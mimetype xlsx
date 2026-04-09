--- v0 (2026-02-07)
+++ v1 (2026-04-09)
@@ -22,70 +22,70 @@
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="SUMATERA SELATAN 1 - Partai" sheetId="2" r:id="rId4"/>
-[...18 lines deleted...]
-    <sheet name="SUMATERA SELATAN 9 - Caleg" sheetId="21" r:id="rId24"/>
+    <sheet name="SUMATERA SELATAN 10 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="SUMATERA SELATAN 10 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="SUMATERA SELATAN 3 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="SUMATERA SELATAN 3 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="SUMATERA SELATAN 4 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="SUMATERA SELATAN 4 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="SUMATERA SELATAN 6 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="SUMATERA SELATAN 6 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="SUMATERA SELATAN 8 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="SUMATERA SELATAN 8 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="SUMATERA SELATAN 9 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="SUMATERA SELATAN 9 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="SUMATERA SELATAN 1 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="SUMATERA SELATAN 1 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="SUMATERA SELATAN 2 - Partai" sheetId="16" r:id="rId19"/>
+    <sheet name="SUMATERA SELATAN 2 - Caleg" sheetId="17" r:id="rId20"/>
+    <sheet name="SUMATERA SELATAN 5 - Partai" sheetId="18" r:id="rId21"/>
+    <sheet name="SUMATERA SELATAN 5 - Caleg" sheetId="19" r:id="rId22"/>
+    <sheet name="SUMATERA SELATAN 7 - Partai" sheetId="20" r:id="rId23"/>
+    <sheet name="SUMATERA SELATAN 7 - Caleg" sheetId="21" r:id="rId24"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1168" uniqueCount="1168">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -128,89 +128,2159 @@
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>SUMATERA SELATAN</t>
   </si>
   <si>
+    <t>160010</t>
+  </si>
+  <si>
+    <t>SUMATERA SELATAN 10</t>
+  </si>
+  <si>
+    <t>1607</t>
+  </si>
+  <si>
+    <t>BANYUASIN</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>NASRUL HALIM, S.H.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>H. HAZWAR HAMID</t>
+  </si>
+  <si>
+    <t>dr. SRI FITRIYANTI</t>
+  </si>
+  <si>
+    <t>Drs. H RUSDI HASIR</t>
+  </si>
+  <si>
+    <t>ARIS SUKAMTO, M.E.I</t>
+  </si>
+  <si>
+    <t>AGUSTINI</t>
+  </si>
+  <si>
+    <t>AGUSTINA RAHAYU</t>
+  </si>
+  <si>
+    <t>WIDIA SETIOWATI, S.Tr.Keb.</t>
+  </si>
+  <si>
+    <t>NENI TRIHARYANI</t>
+  </si>
+  <si>
+    <t>ZULFIKAR, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>NASIR</t>
+  </si>
+  <si>
+    <t>SITI RUNI, S. Sos.</t>
+  </si>
+  <si>
+    <t>SIGIT TRI HARMOKO</t>
+  </si>
+  <si>
+    <t>MARK KASANOVA</t>
+  </si>
+  <si>
+    <t>CORNELIA PRICILYA, S.T.</t>
+  </si>
+  <si>
+    <t>ACHMAD KHADAFI</t>
+  </si>
+  <si>
+    <t>SUSANTO AJIS, S.H.</t>
+  </si>
+  <si>
+    <t>ROBBY BUDI PURUHITA, S.E.</t>
+  </si>
+  <si>
+    <t>LISWARNI</t>
+  </si>
+  <si>
+    <t>OKA MARIZKYAN NUGRAHA</t>
+  </si>
+  <si>
+    <t>M. SYARIF HIDAYATULLAH AP</t>
+  </si>
+  <si>
+    <t>RAMA HERLINDA, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>YULI DWI PUTRI, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>FIRLI DARTA</t>
+  </si>
+  <si>
+    <t>Nadia Basyir, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. WALA KUSUMAHADI, M.M.</t>
+  </si>
+  <si>
+    <t>H. Zulkarnain Hamid</t>
+  </si>
+  <si>
+    <t>M. NASIR, S.Si.</t>
+  </si>
+  <si>
+    <t>ROZANA, S.E.</t>
+  </si>
+  <si>
+    <t>Kamarudin, S.I.P.</t>
+  </si>
+  <si>
+    <t>Pauliyan</t>
+  </si>
+  <si>
+    <t>NETTA INDIAN, S.P.</t>
+  </si>
+  <si>
+    <t>HERMAN</t>
+  </si>
+  <si>
+    <t>ADE PRAMANJA, S.H.</t>
+  </si>
+  <si>
+    <t>DESSY YUSNITA, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>SAKRI, S.H.</t>
+  </si>
+  <si>
+    <t>JAMALUDDIN A, S.H.</t>
+  </si>
+  <si>
+    <t>RANI NATALIA, S.T.</t>
+  </si>
+  <si>
+    <t>ANTON PERNANDES, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. H. PARIGAN, M.M.</t>
+  </si>
+  <si>
+    <t>Muhammad Riza Vahlevi</t>
+  </si>
+  <si>
+    <t>Kurniati Sania</t>
+  </si>
+  <si>
+    <t>Gema Proreto Revolusioner, S.H.</t>
+  </si>
+  <si>
+    <t>Hendra</t>
+  </si>
+  <si>
+    <t>Thassya Mobry, A.Ma.T.P</t>
+  </si>
+  <si>
+    <t>RAHMADIYA</t>
+  </si>
+  <si>
+    <t>HARMOKO, A.Md., C.PS.</t>
+  </si>
+  <si>
+    <t>WENDY HERIYANTO, S.E.</t>
+  </si>
+  <si>
+    <t>FILIA FITHRO DIVA</t>
+  </si>
+  <si>
+    <t>ERDIANSYAH</t>
+  </si>
+  <si>
+    <t>ILHAM HADI</t>
+  </si>
+  <si>
+    <t>SYARNUBI M. NUR, S.Sos.</t>
+  </si>
+  <si>
+    <t>SUNARMI</t>
+  </si>
+  <si>
+    <t>ERNI, S.Ag.</t>
+  </si>
+  <si>
+    <t>DEBI IRAWAN, S.E.</t>
+  </si>
+  <si>
+    <t>DARUL QUTNI, S.H.I.</t>
+  </si>
+  <si>
+    <t>YUSMANELI</t>
+  </si>
+  <si>
+    <t>IMAM MUSTAKIM, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>YUAN ARI EFENDI</t>
+  </si>
+  <si>
+    <t>DADANG ISWANDI</t>
+  </si>
+  <si>
+    <t>EVA MARWIYAH, S.E.</t>
+  </si>
+  <si>
+    <t>RIANI NATALIA</t>
+  </si>
+  <si>
+    <t>NOVRIADI</t>
+  </si>
+  <si>
+    <t>M. GHULAM SUAIDANI</t>
+  </si>
+  <si>
+    <t>FAUZI</t>
+  </si>
+  <si>
+    <t>MUS MULYADI, S.H.</t>
+  </si>
+  <si>
+    <t>SANJAYA PUTRA, S.H.</t>
+  </si>
+  <si>
+    <t>ANNISA FADILLAH</t>
+  </si>
+  <si>
+    <t>Ir. SLAMET SANTOSO</t>
+  </si>
+  <si>
+    <t>RA SILVI OKTAVIANI</t>
+  </si>
+  <si>
+    <t>AHMAD RADIUS, S.H.</t>
+  </si>
+  <si>
+    <t>NASIRUDDIN KHAN</t>
+  </si>
+  <si>
+    <t>HESI DIRERA AFRILIASARI</t>
+  </si>
+  <si>
+    <t>DIDIK AGUS TRIWOTO, S.Sos.</t>
+  </si>
+  <si>
+    <t>ANDRIANI SUSILAWATI</t>
+  </si>
+  <si>
+    <t>RIDHO ANNAHRI</t>
+  </si>
+  <si>
+    <t>Dr. Drs. H. Supadmi Kohar, M.M.</t>
+  </si>
+  <si>
+    <t>Tismon</t>
+  </si>
+  <si>
+    <t>Mardiah</t>
+  </si>
+  <si>
+    <t>Ismail Saputra, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>Ahmad Yamin, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Nurmala Dewi</t>
+  </si>
+  <si>
+    <t>Dewi Ruziati</t>
+  </si>
+  <si>
+    <t>Ulpa Yusmadi</t>
+  </si>
+  <si>
+    <t>Abdul kadir</t>
+  </si>
+  <si>
+    <t>M. Rudi Effransyah, S.H.</t>
+  </si>
+  <si>
+    <t>octavira Jaya</t>
+  </si>
+  <si>
+    <t>Muhamad F. Ridho, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>DARUL QUTNI, S.E.</t>
+  </si>
+  <si>
+    <t>AGUSTINA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD DENI REZANO</t>
+  </si>
+  <si>
+    <t>KHOLIFAH</t>
+  </si>
+  <si>
+    <t>AHMAD HERIYANTO</t>
+  </si>
+  <si>
+    <t>RICHA HANDAYANI</t>
+  </si>
+  <si>
+    <t>ARDILA</t>
+  </si>
+  <si>
+    <t>PARIDAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HOMIS</t>
+  </si>
+  <si>
+    <t>RINAH KRISTIYANA</t>
+  </si>
+  <si>
+    <t>DARLAN</t>
+  </si>
+  <si>
+    <t>AAN WIRADINATA</t>
+  </si>
+  <si>
+    <t>RENI ANGGRAINI, S.Pd</t>
+  </si>
+  <si>
+    <t>RENDI, S.E.</t>
+  </si>
+  <si>
+    <t>SAKIMAN</t>
+  </si>
+  <si>
+    <t>YESI</t>
+  </si>
+  <si>
+    <t>Drs. H. Azhari AS, M.H</t>
+  </si>
+  <si>
+    <t>Novriana Rohimi, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMAD GHUFRON</t>
+  </si>
+  <si>
+    <t>Shella Maulyda</t>
+  </si>
+  <si>
+    <t>RAHMAWATI, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>ANDY FRIMA</t>
+  </si>
+  <si>
+    <t>Muhammad Firzah, A.Md</t>
+  </si>
+  <si>
+    <t>FIRMANSYAH, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>NAHNU  M. ZEN, S. Sos.</t>
+  </si>
+  <si>
+    <t>HENNY PUSPITA DEWI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NAWAWI, S.H.</t>
+  </si>
+  <si>
+    <t>M.  ISMAIL</t>
+  </si>
+  <si>
+    <t>ASTHILIA LELZABA, S.E.</t>
+  </si>
+  <si>
+    <t>RIZKI  AKBAR</t>
+  </si>
+  <si>
+    <t>160003</t>
+  </si>
+  <si>
+    <t>SUMATERA SELATAN 3</t>
+  </si>
+  <si>
+    <t>1610</t>
+  </si>
+  <si>
+    <t>OGAN ILIR</t>
+  </si>
+  <si>
+    <t>1602</t>
+  </si>
+  <si>
+    <t>OGAN KOMERING ILIR</t>
+  </si>
+  <si>
+    <t>MERI, S.Pd.</t>
+  </si>
+  <si>
+    <t>AZIZ ARI SAPUTRA</t>
+  </si>
+  <si>
+    <t>AISSYIYA FANI GOZALI</t>
+  </si>
+  <si>
+    <t>A. NAHROWI</t>
+  </si>
+  <si>
+    <t>NANDA PUTRI SIWI</t>
+  </si>
+  <si>
+    <t>AHMAD CHOIRI, S.H.I.</t>
+  </si>
+  <si>
+    <t>DEDI DAMHUDI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIZQA ALWIE</t>
+  </si>
+  <si>
+    <t>PUTRI REGHINA VERONIKA</t>
+  </si>
+  <si>
+    <t>ARDANI, S.E.</t>
+  </si>
+  <si>
+    <t>PUPUT AYU MINAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>ERNANDA LAKSANAWAN Z.A, S.H.</t>
+  </si>
+  <si>
+    <t>RADEN GEMPITA, S.H.</t>
+  </si>
+  <si>
+    <t>JOJON NOVANDRI, MA.Pol.</t>
+  </si>
+  <si>
+    <t>DESY KASNAYATI</t>
+  </si>
+  <si>
+    <t>FERROKA PUTRA WATHAN, B. Eng., M.H., M. Kes.</t>
+  </si>
+  <si>
+    <t>MUSLIM, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>RACHMAWATI</t>
+  </si>
+  <si>
+    <t>DIAN FEBRUANSYAH</t>
+  </si>
+  <si>
+    <t>AKHMAD MURNADI</t>
+  </si>
+  <si>
+    <t>METRIYANA</t>
+  </si>
+  <si>
+    <t>FERI SANJAYA, S. Kep, Ners.</t>
+  </si>
+  <si>
+    <t>FERO SAFITRI</t>
+  </si>
+  <si>
+    <t>ASWAN, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>H. M ILYAS PANJI ALAM, S.H., S.E., M.M.</t>
+  </si>
+  <si>
+    <t>MADE INDRAWAN, S.T., M.H.</t>
+  </si>
+  <si>
+    <t>IKE MAYASARI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD AGUNG PAMBUDI, S.T.</t>
+  </si>
+  <si>
+    <t>RITA AGUSTINA</t>
+  </si>
+  <si>
+    <t>MOHD. ARDIAN AJIDARMA, S.Kom.</t>
+  </si>
+  <si>
+    <t>M. FIRDAUS YOESOEF</t>
+  </si>
+  <si>
+    <t>DIAH OKTA SARI</t>
+  </si>
+  <si>
+    <t>YUSTIAWAN</t>
+  </si>
+  <si>
+    <t>RISDIANA</t>
+  </si>
+  <si>
+    <t>AGUS SETIAWAN</t>
+  </si>
+  <si>
+    <t>HENDRA SAPUTRA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Dr. Hilmin, S.Pd.I., M.Pd.I.</t>
+  </si>
+  <si>
+    <t>Muhammad Akbar, S.E.</t>
+  </si>
+  <si>
+    <t>Meitia Gita Andika, S.H.</t>
+  </si>
+  <si>
+    <t>Rusdi Tahar, S.E.</t>
+  </si>
+  <si>
+    <t>Akhmad Mahidin, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Selvy Amvrawati</t>
+  </si>
+  <si>
+    <t>Herman Firdaus, S.I.P.</t>
+  </si>
+  <si>
+    <t>Agus Hasan Mekki, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. Mardalena</t>
+  </si>
+  <si>
+    <t>Ayuni Pratiwi</t>
+  </si>
+  <si>
+    <t>Suardi, S.E.</t>
+  </si>
+  <si>
+    <t>Repi Alrahmad, S.P.</t>
+  </si>
+  <si>
+    <t>H. SRI SUTANDI, S.E., M.B.A.</t>
+  </si>
+  <si>
+    <t>MALWADI, S.Kom.</t>
+  </si>
+  <si>
+    <t>RATNAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>dr. ISMAIL</t>
+  </si>
+  <si>
+    <t>CHANDRA PUTRA BINATAMA, S.E.</t>
+  </si>
+  <si>
+    <t>ETY INDRIATI</t>
+  </si>
+  <si>
+    <t>TANIA FAHLEVI</t>
+  </si>
+  <si>
+    <t>KURYADI</t>
+  </si>
+  <si>
+    <t>MARDIANSYAH, S.H.</t>
+  </si>
+  <si>
+    <t>AMRULLAH</t>
+  </si>
+  <si>
+    <t>NETY HERLINA</t>
+  </si>
+  <si>
+    <t>H. INDRA, S.E., M. Si.</t>
+  </si>
+  <si>
+    <t>Leman Sanjaya</t>
+  </si>
+  <si>
+    <t>SYAMSU RIADI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ROFIQ, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>LESTARI, S.H.</t>
+  </si>
+  <si>
+    <t>TAUFIK HIDAYAT</t>
+  </si>
+  <si>
+    <t>MAILA RASYIDAH, Lc.</t>
+  </si>
+  <si>
+    <t>JAUHARI, A. Ma.</t>
+  </si>
+  <si>
+    <t>DERIS ASMANI</t>
+  </si>
+  <si>
+    <t>HARDI AJI BADARWI, S.Si.</t>
+  </si>
+  <si>
+    <t>FEBRIYANSYAH, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>HANY SUSANA YULISTIATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>SYAHRUL FAUZI, S.T.</t>
+  </si>
+  <si>
+    <t>H. SURIP JANUARTO, S.S., M.M.</t>
+  </si>
+  <si>
+    <t>NYAYU MUTHMAINAH, S.T.P.</t>
+  </si>
+  <si>
+    <t>ADE NIRWANA, S.Si.</t>
+  </si>
+  <si>
+    <t>BAMBANG UTOYO</t>
+  </si>
+  <si>
+    <t>DEDI SUYATA</t>
+  </si>
+  <si>
+    <t>AZMI</t>
+  </si>
+  <si>
+    <t>ZAITUN</t>
+  </si>
+  <si>
+    <t>RESPANALIA</t>
+  </si>
+  <si>
+    <t>BELLA VISTA</t>
+  </si>
+  <si>
+    <t>M. FATHONI</t>
+  </si>
+  <si>
+    <t>LENI MARLINA</t>
+  </si>
+  <si>
+    <t>ANGGUN ANGGRAINI</t>
+  </si>
+  <si>
+    <t>RISDO HISYAM AZIZI</t>
+  </si>
+  <si>
+    <t>AZHARY</t>
+  </si>
+  <si>
+    <t>JUNI ALPANSURI, S.Si.</t>
+  </si>
+  <si>
+    <t>YEPERSON, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MARLENI</t>
+  </si>
+  <si>
+    <t>MELY POYENDA</t>
+  </si>
+  <si>
+    <t>JULDY ZUZAMMI, S.T.</t>
+  </si>
+  <si>
+    <t>AYU SETYANING RUM, A.Md.</t>
+  </si>
+  <si>
+    <t>AMAN ALI HUSNI, S.E.</t>
+  </si>
+  <si>
+    <t>FADLY ARAPAH</t>
+  </si>
+  <si>
+    <t>MAYANG LESTARI</t>
+  </si>
+  <si>
+    <t>SUTRISNO KUSUMA WIJAYA</t>
+  </si>
+  <si>
+    <t>SANTI</t>
+  </si>
+  <si>
+    <t>DIO JAKA SAPUTRA</t>
+  </si>
+  <si>
+    <t>DOLMAR JAYALOKA DAMARJAYA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>HERMAN IBRAHIM, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>DWITA RATNASARI</t>
+  </si>
+  <si>
+    <t>AHMAD MIRZAH</t>
+  </si>
+  <si>
+    <t>RESTIANA</t>
+  </si>
+  <si>
+    <t>ANISA TRIANA</t>
+  </si>
+  <si>
+    <t>Junaidi, S.E.</t>
+  </si>
+  <si>
+    <t>Muhammad Alki Ardhiansyah, S.E.</t>
+  </si>
+  <si>
+    <t>Ely Rosa</t>
+  </si>
+  <si>
+    <t>Iriadi Muslimin</t>
+  </si>
+  <si>
+    <t>Rohmat Kurniawan</t>
+  </si>
+  <si>
+    <t>Nawirah</t>
+  </si>
+  <si>
+    <t>Aliyyus Syaamiyl</t>
+  </si>
+  <si>
+    <t>Pitria Susanti</t>
+  </si>
+  <si>
+    <t>Heti Agustin, S.E.</t>
+  </si>
+  <si>
+    <t>Z. Hendy, S.Sos.</t>
+  </si>
+  <si>
+    <t>Marisa Faradiba</t>
+  </si>
+  <si>
+    <t>R.M. Husin Arief</t>
+  </si>
+  <si>
+    <t>AHMADI Z</t>
+  </si>
+  <si>
+    <t>IKE MEILINA, S.E.</t>
+  </si>
+  <si>
+    <t>H. HANDRY PRATAMA PUTRA, S.E.</t>
+  </si>
+  <si>
+    <t>AGUS PUTRA, S.H.</t>
+  </si>
+  <si>
+    <t>MAYMUNAH, S.H.</t>
+  </si>
+  <si>
+    <t>DIANA FIRDAUSIA</t>
+  </si>
+  <si>
+    <t>HASMAH SUKARSIYAM</t>
+  </si>
+  <si>
+    <t>ROMLI</t>
+  </si>
+  <si>
+    <t>NOVIALISA</t>
+  </si>
+  <si>
+    <t>RANGGA DWI PUTRA</t>
+  </si>
+  <si>
+    <t>SITI RIFQOH MORALIZA</t>
+  </si>
+  <si>
+    <t>Ir. H. M. KANOVIYANDRI</t>
+  </si>
+  <si>
+    <t>RAHMAT TRI AJI PUTRA</t>
+  </si>
+  <si>
+    <t>MOHAMAD ROMI SYAHPUTRA, S.T.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ALI</t>
+  </si>
+  <si>
+    <t>TARIMI DHAMAYANTI</t>
+  </si>
+  <si>
+    <t>SAPARIN</t>
+  </si>
+  <si>
+    <t>FEBUAR RAHMAN</t>
+  </si>
+  <si>
+    <t>KUNTUM KHAIRU BASA, SEI., M.E.</t>
+  </si>
+  <si>
+    <t>DWIANA, A.Md.</t>
+  </si>
+  <si>
+    <t>GRASELA SEKAR GEMPITA MAHARDIKA, S.E.</t>
+  </si>
+  <si>
+    <t>JON KENEDI, S.H.</t>
+  </si>
+  <si>
+    <t>DENNY YULIANTO</t>
+  </si>
+  <si>
+    <t>OCTARIDA TAVIYANTI</t>
+  </si>
+  <si>
+    <t>RAHMAD SUPRIADI</t>
+  </si>
+  <si>
+    <t>H. ABDUL BAR AS'AD, M.H.</t>
+  </si>
+  <si>
+    <t>H. HARUN ALRASID, S.E., M.A.P.</t>
+  </si>
+  <si>
+    <t>ANA LAVI HUSNI</t>
+  </si>
+  <si>
+    <t>H. MARTIN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>WAHYU RAMADHAN</t>
+  </si>
+  <si>
+    <t>NURUL RAHMI</t>
+  </si>
+  <si>
+    <t>RIRIN SEPTIANI, S.I.P.</t>
+  </si>
+  <si>
+    <t>KUSUMA DEWI</t>
+  </si>
+  <si>
+    <t>ALEX GHOZI</t>
+  </si>
+  <si>
+    <t>SONEDI ARIANSYAH. S.Sos.I., S.H.</t>
+  </si>
+  <si>
+    <t>TRISNO OKONISATOR</t>
+  </si>
+  <si>
+    <t>AMARINA DWI PURWANTI ,S.I.P.</t>
+  </si>
+  <si>
+    <t>NAHNU</t>
+  </si>
+  <si>
+    <t>DINI  RAMAYANTI</t>
+  </si>
+  <si>
+    <t>160004</t>
+  </si>
+  <si>
+    <t>SUMATERA SELATAN 4</t>
+  </si>
+  <si>
+    <t>1608</t>
+  </si>
+  <si>
+    <t>OGAN KOMERING ULU TIMUR</t>
+  </si>
+  <si>
+    <t>Dra. Hj. NILAWATI</t>
+  </si>
+  <si>
+    <t>SYAHRI, S.Ag., M.M.</t>
+  </si>
+  <si>
+    <t>SOLIKIN</t>
+  </si>
+  <si>
+    <t>SITI NURSILAH, A.Md.</t>
+  </si>
+  <si>
+    <t>WILLY  AMDANA, S.T.</t>
+  </si>
+  <si>
+    <t>WAHADI, S.H.</t>
+  </si>
+  <si>
+    <t>ANGGA SAPUTRA, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>EFRANS EFFENDI, S.H.</t>
+  </si>
+  <si>
+    <t>RISKA ADILLA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ILHAM NUARI</t>
+  </si>
+  <si>
+    <t>DESTRY HABIBIE NUGROHO</t>
+  </si>
+  <si>
+    <t>EVI SEPTIANI</t>
+  </si>
+  <si>
+    <t>APRIADI SUSANTO, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>H. A. SYARNUBI, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>TENNOVITA</t>
+  </si>
+  <si>
+    <t>SUGENG, S.E.</t>
+  </si>
+  <si>
+    <t>NUNIK WAHYUNI</t>
+  </si>
+  <si>
+    <t>ADE SAMPURNA, S.H.</t>
+  </si>
+  <si>
+    <t>LINDA WATI SYAROPI, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>LEO BUDI RACHMADI, S.E.</t>
+  </si>
+  <si>
+    <t>JAMRATUL, S.E.</t>
+  </si>
+  <si>
+    <t>John Aprijaya, S.I.P.</t>
+  </si>
+  <si>
+    <t>MEIRINA HA, S.E.</t>
+  </si>
+  <si>
+    <t>Endang Supriadi</t>
+  </si>
+  <si>
+    <t>Hj. MEILINDA, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>CHATARINA FEBRIANTI</t>
+  </si>
+  <si>
+    <t>ELDA MIRZA MAHENDRA</t>
+  </si>
+  <si>
+    <t>SRI WIYONO</t>
+  </si>
+  <si>
+    <t>MEITY YURIDA, S.H.</t>
+  </si>
+  <si>
+    <t>FERIYANTO</t>
+  </si>
+  <si>
+    <t>SUBARJONO, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>NUR WAKIT, S.Pd.</t>
+  </si>
+  <si>
+    <t>RATNA FITRIA, S.E.</t>
+  </si>
+  <si>
+    <t>K.H. AMIRUL MUKMININ, S.Ag.</t>
+  </si>
+  <si>
+    <t>SUPRIONO</t>
+  </si>
+  <si>
+    <t>ALKHOIRIAH, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>Drs. SOLIHIN SYAM</t>
+  </si>
+  <si>
+    <t>BUDI HARSONO, S.E.</t>
+  </si>
+  <si>
+    <t>TRI KARTIKA SARI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>HUSKARNI, S.Si.</t>
+  </si>
+  <si>
+    <t>MARDANI</t>
+  </si>
+  <si>
+    <t>NOPHAN</t>
+  </si>
+  <si>
+    <t>CYRMA VASSARY BR MARBUN</t>
+  </si>
+  <si>
+    <t>ROHMAN HIDAYAT</t>
+  </si>
+  <si>
+    <t>WAHID HASIM, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>YULIANTI</t>
+  </si>
+  <si>
+    <t>SUPRAPTO</t>
+  </si>
+  <si>
+    <t>VIA ANNISA OKTALIA</t>
+  </si>
+  <si>
+    <t>ALI GUNANG</t>
+  </si>
+  <si>
+    <t>MAWARDI, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>MARLINDA SIMBOLON</t>
+  </si>
+  <si>
+    <t>Lilik Setio Rini</t>
+  </si>
+  <si>
+    <t>Fenus Antonius, S.E.</t>
+  </si>
+  <si>
+    <t>Didik Eko Susanto</t>
+  </si>
+  <si>
+    <t>Darwis</t>
+  </si>
+  <si>
+    <t>Neng Karmila</t>
+  </si>
+  <si>
+    <t>Subri, S.H.</t>
+  </si>
+  <si>
+    <t>HAZALI</t>
+  </si>
+  <si>
+    <t>OKTARINA HAGAKU, A.Md.T.</t>
+  </si>
+  <si>
+    <t>A. AZMI SHOFIX S.R, S.I.P.</t>
+  </si>
+  <si>
+    <t>ISNA ASRIYAH</t>
+  </si>
+  <si>
+    <t>DELLA JUITA</t>
+  </si>
+  <si>
+    <t>NUR SOLEKHA</t>
+  </si>
+  <si>
+    <t>NAUVAL FAJAR KURNIAWAN</t>
+  </si>
+  <si>
+    <t>SARI YONO</t>
+  </si>
+  <si>
+    <t>IDA BAGUS ALIT SAPUTRA</t>
+  </si>
+  <si>
+    <t>MELISA PUTRI</t>
+  </si>
+  <si>
+    <t>ABDUL AZIZ</t>
+  </si>
+  <si>
+    <t>Ir. H. SYAHRUDDIN, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>Hj. RIKA KEMALA SARI, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>TRI HIDAYAT, S.ST., M.Tr.T</t>
+  </si>
+  <si>
+    <t>IDA RUSMALA SARI, S.K.M.</t>
+  </si>
+  <si>
+    <t>ADRI FADLY, S.H.</t>
+  </si>
+  <si>
+    <t>H. IBRAHIM,S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SUPANGAT</t>
+  </si>
+  <si>
+    <t>IMROATUS SHOLEHA</t>
+  </si>
+  <si>
+    <t>NITA RUSMALASARI</t>
+  </si>
+  <si>
+    <t>MARIO MORA</t>
+  </si>
+  <si>
+    <t>A. WAHAB NANAWI</t>
+  </si>
+  <si>
+    <t>M. WIRATAMA YUDHA, S.T.</t>
+  </si>
+  <si>
+    <t>SUNNAH NBU, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>EMMY HELDA</t>
+  </si>
+  <si>
+    <t>160006</t>
+  </si>
+  <si>
+    <t>SUMATERA SELATAN 6</t>
+  </si>
+  <si>
+    <t>1674</t>
+  </si>
+  <si>
+    <t>KOTA PRABUMULIH</t>
+  </si>
+  <si>
+    <t>1603</t>
+  </si>
+  <si>
+    <t>MUARA ENIM</t>
+  </si>
+  <si>
+    <t>1612</t>
+  </si>
+  <si>
+    <t>PENUKAL ABAB LEMATANG ILIR</t>
+  </si>
+  <si>
+    <t>MUHAMAD CANDRA, S.H.</t>
+  </si>
+  <si>
+    <t>Dra. Hj. NURHILYAH</t>
+  </si>
+  <si>
+    <t>AKA CHOLIK, S.Pd.I., M.M.</t>
+  </si>
+  <si>
+    <t>KAMIRUL</t>
+  </si>
+  <si>
+    <t>VRIESCA DWI OKTANANDHA, S.E.</t>
+  </si>
+  <si>
+    <t>FELLA MITASARI, S.H.</t>
+  </si>
+  <si>
+    <t>ANTO ASTARI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>JUNIZAR</t>
+  </si>
+  <si>
+    <t>ASGIANTO, S.T.</t>
+  </si>
+  <si>
+    <t>Drs. ELIANUDDIN H.B</t>
+  </si>
+  <si>
+    <t>DWI SEPTARIA</t>
+  </si>
+  <si>
+    <t>SUKIMAN, S.H.</t>
+  </si>
+  <si>
+    <t>MORIS ARFIJUNIOR</t>
+  </si>
+  <si>
+    <t>KHAIRUNISYAH</t>
+  </si>
+  <si>
+    <t>YUDI ERDISON</t>
+  </si>
+  <si>
+    <t>ELLA OCTARIANDA</t>
+  </si>
+  <si>
+    <t>FERDIAN ANDREAS LACONY, S.Kom., M.M.</t>
+  </si>
+  <si>
+    <t>AYU NUR SURI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>RAMBANG SABARRUDIN ILYAS, S.H., M.Hum.</t>
+  </si>
+  <si>
+    <t>M. ZULVIAN</t>
+  </si>
+  <si>
+    <t>Dr. SYAMSUL, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>VERA AFRIANTI</t>
+  </si>
+  <si>
+    <t>BAMBANG BUDI PRIYANTO, S.H., M.H., M.M.</t>
+  </si>
+  <si>
+    <t>MIKE WIRIA WULANDARI</t>
+  </si>
+  <si>
+    <t>Lury Elza Alex, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>Ersangkut</t>
+  </si>
+  <si>
+    <t>H. Rani Kodim</t>
+  </si>
+  <si>
+    <t>H. RIZAL KENEDI, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>H. Setyo Puji Hartono, S.H.</t>
+  </si>
+  <si>
+    <t>Rita Hayati, S.H.</t>
+  </si>
+  <si>
+    <t>NENI ARIES</t>
+  </si>
+  <si>
+    <t>Lius Eka Brahma Saputra, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. H. SYAMSUL BAHRI, M.M.</t>
+  </si>
+  <si>
+    <t>ADITYA KERTANUGRAHA</t>
+  </si>
+  <si>
+    <t>YOPA SANTI</t>
+  </si>
+  <si>
+    <t>H. FIRLANDIA MUCHTAR, S.H., S.p.</t>
+  </si>
+  <si>
+    <t>SAKRONI</t>
+  </si>
+  <si>
+    <t>LESTARINA, S.H.</t>
+  </si>
+  <si>
+    <t>GANJAR IMAN, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>Drs. H. M. ZAIN ISMED, M.B.A.</t>
+  </si>
+  <si>
+    <t>Mangitar Sitorus</t>
+  </si>
+  <si>
+    <t>Didi palepi, S.H.</t>
+  </si>
+  <si>
+    <t>Rusmalahati</t>
+  </si>
+  <si>
+    <t>Sapril Syafe'i, S.H.</t>
+  </si>
+  <si>
+    <t>Herianti Husana</t>
+  </si>
+  <si>
+    <t>Ramlianto</t>
+  </si>
+  <si>
+    <t>Debi Irawan</t>
+  </si>
+  <si>
+    <t>Rita Purnama Sari</t>
+  </si>
+  <si>
+    <t>SAIFURRAHMAN</t>
+  </si>
+  <si>
+    <t>REZA PAHLEVI</t>
+  </si>
+  <si>
+    <t>RIAMAYA SARI</t>
+  </si>
+  <si>
+    <t>RITA PEBRIANTI, S.Pd.</t>
+  </si>
+  <si>
+    <t>APRISAL JUARSAH</t>
+  </si>
+  <si>
+    <t>H. SYACHRIL, S.H., M.Si., M.H.I.</t>
+  </si>
+  <si>
+    <t>LASMIADI, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>DESI YUSNITA</t>
+  </si>
+  <si>
+    <t>MOHD. MUAZ AR RIFQY</t>
+  </si>
+  <si>
+    <t>MUHAMAD SAMAN, S.Kom., M.M.</t>
+  </si>
+  <si>
+    <t>KARTINI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SAJIRUN, S.Pd.I., M.M.</t>
+  </si>
+  <si>
+    <t>KAMALIYAH, S.Si.</t>
+  </si>
+  <si>
+    <t>ERWIN ERIZA PUTRA</t>
+  </si>
+  <si>
+    <t>RUDY TRISNAJAYA, S.E.</t>
+  </si>
+  <si>
+    <t>INDARMAPUTRA</t>
+  </si>
+  <si>
+    <t>RIZA NAZUNI</t>
+  </si>
+  <si>
+    <t>AMROWI</t>
+  </si>
+  <si>
+    <t>RANTI APRIANI</t>
+  </si>
+  <si>
+    <t>TITIN ALPASARI</t>
+  </si>
+  <si>
+    <t>TRILIA FITRIYENI</t>
+  </si>
+  <si>
+    <t>MUHAMAD DAVID, S.E., M.Si</t>
+  </si>
+  <si>
+    <t>SRIKANDI</t>
+  </si>
+  <si>
+    <t>INDA ARIANI,S.H.</t>
+  </si>
+  <si>
+    <t>HIBATULLAH,S.T.</t>
+  </si>
+  <si>
+    <t>ALPIN SUSANDI</t>
+  </si>
+  <si>
+    <t>MELDA INDRAINI,S.E.</t>
+  </si>
+  <si>
+    <t>NANDA APRILIA</t>
+  </si>
+  <si>
+    <t>ARIO WIRAWAN PUTRA, S.H.</t>
+  </si>
+  <si>
+    <t>ROSMARNI OEMAR</t>
+  </si>
+  <si>
+    <t>Ir. ZURIYAH LINDAYANI</t>
+  </si>
+  <si>
+    <t>SOPIAN</t>
+  </si>
+  <si>
+    <t>Hj. Rika Novalina, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>Hari Azwar, S.Kom.</t>
+  </si>
+  <si>
+    <t>Hermali, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. Novaldo N Al Kudsi, S.E.</t>
+  </si>
+  <si>
+    <t>Kartika Sari</t>
+  </si>
+  <si>
+    <t>Agis Arnita</t>
+  </si>
+  <si>
+    <t>Shandi Danuswarna, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>Bendi</t>
+  </si>
+  <si>
+    <t>ARMANSAH, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>YESSI YUGA PUSPITA, S.E.</t>
+  </si>
+  <si>
+    <t>Rizka Meiliansyah</t>
+  </si>
+  <si>
+    <t>SUJAKA RIZKIONO, S.H.</t>
+  </si>
+  <si>
+    <t>MELIN OKTALIANI</t>
+  </si>
+  <si>
+    <t>HASTIANAH</t>
+  </si>
+  <si>
+    <t>DENI PURWANSYAH</t>
+  </si>
+  <si>
+    <t>ISMAIL HAIRUL PALA, S.E.</t>
+  </si>
+  <si>
+    <t>LIA ANGGRAINI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Ir. SUMARNI, M.Si.</t>
+  </si>
+  <si>
+    <t>HASBI, S.Pd.</t>
+  </si>
+  <si>
+    <t>YOVI INDRA PUTRA</t>
+  </si>
+  <si>
+    <t>DIAN ANGGRAINI, S.E.</t>
+  </si>
+  <si>
+    <t>DIDIT HARYONO, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. RENI MARSIANA, S.E.</t>
+  </si>
+  <si>
+    <t>JHON EDIWIN HASBULLAH</t>
+  </si>
+  <si>
+    <t>AHMAD JIMY PRASETYO, S.E.</t>
+  </si>
+  <si>
+    <t>HERMANISA, A.Ma.Pd.OR.</t>
+  </si>
+  <si>
+    <t>ZULYARDI SOFJAN, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>NUR AISYAH</t>
+  </si>
+  <si>
+    <t>NAWFAL LUTFI FADLULLAH, S.T.</t>
+  </si>
+  <si>
+    <t>H. AHMAD PALO, S.E.</t>
+  </si>
+  <si>
+    <t>H. NURUL AMAN</t>
+  </si>
+  <si>
+    <t>EPA RISTIKA</t>
+  </si>
+  <si>
+    <t>IVAND DESSY ANDREANTO, S.H.</t>
+  </si>
+  <si>
+    <t>YUSRI, S.E.</t>
+  </si>
+  <si>
+    <t>CHRISTINA</t>
+  </si>
+  <si>
+    <t>ABI RAHMAT RIZKI</t>
+  </si>
+  <si>
+    <t>HERY GUSTIWAN, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>WINDA  VURWASIH, S. Kep.</t>
+  </si>
+  <si>
+    <t>H. ZAINAL ARIFIN HS, M.M.</t>
+  </si>
+  <si>
+    <t>160008</t>
+  </si>
+  <si>
+    <t>SUMATERA SELATAN 8</t>
+  </si>
+  <si>
+    <t>1673</t>
+  </si>
+  <si>
+    <t>KOTA LUBUK LINGGAU</t>
+  </si>
+  <si>
+    <t>1605</t>
+  </si>
+  <si>
+    <t>MUSI RAWAS</t>
+  </si>
+  <si>
+    <t>1613</t>
+  </si>
+  <si>
+    <t>MUSI RAWAS UTARA</t>
+  </si>
+  <si>
+    <t>ELVARIA NOVIANTI</t>
+  </si>
+  <si>
+    <t>ZULPIKAR, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>DEBY SUSANTO</t>
+  </si>
+  <si>
+    <t>TAUFIK ANWAR, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Ir. ARJUNA JIPRI</t>
+  </si>
+  <si>
+    <t>PUTRI MONALISA</t>
+  </si>
+  <si>
+    <t>M. ROMLI, S.Sos.</t>
+  </si>
+  <si>
+    <t>RICA NOVLIANTY</t>
+  </si>
+  <si>
+    <t>FERNANDA TATRIYANSYAH, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. SOLEHAN ISMAIL</t>
+  </si>
+  <si>
+    <t>SUNANTO, S.H.I</t>
+  </si>
+  <si>
+    <t>MOCH. RIZKY TRI SAPUTRA</t>
+  </si>
+  <si>
+    <t>ELSA OKTAVIA</t>
+  </si>
+  <si>
+    <t>MEDIAN RISKA</t>
+  </si>
+  <si>
+    <t>Ir. SONNY RAHMAD WIDODO</t>
+  </si>
+  <si>
+    <t>Ir. ISTIWAN</t>
+  </si>
+  <si>
+    <t>Dra. Hj. RITA SURYANI</t>
+  </si>
+  <si>
+    <t>SANTI ASRI, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Ir. RICHARDO</t>
+  </si>
+  <si>
+    <t>TUTIK SRI WAHYUNI</t>
+  </si>
+  <si>
+    <t>JUANDA, S.E., M.I.Kom.</t>
+  </si>
+  <si>
+    <t>Hasbi Asadiki, S.Sos.</t>
+  </si>
+  <si>
+    <t>H. Ahmad Bakri, S.Ag., M.Si.</t>
+  </si>
+  <si>
+    <t>Dhia Rusvita</t>
+  </si>
+  <si>
+    <t>Mohammad Al Amin, S.Si.</t>
+  </si>
+  <si>
+    <t>Chekriando Pradillah, S.E.</t>
+  </si>
+  <si>
+    <t>Hamidah</t>
+  </si>
+  <si>
+    <t>Lida Yanto, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>Ir. H. HENDRA GUNAWAN, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>Hj. SUZANA J</t>
+  </si>
+  <si>
+    <t>HENDRA, A.Md.</t>
+  </si>
+  <si>
+    <t>RIA KUSMITASARI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YAMIN, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>ERNA SURYANINGSIH</t>
+  </si>
+  <si>
+    <t>OKTA SUPERLIN LINCOLN</t>
+  </si>
+  <si>
+    <t>Dahrial, S.P.</t>
+  </si>
+  <si>
+    <t>ADEK IRWAN, S.Pd</t>
+  </si>
+  <si>
+    <t>Miranda Situmorang, S.Ak</t>
+  </si>
+  <si>
+    <t>Repada Arvan Damanik</t>
+  </si>
+  <si>
+    <t>holindra</t>
+  </si>
+  <si>
+    <t>Ocvita Mayangsari</t>
+  </si>
+  <si>
+    <t>huzaimah</t>
+  </si>
+  <si>
+    <t>DARUSSALAM MALIK, S.Pd.I., M.A.P.</t>
+  </si>
+  <si>
+    <t>YAMAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>JULI SUSILA, S.I.P.</t>
+  </si>
+  <si>
+    <t>SYAFARUDDIN</t>
+  </si>
+  <si>
+    <t>KORI FITRIA NANDA, S.I.P.</t>
+  </si>
+  <si>
+    <t>Dr. H. MERISMON, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>H. M. SUBHAN, S.E.</t>
+  </si>
+  <si>
+    <t>SUMARTINI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>AMELIA OKTARIANI, S.Akun.</t>
+  </si>
+  <si>
+    <t>ARIS SEPTIANSYA, A.Md.Kep</t>
+  </si>
+  <si>
+    <t>SULASTRI, S.Pd.</t>
+  </si>
+  <si>
+    <t>BEMBI PERDANA, S.T.</t>
+  </si>
+  <si>
+    <t>AL IMRON</t>
+  </si>
+  <si>
+    <t>YULINDA ARIYANI</t>
+  </si>
+  <si>
+    <t>MANSYUR DANIEL</t>
+  </si>
+  <si>
+    <t>APRILLIA FITRIANIS</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZULKARNAIN</t>
+  </si>
+  <si>
+    <t>TITIN MARLINAH</t>
+  </si>
+  <si>
+    <t>SUPOMO</t>
+  </si>
+  <si>
+    <t>Rita Vusvita</t>
+  </si>
+  <si>
+    <t>ERWANTO JAYA, S.H.</t>
+  </si>
+  <si>
+    <t>SRI PUJI ASTUTI</t>
+  </si>
+  <si>
+    <t>SUCI APRIANTIN</t>
+  </si>
+  <si>
+    <t>RM RAMADHON NUGROHO</t>
+  </si>
+  <si>
+    <t>PUJI SUTIYONO</t>
+  </si>
+  <si>
+    <t>FAJAR SUWARSONO</t>
+  </si>
+  <si>
+    <t>Toyeb Rakembang, S.Ag.</t>
+  </si>
+  <si>
+    <t>Wahyu Sumadi</t>
+  </si>
+  <si>
+    <t>Yenny Puspita sari, S.S., M.M.</t>
+  </si>
+  <si>
+    <t>Muhammad Ibrahim</t>
+  </si>
+  <si>
+    <t>Rusmiyati</t>
+  </si>
+  <si>
+    <t>Rusmiati</t>
+  </si>
+  <si>
+    <t>I Wayan Kocap, M.Si.</t>
+  </si>
+  <si>
+    <t>Novriyadi, S.E.</t>
+  </si>
+  <si>
+    <t>Anton sastra</t>
+  </si>
+  <si>
+    <t>Eem Murtisari</t>
+  </si>
+  <si>
+    <t>Herlina, S.Psi., Psikolog</t>
+  </si>
+  <si>
+    <t>Asnawi Mangku Alam</t>
+  </si>
+  <si>
+    <t>Ricki Ratubi</t>
+  </si>
+  <si>
+    <t>ERLANGGA, S.H, M.Si</t>
+  </si>
+  <si>
+    <t>Hj. LINDAWATI ALI KONANG, S.E.</t>
+  </si>
+  <si>
+    <t>INTIFADHAH, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>H. Azhari, S.T.</t>
+  </si>
+  <si>
+    <t>SYAMSUL ALI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>OKTA RINA</t>
+  </si>
+  <si>
+    <t>ENDAH AYU WARDANI</t>
+  </si>
+  <si>
+    <t>Drs. PIDARONA</t>
+  </si>
+  <si>
+    <t>SINDI SINTIA</t>
+  </si>
+  <si>
+    <t>AFRIZAL</t>
+  </si>
+  <si>
+    <t>AMRI</t>
+  </si>
+  <si>
+    <t>DWI IRMAYANTI</t>
+  </si>
+  <si>
+    <t>Dr. KHALISAH HAYATUDDIN, S.H., M.Hum.</t>
+  </si>
+  <si>
+    <t>RUSDI LAILI, S.Sos., M.Si</t>
+  </si>
+  <si>
+    <t>SAPARYANTO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>KARYADI</t>
+  </si>
+  <si>
+    <t>BADRULLAH DAUD KOHAR</t>
+  </si>
+  <si>
+    <t>A TRYS NOFANDY</t>
+  </si>
+  <si>
+    <t>UMMI RISMADEWI,S.Pd.I</t>
+  </si>
+  <si>
+    <t>160009</t>
+  </si>
+  <si>
+    <t>SUMATERA SELATAN 9</t>
+  </si>
+  <si>
+    <t>1606</t>
+  </si>
+  <si>
+    <t>MUSI BANYUASIN</t>
+  </si>
+  <si>
+    <t>JUNSAK HASANUDIN, S.E.</t>
+  </si>
+  <si>
+    <t>DESI RAHMITA RAMBE</t>
+  </si>
+  <si>
+    <t>ROHMAN</t>
+  </si>
+  <si>
+    <t>AGUS SYAHPUTRA,M.Sc.</t>
+  </si>
+  <si>
+    <t>NANIK MUYASSAROH, A.Md.</t>
+  </si>
+  <si>
+    <t>MUDALADIN</t>
+  </si>
+  <si>
+    <t>ALWIS, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>H. IKHWANUDDIN, S.Sos., S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>NURUL QOMARIYAH</t>
+  </si>
+  <si>
+    <t>RANO KARNO, S.Ag., M.H.</t>
+  </si>
+  <si>
+    <t>USWATUN HASANAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD DAUT, S.H.</t>
+  </si>
+  <si>
+    <t>JULIUS ALEV YADHIE, S.I.P</t>
+  </si>
+  <si>
+    <t>SUSY IMELDA FREDERIKA</t>
+  </si>
+  <si>
+    <t>Ir. H. UZER EFFENDY. MS</t>
+  </si>
+  <si>
+    <t>OKTA PRATIWI, S.I.P., M.Si.</t>
+  </si>
+  <si>
+    <t>DEWI PUSPITA, S.E.</t>
+  </si>
+  <si>
+    <t>QOMARUZZAMAN</t>
+  </si>
+  <si>
+    <t>Andi Rizkiyansyah, S.I.P.</t>
+  </si>
+  <si>
+    <t>Sugondo</t>
+  </si>
+  <si>
+    <t>Marisatuz Zahro, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>Drs. Tamrin, M.Si.</t>
+  </si>
+  <si>
+    <t>Frisca Septriany</t>
+  </si>
+  <si>
+    <t>H. Surya Rahman, S.E.</t>
+  </si>
+  <si>
+    <t>RUDI HARTONO, S.Sos.</t>
+  </si>
+  <si>
+    <t>MAYUMI ITSUWA</t>
+  </si>
+  <si>
+    <t>R. FEBRIANSYAH TR</t>
+  </si>
+  <si>
+    <t>ITA PURNAMA SARI, S.Sos.</t>
+  </si>
+  <si>
+    <t>ABUSARI, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>ERWALIANTRA PRASMAN, S.H.</t>
+  </si>
+  <si>
+    <t>SRIYANTO</t>
+  </si>
+  <si>
+    <t>AS'AT, S.E.</t>
+  </si>
+  <si>
+    <t>JAHROTUL HAMIDAH</t>
+  </si>
+  <si>
+    <t>MARWAN</t>
+  </si>
+  <si>
+    <t>PUJIATI, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>AMBAR SUMALI, S.Pd.</t>
+  </si>
+  <si>
+    <t>AHMAD TOHA, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>IWAN ALDES, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>ERINE LISMARANI, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>MUSHENI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>NAZARUDIN</t>
+  </si>
+  <si>
+    <t>ROSIDAH</t>
+  </si>
+  <si>
+    <t>Ir. LUCIANTY, S.E.</t>
+  </si>
+  <si>
+    <t>MARDIANSYAH</t>
+  </si>
+  <si>
+    <t>Drs. AGUS YUDIANTORO</t>
+  </si>
+  <si>
+    <t>MERY PANAMA, S.H.</t>
+  </si>
+  <si>
+    <t>M. HASAN HAIKAL</t>
+  </si>
+  <si>
+    <t>HERI PURNOMO</t>
+  </si>
+  <si>
+    <t>ARAHMAN SENEN</t>
+  </si>
+  <si>
+    <t>ACHMAD JEFRI, S.T.</t>
+  </si>
+  <si>
+    <t>RUSLINDA WATY, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIDWAN, S.E.</t>
+  </si>
+  <si>
+    <t>KURNIAWAN</t>
+  </si>
+  <si>
+    <t>ROSMERI, S.Kom.</t>
+  </si>
+  <si>
+    <t>Firman Akbar, S.H.</t>
+  </si>
+  <si>
+    <t>Ruslan Soleh</t>
+  </si>
+  <si>
+    <t>Widya Vira Brawita</t>
+  </si>
+  <si>
+    <t>Muslim</t>
+  </si>
+  <si>
+    <t>Novita Ulandari</t>
+  </si>
+  <si>
+    <t>Drs. Muhammad Syarif</t>
+  </si>
+  <si>
+    <t>Deni</t>
+  </si>
+  <si>
+    <t>Mulyadi</t>
+  </si>
+  <si>
+    <t>Ulandari</t>
+  </si>
+  <si>
+    <t>Andika</t>
+  </si>
+  <si>
+    <t>Dra. Hj. NURWATI, M.M.</t>
+  </si>
+  <si>
+    <t>Rudi hariyanto, S.H.</t>
+  </si>
+  <si>
+    <t>CHARLES, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>Drs. PIKRI, M.Pd.I</t>
+  </si>
+  <si>
+    <t>LINDAWATI, S.H.</t>
+  </si>
+  <si>
+    <t>BINTANG BAYU FADHILAH</t>
+  </si>
+  <si>
+    <t>ANGGIA PUTRI UTAMI, S.H.</t>
+  </si>
+  <si>
+    <t>RUSLAN TAMIMI</t>
+  </si>
+  <si>
+    <t>VETI LESTARI, S.E.</t>
+  </si>
+  <si>
+    <t>ALI HANAFIAH, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. H. Sudirman MN, M.Sc</t>
+  </si>
+  <si>
+    <t>H. KAMALUDDIN UMAR, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. Elisna, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>H. Edwar, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>LATIPAH</t>
+  </si>
+  <si>
+    <t>MOHAMMAD YASSER ARAFAT, M.M.</t>
+  </si>
+  <si>
+    <t>DODY YUSPIKA, S.H.</t>
+  </si>
+  <si>
+    <t>LATIFA RAHMINI</t>
+  </si>
+  <si>
     <t>160001</t>
   </si>
   <si>
     <t>SUMATERA SELATAN 1</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>KOTA PALEMBANG</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>Ir. AHMAD DAILAMI</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>Hj. SITI SUHAEPAH, S.E.</t>
   </si>
   <si>
     <t>Drs. H. PURNAWARMAN KIAS, S.H.</t>
   </si>
   <si>
     <t>R. M. HAIDAR LUTFI, S.E.</t>
   </si>
   <si>
     <t>INDAH SURYA DINI FITRI, S.H.</t>
   </si>
   <si>
     <t>FIRDAUS EFFENDI</t>
   </si>
   <si>
     <t>PRIMA SALAM, S.H.</t>
   </si>
   <si>
     <t>ABDULLAH TAUFIK, S.E.</t>
   </si>
   <si>
     <t>drg. NURUL SEPTRIANI</t>
   </si>
   <si>
     <t>ISHAK YULIAN YUSUF, S.E.</t>
@@ -827,791 +2897,50 @@
   <si>
     <t>RIZKA ANUGRAH NUR, S.H.</t>
   </si>
   <si>
     <t>MUHAMAD ARIF GUNAWAN, S.H., M.H.</t>
   </si>
   <si>
     <t>RATNAWILIS SALEH, S.ST.</t>
   </si>
   <si>
     <t>EDWIN SAPRIL</t>
   </si>
   <si>
     <t>NORMANSYAH, S.H.</t>
   </si>
   <si>
     <t>DECKY LESMANA, S.K.M.</t>
   </si>
   <si>
     <t>NAJAT KAILANI, M. Kes.</t>
   </si>
   <si>
     <t>HAPRIANTI</t>
   </si>
   <si>
-    <t>160003</t>
-[...739 lines deleted...]
-  <si>
     <t>160005</t>
   </si>
   <si>
     <t>SUMATERA SELATAN 5</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>OGAN KOMERING ULU</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>OGAN KOMERING ULU SELATAN</t>
   </si>
   <si>
     <t>FATHAN QORIBI, S.T.</t>
   </si>
   <si>
     <t>WELANDY KESUMA</t>
   </si>
   <si>
     <t>DINDA AULIA JAYATRI</t>
@@ -1871,431 +3200,50 @@
   <si>
     <t>ANTONIUS INDRAJAYA, A.Md</t>
   </si>
   <si>
     <t>BADRIAH</t>
   </si>
   <si>
     <t>RISKI ADIYANSYAH</t>
   </si>
   <si>
     <t>Drs. TAUFIK SYAHRIAL E, M.M.</t>
   </si>
   <si>
     <t>CHAIRUMAN GUNAWAN</t>
   </si>
   <si>
     <t>Dra. LIA TIRTAYANA, M.Si.</t>
   </si>
   <si>
     <t>YULIANTI, S.E.</t>
   </si>
   <si>
     <t>LUCKY PERMANA, S.E.</t>
   </si>
   <si>
-    <t>160006</t>
-[...379 lines deleted...]
-  <si>
     <t>160007</t>
   </si>
   <si>
     <t>SUMATERA SELATAN 7</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>EMPAT LAWANG</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>KOTA PAGAR ALAM</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>LAHAT</t>
   </si>
   <si>
     <t>M. OKTAFIANSYAH, S.T., M.M.</t>
@@ -2604,998 +3552,50 @@
     <t>NETI HARTITAH</t>
   </si>
   <si>
     <t>ANDI WIRA, S.H.</t>
   </si>
   <si>
     <t>AMIRULLAH LATIF, S.Pd</t>
   </si>
   <si>
     <t>NOLA</t>
   </si>
   <si>
     <t>YANDI</t>
   </si>
   <si>
     <t>RIZA PAHLEVI</t>
   </si>
   <si>
     <t>JULIA  ANJANI  PUTRI, S.K.G.</t>
   </si>
   <si>
     <t>RUDI</t>
   </si>
   <si>
     <t>MARYATI, M.M.</t>
-  </si>
-[...946 lines deleted...]
-    <t>LATIFA RAHMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -3978,6964 +3978,5744 @@
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>506</v>
+        <v>530</v>
       </c>
       <c r="D2" t="s">
-        <v>507</v>
+        <v>531</v>
       </c>
       <c r="E2" t="s">
-        <v>508</v>
+        <v>532</v>
       </c>
       <c r="F2" t="s">
-        <v>509</v>
+        <v>533</v>
       </c>
       <c r="G2">
-        <v>32418</v>
+        <v>10359</v>
       </c>
       <c r="H2">
-        <v>31100</v>
+        <v>10082</v>
       </c>
       <c r="I2">
-        <v>15821</v>
+        <v>7917</v>
       </c>
       <c r="J2">
-        <v>19443</v>
+        <v>31651</v>
       </c>
       <c r="K2">
-        <v>32713</v>
+        <v>15798</v>
       </c>
       <c r="L2">
-        <v>509</v>
+        <v>777</v>
       </c>
       <c r="M2">
-        <v>506</v>
+        <v>2483</v>
       </c>
       <c r="N2">
-        <v>4814</v>
+        <v>23122</v>
       </c>
       <c r="O2">
-        <v>905</v>
+        <v>492</v>
       </c>
       <c r="P2">
-        <v>2606</v>
+        <v>654</v>
       </c>
       <c r="Q2">
-        <v>464</v>
+        <v>373</v>
       </c>
       <c r="R2">
-        <v>35361</v>
+        <v>10240</v>
       </c>
       <c r="S2">
-        <v>1152</v>
+        <v>2175</v>
       </c>
       <c r="T2">
-        <v>27193</v>
+        <v>7229</v>
       </c>
       <c r="U2">
-        <v>781</v>
+        <v>736</v>
       </c>
       <c r="V2">
-        <v>2080</v>
+        <v>241</v>
       </c>
       <c r="W2">
-        <v>2484</v>
+        <v>904</v>
       </c>
       <c r="X2">
-        <v>948</v>
+        <v>124</v>
       </c>
       <c r="Y2">
-        <v>211298</v>
+        <v>125357</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
-        <v>506</v>
+        <v>530</v>
       </c>
       <c r="D3" t="s">
-        <v>507</v>
+        <v>531</v>
       </c>
       <c r="E3" t="s">
-        <v>510</v>
+        <v>534</v>
       </c>
       <c r="F3" t="s">
-        <v>511</v>
+        <v>535</v>
       </c>
       <c r="G3">
-        <v>23002</v>
+        <v>24968</v>
       </c>
       <c r="H3">
-        <v>19278</v>
+        <v>41346</v>
       </c>
       <c r="I3">
-        <v>14986</v>
+        <v>17458</v>
       </c>
       <c r="J3">
-        <v>62814</v>
+        <v>53520</v>
       </c>
       <c r="K3">
-        <v>11813</v>
+        <v>30719</v>
       </c>
       <c r="L3">
-        <v>390</v>
+        <v>810</v>
       </c>
       <c r="M3">
-        <v>2015</v>
+        <v>2218</v>
       </c>
       <c r="N3">
-        <v>5931</v>
+        <v>27461</v>
       </c>
       <c r="O3">
-        <v>297</v>
+        <v>899</v>
       </c>
       <c r="P3">
-        <v>3123</v>
+        <v>874</v>
       </c>
       <c r="Q3">
-        <v>1075</v>
+        <v>253</v>
       </c>
       <c r="R3">
-        <v>3848</v>
+        <v>26115</v>
       </c>
       <c r="S3">
-        <v>957</v>
+        <v>3035</v>
       </c>
       <c r="T3">
-        <v>58219</v>
+        <v>11399</v>
       </c>
       <c r="U3">
-        <v>633</v>
+        <v>527</v>
       </c>
       <c r="V3">
-        <v>1606</v>
+        <v>378</v>
       </c>
       <c r="W3">
-        <v>37349</v>
+        <v>2218</v>
       </c>
       <c r="X3">
-        <v>498</v>
+        <v>213</v>
       </c>
       <c r="Y3">
-        <v>247834</v>
+        <v>244411</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" t="s">
-        <v>30</v>
+      <c r="A4">
+        <v>3</v>
       </c>
       <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>530</v>
+      </c>
+      <c r="D4" t="s">
+        <v>531</v>
+      </c>
+      <c r="E4" t="s">
+        <v>536</v>
+      </c>
+      <c r="F4" t="s">
+        <v>537</v>
+      </c>
+      <c r="G4">
+        <v>3450</v>
+      </c>
+      <c r="H4">
+        <v>14982</v>
+      </c>
+      <c r="I4">
+        <v>40600</v>
+      </c>
+      <c r="J4">
+        <v>9684</v>
+      </c>
+      <c r="K4">
+        <v>10480</v>
+      </c>
+      <c r="L4">
+        <v>885</v>
+      </c>
+      <c r="M4">
+        <v>1454</v>
+      </c>
+      <c r="N4">
+        <v>10068</v>
+      </c>
+      <c r="O4">
+        <v>104</v>
+      </c>
+      <c r="P4">
+        <v>1766</v>
+      </c>
+      <c r="Q4">
+        <v>124</v>
+      </c>
+      <c r="R4">
+        <v>13955</v>
+      </c>
+      <c r="S4">
+        <v>4038</v>
+      </c>
+      <c r="T4">
+        <v>11641</v>
+      </c>
+      <c r="U4">
+        <v>183</v>
+      </c>
+      <c r="V4">
+        <v>484</v>
+      </c>
+      <c r="W4">
+        <v>827</v>
+      </c>
+      <c r="X4">
+        <v>48</v>
+      </c>
+      <c r="Y4">
+        <v>124773</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" t="s">
         <v>31</v>
       </c>
-      <c r="G4">
-[...50 lines deleted...]
-      <c r="X4">
+      <c r="G5">
+        <v>38777</v>
+      </c>
+      <c r="H5">
+        <v>66410</v>
+      </c>
+      <c r="I5">
+        <v>65975</v>
+      </c>
+      <c r="J5">
+        <v>94855</v>
+      </c>
+      <c r="K5">
+        <v>56997</v>
+      </c>
+      <c r="L5">
+        <v>2472</v>
+      </c>
+      <c r="M5">
+        <v>6155</v>
+      </c>
+      <c r="N5">
+        <v>60651</v>
+      </c>
+      <c r="O5">
+        <v>1495</v>
+      </c>
+      <c r="P5">
+        <v>3294</v>
+      </c>
+      <c r="Q5">
+        <v>750</v>
+      </c>
+      <c r="R5">
+        <v>50310</v>
+      </c>
+      <c r="S5">
+        <v>9248</v>
+      </c>
+      <c r="T5">
+        <v>30269</v>
+      </c>
+      <c r="U5">
         <v>1446</v>
       </c>
-      <c r="Y4">
-        <v>459132</v>
+      <c r="V5">
+        <v>1103</v>
+      </c>
+      <c r="W5">
+        <v>3949</v>
+      </c>
+      <c r="X5">
+        <v>385</v>
+      </c>
+      <c r="Y5">
+        <v>494541</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>509</v>
+        <v>533</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>511</v>
+        <v>535</v>
       </c>
       <c r="F1" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="G1" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>35</v>
       </c>
       <c r="D2">
-        <v>32418</v>
+        <v>10359</v>
       </c>
       <c r="E2">
-        <v>23002</v>
+        <v>24968</v>
       </c>
       <c r="F2">
-        <v>55420</v>
+        <v>3450</v>
+      </c>
+      <c r="G2">
+        <v>38777</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3">
-        <v>3281</v>
+        <v>1574</v>
       </c>
       <c r="E3">
-        <v>2565</v>
+        <v>3530</v>
       </c>
       <c r="F3">
-        <v>5846</v>
+        <v>796</v>
+      </c>
+      <c r="G3">
+        <v>5900</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>512</v>
+        <v>538</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4">
-        <v>21669</v>
+        <v>3331</v>
       </c>
       <c r="E4">
-        <v>3718</v>
+        <v>5659</v>
       </c>
       <c r="F4">
-        <v>25387</v>
+        <v>846</v>
+      </c>
+      <c r="G4">
+        <v>9836</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>513</v>
+        <v>539</v>
       </c>
       <c r="C5" t="s">
         <v>38</v>
       </c>
       <c r="D5">
-        <v>6637</v>
+        <v>2270</v>
       </c>
       <c r="E5">
-        <v>4844</v>
+        <v>4582</v>
       </c>
       <c r="F5">
-        <v>11481</v>
+        <v>847</v>
+      </c>
+      <c r="G5">
+        <v>7699</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>514</v>
+        <v>540</v>
       </c>
       <c r="C6" t="s">
         <v>38</v>
       </c>
       <c r="D6">
-        <v>268</v>
+        <v>1938</v>
       </c>
       <c r="E6">
-        <v>398</v>
+        <v>6900</v>
       </c>
       <c r="F6">
-        <v>666</v>
+        <v>182</v>
+      </c>
+      <c r="G6">
+        <v>9020</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>515</v>
+        <v>541</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7">
-        <v>163</v>
+        <v>798</v>
       </c>
       <c r="E7">
-        <v>308</v>
+        <v>512</v>
       </c>
       <c r="F7">
-        <v>471</v>
+        <v>537</v>
+      </c>
+      <c r="G7">
+        <v>1847</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>516</v>
+        <v>542</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8">
-        <v>177</v>
+        <v>160</v>
       </c>
       <c r="E8">
-        <v>911</v>
+        <v>113</v>
       </c>
       <c r="F8">
-        <v>1088</v>
+        <v>70</v>
+      </c>
+      <c r="G8">
+        <v>343</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>517</v>
+        <v>543</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="E9">
-        <v>150</v>
+        <v>110</v>
       </c>
       <c r="F9">
-        <v>247</v>
+        <v>30</v>
+      </c>
+      <c r="G9">
+        <v>245</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>518</v>
+        <v>544</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10">
-        <v>126</v>
+        <v>183</v>
       </c>
       <c r="E10">
-        <v>10108</v>
+        <v>3562</v>
       </c>
       <c r="F10">
-        <v>10234</v>
+        <v>142</v>
+      </c>
+      <c r="G10">
+        <v>3887</v>
       </c>
     </row>
     <row r="11"/>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12">
-        <v>31100</v>
+        <v>10082</v>
       </c>
       <c r="E12">
-        <v>19278</v>
+        <v>41346</v>
       </c>
       <c r="F12">
-        <v>50378</v>
+        <v>14982</v>
+      </c>
+      <c r="G12">
+        <v>66410</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13">
-        <v>5206</v>
+        <v>3130</v>
       </c>
       <c r="E13">
-        <v>3353</v>
+        <v>6656</v>
       </c>
       <c r="F13">
-        <v>8559</v>
+        <v>1550</v>
+      </c>
+      <c r="G13">
+        <v>11336</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>519</v>
+        <v>545</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14">
-        <v>8681</v>
+        <v>3178</v>
       </c>
       <c r="E14">
-        <v>8389</v>
+        <v>24689</v>
       </c>
       <c r="F14">
-        <v>17070</v>
+        <v>970</v>
+      </c>
+      <c r="G14">
+        <v>28837</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>520</v>
+        <v>546</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
-        <v>5265</v>
+        <v>2103</v>
       </c>
       <c r="E15">
-        <v>4488</v>
+        <v>5278</v>
       </c>
       <c r="F15">
-        <v>9753</v>
+        <v>11689</v>
+      </c>
+      <c r="G15">
+        <v>19070</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>521</v>
+        <v>547</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>1371</v>
+        <v>780</v>
       </c>
       <c r="E16">
-        <v>776</v>
+        <v>2910</v>
       </c>
       <c r="F16">
-        <v>2147</v>
+        <v>270</v>
+      </c>
+      <c r="G16">
+        <v>3960</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>522</v>
+        <v>548</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>9896</v>
+        <v>318</v>
       </c>
       <c r="E17">
-        <v>731</v>
+        <v>943</v>
       </c>
       <c r="F17">
-        <v>10627</v>
+        <v>119</v>
+      </c>
+      <c r="G17">
+        <v>1380</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>523</v>
+        <v>549</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
-        <v>164</v>
+        <v>194</v>
       </c>
       <c r="E18">
-        <v>200</v>
+        <v>275</v>
       </c>
       <c r="F18">
-        <v>364</v>
+        <v>57</v>
+      </c>
+      <c r="G18">
+        <v>526</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>524</v>
+        <v>550</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
-        <v>200</v>
+        <v>257</v>
       </c>
       <c r="E19">
-        <v>172</v>
+        <v>366</v>
       </c>
       <c r="F19">
-        <v>372</v>
+        <v>76</v>
+      </c>
+      <c r="G19">
+        <v>699</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>525</v>
+        <v>551</v>
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20">
-        <v>317</v>
+        <v>122</v>
       </c>
       <c r="E20">
-        <v>1169</v>
+        <v>229</v>
       </c>
       <c r="F20">
-        <v>1486</v>
+        <v>251</v>
+      </c>
+      <c r="G20">
+        <v>602</v>
       </c>
     </row>
     <row r="21"/>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
         <v>35</v>
       </c>
       <c r="D22">
-        <v>15821</v>
+        <v>7917</v>
       </c>
       <c r="E22">
-        <v>14986</v>
+        <v>17458</v>
       </c>
       <c r="F22">
-        <v>30807</v>
+        <v>40600</v>
+      </c>
+      <c r="G22">
+        <v>65975</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23" t="s">
         <v>30</v>
       </c>
       <c r="C23" t="s">
         <v>36</v>
       </c>
       <c r="D23">
-        <v>2013</v>
+        <v>2107</v>
       </c>
       <c r="E23">
-        <v>2370</v>
+        <v>5184</v>
       </c>
       <c r="F23">
-        <v>4383</v>
+        <v>1648</v>
+      </c>
+      <c r="G23">
+        <v>8939</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>526</v>
+        <v>552</v>
       </c>
       <c r="C24" t="s">
         <v>38</v>
       </c>
       <c r="D24">
-        <v>2882</v>
+        <v>1781</v>
       </c>
       <c r="E24">
-        <v>2094</v>
+        <v>3613</v>
       </c>
       <c r="F24">
-        <v>4976</v>
+        <v>1422</v>
+      </c>
+      <c r="G24">
+        <v>6816</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>527</v>
+        <v>553</v>
       </c>
       <c r="C25" t="s">
         <v>38</v>
       </c>
       <c r="D25">
-        <v>9810</v>
+        <v>495</v>
       </c>
       <c r="E25">
-        <v>6931</v>
+        <v>1555</v>
       </c>
       <c r="F25">
-        <v>16741</v>
+        <v>647</v>
+      </c>
+      <c r="G25">
+        <v>2697</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>528</v>
+        <v>554</v>
       </c>
       <c r="C26" t="s">
         <v>38</v>
       </c>
       <c r="D26">
-        <v>483</v>
+        <v>2363</v>
       </c>
       <c r="E26">
-        <v>2679</v>
+        <v>2170</v>
       </c>
       <c r="F26">
-        <v>3162</v>
+        <v>36128</v>
+      </c>
+      <c r="G26">
+        <v>40661</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>529</v>
+        <v>555</v>
       </c>
       <c r="C27" t="s">
         <v>38</v>
       </c>
       <c r="D27">
-        <v>267</v>
+        <v>290</v>
       </c>
       <c r="E27">
-        <v>304</v>
+        <v>709</v>
       </c>
       <c r="F27">
-        <v>571</v>
+        <v>334</v>
+      </c>
+      <c r="G27">
+        <v>1333</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>530</v>
+        <v>556</v>
       </c>
       <c r="C28" t="s">
         <v>38</v>
       </c>
       <c r="D28">
-        <v>134</v>
+        <v>367</v>
       </c>
       <c r="E28">
-        <v>225</v>
+        <v>3389</v>
       </c>
       <c r="F28">
-        <v>359</v>
+        <v>97</v>
+      </c>
+      <c r="G28">
+        <v>3853</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>531</v>
+        <v>557</v>
       </c>
       <c r="C29" t="s">
         <v>38</v>
       </c>
       <c r="D29">
-        <v>111</v>
+        <v>180</v>
       </c>
       <c r="E29">
-        <v>258</v>
+        <v>369</v>
       </c>
       <c r="F29">
-        <v>369</v>
+        <v>196</v>
+      </c>
+      <c r="G29">
+        <v>745</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>532</v>
+        <v>558</v>
       </c>
       <c r="C30" t="s">
         <v>38</v>
       </c>
       <c r="D30">
-        <v>121</v>
+        <v>334</v>
       </c>
       <c r="E30">
-        <v>125</v>
+        <v>469</v>
       </c>
       <c r="F30">
-        <v>246</v>
+        <v>128</v>
+      </c>
+      <c r="G30">
+        <v>931</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>35</v>
       </c>
       <c r="D32">
-        <v>19443</v>
+        <v>31651</v>
       </c>
       <c r="E32">
-        <v>62814</v>
+        <v>53520</v>
       </c>
       <c r="F32">
-        <v>82257</v>
+        <v>9684</v>
+      </c>
+      <c r="G32">
+        <v>94855</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>30</v>
       </c>
       <c r="B33" t="s">
         <v>30</v>
       </c>
       <c r="C33" t="s">
         <v>36</v>
       </c>
       <c r="D33">
-        <v>2523</v>
+        <v>2320</v>
       </c>
       <c r="E33">
-        <v>3798</v>
+        <v>5800</v>
       </c>
       <c r="F33">
-        <v>6321</v>
+        <v>889</v>
+      </c>
+      <c r="G33">
+        <v>9009</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>533</v>
+        <v>559</v>
       </c>
       <c r="C34" t="s">
         <v>38</v>
       </c>
       <c r="D34">
-        <v>13697</v>
+        <v>18646</v>
       </c>
       <c r="E34">
-        <v>31982</v>
+        <v>8706</v>
       </c>
       <c r="F34">
-        <v>45679</v>
+        <v>6014</v>
+      </c>
+      <c r="G34">
+        <v>33366</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>534</v>
+        <v>560</v>
       </c>
       <c r="C35" t="s">
         <v>38</v>
       </c>
       <c r="D35">
-        <v>956</v>
+        <v>953</v>
       </c>
       <c r="E35">
-        <v>23293</v>
+        <v>3101</v>
       </c>
       <c r="F35">
-        <v>24249</v>
+        <v>661</v>
+      </c>
+      <c r="G35">
+        <v>4715</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>535</v>
+        <v>561</v>
       </c>
       <c r="C36" t="s">
         <v>38</v>
       </c>
       <c r="D36">
-        <v>458</v>
+        <v>473</v>
       </c>
       <c r="E36">
-        <v>1377</v>
+        <v>992</v>
       </c>
       <c r="F36">
-        <v>1835</v>
+        <v>122</v>
+      </c>
+      <c r="G36">
+        <v>1587</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>536</v>
+        <v>562</v>
       </c>
       <c r="C37" t="s">
         <v>38</v>
       </c>
       <c r="D37">
-        <v>1109</v>
+        <v>5196</v>
       </c>
       <c r="E37">
-        <v>1114</v>
+        <v>28873</v>
       </c>
       <c r="F37">
-        <v>2223</v>
+        <v>1099</v>
+      </c>
+      <c r="G37">
+        <v>35168</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>537</v>
+        <v>563</v>
       </c>
       <c r="C38" t="s">
         <v>38</v>
       </c>
       <c r="D38">
-        <v>304</v>
+        <v>3845</v>
       </c>
       <c r="E38">
-        <v>611</v>
+        <v>5348</v>
       </c>
       <c r="F38">
-        <v>915</v>
+        <v>621</v>
+      </c>
+      <c r="G38">
+        <v>9814</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>538</v>
+        <v>564</v>
       </c>
       <c r="C39" t="s">
         <v>38</v>
       </c>
       <c r="D39">
-        <v>319</v>
+        <v>122</v>
       </c>
       <c r="E39">
-        <v>388</v>
+        <v>291</v>
       </c>
       <c r="F39">
-        <v>707</v>
+        <v>82</v>
+      </c>
+      <c r="G39">
+        <v>495</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>539</v>
+        <v>565</v>
       </c>
       <c r="C40" t="s">
         <v>38</v>
       </c>
       <c r="D40">
-        <v>77</v>
+        <v>96</v>
       </c>
       <c r="E40">
-        <v>251</v>
+        <v>409</v>
       </c>
       <c r="F40">
-        <v>328</v>
+        <v>196</v>
+      </c>
+      <c r="G40">
+        <v>701</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>5</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>35</v>
       </c>
       <c r="D42">
-        <v>32713</v>
+        <v>15798</v>
       </c>
       <c r="E42">
-        <v>11813</v>
+        <v>30719</v>
       </c>
       <c r="F42">
-        <v>44526</v>
+        <v>10480</v>
+      </c>
+      <c r="G42">
+        <v>56997</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>30</v>
       </c>
       <c r="B43" t="s">
         <v>30</v>
       </c>
       <c r="C43" t="s">
         <v>36</v>
       </c>
       <c r="D43">
-        <v>2809</v>
+        <v>1684</v>
       </c>
       <c r="E43">
-        <v>1371</v>
+        <v>2546</v>
       </c>
       <c r="F43">
-        <v>4180</v>
+        <v>781</v>
+      </c>
+      <c r="G43">
+        <v>5011</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>540</v>
+        <v>566</v>
       </c>
       <c r="C44" t="s">
         <v>38</v>
       </c>
       <c r="D44">
-        <v>28024</v>
+        <v>9955</v>
       </c>
       <c r="E44">
-        <v>7374</v>
+        <v>24404</v>
       </c>
       <c r="F44">
-        <v>35398</v>
+        <v>1425</v>
+      </c>
+      <c r="G44">
+        <v>35784</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>541</v>
+        <v>567</v>
       </c>
       <c r="C45" t="s">
         <v>38</v>
       </c>
       <c r="D45">
-        <v>740</v>
+        <v>2453</v>
       </c>
       <c r="E45">
-        <v>1345</v>
+        <v>1795</v>
       </c>
       <c r="F45">
-        <v>2085</v>
+        <v>7295</v>
+      </c>
+      <c r="G45">
+        <v>11543</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>542</v>
+        <v>568</v>
       </c>
       <c r="C46" t="s">
         <v>38</v>
       </c>
       <c r="D46">
-        <v>234</v>
+        <v>413</v>
       </c>
       <c r="E46">
-        <v>203</v>
+        <v>693</v>
       </c>
       <c r="F46">
-        <v>437</v>
+        <v>301</v>
+      </c>
+      <c r="G46">
+        <v>1407</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>543</v>
+        <v>569</v>
       </c>
       <c r="C47" t="s">
         <v>38</v>
       </c>
       <c r="D47">
-        <v>128</v>
+        <v>167</v>
       </c>
       <c r="E47">
-        <v>118</v>
+        <v>151</v>
       </c>
       <c r="F47">
-        <v>246</v>
+        <v>87</v>
+      </c>
+      <c r="G47">
+        <v>405</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>544</v>
+        <v>570</v>
       </c>
       <c r="C48" t="s">
         <v>38</v>
       </c>
       <c r="D48">
-        <v>607</v>
+        <v>398</v>
       </c>
       <c r="E48">
-        <v>413</v>
+        <v>840</v>
       </c>
       <c r="F48">
-        <v>1020</v>
+        <v>434</v>
+      </c>
+      <c r="G48">
+        <v>1672</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>545</v>
+        <v>571</v>
       </c>
       <c r="C49" t="s">
         <v>38</v>
       </c>
       <c r="D49">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="E49">
-        <v>121</v>
+        <v>72</v>
       </c>
       <c r="F49">
-        <v>205</v>
+        <v>37</v>
+      </c>
+      <c r="G49">
+        <v>202</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>546</v>
+        <v>572</v>
       </c>
       <c r="C50" t="s">
         <v>38</v>
       </c>
       <c r="D50">
-        <v>87</v>
+        <v>635</v>
       </c>
       <c r="E50">
-        <v>868</v>
+        <v>218</v>
       </c>
       <c r="F50">
-        <v>955</v>
+        <v>120</v>
+      </c>
+      <c r="G50">
+        <v>973</v>
       </c>
     </row>
     <row r="51"/>
     <row r="52">
       <c r="A52">
         <v>6</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" t="s">
         <v>35</v>
       </c>
       <c r="D52">
-        <v>509</v>
+        <v>777</v>
       </c>
       <c r="E52">
-        <v>390</v>
+        <v>810</v>
       </c>
       <c r="F52">
-        <v>899</v>
+        <v>885</v>
+      </c>
+      <c r="G52">
+        <v>2472</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>30</v>
       </c>
       <c r="B53" t="s">
         <v>30</v>
       </c>
       <c r="C53" t="s">
         <v>36</v>
       </c>
       <c r="D53">
-        <v>244</v>
+        <v>219</v>
       </c>
       <c r="E53">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="F53">
-        <v>447</v>
+        <v>103</v>
+      </c>
+      <c r="G53">
+        <v>535</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>547</v>
+        <v>573</v>
       </c>
       <c r="C54" t="s">
         <v>38</v>
       </c>
       <c r="D54">
-        <v>265</v>
+        <v>210</v>
       </c>
       <c r="E54">
-        <v>187</v>
+        <v>263</v>
       </c>
       <c r="F54">
-        <v>452</v>
-[...2 lines deleted...]
-    <row r="55"/>
+        <v>541</v>
+      </c>
+      <c r="G54">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>574</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55">
+        <v>77</v>
+      </c>
+      <c r="E55">
+        <v>97</v>
+      </c>
+      <c r="F55">
+        <v>139</v>
+      </c>
+      <c r="G55">
+        <v>313</v>
+      </c>
+    </row>
     <row r="56">
       <c r="A56">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B56" t="s">
-        <v>12</v>
+        <v>575</v>
       </c>
       <c r="C56" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D56">
-        <v>506</v>
+        <v>172</v>
       </c>
       <c r="E56">
-        <v>2015</v>
+        <v>129</v>
       </c>
       <c r="F56">
-        <v>2521</v>
+        <v>31</v>
+      </c>
+      <c r="G56">
+        <v>332</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57" t="s">
-        <v>30</v>
+      <c r="A57">
+        <v>4</v>
       </c>
       <c r="B57" t="s">
-        <v>30</v>
+        <v>576</v>
       </c>
       <c r="C57" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D57">
-        <v>228</v>
+        <v>46</v>
       </c>
       <c r="E57">
-        <v>728</v>
+        <v>32</v>
       </c>
       <c r="F57">
-        <v>956</v>
+        <v>23</v>
+      </c>
+      <c r="G57">
+        <v>101</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>548</v>
+        <v>577</v>
       </c>
       <c r="C58" t="s">
         <v>38</v>
       </c>
       <c r="D58">
-        <v>152</v>
+        <v>13</v>
       </c>
       <c r="E58">
-        <v>1030</v>
+        <v>25</v>
       </c>
       <c r="F58">
-        <v>1182</v>
+        <v>15</v>
+      </c>
+      <c r="G58">
+        <v>53</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B59" t="s">
-        <v>549</v>
+        <v>578</v>
       </c>
       <c r="C59" t="s">
         <v>38</v>
       </c>
       <c r="D59">
-        <v>94</v>
+        <v>22</v>
       </c>
       <c r="E59">
-        <v>178</v>
+        <v>34</v>
       </c>
       <c r="F59">
-        <v>272</v>
+        <v>7</v>
+      </c>
+      <c r="G59">
+        <v>63</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B60" t="s">
-        <v>550</v>
+        <v>579</v>
       </c>
       <c r="C60" t="s">
         <v>38</v>
       </c>
       <c r="D60">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E60">
-        <v>79</v>
+        <v>17</v>
       </c>
       <c r="F60">
-        <v>111</v>
+        <v>26</v>
+      </c>
+      <c r="G60">
+        <v>61</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C62" t="s">
         <v>35</v>
       </c>
       <c r="D62">
-        <v>4814</v>
+        <v>2483</v>
       </c>
       <c r="E62">
-        <v>5931</v>
+        <v>2218</v>
       </c>
       <c r="F62">
-        <v>10745</v>
+        <v>1454</v>
+      </c>
+      <c r="G62">
+        <v>6155</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>30</v>
       </c>
       <c r="B63" t="s">
         <v>30</v>
       </c>
       <c r="C63" t="s">
         <v>36</v>
       </c>
       <c r="D63">
-        <v>1480</v>
+        <v>280</v>
       </c>
       <c r="E63">
-        <v>908</v>
+        <v>747</v>
       </c>
       <c r="F63">
-        <v>2388</v>
+        <v>374</v>
+      </c>
+      <c r="G63">
+        <v>1401</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>551</v>
+        <v>580</v>
       </c>
       <c r="C64" t="s">
         <v>38</v>
       </c>
       <c r="D64">
-        <v>1010</v>
+        <v>1163</v>
       </c>
       <c r="E64">
-        <v>2823</v>
+        <v>821</v>
       </c>
       <c r="F64">
-        <v>3833</v>
+        <v>888</v>
+      </c>
+      <c r="G64">
+        <v>2872</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>552</v>
+        <v>581</v>
       </c>
       <c r="C65" t="s">
         <v>38</v>
       </c>
       <c r="D65">
-        <v>553</v>
+        <v>688</v>
       </c>
       <c r="E65">
-        <v>1315</v>
+        <v>384</v>
       </c>
       <c r="F65">
-        <v>1868</v>
+        <v>95</v>
+      </c>
+      <c r="G65">
+        <v>1167</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>553</v>
+        <v>582</v>
       </c>
       <c r="C66" t="s">
         <v>38</v>
       </c>
       <c r="D66">
-        <v>857</v>
+        <v>130</v>
       </c>
       <c r="E66">
-        <v>113</v>
+        <v>124</v>
       </c>
       <c r="F66">
-        <v>970</v>
+        <v>43</v>
+      </c>
+      <c r="G66">
+        <v>297</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>554</v>
+        <v>583</v>
       </c>
       <c r="C67" t="s">
         <v>38</v>
       </c>
       <c r="D67">
-        <v>163</v>
+        <v>184</v>
       </c>
       <c r="E67">
-        <v>243</v>
+        <v>87</v>
       </c>
       <c r="F67">
-        <v>406</v>
+        <v>31</v>
+      </c>
+      <c r="G67">
+        <v>302</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>555</v>
+        <v>584</v>
       </c>
       <c r="C68" t="s">
         <v>38</v>
       </c>
       <c r="D68">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="E68">
-        <v>99</v>
+        <v>55</v>
       </c>
       <c r="F68">
-        <v>206</v>
-[...21 lines deleted...]
-    </row>
+        <v>23</v>
+      </c>
+      <c r="G68">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="69"/>
     <row r="70">
       <c r="A70">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B70" t="s">
-        <v>557</v>
+        <v>13</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D70">
-        <v>588</v>
+        <v>23122</v>
       </c>
       <c r="E70">
-        <v>53</v>
+        <v>27461</v>
       </c>
       <c r="F70">
-        <v>641</v>
-[...2 lines deleted...]
-    <row r="71"/>
+        <v>10068</v>
+      </c>
+      <c r="G70">
+        <v>60651</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>30</v>
+      </c>
+      <c r="B71" t="s">
+        <v>30</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>1468</v>
+      </c>
+      <c r="E71">
+        <v>1774</v>
+      </c>
+      <c r="F71">
+        <v>505</v>
+      </c>
+      <c r="G71">
+        <v>3747</v>
+      </c>
+    </row>
     <row r="72">
       <c r="A72">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B72" t="s">
-        <v>14</v>
+        <v>585</v>
       </c>
       <c r="C72" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D72">
-        <v>905</v>
+        <v>10001</v>
       </c>
       <c r="E72">
-        <v>297</v>
+        <v>3853</v>
       </c>
       <c r="F72">
-        <v>1202</v>
+        <v>924</v>
+      </c>
+      <c r="G72">
+        <v>14778</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73" t="s">
-        <v>30</v>
+      <c r="A73">
+        <v>2</v>
       </c>
       <c r="B73" t="s">
-        <v>30</v>
+        <v>586</v>
       </c>
       <c r="C73" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D73">
-        <v>447</v>
+        <v>1454</v>
       </c>
       <c r="E73">
-        <v>96</v>
+        <v>6580</v>
       </c>
       <c r="F73">
-        <v>543</v>
+        <v>3940</v>
+      </c>
+      <c r="G73">
+        <v>11974</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B74" t="s">
-        <v>558</v>
+        <v>587</v>
       </c>
       <c r="C74" t="s">
         <v>38</v>
       </c>
       <c r="D74">
-        <v>218</v>
+        <v>1256</v>
       </c>
       <c r="E74">
-        <v>53</v>
+        <v>653</v>
       </c>
       <c r="F74">
-        <v>271</v>
+        <v>104</v>
+      </c>
+      <c r="G74">
+        <v>2013</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B75" t="s">
-        <v>559</v>
+        <v>588</v>
       </c>
       <c r="C75" t="s">
         <v>38</v>
       </c>
       <c r="D75">
-        <v>133</v>
+        <v>197</v>
       </c>
       <c r="E75">
-        <v>43</v>
+        <v>390</v>
       </c>
       <c r="F75">
-        <v>176</v>
+        <v>47</v>
+      </c>
+      <c r="G75">
+        <v>634</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B76" t="s">
-        <v>560</v>
+        <v>589</v>
       </c>
       <c r="C76" t="s">
         <v>38</v>
       </c>
       <c r="D76">
-        <v>52</v>
+        <v>247</v>
       </c>
       <c r="E76">
-        <v>51</v>
+        <v>195</v>
       </c>
       <c r="F76">
-        <v>103</v>
+        <v>44</v>
+      </c>
+      <c r="G76">
+        <v>486</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B77" t="s">
-        <v>561</v>
+        <v>590</v>
       </c>
       <c r="C77" t="s">
         <v>38</v>
       </c>
       <c r="D77">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="E77">
-        <v>37</v>
+        <v>94</v>
       </c>
       <c r="F77">
-        <v>67</v>
+        <v>43</v>
+      </c>
+      <c r="G77">
+        <v>215</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B78" t="s">
-        <v>562</v>
+        <v>591</v>
       </c>
       <c r="C78" t="s">
         <v>38</v>
       </c>
       <c r="D78">
-        <v>25</v>
+        <v>8421</v>
       </c>
       <c r="E78">
-        <v>17</v>
+        <v>13922</v>
       </c>
       <c r="F78">
-        <v>42</v>
+        <v>4461</v>
+      </c>
+      <c r="G78">
+        <v>26804</v>
       </c>
     </row>
     <row r="79"/>
     <row r="80">
       <c r="A80">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B80" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C80" t="s">
         <v>35</v>
       </c>
       <c r="D80">
-        <v>2606</v>
+        <v>492</v>
       </c>
       <c r="E80">
-        <v>3123</v>
+        <v>899</v>
       </c>
       <c r="F80">
-        <v>5729</v>
+        <v>104</v>
+      </c>
+      <c r="G80">
+        <v>1495</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>30</v>
       </c>
       <c r="B81" t="s">
         <v>30</v>
       </c>
       <c r="C81" t="s">
         <v>36</v>
       </c>
       <c r="D81">
-        <v>779</v>
+        <v>49</v>
       </c>
       <c r="E81">
-        <v>931</v>
+        <v>219</v>
       </c>
       <c r="F81">
-        <v>1710</v>
+        <v>19</v>
+      </c>
+      <c r="G81">
+        <v>287</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1</v>
       </c>
       <c r="B82" t="s">
-        <v>563</v>
+        <v>592</v>
       </c>
       <c r="C82" t="s">
         <v>38</v>
       </c>
       <c r="D82">
-        <v>810</v>
+        <v>134</v>
       </c>
       <c r="E82">
-        <v>953</v>
+        <v>458</v>
       </c>
       <c r="F82">
-        <v>1763</v>
+        <v>32</v>
+      </c>
+      <c r="G82">
+        <v>624</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>564</v>
+        <v>593</v>
       </c>
       <c r="C83" t="s">
         <v>38</v>
       </c>
       <c r="D83">
-        <v>484</v>
+        <v>230</v>
       </c>
       <c r="E83">
-        <v>290</v>
+        <v>110</v>
       </c>
       <c r="F83">
-        <v>774</v>
+        <v>23</v>
+      </c>
+      <c r="G83">
+        <v>363</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>565</v>
+        <v>594</v>
       </c>
       <c r="C84" t="s">
         <v>38</v>
       </c>
       <c r="D84">
-        <v>124</v>
+        <v>27</v>
       </c>
       <c r="E84">
-        <v>171</v>
+        <v>19</v>
       </c>
       <c r="F84">
-        <v>295</v>
+        <v>6</v>
+      </c>
+      <c r="G84">
+        <v>52</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>4</v>
       </c>
       <c r="B85" t="s">
-        <v>566</v>
+        <v>595</v>
       </c>
       <c r="C85" t="s">
         <v>38</v>
       </c>
       <c r="D85">
-        <v>205</v>
+        <v>17</v>
       </c>
       <c r="E85">
-        <v>457</v>
+        <v>28</v>
       </c>
       <c r="F85">
-        <v>662</v>
+        <v>7</v>
+      </c>
+      <c r="G85">
+        <v>52</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>5</v>
       </c>
       <c r="B86" t="s">
-        <v>567</v>
+        <v>596</v>
       </c>
       <c r="C86" t="s">
         <v>38</v>
       </c>
       <c r="D86">
-        <v>62</v>
+        <v>17</v>
       </c>
       <c r="E86">
-        <v>178</v>
+        <v>44</v>
       </c>
       <c r="F86">
-        <v>240</v>
+        <v>10</v>
+      </c>
+      <c r="G86">
+        <v>71</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>6</v>
       </c>
       <c r="B87" t="s">
-        <v>568</v>
+        <v>597</v>
       </c>
       <c r="C87" t="s">
         <v>38</v>
       </c>
       <c r="D87">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E87">
-        <v>67</v>
+        <v>5</v>
       </c>
       <c r="F87">
-        <v>144</v>
+        <v>3</v>
+      </c>
+      <c r="G87">
+        <v>19</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>7</v>
       </c>
       <c r="B88" t="s">
-        <v>569</v>
+        <v>598</v>
       </c>
       <c r="C88" t="s">
         <v>38</v>
       </c>
       <c r="D88">
-        <v>65</v>
+        <v>7</v>
       </c>
       <c r="E88">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="F88">
-        <v>141</v>
+        <v>4</v>
+      </c>
+      <c r="G88">
+        <v>27</v>
       </c>
     </row>
     <row r="89"/>
     <row r="90">
       <c r="A90">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B90" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C90" t="s">
         <v>35</v>
       </c>
       <c r="D90">
-        <v>464</v>
+        <v>654</v>
       </c>
       <c r="E90">
-        <v>1075</v>
+        <v>874</v>
       </c>
       <c r="F90">
-        <v>1539</v>
+        <v>1766</v>
+      </c>
+      <c r="G90">
+        <v>3294</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>30</v>
       </c>
       <c r="B91" t="s">
         <v>30</v>
       </c>
       <c r="C91" t="s">
         <v>36</v>
       </c>
       <c r="D91">
-        <v>182</v>
+        <v>167</v>
       </c>
       <c r="E91">
-        <v>311</v>
+        <v>254</v>
       </c>
       <c r="F91">
-        <v>493</v>
+        <v>379</v>
+      </c>
+      <c r="G91">
+        <v>800</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1</v>
       </c>
       <c r="B92" t="s">
-        <v>570</v>
+        <v>599</v>
       </c>
       <c r="C92" t="s">
         <v>38</v>
       </c>
       <c r="D92">
-        <v>233</v>
+        <v>285</v>
       </c>
       <c r="E92">
-        <v>671</v>
+        <v>380</v>
       </c>
       <c r="F92">
-        <v>904</v>
+        <v>1117</v>
+      </c>
+      <c r="G92">
+        <v>1782</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2</v>
       </c>
       <c r="B93" t="s">
-        <v>571</v>
+        <v>600</v>
       </c>
       <c r="C93" t="s">
         <v>38</v>
       </c>
       <c r="D93">
+        <v>92</v>
+      </c>
+      <c r="E93">
+        <v>81</v>
+      </c>
+      <c r="F93">
+        <v>149</v>
+      </c>
+      <c r="G93">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>3</v>
+      </c>
+      <c r="B94" t="s">
+        <v>601</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
         <v>49</v>
       </c>
-      <c r="E93">
-[...6 lines deleted...]
-    <row r="94"/>
+      <c r="E94">
+        <v>81</v>
+      </c>
+      <c r="F94">
+        <v>65</v>
+      </c>
+      <c r="G94">
+        <v>195</v>
+      </c>
+    </row>
     <row r="95">
       <c r="A95">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B95" t="s">
+        <v>602</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>31</v>
+      </c>
+      <c r="E95">
+        <v>40</v>
+      </c>
+      <c r="F95">
+        <v>27</v>
+      </c>
+      <c r="G95">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>5</v>
+      </c>
+      <c r="B96" t="s">
+        <v>603</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>14</v>
+      </c>
+      <c r="E96">
         <v>17</v>
       </c>
-      <c r="C95" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="F96">
-        <v>3171</v>
+        <v>15</v>
+      </c>
+      <c r="G96">
+        <v>46</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B97" t="s">
-        <v>572</v>
+        <v>604</v>
       </c>
       <c r="C97" t="s">
         <v>38</v>
       </c>
       <c r="D97">
-        <v>28217</v>
+        <v>16</v>
       </c>
       <c r="E97">
-        <v>1609</v>
+        <v>21</v>
       </c>
       <c r="F97">
-        <v>29826</v>
-[...21 lines deleted...]
-    </row>
+        <v>14</v>
+      </c>
+      <c r="G97">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="98"/>
     <row r="99">
       <c r="A99">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B99" t="s">
-        <v>574</v>
+        <v>16</v>
       </c>
       <c r="C99" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D99">
-        <v>257</v>
+        <v>373</v>
       </c>
       <c r="E99">
-        <v>161</v>
+        <v>253</v>
       </c>
       <c r="F99">
-        <v>418</v>
+        <v>124</v>
+      </c>
+      <c r="G99">
+        <v>750</v>
       </c>
     </row>
     <row r="100">
-      <c r="A100">
-        <v>4</v>
+      <c r="A100" t="s">
+        <v>30</v>
       </c>
       <c r="B100" t="s">
-        <v>575</v>
+        <v>30</v>
       </c>
       <c r="C100" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D100">
-        <v>315</v>
+        <v>102</v>
       </c>
       <c r="E100">
-        <v>486</v>
+        <v>128</v>
       </c>
       <c r="F100">
-        <v>801</v>
+        <v>55</v>
+      </c>
+      <c r="G100">
+        <v>285</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B101" t="s">
-        <v>576</v>
+        <v>605</v>
       </c>
       <c r="C101" t="s">
         <v>38</v>
       </c>
       <c r="D101">
-        <v>192</v>
+        <v>271</v>
       </c>
       <c r="E101">
-        <v>144</v>
+        <v>125</v>
       </c>
       <c r="F101">
-        <v>336</v>
-[...21 lines deleted...]
-    </row>
+        <v>69</v>
+      </c>
+      <c r="G101">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="102"/>
     <row r="103">
       <c r="A103">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B103" t="s">
-        <v>578</v>
+        <v>17</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D103">
-        <v>336</v>
+        <v>10240</v>
       </c>
       <c r="E103">
-        <v>63</v>
+        <v>26115</v>
       </c>
       <c r="F103">
-        <v>399</v>
-[...2 lines deleted...]
-    <row r="104"/>
+        <v>13955</v>
+      </c>
+      <c r="G103">
+        <v>50310</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>30</v>
+      </c>
+      <c r="B104" t="s">
+        <v>30</v>
+      </c>
+      <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104">
+        <v>486</v>
+      </c>
+      <c r="E104">
+        <v>1711</v>
+      </c>
+      <c r="F104">
+        <v>589</v>
+      </c>
+      <c r="G104">
+        <v>2786</v>
+      </c>
+    </row>
     <row r="105">
       <c r="A105">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>18</v>
+        <v>606</v>
       </c>
       <c r="C105" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D105">
-        <v>1152</v>
+        <v>6164</v>
       </c>
       <c r="E105">
-        <v>957</v>
+        <v>8594</v>
       </c>
       <c r="F105">
-        <v>2109</v>
+        <v>2430</v>
+      </c>
+      <c r="G105">
+        <v>17188</v>
       </c>
     </row>
     <row r="106">
-      <c r="A106" t="s">
-        <v>30</v>
+      <c r="A106">
+        <v>2</v>
       </c>
       <c r="B106" t="s">
-        <v>30</v>
+        <v>607</v>
       </c>
       <c r="C106" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D106">
-        <v>266</v>
+        <v>340</v>
       </c>
       <c r="E106">
-        <v>324</v>
+        <v>13162</v>
       </c>
       <c r="F106">
-        <v>590</v>
+        <v>261</v>
+      </c>
+      <c r="G106">
+        <v>13763</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B107" t="s">
-        <v>579</v>
+        <v>608</v>
       </c>
       <c r="C107" t="s">
         <v>38</v>
       </c>
       <c r="D107">
-        <v>711</v>
+        <v>152</v>
       </c>
       <c r="E107">
-        <v>404</v>
+        <v>334</v>
       </c>
       <c r="F107">
-        <v>1115</v>
+        <v>140</v>
+      </c>
+      <c r="G107">
+        <v>626</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B108" t="s">
-        <v>580</v>
+        <v>609</v>
       </c>
       <c r="C108" t="s">
         <v>38</v>
       </c>
       <c r="D108">
-        <v>89</v>
+        <v>1802</v>
       </c>
       <c r="E108">
-        <v>102</v>
+        <v>381</v>
       </c>
       <c r="F108">
-        <v>191</v>
+        <v>3574</v>
+      </c>
+      <c r="G108">
+        <v>5757</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B109" t="s">
-        <v>581</v>
+        <v>610</v>
       </c>
       <c r="C109" t="s">
         <v>38</v>
       </c>
       <c r="D109">
-        <v>47</v>
+        <v>109</v>
       </c>
       <c r="E109">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="F109">
-        <v>101</v>
+        <v>62</v>
+      </c>
+      <c r="G109">
+        <v>242</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B110" t="s">
-        <v>582</v>
+        <v>611</v>
       </c>
       <c r="C110" t="s">
         <v>38</v>
       </c>
       <c r="D110">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="E110">
-        <v>73</v>
+        <v>35</v>
       </c>
       <c r="F110">
-        <v>112</v>
-[...10 lines deleted...]
-      <c r="C112" t="s">
+        <v>54</v>
+      </c>
+      <c r="G110">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>7</v>
+      </c>
+      <c r="B111" t="s">
+        <v>612</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>1159</v>
+      </c>
+      <c r="E111">
+        <v>1827</v>
+      </c>
+      <c r="F111">
+        <v>6845</v>
+      </c>
+      <c r="G111">
+        <v>9831</v>
+      </c>
+    </row>
+    <row r="112"/>
+    <row r="113">
+      <c r="A113">
+        <v>13</v>
+      </c>
+      <c r="B113" t="s">
+        <v>18</v>
+      </c>
+      <c r="C113" t="s">
         <v>35</v>
       </c>
-      <c r="D112">
-[...16 lines deleted...]
-      <c r="C113" t="s">
+      <c r="D113">
+        <v>2175</v>
+      </c>
+      <c r="E113">
+        <v>3035</v>
+      </c>
+      <c r="F113">
+        <v>4038</v>
+      </c>
+      <c r="G113">
+        <v>9248</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>30</v>
+      </c>
+      <c r="B114" t="s">
+        <v>30</v>
+      </c>
+      <c r="C114" t="s">
         <v>36</v>
       </c>
-      <c r="D113">
-[...18 lines deleted...]
-      </c>
       <c r="D114">
-        <v>3895</v>
+        <v>157</v>
       </c>
       <c r="E114">
-        <v>49124</v>
+        <v>552</v>
       </c>
       <c r="F114">
-        <v>53019</v>
+        <v>187</v>
+      </c>
+      <c r="G114">
+        <v>896</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B115" t="s">
-        <v>584</v>
+        <v>613</v>
       </c>
       <c r="C115" t="s">
         <v>38</v>
       </c>
       <c r="D115">
-        <v>17173</v>
+        <v>1257</v>
       </c>
       <c r="E115">
-        <v>861</v>
+        <v>1523</v>
       </c>
       <c r="F115">
-        <v>18034</v>
+        <v>3083</v>
+      </c>
+      <c r="G115">
+        <v>5863</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B116" t="s">
-        <v>585</v>
+        <v>614</v>
       </c>
       <c r="C116" t="s">
         <v>38</v>
       </c>
       <c r="D116">
-        <v>3436</v>
+        <v>79</v>
       </c>
       <c r="E116">
-        <v>402</v>
+        <v>81</v>
       </c>
       <c r="F116">
-        <v>3838</v>
+        <v>35</v>
+      </c>
+      <c r="G116">
+        <v>195</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B117" t="s">
-        <v>586</v>
+        <v>615</v>
       </c>
       <c r="C117" t="s">
         <v>38</v>
       </c>
       <c r="D117">
-        <v>148</v>
+        <v>18</v>
       </c>
       <c r="E117">
-        <v>2653</v>
+        <v>49</v>
       </c>
       <c r="F117">
-        <v>2801</v>
+        <v>125</v>
+      </c>
+      <c r="G117">
+        <v>192</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B118" t="s">
-        <v>587</v>
+        <v>616</v>
       </c>
       <c r="C118" t="s">
         <v>38</v>
       </c>
       <c r="D118">
-        <v>204</v>
+        <v>73</v>
       </c>
       <c r="E118">
-        <v>326</v>
+        <v>128</v>
       </c>
       <c r="F118">
-        <v>530</v>
+        <v>30</v>
+      </c>
+      <c r="G118">
+        <v>231</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B119" t="s">
-        <v>588</v>
+        <v>617</v>
       </c>
       <c r="C119" t="s">
         <v>38</v>
       </c>
       <c r="D119">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="E119">
-        <v>859</v>
+        <v>44</v>
       </c>
       <c r="F119">
-        <v>929</v>
+        <v>15</v>
+      </c>
+      <c r="G119">
+        <v>82</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
+        <v>6</v>
+      </c>
+      <c r="B120" t="s">
+        <v>618</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>43</v>
+      </c>
+      <c r="E120">
+        <v>22</v>
+      </c>
+      <c r="F120">
+        <v>34</v>
+      </c>
+      <c r="G120">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
         <v>7</v>
       </c>
-      <c r="B120" t="s">
-[...23 lines deleted...]
-      <c r="C122" t="s">
+      <c r="B121" t="s">
+        <v>619</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>525</v>
+      </c>
+      <c r="E121">
+        <v>636</v>
+      </c>
+      <c r="F121">
+        <v>529</v>
+      </c>
+      <c r="G121">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="122"/>
+    <row r="123">
+      <c r="A123">
+        <v>14</v>
+      </c>
+      <c r="B123" t="s">
+        <v>19</v>
+      </c>
+      <c r="C123" t="s">
         <v>35</v>
       </c>
-      <c r="D122">
-[...16 lines deleted...]
-      <c r="C123" t="s">
+      <c r="D123">
+        <v>7229</v>
+      </c>
+      <c r="E123">
+        <v>11399</v>
+      </c>
+      <c r="F123">
+        <v>11641</v>
+      </c>
+      <c r="G123">
+        <v>30269</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>30</v>
+      </c>
+      <c r="B124" t="s">
+        <v>30</v>
+      </c>
+      <c r="C124" t="s">
         <v>36</v>
       </c>
-      <c r="D123">
-[...18 lines deleted...]
-      </c>
       <c r="D124">
-        <v>271</v>
+        <v>837</v>
       </c>
       <c r="E124">
-        <v>299</v>
+        <v>1483</v>
       </c>
       <c r="F124">
-        <v>570</v>
+        <v>669</v>
+      </c>
+      <c r="G124">
+        <v>2989</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
+        <v>1</v>
+      </c>
+      <c r="B125" t="s">
+        <v>620</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>965</v>
+      </c>
+      <c r="E125">
+        <v>1546</v>
+      </c>
+      <c r="F125">
+        <v>1080</v>
+      </c>
+      <c r="G125">
+        <v>3591</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
         <v>2</v>
       </c>
-      <c r="B125" t="s">
-[...15 lines deleted...]
-    <row r="126"/>
+      <c r="B126" t="s">
+        <v>621</v>
+      </c>
+      <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
+        <v>3808</v>
+      </c>
+      <c r="E126">
+        <v>4519</v>
+      </c>
+      <c r="F126">
+        <v>8843</v>
+      </c>
+      <c r="G126">
+        <v>17170</v>
+      </c>
+    </row>
     <row r="127">
       <c r="A127">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="B127" t="s">
-        <v>21</v>
+        <v>622</v>
       </c>
       <c r="C127" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D127">
-        <v>2080</v>
+        <v>836</v>
       </c>
       <c r="E127">
-        <v>1606</v>
+        <v>3059</v>
       </c>
       <c r="F127">
-        <v>3686</v>
+        <v>213</v>
+      </c>
+      <c r="G127">
+        <v>4108</v>
       </c>
     </row>
     <row r="128">
-      <c r="A128" t="s">
-        <v>30</v>
+      <c r="A128">
+        <v>4</v>
       </c>
       <c r="B128" t="s">
-        <v>30</v>
+        <v>623</v>
       </c>
       <c r="C128" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D128">
-        <v>538</v>
+        <v>132</v>
       </c>
       <c r="E128">
-        <v>291</v>
+        <v>302</v>
       </c>
       <c r="F128">
-        <v>829</v>
+        <v>106</v>
+      </c>
+      <c r="G128">
+        <v>540</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B129" t="s">
-        <v>592</v>
+        <v>624</v>
       </c>
       <c r="C129" t="s">
         <v>38</v>
       </c>
       <c r="D129">
-        <v>890</v>
+        <v>436</v>
       </c>
       <c r="E129">
-        <v>964</v>
+        <v>176</v>
       </c>
       <c r="F129">
-        <v>1854</v>
+        <v>91</v>
+      </c>
+      <c r="G129">
+        <v>703</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B130" t="s">
-        <v>593</v>
+        <v>625</v>
       </c>
       <c r="C130" t="s">
         <v>38</v>
       </c>
       <c r="D130">
-        <v>286</v>
+        <v>29</v>
       </c>
       <c r="E130">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="F130">
-        <v>364</v>
+        <v>21</v>
+      </c>
+      <c r="G130">
+        <v>98</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B131" t="s">
-        <v>594</v>
+        <v>626</v>
       </c>
       <c r="C131" t="s">
         <v>38</v>
       </c>
       <c r="D131">
-        <v>245</v>
+        <v>186</v>
       </c>
       <c r="E131">
-        <v>192</v>
+        <v>266</v>
       </c>
       <c r="F131">
-        <v>437</v>
-[...21 lines deleted...]
-    </row>
+        <v>618</v>
+      </c>
+      <c r="G131">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="132"/>
     <row r="133">
       <c r="A133">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B133" t="s">
-        <v>596</v>
+        <v>20</v>
       </c>
       <c r="C133" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D133">
-        <v>77</v>
+        <v>736</v>
       </c>
       <c r="E133">
-        <v>27</v>
+        <v>527</v>
       </c>
       <c r="F133">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="134"/>
+        <v>183</v>
+      </c>
+      <c r="G133">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s">
+        <v>30</v>
+      </c>
+      <c r="B134" t="s">
+        <v>30</v>
+      </c>
+      <c r="C134" t="s">
+        <v>36</v>
+      </c>
+      <c r="D134">
+        <v>255</v>
+      </c>
+      <c r="E134">
+        <v>207</v>
+      </c>
+      <c r="F134">
+        <v>69</v>
+      </c>
+      <c r="G134">
+        <v>531</v>
+      </c>
+    </row>
     <row r="135">
       <c r="A135">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="B135" t="s">
-        <v>22</v>
+        <v>627</v>
       </c>
       <c r="C135" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D135">
-        <v>2484</v>
+        <v>481</v>
       </c>
       <c r="E135">
-        <v>37349</v>
+        <v>320</v>
       </c>
       <c r="F135">
-        <v>39833</v>
-[...21 lines deleted...]
-    </row>
+        <v>114</v>
+      </c>
+      <c r="G135">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="136"/>
     <row r="137">
       <c r="A137">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B137" t="s">
-        <v>597</v>
+        <v>21</v>
       </c>
       <c r="C137" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D137">
-        <v>1001</v>
+        <v>241</v>
       </c>
       <c r="E137">
-        <v>33870</v>
+        <v>378</v>
       </c>
       <c r="F137">
-        <v>34871</v>
+        <v>484</v>
+      </c>
+      <c r="G137">
+        <v>1103</v>
       </c>
     </row>
     <row r="138">
-      <c r="A138">
-        <v>2</v>
+      <c r="A138" t="s">
+        <v>30</v>
       </c>
       <c r="B138" t="s">
-        <v>598</v>
+        <v>30</v>
       </c>
       <c r="C138" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D138">
-        <v>430</v>
+        <v>57</v>
       </c>
       <c r="E138">
-        <v>441</v>
+        <v>121</v>
       </c>
       <c r="F138">
-        <v>871</v>
+        <v>36</v>
+      </c>
+      <c r="G138">
+        <v>214</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B139" t="s">
-        <v>599</v>
+        <v>628</v>
       </c>
       <c r="C139" t="s">
         <v>38</v>
       </c>
       <c r="D139">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="E139">
-        <v>194</v>
+        <v>176</v>
       </c>
       <c r="F139">
-        <v>306</v>
+        <v>393</v>
+      </c>
+      <c r="G139">
+        <v>689</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B140" t="s">
-        <v>600</v>
+        <v>629</v>
       </c>
       <c r="C140" t="s">
         <v>38</v>
       </c>
       <c r="D140">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="E140">
-        <v>148</v>
+        <v>38</v>
       </c>
       <c r="F140">
-        <v>203</v>
+        <v>44</v>
+      </c>
+      <c r="G140">
+        <v>113</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B141" t="s">
-        <v>601</v>
+        <v>630</v>
       </c>
       <c r="C141" t="s">
         <v>38</v>
       </c>
       <c r="D141">
-        <v>112</v>
+        <v>33</v>
       </c>
       <c r="E141">
-        <v>726</v>
+        <v>43</v>
       </c>
       <c r="F141">
-        <v>838</v>
+        <v>11</v>
+      </c>
+      <c r="G141">
+        <v>87</v>
       </c>
     </row>
     <row r="142"/>
     <row r="143">
       <c r="A143">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B143" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C143" t="s">
         <v>35</v>
       </c>
       <c r="D143">
-        <v>948</v>
+        <v>904</v>
       </c>
       <c r="E143">
-        <v>498</v>
+        <v>2218</v>
       </c>
       <c r="F143">
-        <v>1446</v>
+        <v>827</v>
+      </c>
+      <c r="G143">
+        <v>3949</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>30</v>
       </c>
       <c r="B144" t="s">
         <v>30</v>
       </c>
       <c r="C144" t="s">
         <v>36</v>
       </c>
       <c r="D144">
-        <v>145</v>
+        <v>160</v>
       </c>
       <c r="E144">
-        <v>109</v>
+        <v>295</v>
       </c>
       <c r="F144">
-        <v>254</v>
+        <v>127</v>
+      </c>
+      <c r="G144">
+        <v>582</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>602</v>
+        <v>631</v>
       </c>
       <c r="C145" t="s">
         <v>38</v>
       </c>
       <c r="D145">
-        <v>301</v>
+        <v>547</v>
       </c>
       <c r="E145">
-        <v>100</v>
+        <v>1750</v>
       </c>
       <c r="F145">
-        <v>401</v>
+        <v>132</v>
+      </c>
+      <c r="G145">
+        <v>2429</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>603</v>
+        <v>632</v>
       </c>
       <c r="C146" t="s">
         <v>38</v>
       </c>
       <c r="D146">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="E146">
-        <v>46</v>
+        <v>97</v>
       </c>
       <c r="F146">
-        <v>71</v>
+        <v>528</v>
+      </c>
+      <c r="G146">
+        <v>755</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>3</v>
       </c>
       <c r="B147" t="s">
-        <v>604</v>
+        <v>633</v>
       </c>
       <c r="C147" t="s">
         <v>38</v>
       </c>
       <c r="D147">
-        <v>412</v>
+        <v>44</v>
       </c>
       <c r="E147">
-        <v>192</v>
+        <v>31</v>
       </c>
       <c r="F147">
-        <v>604</v>
+        <v>23</v>
+      </c>
+      <c r="G147">
+        <v>98</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>4</v>
       </c>
       <c r="B148" t="s">
-        <v>605</v>
+        <v>634</v>
       </c>
       <c r="C148" t="s">
         <v>38</v>
       </c>
       <c r="D148">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="E148">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="F148">
-        <v>64</v>
-[...19 lines deleted...]
-        <v>52</v>
+        <v>17</v>
+      </c>
+      <c r="G148">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="149"/>
+    <row r="150">
+      <c r="A150">
+        <v>24</v>
+      </c>
+      <c r="B150" t="s">
+        <v>23</v>
+      </c>
+      <c r="C150" t="s">
+        <v>35</v>
+      </c>
+      <c r="D150">
+        <v>124</v>
+      </c>
+      <c r="E150">
+        <v>213</v>
+      </c>
+      <c r="F150">
+        <v>48</v>
+      </c>
+      <c r="G150">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s">
+        <v>30</v>
+      </c>
+      <c r="B151" t="s">
+        <v>30</v>
+      </c>
+      <c r="C151" t="s">
+        <v>36</v>
+      </c>
+      <c r="D151">
+        <v>51</v>
+      </c>
+      <c r="E151">
+        <v>119</v>
+      </c>
+      <c r="F151">
+        <v>28</v>
+      </c>
+      <c r="G151">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>1</v>
+      </c>
+      <c r="B152" t="s">
+        <v>635</v>
+      </c>
+      <c r="C152" t="s">
+        <v>38</v>
+      </c>
+      <c r="D152">
+        <v>47</v>
+      </c>
+      <c r="E152">
+        <v>57</v>
+      </c>
+      <c r="F152">
+        <v>13</v>
+      </c>
+      <c r="G152">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>2</v>
+      </c>
+      <c r="B153" t="s">
+        <v>636</v>
+      </c>
+      <c r="C153" t="s">
+        <v>38</v>
+      </c>
+      <c r="D153">
+        <v>3</v>
+      </c>
+      <c r="E153">
+        <v>10</v>
+      </c>
+      <c r="F153">
+        <v>1</v>
+      </c>
+      <c r="G153">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>3</v>
+      </c>
+      <c r="B154" t="s">
+        <v>637</v>
+      </c>
+      <c r="C154" t="s">
+        <v>38</v>
+      </c>
+      <c r="D154">
+        <v>23</v>
+      </c>
+      <c r="E154">
+        <v>27</v>
+      </c>
+      <c r="F154">
+        <v>6</v>
+      </c>
+      <c r="G154">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>607</v>
+        <v>638</v>
       </c>
       <c r="D2" t="s">
-        <v>608</v>
+        <v>639</v>
       </c>
       <c r="E2" t="s">
-        <v>609</v>
+        <v>640</v>
       </c>
       <c r="F2" t="s">
-        <v>610</v>
+        <v>641</v>
       </c>
       <c r="G2">
-        <v>5742</v>
+        <v>31832</v>
       </c>
       <c r="H2">
-        <v>7967</v>
+        <v>41619</v>
       </c>
       <c r="I2">
-        <v>14694</v>
+        <v>53769</v>
       </c>
       <c r="J2">
-        <v>16162</v>
+        <v>104012</v>
       </c>
       <c r="K2">
-        <v>13607</v>
+        <v>35010</v>
       </c>
       <c r="L2">
-        <v>1121</v>
+        <v>5308</v>
       </c>
       <c r="M2">
-        <v>725</v>
+        <v>25543</v>
       </c>
       <c r="N2">
-        <v>9153</v>
+        <v>32240</v>
       </c>
       <c r="O2">
-        <v>308</v>
+        <v>8648</v>
       </c>
       <c r="P2">
-        <v>1250</v>
+        <v>17684</v>
       </c>
       <c r="Q2">
-        <v>497</v>
+        <v>997</v>
       </c>
       <c r="R2">
-        <v>5270</v>
+        <v>6477</v>
       </c>
       <c r="S2">
-        <v>883</v>
+        <v>2578</v>
       </c>
       <c r="T2">
-        <v>7768</v>
+        <v>3355</v>
       </c>
       <c r="U2">
-        <v>883</v>
+        <v>3539</v>
       </c>
       <c r="V2">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="W2">
-        <v>23264</v>
-[...5 lines deleted...]
-        <v>109793</v>
+        <v>372940</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3">
-        <v>2</v>
+      <c r="A3" t="s">
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
-[...11 lines deleted...]
-        <v>612</v>
+        <v>31</v>
       </c>
       <c r="G3">
-        <v>37047</v>
+        <v>31832</v>
       </c>
       <c r="H3">
-        <v>31277</v>
+        <v>41619</v>
       </c>
       <c r="I3">
-        <v>41252</v>
+        <v>53769</v>
       </c>
       <c r="J3">
-        <v>53217</v>
+        <v>104012</v>
       </c>
       <c r="K3">
-        <v>23474</v>
+        <v>35010</v>
       </c>
       <c r="L3">
-        <v>4607</v>
+        <v>5308</v>
       </c>
       <c r="M3">
-        <v>3051</v>
+        <v>25543</v>
       </c>
       <c r="N3">
-        <v>34868</v>
+        <v>32240</v>
       </c>
       <c r="O3">
-        <v>790</v>
+        <v>8648</v>
       </c>
       <c r="P3">
-        <v>3989</v>
+        <v>17684</v>
       </c>
       <c r="Q3">
-        <v>1256</v>
+        <v>997</v>
       </c>
       <c r="R3">
-        <v>16843</v>
+        <v>6477</v>
       </c>
       <c r="S3">
-        <v>1767</v>
+        <v>2578</v>
       </c>
       <c r="T3">
-        <v>63567</v>
+        <v>3355</v>
       </c>
       <c r="U3">
-        <v>2114</v>
+        <v>3539</v>
       </c>
       <c r="V3">
-        <v>2057</v>
+        <v>329</v>
       </c>
       <c r="W3">
-        <v>27965</v>
-[...147 lines deleted...]
-        <v>567903</v>
+        <v>372940</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>610</v>
+        <v>641</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>612</v>
-[...4 lines deleted...]
-      <c r="G1" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
-      <c r="X1" s="1"/>
-      <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>35</v>
       </c>
       <c r="D2">
-        <v>5742</v>
+        <v>31832</v>
       </c>
       <c r="E2">
-        <v>37047</v>
-[...5 lines deleted...]
-        <v>51241</v>
+        <v>31832</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3">
-        <v>671</v>
+        <v>5910</v>
       </c>
       <c r="E3">
-        <v>4872</v>
-[...5 lines deleted...]
-        <v>6606</v>
+        <v>5910</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>615</v>
+        <v>642</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4">
-        <v>1264</v>
+        <v>19388</v>
       </c>
       <c r="E4">
-        <v>18121</v>
-[...5 lines deleted...]
-        <v>20339</v>
+        <v>19388</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>616</v>
+        <v>643</v>
       </c>
       <c r="C5" t="s">
         <v>38</v>
       </c>
       <c r="D5">
-        <v>212</v>
+        <v>1306</v>
       </c>
       <c r="E5">
-        <v>2952</v>
-[...5 lines deleted...]
-        <v>3431</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>617</v>
+        <v>644</v>
       </c>
       <c r="C6" t="s">
         <v>38</v>
       </c>
       <c r="D6">
-        <v>509</v>
+        <v>1530</v>
       </c>
       <c r="E6">
-        <v>993</v>
-[...5 lines deleted...]
-        <v>4567</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>618</v>
+        <v>645</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7">
-        <v>2294</v>
+        <v>1524</v>
       </c>
       <c r="E7">
-        <v>2135</v>
-[...5 lines deleted...]
-        <v>5047</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>619</v>
+        <v>646</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8">
-        <v>103</v>
+        <v>302</v>
       </c>
       <c r="E8">
-        <v>535</v>
-[...5 lines deleted...]
-        <v>693</v>
+        <v>302</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>620</v>
+        <v>647</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9">
-        <v>36</v>
+        <v>1872</v>
       </c>
       <c r="E9">
-        <v>177</v>
-[...30 lines deleted...]
-    </row>
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="10"/>
     <row r="11">
       <c r="A11">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>622</v>
+        <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D11">
-        <v>581</v>
+        <v>41619</v>
       </c>
       <c r="E11">
-        <v>7062</v>
-[...8 lines deleted...]
-    <row r="12"/>
+        <v>41619</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12">
+        <v>12270</v>
+      </c>
+      <c r="E12">
+        <v>12270</v>
+      </c>
+    </row>
     <row r="13">
       <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>648</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>13048</v>
+      </c>
+      <c r="E13">
+        <v>13048</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
         <v>2</v>
       </c>
-      <c r="B13" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="B14" t="s">
-        <v>30</v>
+        <v>649</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D14">
-        <v>2677</v>
+        <v>9993</v>
       </c>
       <c r="E14">
-        <v>11747</v>
-[...5 lines deleted...]
-        <v>16199</v>
+        <v>9993</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>623</v>
+        <v>650</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
-        <v>2333</v>
+        <v>2211</v>
       </c>
       <c r="E15">
-        <v>7396</v>
-[...5 lines deleted...]
-        <v>21242</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>624</v>
+        <v>651</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>1155</v>
+        <v>2013</v>
       </c>
       <c r="E16">
-        <v>3877</v>
-[...5 lines deleted...]
-        <v>5617</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>625</v>
+        <v>652</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>477</v>
+        <v>1506</v>
       </c>
       <c r="E17">
-        <v>2525</v>
-[...5 lines deleted...]
-        <v>7954</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
-        <v>256</v>
+        <v>578</v>
       </c>
       <c r="E18">
-        <v>1245</v>
-[...30 lines deleted...]
-    </row>
+        <v>578</v>
+      </c>
+    </row>
+    <row r="19"/>
     <row r="20">
       <c r="A20">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>628</v>
+        <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D20">
-        <v>252</v>
+        <v>53769</v>
       </c>
       <c r="E20">
-        <v>757</v>
-[...5 lines deleted...]
-        <v>1126</v>
+        <v>53769</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21">
-        <v>7</v>
+      <c r="A21" t="s">
+        <v>30</v>
       </c>
       <c r="B21" t="s">
-        <v>629</v>
+        <v>30</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D21">
-        <v>339</v>
+        <v>9660</v>
       </c>
       <c r="E21">
-        <v>1880</v>
-[...5 lines deleted...]
-        <v>2500</v>
+        <v>9660</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>630</v>
+        <v>654</v>
       </c>
       <c r="C22" t="s">
         <v>38</v>
       </c>
       <c r="D22">
-        <v>326</v>
+        <v>13525</v>
       </c>
       <c r="E22">
-        <v>1238</v>
-[...8 lines deleted...]
-    <row r="23"/>
+        <v>13525</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>655</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>14541</v>
+      </c>
+      <c r="E23">
+        <v>14541</v>
+      </c>
+    </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>8</v>
+        <v>656</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D24">
-        <v>14694</v>
+        <v>6416</v>
       </c>
       <c r="E24">
-        <v>41252</v>
-[...5 lines deleted...]
-        <v>68985</v>
+        <v>6416</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="s">
-        <v>30</v>
+      <c r="A25">
+        <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>30</v>
+        <v>657</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D25">
-        <v>1757</v>
+        <v>8096</v>
       </c>
       <c r="E25">
-        <v>8710</v>
-[...5 lines deleted...]
-        <v>13296</v>
+        <v>8096</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>631</v>
+        <v>658</v>
       </c>
       <c r="C26" t="s">
         <v>38</v>
       </c>
       <c r="D26">
-        <v>1117</v>
+        <v>1145</v>
       </c>
       <c r="E26">
-        <v>4998</v>
-[...5 lines deleted...]
-        <v>10953</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>632</v>
+        <v>659</v>
       </c>
       <c r="C27" t="s">
         <v>38</v>
       </c>
       <c r="D27">
-        <v>1022</v>
+        <v>386</v>
       </c>
       <c r="E27">
-        <v>15206</v>
-[...30 lines deleted...]
-    </row>
+        <v>386</v>
+      </c>
+    </row>
+    <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>634</v>
+        <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D29">
-        <v>195</v>
+        <v>104012</v>
       </c>
       <c r="E29">
-        <v>3049</v>
-[...5 lines deleted...]
-        <v>3567</v>
+        <v>104012</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30">
-        <v>5</v>
+      <c r="A30" t="s">
+        <v>30</v>
       </c>
       <c r="B30" t="s">
-        <v>635</v>
+        <v>30</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D30">
-        <v>559</v>
+        <v>11678</v>
       </c>
       <c r="E30">
-        <v>4254</v>
-[...5 lines deleted...]
-        <v>5164</v>
+        <v>11678</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>636</v>
+        <v>660</v>
       </c>
       <c r="C31" t="s">
         <v>38</v>
       </c>
       <c r="D31">
-        <v>270</v>
+        <v>47863</v>
       </c>
       <c r="E31">
-        <v>1066</v>
-[...5 lines deleted...]
-        <v>1626</v>
+        <v>47863</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>637</v>
+        <v>661</v>
       </c>
       <c r="C32" t="s">
         <v>38</v>
       </c>
       <c r="D32">
-        <v>338</v>
+        <v>20526</v>
       </c>
       <c r="E32">
-        <v>617</v>
-[...5 lines deleted...]
-        <v>1103</v>
+        <v>20526</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>638</v>
+        <v>662</v>
       </c>
       <c r="C33" t="s">
         <v>38</v>
       </c>
       <c r="D33">
-        <v>138</v>
+        <v>1786</v>
       </c>
       <c r="E33">
-        <v>360</v>
-[...8 lines deleted...]
-    <row r="34"/>
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>663</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>20542</v>
+      </c>
+      <c r="E34">
+        <v>20542</v>
+      </c>
+    </row>
     <row r="35">
       <c r="A35">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>9</v>
+        <v>664</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D35">
-        <v>16162</v>
+        <v>916</v>
       </c>
       <c r="E35">
-        <v>53217</v>
-[...5 lines deleted...]
-        <v>88262</v>
+        <v>916</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" t="s">
-        <v>30</v>
+      <c r="A36">
+        <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>30</v>
+        <v>665</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D36">
-        <v>1141</v>
+        <v>701</v>
       </c>
       <c r="E36">
-        <v>6116</v>
-[...30 lines deleted...]
-    </row>
+        <v>701</v>
+      </c>
+    </row>
+    <row r="37"/>
     <row r="38">
       <c r="A38">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>640</v>
+        <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D38">
-        <v>468</v>
+        <v>35010</v>
       </c>
       <c r="E38">
-        <v>13897</v>
-[...5 lines deleted...]
-        <v>15256</v>
+        <v>35010</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39">
-        <v>3</v>
+      <c r="A39" t="s">
+        <v>30</v>
       </c>
       <c r="B39" t="s">
-        <v>641</v>
+        <v>30</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D39">
-        <v>808</v>
+        <v>3233</v>
       </c>
       <c r="E39">
-        <v>11818</v>
-[...5 lines deleted...]
-        <v>14141</v>
+        <v>3233</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>642</v>
+        <v>666</v>
       </c>
       <c r="C40" t="s">
         <v>38</v>
       </c>
       <c r="D40">
-        <v>4323</v>
+        <v>4099</v>
       </c>
       <c r="E40">
-        <v>4158</v>
-[...5 lines deleted...]
-        <v>17345</v>
+        <v>4099</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>643</v>
+        <v>667</v>
       </c>
       <c r="C41" t="s">
         <v>38</v>
       </c>
       <c r="D41">
-        <v>2800</v>
+        <v>614</v>
       </c>
       <c r="E41">
-        <v>4924</v>
-[...5 lines deleted...]
-        <v>8441</v>
+        <v>614</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>644</v>
+        <v>668</v>
       </c>
       <c r="C42" t="s">
         <v>38</v>
       </c>
       <c r="D42">
-        <v>241</v>
+        <v>784</v>
       </c>
       <c r="E42">
-        <v>625</v>
-[...5 lines deleted...]
-        <v>1018</v>
+        <v>784</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>645</v>
+        <v>669</v>
       </c>
       <c r="C43" t="s">
         <v>38</v>
       </c>
       <c r="D43">
-        <v>73</v>
+        <v>572</v>
       </c>
       <c r="E43">
-        <v>469</v>
-[...5 lines deleted...]
-        <v>604</v>
+        <v>572</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>646</v>
+        <v>670</v>
       </c>
       <c r="C44" t="s">
         <v>38</v>
       </c>
       <c r="D44">
-        <v>82</v>
+        <v>17890</v>
       </c>
       <c r="E44">
-        <v>218</v>
-[...16 lines deleted...]
-      <c r="C46" t="s">
+        <v>17890</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>671</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>7818</v>
+      </c>
+      <c r="E45">
+        <v>7818</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>7</v>
+      </c>
+      <c r="B47" t="s">
+        <v>12</v>
+      </c>
+      <c r="C47" t="s">
         <v>35</v>
       </c>
-      <c r="D46">
-[...19 lines deleted...]
-      <c r="C47" t="s">
+      <c r="D47">
+        <v>5308</v>
+      </c>
+      <c r="E47">
+        <v>5308</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>30</v>
+      </c>
+      <c r="B48" t="s">
+        <v>30</v>
+      </c>
+      <c r="C48" t="s">
         <v>36</v>
       </c>
-      <c r="D47">
-[...21 lines deleted...]
-      </c>
       <c r="D48">
-        <v>6142</v>
+        <v>1251</v>
       </c>
       <c r="E48">
-        <v>11731</v>
-[...5 lines deleted...]
-        <v>20361</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>648</v>
+        <v>672</v>
       </c>
       <c r="C49" t="s">
         <v>38</v>
       </c>
       <c r="D49">
-        <v>1393</v>
+        <v>2205</v>
       </c>
       <c r="E49">
-        <v>2475</v>
-[...5 lines deleted...]
-        <v>4172</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>649</v>
+        <v>673</v>
       </c>
       <c r="C50" t="s">
         <v>38</v>
       </c>
       <c r="D50">
-        <v>86</v>
+        <v>852</v>
       </c>
       <c r="E50">
-        <v>537</v>
-[...5 lines deleted...]
-        <v>776</v>
+        <v>852</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>650</v>
+        <v>674</v>
       </c>
       <c r="C51" t="s">
         <v>38</v>
       </c>
       <c r="D51">
-        <v>999</v>
+        <v>225</v>
       </c>
       <c r="E51">
-        <v>856</v>
-[...5 lines deleted...]
-        <v>5103</v>
+        <v>225</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>651</v>
+        <v>675</v>
       </c>
       <c r="C52" t="s">
         <v>38</v>
       </c>
       <c r="D52">
-        <v>133</v>
+        <v>156</v>
       </c>
       <c r="E52">
-        <v>648</v>
-[...5 lines deleted...]
-        <v>1021</v>
+        <v>156</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B53" t="s">
-        <v>652</v>
+        <v>676</v>
       </c>
       <c r="C53" t="s">
         <v>38</v>
       </c>
       <c r="D53">
-        <v>100</v>
+        <v>226</v>
       </c>
       <c r="E53">
-        <v>433</v>
-[...5 lines deleted...]
-        <v>959</v>
+        <v>226</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B54" t="s">
-        <v>653</v>
+        <v>677</v>
       </c>
       <c r="C54" t="s">
         <v>38</v>
       </c>
       <c r="D54">
-        <v>3927</v>
+        <v>393</v>
       </c>
       <c r="E54">
-        <v>2908</v>
-[...9 lines deleted...]
-      <c r="A55">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
         <v>8</v>
       </c>
-      <c r="B55" t="s">
-[...18 lines deleted...]
-    <row r="56"/>
+      <c r="B56" t="s">
+        <v>13</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>25543</v>
+      </c>
+      <c r="E56">
+        <v>25543</v>
+      </c>
+    </row>
     <row r="57">
-      <c r="A57">
-        <v>6</v>
+      <c r="A57" t="s">
+        <v>30</v>
       </c>
       <c r="B57" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C57" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D57">
-        <v>1121</v>
+        <v>3127</v>
       </c>
       <c r="E57">
-        <v>4607</v>
-[...5 lines deleted...]
-        <v>8565</v>
+        <v>3127</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" t="s">
-        <v>30</v>
+      <c r="A58">
+        <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>30</v>
+        <v>678</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D58">
-        <v>175</v>
+        <v>11085</v>
       </c>
       <c r="E58">
-        <v>702</v>
-[...5 lines deleted...]
-        <v>1151</v>
+        <v>11085</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>655</v>
+        <v>679</v>
       </c>
       <c r="C59" t="s">
         <v>38</v>
       </c>
       <c r="D59">
-        <v>445</v>
+        <v>6664</v>
       </c>
       <c r="E59">
-        <v>806</v>
-[...5 lines deleted...]
-        <v>1458</v>
+        <v>6664</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>656</v>
+        <v>680</v>
       </c>
       <c r="C60" t="s">
         <v>38</v>
       </c>
       <c r="D60">
-        <v>125</v>
+        <v>612</v>
       </c>
       <c r="E60">
-        <v>1605</v>
-[...5 lines deleted...]
-        <v>1865</v>
+        <v>612</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B61" t="s">
-        <v>657</v>
+        <v>681</v>
       </c>
       <c r="C61" t="s">
         <v>38</v>
       </c>
       <c r="D61">
-        <v>107</v>
+        <v>2969</v>
       </c>
       <c r="E61">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>458</v>
+        <v>2969</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B62" t="s">
-        <v>658</v>
+        <v>682</v>
       </c>
       <c r="C62" t="s">
         <v>38</v>
       </c>
       <c r="D62">
-        <v>128</v>
+        <v>616</v>
       </c>
       <c r="E62">
-        <v>355</v>
-[...5 lines deleted...]
-        <v>1681</v>
+        <v>616</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B63" t="s">
-        <v>659</v>
+        <v>683</v>
       </c>
       <c r="C63" t="s">
         <v>38</v>
       </c>
       <c r="D63">
-        <v>22</v>
+        <v>470</v>
       </c>
       <c r="E63">
-        <v>170</v>
-[...30 lines deleted...]
-    </row>
+        <v>470</v>
+      </c>
+    </row>
+    <row r="64"/>
     <row r="65">
       <c r="A65">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B65" t="s">
-        <v>661</v>
+        <v>14</v>
       </c>
       <c r="C65" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D65">
-        <v>66</v>
+        <v>32240</v>
       </c>
       <c r="E65">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>1003</v>
+        <v>32240</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66">
-        <v>8</v>
+      <c r="A66" t="s">
+        <v>30</v>
       </c>
       <c r="B66" t="s">
-        <v>662</v>
+        <v>30</v>
       </c>
       <c r="C66" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D66">
-        <v>26</v>
+        <v>2789</v>
       </c>
       <c r="E66">
-        <v>301</v>
-[...8 lines deleted...]
-    <row r="67"/>
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>1</v>
+      </c>
+      <c r="B67" t="s">
+        <v>684</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>18460</v>
+      </c>
+      <c r="E67">
+        <v>18460</v>
+      </c>
+    </row>
     <row r="68">
       <c r="A68">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B68" t="s">
-        <v>12</v>
+        <v>685</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D68">
-        <v>725</v>
+        <v>2448</v>
       </c>
       <c r="E68">
-        <v>3051</v>
-[...5 lines deleted...]
-        <v>5676</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="69">
-      <c r="A69" t="s">
-        <v>30</v>
+      <c r="A69">
+        <v>3</v>
       </c>
       <c r="B69" t="s">
-        <v>30</v>
+        <v>686</v>
       </c>
       <c r="C69" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D69">
-        <v>253</v>
+        <v>1761</v>
       </c>
       <c r="E69">
-        <v>1169</v>
-[...5 lines deleted...]
-        <v>1862</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B70" t="s">
-        <v>663</v>
+        <v>687</v>
       </c>
       <c r="C70" t="s">
         <v>38</v>
       </c>
       <c r="D70">
-        <v>176</v>
+        <v>1902</v>
       </c>
       <c r="E70">
-        <v>741</v>
-[...5 lines deleted...]
-        <v>1258</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B71" t="s">
-        <v>664</v>
+        <v>688</v>
       </c>
       <c r="C71" t="s">
         <v>38</v>
       </c>
       <c r="D71">
-        <v>175</v>
+        <v>2683</v>
       </c>
       <c r="E71">
-        <v>542</v>
-[...5 lines deleted...]
-        <v>1627</v>
+        <v>2683</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B72" t="s">
-        <v>665</v>
+        <v>689</v>
       </c>
       <c r="C72" t="s">
         <v>38</v>
       </c>
       <c r="D72">
-        <v>41</v>
+        <v>2197</v>
       </c>
       <c r="E72">
-        <v>197</v>
-[...30 lines deleted...]
-    </row>
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="73"/>
     <row r="74">
       <c r="A74">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B74" t="s">
-        <v>667</v>
+        <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D74">
-        <v>42</v>
+        <v>8648</v>
       </c>
       <c r="E74">
-        <v>263</v>
-[...8 lines deleted...]
-    <row r="75"/>
+        <v>8648</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>30</v>
+      </c>
+      <c r="B75" t="s">
+        <v>30</v>
+      </c>
+      <c r="C75" t="s">
+        <v>36</v>
+      </c>
+      <c r="D75">
+        <v>914</v>
+      </c>
+      <c r="E75">
+        <v>914</v>
+      </c>
+    </row>
     <row r="76">
       <c r="A76">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B76" t="s">
-        <v>13</v>
+        <v>690</v>
       </c>
       <c r="C76" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D76">
-        <v>9153</v>
+        <v>6403</v>
       </c>
       <c r="E76">
-        <v>34868</v>
-[...5 lines deleted...]
-        <v>51457</v>
+        <v>6403</v>
       </c>
     </row>
     <row r="77">
-      <c r="A77" t="s">
-        <v>30</v>
+      <c r="A77">
+        <v>2</v>
       </c>
       <c r="B77" t="s">
-        <v>30</v>
+        <v>691</v>
       </c>
       <c r="C77" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D77">
-        <v>1428</v>
+        <v>612</v>
       </c>
       <c r="E77">
-        <v>4543</v>
-[...5 lines deleted...]
-        <v>6877</v>
+        <v>612</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B78" t="s">
-        <v>668</v>
+        <v>692</v>
       </c>
       <c r="C78" t="s">
         <v>38</v>
       </c>
       <c r="D78">
-        <v>1239</v>
+        <v>269</v>
       </c>
       <c r="E78">
-        <v>6983</v>
-[...5 lines deleted...]
-        <v>9125</v>
+        <v>269</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B79" t="s">
-        <v>669</v>
+        <v>693</v>
       </c>
       <c r="C79" t="s">
         <v>38</v>
       </c>
       <c r="D79">
-        <v>618</v>
+        <v>251</v>
       </c>
       <c r="E79">
-        <v>1162</v>
-[...5 lines deleted...]
-        <v>5073</v>
+        <v>251</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B80" t="s">
-        <v>670</v>
+        <v>694</v>
       </c>
       <c r="C80" t="s">
         <v>38</v>
       </c>
       <c r="D80">
-        <v>229</v>
+        <v>134</v>
       </c>
       <c r="E80">
-        <v>1075</v>
-[...5 lines deleted...]
-        <v>1555</v>
+        <v>134</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B81" t="s">
-        <v>671</v>
+        <v>695</v>
       </c>
       <c r="C81" t="s">
         <v>38</v>
       </c>
       <c r="D81">
-        <v>4044</v>
+        <v>65</v>
       </c>
       <c r="E81">
-        <v>4703</v>
-[...30 lines deleted...]
-    </row>
+        <v>65</v>
+      </c>
+    </row>
+    <row r="82"/>
     <row r="83">
       <c r="A83">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B83" t="s">
-        <v>673</v>
+        <v>17</v>
       </c>
       <c r="C83" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D83">
-        <v>332</v>
+        <v>17684</v>
       </c>
       <c r="E83">
-        <v>596</v>
-[...5 lines deleted...]
-        <v>1026</v>
+        <v>17684</v>
       </c>
     </row>
     <row r="84">
-      <c r="A84">
-        <v>7</v>
+      <c r="A84" t="s">
+        <v>30</v>
       </c>
       <c r="B84" t="s">
-        <v>674</v>
+        <v>30</v>
       </c>
       <c r="C84" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D84">
-        <v>804</v>
+        <v>2497</v>
       </c>
       <c r="E84">
-        <v>3292</v>
-[...5 lines deleted...]
-        <v>4192</v>
+        <v>2497</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B85" t="s">
-        <v>675</v>
+        <v>696</v>
       </c>
       <c r="C85" t="s">
         <v>38</v>
       </c>
       <c r="D85">
-        <v>251</v>
+        <v>4929</v>
       </c>
       <c r="E85">
-        <v>6978</v>
-[...8 lines deleted...]
-    <row r="86"/>
+        <v>4929</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>2</v>
+      </c>
+      <c r="B86" t="s">
+        <v>697</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>983</v>
+      </c>
+      <c r="E86">
+        <v>983</v>
+      </c>
+    </row>
     <row r="87">
       <c r="A87">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>14</v>
+        <v>698</v>
       </c>
       <c r="C87" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D87">
-        <v>308</v>
+        <v>916</v>
       </c>
       <c r="E87">
-        <v>790</v>
-[...5 lines deleted...]
-        <v>2305</v>
+        <v>916</v>
       </c>
     </row>
     <row r="88">
-      <c r="A88" t="s">
-        <v>30</v>
+      <c r="A88">
+        <v>4</v>
       </c>
       <c r="B88" t="s">
-        <v>30</v>
+        <v>699</v>
       </c>
       <c r="C88" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D88">
-        <v>107</v>
+        <v>969</v>
       </c>
       <c r="E88">
-        <v>239</v>
-[...5 lines deleted...]
-        <v>435</v>
+        <v>969</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B89" t="s">
-        <v>676</v>
+        <v>700</v>
       </c>
       <c r="C89" t="s">
         <v>38</v>
       </c>
       <c r="D89">
-        <v>71</v>
+        <v>333</v>
       </c>
       <c r="E89">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>985</v>
+        <v>333</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B90" t="s">
-        <v>677</v>
+        <v>701</v>
       </c>
       <c r="C90" t="s">
         <v>38</v>
       </c>
       <c r="D90">
-        <v>71</v>
+        <v>7057</v>
       </c>
       <c r="E90">
-        <v>227</v>
-[...30 lines deleted...]
-    </row>
+        <v>7057</v>
+      </c>
+    </row>
+    <row r="91"/>
     <row r="92">
       <c r="A92">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B92" t="s">
-        <v>679</v>
+        <v>18</v>
       </c>
       <c r="C92" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D92">
-        <v>25</v>
+        <v>997</v>
       </c>
       <c r="E92">
-        <v>46</v>
-[...4 lines deleted...]
-      <c r="G92">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>30</v>
+      </c>
+      <c r="B93" t="s">
+        <v>30</v>
+      </c>
+      <c r="C93" t="s">
+        <v>36</v>
+      </c>
+      <c r="D93">
         <v>129</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      </c>
       <c r="E93">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>129</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>681</v>
+        <v>702</v>
       </c>
       <c r="C94" t="s">
         <v>38</v>
       </c>
       <c r="D94">
-        <v>13</v>
+        <v>276</v>
       </c>
       <c r="E94">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>227</v>
+        <v>276</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B95" t="s">
-        <v>682</v>
+        <v>703</v>
       </c>
       <c r="C95" t="s">
         <v>38</v>
       </c>
       <c r="D95">
-        <v>3</v>
+        <v>364</v>
       </c>
       <c r="E95">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>364</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B96" t="s">
-        <v>683</v>
+        <v>704</v>
       </c>
       <c r="C96" t="s">
         <v>38</v>
       </c>
       <c r="D96">
-        <v>2</v>
+        <v>43</v>
       </c>
       <c r="E96">
-        <v>15</v>
-[...16 lines deleted...]
-      <c r="C98" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>4</v>
+      </c>
+      <c r="B97" t="s">
+        <v>705</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>185</v>
+      </c>
+      <c r="E97">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="98"/>
+    <row r="99">
+      <c r="A99">
+        <v>14</v>
+      </c>
+      <c r="B99" t="s">
+        <v>19</v>
+      </c>
+      <c r="C99" t="s">
         <v>35</v>
       </c>
-      <c r="D98">
-[...19 lines deleted...]
-      <c r="C99" t="s">
+      <c r="D99">
+        <v>6477</v>
+      </c>
+      <c r="E99">
+        <v>6477</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>30</v>
+      </c>
+      <c r="B100" t="s">
+        <v>30</v>
+      </c>
+      <c r="C100" t="s">
         <v>36</v>
       </c>
-      <c r="D99">
-[...21 lines deleted...]
-      </c>
       <c r="D100">
-        <v>414</v>
+        <v>1713</v>
       </c>
       <c r="E100">
-        <v>1308</v>
-[...5 lines deleted...]
-        <v>2658</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B101" t="s">
-        <v>685</v>
+        <v>706</v>
       </c>
       <c r="C101" t="s">
         <v>38</v>
       </c>
       <c r="D101">
-        <v>278</v>
+        <v>2405</v>
       </c>
       <c r="E101">
-        <v>697</v>
-[...5 lines deleted...]
-        <v>1911</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B102" t="s">
-        <v>686</v>
+        <v>707</v>
       </c>
       <c r="C102" t="s">
         <v>38</v>
       </c>
       <c r="D102">
-        <v>68</v>
+        <v>1111</v>
       </c>
       <c r="E102">
-        <v>275</v>
-[...5 lines deleted...]
-        <v>459</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B103" t="s">
-        <v>687</v>
+        <v>708</v>
       </c>
       <c r="C103" t="s">
         <v>38</v>
       </c>
       <c r="D103">
-        <v>40</v>
+        <v>236</v>
       </c>
       <c r="E103">
-        <v>224</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>236</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B104" t="s">
-        <v>688</v>
+        <v>709</v>
       </c>
       <c r="C104" t="s">
         <v>38</v>
       </c>
       <c r="D104">
-        <v>48</v>
+        <v>733</v>
       </c>
       <c r="E104">
-        <v>148</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>733</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B105" t="s">
-        <v>689</v>
+        <v>710</v>
       </c>
       <c r="C105" t="s">
         <v>38</v>
       </c>
       <c r="D105">
-        <v>54</v>
+        <v>192</v>
       </c>
       <c r="E105">
-        <v>107</v>
-[...5 lines deleted...]
-        <v>231</v>
+        <v>192</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B106" t="s">
-        <v>690</v>
+        <v>711</v>
       </c>
       <c r="C106" t="s">
         <v>38</v>
       </c>
       <c r="D106">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="E106">
-        <v>56</v>
-[...31 lines deleted...]
-    <row r="108"/>
+        <v>87</v>
+      </c>
+    </row>
+    <row r="107"/>
+    <row r="108">
+      <c r="A108">
+        <v>15</v>
+      </c>
+      <c r="B108" t="s">
+        <v>20</v>
+      </c>
+      <c r="C108" t="s">
+        <v>35</v>
+      </c>
+      <c r="D108">
+        <v>2578</v>
+      </c>
+      <c r="E108">
+        <v>2578</v>
+      </c>
+    </row>
     <row r="109">
-      <c r="A109">
-        <v>11</v>
+      <c r="A109" t="s">
+        <v>30</v>
       </c>
       <c r="B109" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="C109" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D109">
-        <v>497</v>
+        <v>720</v>
       </c>
       <c r="E109">
-        <v>1256</v>
-[...5 lines deleted...]
-        <v>2302</v>
+        <v>720</v>
       </c>
     </row>
     <row r="110">
-      <c r="A110" t="s">
-        <v>30</v>
+      <c r="A110">
+        <v>1</v>
       </c>
       <c r="B110" t="s">
-        <v>30</v>
+        <v>712</v>
       </c>
       <c r="C110" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D110">
-        <v>125</v>
+        <v>1472</v>
       </c>
       <c r="E110">
-        <v>498</v>
-[...5 lines deleted...]
-        <v>833</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B111" t="s">
-        <v>692</v>
+        <v>713</v>
       </c>
       <c r="C111" t="s">
         <v>38</v>
       </c>
       <c r="D111">
-        <v>106</v>
+        <v>386</v>
       </c>
       <c r="E111">
-        <v>372</v>
-[...30 lines deleted...]
-    </row>
+        <v>386</v>
+      </c>
+    </row>
+    <row r="112"/>
     <row r="113">
       <c r="A113">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="B113" t="s">
-        <v>694</v>
+        <v>21</v>
       </c>
       <c r="C113" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D113">
-        <v>209</v>
+        <v>3355</v>
       </c>
       <c r="E113">
-        <v>149</v>
-[...8 lines deleted...]
-    <row r="114"/>
+        <v>3355</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>30</v>
+      </c>
+      <c r="B114" t="s">
+        <v>30</v>
+      </c>
+      <c r="C114" t="s">
+        <v>36</v>
+      </c>
+      <c r="D114">
+        <v>901</v>
+      </c>
+      <c r="E114">
+        <v>901</v>
+      </c>
+    </row>
     <row r="115">
       <c r="A115">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B115" t="s">
-        <v>17</v>
+        <v>714</v>
       </c>
       <c r="C115" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D115">
-        <v>5270</v>
+        <v>1289</v>
       </c>
       <c r="E115">
-        <v>16843</v>
-[...5 lines deleted...]
-        <v>28785</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="116">
-      <c r="A116" t="s">
-        <v>30</v>
+      <c r="A116">
+        <v>2</v>
       </c>
       <c r="B116" t="s">
-        <v>30</v>
+        <v>715</v>
       </c>
       <c r="C116" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D116">
-        <v>436</v>
+        <v>1165</v>
       </c>
       <c r="E116">
-        <v>3357</v>
-[...30 lines deleted...]
-    </row>
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="117"/>
     <row r="118">
       <c r="A118">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="B118" t="s">
-        <v>696</v>
+        <v>22</v>
       </c>
       <c r="C118" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D118">
-        <v>196</v>
+        <v>3539</v>
       </c>
       <c r="E118">
-        <v>1999</v>
-[...5 lines deleted...]
-        <v>2726</v>
+        <v>3539</v>
       </c>
     </row>
     <row r="119">
-      <c r="A119">
-        <v>3</v>
+      <c r="A119" t="s">
+        <v>30</v>
       </c>
       <c r="B119" t="s">
-        <v>697</v>
+        <v>30</v>
       </c>
       <c r="C119" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D119">
-        <v>2335</v>
+        <v>931</v>
       </c>
       <c r="E119">
-        <v>698</v>
-[...5 lines deleted...]
-        <v>3235</v>
+        <v>931</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B120" t="s">
-        <v>698</v>
+        <v>716</v>
       </c>
       <c r="C120" t="s">
         <v>38</v>
       </c>
       <c r="D120">
-        <v>57</v>
+        <v>1066</v>
       </c>
       <c r="E120">
-        <v>415</v>
-[...5 lines deleted...]
-        <v>695</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B121" t="s">
-        <v>699</v>
+        <v>717</v>
       </c>
       <c r="C121" t="s">
         <v>38</v>
       </c>
       <c r="D121">
-        <v>59</v>
+        <v>237</v>
       </c>
       <c r="E121">
-        <v>556</v>
-[...5 lines deleted...]
-        <v>956</v>
+        <v>237</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B122" t="s">
-        <v>700</v>
+        <v>718</v>
       </c>
       <c r="C122" t="s">
         <v>38</v>
       </c>
       <c r="D122">
-        <v>20</v>
+        <v>150</v>
       </c>
       <c r="E122">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>284</v>
+        <v>150</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B123" t="s">
-        <v>701</v>
+        <v>719</v>
       </c>
       <c r="C123" t="s">
         <v>38</v>
       </c>
       <c r="D123">
-        <v>80</v>
+        <v>584</v>
       </c>
       <c r="E123">
-        <v>234</v>
-[...5 lines deleted...]
-        <v>416</v>
+        <v>584</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B124" t="s">
-        <v>702</v>
+        <v>720</v>
       </c>
       <c r="C124" t="s">
         <v>38</v>
       </c>
       <c r="D124">
-        <v>691</v>
+        <v>60</v>
       </c>
       <c r="E124">
-        <v>5510</v>
-[...16 lines deleted...]
-      <c r="C126" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>6</v>
+      </c>
+      <c r="B125" t="s">
+        <v>721</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>511</v>
+      </c>
+      <c r="E125">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="126"/>
+    <row r="127">
+      <c r="A127">
+        <v>24</v>
+      </c>
+      <c r="B127" t="s">
+        <v>23</v>
+      </c>
+      <c r="C127" t="s">
         <v>35</v>
       </c>
-      <c r="D126">
-[...19 lines deleted...]
-      <c r="C127" t="s">
+      <c r="D127">
+        <v>329</v>
+      </c>
+      <c r="E127">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>30</v>
+      </c>
+      <c r="B128" t="s">
+        <v>30</v>
+      </c>
+      <c r="C128" t="s">
         <v>36</v>
       </c>
-      <c r="D127">
-[...21 lines deleted...]
-      </c>
       <c r="D128">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="E128">
-        <v>463</v>
-[...5 lines deleted...]
-        <v>1280</v>
+        <v>194</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>704</v>
+        <v>722</v>
       </c>
       <c r="C129" t="s">
         <v>38</v>
       </c>
       <c r="D129">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="E129">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>434</v>
+        <v>90</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B130" t="s">
-        <v>705</v>
+        <v>723</v>
       </c>
       <c r="C130" t="s">
         <v>38</v>
       </c>
       <c r="D130">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E130">
-        <v>156</v>
-[...87 lines deleted...]
-      <c r="D134">
         <v>45</v>
-      </c>
-[...794 lines deleted...]
-        <v>253</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -10990,15099 +9770,5496 @@
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>734</v>
+        <v>724</v>
       </c>
       <c r="D2" t="s">
-        <v>735</v>
+        <v>725</v>
       </c>
       <c r="E2" t="s">
-        <v>736</v>
+        <v>726</v>
       </c>
       <c r="F2" t="s">
-        <v>737</v>
+        <v>727</v>
       </c>
       <c r="G2">
-        <v>39061</v>
+        <v>28195</v>
       </c>
       <c r="H2">
-        <v>10341</v>
+        <v>77646</v>
       </c>
       <c r="I2">
-        <v>13424</v>
+        <v>46337</v>
       </c>
       <c r="J2">
-        <v>35796</v>
+        <v>66246</v>
       </c>
       <c r="K2">
-        <v>4055</v>
+        <v>64591</v>
       </c>
       <c r="L2">
-        <v>261</v>
+        <v>3105</v>
       </c>
       <c r="M2">
-        <v>804</v>
+        <v>3030</v>
       </c>
       <c r="N2">
-        <v>15316</v>
+        <v>42849</v>
       </c>
       <c r="O2">
-        <v>372</v>
+        <v>1011</v>
       </c>
       <c r="P2">
-        <v>2167</v>
+        <v>3058</v>
       </c>
       <c r="Q2">
-        <v>154</v>
+        <v>1467</v>
       </c>
       <c r="R2">
-        <v>74386</v>
+        <v>26185</v>
       </c>
       <c r="S2">
-        <v>248</v>
+        <v>2419</v>
       </c>
       <c r="T2">
-        <v>17129</v>
+        <v>30741</v>
       </c>
       <c r="U2">
-        <v>1767</v>
+        <v>6660</v>
       </c>
       <c r="V2">
-        <v>4074</v>
+        <v>13155</v>
       </c>
       <c r="W2">
-        <v>443</v>
+        <v>5621</v>
       </c>
       <c r="X2">
-        <v>123</v>
+        <v>2450</v>
       </c>
       <c r="Y2">
-        <v>219921</v>
+        <v>424766</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3">
-        <v>2</v>
+      <c r="A3" t="s">
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
-[...11 lines deleted...]
-        <v>739</v>
+        <v>31</v>
       </c>
       <c r="G3">
-        <v>3878</v>
+        <v>28195</v>
       </c>
       <c r="H3">
-        <v>10016</v>
+        <v>77646</v>
       </c>
       <c r="I3">
-        <v>6680</v>
+        <v>46337</v>
       </c>
       <c r="J3">
-        <v>3597</v>
+        <v>66246</v>
       </c>
       <c r="K3">
-        <v>20904</v>
+        <v>64591</v>
       </c>
       <c r="L3">
-        <v>195</v>
+        <v>3105</v>
       </c>
       <c r="M3">
-        <v>303</v>
+        <v>3030</v>
       </c>
       <c r="N3">
-        <v>8204</v>
+        <v>42849</v>
       </c>
       <c r="O3">
-        <v>161</v>
+        <v>1011</v>
       </c>
       <c r="P3">
-        <v>3367</v>
+        <v>3058</v>
       </c>
       <c r="Q3">
-        <v>130</v>
+        <v>1467</v>
       </c>
       <c r="R3">
-        <v>2071</v>
+        <v>26185</v>
       </c>
       <c r="S3">
-        <v>641</v>
+        <v>2419</v>
       </c>
       <c r="T3">
-        <v>12228</v>
+        <v>30741</v>
       </c>
       <c r="U3">
-        <v>621</v>
+        <v>6660</v>
       </c>
       <c r="V3">
-        <v>14702</v>
+        <v>13155</v>
       </c>
       <c r="W3">
-        <v>1213</v>
+        <v>5621</v>
       </c>
       <c r="X3">
-        <v>268</v>
+        <v>2450</v>
       </c>
       <c r="Y3">
-        <v>89179</v>
-[...141 lines deleted...]
-        <v>555677</v>
+        <v>424766</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>737</v>
-[...7237 lines deleted...]
-        <v>963</v>
+        <v>727</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>35</v>
       </c>
       <c r="D2">
-        <v>57163</v>
+        <v>28195</v>
       </c>
       <c r="E2">
-        <v>57163</v>
+        <v>28195</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3">
-        <v>9713</v>
+        <v>5288</v>
       </c>
       <c r="E3">
-        <v>9713</v>
+        <v>5288</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>964</v>
+        <v>728</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4">
-        <v>33532</v>
+        <v>6229</v>
       </c>
       <c r="E4">
-        <v>33532</v>
+        <v>6229</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>965</v>
+        <v>729</v>
       </c>
       <c r="C5" t="s">
         <v>38</v>
       </c>
       <c r="D5">
-        <v>3840</v>
+        <v>7413</v>
       </c>
       <c r="E5">
-        <v>3840</v>
+        <v>7413</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>966</v>
+        <v>730</v>
       </c>
       <c r="C6" t="s">
         <v>38</v>
       </c>
       <c r="D6">
-        <v>7212</v>
+        <v>1139</v>
       </c>
       <c r="E6">
-        <v>7212</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>967</v>
+        <v>731</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7">
-        <v>950</v>
+        <v>963</v>
       </c>
       <c r="E7">
-        <v>950</v>
+        <v>963</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>968</v>
+        <v>732</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8">
-        <v>556</v>
+        <v>676</v>
       </c>
       <c r="E8">
-        <v>556</v>
+        <v>676</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>969</v>
+        <v>733</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9">
-        <v>424</v>
+        <v>6487</v>
       </c>
       <c r="E9">
-        <v>424</v>
-[...18 lines deleted...]
-    </row>
+        <v>6487</v>
+      </c>
+    </row>
+    <row r="10"/>
     <row r="11">
       <c r="A11">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>971</v>
+        <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D11">
-        <v>602</v>
+        <v>77646</v>
       </c>
       <c r="E11">
-        <v>602</v>
-[...2 lines deleted...]
-    <row r="12"/>
+        <v>77646</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12">
+        <v>14959</v>
+      </c>
+      <c r="E12">
+        <v>14959</v>
+      </c>
+    </row>
     <row r="13">
       <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>734</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>31898</v>
+      </c>
+      <c r="E13">
+        <v>31898</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
         <v>2</v>
       </c>
-      <c r="B13" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B14" t="s">
-        <v>30</v>
+        <v>735</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D14">
-        <v>16850</v>
+        <v>14719</v>
       </c>
       <c r="E14">
-        <v>16850</v>
+        <v>14719</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>972</v>
+        <v>736</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
-        <v>16258</v>
+        <v>3750</v>
       </c>
       <c r="E15">
-        <v>16258</v>
+        <v>3750</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>973</v>
+        <v>737</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>6864</v>
+        <v>9347</v>
       </c>
       <c r="E16">
-        <v>6864</v>
+        <v>9347</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>974</v>
+        <v>738</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>3753</v>
+        <v>2192</v>
       </c>
       <c r="E17">
-        <v>3753</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>975</v>
+        <v>739</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
-        <v>2079</v>
+        <v>781</v>
       </c>
       <c r="E18">
-        <v>2079</v>
-[...18 lines deleted...]
-    </row>
+        <v>781</v>
+      </c>
+    </row>
+    <row r="19"/>
     <row r="20">
       <c r="A20">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>977</v>
+        <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D20">
-        <v>328</v>
+        <v>46337</v>
       </c>
       <c r="E20">
-        <v>328</v>
+        <v>46337</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21">
-        <v>7</v>
+      <c r="A21" t="s">
+        <v>30</v>
       </c>
       <c r="B21" t="s">
-        <v>978</v>
+        <v>30</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D21">
-        <v>675</v>
+        <v>7074</v>
       </c>
       <c r="E21">
-        <v>675</v>
+        <v>7074</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>979</v>
+        <v>740</v>
       </c>
       <c r="C22" t="s">
         <v>38</v>
       </c>
       <c r="D22">
-        <v>29953</v>
+        <v>12941</v>
       </c>
       <c r="E22">
-        <v>29953</v>
-[...2 lines deleted...]
-    <row r="23"/>
+        <v>12941</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>741</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>1473</v>
+      </c>
+      <c r="E23">
+        <v>1473</v>
+      </c>
+    </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>8</v>
+        <v>742</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D24">
-        <v>48639</v>
+        <v>21787</v>
       </c>
       <c r="E24">
-        <v>48639</v>
+        <v>21787</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="s">
-        <v>30</v>
+      <c r="A25">
+        <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>30</v>
+        <v>743</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D25">
-        <v>11726</v>
+        <v>1754</v>
       </c>
       <c r="E25">
-        <v>11726</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>980</v>
+        <v>744</v>
       </c>
       <c r="C26" t="s">
         <v>38</v>
       </c>
       <c r="D26">
-        <v>8055</v>
+        <v>626</v>
       </c>
       <c r="E26">
-        <v>8055</v>
+        <v>626</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>981</v>
+        <v>745</v>
       </c>
       <c r="C27" t="s">
         <v>38</v>
       </c>
       <c r="D27">
-        <v>4743</v>
+        <v>682</v>
       </c>
       <c r="E27">
-        <v>4743</v>
-[...18 lines deleted...]
-    </row>
+        <v>682</v>
+      </c>
+    </row>
+    <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>983</v>
+        <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D29">
-        <v>1199</v>
+        <v>66246</v>
       </c>
       <c r="E29">
-        <v>1199</v>
+        <v>66246</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30">
-        <v>5</v>
+      <c r="A30" t="s">
+        <v>30</v>
       </c>
       <c r="B30" t="s">
-        <v>984</v>
+        <v>30</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D30">
-        <v>15144</v>
+        <v>6418</v>
       </c>
       <c r="E30">
-        <v>15144</v>
+        <v>6418</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>985</v>
+        <v>746</v>
       </c>
       <c r="C31" t="s">
         <v>38</v>
       </c>
       <c r="D31">
-        <v>760</v>
+        <v>26334</v>
       </c>
       <c r="E31">
-        <v>760</v>
+        <v>26334</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>986</v>
+        <v>747</v>
       </c>
       <c r="C32" t="s">
         <v>38</v>
       </c>
       <c r="D32">
-        <v>999</v>
+        <v>4329</v>
       </c>
       <c r="E32">
-        <v>999</v>
+        <v>4329</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>987</v>
+        <v>748</v>
       </c>
       <c r="C33" t="s">
         <v>38</v>
       </c>
       <c r="D33">
-        <v>3748</v>
+        <v>4113</v>
       </c>
       <c r="E33">
-        <v>3748</v>
-[...2 lines deleted...]
-    <row r="34"/>
+        <v>4113</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>749</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>22353</v>
+      </c>
+      <c r="E34">
+        <v>22353</v>
+      </c>
+    </row>
     <row r="35">
       <c r="A35">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>9</v>
+        <v>750</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D35">
-        <v>93005</v>
+        <v>2120</v>
       </c>
       <c r="E35">
-        <v>93005</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" t="s">
-        <v>30</v>
+      <c r="A36">
+        <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>30</v>
+        <v>751</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D36">
-        <v>12763</v>
+        <v>579</v>
       </c>
       <c r="E36">
-        <v>12763</v>
-[...18 lines deleted...]
-    </row>
+        <v>579</v>
+      </c>
+    </row>
+    <row r="37"/>
     <row r="38">
       <c r="A38">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>989</v>
+        <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D38">
-        <v>2715</v>
+        <v>64591</v>
       </c>
       <c r="E38">
-        <v>2715</v>
+        <v>64591</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39">
-        <v>3</v>
+      <c r="A39" t="s">
+        <v>30</v>
       </c>
       <c r="B39" t="s">
-        <v>990</v>
+        <v>30</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D39">
-        <v>2961</v>
+        <v>8739</v>
       </c>
       <c r="E39">
-        <v>2961</v>
+        <v>8739</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>991</v>
+        <v>752</v>
       </c>
       <c r="C40" t="s">
         <v>38</v>
       </c>
       <c r="D40">
-        <v>21197</v>
+        <v>18515</v>
       </c>
       <c r="E40">
-        <v>21197</v>
+        <v>18515</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>992</v>
+        <v>753</v>
       </c>
       <c r="C41" t="s">
         <v>38</v>
       </c>
       <c r="D41">
-        <v>584</v>
+        <v>4267</v>
       </c>
       <c r="E41">
-        <v>584</v>
+        <v>4267</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>993</v>
+        <v>754</v>
       </c>
       <c r="C42" t="s">
         <v>38</v>
       </c>
       <c r="D42">
-        <v>989</v>
+        <v>1496</v>
       </c>
       <c r="E42">
-        <v>989</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>994</v>
+        <v>755</v>
       </c>
       <c r="C43" t="s">
         <v>38</v>
       </c>
       <c r="D43">
-        <v>206</v>
+        <v>916</v>
       </c>
       <c r="E43">
-        <v>206</v>
+        <v>916</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>995</v>
+        <v>756</v>
       </c>
       <c r="C44" t="s">
         <v>38</v>
       </c>
       <c r="D44">
-        <v>16514</v>
+        <v>21738</v>
       </c>
       <c r="E44">
-        <v>16514</v>
-[...10 lines deleted...]
-      <c r="C46" t="s">
+        <v>21738</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>757</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>8920</v>
+      </c>
+      <c r="E45">
+        <v>8920</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>6</v>
+      </c>
+      <c r="B47" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" t="s">
         <v>35</v>
       </c>
-      <c r="D46">
-[...13 lines deleted...]
-      <c r="C47" t="s">
+      <c r="D47">
+        <v>3105</v>
+      </c>
+      <c r="E47">
+        <v>3105</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>30</v>
+      </c>
+      <c r="B48" t="s">
+        <v>30</v>
+      </c>
+      <c r="C48" t="s">
         <v>36</v>
       </c>
-      <c r="D47">
-[...15 lines deleted...]
-      </c>
       <c r="D48">
-        <v>15240</v>
+        <v>1093</v>
       </c>
       <c r="E48">
-        <v>15240</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>997</v>
+        <v>758</v>
       </c>
       <c r="C49" t="s">
         <v>38</v>
       </c>
       <c r="D49">
-        <v>19630</v>
+        <v>1094</v>
       </c>
       <c r="E49">
-        <v>19630</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>998</v>
+        <v>759</v>
       </c>
       <c r="C50" t="s">
         <v>38</v>
       </c>
       <c r="D50">
-        <v>1309</v>
+        <v>447</v>
       </c>
       <c r="E50">
-        <v>1309</v>
+        <v>447</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>999</v>
+        <v>760</v>
       </c>
       <c r="C51" t="s">
         <v>38</v>
       </c>
       <c r="D51">
-        <v>15858</v>
+        <v>471</v>
       </c>
       <c r="E51">
-        <v>15858</v>
-[...18 lines deleted...]
-    </row>
+        <v>471</v>
+      </c>
+    </row>
+    <row r="52"/>
     <row r="53">
       <c r="A53">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B53" t="s">
-        <v>1001</v>
+        <v>12</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D53">
-        <v>619</v>
+        <v>3030</v>
       </c>
       <c r="E53">
-        <v>619</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54">
-        <v>7</v>
+      <c r="A54" t="s">
+        <v>30</v>
       </c>
       <c r="B54" t="s">
-        <v>1002</v>
+        <v>30</v>
       </c>
       <c r="C54" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D54">
-        <v>496</v>
+        <v>714</v>
       </c>
       <c r="E54">
-        <v>496</v>
+        <v>714</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B55" t="s">
-        <v>1003</v>
+        <v>761</v>
       </c>
       <c r="C55" t="s">
         <v>38</v>
       </c>
       <c r="D55">
-        <v>315</v>
+        <v>824</v>
       </c>
       <c r="E55">
-        <v>315</v>
-[...2 lines deleted...]
-    <row r="56"/>
+        <v>824</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>2</v>
+      </c>
+      <c r="B56" t="s">
+        <v>762</v>
+      </c>
+      <c r="C56" t="s">
+        <v>38</v>
+      </c>
+      <c r="D56">
+        <v>848</v>
+      </c>
+      <c r="E56">
+        <v>848</v>
+      </c>
+    </row>
     <row r="57">
       <c r="A57">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B57" t="s">
-        <v>11</v>
+        <v>763</v>
       </c>
       <c r="C57" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D57">
-        <v>3369</v>
+        <v>318</v>
       </c>
       <c r="E57">
-        <v>3369</v>
+        <v>318</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" t="s">
-        <v>30</v>
+      <c r="A58">
+        <v>4</v>
       </c>
       <c r="B58" t="s">
-        <v>30</v>
+        <v>764</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D58">
-        <v>1167</v>
+        <v>173</v>
       </c>
       <c r="E58">
-        <v>1167</v>
+        <v>173</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B59" t="s">
-        <v>1004</v>
+        <v>765</v>
       </c>
       <c r="C59" t="s">
         <v>38</v>
       </c>
       <c r="D59">
-        <v>1140</v>
+        <v>153</v>
       </c>
       <c r="E59">
-        <v>1140</v>
-[...18 lines deleted...]
-    </row>
+        <v>153</v>
+      </c>
+    </row>
+    <row r="60"/>
     <row r="61">
       <c r="A61">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B61" t="s">
-        <v>1006</v>
+        <v>13</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D61">
-        <v>325</v>
+        <v>42849</v>
       </c>
       <c r="E61">
-        <v>325</v>
+        <v>42849</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62">
-        <v>4</v>
+      <c r="A62" t="s">
+        <v>30</v>
       </c>
       <c r="B62" t="s">
-        <v>1007</v>
+        <v>30</v>
       </c>
       <c r="C62" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D62">
-        <v>153</v>
+        <v>10794</v>
       </c>
       <c r="E62">
-        <v>153</v>
+        <v>10794</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>1008</v>
+        <v>766</v>
       </c>
       <c r="C63" t="s">
         <v>38</v>
       </c>
       <c r="D63">
-        <v>57</v>
+        <v>17278</v>
       </c>
       <c r="E63">
-        <v>57</v>
+        <v>17278</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>1009</v>
+        <v>767</v>
       </c>
       <c r="C64" t="s">
         <v>38</v>
       </c>
       <c r="D64">
-        <v>133</v>
+        <v>7532</v>
       </c>
       <c r="E64">
-        <v>133</v>
-[...2 lines deleted...]
-    <row r="65"/>
+        <v>7532</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>3</v>
+      </c>
+      <c r="B65" t="s">
+        <v>768</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>1527</v>
+      </c>
+      <c r="E65">
+        <v>1527</v>
+      </c>
+    </row>
     <row r="66">
       <c r="A66">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B66" t="s">
-        <v>12</v>
+        <v>769</v>
       </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D66">
-        <v>2941</v>
+        <v>4079</v>
       </c>
       <c r="E66">
-        <v>2941</v>
+        <v>4079</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" t="s">
-        <v>30</v>
+      <c r="A67">
+        <v>5</v>
       </c>
       <c r="B67" t="s">
-        <v>30</v>
+        <v>770</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D67">
-        <v>1427</v>
+        <v>878</v>
       </c>
       <c r="E67">
-        <v>1427</v>
+        <v>878</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B68" t="s">
-        <v>1010</v>
+        <v>771</v>
       </c>
       <c r="C68" t="s">
         <v>38</v>
       </c>
       <c r="D68">
-        <v>818</v>
+        <v>761</v>
       </c>
       <c r="E68">
-        <v>818</v>
-[...18 lines deleted...]
-    </row>
+        <v>761</v>
+      </c>
+    </row>
+    <row r="69"/>
     <row r="70">
       <c r="A70">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B70" t="s">
-        <v>1012</v>
+        <v>14</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D70">
-        <v>167</v>
+        <v>1011</v>
       </c>
       <c r="E70">
-        <v>167</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="71">
-      <c r="A71">
-        <v>4</v>
+      <c r="A71" t="s">
+        <v>30</v>
       </c>
       <c r="B71" t="s">
-        <v>1013</v>
+        <v>30</v>
       </c>
       <c r="C71" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D71">
-        <v>159</v>
+        <v>225</v>
       </c>
       <c r="E71">
-        <v>159</v>
-[...2 lines deleted...]
-    <row r="72"/>
+        <v>225</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>1</v>
+      </c>
+      <c r="B72" t="s">
+        <v>772</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>288</v>
+      </c>
+      <c r="E72">
+        <v>288</v>
+      </c>
+    </row>
     <row r="73">
       <c r="A73">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B73" t="s">
-        <v>13</v>
+        <v>773</v>
       </c>
       <c r="C73" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D73">
-        <v>39378</v>
+        <v>223</v>
       </c>
       <c r="E73">
-        <v>39378</v>
+        <v>223</v>
       </c>
     </row>
     <row r="74">
-      <c r="A74" t="s">
-        <v>30</v>
+      <c r="A74">
+        <v>3</v>
       </c>
       <c r="B74" t="s">
-        <v>30</v>
+        <v>774</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D74">
-        <v>5557</v>
+        <v>114</v>
       </c>
       <c r="E74">
-        <v>5557</v>
+        <v>114</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B75" t="s">
-        <v>1014</v>
+        <v>775</v>
       </c>
       <c r="C75" t="s">
         <v>38</v>
       </c>
       <c r="D75">
-        <v>4662</v>
+        <v>50</v>
       </c>
       <c r="E75">
-        <v>4662</v>
+        <v>50</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B76" t="s">
-        <v>1015</v>
+        <v>776</v>
       </c>
       <c r="C76" t="s">
         <v>38</v>
       </c>
       <c r="D76">
-        <v>9973</v>
+        <v>85</v>
       </c>
       <c r="E76">
-        <v>9973</v>
+        <v>85</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B77" t="s">
-        <v>1016</v>
+        <v>777</v>
       </c>
       <c r="C77" t="s">
         <v>38</v>
       </c>
       <c r="D77">
-        <v>2408</v>
+        <v>26</v>
       </c>
       <c r="E77">
-        <v>2408</v>
-[...18 lines deleted...]
-    </row>
+        <v>26</v>
+      </c>
+    </row>
+    <row r="78"/>
     <row r="79">
       <c r="A79">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B79" t="s">
-        <v>1018</v>
+        <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D79">
-        <v>657</v>
+        <v>3058</v>
       </c>
       <c r="E79">
-        <v>657</v>
+        <v>3058</v>
       </c>
     </row>
     <row r="80">
-      <c r="A80">
-        <v>6</v>
+      <c r="A80" t="s">
+        <v>30</v>
       </c>
       <c r="B80" t="s">
-        <v>1019</v>
+        <v>30</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D80">
-        <v>691</v>
+        <v>627</v>
       </c>
       <c r="E80">
-        <v>691</v>
+        <v>627</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B81" t="s">
-        <v>1020</v>
+        <v>778</v>
       </c>
       <c r="C81" t="s">
         <v>38</v>
       </c>
       <c r="D81">
-        <v>798</v>
+        <v>1045</v>
       </c>
       <c r="E81">
-        <v>798</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>1021</v>
+        <v>779</v>
       </c>
       <c r="C82" t="s">
         <v>38</v>
       </c>
       <c r="D82">
-        <v>13659</v>
+        <v>468</v>
       </c>
       <c r="E82">
-        <v>13659</v>
-[...2 lines deleted...]
-    <row r="83"/>
+        <v>468</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>3</v>
+      </c>
+      <c r="B83" t="s">
+        <v>780</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>263</v>
+      </c>
+      <c r="E83">
+        <v>263</v>
+      </c>
+    </row>
     <row r="84">
       <c r="A84">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B84" t="s">
-        <v>14</v>
+        <v>781</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D84">
-        <v>5396</v>
+        <v>279</v>
       </c>
       <c r="E84">
-        <v>5396</v>
+        <v>279</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85" t="s">
-        <v>30</v>
+      <c r="A85">
+        <v>5</v>
       </c>
       <c r="B85" t="s">
-        <v>30</v>
+        <v>782</v>
       </c>
       <c r="C85" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D85">
-        <v>1173</v>
+        <v>233</v>
       </c>
       <c r="E85">
-        <v>1173</v>
+        <v>233</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B86" t="s">
-        <v>1022</v>
+        <v>783</v>
       </c>
       <c r="C86" t="s">
         <v>38</v>
       </c>
       <c r="D86">
-        <v>3647</v>
+        <v>143</v>
       </c>
       <c r="E86">
-        <v>3647</v>
-[...18 lines deleted...]
-    </row>
+        <v>143</v>
+      </c>
+    </row>
+    <row r="87"/>
     <row r="88">
       <c r="A88">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B88" t="s">
-        <v>1024</v>
+        <v>16</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D88">
-        <v>81</v>
+        <v>1467</v>
       </c>
       <c r="E88">
-        <v>81</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89">
-        <v>4</v>
+      <c r="A89" t="s">
+        <v>30</v>
       </c>
       <c r="B89" t="s">
-        <v>1025</v>
+        <v>30</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D89">
-        <v>53</v>
+        <v>300</v>
       </c>
       <c r="E89">
-        <v>53</v>
+        <v>300</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>1026</v>
+        <v>784</v>
       </c>
       <c r="C90" t="s">
         <v>38</v>
       </c>
       <c r="D90">
-        <v>62</v>
+        <v>375</v>
       </c>
       <c r="E90">
-        <v>62</v>
+        <v>375</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>1027</v>
+        <v>785</v>
       </c>
       <c r="C91" t="s">
         <v>38</v>
       </c>
       <c r="D91">
-        <v>30</v>
+        <v>232</v>
       </c>
       <c r="E91">
-        <v>30</v>
+        <v>232</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>1028</v>
+        <v>786</v>
       </c>
       <c r="C92" t="s">
         <v>38</v>
       </c>
       <c r="D92">
-        <v>141</v>
+        <v>353</v>
       </c>
       <c r="E92">
-        <v>141</v>
-[...2 lines deleted...]
-    <row r="93"/>
+        <v>353</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>4</v>
+      </c>
+      <c r="B93" t="s">
+        <v>787</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93">
+        <v>103</v>
+      </c>
+      <c r="E93">
+        <v>103</v>
+      </c>
+    </row>
     <row r="94">
       <c r="A94">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>15</v>
+        <v>788</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D94">
-        <v>5086</v>
+        <v>104</v>
       </c>
       <c r="E94">
-        <v>5086</v>
-[...18 lines deleted...]
-    </row>
+        <v>104</v>
+      </c>
+    </row>
+    <row r="95"/>
     <row r="96">
       <c r="A96">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B96" t="s">
-        <v>1029</v>
+        <v>17</v>
       </c>
       <c r="C96" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D96">
-        <v>1825</v>
+        <v>26185</v>
       </c>
       <c r="E96">
-        <v>1825</v>
+        <v>26185</v>
       </c>
     </row>
     <row r="97">
-      <c r="A97">
-        <v>2</v>
+      <c r="A97" t="s">
+        <v>30</v>
       </c>
       <c r="B97" t="s">
-        <v>1030</v>
+        <v>30</v>
       </c>
       <c r="C97" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D97">
-        <v>374</v>
+        <v>3026</v>
       </c>
       <c r="E97">
-        <v>374</v>
+        <v>3026</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>1031</v>
+        <v>789</v>
       </c>
       <c r="C98" t="s">
         <v>38</v>
       </c>
       <c r="D98">
-        <v>360</v>
+        <v>5927</v>
       </c>
       <c r="E98">
-        <v>360</v>
+        <v>5927</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>1032</v>
+        <v>790</v>
       </c>
       <c r="C99" t="s">
         <v>38</v>
       </c>
       <c r="D99">
-        <v>357</v>
+        <v>6341</v>
       </c>
       <c r="E99">
-        <v>357</v>
+        <v>6341</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>1033</v>
+        <v>791</v>
       </c>
       <c r="C100" t="s">
         <v>38</v>
       </c>
       <c r="D100">
-        <v>138</v>
+        <v>711</v>
       </c>
       <c r="E100">
-        <v>138</v>
+        <v>711</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B101" t="s">
-        <v>1034</v>
+        <v>792</v>
       </c>
       <c r="C101" t="s">
         <v>38</v>
       </c>
       <c r="D101">
-        <v>173</v>
+        <v>1079</v>
       </c>
       <c r="E101">
-        <v>173</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B102" t="s">
-        <v>1035</v>
+        <v>793</v>
       </c>
       <c r="C102" t="s">
         <v>38</v>
       </c>
       <c r="D102">
-        <v>178</v>
+        <v>402</v>
       </c>
       <c r="E102">
-        <v>178</v>
+        <v>402</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B103" t="s">
-        <v>1036</v>
+        <v>794</v>
       </c>
       <c r="C103" t="s">
         <v>38</v>
       </c>
       <c r="D103">
-        <v>83</v>
+        <v>8699</v>
       </c>
       <c r="E103">
-        <v>83</v>
+        <v>8699</v>
       </c>
     </row>
     <row r="104"/>
     <row r="105">
       <c r="A105">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B105" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C105" t="s">
         <v>35</v>
       </c>
       <c r="D105">
-        <v>1052</v>
+        <v>2419</v>
       </c>
       <c r="E105">
-        <v>1052</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>30</v>
       </c>
       <c r="B106" t="s">
         <v>30</v>
       </c>
       <c r="C106" t="s">
         <v>36</v>
       </c>
       <c r="D106">
-        <v>377</v>
+        <v>388</v>
       </c>
       <c r="E106">
-        <v>377</v>
+        <v>388</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>1037</v>
+        <v>795</v>
       </c>
       <c r="C107" t="s">
         <v>38</v>
       </c>
       <c r="D107">
-        <v>332</v>
+        <v>953</v>
       </c>
       <c r="E107">
-        <v>332</v>
+        <v>953</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2</v>
       </c>
       <c r="B108" t="s">
-        <v>1038</v>
+        <v>796</v>
       </c>
       <c r="C108" t="s">
         <v>38</v>
       </c>
       <c r="D108">
-        <v>104</v>
+        <v>317</v>
       </c>
       <c r="E108">
-        <v>104</v>
+        <v>317</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>3</v>
       </c>
       <c r="B109" t="s">
-        <v>1039</v>
+        <v>797</v>
       </c>
       <c r="C109" t="s">
         <v>38</v>
       </c>
       <c r="D109">
-        <v>239</v>
+        <v>164</v>
       </c>
       <c r="E109">
-        <v>239</v>
-[...2 lines deleted...]
-    <row r="110"/>
+        <v>164</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>4</v>
+      </c>
+      <c r="B110" t="s">
+        <v>798</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>293</v>
+      </c>
+      <c r="E110">
+        <v>293</v>
+      </c>
+    </row>
     <row r="111">
       <c r="A111">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B111" t="s">
-        <v>17</v>
+        <v>799</v>
       </c>
       <c r="C111" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D111">
-        <v>15953</v>
+        <v>231</v>
       </c>
       <c r="E111">
-        <v>15953</v>
+        <v>231</v>
       </c>
     </row>
     <row r="112">
-      <c r="A112" t="s">
-        <v>30</v>
+      <c r="A112">
+        <v>6</v>
       </c>
       <c r="B112" t="s">
-        <v>30</v>
+        <v>800</v>
       </c>
       <c r="C112" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D112">
-        <v>2380</v>
+        <v>73</v>
       </c>
       <c r="E112">
-        <v>2380</v>
-[...18 lines deleted...]
-    </row>
+        <v>73</v>
+      </c>
+    </row>
+    <row r="113"/>
     <row r="114">
       <c r="A114">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="B114" t="s">
-        <v>1041</v>
+        <v>19</v>
       </c>
       <c r="C114" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D114">
-        <v>2742</v>
+        <v>30741</v>
       </c>
       <c r="E114">
-        <v>2742</v>
+        <v>30741</v>
       </c>
     </row>
     <row r="115">
-      <c r="A115">
-        <v>3</v>
+      <c r="A115" t="s">
+        <v>30</v>
       </c>
       <c r="B115" t="s">
-        <v>1042</v>
+        <v>30</v>
       </c>
       <c r="C115" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D115">
-        <v>345</v>
+        <v>6032</v>
       </c>
       <c r="E115">
-        <v>345</v>
+        <v>6032</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>1043</v>
+        <v>801</v>
       </c>
       <c r="C116" t="s">
         <v>38</v>
       </c>
       <c r="D116">
-        <v>1069</v>
+        <v>18109</v>
       </c>
       <c r="E116">
-        <v>1069</v>
+        <v>18109</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B117" t="s">
-        <v>1044</v>
+        <v>802</v>
       </c>
       <c r="C117" t="s">
         <v>38</v>
       </c>
       <c r="D117">
-        <v>1104</v>
+        <v>1697</v>
       </c>
       <c r="E117">
-        <v>1104</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B118" t="s">
-        <v>1045</v>
+        <v>803</v>
       </c>
       <c r="C118" t="s">
         <v>38</v>
       </c>
       <c r="D118">
-        <v>4012</v>
+        <v>1802</v>
       </c>
       <c r="E118">
-        <v>4012</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B119" t="s">
-        <v>1046</v>
+        <v>804</v>
       </c>
       <c r="C119" t="s">
         <v>38</v>
       </c>
       <c r="D119">
-        <v>168</v>
+        <v>2059</v>
       </c>
       <c r="E119">
-        <v>168</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B120" t="s">
-        <v>1047</v>
+        <v>805</v>
       </c>
       <c r="C120" t="s">
         <v>38</v>
       </c>
       <c r="D120">
-        <v>804</v>
+        <v>590</v>
       </c>
       <c r="E120">
-        <v>804</v>
-[...10 lines deleted...]
-      <c r="C122" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>6</v>
+      </c>
+      <c r="B121" t="s">
+        <v>806</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>452</v>
+      </c>
+      <c r="E121">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="122"/>
+    <row r="123">
+      <c r="A123">
+        <v>15</v>
+      </c>
+      <c r="B123" t="s">
+        <v>20</v>
+      </c>
+      <c r="C123" t="s">
         <v>35</v>
       </c>
-      <c r="D122">
-[...13 lines deleted...]
-      <c r="C123" t="s">
+      <c r="D123">
+        <v>6660</v>
+      </c>
+      <c r="E123">
+        <v>6660</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>30</v>
+      </c>
+      <c r="B124" t="s">
+        <v>30</v>
+      </c>
+      <c r="C124" t="s">
         <v>36</v>
       </c>
-      <c r="D123">
-[...15 lines deleted...]
-      </c>
       <c r="D124">
-        <v>201</v>
+        <v>2518</v>
       </c>
       <c r="E124">
-        <v>201</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B125" t="s">
-        <v>1049</v>
+        <v>807</v>
       </c>
       <c r="C125" t="s">
         <v>38</v>
       </c>
       <c r="D125">
-        <v>84</v>
+        <v>1761</v>
       </c>
       <c r="E125">
-        <v>84</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
+        <v>2</v>
+      </c>
+      <c r="B126" t="s">
+        <v>808</v>
+      </c>
+      <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
+        <v>1093</v>
+      </c>
+      <c r="E126">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
         <v>3</v>
       </c>
-      <c r="B126" t="s">
-[...12 lines deleted...]
-    <row r="127"/>
+      <c r="B127" t="s">
+        <v>809</v>
+      </c>
+      <c r="C127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127">
+        <v>555</v>
+      </c>
+      <c r="E127">
+        <v>555</v>
+      </c>
+    </row>
     <row r="128">
       <c r="A128">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="B128" t="s">
-        <v>19</v>
+        <v>810</v>
       </c>
       <c r="C128" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D128">
-        <v>51731</v>
+        <v>320</v>
       </c>
       <c r="E128">
-        <v>51731</v>
+        <v>320</v>
       </c>
     </row>
     <row r="129">
-      <c r="A129" t="s">
-        <v>30</v>
+      <c r="A129">
+        <v>5</v>
       </c>
       <c r="B129" t="s">
-        <v>30</v>
+        <v>811</v>
       </c>
       <c r="C129" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D129">
-        <v>6018</v>
+        <v>413</v>
       </c>
       <c r="E129">
-        <v>6018</v>
-[...18 lines deleted...]
-    </row>
+        <v>413</v>
+      </c>
+    </row>
+    <row r="130"/>
     <row r="131">
       <c r="A131">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="B131" t="s">
-        <v>1052</v>
+        <v>21</v>
       </c>
       <c r="C131" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D131">
-        <v>12692</v>
+        <v>13155</v>
       </c>
       <c r="E131">
-        <v>12692</v>
+        <v>13155</v>
       </c>
     </row>
     <row r="132">
-      <c r="A132">
-        <v>3</v>
+      <c r="A132" t="s">
+        <v>30</v>
       </c>
       <c r="B132" t="s">
-        <v>1053</v>
+        <v>30</v>
       </c>
       <c r="C132" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D132">
-        <v>891</v>
+        <v>1094</v>
       </c>
       <c r="E132">
-        <v>891</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>1054</v>
+        <v>812</v>
       </c>
       <c r="C133" t="s">
         <v>38</v>
       </c>
       <c r="D133">
-        <v>1501</v>
+        <v>9983</v>
       </c>
       <c r="E133">
-        <v>1501</v>
+        <v>9983</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>1055</v>
+        <v>813</v>
       </c>
       <c r="C134" t="s">
         <v>38</v>
       </c>
       <c r="D134">
-        <v>483</v>
+        <v>261</v>
       </c>
       <c r="E134">
-        <v>483</v>
+        <v>261</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B135" t="s">
-        <v>1056</v>
+        <v>814</v>
       </c>
       <c r="C135" t="s">
         <v>38</v>
       </c>
       <c r="D135">
-        <v>4383</v>
+        <v>185</v>
       </c>
       <c r="E135">
-        <v>4383</v>
+        <v>185</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B136" t="s">
-        <v>1057</v>
+        <v>815</v>
       </c>
       <c r="C136" t="s">
         <v>38</v>
       </c>
       <c r="D136">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="E136">
-        <v>283</v>
+        <v>277</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B137" t="s">
-        <v>1058</v>
+        <v>816</v>
       </c>
       <c r="C137" t="s">
         <v>38</v>
       </c>
       <c r="D137">
-        <v>268</v>
+        <v>132</v>
       </c>
       <c r="E137">
-        <v>268</v>
-[...10 lines deleted...]
-      <c r="C139" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>6</v>
+      </c>
+      <c r="B138" t="s">
+        <v>817</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>1223</v>
+      </c>
+      <c r="E138">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="139"/>
+    <row r="140">
+      <c r="A140">
+        <v>17</v>
+      </c>
+      <c r="B140" t="s">
+        <v>22</v>
+      </c>
+      <c r="C140" t="s">
         <v>35</v>
       </c>
-      <c r="D139">
-[...13 lines deleted...]
-      <c r="C140" t="s">
+      <c r="D140">
+        <v>5621</v>
+      </c>
+      <c r="E140">
+        <v>5621</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>30</v>
+      </c>
+      <c r="B141" t="s">
+        <v>30</v>
+      </c>
+      <c r="C141" t="s">
         <v>36</v>
       </c>
-      <c r="D140">
-[...15 lines deleted...]
-      </c>
       <c r="D141">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="E141">
-        <v>1144</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B142" t="s">
-        <v>1060</v>
+        <v>818</v>
       </c>
       <c r="C142" t="s">
         <v>38</v>
       </c>
       <c r="D142">
-        <v>711</v>
+        <v>2346</v>
       </c>
       <c r="E142">
-        <v>711</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
+        <v>2</v>
+      </c>
+      <c r="B143" t="s">
+        <v>819</v>
+      </c>
+      <c r="C143" t="s">
+        <v>38</v>
+      </c>
+      <c r="D143">
+        <v>1063</v>
+      </c>
+      <c r="E143">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
         <v>3</v>
       </c>
-      <c r="B143" t="s">
-[...12 lines deleted...]
-    <row r="144"/>
+      <c r="B144" t="s">
+        <v>820</v>
+      </c>
+      <c r="C144" t="s">
+        <v>38</v>
+      </c>
+      <c r="D144">
+        <v>272</v>
+      </c>
+      <c r="E144">
+        <v>272</v>
+      </c>
+    </row>
     <row r="145">
       <c r="A145">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="B145" t="s">
-        <v>21</v>
+        <v>821</v>
       </c>
       <c r="C145" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D145">
-        <v>6784</v>
+        <v>159</v>
       </c>
       <c r="E145">
-        <v>6784</v>
+        <v>159</v>
       </c>
     </row>
     <row r="146">
-      <c r="A146" t="s">
-        <v>30</v>
+      <c r="A146">
+        <v>5</v>
       </c>
       <c r="B146" t="s">
-        <v>30</v>
+        <v>822</v>
       </c>
       <c r="C146" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D146">
-        <v>1284</v>
+        <v>378</v>
       </c>
       <c r="E146">
-        <v>1284</v>
+        <v>378</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B147" t="s">
-        <v>1062</v>
+        <v>823</v>
       </c>
       <c r="C147" t="s">
         <v>38</v>
       </c>
       <c r="D147">
-        <v>4167</v>
+        <v>258</v>
       </c>
       <c r="E147">
-        <v>4167</v>
-[...18 lines deleted...]
-    </row>
+        <v>258</v>
+      </c>
+    </row>
+    <row r="148"/>
     <row r="149">
       <c r="A149">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="B149" t="s">
-        <v>1064</v>
+        <v>23</v>
       </c>
       <c r="C149" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D149">
-        <v>365</v>
+        <v>2450</v>
       </c>
       <c r="E149">
-        <v>365</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="150">
-      <c r="A150">
-        <v>4</v>
+      <c r="A150" t="s">
+        <v>30</v>
       </c>
       <c r="B150" t="s">
-        <v>1065</v>
+        <v>30</v>
       </c>
       <c r="C150" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D150">
-        <v>103</v>
+        <v>731</v>
       </c>
       <c r="E150">
-        <v>103</v>
+        <v>731</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B151" t="s">
-        <v>1066</v>
+        <v>824</v>
       </c>
       <c r="C151" t="s">
         <v>38</v>
       </c>
       <c r="D151">
-        <v>228</v>
+        <v>631</v>
       </c>
       <c r="E151">
-        <v>228</v>
+        <v>631</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B152" t="s">
-        <v>1067</v>
+        <v>825</v>
       </c>
       <c r="C152" t="s">
         <v>38</v>
       </c>
       <c r="D152">
-        <v>242</v>
+        <v>161</v>
       </c>
       <c r="E152">
-        <v>242</v>
-[...2 lines deleted...]
-    <row r="153"/>
+        <v>161</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>3</v>
+      </c>
+      <c r="B153" t="s">
+        <v>826</v>
+      </c>
+      <c r="C153" t="s">
+        <v>38</v>
+      </c>
+      <c r="D153">
+        <v>357</v>
+      </c>
+      <c r="E153">
+        <v>357</v>
+      </c>
+    </row>
     <row r="154">
       <c r="A154">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="B154" t="s">
-        <v>22</v>
+        <v>827</v>
       </c>
       <c r="C154" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D154">
-        <v>3628</v>
+        <v>391</v>
       </c>
       <c r="E154">
-        <v>3628</v>
+        <v>391</v>
       </c>
     </row>
     <row r="155">
-      <c r="A155" t="s">
-        <v>30</v>
+      <c r="A155">
+        <v>5</v>
       </c>
       <c r="B155" t="s">
-        <v>30</v>
+        <v>828</v>
       </c>
       <c r="C155" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D155">
-        <v>1051</v>
+        <v>179</v>
       </c>
       <c r="E155">
-        <v>1051</v>
-[...272 lines deleted...]
-        <v>67</v>
+        <v>179</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...229 lines deleted...]
-<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="W1" s="1" t="s">
+      <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>1082</v>
+        <v>829</v>
       </c>
       <c r="D2" t="s">
-        <v>1083</v>
+        <v>830</v>
       </c>
       <c r="E2" t="s">
-        <v>1084</v>
+        <v>726</v>
       </c>
       <c r="F2" t="s">
-        <v>1085</v>
+        <v>727</v>
       </c>
       <c r="G2">
-        <v>31832</v>
+        <v>27903</v>
       </c>
       <c r="H2">
-        <v>41619</v>
+        <v>80338</v>
       </c>
       <c r="I2">
-        <v>53769</v>
+        <v>49701</v>
       </c>
       <c r="J2">
-        <v>104012</v>
+        <v>55652</v>
       </c>
       <c r="K2">
-        <v>35010</v>
+        <v>57722</v>
       </c>
       <c r="L2">
-        <v>5308</v>
+        <v>3469</v>
       </c>
       <c r="M2">
-        <v>25543</v>
+        <v>4600</v>
       </c>
       <c r="N2">
-        <v>32240</v>
+        <v>58530</v>
       </c>
       <c r="O2">
-        <v>8648</v>
+        <v>3180</v>
       </c>
       <c r="P2">
-        <v>17684</v>
+        <v>1999</v>
       </c>
       <c r="Q2">
-        <v>997</v>
+        <v>2095</v>
       </c>
       <c r="R2">
-        <v>6477</v>
+        <v>43654</v>
       </c>
       <c r="S2">
-        <v>2578</v>
+        <v>2754</v>
       </c>
       <c r="T2">
-        <v>3355</v>
+        <v>49020</v>
       </c>
       <c r="U2">
-        <v>3539</v>
+        <v>13621</v>
       </c>
       <c r="V2">
-        <v>329</v>
+        <v>7392</v>
       </c>
       <c r="W2">
-        <v>372940</v>
+        <v>10453</v>
+      </c>
+      <c r="X2">
+        <v>3892</v>
+      </c>
+      <c r="Y2">
+        <v>475975</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="G3">
-        <v>31832</v>
+        <v>27903</v>
       </c>
       <c r="H3">
-        <v>41619</v>
+        <v>80338</v>
       </c>
       <c r="I3">
-        <v>53769</v>
+        <v>49701</v>
       </c>
       <c r="J3">
-        <v>104012</v>
+        <v>55652</v>
       </c>
       <c r="K3">
-        <v>35010</v>
+        <v>57722</v>
       </c>
       <c r="L3">
-        <v>5308</v>
+        <v>3469</v>
       </c>
       <c r="M3">
-        <v>25543</v>
+        <v>4600</v>
       </c>
       <c r="N3">
-        <v>32240</v>
+        <v>58530</v>
       </c>
       <c r="O3">
-        <v>8648</v>
+        <v>3180</v>
       </c>
       <c r="P3">
-        <v>17684</v>
+        <v>1999</v>
       </c>
       <c r="Q3">
-        <v>997</v>
+        <v>2095</v>
       </c>
       <c r="R3">
-        <v>6477</v>
+        <v>43654</v>
       </c>
       <c r="S3">
-        <v>2578</v>
+        <v>2754</v>
       </c>
       <c r="T3">
-        <v>3355</v>
+        <v>49020</v>
       </c>
       <c r="U3">
-        <v>3539</v>
+        <v>13621</v>
       </c>
       <c r="V3">
-        <v>329</v>
+        <v>7392</v>
       </c>
       <c r="W3">
-        <v>372940</v>
+        <v>10453</v>
+      </c>
+      <c r="X3">
+        <v>3892</v>
+      </c>
+      <c r="Y3">
+        <v>475975</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>1085</v>
-[...1998 lines deleted...]
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>35</v>
       </c>
       <c r="D2">
-        <v>28195</v>
+        <v>27903</v>
       </c>
       <c r="E2">
-        <v>28195</v>
+        <v>27903</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3">
-        <v>5288</v>
+        <v>5975</v>
       </c>
       <c r="E3">
-        <v>5288</v>
+        <v>5975</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>37</v>
+        <v>831</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4">
-        <v>6229</v>
+        <v>9835</v>
       </c>
       <c r="E4">
-        <v>6229</v>
+        <v>9835</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>832</v>
       </c>
       <c r="C5" t="s">
         <v>38</v>
       </c>
       <c r="D5">
-        <v>7413</v>
+        <v>3047</v>
       </c>
       <c r="E5">
-        <v>7413</v>
+        <v>3047</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>833</v>
       </c>
       <c r="C6" t="s">
         <v>38</v>
       </c>
       <c r="D6">
-        <v>1139</v>
+        <v>1470</v>
       </c>
       <c r="E6">
-        <v>1139</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>834</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7">
-        <v>963</v>
+        <v>772</v>
       </c>
       <c r="E7">
-        <v>963</v>
+        <v>772</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>835</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8">
-        <v>676</v>
+        <v>654</v>
       </c>
       <c r="E8">
-        <v>676</v>
+        <v>654</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>836</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9">
-        <v>6487</v>
+        <v>657</v>
       </c>
       <c r="E9">
-        <v>6487</v>
-[...4 lines deleted...]
-      <c r="A11">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>837</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>5493</v>
+      </c>
+      <c r="E10">
+        <v>5493</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
         <v>2</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B12" t="s">
         <v>7</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C12" t="s">
         <v>35</v>
       </c>
-      <c r="D11">
-[...13 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12">
+        <v>80338</v>
+      </c>
+      <c r="E12">
+        <v>80338</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" t="s">
         <v>36</v>
       </c>
-      <c r="D12">
-[...15 lines deleted...]
-      </c>
       <c r="D13">
-        <v>31898</v>
+        <v>16136</v>
       </c>
       <c r="E13">
-        <v>31898</v>
+        <v>16136</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>45</v>
+        <v>838</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14">
-        <v>14719</v>
+        <v>25015</v>
       </c>
       <c r="E14">
-        <v>14719</v>
+        <v>25015</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>46</v>
+        <v>839</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
-        <v>3750</v>
+        <v>25688</v>
       </c>
       <c r="E15">
-        <v>3750</v>
+        <v>25688</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>47</v>
+        <v>840</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>9347</v>
+        <v>8866</v>
       </c>
       <c r="E16">
-        <v>9347</v>
+        <v>8866</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>841</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>2192</v>
+        <v>1332</v>
       </c>
       <c r="E17">
-        <v>2192</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>842</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>1222</v>
+      </c>
+      <c r="E18">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
         <v>6</v>
       </c>
-      <c r="B18" t="s">
-[...12 lines deleted...]
-    <row r="19"/>
+      <c r="B19" t="s">
+        <v>843</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>738</v>
+      </c>
+      <c r="E19">
+        <v>738</v>
+      </c>
+    </row>
     <row r="20">
       <c r="A20">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>8</v>
+        <v>844</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D20">
-        <v>46337</v>
+        <v>1341</v>
       </c>
       <c r="E20">
-        <v>46337</v>
-[...18 lines deleted...]
-    </row>
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="21"/>
     <row r="22">
       <c r="A22">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D22">
-        <v>12941</v>
+        <v>49701</v>
       </c>
       <c r="E22">
-        <v>12941</v>
+        <v>49701</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23">
-        <v>2</v>
+      <c r="A23" t="s">
+        <v>30</v>
       </c>
       <c r="B23" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="C23" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D23">
-        <v>1473</v>
+        <v>10820</v>
       </c>
       <c r="E23">
-        <v>1473</v>
+        <v>10820</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>52</v>
+        <v>845</v>
       </c>
       <c r="C24" t="s">
         <v>38</v>
       </c>
       <c r="D24">
-        <v>21787</v>
+        <v>2985</v>
       </c>
       <c r="E24">
-        <v>21787</v>
+        <v>2985</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>53</v>
+        <v>846</v>
       </c>
       <c r="C25" t="s">
         <v>38</v>
       </c>
       <c r="D25">
-        <v>1754</v>
+        <v>14014</v>
       </c>
       <c r="E25">
-        <v>1754</v>
+        <v>14014</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>54</v>
+        <v>847</v>
       </c>
       <c r="C26" t="s">
         <v>38</v>
       </c>
       <c r="D26">
-        <v>626</v>
+        <v>3725</v>
       </c>
       <c r="E26">
-        <v>626</v>
+        <v>3725</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>55</v>
+        <v>848</v>
       </c>
       <c r="C27" t="s">
         <v>38</v>
       </c>
       <c r="D27">
-        <v>682</v>
+        <v>11644</v>
       </c>
       <c r="E27">
-        <v>682</v>
-[...2 lines deleted...]
-    <row r="28"/>
+        <v>11644</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>849</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>3851</v>
+      </c>
+      <c r="E28">
+        <v>3851</v>
+      </c>
+    </row>
     <row r="29">
       <c r="A29">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>9</v>
+        <v>850</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D29">
-        <v>66246</v>
+        <v>1276</v>
       </c>
       <c r="E29">
-        <v>66246</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" t="s">
-        <v>30</v>
+      <c r="A30">
+        <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>30</v>
+        <v>851</v>
       </c>
       <c r="C30" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D30">
-        <v>6418</v>
+        <v>1386</v>
       </c>
       <c r="E30">
-        <v>6418</v>
-[...18 lines deleted...]
-    </row>
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="31"/>
     <row r="32">
       <c r="A32">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>57</v>
+        <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D32">
-        <v>4329</v>
+        <v>55652</v>
       </c>
       <c r="E32">
-        <v>4329</v>
+        <v>55652</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33">
-        <v>3</v>
+      <c r="A33" t="s">
+        <v>30</v>
       </c>
       <c r="B33" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D33">
-        <v>4113</v>
+        <v>7364</v>
       </c>
       <c r="E33">
-        <v>4113</v>
+        <v>7364</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>59</v>
+        <v>852</v>
       </c>
       <c r="C34" t="s">
         <v>38</v>
       </c>
       <c r="D34">
-        <v>22353</v>
+        <v>17498</v>
       </c>
       <c r="E34">
-        <v>22353</v>
+        <v>17498</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>60</v>
+        <v>853</v>
       </c>
       <c r="C35" t="s">
         <v>38</v>
       </c>
       <c r="D35">
-        <v>2120</v>
+        <v>15374</v>
       </c>
       <c r="E35">
-        <v>2120</v>
+        <v>15374</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>61</v>
+        <v>854</v>
       </c>
       <c r="C36" t="s">
         <v>38</v>
       </c>
       <c r="D36">
-        <v>579</v>
+        <v>4246</v>
       </c>
       <c r="E36">
-        <v>579</v>
-[...2 lines deleted...]
-    <row r="37"/>
+        <v>4246</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>855</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>4776</v>
+      </c>
+      <c r="E37">
+        <v>4776</v>
+      </c>
+    </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>10</v>
+        <v>856</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D38">
-        <v>64591</v>
+        <v>2809</v>
       </c>
       <c r="E38">
-        <v>64591</v>
+        <v>2809</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" t="s">
-        <v>30</v>
+      <c r="A39">
+        <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>30</v>
+        <v>857</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D39">
-        <v>8739</v>
+        <v>2414</v>
       </c>
       <c r="E39">
-        <v>8739</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>62</v>
+        <v>858</v>
       </c>
       <c r="C40" t="s">
         <v>38</v>
       </c>
       <c r="D40">
-        <v>18515</v>
+        <v>1171</v>
       </c>
       <c r="E40">
-        <v>18515</v>
-[...18 lines deleted...]
-    </row>
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="41"/>
     <row r="42">
       <c r="A42">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B42" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D42">
-        <v>1496</v>
+        <v>57722</v>
       </c>
       <c r="E42">
-        <v>1496</v>
+        <v>57722</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43">
-        <v>4</v>
+      <c r="A43" t="s">
+        <v>30</v>
       </c>
       <c r="B43" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D43">
-        <v>916</v>
+        <v>8244</v>
       </c>
       <c r="E43">
-        <v>916</v>
+        <v>8244</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>66</v>
+        <v>859</v>
       </c>
       <c r="C44" t="s">
         <v>38</v>
       </c>
       <c r="D44">
-        <v>21738</v>
+        <v>41589</v>
       </c>
       <c r="E44">
-        <v>21738</v>
+        <v>41589</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>67</v>
+        <v>860</v>
       </c>
       <c r="C45" t="s">
         <v>38</v>
       </c>
       <c r="D45">
-        <v>8920</v>
+        <v>1452</v>
       </c>
       <c r="E45">
-        <v>8920</v>
-[...2 lines deleted...]
-    <row r="46"/>
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>861</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>2179</v>
+      </c>
+      <c r="E46">
+        <v>2179</v>
+      </c>
+    </row>
     <row r="47">
       <c r="A47">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>11</v>
+        <v>862</v>
       </c>
       <c r="C47" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D47">
-        <v>3105</v>
+        <v>2042</v>
       </c>
       <c r="E47">
-        <v>3105</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" t="s">
-        <v>30</v>
+      <c r="A48">
+        <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>30</v>
+        <v>863</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D48">
-        <v>1093</v>
+        <v>1100</v>
       </c>
       <c r="E48">
-        <v>1093</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>68</v>
+        <v>864</v>
       </c>
       <c r="C49" t="s">
         <v>38</v>
       </c>
       <c r="D49">
-        <v>1094</v>
+        <v>420</v>
       </c>
       <c r="E49">
-        <v>1094</v>
+        <v>420</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>69</v>
+        <v>865</v>
       </c>
       <c r="C50" t="s">
         <v>38</v>
       </c>
       <c r="D50">
-        <v>447</v>
+        <v>696</v>
       </c>
       <c r="E50">
-        <v>447</v>
-[...19 lines deleted...]
-    <row r="52"/>
+        <v>696</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52">
+        <v>3469</v>
+      </c>
+      <c r="E52">
+        <v>3469</v>
+      </c>
+    </row>
     <row r="53">
-      <c r="A53">
-        <v>7</v>
+      <c r="A53" t="s">
+        <v>30</v>
       </c>
       <c r="B53" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="C53" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D53">
-        <v>3030</v>
+        <v>1181</v>
       </c>
       <c r="E53">
-        <v>3030</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54" t="s">
-        <v>30</v>
+      <c r="A54">
+        <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>30</v>
+        <v>866</v>
       </c>
       <c r="C54" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D54">
-        <v>714</v>
+        <v>1117</v>
       </c>
       <c r="E54">
-        <v>714</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B55" t="s">
-        <v>71</v>
+        <v>867</v>
       </c>
       <c r="C55" t="s">
         <v>38</v>
       </c>
       <c r="D55">
-        <v>824</v>
+        <v>427</v>
       </c>
       <c r="E55">
-        <v>824</v>
+        <v>427</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B56" t="s">
-        <v>72</v>
+        <v>868</v>
       </c>
       <c r="C56" t="s">
         <v>38</v>
       </c>
       <c r="D56">
-        <v>848</v>
+        <v>345</v>
       </c>
       <c r="E56">
-        <v>848</v>
+        <v>345</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B57" t="s">
-        <v>73</v>
+        <v>869</v>
       </c>
       <c r="C57" t="s">
         <v>38</v>
       </c>
       <c r="D57">
-        <v>318</v>
+        <v>220</v>
       </c>
       <c r="E57">
-        <v>318</v>
+        <v>220</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>74</v>
+        <v>870</v>
       </c>
       <c r="C58" t="s">
         <v>38</v>
       </c>
       <c r="D58">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="E58">
-        <v>173</v>
-[...19 lines deleted...]
-    <row r="60"/>
+        <v>179</v>
+      </c>
+    </row>
+    <row r="59"/>
+    <row r="60">
+      <c r="A60">
+        <v>7</v>
+      </c>
+      <c r="B60" t="s">
+        <v>12</v>
+      </c>
+      <c r="C60" t="s">
+        <v>35</v>
+      </c>
+      <c r="D60">
+        <v>4600</v>
+      </c>
+      <c r="E60">
+        <v>4600</v>
+      </c>
+    </row>
     <row r="61">
-      <c r="A61">
-        <v>8</v>
+      <c r="A61" t="s">
+        <v>30</v>
       </c>
       <c r="B61" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="C61" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D61">
-        <v>42849</v>
+        <v>1349</v>
       </c>
       <c r="E61">
-        <v>42849</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62" t="s">
-        <v>30</v>
+      <c r="A62">
+        <v>1</v>
       </c>
       <c r="B62" t="s">
-        <v>30</v>
+        <v>871</v>
       </c>
       <c r="C62" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D62">
-        <v>10794</v>
+        <v>1048</v>
       </c>
       <c r="E62">
-        <v>10794</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B63" t="s">
-        <v>76</v>
+        <v>872</v>
       </c>
       <c r="C63" t="s">
         <v>38</v>
       </c>
       <c r="D63">
-        <v>17278</v>
+        <v>638</v>
       </c>
       <c r="E63">
-        <v>17278</v>
+        <v>638</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B64" t="s">
-        <v>77</v>
+        <v>873</v>
       </c>
       <c r="C64" t="s">
         <v>38</v>
       </c>
       <c r="D64">
-        <v>7532</v>
+        <v>324</v>
       </c>
       <c r="E64">
-        <v>7532</v>
+        <v>324</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B65" t="s">
-        <v>78</v>
+        <v>874</v>
       </c>
       <c r="C65" t="s">
         <v>38</v>
       </c>
       <c r="D65">
-        <v>1527</v>
+        <v>432</v>
       </c>
       <c r="E65">
-        <v>1527</v>
+        <v>432</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B66" t="s">
-        <v>79</v>
+        <v>875</v>
       </c>
       <c r="C66" t="s">
         <v>38</v>
       </c>
       <c r="D66">
-        <v>4079</v>
+        <v>395</v>
       </c>
       <c r="E66">
-        <v>4079</v>
+        <v>395</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B67" t="s">
-        <v>80</v>
+        <v>876</v>
       </c>
       <c r="C67" t="s">
         <v>38</v>
       </c>
       <c r="D67">
-        <v>878</v>
+        <v>414</v>
       </c>
       <c r="E67">
-        <v>878</v>
-[...19 lines deleted...]
-    <row r="69"/>
+        <v>414</v>
+      </c>
+    </row>
+    <row r="68"/>
+    <row r="69">
+      <c r="A69">
+        <v>8</v>
+      </c>
+      <c r="B69" t="s">
+        <v>13</v>
+      </c>
+      <c r="C69" t="s">
+        <v>35</v>
+      </c>
+      <c r="D69">
+        <v>58530</v>
+      </c>
+      <c r="E69">
+        <v>58530</v>
+      </c>
+    </row>
     <row r="70">
-      <c r="A70">
-        <v>9</v>
+      <c r="A70" t="s">
+        <v>30</v>
       </c>
       <c r="B70" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C70" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D70">
-        <v>1011</v>
+        <v>14567</v>
       </c>
       <c r="E70">
-        <v>1011</v>
+        <v>14567</v>
       </c>
     </row>
     <row r="71">
-      <c r="A71" t="s">
-        <v>30</v>
+      <c r="A71">
+        <v>1</v>
       </c>
       <c r="B71" t="s">
-        <v>30</v>
+        <v>877</v>
       </c>
       <c r="C71" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D71">
-        <v>225</v>
+        <v>7836</v>
       </c>
       <c r="E71">
-        <v>225</v>
+        <v>7836</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B72" t="s">
-        <v>82</v>
+        <v>878</v>
       </c>
       <c r="C72" t="s">
         <v>38</v>
       </c>
       <c r="D72">
-        <v>288</v>
+        <v>22921</v>
       </c>
       <c r="E72">
-        <v>288</v>
+        <v>22921</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B73" t="s">
-        <v>83</v>
+        <v>879</v>
       </c>
       <c r="C73" t="s">
         <v>38</v>
       </c>
       <c r="D73">
-        <v>223</v>
+        <v>1941</v>
       </c>
       <c r="E73">
-        <v>223</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B74" t="s">
-        <v>84</v>
+        <v>880</v>
       </c>
       <c r="C74" t="s">
         <v>38</v>
       </c>
       <c r="D74">
-        <v>114</v>
+        <v>7222</v>
       </c>
       <c r="E74">
-        <v>114</v>
+        <v>7222</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B75" t="s">
-        <v>85</v>
+        <v>881</v>
       </c>
       <c r="C75" t="s">
         <v>38</v>
       </c>
       <c r="D75">
-        <v>50</v>
+        <v>942</v>
       </c>
       <c r="E75">
-        <v>50</v>
+        <v>942</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B76" t="s">
-        <v>86</v>
+        <v>882</v>
       </c>
       <c r="C76" t="s">
         <v>38</v>
       </c>
       <c r="D76">
-        <v>85</v>
+        <v>1168</v>
       </c>
       <c r="E76">
-        <v>85</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B77" t="s">
-        <v>87</v>
+        <v>883</v>
       </c>
       <c r="C77" t="s">
         <v>38</v>
       </c>
       <c r="D77">
-        <v>26</v>
+        <v>1933</v>
       </c>
       <c r="E77">
-        <v>26</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="78"/>
     <row r="79">
       <c r="A79">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B79" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C79" t="s">
         <v>35</v>
       </c>
       <c r="D79">
-        <v>3058</v>
+        <v>3180</v>
       </c>
       <c r="E79">
-        <v>3058</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>30</v>
       </c>
       <c r="B80" t="s">
         <v>30</v>
       </c>
       <c r="C80" t="s">
         <v>36</v>
       </c>
       <c r="D80">
-        <v>627</v>
+        <v>544</v>
       </c>
       <c r="E80">
-        <v>627</v>
+        <v>544</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1</v>
       </c>
       <c r="B81" t="s">
-        <v>88</v>
+        <v>884</v>
       </c>
       <c r="C81" t="s">
         <v>38</v>
       </c>
       <c r="D81">
-        <v>1045</v>
+        <v>398</v>
       </c>
       <c r="E81">
-        <v>1045</v>
+        <v>398</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>89</v>
+        <v>885</v>
       </c>
       <c r="C82" t="s">
         <v>38</v>
       </c>
       <c r="D82">
-        <v>468</v>
+        <v>1853</v>
       </c>
       <c r="E82">
-        <v>468</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>3</v>
       </c>
       <c r="B83" t="s">
-        <v>90</v>
+        <v>886</v>
       </c>
       <c r="C83" t="s">
         <v>38</v>
       </c>
       <c r="D83">
-        <v>263</v>
+        <v>105</v>
       </c>
       <c r="E83">
-        <v>263</v>
+        <v>105</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>4</v>
       </c>
       <c r="B84" t="s">
-        <v>91</v>
+        <v>887</v>
       </c>
       <c r="C84" t="s">
         <v>38</v>
       </c>
       <c r="D84">
-        <v>279</v>
+        <v>114</v>
       </c>
       <c r="E84">
-        <v>279</v>
+        <v>114</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>5</v>
       </c>
       <c r="B85" t="s">
-        <v>92</v>
+        <v>888</v>
       </c>
       <c r="C85" t="s">
         <v>38</v>
       </c>
       <c r="D85">
-        <v>233</v>
+        <v>106</v>
       </c>
       <c r="E85">
-        <v>233</v>
+        <v>106</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>6</v>
       </c>
       <c r="B86" t="s">
-        <v>93</v>
+        <v>889</v>
       </c>
       <c r="C86" t="s">
         <v>38</v>
       </c>
       <c r="D86">
-        <v>143</v>
+        <v>18</v>
       </c>
       <c r="E86">
-        <v>143</v>
-[...10 lines deleted...]
-      <c r="C88" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>7</v>
+      </c>
+      <c r="B87" t="s">
+        <v>890</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>42</v>
+      </c>
+      <c r="E87">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="88"/>
+    <row r="89">
+      <c r="A89">
+        <v>10</v>
+      </c>
+      <c r="B89" t="s">
+        <v>15</v>
+      </c>
+      <c r="C89" t="s">
         <v>35</v>
       </c>
-      <c r="D88">
-[...13 lines deleted...]
-      <c r="C89" t="s">
+      <c r="D89">
+        <v>1999</v>
+      </c>
+      <c r="E89">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>30</v>
+      </c>
+      <c r="B90" t="s">
+        <v>30</v>
+      </c>
+      <c r="C90" t="s">
         <v>36</v>
       </c>
-      <c r="D89">
-[...15 lines deleted...]
-      </c>
       <c r="D90">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="E90">
-        <v>375</v>
+        <v>373</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B91" t="s">
-        <v>95</v>
+        <v>891</v>
       </c>
       <c r="C91" t="s">
         <v>38</v>
       </c>
       <c r="D91">
-        <v>232</v>
+        <v>564</v>
       </c>
       <c r="E91">
-        <v>232</v>
+        <v>564</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B92" t="s">
-        <v>96</v>
+        <v>892</v>
       </c>
       <c r="C92" t="s">
         <v>38</v>
       </c>
       <c r="D92">
-        <v>353</v>
+        <v>283</v>
       </c>
       <c r="E92">
-        <v>353</v>
+        <v>283</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B93" t="s">
-        <v>97</v>
+        <v>893</v>
       </c>
       <c r="C93" t="s">
         <v>38</v>
       </c>
       <c r="D93">
-        <v>103</v>
+        <v>167</v>
       </c>
       <c r="E93">
-        <v>103</v>
+        <v>167</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
+        <v>4</v>
+      </c>
+      <c r="B94" t="s">
+        <v>894</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>122</v>
+      </c>
+      <c r="E94">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
         <v>5</v>
       </c>
-      <c r="B94" t="s">
-[...12 lines deleted...]
-    <row r="95"/>
+      <c r="B95" t="s">
+        <v>895</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>239</v>
+      </c>
+      <c r="E95">
+        <v>239</v>
+      </c>
+    </row>
     <row r="96">
       <c r="A96">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B96" t="s">
-        <v>17</v>
+        <v>896</v>
       </c>
       <c r="C96" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D96">
-        <v>26185</v>
+        <v>151</v>
       </c>
       <c r="E96">
-        <v>26185</v>
+        <v>151</v>
       </c>
     </row>
     <row r="97">
-      <c r="A97" t="s">
-        <v>30</v>
+      <c r="A97">
+        <v>7</v>
       </c>
       <c r="B97" t="s">
-        <v>30</v>
+        <v>897</v>
       </c>
       <c r="C97" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D97">
-        <v>3026</v>
+        <v>100</v>
       </c>
       <c r="E97">
-        <v>3026</v>
-[...18 lines deleted...]
-    </row>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="98"/>
     <row r="99">
       <c r="A99">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B99" t="s">
-        <v>100</v>
+        <v>16</v>
       </c>
       <c r="C99" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D99">
-        <v>6341</v>
+        <v>2095</v>
       </c>
       <c r="E99">
-        <v>6341</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="100">
-      <c r="A100">
-        <v>3</v>
+      <c r="A100" t="s">
+        <v>30</v>
       </c>
       <c r="B100" t="s">
-        <v>101</v>
+        <v>30</v>
       </c>
       <c r="C100" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D100">
-        <v>711</v>
+        <v>508</v>
       </c>
       <c r="E100">
-        <v>711</v>
+        <v>508</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B101" t="s">
-        <v>102</v>
+        <v>898</v>
       </c>
       <c r="C101" t="s">
         <v>38</v>
       </c>
       <c r="D101">
-        <v>1079</v>
+        <v>634</v>
       </c>
       <c r="E101">
-        <v>1079</v>
+        <v>634</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B102" t="s">
-        <v>103</v>
+        <v>899</v>
       </c>
       <c r="C102" t="s">
         <v>38</v>
       </c>
       <c r="D102">
-        <v>402</v>
+        <v>432</v>
       </c>
       <c r="E102">
-        <v>402</v>
+        <v>432</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B103" t="s">
-        <v>104</v>
+        <v>900</v>
       </c>
       <c r="C103" t="s">
         <v>38</v>
       </c>
       <c r="D103">
-        <v>8699</v>
+        <v>309</v>
       </c>
       <c r="E103">
-        <v>8699</v>
-[...10 lines deleted...]
-      <c r="C105" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>4</v>
+      </c>
+      <c r="B104" t="s">
+        <v>901</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>212</v>
+      </c>
+      <c r="E104">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="105"/>
+    <row r="106">
+      <c r="A106">
+        <v>12</v>
+      </c>
+      <c r="B106" t="s">
+        <v>17</v>
+      </c>
+      <c r="C106" t="s">
         <v>35</v>
       </c>
-      <c r="D105">
-[...13 lines deleted...]
-      <c r="C106" t="s">
+      <c r="D106">
+        <v>43654</v>
+      </c>
+      <c r="E106">
+        <v>43654</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>30</v>
+      </c>
+      <c r="B107" t="s">
+        <v>30</v>
+      </c>
+      <c r="C107" t="s">
         <v>36</v>
       </c>
-      <c r="D106">
-[...15 lines deleted...]
-      </c>
       <c r="D107">
-        <v>953</v>
+        <v>4393</v>
       </c>
       <c r="E107">
-        <v>953</v>
+        <v>4393</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B108" t="s">
-        <v>106</v>
+        <v>902</v>
       </c>
       <c r="C108" t="s">
         <v>38</v>
       </c>
       <c r="D108">
-        <v>317</v>
+        <v>23879</v>
       </c>
       <c r="E108">
-        <v>317</v>
+        <v>23879</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B109" t="s">
-        <v>107</v>
+        <v>903</v>
       </c>
       <c r="C109" t="s">
         <v>38</v>
       </c>
       <c r="D109">
-        <v>164</v>
+        <v>4015</v>
       </c>
       <c r="E109">
-        <v>164</v>
+        <v>4015</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B110" t="s">
-        <v>108</v>
+        <v>904</v>
       </c>
       <c r="C110" t="s">
         <v>38</v>
       </c>
       <c r="D110">
-        <v>293</v>
+        <v>1132</v>
       </c>
       <c r="E110">
-        <v>293</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B111" t="s">
-        <v>109</v>
+        <v>905</v>
       </c>
       <c r="C111" t="s">
         <v>38</v>
       </c>
       <c r="D111">
-        <v>231</v>
+        <v>1109</v>
       </c>
       <c r="E111">
-        <v>231</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
+        <v>5</v>
+      </c>
+      <c r="B112" t="s">
+        <v>906</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>381</v>
+      </c>
+      <c r="E112">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
         <v>6</v>
       </c>
-      <c r="B112" t="s">
-[...12 lines deleted...]
-    <row r="113"/>
+      <c r="B113" t="s">
+        <v>907</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113">
+        <v>341</v>
+      </c>
+      <c r="E113">
+        <v>341</v>
+      </c>
+    </row>
     <row r="114">
       <c r="A114">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B114" t="s">
-        <v>19</v>
+        <v>908</v>
       </c>
       <c r="C114" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D114">
-        <v>30741</v>
+        <v>8404</v>
       </c>
       <c r="E114">
-        <v>30741</v>
-[...18 lines deleted...]
-    </row>
+        <v>8404</v>
+      </c>
+    </row>
+    <row r="115"/>
     <row r="116">
       <c r="A116">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B116" t="s">
-        <v>111</v>
+        <v>18</v>
       </c>
       <c r="C116" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D116">
-        <v>18109</v>
+        <v>2754</v>
       </c>
       <c r="E116">
-        <v>18109</v>
+        <v>2754</v>
       </c>
     </row>
     <row r="117">
-      <c r="A117">
-        <v>2</v>
+      <c r="A117" t="s">
+        <v>30</v>
       </c>
       <c r="B117" t="s">
-        <v>112</v>
+        <v>30</v>
       </c>
       <c r="C117" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D117">
-        <v>1697</v>
+        <v>522</v>
       </c>
       <c r="E117">
-        <v>1697</v>
+        <v>522</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B118" t="s">
-        <v>113</v>
+        <v>909</v>
       </c>
       <c r="C118" t="s">
         <v>38</v>
       </c>
       <c r="D118">
-        <v>1802</v>
+        <v>602</v>
       </c>
       <c r="E118">
-        <v>1802</v>
+        <v>602</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B119" t="s">
-        <v>114</v>
+        <v>910</v>
       </c>
       <c r="C119" t="s">
         <v>38</v>
       </c>
       <c r="D119">
-        <v>2059</v>
+        <v>382</v>
       </c>
       <c r="E119">
-        <v>2059</v>
+        <v>382</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B120" t="s">
-        <v>115</v>
+        <v>911</v>
       </c>
       <c r="C120" t="s">
         <v>38</v>
       </c>
       <c r="D120">
-        <v>590</v>
+        <v>436</v>
       </c>
       <c r="E120">
-        <v>590</v>
+        <v>436</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B121" t="s">
-        <v>116</v>
+        <v>912</v>
       </c>
       <c r="C121" t="s">
         <v>38</v>
       </c>
       <c r="D121">
-        <v>452</v>
+        <v>437</v>
       </c>
       <c r="E121">
-        <v>452</v>
-[...2 lines deleted...]
-    <row r="122"/>
+        <v>437</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>5</v>
+      </c>
+      <c r="B122" t="s">
+        <v>913</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>218</v>
+      </c>
+      <c r="E122">
+        <v>218</v>
+      </c>
+    </row>
     <row r="123">
       <c r="A123">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B123" t="s">
-        <v>20</v>
+        <v>914</v>
       </c>
       <c r="C123" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D123">
-        <v>6660</v>
+        <v>58</v>
       </c>
       <c r="E123">
-        <v>6660</v>
+        <v>58</v>
       </c>
     </row>
     <row r="124">
-      <c r="A124" t="s">
-        <v>30</v>
+      <c r="A124">
+        <v>7</v>
       </c>
       <c r="B124" t="s">
-        <v>30</v>
+        <v>915</v>
       </c>
       <c r="C124" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D124">
-        <v>2518</v>
+        <v>99</v>
       </c>
       <c r="E124">
-        <v>2518</v>
-[...18 lines deleted...]
-    </row>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="125"/>
     <row r="126">
       <c r="A126">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="B126" t="s">
-        <v>118</v>
+        <v>19</v>
       </c>
       <c r="C126" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D126">
-        <v>1093</v>
+        <v>49020</v>
       </c>
       <c r="E126">
-        <v>1093</v>
+        <v>49020</v>
       </c>
     </row>
     <row r="127">
-      <c r="A127">
-        <v>3</v>
+      <c r="A127" t="s">
+        <v>30</v>
       </c>
       <c r="B127" t="s">
-        <v>119</v>
+        <v>30</v>
       </c>
       <c r="C127" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D127">
-        <v>555</v>
+        <v>5604</v>
       </c>
       <c r="E127">
-        <v>555</v>
+        <v>5604</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B128" t="s">
-        <v>120</v>
+        <v>916</v>
       </c>
       <c r="C128" t="s">
         <v>38</v>
       </c>
       <c r="D128">
-        <v>320</v>
+        <v>3199</v>
       </c>
       <c r="E128">
-        <v>320</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B129" t="s">
-        <v>121</v>
+        <v>917</v>
       </c>
       <c r="C129" t="s">
         <v>38</v>
       </c>
       <c r="D129">
-        <v>413</v>
+        <v>23251</v>
       </c>
       <c r="E129">
-        <v>413</v>
-[...2 lines deleted...]
-    <row r="130"/>
+        <v>23251</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>3</v>
+      </c>
+      <c r="B130" t="s">
+        <v>918</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>1159</v>
+      </c>
+      <c r="E130">
+        <v>1159</v>
+      </c>
+    </row>
     <row r="131">
       <c r="A131">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="B131" t="s">
-        <v>21</v>
+        <v>919</v>
       </c>
       <c r="C131" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D131">
-        <v>13155</v>
+        <v>1155</v>
       </c>
       <c r="E131">
-        <v>13155</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="132">
-      <c r="A132" t="s">
-        <v>30</v>
+      <c r="A132">
+        <v>5</v>
       </c>
       <c r="B132" t="s">
-        <v>30</v>
+        <v>920</v>
       </c>
       <c r="C132" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D132">
-        <v>1094</v>
+        <v>654</v>
       </c>
       <c r="E132">
-        <v>1094</v>
+        <v>654</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B133" t="s">
-        <v>122</v>
+        <v>921</v>
       </c>
       <c r="C133" t="s">
         <v>38</v>
       </c>
       <c r="D133">
-        <v>9983</v>
+        <v>665</v>
       </c>
       <c r="E133">
-        <v>9983</v>
+        <v>665</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B134" t="s">
-        <v>123</v>
+        <v>922</v>
       </c>
       <c r="C134" t="s">
         <v>38</v>
       </c>
       <c r="D134">
-        <v>261</v>
+        <v>13333</v>
       </c>
       <c r="E134">
-        <v>261</v>
-[...18 lines deleted...]
-    </row>
+        <v>13333</v>
+      </c>
+    </row>
+    <row r="135"/>
     <row r="136">
       <c r="A136">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B136" t="s">
-        <v>125</v>
+        <v>20</v>
       </c>
       <c r="C136" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D136">
-        <v>277</v>
+        <v>13621</v>
       </c>
       <c r="E136">
-        <v>277</v>
+        <v>13621</v>
       </c>
     </row>
     <row r="137">
-      <c r="A137">
-        <v>5</v>
+      <c r="A137" t="s">
+        <v>30</v>
       </c>
       <c r="B137" t="s">
-        <v>126</v>
+        <v>30</v>
       </c>
       <c r="C137" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D137">
-        <v>132</v>
+        <v>4830</v>
       </c>
       <c r="E137">
-        <v>132</v>
+        <v>4830</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B138" t="s">
-        <v>127</v>
+        <v>923</v>
       </c>
       <c r="C138" t="s">
         <v>38</v>
       </c>
       <c r="D138">
-        <v>1223</v>
+        <v>2435</v>
       </c>
       <c r="E138">
-        <v>1223</v>
-[...2 lines deleted...]
-    <row r="139"/>
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>2</v>
+      </c>
+      <c r="B139" t="s">
+        <v>924</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>1787</v>
+      </c>
+      <c r="E139">
+        <v>1787</v>
+      </c>
+    </row>
     <row r="140">
       <c r="A140">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="B140" t="s">
-        <v>22</v>
+        <v>925</v>
       </c>
       <c r="C140" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D140">
-        <v>5621</v>
+        <v>2130</v>
       </c>
       <c r="E140">
-        <v>5621</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141" t="s">
-        <v>30</v>
+      <c r="A141">
+        <v>4</v>
       </c>
       <c r="B141" t="s">
-        <v>30</v>
+        <v>926</v>
       </c>
       <c r="C141" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D141">
-        <v>1145</v>
+        <v>1165</v>
       </c>
       <c r="E141">
-        <v>1145</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B142" t="s">
-        <v>128</v>
+        <v>927</v>
       </c>
       <c r="C142" t="s">
         <v>38</v>
       </c>
       <c r="D142">
-        <v>2346</v>
+        <v>643</v>
       </c>
       <c r="E142">
-        <v>2346</v>
+        <v>643</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B143" t="s">
-        <v>129</v>
+        <v>928</v>
       </c>
       <c r="C143" t="s">
         <v>38</v>
       </c>
       <c r="D143">
-        <v>1063</v>
+        <v>631</v>
       </c>
       <c r="E143">
-        <v>1063</v>
-[...18 lines deleted...]
-    </row>
+        <v>631</v>
+      </c>
+    </row>
+    <row r="144"/>
     <row r="145">
       <c r="A145">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="B145" t="s">
-        <v>131</v>
+        <v>21</v>
       </c>
       <c r="C145" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D145">
-        <v>159</v>
+        <v>7392</v>
       </c>
       <c r="E145">
-        <v>159</v>
+        <v>7392</v>
       </c>
     </row>
     <row r="146">
-      <c r="A146">
-        <v>5</v>
+      <c r="A146" t="s">
+        <v>30</v>
       </c>
       <c r="B146" t="s">
-        <v>132</v>
+        <v>30</v>
       </c>
       <c r="C146" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D146">
-        <v>378</v>
+        <v>1541</v>
       </c>
       <c r="E146">
-        <v>378</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B147" t="s">
-        <v>133</v>
+        <v>929</v>
       </c>
       <c r="C147" t="s">
         <v>38</v>
       </c>
       <c r="D147">
-        <v>258</v>
+        <v>1187</v>
       </c>
       <c r="E147">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="148"/>
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>2</v>
+      </c>
+      <c r="B148" t="s">
+        <v>930</v>
+      </c>
+      <c r="C148" t="s">
+        <v>38</v>
+      </c>
+      <c r="D148">
+        <v>503</v>
+      </c>
+      <c r="E148">
+        <v>503</v>
+      </c>
+    </row>
     <row r="149">
       <c r="A149">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="B149" t="s">
-        <v>23</v>
+        <v>931</v>
       </c>
       <c r="C149" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D149">
-        <v>2450</v>
+        <v>269</v>
       </c>
       <c r="E149">
-        <v>2450</v>
+        <v>269</v>
       </c>
     </row>
     <row r="150">
-      <c r="A150" t="s">
-        <v>30</v>
+      <c r="A150">
+        <v>4</v>
       </c>
       <c r="B150" t="s">
-        <v>30</v>
+        <v>932</v>
       </c>
       <c r="C150" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D150">
-        <v>731</v>
+        <v>860</v>
       </c>
       <c r="E150">
-        <v>731</v>
+        <v>860</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B151" t="s">
-        <v>134</v>
+        <v>933</v>
       </c>
       <c r="C151" t="s">
         <v>38</v>
       </c>
       <c r="D151">
-        <v>631</v>
+        <v>225</v>
       </c>
       <c r="E151">
-        <v>631</v>
+        <v>225</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B152" t="s">
-        <v>135</v>
+        <v>934</v>
       </c>
       <c r="C152" t="s">
         <v>38</v>
       </c>
       <c r="D152">
-        <v>161</v>
+        <v>116</v>
       </c>
       <c r="E152">
-        <v>161</v>
+        <v>116</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B153" t="s">
-        <v>136</v>
+        <v>935</v>
       </c>
       <c r="C153" t="s">
         <v>38</v>
       </c>
       <c r="D153">
-        <v>357</v>
+        <v>2691</v>
       </c>
       <c r="E153">
-        <v>357</v>
-[...18 lines deleted...]
-    </row>
+        <v>2691</v>
+      </c>
+    </row>
+    <row r="154"/>
     <row r="155">
       <c r="A155">
+        <v>17</v>
+      </c>
+      <c r="B155" t="s">
+        <v>22</v>
+      </c>
+      <c r="C155" t="s">
+        <v>35</v>
+      </c>
+      <c r="D155">
+        <v>10453</v>
+      </c>
+      <c r="E155">
+        <v>10453</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="s">
+        <v>30</v>
+      </c>
+      <c r="B156" t="s">
+        <v>30</v>
+      </c>
+      <c r="C156" t="s">
+        <v>36</v>
+      </c>
+      <c r="D156">
+        <v>1278</v>
+      </c>
+      <c r="E156">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>1</v>
+      </c>
+      <c r="B157" t="s">
+        <v>936</v>
+      </c>
+      <c r="C157" t="s">
+        <v>38</v>
+      </c>
+      <c r="D157">
+        <v>1084</v>
+      </c>
+      <c r="E157">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>2</v>
+      </c>
+      <c r="B158" t="s">
+        <v>937</v>
+      </c>
+      <c r="C158" t="s">
+        <v>38</v>
+      </c>
+      <c r="D158">
+        <v>2713</v>
+      </c>
+      <c r="E158">
+        <v>2713</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>3</v>
+      </c>
+      <c r="B159" t="s">
+        <v>938</v>
+      </c>
+      <c r="C159" t="s">
+        <v>38</v>
+      </c>
+      <c r="D159">
+        <v>1333</v>
+      </c>
+      <c r="E159">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>4</v>
+      </c>
+      <c r="B160" t="s">
+        <v>939</v>
+      </c>
+      <c r="C160" t="s">
+        <v>38</v>
+      </c>
+      <c r="D160">
+        <v>433</v>
+      </c>
+      <c r="E160">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
         <v>5</v>
       </c>
-      <c r="B155" t="s">
-[...9 lines deleted...]
-        <v>179</v>
+      <c r="B161" t="s">
+        <v>940</v>
+      </c>
+      <c r="C161" t="s">
+        <v>38</v>
+      </c>
+      <c r="D161">
+        <v>152</v>
+      </c>
+      <c r="E161">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>6</v>
+      </c>
+      <c r="B162" t="s">
+        <v>941</v>
+      </c>
+      <c r="C162" t="s">
+        <v>38</v>
+      </c>
+      <c r="D162">
+        <v>305</v>
+      </c>
+      <c r="E162">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>7</v>
+      </c>
+      <c r="B163" t="s">
+        <v>942</v>
+      </c>
+      <c r="C163" t="s">
+        <v>38</v>
+      </c>
+      <c r="D163">
+        <v>3155</v>
+      </c>
+      <c r="E163">
+        <v>3155</v>
+      </c>
+    </row>
+    <row r="164"/>
+    <row r="165">
+      <c r="A165">
+        <v>24</v>
+      </c>
+      <c r="B165" t="s">
+        <v>23</v>
+      </c>
+      <c r="C165" t="s">
+        <v>35</v>
+      </c>
+      <c r="D165">
+        <v>3892</v>
+      </c>
+      <c r="E165">
+        <v>3892</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s">
+        <v>30</v>
+      </c>
+      <c r="B166" t="s">
+        <v>30</v>
+      </c>
+      <c r="C166" t="s">
+        <v>36</v>
+      </c>
+      <c r="D166">
+        <v>1179</v>
+      </c>
+      <c r="E166">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>1</v>
+      </c>
+      <c r="B167" t="s">
+        <v>943</v>
+      </c>
+      <c r="C167" t="s">
+        <v>38</v>
+      </c>
+      <c r="D167">
+        <v>1443</v>
+      </c>
+      <c r="E167">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>2</v>
+      </c>
+      <c r="B168" t="s">
+        <v>944</v>
+      </c>
+      <c r="C168" t="s">
+        <v>38</v>
+      </c>
+      <c r="D168">
+        <v>286</v>
+      </c>
+      <c r="E168">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>3</v>
+      </c>
+      <c r="B169" t="s">
+        <v>945</v>
+      </c>
+      <c r="C169" t="s">
+        <v>38</v>
+      </c>
+      <c r="D169">
+        <v>304</v>
+      </c>
+      <c r="E169">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>4</v>
+      </c>
+      <c r="B170" t="s">
+        <v>946</v>
+      </c>
+      <c r="C170" t="s">
+        <v>38</v>
+      </c>
+      <c r="D170">
+        <v>262</v>
+      </c>
+      <c r="E170">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>5</v>
+      </c>
+      <c r="B171" t="s">
+        <v>947</v>
+      </c>
+      <c r="C171" t="s">
+        <v>38</v>
+      </c>
+      <c r="D171">
+        <v>211</v>
+      </c>
+      <c r="E171">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>6</v>
+      </c>
+      <c r="B172" t="s">
+        <v>948</v>
+      </c>
+      <c r="C172" t="s">
+        <v>38</v>
+      </c>
+      <c r="D172">
+        <v>207</v>
+      </c>
+      <c r="E172">
+        <v>207</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -26130,189 +15307,6994 @@
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>139</v>
+        <v>949</v>
       </c>
       <c r="D2" t="s">
-        <v>140</v>
+        <v>950</v>
       </c>
       <c r="E2" t="s">
-        <v>28</v>
+        <v>951</v>
       </c>
       <c r="F2" t="s">
-        <v>29</v>
+        <v>952</v>
       </c>
       <c r="G2">
-        <v>27903</v>
+        <v>32418</v>
       </c>
       <c r="H2">
-        <v>80338</v>
+        <v>31100</v>
       </c>
       <c r="I2">
-        <v>49701</v>
+        <v>15821</v>
       </c>
       <c r="J2">
-        <v>55652</v>
+        <v>19443</v>
       </c>
       <c r="K2">
-        <v>57722</v>
+        <v>32713</v>
       </c>
       <c r="L2">
-        <v>3469</v>
+        <v>509</v>
       </c>
       <c r="M2">
-        <v>4600</v>
+        <v>506</v>
       </c>
       <c r="N2">
-        <v>58530</v>
+        <v>4814</v>
       </c>
       <c r="O2">
-        <v>3180</v>
+        <v>905</v>
       </c>
       <c r="P2">
-        <v>1999</v>
+        <v>2606</v>
       </c>
       <c r="Q2">
-        <v>2095</v>
+        <v>464</v>
       </c>
       <c r="R2">
-        <v>43654</v>
+        <v>35361</v>
       </c>
       <c r="S2">
-        <v>2754</v>
+        <v>1152</v>
       </c>
       <c r="T2">
-        <v>49020</v>
+        <v>27193</v>
       </c>
       <c r="U2">
-        <v>13621</v>
+        <v>781</v>
       </c>
       <c r="V2">
-        <v>7392</v>
+        <v>2080</v>
       </c>
       <c r="W2">
-        <v>10453</v>
+        <v>2484</v>
       </c>
       <c r="X2">
-        <v>3892</v>
+        <v>948</v>
       </c>
       <c r="Y2">
-        <v>475975</v>
+        <v>211298</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="s">
-        <v>30</v>
+      <c r="A3">
+        <v>2</v>
       </c>
       <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>949</v>
+      </c>
+      <c r="D3" t="s">
+        <v>950</v>
+      </c>
+      <c r="E3" t="s">
+        <v>953</v>
+      </c>
+      <c r="F3" t="s">
+        <v>954</v>
+      </c>
+      <c r="G3">
+        <v>23002</v>
+      </c>
+      <c r="H3">
+        <v>19278</v>
+      </c>
+      <c r="I3">
+        <v>14986</v>
+      </c>
+      <c r="J3">
+        <v>62814</v>
+      </c>
+      <c r="K3">
+        <v>11813</v>
+      </c>
+      <c r="L3">
+        <v>390</v>
+      </c>
+      <c r="M3">
+        <v>2015</v>
+      </c>
+      <c r="N3">
+        <v>5931</v>
+      </c>
+      <c r="O3">
+        <v>297</v>
+      </c>
+      <c r="P3">
+        <v>3123</v>
+      </c>
+      <c r="Q3">
+        <v>1075</v>
+      </c>
+      <c r="R3">
+        <v>3848</v>
+      </c>
+      <c r="S3">
+        <v>957</v>
+      </c>
+      <c r="T3">
+        <v>58219</v>
+      </c>
+      <c r="U3">
+        <v>633</v>
+      </c>
+      <c r="V3">
+        <v>1606</v>
+      </c>
+      <c r="W3">
+        <v>37349</v>
+      </c>
+      <c r="X3">
+        <v>498</v>
+      </c>
+      <c r="Y3">
+        <v>247834</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
         <v>31</v>
       </c>
-      <c r="G3">
-[...54 lines deleted...]
-        <v>475975</v>
+      <c r="G4">
+        <v>55420</v>
+      </c>
+      <c r="H4">
+        <v>50378</v>
+      </c>
+      <c r="I4">
+        <v>30807</v>
+      </c>
+      <c r="J4">
+        <v>82257</v>
+      </c>
+      <c r="K4">
+        <v>44526</v>
+      </c>
+      <c r="L4">
+        <v>899</v>
+      </c>
+      <c r="M4">
+        <v>2521</v>
+      </c>
+      <c r="N4">
+        <v>10745</v>
+      </c>
+      <c r="O4">
+        <v>1202</v>
+      </c>
+      <c r="P4">
+        <v>5729</v>
+      </c>
+      <c r="Q4">
+        <v>1539</v>
+      </c>
+      <c r="R4">
+        <v>39209</v>
+      </c>
+      <c r="S4">
+        <v>2109</v>
+      </c>
+      <c r="T4">
+        <v>85412</v>
+      </c>
+      <c r="U4">
+        <v>1414</v>
+      </c>
+      <c r="V4">
+        <v>3686</v>
+      </c>
+      <c r="W4">
+        <v>39833</v>
+      </c>
+      <c r="X4">
+        <v>1446</v>
+      </c>
+      <c r="Y4">
+        <v>459132</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>32418</v>
+      </c>
+      <c r="E2">
+        <v>23002</v>
+      </c>
+      <c r="F2">
+        <v>55420</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>3281</v>
+      </c>
+      <c r="E3">
+        <v>2565</v>
+      </c>
+      <c r="F3">
+        <v>5846</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>955</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>21669</v>
+      </c>
+      <c r="E4">
+        <v>3718</v>
+      </c>
+      <c r="F4">
+        <v>25387</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>956</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>6637</v>
+      </c>
+      <c r="E5">
+        <v>4844</v>
+      </c>
+      <c r="F5">
+        <v>11481</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>957</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>268</v>
+      </c>
+      <c r="E6">
+        <v>398</v>
+      </c>
+      <c r="F6">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>958</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>163</v>
+      </c>
+      <c r="E7">
+        <v>308</v>
+      </c>
+      <c r="F7">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>959</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>177</v>
+      </c>
+      <c r="E8">
+        <v>911</v>
+      </c>
+      <c r="F8">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>960</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>97</v>
+      </c>
+      <c r="E9">
+        <v>150</v>
+      </c>
+      <c r="F9">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>961</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>126</v>
+      </c>
+      <c r="E10">
+        <v>10108</v>
+      </c>
+      <c r="F10">
+        <v>10234</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12">
+        <v>31100</v>
+      </c>
+      <c r="E12">
+        <v>19278</v>
+      </c>
+      <c r="F12">
+        <v>50378</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>5206</v>
+      </c>
+      <c r="E13">
+        <v>3353</v>
+      </c>
+      <c r="F13">
+        <v>8559</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>962</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>8681</v>
+      </c>
+      <c r="E14">
+        <v>8389</v>
+      </c>
+      <c r="F14">
+        <v>17070</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>963</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>5265</v>
+      </c>
+      <c r="E15">
+        <v>4488</v>
+      </c>
+      <c r="F15">
+        <v>9753</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>964</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>1371</v>
+      </c>
+      <c r="E16">
+        <v>776</v>
+      </c>
+      <c r="F16">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>965</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>9896</v>
+      </c>
+      <c r="E17">
+        <v>731</v>
+      </c>
+      <c r="F17">
+        <v>10627</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>966</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>164</v>
+      </c>
+      <c r="E18">
+        <v>200</v>
+      </c>
+      <c r="F18">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>967</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>200</v>
+      </c>
+      <c r="E19">
+        <v>172</v>
+      </c>
+      <c r="F19">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>968</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>317</v>
+      </c>
+      <c r="E20">
+        <v>1169</v>
+      </c>
+      <c r="F20">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22">
+        <v>15821</v>
+      </c>
+      <c r="E22">
+        <v>14986</v>
+      </c>
+      <c r="F22">
+        <v>30807</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23">
+        <v>2013</v>
+      </c>
+      <c r="E23">
+        <v>2370</v>
+      </c>
+      <c r="F23">
+        <v>4383</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>969</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>2882</v>
+      </c>
+      <c r="E24">
+        <v>2094</v>
+      </c>
+      <c r="F24">
+        <v>4976</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>970</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>9810</v>
+      </c>
+      <c r="E25">
+        <v>6931</v>
+      </c>
+      <c r="F25">
+        <v>16741</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>971</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>483</v>
+      </c>
+      <c r="E26">
+        <v>2679</v>
+      </c>
+      <c r="F26">
+        <v>3162</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>972</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>267</v>
+      </c>
+      <c r="E27">
+        <v>304</v>
+      </c>
+      <c r="F27">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>973</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>134</v>
+      </c>
+      <c r="E28">
+        <v>225</v>
+      </c>
+      <c r="F28">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>974</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>111</v>
+      </c>
+      <c r="E29">
+        <v>258</v>
+      </c>
+      <c r="F29">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>975</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>121</v>
+      </c>
+      <c r="E30">
+        <v>125</v>
+      </c>
+      <c r="F30">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32">
+        <v>19443</v>
+      </c>
+      <c r="E32">
+        <v>62814</v>
+      </c>
+      <c r="F32">
+        <v>82257</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33">
+        <v>2523</v>
+      </c>
+      <c r="E33">
+        <v>3798</v>
+      </c>
+      <c r="F33">
+        <v>6321</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>976</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>13697</v>
+      </c>
+      <c r="E34">
+        <v>31982</v>
+      </c>
+      <c r="F34">
+        <v>45679</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>977</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>956</v>
+      </c>
+      <c r="E35">
+        <v>23293</v>
+      </c>
+      <c r="F35">
+        <v>24249</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>978</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>458</v>
+      </c>
+      <c r="E36">
+        <v>1377</v>
+      </c>
+      <c r="F36">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>979</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>1109</v>
+      </c>
+      <c r="E37">
+        <v>1114</v>
+      </c>
+      <c r="F37">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>980</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>304</v>
+      </c>
+      <c r="E38">
+        <v>611</v>
+      </c>
+      <c r="F38">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>981</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>319</v>
+      </c>
+      <c r="E39">
+        <v>388</v>
+      </c>
+      <c r="F39">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>982</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>77</v>
+      </c>
+      <c r="E40">
+        <v>251</v>
+      </c>
+      <c r="F40">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42">
+        <v>32713</v>
+      </c>
+      <c r="E42">
+        <v>11813</v>
+      </c>
+      <c r="F42">
+        <v>44526</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43">
+        <v>2809</v>
+      </c>
+      <c r="E43">
+        <v>1371</v>
+      </c>
+      <c r="F43">
+        <v>4180</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>983</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>28024</v>
+      </c>
+      <c r="E44">
+        <v>7374</v>
+      </c>
+      <c r="F44">
+        <v>35398</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>984</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>740</v>
+      </c>
+      <c r="E45">
+        <v>1345</v>
+      </c>
+      <c r="F45">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>985</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>234</v>
+      </c>
+      <c r="E46">
+        <v>203</v>
+      </c>
+      <c r="F46">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>986</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>128</v>
+      </c>
+      <c r="E47">
+        <v>118</v>
+      </c>
+      <c r="F47">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>987</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>607</v>
+      </c>
+      <c r="E48">
+        <v>413</v>
+      </c>
+      <c r="F48">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>988</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>84</v>
+      </c>
+      <c r="E49">
+        <v>121</v>
+      </c>
+      <c r="F49">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>989</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>87</v>
+      </c>
+      <c r="E50">
+        <v>868</v>
+      </c>
+      <c r="F50">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52">
+        <v>509</v>
+      </c>
+      <c r="E52">
+        <v>390</v>
+      </c>
+      <c r="F52">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>30</v>
+      </c>
+      <c r="B53" t="s">
+        <v>30</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>244</v>
+      </c>
+      <c r="E53">
+        <v>203</v>
+      </c>
+      <c r="F53">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>990</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>265</v>
+      </c>
+      <c r="E54">
+        <v>187</v>
+      </c>
+      <c r="F54">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>506</v>
+      </c>
+      <c r="E56">
+        <v>2015</v>
+      </c>
+      <c r="F56">
+        <v>2521</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>30</v>
+      </c>
+      <c r="B57" t="s">
+        <v>30</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>228</v>
+      </c>
+      <c r="E57">
+        <v>728</v>
+      </c>
+      <c r="F57">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>991</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>152</v>
+      </c>
+      <c r="E58">
+        <v>1030</v>
+      </c>
+      <c r="F58">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>992</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>94</v>
+      </c>
+      <c r="E59">
+        <v>178</v>
+      </c>
+      <c r="F59">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>993</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>32</v>
+      </c>
+      <c r="E60">
+        <v>79</v>
+      </c>
+      <c r="F60">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>8</v>
+      </c>
+      <c r="B62" t="s">
+        <v>13</v>
+      </c>
+      <c r="C62" t="s">
+        <v>35</v>
+      </c>
+      <c r="D62">
+        <v>4814</v>
+      </c>
+      <c r="E62">
+        <v>5931</v>
+      </c>
+      <c r="F62">
+        <v>10745</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>30</v>
+      </c>
+      <c r="B63" t="s">
+        <v>30</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63">
+        <v>1480</v>
+      </c>
+      <c r="E63">
+        <v>908</v>
+      </c>
+      <c r="F63">
+        <v>2388</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>994</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>1010</v>
+      </c>
+      <c r="E64">
+        <v>2823</v>
+      </c>
+      <c r="F64">
+        <v>3833</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>995</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>553</v>
+      </c>
+      <c r="E65">
+        <v>1315</v>
+      </c>
+      <c r="F65">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>996</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>857</v>
+      </c>
+      <c r="E66">
+        <v>113</v>
+      </c>
+      <c r="F66">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>997</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>163</v>
+      </c>
+      <c r="E67">
+        <v>243</v>
+      </c>
+      <c r="F67">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>5</v>
+      </c>
+      <c r="B68" t="s">
+        <v>998</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>107</v>
+      </c>
+      <c r="E68">
+        <v>99</v>
+      </c>
+      <c r="F68">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>6</v>
+      </c>
+      <c r="B69" t="s">
+        <v>999</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>56</v>
+      </c>
+      <c r="E69">
+        <v>377</v>
+      </c>
+      <c r="F69">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>7</v>
+      </c>
+      <c r="B70" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>588</v>
+      </c>
+      <c r="E70">
+        <v>53</v>
+      </c>
+      <c r="F70">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>9</v>
+      </c>
+      <c r="B72" t="s">
+        <v>14</v>
+      </c>
+      <c r="C72" t="s">
+        <v>35</v>
+      </c>
+      <c r="D72">
+        <v>905</v>
+      </c>
+      <c r="E72">
+        <v>297</v>
+      </c>
+      <c r="F72">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>30</v>
+      </c>
+      <c r="B73" t="s">
+        <v>30</v>
+      </c>
+      <c r="C73" t="s">
+        <v>36</v>
+      </c>
+      <c r="D73">
+        <v>447</v>
+      </c>
+      <c r="E73">
+        <v>96</v>
+      </c>
+      <c r="F73">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>218</v>
+      </c>
+      <c r="E74">
+        <v>53</v>
+      </c>
+      <c r="F74">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>133</v>
+      </c>
+      <c r="E75">
+        <v>43</v>
+      </c>
+      <c r="F75">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76">
+        <v>52</v>
+      </c>
+      <c r="E76">
+        <v>51</v>
+      </c>
+      <c r="F76">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>30</v>
+      </c>
+      <c r="E77">
+        <v>37</v>
+      </c>
+      <c r="F77">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>5</v>
+      </c>
+      <c r="B78" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>25</v>
+      </c>
+      <c r="E78">
+        <v>17</v>
+      </c>
+      <c r="F78">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>10</v>
+      </c>
+      <c r="B80" t="s">
+        <v>15</v>
+      </c>
+      <c r="C80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80">
+        <v>2606</v>
+      </c>
+      <c r="E80">
+        <v>3123</v>
+      </c>
+      <c r="F80">
+        <v>5729</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>30</v>
+      </c>
+      <c r="B81" t="s">
+        <v>30</v>
+      </c>
+      <c r="C81" t="s">
+        <v>36</v>
+      </c>
+      <c r="D81">
+        <v>779</v>
+      </c>
+      <c r="E81">
+        <v>931</v>
+      </c>
+      <c r="F81">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>810</v>
+      </c>
+      <c r="E82">
+        <v>953</v>
+      </c>
+      <c r="F82">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>484</v>
+      </c>
+      <c r="E83">
+        <v>290</v>
+      </c>
+      <c r="F83">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>124</v>
+      </c>
+      <c r="E84">
+        <v>171</v>
+      </c>
+      <c r="F84">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>205</v>
+      </c>
+      <c r="E85">
+        <v>457</v>
+      </c>
+      <c r="F85">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>5</v>
+      </c>
+      <c r="B86" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>62</v>
+      </c>
+      <c r="E86">
+        <v>178</v>
+      </c>
+      <c r="F86">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>6</v>
+      </c>
+      <c r="B87" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>77</v>
+      </c>
+      <c r="E87">
+        <v>67</v>
+      </c>
+      <c r="F87">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>7</v>
+      </c>
+      <c r="B88" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>65</v>
+      </c>
+      <c r="E88">
+        <v>76</v>
+      </c>
+      <c r="F88">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="89"/>
+    <row r="90">
+      <c r="A90">
+        <v>11</v>
+      </c>
+      <c r="B90" t="s">
+        <v>16</v>
+      </c>
+      <c r="C90" t="s">
+        <v>35</v>
+      </c>
+      <c r="D90">
+        <v>464</v>
+      </c>
+      <c r="E90">
+        <v>1075</v>
+      </c>
+      <c r="F90">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>30</v>
+      </c>
+      <c r="B91" t="s">
+        <v>30</v>
+      </c>
+      <c r="C91" t="s">
+        <v>36</v>
+      </c>
+      <c r="D91">
+        <v>182</v>
+      </c>
+      <c r="E91">
+        <v>311</v>
+      </c>
+      <c r="F91">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>1</v>
+      </c>
+      <c r="B92" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>233</v>
+      </c>
+      <c r="E92">
+        <v>671</v>
+      </c>
+      <c r="F92">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>2</v>
+      </c>
+      <c r="B93" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93">
+        <v>49</v>
+      </c>
+      <c r="E93">
+        <v>93</v>
+      </c>
+      <c r="F93">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="94"/>
+    <row r="95">
+      <c r="A95">
+        <v>12</v>
+      </c>
+      <c r="B95" t="s">
+        <v>17</v>
+      </c>
+      <c r="C95" t="s">
+        <v>35</v>
+      </c>
+      <c r="D95">
+        <v>35361</v>
+      </c>
+      <c r="E95">
+        <v>3848</v>
+      </c>
+      <c r="F95">
+        <v>39209</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>30</v>
+      </c>
+      <c r="B96" t="s">
+        <v>30</v>
+      </c>
+      <c r="C96" t="s">
+        <v>36</v>
+      </c>
+      <c r="D96">
+        <v>2365</v>
+      </c>
+      <c r="E96">
+        <v>806</v>
+      </c>
+      <c r="F96">
+        <v>3171</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>1</v>
+      </c>
+      <c r="B97" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>28217</v>
+      </c>
+      <c r="E97">
+        <v>1609</v>
+      </c>
+      <c r="F97">
+        <v>29826</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>2</v>
+      </c>
+      <c r="B98" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>3498</v>
+      </c>
+      <c r="E98">
+        <v>525</v>
+      </c>
+      <c r="F98">
+        <v>4023</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>3</v>
+      </c>
+      <c r="B99" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>257</v>
+      </c>
+      <c r="E99">
+        <v>161</v>
+      </c>
+      <c r="F99">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>4</v>
+      </c>
+      <c r="B100" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>315</v>
+      </c>
+      <c r="E100">
+        <v>486</v>
+      </c>
+      <c r="F100">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>5</v>
+      </c>
+      <c r="B101" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>192</v>
+      </c>
+      <c r="E101">
+        <v>144</v>
+      </c>
+      <c r="F101">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>6</v>
+      </c>
+      <c r="B102" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102">
+        <v>181</v>
+      </c>
+      <c r="E102">
+        <v>54</v>
+      </c>
+      <c r="F102">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>7</v>
+      </c>
+      <c r="B103" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>336</v>
+      </c>
+      <c r="E103">
+        <v>63</v>
+      </c>
+      <c r="F103">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="104"/>
+    <row r="105">
+      <c r="A105">
+        <v>13</v>
+      </c>
+      <c r="B105" t="s">
+        <v>18</v>
+      </c>
+      <c r="C105" t="s">
+        <v>35</v>
+      </c>
+      <c r="D105">
+        <v>1152</v>
+      </c>
+      <c r="E105">
+        <v>957</v>
+      </c>
+      <c r="F105">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>30</v>
+      </c>
+      <c r="B106" t="s">
+        <v>30</v>
+      </c>
+      <c r="C106" t="s">
+        <v>36</v>
+      </c>
+      <c r="D106">
+        <v>266</v>
+      </c>
+      <c r="E106">
+        <v>324</v>
+      </c>
+      <c r="F106">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>1</v>
+      </c>
+      <c r="B107" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>711</v>
+      </c>
+      <c r="E107">
+        <v>404</v>
+      </c>
+      <c r="F107">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>2</v>
+      </c>
+      <c r="B108" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>89</v>
+      </c>
+      <c r="E108">
+        <v>102</v>
+      </c>
+      <c r="F108">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>3</v>
+      </c>
+      <c r="B109" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>47</v>
+      </c>
+      <c r="E109">
+        <v>54</v>
+      </c>
+      <c r="F109">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>4</v>
+      </c>
+      <c r="B110" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>39</v>
+      </c>
+      <c r="E110">
+        <v>73</v>
+      </c>
+      <c r="F110">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="111"/>
+    <row r="112">
+      <c r="A112">
+        <v>14</v>
+      </c>
+      <c r="B112" t="s">
+        <v>19</v>
+      </c>
+      <c r="C112" t="s">
+        <v>35</v>
+      </c>
+      <c r="D112">
+        <v>27193</v>
+      </c>
+      <c r="E112">
+        <v>58219</v>
+      </c>
+      <c r="F112">
+        <v>85412</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>30</v>
+      </c>
+      <c r="B113" t="s">
+        <v>30</v>
+      </c>
+      <c r="C113" t="s">
+        <v>36</v>
+      </c>
+      <c r="D113">
+        <v>1798</v>
+      </c>
+      <c r="E113">
+        <v>2386</v>
+      </c>
+      <c r="F113">
+        <v>4184</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>1</v>
+      </c>
+      <c r="B114" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114">
+        <v>3895</v>
+      </c>
+      <c r="E114">
+        <v>49124</v>
+      </c>
+      <c r="F114">
+        <v>53019</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>2</v>
+      </c>
+      <c r="B115" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>17173</v>
+      </c>
+      <c r="E115">
+        <v>861</v>
+      </c>
+      <c r="F115">
+        <v>18034</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>3</v>
+      </c>
+      <c r="B116" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116">
+        <v>3436</v>
+      </c>
+      <c r="E116">
+        <v>402</v>
+      </c>
+      <c r="F116">
+        <v>3838</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>4</v>
+      </c>
+      <c r="B117" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>148</v>
+      </c>
+      <c r="E117">
+        <v>2653</v>
+      </c>
+      <c r="F117">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>5</v>
+      </c>
+      <c r="B118" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>204</v>
+      </c>
+      <c r="E118">
+        <v>326</v>
+      </c>
+      <c r="F118">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>6</v>
+      </c>
+      <c r="B119" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>70</v>
+      </c>
+      <c r="E119">
+        <v>859</v>
+      </c>
+      <c r="F119">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>7</v>
+      </c>
+      <c r="B120" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>469</v>
+      </c>
+      <c r="E120">
+        <v>1608</v>
+      </c>
+      <c r="F120">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="121"/>
+    <row r="122">
+      <c r="A122">
+        <v>15</v>
+      </c>
+      <c r="B122" t="s">
+        <v>20</v>
+      </c>
+      <c r="C122" t="s">
+        <v>35</v>
+      </c>
+      <c r="D122">
+        <v>781</v>
+      </c>
+      <c r="E122">
+        <v>633</v>
+      </c>
+      <c r="F122">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>30</v>
+      </c>
+      <c r="B123" t="s">
+        <v>30</v>
+      </c>
+      <c r="C123" t="s">
+        <v>36</v>
+      </c>
+      <c r="D123">
+        <v>383</v>
+      </c>
+      <c r="E123">
+        <v>255</v>
+      </c>
+      <c r="F123">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>1</v>
+      </c>
+      <c r="B124" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>271</v>
+      </c>
+      <c r="E124">
+        <v>299</v>
+      </c>
+      <c r="F124">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>2</v>
+      </c>
+      <c r="B125" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>127</v>
+      </c>
+      <c r="E125">
+        <v>79</v>
+      </c>
+      <c r="F125">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="126"/>
+    <row r="127">
+      <c r="A127">
+        <v>16</v>
+      </c>
+      <c r="B127" t="s">
+        <v>21</v>
+      </c>
+      <c r="C127" t="s">
+        <v>35</v>
+      </c>
+      <c r="D127">
+        <v>2080</v>
+      </c>
+      <c r="E127">
+        <v>1606</v>
+      </c>
+      <c r="F127">
+        <v>3686</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>30</v>
+      </c>
+      <c r="B128" t="s">
+        <v>30</v>
+      </c>
+      <c r="C128" t="s">
+        <v>36</v>
+      </c>
+      <c r="D128">
+        <v>538</v>
+      </c>
+      <c r="E128">
+        <v>291</v>
+      </c>
+      <c r="F128">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>1</v>
+      </c>
+      <c r="B129" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>890</v>
+      </c>
+      <c r="E129">
+        <v>964</v>
+      </c>
+      <c r="F129">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>2</v>
+      </c>
+      <c r="B130" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>286</v>
+      </c>
+      <c r="E130">
+        <v>78</v>
+      </c>
+      <c r="F130">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>3</v>
+      </c>
+      <c r="B131" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C131" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131">
+        <v>245</v>
+      </c>
+      <c r="E131">
+        <v>192</v>
+      </c>
+      <c r="F131">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>4</v>
+      </c>
+      <c r="B132" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132">
+        <v>44</v>
+      </c>
+      <c r="E132">
+        <v>54</v>
+      </c>
+      <c r="F132">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>5</v>
+      </c>
+      <c r="B133" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>77</v>
+      </c>
+      <c r="E133">
+        <v>27</v>
+      </c>
+      <c r="F133">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="134"/>
+    <row r="135">
+      <c r="A135">
+        <v>17</v>
+      </c>
+      <c r="B135" t="s">
+        <v>22</v>
+      </c>
+      <c r="C135" t="s">
+        <v>35</v>
+      </c>
+      <c r="D135">
+        <v>2484</v>
+      </c>
+      <c r="E135">
+        <v>37349</v>
+      </c>
+      <c r="F135">
+        <v>39833</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>30</v>
+      </c>
+      <c r="B136" t="s">
+        <v>30</v>
+      </c>
+      <c r="C136" t="s">
+        <v>36</v>
+      </c>
+      <c r="D136">
+        <v>774</v>
+      </c>
+      <c r="E136">
+        <v>1970</v>
+      </c>
+      <c r="F136">
+        <v>2744</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>1</v>
+      </c>
+      <c r="B137" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C137" t="s">
+        <v>38</v>
+      </c>
+      <c r="D137">
+        <v>1001</v>
+      </c>
+      <c r="E137">
+        <v>33870</v>
+      </c>
+      <c r="F137">
+        <v>34871</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>2</v>
+      </c>
+      <c r="B138" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>430</v>
+      </c>
+      <c r="E138">
+        <v>441</v>
+      </c>
+      <c r="F138">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>3</v>
+      </c>
+      <c r="B139" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>112</v>
+      </c>
+      <c r="E139">
+        <v>194</v>
+      </c>
+      <c r="F139">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>4</v>
+      </c>
+      <c r="B140" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C140" t="s">
+        <v>38</v>
+      </c>
+      <c r="D140">
+        <v>55</v>
+      </c>
+      <c r="E140">
+        <v>148</v>
+      </c>
+      <c r="F140">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>5</v>
+      </c>
+      <c r="B141" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C141" t="s">
+        <v>38</v>
+      </c>
+      <c r="D141">
+        <v>112</v>
+      </c>
+      <c r="E141">
+        <v>726</v>
+      </c>
+      <c r="F141">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="142"/>
+    <row r="143">
+      <c r="A143">
+        <v>24</v>
+      </c>
+      <c r="B143" t="s">
+        <v>23</v>
+      </c>
+      <c r="C143" t="s">
+        <v>35</v>
+      </c>
+      <c r="D143">
+        <v>948</v>
+      </c>
+      <c r="E143">
+        <v>498</v>
+      </c>
+      <c r="F143">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>30</v>
+      </c>
+      <c r="B144" t="s">
+        <v>30</v>
+      </c>
+      <c r="C144" t="s">
+        <v>36</v>
+      </c>
+      <c r="D144">
+        <v>145</v>
+      </c>
+      <c r="E144">
+        <v>109</v>
+      </c>
+      <c r="F144">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>1</v>
+      </c>
+      <c r="B145" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C145" t="s">
+        <v>38</v>
+      </c>
+      <c r="D145">
+        <v>301</v>
+      </c>
+      <c r="E145">
+        <v>100</v>
+      </c>
+      <c r="F145">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>2</v>
+      </c>
+      <c r="B146" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C146" t="s">
+        <v>38</v>
+      </c>
+      <c r="D146">
+        <v>25</v>
+      </c>
+      <c r="E146">
+        <v>46</v>
+      </c>
+      <c r="F146">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>3</v>
+      </c>
+      <c r="B147" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C147" t="s">
+        <v>38</v>
+      </c>
+      <c r="D147">
+        <v>412</v>
+      </c>
+      <c r="E147">
+        <v>192</v>
+      </c>
+      <c r="F147">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>4</v>
+      </c>
+      <c r="B148" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C148" t="s">
+        <v>38</v>
+      </c>
+      <c r="D148">
+        <v>32</v>
+      </c>
+      <c r="E148">
+        <v>32</v>
+      </c>
+      <c r="F148">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>5</v>
+      </c>
+      <c r="B149" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C149" t="s">
+        <v>38</v>
+      </c>
+      <c r="D149">
+        <v>33</v>
+      </c>
+      <c r="E149">
+        <v>19</v>
+      </c>
+      <c r="F149">
+        <v>52</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G2">
+        <v>57163</v>
+      </c>
+      <c r="H2">
+        <v>77813</v>
+      </c>
+      <c r="I2">
+        <v>48639</v>
+      </c>
+      <c r="J2">
+        <v>93005</v>
+      </c>
+      <c r="K2">
+        <v>79598</v>
+      </c>
+      <c r="L2">
+        <v>3369</v>
+      </c>
+      <c r="M2">
+        <v>2941</v>
+      </c>
+      <c r="N2">
+        <v>39378</v>
+      </c>
+      <c r="O2">
+        <v>5396</v>
+      </c>
+      <c r="P2">
+        <v>5086</v>
+      </c>
+      <c r="Q2">
+        <v>1052</v>
+      </c>
+      <c r="R2">
+        <v>15953</v>
+      </c>
+      <c r="S2">
+        <v>554</v>
+      </c>
+      <c r="T2">
+        <v>51731</v>
+      </c>
+      <c r="U2">
+        <v>3350</v>
+      </c>
+      <c r="V2">
+        <v>6784</v>
+      </c>
+      <c r="W2">
+        <v>3628</v>
+      </c>
+      <c r="X2">
+        <v>1002</v>
+      </c>
+      <c r="Y2">
+        <v>496442</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>57163</v>
+      </c>
+      <c r="H3">
+        <v>77813</v>
+      </c>
+      <c r="I3">
+        <v>48639</v>
+      </c>
+      <c r="J3">
+        <v>93005</v>
+      </c>
+      <c r="K3">
+        <v>79598</v>
+      </c>
+      <c r="L3">
+        <v>3369</v>
+      </c>
+      <c r="M3">
+        <v>2941</v>
+      </c>
+      <c r="N3">
+        <v>39378</v>
+      </c>
+      <c r="O3">
+        <v>5396</v>
+      </c>
+      <c r="P3">
+        <v>5086</v>
+      </c>
+      <c r="Q3">
+        <v>1052</v>
+      </c>
+      <c r="R3">
+        <v>15953</v>
+      </c>
+      <c r="S3">
+        <v>554</v>
+      </c>
+      <c r="T3">
+        <v>51731</v>
+      </c>
+      <c r="U3">
+        <v>3350</v>
+      </c>
+      <c r="V3">
+        <v>6784</v>
+      </c>
+      <c r="W3">
+        <v>3628</v>
+      </c>
+      <c r="X3">
+        <v>1002</v>
+      </c>
+      <c r="Y3">
+        <v>496442</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D2" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="F2" t="s">
+        <v>1053</v>
+      </c>
+      <c r="G2">
+        <v>39061</v>
+      </c>
+      <c r="H2">
+        <v>10341</v>
+      </c>
+      <c r="I2">
+        <v>13424</v>
+      </c>
+      <c r="J2">
+        <v>35796</v>
+      </c>
+      <c r="K2">
+        <v>4055</v>
+      </c>
+      <c r="L2">
+        <v>261</v>
+      </c>
+      <c r="M2">
+        <v>804</v>
+      </c>
+      <c r="N2">
+        <v>15316</v>
+      </c>
+      <c r="O2">
+        <v>372</v>
+      </c>
+      <c r="P2">
+        <v>2167</v>
+      </c>
+      <c r="Q2">
+        <v>154</v>
+      </c>
+      <c r="R2">
+        <v>74386</v>
+      </c>
+      <c r="S2">
+        <v>248</v>
+      </c>
+      <c r="T2">
+        <v>17129</v>
+      </c>
+      <c r="U2">
+        <v>1767</v>
+      </c>
+      <c r="V2">
+        <v>4074</v>
+      </c>
+      <c r="W2">
+        <v>443</v>
+      </c>
+      <c r="X2">
+        <v>123</v>
+      </c>
+      <c r="Y2">
+        <v>219921</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D3" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E3" t="s">
+        <v>1054</v>
+      </c>
+      <c r="F3" t="s">
+        <v>1055</v>
+      </c>
+      <c r="G3">
+        <v>3878</v>
+      </c>
+      <c r="H3">
+        <v>10016</v>
+      </c>
+      <c r="I3">
+        <v>6680</v>
+      </c>
+      <c r="J3">
+        <v>3597</v>
+      </c>
+      <c r="K3">
+        <v>20904</v>
+      </c>
+      <c r="L3">
+        <v>195</v>
+      </c>
+      <c r="M3">
+        <v>303</v>
+      </c>
+      <c r="N3">
+        <v>8204</v>
+      </c>
+      <c r="O3">
+        <v>161</v>
+      </c>
+      <c r="P3">
+        <v>3367</v>
+      </c>
+      <c r="Q3">
+        <v>130</v>
+      </c>
+      <c r="R3">
+        <v>2071</v>
+      </c>
+      <c r="S3">
+        <v>641</v>
+      </c>
+      <c r="T3">
+        <v>12228</v>
+      </c>
+      <c r="U3">
+        <v>621</v>
+      </c>
+      <c r="V3">
+        <v>14702</v>
+      </c>
+      <c r="W3">
+        <v>1213</v>
+      </c>
+      <c r="X3">
+        <v>268</v>
+      </c>
+      <c r="Y3">
+        <v>89179</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D4" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E4" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F4" t="s">
+        <v>1057</v>
+      </c>
+      <c r="G4">
+        <v>30479</v>
+      </c>
+      <c r="H4">
+        <v>48535</v>
+      </c>
+      <c r="I4">
+        <v>26822</v>
+      </c>
+      <c r="J4">
+        <v>18305</v>
+      </c>
+      <c r="K4">
+        <v>17807</v>
+      </c>
+      <c r="L4">
+        <v>908</v>
+      </c>
+      <c r="M4">
+        <v>1866</v>
+      </c>
+      <c r="N4">
+        <v>17159</v>
+      </c>
+      <c r="O4">
+        <v>434</v>
+      </c>
+      <c r="P4">
+        <v>7418</v>
+      </c>
+      <c r="Q4">
+        <v>642</v>
+      </c>
+      <c r="R4">
+        <v>11524</v>
+      </c>
+      <c r="S4">
+        <v>1375</v>
+      </c>
+      <c r="T4">
+        <v>43459</v>
+      </c>
+      <c r="U4">
+        <v>3769</v>
+      </c>
+      <c r="V4">
+        <v>11883</v>
+      </c>
+      <c r="W4">
+        <v>3281</v>
+      </c>
+      <c r="X4">
+        <v>911</v>
+      </c>
+      <c r="Y4">
+        <v>246577</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5">
+        <v>73418</v>
+      </c>
+      <c r="H5">
+        <v>68892</v>
+      </c>
+      <c r="I5">
+        <v>46926</v>
+      </c>
+      <c r="J5">
+        <v>57698</v>
+      </c>
+      <c r="K5">
+        <v>42766</v>
+      </c>
+      <c r="L5">
+        <v>1364</v>
+      </c>
+      <c r="M5">
+        <v>2973</v>
+      </c>
+      <c r="N5">
+        <v>40679</v>
+      </c>
+      <c r="O5">
+        <v>967</v>
+      </c>
+      <c r="P5">
+        <v>12952</v>
+      </c>
+      <c r="Q5">
+        <v>926</v>
+      </c>
+      <c r="R5">
+        <v>87981</v>
+      </c>
+      <c r="S5">
+        <v>2264</v>
+      </c>
+      <c r="T5">
+        <v>72816</v>
+      </c>
+      <c r="U5">
+        <v>6157</v>
+      </c>
+      <c r="V5">
+        <v>30659</v>
+      </c>
+      <c r="W5">
+        <v>4937</v>
+      </c>
+      <c r="X5">
+        <v>1302</v>
+      </c>
+      <c r="Y5">
+        <v>555677</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>39061</v>
+      </c>
+      <c r="E2">
+        <v>3878</v>
+      </c>
+      <c r="F2">
+        <v>30479</v>
+      </c>
+      <c r="G2">
+        <v>73418</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>1400</v>
+      </c>
+      <c r="E3">
+        <v>677</v>
+      </c>
+      <c r="F3">
+        <v>3148</v>
+      </c>
+      <c r="G3">
+        <v>5225</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>29023</v>
+      </c>
+      <c r="E4">
+        <v>1280</v>
+      </c>
+      <c r="F4">
+        <v>3307</v>
+      </c>
+      <c r="G4">
+        <v>33610</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>8138</v>
+      </c>
+      <c r="E5">
+        <v>1208</v>
+      </c>
+      <c r="F5">
+        <v>19412</v>
+      </c>
+      <c r="G5">
+        <v>28758</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>163</v>
+      </c>
+      <c r="E6">
+        <v>113</v>
+      </c>
+      <c r="F6">
+        <v>795</v>
+      </c>
+      <c r="G6">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>128</v>
+      </c>
+      <c r="E7">
+        <v>123</v>
+      </c>
+      <c r="F7">
+        <v>1973</v>
+      </c>
+      <c r="G7">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>65</v>
+      </c>
+      <c r="E8">
+        <v>178</v>
+      </c>
+      <c r="F8">
+        <v>503</v>
+      </c>
+      <c r="G8">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>33</v>
+      </c>
+      <c r="E9">
+        <v>100</v>
+      </c>
+      <c r="F9">
+        <v>150</v>
+      </c>
+      <c r="G9">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>55</v>
+      </c>
+      <c r="E10">
+        <v>133</v>
+      </c>
+      <c r="F10">
+        <v>1015</v>
+      </c>
+      <c r="G10">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11">
+        <v>56</v>
+      </c>
+      <c r="E11">
+        <v>66</v>
+      </c>
+      <c r="F11">
+        <v>176</v>
+      </c>
+      <c r="G11">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13">
+        <v>10341</v>
+      </c>
+      <c r="E13">
+        <v>10016</v>
+      </c>
+      <c r="F13">
+        <v>48535</v>
+      </c>
+      <c r="G13">
+        <v>68892</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14">
+        <v>1375</v>
+      </c>
+      <c r="E14">
+        <v>1327</v>
+      </c>
+      <c r="F14">
+        <v>6549</v>
+      </c>
+      <c r="G14">
+        <v>9251</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>7015</v>
+      </c>
+      <c r="E15">
+        <v>6933</v>
+      </c>
+      <c r="F15">
+        <v>14335</v>
+      </c>
+      <c r="G15">
+        <v>28283</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>1426</v>
+      </c>
+      <c r="E16">
+        <v>1113</v>
+      </c>
+      <c r="F16">
+        <v>25038</v>
+      </c>
+      <c r="G16">
+        <v>27577</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>171</v>
+      </c>
+      <c r="E17">
+        <v>166</v>
+      </c>
+      <c r="F17">
+        <v>647</v>
+      </c>
+      <c r="G17">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>90</v>
+      </c>
+      <c r="E18">
+        <v>103</v>
+      </c>
+      <c r="F18">
+        <v>415</v>
+      </c>
+      <c r="G18">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>5</v>
+      </c>
+      <c r="B19" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>103</v>
+      </c>
+      <c r="E19">
+        <v>105</v>
+      </c>
+      <c r="F19">
+        <v>559</v>
+      </c>
+      <c r="G19">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>83</v>
+      </c>
+      <c r="E20">
+        <v>104</v>
+      </c>
+      <c r="F20">
+        <v>478</v>
+      </c>
+      <c r="G20">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>7</v>
+      </c>
+      <c r="B21" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>35</v>
+      </c>
+      <c r="E21">
+        <v>51</v>
+      </c>
+      <c r="F21">
+        <v>244</v>
+      </c>
+      <c r="G21">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>43</v>
+      </c>
+      <c r="E22">
+        <v>114</v>
+      </c>
+      <c r="F22">
+        <v>270</v>
+      </c>
+      <c r="G22">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24">
+        <v>13424</v>
+      </c>
+      <c r="E24">
+        <v>6680</v>
+      </c>
+      <c r="F24">
+        <v>26822</v>
+      </c>
+      <c r="G24">
+        <v>46926</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25">
+        <v>1504</v>
+      </c>
+      <c r="E25">
+        <v>776</v>
+      </c>
+      <c r="F25">
+        <v>3803</v>
+      </c>
+      <c r="G25">
+        <v>6083</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>977</v>
+      </c>
+      <c r="E26">
+        <v>3800</v>
+      </c>
+      <c r="F26">
+        <v>3159</v>
+      </c>
+      <c r="G26">
+        <v>7936</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>410</v>
+      </c>
+      <c r="E27">
+        <v>423</v>
+      </c>
+      <c r="F27">
+        <v>1838</v>
+      </c>
+      <c r="G27">
+        <v>2671</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>472</v>
+      </c>
+      <c r="E28">
+        <v>161</v>
+      </c>
+      <c r="F28">
+        <v>1666</v>
+      </c>
+      <c r="G28">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>214</v>
+      </c>
+      <c r="E29">
+        <v>142</v>
+      </c>
+      <c r="F29">
+        <v>2071</v>
+      </c>
+      <c r="G29">
+        <v>2427</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>9130</v>
+      </c>
+      <c r="E30">
+        <v>401</v>
+      </c>
+      <c r="F30">
+        <v>5624</v>
+      </c>
+      <c r="G30">
+        <v>15155</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>183</v>
+      </c>
+      <c r="E31">
+        <v>87</v>
+      </c>
+      <c r="F31">
+        <v>522</v>
+      </c>
+      <c r="G31">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>394</v>
+      </c>
+      <c r="E32">
+        <v>318</v>
+      </c>
+      <c r="F32">
+        <v>4354</v>
+      </c>
+      <c r="G32">
+        <v>5066</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>140</v>
+      </c>
+      <c r="E33">
+        <v>572</v>
+      </c>
+      <c r="F33">
+        <v>3785</v>
+      </c>
+      <c r="G33">
+        <v>4497</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>35</v>
+      </c>
+      <c r="D35">
+        <v>35796</v>
+      </c>
+      <c r="E35">
+        <v>3597</v>
+      </c>
+      <c r="F35">
+        <v>18305</v>
+      </c>
+      <c r="G35">
+        <v>57698</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>30</v>
+      </c>
+      <c r="B36" t="s">
+        <v>30</v>
+      </c>
+      <c r="C36" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36">
+        <v>2981</v>
+      </c>
+      <c r="E36">
+        <v>676</v>
+      </c>
+      <c r="F36">
+        <v>3637</v>
+      </c>
+      <c r="G36">
+        <v>7294</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>31277</v>
+      </c>
+      <c r="E37">
+        <v>846</v>
+      </c>
+      <c r="F37">
+        <v>6988</v>
+      </c>
+      <c r="G37">
+        <v>39111</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>371</v>
+      </c>
+      <c r="E38">
+        <v>196</v>
+      </c>
+      <c r="F38">
+        <v>1388</v>
+      </c>
+      <c r="G38">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>3</v>
+      </c>
+      <c r="B39" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>164</v>
+      </c>
+      <c r="E39">
+        <v>95</v>
+      </c>
+      <c r="F39">
+        <v>2971</v>
+      </c>
+      <c r="G39">
+        <v>3230</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>307</v>
+      </c>
+      <c r="E40">
+        <v>357</v>
+      </c>
+      <c r="F40">
+        <v>721</v>
+      </c>
+      <c r="G40">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>193</v>
+      </c>
+      <c r="E41">
+        <v>289</v>
+      </c>
+      <c r="F41">
+        <v>751</v>
+      </c>
+      <c r="G41">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42">
+        <v>93</v>
+      </c>
+      <c r="E42">
+        <v>151</v>
+      </c>
+      <c r="F42">
+        <v>306</v>
+      </c>
+      <c r="G42">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>7</v>
+      </c>
+      <c r="B43" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>314</v>
+      </c>
+      <c r="E43">
+        <v>220</v>
+      </c>
+      <c r="F43">
+        <v>709</v>
+      </c>
+      <c r="G43">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>96</v>
+      </c>
+      <c r="E44">
+        <v>767</v>
+      </c>
+      <c r="F44">
+        <v>834</v>
+      </c>
+      <c r="G44">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>5</v>
+      </c>
+      <c r="B46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" t="s">
+        <v>35</v>
+      </c>
+      <c r="D46">
+        <v>4055</v>
+      </c>
+      <c r="E46">
+        <v>20904</v>
+      </c>
+      <c r="F46">
+        <v>17807</v>
+      </c>
+      <c r="G46">
+        <v>42766</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>30</v>
+      </c>
+      <c r="B47" t="s">
+        <v>30</v>
+      </c>
+      <c r="C47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D47">
+        <v>689</v>
+      </c>
+      <c r="E47">
+        <v>1131</v>
+      </c>
+      <c r="F47">
+        <v>2370</v>
+      </c>
+      <c r="G47">
+        <v>4190</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>431</v>
+      </c>
+      <c r="E48">
+        <v>880</v>
+      </c>
+      <c r="F48">
+        <v>2278</v>
+      </c>
+      <c r="G48">
+        <v>3589</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>185</v>
+      </c>
+      <c r="E49">
+        <v>359</v>
+      </c>
+      <c r="F49">
+        <v>536</v>
+      </c>
+      <c r="G49">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>70</v>
+      </c>
+      <c r="E50">
+        <v>94</v>
+      </c>
+      <c r="F50">
+        <v>292</v>
+      </c>
+      <c r="G50">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51">
+        <v>67</v>
+      </c>
+      <c r="E51">
+        <v>106</v>
+      </c>
+      <c r="F51">
+        <v>590</v>
+      </c>
+      <c r="G51">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>1170</v>
+      </c>
+      <c r="E52">
+        <v>18207</v>
+      </c>
+      <c r="F52">
+        <v>11393</v>
+      </c>
+      <c r="G52">
+        <v>30770</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>6</v>
+      </c>
+      <c r="B53" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>25</v>
+      </c>
+      <c r="E53">
+        <v>80</v>
+      </c>
+      <c r="F53">
+        <v>147</v>
+      </c>
+      <c r="G53">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>28</v>
+      </c>
+      <c r="E54">
+        <v>22</v>
+      </c>
+      <c r="F54">
+        <v>64</v>
+      </c>
+      <c r="G54">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55">
+        <v>1390</v>
+      </c>
+      <c r="E55">
+        <v>25</v>
+      </c>
+      <c r="F55">
+        <v>137</v>
+      </c>
+      <c r="G55">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D57">
+        <v>261</v>
+      </c>
+      <c r="E57">
+        <v>195</v>
+      </c>
+      <c r="F57">
+        <v>908</v>
+      </c>
+      <c r="G57">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>30</v>
+      </c>
+      <c r="B58" t="s">
+        <v>30</v>
+      </c>
+      <c r="C58" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58">
+        <v>178</v>
+      </c>
+      <c r="E58">
+        <v>79</v>
+      </c>
+      <c r="F58">
+        <v>415</v>
+      </c>
+      <c r="G58">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>83</v>
+      </c>
+      <c r="E59">
+        <v>116</v>
+      </c>
+      <c r="F59">
+        <v>493</v>
+      </c>
+      <c r="G59">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>7</v>
+      </c>
+      <c r="B61" t="s">
+        <v>12</v>
+      </c>
+      <c r="C61" t="s">
+        <v>35</v>
+      </c>
+      <c r="D61">
+        <v>804</v>
+      </c>
+      <c r="E61">
+        <v>303</v>
+      </c>
+      <c r="F61">
+        <v>1866</v>
+      </c>
+      <c r="G61">
+        <v>2973</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>30</v>
+      </c>
+      <c r="B62" t="s">
+        <v>30</v>
+      </c>
+      <c r="C62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62">
+        <v>325</v>
+      </c>
+      <c r="E62">
+        <v>149</v>
+      </c>
+      <c r="F62">
+        <v>592</v>
+      </c>
+      <c r="G62">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1</v>
+      </c>
+      <c r="B63" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>413</v>
+      </c>
+      <c r="E63">
+        <v>93</v>
+      </c>
+      <c r="F63">
+        <v>365</v>
+      </c>
+      <c r="G63">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>2</v>
+      </c>
+      <c r="B64" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>66</v>
+      </c>
+      <c r="E64">
+        <v>61</v>
+      </c>
+      <c r="F64">
+        <v>909</v>
+      </c>
+      <c r="G64">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>13</v>
+      </c>
+      <c r="C66" t="s">
+        <v>35</v>
+      </c>
+      <c r="D66">
+        <v>15316</v>
+      </c>
+      <c r="E66">
+        <v>8204</v>
+      </c>
+      <c r="F66">
+        <v>17159</v>
+      </c>
+      <c r="G66">
+        <v>40679</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>30</v>
+      </c>
+      <c r="B67" t="s">
+        <v>30</v>
+      </c>
+      <c r="C67" t="s">
+        <v>36</v>
+      </c>
+      <c r="D67">
+        <v>639</v>
+      </c>
+      <c r="E67">
+        <v>647</v>
+      </c>
+      <c r="F67">
+        <v>1408</v>
+      </c>
+      <c r="G67">
+        <v>2694</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>7685</v>
+      </c>
+      <c r="E68">
+        <v>4459</v>
+      </c>
+      <c r="F68">
+        <v>4759</v>
+      </c>
+      <c r="G68">
+        <v>16903</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>1197</v>
+      </c>
+      <c r="E69">
+        <v>175</v>
+      </c>
+      <c r="F69">
+        <v>1089</v>
+      </c>
+      <c r="G69">
+        <v>2461</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>106</v>
+      </c>
+      <c r="E70">
+        <v>62</v>
+      </c>
+      <c r="F70">
+        <v>671</v>
+      </c>
+      <c r="G70">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>199</v>
+      </c>
+      <c r="E71">
+        <v>163</v>
+      </c>
+      <c r="F71">
+        <v>3799</v>
+      </c>
+      <c r="G71">
+        <v>4161</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>5</v>
+      </c>
+      <c r="B72" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>27</v>
+      </c>
+      <c r="E72">
+        <v>70</v>
+      </c>
+      <c r="F72">
+        <v>126</v>
+      </c>
+      <c r="G72">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>6</v>
+      </c>
+      <c r="B73" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>45</v>
+      </c>
+      <c r="E73">
+        <v>218</v>
+      </c>
+      <c r="F73">
+        <v>163</v>
+      </c>
+      <c r="G73">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>7</v>
+      </c>
+      <c r="B74" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>54</v>
+      </c>
+      <c r="E74">
+        <v>28</v>
+      </c>
+      <c r="F74">
+        <v>103</v>
+      </c>
+      <c r="G74">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>8</v>
+      </c>
+      <c r="B75" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>5364</v>
+      </c>
+      <c r="E75">
+        <v>2382</v>
+      </c>
+      <c r="F75">
+        <v>5041</v>
+      </c>
+      <c r="G75">
+        <v>12787</v>
+      </c>
+    </row>
+    <row r="76"/>
+    <row r="77">
+      <c r="A77">
+        <v>9</v>
+      </c>
+      <c r="B77" t="s">
+        <v>14</v>
+      </c>
+      <c r="C77" t="s">
+        <v>35</v>
+      </c>
+      <c r="D77">
+        <v>372</v>
+      </c>
+      <c r="E77">
+        <v>161</v>
+      </c>
+      <c r="F77">
+        <v>434</v>
+      </c>
+      <c r="G77">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>30</v>
+      </c>
+      <c r="B78" t="s">
+        <v>30</v>
+      </c>
+      <c r="C78" t="s">
+        <v>36</v>
+      </c>
+      <c r="D78">
+        <v>124</v>
+      </c>
+      <c r="E78">
+        <v>49</v>
+      </c>
+      <c r="F78">
+        <v>146</v>
+      </c>
+      <c r="G78">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>1</v>
+      </c>
+      <c r="B79" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>189</v>
+      </c>
+      <c r="E79">
+        <v>64</v>
+      </c>
+      <c r="F79">
+        <v>105</v>
+      </c>
+      <c r="G79">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>2</v>
+      </c>
+      <c r="B80" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>21</v>
+      </c>
+      <c r="E80">
+        <v>15</v>
+      </c>
+      <c r="F80">
+        <v>59</v>
+      </c>
+      <c r="G80">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>3</v>
+      </c>
+      <c r="B81" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81">
+        <v>13</v>
+      </c>
+      <c r="E81">
+        <v>18</v>
+      </c>
+      <c r="F81">
+        <v>71</v>
+      </c>
+      <c r="G81">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>4</v>
+      </c>
+      <c r="B82" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>9</v>
+      </c>
+      <c r="E82">
+        <v>11</v>
+      </c>
+      <c r="F82">
+        <v>37</v>
+      </c>
+      <c r="G82">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>5</v>
+      </c>
+      <c r="B83" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>16</v>
+      </c>
+      <c r="E83">
+        <v>4</v>
+      </c>
+      <c r="F83">
+        <v>16</v>
+      </c>
+      <c r="G83">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="84"/>
+    <row r="85">
+      <c r="A85">
+        <v>10</v>
+      </c>
+      <c r="B85" t="s">
+        <v>15</v>
+      </c>
+      <c r="C85" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85">
+        <v>2167</v>
+      </c>
+      <c r="E85">
+        <v>3367</v>
+      </c>
+      <c r="F85">
+        <v>7418</v>
+      </c>
+      <c r="G85">
+        <v>12952</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>30</v>
+      </c>
+      <c r="B86" t="s">
+        <v>30</v>
+      </c>
+      <c r="C86" t="s">
+        <v>36</v>
+      </c>
+      <c r="D86">
+        <v>121</v>
+      </c>
+      <c r="E86">
+        <v>202</v>
+      </c>
+      <c r="F86">
+        <v>688</v>
+      </c>
+      <c r="G86">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>1</v>
+      </c>
+      <c r="B87" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>172</v>
+      </c>
+      <c r="E87">
+        <v>238</v>
+      </c>
+      <c r="F87">
+        <v>2567</v>
+      </c>
+      <c r="G87">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>2</v>
+      </c>
+      <c r="B88" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>52</v>
+      </c>
+      <c r="E88">
+        <v>96</v>
+      </c>
+      <c r="F88">
+        <v>239</v>
+      </c>
+      <c r="G88">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>3</v>
+      </c>
+      <c r="B89" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>43</v>
+      </c>
+      <c r="E89">
+        <v>65</v>
+      </c>
+      <c r="F89">
+        <v>246</v>
+      </c>
+      <c r="G89">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>4</v>
+      </c>
+      <c r="B90" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>19</v>
+      </c>
+      <c r="E90">
+        <v>33</v>
+      </c>
+      <c r="F90">
+        <v>157</v>
+      </c>
+      <c r="G90">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>5</v>
+      </c>
+      <c r="B91" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>34</v>
+      </c>
+      <c r="E91">
+        <v>48</v>
+      </c>
+      <c r="F91">
+        <v>121</v>
+      </c>
+      <c r="G91">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>6</v>
+      </c>
+      <c r="B92" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>11</v>
+      </c>
+      <c r="E92">
+        <v>45</v>
+      </c>
+      <c r="F92">
+        <v>45</v>
+      </c>
+      <c r="G92">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>7</v>
+      </c>
+      <c r="B93" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93">
+        <v>1704</v>
+      </c>
+      <c r="E93">
+        <v>2623</v>
+      </c>
+      <c r="F93">
+        <v>3314</v>
+      </c>
+      <c r="G93">
+        <v>7641</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>8</v>
+      </c>
+      <c r="B94" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>11</v>
+      </c>
+      <c r="E94">
+        <v>17</v>
+      </c>
+      <c r="F94">
+        <v>41</v>
+      </c>
+      <c r="G94">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="95"/>
+    <row r="96">
+      <c r="A96">
+        <v>11</v>
+      </c>
+      <c r="B96" t="s">
+        <v>16</v>
+      </c>
+      <c r="C96" t="s">
+        <v>35</v>
+      </c>
+      <c r="D96">
+        <v>154</v>
+      </c>
+      <c r="E96">
+        <v>130</v>
+      </c>
+      <c r="F96">
+        <v>642</v>
+      </c>
+      <c r="G96">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>30</v>
+      </c>
+      <c r="B97" t="s">
+        <v>30</v>
+      </c>
+      <c r="C97" t="s">
+        <v>36</v>
+      </c>
+      <c r="D97">
+        <v>73</v>
+      </c>
+      <c r="E97">
+        <v>43</v>
+      </c>
+      <c r="F97">
+        <v>235</v>
+      </c>
+      <c r="G97">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>1</v>
+      </c>
+      <c r="B98" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>50</v>
+      </c>
+      <c r="E98">
+        <v>65</v>
+      </c>
+      <c r="F98">
+        <v>303</v>
+      </c>
+      <c r="G98">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>2</v>
+      </c>
+      <c r="B99" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>31</v>
+      </c>
+      <c r="E99">
+        <v>22</v>
+      </c>
+      <c r="F99">
+        <v>104</v>
+      </c>
+      <c r="G99">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>12</v>
+      </c>
+      <c r="B101" t="s">
+        <v>17</v>
+      </c>
+      <c r="C101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D101">
+        <v>74386</v>
+      </c>
+      <c r="E101">
+        <v>2071</v>
+      </c>
+      <c r="F101">
+        <v>11524</v>
+      </c>
+      <c r="G101">
+        <v>87981</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>30</v>
+      </c>
+      <c r="B102" t="s">
+        <v>30</v>
+      </c>
+      <c r="C102" t="s">
+        <v>36</v>
+      </c>
+      <c r="D102">
+        <v>2916</v>
+      </c>
+      <c r="E102">
+        <v>356</v>
+      </c>
+      <c r="F102">
+        <v>1572</v>
+      </c>
+      <c r="G102">
+        <v>4844</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>50554</v>
+      </c>
+      <c r="E103">
+        <v>882</v>
+      </c>
+      <c r="F103">
+        <v>6408</v>
+      </c>
+      <c r="G103">
+        <v>57844</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>2</v>
+      </c>
+      <c r="B104" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>950</v>
+      </c>
+      <c r="E104">
+        <v>205</v>
+      </c>
+      <c r="F104">
+        <v>871</v>
+      </c>
+      <c r="G104">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>3</v>
+      </c>
+      <c r="B105" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
+        <v>18459</v>
+      </c>
+      <c r="E105">
+        <v>80</v>
+      </c>
+      <c r="F105">
+        <v>399</v>
+      </c>
+      <c r="G105">
+        <v>18938</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>4</v>
+      </c>
+      <c r="B106" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C106" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106">
+        <v>563</v>
+      </c>
+      <c r="E106">
+        <v>110</v>
+      </c>
+      <c r="F106">
+        <v>403</v>
+      </c>
+      <c r="G106">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>5</v>
+      </c>
+      <c r="B107" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>318</v>
+      </c>
+      <c r="E107">
+        <v>66</v>
+      </c>
+      <c r="F107">
+        <v>269</v>
+      </c>
+      <c r="G107">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>6</v>
+      </c>
+      <c r="B108" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>287</v>
+      </c>
+      <c r="E108">
+        <v>79</v>
+      </c>
+      <c r="F108">
+        <v>1286</v>
+      </c>
+      <c r="G108">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>7</v>
+      </c>
+      <c r="B109" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>141</v>
+      </c>
+      <c r="E109">
+        <v>30</v>
+      </c>
+      <c r="F109">
+        <v>157</v>
+      </c>
+      <c r="G109">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>8</v>
+      </c>
+      <c r="B110" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>198</v>
+      </c>
+      <c r="E110">
+        <v>263</v>
+      </c>
+      <c r="F110">
+        <v>159</v>
+      </c>
+      <c r="G110">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="111"/>
+    <row r="112">
+      <c r="A112">
+        <v>13</v>
+      </c>
+      <c r="B112" t="s">
+        <v>18</v>
+      </c>
+      <c r="C112" t="s">
+        <v>35</v>
+      </c>
+      <c r="D112">
+        <v>248</v>
+      </c>
+      <c r="E112">
+        <v>641</v>
+      </c>
+      <c r="F112">
+        <v>1375</v>
+      </c>
+      <c r="G112">
+        <v>2264</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>30</v>
+      </c>
+      <c r="B113" t="s">
+        <v>30</v>
+      </c>
+      <c r="C113" t="s">
+        <v>36</v>
+      </c>
+      <c r="D113">
+        <v>46</v>
+      </c>
+      <c r="E113">
+        <v>134</v>
+      </c>
+      <c r="F113">
+        <v>340</v>
+      </c>
+      <c r="G113">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>1</v>
+      </c>
+      <c r="B114" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114">
+        <v>150</v>
+      </c>
+      <c r="E114">
+        <v>263</v>
+      </c>
+      <c r="F114">
+        <v>624</v>
+      </c>
+      <c r="G114">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>2</v>
+      </c>
+      <c r="B115" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>33</v>
+      </c>
+      <c r="E115">
+        <v>185</v>
+      </c>
+      <c r="F115">
+        <v>260</v>
+      </c>
+      <c r="G115">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>3</v>
+      </c>
+      <c r="B116" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116">
+        <v>7</v>
+      </c>
+      <c r="E116">
+        <v>18</v>
+      </c>
+      <c r="F116">
+        <v>48</v>
+      </c>
+      <c r="G116">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>4</v>
+      </c>
+      <c r="B117" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>6</v>
+      </c>
+      <c r="E117">
+        <v>16</v>
+      </c>
+      <c r="F117">
+        <v>23</v>
+      </c>
+      <c r="G117">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>5</v>
+      </c>
+      <c r="B118" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>6</v>
+      </c>
+      <c r="E118">
+        <v>25</v>
+      </c>
+      <c r="F118">
+        <v>80</v>
+      </c>
+      <c r="G118">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="119"/>
+    <row r="120">
+      <c r="A120">
+        <v>14</v>
+      </c>
+      <c r="B120" t="s">
+        <v>19</v>
+      </c>
+      <c r="C120" t="s">
+        <v>35</v>
+      </c>
+      <c r="D120">
+        <v>17129</v>
+      </c>
+      <c r="E120">
+        <v>12228</v>
+      </c>
+      <c r="F120">
+        <v>43459</v>
+      </c>
+      <c r="G120">
+        <v>72816</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>30</v>
+      </c>
+      <c r="B121" t="s">
+        <v>30</v>
+      </c>
+      <c r="C121" t="s">
+        <v>36</v>
+      </c>
+      <c r="D121">
+        <v>1110</v>
+      </c>
+      <c r="E121">
+        <v>685</v>
+      </c>
+      <c r="F121">
+        <v>4851</v>
+      </c>
+      <c r="G121">
+        <v>6646</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>1</v>
+      </c>
+      <c r="B122" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>11248</v>
+      </c>
+      <c r="E122">
+        <v>1342</v>
+      </c>
+      <c r="F122">
+        <v>20483</v>
+      </c>
+      <c r="G122">
+        <v>33073</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>2</v>
+      </c>
+      <c r="B123" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C123" t="s">
+        <v>38</v>
+      </c>
+      <c r="D123">
+        <v>3409</v>
+      </c>
+      <c r="E123">
+        <v>9085</v>
+      </c>
+      <c r="F123">
+        <v>7730</v>
+      </c>
+      <c r="G123">
+        <v>20224</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>3</v>
+      </c>
+      <c r="B124" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>216</v>
+      </c>
+      <c r="E124">
+        <v>196</v>
+      </c>
+      <c r="F124">
+        <v>692</v>
+      </c>
+      <c r="G124">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>4</v>
+      </c>
+      <c r="B125" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>149</v>
+      </c>
+      <c r="E125">
+        <v>85</v>
+      </c>
+      <c r="F125">
+        <v>749</v>
+      </c>
+      <c r="G125">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>5</v>
+      </c>
+      <c r="B126" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
+        <v>154</v>
+      </c>
+      <c r="E126">
+        <v>174</v>
+      </c>
+      <c r="F126">
+        <v>753</v>
+      </c>
+      <c r="G126">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>6</v>
+      </c>
+      <c r="B127" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127">
+        <v>90</v>
+      </c>
+      <c r="E127">
+        <v>57</v>
+      </c>
+      <c r="F127">
+        <v>587</v>
+      </c>
+      <c r="G127">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>7</v>
+      </c>
+      <c r="B128" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>150</v>
+      </c>
+      <c r="E128">
+        <v>61</v>
+      </c>
+      <c r="F128">
+        <v>523</v>
+      </c>
+      <c r="G128">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>8</v>
+      </c>
+      <c r="B129" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>603</v>
+      </c>
+      <c r="E129">
+        <v>543</v>
+      </c>
+      <c r="F129">
+        <v>7091</v>
+      </c>
+      <c r="G129">
+        <v>8237</v>
+      </c>
+    </row>
+    <row r="130"/>
+    <row r="131">
+      <c r="A131">
+        <v>15</v>
+      </c>
+      <c r="B131" t="s">
+        <v>20</v>
+      </c>
+      <c r="C131" t="s">
+        <v>35</v>
+      </c>
+      <c r="D131">
+        <v>1767</v>
+      </c>
+      <c r="E131">
+        <v>621</v>
+      </c>
+      <c r="F131">
+        <v>3769</v>
+      </c>
+      <c r="G131">
+        <v>6157</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>30</v>
+      </c>
+      <c r="B132" t="s">
+        <v>30</v>
+      </c>
+      <c r="C132" t="s">
+        <v>36</v>
+      </c>
+      <c r="D132">
+        <v>866</v>
+      </c>
+      <c r="E132">
+        <v>129</v>
+      </c>
+      <c r="F132">
+        <v>644</v>
+      </c>
+      <c r="G132">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>1</v>
+      </c>
+      <c r="B133" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>174</v>
+      </c>
+      <c r="E133">
+        <v>258</v>
+      </c>
+      <c r="F133">
+        <v>994</v>
+      </c>
+      <c r="G133">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>2</v>
+      </c>
+      <c r="B134" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C134" t="s">
+        <v>38</v>
+      </c>
+      <c r="D134">
+        <v>385</v>
+      </c>
+      <c r="E134">
+        <v>119</v>
+      </c>
+      <c r="F134">
+        <v>926</v>
+      </c>
+      <c r="G134">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>3</v>
+      </c>
+      <c r="B135" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C135" t="s">
+        <v>38</v>
+      </c>
+      <c r="D135">
+        <v>31</v>
+      </c>
+      <c r="E135">
+        <v>35</v>
+      </c>
+      <c r="F135">
+        <v>183</v>
+      </c>
+      <c r="G135">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>4</v>
+      </c>
+      <c r="B136" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C136" t="s">
+        <v>38</v>
+      </c>
+      <c r="D136">
+        <v>269</v>
+      </c>
+      <c r="E136">
+        <v>27</v>
+      </c>
+      <c r="F136">
+        <v>118</v>
+      </c>
+      <c r="G136">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>5</v>
+      </c>
+      <c r="B137" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C137" t="s">
+        <v>38</v>
+      </c>
+      <c r="D137">
+        <v>24</v>
+      </c>
+      <c r="E137">
+        <v>30</v>
+      </c>
+      <c r="F137">
+        <v>765</v>
+      </c>
+      <c r="G137">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>6</v>
+      </c>
+      <c r="B138" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>5</v>
+      </c>
+      <c r="E138">
+        <v>11</v>
+      </c>
+      <c r="F138">
+        <v>91</v>
+      </c>
+      <c r="G138">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>7</v>
+      </c>
+      <c r="B139" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>13</v>
+      </c>
+      <c r="E139">
+        <v>12</v>
+      </c>
+      <c r="F139">
+        <v>48</v>
+      </c>
+      <c r="G139">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="140"/>
+    <row r="141">
+      <c r="A141">
+        <v>16</v>
+      </c>
+      <c r="B141" t="s">
+        <v>21</v>
+      </c>
+      <c r="C141" t="s">
+        <v>35</v>
+      </c>
+      <c r="D141">
+        <v>4074</v>
+      </c>
+      <c r="E141">
+        <v>14702</v>
+      </c>
+      <c r="F141">
+        <v>11883</v>
+      </c>
+      <c r="G141">
+        <v>30659</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>30</v>
+      </c>
+      <c r="B142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C142" t="s">
+        <v>36</v>
+      </c>
+      <c r="D142">
+        <v>163</v>
+      </c>
+      <c r="E142">
+        <v>383</v>
+      </c>
+      <c r="F142">
+        <v>870</v>
+      </c>
+      <c r="G142">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>1</v>
+      </c>
+      <c r="B143" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C143" t="s">
+        <v>38</v>
+      </c>
+      <c r="D143">
+        <v>3148</v>
+      </c>
+      <c r="E143">
+        <v>13793</v>
+      </c>
+      <c r="F143">
+        <v>9759</v>
+      </c>
+      <c r="G143">
+        <v>26700</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>2</v>
+      </c>
+      <c r="B144" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C144" t="s">
+        <v>38</v>
+      </c>
+      <c r="D144">
+        <v>57</v>
+      </c>
+      <c r="E144">
+        <v>116</v>
+      </c>
+      <c r="F144">
+        <v>332</v>
+      </c>
+      <c r="G144">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>3</v>
+      </c>
+      <c r="B145" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C145" t="s">
+        <v>38</v>
+      </c>
+      <c r="D145">
+        <v>40</v>
+      </c>
+      <c r="E145">
+        <v>312</v>
+      </c>
+      <c r="F145">
+        <v>168</v>
+      </c>
+      <c r="G145">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>4</v>
+      </c>
+      <c r="B146" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C146" t="s">
+        <v>38</v>
+      </c>
+      <c r="D146">
+        <v>582</v>
+      </c>
+      <c r="E146">
+        <v>6</v>
+      </c>
+      <c r="F146">
+        <v>44</v>
+      </c>
+      <c r="G146">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>5</v>
+      </c>
+      <c r="B147" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C147" t="s">
+        <v>38</v>
+      </c>
+      <c r="D147">
+        <v>38</v>
+      </c>
+      <c r="E147">
+        <v>68</v>
+      </c>
+      <c r="F147">
+        <v>77</v>
+      </c>
+      <c r="G147">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>6</v>
+      </c>
+      <c r="B148" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C148" t="s">
+        <v>38</v>
+      </c>
+      <c r="D148">
+        <v>46</v>
+      </c>
+      <c r="E148">
+        <v>24</v>
+      </c>
+      <c r="F148">
+        <v>633</v>
+      </c>
+      <c r="G148">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="149"/>
+    <row r="150">
+      <c r="A150">
+        <v>17</v>
+      </c>
+      <c r="B150" t="s">
+        <v>22</v>
+      </c>
+      <c r="C150" t="s">
+        <v>35</v>
+      </c>
+      <c r="D150">
+        <v>443</v>
+      </c>
+      <c r="E150">
+        <v>1213</v>
+      </c>
+      <c r="F150">
+        <v>3281</v>
+      </c>
+      <c r="G150">
+        <v>4937</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s">
+        <v>30</v>
+      </c>
+      <c r="B151" t="s">
+        <v>30</v>
+      </c>
+      <c r="C151" t="s">
+        <v>36</v>
+      </c>
+      <c r="D151">
+        <v>95</v>
+      </c>
+      <c r="E151">
+        <v>180</v>
+      </c>
+      <c r="F151">
+        <v>862</v>
+      </c>
+      <c r="G151">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>1</v>
+      </c>
+      <c r="B152" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C152" t="s">
+        <v>38</v>
+      </c>
+      <c r="D152">
+        <v>85</v>
+      </c>
+      <c r="E152">
+        <v>318</v>
+      </c>
+      <c r="F152">
+        <v>869</v>
+      </c>
+      <c r="G152">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>2</v>
+      </c>
+      <c r="B153" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C153" t="s">
+        <v>38</v>
+      </c>
+      <c r="D153">
+        <v>47</v>
+      </c>
+      <c r="E153">
+        <v>268</v>
+      </c>
+      <c r="F153">
+        <v>279</v>
+      </c>
+      <c r="G153">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>3</v>
+      </c>
+      <c r="B154" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C154" t="s">
+        <v>38</v>
+      </c>
+      <c r="D154">
+        <v>25</v>
+      </c>
+      <c r="E154">
+        <v>186</v>
+      </c>
+      <c r="F154">
+        <v>470</v>
+      </c>
+      <c r="G154">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>4</v>
+      </c>
+      <c r="B155" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C155" t="s">
+        <v>38</v>
+      </c>
+      <c r="D155">
+        <v>33</v>
+      </c>
+      <c r="E155">
+        <v>158</v>
+      </c>
+      <c r="F155">
+        <v>364</v>
+      </c>
+      <c r="G155">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>5</v>
+      </c>
+      <c r="B156" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C156" t="s">
+        <v>38</v>
+      </c>
+      <c r="D156">
+        <v>104</v>
+      </c>
+      <c r="E156">
+        <v>9</v>
+      </c>
+      <c r="F156">
+        <v>67</v>
+      </c>
+      <c r="G156">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>6</v>
+      </c>
+      <c r="B157" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C157" t="s">
+        <v>38</v>
+      </c>
+      <c r="D157">
+        <v>8</v>
+      </c>
+      <c r="E157">
+        <v>20</v>
+      </c>
+      <c r="F157">
+        <v>47</v>
+      </c>
+      <c r="G157">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>7</v>
+      </c>
+      <c r="B158" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C158" t="s">
+        <v>38</v>
+      </c>
+      <c r="D158">
+        <v>46</v>
+      </c>
+      <c r="E158">
+        <v>74</v>
+      </c>
+      <c r="F158">
+        <v>323</v>
+      </c>
+      <c r="G158">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="159"/>
+    <row r="160">
+      <c r="A160">
+        <v>24</v>
+      </c>
+      <c r="B160" t="s">
+        <v>23</v>
+      </c>
+      <c r="C160" t="s">
+        <v>35</v>
+      </c>
+      <c r="D160">
+        <v>123</v>
+      </c>
+      <c r="E160">
+        <v>268</v>
+      </c>
+      <c r="F160">
+        <v>911</v>
+      </c>
+      <c r="G160">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s">
+        <v>30</v>
+      </c>
+      <c r="B161" t="s">
+        <v>30</v>
+      </c>
+      <c r="C161" t="s">
+        <v>36</v>
+      </c>
+      <c r="D161">
+        <v>59</v>
+      </c>
+      <c r="E161">
+        <v>41</v>
+      </c>
+      <c r="F161">
+        <v>293</v>
+      </c>
+      <c r="G161">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>1</v>
+      </c>
+      <c r="B162" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C162" t="s">
+        <v>38</v>
+      </c>
+      <c r="D162">
+        <v>34</v>
+      </c>
+      <c r="E162">
+        <v>34</v>
+      </c>
+      <c r="F162">
+        <v>362</v>
+      </c>
+      <c r="G162">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>2</v>
+      </c>
+      <c r="B163" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C163" t="s">
+        <v>38</v>
+      </c>
+      <c r="D163">
+        <v>18</v>
+      </c>
+      <c r="E163">
+        <v>158</v>
+      </c>
+      <c r="F163">
+        <v>114</v>
+      </c>
+      <c r="G163">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>3</v>
+      </c>
+      <c r="B164" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C164" t="s">
+        <v>38</v>
+      </c>
+      <c r="D164">
+        <v>12</v>
+      </c>
+      <c r="E164">
+        <v>35</v>
+      </c>
+      <c r="F164">
+        <v>142</v>
+      </c>
+      <c r="G164">
+        <v>189</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
@@ -26323,2679 +22305,2679 @@
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>35</v>
       </c>
       <c r="D2">
-        <v>27903</v>
+        <v>57163</v>
       </c>
       <c r="E2">
-        <v>27903</v>
+        <v>57163</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3">
-        <v>5975</v>
+        <v>9713</v>
       </c>
       <c r="E3">
-        <v>5975</v>
+        <v>9713</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>141</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4">
-        <v>9835</v>
+        <v>33532</v>
       </c>
       <c r="E4">
-        <v>9835</v>
+        <v>33532</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>142</v>
+        <v>39</v>
       </c>
       <c r="C5" t="s">
         <v>38</v>
       </c>
       <c r="D5">
-        <v>3047</v>
+        <v>3840</v>
       </c>
       <c r="E5">
-        <v>3047</v>
+        <v>3840</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>143</v>
+        <v>40</v>
       </c>
       <c r="C6" t="s">
         <v>38</v>
       </c>
       <c r="D6">
-        <v>1470</v>
+        <v>7212</v>
       </c>
       <c r="E6">
-        <v>1470</v>
+        <v>7212</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>144</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7">
-        <v>772</v>
+        <v>950</v>
       </c>
       <c r="E7">
-        <v>772</v>
+        <v>950</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>145</v>
+        <v>42</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8">
-        <v>654</v>
+        <v>556</v>
       </c>
       <c r="E8">
-        <v>654</v>
+        <v>556</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>146</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9">
-        <v>657</v>
+        <v>424</v>
       </c>
       <c r="E9">
-        <v>657</v>
+        <v>424</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>147</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10">
-        <v>5493</v>
+        <v>334</v>
       </c>
       <c r="E10">
-        <v>5493</v>
-[...4 lines deleted...]
-      <c r="A12">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>45</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11">
+        <v>602</v>
+      </c>
+      <c r="E11">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
         <v>2</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B13" t="s">
         <v>7</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C13" t="s">
         <v>35</v>
       </c>
-      <c r="D12">
-[...13 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13">
+        <v>77813</v>
+      </c>
+      <c r="E13">
+        <v>77813</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" t="s">
         <v>36</v>
       </c>
-      <c r="D13">
-[...15 lines deleted...]
-      </c>
       <c r="D14">
-        <v>25015</v>
+        <v>16850</v>
       </c>
       <c r="E14">
-        <v>25015</v>
+        <v>16850</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>149</v>
+        <v>46</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
-        <v>25688</v>
+        <v>16258</v>
       </c>
       <c r="E15">
-        <v>25688</v>
+        <v>16258</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>150</v>
+        <v>47</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>8866</v>
+        <v>6864</v>
       </c>
       <c r="E16">
-        <v>8866</v>
+        <v>6864</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>151</v>
+        <v>48</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>1332</v>
+        <v>3753</v>
       </c>
       <c r="E17">
-        <v>1332</v>
+        <v>3753</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>152</v>
+        <v>49</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
-        <v>1222</v>
+        <v>2079</v>
       </c>
       <c r="E18">
-        <v>1222</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>153</v>
+        <v>50</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
-        <v>738</v>
+        <v>1053</v>
       </c>
       <c r="E19">
-        <v>738</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>328</v>
+      </c>
+      <c r="E20">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
         <v>7</v>
       </c>
-      <c r="B20" t="s">
-[...12 lines deleted...]
-    <row r="21"/>
+      <c r="B21" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>675</v>
+      </c>
+      <c r="E21">
+        <v>675</v>
+      </c>
+    </row>
     <row r="22">
       <c r="A22">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="C22" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D22">
-        <v>49701</v>
+        <v>29953</v>
       </c>
       <c r="E22">
-        <v>49701</v>
-[...18 lines deleted...]
-    </row>
+        <v>29953</v>
+      </c>
+    </row>
+    <row r="23"/>
     <row r="24">
       <c r="A24">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>155</v>
+        <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D24">
-        <v>2985</v>
+        <v>48639</v>
       </c>
       <c r="E24">
-        <v>2985</v>
+        <v>48639</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25">
-        <v>2</v>
+      <c r="A25" t="s">
+        <v>30</v>
       </c>
       <c r="B25" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D25">
-        <v>14014</v>
+        <v>11726</v>
       </c>
       <c r="E25">
-        <v>14014</v>
+        <v>11726</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>157</v>
+        <v>54</v>
       </c>
       <c r="C26" t="s">
         <v>38</v>
       </c>
       <c r="D26">
-        <v>3725</v>
+        <v>8055</v>
       </c>
       <c r="E26">
-        <v>3725</v>
+        <v>8055</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>158</v>
+        <v>55</v>
       </c>
       <c r="C27" t="s">
         <v>38</v>
       </c>
       <c r="D27">
-        <v>11644</v>
+        <v>4743</v>
       </c>
       <c r="E27">
-        <v>11644</v>
+        <v>4743</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>159</v>
+        <v>56</v>
       </c>
       <c r="C28" t="s">
         <v>38</v>
       </c>
       <c r="D28">
-        <v>3851</v>
+        <v>2265</v>
       </c>
       <c r="E28">
-        <v>3851</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>160</v>
+        <v>57</v>
       </c>
       <c r="C29" t="s">
         <v>38</v>
       </c>
       <c r="D29">
-        <v>1276</v>
+        <v>1199</v>
       </c>
       <c r="E29">
-        <v>1276</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>161</v>
+        <v>58</v>
       </c>
       <c r="C30" t="s">
         <v>38</v>
       </c>
       <c r="D30">
-        <v>1386</v>
+        <v>15144</v>
       </c>
       <c r="E30">
-        <v>1386</v>
-[...2 lines deleted...]
-    <row r="31"/>
+        <v>15144</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>59</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>760</v>
+      </c>
+      <c r="E31">
+        <v>760</v>
+      </c>
+    </row>
     <row r="32">
       <c r="A32">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>9</v>
+        <v>60</v>
       </c>
       <c r="C32" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D32">
-        <v>55652</v>
+        <v>999</v>
       </c>
       <c r="E32">
-        <v>55652</v>
+        <v>999</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" t="s">
-        <v>30</v>
+      <c r="A33">
+        <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="C33" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D33">
-        <v>7364</v>
+        <v>3748</v>
       </c>
       <c r="E33">
-        <v>7364</v>
-[...18 lines deleted...]
-    </row>
+        <v>3748</v>
+      </c>
+    </row>
+    <row r="34"/>
     <row r="35">
       <c r="A35">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>163</v>
+        <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D35">
-        <v>15374</v>
+        <v>93005</v>
       </c>
       <c r="E35">
-        <v>15374</v>
+        <v>93005</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36">
-        <v>3</v>
+      <c r="A36" t="s">
+        <v>30</v>
       </c>
       <c r="B36" t="s">
-        <v>164</v>
+        <v>30</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D36">
-        <v>4246</v>
+        <v>12763</v>
       </c>
       <c r="E36">
-        <v>4246</v>
+        <v>12763</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>165</v>
+        <v>62</v>
       </c>
       <c r="C37" t="s">
         <v>38</v>
       </c>
       <c r="D37">
-        <v>4776</v>
+        <v>35076</v>
       </c>
       <c r="E37">
-        <v>4776</v>
+        <v>35076</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>166</v>
+        <v>63</v>
       </c>
       <c r="C38" t="s">
         <v>38</v>
       </c>
       <c r="D38">
-        <v>2809</v>
+        <v>2715</v>
       </c>
       <c r="E38">
-        <v>2809</v>
+        <v>2715</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>167</v>
+        <v>64</v>
       </c>
       <c r="C39" t="s">
         <v>38</v>
       </c>
       <c r="D39">
-        <v>2414</v>
+        <v>2961</v>
       </c>
       <c r="E39">
-        <v>2414</v>
+        <v>2961</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>168</v>
+        <v>65</v>
       </c>
       <c r="C40" t="s">
         <v>38</v>
       </c>
       <c r="D40">
-        <v>1171</v>
+        <v>21197</v>
       </c>
       <c r="E40">
-        <v>1171</v>
-[...2 lines deleted...]
-    <row r="41"/>
+        <v>21197</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>66</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>584</v>
+      </c>
+      <c r="E41">
+        <v>584</v>
+      </c>
+    </row>
     <row r="42">
       <c r="A42">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D42">
-        <v>57722</v>
+        <v>989</v>
       </c>
       <c r="E42">
-        <v>57722</v>
+        <v>989</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" t="s">
-        <v>30</v>
+      <c r="A43">
+        <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="C43" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D43">
-        <v>8244</v>
+        <v>206</v>
       </c>
       <c r="E43">
-        <v>8244</v>
+        <v>206</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>169</v>
+        <v>69</v>
       </c>
       <c r="C44" t="s">
         <v>38</v>
       </c>
       <c r="D44">
-        <v>41589</v>
+        <v>16514</v>
       </c>
       <c r="E44">
-        <v>41589</v>
-[...18 lines deleted...]
-    </row>
+        <v>16514</v>
+      </c>
+    </row>
+    <row r="45"/>
     <row r="46">
       <c r="A46">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B46" t="s">
-        <v>171</v>
+        <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D46">
-        <v>2179</v>
+        <v>79598</v>
       </c>
       <c r="E46">
-        <v>2179</v>
+        <v>79598</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47">
-        <v>4</v>
+      <c r="A47" t="s">
+        <v>30</v>
       </c>
       <c r="B47" t="s">
-        <v>172</v>
+        <v>30</v>
       </c>
       <c r="C47" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D47">
-        <v>2042</v>
+        <v>7387</v>
       </c>
       <c r="E47">
-        <v>2042</v>
+        <v>7387</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>173</v>
+        <v>70</v>
       </c>
       <c r="C48" t="s">
         <v>38</v>
       </c>
       <c r="D48">
-        <v>1100</v>
+        <v>15240</v>
       </c>
       <c r="E48">
-        <v>1100</v>
+        <v>15240</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>174</v>
+        <v>71</v>
       </c>
       <c r="C49" t="s">
         <v>38</v>
       </c>
       <c r="D49">
-        <v>420</v>
+        <v>19630</v>
       </c>
       <c r="E49">
-        <v>420</v>
+        <v>19630</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>175</v>
+        <v>72</v>
       </c>
       <c r="C50" t="s">
         <v>38</v>
       </c>
       <c r="D50">
-        <v>696</v>
+        <v>1309</v>
       </c>
       <c r="E50">
-        <v>696</v>
-[...2 lines deleted...]
-    <row r="51"/>
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>73</v>
+      </c>
+      <c r="C51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51">
+        <v>15858</v>
+      </c>
+      <c r="E51">
+        <v>15858</v>
+      </c>
+    </row>
     <row r="52">
       <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>74</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>18744</v>
+      </c>
+      <c r="E52">
+        <v>18744</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
         <v>6</v>
       </c>
-      <c r="B52" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B53" t="s">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="C53" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D53">
-        <v>1181</v>
+        <v>619</v>
       </c>
       <c r="E53">
-        <v>1181</v>
+        <v>619</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>176</v>
+        <v>76</v>
       </c>
       <c r="C54" t="s">
         <v>38</v>
       </c>
       <c r="D54">
-        <v>1117</v>
+        <v>496</v>
       </c>
       <c r="E54">
-        <v>1117</v>
+        <v>496</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>177</v>
+        <v>77</v>
       </c>
       <c r="C55" t="s">
         <v>38</v>
       </c>
       <c r="D55">
-        <v>427</v>
+        <v>315</v>
       </c>
       <c r="E55">
-        <v>427</v>
-[...18 lines deleted...]
-    </row>
+        <v>315</v>
+      </c>
+    </row>
+    <row r="56"/>
     <row r="57">
       <c r="A57">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>179</v>
+        <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D57">
-        <v>220</v>
+        <v>3369</v>
       </c>
       <c r="E57">
-        <v>220</v>
+        <v>3369</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58">
-        <v>5</v>
+      <c r="A58" t="s">
+        <v>30</v>
       </c>
       <c r="B58" t="s">
-        <v>180</v>
+        <v>30</v>
       </c>
       <c r="C58" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D58">
-        <v>179</v>
+        <v>1167</v>
       </c>
       <c r="E58">
-        <v>179</v>
-[...2 lines deleted...]
-    <row r="59"/>
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>78</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>1140</v>
+      </c>
+      <c r="E59">
+        <v>1140</v>
+      </c>
+    </row>
     <row r="60">
       <c r="A60">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="C60" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D60">
-        <v>4600</v>
+        <v>394</v>
       </c>
       <c r="E60">
-        <v>4600</v>
+        <v>394</v>
       </c>
     </row>
     <row r="61">
-      <c r="A61" t="s">
-        <v>30</v>
+      <c r="A61">
+        <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="C61" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D61">
-        <v>1349</v>
+        <v>325</v>
       </c>
       <c r="E61">
-        <v>1349</v>
+        <v>325</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B62" t="s">
-        <v>181</v>
+        <v>81</v>
       </c>
       <c r="C62" t="s">
         <v>38</v>
       </c>
       <c r="D62">
-        <v>1048</v>
+        <v>153</v>
       </c>
       <c r="E62">
-        <v>1048</v>
+        <v>153</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B63" t="s">
-        <v>182</v>
+        <v>82</v>
       </c>
       <c r="C63" t="s">
         <v>38</v>
       </c>
       <c r="D63">
-        <v>638</v>
+        <v>57</v>
       </c>
       <c r="E63">
-        <v>638</v>
+        <v>57</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B64" t="s">
-        <v>183</v>
+        <v>83</v>
       </c>
       <c r="C64" t="s">
         <v>38</v>
       </c>
       <c r="D64">
-        <v>324</v>
+        <v>133</v>
       </c>
       <c r="E64">
-        <v>324</v>
-[...18 lines deleted...]
-    </row>
+        <v>133</v>
+      </c>
+    </row>
+    <row r="65"/>
     <row r="66">
       <c r="A66">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>185</v>
+        <v>12</v>
       </c>
       <c r="C66" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D66">
-        <v>395</v>
+        <v>2941</v>
       </c>
       <c r="E66">
-        <v>395</v>
+        <v>2941</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67">
-        <v>6</v>
+      <c r="A67" t="s">
+        <v>30</v>
       </c>
       <c r="B67" t="s">
-        <v>186</v>
+        <v>30</v>
       </c>
       <c r="C67" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D67">
-        <v>414</v>
+        <v>1427</v>
       </c>
       <c r="E67">
-        <v>414</v>
-[...2 lines deleted...]
-    <row r="68"/>
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>84</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>818</v>
+      </c>
+      <c r="E68">
+        <v>818</v>
+      </c>
+    </row>
     <row r="69">
       <c r="A69">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B69" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="C69" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D69">
-        <v>58530</v>
+        <v>370</v>
       </c>
       <c r="E69">
-        <v>58530</v>
+        <v>370</v>
       </c>
     </row>
     <row r="70">
-      <c r="A70" t="s">
-        <v>30</v>
+      <c r="A70">
+        <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>30</v>
+        <v>86</v>
       </c>
       <c r="C70" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D70">
-        <v>14567</v>
+        <v>167</v>
       </c>
       <c r="E70">
-        <v>14567</v>
+        <v>167</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B71" t="s">
-        <v>187</v>
+        <v>87</v>
       </c>
       <c r="C71" t="s">
         <v>38</v>
       </c>
       <c r="D71">
-        <v>7836</v>
+        <v>159</v>
       </c>
       <c r="E71">
-        <v>7836</v>
-[...18 lines deleted...]
-    </row>
+        <v>159</v>
+      </c>
+    </row>
+    <row r="72"/>
     <row r="73">
       <c r="A73">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B73" t="s">
-        <v>189</v>
+        <v>13</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D73">
-        <v>1941</v>
+        <v>39378</v>
       </c>
       <c r="E73">
-        <v>1941</v>
+        <v>39378</v>
       </c>
     </row>
     <row r="74">
-      <c r="A74">
-        <v>4</v>
+      <c r="A74" t="s">
+        <v>30</v>
       </c>
       <c r="B74" t="s">
-        <v>190</v>
+        <v>30</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D74">
-        <v>7222</v>
+        <v>5557</v>
       </c>
       <c r="E74">
-        <v>7222</v>
+        <v>5557</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B75" t="s">
-        <v>191</v>
+        <v>88</v>
       </c>
       <c r="C75" t="s">
         <v>38</v>
       </c>
       <c r="D75">
-        <v>942</v>
+        <v>4662</v>
       </c>
       <c r="E75">
-        <v>942</v>
+        <v>4662</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B76" t="s">
-        <v>192</v>
+        <v>89</v>
       </c>
       <c r="C76" t="s">
         <v>38</v>
       </c>
       <c r="D76">
-        <v>1168</v>
+        <v>9973</v>
       </c>
       <c r="E76">
-        <v>1168</v>
+        <v>9973</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B77" t="s">
-        <v>193</v>
+        <v>90</v>
       </c>
       <c r="C77" t="s">
         <v>38</v>
       </c>
       <c r="D77">
-        <v>1933</v>
+        <v>2408</v>
       </c>
       <c r="E77">
-        <v>1933</v>
-[...2 lines deleted...]
-    <row r="78"/>
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>4</v>
+      </c>
+      <c r="B78" t="s">
+        <v>91</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>973</v>
+      </c>
+      <c r="E78">
+        <v>973</v>
+      </c>
+    </row>
     <row r="79">
       <c r="A79">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B79" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="C79" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D79">
-        <v>3180</v>
+        <v>657</v>
       </c>
       <c r="E79">
-        <v>3180</v>
+        <v>657</v>
       </c>
     </row>
     <row r="80">
-      <c r="A80" t="s">
-        <v>30</v>
+      <c r="A80">
+        <v>6</v>
       </c>
       <c r="B80" t="s">
-        <v>30</v>
+        <v>93</v>
       </c>
       <c r="C80" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D80">
-        <v>544</v>
+        <v>691</v>
       </c>
       <c r="E80">
-        <v>544</v>
+        <v>691</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B81" t="s">
-        <v>194</v>
+        <v>94</v>
       </c>
       <c r="C81" t="s">
         <v>38</v>
       </c>
       <c r="D81">
-        <v>398</v>
+        <v>798</v>
       </c>
       <c r="E81">
-        <v>398</v>
+        <v>798</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B82" t="s">
-        <v>195</v>
+        <v>95</v>
       </c>
       <c r="C82" t="s">
         <v>38</v>
       </c>
       <c r="D82">
-        <v>1853</v>
+        <v>13659</v>
       </c>
       <c r="E82">
-        <v>1853</v>
-[...18 lines deleted...]
-    </row>
+        <v>13659</v>
+      </c>
+    </row>
+    <row r="83"/>
     <row r="84">
       <c r="A84">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B84" t="s">
-        <v>197</v>
+        <v>14</v>
       </c>
       <c r="C84" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D84">
-        <v>114</v>
+        <v>5396</v>
       </c>
       <c r="E84">
-        <v>114</v>
+        <v>5396</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85">
-        <v>5</v>
+      <c r="A85" t="s">
+        <v>30</v>
       </c>
       <c r="B85" t="s">
-        <v>198</v>
+        <v>30</v>
       </c>
       <c r="C85" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D85">
-        <v>106</v>
+        <v>1173</v>
       </c>
       <c r="E85">
-        <v>106</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>199</v>
+        <v>96</v>
       </c>
       <c r="C86" t="s">
         <v>38</v>
       </c>
       <c r="D86">
-        <v>18</v>
+        <v>3647</v>
       </c>
       <c r="E86">
-        <v>18</v>
+        <v>3647</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>200</v>
+        <v>97</v>
       </c>
       <c r="C87" t="s">
         <v>38</v>
       </c>
       <c r="D87">
-        <v>42</v>
+        <v>209</v>
       </c>
       <c r="E87">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="88"/>
+        <v>209</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>3</v>
+      </c>
+      <c r="B88" t="s">
+        <v>98</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>81</v>
+      </c>
+      <c r="E88">
+        <v>81</v>
+      </c>
+    </row>
     <row r="89">
       <c r="A89">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>15</v>
+        <v>99</v>
       </c>
       <c r="C89" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D89">
-        <v>1999</v>
+        <v>53</v>
       </c>
       <c r="E89">
-        <v>1999</v>
+        <v>53</v>
       </c>
     </row>
     <row r="90">
-      <c r="A90" t="s">
-        <v>30</v>
+      <c r="A90">
+        <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="C90" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D90">
-        <v>373</v>
+        <v>62</v>
       </c>
       <c r="E90">
-        <v>373</v>
+        <v>62</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B91" t="s">
-        <v>201</v>
+        <v>101</v>
       </c>
       <c r="C91" t="s">
         <v>38</v>
       </c>
       <c r="D91">
-        <v>564</v>
+        <v>30</v>
       </c>
       <c r="E91">
-        <v>564</v>
+        <v>30</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B92" t="s">
-        <v>202</v>
+        <v>102</v>
       </c>
       <c r="C92" t="s">
         <v>38</v>
       </c>
       <c r="D92">
-        <v>283</v>
+        <v>141</v>
       </c>
       <c r="E92">
-        <v>283</v>
-[...18 lines deleted...]
-    </row>
+        <v>141</v>
+      </c>
+    </row>
+    <row r="93"/>
     <row r="94">
       <c r="A94">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B94" t="s">
-        <v>204</v>
+        <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D94">
-        <v>122</v>
+        <v>5086</v>
       </c>
       <c r="E94">
-        <v>122</v>
+        <v>5086</v>
       </c>
     </row>
     <row r="95">
-      <c r="A95">
-        <v>5</v>
+      <c r="A95" t="s">
+        <v>30</v>
       </c>
       <c r="B95" t="s">
-        <v>205</v>
+        <v>30</v>
       </c>
       <c r="C95" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D95">
-        <v>239</v>
+        <v>1598</v>
       </c>
       <c r="E95">
-        <v>239</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>206</v>
+        <v>103</v>
       </c>
       <c r="C96" t="s">
         <v>38</v>
       </c>
       <c r="D96">
-        <v>151</v>
+        <v>1825</v>
       </c>
       <c r="E96">
-        <v>151</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>207</v>
+        <v>104</v>
       </c>
       <c r="C97" t="s">
         <v>38</v>
       </c>
       <c r="D97">
-        <v>100</v>
+        <v>374</v>
       </c>
       <c r="E97">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="98"/>
+        <v>374</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>3</v>
+      </c>
+      <c r="B98" t="s">
+        <v>105</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>360</v>
+      </c>
+      <c r="E98">
+        <v>360</v>
+      </c>
+    </row>
     <row r="99">
       <c r="A99">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D99">
-        <v>2095</v>
+        <v>357</v>
       </c>
       <c r="E99">
-        <v>2095</v>
+        <v>357</v>
       </c>
     </row>
     <row r="100">
-      <c r="A100" t="s">
-        <v>30</v>
+      <c r="A100">
+        <v>5</v>
       </c>
       <c r="B100" t="s">
-        <v>30</v>
+        <v>107</v>
       </c>
       <c r="C100" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D100">
-        <v>508</v>
+        <v>138</v>
       </c>
       <c r="E100">
-        <v>508</v>
+        <v>138</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B101" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="C101" t="s">
         <v>38</v>
       </c>
       <c r="D101">
-        <v>634</v>
+        <v>173</v>
       </c>
       <c r="E101">
-        <v>634</v>
+        <v>173</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B102" t="s">
-        <v>209</v>
+        <v>109</v>
       </c>
       <c r="C102" t="s">
         <v>38</v>
       </c>
       <c r="D102">
-        <v>432</v>
+        <v>178</v>
       </c>
       <c r="E102">
-        <v>432</v>
+        <v>178</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B103" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="C103" t="s">
         <v>38</v>
       </c>
       <c r="D103">
-        <v>309</v>
+        <v>83</v>
       </c>
       <c r="E103">
-        <v>309</v>
-[...19 lines deleted...]
-    <row r="105"/>
+        <v>83</v>
+      </c>
+    </row>
+    <row r="104"/>
+    <row r="105">
+      <c r="A105">
+        <v>11</v>
+      </c>
+      <c r="B105" t="s">
+        <v>16</v>
+      </c>
+      <c r="C105" t="s">
+        <v>35</v>
+      </c>
+      <c r="D105">
+        <v>1052</v>
+      </c>
+      <c r="E105">
+        <v>1052</v>
+      </c>
+    </row>
     <row r="106">
-      <c r="A106">
-        <v>12</v>
+      <c r="A106" t="s">
+        <v>30</v>
       </c>
       <c r="B106" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D106">
-        <v>43654</v>
+        <v>377</v>
       </c>
       <c r="E106">
-        <v>43654</v>
+        <v>377</v>
       </c>
     </row>
     <row r="107">
-      <c r="A107" t="s">
-        <v>30</v>
+      <c r="A107">
+        <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>30</v>
+        <v>111</v>
       </c>
       <c r="C107" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D107">
-        <v>4393</v>
+        <v>332</v>
       </c>
       <c r="E107">
-        <v>4393</v>
+        <v>332</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B108" t="s">
-        <v>212</v>
+        <v>112</v>
       </c>
       <c r="C108" t="s">
         <v>38</v>
       </c>
       <c r="D108">
-        <v>23879</v>
+        <v>104</v>
       </c>
       <c r="E108">
-        <v>23879</v>
+        <v>104</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B109" t="s">
-        <v>213</v>
+        <v>113</v>
       </c>
       <c r="C109" t="s">
         <v>38</v>
       </c>
       <c r="D109">
-        <v>4015</v>
+        <v>239</v>
       </c>
       <c r="E109">
-        <v>4015</v>
-[...18 lines deleted...]
-    </row>
+        <v>239</v>
+      </c>
+    </row>
+    <row r="110"/>
     <row r="111">
       <c r="A111">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B111" t="s">
-        <v>215</v>
+        <v>17</v>
       </c>
       <c r="C111" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D111">
-        <v>1109</v>
+        <v>15953</v>
       </c>
       <c r="E111">
-        <v>1109</v>
+        <v>15953</v>
       </c>
     </row>
     <row r="112">
-      <c r="A112">
-        <v>5</v>
+      <c r="A112" t="s">
+        <v>30</v>
       </c>
       <c r="B112" t="s">
-        <v>216</v>
+        <v>30</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D112">
-        <v>381</v>
+        <v>2380</v>
       </c>
       <c r="E112">
-        <v>381</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>217</v>
+        <v>114</v>
       </c>
       <c r="C113" t="s">
         <v>38</v>
       </c>
       <c r="D113">
-        <v>341</v>
+        <v>3329</v>
       </c>
       <c r="E113">
-        <v>341</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B114" t="s">
-        <v>218</v>
+        <v>115</v>
       </c>
       <c r="C114" t="s">
         <v>38</v>
       </c>
       <c r="D114">
-        <v>8404</v>
+        <v>2742</v>
       </c>
       <c r="E114">
-        <v>8404</v>
-[...2 lines deleted...]
-    <row r="115"/>
+        <v>2742</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>3</v>
+      </c>
+      <c r="B115" t="s">
+        <v>116</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>345</v>
+      </c>
+      <c r="E115">
+        <v>345</v>
+      </c>
+    </row>
     <row r="116">
       <c r="A116">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B116" t="s">
-        <v>18</v>
+        <v>117</v>
       </c>
       <c r="C116" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D116">
-        <v>2754</v>
+        <v>1069</v>
       </c>
       <c r="E116">
-        <v>2754</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="117">
-      <c r="A117" t="s">
-        <v>30</v>
+      <c r="A117">
+        <v>5</v>
       </c>
       <c r="B117" t="s">
-        <v>30</v>
+        <v>118</v>
       </c>
       <c r="C117" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D117">
-        <v>522</v>
+        <v>1104</v>
       </c>
       <c r="E117">
-        <v>522</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B118" t="s">
-        <v>219</v>
+        <v>119</v>
       </c>
       <c r="C118" t="s">
         <v>38</v>
       </c>
       <c r="D118">
-        <v>602</v>
+        <v>4012</v>
       </c>
       <c r="E118">
-        <v>602</v>
+        <v>4012</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B119" t="s">
-        <v>220</v>
+        <v>120</v>
       </c>
       <c r="C119" t="s">
         <v>38</v>
       </c>
       <c r="D119">
-        <v>382</v>
+        <v>168</v>
       </c>
       <c r="E119">
-        <v>382</v>
+        <v>168</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B120" t="s">
-        <v>221</v>
+        <v>121</v>
       </c>
       <c r="C120" t="s">
         <v>38</v>
       </c>
       <c r="D120">
-        <v>436</v>
+        <v>804</v>
       </c>
       <c r="E120">
-        <v>436</v>
-[...18 lines deleted...]
-    </row>
+        <v>804</v>
+      </c>
+    </row>
+    <row r="121"/>
     <row r="122">
       <c r="A122">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B122" t="s">
-        <v>223</v>
+        <v>18</v>
       </c>
       <c r="C122" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D122">
-        <v>218</v>
+        <v>554</v>
       </c>
       <c r="E122">
-        <v>218</v>
+        <v>554</v>
       </c>
     </row>
     <row r="123">
-      <c r="A123">
-        <v>6</v>
+      <c r="A123" t="s">
+        <v>30</v>
       </c>
       <c r="B123" t="s">
-        <v>224</v>
+        <v>30</v>
       </c>
       <c r="C123" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D123">
-        <v>58</v>
+        <v>234</v>
       </c>
       <c r="E123">
-        <v>58</v>
+        <v>234</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B124" t="s">
-        <v>225</v>
+        <v>122</v>
       </c>
       <c r="C124" t="s">
         <v>38</v>
       </c>
       <c r="D124">
-        <v>99</v>
+        <v>201</v>
       </c>
       <c r="E124">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="125"/>
+        <v>201</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>2</v>
+      </c>
+      <c r="B125" t="s">
+        <v>123</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>84</v>
+      </c>
+      <c r="E125">
+        <v>84</v>
+      </c>
+    </row>
     <row r="126">
       <c r="A126">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B126" t="s">
-        <v>19</v>
+        <v>124</v>
       </c>
       <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
         <v>35</v>
       </c>
-      <c r="D126">
-[...1 lines deleted...]
-      </c>
       <c r="E126">
-        <v>49020</v>
-[...18 lines deleted...]
-    </row>
+        <v>35</v>
+      </c>
+    </row>
+    <row r="127"/>
     <row r="128">
       <c r="A128">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B128" t="s">
-        <v>226</v>
+        <v>19</v>
       </c>
       <c r="C128" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D128">
-        <v>3199</v>
+        <v>51731</v>
       </c>
       <c r="E128">
-        <v>3199</v>
+        <v>51731</v>
       </c>
     </row>
     <row r="129">
-      <c r="A129">
-        <v>2</v>
+      <c r="A129" t="s">
+        <v>30</v>
       </c>
       <c r="B129" t="s">
-        <v>227</v>
+        <v>30</v>
       </c>
       <c r="C129" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D129">
-        <v>23251</v>
+        <v>6018</v>
       </c>
       <c r="E129">
-        <v>23251</v>
+        <v>6018</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B130" t="s">
-        <v>228</v>
+        <v>125</v>
       </c>
       <c r="C130" t="s">
         <v>38</v>
       </c>
       <c r="D130">
-        <v>1159</v>
+        <v>25212</v>
       </c>
       <c r="E130">
-        <v>1159</v>
+        <v>25212</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B131" t="s">
-        <v>229</v>
+        <v>126</v>
       </c>
       <c r="C131" t="s">
         <v>38</v>
       </c>
       <c r="D131">
-        <v>1155</v>
+        <v>12692</v>
       </c>
       <c r="E131">
-        <v>1155</v>
+        <v>12692</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B132" t="s">
-        <v>230</v>
+        <v>127</v>
       </c>
       <c r="C132" t="s">
         <v>38</v>
       </c>
       <c r="D132">
-        <v>654</v>
+        <v>891</v>
       </c>
       <c r="E132">
-        <v>654</v>
+        <v>891</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B133" t="s">
-        <v>231</v>
+        <v>128</v>
       </c>
       <c r="C133" t="s">
         <v>38</v>
       </c>
       <c r="D133">
-        <v>665</v>
+        <v>1501</v>
       </c>
       <c r="E133">
-        <v>665</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B134" t="s">
-        <v>232</v>
+        <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>38</v>
       </c>
       <c r="D134">
-        <v>13333</v>
+        <v>483</v>
       </c>
       <c r="E134">
-        <v>13333</v>
-[...2 lines deleted...]
-    <row r="135"/>
+        <v>483</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>6</v>
+      </c>
+      <c r="B135" t="s">
+        <v>130</v>
+      </c>
+      <c r="C135" t="s">
+        <v>38</v>
+      </c>
+      <c r="D135">
+        <v>4383</v>
+      </c>
+      <c r="E135">
+        <v>4383</v>
+      </c>
+    </row>
     <row r="136">
       <c r="A136">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B136" t="s">
-        <v>20</v>
+        <v>131</v>
       </c>
       <c r="C136" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D136">
-        <v>13621</v>
+        <v>283</v>
       </c>
       <c r="E136">
-        <v>13621</v>
+        <v>283</v>
       </c>
     </row>
     <row r="137">
-      <c r="A137" t="s">
-        <v>30</v>
+      <c r="A137">
+        <v>8</v>
       </c>
       <c r="B137" t="s">
-        <v>30</v>
+        <v>132</v>
       </c>
       <c r="C137" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D137">
-        <v>4830</v>
+        <v>268</v>
       </c>
       <c r="E137">
-        <v>4830</v>
-[...18 lines deleted...]
-    </row>
+        <v>268</v>
+      </c>
+    </row>
+    <row r="138"/>
     <row r="139">
       <c r="A139">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B139" t="s">
-        <v>234</v>
+        <v>20</v>
       </c>
       <c r="C139" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D139">
-        <v>1787</v>
+        <v>3350</v>
       </c>
       <c r="E139">
-        <v>1787</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="140">
-      <c r="A140">
-        <v>3</v>
+      <c r="A140" t="s">
+        <v>30</v>
       </c>
       <c r="B140" t="s">
-        <v>235</v>
+        <v>30</v>
       </c>
       <c r="C140" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D140">
-        <v>2130</v>
+        <v>1294</v>
       </c>
       <c r="E140">
-        <v>2130</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>236</v>
+        <v>133</v>
       </c>
       <c r="C141" t="s">
         <v>38</v>
       </c>
       <c r="D141">
-        <v>1165</v>
+        <v>1144</v>
       </c>
       <c r="E141">
-        <v>1165</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B142" t="s">
-        <v>237</v>
+        <v>134</v>
       </c>
       <c r="C142" t="s">
         <v>38</v>
       </c>
       <c r="D142">
-        <v>643</v>
+        <v>711</v>
       </c>
       <c r="E142">
-        <v>643</v>
+        <v>711</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B143" t="s">
-        <v>238</v>
+        <v>135</v>
       </c>
       <c r="C143" t="s">
         <v>38</v>
       </c>
       <c r="D143">
-        <v>631</v>
+        <v>201</v>
       </c>
       <c r="E143">
-        <v>631</v>
+        <v>201</v>
       </c>
     </row>
     <row r="144"/>
     <row r="145">
       <c r="A145">
         <v>16</v>
       </c>
       <c r="B145" t="s">
         <v>21</v>
       </c>
       <c r="C145" t="s">
         <v>35</v>
       </c>
       <c r="D145">
-        <v>7392</v>
+        <v>6784</v>
       </c>
       <c r="E145">
-        <v>7392</v>
+        <v>6784</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>30</v>
       </c>
       <c r="B146" t="s">
         <v>30</v>
       </c>
       <c r="C146" t="s">
         <v>36</v>
       </c>
       <c r="D146">
-        <v>1541</v>
+        <v>1284</v>
       </c>
       <c r="E146">
-        <v>1541</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1</v>
       </c>
       <c r="B147" t="s">
-        <v>239</v>
+        <v>136</v>
       </c>
       <c r="C147" t="s">
         <v>38</v>
       </c>
       <c r="D147">
-        <v>1187</v>
+        <v>4167</v>
       </c>
       <c r="E147">
-        <v>1187</v>
+        <v>4167</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>2</v>
       </c>
       <c r="B148" t="s">
-        <v>240</v>
+        <v>137</v>
       </c>
       <c r="C148" t="s">
         <v>38</v>
       </c>
       <c r="D148">
-        <v>503</v>
+        <v>395</v>
       </c>
       <c r="E148">
-        <v>503</v>
+        <v>395</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>3</v>
       </c>
       <c r="B149" t="s">
-        <v>241</v>
+        <v>138</v>
       </c>
       <c r="C149" t="s">
         <v>38</v>
       </c>
       <c r="D149">
-        <v>269</v>
+        <v>365</v>
       </c>
       <c r="E149">
-        <v>269</v>
+        <v>365</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>4</v>
       </c>
       <c r="B150" t="s">
-        <v>242</v>
+        <v>139</v>
       </c>
       <c r="C150" t="s">
         <v>38</v>
       </c>
       <c r="D150">
-        <v>860</v>
+        <v>103</v>
       </c>
       <c r="E150">
-        <v>860</v>
+        <v>103</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>5</v>
       </c>
       <c r="B151" t="s">
-        <v>243</v>
+        <v>140</v>
       </c>
       <c r="C151" t="s">
         <v>38</v>
       </c>
       <c r="D151">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="E151">
-        <v>225</v>
+        <v>228</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>6</v>
       </c>
       <c r="B152" t="s">
-        <v>244</v>
+        <v>141</v>
       </c>
       <c r="C152" t="s">
         <v>38</v>
       </c>
       <c r="D152">
-        <v>116</v>
+        <v>242</v>
       </c>
       <c r="E152">
-        <v>116</v>
-[...19 lines deleted...]
-    <row r="154"/>
+        <v>242</v>
+      </c>
+    </row>
+    <row r="153"/>
+    <row r="154">
+      <c r="A154">
+        <v>17</v>
+      </c>
+      <c r="B154" t="s">
+        <v>22</v>
+      </c>
+      <c r="C154" t="s">
+        <v>35</v>
+      </c>
+      <c r="D154">
+        <v>3628</v>
+      </c>
+      <c r="E154">
+        <v>3628</v>
+      </c>
+    </row>
     <row r="155">
-      <c r="A155">
-        <v>17</v>
+      <c r="A155" t="s">
+        <v>30</v>
       </c>
       <c r="B155" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="C155" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D155">
-        <v>10453</v>
+        <v>1051</v>
       </c>
       <c r="E155">
-        <v>10453</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="156">
-      <c r="A156" t="s">
-        <v>30</v>
+      <c r="A156">
+        <v>1</v>
       </c>
       <c r="B156" t="s">
-        <v>30</v>
+        <v>142</v>
       </c>
       <c r="C156" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D156">
-        <v>1278</v>
+        <v>1055</v>
       </c>
       <c r="E156">
-        <v>1278</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B157" t="s">
-        <v>246</v>
+        <v>143</v>
       </c>
       <c r="C157" t="s">
         <v>38</v>
       </c>
       <c r="D157">
-        <v>1084</v>
+        <v>254</v>
       </c>
       <c r="E157">
-        <v>1084</v>
+        <v>254</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B158" t="s">
-        <v>247</v>
+        <v>144</v>
       </c>
       <c r="C158" t="s">
         <v>38</v>
       </c>
       <c r="D158">
-        <v>2713</v>
+        <v>692</v>
       </c>
       <c r="E158">
-        <v>2713</v>
+        <v>692</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B159" t="s">
-        <v>248</v>
+        <v>145</v>
       </c>
       <c r="C159" t="s">
         <v>38</v>
       </c>
       <c r="D159">
-        <v>1333</v>
+        <v>114</v>
       </c>
       <c r="E159">
-        <v>1333</v>
+        <v>114</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B160" t="s">
-        <v>249</v>
+        <v>146</v>
       </c>
       <c r="C160" t="s">
         <v>38</v>
       </c>
       <c r="D160">
-        <v>433</v>
+        <v>130</v>
       </c>
       <c r="E160">
-        <v>433</v>
+        <v>130</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B161" t="s">
-        <v>250</v>
+        <v>147</v>
       </c>
       <c r="C161" t="s">
         <v>38</v>
       </c>
       <c r="D161">
-        <v>152</v>
+        <v>116</v>
       </c>
       <c r="E161">
-        <v>152</v>
+        <v>116</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B162" t="s">
-        <v>251</v>
+        <v>148</v>
       </c>
       <c r="C162" t="s">
         <v>38</v>
       </c>
       <c r="D162">
-        <v>305</v>
+        <v>216</v>
       </c>
       <c r="E162">
-        <v>305</v>
-[...19 lines deleted...]
-    <row r="164"/>
+        <v>216</v>
+      </c>
+    </row>
+    <row r="163"/>
+    <row r="164">
+      <c r="A164">
+        <v>24</v>
+      </c>
+      <c r="B164" t="s">
+        <v>23</v>
+      </c>
+      <c r="C164" t="s">
+        <v>35</v>
+      </c>
+      <c r="D164">
+        <v>1002</v>
+      </c>
+      <c r="E164">
+        <v>1002</v>
+      </c>
+    </row>
     <row r="165">
-      <c r="A165">
-        <v>24</v>
+      <c r="A165" t="s">
+        <v>30</v>
       </c>
       <c r="B165" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="C165" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D165">
-        <v>3892</v>
+        <v>301</v>
       </c>
       <c r="E165">
-        <v>3892</v>
+        <v>301</v>
       </c>
     </row>
     <row r="166">
-      <c r="A166" t="s">
-        <v>30</v>
+      <c r="A166">
+        <v>1</v>
       </c>
       <c r="B166" t="s">
-        <v>30</v>
+        <v>149</v>
       </c>
       <c r="C166" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D166">
-        <v>1179</v>
+        <v>239</v>
       </c>
       <c r="E166">
-        <v>1179</v>
+        <v>239</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B167" t="s">
-        <v>253</v>
+        <v>150</v>
       </c>
       <c r="C167" t="s">
         <v>38</v>
       </c>
       <c r="D167">
-        <v>1443</v>
+        <v>47</v>
       </c>
       <c r="E167">
-        <v>1443</v>
+        <v>47</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B168" t="s">
-        <v>254</v>
+        <v>151</v>
       </c>
       <c r="C168" t="s">
         <v>38</v>
       </c>
       <c r="D168">
-        <v>286</v>
+        <v>116</v>
       </c>
       <c r="E168">
-        <v>286</v>
+        <v>116</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B169" t="s">
-        <v>255</v>
+        <v>152</v>
       </c>
       <c r="C169" t="s">
         <v>38</v>
       </c>
       <c r="D169">
-        <v>304</v>
+        <v>80</v>
       </c>
       <c r="E169">
-        <v>304</v>
+        <v>80</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B170" t="s">
-        <v>256</v>
+        <v>153</v>
       </c>
       <c r="C170" t="s">
         <v>38</v>
       </c>
       <c r="D170">
-        <v>262</v>
+        <v>64</v>
       </c>
       <c r="E170">
-        <v>262</v>
+        <v>64</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B171" t="s">
-        <v>257</v>
+        <v>154</v>
       </c>
       <c r="C171" t="s">
         <v>38</v>
       </c>
       <c r="D171">
-        <v>211</v>
+        <v>88</v>
       </c>
       <c r="E171">
-        <v>211</v>
+        <v>88</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B172" t="s">
-        <v>258</v>
+        <v>155</v>
       </c>
       <c r="C172" t="s">
         <v>38</v>
       </c>
       <c r="D172">
-        <v>207</v>
+        <v>67</v>
       </c>
       <c r="E172">
-        <v>207</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -29043,60 +25025,60 @@
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>259</v>
+        <v>156</v>
       </c>
       <c r="D2" t="s">
-        <v>260</v>
+        <v>157</v>
       </c>
       <c r="E2" t="s">
-        <v>261</v>
+        <v>158</v>
       </c>
       <c r="F2" t="s">
-        <v>262</v>
+        <v>159</v>
       </c>
       <c r="G2">
         <v>13545</v>
       </c>
       <c r="H2">
         <v>83960</v>
       </c>
       <c r="I2">
         <v>17622</v>
       </c>
       <c r="J2">
         <v>21594</v>
       </c>
       <c r="K2">
         <v>17287</v>
       </c>
       <c r="L2">
         <v>703</v>
       </c>
       <c r="M2">
         <v>4171</v>
       </c>
       <c r="N2">
         <v>11916</v>
       </c>
@@ -29120,60 +25102,60 @@
       </c>
       <c r="U2">
         <v>509</v>
       </c>
       <c r="V2">
         <v>3086</v>
       </c>
       <c r="W2">
         <v>16931</v>
       </c>
       <c r="X2">
         <v>544</v>
       </c>
       <c r="Y2">
         <v>242706</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
-        <v>259</v>
+        <v>156</v>
       </c>
       <c r="D3" t="s">
-        <v>260</v>
+        <v>157</v>
       </c>
       <c r="E3" t="s">
-        <v>263</v>
+        <v>160</v>
       </c>
       <c r="F3" t="s">
-        <v>264</v>
+        <v>161</v>
       </c>
       <c r="G3">
         <v>59694</v>
       </c>
       <c r="H3">
         <v>40752</v>
       </c>
       <c r="I3">
         <v>77890</v>
       </c>
       <c r="J3">
         <v>44312</v>
       </c>
       <c r="K3">
         <v>30793</v>
       </c>
       <c r="L3">
         <v>1032</v>
       </c>
       <c r="M3">
         <v>4001</v>
       </c>
       <c r="N3">
         <v>40238</v>
       </c>
@@ -29258,72 +25240,72 @@
         <v>1537</v>
       </c>
       <c r="T4">
         <v>88918</v>
       </c>
       <c r="U4">
         <v>1831</v>
       </c>
       <c r="V4">
         <v>4953</v>
       </c>
       <c r="W4">
         <v>27554</v>
       </c>
       <c r="X4">
         <v>1696</v>
       </c>
       <c r="Y4">
         <v>690176</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>262</v>
+        <v>159</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>264</v>
+        <v>161</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
@@ -29349,271 +25331,271 @@
     <row r="3">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3">
         <v>1936</v>
       </c>
       <c r="E3">
         <v>7977</v>
       </c>
       <c r="F3">
         <v>9913</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>265</v>
+        <v>162</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4">
         <v>1079</v>
       </c>
       <c r="E4">
         <v>12883</v>
       </c>
       <c r="F4">
         <v>13962</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>266</v>
+        <v>163</v>
       </c>
       <c r="C5" t="s">
         <v>38</v>
       </c>
       <c r="D5">
         <v>577</v>
       </c>
       <c r="E5">
         <v>24713</v>
       </c>
       <c r="F5">
         <v>25290</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>267</v>
+        <v>164</v>
       </c>
       <c r="C6" t="s">
         <v>38</v>
       </c>
       <c r="D6">
         <v>187</v>
       </c>
       <c r="E6">
         <v>867</v>
       </c>
       <c r="F6">
         <v>1054</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>268</v>
+        <v>165</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7">
         <v>1423</v>
       </c>
       <c r="E7">
         <v>792</v>
       </c>
       <c r="F7">
         <v>2215</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>269</v>
+        <v>166</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8">
         <v>118</v>
       </c>
       <c r="E8">
         <v>752</v>
       </c>
       <c r="F8">
         <v>870</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>270</v>
+        <v>167</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9">
         <v>262</v>
       </c>
       <c r="E9">
         <v>3424</v>
       </c>
       <c r="F9">
         <v>3686</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>271</v>
+        <v>168</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10">
         <v>6153</v>
       </c>
       <c r="E10">
         <v>1608</v>
       </c>
       <c r="F10">
         <v>7761</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>272</v>
+        <v>169</v>
       </c>
       <c r="C11" t="s">
         <v>38</v>
       </c>
       <c r="D11">
         <v>109</v>
       </c>
       <c r="E11">
         <v>4468</v>
       </c>
       <c r="F11">
         <v>4577</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>273</v>
+        <v>170</v>
       </c>
       <c r="C12" t="s">
         <v>38</v>
       </c>
       <c r="D12">
         <v>154</v>
       </c>
       <c r="E12">
         <v>198</v>
       </c>
       <c r="F12">
         <v>352</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>274</v>
+        <v>171</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
       <c r="D13">
         <v>888</v>
       </c>
       <c r="E13">
         <v>156</v>
       </c>
       <c r="F13">
         <v>1044</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>275</v>
+        <v>172</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14">
         <v>38</v>
       </c>
       <c r="E14">
         <v>172</v>
       </c>
       <c r="F14">
         <v>210</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>276</v>
+        <v>173</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
         <v>621</v>
       </c>
       <c r="E15">
         <v>1684</v>
       </c>
       <c r="F15">
         <v>2305</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
         <v>7</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
@@ -29630,271 +25612,271 @@
     <row r="18">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18" t="s">
         <v>30</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
         <v>6478</v>
       </c>
       <c r="E18">
         <v>11221</v>
       </c>
       <c r="F18">
         <v>17699</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>277</v>
+        <v>174</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
         <v>10747</v>
       </c>
       <c r="E19">
         <v>12894</v>
       </c>
       <c r="F19">
         <v>23641</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>278</v>
+        <v>175</v>
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20">
         <v>8565</v>
       </c>
       <c r="E20">
         <v>3160</v>
       </c>
       <c r="F20">
         <v>11725</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>3</v>
       </c>
       <c r="B21" t="s">
-        <v>279</v>
+        <v>176</v>
       </c>
       <c r="C21" t="s">
         <v>38</v>
       </c>
       <c r="D21">
         <v>6960</v>
       </c>
       <c r="E21">
         <v>4224</v>
       </c>
       <c r="F21">
         <v>11184</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>280</v>
+        <v>177</v>
       </c>
       <c r="C22" t="s">
         <v>38</v>
       </c>
       <c r="D22">
         <v>12220</v>
       </c>
       <c r="E22">
         <v>3432</v>
       </c>
       <c r="F22">
         <v>15652</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>5</v>
       </c>
       <c r="B23" t="s">
-        <v>281</v>
+        <v>178</v>
       </c>
       <c r="C23" t="s">
         <v>38</v>
       </c>
       <c r="D23">
         <v>663</v>
       </c>
       <c r="E23">
         <v>949</v>
       </c>
       <c r="F23">
         <v>1612</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>6</v>
       </c>
       <c r="B24" t="s">
-        <v>282</v>
+        <v>179</v>
       </c>
       <c r="C24" t="s">
         <v>38</v>
       </c>
       <c r="D24">
         <v>432</v>
       </c>
       <c r="E24">
         <v>647</v>
       </c>
       <c r="F24">
         <v>1079</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>7</v>
       </c>
       <c r="B25" t="s">
-        <v>283</v>
+        <v>180</v>
       </c>
       <c r="C25" t="s">
         <v>38</v>
       </c>
       <c r="D25">
         <v>4247</v>
       </c>
       <c r="E25">
         <v>964</v>
       </c>
       <c r="F25">
         <v>5211</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>8</v>
       </c>
       <c r="B26" t="s">
-        <v>284</v>
+        <v>181</v>
       </c>
       <c r="C26" t="s">
         <v>38</v>
       </c>
       <c r="D26">
         <v>499</v>
       </c>
       <c r="E26">
         <v>583</v>
       </c>
       <c r="F26">
         <v>1082</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>9</v>
       </c>
       <c r="B27" t="s">
-        <v>285</v>
+        <v>182</v>
       </c>
       <c r="C27" t="s">
         <v>38</v>
       </c>
       <c r="D27">
         <v>14214</v>
       </c>
       <c r="E27">
         <v>898</v>
       </c>
       <c r="F27">
         <v>15112</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>10</v>
       </c>
       <c r="B28" t="s">
-        <v>286</v>
+        <v>183</v>
       </c>
       <c r="C28" t="s">
         <v>38</v>
       </c>
       <c r="D28">
         <v>368</v>
       </c>
       <c r="E28">
         <v>623</v>
       </c>
       <c r="F28">
         <v>991</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>11</v>
       </c>
       <c r="B29" t="s">
-        <v>287</v>
+        <v>184</v>
       </c>
       <c r="C29" t="s">
         <v>38</v>
       </c>
       <c r="D29">
         <v>215</v>
       </c>
       <c r="E29">
         <v>124</v>
       </c>
       <c r="F29">
         <v>339</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>12</v>
       </c>
       <c r="B30" t="s">
-        <v>288</v>
+        <v>185</v>
       </c>
       <c r="C30" t="s">
         <v>38</v>
       </c>
       <c r="D30">
         <v>18352</v>
       </c>
       <c r="E30">
         <v>1033</v>
       </c>
       <c r="F30">
         <v>19385</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>8</v>
       </c>
       <c r="C32" t="s">
         <v>35</v>
       </c>
@@ -29911,271 +25893,271 @@
     <row r="33">
       <c r="A33" t="s">
         <v>30</v>
       </c>
       <c r="B33" t="s">
         <v>30</v>
       </c>
       <c r="C33" t="s">
         <v>36</v>
       </c>
       <c r="D33">
         <v>2631</v>
       </c>
       <c r="E33">
         <v>10180</v>
       </c>
       <c r="F33">
         <v>12811</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>289</v>
+        <v>186</v>
       </c>
       <c r="C34" t="s">
         <v>38</v>
       </c>
       <c r="D34">
         <v>9976</v>
       </c>
       <c r="E34">
         <v>19676</v>
       </c>
       <c r="F34">
         <v>29652</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>290</v>
+        <v>187</v>
       </c>
       <c r="C35" t="s">
         <v>38</v>
       </c>
       <c r="D35">
         <v>1328</v>
       </c>
       <c r="E35">
         <v>25242</v>
       </c>
       <c r="F35">
         <v>26570</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>291</v>
+        <v>188</v>
       </c>
       <c r="C36" t="s">
         <v>38</v>
       </c>
       <c r="D36">
         <v>2245</v>
       </c>
       <c r="E36">
         <v>19182</v>
       </c>
       <c r="F36">
         <v>21427</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>292</v>
+        <v>189</v>
       </c>
       <c r="C37" t="s">
         <v>38</v>
       </c>
       <c r="D37">
         <v>257</v>
       </c>
       <c r="E37">
         <v>797</v>
       </c>
       <c r="F37">
         <v>1054</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>293</v>
+        <v>190</v>
       </c>
       <c r="C38" t="s">
         <v>38</v>
       </c>
       <c r="D38">
         <v>224</v>
       </c>
       <c r="E38">
         <v>902</v>
       </c>
       <c r="F38">
         <v>1126</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>294</v>
+        <v>191</v>
       </c>
       <c r="C39" t="s">
         <v>38</v>
       </c>
       <c r="D39">
         <v>249</v>
       </c>
       <c r="E39">
         <v>416</v>
       </c>
       <c r="F39">
         <v>665</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>295</v>
+        <v>192</v>
       </c>
       <c r="C40" t="s">
         <v>38</v>
       </c>
       <c r="D40">
         <v>156</v>
       </c>
       <c r="E40">
         <v>417</v>
       </c>
       <c r="F40">
         <v>573</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>8</v>
       </c>
       <c r="B41" t="s">
-        <v>296</v>
+        <v>193</v>
       </c>
       <c r="C41" t="s">
         <v>38</v>
       </c>
       <c r="D41">
         <v>138</v>
       </c>
       <c r="E41">
         <v>304</v>
       </c>
       <c r="F41">
         <v>442</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>9</v>
       </c>
       <c r="B42" t="s">
-        <v>297</v>
+        <v>194</v>
       </c>
       <c r="C42" t="s">
         <v>38</v>
       </c>
       <c r="D42">
         <v>100</v>
       </c>
       <c r="E42">
         <v>176</v>
       </c>
       <c r="F42">
         <v>276</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>10</v>
       </c>
       <c r="B43" t="s">
-        <v>298</v>
+        <v>195</v>
       </c>
       <c r="C43" t="s">
         <v>38</v>
       </c>
       <c r="D43">
         <v>107</v>
       </c>
       <c r="E43">
         <v>237</v>
       </c>
       <c r="F43">
         <v>344</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>11</v>
       </c>
       <c r="B44" t="s">
-        <v>299</v>
+        <v>196</v>
       </c>
       <c r="C44" t="s">
         <v>38</v>
       </c>
       <c r="D44">
         <v>66</v>
       </c>
       <c r="E44">
         <v>170</v>
       </c>
       <c r="F44">
         <v>236</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>12</v>
       </c>
       <c r="B45" t="s">
-        <v>300</v>
+        <v>197</v>
       </c>
       <c r="C45" t="s">
         <v>38</v>
       </c>
       <c r="D45">
         <v>145</v>
       </c>
       <c r="E45">
         <v>191</v>
       </c>
       <c r="F45">
         <v>336</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>35</v>
       </c>
@@ -30192,271 +26174,271 @@
     <row r="48">
       <c r="A48" t="s">
         <v>30</v>
       </c>
       <c r="B48" t="s">
         <v>30</v>
       </c>
       <c r="C48" t="s">
         <v>36</v>
       </c>
       <c r="D48">
         <v>2275</v>
       </c>
       <c r="E48">
         <v>5581</v>
       </c>
       <c r="F48">
         <v>7856</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>301</v>
+        <v>198</v>
       </c>
       <c r="C49" t="s">
         <v>38</v>
       </c>
       <c r="D49">
         <v>3539</v>
       </c>
       <c r="E49">
         <v>3899</v>
       </c>
       <c r="F49">
         <v>7438</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>302</v>
+        <v>199</v>
       </c>
       <c r="C50" t="s">
         <v>38</v>
       </c>
       <c r="D50">
         <v>3214</v>
       </c>
       <c r="E50">
         <v>11696</v>
       </c>
       <c r="F50">
         <v>14910</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>303</v>
+        <v>200</v>
       </c>
       <c r="C51" t="s">
         <v>38</v>
       </c>
       <c r="D51">
         <v>332</v>
       </c>
       <c r="E51">
         <v>757</v>
       </c>
       <c r="F51">
         <v>1089</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>304</v>
+        <v>201</v>
       </c>
       <c r="C52" t="s">
         <v>38</v>
       </c>
       <c r="D52">
         <v>9217</v>
       </c>
       <c r="E52">
         <v>3912</v>
       </c>
       <c r="F52">
         <v>13129</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>5</v>
       </c>
       <c r="B53" t="s">
-        <v>305</v>
+        <v>202</v>
       </c>
       <c r="C53" t="s">
         <v>38</v>
       </c>
       <c r="D53">
         <v>1942</v>
       </c>
       <c r="E53">
         <v>14825</v>
       </c>
       <c r="F53">
         <v>16767</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>6</v>
       </c>
       <c r="B54" t="s">
-        <v>306</v>
+        <v>203</v>
       </c>
       <c r="C54" t="s">
         <v>38</v>
       </c>
       <c r="D54">
         <v>277</v>
       </c>
       <c r="E54">
         <v>473</v>
       </c>
       <c r="F54">
         <v>750</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>7</v>
       </c>
       <c r="B55" t="s">
-        <v>307</v>
+        <v>204</v>
       </c>
       <c r="C55" t="s">
         <v>38</v>
       </c>
       <c r="D55">
         <v>244</v>
       </c>
       <c r="E55">
         <v>303</v>
       </c>
       <c r="F55">
         <v>547</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>8</v>
       </c>
       <c r="B56" t="s">
-        <v>308</v>
+        <v>205</v>
       </c>
       <c r="C56" t="s">
         <v>38</v>
       </c>
       <c r="D56">
         <v>259</v>
       </c>
       <c r="E56">
         <v>2126</v>
       </c>
       <c r="F56">
         <v>2385</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>9</v>
       </c>
       <c r="B57" t="s">
-        <v>309</v>
+        <v>206</v>
       </c>
       <c r="C57" t="s">
         <v>38</v>
       </c>
       <c r="D57">
         <v>106</v>
       </c>
       <c r="E57">
         <v>213</v>
       </c>
       <c r="F57">
         <v>319</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>10</v>
       </c>
       <c r="B58" t="s">
-        <v>310</v>
+        <v>207</v>
       </c>
       <c r="C58" t="s">
         <v>38</v>
       </c>
       <c r="D58">
         <v>62</v>
       </c>
       <c r="E58">
         <v>186</v>
       </c>
       <c r="F58">
         <v>248</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>11</v>
       </c>
       <c r="B59" t="s">
-        <v>311</v>
+        <v>208</v>
       </c>
       <c r="C59" t="s">
         <v>38</v>
       </c>
       <c r="D59">
         <v>60</v>
       </c>
       <c r="E59">
         <v>243</v>
       </c>
       <c r="F59">
         <v>303</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>12</v>
       </c>
       <c r="B60" t="s">
-        <v>312</v>
+        <v>209</v>
       </c>
       <c r="C60" t="s">
         <v>38</v>
       </c>
       <c r="D60">
         <v>67</v>
       </c>
       <c r="E60">
         <v>98</v>
       </c>
       <c r="F60">
         <v>165</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>5</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>35</v>
       </c>
@@ -30473,271 +26455,271 @@
     <row r="63">
       <c r="A63" t="s">
         <v>30</v>
       </c>
       <c r="B63" t="s">
         <v>30</v>
       </c>
       <c r="C63" t="s">
         <v>36</v>
       </c>
       <c r="D63">
         <v>1891</v>
       </c>
       <c r="E63">
         <v>3389</v>
       </c>
       <c r="F63">
         <v>5280</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>313</v>
+        <v>210</v>
       </c>
       <c r="C64" t="s">
         <v>38</v>
       </c>
       <c r="D64">
         <v>2989</v>
       </c>
       <c r="E64">
         <v>17006</v>
       </c>
       <c r="F64">
         <v>19995</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>314</v>
+        <v>211</v>
       </c>
       <c r="C65" t="s">
         <v>38</v>
       </c>
       <c r="D65">
         <v>436</v>
       </c>
       <c r="E65">
         <v>1040</v>
       </c>
       <c r="F65">
         <v>1476</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>315</v>
+        <v>212</v>
       </c>
       <c r="C66" t="s">
         <v>38</v>
       </c>
       <c r="D66">
         <v>179</v>
       </c>
       <c r="E66">
         <v>432</v>
       </c>
       <c r="F66">
         <v>611</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>316</v>
+        <v>213</v>
       </c>
       <c r="C67" t="s">
         <v>38</v>
       </c>
       <c r="D67">
         <v>204</v>
       </c>
       <c r="E67">
         <v>447</v>
       </c>
       <c r="F67">
         <v>651</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>317</v>
+        <v>214</v>
       </c>
       <c r="C68" t="s">
         <v>38</v>
       </c>
       <c r="D68">
         <v>10632</v>
       </c>
       <c r="E68">
         <v>7645</v>
       </c>
       <c r="F68">
         <v>18277</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>318</v>
+        <v>215</v>
       </c>
       <c r="C69" t="s">
         <v>38</v>
       </c>
       <c r="D69">
         <v>144</v>
       </c>
       <c r="E69">
         <v>183</v>
       </c>
       <c r="F69">
         <v>327</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>319</v>
+        <v>216</v>
       </c>
       <c r="C70" t="s">
         <v>38</v>
       </c>
       <c r="D70">
         <v>174</v>
       </c>
       <c r="E70">
         <v>163</v>
       </c>
       <c r="F70">
         <v>337</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>8</v>
       </c>
       <c r="B71" t="s">
-        <v>320</v>
+        <v>217</v>
       </c>
       <c r="C71" t="s">
         <v>38</v>
       </c>
       <c r="D71">
         <v>249</v>
       </c>
       <c r="E71">
         <v>146</v>
       </c>
       <c r="F71">
         <v>395</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>9</v>
       </c>
       <c r="B72" t="s">
-        <v>321</v>
+        <v>218</v>
       </c>
       <c r="C72" t="s">
         <v>38</v>
       </c>
       <c r="D72">
         <v>89</v>
       </c>
       <c r="E72">
         <v>87</v>
       </c>
       <c r="F72">
         <v>176</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>10</v>
       </c>
       <c r="B73" t="s">
-        <v>322</v>
+        <v>219</v>
       </c>
       <c r="C73" t="s">
         <v>38</v>
       </c>
       <c r="D73">
         <v>110</v>
       </c>
       <c r="E73">
         <v>41</v>
       </c>
       <c r="F73">
         <v>151</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>11</v>
       </c>
       <c r="B74" t="s">
-        <v>323</v>
+        <v>220</v>
       </c>
       <c r="C74" t="s">
         <v>38</v>
       </c>
       <c r="D74">
         <v>67</v>
       </c>
       <c r="E74">
         <v>93</v>
       </c>
       <c r="F74">
         <v>160</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>12</v>
       </c>
       <c r="B75" t="s">
-        <v>324</v>
+        <v>221</v>
       </c>
       <c r="C75" t="s">
         <v>38</v>
       </c>
       <c r="D75">
         <v>123</v>
       </c>
       <c r="E75">
         <v>121</v>
       </c>
       <c r="F75">
         <v>244</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>6</v>
       </c>
       <c r="B77" t="s">
         <v>11</v>
       </c>
       <c r="C77" t="s">
         <v>35</v>
       </c>
@@ -30754,51 +26736,51 @@
     <row r="78">
       <c r="A78" t="s">
         <v>30</v>
       </c>
       <c r="B78" t="s">
         <v>30</v>
       </c>
       <c r="C78" t="s">
         <v>36</v>
       </c>
       <c r="D78">
         <v>429</v>
       </c>
       <c r="E78">
         <v>618</v>
       </c>
       <c r="F78">
         <v>1047</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>325</v>
+        <v>222</v>
       </c>
       <c r="C79" t="s">
         <v>38</v>
       </c>
       <c r="D79">
         <v>274</v>
       </c>
       <c r="E79">
         <v>414</v>
       </c>
       <c r="F79">
         <v>688</v>
       </c>
     </row>
     <row r="80"/>
     <row r="81">
       <c r="A81">
         <v>7</v>
       </c>
       <c r="B81" t="s">
         <v>12</v>
       </c>
       <c r="C81" t="s">
         <v>35</v>
       </c>
@@ -30815,111 +26797,111 @@
     <row r="82">
       <c r="A82" t="s">
         <v>30</v>
       </c>
       <c r="B82" t="s">
         <v>30</v>
       </c>
       <c r="C82" t="s">
         <v>36</v>
       </c>
       <c r="D82">
         <v>853</v>
       </c>
       <c r="E82">
         <v>1135</v>
       </c>
       <c r="F82">
         <v>1988</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>326</v>
+        <v>223</v>
       </c>
       <c r="C83" t="s">
         <v>38</v>
       </c>
       <c r="D83">
         <v>587</v>
       </c>
       <c r="E83">
         <v>1422</v>
       </c>
       <c r="F83">
         <v>2009</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>327</v>
+        <v>224</v>
       </c>
       <c r="C84" t="s">
         <v>38</v>
       </c>
       <c r="D84">
         <v>2528</v>
       </c>
       <c r="E84">
         <v>1089</v>
       </c>
       <c r="F84">
         <v>3617</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>3</v>
       </c>
       <c r="B85" t="s">
-        <v>328</v>
+        <v>225</v>
       </c>
       <c r="C85" t="s">
         <v>38</v>
       </c>
       <c r="D85">
         <v>52</v>
       </c>
       <c r="E85">
         <v>128</v>
       </c>
       <c r="F85">
         <v>180</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>4</v>
       </c>
       <c r="B86" t="s">
-        <v>329</v>
+        <v>226</v>
       </c>
       <c r="C86" t="s">
         <v>38</v>
       </c>
       <c r="D86">
         <v>151</v>
       </c>
       <c r="E86">
         <v>227</v>
       </c>
       <c r="F86">
         <v>378</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
         <v>8</v>
       </c>
       <c r="B88" t="s">
         <v>13</v>
       </c>
       <c r="C88" t="s">
         <v>35</v>
       </c>
@@ -30936,271 +26918,271 @@
     <row r="89">
       <c r="A89" t="s">
         <v>30</v>
       </c>
       <c r="B89" t="s">
         <v>30</v>
       </c>
       <c r="C89" t="s">
         <v>36</v>
       </c>
       <c r="D89">
         <v>1672</v>
       </c>
       <c r="E89">
         <v>3036</v>
       </c>
       <c r="F89">
         <v>4708</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>330</v>
+        <v>227</v>
       </c>
       <c r="C90" t="s">
         <v>38</v>
       </c>
       <c r="D90">
         <v>2670</v>
       </c>
       <c r="E90">
         <v>1549</v>
       </c>
       <c r="F90">
         <v>4219</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>331</v>
+        <v>228</v>
       </c>
       <c r="C91" t="s">
         <v>38</v>
       </c>
       <c r="D91">
         <v>582</v>
       </c>
       <c r="E91">
         <v>15301</v>
       </c>
       <c r="F91">
         <v>15883</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>332</v>
+        <v>229</v>
       </c>
       <c r="C92" t="s">
         <v>38</v>
       </c>
       <c r="D92">
         <v>165</v>
       </c>
       <c r="E92">
         <v>736</v>
       </c>
       <c r="F92">
         <v>901</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>333</v>
+        <v>230</v>
       </c>
       <c r="C93" t="s">
         <v>38</v>
       </c>
       <c r="D93">
         <v>1591</v>
       </c>
       <c r="E93">
         <v>331</v>
       </c>
       <c r="F93">
         <v>1922</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>334</v>
+        <v>231</v>
       </c>
       <c r="C94" t="s">
         <v>38</v>
       </c>
       <c r="D94">
         <v>358</v>
       </c>
       <c r="E94">
         <v>1954</v>
       </c>
       <c r="F94">
         <v>2312</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>6</v>
       </c>
       <c r="B95" t="s">
-        <v>335</v>
+        <v>232</v>
       </c>
       <c r="C95" t="s">
         <v>38</v>
       </c>
       <c r="D95">
         <v>134</v>
       </c>
       <c r="E95">
         <v>398</v>
       </c>
       <c r="F95">
         <v>532</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>7</v>
       </c>
       <c r="B96" t="s">
-        <v>336</v>
+        <v>233</v>
       </c>
       <c r="C96" t="s">
         <v>38</v>
       </c>
       <c r="D96">
         <v>154</v>
       </c>
       <c r="E96">
         <v>257</v>
       </c>
       <c r="F96">
         <v>411</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>8</v>
       </c>
       <c r="B97" t="s">
-        <v>337</v>
+        <v>234</v>
       </c>
       <c r="C97" t="s">
         <v>38</v>
       </c>
       <c r="D97">
         <v>2859</v>
       </c>
       <c r="E97">
         <v>8425</v>
       </c>
       <c r="F97">
         <v>11284</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>9</v>
       </c>
       <c r="B98" t="s">
-        <v>338</v>
+        <v>235</v>
       </c>
       <c r="C98" t="s">
         <v>38</v>
       </c>
       <c r="D98">
         <v>116</v>
       </c>
       <c r="E98">
         <v>105</v>
       </c>
       <c r="F98">
         <v>221</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>10</v>
       </c>
       <c r="B99" t="s">
-        <v>339</v>
+        <v>236</v>
       </c>
       <c r="C99" t="s">
         <v>38</v>
       </c>
       <c r="D99">
         <v>73</v>
       </c>
       <c r="E99">
         <v>141</v>
       </c>
       <c r="F99">
         <v>214</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>11</v>
       </c>
       <c r="B100" t="s">
-        <v>340</v>
+        <v>237</v>
       </c>
       <c r="C100" t="s">
         <v>38</v>
       </c>
       <c r="D100">
         <v>31</v>
       </c>
       <c r="E100">
         <v>180</v>
       </c>
       <c r="F100">
         <v>211</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>12</v>
       </c>
       <c r="B101" t="s">
-        <v>341</v>
+        <v>238</v>
       </c>
       <c r="C101" t="s">
         <v>38</v>
       </c>
       <c r="D101">
         <v>1511</v>
       </c>
       <c r="E101">
         <v>7825</v>
       </c>
       <c r="F101">
         <v>9336</v>
       </c>
     </row>
     <row r="102"/>
     <row r="103">
       <c r="A103">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>14</v>
       </c>
       <c r="C103" t="s">
         <v>35</v>
       </c>
@@ -31217,211 +27199,211 @@
     <row r="104">
       <c r="A104" t="s">
         <v>30</v>
       </c>
       <c r="B104" t="s">
         <v>30</v>
       </c>
       <c r="C104" t="s">
         <v>36</v>
       </c>
       <c r="D104">
         <v>391</v>
       </c>
       <c r="E104">
         <v>177</v>
       </c>
       <c r="F104">
         <v>568</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>342</v>
+        <v>239</v>
       </c>
       <c r="C105" t="s">
         <v>38</v>
       </c>
       <c r="D105">
         <v>85</v>
       </c>
       <c r="E105">
         <v>73</v>
       </c>
       <c r="F105">
         <v>158</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2</v>
       </c>
       <c r="B106" t="s">
-        <v>343</v>
+        <v>240</v>
       </c>
       <c r="C106" t="s">
         <v>38</v>
       </c>
       <c r="D106">
         <v>69</v>
       </c>
       <c r="E106">
         <v>126</v>
       </c>
       <c r="F106">
         <v>195</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>3</v>
       </c>
       <c r="B107" t="s">
-        <v>344</v>
+        <v>241</v>
       </c>
       <c r="C107" t="s">
         <v>38</v>
       </c>
       <c r="D107">
         <v>24</v>
       </c>
       <c r="E107">
         <v>17</v>
       </c>
       <c r="F107">
         <v>41</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>4</v>
       </c>
       <c r="B108" t="s">
-        <v>345</v>
+        <v>242</v>
       </c>
       <c r="C108" t="s">
         <v>38</v>
       </c>
       <c r="D108">
         <v>21</v>
       </c>
       <c r="E108">
         <v>23</v>
       </c>
       <c r="F108">
         <v>44</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>5</v>
       </c>
       <c r="B109" t="s">
-        <v>346</v>
+        <v>243</v>
       </c>
       <c r="C109" t="s">
         <v>38</v>
       </c>
       <c r="D109">
         <v>14</v>
       </c>
       <c r="E109">
         <v>20</v>
       </c>
       <c r="F109">
         <v>34</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>6</v>
       </c>
       <c r="B110" t="s">
-        <v>347</v>
+        <v>244</v>
       </c>
       <c r="C110" t="s">
         <v>38</v>
       </c>
       <c r="D110">
         <v>20</v>
       </c>
       <c r="E110">
         <v>29</v>
       </c>
       <c r="F110">
         <v>49</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>7</v>
       </c>
       <c r="B111" t="s">
-        <v>348</v>
+        <v>245</v>
       </c>
       <c r="C111" t="s">
         <v>38</v>
       </c>
       <c r="D111">
         <v>14</v>
       </c>
       <c r="E111">
         <v>9</v>
       </c>
       <c r="F111">
         <v>23</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>8</v>
       </c>
       <c r="B112" t="s">
-        <v>349</v>
+        <v>246</v>
       </c>
       <c r="C112" t="s">
         <v>38</v>
       </c>
       <c r="D112">
         <v>13</v>
       </c>
       <c r="E112">
         <v>17</v>
       </c>
       <c r="F112">
         <v>30</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>9</v>
       </c>
       <c r="B113" t="s">
-        <v>350</v>
+        <v>247</v>
       </c>
       <c r="C113" t="s">
         <v>38</v>
       </c>
       <c r="D113">
         <v>67</v>
       </c>
       <c r="E113">
         <v>24</v>
       </c>
       <c r="F113">
         <v>91</v>
       </c>
     </row>
     <row r="114"/>
     <row r="115">
       <c r="A115">
         <v>10</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
         <v>35</v>
       </c>
@@ -31438,271 +27420,271 @@
     <row r="116">
       <c r="A116" t="s">
         <v>30</v>
       </c>
       <c r="B116" t="s">
         <v>30</v>
       </c>
       <c r="C116" t="s">
         <v>36</v>
       </c>
       <c r="D116">
         <v>757</v>
       </c>
       <c r="E116">
         <v>1900</v>
       </c>
       <c r="F116">
         <v>2657</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1</v>
       </c>
       <c r="B117" t="s">
-        <v>351</v>
+        <v>248</v>
       </c>
       <c r="C117" t="s">
         <v>38</v>
       </c>
       <c r="D117">
         <v>2942</v>
       </c>
       <c r="E117">
         <v>12896</v>
       </c>
       <c r="F117">
         <v>15838</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2</v>
       </c>
       <c r="B118" t="s">
-        <v>352</v>
+        <v>249</v>
       </c>
       <c r="C118" t="s">
         <v>38</v>
       </c>
       <c r="D118">
         <v>265</v>
       </c>
       <c r="E118">
         <v>468</v>
       </c>
       <c r="F118">
         <v>733</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>353</v>
+        <v>250</v>
       </c>
       <c r="C119" t="s">
         <v>38</v>
       </c>
       <c r="D119">
         <v>90</v>
       </c>
       <c r="E119">
         <v>502</v>
       </c>
       <c r="F119">
         <v>592</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>4</v>
       </c>
       <c r="B120" t="s">
-        <v>354</v>
+        <v>251</v>
       </c>
       <c r="C120" t="s">
         <v>38</v>
       </c>
       <c r="D120">
         <v>208</v>
       </c>
       <c r="E120">
         <v>17149</v>
       </c>
       <c r="F120">
         <v>17357</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>5</v>
       </c>
       <c r="B121" t="s">
-        <v>355</v>
+        <v>252</v>
       </c>
       <c r="C121" t="s">
         <v>38</v>
       </c>
       <c r="D121">
         <v>50</v>
       </c>
       <c r="E121">
         <v>226</v>
       </c>
       <c r="F121">
         <v>276</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>6</v>
       </c>
       <c r="B122" t="s">
-        <v>356</v>
+        <v>253</v>
       </c>
       <c r="C122" t="s">
         <v>38</v>
       </c>
       <c r="D122">
         <v>69</v>
       </c>
       <c r="E122">
         <v>153</v>
       </c>
       <c r="F122">
         <v>222</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>7</v>
       </c>
       <c r="B123" t="s">
-        <v>357</v>
+        <v>254</v>
       </c>
       <c r="C123" t="s">
         <v>38</v>
       </c>
       <c r="D123">
         <v>37</v>
       </c>
       <c r="E123">
         <v>102</v>
       </c>
       <c r="F123">
         <v>139</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>8</v>
       </c>
       <c r="B124" t="s">
-        <v>358</v>
+        <v>255</v>
       </c>
       <c r="C124" t="s">
         <v>38</v>
       </c>
       <c r="D124">
         <v>27</v>
       </c>
       <c r="E124">
         <v>90</v>
       </c>
       <c r="F124">
         <v>117</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>9</v>
       </c>
       <c r="B125" t="s">
-        <v>359</v>
+        <v>256</v>
       </c>
       <c r="C125" t="s">
         <v>38</v>
       </c>
       <c r="D125">
         <v>100</v>
       </c>
       <c r="E125">
         <v>61</v>
       </c>
       <c r="F125">
         <v>161</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>10</v>
       </c>
       <c r="B126" t="s">
-        <v>360</v>
+        <v>257</v>
       </c>
       <c r="C126" t="s">
         <v>38</v>
       </c>
       <c r="D126">
         <v>84</v>
       </c>
       <c r="E126">
         <v>197</v>
       </c>
       <c r="F126">
         <v>281</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>11</v>
       </c>
       <c r="B127" t="s">
-        <v>361</v>
+        <v>258</v>
       </c>
       <c r="C127" t="s">
         <v>38</v>
       </c>
       <c r="D127">
         <v>13</v>
       </c>
       <c r="E127">
         <v>45</v>
       </c>
       <c r="F127">
         <v>58</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>12</v>
       </c>
       <c r="B128" t="s">
-        <v>362</v>
+        <v>259</v>
       </c>
       <c r="C128" t="s">
         <v>38</v>
       </c>
       <c r="D128">
         <v>29</v>
       </c>
       <c r="E128">
         <v>38</v>
       </c>
       <c r="F128">
         <v>67</v>
       </c>
     </row>
     <row r="129"/>
     <row r="130">
       <c r="A130">
         <v>11</v>
       </c>
       <c r="B130" t="s">
         <v>16</v>
       </c>
       <c r="C130" t="s">
         <v>35</v>
       </c>
@@ -31719,151 +27701,151 @@
     <row r="131">
       <c r="A131" t="s">
         <v>30</v>
       </c>
       <c r="B131" t="s">
         <v>30</v>
       </c>
       <c r="C131" t="s">
         <v>36</v>
       </c>
       <c r="D131">
         <v>276</v>
       </c>
       <c r="E131">
         <v>502</v>
       </c>
       <c r="F131">
         <v>778</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1</v>
       </c>
       <c r="B132" t="s">
-        <v>363</v>
+        <v>260</v>
       </c>
       <c r="C132" t="s">
         <v>38</v>
       </c>
       <c r="D132">
         <v>169</v>
       </c>
       <c r="E132">
         <v>341</v>
       </c>
       <c r="F132">
         <v>510</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>2</v>
       </c>
       <c r="B133" t="s">
-        <v>364</v>
+        <v>261</v>
       </c>
       <c r="C133" t="s">
         <v>38</v>
       </c>
       <c r="D133">
         <v>127</v>
       </c>
       <c r="E133">
         <v>208</v>
       </c>
       <c r="F133">
         <v>335</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>3</v>
       </c>
       <c r="B134" t="s">
-        <v>365</v>
+        <v>262</v>
       </c>
       <c r="C134" t="s">
         <v>38</v>
       </c>
       <c r="D134">
         <v>58</v>
       </c>
       <c r="E134">
         <v>90</v>
       </c>
       <c r="F134">
         <v>148</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>4</v>
       </c>
       <c r="B135" t="s">
-        <v>366</v>
+        <v>263</v>
       </c>
       <c r="C135" t="s">
         <v>38</v>
       </c>
       <c r="D135">
         <v>42</v>
       </c>
       <c r="E135">
         <v>85</v>
       </c>
       <c r="F135">
         <v>127</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>5</v>
       </c>
       <c r="B136" t="s">
-        <v>367</v>
+        <v>264</v>
       </c>
       <c r="C136" t="s">
         <v>38</v>
       </c>
       <c r="D136">
         <v>23</v>
       </c>
       <c r="E136">
         <v>45</v>
       </c>
       <c r="F136">
         <v>68</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>6</v>
       </c>
       <c r="B137" t="s">
-        <v>368</v>
+        <v>265</v>
       </c>
       <c r="C137" t="s">
         <v>38</v>
       </c>
       <c r="D137">
         <v>39</v>
       </c>
       <c r="E137">
         <v>57</v>
       </c>
       <c r="F137">
         <v>96</v>
       </c>
     </row>
     <row r="138"/>
     <row r="139">
       <c r="A139">
         <v>12</v>
       </c>
       <c r="B139" t="s">
         <v>17</v>
       </c>
       <c r="C139" t="s">
         <v>35</v>
       </c>
@@ -31880,271 +27862,271 @@
     <row r="140">
       <c r="A140" t="s">
         <v>30</v>
       </c>
       <c r="B140" t="s">
         <v>30</v>
       </c>
       <c r="C140" t="s">
         <v>36</v>
       </c>
       <c r="D140">
         <v>1066</v>
       </c>
       <c r="E140">
         <v>4639</v>
       </c>
       <c r="F140">
         <v>5705</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>369</v>
+        <v>266</v>
       </c>
       <c r="C141" t="s">
         <v>38</v>
       </c>
       <c r="D141">
         <v>1552</v>
       </c>
       <c r="E141">
         <v>11664</v>
       </c>
       <c r="F141">
         <v>13216</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>2</v>
       </c>
       <c r="B142" t="s">
-        <v>370</v>
+        <v>267</v>
       </c>
       <c r="C142" t="s">
         <v>38</v>
       </c>
       <c r="D142">
         <v>1052</v>
       </c>
       <c r="E142">
         <v>21693</v>
       </c>
       <c r="F142">
         <v>22745</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>3</v>
       </c>
       <c r="B143" t="s">
-        <v>371</v>
+        <v>268</v>
       </c>
       <c r="C143" t="s">
         <v>38</v>
       </c>
       <c r="D143">
         <v>118</v>
       </c>
       <c r="E143">
         <v>1151</v>
       </c>
       <c r="F143">
         <v>1269</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>4</v>
       </c>
       <c r="B144" t="s">
-        <v>372</v>
+        <v>269</v>
       </c>
       <c r="C144" t="s">
         <v>38</v>
       </c>
       <c r="D144">
         <v>1828</v>
       </c>
       <c r="E144">
         <v>5130</v>
       </c>
       <c r="F144">
         <v>6958</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>5</v>
       </c>
       <c r="B145" t="s">
-        <v>373</v>
+        <v>270</v>
       </c>
       <c r="C145" t="s">
         <v>38</v>
       </c>
       <c r="D145">
         <v>88</v>
       </c>
       <c r="E145">
         <v>412</v>
       </c>
       <c r="F145">
         <v>500</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>6</v>
       </c>
       <c r="B146" t="s">
-        <v>374</v>
+        <v>271</v>
       </c>
       <c r="C146" t="s">
         <v>38</v>
       </c>
       <c r="D146">
         <v>55</v>
       </c>
       <c r="E146">
         <v>181</v>
       </c>
       <c r="F146">
         <v>236</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>7</v>
       </c>
       <c r="B147" t="s">
-        <v>375</v>
+        <v>272</v>
       </c>
       <c r="C147" t="s">
         <v>38</v>
       </c>
       <c r="D147">
         <v>109</v>
       </c>
       <c r="E147">
         <v>425</v>
       </c>
       <c r="F147">
         <v>534</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>8</v>
       </c>
       <c r="B148" t="s">
-        <v>376</v>
+        <v>273</v>
       </c>
       <c r="C148" t="s">
         <v>38</v>
       </c>
       <c r="D148">
         <v>41</v>
       </c>
       <c r="E148">
         <v>122</v>
       </c>
       <c r="F148">
         <v>163</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>9</v>
       </c>
       <c r="B149" t="s">
-        <v>377</v>
+        <v>274</v>
       </c>
       <c r="C149" t="s">
         <v>38</v>
       </c>
       <c r="D149">
         <v>55</v>
       </c>
       <c r="E149">
         <v>111</v>
       </c>
       <c r="F149">
         <v>166</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>10</v>
       </c>
       <c r="B150" t="s">
-        <v>378</v>
+        <v>275</v>
       </c>
       <c r="C150" t="s">
         <v>38</v>
       </c>
       <c r="D150">
         <v>69</v>
       </c>
       <c r="E150">
         <v>274</v>
       </c>
       <c r="F150">
         <v>343</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>11</v>
       </c>
       <c r="B151" t="s">
-        <v>379</v>
+        <v>276</v>
       </c>
       <c r="C151" t="s">
         <v>38</v>
       </c>
       <c r="D151">
         <v>28</v>
       </c>
       <c r="E151">
         <v>78</v>
       </c>
       <c r="F151">
         <v>106</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>12</v>
       </c>
       <c r="B152" t="s">
-        <v>380</v>
+        <v>277</v>
       </c>
       <c r="C152" t="s">
         <v>38</v>
       </c>
       <c r="D152">
         <v>161</v>
       </c>
       <c r="E152">
         <v>282</v>
       </c>
       <c r="F152">
         <v>443</v>
       </c>
     </row>
     <row r="153"/>
     <row r="154">
       <c r="A154">
         <v>13</v>
       </c>
       <c r="B154" t="s">
         <v>18</v>
       </c>
       <c r="C154" t="s">
         <v>35</v>
       </c>
@@ -32161,51 +28143,51 @@
     <row r="155">
       <c r="A155" t="s">
         <v>30</v>
       </c>
       <c r="B155" t="s">
         <v>30</v>
       </c>
       <c r="C155" t="s">
         <v>36</v>
       </c>
       <c r="D155">
         <v>436</v>
       </c>
       <c r="E155">
         <v>358</v>
       </c>
       <c r="F155">
         <v>794</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1</v>
       </c>
       <c r="B156" t="s">
-        <v>381</v>
+        <v>278</v>
       </c>
       <c r="C156" t="s">
         <v>38</v>
       </c>
       <c r="D156">
         <v>482</v>
       </c>
       <c r="E156">
         <v>261</v>
       </c>
       <c r="F156">
         <v>743</v>
       </c>
     </row>
     <row r="157"/>
     <row r="158">
       <c r="A158">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>19</v>
       </c>
       <c r="C158" t="s">
         <v>35</v>
       </c>
@@ -32222,271 +28204,271 @@
     <row r="159">
       <c r="A159" t="s">
         <v>30</v>
       </c>
       <c r="B159" t="s">
         <v>30</v>
       </c>
       <c r="C159" t="s">
         <v>36</v>
       </c>
       <c r="D159">
         <v>1872</v>
       </c>
       <c r="E159">
         <v>4707</v>
       </c>
       <c r="F159">
         <v>6579</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1</v>
       </c>
       <c r="B160" t="s">
-        <v>382</v>
+        <v>279</v>
       </c>
       <c r="C160" t="s">
         <v>38</v>
       </c>
       <c r="D160">
         <v>6640</v>
       </c>
       <c r="E160">
         <v>31550</v>
       </c>
       <c r="F160">
         <v>38190</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>2</v>
       </c>
       <c r="B161" t="s">
-        <v>383</v>
+        <v>280</v>
       </c>
       <c r="C161" t="s">
         <v>38</v>
       </c>
       <c r="D161">
         <v>18657</v>
       </c>
       <c r="E161">
         <v>5804</v>
       </c>
       <c r="F161">
         <v>24461</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>3</v>
       </c>
       <c r="B162" t="s">
-        <v>384</v>
+        <v>281</v>
       </c>
       <c r="C162" t="s">
         <v>38</v>
       </c>
       <c r="D162">
         <v>182</v>
       </c>
       <c r="E162">
         <v>932</v>
       </c>
       <c r="F162">
         <v>1114</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>4</v>
       </c>
       <c r="B163" t="s">
-        <v>385</v>
+        <v>282</v>
       </c>
       <c r="C163" t="s">
         <v>38</v>
       </c>
       <c r="D163">
         <v>133</v>
       </c>
       <c r="E163">
         <v>439</v>
       </c>
       <c r="F163">
         <v>572</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>5</v>
       </c>
       <c r="B164" t="s">
-        <v>386</v>
+        <v>283</v>
       </c>
       <c r="C164" t="s">
         <v>38</v>
       </c>
       <c r="D164">
         <v>111</v>
       </c>
       <c r="E164">
         <v>296</v>
       </c>
       <c r="F164">
         <v>407</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>6</v>
       </c>
       <c r="B165" t="s">
-        <v>387</v>
+        <v>284</v>
       </c>
       <c r="C165" t="s">
         <v>38</v>
       </c>
       <c r="D165">
         <v>66</v>
       </c>
       <c r="E165">
         <v>188</v>
       </c>
       <c r="F165">
         <v>254</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>7</v>
       </c>
       <c r="B166" t="s">
-        <v>388</v>
+        <v>285</v>
       </c>
       <c r="C166" t="s">
         <v>38</v>
       </c>
       <c r="D166">
         <v>90</v>
       </c>
       <c r="E166">
         <v>327</v>
       </c>
       <c r="F166">
         <v>417</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>8</v>
       </c>
       <c r="B167" t="s">
-        <v>389</v>
+        <v>286</v>
       </c>
       <c r="C167" t="s">
         <v>38</v>
       </c>
       <c r="D167">
         <v>101</v>
       </c>
       <c r="E167">
         <v>298</v>
       </c>
       <c r="F167">
         <v>399</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>9</v>
       </c>
       <c r="B168" t="s">
-        <v>390</v>
+        <v>287</v>
       </c>
       <c r="C168" t="s">
         <v>38</v>
       </c>
       <c r="D168">
         <v>125</v>
       </c>
       <c r="E168">
         <v>254</v>
       </c>
       <c r="F168">
         <v>379</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>10</v>
       </c>
       <c r="B169" t="s">
-        <v>391</v>
+        <v>288</v>
       </c>
       <c r="C169" t="s">
         <v>38</v>
       </c>
       <c r="D169">
         <v>102</v>
       </c>
       <c r="E169">
         <v>127</v>
       </c>
       <c r="F169">
         <v>229</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>11</v>
       </c>
       <c r="B170" t="s">
-        <v>392</v>
+        <v>289</v>
       </c>
       <c r="C170" t="s">
         <v>38</v>
       </c>
       <c r="D170">
         <v>9343</v>
       </c>
       <c r="E170">
         <v>6219</v>
       </c>
       <c r="F170">
         <v>15562</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>12</v>
       </c>
       <c r="B171" t="s">
-        <v>393</v>
+        <v>290</v>
       </c>
       <c r="C171" t="s">
         <v>38</v>
       </c>
       <c r="D171">
         <v>153</v>
       </c>
       <c r="E171">
         <v>202</v>
       </c>
       <c r="F171">
         <v>355</v>
       </c>
     </row>
     <row r="172"/>
     <row r="173">
       <c r="A173">
         <v>15</v>
       </c>
       <c r="B173" t="s">
         <v>20</v>
       </c>
       <c r="C173" t="s">
         <v>35</v>
       </c>
@@ -32503,111 +28485,111 @@
     <row r="174">
       <c r="A174" t="s">
         <v>30</v>
       </c>
       <c r="B174" t="s">
         <v>30</v>
       </c>
       <c r="C174" t="s">
         <v>36</v>
       </c>
       <c r="D174">
         <v>224</v>
       </c>
       <c r="E174">
         <v>635</v>
       </c>
       <c r="F174">
         <v>859</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1</v>
       </c>
       <c r="B175" t="s">
-        <v>394</v>
+        <v>291</v>
       </c>
       <c r="C175" t="s">
         <v>38</v>
       </c>
       <c r="D175">
         <v>142</v>
       </c>
       <c r="E175">
         <v>356</v>
       </c>
       <c r="F175">
         <v>498</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>2</v>
       </c>
       <c r="B176" t="s">
-        <v>395</v>
+        <v>292</v>
       </c>
       <c r="C176" t="s">
         <v>38</v>
       </c>
       <c r="D176">
         <v>94</v>
       </c>
       <c r="E176">
         <v>169</v>
       </c>
       <c r="F176">
         <v>263</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>3</v>
       </c>
       <c r="B177" t="s">
-        <v>396</v>
+        <v>293</v>
       </c>
       <c r="C177" t="s">
         <v>38</v>
       </c>
       <c r="D177">
         <v>24</v>
       </c>
       <c r="E177">
         <v>58</v>
       </c>
       <c r="F177">
         <v>82</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>4</v>
       </c>
       <c r="B178" t="s">
-        <v>397</v>
+        <v>294</v>
       </c>
       <c r="C178" t="s">
         <v>38</v>
       </c>
       <c r="D178">
         <v>25</v>
       </c>
       <c r="E178">
         <v>104</v>
       </c>
       <c r="F178">
         <v>129</v>
       </c>
     </row>
     <row r="179"/>
     <row r="180">
       <c r="A180">
         <v>16</v>
       </c>
       <c r="B180" t="s">
         <v>21</v>
       </c>
       <c r="C180" t="s">
         <v>35</v>
       </c>
@@ -32624,191 +28606,191 @@
     <row r="181">
       <c r="A181" t="s">
         <v>30</v>
       </c>
       <c r="B181" t="s">
         <v>30</v>
       </c>
       <c r="C181" t="s">
         <v>36</v>
       </c>
       <c r="D181">
         <v>406</v>
       </c>
       <c r="E181">
         <v>428</v>
       </c>
       <c r="F181">
         <v>834</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1</v>
       </c>
       <c r="B182" t="s">
-        <v>398</v>
+        <v>295</v>
       </c>
       <c r="C182" t="s">
         <v>38</v>
       </c>
       <c r="D182">
         <v>469</v>
       </c>
       <c r="E182">
         <v>277</v>
       </c>
       <c r="F182">
         <v>746</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>2</v>
       </c>
       <c r="B183" t="s">
-        <v>399</v>
+        <v>296</v>
       </c>
       <c r="C183" t="s">
         <v>38</v>
       </c>
       <c r="D183">
         <v>1925</v>
       </c>
       <c r="E183">
         <v>844</v>
       </c>
       <c r="F183">
         <v>2769</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>3</v>
       </c>
       <c r="B184" t="s">
-        <v>400</v>
+        <v>297</v>
       </c>
       <c r="C184" t="s">
         <v>38</v>
       </c>
       <c r="D184">
         <v>61</v>
       </c>
       <c r="E184">
         <v>103</v>
       </c>
       <c r="F184">
         <v>164</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>4</v>
       </c>
       <c r="B185" t="s">
-        <v>401</v>
+        <v>298</v>
       </c>
       <c r="C185" t="s">
         <v>38</v>
       </c>
       <c r="D185">
         <v>36</v>
       </c>
       <c r="E185">
         <v>49</v>
       </c>
       <c r="F185">
         <v>85</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>5</v>
       </c>
       <c r="B186" t="s">
-        <v>402</v>
+        <v>299</v>
       </c>
       <c r="C186" t="s">
         <v>38</v>
       </c>
       <c r="D186">
         <v>71</v>
       </c>
       <c r="E186">
         <v>48</v>
       </c>
       <c r="F186">
         <v>119</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>6</v>
       </c>
       <c r="B187" t="s">
-        <v>403</v>
+        <v>300</v>
       </c>
       <c r="C187" t="s">
         <v>38</v>
       </c>
       <c r="D187">
         <v>64</v>
       </c>
       <c r="E187">
         <v>46</v>
       </c>
       <c r="F187">
         <v>110</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>7</v>
       </c>
       <c r="B188" t="s">
-        <v>404</v>
+        <v>301</v>
       </c>
       <c r="C188" t="s">
         <v>38</v>
       </c>
       <c r="D188">
         <v>19</v>
       </c>
       <c r="E188">
         <v>24</v>
       </c>
       <c r="F188">
         <v>43</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>8</v>
       </c>
       <c r="B189" t="s">
-        <v>405</v>
+        <v>302</v>
       </c>
       <c r="C189" t="s">
         <v>38</v>
       </c>
       <c r="D189">
         <v>35</v>
       </c>
       <c r="E189">
         <v>48</v>
       </c>
       <c r="F189">
         <v>83</v>
       </c>
     </row>
     <row r="190"/>
     <row r="191">
       <c r="A191">
         <v>17</v>
       </c>
       <c r="B191" t="s">
         <v>22</v>
       </c>
       <c r="C191" t="s">
         <v>35</v>
       </c>
@@ -32825,231 +28807,231 @@
     <row r="192">
       <c r="A192" t="s">
         <v>30</v>
       </c>
       <c r="B192" t="s">
         <v>30</v>
       </c>
       <c r="C192" t="s">
         <v>36</v>
       </c>
       <c r="D192">
         <v>938</v>
       </c>
       <c r="E192">
         <v>769</v>
       </c>
       <c r="F192">
         <v>1707</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1</v>
       </c>
       <c r="B193" t="s">
-        <v>406</v>
+        <v>303</v>
       </c>
       <c r="C193" t="s">
         <v>38</v>
       </c>
       <c r="D193">
         <v>4482</v>
       </c>
       <c r="E193">
         <v>1886</v>
       </c>
       <c r="F193">
         <v>6368</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>2</v>
       </c>
       <c r="B194" t="s">
-        <v>407</v>
+        <v>304</v>
       </c>
       <c r="C194" t="s">
         <v>38</v>
       </c>
       <c r="D194">
         <v>911</v>
       </c>
       <c r="E194">
         <v>5989</v>
       </c>
       <c r="F194">
         <v>6900</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>3</v>
       </c>
       <c r="B195" t="s">
-        <v>408</v>
+        <v>305</v>
       </c>
       <c r="C195" t="s">
         <v>38</v>
       </c>
       <c r="D195">
         <v>855</v>
       </c>
       <c r="E195">
         <v>225</v>
       </c>
       <c r="F195">
         <v>1080</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>4</v>
       </c>
       <c r="B196" t="s">
-        <v>409</v>
+        <v>306</v>
       </c>
       <c r="C196" t="s">
         <v>38</v>
       </c>
       <c r="D196">
         <v>65</v>
       </c>
       <c r="E196">
         <v>172</v>
       </c>
       <c r="F196">
         <v>237</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>5</v>
       </c>
       <c r="B197" t="s">
-        <v>410</v>
+        <v>307</v>
       </c>
       <c r="C197" t="s">
         <v>38</v>
       </c>
       <c r="D197">
         <v>109</v>
       </c>
       <c r="E197">
         <v>99</v>
       </c>
       <c r="F197">
         <v>208</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>6</v>
       </c>
       <c r="B198" t="s">
-        <v>411</v>
+        <v>308</v>
       </c>
       <c r="C198" t="s">
         <v>38</v>
       </c>
       <c r="D198">
         <v>33</v>
       </c>
       <c r="E198">
         <v>44</v>
       </c>
       <c r="F198">
         <v>77</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>7</v>
       </c>
       <c r="B199" t="s">
-        <v>412</v>
+        <v>309</v>
       </c>
       <c r="C199" t="s">
         <v>38</v>
       </c>
       <c r="D199">
         <v>74</v>
       </c>
       <c r="E199">
         <v>43</v>
       </c>
       <c r="F199">
         <v>117</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>8</v>
       </c>
       <c r="B200" t="s">
-        <v>413</v>
+        <v>310</v>
       </c>
       <c r="C200" t="s">
         <v>38</v>
       </c>
       <c r="D200">
         <v>245</v>
       </c>
       <c r="E200">
         <v>50</v>
       </c>
       <c r="F200">
         <v>295</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>9</v>
       </c>
       <c r="B201" t="s">
-        <v>414</v>
+        <v>311</v>
       </c>
       <c r="C201" t="s">
         <v>38</v>
       </c>
       <c r="D201">
         <v>62</v>
       </c>
       <c r="E201">
         <v>88</v>
       </c>
       <c r="F201">
         <v>150</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>10</v>
       </c>
       <c r="B202" t="s">
-        <v>415</v>
+        <v>312</v>
       </c>
       <c r="C202" t="s">
         <v>38</v>
       </c>
       <c r="D202">
         <v>9157</v>
       </c>
       <c r="E202">
         <v>1258</v>
       </c>
       <c r="F202">
         <v>10415</v>
       </c>
     </row>
     <row r="203"/>
     <row r="204">
       <c r="A204">
         <v>24</v>
       </c>
       <c r="B204" t="s">
         <v>23</v>
       </c>
       <c r="C204" t="s">
         <v>35</v>
       </c>
@@ -33066,130 +29048,130 @@
     <row r="205">
       <c r="A205" t="s">
         <v>30</v>
       </c>
       <c r="B205" t="s">
         <v>30</v>
       </c>
       <c r="C205" t="s">
         <v>36</v>
       </c>
       <c r="D205">
         <v>231</v>
       </c>
       <c r="E205">
         <v>223</v>
       </c>
       <c r="F205">
         <v>454</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1</v>
       </c>
       <c r="B206" t="s">
-        <v>416</v>
+        <v>313</v>
       </c>
       <c r="C206" t="s">
         <v>38</v>
       </c>
       <c r="D206">
         <v>170</v>
       </c>
       <c r="E206">
         <v>215</v>
       </c>
       <c r="F206">
         <v>385</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>2</v>
       </c>
       <c r="B207" t="s">
-        <v>417</v>
+        <v>314</v>
       </c>
       <c r="C207" t="s">
         <v>38</v>
       </c>
       <c r="D207">
         <v>57</v>
       </c>
       <c r="E207">
         <v>601</v>
       </c>
       <c r="F207">
         <v>658</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>3</v>
       </c>
       <c r="B208" t="s">
-        <v>418</v>
+        <v>315</v>
       </c>
       <c r="C208" t="s">
         <v>38</v>
       </c>
       <c r="D208">
         <v>48</v>
       </c>
       <c r="E208">
         <v>39</v>
       </c>
       <c r="F208">
         <v>87</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>4</v>
       </c>
       <c r="B209" t="s">
-        <v>419</v>
+        <v>316</v>
       </c>
       <c r="C209" t="s">
         <v>38</v>
       </c>
       <c r="D209">
         <v>38</v>
       </c>
       <c r="E209">
         <v>74</v>
       </c>
       <c r="F209">
         <v>112</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -33234,60 +29216,60 @@
       </c>
       <c r="T1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>420</v>
+        <v>317</v>
       </c>
       <c r="D2" t="s">
-        <v>421</v>
+        <v>318</v>
       </c>
       <c r="E2" t="s">
-        <v>422</v>
+        <v>319</v>
       </c>
       <c r="F2" t="s">
-        <v>423</v>
+        <v>320</v>
       </c>
       <c r="G2">
         <v>41503</v>
       </c>
       <c r="H2">
         <v>69763</v>
       </c>
       <c r="I2">
         <v>36416</v>
       </c>
       <c r="J2">
         <v>41827</v>
       </c>
       <c r="K2">
         <v>51785</v>
       </c>
       <c r="L2">
         <v>2575</v>
       </c>
       <c r="M2">
         <v>5501</v>
       </c>
       <c r="N2">
         <v>406</v>
       </c>
@@ -33366,69 +29348,69 @@
         <v>336</v>
       </c>
       <c r="S3">
         <v>24199</v>
       </c>
       <c r="T3">
         <v>3432</v>
       </c>
       <c r="U3">
         <v>42376</v>
       </c>
       <c r="V3">
         <v>35320</v>
       </c>
       <c r="W3">
         <v>433</v>
       </c>
       <c r="X3">
         <v>409540</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>423</v>
+        <v>320</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
@@ -33448,136 +29430,136 @@
         <v>41503</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3">
         <v>8106</v>
       </c>
       <c r="E3">
         <v>8106</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>424</v>
+        <v>321</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4">
         <v>25115</v>
       </c>
       <c r="E4">
         <v>25115</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>425</v>
+        <v>322</v>
       </c>
       <c r="C5" t="s">
         <v>38</v>
       </c>
       <c r="D5">
         <v>4740</v>
       </c>
       <c r="E5">
         <v>4740</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>426</v>
+        <v>323</v>
       </c>
       <c r="C6" t="s">
         <v>38</v>
       </c>
       <c r="D6">
         <v>852</v>
       </c>
       <c r="E6">
         <v>852</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>427</v>
+        <v>324</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7">
         <v>811</v>
       </c>
       <c r="E7">
         <v>811</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>428</v>
+        <v>325</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8">
         <v>226</v>
       </c>
       <c r="E8">
         <v>226</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>429</v>
+        <v>326</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9">
         <v>1653</v>
       </c>
       <c r="E9">
         <v>1653</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>35</v>
       </c>
       <c r="D11">
         <v>69763</v>
       </c>
@@ -33585,136 +29567,136 @@
         <v>69763</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>36</v>
       </c>
       <c r="D12">
         <v>10533</v>
       </c>
       <c r="E12">
         <v>10533</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>430</v>
+        <v>327</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
       <c r="D13">
         <v>34695</v>
       </c>
       <c r="E13">
         <v>34695</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>431</v>
+        <v>328</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14">
         <v>17239</v>
       </c>
       <c r="E14">
         <v>17239</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>432</v>
+        <v>329</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
         <v>1319</v>
       </c>
       <c r="E15">
         <v>1319</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>433</v>
+        <v>330</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
         <v>5222</v>
       </c>
       <c r="E16">
         <v>5222</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>434</v>
+        <v>331</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>306</v>
       </c>
       <c r="E17">
         <v>306</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>435</v>
+        <v>332</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>449</v>
       </c>
       <c r="E18">
         <v>449</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
         <v>35</v>
       </c>
       <c r="D20">
         <v>36416</v>
       </c>
@@ -33722,136 +29704,136 @@
         <v>36416</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21" t="s">
         <v>30</v>
       </c>
       <c r="C21" t="s">
         <v>36</v>
       </c>
       <c r="D21">
         <v>5712</v>
       </c>
       <c r="E21">
         <v>5712</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>436</v>
+        <v>333</v>
       </c>
       <c r="C22" t="s">
         <v>38</v>
       </c>
       <c r="D22">
         <v>8335</v>
       </c>
       <c r="E22">
         <v>8335</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>437</v>
+        <v>334</v>
       </c>
       <c r="C23" t="s">
         <v>38</v>
       </c>
       <c r="D23">
         <v>10438</v>
       </c>
       <c r="E23">
         <v>10438</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>438</v>
+        <v>335</v>
       </c>
       <c r="C24" t="s">
         <v>38</v>
       </c>
       <c r="D24">
         <v>9259</v>
       </c>
       <c r="E24">
         <v>9259</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>439</v>
+        <v>336</v>
       </c>
       <c r="C25" t="s">
         <v>38</v>
       </c>
       <c r="D25">
         <v>2100</v>
       </c>
       <c r="E25">
         <v>2100</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>440</v>
+        <v>337</v>
       </c>
       <c r="C26" t="s">
         <v>38</v>
       </c>
       <c r="D26">
         <v>308</v>
       </c>
       <c r="E26">
         <v>308</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>441</v>
+        <v>338</v>
       </c>
       <c r="C27" t="s">
         <v>38</v>
       </c>
       <c r="D27">
         <v>264</v>
       </c>
       <c r="E27">
         <v>264</v>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>35</v>
       </c>
       <c r="D29">
         <v>41827</v>
       </c>
@@ -33859,136 +29841,136 @@
         <v>41827</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>30</v>
       </c>
       <c r="B30" t="s">
         <v>30</v>
       </c>
       <c r="C30" t="s">
         <v>36</v>
       </c>
       <c r="D30">
         <v>5429</v>
       </c>
       <c r="E30">
         <v>5429</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>442</v>
+        <v>339</v>
       </c>
       <c r="C31" t="s">
         <v>38</v>
       </c>
       <c r="D31">
         <v>30398</v>
       </c>
       <c r="E31">
         <v>30398</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>443</v>
+        <v>340</v>
       </c>
       <c r="C32" t="s">
         <v>38</v>
       </c>
       <c r="D32">
         <v>4671</v>
       </c>
       <c r="E32">
         <v>4671</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>444</v>
+        <v>341</v>
       </c>
       <c r="C33" t="s">
         <v>38</v>
       </c>
       <c r="D33">
         <v>368</v>
       </c>
       <c r="E33">
         <v>368</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>445</v>
+        <v>342</v>
       </c>
       <c r="C34" t="s">
         <v>38</v>
       </c>
       <c r="D34">
         <v>489</v>
       </c>
       <c r="E34">
         <v>489</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>446</v>
+        <v>343</v>
       </c>
       <c r="C35" t="s">
         <v>38</v>
       </c>
       <c r="D35">
         <v>309</v>
       </c>
       <c r="E35">
         <v>309</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>447</v>
+        <v>344</v>
       </c>
       <c r="C36" t="s">
         <v>38</v>
       </c>
       <c r="D36">
         <v>163</v>
       </c>
       <c r="E36">
         <v>163</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>35</v>
       </c>
       <c r="D38">
         <v>51785</v>
       </c>
@@ -33996,136 +29978,136 @@
         <v>51785</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>30</v>
       </c>
       <c r="B39" t="s">
         <v>30</v>
       </c>
       <c r="C39" t="s">
         <v>36</v>
       </c>
       <c r="D39">
         <v>5319</v>
       </c>
       <c r="E39">
         <v>5319</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>448</v>
+        <v>345</v>
       </c>
       <c r="C40" t="s">
         <v>38</v>
       </c>
       <c r="D40">
         <v>43092</v>
       </c>
       <c r="E40">
         <v>43092</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>449</v>
+        <v>346</v>
       </c>
       <c r="C41" t="s">
         <v>38</v>
       </c>
       <c r="D41">
         <v>813</v>
       </c>
       <c r="E41">
         <v>813</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>450</v>
+        <v>347</v>
       </c>
       <c r="C42" t="s">
         <v>38</v>
       </c>
       <c r="D42">
         <v>1100</v>
       </c>
       <c r="E42">
         <v>1100</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>451</v>
+        <v>348</v>
       </c>
       <c r="C43" t="s">
         <v>38</v>
       </c>
       <c r="D43">
         <v>252</v>
       </c>
       <c r="E43">
         <v>252</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>452</v>
+        <v>349</v>
       </c>
       <c r="C44" t="s">
         <v>38</v>
       </c>
       <c r="D44">
         <v>983</v>
       </c>
       <c r="E44">
         <v>983</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>453</v>
+        <v>350</v>
       </c>
       <c r="C45" t="s">
         <v>38</v>
       </c>
       <c r="D45">
         <v>226</v>
       </c>
       <c r="E45">
         <v>226</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>7</v>
       </c>
       <c r="B47" t="s">
         <v>12</v>
       </c>
       <c r="C47" t="s">
         <v>35</v>
       </c>
       <c r="D47">
         <v>2575</v>
       </c>
@@ -34133,85 +30115,85 @@
         <v>2575</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>30</v>
       </c>
       <c r="B48" t="s">
         <v>30</v>
       </c>
       <c r="C48" t="s">
         <v>36</v>
       </c>
       <c r="D48">
         <v>1193</v>
       </c>
       <c r="E48">
         <v>1193</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>454</v>
+        <v>351</v>
       </c>
       <c r="C49" t="s">
         <v>38</v>
       </c>
       <c r="D49">
         <v>899</v>
       </c>
       <c r="E49">
         <v>899</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>455</v>
+        <v>352</v>
       </c>
       <c r="C50" t="s">
         <v>38</v>
       </c>
       <c r="D50">
         <v>380</v>
       </c>
       <c r="E50">
         <v>380</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>456</v>
+        <v>353</v>
       </c>
       <c r="C51" t="s">
         <v>38</v>
       </c>
       <c r="D51">
         <v>103</v>
       </c>
       <c r="E51">
         <v>103</v>
       </c>
     </row>
     <row r="52"/>
     <row r="53">
       <c r="A53">
         <v>8</v>
       </c>
       <c r="B53" t="s">
         <v>13</v>
       </c>
       <c r="C53" t="s">
         <v>35</v>
       </c>
       <c r="D53">
         <v>5501</v>
       </c>
@@ -34219,136 +30201,136 @@
         <v>5501</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>30</v>
       </c>
       <c r="B54" t="s">
         <v>30</v>
       </c>
       <c r="C54" t="s">
         <v>36</v>
       </c>
       <c r="D54">
         <v>1615</v>
       </c>
       <c r="E54">
         <v>1615</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1</v>
       </c>
       <c r="B55" t="s">
-        <v>457</v>
+        <v>354</v>
       </c>
       <c r="C55" t="s">
         <v>38</v>
       </c>
       <c r="D55">
         <v>1950</v>
       </c>
       <c r="E55">
         <v>1950</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2</v>
       </c>
       <c r="B56" t="s">
-        <v>458</v>
+        <v>355</v>
       </c>
       <c r="C56" t="s">
         <v>38</v>
       </c>
       <c r="D56">
         <v>831</v>
       </c>
       <c r="E56">
         <v>831</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>3</v>
       </c>
       <c r="B57" t="s">
-        <v>459</v>
+        <v>356</v>
       </c>
       <c r="C57" t="s">
         <v>38</v>
       </c>
       <c r="D57">
         <v>234</v>
       </c>
       <c r="E57">
         <v>234</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>4</v>
       </c>
       <c r="B58" t="s">
-        <v>460</v>
+        <v>357</v>
       </c>
       <c r="C58" t="s">
         <v>38</v>
       </c>
       <c r="D58">
         <v>579</v>
       </c>
       <c r="E58">
         <v>579</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>5</v>
       </c>
       <c r="B59" t="s">
-        <v>461</v>
+        <v>358</v>
       </c>
       <c r="C59" t="s">
         <v>38</v>
       </c>
       <c r="D59">
         <v>91</v>
       </c>
       <c r="E59">
         <v>91</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>6</v>
       </c>
       <c r="B60" t="s">
-        <v>462</v>
+        <v>359</v>
       </c>
       <c r="C60" t="s">
         <v>38</v>
       </c>
       <c r="D60">
         <v>201</v>
       </c>
       <c r="E60">
         <v>201</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>14</v>
       </c>
       <c r="C62" t="s">
         <v>35</v>
       </c>
       <c r="D62">
         <v>406</v>
       </c>
@@ -34356,102 +30338,102 @@
         <v>406</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>30</v>
       </c>
       <c r="B63" t="s">
         <v>30</v>
       </c>
       <c r="C63" t="s">
         <v>36</v>
       </c>
       <c r="D63">
         <v>184</v>
       </c>
       <c r="E63">
         <v>184</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>463</v>
+        <v>360</v>
       </c>
       <c r="C64" t="s">
         <v>38</v>
       </c>
       <c r="D64">
         <v>138</v>
       </c>
       <c r="E64">
         <v>138</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>464</v>
+        <v>361</v>
       </c>
       <c r="C65" t="s">
         <v>38</v>
       </c>
       <c r="D65">
         <v>47</v>
       </c>
       <c r="E65">
         <v>47</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>465</v>
+        <v>362</v>
       </c>
       <c r="C66" t="s">
         <v>38</v>
       </c>
       <c r="D66">
         <v>18</v>
       </c>
       <c r="E66">
         <v>18</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>466</v>
+        <v>363</v>
       </c>
       <c r="C67" t="s">
         <v>38</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67">
         <v>19</v>
       </c>
     </row>
     <row r="68"/>
     <row r="69">
       <c r="A69">
         <v>10</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
         <v>35</v>
       </c>
       <c r="D69">
         <v>3190</v>
       </c>
@@ -34459,119 +30441,119 @@
         <v>3190</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>30</v>
       </c>
       <c r="B70" t="s">
         <v>30</v>
       </c>
       <c r="C70" t="s">
         <v>36</v>
       </c>
       <c r="D70">
         <v>1058</v>
       </c>
       <c r="E70">
         <v>1058</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1</v>
       </c>
       <c r="B71" t="s">
-        <v>467</v>
+        <v>364</v>
       </c>
       <c r="C71" t="s">
         <v>38</v>
       </c>
       <c r="D71">
         <v>1137</v>
       </c>
       <c r="E71">
         <v>1137</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2</v>
       </c>
       <c r="B72" t="s">
-        <v>468</v>
+        <v>365</v>
       </c>
       <c r="C72" t="s">
         <v>38</v>
       </c>
       <c r="D72">
         <v>520</v>
       </c>
       <c r="E72">
         <v>520</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>3</v>
       </c>
       <c r="B73" t="s">
-        <v>469</v>
+        <v>366</v>
       </c>
       <c r="C73" t="s">
         <v>38</v>
       </c>
       <c r="D73">
         <v>257</v>
       </c>
       <c r="E73">
         <v>257</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>4</v>
       </c>
       <c r="B74" t="s">
-        <v>470</v>
+        <v>367</v>
       </c>
       <c r="C74" t="s">
         <v>38</v>
       </c>
       <c r="D74">
         <v>89</v>
       </c>
       <c r="E74">
         <v>89</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>5</v>
       </c>
       <c r="B75" t="s">
-        <v>471</v>
+        <v>368</v>
       </c>
       <c r="C75" t="s">
         <v>38</v>
       </c>
       <c r="D75">
         <v>129</v>
       </c>
       <c r="E75">
         <v>129</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>11</v>
       </c>
       <c r="B77" t="s">
         <v>16</v>
       </c>
       <c r="C77" t="s">
         <v>35</v>
       </c>
       <c r="D77">
         <v>912</v>
       </c>
@@ -34579,85 +30561,85 @@
         <v>912</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>30</v>
       </c>
       <c r="B78" t="s">
         <v>30</v>
       </c>
       <c r="C78" t="s">
         <v>36</v>
       </c>
       <c r="D78">
         <v>295</v>
       </c>
       <c r="E78">
         <v>295</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>472</v>
+        <v>369</v>
       </c>
       <c r="C79" t="s">
         <v>38</v>
       </c>
       <c r="D79">
         <v>273</v>
       </c>
       <c r="E79">
         <v>273</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>473</v>
+        <v>370</v>
       </c>
       <c r="C80" t="s">
         <v>38</v>
       </c>
       <c r="D80">
         <v>176</v>
       </c>
       <c r="E80">
         <v>176</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>474</v>
+        <v>371</v>
       </c>
       <c r="C81" t="s">
         <v>38</v>
       </c>
       <c r="D81">
         <v>168</v>
       </c>
       <c r="E81">
         <v>168</v>
       </c>
     </row>
     <row r="82"/>
     <row r="83">
       <c r="A83">
         <v>12</v>
       </c>
       <c r="B83" t="s">
         <v>17</v>
       </c>
       <c r="C83" t="s">
         <v>35</v>
       </c>
       <c r="D83">
         <v>49566</v>
       </c>
@@ -34665,136 +30647,136 @@
         <v>49566</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>30</v>
       </c>
       <c r="B84" t="s">
         <v>30</v>
       </c>
       <c r="C84" t="s">
         <v>36</v>
       </c>
       <c r="D84">
         <v>3193</v>
       </c>
       <c r="E84">
         <v>3193</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1</v>
       </c>
       <c r="B85" t="s">
-        <v>475</v>
+        <v>372</v>
       </c>
       <c r="C85" t="s">
         <v>38</v>
       </c>
       <c r="D85">
         <v>30802</v>
       </c>
       <c r="E85">
         <v>30802</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2</v>
       </c>
       <c r="B86" t="s">
-        <v>476</v>
+        <v>373</v>
       </c>
       <c r="C86" t="s">
         <v>38</v>
       </c>
       <c r="D86">
         <v>13734</v>
       </c>
       <c r="E86">
         <v>13734</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>477</v>
+        <v>374</v>
       </c>
       <c r="C87" t="s">
         <v>38</v>
       </c>
       <c r="D87">
         <v>855</v>
       </c>
       <c r="E87">
         <v>855</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>4</v>
       </c>
       <c r="B88" t="s">
-        <v>478</v>
+        <v>375</v>
       </c>
       <c r="C88" t="s">
         <v>38</v>
       </c>
       <c r="D88">
         <v>556</v>
       </c>
       <c r="E88">
         <v>556</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>5</v>
       </c>
       <c r="B89" t="s">
-        <v>479</v>
+        <v>376</v>
       </c>
       <c r="C89" t="s">
         <v>38</v>
       </c>
       <c r="D89">
         <v>339</v>
       </c>
       <c r="E89">
         <v>339</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>6</v>
       </c>
       <c r="B90" t="s">
-        <v>480</v>
+        <v>377</v>
       </c>
       <c r="C90" t="s">
         <v>38</v>
       </c>
       <c r="D90">
         <v>87</v>
       </c>
       <c r="E90">
         <v>87</v>
       </c>
     </row>
     <row r="91"/>
     <row r="92">
       <c r="A92">
         <v>13</v>
       </c>
       <c r="B92" t="s">
         <v>18</v>
       </c>
       <c r="C92" t="s">
         <v>35</v>
       </c>
       <c r="D92">
         <v>336</v>
       </c>
@@ -34802,68 +30784,68 @@
         <v>336</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>30</v>
       </c>
       <c r="B93" t="s">
         <v>30</v>
       </c>
       <c r="C93" t="s">
         <v>36</v>
       </c>
       <c r="D93">
         <v>149</v>
       </c>
       <c r="E93">
         <v>149</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>481</v>
+        <v>378</v>
       </c>
       <c r="C94" t="s">
         <v>38</v>
       </c>
       <c r="D94">
         <v>86</v>
       </c>
       <c r="E94">
         <v>86</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2</v>
       </c>
       <c r="B95" t="s">
-        <v>482</v>
+        <v>379</v>
       </c>
       <c r="C95" t="s">
         <v>38</v>
       </c>
       <c r="D95">
         <v>101</v>
       </c>
       <c r="E95">
         <v>101</v>
       </c>
     </row>
     <row r="96"/>
     <row r="97">
       <c r="A97">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>19</v>
       </c>
       <c r="C97" t="s">
         <v>35</v>
       </c>
       <c r="D97">
         <v>24199</v>
       </c>
@@ -34871,136 +30853,136 @@
         <v>24199</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>30</v>
       </c>
       <c r="B98" t="s">
         <v>30</v>
       </c>
       <c r="C98" t="s">
         <v>36</v>
       </c>
       <c r="D98">
         <v>3968</v>
       </c>
       <c r="E98">
         <v>3968</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>483</v>
+        <v>380</v>
       </c>
       <c r="C99" t="s">
         <v>38</v>
       </c>
       <c r="D99">
         <v>17966</v>
       </c>
       <c r="E99">
         <v>17966</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="C100" t="s">
         <v>38</v>
       </c>
       <c r="D100">
         <v>1134</v>
       </c>
       <c r="E100">
         <v>1134</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>485</v>
+        <v>382</v>
       </c>
       <c r="C101" t="s">
         <v>38</v>
       </c>
       <c r="D101">
         <v>360</v>
       </c>
       <c r="E101">
         <v>360</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>4</v>
       </c>
       <c r="B102" t="s">
-        <v>486</v>
+        <v>383</v>
       </c>
       <c r="C102" t="s">
         <v>38</v>
       </c>
       <c r="D102">
         <v>212</v>
       </c>
       <c r="E102">
         <v>212</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>5</v>
       </c>
       <c r="B103" t="s">
-        <v>487</v>
+        <v>384</v>
       </c>
       <c r="C103" t="s">
         <v>38</v>
       </c>
       <c r="D103">
         <v>193</v>
       </c>
       <c r="E103">
         <v>193</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>6</v>
       </c>
       <c r="B104" t="s">
-        <v>488</v>
+        <v>385</v>
       </c>
       <c r="C104" t="s">
         <v>38</v>
       </c>
       <c r="D104">
         <v>366</v>
       </c>
       <c r="E104">
         <v>366</v>
       </c>
     </row>
     <row r="105"/>
     <row r="106">
       <c r="A106">
         <v>15</v>
       </c>
       <c r="B106" t="s">
         <v>20</v>
       </c>
       <c r="C106" t="s">
         <v>35</v>
       </c>
       <c r="D106">
         <v>3432</v>
       </c>
@@ -35008,85 +30990,85 @@
         <v>3432</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>30</v>
       </c>
       <c r="B107" t="s">
         <v>30</v>
       </c>
       <c r="C107" t="s">
         <v>36</v>
       </c>
       <c r="D107">
         <v>1075</v>
       </c>
       <c r="E107">
         <v>1075</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1</v>
       </c>
       <c r="B108" t="s">
-        <v>489</v>
+        <v>386</v>
       </c>
       <c r="C108" t="s">
         <v>38</v>
       </c>
       <c r="D108">
         <v>1897</v>
       </c>
       <c r="E108">
         <v>1897</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2</v>
       </c>
       <c r="B109" t="s">
-        <v>490</v>
+        <v>387</v>
       </c>
       <c r="C109" t="s">
         <v>38</v>
       </c>
       <c r="D109">
         <v>289</v>
       </c>
       <c r="E109">
         <v>289</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>3</v>
       </c>
       <c r="B110" t="s">
-        <v>491</v>
+        <v>388</v>
       </c>
       <c r="C110" t="s">
         <v>38</v>
       </c>
       <c r="D110">
         <v>171</v>
       </c>
       <c r="E110">
         <v>171</v>
       </c>
     </row>
     <row r="111"/>
     <row r="112">
       <c r="A112">
         <v>16</v>
       </c>
       <c r="B112" t="s">
         <v>21</v>
       </c>
       <c r="C112" t="s">
         <v>35</v>
       </c>
       <c r="D112">
         <v>42376</v>
       </c>
@@ -35094,119 +31076,119 @@
         <v>42376</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>30</v>
       </c>
       <c r="B113" t="s">
         <v>30</v>
       </c>
       <c r="C113" t="s">
         <v>36</v>
       </c>
       <c r="D113">
         <v>2661</v>
       </c>
       <c r="E113">
         <v>2661</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>492</v>
+        <v>389</v>
       </c>
       <c r="C114" t="s">
         <v>38</v>
       </c>
       <c r="D114">
         <v>37092</v>
       </c>
       <c r="E114">
         <v>37092</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>493</v>
+        <v>390</v>
       </c>
       <c r="C115" t="s">
         <v>38</v>
       </c>
       <c r="D115">
         <v>2304</v>
       </c>
       <c r="E115">
         <v>2304</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>494</v>
+        <v>391</v>
       </c>
       <c r="C116" t="s">
         <v>38</v>
       </c>
       <c r="D116">
         <v>127</v>
       </c>
       <c r="E116">
         <v>127</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>495</v>
+        <v>392</v>
       </c>
       <c r="C117" t="s">
         <v>38</v>
       </c>
       <c r="D117">
         <v>121</v>
       </c>
       <c r="E117">
         <v>121</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>5</v>
       </c>
       <c r="B118" t="s">
-        <v>496</v>
+        <v>393</v>
       </c>
       <c r="C118" t="s">
         <v>38</v>
       </c>
       <c r="D118">
         <v>71</v>
       </c>
       <c r="E118">
         <v>71</v>
       </c>
     </row>
     <row r="119"/>
     <row r="120">
       <c r="A120">
         <v>17</v>
       </c>
       <c r="B120" t="s">
         <v>22</v>
       </c>
       <c r="C120" t="s">
         <v>35</v>
       </c>
       <c r="D120">
         <v>35320</v>
       </c>
@@ -35214,119 +31196,119 @@
         <v>35320</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>30</v>
       </c>
       <c r="B121" t="s">
         <v>30</v>
       </c>
       <c r="C121" t="s">
         <v>36</v>
       </c>
       <c r="D121">
         <v>2769</v>
       </c>
       <c r="E121">
         <v>2769</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1</v>
       </c>
       <c r="B122" t="s">
-        <v>497</v>
+        <v>394</v>
       </c>
       <c r="C122" t="s">
         <v>38</v>
       </c>
       <c r="D122">
         <v>30935</v>
       </c>
       <c r="E122">
         <v>30935</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>2</v>
       </c>
       <c r="B123" t="s">
-        <v>498</v>
+        <v>395</v>
       </c>
       <c r="C123" t="s">
         <v>38</v>
       </c>
       <c r="D123">
         <v>496</v>
       </c>
       <c r="E123">
         <v>496</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>3</v>
       </c>
       <c r="B124" t="s">
-        <v>499</v>
+        <v>396</v>
       </c>
       <c r="C124" t="s">
         <v>38</v>
       </c>
       <c r="D124">
         <v>888</v>
       </c>
       <c r="E124">
         <v>888</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>4</v>
       </c>
       <c r="B125" t="s">
-        <v>500</v>
+        <v>397</v>
       </c>
       <c r="C125" t="s">
         <v>38</v>
       </c>
       <c r="D125">
         <v>106</v>
       </c>
       <c r="E125">
         <v>106</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>5</v>
       </c>
       <c r="B126" t="s">
-        <v>501</v>
+        <v>398</v>
       </c>
       <c r="C126" t="s">
         <v>38</v>
       </c>
       <c r="D126">
         <v>126</v>
       </c>
       <c r="E126">
         <v>126</v>
       </c>
     </row>
     <row r="127"/>
     <row r="128">
       <c r="A128">
         <v>24</v>
       </c>
       <c r="B128" t="s">
         <v>23</v>
       </c>
       <c r="C128" t="s">
         <v>35</v>
       </c>
       <c r="D128">
         <v>433</v>
       </c>
@@ -35334,106 +31316,4124 @@
         <v>433</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>30</v>
       </c>
       <c r="B129" t="s">
         <v>30</v>
       </c>
       <c r="C129" t="s">
         <v>36</v>
       </c>
       <c r="D129">
         <v>183</v>
       </c>
       <c r="E129">
         <v>183</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1</v>
       </c>
       <c r="B130" t="s">
-        <v>502</v>
+        <v>399</v>
       </c>
       <c r="C130" t="s">
         <v>38</v>
       </c>
       <c r="D130">
         <v>109</v>
       </c>
       <c r="E130">
         <v>109</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2</v>
       </c>
       <c r="B131" t="s">
-        <v>503</v>
+        <v>400</v>
       </c>
       <c r="C131" t="s">
         <v>38</v>
       </c>
       <c r="D131">
         <v>41</v>
       </c>
       <c r="E131">
         <v>41</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>3</v>
       </c>
       <c r="B132" t="s">
-        <v>504</v>
+        <v>401</v>
       </c>
       <c r="C132" t="s">
         <v>38</v>
       </c>
       <c r="D132">
         <v>41</v>
       </c>
       <c r="E132">
         <v>41</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>4</v>
       </c>
       <c r="B133" t="s">
-        <v>505</v>
+        <v>402</v>
       </c>
       <c r="C133" t="s">
         <v>38</v>
       </c>
       <c r="D133">
         <v>59</v>
       </c>
       <c r="E133">
         <v>59</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D2" t="s">
+        <v>404</v>
+      </c>
+      <c r="E2" t="s">
+        <v>405</v>
+      </c>
+      <c r="F2" t="s">
+        <v>406</v>
+      </c>
+      <c r="G2">
+        <v>5742</v>
+      </c>
+      <c r="H2">
+        <v>7967</v>
+      </c>
+      <c r="I2">
+        <v>14694</v>
+      </c>
+      <c r="J2">
+        <v>16162</v>
+      </c>
+      <c r="K2">
+        <v>13607</v>
+      </c>
+      <c r="L2">
+        <v>1121</v>
+      </c>
+      <c r="M2">
+        <v>725</v>
+      </c>
+      <c r="N2">
+        <v>9153</v>
+      </c>
+      <c r="O2">
+        <v>308</v>
+      </c>
+      <c r="P2">
+        <v>1250</v>
+      </c>
+      <c r="Q2">
+        <v>497</v>
+      </c>
+      <c r="R2">
+        <v>5270</v>
+      </c>
+      <c r="S2">
+        <v>883</v>
+      </c>
+      <c r="T2">
+        <v>7768</v>
+      </c>
+      <c r="U2">
+        <v>883</v>
+      </c>
+      <c r="V2">
+        <v>334</v>
+      </c>
+      <c r="W2">
+        <v>23264</v>
+      </c>
+      <c r="X2">
+        <v>165</v>
+      </c>
+      <c r="Y2">
+        <v>109793</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>403</v>
+      </c>
+      <c r="D3" t="s">
+        <v>404</v>
+      </c>
+      <c r="E3" t="s">
+        <v>407</v>
+      </c>
+      <c r="F3" t="s">
+        <v>408</v>
+      </c>
+      <c r="G3">
+        <v>37047</v>
+      </c>
+      <c r="H3">
+        <v>31277</v>
+      </c>
+      <c r="I3">
+        <v>41252</v>
+      </c>
+      <c r="J3">
+        <v>53217</v>
+      </c>
+      <c r="K3">
+        <v>23474</v>
+      </c>
+      <c r="L3">
+        <v>4607</v>
+      </c>
+      <c r="M3">
+        <v>3051</v>
+      </c>
+      <c r="N3">
+        <v>34868</v>
+      </c>
+      <c r="O3">
+        <v>790</v>
+      </c>
+      <c r="P3">
+        <v>3989</v>
+      </c>
+      <c r="Q3">
+        <v>1256</v>
+      </c>
+      <c r="R3">
+        <v>16843</v>
+      </c>
+      <c r="S3">
+        <v>1767</v>
+      </c>
+      <c r="T3">
+        <v>63567</v>
+      </c>
+      <c r="U3">
+        <v>2114</v>
+      </c>
+      <c r="V3">
+        <v>2057</v>
+      </c>
+      <c r="W3">
+        <v>27965</v>
+      </c>
+      <c r="X3">
+        <v>522</v>
+      </c>
+      <c r="Y3">
+        <v>349663</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>403</v>
+      </c>
+      <c r="D4" t="s">
+        <v>404</v>
+      </c>
+      <c r="E4" t="s">
+        <v>409</v>
+      </c>
+      <c r="F4" t="s">
+        <v>410</v>
+      </c>
+      <c r="G4">
+        <v>8452</v>
+      </c>
+      <c r="H4">
+        <v>19598</v>
+      </c>
+      <c r="I4">
+        <v>13039</v>
+      </c>
+      <c r="J4">
+        <v>18883</v>
+      </c>
+      <c r="K4">
+        <v>8058</v>
+      </c>
+      <c r="L4">
+        <v>2837</v>
+      </c>
+      <c r="M4">
+        <v>1900</v>
+      </c>
+      <c r="N4">
+        <v>7436</v>
+      </c>
+      <c r="O4">
+        <v>1207</v>
+      </c>
+      <c r="P4">
+        <v>2604</v>
+      </c>
+      <c r="Q4">
+        <v>549</v>
+      </c>
+      <c r="R4">
+        <v>6672</v>
+      </c>
+      <c r="S4">
+        <v>1627</v>
+      </c>
+      <c r="T4">
+        <v>7762</v>
+      </c>
+      <c r="U4">
+        <v>672</v>
+      </c>
+      <c r="V4">
+        <v>631</v>
+      </c>
+      <c r="W4">
+        <v>6034</v>
+      </c>
+      <c r="X4">
+        <v>486</v>
+      </c>
+      <c r="Y4">
+        <v>108447</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5">
+        <v>51241</v>
+      </c>
+      <c r="H5">
+        <v>58842</v>
+      </c>
+      <c r="I5">
+        <v>68985</v>
+      </c>
+      <c r="J5">
+        <v>88262</v>
+      </c>
+      <c r="K5">
+        <v>45139</v>
+      </c>
+      <c r="L5">
+        <v>8565</v>
+      </c>
+      <c r="M5">
+        <v>5676</v>
+      </c>
+      <c r="N5">
+        <v>51457</v>
+      </c>
+      <c r="O5">
+        <v>2305</v>
+      </c>
+      <c r="P5">
+        <v>7843</v>
+      </c>
+      <c r="Q5">
+        <v>2302</v>
+      </c>
+      <c r="R5">
+        <v>28785</v>
+      </c>
+      <c r="S5">
+        <v>4277</v>
+      </c>
+      <c r="T5">
+        <v>79097</v>
+      </c>
+      <c r="U5">
+        <v>3669</v>
+      </c>
+      <c r="V5">
+        <v>3022</v>
+      </c>
+      <c r="W5">
+        <v>57263</v>
+      </c>
+      <c r="X5">
+        <v>1173</v>
+      </c>
+      <c r="Y5">
+        <v>567903</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>5742</v>
+      </c>
+      <c r="E2">
+        <v>37047</v>
+      </c>
+      <c r="F2">
+        <v>8452</v>
+      </c>
+      <c r="G2">
+        <v>51241</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>671</v>
+      </c>
+      <c r="E3">
+        <v>4872</v>
+      </c>
+      <c r="F3">
+        <v>1063</v>
+      </c>
+      <c r="G3">
+        <v>6606</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>411</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>1264</v>
+      </c>
+      <c r="E4">
+        <v>18121</v>
+      </c>
+      <c r="F4">
+        <v>954</v>
+      </c>
+      <c r="G4">
+        <v>20339</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>412</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>212</v>
+      </c>
+      <c r="E5">
+        <v>2952</v>
+      </c>
+      <c r="F5">
+        <v>267</v>
+      </c>
+      <c r="G5">
+        <v>3431</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>413</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>509</v>
+      </c>
+      <c r="E6">
+        <v>993</v>
+      </c>
+      <c r="F6">
+        <v>3065</v>
+      </c>
+      <c r="G6">
+        <v>4567</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>414</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>2294</v>
+      </c>
+      <c r="E7">
+        <v>2135</v>
+      </c>
+      <c r="F7">
+        <v>618</v>
+      </c>
+      <c r="G7">
+        <v>5047</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>415</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>103</v>
+      </c>
+      <c r="E8">
+        <v>535</v>
+      </c>
+      <c r="F8">
+        <v>55</v>
+      </c>
+      <c r="G8">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>416</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>36</v>
+      </c>
+      <c r="E9">
+        <v>177</v>
+      </c>
+      <c r="F9">
+        <v>37</v>
+      </c>
+      <c r="G9">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>417</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>72</v>
+      </c>
+      <c r="E10">
+        <v>200</v>
+      </c>
+      <c r="F10">
+        <v>69</v>
+      </c>
+      <c r="G10">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>418</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11">
+        <v>581</v>
+      </c>
+      <c r="E11">
+        <v>7062</v>
+      </c>
+      <c r="F11">
+        <v>2324</v>
+      </c>
+      <c r="G11">
+        <v>9967</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13">
+        <v>7967</v>
+      </c>
+      <c r="E13">
+        <v>31277</v>
+      </c>
+      <c r="F13">
+        <v>19598</v>
+      </c>
+      <c r="G13">
+        <v>58842</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14">
+        <v>2677</v>
+      </c>
+      <c r="E14">
+        <v>11747</v>
+      </c>
+      <c r="F14">
+        <v>1775</v>
+      </c>
+      <c r="G14">
+        <v>16199</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>419</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>2333</v>
+      </c>
+      <c r="E15">
+        <v>7396</v>
+      </c>
+      <c r="F15">
+        <v>11513</v>
+      </c>
+      <c r="G15">
+        <v>21242</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>420</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>1155</v>
+      </c>
+      <c r="E16">
+        <v>3877</v>
+      </c>
+      <c r="F16">
+        <v>585</v>
+      </c>
+      <c r="G16">
+        <v>5617</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>421</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>477</v>
+      </c>
+      <c r="E17">
+        <v>2525</v>
+      </c>
+      <c r="F17">
+        <v>4952</v>
+      </c>
+      <c r="G17">
+        <v>7954</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>422</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>256</v>
+      </c>
+      <c r="E18">
+        <v>1245</v>
+      </c>
+      <c r="F18">
+        <v>182</v>
+      </c>
+      <c r="G18">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>5</v>
+      </c>
+      <c r="B19" t="s">
+        <v>423</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>152</v>
+      </c>
+      <c r="E19">
+        <v>612</v>
+      </c>
+      <c r="F19">
+        <v>97</v>
+      </c>
+      <c r="G19">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>424</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>252</v>
+      </c>
+      <c r="E20">
+        <v>757</v>
+      </c>
+      <c r="F20">
+        <v>117</v>
+      </c>
+      <c r="G20">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>7</v>
+      </c>
+      <c r="B21" t="s">
+        <v>425</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>339</v>
+      </c>
+      <c r="E21">
+        <v>1880</v>
+      </c>
+      <c r="F21">
+        <v>281</v>
+      </c>
+      <c r="G21">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>426</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>326</v>
+      </c>
+      <c r="E22">
+        <v>1238</v>
+      </c>
+      <c r="F22">
+        <v>96</v>
+      </c>
+      <c r="G22">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24">
+        <v>14694</v>
+      </c>
+      <c r="E24">
+        <v>41252</v>
+      </c>
+      <c r="F24">
+        <v>13039</v>
+      </c>
+      <c r="G24">
+        <v>68985</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25">
+        <v>1757</v>
+      </c>
+      <c r="E25">
+        <v>8710</v>
+      </c>
+      <c r="F25">
+        <v>2829</v>
+      </c>
+      <c r="G25">
+        <v>13296</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>427</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>1117</v>
+      </c>
+      <c r="E26">
+        <v>4998</v>
+      </c>
+      <c r="F26">
+        <v>4838</v>
+      </c>
+      <c r="G26">
+        <v>10953</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>428</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>1022</v>
+      </c>
+      <c r="E27">
+        <v>15206</v>
+      </c>
+      <c r="F27">
+        <v>3558</v>
+      </c>
+      <c r="G27">
+        <v>19786</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>429</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>9298</v>
+      </c>
+      <c r="E28">
+        <v>2992</v>
+      </c>
+      <c r="F28">
+        <v>614</v>
+      </c>
+      <c r="G28">
+        <v>12904</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>430</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>195</v>
+      </c>
+      <c r="E29">
+        <v>3049</v>
+      </c>
+      <c r="F29">
+        <v>323</v>
+      </c>
+      <c r="G29">
+        <v>3567</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>431</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>559</v>
+      </c>
+      <c r="E30">
+        <v>4254</v>
+      </c>
+      <c r="F30">
+        <v>351</v>
+      </c>
+      <c r="G30">
+        <v>5164</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>432</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>270</v>
+      </c>
+      <c r="E31">
+        <v>1066</v>
+      </c>
+      <c r="F31">
+        <v>290</v>
+      </c>
+      <c r="G31">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>433</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>338</v>
+      </c>
+      <c r="E32">
+        <v>617</v>
+      </c>
+      <c r="F32">
+        <v>148</v>
+      </c>
+      <c r="G32">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>434</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>138</v>
+      </c>
+      <c r="E33">
+        <v>360</v>
+      </c>
+      <c r="F33">
+        <v>88</v>
+      </c>
+      <c r="G33">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>35</v>
+      </c>
+      <c r="D35">
+        <v>16162</v>
+      </c>
+      <c r="E35">
+        <v>53217</v>
+      </c>
+      <c r="F35">
+        <v>18883</v>
+      </c>
+      <c r="G35">
+        <v>88262</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>30</v>
+      </c>
+      <c r="B36" t="s">
+        <v>30</v>
+      </c>
+      <c r="C36" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36">
+        <v>1141</v>
+      </c>
+      <c r="E36">
+        <v>6116</v>
+      </c>
+      <c r="F36">
+        <v>1798</v>
+      </c>
+      <c r="G36">
+        <v>9055</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>435</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>6226</v>
+      </c>
+      <c r="E37">
+        <v>10992</v>
+      </c>
+      <c r="F37">
+        <v>4840</v>
+      </c>
+      <c r="G37">
+        <v>22058</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>436</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>468</v>
+      </c>
+      <c r="E38">
+        <v>13897</v>
+      </c>
+      <c r="F38">
+        <v>891</v>
+      </c>
+      <c r="G38">
+        <v>15256</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>3</v>
+      </c>
+      <c r="B39" t="s">
+        <v>437</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>808</v>
+      </c>
+      <c r="E39">
+        <v>11818</v>
+      </c>
+      <c r="F39">
+        <v>1515</v>
+      </c>
+      <c r="G39">
+        <v>14141</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>438</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>4323</v>
+      </c>
+      <c r="E40">
+        <v>4158</v>
+      </c>
+      <c r="F40">
+        <v>8864</v>
+      </c>
+      <c r="G40">
+        <v>17345</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>439</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>2800</v>
+      </c>
+      <c r="E41">
+        <v>4924</v>
+      </c>
+      <c r="F41">
+        <v>717</v>
+      </c>
+      <c r="G41">
+        <v>8441</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>440</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42">
+        <v>241</v>
+      </c>
+      <c r="E42">
+        <v>625</v>
+      </c>
+      <c r="F42">
+        <v>152</v>
+      </c>
+      <c r="G42">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>7</v>
+      </c>
+      <c r="B43" t="s">
+        <v>441</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>73</v>
+      </c>
+      <c r="E43">
+        <v>469</v>
+      </c>
+      <c r="F43">
+        <v>62</v>
+      </c>
+      <c r="G43">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>442</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>82</v>
+      </c>
+      <c r="E44">
+        <v>218</v>
+      </c>
+      <c r="F44">
+        <v>44</v>
+      </c>
+      <c r="G44">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>5</v>
+      </c>
+      <c r="B46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" t="s">
+        <v>35</v>
+      </c>
+      <c r="D46">
+        <v>13607</v>
+      </c>
+      <c r="E46">
+        <v>23474</v>
+      </c>
+      <c r="F46">
+        <v>8058</v>
+      </c>
+      <c r="G46">
+        <v>45139</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>30</v>
+      </c>
+      <c r="B47" t="s">
+        <v>30</v>
+      </c>
+      <c r="C47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D47">
+        <v>743</v>
+      </c>
+      <c r="E47">
+        <v>3644</v>
+      </c>
+      <c r="F47">
+        <v>859</v>
+      </c>
+      <c r="G47">
+        <v>5246</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>443</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>6142</v>
+      </c>
+      <c r="E48">
+        <v>11731</v>
+      </c>
+      <c r="F48">
+        <v>2488</v>
+      </c>
+      <c r="G48">
+        <v>20361</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>444</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>1393</v>
+      </c>
+      <c r="E49">
+        <v>2475</v>
+      </c>
+      <c r="F49">
+        <v>304</v>
+      </c>
+      <c r="G49">
+        <v>4172</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>445</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>86</v>
+      </c>
+      <c r="E50">
+        <v>537</v>
+      </c>
+      <c r="F50">
+        <v>153</v>
+      </c>
+      <c r="G50">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>446</v>
+      </c>
+      <c r="C51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51">
+        <v>999</v>
+      </c>
+      <c r="E51">
+        <v>856</v>
+      </c>
+      <c r="F51">
+        <v>3248</v>
+      </c>
+      <c r="G51">
+        <v>5103</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>447</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>133</v>
+      </c>
+      <c r="E52">
+        <v>648</v>
+      </c>
+      <c r="F52">
+        <v>240</v>
+      </c>
+      <c r="G52">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>6</v>
+      </c>
+      <c r="B53" t="s">
+        <v>448</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>100</v>
+      </c>
+      <c r="E53">
+        <v>433</v>
+      </c>
+      <c r="F53">
+        <v>426</v>
+      </c>
+      <c r="G53">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>449</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>3927</v>
+      </c>
+      <c r="E54">
+        <v>2908</v>
+      </c>
+      <c r="F54">
+        <v>297</v>
+      </c>
+      <c r="G54">
+        <v>7132</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>450</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55">
+        <v>84</v>
+      </c>
+      <c r="E55">
+        <v>242</v>
+      </c>
+      <c r="F55">
+        <v>43</v>
+      </c>
+      <c r="G55">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D57">
+        <v>1121</v>
+      </c>
+      <c r="E57">
+        <v>4607</v>
+      </c>
+      <c r="F57">
+        <v>2837</v>
+      </c>
+      <c r="G57">
+        <v>8565</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>30</v>
+      </c>
+      <c r="B58" t="s">
+        <v>30</v>
+      </c>
+      <c r="C58" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58">
+        <v>175</v>
+      </c>
+      <c r="E58">
+        <v>702</v>
+      </c>
+      <c r="F58">
+        <v>274</v>
+      </c>
+      <c r="G58">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>451</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>445</v>
+      </c>
+      <c r="E59">
+        <v>806</v>
+      </c>
+      <c r="F59">
+        <v>207</v>
+      </c>
+      <c r="G59">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>2</v>
+      </c>
+      <c r="B60" t="s">
+        <v>452</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>125</v>
+      </c>
+      <c r="E60">
+        <v>1605</v>
+      </c>
+      <c r="F60">
+        <v>135</v>
+      </c>
+      <c r="G60">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>3</v>
+      </c>
+      <c r="B61" t="s">
+        <v>453</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>107</v>
+      </c>
+      <c r="E61">
+        <v>263</v>
+      </c>
+      <c r="F61">
+        <v>88</v>
+      </c>
+      <c r="G61">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>4</v>
+      </c>
+      <c r="B62" t="s">
+        <v>454</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>128</v>
+      </c>
+      <c r="E62">
+        <v>355</v>
+      </c>
+      <c r="F62">
+        <v>1198</v>
+      </c>
+      <c r="G62">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>5</v>
+      </c>
+      <c r="B63" t="s">
+        <v>455</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>22</v>
+      </c>
+      <c r="E63">
+        <v>170</v>
+      </c>
+      <c r="F63">
+        <v>34</v>
+      </c>
+      <c r="G63">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>6</v>
+      </c>
+      <c r="B64" t="s">
+        <v>456</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>27</v>
+      </c>
+      <c r="E64">
+        <v>264</v>
+      </c>
+      <c r="F64">
+        <v>72</v>
+      </c>
+      <c r="G64">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>7</v>
+      </c>
+      <c r="B65" t="s">
+        <v>457</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>66</v>
+      </c>
+      <c r="E65">
+        <v>141</v>
+      </c>
+      <c r="F65">
+        <v>796</v>
+      </c>
+      <c r="G65">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>458</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>26</v>
+      </c>
+      <c r="E66">
+        <v>301</v>
+      </c>
+      <c r="F66">
+        <v>33</v>
+      </c>
+      <c r="G66">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="67"/>
+    <row r="68">
+      <c r="A68">
+        <v>7</v>
+      </c>
+      <c r="B68" t="s">
+        <v>12</v>
+      </c>
+      <c r="C68" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68">
+        <v>725</v>
+      </c>
+      <c r="E68">
+        <v>3051</v>
+      </c>
+      <c r="F68">
+        <v>1900</v>
+      </c>
+      <c r="G68">
+        <v>5676</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>30</v>
+      </c>
+      <c r="B69" t="s">
+        <v>30</v>
+      </c>
+      <c r="C69" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69">
+        <v>253</v>
+      </c>
+      <c r="E69">
+        <v>1169</v>
+      </c>
+      <c r="F69">
+        <v>440</v>
+      </c>
+      <c r="G69">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>1</v>
+      </c>
+      <c r="B70" t="s">
+        <v>459</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>176</v>
+      </c>
+      <c r="E70">
+        <v>741</v>
+      </c>
+      <c r="F70">
+        <v>341</v>
+      </c>
+      <c r="G70">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>2</v>
+      </c>
+      <c r="B71" t="s">
+        <v>460</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>175</v>
+      </c>
+      <c r="E71">
+        <v>542</v>
+      </c>
+      <c r="F71">
+        <v>910</v>
+      </c>
+      <c r="G71">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>3</v>
+      </c>
+      <c r="B72" t="s">
+        <v>461</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>41</v>
+      </c>
+      <c r="E72">
+        <v>197</v>
+      </c>
+      <c r="F72">
+        <v>98</v>
+      </c>
+      <c r="G72">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>4</v>
+      </c>
+      <c r="B73" t="s">
+        <v>462</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>38</v>
+      </c>
+      <c r="E73">
+        <v>139</v>
+      </c>
+      <c r="F73">
+        <v>47</v>
+      </c>
+      <c r="G73">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>5</v>
+      </c>
+      <c r="B74" t="s">
+        <v>463</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>42</v>
+      </c>
+      <c r="E74">
+        <v>263</v>
+      </c>
+      <c r="F74">
+        <v>64</v>
+      </c>
+      <c r="G74">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>8</v>
+      </c>
+      <c r="B76" t="s">
+        <v>13</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>9153</v>
+      </c>
+      <c r="E76">
+        <v>34868</v>
+      </c>
+      <c r="F76">
+        <v>7436</v>
+      </c>
+      <c r="G76">
+        <v>51457</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>30</v>
+      </c>
+      <c r="B77" t="s">
+        <v>30</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>1428</v>
+      </c>
+      <c r="E77">
+        <v>4543</v>
+      </c>
+      <c r="F77">
+        <v>906</v>
+      </c>
+      <c r="G77">
+        <v>6877</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>464</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>1239</v>
+      </c>
+      <c r="E78">
+        <v>6983</v>
+      </c>
+      <c r="F78">
+        <v>903</v>
+      </c>
+      <c r="G78">
+        <v>9125</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>465</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>618</v>
+      </c>
+      <c r="E79">
+        <v>1162</v>
+      </c>
+      <c r="F79">
+        <v>3293</v>
+      </c>
+      <c r="G79">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>466</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>229</v>
+      </c>
+      <c r="E80">
+        <v>1075</v>
+      </c>
+      <c r="F80">
+        <v>251</v>
+      </c>
+      <c r="G80">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>467</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81">
+        <v>4044</v>
+      </c>
+      <c r="E81">
+        <v>4703</v>
+      </c>
+      <c r="F81">
+        <v>645</v>
+      </c>
+      <c r="G81">
+        <v>9392</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>5</v>
+      </c>
+      <c r="B82" t="s">
+        <v>468</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>208</v>
+      </c>
+      <c r="E82">
+        <v>5536</v>
+      </c>
+      <c r="F82">
+        <v>368</v>
+      </c>
+      <c r="G82">
+        <v>6112</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>6</v>
+      </c>
+      <c r="B83" t="s">
+        <v>469</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>332</v>
+      </c>
+      <c r="E83">
+        <v>596</v>
+      </c>
+      <c r="F83">
+        <v>98</v>
+      </c>
+      <c r="G83">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>7</v>
+      </c>
+      <c r="B84" t="s">
+        <v>470</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>804</v>
+      </c>
+      <c r="E84">
+        <v>3292</v>
+      </c>
+      <c r="F84">
+        <v>96</v>
+      </c>
+      <c r="G84">
+        <v>4192</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>8</v>
+      </c>
+      <c r="B85" t="s">
+        <v>471</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>251</v>
+      </c>
+      <c r="E85">
+        <v>6978</v>
+      </c>
+      <c r="F85">
+        <v>876</v>
+      </c>
+      <c r="G85">
+        <v>8105</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
+        <v>9</v>
+      </c>
+      <c r="B87" t="s">
+        <v>14</v>
+      </c>
+      <c r="C87" t="s">
+        <v>35</v>
+      </c>
+      <c r="D87">
+        <v>308</v>
+      </c>
+      <c r="E87">
+        <v>790</v>
+      </c>
+      <c r="F87">
+        <v>1207</v>
+      </c>
+      <c r="G87">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>30</v>
+      </c>
+      <c r="B88" t="s">
+        <v>30</v>
+      </c>
+      <c r="C88" t="s">
+        <v>36</v>
+      </c>
+      <c r="D88">
+        <v>107</v>
+      </c>
+      <c r="E88">
+        <v>239</v>
+      </c>
+      <c r="F88">
+        <v>89</v>
+      </c>
+      <c r="G88">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>1</v>
+      </c>
+      <c r="B89" t="s">
+        <v>472</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>71</v>
+      </c>
+      <c r="E89">
+        <v>125</v>
+      </c>
+      <c r="F89">
+        <v>789</v>
+      </c>
+      <c r="G89">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>2</v>
+      </c>
+      <c r="B90" t="s">
+        <v>473</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>71</v>
+      </c>
+      <c r="E90">
+        <v>227</v>
+      </c>
+      <c r="F90">
+        <v>30</v>
+      </c>
+      <c r="G90">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>3</v>
+      </c>
+      <c r="B91" t="s">
+        <v>474</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>9</v>
+      </c>
+      <c r="E91">
+        <v>33</v>
+      </c>
+      <c r="F91">
+        <v>7</v>
+      </c>
+      <c r="G91">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>4</v>
+      </c>
+      <c r="B92" t="s">
+        <v>475</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>25</v>
+      </c>
+      <c r="E92">
+        <v>46</v>
+      </c>
+      <c r="F92">
+        <v>58</v>
+      </c>
+      <c r="G92">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>5</v>
+      </c>
+      <c r="B93" t="s">
+        <v>476</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93">
+        <v>7</v>
+      </c>
+      <c r="E93">
+        <v>35</v>
+      </c>
+      <c r="F93">
+        <v>10</v>
+      </c>
+      <c r="G93">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>6</v>
+      </c>
+      <c r="B94" t="s">
+        <v>477</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>13</v>
+      </c>
+      <c r="E94">
+        <v>33</v>
+      </c>
+      <c r="F94">
+        <v>181</v>
+      </c>
+      <c r="G94">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>7</v>
+      </c>
+      <c r="B95" t="s">
+        <v>478</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>3</v>
+      </c>
+      <c r="E95">
+        <v>37</v>
+      </c>
+      <c r="F95">
+        <v>35</v>
+      </c>
+      <c r="G95">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>8</v>
+      </c>
+      <c r="B96" t="s">
+        <v>479</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>2</v>
+      </c>
+      <c r="E96">
+        <v>15</v>
+      </c>
+      <c r="F96">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="97"/>
+    <row r="98">
+      <c r="A98">
+        <v>10</v>
+      </c>
+      <c r="B98" t="s">
+        <v>15</v>
+      </c>
+      <c r="C98" t="s">
+        <v>35</v>
+      </c>
+      <c r="D98">
+        <v>1250</v>
+      </c>
+      <c r="E98">
+        <v>3989</v>
+      </c>
+      <c r="F98">
+        <v>2604</v>
+      </c>
+      <c r="G98">
+        <v>7843</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>30</v>
+      </c>
+      <c r="B99" t="s">
+        <v>30</v>
+      </c>
+      <c r="C99" t="s">
+        <v>36</v>
+      </c>
+      <c r="D99">
+        <v>279</v>
+      </c>
+      <c r="E99">
+        <v>1102</v>
+      </c>
+      <c r="F99">
+        <v>337</v>
+      </c>
+      <c r="G99">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>1</v>
+      </c>
+      <c r="B100" t="s">
+        <v>480</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>414</v>
+      </c>
+      <c r="E100">
+        <v>1308</v>
+      </c>
+      <c r="F100">
+        <v>936</v>
+      </c>
+      <c r="G100">
+        <v>2658</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>2</v>
+      </c>
+      <c r="B101" t="s">
+        <v>481</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>278</v>
+      </c>
+      <c r="E101">
+        <v>697</v>
+      </c>
+      <c r="F101">
+        <v>936</v>
+      </c>
+      <c r="G101">
+        <v>1911</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>3</v>
+      </c>
+      <c r="B102" t="s">
+        <v>482</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102">
+        <v>68</v>
+      </c>
+      <c r="E102">
+        <v>275</v>
+      </c>
+      <c r="F102">
+        <v>116</v>
+      </c>
+      <c r="G102">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>4</v>
+      </c>
+      <c r="B103" t="s">
+        <v>483</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>40</v>
+      </c>
+      <c r="E103">
+        <v>224</v>
+      </c>
+      <c r="F103">
+        <v>63</v>
+      </c>
+      <c r="G103">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>5</v>
+      </c>
+      <c r="B104" t="s">
+        <v>484</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>48</v>
+      </c>
+      <c r="E104">
+        <v>148</v>
+      </c>
+      <c r="F104">
+        <v>62</v>
+      </c>
+      <c r="G104">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>6</v>
+      </c>
+      <c r="B105" t="s">
+        <v>485</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
+        <v>54</v>
+      </c>
+      <c r="E105">
+        <v>107</v>
+      </c>
+      <c r="F105">
+        <v>70</v>
+      </c>
+      <c r="G105">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>7</v>
+      </c>
+      <c r="B106" t="s">
+        <v>486</v>
+      </c>
+      <c r="C106" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106">
+        <v>28</v>
+      </c>
+      <c r="E106">
+        <v>56</v>
+      </c>
+      <c r="F106">
+        <v>47</v>
+      </c>
+      <c r="G106">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>8</v>
+      </c>
+      <c r="B107" t="s">
+        <v>487</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>41</v>
+      </c>
+      <c r="E107">
+        <v>72</v>
+      </c>
+      <c r="F107">
+        <v>37</v>
+      </c>
+      <c r="G107">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="108"/>
+    <row r="109">
+      <c r="A109">
+        <v>11</v>
+      </c>
+      <c r="B109" t="s">
+        <v>16</v>
+      </c>
+      <c r="C109" t="s">
+        <v>35</v>
+      </c>
+      <c r="D109">
+        <v>497</v>
+      </c>
+      <c r="E109">
+        <v>1256</v>
+      </c>
+      <c r="F109">
+        <v>549</v>
+      </c>
+      <c r="G109">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>30</v>
+      </c>
+      <c r="B110" t="s">
+        <v>30</v>
+      </c>
+      <c r="C110" t="s">
+        <v>36</v>
+      </c>
+      <c r="D110">
+        <v>125</v>
+      </c>
+      <c r="E110">
+        <v>498</v>
+      </c>
+      <c r="F110">
+        <v>210</v>
+      </c>
+      <c r="G110">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>1</v>
+      </c>
+      <c r="B111" t="s">
+        <v>488</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>106</v>
+      </c>
+      <c r="E111">
+        <v>372</v>
+      </c>
+      <c r="F111">
+        <v>193</v>
+      </c>
+      <c r="G111">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>2</v>
+      </c>
+      <c r="B112" t="s">
+        <v>489</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>57</v>
+      </c>
+      <c r="E112">
+        <v>237</v>
+      </c>
+      <c r="F112">
+        <v>80</v>
+      </c>
+      <c r="G112">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>3</v>
+      </c>
+      <c r="B113" t="s">
+        <v>490</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113">
+        <v>209</v>
+      </c>
+      <c r="E113">
+        <v>149</v>
+      </c>
+      <c r="F113">
+        <v>66</v>
+      </c>
+      <c r="G113">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="114"/>
+    <row r="115">
+      <c r="A115">
+        <v>12</v>
+      </c>
+      <c r="B115" t="s">
+        <v>17</v>
+      </c>
+      <c r="C115" t="s">
+        <v>35</v>
+      </c>
+      <c r="D115">
+        <v>5270</v>
+      </c>
+      <c r="E115">
+        <v>16843</v>
+      </c>
+      <c r="F115">
+        <v>6672</v>
+      </c>
+      <c r="G115">
+        <v>28785</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>30</v>
+      </c>
+      <c r="B116" t="s">
+        <v>30</v>
+      </c>
+      <c r="C116" t="s">
+        <v>36</v>
+      </c>
+      <c r="D116">
+        <v>436</v>
+      </c>
+      <c r="E116">
+        <v>3357</v>
+      </c>
+      <c r="F116">
+        <v>1192</v>
+      </c>
+      <c r="G116">
+        <v>4985</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>1</v>
+      </c>
+      <c r="B117" t="s">
+        <v>491</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>1396</v>
+      </c>
+      <c r="E117">
+        <v>3951</v>
+      </c>
+      <c r="F117">
+        <v>1121</v>
+      </c>
+      <c r="G117">
+        <v>6468</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>2</v>
+      </c>
+      <c r="B118" t="s">
+        <v>492</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>196</v>
+      </c>
+      <c r="E118">
+        <v>1999</v>
+      </c>
+      <c r="F118">
+        <v>531</v>
+      </c>
+      <c r="G118">
+        <v>2726</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>3</v>
+      </c>
+      <c r="B119" t="s">
+        <v>493</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>2335</v>
+      </c>
+      <c r="E119">
+        <v>698</v>
+      </c>
+      <c r="F119">
+        <v>202</v>
+      </c>
+      <c r="G119">
+        <v>3235</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>4</v>
+      </c>
+      <c r="B120" t="s">
+        <v>494</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>57</v>
+      </c>
+      <c r="E120">
+        <v>415</v>
+      </c>
+      <c r="F120">
+        <v>223</v>
+      </c>
+      <c r="G120">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>5</v>
+      </c>
+      <c r="B121" t="s">
+        <v>495</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>59</v>
+      </c>
+      <c r="E121">
+        <v>556</v>
+      </c>
+      <c r="F121">
+        <v>341</v>
+      </c>
+      <c r="G121">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>6</v>
+      </c>
+      <c r="B122" t="s">
+        <v>496</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>20</v>
+      </c>
+      <c r="E122">
+        <v>123</v>
+      </c>
+      <c r="F122">
+        <v>141</v>
+      </c>
+      <c r="G122">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>7</v>
+      </c>
+      <c r="B123" t="s">
+        <v>497</v>
+      </c>
+      <c r="C123" t="s">
+        <v>38</v>
+      </c>
+      <c r="D123">
+        <v>80</v>
+      </c>
+      <c r="E123">
+        <v>234</v>
+      </c>
+      <c r="F123">
+        <v>102</v>
+      </c>
+      <c r="G123">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>8</v>
+      </c>
+      <c r="B124" t="s">
+        <v>498</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>691</v>
+      </c>
+      <c r="E124">
+        <v>5510</v>
+      </c>
+      <c r="F124">
+        <v>2819</v>
+      </c>
+      <c r="G124">
+        <v>9020</v>
+      </c>
+    </row>
+    <row r="125"/>
+    <row r="126">
+      <c r="A126">
+        <v>13</v>
+      </c>
+      <c r="B126" t="s">
+        <v>18</v>
+      </c>
+      <c r="C126" t="s">
+        <v>35</v>
+      </c>
+      <c r="D126">
+        <v>883</v>
+      </c>
+      <c r="E126">
+        <v>1767</v>
+      </c>
+      <c r="F126">
+        <v>1627</v>
+      </c>
+      <c r="G126">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>30</v>
+      </c>
+      <c r="B127" t="s">
+        <v>30</v>
+      </c>
+      <c r="C127" t="s">
+        <v>36</v>
+      </c>
+      <c r="D127">
+        <v>166</v>
+      </c>
+      <c r="E127">
+        <v>447</v>
+      </c>
+      <c r="F127">
+        <v>532</v>
+      </c>
+      <c r="G127">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>1</v>
+      </c>
+      <c r="B128" t="s">
+        <v>499</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>183</v>
+      </c>
+      <c r="E128">
+        <v>463</v>
+      </c>
+      <c r="F128">
+        <v>634</v>
+      </c>
+      <c r="G128">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>2</v>
+      </c>
+      <c r="B129" t="s">
+        <v>500</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>83</v>
+      </c>
+      <c r="E129">
+        <v>196</v>
+      </c>
+      <c r="F129">
+        <v>155</v>
+      </c>
+      <c r="G129">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>3</v>
+      </c>
+      <c r="B130" t="s">
+        <v>501</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>33</v>
+      </c>
+      <c r="E130">
+        <v>156</v>
+      </c>
+      <c r="F130">
+        <v>78</v>
+      </c>
+      <c r="G130">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>4</v>
+      </c>
+      <c r="B131" t="s">
+        <v>502</v>
+      </c>
+      <c r="C131" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131">
+        <v>16</v>
+      </c>
+      <c r="E131">
+        <v>107</v>
+      </c>
+      <c r="F131">
+        <v>37</v>
+      </c>
+      <c r="G131">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>5</v>
+      </c>
+      <c r="B132" t="s">
+        <v>503</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132">
+        <v>341</v>
+      </c>
+      <c r="E132">
+        <v>287</v>
+      </c>
+      <c r="F132">
+        <v>51</v>
+      </c>
+      <c r="G132">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>6</v>
+      </c>
+      <c r="B133" t="s">
+        <v>504</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>16</v>
+      </c>
+      <c r="E133">
+        <v>34</v>
+      </c>
+      <c r="F133">
+        <v>17</v>
+      </c>
+      <c r="G133">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>7</v>
+      </c>
+      <c r="B134" t="s">
+        <v>505</v>
+      </c>
+      <c r="C134" t="s">
+        <v>38</v>
+      </c>
+      <c r="D134">
+        <v>45</v>
+      </c>
+      <c r="E134">
+        <v>77</v>
+      </c>
+      <c r="F134">
+        <v>123</v>
+      </c>
+      <c r="G134">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="135"/>
+    <row r="136">
+      <c r="A136">
+        <v>14</v>
+      </c>
+      <c r="B136" t="s">
+        <v>19</v>
+      </c>
+      <c r="C136" t="s">
+        <v>35</v>
+      </c>
+      <c r="D136">
+        <v>7768</v>
+      </c>
+      <c r="E136">
+        <v>63567</v>
+      </c>
+      <c r="F136">
+        <v>7762</v>
+      </c>
+      <c r="G136">
+        <v>79097</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s">
+        <v>30</v>
+      </c>
+      <c r="B137" t="s">
+        <v>30</v>
+      </c>
+      <c r="C137" t="s">
+        <v>36</v>
+      </c>
+      <c r="D137">
+        <v>1087</v>
+      </c>
+      <c r="E137">
+        <v>5592</v>
+      </c>
+      <c r="F137">
+        <v>1423</v>
+      </c>
+      <c r="G137">
+        <v>8102</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>1</v>
+      </c>
+      <c r="B138" t="s">
+        <v>506</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>2143</v>
+      </c>
+      <c r="E138">
+        <v>19585</v>
+      </c>
+      <c r="F138">
+        <v>4081</v>
+      </c>
+      <c r="G138">
+        <v>25809</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>2</v>
+      </c>
+      <c r="B139" t="s">
+        <v>507</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>1090</v>
+      </c>
+      <c r="E139">
+        <v>22482</v>
+      </c>
+      <c r="F139">
+        <v>1095</v>
+      </c>
+      <c r="G139">
+        <v>24667</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>3</v>
+      </c>
+      <c r="B140" t="s">
+        <v>508</v>
+      </c>
+      <c r="C140" t="s">
+        <v>38</v>
+      </c>
+      <c r="D140">
+        <v>2123</v>
+      </c>
+      <c r="E140">
+        <v>13418</v>
+      </c>
+      <c r="F140">
+        <v>532</v>
+      </c>
+      <c r="G140">
+        <v>16073</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>4</v>
+      </c>
+      <c r="B141" t="s">
+        <v>509</v>
+      </c>
+      <c r="C141" t="s">
+        <v>38</v>
+      </c>
+      <c r="D141">
+        <v>573</v>
+      </c>
+      <c r="E141">
+        <v>581</v>
+      </c>
+      <c r="F141">
+        <v>125</v>
+      </c>
+      <c r="G141">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>5</v>
+      </c>
+      <c r="B142" t="s">
+        <v>510</v>
+      </c>
+      <c r="C142" t="s">
+        <v>38</v>
+      </c>
+      <c r="D142">
+        <v>232</v>
+      </c>
+      <c r="E142">
+        <v>504</v>
+      </c>
+      <c r="F142">
+        <v>162</v>
+      </c>
+      <c r="G142">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>6</v>
+      </c>
+      <c r="B143" t="s">
+        <v>511</v>
+      </c>
+      <c r="C143" t="s">
+        <v>38</v>
+      </c>
+      <c r="D143">
+        <v>161</v>
+      </c>
+      <c r="E143">
+        <v>626</v>
+      </c>
+      <c r="F143">
+        <v>116</v>
+      </c>
+      <c r="G143">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>7</v>
+      </c>
+      <c r="B144" t="s">
+        <v>512</v>
+      </c>
+      <c r="C144" t="s">
+        <v>38</v>
+      </c>
+      <c r="D144">
+        <v>218</v>
+      </c>
+      <c r="E144">
+        <v>236</v>
+      </c>
+      <c r="F144">
+        <v>121</v>
+      </c>
+      <c r="G144">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>8</v>
+      </c>
+      <c r="B145" t="s">
+        <v>513</v>
+      </c>
+      <c r="C145" t="s">
+        <v>38</v>
+      </c>
+      <c r="D145">
+        <v>141</v>
+      </c>
+      <c r="E145">
+        <v>543</v>
+      </c>
+      <c r="F145">
+        <v>107</v>
+      </c>
+      <c r="G145">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="146"/>
+    <row r="147">
+      <c r="A147">
+        <v>15</v>
+      </c>
+      <c r="B147" t="s">
+        <v>20</v>
+      </c>
+      <c r="C147" t="s">
+        <v>35</v>
+      </c>
+      <c r="D147">
+        <v>883</v>
+      </c>
+      <c r="E147">
+        <v>2114</v>
+      </c>
+      <c r="F147">
+        <v>672</v>
+      </c>
+      <c r="G147">
+        <v>3669</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
+        <v>30</v>
+      </c>
+      <c r="B148" t="s">
+        <v>30</v>
+      </c>
+      <c r="C148" t="s">
+        <v>36</v>
+      </c>
+      <c r="D148">
+        <v>321</v>
+      </c>
+      <c r="E148">
+        <v>923</v>
+      </c>
+      <c r="F148">
+        <v>246</v>
+      </c>
+      <c r="G148">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>1</v>
+      </c>
+      <c r="B149" t="s">
+        <v>514</v>
+      </c>
+      <c r="C149" t="s">
+        <v>38</v>
+      </c>
+      <c r="D149">
+        <v>350</v>
+      </c>
+      <c r="E149">
+        <v>687</v>
+      </c>
+      <c r="F149">
+        <v>323</v>
+      </c>
+      <c r="G149">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>2</v>
+      </c>
+      <c r="B150" t="s">
+        <v>515</v>
+      </c>
+      <c r="C150" t="s">
+        <v>38</v>
+      </c>
+      <c r="D150">
+        <v>96</v>
+      </c>
+      <c r="E150">
+        <v>270</v>
+      </c>
+      <c r="F150">
+        <v>60</v>
+      </c>
+      <c r="G150">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>3</v>
+      </c>
+      <c r="B151" t="s">
+        <v>516</v>
+      </c>
+      <c r="C151" t="s">
+        <v>38</v>
+      </c>
+      <c r="D151">
+        <v>116</v>
+      </c>
+      <c r="E151">
+        <v>234</v>
+      </c>
+      <c r="F151">
+        <v>43</v>
+      </c>
+      <c r="G151">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="152"/>
+    <row r="153">
+      <c r="A153">
+        <v>16</v>
+      </c>
+      <c r="B153" t="s">
+        <v>21</v>
+      </c>
+      <c r="C153" t="s">
+        <v>35</v>
+      </c>
+      <c r="D153">
+        <v>334</v>
+      </c>
+      <c r="E153">
+        <v>2057</v>
+      </c>
+      <c r="F153">
+        <v>631</v>
+      </c>
+      <c r="G153">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="s">
+        <v>30</v>
+      </c>
+      <c r="B154" t="s">
+        <v>30</v>
+      </c>
+      <c r="C154" t="s">
+        <v>36</v>
+      </c>
+      <c r="D154">
+        <v>75</v>
+      </c>
+      <c r="E154">
+        <v>623</v>
+      </c>
+      <c r="F154">
+        <v>192</v>
+      </c>
+      <c r="G154">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>1</v>
+      </c>
+      <c r="B155" t="s">
+        <v>517</v>
+      </c>
+      <c r="C155" t="s">
+        <v>38</v>
+      </c>
+      <c r="D155">
+        <v>58</v>
+      </c>
+      <c r="E155">
+        <v>612</v>
+      </c>
+      <c r="F155">
+        <v>284</v>
+      </c>
+      <c r="G155">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>2</v>
+      </c>
+      <c r="B156" t="s">
+        <v>518</v>
+      </c>
+      <c r="C156" t="s">
+        <v>38</v>
+      </c>
+      <c r="D156">
+        <v>76</v>
+      </c>
+      <c r="E156">
+        <v>500</v>
+      </c>
+      <c r="F156">
+        <v>105</v>
+      </c>
+      <c r="G156">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>3</v>
+      </c>
+      <c r="B157" t="s">
+        <v>519</v>
+      </c>
+      <c r="C157" t="s">
+        <v>38</v>
+      </c>
+      <c r="D157">
+        <v>125</v>
+      </c>
+      <c r="E157">
+        <v>322</v>
+      </c>
+      <c r="F157">
+        <v>50</v>
+      </c>
+      <c r="G157">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="158"/>
+    <row r="159">
+      <c r="A159">
+        <v>17</v>
+      </c>
+      <c r="B159" t="s">
+        <v>22</v>
+      </c>
+      <c r="C159" t="s">
+        <v>35</v>
+      </c>
+      <c r="D159">
+        <v>23264</v>
+      </c>
+      <c r="E159">
+        <v>27965</v>
+      </c>
+      <c r="F159">
+        <v>6034</v>
+      </c>
+      <c r="G159">
+        <v>57263</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="s">
+        <v>30</v>
+      </c>
+      <c r="B160" t="s">
+        <v>30</v>
+      </c>
+      <c r="C160" t="s">
+        <v>36</v>
+      </c>
+      <c r="D160">
+        <v>656</v>
+      </c>
+      <c r="E160">
+        <v>2345</v>
+      </c>
+      <c r="F160">
+        <v>635</v>
+      </c>
+      <c r="G160">
+        <v>3636</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>1</v>
+      </c>
+      <c r="B161" t="s">
+        <v>520</v>
+      </c>
+      <c r="C161" t="s">
+        <v>38</v>
+      </c>
+      <c r="D161">
+        <v>18458</v>
+      </c>
+      <c r="E161">
+        <v>5432</v>
+      </c>
+      <c r="F161">
+        <v>3082</v>
+      </c>
+      <c r="G161">
+        <v>26972</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>2</v>
+      </c>
+      <c r="B162" t="s">
+        <v>521</v>
+      </c>
+      <c r="C162" t="s">
+        <v>38</v>
+      </c>
+      <c r="D162">
+        <v>402</v>
+      </c>
+      <c r="E162">
+        <v>8770</v>
+      </c>
+      <c r="F162">
+        <v>318</v>
+      </c>
+      <c r="G162">
+        <v>9490</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>3</v>
+      </c>
+      <c r="B163" t="s">
+        <v>522</v>
+      </c>
+      <c r="C163" t="s">
+        <v>38</v>
+      </c>
+      <c r="D163">
+        <v>90</v>
+      </c>
+      <c r="E163">
+        <v>8168</v>
+      </c>
+      <c r="F163">
+        <v>204</v>
+      </c>
+      <c r="G163">
+        <v>8462</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>4</v>
+      </c>
+      <c r="B164" t="s">
+        <v>523</v>
+      </c>
+      <c r="C164" t="s">
+        <v>38</v>
+      </c>
+      <c r="D164">
+        <v>45</v>
+      </c>
+      <c r="E164">
+        <v>1561</v>
+      </c>
+      <c r="F164">
+        <v>231</v>
+      </c>
+      <c r="G164">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>5</v>
+      </c>
+      <c r="B165" t="s">
+        <v>524</v>
+      </c>
+      <c r="C165" t="s">
+        <v>38</v>
+      </c>
+      <c r="D165">
+        <v>46</v>
+      </c>
+      <c r="E165">
+        <v>206</v>
+      </c>
+      <c r="F165">
+        <v>1291</v>
+      </c>
+      <c r="G165">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>6</v>
+      </c>
+      <c r="B166" t="s">
+        <v>525</v>
+      </c>
+      <c r="C166" t="s">
+        <v>38</v>
+      </c>
+      <c r="D166">
+        <v>141</v>
+      </c>
+      <c r="E166">
+        <v>90</v>
+      </c>
+      <c r="F166">
+        <v>86</v>
+      </c>
+      <c r="G166">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>7</v>
+      </c>
+      <c r="B167" t="s">
+        <v>526</v>
+      </c>
+      <c r="C167" t="s">
+        <v>38</v>
+      </c>
+      <c r="D167">
+        <v>1696</v>
+      </c>
+      <c r="E167">
+        <v>649</v>
+      </c>
+      <c r="F167">
+        <v>96</v>
+      </c>
+      <c r="G167">
+        <v>2441</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>8</v>
+      </c>
+      <c r="B168" t="s">
+        <v>527</v>
+      </c>
+      <c r="C168" t="s">
+        <v>38</v>
+      </c>
+      <c r="D168">
+        <v>1730</v>
+      </c>
+      <c r="E168">
+        <v>744</v>
+      </c>
+      <c r="F168">
+        <v>91</v>
+      </c>
+      <c r="G168">
+        <v>2565</v>
+      </c>
+    </row>
+    <row r="169"/>
+    <row r="170">
+      <c r="A170">
+        <v>24</v>
+      </c>
+      <c r="B170" t="s">
+        <v>23</v>
+      </c>
+      <c r="C170" t="s">
+        <v>35</v>
+      </c>
+      <c r="D170">
+        <v>165</v>
+      </c>
+      <c r="E170">
+        <v>522</v>
+      </c>
+      <c r="F170">
+        <v>486</v>
+      </c>
+      <c r="G170">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="s">
+        <v>30</v>
+      </c>
+      <c r="B171" t="s">
+        <v>30</v>
+      </c>
+      <c r="C171" t="s">
+        <v>36</v>
+      </c>
+      <c r="D171">
+        <v>64</v>
+      </c>
+      <c r="E171">
+        <v>250</v>
+      </c>
+      <c r="F171">
+        <v>212</v>
+      </c>
+      <c r="G171">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>1</v>
+      </c>
+      <c r="B172" t="s">
+        <v>528</v>
+      </c>
+      <c r="C172" t="s">
+        <v>38</v>
+      </c>
+      <c r="D172">
+        <v>55</v>
+      </c>
+      <c r="E172">
+        <v>156</v>
+      </c>
+      <c r="F172">
+        <v>183</v>
+      </c>
+      <c r="G172">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>2</v>
+      </c>
+      <c r="B173" t="s">
+        <v>529</v>
+      </c>
+      <c r="C173" t="s">
+        <v>38</v>
+      </c>
+      <c r="D173">
+        <v>46</v>
+      </c>
+      <c r="E173">
+        <v>116</v>
+      </c>
+      <c r="F173">
+        <v>91</v>
+      </c>
+      <c r="G173">
+        <v>253</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>