--- v1 (2026-04-09)
+++ v2 (2026-06-09)
@@ -22,70 +22,70 @@
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="SUMATERA SELATAN 10 - Partai" sheetId="2" r:id="rId4"/>
-[...6 lines deleted...]
-    <sheet name="SUMATERA SELATAN 6 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="SUMATERA SELATAN 1 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="SUMATERA SELATAN 1 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="SUMATERA SELATAN 10 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="SUMATERA SELATAN 10 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="SUMATERA SELATAN 2 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="SUMATERA SELATAN 2 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="SUMATERA SELATAN 3 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="SUMATERA SELATAN 3 - Caleg" sheetId="9" r:id="rId12"/>
     <sheet name="SUMATERA SELATAN 8 - Partai" sheetId="10" r:id="rId13"/>
     <sheet name="SUMATERA SELATAN 8 - Caleg" sheetId="11" r:id="rId14"/>
-    <sheet name="SUMATERA SELATAN 9 - Partai" sheetId="12" r:id="rId15"/>
-[...8 lines deleted...]
-    <sheet name="SUMATERA SELATAN 7 - Caleg" sheetId="21" r:id="rId24"/>
+    <sheet name="SUMATERA SELATAN 4 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="SUMATERA SELATAN 4 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="SUMATERA SELATAN 5 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="SUMATERA SELATAN 5 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="SUMATERA SELATAN 6 - Partai" sheetId="16" r:id="rId19"/>
+    <sheet name="SUMATERA SELATAN 6 - Caleg" sheetId="17" r:id="rId20"/>
+    <sheet name="SUMATERA SELATAN 7 - Partai" sheetId="18" r:id="rId21"/>
+    <sheet name="SUMATERA SELATAN 7 - Caleg" sheetId="19" r:id="rId22"/>
+    <sheet name="SUMATERA SELATAN 9 - Partai" sheetId="20" r:id="rId23"/>
+    <sheet name="SUMATERA SELATAN 9 - Caleg" sheetId="21" r:id="rId24"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1168" uniqueCount="1168">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -128,89 +128,404 @@
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>SUMATERA SELATAN</t>
   </si>
   <si>
+    <t>160001</t>
+  </si>
+  <si>
+    <t>SUMATERA SELATAN 1</t>
+  </si>
+  <si>
+    <t>1671</t>
+  </si>
+  <si>
+    <t>KOTA PALEMBANG</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>Ir. AHMAD DAILAMI</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>Hj. SITI SUHAEPAH, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. H. PURNAWARMAN KIAS, S.H.</t>
+  </si>
+  <si>
+    <t>R. M. HAIDAR LUTFI, S.E.</t>
+  </si>
+  <si>
+    <t>INDAH SURYA DINI FITRI, S.H.</t>
+  </si>
+  <si>
+    <t>FIRDAUS EFFENDI</t>
+  </si>
+  <si>
+    <t>PRIMA SALAM, S.H.</t>
+  </si>
+  <si>
+    <t>ABDULLAH TAUFIK, S.E.</t>
+  </si>
+  <si>
+    <t>drg. NURUL SEPTRIANI</t>
+  </si>
+  <si>
+    <t>ISHAK YULIAN YUSUF, S.E.</t>
+  </si>
+  <si>
+    <t>ARISKA AISYAH ANANDA PUTRI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>TRI ANTARA, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>H. YUDHA RINALDI</t>
+  </si>
+  <si>
+    <t>BASRONI</t>
+  </si>
+  <si>
+    <t>Ir. ROMIANA HIDAYATI</t>
+  </si>
+  <si>
+    <t>TONI, S. Kom.</t>
+  </si>
+  <si>
+    <t>TIURMA ULIDA</t>
+  </si>
+  <si>
+    <t>Ir. DIAN ASKIN HATTA, M.M.</t>
+  </si>
+  <si>
+    <t>Aryuda Perdana Kusuma, S.Sos.</t>
+  </si>
+  <si>
+    <t>Ir. Herpanto</t>
+  </si>
+  <si>
+    <t>Hj. ASMAWATI, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>Kms. Ahmad Idham</t>
+  </si>
+  <si>
+    <t>Ir. H. Fauzi Zakaria, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>Hj. Rosmawardah</t>
+  </si>
+  <si>
+    <t>Ir. BAKTI SETIAWAN, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>H. HENDRI  ZAINUDDIN, S.H.</t>
+  </si>
+  <si>
+    <t>RITA HERAWATI</t>
+  </si>
+  <si>
+    <t>SITI HERMANIA</t>
+  </si>
+  <si>
+    <t>FIRMANSYAH HAKIM</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir H. M TAUFIK TOHA, DEA.</t>
+  </si>
+  <si>
+    <t>Husnul Ikhsan, S.E.</t>
+  </si>
+  <si>
+    <t>Joni Hermawan, S.E.</t>
+  </si>
+  <si>
+    <t>Siti Nuraini</t>
+  </si>
+  <si>
+    <t>AMRIL SUDIONO</t>
+  </si>
+  <si>
+    <t>Dra. Hj. HASNAWATI</t>
+  </si>
+  <si>
+    <t>NURUL QURNIATI, AMKG., S.Pd.</t>
+  </si>
+  <si>
+    <t>SOHAR HADI, S.Pd.</t>
+  </si>
+  <si>
+    <t>JUNAIRI ALWI</t>
+  </si>
+  <si>
+    <t>MUHAMAD TOHA, S.Ag.</t>
+  </si>
+  <si>
+    <t>MASAGUS AHMAD FAUZAN, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>NILA FEBRI ANTY LUBIS, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD BAYHAQI, S.T.</t>
+  </si>
+  <si>
+    <t>Drs. AHMAD RIFAI</t>
+  </si>
+  <si>
+    <t>PERNI SWASTI</t>
+  </si>
+  <si>
+    <t>JONISON</t>
+  </si>
+  <si>
+    <t>MUNIR, S.E.</t>
+  </si>
+  <si>
+    <t>EVA LAFIZA</t>
+  </si>
+  <si>
+    <t>SAKINAH RINTAN APRILIA</t>
+  </si>
+  <si>
+    <t>MOHAMMAD SYAFARIL</t>
+  </si>
+  <si>
+    <t>SANDI RAMADHAN</t>
+  </si>
+  <si>
+    <t>REMADANI OKTAVIANI</t>
+  </si>
+  <si>
+    <t>KAIHARLY</t>
+  </si>
+  <si>
+    <t>AHMAD TAKRIM, S.H.</t>
+  </si>
+  <si>
+    <t>NYAYU SALSABILA</t>
+  </si>
+  <si>
+    <t>RANDI</t>
+  </si>
+  <si>
+    <t>M. RIDUWAN REZA SAPUTRA,S.E.</t>
+  </si>
+  <si>
+    <t>RITA LEDIANI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD DANIEL</t>
+  </si>
+  <si>
+    <t>ALI HANAPIAH, S.H.</t>
+  </si>
+  <si>
+    <t>MARLYANA, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>YUDI MASHUDI</t>
+  </si>
+  <si>
+    <t>Abdul Aziz Kamis</t>
+  </si>
+  <si>
+    <t>Qodri Usman Siregar, S.P.</t>
+  </si>
+  <si>
+    <t>Maryati</t>
+  </si>
+  <si>
+    <t>H. Zulian Okto Muszaibh Ferdynand, S.T.,M.M.</t>
+  </si>
+  <si>
+    <t>Sari Ekawati, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>Usman</t>
+  </si>
+  <si>
+    <t>FITRIANA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ILHAM</t>
+  </si>
+  <si>
+    <t>SURYADI, A.Md.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD AFRIZAINI,S.Ag.</t>
+  </si>
+  <si>
+    <t>NI PUTU INTAN KURNIA, S.Psi., M.M.</t>
+  </si>
+  <si>
+    <t>Nabila Febriyanti Putri Iswan</t>
+  </si>
+  <si>
+    <t>H. CHAIRUL S MATDIAH, S.H.</t>
+  </si>
+  <si>
+    <t>JUNJATI PATRA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>AMELIA CAROLINA</t>
+  </si>
+  <si>
+    <t>HERIYANTO</t>
+  </si>
+  <si>
+    <t>EVA ANGGRAINI</t>
+  </si>
+  <si>
+    <t>SYAFRUDDIN EDI</t>
+  </si>
+  <si>
+    <t>MAIZAR, S.Pd, M.Si.</t>
+  </si>
+  <si>
+    <t>RELIGIA DEVHANI</t>
+  </si>
+  <si>
+    <t>SUPRIYADI ARIFIN</t>
+  </si>
+  <si>
+    <t>ANDRI TRI SAPUTRA</t>
+  </si>
+  <si>
+    <t>SRI MARYATI</t>
+  </si>
+  <si>
+    <t>A. FIRDAUS ISHAK, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>MAHMUD</t>
+  </si>
+  <si>
+    <t>USMAWATI</t>
+  </si>
+  <si>
+    <t>ANA MARIA RESGIANTI, S.E.</t>
+  </si>
+  <si>
+    <t>JENI AMELIA</t>
+  </si>
+  <si>
+    <t>SUKMA HIDAYAT, S.E.</t>
+  </si>
+  <si>
+    <t>dr. H. M.Farid Fairuzi, M.Sc.</t>
+  </si>
+  <si>
+    <t>Drs.K.H. USMAN EFFENDI, M.Si.</t>
+  </si>
+  <si>
+    <t>NOVITA TRI INDRIANI</t>
+  </si>
+  <si>
+    <t>Mahyu Darwin, S.T.</t>
+  </si>
+  <si>
+    <t>ZULKIPLI</t>
+  </si>
+  <si>
+    <t>SITI ANISSA NURSYAHBANI</t>
+  </si>
+  <si>
+    <t>ABDURRAHMAN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>TRI MULYANI, S. Kom.</t>
+  </si>
+  <si>
+    <t>KMS MUHAMMAD KAMIL, S.H.</t>
+  </si>
+  <si>
+    <t>ABU BAKAR SIDIK, A.Md.</t>
+  </si>
+  <si>
+    <t>DEISYANA, S.E.</t>
+  </si>
+  <si>
     <t>160010</t>
   </si>
   <si>
     <t>SUMATERA SELATAN 10</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>BANYUASIN</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>NASRUL HALIM, S.H.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>H. HAZWAR HAMID</t>
   </si>
   <si>
     <t>dr. SRI FITRIYANTI</t>
   </si>
   <si>
     <t>Drs. H RUSDI HASIR</t>
   </si>
   <si>
     <t>ARIS SUKAMTO, M.E.I</t>
   </si>
   <si>
     <t>AGUSTINI</t>
   </si>
   <si>
     <t>AGUSTINA RAHAYU</t>
   </si>
   <si>
     <t>WIDIA SETIOWATI, S.Tr.Keb.</t>
   </si>
   <si>
     <t>NENI TRIHARYANI</t>
   </si>
   <si>
     <t>ZULFIKAR, S.H., M.H.</t>
@@ -518,50 +833,410 @@
   <si>
     <t>Muhammad Firzah, A.Md</t>
   </si>
   <si>
     <t>FIRMANSYAH, S.E., M.Si.</t>
   </si>
   <si>
     <t>NAHNU  M. ZEN, S. Sos.</t>
   </si>
   <si>
     <t>HENNY PUSPITA DEWI</t>
   </si>
   <si>
     <t>MUHAMMAD NAWAWI, S.H.</t>
   </si>
   <si>
     <t>M.  ISMAIL</t>
   </si>
   <si>
     <t>ASTHILIA LELZABA, S.E.</t>
   </si>
   <si>
     <t>RIZKI  AKBAR</t>
   </si>
   <si>
+    <t>160002</t>
+  </si>
+  <si>
+    <t>SUMATERA SELATAN 2</t>
+  </si>
+  <si>
+    <t>Drs. RAMLAN HOLDAN</t>
+  </si>
+  <si>
+    <t>AMIRUL HUSNI, S.H.</t>
+  </si>
+  <si>
+    <t>SITI FATIMAH</t>
+  </si>
+  <si>
+    <t>INTAN MAYA SARI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>IDHAM RIANOM</t>
+  </si>
+  <si>
+    <t>FAUZAN INDRA</t>
+  </si>
+  <si>
+    <t>KGS. M. ILHAM AKBAR, S.H.</t>
+  </si>
+  <si>
+    <t>Dr. BUDIARTO, S.E., M.Si</t>
+  </si>
+  <si>
+    <t>Hj. ZAITUN, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>Drs. HAROBIN MUSTOFA, M.Si.</t>
+  </si>
+  <si>
+    <t>ASEP SARNOPA, S.E.</t>
+  </si>
+  <si>
+    <t>NIKOU CORLANK</t>
+  </si>
+  <si>
+    <t>RIDHA ADRIANTY, A.Md.</t>
+  </si>
+  <si>
+    <t>HERLAN ASFIUDIN ASSAAF</t>
+  </si>
+  <si>
+    <t>HAGMAR BANDAMANA, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. H. ZULFIKRI KADIR</t>
+  </si>
+  <si>
+    <t>YANIE TONY</t>
+  </si>
+  <si>
+    <t>MUHAMAD AIDIL ADHARI, S.T.</t>
+  </si>
+  <si>
+    <t>GORDON BUTAR BUTAR, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Dr. NURLAILA ATIKA</t>
+  </si>
+  <si>
+    <t>AHMAD RICKY KURNIAWAN, A.Md.</t>
+  </si>
+  <si>
+    <t>Muhammad Yansuri, S.I.P.</t>
+  </si>
+  <si>
+    <t>H. Ganefo Rohim, S.E.</t>
+  </si>
+  <si>
+    <t>Andini Agustina</t>
+  </si>
+  <si>
+    <t>SRI M TUTI. F, S.K.M., M.KES</t>
+  </si>
+  <si>
+    <t>M Adiyansyah, S.H.</t>
+  </si>
+  <si>
+    <t>Dr. Konar Zuber, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Endang Larassati Lelasari, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>H. NOPIANTO, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>RUSLI, S.T.</t>
+  </si>
+  <si>
+    <t>Dra. Hj. MAIMUNAH H, B.A.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD MAHDI DENPAT, S.H.</t>
+  </si>
+  <si>
+    <t>IRSYANUDDIN</t>
+  </si>
+  <si>
+    <t>SEPTAWATI</t>
+  </si>
+  <si>
+    <t>DEDY SEPRIANT, M.M.</t>
+  </si>
+  <si>
+    <t>KMS Ali Hanafiah</t>
+  </si>
+  <si>
+    <t>Tuti Sayekti, S.H.</t>
+  </si>
+  <si>
+    <t>rita zahara</t>
+  </si>
+  <si>
+    <t>kurniawati anggraini</t>
+  </si>
+  <si>
+    <t>Eko Andika Tarik</t>
+  </si>
+  <si>
+    <t>RENI ANGGRAINI</t>
+  </si>
+  <si>
+    <t>HADI AKBAR HENDRASWINOTO</t>
+  </si>
+  <si>
+    <t>WIDI RAHMAN, A.Md.</t>
+  </si>
+  <si>
+    <t>OKTALIA ANGGIASASI INDRIHAPSARI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD PRANGGA NATA PRAYA</t>
+  </si>
+  <si>
+    <t>SD DARLIS</t>
+  </si>
+  <si>
+    <t>H. JONNI YULIANTO</t>
+  </si>
+  <si>
+    <t>H. M. ANWAR AL SYADAT, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>ANDI SITI NURBAYA</t>
+  </si>
+  <si>
+    <t>SUBAGIO RACMAD SENTOSA, S.H.</t>
+  </si>
+  <si>
+    <t>SULIAN JAYA PRATAMA</t>
+  </si>
+  <si>
+    <t>SITI MUTHIATI</t>
+  </si>
+  <si>
+    <t>RENNY ANDRIANY, S.K.M.</t>
+  </si>
+  <si>
+    <t>SUJARWOTO</t>
+  </si>
+  <si>
+    <t>Ir. FAKHRUDDIN, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dra. MEGARIA, M.Si.</t>
+  </si>
+  <si>
+    <t>FAHRIZAL</t>
+  </si>
+  <si>
+    <t>RUDI APRIADI BAC</t>
+  </si>
+  <si>
+    <t>ESIH RESPATI HANDAYANI</t>
+  </si>
+  <si>
+    <t>ATIK WIJAYANTI</t>
+  </si>
+  <si>
+    <t>SOPIYAN, S.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD JALALUDDIN AKBAR</t>
+  </si>
+  <si>
+    <t>FARADITHA NUGROHO, S.Pd.</t>
+  </si>
+  <si>
+    <t>M. LANGKAWI DICKY FARISA</t>
+  </si>
+  <si>
+    <t>SURYATI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>SRI HARIYATI, S.Kom.</t>
+  </si>
+  <si>
+    <t>KURNIAWAN AMARULLAH,S.T.</t>
+  </si>
+  <si>
+    <t>DARMAWAN, S.E.</t>
+  </si>
+  <si>
+    <t>MUSLIM GAHARGO ADIPA</t>
+  </si>
+  <si>
+    <t>AMELIA PUTRI TAMBUNAN</t>
+  </si>
+  <si>
+    <t>Drs. EDI ARIS</t>
+  </si>
+  <si>
+    <t>Fajar Febriansyah, S.T., M.I.Kom.</t>
+  </si>
+  <si>
+    <t>KMS. A. Sobri Fadilah, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>Meri Marlina</t>
+  </si>
+  <si>
+    <t>R. Syahril Erwin</t>
+  </si>
+  <si>
+    <t>Yulisman</t>
+  </si>
+  <si>
+    <t>Widyastuty</t>
+  </si>
+  <si>
+    <t>NYIMAS SARAH</t>
+  </si>
+  <si>
+    <t>YUNI DARTI</t>
+  </si>
+  <si>
+    <t>AMRI FARIZAL</t>
+  </si>
+  <si>
+    <t>ASMED, A.Md.</t>
+  </si>
+  <si>
+    <t>FAKHRURROZI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD DENI RISWANDI, S.P.</t>
+  </si>
+  <si>
+    <t>Melly Noviana</t>
+  </si>
+  <si>
+    <t>Muhammad Helmi IS</t>
+  </si>
+  <si>
+    <t>H. POMI WIJAYA</t>
+  </si>
+  <si>
+    <t>TAMTAMA</t>
+  </si>
+  <si>
+    <t>MIRANTINY, S.H.</t>
+  </si>
+  <si>
+    <t>BENI HASIHOLAN BATUBARA</t>
+  </si>
+  <si>
+    <t>MUKHLIS</t>
+  </si>
+  <si>
+    <t>FAULIA NOVIANTI, S.Kom.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD JAYA SAHPUTRA</t>
+  </si>
+  <si>
+    <t>MEIDITA FARAZHA DANTY</t>
+  </si>
+  <si>
+    <t>NOVAN JONI IRAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>HOTNIL SIMORANGKIR, S.Kom.</t>
+  </si>
+  <si>
+    <t>INDRA GUNAWAN</t>
+  </si>
+  <si>
+    <t>ELLY APRIANTI</t>
+  </si>
+  <si>
+    <t>JANI WATI</t>
+  </si>
+  <si>
+    <t>ARIEF RUDIHARTO</t>
+  </si>
+  <si>
+    <t>RAIMAR YOUSNAIDI, S. Hut.</t>
+  </si>
+  <si>
+    <t>JUMAININGSIH</t>
+  </si>
+  <si>
+    <t>DEKKI, S.T., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Drs. H. ABU NAIM</t>
+  </si>
+  <si>
+    <t>DEFI HASAN</t>
+  </si>
+  <si>
+    <t>VICTOR SALIM, S.E.</t>
+  </si>
+  <si>
+    <t>Dr.H JUHAINI ALIE, M.M.</t>
+  </si>
+  <si>
+    <t>MGS. H. ANWAR HUSIN UMRIE, SE., M.Si.</t>
+  </si>
+  <si>
+    <t>NING ZAHARA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ISKANDAR, S.H.</t>
+  </si>
+  <si>
+    <t>ZAMHARI</t>
+  </si>
+  <si>
+    <t>RIZKA ANUGRAH NUR, S.H.</t>
+  </si>
+  <si>
+    <t>MUHAMAD ARIF GUNAWAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>RATNAWILIS SALEH, S.ST.</t>
+  </si>
+  <si>
+    <t>EDWIN SAPRIL</t>
+  </si>
+  <si>
+    <t>NORMANSYAH, S.H.</t>
+  </si>
+  <si>
+    <t>DECKY LESMANA, S.K.M.</t>
+  </si>
+  <si>
+    <t>NAJAT KAILANI, M. Kes.</t>
+  </si>
+  <si>
+    <t>HAPRIANTI</t>
+  </si>
+  <si>
     <t>160003</t>
   </si>
   <si>
     <t>SUMATERA SELATAN 3</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>OGAN ILIR</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>OGAN KOMERING ILIR</t>
   </si>
   <si>
     <t>MERI, S.Pd.</t>
   </si>
   <si>
     <t>AZIZ ARI SAPUTRA</t>
   </si>
   <si>
     <t>AISSYIYA FANI GOZALI</t>
@@ -1001,50 +1676,374 @@
   <si>
     <t>RIRIN SEPTIANI, S.I.P.</t>
   </si>
   <si>
     <t>KUSUMA DEWI</t>
   </si>
   <si>
     <t>ALEX GHOZI</t>
   </si>
   <si>
     <t>SONEDI ARIANSYAH. S.Sos.I., S.H.</t>
   </si>
   <si>
     <t>TRISNO OKONISATOR</t>
   </si>
   <si>
     <t>AMARINA DWI PURWANTI ,S.I.P.</t>
   </si>
   <si>
     <t>NAHNU</t>
   </si>
   <si>
     <t>DINI  RAMAYANTI</t>
   </si>
   <si>
+    <t>160008</t>
+  </si>
+  <si>
+    <t>SUMATERA SELATAN 8</t>
+  </si>
+  <si>
+    <t>1673</t>
+  </si>
+  <si>
+    <t>KOTA LUBUK LINGGAU</t>
+  </si>
+  <si>
+    <t>1605</t>
+  </si>
+  <si>
+    <t>MUSI RAWAS</t>
+  </si>
+  <si>
+    <t>1613</t>
+  </si>
+  <si>
+    <t>MUSI RAWAS UTARA</t>
+  </si>
+  <si>
+    <t>ELVARIA NOVIANTI</t>
+  </si>
+  <si>
+    <t>ZULPIKAR, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>DEBY SUSANTO</t>
+  </si>
+  <si>
+    <t>TAUFIK ANWAR, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Ir. ARJUNA JIPRI</t>
+  </si>
+  <si>
+    <t>PUTRI MONALISA</t>
+  </si>
+  <si>
+    <t>M. ROMLI, S.Sos.</t>
+  </si>
+  <si>
+    <t>RICA NOVLIANTY</t>
+  </si>
+  <si>
+    <t>FERNANDA TATRIYANSYAH, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. SOLEHAN ISMAIL</t>
+  </si>
+  <si>
+    <t>SUNANTO, S.H.I</t>
+  </si>
+  <si>
+    <t>MOCH. RIZKY TRI SAPUTRA</t>
+  </si>
+  <si>
+    <t>ELSA OKTAVIA</t>
+  </si>
+  <si>
+    <t>MEDIAN RISKA</t>
+  </si>
+  <si>
+    <t>Ir. SONNY RAHMAD WIDODO</t>
+  </si>
+  <si>
+    <t>Ir. ISTIWAN</t>
+  </si>
+  <si>
+    <t>Dra. Hj. RITA SURYANI</t>
+  </si>
+  <si>
+    <t>SANTI ASRI, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Ir. RICHARDO</t>
+  </si>
+  <si>
+    <t>TUTIK SRI WAHYUNI</t>
+  </si>
+  <si>
+    <t>JUANDA, S.E., M.I.Kom.</t>
+  </si>
+  <si>
+    <t>Hasbi Asadiki, S.Sos.</t>
+  </si>
+  <si>
+    <t>H. Ahmad Bakri, S.Ag., M.Si.</t>
+  </si>
+  <si>
+    <t>Dhia Rusvita</t>
+  </si>
+  <si>
+    <t>Mohammad Al Amin, S.Si.</t>
+  </si>
+  <si>
+    <t>Chekriando Pradillah, S.E.</t>
+  </si>
+  <si>
+    <t>Hamidah</t>
+  </si>
+  <si>
+    <t>Lida Yanto, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>Ir. H. HENDRA GUNAWAN, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>Hj. SUZANA J</t>
+  </si>
+  <si>
+    <t>HENDRA, A.Md.</t>
+  </si>
+  <si>
+    <t>RIA KUSMITASARI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YAMIN, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>ERNA SURYANINGSIH</t>
+  </si>
+  <si>
+    <t>OKTA SUPERLIN LINCOLN</t>
+  </si>
+  <si>
+    <t>Dahrial, S.P.</t>
+  </si>
+  <si>
+    <t>ADEK IRWAN, S.Pd</t>
+  </si>
+  <si>
+    <t>Miranda Situmorang, S.Ak</t>
+  </si>
+  <si>
+    <t>Repada Arvan Damanik</t>
+  </si>
+  <si>
+    <t>holindra</t>
+  </si>
+  <si>
+    <t>Ocvita Mayangsari</t>
+  </si>
+  <si>
+    <t>huzaimah</t>
+  </si>
+  <si>
+    <t>DARUSSALAM MALIK, S.Pd.I., M.A.P.</t>
+  </si>
+  <si>
+    <t>YAMAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>JULI SUSILA, S.I.P.</t>
+  </si>
+  <si>
+    <t>SYAFARUDDIN</t>
+  </si>
+  <si>
+    <t>KORI FITRIA NANDA, S.I.P.</t>
+  </si>
+  <si>
+    <t>Dr. H. MERISMON, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>H. M. SUBHAN, S.E.</t>
+  </si>
+  <si>
+    <t>SUMARTINI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>AMELIA OKTARIANI, S.Akun.</t>
+  </si>
+  <si>
+    <t>ARIS SEPTIANSYA, A.Md.Kep</t>
+  </si>
+  <si>
+    <t>SULASTRI, S.Pd.</t>
+  </si>
+  <si>
+    <t>BEMBI PERDANA, S.T.</t>
+  </si>
+  <si>
+    <t>AL IMRON</t>
+  </si>
+  <si>
+    <t>YULINDA ARIYANI</t>
+  </si>
+  <si>
+    <t>MANSYUR DANIEL</t>
+  </si>
+  <si>
+    <t>APRILLIA FITRIANIS</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZULKARNAIN</t>
+  </si>
+  <si>
+    <t>TITIN MARLINAH</t>
+  </si>
+  <si>
+    <t>SUPOMO</t>
+  </si>
+  <si>
+    <t>Rita Vusvita</t>
+  </si>
+  <si>
+    <t>ERWANTO JAYA, S.H.</t>
+  </si>
+  <si>
+    <t>SRI PUJI ASTUTI</t>
+  </si>
+  <si>
+    <t>SUCI APRIANTIN</t>
+  </si>
+  <si>
+    <t>RM RAMADHON NUGROHO</t>
+  </si>
+  <si>
+    <t>PUJI SUTIYONO</t>
+  </si>
+  <si>
+    <t>FAJAR SUWARSONO</t>
+  </si>
+  <si>
+    <t>Toyeb Rakembang, S.Ag.</t>
+  </si>
+  <si>
+    <t>Wahyu Sumadi</t>
+  </si>
+  <si>
+    <t>Yenny Puspita sari, S.S., M.M.</t>
+  </si>
+  <si>
+    <t>Muhammad Ibrahim</t>
+  </si>
+  <si>
+    <t>Rusmiyati</t>
+  </si>
+  <si>
+    <t>Rusmiati</t>
+  </si>
+  <si>
+    <t>I Wayan Kocap, M.Si.</t>
+  </si>
+  <si>
+    <t>Novriyadi, S.E.</t>
+  </si>
+  <si>
+    <t>Anton sastra</t>
+  </si>
+  <si>
+    <t>Eem Murtisari</t>
+  </si>
+  <si>
+    <t>Herlina, S.Psi., Psikolog</t>
+  </si>
+  <si>
+    <t>Asnawi Mangku Alam</t>
+  </si>
+  <si>
+    <t>Ricki Ratubi</t>
+  </si>
+  <si>
+    <t>ERLANGGA, S.H, M.Si</t>
+  </si>
+  <si>
+    <t>Hj. LINDAWATI ALI KONANG, S.E.</t>
+  </si>
+  <si>
+    <t>INTIFADHAH, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>H. Azhari, S.T.</t>
+  </si>
+  <si>
+    <t>SYAMSUL ALI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>OKTA RINA</t>
+  </si>
+  <si>
+    <t>ENDAH AYU WARDANI</t>
+  </si>
+  <si>
+    <t>Drs. PIDARONA</t>
+  </si>
+  <si>
+    <t>SINDI SINTIA</t>
+  </si>
+  <si>
+    <t>AFRIZAL</t>
+  </si>
+  <si>
+    <t>AMRI</t>
+  </si>
+  <si>
+    <t>DWI IRMAYANTI</t>
+  </si>
+  <si>
+    <t>Dr. KHALISAH HAYATUDDIN, S.H., M.Hum.</t>
+  </si>
+  <si>
+    <t>RUSDI LAILI, S.Sos., M.Si</t>
+  </si>
+  <si>
+    <t>SAPARYANTO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>KARYADI</t>
+  </si>
+  <si>
+    <t>BADRULLAH DAUD KOHAR</t>
+  </si>
+  <si>
+    <t>A TRYS NOFANDY</t>
+  </si>
+  <si>
+    <t>UMMI RISMADEWI,S.Pd.I</t>
+  </si>
+  <si>
     <t>160004</t>
   </si>
   <si>
     <t>SUMATERA SELATAN 4</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>OGAN KOMERING ULU TIMUR</t>
   </si>
   <si>
     <t>Dra. Hj. NILAWATI</t>
   </si>
   <si>
     <t>SYAHRI, S.Ag., M.M.</t>
   </si>
   <si>
     <t>SOLIKIN</t>
   </si>
   <si>
     <t>SITI NURSILAH, A.Md.</t>
   </si>
   <si>
     <t>WILLY  AMDANA, S.T.</t>
@@ -1259,50 +2258,353 @@
   <si>
     <t>SUPANGAT</t>
   </si>
   <si>
     <t>IMROATUS SHOLEHA</t>
   </si>
   <si>
     <t>NITA RUSMALASARI</t>
   </si>
   <si>
     <t>MARIO MORA</t>
   </si>
   <si>
     <t>A. WAHAB NANAWI</t>
   </si>
   <si>
     <t>M. WIRATAMA YUDHA, S.T.</t>
   </si>
   <si>
     <t>SUNNAH NBU, S.H., M.H.</t>
   </si>
   <si>
     <t>EMMY HELDA</t>
   </si>
   <si>
+    <t>160005</t>
+  </si>
+  <si>
+    <t>SUMATERA SELATAN 5</t>
+  </si>
+  <si>
+    <t>1601</t>
+  </si>
+  <si>
+    <t>OGAN KOMERING ULU</t>
+  </si>
+  <si>
+    <t>1609</t>
+  </si>
+  <si>
+    <t>OGAN KOMERING ULU SELATAN</t>
+  </si>
+  <si>
+    <t>FATHAN QORIBI, S.T.</t>
+  </si>
+  <si>
+    <t>WELANDY KESUMA</t>
+  </si>
+  <si>
+    <t>DINDA AULIA JAYATRI</t>
+  </si>
+  <si>
+    <t>RIZQ SALSABILA AZALIA</t>
+  </si>
+  <si>
+    <t>EFRIANSYAH</t>
+  </si>
+  <si>
+    <t>MONALISA</t>
+  </si>
+  <si>
+    <t>GSCB. REZA FAHLIPI BAKHTIAR, S.I.P.</t>
+  </si>
+  <si>
+    <t>SRI MULYADI, SE., M.Si.</t>
+  </si>
+  <si>
+    <t>SUSILAWATI, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>A. SYUKRI HOLIL, S.I.P., M.Si.</t>
+  </si>
+  <si>
+    <t>KENNY</t>
+  </si>
+  <si>
+    <t>AROHANASARI, S.H.</t>
+  </si>
+  <si>
+    <t>MUTIA NURLAILI, S.E.</t>
+  </si>
+  <si>
+    <t>NADIRSYAH TANZILI, S.E.</t>
+  </si>
+  <si>
+    <t>H. FAHLEVI MAIZANO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Hj. TINA MALINDA, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>SAMSUN TAMAN, S.E.</t>
+  </si>
+  <si>
+    <t>H. SAICHOE GOENAWAN MOESLIMIN, S.H.</t>
+  </si>
+  <si>
+    <t>RETI ANGGRAINI PUTRI LESTARI</t>
+  </si>
+  <si>
+    <t>EKA DIANA SARY</t>
+  </si>
+  <si>
+    <t>YOPI NUGRAHA RAMDHANI</t>
+  </si>
+  <si>
+    <t>Andie Dinialdie, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Heru Prayogo, S.H.</t>
+  </si>
+  <si>
+    <t>Erlina Virgosia, S.P.</t>
+  </si>
+  <si>
+    <t>Aprili Mauludin, S.Kom.</t>
+  </si>
+  <si>
+    <t>Fira Rahmawati</t>
+  </si>
+  <si>
+    <t>YETTI INDRIANA, S.Sos.</t>
+  </si>
+  <si>
+    <t>Ilham Wahyudi Saputra</t>
+  </si>
+  <si>
+    <t>YENNY ELITA, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>ANDRI FITRIANSYAH, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>MELLA FADILLAH</t>
+  </si>
+  <si>
+    <t>DIAN NUGRAHA</t>
+  </si>
+  <si>
+    <t>ADHA RYAN TAMA, S.P.</t>
+  </si>
+  <si>
+    <t>SEFTIA MUDRIKA PUTRI</t>
+  </si>
+  <si>
+    <t>ADHI MARZA, S.Pi.</t>
+  </si>
+  <si>
+    <t>MUHKAMAT ARIF</t>
+  </si>
+  <si>
+    <t>Ir. ACHMAD SUDIRMAN, M.M., M.T.</t>
+  </si>
+  <si>
+    <t>AJID ABDULMAJID</t>
+  </si>
+  <si>
+    <t>ATIKAH</t>
+  </si>
+  <si>
+    <t>HARMANSYAH, S.E.</t>
+  </si>
+  <si>
+    <t>HAFIZ FADILAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>AHMIDA RUSDIANA</t>
+  </si>
+  <si>
+    <t>HERAWATI</t>
+  </si>
+  <si>
+    <t>AHMAD DAHLAN</t>
+  </si>
+  <si>
+    <t>MARTINA WATI</t>
+  </si>
+  <si>
+    <t>SAPRIADI</t>
+  </si>
+  <si>
+    <t>AMRON</t>
+  </si>
+  <si>
+    <t>AHDIAT, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>PUTRI ARLISYA</t>
+  </si>
+  <si>
+    <t>EVI KUSUMA</t>
+  </si>
+  <si>
+    <t>RICHARD FABRIAN</t>
+  </si>
+  <si>
+    <t>INDRAJAYA HAKKIE</t>
+  </si>
+  <si>
+    <t>BAHRONI, S.Pd.</t>
+  </si>
+  <si>
+    <t>DINA FITRIANA</t>
+  </si>
+  <si>
+    <t>ISKANDAR</t>
+  </si>
+  <si>
+    <t>MUNARWAN</t>
+  </si>
+  <si>
+    <t>INDAH KURNIAWATI</t>
+  </si>
+  <si>
+    <t>DINDA LESTARI</t>
+  </si>
+  <si>
+    <t>HERIYANTO, S.H.</t>
+  </si>
+  <si>
+    <t>DINAWATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>Mirza</t>
+  </si>
+  <si>
+    <t>Nani Afril Lianty, S.E.</t>
+  </si>
+  <si>
+    <t>Shinta Roilan</t>
+  </si>
+  <si>
+    <t>Eka Safitri, A.Md.</t>
+  </si>
+  <si>
+    <t>Armada Manaf</t>
+  </si>
+  <si>
+    <t>Evri Tantiza</t>
+  </si>
+  <si>
+    <t>Zulmi Oganda</t>
+  </si>
+  <si>
+    <t>ASRI ZULKONI. HS</t>
+  </si>
+  <si>
+    <t>DEBI HARLIANTARA</t>
+  </si>
+  <si>
+    <t>NENI KUSNELI</t>
+  </si>
+  <si>
+    <t>ELI SUSANTI</t>
+  </si>
+  <si>
+    <t>ISYANA LONITASARI, S.H.</t>
+  </si>
+  <si>
+    <t>Dra. Hj. INDRAWATI, M.H.</t>
+  </si>
+  <si>
+    <t>MUKODDISO</t>
+  </si>
+  <si>
+    <t>IMAM MUFAHIR</t>
+  </si>
+  <si>
+    <t>DESI RATNA SARI</t>
+  </si>
+  <si>
+    <t>HERLI B</t>
+  </si>
+  <si>
+    <t>CHANDRA EKA PUTRA, S.H.</t>
+  </si>
+  <si>
+    <t>M. MAYZAL KURNIAWAN</t>
+  </si>
+  <si>
+    <t>KHOIRIAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>MARDANI, S.H.</t>
+  </si>
+  <si>
+    <t>RR. YULIFA WORO PRAWESTI</t>
+  </si>
+  <si>
+    <t>BAHARUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>NOVA RIZKA PRATAMA</t>
+  </si>
+  <si>
+    <t>RAINALDO RAFELSON SUHENDRI</t>
+  </si>
+  <si>
+    <t>AT THAHIRAH PUTRI LESTARI</t>
+  </si>
+  <si>
+    <t>ARYO DILAH</t>
+  </si>
+  <si>
+    <t>ANTONIUS INDRAJAYA, A.Md</t>
+  </si>
+  <si>
+    <t>BADRIAH</t>
+  </si>
+  <si>
+    <t>RISKI ADIYANSYAH</t>
+  </si>
+  <si>
+    <t>Drs. TAUFIK SYAHRIAL E, M.M.</t>
+  </si>
+  <si>
+    <t>CHAIRUMAN GUNAWAN</t>
+  </si>
+  <si>
+    <t>Dra. LIA TIRTAYANA, M.Si.</t>
+  </si>
+  <si>
+    <t>YULIANTI, S.E.</t>
+  </si>
+  <si>
+    <t>LUCKY PERMANA, S.E.</t>
+  </si>
+  <si>
     <t>160006</t>
   </si>
   <si>
     <t>SUMATERA SELATAN 6</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>KOTA PRABUMULIH</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>MUARA ENIM</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>PENUKAL ABAB LEMATANG ILIR</t>
   </si>
   <si>
     <t>MUHAMAD CANDRA, S.H.</t>
@@ -1640,372 +2942,402 @@
   <si>
     <t>EPA RISTIKA</t>
   </si>
   <si>
     <t>IVAND DESSY ANDREANTO, S.H.</t>
   </si>
   <si>
     <t>YUSRI, S.E.</t>
   </si>
   <si>
     <t>CHRISTINA</t>
   </si>
   <si>
     <t>ABI RAHMAT RIZKI</t>
   </si>
   <si>
     <t>HERY GUSTIWAN, S.T., M.Si.</t>
   </si>
   <si>
     <t>WINDA  VURWASIH, S. Kep.</t>
   </si>
   <si>
     <t>H. ZAINAL ARIFIN HS, M.M.</t>
   </si>
   <si>
-    <t>160008</t>
-[...320 lines deleted...]
-    <t>UMMI RISMADEWI,S.Pd.I</t>
+    <t>160007</t>
+  </si>
+  <si>
+    <t>SUMATERA SELATAN 7</t>
+  </si>
+  <si>
+    <t>1611</t>
+  </si>
+  <si>
+    <t>EMPAT LAWANG</t>
+  </si>
+  <si>
+    <t>1672</t>
+  </si>
+  <si>
+    <t>KOTA PAGAR ALAM</t>
+  </si>
+  <si>
+    <t>1604</t>
+  </si>
+  <si>
+    <t>LAHAT</t>
+  </si>
+  <si>
+    <t>M. OKTAFIANSYAH, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>PARISMAN</t>
+  </si>
+  <si>
+    <t>EMILA SHOLIHA</t>
+  </si>
+  <si>
+    <t>MARWAN MANSYUR, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIZAL</t>
+  </si>
+  <si>
+    <t>Dr. SITI HANIPAH</t>
+  </si>
+  <si>
+    <t>TEDI LESMONO, S.E.</t>
+  </si>
+  <si>
+    <t>AGUSTIAN</t>
+  </si>
+  <si>
+    <t>Hj. RIWI, S.Pd.</t>
+  </si>
+  <si>
+    <t>SAIFUDIN ASWARI RIVAI, S.E.</t>
+  </si>
+  <si>
+    <t>ALMEIDIANSYAH</t>
+  </si>
+  <si>
+    <t>MIRTANSONO, S.E.</t>
+  </si>
+  <si>
+    <t>INI SRI INDAH</t>
+  </si>
+  <si>
+    <t>DEVI RISLAINI</t>
+  </si>
+  <si>
+    <t>DENI NOVEGA</t>
+  </si>
+  <si>
+    <t>IDIUS HAMZAH</t>
+  </si>
+  <si>
+    <t>YUMISAH, S.E.</t>
+  </si>
+  <si>
+    <t>YUDHA HERMAWAN</t>
+  </si>
+  <si>
+    <t>FERRY MAULANA</t>
+  </si>
+  <si>
+    <t>YERI MEDIANSYAH, S.H.</t>
+  </si>
+  <si>
+    <t>ADE KURNIAWAN, A.Md.</t>
+  </si>
+  <si>
+    <t>STELLA DIA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>DEDI CANDERA, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. SUMIATI, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>David Hadrianto Aljufri, S.H.</t>
+  </si>
+  <si>
+    <t>Iis Ledy Febrilisa, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>Tanhar Effendi, S.H.</t>
+  </si>
+  <si>
+    <t>Desmar Panggarbesi, S.T.</t>
+  </si>
+  <si>
+    <t>Ruslan Abdul Gani, S.E.</t>
+  </si>
+  <si>
+    <t>Nisdiarti, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. Safrudin, M.Si.</t>
+  </si>
+  <si>
+    <t>Alkhodri, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>DIDI EPRIADI, S.H.</t>
+  </si>
+  <si>
+    <t>MISNAN HARTONO, S.H.</t>
+  </si>
+  <si>
+    <t>DIAN NOFRIANAH, A.Md.</t>
+  </si>
+  <si>
+    <t>SUKARTA</t>
+  </si>
+  <si>
+    <t>ALFRENZI PANGGAR BESI, S.Si.</t>
+  </si>
+  <si>
+    <t>MARYULI ANGGRENI</t>
+  </si>
+  <si>
+    <t>YEDIMANSYAH</t>
+  </si>
+  <si>
+    <t>JONI RIKO</t>
+  </si>
+  <si>
+    <t>ADELIA FEBRI SANDRA</t>
+  </si>
+  <si>
+    <t>ANDRIAN FAREF RAHMAT</t>
+  </si>
+  <si>
+    <t>LENI, S.PD.</t>
+  </si>
+  <si>
+    <t>ABDUL FIKRI YANTO, S.Th.I., M.Ag</t>
+  </si>
+  <si>
+    <t>H. M. EDUAR KOHAR, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>RINI APRIANI, S.Pd.</t>
+  </si>
+  <si>
+    <t>APRIYUDI HARDIAN, S.T.</t>
+  </si>
+  <si>
+    <t>WIGIANTI</t>
+  </si>
+  <si>
+    <t>AISYAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>ZURKANI</t>
+  </si>
+  <si>
+    <t>GUNAWAN, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IKHSAN</t>
+  </si>
+  <si>
+    <t>MOHD. SOFYAN</t>
+  </si>
+  <si>
+    <t>YENI SUSANTI</t>
+  </si>
+  <si>
+    <t>PARLIZA HENDRAWAN</t>
+  </si>
+  <si>
+    <t>HAYATI NOOR</t>
+  </si>
+  <si>
+    <t>PIPA SARDI</t>
+  </si>
+  <si>
+    <t>SASTRA WIJAYA</t>
+  </si>
+  <si>
+    <t>NURPALINA, S.H.</t>
+  </si>
+  <si>
+    <t>SELAMAT RAHARJO</t>
+  </si>
+  <si>
+    <t>VINA MUSTIKA</t>
+  </si>
+  <si>
+    <t>BOGY DHARMA SANDI</t>
+  </si>
+  <si>
+    <t>DALINA</t>
+  </si>
+  <si>
+    <t>DIO WIJAYA</t>
+  </si>
+  <si>
+    <t>ELLIAWATI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>EFIN MEIZER</t>
+  </si>
+  <si>
+    <t>Persi, S.E.</t>
+  </si>
+  <si>
+    <t>Ade Irma Liza, S.E.</t>
+  </si>
+  <si>
+    <t>Juanda Hanafiah, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>Idianto Rasyid, S.E.</t>
+  </si>
+  <si>
+    <t>Lina Fernandes, S.H.</t>
+  </si>
+  <si>
+    <t>Rustam Effendi, S.A.P.</t>
+  </si>
+  <si>
+    <t>Lidia Nopita Sari</t>
+  </si>
+  <si>
+    <t>Mierwan</t>
+  </si>
+  <si>
+    <t>TAUFIKOR RAHMAN, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>Sinarwan</t>
+  </si>
+  <si>
+    <t>Margarita Kusuma Putri</t>
+  </si>
+  <si>
+    <t>Apson Maidi, S.H.</t>
+  </si>
+  <si>
+    <t>INDAH SUKMA SUGIARTI</t>
+  </si>
+  <si>
+    <t>KIKY SUBAGIO</t>
+  </si>
+  <si>
+    <t>SAKUNI</t>
+  </si>
+  <si>
+    <t>BRAVITASARI NAFTHALIA</t>
+  </si>
+  <si>
+    <t>A Hasanusi DR</t>
+  </si>
+  <si>
+    <t>EKO FEBRIANSYAH</t>
+  </si>
+  <si>
+    <t>SINTA PUJI ASTUTI</t>
+  </si>
+  <si>
+    <t>TRI WULANDARI</t>
+  </si>
+  <si>
+    <t>Rusdi Hartono Somad</t>
+  </si>
+  <si>
+    <t>MUHAMMAD PSAKE PAMUNGKAS SAKTI, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>SARYONO ANWAR</t>
+  </si>
+  <si>
+    <t>PARIDA SRIWANTI</t>
+  </si>
+  <si>
+    <t>Ir. BAMBANG ERAWAN</t>
+  </si>
+  <si>
+    <t>ARDIANSYAH WAHAB</t>
+  </si>
+  <si>
+    <t>LISBERTY</t>
+  </si>
+  <si>
+    <t>MARIZKA SUCILIA, S.E</t>
+  </si>
+  <si>
+    <t>RUDI HARTONO</t>
+  </si>
+  <si>
+    <t>FERDI KUSNAIDI, A.Md</t>
+  </si>
+  <si>
+    <t>ERLYATI.S</t>
+  </si>
+  <si>
+    <t>TONIZAL,S.H.</t>
+  </si>
+  <si>
+    <t>BAMBANG IRAWAN</t>
+  </si>
+  <si>
+    <t>KARTINI</t>
+  </si>
+  <si>
+    <t>HUDARI ADNAN</t>
+  </si>
+  <si>
+    <t>NETI HARTITAH</t>
+  </si>
+  <si>
+    <t>ANDI WIRA, S.H.</t>
+  </si>
+  <si>
+    <t>AMIRULLAH LATIF, S.Pd</t>
+  </si>
+  <si>
+    <t>NOLA</t>
+  </si>
+  <si>
+    <t>YANDI</t>
+  </si>
+  <si>
+    <t>RIZA PAHLEVI</t>
+  </si>
+  <si>
+    <t>JULIA  ANJANI  PUTRI, S.K.G.</t>
+  </si>
+  <si>
+    <t>RUDI</t>
+  </si>
+  <si>
+    <t>MARYATI, M.M.</t>
   </si>
   <si>
     <t>160009</t>
   </si>
   <si>
     <t>SUMATERA SELATAN 9</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>MUSI BANYUASIN</t>
   </si>
   <si>
     <t>JUNSAK HASANUDIN, S.E.</t>
   </si>
   <si>
     <t>DESI RAHMITA RAMBE</t>
   </si>
   <si>
     <t>ROHMAN</t>
   </si>
   <si>
     <t>AGUS SYAHPUTRA,M.Sc.</t>
   </si>
@@ -2220,1382 +3552,50 @@
     <t>ALI HANAFIAH, S.H.</t>
   </si>
   <si>
     <t>Ir. H. Sudirman MN, M.Sc</t>
   </si>
   <si>
     <t>H. KAMALUDDIN UMAR, S.E.</t>
   </si>
   <si>
     <t>Hj. Elisna, S.E., M.Si.</t>
   </si>
   <si>
     <t>H. Edwar, S.T., M.Si.</t>
   </si>
   <si>
     <t>LATIPAH</t>
   </si>
   <si>
     <t>MOHAMMAD YASSER ARAFAT, M.M.</t>
   </si>
   <si>
     <t>DODY YUSPIKA, S.H.</t>
   </si>
   <si>
     <t>LATIFA RAHMINI</t>
-  </si>
-[...1330 lines deleted...]
-    <t>MARYATI, M.M.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -3978,60 +3978,60 @@
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>530</v>
+        <v>542</v>
       </c>
       <c r="D2" t="s">
-        <v>531</v>
+        <v>543</v>
       </c>
       <c r="E2" t="s">
-        <v>532</v>
+        <v>544</v>
       </c>
       <c r="F2" t="s">
-        <v>533</v>
+        <v>545</v>
       </c>
       <c r="G2">
         <v>10359</v>
       </c>
       <c r="H2">
         <v>10082</v>
       </c>
       <c r="I2">
         <v>7917</v>
       </c>
       <c r="J2">
         <v>31651</v>
       </c>
       <c r="K2">
         <v>15798</v>
       </c>
       <c r="L2">
         <v>777</v>
       </c>
       <c r="M2">
         <v>2483</v>
       </c>
       <c r="N2">
         <v>23122</v>
       </c>
@@ -4055,60 +4055,60 @@
       </c>
       <c r="U2">
         <v>736</v>
       </c>
       <c r="V2">
         <v>241</v>
       </c>
       <c r="W2">
         <v>904</v>
       </c>
       <c r="X2">
         <v>124</v>
       </c>
       <c r="Y2">
         <v>125357</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
-        <v>530</v>
+        <v>542</v>
       </c>
       <c r="D3" t="s">
-        <v>531</v>
+        <v>543</v>
       </c>
       <c r="E3" t="s">
-        <v>534</v>
+        <v>546</v>
       </c>
       <c r="F3" t="s">
-        <v>535</v>
+        <v>547</v>
       </c>
       <c r="G3">
         <v>24968</v>
       </c>
       <c r="H3">
         <v>41346</v>
       </c>
       <c r="I3">
         <v>17458</v>
       </c>
       <c r="J3">
         <v>53520</v>
       </c>
       <c r="K3">
         <v>30719</v>
       </c>
       <c r="L3">
         <v>810</v>
       </c>
       <c r="M3">
         <v>2218</v>
       </c>
       <c r="N3">
         <v>27461</v>
       </c>
@@ -4132,60 +4132,60 @@
       </c>
       <c r="U3">
         <v>527</v>
       </c>
       <c r="V3">
         <v>378</v>
       </c>
       <c r="W3">
         <v>2218</v>
       </c>
       <c r="X3">
         <v>213</v>
       </c>
       <c r="Y3">
         <v>244411</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
       <c r="C4" t="s">
-        <v>530</v>
+        <v>542</v>
       </c>
       <c r="D4" t="s">
-        <v>531</v>
+        <v>543</v>
       </c>
       <c r="E4" t="s">
-        <v>536</v>
+        <v>548</v>
       </c>
       <c r="F4" t="s">
-        <v>537</v>
+        <v>549</v>
       </c>
       <c r="G4">
         <v>3450</v>
       </c>
       <c r="H4">
         <v>14982</v>
       </c>
       <c r="I4">
         <v>40600</v>
       </c>
       <c r="J4">
         <v>9684</v>
       </c>
       <c r="K4">
         <v>10480</v>
       </c>
       <c r="L4">
         <v>885</v>
       </c>
       <c r="M4">
         <v>1454</v>
       </c>
       <c r="N4">
         <v>10068</v>
       </c>
@@ -4288,57 +4288,57 @@
         <v>494541</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>533</v>
+        <v>545</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>535</v>
+        <v>547</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>537</v>
+        <v>549</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
@@ -4369,189 +4369,189 @@
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3">
         <v>1574</v>
       </c>
       <c r="E3">
         <v>3530</v>
       </c>
       <c r="F3">
         <v>796</v>
       </c>
       <c r="G3">
         <v>5900</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>538</v>
+        <v>550</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4">
         <v>3331</v>
       </c>
       <c r="E4">
         <v>5659</v>
       </c>
       <c r="F4">
         <v>846</v>
       </c>
       <c r="G4">
         <v>9836</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>539</v>
+        <v>551</v>
       </c>
       <c r="C5" t="s">
         <v>38</v>
       </c>
       <c r="D5">
         <v>2270</v>
       </c>
       <c r="E5">
         <v>4582</v>
       </c>
       <c r="F5">
         <v>847</v>
       </c>
       <c r="G5">
         <v>7699</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>540</v>
+        <v>552</v>
       </c>
       <c r="C6" t="s">
         <v>38</v>
       </c>
       <c r="D6">
         <v>1938</v>
       </c>
       <c r="E6">
         <v>6900</v>
       </c>
       <c r="F6">
         <v>182</v>
       </c>
       <c r="G6">
         <v>9020</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>541</v>
+        <v>553</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7">
         <v>798</v>
       </c>
       <c r="E7">
         <v>512</v>
       </c>
       <c r="F7">
         <v>537</v>
       </c>
       <c r="G7">
         <v>1847</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>542</v>
+        <v>554</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8">
         <v>160</v>
       </c>
       <c r="E8">
         <v>113</v>
       </c>
       <c r="F8">
         <v>70</v>
       </c>
       <c r="G8">
         <v>343</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>543</v>
+        <v>555</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9">
         <v>105</v>
       </c>
       <c r="E9">
         <v>110</v>
       </c>
       <c r="F9">
         <v>30</v>
       </c>
       <c r="G9">
         <v>245</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>544</v>
+        <v>556</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10">
         <v>183</v>
       </c>
       <c r="E10">
         <v>3562</v>
       </c>
       <c r="F10">
         <v>142</v>
       </c>
       <c r="G10">
         <v>3887</v>
       </c>
     </row>
     <row r="11"/>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
@@ -4577,189 +4577,189 @@
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13">
         <v>3130</v>
       </c>
       <c r="E13">
         <v>6656</v>
       </c>
       <c r="F13">
         <v>1550</v>
       </c>
       <c r="G13">
         <v>11336</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>545</v>
+        <v>557</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14">
         <v>3178</v>
       </c>
       <c r="E14">
         <v>24689</v>
       </c>
       <c r="F14">
         <v>970</v>
       </c>
       <c r="G14">
         <v>28837</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>546</v>
+        <v>558</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
         <v>2103</v>
       </c>
       <c r="E15">
         <v>5278</v>
       </c>
       <c r="F15">
         <v>11689</v>
       </c>
       <c r="G15">
         <v>19070</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>547</v>
+        <v>559</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
         <v>780</v>
       </c>
       <c r="E16">
         <v>2910</v>
       </c>
       <c r="F16">
         <v>270</v>
       </c>
       <c r="G16">
         <v>3960</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>548</v>
+        <v>560</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>318</v>
       </c>
       <c r="E17">
         <v>943</v>
       </c>
       <c r="F17">
         <v>119</v>
       </c>
       <c r="G17">
         <v>1380</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>549</v>
+        <v>561</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>194</v>
       </c>
       <c r="E18">
         <v>275</v>
       </c>
       <c r="F18">
         <v>57</v>
       </c>
       <c r="G18">
         <v>526</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>550</v>
+        <v>562</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
         <v>257</v>
       </c>
       <c r="E19">
         <v>366</v>
       </c>
       <c r="F19">
         <v>76</v>
       </c>
       <c r="G19">
         <v>699</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>551</v>
+        <v>563</v>
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20">
         <v>122</v>
       </c>
       <c r="E20">
         <v>229</v>
       </c>
       <c r="F20">
         <v>251</v>
       </c>
       <c r="G20">
         <v>602</v>
       </c>
     </row>
     <row r="21"/>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
@@ -4785,189 +4785,189 @@
       </c>
       <c r="B23" t="s">
         <v>30</v>
       </c>
       <c r="C23" t="s">
         <v>36</v>
       </c>
       <c r="D23">
         <v>2107</v>
       </c>
       <c r="E23">
         <v>5184</v>
       </c>
       <c r="F23">
         <v>1648</v>
       </c>
       <c r="G23">
         <v>8939</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>552</v>
+        <v>564</v>
       </c>
       <c r="C24" t="s">
         <v>38</v>
       </c>
       <c r="D24">
         <v>1781</v>
       </c>
       <c r="E24">
         <v>3613</v>
       </c>
       <c r="F24">
         <v>1422</v>
       </c>
       <c r="G24">
         <v>6816</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>553</v>
+        <v>565</v>
       </c>
       <c r="C25" t="s">
         <v>38</v>
       </c>
       <c r="D25">
         <v>495</v>
       </c>
       <c r="E25">
         <v>1555</v>
       </c>
       <c r="F25">
         <v>647</v>
       </c>
       <c r="G25">
         <v>2697</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>554</v>
+        <v>566</v>
       </c>
       <c r="C26" t="s">
         <v>38</v>
       </c>
       <c r="D26">
         <v>2363</v>
       </c>
       <c r="E26">
         <v>2170</v>
       </c>
       <c r="F26">
         <v>36128</v>
       </c>
       <c r="G26">
         <v>40661</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>555</v>
+        <v>567</v>
       </c>
       <c r="C27" t="s">
         <v>38</v>
       </c>
       <c r="D27">
         <v>290</v>
       </c>
       <c r="E27">
         <v>709</v>
       </c>
       <c r="F27">
         <v>334</v>
       </c>
       <c r="G27">
         <v>1333</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>556</v>
+        <v>568</v>
       </c>
       <c r="C28" t="s">
         <v>38</v>
       </c>
       <c r="D28">
         <v>367</v>
       </c>
       <c r="E28">
         <v>3389</v>
       </c>
       <c r="F28">
         <v>97</v>
       </c>
       <c r="G28">
         <v>3853</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>557</v>
+        <v>569</v>
       </c>
       <c r="C29" t="s">
         <v>38</v>
       </c>
       <c r="D29">
         <v>180</v>
       </c>
       <c r="E29">
         <v>369</v>
       </c>
       <c r="F29">
         <v>196</v>
       </c>
       <c r="G29">
         <v>745</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>558</v>
+        <v>570</v>
       </c>
       <c r="C30" t="s">
         <v>38</v>
       </c>
       <c r="D30">
         <v>334</v>
       </c>
       <c r="E30">
         <v>469</v>
       </c>
       <c r="F30">
         <v>128</v>
       </c>
       <c r="G30">
         <v>931</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
@@ -4993,189 +4993,189 @@
       </c>
       <c r="B33" t="s">
         <v>30</v>
       </c>
       <c r="C33" t="s">
         <v>36</v>
       </c>
       <c r="D33">
         <v>2320</v>
       </c>
       <c r="E33">
         <v>5800</v>
       </c>
       <c r="F33">
         <v>889</v>
       </c>
       <c r="G33">
         <v>9009</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>559</v>
+        <v>571</v>
       </c>
       <c r="C34" t="s">
         <v>38</v>
       </c>
       <c r="D34">
         <v>18646</v>
       </c>
       <c r="E34">
         <v>8706</v>
       </c>
       <c r="F34">
         <v>6014</v>
       </c>
       <c r="G34">
         <v>33366</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>560</v>
+        <v>572</v>
       </c>
       <c r="C35" t="s">
         <v>38</v>
       </c>
       <c r="D35">
         <v>953</v>
       </c>
       <c r="E35">
         <v>3101</v>
       </c>
       <c r="F35">
         <v>661</v>
       </c>
       <c r="G35">
         <v>4715</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>561</v>
+        <v>573</v>
       </c>
       <c r="C36" t="s">
         <v>38</v>
       </c>
       <c r="D36">
         <v>473</v>
       </c>
       <c r="E36">
         <v>992</v>
       </c>
       <c r="F36">
         <v>122</v>
       </c>
       <c r="G36">
         <v>1587</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>562</v>
+        <v>574</v>
       </c>
       <c r="C37" t="s">
         <v>38</v>
       </c>
       <c r="D37">
         <v>5196</v>
       </c>
       <c r="E37">
         <v>28873</v>
       </c>
       <c r="F37">
         <v>1099</v>
       </c>
       <c r="G37">
         <v>35168</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>563</v>
+        <v>575</v>
       </c>
       <c r="C38" t="s">
         <v>38</v>
       </c>
       <c r="D38">
         <v>3845</v>
       </c>
       <c r="E38">
         <v>5348</v>
       </c>
       <c r="F38">
         <v>621</v>
       </c>
       <c r="G38">
         <v>9814</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>564</v>
+        <v>576</v>
       </c>
       <c r="C39" t="s">
         <v>38</v>
       </c>
       <c r="D39">
         <v>122</v>
       </c>
       <c r="E39">
         <v>291</v>
       </c>
       <c r="F39">
         <v>82</v>
       </c>
       <c r="G39">
         <v>495</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>565</v>
+        <v>577</v>
       </c>
       <c r="C40" t="s">
         <v>38</v>
       </c>
       <c r="D40">
         <v>96</v>
       </c>
       <c r="E40">
         <v>409</v>
       </c>
       <c r="F40">
         <v>196</v>
       </c>
       <c r="G40">
         <v>701</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>5</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
@@ -5201,189 +5201,189 @@
       </c>
       <c r="B43" t="s">
         <v>30</v>
       </c>
       <c r="C43" t="s">
         <v>36</v>
       </c>
       <c r="D43">
         <v>1684</v>
       </c>
       <c r="E43">
         <v>2546</v>
       </c>
       <c r="F43">
         <v>781</v>
       </c>
       <c r="G43">
         <v>5011</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>566</v>
+        <v>578</v>
       </c>
       <c r="C44" t="s">
         <v>38</v>
       </c>
       <c r="D44">
         <v>9955</v>
       </c>
       <c r="E44">
         <v>24404</v>
       </c>
       <c r="F44">
         <v>1425</v>
       </c>
       <c r="G44">
         <v>35784</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>567</v>
+        <v>579</v>
       </c>
       <c r="C45" t="s">
         <v>38</v>
       </c>
       <c r="D45">
         <v>2453</v>
       </c>
       <c r="E45">
         <v>1795</v>
       </c>
       <c r="F45">
         <v>7295</v>
       </c>
       <c r="G45">
         <v>11543</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>568</v>
+        <v>580</v>
       </c>
       <c r="C46" t="s">
         <v>38</v>
       </c>
       <c r="D46">
         <v>413</v>
       </c>
       <c r="E46">
         <v>693</v>
       </c>
       <c r="F46">
         <v>301</v>
       </c>
       <c r="G46">
         <v>1407</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>569</v>
+        <v>581</v>
       </c>
       <c r="C47" t="s">
         <v>38</v>
       </c>
       <c r="D47">
         <v>167</v>
       </c>
       <c r="E47">
         <v>151</v>
       </c>
       <c r="F47">
         <v>87</v>
       </c>
       <c r="G47">
         <v>405</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>570</v>
+        <v>582</v>
       </c>
       <c r="C48" t="s">
         <v>38</v>
       </c>
       <c r="D48">
         <v>398</v>
       </c>
       <c r="E48">
         <v>840</v>
       </c>
       <c r="F48">
         <v>434</v>
       </c>
       <c r="G48">
         <v>1672</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>571</v>
+        <v>583</v>
       </c>
       <c r="C49" t="s">
         <v>38</v>
       </c>
       <c r="D49">
         <v>93</v>
       </c>
       <c r="E49">
         <v>72</v>
       </c>
       <c r="F49">
         <v>37</v>
       </c>
       <c r="G49">
         <v>202</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>572</v>
+        <v>584</v>
       </c>
       <c r="C50" t="s">
         <v>38</v>
       </c>
       <c r="D50">
         <v>635</v>
       </c>
       <c r="E50">
         <v>218</v>
       </c>
       <c r="F50">
         <v>120</v>
       </c>
       <c r="G50">
         <v>973</v>
       </c>
     </row>
     <row r="51"/>
     <row r="52">
       <c r="A52">
         <v>6</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
@@ -5409,189 +5409,189 @@
       </c>
       <c r="B53" t="s">
         <v>30</v>
       </c>
       <c r="C53" t="s">
         <v>36</v>
       </c>
       <c r="D53">
         <v>219</v>
       </c>
       <c r="E53">
         <v>213</v>
       </c>
       <c r="F53">
         <v>103</v>
       </c>
       <c r="G53">
         <v>535</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>573</v>
+        <v>585</v>
       </c>
       <c r="C54" t="s">
         <v>38</v>
       </c>
       <c r="D54">
         <v>210</v>
       </c>
       <c r="E54">
         <v>263</v>
       </c>
       <c r="F54">
         <v>541</v>
       </c>
       <c r="G54">
         <v>1014</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2</v>
       </c>
       <c r="B55" t="s">
-        <v>574</v>
+        <v>586</v>
       </c>
       <c r="C55" t="s">
         <v>38</v>
       </c>
       <c r="D55">
         <v>77</v>
       </c>
       <c r="E55">
         <v>97</v>
       </c>
       <c r="F55">
         <v>139</v>
       </c>
       <c r="G55">
         <v>313</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>3</v>
       </c>
       <c r="B56" t="s">
-        <v>575</v>
+        <v>587</v>
       </c>
       <c r="C56" t="s">
         <v>38</v>
       </c>
       <c r="D56">
         <v>172</v>
       </c>
       <c r="E56">
         <v>129</v>
       </c>
       <c r="F56">
         <v>31</v>
       </c>
       <c r="G56">
         <v>332</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>4</v>
       </c>
       <c r="B57" t="s">
-        <v>576</v>
+        <v>588</v>
       </c>
       <c r="C57" t="s">
         <v>38</v>
       </c>
       <c r="D57">
         <v>46</v>
       </c>
       <c r="E57">
         <v>32</v>
       </c>
       <c r="F57">
         <v>23</v>
       </c>
       <c r="G57">
         <v>101</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>577</v>
+        <v>589</v>
       </c>
       <c r="C58" t="s">
         <v>38</v>
       </c>
       <c r="D58">
         <v>13</v>
       </c>
       <c r="E58">
         <v>25</v>
       </c>
       <c r="F58">
         <v>15</v>
       </c>
       <c r="G58">
         <v>53</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>6</v>
       </c>
       <c r="B59" t="s">
-        <v>578</v>
+        <v>590</v>
       </c>
       <c r="C59" t="s">
         <v>38</v>
       </c>
       <c r="D59">
         <v>22</v>
       </c>
       <c r="E59">
         <v>34</v>
       </c>
       <c r="F59">
         <v>7</v>
       </c>
       <c r="G59">
         <v>63</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>7</v>
       </c>
       <c r="B60" t="s">
-        <v>579</v>
+        <v>591</v>
       </c>
       <c r="C60" t="s">
         <v>38</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60">
         <v>17</v>
       </c>
       <c r="F60">
         <v>26</v>
       </c>
       <c r="G60">
         <v>61</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
         <v>12</v>
       </c>
@@ -5617,143 +5617,143 @@
       </c>
       <c r="B63" t="s">
         <v>30</v>
       </c>
       <c r="C63" t="s">
         <v>36</v>
       </c>
       <c r="D63">
         <v>280</v>
       </c>
       <c r="E63">
         <v>747</v>
       </c>
       <c r="F63">
         <v>374</v>
       </c>
       <c r="G63">
         <v>1401</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>580</v>
+        <v>592</v>
       </c>
       <c r="C64" t="s">
         <v>38</v>
       </c>
       <c r="D64">
         <v>1163</v>
       </c>
       <c r="E64">
         <v>821</v>
       </c>
       <c r="F64">
         <v>888</v>
       </c>
       <c r="G64">
         <v>2872</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>581</v>
+        <v>593</v>
       </c>
       <c r="C65" t="s">
         <v>38</v>
       </c>
       <c r="D65">
         <v>688</v>
       </c>
       <c r="E65">
         <v>384</v>
       </c>
       <c r="F65">
         <v>95</v>
       </c>
       <c r="G65">
         <v>1167</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>582</v>
+        <v>594</v>
       </c>
       <c r="C66" t="s">
         <v>38</v>
       </c>
       <c r="D66">
         <v>130</v>
       </c>
       <c r="E66">
         <v>124</v>
       </c>
       <c r="F66">
         <v>43</v>
       </c>
       <c r="G66">
         <v>297</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>583</v>
+        <v>595</v>
       </c>
       <c r="C67" t="s">
         <v>38</v>
       </c>
       <c r="D67">
         <v>184</v>
       </c>
       <c r="E67">
         <v>87</v>
       </c>
       <c r="F67">
         <v>31</v>
       </c>
       <c r="G67">
         <v>302</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>584</v>
+        <v>596</v>
       </c>
       <c r="C68" t="s">
         <v>38</v>
       </c>
       <c r="D68">
         <v>38</v>
       </c>
       <c r="E68">
         <v>55</v>
       </c>
       <c r="F68">
         <v>23</v>
       </c>
       <c r="G68">
         <v>116</v>
       </c>
     </row>
     <row r="69"/>
     <row r="70">
       <c r="A70">
         <v>8</v>
       </c>
       <c r="B70" t="s">
         <v>13</v>
       </c>
@@ -5779,189 +5779,189 @@
       </c>
       <c r="B71" t="s">
         <v>30</v>
       </c>
       <c r="C71" t="s">
         <v>36</v>
       </c>
       <c r="D71">
         <v>1468</v>
       </c>
       <c r="E71">
         <v>1774</v>
       </c>
       <c r="F71">
         <v>505</v>
       </c>
       <c r="G71">
         <v>3747</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1</v>
       </c>
       <c r="B72" t="s">
-        <v>585</v>
+        <v>597</v>
       </c>
       <c r="C72" t="s">
         <v>38</v>
       </c>
       <c r="D72">
         <v>10001</v>
       </c>
       <c r="E72">
         <v>3853</v>
       </c>
       <c r="F72">
         <v>924</v>
       </c>
       <c r="G72">
         <v>14778</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2</v>
       </c>
       <c r="B73" t="s">
-        <v>586</v>
+        <v>598</v>
       </c>
       <c r="C73" t="s">
         <v>38</v>
       </c>
       <c r="D73">
         <v>1454</v>
       </c>
       <c r="E73">
         <v>6580</v>
       </c>
       <c r="F73">
         <v>3940</v>
       </c>
       <c r="G73">
         <v>11974</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>3</v>
       </c>
       <c r="B74" t="s">
-        <v>587</v>
+        <v>599</v>
       </c>
       <c r="C74" t="s">
         <v>38</v>
       </c>
       <c r="D74">
         <v>1256</v>
       </c>
       <c r="E74">
         <v>653</v>
       </c>
       <c r="F74">
         <v>104</v>
       </c>
       <c r="G74">
         <v>2013</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>4</v>
       </c>
       <c r="B75" t="s">
-        <v>588</v>
+        <v>600</v>
       </c>
       <c r="C75" t="s">
         <v>38</v>
       </c>
       <c r="D75">
         <v>197</v>
       </c>
       <c r="E75">
         <v>390</v>
       </c>
       <c r="F75">
         <v>47</v>
       </c>
       <c r="G75">
         <v>634</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>5</v>
       </c>
       <c r="B76" t="s">
-        <v>589</v>
+        <v>601</v>
       </c>
       <c r="C76" t="s">
         <v>38</v>
       </c>
       <c r="D76">
         <v>247</v>
       </c>
       <c r="E76">
         <v>195</v>
       </c>
       <c r="F76">
         <v>44</v>
       </c>
       <c r="G76">
         <v>486</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>6</v>
       </c>
       <c r="B77" t="s">
-        <v>590</v>
+        <v>602</v>
       </c>
       <c r="C77" t="s">
         <v>38</v>
       </c>
       <c r="D77">
         <v>78</v>
       </c>
       <c r="E77">
         <v>94</v>
       </c>
       <c r="F77">
         <v>43</v>
       </c>
       <c r="G77">
         <v>215</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>7</v>
       </c>
       <c r="B78" t="s">
-        <v>591</v>
+        <v>603</v>
       </c>
       <c r="C78" t="s">
         <v>38</v>
       </c>
       <c r="D78">
         <v>8421</v>
       </c>
       <c r="E78">
         <v>13922</v>
       </c>
       <c r="F78">
         <v>4461</v>
       </c>
       <c r="G78">
         <v>26804</v>
       </c>
     </row>
     <row r="79"/>
     <row r="80">
       <c r="A80">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>14</v>
       </c>
@@ -5987,189 +5987,189 @@
       </c>
       <c r="B81" t="s">
         <v>30</v>
       </c>
       <c r="C81" t="s">
         <v>36</v>
       </c>
       <c r="D81">
         <v>49</v>
       </c>
       <c r="E81">
         <v>219</v>
       </c>
       <c r="F81">
         <v>19</v>
       </c>
       <c r="G81">
         <v>287</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1</v>
       </c>
       <c r="B82" t="s">
-        <v>592</v>
+        <v>604</v>
       </c>
       <c r="C82" t="s">
         <v>38</v>
       </c>
       <c r="D82">
         <v>134</v>
       </c>
       <c r="E82">
         <v>458</v>
       </c>
       <c r="F82">
         <v>32</v>
       </c>
       <c r="G82">
         <v>624</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>593</v>
+        <v>605</v>
       </c>
       <c r="C83" t="s">
         <v>38</v>
       </c>
       <c r="D83">
         <v>230</v>
       </c>
       <c r="E83">
         <v>110</v>
       </c>
       <c r="F83">
         <v>23</v>
       </c>
       <c r="G83">
         <v>363</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>594</v>
+        <v>606</v>
       </c>
       <c r="C84" t="s">
         <v>38</v>
       </c>
       <c r="D84">
         <v>27</v>
       </c>
       <c r="E84">
         <v>19</v>
       </c>
       <c r="F84">
         <v>6</v>
       </c>
       <c r="G84">
         <v>52</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>4</v>
       </c>
       <c r="B85" t="s">
-        <v>595</v>
+        <v>607</v>
       </c>
       <c r="C85" t="s">
         <v>38</v>
       </c>
       <c r="D85">
         <v>17</v>
       </c>
       <c r="E85">
         <v>28</v>
       </c>
       <c r="F85">
         <v>7</v>
       </c>
       <c r="G85">
         <v>52</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>5</v>
       </c>
       <c r="B86" t="s">
-        <v>596</v>
+        <v>608</v>
       </c>
       <c r="C86" t="s">
         <v>38</v>
       </c>
       <c r="D86">
         <v>17</v>
       </c>
       <c r="E86">
         <v>44</v>
       </c>
       <c r="F86">
         <v>10</v>
       </c>
       <c r="G86">
         <v>71</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>6</v>
       </c>
       <c r="B87" t="s">
-        <v>597</v>
+        <v>609</v>
       </c>
       <c r="C87" t="s">
         <v>38</v>
       </c>
       <c r="D87">
         <v>11</v>
       </c>
       <c r="E87">
         <v>5</v>
       </c>
       <c r="F87">
         <v>3</v>
       </c>
       <c r="G87">
         <v>19</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>7</v>
       </c>
       <c r="B88" t="s">
-        <v>598</v>
+        <v>610</v>
       </c>
       <c r="C88" t="s">
         <v>38</v>
       </c>
       <c r="D88">
         <v>7</v>
       </c>
       <c r="E88">
         <v>16</v>
       </c>
       <c r="F88">
         <v>4</v>
       </c>
       <c r="G88">
         <v>27</v>
       </c>
     </row>
     <row r="89"/>
     <row r="90">
       <c r="A90">
         <v>10</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
@@ -6195,166 +6195,166 @@
       </c>
       <c r="B91" t="s">
         <v>30</v>
       </c>
       <c r="C91" t="s">
         <v>36</v>
       </c>
       <c r="D91">
         <v>167</v>
       </c>
       <c r="E91">
         <v>254</v>
       </c>
       <c r="F91">
         <v>379</v>
       </c>
       <c r="G91">
         <v>800</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1</v>
       </c>
       <c r="B92" t="s">
-        <v>599</v>
+        <v>611</v>
       </c>
       <c r="C92" t="s">
         <v>38</v>
       </c>
       <c r="D92">
         <v>285</v>
       </c>
       <c r="E92">
         <v>380</v>
       </c>
       <c r="F92">
         <v>1117</v>
       </c>
       <c r="G92">
         <v>1782</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2</v>
       </c>
       <c r="B93" t="s">
-        <v>600</v>
+        <v>612</v>
       </c>
       <c r="C93" t="s">
         <v>38</v>
       </c>
       <c r="D93">
         <v>92</v>
       </c>
       <c r="E93">
         <v>81</v>
       </c>
       <c r="F93">
         <v>149</v>
       </c>
       <c r="G93">
         <v>322</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>3</v>
       </c>
       <c r="B94" t="s">
-        <v>601</v>
+        <v>613</v>
       </c>
       <c r="C94" t="s">
         <v>38</v>
       </c>
       <c r="D94">
         <v>49</v>
       </c>
       <c r="E94">
         <v>81</v>
       </c>
       <c r="F94">
         <v>65</v>
       </c>
       <c r="G94">
         <v>195</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>4</v>
       </c>
       <c r="B95" t="s">
-        <v>602</v>
+        <v>614</v>
       </c>
       <c r="C95" t="s">
         <v>38</v>
       </c>
       <c r="D95">
         <v>31</v>
       </c>
       <c r="E95">
         <v>40</v>
       </c>
       <c r="F95">
         <v>27</v>
       </c>
       <c r="G95">
         <v>98</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>5</v>
       </c>
       <c r="B96" t="s">
-        <v>603</v>
+        <v>615</v>
       </c>
       <c r="C96" t="s">
         <v>38</v>
       </c>
       <c r="D96">
         <v>14</v>
       </c>
       <c r="E96">
         <v>17</v>
       </c>
       <c r="F96">
         <v>15</v>
       </c>
       <c r="G96">
         <v>46</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>6</v>
       </c>
       <c r="B97" t="s">
-        <v>604</v>
+        <v>616</v>
       </c>
       <c r="C97" t="s">
         <v>38</v>
       </c>
       <c r="D97">
         <v>16</v>
       </c>
       <c r="E97">
         <v>21</v>
       </c>
       <c r="F97">
         <v>14</v>
       </c>
       <c r="G97">
         <v>51</v>
       </c>
     </row>
     <row r="98"/>
     <row r="99">
       <c r="A99">
         <v>11</v>
       </c>
       <c r="B99" t="s">
         <v>16</v>
       </c>
@@ -6380,51 +6380,51 @@
       </c>
       <c r="B100" t="s">
         <v>30</v>
       </c>
       <c r="C100" t="s">
         <v>36</v>
       </c>
       <c r="D100">
         <v>102</v>
       </c>
       <c r="E100">
         <v>128</v>
       </c>
       <c r="F100">
         <v>55</v>
       </c>
       <c r="G100">
         <v>285</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1</v>
       </c>
       <c r="B101" t="s">
-        <v>605</v>
+        <v>617</v>
       </c>
       <c r="C101" t="s">
         <v>38</v>
       </c>
       <c r="D101">
         <v>271</v>
       </c>
       <c r="E101">
         <v>125</v>
       </c>
       <c r="F101">
         <v>69</v>
       </c>
       <c r="G101">
         <v>465</v>
       </c>
     </row>
     <row r="102"/>
     <row r="103">
       <c r="A103">
         <v>12</v>
       </c>
       <c r="B103" t="s">
         <v>17</v>
       </c>
@@ -6450,189 +6450,189 @@
       </c>
       <c r="B104" t="s">
         <v>30</v>
       </c>
       <c r="C104" t="s">
         <v>36</v>
       </c>
       <c r="D104">
         <v>486</v>
       </c>
       <c r="E104">
         <v>1711</v>
       </c>
       <c r="F104">
         <v>589</v>
       </c>
       <c r="G104">
         <v>2786</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>606</v>
+        <v>618</v>
       </c>
       <c r="C105" t="s">
         <v>38</v>
       </c>
       <c r="D105">
         <v>6164</v>
       </c>
       <c r="E105">
         <v>8594</v>
       </c>
       <c r="F105">
         <v>2430</v>
       </c>
       <c r="G105">
         <v>17188</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2</v>
       </c>
       <c r="B106" t="s">
-        <v>607</v>
+        <v>619</v>
       </c>
       <c r="C106" t="s">
         <v>38</v>
       </c>
       <c r="D106">
         <v>340</v>
       </c>
       <c r="E106">
         <v>13162</v>
       </c>
       <c r="F106">
         <v>261</v>
       </c>
       <c r="G106">
         <v>13763</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>3</v>
       </c>
       <c r="B107" t="s">
-        <v>608</v>
+        <v>620</v>
       </c>
       <c r="C107" t="s">
         <v>38</v>
       </c>
       <c r="D107">
         <v>152</v>
       </c>
       <c r="E107">
         <v>334</v>
       </c>
       <c r="F107">
         <v>140</v>
       </c>
       <c r="G107">
         <v>626</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>4</v>
       </c>
       <c r="B108" t="s">
-        <v>609</v>
+        <v>621</v>
       </c>
       <c r="C108" t="s">
         <v>38</v>
       </c>
       <c r="D108">
         <v>1802</v>
       </c>
       <c r="E108">
         <v>381</v>
       </c>
       <c r="F108">
         <v>3574</v>
       </c>
       <c r="G108">
         <v>5757</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>5</v>
       </c>
       <c r="B109" t="s">
-        <v>610</v>
+        <v>622</v>
       </c>
       <c r="C109" t="s">
         <v>38</v>
       </c>
       <c r="D109">
         <v>109</v>
       </c>
       <c r="E109">
         <v>71</v>
       </c>
       <c r="F109">
         <v>62</v>
       </c>
       <c r="G109">
         <v>242</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>6</v>
       </c>
       <c r="B110" t="s">
-        <v>611</v>
+        <v>623</v>
       </c>
       <c r="C110" t="s">
         <v>38</v>
       </c>
       <c r="D110">
         <v>28</v>
       </c>
       <c r="E110">
         <v>35</v>
       </c>
       <c r="F110">
         <v>54</v>
       </c>
       <c r="G110">
         <v>117</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>7</v>
       </c>
       <c r="B111" t="s">
-        <v>612</v>
+        <v>624</v>
       </c>
       <c r="C111" t="s">
         <v>38</v>
       </c>
       <c r="D111">
         <v>1159</v>
       </c>
       <c r="E111">
         <v>1827</v>
       </c>
       <c r="F111">
         <v>6845</v>
       </c>
       <c r="G111">
         <v>9831</v>
       </c>
     </row>
     <row r="112"/>
     <row r="113">
       <c r="A113">
         <v>13</v>
       </c>
       <c r="B113" t="s">
         <v>18</v>
       </c>
@@ -6658,189 +6658,189 @@
       </c>
       <c r="B114" t="s">
         <v>30</v>
       </c>
       <c r="C114" t="s">
         <v>36</v>
       </c>
       <c r="D114">
         <v>157</v>
       </c>
       <c r="E114">
         <v>552</v>
       </c>
       <c r="F114">
         <v>187</v>
       </c>
       <c r="G114">
         <v>896</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1</v>
       </c>
       <c r="B115" t="s">
-        <v>613</v>
+        <v>625</v>
       </c>
       <c r="C115" t="s">
         <v>38</v>
       </c>
       <c r="D115">
         <v>1257</v>
       </c>
       <c r="E115">
         <v>1523</v>
       </c>
       <c r="F115">
         <v>3083</v>
       </c>
       <c r="G115">
         <v>5863</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>2</v>
       </c>
       <c r="B116" t="s">
-        <v>614</v>
+        <v>626</v>
       </c>
       <c r="C116" t="s">
         <v>38</v>
       </c>
       <c r="D116">
         <v>79</v>
       </c>
       <c r="E116">
         <v>81</v>
       </c>
       <c r="F116">
         <v>35</v>
       </c>
       <c r="G116">
         <v>195</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>3</v>
       </c>
       <c r="B117" t="s">
-        <v>615</v>
+        <v>627</v>
       </c>
       <c r="C117" t="s">
         <v>38</v>
       </c>
       <c r="D117">
         <v>18</v>
       </c>
       <c r="E117">
         <v>49</v>
       </c>
       <c r="F117">
         <v>125</v>
       </c>
       <c r="G117">
         <v>192</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>4</v>
       </c>
       <c r="B118" t="s">
-        <v>616</v>
+        <v>628</v>
       </c>
       <c r="C118" t="s">
         <v>38</v>
       </c>
       <c r="D118">
         <v>73</v>
       </c>
       <c r="E118">
         <v>128</v>
       </c>
       <c r="F118">
         <v>30</v>
       </c>
       <c r="G118">
         <v>231</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>5</v>
       </c>
       <c r="B119" t="s">
-        <v>617</v>
+        <v>629</v>
       </c>
       <c r="C119" t="s">
         <v>38</v>
       </c>
       <c r="D119">
         <v>23</v>
       </c>
       <c r="E119">
         <v>44</v>
       </c>
       <c r="F119">
         <v>15</v>
       </c>
       <c r="G119">
         <v>82</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>6</v>
       </c>
       <c r="B120" t="s">
-        <v>618</v>
+        <v>630</v>
       </c>
       <c r="C120" t="s">
         <v>38</v>
       </c>
       <c r="D120">
         <v>43</v>
       </c>
       <c r="E120">
         <v>22</v>
       </c>
       <c r="F120">
         <v>34</v>
       </c>
       <c r="G120">
         <v>99</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>7</v>
       </c>
       <c r="B121" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="C121" t="s">
         <v>38</v>
       </c>
       <c r="D121">
         <v>525</v>
       </c>
       <c r="E121">
         <v>636</v>
       </c>
       <c r="F121">
         <v>529</v>
       </c>
       <c r="G121">
         <v>1690</v>
       </c>
     </row>
     <row r="122"/>
     <row r="123">
       <c r="A123">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>19</v>
       </c>
@@ -6866,189 +6866,189 @@
       </c>
       <c r="B124" t="s">
         <v>30</v>
       </c>
       <c r="C124" t="s">
         <v>36</v>
       </c>
       <c r="D124">
         <v>837</v>
       </c>
       <c r="E124">
         <v>1483</v>
       </c>
       <c r="F124">
         <v>669</v>
       </c>
       <c r="G124">
         <v>2989</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1</v>
       </c>
       <c r="B125" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="C125" t="s">
         <v>38</v>
       </c>
       <c r="D125">
         <v>965</v>
       </c>
       <c r="E125">
         <v>1546</v>
       </c>
       <c r="F125">
         <v>1080</v>
       </c>
       <c r="G125">
         <v>3591</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>2</v>
       </c>
       <c r="B126" t="s">
-        <v>621</v>
+        <v>633</v>
       </c>
       <c r="C126" t="s">
         <v>38</v>
       </c>
       <c r="D126">
         <v>3808</v>
       </c>
       <c r="E126">
         <v>4519</v>
       </c>
       <c r="F126">
         <v>8843</v>
       </c>
       <c r="G126">
         <v>17170</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>3</v>
       </c>
       <c r="B127" t="s">
-        <v>622</v>
+        <v>634</v>
       </c>
       <c r="C127" t="s">
         <v>38</v>
       </c>
       <c r="D127">
         <v>836</v>
       </c>
       <c r="E127">
         <v>3059</v>
       </c>
       <c r="F127">
         <v>213</v>
       </c>
       <c r="G127">
         <v>4108</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>4</v>
       </c>
       <c r="B128" t="s">
-        <v>623</v>
+        <v>635</v>
       </c>
       <c r="C128" t="s">
         <v>38</v>
       </c>
       <c r="D128">
         <v>132</v>
       </c>
       <c r="E128">
         <v>302</v>
       </c>
       <c r="F128">
         <v>106</v>
       </c>
       <c r="G128">
         <v>540</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>5</v>
       </c>
       <c r="B129" t="s">
-        <v>624</v>
+        <v>636</v>
       </c>
       <c r="C129" t="s">
         <v>38</v>
       </c>
       <c r="D129">
         <v>436</v>
       </c>
       <c r="E129">
         <v>176</v>
       </c>
       <c r="F129">
         <v>91</v>
       </c>
       <c r="G129">
         <v>703</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>6</v>
       </c>
       <c r="B130" t="s">
-        <v>625</v>
+        <v>637</v>
       </c>
       <c r="C130" t="s">
         <v>38</v>
       </c>
       <c r="D130">
         <v>29</v>
       </c>
       <c r="E130">
         <v>48</v>
       </c>
       <c r="F130">
         <v>21</v>
       </c>
       <c r="G130">
         <v>98</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>7</v>
       </c>
       <c r="B131" t="s">
-        <v>626</v>
+        <v>638</v>
       </c>
       <c r="C131" t="s">
         <v>38</v>
       </c>
       <c r="D131">
         <v>186</v>
       </c>
       <c r="E131">
         <v>266</v>
       </c>
       <c r="F131">
         <v>618</v>
       </c>
       <c r="G131">
         <v>1070</v>
       </c>
     </row>
     <row r="132"/>
     <row r="133">
       <c r="A133">
         <v>15</v>
       </c>
       <c r="B133" t="s">
         <v>20</v>
       </c>
@@ -7074,51 +7074,51 @@
       </c>
       <c r="B134" t="s">
         <v>30</v>
       </c>
       <c r="C134" t="s">
         <v>36</v>
       </c>
       <c r="D134">
         <v>255</v>
       </c>
       <c r="E134">
         <v>207</v>
       </c>
       <c r="F134">
         <v>69</v>
       </c>
       <c r="G134">
         <v>531</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1</v>
       </c>
       <c r="B135" t="s">
-        <v>627</v>
+        <v>639</v>
       </c>
       <c r="C135" t="s">
         <v>38</v>
       </c>
       <c r="D135">
         <v>481</v>
       </c>
       <c r="E135">
         <v>320</v>
       </c>
       <c r="F135">
         <v>114</v>
       </c>
       <c r="G135">
         <v>915</v>
       </c>
     </row>
     <row r="136"/>
     <row r="137">
       <c r="A137">
         <v>16</v>
       </c>
       <c r="B137" t="s">
         <v>21</v>
       </c>
@@ -7144,97 +7144,97 @@
       </c>
       <c r="B138" t="s">
         <v>30</v>
       </c>
       <c r="C138" t="s">
         <v>36</v>
       </c>
       <c r="D138">
         <v>57</v>
       </c>
       <c r="E138">
         <v>121</v>
       </c>
       <c r="F138">
         <v>36</v>
       </c>
       <c r="G138">
         <v>214</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1</v>
       </c>
       <c r="B139" t="s">
-        <v>628</v>
+        <v>640</v>
       </c>
       <c r="C139" t="s">
         <v>38</v>
       </c>
       <c r="D139">
         <v>120</v>
       </c>
       <c r="E139">
         <v>176</v>
       </c>
       <c r="F139">
         <v>393</v>
       </c>
       <c r="G139">
         <v>689</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>2</v>
       </c>
       <c r="B140" t="s">
-        <v>629</v>
+        <v>641</v>
       </c>
       <c r="C140" t="s">
         <v>38</v>
       </c>
       <c r="D140">
         <v>31</v>
       </c>
       <c r="E140">
         <v>38</v>
       </c>
       <c r="F140">
         <v>44</v>
       </c>
       <c r="G140">
         <v>113</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>3</v>
       </c>
       <c r="B141" t="s">
-        <v>630</v>
+        <v>642</v>
       </c>
       <c r="C141" t="s">
         <v>38</v>
       </c>
       <c r="D141">
         <v>33</v>
       </c>
       <c r="E141">
         <v>43</v>
       </c>
       <c r="F141">
         <v>11</v>
       </c>
       <c r="G141">
         <v>87</v>
       </c>
     </row>
     <row r="142"/>
     <row r="143">
       <c r="A143">
         <v>17</v>
       </c>
       <c r="B143" t="s">
         <v>22</v>
       </c>
@@ -7260,120 +7260,120 @@
       </c>
       <c r="B144" t="s">
         <v>30</v>
       </c>
       <c r="C144" t="s">
         <v>36</v>
       </c>
       <c r="D144">
         <v>160</v>
       </c>
       <c r="E144">
         <v>295</v>
       </c>
       <c r="F144">
         <v>127</v>
       </c>
       <c r="G144">
         <v>582</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>631</v>
+        <v>643</v>
       </c>
       <c r="C145" t="s">
         <v>38</v>
       </c>
       <c r="D145">
         <v>547</v>
       </c>
       <c r="E145">
         <v>1750</v>
       </c>
       <c r="F145">
         <v>132</v>
       </c>
       <c r="G145">
         <v>2429</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>632</v>
+        <v>644</v>
       </c>
       <c r="C146" t="s">
         <v>38</v>
       </c>
       <c r="D146">
         <v>130</v>
       </c>
       <c r="E146">
         <v>97</v>
       </c>
       <c r="F146">
         <v>528</v>
       </c>
       <c r="G146">
         <v>755</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>3</v>
       </c>
       <c r="B147" t="s">
-        <v>633</v>
+        <v>645</v>
       </c>
       <c r="C147" t="s">
         <v>38</v>
       </c>
       <c r="D147">
         <v>44</v>
       </c>
       <c r="E147">
         <v>31</v>
       </c>
       <c r="F147">
         <v>23</v>
       </c>
       <c r="G147">
         <v>98</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>4</v>
       </c>
       <c r="B148" t="s">
-        <v>634</v>
+        <v>646</v>
       </c>
       <c r="C148" t="s">
         <v>38</v>
       </c>
       <c r="D148">
         <v>23</v>
       </c>
       <c r="E148">
         <v>45</v>
       </c>
       <c r="F148">
         <v>17</v>
       </c>
       <c r="G148">
         <v>85</v>
       </c>
     </row>
     <row r="149"/>
     <row r="150">
       <c r="A150">
         <v>24</v>
       </c>
       <c r="B150" t="s">
         <v>23</v>
       </c>
@@ -7399,97 +7399,97 @@
       </c>
       <c r="B151" t="s">
         <v>30</v>
       </c>
       <c r="C151" t="s">
         <v>36</v>
       </c>
       <c r="D151">
         <v>51</v>
       </c>
       <c r="E151">
         <v>119</v>
       </c>
       <c r="F151">
         <v>28</v>
       </c>
       <c r="G151">
         <v>198</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1</v>
       </c>
       <c r="B152" t="s">
-        <v>635</v>
+        <v>647</v>
       </c>
       <c r="C152" t="s">
         <v>38</v>
       </c>
       <c r="D152">
         <v>47</v>
       </c>
       <c r="E152">
         <v>57</v>
       </c>
       <c r="F152">
         <v>13</v>
       </c>
       <c r="G152">
         <v>117</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>2</v>
       </c>
       <c r="B153" t="s">
-        <v>636</v>
+        <v>648</v>
       </c>
       <c r="C153" t="s">
         <v>38</v>
       </c>
       <c r="D153">
         <v>3</v>
       </c>
       <c r="E153">
         <v>10</v>
       </c>
       <c r="F153">
         <v>1</v>
       </c>
       <c r="G153">
         <v>14</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>3</v>
       </c>
       <c r="B154" t="s">
-        <v>637</v>
+        <v>649</v>
       </c>
       <c r="C154" t="s">
         <v>38</v>
       </c>
       <c r="D154">
         <v>23</v>
       </c>
       <c r="E154">
         <v>27</v>
       </c>
       <c r="F154">
         <v>6</v>
       </c>
       <c r="G154">
         <v>56</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
@@ -7521,2201 +7521,2246 @@
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="R1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="W1" s="1" t="s">
+      <c r="X1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>638</v>
+        <v>650</v>
       </c>
       <c r="D2" t="s">
-        <v>639</v>
+        <v>651</v>
       </c>
       <c r="E2" t="s">
-        <v>640</v>
+        <v>652</v>
       </c>
       <c r="F2" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="G2">
-        <v>31832</v>
+        <v>41503</v>
       </c>
       <c r="H2">
-        <v>41619</v>
+        <v>69763</v>
       </c>
       <c r="I2">
-        <v>53769</v>
+        <v>36416</v>
       </c>
       <c r="J2">
-        <v>104012</v>
+        <v>41827</v>
       </c>
       <c r="K2">
-        <v>35010</v>
+        <v>51785</v>
       </c>
       <c r="L2">
-        <v>5308</v>
+        <v>2575</v>
       </c>
       <c r="M2">
-        <v>25543</v>
+        <v>5501</v>
       </c>
       <c r="N2">
-        <v>32240</v>
+        <v>406</v>
       </c>
       <c r="O2">
-        <v>8648</v>
+        <v>3190</v>
       </c>
       <c r="P2">
-        <v>17684</v>
+        <v>912</v>
       </c>
       <c r="Q2">
-        <v>997</v>
+        <v>49566</v>
       </c>
       <c r="R2">
-        <v>6477</v>
+        <v>336</v>
       </c>
       <c r="S2">
-        <v>2578</v>
+        <v>24199</v>
       </c>
       <c r="T2">
-        <v>3355</v>
+        <v>3432</v>
       </c>
       <c r="U2">
-        <v>3539</v>
+        <v>42376</v>
       </c>
       <c r="V2">
-        <v>329</v>
+        <v>35320</v>
       </c>
       <c r="W2">
-        <v>372940</v>
+        <v>433</v>
+      </c>
+      <c r="X2">
+        <v>409540</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="G3">
-        <v>31832</v>
+        <v>41503</v>
       </c>
       <c r="H3">
-        <v>41619</v>
+        <v>69763</v>
       </c>
       <c r="I3">
-        <v>53769</v>
+        <v>36416</v>
       </c>
       <c r="J3">
-        <v>104012</v>
+        <v>41827</v>
       </c>
       <c r="K3">
-        <v>35010</v>
+        <v>51785</v>
       </c>
       <c r="L3">
-        <v>5308</v>
+        <v>2575</v>
       </c>
       <c r="M3">
-        <v>25543</v>
+        <v>5501</v>
       </c>
       <c r="N3">
-        <v>32240</v>
+        <v>406</v>
       </c>
       <c r="O3">
-        <v>8648</v>
+        <v>3190</v>
       </c>
       <c r="P3">
-        <v>17684</v>
+        <v>912</v>
       </c>
       <c r="Q3">
-        <v>997</v>
+        <v>49566</v>
       </c>
       <c r="R3">
-        <v>6477</v>
+        <v>336</v>
       </c>
       <c r="S3">
-        <v>2578</v>
+        <v>24199</v>
       </c>
       <c r="T3">
-        <v>3355</v>
+        <v>3432</v>
       </c>
       <c r="U3">
-        <v>3539</v>
+        <v>42376</v>
       </c>
       <c r="V3">
-        <v>329</v>
+        <v>35320</v>
       </c>
       <c r="W3">
-        <v>372940</v>
+        <v>433</v>
+      </c>
+      <c r="X3">
+        <v>409540</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>35</v>
       </c>
       <c r="D2">
-        <v>31832</v>
+        <v>41503</v>
       </c>
       <c r="E2">
-        <v>31832</v>
+        <v>41503</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3">
-        <v>5910</v>
+        <v>8106</v>
       </c>
       <c r="E3">
-        <v>5910</v>
+        <v>8106</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>642</v>
+        <v>654</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4">
-        <v>19388</v>
+        <v>25115</v>
       </c>
       <c r="E4">
-        <v>19388</v>
+        <v>25115</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>643</v>
+        <v>655</v>
       </c>
       <c r="C5" t="s">
         <v>38</v>
       </c>
       <c r="D5">
-        <v>1306</v>
+        <v>4740</v>
       </c>
       <c r="E5">
-        <v>1306</v>
+        <v>4740</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>644</v>
+        <v>656</v>
       </c>
       <c r="C6" t="s">
         <v>38</v>
       </c>
       <c r="D6">
-        <v>1530</v>
+        <v>852</v>
       </c>
       <c r="E6">
-        <v>1530</v>
+        <v>852</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>645</v>
+        <v>657</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7">
-        <v>1524</v>
+        <v>811</v>
       </c>
       <c r="E7">
-        <v>1524</v>
+        <v>811</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>646</v>
+        <v>658</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8">
-        <v>302</v>
+        <v>226</v>
       </c>
       <c r="E8">
-        <v>302</v>
+        <v>226</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>647</v>
+        <v>659</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9">
-        <v>1872</v>
+        <v>1653</v>
       </c>
       <c r="E9">
-        <v>1872</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>35</v>
       </c>
       <c r="D11">
-        <v>41619</v>
+        <v>69763</v>
       </c>
       <c r="E11">
-        <v>41619</v>
+        <v>69763</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>36</v>
       </c>
       <c r="D12">
-        <v>12270</v>
+        <v>10533</v>
       </c>
       <c r="E12">
-        <v>12270</v>
+        <v>10533</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>648</v>
+        <v>660</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
       <c r="D13">
-        <v>13048</v>
+        <v>34695</v>
       </c>
       <c r="E13">
-        <v>13048</v>
+        <v>34695</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14">
-        <v>9993</v>
+        <v>17239</v>
       </c>
       <c r="E14">
-        <v>9993</v>
+        <v>17239</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>650</v>
+        <v>662</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
-        <v>2211</v>
+        <v>1319</v>
       </c>
       <c r="E15">
-        <v>2211</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>651</v>
+        <v>663</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>2013</v>
+        <v>5222</v>
       </c>
       <c r="E16">
-        <v>2013</v>
+        <v>5222</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>652</v>
+        <v>664</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>1506</v>
+        <v>306</v>
       </c>
       <c r="E17">
-        <v>1506</v>
+        <v>306</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>653</v>
+        <v>665</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
-        <v>578</v>
+        <v>449</v>
       </c>
       <c r="E18">
-        <v>578</v>
+        <v>449</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
         <v>35</v>
       </c>
       <c r="D20">
-        <v>53769</v>
+        <v>36416</v>
       </c>
       <c r="E20">
-        <v>53769</v>
+        <v>36416</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21" t="s">
         <v>30</v>
       </c>
       <c r="C21" t="s">
         <v>36</v>
       </c>
       <c r="D21">
-        <v>9660</v>
+        <v>5712</v>
       </c>
       <c r="E21">
-        <v>9660</v>
+        <v>5712</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>654</v>
+        <v>666</v>
       </c>
       <c r="C22" t="s">
         <v>38</v>
       </c>
       <c r="D22">
-        <v>13525</v>
+        <v>8335</v>
       </c>
       <c r="E22">
-        <v>13525</v>
+        <v>8335</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>655</v>
+        <v>667</v>
       </c>
       <c r="C23" t="s">
         <v>38</v>
       </c>
       <c r="D23">
-        <v>14541</v>
+        <v>10438</v>
       </c>
       <c r="E23">
-        <v>14541</v>
+        <v>10438</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>656</v>
+        <v>668</v>
       </c>
       <c r="C24" t="s">
         <v>38</v>
       </c>
       <c r="D24">
-        <v>6416</v>
+        <v>9259</v>
       </c>
       <c r="E24">
-        <v>6416</v>
+        <v>9259</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>657</v>
+        <v>669</v>
       </c>
       <c r="C25" t="s">
         <v>38</v>
       </c>
       <c r="D25">
-        <v>8096</v>
+        <v>2100</v>
       </c>
       <c r="E25">
-        <v>8096</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>658</v>
+        <v>670</v>
       </c>
       <c r="C26" t="s">
         <v>38</v>
       </c>
       <c r="D26">
-        <v>1145</v>
+        <v>308</v>
       </c>
       <c r="E26">
-        <v>1145</v>
+        <v>308</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>659</v>
+        <v>671</v>
       </c>
       <c r="C27" t="s">
         <v>38</v>
       </c>
       <c r="D27">
-        <v>386</v>
+        <v>264</v>
       </c>
       <c r="E27">
-        <v>386</v>
+        <v>264</v>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>35</v>
       </c>
       <c r="D29">
-        <v>104012</v>
+        <v>41827</v>
       </c>
       <c r="E29">
-        <v>104012</v>
+        <v>41827</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>30</v>
       </c>
       <c r="B30" t="s">
         <v>30</v>
       </c>
       <c r="C30" t="s">
         <v>36</v>
       </c>
       <c r="D30">
-        <v>11678</v>
+        <v>5429</v>
       </c>
       <c r="E30">
-        <v>11678</v>
+        <v>5429</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>660</v>
+        <v>672</v>
       </c>
       <c r="C31" t="s">
         <v>38</v>
       </c>
       <c r="D31">
-        <v>47863</v>
+        <v>30398</v>
       </c>
       <c r="E31">
-        <v>47863</v>
+        <v>30398</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>661</v>
+        <v>673</v>
       </c>
       <c r="C32" t="s">
         <v>38</v>
       </c>
       <c r="D32">
-        <v>20526</v>
+        <v>4671</v>
       </c>
       <c r="E32">
-        <v>20526</v>
+        <v>4671</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>662</v>
+        <v>674</v>
       </c>
       <c r="C33" t="s">
         <v>38</v>
       </c>
       <c r="D33">
-        <v>1786</v>
+        <v>368</v>
       </c>
       <c r="E33">
-        <v>1786</v>
+        <v>368</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>663</v>
+        <v>675</v>
       </c>
       <c r="C34" t="s">
         <v>38</v>
       </c>
       <c r="D34">
-        <v>20542</v>
+        <v>489</v>
       </c>
       <c r="E34">
-        <v>20542</v>
+        <v>489</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>664</v>
+        <v>676</v>
       </c>
       <c r="C35" t="s">
         <v>38</v>
       </c>
       <c r="D35">
-        <v>916</v>
+        <v>309</v>
       </c>
       <c r="E35">
-        <v>916</v>
+        <v>309</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>665</v>
+        <v>677</v>
       </c>
       <c r="C36" t="s">
         <v>38</v>
       </c>
       <c r="D36">
-        <v>701</v>
+        <v>163</v>
       </c>
       <c r="E36">
-        <v>701</v>
+        <v>163</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>35</v>
       </c>
       <c r="D38">
-        <v>35010</v>
+        <v>51785</v>
       </c>
       <c r="E38">
-        <v>35010</v>
+        <v>51785</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>30</v>
       </c>
       <c r="B39" t="s">
         <v>30</v>
       </c>
       <c r="C39" t="s">
         <v>36</v>
       </c>
       <c r="D39">
-        <v>3233</v>
+        <v>5319</v>
       </c>
       <c r="E39">
-        <v>3233</v>
+        <v>5319</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>666</v>
+        <v>678</v>
       </c>
       <c r="C40" t="s">
         <v>38</v>
       </c>
       <c r="D40">
-        <v>4099</v>
+        <v>43092</v>
       </c>
       <c r="E40">
-        <v>4099</v>
+        <v>43092</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>667</v>
+        <v>679</v>
       </c>
       <c r="C41" t="s">
         <v>38</v>
       </c>
       <c r="D41">
-        <v>614</v>
+        <v>813</v>
       </c>
       <c r="E41">
-        <v>614</v>
+        <v>813</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>668</v>
+        <v>680</v>
       </c>
       <c r="C42" t="s">
         <v>38</v>
       </c>
       <c r="D42">
-        <v>784</v>
+        <v>1100</v>
       </c>
       <c r="E42">
-        <v>784</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>669</v>
+        <v>681</v>
       </c>
       <c r="C43" t="s">
         <v>38</v>
       </c>
       <c r="D43">
-        <v>572</v>
+        <v>252</v>
       </c>
       <c r="E43">
-        <v>572</v>
+        <v>252</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>670</v>
+        <v>682</v>
       </c>
       <c r="C44" t="s">
         <v>38</v>
       </c>
       <c r="D44">
-        <v>17890</v>
+        <v>983</v>
       </c>
       <c r="E44">
-        <v>17890</v>
+        <v>983</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>671</v>
+        <v>683</v>
       </c>
       <c r="C45" t="s">
         <v>38</v>
       </c>
       <c r="D45">
-        <v>7818</v>
+        <v>226</v>
       </c>
       <c r="E45">
-        <v>7818</v>
+        <v>226</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>7</v>
       </c>
       <c r="B47" t="s">
         <v>12</v>
       </c>
       <c r="C47" t="s">
         <v>35</v>
       </c>
       <c r="D47">
-        <v>5308</v>
+        <v>2575</v>
       </c>
       <c r="E47">
-        <v>5308</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>30</v>
       </c>
       <c r="B48" t="s">
         <v>30</v>
       </c>
       <c r="C48" t="s">
         <v>36</v>
       </c>
       <c r="D48">
-        <v>1251</v>
+        <v>1193</v>
       </c>
       <c r="E48">
-        <v>1251</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>672</v>
+        <v>684</v>
       </c>
       <c r="C49" t="s">
         <v>38</v>
       </c>
       <c r="D49">
-        <v>2205</v>
+        <v>899</v>
       </c>
       <c r="E49">
-        <v>2205</v>
+        <v>899</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>673</v>
+        <v>685</v>
       </c>
       <c r="C50" t="s">
         <v>38</v>
       </c>
       <c r="D50">
-        <v>852</v>
+        <v>380</v>
       </c>
       <c r="E50">
-        <v>852</v>
+        <v>380</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>674</v>
+        <v>686</v>
       </c>
       <c r="C51" t="s">
         <v>38</v>
       </c>
       <c r="D51">
-        <v>225</v>
+        <v>103</v>
       </c>
       <c r="E51">
-        <v>225</v>
-[...18 lines deleted...]
-    </row>
+        <v>103</v>
+      </c>
+    </row>
+    <row r="52"/>
     <row r="53">
       <c r="A53">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B53" t="s">
-        <v>676</v>
+        <v>13</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D53">
-        <v>226</v>
+        <v>5501</v>
       </c>
       <c r="E53">
-        <v>226</v>
+        <v>5501</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54">
-        <v>6</v>
+      <c r="A54" t="s">
+        <v>30</v>
       </c>
       <c r="B54" t="s">
-        <v>677</v>
+        <v>30</v>
       </c>
       <c r="C54" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D54">
-        <v>393</v>
+        <v>1615</v>
       </c>
       <c r="E54">
-        <v>393</v>
-[...2 lines deleted...]
-    <row r="55"/>
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>1</v>
+      </c>
+      <c r="B55" t="s">
+        <v>687</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55">
+        <v>1950</v>
+      </c>
+      <c r="E55">
+        <v>1950</v>
+      </c>
+    </row>
     <row r="56">
       <c r="A56">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B56" t="s">
-        <v>13</v>
+        <v>688</v>
       </c>
       <c r="C56" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D56">
-        <v>25543</v>
+        <v>831</v>
       </c>
       <c r="E56">
-        <v>25543</v>
+        <v>831</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57" t="s">
-        <v>30</v>
+      <c r="A57">
+        <v>3</v>
       </c>
       <c r="B57" t="s">
-        <v>30</v>
+        <v>689</v>
       </c>
       <c r="C57" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D57">
-        <v>3127</v>
+        <v>234</v>
       </c>
       <c r="E57">
-        <v>3127</v>
+        <v>234</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B58" t="s">
-        <v>678</v>
+        <v>690</v>
       </c>
       <c r="C58" t="s">
         <v>38</v>
       </c>
       <c r="D58">
-        <v>11085</v>
+        <v>579</v>
       </c>
       <c r="E58">
-        <v>11085</v>
+        <v>579</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B59" t="s">
-        <v>679</v>
+        <v>691</v>
       </c>
       <c r="C59" t="s">
         <v>38</v>
       </c>
       <c r="D59">
-        <v>6664</v>
+        <v>91</v>
       </c>
       <c r="E59">
-        <v>6664</v>
+        <v>91</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B60" t="s">
-        <v>680</v>
+        <v>692</v>
       </c>
       <c r="C60" t="s">
         <v>38</v>
       </c>
       <c r="D60">
-        <v>612</v>
+        <v>201</v>
       </c>
       <c r="E60">
-        <v>612</v>
-[...18 lines deleted...]
-    </row>
+        <v>201</v>
+      </c>
+    </row>
+    <row r="61"/>
     <row r="62">
       <c r="A62">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B62" t="s">
-        <v>682</v>
+        <v>14</v>
       </c>
       <c r="C62" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D62">
-        <v>616</v>
+        <v>406</v>
       </c>
       <c r="E62">
-        <v>616</v>
+        <v>406</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63">
-        <v>6</v>
+      <c r="A63" t="s">
+        <v>30</v>
       </c>
       <c r="B63" t="s">
-        <v>683</v>
+        <v>30</v>
       </c>
       <c r="C63" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D63">
-        <v>470</v>
+        <v>184</v>
       </c>
       <c r="E63">
-        <v>470</v>
-[...2 lines deleted...]
-    <row r="64"/>
+        <v>184</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>693</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>138</v>
+      </c>
+      <c r="E64">
+        <v>138</v>
+      </c>
+    </row>
     <row r="65">
       <c r="A65">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>14</v>
+        <v>694</v>
       </c>
       <c r="C65" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D65">
-        <v>32240</v>
+        <v>47</v>
       </c>
       <c r="E65">
-        <v>32240</v>
+        <v>47</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66" t="s">
-        <v>30</v>
+      <c r="A66">
+        <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>30</v>
+        <v>695</v>
       </c>
       <c r="C66" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D66">
-        <v>2789</v>
+        <v>18</v>
       </c>
       <c r="E66">
-        <v>2789</v>
+        <v>18</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>684</v>
+        <v>696</v>
       </c>
       <c r="C67" t="s">
         <v>38</v>
       </c>
       <c r="D67">
-        <v>18460</v>
+        <v>19</v>
       </c>
       <c r="E67">
-        <v>18460</v>
-[...18 lines deleted...]
-    </row>
+        <v>19</v>
+      </c>
+    </row>
+    <row r="68"/>
     <row r="69">
       <c r="A69">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B69" t="s">
-        <v>686</v>
+        <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D69">
-        <v>1761</v>
+        <v>3190</v>
       </c>
       <c r="E69">
-        <v>1761</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="70">
-      <c r="A70">
-        <v>4</v>
+      <c r="A70" t="s">
+        <v>30</v>
       </c>
       <c r="B70" t="s">
-        <v>687</v>
+        <v>30</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D70">
-        <v>1902</v>
+        <v>1058</v>
       </c>
       <c r="E70">
-        <v>1902</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B71" t="s">
-        <v>688</v>
+        <v>697</v>
       </c>
       <c r="C71" t="s">
         <v>38</v>
       </c>
       <c r="D71">
-        <v>2683</v>
+        <v>1137</v>
       </c>
       <c r="E71">
-        <v>2683</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B72" t="s">
-        <v>689</v>
+        <v>698</v>
       </c>
       <c r="C72" t="s">
         <v>38</v>
       </c>
       <c r="D72">
-        <v>2197</v>
+        <v>520</v>
       </c>
       <c r="E72">
-        <v>2197</v>
-[...2 lines deleted...]
-    <row r="73"/>
+        <v>520</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>3</v>
+      </c>
+      <c r="B73" t="s">
+        <v>699</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>257</v>
+      </c>
+      <c r="E73">
+        <v>257</v>
+      </c>
+    </row>
     <row r="74">
       <c r="A74">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B74" t="s">
-        <v>15</v>
+        <v>700</v>
       </c>
       <c r="C74" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D74">
-        <v>8648</v>
+        <v>89</v>
       </c>
       <c r="E74">
-        <v>8648</v>
+        <v>89</v>
       </c>
     </row>
     <row r="75">
-      <c r="A75" t="s">
-        <v>30</v>
+      <c r="A75">
+        <v>5</v>
       </c>
       <c r="B75" t="s">
-        <v>30</v>
+        <v>701</v>
       </c>
       <c r="C75" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D75">
-        <v>914</v>
+        <v>129</v>
       </c>
       <c r="E75">
-        <v>914</v>
-[...18 lines deleted...]
-    </row>
+        <v>129</v>
+      </c>
+    </row>
+    <row r="76"/>
     <row r="77">
       <c r="A77">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B77" t="s">
-        <v>691</v>
+        <v>16</v>
       </c>
       <c r="C77" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D77">
-        <v>612</v>
+        <v>912</v>
       </c>
       <c r="E77">
-        <v>612</v>
+        <v>912</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78">
-        <v>3</v>
+      <c r="A78" t="s">
+        <v>30</v>
       </c>
       <c r="B78" t="s">
-        <v>692</v>
+        <v>30</v>
       </c>
       <c r="C78" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D78">
-        <v>269</v>
+        <v>295</v>
       </c>
       <c r="E78">
-        <v>269</v>
+        <v>295</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>693</v>
+        <v>702</v>
       </c>
       <c r="C79" t="s">
         <v>38</v>
       </c>
       <c r="D79">
-        <v>251</v>
+        <v>273</v>
       </c>
       <c r="E79">
-        <v>251</v>
+        <v>273</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>694</v>
+        <v>703</v>
       </c>
       <c r="C80" t="s">
         <v>38</v>
       </c>
       <c r="D80">
-        <v>134</v>
+        <v>176</v>
       </c>
       <c r="E80">
-        <v>134</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>695</v>
+        <v>704</v>
       </c>
       <c r="C81" t="s">
         <v>38</v>
       </c>
       <c r="D81">
-        <v>65</v>
+        <v>168</v>
       </c>
       <c r="E81">
-        <v>65</v>
+        <v>168</v>
       </c>
     </row>
     <row r="82"/>
     <row r="83">
       <c r="A83">
         <v>12</v>
       </c>
       <c r="B83" t="s">
         <v>17</v>
       </c>
       <c r="C83" t="s">
         <v>35</v>
       </c>
       <c r="D83">
-        <v>17684</v>
+        <v>49566</v>
       </c>
       <c r="E83">
-        <v>17684</v>
+        <v>49566</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>30</v>
       </c>
       <c r="B84" t="s">
         <v>30</v>
       </c>
       <c r="C84" t="s">
         <v>36</v>
       </c>
       <c r="D84">
-        <v>2497</v>
+        <v>3193</v>
       </c>
       <c r="E84">
-        <v>2497</v>
+        <v>3193</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1</v>
       </c>
       <c r="B85" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
       <c r="C85" t="s">
         <v>38</v>
       </c>
       <c r="D85">
-        <v>4929</v>
+        <v>30802</v>
       </c>
       <c r="E85">
-        <v>4929</v>
+        <v>30802</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2</v>
       </c>
       <c r="B86" t="s">
-        <v>697</v>
+        <v>706</v>
       </c>
       <c r="C86" t="s">
         <v>38</v>
       </c>
       <c r="D86">
-        <v>983</v>
+        <v>13734</v>
       </c>
       <c r="E86">
-        <v>983</v>
+        <v>13734</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>698</v>
+        <v>707</v>
       </c>
       <c r="C87" t="s">
         <v>38</v>
       </c>
       <c r="D87">
-        <v>916</v>
+        <v>855</v>
       </c>
       <c r="E87">
-        <v>916</v>
+        <v>855</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>4</v>
       </c>
       <c r="B88" t="s">
-        <v>699</v>
+        <v>708</v>
       </c>
       <c r="C88" t="s">
         <v>38</v>
       </c>
       <c r="D88">
-        <v>969</v>
+        <v>556</v>
       </c>
       <c r="E88">
-        <v>969</v>
+        <v>556</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>5</v>
       </c>
       <c r="B89" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
       <c r="C89" t="s">
         <v>38</v>
       </c>
       <c r="D89">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="E89">
-        <v>333</v>
+        <v>339</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>6</v>
       </c>
       <c r="B90" t="s">
-        <v>701</v>
+        <v>710</v>
       </c>
       <c r="C90" t="s">
         <v>38</v>
       </c>
       <c r="D90">
-        <v>7057</v>
+        <v>87</v>
       </c>
       <c r="E90">
-        <v>7057</v>
+        <v>87</v>
       </c>
     </row>
     <row r="91"/>
     <row r="92">
       <c r="A92">
         <v>13</v>
       </c>
       <c r="B92" t="s">
         <v>18</v>
       </c>
       <c r="C92" t="s">
         <v>35</v>
       </c>
       <c r="D92">
-        <v>997</v>
+        <v>336</v>
       </c>
       <c r="E92">
-        <v>997</v>
+        <v>336</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>30</v>
       </c>
       <c r="B93" t="s">
         <v>30</v>
       </c>
       <c r="C93" t="s">
         <v>36</v>
       </c>
       <c r="D93">
-        <v>129</v>
+        <v>149</v>
       </c>
       <c r="E93">
-        <v>129</v>
+        <v>149</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>702</v>
+        <v>711</v>
       </c>
       <c r="C94" t="s">
         <v>38</v>
       </c>
       <c r="D94">
-        <v>276</v>
+        <v>86</v>
       </c>
       <c r="E94">
-        <v>276</v>
+        <v>86</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2</v>
       </c>
       <c r="B95" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
       <c r="C95" t="s">
         <v>38</v>
       </c>
       <c r="D95">
-        <v>364</v>
+        <v>101</v>
       </c>
       <c r="E95">
-        <v>364</v>
-[...18 lines deleted...]
-    </row>
+        <v>101</v>
+      </c>
+    </row>
+    <row r="96"/>
     <row r="97">
       <c r="A97">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B97" t="s">
-        <v>705</v>
+        <v>19</v>
       </c>
       <c r="C97" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D97">
-        <v>185</v>
+        <v>24199</v>
       </c>
       <c r="E97">
-        <v>185</v>
-[...2 lines deleted...]
-    <row r="98"/>
+        <v>24199</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>30</v>
+      </c>
+      <c r="B98" t="s">
+        <v>30</v>
+      </c>
+      <c r="C98" t="s">
+        <v>36</v>
+      </c>
+      <c r="D98">
+        <v>3968</v>
+      </c>
+      <c r="E98">
+        <v>3968</v>
+      </c>
+    </row>
     <row r="99">
       <c r="A99">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>19</v>
+        <v>713</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D99">
-        <v>6477</v>
+        <v>17966</v>
       </c>
       <c r="E99">
-        <v>6477</v>
+        <v>17966</v>
       </c>
     </row>
     <row r="100">
-      <c r="A100" t="s">
-        <v>30</v>
+      <c r="A100">
+        <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>30</v>
+        <v>714</v>
       </c>
       <c r="C100" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D100">
-        <v>1713</v>
+        <v>1134</v>
       </c>
       <c r="E100">
-        <v>1713</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>706</v>
+        <v>715</v>
       </c>
       <c r="C101" t="s">
         <v>38</v>
       </c>
       <c r="D101">
-        <v>2405</v>
+        <v>360</v>
       </c>
       <c r="E101">
-        <v>2405</v>
+        <v>360</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B102" t="s">
-        <v>707</v>
+        <v>716</v>
       </c>
       <c r="C102" t="s">
         <v>38</v>
       </c>
       <c r="D102">
-        <v>1111</v>
+        <v>212</v>
       </c>
       <c r="E102">
-        <v>1111</v>
+        <v>212</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B103" t="s">
-        <v>708</v>
+        <v>717</v>
       </c>
       <c r="C103" t="s">
         <v>38</v>
       </c>
       <c r="D103">
-        <v>236</v>
+        <v>193</v>
       </c>
       <c r="E103">
-        <v>236</v>
+        <v>193</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B104" t="s">
-        <v>709</v>
+        <v>718</v>
       </c>
       <c r="C104" t="s">
         <v>38</v>
       </c>
       <c r="D104">
-        <v>733</v>
+        <v>366</v>
       </c>
       <c r="E104">
-        <v>733</v>
-[...18 lines deleted...]
-    </row>
+        <v>366</v>
+      </c>
+    </row>
+    <row r="105"/>
     <row r="106">
       <c r="A106">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B106" t="s">
-        <v>711</v>
+        <v>20</v>
       </c>
       <c r="C106" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D106">
-        <v>87</v>
+        <v>3432</v>
       </c>
       <c r="E106">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="107"/>
+        <v>3432</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>30</v>
+      </c>
+      <c r="B107" t="s">
+        <v>30</v>
+      </c>
+      <c r="C107" t="s">
+        <v>36</v>
+      </c>
+      <c r="D107">
+        <v>1075</v>
+      </c>
+      <c r="E107">
+        <v>1075</v>
+      </c>
+    </row>
     <row r="108">
       <c r="A108">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B108" t="s">
-        <v>20</v>
+        <v>719</v>
       </c>
       <c r="C108" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D108">
-        <v>2578</v>
+        <v>1897</v>
       </c>
       <c r="E108">
-        <v>2578</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="109">
-      <c r="A109" t="s">
-        <v>30</v>
+      <c r="A109">
+        <v>2</v>
       </c>
       <c r="B109" t="s">
-        <v>30</v>
+        <v>720</v>
       </c>
       <c r="C109" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D109">
-        <v>720</v>
+        <v>289</v>
       </c>
       <c r="E109">
-        <v>720</v>
+        <v>289</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
+        <v>3</v>
+      </c>
+      <c r="B110" t="s">
+        <v>721</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>171</v>
+      </c>
+      <c r="E110">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="111"/>
+    <row r="112">
+      <c r="A112">
+        <v>16</v>
+      </c>
+      <c r="B112" t="s">
+        <v>21</v>
+      </c>
+      <c r="C112" t="s">
+        <v>35</v>
+      </c>
+      <c r="D112">
+        <v>42376</v>
+      </c>
+      <c r="E112">
+        <v>42376</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>30</v>
+      </c>
+      <c r="B113" t="s">
+        <v>30</v>
+      </c>
+      <c r="C113" t="s">
+        <v>36</v>
+      </c>
+      <c r="D113">
+        <v>2661</v>
+      </c>
+      <c r="E113">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
         <v>1</v>
       </c>
-      <c r="B110" t="s">
-[...50 lines deleted...]
-      </c>
       <c r="B114" t="s">
-        <v>30</v>
+        <v>722</v>
       </c>
       <c r="C114" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D114">
-        <v>901</v>
+        <v>37092</v>
       </c>
       <c r="E114">
-        <v>901</v>
+        <v>37092</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>714</v>
+        <v>723</v>
       </c>
       <c r="C115" t="s">
         <v>38</v>
       </c>
       <c r="D115">
-        <v>1289</v>
+        <v>2304</v>
       </c>
       <c r="E115">
-        <v>1289</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>715</v>
+        <v>724</v>
       </c>
       <c r="C116" t="s">
         <v>38</v>
       </c>
       <c r="D116">
-        <v>1165</v>
+        <v>127</v>
       </c>
       <c r="E116">
-        <v>1165</v>
-[...2 lines deleted...]
-    <row r="117"/>
+        <v>127</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>4</v>
+      </c>
+      <c r="B117" t="s">
+        <v>725</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>121</v>
+      </c>
+      <c r="E117">
+        <v>121</v>
+      </c>
+    </row>
     <row r="118">
       <c r="A118">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="B118" t="s">
-        <v>22</v>
+        <v>726</v>
       </c>
       <c r="C118" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D118">
-        <v>3539</v>
+        <v>71</v>
       </c>
       <c r="E118">
-        <v>3539</v>
-[...18 lines deleted...]
-    </row>
+        <v>71</v>
+      </c>
+    </row>
+    <row r="119"/>
     <row r="120">
       <c r="A120">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B120" t="s">
-        <v>716</v>
+        <v>22</v>
       </c>
       <c r="C120" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D120">
-        <v>1066</v>
+        <v>35320</v>
       </c>
       <c r="E120">
-        <v>1066</v>
+        <v>35320</v>
       </c>
     </row>
     <row r="121">
-      <c r="A121">
-        <v>2</v>
+      <c r="A121" t="s">
+        <v>30</v>
       </c>
       <c r="B121" t="s">
-        <v>717</v>
+        <v>30</v>
       </c>
       <c r="C121" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D121">
-        <v>237</v>
+        <v>2769</v>
       </c>
       <c r="E121">
-        <v>237</v>
+        <v>2769</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B122" t="s">
-        <v>718</v>
+        <v>727</v>
       </c>
       <c r="C122" t="s">
         <v>38</v>
       </c>
       <c r="D122">
-        <v>150</v>
+        <v>30935</v>
       </c>
       <c r="E122">
-        <v>150</v>
+        <v>30935</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B123" t="s">
-        <v>719</v>
+        <v>728</v>
       </c>
       <c r="C123" t="s">
         <v>38</v>
       </c>
       <c r="D123">
-        <v>584</v>
+        <v>496</v>
       </c>
       <c r="E123">
-        <v>584</v>
+        <v>496</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B124" t="s">
-        <v>720</v>
+        <v>729</v>
       </c>
       <c r="C124" t="s">
         <v>38</v>
       </c>
       <c r="D124">
-        <v>60</v>
+        <v>888</v>
       </c>
       <c r="E124">
-        <v>60</v>
+        <v>888</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B125" t="s">
-        <v>721</v>
+        <v>730</v>
       </c>
       <c r="C125" t="s">
         <v>38</v>
       </c>
       <c r="D125">
-        <v>511</v>
+        <v>106</v>
       </c>
       <c r="E125">
-        <v>511</v>
-[...4 lines deleted...]
-      <c r="A127">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>5</v>
+      </c>
+      <c r="B126" t="s">
+        <v>731</v>
+      </c>
+      <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
+        <v>126</v>
+      </c>
+      <c r="E126">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="127"/>
+    <row r="128">
+      <c r="A128">
         <v>24</v>
       </c>
-      <c r="B127" t="s">
+      <c r="B128" t="s">
         <v>23</v>
       </c>
-      <c r="C127" t="s">
+      <c r="C128" t="s">
         <v>35</v>
       </c>
-      <c r="D127">
-[...13 lines deleted...]
-      <c r="C128" t="s">
+      <c r="D128">
+        <v>433</v>
+      </c>
+      <c r="E128">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>30</v>
+      </c>
+      <c r="B129" t="s">
+        <v>30</v>
+      </c>
+      <c r="C129" t="s">
         <v>36</v>
       </c>
-      <c r="D128">
-[...15 lines deleted...]
-      </c>
       <c r="D129">
-        <v>90</v>
+        <v>183</v>
       </c>
       <c r="E129">
-        <v>90</v>
+        <v>183</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
+        <v>1</v>
+      </c>
+      <c r="B130" t="s">
+        <v>732</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>109</v>
+      </c>
+      <c r="E130">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
         <v>2</v>
       </c>
-      <c r="B130" t="s">
-[...9 lines deleted...]
-        <v>45</v>
+      <c r="B131" t="s">
+        <v>733</v>
+      </c>
+      <c r="C131" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131">
+        <v>41</v>
+      </c>
+      <c r="E131">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>3</v>
+      </c>
+      <c r="B132" t="s">
+        <v>734</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132">
+        <v>41</v>
+      </c>
+      <c r="E132">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>4</v>
+      </c>
+      <c r="B133" t="s">
+        <v>735</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>59</v>
+      </c>
+      <c r="E133">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -9770,207 +9815,13241 @@
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>724</v>
+        <v>736</v>
       </c>
       <c r="D2" t="s">
-        <v>725</v>
+        <v>737</v>
       </c>
       <c r="E2" t="s">
-        <v>726</v>
+        <v>738</v>
       </c>
       <c r="F2" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
       <c r="G2">
-        <v>28195</v>
+        <v>32418</v>
       </c>
       <c r="H2">
-        <v>77646</v>
+        <v>31100</v>
       </c>
       <c r="I2">
-        <v>46337</v>
+        <v>15821</v>
       </c>
       <c r="J2">
-        <v>66246</v>
+        <v>19443</v>
       </c>
       <c r="K2">
-        <v>64591</v>
+        <v>32713</v>
       </c>
       <c r="L2">
-        <v>3105</v>
+        <v>509</v>
       </c>
       <c r="M2">
-        <v>3030</v>
+        <v>506</v>
       </c>
       <c r="N2">
-        <v>42849</v>
+        <v>4814</v>
       </c>
       <c r="O2">
-        <v>1011</v>
+        <v>905</v>
       </c>
       <c r="P2">
-        <v>3058</v>
+        <v>2606</v>
       </c>
       <c r="Q2">
-        <v>1467</v>
+        <v>464</v>
       </c>
       <c r="R2">
-        <v>26185</v>
+        <v>35361</v>
       </c>
       <c r="S2">
-        <v>2419</v>
+        <v>1152</v>
       </c>
       <c r="T2">
-        <v>30741</v>
+        <v>27193</v>
       </c>
       <c r="U2">
-        <v>6660</v>
+        <v>781</v>
       </c>
       <c r="V2">
-        <v>13155</v>
+        <v>2080</v>
       </c>
       <c r="W2">
-        <v>5621</v>
+        <v>2484</v>
       </c>
       <c r="X2">
-        <v>2450</v>
+        <v>948</v>
       </c>
       <c r="Y2">
-        <v>424766</v>
+        <v>211298</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="s">
-        <v>30</v>
+      <c r="A3">
+        <v>2</v>
       </c>
       <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>736</v>
+      </c>
+      <c r="D3" t="s">
+        <v>737</v>
+      </c>
+      <c r="E3" t="s">
+        <v>740</v>
+      </c>
+      <c r="F3" t="s">
+        <v>741</v>
+      </c>
+      <c r="G3">
+        <v>23002</v>
+      </c>
+      <c r="H3">
+        <v>19278</v>
+      </c>
+      <c r="I3">
+        <v>14986</v>
+      </c>
+      <c r="J3">
+        <v>62814</v>
+      </c>
+      <c r="K3">
+        <v>11813</v>
+      </c>
+      <c r="L3">
+        <v>390</v>
+      </c>
+      <c r="M3">
+        <v>2015</v>
+      </c>
+      <c r="N3">
+        <v>5931</v>
+      </c>
+      <c r="O3">
+        <v>297</v>
+      </c>
+      <c r="P3">
+        <v>3123</v>
+      </c>
+      <c r="Q3">
+        <v>1075</v>
+      </c>
+      <c r="R3">
+        <v>3848</v>
+      </c>
+      <c r="S3">
+        <v>957</v>
+      </c>
+      <c r="T3">
+        <v>58219</v>
+      </c>
+      <c r="U3">
+        <v>633</v>
+      </c>
+      <c r="V3">
+        <v>1606</v>
+      </c>
+      <c r="W3">
+        <v>37349</v>
+      </c>
+      <c r="X3">
+        <v>498</v>
+      </c>
+      <c r="Y3">
+        <v>247834</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
         <v>31</v>
       </c>
-      <c r="G3">
-[...54 lines deleted...]
-        <v>424766</v>
+      <c r="G4">
+        <v>55420</v>
+      </c>
+      <c r="H4">
+        <v>50378</v>
+      </c>
+      <c r="I4">
+        <v>30807</v>
+      </c>
+      <c r="J4">
+        <v>82257</v>
+      </c>
+      <c r="K4">
+        <v>44526</v>
+      </c>
+      <c r="L4">
+        <v>899</v>
+      </c>
+      <c r="M4">
+        <v>2521</v>
+      </c>
+      <c r="N4">
+        <v>10745</v>
+      </c>
+      <c r="O4">
+        <v>1202</v>
+      </c>
+      <c r="P4">
+        <v>5729</v>
+      </c>
+      <c r="Q4">
+        <v>1539</v>
+      </c>
+      <c r="R4">
+        <v>39209</v>
+      </c>
+      <c r="S4">
+        <v>2109</v>
+      </c>
+      <c r="T4">
+        <v>85412</v>
+      </c>
+      <c r="U4">
+        <v>1414</v>
+      </c>
+      <c r="V4">
+        <v>3686</v>
+      </c>
+      <c r="W4">
+        <v>39833</v>
+      </c>
+      <c r="X4">
+        <v>1446</v>
+      </c>
+      <c r="Y4">
+        <v>459132</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>727</v>
+        <v>739</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>32418</v>
+      </c>
+      <c r="E2">
+        <v>23002</v>
+      </c>
+      <c r="F2">
+        <v>55420</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>3281</v>
+      </c>
+      <c r="E3">
+        <v>2565</v>
+      </c>
+      <c r="F3">
+        <v>5846</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>742</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>21669</v>
+      </c>
+      <c r="E4">
+        <v>3718</v>
+      </c>
+      <c r="F4">
+        <v>25387</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>743</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>6637</v>
+      </c>
+      <c r="E5">
+        <v>4844</v>
+      </c>
+      <c r="F5">
+        <v>11481</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>744</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>268</v>
+      </c>
+      <c r="E6">
+        <v>398</v>
+      </c>
+      <c r="F6">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>745</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>163</v>
+      </c>
+      <c r="E7">
+        <v>308</v>
+      </c>
+      <c r="F7">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>746</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>177</v>
+      </c>
+      <c r="E8">
+        <v>911</v>
+      </c>
+      <c r="F8">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>747</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>97</v>
+      </c>
+      <c r="E9">
+        <v>150</v>
+      </c>
+      <c r="F9">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>748</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>126</v>
+      </c>
+      <c r="E10">
+        <v>10108</v>
+      </c>
+      <c r="F10">
+        <v>10234</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12">
+        <v>31100</v>
+      </c>
+      <c r="E12">
+        <v>19278</v>
+      </c>
+      <c r="F12">
+        <v>50378</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>5206</v>
+      </c>
+      <c r="E13">
+        <v>3353</v>
+      </c>
+      <c r="F13">
+        <v>8559</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>749</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>8681</v>
+      </c>
+      <c r="E14">
+        <v>8389</v>
+      </c>
+      <c r="F14">
+        <v>17070</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>750</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>5265</v>
+      </c>
+      <c r="E15">
+        <v>4488</v>
+      </c>
+      <c r="F15">
+        <v>9753</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>751</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>1371</v>
+      </c>
+      <c r="E16">
+        <v>776</v>
+      </c>
+      <c r="F16">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>752</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>9896</v>
+      </c>
+      <c r="E17">
+        <v>731</v>
+      </c>
+      <c r="F17">
+        <v>10627</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>753</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>164</v>
+      </c>
+      <c r="E18">
+        <v>200</v>
+      </c>
+      <c r="F18">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>754</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>200</v>
+      </c>
+      <c r="E19">
+        <v>172</v>
+      </c>
+      <c r="F19">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>755</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>317</v>
+      </c>
+      <c r="E20">
+        <v>1169</v>
+      </c>
+      <c r="F20">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22">
+        <v>15821</v>
+      </c>
+      <c r="E22">
+        <v>14986</v>
+      </c>
+      <c r="F22">
+        <v>30807</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23">
+        <v>2013</v>
+      </c>
+      <c r="E23">
+        <v>2370</v>
+      </c>
+      <c r="F23">
+        <v>4383</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>756</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>2882</v>
+      </c>
+      <c r="E24">
+        <v>2094</v>
+      </c>
+      <c r="F24">
+        <v>4976</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>757</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>9810</v>
+      </c>
+      <c r="E25">
+        <v>6931</v>
+      </c>
+      <c r="F25">
+        <v>16741</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>758</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>483</v>
+      </c>
+      <c r="E26">
+        <v>2679</v>
+      </c>
+      <c r="F26">
+        <v>3162</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>759</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>267</v>
+      </c>
+      <c r="E27">
+        <v>304</v>
+      </c>
+      <c r="F27">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>760</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>134</v>
+      </c>
+      <c r="E28">
+        <v>225</v>
+      </c>
+      <c r="F28">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>761</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>111</v>
+      </c>
+      <c r="E29">
+        <v>258</v>
+      </c>
+      <c r="F29">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>762</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>121</v>
+      </c>
+      <c r="E30">
+        <v>125</v>
+      </c>
+      <c r="F30">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32">
+        <v>19443</v>
+      </c>
+      <c r="E32">
+        <v>62814</v>
+      </c>
+      <c r="F32">
+        <v>82257</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33">
+        <v>2523</v>
+      </c>
+      <c r="E33">
+        <v>3798</v>
+      </c>
+      <c r="F33">
+        <v>6321</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>763</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>13697</v>
+      </c>
+      <c r="E34">
+        <v>31982</v>
+      </c>
+      <c r="F34">
+        <v>45679</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>764</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>956</v>
+      </c>
+      <c r="E35">
+        <v>23293</v>
+      </c>
+      <c r="F35">
+        <v>24249</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>765</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>458</v>
+      </c>
+      <c r="E36">
+        <v>1377</v>
+      </c>
+      <c r="F36">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>766</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>1109</v>
+      </c>
+      <c r="E37">
+        <v>1114</v>
+      </c>
+      <c r="F37">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>767</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>304</v>
+      </c>
+      <c r="E38">
+        <v>611</v>
+      </c>
+      <c r="F38">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>768</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>319</v>
+      </c>
+      <c r="E39">
+        <v>388</v>
+      </c>
+      <c r="F39">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>769</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>77</v>
+      </c>
+      <c r="E40">
+        <v>251</v>
+      </c>
+      <c r="F40">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42">
+        <v>32713</v>
+      </c>
+      <c r="E42">
+        <v>11813</v>
+      </c>
+      <c r="F42">
+        <v>44526</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43">
+        <v>2809</v>
+      </c>
+      <c r="E43">
+        <v>1371</v>
+      </c>
+      <c r="F43">
+        <v>4180</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>770</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>28024</v>
+      </c>
+      <c r="E44">
+        <v>7374</v>
+      </c>
+      <c r="F44">
+        <v>35398</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>771</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>740</v>
+      </c>
+      <c r="E45">
+        <v>1345</v>
+      </c>
+      <c r="F45">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>772</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>234</v>
+      </c>
+      <c r="E46">
+        <v>203</v>
+      </c>
+      <c r="F46">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>773</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>128</v>
+      </c>
+      <c r="E47">
+        <v>118</v>
+      </c>
+      <c r="F47">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>774</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>607</v>
+      </c>
+      <c r="E48">
+        <v>413</v>
+      </c>
+      <c r="F48">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>775</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>84</v>
+      </c>
+      <c r="E49">
+        <v>121</v>
+      </c>
+      <c r="F49">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>776</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>87</v>
+      </c>
+      <c r="E50">
+        <v>868</v>
+      </c>
+      <c r="F50">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52">
+        <v>509</v>
+      </c>
+      <c r="E52">
+        <v>390</v>
+      </c>
+      <c r="F52">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>30</v>
+      </c>
+      <c r="B53" t="s">
+        <v>30</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>244</v>
+      </c>
+      <c r="E53">
+        <v>203</v>
+      </c>
+      <c r="F53">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>777</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>265</v>
+      </c>
+      <c r="E54">
+        <v>187</v>
+      </c>
+      <c r="F54">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>506</v>
+      </c>
+      <c r="E56">
+        <v>2015</v>
+      </c>
+      <c r="F56">
+        <v>2521</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>30</v>
+      </c>
+      <c r="B57" t="s">
+        <v>30</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>228</v>
+      </c>
+      <c r="E57">
+        <v>728</v>
+      </c>
+      <c r="F57">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>778</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>152</v>
+      </c>
+      <c r="E58">
+        <v>1030</v>
+      </c>
+      <c r="F58">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>779</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>94</v>
+      </c>
+      <c r="E59">
+        <v>178</v>
+      </c>
+      <c r="F59">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>780</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>32</v>
+      </c>
+      <c r="E60">
+        <v>79</v>
+      </c>
+      <c r="F60">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>8</v>
+      </c>
+      <c r="B62" t="s">
+        <v>13</v>
+      </c>
+      <c r="C62" t="s">
+        <v>35</v>
+      </c>
+      <c r="D62">
+        <v>4814</v>
+      </c>
+      <c r="E62">
+        <v>5931</v>
+      </c>
+      <c r="F62">
+        <v>10745</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>30</v>
+      </c>
+      <c r="B63" t="s">
+        <v>30</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63">
+        <v>1480</v>
+      </c>
+      <c r="E63">
+        <v>908</v>
+      </c>
+      <c r="F63">
+        <v>2388</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>781</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>1010</v>
+      </c>
+      <c r="E64">
+        <v>2823</v>
+      </c>
+      <c r="F64">
+        <v>3833</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>782</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>553</v>
+      </c>
+      <c r="E65">
+        <v>1315</v>
+      </c>
+      <c r="F65">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>783</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>857</v>
+      </c>
+      <c r="E66">
+        <v>113</v>
+      </c>
+      <c r="F66">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>784</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>163</v>
+      </c>
+      <c r="E67">
+        <v>243</v>
+      </c>
+      <c r="F67">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>5</v>
+      </c>
+      <c r="B68" t="s">
+        <v>785</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>107</v>
+      </c>
+      <c r="E68">
+        <v>99</v>
+      </c>
+      <c r="F68">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>6</v>
+      </c>
+      <c r="B69" t="s">
+        <v>786</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>56</v>
+      </c>
+      <c r="E69">
+        <v>377</v>
+      </c>
+      <c r="F69">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>7</v>
+      </c>
+      <c r="B70" t="s">
+        <v>787</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>588</v>
+      </c>
+      <c r="E70">
+        <v>53</v>
+      </c>
+      <c r="F70">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>9</v>
+      </c>
+      <c r="B72" t="s">
+        <v>14</v>
+      </c>
+      <c r="C72" t="s">
+        <v>35</v>
+      </c>
+      <c r="D72">
+        <v>905</v>
+      </c>
+      <c r="E72">
+        <v>297</v>
+      </c>
+      <c r="F72">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>30</v>
+      </c>
+      <c r="B73" t="s">
+        <v>30</v>
+      </c>
+      <c r="C73" t="s">
+        <v>36</v>
+      </c>
+      <c r="D73">
+        <v>447</v>
+      </c>
+      <c r="E73">
+        <v>96</v>
+      </c>
+      <c r="F73">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>788</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>218</v>
+      </c>
+      <c r="E74">
+        <v>53</v>
+      </c>
+      <c r="F74">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>789</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>133</v>
+      </c>
+      <c r="E75">
+        <v>43</v>
+      </c>
+      <c r="F75">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>790</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76">
+        <v>52</v>
+      </c>
+      <c r="E76">
+        <v>51</v>
+      </c>
+      <c r="F76">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
+        <v>791</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>30</v>
+      </c>
+      <c r="E77">
+        <v>37</v>
+      </c>
+      <c r="F77">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>5</v>
+      </c>
+      <c r="B78" t="s">
+        <v>792</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>25</v>
+      </c>
+      <c r="E78">
+        <v>17</v>
+      </c>
+      <c r="F78">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>10</v>
+      </c>
+      <c r="B80" t="s">
+        <v>15</v>
+      </c>
+      <c r="C80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80">
+        <v>2606</v>
+      </c>
+      <c r="E80">
+        <v>3123</v>
+      </c>
+      <c r="F80">
+        <v>5729</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>30</v>
+      </c>
+      <c r="B81" t="s">
+        <v>30</v>
+      </c>
+      <c r="C81" t="s">
+        <v>36</v>
+      </c>
+      <c r="D81">
+        <v>779</v>
+      </c>
+      <c r="E81">
+        <v>931</v>
+      </c>
+      <c r="F81">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>793</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>810</v>
+      </c>
+      <c r="E82">
+        <v>953</v>
+      </c>
+      <c r="F82">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>794</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>484</v>
+      </c>
+      <c r="E83">
+        <v>290</v>
+      </c>
+      <c r="F83">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>795</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>124</v>
+      </c>
+      <c r="E84">
+        <v>171</v>
+      </c>
+      <c r="F84">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>796</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>205</v>
+      </c>
+      <c r="E85">
+        <v>457</v>
+      </c>
+      <c r="F85">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>5</v>
+      </c>
+      <c r="B86" t="s">
+        <v>797</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>62</v>
+      </c>
+      <c r="E86">
+        <v>178</v>
+      </c>
+      <c r="F86">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>6</v>
+      </c>
+      <c r="B87" t="s">
+        <v>798</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>77</v>
+      </c>
+      <c r="E87">
+        <v>67</v>
+      </c>
+      <c r="F87">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>7</v>
+      </c>
+      <c r="B88" t="s">
+        <v>799</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>65</v>
+      </c>
+      <c r="E88">
+        <v>76</v>
+      </c>
+      <c r="F88">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="89"/>
+    <row r="90">
+      <c r="A90">
+        <v>11</v>
+      </c>
+      <c r="B90" t="s">
+        <v>16</v>
+      </c>
+      <c r="C90" t="s">
+        <v>35</v>
+      </c>
+      <c r="D90">
+        <v>464</v>
+      </c>
+      <c r="E90">
+        <v>1075</v>
+      </c>
+      <c r="F90">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>30</v>
+      </c>
+      <c r="B91" t="s">
+        <v>30</v>
+      </c>
+      <c r="C91" t="s">
+        <v>36</v>
+      </c>
+      <c r="D91">
+        <v>182</v>
+      </c>
+      <c r="E91">
+        <v>311</v>
+      </c>
+      <c r="F91">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>1</v>
+      </c>
+      <c r="B92" t="s">
+        <v>800</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>233</v>
+      </c>
+      <c r="E92">
+        <v>671</v>
+      </c>
+      <c r="F92">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>2</v>
+      </c>
+      <c r="B93" t="s">
+        <v>801</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93">
+        <v>49</v>
+      </c>
+      <c r="E93">
+        <v>93</v>
+      </c>
+      <c r="F93">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="94"/>
+    <row r="95">
+      <c r="A95">
+        <v>12</v>
+      </c>
+      <c r="B95" t="s">
+        <v>17</v>
+      </c>
+      <c r="C95" t="s">
+        <v>35</v>
+      </c>
+      <c r="D95">
+        <v>35361</v>
+      </c>
+      <c r="E95">
+        <v>3848</v>
+      </c>
+      <c r="F95">
+        <v>39209</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>30</v>
+      </c>
+      <c r="B96" t="s">
+        <v>30</v>
+      </c>
+      <c r="C96" t="s">
+        <v>36</v>
+      </c>
+      <c r="D96">
+        <v>2365</v>
+      </c>
+      <c r="E96">
+        <v>806</v>
+      </c>
+      <c r="F96">
+        <v>3171</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>1</v>
+      </c>
+      <c r="B97" t="s">
+        <v>802</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>28217</v>
+      </c>
+      <c r="E97">
+        <v>1609</v>
+      </c>
+      <c r="F97">
+        <v>29826</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>2</v>
+      </c>
+      <c r="B98" t="s">
+        <v>803</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>3498</v>
+      </c>
+      <c r="E98">
+        <v>525</v>
+      </c>
+      <c r="F98">
+        <v>4023</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>3</v>
+      </c>
+      <c r="B99" t="s">
+        <v>804</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>257</v>
+      </c>
+      <c r="E99">
+        <v>161</v>
+      </c>
+      <c r="F99">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>4</v>
+      </c>
+      <c r="B100" t="s">
+        <v>805</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>315</v>
+      </c>
+      <c r="E100">
+        <v>486</v>
+      </c>
+      <c r="F100">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>5</v>
+      </c>
+      <c r="B101" t="s">
+        <v>806</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>192</v>
+      </c>
+      <c r="E101">
+        <v>144</v>
+      </c>
+      <c r="F101">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>6</v>
+      </c>
+      <c r="B102" t="s">
+        <v>807</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102">
+        <v>181</v>
+      </c>
+      <c r="E102">
+        <v>54</v>
+      </c>
+      <c r="F102">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>7</v>
+      </c>
+      <c r="B103" t="s">
+        <v>808</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>336</v>
+      </c>
+      <c r="E103">
+        <v>63</v>
+      </c>
+      <c r="F103">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="104"/>
+    <row r="105">
+      <c r="A105">
+        <v>13</v>
+      </c>
+      <c r="B105" t="s">
+        <v>18</v>
+      </c>
+      <c r="C105" t="s">
+        <v>35</v>
+      </c>
+      <c r="D105">
+        <v>1152</v>
+      </c>
+      <c r="E105">
+        <v>957</v>
+      </c>
+      <c r="F105">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>30</v>
+      </c>
+      <c r="B106" t="s">
+        <v>30</v>
+      </c>
+      <c r="C106" t="s">
+        <v>36</v>
+      </c>
+      <c r="D106">
+        <v>266</v>
+      </c>
+      <c r="E106">
+        <v>324</v>
+      </c>
+      <c r="F106">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>1</v>
+      </c>
+      <c r="B107" t="s">
+        <v>809</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>711</v>
+      </c>
+      <c r="E107">
+        <v>404</v>
+      </c>
+      <c r="F107">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>2</v>
+      </c>
+      <c r="B108" t="s">
+        <v>810</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>89</v>
+      </c>
+      <c r="E108">
+        <v>102</v>
+      </c>
+      <c r="F108">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>3</v>
+      </c>
+      <c r="B109" t="s">
+        <v>811</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>47</v>
+      </c>
+      <c r="E109">
+        <v>54</v>
+      </c>
+      <c r="F109">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>4</v>
+      </c>
+      <c r="B110" t="s">
+        <v>812</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>39</v>
+      </c>
+      <c r="E110">
+        <v>73</v>
+      </c>
+      <c r="F110">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="111"/>
+    <row r="112">
+      <c r="A112">
+        <v>14</v>
+      </c>
+      <c r="B112" t="s">
+        <v>19</v>
+      </c>
+      <c r="C112" t="s">
+        <v>35</v>
+      </c>
+      <c r="D112">
+        <v>27193</v>
+      </c>
+      <c r="E112">
+        <v>58219</v>
+      </c>
+      <c r="F112">
+        <v>85412</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>30</v>
+      </c>
+      <c r="B113" t="s">
+        <v>30</v>
+      </c>
+      <c r="C113" t="s">
+        <v>36</v>
+      </c>
+      <c r="D113">
+        <v>1798</v>
+      </c>
+      <c r="E113">
+        <v>2386</v>
+      </c>
+      <c r="F113">
+        <v>4184</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>1</v>
+      </c>
+      <c r="B114" t="s">
+        <v>813</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114">
+        <v>3895</v>
+      </c>
+      <c r="E114">
+        <v>49124</v>
+      </c>
+      <c r="F114">
+        <v>53019</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>2</v>
+      </c>
+      <c r="B115" t="s">
+        <v>814</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>17173</v>
+      </c>
+      <c r="E115">
+        <v>861</v>
+      </c>
+      <c r="F115">
+        <v>18034</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>3</v>
+      </c>
+      <c r="B116" t="s">
+        <v>815</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116">
+        <v>3436</v>
+      </c>
+      <c r="E116">
+        <v>402</v>
+      </c>
+      <c r="F116">
+        <v>3838</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>4</v>
+      </c>
+      <c r="B117" t="s">
+        <v>816</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>148</v>
+      </c>
+      <c r="E117">
+        <v>2653</v>
+      </c>
+      <c r="F117">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>5</v>
+      </c>
+      <c r="B118" t="s">
+        <v>817</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>204</v>
+      </c>
+      <c r="E118">
+        <v>326</v>
+      </c>
+      <c r="F118">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>6</v>
+      </c>
+      <c r="B119" t="s">
+        <v>818</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>70</v>
+      </c>
+      <c r="E119">
+        <v>859</v>
+      </c>
+      <c r="F119">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>7</v>
+      </c>
+      <c r="B120" t="s">
+        <v>819</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>469</v>
+      </c>
+      <c r="E120">
+        <v>1608</v>
+      </c>
+      <c r="F120">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="121"/>
+    <row r="122">
+      <c r="A122">
+        <v>15</v>
+      </c>
+      <c r="B122" t="s">
+        <v>20</v>
+      </c>
+      <c r="C122" t="s">
+        <v>35</v>
+      </c>
+      <c r="D122">
+        <v>781</v>
+      </c>
+      <c r="E122">
+        <v>633</v>
+      </c>
+      <c r="F122">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>30</v>
+      </c>
+      <c r="B123" t="s">
+        <v>30</v>
+      </c>
+      <c r="C123" t="s">
+        <v>36</v>
+      </c>
+      <c r="D123">
+        <v>383</v>
+      </c>
+      <c r="E123">
+        <v>255</v>
+      </c>
+      <c r="F123">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>1</v>
+      </c>
+      <c r="B124" t="s">
+        <v>820</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>271</v>
+      </c>
+      <c r="E124">
+        <v>299</v>
+      </c>
+      <c r="F124">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>2</v>
+      </c>
+      <c r="B125" t="s">
+        <v>821</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>127</v>
+      </c>
+      <c r="E125">
+        <v>79</v>
+      </c>
+      <c r="F125">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="126"/>
+    <row r="127">
+      <c r="A127">
+        <v>16</v>
+      </c>
+      <c r="B127" t="s">
+        <v>21</v>
+      </c>
+      <c r="C127" t="s">
+        <v>35</v>
+      </c>
+      <c r="D127">
+        <v>2080</v>
+      </c>
+      <c r="E127">
+        <v>1606</v>
+      </c>
+      <c r="F127">
+        <v>3686</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>30</v>
+      </c>
+      <c r="B128" t="s">
+        <v>30</v>
+      </c>
+      <c r="C128" t="s">
+        <v>36</v>
+      </c>
+      <c r="D128">
+        <v>538</v>
+      </c>
+      <c r="E128">
+        <v>291</v>
+      </c>
+      <c r="F128">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>1</v>
+      </c>
+      <c r="B129" t="s">
+        <v>822</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>890</v>
+      </c>
+      <c r="E129">
+        <v>964</v>
+      </c>
+      <c r="F129">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>2</v>
+      </c>
+      <c r="B130" t="s">
+        <v>823</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>286</v>
+      </c>
+      <c r="E130">
+        <v>78</v>
+      </c>
+      <c r="F130">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>3</v>
+      </c>
+      <c r="B131" t="s">
+        <v>824</v>
+      </c>
+      <c r="C131" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131">
+        <v>245</v>
+      </c>
+      <c r="E131">
+        <v>192</v>
+      </c>
+      <c r="F131">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>4</v>
+      </c>
+      <c r="B132" t="s">
+        <v>825</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132">
+        <v>44</v>
+      </c>
+      <c r="E132">
+        <v>54</v>
+      </c>
+      <c r="F132">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>5</v>
+      </c>
+      <c r="B133" t="s">
+        <v>826</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>77</v>
+      </c>
+      <c r="E133">
+        <v>27</v>
+      </c>
+      <c r="F133">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="134"/>
+    <row r="135">
+      <c r="A135">
+        <v>17</v>
+      </c>
+      <c r="B135" t="s">
+        <v>22</v>
+      </c>
+      <c r="C135" t="s">
+        <v>35</v>
+      </c>
+      <c r="D135">
+        <v>2484</v>
+      </c>
+      <c r="E135">
+        <v>37349</v>
+      </c>
+      <c r="F135">
+        <v>39833</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>30</v>
+      </c>
+      <c r="B136" t="s">
+        <v>30</v>
+      </c>
+      <c r="C136" t="s">
+        <v>36</v>
+      </c>
+      <c r="D136">
+        <v>774</v>
+      </c>
+      <c r="E136">
+        <v>1970</v>
+      </c>
+      <c r="F136">
+        <v>2744</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>1</v>
+      </c>
+      <c r="B137" t="s">
+        <v>827</v>
+      </c>
+      <c r="C137" t="s">
+        <v>38</v>
+      </c>
+      <c r="D137">
+        <v>1001</v>
+      </c>
+      <c r="E137">
+        <v>33870</v>
+      </c>
+      <c r="F137">
+        <v>34871</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>2</v>
+      </c>
+      <c r="B138" t="s">
+        <v>828</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>430</v>
+      </c>
+      <c r="E138">
+        <v>441</v>
+      </c>
+      <c r="F138">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>3</v>
+      </c>
+      <c r="B139" t="s">
+        <v>829</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>112</v>
+      </c>
+      <c r="E139">
+        <v>194</v>
+      </c>
+      <c r="F139">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>4</v>
+      </c>
+      <c r="B140" t="s">
+        <v>830</v>
+      </c>
+      <c r="C140" t="s">
+        <v>38</v>
+      </c>
+      <c r="D140">
+        <v>55</v>
+      </c>
+      <c r="E140">
+        <v>148</v>
+      </c>
+      <c r="F140">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>5</v>
+      </c>
+      <c r="B141" t="s">
+        <v>831</v>
+      </c>
+      <c r="C141" t="s">
+        <v>38</v>
+      </c>
+      <c r="D141">
+        <v>112</v>
+      </c>
+      <c r="E141">
+        <v>726</v>
+      </c>
+      <c r="F141">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="142"/>
+    <row r="143">
+      <c r="A143">
+        <v>24</v>
+      </c>
+      <c r="B143" t="s">
+        <v>23</v>
+      </c>
+      <c r="C143" t="s">
+        <v>35</v>
+      </c>
+      <c r="D143">
+        <v>948</v>
+      </c>
+      <c r="E143">
+        <v>498</v>
+      </c>
+      <c r="F143">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>30</v>
+      </c>
+      <c r="B144" t="s">
+        <v>30</v>
+      </c>
+      <c r="C144" t="s">
+        <v>36</v>
+      </c>
+      <c r="D144">
+        <v>145</v>
+      </c>
+      <c r="E144">
+        <v>109</v>
+      </c>
+      <c r="F144">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>1</v>
+      </c>
+      <c r="B145" t="s">
+        <v>832</v>
+      </c>
+      <c r="C145" t="s">
+        <v>38</v>
+      </c>
+      <c r="D145">
+        <v>301</v>
+      </c>
+      <c r="E145">
+        <v>100</v>
+      </c>
+      <c r="F145">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>2</v>
+      </c>
+      <c r="B146" t="s">
+        <v>833</v>
+      </c>
+      <c r="C146" t="s">
+        <v>38</v>
+      </c>
+      <c r="D146">
+        <v>25</v>
+      </c>
+      <c r="E146">
+        <v>46</v>
+      </c>
+      <c r="F146">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>3</v>
+      </c>
+      <c r="B147" t="s">
+        <v>834</v>
+      </c>
+      <c r="C147" t="s">
+        <v>38</v>
+      </c>
+      <c r="D147">
+        <v>412</v>
+      </c>
+      <c r="E147">
+        <v>192</v>
+      </c>
+      <c r="F147">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>4</v>
+      </c>
+      <c r="B148" t="s">
+        <v>835</v>
+      </c>
+      <c r="C148" t="s">
+        <v>38</v>
+      </c>
+      <c r="D148">
+        <v>32</v>
+      </c>
+      <c r="E148">
+        <v>32</v>
+      </c>
+      <c r="F148">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>5</v>
+      </c>
+      <c r="B149" t="s">
+        <v>836</v>
+      </c>
+      <c r="C149" t="s">
+        <v>38</v>
+      </c>
+      <c r="D149">
+        <v>33</v>
+      </c>
+      <c r="E149">
+        <v>19</v>
+      </c>
+      <c r="F149">
+        <v>52</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>837</v>
+      </c>
+      <c r="D2" t="s">
+        <v>838</v>
+      </c>
+      <c r="E2" t="s">
+        <v>839</v>
+      </c>
+      <c r="F2" t="s">
+        <v>840</v>
+      </c>
+      <c r="G2">
+        <v>5742</v>
+      </c>
+      <c r="H2">
+        <v>7967</v>
+      </c>
+      <c r="I2">
+        <v>14694</v>
+      </c>
+      <c r="J2">
+        <v>16162</v>
+      </c>
+      <c r="K2">
+        <v>13607</v>
+      </c>
+      <c r="L2">
+        <v>1121</v>
+      </c>
+      <c r="M2">
+        <v>725</v>
+      </c>
+      <c r="N2">
+        <v>9153</v>
+      </c>
+      <c r="O2">
+        <v>308</v>
+      </c>
+      <c r="P2">
+        <v>1250</v>
+      </c>
+      <c r="Q2">
+        <v>497</v>
+      </c>
+      <c r="R2">
+        <v>5270</v>
+      </c>
+      <c r="S2">
+        <v>883</v>
+      </c>
+      <c r="T2">
+        <v>7768</v>
+      </c>
+      <c r="U2">
+        <v>883</v>
+      </c>
+      <c r="V2">
+        <v>334</v>
+      </c>
+      <c r="W2">
+        <v>23264</v>
+      </c>
+      <c r="X2">
+        <v>165</v>
+      </c>
+      <c r="Y2">
+        <v>109793</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>837</v>
+      </c>
+      <c r="D3" t="s">
+        <v>838</v>
+      </c>
+      <c r="E3" t="s">
+        <v>841</v>
+      </c>
+      <c r="F3" t="s">
+        <v>842</v>
+      </c>
+      <c r="G3">
+        <v>37047</v>
+      </c>
+      <c r="H3">
+        <v>31277</v>
+      </c>
+      <c r="I3">
+        <v>41252</v>
+      </c>
+      <c r="J3">
+        <v>53217</v>
+      </c>
+      <c r="K3">
+        <v>23474</v>
+      </c>
+      <c r="L3">
+        <v>4607</v>
+      </c>
+      <c r="M3">
+        <v>3051</v>
+      </c>
+      <c r="N3">
+        <v>34868</v>
+      </c>
+      <c r="O3">
+        <v>790</v>
+      </c>
+      <c r="P3">
+        <v>3989</v>
+      </c>
+      <c r="Q3">
+        <v>1256</v>
+      </c>
+      <c r="R3">
+        <v>16843</v>
+      </c>
+      <c r="S3">
+        <v>1767</v>
+      </c>
+      <c r="T3">
+        <v>63567</v>
+      </c>
+      <c r="U3">
+        <v>2114</v>
+      </c>
+      <c r="V3">
+        <v>2057</v>
+      </c>
+      <c r="W3">
+        <v>27965</v>
+      </c>
+      <c r="X3">
+        <v>522</v>
+      </c>
+      <c r="Y3">
+        <v>349663</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>837</v>
+      </c>
+      <c r="D4" t="s">
+        <v>838</v>
+      </c>
+      <c r="E4" t="s">
+        <v>843</v>
+      </c>
+      <c r="F4" t="s">
+        <v>844</v>
+      </c>
+      <c r="G4">
+        <v>8452</v>
+      </c>
+      <c r="H4">
+        <v>19598</v>
+      </c>
+      <c r="I4">
+        <v>13039</v>
+      </c>
+      <c r="J4">
+        <v>18883</v>
+      </c>
+      <c r="K4">
+        <v>8058</v>
+      </c>
+      <c r="L4">
+        <v>2837</v>
+      </c>
+      <c r="M4">
+        <v>1900</v>
+      </c>
+      <c r="N4">
+        <v>7436</v>
+      </c>
+      <c r="O4">
+        <v>1207</v>
+      </c>
+      <c r="P4">
+        <v>2604</v>
+      </c>
+      <c r="Q4">
+        <v>549</v>
+      </c>
+      <c r="R4">
+        <v>6672</v>
+      </c>
+      <c r="S4">
+        <v>1627</v>
+      </c>
+      <c r="T4">
+        <v>7762</v>
+      </c>
+      <c r="U4">
+        <v>672</v>
+      </c>
+      <c r="V4">
+        <v>631</v>
+      </c>
+      <c r="W4">
+        <v>6034</v>
+      </c>
+      <c r="X4">
+        <v>486</v>
+      </c>
+      <c r="Y4">
+        <v>108447</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5">
+        <v>51241</v>
+      </c>
+      <c r="H5">
+        <v>58842</v>
+      </c>
+      <c r="I5">
+        <v>68985</v>
+      </c>
+      <c r="J5">
+        <v>88262</v>
+      </c>
+      <c r="K5">
+        <v>45139</v>
+      </c>
+      <c r="L5">
+        <v>8565</v>
+      </c>
+      <c r="M5">
+        <v>5676</v>
+      </c>
+      <c r="N5">
+        <v>51457</v>
+      </c>
+      <c r="O5">
+        <v>2305</v>
+      </c>
+      <c r="P5">
+        <v>7843</v>
+      </c>
+      <c r="Q5">
+        <v>2302</v>
+      </c>
+      <c r="R5">
+        <v>28785</v>
+      </c>
+      <c r="S5">
+        <v>4277</v>
+      </c>
+      <c r="T5">
+        <v>79097</v>
+      </c>
+      <c r="U5">
+        <v>3669</v>
+      </c>
+      <c r="V5">
+        <v>3022</v>
+      </c>
+      <c r="W5">
+        <v>57263</v>
+      </c>
+      <c r="X5">
+        <v>1173</v>
+      </c>
+      <c r="Y5">
+        <v>567903</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>5742</v>
+      </c>
+      <c r="E2">
+        <v>37047</v>
+      </c>
+      <c r="F2">
+        <v>8452</v>
+      </c>
+      <c r="G2">
+        <v>51241</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>671</v>
+      </c>
+      <c r="E3">
+        <v>4872</v>
+      </c>
+      <c r="F3">
+        <v>1063</v>
+      </c>
+      <c r="G3">
+        <v>6606</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>845</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>1264</v>
+      </c>
+      <c r="E4">
+        <v>18121</v>
+      </c>
+      <c r="F4">
+        <v>954</v>
+      </c>
+      <c r="G4">
+        <v>20339</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>846</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>212</v>
+      </c>
+      <c r="E5">
+        <v>2952</v>
+      </c>
+      <c r="F5">
+        <v>267</v>
+      </c>
+      <c r="G5">
+        <v>3431</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>847</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>509</v>
+      </c>
+      <c r="E6">
+        <v>993</v>
+      </c>
+      <c r="F6">
+        <v>3065</v>
+      </c>
+      <c r="G6">
+        <v>4567</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>848</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>2294</v>
+      </c>
+      <c r="E7">
+        <v>2135</v>
+      </c>
+      <c r="F7">
+        <v>618</v>
+      </c>
+      <c r="G7">
+        <v>5047</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>849</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>103</v>
+      </c>
+      <c r="E8">
+        <v>535</v>
+      </c>
+      <c r="F8">
+        <v>55</v>
+      </c>
+      <c r="G8">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>850</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>36</v>
+      </c>
+      <c r="E9">
+        <v>177</v>
+      </c>
+      <c r="F9">
+        <v>37</v>
+      </c>
+      <c r="G9">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>851</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>72</v>
+      </c>
+      <c r="E10">
+        <v>200</v>
+      </c>
+      <c r="F10">
+        <v>69</v>
+      </c>
+      <c r="G10">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>852</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11">
+        <v>581</v>
+      </c>
+      <c r="E11">
+        <v>7062</v>
+      </c>
+      <c r="F11">
+        <v>2324</v>
+      </c>
+      <c r="G11">
+        <v>9967</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13">
+        <v>7967</v>
+      </c>
+      <c r="E13">
+        <v>31277</v>
+      </c>
+      <c r="F13">
+        <v>19598</v>
+      </c>
+      <c r="G13">
+        <v>58842</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14">
+        <v>2677</v>
+      </c>
+      <c r="E14">
+        <v>11747</v>
+      </c>
+      <c r="F14">
+        <v>1775</v>
+      </c>
+      <c r="G14">
+        <v>16199</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>853</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>2333</v>
+      </c>
+      <c r="E15">
+        <v>7396</v>
+      </c>
+      <c r="F15">
+        <v>11513</v>
+      </c>
+      <c r="G15">
+        <v>21242</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>854</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>1155</v>
+      </c>
+      <c r="E16">
+        <v>3877</v>
+      </c>
+      <c r="F16">
+        <v>585</v>
+      </c>
+      <c r="G16">
+        <v>5617</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>855</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>477</v>
+      </c>
+      <c r="E17">
+        <v>2525</v>
+      </c>
+      <c r="F17">
+        <v>4952</v>
+      </c>
+      <c r="G17">
+        <v>7954</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>856</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>256</v>
+      </c>
+      <c r="E18">
+        <v>1245</v>
+      </c>
+      <c r="F18">
+        <v>182</v>
+      </c>
+      <c r="G18">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>5</v>
+      </c>
+      <c r="B19" t="s">
+        <v>857</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>152</v>
+      </c>
+      <c r="E19">
+        <v>612</v>
+      </c>
+      <c r="F19">
+        <v>97</v>
+      </c>
+      <c r="G19">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>858</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>252</v>
+      </c>
+      <c r="E20">
+        <v>757</v>
+      </c>
+      <c r="F20">
+        <v>117</v>
+      </c>
+      <c r="G20">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>7</v>
+      </c>
+      <c r="B21" t="s">
+        <v>859</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>339</v>
+      </c>
+      <c r="E21">
+        <v>1880</v>
+      </c>
+      <c r="F21">
+        <v>281</v>
+      </c>
+      <c r="G21">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>860</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>326</v>
+      </c>
+      <c r="E22">
+        <v>1238</v>
+      </c>
+      <c r="F22">
+        <v>96</v>
+      </c>
+      <c r="G22">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24">
+        <v>14694</v>
+      </c>
+      <c r="E24">
+        <v>41252</v>
+      </c>
+      <c r="F24">
+        <v>13039</v>
+      </c>
+      <c r="G24">
+        <v>68985</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25">
+        <v>1757</v>
+      </c>
+      <c r="E25">
+        <v>8710</v>
+      </c>
+      <c r="F25">
+        <v>2829</v>
+      </c>
+      <c r="G25">
+        <v>13296</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>861</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>1117</v>
+      </c>
+      <c r="E26">
+        <v>4998</v>
+      </c>
+      <c r="F26">
+        <v>4838</v>
+      </c>
+      <c r="G26">
+        <v>10953</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>862</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>1022</v>
+      </c>
+      <c r="E27">
+        <v>15206</v>
+      </c>
+      <c r="F27">
+        <v>3558</v>
+      </c>
+      <c r="G27">
+        <v>19786</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>863</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>9298</v>
+      </c>
+      <c r="E28">
+        <v>2992</v>
+      </c>
+      <c r="F28">
+        <v>614</v>
+      </c>
+      <c r="G28">
+        <v>12904</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>864</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>195</v>
+      </c>
+      <c r="E29">
+        <v>3049</v>
+      </c>
+      <c r="F29">
+        <v>323</v>
+      </c>
+      <c r="G29">
+        <v>3567</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>865</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>559</v>
+      </c>
+      <c r="E30">
+        <v>4254</v>
+      </c>
+      <c r="F30">
+        <v>351</v>
+      </c>
+      <c r="G30">
+        <v>5164</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>866</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>270</v>
+      </c>
+      <c r="E31">
+        <v>1066</v>
+      </c>
+      <c r="F31">
+        <v>290</v>
+      </c>
+      <c r="G31">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>867</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>338</v>
+      </c>
+      <c r="E32">
+        <v>617</v>
+      </c>
+      <c r="F32">
+        <v>148</v>
+      </c>
+      <c r="G32">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>868</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>138</v>
+      </c>
+      <c r="E33">
+        <v>360</v>
+      </c>
+      <c r="F33">
+        <v>88</v>
+      </c>
+      <c r="G33">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>35</v>
+      </c>
+      <c r="D35">
+        <v>16162</v>
+      </c>
+      <c r="E35">
+        <v>53217</v>
+      </c>
+      <c r="F35">
+        <v>18883</v>
+      </c>
+      <c r="G35">
+        <v>88262</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>30</v>
+      </c>
+      <c r="B36" t="s">
+        <v>30</v>
+      </c>
+      <c r="C36" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36">
+        <v>1141</v>
+      </c>
+      <c r="E36">
+        <v>6116</v>
+      </c>
+      <c r="F36">
+        <v>1798</v>
+      </c>
+      <c r="G36">
+        <v>9055</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>869</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>6226</v>
+      </c>
+      <c r="E37">
+        <v>10992</v>
+      </c>
+      <c r="F37">
+        <v>4840</v>
+      </c>
+      <c r="G37">
+        <v>22058</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>870</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>468</v>
+      </c>
+      <c r="E38">
+        <v>13897</v>
+      </c>
+      <c r="F38">
+        <v>891</v>
+      </c>
+      <c r="G38">
+        <v>15256</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>3</v>
+      </c>
+      <c r="B39" t="s">
+        <v>871</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>808</v>
+      </c>
+      <c r="E39">
+        <v>11818</v>
+      </c>
+      <c r="F39">
+        <v>1515</v>
+      </c>
+      <c r="G39">
+        <v>14141</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>872</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>4323</v>
+      </c>
+      <c r="E40">
+        <v>4158</v>
+      </c>
+      <c r="F40">
+        <v>8864</v>
+      </c>
+      <c r="G40">
+        <v>17345</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>873</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>2800</v>
+      </c>
+      <c r="E41">
+        <v>4924</v>
+      </c>
+      <c r="F41">
+        <v>717</v>
+      </c>
+      <c r="G41">
+        <v>8441</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>874</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42">
+        <v>241</v>
+      </c>
+      <c r="E42">
+        <v>625</v>
+      </c>
+      <c r="F42">
+        <v>152</v>
+      </c>
+      <c r="G42">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>7</v>
+      </c>
+      <c r="B43" t="s">
+        <v>875</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>73</v>
+      </c>
+      <c r="E43">
+        <v>469</v>
+      </c>
+      <c r="F43">
+        <v>62</v>
+      </c>
+      <c r="G43">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>876</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>82</v>
+      </c>
+      <c r="E44">
+        <v>218</v>
+      </c>
+      <c r="F44">
+        <v>44</v>
+      </c>
+      <c r="G44">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>5</v>
+      </c>
+      <c r="B46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" t="s">
+        <v>35</v>
+      </c>
+      <c r="D46">
+        <v>13607</v>
+      </c>
+      <c r="E46">
+        <v>23474</v>
+      </c>
+      <c r="F46">
+        <v>8058</v>
+      </c>
+      <c r="G46">
+        <v>45139</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>30</v>
+      </c>
+      <c r="B47" t="s">
+        <v>30</v>
+      </c>
+      <c r="C47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D47">
+        <v>743</v>
+      </c>
+      <c r="E47">
+        <v>3644</v>
+      </c>
+      <c r="F47">
+        <v>859</v>
+      </c>
+      <c r="G47">
+        <v>5246</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>877</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>6142</v>
+      </c>
+      <c r="E48">
+        <v>11731</v>
+      </c>
+      <c r="F48">
+        <v>2488</v>
+      </c>
+      <c r="G48">
+        <v>20361</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>878</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>1393</v>
+      </c>
+      <c r="E49">
+        <v>2475</v>
+      </c>
+      <c r="F49">
+        <v>304</v>
+      </c>
+      <c r="G49">
+        <v>4172</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>879</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>86</v>
+      </c>
+      <c r="E50">
+        <v>537</v>
+      </c>
+      <c r="F50">
+        <v>153</v>
+      </c>
+      <c r="G50">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>880</v>
+      </c>
+      <c r="C51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51">
+        <v>999</v>
+      </c>
+      <c r="E51">
+        <v>856</v>
+      </c>
+      <c r="F51">
+        <v>3248</v>
+      </c>
+      <c r="G51">
+        <v>5103</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>881</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>133</v>
+      </c>
+      <c r="E52">
+        <v>648</v>
+      </c>
+      <c r="F52">
+        <v>240</v>
+      </c>
+      <c r="G52">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>6</v>
+      </c>
+      <c r="B53" t="s">
+        <v>882</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>100</v>
+      </c>
+      <c r="E53">
+        <v>433</v>
+      </c>
+      <c r="F53">
+        <v>426</v>
+      </c>
+      <c r="G53">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>883</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>3927</v>
+      </c>
+      <c r="E54">
+        <v>2908</v>
+      </c>
+      <c r="F54">
+        <v>297</v>
+      </c>
+      <c r="G54">
+        <v>7132</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>884</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55">
+        <v>84</v>
+      </c>
+      <c r="E55">
+        <v>242</v>
+      </c>
+      <c r="F55">
+        <v>43</v>
+      </c>
+      <c r="G55">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D57">
+        <v>1121</v>
+      </c>
+      <c r="E57">
+        <v>4607</v>
+      </c>
+      <c r="F57">
+        <v>2837</v>
+      </c>
+      <c r="G57">
+        <v>8565</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>30</v>
+      </c>
+      <c r="B58" t="s">
+        <v>30</v>
+      </c>
+      <c r="C58" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58">
+        <v>175</v>
+      </c>
+      <c r="E58">
+        <v>702</v>
+      </c>
+      <c r="F58">
+        <v>274</v>
+      </c>
+      <c r="G58">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>885</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>445</v>
+      </c>
+      <c r="E59">
+        <v>806</v>
+      </c>
+      <c r="F59">
+        <v>207</v>
+      </c>
+      <c r="G59">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>2</v>
+      </c>
+      <c r="B60" t="s">
+        <v>886</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>125</v>
+      </c>
+      <c r="E60">
+        <v>1605</v>
+      </c>
+      <c r="F60">
+        <v>135</v>
+      </c>
+      <c r="G60">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>3</v>
+      </c>
+      <c r="B61" t="s">
+        <v>887</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>107</v>
+      </c>
+      <c r="E61">
+        <v>263</v>
+      </c>
+      <c r="F61">
+        <v>88</v>
+      </c>
+      <c r="G61">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>4</v>
+      </c>
+      <c r="B62" t="s">
+        <v>888</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>128</v>
+      </c>
+      <c r="E62">
+        <v>355</v>
+      </c>
+      <c r="F62">
+        <v>1198</v>
+      </c>
+      <c r="G62">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>5</v>
+      </c>
+      <c r="B63" t="s">
+        <v>889</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>22</v>
+      </c>
+      <c r="E63">
+        <v>170</v>
+      </c>
+      <c r="F63">
+        <v>34</v>
+      </c>
+      <c r="G63">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>6</v>
+      </c>
+      <c r="B64" t="s">
+        <v>890</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>27</v>
+      </c>
+      <c r="E64">
+        <v>264</v>
+      </c>
+      <c r="F64">
+        <v>72</v>
+      </c>
+      <c r="G64">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>7</v>
+      </c>
+      <c r="B65" t="s">
+        <v>891</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>66</v>
+      </c>
+      <c r="E65">
+        <v>141</v>
+      </c>
+      <c r="F65">
+        <v>796</v>
+      </c>
+      <c r="G65">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>892</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>26</v>
+      </c>
+      <c r="E66">
+        <v>301</v>
+      </c>
+      <c r="F66">
+        <v>33</v>
+      </c>
+      <c r="G66">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="67"/>
+    <row r="68">
+      <c r="A68">
+        <v>7</v>
+      </c>
+      <c r="B68" t="s">
+        <v>12</v>
+      </c>
+      <c r="C68" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68">
+        <v>725</v>
+      </c>
+      <c r="E68">
+        <v>3051</v>
+      </c>
+      <c r="F68">
+        <v>1900</v>
+      </c>
+      <c r="G68">
+        <v>5676</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>30</v>
+      </c>
+      <c r="B69" t="s">
+        <v>30</v>
+      </c>
+      <c r="C69" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69">
+        <v>253</v>
+      </c>
+      <c r="E69">
+        <v>1169</v>
+      </c>
+      <c r="F69">
+        <v>440</v>
+      </c>
+      <c r="G69">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>1</v>
+      </c>
+      <c r="B70" t="s">
+        <v>893</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>176</v>
+      </c>
+      <c r="E70">
+        <v>741</v>
+      </c>
+      <c r="F70">
+        <v>341</v>
+      </c>
+      <c r="G70">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>2</v>
+      </c>
+      <c r="B71" t="s">
+        <v>894</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>175</v>
+      </c>
+      <c r="E71">
+        <v>542</v>
+      </c>
+      <c r="F71">
+        <v>910</v>
+      </c>
+      <c r="G71">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>3</v>
+      </c>
+      <c r="B72" t="s">
+        <v>895</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>41</v>
+      </c>
+      <c r="E72">
+        <v>197</v>
+      </c>
+      <c r="F72">
+        <v>98</v>
+      </c>
+      <c r="G72">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>4</v>
+      </c>
+      <c r="B73" t="s">
+        <v>896</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>38</v>
+      </c>
+      <c r="E73">
+        <v>139</v>
+      </c>
+      <c r="F73">
+        <v>47</v>
+      </c>
+      <c r="G73">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>5</v>
+      </c>
+      <c r="B74" t="s">
+        <v>897</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>42</v>
+      </c>
+      <c r="E74">
+        <v>263</v>
+      </c>
+      <c r="F74">
+        <v>64</v>
+      </c>
+      <c r="G74">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>8</v>
+      </c>
+      <c r="B76" t="s">
+        <v>13</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>9153</v>
+      </c>
+      <c r="E76">
+        <v>34868</v>
+      </c>
+      <c r="F76">
+        <v>7436</v>
+      </c>
+      <c r="G76">
+        <v>51457</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>30</v>
+      </c>
+      <c r="B77" t="s">
+        <v>30</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77">
+        <v>1428</v>
+      </c>
+      <c r="E77">
+        <v>4543</v>
+      </c>
+      <c r="F77">
+        <v>906</v>
+      </c>
+      <c r="G77">
+        <v>6877</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>898</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>1239</v>
+      </c>
+      <c r="E78">
+        <v>6983</v>
+      </c>
+      <c r="F78">
+        <v>903</v>
+      </c>
+      <c r="G78">
+        <v>9125</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>899</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>618</v>
+      </c>
+      <c r="E79">
+        <v>1162</v>
+      </c>
+      <c r="F79">
+        <v>3293</v>
+      </c>
+      <c r="G79">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>900</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>229</v>
+      </c>
+      <c r="E80">
+        <v>1075</v>
+      </c>
+      <c r="F80">
+        <v>251</v>
+      </c>
+      <c r="G80">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>901</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81">
+        <v>4044</v>
+      </c>
+      <c r="E81">
+        <v>4703</v>
+      </c>
+      <c r="F81">
+        <v>645</v>
+      </c>
+      <c r="G81">
+        <v>9392</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>5</v>
+      </c>
+      <c r="B82" t="s">
+        <v>902</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>208</v>
+      </c>
+      <c r="E82">
+        <v>5536</v>
+      </c>
+      <c r="F82">
+        <v>368</v>
+      </c>
+      <c r="G82">
+        <v>6112</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>6</v>
+      </c>
+      <c r="B83" t="s">
+        <v>903</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>332</v>
+      </c>
+      <c r="E83">
+        <v>596</v>
+      </c>
+      <c r="F83">
+        <v>98</v>
+      </c>
+      <c r="G83">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>7</v>
+      </c>
+      <c r="B84" t="s">
+        <v>904</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>804</v>
+      </c>
+      <c r="E84">
+        <v>3292</v>
+      </c>
+      <c r="F84">
+        <v>96</v>
+      </c>
+      <c r="G84">
+        <v>4192</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>8</v>
+      </c>
+      <c r="B85" t="s">
+        <v>905</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>251</v>
+      </c>
+      <c r="E85">
+        <v>6978</v>
+      </c>
+      <c r="F85">
+        <v>876</v>
+      </c>
+      <c r="G85">
+        <v>8105</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
+        <v>9</v>
+      </c>
+      <c r="B87" t="s">
+        <v>14</v>
+      </c>
+      <c r="C87" t="s">
+        <v>35</v>
+      </c>
+      <c r="D87">
+        <v>308</v>
+      </c>
+      <c r="E87">
+        <v>790</v>
+      </c>
+      <c r="F87">
+        <v>1207</v>
+      </c>
+      <c r="G87">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>30</v>
+      </c>
+      <c r="B88" t="s">
+        <v>30</v>
+      </c>
+      <c r="C88" t="s">
+        <v>36</v>
+      </c>
+      <c r="D88">
+        <v>107</v>
+      </c>
+      <c r="E88">
+        <v>239</v>
+      </c>
+      <c r="F88">
+        <v>89</v>
+      </c>
+      <c r="G88">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>1</v>
+      </c>
+      <c r="B89" t="s">
+        <v>906</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>71</v>
+      </c>
+      <c r="E89">
+        <v>125</v>
+      </c>
+      <c r="F89">
+        <v>789</v>
+      </c>
+      <c r="G89">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>2</v>
+      </c>
+      <c r="B90" t="s">
+        <v>907</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>71</v>
+      </c>
+      <c r="E90">
+        <v>227</v>
+      </c>
+      <c r="F90">
+        <v>30</v>
+      </c>
+      <c r="G90">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>3</v>
+      </c>
+      <c r="B91" t="s">
+        <v>908</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>9</v>
+      </c>
+      <c r="E91">
+        <v>33</v>
+      </c>
+      <c r="F91">
+        <v>7</v>
+      </c>
+      <c r="G91">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>4</v>
+      </c>
+      <c r="B92" t="s">
+        <v>909</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>25</v>
+      </c>
+      <c r="E92">
+        <v>46</v>
+      </c>
+      <c r="F92">
+        <v>58</v>
+      </c>
+      <c r="G92">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>5</v>
+      </c>
+      <c r="B93" t="s">
+        <v>910</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93">
+        <v>7</v>
+      </c>
+      <c r="E93">
+        <v>35</v>
+      </c>
+      <c r="F93">
+        <v>10</v>
+      </c>
+      <c r="G93">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>6</v>
+      </c>
+      <c r="B94" t="s">
+        <v>911</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>13</v>
+      </c>
+      <c r="E94">
+        <v>33</v>
+      </c>
+      <c r="F94">
+        <v>181</v>
+      </c>
+      <c r="G94">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>7</v>
+      </c>
+      <c r="B95" t="s">
+        <v>912</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>3</v>
+      </c>
+      <c r="E95">
+        <v>37</v>
+      </c>
+      <c r="F95">
+        <v>35</v>
+      </c>
+      <c r="G95">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>8</v>
+      </c>
+      <c r="B96" t="s">
+        <v>913</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>2</v>
+      </c>
+      <c r="E96">
+        <v>15</v>
+      </c>
+      <c r="F96">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="97"/>
+    <row r="98">
+      <c r="A98">
+        <v>10</v>
+      </c>
+      <c r="B98" t="s">
+        <v>15</v>
+      </c>
+      <c r="C98" t="s">
+        <v>35</v>
+      </c>
+      <c r="D98">
+        <v>1250</v>
+      </c>
+      <c r="E98">
+        <v>3989</v>
+      </c>
+      <c r="F98">
+        <v>2604</v>
+      </c>
+      <c r="G98">
+        <v>7843</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>30</v>
+      </c>
+      <c r="B99" t="s">
+        <v>30</v>
+      </c>
+      <c r="C99" t="s">
+        <v>36</v>
+      </c>
+      <c r="D99">
+        <v>279</v>
+      </c>
+      <c r="E99">
+        <v>1102</v>
+      </c>
+      <c r="F99">
+        <v>337</v>
+      </c>
+      <c r="G99">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>1</v>
+      </c>
+      <c r="B100" t="s">
+        <v>914</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>414</v>
+      </c>
+      <c r="E100">
+        <v>1308</v>
+      </c>
+      <c r="F100">
+        <v>936</v>
+      </c>
+      <c r="G100">
+        <v>2658</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>2</v>
+      </c>
+      <c r="B101" t="s">
+        <v>915</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>278</v>
+      </c>
+      <c r="E101">
+        <v>697</v>
+      </c>
+      <c r="F101">
+        <v>936</v>
+      </c>
+      <c r="G101">
+        <v>1911</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>3</v>
+      </c>
+      <c r="B102" t="s">
+        <v>916</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102">
+        <v>68</v>
+      </c>
+      <c r="E102">
+        <v>275</v>
+      </c>
+      <c r="F102">
+        <v>116</v>
+      </c>
+      <c r="G102">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>4</v>
+      </c>
+      <c r="B103" t="s">
+        <v>917</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>40</v>
+      </c>
+      <c r="E103">
+        <v>224</v>
+      </c>
+      <c r="F103">
+        <v>63</v>
+      </c>
+      <c r="G103">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>5</v>
+      </c>
+      <c r="B104" t="s">
+        <v>918</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>48</v>
+      </c>
+      <c r="E104">
+        <v>148</v>
+      </c>
+      <c r="F104">
+        <v>62</v>
+      </c>
+      <c r="G104">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>6</v>
+      </c>
+      <c r="B105" t="s">
+        <v>919</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
+        <v>54</v>
+      </c>
+      <c r="E105">
+        <v>107</v>
+      </c>
+      <c r="F105">
+        <v>70</v>
+      </c>
+      <c r="G105">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>7</v>
+      </c>
+      <c r="B106" t="s">
+        <v>920</v>
+      </c>
+      <c r="C106" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106">
+        <v>28</v>
+      </c>
+      <c r="E106">
+        <v>56</v>
+      </c>
+      <c r="F106">
+        <v>47</v>
+      </c>
+      <c r="G106">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>8</v>
+      </c>
+      <c r="B107" t="s">
+        <v>921</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>41</v>
+      </c>
+      <c r="E107">
+        <v>72</v>
+      </c>
+      <c r="F107">
+        <v>37</v>
+      </c>
+      <c r="G107">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="108"/>
+    <row r="109">
+      <c r="A109">
+        <v>11</v>
+      </c>
+      <c r="B109" t="s">
+        <v>16</v>
+      </c>
+      <c r="C109" t="s">
+        <v>35</v>
+      </c>
+      <c r="D109">
+        <v>497</v>
+      </c>
+      <c r="E109">
+        <v>1256</v>
+      </c>
+      <c r="F109">
+        <v>549</v>
+      </c>
+      <c r="G109">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>30</v>
+      </c>
+      <c r="B110" t="s">
+        <v>30</v>
+      </c>
+      <c r="C110" t="s">
+        <v>36</v>
+      </c>
+      <c r="D110">
+        <v>125</v>
+      </c>
+      <c r="E110">
+        <v>498</v>
+      </c>
+      <c r="F110">
+        <v>210</v>
+      </c>
+      <c r="G110">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>1</v>
+      </c>
+      <c r="B111" t="s">
+        <v>922</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>106</v>
+      </c>
+      <c r="E111">
+        <v>372</v>
+      </c>
+      <c r="F111">
+        <v>193</v>
+      </c>
+      <c r="G111">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>2</v>
+      </c>
+      <c r="B112" t="s">
+        <v>923</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>57</v>
+      </c>
+      <c r="E112">
+        <v>237</v>
+      </c>
+      <c r="F112">
+        <v>80</v>
+      </c>
+      <c r="G112">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>3</v>
+      </c>
+      <c r="B113" t="s">
+        <v>924</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113">
+        <v>209</v>
+      </c>
+      <c r="E113">
+        <v>149</v>
+      </c>
+      <c r="F113">
+        <v>66</v>
+      </c>
+      <c r="G113">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="114"/>
+    <row r="115">
+      <c r="A115">
+        <v>12</v>
+      </c>
+      <c r="B115" t="s">
+        <v>17</v>
+      </c>
+      <c r="C115" t="s">
+        <v>35</v>
+      </c>
+      <c r="D115">
+        <v>5270</v>
+      </c>
+      <c r="E115">
+        <v>16843</v>
+      </c>
+      <c r="F115">
+        <v>6672</v>
+      </c>
+      <c r="G115">
+        <v>28785</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>30</v>
+      </c>
+      <c r="B116" t="s">
+        <v>30</v>
+      </c>
+      <c r="C116" t="s">
+        <v>36</v>
+      </c>
+      <c r="D116">
+        <v>436</v>
+      </c>
+      <c r="E116">
+        <v>3357</v>
+      </c>
+      <c r="F116">
+        <v>1192</v>
+      </c>
+      <c r="G116">
+        <v>4985</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>1</v>
+      </c>
+      <c r="B117" t="s">
+        <v>925</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>1396</v>
+      </c>
+      <c r="E117">
+        <v>3951</v>
+      </c>
+      <c r="F117">
+        <v>1121</v>
+      </c>
+      <c r="G117">
+        <v>6468</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>2</v>
+      </c>
+      <c r="B118" t="s">
+        <v>926</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>196</v>
+      </c>
+      <c r="E118">
+        <v>1999</v>
+      </c>
+      <c r="F118">
+        <v>531</v>
+      </c>
+      <c r="G118">
+        <v>2726</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>3</v>
+      </c>
+      <c r="B119" t="s">
+        <v>927</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>2335</v>
+      </c>
+      <c r="E119">
+        <v>698</v>
+      </c>
+      <c r="F119">
+        <v>202</v>
+      </c>
+      <c r="G119">
+        <v>3235</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>4</v>
+      </c>
+      <c r="B120" t="s">
+        <v>928</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>57</v>
+      </c>
+      <c r="E120">
+        <v>415</v>
+      </c>
+      <c r="F120">
+        <v>223</v>
+      </c>
+      <c r="G120">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>5</v>
+      </c>
+      <c r="B121" t="s">
+        <v>929</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>59</v>
+      </c>
+      <c r="E121">
+        <v>556</v>
+      </c>
+      <c r="F121">
+        <v>341</v>
+      </c>
+      <c r="G121">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>6</v>
+      </c>
+      <c r="B122" t="s">
+        <v>930</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>20</v>
+      </c>
+      <c r="E122">
+        <v>123</v>
+      </c>
+      <c r="F122">
+        <v>141</v>
+      </c>
+      <c r="G122">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>7</v>
+      </c>
+      <c r="B123" t="s">
+        <v>931</v>
+      </c>
+      <c r="C123" t="s">
+        <v>38</v>
+      </c>
+      <c r="D123">
+        <v>80</v>
+      </c>
+      <c r="E123">
+        <v>234</v>
+      </c>
+      <c r="F123">
+        <v>102</v>
+      </c>
+      <c r="G123">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>8</v>
+      </c>
+      <c r="B124" t="s">
+        <v>932</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>691</v>
+      </c>
+      <c r="E124">
+        <v>5510</v>
+      </c>
+      <c r="F124">
+        <v>2819</v>
+      </c>
+      <c r="G124">
+        <v>9020</v>
+      </c>
+    </row>
+    <row r="125"/>
+    <row r="126">
+      <c r="A126">
+        <v>13</v>
+      </c>
+      <c r="B126" t="s">
+        <v>18</v>
+      </c>
+      <c r="C126" t="s">
+        <v>35</v>
+      </c>
+      <c r="D126">
+        <v>883</v>
+      </c>
+      <c r="E126">
+        <v>1767</v>
+      </c>
+      <c r="F126">
+        <v>1627</v>
+      </c>
+      <c r="G126">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>30</v>
+      </c>
+      <c r="B127" t="s">
+        <v>30</v>
+      </c>
+      <c r="C127" t="s">
+        <v>36</v>
+      </c>
+      <c r="D127">
+        <v>166</v>
+      </c>
+      <c r="E127">
+        <v>447</v>
+      </c>
+      <c r="F127">
+        <v>532</v>
+      </c>
+      <c r="G127">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>1</v>
+      </c>
+      <c r="B128" t="s">
+        <v>933</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>183</v>
+      </c>
+      <c r="E128">
+        <v>463</v>
+      </c>
+      <c r="F128">
+        <v>634</v>
+      </c>
+      <c r="G128">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>2</v>
+      </c>
+      <c r="B129" t="s">
+        <v>934</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>83</v>
+      </c>
+      <c r="E129">
+        <v>196</v>
+      </c>
+      <c r="F129">
+        <v>155</v>
+      </c>
+      <c r="G129">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>3</v>
+      </c>
+      <c r="B130" t="s">
+        <v>935</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>33</v>
+      </c>
+      <c r="E130">
+        <v>156</v>
+      </c>
+      <c r="F130">
+        <v>78</v>
+      </c>
+      <c r="G130">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>4</v>
+      </c>
+      <c r="B131" t="s">
+        <v>936</v>
+      </c>
+      <c r="C131" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131">
+        <v>16</v>
+      </c>
+      <c r="E131">
+        <v>107</v>
+      </c>
+      <c r="F131">
+        <v>37</v>
+      </c>
+      <c r="G131">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>5</v>
+      </c>
+      <c r="B132" t="s">
+        <v>937</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132">
+        <v>341</v>
+      </c>
+      <c r="E132">
+        <v>287</v>
+      </c>
+      <c r="F132">
+        <v>51</v>
+      </c>
+      <c r="G132">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>6</v>
+      </c>
+      <c r="B133" t="s">
+        <v>938</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>16</v>
+      </c>
+      <c r="E133">
+        <v>34</v>
+      </c>
+      <c r="F133">
+        <v>17</v>
+      </c>
+      <c r="G133">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>7</v>
+      </c>
+      <c r="B134" t="s">
+        <v>939</v>
+      </c>
+      <c r="C134" t="s">
+        <v>38</v>
+      </c>
+      <c r="D134">
+        <v>45</v>
+      </c>
+      <c r="E134">
+        <v>77</v>
+      </c>
+      <c r="F134">
+        <v>123</v>
+      </c>
+      <c r="G134">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="135"/>
+    <row r="136">
+      <c r="A136">
+        <v>14</v>
+      </c>
+      <c r="B136" t="s">
+        <v>19</v>
+      </c>
+      <c r="C136" t="s">
+        <v>35</v>
+      </c>
+      <c r="D136">
+        <v>7768</v>
+      </c>
+      <c r="E136">
+        <v>63567</v>
+      </c>
+      <c r="F136">
+        <v>7762</v>
+      </c>
+      <c r="G136">
+        <v>79097</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s">
+        <v>30</v>
+      </c>
+      <c r="B137" t="s">
+        <v>30</v>
+      </c>
+      <c r="C137" t="s">
+        <v>36</v>
+      </c>
+      <c r="D137">
+        <v>1087</v>
+      </c>
+      <c r="E137">
+        <v>5592</v>
+      </c>
+      <c r="F137">
+        <v>1423</v>
+      </c>
+      <c r="G137">
+        <v>8102</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>1</v>
+      </c>
+      <c r="B138" t="s">
+        <v>940</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>2143</v>
+      </c>
+      <c r="E138">
+        <v>19585</v>
+      </c>
+      <c r="F138">
+        <v>4081</v>
+      </c>
+      <c r="G138">
+        <v>25809</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>2</v>
+      </c>
+      <c r="B139" t="s">
+        <v>941</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>1090</v>
+      </c>
+      <c r="E139">
+        <v>22482</v>
+      </c>
+      <c r="F139">
+        <v>1095</v>
+      </c>
+      <c r="G139">
+        <v>24667</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>3</v>
+      </c>
+      <c r="B140" t="s">
+        <v>942</v>
+      </c>
+      <c r="C140" t="s">
+        <v>38</v>
+      </c>
+      <c r="D140">
+        <v>2123</v>
+      </c>
+      <c r="E140">
+        <v>13418</v>
+      </c>
+      <c r="F140">
+        <v>532</v>
+      </c>
+      <c r="G140">
+        <v>16073</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>4</v>
+      </c>
+      <c r="B141" t="s">
+        <v>943</v>
+      </c>
+      <c r="C141" t="s">
+        <v>38</v>
+      </c>
+      <c r="D141">
+        <v>573</v>
+      </c>
+      <c r="E141">
+        <v>581</v>
+      </c>
+      <c r="F141">
+        <v>125</v>
+      </c>
+      <c r="G141">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>5</v>
+      </c>
+      <c r="B142" t="s">
+        <v>944</v>
+      </c>
+      <c r="C142" t="s">
+        <v>38</v>
+      </c>
+      <c r="D142">
+        <v>232</v>
+      </c>
+      <c r="E142">
+        <v>504</v>
+      </c>
+      <c r="F142">
+        <v>162</v>
+      </c>
+      <c r="G142">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>6</v>
+      </c>
+      <c r="B143" t="s">
+        <v>945</v>
+      </c>
+      <c r="C143" t="s">
+        <v>38</v>
+      </c>
+      <c r="D143">
+        <v>161</v>
+      </c>
+      <c r="E143">
+        <v>626</v>
+      </c>
+      <c r="F143">
+        <v>116</v>
+      </c>
+      <c r="G143">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>7</v>
+      </c>
+      <c r="B144" t="s">
+        <v>946</v>
+      </c>
+      <c r="C144" t="s">
+        <v>38</v>
+      </c>
+      <c r="D144">
+        <v>218</v>
+      </c>
+      <c r="E144">
+        <v>236</v>
+      </c>
+      <c r="F144">
+        <v>121</v>
+      </c>
+      <c r="G144">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>8</v>
+      </c>
+      <c r="B145" t="s">
+        <v>947</v>
+      </c>
+      <c r="C145" t="s">
+        <v>38</v>
+      </c>
+      <c r="D145">
+        <v>141</v>
+      </c>
+      <c r="E145">
+        <v>543</v>
+      </c>
+      <c r="F145">
+        <v>107</v>
+      </c>
+      <c r="G145">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="146"/>
+    <row r="147">
+      <c r="A147">
+        <v>15</v>
+      </c>
+      <c r="B147" t="s">
+        <v>20</v>
+      </c>
+      <c r="C147" t="s">
+        <v>35</v>
+      </c>
+      <c r="D147">
+        <v>883</v>
+      </c>
+      <c r="E147">
+        <v>2114</v>
+      </c>
+      <c r="F147">
+        <v>672</v>
+      </c>
+      <c r="G147">
+        <v>3669</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
+        <v>30</v>
+      </c>
+      <c r="B148" t="s">
+        <v>30</v>
+      </c>
+      <c r="C148" t="s">
+        <v>36</v>
+      </c>
+      <c r="D148">
+        <v>321</v>
+      </c>
+      <c r="E148">
+        <v>923</v>
+      </c>
+      <c r="F148">
+        <v>246</v>
+      </c>
+      <c r="G148">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>1</v>
+      </c>
+      <c r="B149" t="s">
+        <v>948</v>
+      </c>
+      <c r="C149" t="s">
+        <v>38</v>
+      </c>
+      <c r="D149">
+        <v>350</v>
+      </c>
+      <c r="E149">
+        <v>687</v>
+      </c>
+      <c r="F149">
+        <v>323</v>
+      </c>
+      <c r="G149">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>2</v>
+      </c>
+      <c r="B150" t="s">
+        <v>949</v>
+      </c>
+      <c r="C150" t="s">
+        <v>38</v>
+      </c>
+      <c r="D150">
+        <v>96</v>
+      </c>
+      <c r="E150">
+        <v>270</v>
+      </c>
+      <c r="F150">
+        <v>60</v>
+      </c>
+      <c r="G150">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>3</v>
+      </c>
+      <c r="B151" t="s">
+        <v>950</v>
+      </c>
+      <c r="C151" t="s">
+        <v>38</v>
+      </c>
+      <c r="D151">
+        <v>116</v>
+      </c>
+      <c r="E151">
+        <v>234</v>
+      </c>
+      <c r="F151">
+        <v>43</v>
+      </c>
+      <c r="G151">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="152"/>
+    <row r="153">
+      <c r="A153">
+        <v>16</v>
+      </c>
+      <c r="B153" t="s">
+        <v>21</v>
+      </c>
+      <c r="C153" t="s">
+        <v>35</v>
+      </c>
+      <c r="D153">
+        <v>334</v>
+      </c>
+      <c r="E153">
+        <v>2057</v>
+      </c>
+      <c r="F153">
+        <v>631</v>
+      </c>
+      <c r="G153">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="s">
+        <v>30</v>
+      </c>
+      <c r="B154" t="s">
+        <v>30</v>
+      </c>
+      <c r="C154" t="s">
+        <v>36</v>
+      </c>
+      <c r="D154">
+        <v>75</v>
+      </c>
+      <c r="E154">
+        <v>623</v>
+      </c>
+      <c r="F154">
+        <v>192</v>
+      </c>
+      <c r="G154">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>1</v>
+      </c>
+      <c r="B155" t="s">
+        <v>951</v>
+      </c>
+      <c r="C155" t="s">
+        <v>38</v>
+      </c>
+      <c r="D155">
+        <v>58</v>
+      </c>
+      <c r="E155">
+        <v>612</v>
+      </c>
+      <c r="F155">
+        <v>284</v>
+      </c>
+      <c r="G155">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>2</v>
+      </c>
+      <c r="B156" t="s">
+        <v>952</v>
+      </c>
+      <c r="C156" t="s">
+        <v>38</v>
+      </c>
+      <c r="D156">
+        <v>76</v>
+      </c>
+      <c r="E156">
+        <v>500</v>
+      </c>
+      <c r="F156">
+        <v>105</v>
+      </c>
+      <c r="G156">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>3</v>
+      </c>
+      <c r="B157" t="s">
+        <v>953</v>
+      </c>
+      <c r="C157" t="s">
+        <v>38</v>
+      </c>
+      <c r="D157">
+        <v>125</v>
+      </c>
+      <c r="E157">
+        <v>322</v>
+      </c>
+      <c r="F157">
+        <v>50</v>
+      </c>
+      <c r="G157">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="158"/>
+    <row r="159">
+      <c r="A159">
+        <v>17</v>
+      </c>
+      <c r="B159" t="s">
+        <v>22</v>
+      </c>
+      <c r="C159" t="s">
+        <v>35</v>
+      </c>
+      <c r="D159">
+        <v>23264</v>
+      </c>
+      <c r="E159">
+        <v>27965</v>
+      </c>
+      <c r="F159">
+        <v>6034</v>
+      </c>
+      <c r="G159">
+        <v>57263</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="s">
+        <v>30</v>
+      </c>
+      <c r="B160" t="s">
+        <v>30</v>
+      </c>
+      <c r="C160" t="s">
+        <v>36</v>
+      </c>
+      <c r="D160">
+        <v>656</v>
+      </c>
+      <c r="E160">
+        <v>2345</v>
+      </c>
+      <c r="F160">
+        <v>635</v>
+      </c>
+      <c r="G160">
+        <v>3636</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>1</v>
+      </c>
+      <c r="B161" t="s">
+        <v>954</v>
+      </c>
+      <c r="C161" t="s">
+        <v>38</v>
+      </c>
+      <c r="D161">
+        <v>18458</v>
+      </c>
+      <c r="E161">
+        <v>5432</v>
+      </c>
+      <c r="F161">
+        <v>3082</v>
+      </c>
+      <c r="G161">
+        <v>26972</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>2</v>
+      </c>
+      <c r="B162" t="s">
+        <v>955</v>
+      </c>
+      <c r="C162" t="s">
+        <v>38</v>
+      </c>
+      <c r="D162">
+        <v>402</v>
+      </c>
+      <c r="E162">
+        <v>8770</v>
+      </c>
+      <c r="F162">
+        <v>318</v>
+      </c>
+      <c r="G162">
+        <v>9490</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>3</v>
+      </c>
+      <c r="B163" t="s">
+        <v>956</v>
+      </c>
+      <c r="C163" t="s">
+        <v>38</v>
+      </c>
+      <c r="D163">
+        <v>90</v>
+      </c>
+      <c r="E163">
+        <v>8168</v>
+      </c>
+      <c r="F163">
+        <v>204</v>
+      </c>
+      <c r="G163">
+        <v>8462</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>4</v>
+      </c>
+      <c r="B164" t="s">
+        <v>957</v>
+      </c>
+      <c r="C164" t="s">
+        <v>38</v>
+      </c>
+      <c r="D164">
+        <v>45</v>
+      </c>
+      <c r="E164">
+        <v>1561</v>
+      </c>
+      <c r="F164">
+        <v>231</v>
+      </c>
+      <c r="G164">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>5</v>
+      </c>
+      <c r="B165" t="s">
+        <v>958</v>
+      </c>
+      <c r="C165" t="s">
+        <v>38</v>
+      </c>
+      <c r="D165">
+        <v>46</v>
+      </c>
+      <c r="E165">
+        <v>206</v>
+      </c>
+      <c r="F165">
+        <v>1291</v>
+      </c>
+      <c r="G165">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>6</v>
+      </c>
+      <c r="B166" t="s">
+        <v>959</v>
+      </c>
+      <c r="C166" t="s">
+        <v>38</v>
+      </c>
+      <c r="D166">
+        <v>141</v>
+      </c>
+      <c r="E166">
+        <v>90</v>
+      </c>
+      <c r="F166">
+        <v>86</v>
+      </c>
+      <c r="G166">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>7</v>
+      </c>
+      <c r="B167" t="s">
+        <v>960</v>
+      </c>
+      <c r="C167" t="s">
+        <v>38</v>
+      </c>
+      <c r="D167">
+        <v>1696</v>
+      </c>
+      <c r="E167">
+        <v>649</v>
+      </c>
+      <c r="F167">
+        <v>96</v>
+      </c>
+      <c r="G167">
+        <v>2441</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>8</v>
+      </c>
+      <c r="B168" t="s">
+        <v>961</v>
+      </c>
+      <c r="C168" t="s">
+        <v>38</v>
+      </c>
+      <c r="D168">
+        <v>1730</v>
+      </c>
+      <c r="E168">
+        <v>744</v>
+      </c>
+      <c r="F168">
+        <v>91</v>
+      </c>
+      <c r="G168">
+        <v>2565</v>
+      </c>
+    </row>
+    <row r="169"/>
+    <row r="170">
+      <c r="A170">
+        <v>24</v>
+      </c>
+      <c r="B170" t="s">
+        <v>23</v>
+      </c>
+      <c r="C170" t="s">
+        <v>35</v>
+      </c>
+      <c r="D170">
+        <v>165</v>
+      </c>
+      <c r="E170">
+        <v>522</v>
+      </c>
+      <c r="F170">
+        <v>486</v>
+      </c>
+      <c r="G170">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="s">
+        <v>30</v>
+      </c>
+      <c r="B171" t="s">
+        <v>30</v>
+      </c>
+      <c r="C171" t="s">
+        <v>36</v>
+      </c>
+      <c r="D171">
+        <v>64</v>
+      </c>
+      <c r="E171">
+        <v>250</v>
+      </c>
+      <c r="F171">
+        <v>212</v>
+      </c>
+      <c r="G171">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>1</v>
+      </c>
+      <c r="B172" t="s">
+        <v>962</v>
+      </c>
+      <c r="C172" t="s">
+        <v>38</v>
+      </c>
+      <c r="D172">
+        <v>55</v>
+      </c>
+      <c r="E172">
+        <v>156</v>
+      </c>
+      <c r="F172">
+        <v>183</v>
+      </c>
+      <c r="G172">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>2</v>
+      </c>
+      <c r="B173" t="s">
+        <v>963</v>
+      </c>
+      <c r="C173" t="s">
+        <v>38</v>
+      </c>
+      <c r="D173">
+        <v>46</v>
+      </c>
+      <c r="E173">
+        <v>116</v>
+      </c>
+      <c r="F173">
+        <v>91</v>
+      </c>
+      <c r="G173">
+        <v>253</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>964</v>
+      </c>
+      <c r="D2" t="s">
+        <v>965</v>
+      </c>
+      <c r="E2" t="s">
+        <v>966</v>
+      </c>
+      <c r="F2" t="s">
+        <v>967</v>
+      </c>
+      <c r="G2">
+        <v>39061</v>
+      </c>
+      <c r="H2">
+        <v>10341</v>
+      </c>
+      <c r="I2">
+        <v>13424</v>
+      </c>
+      <c r="J2">
+        <v>35796</v>
+      </c>
+      <c r="K2">
+        <v>4055</v>
+      </c>
+      <c r="L2">
+        <v>261</v>
+      </c>
+      <c r="M2">
+        <v>804</v>
+      </c>
+      <c r="N2">
+        <v>15316</v>
+      </c>
+      <c r="O2">
+        <v>372</v>
+      </c>
+      <c r="P2">
+        <v>2167</v>
+      </c>
+      <c r="Q2">
+        <v>154</v>
+      </c>
+      <c r="R2">
+        <v>74386</v>
+      </c>
+      <c r="S2">
+        <v>248</v>
+      </c>
+      <c r="T2">
+        <v>17129</v>
+      </c>
+      <c r="U2">
+        <v>1767</v>
+      </c>
+      <c r="V2">
+        <v>4074</v>
+      </c>
+      <c r="W2">
+        <v>443</v>
+      </c>
+      <c r="X2">
+        <v>123</v>
+      </c>
+      <c r="Y2">
+        <v>219921</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>964</v>
+      </c>
+      <c r="D3" t="s">
+        <v>965</v>
+      </c>
+      <c r="E3" t="s">
+        <v>968</v>
+      </c>
+      <c r="F3" t="s">
+        <v>969</v>
+      </c>
+      <c r="G3">
+        <v>3878</v>
+      </c>
+      <c r="H3">
+        <v>10016</v>
+      </c>
+      <c r="I3">
+        <v>6680</v>
+      </c>
+      <c r="J3">
+        <v>3597</v>
+      </c>
+      <c r="K3">
+        <v>20904</v>
+      </c>
+      <c r="L3">
+        <v>195</v>
+      </c>
+      <c r="M3">
+        <v>303</v>
+      </c>
+      <c r="N3">
+        <v>8204</v>
+      </c>
+      <c r="O3">
+        <v>161</v>
+      </c>
+      <c r="P3">
+        <v>3367</v>
+      </c>
+      <c r="Q3">
+        <v>130</v>
+      </c>
+      <c r="R3">
+        <v>2071</v>
+      </c>
+      <c r="S3">
+        <v>641</v>
+      </c>
+      <c r="T3">
+        <v>12228</v>
+      </c>
+      <c r="U3">
+        <v>621</v>
+      </c>
+      <c r="V3">
+        <v>14702</v>
+      </c>
+      <c r="W3">
+        <v>1213</v>
+      </c>
+      <c r="X3">
+        <v>268</v>
+      </c>
+      <c r="Y3">
+        <v>89179</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>964</v>
+      </c>
+      <c r="D4" t="s">
+        <v>965</v>
+      </c>
+      <c r="E4" t="s">
+        <v>970</v>
+      </c>
+      <c r="F4" t="s">
+        <v>971</v>
+      </c>
+      <c r="G4">
+        <v>30479</v>
+      </c>
+      <c r="H4">
+        <v>48535</v>
+      </c>
+      <c r="I4">
+        <v>26822</v>
+      </c>
+      <c r="J4">
+        <v>18305</v>
+      </c>
+      <c r="K4">
+        <v>17807</v>
+      </c>
+      <c r="L4">
+        <v>908</v>
+      </c>
+      <c r="M4">
+        <v>1866</v>
+      </c>
+      <c r="N4">
+        <v>17159</v>
+      </c>
+      <c r="O4">
+        <v>434</v>
+      </c>
+      <c r="P4">
+        <v>7418</v>
+      </c>
+      <c r="Q4">
+        <v>642</v>
+      </c>
+      <c r="R4">
+        <v>11524</v>
+      </c>
+      <c r="S4">
+        <v>1375</v>
+      </c>
+      <c r="T4">
+        <v>43459</v>
+      </c>
+      <c r="U4">
+        <v>3769</v>
+      </c>
+      <c r="V4">
+        <v>11883</v>
+      </c>
+      <c r="W4">
+        <v>3281</v>
+      </c>
+      <c r="X4">
+        <v>911</v>
+      </c>
+      <c r="Y4">
+        <v>246577</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5">
+        <v>73418</v>
+      </c>
+      <c r="H5">
+        <v>68892</v>
+      </c>
+      <c r="I5">
+        <v>46926</v>
+      </c>
+      <c r="J5">
+        <v>57698</v>
+      </c>
+      <c r="K5">
+        <v>42766</v>
+      </c>
+      <c r="L5">
+        <v>1364</v>
+      </c>
+      <c r="M5">
+        <v>2973</v>
+      </c>
+      <c r="N5">
+        <v>40679</v>
+      </c>
+      <c r="O5">
+        <v>967</v>
+      </c>
+      <c r="P5">
+        <v>12952</v>
+      </c>
+      <c r="Q5">
+        <v>926</v>
+      </c>
+      <c r="R5">
+        <v>87981</v>
+      </c>
+      <c r="S5">
+        <v>2264</v>
+      </c>
+      <c r="T5">
+        <v>72816</v>
+      </c>
+      <c r="U5">
+        <v>6157</v>
+      </c>
+      <c r="V5">
+        <v>30659</v>
+      </c>
+      <c r="W5">
+        <v>4937</v>
+      </c>
+      <c r="X5">
+        <v>1302</v>
+      </c>
+      <c r="Y5">
+        <v>555677</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>39061</v>
+      </c>
+      <c r="E2">
+        <v>3878</v>
+      </c>
+      <c r="F2">
+        <v>30479</v>
+      </c>
+      <c r="G2">
+        <v>73418</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>1400</v>
+      </c>
+      <c r="E3">
+        <v>677</v>
+      </c>
+      <c r="F3">
+        <v>3148</v>
+      </c>
+      <c r="G3">
+        <v>5225</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>972</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>29023</v>
+      </c>
+      <c r="E4">
+        <v>1280</v>
+      </c>
+      <c r="F4">
+        <v>3307</v>
+      </c>
+      <c r="G4">
+        <v>33610</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>973</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>8138</v>
+      </c>
+      <c r="E5">
+        <v>1208</v>
+      </c>
+      <c r="F5">
+        <v>19412</v>
+      </c>
+      <c r="G5">
+        <v>28758</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>974</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>163</v>
+      </c>
+      <c r="E6">
+        <v>113</v>
+      </c>
+      <c r="F6">
+        <v>795</v>
+      </c>
+      <c r="G6">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>975</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>128</v>
+      </c>
+      <c r="E7">
+        <v>123</v>
+      </c>
+      <c r="F7">
+        <v>1973</v>
+      </c>
+      <c r="G7">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>976</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>65</v>
+      </c>
+      <c r="E8">
+        <v>178</v>
+      </c>
+      <c r="F8">
+        <v>503</v>
+      </c>
+      <c r="G8">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>977</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>33</v>
+      </c>
+      <c r="E9">
+        <v>100</v>
+      </c>
+      <c r="F9">
+        <v>150</v>
+      </c>
+      <c r="G9">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>978</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>55</v>
+      </c>
+      <c r="E10">
+        <v>133</v>
+      </c>
+      <c r="F10">
+        <v>1015</v>
+      </c>
+      <c r="G10">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>979</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11">
+        <v>56</v>
+      </c>
+      <c r="E11">
+        <v>66</v>
+      </c>
+      <c r="F11">
+        <v>176</v>
+      </c>
+      <c r="G11">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13">
+        <v>10341</v>
+      </c>
+      <c r="E13">
+        <v>10016</v>
+      </c>
+      <c r="F13">
+        <v>48535</v>
+      </c>
+      <c r="G13">
+        <v>68892</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14">
+        <v>1375</v>
+      </c>
+      <c r="E14">
+        <v>1327</v>
+      </c>
+      <c r="F14">
+        <v>6549</v>
+      </c>
+      <c r="G14">
+        <v>9251</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>980</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>7015</v>
+      </c>
+      <c r="E15">
+        <v>6933</v>
+      </c>
+      <c r="F15">
+        <v>14335</v>
+      </c>
+      <c r="G15">
+        <v>28283</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>981</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>1426</v>
+      </c>
+      <c r="E16">
+        <v>1113</v>
+      </c>
+      <c r="F16">
+        <v>25038</v>
+      </c>
+      <c r="G16">
+        <v>27577</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>982</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>171</v>
+      </c>
+      <c r="E17">
+        <v>166</v>
+      </c>
+      <c r="F17">
+        <v>647</v>
+      </c>
+      <c r="G17">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>983</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>90</v>
+      </c>
+      <c r="E18">
+        <v>103</v>
+      </c>
+      <c r="F18">
+        <v>415</v>
+      </c>
+      <c r="G18">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>5</v>
+      </c>
+      <c r="B19" t="s">
+        <v>984</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>103</v>
+      </c>
+      <c r="E19">
+        <v>105</v>
+      </c>
+      <c r="F19">
+        <v>559</v>
+      </c>
+      <c r="G19">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>985</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>83</v>
+      </c>
+      <c r="E20">
+        <v>104</v>
+      </c>
+      <c r="F20">
+        <v>478</v>
+      </c>
+      <c r="G20">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>7</v>
+      </c>
+      <c r="B21" t="s">
+        <v>986</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>35</v>
+      </c>
+      <c r="E21">
+        <v>51</v>
+      </c>
+      <c r="F21">
+        <v>244</v>
+      </c>
+      <c r="G21">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>987</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>43</v>
+      </c>
+      <c r="E22">
+        <v>114</v>
+      </c>
+      <c r="F22">
+        <v>270</v>
+      </c>
+      <c r="G22">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24">
+        <v>13424</v>
+      </c>
+      <c r="E24">
+        <v>6680</v>
+      </c>
+      <c r="F24">
+        <v>26822</v>
+      </c>
+      <c r="G24">
+        <v>46926</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25">
+        <v>1504</v>
+      </c>
+      <c r="E25">
+        <v>776</v>
+      </c>
+      <c r="F25">
+        <v>3803</v>
+      </c>
+      <c r="G25">
+        <v>6083</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>988</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>977</v>
+      </c>
+      <c r="E26">
+        <v>3800</v>
+      </c>
+      <c r="F26">
+        <v>3159</v>
+      </c>
+      <c r="G26">
+        <v>7936</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>989</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>410</v>
+      </c>
+      <c r="E27">
+        <v>423</v>
+      </c>
+      <c r="F27">
+        <v>1838</v>
+      </c>
+      <c r="G27">
+        <v>2671</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>990</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>472</v>
+      </c>
+      <c r="E28">
+        <v>161</v>
+      </c>
+      <c r="F28">
+        <v>1666</v>
+      </c>
+      <c r="G28">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>991</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>214</v>
+      </c>
+      <c r="E29">
+        <v>142</v>
+      </c>
+      <c r="F29">
+        <v>2071</v>
+      </c>
+      <c r="G29">
+        <v>2427</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>992</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>9130</v>
+      </c>
+      <c r="E30">
+        <v>401</v>
+      </c>
+      <c r="F30">
+        <v>5624</v>
+      </c>
+      <c r="G30">
+        <v>15155</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>993</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>183</v>
+      </c>
+      <c r="E31">
+        <v>87</v>
+      </c>
+      <c r="F31">
+        <v>522</v>
+      </c>
+      <c r="G31">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>994</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>394</v>
+      </c>
+      <c r="E32">
+        <v>318</v>
+      </c>
+      <c r="F32">
+        <v>4354</v>
+      </c>
+      <c r="G32">
+        <v>5066</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>995</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>140</v>
+      </c>
+      <c r="E33">
+        <v>572</v>
+      </c>
+      <c r="F33">
+        <v>3785</v>
+      </c>
+      <c r="G33">
+        <v>4497</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>35</v>
+      </c>
+      <c r="D35">
+        <v>35796</v>
+      </c>
+      <c r="E35">
+        <v>3597</v>
+      </c>
+      <c r="F35">
+        <v>18305</v>
+      </c>
+      <c r="G35">
+        <v>57698</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>30</v>
+      </c>
+      <c r="B36" t="s">
+        <v>30</v>
+      </c>
+      <c r="C36" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36">
+        <v>2981</v>
+      </c>
+      <c r="E36">
+        <v>676</v>
+      </c>
+      <c r="F36">
+        <v>3637</v>
+      </c>
+      <c r="G36">
+        <v>7294</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>996</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>31277</v>
+      </c>
+      <c r="E37">
+        <v>846</v>
+      </c>
+      <c r="F37">
+        <v>6988</v>
+      </c>
+      <c r="G37">
+        <v>39111</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>997</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>371</v>
+      </c>
+      <c r="E38">
+        <v>196</v>
+      </c>
+      <c r="F38">
+        <v>1388</v>
+      </c>
+      <c r="G38">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>3</v>
+      </c>
+      <c r="B39" t="s">
+        <v>998</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>164</v>
+      </c>
+      <c r="E39">
+        <v>95</v>
+      </c>
+      <c r="F39">
+        <v>2971</v>
+      </c>
+      <c r="G39">
+        <v>3230</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>999</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>307</v>
+      </c>
+      <c r="E40">
+        <v>357</v>
+      </c>
+      <c r="F40">
+        <v>721</v>
+      </c>
+      <c r="G40">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>193</v>
+      </c>
+      <c r="E41">
+        <v>289</v>
+      </c>
+      <c r="F41">
+        <v>751</v>
+      </c>
+      <c r="G41">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42">
+        <v>93</v>
+      </c>
+      <c r="E42">
+        <v>151</v>
+      </c>
+      <c r="F42">
+        <v>306</v>
+      </c>
+      <c r="G42">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>7</v>
+      </c>
+      <c r="B43" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>314</v>
+      </c>
+      <c r="E43">
+        <v>220</v>
+      </c>
+      <c r="F43">
+        <v>709</v>
+      </c>
+      <c r="G43">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>96</v>
+      </c>
+      <c r="E44">
+        <v>767</v>
+      </c>
+      <c r="F44">
+        <v>834</v>
+      </c>
+      <c r="G44">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>5</v>
+      </c>
+      <c r="B46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" t="s">
+        <v>35</v>
+      </c>
+      <c r="D46">
+        <v>4055</v>
+      </c>
+      <c r="E46">
+        <v>20904</v>
+      </c>
+      <c r="F46">
+        <v>17807</v>
+      </c>
+      <c r="G46">
+        <v>42766</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>30</v>
+      </c>
+      <c r="B47" t="s">
+        <v>30</v>
+      </c>
+      <c r="C47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D47">
+        <v>689</v>
+      </c>
+      <c r="E47">
+        <v>1131</v>
+      </c>
+      <c r="F47">
+        <v>2370</v>
+      </c>
+      <c r="G47">
+        <v>4190</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>431</v>
+      </c>
+      <c r="E48">
+        <v>880</v>
+      </c>
+      <c r="F48">
+        <v>2278</v>
+      </c>
+      <c r="G48">
+        <v>3589</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>185</v>
+      </c>
+      <c r="E49">
+        <v>359</v>
+      </c>
+      <c r="F49">
+        <v>536</v>
+      </c>
+      <c r="G49">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>70</v>
+      </c>
+      <c r="E50">
+        <v>94</v>
+      </c>
+      <c r="F50">
+        <v>292</v>
+      </c>
+      <c r="G50">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51">
+        <v>67</v>
+      </c>
+      <c r="E51">
+        <v>106</v>
+      </c>
+      <c r="F51">
+        <v>590</v>
+      </c>
+      <c r="G51">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>1170</v>
+      </c>
+      <c r="E52">
+        <v>18207</v>
+      </c>
+      <c r="F52">
+        <v>11393</v>
+      </c>
+      <c r="G52">
+        <v>30770</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>6</v>
+      </c>
+      <c r="B53" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>25</v>
+      </c>
+      <c r="E53">
+        <v>80</v>
+      </c>
+      <c r="F53">
+        <v>147</v>
+      </c>
+      <c r="G53">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>28</v>
+      </c>
+      <c r="E54">
+        <v>22</v>
+      </c>
+      <c r="F54">
+        <v>64</v>
+      </c>
+      <c r="G54">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55">
+        <v>1390</v>
+      </c>
+      <c r="E55">
+        <v>25</v>
+      </c>
+      <c r="F55">
+        <v>137</v>
+      </c>
+      <c r="G55">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D57">
+        <v>261</v>
+      </c>
+      <c r="E57">
+        <v>195</v>
+      </c>
+      <c r="F57">
+        <v>908</v>
+      </c>
+      <c r="G57">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>30</v>
+      </c>
+      <c r="B58" t="s">
+        <v>30</v>
+      </c>
+      <c r="C58" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58">
+        <v>178</v>
+      </c>
+      <c r="E58">
+        <v>79</v>
+      </c>
+      <c r="F58">
+        <v>415</v>
+      </c>
+      <c r="G58">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>83</v>
+      </c>
+      <c r="E59">
+        <v>116</v>
+      </c>
+      <c r="F59">
+        <v>493</v>
+      </c>
+      <c r="G59">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>7</v>
+      </c>
+      <c r="B61" t="s">
+        <v>12</v>
+      </c>
+      <c r="C61" t="s">
+        <v>35</v>
+      </c>
+      <c r="D61">
+        <v>804</v>
+      </c>
+      <c r="E61">
+        <v>303</v>
+      </c>
+      <c r="F61">
+        <v>1866</v>
+      </c>
+      <c r="G61">
+        <v>2973</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>30</v>
+      </c>
+      <c r="B62" t="s">
+        <v>30</v>
+      </c>
+      <c r="C62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62">
+        <v>325</v>
+      </c>
+      <c r="E62">
+        <v>149</v>
+      </c>
+      <c r="F62">
+        <v>592</v>
+      </c>
+      <c r="G62">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1</v>
+      </c>
+      <c r="B63" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>413</v>
+      </c>
+      <c r="E63">
+        <v>93</v>
+      </c>
+      <c r="F63">
+        <v>365</v>
+      </c>
+      <c r="G63">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>2</v>
+      </c>
+      <c r="B64" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>66</v>
+      </c>
+      <c r="E64">
+        <v>61</v>
+      </c>
+      <c r="F64">
+        <v>909</v>
+      </c>
+      <c r="G64">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>13</v>
+      </c>
+      <c r="C66" t="s">
+        <v>35</v>
+      </c>
+      <c r="D66">
+        <v>15316</v>
+      </c>
+      <c r="E66">
+        <v>8204</v>
+      </c>
+      <c r="F66">
+        <v>17159</v>
+      </c>
+      <c r="G66">
+        <v>40679</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>30</v>
+      </c>
+      <c r="B67" t="s">
+        <v>30</v>
+      </c>
+      <c r="C67" t="s">
+        <v>36</v>
+      </c>
+      <c r="D67">
+        <v>639</v>
+      </c>
+      <c r="E67">
+        <v>647</v>
+      </c>
+      <c r="F67">
+        <v>1408</v>
+      </c>
+      <c r="G67">
+        <v>2694</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>7685</v>
+      </c>
+      <c r="E68">
+        <v>4459</v>
+      </c>
+      <c r="F68">
+        <v>4759</v>
+      </c>
+      <c r="G68">
+        <v>16903</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>1197</v>
+      </c>
+      <c r="E69">
+        <v>175</v>
+      </c>
+      <c r="F69">
+        <v>1089</v>
+      </c>
+      <c r="G69">
+        <v>2461</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>106</v>
+      </c>
+      <c r="E70">
+        <v>62</v>
+      </c>
+      <c r="F70">
+        <v>671</v>
+      </c>
+      <c r="G70">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>199</v>
+      </c>
+      <c r="E71">
+        <v>163</v>
+      </c>
+      <c r="F71">
+        <v>3799</v>
+      </c>
+      <c r="G71">
+        <v>4161</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>5</v>
+      </c>
+      <c r="B72" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>27</v>
+      </c>
+      <c r="E72">
+        <v>70</v>
+      </c>
+      <c r="F72">
+        <v>126</v>
+      </c>
+      <c r="G72">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>6</v>
+      </c>
+      <c r="B73" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>45</v>
+      </c>
+      <c r="E73">
+        <v>218</v>
+      </c>
+      <c r="F73">
+        <v>163</v>
+      </c>
+      <c r="G73">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>7</v>
+      </c>
+      <c r="B74" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>54</v>
+      </c>
+      <c r="E74">
+        <v>28</v>
+      </c>
+      <c r="F74">
+        <v>103</v>
+      </c>
+      <c r="G74">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>8</v>
+      </c>
+      <c r="B75" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>5364</v>
+      </c>
+      <c r="E75">
+        <v>2382</v>
+      </c>
+      <c r="F75">
+        <v>5041</v>
+      </c>
+      <c r="G75">
+        <v>12787</v>
+      </c>
+    </row>
+    <row r="76"/>
+    <row r="77">
+      <c r="A77">
+        <v>9</v>
+      </c>
+      <c r="B77" t="s">
+        <v>14</v>
+      </c>
+      <c r="C77" t="s">
+        <v>35</v>
+      </c>
+      <c r="D77">
+        <v>372</v>
+      </c>
+      <c r="E77">
+        <v>161</v>
+      </c>
+      <c r="F77">
+        <v>434</v>
+      </c>
+      <c r="G77">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>30</v>
+      </c>
+      <c r="B78" t="s">
+        <v>30</v>
+      </c>
+      <c r="C78" t="s">
+        <v>36</v>
+      </c>
+      <c r="D78">
+        <v>124</v>
+      </c>
+      <c r="E78">
+        <v>49</v>
+      </c>
+      <c r="F78">
+        <v>146</v>
+      </c>
+      <c r="G78">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>1</v>
+      </c>
+      <c r="B79" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>189</v>
+      </c>
+      <c r="E79">
+        <v>64</v>
+      </c>
+      <c r="F79">
+        <v>105</v>
+      </c>
+      <c r="G79">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>2</v>
+      </c>
+      <c r="B80" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>21</v>
+      </c>
+      <c r="E80">
+        <v>15</v>
+      </c>
+      <c r="F80">
+        <v>59</v>
+      </c>
+      <c r="G80">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>3</v>
+      </c>
+      <c r="B81" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81">
+        <v>13</v>
+      </c>
+      <c r="E81">
+        <v>18</v>
+      </c>
+      <c r="F81">
+        <v>71</v>
+      </c>
+      <c r="G81">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>4</v>
+      </c>
+      <c r="B82" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>9</v>
+      </c>
+      <c r="E82">
+        <v>11</v>
+      </c>
+      <c r="F82">
+        <v>37</v>
+      </c>
+      <c r="G82">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>5</v>
+      </c>
+      <c r="B83" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>16</v>
+      </c>
+      <c r="E83">
+        <v>4</v>
+      </c>
+      <c r="F83">
+        <v>16</v>
+      </c>
+      <c r="G83">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="84"/>
+    <row r="85">
+      <c r="A85">
+        <v>10</v>
+      </c>
+      <c r="B85" t="s">
+        <v>15</v>
+      </c>
+      <c r="C85" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85">
+        <v>2167</v>
+      </c>
+      <c r="E85">
+        <v>3367</v>
+      </c>
+      <c r="F85">
+        <v>7418</v>
+      </c>
+      <c r="G85">
+        <v>12952</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>30</v>
+      </c>
+      <c r="B86" t="s">
+        <v>30</v>
+      </c>
+      <c r="C86" t="s">
+        <v>36</v>
+      </c>
+      <c r="D86">
+        <v>121</v>
+      </c>
+      <c r="E86">
+        <v>202</v>
+      </c>
+      <c r="F86">
+        <v>688</v>
+      </c>
+      <c r="G86">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>1</v>
+      </c>
+      <c r="B87" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>172</v>
+      </c>
+      <c r="E87">
+        <v>238</v>
+      </c>
+      <c r="F87">
+        <v>2567</v>
+      </c>
+      <c r="G87">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>2</v>
+      </c>
+      <c r="B88" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>52</v>
+      </c>
+      <c r="E88">
+        <v>96</v>
+      </c>
+      <c r="F88">
+        <v>239</v>
+      </c>
+      <c r="G88">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>3</v>
+      </c>
+      <c r="B89" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>43</v>
+      </c>
+      <c r="E89">
+        <v>65</v>
+      </c>
+      <c r="F89">
+        <v>246</v>
+      </c>
+      <c r="G89">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>4</v>
+      </c>
+      <c r="B90" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>19</v>
+      </c>
+      <c r="E90">
+        <v>33</v>
+      </c>
+      <c r="F90">
+        <v>157</v>
+      </c>
+      <c r="G90">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>5</v>
+      </c>
+      <c r="B91" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>34</v>
+      </c>
+      <c r="E91">
+        <v>48</v>
+      </c>
+      <c r="F91">
+        <v>121</v>
+      </c>
+      <c r="G91">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>6</v>
+      </c>
+      <c r="B92" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>11</v>
+      </c>
+      <c r="E92">
+        <v>45</v>
+      </c>
+      <c r="F92">
+        <v>45</v>
+      </c>
+      <c r="G92">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>7</v>
+      </c>
+      <c r="B93" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93">
+        <v>1704</v>
+      </c>
+      <c r="E93">
+        <v>2623</v>
+      </c>
+      <c r="F93">
+        <v>3314</v>
+      </c>
+      <c r="G93">
+        <v>7641</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>8</v>
+      </c>
+      <c r="B94" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>11</v>
+      </c>
+      <c r="E94">
+        <v>17</v>
+      </c>
+      <c r="F94">
+        <v>41</v>
+      </c>
+      <c r="G94">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="95"/>
+    <row r="96">
+      <c r="A96">
+        <v>11</v>
+      </c>
+      <c r="B96" t="s">
+        <v>16</v>
+      </c>
+      <c r="C96" t="s">
+        <v>35</v>
+      </c>
+      <c r="D96">
+        <v>154</v>
+      </c>
+      <c r="E96">
+        <v>130</v>
+      </c>
+      <c r="F96">
+        <v>642</v>
+      </c>
+      <c r="G96">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>30</v>
+      </c>
+      <c r="B97" t="s">
+        <v>30</v>
+      </c>
+      <c r="C97" t="s">
+        <v>36</v>
+      </c>
+      <c r="D97">
+        <v>73</v>
+      </c>
+      <c r="E97">
+        <v>43</v>
+      </c>
+      <c r="F97">
+        <v>235</v>
+      </c>
+      <c r="G97">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>1</v>
+      </c>
+      <c r="B98" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>50</v>
+      </c>
+      <c r="E98">
+        <v>65</v>
+      </c>
+      <c r="F98">
+        <v>303</v>
+      </c>
+      <c r="G98">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>2</v>
+      </c>
+      <c r="B99" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>31</v>
+      </c>
+      <c r="E99">
+        <v>22</v>
+      </c>
+      <c r="F99">
+        <v>104</v>
+      </c>
+      <c r="G99">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>12</v>
+      </c>
+      <c r="B101" t="s">
+        <v>17</v>
+      </c>
+      <c r="C101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D101">
+        <v>74386</v>
+      </c>
+      <c r="E101">
+        <v>2071</v>
+      </c>
+      <c r="F101">
+        <v>11524</v>
+      </c>
+      <c r="G101">
+        <v>87981</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>30</v>
+      </c>
+      <c r="B102" t="s">
+        <v>30</v>
+      </c>
+      <c r="C102" t="s">
+        <v>36</v>
+      </c>
+      <c r="D102">
+        <v>2916</v>
+      </c>
+      <c r="E102">
+        <v>356</v>
+      </c>
+      <c r="F102">
+        <v>1572</v>
+      </c>
+      <c r="G102">
+        <v>4844</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>50554</v>
+      </c>
+      <c r="E103">
+        <v>882</v>
+      </c>
+      <c r="F103">
+        <v>6408</v>
+      </c>
+      <c r="G103">
+        <v>57844</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>2</v>
+      </c>
+      <c r="B104" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>950</v>
+      </c>
+      <c r="E104">
+        <v>205</v>
+      </c>
+      <c r="F104">
+        <v>871</v>
+      </c>
+      <c r="G104">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>3</v>
+      </c>
+      <c r="B105" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
+        <v>18459</v>
+      </c>
+      <c r="E105">
+        <v>80</v>
+      </c>
+      <c r="F105">
+        <v>399</v>
+      </c>
+      <c r="G105">
+        <v>18938</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>4</v>
+      </c>
+      <c r="B106" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C106" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106">
+        <v>563</v>
+      </c>
+      <c r="E106">
+        <v>110</v>
+      </c>
+      <c r="F106">
+        <v>403</v>
+      </c>
+      <c r="G106">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>5</v>
+      </c>
+      <c r="B107" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>318</v>
+      </c>
+      <c r="E107">
+        <v>66</v>
+      </c>
+      <c r="F107">
+        <v>269</v>
+      </c>
+      <c r="G107">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>6</v>
+      </c>
+      <c r="B108" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>287</v>
+      </c>
+      <c r="E108">
+        <v>79</v>
+      </c>
+      <c r="F108">
+        <v>1286</v>
+      </c>
+      <c r="G108">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>7</v>
+      </c>
+      <c r="B109" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>141</v>
+      </c>
+      <c r="E109">
+        <v>30</v>
+      </c>
+      <c r="F109">
+        <v>157</v>
+      </c>
+      <c r="G109">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>8</v>
+      </c>
+      <c r="B110" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>198</v>
+      </c>
+      <c r="E110">
+        <v>263</v>
+      </c>
+      <c r="F110">
+        <v>159</v>
+      </c>
+      <c r="G110">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="111"/>
+    <row r="112">
+      <c r="A112">
+        <v>13</v>
+      </c>
+      <c r="B112" t="s">
+        <v>18</v>
+      </c>
+      <c r="C112" t="s">
+        <v>35</v>
+      </c>
+      <c r="D112">
+        <v>248</v>
+      </c>
+      <c r="E112">
+        <v>641</v>
+      </c>
+      <c r="F112">
+        <v>1375</v>
+      </c>
+      <c r="G112">
+        <v>2264</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>30</v>
+      </c>
+      <c r="B113" t="s">
+        <v>30</v>
+      </c>
+      <c r="C113" t="s">
+        <v>36</v>
+      </c>
+      <c r="D113">
+        <v>46</v>
+      </c>
+      <c r="E113">
+        <v>134</v>
+      </c>
+      <c r="F113">
+        <v>340</v>
+      </c>
+      <c r="G113">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>1</v>
+      </c>
+      <c r="B114" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114">
+        <v>150</v>
+      </c>
+      <c r="E114">
+        <v>263</v>
+      </c>
+      <c r="F114">
+        <v>624</v>
+      </c>
+      <c r="G114">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>2</v>
+      </c>
+      <c r="B115" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>33</v>
+      </c>
+      <c r="E115">
+        <v>185</v>
+      </c>
+      <c r="F115">
+        <v>260</v>
+      </c>
+      <c r="G115">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>3</v>
+      </c>
+      <c r="B116" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116">
+        <v>7</v>
+      </c>
+      <c r="E116">
+        <v>18</v>
+      </c>
+      <c r="F116">
+        <v>48</v>
+      </c>
+      <c r="G116">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>4</v>
+      </c>
+      <c r="B117" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>6</v>
+      </c>
+      <c r="E117">
+        <v>16</v>
+      </c>
+      <c r="F117">
+        <v>23</v>
+      </c>
+      <c r="G117">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>5</v>
+      </c>
+      <c r="B118" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>6</v>
+      </c>
+      <c r="E118">
+        <v>25</v>
+      </c>
+      <c r="F118">
+        <v>80</v>
+      </c>
+      <c r="G118">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="119"/>
+    <row r="120">
+      <c r="A120">
+        <v>14</v>
+      </c>
+      <c r="B120" t="s">
+        <v>19</v>
+      </c>
+      <c r="C120" t="s">
+        <v>35</v>
+      </c>
+      <c r="D120">
+        <v>17129</v>
+      </c>
+      <c r="E120">
+        <v>12228</v>
+      </c>
+      <c r="F120">
+        <v>43459</v>
+      </c>
+      <c r="G120">
+        <v>72816</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>30</v>
+      </c>
+      <c r="B121" t="s">
+        <v>30</v>
+      </c>
+      <c r="C121" t="s">
+        <v>36</v>
+      </c>
+      <c r="D121">
+        <v>1110</v>
+      </c>
+      <c r="E121">
+        <v>685</v>
+      </c>
+      <c r="F121">
+        <v>4851</v>
+      </c>
+      <c r="G121">
+        <v>6646</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>1</v>
+      </c>
+      <c r="B122" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>11248</v>
+      </c>
+      <c r="E122">
+        <v>1342</v>
+      </c>
+      <c r="F122">
+        <v>20483</v>
+      </c>
+      <c r="G122">
+        <v>33073</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>2</v>
+      </c>
+      <c r="B123" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C123" t="s">
+        <v>38</v>
+      </c>
+      <c r="D123">
+        <v>3409</v>
+      </c>
+      <c r="E123">
+        <v>9085</v>
+      </c>
+      <c r="F123">
+        <v>7730</v>
+      </c>
+      <c r="G123">
+        <v>20224</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>3</v>
+      </c>
+      <c r="B124" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>216</v>
+      </c>
+      <c r="E124">
+        <v>196</v>
+      </c>
+      <c r="F124">
+        <v>692</v>
+      </c>
+      <c r="G124">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>4</v>
+      </c>
+      <c r="B125" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>149</v>
+      </c>
+      <c r="E125">
+        <v>85</v>
+      </c>
+      <c r="F125">
+        <v>749</v>
+      </c>
+      <c r="G125">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>5</v>
+      </c>
+      <c r="B126" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
+        <v>154</v>
+      </c>
+      <c r="E126">
+        <v>174</v>
+      </c>
+      <c r="F126">
+        <v>753</v>
+      </c>
+      <c r="G126">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>6</v>
+      </c>
+      <c r="B127" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127">
+        <v>90</v>
+      </c>
+      <c r="E127">
+        <v>57</v>
+      </c>
+      <c r="F127">
+        <v>587</v>
+      </c>
+      <c r="G127">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>7</v>
+      </c>
+      <c r="B128" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>150</v>
+      </c>
+      <c r="E128">
+        <v>61</v>
+      </c>
+      <c r="F128">
+        <v>523</v>
+      </c>
+      <c r="G128">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>8</v>
+      </c>
+      <c r="B129" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>603</v>
+      </c>
+      <c r="E129">
+        <v>543</v>
+      </c>
+      <c r="F129">
+        <v>7091</v>
+      </c>
+      <c r="G129">
+        <v>8237</v>
+      </c>
+    </row>
+    <row r="130"/>
+    <row r="131">
+      <c r="A131">
+        <v>15</v>
+      </c>
+      <c r="B131" t="s">
+        <v>20</v>
+      </c>
+      <c r="C131" t="s">
+        <v>35</v>
+      </c>
+      <c r="D131">
+        <v>1767</v>
+      </c>
+      <c r="E131">
+        <v>621</v>
+      </c>
+      <c r="F131">
+        <v>3769</v>
+      </c>
+      <c r="G131">
+        <v>6157</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>30</v>
+      </c>
+      <c r="B132" t="s">
+        <v>30</v>
+      </c>
+      <c r="C132" t="s">
+        <v>36</v>
+      </c>
+      <c r="D132">
+        <v>866</v>
+      </c>
+      <c r="E132">
+        <v>129</v>
+      </c>
+      <c r="F132">
+        <v>644</v>
+      </c>
+      <c r="G132">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>1</v>
+      </c>
+      <c r="B133" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>174</v>
+      </c>
+      <c r="E133">
+        <v>258</v>
+      </c>
+      <c r="F133">
+        <v>994</v>
+      </c>
+      <c r="G133">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>2</v>
+      </c>
+      <c r="B134" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C134" t="s">
+        <v>38</v>
+      </c>
+      <c r="D134">
+        <v>385</v>
+      </c>
+      <c r="E134">
+        <v>119</v>
+      </c>
+      <c r="F134">
+        <v>926</v>
+      </c>
+      <c r="G134">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>3</v>
+      </c>
+      <c r="B135" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C135" t="s">
+        <v>38</v>
+      </c>
+      <c r="D135">
+        <v>31</v>
+      </c>
+      <c r="E135">
+        <v>35</v>
+      </c>
+      <c r="F135">
+        <v>183</v>
+      </c>
+      <c r="G135">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>4</v>
+      </c>
+      <c r="B136" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C136" t="s">
+        <v>38</v>
+      </c>
+      <c r="D136">
+        <v>269</v>
+      </c>
+      <c r="E136">
+        <v>27</v>
+      </c>
+      <c r="F136">
+        <v>118</v>
+      </c>
+      <c r="G136">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>5</v>
+      </c>
+      <c r="B137" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C137" t="s">
+        <v>38</v>
+      </c>
+      <c r="D137">
+        <v>24</v>
+      </c>
+      <c r="E137">
+        <v>30</v>
+      </c>
+      <c r="F137">
+        <v>765</v>
+      </c>
+      <c r="G137">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>6</v>
+      </c>
+      <c r="B138" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>5</v>
+      </c>
+      <c r="E138">
+        <v>11</v>
+      </c>
+      <c r="F138">
+        <v>91</v>
+      </c>
+      <c r="G138">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>7</v>
+      </c>
+      <c r="B139" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>13</v>
+      </c>
+      <c r="E139">
+        <v>12</v>
+      </c>
+      <c r="F139">
+        <v>48</v>
+      </c>
+      <c r="G139">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="140"/>
+    <row r="141">
+      <c r="A141">
+        <v>16</v>
+      </c>
+      <c r="B141" t="s">
+        <v>21</v>
+      </c>
+      <c r="C141" t="s">
+        <v>35</v>
+      </c>
+      <c r="D141">
+        <v>4074</v>
+      </c>
+      <c r="E141">
+        <v>14702</v>
+      </c>
+      <c r="F141">
+        <v>11883</v>
+      </c>
+      <c r="G141">
+        <v>30659</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>30</v>
+      </c>
+      <c r="B142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C142" t="s">
+        <v>36</v>
+      </c>
+      <c r="D142">
+        <v>163</v>
+      </c>
+      <c r="E142">
+        <v>383</v>
+      </c>
+      <c r="F142">
+        <v>870</v>
+      </c>
+      <c r="G142">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>1</v>
+      </c>
+      <c r="B143" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C143" t="s">
+        <v>38</v>
+      </c>
+      <c r="D143">
+        <v>3148</v>
+      </c>
+      <c r="E143">
+        <v>13793</v>
+      </c>
+      <c r="F143">
+        <v>9759</v>
+      </c>
+      <c r="G143">
+        <v>26700</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>2</v>
+      </c>
+      <c r="B144" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C144" t="s">
+        <v>38</v>
+      </c>
+      <c r="D144">
+        <v>57</v>
+      </c>
+      <c r="E144">
+        <v>116</v>
+      </c>
+      <c r="F144">
+        <v>332</v>
+      </c>
+      <c r="G144">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>3</v>
+      </c>
+      <c r="B145" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C145" t="s">
+        <v>38</v>
+      </c>
+      <c r="D145">
+        <v>40</v>
+      </c>
+      <c r="E145">
+        <v>312</v>
+      </c>
+      <c r="F145">
+        <v>168</v>
+      </c>
+      <c r="G145">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>4</v>
+      </c>
+      <c r="B146" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C146" t="s">
+        <v>38</v>
+      </c>
+      <c r="D146">
+        <v>582</v>
+      </c>
+      <c r="E146">
+        <v>6</v>
+      </c>
+      <c r="F146">
+        <v>44</v>
+      </c>
+      <c r="G146">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>5</v>
+      </c>
+      <c r="B147" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C147" t="s">
+        <v>38</v>
+      </c>
+      <c r="D147">
+        <v>38</v>
+      </c>
+      <c r="E147">
+        <v>68</v>
+      </c>
+      <c r="F147">
+        <v>77</v>
+      </c>
+      <c r="G147">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>6</v>
+      </c>
+      <c r="B148" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C148" t="s">
+        <v>38</v>
+      </c>
+      <c r="D148">
+        <v>46</v>
+      </c>
+      <c r="E148">
+        <v>24</v>
+      </c>
+      <c r="F148">
+        <v>633</v>
+      </c>
+      <c r="G148">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="149"/>
+    <row r="150">
+      <c r="A150">
+        <v>17</v>
+      </c>
+      <c r="B150" t="s">
+        <v>22</v>
+      </c>
+      <c r="C150" t="s">
+        <v>35</v>
+      </c>
+      <c r="D150">
+        <v>443</v>
+      </c>
+      <c r="E150">
+        <v>1213</v>
+      </c>
+      <c r="F150">
+        <v>3281</v>
+      </c>
+      <c r="G150">
+        <v>4937</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s">
+        <v>30</v>
+      </c>
+      <c r="B151" t="s">
+        <v>30</v>
+      </c>
+      <c r="C151" t="s">
+        <v>36</v>
+      </c>
+      <c r="D151">
+        <v>95</v>
+      </c>
+      <c r="E151">
+        <v>180</v>
+      </c>
+      <c r="F151">
+        <v>862</v>
+      </c>
+      <c r="G151">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>1</v>
+      </c>
+      <c r="B152" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C152" t="s">
+        <v>38</v>
+      </c>
+      <c r="D152">
+        <v>85</v>
+      </c>
+      <c r="E152">
+        <v>318</v>
+      </c>
+      <c r="F152">
+        <v>869</v>
+      </c>
+      <c r="G152">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>2</v>
+      </c>
+      <c r="B153" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C153" t="s">
+        <v>38</v>
+      </c>
+      <c r="D153">
+        <v>47</v>
+      </c>
+      <c r="E153">
+        <v>268</v>
+      </c>
+      <c r="F153">
+        <v>279</v>
+      </c>
+      <c r="G153">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>3</v>
+      </c>
+      <c r="B154" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C154" t="s">
+        <v>38</v>
+      </c>
+      <c r="D154">
+        <v>25</v>
+      </c>
+      <c r="E154">
+        <v>186</v>
+      </c>
+      <c r="F154">
+        <v>470</v>
+      </c>
+      <c r="G154">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>4</v>
+      </c>
+      <c r="B155" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C155" t="s">
+        <v>38</v>
+      </c>
+      <c r="D155">
+        <v>33</v>
+      </c>
+      <c r="E155">
+        <v>158</v>
+      </c>
+      <c r="F155">
+        <v>364</v>
+      </c>
+      <c r="G155">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>5</v>
+      </c>
+      <c r="B156" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C156" t="s">
+        <v>38</v>
+      </c>
+      <c r="D156">
+        <v>104</v>
+      </c>
+      <c r="E156">
+        <v>9</v>
+      </c>
+      <c r="F156">
+        <v>67</v>
+      </c>
+      <c r="G156">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>6</v>
+      </c>
+      <c r="B157" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C157" t="s">
+        <v>38</v>
+      </c>
+      <c r="D157">
+        <v>8</v>
+      </c>
+      <c r="E157">
+        <v>20</v>
+      </c>
+      <c r="F157">
+        <v>47</v>
+      </c>
+      <c r="G157">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>7</v>
+      </c>
+      <c r="B158" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C158" t="s">
+        <v>38</v>
+      </c>
+      <c r="D158">
+        <v>46</v>
+      </c>
+      <c r="E158">
+        <v>74</v>
+      </c>
+      <c r="F158">
+        <v>323</v>
+      </c>
+      <c r="G158">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="159"/>
+    <row r="160">
+      <c r="A160">
+        <v>24</v>
+      </c>
+      <c r="B160" t="s">
+        <v>23</v>
+      </c>
+      <c r="C160" t="s">
+        <v>35</v>
+      </c>
+      <c r="D160">
+        <v>123</v>
+      </c>
+      <c r="E160">
+        <v>268</v>
+      </c>
+      <c r="F160">
+        <v>911</v>
+      </c>
+      <c r="G160">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s">
+        <v>30</v>
+      </c>
+      <c r="B161" t="s">
+        <v>30</v>
+      </c>
+      <c r="C161" t="s">
+        <v>36</v>
+      </c>
+      <c r="D161">
+        <v>59</v>
+      </c>
+      <c r="E161">
+        <v>41</v>
+      </c>
+      <c r="F161">
+        <v>293</v>
+      </c>
+      <c r="G161">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>1</v>
+      </c>
+      <c r="B162" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C162" t="s">
+        <v>38</v>
+      </c>
+      <c r="D162">
+        <v>34</v>
+      </c>
+      <c r="E162">
+        <v>34</v>
+      </c>
+      <c r="F162">
+        <v>362</v>
+      </c>
+      <c r="G162">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>2</v>
+      </c>
+      <c r="B163" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C163" t="s">
+        <v>38</v>
+      </c>
+      <c r="D163">
+        <v>18</v>
+      </c>
+      <c r="E163">
+        <v>158</v>
+      </c>
+      <c r="F163">
+        <v>114</v>
+      </c>
+      <c r="G163">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>3</v>
+      </c>
+      <c r="B164" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C164" t="s">
+        <v>38</v>
+      </c>
+      <c r="D164">
+        <v>12</v>
+      </c>
+      <c r="E164">
+        <v>35</v>
+      </c>
+      <c r="F164">
+        <v>142</v>
+      </c>
+      <c r="G164">
+        <v>189</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G2">
+        <v>28195</v>
+      </c>
+      <c r="H2">
+        <v>77646</v>
+      </c>
+      <c r="I2">
+        <v>46337</v>
+      </c>
+      <c r="J2">
+        <v>66246</v>
+      </c>
+      <c r="K2">
+        <v>64591</v>
+      </c>
+      <c r="L2">
+        <v>3105</v>
+      </c>
+      <c r="M2">
+        <v>3030</v>
+      </c>
+      <c r="N2">
+        <v>42849</v>
+      </c>
+      <c r="O2">
+        <v>1011</v>
+      </c>
+      <c r="P2">
+        <v>3058</v>
+      </c>
+      <c r="Q2">
+        <v>1467</v>
+      </c>
+      <c r="R2">
+        <v>26185</v>
+      </c>
+      <c r="S2">
+        <v>2419</v>
+      </c>
+      <c r="T2">
+        <v>30741</v>
+      </c>
+      <c r="U2">
+        <v>6660</v>
+      </c>
+      <c r="V2">
+        <v>13155</v>
+      </c>
+      <c r="W2">
+        <v>5621</v>
+      </c>
+      <c r="X2">
+        <v>2450</v>
+      </c>
+      <c r="Y2">
+        <v>424766</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>28195</v>
+      </c>
+      <c r="H3">
+        <v>77646</v>
+      </c>
+      <c r="I3">
+        <v>46337</v>
+      </c>
+      <c r="J3">
+        <v>66246</v>
+      </c>
+      <c r="K3">
+        <v>64591</v>
+      </c>
+      <c r="L3">
+        <v>3105</v>
+      </c>
+      <c r="M3">
+        <v>3030</v>
+      </c>
+      <c r="N3">
+        <v>42849</v>
+      </c>
+      <c r="O3">
+        <v>1011</v>
+      </c>
+      <c r="P3">
+        <v>3058</v>
+      </c>
+      <c r="Q3">
+        <v>1467</v>
+      </c>
+      <c r="R3">
+        <v>26185</v>
+      </c>
+      <c r="S3">
+        <v>2419</v>
+      </c>
+      <c r="T3">
+        <v>30741</v>
+      </c>
+      <c r="U3">
+        <v>6660</v>
+      </c>
+      <c r="V3">
+        <v>13155</v>
+      </c>
+      <c r="W3">
+        <v>5621</v>
+      </c>
+      <c r="X3">
+        <v>2450</v>
+      </c>
+      <c r="Y3">
+        <v>424766</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D2" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E2" t="s">
+        <v>1084</v>
+      </c>
+      <c r="F2" t="s">
+        <v>1085</v>
+      </c>
+      <c r="G2">
+        <v>31832</v>
+      </c>
+      <c r="H2">
+        <v>41619</v>
+      </c>
+      <c r="I2">
+        <v>53769</v>
+      </c>
+      <c r="J2">
+        <v>104012</v>
+      </c>
+      <c r="K2">
+        <v>35010</v>
+      </c>
+      <c r="L2">
+        <v>5308</v>
+      </c>
+      <c r="M2">
+        <v>25543</v>
+      </c>
+      <c r="N2">
+        <v>32240</v>
+      </c>
+      <c r="O2">
+        <v>8648</v>
+      </c>
+      <c r="P2">
+        <v>17684</v>
+      </c>
+      <c r="Q2">
+        <v>997</v>
+      </c>
+      <c r="R2">
+        <v>6477</v>
+      </c>
+      <c r="S2">
+        <v>2578</v>
+      </c>
+      <c r="T2">
+        <v>3355</v>
+      </c>
+      <c r="U2">
+        <v>3539</v>
+      </c>
+      <c r="V2">
+        <v>329</v>
+      </c>
+      <c r="W2">
+        <v>372940</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>31832</v>
+      </c>
+      <c r="H3">
+        <v>41619</v>
+      </c>
+      <c r="I3">
+        <v>53769</v>
+      </c>
+      <c r="J3">
+        <v>104012</v>
+      </c>
+      <c r="K3">
+        <v>35010</v>
+      </c>
+      <c r="L3">
+        <v>5308</v>
+      </c>
+      <c r="M3">
+        <v>25543</v>
+      </c>
+      <c r="N3">
+        <v>32240</v>
+      </c>
+      <c r="O3">
+        <v>8648</v>
+      </c>
+      <c r="P3">
+        <v>17684</v>
+      </c>
+      <c r="Q3">
+        <v>997</v>
+      </c>
+      <c r="R3">
+        <v>6477</v>
+      </c>
+      <c r="S3">
+        <v>2578</v>
+      </c>
+      <c r="T3">
+        <v>3355</v>
+      </c>
+      <c r="U3">
+        <v>3539</v>
+      </c>
+      <c r="V3">
+        <v>329</v>
+      </c>
+      <c r="W3">
+        <v>372940</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>31832</v>
+      </c>
+      <c r="E2">
+        <v>31832</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>5910</v>
+      </c>
+      <c r="E3">
+        <v>5910</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>19388</v>
+      </c>
+      <c r="E4">
+        <v>19388</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>1306</v>
+      </c>
+      <c r="E5">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>1530</v>
+      </c>
+      <c r="E6">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>1524</v>
+      </c>
+      <c r="E7">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>302</v>
+      </c>
+      <c r="E8">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>1872</v>
+      </c>
+      <c r="E9">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11">
+        <v>41619</v>
+      </c>
+      <c r="E11">
+        <v>41619</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12">
+        <v>12270</v>
+      </c>
+      <c r="E12">
+        <v>12270</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>13048</v>
+      </c>
+      <c r="E13">
+        <v>13048</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>9993</v>
+      </c>
+      <c r="E14">
+        <v>9993</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>2211</v>
+      </c>
+      <c r="E15">
+        <v>2211</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>2013</v>
+      </c>
+      <c r="E16">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>5</v>
+      </c>
+      <c r="B17" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>1506</v>
+      </c>
+      <c r="E17">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>6</v>
+      </c>
+      <c r="B18" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>578</v>
+      </c>
+      <c r="E18">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20">
+        <v>53769</v>
+      </c>
+      <c r="E20">
+        <v>53769</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21">
+        <v>9660</v>
+      </c>
+      <c r="E21">
+        <v>9660</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>13525</v>
+      </c>
+      <c r="E22">
+        <v>13525</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>14541</v>
+      </c>
+      <c r="E23">
+        <v>14541</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>6416</v>
+      </c>
+      <c r="E24">
+        <v>6416</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>8096</v>
+      </c>
+      <c r="E25">
+        <v>8096</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>1145</v>
+      </c>
+      <c r="E26">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>6</v>
+      </c>
+      <c r="B27" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>386</v>
+      </c>
+      <c r="E27">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="28"/>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29">
+        <v>104012</v>
+      </c>
+      <c r="E29">
+        <v>104012</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B30" t="s">
+        <v>30</v>
+      </c>
+      <c r="C30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30">
+        <v>11678</v>
+      </c>
+      <c r="E30">
+        <v>11678</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>47863</v>
+      </c>
+      <c r="E31">
+        <v>47863</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>20526</v>
+      </c>
+      <c r="E32">
+        <v>20526</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>3</v>
+      </c>
+      <c r="B33" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>1786</v>
+      </c>
+      <c r="E33">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>20542</v>
+      </c>
+      <c r="E34">
+        <v>20542</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>5</v>
+      </c>
+      <c r="B35" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>916</v>
+      </c>
+      <c r="E35">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>6</v>
+      </c>
+      <c r="B36" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>701</v>
+      </c>
+      <c r="E36">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38">
+        <v>35010</v>
+      </c>
+      <c r="E38">
+        <v>35010</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>30</v>
+      </c>
+      <c r="B39" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39">
+        <v>3233</v>
+      </c>
+      <c r="E39">
+        <v>3233</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>4099</v>
+      </c>
+      <c r="E40">
+        <v>4099</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>614</v>
+      </c>
+      <c r="E41">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42">
+        <v>784</v>
+      </c>
+      <c r="E42">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>572</v>
+      </c>
+      <c r="E43">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>17890</v>
+      </c>
+      <c r="E44">
+        <v>17890</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>7818</v>
+      </c>
+      <c r="E45">
+        <v>7818</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>7</v>
+      </c>
+      <c r="B47" t="s">
+        <v>12</v>
+      </c>
+      <c r="C47" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47">
+        <v>5308</v>
+      </c>
+      <c r="E47">
+        <v>5308</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>30</v>
+      </c>
+      <c r="B48" t="s">
+        <v>30</v>
+      </c>
+      <c r="C48" t="s">
+        <v>36</v>
+      </c>
+      <c r="D48">
+        <v>1251</v>
+      </c>
+      <c r="E48">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>2205</v>
+      </c>
+      <c r="E49">
+        <v>2205</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>2</v>
+      </c>
+      <c r="B50" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>852</v>
+      </c>
+      <c r="E50">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>3</v>
+      </c>
+      <c r="B51" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51">
+        <v>225</v>
+      </c>
+      <c r="E51">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>4</v>
+      </c>
+      <c r="B52" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>156</v>
+      </c>
+      <c r="E52">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>5</v>
+      </c>
+      <c r="B53" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>226</v>
+      </c>
+      <c r="E53">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>6</v>
+      </c>
+      <c r="B54" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>393</v>
+      </c>
+      <c r="E54">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>8</v>
+      </c>
+      <c r="B56" t="s">
+        <v>13</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>25543</v>
+      </c>
+      <c r="E56">
+        <v>25543</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>30</v>
+      </c>
+      <c r="B57" t="s">
+        <v>30</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>3127</v>
+      </c>
+      <c r="E57">
+        <v>3127</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>11085</v>
+      </c>
+      <c r="E58">
+        <v>11085</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>6664</v>
+      </c>
+      <c r="E59">
+        <v>6664</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>612</v>
+      </c>
+      <c r="E60">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>2969</v>
+      </c>
+      <c r="E61">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>616</v>
+      </c>
+      <c r="E62">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>6</v>
+      </c>
+      <c r="B63" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>470</v>
+      </c>
+      <c r="E63">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="64"/>
+    <row r="65">
+      <c r="A65">
+        <v>9</v>
+      </c>
+      <c r="B65" t="s">
+        <v>14</v>
+      </c>
+      <c r="C65" t="s">
+        <v>35</v>
+      </c>
+      <c r="D65">
+        <v>32240</v>
+      </c>
+      <c r="E65">
+        <v>32240</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>30</v>
+      </c>
+      <c r="B66" t="s">
+        <v>30</v>
+      </c>
+      <c r="C66" t="s">
+        <v>36</v>
+      </c>
+      <c r="D66">
+        <v>2789</v>
+      </c>
+      <c r="E66">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>1</v>
+      </c>
+      <c r="B67" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>18460</v>
+      </c>
+      <c r="E67">
+        <v>18460</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>2</v>
+      </c>
+      <c r="B68" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>2448</v>
+      </c>
+      <c r="E68">
+        <v>2448</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>3</v>
+      </c>
+      <c r="B69" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>1761</v>
+      </c>
+      <c r="E69">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>4</v>
+      </c>
+      <c r="B70" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>1902</v>
+      </c>
+      <c r="E70">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>5</v>
+      </c>
+      <c r="B71" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>2683</v>
+      </c>
+      <c r="E71">
+        <v>2683</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>6</v>
+      </c>
+      <c r="B72" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>2197</v>
+      </c>
+      <c r="E72">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="73"/>
+    <row r="74">
+      <c r="A74">
+        <v>10</v>
+      </c>
+      <c r="B74" t="s">
+        <v>15</v>
+      </c>
+      <c r="C74" t="s">
+        <v>35</v>
+      </c>
+      <c r="D74">
+        <v>8648</v>
+      </c>
+      <c r="E74">
+        <v>8648</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>30</v>
+      </c>
+      <c r="B75" t="s">
+        <v>30</v>
+      </c>
+      <c r="C75" t="s">
+        <v>36</v>
+      </c>
+      <c r="D75">
+        <v>914</v>
+      </c>
+      <c r="E75">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>1</v>
+      </c>
+      <c r="B76" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76">
+        <v>6403</v>
+      </c>
+      <c r="E76">
+        <v>6403</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>2</v>
+      </c>
+      <c r="B77" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>612</v>
+      </c>
+      <c r="E77">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>3</v>
+      </c>
+      <c r="B78" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>269</v>
+      </c>
+      <c r="E78">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>4</v>
+      </c>
+      <c r="B79" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>251</v>
+      </c>
+      <c r="E79">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>5</v>
+      </c>
+      <c r="B80" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>134</v>
+      </c>
+      <c r="E80">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>6</v>
+      </c>
+      <c r="B81" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81">
+        <v>65</v>
+      </c>
+      <c r="E81">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="82"/>
+    <row r="83">
+      <c r="A83">
+        <v>12</v>
+      </c>
+      <c r="B83" t="s">
+        <v>17</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83">
+        <v>17684</v>
+      </c>
+      <c r="E83">
+        <v>17684</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>30</v>
+      </c>
+      <c r="B84" t="s">
+        <v>30</v>
+      </c>
+      <c r="C84" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84">
+        <v>2497</v>
+      </c>
+      <c r="E84">
+        <v>2497</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>1</v>
+      </c>
+      <c r="B85" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>4929</v>
+      </c>
+      <c r="E85">
+        <v>4929</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>2</v>
+      </c>
+      <c r="B86" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>983</v>
+      </c>
+      <c r="E86">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>3</v>
+      </c>
+      <c r="B87" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>916</v>
+      </c>
+      <c r="E87">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>4</v>
+      </c>
+      <c r="B88" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>969</v>
+      </c>
+      <c r="E88">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>5</v>
+      </c>
+      <c r="B89" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>333</v>
+      </c>
+      <c r="E89">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>6</v>
+      </c>
+      <c r="B90" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>7057</v>
+      </c>
+      <c r="E90">
+        <v>7057</v>
+      </c>
+    </row>
+    <row r="91"/>
+    <row r="92">
+      <c r="A92">
+        <v>13</v>
+      </c>
+      <c r="B92" t="s">
+        <v>18</v>
+      </c>
+      <c r="C92" t="s">
+        <v>35</v>
+      </c>
+      <c r="D92">
+        <v>997</v>
+      </c>
+      <c r="E92">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>30</v>
+      </c>
+      <c r="B93" t="s">
+        <v>30</v>
+      </c>
+      <c r="C93" t="s">
+        <v>36</v>
+      </c>
+      <c r="D93">
+        <v>129</v>
+      </c>
+      <c r="E93">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>1</v>
+      </c>
+      <c r="B94" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>276</v>
+      </c>
+      <c r="E94">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>364</v>
+      </c>
+      <c r="E95">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>3</v>
+      </c>
+      <c r="B96" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>43</v>
+      </c>
+      <c r="E96">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>4</v>
+      </c>
+      <c r="B97" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>185</v>
+      </c>
+      <c r="E97">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="98"/>
+    <row r="99">
+      <c r="A99">
+        <v>14</v>
+      </c>
+      <c r="B99" t="s">
+        <v>19</v>
+      </c>
+      <c r="C99" t="s">
+        <v>35</v>
+      </c>
+      <c r="D99">
+        <v>6477</v>
+      </c>
+      <c r="E99">
+        <v>6477</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>30</v>
+      </c>
+      <c r="B100" t="s">
+        <v>30</v>
+      </c>
+      <c r="C100" t="s">
+        <v>36</v>
+      </c>
+      <c r="D100">
+        <v>1713</v>
+      </c>
+      <c r="E100">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>1</v>
+      </c>
+      <c r="B101" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>2405</v>
+      </c>
+      <c r="E101">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>2</v>
+      </c>
+      <c r="B102" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102">
+        <v>1111</v>
+      </c>
+      <c r="E102">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>3</v>
+      </c>
+      <c r="B103" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>236</v>
+      </c>
+      <c r="E103">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>4</v>
+      </c>
+      <c r="B104" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>733</v>
+      </c>
+      <c r="E104">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>5</v>
+      </c>
+      <c r="B105" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
+        <v>192</v>
+      </c>
+      <c r="E105">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>6</v>
+      </c>
+      <c r="B106" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C106" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106">
+        <v>87</v>
+      </c>
+      <c r="E106">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="107"/>
+    <row r="108">
+      <c r="A108">
+        <v>15</v>
+      </c>
+      <c r="B108" t="s">
+        <v>20</v>
+      </c>
+      <c r="C108" t="s">
+        <v>35</v>
+      </c>
+      <c r="D108">
+        <v>2578</v>
+      </c>
+      <c r="E108">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>30</v>
+      </c>
+      <c r="B109" t="s">
+        <v>30</v>
+      </c>
+      <c r="C109" t="s">
+        <v>36</v>
+      </c>
+      <c r="D109">
+        <v>720</v>
+      </c>
+      <c r="E109">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>1</v>
+      </c>
+      <c r="B110" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>1472</v>
+      </c>
+      <c r="E110">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>2</v>
+      </c>
+      <c r="B111" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>386</v>
+      </c>
+      <c r="E111">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="112"/>
+    <row r="113">
+      <c r="A113">
+        <v>16</v>
+      </c>
+      <c r="B113" t="s">
+        <v>21</v>
+      </c>
+      <c r="C113" t="s">
+        <v>35</v>
+      </c>
+      <c r="D113">
+        <v>3355</v>
+      </c>
+      <c r="E113">
+        <v>3355</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>30</v>
+      </c>
+      <c r="B114" t="s">
+        <v>30</v>
+      </c>
+      <c r="C114" t="s">
+        <v>36</v>
+      </c>
+      <c r="D114">
+        <v>901</v>
+      </c>
+      <c r="E114">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>1</v>
+      </c>
+      <c r="B115" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>1289</v>
+      </c>
+      <c r="E115">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>2</v>
+      </c>
+      <c r="B116" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116">
+        <v>1165</v>
+      </c>
+      <c r="E116">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="117"/>
+    <row r="118">
+      <c r="A118">
+        <v>17</v>
+      </c>
+      <c r="B118" t="s">
+        <v>22</v>
+      </c>
+      <c r="C118" t="s">
+        <v>35</v>
+      </c>
+      <c r="D118">
+        <v>3539</v>
+      </c>
+      <c r="E118">
+        <v>3539</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>30</v>
+      </c>
+      <c r="B119" t="s">
+        <v>30</v>
+      </c>
+      <c r="C119" t="s">
+        <v>36</v>
+      </c>
+      <c r="D119">
+        <v>931</v>
+      </c>
+      <c r="E119">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>1</v>
+      </c>
+      <c r="B120" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>1066</v>
+      </c>
+      <c r="E120">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>2</v>
+      </c>
+      <c r="B121" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>237</v>
+      </c>
+      <c r="E121">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>3</v>
+      </c>
+      <c r="B122" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>150</v>
+      </c>
+      <c r="E122">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>4</v>
+      </c>
+      <c r="B123" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C123" t="s">
+        <v>38</v>
+      </c>
+      <c r="D123">
+        <v>584</v>
+      </c>
+      <c r="E123">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>5</v>
+      </c>
+      <c r="B124" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>60</v>
+      </c>
+      <c r="E124">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>6</v>
+      </c>
+      <c r="B125" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>511</v>
+      </c>
+      <c r="E125">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="126"/>
+    <row r="127">
+      <c r="A127">
+        <v>24</v>
+      </c>
+      <c r="B127" t="s">
+        <v>23</v>
+      </c>
+      <c r="C127" t="s">
+        <v>35</v>
+      </c>
+      <c r="D127">
+        <v>329</v>
+      </c>
+      <c r="E127">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>30</v>
+      </c>
+      <c r="B128" t="s">
+        <v>30</v>
+      </c>
+      <c r="C128" t="s">
+        <v>36</v>
+      </c>
+      <c r="D128">
+        <v>194</v>
+      </c>
+      <c r="E128">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>1</v>
+      </c>
+      <c r="B129" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>90</v>
+      </c>
+      <c r="E129">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>2</v>
+      </c>
+      <c r="B130" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>45</v>
+      </c>
+      <c r="E130">
+        <v>45</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
@@ -9991,136 +23070,136 @@
         <v>28195</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3">
         <v>5288</v>
       </c>
       <c r="E3">
         <v>5288</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>728</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4">
         <v>6229</v>
       </c>
       <c r="E4">
         <v>6229</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>729</v>
+        <v>39</v>
       </c>
       <c r="C5" t="s">
         <v>38</v>
       </c>
       <c r="D5">
         <v>7413</v>
       </c>
       <c r="E5">
         <v>7413</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>730</v>
+        <v>40</v>
       </c>
       <c r="C6" t="s">
         <v>38</v>
       </c>
       <c r="D6">
         <v>1139</v>
       </c>
       <c r="E6">
         <v>1139</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>731</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7">
         <v>963</v>
       </c>
       <c r="E7">
         <v>963</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>732</v>
+        <v>42</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8">
         <v>676</v>
       </c>
       <c r="E8">
         <v>676</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>733</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9">
         <v>6487</v>
       </c>
       <c r="E9">
         <v>6487</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>35</v>
       </c>
       <c r="D11">
         <v>77646</v>
       </c>
@@ -10128,136 +23207,136 @@
         <v>77646</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>36</v>
       </c>
       <c r="D12">
         <v>14959</v>
       </c>
       <c r="E12">
         <v>14959</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>734</v>
+        <v>44</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
       <c r="D13">
         <v>31898</v>
       </c>
       <c r="E13">
         <v>31898</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>735</v>
+        <v>45</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14">
         <v>14719</v>
       </c>
       <c r="E14">
         <v>14719</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>736</v>
+        <v>46</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
         <v>3750</v>
       </c>
       <c r="E15">
         <v>3750</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>737</v>
+        <v>47</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
         <v>9347</v>
       </c>
       <c r="E16">
         <v>9347</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>738</v>
+        <v>48</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>2192</v>
       </c>
       <c r="E17">
         <v>2192</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>739</v>
+        <v>49</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>781</v>
       </c>
       <c r="E18">
         <v>781</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
         <v>35</v>
       </c>
       <c r="D20">
         <v>46337</v>
       </c>
@@ -10265,136 +23344,136 @@
         <v>46337</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21" t="s">
         <v>30</v>
       </c>
       <c r="C21" t="s">
         <v>36</v>
       </c>
       <c r="D21">
         <v>7074</v>
       </c>
       <c r="E21">
         <v>7074</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>740</v>
+        <v>50</v>
       </c>
       <c r="C22" t="s">
         <v>38</v>
       </c>
       <c r="D22">
         <v>12941</v>
       </c>
       <c r="E22">
         <v>12941</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>741</v>
+        <v>51</v>
       </c>
       <c r="C23" t="s">
         <v>38</v>
       </c>
       <c r="D23">
         <v>1473</v>
       </c>
       <c r="E23">
         <v>1473</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>742</v>
+        <v>52</v>
       </c>
       <c r="C24" t="s">
         <v>38</v>
       </c>
       <c r="D24">
         <v>21787</v>
       </c>
       <c r="E24">
         <v>21787</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>743</v>
+        <v>53</v>
       </c>
       <c r="C25" t="s">
         <v>38</v>
       </c>
       <c r="D25">
         <v>1754</v>
       </c>
       <c r="E25">
         <v>1754</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>744</v>
+        <v>54</v>
       </c>
       <c r="C26" t="s">
         <v>38</v>
       </c>
       <c r="D26">
         <v>626</v>
       </c>
       <c r="E26">
         <v>626</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>745</v>
+        <v>55</v>
       </c>
       <c r="C27" t="s">
         <v>38</v>
       </c>
       <c r="D27">
         <v>682</v>
       </c>
       <c r="E27">
         <v>682</v>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>35</v>
       </c>
       <c r="D29">
         <v>66246</v>
       </c>
@@ -10402,136 +23481,136 @@
         <v>66246</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>30</v>
       </c>
       <c r="B30" t="s">
         <v>30</v>
       </c>
       <c r="C30" t="s">
         <v>36</v>
       </c>
       <c r="D30">
         <v>6418</v>
       </c>
       <c r="E30">
         <v>6418</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>746</v>
+        <v>56</v>
       </c>
       <c r="C31" t="s">
         <v>38</v>
       </c>
       <c r="D31">
         <v>26334</v>
       </c>
       <c r="E31">
         <v>26334</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>747</v>
+        <v>57</v>
       </c>
       <c r="C32" t="s">
         <v>38</v>
       </c>
       <c r="D32">
         <v>4329</v>
       </c>
       <c r="E32">
         <v>4329</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>748</v>
+        <v>58</v>
       </c>
       <c r="C33" t="s">
         <v>38</v>
       </c>
       <c r="D33">
         <v>4113</v>
       </c>
       <c r="E33">
         <v>4113</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>749</v>
+        <v>59</v>
       </c>
       <c r="C34" t="s">
         <v>38</v>
       </c>
       <c r="D34">
         <v>22353</v>
       </c>
       <c r="E34">
         <v>22353</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>750</v>
+        <v>60</v>
       </c>
       <c r="C35" t="s">
         <v>38</v>
       </c>
       <c r="D35">
         <v>2120</v>
       </c>
       <c r="E35">
         <v>2120</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>751</v>
+        <v>61</v>
       </c>
       <c r="C36" t="s">
         <v>38</v>
       </c>
       <c r="D36">
         <v>579</v>
       </c>
       <c r="E36">
         <v>579</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>35</v>
       </c>
       <c r="D38">
         <v>64591</v>
       </c>
@@ -10539,136 +23618,136 @@
         <v>64591</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>30</v>
       </c>
       <c r="B39" t="s">
         <v>30</v>
       </c>
       <c r="C39" t="s">
         <v>36</v>
       </c>
       <c r="D39">
         <v>8739</v>
       </c>
       <c r="E39">
         <v>8739</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>752</v>
+        <v>62</v>
       </c>
       <c r="C40" t="s">
         <v>38</v>
       </c>
       <c r="D40">
         <v>18515</v>
       </c>
       <c r="E40">
         <v>18515</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>753</v>
+        <v>63</v>
       </c>
       <c r="C41" t="s">
         <v>38</v>
       </c>
       <c r="D41">
         <v>4267</v>
       </c>
       <c r="E41">
         <v>4267</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>754</v>
+        <v>64</v>
       </c>
       <c r="C42" t="s">
         <v>38</v>
       </c>
       <c r="D42">
         <v>1496</v>
       </c>
       <c r="E42">
         <v>1496</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>755</v>
+        <v>65</v>
       </c>
       <c r="C43" t="s">
         <v>38</v>
       </c>
       <c r="D43">
         <v>916</v>
       </c>
       <c r="E43">
         <v>916</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>756</v>
+        <v>66</v>
       </c>
       <c r="C44" t="s">
         <v>38</v>
       </c>
       <c r="D44">
         <v>21738</v>
       </c>
       <c r="E44">
         <v>21738</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>757</v>
+        <v>67</v>
       </c>
       <c r="C45" t="s">
         <v>38</v>
       </c>
       <c r="D45">
         <v>8920</v>
       </c>
       <c r="E45">
         <v>8920</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
         <v>35</v>
       </c>
       <c r="D47">
         <v>3105</v>
       </c>
@@ -10676,85 +23755,85 @@
         <v>3105</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>30</v>
       </c>
       <c r="B48" t="s">
         <v>30</v>
       </c>
       <c r="C48" t="s">
         <v>36</v>
       </c>
       <c r="D48">
         <v>1093</v>
       </c>
       <c r="E48">
         <v>1093</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>758</v>
+        <v>68</v>
       </c>
       <c r="C49" t="s">
         <v>38</v>
       </c>
       <c r="D49">
         <v>1094</v>
       </c>
       <c r="E49">
         <v>1094</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>759</v>
+        <v>69</v>
       </c>
       <c r="C50" t="s">
         <v>38</v>
       </c>
       <c r="D50">
         <v>447</v>
       </c>
       <c r="E50">
         <v>447</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>760</v>
+        <v>70</v>
       </c>
       <c r="C51" t="s">
         <v>38</v>
       </c>
       <c r="D51">
         <v>471</v>
       </c>
       <c r="E51">
         <v>471</v>
       </c>
     </row>
     <row r="52"/>
     <row r="53">
       <c r="A53">
         <v>7</v>
       </c>
       <c r="B53" t="s">
         <v>12</v>
       </c>
       <c r="C53" t="s">
         <v>35</v>
       </c>
       <c r="D53">
         <v>3030</v>
       </c>
@@ -10762,119 +23841,119 @@
         <v>3030</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>30</v>
       </c>
       <c r="B54" t="s">
         <v>30</v>
       </c>
       <c r="C54" t="s">
         <v>36</v>
       </c>
       <c r="D54">
         <v>714</v>
       </c>
       <c r="E54">
         <v>714</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1</v>
       </c>
       <c r="B55" t="s">
-        <v>761</v>
+        <v>71</v>
       </c>
       <c r="C55" t="s">
         <v>38</v>
       </c>
       <c r="D55">
         <v>824</v>
       </c>
       <c r="E55">
         <v>824</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2</v>
       </c>
       <c r="B56" t="s">
-        <v>762</v>
+        <v>72</v>
       </c>
       <c r="C56" t="s">
         <v>38</v>
       </c>
       <c r="D56">
         <v>848</v>
       </c>
       <c r="E56">
         <v>848</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>3</v>
       </c>
       <c r="B57" t="s">
-        <v>763</v>
+        <v>73</v>
       </c>
       <c r="C57" t="s">
         <v>38</v>
       </c>
       <c r="D57">
         <v>318</v>
       </c>
       <c r="E57">
         <v>318</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>4</v>
       </c>
       <c r="B58" t="s">
-        <v>764</v>
+        <v>74</v>
       </c>
       <c r="C58" t="s">
         <v>38</v>
       </c>
       <c r="D58">
         <v>173</v>
       </c>
       <c r="E58">
         <v>173</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>5</v>
       </c>
       <c r="B59" t="s">
-        <v>765</v>
+        <v>75</v>
       </c>
       <c r="C59" t="s">
         <v>38</v>
       </c>
       <c r="D59">
         <v>153</v>
       </c>
       <c r="E59">
         <v>153</v>
       </c>
     </row>
     <row r="60"/>
     <row r="61">
       <c r="A61">
         <v>8</v>
       </c>
       <c r="B61" t="s">
         <v>13</v>
       </c>
       <c r="C61" t="s">
         <v>35</v>
       </c>
       <c r="D61">
         <v>42849</v>
       </c>
@@ -10882,136 +23961,136 @@
         <v>42849</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>30</v>
       </c>
       <c r="B62" t="s">
         <v>30</v>
       </c>
       <c r="C62" t="s">
         <v>36</v>
       </c>
       <c r="D62">
         <v>10794</v>
       </c>
       <c r="E62">
         <v>10794</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>766</v>
+        <v>76</v>
       </c>
       <c r="C63" t="s">
         <v>38</v>
       </c>
       <c r="D63">
         <v>17278</v>
       </c>
       <c r="E63">
         <v>17278</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>767</v>
+        <v>77</v>
       </c>
       <c r="C64" t="s">
         <v>38</v>
       </c>
       <c r="D64">
         <v>7532</v>
       </c>
       <c r="E64">
         <v>7532</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>3</v>
       </c>
       <c r="B65" t="s">
-        <v>768</v>
+        <v>78</v>
       </c>
       <c r="C65" t="s">
         <v>38</v>
       </c>
       <c r="D65">
         <v>1527</v>
       </c>
       <c r="E65">
         <v>1527</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>4</v>
       </c>
       <c r="B66" t="s">
-        <v>769</v>
+        <v>79</v>
       </c>
       <c r="C66" t="s">
         <v>38</v>
       </c>
       <c r="D66">
         <v>4079</v>
       </c>
       <c r="E66">
         <v>4079</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>5</v>
       </c>
       <c r="B67" t="s">
-        <v>770</v>
+        <v>80</v>
       </c>
       <c r="C67" t="s">
         <v>38</v>
       </c>
       <c r="D67">
         <v>878</v>
       </c>
       <c r="E67">
         <v>878</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>6</v>
       </c>
       <c r="B68" t="s">
-        <v>771</v>
+        <v>81</v>
       </c>
       <c r="C68" t="s">
         <v>38</v>
       </c>
       <c r="D68">
         <v>761</v>
       </c>
       <c r="E68">
         <v>761</v>
       </c>
     </row>
     <row r="69"/>
     <row r="70">
       <c r="A70">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>14</v>
       </c>
       <c r="C70" t="s">
         <v>35</v>
       </c>
       <c r="D70">
         <v>1011</v>
       </c>
@@ -11019,136 +24098,136 @@
         <v>1011</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>30</v>
       </c>
       <c r="B71" t="s">
         <v>30</v>
       </c>
       <c r="C71" t="s">
         <v>36</v>
       </c>
       <c r="D71">
         <v>225</v>
       </c>
       <c r="E71">
         <v>225</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1</v>
       </c>
       <c r="B72" t="s">
-        <v>772</v>
+        <v>82</v>
       </c>
       <c r="C72" t="s">
         <v>38</v>
       </c>
       <c r="D72">
         <v>288</v>
       </c>
       <c r="E72">
         <v>288</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2</v>
       </c>
       <c r="B73" t="s">
-        <v>773</v>
+        <v>83</v>
       </c>
       <c r="C73" t="s">
         <v>38</v>
       </c>
       <c r="D73">
         <v>223</v>
       </c>
       <c r="E73">
         <v>223</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>3</v>
       </c>
       <c r="B74" t="s">
-        <v>774</v>
+        <v>84</v>
       </c>
       <c r="C74" t="s">
         <v>38</v>
       </c>
       <c r="D74">
         <v>114</v>
       </c>
       <c r="E74">
         <v>114</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>4</v>
       </c>
       <c r="B75" t="s">
-        <v>775</v>
+        <v>85</v>
       </c>
       <c r="C75" t="s">
         <v>38</v>
       </c>
       <c r="D75">
         <v>50</v>
       </c>
       <c r="E75">
         <v>50</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>5</v>
       </c>
       <c r="B76" t="s">
-        <v>776</v>
+        <v>86</v>
       </c>
       <c r="C76" t="s">
         <v>38</v>
       </c>
       <c r="D76">
         <v>85</v>
       </c>
       <c r="E76">
         <v>85</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>6</v>
       </c>
       <c r="B77" t="s">
-        <v>777</v>
+        <v>87</v>
       </c>
       <c r="C77" t="s">
         <v>38</v>
       </c>
       <c r="D77">
         <v>26</v>
       </c>
       <c r="E77">
         <v>26</v>
       </c>
     </row>
     <row r="78"/>
     <row r="79">
       <c r="A79">
         <v>10</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
         <v>35</v>
       </c>
       <c r="D79">
         <v>3058</v>
       </c>
@@ -11156,136 +24235,136 @@
         <v>3058</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>30</v>
       </c>
       <c r="B80" t="s">
         <v>30</v>
       </c>
       <c r="C80" t="s">
         <v>36</v>
       </c>
       <c r="D80">
         <v>627</v>
       </c>
       <c r="E80">
         <v>627</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1</v>
       </c>
       <c r="B81" t="s">
-        <v>778</v>
+        <v>88</v>
       </c>
       <c r="C81" t="s">
         <v>38</v>
       </c>
       <c r="D81">
         <v>1045</v>
       </c>
       <c r="E81">
         <v>1045</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>779</v>
+        <v>89</v>
       </c>
       <c r="C82" t="s">
         <v>38</v>
       </c>
       <c r="D82">
         <v>468</v>
       </c>
       <c r="E82">
         <v>468</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>3</v>
       </c>
       <c r="B83" t="s">
-        <v>780</v>
+        <v>90</v>
       </c>
       <c r="C83" t="s">
         <v>38</v>
       </c>
       <c r="D83">
         <v>263</v>
       </c>
       <c r="E83">
         <v>263</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>4</v>
       </c>
       <c r="B84" t="s">
-        <v>781</v>
+        <v>91</v>
       </c>
       <c r="C84" t="s">
         <v>38</v>
       </c>
       <c r="D84">
         <v>279</v>
       </c>
       <c r="E84">
         <v>279</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>5</v>
       </c>
       <c r="B85" t="s">
-        <v>782</v>
+        <v>92</v>
       </c>
       <c r="C85" t="s">
         <v>38</v>
       </c>
       <c r="D85">
         <v>233</v>
       </c>
       <c r="E85">
         <v>233</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>6</v>
       </c>
       <c r="B86" t="s">
-        <v>783</v>
+        <v>93</v>
       </c>
       <c r="C86" t="s">
         <v>38</v>
       </c>
       <c r="D86">
         <v>143</v>
       </c>
       <c r="E86">
         <v>143</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
         <v>11</v>
       </c>
       <c r="B88" t="s">
         <v>16</v>
       </c>
       <c r="C88" t="s">
         <v>35</v>
       </c>
       <c r="D88">
         <v>1467</v>
       </c>
@@ -11293,119 +24372,119 @@
         <v>1467</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>30</v>
       </c>
       <c r="B89" t="s">
         <v>30</v>
       </c>
       <c r="C89" t="s">
         <v>36</v>
       </c>
       <c r="D89">
         <v>300</v>
       </c>
       <c r="E89">
         <v>300</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>784</v>
+        <v>94</v>
       </c>
       <c r="C90" t="s">
         <v>38</v>
       </c>
       <c r="D90">
         <v>375</v>
       </c>
       <c r="E90">
         <v>375</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>785</v>
+        <v>95</v>
       </c>
       <c r="C91" t="s">
         <v>38</v>
       </c>
       <c r="D91">
         <v>232</v>
       </c>
       <c r="E91">
         <v>232</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>786</v>
+        <v>96</v>
       </c>
       <c r="C92" t="s">
         <v>38</v>
       </c>
       <c r="D92">
         <v>353</v>
       </c>
       <c r="E92">
         <v>353</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>787</v>
+        <v>97</v>
       </c>
       <c r="C93" t="s">
         <v>38</v>
       </c>
       <c r="D93">
         <v>103</v>
       </c>
       <c r="E93">
         <v>103</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>788</v>
+        <v>98</v>
       </c>
       <c r="C94" t="s">
         <v>38</v>
       </c>
       <c r="D94">
         <v>104</v>
       </c>
       <c r="E94">
         <v>104</v>
       </c>
     </row>
     <row r="95"/>
     <row r="96">
       <c r="A96">
         <v>12</v>
       </c>
       <c r="B96" t="s">
         <v>17</v>
       </c>
       <c r="C96" t="s">
         <v>35</v>
       </c>
       <c r="D96">
         <v>26185</v>
       </c>
@@ -11413,136 +24492,136 @@
         <v>26185</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>30</v>
       </c>
       <c r="B97" t="s">
         <v>30</v>
       </c>
       <c r="C97" t="s">
         <v>36</v>
       </c>
       <c r="D97">
         <v>3026</v>
       </c>
       <c r="E97">
         <v>3026</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>789</v>
+        <v>99</v>
       </c>
       <c r="C98" t="s">
         <v>38</v>
       </c>
       <c r="D98">
         <v>5927</v>
       </c>
       <c r="E98">
         <v>5927</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>790</v>
+        <v>100</v>
       </c>
       <c r="C99" t="s">
         <v>38</v>
       </c>
       <c r="D99">
         <v>6341</v>
       </c>
       <c r="E99">
         <v>6341</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>791</v>
+        <v>101</v>
       </c>
       <c r="C100" t="s">
         <v>38</v>
       </c>
       <c r="D100">
         <v>711</v>
       </c>
       <c r="E100">
         <v>711</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>4</v>
       </c>
       <c r="B101" t="s">
-        <v>792</v>
+        <v>102</v>
       </c>
       <c r="C101" t="s">
         <v>38</v>
       </c>
       <c r="D101">
         <v>1079</v>
       </c>
       <c r="E101">
         <v>1079</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>5</v>
       </c>
       <c r="B102" t="s">
-        <v>793</v>
+        <v>103</v>
       </c>
       <c r="C102" t="s">
         <v>38</v>
       </c>
       <c r="D102">
         <v>402</v>
       </c>
       <c r="E102">
         <v>402</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>6</v>
       </c>
       <c r="B103" t="s">
-        <v>794</v>
+        <v>104</v>
       </c>
       <c r="C103" t="s">
         <v>38</v>
       </c>
       <c r="D103">
         <v>8699</v>
       </c>
       <c r="E103">
         <v>8699</v>
       </c>
     </row>
     <row r="104"/>
     <row r="105">
       <c r="A105">
         <v>13</v>
       </c>
       <c r="B105" t="s">
         <v>18</v>
       </c>
       <c r="C105" t="s">
         <v>35</v>
       </c>
       <c r="D105">
         <v>2419</v>
       </c>
@@ -11550,136 +24629,136 @@
         <v>2419</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>30</v>
       </c>
       <c r="B106" t="s">
         <v>30</v>
       </c>
       <c r="C106" t="s">
         <v>36</v>
       </c>
       <c r="D106">
         <v>388</v>
       </c>
       <c r="E106">
         <v>388</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>795</v>
+        <v>105</v>
       </c>
       <c r="C107" t="s">
         <v>38</v>
       </c>
       <c r="D107">
         <v>953</v>
       </c>
       <c r="E107">
         <v>953</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2</v>
       </c>
       <c r="B108" t="s">
-        <v>796</v>
+        <v>106</v>
       </c>
       <c r="C108" t="s">
         <v>38</v>
       </c>
       <c r="D108">
         <v>317</v>
       </c>
       <c r="E108">
         <v>317</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>3</v>
       </c>
       <c r="B109" t="s">
-        <v>797</v>
+        <v>107</v>
       </c>
       <c r="C109" t="s">
         <v>38</v>
       </c>
       <c r="D109">
         <v>164</v>
       </c>
       <c r="E109">
         <v>164</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>4</v>
       </c>
       <c r="B110" t="s">
-        <v>798</v>
+        <v>108</v>
       </c>
       <c r="C110" t="s">
         <v>38</v>
       </c>
       <c r="D110">
         <v>293</v>
       </c>
       <c r="E110">
         <v>293</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>5</v>
       </c>
       <c r="B111" t="s">
-        <v>799</v>
+        <v>109</v>
       </c>
       <c r="C111" t="s">
         <v>38</v>
       </c>
       <c r="D111">
         <v>231</v>
       </c>
       <c r="E111">
         <v>231</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>6</v>
       </c>
       <c r="B112" t="s">
-        <v>800</v>
+        <v>110</v>
       </c>
       <c r="C112" t="s">
         <v>38</v>
       </c>
       <c r="D112">
         <v>73</v>
       </c>
       <c r="E112">
         <v>73</v>
       </c>
     </row>
     <row r="113"/>
     <row r="114">
       <c r="A114">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>19</v>
       </c>
       <c r="C114" t="s">
         <v>35</v>
       </c>
       <c r="D114">
         <v>30741</v>
       </c>
@@ -11687,136 +24766,136 @@
         <v>30741</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>30</v>
       </c>
       <c r="B115" t="s">
         <v>30</v>
       </c>
       <c r="C115" t="s">
         <v>36</v>
       </c>
       <c r="D115">
         <v>6032</v>
       </c>
       <c r="E115">
         <v>6032</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>801</v>
+        <v>111</v>
       </c>
       <c r="C116" t="s">
         <v>38</v>
       </c>
       <c r="D116">
         <v>18109</v>
       </c>
       <c r="E116">
         <v>18109</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2</v>
       </c>
       <c r="B117" t="s">
-        <v>802</v>
+        <v>112</v>
       </c>
       <c r="C117" t="s">
         <v>38</v>
       </c>
       <c r="D117">
         <v>1697</v>
       </c>
       <c r="E117">
         <v>1697</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>3</v>
       </c>
       <c r="B118" t="s">
-        <v>803</v>
+        <v>113</v>
       </c>
       <c r="C118" t="s">
         <v>38</v>
       </c>
       <c r="D118">
         <v>1802</v>
       </c>
       <c r="E118">
         <v>1802</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>4</v>
       </c>
       <c r="B119" t="s">
-        <v>804</v>
+        <v>114</v>
       </c>
       <c r="C119" t="s">
         <v>38</v>
       </c>
       <c r="D119">
         <v>2059</v>
       </c>
       <c r="E119">
         <v>2059</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>5</v>
       </c>
       <c r="B120" t="s">
-        <v>805</v>
+        <v>115</v>
       </c>
       <c r="C120" t="s">
         <v>38</v>
       </c>
       <c r="D120">
         <v>590</v>
       </c>
       <c r="E120">
         <v>590</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>6</v>
       </c>
       <c r="B121" t="s">
-        <v>806</v>
+        <v>116</v>
       </c>
       <c r="C121" t="s">
         <v>38</v>
       </c>
       <c r="D121">
         <v>452</v>
       </c>
       <c r="E121">
         <v>452</v>
       </c>
     </row>
     <row r="122"/>
     <row r="123">
       <c r="A123">
         <v>15</v>
       </c>
       <c r="B123" t="s">
         <v>20</v>
       </c>
       <c r="C123" t="s">
         <v>35</v>
       </c>
       <c r="D123">
         <v>6660</v>
       </c>
@@ -11824,119 +24903,119 @@
         <v>6660</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>30</v>
       </c>
       <c r="B124" t="s">
         <v>30</v>
       </c>
       <c r="C124" t="s">
         <v>36</v>
       </c>
       <c r="D124">
         <v>2518</v>
       </c>
       <c r="E124">
         <v>2518</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1</v>
       </c>
       <c r="B125" t="s">
-        <v>807</v>
+        <v>117</v>
       </c>
       <c r="C125" t="s">
         <v>38</v>
       </c>
       <c r="D125">
         <v>1761</v>
       </c>
       <c r="E125">
         <v>1761</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>2</v>
       </c>
       <c r="B126" t="s">
-        <v>808</v>
+        <v>118</v>
       </c>
       <c r="C126" t="s">
         <v>38</v>
       </c>
       <c r="D126">
         <v>1093</v>
       </c>
       <c r="E126">
         <v>1093</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>3</v>
       </c>
       <c r="B127" t="s">
-        <v>809</v>
+        <v>119</v>
       </c>
       <c r="C127" t="s">
         <v>38</v>
       </c>
       <c r="D127">
         <v>555</v>
       </c>
       <c r="E127">
         <v>555</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>4</v>
       </c>
       <c r="B128" t="s">
-        <v>810</v>
+        <v>120</v>
       </c>
       <c r="C128" t="s">
         <v>38</v>
       </c>
       <c r="D128">
         <v>320</v>
       </c>
       <c r="E128">
         <v>320</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>5</v>
       </c>
       <c r="B129" t="s">
-        <v>811</v>
+        <v>121</v>
       </c>
       <c r="C129" t="s">
         <v>38</v>
       </c>
       <c r="D129">
         <v>413</v>
       </c>
       <c r="E129">
         <v>413</v>
       </c>
     </row>
     <row r="130"/>
     <row r="131">
       <c r="A131">
         <v>16</v>
       </c>
       <c r="B131" t="s">
         <v>21</v>
       </c>
       <c r="C131" t="s">
         <v>35</v>
       </c>
       <c r="D131">
         <v>13155</v>
       </c>
@@ -11944,136 +25023,136 @@
         <v>13155</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>30</v>
       </c>
       <c r="B132" t="s">
         <v>30</v>
       </c>
       <c r="C132" t="s">
         <v>36</v>
       </c>
       <c r="D132">
         <v>1094</v>
       </c>
       <c r="E132">
         <v>1094</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>812</v>
+        <v>122</v>
       </c>
       <c r="C133" t="s">
         <v>38</v>
       </c>
       <c r="D133">
         <v>9983</v>
       </c>
       <c r="E133">
         <v>9983</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>813</v>
+        <v>123</v>
       </c>
       <c r="C134" t="s">
         <v>38</v>
       </c>
       <c r="D134">
         <v>261</v>
       </c>
       <c r="E134">
         <v>261</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>3</v>
       </c>
       <c r="B135" t="s">
-        <v>814</v>
+        <v>124</v>
       </c>
       <c r="C135" t="s">
         <v>38</v>
       </c>
       <c r="D135">
         <v>185</v>
       </c>
       <c r="E135">
         <v>185</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>4</v>
       </c>
       <c r="B136" t="s">
-        <v>815</v>
+        <v>125</v>
       </c>
       <c r="C136" t="s">
         <v>38</v>
       </c>
       <c r="D136">
         <v>277</v>
       </c>
       <c r="E136">
         <v>277</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>5</v>
       </c>
       <c r="B137" t="s">
-        <v>816</v>
+        <v>126</v>
       </c>
       <c r="C137" t="s">
         <v>38</v>
       </c>
       <c r="D137">
         <v>132</v>
       </c>
       <c r="E137">
         <v>132</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>6</v>
       </c>
       <c r="B138" t="s">
-        <v>817</v>
+        <v>127</v>
       </c>
       <c r="C138" t="s">
         <v>38</v>
       </c>
       <c r="D138">
         <v>1223</v>
       </c>
       <c r="E138">
         <v>1223</v>
       </c>
     </row>
     <row r="139"/>
     <row r="140">
       <c r="A140">
         <v>17</v>
       </c>
       <c r="B140" t="s">
         <v>22</v>
       </c>
       <c r="C140" t="s">
         <v>35</v>
       </c>
       <c r="D140">
         <v>5621</v>
       </c>
@@ -12081,136 +25160,136 @@
         <v>5621</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>30</v>
       </c>
       <c r="B141" t="s">
         <v>30</v>
       </c>
       <c r="C141" t="s">
         <v>36</v>
       </c>
       <c r="D141">
         <v>1145</v>
       </c>
       <c r="E141">
         <v>1145</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1</v>
       </c>
       <c r="B142" t="s">
-        <v>818</v>
+        <v>128</v>
       </c>
       <c r="C142" t="s">
         <v>38</v>
       </c>
       <c r="D142">
         <v>2346</v>
       </c>
       <c r="E142">
         <v>2346</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>2</v>
       </c>
       <c r="B143" t="s">
-        <v>819</v>
+        <v>129</v>
       </c>
       <c r="C143" t="s">
         <v>38</v>
       </c>
       <c r="D143">
         <v>1063</v>
       </c>
       <c r="E143">
         <v>1063</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>3</v>
       </c>
       <c r="B144" t="s">
-        <v>820</v>
+        <v>130</v>
       </c>
       <c r="C144" t="s">
         <v>38</v>
       </c>
       <c r="D144">
         <v>272</v>
       </c>
       <c r="E144">
         <v>272</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>4</v>
       </c>
       <c r="B145" t="s">
-        <v>821</v>
+        <v>131</v>
       </c>
       <c r="C145" t="s">
         <v>38</v>
       </c>
       <c r="D145">
         <v>159</v>
       </c>
       <c r="E145">
         <v>159</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>5</v>
       </c>
       <c r="B146" t="s">
-        <v>822</v>
+        <v>132</v>
       </c>
       <c r="C146" t="s">
         <v>38</v>
       </c>
       <c r="D146">
         <v>378</v>
       </c>
       <c r="E146">
         <v>378</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>6</v>
       </c>
       <c r="B147" t="s">
-        <v>823</v>
+        <v>133</v>
       </c>
       <c r="C147" t="s">
         <v>38</v>
       </c>
       <c r="D147">
         <v>258</v>
       </c>
       <c r="E147">
         <v>258</v>
       </c>
     </row>
     <row r="148"/>
     <row r="149">
       <c r="A149">
         <v>24</v>
       </c>
       <c r="B149" t="s">
         <v>23</v>
       </c>
       <c r="C149" t="s">
         <v>35</v>
       </c>
       <c r="D149">
         <v>2450</v>
       </c>
@@ -12218,135 +25297,135 @@
         <v>2450</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>30</v>
       </c>
       <c r="B150" t="s">
         <v>30</v>
       </c>
       <c r="C150" t="s">
         <v>36</v>
       </c>
       <c r="D150">
         <v>731</v>
       </c>
       <c r="E150">
         <v>731</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1</v>
       </c>
       <c r="B151" t="s">
-        <v>824</v>
+        <v>134</v>
       </c>
       <c r="C151" t="s">
         <v>38</v>
       </c>
       <c r="D151">
         <v>631</v>
       </c>
       <c r="E151">
         <v>631</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2</v>
       </c>
       <c r="B152" t="s">
-        <v>825</v>
+        <v>135</v>
       </c>
       <c r="C152" t="s">
         <v>38</v>
       </c>
       <c r="D152">
         <v>161</v>
       </c>
       <c r="E152">
         <v>161</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>3</v>
       </c>
       <c r="B153" t="s">
-        <v>826</v>
+        <v>136</v>
       </c>
       <c r="C153" t="s">
         <v>38</v>
       </c>
       <c r="D153">
         <v>357</v>
       </c>
       <c r="E153">
         <v>357</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>4</v>
       </c>
       <c r="B154" t="s">
-        <v>827</v>
+        <v>137</v>
       </c>
       <c r="C154" t="s">
         <v>38</v>
       </c>
       <c r="D154">
         <v>391</v>
       </c>
       <c r="E154">
         <v>391</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>5</v>
       </c>
       <c r="B155" t="s">
-        <v>828</v>
+        <v>138</v>
       </c>
       <c r="C155" t="s">
         <v>38</v>
       </c>
       <c r="D155">
         <v>179</v>
       </c>
       <c r="E155">
         <v>179</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -12394,2872 +25473,2872 @@
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>829</v>
+        <v>139</v>
       </c>
       <c r="D2" t="s">
-        <v>830</v>
+        <v>140</v>
       </c>
       <c r="E2" t="s">
-        <v>726</v>
+        <v>141</v>
       </c>
       <c r="F2" t="s">
-        <v>727</v>
+        <v>142</v>
       </c>
       <c r="G2">
-        <v>27903</v>
+        <v>57163</v>
       </c>
       <c r="H2">
-        <v>80338</v>
+        <v>77813</v>
       </c>
       <c r="I2">
-        <v>49701</v>
+        <v>48639</v>
       </c>
       <c r="J2">
-        <v>55652</v>
+        <v>93005</v>
       </c>
       <c r="K2">
-        <v>57722</v>
+        <v>79598</v>
       </c>
       <c r="L2">
-        <v>3469</v>
+        <v>3369</v>
       </c>
       <c r="M2">
-        <v>4600</v>
+        <v>2941</v>
       </c>
       <c r="N2">
-        <v>58530</v>
+        <v>39378</v>
       </c>
       <c r="O2">
-        <v>3180</v>
+        <v>5396</v>
       </c>
       <c r="P2">
-        <v>1999</v>
+        <v>5086</v>
       </c>
       <c r="Q2">
-        <v>2095</v>
+        <v>1052</v>
       </c>
       <c r="R2">
-        <v>43654</v>
+        <v>15953</v>
       </c>
       <c r="S2">
-        <v>2754</v>
+        <v>554</v>
       </c>
       <c r="T2">
-        <v>49020</v>
+        <v>51731</v>
       </c>
       <c r="U2">
-        <v>13621</v>
+        <v>3350</v>
       </c>
       <c r="V2">
-        <v>7392</v>
+        <v>6784</v>
       </c>
       <c r="W2">
-        <v>10453</v>
+        <v>3628</v>
       </c>
       <c r="X2">
-        <v>3892</v>
+        <v>1002</v>
       </c>
       <c r="Y2">
-        <v>475975</v>
+        <v>496442</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="G3">
-        <v>27903</v>
+        <v>57163</v>
       </c>
       <c r="H3">
-        <v>80338</v>
+        <v>77813</v>
       </c>
       <c r="I3">
-        <v>49701</v>
+        <v>48639</v>
       </c>
       <c r="J3">
-        <v>55652</v>
+        <v>93005</v>
       </c>
       <c r="K3">
-        <v>57722</v>
+        <v>79598</v>
       </c>
       <c r="L3">
-        <v>3469</v>
+        <v>3369</v>
       </c>
       <c r="M3">
-        <v>4600</v>
+        <v>2941</v>
       </c>
       <c r="N3">
-        <v>58530</v>
+        <v>39378</v>
       </c>
       <c r="O3">
-        <v>3180</v>
+        <v>5396</v>
       </c>
       <c r="P3">
-        <v>1999</v>
+        <v>5086</v>
       </c>
       <c r="Q3">
-        <v>2095</v>
+        <v>1052</v>
       </c>
       <c r="R3">
-        <v>43654</v>
+        <v>15953</v>
       </c>
       <c r="S3">
-        <v>2754</v>
+        <v>554</v>
       </c>
       <c r="T3">
-        <v>49020</v>
+        <v>51731</v>
       </c>
       <c r="U3">
-        <v>13621</v>
+        <v>3350</v>
       </c>
       <c r="V3">
-        <v>7392</v>
+        <v>6784</v>
       </c>
       <c r="W3">
-        <v>10453</v>
+        <v>3628</v>
       </c>
       <c r="X3">
-        <v>3892</v>
+        <v>1002</v>
       </c>
       <c r="Y3">
-        <v>475975</v>
+        <v>496442</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>727</v>
+        <v>142</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>35</v>
       </c>
       <c r="D2">
-        <v>27903</v>
+        <v>57163</v>
       </c>
       <c r="E2">
-        <v>27903</v>
+        <v>57163</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3">
-        <v>5975</v>
+        <v>9713</v>
       </c>
       <c r="E3">
-        <v>5975</v>
+        <v>9713</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>831</v>
+        <v>143</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4">
-        <v>9835</v>
+        <v>33532</v>
       </c>
       <c r="E4">
-        <v>9835</v>
+        <v>33532</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>832</v>
+        <v>144</v>
       </c>
       <c r="C5" t="s">
         <v>38</v>
       </c>
       <c r="D5">
-        <v>3047</v>
+        <v>3840</v>
       </c>
       <c r="E5">
-        <v>3047</v>
+        <v>3840</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>833</v>
+        <v>145</v>
       </c>
       <c r="C6" t="s">
         <v>38</v>
       </c>
       <c r="D6">
-        <v>1470</v>
+        <v>7212</v>
       </c>
       <c r="E6">
-        <v>1470</v>
+        <v>7212</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>834</v>
+        <v>146</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7">
-        <v>772</v>
+        <v>950</v>
       </c>
       <c r="E7">
-        <v>772</v>
+        <v>950</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>835</v>
+        <v>147</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8">
-        <v>654</v>
+        <v>556</v>
       </c>
       <c r="E8">
-        <v>654</v>
+        <v>556</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>836</v>
+        <v>148</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9">
-        <v>657</v>
+        <v>424</v>
       </c>
       <c r="E9">
-        <v>657</v>
+        <v>424</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>837</v>
+        <v>149</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10">
-        <v>5493</v>
+        <v>334</v>
       </c>
       <c r="E10">
-        <v>5493</v>
-[...4 lines deleted...]
-      <c r="A12">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>150</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11">
+        <v>602</v>
+      </c>
+      <c r="E11">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
         <v>2</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B13" t="s">
         <v>7</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C13" t="s">
         <v>35</v>
       </c>
-      <c r="D12">
-[...13 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13">
+        <v>77813</v>
+      </c>
+      <c r="E13">
+        <v>77813</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" t="s">
         <v>36</v>
       </c>
-      <c r="D13">
-[...15 lines deleted...]
-      </c>
       <c r="D14">
-        <v>25015</v>
+        <v>16850</v>
       </c>
       <c r="E14">
-        <v>25015</v>
+        <v>16850</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>839</v>
+        <v>151</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
-        <v>25688</v>
+        <v>16258</v>
       </c>
       <c r="E15">
-        <v>25688</v>
+        <v>16258</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>840</v>
+        <v>152</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>8866</v>
+        <v>6864</v>
       </c>
       <c r="E16">
-        <v>8866</v>
+        <v>6864</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>841</v>
+        <v>153</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>1332</v>
+        <v>3753</v>
       </c>
       <c r="E17">
-        <v>1332</v>
+        <v>3753</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>842</v>
+        <v>154</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
-        <v>1222</v>
+        <v>2079</v>
       </c>
       <c r="E18">
-        <v>1222</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>843</v>
+        <v>155</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
-        <v>738</v>
+        <v>1053</v>
       </c>
       <c r="E19">
-        <v>738</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>156</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>328</v>
+      </c>
+      <c r="E20">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
         <v>7</v>
       </c>
-      <c r="B20" t="s">
-[...12 lines deleted...]
-    <row r="21"/>
+      <c r="B21" t="s">
+        <v>157</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>675</v>
+      </c>
+      <c r="E21">
+        <v>675</v>
+      </c>
+    </row>
     <row r="22">
       <c r="A22">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>8</v>
+        <v>158</v>
       </c>
       <c r="C22" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D22">
-        <v>49701</v>
+        <v>29953</v>
       </c>
       <c r="E22">
-        <v>49701</v>
-[...18 lines deleted...]
-    </row>
+        <v>29953</v>
+      </c>
+    </row>
+    <row r="23"/>
     <row r="24">
       <c r="A24">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>845</v>
+        <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D24">
-        <v>2985</v>
+        <v>48639</v>
       </c>
       <c r="E24">
-        <v>2985</v>
+        <v>48639</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25">
-        <v>2</v>
+      <c r="A25" t="s">
+        <v>30</v>
       </c>
       <c r="B25" t="s">
-        <v>846</v>
+        <v>30</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D25">
-        <v>14014</v>
+        <v>11726</v>
       </c>
       <c r="E25">
-        <v>14014</v>
+        <v>11726</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>847</v>
+        <v>159</v>
       </c>
       <c r="C26" t="s">
         <v>38</v>
       </c>
       <c r="D26">
-        <v>3725</v>
+        <v>8055</v>
       </c>
       <c r="E26">
-        <v>3725</v>
+        <v>8055</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>848</v>
+        <v>160</v>
       </c>
       <c r="C27" t="s">
         <v>38</v>
       </c>
       <c r="D27">
-        <v>11644</v>
+        <v>4743</v>
       </c>
       <c r="E27">
-        <v>11644</v>
+        <v>4743</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>849</v>
+        <v>161</v>
       </c>
       <c r="C28" t="s">
         <v>38</v>
       </c>
       <c r="D28">
-        <v>3851</v>
+        <v>2265</v>
       </c>
       <c r="E28">
-        <v>3851</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>850</v>
+        <v>162</v>
       </c>
       <c r="C29" t="s">
         <v>38</v>
       </c>
       <c r="D29">
-        <v>1276</v>
+        <v>1199</v>
       </c>
       <c r="E29">
-        <v>1276</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>851</v>
+        <v>163</v>
       </c>
       <c r="C30" t="s">
         <v>38</v>
       </c>
       <c r="D30">
-        <v>1386</v>
+        <v>15144</v>
       </c>
       <c r="E30">
-        <v>1386</v>
-[...2 lines deleted...]
-    <row r="31"/>
+        <v>15144</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>164</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>760</v>
+      </c>
+      <c r="E31">
+        <v>760</v>
+      </c>
+    </row>
     <row r="32">
       <c r="A32">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>9</v>
+        <v>165</v>
       </c>
       <c r="C32" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D32">
-        <v>55652</v>
+        <v>999</v>
       </c>
       <c r="E32">
-        <v>55652</v>
+        <v>999</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" t="s">
-        <v>30</v>
+      <c r="A33">
+        <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>30</v>
+        <v>166</v>
       </c>
       <c r="C33" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D33">
-        <v>7364</v>
+        <v>3748</v>
       </c>
       <c r="E33">
-        <v>7364</v>
-[...18 lines deleted...]
-    </row>
+        <v>3748</v>
+      </c>
+    </row>
+    <row r="34"/>
     <row r="35">
       <c r="A35">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>853</v>
+        <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D35">
-        <v>15374</v>
+        <v>93005</v>
       </c>
       <c r="E35">
-        <v>15374</v>
+        <v>93005</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36">
-        <v>3</v>
+      <c r="A36" t="s">
+        <v>30</v>
       </c>
       <c r="B36" t="s">
-        <v>854</v>
+        <v>30</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D36">
-        <v>4246</v>
+        <v>12763</v>
       </c>
       <c r="E36">
-        <v>4246</v>
+        <v>12763</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>855</v>
+        <v>167</v>
       </c>
       <c r="C37" t="s">
         <v>38</v>
       </c>
       <c r="D37">
-        <v>4776</v>
+        <v>35076</v>
       </c>
       <c r="E37">
-        <v>4776</v>
+        <v>35076</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>856</v>
+        <v>168</v>
       </c>
       <c r="C38" t="s">
         <v>38</v>
       </c>
       <c r="D38">
-        <v>2809</v>
+        <v>2715</v>
       </c>
       <c r="E38">
-        <v>2809</v>
+        <v>2715</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>857</v>
+        <v>169</v>
       </c>
       <c r="C39" t="s">
         <v>38</v>
       </c>
       <c r="D39">
-        <v>2414</v>
+        <v>2961</v>
       </c>
       <c r="E39">
-        <v>2414</v>
+        <v>2961</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>858</v>
+        <v>170</v>
       </c>
       <c r="C40" t="s">
         <v>38</v>
       </c>
       <c r="D40">
-        <v>1171</v>
+        <v>21197</v>
       </c>
       <c r="E40">
-        <v>1171</v>
-[...2 lines deleted...]
-    <row r="41"/>
+        <v>21197</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>171</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>584</v>
+      </c>
+      <c r="E41">
+        <v>584</v>
+      </c>
+    </row>
     <row r="42">
       <c r="A42">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>10</v>
+        <v>172</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D42">
-        <v>57722</v>
+        <v>989</v>
       </c>
       <c r="E42">
-        <v>57722</v>
+        <v>989</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" t="s">
-        <v>30</v>
+      <c r="A43">
+        <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>30</v>
+        <v>173</v>
       </c>
       <c r="C43" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D43">
-        <v>8244</v>
+        <v>206</v>
       </c>
       <c r="E43">
-        <v>8244</v>
+        <v>206</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>859</v>
+        <v>174</v>
       </c>
       <c r="C44" t="s">
         <v>38</v>
       </c>
       <c r="D44">
-        <v>41589</v>
+        <v>16514</v>
       </c>
       <c r="E44">
-        <v>41589</v>
-[...18 lines deleted...]
-    </row>
+        <v>16514</v>
+      </c>
+    </row>
+    <row r="45"/>
     <row r="46">
       <c r="A46">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B46" t="s">
-        <v>861</v>
+        <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D46">
-        <v>2179</v>
+        <v>79598</v>
       </c>
       <c r="E46">
-        <v>2179</v>
+        <v>79598</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47">
-        <v>4</v>
+      <c r="A47" t="s">
+        <v>30</v>
       </c>
       <c r="B47" t="s">
-        <v>862</v>
+        <v>30</v>
       </c>
       <c r="C47" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D47">
-        <v>2042</v>
+        <v>7387</v>
       </c>
       <c r="E47">
-        <v>2042</v>
+        <v>7387</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>863</v>
+        <v>175</v>
       </c>
       <c r="C48" t="s">
         <v>38</v>
       </c>
       <c r="D48">
-        <v>1100</v>
+        <v>15240</v>
       </c>
       <c r="E48">
-        <v>1100</v>
+        <v>15240</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>864</v>
+        <v>176</v>
       </c>
       <c r="C49" t="s">
         <v>38</v>
       </c>
       <c r="D49">
-        <v>420</v>
+        <v>19630</v>
       </c>
       <c r="E49">
-        <v>420</v>
+        <v>19630</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>865</v>
+        <v>177</v>
       </c>
       <c r="C50" t="s">
         <v>38</v>
       </c>
       <c r="D50">
-        <v>696</v>
+        <v>1309</v>
       </c>
       <c r="E50">
-        <v>696</v>
-[...2 lines deleted...]
-    <row r="51"/>
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>178</v>
+      </c>
+      <c r="C51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51">
+        <v>15858</v>
+      </c>
+      <c r="E51">
+        <v>15858</v>
+      </c>
+    </row>
     <row r="52">
       <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>179</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>18744</v>
+      </c>
+      <c r="E52">
+        <v>18744</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
         <v>6</v>
       </c>
-      <c r="B52" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B53" t="s">
-        <v>30</v>
+        <v>180</v>
       </c>
       <c r="C53" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D53">
-        <v>1181</v>
+        <v>619</v>
       </c>
       <c r="E53">
-        <v>1181</v>
+        <v>619</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>866</v>
+        <v>181</v>
       </c>
       <c r="C54" t="s">
         <v>38</v>
       </c>
       <c r="D54">
-        <v>1117</v>
+        <v>496</v>
       </c>
       <c r="E54">
-        <v>1117</v>
+        <v>496</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>867</v>
+        <v>182</v>
       </c>
       <c r="C55" t="s">
         <v>38</v>
       </c>
       <c r="D55">
-        <v>427</v>
+        <v>315</v>
       </c>
       <c r="E55">
-        <v>427</v>
-[...18 lines deleted...]
-    </row>
+        <v>315</v>
+      </c>
+    </row>
+    <row r="56"/>
     <row r="57">
       <c r="A57">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>869</v>
+        <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D57">
-        <v>220</v>
+        <v>3369</v>
       </c>
       <c r="E57">
-        <v>220</v>
+        <v>3369</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58">
-        <v>5</v>
+      <c r="A58" t="s">
+        <v>30</v>
       </c>
       <c r="B58" t="s">
-        <v>870</v>
+        <v>30</v>
       </c>
       <c r="C58" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D58">
-        <v>179</v>
+        <v>1167</v>
       </c>
       <c r="E58">
-        <v>179</v>
-[...2 lines deleted...]
-    <row r="59"/>
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>183</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>1140</v>
+      </c>
+      <c r="E59">
+        <v>1140</v>
+      </c>
+    </row>
     <row r="60">
       <c r="A60">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>12</v>
+        <v>184</v>
       </c>
       <c r="C60" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D60">
-        <v>4600</v>
+        <v>394</v>
       </c>
       <c r="E60">
-        <v>4600</v>
+        <v>394</v>
       </c>
     </row>
     <row r="61">
-      <c r="A61" t="s">
-        <v>30</v>
+      <c r="A61">
+        <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>30</v>
+        <v>185</v>
       </c>
       <c r="C61" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D61">
-        <v>1349</v>
+        <v>325</v>
       </c>
       <c r="E61">
-        <v>1349</v>
+        <v>325</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B62" t="s">
-        <v>871</v>
+        <v>186</v>
       </c>
       <c r="C62" t="s">
         <v>38</v>
       </c>
       <c r="D62">
-        <v>1048</v>
+        <v>153</v>
       </c>
       <c r="E62">
-        <v>1048</v>
+        <v>153</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B63" t="s">
-        <v>872</v>
+        <v>187</v>
       </c>
       <c r="C63" t="s">
         <v>38</v>
       </c>
       <c r="D63">
-        <v>638</v>
+        <v>57</v>
       </c>
       <c r="E63">
-        <v>638</v>
+        <v>57</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B64" t="s">
-        <v>873</v>
+        <v>188</v>
       </c>
       <c r="C64" t="s">
         <v>38</v>
       </c>
       <c r="D64">
-        <v>324</v>
+        <v>133</v>
       </c>
       <c r="E64">
-        <v>324</v>
-[...18 lines deleted...]
-    </row>
+        <v>133</v>
+      </c>
+    </row>
+    <row r="65"/>
     <row r="66">
       <c r="A66">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="C66" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D66">
-        <v>395</v>
+        <v>2941</v>
       </c>
       <c r="E66">
-        <v>395</v>
+        <v>2941</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67">
-        <v>6</v>
+      <c r="A67" t="s">
+        <v>30</v>
       </c>
       <c r="B67" t="s">
-        <v>876</v>
+        <v>30</v>
       </c>
       <c r="C67" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D67">
-        <v>414</v>
+        <v>1427</v>
       </c>
       <c r="E67">
-        <v>414</v>
-[...2 lines deleted...]
-    <row r="68"/>
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>189</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>818</v>
+      </c>
+      <c r="E68">
+        <v>818</v>
+      </c>
+    </row>
     <row r="69">
       <c r="A69">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B69" t="s">
-        <v>13</v>
+        <v>190</v>
       </c>
       <c r="C69" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D69">
-        <v>58530</v>
+        <v>370</v>
       </c>
       <c r="E69">
-        <v>58530</v>
+        <v>370</v>
       </c>
     </row>
     <row r="70">
-      <c r="A70" t="s">
-        <v>30</v>
+      <c r="A70">
+        <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>30</v>
+        <v>191</v>
       </c>
       <c r="C70" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D70">
-        <v>14567</v>
+        <v>167</v>
       </c>
       <c r="E70">
-        <v>14567</v>
+        <v>167</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B71" t="s">
-        <v>877</v>
+        <v>192</v>
       </c>
       <c r="C71" t="s">
         <v>38</v>
       </c>
       <c r="D71">
-        <v>7836</v>
+        <v>159</v>
       </c>
       <c r="E71">
-        <v>7836</v>
-[...18 lines deleted...]
-    </row>
+        <v>159</v>
+      </c>
+    </row>
+    <row r="72"/>
     <row r="73">
       <c r="A73">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B73" t="s">
-        <v>879</v>
+        <v>13</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D73">
-        <v>1941</v>
+        <v>39378</v>
       </c>
       <c r="E73">
-        <v>1941</v>
+        <v>39378</v>
       </c>
     </row>
     <row r="74">
-      <c r="A74">
-        <v>4</v>
+      <c r="A74" t="s">
+        <v>30</v>
       </c>
       <c r="B74" t="s">
-        <v>880</v>
+        <v>30</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D74">
-        <v>7222</v>
+        <v>5557</v>
       </c>
       <c r="E74">
-        <v>7222</v>
+        <v>5557</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B75" t="s">
-        <v>881</v>
+        <v>193</v>
       </c>
       <c r="C75" t="s">
         <v>38</v>
       </c>
       <c r="D75">
-        <v>942</v>
+        <v>4662</v>
       </c>
       <c r="E75">
-        <v>942</v>
+        <v>4662</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B76" t="s">
-        <v>882</v>
+        <v>194</v>
       </c>
       <c r="C76" t="s">
         <v>38</v>
       </c>
       <c r="D76">
-        <v>1168</v>
+        <v>9973</v>
       </c>
       <c r="E76">
-        <v>1168</v>
+        <v>9973</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B77" t="s">
-        <v>883</v>
+        <v>195</v>
       </c>
       <c r="C77" t="s">
         <v>38</v>
       </c>
       <c r="D77">
-        <v>1933</v>
+        <v>2408</v>
       </c>
       <c r="E77">
-        <v>1933</v>
-[...2 lines deleted...]
-    <row r="78"/>
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>4</v>
+      </c>
+      <c r="B78" t="s">
+        <v>196</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>973</v>
+      </c>
+      <c r="E78">
+        <v>973</v>
+      </c>
+    </row>
     <row r="79">
       <c r="A79">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B79" t="s">
-        <v>14</v>
+        <v>197</v>
       </c>
       <c r="C79" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D79">
-        <v>3180</v>
+        <v>657</v>
       </c>
       <c r="E79">
-        <v>3180</v>
+        <v>657</v>
       </c>
     </row>
     <row r="80">
-      <c r="A80" t="s">
-        <v>30</v>
+      <c r="A80">
+        <v>6</v>
       </c>
       <c r="B80" t="s">
-        <v>30</v>
+        <v>198</v>
       </c>
       <c r="C80" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D80">
-        <v>544</v>
+        <v>691</v>
       </c>
       <c r="E80">
-        <v>544</v>
+        <v>691</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B81" t="s">
-        <v>884</v>
+        <v>199</v>
       </c>
       <c r="C81" t="s">
         <v>38</v>
       </c>
       <c r="D81">
-        <v>398</v>
+        <v>798</v>
       </c>
       <c r="E81">
-        <v>398</v>
+        <v>798</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B82" t="s">
-        <v>885</v>
+        <v>200</v>
       </c>
       <c r="C82" t="s">
         <v>38</v>
       </c>
       <c r="D82">
-        <v>1853</v>
+        <v>13659</v>
       </c>
       <c r="E82">
-        <v>1853</v>
-[...18 lines deleted...]
-    </row>
+        <v>13659</v>
+      </c>
+    </row>
+    <row r="83"/>
     <row r="84">
       <c r="A84">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B84" t="s">
-        <v>887</v>
+        <v>14</v>
       </c>
       <c r="C84" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D84">
-        <v>114</v>
+        <v>5396</v>
       </c>
       <c r="E84">
-        <v>114</v>
+        <v>5396</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85">
-        <v>5</v>
+      <c r="A85" t="s">
+        <v>30</v>
       </c>
       <c r="B85" t="s">
-        <v>888</v>
+        <v>30</v>
       </c>
       <c r="C85" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D85">
-        <v>106</v>
+        <v>1173</v>
       </c>
       <c r="E85">
-        <v>106</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>889</v>
+        <v>201</v>
       </c>
       <c r="C86" t="s">
         <v>38</v>
       </c>
       <c r="D86">
-        <v>18</v>
+        <v>3647</v>
       </c>
       <c r="E86">
-        <v>18</v>
+        <v>3647</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>890</v>
+        <v>202</v>
       </c>
       <c r="C87" t="s">
         <v>38</v>
       </c>
       <c r="D87">
-        <v>42</v>
+        <v>209</v>
       </c>
       <c r="E87">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="88"/>
+        <v>209</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>3</v>
+      </c>
+      <c r="B88" t="s">
+        <v>203</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>81</v>
+      </c>
+      <c r="E88">
+        <v>81</v>
+      </c>
+    </row>
     <row r="89">
       <c r="A89">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>15</v>
+        <v>204</v>
       </c>
       <c r="C89" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D89">
-        <v>1999</v>
+        <v>53</v>
       </c>
       <c r="E89">
-        <v>1999</v>
+        <v>53</v>
       </c>
     </row>
     <row r="90">
-      <c r="A90" t="s">
-        <v>30</v>
+      <c r="A90">
+        <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>30</v>
+        <v>205</v>
       </c>
       <c r="C90" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D90">
-        <v>373</v>
+        <v>62</v>
       </c>
       <c r="E90">
-        <v>373</v>
+        <v>62</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B91" t="s">
-        <v>891</v>
+        <v>206</v>
       </c>
       <c r="C91" t="s">
         <v>38</v>
       </c>
       <c r="D91">
-        <v>564</v>
+        <v>30</v>
       </c>
       <c r="E91">
-        <v>564</v>
+        <v>30</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B92" t="s">
-        <v>892</v>
+        <v>207</v>
       </c>
       <c r="C92" t="s">
         <v>38</v>
       </c>
       <c r="D92">
-        <v>283</v>
+        <v>141</v>
       </c>
       <c r="E92">
-        <v>283</v>
-[...18 lines deleted...]
-    </row>
+        <v>141</v>
+      </c>
+    </row>
+    <row r="93"/>
     <row r="94">
       <c r="A94">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B94" t="s">
-        <v>894</v>
+        <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D94">
-        <v>122</v>
+        <v>5086</v>
       </c>
       <c r="E94">
-        <v>122</v>
+        <v>5086</v>
       </c>
     </row>
     <row r="95">
-      <c r="A95">
-        <v>5</v>
+      <c r="A95" t="s">
+        <v>30</v>
       </c>
       <c r="B95" t="s">
-        <v>895</v>
+        <v>30</v>
       </c>
       <c r="C95" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D95">
-        <v>239</v>
+        <v>1598</v>
       </c>
       <c r="E95">
-        <v>239</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>896</v>
+        <v>208</v>
       </c>
       <c r="C96" t="s">
         <v>38</v>
       </c>
       <c r="D96">
-        <v>151</v>
+        <v>1825</v>
       </c>
       <c r="E96">
-        <v>151</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>897</v>
+        <v>209</v>
       </c>
       <c r="C97" t="s">
         <v>38</v>
       </c>
       <c r="D97">
-        <v>100</v>
+        <v>374</v>
       </c>
       <c r="E97">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="98"/>
+        <v>374</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>3</v>
+      </c>
+      <c r="B98" t="s">
+        <v>210</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>360</v>
+      </c>
+      <c r="E98">
+        <v>360</v>
+      </c>
+    </row>
     <row r="99">
       <c r="A99">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>16</v>
+        <v>211</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D99">
-        <v>2095</v>
+        <v>357</v>
       </c>
       <c r="E99">
-        <v>2095</v>
+        <v>357</v>
       </c>
     </row>
     <row r="100">
-      <c r="A100" t="s">
-        <v>30</v>
+      <c r="A100">
+        <v>5</v>
       </c>
       <c r="B100" t="s">
-        <v>30</v>
+        <v>212</v>
       </c>
       <c r="C100" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D100">
-        <v>508</v>
+        <v>138</v>
       </c>
       <c r="E100">
-        <v>508</v>
+        <v>138</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B101" t="s">
-        <v>898</v>
+        <v>213</v>
       </c>
       <c r="C101" t="s">
         <v>38</v>
       </c>
       <c r="D101">
-        <v>634</v>
+        <v>173</v>
       </c>
       <c r="E101">
-        <v>634</v>
+        <v>173</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B102" t="s">
-        <v>899</v>
+        <v>214</v>
       </c>
       <c r="C102" t="s">
         <v>38</v>
       </c>
       <c r="D102">
-        <v>432</v>
+        <v>178</v>
       </c>
       <c r="E102">
-        <v>432</v>
+        <v>178</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B103" t="s">
-        <v>900</v>
+        <v>215</v>
       </c>
       <c r="C103" t="s">
         <v>38</v>
       </c>
       <c r="D103">
-        <v>309</v>
+        <v>83</v>
       </c>
       <c r="E103">
-        <v>309</v>
-[...19 lines deleted...]
-    <row r="105"/>
+        <v>83</v>
+      </c>
+    </row>
+    <row r="104"/>
+    <row r="105">
+      <c r="A105">
+        <v>11</v>
+      </c>
+      <c r="B105" t="s">
+        <v>16</v>
+      </c>
+      <c r="C105" t="s">
+        <v>35</v>
+      </c>
+      <c r="D105">
+        <v>1052</v>
+      </c>
+      <c r="E105">
+        <v>1052</v>
+      </c>
+    </row>
     <row r="106">
-      <c r="A106">
-        <v>12</v>
+      <c r="A106" t="s">
+        <v>30</v>
       </c>
       <c r="B106" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D106">
-        <v>43654</v>
+        <v>377</v>
       </c>
       <c r="E106">
-        <v>43654</v>
+        <v>377</v>
       </c>
     </row>
     <row r="107">
-      <c r="A107" t="s">
-        <v>30</v>
+      <c r="A107">
+        <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>30</v>
+        <v>216</v>
       </c>
       <c r="C107" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D107">
-        <v>4393</v>
+        <v>332</v>
       </c>
       <c r="E107">
-        <v>4393</v>
+        <v>332</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B108" t="s">
-        <v>902</v>
+        <v>217</v>
       </c>
       <c r="C108" t="s">
         <v>38</v>
       </c>
       <c r="D108">
-        <v>23879</v>
+        <v>104</v>
       </c>
       <c r="E108">
-        <v>23879</v>
+        <v>104</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B109" t="s">
-        <v>903</v>
+        <v>218</v>
       </c>
       <c r="C109" t="s">
         <v>38</v>
       </c>
       <c r="D109">
-        <v>4015</v>
+        <v>239</v>
       </c>
       <c r="E109">
-        <v>4015</v>
-[...18 lines deleted...]
-    </row>
+        <v>239</v>
+      </c>
+    </row>
+    <row r="110"/>
     <row r="111">
       <c r="A111">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B111" t="s">
-        <v>905</v>
+        <v>17</v>
       </c>
       <c r="C111" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D111">
-        <v>1109</v>
+        <v>15953</v>
       </c>
       <c r="E111">
-        <v>1109</v>
+        <v>15953</v>
       </c>
     </row>
     <row r="112">
-      <c r="A112">
-        <v>5</v>
+      <c r="A112" t="s">
+        <v>30</v>
       </c>
       <c r="B112" t="s">
-        <v>906</v>
+        <v>30</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D112">
-        <v>381</v>
+        <v>2380</v>
       </c>
       <c r="E112">
-        <v>381</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>907</v>
+        <v>219</v>
       </c>
       <c r="C113" t="s">
         <v>38</v>
       </c>
       <c r="D113">
-        <v>341</v>
+        <v>3329</v>
       </c>
       <c r="E113">
-        <v>341</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B114" t="s">
-        <v>908</v>
+        <v>220</v>
       </c>
       <c r="C114" t="s">
         <v>38</v>
       </c>
       <c r="D114">
-        <v>8404</v>
+        <v>2742</v>
       </c>
       <c r="E114">
-        <v>8404</v>
-[...2 lines deleted...]
-    <row r="115"/>
+        <v>2742</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>3</v>
+      </c>
+      <c r="B115" t="s">
+        <v>221</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>345</v>
+      </c>
+      <c r="E115">
+        <v>345</v>
+      </c>
+    </row>
     <row r="116">
       <c r="A116">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B116" t="s">
-        <v>18</v>
+        <v>222</v>
       </c>
       <c r="C116" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D116">
-        <v>2754</v>
+        <v>1069</v>
       </c>
       <c r="E116">
-        <v>2754</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="117">
-      <c r="A117" t="s">
-        <v>30</v>
+      <c r="A117">
+        <v>5</v>
       </c>
       <c r="B117" t="s">
-        <v>30</v>
+        <v>223</v>
       </c>
       <c r="C117" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D117">
-        <v>522</v>
+        <v>1104</v>
       </c>
       <c r="E117">
-        <v>522</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B118" t="s">
-        <v>909</v>
+        <v>224</v>
       </c>
       <c r="C118" t="s">
         <v>38</v>
       </c>
       <c r="D118">
-        <v>602</v>
+        <v>4012</v>
       </c>
       <c r="E118">
-        <v>602</v>
+        <v>4012</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B119" t="s">
-        <v>910</v>
+        <v>225</v>
       </c>
       <c r="C119" t="s">
         <v>38</v>
       </c>
       <c r="D119">
-        <v>382</v>
+        <v>168</v>
       </c>
       <c r="E119">
-        <v>382</v>
+        <v>168</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B120" t="s">
-        <v>911</v>
+        <v>226</v>
       </c>
       <c r="C120" t="s">
         <v>38</v>
       </c>
       <c r="D120">
-        <v>436</v>
+        <v>804</v>
       </c>
       <c r="E120">
-        <v>436</v>
-[...18 lines deleted...]
-    </row>
+        <v>804</v>
+      </c>
+    </row>
+    <row r="121"/>
     <row r="122">
       <c r="A122">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B122" t="s">
-        <v>913</v>
+        <v>18</v>
       </c>
       <c r="C122" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D122">
-        <v>218</v>
+        <v>554</v>
       </c>
       <c r="E122">
-        <v>218</v>
+        <v>554</v>
       </c>
     </row>
     <row r="123">
-      <c r="A123">
-        <v>6</v>
+      <c r="A123" t="s">
+        <v>30</v>
       </c>
       <c r="B123" t="s">
-        <v>914</v>
+        <v>30</v>
       </c>
       <c r="C123" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D123">
-        <v>58</v>
+        <v>234</v>
       </c>
       <c r="E123">
-        <v>58</v>
+        <v>234</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B124" t="s">
-        <v>915</v>
+        <v>227</v>
       </c>
       <c r="C124" t="s">
         <v>38</v>
       </c>
       <c r="D124">
-        <v>99</v>
+        <v>201</v>
       </c>
       <c r="E124">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="125"/>
+        <v>201</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>2</v>
+      </c>
+      <c r="B125" t="s">
+        <v>228</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>84</v>
+      </c>
+      <c r="E125">
+        <v>84</v>
+      </c>
+    </row>
     <row r="126">
       <c r="A126">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B126" t="s">
-        <v>19</v>
+        <v>229</v>
       </c>
       <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
         <v>35</v>
       </c>
-      <c r="D126">
-[...1 lines deleted...]
-      </c>
       <c r="E126">
-        <v>49020</v>
-[...18 lines deleted...]
-    </row>
+        <v>35</v>
+      </c>
+    </row>
+    <row r="127"/>
     <row r="128">
       <c r="A128">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B128" t="s">
-        <v>916</v>
+        <v>19</v>
       </c>
       <c r="C128" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D128">
-        <v>3199</v>
+        <v>51731</v>
       </c>
       <c r="E128">
-        <v>3199</v>
+        <v>51731</v>
       </c>
     </row>
     <row r="129">
-      <c r="A129">
-        <v>2</v>
+      <c r="A129" t="s">
+        <v>30</v>
       </c>
       <c r="B129" t="s">
-        <v>917</v>
+        <v>30</v>
       </c>
       <c r="C129" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D129">
-        <v>23251</v>
+        <v>6018</v>
       </c>
       <c r="E129">
-        <v>23251</v>
+        <v>6018</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B130" t="s">
-        <v>918</v>
+        <v>230</v>
       </c>
       <c r="C130" t="s">
         <v>38</v>
       </c>
       <c r="D130">
-        <v>1159</v>
+        <v>25212</v>
       </c>
       <c r="E130">
-        <v>1159</v>
+        <v>25212</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B131" t="s">
-        <v>919</v>
+        <v>231</v>
       </c>
       <c r="C131" t="s">
         <v>38</v>
       </c>
       <c r="D131">
-        <v>1155</v>
+        <v>12692</v>
       </c>
       <c r="E131">
-        <v>1155</v>
+        <v>12692</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B132" t="s">
-        <v>920</v>
+        <v>232</v>
       </c>
       <c r="C132" t="s">
         <v>38</v>
       </c>
       <c r="D132">
-        <v>654</v>
+        <v>891</v>
       </c>
       <c r="E132">
-        <v>654</v>
+        <v>891</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B133" t="s">
-        <v>921</v>
+        <v>233</v>
       </c>
       <c r="C133" t="s">
         <v>38</v>
       </c>
       <c r="D133">
-        <v>665</v>
+        <v>1501</v>
       </c>
       <c r="E133">
-        <v>665</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B134" t="s">
-        <v>922</v>
+        <v>234</v>
       </c>
       <c r="C134" t="s">
         <v>38</v>
       </c>
       <c r="D134">
-        <v>13333</v>
+        <v>483</v>
       </c>
       <c r="E134">
-        <v>13333</v>
-[...2 lines deleted...]
-    <row r="135"/>
+        <v>483</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>6</v>
+      </c>
+      <c r="B135" t="s">
+        <v>235</v>
+      </c>
+      <c r="C135" t="s">
+        <v>38</v>
+      </c>
+      <c r="D135">
+        <v>4383</v>
+      </c>
+      <c r="E135">
+        <v>4383</v>
+      </c>
+    </row>
     <row r="136">
       <c r="A136">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B136" t="s">
-        <v>20</v>
+        <v>236</v>
       </c>
       <c r="C136" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D136">
-        <v>13621</v>
+        <v>283</v>
       </c>
       <c r="E136">
-        <v>13621</v>
+        <v>283</v>
       </c>
     </row>
     <row r="137">
-      <c r="A137" t="s">
-        <v>30</v>
+      <c r="A137">
+        <v>8</v>
       </c>
       <c r="B137" t="s">
-        <v>30</v>
+        <v>237</v>
       </c>
       <c r="C137" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D137">
-        <v>4830</v>
+        <v>268</v>
       </c>
       <c r="E137">
-        <v>4830</v>
-[...18 lines deleted...]
-    </row>
+        <v>268</v>
+      </c>
+    </row>
+    <row r="138"/>
     <row r="139">
       <c r="A139">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B139" t="s">
-        <v>924</v>
+        <v>20</v>
       </c>
       <c r="C139" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D139">
-        <v>1787</v>
+        <v>3350</v>
       </c>
       <c r="E139">
-        <v>1787</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="140">
-      <c r="A140">
-        <v>3</v>
+      <c r="A140" t="s">
+        <v>30</v>
       </c>
       <c r="B140" t="s">
-        <v>925</v>
+        <v>30</v>
       </c>
       <c r="C140" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D140">
-        <v>2130</v>
+        <v>1294</v>
       </c>
       <c r="E140">
-        <v>2130</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>926</v>
+        <v>238</v>
       </c>
       <c r="C141" t="s">
         <v>38</v>
       </c>
       <c r="D141">
-        <v>1165</v>
+        <v>1144</v>
       </c>
       <c r="E141">
-        <v>1165</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B142" t="s">
-        <v>927</v>
+        <v>239</v>
       </c>
       <c r="C142" t="s">
         <v>38</v>
       </c>
       <c r="D142">
-        <v>643</v>
+        <v>711</v>
       </c>
       <c r="E142">
-        <v>643</v>
+        <v>711</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B143" t="s">
-        <v>928</v>
+        <v>240</v>
       </c>
       <c r="C143" t="s">
         <v>38</v>
       </c>
       <c r="D143">
-        <v>631</v>
+        <v>201</v>
       </c>
       <c r="E143">
-        <v>631</v>
+        <v>201</v>
       </c>
     </row>
     <row r="144"/>
     <row r="145">
       <c r="A145">
         <v>16</v>
       </c>
       <c r="B145" t="s">
         <v>21</v>
       </c>
       <c r="C145" t="s">
         <v>35</v>
       </c>
       <c r="D145">
-        <v>7392</v>
+        <v>6784</v>
       </c>
       <c r="E145">
-        <v>7392</v>
+        <v>6784</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>30</v>
       </c>
       <c r="B146" t="s">
         <v>30</v>
       </c>
       <c r="C146" t="s">
         <v>36</v>
       </c>
       <c r="D146">
-        <v>1541</v>
+        <v>1284</v>
       </c>
       <c r="E146">
-        <v>1541</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1</v>
       </c>
       <c r="B147" t="s">
-        <v>929</v>
+        <v>241</v>
       </c>
       <c r="C147" t="s">
         <v>38</v>
       </c>
       <c r="D147">
-        <v>1187</v>
+        <v>4167</v>
       </c>
       <c r="E147">
-        <v>1187</v>
+        <v>4167</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>2</v>
       </c>
       <c r="B148" t="s">
-        <v>930</v>
+        <v>242</v>
       </c>
       <c r="C148" t="s">
         <v>38</v>
       </c>
       <c r="D148">
-        <v>503</v>
+        <v>395</v>
       </c>
       <c r="E148">
-        <v>503</v>
+        <v>395</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>3</v>
       </c>
       <c r="B149" t="s">
-        <v>931</v>
+        <v>243</v>
       </c>
       <c r="C149" t="s">
         <v>38</v>
       </c>
       <c r="D149">
-        <v>269</v>
+        <v>365</v>
       </c>
       <c r="E149">
-        <v>269</v>
+        <v>365</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>4</v>
       </c>
       <c r="B150" t="s">
-        <v>932</v>
+        <v>244</v>
       </c>
       <c r="C150" t="s">
         <v>38</v>
       </c>
       <c r="D150">
-        <v>860</v>
+        <v>103</v>
       </c>
       <c r="E150">
-        <v>860</v>
+        <v>103</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>5</v>
       </c>
       <c r="B151" t="s">
-        <v>933</v>
+        <v>245</v>
       </c>
       <c r="C151" t="s">
         <v>38</v>
       </c>
       <c r="D151">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="E151">
-        <v>225</v>
+        <v>228</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>6</v>
       </c>
       <c r="B152" t="s">
-        <v>934</v>
+        <v>246</v>
       </c>
       <c r="C152" t="s">
         <v>38</v>
       </c>
       <c r="D152">
-        <v>116</v>
+        <v>242</v>
       </c>
       <c r="E152">
-        <v>116</v>
-[...19 lines deleted...]
-    <row r="154"/>
+        <v>242</v>
+      </c>
+    </row>
+    <row r="153"/>
+    <row r="154">
+      <c r="A154">
+        <v>17</v>
+      </c>
+      <c r="B154" t="s">
+        <v>22</v>
+      </c>
+      <c r="C154" t="s">
+        <v>35</v>
+      </c>
+      <c r="D154">
+        <v>3628</v>
+      </c>
+      <c r="E154">
+        <v>3628</v>
+      </c>
+    </row>
     <row r="155">
-      <c r="A155">
-        <v>17</v>
+      <c r="A155" t="s">
+        <v>30</v>
       </c>
       <c r="B155" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="C155" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D155">
-        <v>10453</v>
+        <v>1051</v>
       </c>
       <c r="E155">
-        <v>10453</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="156">
-      <c r="A156" t="s">
-        <v>30</v>
+      <c r="A156">
+        <v>1</v>
       </c>
       <c r="B156" t="s">
-        <v>30</v>
+        <v>247</v>
       </c>
       <c r="C156" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D156">
-        <v>1278</v>
+        <v>1055</v>
       </c>
       <c r="E156">
-        <v>1278</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B157" t="s">
-        <v>936</v>
+        <v>248</v>
       </c>
       <c r="C157" t="s">
         <v>38</v>
       </c>
       <c r="D157">
-        <v>1084</v>
+        <v>254</v>
       </c>
       <c r="E157">
-        <v>1084</v>
+        <v>254</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B158" t="s">
-        <v>937</v>
+        <v>249</v>
       </c>
       <c r="C158" t="s">
         <v>38</v>
       </c>
       <c r="D158">
-        <v>2713</v>
+        <v>692</v>
       </c>
       <c r="E158">
-        <v>2713</v>
+        <v>692</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B159" t="s">
-        <v>938</v>
+        <v>250</v>
       </c>
       <c r="C159" t="s">
         <v>38</v>
       </c>
       <c r="D159">
-        <v>1333</v>
+        <v>114</v>
       </c>
       <c r="E159">
-        <v>1333</v>
+        <v>114</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B160" t="s">
-        <v>939</v>
+        <v>251</v>
       </c>
       <c r="C160" t="s">
         <v>38</v>
       </c>
       <c r="D160">
-        <v>433</v>
+        <v>130</v>
       </c>
       <c r="E160">
-        <v>433</v>
+        <v>130</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B161" t="s">
-        <v>940</v>
+        <v>252</v>
       </c>
       <c r="C161" t="s">
         <v>38</v>
       </c>
       <c r="D161">
-        <v>152</v>
+        <v>116</v>
       </c>
       <c r="E161">
-        <v>152</v>
+        <v>116</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B162" t="s">
-        <v>941</v>
+        <v>253</v>
       </c>
       <c r="C162" t="s">
         <v>38</v>
       </c>
       <c r="D162">
-        <v>305</v>
+        <v>216</v>
       </c>
       <c r="E162">
-        <v>305</v>
-[...19 lines deleted...]
-    <row r="164"/>
+        <v>216</v>
+      </c>
+    </row>
+    <row r="163"/>
+    <row r="164">
+      <c r="A164">
+        <v>24</v>
+      </c>
+      <c r="B164" t="s">
+        <v>23</v>
+      </c>
+      <c r="C164" t="s">
+        <v>35</v>
+      </c>
+      <c r="D164">
+        <v>1002</v>
+      </c>
+      <c r="E164">
+        <v>1002</v>
+      </c>
+    </row>
     <row r="165">
-      <c r="A165">
-        <v>24</v>
+      <c r="A165" t="s">
+        <v>30</v>
       </c>
       <c r="B165" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="C165" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D165">
-        <v>3892</v>
+        <v>301</v>
       </c>
       <c r="E165">
-        <v>3892</v>
+        <v>301</v>
       </c>
     </row>
     <row r="166">
-      <c r="A166" t="s">
-        <v>30</v>
+      <c r="A166">
+        <v>1</v>
       </c>
       <c r="B166" t="s">
-        <v>30</v>
+        <v>254</v>
       </c>
       <c r="C166" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D166">
-        <v>1179</v>
+        <v>239</v>
       </c>
       <c r="E166">
-        <v>1179</v>
+        <v>239</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B167" t="s">
-        <v>943</v>
+        <v>255</v>
       </c>
       <c r="C167" t="s">
         <v>38</v>
       </c>
       <c r="D167">
-        <v>1443</v>
+        <v>47</v>
       </c>
       <c r="E167">
-        <v>1443</v>
+        <v>47</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B168" t="s">
-        <v>944</v>
+        <v>256</v>
       </c>
       <c r="C168" t="s">
         <v>38</v>
       </c>
       <c r="D168">
-        <v>286</v>
+        <v>116</v>
       </c>
       <c r="E168">
-        <v>286</v>
+        <v>116</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B169" t="s">
-        <v>945</v>
+        <v>257</v>
       </c>
       <c r="C169" t="s">
         <v>38</v>
       </c>
       <c r="D169">
-        <v>304</v>
+        <v>80</v>
       </c>
       <c r="E169">
-        <v>304</v>
+        <v>80</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B170" t="s">
-        <v>946</v>
+        <v>258</v>
       </c>
       <c r="C170" t="s">
         <v>38</v>
       </c>
       <c r="D170">
-        <v>262</v>
+        <v>64</v>
       </c>
       <c r="E170">
-        <v>262</v>
+        <v>64</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B171" t="s">
-        <v>947</v>
+        <v>259</v>
       </c>
       <c r="C171" t="s">
         <v>38</v>
       </c>
       <c r="D171">
-        <v>211</v>
+        <v>88</v>
       </c>
       <c r="E171">
-        <v>211</v>
+        <v>88</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B172" t="s">
-        <v>948</v>
+        <v>260</v>
       </c>
       <c r="C172" t="s">
         <v>38</v>
       </c>
       <c r="D172">
-        <v>207</v>
+        <v>67</v>
       </c>
       <c r="E172">
-        <v>207</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -15307,6994 +28386,189 @@
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>949</v>
+        <v>261</v>
       </c>
       <c r="D2" t="s">
-        <v>950</v>
+        <v>262</v>
       </c>
       <c r="E2" t="s">
-        <v>951</v>
+        <v>28</v>
       </c>
       <c r="F2" t="s">
-        <v>952</v>
+        <v>29</v>
       </c>
       <c r="G2">
-        <v>32418</v>
+        <v>27903</v>
       </c>
       <c r="H2">
-        <v>31100</v>
+        <v>80338</v>
       </c>
       <c r="I2">
-        <v>15821</v>
+        <v>49701</v>
       </c>
       <c r="J2">
-        <v>19443</v>
+        <v>55652</v>
       </c>
       <c r="K2">
-        <v>32713</v>
+        <v>57722</v>
       </c>
       <c r="L2">
-        <v>509</v>
+        <v>3469</v>
       </c>
       <c r="M2">
-        <v>506</v>
+        <v>4600</v>
       </c>
       <c r="N2">
-        <v>4814</v>
+        <v>58530</v>
       </c>
       <c r="O2">
-        <v>905</v>
+        <v>3180</v>
       </c>
       <c r="P2">
-        <v>2606</v>
+        <v>1999</v>
       </c>
       <c r="Q2">
-        <v>464</v>
+        <v>2095</v>
       </c>
       <c r="R2">
-        <v>35361</v>
+        <v>43654</v>
       </c>
       <c r="S2">
-        <v>1152</v>
+        <v>2754</v>
       </c>
       <c r="T2">
-        <v>27193</v>
+        <v>49020</v>
       </c>
       <c r="U2">
-        <v>781</v>
+        <v>13621</v>
       </c>
       <c r="V2">
-        <v>2080</v>
+        <v>7392</v>
       </c>
       <c r="W2">
-        <v>2484</v>
+        <v>10453</v>
       </c>
       <c r="X2">
-        <v>948</v>
+        <v>3892</v>
       </c>
       <c r="Y2">
-        <v>211298</v>
+        <v>475975</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3">
-        <v>2</v>
+      <c r="A3" t="s">
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
-[...11 lines deleted...]
-        <v>954</v>
+        <v>31</v>
       </c>
       <c r="G3">
-        <v>23002</v>
+        <v>27903</v>
       </c>
       <c r="H3">
-        <v>19278</v>
+        <v>80338</v>
       </c>
       <c r="I3">
-        <v>14986</v>
+        <v>49701</v>
       </c>
       <c r="J3">
-        <v>62814</v>
+        <v>55652</v>
       </c>
       <c r="K3">
-        <v>11813</v>
+        <v>57722</v>
       </c>
       <c r="L3">
-        <v>390</v>
+        <v>3469</v>
       </c>
       <c r="M3">
-        <v>2015</v>
+        <v>4600</v>
       </c>
       <c r="N3">
-        <v>5931</v>
+        <v>58530</v>
       </c>
       <c r="O3">
-        <v>297</v>
+        <v>3180</v>
       </c>
       <c r="P3">
-        <v>3123</v>
+        <v>1999</v>
       </c>
       <c r="Q3">
-        <v>1075</v>
+        <v>2095</v>
       </c>
       <c r="R3">
-        <v>3848</v>
+        <v>43654</v>
       </c>
       <c r="S3">
-        <v>957</v>
+        <v>2754</v>
       </c>
       <c r="T3">
-        <v>58219</v>
+        <v>49020</v>
       </c>
       <c r="U3">
-        <v>633</v>
+        <v>13621</v>
       </c>
       <c r="V3">
-        <v>1606</v>
+        <v>7392</v>
       </c>
       <c r="W3">
-        <v>37349</v>
+        <v>10453</v>
       </c>
       <c r="X3">
-        <v>498</v>
+        <v>3892</v>
       </c>
       <c r="Y3">
-        <v>247834</v>
-[...64 lines deleted...]
-        <v>459132</v>
+        <v>475975</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-[...6727 lines deleted...]
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
@@ -22305,2679 +28579,2679 @@
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>35</v>
       </c>
       <c r="D2">
-        <v>57163</v>
+        <v>27903</v>
       </c>
       <c r="E2">
-        <v>57163</v>
+        <v>27903</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3">
-        <v>9713</v>
+        <v>5975</v>
       </c>
       <c r="E3">
-        <v>9713</v>
+        <v>5975</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>37</v>
+        <v>263</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4">
-        <v>33532</v>
+        <v>9835</v>
       </c>
       <c r="E4">
-        <v>33532</v>
+        <v>9835</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>264</v>
       </c>
       <c r="C5" t="s">
         <v>38</v>
       </c>
       <c r="D5">
-        <v>3840</v>
+        <v>3047</v>
       </c>
       <c r="E5">
-        <v>3840</v>
+        <v>3047</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>265</v>
       </c>
       <c r="C6" t="s">
         <v>38</v>
       </c>
       <c r="D6">
-        <v>7212</v>
+        <v>1470</v>
       </c>
       <c r="E6">
-        <v>7212</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>266</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7">
-        <v>950</v>
+        <v>772</v>
       </c>
       <c r="E7">
-        <v>950</v>
+        <v>772</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>267</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8">
-        <v>556</v>
+        <v>654</v>
       </c>
       <c r="E8">
-        <v>556</v>
+        <v>654</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>268</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9">
-        <v>424</v>
+        <v>657</v>
       </c>
       <c r="E9">
-        <v>424</v>
+        <v>657</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>269</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10">
-        <v>334</v>
+        <v>5493</v>
       </c>
       <c r="E10">
-        <v>334</v>
-[...19 lines deleted...]
-    <row r="12"/>
+        <v>5493</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12">
+        <v>80338</v>
+      </c>
+      <c r="E12">
+        <v>80338</v>
+      </c>
+    </row>
     <row r="13">
-      <c r="A13">
-        <v>2</v>
+      <c r="A13" t="s">
+        <v>30</v>
       </c>
       <c r="B13" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D13">
-        <v>77813</v>
+        <v>16136</v>
       </c>
       <c r="E13">
-        <v>77813</v>
+        <v>16136</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="s">
-        <v>30</v>
+      <c r="A14">
+        <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>30</v>
+        <v>270</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D14">
-        <v>16850</v>
+        <v>25015</v>
       </c>
       <c r="E14">
-        <v>16850</v>
+        <v>25015</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>46</v>
+        <v>271</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
-        <v>16258</v>
+        <v>25688</v>
       </c>
       <c r="E15">
-        <v>16258</v>
+        <v>25688</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>47</v>
+        <v>272</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>6864</v>
+        <v>8866</v>
       </c>
       <c r="E16">
-        <v>6864</v>
+        <v>8866</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>273</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>3753</v>
+        <v>1332</v>
       </c>
       <c r="E17">
-        <v>3753</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>49</v>
+        <v>274</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
-        <v>2079</v>
+        <v>1222</v>
       </c>
       <c r="E18">
-        <v>2079</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>50</v>
+        <v>275</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
-        <v>1053</v>
+        <v>738</v>
       </c>
       <c r="E19">
-        <v>1053</v>
+        <v>738</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>51</v>
+        <v>276</v>
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20">
-        <v>328</v>
+        <v>1341</v>
       </c>
       <c r="E20">
-        <v>328</v>
-[...18 lines deleted...]
-    </row>
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="21"/>
     <row r="22">
       <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
         <v>8</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D22">
-        <v>29953</v>
+        <v>49701</v>
       </c>
       <c r="E22">
-        <v>29953</v>
-[...2 lines deleted...]
-    <row r="23"/>
+        <v>49701</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23">
+        <v>10820</v>
+      </c>
+      <c r="E23">
+        <v>10820</v>
+      </c>
+    </row>
     <row r="24">
       <c r="A24">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>8</v>
+        <v>277</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D24">
-        <v>48639</v>
+        <v>2985</v>
       </c>
       <c r="E24">
-        <v>48639</v>
+        <v>2985</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="s">
-        <v>30</v>
+      <c r="A25">
+        <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>30</v>
+        <v>278</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D25">
-        <v>11726</v>
+        <v>14014</v>
       </c>
       <c r="E25">
-        <v>11726</v>
+        <v>14014</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>54</v>
+        <v>279</v>
       </c>
       <c r="C26" t="s">
         <v>38</v>
       </c>
       <c r="D26">
-        <v>8055</v>
+        <v>3725</v>
       </c>
       <c r="E26">
-        <v>8055</v>
+        <v>3725</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>55</v>
+        <v>280</v>
       </c>
       <c r="C27" t="s">
         <v>38</v>
       </c>
       <c r="D27">
-        <v>4743</v>
+        <v>11644</v>
       </c>
       <c r="E27">
-        <v>4743</v>
+        <v>11644</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>56</v>
+        <v>281</v>
       </c>
       <c r="C28" t="s">
         <v>38</v>
       </c>
       <c r="D28">
-        <v>2265</v>
+        <v>3851</v>
       </c>
       <c r="E28">
-        <v>2265</v>
+        <v>3851</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>57</v>
+        <v>282</v>
       </c>
       <c r="C29" t="s">
         <v>38</v>
       </c>
       <c r="D29">
-        <v>1199</v>
+        <v>1276</v>
       </c>
       <c r="E29">
-        <v>1199</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>58</v>
+        <v>283</v>
       </c>
       <c r="C30" t="s">
         <v>38</v>
       </c>
       <c r="D30">
-        <v>15144</v>
+        <v>1386</v>
       </c>
       <c r="E30">
-        <v>15144</v>
-[...18 lines deleted...]
-    </row>
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="31"/>
     <row r="32">
       <c r="A32">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>60</v>
+        <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D32">
-        <v>999</v>
+        <v>55652</v>
       </c>
       <c r="E32">
-        <v>999</v>
+        <v>55652</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33">
-        <v>8</v>
+      <c r="A33" t="s">
+        <v>30</v>
       </c>
       <c r="B33" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D33">
-        <v>3748</v>
+        <v>7364</v>
       </c>
       <c r="E33">
-        <v>3748</v>
-[...2 lines deleted...]
-    <row r="34"/>
+        <v>7364</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>284</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>17498</v>
+      </c>
+      <c r="E34">
+        <v>17498</v>
+      </c>
+    </row>
     <row r="35">
       <c r="A35">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>9</v>
+        <v>285</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D35">
-        <v>93005</v>
+        <v>15374</v>
       </c>
       <c r="E35">
-        <v>93005</v>
+        <v>15374</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" t="s">
-        <v>30</v>
+      <c r="A36">
+        <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>30</v>
+        <v>286</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D36">
-        <v>12763</v>
+        <v>4246</v>
       </c>
       <c r="E36">
-        <v>12763</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>62</v>
+        <v>287</v>
       </c>
       <c r="C37" t="s">
         <v>38</v>
       </c>
       <c r="D37">
-        <v>35076</v>
+        <v>4776</v>
       </c>
       <c r="E37">
-        <v>35076</v>
+        <v>4776</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>63</v>
+        <v>288</v>
       </c>
       <c r="C38" t="s">
         <v>38</v>
       </c>
       <c r="D38">
-        <v>2715</v>
+        <v>2809</v>
       </c>
       <c r="E38">
-        <v>2715</v>
+        <v>2809</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>64</v>
+        <v>289</v>
       </c>
       <c r="C39" t="s">
         <v>38</v>
       </c>
       <c r="D39">
-        <v>2961</v>
+        <v>2414</v>
       </c>
       <c r="E39">
-        <v>2961</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>65</v>
+        <v>290</v>
       </c>
       <c r="C40" t="s">
         <v>38</v>
       </c>
       <c r="D40">
-        <v>21197</v>
+        <v>1171</v>
       </c>
       <c r="E40">
-        <v>21197</v>
-[...18 lines deleted...]
-    </row>
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="41"/>
     <row r="42">
       <c r="A42">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B42" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D42">
-        <v>989</v>
+        <v>57722</v>
       </c>
       <c r="E42">
-        <v>989</v>
+        <v>57722</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43">
-        <v>7</v>
+      <c r="A43" t="s">
+        <v>30</v>
       </c>
       <c r="B43" t="s">
-        <v>68</v>
+        <v>30</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D43">
-        <v>206</v>
+        <v>8244</v>
       </c>
       <c r="E43">
-        <v>206</v>
+        <v>8244</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>69</v>
+        <v>291</v>
       </c>
       <c r="C44" t="s">
         <v>38</v>
       </c>
       <c r="D44">
-        <v>16514</v>
+        <v>41589</v>
       </c>
       <c r="E44">
-        <v>16514</v>
-[...2 lines deleted...]
-    <row r="45"/>
+        <v>41589</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>292</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>1452</v>
+      </c>
+      <c r="E45">
+        <v>1452</v>
+      </c>
+    </row>
     <row r="46">
       <c r="A46">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>10</v>
+        <v>293</v>
       </c>
       <c r="C46" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D46">
-        <v>79598</v>
+        <v>2179</v>
       </c>
       <c r="E46">
-        <v>79598</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" t="s">
-        <v>30</v>
+      <c r="A47">
+        <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>30</v>
+        <v>294</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D47">
-        <v>7387</v>
+        <v>2042</v>
       </c>
       <c r="E47">
-        <v>7387</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>70</v>
+        <v>295</v>
       </c>
       <c r="C48" t="s">
         <v>38</v>
       </c>
       <c r="D48">
-        <v>15240</v>
+        <v>1100</v>
       </c>
       <c r="E48">
-        <v>15240</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>71</v>
+        <v>296</v>
       </c>
       <c r="C49" t="s">
         <v>38</v>
       </c>
       <c r="D49">
-        <v>19630</v>
+        <v>420</v>
       </c>
       <c r="E49">
-        <v>19630</v>
+        <v>420</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>72</v>
+        <v>297</v>
       </c>
       <c r="C50" t="s">
         <v>38</v>
       </c>
       <c r="D50">
-        <v>1309</v>
+        <v>696</v>
       </c>
       <c r="E50">
-        <v>1309</v>
-[...18 lines deleted...]
-    </row>
+        <v>696</v>
+      </c>
+    </row>
+    <row r="51"/>
     <row r="52">
       <c r="A52">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B52" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D52">
-        <v>18744</v>
+        <v>3469</v>
       </c>
       <c r="E52">
-        <v>18744</v>
+        <v>3469</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53">
-        <v>6</v>
+      <c r="A53" t="s">
+        <v>30</v>
       </c>
       <c r="B53" t="s">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D53">
-        <v>619</v>
+        <v>1181</v>
       </c>
       <c r="E53">
-        <v>619</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>76</v>
+        <v>298</v>
       </c>
       <c r="C54" t="s">
         <v>38</v>
       </c>
       <c r="D54">
-        <v>496</v>
+        <v>1117</v>
       </c>
       <c r="E54">
-        <v>496</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B55" t="s">
-        <v>77</v>
+        <v>299</v>
       </c>
       <c r="C55" t="s">
         <v>38</v>
       </c>
       <c r="D55">
-        <v>315</v>
+        <v>427</v>
       </c>
       <c r="E55">
-        <v>315</v>
-[...2 lines deleted...]
-    <row r="56"/>
+        <v>427</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>3</v>
+      </c>
+      <c r="B56" t="s">
+        <v>300</v>
+      </c>
+      <c r="C56" t="s">
+        <v>38</v>
+      </c>
+      <c r="D56">
+        <v>345</v>
+      </c>
+      <c r="E56">
+        <v>345</v>
+      </c>
+    </row>
     <row r="57">
       <c r="A57">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B57" t="s">
-        <v>11</v>
+        <v>301</v>
       </c>
       <c r="C57" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D57">
-        <v>3369</v>
+        <v>220</v>
       </c>
       <c r="E57">
-        <v>3369</v>
+        <v>220</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" t="s">
-        <v>30</v>
+      <c r="A58">
+        <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>30</v>
+        <v>302</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D58">
-        <v>1167</v>
+        <v>179</v>
       </c>
       <c r="E58">
-        <v>1167</v>
-[...18 lines deleted...]
-    </row>
+        <v>179</v>
+      </c>
+    </row>
+    <row r="59"/>
     <row r="60">
       <c r="A60">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B60" t="s">
-        <v>79</v>
+        <v>12</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D60">
-        <v>394</v>
+        <v>4600</v>
       </c>
       <c r="E60">
-        <v>394</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="61">
-      <c r="A61">
-        <v>3</v>
+      <c r="A61" t="s">
+        <v>30</v>
       </c>
       <c r="B61" t="s">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D61">
-        <v>325</v>
+        <v>1349</v>
       </c>
       <c r="E61">
-        <v>325</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B62" t="s">
-        <v>81</v>
+        <v>303</v>
       </c>
       <c r="C62" t="s">
         <v>38</v>
       </c>
       <c r="D62">
-        <v>153</v>
+        <v>1048</v>
       </c>
       <c r="E62">
-        <v>153</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B63" t="s">
-        <v>82</v>
+        <v>304</v>
       </c>
       <c r="C63" t="s">
         <v>38</v>
       </c>
       <c r="D63">
-        <v>57</v>
+        <v>638</v>
       </c>
       <c r="E63">
-        <v>57</v>
+        <v>638</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B64" t="s">
-        <v>83</v>
+        <v>305</v>
       </c>
       <c r="C64" t="s">
         <v>38</v>
       </c>
       <c r="D64">
-        <v>133</v>
+        <v>324</v>
       </c>
       <c r="E64">
-        <v>133</v>
-[...2 lines deleted...]
-    <row r="65"/>
+        <v>324</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>4</v>
+      </c>
+      <c r="B65" t="s">
+        <v>306</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>432</v>
+      </c>
+      <c r="E65">
+        <v>432</v>
+      </c>
+    </row>
     <row r="66">
       <c r="A66">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B66" t="s">
-        <v>12</v>
+        <v>307</v>
       </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D66">
-        <v>2941</v>
+        <v>395</v>
       </c>
       <c r="E66">
-        <v>2941</v>
+        <v>395</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" t="s">
-        <v>30</v>
+      <c r="A67">
+        <v>6</v>
       </c>
       <c r="B67" t="s">
-        <v>30</v>
+        <v>308</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D67">
-        <v>1427</v>
+        <v>414</v>
       </c>
       <c r="E67">
-        <v>1427</v>
-[...18 lines deleted...]
-    </row>
+        <v>414</v>
+      </c>
+    </row>
+    <row r="68"/>
     <row r="69">
       <c r="A69">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B69" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D69">
-        <v>370</v>
+        <v>58530</v>
       </c>
       <c r="E69">
-        <v>370</v>
+        <v>58530</v>
       </c>
     </row>
     <row r="70">
-      <c r="A70">
-        <v>3</v>
+      <c r="A70" t="s">
+        <v>30</v>
       </c>
       <c r="B70" t="s">
-        <v>86</v>
+        <v>30</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D70">
-        <v>167</v>
+        <v>14567</v>
       </c>
       <c r="E70">
-        <v>167</v>
+        <v>14567</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B71" t="s">
-        <v>87</v>
+        <v>309</v>
       </c>
       <c r="C71" t="s">
         <v>38</v>
       </c>
       <c r="D71">
-        <v>159</v>
+        <v>7836</v>
       </c>
       <c r="E71">
-        <v>159</v>
-[...2 lines deleted...]
-    <row r="72"/>
+        <v>7836</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>2</v>
+      </c>
+      <c r="B72" t="s">
+        <v>310</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>22921</v>
+      </c>
+      <c r="E72">
+        <v>22921</v>
+      </c>
+    </row>
     <row r="73">
       <c r="A73">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B73" t="s">
-        <v>13</v>
+        <v>311</v>
       </c>
       <c r="C73" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D73">
-        <v>39378</v>
+        <v>1941</v>
       </c>
       <c r="E73">
-        <v>39378</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="74">
-      <c r="A74" t="s">
-        <v>30</v>
+      <c r="A74">
+        <v>4</v>
       </c>
       <c r="B74" t="s">
-        <v>30</v>
+        <v>312</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D74">
-        <v>5557</v>
+        <v>7222</v>
       </c>
       <c r="E74">
-        <v>5557</v>
+        <v>7222</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B75" t="s">
-        <v>88</v>
+        <v>313</v>
       </c>
       <c r="C75" t="s">
         <v>38</v>
       </c>
       <c r="D75">
-        <v>4662</v>
+        <v>942</v>
       </c>
       <c r="E75">
-        <v>4662</v>
+        <v>942</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B76" t="s">
-        <v>89</v>
+        <v>314</v>
       </c>
       <c r="C76" t="s">
         <v>38</v>
       </c>
       <c r="D76">
-        <v>9973</v>
+        <v>1168</v>
       </c>
       <c r="E76">
-        <v>9973</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B77" t="s">
-        <v>90</v>
+        <v>315</v>
       </c>
       <c r="C77" t="s">
         <v>38</v>
       </c>
       <c r="D77">
-        <v>2408</v>
+        <v>1933</v>
       </c>
       <c r="E77">
-        <v>2408</v>
-[...18 lines deleted...]
-    </row>
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="78"/>
     <row r="79">
       <c r="A79">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B79" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D79">
-        <v>657</v>
+        <v>3180</v>
       </c>
       <c r="E79">
-        <v>657</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="80">
-      <c r="A80">
-        <v>6</v>
+      <c r="A80" t="s">
+        <v>30</v>
       </c>
       <c r="B80" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D80">
-        <v>691</v>
+        <v>544</v>
       </c>
       <c r="E80">
-        <v>691</v>
+        <v>544</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B81" t="s">
-        <v>94</v>
+        <v>316</v>
       </c>
       <c r="C81" t="s">
         <v>38</v>
       </c>
       <c r="D81">
-        <v>798</v>
+        <v>398</v>
       </c>
       <c r="E81">
-        <v>798</v>
+        <v>398</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>95</v>
+        <v>317</v>
       </c>
       <c r="C82" t="s">
         <v>38</v>
       </c>
       <c r="D82">
-        <v>13659</v>
+        <v>1853</v>
       </c>
       <c r="E82">
-        <v>13659</v>
-[...2 lines deleted...]
-    <row r="83"/>
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>3</v>
+      </c>
+      <c r="B83" t="s">
+        <v>318</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>105</v>
+      </c>
+      <c r="E83">
+        <v>105</v>
+      </c>
+    </row>
     <row r="84">
       <c r="A84">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B84" t="s">
-        <v>14</v>
+        <v>319</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D84">
-        <v>5396</v>
+        <v>114</v>
       </c>
       <c r="E84">
-        <v>5396</v>
+        <v>114</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85" t="s">
-        <v>30</v>
+      <c r="A85">
+        <v>5</v>
       </c>
       <c r="B85" t="s">
-        <v>30</v>
+        <v>320</v>
       </c>
       <c r="C85" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D85">
-        <v>1173</v>
+        <v>106</v>
       </c>
       <c r="E85">
-        <v>1173</v>
+        <v>106</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B86" t="s">
-        <v>96</v>
+        <v>321</v>
       </c>
       <c r="C86" t="s">
         <v>38</v>
       </c>
       <c r="D86">
-        <v>3647</v>
+        <v>18</v>
       </c>
       <c r="E86">
-        <v>3647</v>
+        <v>18</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B87" t="s">
-        <v>97</v>
+        <v>322</v>
       </c>
       <c r="C87" t="s">
         <v>38</v>
       </c>
       <c r="D87">
-        <v>209</v>
+        <v>42</v>
       </c>
       <c r="E87">
-        <v>209</v>
-[...18 lines deleted...]
-    </row>
+        <v>42</v>
+      </c>
+    </row>
+    <row r="88"/>
     <row r="89">
       <c r="A89">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B89" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D89">
-        <v>53</v>
+        <v>1999</v>
       </c>
       <c r="E89">
-        <v>53</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="90">
-      <c r="A90">
-        <v>5</v>
+      <c r="A90" t="s">
+        <v>30</v>
       </c>
       <c r="B90" t="s">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D90">
-        <v>62</v>
+        <v>373</v>
       </c>
       <c r="E90">
-        <v>62</v>
+        <v>373</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B91" t="s">
-        <v>101</v>
+        <v>323</v>
       </c>
       <c r="C91" t="s">
         <v>38</v>
       </c>
       <c r="D91">
-        <v>30</v>
+        <v>564</v>
       </c>
       <c r="E91">
-        <v>30</v>
+        <v>564</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B92" t="s">
-        <v>102</v>
+        <v>324</v>
       </c>
       <c r="C92" t="s">
         <v>38</v>
       </c>
       <c r="D92">
-        <v>141</v>
+        <v>283</v>
       </c>
       <c r="E92">
-        <v>141</v>
-[...2 lines deleted...]
-    <row r="93"/>
+        <v>283</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>3</v>
+      </c>
+      <c r="B93" t="s">
+        <v>325</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93">
+        <v>167</v>
+      </c>
+      <c r="E93">
+        <v>167</v>
+      </c>
+    </row>
     <row r="94">
       <c r="A94">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B94" t="s">
-        <v>15</v>
+        <v>326</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D94">
-        <v>5086</v>
+        <v>122</v>
       </c>
       <c r="E94">
-        <v>5086</v>
+        <v>122</v>
       </c>
     </row>
     <row r="95">
-      <c r="A95" t="s">
-        <v>30</v>
+      <c r="A95">
+        <v>5</v>
       </c>
       <c r="B95" t="s">
-        <v>30</v>
+        <v>327</v>
       </c>
       <c r="C95" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D95">
-        <v>1598</v>
+        <v>239</v>
       </c>
       <c r="E95">
-        <v>1598</v>
+        <v>239</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B96" t="s">
-        <v>103</v>
+        <v>328</v>
       </c>
       <c r="C96" t="s">
         <v>38</v>
       </c>
       <c r="D96">
-        <v>1825</v>
+        <v>151</v>
       </c>
       <c r="E96">
-        <v>1825</v>
+        <v>151</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B97" t="s">
-        <v>104</v>
+        <v>329</v>
       </c>
       <c r="C97" t="s">
         <v>38</v>
       </c>
       <c r="D97">
-        <v>374</v>
+        <v>100</v>
       </c>
       <c r="E97">
-        <v>374</v>
-[...18 lines deleted...]
-    </row>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="98"/>
     <row r="99">
       <c r="A99">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B99" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="C99" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D99">
-        <v>357</v>
+        <v>2095</v>
       </c>
       <c r="E99">
-        <v>357</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="100">
-      <c r="A100">
-        <v>5</v>
+      <c r="A100" t="s">
+        <v>30</v>
       </c>
       <c r="B100" t="s">
-        <v>107</v>
+        <v>30</v>
       </c>
       <c r="C100" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D100">
-        <v>138</v>
+        <v>508</v>
       </c>
       <c r="E100">
-        <v>138</v>
+        <v>508</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B101" t="s">
-        <v>108</v>
+        <v>330</v>
       </c>
       <c r="C101" t="s">
         <v>38</v>
       </c>
       <c r="D101">
-        <v>173</v>
+        <v>634</v>
       </c>
       <c r="E101">
-        <v>173</v>
+        <v>634</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B102" t="s">
-        <v>109</v>
+        <v>331</v>
       </c>
       <c r="C102" t="s">
         <v>38</v>
       </c>
       <c r="D102">
-        <v>178</v>
+        <v>432</v>
       </c>
       <c r="E102">
-        <v>178</v>
+        <v>432</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B103" t="s">
-        <v>110</v>
+        <v>332</v>
       </c>
       <c r="C103" t="s">
         <v>38</v>
       </c>
       <c r="D103">
-        <v>83</v>
+        <v>309</v>
       </c>
       <c r="E103">
-        <v>83</v>
-[...10 lines deleted...]
-      <c r="C105" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>4</v>
+      </c>
+      <c r="B104" t="s">
+        <v>333</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>212</v>
+      </c>
+      <c r="E104">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="105"/>
+    <row r="106">
+      <c r="A106">
+        <v>12</v>
+      </c>
+      <c r="B106" t="s">
+        <v>17</v>
+      </c>
+      <c r="C106" t="s">
         <v>35</v>
       </c>
-      <c r="D105">
-[...13 lines deleted...]
-      <c r="C106" t="s">
+      <c r="D106">
+        <v>43654</v>
+      </c>
+      <c r="E106">
+        <v>43654</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>30</v>
+      </c>
+      <c r="B107" t="s">
+        <v>30</v>
+      </c>
+      <c r="C107" t="s">
         <v>36</v>
       </c>
-      <c r="D106">
-[...15 lines deleted...]
-      </c>
       <c r="D107">
-        <v>332</v>
+        <v>4393</v>
       </c>
       <c r="E107">
-        <v>332</v>
+        <v>4393</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B108" t="s">
-        <v>112</v>
+        <v>334</v>
       </c>
       <c r="C108" t="s">
         <v>38</v>
       </c>
       <c r="D108">
-        <v>104</v>
+        <v>23879</v>
       </c>
       <c r="E108">
-        <v>104</v>
+        <v>23879</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
+        <v>2</v>
+      </c>
+      <c r="B109" t="s">
+        <v>335</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>4015</v>
+      </c>
+      <c r="E109">
+        <v>4015</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
         <v>3</v>
       </c>
-      <c r="B109" t="s">
-[...12 lines deleted...]
-    <row r="110"/>
+      <c r="B110" t="s">
+        <v>336</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>1132</v>
+      </c>
+      <c r="E110">
+        <v>1132</v>
+      </c>
+    </row>
     <row r="111">
       <c r="A111">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B111" t="s">
-        <v>17</v>
+        <v>337</v>
       </c>
       <c r="C111" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D111">
-        <v>15953</v>
+        <v>1109</v>
       </c>
       <c r="E111">
-        <v>15953</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="112">
-      <c r="A112" t="s">
-        <v>30</v>
+      <c r="A112">
+        <v>5</v>
       </c>
       <c r="B112" t="s">
-        <v>30</v>
+        <v>338</v>
       </c>
       <c r="C112" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D112">
-        <v>2380</v>
+        <v>381</v>
       </c>
       <c r="E112">
-        <v>2380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B113" t="s">
-        <v>114</v>
+        <v>339</v>
       </c>
       <c r="C113" t="s">
         <v>38</v>
       </c>
       <c r="D113">
-        <v>3329</v>
+        <v>341</v>
       </c>
       <c r="E113">
-        <v>3329</v>
+        <v>341</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B114" t="s">
-        <v>115</v>
+        <v>340</v>
       </c>
       <c r="C114" t="s">
         <v>38</v>
       </c>
       <c r="D114">
-        <v>2742</v>
+        <v>8404</v>
       </c>
       <c r="E114">
-        <v>2742</v>
-[...18 lines deleted...]
-    </row>
+        <v>8404</v>
+      </c>
+    </row>
+    <row r="115"/>
     <row r="116">
       <c r="A116">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B116" t="s">
-        <v>117</v>
+        <v>18</v>
       </c>
       <c r="C116" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D116">
-        <v>1069</v>
+        <v>2754</v>
       </c>
       <c r="E116">
-        <v>1069</v>
+        <v>2754</v>
       </c>
     </row>
     <row r="117">
-      <c r="A117">
-        <v>5</v>
+      <c r="A117" t="s">
+        <v>30</v>
       </c>
       <c r="B117" t="s">
-        <v>118</v>
+        <v>30</v>
       </c>
       <c r="C117" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D117">
-        <v>1104</v>
+        <v>522</v>
       </c>
       <c r="E117">
-        <v>1104</v>
+        <v>522</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B118" t="s">
-        <v>119</v>
+        <v>341</v>
       </c>
       <c r="C118" t="s">
         <v>38</v>
       </c>
       <c r="D118">
-        <v>4012</v>
+        <v>602</v>
       </c>
       <c r="E118">
-        <v>4012</v>
+        <v>602</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B119" t="s">
-        <v>120</v>
+        <v>342</v>
       </c>
       <c r="C119" t="s">
         <v>38</v>
       </c>
       <c r="D119">
-        <v>168</v>
+        <v>382</v>
       </c>
       <c r="E119">
-        <v>168</v>
+        <v>382</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B120" t="s">
-        <v>121</v>
+        <v>343</v>
       </c>
       <c r="C120" t="s">
         <v>38</v>
       </c>
       <c r="D120">
-        <v>804</v>
+        <v>436</v>
       </c>
       <c r="E120">
-        <v>804</v>
-[...2 lines deleted...]
-    <row r="121"/>
+        <v>436</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>4</v>
+      </c>
+      <c r="B121" t="s">
+        <v>344</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>437</v>
+      </c>
+      <c r="E121">
+        <v>437</v>
+      </c>
+    </row>
     <row r="122">
       <c r="A122">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="B122" t="s">
-        <v>18</v>
+        <v>345</v>
       </c>
       <c r="C122" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D122">
-        <v>554</v>
+        <v>218</v>
       </c>
       <c r="E122">
-        <v>554</v>
+        <v>218</v>
       </c>
     </row>
     <row r="123">
-      <c r="A123" t="s">
-        <v>30</v>
+      <c r="A123">
+        <v>6</v>
       </c>
       <c r="B123" t="s">
-        <v>30</v>
+        <v>346</v>
       </c>
       <c r="C123" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D123">
-        <v>234</v>
+        <v>58</v>
       </c>
       <c r="E123">
-        <v>234</v>
+        <v>58</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B124" t="s">
-        <v>122</v>
+        <v>347</v>
       </c>
       <c r="C124" t="s">
         <v>38</v>
       </c>
       <c r="D124">
-        <v>201</v>
+        <v>99</v>
       </c>
       <c r="E124">
-        <v>201</v>
-[...18 lines deleted...]
-    </row>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="125"/>
     <row r="126">
       <c r="A126">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="B126" t="s">
-        <v>124</v>
+        <v>19</v>
       </c>
       <c r="C126" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D126">
-        <v>35</v>
+        <v>49020</v>
       </c>
       <c r="E126">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="127"/>
+        <v>49020</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>30</v>
+      </c>
+      <c r="B127" t="s">
+        <v>30</v>
+      </c>
+      <c r="C127" t="s">
+        <v>36</v>
+      </c>
+      <c r="D127">
+        <v>5604</v>
+      </c>
+      <c r="E127">
+        <v>5604</v>
+      </c>
+    </row>
     <row r="128">
       <c r="A128">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B128" t="s">
-        <v>19</v>
+        <v>348</v>
       </c>
       <c r="C128" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D128">
-        <v>51731</v>
+        <v>3199</v>
       </c>
       <c r="E128">
-        <v>51731</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="129">
-      <c r="A129" t="s">
-        <v>30</v>
+      <c r="A129">
+        <v>2</v>
       </c>
       <c r="B129" t="s">
-        <v>30</v>
+        <v>349</v>
       </c>
       <c r="C129" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D129">
-        <v>6018</v>
+        <v>23251</v>
       </c>
       <c r="E129">
-        <v>6018</v>
+        <v>23251</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B130" t="s">
-        <v>125</v>
+        <v>350</v>
       </c>
       <c r="C130" t="s">
         <v>38</v>
       </c>
       <c r="D130">
-        <v>25212</v>
+        <v>1159</v>
       </c>
       <c r="E130">
-        <v>25212</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B131" t="s">
-        <v>126</v>
+        <v>351</v>
       </c>
       <c r="C131" t="s">
         <v>38</v>
       </c>
       <c r="D131">
-        <v>12692</v>
+        <v>1155</v>
       </c>
       <c r="E131">
-        <v>12692</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B132" t="s">
-        <v>127</v>
+        <v>352</v>
       </c>
       <c r="C132" t="s">
         <v>38</v>
       </c>
       <c r="D132">
-        <v>891</v>
+        <v>654</v>
       </c>
       <c r="E132">
-        <v>891</v>
+        <v>654</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B133" t="s">
-        <v>128</v>
+        <v>353</v>
       </c>
       <c r="C133" t="s">
         <v>38</v>
       </c>
       <c r="D133">
-        <v>1501</v>
+        <v>665</v>
       </c>
       <c r="E133">
-        <v>1501</v>
+        <v>665</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B134" t="s">
-        <v>129</v>
+        <v>354</v>
       </c>
       <c r="C134" t="s">
         <v>38</v>
       </c>
       <c r="D134">
-        <v>483</v>
+        <v>13333</v>
       </c>
       <c r="E134">
-        <v>483</v>
-[...18 lines deleted...]
-    </row>
+        <v>13333</v>
+      </c>
+    </row>
+    <row r="135"/>
     <row r="136">
       <c r="A136">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B136" t="s">
-        <v>131</v>
+        <v>20</v>
       </c>
       <c r="C136" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D136">
-        <v>283</v>
+        <v>13621</v>
       </c>
       <c r="E136">
-        <v>283</v>
+        <v>13621</v>
       </c>
     </row>
     <row r="137">
-      <c r="A137">
-        <v>8</v>
+      <c r="A137" t="s">
+        <v>30</v>
       </c>
       <c r="B137" t="s">
-        <v>132</v>
+        <v>30</v>
       </c>
       <c r="C137" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D137">
-        <v>268</v>
+        <v>4830</v>
       </c>
       <c r="E137">
-        <v>268</v>
-[...2 lines deleted...]
-    <row r="138"/>
+        <v>4830</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>1</v>
+      </c>
+      <c r="B138" t="s">
+        <v>355</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>2435</v>
+      </c>
+      <c r="E138">
+        <v>2435</v>
+      </c>
+    </row>
     <row r="139">
       <c r="A139">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="B139" t="s">
-        <v>20</v>
+        <v>356</v>
       </c>
       <c r="C139" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D139">
-        <v>3350</v>
+        <v>1787</v>
       </c>
       <c r="E139">
-        <v>3350</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="140">
-      <c r="A140" t="s">
-        <v>30</v>
+      <c r="A140">
+        <v>3</v>
       </c>
       <c r="B140" t="s">
-        <v>30</v>
+        <v>357</v>
       </c>
       <c r="C140" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D140">
-        <v>1294</v>
+        <v>2130</v>
       </c>
       <c r="E140">
-        <v>1294</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B141" t="s">
-        <v>133</v>
+        <v>358</v>
       </c>
       <c r="C141" t="s">
         <v>38</v>
       </c>
       <c r="D141">
-        <v>1144</v>
+        <v>1165</v>
       </c>
       <c r="E141">
-        <v>1144</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B142" t="s">
-        <v>134</v>
+        <v>359</v>
       </c>
       <c r="C142" t="s">
         <v>38</v>
       </c>
       <c r="D142">
-        <v>711</v>
+        <v>643</v>
       </c>
       <c r="E142">
-        <v>711</v>
+        <v>643</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B143" t="s">
-        <v>135</v>
+        <v>360</v>
       </c>
       <c r="C143" t="s">
         <v>38</v>
       </c>
       <c r="D143">
-        <v>201</v>
+        <v>631</v>
       </c>
       <c r="E143">
-        <v>201</v>
+        <v>631</v>
       </c>
     </row>
     <row r="144"/>
     <row r="145">
       <c r="A145">
         <v>16</v>
       </c>
       <c r="B145" t="s">
         <v>21</v>
       </c>
       <c r="C145" t="s">
         <v>35</v>
       </c>
       <c r="D145">
-        <v>6784</v>
+        <v>7392</v>
       </c>
       <c r="E145">
-        <v>6784</v>
+        <v>7392</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>30</v>
       </c>
       <c r="B146" t="s">
         <v>30</v>
       </c>
       <c r="C146" t="s">
         <v>36</v>
       </c>
       <c r="D146">
-        <v>1284</v>
+        <v>1541</v>
       </c>
       <c r="E146">
-        <v>1284</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1</v>
       </c>
       <c r="B147" t="s">
-        <v>136</v>
+        <v>361</v>
       </c>
       <c r="C147" t="s">
         <v>38</v>
       </c>
       <c r="D147">
-        <v>4167</v>
+        <v>1187</v>
       </c>
       <c r="E147">
-        <v>4167</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>2</v>
       </c>
       <c r="B148" t="s">
-        <v>137</v>
+        <v>362</v>
       </c>
       <c r="C148" t="s">
         <v>38</v>
       </c>
       <c r="D148">
-        <v>395</v>
+        <v>503</v>
       </c>
       <c r="E148">
-        <v>395</v>
+        <v>503</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>3</v>
       </c>
       <c r="B149" t="s">
-        <v>138</v>
+        <v>363</v>
       </c>
       <c r="C149" t="s">
         <v>38</v>
       </c>
       <c r="D149">
-        <v>365</v>
+        <v>269</v>
       </c>
       <c r="E149">
-        <v>365</v>
+        <v>269</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>4</v>
       </c>
       <c r="B150" t="s">
-        <v>139</v>
+        <v>364</v>
       </c>
       <c r="C150" t="s">
         <v>38</v>
       </c>
       <c r="D150">
-        <v>103</v>
+        <v>860</v>
       </c>
       <c r="E150">
-        <v>103</v>
+        <v>860</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>5</v>
       </c>
       <c r="B151" t="s">
-        <v>140</v>
+        <v>365</v>
       </c>
       <c r="C151" t="s">
         <v>38</v>
       </c>
       <c r="D151">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="E151">
-        <v>228</v>
+        <v>225</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>6</v>
       </c>
       <c r="B152" t="s">
-        <v>141</v>
+        <v>366</v>
       </c>
       <c r="C152" t="s">
         <v>38</v>
       </c>
       <c r="D152">
-        <v>242</v>
+        <v>116</v>
       </c>
       <c r="E152">
-        <v>242</v>
-[...4 lines deleted...]
-      <c r="A154">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>7</v>
+      </c>
+      <c r="B153" t="s">
+        <v>367</v>
+      </c>
+      <c r="C153" t="s">
+        <v>38</v>
+      </c>
+      <c r="D153">
+        <v>2691</v>
+      </c>
+      <c r="E153">
+        <v>2691</v>
+      </c>
+    </row>
+    <row r="154"/>
+    <row r="155">
+      <c r="A155">
         <v>17</v>
       </c>
-      <c r="B154" t="s">
+      <c r="B155" t="s">
         <v>22</v>
       </c>
-      <c r="C154" t="s">
+      <c r="C155" t="s">
         <v>35</v>
       </c>
-      <c r="D154">
-[...13 lines deleted...]
-      <c r="C155" t="s">
+      <c r="D155">
+        <v>10453</v>
+      </c>
+      <c r="E155">
+        <v>10453</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="s">
+        <v>30</v>
+      </c>
+      <c r="B156" t="s">
+        <v>30</v>
+      </c>
+      <c r="C156" t="s">
         <v>36</v>
       </c>
-      <c r="D155">
-[...15 lines deleted...]
-      </c>
       <c r="D156">
-        <v>1055</v>
+        <v>1278</v>
       </c>
       <c r="E156">
-        <v>1055</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B157" t="s">
-        <v>143</v>
+        <v>368</v>
       </c>
       <c r="C157" t="s">
         <v>38</v>
       </c>
       <c r="D157">
-        <v>254</v>
+        <v>1084</v>
       </c>
       <c r="E157">
-        <v>254</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B158" t="s">
-        <v>144</v>
+        <v>369</v>
       </c>
       <c r="C158" t="s">
         <v>38</v>
       </c>
       <c r="D158">
-        <v>692</v>
+        <v>2713</v>
       </c>
       <c r="E158">
-        <v>692</v>
+        <v>2713</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B159" t="s">
-        <v>145</v>
+        <v>370</v>
       </c>
       <c r="C159" t="s">
         <v>38</v>
       </c>
       <c r="D159">
-        <v>114</v>
+        <v>1333</v>
       </c>
       <c r="E159">
-        <v>114</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B160" t="s">
-        <v>146</v>
+        <v>371</v>
       </c>
       <c r="C160" t="s">
         <v>38</v>
       </c>
       <c r="D160">
-        <v>130</v>
+        <v>433</v>
       </c>
       <c r="E160">
-        <v>130</v>
+        <v>433</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B161" t="s">
-        <v>147</v>
+        <v>372</v>
       </c>
       <c r="C161" t="s">
         <v>38</v>
       </c>
       <c r="D161">
-        <v>116</v>
+        <v>152</v>
       </c>
       <c r="E161">
-        <v>116</v>
+        <v>152</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
+        <v>6</v>
+      </c>
+      <c r="B162" t="s">
+        <v>373</v>
+      </c>
+      <c r="C162" t="s">
+        <v>38</v>
+      </c>
+      <c r="D162">
+        <v>305</v>
+      </c>
+      <c r="E162">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
         <v>7</v>
       </c>
-      <c r="B162" t="s">
-[...14 lines deleted...]
-      <c r="A164">
+      <c r="B163" t="s">
+        <v>374</v>
+      </c>
+      <c r="C163" t="s">
+        <v>38</v>
+      </c>
+      <c r="D163">
+        <v>3155</v>
+      </c>
+      <c r="E163">
+        <v>3155</v>
+      </c>
+    </row>
+    <row r="164"/>
+    <row r="165">
+      <c r="A165">
         <v>24</v>
       </c>
-      <c r="B164" t="s">
+      <c r="B165" t="s">
         <v>23</v>
       </c>
-      <c r="C164" t="s">
+      <c r="C165" t="s">
         <v>35</v>
       </c>
-      <c r="D164">
-[...13 lines deleted...]
-      <c r="C165" t="s">
+      <c r="D165">
+        <v>3892</v>
+      </c>
+      <c r="E165">
+        <v>3892</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s">
+        <v>30</v>
+      </c>
+      <c r="B166" t="s">
+        <v>30</v>
+      </c>
+      <c r="C166" t="s">
         <v>36</v>
       </c>
-      <c r="D165">
-[...15 lines deleted...]
-      </c>
       <c r="D166">
-        <v>239</v>
+        <v>1179</v>
       </c>
       <c r="E166">
-        <v>239</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B167" t="s">
-        <v>150</v>
+        <v>375</v>
       </c>
       <c r="C167" t="s">
         <v>38</v>
       </c>
       <c r="D167">
-        <v>47</v>
+        <v>1443</v>
       </c>
       <c r="E167">
-        <v>47</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B168" t="s">
-        <v>151</v>
+        <v>376</v>
       </c>
       <c r="C168" t="s">
         <v>38</v>
       </c>
       <c r="D168">
-        <v>116</v>
+        <v>286</v>
       </c>
       <c r="E168">
-        <v>116</v>
+        <v>286</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B169" t="s">
-        <v>152</v>
+        <v>377</v>
       </c>
       <c r="C169" t="s">
         <v>38</v>
       </c>
       <c r="D169">
-        <v>80</v>
+        <v>304</v>
       </c>
       <c r="E169">
-        <v>80</v>
+        <v>304</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B170" t="s">
-        <v>153</v>
+        <v>378</v>
       </c>
       <c r="C170" t="s">
         <v>38</v>
       </c>
       <c r="D170">
-        <v>64</v>
+        <v>262</v>
       </c>
       <c r="E170">
-        <v>64</v>
+        <v>262</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B171" t="s">
-        <v>154</v>
+        <v>379</v>
       </c>
       <c r="C171" t="s">
         <v>38</v>
       </c>
       <c r="D171">
-        <v>88</v>
+        <v>211</v>
       </c>
       <c r="E171">
-        <v>88</v>
+        <v>211</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B172" t="s">
-        <v>155</v>
+        <v>380</v>
       </c>
       <c r="C172" t="s">
         <v>38</v>
       </c>
       <c r="D172">
-        <v>67</v>
+        <v>207</v>
       </c>
       <c r="E172">
-        <v>67</v>
+        <v>207</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -25025,60 +31299,60 @@
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>156</v>
+        <v>381</v>
       </c>
       <c r="D2" t="s">
-        <v>157</v>
+        <v>382</v>
       </c>
       <c r="E2" t="s">
-        <v>158</v>
+        <v>383</v>
       </c>
       <c r="F2" t="s">
-        <v>159</v>
+        <v>384</v>
       </c>
       <c r="G2">
         <v>13545</v>
       </c>
       <c r="H2">
         <v>83960</v>
       </c>
       <c r="I2">
         <v>17622</v>
       </c>
       <c r="J2">
         <v>21594</v>
       </c>
       <c r="K2">
         <v>17287</v>
       </c>
       <c r="L2">
         <v>703</v>
       </c>
       <c r="M2">
         <v>4171</v>
       </c>
       <c r="N2">
         <v>11916</v>
       </c>
@@ -25102,60 +31376,60 @@
       </c>
       <c r="U2">
         <v>509</v>
       </c>
       <c r="V2">
         <v>3086</v>
       </c>
       <c r="W2">
         <v>16931</v>
       </c>
       <c r="X2">
         <v>544</v>
       </c>
       <c r="Y2">
         <v>242706</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
-        <v>156</v>
+        <v>381</v>
       </c>
       <c r="D3" t="s">
-        <v>157</v>
+        <v>382</v>
       </c>
       <c r="E3" t="s">
-        <v>160</v>
+        <v>385</v>
       </c>
       <c r="F3" t="s">
-        <v>161</v>
+        <v>386</v>
       </c>
       <c r="G3">
         <v>59694</v>
       </c>
       <c r="H3">
         <v>40752</v>
       </c>
       <c r="I3">
         <v>77890</v>
       </c>
       <c r="J3">
         <v>44312</v>
       </c>
       <c r="K3">
         <v>30793</v>
       </c>
       <c r="L3">
         <v>1032</v>
       </c>
       <c r="M3">
         <v>4001</v>
       </c>
       <c r="N3">
         <v>40238</v>
       </c>
@@ -25240,72 +31514,72 @@
         <v>1537</v>
       </c>
       <c r="T4">
         <v>88918</v>
       </c>
       <c r="U4">
         <v>1831</v>
       </c>
       <c r="V4">
         <v>4953</v>
       </c>
       <c r="W4">
         <v>27554</v>
       </c>
       <c r="X4">
         <v>1696</v>
       </c>
       <c r="Y4">
         <v>690176</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>159</v>
+        <v>384</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>161</v>
+        <v>386</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
@@ -25331,271 +31605,271 @@
     <row r="3">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3">
         <v>1936</v>
       </c>
       <c r="E3">
         <v>7977</v>
       </c>
       <c r="F3">
         <v>9913</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>162</v>
+        <v>387</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4">
         <v>1079</v>
       </c>
       <c r="E4">
         <v>12883</v>
       </c>
       <c r="F4">
         <v>13962</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>163</v>
+        <v>388</v>
       </c>
       <c r="C5" t="s">
         <v>38</v>
       </c>
       <c r="D5">
         <v>577</v>
       </c>
       <c r="E5">
         <v>24713</v>
       </c>
       <c r="F5">
         <v>25290</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>164</v>
+        <v>389</v>
       </c>
       <c r="C6" t="s">
         <v>38</v>
       </c>
       <c r="D6">
         <v>187</v>
       </c>
       <c r="E6">
         <v>867</v>
       </c>
       <c r="F6">
         <v>1054</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>165</v>
+        <v>390</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7">
         <v>1423</v>
       </c>
       <c r="E7">
         <v>792</v>
       </c>
       <c r="F7">
         <v>2215</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>166</v>
+        <v>391</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8">
         <v>118</v>
       </c>
       <c r="E8">
         <v>752</v>
       </c>
       <c r="F8">
         <v>870</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>167</v>
+        <v>392</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9">
         <v>262</v>
       </c>
       <c r="E9">
         <v>3424</v>
       </c>
       <c r="F9">
         <v>3686</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>168</v>
+        <v>393</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10">
         <v>6153</v>
       </c>
       <c r="E10">
         <v>1608</v>
       </c>
       <c r="F10">
         <v>7761</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>169</v>
+        <v>394</v>
       </c>
       <c r="C11" t="s">
         <v>38</v>
       </c>
       <c r="D11">
         <v>109</v>
       </c>
       <c r="E11">
         <v>4468</v>
       </c>
       <c r="F11">
         <v>4577</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>170</v>
+        <v>395</v>
       </c>
       <c r="C12" t="s">
         <v>38</v>
       </c>
       <c r="D12">
         <v>154</v>
       </c>
       <c r="E12">
         <v>198</v>
       </c>
       <c r="F12">
         <v>352</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>171</v>
+        <v>396</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
       <c r="D13">
         <v>888</v>
       </c>
       <c r="E13">
         <v>156</v>
       </c>
       <c r="F13">
         <v>1044</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>172</v>
+        <v>397</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14">
         <v>38</v>
       </c>
       <c r="E14">
         <v>172</v>
       </c>
       <c r="F14">
         <v>210</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>173</v>
+        <v>398</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
         <v>621</v>
       </c>
       <c r="E15">
         <v>1684</v>
       </c>
       <c r="F15">
         <v>2305</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
         <v>7</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
@@ -25612,271 +31886,271 @@
     <row r="18">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18" t="s">
         <v>30</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
         <v>6478</v>
       </c>
       <c r="E18">
         <v>11221</v>
       </c>
       <c r="F18">
         <v>17699</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>174</v>
+        <v>399</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
         <v>10747</v>
       </c>
       <c r="E19">
         <v>12894</v>
       </c>
       <c r="F19">
         <v>23641</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>175</v>
+        <v>400</v>
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20">
         <v>8565</v>
       </c>
       <c r="E20">
         <v>3160</v>
       </c>
       <c r="F20">
         <v>11725</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>3</v>
       </c>
       <c r="B21" t="s">
-        <v>176</v>
+        <v>401</v>
       </c>
       <c r="C21" t="s">
         <v>38</v>
       </c>
       <c r="D21">
         <v>6960</v>
       </c>
       <c r="E21">
         <v>4224</v>
       </c>
       <c r="F21">
         <v>11184</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>177</v>
+        <v>402</v>
       </c>
       <c r="C22" t="s">
         <v>38</v>
       </c>
       <c r="D22">
         <v>12220</v>
       </c>
       <c r="E22">
         <v>3432</v>
       </c>
       <c r="F22">
         <v>15652</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>5</v>
       </c>
       <c r="B23" t="s">
-        <v>178</v>
+        <v>403</v>
       </c>
       <c r="C23" t="s">
         <v>38</v>
       </c>
       <c r="D23">
         <v>663</v>
       </c>
       <c r="E23">
         <v>949</v>
       </c>
       <c r="F23">
         <v>1612</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>6</v>
       </c>
       <c r="B24" t="s">
-        <v>179</v>
+        <v>404</v>
       </c>
       <c r="C24" t="s">
         <v>38</v>
       </c>
       <c r="D24">
         <v>432</v>
       </c>
       <c r="E24">
         <v>647</v>
       </c>
       <c r="F24">
         <v>1079</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>7</v>
       </c>
       <c r="B25" t="s">
-        <v>180</v>
+        <v>405</v>
       </c>
       <c r="C25" t="s">
         <v>38</v>
       </c>
       <c r="D25">
         <v>4247</v>
       </c>
       <c r="E25">
         <v>964</v>
       </c>
       <c r="F25">
         <v>5211</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>8</v>
       </c>
       <c r="B26" t="s">
-        <v>181</v>
+        <v>406</v>
       </c>
       <c r="C26" t="s">
         <v>38</v>
       </c>
       <c r="D26">
         <v>499</v>
       </c>
       <c r="E26">
         <v>583</v>
       </c>
       <c r="F26">
         <v>1082</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>9</v>
       </c>
       <c r="B27" t="s">
-        <v>182</v>
+        <v>407</v>
       </c>
       <c r="C27" t="s">
         <v>38</v>
       </c>
       <c r="D27">
         <v>14214</v>
       </c>
       <c r="E27">
         <v>898</v>
       </c>
       <c r="F27">
         <v>15112</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>10</v>
       </c>
       <c r="B28" t="s">
-        <v>183</v>
+        <v>408</v>
       </c>
       <c r="C28" t="s">
         <v>38</v>
       </c>
       <c r="D28">
         <v>368</v>
       </c>
       <c r="E28">
         <v>623</v>
       </c>
       <c r="F28">
         <v>991</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>11</v>
       </c>
       <c r="B29" t="s">
-        <v>184</v>
+        <v>409</v>
       </c>
       <c r="C29" t="s">
         <v>38</v>
       </c>
       <c r="D29">
         <v>215</v>
       </c>
       <c r="E29">
         <v>124</v>
       </c>
       <c r="F29">
         <v>339</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>12</v>
       </c>
       <c r="B30" t="s">
-        <v>185</v>
+        <v>410</v>
       </c>
       <c r="C30" t="s">
         <v>38</v>
       </c>
       <c r="D30">
         <v>18352</v>
       </c>
       <c r="E30">
         <v>1033</v>
       </c>
       <c r="F30">
         <v>19385</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>8</v>
       </c>
       <c r="C32" t="s">
         <v>35</v>
       </c>
@@ -25893,271 +32167,271 @@
     <row r="33">
       <c r="A33" t="s">
         <v>30</v>
       </c>
       <c r="B33" t="s">
         <v>30</v>
       </c>
       <c r="C33" t="s">
         <v>36</v>
       </c>
       <c r="D33">
         <v>2631</v>
       </c>
       <c r="E33">
         <v>10180</v>
       </c>
       <c r="F33">
         <v>12811</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>186</v>
+        <v>411</v>
       </c>
       <c r="C34" t="s">
         <v>38</v>
       </c>
       <c r="D34">
         <v>9976</v>
       </c>
       <c r="E34">
         <v>19676</v>
       </c>
       <c r="F34">
         <v>29652</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>187</v>
+        <v>412</v>
       </c>
       <c r="C35" t="s">
         <v>38</v>
       </c>
       <c r="D35">
         <v>1328</v>
       </c>
       <c r="E35">
         <v>25242</v>
       </c>
       <c r="F35">
         <v>26570</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>188</v>
+        <v>413</v>
       </c>
       <c r="C36" t="s">
         <v>38</v>
       </c>
       <c r="D36">
         <v>2245</v>
       </c>
       <c r="E36">
         <v>19182</v>
       </c>
       <c r="F36">
         <v>21427</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>189</v>
+        <v>414</v>
       </c>
       <c r="C37" t="s">
         <v>38</v>
       </c>
       <c r="D37">
         <v>257</v>
       </c>
       <c r="E37">
         <v>797</v>
       </c>
       <c r="F37">
         <v>1054</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>190</v>
+        <v>415</v>
       </c>
       <c r="C38" t="s">
         <v>38</v>
       </c>
       <c r="D38">
         <v>224</v>
       </c>
       <c r="E38">
         <v>902</v>
       </c>
       <c r="F38">
         <v>1126</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>191</v>
+        <v>416</v>
       </c>
       <c r="C39" t="s">
         <v>38</v>
       </c>
       <c r="D39">
         <v>249</v>
       </c>
       <c r="E39">
         <v>416</v>
       </c>
       <c r="F39">
         <v>665</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>192</v>
+        <v>417</v>
       </c>
       <c r="C40" t="s">
         <v>38</v>
       </c>
       <c r="D40">
         <v>156</v>
       </c>
       <c r="E40">
         <v>417</v>
       </c>
       <c r="F40">
         <v>573</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>8</v>
       </c>
       <c r="B41" t="s">
-        <v>193</v>
+        <v>418</v>
       </c>
       <c r="C41" t="s">
         <v>38</v>
       </c>
       <c r="D41">
         <v>138</v>
       </c>
       <c r="E41">
         <v>304</v>
       </c>
       <c r="F41">
         <v>442</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>9</v>
       </c>
       <c r="B42" t="s">
-        <v>194</v>
+        <v>419</v>
       </c>
       <c r="C42" t="s">
         <v>38</v>
       </c>
       <c r="D42">
         <v>100</v>
       </c>
       <c r="E42">
         <v>176</v>
       </c>
       <c r="F42">
         <v>276</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>10</v>
       </c>
       <c r="B43" t="s">
-        <v>195</v>
+        <v>420</v>
       </c>
       <c r="C43" t="s">
         <v>38</v>
       </c>
       <c r="D43">
         <v>107</v>
       </c>
       <c r="E43">
         <v>237</v>
       </c>
       <c r="F43">
         <v>344</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>11</v>
       </c>
       <c r="B44" t="s">
-        <v>196</v>
+        <v>421</v>
       </c>
       <c r="C44" t="s">
         <v>38</v>
       </c>
       <c r="D44">
         <v>66</v>
       </c>
       <c r="E44">
         <v>170</v>
       </c>
       <c r="F44">
         <v>236</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>12</v>
       </c>
       <c r="B45" t="s">
-        <v>197</v>
+        <v>422</v>
       </c>
       <c r="C45" t="s">
         <v>38</v>
       </c>
       <c r="D45">
         <v>145</v>
       </c>
       <c r="E45">
         <v>191</v>
       </c>
       <c r="F45">
         <v>336</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>35</v>
       </c>
@@ -26174,271 +32448,271 @@
     <row r="48">
       <c r="A48" t="s">
         <v>30</v>
       </c>
       <c r="B48" t="s">
         <v>30</v>
       </c>
       <c r="C48" t="s">
         <v>36</v>
       </c>
       <c r="D48">
         <v>2275</v>
       </c>
       <c r="E48">
         <v>5581</v>
       </c>
       <c r="F48">
         <v>7856</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>198</v>
+        <v>423</v>
       </c>
       <c r="C49" t="s">
         <v>38</v>
       </c>
       <c r="D49">
         <v>3539</v>
       </c>
       <c r="E49">
         <v>3899</v>
       </c>
       <c r="F49">
         <v>7438</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>199</v>
+        <v>424</v>
       </c>
       <c r="C50" t="s">
         <v>38</v>
       </c>
       <c r="D50">
         <v>3214</v>
       </c>
       <c r="E50">
         <v>11696</v>
       </c>
       <c r="F50">
         <v>14910</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>200</v>
+        <v>425</v>
       </c>
       <c r="C51" t="s">
         <v>38</v>
       </c>
       <c r="D51">
         <v>332</v>
       </c>
       <c r="E51">
         <v>757</v>
       </c>
       <c r="F51">
         <v>1089</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>201</v>
+        <v>426</v>
       </c>
       <c r="C52" t="s">
         <v>38</v>
       </c>
       <c r="D52">
         <v>9217</v>
       </c>
       <c r="E52">
         <v>3912</v>
       </c>
       <c r="F52">
         <v>13129</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>5</v>
       </c>
       <c r="B53" t="s">
-        <v>202</v>
+        <v>427</v>
       </c>
       <c r="C53" t="s">
         <v>38</v>
       </c>
       <c r="D53">
         <v>1942</v>
       </c>
       <c r="E53">
         <v>14825</v>
       </c>
       <c r="F53">
         <v>16767</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>6</v>
       </c>
       <c r="B54" t="s">
-        <v>203</v>
+        <v>428</v>
       </c>
       <c r="C54" t="s">
         <v>38</v>
       </c>
       <c r="D54">
         <v>277</v>
       </c>
       <c r="E54">
         <v>473</v>
       </c>
       <c r="F54">
         <v>750</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>7</v>
       </c>
       <c r="B55" t="s">
-        <v>204</v>
+        <v>429</v>
       </c>
       <c r="C55" t="s">
         <v>38</v>
       </c>
       <c r="D55">
         <v>244</v>
       </c>
       <c r="E55">
         <v>303</v>
       </c>
       <c r="F55">
         <v>547</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>8</v>
       </c>
       <c r="B56" t="s">
-        <v>205</v>
+        <v>430</v>
       </c>
       <c r="C56" t="s">
         <v>38</v>
       </c>
       <c r="D56">
         <v>259</v>
       </c>
       <c r="E56">
         <v>2126</v>
       </c>
       <c r="F56">
         <v>2385</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>9</v>
       </c>
       <c r="B57" t="s">
-        <v>206</v>
+        <v>431</v>
       </c>
       <c r="C57" t="s">
         <v>38</v>
       </c>
       <c r="D57">
         <v>106</v>
       </c>
       <c r="E57">
         <v>213</v>
       </c>
       <c r="F57">
         <v>319</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>10</v>
       </c>
       <c r="B58" t="s">
-        <v>207</v>
+        <v>432</v>
       </c>
       <c r="C58" t="s">
         <v>38</v>
       </c>
       <c r="D58">
         <v>62</v>
       </c>
       <c r="E58">
         <v>186</v>
       </c>
       <c r="F58">
         <v>248</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>11</v>
       </c>
       <c r="B59" t="s">
-        <v>208</v>
+        <v>433</v>
       </c>
       <c r="C59" t="s">
         <v>38</v>
       </c>
       <c r="D59">
         <v>60</v>
       </c>
       <c r="E59">
         <v>243</v>
       </c>
       <c r="F59">
         <v>303</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>12</v>
       </c>
       <c r="B60" t="s">
-        <v>209</v>
+        <v>434</v>
       </c>
       <c r="C60" t="s">
         <v>38</v>
       </c>
       <c r="D60">
         <v>67</v>
       </c>
       <c r="E60">
         <v>98</v>
       </c>
       <c r="F60">
         <v>165</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>5</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>35</v>
       </c>
@@ -26455,271 +32729,271 @@
     <row r="63">
       <c r="A63" t="s">
         <v>30</v>
       </c>
       <c r="B63" t="s">
         <v>30</v>
       </c>
       <c r="C63" t="s">
         <v>36</v>
       </c>
       <c r="D63">
         <v>1891</v>
       </c>
       <c r="E63">
         <v>3389</v>
       </c>
       <c r="F63">
         <v>5280</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>210</v>
+        <v>435</v>
       </c>
       <c r="C64" t="s">
         <v>38</v>
       </c>
       <c r="D64">
         <v>2989</v>
       </c>
       <c r="E64">
         <v>17006</v>
       </c>
       <c r="F64">
         <v>19995</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>211</v>
+        <v>436</v>
       </c>
       <c r="C65" t="s">
         <v>38</v>
       </c>
       <c r="D65">
         <v>436</v>
       </c>
       <c r="E65">
         <v>1040</v>
       </c>
       <c r="F65">
         <v>1476</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>212</v>
+        <v>437</v>
       </c>
       <c r="C66" t="s">
         <v>38</v>
       </c>
       <c r="D66">
         <v>179</v>
       </c>
       <c r="E66">
         <v>432</v>
       </c>
       <c r="F66">
         <v>611</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>213</v>
+        <v>438</v>
       </c>
       <c r="C67" t="s">
         <v>38</v>
       </c>
       <c r="D67">
         <v>204</v>
       </c>
       <c r="E67">
         <v>447</v>
       </c>
       <c r="F67">
         <v>651</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>214</v>
+        <v>439</v>
       </c>
       <c r="C68" t="s">
         <v>38</v>
       </c>
       <c r="D68">
         <v>10632</v>
       </c>
       <c r="E68">
         <v>7645</v>
       </c>
       <c r="F68">
         <v>18277</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>215</v>
+        <v>440</v>
       </c>
       <c r="C69" t="s">
         <v>38</v>
       </c>
       <c r="D69">
         <v>144</v>
       </c>
       <c r="E69">
         <v>183</v>
       </c>
       <c r="F69">
         <v>327</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>216</v>
+        <v>441</v>
       </c>
       <c r="C70" t="s">
         <v>38</v>
       </c>
       <c r="D70">
         <v>174</v>
       </c>
       <c r="E70">
         <v>163</v>
       </c>
       <c r="F70">
         <v>337</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>8</v>
       </c>
       <c r="B71" t="s">
-        <v>217</v>
+        <v>442</v>
       </c>
       <c r="C71" t="s">
         <v>38</v>
       </c>
       <c r="D71">
         <v>249</v>
       </c>
       <c r="E71">
         <v>146</v>
       </c>
       <c r="F71">
         <v>395</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>9</v>
       </c>
       <c r="B72" t="s">
-        <v>218</v>
+        <v>443</v>
       </c>
       <c r="C72" t="s">
         <v>38</v>
       </c>
       <c r="D72">
         <v>89</v>
       </c>
       <c r="E72">
         <v>87</v>
       </c>
       <c r="F72">
         <v>176</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>10</v>
       </c>
       <c r="B73" t="s">
-        <v>219</v>
+        <v>444</v>
       </c>
       <c r="C73" t="s">
         <v>38</v>
       </c>
       <c r="D73">
         <v>110</v>
       </c>
       <c r="E73">
         <v>41</v>
       </c>
       <c r="F73">
         <v>151</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>11</v>
       </c>
       <c r="B74" t="s">
-        <v>220</v>
+        <v>445</v>
       </c>
       <c r="C74" t="s">
         <v>38</v>
       </c>
       <c r="D74">
         <v>67</v>
       </c>
       <c r="E74">
         <v>93</v>
       </c>
       <c r="F74">
         <v>160</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>12</v>
       </c>
       <c r="B75" t="s">
-        <v>221</v>
+        <v>446</v>
       </c>
       <c r="C75" t="s">
         <v>38</v>
       </c>
       <c r="D75">
         <v>123</v>
       </c>
       <c r="E75">
         <v>121</v>
       </c>
       <c r="F75">
         <v>244</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>6</v>
       </c>
       <c r="B77" t="s">
         <v>11</v>
       </c>
       <c r="C77" t="s">
         <v>35</v>
       </c>
@@ -26736,51 +33010,51 @@
     <row r="78">
       <c r="A78" t="s">
         <v>30</v>
       </c>
       <c r="B78" t="s">
         <v>30</v>
       </c>
       <c r="C78" t="s">
         <v>36</v>
       </c>
       <c r="D78">
         <v>429</v>
       </c>
       <c r="E78">
         <v>618</v>
       </c>
       <c r="F78">
         <v>1047</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>222</v>
+        <v>447</v>
       </c>
       <c r="C79" t="s">
         <v>38</v>
       </c>
       <c r="D79">
         <v>274</v>
       </c>
       <c r="E79">
         <v>414</v>
       </c>
       <c r="F79">
         <v>688</v>
       </c>
     </row>
     <row r="80"/>
     <row r="81">
       <c r="A81">
         <v>7</v>
       </c>
       <c r="B81" t="s">
         <v>12</v>
       </c>
       <c r="C81" t="s">
         <v>35</v>
       </c>
@@ -26797,111 +33071,111 @@
     <row r="82">
       <c r="A82" t="s">
         <v>30</v>
       </c>
       <c r="B82" t="s">
         <v>30</v>
       </c>
       <c r="C82" t="s">
         <v>36</v>
       </c>
       <c r="D82">
         <v>853</v>
       </c>
       <c r="E82">
         <v>1135</v>
       </c>
       <c r="F82">
         <v>1988</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>223</v>
+        <v>448</v>
       </c>
       <c r="C83" t="s">
         <v>38</v>
       </c>
       <c r="D83">
         <v>587</v>
       </c>
       <c r="E83">
         <v>1422</v>
       </c>
       <c r="F83">
         <v>2009</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>224</v>
+        <v>449</v>
       </c>
       <c r="C84" t="s">
         <v>38</v>
       </c>
       <c r="D84">
         <v>2528</v>
       </c>
       <c r="E84">
         <v>1089</v>
       </c>
       <c r="F84">
         <v>3617</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>3</v>
       </c>
       <c r="B85" t="s">
-        <v>225</v>
+        <v>450</v>
       </c>
       <c r="C85" t="s">
         <v>38</v>
       </c>
       <c r="D85">
         <v>52</v>
       </c>
       <c r="E85">
         <v>128</v>
       </c>
       <c r="F85">
         <v>180</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>4</v>
       </c>
       <c r="B86" t="s">
-        <v>226</v>
+        <v>451</v>
       </c>
       <c r="C86" t="s">
         <v>38</v>
       </c>
       <c r="D86">
         <v>151</v>
       </c>
       <c r="E86">
         <v>227</v>
       </c>
       <c r="F86">
         <v>378</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
         <v>8</v>
       </c>
       <c r="B88" t="s">
         <v>13</v>
       </c>
       <c r="C88" t="s">
         <v>35</v>
       </c>
@@ -26918,271 +33192,271 @@
     <row r="89">
       <c r="A89" t="s">
         <v>30</v>
       </c>
       <c r="B89" t="s">
         <v>30</v>
       </c>
       <c r="C89" t="s">
         <v>36</v>
       </c>
       <c r="D89">
         <v>1672</v>
       </c>
       <c r="E89">
         <v>3036</v>
       </c>
       <c r="F89">
         <v>4708</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>227</v>
+        <v>452</v>
       </c>
       <c r="C90" t="s">
         <v>38</v>
       </c>
       <c r="D90">
         <v>2670</v>
       </c>
       <c r="E90">
         <v>1549</v>
       </c>
       <c r="F90">
         <v>4219</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>228</v>
+        <v>453</v>
       </c>
       <c r="C91" t="s">
         <v>38</v>
       </c>
       <c r="D91">
         <v>582</v>
       </c>
       <c r="E91">
         <v>15301</v>
       </c>
       <c r="F91">
         <v>15883</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>229</v>
+        <v>454</v>
       </c>
       <c r="C92" t="s">
         <v>38</v>
       </c>
       <c r="D92">
         <v>165</v>
       </c>
       <c r="E92">
         <v>736</v>
       </c>
       <c r="F92">
         <v>901</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>230</v>
+        <v>455</v>
       </c>
       <c r="C93" t="s">
         <v>38</v>
       </c>
       <c r="D93">
         <v>1591</v>
       </c>
       <c r="E93">
         <v>331</v>
       </c>
       <c r="F93">
         <v>1922</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>231</v>
+        <v>456</v>
       </c>
       <c r="C94" t="s">
         <v>38</v>
       </c>
       <c r="D94">
         <v>358</v>
       </c>
       <c r="E94">
         <v>1954</v>
       </c>
       <c r="F94">
         <v>2312</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>6</v>
       </c>
       <c r="B95" t="s">
-        <v>232</v>
+        <v>457</v>
       </c>
       <c r="C95" t="s">
         <v>38</v>
       </c>
       <c r="D95">
         <v>134</v>
       </c>
       <c r="E95">
         <v>398</v>
       </c>
       <c r="F95">
         <v>532</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>7</v>
       </c>
       <c r="B96" t="s">
-        <v>233</v>
+        <v>458</v>
       </c>
       <c r="C96" t="s">
         <v>38</v>
       </c>
       <c r="D96">
         <v>154</v>
       </c>
       <c r="E96">
         <v>257</v>
       </c>
       <c r="F96">
         <v>411</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>8</v>
       </c>
       <c r="B97" t="s">
-        <v>234</v>
+        <v>459</v>
       </c>
       <c r="C97" t="s">
         <v>38</v>
       </c>
       <c r="D97">
         <v>2859</v>
       </c>
       <c r="E97">
         <v>8425</v>
       </c>
       <c r="F97">
         <v>11284</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>9</v>
       </c>
       <c r="B98" t="s">
-        <v>235</v>
+        <v>460</v>
       </c>
       <c r="C98" t="s">
         <v>38</v>
       </c>
       <c r="D98">
         <v>116</v>
       </c>
       <c r="E98">
         <v>105</v>
       </c>
       <c r="F98">
         <v>221</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>10</v>
       </c>
       <c r="B99" t="s">
-        <v>236</v>
+        <v>461</v>
       </c>
       <c r="C99" t="s">
         <v>38</v>
       </c>
       <c r="D99">
         <v>73</v>
       </c>
       <c r="E99">
         <v>141</v>
       </c>
       <c r="F99">
         <v>214</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>11</v>
       </c>
       <c r="B100" t="s">
-        <v>237</v>
+        <v>462</v>
       </c>
       <c r="C100" t="s">
         <v>38</v>
       </c>
       <c r="D100">
         <v>31</v>
       </c>
       <c r="E100">
         <v>180</v>
       </c>
       <c r="F100">
         <v>211</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>12</v>
       </c>
       <c r="B101" t="s">
-        <v>238</v>
+        <v>463</v>
       </c>
       <c r="C101" t="s">
         <v>38</v>
       </c>
       <c r="D101">
         <v>1511</v>
       </c>
       <c r="E101">
         <v>7825</v>
       </c>
       <c r="F101">
         <v>9336</v>
       </c>
     </row>
     <row r="102"/>
     <row r="103">
       <c r="A103">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>14</v>
       </c>
       <c r="C103" t="s">
         <v>35</v>
       </c>
@@ -27199,211 +33473,211 @@
     <row r="104">
       <c r="A104" t="s">
         <v>30</v>
       </c>
       <c r="B104" t="s">
         <v>30</v>
       </c>
       <c r="C104" t="s">
         <v>36</v>
       </c>
       <c r="D104">
         <v>391</v>
       </c>
       <c r="E104">
         <v>177</v>
       </c>
       <c r="F104">
         <v>568</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>239</v>
+        <v>464</v>
       </c>
       <c r="C105" t="s">
         <v>38</v>
       </c>
       <c r="D105">
         <v>85</v>
       </c>
       <c r="E105">
         <v>73</v>
       </c>
       <c r="F105">
         <v>158</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2</v>
       </c>
       <c r="B106" t="s">
-        <v>240</v>
+        <v>465</v>
       </c>
       <c r="C106" t="s">
         <v>38</v>
       </c>
       <c r="D106">
         <v>69</v>
       </c>
       <c r="E106">
         <v>126</v>
       </c>
       <c r="F106">
         <v>195</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>3</v>
       </c>
       <c r="B107" t="s">
-        <v>241</v>
+        <v>466</v>
       </c>
       <c r="C107" t="s">
         <v>38</v>
       </c>
       <c r="D107">
         <v>24</v>
       </c>
       <c r="E107">
         <v>17</v>
       </c>
       <c r="F107">
         <v>41</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>4</v>
       </c>
       <c r="B108" t="s">
-        <v>242</v>
+        <v>467</v>
       </c>
       <c r="C108" t="s">
         <v>38</v>
       </c>
       <c r="D108">
         <v>21</v>
       </c>
       <c r="E108">
         <v>23</v>
       </c>
       <c r="F108">
         <v>44</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>5</v>
       </c>
       <c r="B109" t="s">
-        <v>243</v>
+        <v>468</v>
       </c>
       <c r="C109" t="s">
         <v>38</v>
       </c>
       <c r="D109">
         <v>14</v>
       </c>
       <c r="E109">
         <v>20</v>
       </c>
       <c r="F109">
         <v>34</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>6</v>
       </c>
       <c r="B110" t="s">
-        <v>244</v>
+        <v>469</v>
       </c>
       <c r="C110" t="s">
         <v>38</v>
       </c>
       <c r="D110">
         <v>20</v>
       </c>
       <c r="E110">
         <v>29</v>
       </c>
       <c r="F110">
         <v>49</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>7</v>
       </c>
       <c r="B111" t="s">
-        <v>245</v>
+        <v>470</v>
       </c>
       <c r="C111" t="s">
         <v>38</v>
       </c>
       <c r="D111">
         <v>14</v>
       </c>
       <c r="E111">
         <v>9</v>
       </c>
       <c r="F111">
         <v>23</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>8</v>
       </c>
       <c r="B112" t="s">
-        <v>246</v>
+        <v>471</v>
       </c>
       <c r="C112" t="s">
         <v>38</v>
       </c>
       <c r="D112">
         <v>13</v>
       </c>
       <c r="E112">
         <v>17</v>
       </c>
       <c r="F112">
         <v>30</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>9</v>
       </c>
       <c r="B113" t="s">
-        <v>247</v>
+        <v>472</v>
       </c>
       <c r="C113" t="s">
         <v>38</v>
       </c>
       <c r="D113">
         <v>67</v>
       </c>
       <c r="E113">
         <v>24</v>
       </c>
       <c r="F113">
         <v>91</v>
       </c>
     </row>
     <row r="114"/>
     <row r="115">
       <c r="A115">
         <v>10</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
         <v>35</v>
       </c>
@@ -27420,271 +33694,271 @@
     <row r="116">
       <c r="A116" t="s">
         <v>30</v>
       </c>
       <c r="B116" t="s">
         <v>30</v>
       </c>
       <c r="C116" t="s">
         <v>36</v>
       </c>
       <c r="D116">
         <v>757</v>
       </c>
       <c r="E116">
         <v>1900</v>
       </c>
       <c r="F116">
         <v>2657</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1</v>
       </c>
       <c r="B117" t="s">
-        <v>248</v>
+        <v>473</v>
       </c>
       <c r="C117" t="s">
         <v>38</v>
       </c>
       <c r="D117">
         <v>2942</v>
       </c>
       <c r="E117">
         <v>12896</v>
       </c>
       <c r="F117">
         <v>15838</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2</v>
       </c>
       <c r="B118" t="s">
-        <v>249</v>
+        <v>474</v>
       </c>
       <c r="C118" t="s">
         <v>38</v>
       </c>
       <c r="D118">
         <v>265</v>
       </c>
       <c r="E118">
         <v>468</v>
       </c>
       <c r="F118">
         <v>733</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>250</v>
+        <v>475</v>
       </c>
       <c r="C119" t="s">
         <v>38</v>
       </c>
       <c r="D119">
         <v>90</v>
       </c>
       <c r="E119">
         <v>502</v>
       </c>
       <c r="F119">
         <v>592</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>4</v>
       </c>
       <c r="B120" t="s">
-        <v>251</v>
+        <v>476</v>
       </c>
       <c r="C120" t="s">
         <v>38</v>
       </c>
       <c r="D120">
         <v>208</v>
       </c>
       <c r="E120">
         <v>17149</v>
       </c>
       <c r="F120">
         <v>17357</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>5</v>
       </c>
       <c r="B121" t="s">
-        <v>252</v>
+        <v>477</v>
       </c>
       <c r="C121" t="s">
         <v>38</v>
       </c>
       <c r="D121">
         <v>50</v>
       </c>
       <c r="E121">
         <v>226</v>
       </c>
       <c r="F121">
         <v>276</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>6</v>
       </c>
       <c r="B122" t="s">
-        <v>253</v>
+        <v>478</v>
       </c>
       <c r="C122" t="s">
         <v>38</v>
       </c>
       <c r="D122">
         <v>69</v>
       </c>
       <c r="E122">
         <v>153</v>
       </c>
       <c r="F122">
         <v>222</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>7</v>
       </c>
       <c r="B123" t="s">
-        <v>254</v>
+        <v>479</v>
       </c>
       <c r="C123" t="s">
         <v>38</v>
       </c>
       <c r="D123">
         <v>37</v>
       </c>
       <c r="E123">
         <v>102</v>
       </c>
       <c r="F123">
         <v>139</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>8</v>
       </c>
       <c r="B124" t="s">
-        <v>255</v>
+        <v>480</v>
       </c>
       <c r="C124" t="s">
         <v>38</v>
       </c>
       <c r="D124">
         <v>27</v>
       </c>
       <c r="E124">
         <v>90</v>
       </c>
       <c r="F124">
         <v>117</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>9</v>
       </c>
       <c r="B125" t="s">
-        <v>256</v>
+        <v>481</v>
       </c>
       <c r="C125" t="s">
         <v>38</v>
       </c>
       <c r="D125">
         <v>100</v>
       </c>
       <c r="E125">
         <v>61</v>
       </c>
       <c r="F125">
         <v>161</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>10</v>
       </c>
       <c r="B126" t="s">
-        <v>257</v>
+        <v>482</v>
       </c>
       <c r="C126" t="s">
         <v>38</v>
       </c>
       <c r="D126">
         <v>84</v>
       </c>
       <c r="E126">
         <v>197</v>
       </c>
       <c r="F126">
         <v>281</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>11</v>
       </c>
       <c r="B127" t="s">
-        <v>258</v>
+        <v>483</v>
       </c>
       <c r="C127" t="s">
         <v>38</v>
       </c>
       <c r="D127">
         <v>13</v>
       </c>
       <c r="E127">
         <v>45</v>
       </c>
       <c r="F127">
         <v>58</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>12</v>
       </c>
       <c r="B128" t="s">
-        <v>259</v>
+        <v>484</v>
       </c>
       <c r="C128" t="s">
         <v>38</v>
       </c>
       <c r="D128">
         <v>29</v>
       </c>
       <c r="E128">
         <v>38</v>
       </c>
       <c r="F128">
         <v>67</v>
       </c>
     </row>
     <row r="129"/>
     <row r="130">
       <c r="A130">
         <v>11</v>
       </c>
       <c r="B130" t="s">
         <v>16</v>
       </c>
       <c r="C130" t="s">
         <v>35</v>
       </c>
@@ -27701,151 +33975,151 @@
     <row r="131">
       <c r="A131" t="s">
         <v>30</v>
       </c>
       <c r="B131" t="s">
         <v>30</v>
       </c>
       <c r="C131" t="s">
         <v>36</v>
       </c>
       <c r="D131">
         <v>276</v>
       </c>
       <c r="E131">
         <v>502</v>
       </c>
       <c r="F131">
         <v>778</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1</v>
       </c>
       <c r="B132" t="s">
-        <v>260</v>
+        <v>485</v>
       </c>
       <c r="C132" t="s">
         <v>38</v>
       </c>
       <c r="D132">
         <v>169</v>
       </c>
       <c r="E132">
         <v>341</v>
       </c>
       <c r="F132">
         <v>510</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>2</v>
       </c>
       <c r="B133" t="s">
-        <v>261</v>
+        <v>486</v>
       </c>
       <c r="C133" t="s">
         <v>38</v>
       </c>
       <c r="D133">
         <v>127</v>
       </c>
       <c r="E133">
         <v>208</v>
       </c>
       <c r="F133">
         <v>335</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>3</v>
       </c>
       <c r="B134" t="s">
-        <v>262</v>
+        <v>487</v>
       </c>
       <c r="C134" t="s">
         <v>38</v>
       </c>
       <c r="D134">
         <v>58</v>
       </c>
       <c r="E134">
         <v>90</v>
       </c>
       <c r="F134">
         <v>148</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>4</v>
       </c>
       <c r="B135" t="s">
-        <v>263</v>
+        <v>488</v>
       </c>
       <c r="C135" t="s">
         <v>38</v>
       </c>
       <c r="D135">
         <v>42</v>
       </c>
       <c r="E135">
         <v>85</v>
       </c>
       <c r="F135">
         <v>127</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>5</v>
       </c>
       <c r="B136" t="s">
-        <v>264</v>
+        <v>489</v>
       </c>
       <c r="C136" t="s">
         <v>38</v>
       </c>
       <c r="D136">
         <v>23</v>
       </c>
       <c r="E136">
         <v>45</v>
       </c>
       <c r="F136">
         <v>68</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>6</v>
       </c>
       <c r="B137" t="s">
-        <v>265</v>
+        <v>490</v>
       </c>
       <c r="C137" t="s">
         <v>38</v>
       </c>
       <c r="D137">
         <v>39</v>
       </c>
       <c r="E137">
         <v>57</v>
       </c>
       <c r="F137">
         <v>96</v>
       </c>
     </row>
     <row r="138"/>
     <row r="139">
       <c r="A139">
         <v>12</v>
       </c>
       <c r="B139" t="s">
         <v>17</v>
       </c>
       <c r="C139" t="s">
         <v>35</v>
       </c>
@@ -27862,271 +34136,271 @@
     <row r="140">
       <c r="A140" t="s">
         <v>30</v>
       </c>
       <c r="B140" t="s">
         <v>30</v>
       </c>
       <c r="C140" t="s">
         <v>36</v>
       </c>
       <c r="D140">
         <v>1066</v>
       </c>
       <c r="E140">
         <v>4639</v>
       </c>
       <c r="F140">
         <v>5705</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>266</v>
+        <v>491</v>
       </c>
       <c r="C141" t="s">
         <v>38</v>
       </c>
       <c r="D141">
         <v>1552</v>
       </c>
       <c r="E141">
         <v>11664</v>
       </c>
       <c r="F141">
         <v>13216</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>2</v>
       </c>
       <c r="B142" t="s">
-        <v>267</v>
+        <v>492</v>
       </c>
       <c r="C142" t="s">
         <v>38</v>
       </c>
       <c r="D142">
         <v>1052</v>
       </c>
       <c r="E142">
         <v>21693</v>
       </c>
       <c r="F142">
         <v>22745</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>3</v>
       </c>
       <c r="B143" t="s">
-        <v>268</v>
+        <v>493</v>
       </c>
       <c r="C143" t="s">
         <v>38</v>
       </c>
       <c r="D143">
         <v>118</v>
       </c>
       <c r="E143">
         <v>1151</v>
       </c>
       <c r="F143">
         <v>1269</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>4</v>
       </c>
       <c r="B144" t="s">
-        <v>269</v>
+        <v>494</v>
       </c>
       <c r="C144" t="s">
         <v>38</v>
       </c>
       <c r="D144">
         <v>1828</v>
       </c>
       <c r="E144">
         <v>5130</v>
       </c>
       <c r="F144">
         <v>6958</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>5</v>
       </c>
       <c r="B145" t="s">
-        <v>270</v>
+        <v>495</v>
       </c>
       <c r="C145" t="s">
         <v>38</v>
       </c>
       <c r="D145">
         <v>88</v>
       </c>
       <c r="E145">
         <v>412</v>
       </c>
       <c r="F145">
         <v>500</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>6</v>
       </c>
       <c r="B146" t="s">
-        <v>271</v>
+        <v>496</v>
       </c>
       <c r="C146" t="s">
         <v>38</v>
       </c>
       <c r="D146">
         <v>55</v>
       </c>
       <c r="E146">
         <v>181</v>
       </c>
       <c r="F146">
         <v>236</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>7</v>
       </c>
       <c r="B147" t="s">
-        <v>272</v>
+        <v>497</v>
       </c>
       <c r="C147" t="s">
         <v>38</v>
       </c>
       <c r="D147">
         <v>109</v>
       </c>
       <c r="E147">
         <v>425</v>
       </c>
       <c r="F147">
         <v>534</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>8</v>
       </c>
       <c r="B148" t="s">
-        <v>273</v>
+        <v>498</v>
       </c>
       <c r="C148" t="s">
         <v>38</v>
       </c>
       <c r="D148">
         <v>41</v>
       </c>
       <c r="E148">
         <v>122</v>
       </c>
       <c r="F148">
         <v>163</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>9</v>
       </c>
       <c r="B149" t="s">
-        <v>274</v>
+        <v>499</v>
       </c>
       <c r="C149" t="s">
         <v>38</v>
       </c>
       <c r="D149">
         <v>55</v>
       </c>
       <c r="E149">
         <v>111</v>
       </c>
       <c r="F149">
         <v>166</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>10</v>
       </c>
       <c r="B150" t="s">
-        <v>275</v>
+        <v>500</v>
       </c>
       <c r="C150" t="s">
         <v>38</v>
       </c>
       <c r="D150">
         <v>69</v>
       </c>
       <c r="E150">
         <v>274</v>
       </c>
       <c r="F150">
         <v>343</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>11</v>
       </c>
       <c r="B151" t="s">
-        <v>276</v>
+        <v>501</v>
       </c>
       <c r="C151" t="s">
         <v>38</v>
       </c>
       <c r="D151">
         <v>28</v>
       </c>
       <c r="E151">
         <v>78</v>
       </c>
       <c r="F151">
         <v>106</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>12</v>
       </c>
       <c r="B152" t="s">
-        <v>277</v>
+        <v>502</v>
       </c>
       <c r="C152" t="s">
         <v>38</v>
       </c>
       <c r="D152">
         <v>161</v>
       </c>
       <c r="E152">
         <v>282</v>
       </c>
       <c r="F152">
         <v>443</v>
       </c>
     </row>
     <row r="153"/>
     <row r="154">
       <c r="A154">
         <v>13</v>
       </c>
       <c r="B154" t="s">
         <v>18</v>
       </c>
       <c r="C154" t="s">
         <v>35</v>
       </c>
@@ -28143,51 +34417,51 @@
     <row r="155">
       <c r="A155" t="s">
         <v>30</v>
       </c>
       <c r="B155" t="s">
         <v>30</v>
       </c>
       <c r="C155" t="s">
         <v>36</v>
       </c>
       <c r="D155">
         <v>436</v>
       </c>
       <c r="E155">
         <v>358</v>
       </c>
       <c r="F155">
         <v>794</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1</v>
       </c>
       <c r="B156" t="s">
-        <v>278</v>
+        <v>503</v>
       </c>
       <c r="C156" t="s">
         <v>38</v>
       </c>
       <c r="D156">
         <v>482</v>
       </c>
       <c r="E156">
         <v>261</v>
       </c>
       <c r="F156">
         <v>743</v>
       </c>
     </row>
     <row r="157"/>
     <row r="158">
       <c r="A158">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>19</v>
       </c>
       <c r="C158" t="s">
         <v>35</v>
       </c>
@@ -28204,271 +34478,271 @@
     <row r="159">
       <c r="A159" t="s">
         <v>30</v>
       </c>
       <c r="B159" t="s">
         <v>30</v>
       </c>
       <c r="C159" t="s">
         <v>36</v>
       </c>
       <c r="D159">
         <v>1872</v>
       </c>
       <c r="E159">
         <v>4707</v>
       </c>
       <c r="F159">
         <v>6579</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1</v>
       </c>
       <c r="B160" t="s">
-        <v>279</v>
+        <v>504</v>
       </c>
       <c r="C160" t="s">
         <v>38</v>
       </c>
       <c r="D160">
         <v>6640</v>
       </c>
       <c r="E160">
         <v>31550</v>
       </c>
       <c r="F160">
         <v>38190</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>2</v>
       </c>
       <c r="B161" t="s">
-        <v>280</v>
+        <v>505</v>
       </c>
       <c r="C161" t="s">
         <v>38</v>
       </c>
       <c r="D161">
         <v>18657</v>
       </c>
       <c r="E161">
         <v>5804</v>
       </c>
       <c r="F161">
         <v>24461</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>3</v>
       </c>
       <c r="B162" t="s">
-        <v>281</v>
+        <v>506</v>
       </c>
       <c r="C162" t="s">
         <v>38</v>
       </c>
       <c r="D162">
         <v>182</v>
       </c>
       <c r="E162">
         <v>932</v>
       </c>
       <c r="F162">
         <v>1114</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>4</v>
       </c>
       <c r="B163" t="s">
-        <v>282</v>
+        <v>507</v>
       </c>
       <c r="C163" t="s">
         <v>38</v>
       </c>
       <c r="D163">
         <v>133</v>
       </c>
       <c r="E163">
         <v>439</v>
       </c>
       <c r="F163">
         <v>572</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>5</v>
       </c>
       <c r="B164" t="s">
-        <v>283</v>
+        <v>508</v>
       </c>
       <c r="C164" t="s">
         <v>38</v>
       </c>
       <c r="D164">
         <v>111</v>
       </c>
       <c r="E164">
         <v>296</v>
       </c>
       <c r="F164">
         <v>407</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>6</v>
       </c>
       <c r="B165" t="s">
-        <v>284</v>
+        <v>509</v>
       </c>
       <c r="C165" t="s">
         <v>38</v>
       </c>
       <c r="D165">
         <v>66</v>
       </c>
       <c r="E165">
         <v>188</v>
       </c>
       <c r="F165">
         <v>254</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>7</v>
       </c>
       <c r="B166" t="s">
-        <v>285</v>
+        <v>510</v>
       </c>
       <c r="C166" t="s">
         <v>38</v>
       </c>
       <c r="D166">
         <v>90</v>
       </c>
       <c r="E166">
         <v>327</v>
       </c>
       <c r="F166">
         <v>417</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>8</v>
       </c>
       <c r="B167" t="s">
-        <v>286</v>
+        <v>511</v>
       </c>
       <c r="C167" t="s">
         <v>38</v>
       </c>
       <c r="D167">
         <v>101</v>
       </c>
       <c r="E167">
         <v>298</v>
       </c>
       <c r="F167">
         <v>399</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>9</v>
       </c>
       <c r="B168" t="s">
-        <v>287</v>
+        <v>512</v>
       </c>
       <c r="C168" t="s">
         <v>38</v>
       </c>
       <c r="D168">
         <v>125</v>
       </c>
       <c r="E168">
         <v>254</v>
       </c>
       <c r="F168">
         <v>379</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>10</v>
       </c>
       <c r="B169" t="s">
-        <v>288</v>
+        <v>513</v>
       </c>
       <c r="C169" t="s">
         <v>38</v>
       </c>
       <c r="D169">
         <v>102</v>
       </c>
       <c r="E169">
         <v>127</v>
       </c>
       <c r="F169">
         <v>229</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>11</v>
       </c>
       <c r="B170" t="s">
-        <v>289</v>
+        <v>514</v>
       </c>
       <c r="C170" t="s">
         <v>38</v>
       </c>
       <c r="D170">
         <v>9343</v>
       </c>
       <c r="E170">
         <v>6219</v>
       </c>
       <c r="F170">
         <v>15562</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>12</v>
       </c>
       <c r="B171" t="s">
-        <v>290</v>
+        <v>515</v>
       </c>
       <c r="C171" t="s">
         <v>38</v>
       </c>
       <c r="D171">
         <v>153</v>
       </c>
       <c r="E171">
         <v>202</v>
       </c>
       <c r="F171">
         <v>355</v>
       </c>
     </row>
     <row r="172"/>
     <row r="173">
       <c r="A173">
         <v>15</v>
       </c>
       <c r="B173" t="s">
         <v>20</v>
       </c>
       <c r="C173" t="s">
         <v>35</v>
       </c>
@@ -28485,111 +34759,111 @@
     <row r="174">
       <c r="A174" t="s">
         <v>30</v>
       </c>
       <c r="B174" t="s">
         <v>30</v>
       </c>
       <c r="C174" t="s">
         <v>36</v>
       </c>
       <c r="D174">
         <v>224</v>
       </c>
       <c r="E174">
         <v>635</v>
       </c>
       <c r="F174">
         <v>859</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1</v>
       </c>
       <c r="B175" t="s">
-        <v>291</v>
+        <v>516</v>
       </c>
       <c r="C175" t="s">
         <v>38</v>
       </c>
       <c r="D175">
         <v>142</v>
       </c>
       <c r="E175">
         <v>356</v>
       </c>
       <c r="F175">
         <v>498</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>2</v>
       </c>
       <c r="B176" t="s">
-        <v>292</v>
+        <v>517</v>
       </c>
       <c r="C176" t="s">
         <v>38</v>
       </c>
       <c r="D176">
         <v>94</v>
       </c>
       <c r="E176">
         <v>169</v>
       </c>
       <c r="F176">
         <v>263</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>3</v>
       </c>
       <c r="B177" t="s">
-        <v>293</v>
+        <v>518</v>
       </c>
       <c r="C177" t="s">
         <v>38</v>
       </c>
       <c r="D177">
         <v>24</v>
       </c>
       <c r="E177">
         <v>58</v>
       </c>
       <c r="F177">
         <v>82</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>4</v>
       </c>
       <c r="B178" t="s">
-        <v>294</v>
+        <v>519</v>
       </c>
       <c r="C178" t="s">
         <v>38</v>
       </c>
       <c r="D178">
         <v>25</v>
       </c>
       <c r="E178">
         <v>104</v>
       </c>
       <c r="F178">
         <v>129</v>
       </c>
     </row>
     <row r="179"/>
     <row r="180">
       <c r="A180">
         <v>16</v>
       </c>
       <c r="B180" t="s">
         <v>21</v>
       </c>
       <c r="C180" t="s">
         <v>35</v>
       </c>
@@ -28606,191 +34880,191 @@
     <row r="181">
       <c r="A181" t="s">
         <v>30</v>
       </c>
       <c r="B181" t="s">
         <v>30</v>
       </c>
       <c r="C181" t="s">
         <v>36</v>
       </c>
       <c r="D181">
         <v>406</v>
       </c>
       <c r="E181">
         <v>428</v>
       </c>
       <c r="F181">
         <v>834</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1</v>
       </c>
       <c r="B182" t="s">
-        <v>295</v>
+        <v>520</v>
       </c>
       <c r="C182" t="s">
         <v>38</v>
       </c>
       <c r="D182">
         <v>469</v>
       </c>
       <c r="E182">
         <v>277</v>
       </c>
       <c r="F182">
         <v>746</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>2</v>
       </c>
       <c r="B183" t="s">
-        <v>296</v>
+        <v>521</v>
       </c>
       <c r="C183" t="s">
         <v>38</v>
       </c>
       <c r="D183">
         <v>1925</v>
       </c>
       <c r="E183">
         <v>844</v>
       </c>
       <c r="F183">
         <v>2769</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>3</v>
       </c>
       <c r="B184" t="s">
-        <v>297</v>
+        <v>522</v>
       </c>
       <c r="C184" t="s">
         <v>38</v>
       </c>
       <c r="D184">
         <v>61</v>
       </c>
       <c r="E184">
         <v>103</v>
       </c>
       <c r="F184">
         <v>164</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>4</v>
       </c>
       <c r="B185" t="s">
-        <v>298</v>
+        <v>523</v>
       </c>
       <c r="C185" t="s">
         <v>38</v>
       </c>
       <c r="D185">
         <v>36</v>
       </c>
       <c r="E185">
         <v>49</v>
       </c>
       <c r="F185">
         <v>85</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>5</v>
       </c>
       <c r="B186" t="s">
-        <v>299</v>
+        <v>524</v>
       </c>
       <c r="C186" t="s">
         <v>38</v>
       </c>
       <c r="D186">
         <v>71</v>
       </c>
       <c r="E186">
         <v>48</v>
       </c>
       <c r="F186">
         <v>119</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>6</v>
       </c>
       <c r="B187" t="s">
-        <v>300</v>
+        <v>525</v>
       </c>
       <c r="C187" t="s">
         <v>38</v>
       </c>
       <c r="D187">
         <v>64</v>
       </c>
       <c r="E187">
         <v>46</v>
       </c>
       <c r="F187">
         <v>110</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>7</v>
       </c>
       <c r="B188" t="s">
-        <v>301</v>
+        <v>526</v>
       </c>
       <c r="C188" t="s">
         <v>38</v>
       </c>
       <c r="D188">
         <v>19</v>
       </c>
       <c r="E188">
         <v>24</v>
       </c>
       <c r="F188">
         <v>43</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>8</v>
       </c>
       <c r="B189" t="s">
-        <v>302</v>
+        <v>527</v>
       </c>
       <c r="C189" t="s">
         <v>38</v>
       </c>
       <c r="D189">
         <v>35</v>
       </c>
       <c r="E189">
         <v>48</v>
       </c>
       <c r="F189">
         <v>83</v>
       </c>
     </row>
     <row r="190"/>
     <row r="191">
       <c r="A191">
         <v>17</v>
       </c>
       <c r="B191" t="s">
         <v>22</v>
       </c>
       <c r="C191" t="s">
         <v>35</v>
       </c>
@@ -28807,231 +35081,231 @@
     <row r="192">
       <c r="A192" t="s">
         <v>30</v>
       </c>
       <c r="B192" t="s">
         <v>30</v>
       </c>
       <c r="C192" t="s">
         <v>36</v>
       </c>
       <c r="D192">
         <v>938</v>
       </c>
       <c r="E192">
         <v>769</v>
       </c>
       <c r="F192">
         <v>1707</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1</v>
       </c>
       <c r="B193" t="s">
-        <v>303</v>
+        <v>528</v>
       </c>
       <c r="C193" t="s">
         <v>38</v>
       </c>
       <c r="D193">
         <v>4482</v>
       </c>
       <c r="E193">
         <v>1886</v>
       </c>
       <c r="F193">
         <v>6368</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>2</v>
       </c>
       <c r="B194" t="s">
-        <v>304</v>
+        <v>529</v>
       </c>
       <c r="C194" t="s">
         <v>38</v>
       </c>
       <c r="D194">
         <v>911</v>
       </c>
       <c r="E194">
         <v>5989</v>
       </c>
       <c r="F194">
         <v>6900</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>3</v>
       </c>
       <c r="B195" t="s">
-        <v>305</v>
+        <v>530</v>
       </c>
       <c r="C195" t="s">
         <v>38</v>
       </c>
       <c r="D195">
         <v>855</v>
       </c>
       <c r="E195">
         <v>225</v>
       </c>
       <c r="F195">
         <v>1080</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>4</v>
       </c>
       <c r="B196" t="s">
-        <v>306</v>
+        <v>531</v>
       </c>
       <c r="C196" t="s">
         <v>38</v>
       </c>
       <c r="D196">
         <v>65</v>
       </c>
       <c r="E196">
         <v>172</v>
       </c>
       <c r="F196">
         <v>237</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>5</v>
       </c>
       <c r="B197" t="s">
-        <v>307</v>
+        <v>532</v>
       </c>
       <c r="C197" t="s">
         <v>38</v>
       </c>
       <c r="D197">
         <v>109</v>
       </c>
       <c r="E197">
         <v>99</v>
       </c>
       <c r="F197">
         <v>208</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>6</v>
       </c>
       <c r="B198" t="s">
-        <v>308</v>
+        <v>533</v>
       </c>
       <c r="C198" t="s">
         <v>38</v>
       </c>
       <c r="D198">
         <v>33</v>
       </c>
       <c r="E198">
         <v>44</v>
       </c>
       <c r="F198">
         <v>77</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>7</v>
       </c>
       <c r="B199" t="s">
-        <v>309</v>
+        <v>534</v>
       </c>
       <c r="C199" t="s">
         <v>38</v>
       </c>
       <c r="D199">
         <v>74</v>
       </c>
       <c r="E199">
         <v>43</v>
       </c>
       <c r="F199">
         <v>117</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>8</v>
       </c>
       <c r="B200" t="s">
-        <v>310</v>
+        <v>535</v>
       </c>
       <c r="C200" t="s">
         <v>38</v>
       </c>
       <c r="D200">
         <v>245</v>
       </c>
       <c r="E200">
         <v>50</v>
       </c>
       <c r="F200">
         <v>295</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>9</v>
       </c>
       <c r="B201" t="s">
-        <v>311</v>
+        <v>536</v>
       </c>
       <c r="C201" t="s">
         <v>38</v>
       </c>
       <c r="D201">
         <v>62</v>
       </c>
       <c r="E201">
         <v>88</v>
       </c>
       <c r="F201">
         <v>150</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>10</v>
       </c>
       <c r="B202" t="s">
-        <v>312</v>
+        <v>537</v>
       </c>
       <c r="C202" t="s">
         <v>38</v>
       </c>
       <c r="D202">
         <v>9157</v>
       </c>
       <c r="E202">
         <v>1258</v>
       </c>
       <c r="F202">
         <v>10415</v>
       </c>
     </row>
     <row r="203"/>
     <row r="204">
       <c r="A204">
         <v>24</v>
       </c>
       <c r="B204" t="s">
         <v>23</v>
       </c>
       <c r="C204" t="s">
         <v>35</v>
       </c>
@@ -29048,6392 +35322,118 @@
     <row r="205">
       <c r="A205" t="s">
         <v>30</v>
       </c>
       <c r="B205" t="s">
         <v>30</v>
       </c>
       <c r="C205" t="s">
         <v>36</v>
       </c>
       <c r="D205">
         <v>231</v>
       </c>
       <c r="E205">
         <v>223</v>
       </c>
       <c r="F205">
         <v>454</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1</v>
       </c>
       <c r="B206" t="s">
-        <v>313</v>
+        <v>538</v>
       </c>
       <c r="C206" t="s">
         <v>38</v>
       </c>
       <c r="D206">
         <v>170</v>
       </c>
       <c r="E206">
         <v>215</v>
       </c>
       <c r="F206">
         <v>385</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>2</v>
       </c>
       <c r="B207" t="s">
-        <v>314</v>
+        <v>539</v>
       </c>
       <c r="C207" t="s">
         <v>38</v>
       </c>
       <c r="D207">
         <v>57</v>
       </c>
       <c r="E207">
         <v>601</v>
       </c>
       <c r="F207">
         <v>658</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>3</v>
       </c>
       <c r="B208" t="s">
-        <v>315</v>
+        <v>540</v>
       </c>
       <c r="C208" t="s">
         <v>38</v>
       </c>
       <c r="D208">
         <v>48</v>
       </c>
       <c r="E208">
         <v>39</v>
       </c>
       <c r="F208">
         <v>87</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>4</v>
       </c>
       <c r="B209" t="s">
-        <v>316</v>
+        <v>541</v>
       </c>
       <c r="C209" t="s">
         <v>38</v>
       </c>
       <c r="D209">
         <v>38</v>
       </c>
       <c r="E209">
         <v>74</v>
       </c>
       <c r="F209">
         <v>112</v>
-      </c>
-[...6272 lines deleted...]
-        <v>253</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>