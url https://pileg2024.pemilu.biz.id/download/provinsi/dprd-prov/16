--- v2 (2026-06-09)
+++ v3 (2026-08-07)
@@ -24,68 +24,68 @@
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="SUMATERA SELATAN 1 - Partai" sheetId="2" r:id="rId4"/>
     <sheet name="SUMATERA SELATAN 1 - Caleg" sheetId="3" r:id="rId6"/>
-    <sheet name="SUMATERA SELATAN 10 - Partai" sheetId="4" r:id="rId7"/>
-[...16 lines deleted...]
-    <sheet name="SUMATERA SELATAN 9 - Caleg" sheetId="21" r:id="rId24"/>
+    <sheet name="SUMATERA SELATAN 2 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="SUMATERA SELATAN 2 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="SUMATERA SELATAN 5 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="SUMATERA SELATAN 5 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="SUMATERA SELATAN 6 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="SUMATERA SELATAN 6 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="SUMATERA SELATAN 7 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="SUMATERA SELATAN 7 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="SUMATERA SELATAN 9 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="SUMATERA SELATAN 9 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="SUMATERA SELATAN 10 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="SUMATERA SELATAN 10 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="SUMATERA SELATAN 3 - Partai" sheetId="16" r:id="rId19"/>
+    <sheet name="SUMATERA SELATAN 3 - Caleg" sheetId="17" r:id="rId20"/>
+    <sheet name="SUMATERA SELATAN 4 - Partai" sheetId="18" r:id="rId21"/>
+    <sheet name="SUMATERA SELATAN 4 - Caleg" sheetId="19" r:id="rId22"/>
+    <sheet name="SUMATERA SELATAN 8 - Partai" sheetId="20" r:id="rId23"/>
+    <sheet name="SUMATERA SELATAN 8 - Caleg" sheetId="21" r:id="rId24"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1168" uniqueCount="1168">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -467,50 +467,1706 @@
   <si>
     <t>Mahyu Darwin, S.T.</t>
   </si>
   <si>
     <t>ZULKIPLI</t>
   </si>
   <si>
     <t>SITI ANISSA NURSYAHBANI</t>
   </si>
   <si>
     <t>ABDURRAHMAN, S.Pd.I.</t>
   </si>
   <si>
     <t>TRI MULYANI, S. Kom.</t>
   </si>
   <si>
     <t>KMS MUHAMMAD KAMIL, S.H.</t>
   </si>
   <si>
     <t>ABU BAKAR SIDIK, A.Md.</t>
   </si>
   <si>
     <t>DEISYANA, S.E.</t>
   </si>
   <si>
+    <t>160002</t>
+  </si>
+  <si>
+    <t>SUMATERA SELATAN 2</t>
+  </si>
+  <si>
+    <t>Drs. RAMLAN HOLDAN</t>
+  </si>
+  <si>
+    <t>AMIRUL HUSNI, S.H.</t>
+  </si>
+  <si>
+    <t>SITI FATIMAH</t>
+  </si>
+  <si>
+    <t>INTAN MAYA SARI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>IDHAM RIANOM</t>
+  </si>
+  <si>
+    <t>FAUZAN INDRA</t>
+  </si>
+  <si>
+    <t>KGS. M. ILHAM AKBAR, S.H.</t>
+  </si>
+  <si>
+    <t>Dr. BUDIARTO, S.E., M.Si</t>
+  </si>
+  <si>
+    <t>Hj. ZAITUN, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>Drs. HAROBIN MUSTOFA, M.Si.</t>
+  </si>
+  <si>
+    <t>ASEP SARNOPA, S.E.</t>
+  </si>
+  <si>
+    <t>NIKOU CORLANK</t>
+  </si>
+  <si>
+    <t>RIDHA ADRIANTY, A.Md.</t>
+  </si>
+  <si>
+    <t>HERLAN ASFIUDIN ASSAAF</t>
+  </si>
+  <si>
+    <t>HAGMAR BANDAMANA, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. H. ZULFIKRI KADIR</t>
+  </si>
+  <si>
+    <t>YANIE TONY</t>
+  </si>
+  <si>
+    <t>MUHAMAD AIDIL ADHARI, S.T.</t>
+  </si>
+  <si>
+    <t>GORDON BUTAR BUTAR, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Dr. NURLAILA ATIKA</t>
+  </si>
+  <si>
+    <t>AHMAD RICKY KURNIAWAN, A.Md.</t>
+  </si>
+  <si>
+    <t>Muhammad Yansuri, S.I.P.</t>
+  </si>
+  <si>
+    <t>H. Ganefo Rohim, S.E.</t>
+  </si>
+  <si>
+    <t>Andini Agustina</t>
+  </si>
+  <si>
+    <t>SRI M TUTI. F, S.K.M., M.KES</t>
+  </si>
+  <si>
+    <t>M Adiyansyah, S.H.</t>
+  </si>
+  <si>
+    <t>Dr. Konar Zuber, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Endang Larassati Lelasari, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>H. NOPIANTO, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>RUSLI, S.T.</t>
+  </si>
+  <si>
+    <t>Dra. Hj. MAIMUNAH H, B.A.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD MAHDI DENPAT, S.H.</t>
+  </si>
+  <si>
+    <t>IRSYANUDDIN</t>
+  </si>
+  <si>
+    <t>SEPTAWATI</t>
+  </si>
+  <si>
+    <t>DEDY SEPRIANT, M.M.</t>
+  </si>
+  <si>
+    <t>KMS Ali Hanafiah</t>
+  </si>
+  <si>
+    <t>Tuti Sayekti, S.H.</t>
+  </si>
+  <si>
+    <t>rita zahara</t>
+  </si>
+  <si>
+    <t>kurniawati anggraini</t>
+  </si>
+  <si>
+    <t>Eko Andika Tarik</t>
+  </si>
+  <si>
+    <t>RENI ANGGRAINI</t>
+  </si>
+  <si>
+    <t>HADI AKBAR HENDRASWINOTO</t>
+  </si>
+  <si>
+    <t>WIDI RAHMAN, A.Md.</t>
+  </si>
+  <si>
+    <t>OKTALIA ANGGIASASI INDRIHAPSARI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD PRANGGA NATA PRAYA</t>
+  </si>
+  <si>
+    <t>SD DARLIS</t>
+  </si>
+  <si>
+    <t>H. JONNI YULIANTO</t>
+  </si>
+  <si>
+    <t>H. M. ANWAR AL SYADAT, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>ANDI SITI NURBAYA</t>
+  </si>
+  <si>
+    <t>SUBAGIO RACMAD SENTOSA, S.H.</t>
+  </si>
+  <si>
+    <t>SULIAN JAYA PRATAMA</t>
+  </si>
+  <si>
+    <t>SITI MUTHIATI</t>
+  </si>
+  <si>
+    <t>RENNY ANDRIANY, S.K.M.</t>
+  </si>
+  <si>
+    <t>SUJARWOTO</t>
+  </si>
+  <si>
+    <t>Ir. FAKHRUDDIN, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dra. MEGARIA, M.Si.</t>
+  </si>
+  <si>
+    <t>FAHRIZAL</t>
+  </si>
+  <si>
+    <t>RUDI APRIADI BAC</t>
+  </si>
+  <si>
+    <t>ESIH RESPATI HANDAYANI</t>
+  </si>
+  <si>
+    <t>ATIK WIJAYANTI</t>
+  </si>
+  <si>
+    <t>SOPIYAN, S.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD JALALUDDIN AKBAR</t>
+  </si>
+  <si>
+    <t>FARADITHA NUGROHO, S.Pd.</t>
+  </si>
+  <si>
+    <t>M. LANGKAWI DICKY FARISA</t>
+  </si>
+  <si>
+    <t>SURYATI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>SRI HARIYATI, S.Kom.</t>
+  </si>
+  <si>
+    <t>KURNIAWAN AMARULLAH,S.T.</t>
+  </si>
+  <si>
+    <t>DARMAWAN, S.E.</t>
+  </si>
+  <si>
+    <t>MUSLIM GAHARGO ADIPA</t>
+  </si>
+  <si>
+    <t>AMELIA PUTRI TAMBUNAN</t>
+  </si>
+  <si>
+    <t>Drs. EDI ARIS</t>
+  </si>
+  <si>
+    <t>Fajar Febriansyah, S.T., M.I.Kom.</t>
+  </si>
+  <si>
+    <t>KMS. A. Sobri Fadilah, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>Meri Marlina</t>
+  </si>
+  <si>
+    <t>R. Syahril Erwin</t>
+  </si>
+  <si>
+    <t>Yulisman</t>
+  </si>
+  <si>
+    <t>Widyastuty</t>
+  </si>
+  <si>
+    <t>NYIMAS SARAH</t>
+  </si>
+  <si>
+    <t>YUNI DARTI</t>
+  </si>
+  <si>
+    <t>AMRI FARIZAL</t>
+  </si>
+  <si>
+    <t>ASMED, A.Md.</t>
+  </si>
+  <si>
+    <t>FAKHRURROZI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD DENI RISWANDI, S.P.</t>
+  </si>
+  <si>
+    <t>Melly Noviana</t>
+  </si>
+  <si>
+    <t>Muhammad Helmi IS</t>
+  </si>
+  <si>
+    <t>H. POMI WIJAYA</t>
+  </si>
+  <si>
+    <t>TAMTAMA</t>
+  </si>
+  <si>
+    <t>MIRANTINY, S.H.</t>
+  </si>
+  <si>
+    <t>BENI HASIHOLAN BATUBARA</t>
+  </si>
+  <si>
+    <t>MUKHLIS</t>
+  </si>
+  <si>
+    <t>FAULIA NOVIANTI, S.Kom.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD JAYA SAHPUTRA</t>
+  </si>
+  <si>
+    <t>MEIDITA FARAZHA DANTY</t>
+  </si>
+  <si>
+    <t>NOVAN JONI IRAWAN, S.H.</t>
+  </si>
+  <si>
+    <t>HOTNIL SIMORANGKIR, S.Kom.</t>
+  </si>
+  <si>
+    <t>INDRA GUNAWAN</t>
+  </si>
+  <si>
+    <t>ELLY APRIANTI</t>
+  </si>
+  <si>
+    <t>JANI WATI</t>
+  </si>
+  <si>
+    <t>ARIEF RUDIHARTO</t>
+  </si>
+  <si>
+    <t>RAIMAR YOUSNAIDI, S. Hut.</t>
+  </si>
+  <si>
+    <t>JUMAININGSIH</t>
+  </si>
+  <si>
+    <t>DEKKI, S.T., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Drs. H. ABU NAIM</t>
+  </si>
+  <si>
+    <t>DEFI HASAN</t>
+  </si>
+  <si>
+    <t>VICTOR SALIM, S.E.</t>
+  </si>
+  <si>
+    <t>Dr.H JUHAINI ALIE, M.M.</t>
+  </si>
+  <si>
+    <t>MGS. H. ANWAR HUSIN UMRIE, SE., M.Si.</t>
+  </si>
+  <si>
+    <t>NING ZAHARA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ISKANDAR, S.H.</t>
+  </si>
+  <si>
+    <t>ZAMHARI</t>
+  </si>
+  <si>
+    <t>RIZKA ANUGRAH NUR, S.H.</t>
+  </si>
+  <si>
+    <t>MUHAMAD ARIF GUNAWAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>RATNAWILIS SALEH, S.ST.</t>
+  </si>
+  <si>
+    <t>EDWIN SAPRIL</t>
+  </si>
+  <si>
+    <t>NORMANSYAH, S.H.</t>
+  </si>
+  <si>
+    <t>DECKY LESMANA, S.K.M.</t>
+  </si>
+  <si>
+    <t>NAJAT KAILANI, M. Kes.</t>
+  </si>
+  <si>
+    <t>HAPRIANTI</t>
+  </si>
+  <si>
+    <t>160005</t>
+  </si>
+  <si>
+    <t>SUMATERA SELATAN 5</t>
+  </si>
+  <si>
+    <t>1601</t>
+  </si>
+  <si>
+    <t>OGAN KOMERING ULU</t>
+  </si>
+  <si>
+    <t>1609</t>
+  </si>
+  <si>
+    <t>OGAN KOMERING ULU SELATAN</t>
+  </si>
+  <si>
+    <t>FATHAN QORIBI, S.T.</t>
+  </si>
+  <si>
+    <t>WELANDY KESUMA</t>
+  </si>
+  <si>
+    <t>DINDA AULIA JAYATRI</t>
+  </si>
+  <si>
+    <t>RIZQ SALSABILA AZALIA</t>
+  </si>
+  <si>
+    <t>EFRIANSYAH</t>
+  </si>
+  <si>
+    <t>MONALISA</t>
+  </si>
+  <si>
+    <t>GSCB. REZA FAHLIPI BAKHTIAR, S.I.P.</t>
+  </si>
+  <si>
+    <t>SRI MULYADI, SE., M.Si.</t>
+  </si>
+  <si>
+    <t>SUSILAWATI, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>A. SYUKRI HOLIL, S.I.P., M.Si.</t>
+  </si>
+  <si>
+    <t>KENNY</t>
+  </si>
+  <si>
+    <t>AROHANASARI, S.H.</t>
+  </si>
+  <si>
+    <t>MUTIA NURLAILI, S.E.</t>
+  </si>
+  <si>
+    <t>NADIRSYAH TANZILI, S.E.</t>
+  </si>
+  <si>
+    <t>H. FAHLEVI MAIZANO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Hj. TINA MALINDA, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>SAMSUN TAMAN, S.E.</t>
+  </si>
+  <si>
+    <t>H. SAICHOE GOENAWAN MOESLIMIN, S.H.</t>
+  </si>
+  <si>
+    <t>RETI ANGGRAINI PUTRI LESTARI</t>
+  </si>
+  <si>
+    <t>EKA DIANA SARY</t>
+  </si>
+  <si>
+    <t>YOPI NUGRAHA RAMDHANI</t>
+  </si>
+  <si>
+    <t>Andie Dinialdie, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Heru Prayogo, S.H.</t>
+  </si>
+  <si>
+    <t>Erlina Virgosia, S.P.</t>
+  </si>
+  <si>
+    <t>Aprili Mauludin, S.Kom.</t>
+  </si>
+  <si>
+    <t>Fira Rahmawati</t>
+  </si>
+  <si>
+    <t>YETTI INDRIANA, S.Sos.</t>
+  </si>
+  <si>
+    <t>Ilham Wahyudi Saputra</t>
+  </si>
+  <si>
+    <t>YENNY ELITA, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>ANDRI FITRIANSYAH, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>MELLA FADILLAH</t>
+  </si>
+  <si>
+    <t>DIAN NUGRAHA</t>
+  </si>
+  <si>
+    <t>ADHA RYAN TAMA, S.P.</t>
+  </si>
+  <si>
+    <t>SEFTIA MUDRIKA PUTRI</t>
+  </si>
+  <si>
+    <t>ADHI MARZA, S.Pi.</t>
+  </si>
+  <si>
+    <t>MUHKAMAT ARIF</t>
+  </si>
+  <si>
+    <t>Ir. ACHMAD SUDIRMAN, M.M., M.T.</t>
+  </si>
+  <si>
+    <t>AJID ABDULMAJID</t>
+  </si>
+  <si>
+    <t>ATIKAH</t>
+  </si>
+  <si>
+    <t>HARMANSYAH, S.E.</t>
+  </si>
+  <si>
+    <t>HAFIZ FADILAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>AHMIDA RUSDIANA</t>
+  </si>
+  <si>
+    <t>HERAWATI</t>
+  </si>
+  <si>
+    <t>AHMAD DAHLAN</t>
+  </si>
+  <si>
+    <t>MARTINA WATI</t>
+  </si>
+  <si>
+    <t>SAPRIADI</t>
+  </si>
+  <si>
+    <t>AMRON</t>
+  </si>
+  <si>
+    <t>AHDIAT, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>PUTRI ARLISYA</t>
+  </si>
+  <si>
+    <t>EVI KUSUMA</t>
+  </si>
+  <si>
+    <t>RICHARD FABRIAN</t>
+  </si>
+  <si>
+    <t>INDRAJAYA HAKKIE</t>
+  </si>
+  <si>
+    <t>BAHRONI, S.Pd.</t>
+  </si>
+  <si>
+    <t>DINA FITRIANA</t>
+  </si>
+  <si>
+    <t>ISKANDAR</t>
+  </si>
+  <si>
+    <t>MUNARWAN</t>
+  </si>
+  <si>
+    <t>INDAH KURNIAWATI</t>
+  </si>
+  <si>
+    <t>DINDA LESTARI</t>
+  </si>
+  <si>
+    <t>HERIYANTO, S.H.</t>
+  </si>
+  <si>
+    <t>DINAWATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>Mirza</t>
+  </si>
+  <si>
+    <t>Nani Afril Lianty, S.E.</t>
+  </si>
+  <si>
+    <t>Shinta Roilan</t>
+  </si>
+  <si>
+    <t>Eka Safitri, A.Md.</t>
+  </si>
+  <si>
+    <t>Armada Manaf</t>
+  </si>
+  <si>
+    <t>Evri Tantiza</t>
+  </si>
+  <si>
+    <t>Zulmi Oganda</t>
+  </si>
+  <si>
+    <t>ASRI ZULKONI. HS</t>
+  </si>
+  <si>
+    <t>DEBI HARLIANTARA</t>
+  </si>
+  <si>
+    <t>NENI KUSNELI</t>
+  </si>
+  <si>
+    <t>ELI SUSANTI</t>
+  </si>
+  <si>
+    <t>ISYANA LONITASARI, S.H.</t>
+  </si>
+  <si>
+    <t>Dra. Hj. INDRAWATI, M.H.</t>
+  </si>
+  <si>
+    <t>MUKODDISO</t>
+  </si>
+  <si>
+    <t>IMAM MUFAHIR</t>
+  </si>
+  <si>
+    <t>DESI RATNA SARI</t>
+  </si>
+  <si>
+    <t>HERLI B</t>
+  </si>
+  <si>
+    <t>CHANDRA EKA PUTRA, S.H.</t>
+  </si>
+  <si>
+    <t>M. MAYZAL KURNIAWAN</t>
+  </si>
+  <si>
+    <t>KHOIRIAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>MARDANI, S.H.</t>
+  </si>
+  <si>
+    <t>RR. YULIFA WORO PRAWESTI</t>
+  </si>
+  <si>
+    <t>BAHARUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>NOVA RIZKA PRATAMA</t>
+  </si>
+  <si>
+    <t>RAINALDO RAFELSON SUHENDRI</t>
+  </si>
+  <si>
+    <t>AT THAHIRAH PUTRI LESTARI</t>
+  </si>
+  <si>
+    <t>ARYO DILAH</t>
+  </si>
+  <si>
+    <t>ANTONIUS INDRAJAYA, A.Md</t>
+  </si>
+  <si>
+    <t>BADRIAH</t>
+  </si>
+  <si>
+    <t>RISKI ADIYANSYAH</t>
+  </si>
+  <si>
+    <t>Drs. TAUFIK SYAHRIAL E, M.M.</t>
+  </si>
+  <si>
+    <t>CHAIRUMAN GUNAWAN</t>
+  </si>
+  <si>
+    <t>Dra. LIA TIRTAYANA, M.Si.</t>
+  </si>
+  <si>
+    <t>YULIANTI, S.E.</t>
+  </si>
+  <si>
+    <t>LUCKY PERMANA, S.E.</t>
+  </si>
+  <si>
+    <t>160006</t>
+  </si>
+  <si>
+    <t>SUMATERA SELATAN 6</t>
+  </si>
+  <si>
+    <t>1674</t>
+  </si>
+  <si>
+    <t>KOTA PRABUMULIH</t>
+  </si>
+  <si>
+    <t>1603</t>
+  </si>
+  <si>
+    <t>MUARA ENIM</t>
+  </si>
+  <si>
+    <t>1612</t>
+  </si>
+  <si>
+    <t>PENUKAL ABAB LEMATANG ILIR</t>
+  </si>
+  <si>
+    <t>MUHAMAD CANDRA, S.H.</t>
+  </si>
+  <si>
+    <t>Dra. Hj. NURHILYAH</t>
+  </si>
+  <si>
+    <t>AKA CHOLIK, S.Pd.I., M.M.</t>
+  </si>
+  <si>
+    <t>KAMIRUL</t>
+  </si>
+  <si>
+    <t>VRIESCA DWI OKTANANDHA, S.E.</t>
+  </si>
+  <si>
+    <t>FELLA MITASARI, S.H.</t>
+  </si>
+  <si>
+    <t>ANTO ASTARI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>JUNIZAR</t>
+  </si>
+  <si>
+    <t>ASGIANTO, S.T.</t>
+  </si>
+  <si>
+    <t>Drs. ELIANUDDIN H.B</t>
+  </si>
+  <si>
+    <t>DWI SEPTARIA</t>
+  </si>
+  <si>
+    <t>SUKIMAN, S.H.</t>
+  </si>
+  <si>
+    <t>MORIS ARFIJUNIOR</t>
+  </si>
+  <si>
+    <t>KHAIRUNISYAH</t>
+  </si>
+  <si>
+    <t>YUDI ERDISON</t>
+  </si>
+  <si>
+    <t>ELLA OCTARIANDA</t>
+  </si>
+  <si>
+    <t>FERDIAN ANDREAS LACONY, S.Kom., M.M.</t>
+  </si>
+  <si>
+    <t>AYU NUR SURI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>RAMBANG SABARRUDIN ILYAS, S.H., M.Hum.</t>
+  </si>
+  <si>
+    <t>M. ZULVIAN</t>
+  </si>
+  <si>
+    <t>Dr. SYAMSUL, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>VERA AFRIANTI</t>
+  </si>
+  <si>
+    <t>BAMBANG BUDI PRIYANTO, S.H., M.H., M.M.</t>
+  </si>
+  <si>
+    <t>MIKE WIRIA WULANDARI</t>
+  </si>
+  <si>
+    <t>Lury Elza Alex, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>Ersangkut</t>
+  </si>
+  <si>
+    <t>H. Rani Kodim</t>
+  </si>
+  <si>
+    <t>H. RIZAL KENEDI, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>H. Setyo Puji Hartono, S.H.</t>
+  </si>
+  <si>
+    <t>Rita Hayati, S.H.</t>
+  </si>
+  <si>
+    <t>NENI ARIES</t>
+  </si>
+  <si>
+    <t>Lius Eka Brahma Saputra, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. H. SYAMSUL BAHRI, M.M.</t>
+  </si>
+  <si>
+    <t>ADITYA KERTANUGRAHA</t>
+  </si>
+  <si>
+    <t>YOPA SANTI</t>
+  </si>
+  <si>
+    <t>H. FIRLANDIA MUCHTAR, S.H., S.p.</t>
+  </si>
+  <si>
+    <t>SAKRONI</t>
+  </si>
+  <si>
+    <t>LESTARINA, S.H.</t>
+  </si>
+  <si>
+    <t>GANJAR IMAN, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>Drs. H. M. ZAIN ISMED, M.B.A.</t>
+  </si>
+  <si>
+    <t>Mangitar Sitorus</t>
+  </si>
+  <si>
+    <t>Didi palepi, S.H.</t>
+  </si>
+  <si>
+    <t>Rusmalahati</t>
+  </si>
+  <si>
+    <t>Sapril Syafe'i, S.H.</t>
+  </si>
+  <si>
+    <t>Herianti Husana</t>
+  </si>
+  <si>
+    <t>Ramlianto</t>
+  </si>
+  <si>
+    <t>Debi Irawan</t>
+  </si>
+  <si>
+    <t>Rita Purnama Sari</t>
+  </si>
+  <si>
+    <t>SAIFURRAHMAN</t>
+  </si>
+  <si>
+    <t>REZA PAHLEVI</t>
+  </si>
+  <si>
+    <t>RIAMAYA SARI</t>
+  </si>
+  <si>
+    <t>RITA PEBRIANTI, S.Pd.</t>
+  </si>
+  <si>
+    <t>APRISAL JUARSAH</t>
+  </si>
+  <si>
+    <t>H. SYACHRIL, S.H., M.Si., M.H.I.</t>
+  </si>
+  <si>
+    <t>LASMIADI, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>DESI YUSNITA</t>
+  </si>
+  <si>
+    <t>MOHD. MUAZ AR RIFQY</t>
+  </si>
+  <si>
+    <t>MUHAMAD SAMAN, S.Kom., M.M.</t>
+  </si>
+  <si>
+    <t>KARTINI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SAJIRUN, S.Pd.I., M.M.</t>
+  </si>
+  <si>
+    <t>KAMALIYAH, S.Si.</t>
+  </si>
+  <si>
+    <t>ERWIN ERIZA PUTRA</t>
+  </si>
+  <si>
+    <t>RUDY TRISNAJAYA, S.E.</t>
+  </si>
+  <si>
+    <t>INDARMAPUTRA</t>
+  </si>
+  <si>
+    <t>RIZA NAZUNI</t>
+  </si>
+  <si>
+    <t>AMROWI</t>
+  </si>
+  <si>
+    <t>RANTI APRIANI</t>
+  </si>
+  <si>
+    <t>TITIN ALPASARI</t>
+  </si>
+  <si>
+    <t>TRILIA FITRIYENI</t>
+  </si>
+  <si>
+    <t>MUHAMAD DAVID, S.E., M.Si</t>
+  </si>
+  <si>
+    <t>SRIKANDI</t>
+  </si>
+  <si>
+    <t>INDA ARIANI,S.H.</t>
+  </si>
+  <si>
+    <t>HIBATULLAH,S.T.</t>
+  </si>
+  <si>
+    <t>ALPIN SUSANDI</t>
+  </si>
+  <si>
+    <t>MELDA INDRAINI,S.E.</t>
+  </si>
+  <si>
+    <t>NANDA APRILIA</t>
+  </si>
+  <si>
+    <t>ARIO WIRAWAN PUTRA, S.H.</t>
+  </si>
+  <si>
+    <t>ROSMARNI OEMAR</t>
+  </si>
+  <si>
+    <t>Ir. ZURIYAH LINDAYANI</t>
+  </si>
+  <si>
+    <t>SOPIAN</t>
+  </si>
+  <si>
+    <t>Hj. Rika Novalina, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>Hari Azwar, S.Kom.</t>
+  </si>
+  <si>
+    <t>Hermali, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. Novaldo N Al Kudsi, S.E.</t>
+  </si>
+  <si>
+    <t>Kartika Sari</t>
+  </si>
+  <si>
+    <t>Agis Arnita</t>
+  </si>
+  <si>
+    <t>Shandi Danuswarna, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>Bendi</t>
+  </si>
+  <si>
+    <t>ARMANSAH, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>YESSI YUGA PUSPITA, S.E.</t>
+  </si>
+  <si>
+    <t>Rizka Meiliansyah</t>
+  </si>
+  <si>
+    <t>SUJAKA RIZKIONO, S.H.</t>
+  </si>
+  <si>
+    <t>MELIN OKTALIANI</t>
+  </si>
+  <si>
+    <t>HASTIANAH</t>
+  </si>
+  <si>
+    <t>DENI PURWANSYAH</t>
+  </si>
+  <si>
+    <t>ISMAIL HAIRUL PALA, S.E.</t>
+  </si>
+  <si>
+    <t>LIA ANGGRAINI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Ir. SUMARNI, M.Si.</t>
+  </si>
+  <si>
+    <t>HASBI, S.Pd.</t>
+  </si>
+  <si>
+    <t>YOVI INDRA PUTRA</t>
+  </si>
+  <si>
+    <t>DIAN ANGGRAINI, S.E.</t>
+  </si>
+  <si>
+    <t>DIDIT HARYONO, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. RENI MARSIANA, S.E.</t>
+  </si>
+  <si>
+    <t>JHON EDIWIN HASBULLAH</t>
+  </si>
+  <si>
+    <t>AHMAD JIMY PRASETYO, S.E.</t>
+  </si>
+  <si>
+    <t>HERMANISA, A.Ma.Pd.OR.</t>
+  </si>
+  <si>
+    <t>ZULYARDI SOFJAN, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>NUR AISYAH</t>
+  </si>
+  <si>
+    <t>NAWFAL LUTFI FADLULLAH, S.T.</t>
+  </si>
+  <si>
+    <t>H. AHMAD PALO, S.E.</t>
+  </si>
+  <si>
+    <t>H. NURUL AMAN</t>
+  </si>
+  <si>
+    <t>EPA RISTIKA</t>
+  </si>
+  <si>
+    <t>IVAND DESSY ANDREANTO, S.H.</t>
+  </si>
+  <si>
+    <t>YUSRI, S.E.</t>
+  </si>
+  <si>
+    <t>CHRISTINA</t>
+  </si>
+  <si>
+    <t>ABI RAHMAT RIZKI</t>
+  </si>
+  <si>
+    <t>HERY GUSTIWAN, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>WINDA  VURWASIH, S. Kep.</t>
+  </si>
+  <si>
+    <t>H. ZAINAL ARIFIN HS, M.M.</t>
+  </si>
+  <si>
+    <t>160007</t>
+  </si>
+  <si>
+    <t>SUMATERA SELATAN 7</t>
+  </si>
+  <si>
+    <t>1611</t>
+  </si>
+  <si>
+    <t>EMPAT LAWANG</t>
+  </si>
+  <si>
+    <t>1672</t>
+  </si>
+  <si>
+    <t>KOTA PAGAR ALAM</t>
+  </si>
+  <si>
+    <t>1604</t>
+  </si>
+  <si>
+    <t>LAHAT</t>
+  </si>
+  <si>
+    <t>M. OKTAFIANSYAH, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>PARISMAN</t>
+  </si>
+  <si>
+    <t>EMILA SHOLIHA</t>
+  </si>
+  <si>
+    <t>MARWAN MANSYUR, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIZAL</t>
+  </si>
+  <si>
+    <t>Dr. SITI HANIPAH</t>
+  </si>
+  <si>
+    <t>TEDI LESMONO, S.E.</t>
+  </si>
+  <si>
+    <t>AGUSTIAN</t>
+  </si>
+  <si>
+    <t>Hj. RIWI, S.Pd.</t>
+  </si>
+  <si>
+    <t>SAIFUDIN ASWARI RIVAI, S.E.</t>
+  </si>
+  <si>
+    <t>ALMEIDIANSYAH</t>
+  </si>
+  <si>
+    <t>MIRTANSONO, S.E.</t>
+  </si>
+  <si>
+    <t>INI SRI INDAH</t>
+  </si>
+  <si>
+    <t>DEVI RISLAINI</t>
+  </si>
+  <si>
+    <t>DENI NOVEGA</t>
+  </si>
+  <si>
+    <t>IDIUS HAMZAH</t>
+  </si>
+  <si>
+    <t>YUMISAH, S.E.</t>
+  </si>
+  <si>
+    <t>YUDHA HERMAWAN</t>
+  </si>
+  <si>
+    <t>FERRY MAULANA</t>
+  </si>
+  <si>
+    <t>YERI MEDIANSYAH, S.H.</t>
+  </si>
+  <si>
+    <t>ADE KURNIAWAN, A.Md.</t>
+  </si>
+  <si>
+    <t>STELLA DIA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>DEDI CANDERA, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. SUMIATI, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>David Hadrianto Aljufri, S.H.</t>
+  </si>
+  <si>
+    <t>Iis Ledy Febrilisa, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>Tanhar Effendi, S.H.</t>
+  </si>
+  <si>
+    <t>Desmar Panggarbesi, S.T.</t>
+  </si>
+  <si>
+    <t>Ruslan Abdul Gani, S.E.</t>
+  </si>
+  <si>
+    <t>Nisdiarti, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. Safrudin, M.Si.</t>
+  </si>
+  <si>
+    <t>Alkhodri, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>DIDI EPRIADI, S.H.</t>
+  </si>
+  <si>
+    <t>MISNAN HARTONO, S.H.</t>
+  </si>
+  <si>
+    <t>DIAN NOFRIANAH, A.Md.</t>
+  </si>
+  <si>
+    <t>SUKARTA</t>
+  </si>
+  <si>
+    <t>ALFRENZI PANGGAR BESI, S.Si.</t>
+  </si>
+  <si>
+    <t>MARYULI ANGGRENI</t>
+  </si>
+  <si>
+    <t>YEDIMANSYAH</t>
+  </si>
+  <si>
+    <t>JONI RIKO</t>
+  </si>
+  <si>
+    <t>ADELIA FEBRI SANDRA</t>
+  </si>
+  <si>
+    <t>ANDRIAN FAREF RAHMAT</t>
+  </si>
+  <si>
+    <t>LENI, S.PD.</t>
+  </si>
+  <si>
+    <t>ABDUL FIKRI YANTO, S.Th.I., M.Ag</t>
+  </si>
+  <si>
+    <t>H. M. EDUAR KOHAR, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>RINI APRIANI, S.Pd.</t>
+  </si>
+  <si>
+    <t>APRIYUDI HARDIAN, S.T.</t>
+  </si>
+  <si>
+    <t>WIGIANTI</t>
+  </si>
+  <si>
+    <t>AISYAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>ZURKANI</t>
+  </si>
+  <si>
+    <t>GUNAWAN, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IKHSAN</t>
+  </si>
+  <si>
+    <t>MOHD. SOFYAN</t>
+  </si>
+  <si>
+    <t>YENI SUSANTI</t>
+  </si>
+  <si>
+    <t>PARLIZA HENDRAWAN</t>
+  </si>
+  <si>
+    <t>HAYATI NOOR</t>
+  </si>
+  <si>
+    <t>PIPA SARDI</t>
+  </si>
+  <si>
+    <t>SASTRA WIJAYA</t>
+  </si>
+  <si>
+    <t>NURPALINA, S.H.</t>
+  </si>
+  <si>
+    <t>SELAMAT RAHARJO</t>
+  </si>
+  <si>
+    <t>VINA MUSTIKA</t>
+  </si>
+  <si>
+    <t>BOGY DHARMA SANDI</t>
+  </si>
+  <si>
+    <t>DALINA</t>
+  </si>
+  <si>
+    <t>DIO WIJAYA</t>
+  </si>
+  <si>
+    <t>ELLIAWATI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>EFIN MEIZER</t>
+  </si>
+  <si>
+    <t>Persi, S.E.</t>
+  </si>
+  <si>
+    <t>Ade Irma Liza, S.E.</t>
+  </si>
+  <si>
+    <t>Juanda Hanafiah, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>Idianto Rasyid, S.E.</t>
+  </si>
+  <si>
+    <t>Lina Fernandes, S.H.</t>
+  </si>
+  <si>
+    <t>Rustam Effendi, S.A.P.</t>
+  </si>
+  <si>
+    <t>Lidia Nopita Sari</t>
+  </si>
+  <si>
+    <t>Mierwan</t>
+  </si>
+  <si>
+    <t>TAUFIKOR RAHMAN, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>Sinarwan</t>
+  </si>
+  <si>
+    <t>Margarita Kusuma Putri</t>
+  </si>
+  <si>
+    <t>Apson Maidi, S.H.</t>
+  </si>
+  <si>
+    <t>INDAH SUKMA SUGIARTI</t>
+  </si>
+  <si>
+    <t>KIKY SUBAGIO</t>
+  </si>
+  <si>
+    <t>SAKUNI</t>
+  </si>
+  <si>
+    <t>BRAVITASARI NAFTHALIA</t>
+  </si>
+  <si>
+    <t>A Hasanusi DR</t>
+  </si>
+  <si>
+    <t>EKO FEBRIANSYAH</t>
+  </si>
+  <si>
+    <t>SINTA PUJI ASTUTI</t>
+  </si>
+  <si>
+    <t>TRI WULANDARI</t>
+  </si>
+  <si>
+    <t>Rusdi Hartono Somad</t>
+  </si>
+  <si>
+    <t>MUHAMMAD PSAKE PAMUNGKAS SAKTI, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>SARYONO ANWAR</t>
+  </si>
+  <si>
+    <t>PARIDA SRIWANTI</t>
+  </si>
+  <si>
+    <t>Ir. BAMBANG ERAWAN</t>
+  </si>
+  <si>
+    <t>ARDIANSYAH WAHAB</t>
+  </si>
+  <si>
+    <t>LISBERTY</t>
+  </si>
+  <si>
+    <t>MARIZKA SUCILIA, S.E</t>
+  </si>
+  <si>
+    <t>RUDI HARTONO</t>
+  </si>
+  <si>
+    <t>FERDI KUSNAIDI, A.Md</t>
+  </si>
+  <si>
+    <t>ERLYATI.S</t>
+  </si>
+  <si>
+    <t>TONIZAL,S.H.</t>
+  </si>
+  <si>
+    <t>BAMBANG IRAWAN</t>
+  </si>
+  <si>
+    <t>KARTINI</t>
+  </si>
+  <si>
+    <t>HUDARI ADNAN</t>
+  </si>
+  <si>
+    <t>NETI HARTITAH</t>
+  </si>
+  <si>
+    <t>ANDI WIRA, S.H.</t>
+  </si>
+  <si>
+    <t>AMIRULLAH LATIF, S.Pd</t>
+  </si>
+  <si>
+    <t>NOLA</t>
+  </si>
+  <si>
+    <t>YANDI</t>
+  </si>
+  <si>
+    <t>RIZA PAHLEVI</t>
+  </si>
+  <si>
+    <t>JULIA  ANJANI  PUTRI, S.K.G.</t>
+  </si>
+  <si>
+    <t>RUDI</t>
+  </si>
+  <si>
+    <t>MARYATI, M.M.</t>
+  </si>
+  <si>
+    <t>160009</t>
+  </si>
+  <si>
+    <t>SUMATERA SELATAN 9</t>
+  </si>
+  <si>
+    <t>1606</t>
+  </si>
+  <si>
+    <t>MUSI BANYUASIN</t>
+  </si>
+  <si>
+    <t>JUNSAK HASANUDIN, S.E.</t>
+  </si>
+  <si>
+    <t>DESI RAHMITA RAMBE</t>
+  </si>
+  <si>
+    <t>ROHMAN</t>
+  </si>
+  <si>
+    <t>AGUS SYAHPUTRA,M.Sc.</t>
+  </si>
+  <si>
+    <t>NANIK MUYASSAROH, A.Md.</t>
+  </si>
+  <si>
+    <t>MUDALADIN</t>
+  </si>
+  <si>
+    <t>ALWIS, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>H. IKHWANUDDIN, S.Sos., S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>NURUL QOMARIYAH</t>
+  </si>
+  <si>
+    <t>RANO KARNO, S.Ag., M.H.</t>
+  </si>
+  <si>
+    <t>USWATUN HASANAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD DAUT, S.H.</t>
+  </si>
+  <si>
+    <t>JULIUS ALEV YADHIE, S.I.P</t>
+  </si>
+  <si>
+    <t>SUSY IMELDA FREDERIKA</t>
+  </si>
+  <si>
+    <t>Ir. H. UZER EFFENDY. MS</t>
+  </si>
+  <si>
+    <t>OKTA PRATIWI, S.I.P., M.Si.</t>
+  </si>
+  <si>
+    <t>DEWI PUSPITA, S.E.</t>
+  </si>
+  <si>
+    <t>QOMARUZZAMAN</t>
+  </si>
+  <si>
+    <t>Andi Rizkiyansyah, S.I.P.</t>
+  </si>
+  <si>
+    <t>Sugondo</t>
+  </si>
+  <si>
+    <t>Marisatuz Zahro, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>Drs. Tamrin, M.Si.</t>
+  </si>
+  <si>
+    <t>Frisca Septriany</t>
+  </si>
+  <si>
+    <t>H. Surya Rahman, S.E.</t>
+  </si>
+  <si>
+    <t>RUDI HARTONO, S.Sos.</t>
+  </si>
+  <si>
+    <t>MAYUMI ITSUWA</t>
+  </si>
+  <si>
+    <t>R. FEBRIANSYAH TR</t>
+  </si>
+  <si>
+    <t>ITA PURNAMA SARI, S.Sos.</t>
+  </si>
+  <si>
+    <t>ABUSARI, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>ERWALIANTRA PRASMAN, S.H.</t>
+  </si>
+  <si>
+    <t>SRIYANTO</t>
+  </si>
+  <si>
+    <t>AS'AT, S.E.</t>
+  </si>
+  <si>
+    <t>JAHROTUL HAMIDAH</t>
+  </si>
+  <si>
+    <t>MARWAN</t>
+  </si>
+  <si>
+    <t>PUJIATI, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>AMBAR SUMALI, S.Pd.</t>
+  </si>
+  <si>
+    <t>AHMAD TOHA, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>IWAN ALDES, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>ERINE LISMARANI, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>MUSHENI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>NAZARUDIN</t>
+  </si>
+  <si>
+    <t>ROSIDAH</t>
+  </si>
+  <si>
+    <t>Ir. LUCIANTY, S.E.</t>
+  </si>
+  <si>
+    <t>MARDIANSYAH</t>
+  </si>
+  <si>
+    <t>Drs. AGUS YUDIANTORO</t>
+  </si>
+  <si>
+    <t>MERY PANAMA, S.H.</t>
+  </si>
+  <si>
+    <t>M. HASAN HAIKAL</t>
+  </si>
+  <si>
+    <t>HERI PURNOMO</t>
+  </si>
+  <si>
+    <t>ARAHMAN SENEN</t>
+  </si>
+  <si>
+    <t>ACHMAD JEFRI, S.T.</t>
+  </si>
+  <si>
+    <t>RUSLINDA WATY, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIDWAN, S.E.</t>
+  </si>
+  <si>
+    <t>KURNIAWAN</t>
+  </si>
+  <si>
+    <t>ROSMERI, S.Kom.</t>
+  </si>
+  <si>
+    <t>Firman Akbar, S.H.</t>
+  </si>
+  <si>
+    <t>Ruslan Soleh</t>
+  </si>
+  <si>
+    <t>Widya Vira Brawita</t>
+  </si>
+  <si>
+    <t>Muslim</t>
+  </si>
+  <si>
+    <t>Novita Ulandari</t>
+  </si>
+  <si>
+    <t>Drs. Muhammad Syarif</t>
+  </si>
+  <si>
+    <t>Deni</t>
+  </si>
+  <si>
+    <t>Mulyadi</t>
+  </si>
+  <si>
+    <t>Ulandari</t>
+  </si>
+  <si>
+    <t>Andika</t>
+  </si>
+  <si>
+    <t>Dra. Hj. NURWATI, M.M.</t>
+  </si>
+  <si>
+    <t>Rudi hariyanto, S.H.</t>
+  </si>
+  <si>
+    <t>CHARLES, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>Drs. PIKRI, M.Pd.I</t>
+  </si>
+  <si>
+    <t>LINDAWATI, S.H.</t>
+  </si>
+  <si>
+    <t>BINTANG BAYU FADHILAH</t>
+  </si>
+  <si>
+    <t>ANGGIA PUTRI UTAMI, S.H.</t>
+  </si>
+  <si>
+    <t>RUSLAN TAMIMI</t>
+  </si>
+  <si>
+    <t>VETI LESTARI, S.E.</t>
+  </si>
+  <si>
+    <t>ALI HANAFIAH, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. H. Sudirman MN, M.Sc</t>
+  </si>
+  <si>
+    <t>H. KAMALUDDIN UMAR, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. Elisna, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>H. Edwar, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>LATIPAH</t>
+  </si>
+  <si>
+    <t>MOHAMMAD YASSER ARAFAT, M.M.</t>
+  </si>
+  <si>
+    <t>DODY YUSPIKA, S.H.</t>
+  </si>
+  <si>
+    <t>LATIFA RAHMINI</t>
+  </si>
+  <si>
     <t>160010</t>
   </si>
   <si>
     <t>SUMATERA SELATAN 10</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>BANYUASIN</t>
   </si>
   <si>
     <t>NASRUL HALIM, S.H.</t>
   </si>
   <si>
     <t>H. HAZWAR HAMID</t>
   </si>
   <si>
     <t>dr. SRI FITRIYANTI</t>
   </si>
   <si>
     <t>Drs. H RUSDI HASIR</t>
   </si>
   <si>
     <t>ARIS SUKAMTO, M.E.I</t>
@@ -833,410 +2489,50 @@
   <si>
     <t>Muhammad Firzah, A.Md</t>
   </si>
   <si>
     <t>FIRMANSYAH, S.E., M.Si.</t>
   </si>
   <si>
     <t>NAHNU  M. ZEN, S. Sos.</t>
   </si>
   <si>
     <t>HENNY PUSPITA DEWI</t>
   </si>
   <si>
     <t>MUHAMMAD NAWAWI, S.H.</t>
   </si>
   <si>
     <t>M.  ISMAIL</t>
   </si>
   <si>
     <t>ASTHILIA LELZABA, S.E.</t>
   </si>
   <si>
     <t>RIZKI  AKBAR</t>
   </si>
   <si>
-    <t>160002</t>
-[...358 lines deleted...]
-  <si>
     <t>160003</t>
   </si>
   <si>
     <t>SUMATERA SELATAN 3</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>OGAN ILIR</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>OGAN KOMERING ILIR</t>
   </si>
   <si>
     <t>MERI, S.Pd.</t>
   </si>
   <si>
     <t>AZIZ ARI SAPUTRA</t>
   </si>
   <si>
     <t>AISSYIYA FANI GOZALI</t>
@@ -1676,50 +2972,308 @@
   <si>
     <t>RIRIN SEPTIANI, S.I.P.</t>
   </si>
   <si>
     <t>KUSUMA DEWI</t>
   </si>
   <si>
     <t>ALEX GHOZI</t>
   </si>
   <si>
     <t>SONEDI ARIANSYAH. S.Sos.I., S.H.</t>
   </si>
   <si>
     <t>TRISNO OKONISATOR</t>
   </si>
   <si>
     <t>AMARINA DWI PURWANTI ,S.I.P.</t>
   </si>
   <si>
     <t>NAHNU</t>
   </si>
   <si>
     <t>DINI  RAMAYANTI</t>
   </si>
   <si>
+    <t>160004</t>
+  </si>
+  <si>
+    <t>SUMATERA SELATAN 4</t>
+  </si>
+  <si>
+    <t>1608</t>
+  </si>
+  <si>
+    <t>OGAN KOMERING ULU TIMUR</t>
+  </si>
+  <si>
+    <t>Dra. Hj. NILAWATI</t>
+  </si>
+  <si>
+    <t>SYAHRI, S.Ag., M.M.</t>
+  </si>
+  <si>
+    <t>SOLIKIN</t>
+  </si>
+  <si>
+    <t>SITI NURSILAH, A.Md.</t>
+  </si>
+  <si>
+    <t>WILLY  AMDANA, S.T.</t>
+  </si>
+  <si>
+    <t>WAHADI, S.H.</t>
+  </si>
+  <si>
+    <t>ANGGA SAPUTRA, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>EFRANS EFFENDI, S.H.</t>
+  </si>
+  <si>
+    <t>RISKA ADILLA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ILHAM NUARI</t>
+  </si>
+  <si>
+    <t>DESTRY HABIBIE NUGROHO</t>
+  </si>
+  <si>
+    <t>EVI SEPTIANI</t>
+  </si>
+  <si>
+    <t>APRIADI SUSANTO, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>H. A. SYARNUBI, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>TENNOVITA</t>
+  </si>
+  <si>
+    <t>SUGENG, S.E.</t>
+  </si>
+  <si>
+    <t>NUNIK WAHYUNI</t>
+  </si>
+  <si>
+    <t>ADE SAMPURNA, S.H.</t>
+  </si>
+  <si>
+    <t>LINDA WATI SYAROPI, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>LEO BUDI RACHMADI, S.E.</t>
+  </si>
+  <si>
+    <t>JAMRATUL, S.E.</t>
+  </si>
+  <si>
+    <t>John Aprijaya, S.I.P.</t>
+  </si>
+  <si>
+    <t>MEIRINA HA, S.E.</t>
+  </si>
+  <si>
+    <t>Endang Supriadi</t>
+  </si>
+  <si>
+    <t>Hj. MEILINDA, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>CHATARINA FEBRIANTI</t>
+  </si>
+  <si>
+    <t>ELDA MIRZA MAHENDRA</t>
+  </si>
+  <si>
+    <t>SRI WIYONO</t>
+  </si>
+  <si>
+    <t>MEITY YURIDA, S.H.</t>
+  </si>
+  <si>
+    <t>FERIYANTO</t>
+  </si>
+  <si>
+    <t>SUBARJONO, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>NUR WAKIT, S.Pd.</t>
+  </si>
+  <si>
+    <t>RATNA FITRIA, S.E.</t>
+  </si>
+  <si>
+    <t>K.H. AMIRUL MUKMININ, S.Ag.</t>
+  </si>
+  <si>
+    <t>SUPRIONO</t>
+  </si>
+  <si>
+    <t>ALKHOIRIAH, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>Drs. SOLIHIN SYAM</t>
+  </si>
+  <si>
+    <t>BUDI HARSONO, S.E.</t>
+  </si>
+  <si>
+    <t>TRI KARTIKA SARI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>HUSKARNI, S.Si.</t>
+  </si>
+  <si>
+    <t>MARDANI</t>
+  </si>
+  <si>
+    <t>NOPHAN</t>
+  </si>
+  <si>
+    <t>CYRMA VASSARY BR MARBUN</t>
+  </si>
+  <si>
+    <t>ROHMAN HIDAYAT</t>
+  </si>
+  <si>
+    <t>WAHID HASIM, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>YULIANTI</t>
+  </si>
+  <si>
+    <t>SUPRAPTO</t>
+  </si>
+  <si>
+    <t>VIA ANNISA OKTALIA</t>
+  </si>
+  <si>
+    <t>ALI GUNANG</t>
+  </si>
+  <si>
+    <t>MAWARDI, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>MARLINDA SIMBOLON</t>
+  </si>
+  <si>
+    <t>Lilik Setio Rini</t>
+  </si>
+  <si>
+    <t>Fenus Antonius, S.E.</t>
+  </si>
+  <si>
+    <t>Didik Eko Susanto</t>
+  </si>
+  <si>
+    <t>Darwis</t>
+  </si>
+  <si>
+    <t>Neng Karmila</t>
+  </si>
+  <si>
+    <t>Subri, S.H.</t>
+  </si>
+  <si>
+    <t>HAZALI</t>
+  </si>
+  <si>
+    <t>OKTARINA HAGAKU, A.Md.T.</t>
+  </si>
+  <si>
+    <t>A. AZMI SHOFIX S.R, S.I.P.</t>
+  </si>
+  <si>
+    <t>ISNA ASRIYAH</t>
+  </si>
+  <si>
+    <t>DELLA JUITA</t>
+  </si>
+  <si>
+    <t>NUR SOLEKHA</t>
+  </si>
+  <si>
+    <t>NAUVAL FAJAR KURNIAWAN</t>
+  </si>
+  <si>
+    <t>SARI YONO</t>
+  </si>
+  <si>
+    <t>IDA BAGUS ALIT SAPUTRA</t>
+  </si>
+  <si>
+    <t>MELISA PUTRI</t>
+  </si>
+  <si>
+    <t>ABDUL AZIZ</t>
+  </si>
+  <si>
+    <t>Ir. H. SYAHRUDDIN, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>Hj. RIKA KEMALA SARI, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>TRI HIDAYAT, S.ST., M.Tr.T</t>
+  </si>
+  <si>
+    <t>IDA RUSMALA SARI, S.K.M.</t>
+  </si>
+  <si>
+    <t>ADRI FADLY, S.H.</t>
+  </si>
+  <si>
+    <t>H. IBRAHIM,S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SUPANGAT</t>
+  </si>
+  <si>
+    <t>IMROATUS SHOLEHA</t>
+  </si>
+  <si>
+    <t>NITA RUSMALASARI</t>
+  </si>
+  <si>
+    <t>MARIO MORA</t>
+  </si>
+  <si>
+    <t>A. WAHAB NANAWI</t>
+  </si>
+  <si>
+    <t>M. WIRATAMA YUDHA, S.T.</t>
+  </si>
+  <si>
+    <t>SUNNAH NBU, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>EMMY HELDA</t>
+  </si>
+  <si>
     <t>160008</t>
   </si>
   <si>
     <t>SUMATERA SELATAN 8</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>KOTA LUBUK LINGGAU</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>MUSI RAWAS</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>MUSI RAWAS UTARA</t>
   </si>
   <si>
     <t>ELVARIA NOVIANTI</t>
@@ -1998,1604 +3552,50 @@
     <t>AMRI</t>
   </si>
   <si>
     <t>DWI IRMAYANTI</t>
   </si>
   <si>
     <t>Dr. KHALISAH HAYATUDDIN, S.H., M.Hum.</t>
   </si>
   <si>
     <t>RUSDI LAILI, S.Sos., M.Si</t>
   </si>
   <si>
     <t>SAPARYANTO, S.H., M.H.</t>
   </si>
   <si>
     <t>KARYADI</t>
   </si>
   <si>
     <t>BADRULLAH DAUD KOHAR</t>
   </si>
   <si>
     <t>A TRYS NOFANDY</t>
   </si>
   <si>
     <t>UMMI RISMADEWI,S.Pd.I</t>
-  </si>
-[...1552 lines deleted...]
-    <t>LATIFA RAHMINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -3978,3533 +3978,3763 @@
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>542</v>
+        <v>487</v>
       </c>
       <c r="D2" t="s">
-        <v>543</v>
+        <v>488</v>
       </c>
       <c r="E2" t="s">
-        <v>544</v>
+        <v>489</v>
       </c>
       <c r="F2" t="s">
-        <v>545</v>
+        <v>490</v>
       </c>
       <c r="G2">
-        <v>10359</v>
+        <v>39061</v>
       </c>
       <c r="H2">
-        <v>10082</v>
+        <v>10341</v>
       </c>
       <c r="I2">
-        <v>7917</v>
+        <v>13424</v>
       </c>
       <c r="J2">
-        <v>31651</v>
+        <v>35796</v>
       </c>
       <c r="K2">
-        <v>15798</v>
+        <v>4055</v>
       </c>
       <c r="L2">
-        <v>777</v>
+        <v>261</v>
       </c>
       <c r="M2">
-        <v>2483</v>
+        <v>804</v>
       </c>
       <c r="N2">
-        <v>23122</v>
+        <v>15316</v>
       </c>
       <c r="O2">
-        <v>492</v>
+        <v>372</v>
       </c>
       <c r="P2">
-        <v>654</v>
+        <v>2167</v>
       </c>
       <c r="Q2">
-        <v>373</v>
+        <v>154</v>
       </c>
       <c r="R2">
-        <v>10240</v>
+        <v>74386</v>
       </c>
       <c r="S2">
-        <v>2175</v>
+        <v>248</v>
       </c>
       <c r="T2">
-        <v>7229</v>
+        <v>17129</v>
       </c>
       <c r="U2">
-        <v>736</v>
+        <v>1767</v>
       </c>
       <c r="V2">
-        <v>241</v>
+        <v>4074</v>
       </c>
       <c r="W2">
-        <v>904</v>
+        <v>443</v>
       </c>
       <c r="X2">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="Y2">
-        <v>125357</v>
+        <v>219921</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
-        <v>542</v>
+        <v>487</v>
       </c>
       <c r="D3" t="s">
-        <v>543</v>
+        <v>488</v>
       </c>
       <c r="E3" t="s">
-        <v>546</v>
+        <v>491</v>
       </c>
       <c r="F3" t="s">
-        <v>547</v>
+        <v>492</v>
       </c>
       <c r="G3">
-        <v>24968</v>
+        <v>3878</v>
       </c>
       <c r="H3">
-        <v>41346</v>
+        <v>10016</v>
       </c>
       <c r="I3">
-        <v>17458</v>
+        <v>6680</v>
       </c>
       <c r="J3">
-        <v>53520</v>
+        <v>3597</v>
       </c>
       <c r="K3">
-        <v>30719</v>
+        <v>20904</v>
       </c>
       <c r="L3">
-        <v>810</v>
+        <v>195</v>
       </c>
       <c r="M3">
-        <v>2218</v>
+        <v>303</v>
       </c>
       <c r="N3">
-        <v>27461</v>
+        <v>8204</v>
       </c>
       <c r="O3">
-        <v>899</v>
+        <v>161</v>
       </c>
       <c r="P3">
-        <v>874</v>
+        <v>3367</v>
       </c>
       <c r="Q3">
-        <v>253</v>
+        <v>130</v>
       </c>
       <c r="R3">
-        <v>26115</v>
+        <v>2071</v>
       </c>
       <c r="S3">
-        <v>3035</v>
+        <v>641</v>
       </c>
       <c r="T3">
-        <v>11399</v>
+        <v>12228</v>
       </c>
       <c r="U3">
-        <v>527</v>
+        <v>621</v>
       </c>
       <c r="V3">
-        <v>378</v>
+        <v>14702</v>
       </c>
       <c r="W3">
-        <v>2218</v>
+        <v>1213</v>
       </c>
       <c r="X3">
-        <v>213</v>
+        <v>268</v>
       </c>
       <c r="Y3">
-        <v>244411</v>
+        <v>89179</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
       <c r="C4" t="s">
-        <v>542</v>
+        <v>487</v>
       </c>
       <c r="D4" t="s">
-        <v>543</v>
+        <v>488</v>
       </c>
       <c r="E4" t="s">
-        <v>548</v>
+        <v>493</v>
       </c>
       <c r="F4" t="s">
-        <v>549</v>
+        <v>494</v>
       </c>
       <c r="G4">
-        <v>3450</v>
+        <v>30479</v>
       </c>
       <c r="H4">
-        <v>14982</v>
+        <v>48535</v>
       </c>
       <c r="I4">
-        <v>40600</v>
+        <v>26822</v>
       </c>
       <c r="J4">
-        <v>9684</v>
+        <v>18305</v>
       </c>
       <c r="K4">
-        <v>10480</v>
+        <v>17807</v>
       </c>
       <c r="L4">
-        <v>885</v>
+        <v>908</v>
       </c>
       <c r="M4">
-        <v>1454</v>
+        <v>1866</v>
       </c>
       <c r="N4">
-        <v>10068</v>
+        <v>17159</v>
       </c>
       <c r="O4">
-        <v>104</v>
+        <v>434</v>
       </c>
       <c r="P4">
-        <v>1766</v>
+        <v>7418</v>
       </c>
       <c r="Q4">
-        <v>124</v>
+        <v>642</v>
       </c>
       <c r="R4">
-        <v>13955</v>
+        <v>11524</v>
       </c>
       <c r="S4">
-        <v>4038</v>
+        <v>1375</v>
       </c>
       <c r="T4">
-        <v>11641</v>
+        <v>43459</v>
       </c>
       <c r="U4">
-        <v>183</v>
+        <v>3769</v>
       </c>
       <c r="V4">
-        <v>484</v>
+        <v>11883</v>
       </c>
       <c r="W4">
-        <v>827</v>
+        <v>3281</v>
       </c>
       <c r="X4">
-        <v>48</v>
+        <v>911</v>
       </c>
       <c r="Y4">
-        <v>124773</v>
+        <v>246577</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="G5">
-        <v>38777</v>
+        <v>73418</v>
       </c>
       <c r="H5">
-        <v>66410</v>
+        <v>68892</v>
       </c>
       <c r="I5">
-        <v>65975</v>
+        <v>46926</v>
       </c>
       <c r="J5">
-        <v>94855</v>
+        <v>57698</v>
       </c>
       <c r="K5">
-        <v>56997</v>
+        <v>42766</v>
       </c>
       <c r="L5">
-        <v>2472</v>
+        <v>1364</v>
       </c>
       <c r="M5">
-        <v>6155</v>
+        <v>2973</v>
       </c>
       <c r="N5">
-        <v>60651</v>
+        <v>40679</v>
       </c>
       <c r="O5">
-        <v>1495</v>
+        <v>967</v>
       </c>
       <c r="P5">
-        <v>3294</v>
+        <v>12952</v>
       </c>
       <c r="Q5">
-        <v>750</v>
+        <v>926</v>
       </c>
       <c r="R5">
-        <v>50310</v>
+        <v>87981</v>
       </c>
       <c r="S5">
-        <v>9248</v>
+        <v>2264</v>
       </c>
       <c r="T5">
-        <v>30269</v>
+        <v>72816</v>
       </c>
       <c r="U5">
-        <v>1446</v>
+        <v>6157</v>
       </c>
       <c r="V5">
-        <v>1103</v>
+        <v>30659</v>
       </c>
       <c r="W5">
-        <v>3949</v>
+        <v>4937</v>
       </c>
       <c r="X5">
-        <v>385</v>
+        <v>1302</v>
       </c>
       <c r="Y5">
-        <v>494541</v>
+        <v>555677</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>545</v>
+        <v>490</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>547</v>
+        <v>492</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>549</v>
+        <v>494</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>35</v>
       </c>
       <c r="D2">
-        <v>10359</v>
+        <v>39061</v>
       </c>
       <c r="E2">
-        <v>24968</v>
+        <v>3878</v>
       </c>
       <c r="F2">
-        <v>3450</v>
+        <v>30479</v>
       </c>
       <c r="G2">
-        <v>38777</v>
+        <v>73418</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3">
-        <v>1574</v>
+        <v>1400</v>
       </c>
       <c r="E3">
-        <v>3530</v>
+        <v>677</v>
       </c>
       <c r="F3">
-        <v>796</v>
+        <v>3148</v>
       </c>
       <c r="G3">
-        <v>5900</v>
+        <v>5225</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>550</v>
+        <v>495</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4">
-        <v>3331</v>
+        <v>29023</v>
       </c>
       <c r="E4">
-        <v>5659</v>
+        <v>1280</v>
       </c>
       <c r="F4">
-        <v>846</v>
+        <v>3307</v>
       </c>
       <c r="G4">
-        <v>9836</v>
+        <v>33610</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>551</v>
+        <v>496</v>
       </c>
       <c r="C5" t="s">
         <v>38</v>
       </c>
       <c r="D5">
-        <v>2270</v>
+        <v>8138</v>
       </c>
       <c r="E5">
-        <v>4582</v>
+        <v>1208</v>
       </c>
       <c r="F5">
-        <v>847</v>
+        <v>19412</v>
       </c>
       <c r="G5">
-        <v>7699</v>
+        <v>28758</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>552</v>
+        <v>497</v>
       </c>
       <c r="C6" t="s">
         <v>38</v>
       </c>
       <c r="D6">
-        <v>1938</v>
+        <v>163</v>
       </c>
       <c r="E6">
-        <v>6900</v>
+        <v>113</v>
       </c>
       <c r="F6">
-        <v>182</v>
+        <v>795</v>
       </c>
       <c r="G6">
-        <v>9020</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>553</v>
+        <v>498</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7">
-        <v>798</v>
+        <v>128</v>
       </c>
       <c r="E7">
-        <v>512</v>
+        <v>123</v>
       </c>
       <c r="F7">
-        <v>537</v>
+        <v>1973</v>
       </c>
       <c r="G7">
-        <v>1847</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>554</v>
+        <v>499</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8">
-        <v>160</v>
+        <v>65</v>
       </c>
       <c r="E8">
-        <v>113</v>
+        <v>178</v>
       </c>
       <c r="F8">
-        <v>70</v>
+        <v>503</v>
       </c>
       <c r="G8">
-        <v>343</v>
+        <v>746</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>555</v>
+        <v>500</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9">
-        <v>105</v>
+        <v>33</v>
       </c>
       <c r="E9">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="F9">
-        <v>30</v>
+        <v>150</v>
       </c>
       <c r="G9">
-        <v>245</v>
+        <v>283</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>556</v>
+        <v>501</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10">
-        <v>183</v>
+        <v>55</v>
       </c>
       <c r="E10">
-        <v>3562</v>
+        <v>133</v>
       </c>
       <c r="F10">
-        <v>142</v>
+        <v>1015</v>
       </c>
       <c r="G10">
-        <v>3887</v>
-[...4 lines deleted...]
-      <c r="A12">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>502</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11">
+        <v>56</v>
+      </c>
+      <c r="E11">
+        <v>66</v>
+      </c>
+      <c r="F11">
+        <v>176</v>
+      </c>
+      <c r="G11">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
         <v>2</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B13" t="s">
         <v>7</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C13" t="s">
         <v>35</v>
       </c>
-      <c r="D12">
-[...19 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13">
+        <v>10341</v>
+      </c>
+      <c r="E13">
+        <v>10016</v>
+      </c>
+      <c r="F13">
+        <v>48535</v>
+      </c>
+      <c r="G13">
+        <v>68892</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" t="s">
         <v>36</v>
       </c>
-      <c r="D13">
-[...21 lines deleted...]
-      </c>
       <c r="D14">
-        <v>3178</v>
+        <v>1375</v>
       </c>
       <c r="E14">
-        <v>24689</v>
+        <v>1327</v>
       </c>
       <c r="F14">
-        <v>970</v>
+        <v>6549</v>
       </c>
       <c r="G14">
-        <v>28837</v>
+        <v>9251</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>558</v>
+        <v>503</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
-        <v>2103</v>
+        <v>7015</v>
       </c>
       <c r="E15">
-        <v>5278</v>
+        <v>6933</v>
       </c>
       <c r="F15">
-        <v>11689</v>
+        <v>14335</v>
       </c>
       <c r="G15">
-        <v>19070</v>
+        <v>28283</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>559</v>
+        <v>504</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>780</v>
+        <v>1426</v>
       </c>
       <c r="E16">
-        <v>2910</v>
+        <v>1113</v>
       </c>
       <c r="F16">
-        <v>270</v>
+        <v>25038</v>
       </c>
       <c r="G16">
-        <v>3960</v>
+        <v>27577</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>560</v>
+        <v>505</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>318</v>
+        <v>171</v>
       </c>
       <c r="E17">
-        <v>943</v>
+        <v>166</v>
       </c>
       <c r="F17">
-        <v>119</v>
+        <v>647</v>
       </c>
       <c r="G17">
-        <v>1380</v>
+        <v>984</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>561</v>
+        <v>506</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
-        <v>194</v>
+        <v>90</v>
       </c>
       <c r="E18">
-        <v>275</v>
+        <v>103</v>
       </c>
       <c r="F18">
-        <v>57</v>
+        <v>415</v>
       </c>
       <c r="G18">
-        <v>526</v>
+        <v>608</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>562</v>
+        <v>507</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
-        <v>257</v>
+        <v>103</v>
       </c>
       <c r="E19">
-        <v>366</v>
+        <v>105</v>
       </c>
       <c r="F19">
-        <v>76</v>
+        <v>559</v>
       </c>
       <c r="G19">
-        <v>699</v>
+        <v>767</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>508</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>83</v>
+      </c>
+      <c r="E20">
+        <v>104</v>
+      </c>
+      <c r="F20">
+        <v>478</v>
+      </c>
+      <c r="G20">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
         <v>7</v>
       </c>
-      <c r="B20" t="s">
-[...18 lines deleted...]
-    <row r="21"/>
+      <c r="B21" t="s">
+        <v>509</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>35</v>
+      </c>
+      <c r="E21">
+        <v>51</v>
+      </c>
+      <c r="F21">
+        <v>244</v>
+      </c>
+      <c r="G21">
+        <v>330</v>
+      </c>
+    </row>
     <row r="22">
       <c r="A22">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>8</v>
+        <v>510</v>
       </c>
       <c r="C22" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D22">
-        <v>7917</v>
+        <v>43</v>
       </c>
       <c r="E22">
-        <v>17458</v>
+        <v>114</v>
       </c>
       <c r="F22">
-        <v>40600</v>
+        <v>270</v>
       </c>
       <c r="G22">
-        <v>65975</v>
-[...24 lines deleted...]
-    </row>
+        <v>427</v>
+      </c>
+    </row>
+    <row r="23"/>
     <row r="24">
       <c r="A24">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>564</v>
+        <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D24">
-        <v>1781</v>
+        <v>13424</v>
       </c>
       <c r="E24">
-        <v>3613</v>
+        <v>6680</v>
       </c>
       <c r="F24">
-        <v>1422</v>
+        <v>26822</v>
       </c>
       <c r="G24">
-        <v>6816</v>
+        <v>46926</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25">
-        <v>2</v>
+      <c r="A25" t="s">
+        <v>30</v>
       </c>
       <c r="B25" t="s">
-        <v>565</v>
+        <v>30</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D25">
-        <v>495</v>
+        <v>1504</v>
       </c>
       <c r="E25">
-        <v>1555</v>
+        <v>776</v>
       </c>
       <c r="F25">
-        <v>647</v>
+        <v>3803</v>
       </c>
       <c r="G25">
-        <v>2697</v>
+        <v>6083</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>566</v>
+        <v>511</v>
       </c>
       <c r="C26" t="s">
         <v>38</v>
       </c>
       <c r="D26">
-        <v>2363</v>
+        <v>977</v>
       </c>
       <c r="E26">
-        <v>2170</v>
+        <v>3800</v>
       </c>
       <c r="F26">
-        <v>36128</v>
+        <v>3159</v>
       </c>
       <c r="G26">
-        <v>40661</v>
+        <v>7936</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>567</v>
+        <v>512</v>
       </c>
       <c r="C27" t="s">
         <v>38</v>
       </c>
       <c r="D27">
-        <v>290</v>
+        <v>410</v>
       </c>
       <c r="E27">
-        <v>709</v>
+        <v>423</v>
       </c>
       <c r="F27">
-        <v>334</v>
+        <v>1838</v>
       </c>
       <c r="G27">
-        <v>1333</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>568</v>
+        <v>513</v>
       </c>
       <c r="C28" t="s">
         <v>38</v>
       </c>
       <c r="D28">
-        <v>367</v>
+        <v>472</v>
       </c>
       <c r="E28">
-        <v>3389</v>
+        <v>161</v>
       </c>
       <c r="F28">
-        <v>97</v>
+        <v>1666</v>
       </c>
       <c r="G28">
-        <v>3853</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>569</v>
+        <v>514</v>
       </c>
       <c r="C29" t="s">
         <v>38</v>
       </c>
       <c r="D29">
-        <v>180</v>
+        <v>214</v>
       </c>
       <c r="E29">
-        <v>369</v>
+        <v>142</v>
       </c>
       <c r="F29">
-        <v>196</v>
+        <v>2071</v>
       </c>
       <c r="G29">
-        <v>745</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>570</v>
+        <v>515</v>
       </c>
       <c r="C30" t="s">
         <v>38</v>
       </c>
       <c r="D30">
-        <v>334</v>
+        <v>9130</v>
       </c>
       <c r="E30">
-        <v>469</v>
+        <v>401</v>
       </c>
       <c r="F30">
-        <v>128</v>
+        <v>5624</v>
       </c>
       <c r="G30">
-        <v>931</v>
-[...2 lines deleted...]
-    <row r="31"/>
+        <v>15155</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>516</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>183</v>
+      </c>
+      <c r="E31">
+        <v>87</v>
+      </c>
+      <c r="F31">
+        <v>522</v>
+      </c>
+      <c r="G31">
+        <v>792</v>
+      </c>
+    </row>
     <row r="32">
       <c r="A32">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>9</v>
+        <v>517</v>
       </c>
       <c r="C32" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D32">
-        <v>31651</v>
+        <v>394</v>
       </c>
       <c r="E32">
-        <v>53520</v>
+        <v>318</v>
       </c>
       <c r="F32">
-        <v>9684</v>
+        <v>4354</v>
       </c>
       <c r="G32">
-        <v>94855</v>
+        <v>5066</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" t="s">
-        <v>30</v>
+      <c r="A33">
+        <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>30</v>
+        <v>518</v>
       </c>
       <c r="C33" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D33">
-        <v>2320</v>
+        <v>140</v>
       </c>
       <c r="E33">
-        <v>5800</v>
+        <v>572</v>
       </c>
       <c r="F33">
-        <v>889</v>
+        <v>3785</v>
       </c>
       <c r="G33">
-        <v>9009</v>
-[...24 lines deleted...]
-    </row>
+        <v>4497</v>
+      </c>
+    </row>
+    <row r="34"/>
     <row r="35">
       <c r="A35">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>572</v>
+        <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D35">
-        <v>953</v>
+        <v>35796</v>
       </c>
       <c r="E35">
-        <v>3101</v>
+        <v>3597</v>
       </c>
       <c r="F35">
-        <v>661</v>
+        <v>18305</v>
       </c>
       <c r="G35">
-        <v>4715</v>
+        <v>57698</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36">
-        <v>3</v>
+      <c r="A36" t="s">
+        <v>30</v>
       </c>
       <c r="B36" t="s">
-        <v>573</v>
+        <v>30</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D36">
-        <v>473</v>
+        <v>2981</v>
       </c>
       <c r="E36">
-        <v>992</v>
+        <v>676</v>
       </c>
       <c r="F36">
-        <v>122</v>
+        <v>3637</v>
       </c>
       <c r="G36">
-        <v>1587</v>
+        <v>7294</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>574</v>
+        <v>519</v>
       </c>
       <c r="C37" t="s">
         <v>38</v>
       </c>
       <c r="D37">
-        <v>5196</v>
+        <v>31277</v>
       </c>
       <c r="E37">
-        <v>28873</v>
+        <v>846</v>
       </c>
       <c r="F37">
-        <v>1099</v>
+        <v>6988</v>
       </c>
       <c r="G37">
-        <v>35168</v>
+        <v>39111</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>575</v>
+        <v>520</v>
       </c>
       <c r="C38" t="s">
         <v>38</v>
       </c>
       <c r="D38">
-        <v>3845</v>
+        <v>371</v>
       </c>
       <c r="E38">
-        <v>5348</v>
+        <v>196</v>
       </c>
       <c r="F38">
-        <v>621</v>
+        <v>1388</v>
       </c>
       <c r="G38">
-        <v>9814</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>576</v>
+        <v>521</v>
       </c>
       <c r="C39" t="s">
         <v>38</v>
       </c>
       <c r="D39">
-        <v>122</v>
+        <v>164</v>
       </c>
       <c r="E39">
-        <v>291</v>
+        <v>95</v>
       </c>
       <c r="F39">
-        <v>82</v>
+        <v>2971</v>
       </c>
       <c r="G39">
-        <v>495</v>
+        <v>3230</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>577</v>
+        <v>522</v>
       </c>
       <c r="C40" t="s">
         <v>38</v>
       </c>
       <c r="D40">
-        <v>96</v>
+        <v>307</v>
       </c>
       <c r="E40">
-        <v>409</v>
+        <v>357</v>
       </c>
       <c r="F40">
-        <v>196</v>
+        <v>721</v>
       </c>
       <c r="G40">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="41"/>
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>523</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>193</v>
+      </c>
+      <c r="E41">
+        <v>289</v>
+      </c>
+      <c r="F41">
+        <v>751</v>
+      </c>
+      <c r="G41">
+        <v>1233</v>
+      </c>
+    </row>
     <row r="42">
       <c r="A42">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>10</v>
+        <v>524</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D42">
-        <v>15798</v>
+        <v>93</v>
       </c>
       <c r="E42">
-        <v>30719</v>
+        <v>151</v>
       </c>
       <c r="F42">
-        <v>10480</v>
+        <v>306</v>
       </c>
       <c r="G42">
-        <v>56997</v>
+        <v>550</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" t="s">
-        <v>30</v>
+      <c r="A43">
+        <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>30</v>
+        <v>525</v>
       </c>
       <c r="C43" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D43">
-        <v>1684</v>
+        <v>314</v>
       </c>
       <c r="E43">
-        <v>2546</v>
+        <v>220</v>
       </c>
       <c r="F43">
-        <v>781</v>
+        <v>709</v>
       </c>
       <c r="G43">
-        <v>5011</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>578</v>
+        <v>526</v>
       </c>
       <c r="C44" t="s">
         <v>38</v>
       </c>
       <c r="D44">
-        <v>9955</v>
+        <v>96</v>
       </c>
       <c r="E44">
-        <v>24404</v>
+        <v>767</v>
       </c>
       <c r="F44">
-        <v>1425</v>
+        <v>834</v>
       </c>
       <c r="G44">
-        <v>35784</v>
-[...24 lines deleted...]
-    </row>
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="45"/>
     <row r="46">
       <c r="A46">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B46" t="s">
-        <v>580</v>
+        <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D46">
-        <v>413</v>
+        <v>4055</v>
       </c>
       <c r="E46">
-        <v>693</v>
+        <v>20904</v>
       </c>
       <c r="F46">
-        <v>301</v>
+        <v>17807</v>
       </c>
       <c r="G46">
-        <v>1407</v>
+        <v>42766</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47">
-        <v>4</v>
+      <c r="A47" t="s">
+        <v>30</v>
       </c>
       <c r="B47" t="s">
-        <v>581</v>
+        <v>30</v>
       </c>
       <c r="C47" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D47">
-        <v>167</v>
+        <v>689</v>
       </c>
       <c r="E47">
-        <v>151</v>
+        <v>1131</v>
       </c>
       <c r="F47">
-        <v>87</v>
+        <v>2370</v>
       </c>
       <c r="G47">
-        <v>405</v>
+        <v>4190</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>582</v>
+        <v>527</v>
       </c>
       <c r="C48" t="s">
         <v>38</v>
       </c>
       <c r="D48">
-        <v>398</v>
+        <v>431</v>
       </c>
       <c r="E48">
-        <v>840</v>
+        <v>880</v>
       </c>
       <c r="F48">
-        <v>434</v>
+        <v>2278</v>
       </c>
       <c r="G48">
-        <v>1672</v>
+        <v>3589</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>583</v>
+        <v>528</v>
       </c>
       <c r="C49" t="s">
         <v>38</v>
       </c>
       <c r="D49">
-        <v>93</v>
+        <v>185</v>
       </c>
       <c r="E49">
-        <v>72</v>
+        <v>359</v>
       </c>
       <c r="F49">
-        <v>37</v>
+        <v>536</v>
       </c>
       <c r="G49">
-        <v>202</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>584</v>
+        <v>529</v>
       </c>
       <c r="C50" t="s">
         <v>38</v>
       </c>
       <c r="D50">
-        <v>635</v>
+        <v>70</v>
       </c>
       <c r="E50">
-        <v>218</v>
+        <v>94</v>
       </c>
       <c r="F50">
-        <v>120</v>
+        <v>292</v>
       </c>
       <c r="G50">
-        <v>973</v>
-[...2 lines deleted...]
-    <row r="51"/>
+        <v>456</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>530</v>
+      </c>
+      <c r="C51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51">
+        <v>67</v>
+      </c>
+      <c r="E51">
+        <v>106</v>
+      </c>
+      <c r="F51">
+        <v>590</v>
+      </c>
+      <c r="G51">
+        <v>763</v>
+      </c>
+    </row>
     <row r="52">
       <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>531</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>1170</v>
+      </c>
+      <c r="E52">
+        <v>18207</v>
+      </c>
+      <c r="F52">
+        <v>11393</v>
+      </c>
+      <c r="G52">
+        <v>30770</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
         <v>6</v>
       </c>
-      <c r="B52" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="B53" t="s">
-        <v>30</v>
+        <v>532</v>
       </c>
       <c r="C53" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D53">
-        <v>219</v>
+        <v>25</v>
       </c>
       <c r="E53">
-        <v>213</v>
+        <v>80</v>
       </c>
       <c r="F53">
-        <v>103</v>
+        <v>147</v>
       </c>
       <c r="G53">
-        <v>535</v>
+        <v>252</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>585</v>
+        <v>533</v>
       </c>
       <c r="C54" t="s">
         <v>38</v>
       </c>
       <c r="D54">
-        <v>210</v>
+        <v>28</v>
       </c>
       <c r="E54">
-        <v>263</v>
+        <v>22</v>
       </c>
       <c r="F54">
-        <v>541</v>
+        <v>64</v>
       </c>
       <c r="G54">
-        <v>1014</v>
+        <v>114</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>586</v>
+        <v>534</v>
       </c>
       <c r="C55" t="s">
         <v>38</v>
       </c>
       <c r="D55">
-        <v>77</v>
+        <v>1390</v>
       </c>
       <c r="E55">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="F55">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="G55">
-        <v>313</v>
-[...24 lines deleted...]
-    </row>
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="56"/>
     <row r="57">
       <c r="A57">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>588</v>
+        <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D57">
-        <v>46</v>
+        <v>261</v>
       </c>
       <c r="E57">
-        <v>32</v>
+        <v>195</v>
       </c>
       <c r="F57">
-        <v>23</v>
+        <v>908</v>
       </c>
       <c r="G57">
-        <v>101</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58">
-        <v>5</v>
+      <c r="A58" t="s">
+        <v>30</v>
       </c>
       <c r="B58" t="s">
-        <v>589</v>
+        <v>30</v>
       </c>
       <c r="C58" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D58">
-        <v>13</v>
+        <v>178</v>
       </c>
       <c r="E58">
-        <v>25</v>
+        <v>79</v>
       </c>
       <c r="F58">
-        <v>15</v>
+        <v>415</v>
       </c>
       <c r="G58">
-        <v>53</v>
+        <v>672</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>590</v>
+        <v>535</v>
       </c>
       <c r="C59" t="s">
         <v>38</v>
       </c>
       <c r="D59">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="E59">
-        <v>34</v>
+        <v>116</v>
       </c>
       <c r="F59">
+        <v>493</v>
+      </c>
+      <c r="G59">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
         <v>7</v>
       </c>
-      <c r="G59">
-[...26 lines deleted...]
-    <row r="61"/>
+      <c r="B61" t="s">
+        <v>12</v>
+      </c>
+      <c r="C61" t="s">
+        <v>35</v>
+      </c>
+      <c r="D61">
+        <v>804</v>
+      </c>
+      <c r="E61">
+        <v>303</v>
+      </c>
+      <c r="F61">
+        <v>1866</v>
+      </c>
+      <c r="G61">
+        <v>2973</v>
+      </c>
+    </row>
     <row r="62">
-      <c r="A62">
-        <v>7</v>
+      <c r="A62" t="s">
+        <v>30</v>
       </c>
       <c r="B62" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D62">
-        <v>2483</v>
+        <v>325</v>
       </c>
       <c r="E62">
-        <v>2218</v>
+        <v>149</v>
       </c>
       <c r="F62">
-        <v>1454</v>
+        <v>592</v>
       </c>
       <c r="G62">
-        <v>6155</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" t="s">
-        <v>30</v>
+      <c r="A63">
+        <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>30</v>
+        <v>536</v>
       </c>
       <c r="C63" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D63">
-        <v>280</v>
+        <v>413</v>
       </c>
       <c r="E63">
-        <v>747</v>
+        <v>93</v>
       </c>
       <c r="F63">
-        <v>374</v>
+        <v>365</v>
       </c>
       <c r="G63">
-        <v>1401</v>
+        <v>871</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>592</v>
+        <v>537</v>
       </c>
       <c r="C64" t="s">
         <v>38</v>
       </c>
       <c r="D64">
-        <v>1163</v>
+        <v>66</v>
       </c>
       <c r="E64">
-        <v>821</v>
+        <v>61</v>
       </c>
       <c r="F64">
-        <v>888</v>
+        <v>909</v>
       </c>
       <c r="G64">
-        <v>2872</v>
-[...24 lines deleted...]
-    </row>
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="65"/>
     <row r="66">
       <c r="A66">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B66" t="s">
-        <v>594</v>
+        <v>13</v>
       </c>
       <c r="C66" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D66">
-        <v>130</v>
+        <v>15316</v>
       </c>
       <c r="E66">
-        <v>124</v>
+        <v>8204</v>
       </c>
       <c r="F66">
-        <v>43</v>
+        <v>17159</v>
       </c>
       <c r="G66">
-        <v>297</v>
+        <v>40679</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67">
-        <v>4</v>
+      <c r="A67" t="s">
+        <v>30</v>
       </c>
       <c r="B67" t="s">
-        <v>595</v>
+        <v>30</v>
       </c>
       <c r="C67" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D67">
-        <v>184</v>
+        <v>639</v>
       </c>
       <c r="E67">
-        <v>87</v>
+        <v>647</v>
       </c>
       <c r="F67">
-        <v>31</v>
+        <v>1408</v>
       </c>
       <c r="G67">
-        <v>302</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>596</v>
+        <v>538</v>
       </c>
       <c r="C68" t="s">
         <v>38</v>
       </c>
       <c r="D68">
-        <v>38</v>
+        <v>7685</v>
       </c>
       <c r="E68">
-        <v>55</v>
+        <v>4459</v>
       </c>
       <c r="F68">
-        <v>23</v>
+        <v>4759</v>
       </c>
       <c r="G68">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="69"/>
+        <v>16903</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>539</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>1197</v>
+      </c>
+      <c r="E69">
+        <v>175</v>
+      </c>
+      <c r="F69">
+        <v>1089</v>
+      </c>
+      <c r="G69">
+        <v>2461</v>
+      </c>
+    </row>
     <row r="70">
       <c r="A70">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>13</v>
+        <v>540</v>
       </c>
       <c r="C70" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D70">
-        <v>23122</v>
+        <v>106</v>
       </c>
       <c r="E70">
-        <v>27461</v>
+        <v>62</v>
       </c>
       <c r="F70">
-        <v>10068</v>
+        <v>671</v>
       </c>
       <c r="G70">
-        <v>60651</v>
+        <v>839</v>
       </c>
     </row>
     <row r="71">
-      <c r="A71" t="s">
-        <v>30</v>
+      <c r="A71">
+        <v>4</v>
       </c>
       <c r="B71" t="s">
-        <v>30</v>
+        <v>541</v>
       </c>
       <c r="C71" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D71">
-        <v>1468</v>
+        <v>199</v>
       </c>
       <c r="E71">
-        <v>1774</v>
+        <v>163</v>
       </c>
       <c r="F71">
-        <v>505</v>
+        <v>3799</v>
       </c>
       <c r="G71">
-        <v>3747</v>
+        <v>4161</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B72" t="s">
-        <v>597</v>
+        <v>542</v>
       </c>
       <c r="C72" t="s">
         <v>38</v>
       </c>
       <c r="D72">
-        <v>10001</v>
+        <v>27</v>
       </c>
       <c r="E72">
-        <v>3853</v>
+        <v>70</v>
       </c>
       <c r="F72">
-        <v>924</v>
+        <v>126</v>
       </c>
       <c r="G72">
-        <v>14778</v>
+        <v>223</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B73" t="s">
-        <v>598</v>
+        <v>543</v>
       </c>
       <c r="C73" t="s">
         <v>38</v>
       </c>
       <c r="D73">
-        <v>1454</v>
+        <v>45</v>
       </c>
       <c r="E73">
-        <v>6580</v>
+        <v>218</v>
       </c>
       <c r="F73">
-        <v>3940</v>
+        <v>163</v>
       </c>
       <c r="G73">
-        <v>11974</v>
+        <v>426</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B74" t="s">
-        <v>599</v>
+        <v>544</v>
       </c>
       <c r="C74" t="s">
         <v>38</v>
       </c>
       <c r="D74">
-        <v>1256</v>
+        <v>54</v>
       </c>
       <c r="E74">
-        <v>653</v>
+        <v>28</v>
       </c>
       <c r="F74">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G74">
-        <v>2013</v>
+        <v>185</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B75" t="s">
-        <v>600</v>
+        <v>545</v>
       </c>
       <c r="C75" t="s">
         <v>38</v>
       </c>
       <c r="D75">
-        <v>197</v>
+        <v>5364</v>
       </c>
       <c r="E75">
-        <v>390</v>
+        <v>2382</v>
       </c>
       <c r="F75">
-        <v>47</v>
+        <v>5041</v>
       </c>
       <c r="G75">
-        <v>634</v>
-[...24 lines deleted...]
-    </row>
+        <v>12787</v>
+      </c>
+    </row>
+    <row r="76"/>
     <row r="77">
       <c r="A77">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B77" t="s">
-        <v>602</v>
+        <v>14</v>
       </c>
       <c r="C77" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D77">
-        <v>78</v>
+        <v>372</v>
       </c>
       <c r="E77">
-        <v>94</v>
+        <v>161</v>
       </c>
       <c r="F77">
-        <v>43</v>
+        <v>434</v>
       </c>
       <c r="G77">
-        <v>215</v>
+        <v>967</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78">
-        <v>7</v>
+      <c r="A78" t="s">
+        <v>30</v>
       </c>
       <c r="B78" t="s">
-        <v>603</v>
+        <v>30</v>
       </c>
       <c r="C78" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D78">
-        <v>8421</v>
+        <v>124</v>
       </c>
       <c r="E78">
-        <v>13922</v>
+        <v>49</v>
       </c>
       <c r="F78">
-        <v>4461</v>
+        <v>146</v>
       </c>
       <c r="G78">
-        <v>26804</v>
-[...2 lines deleted...]
-    <row r="79"/>
+        <v>319</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>1</v>
+      </c>
+      <c r="B79" t="s">
+        <v>546</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>189</v>
+      </c>
+      <c r="E79">
+        <v>64</v>
+      </c>
+      <c r="F79">
+        <v>105</v>
+      </c>
+      <c r="G79">
+        <v>358</v>
+      </c>
+    </row>
     <row r="80">
       <c r="A80">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>14</v>
+        <v>547</v>
       </c>
       <c r="C80" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D80">
-        <v>492</v>
+        <v>21</v>
       </c>
       <c r="E80">
-        <v>899</v>
+        <v>15</v>
       </c>
       <c r="F80">
-        <v>104</v>
+        <v>59</v>
       </c>
       <c r="G80">
-        <v>1495</v>
+        <v>95</v>
       </c>
     </row>
     <row r="81">
-      <c r="A81" t="s">
-        <v>30</v>
+      <c r="A81">
+        <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>30</v>
+        <v>548</v>
       </c>
       <c r="C81" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D81">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="E81">
-        <v>219</v>
+        <v>18</v>
       </c>
       <c r="F81">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="G81">
-        <v>287</v>
+        <v>102</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B82" t="s">
-        <v>604</v>
+        <v>549</v>
       </c>
       <c r="C82" t="s">
         <v>38</v>
       </c>
       <c r="D82">
-        <v>134</v>
+        <v>9</v>
       </c>
       <c r="E82">
-        <v>458</v>
+        <v>11</v>
       </c>
       <c r="F82">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="G82">
-        <v>624</v>
+        <v>57</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B83" t="s">
-        <v>605</v>
+        <v>550</v>
       </c>
       <c r="C83" t="s">
         <v>38</v>
       </c>
       <c r="D83">
-        <v>230</v>
+        <v>16</v>
       </c>
       <c r="E83">
-        <v>110</v>
+        <v>4</v>
       </c>
       <c r="F83">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G83">
-        <v>363</v>
-[...24 lines deleted...]
-    </row>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="84"/>
     <row r="85">
       <c r="A85">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B85" t="s">
-        <v>607</v>
+        <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D85">
-        <v>17</v>
+        <v>2167</v>
       </c>
       <c r="E85">
-        <v>28</v>
+        <v>3367</v>
       </c>
       <c r="F85">
-        <v>7</v>
+        <v>7418</v>
       </c>
       <c r="G85">
-        <v>52</v>
+        <v>12952</v>
       </c>
     </row>
     <row r="86">
-      <c r="A86">
-        <v>5</v>
+      <c r="A86" t="s">
+        <v>30</v>
       </c>
       <c r="B86" t="s">
-        <v>608</v>
+        <v>30</v>
       </c>
       <c r="C86" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D86">
-        <v>17</v>
+        <v>121</v>
       </c>
       <c r="E86">
-        <v>44</v>
+        <v>202</v>
       </c>
       <c r="F86">
-        <v>10</v>
+        <v>688</v>
       </c>
       <c r="G86">
-        <v>71</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B87" t="s">
-        <v>609</v>
+        <v>551</v>
       </c>
       <c r="C87" t="s">
         <v>38</v>
       </c>
       <c r="D87">
-        <v>11</v>
+        <v>172</v>
       </c>
       <c r="E87">
-        <v>5</v>
+        <v>238</v>
       </c>
       <c r="F87">
-        <v>3</v>
+        <v>2567</v>
       </c>
       <c r="G87">
-        <v>19</v>
+        <v>2977</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B88" t="s">
-        <v>610</v>
+        <v>552</v>
       </c>
       <c r="C88" t="s">
         <v>38</v>
       </c>
       <c r="D88">
-        <v>7</v>
+        <v>52</v>
       </c>
       <c r="E88">
-        <v>16</v>
+        <v>96</v>
       </c>
       <c r="F88">
-        <v>4</v>
+        <v>239</v>
       </c>
       <c r="G88">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="89"/>
+        <v>387</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>3</v>
+      </c>
+      <c r="B89" t="s">
+        <v>553</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>43</v>
+      </c>
+      <c r="E89">
+        <v>65</v>
+      </c>
+      <c r="F89">
+        <v>246</v>
+      </c>
+      <c r="G89">
+        <v>354</v>
+      </c>
+    </row>
     <row r="90">
       <c r="A90">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B90" t="s">
-        <v>15</v>
+        <v>554</v>
       </c>
       <c r="C90" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D90">
-        <v>654</v>
+        <v>19</v>
       </c>
       <c r="E90">
-        <v>874</v>
+        <v>33</v>
       </c>
       <c r="F90">
-        <v>1766</v>
+        <v>157</v>
       </c>
       <c r="G90">
-        <v>3294</v>
+        <v>209</v>
       </c>
     </row>
     <row r="91">
-      <c r="A91" t="s">
-        <v>30</v>
+      <c r="A91">
+        <v>5</v>
       </c>
       <c r="B91" t="s">
-        <v>30</v>
+        <v>555</v>
       </c>
       <c r="C91" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D91">
-        <v>167</v>
+        <v>34</v>
       </c>
       <c r="E91">
-        <v>254</v>
+        <v>48</v>
       </c>
       <c r="F91">
-        <v>379</v>
+        <v>121</v>
       </c>
       <c r="G91">
-        <v>800</v>
+        <v>203</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B92" t="s">
-        <v>611</v>
+        <v>556</v>
       </c>
       <c r="C92" t="s">
         <v>38</v>
       </c>
       <c r="D92">
-        <v>285</v>
+        <v>11</v>
       </c>
       <c r="E92">
-        <v>380</v>
+        <v>45</v>
       </c>
       <c r="F92">
-        <v>1117</v>
+        <v>45</v>
       </c>
       <c r="G92">
-        <v>1782</v>
+        <v>101</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B93" t="s">
-        <v>612</v>
+        <v>557</v>
       </c>
       <c r="C93" t="s">
         <v>38</v>
       </c>
       <c r="D93">
-        <v>92</v>
+        <v>1704</v>
       </c>
       <c r="E93">
-        <v>81</v>
+        <v>2623</v>
       </c>
       <c r="F93">
-        <v>149</v>
+        <v>3314</v>
       </c>
       <c r="G93">
-        <v>322</v>
+        <v>7641</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B94" t="s">
-        <v>613</v>
+        <v>558</v>
       </c>
       <c r="C94" t="s">
         <v>38</v>
       </c>
       <c r="D94">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E94">
-        <v>81</v>
+        <v>17</v>
       </c>
       <c r="F94">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="G94">
-        <v>195</v>
-[...24 lines deleted...]
-    </row>
+        <v>69</v>
+      </c>
+    </row>
+    <row r="95"/>
     <row r="96">
       <c r="A96">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B96" t="s">
-        <v>615</v>
+        <v>16</v>
       </c>
       <c r="C96" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D96">
-        <v>14</v>
+        <v>154</v>
       </c>
       <c r="E96">
-        <v>17</v>
+        <v>130</v>
       </c>
       <c r="F96">
-        <v>15</v>
+        <v>642</v>
       </c>
       <c r="G96">
-        <v>46</v>
+        <v>926</v>
       </c>
     </row>
     <row r="97">
-      <c r="A97">
-        <v>6</v>
+      <c r="A97" t="s">
+        <v>30</v>
       </c>
       <c r="B97" t="s">
-        <v>616</v>
+        <v>30</v>
       </c>
       <c r="C97" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D97">
-        <v>16</v>
+        <v>73</v>
       </c>
       <c r="E97">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="F97">
-        <v>14</v>
+        <v>235</v>
       </c>
       <c r="G97">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="98"/>
+        <v>351</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>1</v>
+      </c>
+      <c r="B98" t="s">
+        <v>559</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>50</v>
+      </c>
+      <c r="E98">
+        <v>65</v>
+      </c>
+      <c r="F98">
+        <v>303</v>
+      </c>
+      <c r="G98">
+        <v>418</v>
+      </c>
+    </row>
     <row r="99">
       <c r="A99">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>16</v>
+        <v>560</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D99">
-        <v>373</v>
+        <v>31</v>
       </c>
       <c r="E99">
-        <v>253</v>
+        <v>22</v>
       </c>
       <c r="F99">
-        <v>124</v>
+        <v>104</v>
       </c>
       <c r="G99">
-        <v>750</v>
-[...24 lines deleted...]
-    </row>
+        <v>157</v>
+      </c>
+    </row>
+    <row r="100"/>
     <row r="101">
       <c r="A101">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B101" t="s">
-        <v>617</v>
+        <v>17</v>
       </c>
       <c r="C101" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D101">
-        <v>271</v>
+        <v>74386</v>
       </c>
       <c r="E101">
-        <v>125</v>
+        <v>2071</v>
       </c>
       <c r="F101">
-        <v>69</v>
+        <v>11524</v>
       </c>
       <c r="G101">
-        <v>465</v>
-[...2 lines deleted...]
-    <row r="102"/>
+        <v>87981</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>30</v>
+      </c>
+      <c r="B102" t="s">
+        <v>30</v>
+      </c>
+      <c r="C102" t="s">
+        <v>36</v>
+      </c>
+      <c r="D102">
+        <v>2916</v>
+      </c>
+      <c r="E102">
+        <v>356</v>
+      </c>
+      <c r="F102">
+        <v>1572</v>
+      </c>
+      <c r="G102">
+        <v>4844</v>
+      </c>
+    </row>
     <row r="103">
       <c r="A103">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B103" t="s">
-        <v>17</v>
+        <v>561</v>
       </c>
       <c r="C103" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D103">
-        <v>10240</v>
+        <v>50554</v>
       </c>
       <c r="E103">
-        <v>26115</v>
+        <v>882</v>
       </c>
       <c r="F103">
-        <v>13955</v>
+        <v>6408</v>
       </c>
       <c r="G103">
-        <v>50310</v>
+        <v>57844</v>
       </c>
     </row>
     <row r="104">
-      <c r="A104" t="s">
-        <v>30</v>
+      <c r="A104">
+        <v>2</v>
       </c>
       <c r="B104" t="s">
-        <v>30</v>
+        <v>562</v>
       </c>
       <c r="C104" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D104">
-        <v>486</v>
+        <v>950</v>
       </c>
       <c r="E104">
-        <v>1711</v>
+        <v>205</v>
       </c>
       <c r="F104">
-        <v>589</v>
+        <v>871</v>
       </c>
       <c r="G104">
-        <v>2786</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B105" t="s">
-        <v>618</v>
+        <v>563</v>
       </c>
       <c r="C105" t="s">
         <v>38</v>
       </c>
       <c r="D105">
-        <v>6164</v>
+        <v>18459</v>
       </c>
       <c r="E105">
-        <v>8594</v>
+        <v>80</v>
       </c>
       <c r="F105">
-        <v>2430</v>
+        <v>399</v>
       </c>
       <c r="G105">
-        <v>17188</v>
+        <v>18938</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B106" t="s">
-        <v>619</v>
+        <v>564</v>
       </c>
       <c r="C106" t="s">
         <v>38</v>
       </c>
       <c r="D106">
-        <v>340</v>
+        <v>563</v>
       </c>
       <c r="E106">
-        <v>13162</v>
+        <v>110</v>
       </c>
       <c r="F106">
-        <v>261</v>
+        <v>403</v>
       </c>
       <c r="G106">
-        <v>13763</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B107" t="s">
-        <v>620</v>
+        <v>565</v>
       </c>
       <c r="C107" t="s">
         <v>38</v>
       </c>
       <c r="D107">
-        <v>152</v>
+        <v>318</v>
       </c>
       <c r="E107">
-        <v>334</v>
+        <v>66</v>
       </c>
       <c r="F107">
-        <v>140</v>
+        <v>269</v>
       </c>
       <c r="G107">
-        <v>626</v>
+        <v>653</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B108" t="s">
-        <v>621</v>
+        <v>566</v>
       </c>
       <c r="C108" t="s">
         <v>38</v>
       </c>
       <c r="D108">
-        <v>1802</v>
+        <v>287</v>
       </c>
       <c r="E108">
-        <v>381</v>
+        <v>79</v>
       </c>
       <c r="F108">
-        <v>3574</v>
+        <v>1286</v>
       </c>
       <c r="G108">
-        <v>5757</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B109" t="s">
-        <v>622</v>
+        <v>567</v>
       </c>
       <c r="C109" t="s">
         <v>38</v>
       </c>
       <c r="D109">
-        <v>109</v>
+        <v>141</v>
       </c>
       <c r="E109">
-        <v>71</v>
+        <v>30</v>
       </c>
       <c r="F109">
-        <v>62</v>
+        <v>157</v>
       </c>
       <c r="G109">
-        <v>242</v>
+        <v>328</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B110" t="s">
-        <v>623</v>
+        <v>568</v>
       </c>
       <c r="C110" t="s">
         <v>38</v>
       </c>
       <c r="D110">
-        <v>28</v>
+        <v>198</v>
       </c>
       <c r="E110">
+        <v>263</v>
+      </c>
+      <c r="F110">
+        <v>159</v>
+      </c>
+      <c r="G110">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="111"/>
+    <row r="112">
+      <c r="A112">
+        <v>13</v>
+      </c>
+      <c r="B112" t="s">
+        <v>18</v>
+      </c>
+      <c r="C112" t="s">
         <v>35</v>
       </c>
-      <c r="F110">
-[...10 lines deleted...]
-      <c r="B111" t="s">
+      <c r="D112">
+        <v>248</v>
+      </c>
+      <c r="E112">
+        <v>641</v>
+      </c>
+      <c r="F112">
+        <v>1375</v>
+      </c>
+      <c r="G112">
+        <v>2264</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>30</v>
+      </c>
+      <c r="B113" t="s">
+        <v>30</v>
+      </c>
+      <c r="C113" t="s">
+        <v>36</v>
+      </c>
+      <c r="D113">
+        <v>46</v>
+      </c>
+      <c r="E113">
+        <v>134</v>
+      </c>
+      <c r="F113">
+        <v>340</v>
+      </c>
+      <c r="G113">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>1</v>
+      </c>
+      <c r="B114" t="s">
+        <v>569</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114">
+        <v>150</v>
+      </c>
+      <c r="E114">
+        <v>263</v>
+      </c>
+      <c r="F114">
         <v>624</v>
       </c>
-      <c r="C111" t="s">
-[...57 lines deleted...]
-      </c>
       <c r="G114">
-        <v>896</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>625</v>
+        <v>570</v>
       </c>
       <c r="C115" t="s">
         <v>38</v>
       </c>
       <c r="D115">
-        <v>1257</v>
+        <v>33</v>
       </c>
       <c r="E115">
-        <v>1523</v>
+        <v>185</v>
       </c>
       <c r="F115">
-        <v>3083</v>
+        <v>260</v>
       </c>
       <c r="G115">
-        <v>5863</v>
+        <v>478</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>626</v>
+        <v>571</v>
       </c>
       <c r="C116" t="s">
         <v>38</v>
       </c>
       <c r="D116">
-        <v>79</v>
+        <v>7</v>
       </c>
       <c r="E116">
-        <v>81</v>
+        <v>18</v>
       </c>
       <c r="F116">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="G116">
-        <v>195</v>
+        <v>73</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>627</v>
+        <v>572</v>
       </c>
       <c r="C117" t="s">
         <v>38</v>
       </c>
       <c r="D117">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="E117">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="F117">
-        <v>125</v>
+        <v>23</v>
       </c>
       <c r="G117">
-        <v>192</v>
+        <v>45</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B118" t="s">
-        <v>628</v>
+        <v>573</v>
       </c>
       <c r="C118" t="s">
         <v>38</v>
       </c>
       <c r="D118">
-        <v>73</v>
+        <v>6</v>
       </c>
       <c r="E118">
-        <v>128</v>
+        <v>25</v>
       </c>
       <c r="F118">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="G118">
-        <v>231</v>
-[...24 lines deleted...]
-    </row>
+        <v>111</v>
+      </c>
+    </row>
+    <row r="119"/>
     <row r="120">
       <c r="A120">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B120" t="s">
-        <v>630</v>
+        <v>19</v>
       </c>
       <c r="C120" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D120">
-        <v>43</v>
+        <v>17129</v>
       </c>
       <c r="E120">
-        <v>22</v>
+        <v>12228</v>
       </c>
       <c r="F120">
-        <v>34</v>
+        <v>43459</v>
       </c>
       <c r="G120">
-        <v>99</v>
+        <v>72816</v>
       </c>
     </row>
     <row r="121">
-      <c r="A121">
-        <v>7</v>
+      <c r="A121" t="s">
+        <v>30</v>
       </c>
       <c r="B121" t="s">
-        <v>631</v>
+        <v>30</v>
       </c>
       <c r="C121" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D121">
-        <v>525</v>
+        <v>1110</v>
       </c>
       <c r="E121">
-        <v>636</v>
+        <v>685</v>
       </c>
       <c r="F121">
-        <v>529</v>
+        <v>4851</v>
       </c>
       <c r="G121">
-        <v>1690</v>
-[...2 lines deleted...]
-    <row r="122"/>
+        <v>6646</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>1</v>
+      </c>
+      <c r="B122" t="s">
+        <v>574</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>11248</v>
+      </c>
+      <c r="E122">
+        <v>1342</v>
+      </c>
+      <c r="F122">
+        <v>20483</v>
+      </c>
+      <c r="G122">
+        <v>33073</v>
+      </c>
+    </row>
     <row r="123">
       <c r="A123">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B123" t="s">
-        <v>19</v>
+        <v>575</v>
       </c>
       <c r="C123" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D123">
-        <v>7229</v>
+        <v>3409</v>
       </c>
       <c r="E123">
-        <v>11399</v>
+        <v>9085</v>
       </c>
       <c r="F123">
-        <v>11641</v>
+        <v>7730</v>
       </c>
       <c r="G123">
-        <v>30269</v>
+        <v>20224</v>
       </c>
     </row>
     <row r="124">
-      <c r="A124" t="s">
-        <v>30</v>
+      <c r="A124">
+        <v>3</v>
       </c>
       <c r="B124" t="s">
-        <v>30</v>
+        <v>576</v>
       </c>
       <c r="C124" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D124">
-        <v>837</v>
+        <v>216</v>
       </c>
       <c r="E124">
-        <v>1483</v>
+        <v>196</v>
       </c>
       <c r="F124">
-        <v>669</v>
+        <v>692</v>
       </c>
       <c r="G124">
-        <v>2989</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B125" t="s">
-        <v>632</v>
+        <v>577</v>
       </c>
       <c r="C125" t="s">
         <v>38</v>
       </c>
       <c r="D125">
-        <v>965</v>
+        <v>149</v>
       </c>
       <c r="E125">
-        <v>1546</v>
+        <v>85</v>
       </c>
       <c r="F125">
-        <v>1080</v>
+        <v>749</v>
       </c>
       <c r="G125">
-        <v>3591</v>
+        <v>983</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B126" t="s">
-        <v>633</v>
+        <v>578</v>
       </c>
       <c r="C126" t="s">
         <v>38</v>
       </c>
       <c r="D126">
-        <v>3808</v>
+        <v>154</v>
       </c>
       <c r="E126">
-        <v>4519</v>
+        <v>174</v>
       </c>
       <c r="F126">
-        <v>8843</v>
+        <v>753</v>
       </c>
       <c r="G126">
-        <v>17170</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B127" t="s">
-        <v>634</v>
+        <v>579</v>
       </c>
       <c r="C127" t="s">
         <v>38</v>
       </c>
       <c r="D127">
-        <v>836</v>
+        <v>90</v>
       </c>
       <c r="E127">
-        <v>3059</v>
+        <v>57</v>
       </c>
       <c r="F127">
-        <v>213</v>
+        <v>587</v>
       </c>
       <c r="G127">
-        <v>4108</v>
+        <v>734</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B128" t="s">
-        <v>635</v>
+        <v>580</v>
       </c>
       <c r="C128" t="s">
         <v>38</v>
       </c>
       <c r="D128">
-        <v>132</v>
+        <v>150</v>
       </c>
       <c r="E128">
-        <v>302</v>
+        <v>61</v>
       </c>
       <c r="F128">
-        <v>106</v>
+        <v>523</v>
       </c>
       <c r="G128">
-        <v>540</v>
+        <v>734</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B129" t="s">
-        <v>636</v>
+        <v>581</v>
       </c>
       <c r="C129" t="s">
         <v>38</v>
       </c>
       <c r="D129">
-        <v>436</v>
+        <v>603</v>
       </c>
       <c r="E129">
-        <v>176</v>
+        <v>543</v>
       </c>
       <c r="F129">
-        <v>91</v>
+        <v>7091</v>
       </c>
       <c r="G129">
-        <v>703</v>
-[...24 lines deleted...]
-    </row>
+        <v>8237</v>
+      </c>
+    </row>
+    <row r="130"/>
     <row r="131">
       <c r="A131">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B131" t="s">
-        <v>638</v>
+        <v>20</v>
       </c>
       <c r="C131" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D131">
-        <v>186</v>
+        <v>1767</v>
       </c>
       <c r="E131">
-        <v>266</v>
+        <v>621</v>
       </c>
       <c r="F131">
-        <v>618</v>
+        <v>3769</v>
       </c>
       <c r="G131">
-        <v>1070</v>
-[...2 lines deleted...]
-    <row r="132"/>
+        <v>6157</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>30</v>
+      </c>
+      <c r="B132" t="s">
+        <v>30</v>
+      </c>
+      <c r="C132" t="s">
+        <v>36</v>
+      </c>
+      <c r="D132">
+        <v>866</v>
+      </c>
+      <c r="E132">
+        <v>129</v>
+      </c>
+      <c r="F132">
+        <v>644</v>
+      </c>
+      <c r="G132">
+        <v>1639</v>
+      </c>
+    </row>
     <row r="133">
       <c r="A133">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>20</v>
+        <v>582</v>
       </c>
       <c r="C133" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D133">
-        <v>736</v>
+        <v>174</v>
       </c>
       <c r="E133">
-        <v>527</v>
+        <v>258</v>
       </c>
       <c r="F133">
-        <v>183</v>
+        <v>994</v>
       </c>
       <c r="G133">
-        <v>1446</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="134">
-      <c r="A134" t="s">
-        <v>30</v>
+      <c r="A134">
+        <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>30</v>
+        <v>583</v>
       </c>
       <c r="C134" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D134">
-        <v>255</v>
+        <v>385</v>
       </c>
       <c r="E134">
-        <v>207</v>
+        <v>119</v>
       </c>
       <c r="F134">
-        <v>69</v>
+        <v>926</v>
       </c>
       <c r="G134">
-        <v>531</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B135" t="s">
-        <v>639</v>
+        <v>584</v>
       </c>
       <c r="C135" t="s">
         <v>38</v>
       </c>
       <c r="D135">
-        <v>481</v>
+        <v>31</v>
       </c>
       <c r="E135">
-        <v>320</v>
+        <v>35</v>
       </c>
       <c r="F135">
-        <v>114</v>
+        <v>183</v>
       </c>
       <c r="G135">
-        <v>915</v>
-[...2 lines deleted...]
-    <row r="136"/>
+        <v>249</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>4</v>
+      </c>
+      <c r="B136" t="s">
+        <v>585</v>
+      </c>
+      <c r="C136" t="s">
+        <v>38</v>
+      </c>
+      <c r="D136">
+        <v>269</v>
+      </c>
+      <c r="E136">
+        <v>27</v>
+      </c>
+      <c r="F136">
+        <v>118</v>
+      </c>
+      <c r="G136">
+        <v>414</v>
+      </c>
+    </row>
     <row r="137">
       <c r="A137">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="B137" t="s">
-        <v>21</v>
+        <v>586</v>
       </c>
       <c r="C137" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D137">
-        <v>241</v>
+        <v>24</v>
       </c>
       <c r="E137">
-        <v>378</v>
+        <v>30</v>
       </c>
       <c r="F137">
-        <v>484</v>
+        <v>765</v>
       </c>
       <c r="G137">
-        <v>1103</v>
+        <v>819</v>
       </c>
     </row>
     <row r="138">
-      <c r="A138" t="s">
-        <v>30</v>
+      <c r="A138">
+        <v>6</v>
       </c>
       <c r="B138" t="s">
-        <v>30</v>
+        <v>587</v>
       </c>
       <c r="C138" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D138">
-        <v>57</v>
+        <v>5</v>
       </c>
       <c r="E138">
-        <v>121</v>
+        <v>11</v>
       </c>
       <c r="F138">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="G138">
-        <v>214</v>
+        <v>107</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B139" t="s">
-        <v>640</v>
+        <v>588</v>
       </c>
       <c r="C139" t="s">
         <v>38</v>
       </c>
       <c r="D139">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="E139">
-        <v>176</v>
+        <v>12</v>
       </c>
       <c r="F139">
-        <v>393</v>
+        <v>48</v>
       </c>
       <c r="G139">
-        <v>689</v>
-[...24 lines deleted...]
-    </row>
+        <v>73</v>
+      </c>
+    </row>
+    <row r="140"/>
     <row r="141">
       <c r="A141">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="B141" t="s">
-        <v>642</v>
+        <v>21</v>
       </c>
       <c r="C141" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D141">
-        <v>33</v>
+        <v>4074</v>
       </c>
       <c r="E141">
-        <v>43</v>
+        <v>14702</v>
       </c>
       <c r="F141">
-        <v>11</v>
+        <v>11883</v>
       </c>
       <c r="G141">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="142"/>
+        <v>30659</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>30</v>
+      </c>
+      <c r="B142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C142" t="s">
+        <v>36</v>
+      </c>
+      <c r="D142">
+        <v>163</v>
+      </c>
+      <c r="E142">
+        <v>383</v>
+      </c>
+      <c r="F142">
+        <v>870</v>
+      </c>
+      <c r="G142">
+        <v>1416</v>
+      </c>
+    </row>
     <row r="143">
       <c r="A143">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>22</v>
+        <v>589</v>
       </c>
       <c r="C143" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D143">
-        <v>904</v>
+        <v>3148</v>
       </c>
       <c r="E143">
-        <v>2218</v>
+        <v>13793</v>
       </c>
       <c r="F143">
-        <v>827</v>
+        <v>9759</v>
       </c>
       <c r="G143">
-        <v>3949</v>
+        <v>26700</v>
       </c>
     </row>
     <row r="144">
-      <c r="A144" t="s">
-        <v>30</v>
+      <c r="A144">
+        <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>30</v>
+        <v>590</v>
       </c>
       <c r="C144" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D144">
-        <v>160</v>
+        <v>57</v>
       </c>
       <c r="E144">
-        <v>295</v>
+        <v>116</v>
       </c>
       <c r="F144">
-        <v>127</v>
+        <v>332</v>
       </c>
       <c r="G144">
-        <v>582</v>
+        <v>505</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>643</v>
+        <v>591</v>
       </c>
       <c r="C145" t="s">
         <v>38</v>
       </c>
       <c r="D145">
-        <v>547</v>
+        <v>40</v>
       </c>
       <c r="E145">
-        <v>1750</v>
+        <v>312</v>
       </c>
       <c r="F145">
-        <v>132</v>
+        <v>168</v>
       </c>
       <c r="G145">
-        <v>2429</v>
+        <v>520</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>644</v>
+        <v>592</v>
       </c>
       <c r="C146" t="s">
         <v>38</v>
       </c>
       <c r="D146">
-        <v>130</v>
+        <v>582</v>
       </c>
       <c r="E146">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="F146">
-        <v>528</v>
+        <v>44</v>
       </c>
       <c r="G146">
-        <v>755</v>
+        <v>632</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>645</v>
+        <v>593</v>
       </c>
       <c r="C147" t="s">
         <v>38</v>
       </c>
       <c r="D147">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="E147">
-        <v>31</v>
+        <v>68</v>
       </c>
       <c r="F147">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="G147">
-        <v>98</v>
+        <v>183</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B148" t="s">
-        <v>646</v>
+        <v>594</v>
       </c>
       <c r="C148" t="s">
         <v>38</v>
       </c>
       <c r="D148">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="E148">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="F148">
-        <v>17</v>
+        <v>633</v>
       </c>
       <c r="G148">
-        <v>85</v>
+        <v>703</v>
       </c>
     </row>
     <row r="149"/>
     <row r="150">
       <c r="A150">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B150" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C150" t="s">
         <v>35</v>
       </c>
       <c r="D150">
-        <v>124</v>
+        <v>443</v>
       </c>
       <c r="E150">
-        <v>213</v>
+        <v>1213</v>
       </c>
       <c r="F150">
-        <v>48</v>
+        <v>3281</v>
       </c>
       <c r="G150">
-        <v>385</v>
+        <v>4937</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>30</v>
       </c>
       <c r="B151" t="s">
         <v>30</v>
       </c>
       <c r="C151" t="s">
         <v>36</v>
       </c>
       <c r="D151">
-        <v>51</v>
+        <v>95</v>
       </c>
       <c r="E151">
-        <v>119</v>
+        <v>180</v>
       </c>
       <c r="F151">
-        <v>28</v>
+        <v>862</v>
       </c>
       <c r="G151">
-        <v>198</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1</v>
       </c>
       <c r="B152" t="s">
-        <v>647</v>
+        <v>595</v>
       </c>
       <c r="C152" t="s">
         <v>38</v>
       </c>
       <c r="D152">
-        <v>47</v>
+        <v>85</v>
       </c>
       <c r="E152">
-        <v>57</v>
+        <v>318</v>
       </c>
       <c r="F152">
-        <v>13</v>
+        <v>869</v>
       </c>
       <c r="G152">
-        <v>117</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>2</v>
       </c>
       <c r="B153" t="s">
-        <v>648</v>
+        <v>596</v>
       </c>
       <c r="C153" t="s">
         <v>38</v>
       </c>
       <c r="D153">
-        <v>3</v>
+        <v>47</v>
       </c>
       <c r="E153">
-        <v>10</v>
+        <v>268</v>
       </c>
       <c r="F153">
-        <v>1</v>
+        <v>279</v>
       </c>
       <c r="G153">
-        <v>14</v>
+        <v>594</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>3</v>
       </c>
       <c r="B154" t="s">
-        <v>649</v>
+        <v>597</v>
       </c>
       <c r="C154" t="s">
         <v>38</v>
       </c>
       <c r="D154">
+        <v>25</v>
+      </c>
+      <c r="E154">
+        <v>186</v>
+      </c>
+      <c r="F154">
+        <v>470</v>
+      </c>
+      <c r="G154">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>4</v>
+      </c>
+      <c r="B155" t="s">
+        <v>598</v>
+      </c>
+      <c r="C155" t="s">
+        <v>38</v>
+      </c>
+      <c r="D155">
+        <v>33</v>
+      </c>
+      <c r="E155">
+        <v>158</v>
+      </c>
+      <c r="F155">
+        <v>364</v>
+      </c>
+      <c r="G155">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>5</v>
+      </c>
+      <c r="B156" t="s">
+        <v>599</v>
+      </c>
+      <c r="C156" t="s">
+        <v>38</v>
+      </c>
+      <c r="D156">
+        <v>104</v>
+      </c>
+      <c r="E156">
+        <v>9</v>
+      </c>
+      <c r="F156">
+        <v>67</v>
+      </c>
+      <c r="G156">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>6</v>
+      </c>
+      <c r="B157" t="s">
+        <v>600</v>
+      </c>
+      <c r="C157" t="s">
+        <v>38</v>
+      </c>
+      <c r="D157">
+        <v>8</v>
+      </c>
+      <c r="E157">
+        <v>20</v>
+      </c>
+      <c r="F157">
+        <v>47</v>
+      </c>
+      <c r="G157">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>7</v>
+      </c>
+      <c r="B158" t="s">
+        <v>601</v>
+      </c>
+      <c r="C158" t="s">
+        <v>38</v>
+      </c>
+      <c r="D158">
+        <v>46</v>
+      </c>
+      <c r="E158">
+        <v>74</v>
+      </c>
+      <c r="F158">
+        <v>323</v>
+      </c>
+      <c r="G158">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="159"/>
+    <row r="160">
+      <c r="A160">
+        <v>24</v>
+      </c>
+      <c r="B160" t="s">
         <v>23</v>
       </c>
-      <c r="E154">
-[...6 lines deleted...]
-        <v>56</v>
+      <c r="C160" t="s">
+        <v>35</v>
+      </c>
+      <c r="D160">
+        <v>123</v>
+      </c>
+      <c r="E160">
+        <v>268</v>
+      </c>
+      <c r="F160">
+        <v>911</v>
+      </c>
+      <c r="G160">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s">
+        <v>30</v>
+      </c>
+      <c r="B161" t="s">
+        <v>30</v>
+      </c>
+      <c r="C161" t="s">
+        <v>36</v>
+      </c>
+      <c r="D161">
+        <v>59</v>
+      </c>
+      <c r="E161">
+        <v>41</v>
+      </c>
+      <c r="F161">
+        <v>293</v>
+      </c>
+      <c r="G161">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>1</v>
+      </c>
+      <c r="B162" t="s">
+        <v>602</v>
+      </c>
+      <c r="C162" t="s">
+        <v>38</v>
+      </c>
+      <c r="D162">
+        <v>34</v>
+      </c>
+      <c r="E162">
+        <v>34</v>
+      </c>
+      <c r="F162">
+        <v>362</v>
+      </c>
+      <c r="G162">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>2</v>
+      </c>
+      <c r="B163" t="s">
+        <v>603</v>
+      </c>
+      <c r="C163" t="s">
+        <v>38</v>
+      </c>
+      <c r="D163">
+        <v>18</v>
+      </c>
+      <c r="E163">
+        <v>158</v>
+      </c>
+      <c r="F163">
+        <v>114</v>
+      </c>
+      <c r="G163">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>3</v>
+      </c>
+      <c r="B164" t="s">
+        <v>604</v>
+      </c>
+      <c r="C164" t="s">
+        <v>38</v>
+      </c>
+      <c r="D164">
+        <v>12</v>
+      </c>
+      <c r="E164">
+        <v>35</v>
+      </c>
+      <c r="F164">
+        <v>142</v>
+      </c>
+      <c r="G164">
+        <v>189</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -7521,2246 +7751,2201 @@
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="X1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>650</v>
+        <v>605</v>
       </c>
       <c r="D2" t="s">
-        <v>651</v>
+        <v>606</v>
       </c>
       <c r="E2" t="s">
-        <v>652</v>
+        <v>607</v>
       </c>
       <c r="F2" t="s">
-        <v>653</v>
+        <v>608</v>
       </c>
       <c r="G2">
-        <v>41503</v>
+        <v>31832</v>
       </c>
       <c r="H2">
-        <v>69763</v>
+        <v>41619</v>
       </c>
       <c r="I2">
-        <v>36416</v>
+        <v>53769</v>
       </c>
       <c r="J2">
-        <v>41827</v>
+        <v>104012</v>
       </c>
       <c r="K2">
-        <v>51785</v>
+        <v>35010</v>
       </c>
       <c r="L2">
-        <v>2575</v>
+        <v>5308</v>
       </c>
       <c r="M2">
-        <v>5501</v>
+        <v>25543</v>
       </c>
       <c r="N2">
-        <v>406</v>
+        <v>32240</v>
       </c>
       <c r="O2">
-        <v>3190</v>
+        <v>8648</v>
       </c>
       <c r="P2">
-        <v>912</v>
+        <v>17684</v>
       </c>
       <c r="Q2">
-        <v>49566</v>
+        <v>997</v>
       </c>
       <c r="R2">
-        <v>336</v>
+        <v>6477</v>
       </c>
       <c r="S2">
-        <v>24199</v>
+        <v>2578</v>
       </c>
       <c r="T2">
-        <v>3432</v>
+        <v>3355</v>
       </c>
       <c r="U2">
-        <v>42376</v>
+        <v>3539</v>
       </c>
       <c r="V2">
-        <v>35320</v>
+        <v>329</v>
       </c>
       <c r="W2">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>409540</v>
+        <v>372940</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="G3">
-        <v>41503</v>
+        <v>31832</v>
       </c>
       <c r="H3">
-        <v>69763</v>
+        <v>41619</v>
       </c>
       <c r="I3">
-        <v>36416</v>
+        <v>53769</v>
       </c>
       <c r="J3">
-        <v>41827</v>
+        <v>104012</v>
       </c>
       <c r="K3">
-        <v>51785</v>
+        <v>35010</v>
       </c>
       <c r="L3">
-        <v>2575</v>
+        <v>5308</v>
       </c>
       <c r="M3">
-        <v>5501</v>
+        <v>25543</v>
       </c>
       <c r="N3">
-        <v>406</v>
+        <v>32240</v>
       </c>
       <c r="O3">
-        <v>3190</v>
+        <v>8648</v>
       </c>
       <c r="P3">
-        <v>912</v>
+        <v>17684</v>
       </c>
       <c r="Q3">
-        <v>49566</v>
+        <v>997</v>
       </c>
       <c r="R3">
-        <v>336</v>
+        <v>6477</v>
       </c>
       <c r="S3">
-        <v>24199</v>
+        <v>2578</v>
       </c>
       <c r="T3">
-        <v>3432</v>
+        <v>3355</v>
       </c>
       <c r="U3">
-        <v>42376</v>
+        <v>3539</v>
       </c>
       <c r="V3">
-        <v>35320</v>
+        <v>329</v>
       </c>
       <c r="W3">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>409540</v>
+        <v>372940</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>653</v>
+        <v>608</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
-      <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>35</v>
       </c>
       <c r="D2">
-        <v>41503</v>
+        <v>31832</v>
       </c>
       <c r="E2">
-        <v>41503</v>
+        <v>31832</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3">
-        <v>8106</v>
+        <v>5910</v>
       </c>
       <c r="E3">
-        <v>8106</v>
+        <v>5910</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>654</v>
+        <v>609</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4">
-        <v>25115</v>
+        <v>19388</v>
       </c>
       <c r="E4">
-        <v>25115</v>
+        <v>19388</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>655</v>
+        <v>610</v>
       </c>
       <c r="C5" t="s">
         <v>38</v>
       </c>
       <c r="D5">
-        <v>4740</v>
+        <v>1306</v>
       </c>
       <c r="E5">
-        <v>4740</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>656</v>
+        <v>611</v>
       </c>
       <c r="C6" t="s">
         <v>38</v>
       </c>
       <c r="D6">
-        <v>852</v>
+        <v>1530</v>
       </c>
       <c r="E6">
-        <v>852</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>657</v>
+        <v>612</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7">
-        <v>811</v>
+        <v>1524</v>
       </c>
       <c r="E7">
-        <v>811</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>658</v>
+        <v>613</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8">
-        <v>226</v>
+        <v>302</v>
       </c>
       <c r="E8">
-        <v>226</v>
+        <v>302</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>659</v>
+        <v>614</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9">
-        <v>1653</v>
+        <v>1872</v>
       </c>
       <c r="E9">
-        <v>1653</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>35</v>
       </c>
       <c r="D11">
-        <v>69763</v>
+        <v>41619</v>
       </c>
       <c r="E11">
-        <v>69763</v>
+        <v>41619</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>36</v>
       </c>
       <c r="D12">
-        <v>10533</v>
+        <v>12270</v>
       </c>
       <c r="E12">
-        <v>10533</v>
+        <v>12270</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>660</v>
+        <v>615</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
       <c r="D13">
-        <v>34695</v>
+        <v>13048</v>
       </c>
       <c r="E13">
-        <v>34695</v>
+        <v>13048</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>661</v>
+        <v>616</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14">
-        <v>17239</v>
+        <v>9993</v>
       </c>
       <c r="E14">
-        <v>17239</v>
+        <v>9993</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>662</v>
+        <v>617</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
-        <v>1319</v>
+        <v>2211</v>
       </c>
       <c r="E15">
-        <v>1319</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>663</v>
+        <v>618</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>5222</v>
+        <v>2013</v>
       </c>
       <c r="E16">
-        <v>5222</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>664</v>
+        <v>619</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>306</v>
+        <v>1506</v>
       </c>
       <c r="E17">
-        <v>306</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>665</v>
+        <v>620</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
-        <v>449</v>
+        <v>578</v>
       </c>
       <c r="E18">
-        <v>449</v>
+        <v>578</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
         <v>35</v>
       </c>
       <c r="D20">
-        <v>36416</v>
+        <v>53769</v>
       </c>
       <c r="E20">
-        <v>36416</v>
+        <v>53769</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21" t="s">
         <v>30</v>
       </c>
       <c r="C21" t="s">
         <v>36</v>
       </c>
       <c r="D21">
-        <v>5712</v>
+        <v>9660</v>
       </c>
       <c r="E21">
-        <v>5712</v>
+        <v>9660</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>666</v>
+        <v>621</v>
       </c>
       <c r="C22" t="s">
         <v>38</v>
       </c>
       <c r="D22">
-        <v>8335</v>
+        <v>13525</v>
       </c>
       <c r="E22">
-        <v>8335</v>
+        <v>13525</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>667</v>
+        <v>622</v>
       </c>
       <c r="C23" t="s">
         <v>38</v>
       </c>
       <c r="D23">
-        <v>10438</v>
+        <v>14541</v>
       </c>
       <c r="E23">
-        <v>10438</v>
+        <v>14541</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>668</v>
+        <v>623</v>
       </c>
       <c r="C24" t="s">
         <v>38</v>
       </c>
       <c r="D24">
-        <v>9259</v>
+        <v>6416</v>
       </c>
       <c r="E24">
-        <v>9259</v>
+        <v>6416</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>669</v>
+        <v>624</v>
       </c>
       <c r="C25" t="s">
         <v>38</v>
       </c>
       <c r="D25">
-        <v>2100</v>
+        <v>8096</v>
       </c>
       <c r="E25">
-        <v>2100</v>
+        <v>8096</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>670</v>
+        <v>625</v>
       </c>
       <c r="C26" t="s">
         <v>38</v>
       </c>
       <c r="D26">
-        <v>308</v>
+        <v>1145</v>
       </c>
       <c r="E26">
-        <v>308</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>671</v>
+        <v>626</v>
       </c>
       <c r="C27" t="s">
         <v>38</v>
       </c>
       <c r="D27">
-        <v>264</v>
+        <v>386</v>
       </c>
       <c r="E27">
-        <v>264</v>
+        <v>386</v>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>35</v>
       </c>
       <c r="D29">
-        <v>41827</v>
+        <v>104012</v>
       </c>
       <c r="E29">
-        <v>41827</v>
+        <v>104012</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>30</v>
       </c>
       <c r="B30" t="s">
         <v>30</v>
       </c>
       <c r="C30" t="s">
         <v>36</v>
       </c>
       <c r="D30">
-        <v>5429</v>
+        <v>11678</v>
       </c>
       <c r="E30">
-        <v>5429</v>
+        <v>11678</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>672</v>
+        <v>627</v>
       </c>
       <c r="C31" t="s">
         <v>38</v>
       </c>
       <c r="D31">
-        <v>30398</v>
+        <v>47863</v>
       </c>
       <c r="E31">
-        <v>30398</v>
+        <v>47863</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>673</v>
+        <v>628</v>
       </c>
       <c r="C32" t="s">
         <v>38</v>
       </c>
       <c r="D32">
-        <v>4671</v>
+        <v>20526</v>
       </c>
       <c r="E32">
-        <v>4671</v>
+        <v>20526</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>674</v>
+        <v>629</v>
       </c>
       <c r="C33" t="s">
         <v>38</v>
       </c>
       <c r="D33">
-        <v>368</v>
+        <v>1786</v>
       </c>
       <c r="E33">
-        <v>368</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>675</v>
+        <v>630</v>
       </c>
       <c r="C34" t="s">
         <v>38</v>
       </c>
       <c r="D34">
-        <v>489</v>
+        <v>20542</v>
       </c>
       <c r="E34">
-        <v>489</v>
+        <v>20542</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>676</v>
+        <v>631</v>
       </c>
       <c r="C35" t="s">
         <v>38</v>
       </c>
       <c r="D35">
-        <v>309</v>
+        <v>916</v>
       </c>
       <c r="E35">
-        <v>309</v>
+        <v>916</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>677</v>
+        <v>632</v>
       </c>
       <c r="C36" t="s">
         <v>38</v>
       </c>
       <c r="D36">
-        <v>163</v>
+        <v>701</v>
       </c>
       <c r="E36">
-        <v>163</v>
+        <v>701</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>35</v>
       </c>
       <c r="D38">
-        <v>51785</v>
+        <v>35010</v>
       </c>
       <c r="E38">
-        <v>51785</v>
+        <v>35010</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>30</v>
       </c>
       <c r="B39" t="s">
         <v>30</v>
       </c>
       <c r="C39" t="s">
         <v>36</v>
       </c>
       <c r="D39">
-        <v>5319</v>
+        <v>3233</v>
       </c>
       <c r="E39">
-        <v>5319</v>
+        <v>3233</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>678</v>
+        <v>633</v>
       </c>
       <c r="C40" t="s">
         <v>38</v>
       </c>
       <c r="D40">
-        <v>43092</v>
+        <v>4099</v>
       </c>
       <c r="E40">
-        <v>43092</v>
+        <v>4099</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>679</v>
+        <v>634</v>
       </c>
       <c r="C41" t="s">
         <v>38</v>
       </c>
       <c r="D41">
-        <v>813</v>
+        <v>614</v>
       </c>
       <c r="E41">
-        <v>813</v>
+        <v>614</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>680</v>
+        <v>635</v>
       </c>
       <c r="C42" t="s">
         <v>38</v>
       </c>
       <c r="D42">
-        <v>1100</v>
+        <v>784</v>
       </c>
       <c r="E42">
-        <v>1100</v>
+        <v>784</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>681</v>
+        <v>636</v>
       </c>
       <c r="C43" t="s">
         <v>38</v>
       </c>
       <c r="D43">
-        <v>252</v>
+        <v>572</v>
       </c>
       <c r="E43">
-        <v>252</v>
+        <v>572</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>682</v>
+        <v>637</v>
       </c>
       <c r="C44" t="s">
         <v>38</v>
       </c>
       <c r="D44">
-        <v>983</v>
+        <v>17890</v>
       </c>
       <c r="E44">
-        <v>983</v>
+        <v>17890</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>683</v>
+        <v>638</v>
       </c>
       <c r="C45" t="s">
         <v>38</v>
       </c>
       <c r="D45">
-        <v>226</v>
+        <v>7818</v>
       </c>
       <c r="E45">
-        <v>226</v>
+        <v>7818</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>7</v>
       </c>
       <c r="B47" t="s">
         <v>12</v>
       </c>
       <c r="C47" t="s">
         <v>35</v>
       </c>
       <c r="D47">
-        <v>2575</v>
+        <v>5308</v>
       </c>
       <c r="E47">
-        <v>2575</v>
+        <v>5308</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>30</v>
       </c>
       <c r="B48" t="s">
         <v>30</v>
       </c>
       <c r="C48" t="s">
         <v>36</v>
       </c>
       <c r="D48">
-        <v>1193</v>
+        <v>1251</v>
       </c>
       <c r="E48">
-        <v>1193</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>684</v>
+        <v>639</v>
       </c>
       <c r="C49" t="s">
         <v>38</v>
       </c>
       <c r="D49">
-        <v>899</v>
+        <v>2205</v>
       </c>
       <c r="E49">
-        <v>899</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>685</v>
+        <v>640</v>
       </c>
       <c r="C50" t="s">
         <v>38</v>
       </c>
       <c r="D50">
-        <v>380</v>
+        <v>852</v>
       </c>
       <c r="E50">
-        <v>380</v>
+        <v>852</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>686</v>
+        <v>641</v>
       </c>
       <c r="C51" t="s">
         <v>38</v>
       </c>
       <c r="D51">
-        <v>103</v>
+        <v>225</v>
       </c>
       <c r="E51">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="52"/>
+        <v>225</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>4</v>
+      </c>
+      <c r="B52" t="s">
+        <v>642</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>156</v>
+      </c>
+      <c r="E52">
+        <v>156</v>
+      </c>
+    </row>
     <row r="53">
       <c r="A53">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B53" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C53" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D53">
-        <v>5501</v>
+        <v>226</v>
       </c>
       <c r="E53">
-        <v>5501</v>
+        <v>226</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54" t="s">
-        <v>30</v>
+      <c r="A54">
+        <v>6</v>
       </c>
       <c r="B54" t="s">
-        <v>30</v>
+        <v>644</v>
       </c>
       <c r="C54" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D54">
-        <v>1615</v>
+        <v>393</v>
       </c>
       <c r="E54">
-        <v>1615</v>
-[...18 lines deleted...]
-    </row>
+        <v>393</v>
+      </c>
+    </row>
+    <row r="55"/>
     <row r="56">
       <c r="A56">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B56" t="s">
-        <v>688</v>
+        <v>13</v>
       </c>
       <c r="C56" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D56">
-        <v>831</v>
+        <v>25543</v>
       </c>
       <c r="E56">
-        <v>831</v>
+        <v>25543</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57">
-        <v>3</v>
+      <c r="A57" t="s">
+        <v>30</v>
       </c>
       <c r="B57" t="s">
-        <v>689</v>
+        <v>30</v>
       </c>
       <c r="C57" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D57">
-        <v>234</v>
+        <v>3127</v>
       </c>
       <c r="E57">
-        <v>234</v>
+        <v>3127</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>690</v>
+        <v>645</v>
       </c>
       <c r="C58" t="s">
         <v>38</v>
       </c>
       <c r="D58">
-        <v>579</v>
+        <v>11085</v>
       </c>
       <c r="E58">
-        <v>579</v>
+        <v>11085</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>691</v>
+        <v>646</v>
       </c>
       <c r="C59" t="s">
         <v>38</v>
       </c>
       <c r="D59">
-        <v>91</v>
+        <v>6664</v>
       </c>
       <c r="E59">
-        <v>91</v>
+        <v>6664</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>692</v>
+        <v>647</v>
       </c>
       <c r="C60" t="s">
         <v>38</v>
       </c>
       <c r="D60">
-        <v>201</v>
+        <v>612</v>
       </c>
       <c r="E60">
-        <v>201</v>
-[...2 lines deleted...]
-    <row r="61"/>
+        <v>612</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>648</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>2969</v>
+      </c>
+      <c r="E61">
+        <v>2969</v>
+      </c>
+    </row>
     <row r="62">
       <c r="A62">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B62" t="s">
-        <v>14</v>
+        <v>649</v>
       </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D62">
-        <v>406</v>
+        <v>616</v>
       </c>
       <c r="E62">
-        <v>406</v>
+        <v>616</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" t="s">
-        <v>30</v>
+      <c r="A63">
+        <v>6</v>
       </c>
       <c r="B63" t="s">
-        <v>30</v>
+        <v>650</v>
       </c>
       <c r="C63" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D63">
-        <v>184</v>
+        <v>470</v>
       </c>
       <c r="E63">
-        <v>184</v>
-[...18 lines deleted...]
-    </row>
+        <v>470</v>
+      </c>
+    </row>
+    <row r="64"/>
     <row r="65">
       <c r="A65">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B65" t="s">
-        <v>694</v>
+        <v>14</v>
       </c>
       <c r="C65" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D65">
-        <v>47</v>
+        <v>32240</v>
       </c>
       <c r="E65">
-        <v>47</v>
+        <v>32240</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66">
-        <v>3</v>
+      <c r="A66" t="s">
+        <v>30</v>
       </c>
       <c r="B66" t="s">
-        <v>695</v>
+        <v>30</v>
       </c>
       <c r="C66" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D66">
-        <v>18</v>
+        <v>2789</v>
       </c>
       <c r="E66">
-        <v>18</v>
+        <v>2789</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B67" t="s">
-        <v>696</v>
+        <v>651</v>
       </c>
       <c r="C67" t="s">
         <v>38</v>
       </c>
       <c r="D67">
-        <v>19</v>
+        <v>18460</v>
       </c>
       <c r="E67">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="68"/>
+        <v>18460</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>2</v>
+      </c>
+      <c r="B68" t="s">
+        <v>652</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>2448</v>
+      </c>
+      <c r="E68">
+        <v>2448</v>
+      </c>
+    </row>
     <row r="69">
       <c r="A69">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B69" t="s">
-        <v>15</v>
+        <v>653</v>
       </c>
       <c r="C69" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D69">
-        <v>3190</v>
+        <v>1761</v>
       </c>
       <c r="E69">
-        <v>3190</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="70">
-      <c r="A70" t="s">
-        <v>30</v>
+      <c r="A70">
+        <v>4</v>
       </c>
       <c r="B70" t="s">
-        <v>30</v>
+        <v>654</v>
       </c>
       <c r="C70" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D70">
-        <v>1058</v>
+        <v>1902</v>
       </c>
       <c r="E70">
-        <v>1058</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B71" t="s">
-        <v>697</v>
+        <v>655</v>
       </c>
       <c r="C71" t="s">
         <v>38</v>
       </c>
       <c r="D71">
-        <v>1137</v>
+        <v>2683</v>
       </c>
       <c r="E71">
-        <v>1137</v>
+        <v>2683</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B72" t="s">
-        <v>698</v>
+        <v>656</v>
       </c>
       <c r="C72" t="s">
         <v>38</v>
       </c>
       <c r="D72">
-        <v>520</v>
+        <v>2197</v>
       </c>
       <c r="E72">
-        <v>520</v>
-[...18 lines deleted...]
-    </row>
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="73"/>
     <row r="74">
       <c r="A74">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B74" t="s">
-        <v>700</v>
+        <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D74">
-        <v>89</v>
+        <v>8648</v>
       </c>
       <c r="E74">
-        <v>89</v>
+        <v>8648</v>
       </c>
     </row>
     <row r="75">
-      <c r="A75">
-        <v>5</v>
+      <c r="A75" t="s">
+        <v>30</v>
       </c>
       <c r="B75" t="s">
-        <v>701</v>
+        <v>30</v>
       </c>
       <c r="C75" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D75">
-        <v>129</v>
+        <v>914</v>
       </c>
       <c r="E75">
-        <v>129</v>
-[...2 lines deleted...]
-    <row r="76"/>
+        <v>914</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>1</v>
+      </c>
+      <c r="B76" t="s">
+        <v>657</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76">
+        <v>6403</v>
+      </c>
+      <c r="E76">
+        <v>6403</v>
+      </c>
+    </row>
     <row r="77">
       <c r="A77">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B77" t="s">
-        <v>16</v>
+        <v>658</v>
       </c>
       <c r="C77" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D77">
-        <v>912</v>
+        <v>612</v>
       </c>
       <c r="E77">
-        <v>912</v>
+        <v>612</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78" t="s">
-        <v>30</v>
+      <c r="A78">
+        <v>3</v>
       </c>
       <c r="B78" t="s">
-        <v>30</v>
+        <v>659</v>
       </c>
       <c r="C78" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D78">
-        <v>295</v>
+        <v>269</v>
       </c>
       <c r="E78">
-        <v>295</v>
+        <v>269</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B79" t="s">
-        <v>702</v>
+        <v>660</v>
       </c>
       <c r="C79" t="s">
         <v>38</v>
       </c>
       <c r="D79">
-        <v>273</v>
+        <v>251</v>
       </c>
       <c r="E79">
-        <v>273</v>
+        <v>251</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B80" t="s">
-        <v>703</v>
+        <v>661</v>
       </c>
       <c r="C80" t="s">
         <v>38</v>
       </c>
       <c r="D80">
-        <v>176</v>
+        <v>134</v>
       </c>
       <c r="E80">
-        <v>176</v>
+        <v>134</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B81" t="s">
-        <v>704</v>
+        <v>662</v>
       </c>
       <c r="C81" t="s">
         <v>38</v>
       </c>
       <c r="D81">
-        <v>168</v>
+        <v>65</v>
       </c>
       <c r="E81">
-        <v>168</v>
+        <v>65</v>
       </c>
     </row>
     <row r="82"/>
     <row r="83">
       <c r="A83">
         <v>12</v>
       </c>
       <c r="B83" t="s">
         <v>17</v>
       </c>
       <c r="C83" t="s">
         <v>35</v>
       </c>
       <c r="D83">
-        <v>49566</v>
+        <v>17684</v>
       </c>
       <c r="E83">
-        <v>49566</v>
+        <v>17684</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>30</v>
       </c>
       <c r="B84" t="s">
         <v>30</v>
       </c>
       <c r="C84" t="s">
         <v>36</v>
       </c>
       <c r="D84">
-        <v>3193</v>
+        <v>2497</v>
       </c>
       <c r="E84">
-        <v>3193</v>
+        <v>2497</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1</v>
       </c>
       <c r="B85" t="s">
-        <v>705</v>
+        <v>663</v>
       </c>
       <c r="C85" t="s">
         <v>38</v>
       </c>
       <c r="D85">
-        <v>30802</v>
+        <v>4929</v>
       </c>
       <c r="E85">
-        <v>30802</v>
+        <v>4929</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2</v>
       </c>
       <c r="B86" t="s">
-        <v>706</v>
+        <v>664</v>
       </c>
       <c r="C86" t="s">
         <v>38</v>
       </c>
       <c r="D86">
-        <v>13734</v>
+        <v>983</v>
       </c>
       <c r="E86">
-        <v>13734</v>
+        <v>983</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>707</v>
+        <v>665</v>
       </c>
       <c r="C87" t="s">
         <v>38</v>
       </c>
       <c r="D87">
-        <v>855</v>
+        <v>916</v>
       </c>
       <c r="E87">
-        <v>855</v>
+        <v>916</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>4</v>
       </c>
       <c r="B88" t="s">
-        <v>708</v>
+        <v>666</v>
       </c>
       <c r="C88" t="s">
         <v>38</v>
       </c>
       <c r="D88">
-        <v>556</v>
+        <v>969</v>
       </c>
       <c r="E88">
-        <v>556</v>
+        <v>969</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>5</v>
       </c>
       <c r="B89" t="s">
-        <v>709</v>
+        <v>667</v>
       </c>
       <c r="C89" t="s">
         <v>38</v>
       </c>
       <c r="D89">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="E89">
-        <v>339</v>
+        <v>333</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>6</v>
       </c>
       <c r="B90" t="s">
-        <v>710</v>
+        <v>668</v>
       </c>
       <c r="C90" t="s">
         <v>38</v>
       </c>
       <c r="D90">
-        <v>87</v>
+        <v>7057</v>
       </c>
       <c r="E90">
-        <v>87</v>
+        <v>7057</v>
       </c>
     </row>
     <row r="91"/>
     <row r="92">
       <c r="A92">
         <v>13</v>
       </c>
       <c r="B92" t="s">
         <v>18</v>
       </c>
       <c r="C92" t="s">
         <v>35</v>
       </c>
       <c r="D92">
-        <v>336</v>
+        <v>997</v>
       </c>
       <c r="E92">
-        <v>336</v>
+        <v>997</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>30</v>
       </c>
       <c r="B93" t="s">
         <v>30</v>
       </c>
       <c r="C93" t="s">
         <v>36</v>
       </c>
       <c r="D93">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="E93">
-        <v>149</v>
+        <v>129</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>711</v>
+        <v>669</v>
       </c>
       <c r="C94" t="s">
         <v>38</v>
       </c>
       <c r="D94">
-        <v>86</v>
+        <v>276</v>
       </c>
       <c r="E94">
-        <v>86</v>
+        <v>276</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2</v>
       </c>
       <c r="B95" t="s">
-        <v>712</v>
+        <v>670</v>
       </c>
       <c r="C95" t="s">
         <v>38</v>
       </c>
       <c r="D95">
-        <v>101</v>
+        <v>364</v>
       </c>
       <c r="E95">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="96"/>
+        <v>364</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>3</v>
+      </c>
+      <c r="B96" t="s">
+        <v>671</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>43</v>
+      </c>
+      <c r="E96">
+        <v>43</v>
+      </c>
+    </row>
     <row r="97">
       <c r="A97">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="B97" t="s">
-        <v>19</v>
+        <v>672</v>
       </c>
       <c r="C97" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D97">
-        <v>24199</v>
+        <v>185</v>
       </c>
       <c r="E97">
-        <v>24199</v>
-[...18 lines deleted...]
-    </row>
+        <v>185</v>
+      </c>
+    </row>
+    <row r="98"/>
     <row r="99">
       <c r="A99">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B99" t="s">
-        <v>713</v>
+        <v>19</v>
       </c>
       <c r="C99" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D99">
-        <v>17966</v>
+        <v>6477</v>
       </c>
       <c r="E99">
-        <v>17966</v>
+        <v>6477</v>
       </c>
     </row>
     <row r="100">
-      <c r="A100">
-        <v>2</v>
+      <c r="A100" t="s">
+        <v>30</v>
       </c>
       <c r="B100" t="s">
-        <v>714</v>
+        <v>30</v>
       </c>
       <c r="C100" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D100">
-        <v>1134</v>
+        <v>1713</v>
       </c>
       <c r="E100">
-        <v>1134</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B101" t="s">
-        <v>715</v>
+        <v>673</v>
       </c>
       <c r="C101" t="s">
         <v>38</v>
       </c>
       <c r="D101">
-        <v>360</v>
+        <v>2405</v>
       </c>
       <c r="E101">
-        <v>360</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B102" t="s">
-        <v>716</v>
+        <v>674</v>
       </c>
       <c r="C102" t="s">
         <v>38</v>
       </c>
       <c r="D102">
-        <v>212</v>
+        <v>1111</v>
       </c>
       <c r="E102">
-        <v>212</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B103" t="s">
-        <v>717</v>
+        <v>675</v>
       </c>
       <c r="C103" t="s">
         <v>38</v>
       </c>
       <c r="D103">
-        <v>193</v>
+        <v>236</v>
       </c>
       <c r="E103">
-        <v>193</v>
+        <v>236</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B104" t="s">
-        <v>718</v>
+        <v>676</v>
       </c>
       <c r="C104" t="s">
         <v>38</v>
       </c>
       <c r="D104">
-        <v>366</v>
+        <v>733</v>
       </c>
       <c r="E104">
-        <v>366</v>
-[...2 lines deleted...]
-    <row r="105"/>
+        <v>733</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>5</v>
+      </c>
+      <c r="B105" t="s">
+        <v>677</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
+        <v>192</v>
+      </c>
+      <c r="E105">
+        <v>192</v>
+      </c>
+    </row>
     <row r="106">
       <c r="A106">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B106" t="s">
-        <v>20</v>
+        <v>678</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D106">
-        <v>3432</v>
+        <v>87</v>
       </c>
       <c r="E106">
-        <v>3432</v>
-[...18 lines deleted...]
-    </row>
+        <v>87</v>
+      </c>
+    </row>
+    <row r="107"/>
     <row r="108">
       <c r="A108">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B108" t="s">
-        <v>719</v>
+        <v>20</v>
       </c>
       <c r="C108" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D108">
-        <v>1897</v>
+        <v>2578</v>
       </c>
       <c r="E108">
-        <v>1897</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="109">
-      <c r="A109">
-        <v>2</v>
+      <c r="A109" t="s">
+        <v>30</v>
       </c>
       <c r="B109" t="s">
+        <v>30</v>
+      </c>
+      <c r="C109" t="s">
+        <v>36</v>
+      </c>
+      <c r="D109">
         <v>720</v>
       </c>
-      <c r="C109" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E109">
-        <v>289</v>
+        <v>720</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B110" t="s">
-        <v>721</v>
+        <v>679</v>
       </c>
       <c r="C110" t="s">
         <v>38</v>
       </c>
       <c r="D110">
-        <v>171</v>
+        <v>1472</v>
       </c>
       <c r="E110">
-        <v>171</v>
-[...4 lines deleted...]
-      <c r="A112">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>2</v>
+      </c>
+      <c r="B111" t="s">
+        <v>680</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>386</v>
+      </c>
+      <c r="E111">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="112"/>
+    <row r="113">
+      <c r="A113">
         <v>16</v>
       </c>
-      <c r="B112" t="s">
+      <c r="B113" t="s">
         <v>21</v>
       </c>
-      <c r="C112" t="s">
+      <c r="C113" t="s">
         <v>35</v>
       </c>
-      <c r="D112">
-[...13 lines deleted...]
-      <c r="C113" t="s">
+      <c r="D113">
+        <v>3355</v>
+      </c>
+      <c r="E113">
+        <v>3355</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>30</v>
+      </c>
+      <c r="B114" t="s">
+        <v>30</v>
+      </c>
+      <c r="C114" t="s">
         <v>36</v>
       </c>
-      <c r="D113">
-[...15 lines deleted...]
-      </c>
       <c r="D114">
-        <v>37092</v>
+        <v>901</v>
       </c>
       <c r="E114">
-        <v>37092</v>
+        <v>901</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B115" t="s">
-        <v>723</v>
+        <v>681</v>
       </c>
       <c r="C115" t="s">
         <v>38</v>
       </c>
       <c r="D115">
-        <v>2304</v>
+        <v>1289</v>
       </c>
       <c r="E115">
-        <v>2304</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B116" t="s">
-        <v>724</v>
+        <v>682</v>
       </c>
       <c r="C116" t="s">
         <v>38</v>
       </c>
       <c r="D116">
-        <v>127</v>
+        <v>1165</v>
       </c>
       <c r="E116">
-        <v>127</v>
-[...18 lines deleted...]
-    </row>
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="117"/>
     <row r="118">
       <c r="A118">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="B118" t="s">
-        <v>726</v>
+        <v>22</v>
       </c>
       <c r="C118" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D118">
-        <v>71</v>
+        <v>3539</v>
       </c>
       <c r="E118">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="119"/>
+        <v>3539</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>30</v>
+      </c>
+      <c r="B119" t="s">
+        <v>30</v>
+      </c>
+      <c r="C119" t="s">
+        <v>36</v>
+      </c>
+      <c r="D119">
+        <v>931</v>
+      </c>
+      <c r="E119">
+        <v>931</v>
+      </c>
+    </row>
     <row r="120">
       <c r="A120">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="B120" t="s">
-        <v>22</v>
+        <v>683</v>
       </c>
       <c r="C120" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D120">
-        <v>35320</v>
+        <v>1066</v>
       </c>
       <c r="E120">
-        <v>35320</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="121">
-      <c r="A121" t="s">
-        <v>30</v>
+      <c r="A121">
+        <v>2</v>
       </c>
       <c r="B121" t="s">
-        <v>30</v>
+        <v>684</v>
       </c>
       <c r="C121" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D121">
-        <v>2769</v>
+        <v>237</v>
       </c>
       <c r="E121">
-        <v>2769</v>
+        <v>237</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B122" t="s">
-        <v>727</v>
+        <v>685</v>
       </c>
       <c r="C122" t="s">
         <v>38</v>
       </c>
       <c r="D122">
-        <v>30935</v>
+        <v>150</v>
       </c>
       <c r="E122">
-        <v>30935</v>
+        <v>150</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B123" t="s">
-        <v>728</v>
+        <v>686</v>
       </c>
       <c r="C123" t="s">
         <v>38</v>
       </c>
       <c r="D123">
-        <v>496</v>
+        <v>584</v>
       </c>
       <c r="E123">
-        <v>496</v>
+        <v>584</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B124" t="s">
-        <v>729</v>
+        <v>687</v>
       </c>
       <c r="C124" t="s">
         <v>38</v>
       </c>
       <c r="D124">
-        <v>888</v>
+        <v>60</v>
       </c>
       <c r="E124">
-        <v>888</v>
+        <v>60</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B125" t="s">
-        <v>730</v>
+        <v>688</v>
       </c>
       <c r="C125" t="s">
         <v>38</v>
       </c>
       <c r="D125">
-        <v>106</v>
+        <v>511</v>
       </c>
       <c r="E125">
-        <v>106</v>
-[...19 lines deleted...]
-    <row r="127"/>
+        <v>511</v>
+      </c>
+    </row>
+    <row r="126"/>
+    <row r="127">
+      <c r="A127">
+        <v>24</v>
+      </c>
+      <c r="B127" t="s">
+        <v>23</v>
+      </c>
+      <c r="C127" t="s">
+        <v>35</v>
+      </c>
+      <c r="D127">
+        <v>329</v>
+      </c>
+      <c r="E127">
+        <v>329</v>
+      </c>
+    </row>
     <row r="128">
-      <c r="A128">
-        <v>24</v>
+      <c r="A128" t="s">
+        <v>30</v>
       </c>
       <c r="B128" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="C128" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D128">
-        <v>433</v>
+        <v>194</v>
       </c>
       <c r="E128">
-        <v>433</v>
+        <v>194</v>
       </c>
     </row>
     <row r="129">
-      <c r="A129" t="s">
-        <v>30</v>
+      <c r="A129">
+        <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>30</v>
+        <v>689</v>
       </c>
       <c r="C129" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D129">
-        <v>183</v>
+        <v>90</v>
       </c>
       <c r="E129">
-        <v>183</v>
+        <v>90</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B130" t="s">
-        <v>732</v>
+        <v>690</v>
       </c>
       <c r="C130" t="s">
         <v>38</v>
       </c>
       <c r="D130">
-        <v>109</v>
+        <v>45</v>
       </c>
       <c r="E130">
-        <v>109</v>
-[...50 lines deleted...]
-        <v>59</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -9815,15617 +10000,2872 @@
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>736</v>
+        <v>691</v>
       </c>
       <c r="D2" t="s">
-        <v>737</v>
+        <v>692</v>
       </c>
       <c r="E2" t="s">
-        <v>738</v>
+        <v>693</v>
       </c>
       <c r="F2" t="s">
-        <v>739</v>
+        <v>694</v>
       </c>
       <c r="G2">
-        <v>32418</v>
+        <v>57163</v>
       </c>
       <c r="H2">
-        <v>31100</v>
+        <v>77813</v>
       </c>
       <c r="I2">
-        <v>15821</v>
+        <v>48639</v>
       </c>
       <c r="J2">
-        <v>19443</v>
+        <v>93005</v>
       </c>
       <c r="K2">
-        <v>32713</v>
+        <v>79598</v>
       </c>
       <c r="L2">
-        <v>509</v>
+        <v>3369</v>
       </c>
       <c r="M2">
-        <v>506</v>
+        <v>2941</v>
       </c>
       <c r="N2">
-        <v>4814</v>
+        <v>39378</v>
       </c>
       <c r="O2">
-        <v>905</v>
+        <v>5396</v>
       </c>
       <c r="P2">
-        <v>2606</v>
+        <v>5086</v>
       </c>
       <c r="Q2">
-        <v>464</v>
+        <v>1052</v>
       </c>
       <c r="R2">
-        <v>35361</v>
+        <v>15953</v>
       </c>
       <c r="S2">
-        <v>1152</v>
+        <v>554</v>
       </c>
       <c r="T2">
-        <v>27193</v>
+        <v>51731</v>
       </c>
       <c r="U2">
-        <v>781</v>
+        <v>3350</v>
       </c>
       <c r="V2">
-        <v>2080</v>
+        <v>6784</v>
       </c>
       <c r="W2">
-        <v>2484</v>
+        <v>3628</v>
       </c>
       <c r="X2">
-        <v>948</v>
+        <v>1002</v>
       </c>
       <c r="Y2">
-        <v>211298</v>
+        <v>496442</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3">
-        <v>2</v>
+      <c r="A3" t="s">
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
-[...11 lines deleted...]
-        <v>741</v>
+        <v>31</v>
       </c>
       <c r="G3">
-        <v>23002</v>
+        <v>57163</v>
       </c>
       <c r="H3">
-        <v>19278</v>
+        <v>77813</v>
       </c>
       <c r="I3">
-        <v>14986</v>
+        <v>48639</v>
       </c>
       <c r="J3">
-        <v>62814</v>
+        <v>93005</v>
       </c>
       <c r="K3">
-        <v>11813</v>
+        <v>79598</v>
       </c>
       <c r="L3">
-        <v>390</v>
+        <v>3369</v>
       </c>
       <c r="M3">
-        <v>2015</v>
+        <v>2941</v>
       </c>
       <c r="N3">
-        <v>5931</v>
+        <v>39378</v>
       </c>
       <c r="O3">
-        <v>297</v>
+        <v>5396</v>
       </c>
       <c r="P3">
-        <v>3123</v>
+        <v>5086</v>
       </c>
       <c r="Q3">
-        <v>1075</v>
+        <v>1052</v>
       </c>
       <c r="R3">
-        <v>3848</v>
+        <v>15953</v>
       </c>
       <c r="S3">
-        <v>957</v>
+        <v>554</v>
       </c>
       <c r="T3">
-        <v>58219</v>
+        <v>51731</v>
       </c>
       <c r="U3">
-        <v>633</v>
+        <v>3350</v>
       </c>
       <c r="V3">
-        <v>1606</v>
+        <v>6784</v>
       </c>
       <c r="W3">
-        <v>37349</v>
+        <v>3628</v>
       </c>
       <c r="X3">
-        <v>498</v>
+        <v>1002</v>
       </c>
       <c r="Y3">
-        <v>247834</v>
-[...64 lines deleted...]
-        <v>459132</v>
+        <v>496442</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>739</v>
-[...12956 lines deleted...]
-        <v>29</v>
+        <v>694</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>35</v>
       </c>
       <c r="D2">
-        <v>28195</v>
+        <v>57163</v>
       </c>
       <c r="E2">
-        <v>28195</v>
+        <v>57163</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3">
-        <v>5288</v>
+        <v>9713</v>
       </c>
       <c r="E3">
-        <v>5288</v>
+        <v>9713</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>37</v>
+        <v>695</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4">
-        <v>6229</v>
+        <v>33532</v>
       </c>
       <c r="E4">
-        <v>6229</v>
+        <v>33532</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>696</v>
       </c>
       <c r="C5" t="s">
         <v>38</v>
       </c>
       <c r="D5">
-        <v>7413</v>
+        <v>3840</v>
       </c>
       <c r="E5">
-        <v>7413</v>
+        <v>3840</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>697</v>
       </c>
       <c r="C6" t="s">
         <v>38</v>
       </c>
       <c r="D6">
-        <v>1139</v>
+        <v>7212</v>
       </c>
       <c r="E6">
-        <v>1139</v>
+        <v>7212</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>698</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7">
-        <v>963</v>
+        <v>950</v>
       </c>
       <c r="E7">
-        <v>963</v>
+        <v>950</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>699</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8">
-        <v>676</v>
+        <v>556</v>
       </c>
       <c r="E8">
-        <v>676</v>
+        <v>556</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>700</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9">
-        <v>6487</v>
+        <v>424</v>
       </c>
       <c r="E9">
-        <v>6487</v>
-[...2 lines deleted...]
-    <row r="10"/>
+        <v>424</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>701</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>334</v>
+      </c>
+      <c r="E10">
+        <v>334</v>
+      </c>
+    </row>
     <row r="11">
       <c r="A11">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>7</v>
+        <v>702</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D11">
-        <v>77646</v>
+        <v>602</v>
       </c>
       <c r="E11">
-        <v>77646</v>
-[...18 lines deleted...]
-    </row>
+        <v>602</v>
+      </c>
+    </row>
+    <row r="12"/>
     <row r="13">
       <c r="A13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D13">
-        <v>31898</v>
+        <v>77813</v>
       </c>
       <c r="E13">
-        <v>31898</v>
+        <v>77813</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14">
-        <v>2</v>
+      <c r="A14" t="s">
+        <v>30</v>
       </c>
       <c r="B14" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D14">
-        <v>14719</v>
+        <v>16850</v>
       </c>
       <c r="E14">
-        <v>14719</v>
+        <v>16850</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>46</v>
+        <v>703</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
-        <v>3750</v>
+        <v>16258</v>
       </c>
       <c r="E15">
-        <v>3750</v>
+        <v>16258</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>47</v>
+        <v>704</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>9347</v>
+        <v>6864</v>
       </c>
       <c r="E16">
-        <v>9347</v>
+        <v>6864</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>705</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>2192</v>
+        <v>3753</v>
       </c>
       <c r="E17">
-        <v>2192</v>
+        <v>3753</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>49</v>
+        <v>706</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
-        <v>781</v>
+        <v>2079</v>
       </c>
       <c r="E18">
-        <v>781</v>
-[...2 lines deleted...]
-    <row r="19"/>
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>5</v>
+      </c>
+      <c r="B19" t="s">
+        <v>707</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>1053</v>
+      </c>
+      <c r="E19">
+        <v>1053</v>
+      </c>
+    </row>
     <row r="20">
       <c r="A20">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>8</v>
+        <v>708</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D20">
-        <v>46337</v>
+        <v>328</v>
       </c>
       <c r="E20">
-        <v>46337</v>
+        <v>328</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" t="s">
-        <v>30</v>
+      <c r="A21">
+        <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>30</v>
+        <v>709</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D21">
-        <v>7074</v>
+        <v>675</v>
       </c>
       <c r="E21">
-        <v>7074</v>
+        <v>675</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>50</v>
+        <v>710</v>
       </c>
       <c r="C22" t="s">
         <v>38</v>
       </c>
       <c r="D22">
-        <v>12941</v>
+        <v>29953</v>
       </c>
       <c r="E22">
-        <v>12941</v>
-[...18 lines deleted...]
-    </row>
+        <v>29953</v>
+      </c>
+    </row>
+    <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D24">
-        <v>21787</v>
+        <v>48639</v>
       </c>
       <c r="E24">
-        <v>21787</v>
+        <v>48639</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25">
-        <v>4</v>
+      <c r="A25" t="s">
+        <v>30</v>
       </c>
       <c r="B25" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D25">
-        <v>1754</v>
+        <v>11726</v>
       </c>
       <c r="E25">
-        <v>1754</v>
+        <v>11726</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>54</v>
+        <v>711</v>
       </c>
       <c r="C26" t="s">
         <v>38</v>
       </c>
       <c r="D26">
-        <v>626</v>
+        <v>8055</v>
       </c>
       <c r="E26">
-        <v>626</v>
+        <v>8055</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>55</v>
+        <v>712</v>
       </c>
       <c r="C27" t="s">
         <v>38</v>
       </c>
       <c r="D27">
-        <v>682</v>
+        <v>4743</v>
       </c>
       <c r="E27">
-        <v>682</v>
-[...2 lines deleted...]
-    <row r="28"/>
+        <v>4743</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>713</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>2265</v>
+      </c>
+      <c r="E28">
+        <v>2265</v>
+      </c>
+    </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>9</v>
+        <v>714</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D29">
-        <v>66246</v>
+        <v>1199</v>
       </c>
       <c r="E29">
-        <v>66246</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" t="s">
-        <v>30</v>
+      <c r="A30">
+        <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>30</v>
+        <v>715</v>
       </c>
       <c r="C30" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D30">
-        <v>6418</v>
+        <v>15144</v>
       </c>
       <c r="E30">
-        <v>6418</v>
+        <v>15144</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>56</v>
+        <v>716</v>
       </c>
       <c r="C31" t="s">
         <v>38</v>
       </c>
       <c r="D31">
-        <v>26334</v>
+        <v>760</v>
       </c>
       <c r="E31">
-        <v>26334</v>
+        <v>760</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>57</v>
+        <v>717</v>
       </c>
       <c r="C32" t="s">
         <v>38</v>
       </c>
       <c r="D32">
-        <v>4329</v>
+        <v>999</v>
       </c>
       <c r="E32">
-        <v>4329</v>
+        <v>999</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>58</v>
+        <v>718</v>
       </c>
       <c r="C33" t="s">
         <v>38</v>
       </c>
       <c r="D33">
-        <v>4113</v>
+        <v>3748</v>
       </c>
       <c r="E33">
-        <v>4113</v>
-[...18 lines deleted...]
-    </row>
+        <v>3748</v>
+      </c>
+    </row>
+    <row r="34"/>
     <row r="35">
       <c r="A35">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>60</v>
+        <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D35">
-        <v>2120</v>
+        <v>93005</v>
       </c>
       <c r="E35">
-        <v>2120</v>
+        <v>93005</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36">
-        <v>6</v>
+      <c r="A36" t="s">
+        <v>30</v>
       </c>
       <c r="B36" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D36">
-        <v>579</v>
+        <v>12763</v>
       </c>
       <c r="E36">
-        <v>579</v>
-[...2 lines deleted...]
-    <row r="37"/>
+        <v>12763</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>719</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>35076</v>
+      </c>
+      <c r="E37">
+        <v>35076</v>
+      </c>
+    </row>
     <row r="38">
       <c r="A38">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>10</v>
+        <v>720</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D38">
-        <v>64591</v>
+        <v>2715</v>
       </c>
       <c r="E38">
-        <v>64591</v>
+        <v>2715</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" t="s">
-        <v>30</v>
+      <c r="A39">
+        <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>30</v>
+        <v>721</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D39">
-        <v>8739</v>
+        <v>2961</v>
       </c>
       <c r="E39">
-        <v>8739</v>
+        <v>2961</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>62</v>
+        <v>722</v>
       </c>
       <c r="C40" t="s">
         <v>38</v>
       </c>
       <c r="D40">
-        <v>18515</v>
+        <v>21197</v>
       </c>
       <c r="E40">
-        <v>18515</v>
+        <v>21197</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>63</v>
+        <v>723</v>
       </c>
       <c r="C41" t="s">
         <v>38</v>
       </c>
       <c r="D41">
-        <v>4267</v>
+        <v>584</v>
       </c>
       <c r="E41">
-        <v>4267</v>
+        <v>584</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>64</v>
+        <v>724</v>
       </c>
       <c r="C42" t="s">
         <v>38</v>
       </c>
       <c r="D42">
-        <v>1496</v>
+        <v>989</v>
       </c>
       <c r="E42">
-        <v>1496</v>
+        <v>989</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>65</v>
+        <v>725</v>
       </c>
       <c r="C43" t="s">
         <v>38</v>
       </c>
       <c r="D43">
-        <v>916</v>
+        <v>206</v>
       </c>
       <c r="E43">
-        <v>916</v>
+        <v>206</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>726</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>16514</v>
+      </c>
+      <c r="E44">
+        <v>16514</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
         <v>5</v>
       </c>
-      <c r="B44" t="s">
-[...29 lines deleted...]
-    <row r="46"/>
+      <c r="B46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" t="s">
+        <v>35</v>
+      </c>
+      <c r="D46">
+        <v>79598</v>
+      </c>
+      <c r="E46">
+        <v>79598</v>
+      </c>
+    </row>
     <row r="47">
-      <c r="A47">
-        <v>6</v>
+      <c r="A47" t="s">
+        <v>30</v>
       </c>
       <c r="B47" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C47" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D47">
-        <v>3105</v>
+        <v>7387</v>
       </c>
       <c r="E47">
-        <v>3105</v>
+        <v>7387</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" t="s">
-        <v>30</v>
+      <c r="A48">
+        <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>30</v>
+        <v>727</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D48">
-        <v>1093</v>
+        <v>15240</v>
       </c>
       <c r="E48">
-        <v>1093</v>
+        <v>15240</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>68</v>
+        <v>728</v>
       </c>
       <c r="C49" t="s">
         <v>38</v>
       </c>
       <c r="D49">
-        <v>1094</v>
+        <v>19630</v>
       </c>
       <c r="E49">
-        <v>1094</v>
+        <v>19630</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>69</v>
+        <v>729</v>
       </c>
       <c r="C50" t="s">
         <v>38</v>
       </c>
       <c r="D50">
-        <v>447</v>
+        <v>1309</v>
       </c>
       <c r="E50">
-        <v>447</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>70</v>
+        <v>730</v>
       </c>
       <c r="C51" t="s">
         <v>38</v>
       </c>
       <c r="D51">
-        <v>471</v>
+        <v>15858</v>
       </c>
       <c r="E51">
-        <v>471</v>
-[...2 lines deleted...]
-    <row r="52"/>
+        <v>15858</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>731</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>18744</v>
+      </c>
+      <c r="E52">
+        <v>18744</v>
+      </c>
+    </row>
     <row r="53">
       <c r="A53">
+        <v>6</v>
+      </c>
+      <c r="B53" t="s">
+        <v>732</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>619</v>
+      </c>
+      <c r="E53">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
         <v>7</v>
       </c>
-      <c r="B53" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B54" t="s">
-        <v>30</v>
+        <v>733</v>
       </c>
       <c r="C54" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D54">
-        <v>714</v>
+        <v>496</v>
       </c>
       <c r="E54">
-        <v>714</v>
+        <v>496</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>71</v>
+        <v>734</v>
       </c>
       <c r="C55" t="s">
         <v>38</v>
       </c>
       <c r="D55">
-        <v>824</v>
+        <v>315</v>
       </c>
       <c r="E55">
-        <v>824</v>
-[...18 lines deleted...]
-    </row>
+        <v>315</v>
+      </c>
+    </row>
+    <row r="56"/>
     <row r="57">
       <c r="A57">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D57">
-        <v>318</v>
+        <v>3369</v>
       </c>
       <c r="E57">
-        <v>318</v>
+        <v>3369</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58">
-        <v>4</v>
+      <c r="A58" t="s">
+        <v>30</v>
       </c>
       <c r="B58" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="C58" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D58">
-        <v>173</v>
+        <v>1167</v>
       </c>
       <c r="E58">
-        <v>173</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>75</v>
+        <v>735</v>
       </c>
       <c r="C59" t="s">
         <v>38</v>
       </c>
       <c r="D59">
-        <v>153</v>
+        <v>1140</v>
       </c>
       <c r="E59">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="60"/>
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>2</v>
+      </c>
+      <c r="B60" t="s">
+        <v>736</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>394</v>
+      </c>
+      <c r="E60">
+        <v>394</v>
+      </c>
+    </row>
     <row r="61">
       <c r="A61">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>13</v>
+        <v>737</v>
       </c>
       <c r="C61" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D61">
-        <v>42849</v>
+        <v>325</v>
       </c>
       <c r="E61">
-        <v>42849</v>
+        <v>325</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62" t="s">
-        <v>30</v>
+      <c r="A62">
+        <v>4</v>
       </c>
       <c r="B62" t="s">
-        <v>30</v>
+        <v>738</v>
       </c>
       <c r="C62" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D62">
-        <v>10794</v>
+        <v>153</v>
       </c>
       <c r="E62">
-        <v>10794</v>
+        <v>153</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B63" t="s">
-        <v>76</v>
+        <v>739</v>
       </c>
       <c r="C63" t="s">
         <v>38</v>
       </c>
       <c r="D63">
-        <v>17278</v>
+        <v>57</v>
       </c>
       <c r="E63">
-        <v>17278</v>
+        <v>57</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B64" t="s">
-        <v>77</v>
+        <v>740</v>
       </c>
       <c r="C64" t="s">
         <v>38</v>
       </c>
       <c r="D64">
-        <v>7532</v>
+        <v>133</v>
       </c>
       <c r="E64">
-        <v>7532</v>
-[...18 lines deleted...]
-    </row>
+        <v>133</v>
+      </c>
+    </row>
+    <row r="65"/>
     <row r="66">
       <c r="A66">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>79</v>
+        <v>12</v>
       </c>
       <c r="C66" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D66">
-        <v>4079</v>
+        <v>2941</v>
       </c>
       <c r="E66">
-        <v>4079</v>
+        <v>2941</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67">
-        <v>5</v>
+      <c r="A67" t="s">
+        <v>30</v>
       </c>
       <c r="B67" t="s">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="C67" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D67">
-        <v>878</v>
+        <v>1427</v>
       </c>
       <c r="E67">
-        <v>878</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>81</v>
+        <v>741</v>
       </c>
       <c r="C68" t="s">
         <v>38</v>
       </c>
       <c r="D68">
-        <v>761</v>
+        <v>818</v>
       </c>
       <c r="E68">
-        <v>761</v>
-[...2 lines deleted...]
-    <row r="69"/>
+        <v>818</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>742</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>370</v>
+      </c>
+      <c r="E69">
+        <v>370</v>
+      </c>
+    </row>
     <row r="70">
       <c r="A70">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>14</v>
+        <v>743</v>
       </c>
       <c r="C70" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D70">
-        <v>1011</v>
+        <v>167</v>
       </c>
       <c r="E70">
-        <v>1011</v>
+        <v>167</v>
       </c>
     </row>
     <row r="71">
-      <c r="A71" t="s">
-        <v>30</v>
+      <c r="A71">
+        <v>4</v>
       </c>
       <c r="B71" t="s">
-        <v>30</v>
+        <v>744</v>
       </c>
       <c r="C71" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D71">
-        <v>225</v>
+        <v>159</v>
       </c>
       <c r="E71">
-        <v>225</v>
-[...18 lines deleted...]
-    </row>
+        <v>159</v>
+      </c>
+    </row>
+    <row r="72"/>
     <row r="73">
       <c r="A73">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B73" t="s">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D73">
-        <v>223</v>
+        <v>39378</v>
       </c>
       <c r="E73">
-        <v>223</v>
+        <v>39378</v>
       </c>
     </row>
     <row r="74">
-      <c r="A74">
-        <v>3</v>
+      <c r="A74" t="s">
+        <v>30</v>
       </c>
       <c r="B74" t="s">
-        <v>84</v>
+        <v>30</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D74">
-        <v>114</v>
+        <v>5557</v>
       </c>
       <c r="E74">
-        <v>114</v>
+        <v>5557</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B75" t="s">
-        <v>85</v>
+        <v>745</v>
       </c>
       <c r="C75" t="s">
         <v>38</v>
       </c>
       <c r="D75">
-        <v>50</v>
+        <v>4662</v>
       </c>
       <c r="E75">
-        <v>50</v>
+        <v>4662</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B76" t="s">
-        <v>86</v>
+        <v>746</v>
       </c>
       <c r="C76" t="s">
         <v>38</v>
       </c>
       <c r="D76">
-        <v>85</v>
+        <v>9973</v>
       </c>
       <c r="E76">
-        <v>85</v>
+        <v>9973</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B77" t="s">
-        <v>87</v>
+        <v>747</v>
       </c>
       <c r="C77" t="s">
         <v>38</v>
       </c>
       <c r="D77">
-        <v>26</v>
+        <v>2408</v>
       </c>
       <c r="E77">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="78"/>
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>4</v>
+      </c>
+      <c r="B78" t="s">
+        <v>748</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>973</v>
+      </c>
+      <c r="E78">
+        <v>973</v>
+      </c>
+    </row>
     <row r="79">
       <c r="A79">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B79" t="s">
-        <v>15</v>
+        <v>749</v>
       </c>
       <c r="C79" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D79">
-        <v>3058</v>
+        <v>657</v>
       </c>
       <c r="E79">
-        <v>3058</v>
+        <v>657</v>
       </c>
     </row>
     <row r="80">
-      <c r="A80" t="s">
-        <v>30</v>
+      <c r="A80">
+        <v>6</v>
       </c>
       <c r="B80" t="s">
-        <v>30</v>
+        <v>750</v>
       </c>
       <c r="C80" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D80">
-        <v>627</v>
+        <v>691</v>
       </c>
       <c r="E80">
-        <v>627</v>
+        <v>691</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B81" t="s">
-        <v>88</v>
+        <v>751</v>
       </c>
       <c r="C81" t="s">
         <v>38</v>
       </c>
       <c r="D81">
-        <v>1045</v>
+        <v>798</v>
       </c>
       <c r="E81">
-        <v>1045</v>
+        <v>798</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B82" t="s">
-        <v>89</v>
+        <v>752</v>
       </c>
       <c r="C82" t="s">
         <v>38</v>
       </c>
       <c r="D82">
-        <v>468</v>
+        <v>13659</v>
       </c>
       <c r="E82">
-        <v>468</v>
-[...18 lines deleted...]
-    </row>
+        <v>13659</v>
+      </c>
+    </row>
+    <row r="83"/>
     <row r="84">
       <c r="A84">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B84" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="C84" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D84">
-        <v>279</v>
+        <v>5396</v>
       </c>
       <c r="E84">
-        <v>279</v>
+        <v>5396</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85">
-        <v>5</v>
+      <c r="A85" t="s">
+        <v>30</v>
       </c>
       <c r="B85" t="s">
-        <v>92</v>
+        <v>30</v>
       </c>
       <c r="C85" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D85">
-        <v>233</v>
+        <v>1173</v>
       </c>
       <c r="E85">
-        <v>233</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>93</v>
+        <v>753</v>
       </c>
       <c r="C86" t="s">
         <v>38</v>
       </c>
       <c r="D86">
-        <v>143</v>
+        <v>3647</v>
       </c>
       <c r="E86">
-        <v>143</v>
-[...2 lines deleted...]
-    <row r="87"/>
+        <v>3647</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>754</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>209</v>
+      </c>
+      <c r="E87">
+        <v>209</v>
+      </c>
+    </row>
     <row r="88">
       <c r="A88">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>16</v>
+        <v>755</v>
       </c>
       <c r="C88" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D88">
-        <v>1467</v>
+        <v>81</v>
       </c>
       <c r="E88">
-        <v>1467</v>
+        <v>81</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89" t="s">
-        <v>30</v>
+      <c r="A89">
+        <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>30</v>
+        <v>756</v>
       </c>
       <c r="C89" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D89">
-        <v>300</v>
+        <v>53</v>
       </c>
       <c r="E89">
-        <v>300</v>
+        <v>53</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>94</v>
+        <v>757</v>
       </c>
       <c r="C90" t="s">
         <v>38</v>
       </c>
       <c r="D90">
-        <v>375</v>
+        <v>62</v>
       </c>
       <c r="E90">
-        <v>375</v>
+        <v>62</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B91" t="s">
-        <v>95</v>
+        <v>758</v>
       </c>
       <c r="C91" t="s">
         <v>38</v>
       </c>
       <c r="D91">
-        <v>232</v>
+        <v>30</v>
       </c>
       <c r="E91">
-        <v>232</v>
+        <v>30</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B92" t="s">
-        <v>96</v>
+        <v>759</v>
       </c>
       <c r="C92" t="s">
         <v>38</v>
       </c>
       <c r="D92">
-        <v>353</v>
+        <v>141</v>
       </c>
       <c r="E92">
-        <v>353</v>
-[...18 lines deleted...]
-    </row>
+        <v>141</v>
+      </c>
+    </row>
+    <row r="93"/>
     <row r="94">
       <c r="A94">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B94" t="s">
-        <v>98</v>
+        <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D94">
-        <v>104</v>
+        <v>5086</v>
       </c>
       <c r="E94">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="95"/>
+        <v>5086</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>30</v>
+      </c>
+      <c r="B95" t="s">
+        <v>30</v>
+      </c>
+      <c r="C95" t="s">
+        <v>36</v>
+      </c>
+      <c r="D95">
+        <v>1598</v>
+      </c>
+      <c r="E95">
+        <v>1598</v>
+      </c>
+    </row>
     <row r="96">
       <c r="A96">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>17</v>
+        <v>760</v>
       </c>
       <c r="C96" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D96">
-        <v>26185</v>
+        <v>1825</v>
       </c>
       <c r="E96">
-        <v>26185</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="97">
-      <c r="A97" t="s">
-        <v>30</v>
+      <c r="A97">
+        <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>30</v>
+        <v>761</v>
       </c>
       <c r="C97" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D97">
-        <v>3026</v>
+        <v>374</v>
       </c>
       <c r="E97">
-        <v>3026</v>
+        <v>374</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>99</v>
+        <v>762</v>
       </c>
       <c r="C98" t="s">
         <v>38</v>
       </c>
       <c r="D98">
-        <v>5927</v>
+        <v>360</v>
       </c>
       <c r="E98">
-        <v>5927</v>
+        <v>360</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>100</v>
+        <v>763</v>
       </c>
       <c r="C99" t="s">
         <v>38</v>
       </c>
       <c r="D99">
-        <v>6341</v>
+        <v>357</v>
       </c>
       <c r="E99">
-        <v>6341</v>
+        <v>357</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B100" t="s">
-        <v>101</v>
+        <v>764</v>
       </c>
       <c r="C100" t="s">
         <v>38</v>
       </c>
       <c r="D100">
-        <v>711</v>
+        <v>138</v>
       </c>
       <c r="E100">
-        <v>711</v>
+        <v>138</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B101" t="s">
-        <v>102</v>
+        <v>765</v>
       </c>
       <c r="C101" t="s">
         <v>38</v>
       </c>
       <c r="D101">
-        <v>1079</v>
+        <v>173</v>
       </c>
       <c r="E101">
-        <v>1079</v>
+        <v>173</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B102" t="s">
-        <v>103</v>
+        <v>766</v>
       </c>
       <c r="C102" t="s">
         <v>38</v>
       </c>
       <c r="D102">
-        <v>402</v>
+        <v>178</v>
       </c>
       <c r="E102">
-        <v>402</v>
+        <v>178</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B103" t="s">
-        <v>104</v>
+        <v>767</v>
       </c>
       <c r="C103" t="s">
         <v>38</v>
       </c>
       <c r="D103">
-        <v>8699</v>
+        <v>83</v>
       </c>
       <c r="E103">
-        <v>8699</v>
+        <v>83</v>
       </c>
     </row>
     <row r="104"/>
     <row r="105">
       <c r="A105">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B105" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C105" t="s">
         <v>35</v>
       </c>
       <c r="D105">
-        <v>2419</v>
+        <v>1052</v>
       </c>
       <c r="E105">
-        <v>2419</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>30</v>
       </c>
       <c r="B106" t="s">
         <v>30</v>
       </c>
       <c r="C106" t="s">
         <v>36</v>
       </c>
       <c r="D106">
-        <v>388</v>
+        <v>377</v>
       </c>
       <c r="E106">
-        <v>388</v>
+        <v>377</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>105</v>
+        <v>768</v>
       </c>
       <c r="C107" t="s">
         <v>38</v>
       </c>
       <c r="D107">
-        <v>953</v>
+        <v>332</v>
       </c>
       <c r="E107">
-        <v>953</v>
+        <v>332</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2</v>
       </c>
       <c r="B108" t="s">
-        <v>106</v>
+        <v>769</v>
       </c>
       <c r="C108" t="s">
         <v>38</v>
       </c>
       <c r="D108">
-        <v>317</v>
+        <v>104</v>
       </c>
       <c r="E108">
-        <v>317</v>
+        <v>104</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>3</v>
       </c>
       <c r="B109" t="s">
-        <v>107</v>
+        <v>770</v>
       </c>
       <c r="C109" t="s">
         <v>38</v>
       </c>
       <c r="D109">
-        <v>164</v>
+        <v>239</v>
       </c>
       <c r="E109">
-        <v>164</v>
-[...18 lines deleted...]
-    </row>
+        <v>239</v>
+      </c>
+    </row>
+    <row r="110"/>
     <row r="111">
       <c r="A111">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B111" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
       <c r="C111" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D111">
-        <v>231</v>
+        <v>15953</v>
       </c>
       <c r="E111">
-        <v>231</v>
+        <v>15953</v>
       </c>
     </row>
     <row r="112">
-      <c r="A112">
-        <v>6</v>
+      <c r="A112" t="s">
+        <v>30</v>
       </c>
       <c r="B112" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D112">
-        <v>73</v>
+        <v>2380</v>
       </c>
       <c r="E112">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="113"/>
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>1</v>
+      </c>
+      <c r="B113" t="s">
+        <v>771</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113">
+        <v>3329</v>
+      </c>
+      <c r="E113">
+        <v>3329</v>
+      </c>
+    </row>
     <row r="114">
       <c r="A114">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B114" t="s">
-        <v>19</v>
+        <v>772</v>
       </c>
       <c r="C114" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D114">
-        <v>30741</v>
+        <v>2742</v>
       </c>
       <c r="E114">
-        <v>30741</v>
+        <v>2742</v>
       </c>
     </row>
     <row r="115">
-      <c r="A115" t="s">
-        <v>30</v>
+      <c r="A115">
+        <v>3</v>
       </c>
       <c r="B115" t="s">
-        <v>30</v>
+        <v>773</v>
       </c>
       <c r="C115" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D115">
-        <v>6032</v>
+        <v>345</v>
       </c>
       <c r="E115">
-        <v>6032</v>
+        <v>345</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B116" t="s">
-        <v>111</v>
+        <v>774</v>
       </c>
       <c r="C116" t="s">
         <v>38</v>
       </c>
       <c r="D116">
-        <v>18109</v>
+        <v>1069</v>
       </c>
       <c r="E116">
-        <v>18109</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B117" t="s">
-        <v>112</v>
+        <v>775</v>
       </c>
       <c r="C117" t="s">
         <v>38</v>
       </c>
       <c r="D117">
-        <v>1697</v>
+        <v>1104</v>
       </c>
       <c r="E117">
-        <v>1697</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B118" t="s">
-        <v>113</v>
+        <v>776</v>
       </c>
       <c r="C118" t="s">
         <v>38</v>
       </c>
       <c r="D118">
-        <v>1802</v>
+        <v>4012</v>
       </c>
       <c r="E118">
-        <v>1802</v>
+        <v>4012</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B119" t="s">
-        <v>114</v>
+        <v>777</v>
       </c>
       <c r="C119" t="s">
         <v>38</v>
       </c>
       <c r="D119">
-        <v>2059</v>
+        <v>168</v>
       </c>
       <c r="E119">
-        <v>2059</v>
+        <v>168</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B120" t="s">
-        <v>115</v>
+        <v>778</v>
       </c>
       <c r="C120" t="s">
         <v>38</v>
       </c>
       <c r="D120">
-        <v>590</v>
+        <v>804</v>
       </c>
       <c r="E120">
-        <v>590</v>
-[...19 lines deleted...]
-    <row r="122"/>
+        <v>804</v>
+      </c>
+    </row>
+    <row r="121"/>
+    <row r="122">
+      <c r="A122">
+        <v>13</v>
+      </c>
+      <c r="B122" t="s">
+        <v>18</v>
+      </c>
+      <c r="C122" t="s">
+        <v>35</v>
+      </c>
+      <c r="D122">
+        <v>554</v>
+      </c>
+      <c r="E122">
+        <v>554</v>
+      </c>
+    </row>
     <row r="123">
-      <c r="A123">
-        <v>15</v>
+      <c r="A123" t="s">
+        <v>30</v>
       </c>
       <c r="B123" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C123" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D123">
-        <v>6660</v>
+        <v>234</v>
       </c>
       <c r="E123">
-        <v>6660</v>
+        <v>234</v>
       </c>
     </row>
     <row r="124">
-      <c r="A124" t="s">
-        <v>30</v>
+      <c r="A124">
+        <v>1</v>
       </c>
       <c r="B124" t="s">
-        <v>30</v>
+        <v>779</v>
       </c>
       <c r="C124" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D124">
-        <v>2518</v>
+        <v>201</v>
       </c>
       <c r="E124">
-        <v>2518</v>
+        <v>201</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B125" t="s">
-        <v>117</v>
+        <v>780</v>
       </c>
       <c r="C125" t="s">
         <v>38</v>
       </c>
       <c r="D125">
-        <v>1761</v>
+        <v>84</v>
       </c>
       <c r="E125">
-        <v>1761</v>
+        <v>84</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B126" t="s">
-        <v>118</v>
+        <v>781</v>
       </c>
       <c r="C126" t="s">
         <v>38</v>
       </c>
       <c r="D126">
-        <v>1093</v>
+        <v>35</v>
       </c>
       <c r="E126">
-        <v>1093</v>
-[...18 lines deleted...]
-    </row>
+        <v>35</v>
+      </c>
+    </row>
+    <row r="127"/>
     <row r="128">
       <c r="A128">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B128" t="s">
-        <v>120</v>
+        <v>19</v>
       </c>
       <c r="C128" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D128">
-        <v>320</v>
+        <v>51731</v>
       </c>
       <c r="E128">
-        <v>320</v>
+        <v>51731</v>
       </c>
     </row>
     <row r="129">
-      <c r="A129">
-        <v>5</v>
+      <c r="A129" t="s">
+        <v>30</v>
       </c>
       <c r="B129" t="s">
-        <v>121</v>
+        <v>30</v>
       </c>
       <c r="C129" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D129">
-        <v>413</v>
+        <v>6018</v>
       </c>
       <c r="E129">
-        <v>413</v>
-[...2 lines deleted...]
-    <row r="130"/>
+        <v>6018</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>1</v>
+      </c>
+      <c r="B130" t="s">
+        <v>782</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>25212</v>
+      </c>
+      <c r="E130">
+        <v>25212</v>
+      </c>
+    </row>
     <row r="131">
       <c r="A131">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="B131" t="s">
-        <v>21</v>
+        <v>783</v>
       </c>
       <c r="C131" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D131">
-        <v>13155</v>
+        <v>12692</v>
       </c>
       <c r="E131">
-        <v>13155</v>
+        <v>12692</v>
       </c>
     </row>
     <row r="132">
-      <c r="A132" t="s">
-        <v>30</v>
+      <c r="A132">
+        <v>3</v>
       </c>
       <c r="B132" t="s">
-        <v>30</v>
+        <v>784</v>
       </c>
       <c r="C132" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D132">
-        <v>1094</v>
+        <v>891</v>
       </c>
       <c r="E132">
-        <v>1094</v>
+        <v>891</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B133" t="s">
-        <v>122</v>
+        <v>785</v>
       </c>
       <c r="C133" t="s">
         <v>38</v>
       </c>
       <c r="D133">
-        <v>9983</v>
+        <v>1501</v>
       </c>
       <c r="E133">
-        <v>9983</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B134" t="s">
-        <v>123</v>
+        <v>786</v>
       </c>
       <c r="C134" t="s">
         <v>38</v>
       </c>
       <c r="D134">
-        <v>261</v>
+        <v>483</v>
       </c>
       <c r="E134">
-        <v>261</v>
+        <v>483</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B135" t="s">
-        <v>124</v>
+        <v>787</v>
       </c>
       <c r="C135" t="s">
         <v>38</v>
       </c>
       <c r="D135">
-        <v>185</v>
+        <v>4383</v>
       </c>
       <c r="E135">
-        <v>185</v>
+        <v>4383</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B136" t="s">
-        <v>125</v>
+        <v>788</v>
       </c>
       <c r="C136" t="s">
         <v>38</v>
       </c>
       <c r="D136">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="E136">
-        <v>277</v>
+        <v>283</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B137" t="s">
-        <v>126</v>
+        <v>789</v>
       </c>
       <c r="C137" t="s">
         <v>38</v>
       </c>
       <c r="D137">
-        <v>132</v>
+        <v>268</v>
       </c>
       <c r="E137">
-        <v>132</v>
-[...19 lines deleted...]
-    <row r="139"/>
+        <v>268</v>
+      </c>
+    </row>
+    <row r="138"/>
+    <row r="139">
+      <c r="A139">
+        <v>15</v>
+      </c>
+      <c r="B139" t="s">
+        <v>20</v>
+      </c>
+      <c r="C139" t="s">
+        <v>35</v>
+      </c>
+      <c r="D139">
+        <v>3350</v>
+      </c>
+      <c r="E139">
+        <v>3350</v>
+      </c>
+    </row>
     <row r="140">
-      <c r="A140">
-        <v>17</v>
+      <c r="A140" t="s">
+        <v>30</v>
       </c>
       <c r="B140" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="C140" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D140">
-        <v>5621</v>
+        <v>1294</v>
       </c>
       <c r="E140">
-        <v>5621</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141" t="s">
-        <v>30</v>
+      <c r="A141">
+        <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>30</v>
+        <v>790</v>
       </c>
       <c r="C141" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D141">
-        <v>1145</v>
+        <v>1144</v>
       </c>
       <c r="E141">
-        <v>1145</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B142" t="s">
-        <v>128</v>
+        <v>791</v>
       </c>
       <c r="C142" t="s">
         <v>38</v>
       </c>
       <c r="D142">
-        <v>2346</v>
+        <v>711</v>
       </c>
       <c r="E142">
-        <v>2346</v>
+        <v>711</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B143" t="s">
-        <v>129</v>
+        <v>792</v>
       </c>
       <c r="C143" t="s">
         <v>38</v>
       </c>
       <c r="D143">
-        <v>1063</v>
+        <v>201</v>
       </c>
       <c r="E143">
-        <v>1063</v>
-[...18 lines deleted...]
-    </row>
+        <v>201</v>
+      </c>
+    </row>
+    <row r="144"/>
     <row r="145">
       <c r="A145">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="B145" t="s">
-        <v>131</v>
+        <v>21</v>
       </c>
       <c r="C145" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D145">
-        <v>159</v>
+        <v>6784</v>
       </c>
       <c r="E145">
-        <v>159</v>
+        <v>6784</v>
       </c>
     </row>
     <row r="146">
-      <c r="A146">
-        <v>5</v>
+      <c r="A146" t="s">
+        <v>30</v>
       </c>
       <c r="B146" t="s">
-        <v>132</v>
+        <v>30</v>
       </c>
       <c r="C146" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D146">
-        <v>378</v>
+        <v>1284</v>
       </c>
       <c r="E146">
-        <v>378</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B147" t="s">
-        <v>133</v>
+        <v>793</v>
       </c>
       <c r="C147" t="s">
         <v>38</v>
       </c>
       <c r="D147">
-        <v>258</v>
+        <v>4167</v>
       </c>
       <c r="E147">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="148"/>
+        <v>4167</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>2</v>
+      </c>
+      <c r="B148" t="s">
+        <v>794</v>
+      </c>
+      <c r="C148" t="s">
+        <v>38</v>
+      </c>
+      <c r="D148">
+        <v>395</v>
+      </c>
+      <c r="E148">
+        <v>395</v>
+      </c>
+    </row>
     <row r="149">
       <c r="A149">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="B149" t="s">
-        <v>23</v>
+        <v>795</v>
       </c>
       <c r="C149" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D149">
-        <v>2450</v>
+        <v>365</v>
       </c>
       <c r="E149">
-        <v>2450</v>
+        <v>365</v>
       </c>
     </row>
     <row r="150">
-      <c r="A150" t="s">
-        <v>30</v>
+      <c r="A150">
+        <v>4</v>
       </c>
       <c r="B150" t="s">
-        <v>30</v>
+        <v>796</v>
       </c>
       <c r="C150" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D150">
-        <v>731</v>
+        <v>103</v>
       </c>
       <c r="E150">
-        <v>731</v>
+        <v>103</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B151" t="s">
-        <v>134</v>
+        <v>797</v>
       </c>
       <c r="C151" t="s">
         <v>38</v>
       </c>
       <c r="D151">
-        <v>631</v>
+        <v>228</v>
       </c>
       <c r="E151">
-        <v>631</v>
+        <v>228</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B152" t="s">
-        <v>135</v>
+        <v>798</v>
       </c>
       <c r="C152" t="s">
         <v>38</v>
       </c>
       <c r="D152">
-        <v>161</v>
+        <v>242</v>
       </c>
       <c r="E152">
-        <v>161</v>
-[...18 lines deleted...]
-    </row>
+        <v>242</v>
+      </c>
+    </row>
+    <row r="153"/>
     <row r="154">
       <c r="A154">
+        <v>17</v>
+      </c>
+      <c r="B154" t="s">
+        <v>22</v>
+      </c>
+      <c r="C154" t="s">
+        <v>35</v>
+      </c>
+      <c r="D154">
+        <v>3628</v>
+      </c>
+      <c r="E154">
+        <v>3628</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="s">
+        <v>30</v>
+      </c>
+      <c r="B155" t="s">
+        <v>30</v>
+      </c>
+      <c r="C155" t="s">
+        <v>36</v>
+      </c>
+      <c r="D155">
+        <v>1051</v>
+      </c>
+      <c r="E155">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>1</v>
+      </c>
+      <c r="B156" t="s">
+        <v>799</v>
+      </c>
+      <c r="C156" t="s">
+        <v>38</v>
+      </c>
+      <c r="D156">
+        <v>1055</v>
+      </c>
+      <c r="E156">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>2</v>
+      </c>
+      <c r="B157" t="s">
+        <v>800</v>
+      </c>
+      <c r="C157" t="s">
+        <v>38</v>
+      </c>
+      <c r="D157">
+        <v>254</v>
+      </c>
+      <c r="E157">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>3</v>
+      </c>
+      <c r="B158" t="s">
+        <v>801</v>
+      </c>
+      <c r="C158" t="s">
+        <v>38</v>
+      </c>
+      <c r="D158">
+        <v>692</v>
+      </c>
+      <c r="E158">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
         <v>4</v>
       </c>
-      <c r="B154" t="s">
-[...13 lines deleted...]
-      <c r="A155">
+      <c r="B159" t="s">
+        <v>802</v>
+      </c>
+      <c r="C159" t="s">
+        <v>38</v>
+      </c>
+      <c r="D159">
+        <v>114</v>
+      </c>
+      <c r="E159">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
         <v>5</v>
       </c>
-      <c r="B155" t="s">
-[...9 lines deleted...]
-        <v>179</v>
+      <c r="B160" t="s">
+        <v>803</v>
+      </c>
+      <c r="C160" t="s">
+        <v>38</v>
+      </c>
+      <c r="D160">
+        <v>130</v>
+      </c>
+      <c r="E160">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>6</v>
+      </c>
+      <c r="B161" t="s">
+        <v>804</v>
+      </c>
+      <c r="C161" t="s">
+        <v>38</v>
+      </c>
+      <c r="D161">
+        <v>116</v>
+      </c>
+      <c r="E161">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>7</v>
+      </c>
+      <c r="B162" t="s">
+        <v>805</v>
+      </c>
+      <c r="C162" t="s">
+        <v>38</v>
+      </c>
+      <c r="D162">
+        <v>216</v>
+      </c>
+      <c r="E162">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="163"/>
+    <row r="164">
+      <c r="A164">
+        <v>24</v>
+      </c>
+      <c r="B164" t="s">
+        <v>23</v>
+      </c>
+      <c r="C164" t="s">
+        <v>35</v>
+      </c>
+      <c r="D164">
+        <v>1002</v>
+      </c>
+      <c r="E164">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s">
+        <v>30</v>
+      </c>
+      <c r="B165" t="s">
+        <v>30</v>
+      </c>
+      <c r="C165" t="s">
+        <v>36</v>
+      </c>
+      <c r="D165">
+        <v>301</v>
+      </c>
+      <c r="E165">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>1</v>
+      </c>
+      <c r="B166" t="s">
+        <v>806</v>
+      </c>
+      <c r="C166" t="s">
+        <v>38</v>
+      </c>
+      <c r="D166">
+        <v>239</v>
+      </c>
+      <c r="E166">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>2</v>
+      </c>
+      <c r="B167" t="s">
+        <v>807</v>
+      </c>
+      <c r="C167" t="s">
+        <v>38</v>
+      </c>
+      <c r="D167">
+        <v>47</v>
+      </c>
+      <c r="E167">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>3</v>
+      </c>
+      <c r="B168" t="s">
+        <v>808</v>
+      </c>
+      <c r="C168" t="s">
+        <v>38</v>
+      </c>
+      <c r="D168">
+        <v>116</v>
+      </c>
+      <c r="E168">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>4</v>
+      </c>
+      <c r="B169" t="s">
+        <v>809</v>
+      </c>
+      <c r="C169" t="s">
+        <v>38</v>
+      </c>
+      <c r="D169">
+        <v>80</v>
+      </c>
+      <c r="E169">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>5</v>
+      </c>
+      <c r="B170" t="s">
+        <v>810</v>
+      </c>
+      <c r="C170" t="s">
+        <v>38</v>
+      </c>
+      <c r="D170">
+        <v>64</v>
+      </c>
+      <c r="E170">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>6</v>
+      </c>
+      <c r="B171" t="s">
+        <v>811</v>
+      </c>
+      <c r="C171" t="s">
+        <v>38</v>
+      </c>
+      <c r="D171">
+        <v>88</v>
+      </c>
+      <c r="E171">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>7</v>
+      </c>
+      <c r="B172" t="s">
+        <v>812</v>
+      </c>
+      <c r="C172" t="s">
+        <v>38</v>
+      </c>
+      <c r="D172">
+        <v>67</v>
+      </c>
+      <c r="E172">
+        <v>67</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -25473,2872 +12913,12614 @@
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>139</v>
+        <v>813</v>
       </c>
       <c r="D2" t="s">
-        <v>140</v>
+        <v>814</v>
       </c>
       <c r="E2" t="s">
-        <v>141</v>
+        <v>815</v>
       </c>
       <c r="F2" t="s">
-        <v>142</v>
+        <v>816</v>
       </c>
       <c r="G2">
-        <v>57163</v>
+        <v>13545</v>
       </c>
       <c r="H2">
-        <v>77813</v>
+        <v>83960</v>
       </c>
       <c r="I2">
-        <v>48639</v>
+        <v>17622</v>
       </c>
       <c r="J2">
-        <v>93005</v>
+        <v>21594</v>
       </c>
       <c r="K2">
-        <v>79598</v>
+        <v>17287</v>
       </c>
       <c r="L2">
-        <v>3369</v>
+        <v>703</v>
       </c>
       <c r="M2">
-        <v>2941</v>
+        <v>4171</v>
       </c>
       <c r="N2">
-        <v>39378</v>
+        <v>11916</v>
       </c>
       <c r="O2">
-        <v>5396</v>
+        <v>718</v>
       </c>
       <c r="P2">
-        <v>5086</v>
+        <v>4671</v>
       </c>
       <c r="Q2">
-        <v>1052</v>
+        <v>734</v>
       </c>
       <c r="R2">
-        <v>15953</v>
+        <v>6222</v>
       </c>
       <c r="S2">
-        <v>554</v>
+        <v>918</v>
       </c>
       <c r="T2">
-        <v>51731</v>
+        <v>37575</v>
       </c>
       <c r="U2">
-        <v>3350</v>
+        <v>509</v>
       </c>
       <c r="V2">
-        <v>6784</v>
+        <v>3086</v>
       </c>
       <c r="W2">
-        <v>3628</v>
+        <v>16931</v>
       </c>
       <c r="X2">
-        <v>1002</v>
+        <v>544</v>
       </c>
       <c r="Y2">
-        <v>496442</v>
+        <v>242706</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="s">
-        <v>30</v>
+      <c r="A3">
+        <v>2</v>
       </c>
       <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>813</v>
+      </c>
+      <c r="D3" t="s">
+        <v>814</v>
+      </c>
+      <c r="E3" t="s">
+        <v>817</v>
+      </c>
+      <c r="F3" t="s">
+        <v>818</v>
+      </c>
+      <c r="G3">
+        <v>59694</v>
+      </c>
+      <c r="H3">
+        <v>40752</v>
+      </c>
+      <c r="I3">
+        <v>77890</v>
+      </c>
+      <c r="J3">
+        <v>44312</v>
+      </c>
+      <c r="K3">
+        <v>30793</v>
+      </c>
+      <c r="L3">
+        <v>1032</v>
+      </c>
+      <c r="M3">
+        <v>4001</v>
+      </c>
+      <c r="N3">
+        <v>40238</v>
+      </c>
+      <c r="O3">
+        <v>515</v>
+      </c>
+      <c r="P3">
+        <v>33827</v>
+      </c>
+      <c r="Q3">
+        <v>1328</v>
+      </c>
+      <c r="R3">
+        <v>46162</v>
+      </c>
+      <c r="S3">
+        <v>619</v>
+      </c>
+      <c r="T3">
+        <v>51343</v>
+      </c>
+      <c r="U3">
+        <v>1322</v>
+      </c>
+      <c r="V3">
+        <v>1867</v>
+      </c>
+      <c r="W3">
+        <v>10623</v>
+      </c>
+      <c r="X3">
+        <v>1152</v>
+      </c>
+      <c r="Y3">
+        <v>447470</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
         <v>31</v>
       </c>
-      <c r="G3">
-[...54 lines deleted...]
-        <v>496442</v>
+      <c r="G4">
+        <v>73239</v>
+      </c>
+      <c r="H4">
+        <v>124712</v>
+      </c>
+      <c r="I4">
+        <v>95512</v>
+      </c>
+      <c r="J4">
+        <v>65906</v>
+      </c>
+      <c r="K4">
+        <v>48080</v>
+      </c>
+      <c r="L4">
+        <v>1735</v>
+      </c>
+      <c r="M4">
+        <v>8172</v>
+      </c>
+      <c r="N4">
+        <v>52154</v>
+      </c>
+      <c r="O4">
+        <v>1233</v>
+      </c>
+      <c r="P4">
+        <v>38498</v>
+      </c>
+      <c r="Q4">
+        <v>2062</v>
+      </c>
+      <c r="R4">
+        <v>52384</v>
+      </c>
+      <c r="S4">
+        <v>1537</v>
+      </c>
+      <c r="T4">
+        <v>88918</v>
+      </c>
+      <c r="U4">
+        <v>1831</v>
+      </c>
+      <c r="V4">
+        <v>4953</v>
+      </c>
+      <c r="W4">
+        <v>27554</v>
+      </c>
+      <c r="X4">
+        <v>1696</v>
+      </c>
+      <c r="Y4">
+        <v>690176</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>13545</v>
+      </c>
+      <c r="E2">
+        <v>59694</v>
+      </c>
+      <c r="F2">
+        <v>73239</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>1936</v>
+      </c>
+      <c r="E3">
+        <v>7977</v>
+      </c>
+      <c r="F3">
+        <v>9913</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>819</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>1079</v>
+      </c>
+      <c r="E4">
+        <v>12883</v>
+      </c>
+      <c r="F4">
+        <v>13962</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>820</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>577</v>
+      </c>
+      <c r="E5">
+        <v>24713</v>
+      </c>
+      <c r="F5">
+        <v>25290</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>821</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>187</v>
+      </c>
+      <c r="E6">
+        <v>867</v>
+      </c>
+      <c r="F6">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>822</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>1423</v>
+      </c>
+      <c r="E7">
+        <v>792</v>
+      </c>
+      <c r="F7">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>823</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>118</v>
+      </c>
+      <c r="E8">
+        <v>752</v>
+      </c>
+      <c r="F8">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>824</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>262</v>
+      </c>
+      <c r="E9">
+        <v>3424</v>
+      </c>
+      <c r="F9">
+        <v>3686</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>825</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>6153</v>
+      </c>
+      <c r="E10">
+        <v>1608</v>
+      </c>
+      <c r="F10">
+        <v>7761</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>826</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11">
+        <v>109</v>
+      </c>
+      <c r="E11">
+        <v>4468</v>
+      </c>
+      <c r="F11">
+        <v>4577</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>827</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12">
+        <v>154</v>
+      </c>
+      <c r="E12">
+        <v>198</v>
+      </c>
+      <c r="F12">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>828</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>888</v>
+      </c>
+      <c r="E13">
+        <v>156</v>
+      </c>
+      <c r="F13">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>829</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>38</v>
+      </c>
+      <c r="E14">
+        <v>172</v>
+      </c>
+      <c r="F14">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>12</v>
+      </c>
+      <c r="B15" t="s">
+        <v>830</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>621</v>
+      </c>
+      <c r="E15">
+        <v>1684</v>
+      </c>
+      <c r="F15">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="16"/>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17">
+        <v>83960</v>
+      </c>
+      <c r="E17">
+        <v>40752</v>
+      </c>
+      <c r="F17">
+        <v>124712</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" t="s">
+        <v>30</v>
+      </c>
+      <c r="C18" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18">
+        <v>6478</v>
+      </c>
+      <c r="E18">
+        <v>11221</v>
+      </c>
+      <c r="F18">
+        <v>17699</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>1</v>
+      </c>
+      <c r="B19" t="s">
+        <v>831</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>10747</v>
+      </c>
+      <c r="E19">
+        <v>12894</v>
+      </c>
+      <c r="F19">
+        <v>23641</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>2</v>
+      </c>
+      <c r="B20" t="s">
+        <v>832</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>8565</v>
+      </c>
+      <c r="E20">
+        <v>3160</v>
+      </c>
+      <c r="F20">
+        <v>11725</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>3</v>
+      </c>
+      <c r="B21" t="s">
+        <v>833</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>6960</v>
+      </c>
+      <c r="E21">
+        <v>4224</v>
+      </c>
+      <c r="F21">
+        <v>11184</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>4</v>
+      </c>
+      <c r="B22" t="s">
+        <v>834</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>12220</v>
+      </c>
+      <c r="E22">
+        <v>3432</v>
+      </c>
+      <c r="F22">
+        <v>15652</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>5</v>
+      </c>
+      <c r="B23" t="s">
+        <v>835</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>663</v>
+      </c>
+      <c r="E23">
+        <v>949</v>
+      </c>
+      <c r="F23">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>6</v>
+      </c>
+      <c r="B24" t="s">
+        <v>836</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>432</v>
+      </c>
+      <c r="E24">
+        <v>647</v>
+      </c>
+      <c r="F24">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>7</v>
+      </c>
+      <c r="B25" t="s">
+        <v>837</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>4247</v>
+      </c>
+      <c r="E25">
+        <v>964</v>
+      </c>
+      <c r="F25">
+        <v>5211</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>8</v>
+      </c>
+      <c r="B26" t="s">
+        <v>838</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>499</v>
+      </c>
+      <c r="E26">
+        <v>583</v>
+      </c>
+      <c r="F26">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>9</v>
+      </c>
+      <c r="B27" t="s">
+        <v>839</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>14214</v>
+      </c>
+      <c r="E27">
+        <v>898</v>
+      </c>
+      <c r="F27">
+        <v>15112</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>10</v>
+      </c>
+      <c r="B28" t="s">
+        <v>840</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>368</v>
+      </c>
+      <c r="E28">
+        <v>623</v>
+      </c>
+      <c r="F28">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>11</v>
+      </c>
+      <c r="B29" t="s">
+        <v>841</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>215</v>
+      </c>
+      <c r="E29">
+        <v>124</v>
+      </c>
+      <c r="F29">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>12</v>
+      </c>
+      <c r="B30" t="s">
+        <v>842</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>18352</v>
+      </c>
+      <c r="E30">
+        <v>1033</v>
+      </c>
+      <c r="F30">
+        <v>19385</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>3</v>
+      </c>
+      <c r="B32" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32">
+        <v>17622</v>
+      </c>
+      <c r="E32">
+        <v>77890</v>
+      </c>
+      <c r="F32">
+        <v>95512</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33">
+        <v>2631</v>
+      </c>
+      <c r="E33">
+        <v>10180</v>
+      </c>
+      <c r="F33">
+        <v>12811</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>843</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>9976</v>
+      </c>
+      <c r="E34">
+        <v>19676</v>
+      </c>
+      <c r="F34">
+        <v>29652</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>844</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>1328</v>
+      </c>
+      <c r="E35">
+        <v>25242</v>
+      </c>
+      <c r="F35">
+        <v>26570</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>845</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>2245</v>
+      </c>
+      <c r="E36">
+        <v>19182</v>
+      </c>
+      <c r="F36">
+        <v>21427</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>846</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>257</v>
+      </c>
+      <c r="E37">
+        <v>797</v>
+      </c>
+      <c r="F37">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>847</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>224</v>
+      </c>
+      <c r="E38">
+        <v>902</v>
+      </c>
+      <c r="F38">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>848</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>249</v>
+      </c>
+      <c r="E39">
+        <v>416</v>
+      </c>
+      <c r="F39">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>849</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>156</v>
+      </c>
+      <c r="E40">
+        <v>417</v>
+      </c>
+      <c r="F40">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>8</v>
+      </c>
+      <c r="B41" t="s">
+        <v>850</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>138</v>
+      </c>
+      <c r="E41">
+        <v>304</v>
+      </c>
+      <c r="F41">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>9</v>
+      </c>
+      <c r="B42" t="s">
+        <v>851</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42">
+        <v>100</v>
+      </c>
+      <c r="E42">
+        <v>176</v>
+      </c>
+      <c r="F42">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>10</v>
+      </c>
+      <c r="B43" t="s">
+        <v>852</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>107</v>
+      </c>
+      <c r="E43">
+        <v>237</v>
+      </c>
+      <c r="F43">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>11</v>
+      </c>
+      <c r="B44" t="s">
+        <v>853</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>66</v>
+      </c>
+      <c r="E44">
+        <v>170</v>
+      </c>
+      <c r="F44">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>12</v>
+      </c>
+      <c r="B45" t="s">
+        <v>854</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>145</v>
+      </c>
+      <c r="E45">
+        <v>191</v>
+      </c>
+      <c r="F45">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47">
+        <v>21594</v>
+      </c>
+      <c r="E47">
+        <v>44312</v>
+      </c>
+      <c r="F47">
+        <v>65906</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>30</v>
+      </c>
+      <c r="B48" t="s">
+        <v>30</v>
+      </c>
+      <c r="C48" t="s">
+        <v>36</v>
+      </c>
+      <c r="D48">
+        <v>2275</v>
+      </c>
+      <c r="E48">
+        <v>5581</v>
+      </c>
+      <c r="F48">
+        <v>7856</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>855</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>3539</v>
+      </c>
+      <c r="E49">
+        <v>3899</v>
+      </c>
+      <c r="F49">
+        <v>7438</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>2</v>
+      </c>
+      <c r="B50" t="s">
+        <v>856</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>3214</v>
+      </c>
+      <c r="E50">
+        <v>11696</v>
+      </c>
+      <c r="F50">
+        <v>14910</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>3</v>
+      </c>
+      <c r="B51" t="s">
+        <v>857</v>
+      </c>
+      <c r="C51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51">
+        <v>332</v>
+      </c>
+      <c r="E51">
+        <v>757</v>
+      </c>
+      <c r="F51">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>4</v>
+      </c>
+      <c r="B52" t="s">
+        <v>858</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>9217</v>
+      </c>
+      <c r="E52">
+        <v>3912</v>
+      </c>
+      <c r="F52">
+        <v>13129</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>5</v>
+      </c>
+      <c r="B53" t="s">
+        <v>859</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>1942</v>
+      </c>
+      <c r="E53">
+        <v>14825</v>
+      </c>
+      <c r="F53">
+        <v>16767</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>6</v>
+      </c>
+      <c r="B54" t="s">
+        <v>860</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>277</v>
+      </c>
+      <c r="E54">
+        <v>473</v>
+      </c>
+      <c r="F54">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>7</v>
+      </c>
+      <c r="B55" t="s">
+        <v>861</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55">
+        <v>244</v>
+      </c>
+      <c r="E55">
+        <v>303</v>
+      </c>
+      <c r="F55">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>8</v>
+      </c>
+      <c r="B56" t="s">
+        <v>862</v>
+      </c>
+      <c r="C56" t="s">
+        <v>38</v>
+      </c>
+      <c r="D56">
+        <v>259</v>
+      </c>
+      <c r="E56">
+        <v>2126</v>
+      </c>
+      <c r="F56">
+        <v>2385</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>9</v>
+      </c>
+      <c r="B57" t="s">
+        <v>863</v>
+      </c>
+      <c r="C57" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57">
+        <v>106</v>
+      </c>
+      <c r="E57">
+        <v>213</v>
+      </c>
+      <c r="F57">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>10</v>
+      </c>
+      <c r="B58" t="s">
+        <v>864</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>62</v>
+      </c>
+      <c r="E58">
+        <v>186</v>
+      </c>
+      <c r="F58">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>11</v>
+      </c>
+      <c r="B59" t="s">
+        <v>865</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>60</v>
+      </c>
+      <c r="E59">
+        <v>243</v>
+      </c>
+      <c r="F59">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>12</v>
+      </c>
+      <c r="B60" t="s">
+        <v>866</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>67</v>
+      </c>
+      <c r="E60">
+        <v>98</v>
+      </c>
+      <c r="F60">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>10</v>
+      </c>
+      <c r="C62" t="s">
+        <v>35</v>
+      </c>
+      <c r="D62">
+        <v>17287</v>
+      </c>
+      <c r="E62">
+        <v>30793</v>
+      </c>
+      <c r="F62">
+        <v>48080</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>30</v>
+      </c>
+      <c r="B63" t="s">
+        <v>30</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63">
+        <v>1891</v>
+      </c>
+      <c r="E63">
+        <v>3389</v>
+      </c>
+      <c r="F63">
+        <v>5280</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>867</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>2989</v>
+      </c>
+      <c r="E64">
+        <v>17006</v>
+      </c>
+      <c r="F64">
+        <v>19995</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>868</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>436</v>
+      </c>
+      <c r="E65">
+        <v>1040</v>
+      </c>
+      <c r="F65">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>869</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>179</v>
+      </c>
+      <c r="E66">
+        <v>432</v>
+      </c>
+      <c r="F66">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>870</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>204</v>
+      </c>
+      <c r="E67">
+        <v>447</v>
+      </c>
+      <c r="F67">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>5</v>
+      </c>
+      <c r="B68" t="s">
+        <v>871</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>10632</v>
+      </c>
+      <c r="E68">
+        <v>7645</v>
+      </c>
+      <c r="F68">
+        <v>18277</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>6</v>
+      </c>
+      <c r="B69" t="s">
+        <v>872</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>144</v>
+      </c>
+      <c r="E69">
+        <v>183</v>
+      </c>
+      <c r="F69">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>7</v>
+      </c>
+      <c r="B70" t="s">
+        <v>873</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>174</v>
+      </c>
+      <c r="E70">
+        <v>163</v>
+      </c>
+      <c r="F70">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>8</v>
+      </c>
+      <c r="B71" t="s">
+        <v>874</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>249</v>
+      </c>
+      <c r="E71">
+        <v>146</v>
+      </c>
+      <c r="F71">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>9</v>
+      </c>
+      <c r="B72" t="s">
+        <v>875</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>89</v>
+      </c>
+      <c r="E72">
+        <v>87</v>
+      </c>
+      <c r="F72">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>10</v>
+      </c>
+      <c r="B73" t="s">
+        <v>876</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>110</v>
+      </c>
+      <c r="E73">
+        <v>41</v>
+      </c>
+      <c r="F73">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>11</v>
+      </c>
+      <c r="B74" t="s">
+        <v>877</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>67</v>
+      </c>
+      <c r="E74">
+        <v>93</v>
+      </c>
+      <c r="F74">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>12</v>
+      </c>
+      <c r="B75" t="s">
+        <v>878</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>123</v>
+      </c>
+      <c r="E75">
+        <v>121</v>
+      </c>
+      <c r="F75">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="76"/>
+    <row r="77">
+      <c r="A77">
+        <v>6</v>
+      </c>
+      <c r="B77" t="s">
+        <v>11</v>
+      </c>
+      <c r="C77" t="s">
+        <v>35</v>
+      </c>
+      <c r="D77">
+        <v>703</v>
+      </c>
+      <c r="E77">
+        <v>1032</v>
+      </c>
+      <c r="F77">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>30</v>
+      </c>
+      <c r="B78" t="s">
+        <v>30</v>
+      </c>
+      <c r="C78" t="s">
+        <v>36</v>
+      </c>
+      <c r="D78">
+        <v>429</v>
+      </c>
+      <c r="E78">
+        <v>618</v>
+      </c>
+      <c r="F78">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>1</v>
+      </c>
+      <c r="B79" t="s">
+        <v>879</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>274</v>
+      </c>
+      <c r="E79">
+        <v>414</v>
+      </c>
+      <c r="F79">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="80"/>
+    <row r="81">
+      <c r="A81">
+        <v>7</v>
+      </c>
+      <c r="B81" t="s">
+        <v>12</v>
+      </c>
+      <c r="C81" t="s">
+        <v>35</v>
+      </c>
+      <c r="D81">
+        <v>4171</v>
+      </c>
+      <c r="E81">
+        <v>4001</v>
+      </c>
+      <c r="F81">
+        <v>8172</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>30</v>
+      </c>
+      <c r="B82" t="s">
+        <v>30</v>
+      </c>
+      <c r="C82" t="s">
+        <v>36</v>
+      </c>
+      <c r="D82">
+        <v>853</v>
+      </c>
+      <c r="E82">
+        <v>1135</v>
+      </c>
+      <c r="F82">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>1</v>
+      </c>
+      <c r="B83" t="s">
+        <v>880</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>587</v>
+      </c>
+      <c r="E83">
+        <v>1422</v>
+      </c>
+      <c r="F83">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>2</v>
+      </c>
+      <c r="B84" t="s">
+        <v>881</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>2528</v>
+      </c>
+      <c r="E84">
+        <v>1089</v>
+      </c>
+      <c r="F84">
+        <v>3617</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>3</v>
+      </c>
+      <c r="B85" t="s">
+        <v>882</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>52</v>
+      </c>
+      <c r="E85">
+        <v>128</v>
+      </c>
+      <c r="F85">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>4</v>
+      </c>
+      <c r="B86" t="s">
+        <v>883</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>151</v>
+      </c>
+      <c r="E86">
+        <v>227</v>
+      </c>
+      <c r="F86">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="87"/>
+    <row r="88">
+      <c r="A88">
+        <v>8</v>
+      </c>
+      <c r="B88" t="s">
+        <v>13</v>
+      </c>
+      <c r="C88" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88">
+        <v>11916</v>
+      </c>
+      <c r="E88">
+        <v>40238</v>
+      </c>
+      <c r="F88">
+        <v>52154</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>30</v>
+      </c>
+      <c r="B89" t="s">
+        <v>30</v>
+      </c>
+      <c r="C89" t="s">
+        <v>36</v>
+      </c>
+      <c r="D89">
+        <v>1672</v>
+      </c>
+      <c r="E89">
+        <v>3036</v>
+      </c>
+      <c r="F89">
+        <v>4708</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>1</v>
+      </c>
+      <c r="B90" t="s">
+        <v>884</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>2670</v>
+      </c>
+      <c r="E90">
+        <v>1549</v>
+      </c>
+      <c r="F90">
+        <v>4219</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>2</v>
+      </c>
+      <c r="B91" t="s">
+        <v>885</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>582</v>
+      </c>
+      <c r="E91">
+        <v>15301</v>
+      </c>
+      <c r="F91">
+        <v>15883</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>3</v>
+      </c>
+      <c r="B92" t="s">
+        <v>886</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>165</v>
+      </c>
+      <c r="E92">
+        <v>736</v>
+      </c>
+      <c r="F92">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>4</v>
+      </c>
+      <c r="B93" t="s">
+        <v>887</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93">
+        <v>1591</v>
+      </c>
+      <c r="E93">
+        <v>331</v>
+      </c>
+      <c r="F93">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>5</v>
+      </c>
+      <c r="B94" t="s">
+        <v>888</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>358</v>
+      </c>
+      <c r="E94">
+        <v>1954</v>
+      </c>
+      <c r="F94">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>6</v>
+      </c>
+      <c r="B95" t="s">
+        <v>889</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>134</v>
+      </c>
+      <c r="E95">
+        <v>398</v>
+      </c>
+      <c r="F95">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>7</v>
+      </c>
+      <c r="B96" t="s">
+        <v>890</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>154</v>
+      </c>
+      <c r="E96">
+        <v>257</v>
+      </c>
+      <c r="F96">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>8</v>
+      </c>
+      <c r="B97" t="s">
+        <v>891</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>2859</v>
+      </c>
+      <c r="E97">
+        <v>8425</v>
+      </c>
+      <c r="F97">
+        <v>11284</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>9</v>
+      </c>
+      <c r="B98" t="s">
+        <v>892</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>116</v>
+      </c>
+      <c r="E98">
+        <v>105</v>
+      </c>
+      <c r="F98">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>10</v>
+      </c>
+      <c r="B99" t="s">
+        <v>893</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>73</v>
+      </c>
+      <c r="E99">
+        <v>141</v>
+      </c>
+      <c r="F99">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>11</v>
+      </c>
+      <c r="B100" t="s">
+        <v>894</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>31</v>
+      </c>
+      <c r="E100">
+        <v>180</v>
+      </c>
+      <c r="F100">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>12</v>
+      </c>
+      <c r="B101" t="s">
+        <v>895</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>1511</v>
+      </c>
+      <c r="E101">
+        <v>7825</v>
+      </c>
+      <c r="F101">
+        <v>9336</v>
+      </c>
+    </row>
+    <row r="102"/>
+    <row r="103">
+      <c r="A103">
+        <v>9</v>
+      </c>
+      <c r="B103" t="s">
+        <v>14</v>
+      </c>
+      <c r="C103" t="s">
+        <v>35</v>
+      </c>
+      <c r="D103">
+        <v>718</v>
+      </c>
+      <c r="E103">
+        <v>515</v>
+      </c>
+      <c r="F103">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>30</v>
+      </c>
+      <c r="B104" t="s">
+        <v>30</v>
+      </c>
+      <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104">
+        <v>391</v>
+      </c>
+      <c r="E104">
+        <v>177</v>
+      </c>
+      <c r="F104">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>1</v>
+      </c>
+      <c r="B105" t="s">
+        <v>896</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
+        <v>85</v>
+      </c>
+      <c r="E105">
+        <v>73</v>
+      </c>
+      <c r="F105">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>2</v>
+      </c>
+      <c r="B106" t="s">
+        <v>897</v>
+      </c>
+      <c r="C106" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106">
+        <v>69</v>
+      </c>
+      <c r="E106">
+        <v>126</v>
+      </c>
+      <c r="F106">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>3</v>
+      </c>
+      <c r="B107" t="s">
+        <v>898</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>24</v>
+      </c>
+      <c r="E107">
+        <v>17</v>
+      </c>
+      <c r="F107">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>4</v>
+      </c>
+      <c r="B108" t="s">
+        <v>899</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>21</v>
+      </c>
+      <c r="E108">
+        <v>23</v>
+      </c>
+      <c r="F108">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>5</v>
+      </c>
+      <c r="B109" t="s">
+        <v>900</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>14</v>
+      </c>
+      <c r="E109">
+        <v>20</v>
+      </c>
+      <c r="F109">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>6</v>
+      </c>
+      <c r="B110" t="s">
+        <v>901</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>20</v>
+      </c>
+      <c r="E110">
+        <v>29</v>
+      </c>
+      <c r="F110">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>7</v>
+      </c>
+      <c r="B111" t="s">
+        <v>902</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>14</v>
+      </c>
+      <c r="E111">
+        <v>9</v>
+      </c>
+      <c r="F111">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>8</v>
+      </c>
+      <c r="B112" t="s">
+        <v>903</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>13</v>
+      </c>
+      <c r="E112">
+        <v>17</v>
+      </c>
+      <c r="F112">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>9</v>
+      </c>
+      <c r="B113" t="s">
+        <v>904</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113">
+        <v>67</v>
+      </c>
+      <c r="E113">
+        <v>24</v>
+      </c>
+      <c r="F113">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="114"/>
+    <row r="115">
+      <c r="A115">
+        <v>10</v>
+      </c>
+      <c r="B115" t="s">
+        <v>15</v>
+      </c>
+      <c r="C115" t="s">
+        <v>35</v>
+      </c>
+      <c r="D115">
+        <v>4671</v>
+      </c>
+      <c r="E115">
+        <v>33827</v>
+      </c>
+      <c r="F115">
+        <v>38498</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>30</v>
+      </c>
+      <c r="B116" t="s">
+        <v>30</v>
+      </c>
+      <c r="C116" t="s">
+        <v>36</v>
+      </c>
+      <c r="D116">
+        <v>757</v>
+      </c>
+      <c r="E116">
+        <v>1900</v>
+      </c>
+      <c r="F116">
+        <v>2657</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>1</v>
+      </c>
+      <c r="B117" t="s">
+        <v>905</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>2942</v>
+      </c>
+      <c r="E117">
+        <v>12896</v>
+      </c>
+      <c r="F117">
+        <v>15838</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>2</v>
+      </c>
+      <c r="B118" t="s">
+        <v>906</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>265</v>
+      </c>
+      <c r="E118">
+        <v>468</v>
+      </c>
+      <c r="F118">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>3</v>
+      </c>
+      <c r="B119" t="s">
+        <v>907</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>90</v>
+      </c>
+      <c r="E119">
+        <v>502</v>
+      </c>
+      <c r="F119">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>4</v>
+      </c>
+      <c r="B120" t="s">
+        <v>908</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>208</v>
+      </c>
+      <c r="E120">
+        <v>17149</v>
+      </c>
+      <c r="F120">
+        <v>17357</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>5</v>
+      </c>
+      <c r="B121" t="s">
+        <v>909</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>50</v>
+      </c>
+      <c r="E121">
+        <v>226</v>
+      </c>
+      <c r="F121">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>6</v>
+      </c>
+      <c r="B122" t="s">
+        <v>910</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>69</v>
+      </c>
+      <c r="E122">
+        <v>153</v>
+      </c>
+      <c r="F122">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>7</v>
+      </c>
+      <c r="B123" t="s">
+        <v>911</v>
+      </c>
+      <c r="C123" t="s">
+        <v>38</v>
+      </c>
+      <c r="D123">
+        <v>37</v>
+      </c>
+      <c r="E123">
+        <v>102</v>
+      </c>
+      <c r="F123">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>8</v>
+      </c>
+      <c r="B124" t="s">
+        <v>912</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>27</v>
+      </c>
+      <c r="E124">
+        <v>90</v>
+      </c>
+      <c r="F124">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>9</v>
+      </c>
+      <c r="B125" t="s">
+        <v>913</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>100</v>
+      </c>
+      <c r="E125">
+        <v>61</v>
+      </c>
+      <c r="F125">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>10</v>
+      </c>
+      <c r="B126" t="s">
+        <v>914</v>
+      </c>
+      <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
+        <v>84</v>
+      </c>
+      <c r="E126">
+        <v>197</v>
+      </c>
+      <c r="F126">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>11</v>
+      </c>
+      <c r="B127" t="s">
+        <v>915</v>
+      </c>
+      <c r="C127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127">
+        <v>13</v>
+      </c>
+      <c r="E127">
+        <v>45</v>
+      </c>
+      <c r="F127">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>12</v>
+      </c>
+      <c r="B128" t="s">
+        <v>916</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>29</v>
+      </c>
+      <c r="E128">
+        <v>38</v>
+      </c>
+      <c r="F128">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="129"/>
+    <row r="130">
+      <c r="A130">
+        <v>11</v>
+      </c>
+      <c r="B130" t="s">
+        <v>16</v>
+      </c>
+      <c r="C130" t="s">
+        <v>35</v>
+      </c>
+      <c r="D130">
+        <v>734</v>
+      </c>
+      <c r="E130">
+        <v>1328</v>
+      </c>
+      <c r="F130">
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>30</v>
+      </c>
+      <c r="B131" t="s">
+        <v>30</v>
+      </c>
+      <c r="C131" t="s">
+        <v>36</v>
+      </c>
+      <c r="D131">
+        <v>276</v>
+      </c>
+      <c r="E131">
+        <v>502</v>
+      </c>
+      <c r="F131">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>1</v>
+      </c>
+      <c r="B132" t="s">
+        <v>917</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132">
+        <v>169</v>
+      </c>
+      <c r="E132">
+        <v>341</v>
+      </c>
+      <c r="F132">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>2</v>
+      </c>
+      <c r="B133" t="s">
+        <v>918</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>127</v>
+      </c>
+      <c r="E133">
+        <v>208</v>
+      </c>
+      <c r="F133">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>3</v>
+      </c>
+      <c r="B134" t="s">
+        <v>919</v>
+      </c>
+      <c r="C134" t="s">
+        <v>38</v>
+      </c>
+      <c r="D134">
+        <v>58</v>
+      </c>
+      <c r="E134">
+        <v>90</v>
+      </c>
+      <c r="F134">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>4</v>
+      </c>
+      <c r="B135" t="s">
+        <v>920</v>
+      </c>
+      <c r="C135" t="s">
+        <v>38</v>
+      </c>
+      <c r="D135">
+        <v>42</v>
+      </c>
+      <c r="E135">
+        <v>85</v>
+      </c>
+      <c r="F135">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>5</v>
+      </c>
+      <c r="B136" t="s">
+        <v>921</v>
+      </c>
+      <c r="C136" t="s">
+        <v>38</v>
+      </c>
+      <c r="D136">
+        <v>23</v>
+      </c>
+      <c r="E136">
+        <v>45</v>
+      </c>
+      <c r="F136">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>6</v>
+      </c>
+      <c r="B137" t="s">
+        <v>922</v>
+      </c>
+      <c r="C137" t="s">
+        <v>38</v>
+      </c>
+      <c r="D137">
+        <v>39</v>
+      </c>
+      <c r="E137">
+        <v>57</v>
+      </c>
+      <c r="F137">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="138"/>
+    <row r="139">
+      <c r="A139">
+        <v>12</v>
+      </c>
+      <c r="B139" t="s">
+        <v>17</v>
+      </c>
+      <c r="C139" t="s">
+        <v>35</v>
+      </c>
+      <c r="D139">
+        <v>6222</v>
+      </c>
+      <c r="E139">
+        <v>46162</v>
+      </c>
+      <c r="F139">
+        <v>52384</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>30</v>
+      </c>
+      <c r="B140" t="s">
+        <v>30</v>
+      </c>
+      <c r="C140" t="s">
+        <v>36</v>
+      </c>
+      <c r="D140">
+        <v>1066</v>
+      </c>
+      <c r="E140">
+        <v>4639</v>
+      </c>
+      <c r="F140">
+        <v>5705</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>1</v>
+      </c>
+      <c r="B141" t="s">
+        <v>923</v>
+      </c>
+      <c r="C141" t="s">
+        <v>38</v>
+      </c>
+      <c r="D141">
+        <v>1552</v>
+      </c>
+      <c r="E141">
+        <v>11664</v>
+      </c>
+      <c r="F141">
+        <v>13216</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>2</v>
+      </c>
+      <c r="B142" t="s">
+        <v>924</v>
+      </c>
+      <c r="C142" t="s">
+        <v>38</v>
+      </c>
+      <c r="D142">
+        <v>1052</v>
+      </c>
+      <c r="E142">
+        <v>21693</v>
+      </c>
+      <c r="F142">
+        <v>22745</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>3</v>
+      </c>
+      <c r="B143" t="s">
+        <v>925</v>
+      </c>
+      <c r="C143" t="s">
+        <v>38</v>
+      </c>
+      <c r="D143">
+        <v>118</v>
+      </c>
+      <c r="E143">
+        <v>1151</v>
+      </c>
+      <c r="F143">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>4</v>
+      </c>
+      <c r="B144" t="s">
+        <v>926</v>
+      </c>
+      <c r="C144" t="s">
+        <v>38</v>
+      </c>
+      <c r="D144">
+        <v>1828</v>
+      </c>
+      <c r="E144">
+        <v>5130</v>
+      </c>
+      <c r="F144">
+        <v>6958</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>5</v>
+      </c>
+      <c r="B145" t="s">
+        <v>927</v>
+      </c>
+      <c r="C145" t="s">
+        <v>38</v>
+      </c>
+      <c r="D145">
+        <v>88</v>
+      </c>
+      <c r="E145">
+        <v>412</v>
+      </c>
+      <c r="F145">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>6</v>
+      </c>
+      <c r="B146" t="s">
+        <v>928</v>
+      </c>
+      <c r="C146" t="s">
+        <v>38</v>
+      </c>
+      <c r="D146">
+        <v>55</v>
+      </c>
+      <c r="E146">
+        <v>181</v>
+      </c>
+      <c r="F146">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>7</v>
+      </c>
+      <c r="B147" t="s">
+        <v>929</v>
+      </c>
+      <c r="C147" t="s">
+        <v>38</v>
+      </c>
+      <c r="D147">
+        <v>109</v>
+      </c>
+      <c r="E147">
+        <v>425</v>
+      </c>
+      <c r="F147">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>8</v>
+      </c>
+      <c r="B148" t="s">
+        <v>930</v>
+      </c>
+      <c r="C148" t="s">
+        <v>38</v>
+      </c>
+      <c r="D148">
+        <v>41</v>
+      </c>
+      <c r="E148">
+        <v>122</v>
+      </c>
+      <c r="F148">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>9</v>
+      </c>
+      <c r="B149" t="s">
+        <v>931</v>
+      </c>
+      <c r="C149" t="s">
+        <v>38</v>
+      </c>
+      <c r="D149">
+        <v>55</v>
+      </c>
+      <c r="E149">
+        <v>111</v>
+      </c>
+      <c r="F149">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>10</v>
+      </c>
+      <c r="B150" t="s">
+        <v>932</v>
+      </c>
+      <c r="C150" t="s">
+        <v>38</v>
+      </c>
+      <c r="D150">
+        <v>69</v>
+      </c>
+      <c r="E150">
+        <v>274</v>
+      </c>
+      <c r="F150">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>11</v>
+      </c>
+      <c r="B151" t="s">
+        <v>933</v>
+      </c>
+      <c r="C151" t="s">
+        <v>38</v>
+      </c>
+      <c r="D151">
+        <v>28</v>
+      </c>
+      <c r="E151">
+        <v>78</v>
+      </c>
+      <c r="F151">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>12</v>
+      </c>
+      <c r="B152" t="s">
+        <v>934</v>
+      </c>
+      <c r="C152" t="s">
+        <v>38</v>
+      </c>
+      <c r="D152">
+        <v>161</v>
+      </c>
+      <c r="E152">
+        <v>282</v>
+      </c>
+      <c r="F152">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="153"/>
+    <row r="154">
+      <c r="A154">
+        <v>13</v>
+      </c>
+      <c r="B154" t="s">
+        <v>18</v>
+      </c>
+      <c r="C154" t="s">
+        <v>35</v>
+      </c>
+      <c r="D154">
+        <v>918</v>
+      </c>
+      <c r="E154">
+        <v>619</v>
+      </c>
+      <c r="F154">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="s">
+        <v>30</v>
+      </c>
+      <c r="B155" t="s">
+        <v>30</v>
+      </c>
+      <c r="C155" t="s">
+        <v>36</v>
+      </c>
+      <c r="D155">
+        <v>436</v>
+      </c>
+      <c r="E155">
+        <v>358</v>
+      </c>
+      <c r="F155">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>1</v>
+      </c>
+      <c r="B156" t="s">
+        <v>935</v>
+      </c>
+      <c r="C156" t="s">
+        <v>38</v>
+      </c>
+      <c r="D156">
+        <v>482</v>
+      </c>
+      <c r="E156">
+        <v>261</v>
+      </c>
+      <c r="F156">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="157"/>
+    <row r="158">
+      <c r="A158">
+        <v>14</v>
+      </c>
+      <c r="B158" t="s">
+        <v>19</v>
+      </c>
+      <c r="C158" t="s">
+        <v>35</v>
+      </c>
+      <c r="D158">
+        <v>37575</v>
+      </c>
+      <c r="E158">
+        <v>51343</v>
+      </c>
+      <c r="F158">
+        <v>88918</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="s">
+        <v>30</v>
+      </c>
+      <c r="B159" t="s">
+        <v>30</v>
+      </c>
+      <c r="C159" t="s">
+        <v>36</v>
+      </c>
+      <c r="D159">
+        <v>1872</v>
+      </c>
+      <c r="E159">
+        <v>4707</v>
+      </c>
+      <c r="F159">
+        <v>6579</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>1</v>
+      </c>
+      <c r="B160" t="s">
+        <v>936</v>
+      </c>
+      <c r="C160" t="s">
+        <v>38</v>
+      </c>
+      <c r="D160">
+        <v>6640</v>
+      </c>
+      <c r="E160">
+        <v>31550</v>
+      </c>
+      <c r="F160">
+        <v>38190</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>2</v>
+      </c>
+      <c r="B161" t="s">
+        <v>937</v>
+      </c>
+      <c r="C161" t="s">
+        <v>38</v>
+      </c>
+      <c r="D161">
+        <v>18657</v>
+      </c>
+      <c r="E161">
+        <v>5804</v>
+      </c>
+      <c r="F161">
+        <v>24461</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>3</v>
+      </c>
+      <c r="B162" t="s">
+        <v>938</v>
+      </c>
+      <c r="C162" t="s">
+        <v>38</v>
+      </c>
+      <c r="D162">
+        <v>182</v>
+      </c>
+      <c r="E162">
+        <v>932</v>
+      </c>
+      <c r="F162">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>4</v>
+      </c>
+      <c r="B163" t="s">
+        <v>939</v>
+      </c>
+      <c r="C163" t="s">
+        <v>38</v>
+      </c>
+      <c r="D163">
+        <v>133</v>
+      </c>
+      <c r="E163">
+        <v>439</v>
+      </c>
+      <c r="F163">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>5</v>
+      </c>
+      <c r="B164" t="s">
+        <v>940</v>
+      </c>
+      <c r="C164" t="s">
+        <v>38</v>
+      </c>
+      <c r="D164">
+        <v>111</v>
+      </c>
+      <c r="E164">
+        <v>296</v>
+      </c>
+      <c r="F164">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>6</v>
+      </c>
+      <c r="B165" t="s">
+        <v>941</v>
+      </c>
+      <c r="C165" t="s">
+        <v>38</v>
+      </c>
+      <c r="D165">
+        <v>66</v>
+      </c>
+      <c r="E165">
+        <v>188</v>
+      </c>
+      <c r="F165">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>7</v>
+      </c>
+      <c r="B166" t="s">
+        <v>942</v>
+      </c>
+      <c r="C166" t="s">
+        <v>38</v>
+      </c>
+      <c r="D166">
+        <v>90</v>
+      </c>
+      <c r="E166">
+        <v>327</v>
+      </c>
+      <c r="F166">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>8</v>
+      </c>
+      <c r="B167" t="s">
+        <v>943</v>
+      </c>
+      <c r="C167" t="s">
+        <v>38</v>
+      </c>
+      <c r="D167">
+        <v>101</v>
+      </c>
+      <c r="E167">
+        <v>298</v>
+      </c>
+      <c r="F167">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>9</v>
+      </c>
+      <c r="B168" t="s">
+        <v>944</v>
+      </c>
+      <c r="C168" t="s">
+        <v>38</v>
+      </c>
+      <c r="D168">
+        <v>125</v>
+      </c>
+      <c r="E168">
+        <v>254</v>
+      </c>
+      <c r="F168">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>10</v>
+      </c>
+      <c r="B169" t="s">
+        <v>945</v>
+      </c>
+      <c r="C169" t="s">
+        <v>38</v>
+      </c>
+      <c r="D169">
+        <v>102</v>
+      </c>
+      <c r="E169">
+        <v>127</v>
+      </c>
+      <c r="F169">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>11</v>
+      </c>
+      <c r="B170" t="s">
+        <v>946</v>
+      </c>
+      <c r="C170" t="s">
+        <v>38</v>
+      </c>
+      <c r="D170">
+        <v>9343</v>
+      </c>
+      <c r="E170">
+        <v>6219</v>
+      </c>
+      <c r="F170">
+        <v>15562</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>12</v>
+      </c>
+      <c r="B171" t="s">
+        <v>947</v>
+      </c>
+      <c r="C171" t="s">
+        <v>38</v>
+      </c>
+      <c r="D171">
+        <v>153</v>
+      </c>
+      <c r="E171">
+        <v>202</v>
+      </c>
+      <c r="F171">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="172"/>
+    <row r="173">
+      <c r="A173">
+        <v>15</v>
+      </c>
+      <c r="B173" t="s">
+        <v>20</v>
+      </c>
+      <c r="C173" t="s">
+        <v>35</v>
+      </c>
+      <c r="D173">
+        <v>509</v>
+      </c>
+      <c r="E173">
+        <v>1322</v>
+      </c>
+      <c r="F173">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="s">
+        <v>30</v>
+      </c>
+      <c r="B174" t="s">
+        <v>30</v>
+      </c>
+      <c r="C174" t="s">
+        <v>36</v>
+      </c>
+      <c r="D174">
+        <v>224</v>
+      </c>
+      <c r="E174">
+        <v>635</v>
+      </c>
+      <c r="F174">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>1</v>
+      </c>
+      <c r="B175" t="s">
+        <v>948</v>
+      </c>
+      <c r="C175" t="s">
+        <v>38</v>
+      </c>
+      <c r="D175">
         <v>142</v>
+      </c>
+      <c r="E175">
+        <v>356</v>
+      </c>
+      <c r="F175">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>2</v>
+      </c>
+      <c r="B176" t="s">
+        <v>949</v>
+      </c>
+      <c r="C176" t="s">
+        <v>38</v>
+      </c>
+      <c r="D176">
+        <v>94</v>
+      </c>
+      <c r="E176">
+        <v>169</v>
+      </c>
+      <c r="F176">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>3</v>
+      </c>
+      <c r="B177" t="s">
+        <v>950</v>
+      </c>
+      <c r="C177" t="s">
+        <v>38</v>
+      </c>
+      <c r="D177">
+        <v>24</v>
+      </c>
+      <c r="E177">
+        <v>58</v>
+      </c>
+      <c r="F177">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>4</v>
+      </c>
+      <c r="B178" t="s">
+        <v>951</v>
+      </c>
+      <c r="C178" t="s">
+        <v>38</v>
+      </c>
+      <c r="D178">
+        <v>25</v>
+      </c>
+      <c r="E178">
+        <v>104</v>
+      </c>
+      <c r="F178">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="179"/>
+    <row r="180">
+      <c r="A180">
+        <v>16</v>
+      </c>
+      <c r="B180" t="s">
+        <v>21</v>
+      </c>
+      <c r="C180" t="s">
+        <v>35</v>
+      </c>
+      <c r="D180">
+        <v>3086</v>
+      </c>
+      <c r="E180">
+        <v>1867</v>
+      </c>
+      <c r="F180">
+        <v>4953</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="s">
+        <v>30</v>
+      </c>
+      <c r="B181" t="s">
+        <v>30</v>
+      </c>
+      <c r="C181" t="s">
+        <v>36</v>
+      </c>
+      <c r="D181">
+        <v>406</v>
+      </c>
+      <c r="E181">
+        <v>428</v>
+      </c>
+      <c r="F181">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>1</v>
+      </c>
+      <c r="B182" t="s">
+        <v>952</v>
+      </c>
+      <c r="C182" t="s">
+        <v>38</v>
+      </c>
+      <c r="D182">
+        <v>469</v>
+      </c>
+      <c r="E182">
+        <v>277</v>
+      </c>
+      <c r="F182">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>2</v>
+      </c>
+      <c r="B183" t="s">
+        <v>953</v>
+      </c>
+      <c r="C183" t="s">
+        <v>38</v>
+      </c>
+      <c r="D183">
+        <v>1925</v>
+      </c>
+      <c r="E183">
+        <v>844</v>
+      </c>
+      <c r="F183">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>3</v>
+      </c>
+      <c r="B184" t="s">
+        <v>954</v>
+      </c>
+      <c r="C184" t="s">
+        <v>38</v>
+      </c>
+      <c r="D184">
+        <v>61</v>
+      </c>
+      <c r="E184">
+        <v>103</v>
+      </c>
+      <c r="F184">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>4</v>
+      </c>
+      <c r="B185" t="s">
+        <v>955</v>
+      </c>
+      <c r="C185" t="s">
+        <v>38</v>
+      </c>
+      <c r="D185">
+        <v>36</v>
+      </c>
+      <c r="E185">
+        <v>49</v>
+      </c>
+      <c r="F185">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>5</v>
+      </c>
+      <c r="B186" t="s">
+        <v>956</v>
+      </c>
+      <c r="C186" t="s">
+        <v>38</v>
+      </c>
+      <c r="D186">
+        <v>71</v>
+      </c>
+      <c r="E186">
+        <v>48</v>
+      </c>
+      <c r="F186">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>6</v>
+      </c>
+      <c r="B187" t="s">
+        <v>957</v>
+      </c>
+      <c r="C187" t="s">
+        <v>38</v>
+      </c>
+      <c r="D187">
+        <v>64</v>
+      </c>
+      <c r="E187">
+        <v>46</v>
+      </c>
+      <c r="F187">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>7</v>
+      </c>
+      <c r="B188" t="s">
+        <v>958</v>
+      </c>
+      <c r="C188" t="s">
+        <v>38</v>
+      </c>
+      <c r="D188">
+        <v>19</v>
+      </c>
+      <c r="E188">
+        <v>24</v>
+      </c>
+      <c r="F188">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>8</v>
+      </c>
+      <c r="B189" t="s">
+        <v>959</v>
+      </c>
+      <c r="C189" t="s">
+        <v>38</v>
+      </c>
+      <c r="D189">
+        <v>35</v>
+      </c>
+      <c r="E189">
+        <v>48</v>
+      </c>
+      <c r="F189">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="190"/>
+    <row r="191">
+      <c r="A191">
+        <v>17</v>
+      </c>
+      <c r="B191" t="s">
+        <v>22</v>
+      </c>
+      <c r="C191" t="s">
+        <v>35</v>
+      </c>
+      <c r="D191">
+        <v>16931</v>
+      </c>
+      <c r="E191">
+        <v>10623</v>
+      </c>
+      <c r="F191">
+        <v>27554</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="s">
+        <v>30</v>
+      </c>
+      <c r="B192" t="s">
+        <v>30</v>
+      </c>
+      <c r="C192" t="s">
+        <v>36</v>
+      </c>
+      <c r="D192">
+        <v>938</v>
+      </c>
+      <c r="E192">
+        <v>769</v>
+      </c>
+      <c r="F192">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>1</v>
+      </c>
+      <c r="B193" t="s">
+        <v>960</v>
+      </c>
+      <c r="C193" t="s">
+        <v>38</v>
+      </c>
+      <c r="D193">
+        <v>4482</v>
+      </c>
+      <c r="E193">
+        <v>1886</v>
+      </c>
+      <c r="F193">
+        <v>6368</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>2</v>
+      </c>
+      <c r="B194" t="s">
+        <v>961</v>
+      </c>
+      <c r="C194" t="s">
+        <v>38</v>
+      </c>
+      <c r="D194">
+        <v>911</v>
+      </c>
+      <c r="E194">
+        <v>5989</v>
+      </c>
+      <c r="F194">
+        <v>6900</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>3</v>
+      </c>
+      <c r="B195" t="s">
+        <v>962</v>
+      </c>
+      <c r="C195" t="s">
+        <v>38</v>
+      </c>
+      <c r="D195">
+        <v>855</v>
+      </c>
+      <c r="E195">
+        <v>225</v>
+      </c>
+      <c r="F195">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>4</v>
+      </c>
+      <c r="B196" t="s">
+        <v>963</v>
+      </c>
+      <c r="C196" t="s">
+        <v>38</v>
+      </c>
+      <c r="D196">
+        <v>65</v>
+      </c>
+      <c r="E196">
+        <v>172</v>
+      </c>
+      <c r="F196">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>5</v>
+      </c>
+      <c r="B197" t="s">
+        <v>964</v>
+      </c>
+      <c r="C197" t="s">
+        <v>38</v>
+      </c>
+      <c r="D197">
+        <v>109</v>
+      </c>
+      <c r="E197">
+        <v>99</v>
+      </c>
+      <c r="F197">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>6</v>
+      </c>
+      <c r="B198" t="s">
+        <v>965</v>
+      </c>
+      <c r="C198" t="s">
+        <v>38</v>
+      </c>
+      <c r="D198">
+        <v>33</v>
+      </c>
+      <c r="E198">
+        <v>44</v>
+      </c>
+      <c r="F198">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>7</v>
+      </c>
+      <c r="B199" t="s">
+        <v>966</v>
+      </c>
+      <c r="C199" t="s">
+        <v>38</v>
+      </c>
+      <c r="D199">
+        <v>74</v>
+      </c>
+      <c r="E199">
+        <v>43</v>
+      </c>
+      <c r="F199">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>8</v>
+      </c>
+      <c r="B200" t="s">
+        <v>967</v>
+      </c>
+      <c r="C200" t="s">
+        <v>38</v>
+      </c>
+      <c r="D200">
+        <v>245</v>
+      </c>
+      <c r="E200">
+        <v>50</v>
+      </c>
+      <c r="F200">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>9</v>
+      </c>
+      <c r="B201" t="s">
+        <v>968</v>
+      </c>
+      <c r="C201" t="s">
+        <v>38</v>
+      </c>
+      <c r="D201">
+        <v>62</v>
+      </c>
+      <c r="E201">
+        <v>88</v>
+      </c>
+      <c r="F201">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>10</v>
+      </c>
+      <c r="B202" t="s">
+        <v>969</v>
+      </c>
+      <c r="C202" t="s">
+        <v>38</v>
+      </c>
+      <c r="D202">
+        <v>9157</v>
+      </c>
+      <c r="E202">
+        <v>1258</v>
+      </c>
+      <c r="F202">
+        <v>10415</v>
+      </c>
+    </row>
+    <row r="203"/>
+    <row r="204">
+      <c r="A204">
+        <v>24</v>
+      </c>
+      <c r="B204" t="s">
+        <v>23</v>
+      </c>
+      <c r="C204" t="s">
+        <v>35</v>
+      </c>
+      <c r="D204">
+        <v>544</v>
+      </c>
+      <c r="E204">
+        <v>1152</v>
+      </c>
+      <c r="F204">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="s">
+        <v>30</v>
+      </c>
+      <c r="B205" t="s">
+        <v>30</v>
+      </c>
+      <c r="C205" t="s">
+        <v>36</v>
+      </c>
+      <c r="D205">
+        <v>231</v>
+      </c>
+      <c r="E205">
+        <v>223</v>
+      </c>
+      <c r="F205">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>1</v>
+      </c>
+      <c r="B206" t="s">
+        <v>970</v>
+      </c>
+      <c r="C206" t="s">
+        <v>38</v>
+      </c>
+      <c r="D206">
+        <v>170</v>
+      </c>
+      <c r="E206">
+        <v>215</v>
+      </c>
+      <c r="F206">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>2</v>
+      </c>
+      <c r="B207" t="s">
+        <v>971</v>
+      </c>
+      <c r="C207" t="s">
+        <v>38</v>
+      </c>
+      <c r="D207">
+        <v>57</v>
+      </c>
+      <c r="E207">
+        <v>601</v>
+      </c>
+      <c r="F207">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>3</v>
+      </c>
+      <c r="B208" t="s">
+        <v>972</v>
+      </c>
+      <c r="C208" t="s">
+        <v>38</v>
+      </c>
+      <c r="D208">
+        <v>48</v>
+      </c>
+      <c r="E208">
+        <v>39</v>
+      </c>
+      <c r="F208">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209">
+        <v>4</v>
+      </c>
+      <c r="B209" t="s">
+        <v>973</v>
+      </c>
+      <c r="C209" t="s">
+        <v>38</v>
+      </c>
+      <c r="D209">
+        <v>38</v>
+      </c>
+      <c r="E209">
+        <v>74</v>
+      </c>
+      <c r="F209">
+        <v>112</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>974</v>
+      </c>
+      <c r="D2" t="s">
+        <v>975</v>
+      </c>
+      <c r="E2" t="s">
+        <v>976</v>
+      </c>
+      <c r="F2" t="s">
+        <v>977</v>
+      </c>
+      <c r="G2">
+        <v>41503</v>
+      </c>
+      <c r="H2">
+        <v>69763</v>
+      </c>
+      <c r="I2">
+        <v>36416</v>
+      </c>
+      <c r="J2">
+        <v>41827</v>
+      </c>
+      <c r="K2">
+        <v>51785</v>
+      </c>
+      <c r="L2">
+        <v>2575</v>
+      </c>
+      <c r="M2">
+        <v>5501</v>
+      </c>
+      <c r="N2">
+        <v>406</v>
+      </c>
+      <c r="O2">
+        <v>3190</v>
+      </c>
+      <c r="P2">
+        <v>912</v>
+      </c>
+      <c r="Q2">
+        <v>49566</v>
+      </c>
+      <c r="R2">
+        <v>336</v>
+      </c>
+      <c r="S2">
+        <v>24199</v>
+      </c>
+      <c r="T2">
+        <v>3432</v>
+      </c>
+      <c r="U2">
+        <v>42376</v>
+      </c>
+      <c r="V2">
+        <v>35320</v>
+      </c>
+      <c r="W2">
+        <v>433</v>
+      </c>
+      <c r="X2">
+        <v>409540</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>41503</v>
+      </c>
+      <c r="H3">
+        <v>69763</v>
+      </c>
+      <c r="I3">
+        <v>36416</v>
+      </c>
+      <c r="J3">
+        <v>41827</v>
+      </c>
+      <c r="K3">
+        <v>51785</v>
+      </c>
+      <c r="L3">
+        <v>2575</v>
+      </c>
+      <c r="M3">
+        <v>5501</v>
+      </c>
+      <c r="N3">
+        <v>406</v>
+      </c>
+      <c r="O3">
+        <v>3190</v>
+      </c>
+      <c r="P3">
+        <v>912</v>
+      </c>
+      <c r="Q3">
+        <v>49566</v>
+      </c>
+      <c r="R3">
+        <v>336</v>
+      </c>
+      <c r="S3">
+        <v>24199</v>
+      </c>
+      <c r="T3">
+        <v>3432</v>
+      </c>
+      <c r="U3">
+        <v>42376</v>
+      </c>
+      <c r="V3">
+        <v>35320</v>
+      </c>
+      <c r="W3">
+        <v>433</v>
+      </c>
+      <c r="X3">
+        <v>409540</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>41503</v>
+      </c>
+      <c r="E2">
+        <v>41503</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>8106</v>
+      </c>
+      <c r="E3">
+        <v>8106</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>978</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>25115</v>
+      </c>
+      <c r="E4">
+        <v>25115</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>979</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>4740</v>
+      </c>
+      <c r="E5">
+        <v>4740</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>980</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>852</v>
+      </c>
+      <c r="E6">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>981</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>811</v>
+      </c>
+      <c r="E7">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>982</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>226</v>
+      </c>
+      <c r="E8">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>983</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>1653</v>
+      </c>
+      <c r="E9">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11">
+        <v>69763</v>
+      </c>
+      <c r="E11">
+        <v>69763</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12">
+        <v>10533</v>
+      </c>
+      <c r="E12">
+        <v>10533</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>984</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>34695</v>
+      </c>
+      <c r="E13">
+        <v>34695</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>985</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>17239</v>
+      </c>
+      <c r="E14">
+        <v>17239</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>986</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>1319</v>
+      </c>
+      <c r="E15">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>987</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>5222</v>
+      </c>
+      <c r="E16">
+        <v>5222</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>5</v>
+      </c>
+      <c r="B17" t="s">
+        <v>988</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>306</v>
+      </c>
+      <c r="E17">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>6</v>
+      </c>
+      <c r="B18" t="s">
+        <v>989</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>449</v>
+      </c>
+      <c r="E18">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20">
+        <v>36416</v>
+      </c>
+      <c r="E20">
+        <v>36416</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21">
+        <v>5712</v>
+      </c>
+      <c r="E21">
+        <v>5712</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>990</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>8335</v>
+      </c>
+      <c r="E22">
+        <v>8335</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>991</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>10438</v>
+      </c>
+      <c r="E23">
+        <v>10438</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>992</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>9259</v>
+      </c>
+      <c r="E24">
+        <v>9259</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>993</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>2100</v>
+      </c>
+      <c r="E25">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>994</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>308</v>
+      </c>
+      <c r="E26">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>6</v>
+      </c>
+      <c r="B27" t="s">
+        <v>995</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>264</v>
+      </c>
+      <c r="E27">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="28"/>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29">
+        <v>41827</v>
+      </c>
+      <c r="E29">
+        <v>41827</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B30" t="s">
+        <v>30</v>
+      </c>
+      <c r="C30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30">
+        <v>5429</v>
+      </c>
+      <c r="E30">
+        <v>5429</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>996</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>30398</v>
+      </c>
+      <c r="E31">
+        <v>30398</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>997</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>4671</v>
+      </c>
+      <c r="E32">
+        <v>4671</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>3</v>
+      </c>
+      <c r="B33" t="s">
+        <v>998</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>368</v>
+      </c>
+      <c r="E33">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>999</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>489</v>
+      </c>
+      <c r="E34">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>5</v>
+      </c>
+      <c r="B35" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>309</v>
+      </c>
+      <c r="E35">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>6</v>
+      </c>
+      <c r="B36" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>163</v>
+      </c>
+      <c r="E36">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38">
+        <v>51785</v>
+      </c>
+      <c r="E38">
+        <v>51785</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>30</v>
+      </c>
+      <c r="B39" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39">
+        <v>5319</v>
+      </c>
+      <c r="E39">
+        <v>5319</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>43092</v>
+      </c>
+      <c r="E40">
+        <v>43092</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>813</v>
+      </c>
+      <c r="E41">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42">
+        <v>1100</v>
+      </c>
+      <c r="E42">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>252</v>
+      </c>
+      <c r="E43">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>983</v>
+      </c>
+      <c r="E44">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>226</v>
+      </c>
+      <c r="E45">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>7</v>
+      </c>
+      <c r="B47" t="s">
+        <v>12</v>
+      </c>
+      <c r="C47" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47">
+        <v>2575</v>
+      </c>
+      <c r="E47">
+        <v>2575</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>30</v>
+      </c>
+      <c r="B48" t="s">
+        <v>30</v>
+      </c>
+      <c r="C48" t="s">
+        <v>36</v>
+      </c>
+      <c r="D48">
+        <v>1193</v>
+      </c>
+      <c r="E48">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>899</v>
+      </c>
+      <c r="E49">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>2</v>
+      </c>
+      <c r="B50" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>380</v>
+      </c>
+      <c r="E50">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>3</v>
+      </c>
+      <c r="B51" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51">
+        <v>103</v>
+      </c>
+      <c r="E51">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="52"/>
+    <row r="53">
+      <c r="A53">
+        <v>8</v>
+      </c>
+      <c r="B53" t="s">
+        <v>13</v>
+      </c>
+      <c r="C53" t="s">
+        <v>35</v>
+      </c>
+      <c r="D53">
+        <v>5501</v>
+      </c>
+      <c r="E53">
+        <v>5501</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>30</v>
+      </c>
+      <c r="B54" t="s">
+        <v>30</v>
+      </c>
+      <c r="C54" t="s">
+        <v>36</v>
+      </c>
+      <c r="D54">
+        <v>1615</v>
+      </c>
+      <c r="E54">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>1</v>
+      </c>
+      <c r="B55" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55">
+        <v>1950</v>
+      </c>
+      <c r="E55">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>2</v>
+      </c>
+      <c r="B56" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C56" t="s">
+        <v>38</v>
+      </c>
+      <c r="D56">
+        <v>831</v>
+      </c>
+      <c r="E56">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>3</v>
+      </c>
+      <c r="B57" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C57" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57">
+        <v>234</v>
+      </c>
+      <c r="E57">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>4</v>
+      </c>
+      <c r="B58" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>579</v>
+      </c>
+      <c r="E58">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>5</v>
+      </c>
+      <c r="B59" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>91</v>
+      </c>
+      <c r="E59">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>6</v>
+      </c>
+      <c r="B60" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>201</v>
+      </c>
+      <c r="E60">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>9</v>
+      </c>
+      <c r="B62" t="s">
+        <v>14</v>
+      </c>
+      <c r="C62" t="s">
+        <v>35</v>
+      </c>
+      <c r="D62">
+        <v>406</v>
+      </c>
+      <c r="E62">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>30</v>
+      </c>
+      <c r="B63" t="s">
+        <v>30</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63">
+        <v>184</v>
+      </c>
+      <c r="E63">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>138</v>
+      </c>
+      <c r="E64">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>47</v>
+      </c>
+      <c r="E65">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>18</v>
+      </c>
+      <c r="E66">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>19</v>
+      </c>
+      <c r="E67">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="68"/>
+    <row r="69">
+      <c r="A69">
+        <v>10</v>
+      </c>
+      <c r="B69" t="s">
+        <v>15</v>
+      </c>
+      <c r="C69" t="s">
+        <v>35</v>
+      </c>
+      <c r="D69">
+        <v>3190</v>
+      </c>
+      <c r="E69">
+        <v>3190</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>30</v>
+      </c>
+      <c r="B70" t="s">
+        <v>30</v>
+      </c>
+      <c r="C70" t="s">
+        <v>36</v>
+      </c>
+      <c r="D70">
+        <v>1058</v>
+      </c>
+      <c r="E70">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>1</v>
+      </c>
+      <c r="B71" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>1137</v>
+      </c>
+      <c r="E71">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>2</v>
+      </c>
+      <c r="B72" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>520</v>
+      </c>
+      <c r="E72">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>3</v>
+      </c>
+      <c r="B73" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>257</v>
+      </c>
+      <c r="E73">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>4</v>
+      </c>
+      <c r="B74" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>89</v>
+      </c>
+      <c r="E74">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>5</v>
+      </c>
+      <c r="B75" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>129</v>
+      </c>
+      <c r="E75">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="76"/>
+    <row r="77">
+      <c r="A77">
+        <v>11</v>
+      </c>
+      <c r="B77" t="s">
+        <v>16</v>
+      </c>
+      <c r="C77" t="s">
+        <v>35</v>
+      </c>
+      <c r="D77">
+        <v>912</v>
+      </c>
+      <c r="E77">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>30</v>
+      </c>
+      <c r="B78" t="s">
+        <v>30</v>
+      </c>
+      <c r="C78" t="s">
+        <v>36</v>
+      </c>
+      <c r="D78">
+        <v>295</v>
+      </c>
+      <c r="E78">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>1</v>
+      </c>
+      <c r="B79" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>273</v>
+      </c>
+      <c r="E79">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>2</v>
+      </c>
+      <c r="B80" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>176</v>
+      </c>
+      <c r="E80">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>3</v>
+      </c>
+      <c r="B81" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81">
+        <v>168</v>
+      </c>
+      <c r="E81">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="82"/>
+    <row r="83">
+      <c r="A83">
+        <v>12</v>
+      </c>
+      <c r="B83" t="s">
+        <v>17</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83">
+        <v>49566</v>
+      </c>
+      <c r="E83">
+        <v>49566</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>30</v>
+      </c>
+      <c r="B84" t="s">
+        <v>30</v>
+      </c>
+      <c r="C84" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84">
+        <v>3193</v>
+      </c>
+      <c r="E84">
+        <v>3193</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>1</v>
+      </c>
+      <c r="B85" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>30802</v>
+      </c>
+      <c r="E85">
+        <v>30802</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>2</v>
+      </c>
+      <c r="B86" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>13734</v>
+      </c>
+      <c r="E86">
+        <v>13734</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>3</v>
+      </c>
+      <c r="B87" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>855</v>
+      </c>
+      <c r="E87">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>4</v>
+      </c>
+      <c r="B88" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>556</v>
+      </c>
+      <c r="E88">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>5</v>
+      </c>
+      <c r="B89" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>339</v>
+      </c>
+      <c r="E89">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>6</v>
+      </c>
+      <c r="B90" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>87</v>
+      </c>
+      <c r="E90">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="91"/>
+    <row r="92">
+      <c r="A92">
+        <v>13</v>
+      </c>
+      <c r="B92" t="s">
+        <v>18</v>
+      </c>
+      <c r="C92" t="s">
+        <v>35</v>
+      </c>
+      <c r="D92">
+        <v>336</v>
+      </c>
+      <c r="E92">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>30</v>
+      </c>
+      <c r="B93" t="s">
+        <v>30</v>
+      </c>
+      <c r="C93" t="s">
+        <v>36</v>
+      </c>
+      <c r="D93">
+        <v>149</v>
+      </c>
+      <c r="E93">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>1</v>
+      </c>
+      <c r="B94" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>86</v>
+      </c>
+      <c r="E94">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>101</v>
+      </c>
+      <c r="E95">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="96"/>
+    <row r="97">
+      <c r="A97">
+        <v>14</v>
+      </c>
+      <c r="B97" t="s">
+        <v>19</v>
+      </c>
+      <c r="C97" t="s">
+        <v>35</v>
+      </c>
+      <c r="D97">
+        <v>24199</v>
+      </c>
+      <c r="E97">
+        <v>24199</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>30</v>
+      </c>
+      <c r="B98" t="s">
+        <v>30</v>
+      </c>
+      <c r="C98" t="s">
+        <v>36</v>
+      </c>
+      <c r="D98">
+        <v>3968</v>
+      </c>
+      <c r="E98">
+        <v>3968</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>1</v>
+      </c>
+      <c r="B99" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>17966</v>
+      </c>
+      <c r="E99">
+        <v>17966</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>2</v>
+      </c>
+      <c r="B100" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>1134</v>
+      </c>
+      <c r="E100">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>3</v>
+      </c>
+      <c r="B101" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>360</v>
+      </c>
+      <c r="E101">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>4</v>
+      </c>
+      <c r="B102" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102">
+        <v>212</v>
+      </c>
+      <c r="E102">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>5</v>
+      </c>
+      <c r="B103" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>193</v>
+      </c>
+      <c r="E103">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>6</v>
+      </c>
+      <c r="B104" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>366</v>
+      </c>
+      <c r="E104">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="105"/>
+    <row r="106">
+      <c r="A106">
+        <v>15</v>
+      </c>
+      <c r="B106" t="s">
+        <v>20</v>
+      </c>
+      <c r="C106" t="s">
+        <v>35</v>
+      </c>
+      <c r="D106">
+        <v>3432</v>
+      </c>
+      <c r="E106">
+        <v>3432</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>30</v>
+      </c>
+      <c r="B107" t="s">
+        <v>30</v>
+      </c>
+      <c r="C107" t="s">
+        <v>36</v>
+      </c>
+      <c r="D107">
+        <v>1075</v>
+      </c>
+      <c r="E107">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>1</v>
+      </c>
+      <c r="B108" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>1897</v>
+      </c>
+      <c r="E108">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>2</v>
+      </c>
+      <c r="B109" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>289</v>
+      </c>
+      <c r="E109">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>3</v>
+      </c>
+      <c r="B110" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>171</v>
+      </c>
+      <c r="E110">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="111"/>
+    <row r="112">
+      <c r="A112">
+        <v>16</v>
+      </c>
+      <c r="B112" t="s">
+        <v>21</v>
+      </c>
+      <c r="C112" t="s">
+        <v>35</v>
+      </c>
+      <c r="D112">
+        <v>42376</v>
+      </c>
+      <c r="E112">
+        <v>42376</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>30</v>
+      </c>
+      <c r="B113" t="s">
+        <v>30</v>
+      </c>
+      <c r="C113" t="s">
+        <v>36</v>
+      </c>
+      <c r="D113">
+        <v>2661</v>
+      </c>
+      <c r="E113">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>1</v>
+      </c>
+      <c r="B114" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114">
+        <v>37092</v>
+      </c>
+      <c r="E114">
+        <v>37092</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>2</v>
+      </c>
+      <c r="B115" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>2304</v>
+      </c>
+      <c r="E115">
+        <v>2304</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>3</v>
+      </c>
+      <c r="B116" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116">
+        <v>127</v>
+      </c>
+      <c r="E116">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>4</v>
+      </c>
+      <c r="B117" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>121</v>
+      </c>
+      <c r="E117">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>5</v>
+      </c>
+      <c r="B118" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>71</v>
+      </c>
+      <c r="E118">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="119"/>
+    <row r="120">
+      <c r="A120">
+        <v>17</v>
+      </c>
+      <c r="B120" t="s">
+        <v>22</v>
+      </c>
+      <c r="C120" t="s">
+        <v>35</v>
+      </c>
+      <c r="D120">
+        <v>35320</v>
+      </c>
+      <c r="E120">
+        <v>35320</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>30</v>
+      </c>
+      <c r="B121" t="s">
+        <v>30</v>
+      </c>
+      <c r="C121" t="s">
+        <v>36</v>
+      </c>
+      <c r="D121">
+        <v>2769</v>
+      </c>
+      <c r="E121">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>1</v>
+      </c>
+      <c r="B122" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>30935</v>
+      </c>
+      <c r="E122">
+        <v>30935</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>2</v>
+      </c>
+      <c r="B123" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C123" t="s">
+        <v>38</v>
+      </c>
+      <c r="D123">
+        <v>496</v>
+      </c>
+      <c r="E123">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>3</v>
+      </c>
+      <c r="B124" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>888</v>
+      </c>
+      <c r="E124">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>4</v>
+      </c>
+      <c r="B125" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>106</v>
+      </c>
+      <c r="E125">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>5</v>
+      </c>
+      <c r="B126" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
+        <v>126</v>
+      </c>
+      <c r="E126">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="127"/>
+    <row r="128">
+      <c r="A128">
+        <v>24</v>
+      </c>
+      <c r="B128" t="s">
+        <v>23</v>
+      </c>
+      <c r="C128" t="s">
+        <v>35</v>
+      </c>
+      <c r="D128">
+        <v>433</v>
+      </c>
+      <c r="E128">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>30</v>
+      </c>
+      <c r="B129" t="s">
+        <v>30</v>
+      </c>
+      <c r="C129" t="s">
+        <v>36</v>
+      </c>
+      <c r="D129">
+        <v>183</v>
+      </c>
+      <c r="E129">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>1</v>
+      </c>
+      <c r="B130" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>109</v>
+      </c>
+      <c r="E130">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>2</v>
+      </c>
+      <c r="B131" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C131" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131">
+        <v>41</v>
+      </c>
+      <c r="E131">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>3</v>
+      </c>
+      <c r="B132" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132">
+        <v>41</v>
+      </c>
+      <c r="E132">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>4</v>
+      </c>
+      <c r="B133" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>59</v>
+      </c>
+      <c r="E133">
+        <v>59</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G2">
+        <v>28195</v>
+      </c>
+      <c r="H2">
+        <v>77646</v>
+      </c>
+      <c r="I2">
+        <v>46337</v>
+      </c>
+      <c r="J2">
+        <v>66246</v>
+      </c>
+      <c r="K2">
+        <v>64591</v>
+      </c>
+      <c r="L2">
+        <v>3105</v>
+      </c>
+      <c r="M2">
+        <v>3030</v>
+      </c>
+      <c r="N2">
+        <v>42849</v>
+      </c>
+      <c r="O2">
+        <v>1011</v>
+      </c>
+      <c r="P2">
+        <v>3058</v>
+      </c>
+      <c r="Q2">
+        <v>1467</v>
+      </c>
+      <c r="R2">
+        <v>26185</v>
+      </c>
+      <c r="S2">
+        <v>2419</v>
+      </c>
+      <c r="T2">
+        <v>30741</v>
+      </c>
+      <c r="U2">
+        <v>6660</v>
+      </c>
+      <c r="V2">
+        <v>13155</v>
+      </c>
+      <c r="W2">
+        <v>5621</v>
+      </c>
+      <c r="X2">
+        <v>2450</v>
+      </c>
+      <c r="Y2">
+        <v>424766</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>28195</v>
+      </c>
+      <c r="H3">
+        <v>77646</v>
+      </c>
+      <c r="I3">
+        <v>46337</v>
+      </c>
+      <c r="J3">
+        <v>66246</v>
+      </c>
+      <c r="K3">
+        <v>64591</v>
+      </c>
+      <c r="L3">
+        <v>3105</v>
+      </c>
+      <c r="M3">
+        <v>3030</v>
+      </c>
+      <c r="N3">
+        <v>42849</v>
+      </c>
+      <c r="O3">
+        <v>1011</v>
+      </c>
+      <c r="P3">
+        <v>3058</v>
+      </c>
+      <c r="Q3">
+        <v>1467</v>
+      </c>
+      <c r="R3">
+        <v>26185</v>
+      </c>
+      <c r="S3">
+        <v>2419</v>
+      </c>
+      <c r="T3">
+        <v>30741</v>
+      </c>
+      <c r="U3">
+        <v>6660</v>
+      </c>
+      <c r="V3">
+        <v>13155</v>
+      </c>
+      <c r="W3">
+        <v>5621</v>
+      </c>
+      <c r="X3">
+        <v>2450</v>
+      </c>
+      <c r="Y3">
+        <v>424766</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D2" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E2" t="s">
+        <v>1062</v>
+      </c>
+      <c r="F2" t="s">
+        <v>1063</v>
+      </c>
+      <c r="G2">
+        <v>10359</v>
+      </c>
+      <c r="H2">
+        <v>10082</v>
+      </c>
+      <c r="I2">
+        <v>7917</v>
+      </c>
+      <c r="J2">
+        <v>31651</v>
+      </c>
+      <c r="K2">
+        <v>15798</v>
+      </c>
+      <c r="L2">
+        <v>777</v>
+      </c>
+      <c r="M2">
+        <v>2483</v>
+      </c>
+      <c r="N2">
+        <v>23122</v>
+      </c>
+      <c r="O2">
+        <v>492</v>
+      </c>
+      <c r="P2">
+        <v>654</v>
+      </c>
+      <c r="Q2">
+        <v>373</v>
+      </c>
+      <c r="R2">
+        <v>10240</v>
+      </c>
+      <c r="S2">
+        <v>2175</v>
+      </c>
+      <c r="T2">
+        <v>7229</v>
+      </c>
+      <c r="U2">
+        <v>736</v>
+      </c>
+      <c r="V2">
+        <v>241</v>
+      </c>
+      <c r="W2">
+        <v>904</v>
+      </c>
+      <c r="X2">
+        <v>124</v>
+      </c>
+      <c r="Y2">
+        <v>125357</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D3" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F3" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G3">
+        <v>24968</v>
+      </c>
+      <c r="H3">
+        <v>41346</v>
+      </c>
+      <c r="I3">
+        <v>17458</v>
+      </c>
+      <c r="J3">
+        <v>53520</v>
+      </c>
+      <c r="K3">
+        <v>30719</v>
+      </c>
+      <c r="L3">
+        <v>810</v>
+      </c>
+      <c r="M3">
+        <v>2218</v>
+      </c>
+      <c r="N3">
+        <v>27461</v>
+      </c>
+      <c r="O3">
+        <v>899</v>
+      </c>
+      <c r="P3">
+        <v>874</v>
+      </c>
+      <c r="Q3">
+        <v>253</v>
+      </c>
+      <c r="R3">
+        <v>26115</v>
+      </c>
+      <c r="S3">
+        <v>3035</v>
+      </c>
+      <c r="T3">
+        <v>11399</v>
+      </c>
+      <c r="U3">
+        <v>527</v>
+      </c>
+      <c r="V3">
+        <v>378</v>
+      </c>
+      <c r="W3">
+        <v>2218</v>
+      </c>
+      <c r="X3">
+        <v>213</v>
+      </c>
+      <c r="Y3">
+        <v>244411</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D4" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E4" t="s">
+        <v>1066</v>
+      </c>
+      <c r="F4" t="s">
+        <v>1067</v>
+      </c>
+      <c r="G4">
+        <v>3450</v>
+      </c>
+      <c r="H4">
+        <v>14982</v>
+      </c>
+      <c r="I4">
+        <v>40600</v>
+      </c>
+      <c r="J4">
+        <v>9684</v>
+      </c>
+      <c r="K4">
+        <v>10480</v>
+      </c>
+      <c r="L4">
+        <v>885</v>
+      </c>
+      <c r="M4">
+        <v>1454</v>
+      </c>
+      <c r="N4">
+        <v>10068</v>
+      </c>
+      <c r="O4">
+        <v>104</v>
+      </c>
+      <c r="P4">
+        <v>1766</v>
+      </c>
+      <c r="Q4">
+        <v>124</v>
+      </c>
+      <c r="R4">
+        <v>13955</v>
+      </c>
+      <c r="S4">
+        <v>4038</v>
+      </c>
+      <c r="T4">
+        <v>11641</v>
+      </c>
+      <c r="U4">
+        <v>183</v>
+      </c>
+      <c r="V4">
+        <v>484</v>
+      </c>
+      <c r="W4">
+        <v>827</v>
+      </c>
+      <c r="X4">
+        <v>48</v>
+      </c>
+      <c r="Y4">
+        <v>124773</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5">
+        <v>38777</v>
+      </c>
+      <c r="H5">
+        <v>66410</v>
+      </c>
+      <c r="I5">
+        <v>65975</v>
+      </c>
+      <c r="J5">
+        <v>94855</v>
+      </c>
+      <c r="K5">
+        <v>56997</v>
+      </c>
+      <c r="L5">
+        <v>2472</v>
+      </c>
+      <c r="M5">
+        <v>6155</v>
+      </c>
+      <c r="N5">
+        <v>60651</v>
+      </c>
+      <c r="O5">
+        <v>1495</v>
+      </c>
+      <c r="P5">
+        <v>3294</v>
+      </c>
+      <c r="Q5">
+        <v>750</v>
+      </c>
+      <c r="R5">
+        <v>50310</v>
+      </c>
+      <c r="S5">
+        <v>9248</v>
+      </c>
+      <c r="T5">
+        <v>30269</v>
+      </c>
+      <c r="U5">
+        <v>1446</v>
+      </c>
+      <c r="V5">
+        <v>1103</v>
+      </c>
+      <c r="W5">
+        <v>3949</v>
+      </c>
+      <c r="X5">
+        <v>385</v>
+      </c>
+      <c r="Y5">
+        <v>494541</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>10359</v>
+      </c>
+      <c r="E2">
+        <v>24968</v>
+      </c>
+      <c r="F2">
+        <v>3450</v>
+      </c>
+      <c r="G2">
+        <v>38777</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>1574</v>
+      </c>
+      <c r="E3">
+        <v>3530</v>
+      </c>
+      <c r="F3">
+        <v>796</v>
+      </c>
+      <c r="G3">
+        <v>5900</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>3331</v>
+      </c>
+      <c r="E4">
+        <v>5659</v>
+      </c>
+      <c r="F4">
+        <v>846</v>
+      </c>
+      <c r="G4">
+        <v>9836</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>2270</v>
+      </c>
+      <c r="E5">
+        <v>4582</v>
+      </c>
+      <c r="F5">
+        <v>847</v>
+      </c>
+      <c r="G5">
+        <v>7699</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>1938</v>
+      </c>
+      <c r="E6">
+        <v>6900</v>
+      </c>
+      <c r="F6">
+        <v>182</v>
+      </c>
+      <c r="G6">
+        <v>9020</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>798</v>
+      </c>
+      <c r="E7">
+        <v>512</v>
+      </c>
+      <c r="F7">
+        <v>537</v>
+      </c>
+      <c r="G7">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>160</v>
+      </c>
+      <c r="E8">
+        <v>113</v>
+      </c>
+      <c r="F8">
+        <v>70</v>
+      </c>
+      <c r="G8">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>105</v>
+      </c>
+      <c r="E9">
+        <v>110</v>
+      </c>
+      <c r="F9">
+        <v>30</v>
+      </c>
+      <c r="G9">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>183</v>
+      </c>
+      <c r="E10">
+        <v>3562</v>
+      </c>
+      <c r="F10">
+        <v>142</v>
+      </c>
+      <c r="G10">
+        <v>3887</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12">
+        <v>10082</v>
+      </c>
+      <c r="E12">
+        <v>41346</v>
+      </c>
+      <c r="F12">
+        <v>14982</v>
+      </c>
+      <c r="G12">
+        <v>66410</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>3130</v>
+      </c>
+      <c r="E13">
+        <v>6656</v>
+      </c>
+      <c r="F13">
+        <v>1550</v>
+      </c>
+      <c r="G13">
+        <v>11336</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>3178</v>
+      </c>
+      <c r="E14">
+        <v>24689</v>
+      </c>
+      <c r="F14">
+        <v>970</v>
+      </c>
+      <c r="G14">
+        <v>28837</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>2103</v>
+      </c>
+      <c r="E15">
+        <v>5278</v>
+      </c>
+      <c r="F15">
+        <v>11689</v>
+      </c>
+      <c r="G15">
+        <v>19070</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>780</v>
+      </c>
+      <c r="E16">
+        <v>2910</v>
+      </c>
+      <c r="F16">
+        <v>270</v>
+      </c>
+      <c r="G16">
+        <v>3960</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>318</v>
+      </c>
+      <c r="E17">
+        <v>943</v>
+      </c>
+      <c r="F17">
+        <v>119</v>
+      </c>
+      <c r="G17">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>194</v>
+      </c>
+      <c r="E18">
+        <v>275</v>
+      </c>
+      <c r="F18">
+        <v>57</v>
+      </c>
+      <c r="G18">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>257</v>
+      </c>
+      <c r="E19">
+        <v>366</v>
+      </c>
+      <c r="F19">
+        <v>76</v>
+      </c>
+      <c r="G19">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>122</v>
+      </c>
+      <c r="E20">
+        <v>229</v>
+      </c>
+      <c r="F20">
+        <v>251</v>
+      </c>
+      <c r="G20">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22">
+        <v>7917</v>
+      </c>
+      <c r="E22">
+        <v>17458</v>
+      </c>
+      <c r="F22">
+        <v>40600</v>
+      </c>
+      <c r="G22">
+        <v>65975</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23">
+        <v>2107</v>
+      </c>
+      <c r="E23">
+        <v>5184</v>
+      </c>
+      <c r="F23">
+        <v>1648</v>
+      </c>
+      <c r="G23">
+        <v>8939</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>1781</v>
+      </c>
+      <c r="E24">
+        <v>3613</v>
+      </c>
+      <c r="F24">
+        <v>1422</v>
+      </c>
+      <c r="G24">
+        <v>6816</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>495</v>
+      </c>
+      <c r="E25">
+        <v>1555</v>
+      </c>
+      <c r="F25">
+        <v>647</v>
+      </c>
+      <c r="G25">
+        <v>2697</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>2363</v>
+      </c>
+      <c r="E26">
+        <v>2170</v>
+      </c>
+      <c r="F26">
+        <v>36128</v>
+      </c>
+      <c r="G26">
+        <v>40661</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>290</v>
+      </c>
+      <c r="E27">
+        <v>709</v>
+      </c>
+      <c r="F27">
+        <v>334</v>
+      </c>
+      <c r="G27">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>367</v>
+      </c>
+      <c r="E28">
+        <v>3389</v>
+      </c>
+      <c r="F28">
+        <v>97</v>
+      </c>
+      <c r="G28">
+        <v>3853</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>180</v>
+      </c>
+      <c r="E29">
+        <v>369</v>
+      </c>
+      <c r="F29">
+        <v>196</v>
+      </c>
+      <c r="G29">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>334</v>
+      </c>
+      <c r="E30">
+        <v>469</v>
+      </c>
+      <c r="F30">
+        <v>128</v>
+      </c>
+      <c r="G30">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32">
+        <v>31651</v>
+      </c>
+      <c r="E32">
+        <v>53520</v>
+      </c>
+      <c r="F32">
+        <v>9684</v>
+      </c>
+      <c r="G32">
+        <v>94855</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33">
+        <v>2320</v>
+      </c>
+      <c r="E33">
+        <v>5800</v>
+      </c>
+      <c r="F33">
+        <v>889</v>
+      </c>
+      <c r="G33">
+        <v>9009</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>18646</v>
+      </c>
+      <c r="E34">
+        <v>8706</v>
+      </c>
+      <c r="F34">
+        <v>6014</v>
+      </c>
+      <c r="G34">
+        <v>33366</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>953</v>
+      </c>
+      <c r="E35">
+        <v>3101</v>
+      </c>
+      <c r="F35">
+        <v>661</v>
+      </c>
+      <c r="G35">
+        <v>4715</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>473</v>
+      </c>
+      <c r="E36">
+        <v>992</v>
+      </c>
+      <c r="F36">
+        <v>122</v>
+      </c>
+      <c r="G36">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>5196</v>
+      </c>
+      <c r="E37">
+        <v>28873</v>
+      </c>
+      <c r="F37">
+        <v>1099</v>
+      </c>
+      <c r="G37">
+        <v>35168</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>3845</v>
+      </c>
+      <c r="E38">
+        <v>5348</v>
+      </c>
+      <c r="F38">
+        <v>621</v>
+      </c>
+      <c r="G38">
+        <v>9814</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>122</v>
+      </c>
+      <c r="E39">
+        <v>291</v>
+      </c>
+      <c r="F39">
+        <v>82</v>
+      </c>
+      <c r="G39">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>96</v>
+      </c>
+      <c r="E40">
+        <v>409</v>
+      </c>
+      <c r="F40">
+        <v>196</v>
+      </c>
+      <c r="G40">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42">
+        <v>15798</v>
+      </c>
+      <c r="E42">
+        <v>30719</v>
+      </c>
+      <c r="F42">
+        <v>10480</v>
+      </c>
+      <c r="G42">
+        <v>56997</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43">
+        <v>1684</v>
+      </c>
+      <c r="E43">
+        <v>2546</v>
+      </c>
+      <c r="F43">
+        <v>781</v>
+      </c>
+      <c r="G43">
+        <v>5011</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>9955</v>
+      </c>
+      <c r="E44">
+        <v>24404</v>
+      </c>
+      <c r="F44">
+        <v>1425</v>
+      </c>
+      <c r="G44">
+        <v>35784</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>2453</v>
+      </c>
+      <c r="E45">
+        <v>1795</v>
+      </c>
+      <c r="F45">
+        <v>7295</v>
+      </c>
+      <c r="G45">
+        <v>11543</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>413</v>
+      </c>
+      <c r="E46">
+        <v>693</v>
+      </c>
+      <c r="F46">
+        <v>301</v>
+      </c>
+      <c r="G46">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>167</v>
+      </c>
+      <c r="E47">
+        <v>151</v>
+      </c>
+      <c r="F47">
+        <v>87</v>
+      </c>
+      <c r="G47">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>398</v>
+      </c>
+      <c r="E48">
+        <v>840</v>
+      </c>
+      <c r="F48">
+        <v>434</v>
+      </c>
+      <c r="G48">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>93</v>
+      </c>
+      <c r="E49">
+        <v>72</v>
+      </c>
+      <c r="F49">
+        <v>37</v>
+      </c>
+      <c r="G49">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>635</v>
+      </c>
+      <c r="E50">
+        <v>218</v>
+      </c>
+      <c r="F50">
+        <v>120</v>
+      </c>
+      <c r="G50">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52">
+        <v>777</v>
+      </c>
+      <c r="E52">
+        <v>810</v>
+      </c>
+      <c r="F52">
+        <v>885</v>
+      </c>
+      <c r="G52">
+        <v>2472</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>30</v>
+      </c>
+      <c r="B53" t="s">
+        <v>30</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>219</v>
+      </c>
+      <c r="E53">
+        <v>213</v>
+      </c>
+      <c r="F53">
+        <v>103</v>
+      </c>
+      <c r="G53">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>210</v>
+      </c>
+      <c r="E54">
+        <v>263</v>
+      </c>
+      <c r="F54">
+        <v>541</v>
+      </c>
+      <c r="G54">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55">
+        <v>77</v>
+      </c>
+      <c r="E55">
+        <v>97</v>
+      </c>
+      <c r="F55">
+        <v>139</v>
+      </c>
+      <c r="G55">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>3</v>
+      </c>
+      <c r="B56" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C56" t="s">
+        <v>38</v>
+      </c>
+      <c r="D56">
+        <v>172</v>
+      </c>
+      <c r="E56">
+        <v>129</v>
+      </c>
+      <c r="F56">
+        <v>31</v>
+      </c>
+      <c r="G56">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>4</v>
+      </c>
+      <c r="B57" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C57" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57">
+        <v>46</v>
+      </c>
+      <c r="E57">
+        <v>32</v>
+      </c>
+      <c r="F57">
+        <v>23</v>
+      </c>
+      <c r="G57">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>5</v>
+      </c>
+      <c r="B58" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>13</v>
+      </c>
+      <c r="E58">
+        <v>25</v>
+      </c>
+      <c r="F58">
+        <v>15</v>
+      </c>
+      <c r="G58">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>6</v>
+      </c>
+      <c r="B59" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>22</v>
+      </c>
+      <c r="E59">
+        <v>34</v>
+      </c>
+      <c r="F59">
+        <v>7</v>
+      </c>
+      <c r="G59">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>7</v>
+      </c>
+      <c r="B60" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>18</v>
+      </c>
+      <c r="E60">
+        <v>17</v>
+      </c>
+      <c r="F60">
+        <v>26</v>
+      </c>
+      <c r="G60">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>7</v>
+      </c>
+      <c r="B62" t="s">
+        <v>12</v>
+      </c>
+      <c r="C62" t="s">
+        <v>35</v>
+      </c>
+      <c r="D62">
+        <v>2483</v>
+      </c>
+      <c r="E62">
+        <v>2218</v>
+      </c>
+      <c r="F62">
+        <v>1454</v>
+      </c>
+      <c r="G62">
+        <v>6155</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>30</v>
+      </c>
+      <c r="B63" t="s">
+        <v>30</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63">
+        <v>280</v>
+      </c>
+      <c r="E63">
+        <v>747</v>
+      </c>
+      <c r="F63">
+        <v>374</v>
+      </c>
+      <c r="G63">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>1163</v>
+      </c>
+      <c r="E64">
+        <v>821</v>
+      </c>
+      <c r="F64">
+        <v>888</v>
+      </c>
+      <c r="G64">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>688</v>
+      </c>
+      <c r="E65">
+        <v>384</v>
+      </c>
+      <c r="F65">
+        <v>95</v>
+      </c>
+      <c r="G65">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>130</v>
+      </c>
+      <c r="E66">
+        <v>124</v>
+      </c>
+      <c r="F66">
+        <v>43</v>
+      </c>
+      <c r="G66">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>184</v>
+      </c>
+      <c r="E67">
+        <v>87</v>
+      </c>
+      <c r="F67">
+        <v>31</v>
+      </c>
+      <c r="G67">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>5</v>
+      </c>
+      <c r="B68" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>38</v>
+      </c>
+      <c r="E68">
+        <v>55</v>
+      </c>
+      <c r="F68">
+        <v>23</v>
+      </c>
+      <c r="G68">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="69"/>
+    <row r="70">
+      <c r="A70">
+        <v>8</v>
+      </c>
+      <c r="B70" t="s">
+        <v>13</v>
+      </c>
+      <c r="C70" t="s">
+        <v>35</v>
+      </c>
+      <c r="D70">
+        <v>23122</v>
+      </c>
+      <c r="E70">
+        <v>27461</v>
+      </c>
+      <c r="F70">
+        <v>10068</v>
+      </c>
+      <c r="G70">
+        <v>60651</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>30</v>
+      </c>
+      <c r="B71" t="s">
+        <v>30</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>1468</v>
+      </c>
+      <c r="E71">
+        <v>1774</v>
+      </c>
+      <c r="F71">
+        <v>505</v>
+      </c>
+      <c r="G71">
+        <v>3747</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>1</v>
+      </c>
+      <c r="B72" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>10001</v>
+      </c>
+      <c r="E72">
+        <v>3853</v>
+      </c>
+      <c r="F72">
+        <v>924</v>
+      </c>
+      <c r="G72">
+        <v>14778</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>2</v>
+      </c>
+      <c r="B73" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>1454</v>
+      </c>
+      <c r="E73">
+        <v>6580</v>
+      </c>
+      <c r="F73">
+        <v>3940</v>
+      </c>
+      <c r="G73">
+        <v>11974</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>3</v>
+      </c>
+      <c r="B74" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>1256</v>
+      </c>
+      <c r="E74">
+        <v>653</v>
+      </c>
+      <c r="F74">
+        <v>104</v>
+      </c>
+      <c r="G74">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>4</v>
+      </c>
+      <c r="B75" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>197</v>
+      </c>
+      <c r="E75">
+        <v>390</v>
+      </c>
+      <c r="F75">
+        <v>47</v>
+      </c>
+      <c r="G75">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>5</v>
+      </c>
+      <c r="B76" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76">
+        <v>247</v>
+      </c>
+      <c r="E76">
+        <v>195</v>
+      </c>
+      <c r="F76">
+        <v>44</v>
+      </c>
+      <c r="G76">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>6</v>
+      </c>
+      <c r="B77" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>78</v>
+      </c>
+      <c r="E77">
+        <v>94</v>
+      </c>
+      <c r="F77">
+        <v>43</v>
+      </c>
+      <c r="G77">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>7</v>
+      </c>
+      <c r="B78" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>8421</v>
+      </c>
+      <c r="E78">
+        <v>13922</v>
+      </c>
+      <c r="F78">
+        <v>4461</v>
+      </c>
+      <c r="G78">
+        <v>26804</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>9</v>
+      </c>
+      <c r="B80" t="s">
+        <v>14</v>
+      </c>
+      <c r="C80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80">
+        <v>492</v>
+      </c>
+      <c r="E80">
+        <v>899</v>
+      </c>
+      <c r="F80">
+        <v>104</v>
+      </c>
+      <c r="G80">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>30</v>
+      </c>
+      <c r="B81" t="s">
+        <v>30</v>
+      </c>
+      <c r="C81" t="s">
+        <v>36</v>
+      </c>
+      <c r="D81">
+        <v>49</v>
+      </c>
+      <c r="E81">
+        <v>219</v>
+      </c>
+      <c r="F81">
+        <v>19</v>
+      </c>
+      <c r="G81">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>134</v>
+      </c>
+      <c r="E82">
+        <v>458</v>
+      </c>
+      <c r="F82">
+        <v>32</v>
+      </c>
+      <c r="G82">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>230</v>
+      </c>
+      <c r="E83">
+        <v>110</v>
+      </c>
+      <c r="F83">
+        <v>23</v>
+      </c>
+      <c r="G83">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>27</v>
+      </c>
+      <c r="E84">
+        <v>19</v>
+      </c>
+      <c r="F84">
+        <v>6</v>
+      </c>
+      <c r="G84">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>17</v>
+      </c>
+      <c r="E85">
+        <v>28</v>
+      </c>
+      <c r="F85">
+        <v>7</v>
+      </c>
+      <c r="G85">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>5</v>
+      </c>
+      <c r="B86" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>17</v>
+      </c>
+      <c r="E86">
+        <v>44</v>
+      </c>
+      <c r="F86">
+        <v>10</v>
+      </c>
+      <c r="G86">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>6</v>
+      </c>
+      <c r="B87" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>11</v>
+      </c>
+      <c r="E87">
+        <v>5</v>
+      </c>
+      <c r="F87">
+        <v>3</v>
+      </c>
+      <c r="G87">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>7</v>
+      </c>
+      <c r="B88" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>7</v>
+      </c>
+      <c r="E88">
+        <v>16</v>
+      </c>
+      <c r="F88">
+        <v>4</v>
+      </c>
+      <c r="G88">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="89"/>
+    <row r="90">
+      <c r="A90">
+        <v>10</v>
+      </c>
+      <c r="B90" t="s">
+        <v>15</v>
+      </c>
+      <c r="C90" t="s">
+        <v>35</v>
+      </c>
+      <c r="D90">
+        <v>654</v>
+      </c>
+      <c r="E90">
+        <v>874</v>
+      </c>
+      <c r="F90">
+        <v>1766</v>
+      </c>
+      <c r="G90">
+        <v>3294</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>30</v>
+      </c>
+      <c r="B91" t="s">
+        <v>30</v>
+      </c>
+      <c r="C91" t="s">
+        <v>36</v>
+      </c>
+      <c r="D91">
+        <v>167</v>
+      </c>
+      <c r="E91">
+        <v>254</v>
+      </c>
+      <c r="F91">
+        <v>379</v>
+      </c>
+      <c r="G91">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>1</v>
+      </c>
+      <c r="B92" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>285</v>
+      </c>
+      <c r="E92">
+        <v>380</v>
+      </c>
+      <c r="F92">
+        <v>1117</v>
+      </c>
+      <c r="G92">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>2</v>
+      </c>
+      <c r="B93" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93">
+        <v>92</v>
+      </c>
+      <c r="E93">
+        <v>81</v>
+      </c>
+      <c r="F93">
+        <v>149</v>
+      </c>
+      <c r="G93">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>3</v>
+      </c>
+      <c r="B94" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>49</v>
+      </c>
+      <c r="E94">
+        <v>81</v>
+      </c>
+      <c r="F94">
+        <v>65</v>
+      </c>
+      <c r="G94">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>4</v>
+      </c>
+      <c r="B95" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>31</v>
+      </c>
+      <c r="E95">
+        <v>40</v>
+      </c>
+      <c r="F95">
+        <v>27</v>
+      </c>
+      <c r="G95">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>5</v>
+      </c>
+      <c r="B96" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>14</v>
+      </c>
+      <c r="E96">
+        <v>17</v>
+      </c>
+      <c r="F96">
+        <v>15</v>
+      </c>
+      <c r="G96">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>6</v>
+      </c>
+      <c r="B97" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>16</v>
+      </c>
+      <c r="E97">
+        <v>21</v>
+      </c>
+      <c r="F97">
+        <v>14</v>
+      </c>
+      <c r="G97">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="98"/>
+    <row r="99">
+      <c r="A99">
+        <v>11</v>
+      </c>
+      <c r="B99" t="s">
+        <v>16</v>
+      </c>
+      <c r="C99" t="s">
+        <v>35</v>
+      </c>
+      <c r="D99">
+        <v>373</v>
+      </c>
+      <c r="E99">
+        <v>253</v>
+      </c>
+      <c r="F99">
+        <v>124</v>
+      </c>
+      <c r="G99">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>30</v>
+      </c>
+      <c r="B100" t="s">
+        <v>30</v>
+      </c>
+      <c r="C100" t="s">
+        <v>36</v>
+      </c>
+      <c r="D100">
+        <v>102</v>
+      </c>
+      <c r="E100">
+        <v>128</v>
+      </c>
+      <c r="F100">
+        <v>55</v>
+      </c>
+      <c r="G100">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>1</v>
+      </c>
+      <c r="B101" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>271</v>
+      </c>
+      <c r="E101">
+        <v>125</v>
+      </c>
+      <c r="F101">
+        <v>69</v>
+      </c>
+      <c r="G101">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="102"/>
+    <row r="103">
+      <c r="A103">
+        <v>12</v>
+      </c>
+      <c r="B103" t="s">
+        <v>17</v>
+      </c>
+      <c r="C103" t="s">
+        <v>35</v>
+      </c>
+      <c r="D103">
+        <v>10240</v>
+      </c>
+      <c r="E103">
+        <v>26115</v>
+      </c>
+      <c r="F103">
+        <v>13955</v>
+      </c>
+      <c r="G103">
+        <v>50310</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>30</v>
+      </c>
+      <c r="B104" t="s">
+        <v>30</v>
+      </c>
+      <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104">
+        <v>486</v>
+      </c>
+      <c r="E104">
+        <v>1711</v>
+      </c>
+      <c r="F104">
+        <v>589</v>
+      </c>
+      <c r="G104">
+        <v>2786</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>1</v>
+      </c>
+      <c r="B105" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
+        <v>6164</v>
+      </c>
+      <c r="E105">
+        <v>8594</v>
+      </c>
+      <c r="F105">
+        <v>2430</v>
+      </c>
+      <c r="G105">
+        <v>17188</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>2</v>
+      </c>
+      <c r="B106" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C106" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106">
+        <v>340</v>
+      </c>
+      <c r="E106">
+        <v>13162</v>
+      </c>
+      <c r="F106">
+        <v>261</v>
+      </c>
+      <c r="G106">
+        <v>13763</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>3</v>
+      </c>
+      <c r="B107" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>152</v>
+      </c>
+      <c r="E107">
+        <v>334</v>
+      </c>
+      <c r="F107">
+        <v>140</v>
+      </c>
+      <c r="G107">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>4</v>
+      </c>
+      <c r="B108" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>1802</v>
+      </c>
+      <c r="E108">
+        <v>381</v>
+      </c>
+      <c r="F108">
+        <v>3574</v>
+      </c>
+      <c r="G108">
+        <v>5757</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>5</v>
+      </c>
+      <c r="B109" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>109</v>
+      </c>
+      <c r="E109">
+        <v>71</v>
+      </c>
+      <c r="F109">
+        <v>62</v>
+      </c>
+      <c r="G109">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>6</v>
+      </c>
+      <c r="B110" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>28</v>
+      </c>
+      <c r="E110">
+        <v>35</v>
+      </c>
+      <c r="F110">
+        <v>54</v>
+      </c>
+      <c r="G110">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>7</v>
+      </c>
+      <c r="B111" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>1159</v>
+      </c>
+      <c r="E111">
+        <v>1827</v>
+      </c>
+      <c r="F111">
+        <v>6845</v>
+      </c>
+      <c r="G111">
+        <v>9831</v>
+      </c>
+    </row>
+    <row r="112"/>
+    <row r="113">
+      <c r="A113">
+        <v>13</v>
+      </c>
+      <c r="B113" t="s">
+        <v>18</v>
+      </c>
+      <c r="C113" t="s">
+        <v>35</v>
+      </c>
+      <c r="D113">
+        <v>2175</v>
+      </c>
+      <c r="E113">
+        <v>3035</v>
+      </c>
+      <c r="F113">
+        <v>4038</v>
+      </c>
+      <c r="G113">
+        <v>9248</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>30</v>
+      </c>
+      <c r="B114" t="s">
+        <v>30</v>
+      </c>
+      <c r="C114" t="s">
+        <v>36</v>
+      </c>
+      <c r="D114">
+        <v>157</v>
+      </c>
+      <c r="E114">
+        <v>552</v>
+      </c>
+      <c r="F114">
+        <v>187</v>
+      </c>
+      <c r="G114">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>1</v>
+      </c>
+      <c r="B115" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>1257</v>
+      </c>
+      <c r="E115">
+        <v>1523</v>
+      </c>
+      <c r="F115">
+        <v>3083</v>
+      </c>
+      <c r="G115">
+        <v>5863</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>2</v>
+      </c>
+      <c r="B116" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116">
+        <v>79</v>
+      </c>
+      <c r="E116">
+        <v>81</v>
+      </c>
+      <c r="F116">
+        <v>35</v>
+      </c>
+      <c r="G116">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>3</v>
+      </c>
+      <c r="B117" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>18</v>
+      </c>
+      <c r="E117">
+        <v>49</v>
+      </c>
+      <c r="F117">
+        <v>125</v>
+      </c>
+      <c r="G117">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>4</v>
+      </c>
+      <c r="B118" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>73</v>
+      </c>
+      <c r="E118">
+        <v>128</v>
+      </c>
+      <c r="F118">
+        <v>30</v>
+      </c>
+      <c r="G118">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>5</v>
+      </c>
+      <c r="B119" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>23</v>
+      </c>
+      <c r="E119">
+        <v>44</v>
+      </c>
+      <c r="F119">
+        <v>15</v>
+      </c>
+      <c r="G119">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>6</v>
+      </c>
+      <c r="B120" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>43</v>
+      </c>
+      <c r="E120">
+        <v>22</v>
+      </c>
+      <c r="F120">
+        <v>34</v>
+      </c>
+      <c r="G120">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>7</v>
+      </c>
+      <c r="B121" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>525</v>
+      </c>
+      <c r="E121">
+        <v>636</v>
+      </c>
+      <c r="F121">
+        <v>529</v>
+      </c>
+      <c r="G121">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="122"/>
+    <row r="123">
+      <c r="A123">
+        <v>14</v>
+      </c>
+      <c r="B123" t="s">
+        <v>19</v>
+      </c>
+      <c r="C123" t="s">
+        <v>35</v>
+      </c>
+      <c r="D123">
+        <v>7229</v>
+      </c>
+      <c r="E123">
+        <v>11399</v>
+      </c>
+      <c r="F123">
+        <v>11641</v>
+      </c>
+      <c r="G123">
+        <v>30269</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>30</v>
+      </c>
+      <c r="B124" t="s">
+        <v>30</v>
+      </c>
+      <c r="C124" t="s">
+        <v>36</v>
+      </c>
+      <c r="D124">
+        <v>837</v>
+      </c>
+      <c r="E124">
+        <v>1483</v>
+      </c>
+      <c r="F124">
+        <v>669</v>
+      </c>
+      <c r="G124">
+        <v>2989</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>1</v>
+      </c>
+      <c r="B125" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>965</v>
+      </c>
+      <c r="E125">
+        <v>1546</v>
+      </c>
+      <c r="F125">
+        <v>1080</v>
+      </c>
+      <c r="G125">
+        <v>3591</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>2</v>
+      </c>
+      <c r="B126" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
+        <v>3808</v>
+      </c>
+      <c r="E126">
+        <v>4519</v>
+      </c>
+      <c r="F126">
+        <v>8843</v>
+      </c>
+      <c r="G126">
+        <v>17170</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>3</v>
+      </c>
+      <c r="B127" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127">
+        <v>836</v>
+      </c>
+      <c r="E127">
+        <v>3059</v>
+      </c>
+      <c r="F127">
+        <v>213</v>
+      </c>
+      <c r="G127">
+        <v>4108</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>4</v>
+      </c>
+      <c r="B128" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>132</v>
+      </c>
+      <c r="E128">
+        <v>302</v>
+      </c>
+      <c r="F128">
+        <v>106</v>
+      </c>
+      <c r="G128">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>5</v>
+      </c>
+      <c r="B129" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>436</v>
+      </c>
+      <c r="E129">
+        <v>176</v>
+      </c>
+      <c r="F129">
+        <v>91</v>
+      </c>
+      <c r="G129">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>6</v>
+      </c>
+      <c r="B130" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>29</v>
+      </c>
+      <c r="E130">
+        <v>48</v>
+      </c>
+      <c r="F130">
+        <v>21</v>
+      </c>
+      <c r="G130">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>7</v>
+      </c>
+      <c r="B131" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C131" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131">
+        <v>186</v>
+      </c>
+      <c r="E131">
+        <v>266</v>
+      </c>
+      <c r="F131">
+        <v>618</v>
+      </c>
+      <c r="G131">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="132"/>
+    <row r="133">
+      <c r="A133">
+        <v>15</v>
+      </c>
+      <c r="B133" t="s">
+        <v>20</v>
+      </c>
+      <c r="C133" t="s">
+        <v>35</v>
+      </c>
+      <c r="D133">
+        <v>736</v>
+      </c>
+      <c r="E133">
+        <v>527</v>
+      </c>
+      <c r="F133">
+        <v>183</v>
+      </c>
+      <c r="G133">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s">
+        <v>30</v>
+      </c>
+      <c r="B134" t="s">
+        <v>30</v>
+      </c>
+      <c r="C134" t="s">
+        <v>36</v>
+      </c>
+      <c r="D134">
+        <v>255</v>
+      </c>
+      <c r="E134">
+        <v>207</v>
+      </c>
+      <c r="F134">
+        <v>69</v>
+      </c>
+      <c r="G134">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>1</v>
+      </c>
+      <c r="B135" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C135" t="s">
+        <v>38</v>
+      </c>
+      <c r="D135">
+        <v>481</v>
+      </c>
+      <c r="E135">
+        <v>320</v>
+      </c>
+      <c r="F135">
+        <v>114</v>
+      </c>
+      <c r="G135">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="136"/>
+    <row r="137">
+      <c r="A137">
+        <v>16</v>
+      </c>
+      <c r="B137" t="s">
+        <v>21</v>
+      </c>
+      <c r="C137" t="s">
+        <v>35</v>
+      </c>
+      <c r="D137">
+        <v>241</v>
+      </c>
+      <c r="E137">
+        <v>378</v>
+      </c>
+      <c r="F137">
+        <v>484</v>
+      </c>
+      <c r="G137">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>30</v>
+      </c>
+      <c r="B138" t="s">
+        <v>30</v>
+      </c>
+      <c r="C138" t="s">
+        <v>36</v>
+      </c>
+      <c r="D138">
+        <v>57</v>
+      </c>
+      <c r="E138">
+        <v>121</v>
+      </c>
+      <c r="F138">
+        <v>36</v>
+      </c>
+      <c r="G138">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>1</v>
+      </c>
+      <c r="B139" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>120</v>
+      </c>
+      <c r="E139">
+        <v>176</v>
+      </c>
+      <c r="F139">
+        <v>393</v>
+      </c>
+      <c r="G139">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>2</v>
+      </c>
+      <c r="B140" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C140" t="s">
+        <v>38</v>
+      </c>
+      <c r="D140">
+        <v>31</v>
+      </c>
+      <c r="E140">
+        <v>38</v>
+      </c>
+      <c r="F140">
+        <v>44</v>
+      </c>
+      <c r="G140">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>3</v>
+      </c>
+      <c r="B141" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C141" t="s">
+        <v>38</v>
+      </c>
+      <c r="D141">
+        <v>33</v>
+      </c>
+      <c r="E141">
+        <v>43</v>
+      </c>
+      <c r="F141">
+        <v>11</v>
+      </c>
+      <c r="G141">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="142"/>
+    <row r="143">
+      <c r="A143">
+        <v>17</v>
+      </c>
+      <c r="B143" t="s">
+        <v>22</v>
+      </c>
+      <c r="C143" t="s">
+        <v>35</v>
+      </c>
+      <c r="D143">
+        <v>904</v>
+      </c>
+      <c r="E143">
+        <v>2218</v>
+      </c>
+      <c r="F143">
+        <v>827</v>
+      </c>
+      <c r="G143">
+        <v>3949</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>30</v>
+      </c>
+      <c r="B144" t="s">
+        <v>30</v>
+      </c>
+      <c r="C144" t="s">
+        <v>36</v>
+      </c>
+      <c r="D144">
+        <v>160</v>
+      </c>
+      <c r="E144">
+        <v>295</v>
+      </c>
+      <c r="F144">
+        <v>127</v>
+      </c>
+      <c r="G144">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>1</v>
+      </c>
+      <c r="B145" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C145" t="s">
+        <v>38</v>
+      </c>
+      <c r="D145">
+        <v>547</v>
+      </c>
+      <c r="E145">
+        <v>1750</v>
+      </c>
+      <c r="F145">
+        <v>132</v>
+      </c>
+      <c r="G145">
+        <v>2429</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>2</v>
+      </c>
+      <c r="B146" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C146" t="s">
+        <v>38</v>
+      </c>
+      <c r="D146">
+        <v>130</v>
+      </c>
+      <c r="E146">
+        <v>97</v>
+      </c>
+      <c r="F146">
+        <v>528</v>
+      </c>
+      <c r="G146">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>3</v>
+      </c>
+      <c r="B147" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C147" t="s">
+        <v>38</v>
+      </c>
+      <c r="D147">
+        <v>44</v>
+      </c>
+      <c r="E147">
+        <v>31</v>
+      </c>
+      <c r="F147">
+        <v>23</v>
+      </c>
+      <c r="G147">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>4</v>
+      </c>
+      <c r="B148" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C148" t="s">
+        <v>38</v>
+      </c>
+      <c r="D148">
+        <v>23</v>
+      </c>
+      <c r="E148">
+        <v>45</v>
+      </c>
+      <c r="F148">
+        <v>17</v>
+      </c>
+      <c r="G148">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="149"/>
+    <row r="150">
+      <c r="A150">
+        <v>24</v>
+      </c>
+      <c r="B150" t="s">
+        <v>23</v>
+      </c>
+      <c r="C150" t="s">
+        <v>35</v>
+      </c>
+      <c r="D150">
+        <v>124</v>
+      </c>
+      <c r="E150">
+        <v>213</v>
+      </c>
+      <c r="F150">
+        <v>48</v>
+      </c>
+      <c r="G150">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s">
+        <v>30</v>
+      </c>
+      <c r="B151" t="s">
+        <v>30</v>
+      </c>
+      <c r="C151" t="s">
+        <v>36</v>
+      </c>
+      <c r="D151">
+        <v>51</v>
+      </c>
+      <c r="E151">
+        <v>119</v>
+      </c>
+      <c r="F151">
+        <v>28</v>
+      </c>
+      <c r="G151">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>1</v>
+      </c>
+      <c r="B152" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C152" t="s">
+        <v>38</v>
+      </c>
+      <c r="D152">
+        <v>47</v>
+      </c>
+      <c r="E152">
+        <v>57</v>
+      </c>
+      <c r="F152">
+        <v>13</v>
+      </c>
+      <c r="G152">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>2</v>
+      </c>
+      <c r="B153" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C153" t="s">
+        <v>38</v>
+      </c>
+      <c r="D153">
+        <v>3</v>
+      </c>
+      <c r="E153">
+        <v>10</v>
+      </c>
+      <c r="F153">
+        <v>1</v>
+      </c>
+      <c r="G153">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>3</v>
+      </c>
+      <c r="B154" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C154" t="s">
+        <v>38</v>
+      </c>
+      <c r="D154">
+        <v>23</v>
+      </c>
+      <c r="E154">
+        <v>27</v>
+      </c>
+      <c r="F154">
+        <v>6</v>
+      </c>
+      <c r="G154">
+        <v>56</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>35</v>
       </c>
       <c r="D2">
-        <v>57163</v>
+        <v>28195</v>
       </c>
       <c r="E2">
-        <v>57163</v>
+        <v>28195</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3">
-        <v>9713</v>
+        <v>5288</v>
       </c>
       <c r="E3">
-        <v>9713</v>
+        <v>5288</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>143</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4">
-        <v>33532</v>
+        <v>6229</v>
       </c>
       <c r="E4">
-        <v>33532</v>
+        <v>6229</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>144</v>
+        <v>39</v>
       </c>
       <c r="C5" t="s">
         <v>38</v>
       </c>
       <c r="D5">
-        <v>3840</v>
+        <v>7413</v>
       </c>
       <c r="E5">
-        <v>3840</v>
+        <v>7413</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>145</v>
+        <v>40</v>
       </c>
       <c r="C6" t="s">
         <v>38</v>
       </c>
       <c r="D6">
-        <v>7212</v>
+        <v>1139</v>
       </c>
       <c r="E6">
-        <v>7212</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>146</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7">
-        <v>950</v>
+        <v>963</v>
       </c>
       <c r="E7">
-        <v>950</v>
+        <v>963</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>147</v>
+        <v>42</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8">
-        <v>556</v>
+        <v>676</v>
       </c>
       <c r="E8">
-        <v>556</v>
+        <v>676</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>148</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9">
-        <v>424</v>
+        <v>6487</v>
       </c>
       <c r="E9">
-        <v>424</v>
-[...18 lines deleted...]
-    </row>
+        <v>6487</v>
+      </c>
+    </row>
+    <row r="10"/>
     <row r="11">
       <c r="A11">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>150</v>
+        <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D11">
-        <v>602</v>
+        <v>77646</v>
       </c>
       <c r="E11">
-        <v>602</v>
-[...2 lines deleted...]
-    <row r="12"/>
+        <v>77646</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12">
+        <v>14959</v>
+      </c>
+      <c r="E12">
+        <v>14959</v>
+      </c>
+    </row>
     <row r="13">
       <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>44</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>31898</v>
+      </c>
+      <c r="E13">
+        <v>31898</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
         <v>2</v>
       </c>
-      <c r="B13" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B14" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D14">
-        <v>16850</v>
+        <v>14719</v>
       </c>
       <c r="E14">
-        <v>16850</v>
+        <v>14719</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>151</v>
+        <v>46</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
-        <v>16258</v>
+        <v>3750</v>
       </c>
       <c r="E15">
-        <v>16258</v>
+        <v>3750</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>152</v>
+        <v>47</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>6864</v>
+        <v>9347</v>
       </c>
       <c r="E16">
-        <v>6864</v>
+        <v>9347</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>153</v>
+        <v>48</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>3753</v>
+        <v>2192</v>
       </c>
       <c r="E17">
-        <v>3753</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>154</v>
+        <v>49</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
-        <v>2079</v>
+        <v>781</v>
       </c>
       <c r="E18">
-        <v>2079</v>
-[...18 lines deleted...]
-    </row>
+        <v>781</v>
+      </c>
+    </row>
+    <row r="19"/>
     <row r="20">
       <c r="A20">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>156</v>
+        <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D20">
-        <v>328</v>
+        <v>46337</v>
       </c>
       <c r="E20">
-        <v>328</v>
+        <v>46337</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21">
-        <v>7</v>
+      <c r="A21" t="s">
+        <v>30</v>
       </c>
       <c r="B21" t="s">
-        <v>157</v>
+        <v>30</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D21">
-        <v>675</v>
+        <v>7074</v>
       </c>
       <c r="E21">
-        <v>675</v>
+        <v>7074</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>158</v>
+        <v>50</v>
       </c>
       <c r="C22" t="s">
         <v>38</v>
       </c>
       <c r="D22">
-        <v>29953</v>
+        <v>12941</v>
       </c>
       <c r="E22">
-        <v>29953</v>
-[...2 lines deleted...]
-    <row r="23"/>
+        <v>12941</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>1473</v>
+      </c>
+      <c r="E23">
+        <v>1473</v>
+      </c>
+    </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>8</v>
+        <v>52</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D24">
-        <v>48639</v>
+        <v>21787</v>
       </c>
       <c r="E24">
-        <v>48639</v>
+        <v>21787</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="s">
-        <v>30</v>
+      <c r="A25">
+        <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="C25" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D25">
-        <v>11726</v>
+        <v>1754</v>
       </c>
       <c r="E25">
-        <v>11726</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>159</v>
+        <v>54</v>
       </c>
       <c r="C26" t="s">
         <v>38</v>
       </c>
       <c r="D26">
-        <v>8055</v>
+        <v>626</v>
       </c>
       <c r="E26">
-        <v>8055</v>
+        <v>626</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>160</v>
+        <v>55</v>
       </c>
       <c r="C27" t="s">
         <v>38</v>
       </c>
       <c r="D27">
-        <v>4743</v>
+        <v>682</v>
       </c>
       <c r="E27">
-        <v>4743</v>
-[...18 lines deleted...]
-    </row>
+        <v>682</v>
+      </c>
+    </row>
+    <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>162</v>
+        <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D29">
-        <v>1199</v>
+        <v>66246</v>
       </c>
       <c r="E29">
-        <v>1199</v>
+        <v>66246</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30">
-        <v>5</v>
+      <c r="A30" t="s">
+        <v>30</v>
       </c>
       <c r="B30" t="s">
-        <v>163</v>
+        <v>30</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D30">
-        <v>15144</v>
+        <v>6418</v>
       </c>
       <c r="E30">
-        <v>15144</v>
+        <v>6418</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>164</v>
+        <v>56</v>
       </c>
       <c r="C31" t="s">
         <v>38</v>
       </c>
       <c r="D31">
-        <v>760</v>
+        <v>26334</v>
       </c>
       <c r="E31">
-        <v>760</v>
+        <v>26334</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>165</v>
+        <v>57</v>
       </c>
       <c r="C32" t="s">
         <v>38</v>
       </c>
       <c r="D32">
-        <v>999</v>
+        <v>4329</v>
       </c>
       <c r="E32">
-        <v>999</v>
+        <v>4329</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>166</v>
+        <v>58</v>
       </c>
       <c r="C33" t="s">
         <v>38</v>
       </c>
       <c r="D33">
-        <v>3748</v>
+        <v>4113</v>
       </c>
       <c r="E33">
-        <v>3748</v>
-[...2 lines deleted...]
-    <row r="34"/>
+        <v>4113</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>22353</v>
+      </c>
+      <c r="E34">
+        <v>22353</v>
+      </c>
+    </row>
     <row r="35">
       <c r="A35">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>9</v>
+        <v>60</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D35">
-        <v>93005</v>
+        <v>2120</v>
       </c>
       <c r="E35">
-        <v>93005</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" t="s">
-        <v>30</v>
+      <c r="A36">
+        <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D36">
-        <v>12763</v>
+        <v>579</v>
       </c>
       <c r="E36">
-        <v>12763</v>
-[...18 lines deleted...]
-    </row>
+        <v>579</v>
+      </c>
+    </row>
+    <row r="37"/>
     <row r="38">
       <c r="A38">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>168</v>
+        <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D38">
-        <v>2715</v>
+        <v>64591</v>
       </c>
       <c r="E38">
-        <v>2715</v>
+        <v>64591</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39">
-        <v>3</v>
+      <c r="A39" t="s">
+        <v>30</v>
       </c>
       <c r="B39" t="s">
-        <v>169</v>
+        <v>30</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D39">
-        <v>2961</v>
+        <v>8739</v>
       </c>
       <c r="E39">
-        <v>2961</v>
+        <v>8739</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>170</v>
+        <v>62</v>
       </c>
       <c r="C40" t="s">
         <v>38</v>
       </c>
       <c r="D40">
-        <v>21197</v>
+        <v>18515</v>
       </c>
       <c r="E40">
-        <v>21197</v>
+        <v>18515</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>171</v>
+        <v>63</v>
       </c>
       <c r="C41" t="s">
         <v>38</v>
       </c>
       <c r="D41">
-        <v>584</v>
+        <v>4267</v>
       </c>
       <c r="E41">
-        <v>584</v>
+        <v>4267</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>172</v>
+        <v>64</v>
       </c>
       <c r="C42" t="s">
         <v>38</v>
       </c>
       <c r="D42">
-        <v>989</v>
+        <v>1496</v>
       </c>
       <c r="E42">
-        <v>989</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>173</v>
+        <v>65</v>
       </c>
       <c r="C43" t="s">
         <v>38</v>
       </c>
       <c r="D43">
-        <v>206</v>
+        <v>916</v>
       </c>
       <c r="E43">
-        <v>206</v>
+        <v>916</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>174</v>
+        <v>66</v>
       </c>
       <c r="C44" t="s">
         <v>38</v>
       </c>
       <c r="D44">
-        <v>16514</v>
+        <v>21738</v>
       </c>
       <c r="E44">
-        <v>16514</v>
-[...10 lines deleted...]
-      <c r="C46" t="s">
+        <v>21738</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>67</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>8920</v>
+      </c>
+      <c r="E45">
+        <v>8920</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>6</v>
+      </c>
+      <c r="B47" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" t="s">
         <v>35</v>
       </c>
-      <c r="D46">
-[...13 lines deleted...]
-      <c r="C47" t="s">
+      <c r="D47">
+        <v>3105</v>
+      </c>
+      <c r="E47">
+        <v>3105</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>30</v>
+      </c>
+      <c r="B48" t="s">
+        <v>30</v>
+      </c>
+      <c r="C48" t="s">
         <v>36</v>
       </c>
-      <c r="D47">
-[...15 lines deleted...]
-      </c>
       <c r="D48">
-        <v>15240</v>
+        <v>1093</v>
       </c>
       <c r="E48">
-        <v>15240</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>176</v>
+        <v>68</v>
       </c>
       <c r="C49" t="s">
         <v>38</v>
       </c>
       <c r="D49">
-        <v>19630</v>
+        <v>1094</v>
       </c>
       <c r="E49">
-        <v>19630</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>177</v>
+        <v>69</v>
       </c>
       <c r="C50" t="s">
         <v>38</v>
       </c>
       <c r="D50">
-        <v>1309</v>
+        <v>447</v>
       </c>
       <c r="E50">
-        <v>1309</v>
+        <v>447</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>178</v>
+        <v>70</v>
       </c>
       <c r="C51" t="s">
         <v>38</v>
       </c>
       <c r="D51">
-        <v>15858</v>
+        <v>471</v>
       </c>
       <c r="E51">
-        <v>15858</v>
-[...18 lines deleted...]
-    </row>
+        <v>471</v>
+      </c>
+    </row>
+    <row r="52"/>
     <row r="53">
       <c r="A53">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B53" t="s">
-        <v>180</v>
+        <v>12</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D53">
-        <v>619</v>
+        <v>3030</v>
       </c>
       <c r="E53">
-        <v>619</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54">
-        <v>7</v>
+      <c r="A54" t="s">
+        <v>30</v>
       </c>
       <c r="B54" t="s">
-        <v>181</v>
+        <v>30</v>
       </c>
       <c r="C54" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D54">
-        <v>496</v>
+        <v>714</v>
       </c>
       <c r="E54">
-        <v>496</v>
+        <v>714</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B55" t="s">
-        <v>182</v>
+        <v>71</v>
       </c>
       <c r="C55" t="s">
         <v>38</v>
       </c>
       <c r="D55">
-        <v>315</v>
+        <v>824</v>
       </c>
       <c r="E55">
-        <v>315</v>
-[...2 lines deleted...]
-    <row r="56"/>
+        <v>824</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>2</v>
+      </c>
+      <c r="B56" t="s">
+        <v>72</v>
+      </c>
+      <c r="C56" t="s">
+        <v>38</v>
+      </c>
+      <c r="D56">
+        <v>848</v>
+      </c>
+      <c r="E56">
+        <v>848</v>
+      </c>
+    </row>
     <row r="57">
       <c r="A57">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B57" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="C57" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D57">
-        <v>3369</v>
+        <v>318</v>
       </c>
       <c r="E57">
-        <v>3369</v>
+        <v>318</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" t="s">
-        <v>30</v>
+      <c r="A58">
+        <v>4</v>
       </c>
       <c r="B58" t="s">
-        <v>30</v>
+        <v>74</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D58">
-        <v>1167</v>
+        <v>173</v>
       </c>
       <c r="E58">
-        <v>1167</v>
+        <v>173</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B59" t="s">
-        <v>183</v>
+        <v>75</v>
       </c>
       <c r="C59" t="s">
         <v>38</v>
       </c>
       <c r="D59">
-        <v>1140</v>
+        <v>153</v>
       </c>
       <c r="E59">
-        <v>1140</v>
-[...18 lines deleted...]
-    </row>
+        <v>153</v>
+      </c>
+    </row>
+    <row r="60"/>
     <row r="61">
       <c r="A61">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B61" t="s">
-        <v>185</v>
+        <v>13</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D61">
-        <v>325</v>
+        <v>42849</v>
       </c>
       <c r="E61">
-        <v>325</v>
+        <v>42849</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62">
-        <v>4</v>
+      <c r="A62" t="s">
+        <v>30</v>
       </c>
       <c r="B62" t="s">
-        <v>186</v>
+        <v>30</v>
       </c>
       <c r="C62" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D62">
-        <v>153</v>
+        <v>10794</v>
       </c>
       <c r="E62">
-        <v>153</v>
+        <v>10794</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>187</v>
+        <v>76</v>
       </c>
       <c r="C63" t="s">
         <v>38</v>
       </c>
       <c r="D63">
-        <v>57</v>
+        <v>17278</v>
       </c>
       <c r="E63">
-        <v>57</v>
+        <v>17278</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>188</v>
+        <v>77</v>
       </c>
       <c r="C64" t="s">
         <v>38</v>
       </c>
       <c r="D64">
-        <v>133</v>
+        <v>7532</v>
       </c>
       <c r="E64">
-        <v>133</v>
-[...2 lines deleted...]
-    <row r="65"/>
+        <v>7532</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>3</v>
+      </c>
+      <c r="B65" t="s">
+        <v>78</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>1527</v>
+      </c>
+      <c r="E65">
+        <v>1527</v>
+      </c>
+    </row>
     <row r="66">
       <c r="A66">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B66" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D66">
-        <v>2941</v>
+        <v>4079</v>
       </c>
       <c r="E66">
-        <v>2941</v>
+        <v>4079</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" t="s">
-        <v>30</v>
+      <c r="A67">
+        <v>5</v>
       </c>
       <c r="B67" t="s">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D67">
-        <v>1427</v>
+        <v>878</v>
       </c>
       <c r="E67">
-        <v>1427</v>
+        <v>878</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B68" t="s">
-        <v>189</v>
+        <v>81</v>
       </c>
       <c r="C68" t="s">
         <v>38</v>
       </c>
       <c r="D68">
-        <v>818</v>
+        <v>761</v>
       </c>
       <c r="E68">
-        <v>818</v>
-[...18 lines deleted...]
-    </row>
+        <v>761</v>
+      </c>
+    </row>
+    <row r="69"/>
     <row r="70">
       <c r="A70">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B70" t="s">
-        <v>191</v>
+        <v>14</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D70">
-        <v>167</v>
+        <v>1011</v>
       </c>
       <c r="E70">
-        <v>167</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="71">
-      <c r="A71">
-        <v>4</v>
+      <c r="A71" t="s">
+        <v>30</v>
       </c>
       <c r="B71" t="s">
-        <v>192</v>
+        <v>30</v>
       </c>
       <c r="C71" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D71">
-        <v>159</v>
+        <v>225</v>
       </c>
       <c r="E71">
-        <v>159</v>
-[...2 lines deleted...]
-    <row r="72"/>
+        <v>225</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>1</v>
+      </c>
+      <c r="B72" t="s">
+        <v>82</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>288</v>
+      </c>
+      <c r="E72">
+        <v>288</v>
+      </c>
+    </row>
     <row r="73">
       <c r="A73">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B73" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="C73" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D73">
-        <v>39378</v>
+        <v>223</v>
       </c>
       <c r="E73">
-        <v>39378</v>
+        <v>223</v>
       </c>
     </row>
     <row r="74">
-      <c r="A74" t="s">
-        <v>30</v>
+      <c r="A74">
+        <v>3</v>
       </c>
       <c r="B74" t="s">
-        <v>30</v>
+        <v>84</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D74">
-        <v>5557</v>
+        <v>114</v>
       </c>
       <c r="E74">
-        <v>5557</v>
+        <v>114</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B75" t="s">
-        <v>193</v>
+        <v>85</v>
       </c>
       <c r="C75" t="s">
         <v>38</v>
       </c>
       <c r="D75">
-        <v>4662</v>
+        <v>50</v>
       </c>
       <c r="E75">
-        <v>4662</v>
+        <v>50</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B76" t="s">
-        <v>194</v>
+        <v>86</v>
       </c>
       <c r="C76" t="s">
         <v>38</v>
       </c>
       <c r="D76">
-        <v>9973</v>
+        <v>85</v>
       </c>
       <c r="E76">
-        <v>9973</v>
+        <v>85</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B77" t="s">
-        <v>195</v>
+        <v>87</v>
       </c>
       <c r="C77" t="s">
         <v>38</v>
       </c>
       <c r="D77">
-        <v>2408</v>
+        <v>26</v>
       </c>
       <c r="E77">
-        <v>2408</v>
-[...18 lines deleted...]
-    </row>
+        <v>26</v>
+      </c>
+    </row>
+    <row r="78"/>
     <row r="79">
       <c r="A79">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B79" t="s">
-        <v>197</v>
+        <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D79">
-        <v>657</v>
+        <v>3058</v>
       </c>
       <c r="E79">
-        <v>657</v>
+        <v>3058</v>
       </c>
     </row>
     <row r="80">
-      <c r="A80">
-        <v>6</v>
+      <c r="A80" t="s">
+        <v>30</v>
       </c>
       <c r="B80" t="s">
-        <v>198</v>
+        <v>30</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D80">
-        <v>691</v>
+        <v>627</v>
       </c>
       <c r="E80">
-        <v>691</v>
+        <v>627</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B81" t="s">
-        <v>199</v>
+        <v>88</v>
       </c>
       <c r="C81" t="s">
         <v>38</v>
       </c>
       <c r="D81">
-        <v>798</v>
+        <v>1045</v>
       </c>
       <c r="E81">
-        <v>798</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>200</v>
+        <v>89</v>
       </c>
       <c r="C82" t="s">
         <v>38</v>
       </c>
       <c r="D82">
-        <v>13659</v>
+        <v>468</v>
       </c>
       <c r="E82">
-        <v>13659</v>
-[...2 lines deleted...]
-    <row r="83"/>
+        <v>468</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>3</v>
+      </c>
+      <c r="B83" t="s">
+        <v>90</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>263</v>
+      </c>
+      <c r="E83">
+        <v>263</v>
+      </c>
+    </row>
     <row r="84">
       <c r="A84">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B84" t="s">
-        <v>14</v>
+        <v>91</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D84">
-        <v>5396</v>
+        <v>279</v>
       </c>
       <c r="E84">
-        <v>5396</v>
+        <v>279</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85" t="s">
-        <v>30</v>
+      <c r="A85">
+        <v>5</v>
       </c>
       <c r="B85" t="s">
-        <v>30</v>
+        <v>92</v>
       </c>
       <c r="C85" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D85">
-        <v>1173</v>
+        <v>233</v>
       </c>
       <c r="E85">
-        <v>1173</v>
+        <v>233</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B86" t="s">
-        <v>201</v>
+        <v>93</v>
       </c>
       <c r="C86" t="s">
         <v>38</v>
       </c>
       <c r="D86">
-        <v>3647</v>
+        <v>143</v>
       </c>
       <c r="E86">
-        <v>3647</v>
-[...18 lines deleted...]
-    </row>
+        <v>143</v>
+      </c>
+    </row>
+    <row r="87"/>
     <row r="88">
       <c r="A88">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B88" t="s">
-        <v>203</v>
+        <v>16</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D88">
-        <v>81</v>
+        <v>1467</v>
       </c>
       <c r="E88">
-        <v>81</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89">
-        <v>4</v>
+      <c r="A89" t="s">
+        <v>30</v>
       </c>
       <c r="B89" t="s">
-        <v>204</v>
+        <v>30</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D89">
-        <v>53</v>
+        <v>300</v>
       </c>
       <c r="E89">
-        <v>53</v>
+        <v>300</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>205</v>
+        <v>94</v>
       </c>
       <c r="C90" t="s">
         <v>38</v>
       </c>
       <c r="D90">
-        <v>62</v>
+        <v>375</v>
       </c>
       <c r="E90">
-        <v>62</v>
+        <v>375</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>206</v>
+        <v>95</v>
       </c>
       <c r="C91" t="s">
         <v>38</v>
       </c>
       <c r="D91">
-        <v>30</v>
+        <v>232</v>
       </c>
       <c r="E91">
-        <v>30</v>
+        <v>232</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>207</v>
+        <v>96</v>
       </c>
       <c r="C92" t="s">
         <v>38</v>
       </c>
       <c r="D92">
-        <v>141</v>
+        <v>353</v>
       </c>
       <c r="E92">
-        <v>141</v>
-[...2 lines deleted...]
-    <row r="93"/>
+        <v>353</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>4</v>
+      </c>
+      <c r="B93" t="s">
+        <v>97</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93">
+        <v>103</v>
+      </c>
+      <c r="E93">
+        <v>103</v>
+      </c>
+    </row>
     <row r="94">
       <c r="A94">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>15</v>
+        <v>98</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D94">
-        <v>5086</v>
+        <v>104</v>
       </c>
       <c r="E94">
-        <v>5086</v>
-[...18 lines deleted...]
-    </row>
+        <v>104</v>
+      </c>
+    </row>
+    <row r="95"/>
     <row r="96">
       <c r="A96">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B96" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="C96" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D96">
-        <v>1825</v>
+        <v>26185</v>
       </c>
       <c r="E96">
-        <v>1825</v>
+        <v>26185</v>
       </c>
     </row>
     <row r="97">
-      <c r="A97">
-        <v>2</v>
+      <c r="A97" t="s">
+        <v>30</v>
       </c>
       <c r="B97" t="s">
-        <v>209</v>
+        <v>30</v>
       </c>
       <c r="C97" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D97">
-        <v>374</v>
+        <v>3026</v>
       </c>
       <c r="E97">
-        <v>374</v>
+        <v>3026</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>210</v>
+        <v>99</v>
       </c>
       <c r="C98" t="s">
         <v>38</v>
       </c>
       <c r="D98">
-        <v>360</v>
+        <v>5927</v>
       </c>
       <c r="E98">
-        <v>360</v>
+        <v>5927</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>211</v>
+        <v>100</v>
       </c>
       <c r="C99" t="s">
         <v>38</v>
       </c>
       <c r="D99">
-        <v>357</v>
+        <v>6341</v>
       </c>
       <c r="E99">
-        <v>357</v>
+        <v>6341</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>212</v>
+        <v>101</v>
       </c>
       <c r="C100" t="s">
         <v>38</v>
       </c>
       <c r="D100">
-        <v>138</v>
+        <v>711</v>
       </c>
       <c r="E100">
-        <v>138</v>
+        <v>711</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B101" t="s">
-        <v>213</v>
+        <v>102</v>
       </c>
       <c r="C101" t="s">
         <v>38</v>
       </c>
       <c r="D101">
-        <v>173</v>
+        <v>1079</v>
       </c>
       <c r="E101">
-        <v>173</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B102" t="s">
-        <v>214</v>
+        <v>103</v>
       </c>
       <c r="C102" t="s">
         <v>38</v>
       </c>
       <c r="D102">
-        <v>178</v>
+        <v>402</v>
       </c>
       <c r="E102">
-        <v>178</v>
+        <v>402</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B103" t="s">
-        <v>215</v>
+        <v>104</v>
       </c>
       <c r="C103" t="s">
         <v>38</v>
       </c>
       <c r="D103">
-        <v>83</v>
+        <v>8699</v>
       </c>
       <c r="E103">
-        <v>83</v>
+        <v>8699</v>
       </c>
     </row>
     <row r="104"/>
     <row r="105">
       <c r="A105">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B105" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C105" t="s">
         <v>35</v>
       </c>
       <c r="D105">
-        <v>1052</v>
+        <v>2419</v>
       </c>
       <c r="E105">
-        <v>1052</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>30</v>
       </c>
       <c r="B106" t="s">
         <v>30</v>
       </c>
       <c r="C106" t="s">
         <v>36</v>
       </c>
       <c r="D106">
-        <v>377</v>
+        <v>388</v>
       </c>
       <c r="E106">
-        <v>377</v>
+        <v>388</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>216</v>
+        <v>105</v>
       </c>
       <c r="C107" t="s">
         <v>38</v>
       </c>
       <c r="D107">
-        <v>332</v>
+        <v>953</v>
       </c>
       <c r="E107">
-        <v>332</v>
+        <v>953</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2</v>
       </c>
       <c r="B108" t="s">
-        <v>217</v>
+        <v>106</v>
       </c>
       <c r="C108" t="s">
         <v>38</v>
       </c>
       <c r="D108">
-        <v>104</v>
+        <v>317</v>
       </c>
       <c r="E108">
-        <v>104</v>
+        <v>317</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>3</v>
       </c>
       <c r="B109" t="s">
-        <v>218</v>
+        <v>107</v>
       </c>
       <c r="C109" t="s">
         <v>38</v>
       </c>
       <c r="D109">
-        <v>239</v>
+        <v>164</v>
       </c>
       <c r="E109">
-        <v>239</v>
-[...2 lines deleted...]
-    <row r="110"/>
+        <v>164</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>4</v>
+      </c>
+      <c r="B110" t="s">
+        <v>108</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>293</v>
+      </c>
+      <c r="E110">
+        <v>293</v>
+      </c>
+    </row>
     <row r="111">
       <c r="A111">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B111" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="C111" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D111">
-        <v>15953</v>
+        <v>231</v>
       </c>
       <c r="E111">
-        <v>15953</v>
+        <v>231</v>
       </c>
     </row>
     <row r="112">
-      <c r="A112" t="s">
-        <v>30</v>
+      <c r="A112">
+        <v>6</v>
       </c>
       <c r="B112" t="s">
-        <v>30</v>
+        <v>110</v>
       </c>
       <c r="C112" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D112">
-        <v>2380</v>
+        <v>73</v>
       </c>
       <c r="E112">
-        <v>2380</v>
-[...18 lines deleted...]
-    </row>
+        <v>73</v>
+      </c>
+    </row>
+    <row r="113"/>
     <row r="114">
       <c r="A114">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="B114" t="s">
-        <v>220</v>
+        <v>19</v>
       </c>
       <c r="C114" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D114">
-        <v>2742</v>
+        <v>30741</v>
       </c>
       <c r="E114">
-        <v>2742</v>
+        <v>30741</v>
       </c>
     </row>
     <row r="115">
-      <c r="A115">
-        <v>3</v>
+      <c r="A115" t="s">
+        <v>30</v>
       </c>
       <c r="B115" t="s">
-        <v>221</v>
+        <v>30</v>
       </c>
       <c r="C115" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D115">
-        <v>345</v>
+        <v>6032</v>
       </c>
       <c r="E115">
-        <v>345</v>
+        <v>6032</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>222</v>
+        <v>111</v>
       </c>
       <c r="C116" t="s">
         <v>38</v>
       </c>
       <c r="D116">
-        <v>1069</v>
+        <v>18109</v>
       </c>
       <c r="E116">
-        <v>1069</v>
+        <v>18109</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B117" t="s">
-        <v>223</v>
+        <v>112</v>
       </c>
       <c r="C117" t="s">
         <v>38</v>
       </c>
       <c r="D117">
-        <v>1104</v>
+        <v>1697</v>
       </c>
       <c r="E117">
-        <v>1104</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B118" t="s">
-        <v>224</v>
+        <v>113</v>
       </c>
       <c r="C118" t="s">
         <v>38</v>
       </c>
       <c r="D118">
-        <v>4012</v>
+        <v>1802</v>
       </c>
       <c r="E118">
-        <v>4012</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B119" t="s">
-        <v>225</v>
+        <v>114</v>
       </c>
       <c r="C119" t="s">
         <v>38</v>
       </c>
       <c r="D119">
-        <v>168</v>
+        <v>2059</v>
       </c>
       <c r="E119">
-        <v>168</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B120" t="s">
-        <v>226</v>
+        <v>115</v>
       </c>
       <c r="C120" t="s">
         <v>38</v>
       </c>
       <c r="D120">
-        <v>804</v>
+        <v>590</v>
       </c>
       <c r="E120">
-        <v>804</v>
-[...10 lines deleted...]
-      <c r="C122" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>6</v>
+      </c>
+      <c r="B121" t="s">
+        <v>116</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>452</v>
+      </c>
+      <c r="E121">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="122"/>
+    <row r="123">
+      <c r="A123">
+        <v>15</v>
+      </c>
+      <c r="B123" t="s">
+        <v>20</v>
+      </c>
+      <c r="C123" t="s">
         <v>35</v>
       </c>
-      <c r="D122">
-[...13 lines deleted...]
-      <c r="C123" t="s">
+      <c r="D123">
+        <v>6660</v>
+      </c>
+      <c r="E123">
+        <v>6660</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>30</v>
+      </c>
+      <c r="B124" t="s">
+        <v>30</v>
+      </c>
+      <c r="C124" t="s">
         <v>36</v>
       </c>
-      <c r="D123">
-[...15 lines deleted...]
-      </c>
       <c r="D124">
-        <v>201</v>
+        <v>2518</v>
       </c>
       <c r="E124">
-        <v>201</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B125" t="s">
-        <v>228</v>
+        <v>117</v>
       </c>
       <c r="C125" t="s">
         <v>38</v>
       </c>
       <c r="D125">
-        <v>84</v>
+        <v>1761</v>
       </c>
       <c r="E125">
-        <v>84</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
+        <v>2</v>
+      </c>
+      <c r="B126" t="s">
+        <v>118</v>
+      </c>
+      <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
+        <v>1093</v>
+      </c>
+      <c r="E126">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
         <v>3</v>
       </c>
-      <c r="B126" t="s">
-[...12 lines deleted...]
-    <row r="127"/>
+      <c r="B127" t="s">
+        <v>119</v>
+      </c>
+      <c r="C127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127">
+        <v>555</v>
+      </c>
+      <c r="E127">
+        <v>555</v>
+      </c>
+    </row>
     <row r="128">
       <c r="A128">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="B128" t="s">
-        <v>19</v>
+        <v>120</v>
       </c>
       <c r="C128" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D128">
-        <v>51731</v>
+        <v>320</v>
       </c>
       <c r="E128">
-        <v>51731</v>
+        <v>320</v>
       </c>
     </row>
     <row r="129">
-      <c r="A129" t="s">
-        <v>30</v>
+      <c r="A129">
+        <v>5</v>
       </c>
       <c r="B129" t="s">
-        <v>30</v>
+        <v>121</v>
       </c>
       <c r="C129" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D129">
-        <v>6018</v>
+        <v>413</v>
       </c>
       <c r="E129">
-        <v>6018</v>
-[...18 lines deleted...]
-    </row>
+        <v>413</v>
+      </c>
+    </row>
+    <row r="130"/>
     <row r="131">
       <c r="A131">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="B131" t="s">
-        <v>231</v>
+        <v>21</v>
       </c>
       <c r="C131" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D131">
-        <v>12692</v>
+        <v>13155</v>
       </c>
       <c r="E131">
-        <v>12692</v>
+        <v>13155</v>
       </c>
     </row>
     <row r="132">
-      <c r="A132">
-        <v>3</v>
+      <c r="A132" t="s">
+        <v>30</v>
       </c>
       <c r="B132" t="s">
-        <v>232</v>
+        <v>30</v>
       </c>
       <c r="C132" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D132">
-        <v>891</v>
+        <v>1094</v>
       </c>
       <c r="E132">
-        <v>891</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>233</v>
+        <v>122</v>
       </c>
       <c r="C133" t="s">
         <v>38</v>
       </c>
       <c r="D133">
-        <v>1501</v>
+        <v>9983</v>
       </c>
       <c r="E133">
-        <v>1501</v>
+        <v>9983</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>234</v>
+        <v>123</v>
       </c>
       <c r="C134" t="s">
         <v>38</v>
       </c>
       <c r="D134">
-        <v>483</v>
+        <v>261</v>
       </c>
       <c r="E134">
-        <v>483</v>
+        <v>261</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B135" t="s">
-        <v>235</v>
+        <v>124</v>
       </c>
       <c r="C135" t="s">
         <v>38</v>
       </c>
       <c r="D135">
-        <v>4383</v>
+        <v>185</v>
       </c>
       <c r="E135">
-        <v>4383</v>
+        <v>185</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B136" t="s">
-        <v>236</v>
+        <v>125</v>
       </c>
       <c r="C136" t="s">
         <v>38</v>
       </c>
       <c r="D136">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="E136">
-        <v>283</v>
+        <v>277</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B137" t="s">
-        <v>237</v>
+        <v>126</v>
       </c>
       <c r="C137" t="s">
         <v>38</v>
       </c>
       <c r="D137">
-        <v>268</v>
+        <v>132</v>
       </c>
       <c r="E137">
-        <v>268</v>
-[...10 lines deleted...]
-      <c r="C139" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>6</v>
+      </c>
+      <c r="B138" t="s">
+        <v>127</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>1223</v>
+      </c>
+      <c r="E138">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="139"/>
+    <row r="140">
+      <c r="A140">
+        <v>17</v>
+      </c>
+      <c r="B140" t="s">
+        <v>22</v>
+      </c>
+      <c r="C140" t="s">
         <v>35</v>
       </c>
-      <c r="D139">
-[...13 lines deleted...]
-      <c r="C140" t="s">
+      <c r="D140">
+        <v>5621</v>
+      </c>
+      <c r="E140">
+        <v>5621</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>30</v>
+      </c>
+      <c r="B141" t="s">
+        <v>30</v>
+      </c>
+      <c r="C141" t="s">
         <v>36</v>
       </c>
-      <c r="D140">
-[...15 lines deleted...]
-      </c>
       <c r="D141">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="E141">
-        <v>1144</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B142" t="s">
-        <v>239</v>
+        <v>128</v>
       </c>
       <c r="C142" t="s">
         <v>38</v>
       </c>
       <c r="D142">
-        <v>711</v>
+        <v>2346</v>
       </c>
       <c r="E142">
-        <v>711</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
+        <v>2</v>
+      </c>
+      <c r="B143" t="s">
+        <v>129</v>
+      </c>
+      <c r="C143" t="s">
+        <v>38</v>
+      </c>
+      <c r="D143">
+        <v>1063</v>
+      </c>
+      <c r="E143">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
         <v>3</v>
       </c>
-      <c r="B143" t="s">
-[...12 lines deleted...]
-    <row r="144"/>
+      <c r="B144" t="s">
+        <v>130</v>
+      </c>
+      <c r="C144" t="s">
+        <v>38</v>
+      </c>
+      <c r="D144">
+        <v>272</v>
+      </c>
+      <c r="E144">
+        <v>272</v>
+      </c>
+    </row>
     <row r="145">
       <c r="A145">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="B145" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="C145" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D145">
-        <v>6784</v>
+        <v>159</v>
       </c>
       <c r="E145">
-        <v>6784</v>
+        <v>159</v>
       </c>
     </row>
     <row r="146">
-      <c r="A146" t="s">
-        <v>30</v>
+      <c r="A146">
+        <v>5</v>
       </c>
       <c r="B146" t="s">
-        <v>30</v>
+        <v>132</v>
       </c>
       <c r="C146" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D146">
-        <v>1284</v>
+        <v>378</v>
       </c>
       <c r="E146">
-        <v>1284</v>
+        <v>378</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B147" t="s">
-        <v>241</v>
+        <v>133</v>
       </c>
       <c r="C147" t="s">
         <v>38</v>
       </c>
       <c r="D147">
-        <v>4167</v>
+        <v>258</v>
       </c>
       <c r="E147">
-        <v>4167</v>
-[...18 lines deleted...]
-    </row>
+        <v>258</v>
+      </c>
+    </row>
+    <row r="148"/>
     <row r="149">
       <c r="A149">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="B149" t="s">
-        <v>243</v>
+        <v>23</v>
       </c>
       <c r="C149" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D149">
-        <v>365</v>
+        <v>2450</v>
       </c>
       <c r="E149">
-        <v>365</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="150">
-      <c r="A150">
-        <v>4</v>
+      <c r="A150" t="s">
+        <v>30</v>
       </c>
       <c r="B150" t="s">
-        <v>244</v>
+        <v>30</v>
       </c>
       <c r="C150" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D150">
-        <v>103</v>
+        <v>731</v>
       </c>
       <c r="E150">
-        <v>103</v>
+        <v>731</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B151" t="s">
-        <v>245</v>
+        <v>134</v>
       </c>
       <c r="C151" t="s">
         <v>38</v>
       </c>
       <c r="D151">
-        <v>228</v>
+        <v>631</v>
       </c>
       <c r="E151">
-        <v>228</v>
+        <v>631</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B152" t="s">
-        <v>246</v>
+        <v>135</v>
       </c>
       <c r="C152" t="s">
         <v>38</v>
       </c>
       <c r="D152">
-        <v>242</v>
+        <v>161</v>
       </c>
       <c r="E152">
-        <v>242</v>
-[...2 lines deleted...]
-    <row r="153"/>
+        <v>161</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>3</v>
+      </c>
+      <c r="B153" t="s">
+        <v>136</v>
+      </c>
+      <c r="C153" t="s">
+        <v>38</v>
+      </c>
+      <c r="D153">
+        <v>357</v>
+      </c>
+      <c r="E153">
+        <v>357</v>
+      </c>
+    </row>
     <row r="154">
       <c r="A154">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="B154" t="s">
-        <v>22</v>
+        <v>137</v>
       </c>
       <c r="C154" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D154">
-        <v>3628</v>
+        <v>391</v>
       </c>
       <c r="E154">
-        <v>3628</v>
+        <v>391</v>
       </c>
     </row>
     <row r="155">
-      <c r="A155" t="s">
-        <v>30</v>
+      <c r="A155">
+        <v>5</v>
       </c>
       <c r="B155" t="s">
-        <v>30</v>
+        <v>138</v>
       </c>
       <c r="C155" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D155">
-        <v>1051</v>
+        <v>179</v>
       </c>
       <c r="E155">
-        <v>1051</v>
-[...272 lines deleted...]
-        <v>67</v>
+        <v>179</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -28386,54 +25568,54 @@
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>261</v>
+        <v>139</v>
       </c>
       <c r="D2" t="s">
-        <v>262</v>
+        <v>140</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="F2" t="s">
         <v>29</v>
       </c>
       <c r="G2">
         <v>27903</v>
       </c>
       <c r="H2">
         <v>80338</v>
       </c>
       <c r="I2">
         <v>49701</v>
       </c>
       <c r="J2">
         <v>55652</v>
       </c>
       <c r="K2">
         <v>57722</v>
       </c>
       <c r="L2">
         <v>3469</v>
       </c>
@@ -28524,51 +25706,51 @@
         <v>2754</v>
       </c>
       <c r="T3">
         <v>49020</v>
       </c>
       <c r="U3">
         <v>13621</v>
       </c>
       <c r="V3">
         <v>7392</v>
       </c>
       <c r="W3">
         <v>10453</v>
       </c>
       <c r="X3">
         <v>3892</v>
       </c>
       <c r="Y3">
         <v>475975</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
@@ -28607,153 +25789,153 @@
         <v>27903</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3">
         <v>5975</v>
       </c>
       <c r="E3">
         <v>5975</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>263</v>
+        <v>141</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4">
         <v>9835</v>
       </c>
       <c r="E4">
         <v>9835</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>264</v>
+        <v>142</v>
       </c>
       <c r="C5" t="s">
         <v>38</v>
       </c>
       <c r="D5">
         <v>3047</v>
       </c>
       <c r="E5">
         <v>3047</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>265</v>
+        <v>143</v>
       </c>
       <c r="C6" t="s">
         <v>38</v>
       </c>
       <c r="D6">
         <v>1470</v>
       </c>
       <c r="E6">
         <v>1470</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>266</v>
+        <v>144</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7">
         <v>772</v>
       </c>
       <c r="E7">
         <v>772</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>267</v>
+        <v>145</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8">
         <v>654</v>
       </c>
       <c r="E8">
         <v>654</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>268</v>
+        <v>146</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9">
         <v>657</v>
       </c>
       <c r="E9">
         <v>657</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>269</v>
+        <v>147</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10">
         <v>5493</v>
       </c>
       <c r="E10">
         <v>5493</v>
       </c>
     </row>
     <row r="11"/>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12">
         <v>80338</v>
       </c>
@@ -28761,153 +25943,153 @@
         <v>80338</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13">
         <v>16136</v>
       </c>
       <c r="E13">
         <v>16136</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>270</v>
+        <v>148</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14">
         <v>25015</v>
       </c>
       <c r="E14">
         <v>25015</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>271</v>
+        <v>149</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
         <v>25688</v>
       </c>
       <c r="E15">
         <v>25688</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>272</v>
+        <v>150</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
         <v>8866</v>
       </c>
       <c r="E16">
         <v>8866</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>273</v>
+        <v>151</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>1332</v>
       </c>
       <c r="E17">
         <v>1332</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>274</v>
+        <v>152</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>1222</v>
       </c>
       <c r="E18">
         <v>1222</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>275</v>
+        <v>153</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
         <v>738</v>
       </c>
       <c r="E19">
         <v>738</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>276</v>
+        <v>154</v>
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20">
         <v>1341</v>
       </c>
       <c r="E20">
         <v>1341</v>
       </c>
     </row>
     <row r="21"/>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
         <v>35</v>
       </c>
       <c r="D22">
         <v>49701</v>
       </c>
@@ -28915,153 +26097,153 @@
         <v>49701</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23" t="s">
         <v>30</v>
       </c>
       <c r="C23" t="s">
         <v>36</v>
       </c>
       <c r="D23">
         <v>10820</v>
       </c>
       <c r="E23">
         <v>10820</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>277</v>
+        <v>155</v>
       </c>
       <c r="C24" t="s">
         <v>38</v>
       </c>
       <c r="D24">
         <v>2985</v>
       </c>
       <c r="E24">
         <v>2985</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>278</v>
+        <v>156</v>
       </c>
       <c r="C25" t="s">
         <v>38</v>
       </c>
       <c r="D25">
         <v>14014</v>
       </c>
       <c r="E25">
         <v>14014</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>279</v>
+        <v>157</v>
       </c>
       <c r="C26" t="s">
         <v>38</v>
       </c>
       <c r="D26">
         <v>3725</v>
       </c>
       <c r="E26">
         <v>3725</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>280</v>
+        <v>158</v>
       </c>
       <c r="C27" t="s">
         <v>38</v>
       </c>
       <c r="D27">
         <v>11644</v>
       </c>
       <c r="E27">
         <v>11644</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>281</v>
+        <v>159</v>
       </c>
       <c r="C28" t="s">
         <v>38</v>
       </c>
       <c r="D28">
         <v>3851</v>
       </c>
       <c r="E28">
         <v>3851</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>282</v>
+        <v>160</v>
       </c>
       <c r="C29" t="s">
         <v>38</v>
       </c>
       <c r="D29">
         <v>1276</v>
       </c>
       <c r="E29">
         <v>1276</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>283</v>
+        <v>161</v>
       </c>
       <c r="C30" t="s">
         <v>38</v>
       </c>
       <c r="D30">
         <v>1386</v>
       </c>
       <c r="E30">
         <v>1386</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>35</v>
       </c>
       <c r="D32">
         <v>55652</v>
       </c>
@@ -29069,153 +26251,153 @@
         <v>55652</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>30</v>
       </c>
       <c r="B33" t="s">
         <v>30</v>
       </c>
       <c r="C33" t="s">
         <v>36</v>
       </c>
       <c r="D33">
         <v>7364</v>
       </c>
       <c r="E33">
         <v>7364</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>284</v>
+        <v>162</v>
       </c>
       <c r="C34" t="s">
         <v>38</v>
       </c>
       <c r="D34">
         <v>17498</v>
       </c>
       <c r="E34">
         <v>17498</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>285</v>
+        <v>163</v>
       </c>
       <c r="C35" t="s">
         <v>38</v>
       </c>
       <c r="D35">
         <v>15374</v>
       </c>
       <c r="E35">
         <v>15374</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>286</v>
+        <v>164</v>
       </c>
       <c r="C36" t="s">
         <v>38</v>
       </c>
       <c r="D36">
         <v>4246</v>
       </c>
       <c r="E36">
         <v>4246</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>287</v>
+        <v>165</v>
       </c>
       <c r="C37" t="s">
         <v>38</v>
       </c>
       <c r="D37">
         <v>4776</v>
       </c>
       <c r="E37">
         <v>4776</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>288</v>
+        <v>166</v>
       </c>
       <c r="C38" t="s">
         <v>38</v>
       </c>
       <c r="D38">
         <v>2809</v>
       </c>
       <c r="E38">
         <v>2809</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>289</v>
+        <v>167</v>
       </c>
       <c r="C39" t="s">
         <v>38</v>
       </c>
       <c r="D39">
         <v>2414</v>
       </c>
       <c r="E39">
         <v>2414</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>290</v>
+        <v>168</v>
       </c>
       <c r="C40" t="s">
         <v>38</v>
       </c>
       <c r="D40">
         <v>1171</v>
       </c>
       <c r="E40">
         <v>1171</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>5</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>35</v>
       </c>
       <c r="D42">
         <v>57722</v>
       </c>
@@ -29223,153 +26405,153 @@
         <v>57722</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>30</v>
       </c>
       <c r="B43" t="s">
         <v>30</v>
       </c>
       <c r="C43" t="s">
         <v>36</v>
       </c>
       <c r="D43">
         <v>8244</v>
       </c>
       <c r="E43">
         <v>8244</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>291</v>
+        <v>169</v>
       </c>
       <c r="C44" t="s">
         <v>38</v>
       </c>
       <c r="D44">
         <v>41589</v>
       </c>
       <c r="E44">
         <v>41589</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>292</v>
+        <v>170</v>
       </c>
       <c r="C45" t="s">
         <v>38</v>
       </c>
       <c r="D45">
         <v>1452</v>
       </c>
       <c r="E45">
         <v>1452</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>293</v>
+        <v>171</v>
       </c>
       <c r="C46" t="s">
         <v>38</v>
       </c>
       <c r="D46">
         <v>2179</v>
       </c>
       <c r="E46">
         <v>2179</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>294</v>
+        <v>172</v>
       </c>
       <c r="C47" t="s">
         <v>38</v>
       </c>
       <c r="D47">
         <v>2042</v>
       </c>
       <c r="E47">
         <v>2042</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>295</v>
+        <v>173</v>
       </c>
       <c r="C48" t="s">
         <v>38</v>
       </c>
       <c r="D48">
         <v>1100</v>
       </c>
       <c r="E48">
         <v>1100</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>296</v>
+        <v>174</v>
       </c>
       <c r="C49" t="s">
         <v>38</v>
       </c>
       <c r="D49">
         <v>420</v>
       </c>
       <c r="E49">
         <v>420</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>297</v>
+        <v>175</v>
       </c>
       <c r="C50" t="s">
         <v>38</v>
       </c>
       <c r="D50">
         <v>696</v>
       </c>
       <c r="E50">
         <v>696</v>
       </c>
     </row>
     <row r="51"/>
     <row r="52">
       <c r="A52">
         <v>6</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" t="s">
         <v>35</v>
       </c>
       <c r="D52">
         <v>3469</v>
       </c>
@@ -29377,119 +26559,119 @@
         <v>3469</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>30</v>
       </c>
       <c r="B53" t="s">
         <v>30</v>
       </c>
       <c r="C53" t="s">
         <v>36</v>
       </c>
       <c r="D53">
         <v>1181</v>
       </c>
       <c r="E53">
         <v>1181</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>298</v>
+        <v>176</v>
       </c>
       <c r="C54" t="s">
         <v>38</v>
       </c>
       <c r="D54">
         <v>1117</v>
       </c>
       <c r="E54">
         <v>1117</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2</v>
       </c>
       <c r="B55" t="s">
-        <v>299</v>
+        <v>177</v>
       </c>
       <c r="C55" t="s">
         <v>38</v>
       </c>
       <c r="D55">
         <v>427</v>
       </c>
       <c r="E55">
         <v>427</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>3</v>
       </c>
       <c r="B56" t="s">
-        <v>300</v>
+        <v>178</v>
       </c>
       <c r="C56" t="s">
         <v>38</v>
       </c>
       <c r="D56">
         <v>345</v>
       </c>
       <c r="E56">
         <v>345</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>4</v>
       </c>
       <c r="B57" t="s">
-        <v>301</v>
+        <v>179</v>
       </c>
       <c r="C57" t="s">
         <v>38</v>
       </c>
       <c r="D57">
         <v>220</v>
       </c>
       <c r="E57">
         <v>220</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>302</v>
+        <v>180</v>
       </c>
       <c r="C58" t="s">
         <v>38</v>
       </c>
       <c r="D58">
         <v>179</v>
       </c>
       <c r="E58">
         <v>179</v>
       </c>
     </row>
     <row r="59"/>
     <row r="60">
       <c r="A60">
         <v>7</v>
       </c>
       <c r="B60" t="s">
         <v>12</v>
       </c>
       <c r="C60" t="s">
         <v>35</v>
       </c>
       <c r="D60">
         <v>4600</v>
       </c>
@@ -29497,136 +26679,136 @@
         <v>4600</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>30</v>
       </c>
       <c r="B61" t="s">
         <v>30</v>
       </c>
       <c r="C61" t="s">
         <v>36</v>
       </c>
       <c r="D61">
         <v>1349</v>
       </c>
       <c r="E61">
         <v>1349</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1</v>
       </c>
       <c r="B62" t="s">
-        <v>303</v>
+        <v>181</v>
       </c>
       <c r="C62" t="s">
         <v>38</v>
       </c>
       <c r="D62">
         <v>1048</v>
       </c>
       <c r="E62">
         <v>1048</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2</v>
       </c>
       <c r="B63" t="s">
-        <v>304</v>
+        <v>182</v>
       </c>
       <c r="C63" t="s">
         <v>38</v>
       </c>
       <c r="D63">
         <v>638</v>
       </c>
       <c r="E63">
         <v>638</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>3</v>
       </c>
       <c r="B64" t="s">
-        <v>305</v>
+        <v>183</v>
       </c>
       <c r="C64" t="s">
         <v>38</v>
       </c>
       <c r="D64">
         <v>324</v>
       </c>
       <c r="E64">
         <v>324</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>4</v>
       </c>
       <c r="B65" t="s">
-        <v>306</v>
+        <v>184</v>
       </c>
       <c r="C65" t="s">
         <v>38</v>
       </c>
       <c r="D65">
         <v>432</v>
       </c>
       <c r="E65">
         <v>432</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>5</v>
       </c>
       <c r="B66" t="s">
-        <v>307</v>
+        <v>185</v>
       </c>
       <c r="C66" t="s">
         <v>38</v>
       </c>
       <c r="D66">
         <v>395</v>
       </c>
       <c r="E66">
         <v>395</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
-        <v>308</v>
+        <v>186</v>
       </c>
       <c r="C67" t="s">
         <v>38</v>
       </c>
       <c r="D67">
         <v>414</v>
       </c>
       <c r="E67">
         <v>414</v>
       </c>
     </row>
     <row r="68"/>
     <row r="69">
       <c r="A69">
         <v>8</v>
       </c>
       <c r="B69" t="s">
         <v>13</v>
       </c>
       <c r="C69" t="s">
         <v>35</v>
       </c>
       <c r="D69">
         <v>58530</v>
       </c>
@@ -29634,153 +26816,153 @@
         <v>58530</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>30</v>
       </c>
       <c r="B70" t="s">
         <v>30</v>
       </c>
       <c r="C70" t="s">
         <v>36</v>
       </c>
       <c r="D70">
         <v>14567</v>
       </c>
       <c r="E70">
         <v>14567</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1</v>
       </c>
       <c r="B71" t="s">
-        <v>309</v>
+        <v>187</v>
       </c>
       <c r="C71" t="s">
         <v>38</v>
       </c>
       <c r="D71">
         <v>7836</v>
       </c>
       <c r="E71">
         <v>7836</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2</v>
       </c>
       <c r="B72" t="s">
-        <v>310</v>
+        <v>188</v>
       </c>
       <c r="C72" t="s">
         <v>38</v>
       </c>
       <c r="D72">
         <v>22921</v>
       </c>
       <c r="E72">
         <v>22921</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>3</v>
       </c>
       <c r="B73" t="s">
-        <v>311</v>
+        <v>189</v>
       </c>
       <c r="C73" t="s">
         <v>38</v>
       </c>
       <c r="D73">
         <v>1941</v>
       </c>
       <c r="E73">
         <v>1941</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>4</v>
       </c>
       <c r="B74" t="s">
-        <v>312</v>
+        <v>190</v>
       </c>
       <c r="C74" t="s">
         <v>38</v>
       </c>
       <c r="D74">
         <v>7222</v>
       </c>
       <c r="E74">
         <v>7222</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>5</v>
       </c>
       <c r="B75" t="s">
-        <v>313</v>
+        <v>191</v>
       </c>
       <c r="C75" t="s">
         <v>38</v>
       </c>
       <c r="D75">
         <v>942</v>
       </c>
       <c r="E75">
         <v>942</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>6</v>
       </c>
       <c r="B76" t="s">
-        <v>314</v>
+        <v>192</v>
       </c>
       <c r="C76" t="s">
         <v>38</v>
       </c>
       <c r="D76">
         <v>1168</v>
       </c>
       <c r="E76">
         <v>1168</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>7</v>
       </c>
       <c r="B77" t="s">
-        <v>315</v>
+        <v>193</v>
       </c>
       <c r="C77" t="s">
         <v>38</v>
       </c>
       <c r="D77">
         <v>1933</v>
       </c>
       <c r="E77">
         <v>1933</v>
       </c>
     </row>
     <row r="78"/>
     <row r="79">
       <c r="A79">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>14</v>
       </c>
       <c r="C79" t="s">
         <v>35</v>
       </c>
       <c r="D79">
         <v>3180</v>
       </c>
@@ -29788,153 +26970,153 @@
         <v>3180</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>30</v>
       </c>
       <c r="B80" t="s">
         <v>30</v>
       </c>
       <c r="C80" t="s">
         <v>36</v>
       </c>
       <c r="D80">
         <v>544</v>
       </c>
       <c r="E80">
         <v>544</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1</v>
       </c>
       <c r="B81" t="s">
-        <v>316</v>
+        <v>194</v>
       </c>
       <c r="C81" t="s">
         <v>38</v>
       </c>
       <c r="D81">
         <v>398</v>
       </c>
       <c r="E81">
         <v>398</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>317</v>
+        <v>195</v>
       </c>
       <c r="C82" t="s">
         <v>38</v>
       </c>
       <c r="D82">
         <v>1853</v>
       </c>
       <c r="E82">
         <v>1853</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>3</v>
       </c>
       <c r="B83" t="s">
-        <v>318</v>
+        <v>196</v>
       </c>
       <c r="C83" t="s">
         <v>38</v>
       </c>
       <c r="D83">
         <v>105</v>
       </c>
       <c r="E83">
         <v>105</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>4</v>
       </c>
       <c r="B84" t="s">
-        <v>319</v>
+        <v>197</v>
       </c>
       <c r="C84" t="s">
         <v>38</v>
       </c>
       <c r="D84">
         <v>114</v>
       </c>
       <c r="E84">
         <v>114</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>5</v>
       </c>
       <c r="B85" t="s">
-        <v>320</v>
+        <v>198</v>
       </c>
       <c r="C85" t="s">
         <v>38</v>
       </c>
       <c r="D85">
         <v>106</v>
       </c>
       <c r="E85">
         <v>106</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>6</v>
       </c>
       <c r="B86" t="s">
-        <v>321</v>
+        <v>199</v>
       </c>
       <c r="C86" t="s">
         <v>38</v>
       </c>
       <c r="D86">
         <v>18</v>
       </c>
       <c r="E86">
         <v>18</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>7</v>
       </c>
       <c r="B87" t="s">
-        <v>322</v>
+        <v>200</v>
       </c>
       <c r="C87" t="s">
         <v>38</v>
       </c>
       <c r="D87">
         <v>42</v>
       </c>
       <c r="E87">
         <v>42</v>
       </c>
     </row>
     <row r="88"/>
     <row r="89">
       <c r="A89">
         <v>10</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
         <v>35</v>
       </c>
       <c r="D89">
         <v>1999</v>
       </c>
@@ -29942,153 +27124,153 @@
         <v>1999</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>30</v>
       </c>
       <c r="B90" t="s">
         <v>30</v>
       </c>
       <c r="C90" t="s">
         <v>36</v>
       </c>
       <c r="D90">
         <v>373</v>
       </c>
       <c r="E90">
         <v>373</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1</v>
       </c>
       <c r="B91" t="s">
-        <v>323</v>
+        <v>201</v>
       </c>
       <c r="C91" t="s">
         <v>38</v>
       </c>
       <c r="D91">
         <v>564</v>
       </c>
       <c r="E91">
         <v>564</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2</v>
       </c>
       <c r="B92" t="s">
-        <v>324</v>
+        <v>202</v>
       </c>
       <c r="C92" t="s">
         <v>38</v>
       </c>
       <c r="D92">
         <v>283</v>
       </c>
       <c r="E92">
         <v>283</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>3</v>
       </c>
       <c r="B93" t="s">
-        <v>325</v>
+        <v>203</v>
       </c>
       <c r="C93" t="s">
         <v>38</v>
       </c>
       <c r="D93">
         <v>167</v>
       </c>
       <c r="E93">
         <v>167</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>4</v>
       </c>
       <c r="B94" t="s">
-        <v>326</v>
+        <v>204</v>
       </c>
       <c r="C94" t="s">
         <v>38</v>
       </c>
       <c r="D94">
         <v>122</v>
       </c>
       <c r="E94">
         <v>122</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>5</v>
       </c>
       <c r="B95" t="s">
-        <v>327</v>
+        <v>205</v>
       </c>
       <c r="C95" t="s">
         <v>38</v>
       </c>
       <c r="D95">
         <v>239</v>
       </c>
       <c r="E95">
         <v>239</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>6</v>
       </c>
       <c r="B96" t="s">
-        <v>328</v>
+        <v>206</v>
       </c>
       <c r="C96" t="s">
         <v>38</v>
       </c>
       <c r="D96">
         <v>151</v>
       </c>
       <c r="E96">
         <v>151</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>7</v>
       </c>
       <c r="B97" t="s">
-        <v>329</v>
+        <v>207</v>
       </c>
       <c r="C97" t="s">
         <v>38</v>
       </c>
       <c r="D97">
         <v>100</v>
       </c>
       <c r="E97">
         <v>100</v>
       </c>
     </row>
     <row r="98"/>
     <row r="99">
       <c r="A99">
         <v>11</v>
       </c>
       <c r="B99" t="s">
         <v>16</v>
       </c>
       <c r="C99" t="s">
         <v>35</v>
       </c>
       <c r="D99">
         <v>2095</v>
       </c>
@@ -30096,102 +27278,102 @@
         <v>2095</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>30</v>
       </c>
       <c r="B100" t="s">
         <v>30</v>
       </c>
       <c r="C100" t="s">
         <v>36</v>
       </c>
       <c r="D100">
         <v>508</v>
       </c>
       <c r="E100">
         <v>508</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1</v>
       </c>
       <c r="B101" t="s">
-        <v>330</v>
+        <v>208</v>
       </c>
       <c r="C101" t="s">
         <v>38</v>
       </c>
       <c r="D101">
         <v>634</v>
       </c>
       <c r="E101">
         <v>634</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2</v>
       </c>
       <c r="B102" t="s">
-        <v>331</v>
+        <v>209</v>
       </c>
       <c r="C102" t="s">
         <v>38</v>
       </c>
       <c r="D102">
         <v>432</v>
       </c>
       <c r="E102">
         <v>432</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>3</v>
       </c>
       <c r="B103" t="s">
-        <v>332</v>
+        <v>210</v>
       </c>
       <c r="C103" t="s">
         <v>38</v>
       </c>
       <c r="D103">
         <v>309</v>
       </c>
       <c r="E103">
         <v>309</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>4</v>
       </c>
       <c r="B104" t="s">
-        <v>333</v>
+        <v>211</v>
       </c>
       <c r="C104" t="s">
         <v>38</v>
       </c>
       <c r="D104">
         <v>212</v>
       </c>
       <c r="E104">
         <v>212</v>
       </c>
     </row>
     <row r="105"/>
     <row r="106">
       <c r="A106">
         <v>12</v>
       </c>
       <c r="B106" t="s">
         <v>17</v>
       </c>
       <c r="C106" t="s">
         <v>35</v>
       </c>
       <c r="D106">
         <v>43654</v>
       </c>
@@ -30199,153 +27381,153 @@
         <v>43654</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>30</v>
       </c>
       <c r="B107" t="s">
         <v>30</v>
       </c>
       <c r="C107" t="s">
         <v>36</v>
       </c>
       <c r="D107">
         <v>4393</v>
       </c>
       <c r="E107">
         <v>4393</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1</v>
       </c>
       <c r="B108" t="s">
-        <v>334</v>
+        <v>212</v>
       </c>
       <c r="C108" t="s">
         <v>38</v>
       </c>
       <c r="D108">
         <v>23879</v>
       </c>
       <c r="E108">
         <v>23879</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2</v>
       </c>
       <c r="B109" t="s">
-        <v>335</v>
+        <v>213</v>
       </c>
       <c r="C109" t="s">
         <v>38</v>
       </c>
       <c r="D109">
         <v>4015</v>
       </c>
       <c r="E109">
         <v>4015</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>3</v>
       </c>
       <c r="B110" t="s">
-        <v>336</v>
+        <v>214</v>
       </c>
       <c r="C110" t="s">
         <v>38</v>
       </c>
       <c r="D110">
         <v>1132</v>
       </c>
       <c r="E110">
         <v>1132</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>4</v>
       </c>
       <c r="B111" t="s">
-        <v>337</v>
+        <v>215</v>
       </c>
       <c r="C111" t="s">
         <v>38</v>
       </c>
       <c r="D111">
         <v>1109</v>
       </c>
       <c r="E111">
         <v>1109</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>5</v>
       </c>
       <c r="B112" t="s">
-        <v>338</v>
+        <v>216</v>
       </c>
       <c r="C112" t="s">
         <v>38</v>
       </c>
       <c r="D112">
         <v>381</v>
       </c>
       <c r="E112">
         <v>381</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>6</v>
       </c>
       <c r="B113" t="s">
-        <v>339</v>
+        <v>217</v>
       </c>
       <c r="C113" t="s">
         <v>38</v>
       </c>
       <c r="D113">
         <v>341</v>
       </c>
       <c r="E113">
         <v>341</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>7</v>
       </c>
       <c r="B114" t="s">
-        <v>340</v>
+        <v>218</v>
       </c>
       <c r="C114" t="s">
         <v>38</v>
       </c>
       <c r="D114">
         <v>8404</v>
       </c>
       <c r="E114">
         <v>8404</v>
       </c>
     </row>
     <row r="115"/>
     <row r="116">
       <c r="A116">
         <v>13</v>
       </c>
       <c r="B116" t="s">
         <v>18</v>
       </c>
       <c r="C116" t="s">
         <v>35</v>
       </c>
       <c r="D116">
         <v>2754</v>
       </c>
@@ -30353,153 +27535,153 @@
         <v>2754</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>30</v>
       </c>
       <c r="B117" t="s">
         <v>30</v>
       </c>
       <c r="C117" t="s">
         <v>36</v>
       </c>
       <c r="D117">
         <v>522</v>
       </c>
       <c r="E117">
         <v>522</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1</v>
       </c>
       <c r="B118" t="s">
-        <v>341</v>
+        <v>219</v>
       </c>
       <c r="C118" t="s">
         <v>38</v>
       </c>
       <c r="D118">
         <v>602</v>
       </c>
       <c r="E118">
         <v>602</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>2</v>
       </c>
       <c r="B119" t="s">
-        <v>342</v>
+        <v>220</v>
       </c>
       <c r="C119" t="s">
         <v>38</v>
       </c>
       <c r="D119">
         <v>382</v>
       </c>
       <c r="E119">
         <v>382</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>3</v>
       </c>
       <c r="B120" t="s">
-        <v>343</v>
+        <v>221</v>
       </c>
       <c r="C120" t="s">
         <v>38</v>
       </c>
       <c r="D120">
         <v>436</v>
       </c>
       <c r="E120">
         <v>436</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>4</v>
       </c>
       <c r="B121" t="s">
-        <v>344</v>
+        <v>222</v>
       </c>
       <c r="C121" t="s">
         <v>38</v>
       </c>
       <c r="D121">
         <v>437</v>
       </c>
       <c r="E121">
         <v>437</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>5</v>
       </c>
       <c r="B122" t="s">
-        <v>345</v>
+        <v>223</v>
       </c>
       <c r="C122" t="s">
         <v>38</v>
       </c>
       <c r="D122">
         <v>218</v>
       </c>
       <c r="E122">
         <v>218</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>6</v>
       </c>
       <c r="B123" t="s">
-        <v>346</v>
+        <v>224</v>
       </c>
       <c r="C123" t="s">
         <v>38</v>
       </c>
       <c r="D123">
         <v>58</v>
       </c>
       <c r="E123">
         <v>58</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>7</v>
       </c>
       <c r="B124" t="s">
-        <v>347</v>
+        <v>225</v>
       </c>
       <c r="C124" t="s">
         <v>38</v>
       </c>
       <c r="D124">
         <v>99</v>
       </c>
       <c r="E124">
         <v>99</v>
       </c>
     </row>
     <row r="125"/>
     <row r="126">
       <c r="A126">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>19</v>
       </c>
       <c r="C126" t="s">
         <v>35</v>
       </c>
       <c r="D126">
         <v>49020</v>
       </c>
@@ -30507,153 +27689,153 @@
         <v>49020</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>30</v>
       </c>
       <c r="B127" t="s">
         <v>30</v>
       </c>
       <c r="C127" t="s">
         <v>36</v>
       </c>
       <c r="D127">
         <v>5604</v>
       </c>
       <c r="E127">
         <v>5604</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1</v>
       </c>
       <c r="B128" t="s">
-        <v>348</v>
+        <v>226</v>
       </c>
       <c r="C128" t="s">
         <v>38</v>
       </c>
       <c r="D128">
         <v>3199</v>
       </c>
       <c r="E128">
         <v>3199</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>2</v>
       </c>
       <c r="B129" t="s">
-        <v>349</v>
+        <v>227</v>
       </c>
       <c r="C129" t="s">
         <v>38</v>
       </c>
       <c r="D129">
         <v>23251</v>
       </c>
       <c r="E129">
         <v>23251</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>3</v>
       </c>
       <c r="B130" t="s">
-        <v>350</v>
+        <v>228</v>
       </c>
       <c r="C130" t="s">
         <v>38</v>
       </c>
       <c r="D130">
         <v>1159</v>
       </c>
       <c r="E130">
         <v>1159</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>4</v>
       </c>
       <c r="B131" t="s">
-        <v>351</v>
+        <v>229</v>
       </c>
       <c r="C131" t="s">
         <v>38</v>
       </c>
       <c r="D131">
         <v>1155</v>
       </c>
       <c r="E131">
         <v>1155</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>5</v>
       </c>
       <c r="B132" t="s">
-        <v>352</v>
+        <v>230</v>
       </c>
       <c r="C132" t="s">
         <v>38</v>
       </c>
       <c r="D132">
         <v>654</v>
       </c>
       <c r="E132">
         <v>654</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>6</v>
       </c>
       <c r="B133" t="s">
-        <v>353</v>
+        <v>231</v>
       </c>
       <c r="C133" t="s">
         <v>38</v>
       </c>
       <c r="D133">
         <v>665</v>
       </c>
       <c r="E133">
         <v>665</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>7</v>
       </c>
       <c r="B134" t="s">
-        <v>354</v>
+        <v>232</v>
       </c>
       <c r="C134" t="s">
         <v>38</v>
       </c>
       <c r="D134">
         <v>13333</v>
       </c>
       <c r="E134">
         <v>13333</v>
       </c>
     </row>
     <row r="135"/>
     <row r="136">
       <c r="A136">
         <v>15</v>
       </c>
       <c r="B136" t="s">
         <v>20</v>
       </c>
       <c r="C136" t="s">
         <v>35</v>
       </c>
       <c r="D136">
         <v>13621</v>
       </c>
@@ -30661,136 +27843,136 @@
         <v>13621</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>30</v>
       </c>
       <c r="B137" t="s">
         <v>30</v>
       </c>
       <c r="C137" t="s">
         <v>36</v>
       </c>
       <c r="D137">
         <v>4830</v>
       </c>
       <c r="E137">
         <v>4830</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1</v>
       </c>
       <c r="B138" t="s">
-        <v>355</v>
+        <v>233</v>
       </c>
       <c r="C138" t="s">
         <v>38</v>
       </c>
       <c r="D138">
         <v>2435</v>
       </c>
       <c r="E138">
         <v>2435</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>2</v>
       </c>
       <c r="B139" t="s">
-        <v>356</v>
+        <v>234</v>
       </c>
       <c r="C139" t="s">
         <v>38</v>
       </c>
       <c r="D139">
         <v>1787</v>
       </c>
       <c r="E139">
         <v>1787</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>3</v>
       </c>
       <c r="B140" t="s">
-        <v>357</v>
+        <v>235</v>
       </c>
       <c r="C140" t="s">
         <v>38</v>
       </c>
       <c r="D140">
         <v>2130</v>
       </c>
       <c r="E140">
         <v>2130</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>4</v>
       </c>
       <c r="B141" t="s">
-        <v>358</v>
+        <v>236</v>
       </c>
       <c r="C141" t="s">
         <v>38</v>
       </c>
       <c r="D141">
         <v>1165</v>
       </c>
       <c r="E141">
         <v>1165</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>5</v>
       </c>
       <c r="B142" t="s">
-        <v>359</v>
+        <v>237</v>
       </c>
       <c r="C142" t="s">
         <v>38</v>
       </c>
       <c r="D142">
         <v>643</v>
       </c>
       <c r="E142">
         <v>643</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>6</v>
       </c>
       <c r="B143" t="s">
-        <v>360</v>
+        <v>238</v>
       </c>
       <c r="C143" t="s">
         <v>38</v>
       </c>
       <c r="D143">
         <v>631</v>
       </c>
       <c r="E143">
         <v>631</v>
       </c>
     </row>
     <row r="144"/>
     <row r="145">
       <c r="A145">
         <v>16</v>
       </c>
       <c r="B145" t="s">
         <v>21</v>
       </c>
       <c r="C145" t="s">
         <v>35</v>
       </c>
       <c r="D145">
         <v>7392</v>
       </c>
@@ -30798,153 +27980,153 @@
         <v>7392</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>30</v>
       </c>
       <c r="B146" t="s">
         <v>30</v>
       </c>
       <c r="C146" t="s">
         <v>36</v>
       </c>
       <c r="D146">
         <v>1541</v>
       </c>
       <c r="E146">
         <v>1541</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1</v>
       </c>
       <c r="B147" t="s">
-        <v>361</v>
+        <v>239</v>
       </c>
       <c r="C147" t="s">
         <v>38</v>
       </c>
       <c r="D147">
         <v>1187</v>
       </c>
       <c r="E147">
         <v>1187</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>2</v>
       </c>
       <c r="B148" t="s">
-        <v>362</v>
+        <v>240</v>
       </c>
       <c r="C148" t="s">
         <v>38</v>
       </c>
       <c r="D148">
         <v>503</v>
       </c>
       <c r="E148">
         <v>503</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>3</v>
       </c>
       <c r="B149" t="s">
-        <v>363</v>
+        <v>241</v>
       </c>
       <c r="C149" t="s">
         <v>38</v>
       </c>
       <c r="D149">
         <v>269</v>
       </c>
       <c r="E149">
         <v>269</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>4</v>
       </c>
       <c r="B150" t="s">
-        <v>364</v>
+        <v>242</v>
       </c>
       <c r="C150" t="s">
         <v>38</v>
       </c>
       <c r="D150">
         <v>860</v>
       </c>
       <c r="E150">
         <v>860</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>5</v>
       </c>
       <c r="B151" t="s">
-        <v>365</v>
+        <v>243</v>
       </c>
       <c r="C151" t="s">
         <v>38</v>
       </c>
       <c r="D151">
         <v>225</v>
       </c>
       <c r="E151">
         <v>225</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>6</v>
       </c>
       <c r="B152" t="s">
-        <v>366</v>
+        <v>244</v>
       </c>
       <c r="C152" t="s">
         <v>38</v>
       </c>
       <c r="D152">
         <v>116</v>
       </c>
       <c r="E152">
         <v>116</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>7</v>
       </c>
       <c r="B153" t="s">
-        <v>367</v>
+        <v>245</v>
       </c>
       <c r="C153" t="s">
         <v>38</v>
       </c>
       <c r="D153">
         <v>2691</v>
       </c>
       <c r="E153">
         <v>2691</v>
       </c>
     </row>
     <row r="154"/>
     <row r="155">
       <c r="A155">
         <v>17</v>
       </c>
       <c r="B155" t="s">
         <v>22</v>
       </c>
       <c r="C155" t="s">
         <v>35</v>
       </c>
       <c r="D155">
         <v>10453</v>
       </c>
@@ -30952,153 +28134,153 @@
         <v>10453</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>30</v>
       </c>
       <c r="B156" t="s">
         <v>30</v>
       </c>
       <c r="C156" t="s">
         <v>36</v>
       </c>
       <c r="D156">
         <v>1278</v>
       </c>
       <c r="E156">
         <v>1278</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1</v>
       </c>
       <c r="B157" t="s">
-        <v>368</v>
+        <v>246</v>
       </c>
       <c r="C157" t="s">
         <v>38</v>
       </c>
       <c r="D157">
         <v>1084</v>
       </c>
       <c r="E157">
         <v>1084</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>2</v>
       </c>
       <c r="B158" t="s">
-        <v>369</v>
+        <v>247</v>
       </c>
       <c r="C158" t="s">
         <v>38</v>
       </c>
       <c r="D158">
         <v>2713</v>
       </c>
       <c r="E158">
         <v>2713</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>3</v>
       </c>
       <c r="B159" t="s">
-        <v>370</v>
+        <v>248</v>
       </c>
       <c r="C159" t="s">
         <v>38</v>
       </c>
       <c r="D159">
         <v>1333</v>
       </c>
       <c r="E159">
         <v>1333</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>4</v>
       </c>
       <c r="B160" t="s">
-        <v>371</v>
+        <v>249</v>
       </c>
       <c r="C160" t="s">
         <v>38</v>
       </c>
       <c r="D160">
         <v>433</v>
       </c>
       <c r="E160">
         <v>433</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>5</v>
       </c>
       <c r="B161" t="s">
-        <v>372</v>
+        <v>250</v>
       </c>
       <c r="C161" t="s">
         <v>38</v>
       </c>
       <c r="D161">
         <v>152</v>
       </c>
       <c r="E161">
         <v>152</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>6</v>
       </c>
       <c r="B162" t="s">
-        <v>373</v>
+        <v>251</v>
       </c>
       <c r="C162" t="s">
         <v>38</v>
       </c>
       <c r="D162">
         <v>305</v>
       </c>
       <c r="E162">
         <v>305</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>7</v>
       </c>
       <c r="B163" t="s">
-        <v>374</v>
+        <v>252</v>
       </c>
       <c r="C163" t="s">
         <v>38</v>
       </c>
       <c r="D163">
         <v>3155</v>
       </c>
       <c r="E163">
         <v>3155</v>
       </c>
     </row>
     <row r="164"/>
     <row r="165">
       <c r="A165">
         <v>24</v>
       </c>
       <c r="B165" t="s">
         <v>23</v>
       </c>
       <c r="C165" t="s">
         <v>35</v>
       </c>
       <c r="D165">
         <v>3892</v>
       </c>
@@ -31106,152 +28288,152 @@
         <v>3892</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>30</v>
       </c>
       <c r="B166" t="s">
         <v>30</v>
       </c>
       <c r="C166" t="s">
         <v>36</v>
       </c>
       <c r="D166">
         <v>1179</v>
       </c>
       <c r="E166">
         <v>1179</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1</v>
       </c>
       <c r="B167" t="s">
-        <v>375</v>
+        <v>253</v>
       </c>
       <c r="C167" t="s">
         <v>38</v>
       </c>
       <c r="D167">
         <v>1443</v>
       </c>
       <c r="E167">
         <v>1443</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>2</v>
       </c>
       <c r="B168" t="s">
-        <v>376</v>
+        <v>254</v>
       </c>
       <c r="C168" t="s">
         <v>38</v>
       </c>
       <c r="D168">
         <v>286</v>
       </c>
       <c r="E168">
         <v>286</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>3</v>
       </c>
       <c r="B169" t="s">
-        <v>377</v>
+        <v>255</v>
       </c>
       <c r="C169" t="s">
         <v>38</v>
       </c>
       <c r="D169">
         <v>304</v>
       </c>
       <c r="E169">
         <v>304</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>4</v>
       </c>
       <c r="B170" t="s">
-        <v>378</v>
+        <v>256</v>
       </c>
       <c r="C170" t="s">
         <v>38</v>
       </c>
       <c r="D170">
         <v>262</v>
       </c>
       <c r="E170">
         <v>262</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>5</v>
       </c>
       <c r="B171" t="s">
-        <v>379</v>
+        <v>257</v>
       </c>
       <c r="C171" t="s">
         <v>38</v>
       </c>
       <c r="D171">
         <v>211</v>
       </c>
       <c r="E171">
         <v>211</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>6</v>
       </c>
       <c r="B172" t="s">
-        <v>380</v>
+        <v>258</v>
       </c>
       <c r="C172" t="s">
         <v>38</v>
       </c>
       <c r="D172">
         <v>207</v>
       </c>
       <c r="E172">
         <v>207</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -31299,4141 +28481,6959 @@
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>381</v>
+        <v>259</v>
       </c>
       <c r="D2" t="s">
-        <v>382</v>
+        <v>260</v>
       </c>
       <c r="E2" t="s">
-        <v>383</v>
+        <v>261</v>
       </c>
       <c r="F2" t="s">
-        <v>384</v>
+        <v>262</v>
       </c>
       <c r="G2">
-        <v>13545</v>
+        <v>32418</v>
       </c>
       <c r="H2">
-        <v>83960</v>
+        <v>31100</v>
       </c>
       <c r="I2">
-        <v>17622</v>
+        <v>15821</v>
       </c>
       <c r="J2">
-        <v>21594</v>
+        <v>19443</v>
       </c>
       <c r="K2">
-        <v>17287</v>
+        <v>32713</v>
       </c>
       <c r="L2">
-        <v>703</v>
+        <v>509</v>
       </c>
       <c r="M2">
-        <v>4171</v>
+        <v>506</v>
       </c>
       <c r="N2">
-        <v>11916</v>
+        <v>4814</v>
       </c>
       <c r="O2">
-        <v>718</v>
+        <v>905</v>
       </c>
       <c r="P2">
-        <v>4671</v>
+        <v>2606</v>
       </c>
       <c r="Q2">
-        <v>734</v>
+        <v>464</v>
       </c>
       <c r="R2">
-        <v>6222</v>
+        <v>35361</v>
       </c>
       <c r="S2">
-        <v>918</v>
+        <v>1152</v>
       </c>
       <c r="T2">
-        <v>37575</v>
+        <v>27193</v>
       </c>
       <c r="U2">
-        <v>509</v>
+        <v>781</v>
       </c>
       <c r="V2">
-        <v>3086</v>
+        <v>2080</v>
       </c>
       <c r="W2">
-        <v>16931</v>
+        <v>2484</v>
       </c>
       <c r="X2">
-        <v>544</v>
+        <v>948</v>
       </c>
       <c r="Y2">
-        <v>242706</v>
+        <v>211298</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
-        <v>381</v>
+        <v>259</v>
       </c>
       <c r="D3" t="s">
-        <v>382</v>
+        <v>260</v>
       </c>
       <c r="E3" t="s">
-        <v>385</v>
+        <v>263</v>
       </c>
       <c r="F3" t="s">
-        <v>386</v>
+        <v>264</v>
       </c>
       <c r="G3">
-        <v>59694</v>
+        <v>23002</v>
       </c>
       <c r="H3">
-        <v>40752</v>
+        <v>19278</v>
       </c>
       <c r="I3">
-        <v>77890</v>
+        <v>14986</v>
       </c>
       <c r="J3">
-        <v>44312</v>
+        <v>62814</v>
       </c>
       <c r="K3">
-        <v>30793</v>
+        <v>11813</v>
       </c>
       <c r="L3">
-        <v>1032</v>
+        <v>390</v>
       </c>
       <c r="M3">
-        <v>4001</v>
+        <v>2015</v>
       </c>
       <c r="N3">
-        <v>40238</v>
+        <v>5931</v>
       </c>
       <c r="O3">
-        <v>515</v>
+        <v>297</v>
       </c>
       <c r="P3">
-        <v>33827</v>
+        <v>3123</v>
       </c>
       <c r="Q3">
-        <v>1328</v>
+        <v>1075</v>
       </c>
       <c r="R3">
-        <v>46162</v>
+        <v>3848</v>
       </c>
       <c r="S3">
-        <v>619</v>
+        <v>957</v>
       </c>
       <c r="T3">
-        <v>51343</v>
+        <v>58219</v>
       </c>
       <c r="U3">
-        <v>1322</v>
+        <v>633</v>
       </c>
       <c r="V3">
-        <v>1867</v>
+        <v>1606</v>
       </c>
       <c r="W3">
-        <v>10623</v>
+        <v>37349</v>
       </c>
       <c r="X3">
-        <v>1152</v>
+        <v>498</v>
       </c>
       <c r="Y3">
-        <v>447470</v>
+        <v>247834</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="G4">
-        <v>73239</v>
+        <v>55420</v>
       </c>
       <c r="H4">
-        <v>124712</v>
+        <v>50378</v>
       </c>
       <c r="I4">
-        <v>95512</v>
+        <v>30807</v>
       </c>
       <c r="J4">
-        <v>65906</v>
+        <v>82257</v>
       </c>
       <c r="K4">
-        <v>48080</v>
+        <v>44526</v>
       </c>
       <c r="L4">
-        <v>1735</v>
+        <v>899</v>
       </c>
       <c r="M4">
-        <v>8172</v>
+        <v>2521</v>
       </c>
       <c r="N4">
-        <v>52154</v>
+        <v>10745</v>
       </c>
       <c r="O4">
-        <v>1233</v>
+        <v>1202</v>
       </c>
       <c r="P4">
-        <v>38498</v>
+        <v>5729</v>
       </c>
       <c r="Q4">
-        <v>2062</v>
+        <v>1539</v>
       </c>
       <c r="R4">
-        <v>52384</v>
+        <v>39209</v>
       </c>
       <c r="S4">
-        <v>1537</v>
+        <v>2109</v>
       </c>
       <c r="T4">
-        <v>88918</v>
+        <v>85412</v>
       </c>
       <c r="U4">
-        <v>1831</v>
+        <v>1414</v>
       </c>
       <c r="V4">
-        <v>4953</v>
+        <v>3686</v>
       </c>
       <c r="W4">
-        <v>27554</v>
+        <v>39833</v>
       </c>
       <c r="X4">
-        <v>1696</v>
+        <v>1446</v>
       </c>
       <c r="Y4">
-        <v>690176</v>
+        <v>459132</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>384</v>
+        <v>262</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>386</v>
+        <v>264</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>35</v>
       </c>
       <c r="D2">
-        <v>13545</v>
+        <v>32418</v>
       </c>
       <c r="E2">
-        <v>59694</v>
+        <v>23002</v>
       </c>
       <c r="F2">
-        <v>73239</v>
+        <v>55420</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3">
-        <v>1936</v>
+        <v>3281</v>
       </c>
       <c r="E3">
-        <v>7977</v>
+        <v>2565</v>
       </c>
       <c r="F3">
-        <v>9913</v>
+        <v>5846</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>387</v>
+        <v>265</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4">
-        <v>1079</v>
+        <v>21669</v>
       </c>
       <c r="E4">
-        <v>12883</v>
+        <v>3718</v>
       </c>
       <c r="F4">
-        <v>13962</v>
+        <v>25387</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>388</v>
+        <v>266</v>
       </c>
       <c r="C5" t="s">
         <v>38</v>
       </c>
       <c r="D5">
-        <v>577</v>
+        <v>6637</v>
       </c>
       <c r="E5">
-        <v>24713</v>
+        <v>4844</v>
       </c>
       <c r="F5">
-        <v>25290</v>
+        <v>11481</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>389</v>
+        <v>267</v>
       </c>
       <c r="C6" t="s">
         <v>38</v>
       </c>
       <c r="D6">
-        <v>187</v>
+        <v>268</v>
       </c>
       <c r="E6">
-        <v>867</v>
+        <v>398</v>
       </c>
       <c r="F6">
-        <v>1054</v>
+        <v>666</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>390</v>
+        <v>268</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7">
-        <v>1423</v>
+        <v>163</v>
       </c>
       <c r="E7">
-        <v>792</v>
+        <v>308</v>
       </c>
       <c r="F7">
-        <v>2215</v>
+        <v>471</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>391</v>
+        <v>269</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8">
-        <v>118</v>
+        <v>177</v>
       </c>
       <c r="E8">
-        <v>752</v>
+        <v>911</v>
       </c>
       <c r="F8">
-        <v>870</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>392</v>
+        <v>270</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9">
-        <v>262</v>
+        <v>97</v>
       </c>
       <c r="E9">
-        <v>3424</v>
+        <v>150</v>
       </c>
       <c r="F9">
-        <v>3686</v>
+        <v>247</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>393</v>
+        <v>271</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10">
-        <v>6153</v>
+        <v>126</v>
       </c>
       <c r="E10">
+        <v>10108</v>
+      </c>
+      <c r="F10">
+        <v>10234</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12">
+        <v>31100</v>
+      </c>
+      <c r="E12">
+        <v>19278</v>
+      </c>
+      <c r="F12">
+        <v>50378</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>5206</v>
+      </c>
+      <c r="E13">
+        <v>3353</v>
+      </c>
+      <c r="F13">
+        <v>8559</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>272</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>8681</v>
+      </c>
+      <c r="E14">
+        <v>8389</v>
+      </c>
+      <c r="F14">
+        <v>17070</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>273</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>5265</v>
+      </c>
+      <c r="E15">
+        <v>4488</v>
+      </c>
+      <c r="F15">
+        <v>9753</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>274</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>1371</v>
+      </c>
+      <c r="E16">
+        <v>776</v>
+      </c>
+      <c r="F16">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>275</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>9896</v>
+      </c>
+      <c r="E17">
+        <v>731</v>
+      </c>
+      <c r="F17">
+        <v>10627</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>276</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>164</v>
+      </c>
+      <c r="E18">
+        <v>200</v>
+      </c>
+      <c r="F18">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>277</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>200</v>
+      </c>
+      <c r="E19">
+        <v>172</v>
+      </c>
+      <c r="F19">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>278</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>317</v>
+      </c>
+      <c r="E20">
+        <v>1169</v>
+      </c>
+      <c r="F20">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22">
+        <v>15821</v>
+      </c>
+      <c r="E22">
+        <v>14986</v>
+      </c>
+      <c r="F22">
+        <v>30807</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23">
+        <v>2013</v>
+      </c>
+      <c r="E23">
+        <v>2370</v>
+      </c>
+      <c r="F23">
+        <v>4383</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>279</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>2882</v>
+      </c>
+      <c r="E24">
+        <v>2094</v>
+      </c>
+      <c r="F24">
+        <v>4976</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>280</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>9810</v>
+      </c>
+      <c r="E25">
+        <v>6931</v>
+      </c>
+      <c r="F25">
+        <v>16741</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>281</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>483</v>
+      </c>
+      <c r="E26">
+        <v>2679</v>
+      </c>
+      <c r="F26">
+        <v>3162</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>282</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>267</v>
+      </c>
+      <c r="E27">
+        <v>304</v>
+      </c>
+      <c r="F27">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>283</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>134</v>
+      </c>
+      <c r="E28">
+        <v>225</v>
+      </c>
+      <c r="F28">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>284</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>111</v>
+      </c>
+      <c r="E29">
+        <v>258</v>
+      </c>
+      <c r="F29">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>285</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>121</v>
+      </c>
+      <c r="E30">
+        <v>125</v>
+      </c>
+      <c r="F30">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32">
+        <v>19443</v>
+      </c>
+      <c r="E32">
+        <v>62814</v>
+      </c>
+      <c r="F32">
+        <v>82257</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33">
+        <v>2523</v>
+      </c>
+      <c r="E33">
+        <v>3798</v>
+      </c>
+      <c r="F33">
+        <v>6321</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>286</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>13697</v>
+      </c>
+      <c r="E34">
+        <v>31982</v>
+      </c>
+      <c r="F34">
+        <v>45679</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>287</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>956</v>
+      </c>
+      <c r="E35">
+        <v>23293</v>
+      </c>
+      <c r="F35">
+        <v>24249</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>288</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>458</v>
+      </c>
+      <c r="E36">
+        <v>1377</v>
+      </c>
+      <c r="F36">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>289</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>1109</v>
+      </c>
+      <c r="E37">
+        <v>1114</v>
+      </c>
+      <c r="F37">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>290</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>304</v>
+      </c>
+      <c r="E38">
+        <v>611</v>
+      </c>
+      <c r="F38">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>291</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>319</v>
+      </c>
+      <c r="E39">
+        <v>388</v>
+      </c>
+      <c r="F39">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>292</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>77</v>
+      </c>
+      <c r="E40">
+        <v>251</v>
+      </c>
+      <c r="F40">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42">
+        <v>32713</v>
+      </c>
+      <c r="E42">
+        <v>11813</v>
+      </c>
+      <c r="F42">
+        <v>44526</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43">
+        <v>2809</v>
+      </c>
+      <c r="E43">
+        <v>1371</v>
+      </c>
+      <c r="F43">
+        <v>4180</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>293</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>28024</v>
+      </c>
+      <c r="E44">
+        <v>7374</v>
+      </c>
+      <c r="F44">
+        <v>35398</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>294</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>740</v>
+      </c>
+      <c r="E45">
+        <v>1345</v>
+      </c>
+      <c r="F45">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>295</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>234</v>
+      </c>
+      <c r="E46">
+        <v>203</v>
+      </c>
+      <c r="F46">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>296</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>128</v>
+      </c>
+      <c r="E47">
+        <v>118</v>
+      </c>
+      <c r="F47">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>297</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>607</v>
+      </c>
+      <c r="E48">
+        <v>413</v>
+      </c>
+      <c r="F48">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>298</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>84</v>
+      </c>
+      <c r="E49">
+        <v>121</v>
+      </c>
+      <c r="F49">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>299</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>87</v>
+      </c>
+      <c r="E50">
+        <v>868</v>
+      </c>
+      <c r="F50">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52">
+        <v>509</v>
+      </c>
+      <c r="E52">
+        <v>390</v>
+      </c>
+      <c r="F52">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>30</v>
+      </c>
+      <c r="B53" t="s">
+        <v>30</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>244</v>
+      </c>
+      <c r="E53">
+        <v>203</v>
+      </c>
+      <c r="F53">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>300</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>265</v>
+      </c>
+      <c r="E54">
+        <v>187</v>
+      </c>
+      <c r="F54">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>506</v>
+      </c>
+      <c r="E56">
+        <v>2015</v>
+      </c>
+      <c r="F56">
+        <v>2521</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>30</v>
+      </c>
+      <c r="B57" t="s">
+        <v>30</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>228</v>
+      </c>
+      <c r="E57">
+        <v>728</v>
+      </c>
+      <c r="F57">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>301</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>152</v>
+      </c>
+      <c r="E58">
+        <v>1030</v>
+      </c>
+      <c r="F58">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>302</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>94</v>
+      </c>
+      <c r="E59">
+        <v>178</v>
+      </c>
+      <c r="F59">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>303</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>32</v>
+      </c>
+      <c r="E60">
+        <v>79</v>
+      </c>
+      <c r="F60">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>8</v>
+      </c>
+      <c r="B62" t="s">
+        <v>13</v>
+      </c>
+      <c r="C62" t="s">
+        <v>35</v>
+      </c>
+      <c r="D62">
+        <v>4814</v>
+      </c>
+      <c r="E62">
+        <v>5931</v>
+      </c>
+      <c r="F62">
+        <v>10745</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>30</v>
+      </c>
+      <c r="B63" t="s">
+        <v>30</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63">
+        <v>1480</v>
+      </c>
+      <c r="E63">
+        <v>908</v>
+      </c>
+      <c r="F63">
+        <v>2388</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>304</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>1010</v>
+      </c>
+      <c r="E64">
+        <v>2823</v>
+      </c>
+      <c r="F64">
+        <v>3833</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>305</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>553</v>
+      </c>
+      <c r="E65">
+        <v>1315</v>
+      </c>
+      <c r="F65">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>306</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>857</v>
+      </c>
+      <c r="E66">
+        <v>113</v>
+      </c>
+      <c r="F66">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>307</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>163</v>
+      </c>
+      <c r="E67">
+        <v>243</v>
+      </c>
+      <c r="F67">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>5</v>
+      </c>
+      <c r="B68" t="s">
+        <v>308</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>107</v>
+      </c>
+      <c r="E68">
+        <v>99</v>
+      </c>
+      <c r="F68">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>6</v>
+      </c>
+      <c r="B69" t="s">
+        <v>309</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>56</v>
+      </c>
+      <c r="E69">
+        <v>377</v>
+      </c>
+      <c r="F69">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>7</v>
+      </c>
+      <c r="B70" t="s">
+        <v>310</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>588</v>
+      </c>
+      <c r="E70">
+        <v>53</v>
+      </c>
+      <c r="F70">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>9</v>
+      </c>
+      <c r="B72" t="s">
+        <v>14</v>
+      </c>
+      <c r="C72" t="s">
+        <v>35</v>
+      </c>
+      <c r="D72">
+        <v>905</v>
+      </c>
+      <c r="E72">
+        <v>297</v>
+      </c>
+      <c r="F72">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>30</v>
+      </c>
+      <c r="B73" t="s">
+        <v>30</v>
+      </c>
+      <c r="C73" t="s">
+        <v>36</v>
+      </c>
+      <c r="D73">
+        <v>447</v>
+      </c>
+      <c r="E73">
+        <v>96</v>
+      </c>
+      <c r="F73">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>311</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>218</v>
+      </c>
+      <c r="E74">
+        <v>53</v>
+      </c>
+      <c r="F74">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>312</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>133</v>
+      </c>
+      <c r="E75">
+        <v>43</v>
+      </c>
+      <c r="F75">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>313</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76">
+        <v>52</v>
+      </c>
+      <c r="E76">
+        <v>51</v>
+      </c>
+      <c r="F76">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
+        <v>314</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>30</v>
+      </c>
+      <c r="E77">
+        <v>37</v>
+      </c>
+      <c r="F77">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>5</v>
+      </c>
+      <c r="B78" t="s">
+        <v>315</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>25</v>
+      </c>
+      <c r="E78">
+        <v>17</v>
+      </c>
+      <c r="F78">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>10</v>
+      </c>
+      <c r="B80" t="s">
+        <v>15</v>
+      </c>
+      <c r="C80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80">
+        <v>2606</v>
+      </c>
+      <c r="E80">
+        <v>3123</v>
+      </c>
+      <c r="F80">
+        <v>5729</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>30</v>
+      </c>
+      <c r="B81" t="s">
+        <v>30</v>
+      </c>
+      <c r="C81" t="s">
+        <v>36</v>
+      </c>
+      <c r="D81">
+        <v>779</v>
+      </c>
+      <c r="E81">
+        <v>931</v>
+      </c>
+      <c r="F81">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>316</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>810</v>
+      </c>
+      <c r="E82">
+        <v>953</v>
+      </c>
+      <c r="F82">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>317</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>484</v>
+      </c>
+      <c r="E83">
+        <v>290</v>
+      </c>
+      <c r="F83">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>318</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>124</v>
+      </c>
+      <c r="E84">
+        <v>171</v>
+      </c>
+      <c r="F84">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>319</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>205</v>
+      </c>
+      <c r="E85">
+        <v>457</v>
+      </c>
+      <c r="F85">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>5</v>
+      </c>
+      <c r="B86" t="s">
+        <v>320</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>62</v>
+      </c>
+      <c r="E86">
+        <v>178</v>
+      </c>
+      <c r="F86">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>6</v>
+      </c>
+      <c r="B87" t="s">
+        <v>321</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>77</v>
+      </c>
+      <c r="E87">
+        <v>67</v>
+      </c>
+      <c r="F87">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>7</v>
+      </c>
+      <c r="B88" t="s">
+        <v>322</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>65</v>
+      </c>
+      <c r="E88">
+        <v>76</v>
+      </c>
+      <c r="F88">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="89"/>
+    <row r="90">
+      <c r="A90">
+        <v>11</v>
+      </c>
+      <c r="B90" t="s">
+        <v>16</v>
+      </c>
+      <c r="C90" t="s">
+        <v>35</v>
+      </c>
+      <c r="D90">
+        <v>464</v>
+      </c>
+      <c r="E90">
+        <v>1075</v>
+      </c>
+      <c r="F90">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>30</v>
+      </c>
+      <c r="B91" t="s">
+        <v>30</v>
+      </c>
+      <c r="C91" t="s">
+        <v>36</v>
+      </c>
+      <c r="D91">
+        <v>182</v>
+      </c>
+      <c r="E91">
+        <v>311</v>
+      </c>
+      <c r="F91">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>1</v>
+      </c>
+      <c r="B92" t="s">
+        <v>323</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>233</v>
+      </c>
+      <c r="E92">
+        <v>671</v>
+      </c>
+      <c r="F92">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>2</v>
+      </c>
+      <c r="B93" t="s">
+        <v>324</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93">
+        <v>49</v>
+      </c>
+      <c r="E93">
+        <v>93</v>
+      </c>
+      <c r="F93">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="94"/>
+    <row r="95">
+      <c r="A95">
+        <v>12</v>
+      </c>
+      <c r="B95" t="s">
+        <v>17</v>
+      </c>
+      <c r="C95" t="s">
+        <v>35</v>
+      </c>
+      <c r="D95">
+        <v>35361</v>
+      </c>
+      <c r="E95">
+        <v>3848</v>
+      </c>
+      <c r="F95">
+        <v>39209</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>30</v>
+      </c>
+      <c r="B96" t="s">
+        <v>30</v>
+      </c>
+      <c r="C96" t="s">
+        <v>36</v>
+      </c>
+      <c r="D96">
+        <v>2365</v>
+      </c>
+      <c r="E96">
+        <v>806</v>
+      </c>
+      <c r="F96">
+        <v>3171</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>1</v>
+      </c>
+      <c r="B97" t="s">
+        <v>325</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>28217</v>
+      </c>
+      <c r="E97">
+        <v>1609</v>
+      </c>
+      <c r="F97">
+        <v>29826</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>2</v>
+      </c>
+      <c r="B98" t="s">
+        <v>326</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>3498</v>
+      </c>
+      <c r="E98">
+        <v>525</v>
+      </c>
+      <c r="F98">
+        <v>4023</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>3</v>
+      </c>
+      <c r="B99" t="s">
+        <v>327</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>257</v>
+      </c>
+      <c r="E99">
+        <v>161</v>
+      </c>
+      <c r="F99">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>4</v>
+      </c>
+      <c r="B100" t="s">
+        <v>328</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>315</v>
+      </c>
+      <c r="E100">
+        <v>486</v>
+      </c>
+      <c r="F100">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>5</v>
+      </c>
+      <c r="B101" t="s">
+        <v>329</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>192</v>
+      </c>
+      <c r="E101">
+        <v>144</v>
+      </c>
+      <c r="F101">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>6</v>
+      </c>
+      <c r="B102" t="s">
+        <v>330</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102">
+        <v>181</v>
+      </c>
+      <c r="E102">
+        <v>54</v>
+      </c>
+      <c r="F102">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>7</v>
+      </c>
+      <c r="B103" t="s">
+        <v>331</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>336</v>
+      </c>
+      <c r="E103">
+        <v>63</v>
+      </c>
+      <c r="F103">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="104"/>
+    <row r="105">
+      <c r="A105">
+        <v>13</v>
+      </c>
+      <c r="B105" t="s">
+        <v>18</v>
+      </c>
+      <c r="C105" t="s">
+        <v>35</v>
+      </c>
+      <c r="D105">
+        <v>1152</v>
+      </c>
+      <c r="E105">
+        <v>957</v>
+      </c>
+      <c r="F105">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>30</v>
+      </c>
+      <c r="B106" t="s">
+        <v>30</v>
+      </c>
+      <c r="C106" t="s">
+        <v>36</v>
+      </c>
+      <c r="D106">
+        <v>266</v>
+      </c>
+      <c r="E106">
+        <v>324</v>
+      </c>
+      <c r="F106">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>1</v>
+      </c>
+      <c r="B107" t="s">
+        <v>332</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>711</v>
+      </c>
+      <c r="E107">
+        <v>404</v>
+      </c>
+      <c r="F107">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>2</v>
+      </c>
+      <c r="B108" t="s">
+        <v>333</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>89</v>
+      </c>
+      <c r="E108">
+        <v>102</v>
+      </c>
+      <c r="F108">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>3</v>
+      </c>
+      <c r="B109" t="s">
+        <v>334</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>47</v>
+      </c>
+      <c r="E109">
+        <v>54</v>
+      </c>
+      <c r="F109">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>4</v>
+      </c>
+      <c r="B110" t="s">
+        <v>335</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>39</v>
+      </c>
+      <c r="E110">
+        <v>73</v>
+      </c>
+      <c r="F110">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="111"/>
+    <row r="112">
+      <c r="A112">
+        <v>14</v>
+      </c>
+      <c r="B112" t="s">
+        <v>19</v>
+      </c>
+      <c r="C112" t="s">
+        <v>35</v>
+      </c>
+      <c r="D112">
+        <v>27193</v>
+      </c>
+      <c r="E112">
+        <v>58219</v>
+      </c>
+      <c r="F112">
+        <v>85412</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>30</v>
+      </c>
+      <c r="B113" t="s">
+        <v>30</v>
+      </c>
+      <c r="C113" t="s">
+        <v>36</v>
+      </c>
+      <c r="D113">
+        <v>1798</v>
+      </c>
+      <c r="E113">
+        <v>2386</v>
+      </c>
+      <c r="F113">
+        <v>4184</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>1</v>
+      </c>
+      <c r="B114" t="s">
+        <v>336</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114">
+        <v>3895</v>
+      </c>
+      <c r="E114">
+        <v>49124</v>
+      </c>
+      <c r="F114">
+        <v>53019</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>2</v>
+      </c>
+      <c r="B115" t="s">
+        <v>337</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>17173</v>
+      </c>
+      <c r="E115">
+        <v>861</v>
+      </c>
+      <c r="F115">
+        <v>18034</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>3</v>
+      </c>
+      <c r="B116" t="s">
+        <v>338</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116">
+        <v>3436</v>
+      </c>
+      <c r="E116">
+        <v>402</v>
+      </c>
+      <c r="F116">
+        <v>3838</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>4</v>
+      </c>
+      <c r="B117" t="s">
+        <v>339</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>148</v>
+      </c>
+      <c r="E117">
+        <v>2653</v>
+      </c>
+      <c r="F117">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>5</v>
+      </c>
+      <c r="B118" t="s">
+        <v>340</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>204</v>
+      </c>
+      <c r="E118">
+        <v>326</v>
+      </c>
+      <c r="F118">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>6</v>
+      </c>
+      <c r="B119" t="s">
+        <v>341</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>70</v>
+      </c>
+      <c r="E119">
+        <v>859</v>
+      </c>
+      <c r="F119">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>7</v>
+      </c>
+      <c r="B120" t="s">
+        <v>342</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>469</v>
+      </c>
+      <c r="E120">
         <v>1608</v>
       </c>
+      <c r="F120">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="121"/>
+    <row r="122">
+      <c r="A122">
+        <v>15</v>
+      </c>
+      <c r="B122" t="s">
+        <v>20</v>
+      </c>
+      <c r="C122" t="s">
+        <v>35</v>
+      </c>
+      <c r="D122">
+        <v>781</v>
+      </c>
+      <c r="E122">
+        <v>633</v>
+      </c>
+      <c r="F122">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>30</v>
+      </c>
+      <c r="B123" t="s">
+        <v>30</v>
+      </c>
+      <c r="C123" t="s">
+        <v>36</v>
+      </c>
+      <c r="D123">
+        <v>383</v>
+      </c>
+      <c r="E123">
+        <v>255</v>
+      </c>
+      <c r="F123">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>1</v>
+      </c>
+      <c r="B124" t="s">
+        <v>343</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>271</v>
+      </c>
+      <c r="E124">
+        <v>299</v>
+      </c>
+      <c r="F124">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>2</v>
+      </c>
+      <c r="B125" t="s">
+        <v>344</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>127</v>
+      </c>
+      <c r="E125">
+        <v>79</v>
+      </c>
+      <c r="F125">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="126"/>
+    <row r="127">
+      <c r="A127">
+        <v>16</v>
+      </c>
+      <c r="B127" t="s">
+        <v>21</v>
+      </c>
+      <c r="C127" t="s">
+        <v>35</v>
+      </c>
+      <c r="D127">
+        <v>2080</v>
+      </c>
+      <c r="E127">
+        <v>1606</v>
+      </c>
+      <c r="F127">
+        <v>3686</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>30</v>
+      </c>
+      <c r="B128" t="s">
+        <v>30</v>
+      </c>
+      <c r="C128" t="s">
+        <v>36</v>
+      </c>
+      <c r="D128">
+        <v>538</v>
+      </c>
+      <c r="E128">
+        <v>291</v>
+      </c>
+      <c r="F128">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>1</v>
+      </c>
+      <c r="B129" t="s">
+        <v>345</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>890</v>
+      </c>
+      <c r="E129">
+        <v>964</v>
+      </c>
+      <c r="F129">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>2</v>
+      </c>
+      <c r="B130" t="s">
+        <v>346</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>286</v>
+      </c>
+      <c r="E130">
+        <v>78</v>
+      </c>
+      <c r="F130">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>3</v>
+      </c>
+      <c r="B131" t="s">
+        <v>347</v>
+      </c>
+      <c r="C131" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131">
+        <v>245</v>
+      </c>
+      <c r="E131">
+        <v>192</v>
+      </c>
+      <c r="F131">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>4</v>
+      </c>
+      <c r="B132" t="s">
+        <v>348</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132">
+        <v>44</v>
+      </c>
+      <c r="E132">
+        <v>54</v>
+      </c>
+      <c r="F132">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>5</v>
+      </c>
+      <c r="B133" t="s">
+        <v>349</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>77</v>
+      </c>
+      <c r="E133">
+        <v>27</v>
+      </c>
+      <c r="F133">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="134"/>
+    <row r="135">
+      <c r="A135">
+        <v>17</v>
+      </c>
+      <c r="B135" t="s">
+        <v>22</v>
+      </c>
+      <c r="C135" t="s">
+        <v>35</v>
+      </c>
+      <c r="D135">
+        <v>2484</v>
+      </c>
+      <c r="E135">
+        <v>37349</v>
+      </c>
+      <c r="F135">
+        <v>39833</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>30</v>
+      </c>
+      <c r="B136" t="s">
+        <v>30</v>
+      </c>
+      <c r="C136" t="s">
+        <v>36</v>
+      </c>
+      <c r="D136">
+        <v>774</v>
+      </c>
+      <c r="E136">
+        <v>1970</v>
+      </c>
+      <c r="F136">
+        <v>2744</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>1</v>
+      </c>
+      <c r="B137" t="s">
+        <v>350</v>
+      </c>
+      <c r="C137" t="s">
+        <v>38</v>
+      </c>
+      <c r="D137">
+        <v>1001</v>
+      </c>
+      <c r="E137">
+        <v>33870</v>
+      </c>
+      <c r="F137">
+        <v>34871</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>2</v>
+      </c>
+      <c r="B138" t="s">
+        <v>351</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>430</v>
+      </c>
+      <c r="E138">
+        <v>441</v>
+      </c>
+      <c r="F138">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>3</v>
+      </c>
+      <c r="B139" t="s">
+        <v>352</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>112</v>
+      </c>
+      <c r="E139">
+        <v>194</v>
+      </c>
+      <c r="F139">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>4</v>
+      </c>
+      <c r="B140" t="s">
+        <v>353</v>
+      </c>
+      <c r="C140" t="s">
+        <v>38</v>
+      </c>
+      <c r="D140">
+        <v>55</v>
+      </c>
+      <c r="E140">
+        <v>148</v>
+      </c>
+      <c r="F140">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>5</v>
+      </c>
+      <c r="B141" t="s">
+        <v>354</v>
+      </c>
+      <c r="C141" t="s">
+        <v>38</v>
+      </c>
+      <c r="D141">
+        <v>112</v>
+      </c>
+      <c r="E141">
+        <v>726</v>
+      </c>
+      <c r="F141">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="142"/>
+    <row r="143">
+      <c r="A143">
+        <v>24</v>
+      </c>
+      <c r="B143" t="s">
+        <v>23</v>
+      </c>
+      <c r="C143" t="s">
+        <v>35</v>
+      </c>
+      <c r="D143">
+        <v>948</v>
+      </c>
+      <c r="E143">
+        <v>498</v>
+      </c>
+      <c r="F143">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>30</v>
+      </c>
+      <c r="B144" t="s">
+        <v>30</v>
+      </c>
+      <c r="C144" t="s">
+        <v>36</v>
+      </c>
+      <c r="D144">
+        <v>145</v>
+      </c>
+      <c r="E144">
+        <v>109</v>
+      </c>
+      <c r="F144">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>1</v>
+      </c>
+      <c r="B145" t="s">
+        <v>355</v>
+      </c>
+      <c r="C145" t="s">
+        <v>38</v>
+      </c>
+      <c r="D145">
+        <v>301</v>
+      </c>
+      <c r="E145">
+        <v>100</v>
+      </c>
+      <c r="F145">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>2</v>
+      </c>
+      <c r="B146" t="s">
+        <v>356</v>
+      </c>
+      <c r="C146" t="s">
+        <v>38</v>
+      </c>
+      <c r="D146">
+        <v>25</v>
+      </c>
+      <c r="E146">
+        <v>46</v>
+      </c>
+      <c r="F146">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>3</v>
+      </c>
+      <c r="B147" t="s">
+        <v>357</v>
+      </c>
+      <c r="C147" t="s">
+        <v>38</v>
+      </c>
+      <c r="D147">
+        <v>412</v>
+      </c>
+      <c r="E147">
+        <v>192</v>
+      </c>
+      <c r="F147">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>4</v>
+      </c>
+      <c r="B148" t="s">
+        <v>358</v>
+      </c>
+      <c r="C148" t="s">
+        <v>38</v>
+      </c>
+      <c r="D148">
+        <v>32</v>
+      </c>
+      <c r="E148">
+        <v>32</v>
+      </c>
+      <c r="F148">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>5</v>
+      </c>
+      <c r="B149" t="s">
+        <v>359</v>
+      </c>
+      <c r="C149" t="s">
+        <v>38</v>
+      </c>
+      <c r="D149">
+        <v>33</v>
+      </c>
+      <c r="E149">
+        <v>19</v>
+      </c>
+      <c r="F149">
+        <v>52</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>360</v>
+      </c>
+      <c r="D2" t="s">
+        <v>361</v>
+      </c>
+      <c r="E2" t="s">
+        <v>362</v>
+      </c>
+      <c r="F2" t="s">
+        <v>363</v>
+      </c>
+      <c r="G2">
+        <v>5742</v>
+      </c>
+      <c r="H2">
+        <v>7967</v>
+      </c>
+      <c r="I2">
+        <v>14694</v>
+      </c>
+      <c r="J2">
+        <v>16162</v>
+      </c>
+      <c r="K2">
+        <v>13607</v>
+      </c>
+      <c r="L2">
+        <v>1121</v>
+      </c>
+      <c r="M2">
+        <v>725</v>
+      </c>
+      <c r="N2">
+        <v>9153</v>
+      </c>
+      <c r="O2">
+        <v>308</v>
+      </c>
+      <c r="P2">
+        <v>1250</v>
+      </c>
+      <c r="Q2">
+        <v>497</v>
+      </c>
+      <c r="R2">
+        <v>5270</v>
+      </c>
+      <c r="S2">
+        <v>883</v>
+      </c>
+      <c r="T2">
+        <v>7768</v>
+      </c>
+      <c r="U2">
+        <v>883</v>
+      </c>
+      <c r="V2">
+        <v>334</v>
+      </c>
+      <c r="W2">
+        <v>23264</v>
+      </c>
+      <c r="X2">
+        <v>165</v>
+      </c>
+      <c r="Y2">
+        <v>109793</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>360</v>
+      </c>
+      <c r="D3" t="s">
+        <v>361</v>
+      </c>
+      <c r="E3" t="s">
+        <v>364</v>
+      </c>
+      <c r="F3" t="s">
+        <v>365</v>
+      </c>
+      <c r="G3">
+        <v>37047</v>
+      </c>
+      <c r="H3">
+        <v>31277</v>
+      </c>
+      <c r="I3">
+        <v>41252</v>
+      </c>
+      <c r="J3">
+        <v>53217</v>
+      </c>
+      <c r="K3">
+        <v>23474</v>
+      </c>
+      <c r="L3">
+        <v>4607</v>
+      </c>
+      <c r="M3">
+        <v>3051</v>
+      </c>
+      <c r="N3">
+        <v>34868</v>
+      </c>
+      <c r="O3">
+        <v>790</v>
+      </c>
+      <c r="P3">
+        <v>3989</v>
+      </c>
+      <c r="Q3">
+        <v>1256</v>
+      </c>
+      <c r="R3">
+        <v>16843</v>
+      </c>
+      <c r="S3">
+        <v>1767</v>
+      </c>
+      <c r="T3">
+        <v>63567</v>
+      </c>
+      <c r="U3">
+        <v>2114</v>
+      </c>
+      <c r="V3">
+        <v>2057</v>
+      </c>
+      <c r="W3">
+        <v>27965</v>
+      </c>
+      <c r="X3">
+        <v>522</v>
+      </c>
+      <c r="Y3">
+        <v>349663</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>360</v>
+      </c>
+      <c r="D4" t="s">
+        <v>361</v>
+      </c>
+      <c r="E4" t="s">
+        <v>366</v>
+      </c>
+      <c r="F4" t="s">
+        <v>367</v>
+      </c>
+      <c r="G4">
+        <v>8452</v>
+      </c>
+      <c r="H4">
+        <v>19598</v>
+      </c>
+      <c r="I4">
+        <v>13039</v>
+      </c>
+      <c r="J4">
+        <v>18883</v>
+      </c>
+      <c r="K4">
+        <v>8058</v>
+      </c>
+      <c r="L4">
+        <v>2837</v>
+      </c>
+      <c r="M4">
+        <v>1900</v>
+      </c>
+      <c r="N4">
+        <v>7436</v>
+      </c>
+      <c r="O4">
+        <v>1207</v>
+      </c>
+      <c r="P4">
+        <v>2604</v>
+      </c>
+      <c r="Q4">
+        <v>549</v>
+      </c>
+      <c r="R4">
+        <v>6672</v>
+      </c>
+      <c r="S4">
+        <v>1627</v>
+      </c>
+      <c r="T4">
+        <v>7762</v>
+      </c>
+      <c r="U4">
+        <v>672</v>
+      </c>
+      <c r="V4">
+        <v>631</v>
+      </c>
+      <c r="W4">
+        <v>6034</v>
+      </c>
+      <c r="X4">
+        <v>486</v>
+      </c>
+      <c r="Y4">
+        <v>108447</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5">
+        <v>51241</v>
+      </c>
+      <c r="H5">
+        <v>58842</v>
+      </c>
+      <c r="I5">
+        <v>68985</v>
+      </c>
+      <c r="J5">
+        <v>88262</v>
+      </c>
+      <c r="K5">
+        <v>45139</v>
+      </c>
+      <c r="L5">
+        <v>8565</v>
+      </c>
+      <c r="M5">
+        <v>5676</v>
+      </c>
+      <c r="N5">
+        <v>51457</v>
+      </c>
+      <c r="O5">
+        <v>2305</v>
+      </c>
+      <c r="P5">
+        <v>7843</v>
+      </c>
+      <c r="Q5">
+        <v>2302</v>
+      </c>
+      <c r="R5">
+        <v>28785</v>
+      </c>
+      <c r="S5">
+        <v>4277</v>
+      </c>
+      <c r="T5">
+        <v>79097</v>
+      </c>
+      <c r="U5">
+        <v>3669</v>
+      </c>
+      <c r="V5">
+        <v>3022</v>
+      </c>
+      <c r="W5">
+        <v>57263</v>
+      </c>
+      <c r="X5">
+        <v>1173</v>
+      </c>
+      <c r="Y5">
+        <v>567903</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>5742</v>
+      </c>
+      <c r="E2">
+        <v>37047</v>
+      </c>
+      <c r="F2">
+        <v>8452</v>
+      </c>
+      <c r="G2">
+        <v>51241</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>671</v>
+      </c>
+      <c r="E3">
+        <v>4872</v>
+      </c>
+      <c r="F3">
+        <v>1063</v>
+      </c>
+      <c r="G3">
+        <v>6606</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>368</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>1264</v>
+      </c>
+      <c r="E4">
+        <v>18121</v>
+      </c>
+      <c r="F4">
+        <v>954</v>
+      </c>
+      <c r="G4">
+        <v>20339</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>369</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>212</v>
+      </c>
+      <c r="E5">
+        <v>2952</v>
+      </c>
+      <c r="F5">
+        <v>267</v>
+      </c>
+      <c r="G5">
+        <v>3431</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>370</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>509</v>
+      </c>
+      <c r="E6">
+        <v>993</v>
+      </c>
+      <c r="F6">
+        <v>3065</v>
+      </c>
+      <c r="G6">
+        <v>4567</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>371</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>2294</v>
+      </c>
+      <c r="E7">
+        <v>2135</v>
+      </c>
+      <c r="F7">
+        <v>618</v>
+      </c>
+      <c r="G7">
+        <v>5047</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>372</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>103</v>
+      </c>
+      <c r="E8">
+        <v>535</v>
+      </c>
+      <c r="F8">
+        <v>55</v>
+      </c>
+      <c r="G8">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>373</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>36</v>
+      </c>
+      <c r="E9">
+        <v>177</v>
+      </c>
+      <c r="F9">
+        <v>37</v>
+      </c>
+      <c r="G9">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>374</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>72</v>
+      </c>
+      <c r="E10">
+        <v>200</v>
+      </c>
       <c r="F10">
-        <v>7761</v>
+        <v>69</v>
+      </c>
+      <c r="G10">
+        <v>341</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>394</v>
+        <v>375</v>
       </c>
       <c r="C11" t="s">
         <v>38</v>
       </c>
       <c r="D11">
-        <v>109</v>
+        <v>581</v>
       </c>
       <c r="E11">
-        <v>4468</v>
+        <v>7062</v>
       </c>
       <c r="F11">
-        <v>4577</v>
-[...21 lines deleted...]
-    </row>
+        <v>2324</v>
+      </c>
+      <c r="G11">
+        <v>9967</v>
+      </c>
+    </row>
+    <row r="12"/>
     <row r="13">
       <c r="A13">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>396</v>
+        <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D13">
-        <v>888</v>
+        <v>7967</v>
       </c>
       <c r="E13">
-        <v>156</v>
+        <v>31277</v>
       </c>
       <c r="F13">
-        <v>1044</v>
+        <v>19598</v>
+      </c>
+      <c r="G13">
+        <v>58842</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14">
-        <v>11</v>
+      <c r="A14" t="s">
+        <v>30</v>
       </c>
       <c r="B14" t="s">
-        <v>397</v>
+        <v>30</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D14">
-        <v>38</v>
+        <v>2677</v>
       </c>
       <c r="E14">
-        <v>172</v>
+        <v>11747</v>
       </c>
       <c r="F14">
-        <v>210</v>
+        <v>1775</v>
+      </c>
+      <c r="G14">
+        <v>16199</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>398</v>
+        <v>376</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
-        <v>621</v>
+        <v>2333</v>
       </c>
       <c r="E15">
-        <v>1684</v>
+        <v>7396</v>
       </c>
       <c r="F15">
-        <v>2305</v>
-[...2 lines deleted...]
-    <row r="16"/>
+        <v>11513</v>
+      </c>
+      <c r="G15">
+        <v>21242</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>377</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>1155</v>
+      </c>
+      <c r="E16">
+        <v>3877</v>
+      </c>
+      <c r="F16">
+        <v>585</v>
+      </c>
+      <c r="G16">
+        <v>5617</v>
+      </c>
+    </row>
     <row r="17">
       <c r="A17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>7</v>
+        <v>378</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D17">
-        <v>83960</v>
+        <v>477</v>
       </c>
       <c r="E17">
-        <v>40752</v>
+        <v>2525</v>
       </c>
       <c r="F17">
-        <v>124712</v>
+        <v>4952</v>
+      </c>
+      <c r="G17">
+        <v>7954</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" t="s">
-        <v>30</v>
+      <c r="A18">
+        <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>30</v>
+        <v>379</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D18">
-        <v>6478</v>
+        <v>256</v>
       </c>
       <c r="E18">
-        <v>11221</v>
+        <v>1245</v>
       </c>
       <c r="F18">
-        <v>17699</v>
+        <v>182</v>
+      </c>
+      <c r="G18">
+        <v>1683</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>399</v>
+        <v>380</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
-        <v>10747</v>
+        <v>152</v>
       </c>
       <c r="E19">
-        <v>12894</v>
+        <v>612</v>
       </c>
       <c r="F19">
-        <v>23641</v>
+        <v>97</v>
+      </c>
+      <c r="G19">
+        <v>861</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>400</v>
+        <v>381</v>
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20">
-        <v>8565</v>
+        <v>252</v>
       </c>
       <c r="E20">
-        <v>3160</v>
+        <v>757</v>
       </c>
       <c r="F20">
-        <v>11725</v>
+        <v>117</v>
+      </c>
+      <c r="G20">
+        <v>1126</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>401</v>
+        <v>382</v>
       </c>
       <c r="C21" t="s">
         <v>38</v>
       </c>
       <c r="D21">
-        <v>6960</v>
+        <v>339</v>
       </c>
       <c r="E21">
-        <v>4224</v>
+        <v>1880</v>
       </c>
       <c r="F21">
-        <v>11184</v>
+        <v>281</v>
+      </c>
+      <c r="G21">
+        <v>2500</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>402</v>
+        <v>383</v>
       </c>
       <c r="C22" t="s">
         <v>38</v>
       </c>
       <c r="D22">
-        <v>12220</v>
+        <v>326</v>
       </c>
       <c r="E22">
-        <v>3432</v>
+        <v>1238</v>
       </c>
       <c r="F22">
-        <v>15652</v>
-[...21 lines deleted...]
-    </row>
+        <v>96</v>
+      </c>
+      <c r="G22">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="23"/>
     <row r="24">
       <c r="A24">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>404</v>
+        <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D24">
-        <v>432</v>
+        <v>14694</v>
       </c>
       <c r="E24">
-        <v>647</v>
+        <v>41252</v>
       </c>
       <c r="F24">
-        <v>1079</v>
+        <v>13039</v>
+      </c>
+      <c r="G24">
+        <v>68985</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25">
-        <v>7</v>
+      <c r="A25" t="s">
+        <v>30</v>
       </c>
       <c r="B25" t="s">
-        <v>405</v>
+        <v>30</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D25">
-        <v>4247</v>
+        <v>1757</v>
       </c>
       <c r="E25">
-        <v>964</v>
+        <v>8710</v>
       </c>
       <c r="F25">
-        <v>5211</v>
+        <v>2829</v>
+      </c>
+      <c r="G25">
+        <v>13296</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>406</v>
+        <v>384</v>
       </c>
       <c r="C26" t="s">
         <v>38</v>
       </c>
       <c r="D26">
-        <v>499</v>
+        <v>1117</v>
       </c>
       <c r="E26">
-        <v>583</v>
+        <v>4998</v>
       </c>
       <c r="F26">
-        <v>1082</v>
+        <v>4838</v>
+      </c>
+      <c r="G26">
+        <v>10953</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>407</v>
+        <v>385</v>
       </c>
       <c r="C27" t="s">
         <v>38</v>
       </c>
       <c r="D27">
-        <v>14214</v>
+        <v>1022</v>
       </c>
       <c r="E27">
-        <v>898</v>
+        <v>15206</v>
       </c>
       <c r="F27">
-        <v>15112</v>
+        <v>3558</v>
+      </c>
+      <c r="G27">
+        <v>19786</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>408</v>
+        <v>386</v>
       </c>
       <c r="C28" t="s">
         <v>38</v>
       </c>
       <c r="D28">
-        <v>368</v>
+        <v>9298</v>
       </c>
       <c r="E28">
-        <v>623</v>
+        <v>2992</v>
       </c>
       <c r="F28">
-        <v>991</v>
+        <v>614</v>
+      </c>
+      <c r="G28">
+        <v>12904</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>409</v>
+        <v>387</v>
       </c>
       <c r="C29" t="s">
         <v>38</v>
       </c>
       <c r="D29">
-        <v>215</v>
+        <v>195</v>
       </c>
       <c r="E29">
-        <v>124</v>
+        <v>3049</v>
       </c>
       <c r="F29">
-        <v>339</v>
+        <v>323</v>
+      </c>
+      <c r="G29">
+        <v>3567</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>410</v>
+        <v>388</v>
       </c>
       <c r="C30" t="s">
         <v>38</v>
       </c>
       <c r="D30">
-        <v>18352</v>
+        <v>559</v>
       </c>
       <c r="E30">
-        <v>1033</v>
+        <v>4254</v>
       </c>
       <c r="F30">
-        <v>19385</v>
-[...2 lines deleted...]
-    <row r="31"/>
+        <v>351</v>
+      </c>
+      <c r="G30">
+        <v>5164</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>389</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>270</v>
+      </c>
+      <c r="E31">
+        <v>1066</v>
+      </c>
+      <c r="F31">
+        <v>290</v>
+      </c>
+      <c r="G31">
+        <v>1626</v>
+      </c>
+    </row>
     <row r="32">
       <c r="A32">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B32" t="s">
+        <v>390</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>338</v>
+      </c>
+      <c r="E32">
+        <v>617</v>
+      </c>
+      <c r="F32">
+        <v>148</v>
+      </c>
+      <c r="G32">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
         <v>8</v>
       </c>
-      <c r="C32" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B33" t="s">
-        <v>30</v>
+        <v>391</v>
       </c>
       <c r="C33" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D33">
-        <v>2631</v>
+        <v>138</v>
       </c>
       <c r="E33">
-        <v>10180</v>
+        <v>360</v>
       </c>
       <c r="F33">
-        <v>12811</v>
-[...21 lines deleted...]
-    </row>
+        <v>88</v>
+      </c>
+      <c r="G33">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="34"/>
     <row r="35">
       <c r="A35">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>412</v>
+        <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D35">
-        <v>1328</v>
+        <v>16162</v>
       </c>
       <c r="E35">
-        <v>25242</v>
+        <v>53217</v>
       </c>
       <c r="F35">
-        <v>26570</v>
+        <v>18883</v>
+      </c>
+      <c r="G35">
+        <v>88262</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36">
-        <v>3</v>
+      <c r="A36" t="s">
+        <v>30</v>
       </c>
       <c r="B36" t="s">
-        <v>413</v>
+        <v>30</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D36">
-        <v>2245</v>
+        <v>1141</v>
       </c>
       <c r="E36">
-        <v>19182</v>
+        <v>6116</v>
       </c>
       <c r="F36">
-        <v>21427</v>
+        <v>1798</v>
+      </c>
+      <c r="G36">
+        <v>9055</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>414</v>
+        <v>392</v>
       </c>
       <c r="C37" t="s">
         <v>38</v>
       </c>
       <c r="D37">
-        <v>257</v>
+        <v>6226</v>
       </c>
       <c r="E37">
-        <v>797</v>
+        <v>10992</v>
       </c>
       <c r="F37">
-        <v>1054</v>
+        <v>4840</v>
+      </c>
+      <c r="G37">
+        <v>22058</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>415</v>
+        <v>393</v>
       </c>
       <c r="C38" t="s">
         <v>38</v>
       </c>
       <c r="D38">
-        <v>224</v>
+        <v>468</v>
       </c>
       <c r="E38">
-        <v>902</v>
+        <v>13897</v>
       </c>
       <c r="F38">
-        <v>1126</v>
+        <v>891</v>
+      </c>
+      <c r="G38">
+        <v>15256</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>416</v>
+        <v>394</v>
       </c>
       <c r="C39" t="s">
         <v>38</v>
       </c>
       <c r="D39">
-        <v>249</v>
+        <v>808</v>
       </c>
       <c r="E39">
-        <v>416</v>
+        <v>11818</v>
       </c>
       <c r="F39">
-        <v>665</v>
+        <v>1515</v>
+      </c>
+      <c r="G39">
+        <v>14141</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>417</v>
+        <v>395</v>
       </c>
       <c r="C40" t="s">
         <v>38</v>
       </c>
       <c r="D40">
-        <v>156</v>
+        <v>4323</v>
       </c>
       <c r="E40">
-        <v>417</v>
+        <v>4158</v>
       </c>
       <c r="F40">
-        <v>573</v>
+        <v>8864</v>
+      </c>
+      <c r="G40">
+        <v>17345</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>418</v>
+        <v>396</v>
       </c>
       <c r="C41" t="s">
         <v>38</v>
       </c>
       <c r="D41">
-        <v>138</v>
+        <v>2800</v>
       </c>
       <c r="E41">
-        <v>304</v>
+        <v>4924</v>
       </c>
       <c r="F41">
-        <v>442</v>
+        <v>717</v>
+      </c>
+      <c r="G41">
+        <v>8441</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>419</v>
+        <v>397</v>
       </c>
       <c r="C42" t="s">
         <v>38</v>
       </c>
       <c r="D42">
-        <v>100</v>
+        <v>241</v>
       </c>
       <c r="E42">
-        <v>176</v>
+        <v>625</v>
       </c>
       <c r="F42">
-        <v>276</v>
+        <v>152</v>
+      </c>
+      <c r="G42">
+        <v>1018</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>420</v>
+        <v>398</v>
       </c>
       <c r="C43" t="s">
         <v>38</v>
       </c>
       <c r="D43">
-        <v>107</v>
+        <v>73</v>
       </c>
       <c r="E43">
-        <v>237</v>
+        <v>469</v>
       </c>
       <c r="F43">
-        <v>344</v>
+        <v>62</v>
+      </c>
+      <c r="G43">
+        <v>604</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>421</v>
+        <v>399</v>
       </c>
       <c r="C44" t="s">
         <v>38</v>
       </c>
       <c r="D44">
-        <v>66</v>
+        <v>82</v>
       </c>
       <c r="E44">
-        <v>170</v>
+        <v>218</v>
       </c>
       <c r="F44">
-        <v>236</v>
-[...22 lines deleted...]
-    <row r="46"/>
+        <v>44</v>
+      </c>
+      <c r="G44">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>5</v>
+      </c>
+      <c r="B46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" t="s">
+        <v>35</v>
+      </c>
+      <c r="D46">
+        <v>13607</v>
+      </c>
+      <c r="E46">
+        <v>23474</v>
+      </c>
+      <c r="F46">
+        <v>8058</v>
+      </c>
+      <c r="G46">
+        <v>45139</v>
+      </c>
+    </row>
     <row r="47">
-      <c r="A47">
-        <v>4</v>
+      <c r="A47" t="s">
+        <v>30</v>
       </c>
       <c r="B47" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="C47" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D47">
-        <v>21594</v>
+        <v>743</v>
       </c>
       <c r="E47">
-        <v>44312</v>
+        <v>3644</v>
       </c>
       <c r="F47">
-        <v>65906</v>
+        <v>859</v>
+      </c>
+      <c r="G47">
+        <v>5246</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" t="s">
-        <v>30</v>
+      <c r="A48">
+        <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>30</v>
+        <v>400</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D48">
-        <v>2275</v>
+        <v>6142</v>
       </c>
       <c r="E48">
-        <v>5581</v>
+        <v>11731</v>
       </c>
       <c r="F48">
-        <v>7856</v>
+        <v>2488</v>
+      </c>
+      <c r="G48">
+        <v>20361</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>423</v>
+        <v>401</v>
       </c>
       <c r="C49" t="s">
         <v>38</v>
       </c>
       <c r="D49">
-        <v>3539</v>
+        <v>1393</v>
       </c>
       <c r="E49">
-        <v>3899</v>
+        <v>2475</v>
       </c>
       <c r="F49">
-        <v>7438</v>
+        <v>304</v>
+      </c>
+      <c r="G49">
+        <v>4172</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>424</v>
+        <v>402</v>
       </c>
       <c r="C50" t="s">
         <v>38</v>
       </c>
       <c r="D50">
-        <v>3214</v>
+        <v>86</v>
       </c>
       <c r="E50">
-        <v>11696</v>
+        <v>537</v>
       </c>
       <c r="F50">
-        <v>14910</v>
+        <v>153</v>
+      </c>
+      <c r="G50">
+        <v>776</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>425</v>
+        <v>403</v>
       </c>
       <c r="C51" t="s">
         <v>38</v>
       </c>
       <c r="D51">
-        <v>332</v>
+        <v>999</v>
       </c>
       <c r="E51">
-        <v>757</v>
+        <v>856</v>
       </c>
       <c r="F51">
-        <v>1089</v>
+        <v>3248</v>
+      </c>
+      <c r="G51">
+        <v>5103</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>426</v>
+        <v>404</v>
       </c>
       <c r="C52" t="s">
         <v>38</v>
       </c>
       <c r="D52">
-        <v>9217</v>
+        <v>133</v>
       </c>
       <c r="E52">
-        <v>3912</v>
+        <v>648</v>
       </c>
       <c r="F52">
-        <v>13129</v>
+        <v>240</v>
+      </c>
+      <c r="G52">
+        <v>1021</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>427</v>
+        <v>405</v>
       </c>
       <c r="C53" t="s">
         <v>38</v>
       </c>
       <c r="D53">
-        <v>1942</v>
+        <v>100</v>
       </c>
       <c r="E53">
-        <v>14825</v>
+        <v>433</v>
       </c>
       <c r="F53">
-        <v>16767</v>
+        <v>426</v>
+      </c>
+      <c r="G53">
+        <v>959</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>428</v>
+        <v>406</v>
       </c>
       <c r="C54" t="s">
         <v>38</v>
       </c>
       <c r="D54">
-        <v>277</v>
+        <v>3927</v>
       </c>
       <c r="E54">
-        <v>473</v>
+        <v>2908</v>
       </c>
       <c r="F54">
-        <v>750</v>
+        <v>297</v>
+      </c>
+      <c r="G54">
+        <v>7132</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>429</v>
+        <v>407</v>
       </c>
       <c r="C55" t="s">
         <v>38</v>
       </c>
       <c r="D55">
-        <v>244</v>
+        <v>84</v>
       </c>
       <c r="E55">
-        <v>303</v>
+        <v>242</v>
       </c>
       <c r="F55">
-        <v>547</v>
-[...21 lines deleted...]
-    </row>
+        <v>43</v>
+      </c>
+      <c r="G55">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="56"/>
     <row r="57">
       <c r="A57">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>431</v>
+        <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D57">
-        <v>106</v>
+        <v>1121</v>
       </c>
       <c r="E57">
-        <v>213</v>
+        <v>4607</v>
       </c>
       <c r="F57">
-        <v>319</v>
+        <v>2837</v>
+      </c>
+      <c r="G57">
+        <v>8565</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58">
-        <v>10</v>
+      <c r="A58" t="s">
+        <v>30</v>
       </c>
       <c r="B58" t="s">
-        <v>432</v>
+        <v>30</v>
       </c>
       <c r="C58" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D58">
-        <v>62</v>
+        <v>175</v>
       </c>
       <c r="E58">
-        <v>186</v>
+        <v>702</v>
       </c>
       <c r="F58">
-        <v>248</v>
+        <v>274</v>
+      </c>
+      <c r="G58">
+        <v>1151</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>433</v>
+        <v>408</v>
       </c>
       <c r="C59" t="s">
         <v>38</v>
       </c>
       <c r="D59">
-        <v>60</v>
+        <v>445</v>
       </c>
       <c r="E59">
-        <v>243</v>
+        <v>806</v>
       </c>
       <c r="F59">
-        <v>303</v>
+        <v>207</v>
+      </c>
+      <c r="G59">
+        <v>1458</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>434</v>
+        <v>409</v>
       </c>
       <c r="C60" t="s">
         <v>38</v>
       </c>
       <c r="D60">
-        <v>67</v>
+        <v>125</v>
       </c>
       <c r="E60">
-        <v>98</v>
+        <v>1605</v>
       </c>
       <c r="F60">
-        <v>165</v>
-[...2 lines deleted...]
-    <row r="61"/>
+        <v>135</v>
+      </c>
+      <c r="G60">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>3</v>
+      </c>
+      <c r="B61" t="s">
+        <v>410</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>107</v>
+      </c>
+      <c r="E61">
+        <v>263</v>
+      </c>
+      <c r="F61">
+        <v>88</v>
+      </c>
+      <c r="G61">
+        <v>458</v>
+      </c>
+    </row>
     <row r="62">
       <c r="A62">
+        <v>4</v>
+      </c>
+      <c r="B62" t="s">
+        <v>411</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>128</v>
+      </c>
+      <c r="E62">
+        <v>355</v>
+      </c>
+      <c r="F62">
+        <v>1198</v>
+      </c>
+      <c r="G62">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
         <v>5</v>
       </c>
-      <c r="B62" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B63" t="s">
-        <v>30</v>
+        <v>412</v>
       </c>
       <c r="C63" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D63">
-        <v>1891</v>
+        <v>22</v>
       </c>
       <c r="E63">
-        <v>3389</v>
+        <v>170</v>
       </c>
       <c r="F63">
-        <v>5280</v>
+        <v>34</v>
+      </c>
+      <c r="G63">
+        <v>226</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B64" t="s">
-        <v>435</v>
+        <v>413</v>
       </c>
       <c r="C64" t="s">
         <v>38</v>
       </c>
       <c r="D64">
-        <v>2989</v>
+        <v>27</v>
       </c>
       <c r="E64">
-        <v>17006</v>
+        <v>264</v>
       </c>
       <c r="F64">
-        <v>19995</v>
+        <v>72</v>
+      </c>
+      <c r="G64">
+        <v>363</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B65" t="s">
-        <v>436</v>
+        <v>414</v>
       </c>
       <c r="C65" t="s">
         <v>38</v>
       </c>
       <c r="D65">
-        <v>436</v>
+        <v>66</v>
       </c>
       <c r="E65">
-        <v>1040</v>
+        <v>141</v>
       </c>
       <c r="F65">
-        <v>1476</v>
+        <v>796</v>
+      </c>
+      <c r="G65">
+        <v>1003</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B66" t="s">
-        <v>437</v>
+        <v>415</v>
       </c>
       <c r="C66" t="s">
         <v>38</v>
       </c>
       <c r="D66">
-        <v>179</v>
+        <v>26</v>
       </c>
       <c r="E66">
-        <v>432</v>
+        <v>301</v>
       </c>
       <c r="F66">
-        <v>611</v>
-[...21 lines deleted...]
-    </row>
+        <v>33</v>
+      </c>
+      <c r="G66">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="67"/>
     <row r="68">
       <c r="A68">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B68" t="s">
-        <v>439</v>
+        <v>12</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D68">
-        <v>10632</v>
+        <v>725</v>
       </c>
       <c r="E68">
-        <v>7645</v>
+        <v>3051</v>
       </c>
       <c r="F68">
-        <v>18277</v>
+        <v>1900</v>
+      </c>
+      <c r="G68">
+        <v>5676</v>
       </c>
     </row>
     <row r="69">
-      <c r="A69">
-        <v>6</v>
+      <c r="A69" t="s">
+        <v>30</v>
       </c>
       <c r="B69" t="s">
+        <v>30</v>
+      </c>
+      <c r="C69" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69">
+        <v>253</v>
+      </c>
+      <c r="E69">
+        <v>1169</v>
+      </c>
+      <c r="F69">
         <v>440</v>
       </c>
-      <c r="C69" t="s">
-[...9 lines deleted...]
-        <v>327</v>
+      <c r="G69">
+        <v>1862</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B70" t="s">
-        <v>441</v>
+        <v>416</v>
       </c>
       <c r="C70" t="s">
         <v>38</v>
       </c>
       <c r="D70">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E70">
-        <v>163</v>
+        <v>741</v>
       </c>
       <c r="F70">
-        <v>337</v>
+        <v>341</v>
+      </c>
+      <c r="G70">
+        <v>1258</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B71" t="s">
-        <v>442</v>
+        <v>417</v>
       </c>
       <c r="C71" t="s">
         <v>38</v>
       </c>
       <c r="D71">
-        <v>249</v>
+        <v>175</v>
       </c>
       <c r="E71">
-        <v>146</v>
+        <v>542</v>
       </c>
       <c r="F71">
-        <v>395</v>
+        <v>910</v>
+      </c>
+      <c r="G71">
+        <v>1627</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B72" t="s">
-        <v>443</v>
+        <v>418</v>
       </c>
       <c r="C72" t="s">
         <v>38</v>
       </c>
       <c r="D72">
-        <v>89</v>
+        <v>41</v>
       </c>
       <c r="E72">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="F72">
-        <v>176</v>
+        <v>98</v>
+      </c>
+      <c r="G72">
+        <v>336</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B73" t="s">
-        <v>444</v>
+        <v>419</v>
       </c>
       <c r="C73" t="s">
         <v>38</v>
       </c>
       <c r="D73">
-        <v>110</v>
+        <v>38</v>
       </c>
       <c r="E73">
-        <v>41</v>
+        <v>139</v>
       </c>
       <c r="F73">
-        <v>151</v>
+        <v>47</v>
+      </c>
+      <c r="G73">
+        <v>224</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B74" t="s">
-        <v>445</v>
+        <v>420</v>
       </c>
       <c r="C74" t="s">
         <v>38</v>
       </c>
       <c r="D74">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="E74">
-        <v>93</v>
+        <v>263</v>
       </c>
       <c r="F74">
-        <v>160</v>
-[...22 lines deleted...]
-    <row r="76"/>
+        <v>64</v>
+      </c>
+      <c r="G74">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>8</v>
+      </c>
+      <c r="B76" t="s">
+        <v>13</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>9153</v>
+      </c>
+      <c r="E76">
+        <v>34868</v>
+      </c>
+      <c r="F76">
+        <v>7436</v>
+      </c>
+      <c r="G76">
+        <v>51457</v>
+      </c>
+    </row>
     <row r="77">
-      <c r="A77">
-        <v>6</v>
+      <c r="A77" t="s">
+        <v>30</v>
       </c>
       <c r="B77" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C77" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D77">
-        <v>703</v>
+        <v>1428</v>
       </c>
       <c r="E77">
-        <v>1032</v>
+        <v>4543</v>
       </c>
       <c r="F77">
-        <v>1735</v>
+        <v>906</v>
+      </c>
+      <c r="G77">
+        <v>6877</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78" t="s">
-        <v>30</v>
+      <c r="A78">
+        <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>30</v>
+        <v>421</v>
       </c>
       <c r="C78" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D78">
-        <v>429</v>
+        <v>1239</v>
       </c>
       <c r="E78">
-        <v>618</v>
+        <v>6983</v>
       </c>
       <c r="F78">
-        <v>1047</v>
+        <v>903</v>
+      </c>
+      <c r="G78">
+        <v>9125</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>447</v>
+        <v>422</v>
       </c>
       <c r="C79" t="s">
         <v>38</v>
       </c>
       <c r="D79">
-        <v>274</v>
+        <v>618</v>
       </c>
       <c r="E79">
-        <v>414</v>
+        <v>1162</v>
       </c>
       <c r="F79">
-        <v>688</v>
-[...2 lines deleted...]
-    <row r="80"/>
+        <v>3293</v>
+      </c>
+      <c r="G79">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>423</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>229</v>
+      </c>
+      <c r="E80">
+        <v>1075</v>
+      </c>
+      <c r="F80">
+        <v>251</v>
+      </c>
+      <c r="G80">
+        <v>1555</v>
+      </c>
+    </row>
     <row r="81">
       <c r="A81">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B81" t="s">
-        <v>12</v>
+        <v>424</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D81">
-        <v>4171</v>
+        <v>4044</v>
       </c>
       <c r="E81">
-        <v>4001</v>
+        <v>4703</v>
       </c>
       <c r="F81">
-        <v>8172</v>
+        <v>645</v>
+      </c>
+      <c r="G81">
+        <v>9392</v>
       </c>
     </row>
     <row r="82">
-      <c r="A82" t="s">
-        <v>30</v>
+      <c r="A82">
+        <v>5</v>
       </c>
       <c r="B82" t="s">
-        <v>30</v>
+        <v>425</v>
       </c>
       <c r="C82" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D82">
-        <v>853</v>
+        <v>208</v>
       </c>
       <c r="E82">
-        <v>1135</v>
+        <v>5536</v>
       </c>
       <c r="F82">
-        <v>1988</v>
+        <v>368</v>
+      </c>
+      <c r="G82">
+        <v>6112</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B83" t="s">
-        <v>448</v>
+        <v>426</v>
       </c>
       <c r="C83" t="s">
         <v>38</v>
       </c>
       <c r="D83">
-        <v>587</v>
+        <v>332</v>
       </c>
       <c r="E83">
-        <v>1422</v>
+        <v>596</v>
       </c>
       <c r="F83">
-        <v>2009</v>
+        <v>98</v>
+      </c>
+      <c r="G83">
+        <v>1026</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B84" t="s">
-        <v>449</v>
+        <v>427</v>
       </c>
       <c r="C84" t="s">
         <v>38</v>
       </c>
       <c r="D84">
-        <v>2528</v>
+        <v>804</v>
       </c>
       <c r="E84">
-        <v>1089</v>
+        <v>3292</v>
       </c>
       <c r="F84">
-        <v>3617</v>
+        <v>96</v>
+      </c>
+      <c r="G84">
+        <v>4192</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B85" t="s">
-        <v>450</v>
+        <v>428</v>
       </c>
       <c r="C85" t="s">
         <v>38</v>
       </c>
       <c r="D85">
-        <v>52</v>
+        <v>251</v>
       </c>
       <c r="E85">
-        <v>128</v>
+        <v>6978</v>
       </c>
       <c r="F85">
-        <v>180</v>
-[...22 lines deleted...]
-    <row r="87"/>
+        <v>876</v>
+      </c>
+      <c r="G85">
+        <v>8105</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
+        <v>9</v>
+      </c>
+      <c r="B87" t="s">
+        <v>14</v>
+      </c>
+      <c r="C87" t="s">
+        <v>35</v>
+      </c>
+      <c r="D87">
+        <v>308</v>
+      </c>
+      <c r="E87">
+        <v>790</v>
+      </c>
+      <c r="F87">
+        <v>1207</v>
+      </c>
+      <c r="G87">
+        <v>2305</v>
+      </c>
+    </row>
     <row r="88">
-      <c r="A88">
-        <v>8</v>
+      <c r="A88" t="s">
+        <v>30</v>
       </c>
       <c r="B88" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="C88" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D88">
-        <v>11916</v>
+        <v>107</v>
       </c>
       <c r="E88">
-        <v>40238</v>
+        <v>239</v>
       </c>
       <c r="F88">
-        <v>52154</v>
+        <v>89</v>
+      </c>
+      <c r="G88">
+        <v>435</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89" t="s">
-        <v>30</v>
+      <c r="A89">
+        <v>1</v>
       </c>
       <c r="B89" t="s">
-        <v>30</v>
+        <v>429</v>
       </c>
       <c r="C89" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D89">
-        <v>1672</v>
+        <v>71</v>
       </c>
       <c r="E89">
-        <v>3036</v>
+        <v>125</v>
       </c>
       <c r="F89">
-        <v>4708</v>
+        <v>789</v>
+      </c>
+      <c r="G89">
+        <v>985</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B90" t="s">
-        <v>452</v>
+        <v>430</v>
       </c>
       <c r="C90" t="s">
         <v>38</v>
       </c>
       <c r="D90">
-        <v>2670</v>
+        <v>71</v>
       </c>
       <c r="E90">
-        <v>1549</v>
+        <v>227</v>
       </c>
       <c r="F90">
-        <v>4219</v>
+        <v>30</v>
+      </c>
+      <c r="G90">
+        <v>328</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B91" t="s">
-        <v>453</v>
+        <v>431</v>
       </c>
       <c r="C91" t="s">
         <v>38</v>
       </c>
       <c r="D91">
-        <v>582</v>
+        <v>9</v>
       </c>
       <c r="E91">
-        <v>15301</v>
+        <v>33</v>
       </c>
       <c r="F91">
-        <v>15883</v>
+        <v>7</v>
+      </c>
+      <c r="G91">
+        <v>49</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B92" t="s">
-        <v>454</v>
+        <v>432</v>
       </c>
       <c r="C92" t="s">
         <v>38</v>
       </c>
       <c r="D92">
-        <v>165</v>
+        <v>25</v>
       </c>
       <c r="E92">
-        <v>736</v>
+        <v>46</v>
       </c>
       <c r="F92">
-        <v>901</v>
+        <v>58</v>
+      </c>
+      <c r="G92">
+        <v>129</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B93" t="s">
-        <v>455</v>
+        <v>433</v>
       </c>
       <c r="C93" t="s">
         <v>38</v>
       </c>
       <c r="D93">
-        <v>1591</v>
+        <v>7</v>
       </c>
       <c r="E93">
-        <v>331</v>
+        <v>35</v>
       </c>
       <c r="F93">
-        <v>1922</v>
+        <v>10</v>
+      </c>
+      <c r="G93">
+        <v>52</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B94" t="s">
-        <v>456</v>
+        <v>434</v>
       </c>
       <c r="C94" t="s">
         <v>38</v>
       </c>
       <c r="D94">
-        <v>358</v>
+        <v>13</v>
       </c>
       <c r="E94">
-        <v>1954</v>
+        <v>33</v>
       </c>
       <c r="F94">
-        <v>2312</v>
+        <v>181</v>
+      </c>
+      <c r="G94">
+        <v>227</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B95" t="s">
-        <v>457</v>
+        <v>435</v>
       </c>
       <c r="C95" t="s">
         <v>38</v>
       </c>
       <c r="D95">
-        <v>134</v>
+        <v>3</v>
       </c>
       <c r="E95">
-        <v>398</v>
+        <v>37</v>
       </c>
       <c r="F95">
-        <v>532</v>
+        <v>35</v>
+      </c>
+      <c r="G95">
+        <v>75</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B96" t="s">
-        <v>458</v>
+        <v>436</v>
       </c>
       <c r="C96" t="s">
         <v>38</v>
       </c>
       <c r="D96">
-        <v>154</v>
+        <v>2</v>
       </c>
       <c r="E96">
-        <v>257</v>
+        <v>15</v>
       </c>
       <c r="F96">
-        <v>411</v>
-[...3 lines deleted...]
-      <c r="A97">
         <v>8</v>
       </c>
-      <c r="B97" t="s">
-[...14 lines deleted...]
-    </row>
+      <c r="G96">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="97"/>
     <row r="98">
       <c r="A98">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B98" t="s">
-        <v>460</v>
+        <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D98">
-        <v>116</v>
+        <v>1250</v>
       </c>
       <c r="E98">
-        <v>105</v>
+        <v>3989</v>
       </c>
       <c r="F98">
-        <v>221</v>
+        <v>2604</v>
+      </c>
+      <c r="G98">
+        <v>7843</v>
       </c>
     </row>
     <row r="99">
-      <c r="A99">
-        <v>10</v>
+      <c r="A99" t="s">
+        <v>30</v>
       </c>
       <c r="B99" t="s">
-        <v>461</v>
+        <v>30</v>
       </c>
       <c r="C99" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D99">
-        <v>73</v>
+        <v>279</v>
       </c>
       <c r="E99">
-        <v>141</v>
+        <v>1102</v>
       </c>
       <c r="F99">
-        <v>214</v>
+        <v>337</v>
+      </c>
+      <c r="G99">
+        <v>1718</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B100" t="s">
-        <v>462</v>
+        <v>437</v>
       </c>
       <c r="C100" t="s">
         <v>38</v>
       </c>
       <c r="D100">
-        <v>31</v>
+        <v>414</v>
       </c>
       <c r="E100">
-        <v>180</v>
+        <v>1308</v>
       </c>
       <c r="F100">
-        <v>211</v>
+        <v>936</v>
+      </c>
+      <c r="G100">
+        <v>2658</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B101" t="s">
-        <v>463</v>
+        <v>438</v>
       </c>
       <c r="C101" t="s">
         <v>38</v>
       </c>
       <c r="D101">
-        <v>1511</v>
+        <v>278</v>
       </c>
       <c r="E101">
-        <v>7825</v>
+        <v>697</v>
       </c>
       <c r="F101">
-        <v>9336</v>
-[...2 lines deleted...]
-    <row r="102"/>
+        <v>936</v>
+      </c>
+      <c r="G101">
+        <v>1911</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>3</v>
+      </c>
+      <c r="B102" t="s">
+        <v>439</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102">
+        <v>68</v>
+      </c>
+      <c r="E102">
+        <v>275</v>
+      </c>
+      <c r="F102">
+        <v>116</v>
+      </c>
+      <c r="G102">
+        <v>459</v>
+      </c>
+    </row>
     <row r="103">
       <c r="A103">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B103" t="s">
-        <v>14</v>
+        <v>440</v>
       </c>
       <c r="C103" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D103">
-        <v>718</v>
+        <v>40</v>
       </c>
       <c r="E103">
-        <v>515</v>
+        <v>224</v>
       </c>
       <c r="F103">
-        <v>1233</v>
+        <v>63</v>
+      </c>
+      <c r="G103">
+        <v>327</v>
       </c>
     </row>
     <row r="104">
-      <c r="A104" t="s">
-        <v>30</v>
+      <c r="A104">
+        <v>5</v>
       </c>
       <c r="B104" t="s">
-        <v>30</v>
+        <v>441</v>
       </c>
       <c r="C104" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D104">
-        <v>391</v>
+        <v>48</v>
       </c>
       <c r="E104">
-        <v>177</v>
+        <v>148</v>
       </c>
       <c r="F104">
-        <v>568</v>
+        <v>62</v>
+      </c>
+      <c r="G104">
+        <v>258</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B105" t="s">
-        <v>464</v>
+        <v>442</v>
       </c>
       <c r="C105" t="s">
         <v>38</v>
       </c>
       <c r="D105">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="E105">
-        <v>73</v>
+        <v>107</v>
       </c>
       <c r="F105">
-        <v>158</v>
+        <v>70</v>
+      </c>
+      <c r="G105">
+        <v>231</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B106" t="s">
-        <v>465</v>
+        <v>443</v>
       </c>
       <c r="C106" t="s">
         <v>38</v>
       </c>
       <c r="D106">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="E106">
-        <v>126</v>
+        <v>56</v>
       </c>
       <c r="F106">
-        <v>195</v>
+        <v>47</v>
+      </c>
+      <c r="G106">
+        <v>131</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B107" t="s">
-        <v>466</v>
+        <v>444</v>
       </c>
       <c r="C107" t="s">
         <v>38</v>
       </c>
       <c r="D107">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="E107">
-        <v>17</v>
+        <v>72</v>
       </c>
       <c r="F107">
-        <v>41</v>
-[...21 lines deleted...]
-    </row>
+        <v>37</v>
+      </c>
+      <c r="G107">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="108"/>
     <row r="109">
       <c r="A109">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B109" t="s">
-        <v>468</v>
+        <v>16</v>
       </c>
       <c r="C109" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D109">
-        <v>14</v>
+        <v>497</v>
       </c>
       <c r="E109">
-        <v>20</v>
+        <v>1256</v>
       </c>
       <c r="F109">
-        <v>34</v>
+        <v>549</v>
+      </c>
+      <c r="G109">
+        <v>2302</v>
       </c>
     </row>
     <row r="110">
-      <c r="A110">
-        <v>6</v>
+      <c r="A110" t="s">
+        <v>30</v>
       </c>
       <c r="B110" t="s">
-        <v>469</v>
+        <v>30</v>
       </c>
       <c r="C110" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D110">
-        <v>20</v>
+        <v>125</v>
       </c>
       <c r="E110">
-        <v>29</v>
+        <v>498</v>
       </c>
       <c r="F110">
-        <v>49</v>
+        <v>210</v>
+      </c>
+      <c r="G110">
+        <v>833</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B111" t="s">
-        <v>470</v>
+        <v>445</v>
       </c>
       <c r="C111" t="s">
         <v>38</v>
       </c>
       <c r="D111">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="E111">
-        <v>9</v>
+        <v>372</v>
       </c>
       <c r="F111">
-        <v>23</v>
+        <v>193</v>
+      </c>
+      <c r="G111">
+        <v>671</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B112" t="s">
-        <v>471</v>
+        <v>446</v>
       </c>
       <c r="C112" t="s">
         <v>38</v>
       </c>
       <c r="D112">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="E112">
-        <v>17</v>
+        <v>237</v>
       </c>
       <c r="F112">
-        <v>30</v>
+        <v>80</v>
+      </c>
+      <c r="G112">
+        <v>374</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B113" t="s">
-        <v>472</v>
+        <v>447</v>
       </c>
       <c r="C113" t="s">
         <v>38</v>
       </c>
       <c r="D113">
-        <v>67</v>
+        <v>209</v>
       </c>
       <c r="E113">
-        <v>24</v>
+        <v>149</v>
       </c>
       <c r="F113">
-        <v>91</v>
+        <v>66</v>
+      </c>
+      <c r="G113">
+        <v>424</v>
       </c>
     </row>
     <row r="114"/>
     <row r="115">
       <c r="A115">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B115" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C115" t="s">
         <v>35</v>
       </c>
       <c r="D115">
-        <v>4671</v>
+        <v>5270</v>
       </c>
       <c r="E115">
-        <v>33827</v>
+        <v>16843</v>
       </c>
       <c r="F115">
-        <v>38498</v>
+        <v>6672</v>
+      </c>
+      <c r="G115">
+        <v>28785</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>30</v>
       </c>
       <c r="B116" t="s">
         <v>30</v>
       </c>
       <c r="C116" t="s">
         <v>36</v>
       </c>
       <c r="D116">
-        <v>757</v>
+        <v>436</v>
       </c>
       <c r="E116">
-        <v>1900</v>
+        <v>3357</v>
       </c>
       <c r="F116">
-        <v>2657</v>
+        <v>1192</v>
+      </c>
+      <c r="G116">
+        <v>4985</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1</v>
       </c>
       <c r="B117" t="s">
-        <v>473</v>
+        <v>448</v>
       </c>
       <c r="C117" t="s">
         <v>38</v>
       </c>
       <c r="D117">
-        <v>2942</v>
+        <v>1396</v>
       </c>
       <c r="E117">
-        <v>12896</v>
+        <v>3951</v>
       </c>
       <c r="F117">
-        <v>15838</v>
+        <v>1121</v>
+      </c>
+      <c r="G117">
+        <v>6468</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2</v>
       </c>
       <c r="B118" t="s">
-        <v>474</v>
+        <v>449</v>
       </c>
       <c r="C118" t="s">
         <v>38</v>
       </c>
       <c r="D118">
-        <v>265</v>
+        <v>196</v>
       </c>
       <c r="E118">
-        <v>468</v>
+        <v>1999</v>
       </c>
       <c r="F118">
-        <v>733</v>
+        <v>531</v>
+      </c>
+      <c r="G118">
+        <v>2726</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>475</v>
+        <v>450</v>
       </c>
       <c r="C119" t="s">
         <v>38</v>
       </c>
       <c r="D119">
-        <v>90</v>
+        <v>2335</v>
       </c>
       <c r="E119">
-        <v>502</v>
+        <v>698</v>
       </c>
       <c r="F119">
-        <v>592</v>
+        <v>202</v>
+      </c>
+      <c r="G119">
+        <v>3235</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>4</v>
       </c>
       <c r="B120" t="s">
-        <v>476</v>
+        <v>451</v>
       </c>
       <c r="C120" t="s">
         <v>38</v>
       </c>
       <c r="D120">
-        <v>208</v>
+        <v>57</v>
       </c>
       <c r="E120">
-        <v>17149</v>
+        <v>415</v>
       </c>
       <c r="F120">
-        <v>17357</v>
+        <v>223</v>
+      </c>
+      <c r="G120">
+        <v>695</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>5</v>
       </c>
       <c r="B121" t="s">
-        <v>477</v>
+        <v>452</v>
       </c>
       <c r="C121" t="s">
         <v>38</v>
       </c>
       <c r="D121">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="E121">
-        <v>226</v>
+        <v>556</v>
       </c>
       <c r="F121">
-        <v>276</v>
+        <v>341</v>
+      </c>
+      <c r="G121">
+        <v>956</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>6</v>
       </c>
       <c r="B122" t="s">
-        <v>478</v>
+        <v>453</v>
       </c>
       <c r="C122" t="s">
         <v>38</v>
       </c>
       <c r="D122">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="E122">
-        <v>153</v>
+        <v>123</v>
       </c>
       <c r="F122">
-        <v>222</v>
+        <v>141</v>
+      </c>
+      <c r="G122">
+        <v>284</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>7</v>
       </c>
       <c r="B123" t="s">
-        <v>479</v>
+        <v>454</v>
       </c>
       <c r="C123" t="s">
         <v>38</v>
       </c>
       <c r="D123">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="E123">
+        <v>234</v>
+      </c>
+      <c r="F123">
         <v>102</v>
       </c>
-      <c r="F123">
-        <v>139</v>
+      <c r="G123">
+        <v>416</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>8</v>
       </c>
       <c r="B124" t="s">
-        <v>480</v>
+        <v>455</v>
       </c>
       <c r="C124" t="s">
         <v>38</v>
       </c>
       <c r="D124">
-        <v>27</v>
+        <v>691</v>
       </c>
       <c r="E124">
-        <v>90</v>
+        <v>5510</v>
       </c>
       <c r="F124">
-        <v>117</v>
-[...21 lines deleted...]
-    </row>
+        <v>2819</v>
+      </c>
+      <c r="G124">
+        <v>9020</v>
+      </c>
+    </row>
+    <row r="125"/>
     <row r="126">
       <c r="A126">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B126" t="s">
-        <v>482</v>
+        <v>18</v>
       </c>
       <c r="C126" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D126">
-        <v>84</v>
+        <v>883</v>
       </c>
       <c r="E126">
-        <v>197</v>
+        <v>1767</v>
       </c>
       <c r="F126">
-        <v>281</v>
+        <v>1627</v>
+      </c>
+      <c r="G126">
+        <v>4277</v>
       </c>
     </row>
     <row r="127">
-      <c r="A127">
-        <v>11</v>
+      <c r="A127" t="s">
+        <v>30</v>
       </c>
       <c r="B127" t="s">
-        <v>483</v>
+        <v>30</v>
       </c>
       <c r="C127" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D127">
-        <v>13</v>
+        <v>166</v>
       </c>
       <c r="E127">
-        <v>45</v>
+        <v>447</v>
       </c>
       <c r="F127">
-        <v>58</v>
+        <v>532</v>
+      </c>
+      <c r="G127">
+        <v>1145</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B128" t="s">
-        <v>484</v>
+        <v>456</v>
       </c>
       <c r="C128" t="s">
         <v>38</v>
       </c>
       <c r="D128">
-        <v>29</v>
+        <v>183</v>
       </c>
       <c r="E128">
-        <v>38</v>
+        <v>463</v>
       </c>
       <c r="F128">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="129"/>
+        <v>634</v>
+      </c>
+      <c r="G128">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>2</v>
+      </c>
+      <c r="B129" t="s">
+        <v>457</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>83</v>
+      </c>
+      <c r="E129">
+        <v>196</v>
+      </c>
+      <c r="F129">
+        <v>155</v>
+      </c>
+      <c r="G129">
+        <v>434</v>
+      </c>
+    </row>
     <row r="130">
       <c r="A130">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B130" t="s">
+        <v>458</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>33</v>
+      </c>
+      <c r="E130">
+        <v>156</v>
+      </c>
+      <c r="F130">
+        <v>78</v>
+      </c>
+      <c r="G130">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>4</v>
+      </c>
+      <c r="B131" t="s">
+        <v>459</v>
+      </c>
+      <c r="C131" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131">
         <v>16</v>
       </c>
-      <c r="C130" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="E131">
-        <v>502</v>
+        <v>107</v>
       </c>
       <c r="F131">
-        <v>778</v>
+        <v>37</v>
+      </c>
+      <c r="G131">
+        <v>160</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B132" t="s">
-        <v>485</v>
+        <v>460</v>
       </c>
       <c r="C132" t="s">
         <v>38</v>
       </c>
       <c r="D132">
-        <v>169</v>
+        <v>341</v>
       </c>
       <c r="E132">
-        <v>341</v>
+        <v>287</v>
       </c>
       <c r="F132">
-        <v>510</v>
+        <v>51</v>
+      </c>
+      <c r="G132">
+        <v>679</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B133" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="C133" t="s">
         <v>38</v>
       </c>
       <c r="D133">
-        <v>127</v>
+        <v>16</v>
       </c>
       <c r="E133">
-        <v>208</v>
+        <v>34</v>
       </c>
       <c r="F133">
-        <v>335</v>
+        <v>17</v>
+      </c>
+      <c r="G133">
+        <v>67</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B134" t="s">
-        <v>487</v>
+        <v>462</v>
       </c>
       <c r="C134" t="s">
         <v>38</v>
       </c>
       <c r="D134">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="E134">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="F134">
-        <v>148</v>
-[...21 lines deleted...]
-    </row>
+        <v>123</v>
+      </c>
+      <c r="G134">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="135"/>
     <row r="136">
       <c r="A136">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B136" t="s">
-        <v>489</v>
+        <v>19</v>
       </c>
       <c r="C136" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D136">
-        <v>23</v>
+        <v>7768</v>
       </c>
       <c r="E136">
-        <v>45</v>
+        <v>63567</v>
       </c>
       <c r="F136">
-        <v>68</v>
+        <v>7762</v>
+      </c>
+      <c r="G136">
+        <v>79097</v>
       </c>
     </row>
     <row r="137">
-      <c r="A137">
-        <v>6</v>
+      <c r="A137" t="s">
+        <v>30</v>
       </c>
       <c r="B137" t="s">
-        <v>490</v>
+        <v>30</v>
       </c>
       <c r="C137" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D137">
-        <v>39</v>
+        <v>1087</v>
       </c>
       <c r="E137">
-        <v>57</v>
+        <v>5592</v>
       </c>
       <c r="F137">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="138"/>
+        <v>1423</v>
+      </c>
+      <c r="G137">
+        <v>8102</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>1</v>
+      </c>
+      <c r="B138" t="s">
+        <v>463</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>2143</v>
+      </c>
+      <c r="E138">
+        <v>19585</v>
+      </c>
+      <c r="F138">
+        <v>4081</v>
+      </c>
+      <c r="G138">
+        <v>25809</v>
+      </c>
+    </row>
     <row r="139">
       <c r="A139">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B139" t="s">
-        <v>17</v>
+        <v>464</v>
       </c>
       <c r="C139" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D139">
-        <v>6222</v>
+        <v>1090</v>
       </c>
       <c r="E139">
-        <v>46162</v>
+        <v>22482</v>
       </c>
       <c r="F139">
-        <v>52384</v>
+        <v>1095</v>
+      </c>
+      <c r="G139">
+        <v>24667</v>
       </c>
     </row>
     <row r="140">
-      <c r="A140" t="s">
-        <v>30</v>
+      <c r="A140">
+        <v>3</v>
       </c>
       <c r="B140" t="s">
-        <v>30</v>
+        <v>465</v>
       </c>
       <c r="C140" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D140">
-        <v>1066</v>
+        <v>2123</v>
       </c>
       <c r="E140">
-        <v>4639</v>
+        <v>13418</v>
       </c>
       <c r="F140">
-        <v>5705</v>
+        <v>532</v>
+      </c>
+      <c r="G140">
+        <v>16073</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B141" t="s">
-        <v>491</v>
+        <v>466</v>
       </c>
       <c r="C141" t="s">
         <v>38</v>
       </c>
       <c r="D141">
-        <v>1552</v>
+        <v>573</v>
       </c>
       <c r="E141">
-        <v>11664</v>
+        <v>581</v>
       </c>
       <c r="F141">
-        <v>13216</v>
+        <v>125</v>
+      </c>
+      <c r="G141">
+        <v>1279</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B142" t="s">
-        <v>492</v>
+        <v>467</v>
       </c>
       <c r="C142" t="s">
         <v>38</v>
       </c>
       <c r="D142">
-        <v>1052</v>
+        <v>232</v>
       </c>
       <c r="E142">
-        <v>21693</v>
+        <v>504</v>
       </c>
       <c r="F142">
-        <v>22745</v>
+        <v>162</v>
+      </c>
+      <c r="G142">
+        <v>898</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B143" t="s">
-        <v>493</v>
+        <v>468</v>
       </c>
       <c r="C143" t="s">
         <v>38</v>
       </c>
       <c r="D143">
-        <v>118</v>
+        <v>161</v>
       </c>
       <c r="E143">
-        <v>1151</v>
+        <v>626</v>
       </c>
       <c r="F143">
-        <v>1269</v>
+        <v>116</v>
+      </c>
+      <c r="G143">
+        <v>903</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B144" t="s">
-        <v>494</v>
+        <v>469</v>
       </c>
       <c r="C144" t="s">
         <v>38</v>
       </c>
       <c r="D144">
-        <v>1828</v>
+        <v>218</v>
       </c>
       <c r="E144">
-        <v>5130</v>
+        <v>236</v>
       </c>
       <c r="F144">
-        <v>6958</v>
+        <v>121</v>
+      </c>
+      <c r="G144">
+        <v>575</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B145" t="s">
-        <v>495</v>
+        <v>470</v>
       </c>
       <c r="C145" t="s">
         <v>38</v>
       </c>
       <c r="D145">
-        <v>88</v>
+        <v>141</v>
       </c>
       <c r="E145">
-        <v>412</v>
+        <v>543</v>
       </c>
       <c r="F145">
-        <v>500</v>
-[...21 lines deleted...]
-    </row>
+        <v>107</v>
+      </c>
+      <c r="G145">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="146"/>
     <row r="147">
       <c r="A147">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B147" t="s">
-        <v>497</v>
+        <v>20</v>
       </c>
       <c r="C147" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D147">
-        <v>109</v>
+        <v>883</v>
       </c>
       <c r="E147">
-        <v>425</v>
+        <v>2114</v>
       </c>
       <c r="F147">
-        <v>534</v>
+        <v>672</v>
+      </c>
+      <c r="G147">
+        <v>3669</v>
       </c>
     </row>
     <row r="148">
-      <c r="A148">
-        <v>8</v>
+      <c r="A148" t="s">
+        <v>30</v>
       </c>
       <c r="B148" t="s">
-        <v>498</v>
+        <v>30</v>
       </c>
       <c r="C148" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D148">
-        <v>41</v>
+        <v>321</v>
       </c>
       <c r="E148">
-        <v>122</v>
+        <v>923</v>
       </c>
       <c r="F148">
-        <v>163</v>
+        <v>246</v>
+      </c>
+      <c r="G148">
+        <v>1490</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B149" t="s">
-        <v>499</v>
+        <v>471</v>
       </c>
       <c r="C149" t="s">
         <v>38</v>
       </c>
       <c r="D149">
-        <v>55</v>
+        <v>350</v>
       </c>
       <c r="E149">
-        <v>111</v>
+        <v>687</v>
       </c>
       <c r="F149">
-        <v>166</v>
+        <v>323</v>
+      </c>
+      <c r="G149">
+        <v>1360</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B150" t="s">
-        <v>500</v>
+        <v>472</v>
       </c>
       <c r="C150" t="s">
         <v>38</v>
       </c>
       <c r="D150">
-        <v>69</v>
+        <v>96</v>
       </c>
       <c r="E150">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="F150">
-        <v>343</v>
+        <v>60</v>
+      </c>
+      <c r="G150">
+        <v>426</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B151" t="s">
-        <v>501</v>
+        <v>473</v>
       </c>
       <c r="C151" t="s">
         <v>38</v>
       </c>
       <c r="D151">
-        <v>28</v>
+        <v>116</v>
       </c>
       <c r="E151">
-        <v>78</v>
+        <v>234</v>
       </c>
       <c r="F151">
-        <v>106</v>
-[...22 lines deleted...]
-    <row r="153"/>
+        <v>43</v>
+      </c>
+      <c r="G151">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="152"/>
+    <row r="153">
+      <c r="A153">
+        <v>16</v>
+      </c>
+      <c r="B153" t="s">
+        <v>21</v>
+      </c>
+      <c r="C153" t="s">
+        <v>35</v>
+      </c>
+      <c r="D153">
+        <v>334</v>
+      </c>
+      <c r="E153">
+        <v>2057</v>
+      </c>
+      <c r="F153">
+        <v>631</v>
+      </c>
+      <c r="G153">
+        <v>3022</v>
+      </c>
+    </row>
     <row r="154">
-      <c r="A154">
-        <v>13</v>
+      <c r="A154" t="s">
+        <v>30</v>
       </c>
       <c r="B154" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="C154" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D154">
-        <v>918</v>
+        <v>75</v>
       </c>
       <c r="E154">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="F154">
-        <v>1537</v>
+        <v>192</v>
+      </c>
+      <c r="G154">
+        <v>890</v>
       </c>
     </row>
     <row r="155">
-      <c r="A155" t="s">
-        <v>30</v>
+      <c r="A155">
+        <v>1</v>
       </c>
       <c r="B155" t="s">
-        <v>30</v>
+        <v>474</v>
       </c>
       <c r="C155" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D155">
-        <v>436</v>
+        <v>58</v>
       </c>
       <c r="E155">
-        <v>358</v>
+        <v>612</v>
       </c>
       <c r="F155">
-        <v>794</v>
+        <v>284</v>
+      </c>
+      <c r="G155">
+        <v>954</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B156" t="s">
-        <v>503</v>
+        <v>475</v>
       </c>
       <c r="C156" t="s">
         <v>38</v>
       </c>
       <c r="D156">
-        <v>482</v>
+        <v>76</v>
       </c>
       <c r="E156">
-        <v>261</v>
+        <v>500</v>
       </c>
       <c r="F156">
-        <v>743</v>
-[...10 lines deleted...]
-      <c r="C158" t="s">
+        <v>105</v>
+      </c>
+      <c r="G156">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>3</v>
+      </c>
+      <c r="B157" t="s">
+        <v>476</v>
+      </c>
+      <c r="C157" t="s">
+        <v>38</v>
+      </c>
+      <c r="D157">
+        <v>125</v>
+      </c>
+      <c r="E157">
+        <v>322</v>
+      </c>
+      <c r="F157">
+        <v>50</v>
+      </c>
+      <c r="G157">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="158"/>
+    <row r="159">
+      <c r="A159">
+        <v>17</v>
+      </c>
+      <c r="B159" t="s">
+        <v>22</v>
+      </c>
+      <c r="C159" t="s">
         <v>35</v>
       </c>
-      <c r="D158">
-[...16 lines deleted...]
-      <c r="C159" t="s">
+      <c r="D159">
+        <v>23264</v>
+      </c>
+      <c r="E159">
+        <v>27965</v>
+      </c>
+      <c r="F159">
+        <v>6034</v>
+      </c>
+      <c r="G159">
+        <v>57263</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="s">
+        <v>30</v>
+      </c>
+      <c r="B160" t="s">
+        <v>30</v>
+      </c>
+      <c r="C160" t="s">
         <v>36</v>
       </c>
-      <c r="D159">
-[...18 lines deleted...]
-      </c>
       <c r="D160">
-        <v>6640</v>
+        <v>656</v>
       </c>
       <c r="E160">
-        <v>31550</v>
+        <v>2345</v>
       </c>
       <c r="F160">
-        <v>38190</v>
+        <v>635</v>
+      </c>
+      <c r="G160">
+        <v>3636</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B161" t="s">
-        <v>505</v>
+        <v>477</v>
       </c>
       <c r="C161" t="s">
         <v>38</v>
       </c>
       <c r="D161">
-        <v>18657</v>
+        <v>18458</v>
       </c>
       <c r="E161">
-        <v>5804</v>
+        <v>5432</v>
       </c>
       <c r="F161">
-        <v>24461</v>
+        <v>3082</v>
+      </c>
+      <c r="G161">
+        <v>26972</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B162" t="s">
-        <v>506</v>
+        <v>478</v>
       </c>
       <c r="C162" t="s">
         <v>38</v>
       </c>
       <c r="D162">
-        <v>182</v>
+        <v>402</v>
       </c>
       <c r="E162">
-        <v>932</v>
+        <v>8770</v>
       </c>
       <c r="F162">
-        <v>1114</v>
+        <v>318</v>
+      </c>
+      <c r="G162">
+        <v>9490</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B163" t="s">
-        <v>507</v>
+        <v>479</v>
       </c>
       <c r="C163" t="s">
         <v>38</v>
       </c>
       <c r="D163">
-        <v>133</v>
+        <v>90</v>
       </c>
       <c r="E163">
-        <v>439</v>
+        <v>8168</v>
       </c>
       <c r="F163">
-        <v>572</v>
+        <v>204</v>
+      </c>
+      <c r="G163">
+        <v>8462</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B164" t="s">
-        <v>508</v>
+        <v>480</v>
       </c>
       <c r="C164" t="s">
         <v>38</v>
       </c>
       <c r="D164">
-        <v>111</v>
+        <v>45</v>
       </c>
       <c r="E164">
-        <v>296</v>
+        <v>1561</v>
       </c>
       <c r="F164">
-        <v>407</v>
+        <v>231</v>
+      </c>
+      <c r="G164">
+        <v>1837</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B165" t="s">
-        <v>509</v>
+        <v>481</v>
       </c>
       <c r="C165" t="s">
         <v>38</v>
       </c>
       <c r="D165">
-        <v>66</v>
+        <v>46</v>
       </c>
       <c r="E165">
-        <v>188</v>
+        <v>206</v>
       </c>
       <c r="F165">
-        <v>254</v>
+        <v>1291</v>
+      </c>
+      <c r="G165">
+        <v>1543</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B166" t="s">
-        <v>510</v>
+        <v>482</v>
       </c>
       <c r="C166" t="s">
         <v>38</v>
       </c>
       <c r="D166">
+        <v>141</v>
+      </c>
+      <c r="E166">
         <v>90</v>
       </c>
-      <c r="E166">
-[...1 lines deleted...]
-      </c>
       <c r="F166">
-        <v>417</v>
+        <v>86</v>
+      </c>
+      <c r="G166">
+        <v>317</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B167" t="s">
-        <v>511</v>
+        <v>483</v>
       </c>
       <c r="C167" t="s">
         <v>38</v>
       </c>
       <c r="D167">
-        <v>101</v>
+        <v>1696</v>
       </c>
       <c r="E167">
-        <v>298</v>
+        <v>649</v>
       </c>
       <c r="F167">
-        <v>399</v>
+        <v>96</v>
+      </c>
+      <c r="G167">
+        <v>2441</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B168" t="s">
-        <v>512</v>
+        <v>484</v>
       </c>
       <c r="C168" t="s">
         <v>38</v>
       </c>
       <c r="D168">
-        <v>125</v>
+        <v>1730</v>
       </c>
       <c r="E168">
-        <v>254</v>
+        <v>744</v>
       </c>
       <c r="F168">
-        <v>379</v>
-[...21 lines deleted...]
-    </row>
+        <v>91</v>
+      </c>
+      <c r="G168">
+        <v>2565</v>
+      </c>
+    </row>
+    <row r="169"/>
     <row r="170">
       <c r="A170">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="B170" t="s">
-        <v>514</v>
+        <v>23</v>
       </c>
       <c r="C170" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D170">
-        <v>9343</v>
+        <v>165</v>
       </c>
       <c r="E170">
-        <v>6219</v>
+        <v>522</v>
       </c>
       <c r="F170">
-        <v>15562</v>
+        <v>486</v>
+      </c>
+      <c r="G170">
+        <v>1173</v>
       </c>
     </row>
     <row r="171">
-      <c r="A171">
-        <v>12</v>
+      <c r="A171" t="s">
+        <v>30</v>
       </c>
       <c r="B171" t="s">
-        <v>515</v>
+        <v>30</v>
       </c>
       <c r="C171" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D171">
-        <v>153</v>
+        <v>64</v>
       </c>
       <c r="E171">
-        <v>202</v>
+        <v>250</v>
       </c>
       <c r="F171">
-        <v>355</v>
-[...2 lines deleted...]
-    <row r="172"/>
+        <v>212</v>
+      </c>
+      <c r="G171">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>1</v>
+      </c>
+      <c r="B172" t="s">
+        <v>485</v>
+      </c>
+      <c r="C172" t="s">
+        <v>38</v>
+      </c>
+      <c r="D172">
+        <v>55</v>
+      </c>
+      <c r="E172">
+        <v>156</v>
+      </c>
+      <c r="F172">
+        <v>183</v>
+      </c>
+      <c r="G172">
+        <v>394</v>
+      </c>
+    </row>
     <row r="173">
       <c r="A173">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="B173" t="s">
-        <v>20</v>
+        <v>486</v>
       </c>
       <c r="C173" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D173">
-        <v>509</v>
+        <v>46</v>
       </c>
       <c r="E173">
-        <v>1322</v>
+        <v>116</v>
       </c>
       <c r="F173">
-        <v>1831</v>
-[...662 lines deleted...]
-        <v>112</v>
+        <v>91</v>
+      </c>
+      <c r="G173">
+        <v>253</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>