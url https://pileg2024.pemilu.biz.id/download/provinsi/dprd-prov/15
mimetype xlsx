--- v0 (2026-02-07)
+++ v1 (2026-04-09)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="JAMBI 4 - Partai" sheetId="2" r:id="rId4"/>
-[...10 lines deleted...]
-    <sheet name="JAMBI 3 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="JAMBI 5 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="JAMBI 5 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="JAMBI 6 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="JAMBI 6 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="JAMBI 1 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="JAMBI 1 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="JAMBI 2 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="JAMBI 2 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="JAMBI 3 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="JAMBI 3 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="JAMBI 4 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="JAMBI 4 - Caleg" sheetId="13" r:id="rId16"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="798" uniqueCount="798">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -79,119 +79,2171 @@
   <si>
     <t>GERINDRA</t>
   </si>
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
     <t>PKN</t>
   </si>
   <si>
+    <t>HANURA</t>
+  </si>
+  <si>
     <t>PAN</t>
   </si>
   <si>
+    <t>PBB</t>
+  </si>
+  <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>JAMBI</t>
   </si>
   <si>
+    <t>150005</t>
+  </si>
+  <si>
+    <t>JAMBI 5</t>
+  </si>
+  <si>
+    <t>1508</t>
+  </si>
+  <si>
+    <t>BUNGO</t>
+  </si>
+  <si>
+    <t>1509</t>
+  </si>
+  <si>
+    <t>TEBO</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>Hj. EKA MADJID MU'AZ, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>MUHAMMAD JUPRI, S.I.P., M.M.</t>
+  </si>
+  <si>
+    <t>SYAIFUL BAKHRI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>H. BASRI, S.Ag., M.S.I.</t>
+  </si>
+  <si>
+    <t>H. ERIC HASMA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SRI HANDAYANI</t>
+  </si>
+  <si>
+    <t>Ir. JEMASRIL</t>
+  </si>
+  <si>
+    <t>AHMAD SAFEI</t>
+  </si>
+  <si>
+    <t>IISARA PITRI</t>
+  </si>
+  <si>
+    <t>M. RUM IRFAN</t>
+  </si>
+  <si>
+    <t>Dr. NOVIARDI FERZI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>HAMBALI</t>
+  </si>
+  <si>
+    <t>SULISTIA KARTINI, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. H. SRI SAPTO EDDY, M.T.</t>
+  </si>
+  <si>
+    <t>BAKHROIN SIREGAR, S.I.P.</t>
+  </si>
+  <si>
+    <t>MEILLY WIJAH ASTUTI, S.Farm.</t>
+  </si>
+  <si>
+    <t>TAUFIK, S.T.</t>
+  </si>
+  <si>
+    <t>ROY IMRON, S.E.</t>
+  </si>
+  <si>
+    <t>ABIDAH, S.E.</t>
+  </si>
+  <si>
+    <t>ZALIKAL HUDA AGUSTIAN, S.E.</t>
+  </si>
+  <si>
+    <t>WARTONO TRIYAN KUSUMO, S.E.</t>
+  </si>
+  <si>
+    <t>EDISON, S.H.</t>
+  </si>
+  <si>
+    <t>SRI RIKA SAPUTRI</t>
+  </si>
+  <si>
+    <t>SUWARNO</t>
+  </si>
+  <si>
+    <t>DADANG SUKMAWAN</t>
+  </si>
+  <si>
+    <t>DORNI SEFRINI</t>
+  </si>
+  <si>
+    <t>AGUNG ARIE PRADANA, S.Kep.</t>
+  </si>
+  <si>
+    <t>NURHASANAH</t>
+  </si>
+  <si>
+    <t>AFRIANSYAH</t>
+  </si>
+  <si>
+    <t>SUPRIATNA</t>
+  </si>
+  <si>
+    <t>Dr. H. SUKANDAR, S.Kom., M.Si.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD AMIN</t>
+  </si>
+  <si>
+    <t>DEWI HARTINI</t>
+  </si>
+  <si>
+    <t>ELY ASMAWATI</t>
+  </si>
+  <si>
+    <t>MAZLAN, S.Kom., M.E.</t>
+  </si>
+  <si>
+    <t>IDHAM KHALID</t>
+  </si>
+  <si>
+    <t>M. ARIEF. N</t>
+  </si>
+  <si>
+    <t>TOMSON PURBA</t>
+  </si>
+  <si>
+    <t>TATI KRISTAWATI</t>
+  </si>
+  <si>
+    <t>ABDUL HAMID, S.Pd.</t>
+  </si>
+  <si>
+    <t>dr. UMAIMA KAMILA, M.A.R.S.</t>
+  </si>
+  <si>
+    <t>AZHAR MULIA, S.E.</t>
+  </si>
+  <si>
+    <t>AZMAN, S.T.</t>
+  </si>
+  <si>
+    <t>BURHAN ABD KETIB, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>AL MASHURI, S.P.</t>
+  </si>
+  <si>
+    <t>SYOPIAWATI</t>
+  </si>
+  <si>
+    <t>ANDI ELYUSRA BAKAR</t>
+  </si>
+  <si>
+    <t>KHAIRUL MUKHSIN</t>
+  </si>
+  <si>
+    <t>ANGGI PERMATA SARI</t>
+  </si>
+  <si>
+    <t>HAMDAN, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>AGUS SANTOSO</t>
+  </si>
+  <si>
+    <t>YOGGY EFFENDY, S.Pt.</t>
+  </si>
+  <si>
+    <t>SHAILA MONICA</t>
+  </si>
+  <si>
+    <t>ISMAIL BUZAR</t>
+  </si>
+  <si>
+    <t>RATNAWATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>KAWI</t>
+  </si>
+  <si>
+    <t>RAMDAN SUNDANA, S.P.</t>
+  </si>
+  <si>
+    <t>MUSTAHARUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>HOZIN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>RINI OKTAPIA, S.Pd.</t>
+  </si>
+  <si>
+    <t>ALMIZAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>FEBRI YANTY, S.Pd.</t>
+  </si>
+  <si>
+    <t>SYAIFUL ASANI, A.Md. Kep.</t>
+  </si>
+  <si>
+    <t>ROZALI, S.Fil.I.</t>
+  </si>
+  <si>
+    <t>JUNAIDI</t>
+  </si>
+  <si>
+    <t>ERLIANA</t>
+  </si>
+  <si>
+    <t>MULTON ACKROWI, S.H.</t>
+  </si>
+  <si>
+    <t>dr. ISKANDAR BUDIMAN</t>
+  </si>
+  <si>
+    <t>ARISMAN, A.Md.</t>
+  </si>
+  <si>
+    <t>RIDA WATI, S.A.B.</t>
+  </si>
+  <si>
+    <t>AFRIZAL TANJUNG</t>
+  </si>
+  <si>
+    <t>FEBRIS KARINI</t>
+  </si>
+  <si>
+    <t>CECEP ADY TAMA, S.Kom.</t>
+  </si>
+  <si>
+    <t>DIAH ICHSANIAH</t>
+  </si>
+  <si>
+    <t>RAHMADAN NUZUL ILHAM</t>
+  </si>
+  <si>
+    <t>NOVIA SINTA</t>
+  </si>
+  <si>
+    <t>PUTRI LIANA SARI</t>
+  </si>
+  <si>
+    <t>ANSORI, S.Fil.I.</t>
+  </si>
+  <si>
+    <t>A. HAMBALI M, S.E.</t>
+  </si>
+  <si>
+    <t>SETIAWATI</t>
+  </si>
+  <si>
+    <t>HAMDANI, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>ANDRIANSYAH, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Hj. NOFARITA ASYIAH, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>Z. ARIFIN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>NOVA ELVICA, S.Pt., M.Pt.</t>
+  </si>
+  <si>
+    <t>RIZKI KURNIA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD BISRI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>MODESFI EFENDI, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. HARMAIN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ZAINI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>Hj. NIZOPATI</t>
+  </si>
+  <si>
+    <t>K.H. KUSAERI</t>
+  </si>
+  <si>
+    <t>Drs. H. AMSYARNEDI ASNAWI MUKTI, M.Si.</t>
+  </si>
+  <si>
+    <t>ASRIWARTINI, S.E.</t>
+  </si>
+  <si>
+    <t>H. MARTUNIS, S.Pd.</t>
+  </si>
+  <si>
+    <t>K.H. RIFA'I, S.H.</t>
+  </si>
+  <si>
+    <t>MARHAMAH, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>Ir. H. INDONES, M.T.P.</t>
+  </si>
+  <si>
+    <t>RANI SIBARANI</t>
+  </si>
+  <si>
+    <t>HENRIZA</t>
+  </si>
+  <si>
+    <t>AKMAL HAMDI</t>
+  </si>
+  <si>
+    <t>EFVI MASTIUR SIMANJUNTAK</t>
+  </si>
+  <si>
+    <t>DIMAS PRINGGOYUDO</t>
+  </si>
+  <si>
+    <t>YULIUS EDWARD SINAGA</t>
+  </si>
+  <si>
+    <t>ISMAIL</t>
+  </si>
+  <si>
+    <t>SYAFRIZAL. S</t>
+  </si>
+  <si>
+    <t>DEWI HANDAYANI, S.E.</t>
+  </si>
+  <si>
+    <t>DHEWANGGA WAHYU PRAJA</t>
+  </si>
+  <si>
+    <t>ERI KISWANTO</t>
+  </si>
+  <si>
+    <t>Dra. RITA. HB</t>
+  </si>
+  <si>
+    <t>TRIONO</t>
+  </si>
+  <si>
+    <t>MUHAMAD IQBAL MU'AFI</t>
+  </si>
+  <si>
+    <t>NABHILLA ANJANI</t>
+  </si>
+  <si>
+    <t>ABDUL RAHMAN, S.H.</t>
+  </si>
+  <si>
+    <t>H. YAHYA, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>BUJANG. P</t>
+  </si>
+  <si>
+    <t>ROSMAINI</t>
+  </si>
+  <si>
+    <t>MASRI, S.Ag.</t>
+  </si>
+  <si>
+    <t>MURNIATI</t>
+  </si>
+  <si>
+    <t>PIRDAUS</t>
+  </si>
+  <si>
+    <t>AZMI SALFI</t>
+  </si>
+  <si>
+    <t>SAPRITA YENTI, S.E.</t>
+  </si>
+  <si>
+    <t>SUHENDRI, S.Ag.</t>
+  </si>
+  <si>
+    <t>AFRIOGA FELMI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>RANTI PERMATASARI, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>ABDUL RAHMAN, S.Ag.</t>
+  </si>
+  <si>
+    <t>MUFIARDI, S.I.P.</t>
+  </si>
+  <si>
+    <t>AMRI</t>
+  </si>
+  <si>
+    <t>Drs. H. MAHER. M</t>
+  </si>
+  <si>
+    <t>TETI HERAWATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>AMAT KHAIRONI</t>
+  </si>
+  <si>
+    <t>150006</t>
+  </si>
+  <si>
+    <t>JAMBI 6</t>
+  </si>
+  <si>
+    <t>1506</t>
+  </si>
+  <si>
+    <t>TANJUNG JABUNG BARAT</t>
+  </si>
+  <si>
+    <t>1507</t>
+  </si>
+  <si>
+    <t>TANJUNG JABUNG TIMUR</t>
+  </si>
+  <si>
+    <t>H. ABDUL HAMID, S.H.</t>
+  </si>
+  <si>
+    <t>MASTAM</t>
+  </si>
+  <si>
+    <t>INDRAWATI, S.I.P.</t>
+  </si>
+  <si>
+    <t>SYAMSURI</t>
+  </si>
+  <si>
+    <t>MUSTAPA, S.E.</t>
+  </si>
+  <si>
+    <t>MURNI</t>
+  </si>
+  <si>
+    <t>Drs. H. MUKLIS, M.Si.</t>
+  </si>
+  <si>
+    <t>SITI AISYAH</t>
+  </si>
+  <si>
+    <t>AHMAD SYAIFUL ANSHORI, S.Ud.</t>
+  </si>
+  <si>
+    <t>Dr. FAIZAL RIZA, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>MANGGOLO PARIPURNO GURITNO PUTRO</t>
+  </si>
+  <si>
+    <t>Hj. ELVI ANDRIANI, S.Pd.</t>
+  </si>
+  <si>
+    <t>ISWANDI EKA PUTRA, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>MULYONO EKO, S.I.P.</t>
+  </si>
+  <si>
+    <t>Hj. SRI MARSITA KESUMANINGSIH</t>
+  </si>
+  <si>
+    <t>M. RIZKI ANJANI, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. ACHMAD</t>
+  </si>
+  <si>
+    <t>EFNI SEFRIA</t>
+  </si>
+  <si>
+    <t>M. AMIN, S.K.M.</t>
+  </si>
+  <si>
+    <t>M. ASRIADI, S.T.</t>
+  </si>
+  <si>
+    <t>ELSA AGUSTINA</t>
+  </si>
+  <si>
+    <t>DUMISNO MANALU</t>
+  </si>
+  <si>
+    <t>H. M. ZULDI IKROM</t>
+  </si>
+  <si>
+    <t>HENNI FRISKA MANURUNG</t>
+  </si>
+  <si>
+    <t>NURDIN, S.E.</t>
+  </si>
+  <si>
+    <t>TAGOR T. SIMANGUNSONG</t>
+  </si>
+  <si>
+    <t>NELY OKTARIA</t>
+  </si>
+  <si>
+    <t>AHMAD JAHFAR, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. H. ABDUL JALIL, M.M.</t>
+  </si>
+  <si>
+    <t>SUKMAWATI</t>
+  </si>
+  <si>
+    <t>Drs. H. MUSTAKIM</t>
+  </si>
+  <si>
+    <t>H. JUMHADI, S.E.</t>
+  </si>
+  <si>
+    <t>SYAMSINAR, S.E.</t>
+  </si>
+  <si>
+    <t>ESTINERI</t>
+  </si>
+  <si>
+    <t>HAVAS MAX ANWAR</t>
+  </si>
+  <si>
+    <t>AYNUR ROPIK, S.P.</t>
+  </si>
+  <si>
+    <t>RIANO JAYAWARDHANA NST, S.H.</t>
+  </si>
+  <si>
+    <t>NURYANTI</t>
+  </si>
+  <si>
+    <t>MARTUNIS M. YUSUF, M. Pd.</t>
+  </si>
+  <si>
+    <t>AZLINA</t>
+  </si>
+  <si>
+    <t>SYAHERALLAYALI, S.E.</t>
+  </si>
+  <si>
+    <t>YUDI HARIYANTO. EY</t>
+  </si>
+  <si>
+    <t>SRI NOVITA AFSY</t>
+  </si>
+  <si>
+    <t>Ir. H. ANDI AKHMAD NUZUL, M.E.</t>
+  </si>
+  <si>
+    <t>ILAL IMRON</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ALI ABDULLAH</t>
+  </si>
+  <si>
+    <t>HARYONO, S.P.</t>
+  </si>
+  <si>
+    <t>MUTIARANI SAPUTRI, S.Kom.</t>
+  </si>
+  <si>
+    <t>HERU PANGATAS, S.T.</t>
+  </si>
+  <si>
+    <t>AYU PUTRI LESTARI</t>
+  </si>
+  <si>
+    <t>EDDY SURYADARMA</t>
+  </si>
+  <si>
+    <t>MOHD. RENDRA RAMADHAN USMAN</t>
+  </si>
+  <si>
+    <t>AZIS ROHMAN</t>
+  </si>
+  <si>
+    <t>ROSMIATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ANAS</t>
+  </si>
+  <si>
+    <t>ISMAEL</t>
+  </si>
+  <si>
+    <t>ENNY YUSNENI</t>
+  </si>
+  <si>
+    <t>FATRA GUNAWAN</t>
+  </si>
+  <si>
+    <t>H. A. HOLIDI, S.IP., M.A.P.</t>
+  </si>
+  <si>
+    <t>KHALIMATUSA'DIYAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HUSYAIRI</t>
+  </si>
+  <si>
+    <t>M. NUR</t>
+  </si>
+  <si>
+    <t>ERNI, S.Pd.</t>
+  </si>
+  <si>
+    <t>NASIRAN</t>
+  </si>
+  <si>
+    <t>WIWIN HAPSARY</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ROSYADI ALI</t>
+  </si>
+  <si>
+    <t>P. BUDI HARTONO</t>
+  </si>
+  <si>
+    <t>ANI NURAINI</t>
+  </si>
+  <si>
+    <t>ADE SAPUTRA</t>
+  </si>
+  <si>
+    <t>NYIMAS CIK ANA</t>
+  </si>
+  <si>
+    <t>M. ADIB MUBARAK, S.Pd.</t>
+  </si>
+  <si>
+    <t>FAIZAL, S.E.</t>
+  </si>
+  <si>
+    <t>SRI HERLITA, A.Md.</t>
+  </si>
+  <si>
+    <t>MAHRUP, S.E.</t>
+  </si>
+  <si>
+    <t>ARPIN SIREGAR</t>
+  </si>
+  <si>
+    <t>Ir. RINA MULYATI, M.Si.</t>
+  </si>
+  <si>
+    <t>MEGAYANDA BENAZIR KURDIYANTI</t>
+  </si>
+  <si>
+    <t>SYAHRUDDIN, S.I.P., M.M.</t>
+  </si>
+  <si>
+    <t>BIMA AUDIA PRATAMA</t>
+  </si>
+  <si>
+    <t>SUPARDI</t>
+  </si>
+  <si>
+    <t>IDAH ROSILAWATI, S.H.</t>
+  </si>
+  <si>
+    <t>WENNO DWI PUTRI, S.Farm.</t>
+  </si>
+  <si>
+    <t>Drs. H. AMIR SAKIB</t>
+  </si>
+  <si>
+    <t>Drs. ARFAN, M.M.</t>
+  </si>
+  <si>
+    <t>DESI RAHMIATI</t>
+  </si>
+  <si>
+    <t>MUKHTAR</t>
+  </si>
+  <si>
+    <t>MUHAMMAD BALYANI</t>
+  </si>
+  <si>
+    <t>SRI HERAWATI</t>
+  </si>
+  <si>
+    <t>Drs. PUAD</t>
+  </si>
+  <si>
+    <t>ISMED, S.Pd.</t>
+  </si>
+  <si>
+    <t>TONGAM MANALU</t>
+  </si>
+  <si>
+    <t>LAMHOT DOLOK SARIBU, S.P.</t>
+  </si>
+  <si>
+    <t>SRI LESTARI</t>
+  </si>
+  <si>
+    <t>SUKARDI</t>
+  </si>
+  <si>
+    <t>Drs. H. AZWAR, M.M.</t>
+  </si>
+  <si>
+    <t>CHRISTINA GLORYA PURBA</t>
+  </si>
+  <si>
+    <t>Dr. ABDUL MUTALIB, S.Ag., M.Pd.I.</t>
+  </si>
+  <si>
+    <t>MERIANI SIMAMORA, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>ROSITA</t>
+  </si>
+  <si>
+    <t>DEKY SUBIANDA, S.Sos, M.M.</t>
+  </si>
+  <si>
+    <t>PRATIWI ANNISA, S.H.</t>
+  </si>
+  <si>
+    <t>ASTINA DEVI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>UMAR DANI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD JOHANNES HABIBIE</t>
+  </si>
+  <si>
+    <t>MERIALDI</t>
+  </si>
+  <si>
+    <t>DYAH WIDAYANTI, S.I.P., M.M.</t>
+  </si>
+  <si>
+    <t>VERAWATI, S.Kom.I.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HAMDI</t>
+  </si>
+  <si>
+    <t>AMBO LAU, S.E.</t>
+  </si>
+  <si>
+    <t>H. Ir. FERIYANTO</t>
+  </si>
+  <si>
+    <t>MIRWAN ADNAN WAHID</t>
+  </si>
+  <si>
+    <t>DIANA VERA YANA, A.Md.</t>
+  </si>
+  <si>
+    <t>ABDUL KAHER, S.H.</t>
+  </si>
+  <si>
+    <t>YUHELVI</t>
+  </si>
+  <si>
+    <t>NIRAFDI</t>
+  </si>
+  <si>
+    <t>GARUDA</t>
+  </si>
+  <si>
+    <t>150001</t>
+  </si>
+  <si>
+    <t>JAMBI 1</t>
+  </si>
+  <si>
+    <t>1571</t>
+  </si>
+  <si>
+    <t>KOTA JAMBI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NASIR, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. M. ARFAH HAP, M.M.</t>
+  </si>
+  <si>
+    <t>ARIANTI</t>
+  </si>
+  <si>
+    <t>FREDY ALMANZO, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. AHMAD ARIFIN</t>
+  </si>
+  <si>
+    <t>RISKA ANJALIYA, S.S.I.</t>
+  </si>
+  <si>
+    <t>AGUS SATRIA HAMBALI</t>
+  </si>
+  <si>
+    <t>SYAIFUL IHSAN, S.E.</t>
+  </si>
+  <si>
+    <t>SITI MUHARAM</t>
+  </si>
+  <si>
+    <t>ERWIN</t>
+  </si>
+  <si>
+    <t>PUTRA ABSOR HASIBUAN, S.H.</t>
+  </si>
+  <si>
+    <t>RITASMAIRIYANTO, S.E.</t>
+  </si>
+  <si>
+    <t>JEHAN IMELDA, S.M.</t>
+  </si>
+  <si>
+    <t>BUDIYAKO, S.Kom.</t>
+  </si>
+  <si>
+    <t>H. M. RASYID RIDO SIREGAR, S.H., M.Kes.</t>
+  </si>
+  <si>
+    <t>MERY MARWATI</t>
+  </si>
+  <si>
+    <t>I.M. HAMBALI</t>
+  </si>
+  <si>
+    <t>NURMA YUNITA</t>
+  </si>
+  <si>
+    <t>HAYATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>Drs. H. RADEN ERWANSYAH, M.M.</t>
+  </si>
+  <si>
+    <t>Ir. M. A. FAUZI</t>
+  </si>
+  <si>
+    <t>JUNEDI SINGARIMBUN, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. Hj. MUALLIMAH RADHIANA, M.Pd.</t>
+  </si>
+  <si>
+    <t>SUTIONO, S.T.</t>
+  </si>
+  <si>
+    <t>KEMUNING GILANG PERTIWI</t>
+  </si>
+  <si>
+    <t>Ir. DAULAT SITORUS</t>
+  </si>
+  <si>
+    <t>RATUMAS DEWI</t>
+  </si>
+  <si>
+    <t>H. FERNANDO HARIYANTO</t>
+  </si>
+  <si>
+    <t>NAZILLA ALVI BAKRIE</t>
+  </si>
+  <si>
+    <t>HERU ISKANDAR</t>
+  </si>
+  <si>
+    <t>Dra. Hj. MAIMAZNAH, M.E.</t>
+  </si>
+  <si>
+    <t>ADRI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. ARMAN, S.E., M.E.</t>
+  </si>
+  <si>
+    <t>H. ALEXANDER, S.E., M.E.</t>
+  </si>
+  <si>
+    <t>RIANA DORIS SEMBIRING, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. YOPPY WIRA ADIE SETYANTORO, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>HARIZON, S.E., M.E.</t>
+  </si>
+  <si>
+    <t>NURSARJANA</t>
+  </si>
+  <si>
+    <t>H. SOEHARTO. S, S.H.</t>
+  </si>
+  <si>
+    <t>RUSDI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ARSANIADIL FAJRI</t>
+  </si>
+  <si>
+    <t>WINDA BACHTIAR, S.E.</t>
+  </si>
+  <si>
+    <t>ISMAIL MAKRUF, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. LAKSMI</t>
+  </si>
+  <si>
+    <t>MAYA FITRIAH SIREGAR</t>
+  </si>
+  <si>
+    <t>TIOPAN PURBA</t>
+  </si>
+  <si>
+    <t>NIRFAN ZULKARNAIN</t>
+  </si>
+  <si>
+    <t>LAILA ULPA INTISARI</t>
+  </si>
+  <si>
+    <t>DAVIT RIYADI</t>
+  </si>
+  <si>
+    <t>JUNAIDI, S.H.</t>
+  </si>
+  <si>
+    <t>RIDHAWANSYAH</t>
+  </si>
+  <si>
+    <t>MISDALENA</t>
+  </si>
+  <si>
+    <t>ANDI ZULHAIRI</t>
+  </si>
+  <si>
+    <t>RUSTINI</t>
+  </si>
+  <si>
+    <t>ABDUL ROZAK</t>
+  </si>
+  <si>
+    <t>MARRIANTI RAHIM</t>
+  </si>
+  <si>
+    <t>ARIYANTO</t>
+  </si>
+  <si>
+    <t>HERU KUSTANTO, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>Ir. ANTIYOSEFA</t>
+  </si>
+  <si>
+    <t>AHMAD SYUKRI, S.H.I.</t>
+  </si>
+  <si>
+    <t>PIPIT PRIHATINI</t>
+  </si>
+  <si>
+    <t>H. CHAIRUL WALID, S. Pd., M. Si.</t>
+  </si>
+  <si>
+    <t>ENDANG RUKMANA, Lc.</t>
+  </si>
+  <si>
+    <t>H. CANDRA JOHAN KARIM, S.E.</t>
+  </si>
+  <si>
+    <t>SAPARIA WIDIASTUTI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YASIR ARAFAT, S.E.</t>
+  </si>
+  <si>
+    <t>EPI SURYADI</t>
+  </si>
+  <si>
+    <t>EKO HARWANTO, S.E.</t>
+  </si>
+  <si>
+    <t>EDIONAR</t>
+  </si>
+  <si>
+    <t>FISKITARINA</t>
+  </si>
+  <si>
+    <t>DEBI PARAS PAYADI, S.H.</t>
+  </si>
+  <si>
+    <t>TRI HERLINA, A.Md.</t>
+  </si>
+  <si>
+    <t>MINARNI R, S.Kep.</t>
+  </si>
+  <si>
+    <t>DAHLIA ELDA SETY</t>
+  </si>
+  <si>
+    <t>ARY BHUDI ARTA</t>
+  </si>
+  <si>
+    <t>ERWAN NILA KUSUMAH</t>
+  </si>
+  <si>
+    <t>DESLINA FITRI</t>
+  </si>
+  <si>
+    <t>RHIDO SANDIKO</t>
+  </si>
+  <si>
+    <t>M. YANI</t>
+  </si>
+  <si>
+    <t>ANDRIO UTAMA</t>
+  </si>
+  <si>
+    <t>Drs. H. RUSLI KAMAL SIREGAR, M.Si.</t>
+  </si>
+  <si>
+    <t>Hj. PIT ARZUNA, S.Ag., M.M.</t>
+  </si>
+  <si>
+    <t>ZULKIFLI LINUS</t>
+  </si>
+  <si>
+    <t>Hj. EVI JULIANTY</t>
+  </si>
+  <si>
+    <t>MUSLIADI</t>
+  </si>
+  <si>
+    <t>SARTONO, S.H., M.Hum.</t>
+  </si>
+  <si>
+    <t>HASAN MABRURI, S.Sos.I., M.Si</t>
+  </si>
+  <si>
+    <t>ARISKI YANTI MAULIDA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZAINUDIN</t>
+  </si>
+  <si>
+    <t>MARDI AFYAN</t>
+  </si>
+  <si>
+    <t>YULIUS NUR, S.P.</t>
+  </si>
+  <si>
+    <t>BASUKI, S.H.I.</t>
+  </si>
+  <si>
+    <t>GUSRENI, S.K.M.</t>
+  </si>
+  <si>
+    <t>PERYMON JULI, S.E.</t>
+  </si>
+  <si>
+    <t>RUDY HARTAWAN, S.E.</t>
+  </si>
+  <si>
+    <t>SRI SUPARNI</t>
+  </si>
+  <si>
+    <t>SUPRIADI</t>
+  </si>
+  <si>
+    <t>MEILIZA DELVIYANTI, S.Pd.</t>
+  </si>
+  <si>
+    <t>SRI SUHARTI, A.Ma.</t>
+  </si>
+  <si>
+    <t>NASRULLAH HAMKA, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. YULI YULIARTI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Hj. HARIATIA, M.E.</t>
+  </si>
+  <si>
+    <t>ANAS, S.H.I.</t>
+  </si>
+  <si>
+    <t>ENDANG KUSWARDANI, S.H.</t>
+  </si>
+  <si>
+    <t>SUYADI, S.Pd., M.A.</t>
+  </si>
+  <si>
+    <t>SURATNO, S.H.</t>
+  </si>
+  <si>
+    <t>YULIANTO</t>
+  </si>
+  <si>
+    <t>NYIMAS EVI AZIZAH, S.H.</t>
+  </si>
+  <si>
+    <t>YUDI MULIA, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NAGUIB, S.H.</t>
+  </si>
+  <si>
+    <t>JON VERY SIHALOHO, S.T.</t>
+  </si>
+  <si>
+    <t>drg. ALFRIDA MARSINTA PANGGABEAN</t>
+  </si>
+  <si>
+    <t>RUDY, S.E., S.Pd.</t>
+  </si>
+  <si>
+    <t>TURSIMAN</t>
+  </si>
+  <si>
+    <t>Ir. VERONICA DIANAWATY. S</t>
+  </si>
+  <si>
+    <t>PARTOGI HAMONANGAN</t>
+  </si>
+  <si>
+    <t>ALISWARNI</t>
+  </si>
+  <si>
+    <t>SAYUTI</t>
+  </si>
+  <si>
+    <t>NONA JANE ONOYI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>RYAN AFRIANTO, S.H.</t>
+  </si>
+  <si>
+    <t>HENDRY ATTAN, S.E.</t>
+  </si>
+  <si>
+    <t>BASARUDIN</t>
+  </si>
+  <si>
+    <t>HARLINA, S.H.</t>
+  </si>
+  <si>
+    <t>SAID EFFENDI, S.H.</t>
+  </si>
+  <si>
+    <t>RADEN TEGUH WAHYUDI SUJATI HAMIJAYA, S.H.</t>
+  </si>
+  <si>
+    <t>IRIYANTI SUPRIHARTINI</t>
+  </si>
+  <si>
+    <t>HARAMAINI</t>
+  </si>
+  <si>
+    <t>AFFRY DAVIS</t>
+  </si>
+  <si>
+    <t>LINA ROSAKIM</t>
+  </si>
+  <si>
+    <t>RUDY ATTAN</t>
+  </si>
+  <si>
+    <t>AHMAD SA'ID, S.Kom.</t>
+  </si>
+  <si>
+    <t>IBNU SINA</t>
+  </si>
+  <si>
+    <t>MARWIYAH, A.Md.</t>
+  </si>
+  <si>
+    <t>Dr. HARUN SOHAR, M.Pd.I.</t>
+  </si>
+  <si>
+    <t>DWI SUTIARTO</t>
+  </si>
+  <si>
+    <t>SRI ENDARWINI, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>ILHAM LAHIA, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ARIEF PRARAMADHANI, S.E.</t>
+  </si>
+  <si>
+    <t>MISNAH</t>
+  </si>
+  <si>
+    <t>ARDO HARDYAN SYAHPUTRA</t>
+  </si>
+  <si>
+    <t>AHMAD HUDAYA, S.H.</t>
+  </si>
+  <si>
+    <t>AZHARI, A.KS., M.E.I.</t>
+  </si>
+  <si>
+    <t>DESTI ARIYANI</t>
+  </si>
+  <si>
+    <t>NOFRIANTO, S.H.</t>
+  </si>
+  <si>
+    <t>YULIA ROSHAYATI</t>
+  </si>
+  <si>
+    <t>IHSANUDIN</t>
+  </si>
+  <si>
+    <t>150002</t>
+  </si>
+  <si>
+    <t>JAMBI 2</t>
+  </si>
+  <si>
+    <t>1504</t>
+  </si>
+  <si>
+    <t>BATANGHARI</t>
+  </si>
+  <si>
+    <t>1505</t>
+  </si>
+  <si>
+    <t>MUARO JAMBI</t>
+  </si>
+  <si>
+    <t>Ir. H. ERPAN, M.E.</t>
+  </si>
+  <si>
+    <t>SUMANI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>ZAITUN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>RADEN PAHMI</t>
+  </si>
+  <si>
+    <t>PARDINAN, S.T.</t>
+  </si>
+  <si>
+    <t>SUPINGAH</t>
+  </si>
+  <si>
+    <t>HENDRI ADAM</t>
+  </si>
+  <si>
+    <t>OKTA FRANSISKA</t>
+  </si>
+  <si>
+    <t>ZAINAB</t>
+  </si>
+  <si>
+    <t>MUDRIKA HERMANSYAH, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>ABUN YANI, S.H.</t>
+  </si>
+  <si>
+    <t>IVAN ROYFANI, S.Si.</t>
+  </si>
+  <si>
+    <t>ANDRI YENNY, S.P.</t>
+  </si>
+  <si>
+    <t>AKBAR ALFARABY, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. NAJAMUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>RETNI RAHADIYARTI</t>
+  </si>
+  <si>
+    <t>SUHARTINAH, S.I.P.</t>
+  </si>
+  <si>
+    <t>SAERONI, S.E.</t>
+  </si>
+  <si>
+    <t>Dra. Hj. LILYARUDFA, M.Pd.</t>
+  </si>
+  <si>
+    <t>AGUNG TATA PRAYITNA, S.H.</t>
+  </si>
+  <si>
+    <t>NUR TRI KADARINI, S.E., M.Si., Ak.</t>
+  </si>
+  <si>
+    <t>AKMALUDDIN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>H. ARZANIL</t>
+  </si>
+  <si>
+    <t>RENI ANDRIYANI</t>
+  </si>
+  <si>
+    <t>AHMAD SUPRIADI</t>
+  </si>
+  <si>
+    <t>MULIA RINDA PURBA, S.E., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>FIKRI SAPUTRA, S.I.P.</t>
+  </si>
+  <si>
+    <t>ROIDA PANE, S.H.</t>
+  </si>
+  <si>
+    <t>SAWALUDDIN, S.H.</t>
+  </si>
+  <si>
+    <t>SAMUEL REFORMASI SIMATUPANG</t>
+  </si>
+  <si>
+    <t>H. IVAN WIRATA, S.T., M.M., M.T.</t>
+  </si>
+  <si>
+    <t>EDY RUSMAWANTO, S.E.</t>
+  </si>
+  <si>
+    <t>KARYANI AHMAD, S.H.</t>
+  </si>
+  <si>
+    <t>ILHAM ASARIE, S.E.</t>
+  </si>
+  <si>
+    <t>DWI CRISTIANA SETIYAWATI</t>
+  </si>
+  <si>
+    <t>FERI GUNADI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD DANIEL ALPARIZY</t>
+  </si>
+  <si>
+    <t>AGUNG WIHADI, S.Pd.</t>
+  </si>
+  <si>
+    <t>SAPRITA</t>
+  </si>
+  <si>
+    <t>M. JAAFAR, S.H.</t>
+  </si>
+  <si>
+    <t>SAPUAN ANSORI, S.E.</t>
+  </si>
+  <si>
+    <t>LINDA ASTUTY, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>RIAN OKTAVIANI, S.P.</t>
+  </si>
+  <si>
+    <t>EKO RINALDO</t>
+  </si>
+  <si>
+    <t>H. HARMAIN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>NURSELA</t>
+  </si>
+  <si>
+    <t>BAHRUM SIRAIT</t>
+  </si>
+  <si>
+    <t>M. SAMAN</t>
+  </si>
+  <si>
+    <t>EMI ANISA</t>
+  </si>
+  <si>
+    <t>IBNU SATRIA RAMADHAN, S.T.</t>
+  </si>
+  <si>
+    <t>SARIF</t>
+  </si>
+  <si>
+    <t>FIRDA ELROSALIA. F</t>
+  </si>
+  <si>
+    <t>DONNER ERYANTO GULTOM</t>
+  </si>
+  <si>
+    <t>ELFINA BR NAIBAHO</t>
+  </si>
+  <si>
+    <t>TAUFIK ALWI ALHADDAD, S.E.</t>
+  </si>
+  <si>
+    <t>AHMAD THAIFUR, S.Pd.</t>
+  </si>
+  <si>
+    <t>RIZKY ANANDA MILLENIA</t>
+  </si>
+  <si>
+    <t>H. RD. FAUZI, S.K.M.</t>
+  </si>
+  <si>
+    <t>MARGONO, S.Pd.</t>
+  </si>
+  <si>
+    <t>RENNY MARINA, S.P.</t>
+  </si>
+  <si>
+    <t>dr. JOHAN SJAHRUL BADAR</t>
+  </si>
+  <si>
+    <t>BUDI WIBOWO, S.P.</t>
+  </si>
+  <si>
+    <t>YUYUN MEIKA SARI, S.Pt.</t>
+  </si>
+  <si>
+    <t>Ir. H. SURYA ATMAWIJAYA</t>
+  </si>
+  <si>
+    <t>JIHAD FISABILILLAH</t>
+  </si>
+  <si>
+    <t>PRI WULANDARI, S.Pt.</t>
+  </si>
+  <si>
+    <t>KANEN</t>
+  </si>
+  <si>
+    <t>IRWANTO</t>
+  </si>
+  <si>
+    <t>ANJU SARAGIH, S.E.</t>
+  </si>
+  <si>
+    <t>IDA HARIANA</t>
+  </si>
+  <si>
+    <t>MASWAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>DEKY ZULKARNAIN</t>
+  </si>
+  <si>
+    <t>TANTI AFRIDA NUR, S.E.</t>
+  </si>
+  <si>
+    <t>SEPTRINA AYUNANI</t>
+  </si>
+  <si>
+    <t>AHMAD NAJILATUL NAJILI</t>
+  </si>
+  <si>
+    <t>RIRIN NOVIANTY, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. JAYAPURA</t>
+  </si>
+  <si>
+    <t>AMIRUDIN, S.Ag.</t>
+  </si>
+  <si>
+    <t>Drs. H. M SYAHIR, M.M.</t>
+  </si>
+  <si>
+    <t>RIA JULIANA BUSRO, S.H.</t>
+  </si>
+  <si>
+    <t>ISRAL HARUN</t>
+  </si>
+  <si>
+    <t>ASITIYA LESTARI</t>
+  </si>
+  <si>
+    <t>MARSONO</t>
+  </si>
+  <si>
+    <t>RIZKI PRATAMA</t>
+  </si>
+  <si>
+    <t>M. HAFIZ</t>
+  </si>
+  <si>
+    <t>Dra. MAHMUDAH</t>
+  </si>
+  <si>
+    <t>Dr. FIRDAUS NUR, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ABDUL KARIM</t>
+  </si>
+  <si>
+    <t>ALI YUNARDI</t>
+  </si>
+  <si>
+    <t>H. BURHANUDDIN MAHIR, S.H.</t>
+  </si>
+  <si>
+    <t>JUNAIDI. N, S.E.</t>
+  </si>
+  <si>
+    <t>LISDA MARZIA</t>
+  </si>
+  <si>
+    <t>Drs. H. A. MUKTI</t>
+  </si>
+  <si>
+    <t>Ir. BAMBANG PURNOMO</t>
+  </si>
+  <si>
+    <t>ANJAROMANI</t>
+  </si>
+  <si>
+    <t>FATMAWATI</t>
+  </si>
+  <si>
+    <t>SUHIRMAN, S.T.</t>
+  </si>
+  <si>
+    <t>M. YUSUF, S.E.</t>
+  </si>
+  <si>
+    <t>SUPARMAN</t>
+  </si>
+  <si>
+    <t>Ir. SAEMAN, M.T.</t>
+  </si>
+  <si>
+    <t>REBEKA ROSNELY BR SIMARMATA</t>
+  </si>
+  <si>
+    <t>DOLI GUNAWAN TAMPUBOLON, S.E.</t>
+  </si>
+  <si>
+    <t>MOH. ANURUDIN</t>
+  </si>
+  <si>
+    <t>BESTY HAN MANALU</t>
+  </si>
+  <si>
+    <t>ABDUL ARIF</t>
+  </si>
+  <si>
+    <t>TIURLAN IDA HARAHAP</t>
+  </si>
+  <si>
+    <t>AULIA</t>
+  </si>
+  <si>
+    <t>PATA HILA, S.E.</t>
+  </si>
+  <si>
+    <t>AGUS LOMARA SEMBIRING</t>
+  </si>
+  <si>
+    <t>MHD. RAFLIN, S.H.</t>
+  </si>
+  <si>
+    <t>M. RUSYDANUL ANAM, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>RIDWAN</t>
+  </si>
+  <si>
+    <t>SRI SUSILAWATI</t>
+  </si>
+  <si>
+    <t>RUSLI LAMHOT SIBAGARIANG, S.E., S.A.P., M.M.</t>
+  </si>
+  <si>
+    <t>ZAINAL ABIDIN</t>
+  </si>
+  <si>
+    <t>ATIKA SURYANI</t>
+  </si>
+  <si>
+    <t>NANALIS</t>
+  </si>
+  <si>
+    <t>KAMALUDIN HAVIS, S.Ag.</t>
+  </si>
+  <si>
+    <t>MUHAMAD MAHDAN, S.Kom.</t>
+  </si>
+  <si>
+    <t>Dr. Hj. NASTA TRILAKSHMI, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>ABDUL RAHMAN</t>
+  </si>
+  <si>
+    <t>ABDUL MAJID, S.Pd.</t>
+  </si>
+  <si>
+    <t>LARA FERNANDA</t>
+  </si>
+  <si>
+    <t>TANDRI SAPUTRA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ASTRA VIGO PUTRA, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>NOVIA ROHALI, S.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IQNA' ISMAIL</t>
+  </si>
+  <si>
+    <t>SAHABUDIN</t>
+  </si>
+  <si>
+    <t>HORIM, S.Ag.</t>
+  </si>
+  <si>
+    <t>DEWI YUSUF SIREGAR</t>
+  </si>
+  <si>
+    <t>150003</t>
+  </si>
+  <si>
+    <t>JAMBI 3</t>
+  </si>
+  <si>
+    <t>1502</t>
+  </si>
+  <si>
+    <t>MERANGIN</t>
+  </si>
+  <si>
+    <t>1503</t>
+  </si>
+  <si>
+    <t>SAROLANGUN</t>
+  </si>
+  <si>
+    <t>JUWANDA, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>DESSY ROSANTI BOESRA, S.E.</t>
+  </si>
+  <si>
+    <t>GUSDI WARMAN, S.H.I.</t>
+  </si>
+  <si>
+    <t>ARDIANSYAH</t>
+  </si>
+  <si>
+    <t>FARIDA ZULAILI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>TAUFIK SAZALI</t>
+  </si>
+  <si>
+    <t>ANDRI RUSTANDI, S.Pd.</t>
+  </si>
+  <si>
+    <t>DIKA KHAIRANI</t>
+  </si>
+  <si>
+    <t>Drs. H. ARFANI, M.Si.</t>
+  </si>
+  <si>
+    <t>SYAFRUDDIN CAN</t>
+  </si>
+  <si>
+    <t>H. ACHMAD SARWANI</t>
+  </si>
+  <si>
+    <t>YULIA, S.E.</t>
+  </si>
+  <si>
+    <t>YERI MUTHALIB, S.E., M.B.A.</t>
+  </si>
+  <si>
+    <t>NANDO FIRDAUS, S.I.P.</t>
+  </si>
+  <si>
+    <t>NOVA ROZA, S.Pd.</t>
+  </si>
+  <si>
+    <t>NASUTION, S.Pd.</t>
+  </si>
+  <si>
+    <t>Drs. HUSIN</t>
+  </si>
+  <si>
+    <t>NUR EVICA PUTRI, S.Pd.</t>
+  </si>
+  <si>
+    <t>AHMAD DONI IRAWAN, A.Md.</t>
+  </si>
+  <si>
+    <t>H. ZAIDAN, S.H.I.</t>
+  </si>
+  <si>
+    <t>Drs. H. ABDUL KHAFIDH, M.M.</t>
+  </si>
+  <si>
+    <t>HELDAWATI NADEAK, A.Md.</t>
+  </si>
+  <si>
+    <t>SAMSUL RIDUAN, S.T.</t>
+  </si>
+  <si>
+    <t>HAWATI</t>
+  </si>
+  <si>
+    <t>MULYADI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NAUFAL, S.Sy.</t>
+  </si>
+  <si>
+    <t>NUR'AINI</t>
+  </si>
+  <si>
+    <t>FERNANDO DONALKO SITORUS</t>
+  </si>
+  <si>
+    <t>AMI MARIYONO</t>
+  </si>
+  <si>
+    <t>PINTO JAYANEGARA, B.A., S.Psi., M.Si.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD KHALID SYAILENDRA</t>
+  </si>
+  <si>
+    <t>LENGGANA SARI, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. H. PAHRUL ROZI, M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. JARIR</t>
+  </si>
+  <si>
+    <t>SITTI FATIMAH</t>
+  </si>
+  <si>
+    <t>NUR MUHAMMAD</t>
+  </si>
+  <si>
+    <t>SUPARDIONO, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>TUTI JAHARA</t>
+  </si>
+  <si>
+    <t>IDHAM KHALIDMAN, S.Ag.</t>
+  </si>
+  <si>
+    <t>IZHAR MAJID</t>
+  </si>
+  <si>
+    <t>Dr. MARYADI, M.Pd.</t>
+  </si>
+  <si>
+    <t>RINI KARTIKA SARI</t>
+  </si>
+  <si>
+    <t>IBRAHIM, S.Pd.</t>
+  </si>
+  <si>
+    <t>FIKRI JAUHARI, S.H.</t>
+  </si>
+  <si>
+    <t>ENDAH AYU SINTA</t>
+  </si>
+  <si>
+    <t>H. SULAIMAN, S.Ag., M.Pd.I.</t>
+  </si>
+  <si>
+    <t>MUHAMAD RIDUAN</t>
+  </si>
+  <si>
+    <t>INNAMA</t>
+  </si>
+  <si>
+    <t>KHOLIL, S.Pd.</t>
+  </si>
+  <si>
+    <t>HANAPI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZEN</t>
+  </si>
+  <si>
+    <t>DESMARINI</t>
+  </si>
+  <si>
+    <t>SURYA ABADI</t>
+  </si>
+  <si>
+    <t>LIA ANGGRAINI</t>
+  </si>
+  <si>
+    <t>MAHYUDI</t>
+  </si>
+  <si>
+    <t>AL ALIAH</t>
+  </si>
+  <si>
+    <t>H. HAPIS HASBIALLAH,S.E., M.M.</t>
+  </si>
+  <si>
+    <t>REZHA MASRURI. AS, S.E.</t>
+  </si>
+  <si>
+    <t>HUSNUL ANGGRAINI</t>
+  </si>
+  <si>
+    <t>ABDUL KHOLIK, A.Md.</t>
+  </si>
+  <si>
+    <t>ARDISON, S.P.</t>
+  </si>
+  <si>
+    <t>DASIMAH, S.Si.</t>
+  </si>
+  <si>
+    <t>SAEPUDIN, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>AFRIZAL, S.H.</t>
+  </si>
+  <si>
+    <t>ASIH BUDIATI</t>
+  </si>
+  <si>
+    <t>MHD. MUALLIMIN, S.Sy.</t>
+  </si>
+  <si>
+    <t>AMALIA SOLEHA SYAIHU, S.E.</t>
+  </si>
+  <si>
+    <t>EDI MARTONO, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ALI, S.Sos.</t>
+  </si>
+  <si>
+    <t>MUHAJIR, S.E.</t>
+  </si>
+  <si>
+    <t>MALIK SOLAHUDIN</t>
+  </si>
+  <si>
+    <t>INE ANGGRAINI</t>
+  </si>
+  <si>
+    <t>FADILLAH RAMADHAN</t>
+  </si>
+  <si>
+    <t>SUBURDI</t>
+  </si>
+  <si>
+    <t>ATIKA NURSAFITRI, S.E.</t>
+  </si>
+  <si>
+    <t>SAPARUDIN, S.E.</t>
+  </si>
+  <si>
+    <t>RUKIYA ALFA ROBI</t>
+  </si>
+  <si>
+    <t>RIKY PARMIKO JAYA</t>
+  </si>
+  <si>
+    <t>HARIYANI</t>
+  </si>
+  <si>
+    <t>AHMAD SAEPUDIN</t>
+  </si>
+  <si>
+    <t>SITI FITRIAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ALEX</t>
+  </si>
+  <si>
+    <t>H. MADIAN SASWADI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>MUSHARUDIN, S.E.</t>
+  </si>
+  <si>
+    <t>SRI UMAMAH ASSALIKY</t>
+  </si>
+  <si>
+    <t>Ir. ARPAN SARDINI</t>
+  </si>
+  <si>
+    <t>Drs. BADMISARLI</t>
+  </si>
+  <si>
+    <t>ENI DARTI</t>
+  </si>
+  <si>
+    <t>LISMARITA</t>
+  </si>
+  <si>
+    <t>H. MUHAMMAD SYAFI'I</t>
+  </si>
+  <si>
+    <t>AHYATULLAH</t>
+  </si>
+  <si>
+    <t>AHMAD KAUSARI, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>ANDRIAN EVENDI</t>
+  </si>
+  <si>
+    <t>BAYU NUSWANTORO SUJONO, S.H.</t>
+  </si>
+  <si>
+    <t>NUR ASWAD</t>
+  </si>
+  <si>
+    <t>CAKRA UTAMA, S.Sos.</t>
+  </si>
+  <si>
+    <t>RUHANTO</t>
+  </si>
+  <si>
+    <t>PRASTINA DWI ASTUTI, S.Kom.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. H. AHMAD FAUZI, M.T.</t>
+  </si>
+  <si>
+    <t>H. MUSHARSYAH</t>
+  </si>
+  <si>
+    <t>MUTIARA HUTAGALUNG</t>
+  </si>
+  <si>
+    <t>ARLIANTO</t>
+  </si>
+  <si>
+    <t>NAZARUDIN, S.IP., M.A.P.</t>
+  </si>
+  <si>
+    <t>FITRIANI, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. MOHD. NASRUN TH</t>
+  </si>
+  <si>
+    <t>JAMALUDDIN</t>
+  </si>
+  <si>
+    <t>ASNIDA, S.E.</t>
+  </si>
+  <si>
+    <t>Apt. RONALD PASARIBU, S.Farm.</t>
+  </si>
+  <si>
+    <t>YUSTINUS AFANDI YUNIANTO, S.E.</t>
+  </si>
+  <si>
+    <t>X. PARDO SINAGA</t>
+  </si>
+  <si>
+    <t>HANNY TRI MEILINDA</t>
+  </si>
+  <si>
+    <t>EDO KURNIAWAN</t>
+  </si>
+  <si>
+    <t>SUDADI, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>AGNES MUNIROH</t>
+  </si>
+  <si>
+    <t>ARUSNADI</t>
+  </si>
+  <si>
+    <t>ISRA RASIAN, S.E.</t>
+  </si>
+  <si>
+    <t>FACHRUR ROZI SUKMANA</t>
+  </si>
+  <si>
+    <t>LINDA SARI</t>
+  </si>
+  <si>
+    <t>RIO SETIADI, S.A.P.</t>
+  </si>
+  <si>
+    <t>SAMSUL BAHARI</t>
+  </si>
+  <si>
+    <t>WILYA PADILAH</t>
+  </si>
+  <si>
+    <t>H. HURMIN</t>
+  </si>
+  <si>
+    <t>EVI SUHIRMAN</t>
+  </si>
+  <si>
+    <t>GETAR RAHMI PERTIWI, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>BAIHAKI</t>
+  </si>
+  <si>
+    <t>SUBHAN, S.E.</t>
+  </si>
+  <si>
+    <t>FAUZIANA, S.Pd.</t>
+  </si>
+  <si>
+    <t>SYAPARUDDIN</t>
+  </si>
+  <si>
+    <t>YULI FEBRIANI</t>
+  </si>
+  <si>
+    <t>MARDIAH ENDANG HUTAMI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD CHANDRA MUZAFFAR AL GHIFFARI</t>
+  </si>
+  <si>
     <t>150004</t>
   </si>
   <si>
     <t>JAMBI 4</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>KERINCI</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>KOTA SUNGAI PENUH</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>FERY KURNIAWAN, S.Pd.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>H. M. ARIP AL MALIK, S.E.</t>
   </si>
   <si>
     <t>MONA SISKARENI</t>
   </si>
   <si>
     <t>M. FERNANDA Y.Z ABIDIN</t>
   </si>
   <si>
     <t>ARWIYANTO, S.E.</t>
   </si>
   <si>
     <t>MAILIS WATI</t>
   </si>
   <si>
     <t>EDMINUDDIN, S.E., M.H.</t>
   </si>
   <si>
     <t>HAKIMAN, S.Pd.</t>
   </si>
   <si>
     <t>RATU GAIRAH ISMA GUSTIN, S.Pd.</t>
   </si>
   <si>
     <t>DARMAWATI</t>
@@ -268,53 +2320,50 @@
   <si>
     <t>FERRY SATRIA, S.T., M.M.</t>
   </si>
   <si>
     <t>H. ZULFAHMI.S, S.H., M.M.</t>
   </si>
   <si>
     <t>DARWAINI, S.Pd.</t>
   </si>
   <si>
     <t>AMIR HAMZAH SIHOMBING, S.H.</t>
   </si>
   <si>
     <t>RONALDI ASYARI, Lc.</t>
   </si>
   <si>
     <t>RATNA DEWI, S.H.I., S.Pd.I.</t>
   </si>
   <si>
     <t>SARTONI, S.Pd.</t>
   </si>
   <si>
     <t>YESRAWATI</t>
   </si>
   <si>
-    <t>MULYADI</t>
-[...1 lines deleted...]
-  <si>
     <t>MIRISAL</t>
   </si>
   <si>
     <t>NENI DESTIA</t>
   </si>
   <si>
     <t>MUHAMMAD RUSDI, S.E.</t>
   </si>
   <si>
     <t>DENITA, S.E.</t>
   </si>
   <si>
     <t>YULDI HERMAN</t>
   </si>
   <si>
     <t>AFUAN YUZA PUTRA, S.Pd.</t>
   </si>
   <si>
     <t>Dr. HADIYANDRA, S.Pd., M.Pd.</t>
   </si>
   <si>
     <t>DEWI MARLINDA, S.E., M.M.</t>
   </si>
   <si>
     <t>YAHYA BAHAR, S.Pd.I.</t>
@@ -377,2099 +2426,50 @@
     <t>SRI HERLINA. H</t>
   </si>
   <si>
     <t>MALADI PERI, S.Pd., M.M.</t>
   </si>
   <si>
     <t>UTAMI PUTI SRIWAHYUNI, S.H.</t>
   </si>
   <si>
     <t>ASRIL</t>
   </si>
   <si>
     <t>BAHRI USMAN</t>
   </si>
   <si>
     <t>KHAIRUL BAHRI, S.Pd., M.M.</t>
   </si>
   <si>
     <t>DELI SUKMAHAYATI, S.Pd.I.</t>
   </si>
   <si>
     <t>MULIA SARI, Amd.Keb.</t>
   </si>
   <si>
     <t>MESRAN, S.T.</t>
-  </si>
-[...2047 lines deleted...]
-    <t>MUHAMMAD CHANDRA MUZAFFAR AL GHIFFARI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2814,3630 +2814,3670 @@
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>375</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>291</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>526</v>
+        <v>578</v>
       </c>
       <c r="D2" t="s">
-        <v>527</v>
+        <v>579</v>
       </c>
       <c r="E2" t="s">
-        <v>528</v>
+        <v>580</v>
       </c>
       <c r="F2" t="s">
-        <v>529</v>
+        <v>581</v>
       </c>
       <c r="G2">
-        <v>17520</v>
+        <v>23974</v>
       </c>
       <c r="H2">
-        <v>8861</v>
+        <v>26484</v>
       </c>
       <c r="I2">
-        <v>24483</v>
+        <v>27955</v>
       </c>
       <c r="J2">
-        <v>18239</v>
+        <v>17384</v>
       </c>
       <c r="K2">
-        <v>17811</v>
+        <v>16804</v>
       </c>
       <c r="L2">
-        <v>535</v>
+        <v>1268</v>
       </c>
       <c r="M2">
-        <v>742</v>
+        <v>1763</v>
       </c>
       <c r="N2">
-        <v>5751</v>
+        <v>11672</v>
       </c>
       <c r="O2">
-        <v>616</v>
+        <v>958</v>
       </c>
       <c r="P2">
-        <v>149</v>
+        <v>2438</v>
       </c>
       <c r="Q2">
-        <v>23251</v>
+        <v>460</v>
       </c>
       <c r="R2">
-        <v>555</v>
+        <v>28410</v>
       </c>
       <c r="S2">
-        <v>6457</v>
+        <v>554</v>
       </c>
       <c r="T2">
-        <v>1037</v>
+        <v>41234</v>
       </c>
       <c r="U2">
-        <v>951</v>
+        <v>794</v>
       </c>
       <c r="V2">
-        <v>34144</v>
+        <v>2187</v>
       </c>
       <c r="W2">
-        <v>835</v>
+        <v>14744</v>
       </c>
       <c r="X2">
-        <v>161937</v>
+        <v>219083</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C3" t="s">
+        <v>578</v>
+      </c>
+      <c r="D3" t="s">
+        <v>579</v>
+      </c>
+      <c r="E3" t="s">
+        <v>582</v>
+      </c>
+      <c r="F3" t="s">
+        <v>583</v>
+      </c>
+      <c r="G3">
+        <v>9266</v>
+      </c>
+      <c r="H3">
+        <v>17762</v>
+      </c>
+      <c r="I3">
+        <v>27071</v>
+      </c>
+      <c r="J3">
+        <v>17144</v>
+      </c>
+      <c r="K3">
+        <v>4872</v>
+      </c>
+      <c r="L3">
+        <v>440</v>
+      </c>
+      <c r="M3">
+        <v>507</v>
+      </c>
+      <c r="N3">
+        <v>14939</v>
+      </c>
+      <c r="O3">
+        <v>11300</v>
+      </c>
+      <c r="P3">
+        <v>379</v>
+      </c>
+      <c r="Q3">
+        <v>187</v>
+      </c>
+      <c r="R3">
+        <v>8832</v>
+      </c>
+      <c r="S3">
+        <v>485</v>
+      </c>
+      <c r="T3">
+        <v>10244</v>
+      </c>
+      <c r="U3">
         <v>526</v>
       </c>
-      <c r="D3" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="V3">
-        <v>17163</v>
+        <v>666</v>
       </c>
       <c r="W3">
-        <v>258</v>
+        <v>40525</v>
       </c>
       <c r="X3">
-        <v>226563</v>
+        <v>165145</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G4">
-        <v>30953</v>
+        <v>33240</v>
       </c>
       <c r="H4">
-        <v>41112</v>
+        <v>44246</v>
       </c>
       <c r="I4">
-        <v>57898</v>
+        <v>55026</v>
       </c>
       <c r="J4">
-        <v>51317</v>
+        <v>34528</v>
       </c>
       <c r="K4">
-        <v>25518</v>
+        <v>21676</v>
       </c>
       <c r="L4">
-        <v>1790</v>
+        <v>1708</v>
       </c>
       <c r="M4">
-        <v>2181</v>
+        <v>2270</v>
       </c>
       <c r="N4">
-        <v>19350</v>
+        <v>26611</v>
       </c>
       <c r="O4">
-        <v>1224</v>
+        <v>12258</v>
       </c>
       <c r="P4">
-        <v>479</v>
+        <v>2817</v>
       </c>
       <c r="Q4">
-        <v>66548</v>
+        <v>647</v>
       </c>
       <c r="R4">
-        <v>1239</v>
+        <v>37242</v>
       </c>
       <c r="S4">
-        <v>28171</v>
+        <v>1039</v>
       </c>
       <c r="T4">
-        <v>4216</v>
+        <v>51478</v>
       </c>
       <c r="U4">
-        <v>4104</v>
+        <v>1320</v>
       </c>
       <c r="V4">
-        <v>51307</v>
+        <v>2853</v>
       </c>
       <c r="W4">
-        <v>1093</v>
+        <v>55269</v>
       </c>
       <c r="X4">
-        <v>388500</v>
+        <v>384228</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="F1" s="1" t="s">
         <v>32</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D2">
-        <v>17520</v>
+        <v>23974</v>
       </c>
       <c r="E2">
-        <v>13433</v>
+        <v>9266</v>
       </c>
       <c r="F2">
-        <v>30953</v>
+        <v>33240</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D3">
-        <v>2094</v>
+        <v>2940</v>
       </c>
       <c r="E3">
-        <v>3810</v>
+        <v>1454</v>
       </c>
       <c r="F3">
-        <v>5904</v>
+        <v>4394</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>532</v>
+        <v>584</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D4">
-        <v>12698</v>
+        <v>16856</v>
       </c>
       <c r="E4">
-        <v>3321</v>
+        <v>5542</v>
       </c>
       <c r="F4">
-        <v>16019</v>
+        <v>22398</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>533</v>
+        <v>585</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D5">
-        <v>538</v>
+        <v>410</v>
       </c>
       <c r="E5">
-        <v>1714</v>
+        <v>290</v>
       </c>
       <c r="F5">
-        <v>2252</v>
+        <v>700</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>534</v>
+        <v>586</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D6">
-        <v>347</v>
+        <v>1455</v>
       </c>
       <c r="E6">
-        <v>481</v>
+        <v>153</v>
       </c>
       <c r="F6">
-        <v>828</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>535</v>
+        <v>587</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D7">
-        <v>219</v>
+        <v>724</v>
       </c>
       <c r="E7">
-        <v>407</v>
+        <v>188</v>
       </c>
       <c r="F7">
-        <v>626</v>
+        <v>912</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D8">
-        <v>282</v>
+        <v>251</v>
       </c>
       <c r="E8">
-        <v>1584</v>
+        <v>135</v>
       </c>
       <c r="F8">
-        <v>1866</v>
+        <v>386</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>537</v>
+        <v>588</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D9">
-        <v>56</v>
+        <v>124</v>
       </c>
       <c r="E9">
-        <v>83</v>
+        <v>378</v>
       </c>
       <c r="F9">
-        <v>139</v>
+        <v>502</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>538</v>
+        <v>589</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D10">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="E10">
-        <v>621</v>
+        <v>99</v>
       </c>
       <c r="F10">
-        <v>785</v>
+        <v>266</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>539</v>
+        <v>590</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D11">
-        <v>96</v>
+        <v>797</v>
       </c>
       <c r="E11">
-        <v>132</v>
+        <v>65</v>
       </c>
       <c r="F11">
-        <v>228</v>
+        <v>862</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>540</v>
+        <v>591</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D12">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="E12">
-        <v>119</v>
+        <v>73</v>
       </c>
       <c r="F12">
-        <v>194</v>
+        <v>109</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>541</v>
+        <v>592</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D13">
-        <v>951</v>
+        <v>214</v>
       </c>
       <c r="E13">
-        <v>1161</v>
+        <v>889</v>
       </c>
       <c r="F13">
-        <v>2112</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="14"/>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D15">
-        <v>8861</v>
+        <v>26484</v>
       </c>
       <c r="E15">
-        <v>32251</v>
+        <v>17762</v>
       </c>
       <c r="F15">
-        <v>41112</v>
+        <v>44246</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B16" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D16">
-        <v>2702</v>
+        <v>4213</v>
       </c>
       <c r="E16">
-        <v>7483</v>
+        <v>2149</v>
       </c>
       <c r="F16">
-        <v>10185</v>
+        <v>6362</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>542</v>
+        <v>593</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D17">
-        <v>1754</v>
+        <v>6940</v>
       </c>
       <c r="E17">
-        <v>12047</v>
+        <v>1696</v>
       </c>
       <c r="F17">
-        <v>13801</v>
+        <v>8636</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>543</v>
+        <v>594</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D18">
-        <v>1477</v>
+        <v>3329</v>
       </c>
       <c r="E18">
-        <v>2435</v>
+        <v>9553</v>
       </c>
       <c r="F18">
-        <v>3912</v>
+        <v>12882</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>544</v>
+        <v>595</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D19">
-        <v>285</v>
+        <v>529</v>
       </c>
       <c r="E19">
-        <v>910</v>
+        <v>666</v>
       </c>
       <c r="F19">
         <v>1195</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>545</v>
+        <v>596</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D20">
-        <v>288</v>
+        <v>815</v>
       </c>
       <c r="E20">
-        <v>754</v>
+        <v>1142</v>
       </c>
       <c r="F20">
-        <v>1042</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>546</v>
+        <v>597</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D21">
-        <v>1386</v>
+        <v>517</v>
       </c>
       <c r="E21">
-        <v>739</v>
+        <v>1384</v>
       </c>
       <c r="F21">
-        <v>2125</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>547</v>
+        <v>598</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D22">
-        <v>121</v>
+        <v>264</v>
       </c>
       <c r="E22">
-        <v>435</v>
+        <v>83</v>
       </c>
       <c r="F22">
-        <v>556</v>
+        <v>347</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>548</v>
+        <v>599</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D23">
-        <v>152</v>
+        <v>9336</v>
       </c>
       <c r="E23">
-        <v>263</v>
+        <v>116</v>
       </c>
       <c r="F23">
-        <v>415</v>
+        <v>9452</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>549</v>
+        <v>600</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D24">
-        <v>103</v>
+        <v>217</v>
       </c>
       <c r="E24">
-        <v>656</v>
+        <v>372</v>
       </c>
       <c r="F24">
-        <v>759</v>
+        <v>589</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>550</v>
+        <v>601</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D25">
-        <v>155</v>
+        <v>101</v>
       </c>
       <c r="E25">
-        <v>610</v>
+        <v>53</v>
       </c>
       <c r="F25">
-        <v>765</v>
+        <v>154</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>551</v>
+        <v>602</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D26">
-        <v>438</v>
+        <v>223</v>
       </c>
       <c r="E26">
-        <v>5919</v>
+        <v>548</v>
       </c>
       <c r="F26">
-        <v>6357</v>
+        <v>771</v>
       </c>
     </row>
     <row r="27"/>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D28">
-        <v>24483</v>
+        <v>27955</v>
       </c>
       <c r="E28">
-        <v>33415</v>
+        <v>27071</v>
       </c>
       <c r="F28">
-        <v>57898</v>
+        <v>55026</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B29" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D29">
-        <v>2962</v>
+        <v>3846</v>
       </c>
       <c r="E29">
-        <v>5596</v>
+        <v>2786</v>
       </c>
       <c r="F29">
-        <v>8558</v>
+        <v>6632</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>552</v>
+        <v>603</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D30">
-        <v>1535</v>
+        <v>9862</v>
       </c>
       <c r="E30">
-        <v>10540</v>
+        <v>2351</v>
       </c>
       <c r="F30">
-        <v>12075</v>
+        <v>12213</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>553</v>
+        <v>604</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D31">
-        <v>11374</v>
+        <v>7388</v>
       </c>
       <c r="E31">
-        <v>3052</v>
+        <v>817</v>
       </c>
       <c r="F31">
-        <v>14426</v>
+        <v>8205</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>554</v>
+        <v>605</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D32">
-        <v>5775</v>
+        <v>4362</v>
       </c>
       <c r="E32">
-        <v>1832</v>
+        <v>8139</v>
       </c>
       <c r="F32">
-        <v>7607</v>
+        <v>12501</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>555</v>
+        <v>606</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D33">
-        <v>313</v>
+        <v>971</v>
       </c>
       <c r="E33">
-        <v>915</v>
+        <v>11840</v>
       </c>
       <c r="F33">
-        <v>1228</v>
+        <v>12811</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>556</v>
+        <v>607</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D34">
-        <v>345</v>
+        <v>368</v>
       </c>
       <c r="E34">
-        <v>1080</v>
+        <v>307</v>
       </c>
       <c r="F34">
-        <v>1425</v>
+        <v>675</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>557</v>
+        <v>608</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D35">
-        <v>194</v>
+        <v>519</v>
       </c>
       <c r="E35">
-        <v>936</v>
+        <v>209</v>
       </c>
       <c r="F35">
-        <v>1130</v>
+        <v>728</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>558</v>
+        <v>609</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D36">
-        <v>183</v>
+        <v>247</v>
       </c>
       <c r="E36">
-        <v>203</v>
+        <v>137</v>
       </c>
       <c r="F36">
-        <v>386</v>
+        <v>384</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>559</v>
+        <v>610</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D37">
-        <v>225</v>
+        <v>162</v>
       </c>
       <c r="E37">
-        <v>1133</v>
+        <v>154</v>
       </c>
       <c r="F37">
-        <v>1358</v>
+        <v>316</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>560</v>
+        <v>611</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D38">
-        <v>1370</v>
+        <v>140</v>
       </c>
       <c r="E38">
-        <v>7299</v>
+        <v>261</v>
       </c>
       <c r="F38">
-        <v>8669</v>
+        <v>401</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>561</v>
+        <v>612</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D39">
-        <v>207</v>
+        <v>90</v>
       </c>
       <c r="E39">
-        <v>829</v>
+        <v>70</v>
       </c>
       <c r="F39">
-        <v>1036</v>
+        <v>160</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D41">
-        <v>18239</v>
+        <v>17384</v>
       </c>
       <c r="E41">
-        <v>33078</v>
+        <v>17144</v>
       </c>
       <c r="F41">
-        <v>51317</v>
+        <v>34528</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B42" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D42">
-        <v>1720</v>
+        <v>3229</v>
       </c>
       <c r="E42">
-        <v>3996</v>
+        <v>2166</v>
       </c>
       <c r="F42">
-        <v>5716</v>
+        <v>5395</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>562</v>
+        <v>613</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D43">
-        <v>1728</v>
+        <v>9342</v>
       </c>
       <c r="E43">
-        <v>16462</v>
+        <v>2963</v>
       </c>
       <c r="F43">
-        <v>18190</v>
+        <v>12305</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>563</v>
+        <v>614</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D44">
-        <v>616</v>
+        <v>2476</v>
       </c>
       <c r="E44">
-        <v>1672</v>
+        <v>7644</v>
       </c>
       <c r="F44">
-        <v>2288</v>
+        <v>10120</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>564</v>
+        <v>615</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D45">
-        <v>228</v>
+        <v>246</v>
       </c>
       <c r="E45">
-        <v>1406</v>
+        <v>341</v>
       </c>
       <c r="F45">
-        <v>1634</v>
+        <v>587</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>565</v>
+        <v>616</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D46">
-        <v>487</v>
+        <v>884</v>
       </c>
       <c r="E46">
-        <v>4475</v>
+        <v>2582</v>
       </c>
       <c r="F46">
-        <v>4962</v>
+        <v>3466</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>566</v>
+        <v>617</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D47">
-        <v>121</v>
+        <v>156</v>
       </c>
       <c r="E47">
-        <v>351</v>
+        <v>250</v>
       </c>
       <c r="F47">
-        <v>472</v>
+        <v>406</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>567</v>
+        <v>618</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D48">
-        <v>89</v>
+        <v>288</v>
       </c>
       <c r="E48">
-        <v>180</v>
+        <v>444</v>
       </c>
       <c r="F48">
-        <v>269</v>
+        <v>732</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>568</v>
+        <v>619</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D49">
-        <v>121</v>
+        <v>307</v>
       </c>
       <c r="E49">
-        <v>271</v>
+        <v>135</v>
       </c>
       <c r="F49">
-        <v>392</v>
+        <v>442</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>569</v>
+        <v>620</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D50">
-        <v>483</v>
+        <v>114</v>
       </c>
       <c r="E50">
-        <v>361</v>
+        <v>425</v>
       </c>
       <c r="F50">
-        <v>844</v>
+        <v>539</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>570</v>
+        <v>621</v>
       </c>
       <c r="C51" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D51">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="E51">
-        <v>97</v>
+        <v>71</v>
       </c>
       <c r="F51">
-        <v>170</v>
+        <v>130</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>571</v>
+        <v>622</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D52">
-        <v>12573</v>
+        <v>283</v>
       </c>
       <c r="E52">
-        <v>3807</v>
+        <v>123</v>
       </c>
       <c r="F52">
-        <v>16380</v>
+        <v>406</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>5</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D54">
-        <v>17811</v>
+        <v>16804</v>
       </c>
       <c r="E54">
-        <v>7707</v>
+        <v>4872</v>
       </c>
       <c r="F54">
-        <v>25518</v>
+        <v>21676</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B55" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C55" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D55">
-        <v>1400</v>
+        <v>1724</v>
       </c>
       <c r="E55">
-        <v>1857</v>
+        <v>569</v>
       </c>
       <c r="F55">
-        <v>3257</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>572</v>
+        <v>623</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D56">
-        <v>9245</v>
+        <v>9375</v>
       </c>
       <c r="E56">
-        <v>3420</v>
+        <v>1724</v>
       </c>
       <c r="F56">
-        <v>12665</v>
+        <v>11099</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>573</v>
+        <v>624</v>
       </c>
       <c r="C57" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D57">
-        <v>377</v>
+        <v>407</v>
       </c>
       <c r="E57">
-        <v>690</v>
+        <v>685</v>
       </c>
       <c r="F57">
-        <v>1067</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>574</v>
+        <v>625</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D58">
-        <v>252</v>
+        <v>179</v>
       </c>
       <c r="E58">
-        <v>211</v>
+        <v>57</v>
       </c>
       <c r="F58">
-        <v>463</v>
+        <v>236</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>575</v>
+        <v>626</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D59">
-        <v>363</v>
+        <v>244</v>
       </c>
       <c r="E59">
-        <v>199</v>
+        <v>175</v>
       </c>
       <c r="F59">
-        <v>562</v>
+        <v>419</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>576</v>
+        <v>627</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D60">
-        <v>1025</v>
+        <v>2929</v>
       </c>
       <c r="E60">
-        <v>476</v>
+        <v>1255</v>
       </c>
       <c r="F60">
-        <v>1501</v>
+        <v>4184</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>577</v>
+        <v>628</v>
       </c>
       <c r="C61" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D61">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="E61">
-        <v>87</v>
+        <v>31</v>
       </c>
       <c r="F61">
-        <v>169</v>
+        <v>128</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>578</v>
+        <v>629</v>
       </c>
       <c r="C62" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D62">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="E62">
-        <v>190</v>
+        <v>61</v>
       </c>
       <c r="F62">
-        <v>318</v>
+        <v>180</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>579</v>
+        <v>630</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D63">
-        <v>316</v>
+        <v>267</v>
       </c>
       <c r="E63">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="F63">
-        <v>439</v>
+        <v>380</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>580</v>
+        <v>631</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D64">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="E64">
-        <v>54</v>
+        <v>139</v>
       </c>
       <c r="F64">
-        <v>126</v>
+        <v>168</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>581</v>
+        <v>632</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D65">
-        <v>4551</v>
+        <v>1434</v>
       </c>
       <c r="E65">
-        <v>400</v>
+        <v>63</v>
       </c>
       <c r="F65">
-        <v>4951</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D67">
-        <v>535</v>
+        <v>1268</v>
       </c>
       <c r="E67">
-        <v>1255</v>
+        <v>440</v>
       </c>
       <c r="F67">
-        <v>1790</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B68" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D68">
-        <v>184</v>
+        <v>214</v>
       </c>
       <c r="E68">
-        <v>397</v>
+        <v>115</v>
       </c>
       <c r="F68">
-        <v>581</v>
+        <v>329</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>582</v>
+        <v>633</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D69">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E69">
-        <v>456</v>
+        <v>216</v>
       </c>
       <c r="F69">
-        <v>616</v>
+        <v>377</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>583</v>
+        <v>634</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D70">
-        <v>58</v>
+        <v>760</v>
       </c>
       <c r="E70">
-        <v>103</v>
+        <v>55</v>
       </c>
       <c r="F70">
-        <v>161</v>
+        <v>815</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>584</v>
+        <v>635</v>
       </c>
       <c r="C71" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D71">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="E71">
-        <v>231</v>
+        <v>17</v>
       </c>
       <c r="F71">
-        <v>299</v>
+        <v>75</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>4</v>
       </c>
       <c r="B72" t="s">
-        <v>585</v>
+        <v>636</v>
       </c>
       <c r="C72" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D72">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="E72">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="F72">
-        <v>133</v>
-[...4 lines deleted...]
-      <c r="A74">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>5</v>
+      </c>
+      <c r="B73" t="s">
+        <v>637</v>
+      </c>
+      <c r="C73" t="s">
+        <v>39</v>
+      </c>
+      <c r="D73">
+        <v>33</v>
+      </c>
+      <c r="E73">
+        <v>21</v>
+      </c>
+      <c r="F73">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="74"/>
+    <row r="75">
+      <c r="A75">
         <v>7</v>
       </c>
-      <c r="B74" t="s">
+      <c r="B75" t="s">
         <v>12</v>
       </c>
-      <c r="C74" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="C75" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D75">
-        <v>418</v>
+        <v>1763</v>
       </c>
       <c r="E75">
-        <v>665</v>
+        <v>507</v>
       </c>
       <c r="F75">
-        <v>1083</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="76">
-      <c r="A76">
-        <v>1</v>
+      <c r="A76" t="s">
+        <v>31</v>
       </c>
       <c r="B76" t="s">
-        <v>586</v>
+        <v>31</v>
       </c>
       <c r="C76" t="s">
         <v>37</v>
       </c>
       <c r="D76">
-        <v>214</v>
+        <v>800</v>
       </c>
       <c r="E76">
-        <v>566</v>
+        <v>250</v>
       </c>
       <c r="F76">
-        <v>780</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B77" t="s">
-        <v>587</v>
+        <v>638</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D77">
-        <v>74</v>
+        <v>844</v>
       </c>
       <c r="E77">
-        <v>121</v>
+        <v>216</v>
       </c>
       <c r="F77">
-        <v>195</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B78" t="s">
-        <v>588</v>
+        <v>639</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D78">
-        <v>36</v>
+        <v>119</v>
       </c>
       <c r="E78">
-        <v>87</v>
+        <v>41</v>
       </c>
       <c r="F78">
-        <v>123</v>
+        <v>160</v>
       </c>
     </row>
     <row r="79"/>
     <row r="80">
       <c r="A80">
         <v>8</v>
       </c>
       <c r="B80" t="s">
         <v>13</v>
       </c>
       <c r="C80" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D80">
-        <v>5751</v>
+        <v>11672</v>
       </c>
       <c r="E80">
-        <v>13599</v>
+        <v>14939</v>
       </c>
       <c r="F80">
-        <v>19350</v>
+        <v>26611</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B81" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D81">
-        <v>1582</v>
+        <v>1768</v>
       </c>
       <c r="E81">
-        <v>2819</v>
+        <v>1263</v>
       </c>
       <c r="F81">
-        <v>4401</v>
+        <v>3031</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1</v>
       </c>
       <c r="B82" t="s">
-        <v>589</v>
+        <v>640</v>
       </c>
       <c r="C82" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D82">
-        <v>853</v>
+        <v>1819</v>
       </c>
       <c r="E82">
-        <v>7048</v>
+        <v>10536</v>
       </c>
       <c r="F82">
-        <v>7901</v>
+        <v>12355</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>590</v>
+        <v>641</v>
       </c>
       <c r="C83" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D83">
-        <v>2053</v>
+        <v>5052</v>
       </c>
       <c r="E83">
-        <v>751</v>
+        <v>894</v>
       </c>
       <c r="F83">
-        <v>2804</v>
+        <v>5946</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>591</v>
+        <v>642</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D84">
-        <v>133</v>
+        <v>975</v>
       </c>
       <c r="E84">
-        <v>616</v>
+        <v>108</v>
       </c>
       <c r="F84">
-        <v>749</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>4</v>
       </c>
       <c r="B85" t="s">
-        <v>592</v>
+        <v>643</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D85">
-        <v>430</v>
+        <v>679</v>
       </c>
       <c r="E85">
-        <v>310</v>
+        <v>371</v>
       </c>
       <c r="F85">
-        <v>740</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>5</v>
       </c>
       <c r="B86" t="s">
-        <v>593</v>
+        <v>644</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D86">
-        <v>75</v>
+        <v>271</v>
       </c>
       <c r="E86">
-        <v>180</v>
+        <v>60</v>
       </c>
       <c r="F86">
-        <v>255</v>
+        <v>331</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>6</v>
       </c>
       <c r="B87" t="s">
-        <v>594</v>
+        <v>645</v>
       </c>
       <c r="C87" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D87">
-        <v>72</v>
+        <v>408</v>
       </c>
       <c r="E87">
-        <v>137</v>
+        <v>40</v>
       </c>
       <c r="F87">
-        <v>209</v>
+        <v>448</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>7</v>
       </c>
       <c r="B88" t="s">
-        <v>595</v>
+        <v>646</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D88">
-        <v>310</v>
+        <v>73</v>
       </c>
       <c r="E88">
-        <v>1009</v>
+        <v>144</v>
       </c>
       <c r="F88">
-        <v>1319</v>
+        <v>217</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>8</v>
       </c>
       <c r="B89" t="s">
-        <v>596</v>
+        <v>647</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D89">
-        <v>175</v>
+        <v>495</v>
       </c>
       <c r="E89">
-        <v>411</v>
+        <v>1293</v>
       </c>
       <c r="F89">
-        <v>586</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>9</v>
       </c>
       <c r="B90" t="s">
-        <v>597</v>
+        <v>648</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D90">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E90">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="F90">
-        <v>93</v>
+        <v>102</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>10</v>
       </c>
       <c r="B91" t="s">
-        <v>598</v>
+        <v>649</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D91">
-        <v>47</v>
+        <v>77</v>
       </c>
       <c r="E91">
-        <v>246</v>
+        <v>183</v>
       </c>
       <c r="F91">
-        <v>293</v>
+        <v>260</v>
       </c>
     </row>
     <row r="92"/>
     <row r="93">
       <c r="A93">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>14</v>
       </c>
       <c r="C93" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D93">
-        <v>616</v>
+        <v>958</v>
       </c>
       <c r="E93">
-        <v>608</v>
+        <v>11300</v>
       </c>
       <c r="F93">
-        <v>1224</v>
+        <v>12258</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B94" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D94">
-        <v>222</v>
+        <v>288</v>
       </c>
       <c r="E94">
-        <v>207</v>
+        <v>567</v>
       </c>
       <c r="F94">
-        <v>429</v>
+        <v>855</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1</v>
       </c>
       <c r="B95" t="s">
-        <v>599</v>
+        <v>650</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D95">
-        <v>227</v>
+        <v>194</v>
       </c>
       <c r="E95">
-        <v>169</v>
+        <v>7603</v>
       </c>
       <c r="F95">
-        <v>396</v>
+        <v>7797</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2</v>
       </c>
       <c r="B96" t="s">
-        <v>600</v>
+        <v>651</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D96">
-        <v>44</v>
+        <v>193</v>
       </c>
       <c r="E96">
-        <v>49</v>
+        <v>2318</v>
       </c>
       <c r="F96">
-        <v>93</v>
+        <v>2511</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>3</v>
       </c>
       <c r="B97" t="s">
-        <v>601</v>
+        <v>652</v>
       </c>
       <c r="C97" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D97">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="E97">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="F97">
-        <v>50</v>
+        <v>106</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>4</v>
       </c>
       <c r="B98" t="s">
-        <v>602</v>
+        <v>653</v>
       </c>
       <c r="C98" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D98">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E98">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="F98">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>5</v>
       </c>
       <c r="B99" t="s">
-        <v>603</v>
+        <v>654</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D99">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="E99">
-        <v>19</v>
+        <v>312</v>
       </c>
       <c r="F99">
-        <v>30</v>
+        <v>346</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>6</v>
       </c>
       <c r="B100" t="s">
-        <v>604</v>
+        <v>655</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D100">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="E100">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F100">
-        <v>38</v>
+        <v>97</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>7</v>
       </c>
       <c r="B101" t="s">
-        <v>605</v>
+        <v>656</v>
       </c>
       <c r="C101" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D101">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E101">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="F101">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="102"/>
+        <v>61</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>8</v>
+      </c>
+      <c r="B102" t="s">
+        <v>657</v>
+      </c>
+      <c r="C102" t="s">
+        <v>39</v>
+      </c>
+      <c r="D102">
+        <v>26</v>
+      </c>
+      <c r="E102">
+        <v>79</v>
+      </c>
+      <c r="F102">
+        <v>105</v>
+      </c>
+    </row>
     <row r="103">
       <c r="A103">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B103" t="s">
-        <v>375</v>
+        <v>658</v>
       </c>
       <c r="C103" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D103">
-        <v>149</v>
+        <v>17</v>
       </c>
       <c r="E103">
-        <v>330</v>
+        <v>61</v>
       </c>
       <c r="F103">
-        <v>479</v>
+        <v>78</v>
       </c>
     </row>
     <row r="104">
-      <c r="A104" t="s">
-        <v>29</v>
+      <c r="A104">
+        <v>10</v>
       </c>
       <c r="B104" t="s">
-        <v>29</v>
+        <v>659</v>
       </c>
       <c r="C104" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D104">
-        <v>87</v>
+        <v>68</v>
       </c>
       <c r="E104">
-        <v>177</v>
+        <v>72</v>
       </c>
       <c r="F104">
-        <v>264</v>
-[...3 lines deleted...]
-      <c r="A105">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="105"/>
+    <row r="106">
+      <c r="A106">
+        <v>10</v>
+      </c>
+      <c r="B106" t="s">
+        <v>15</v>
+      </c>
+      <c r="C106" t="s">
+        <v>36</v>
+      </c>
+      <c r="D106">
+        <v>2438</v>
+      </c>
+      <c r="E106">
+        <v>379</v>
+      </c>
+      <c r="F106">
+        <v>2817</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>31</v>
+      </c>
+      <c r="B107" t="s">
+        <v>31</v>
+      </c>
+      <c r="C107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107">
+        <v>497</v>
+      </c>
+      <c r="E107">
+        <v>199</v>
+      </c>
+      <c r="F107">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
         <v>1</v>
       </c>
-      <c r="B105" t="s">
-[...39 lines deleted...]
-      </c>
       <c r="B108" t="s">
-        <v>29</v>
+        <v>660</v>
       </c>
       <c r="C108" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D108">
-        <v>1399</v>
+        <v>1708</v>
       </c>
       <c r="E108">
-        <v>3285</v>
+        <v>124</v>
       </c>
       <c r="F108">
-        <v>4684</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B109" t="s">
-        <v>607</v>
+        <v>661</v>
       </c>
       <c r="C109" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D109">
-        <v>921</v>
+        <v>141</v>
       </c>
       <c r="E109">
-        <v>15944</v>
+        <v>35</v>
       </c>
       <c r="F109">
-        <v>16865</v>
+        <v>176</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B110" t="s">
-        <v>608</v>
+        <v>662</v>
       </c>
       <c r="C110" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D110">
-        <v>280</v>
+        <v>92</v>
       </c>
       <c r="E110">
-        <v>516</v>
+        <v>21</v>
       </c>
       <c r="F110">
-        <v>796</v>
-[...21 lines deleted...]
-    </row>
+        <v>113</v>
+      </c>
+    </row>
+    <row r="111"/>
     <row r="112">
       <c r="A112">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B112" t="s">
-        <v>610</v>
+        <v>291</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D112">
-        <v>254</v>
+        <v>460</v>
       </c>
       <c r="E112">
-        <v>563</v>
+        <v>187</v>
       </c>
       <c r="F112">
-        <v>817</v>
+        <v>647</v>
       </c>
     </row>
     <row r="113">
-      <c r="A113">
-        <v>5</v>
+      <c r="A113" t="s">
+        <v>31</v>
       </c>
       <c r="B113" t="s">
-        <v>611</v>
+        <v>31</v>
       </c>
       <c r="C113" t="s">
         <v>37</v>
       </c>
       <c r="D113">
-        <v>473</v>
+        <v>212</v>
       </c>
       <c r="E113">
-        <v>10067</v>
+        <v>72</v>
       </c>
       <c r="F113">
-        <v>10540</v>
+        <v>284</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>612</v>
+        <v>663</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D114">
-        <v>480</v>
+        <v>159</v>
       </c>
       <c r="E114">
-        <v>1757</v>
+        <v>81</v>
       </c>
       <c r="F114">
-        <v>2237</v>
+        <v>240</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>613</v>
+        <v>664</v>
       </c>
       <c r="C115" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D115">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E115">
-        <v>154</v>
+        <v>21</v>
       </c>
       <c r="F115">
-        <v>227</v>
+        <v>79</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>614</v>
+        <v>665</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D116">
-        <v>200</v>
+        <v>31</v>
       </c>
       <c r="E116">
-        <v>796</v>
+        <v>13</v>
       </c>
       <c r="F116">
-        <v>996</v>
-[...21 lines deleted...]
-    </row>
+        <v>44</v>
+      </c>
+    </row>
+    <row r="117"/>
     <row r="118">
       <c r="A118">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B118" t="s">
-        <v>616</v>
+        <v>16</v>
       </c>
       <c r="C118" t="s">
+        <v>36</v>
+      </c>
+      <c r="D118">
+        <v>28410</v>
+      </c>
+      <c r="E118">
+        <v>8832</v>
+      </c>
+      <c r="F118">
+        <v>37242</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>31</v>
+      </c>
+      <c r="B119" t="s">
+        <v>31</v>
+      </c>
+      <c r="C119" t="s">
         <v>37</v>
       </c>
-      <c r="D118">
-[...9 lines deleted...]
-    <row r="119"/>
+      <c r="D119">
+        <v>1913</v>
+      </c>
+      <c r="E119">
+        <v>1004</v>
+      </c>
+      <c r="F119">
+        <v>2917</v>
+      </c>
+    </row>
     <row r="120">
       <c r="A120">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B120" t="s">
-        <v>116</v>
+        <v>666</v>
       </c>
       <c r="C120" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D120">
-        <v>555</v>
+        <v>6778</v>
       </c>
       <c r="E120">
-        <v>684</v>
+        <v>1174</v>
       </c>
       <c r="F120">
-        <v>1239</v>
+        <v>7952</v>
       </c>
     </row>
     <row r="121">
-      <c r="A121" t="s">
-        <v>29</v>
+      <c r="A121">
+        <v>2</v>
       </c>
       <c r="B121" t="s">
-        <v>29</v>
+        <v>667</v>
       </c>
       <c r="C121" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D121">
-        <v>161</v>
+        <v>4461</v>
       </c>
       <c r="E121">
-        <v>246</v>
+        <v>1253</v>
       </c>
       <c r="F121">
-        <v>407</v>
+        <v>5714</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B122" t="s">
-        <v>617</v>
+        <v>668</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D122">
-        <v>110</v>
+        <v>220</v>
       </c>
       <c r="E122">
-        <v>200</v>
+        <v>428</v>
       </c>
       <c r="F122">
-        <v>310</v>
+        <v>648</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B123" t="s">
-        <v>618</v>
+        <v>669</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D123">
-        <v>232</v>
+        <v>351</v>
       </c>
       <c r="E123">
-        <v>108</v>
+        <v>156</v>
       </c>
       <c r="F123">
-        <v>340</v>
+        <v>507</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B124" t="s">
-        <v>619</v>
+        <v>670</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D124">
-        <v>30</v>
+        <v>255</v>
       </c>
       <c r="E124">
-        <v>81</v>
+        <v>112</v>
       </c>
       <c r="F124">
-        <v>111</v>
+        <v>367</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B125" t="s">
-        <v>620</v>
+        <v>671</v>
       </c>
       <c r="C125" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D125">
-        <v>22</v>
+        <v>96</v>
       </c>
       <c r="E125">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="F125">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="126"/>
+        <v>149</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>7</v>
+      </c>
+      <c r="B126" t="s">
+        <v>672</v>
+      </c>
+      <c r="C126" t="s">
+        <v>39</v>
+      </c>
+      <c r="D126">
+        <v>83</v>
+      </c>
+      <c r="E126">
+        <v>39</v>
+      </c>
+      <c r="F126">
+        <v>122</v>
+      </c>
+    </row>
     <row r="127">
       <c r="A127">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B127" t="s">
-        <v>16</v>
+        <v>673</v>
       </c>
       <c r="C127" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D127">
-        <v>6457</v>
+        <v>437</v>
       </c>
       <c r="E127">
-        <v>21714</v>
+        <v>1077</v>
       </c>
       <c r="F127">
-        <v>28171</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="128">
-      <c r="A128" t="s">
-        <v>29</v>
+      <c r="A128">
+        <v>9</v>
       </c>
       <c r="B128" t="s">
-        <v>29</v>
+        <v>674</v>
       </c>
       <c r="C128" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D128">
-        <v>936</v>
+        <v>437</v>
       </c>
       <c r="E128">
-        <v>2794</v>
+        <v>2205</v>
       </c>
       <c r="F128">
-        <v>3730</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B129" t="s">
-        <v>621</v>
+        <v>675</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D129">
-        <v>967</v>
+        <v>13379</v>
       </c>
       <c r="E129">
-        <v>8773</v>
+        <v>1331</v>
       </c>
       <c r="F129">
-        <v>9740</v>
-[...21 lines deleted...]
-    </row>
+        <v>14710</v>
+      </c>
+    </row>
+    <row r="130"/>
     <row r="131">
       <c r="A131">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B131" t="s">
-        <v>623</v>
+        <v>17</v>
       </c>
       <c r="C131" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D131">
-        <v>151</v>
+        <v>554</v>
       </c>
       <c r="E131">
-        <v>353</v>
+        <v>485</v>
       </c>
       <c r="F131">
-        <v>504</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="132">
-      <c r="A132">
-        <v>4</v>
+      <c r="A132" t="s">
+        <v>31</v>
       </c>
       <c r="B132" t="s">
-        <v>624</v>
+        <v>31</v>
       </c>
       <c r="C132" t="s">
         <v>37</v>
       </c>
       <c r="D132">
-        <v>156</v>
+        <v>196</v>
       </c>
       <c r="E132">
-        <v>300</v>
+        <v>84</v>
       </c>
       <c r="F132">
-        <v>456</v>
+        <v>280</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>625</v>
+        <v>676</v>
       </c>
       <c r="C133" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D133">
-        <v>153</v>
+        <v>207</v>
       </c>
       <c r="E133">
-        <v>340</v>
+        <v>266</v>
       </c>
       <c r="F133">
-        <v>493</v>
+        <v>473</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>626</v>
+        <v>677</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D134">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="E134">
-        <v>99</v>
+        <v>40</v>
       </c>
       <c r="F134">
-        <v>156</v>
+        <v>111</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B135" t="s">
-        <v>627</v>
+        <v>678</v>
       </c>
       <c r="C135" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D135">
-        <v>138</v>
+        <v>21</v>
       </c>
       <c r="E135">
-        <v>409</v>
+        <v>27</v>
       </c>
       <c r="F135">
-        <v>547</v>
+        <v>48</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B136" t="s">
-        <v>628</v>
+        <v>679</v>
       </c>
       <c r="C136" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D136">
-        <v>247</v>
+        <v>26</v>
       </c>
       <c r="E136">
-        <v>5395</v>
+        <v>27</v>
       </c>
       <c r="F136">
-        <v>5642</v>
+        <v>53</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B137" t="s">
-        <v>629</v>
+        <v>680</v>
       </c>
       <c r="C137" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D137">
-        <v>123</v>
+        <v>21</v>
       </c>
       <c r="E137">
-        <v>508</v>
+        <v>31</v>
       </c>
       <c r="F137">
-        <v>631</v>
+        <v>52</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
+        <v>6</v>
+      </c>
+      <c r="B138" t="s">
+        <v>681</v>
+      </c>
+      <c r="C138" t="s">
+        <v>39</v>
+      </c>
+      <c r="D138">
+        <v>12</v>
+      </c>
+      <c r="E138">
         <v>10</v>
       </c>
-      <c r="B138" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F138">
-        <v>359</v>
+        <v>22</v>
       </c>
     </row>
     <row r="139"/>
     <row r="140">
       <c r="A140">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B140" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C140" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D140">
-        <v>1037</v>
+        <v>41234</v>
       </c>
       <c r="E140">
-        <v>3179</v>
+        <v>10244</v>
       </c>
       <c r="F140">
-        <v>4216</v>
+        <v>51478</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B141" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C141" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D141">
-        <v>328</v>
+        <v>2358</v>
       </c>
       <c r="E141">
-        <v>1093</v>
+        <v>840</v>
       </c>
       <c r="F141">
-        <v>1421</v>
+        <v>3198</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1</v>
       </c>
       <c r="B142" t="s">
-        <v>631</v>
+        <v>682</v>
       </c>
       <c r="C142" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D142">
-        <v>208</v>
+        <v>18874</v>
       </c>
       <c r="E142">
-        <v>510</v>
+        <v>1602</v>
       </c>
       <c r="F142">
-        <v>718</v>
+        <v>20476</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>2</v>
       </c>
       <c r="B143" t="s">
-        <v>632</v>
+        <v>683</v>
       </c>
       <c r="C143" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D143">
-        <v>185</v>
+        <v>492</v>
       </c>
       <c r="E143">
-        <v>580</v>
+        <v>529</v>
       </c>
       <c r="F143">
-        <v>765</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>3</v>
       </c>
       <c r="B144" t="s">
-        <v>633</v>
+        <v>684</v>
       </c>
       <c r="C144" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D144">
-        <v>140</v>
+        <v>193</v>
       </c>
       <c r="E144">
-        <v>392</v>
+        <v>107</v>
       </c>
       <c r="F144">
-        <v>532</v>
+        <v>300</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>4</v>
       </c>
       <c r="B145" t="s">
-        <v>634</v>
+        <v>685</v>
       </c>
       <c r="C145" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D145">
-        <v>45</v>
+        <v>1400</v>
       </c>
       <c r="E145">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="F145">
-        <v>165</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>5</v>
       </c>
       <c r="B146" t="s">
-        <v>635</v>
+        <v>686</v>
       </c>
       <c r="C146" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D146">
-        <v>37</v>
+        <v>7337</v>
       </c>
       <c r="E146">
-        <v>194</v>
+        <v>1145</v>
       </c>
       <c r="F146">
-        <v>231</v>
+        <v>8482</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>6</v>
       </c>
       <c r="B147" t="s">
-        <v>636</v>
+        <v>687</v>
       </c>
       <c r="C147" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D147">
-        <v>25</v>
+        <v>134</v>
       </c>
       <c r="E147">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="F147">
-        <v>102</v>
+        <v>193</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>7</v>
       </c>
       <c r="B148" t="s">
-        <v>637</v>
+        <v>688</v>
       </c>
       <c r="C148" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D148">
-        <v>19</v>
+        <v>245</v>
       </c>
       <c r="E148">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="F148">
-        <v>88</v>
+        <v>304</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>8</v>
       </c>
       <c r="B149" t="s">
-        <v>638</v>
+        <v>689</v>
       </c>
       <c r="C149" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D149">
-        <v>50</v>
+        <v>4915</v>
       </c>
       <c r="E149">
-        <v>144</v>
+        <v>489</v>
       </c>
       <c r="F149">
-        <v>194</v>
-[...2 lines deleted...]
-    <row r="150"/>
+        <v>5404</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>9</v>
+      </c>
+      <c r="B150" t="s">
+        <v>690</v>
+      </c>
+      <c r="C150" t="s">
+        <v>39</v>
+      </c>
+      <c r="D150">
+        <v>120</v>
+      </c>
+      <c r="E150">
+        <v>33</v>
+      </c>
+      <c r="F150">
+        <v>153</v>
+      </c>
+    </row>
     <row r="151">
       <c r="A151">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B151" t="s">
-        <v>18</v>
+        <v>691</v>
       </c>
       <c r="C151" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D151">
-        <v>951</v>
+        <v>5166</v>
       </c>
       <c r="E151">
-        <v>3153</v>
+        <v>5231</v>
       </c>
       <c r="F151">
-        <v>4104</v>
-[...21 lines deleted...]
-    </row>
+        <v>10397</v>
+      </c>
+    </row>
+    <row r="152"/>
     <row r="153">
       <c r="A153">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B153" t="s">
-        <v>639</v>
+        <v>19</v>
       </c>
       <c r="C153" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D153">
-        <v>171</v>
+        <v>794</v>
       </c>
       <c r="E153">
-        <v>803</v>
+        <v>526</v>
       </c>
       <c r="F153">
-        <v>974</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="154">
-      <c r="A154">
-        <v>2</v>
+      <c r="A154" t="s">
+        <v>31</v>
       </c>
       <c r="B154" t="s">
-        <v>640</v>
+        <v>31</v>
       </c>
       <c r="C154" t="s">
         <v>37</v>
       </c>
       <c r="D154">
-        <v>103</v>
+        <v>324</v>
       </c>
       <c r="E154">
-        <v>599</v>
+        <v>218</v>
       </c>
       <c r="F154">
-        <v>702</v>
+        <v>542</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B155" t="s">
-        <v>641</v>
+        <v>692</v>
       </c>
       <c r="C155" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D155">
-        <v>20</v>
+        <v>206</v>
       </c>
       <c r="E155">
-        <v>188</v>
+        <v>159</v>
       </c>
       <c r="F155">
-        <v>208</v>
+        <v>365</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B156" t="s">
-        <v>642</v>
+        <v>693</v>
       </c>
       <c r="C156" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D156">
-        <v>24</v>
+        <v>105</v>
       </c>
       <c r="E156">
-        <v>89</v>
+        <v>64</v>
       </c>
       <c r="F156">
-        <v>113</v>
+        <v>169</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B157" t="s">
-        <v>643</v>
+        <v>694</v>
       </c>
       <c r="C157" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D157">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="E157">
-        <v>111</v>
+        <v>48</v>
       </c>
       <c r="F157">
-        <v>211</v>
+        <v>131</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B158" t="s">
-        <v>644</v>
+        <v>695</v>
       </c>
       <c r="C158" t="s">
+        <v>39</v>
+      </c>
+      <c r="D158">
+        <v>76</v>
+      </c>
+      <c r="E158">
         <v>37</v>
       </c>
-      <c r="D158">
-[...4 lines deleted...]
-      </c>
       <c r="F158">
-        <v>157</v>
-[...21 lines deleted...]
-    </row>
+        <v>113</v>
+      </c>
+    </row>
+    <row r="159"/>
     <row r="160">
       <c r="A160">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B160" t="s">
-        <v>646</v>
+        <v>20</v>
       </c>
       <c r="C160" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D160">
-        <v>47</v>
+        <v>2187</v>
       </c>
       <c r="E160">
-        <v>124</v>
+        <v>666</v>
       </c>
       <c r="F160">
-        <v>171</v>
+        <v>2853</v>
       </c>
     </row>
     <row r="161">
-      <c r="A161">
-        <v>9</v>
+      <c r="A161" t="s">
+        <v>31</v>
       </c>
       <c r="B161" t="s">
-        <v>647</v>
+        <v>31</v>
       </c>
       <c r="C161" t="s">
         <v>37</v>
       </c>
       <c r="D161">
-        <v>13</v>
+        <v>468</v>
       </c>
       <c r="E161">
-        <v>62</v>
+        <v>148</v>
       </c>
       <c r="F161">
-        <v>75</v>
+        <v>616</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B162" t="s">
-        <v>648</v>
+        <v>696</v>
       </c>
       <c r="C162" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D162">
-        <v>180</v>
+        <v>1059</v>
       </c>
       <c r="E162">
-        <v>71</v>
+        <v>205</v>
       </c>
       <c r="F162">
-        <v>251</v>
-[...2 lines deleted...]
-    <row r="163"/>
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>2</v>
+      </c>
+      <c r="B163" t="s">
+        <v>697</v>
+      </c>
+      <c r="C163" t="s">
+        <v>39</v>
+      </c>
+      <c r="D163">
+        <v>216</v>
+      </c>
+      <c r="E163">
+        <v>44</v>
+      </c>
+      <c r="F163">
+        <v>260</v>
+      </c>
+    </row>
     <row r="164">
       <c r="A164">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="B164" t="s">
-        <v>19</v>
+        <v>698</v>
       </c>
       <c r="C164" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D164">
-        <v>34144</v>
+        <v>101</v>
       </c>
       <c r="E164">
-        <v>17163</v>
+        <v>28</v>
       </c>
       <c r="F164">
-        <v>51307</v>
+        <v>129</v>
       </c>
     </row>
     <row r="165">
-      <c r="A165" t="s">
-        <v>29</v>
+      <c r="A165">
+        <v>4</v>
       </c>
       <c r="B165" t="s">
-        <v>29</v>
+        <v>699</v>
       </c>
       <c r="C165" t="s">
+        <v>39</v>
+      </c>
+      <c r="D165">
         <v>35</v>
       </c>
-      <c r="D165">
-[...1 lines deleted...]
-      </c>
       <c r="E165">
-        <v>1813</v>
+        <v>21</v>
       </c>
       <c r="F165">
-        <v>4437</v>
+        <v>56</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B166" t="s">
-        <v>649</v>
+        <v>700</v>
       </c>
       <c r="C166" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D166">
-        <v>1447</v>
+        <v>85</v>
       </c>
       <c r="E166">
-        <v>7071</v>
+        <v>109</v>
       </c>
       <c r="F166">
-        <v>8518</v>
+        <v>194</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B167" t="s">
-        <v>650</v>
+        <v>701</v>
       </c>
       <c r="C167" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D167">
-        <v>11097</v>
+        <v>32</v>
       </c>
       <c r="E167">
-        <v>1105</v>
+        <v>26</v>
       </c>
       <c r="F167">
-        <v>12202</v>
+        <v>58</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B168" t="s">
-        <v>651</v>
+        <v>702</v>
       </c>
       <c r="C168" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D168">
-        <v>1773</v>
+        <v>9</v>
       </c>
       <c r="E168">
-        <v>3513</v>
+        <v>8</v>
       </c>
       <c r="F168">
-        <v>5286</v>
+        <v>17</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B169" t="s">
-        <v>652</v>
+        <v>703</v>
       </c>
       <c r="C169" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D169">
-        <v>883</v>
+        <v>80</v>
       </c>
       <c r="E169">
-        <v>498</v>
+        <v>64</v>
       </c>
       <c r="F169">
-        <v>1381</v>
+        <v>144</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B170" t="s">
-        <v>653</v>
+        <v>704</v>
       </c>
       <c r="C170" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D170">
-        <v>353</v>
+        <v>102</v>
       </c>
       <c r="E170">
-        <v>1402</v>
+        <v>13</v>
       </c>
       <c r="F170">
-        <v>1755</v>
-[...21 lines deleted...]
-    </row>
+        <v>115</v>
+      </c>
+    </row>
+    <row r="171"/>
     <row r="172">
       <c r="A172">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="B172" t="s">
-        <v>655</v>
+        <v>21</v>
       </c>
       <c r="C172" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D172">
-        <v>8999</v>
+        <v>14744</v>
       </c>
       <c r="E172">
-        <v>356</v>
+        <v>40525</v>
       </c>
       <c r="F172">
-        <v>9355</v>
+        <v>55269</v>
       </c>
     </row>
     <row r="173">
-      <c r="A173">
-        <v>8</v>
+      <c r="A173" t="s">
+        <v>31</v>
       </c>
       <c r="B173" t="s">
-        <v>656</v>
+        <v>31</v>
       </c>
       <c r="C173" t="s">
         <v>37</v>
       </c>
       <c r="D173">
-        <v>201</v>
+        <v>1135</v>
       </c>
       <c r="E173">
-        <v>133</v>
+        <v>1357</v>
       </c>
       <c r="F173">
-        <v>334</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B174" t="s">
-        <v>657</v>
+        <v>705</v>
       </c>
       <c r="C174" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D174">
-        <v>371</v>
+        <v>2342</v>
       </c>
       <c r="E174">
-        <v>191</v>
+        <v>23601</v>
       </c>
       <c r="F174">
-        <v>562</v>
+        <v>25943</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B175" t="s">
-        <v>658</v>
+        <v>706</v>
       </c>
       <c r="C175" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D175">
-        <v>6231</v>
+        <v>469</v>
       </c>
       <c r="E175">
-        <v>983</v>
+        <v>4369</v>
       </c>
       <c r="F175">
-        <v>7214</v>
-[...2 lines deleted...]
-    <row r="176"/>
+        <v>4838</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>3</v>
+      </c>
+      <c r="B176" t="s">
+        <v>707</v>
+      </c>
+      <c r="C176" t="s">
+        <v>39</v>
+      </c>
+      <c r="D176">
+        <v>779</v>
+      </c>
+      <c r="E176">
+        <v>97</v>
+      </c>
+      <c r="F176">
+        <v>876</v>
+      </c>
+    </row>
     <row r="177">
       <c r="A177">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="B177" t="s">
-        <v>20</v>
+        <v>708</v>
       </c>
       <c r="C177" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D177">
-        <v>835</v>
+        <v>129</v>
       </c>
       <c r="E177">
-        <v>258</v>
+        <v>135</v>
       </c>
       <c r="F177">
-        <v>1093</v>
+        <v>264</v>
       </c>
     </row>
     <row r="178">
-      <c r="A178" t="s">
-        <v>29</v>
+      <c r="A178">
+        <v>5</v>
       </c>
       <c r="B178" t="s">
-        <v>29</v>
+        <v>709</v>
       </c>
       <c r="C178" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D178">
-        <v>251</v>
+        <v>908</v>
       </c>
       <c r="E178">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="F178">
-        <v>369</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B179" t="s">
-        <v>659</v>
+        <v>710</v>
       </c>
       <c r="C179" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D179">
-        <v>521</v>
+        <v>254</v>
       </c>
       <c r="E179">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="F179">
-        <v>572</v>
+        <v>320</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B180" t="s">
-        <v>660</v>
+        <v>711</v>
       </c>
       <c r="C180" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D180">
-        <v>32</v>
+        <v>3860</v>
       </c>
       <c r="E180">
-        <v>38</v>
+        <v>1475</v>
       </c>
       <c r="F180">
-        <v>70</v>
+        <v>5335</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B181" t="s">
-        <v>661</v>
+        <v>712</v>
       </c>
       <c r="C181" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D181">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="E181">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="F181">
-        <v>82</v>
+        <v>135</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>9</v>
+      </c>
+      <c r="B182" t="s">
+        <v>713</v>
+      </c>
+      <c r="C182" t="s">
+        <v>39</v>
+      </c>
+      <c r="D182">
+        <v>81</v>
+      </c>
+      <c r="E182">
+        <v>83</v>
+      </c>
+      <c r="F182">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>10</v>
+      </c>
+      <c r="B183" t="s">
+        <v>714</v>
+      </c>
+      <c r="C183" t="s">
+        <v>39</v>
+      </c>
+      <c r="D183">
+        <v>4725</v>
+      </c>
+      <c r="E183">
+        <v>9121</v>
+      </c>
+      <c r="F183">
+        <v>13846</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -6454,6162 +6494,6142 @@
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>115</v>
+        <v>16</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>375</v>
+        <v>18</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>662</v>
+        <v>715</v>
       </c>
       <c r="D2" t="s">
-        <v>663</v>
+        <v>716</v>
       </c>
       <c r="E2" t="s">
-        <v>664</v>
+        <v>717</v>
       </c>
       <c r="F2" t="s">
-        <v>665</v>
+        <v>718</v>
       </c>
       <c r="G2">
-        <v>23974</v>
+        <v>19074</v>
       </c>
       <c r="H2">
-        <v>26484</v>
+        <v>21033</v>
       </c>
       <c r="I2">
-        <v>27955</v>
+        <v>20054</v>
       </c>
       <c r="J2">
-        <v>17384</v>
+        <v>15910</v>
       </c>
       <c r="K2">
-        <v>16804</v>
+        <v>9725</v>
       </c>
       <c r="L2">
-        <v>1268</v>
+        <v>278</v>
       </c>
       <c r="M2">
-        <v>1763</v>
+        <v>908</v>
       </c>
       <c r="N2">
-        <v>11672</v>
+        <v>6224</v>
       </c>
       <c r="O2">
-        <v>958</v>
+        <v>3019</v>
       </c>
       <c r="P2">
-        <v>2438</v>
+        <v>46453</v>
       </c>
       <c r="Q2">
-        <v>460</v>
+        <v>11896</v>
       </c>
       <c r="R2">
-        <v>28410</v>
+        <v>260</v>
       </c>
       <c r="S2">
-        <v>554</v>
+        <v>580</v>
       </c>
       <c r="T2">
-        <v>41234</v>
+        <v>3788</v>
       </c>
       <c r="U2">
-        <v>794</v>
+        <v>802</v>
       </c>
       <c r="V2">
-        <v>2187</v>
-[...5 lines deleted...]
-        <v>219083</v>
+        <v>160004</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C3" t="s">
-        <v>662</v>
+        <v>715</v>
       </c>
       <c r="D3" t="s">
-        <v>663</v>
+        <v>716</v>
       </c>
       <c r="E3" t="s">
-        <v>666</v>
+        <v>719</v>
       </c>
       <c r="F3" t="s">
-        <v>667</v>
+        <v>720</v>
       </c>
       <c r="G3">
-        <v>9266</v>
+        <v>3470</v>
       </c>
       <c r="H3">
-        <v>17762</v>
+        <v>2697</v>
       </c>
       <c r="I3">
-        <v>27071</v>
+        <v>20476</v>
       </c>
       <c r="J3">
-        <v>17144</v>
+        <v>2099</v>
       </c>
       <c r="K3">
-        <v>4872</v>
+        <v>3231</v>
       </c>
       <c r="L3">
-        <v>440</v>
+        <v>84</v>
       </c>
       <c r="M3">
-        <v>507</v>
+        <v>265</v>
       </c>
       <c r="N3">
-        <v>14939</v>
+        <v>6554</v>
       </c>
       <c r="O3">
-        <v>11300</v>
+        <v>143</v>
       </c>
       <c r="P3">
-        <v>379</v>
+        <v>5745</v>
       </c>
       <c r="Q3">
-        <v>187</v>
+        <v>7617</v>
       </c>
       <c r="R3">
-        <v>8832</v>
+        <v>228</v>
       </c>
       <c r="S3">
-        <v>485</v>
+        <v>170</v>
       </c>
       <c r="T3">
-        <v>10244</v>
+        <v>2302</v>
       </c>
       <c r="U3">
-        <v>526</v>
+        <v>282</v>
       </c>
       <c r="V3">
-        <v>666</v>
-[...5 lines deleted...]
-        <v>165145</v>
+        <v>55363</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G4">
-        <v>33240</v>
+        <v>22544</v>
       </c>
       <c r="H4">
-        <v>44246</v>
+        <v>23730</v>
       </c>
       <c r="I4">
-        <v>55026</v>
+        <v>40530</v>
       </c>
       <c r="J4">
-        <v>34528</v>
+        <v>18009</v>
       </c>
       <c r="K4">
-        <v>21676</v>
+        <v>12956</v>
       </c>
       <c r="L4">
-        <v>1708</v>
+        <v>362</v>
       </c>
       <c r="M4">
-        <v>2270</v>
+        <v>1173</v>
       </c>
       <c r="N4">
-        <v>26611</v>
+        <v>12778</v>
       </c>
       <c r="O4">
-        <v>12258</v>
+        <v>3162</v>
       </c>
       <c r="P4">
-        <v>2817</v>
+        <v>52198</v>
       </c>
       <c r="Q4">
-        <v>647</v>
+        <v>19513</v>
       </c>
       <c r="R4">
-        <v>37242</v>
+        <v>488</v>
       </c>
       <c r="S4">
-        <v>1039</v>
+        <v>750</v>
       </c>
       <c r="T4">
-        <v>51478</v>
+        <v>6090</v>
       </c>
       <c r="U4">
-        <v>1320</v>
+        <v>1084</v>
       </c>
       <c r="V4">
-        <v>2853</v>
-[...5 lines deleted...]
-        <v>384228</v>
+        <v>215367</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>19074</v>
+      </c>
+      <c r="E2">
+        <v>3470</v>
+      </c>
+      <c r="F2">
+        <v>22544</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
         <v>31</v>
       </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>1219</v>
+      </c>
+      <c r="E3">
+        <v>293</v>
+      </c>
+      <c r="F3">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>721</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>3609</v>
+      </c>
+      <c r="E4">
+        <v>962</v>
+      </c>
+      <c r="F4">
+        <v>4571</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>722</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>1997</v>
+      </c>
+      <c r="E5">
+        <v>1635</v>
+      </c>
+      <c r="F5">
+        <v>3632</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>723</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>187</v>
+      </c>
+      <c r="E6">
+        <v>39</v>
+      </c>
+      <c r="F6">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>724</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>658</v>
+      </c>
+      <c r="E7">
+        <v>110</v>
+      </c>
+      <c r="F7">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>725</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8">
+        <v>11312</v>
+      </c>
+      <c r="E8">
+        <v>426</v>
+      </c>
+      <c r="F8">
+        <v>11738</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>726</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9">
+        <v>92</v>
+      </c>
+      <c r="E9">
+        <v>5</v>
+      </c>
+      <c r="F9">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11">
+        <v>21033</v>
+      </c>
+      <c r="E11">
+        <v>2697</v>
+      </c>
+      <c r="F11">
+        <v>23730</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12">
+        <v>1870</v>
+      </c>
+      <c r="E12">
+        <v>532</v>
+      </c>
+      <c r="F12">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>727</v>
+      </c>
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13">
+        <v>6113</v>
+      </c>
+      <c r="E13">
+        <v>570</v>
+      </c>
+      <c r="F13">
+        <v>6683</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>728</v>
+      </c>
+      <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14">
+        <v>3326</v>
+      </c>
+      <c r="E14">
+        <v>872</v>
+      </c>
+      <c r="F14">
+        <v>4198</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>729</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15">
+        <v>450</v>
+      </c>
+      <c r="E15">
+        <v>100</v>
+      </c>
+      <c r="F15">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>730</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16">
+        <v>247</v>
+      </c>
+      <c r="E16">
+        <v>68</v>
+      </c>
+      <c r="F16">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>5</v>
+      </c>
+      <c r="B17" t="s">
+        <v>731</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17">
+        <v>3064</v>
+      </c>
+      <c r="E17">
+        <v>148</v>
+      </c>
+      <c r="F17">
+        <v>3212</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>6</v>
+      </c>
+      <c r="B18" t="s">
+        <v>732</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>5963</v>
+      </c>
+      <c r="E18">
+        <v>407</v>
+      </c>
+      <c r="F18">
+        <v>6370</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20">
+        <v>20054</v>
+      </c>
+      <c r="E20">
+        <v>20476</v>
+      </c>
+      <c r="F20">
+        <v>40530</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21">
+        <v>1313</v>
+      </c>
+      <c r="E21">
+        <v>605</v>
+      </c>
+      <c r="F21">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>733</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>8981</v>
+      </c>
+      <c r="E22">
+        <v>15300</v>
+      </c>
+      <c r="F22">
+        <v>24281</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>734</v>
+      </c>
+      <c r="C23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23">
+        <v>6603</v>
+      </c>
+      <c r="E23">
+        <v>2370</v>
+      </c>
+      <c r="F23">
+        <v>8973</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>735</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24">
+        <v>937</v>
+      </c>
+      <c r="E24">
+        <v>890</v>
+      </c>
+      <c r="F24">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>736</v>
+      </c>
+      <c r="C25" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25">
+        <v>450</v>
+      </c>
+      <c r="E25">
+        <v>1165</v>
+      </c>
+      <c r="F25">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>737</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26">
+        <v>387</v>
+      </c>
+      <c r="E26">
+        <v>97</v>
+      </c>
+      <c r="F26">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>6</v>
+      </c>
+      <c r="B27" t="s">
+        <v>738</v>
+      </c>
+      <c r="C27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27">
+        <v>1383</v>
+      </c>
+      <c r="E27">
+        <v>49</v>
+      </c>
+      <c r="F27">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="28"/>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29">
+        <v>15910</v>
+      </c>
+      <c r="E29">
+        <v>2099</v>
+      </c>
+      <c r="F29">
+        <v>18009</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>31</v>
+      </c>
+      <c r="B30" t="s">
+        <v>31</v>
+      </c>
+      <c r="C30" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30">
+        <v>1791</v>
+      </c>
+      <c r="E30">
+        <v>470</v>
+      </c>
+      <c r="F30">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>739</v>
+      </c>
+      <c r="C31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31">
+        <v>7931</v>
+      </c>
+      <c r="E31">
+        <v>606</v>
+      </c>
+      <c r="F31">
+        <v>8537</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>740</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>5387</v>
+      </c>
+      <c r="E32">
+        <v>633</v>
+      </c>
+      <c r="F32">
+        <v>6020</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>3</v>
+      </c>
+      <c r="B33" t="s">
+        <v>741</v>
+      </c>
+      <c r="C33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33">
+        <v>227</v>
+      </c>
+      <c r="E33">
+        <v>64</v>
+      </c>
+      <c r="F33">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>742</v>
+      </c>
+      <c r="C34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34">
+        <v>412</v>
+      </c>
+      <c r="E34">
+        <v>235</v>
+      </c>
+      <c r="F34">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>5</v>
+      </c>
+      <c r="B35" t="s">
+        <v>743</v>
+      </c>
+      <c r="C35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35">
+        <v>103</v>
+      </c>
+      <c r="E35">
+        <v>60</v>
+      </c>
+      <c r="F35">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>6</v>
+      </c>
+      <c r="B36" t="s">
+        <v>744</v>
+      </c>
+      <c r="C36" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36">
+        <v>59</v>
+      </c>
+      <c r="E36">
+        <v>31</v>
+      </c>
+      <c r="F36">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38">
+        <v>9725</v>
+      </c>
+      <c r="E38">
+        <v>3231</v>
+      </c>
+      <c r="F38">
+        <v>12956</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>31</v>
+      </c>
+      <c r="B39" t="s">
+        <v>31</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>870</v>
+      </c>
+      <c r="E39">
+        <v>242</v>
+      </c>
+      <c r="F39">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>745</v>
+      </c>
+      <c r="C40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40">
+        <v>6825</v>
+      </c>
+      <c r="E40">
+        <v>740</v>
+      </c>
+      <c r="F40">
+        <v>7565</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>746</v>
+      </c>
+      <c r="C41" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41">
+        <v>1170</v>
+      </c>
+      <c r="E41">
+        <v>1581</v>
+      </c>
+      <c r="F41">
+        <v>2751</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>747</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42">
+        <v>101</v>
+      </c>
+      <c r="E42">
+        <v>36</v>
+      </c>
+      <c r="F42">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>748</v>
+      </c>
+      <c r="C43" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43">
+        <v>414</v>
+      </c>
+      <c r="E43">
+        <v>63</v>
+      </c>
+      <c r="F43">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>749</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>186</v>
+      </c>
+      <c r="E44">
+        <v>83</v>
+      </c>
+      <c r="F44">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>750</v>
+      </c>
+      <c r="C45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45">
+        <v>159</v>
+      </c>
+      <c r="E45">
+        <v>486</v>
+      </c>
+      <c r="F45">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>6</v>
+      </c>
+      <c r="B47" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D47">
+        <v>278</v>
+      </c>
+      <c r="E47">
+        <v>84</v>
+      </c>
+      <c r="F47">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>31</v>
+      </c>
+      <c r="B48" t="s">
+        <v>31</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>189</v>
+      </c>
+      <c r="E48">
+        <v>41</v>
+      </c>
+      <c r="F48">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>751</v>
+      </c>
+      <c r="C49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49">
+        <v>89</v>
+      </c>
+      <c r="E49">
+        <v>43</v>
+      </c>
+      <c r="F49">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="50"/>
+    <row r="51">
+      <c r="A51">
+        <v>7</v>
+      </c>
+      <c r="B51" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" t="s">
+        <v>36</v>
+      </c>
+      <c r="D51">
+        <v>908</v>
+      </c>
+      <c r="E51">
+        <v>265</v>
+      </c>
+      <c r="F51">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>31</v>
+      </c>
+      <c r="B52" t="s">
+        <v>31</v>
+      </c>
+      <c r="C52" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52">
+        <v>190</v>
+      </c>
+      <c r="E52">
+        <v>79</v>
+      </c>
+      <c r="F52">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>1</v>
+      </c>
+      <c r="B53" t="s">
+        <v>752</v>
+      </c>
+      <c r="C53" t="s">
+        <v>39</v>
+      </c>
+      <c r="D53">
+        <v>670</v>
+      </c>
+      <c r="E53">
+        <v>128</v>
+      </c>
+      <c r="F53">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>2</v>
+      </c>
+      <c r="B54" t="s">
+        <v>753</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54">
+        <v>48</v>
+      </c>
+      <c r="E54">
+        <v>58</v>
+      </c>
+      <c r="F54">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>8</v>
+      </c>
+      <c r="B56" t="s">
+        <v>13</v>
+      </c>
+      <c r="C56" t="s">
+        <v>36</v>
+      </c>
+      <c r="D56">
+        <v>6224</v>
+      </c>
+      <c r="E56">
+        <v>6554</v>
+      </c>
+      <c r="F56">
+        <v>12778</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>31</v>
+      </c>
+      <c r="B57" t="s">
+        <v>31</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57">
+        <v>716</v>
+      </c>
+      <c r="E57">
+        <v>581</v>
+      </c>
+      <c r="F57">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>754</v>
+      </c>
+      <c r="C58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58">
+        <v>3008</v>
+      </c>
+      <c r="E58">
+        <v>4479</v>
+      </c>
+      <c r="F58">
+        <v>7487</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>755</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59">
+        <v>1135</v>
+      </c>
+      <c r="E59">
+        <v>427</v>
+      </c>
+      <c r="F59">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>756</v>
+      </c>
+      <c r="C60" t="s">
+        <v>39</v>
+      </c>
+      <c r="D60">
+        <v>157</v>
+      </c>
+      <c r="E60">
+        <v>51</v>
+      </c>
+      <c r="F60">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>757</v>
+      </c>
+      <c r="C61" t="s">
+        <v>39</v>
+      </c>
+      <c r="D61">
+        <v>626</v>
+      </c>
+      <c r="E61">
+        <v>55</v>
+      </c>
+      <c r="F61">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>758</v>
+      </c>
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62">
+        <v>382</v>
+      </c>
+      <c r="E62">
+        <v>72</v>
+      </c>
+      <c r="F62">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>6</v>
+      </c>
+      <c r="B63" t="s">
+        <v>759</v>
+      </c>
+      <c r="C63" t="s">
+        <v>39</v>
+      </c>
+      <c r="D63">
+        <v>200</v>
+      </c>
+      <c r="E63">
+        <v>889</v>
+      </c>
+      <c r="F63">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="64"/>
+    <row r="65">
+      <c r="A65">
+        <v>9</v>
+      </c>
+      <c r="B65" t="s">
+        <v>14</v>
+      </c>
+      <c r="C65" t="s">
+        <v>36</v>
+      </c>
+      <c r="D65">
+        <v>3019</v>
+      </c>
+      <c r="E65">
+        <v>143</v>
+      </c>
+      <c r="F65">
+        <v>3162</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>31</v>
+      </c>
+      <c r="B66" t="s">
+        <v>31</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66">
+        <v>136</v>
+      </c>
+      <c r="E66">
+        <v>18</v>
+      </c>
+      <c r="F66">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>1</v>
+      </c>
+      <c r="B67" t="s">
+        <v>760</v>
+      </c>
+      <c r="C67" t="s">
+        <v>39</v>
+      </c>
+      <c r="D67">
+        <v>2158</v>
+      </c>
+      <c r="E67">
+        <v>22</v>
+      </c>
+      <c r="F67">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>2</v>
+      </c>
+      <c r="B68" t="s">
+        <v>761</v>
+      </c>
+      <c r="C68" t="s">
+        <v>39</v>
+      </c>
+      <c r="D68">
+        <v>48</v>
+      </c>
+      <c r="E68">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>3</v>
+      </c>
+      <c r="B69" t="s">
+        <v>608</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69">
+        <v>109</v>
+      </c>
+      <c r="E69">
+        <v>30</v>
+      </c>
+      <c r="F69">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>4</v>
+      </c>
+      <c r="B70" t="s">
+        <v>762</v>
+      </c>
+      <c r="C70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D70">
+        <v>20</v>
+      </c>
+      <c r="E70">
+        <v>11</v>
+      </c>
+      <c r="F70">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>5</v>
+      </c>
+      <c r="B71" t="s">
+        <v>763</v>
+      </c>
+      <c r="C71" t="s">
+        <v>39</v>
+      </c>
+      <c r="D71">
+        <v>6</v>
+      </c>
+      <c r="E71">
+        <v>3</v>
+      </c>
+      <c r="F71">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>6</v>
+      </c>
+      <c r="B72" t="s">
+        <v>764</v>
+      </c>
+      <c r="C72" t="s">
+        <v>39</v>
+      </c>
+      <c r="D72">
+        <v>542</v>
+      </c>
+      <c r="E72">
+        <v>51</v>
+      </c>
+      <c r="F72">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="73"/>
+    <row r="74">
+      <c r="A74">
+        <v>12</v>
+      </c>
+      <c r="B74" t="s">
+        <v>16</v>
+      </c>
+      <c r="C74" t="s">
+        <v>36</v>
+      </c>
+      <c r="D74">
+        <v>46453</v>
+      </c>
+      <c r="E74">
+        <v>5745</v>
+      </c>
+      <c r="F74">
+        <v>52198</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>31</v>
+      </c>
+      <c r="B75" t="s">
+        <v>31</v>
+      </c>
+      <c r="C75" t="s">
+        <v>37</v>
+      </c>
+      <c r="D75">
+        <v>1386</v>
+      </c>
+      <c r="E75">
+        <v>265</v>
+      </c>
+      <c r="F75">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>1</v>
+      </c>
+      <c r="B76" t="s">
+        <v>765</v>
+      </c>
+      <c r="C76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76">
+        <v>11398</v>
+      </c>
+      <c r="E76">
+        <v>911</v>
+      </c>
+      <c r="F76">
+        <v>12309</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>2</v>
+      </c>
+      <c r="B77" t="s">
+        <v>766</v>
+      </c>
+      <c r="C77" t="s">
+        <v>39</v>
+      </c>
+      <c r="D77">
+        <v>5464</v>
+      </c>
+      <c r="E77">
+        <v>432</v>
+      </c>
+      <c r="F77">
+        <v>5896</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>3</v>
+      </c>
+      <c r="B78" t="s">
+        <v>767</v>
+      </c>
+      <c r="C78" t="s">
+        <v>39</v>
+      </c>
+      <c r="D78">
+        <v>25616</v>
+      </c>
+      <c r="E78">
+        <v>2063</v>
+      </c>
+      <c r="F78">
+        <v>27679</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>4</v>
+      </c>
+      <c r="B79" t="s">
+        <v>768</v>
+      </c>
+      <c r="C79" t="s">
+        <v>39</v>
+      </c>
+      <c r="D79">
+        <v>1849</v>
+      </c>
+      <c r="E79">
+        <v>1979</v>
+      </c>
+      <c r="F79">
+        <v>3828</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>5</v>
+      </c>
+      <c r="B80" t="s">
+        <v>769</v>
+      </c>
+      <c r="C80" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80">
+        <v>525</v>
+      </c>
+      <c r="E80">
+        <v>64</v>
+      </c>
+      <c r="F80">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>6</v>
+      </c>
+      <c r="B81" t="s">
+        <v>770</v>
+      </c>
+      <c r="C81" t="s">
+        <v>39</v>
+      </c>
+      <c r="D81">
+        <v>215</v>
+      </c>
+      <c r="E81">
+        <v>31</v>
+      </c>
+      <c r="F81">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="82"/>
+    <row r="83">
+      <c r="A83">
+        <v>14</v>
+      </c>
+      <c r="B83" t="s">
+        <v>18</v>
+      </c>
+      <c r="C83" t="s">
+        <v>36</v>
+      </c>
+      <c r="D83">
+        <v>11896</v>
+      </c>
+      <c r="E83">
+        <v>7617</v>
+      </c>
+      <c r="F83">
+        <v>19513</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>31</v>
+      </c>
+      <c r="B84" t="s">
+        <v>31</v>
+      </c>
+      <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84">
+        <v>666</v>
+      </c>
+      <c r="E84">
+        <v>333</v>
+      </c>
+      <c r="F84">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>1</v>
+      </c>
+      <c r="B85" t="s">
+        <v>771</v>
+      </c>
+      <c r="C85" t="s">
+        <v>39</v>
+      </c>
+      <c r="D85">
+        <v>1605</v>
+      </c>
+      <c r="E85">
+        <v>2683</v>
+      </c>
+      <c r="F85">
+        <v>4288</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>2</v>
+      </c>
+      <c r="B86" t="s">
+        <v>772</v>
+      </c>
+      <c r="C86" t="s">
+        <v>39</v>
+      </c>
+      <c r="D86">
+        <v>1345</v>
+      </c>
+      <c r="E86">
+        <v>3457</v>
+      </c>
+      <c r="F86">
+        <v>4802</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>3</v>
+      </c>
+      <c r="B87" t="s">
+        <v>773</v>
+      </c>
+      <c r="C87" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87">
+        <v>162</v>
+      </c>
+      <c r="E87">
+        <v>67</v>
+      </c>
+      <c r="F87">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>4</v>
+      </c>
+      <c r="B88" t="s">
+        <v>774</v>
+      </c>
+      <c r="C88" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88">
+        <v>6633</v>
+      </c>
+      <c r="E88">
+        <v>809</v>
+      </c>
+      <c r="F88">
+        <v>7442</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>5</v>
+      </c>
+      <c r="B89" t="s">
+        <v>775</v>
+      </c>
+      <c r="C89" t="s">
+        <v>39</v>
+      </c>
+      <c r="D89">
+        <v>1460</v>
+      </c>
+      <c r="E89">
+        <v>255</v>
+      </c>
+      <c r="F89">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>6</v>
+      </c>
+      <c r="B90" t="s">
+        <v>776</v>
+      </c>
+      <c r="C90" t="s">
+        <v>39</v>
+      </c>
+      <c r="D90">
+        <v>25</v>
+      </c>
+      <c r="E90">
+        <v>13</v>
+      </c>
+      <c r="F90">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="91"/>
+    <row r="92">
+      <c r="A92">
+        <v>15</v>
+      </c>
+      <c r="B92" t="s">
+        <v>19</v>
+      </c>
+      <c r="C92" t="s">
+        <v>36</v>
+      </c>
+      <c r="D92">
+        <v>260</v>
+      </c>
+      <c r="E92">
+        <v>228</v>
+      </c>
+      <c r="F92">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>31</v>
+      </c>
+      <c r="B93" t="s">
+        <v>31</v>
+      </c>
+      <c r="C93" t="s">
+        <v>37</v>
+      </c>
+      <c r="D93">
+        <v>101</v>
+      </c>
+      <c r="E93">
+        <v>65</v>
+      </c>
+      <c r="F93">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>1</v>
+      </c>
+      <c r="B94" t="s">
+        <v>777</v>
+      </c>
+      <c r="C94" t="s">
+        <v>39</v>
+      </c>
+      <c r="D94">
+        <v>74</v>
+      </c>
+      <c r="E94">
+        <v>95</v>
+      </c>
+      <c r="F94">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>778</v>
+      </c>
+      <c r="C95" t="s">
+        <v>39</v>
+      </c>
+      <c r="D95">
+        <v>45</v>
+      </c>
+      <c r="E95">
+        <v>26</v>
+      </c>
+      <c r="F95">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>3</v>
+      </c>
+      <c r="B96" t="s">
+        <v>779</v>
+      </c>
+      <c r="C96" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96">
+        <v>13</v>
+      </c>
+      <c r="E96">
+        <v>28</v>
+      </c>
+      <c r="F96">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>4</v>
+      </c>
+      <c r="B97" t="s">
+        <v>780</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97">
+        <v>27</v>
+      </c>
+      <c r="E97">
+        <v>14</v>
+      </c>
+      <c r="F97">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="98"/>
+    <row r="99">
+      <c r="A99">
+        <v>16</v>
+      </c>
+      <c r="B99" t="s">
+        <v>20</v>
+      </c>
+      <c r="C99" t="s">
+        <v>36</v>
+      </c>
+      <c r="D99">
+        <v>580</v>
+      </c>
+      <c r="E99">
+        <v>170</v>
+      </c>
+      <c r="F99">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>31</v>
+      </c>
+      <c r="B100" t="s">
+        <v>31</v>
+      </c>
+      <c r="C100" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100">
+        <v>85</v>
+      </c>
+      <c r="E100">
+        <v>29</v>
+      </c>
+      <c r="F100">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>1</v>
+      </c>
+      <c r="B101" t="s">
+        <v>781</v>
+      </c>
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101">
+        <v>121</v>
+      </c>
+      <c r="E101">
+        <v>63</v>
+      </c>
+      <c r="F101">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>2</v>
+      </c>
+      <c r="B102" t="s">
+        <v>782</v>
+      </c>
+      <c r="C102" t="s">
+        <v>39</v>
+      </c>
+      <c r="D102">
+        <v>162</v>
+      </c>
+      <c r="E102">
+        <v>28</v>
+      </c>
+      <c r="F102">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>3</v>
+      </c>
+      <c r="B103" t="s">
+        <v>783</v>
+      </c>
+      <c r="C103" t="s">
+        <v>39</v>
+      </c>
+      <c r="D103">
+        <v>40</v>
+      </c>
+      <c r="E103">
+        <v>6</v>
+      </c>
+      <c r="F103">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>4</v>
+      </c>
+      <c r="B104" t="s">
+        <v>784</v>
+      </c>
+      <c r="C104" t="s">
+        <v>39</v>
+      </c>
+      <c r="D104">
+        <v>18</v>
+      </c>
+      <c r="E104">
+        <v>36</v>
+      </c>
+      <c r="F104">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>5</v>
+      </c>
+      <c r="B105" t="s">
+        <v>785</v>
+      </c>
+      <c r="C105" t="s">
+        <v>39</v>
+      </c>
+      <c r="D105">
+        <v>5</v>
+      </c>
+      <c r="E105">
+        <v>2</v>
+      </c>
+      <c r="F105">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>6</v>
+      </c>
+      <c r="B106" t="s">
+        <v>786</v>
+      </c>
+      <c r="C106" t="s">
+        <v>39</v>
+      </c>
+      <c r="D106">
+        <v>149</v>
+      </c>
+      <c r="E106">
+        <v>6</v>
+      </c>
+      <c r="F106">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="107"/>
+    <row r="108">
+      <c r="A108">
+        <v>17</v>
+      </c>
+      <c r="B108" t="s">
+        <v>21</v>
+      </c>
+      <c r="C108" t="s">
+        <v>36</v>
+      </c>
+      <c r="D108">
+        <v>3788</v>
+      </c>
+      <c r="E108">
+        <v>2302</v>
+      </c>
+      <c r="F108">
+        <v>6090</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>31</v>
+      </c>
+      <c r="B109" t="s">
+        <v>31</v>
+      </c>
+      <c r="C109" t="s">
+        <v>37</v>
+      </c>
+      <c r="D109">
+        <v>411</v>
+      </c>
+      <c r="E109">
+        <v>213</v>
+      </c>
+      <c r="F109">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>1</v>
+      </c>
+      <c r="B110" t="s">
+        <v>787</v>
+      </c>
+      <c r="C110" t="s">
+        <v>39</v>
+      </c>
+      <c r="D110">
+        <v>2804</v>
+      </c>
+      <c r="E110">
+        <v>800</v>
+      </c>
+      <c r="F110">
+        <v>3604</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>2</v>
+      </c>
+      <c r="B111" t="s">
+        <v>788</v>
+      </c>
+      <c r="C111" t="s">
+        <v>39</v>
+      </c>
+      <c r="D111">
+        <v>165</v>
+      </c>
+      <c r="E111">
+        <v>1142</v>
+      </c>
+      <c r="F111">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>3</v>
+      </c>
+      <c r="B112" t="s">
+        <v>789</v>
+      </c>
+      <c r="C112" t="s">
+        <v>39</v>
+      </c>
+      <c r="D112">
+        <v>52</v>
+      </c>
+      <c r="E112">
+        <v>29</v>
+      </c>
+      <c r="F112">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>4</v>
+      </c>
+      <c r="B113" t="s">
+        <v>790</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>267</v>
+      </c>
+      <c r="E113">
+        <v>72</v>
+      </c>
+      <c r="F113">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>5</v>
+      </c>
+      <c r="B114" t="s">
+        <v>791</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>29</v>
+      </c>
+      <c r="E114">
+        <v>32</v>
+      </c>
+      <c r="F114">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>6</v>
+      </c>
+      <c r="B115" t="s">
+        <v>792</v>
+      </c>
+      <c r="C115" t="s">
+        <v>39</v>
+      </c>
+      <c r="D115">
+        <v>60</v>
+      </c>
+      <c r="E115">
+        <v>14</v>
+      </c>
+      <c r="F115">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="116"/>
+    <row r="117">
+      <c r="A117">
+        <v>24</v>
+      </c>
+      <c r="B117" t="s">
+        <v>22</v>
+      </c>
+      <c r="C117" t="s">
+        <v>36</v>
+      </c>
+      <c r="D117">
+        <v>802</v>
+      </c>
+      <c r="E117">
+        <v>282</v>
+      </c>
+      <c r="F117">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>31</v>
+      </c>
+      <c r="B118" t="s">
+        <v>31</v>
+      </c>
+      <c r="C118" t="s">
+        <v>37</v>
+      </c>
+      <c r="D118">
+        <v>91</v>
+      </c>
+      <c r="E118">
+        <v>18</v>
+      </c>
+      <c r="F118">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>1</v>
+      </c>
+      <c r="B119" t="s">
+        <v>793</v>
+      </c>
+      <c r="C119" t="s">
+        <v>39</v>
+      </c>
+      <c r="D119">
+        <v>205</v>
+      </c>
+      <c r="E119">
+        <v>23</v>
+      </c>
+      <c r="F119">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>2</v>
+      </c>
+      <c r="B120" t="s">
+        <v>794</v>
+      </c>
+      <c r="C120" t="s">
+        <v>39</v>
+      </c>
+      <c r="D120">
+        <v>279</v>
+      </c>
+      <c r="E120">
+        <v>57</v>
+      </c>
+      <c r="F120">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>3</v>
+      </c>
+      <c r="B121" t="s">
+        <v>795</v>
+      </c>
+      <c r="C121" t="s">
+        <v>39</v>
+      </c>
+      <c r="D121">
+        <v>23</v>
+      </c>
+      <c r="E121">
+        <v>4</v>
+      </c>
+      <c r="F121">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>4</v>
+      </c>
+      <c r="B122" t="s">
+        <v>796</v>
+      </c>
+      <c r="C122" t="s">
+        <v>39</v>
+      </c>
+      <c r="D122">
+        <v>28</v>
+      </c>
+      <c r="E122">
+        <v>3</v>
+      </c>
+      <c r="F122">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>5</v>
+      </c>
+      <c r="B123" t="s">
+        <v>797</v>
+      </c>
+      <c r="C123" t="s">
+        <v>39</v>
+      </c>
+      <c r="D123">
+        <v>176</v>
+      </c>
+      <c r="E123">
+        <v>177</v>
+      </c>
+      <c r="F123">
+        <v>353</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G2">
+        <v>16051</v>
+      </c>
+      <c r="H2">
+        <v>23817</v>
+      </c>
+      <c r="I2">
+        <v>16328</v>
+      </c>
+      <c r="J2">
+        <v>19902</v>
+      </c>
+      <c r="K2">
+        <v>14922</v>
+      </c>
+      <c r="L2">
+        <v>763</v>
+      </c>
+      <c r="M2">
+        <v>3998</v>
+      </c>
+      <c r="N2">
+        <v>19125</v>
+      </c>
+      <c r="O2">
+        <v>1247</v>
+      </c>
+      <c r="P2">
+        <v>1156</v>
+      </c>
+      <c r="Q2">
+        <v>21591</v>
+      </c>
+      <c r="R2">
+        <v>200</v>
+      </c>
+      <c r="S2">
+        <v>30352</v>
+      </c>
+      <c r="T2">
+        <v>2269</v>
+      </c>
+      <c r="U2">
+        <v>4533</v>
+      </c>
+      <c r="V2">
+        <v>17512</v>
+      </c>
+      <c r="W2">
+        <v>4150</v>
+      </c>
+      <c r="X2">
+        <v>197916</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3">
+        <v>20402</v>
+      </c>
+      <c r="H3">
+        <v>15607</v>
+      </c>
+      <c r="I3">
+        <v>32293</v>
+      </c>
+      <c r="J3">
+        <v>47997</v>
+      </c>
+      <c r="K3">
+        <v>13249</v>
+      </c>
+      <c r="L3">
+        <v>1058</v>
+      </c>
+      <c r="M3">
+        <v>708</v>
+      </c>
+      <c r="N3">
+        <v>9108</v>
+      </c>
+      <c r="O3">
+        <v>410</v>
+      </c>
+      <c r="P3">
+        <v>347</v>
+      </c>
+      <c r="Q3">
+        <v>14864</v>
+      </c>
+      <c r="R3">
+        <v>170</v>
+      </c>
+      <c r="S3">
+        <v>24644</v>
+      </c>
+      <c r="T3">
+        <v>1386</v>
+      </c>
+      <c r="U3">
+        <v>741</v>
+      </c>
+      <c r="V3">
+        <v>12645</v>
+      </c>
+      <c r="W3">
+        <v>338</v>
+      </c>
+      <c r="X3">
+        <v>195967</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" t="s">
         <v>32</v>
       </c>
+      <c r="G4">
+        <v>36453</v>
+      </c>
+      <c r="H4">
+        <v>39424</v>
+      </c>
+      <c r="I4">
+        <v>48621</v>
+      </c>
+      <c r="J4">
+        <v>67899</v>
+      </c>
+      <c r="K4">
+        <v>28171</v>
+      </c>
+      <c r="L4">
+        <v>1821</v>
+      </c>
+      <c r="M4">
+        <v>4706</v>
+      </c>
+      <c r="N4">
+        <v>28233</v>
+      </c>
+      <c r="O4">
+        <v>1657</v>
+      </c>
+      <c r="P4">
+        <v>1503</v>
+      </c>
+      <c r="Q4">
+        <v>36455</v>
+      </c>
+      <c r="R4">
+        <v>370</v>
+      </c>
+      <c r="S4">
+        <v>54996</v>
+      </c>
+      <c r="T4">
+        <v>3655</v>
+      </c>
+      <c r="U4">
+        <v>5274</v>
+      </c>
+      <c r="V4">
+        <v>30157</v>
+      </c>
+      <c r="W4">
+        <v>4488</v>
+      </c>
+      <c r="X4">
+        <v>393883</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
       <c r="C1" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>665</v>
+        <v>28</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>667</v>
+        <v>30</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D2">
-        <v>23974</v>
+        <v>16051</v>
       </c>
       <c r="E2">
-        <v>9266</v>
+        <v>20402</v>
       </c>
       <c r="F2">
-        <v>33240</v>
+        <v>36453</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D3">
-        <v>2940</v>
+        <v>2098</v>
       </c>
       <c r="E3">
-        <v>1454</v>
+        <v>2852</v>
       </c>
       <c r="F3">
-        <v>4394</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>668</v>
+        <v>38</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D4">
-        <v>16856</v>
+        <v>2181</v>
       </c>
       <c r="E4">
-        <v>5542</v>
+        <v>11965</v>
       </c>
       <c r="F4">
-        <v>22398</v>
+        <v>14146</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>669</v>
+        <v>40</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D5">
-        <v>410</v>
+        <v>1954</v>
       </c>
       <c r="E5">
-        <v>290</v>
+        <v>903</v>
       </c>
       <c r="F5">
-        <v>700</v>
+        <v>2857</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>670</v>
+        <v>41</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D6">
-        <v>1455</v>
+        <v>7942</v>
       </c>
       <c r="E6">
-        <v>153</v>
+        <v>551</v>
       </c>
       <c r="F6">
-        <v>1608</v>
+        <v>8493</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>671</v>
+        <v>42</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D7">
-        <v>724</v>
+        <v>868</v>
       </c>
       <c r="E7">
-        <v>188</v>
+        <v>2075</v>
       </c>
       <c r="F7">
-        <v>912</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>630</v>
+        <v>43</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D8">
-        <v>251</v>
+        <v>226</v>
       </c>
       <c r="E8">
-        <v>135</v>
+        <v>206</v>
       </c>
       <c r="F8">
-        <v>386</v>
+        <v>432</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>672</v>
+        <v>44</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D9">
-        <v>124</v>
+        <v>273</v>
       </c>
       <c r="E9">
-        <v>378</v>
+        <v>133</v>
       </c>
       <c r="F9">
-        <v>502</v>
+        <v>406</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>673</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D10">
-        <v>167</v>
+        <v>153</v>
       </c>
       <c r="E10">
-        <v>99</v>
+        <v>247</v>
       </c>
       <c r="F10">
-        <v>266</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>674</v>
+        <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D11">
-        <v>797</v>
+        <v>111</v>
       </c>
       <c r="E11">
-        <v>65</v>
+        <v>210</v>
       </c>
       <c r="F11">
-        <v>862</v>
+        <v>321</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>675</v>
+        <v>47</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D12">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="E12">
         <v>73</v>
       </c>
       <c r="F12">
-        <v>109</v>
+        <v>149</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>676</v>
+        <v>48</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D13">
-        <v>214</v>
+        <v>169</v>
       </c>
       <c r="E13">
-        <v>889</v>
+        <v>1187</v>
       </c>
       <c r="F13">
-        <v>1103</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="14"/>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D15">
-        <v>26484</v>
+        <v>23817</v>
       </c>
       <c r="E15">
-        <v>17762</v>
+        <v>15607</v>
       </c>
       <c r="F15">
-        <v>44246</v>
+        <v>39424</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B16" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D16">
-        <v>4213</v>
+        <v>5504</v>
       </c>
       <c r="E16">
-        <v>2149</v>
+        <v>3425</v>
       </c>
       <c r="F16">
-        <v>6362</v>
+        <v>8929</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>677</v>
+        <v>49</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D17">
-        <v>6940</v>
+        <v>4473</v>
       </c>
       <c r="E17">
-        <v>1696</v>
+        <v>2356</v>
       </c>
       <c r="F17">
-        <v>8636</v>
+        <v>6829</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>678</v>
+        <v>50</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D18">
-        <v>3329</v>
+        <v>8001</v>
       </c>
       <c r="E18">
-        <v>9553</v>
+        <v>1109</v>
       </c>
       <c r="F18">
-        <v>12882</v>
+        <v>9110</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>679</v>
+        <v>51</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D19">
-        <v>529</v>
+        <v>658</v>
       </c>
       <c r="E19">
-        <v>666</v>
+        <v>430</v>
       </c>
       <c r="F19">
-        <v>1195</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>680</v>
+        <v>52</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D20">
-        <v>815</v>
+        <v>773</v>
       </c>
       <c r="E20">
-        <v>1142</v>
+        <v>2272</v>
       </c>
       <c r="F20">
-        <v>1957</v>
+        <v>3045</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>681</v>
+        <v>53</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D21">
-        <v>517</v>
+        <v>553</v>
       </c>
       <c r="E21">
-        <v>1384</v>
+        <v>791</v>
       </c>
       <c r="F21">
-        <v>1901</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>682</v>
+        <v>54</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D22">
-        <v>264</v>
+        <v>345</v>
       </c>
       <c r="E22">
-        <v>83</v>
+        <v>154</v>
       </c>
       <c r="F22">
-        <v>347</v>
+        <v>499</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>683</v>
+        <v>55</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D23">
-        <v>9336</v>
+        <v>457</v>
       </c>
       <c r="E23">
-        <v>116</v>
+        <v>4481</v>
       </c>
       <c r="F23">
-        <v>9452</v>
+        <v>4938</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>684</v>
+        <v>56</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D24">
-        <v>217</v>
+        <v>2752</v>
       </c>
       <c r="E24">
-        <v>372</v>
+        <v>330</v>
       </c>
       <c r="F24">
-        <v>589</v>
+        <v>3082</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>685</v>
+        <v>57</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D25">
-        <v>101</v>
+        <v>136</v>
       </c>
       <c r="E25">
-        <v>53</v>
+        <v>83</v>
       </c>
       <c r="F25">
-        <v>154</v>
+        <v>219</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>686</v>
+        <v>58</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D26">
-        <v>223</v>
+        <v>165</v>
       </c>
       <c r="E26">
-        <v>548</v>
+        <v>176</v>
       </c>
       <c r="F26">
-        <v>771</v>
+        <v>341</v>
       </c>
     </row>
     <row r="27"/>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D28">
-        <v>27955</v>
+        <v>16328</v>
       </c>
       <c r="E28">
-        <v>27071</v>
+        <v>32293</v>
       </c>
       <c r="F28">
-        <v>55026</v>
+        <v>48621</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B29" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D29">
-        <v>3846</v>
+        <v>3321</v>
       </c>
       <c r="E29">
-        <v>2786</v>
+        <v>4145</v>
       </c>
       <c r="F29">
-        <v>6632</v>
+        <v>7466</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>687</v>
+        <v>59</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D30">
-        <v>9862</v>
+        <v>2358</v>
       </c>
       <c r="E30">
-        <v>2351</v>
+        <v>9379</v>
       </c>
       <c r="F30">
-        <v>12213</v>
+        <v>11737</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>688</v>
+        <v>60</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D31">
-        <v>7388</v>
+        <v>785</v>
       </c>
       <c r="E31">
-        <v>817</v>
+        <v>938</v>
       </c>
       <c r="F31">
-        <v>8205</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>689</v>
+        <v>61</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D32">
-        <v>4362</v>
+        <v>899</v>
       </c>
       <c r="E32">
-        <v>8139</v>
+        <v>879</v>
       </c>
       <c r="F32">
-        <v>12501</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>690</v>
+        <v>62</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D33">
-        <v>971</v>
+        <v>958</v>
       </c>
       <c r="E33">
-        <v>11840</v>
+        <v>14910</v>
       </c>
       <c r="F33">
-        <v>12811</v>
+        <v>15868</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>691</v>
+        <v>63</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D34">
-        <v>368</v>
+        <v>1880</v>
       </c>
       <c r="E34">
-        <v>307</v>
+        <v>397</v>
       </c>
       <c r="F34">
-        <v>675</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D35">
-        <v>519</v>
+        <v>139</v>
       </c>
       <c r="E35">
-        <v>209</v>
+        <v>133</v>
       </c>
       <c r="F35">
-        <v>728</v>
+        <v>272</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>692</v>
+        <v>65</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D36">
-        <v>247</v>
+        <v>5530</v>
       </c>
       <c r="E36">
-        <v>137</v>
+        <v>394</v>
       </c>
       <c r="F36">
-        <v>384</v>
+        <v>5924</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>693</v>
+        <v>66</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D37">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="E37">
-        <v>154</v>
+        <v>176</v>
       </c>
       <c r="F37">
-        <v>316</v>
+        <v>344</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>694</v>
+        <v>67</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D38">
-        <v>140</v>
+        <v>166</v>
       </c>
       <c r="E38">
-        <v>261</v>
+        <v>613</v>
       </c>
       <c r="F38">
-        <v>401</v>
+        <v>779</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>695</v>
+        <v>68</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D39">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="E39">
-        <v>70</v>
+        <v>329</v>
       </c>
       <c r="F39">
-        <v>160</v>
+        <v>453</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D41">
-        <v>17384</v>
+        <v>19902</v>
       </c>
       <c r="E41">
-        <v>17144</v>
+        <v>47997</v>
       </c>
       <c r="F41">
-        <v>34528</v>
+        <v>67899</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B42" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D42">
-        <v>3229</v>
+        <v>2609</v>
       </c>
       <c r="E42">
-        <v>2166</v>
+        <v>4504</v>
       </c>
       <c r="F42">
-        <v>5395</v>
+        <v>7113</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>696</v>
+        <v>69</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D43">
-        <v>9342</v>
+        <v>7449</v>
       </c>
       <c r="E43">
-        <v>2963</v>
+        <v>23637</v>
       </c>
       <c r="F43">
-        <v>12305</v>
+        <v>31086</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>697</v>
+        <v>70</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D44">
-        <v>2476</v>
+        <v>1211</v>
       </c>
       <c r="E44">
-        <v>7644</v>
+        <v>4412</v>
       </c>
       <c r="F44">
-        <v>10120</v>
+        <v>5623</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>698</v>
+        <v>71</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D45">
-        <v>246</v>
+        <v>674</v>
       </c>
       <c r="E45">
-        <v>341</v>
+        <v>718</v>
       </c>
       <c r="F45">
-        <v>587</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>699</v>
+        <v>72</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D46">
-        <v>884</v>
+        <v>1672</v>
       </c>
       <c r="E46">
-        <v>2582</v>
+        <v>905</v>
       </c>
       <c r="F46">
-        <v>3466</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>700</v>
+        <v>73</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D47">
-        <v>156</v>
+        <v>4287</v>
       </c>
       <c r="E47">
-        <v>250</v>
+        <v>11800</v>
       </c>
       <c r="F47">
-        <v>406</v>
+        <v>16087</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>701</v>
+        <v>74</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D48">
-        <v>288</v>
+        <v>144</v>
       </c>
       <c r="E48">
-        <v>444</v>
+        <v>311</v>
       </c>
       <c r="F48">
-        <v>732</v>
+        <v>455</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>702</v>
+        <v>75</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D49">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E49">
-        <v>135</v>
+        <v>117</v>
       </c>
       <c r="F49">
-        <v>442</v>
+        <v>422</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>703</v>
+        <v>76</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D50">
-        <v>114</v>
+        <v>696</v>
       </c>
       <c r="E50">
-        <v>425</v>
+        <v>1405</v>
       </c>
       <c r="F50">
-        <v>539</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>704</v>
+        <v>77</v>
       </c>
       <c r="C51" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D51">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="E51">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="F51">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>705</v>
+        <v>78</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D52">
-        <v>283</v>
+        <v>792</v>
       </c>
       <c r="E52">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F52">
-        <v>406</v>
+        <v>912</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>5</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D54">
-        <v>16804</v>
+        <v>14922</v>
       </c>
       <c r="E54">
-        <v>4872</v>
+        <v>13249</v>
       </c>
       <c r="F54">
-        <v>21676</v>
+        <v>28171</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B55" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C55" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D55">
-        <v>1724</v>
+        <v>1906</v>
       </c>
       <c r="E55">
-        <v>569</v>
+        <v>1524</v>
       </c>
       <c r="F55">
-        <v>2293</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>706</v>
+        <v>79</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D56">
-        <v>9375</v>
+        <v>4478</v>
       </c>
       <c r="E56">
-        <v>1724</v>
+        <v>919</v>
       </c>
       <c r="F56">
-        <v>11099</v>
+        <v>5397</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>707</v>
+        <v>80</v>
       </c>
       <c r="C57" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D57">
-        <v>407</v>
+        <v>3564</v>
       </c>
       <c r="E57">
-        <v>685</v>
+        <v>499</v>
       </c>
       <c r="F57">
-        <v>1092</v>
+        <v>4063</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>708</v>
+        <v>81</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D58">
-        <v>179</v>
+        <v>350</v>
       </c>
       <c r="E58">
-        <v>57</v>
+        <v>2536</v>
       </c>
       <c r="F58">
-        <v>236</v>
+        <v>2886</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>709</v>
+        <v>82</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D59">
-        <v>244</v>
+        <v>345</v>
       </c>
       <c r="E59">
-        <v>175</v>
+        <v>265</v>
       </c>
       <c r="F59">
-        <v>419</v>
+        <v>610</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>710</v>
+        <v>83</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D60">
-        <v>2929</v>
+        <v>1016</v>
       </c>
       <c r="E60">
-        <v>1255</v>
+        <v>3385</v>
       </c>
       <c r="F60">
-        <v>4184</v>
+        <v>4401</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>711</v>
+        <v>84</v>
       </c>
       <c r="C61" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D61">
-        <v>97</v>
+        <v>204</v>
       </c>
       <c r="E61">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="F61">
-        <v>128</v>
+        <v>317</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>712</v>
+        <v>85</v>
       </c>
       <c r="C62" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D62">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="E62">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="F62">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>713</v>
+        <v>86</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D63">
-        <v>267</v>
+        <v>1869</v>
       </c>
       <c r="E63">
-        <v>113</v>
+        <v>3015</v>
       </c>
       <c r="F63">
-        <v>380</v>
+        <v>4884</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>714</v>
+        <v>87</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D64">
-        <v>29</v>
+        <v>217</v>
       </c>
       <c r="E64">
-        <v>139</v>
+        <v>38</v>
       </c>
       <c r="F64">
-        <v>168</v>
+        <v>255</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>715</v>
+        <v>88</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D65">
-        <v>1434</v>
+        <v>861</v>
       </c>
       <c r="E65">
-        <v>63</v>
+        <v>877</v>
       </c>
       <c r="F65">
-        <v>1497</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D67">
-        <v>1268</v>
+        <v>763</v>
       </c>
       <c r="E67">
-        <v>440</v>
+        <v>1058</v>
       </c>
       <c r="F67">
-        <v>1708</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B68" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D68">
-        <v>214</v>
+        <v>366</v>
       </c>
       <c r="E68">
-        <v>115</v>
+        <v>362</v>
       </c>
       <c r="F68">
-        <v>329</v>
+        <v>728</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>716</v>
+        <v>89</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D69">
-        <v>161</v>
+        <v>268</v>
       </c>
       <c r="E69">
-        <v>216</v>
+        <v>300</v>
       </c>
       <c r="F69">
-        <v>377</v>
+        <v>568</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>717</v>
+        <v>90</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D70">
-        <v>760</v>
+        <v>78</v>
       </c>
       <c r="E70">
-        <v>55</v>
+        <v>347</v>
       </c>
       <c r="F70">
-        <v>815</v>
+        <v>425</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>718</v>
+        <v>91</v>
       </c>
       <c r="C71" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D71">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="E71">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="F71">
-        <v>75</v>
-[...21 lines deleted...]
-    </row>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="72"/>
     <row r="73">
       <c r="A73">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B73" t="s">
-        <v>720</v>
+        <v>12</v>
       </c>
       <c r="C73" t="s">
+        <v>36</v>
+      </c>
+      <c r="D73">
+        <v>3998</v>
+      </c>
+      <c r="E73">
+        <v>708</v>
+      </c>
+      <c r="F73">
+        <v>4706</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>31</v>
+      </c>
+      <c r="B74" t="s">
+        <v>31</v>
+      </c>
+      <c r="C74" t="s">
         <v>37</v>
       </c>
-      <c r="D73">
-[...9 lines deleted...]
-    <row r="74"/>
+      <c r="D74">
+        <v>754</v>
+      </c>
+      <c r="E74">
+        <v>398</v>
+      </c>
+      <c r="F74">
+        <v>1152</v>
+      </c>
+    </row>
     <row r="75">
       <c r="A75">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B75" t="s">
-        <v>12</v>
+        <v>92</v>
       </c>
       <c r="C75" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D75">
-        <v>1763</v>
+        <v>2338</v>
       </c>
       <c r="E75">
-        <v>507</v>
+        <v>168</v>
       </c>
       <c r="F75">
-        <v>2270</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="76">
-      <c r="A76" t="s">
-        <v>29</v>
+      <c r="A76">
+        <v>2</v>
       </c>
       <c r="B76" t="s">
-        <v>29</v>
+        <v>93</v>
       </c>
       <c r="C76" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D76">
-        <v>800</v>
+        <v>539</v>
       </c>
       <c r="E76">
-        <v>250</v>
+        <v>59</v>
       </c>
       <c r="F76">
-        <v>1050</v>
+        <v>598</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B77" t="s">
-        <v>721</v>
+        <v>94</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D77">
-        <v>844</v>
+        <v>183</v>
       </c>
       <c r="E77">
-        <v>216</v>
+        <v>31</v>
       </c>
       <c r="F77">
-        <v>1060</v>
+        <v>214</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B78" t="s">
-        <v>722</v>
+        <v>95</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D78">
-        <v>119</v>
+        <v>184</v>
       </c>
       <c r="E78">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="F78">
-        <v>160</v>
+        <v>236</v>
       </c>
     </row>
     <row r="79"/>
     <row r="80">
       <c r="A80">
         <v>8</v>
       </c>
       <c r="B80" t="s">
         <v>13</v>
       </c>
       <c r="C80" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D80">
-        <v>11672</v>
+        <v>19125</v>
       </c>
       <c r="E80">
-        <v>14939</v>
+        <v>9108</v>
       </c>
       <c r="F80">
-        <v>26611</v>
+        <v>28233</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B81" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D81">
-        <v>1768</v>
+        <v>2103</v>
       </c>
       <c r="E81">
-        <v>1263</v>
+        <v>1640</v>
       </c>
       <c r="F81">
-        <v>3031</v>
+        <v>3743</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1</v>
       </c>
       <c r="B82" t="s">
-        <v>723</v>
+        <v>96</v>
       </c>
       <c r="C82" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D82">
-        <v>1819</v>
+        <v>1805</v>
       </c>
       <c r="E82">
-        <v>10536</v>
+        <v>4893</v>
       </c>
       <c r="F82">
-        <v>12355</v>
+        <v>6698</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>724</v>
+        <v>97</v>
       </c>
       <c r="C83" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D83">
-        <v>5052</v>
+        <v>5428</v>
       </c>
       <c r="E83">
-        <v>894</v>
+        <v>1171</v>
       </c>
       <c r="F83">
-        <v>5946</v>
+        <v>6599</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>725</v>
+        <v>98</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D84">
-        <v>975</v>
+        <v>548</v>
       </c>
       <c r="E84">
-        <v>108</v>
+        <v>195</v>
       </c>
       <c r="F84">
-        <v>1083</v>
+        <v>743</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>4</v>
       </c>
       <c r="B85" t="s">
-        <v>726</v>
+        <v>99</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D85">
-        <v>679</v>
+        <v>2009</v>
       </c>
       <c r="E85">
-        <v>371</v>
+        <v>176</v>
       </c>
       <c r="F85">
-        <v>1050</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>5</v>
       </c>
       <c r="B86" t="s">
-        <v>727</v>
+        <v>100</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D86">
-        <v>271</v>
+        <v>478</v>
       </c>
       <c r="E86">
-        <v>60</v>
+        <v>112</v>
       </c>
       <c r="F86">
-        <v>331</v>
+        <v>590</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>6</v>
       </c>
       <c r="B87" t="s">
-        <v>728</v>
+        <v>101</v>
       </c>
       <c r="C87" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D87">
-        <v>408</v>
+        <v>4501</v>
       </c>
       <c r="E87">
-        <v>40</v>
+        <v>264</v>
       </c>
       <c r="F87">
-        <v>448</v>
+        <v>4765</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>7</v>
       </c>
       <c r="B88" t="s">
-        <v>729</v>
+        <v>102</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D88">
-        <v>73</v>
+        <v>158</v>
       </c>
       <c r="E88">
-        <v>144</v>
+        <v>64</v>
       </c>
       <c r="F88">
-        <v>217</v>
+        <v>222</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>8</v>
       </c>
       <c r="B89" t="s">
-        <v>730</v>
+        <v>103</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D89">
-        <v>495</v>
+        <v>561</v>
       </c>
       <c r="E89">
-        <v>1293</v>
+        <v>173</v>
       </c>
       <c r="F89">
-        <v>1788</v>
+        <v>734</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>9</v>
       </c>
       <c r="B90" t="s">
-        <v>731</v>
+        <v>104</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D90">
-        <v>55</v>
+        <v>154</v>
       </c>
       <c r="E90">
-        <v>47</v>
+        <v>121</v>
       </c>
       <c r="F90">
-        <v>102</v>
+        <v>275</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>10</v>
       </c>
       <c r="B91" t="s">
-        <v>732</v>
+        <v>105</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D91">
-        <v>77</v>
+        <v>1380</v>
       </c>
       <c r="E91">
-        <v>183</v>
+        <v>299</v>
       </c>
       <c r="F91">
-        <v>260</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="92"/>
     <row r="93">
       <c r="A93">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>14</v>
       </c>
       <c r="C93" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D93">
-        <v>958</v>
+        <v>1247</v>
       </c>
       <c r="E93">
-        <v>11300</v>
+        <v>410</v>
       </c>
       <c r="F93">
-        <v>12258</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B94" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D94">
-        <v>288</v>
+        <v>326</v>
       </c>
       <c r="E94">
-        <v>567</v>
+        <v>121</v>
       </c>
       <c r="F94">
-        <v>855</v>
+        <v>447</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1</v>
       </c>
       <c r="B95" t="s">
-        <v>733</v>
+        <v>106</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D95">
-        <v>194</v>
+        <v>434</v>
       </c>
       <c r="E95">
-        <v>7603</v>
+        <v>154</v>
       </c>
       <c r="F95">
-        <v>7797</v>
+        <v>588</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2</v>
       </c>
       <c r="B96" t="s">
-        <v>734</v>
+        <v>107</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D96">
-        <v>193</v>
+        <v>67</v>
       </c>
       <c r="E96">
-        <v>2318</v>
+        <v>26</v>
       </c>
       <c r="F96">
-        <v>2511</v>
+        <v>93</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>3</v>
       </c>
       <c r="B97" t="s">
-        <v>735</v>
+        <v>108</v>
       </c>
       <c r="C97" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D97">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E97">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="F97">
-        <v>106</v>
+        <v>54</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>4</v>
       </c>
       <c r="B98" t="s">
-        <v>736</v>
+        <v>109</v>
       </c>
       <c r="C98" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D98">
-        <v>64</v>
+        <v>298</v>
       </c>
       <c r="E98">
-        <v>98</v>
+        <v>35</v>
       </c>
       <c r="F98">
-        <v>162</v>
+        <v>333</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>5</v>
       </c>
       <c r="B99" t="s">
-        <v>737</v>
+        <v>110</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D99">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="E99">
-        <v>312</v>
+        <v>19</v>
       </c>
       <c r="F99">
-        <v>346</v>
+        <v>35</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>6</v>
       </c>
       <c r="B100" t="s">
-        <v>738</v>
+        <v>111</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D100">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E100">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="F100">
-        <v>97</v>
+        <v>17</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>7</v>
       </c>
       <c r="B101" t="s">
-        <v>739</v>
+        <v>112</v>
       </c>
       <c r="C101" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D101">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E101">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="F101">
-        <v>61</v>
+        <v>20</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>8</v>
       </c>
       <c r="B102" t="s">
-        <v>740</v>
+        <v>113</v>
       </c>
       <c r="C102" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D102">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="E102">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="F102">
-        <v>105</v>
-[...21 lines deleted...]
-    </row>
+        <v>70</v>
+      </c>
+    </row>
+    <row r="103"/>
     <row r="104">
       <c r="A104">
         <v>10</v>
       </c>
       <c r="B104" t="s">
-        <v>742</v>
+        <v>15</v>
       </c>
       <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104">
+        <v>1156</v>
+      </c>
+      <c r="E104">
+        <v>347</v>
+      </c>
+      <c r="F104">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>31</v>
+      </c>
+      <c r="B105" t="s">
+        <v>31</v>
+      </c>
+      <c r="C105" t="s">
         <v>37</v>
       </c>
-      <c r="D104">
-[...9 lines deleted...]
-    <row r="105"/>
+      <c r="D105">
+        <v>540</v>
+      </c>
+      <c r="E105">
+        <v>186</v>
+      </c>
+      <c r="F105">
+        <v>726</v>
+      </c>
+    </row>
     <row r="106">
       <c r="A106">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B106" t="s">
+        <v>114</v>
+      </c>
+      <c r="C106" t="s">
+        <v>39</v>
+      </c>
+      <c r="D106">
+        <v>428</v>
+      </c>
+      <c r="E106">
+        <v>105</v>
+      </c>
+      <c r="F106">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>2</v>
+      </c>
+      <c r="B107" t="s">
         <v>115</v>
       </c>
-      <c r="C106" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="C107" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D107">
-        <v>497</v>
+        <v>188</v>
       </c>
       <c r="E107">
-        <v>199</v>
+        <v>56</v>
       </c>
       <c r="F107">
-        <v>696</v>
-[...21 lines deleted...]
-    </row>
+        <v>244</v>
+      </c>
+    </row>
+    <row r="108"/>
     <row r="109">
       <c r="A109">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B109" t="s">
-        <v>744</v>
+        <v>16</v>
       </c>
       <c r="C109" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D109">
-        <v>141</v>
+        <v>21591</v>
       </c>
       <c r="E109">
-        <v>35</v>
+        <v>14864</v>
       </c>
       <c r="F109">
-        <v>176</v>
+        <v>36455</v>
       </c>
     </row>
     <row r="110">
-      <c r="A110">
-        <v>3</v>
+      <c r="A110" t="s">
+        <v>31</v>
       </c>
       <c r="B110" t="s">
-        <v>745</v>
+        <v>31</v>
       </c>
       <c r="C110" t="s">
         <v>37</v>
       </c>
       <c r="D110">
-        <v>92</v>
+        <v>1809</v>
       </c>
       <c r="E110">
-        <v>21</v>
+        <v>1480</v>
       </c>
       <c r="F110">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="111"/>
+        <v>3289</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>1</v>
+      </c>
+      <c r="B111" t="s">
+        <v>116</v>
+      </c>
+      <c r="C111" t="s">
+        <v>39</v>
+      </c>
+      <c r="D111">
+        <v>2627</v>
+      </c>
+      <c r="E111">
+        <v>6189</v>
+      </c>
+      <c r="F111">
+        <v>8816</v>
+      </c>
+    </row>
     <row r="112">
       <c r="A112">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B112" t="s">
-        <v>375</v>
+        <v>117</v>
       </c>
       <c r="C112" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D112">
-        <v>460</v>
+        <v>794</v>
       </c>
       <c r="E112">
-        <v>187</v>
+        <v>559</v>
       </c>
       <c r="F112">
-        <v>647</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="113">
-      <c r="A113" t="s">
-        <v>29</v>
+      <c r="A113">
+        <v>3</v>
       </c>
       <c r="B113" t="s">
-        <v>29</v>
+        <v>118</v>
       </c>
       <c r="C113" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D113">
+        <v>361</v>
+      </c>
+      <c r="E113">
         <v>212</v>
       </c>
-      <c r="E113">
-[...1 lines deleted...]
-      </c>
       <c r="F113">
-        <v>284</v>
+        <v>573</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B114" t="s">
-        <v>746</v>
+        <v>119</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D114">
-        <v>159</v>
+        <v>513</v>
       </c>
       <c r="E114">
-        <v>81</v>
+        <v>4809</v>
       </c>
       <c r="F114">
-        <v>240</v>
+        <v>5322</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B115" t="s">
-        <v>747</v>
+        <v>120</v>
       </c>
       <c r="C115" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D115">
-        <v>58</v>
+        <v>4024</v>
       </c>
       <c r="E115">
-        <v>21</v>
+        <v>479</v>
       </c>
       <c r="F115">
-        <v>79</v>
+        <v>4503</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B116" t="s">
-        <v>748</v>
+        <v>121</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D116">
-        <v>31</v>
+        <v>371</v>
       </c>
       <c r="E116">
-        <v>13</v>
+        <v>149</v>
       </c>
       <c r="F116">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="117"/>
+        <v>520</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>7</v>
+      </c>
+      <c r="B117" t="s">
+        <v>122</v>
+      </c>
+      <c r="C117" t="s">
+        <v>39</v>
+      </c>
+      <c r="D117">
+        <v>3202</v>
+      </c>
+      <c r="E117">
+        <v>245</v>
+      </c>
+      <c r="F117">
+        <v>3447</v>
+      </c>
+    </row>
     <row r="118">
       <c r="A118">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B118" t="s">
-        <v>15</v>
+        <v>123</v>
       </c>
       <c r="C118" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D118">
-        <v>28410</v>
+        <v>166</v>
       </c>
       <c r="E118">
-        <v>8832</v>
+        <v>269</v>
       </c>
       <c r="F118">
-        <v>37242</v>
+        <v>435</v>
       </c>
     </row>
     <row r="119">
-      <c r="A119" t="s">
-        <v>29</v>
+      <c r="A119">
+        <v>9</v>
       </c>
       <c r="B119" t="s">
-        <v>29</v>
+        <v>124</v>
       </c>
       <c r="C119" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D119">
-        <v>1913</v>
+        <v>4805</v>
       </c>
       <c r="E119">
-        <v>1004</v>
+        <v>326</v>
       </c>
       <c r="F119">
-        <v>2917</v>
+        <v>5131</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B120" t="s">
-        <v>749</v>
+        <v>125</v>
       </c>
       <c r="C120" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D120">
-        <v>6778</v>
+        <v>2919</v>
       </c>
       <c r="E120">
-        <v>1174</v>
+        <v>147</v>
       </c>
       <c r="F120">
-        <v>7952</v>
-[...21 lines deleted...]
-    </row>
+        <v>3066</v>
+      </c>
+    </row>
+    <row r="121"/>
     <row r="122">
       <c r="A122">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B122" t="s">
-        <v>751</v>
+        <v>17</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D122">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="E122">
-        <v>428</v>
+        <v>170</v>
       </c>
       <c r="F122">
-        <v>648</v>
+        <v>370</v>
       </c>
     </row>
     <row r="123">
-      <c r="A123">
-        <v>4</v>
+      <c r="A123" t="s">
+        <v>31</v>
       </c>
       <c r="B123" t="s">
-        <v>752</v>
+        <v>31</v>
       </c>
       <c r="C123" t="s">
         <v>37</v>
       </c>
       <c r="D123">
-        <v>351</v>
+        <v>102</v>
       </c>
       <c r="E123">
-        <v>156</v>
+        <v>93</v>
       </c>
       <c r="F123">
-        <v>507</v>
+        <v>195</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B124" t="s">
-        <v>753</v>
+        <v>126</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D124">
-        <v>255</v>
+        <v>98</v>
       </c>
       <c r="E124">
-        <v>112</v>
+        <v>77</v>
       </c>
       <c r="F124">
-        <v>367</v>
-[...21 lines deleted...]
-    </row>
+        <v>175</v>
+      </c>
+    </row>
+    <row r="125"/>
     <row r="126">
       <c r="A126">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B126" t="s">
-        <v>755</v>
+        <v>18</v>
       </c>
       <c r="C126" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D126">
-        <v>83</v>
+        <v>30352</v>
       </c>
       <c r="E126">
-        <v>39</v>
+        <v>24644</v>
       </c>
       <c r="F126">
-        <v>122</v>
+        <v>54996</v>
       </c>
     </row>
     <row r="127">
-      <c r="A127">
-        <v>8</v>
+      <c r="A127" t="s">
+        <v>31</v>
       </c>
       <c r="B127" t="s">
-        <v>756</v>
+        <v>31</v>
       </c>
       <c r="C127" t="s">
         <v>37</v>
       </c>
       <c r="D127">
-        <v>437</v>
+        <v>2639</v>
       </c>
       <c r="E127">
-        <v>1077</v>
+        <v>1698</v>
       </c>
       <c r="F127">
-        <v>1514</v>
+        <v>4337</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B128" t="s">
-        <v>757</v>
+        <v>127</v>
       </c>
       <c r="C128" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D128">
-        <v>437</v>
+        <v>2386</v>
       </c>
       <c r="E128">
-        <v>2205</v>
+        <v>5715</v>
       </c>
       <c r="F128">
-        <v>2642</v>
+        <v>8101</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B129" t="s">
-        <v>758</v>
+        <v>128</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D129">
-        <v>13379</v>
+        <v>1688</v>
       </c>
       <c r="E129">
-        <v>1331</v>
+        <v>368</v>
       </c>
       <c r="F129">
-        <v>14710</v>
-[...2 lines deleted...]
-    <row r="130"/>
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>3</v>
+      </c>
+      <c r="B130" t="s">
+        <v>129</v>
+      </c>
+      <c r="C130" t="s">
+        <v>39</v>
+      </c>
+      <c r="D130">
+        <v>8601</v>
+      </c>
+      <c r="E130">
+        <v>690</v>
+      </c>
+      <c r="F130">
+        <v>9291</v>
+      </c>
+    </row>
     <row r="131">
       <c r="A131">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B131" t="s">
-        <v>116</v>
+        <v>130</v>
       </c>
       <c r="C131" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D131">
-        <v>554</v>
+        <v>1154</v>
       </c>
       <c r="E131">
-        <v>485</v>
+        <v>345</v>
       </c>
       <c r="F131">
-        <v>1039</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="132">
-      <c r="A132" t="s">
-        <v>29</v>
+      <c r="A132">
+        <v>5</v>
       </c>
       <c r="B132" t="s">
-        <v>29</v>
+        <v>131</v>
       </c>
       <c r="C132" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D132">
-        <v>196</v>
+        <v>527</v>
       </c>
       <c r="E132">
-        <v>84</v>
+        <v>230</v>
       </c>
       <c r="F132">
-        <v>280</v>
+        <v>757</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B133" t="s">
-        <v>759</v>
+        <v>132</v>
       </c>
       <c r="C133" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D133">
-        <v>207</v>
+        <v>4193</v>
       </c>
       <c r="E133">
-        <v>266</v>
+        <v>146</v>
       </c>
       <c r="F133">
-        <v>473</v>
+        <v>4339</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B134" t="s">
-        <v>760</v>
+        <v>133</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D134">
-        <v>71</v>
+        <v>1792</v>
       </c>
       <c r="E134">
-        <v>40</v>
+        <v>181</v>
       </c>
       <c r="F134">
-        <v>111</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B135" t="s">
-        <v>761</v>
+        <v>134</v>
       </c>
       <c r="C135" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D135">
-        <v>21</v>
+        <v>3976</v>
       </c>
       <c r="E135">
-        <v>27</v>
+        <v>12148</v>
       </c>
       <c r="F135">
-        <v>48</v>
+        <v>16124</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B136" t="s">
-        <v>762</v>
+        <v>135</v>
       </c>
       <c r="C136" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D136">
-        <v>26</v>
+        <v>269</v>
       </c>
       <c r="E136">
-        <v>27</v>
+        <v>102</v>
       </c>
       <c r="F136">
-        <v>53</v>
+        <v>371</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B137" t="s">
-        <v>763</v>
+        <v>136</v>
       </c>
       <c r="C137" t="s">
+        <v>39</v>
+      </c>
+      <c r="D137">
+        <v>3127</v>
+      </c>
+      <c r="E137">
+        <v>3021</v>
+      </c>
+      <c r="F137">
+        <v>6148</v>
+      </c>
+    </row>
+    <row r="138"/>
+    <row r="139">
+      <c r="A139">
+        <v>15</v>
+      </c>
+      <c r="B139" t="s">
+        <v>19</v>
+      </c>
+      <c r="C139" t="s">
+        <v>36</v>
+      </c>
+      <c r="D139">
+        <v>2269</v>
+      </c>
+      <c r="E139">
+        <v>1386</v>
+      </c>
+      <c r="F139">
+        <v>3655</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>31</v>
+      </c>
+      <c r="B140" t="s">
+        <v>31</v>
+      </c>
+      <c r="C140" t="s">
         <v>37</v>
       </c>
-      <c r="D137">
-[...39 lines deleted...]
-      </c>
       <c r="D140">
-        <v>41234</v>
+        <v>661</v>
       </c>
       <c r="E140">
-        <v>10244</v>
+        <v>359</v>
       </c>
       <c r="F140">
-        <v>51478</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141" t="s">
-        <v>29</v>
+      <c r="A141">
+        <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>29</v>
+        <v>137</v>
       </c>
       <c r="C141" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D141">
-        <v>2358</v>
+        <v>798</v>
       </c>
       <c r="E141">
-        <v>840</v>
+        <v>510</v>
       </c>
       <c r="F141">
-        <v>3198</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B142" t="s">
-        <v>765</v>
+        <v>138</v>
       </c>
       <c r="C142" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D142">
-        <v>18874</v>
+        <v>163</v>
       </c>
       <c r="E142">
-        <v>1602</v>
+        <v>71</v>
       </c>
       <c r="F142">
-        <v>20476</v>
+        <v>234</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B143" t="s">
-        <v>766</v>
+        <v>139</v>
       </c>
       <c r="C143" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D143">
-        <v>492</v>
+        <v>133</v>
       </c>
       <c r="E143">
-        <v>529</v>
+        <v>66</v>
       </c>
       <c r="F143">
-        <v>1021</v>
+        <v>199</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B144" t="s">
-        <v>767</v>
+        <v>140</v>
       </c>
       <c r="C144" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D144">
-        <v>193</v>
+        <v>243</v>
       </c>
       <c r="E144">
-        <v>107</v>
+        <v>190</v>
       </c>
       <c r="F144">
-        <v>300</v>
+        <v>433</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B145" t="s">
-        <v>768</v>
+        <v>141</v>
       </c>
       <c r="C145" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D145">
-        <v>1400</v>
+        <v>77</v>
       </c>
       <c r="E145">
-        <v>150</v>
+        <v>47</v>
       </c>
       <c r="F145">
-        <v>1550</v>
+        <v>124</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B146" t="s">
-        <v>769</v>
+        <v>142</v>
       </c>
       <c r="C146" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D146">
-        <v>7337</v>
+        <v>194</v>
       </c>
       <c r="E146">
-        <v>1145</v>
+        <v>143</v>
       </c>
       <c r="F146">
-        <v>8482</v>
-[...21 lines deleted...]
-    </row>
+        <v>337</v>
+      </c>
+    </row>
+    <row r="147"/>
     <row r="148">
       <c r="A148">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B148" t="s">
-        <v>771</v>
+        <v>20</v>
       </c>
       <c r="C148" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D148">
-        <v>245</v>
+        <v>4533</v>
       </c>
       <c r="E148">
-        <v>59</v>
+        <v>741</v>
       </c>
       <c r="F148">
-        <v>304</v>
+        <v>5274</v>
       </c>
     </row>
     <row r="149">
-      <c r="A149">
-        <v>8</v>
+      <c r="A149" t="s">
+        <v>31</v>
       </c>
       <c r="B149" t="s">
-        <v>772</v>
+        <v>31</v>
       </c>
       <c r="C149" t="s">
         <v>37</v>
       </c>
       <c r="D149">
-        <v>4915</v>
+        <v>388</v>
       </c>
       <c r="E149">
+        <v>101</v>
+      </c>
+      <c r="F149">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>5404</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B150" t="s">
-        <v>773</v>
+        <v>143</v>
       </c>
       <c r="C150" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D150">
-        <v>120</v>
+        <v>3058</v>
       </c>
       <c r="E150">
-        <v>33</v>
+        <v>142</v>
       </c>
       <c r="F150">
-        <v>153</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B151" t="s">
-        <v>774</v>
+        <v>144</v>
       </c>
       <c r="C151" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D151">
-        <v>5166</v>
+        <v>685</v>
       </c>
       <c r="E151">
-        <v>5231</v>
+        <v>114</v>
       </c>
       <c r="F151">
-        <v>10397</v>
-[...2 lines deleted...]
-    <row r="152"/>
+        <v>799</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>3</v>
+      </c>
+      <c r="B152" t="s">
+        <v>145</v>
+      </c>
+      <c r="C152" t="s">
+        <v>39</v>
+      </c>
+      <c r="D152">
+        <v>88</v>
+      </c>
+      <c r="E152">
+        <v>64</v>
+      </c>
+      <c r="F152">
+        <v>152</v>
+      </c>
+    </row>
     <row r="153">
       <c r="A153">
+        <v>4</v>
+      </c>
+      <c r="B153" t="s">
+        <v>146</v>
+      </c>
+      <c r="C153" t="s">
+        <v>39</v>
+      </c>
+      <c r="D153">
+        <v>50</v>
+      </c>
+      <c r="E153">
         <v>15</v>
       </c>
-      <c r="B153" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F153">
-        <v>1320</v>
+        <v>65</v>
       </c>
     </row>
     <row r="154">
-      <c r="A154" t="s">
-        <v>29</v>
+      <c r="A154">
+        <v>5</v>
       </c>
       <c r="B154" t="s">
-        <v>29</v>
+        <v>147</v>
       </c>
       <c r="C154" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D154">
-        <v>324</v>
+        <v>47</v>
       </c>
       <c r="E154">
-        <v>218</v>
+        <v>19</v>
       </c>
       <c r="F154">
-        <v>542</v>
+        <v>66</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B155" t="s">
-        <v>775</v>
+        <v>148</v>
       </c>
       <c r="C155" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D155">
-        <v>206</v>
+        <v>71</v>
       </c>
       <c r="E155">
-        <v>159</v>
+        <v>14</v>
       </c>
       <c r="F155">
-        <v>365</v>
+        <v>85</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B156" t="s">
-        <v>776</v>
+        <v>149</v>
       </c>
       <c r="C156" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D156">
-        <v>105</v>
+        <v>28</v>
       </c>
       <c r="E156">
-        <v>64</v>
+        <v>230</v>
       </c>
       <c r="F156">
-        <v>169</v>
+        <v>258</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B157" t="s">
-        <v>777</v>
+        <v>150</v>
       </c>
       <c r="C157" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D157">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="E157">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="F157">
-        <v>131</v>
+        <v>69</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B158" t="s">
-        <v>778</v>
+        <v>151</v>
       </c>
       <c r="C158" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D158">
-        <v>76</v>
+        <v>24</v>
       </c>
       <c r="E158">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="F158">
-        <v>113</v>
-[...22 lines deleted...]
-    </row>
+        <v>30</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>10</v>
+      </c>
+      <c r="B159" t="s">
+        <v>152</v>
+      </c>
+      <c r="C159" t="s">
+        <v>39</v>
+      </c>
+      <c r="D159">
+        <v>44</v>
+      </c>
+      <c r="E159">
+        <v>17</v>
+      </c>
+      <c r="F159">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="160"/>
     <row r="161">
-      <c r="A161" t="s">
-        <v>29</v>
+      <c r="A161">
+        <v>17</v>
       </c>
       <c r="B161" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="C161" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D161">
-        <v>468</v>
+        <v>17512</v>
       </c>
       <c r="E161">
-        <v>148</v>
+        <v>12645</v>
       </c>
       <c r="F161">
-        <v>616</v>
+        <v>30157</v>
       </c>
     </row>
     <row r="162">
-      <c r="A162">
-        <v>1</v>
+      <c r="A162" t="s">
+        <v>31</v>
       </c>
       <c r="B162" t="s">
-        <v>779</v>
+        <v>31</v>
       </c>
       <c r="C162" t="s">
         <v>37</v>
       </c>
       <c r="D162">
         <v>1059</v>
       </c>
       <c r="E162">
-        <v>205</v>
+        <v>839</v>
       </c>
       <c r="F162">
-        <v>1264</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B163" t="s">
-        <v>780</v>
+        <v>153</v>
       </c>
       <c r="C163" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D163">
-        <v>216</v>
+        <v>10779</v>
       </c>
       <c r="E163">
-        <v>44</v>
+        <v>529</v>
       </c>
       <c r="F163">
-        <v>260</v>
+        <v>11308</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B164" t="s">
-        <v>781</v>
+        <v>154</v>
       </c>
       <c r="C164" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D164">
-        <v>101</v>
+        <v>538</v>
       </c>
       <c r="E164">
-        <v>28</v>
+        <v>2551</v>
       </c>
       <c r="F164">
-        <v>129</v>
+        <v>3089</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B165" t="s">
-        <v>782</v>
+        <v>155</v>
       </c>
       <c r="C165" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D165">
-        <v>35</v>
+        <v>564</v>
       </c>
       <c r="E165">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="F165">
-        <v>56</v>
+        <v>655</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B166" t="s">
-        <v>783</v>
+        <v>156</v>
       </c>
       <c r="C166" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D166">
-        <v>85</v>
+        <v>885</v>
       </c>
       <c r="E166">
-        <v>109</v>
+        <v>317</v>
       </c>
       <c r="F166">
-        <v>194</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B167" t="s">
-        <v>784</v>
+        <v>157</v>
       </c>
       <c r="C167" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D167">
-        <v>32</v>
+        <v>150</v>
       </c>
       <c r="E167">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="F167">
-        <v>58</v>
+        <v>210</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B168" t="s">
-        <v>785</v>
+        <v>158</v>
       </c>
       <c r="C168" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D168">
-        <v>9</v>
+        <v>912</v>
       </c>
       <c r="E168">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="F168">
-        <v>17</v>
+        <v>959</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B169" t="s">
-        <v>786</v>
+        <v>159</v>
       </c>
       <c r="C169" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D169">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="E169">
-        <v>64</v>
+        <v>184</v>
       </c>
       <c r="F169">
-        <v>144</v>
+        <v>259</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
+        <v>8</v>
+      </c>
+      <c r="B170" t="s">
+        <v>160</v>
+      </c>
+      <c r="C170" t="s">
+        <v>39</v>
+      </c>
+      <c r="D170">
+        <v>47</v>
+      </c>
+      <c r="E170">
+        <v>97</v>
+      </c>
+      <c r="F170">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
         <v>9</v>
       </c>
-      <c r="B170" t="s">
-[...15 lines deleted...]
-    <row r="171"/>
+      <c r="B171" t="s">
+        <v>161</v>
+      </c>
+      <c r="C171" t="s">
+        <v>39</v>
+      </c>
+      <c r="D171">
+        <v>1783</v>
+      </c>
+      <c r="E171">
+        <v>6175</v>
+      </c>
+      <c r="F171">
+        <v>7958</v>
+      </c>
+    </row>
     <row r="172">
       <c r="A172">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B172" t="s">
-        <v>19</v>
+        <v>162</v>
       </c>
       <c r="C172" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D172">
-        <v>14744</v>
+        <v>720</v>
       </c>
       <c r="E172">
-        <v>40525</v>
+        <v>1755</v>
       </c>
       <c r="F172">
-        <v>55269</v>
-[...21 lines deleted...]
-    </row>
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="173"/>
     <row r="174">
       <c r="A174">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="B174" t="s">
-        <v>788</v>
+        <v>22</v>
       </c>
       <c r="C174" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D174">
-        <v>2342</v>
+        <v>4150</v>
       </c>
       <c r="E174">
-        <v>23601</v>
+        <v>338</v>
       </c>
       <c r="F174">
-        <v>25943</v>
+        <v>4488</v>
       </c>
     </row>
     <row r="175">
-      <c r="A175">
-        <v>2</v>
+      <c r="A175" t="s">
+        <v>31</v>
       </c>
       <c r="B175" t="s">
-        <v>789</v>
+        <v>31</v>
       </c>
       <c r="C175" t="s">
         <v>37</v>
       </c>
       <c r="D175">
-        <v>469</v>
+        <v>418</v>
       </c>
       <c r="E175">
-        <v>4369</v>
+        <v>105</v>
       </c>
       <c r="F175">
-        <v>4838</v>
+        <v>523</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B176" t="s">
-        <v>790</v>
+        <v>163</v>
       </c>
       <c r="C176" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D176">
-        <v>779</v>
+        <v>824</v>
       </c>
       <c r="E176">
-        <v>97</v>
+        <v>50</v>
       </c>
       <c r="F176">
-        <v>876</v>
+        <v>874</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B177" t="s">
-        <v>791</v>
+        <v>164</v>
       </c>
       <c r="C177" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D177">
-        <v>129</v>
+        <v>343</v>
       </c>
       <c r="E177">
-        <v>135</v>
+        <v>49</v>
       </c>
       <c r="F177">
-        <v>264</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B178" t="s">
-        <v>792</v>
+        <v>165</v>
       </c>
       <c r="C178" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D178">
-        <v>908</v>
+        <v>61</v>
       </c>
       <c r="E178">
-        <v>148</v>
+        <v>59</v>
       </c>
       <c r="F178">
-        <v>1056</v>
+        <v>120</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B179" t="s">
-        <v>793</v>
+        <v>166</v>
       </c>
       <c r="C179" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D179">
-        <v>254</v>
+        <v>2179</v>
       </c>
       <c r="E179">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="F179">
-        <v>320</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
+        <v>5</v>
+      </c>
+      <c r="B180" t="s">
+        <v>167</v>
+      </c>
+      <c r="C180" t="s">
+        <v>39</v>
+      </c>
+      <c r="D180">
+        <v>108</v>
+      </c>
+      <c r="E180">
         <v>7</v>
       </c>
-      <c r="B180" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F180">
-        <v>5335</v>
+        <v>115</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B181" t="s">
-        <v>795</v>
+        <v>168</v>
       </c>
       <c r="C181" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D181">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="E181">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="F181">
-        <v>135</v>
+        <v>53</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B182" t="s">
-        <v>796</v>
+        <v>169</v>
       </c>
       <c r="C182" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D182">
-        <v>81</v>
+        <v>171</v>
       </c>
       <c r="E182">
-        <v>83</v>
+        <v>28</v>
       </c>
       <c r="F182">
-        <v>164</v>
-[...2511 lines deleted...]
-        <v>353</v>
+        <v>199</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -12626,3650 +12646,3330 @@
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>115</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>116</v>
+        <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>117</v>
+        <v>170</v>
       </c>
       <c r="D2" t="s">
-        <v>118</v>
+        <v>171</v>
       </c>
       <c r="E2" t="s">
-        <v>119</v>
+        <v>172</v>
       </c>
       <c r="F2" t="s">
-        <v>120</v>
+        <v>173</v>
       </c>
       <c r="G2">
-        <v>16051</v>
+        <v>18835</v>
       </c>
       <c r="H2">
-        <v>23817</v>
+        <v>26219</v>
       </c>
       <c r="I2">
-        <v>16328</v>
+        <v>22511</v>
       </c>
       <c r="J2">
-        <v>19902</v>
+        <v>26666</v>
       </c>
       <c r="K2">
-        <v>14922</v>
+        <v>8958</v>
       </c>
       <c r="L2">
-        <v>763</v>
+        <v>988</v>
       </c>
       <c r="M2">
-        <v>3998</v>
+        <v>1049</v>
       </c>
       <c r="N2">
-        <v>19125</v>
+        <v>11656</v>
       </c>
       <c r="O2">
-        <v>1247</v>
+        <v>283</v>
       </c>
       <c r="P2">
-        <v>1156</v>
+        <v>454</v>
       </c>
       <c r="Q2">
-        <v>21591</v>
+        <v>31764</v>
       </c>
       <c r="R2">
-        <v>200</v>
+        <v>496</v>
       </c>
       <c r="S2">
-        <v>30352</v>
+        <v>9500</v>
       </c>
       <c r="T2">
-        <v>2269</v>
+        <v>2520</v>
       </c>
       <c r="U2">
-        <v>4533</v>
+        <v>2884</v>
       </c>
       <c r="V2">
-        <v>17512</v>
+        <v>4975</v>
       </c>
       <c r="W2">
-        <v>4150</v>
+        <v>1202</v>
       </c>
       <c r="X2">
-        <v>197916</v>
+        <v>170960</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C3" t="s">
-        <v>117</v>
+        <v>170</v>
       </c>
       <c r="D3" t="s">
-        <v>118</v>
+        <v>171</v>
       </c>
       <c r="E3" t="s">
-        <v>121</v>
+        <v>174</v>
       </c>
       <c r="F3" t="s">
-        <v>122</v>
+        <v>175</v>
       </c>
       <c r="G3">
-        <v>20402</v>
+        <v>5072</v>
       </c>
       <c r="H3">
-        <v>15607</v>
+        <v>10385</v>
       </c>
       <c r="I3">
-        <v>32293</v>
+        <v>10270</v>
       </c>
       <c r="J3">
-        <v>47997</v>
+        <v>13484</v>
       </c>
       <c r="K3">
-        <v>13249</v>
+        <v>11231</v>
       </c>
       <c r="L3">
-        <v>1058</v>
+        <v>1624</v>
       </c>
       <c r="M3">
-        <v>708</v>
+        <v>676</v>
       </c>
       <c r="N3">
-        <v>9108</v>
+        <v>5688</v>
       </c>
       <c r="O3">
-        <v>410</v>
+        <v>429</v>
       </c>
       <c r="P3">
-        <v>347</v>
+        <v>807</v>
       </c>
       <c r="Q3">
-        <v>14864</v>
+        <v>55744</v>
       </c>
       <c r="R3">
-        <v>170</v>
+        <v>300</v>
       </c>
       <c r="S3">
-        <v>24644</v>
+        <v>5639</v>
       </c>
       <c r="T3">
-        <v>1386</v>
+        <v>654</v>
       </c>
       <c r="U3">
-        <v>741</v>
+        <v>571</v>
       </c>
       <c r="V3">
-        <v>12645</v>
+        <v>10212</v>
       </c>
       <c r="W3">
-        <v>338</v>
+        <v>267</v>
       </c>
       <c r="X3">
-        <v>195967</v>
+        <v>133053</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G4">
-        <v>36453</v>
+        <v>23907</v>
       </c>
       <c r="H4">
-        <v>39424</v>
+        <v>36604</v>
       </c>
       <c r="I4">
-        <v>48621</v>
+        <v>32781</v>
       </c>
       <c r="J4">
-        <v>67899</v>
+        <v>40150</v>
       </c>
       <c r="K4">
-        <v>28171</v>
+        <v>20189</v>
       </c>
       <c r="L4">
-        <v>1821</v>
+        <v>2612</v>
       </c>
       <c r="M4">
-        <v>4706</v>
+        <v>1725</v>
       </c>
       <c r="N4">
-        <v>28233</v>
+        <v>17344</v>
       </c>
       <c r="O4">
-        <v>1657</v>
+        <v>712</v>
       </c>
       <c r="P4">
-        <v>1503</v>
+        <v>1261</v>
       </c>
       <c r="Q4">
-        <v>36455</v>
+        <v>87508</v>
       </c>
       <c r="R4">
-        <v>370</v>
+        <v>796</v>
       </c>
       <c r="S4">
-        <v>54996</v>
+        <v>15139</v>
       </c>
       <c r="T4">
-        <v>3655</v>
+        <v>3174</v>
       </c>
       <c r="U4">
-        <v>5274</v>
+        <v>3455</v>
       </c>
       <c r="V4">
-        <v>30157</v>
+        <v>15187</v>
       </c>
       <c r="W4">
-        <v>4488</v>
+        <v>1469</v>
       </c>
       <c r="X4">
-        <v>393883</v>
+        <v>304013</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="F1" s="1" t="s">
         <v>32</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D2">
-        <v>16051</v>
+        <v>18835</v>
       </c>
       <c r="E2">
-        <v>20402</v>
+        <v>5072</v>
       </c>
       <c r="F2">
-        <v>36453</v>
+        <v>23907</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D3">
-        <v>2098</v>
+        <v>3515</v>
       </c>
       <c r="E3">
-        <v>2852</v>
+        <v>1170</v>
       </c>
       <c r="F3">
-        <v>4950</v>
+        <v>4685</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>123</v>
+        <v>176</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D4">
-        <v>2181</v>
+        <v>12078</v>
       </c>
       <c r="E4">
-        <v>11965</v>
+        <v>1409</v>
       </c>
       <c r="F4">
-        <v>14146</v>
+        <v>13487</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>124</v>
+        <v>177</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D5">
-        <v>1954</v>
+        <v>466</v>
       </c>
       <c r="E5">
-        <v>903</v>
+        <v>331</v>
       </c>
       <c r="F5">
-        <v>2857</v>
+        <v>797</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>125</v>
+        <v>178</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D6">
-        <v>7942</v>
+        <v>293</v>
       </c>
       <c r="E6">
-        <v>551</v>
+        <v>262</v>
       </c>
       <c r="F6">
-        <v>8493</v>
+        <v>555</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
+        <v>179</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>338</v>
+      </c>
+      <c r="E7">
         <v>126</v>
       </c>
-      <c r="C7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F7">
-        <v>2943</v>
+        <v>464</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>127</v>
+        <v>180</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D8">
-        <v>226</v>
+        <v>288</v>
       </c>
       <c r="E8">
-        <v>206</v>
+        <v>1059</v>
       </c>
       <c r="F8">
-        <v>432</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>128</v>
+        <v>181</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D9">
-        <v>273</v>
+        <v>89</v>
       </c>
       <c r="E9">
-        <v>133</v>
+        <v>49</v>
       </c>
       <c r="F9">
-        <v>406</v>
+        <v>138</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>129</v>
+        <v>182</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D10">
-        <v>153</v>
+        <v>1458</v>
       </c>
       <c r="E10">
-        <v>247</v>
+        <v>139</v>
       </c>
       <c r="F10">
-        <v>400</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>130</v>
+        <v>183</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D11">
-        <v>111</v>
+        <v>172</v>
       </c>
       <c r="E11">
-        <v>210</v>
+        <v>103</v>
       </c>
       <c r="F11">
-        <v>321</v>
+        <v>275</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>131</v>
+        <v>184</v>
       </c>
       <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12">
+        <v>138</v>
+      </c>
+      <c r="E12">
+        <v>424</v>
+      </c>
+      <c r="F12">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14">
+        <v>26219</v>
+      </c>
+      <c r="E14">
+        <v>10385</v>
+      </c>
+      <c r="F14">
+        <v>36604</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" t="s">
         <v>37</v>
       </c>
-      <c r="D12">
-[...39 lines deleted...]
-      </c>
       <c r="D15">
-        <v>23817</v>
+        <v>5484</v>
       </c>
       <c r="E15">
-        <v>15607</v>
+        <v>2135</v>
       </c>
       <c r="F15">
-        <v>39424</v>
+        <v>7619</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="s">
-        <v>29</v>
+      <c r="A16">
+        <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>29</v>
+        <v>185</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D16">
-        <v>5504</v>
+        <v>14703</v>
       </c>
       <c r="E16">
-        <v>3425</v>
+        <v>4124</v>
       </c>
       <c r="F16">
-        <v>8929</v>
+        <v>18827</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>133</v>
+        <v>186</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D17">
-        <v>4473</v>
+        <v>2279</v>
       </c>
       <c r="E17">
-        <v>2356</v>
+        <v>1168</v>
       </c>
       <c r="F17">
-        <v>6829</v>
+        <v>3447</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>134</v>
+        <v>187</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D18">
-        <v>8001</v>
+        <v>1782</v>
       </c>
       <c r="E18">
-        <v>1109</v>
+        <v>1374</v>
       </c>
       <c r="F18">
-        <v>9110</v>
+        <v>3156</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>135</v>
+        <v>188</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D19">
-        <v>658</v>
+        <v>583</v>
       </c>
       <c r="E19">
-        <v>430</v>
+        <v>271</v>
       </c>
       <c r="F19">
-        <v>1088</v>
+        <v>854</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>136</v>
+        <v>189</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D20">
-        <v>773</v>
+        <v>497</v>
       </c>
       <c r="E20">
-        <v>2272</v>
+        <v>312</v>
       </c>
       <c r="F20">
-        <v>3045</v>
+        <v>809</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>137</v>
+        <v>190</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D21">
-        <v>553</v>
+        <v>323</v>
       </c>
       <c r="E21">
-        <v>791</v>
+        <v>120</v>
       </c>
       <c r="F21">
-        <v>1344</v>
+        <v>443</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>138</v>
+        <v>191</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D22">
-        <v>345</v>
+        <v>196</v>
       </c>
       <c r="E22">
-        <v>154</v>
+        <v>119</v>
       </c>
       <c r="F22">
-        <v>499</v>
+        <v>315</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>139</v>
+        <v>192</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D23">
-        <v>457</v>
+        <v>223</v>
       </c>
       <c r="E23">
-        <v>4481</v>
+        <v>689</v>
       </c>
       <c r="F23">
-        <v>4938</v>
+        <v>912</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>140</v>
+        <v>193</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D24">
-        <v>2752</v>
+        <v>149</v>
       </c>
       <c r="E24">
-        <v>330</v>
+        <v>73</v>
       </c>
       <c r="F24">
-        <v>3082</v>
-[...21 lines deleted...]
-    </row>
+        <v>222</v>
+      </c>
+    </row>
+    <row r="25"/>
     <row r="26">
       <c r="A26">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>142</v>
+        <v>8</v>
       </c>
       <c r="C26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D26">
+        <v>22511</v>
+      </c>
+      <c r="E26">
+        <v>10270</v>
+      </c>
+      <c r="F26">
+        <v>32781</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C27" t="s">
         <v>37</v>
       </c>
-      <c r="D26">
-[...9 lines deleted...]
-    <row r="27"/>
+      <c r="D27">
+        <v>4145</v>
+      </c>
+      <c r="E27">
+        <v>2099</v>
+      </c>
+      <c r="F27">
+        <v>6244</v>
+      </c>
+    </row>
     <row r="28">
       <c r="A28">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>8</v>
+        <v>194</v>
       </c>
       <c r="C28" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D28">
-        <v>16328</v>
+        <v>3070</v>
       </c>
       <c r="E28">
-        <v>32293</v>
+        <v>1488</v>
       </c>
       <c r="F28">
-        <v>48621</v>
+        <v>4558</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" t="s">
-        <v>29</v>
+      <c r="A29">
+        <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>29</v>
+        <v>195</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D29">
-        <v>3321</v>
+        <v>2357</v>
       </c>
       <c r="E29">
-        <v>4145</v>
+        <v>1210</v>
       </c>
       <c r="F29">
-        <v>7466</v>
+        <v>3567</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>143</v>
+        <v>196</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D30">
-        <v>2358</v>
+        <v>1124</v>
       </c>
       <c r="E30">
-        <v>9379</v>
+        <v>707</v>
       </c>
       <c r="F30">
-        <v>11737</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>144</v>
+        <v>197</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D31">
-        <v>785</v>
+        <v>1210</v>
       </c>
       <c r="E31">
-        <v>938</v>
+        <v>1412</v>
       </c>
       <c r="F31">
-        <v>1723</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>145</v>
+        <v>198</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D32">
-        <v>899</v>
+        <v>5605</v>
       </c>
       <c r="E32">
-        <v>879</v>
+        <v>2566</v>
       </c>
       <c r="F32">
-        <v>1778</v>
+        <v>8171</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>146</v>
+        <v>199</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D33">
-        <v>958</v>
+        <v>747</v>
       </c>
       <c r="E33">
-        <v>14910</v>
+        <v>188</v>
       </c>
       <c r="F33">
-        <v>15868</v>
+        <v>935</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>147</v>
+        <v>200</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D34">
-        <v>1880</v>
+        <v>2957</v>
       </c>
       <c r="E34">
-        <v>397</v>
+        <v>299</v>
       </c>
       <c r="F34">
-        <v>2277</v>
+        <v>3256</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>148</v>
+        <v>201</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D35">
-        <v>139</v>
+        <v>983</v>
       </c>
       <c r="E35">
-        <v>133</v>
+        <v>227</v>
       </c>
       <c r="F35">
-        <v>272</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>149</v>
+        <v>202</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D36">
-        <v>5530</v>
+        <v>313</v>
       </c>
       <c r="E36">
-        <v>394</v>
+        <v>74</v>
       </c>
       <c r="F36">
-        <v>5924</v>
-[...21 lines deleted...]
-    </row>
+        <v>387</v>
+      </c>
+    </row>
+    <row r="37"/>
     <row r="38">
       <c r="A38">
+        <v>4</v>
+      </c>
+      <c r="B38" t="s">
         <v>9</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D38">
-        <v>166</v>
+        <v>26666</v>
       </c>
       <c r="E38">
-        <v>613</v>
+        <v>13484</v>
       </c>
       <c r="F38">
-        <v>779</v>
+        <v>40150</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39">
-        <v>10</v>
+      <c r="A39" t="s">
+        <v>31</v>
       </c>
       <c r="B39" t="s">
-        <v>152</v>
+        <v>31</v>
       </c>
       <c r="C39" t="s">
         <v>37</v>
       </c>
       <c r="D39">
-        <v>124</v>
+        <v>3261</v>
       </c>
       <c r="E39">
-        <v>329</v>
+        <v>1599</v>
       </c>
       <c r="F39">
-        <v>453</v>
-[...2 lines deleted...]
-    <row r="40"/>
+        <v>4860</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>203</v>
+      </c>
+      <c r="C40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40">
+        <v>14863</v>
+      </c>
+      <c r="E40">
+        <v>1638</v>
+      </c>
+      <c r="F40">
+        <v>16501</v>
+      </c>
+    </row>
     <row r="41">
       <c r="A41">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>9</v>
+        <v>204</v>
       </c>
       <c r="C41" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D41">
-        <v>19902</v>
+        <v>4498</v>
       </c>
       <c r="E41">
-        <v>47997</v>
+        <v>787</v>
       </c>
       <c r="F41">
-        <v>67899</v>
+        <v>5285</v>
       </c>
     </row>
     <row r="42">
-      <c r="A42" t="s">
-        <v>29</v>
+      <c r="A42">
+        <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>29</v>
+        <v>205</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D42">
-        <v>2609</v>
+        <v>588</v>
       </c>
       <c r="E42">
-        <v>4504</v>
+        <v>1900</v>
       </c>
       <c r="F42">
-        <v>7113</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>153</v>
+        <v>206</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D43">
-        <v>7449</v>
+        <v>511</v>
       </c>
       <c r="E43">
-        <v>23637</v>
+        <v>2275</v>
       </c>
       <c r="F43">
-        <v>31086</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>154</v>
+        <v>207</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D44">
-        <v>1211</v>
+        <v>2212</v>
       </c>
       <c r="E44">
-        <v>4412</v>
+        <v>596</v>
       </c>
       <c r="F44">
-        <v>5623</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>155</v>
+        <v>208</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D45">
-        <v>674</v>
+        <v>139</v>
       </c>
       <c r="E45">
-        <v>718</v>
+        <v>291</v>
       </c>
       <c r="F45">
-        <v>1392</v>
+        <v>430</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>156</v>
+        <v>209</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D46">
-        <v>1672</v>
+        <v>86</v>
       </c>
       <c r="E46">
-        <v>905</v>
+        <v>92</v>
       </c>
       <c r="F46">
-        <v>2577</v>
+        <v>178</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>157</v>
+        <v>210</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D47">
-        <v>4287</v>
+        <v>90</v>
       </c>
       <c r="E47">
-        <v>11800</v>
+        <v>304</v>
       </c>
       <c r="F47">
-        <v>16087</v>
+        <v>394</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>158</v>
+        <v>211</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D48">
-        <v>144</v>
+        <v>418</v>
       </c>
       <c r="E48">
-        <v>311</v>
+        <v>4002</v>
       </c>
       <c r="F48">
-        <v>455</v>
-[...21 lines deleted...]
-    </row>
+        <v>4420</v>
+      </c>
+    </row>
+    <row r="49"/>
     <row r="50">
       <c r="A50">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>160</v>
+        <v>10</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D50">
-        <v>696</v>
+        <v>8958</v>
       </c>
       <c r="E50">
-        <v>1405</v>
+        <v>11231</v>
       </c>
       <c r="F50">
-        <v>2101</v>
+        <v>20189</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51">
-        <v>9</v>
+      <c r="A51" t="s">
+        <v>31</v>
       </c>
       <c r="B51" t="s">
-        <v>161</v>
+        <v>31</v>
       </c>
       <c r="C51" t="s">
         <v>37</v>
       </c>
       <c r="D51">
-        <v>63</v>
+        <v>2226</v>
       </c>
       <c r="E51">
-        <v>68</v>
+        <v>1124</v>
       </c>
       <c r="F51">
-        <v>131</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>162</v>
+        <v>212</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D52">
-        <v>792</v>
+        <v>1573</v>
       </c>
       <c r="E52">
-        <v>120</v>
+        <v>568</v>
       </c>
       <c r="F52">
-        <v>912</v>
-[...2 lines deleted...]
-    <row r="53"/>
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>2</v>
+      </c>
+      <c r="B53" t="s">
+        <v>213</v>
+      </c>
+      <c r="C53" t="s">
+        <v>39</v>
+      </c>
+      <c r="D53">
+        <v>648</v>
+      </c>
+      <c r="E53">
+        <v>363</v>
+      </c>
+      <c r="F53">
+        <v>1011</v>
+      </c>
+    </row>
     <row r="54">
       <c r="A54">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>10</v>
+        <v>214</v>
       </c>
       <c r="C54" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D54">
-        <v>14922</v>
+        <v>826</v>
       </c>
       <c r="E54">
-        <v>13249</v>
+        <v>134</v>
       </c>
       <c r="F54">
-        <v>28171</v>
+        <v>960</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" t="s">
-        <v>29</v>
+      <c r="A55">
+        <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>29</v>
+        <v>215</v>
       </c>
       <c r="C55" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D55">
-        <v>1906</v>
+        <v>249</v>
       </c>
       <c r="E55">
-        <v>1524</v>
+        <v>115</v>
       </c>
       <c r="F55">
-        <v>3430</v>
+        <v>364</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>163</v>
+        <v>216</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D56">
-        <v>4478</v>
+        <v>1202</v>
       </c>
       <c r="E56">
-        <v>919</v>
+        <v>1697</v>
       </c>
       <c r="F56">
-        <v>5397</v>
+        <v>2899</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>164</v>
+        <v>217</v>
       </c>
       <c r="C57" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D57">
-        <v>3564</v>
+        <v>211</v>
       </c>
       <c r="E57">
-        <v>499</v>
+        <v>6733</v>
       </c>
       <c r="F57">
-        <v>4063</v>
+        <v>6944</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>165</v>
+        <v>218</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D58">
-        <v>350</v>
+        <v>188</v>
       </c>
       <c r="E58">
-        <v>2536</v>
+        <v>118</v>
       </c>
       <c r="F58">
-        <v>2886</v>
+        <v>306</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>166</v>
+        <v>219</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D59">
-        <v>345</v>
+        <v>1522</v>
       </c>
       <c r="E59">
-        <v>265</v>
+        <v>317</v>
       </c>
       <c r="F59">
-        <v>610</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>167</v>
+        <v>220</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D60">
-        <v>1016</v>
+        <v>313</v>
       </c>
       <c r="E60">
-        <v>3385</v>
+        <v>62</v>
       </c>
       <c r="F60">
-        <v>4401</v>
-[...21 lines deleted...]
-    </row>
+        <v>375</v>
+      </c>
+    </row>
+    <row r="61"/>
     <row r="62">
       <c r="A62">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B62" t="s">
-        <v>169</v>
+        <v>11</v>
       </c>
       <c r="C62" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D62">
-        <v>112</v>
+        <v>988</v>
       </c>
       <c r="E62">
-        <v>78</v>
+        <v>1624</v>
       </c>
       <c r="F62">
-        <v>190</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63">
-        <v>8</v>
+      <c r="A63" t="s">
+        <v>31</v>
       </c>
       <c r="B63" t="s">
-        <v>170</v>
+        <v>31</v>
       </c>
       <c r="C63" t="s">
         <v>37</v>
       </c>
       <c r="D63">
-        <v>1869</v>
+        <v>252</v>
       </c>
       <c r="E63">
-        <v>3015</v>
+        <v>347</v>
       </c>
       <c r="F63">
-        <v>4884</v>
+        <v>599</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>171</v>
+        <v>221</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D64">
-        <v>217</v>
+        <v>460</v>
       </c>
       <c r="E64">
-        <v>38</v>
+        <v>912</v>
       </c>
       <c r="F64">
-        <v>255</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>172</v>
+        <v>222</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D65">
-        <v>861</v>
+        <v>125</v>
       </c>
       <c r="E65">
-        <v>877</v>
+        <v>151</v>
       </c>
       <c r="F65">
-        <v>1738</v>
-[...2 lines deleted...]
-    <row r="66"/>
+        <v>276</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>223</v>
+      </c>
+      <c r="C66" t="s">
+        <v>39</v>
+      </c>
+      <c r="D66">
+        <v>62</v>
+      </c>
+      <c r="E66">
+        <v>34</v>
+      </c>
+      <c r="F66">
+        <v>96</v>
+      </c>
+    </row>
     <row r="67">
       <c r="A67">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="C67" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D67">
-        <v>763</v>
+        <v>33</v>
       </c>
       <c r="E67">
-        <v>1058</v>
+        <v>145</v>
       </c>
       <c r="F67">
-        <v>1821</v>
+        <v>178</v>
       </c>
     </row>
     <row r="68">
-      <c r="A68" t="s">
-        <v>29</v>
+      <c r="A68">
+        <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>29</v>
+        <v>225</v>
       </c>
       <c r="C68" t="s">
+        <v>39</v>
+      </c>
+      <c r="D68">
+        <v>56</v>
+      </c>
+      <c r="E68">
         <v>35</v>
       </c>
-      <c r="D68">
-[...4 lines deleted...]
-      </c>
       <c r="F68">
-        <v>728</v>
-[...21 lines deleted...]
-    </row>
+        <v>91</v>
+      </c>
+    </row>
+    <row r="69"/>
     <row r="70">
       <c r="A70">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>174</v>
+        <v>12</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D70">
-        <v>78</v>
+        <v>1049</v>
       </c>
       <c r="E70">
-        <v>347</v>
+        <v>676</v>
       </c>
       <c r="F70">
-        <v>425</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="71">
-      <c r="A71">
-        <v>3</v>
+      <c r="A71" t="s">
+        <v>31</v>
       </c>
       <c r="B71" t="s">
-        <v>175</v>
+        <v>31</v>
       </c>
       <c r="C71" t="s">
         <v>37</v>
       </c>
       <c r="D71">
-        <v>51</v>
+        <v>552</v>
       </c>
       <c r="E71">
-        <v>49</v>
+        <v>437</v>
       </c>
       <c r="F71">
-        <v>100</v>
-[...22 lines deleted...]
-    </row>
+        <v>989</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>1</v>
+      </c>
+      <c r="B72" t="s">
+        <v>226</v>
+      </c>
+      <c r="C72" t="s">
+        <v>39</v>
+      </c>
+      <c r="D72">
+        <v>497</v>
+      </c>
+      <c r="E72">
+        <v>239</v>
+      </c>
+      <c r="F72">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="73"/>
     <row r="74">
-      <c r="A74" t="s">
-        <v>29</v>
+      <c r="A74">
+        <v>8</v>
       </c>
       <c r="B74" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="C74" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D74">
-        <v>754</v>
+        <v>11656</v>
       </c>
       <c r="E74">
-        <v>398</v>
+        <v>5688</v>
       </c>
       <c r="F74">
-        <v>1152</v>
+        <v>17344</v>
       </c>
     </row>
     <row r="75">
-      <c r="A75">
-        <v>1</v>
+      <c r="A75" t="s">
+        <v>31</v>
       </c>
       <c r="B75" t="s">
-        <v>176</v>
+        <v>31</v>
       </c>
       <c r="C75" t="s">
         <v>37</v>
       </c>
       <c r="D75">
-        <v>2338</v>
+        <v>1377</v>
       </c>
       <c r="E75">
-        <v>168</v>
+        <v>822</v>
       </c>
       <c r="F75">
-        <v>2506</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B76" t="s">
-        <v>177</v>
+        <v>227</v>
       </c>
       <c r="C76" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D76">
-        <v>539</v>
+        <v>5169</v>
       </c>
       <c r="E76">
-        <v>59</v>
+        <v>569</v>
       </c>
       <c r="F76">
-        <v>598</v>
+        <v>5738</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B77" t="s">
-        <v>178</v>
+        <v>228</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D77">
-        <v>183</v>
+        <v>2952</v>
       </c>
       <c r="E77">
-        <v>31</v>
+        <v>756</v>
       </c>
       <c r="F77">
-        <v>214</v>
+        <v>3708</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
+        <v>3</v>
+      </c>
+      <c r="B78" t="s">
+        <v>229</v>
+      </c>
+      <c r="C78" t="s">
+        <v>39</v>
+      </c>
+      <c r="D78">
+        <v>247</v>
+      </c>
+      <c r="E78">
+        <v>191</v>
+      </c>
+      <c r="F78">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
         <v>4</v>
       </c>
-      <c r="B78" t="s">
-[...15 lines deleted...]
-    <row r="79"/>
+      <c r="B79" t="s">
+        <v>230</v>
+      </c>
+      <c r="C79" t="s">
+        <v>39</v>
+      </c>
+      <c r="D79">
+        <v>246</v>
+      </c>
+      <c r="E79">
+        <v>1391</v>
+      </c>
+      <c r="F79">
+        <v>1637</v>
+      </c>
+    </row>
     <row r="80">
       <c r="A80">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B80" t="s">
-        <v>13</v>
+        <v>231</v>
       </c>
       <c r="C80" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D80">
-        <v>19125</v>
+        <v>92</v>
       </c>
       <c r="E80">
-        <v>9108</v>
+        <v>163</v>
       </c>
       <c r="F80">
-        <v>28233</v>
+        <v>255</v>
       </c>
     </row>
     <row r="81">
-      <c r="A81" t="s">
-        <v>29</v>
+      <c r="A81">
+        <v>6</v>
       </c>
       <c r="B81" t="s">
-        <v>29</v>
+        <v>232</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D81">
-        <v>2103</v>
+        <v>134</v>
       </c>
       <c r="E81">
-        <v>1640</v>
+        <v>64</v>
       </c>
       <c r="F81">
-        <v>3743</v>
+        <v>198</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B82" t="s">
-        <v>180</v>
+        <v>233</v>
       </c>
       <c r="C82" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D82">
-        <v>1805</v>
+        <v>53</v>
       </c>
       <c r="E82">
-        <v>4893</v>
+        <v>1352</v>
       </c>
       <c r="F82">
-        <v>6698</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B83" t="s">
-        <v>181</v>
+        <v>234</v>
       </c>
       <c r="C83" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D83">
-        <v>5428</v>
+        <v>1148</v>
       </c>
       <c r="E83">
-        <v>1171</v>
+        <v>335</v>
       </c>
       <c r="F83">
-        <v>6599</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B84" t="s">
-        <v>182</v>
+        <v>235</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D84">
-        <v>548</v>
+        <v>238</v>
       </c>
       <c r="E84">
-        <v>195</v>
+        <v>45</v>
       </c>
       <c r="F84">
-        <v>743</v>
-[...21 lines deleted...]
-    </row>
+        <v>283</v>
+      </c>
+    </row>
+    <row r="85"/>
     <row r="86">
       <c r="A86">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B86" t="s">
-        <v>184</v>
+        <v>14</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D86">
-        <v>478</v>
+        <v>283</v>
       </c>
       <c r="E86">
-        <v>112</v>
+        <v>429</v>
       </c>
       <c r="F86">
-        <v>590</v>
+        <v>712</v>
       </c>
     </row>
     <row r="87">
-      <c r="A87">
-        <v>6</v>
+      <c r="A87" t="s">
+        <v>31</v>
       </c>
       <c r="B87" t="s">
-        <v>185</v>
+        <v>31</v>
       </c>
       <c r="C87" t="s">
         <v>37</v>
       </c>
       <c r="D87">
-        <v>4501</v>
+        <v>101</v>
       </c>
       <c r="E87">
-        <v>264</v>
+        <v>224</v>
       </c>
       <c r="F87">
-        <v>4765</v>
+        <v>325</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B88" t="s">
-        <v>186</v>
+        <v>236</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D88">
-        <v>158</v>
+        <v>57</v>
       </c>
       <c r="E88">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="F88">
-        <v>222</v>
+        <v>125</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B89" t="s">
-        <v>187</v>
+        <v>237</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D89">
-        <v>561</v>
+        <v>27</v>
       </c>
       <c r="E89">
-        <v>173</v>
+        <v>99</v>
       </c>
       <c r="F89">
-        <v>734</v>
+        <v>126</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B90" t="s">
-        <v>188</v>
+        <v>238</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D90">
-        <v>154</v>
+        <v>76</v>
       </c>
       <c r="E90">
-        <v>121</v>
+        <v>27</v>
       </c>
       <c r="F90">
-        <v>275</v>
+        <v>103</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
+        <v>4</v>
+      </c>
+      <c r="B91" t="s">
+        <v>239</v>
+      </c>
+      <c r="C91" t="s">
+        <v>39</v>
+      </c>
+      <c r="D91">
+        <v>16</v>
+      </c>
+      <c r="E91">
+        <v>3</v>
+      </c>
+      <c r="F91">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>5</v>
+      </c>
+      <c r="B92" t="s">
+        <v>240</v>
+      </c>
+      <c r="C92" t="s">
+        <v>39</v>
+      </c>
+      <c r="D92">
+        <v>6</v>
+      </c>
+      <c r="E92">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
         <v>10</v>
       </c>
-      <c r="B91" t="s">
-[...39 lines deleted...]
-      </c>
       <c r="B94" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D94">
-        <v>326</v>
+        <v>454</v>
       </c>
       <c r="E94">
-        <v>121</v>
+        <v>807</v>
       </c>
       <c r="F94">
-        <v>447</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="95">
-      <c r="A95">
-        <v>1</v>
+      <c r="A95" t="s">
+        <v>31</v>
       </c>
       <c r="B95" t="s">
-        <v>190</v>
+        <v>31</v>
       </c>
       <c r="C95" t="s">
         <v>37</v>
       </c>
       <c r="D95">
-        <v>434</v>
+        <v>75</v>
       </c>
       <c r="E95">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="F95">
-        <v>588</v>
+        <v>239</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>191</v>
+        <v>241</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D96">
-        <v>67</v>
+        <v>135</v>
       </c>
       <c r="E96">
-        <v>26</v>
+        <v>156</v>
       </c>
       <c r="F96">
-        <v>93</v>
+        <v>291</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>192</v>
+        <v>242</v>
       </c>
       <c r="C97" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D97">
-        <v>40</v>
+        <v>160</v>
       </c>
       <c r="E97">
-        <v>14</v>
+        <v>395</v>
       </c>
       <c r="F97">
-        <v>54</v>
+        <v>555</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>193</v>
+        <v>243</v>
       </c>
       <c r="C98" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D98">
-        <v>298</v>
+        <v>26</v>
       </c>
       <c r="E98">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="F98">
-        <v>333</v>
+        <v>67</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>194</v>
+        <v>244</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D99">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="E99">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="F99">
-        <v>35</v>
+        <v>72</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B100" t="s">
-        <v>195</v>
+        <v>245</v>
       </c>
       <c r="C100" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100">
+        <v>18</v>
+      </c>
+      <c r="E100">
+        <v>19</v>
+      </c>
+      <c r="F100">
         <v>37</v>
       </c>
-      <c r="D100">
-[...28 lines deleted...]
-    </row>
+    </row>
+    <row r="101"/>
     <row r="102">
       <c r="A102">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B102" t="s">
-        <v>197</v>
+        <v>16</v>
       </c>
       <c r="C102" t="s">
+        <v>36</v>
+      </c>
+      <c r="D102">
+        <v>31764</v>
+      </c>
+      <c r="E102">
+        <v>55744</v>
+      </c>
+      <c r="F102">
+        <v>87508</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>31</v>
+      </c>
+      <c r="B103" t="s">
+        <v>31</v>
+      </c>
+      <c r="C103" t="s">
         <v>37</v>
       </c>
-      <c r="D102">
-[...9 lines deleted...]
-    <row r="103"/>
+      <c r="D103">
+        <v>2854</v>
+      </c>
+      <c r="E103">
+        <v>3947</v>
+      </c>
+      <c r="F103">
+        <v>6801</v>
+      </c>
+    </row>
     <row r="104">
       <c r="A104">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B104" t="s">
-        <v>115</v>
+        <v>246</v>
       </c>
       <c r="C104" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D104">
-        <v>1156</v>
+        <v>17911</v>
       </c>
       <c r="E104">
-        <v>347</v>
+        <v>4101</v>
       </c>
       <c r="F104">
-        <v>1503</v>
+        <v>22012</v>
       </c>
     </row>
     <row r="105">
-      <c r="A105" t="s">
-        <v>29</v>
+      <c r="A105">
+        <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>29</v>
+        <v>247</v>
       </c>
       <c r="C105" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D105">
-        <v>540</v>
+        <v>2692</v>
       </c>
       <c r="E105">
-        <v>186</v>
+        <v>4041</v>
       </c>
       <c r="F105">
-        <v>726</v>
+        <v>6733</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B106" t="s">
-        <v>198</v>
+        <v>248</v>
       </c>
       <c r="C106" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D106">
-        <v>428</v>
+        <v>585</v>
       </c>
       <c r="E106">
-        <v>105</v>
+        <v>6186</v>
       </c>
       <c r="F106">
-        <v>533</v>
+        <v>6771</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B107" t="s">
-        <v>199</v>
+        <v>249</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D107">
-        <v>188</v>
+        <v>584</v>
       </c>
       <c r="E107">
-        <v>56</v>
+        <v>6179</v>
       </c>
       <c r="F107">
-        <v>244</v>
-[...2 lines deleted...]
-    <row r="108"/>
+        <v>6763</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>5</v>
+      </c>
+      <c r="B108" t="s">
+        <v>250</v>
+      </c>
+      <c r="C108" t="s">
+        <v>39</v>
+      </c>
+      <c r="D108">
+        <v>5791</v>
+      </c>
+      <c r="E108">
+        <v>2035</v>
+      </c>
+      <c r="F108">
+        <v>7826</v>
+      </c>
+    </row>
     <row r="109">
       <c r="A109">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B109" t="s">
-        <v>15</v>
+        <v>251</v>
       </c>
       <c r="C109" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D109">
-        <v>21591</v>
+        <v>283</v>
       </c>
       <c r="E109">
-        <v>14864</v>
+        <v>632</v>
       </c>
       <c r="F109">
-        <v>36455</v>
+        <v>915</v>
       </c>
     </row>
     <row r="110">
-      <c r="A110" t="s">
-        <v>29</v>
+      <c r="A110">
+        <v>7</v>
       </c>
       <c r="B110" t="s">
-        <v>29</v>
+        <v>252</v>
       </c>
       <c r="C110" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D110">
-        <v>1809</v>
+        <v>182</v>
       </c>
       <c r="E110">
-        <v>1480</v>
+        <v>398</v>
       </c>
       <c r="F110">
-        <v>3289</v>
+        <v>580</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B111" t="s">
-        <v>200</v>
+        <v>253</v>
       </c>
       <c r="C111" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D111">
-        <v>2627</v>
+        <v>678</v>
       </c>
       <c r="E111">
-        <v>6189</v>
+        <v>3881</v>
       </c>
       <c r="F111">
-        <v>8816</v>
+        <v>4559</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B112" t="s">
-        <v>201</v>
+        <v>254</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D112">
-        <v>794</v>
+        <v>204</v>
       </c>
       <c r="E112">
-        <v>559</v>
+        <v>24344</v>
       </c>
       <c r="F112">
-        <v>1353</v>
-[...21 lines deleted...]
-    </row>
+        <v>24548</v>
+      </c>
+    </row>
+    <row r="113"/>
     <row r="114">
       <c r="A114">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B114" t="s">
-        <v>203</v>
+        <v>17</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D114">
-        <v>513</v>
+        <v>496</v>
       </c>
       <c r="E114">
-        <v>4809</v>
+        <v>300</v>
       </c>
       <c r="F114">
-        <v>5322</v>
+        <v>796</v>
       </c>
     </row>
     <row r="115">
-      <c r="A115">
-        <v>5</v>
+      <c r="A115" t="s">
+        <v>31</v>
       </c>
       <c r="B115" t="s">
-        <v>204</v>
+        <v>31</v>
       </c>
       <c r="C115" t="s">
         <v>37</v>
       </c>
       <c r="D115">
-        <v>4024</v>
+        <v>235</v>
       </c>
       <c r="E115">
-        <v>479</v>
+        <v>166</v>
       </c>
       <c r="F115">
-        <v>4503</v>
+        <v>401</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>205</v>
+        <v>255</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D116">
-        <v>371</v>
+        <v>154</v>
       </c>
       <c r="E116">
-        <v>149</v>
+        <v>84</v>
       </c>
       <c r="F116">
-        <v>520</v>
+        <v>238</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B117" t="s">
-        <v>206</v>
+        <v>256</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D117">
-        <v>3202</v>
+        <v>107</v>
       </c>
       <c r="E117">
-        <v>245</v>
+        <v>50</v>
       </c>
       <c r="F117">
-        <v>3447</v>
-[...21 lines deleted...]
-    </row>
+        <v>157</v>
+      </c>
+    </row>
+    <row r="118"/>
     <row r="119">
       <c r="A119">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B119" t="s">
-        <v>208</v>
+        <v>18</v>
       </c>
       <c r="C119" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D119">
-        <v>4805</v>
+        <v>9500</v>
       </c>
       <c r="E119">
-        <v>326</v>
+        <v>5639</v>
       </c>
       <c r="F119">
-        <v>5131</v>
+        <v>15139</v>
       </c>
     </row>
     <row r="120">
-      <c r="A120">
-        <v>10</v>
+      <c r="A120" t="s">
+        <v>31</v>
       </c>
       <c r="B120" t="s">
-        <v>209</v>
+        <v>31</v>
       </c>
       <c r="C120" t="s">
         <v>37</v>
       </c>
       <c r="D120">
-        <v>2919</v>
+        <v>1051</v>
       </c>
       <c r="E120">
-        <v>147</v>
+        <v>691</v>
       </c>
       <c r="F120">
-        <v>3066</v>
-[...2 lines deleted...]
-    <row r="121"/>
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>1</v>
+      </c>
+      <c r="B121" t="s">
+        <v>257</v>
+      </c>
+      <c r="C121" t="s">
+        <v>39</v>
+      </c>
+      <c r="D121">
+        <v>1093</v>
+      </c>
+      <c r="E121">
+        <v>3005</v>
+      </c>
+      <c r="F121">
+        <v>4098</v>
+      </c>
+    </row>
     <row r="122">
       <c r="A122">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B122" t="s">
-        <v>116</v>
+        <v>258</v>
       </c>
       <c r="C122" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D122">
-        <v>200</v>
+        <v>1142</v>
       </c>
       <c r="E122">
-        <v>170</v>
+        <v>284</v>
       </c>
       <c r="F122">
-        <v>370</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="123">
-      <c r="A123" t="s">
-        <v>29</v>
+      <c r="A123">
+        <v>3</v>
       </c>
       <c r="B123" t="s">
-        <v>29</v>
+        <v>259</v>
       </c>
       <c r="C123" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D123">
-        <v>102</v>
+        <v>217</v>
       </c>
       <c r="E123">
-        <v>93</v>
+        <v>189</v>
       </c>
       <c r="F123">
-        <v>195</v>
+        <v>406</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B124" t="s">
-        <v>210</v>
+        <v>260</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D124">
-        <v>98</v>
+        <v>319</v>
       </c>
       <c r="E124">
-        <v>77</v>
+        <v>253</v>
       </c>
       <c r="F124">
-        <v>175</v>
-[...2 lines deleted...]
-    <row r="125"/>
+        <v>572</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>5</v>
+      </c>
+      <c r="B125" t="s">
+        <v>261</v>
+      </c>
+      <c r="C125" t="s">
+        <v>39</v>
+      </c>
+      <c r="D125">
+        <v>440</v>
+      </c>
+      <c r="E125">
+        <v>152</v>
+      </c>
+      <c r="F125">
+        <v>592</v>
+      </c>
+    </row>
     <row r="126">
       <c r="A126">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B126" t="s">
-        <v>16</v>
+        <v>262</v>
       </c>
       <c r="C126" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D126">
-        <v>30352</v>
+        <v>1301</v>
       </c>
       <c r="E126">
-        <v>24644</v>
+        <v>186</v>
       </c>
       <c r="F126">
-        <v>54996</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="127">
-      <c r="A127" t="s">
-        <v>29</v>
+      <c r="A127">
+        <v>7</v>
       </c>
       <c r="B127" t="s">
-        <v>29</v>
+        <v>263</v>
       </c>
       <c r="C127" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D127">
-        <v>2639</v>
+        <v>237</v>
       </c>
       <c r="E127">
-        <v>1698</v>
+        <v>493</v>
       </c>
       <c r="F127">
-        <v>4337</v>
+        <v>730</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B128" t="s">
-        <v>211</v>
+        <v>264</v>
       </c>
       <c r="C128" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D128">
-        <v>2386</v>
+        <v>127</v>
       </c>
       <c r="E128">
-        <v>5715</v>
+        <v>52</v>
       </c>
       <c r="F128">
-        <v>8101</v>
+        <v>179</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B129" t="s">
-        <v>212</v>
+        <v>265</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D129">
-        <v>1688</v>
+        <v>3573</v>
       </c>
       <c r="E129">
-        <v>368</v>
+        <v>334</v>
       </c>
       <c r="F129">
-        <v>2056</v>
-[...21 lines deleted...]
-    </row>
+        <v>3907</v>
+      </c>
+    </row>
+    <row r="130"/>
     <row r="131">
       <c r="A131">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B131" t="s">
-        <v>214</v>
+        <v>19</v>
       </c>
       <c r="C131" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D131">
-        <v>1154</v>
+        <v>2520</v>
       </c>
       <c r="E131">
-        <v>345</v>
+        <v>654</v>
       </c>
       <c r="F131">
-        <v>1499</v>
+        <v>3174</v>
       </c>
     </row>
     <row r="132">
-      <c r="A132">
-        <v>5</v>
+      <c r="A132" t="s">
+        <v>31</v>
       </c>
       <c r="B132" t="s">
-        <v>215</v>
+        <v>31</v>
       </c>
       <c r="C132" t="s">
         <v>37</v>
       </c>
       <c r="D132">
-        <v>527</v>
+        <v>608</v>
       </c>
       <c r="E132">
-        <v>230</v>
+        <v>284</v>
       </c>
       <c r="F132">
-        <v>757</v>
+        <v>892</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>216</v>
+        <v>266</v>
       </c>
       <c r="C133" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D133">
-        <v>4193</v>
+        <v>1402</v>
       </c>
       <c r="E133">
-        <v>146</v>
+        <v>164</v>
       </c>
       <c r="F133">
-        <v>4339</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>217</v>
+        <v>267</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D134">
-        <v>1792</v>
+        <v>271</v>
       </c>
       <c r="E134">
-        <v>181</v>
+        <v>72</v>
       </c>
       <c r="F134">
-        <v>1973</v>
+        <v>343</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B135" t="s">
-        <v>218</v>
+        <v>268</v>
       </c>
       <c r="C135" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D135">
-        <v>3976</v>
+        <v>169</v>
       </c>
       <c r="E135">
-        <v>12148</v>
+        <v>101</v>
       </c>
       <c r="F135">
-        <v>16124</v>
+        <v>270</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B136" t="s">
-        <v>219</v>
+        <v>269</v>
       </c>
       <c r="C136" t="s">
+        <v>39</v>
+      </c>
+      <c r="D136">
+        <v>70</v>
+      </c>
+      <c r="E136">
+        <v>33</v>
+      </c>
+      <c r="F136">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="137"/>
+    <row r="138">
+      <c r="A138">
+        <v>16</v>
+      </c>
+      <c r="B138" t="s">
+        <v>20</v>
+      </c>
+      <c r="C138" t="s">
+        <v>36</v>
+      </c>
+      <c r="D138">
+        <v>2884</v>
+      </c>
+      <c r="E138">
+        <v>571</v>
+      </c>
+      <c r="F138">
+        <v>3455</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>31</v>
+      </c>
+      <c r="B139" t="s">
+        <v>31</v>
+      </c>
+      <c r="C139" t="s">
         <v>37</v>
       </c>
-      <c r="D136">
-[...39 lines deleted...]
-      </c>
       <c r="D139">
-        <v>2269</v>
+        <v>307</v>
       </c>
       <c r="E139">
-        <v>1386</v>
+        <v>90</v>
       </c>
       <c r="F139">
-        <v>3655</v>
+        <v>397</v>
       </c>
     </row>
     <row r="140">
-      <c r="A140" t="s">
-        <v>29</v>
+      <c r="A140">
+        <v>1</v>
       </c>
       <c r="B140" t="s">
-        <v>29</v>
+        <v>270</v>
       </c>
       <c r="C140" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D140">
-        <v>661</v>
+        <v>836</v>
       </c>
       <c r="E140">
-        <v>359</v>
+        <v>128</v>
       </c>
       <c r="F140">
-        <v>1020</v>
+        <v>964</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B141" t="s">
-        <v>221</v>
+        <v>271</v>
       </c>
       <c r="C141" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D141">
-        <v>798</v>
+        <v>229</v>
       </c>
       <c r="E141">
-        <v>510</v>
+        <v>126</v>
       </c>
       <c r="F141">
-        <v>1308</v>
+        <v>355</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B142" t="s">
-        <v>222</v>
+        <v>272</v>
       </c>
       <c r="C142" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D142">
-        <v>163</v>
+        <v>105</v>
       </c>
       <c r="E142">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F142">
-        <v>234</v>
+        <v>184</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B143" t="s">
-        <v>223</v>
+        <v>273</v>
       </c>
       <c r="C143" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D143">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="E143">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="F143">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B144" t="s">
-        <v>224</v>
+        <v>274</v>
       </c>
       <c r="C144" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D144">
-        <v>243</v>
+        <v>316</v>
       </c>
       <c r="E144">
-        <v>190</v>
+        <v>41</v>
       </c>
       <c r="F144">
-        <v>433</v>
+        <v>357</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B145" t="s">
-        <v>225</v>
+        <v>275</v>
       </c>
       <c r="C145" t="s">
+        <v>39</v>
+      </c>
+      <c r="D145">
+        <v>963</v>
+      </c>
+      <c r="E145">
+        <v>34</v>
+      </c>
+      <c r="F145">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="146"/>
+    <row r="147">
+      <c r="A147">
+        <v>17</v>
+      </c>
+      <c r="B147" t="s">
+        <v>21</v>
+      </c>
+      <c r="C147" t="s">
+        <v>36</v>
+      </c>
+      <c r="D147">
+        <v>4975</v>
+      </c>
+      <c r="E147">
+        <v>10212</v>
+      </c>
+      <c r="F147">
+        <v>15187</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
+        <v>31</v>
+      </c>
+      <c r="B148" t="s">
+        <v>31</v>
+      </c>
+      <c r="C148" t="s">
         <v>37</v>
       </c>
-      <c r="D145">
-[...39 lines deleted...]
-      </c>
       <c r="D148">
-        <v>4533</v>
+        <v>554</v>
       </c>
       <c r="E148">
-        <v>741</v>
+        <v>473</v>
       </c>
       <c r="F148">
-        <v>5274</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="149">
-      <c r="A149" t="s">
-        <v>29</v>
+      <c r="A149">
+        <v>1</v>
       </c>
       <c r="B149" t="s">
-        <v>29</v>
+        <v>276</v>
       </c>
       <c r="C149" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D149">
-        <v>388</v>
+        <v>2582</v>
       </c>
       <c r="E149">
-        <v>101</v>
+        <v>6152</v>
       </c>
       <c r="F149">
-        <v>489</v>
+        <v>8734</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B150" t="s">
-        <v>227</v>
+        <v>277</v>
       </c>
       <c r="C150" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D150">
-        <v>3058</v>
+        <v>484</v>
       </c>
       <c r="E150">
-        <v>142</v>
+        <v>502</v>
       </c>
       <c r="F150">
-        <v>3200</v>
+        <v>986</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B151" t="s">
-        <v>228</v>
+        <v>278</v>
       </c>
       <c r="C151" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D151">
-        <v>685</v>
+        <v>368</v>
       </c>
       <c r="E151">
-        <v>114</v>
+        <v>92</v>
       </c>
       <c r="F151">
-        <v>799</v>
+        <v>460</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B152" t="s">
-        <v>229</v>
+        <v>279</v>
       </c>
       <c r="C152" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D152">
-        <v>88</v>
+        <v>271</v>
       </c>
       <c r="E152">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F152">
-        <v>152</v>
+        <v>336</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B153" t="s">
-        <v>230</v>
+        <v>280</v>
       </c>
       <c r="C153" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D153">
-        <v>50</v>
+        <v>186</v>
       </c>
       <c r="E153">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F153">
-        <v>65</v>
+        <v>231</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B154" t="s">
-        <v>231</v>
+        <v>281</v>
       </c>
       <c r="C154" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D154">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="E154">
-        <v>19</v>
+        <v>63</v>
       </c>
       <c r="F154">
-        <v>66</v>
+        <v>157</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B155" t="s">
-        <v>232</v>
+        <v>282</v>
       </c>
       <c r="C155" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D155">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="E155">
-        <v>14</v>
+        <v>67</v>
       </c>
       <c r="F155">
-        <v>85</v>
+        <v>151</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B156" t="s">
-        <v>233</v>
+        <v>283</v>
       </c>
       <c r="C156" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D156">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="E156">
-        <v>230</v>
+        <v>107</v>
       </c>
       <c r="F156">
-        <v>258</v>
+        <v>192</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B157" t="s">
-        <v>234</v>
+        <v>284</v>
       </c>
       <c r="C157" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D157">
-        <v>50</v>
+        <v>267</v>
       </c>
       <c r="E157">
-        <v>19</v>
+        <v>2646</v>
       </c>
       <c r="F157">
-        <v>69</v>
-[...21 lines deleted...]
-    </row>
+        <v>2913</v>
+      </c>
+    </row>
+    <row r="158"/>
     <row r="159">
       <c r="A159">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="B159" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="C159" t="s">
+        <v>36</v>
+      </c>
+      <c r="D159">
+        <v>1202</v>
+      </c>
+      <c r="E159">
+        <v>267</v>
+      </c>
+      <c r="F159">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="s">
+        <v>31</v>
+      </c>
+      <c r="B160" t="s">
+        <v>31</v>
+      </c>
+      <c r="C160" t="s">
         <v>37</v>
       </c>
-      <c r="D159">
-[...9 lines deleted...]
-    <row r="160"/>
+      <c r="D160">
+        <v>194</v>
+      </c>
+      <c r="E160">
+        <v>69</v>
+      </c>
+      <c r="F160">
+        <v>263</v>
+      </c>
+    </row>
     <row r="161">
       <c r="A161">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="B161" t="s">
-        <v>19</v>
+        <v>285</v>
       </c>
       <c r="C161" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D161">
-        <v>17512</v>
+        <v>254</v>
       </c>
       <c r="E161">
-        <v>12645</v>
+        <v>151</v>
       </c>
       <c r="F161">
-        <v>30157</v>
+        <v>405</v>
       </c>
     </row>
     <row r="162">
-      <c r="A162" t="s">
-        <v>29</v>
+      <c r="A162">
+        <v>2</v>
       </c>
       <c r="B162" t="s">
-        <v>29</v>
+        <v>286</v>
       </c>
       <c r="C162" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D162">
-        <v>1059</v>
+        <v>605</v>
       </c>
       <c r="E162">
-        <v>839</v>
+        <v>12</v>
       </c>
       <c r="F162">
-        <v>1898</v>
+        <v>617</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B163" t="s">
-        <v>237</v>
+        <v>287</v>
       </c>
       <c r="C163" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D163">
-        <v>10779</v>
+        <v>19</v>
       </c>
       <c r="E163">
-        <v>529</v>
+        <v>9</v>
       </c>
       <c r="F163">
-        <v>11308</v>
+        <v>28</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B164" t="s">
-        <v>238</v>
+        <v>288</v>
       </c>
       <c r="C164" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D164">
-        <v>538</v>
+        <v>57</v>
       </c>
       <c r="E164">
-        <v>2551</v>
+        <v>6</v>
       </c>
       <c r="F164">
-        <v>3089</v>
+        <v>63</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B165" t="s">
-        <v>239</v>
+        <v>289</v>
       </c>
       <c r="C165" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D165">
-        <v>564</v>
+        <v>12</v>
       </c>
       <c r="E165">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="F165">
-        <v>655</v>
+        <v>25</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B166" t="s">
-        <v>240</v>
+        <v>290</v>
       </c>
       <c r="C166" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D166">
-        <v>885</v>
+        <v>61</v>
       </c>
       <c r="E166">
-        <v>317</v>
+        <v>7</v>
       </c>
       <c r="F166">
-        <v>1202</v>
-[...300 lines deleted...]
-        <v>199</v>
+        <v>68</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -16286,6714 +15986,7014 @@
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>115</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>291</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>254</v>
+        <v>292</v>
       </c>
       <c r="D2" t="s">
-        <v>255</v>
+        <v>293</v>
       </c>
       <c r="E2" t="s">
-        <v>256</v>
+        <v>294</v>
       </c>
       <c r="F2" t="s">
-        <v>257</v>
+        <v>295</v>
       </c>
       <c r="G2">
-        <v>18835</v>
+        <v>25550</v>
       </c>
       <c r="H2">
-        <v>26219</v>
+        <v>43872</v>
       </c>
       <c r="I2">
-        <v>22511</v>
+        <v>28215</v>
       </c>
       <c r="J2">
-        <v>26666</v>
+        <v>42145</v>
       </c>
       <c r="K2">
-        <v>8958</v>
+        <v>40325</v>
       </c>
       <c r="L2">
-        <v>988</v>
+        <v>1673</v>
       </c>
       <c r="M2">
-        <v>1049</v>
+        <v>2584</v>
       </c>
       <c r="N2">
-        <v>11656</v>
+        <v>35099</v>
       </c>
       <c r="O2">
-        <v>283</v>
+        <v>935</v>
       </c>
       <c r="P2">
-        <v>454</v>
+        <v>795</v>
       </c>
       <c r="Q2">
-        <v>31764</v>
+        <v>915</v>
       </c>
       <c r="R2">
-        <v>496</v>
+        <v>48696</v>
       </c>
       <c r="S2">
-        <v>9500</v>
+        <v>2212</v>
       </c>
       <c r="T2">
-        <v>2520</v>
+        <v>21292</v>
       </c>
       <c r="U2">
-        <v>2884</v>
+        <v>10212</v>
       </c>
       <c r="V2">
-        <v>4975</v>
+        <v>11452</v>
       </c>
       <c r="W2">
-        <v>1202</v>
+        <v>17093</v>
       </c>
       <c r="X2">
-        <v>170960</v>
+        <v>1668</v>
+      </c>
+      <c r="Y2">
+        <v>334733</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3">
-        <v>2</v>
+      <c r="A3" t="s">
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>22</v>
-[...11 lines deleted...]
-        <v>259</v>
+        <v>32</v>
       </c>
       <c r="G3">
-        <v>5072</v>
+        <v>25550</v>
       </c>
       <c r="H3">
-        <v>10385</v>
+        <v>43872</v>
       </c>
       <c r="I3">
-        <v>10270</v>
+        <v>28215</v>
       </c>
       <c r="J3">
-        <v>13484</v>
+        <v>42145</v>
       </c>
       <c r="K3">
-        <v>11231</v>
+        <v>40325</v>
       </c>
       <c r="L3">
-        <v>1624</v>
+        <v>1673</v>
       </c>
       <c r="M3">
-        <v>676</v>
+        <v>2584</v>
       </c>
       <c r="N3">
-        <v>5688</v>
+        <v>35099</v>
       </c>
       <c r="O3">
-        <v>429</v>
+        <v>935</v>
       </c>
       <c r="P3">
-        <v>807</v>
+        <v>795</v>
       </c>
       <c r="Q3">
-        <v>55744</v>
+        <v>915</v>
       </c>
       <c r="R3">
-        <v>300</v>
+        <v>48696</v>
       </c>
       <c r="S3">
-        <v>5639</v>
+        <v>2212</v>
       </c>
       <c r="T3">
-        <v>654</v>
+        <v>21292</v>
       </c>
       <c r="U3">
-        <v>571</v>
+        <v>10212</v>
       </c>
       <c r="V3">
-        <v>10212</v>
+        <v>11452</v>
       </c>
       <c r="W3">
-        <v>267</v>
+        <v>17093</v>
       </c>
       <c r="X3">
-        <v>133053</v>
-[...61 lines deleted...]
-        <v>304013</v>
+        <v>1668</v>
+      </c>
+      <c r="Y3">
+        <v>334733</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>32</v>
-      </c>
-[...3282 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D2">
         <v>25550</v>
       </c>
       <c r="E2">
         <v>25550</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D3">
         <v>3184</v>
       </c>
       <c r="E3">
         <v>3184</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>380</v>
+        <v>296</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D4">
         <v>13252</v>
       </c>
       <c r="E4">
         <v>13252</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>381</v>
+        <v>297</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D5">
         <v>1875</v>
       </c>
       <c r="E5">
         <v>1875</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>382</v>
+        <v>298</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D6">
         <v>334</v>
       </c>
       <c r="E6">
         <v>334</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>383</v>
+        <v>299</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D7">
         <v>378</v>
       </c>
       <c r="E7">
         <v>378</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>384</v>
+        <v>300</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D8">
         <v>670</v>
       </c>
       <c r="E8">
         <v>670</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>385</v>
+        <v>301</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D9">
         <v>178</v>
       </c>
       <c r="E9">
         <v>178</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>386</v>
+        <v>302</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D10">
         <v>430</v>
       </c>
       <c r="E10">
         <v>430</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>387</v>
+        <v>303</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D11">
         <v>4026</v>
       </c>
       <c r="E11">
         <v>4026</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>388</v>
+        <v>304</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D12">
         <v>390</v>
       </c>
       <c r="E12">
         <v>390</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>389</v>
+        <v>305</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D13">
         <v>833</v>
       </c>
       <c r="E13">
         <v>833</v>
       </c>
     </row>
     <row r="14"/>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D15">
         <v>43872</v>
       </c>
       <c r="E15">
         <v>43872</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B16" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D16">
         <v>7769</v>
       </c>
       <c r="E16">
         <v>7769</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>390</v>
+        <v>306</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D17">
         <v>13871</v>
       </c>
       <c r="E17">
         <v>13871</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>391</v>
+        <v>307</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D18">
         <v>3275</v>
       </c>
       <c r="E18">
         <v>3275</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>392</v>
+        <v>308</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D19">
         <v>4862</v>
       </c>
       <c r="E19">
         <v>4862</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>393</v>
+        <v>309</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D20">
         <v>7920</v>
       </c>
       <c r="E20">
         <v>7920</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>394</v>
+        <v>310</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D21">
         <v>2266</v>
       </c>
       <c r="E21">
         <v>2266</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>395</v>
+        <v>311</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D22">
         <v>651</v>
       </c>
       <c r="E22">
         <v>651</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>396</v>
+        <v>312</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D23">
         <v>560</v>
       </c>
       <c r="E23">
         <v>560</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>397</v>
+        <v>313</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D24">
         <v>631</v>
       </c>
       <c r="E24">
         <v>631</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>398</v>
+        <v>314</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D25">
         <v>652</v>
       </c>
       <c r="E25">
         <v>652</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>399</v>
+        <v>315</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D26">
         <v>1415</v>
       </c>
       <c r="E26">
         <v>1415</v>
       </c>
     </row>
     <row r="27"/>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D28">
         <v>28215</v>
       </c>
       <c r="E28">
         <v>28215</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B29" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D29">
         <v>4610</v>
       </c>
       <c r="E29">
         <v>4610</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>400</v>
+        <v>316</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D30">
         <v>5798</v>
       </c>
       <c r="E30">
         <v>5798</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>401</v>
+        <v>317</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D31">
         <v>4662</v>
       </c>
       <c r="E31">
         <v>4662</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>402</v>
+        <v>318</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D32">
         <v>1213</v>
       </c>
       <c r="E32">
         <v>1213</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>403</v>
+        <v>319</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D33">
         <v>2312</v>
       </c>
       <c r="E33">
         <v>2312</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>404</v>
+        <v>320</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D34">
         <v>484</v>
       </c>
       <c r="E34">
         <v>484</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>405</v>
+        <v>321</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D35">
         <v>6361</v>
       </c>
       <c r="E35">
         <v>6361</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>406</v>
+        <v>322</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D36">
         <v>810</v>
       </c>
       <c r="E36">
         <v>810</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>407</v>
+        <v>323</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D37">
         <v>541</v>
       </c>
       <c r="E37">
         <v>541</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>408</v>
+        <v>324</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D38">
         <v>413</v>
       </c>
       <c r="E38">
         <v>413</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>409</v>
+        <v>325</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D39">
         <v>1011</v>
       </c>
       <c r="E39">
         <v>1011</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D41">
         <v>42145</v>
       </c>
       <c r="E41">
         <v>42145</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B42" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D42">
         <v>3835</v>
       </c>
       <c r="E42">
         <v>3835</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>410</v>
+        <v>326</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D43">
         <v>6736</v>
       </c>
       <c r="E43">
         <v>6736</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>411</v>
+        <v>327</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D44">
         <v>3150</v>
       </c>
       <c r="E44">
         <v>3150</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>412</v>
+        <v>328</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D45">
         <v>2140</v>
       </c>
       <c r="E45">
         <v>2140</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>413</v>
+        <v>329</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D46">
         <v>1270</v>
       </c>
       <c r="E46">
         <v>1270</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>414</v>
+        <v>330</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D47">
         <v>10642</v>
       </c>
       <c r="E47">
         <v>10642</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>415</v>
+        <v>331</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D48">
         <v>3131</v>
       </c>
       <c r="E48">
         <v>3131</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>416</v>
+        <v>332</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D49">
         <v>601</v>
       </c>
       <c r="E49">
         <v>601</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>417</v>
+        <v>333</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D50">
         <v>307</v>
       </c>
       <c r="E50">
         <v>307</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>418</v>
+        <v>334</v>
       </c>
       <c r="C51" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D51">
         <v>516</v>
       </c>
       <c r="E51">
         <v>516</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>419</v>
+        <v>335</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D52">
         <v>9817</v>
       </c>
       <c r="E52">
         <v>9817</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>5</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D54">
         <v>40325</v>
       </c>
       <c r="E54">
         <v>40325</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B55" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C55" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D55">
         <v>3627</v>
       </c>
       <c r="E55">
         <v>3627</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>420</v>
+        <v>336</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D56">
         <v>5565</v>
       </c>
       <c r="E56">
         <v>5565</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>421</v>
+        <v>337</v>
       </c>
       <c r="C57" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D57">
         <v>1248</v>
       </c>
       <c r="E57">
         <v>1248</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>422</v>
+        <v>338</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D58">
         <v>735</v>
       </c>
       <c r="E58">
         <v>735</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>423</v>
+        <v>339</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D59">
         <v>1689</v>
       </c>
       <c r="E59">
         <v>1689</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>424</v>
+        <v>340</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D60">
         <v>16144</v>
       </c>
       <c r="E60">
         <v>16144</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>425</v>
+        <v>341</v>
       </c>
       <c r="C61" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D61">
         <v>6631</v>
       </c>
       <c r="E61">
         <v>6631</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>426</v>
+        <v>342</v>
       </c>
       <c r="C62" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D62">
         <v>4037</v>
       </c>
       <c r="E62">
         <v>4037</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>427</v>
+        <v>343</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D63">
         <v>379</v>
       </c>
       <c r="E63">
         <v>379</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>428</v>
+        <v>344</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D64">
         <v>64</v>
       </c>
       <c r="E64">
         <v>64</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>429</v>
+        <v>345</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D65">
         <v>206</v>
       </c>
       <c r="E65">
         <v>206</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D67">
         <v>1673</v>
       </c>
       <c r="E67">
         <v>1673</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B68" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D68">
         <v>547</v>
       </c>
       <c r="E68">
         <v>547</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>430</v>
+        <v>346</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D69">
         <v>451</v>
       </c>
       <c r="E69">
         <v>451</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>431</v>
+        <v>347</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D70">
         <v>134</v>
       </c>
       <c r="E70">
         <v>134</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>432</v>
+        <v>348</v>
       </c>
       <c r="C71" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D71">
         <v>126</v>
       </c>
       <c r="E71">
         <v>126</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>4</v>
       </c>
       <c r="B72" t="s">
-        <v>433</v>
+        <v>349</v>
       </c>
       <c r="C72" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D72">
         <v>415</v>
       </c>
       <c r="E72">
         <v>415</v>
       </c>
     </row>
     <row r="73"/>
     <row r="74">
       <c r="A74">
         <v>7</v>
       </c>
       <c r="B74" t="s">
         <v>12</v>
       </c>
       <c r="C74" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D74">
         <v>2584</v>
       </c>
       <c r="E74">
         <v>2584</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B75" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C75" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D75">
         <v>608</v>
       </c>
       <c r="E75">
         <v>608</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1</v>
       </c>
       <c r="B76" t="s">
-        <v>434</v>
+        <v>350</v>
       </c>
       <c r="C76" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D76">
         <v>1119</v>
       </c>
       <c r="E76">
         <v>1119</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2</v>
       </c>
       <c r="B77" t="s">
-        <v>435</v>
+        <v>351</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D77">
         <v>732</v>
       </c>
       <c r="E77">
         <v>732</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>3</v>
       </c>
       <c r="B78" t="s">
-        <v>436</v>
+        <v>352</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D78">
         <v>125</v>
       </c>
       <c r="E78">
         <v>125</v>
       </c>
     </row>
     <row r="79"/>
     <row r="80">
       <c r="A80">
         <v>8</v>
       </c>
       <c r="B80" t="s">
         <v>13</v>
       </c>
       <c r="C80" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D80">
         <v>35099</v>
       </c>
       <c r="E80">
         <v>35099</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B81" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D81">
         <v>6521</v>
       </c>
       <c r="E81">
         <v>6521</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1</v>
       </c>
       <c r="B82" t="s">
-        <v>437</v>
+        <v>353</v>
       </c>
       <c r="C82" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D82">
         <v>8865</v>
       </c>
       <c r="E82">
         <v>8865</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>438</v>
+        <v>354</v>
       </c>
       <c r="C83" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D83">
         <v>4052</v>
       </c>
       <c r="E83">
         <v>4052</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>439</v>
+        <v>355</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D84">
         <v>3416</v>
       </c>
       <c r="E84">
         <v>3416</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>4</v>
       </c>
       <c r="B85" t="s">
-        <v>440</v>
+        <v>356</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D85">
         <v>1134</v>
       </c>
       <c r="E85">
         <v>1134</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>5</v>
       </c>
       <c r="B86" t="s">
-        <v>441</v>
+        <v>357</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D86">
         <v>1636</v>
       </c>
       <c r="E86">
         <v>1636</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>6</v>
       </c>
       <c r="B87" t="s">
-        <v>442</v>
+        <v>358</v>
       </c>
       <c r="C87" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D87">
         <v>2276</v>
       </c>
       <c r="E87">
         <v>2276</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>7</v>
       </c>
       <c r="B88" t="s">
-        <v>443</v>
+        <v>359</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D88">
         <v>1136</v>
       </c>
       <c r="E88">
         <v>1136</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>8</v>
       </c>
       <c r="B89" t="s">
-        <v>444</v>
+        <v>360</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D89">
         <v>1327</v>
       </c>
       <c r="E89">
         <v>1327</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>9</v>
       </c>
       <c r="B90" t="s">
-        <v>445</v>
+        <v>361</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D90">
         <v>1673</v>
       </c>
       <c r="E90">
         <v>1673</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>10</v>
       </c>
       <c r="B91" t="s">
-        <v>446</v>
+        <v>362</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D91">
         <v>3063</v>
       </c>
       <c r="E91">
         <v>3063</v>
       </c>
     </row>
     <row r="92"/>
     <row r="93">
       <c r="A93">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>14</v>
       </c>
       <c r="C93" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D93">
         <v>935</v>
       </c>
       <c r="E93">
         <v>935</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B94" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C94" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D94">
         <v>154</v>
       </c>
       <c r="E94">
         <v>154</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1</v>
       </c>
       <c r="B95" t="s">
-        <v>447</v>
+        <v>363</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D95">
         <v>276</v>
       </c>
       <c r="E95">
         <v>276</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2</v>
       </c>
       <c r="B96" t="s">
-        <v>448</v>
+        <v>364</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D96">
         <v>164</v>
       </c>
       <c r="E96">
         <v>164</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>3</v>
       </c>
       <c r="B97" t="s">
-        <v>449</v>
+        <v>365</v>
       </c>
       <c r="C97" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D97">
         <v>54</v>
       </c>
       <c r="E97">
         <v>54</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>4</v>
       </c>
       <c r="B98" t="s">
-        <v>450</v>
+        <v>366</v>
       </c>
       <c r="C98" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D98">
         <v>34</v>
       </c>
       <c r="E98">
         <v>34</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>5</v>
       </c>
       <c r="B99" t="s">
-        <v>451</v>
+        <v>367</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D99">
         <v>32</v>
       </c>
       <c r="E99">
         <v>32</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>6</v>
       </c>
       <c r="B100" t="s">
-        <v>452</v>
+        <v>368</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D100">
         <v>18</v>
       </c>
       <c r="E100">
         <v>18</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>7</v>
       </c>
       <c r="B101" t="s">
-        <v>453</v>
+        <v>369</v>
       </c>
       <c r="C101" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D101">
         <v>22</v>
       </c>
       <c r="E101">
         <v>22</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>8</v>
       </c>
       <c r="B102" t="s">
-        <v>454</v>
+        <v>370</v>
       </c>
       <c r="C102" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D102">
         <v>85</v>
       </c>
       <c r="E102">
         <v>85</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>9</v>
       </c>
       <c r="B103" t="s">
-        <v>455</v>
+        <v>371</v>
       </c>
       <c r="C103" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D103">
         <v>96</v>
       </c>
       <c r="E103">
         <v>96</v>
       </c>
     </row>
     <row r="104"/>
     <row r="105">
       <c r="A105">
         <v>10</v>
       </c>
       <c r="B105" t="s">
-        <v>115</v>
+        <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D105">
         <v>795</v>
       </c>
       <c r="E105">
         <v>795</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B106" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D106">
         <v>392</v>
       </c>
       <c r="E106">
         <v>392</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>456</v>
+        <v>372</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D107">
         <v>232</v>
       </c>
       <c r="E107">
         <v>232</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2</v>
       </c>
       <c r="B108" t="s">
-        <v>457</v>
+        <v>373</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D108">
         <v>103</v>
       </c>
       <c r="E108">
         <v>103</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>3</v>
       </c>
       <c r="B109" t="s">
-        <v>458</v>
+        <v>374</v>
       </c>
       <c r="C109" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D109">
         <v>68</v>
       </c>
       <c r="E109">
         <v>68</v>
       </c>
     </row>
     <row r="110"/>
     <row r="111">
       <c r="A111">
         <v>11</v>
       </c>
       <c r="B111" t="s">
-        <v>375</v>
+        <v>291</v>
       </c>
       <c r="C111" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D111">
         <v>915</v>
       </c>
       <c r="E111">
         <v>915</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B112" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C112" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D112">
         <v>299</v>
       </c>
       <c r="E112">
         <v>299</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>459</v>
+        <v>375</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D113">
         <v>616</v>
       </c>
       <c r="E113">
         <v>616</v>
       </c>
     </row>
     <row r="114"/>
     <row r="115">
       <c r="A115">
         <v>12</v>
       </c>
       <c r="B115" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C115" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D115">
         <v>48696</v>
       </c>
       <c r="E115">
         <v>48696</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B116" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C116" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D116">
         <v>3091</v>
       </c>
       <c r="E116">
         <v>3091</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1</v>
       </c>
       <c r="B117" t="s">
-        <v>460</v>
+        <v>376</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D117">
         <v>9544</v>
       </c>
       <c r="E117">
         <v>9544</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2</v>
       </c>
       <c r="B118" t="s">
-        <v>461</v>
+        <v>377</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D118">
         <v>1437</v>
       </c>
       <c r="E118">
         <v>1437</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>462</v>
+        <v>378</v>
       </c>
       <c r="C119" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D119">
         <v>16631</v>
       </c>
       <c r="E119">
         <v>16631</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>4</v>
       </c>
       <c r="B120" t="s">
-        <v>463</v>
+        <v>379</v>
       </c>
       <c r="C120" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D120">
         <v>1093</v>
       </c>
       <c r="E120">
         <v>1093</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>5</v>
       </c>
       <c r="B121" t="s">
-        <v>464</v>
+        <v>380</v>
       </c>
       <c r="C121" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D121">
         <v>965</v>
       </c>
       <c r="E121">
         <v>965</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>6</v>
       </c>
       <c r="B122" t="s">
-        <v>465</v>
+        <v>381</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D122">
         <v>3305</v>
       </c>
       <c r="E122">
         <v>3305</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>7</v>
       </c>
       <c r="B123" t="s">
-        <v>466</v>
+        <v>382</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D123">
         <v>8122</v>
       </c>
       <c r="E123">
         <v>8122</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>8</v>
       </c>
       <c r="B124" t="s">
-        <v>467</v>
+        <v>383</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D124">
         <v>703</v>
       </c>
       <c r="E124">
         <v>703</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>9</v>
       </c>
       <c r="B125" t="s">
-        <v>468</v>
+        <v>384</v>
       </c>
       <c r="C125" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D125">
         <v>304</v>
       </c>
       <c r="E125">
         <v>304</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>10</v>
       </c>
       <c r="B126" t="s">
-        <v>469</v>
+        <v>385</v>
       </c>
       <c r="C126" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D126">
         <v>3501</v>
       </c>
       <c r="E126">
         <v>3501</v>
       </c>
     </row>
     <row r="127"/>
     <row r="128">
       <c r="A128">
         <v>13</v>
       </c>
       <c r="B128" t="s">
-        <v>116</v>
+        <v>17</v>
       </c>
       <c r="C128" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D128">
         <v>2212</v>
       </c>
       <c r="E128">
         <v>2212</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B129" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C129" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D129">
         <v>241</v>
       </c>
       <c r="E129">
         <v>241</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1</v>
       </c>
       <c r="B130" t="s">
-        <v>470</v>
+        <v>386</v>
       </c>
       <c r="C130" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D130">
         <v>843</v>
       </c>
       <c r="E130">
         <v>843</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2</v>
       </c>
       <c r="B131" t="s">
-        <v>471</v>
+        <v>387</v>
       </c>
       <c r="C131" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D131">
         <v>245</v>
       </c>
       <c r="E131">
         <v>245</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>3</v>
       </c>
       <c r="B132" t="s">
-        <v>472</v>
+        <v>388</v>
       </c>
       <c r="C132" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D132">
         <v>74</v>
       </c>
       <c r="E132">
         <v>74</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>4</v>
       </c>
       <c r="B133" t="s">
-        <v>473</v>
+        <v>389</v>
       </c>
       <c r="C133" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D133">
         <v>125</v>
       </c>
       <c r="E133">
         <v>125</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>5</v>
       </c>
       <c r="B134" t="s">
-        <v>474</v>
+        <v>390</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D134">
         <v>93</v>
       </c>
       <c r="E134">
         <v>93</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>6</v>
       </c>
       <c r="B135" t="s">
-        <v>475</v>
+        <v>391</v>
       </c>
       <c r="C135" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D135">
         <v>160</v>
       </c>
       <c r="E135">
         <v>160</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>7</v>
       </c>
       <c r="B136" t="s">
-        <v>476</v>
+        <v>392</v>
       </c>
       <c r="C136" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D136">
         <v>229</v>
       </c>
       <c r="E136">
         <v>229</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>8</v>
       </c>
       <c r="B137" t="s">
-        <v>477</v>
+        <v>393</v>
       </c>
       <c r="C137" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D137">
         <v>59</v>
       </c>
       <c r="E137">
         <v>59</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>9</v>
       </c>
       <c r="B138" t="s">
-        <v>478</v>
+        <v>394</v>
       </c>
       <c r="C138" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D138">
         <v>51</v>
       </c>
       <c r="E138">
         <v>51</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>10</v>
       </c>
       <c r="B139" t="s">
-        <v>479</v>
+        <v>395</v>
       </c>
       <c r="C139" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D139">
         <v>92</v>
       </c>
       <c r="E139">
         <v>92</v>
       </c>
     </row>
     <row r="140"/>
     <row r="141">
       <c r="A141">
         <v>14</v>
       </c>
       <c r="B141" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C141" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D141">
         <v>21292</v>
       </c>
       <c r="E141">
         <v>21292</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B142" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C142" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D142">
         <v>2590</v>
       </c>
       <c r="E142">
         <v>2590</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>480</v>
+        <v>396</v>
       </c>
       <c r="C143" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D143">
         <v>11585</v>
       </c>
       <c r="E143">
         <v>11585</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>481</v>
+        <v>397</v>
       </c>
       <c r="C144" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D144">
         <v>2774</v>
       </c>
       <c r="E144">
         <v>2774</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>482</v>
+        <v>398</v>
       </c>
       <c r="C145" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D145">
         <v>567</v>
       </c>
       <c r="E145">
         <v>567</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>483</v>
+        <v>399</v>
       </c>
       <c r="C146" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D146">
         <v>673</v>
       </c>
       <c r="E146">
         <v>673</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>484</v>
+        <v>400</v>
       </c>
       <c r="C147" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D147">
         <v>453</v>
       </c>
       <c r="E147">
         <v>453</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>6</v>
       </c>
       <c r="B148" t="s">
-        <v>485</v>
+        <v>401</v>
       </c>
       <c r="C148" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D148">
         <v>625</v>
       </c>
       <c r="E148">
         <v>625</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>7</v>
       </c>
       <c r="B149" t="s">
-        <v>486</v>
+        <v>402</v>
       </c>
       <c r="C149" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D149">
         <v>352</v>
       </c>
       <c r="E149">
         <v>352</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>8</v>
       </c>
       <c r="B150" t="s">
-        <v>487</v>
+        <v>403</v>
       </c>
       <c r="C150" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D150">
         <v>732</v>
       </c>
       <c r="E150">
         <v>732</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>9</v>
       </c>
       <c r="B151" t="s">
-        <v>488</v>
+        <v>404</v>
       </c>
       <c r="C151" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D151">
         <v>286</v>
       </c>
       <c r="E151">
         <v>286</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>10</v>
       </c>
       <c r="B152" t="s">
-        <v>489</v>
+        <v>405</v>
       </c>
       <c r="C152" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D152">
         <v>655</v>
       </c>
       <c r="E152">
         <v>655</v>
       </c>
     </row>
     <row r="153"/>
     <row r="154">
       <c r="A154">
         <v>15</v>
       </c>
       <c r="B154" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C154" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D154">
         <v>10212</v>
       </c>
       <c r="E154">
         <v>10212</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B155" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C155" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D155">
         <v>2104</v>
       </c>
       <c r="E155">
         <v>2104</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1</v>
       </c>
       <c r="B156" t="s">
-        <v>490</v>
+        <v>406</v>
       </c>
       <c r="C156" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D156">
         <v>1996</v>
       </c>
       <c r="E156">
         <v>1996</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>2</v>
       </c>
       <c r="B157" t="s">
-        <v>491</v>
+        <v>407</v>
       </c>
       <c r="C157" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D157">
         <v>849</v>
       </c>
       <c r="E157">
         <v>849</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>3</v>
       </c>
       <c r="B158" t="s">
-        <v>492</v>
+        <v>408</v>
       </c>
       <c r="C158" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D158">
         <v>2162</v>
       </c>
       <c r="E158">
         <v>2162</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>4</v>
       </c>
       <c r="B159" t="s">
-        <v>493</v>
+        <v>409</v>
       </c>
       <c r="C159" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D159">
         <v>439</v>
       </c>
       <c r="E159">
         <v>439</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>5</v>
       </c>
       <c r="B160" t="s">
-        <v>494</v>
+        <v>410</v>
       </c>
       <c r="C160" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D160">
         <v>1893</v>
       </c>
       <c r="E160">
         <v>1893</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>6</v>
       </c>
       <c r="B161" t="s">
-        <v>495</v>
+        <v>411</v>
       </c>
       <c r="C161" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D161">
         <v>214</v>
       </c>
       <c r="E161">
         <v>214</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>7</v>
       </c>
       <c r="B162" t="s">
-        <v>496</v>
+        <v>412</v>
       </c>
       <c r="C162" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D162">
         <v>65</v>
       </c>
       <c r="E162">
         <v>65</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>8</v>
       </c>
       <c r="B163" t="s">
-        <v>497</v>
+        <v>413</v>
       </c>
       <c r="C163" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D163">
         <v>132</v>
       </c>
       <c r="E163">
         <v>132</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>9</v>
       </c>
       <c r="B164" t="s">
-        <v>498</v>
+        <v>414</v>
       </c>
       <c r="C164" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D164">
         <v>104</v>
       </c>
       <c r="E164">
         <v>104</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>10</v>
       </c>
       <c r="B165" t="s">
-        <v>499</v>
+        <v>415</v>
       </c>
       <c r="C165" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D165">
         <v>254</v>
       </c>
       <c r="E165">
         <v>254</v>
       </c>
     </row>
     <row r="166"/>
     <row r="167">
       <c r="A167">
         <v>16</v>
       </c>
       <c r="B167" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C167" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D167">
         <v>11452</v>
       </c>
       <c r="E167">
         <v>11452</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B168" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C168" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D168">
         <v>790</v>
       </c>
       <c r="E168">
         <v>790</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1</v>
       </c>
       <c r="B169" t="s">
-        <v>500</v>
+        <v>416</v>
       </c>
       <c r="C169" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D169">
         <v>7031</v>
       </c>
       <c r="E169">
         <v>7031</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>2</v>
       </c>
       <c r="B170" t="s">
-        <v>501</v>
+        <v>417</v>
       </c>
       <c r="C170" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D170">
         <v>1697</v>
       </c>
       <c r="E170">
         <v>1697</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>3</v>
       </c>
       <c r="B171" t="s">
-        <v>502</v>
+        <v>418</v>
       </c>
       <c r="C171" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D171">
         <v>436</v>
       </c>
       <c r="E171">
         <v>436</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>4</v>
       </c>
       <c r="B172" t="s">
-        <v>503</v>
+        <v>419</v>
       </c>
       <c r="C172" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D172">
         <v>209</v>
       </c>
       <c r="E172">
         <v>209</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>5</v>
       </c>
       <c r="B173" t="s">
-        <v>504</v>
+        <v>420</v>
       </c>
       <c r="C173" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D173">
         <v>256</v>
       </c>
       <c r="E173">
         <v>256</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>6</v>
       </c>
       <c r="B174" t="s">
-        <v>505</v>
+        <v>421</v>
       </c>
       <c r="C174" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D174">
         <v>105</v>
       </c>
       <c r="E174">
         <v>105</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>7</v>
       </c>
       <c r="B175" t="s">
-        <v>506</v>
+        <v>422</v>
       </c>
       <c r="C175" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D175">
         <v>52</v>
       </c>
       <c r="E175">
         <v>52</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>8</v>
       </c>
       <c r="B176" t="s">
-        <v>507</v>
+        <v>423</v>
       </c>
       <c r="C176" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D176">
         <v>76</v>
       </c>
       <c r="E176">
         <v>76</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>9</v>
       </c>
       <c r="B177" t="s">
-        <v>508</v>
+        <v>424</v>
       </c>
       <c r="C177" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D177">
         <v>115</v>
       </c>
       <c r="E177">
         <v>115</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>10</v>
       </c>
       <c r="B178" t="s">
-        <v>509</v>
+        <v>425</v>
       </c>
       <c r="C178" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D178">
         <v>685</v>
       </c>
       <c r="E178">
         <v>685</v>
       </c>
     </row>
     <row r="179"/>
     <row r="180">
       <c r="A180">
         <v>17</v>
       </c>
       <c r="B180" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C180" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D180">
         <v>17093</v>
       </c>
       <c r="E180">
         <v>17093</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B181" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C181" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D181">
         <v>928</v>
       </c>
       <c r="E181">
         <v>928</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1</v>
       </c>
       <c r="B182" t="s">
-        <v>510</v>
+        <v>426</v>
       </c>
       <c r="C182" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D182">
         <v>1314</v>
       </c>
       <c r="E182">
         <v>1314</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>2</v>
       </c>
       <c r="B183" t="s">
-        <v>511</v>
+        <v>427</v>
       </c>
       <c r="C183" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D183">
         <v>4977</v>
       </c>
       <c r="E183">
         <v>4977</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>3</v>
       </c>
       <c r="B184" t="s">
-        <v>512</v>
+        <v>428</v>
       </c>
       <c r="C184" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D184">
         <v>812</v>
       </c>
       <c r="E184">
         <v>812</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>4</v>
       </c>
       <c r="B185" t="s">
-        <v>513</v>
+        <v>429</v>
       </c>
       <c r="C185" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D185">
         <v>1185</v>
       </c>
       <c r="E185">
         <v>1185</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>5</v>
       </c>
       <c r="B186" t="s">
-        <v>514</v>
+        <v>430</v>
       </c>
       <c r="C186" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D186">
         <v>2768</v>
       </c>
       <c r="E186">
         <v>2768</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>6</v>
       </c>
       <c r="B187" t="s">
-        <v>515</v>
+        <v>431</v>
       </c>
       <c r="C187" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D187">
         <v>227</v>
       </c>
       <c r="E187">
         <v>227</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>7</v>
       </c>
       <c r="B188" t="s">
-        <v>516</v>
+        <v>432</v>
       </c>
       <c r="C188" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D188">
         <v>221</v>
       </c>
       <c r="E188">
         <v>221</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>8</v>
       </c>
       <c r="B189" t="s">
-        <v>517</v>
+        <v>433</v>
       </c>
       <c r="C189" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D189">
         <v>1053</v>
       </c>
       <c r="E189">
         <v>1053</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>9</v>
       </c>
       <c r="B190" t="s">
-        <v>518</v>
+        <v>434</v>
       </c>
       <c r="C190" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D190">
         <v>1625</v>
       </c>
       <c r="E190">
         <v>1625</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>10</v>
       </c>
       <c r="B191" t="s">
-        <v>519</v>
+        <v>435</v>
       </c>
       <c r="C191" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D191">
         <v>1983</v>
       </c>
       <c r="E191">
         <v>1983</v>
       </c>
     </row>
     <row r="192"/>
     <row r="193">
       <c r="A193">
         <v>24</v>
       </c>
       <c r="B193" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C193" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D193">
         <v>1668</v>
       </c>
       <c r="E193">
         <v>1668</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B194" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C194" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D194">
         <v>283</v>
       </c>
       <c r="E194">
         <v>283</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1</v>
       </c>
       <c r="B195" t="s">
-        <v>520</v>
+        <v>436</v>
       </c>
       <c r="C195" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D195">
         <v>323</v>
       </c>
       <c r="E195">
         <v>323</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>2</v>
       </c>
       <c r="B196" t="s">
-        <v>521</v>
+        <v>437</v>
       </c>
       <c r="C196" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D196">
         <v>539</v>
       </c>
       <c r="E196">
         <v>539</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>3</v>
       </c>
       <c r="B197" t="s">
-        <v>522</v>
+        <v>438</v>
       </c>
       <c r="C197" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D197">
         <v>46</v>
       </c>
       <c r="E197">
         <v>46</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>4</v>
       </c>
       <c r="B198" t="s">
-        <v>523</v>
+        <v>439</v>
       </c>
       <c r="C198" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D198">
         <v>48</v>
       </c>
       <c r="E198">
         <v>48</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>5</v>
       </c>
       <c r="B199" t="s">
-        <v>524</v>
+        <v>440</v>
       </c>
       <c r="C199" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D199">
         <v>67</v>
       </c>
       <c r="E199">
         <v>67</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>6</v>
       </c>
       <c r="B200" t="s">
-        <v>525</v>
+        <v>441</v>
       </c>
       <c r="C200" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D200">
         <v>362</v>
       </c>
       <c r="E200">
         <v>362</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>442</v>
+      </c>
+      <c r="D2" t="s">
+        <v>443</v>
+      </c>
+      <c r="E2" t="s">
+        <v>444</v>
+      </c>
+      <c r="F2" t="s">
+        <v>445</v>
+      </c>
+      <c r="G2">
+        <v>17520</v>
+      </c>
+      <c r="H2">
+        <v>8861</v>
+      </c>
+      <c r="I2">
+        <v>24483</v>
+      </c>
+      <c r="J2">
+        <v>18239</v>
+      </c>
+      <c r="K2">
+        <v>17811</v>
+      </c>
+      <c r="L2">
+        <v>535</v>
+      </c>
+      <c r="M2">
+        <v>742</v>
+      </c>
+      <c r="N2">
+        <v>5751</v>
+      </c>
+      <c r="O2">
+        <v>616</v>
+      </c>
+      <c r="P2">
+        <v>149</v>
+      </c>
+      <c r="Q2">
+        <v>23251</v>
+      </c>
+      <c r="R2">
+        <v>555</v>
+      </c>
+      <c r="S2">
+        <v>6457</v>
+      </c>
+      <c r="T2">
+        <v>1037</v>
+      </c>
+      <c r="U2">
+        <v>951</v>
+      </c>
+      <c r="V2">
+        <v>34144</v>
+      </c>
+      <c r="W2">
+        <v>835</v>
+      </c>
+      <c r="X2">
+        <v>161937</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>442</v>
+      </c>
+      <c r="D3" t="s">
+        <v>443</v>
+      </c>
+      <c r="E3" t="s">
+        <v>446</v>
+      </c>
+      <c r="F3" t="s">
+        <v>447</v>
+      </c>
+      <c r="G3">
+        <v>13433</v>
+      </c>
+      <c r="H3">
+        <v>32251</v>
+      </c>
+      <c r="I3">
+        <v>33415</v>
+      </c>
+      <c r="J3">
+        <v>33078</v>
+      </c>
+      <c r="K3">
+        <v>7707</v>
+      </c>
+      <c r="L3">
+        <v>1255</v>
+      </c>
+      <c r="M3">
+        <v>1439</v>
+      </c>
+      <c r="N3">
+        <v>13599</v>
+      </c>
+      <c r="O3">
+        <v>608</v>
+      </c>
+      <c r="P3">
+        <v>330</v>
+      </c>
+      <c r="Q3">
+        <v>43297</v>
+      </c>
+      <c r="R3">
+        <v>684</v>
+      </c>
+      <c r="S3">
+        <v>21714</v>
+      </c>
+      <c r="T3">
+        <v>3179</v>
+      </c>
+      <c r="U3">
+        <v>3153</v>
+      </c>
+      <c r="V3">
+        <v>17163</v>
+      </c>
+      <c r="W3">
+        <v>258</v>
+      </c>
+      <c r="X3">
+        <v>226563</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G4">
+        <v>30953</v>
+      </c>
+      <c r="H4">
+        <v>41112</v>
+      </c>
+      <c r="I4">
+        <v>57898</v>
+      </c>
+      <c r="J4">
+        <v>51317</v>
+      </c>
+      <c r="K4">
+        <v>25518</v>
+      </c>
+      <c r="L4">
+        <v>1790</v>
+      </c>
+      <c r="M4">
+        <v>2181</v>
+      </c>
+      <c r="N4">
+        <v>19350</v>
+      </c>
+      <c r="O4">
+        <v>1224</v>
+      </c>
+      <c r="P4">
+        <v>479</v>
+      </c>
+      <c r="Q4">
+        <v>66548</v>
+      </c>
+      <c r="R4">
+        <v>1239</v>
+      </c>
+      <c r="S4">
+        <v>28171</v>
+      </c>
+      <c r="T4">
+        <v>4216</v>
+      </c>
+      <c r="U4">
+        <v>4104</v>
+      </c>
+      <c r="V4">
+        <v>51307</v>
+      </c>
+      <c r="W4">
+        <v>1093</v>
+      </c>
+      <c r="X4">
+        <v>388500</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>17520</v>
+      </c>
+      <c r="E2">
+        <v>13433</v>
+      </c>
+      <c r="F2">
+        <v>30953</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>2094</v>
+      </c>
+      <c r="E3">
+        <v>3810</v>
+      </c>
+      <c r="F3">
+        <v>5904</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>448</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>12698</v>
+      </c>
+      <c r="E4">
+        <v>3321</v>
+      </c>
+      <c r="F4">
+        <v>16019</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>449</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>538</v>
+      </c>
+      <c r="E5">
+        <v>1714</v>
+      </c>
+      <c r="F5">
+        <v>2252</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>450</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>347</v>
+      </c>
+      <c r="E6">
+        <v>481</v>
+      </c>
+      <c r="F6">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>451</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>219</v>
+      </c>
+      <c r="E7">
+        <v>407</v>
+      </c>
+      <c r="F7">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>452</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8">
+        <v>282</v>
+      </c>
+      <c r="E8">
+        <v>1584</v>
+      </c>
+      <c r="F8">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>453</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9">
+        <v>56</v>
+      </c>
+      <c r="E9">
+        <v>83</v>
+      </c>
+      <c r="F9">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>454</v>
+      </c>
+      <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10">
+        <v>164</v>
+      </c>
+      <c r="E10">
+        <v>621</v>
+      </c>
+      <c r="F10">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>455</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11">
+        <v>96</v>
+      </c>
+      <c r="E11">
+        <v>132</v>
+      </c>
+      <c r="F11">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>456</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12">
+        <v>75</v>
+      </c>
+      <c r="E12">
+        <v>119</v>
+      </c>
+      <c r="F12">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>457</v>
+      </c>
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13">
+        <v>951</v>
+      </c>
+      <c r="E13">
+        <v>1161</v>
+      </c>
+      <c r="F13">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="14"/>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15">
+        <v>8861</v>
+      </c>
+      <c r="E15">
+        <v>32251</v>
+      </c>
+      <c r="F15">
+        <v>41112</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>2702</v>
+      </c>
+      <c r="E16">
+        <v>7483</v>
+      </c>
+      <c r="F16">
+        <v>10185</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>1</v>
+      </c>
+      <c r="B17" t="s">
+        <v>458</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17">
+        <v>1754</v>
+      </c>
+      <c r="E17">
+        <v>12047</v>
+      </c>
+      <c r="F17">
+        <v>13801</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>459</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>1477</v>
+      </c>
+      <c r="E18">
+        <v>2435</v>
+      </c>
+      <c r="F18">
+        <v>3912</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>3</v>
+      </c>
+      <c r="B19" t="s">
+        <v>460</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19">
+        <v>285</v>
+      </c>
+      <c r="E19">
+        <v>910</v>
+      </c>
+      <c r="F19">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>461</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20">
+        <v>288</v>
+      </c>
+      <c r="E20">
+        <v>754</v>
+      </c>
+      <c r="F20">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>5</v>
+      </c>
+      <c r="B21" t="s">
+        <v>462</v>
+      </c>
+      <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21">
+        <v>1386</v>
+      </c>
+      <c r="E21">
+        <v>739</v>
+      </c>
+      <c r="F21">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>6</v>
+      </c>
+      <c r="B22" t="s">
+        <v>463</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>121</v>
+      </c>
+      <c r="E22">
+        <v>435</v>
+      </c>
+      <c r="F22">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>7</v>
+      </c>
+      <c r="B23" t="s">
+        <v>464</v>
+      </c>
+      <c r="C23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23">
+        <v>152</v>
+      </c>
+      <c r="E23">
+        <v>263</v>
+      </c>
+      <c r="F23">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>465</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24">
+        <v>103</v>
+      </c>
+      <c r="E24">
+        <v>656</v>
+      </c>
+      <c r="F24">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>9</v>
+      </c>
+      <c r="B25" t="s">
+        <v>466</v>
+      </c>
+      <c r="C25" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25">
+        <v>155</v>
+      </c>
+      <c r="E25">
+        <v>610</v>
+      </c>
+      <c r="F25">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>10</v>
+      </c>
+      <c r="B26" t="s">
+        <v>467</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26">
+        <v>438</v>
+      </c>
+      <c r="E26">
+        <v>5919</v>
+      </c>
+      <c r="F26">
+        <v>6357</v>
+      </c>
+    </row>
+    <row r="27"/>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28">
+        <v>24483</v>
+      </c>
+      <c r="E28">
+        <v>33415</v>
+      </c>
+      <c r="F28">
+        <v>57898</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>31</v>
+      </c>
+      <c r="B29" t="s">
+        <v>31</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29">
+        <v>2962</v>
+      </c>
+      <c r="E29">
+        <v>5596</v>
+      </c>
+      <c r="F29">
+        <v>8558</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>1</v>
+      </c>
+      <c r="B30" t="s">
+        <v>468</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30">
+        <v>1535</v>
+      </c>
+      <c r="E30">
+        <v>10540</v>
+      </c>
+      <c r="F30">
+        <v>12075</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>2</v>
+      </c>
+      <c r="B31" t="s">
+        <v>469</v>
+      </c>
+      <c r="C31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31">
+        <v>11374</v>
+      </c>
+      <c r="E31">
+        <v>3052</v>
+      </c>
+      <c r="F31">
+        <v>14426</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>3</v>
+      </c>
+      <c r="B32" t="s">
+        <v>470</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>5775</v>
+      </c>
+      <c r="E32">
+        <v>1832</v>
+      </c>
+      <c r="F32">
+        <v>7607</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>4</v>
+      </c>
+      <c r="B33" t="s">
+        <v>471</v>
+      </c>
+      <c r="C33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33">
+        <v>313</v>
+      </c>
+      <c r="E33">
+        <v>915</v>
+      </c>
+      <c r="F33">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>472</v>
+      </c>
+      <c r="C34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34">
+        <v>345</v>
+      </c>
+      <c r="E34">
+        <v>1080</v>
+      </c>
+      <c r="F34">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>6</v>
+      </c>
+      <c r="B35" t="s">
+        <v>473</v>
+      </c>
+      <c r="C35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35">
+        <v>194</v>
+      </c>
+      <c r="E35">
+        <v>936</v>
+      </c>
+      <c r="F35">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>7</v>
+      </c>
+      <c r="B36" t="s">
+        <v>474</v>
+      </c>
+      <c r="C36" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36">
+        <v>183</v>
+      </c>
+      <c r="E36">
+        <v>203</v>
+      </c>
+      <c r="F36">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>8</v>
+      </c>
+      <c r="B37" t="s">
+        <v>475</v>
+      </c>
+      <c r="C37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D37">
+        <v>225</v>
+      </c>
+      <c r="E37">
+        <v>1133</v>
+      </c>
+      <c r="F37">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>9</v>
+      </c>
+      <c r="B38" t="s">
+        <v>476</v>
+      </c>
+      <c r="C38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38">
+        <v>1370</v>
+      </c>
+      <c r="E38">
+        <v>7299</v>
+      </c>
+      <c r="F38">
+        <v>8669</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>10</v>
+      </c>
+      <c r="B39" t="s">
+        <v>477</v>
+      </c>
+      <c r="C39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39">
+        <v>207</v>
+      </c>
+      <c r="E39">
+        <v>829</v>
+      </c>
+      <c r="F39">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="40"/>
+    <row r="41">
+      <c r="A41">
+        <v>4</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41">
+        <v>18239</v>
+      </c>
+      <c r="E41">
+        <v>33078</v>
+      </c>
+      <c r="F41">
+        <v>51317</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>31</v>
+      </c>
+      <c r="B42" t="s">
+        <v>31</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42">
+        <v>1720</v>
+      </c>
+      <c r="E42">
+        <v>3996</v>
+      </c>
+      <c r="F42">
+        <v>5716</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1</v>
+      </c>
+      <c r="B43" t="s">
+        <v>478</v>
+      </c>
+      <c r="C43" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43">
+        <v>1728</v>
+      </c>
+      <c r="E43">
+        <v>16462</v>
+      </c>
+      <c r="F43">
+        <v>18190</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>2</v>
+      </c>
+      <c r="B44" t="s">
+        <v>479</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>616</v>
+      </c>
+      <c r="E44">
+        <v>1672</v>
+      </c>
+      <c r="F44">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>3</v>
+      </c>
+      <c r="B45" t="s">
+        <v>480</v>
+      </c>
+      <c r="C45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45">
+        <v>228</v>
+      </c>
+      <c r="E45">
+        <v>1406</v>
+      </c>
+      <c r="F45">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>481</v>
+      </c>
+      <c r="C46" t="s">
+        <v>39</v>
+      </c>
+      <c r="D46">
+        <v>487</v>
+      </c>
+      <c r="E46">
+        <v>4475</v>
+      </c>
+      <c r="F46">
+        <v>4962</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>5</v>
+      </c>
+      <c r="B47" t="s">
+        <v>482</v>
+      </c>
+      <c r="C47" t="s">
+        <v>39</v>
+      </c>
+      <c r="D47">
+        <v>121</v>
+      </c>
+      <c r="E47">
+        <v>351</v>
+      </c>
+      <c r="F47">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>6</v>
+      </c>
+      <c r="B48" t="s">
+        <v>483</v>
+      </c>
+      <c r="C48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48">
+        <v>89</v>
+      </c>
+      <c r="E48">
+        <v>180</v>
+      </c>
+      <c r="F48">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>7</v>
+      </c>
+      <c r="B49" t="s">
+        <v>484</v>
+      </c>
+      <c r="C49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49">
+        <v>121</v>
+      </c>
+      <c r="E49">
+        <v>271</v>
+      </c>
+      <c r="F49">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>485</v>
+      </c>
+      <c r="C50" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50">
+        <v>483</v>
+      </c>
+      <c r="E50">
+        <v>361</v>
+      </c>
+      <c r="F50">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>9</v>
+      </c>
+      <c r="B51" t="s">
+        <v>486</v>
+      </c>
+      <c r="C51" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51">
+        <v>73</v>
+      </c>
+      <c r="E51">
+        <v>97</v>
+      </c>
+      <c r="F51">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>10</v>
+      </c>
+      <c r="B52" t="s">
+        <v>487</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>12573</v>
+      </c>
+      <c r="E52">
+        <v>3807</v>
+      </c>
+      <c r="F52">
+        <v>16380</v>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54">
+        <v>5</v>
+      </c>
+      <c r="B54" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" t="s">
+        <v>36</v>
+      </c>
+      <c r="D54">
+        <v>17811</v>
+      </c>
+      <c r="E54">
+        <v>7707</v>
+      </c>
+      <c r="F54">
+        <v>25518</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>31</v>
+      </c>
+      <c r="B55" t="s">
+        <v>31</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55">
+        <v>1400</v>
+      </c>
+      <c r="E55">
+        <v>1857</v>
+      </c>
+      <c r="F55">
+        <v>3257</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1</v>
+      </c>
+      <c r="B56" t="s">
+        <v>488</v>
+      </c>
+      <c r="C56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D56">
+        <v>9245</v>
+      </c>
+      <c r="E56">
+        <v>3420</v>
+      </c>
+      <c r="F56">
+        <v>12665</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>2</v>
+      </c>
+      <c r="B57" t="s">
+        <v>489</v>
+      </c>
+      <c r="C57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D57">
+        <v>377</v>
+      </c>
+      <c r="E57">
+        <v>690</v>
+      </c>
+      <c r="F57">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>3</v>
+      </c>
+      <c r="B58" t="s">
+        <v>490</v>
+      </c>
+      <c r="C58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58">
+        <v>252</v>
+      </c>
+      <c r="E58">
+        <v>211</v>
+      </c>
+      <c r="F58">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>4</v>
+      </c>
+      <c r="B59" t="s">
+        <v>491</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59">
+        <v>363</v>
+      </c>
+      <c r="E59">
+        <v>199</v>
+      </c>
+      <c r="F59">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>5</v>
+      </c>
+      <c r="B60" t="s">
+        <v>492</v>
+      </c>
+      <c r="C60" t="s">
+        <v>39</v>
+      </c>
+      <c r="D60">
+        <v>1025</v>
+      </c>
+      <c r="E60">
+        <v>476</v>
+      </c>
+      <c r="F60">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>6</v>
+      </c>
+      <c r="B61" t="s">
+        <v>493</v>
+      </c>
+      <c r="C61" t="s">
+        <v>39</v>
+      </c>
+      <c r="D61">
+        <v>82</v>
+      </c>
+      <c r="E61">
+        <v>87</v>
+      </c>
+      <c r="F61">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>7</v>
+      </c>
+      <c r="B62" t="s">
+        <v>494</v>
+      </c>
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62">
+        <v>128</v>
+      </c>
+      <c r="E62">
+        <v>190</v>
+      </c>
+      <c r="F62">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>8</v>
+      </c>
+      <c r="B63" t="s">
+        <v>495</v>
+      </c>
+      <c r="C63" t="s">
+        <v>39</v>
+      </c>
+      <c r="D63">
+        <v>316</v>
+      </c>
+      <c r="E63">
+        <v>123</v>
+      </c>
+      <c r="F63">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>9</v>
+      </c>
+      <c r="B64" t="s">
+        <v>496</v>
+      </c>
+      <c r="C64" t="s">
+        <v>39</v>
+      </c>
+      <c r="D64">
+        <v>72</v>
+      </c>
+      <c r="E64">
+        <v>54</v>
+      </c>
+      <c r="F64">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>10</v>
+      </c>
+      <c r="B65" t="s">
+        <v>497</v>
+      </c>
+      <c r="C65" t="s">
+        <v>39</v>
+      </c>
+      <c r="D65">
+        <v>4551</v>
+      </c>
+      <c r="E65">
+        <v>400</v>
+      </c>
+      <c r="F65">
+        <v>4951</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>6</v>
+      </c>
+      <c r="B67" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" t="s">
+        <v>36</v>
+      </c>
+      <c r="D67">
+        <v>535</v>
+      </c>
+      <c r="E67">
+        <v>1255</v>
+      </c>
+      <c r="F67">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>31</v>
+      </c>
+      <c r="B68" t="s">
+        <v>31</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68">
+        <v>184</v>
+      </c>
+      <c r="E68">
+        <v>397</v>
+      </c>
+      <c r="F68">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>498</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69">
+        <v>160</v>
+      </c>
+      <c r="E69">
+        <v>456</v>
+      </c>
+      <c r="F69">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>499</v>
+      </c>
+      <c r="C70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D70">
+        <v>58</v>
+      </c>
+      <c r="E70">
+        <v>103</v>
+      </c>
+      <c r="F70">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>500</v>
+      </c>
+      <c r="C71" t="s">
+        <v>39</v>
+      </c>
+      <c r="D71">
+        <v>68</v>
+      </c>
+      <c r="E71">
+        <v>231</v>
+      </c>
+      <c r="F71">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>4</v>
+      </c>
+      <c r="B72" t="s">
+        <v>501</v>
+      </c>
+      <c r="C72" t="s">
+        <v>39</v>
+      </c>
+      <c r="D72">
+        <v>65</v>
+      </c>
+      <c r="E72">
+        <v>68</v>
+      </c>
+      <c r="F72">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="73"/>
+    <row r="74">
+      <c r="A74">
+        <v>7</v>
+      </c>
+      <c r="B74" t="s">
+        <v>12</v>
+      </c>
+      <c r="C74" t="s">
+        <v>36</v>
+      </c>
+      <c r="D74">
+        <v>742</v>
+      </c>
+      <c r="E74">
+        <v>1439</v>
+      </c>
+      <c r="F74">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>31</v>
+      </c>
+      <c r="B75" t="s">
+        <v>31</v>
+      </c>
+      <c r="C75" t="s">
+        <v>37</v>
+      </c>
+      <c r="D75">
+        <v>418</v>
+      </c>
+      <c r="E75">
+        <v>665</v>
+      </c>
+      <c r="F75">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>1</v>
+      </c>
+      <c r="B76" t="s">
+        <v>502</v>
+      </c>
+      <c r="C76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76">
+        <v>214</v>
+      </c>
+      <c r="E76">
+        <v>566</v>
+      </c>
+      <c r="F76">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>2</v>
+      </c>
+      <c r="B77" t="s">
+        <v>503</v>
+      </c>
+      <c r="C77" t="s">
+        <v>39</v>
+      </c>
+      <c r="D77">
+        <v>74</v>
+      </c>
+      <c r="E77">
+        <v>121</v>
+      </c>
+      <c r="F77">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>3</v>
+      </c>
+      <c r="B78" t="s">
+        <v>504</v>
+      </c>
+      <c r="C78" t="s">
+        <v>39</v>
+      </c>
+      <c r="D78">
+        <v>36</v>
+      </c>
+      <c r="E78">
+        <v>87</v>
+      </c>
+      <c r="F78">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>8</v>
+      </c>
+      <c r="B80" t="s">
+        <v>13</v>
+      </c>
+      <c r="C80" t="s">
+        <v>36</v>
+      </c>
+      <c r="D80">
+        <v>5751</v>
+      </c>
+      <c r="E80">
+        <v>13599</v>
+      </c>
+      <c r="F80">
+        <v>19350</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>31</v>
+      </c>
+      <c r="B81" t="s">
+        <v>31</v>
+      </c>
+      <c r="C81" t="s">
+        <v>37</v>
+      </c>
+      <c r="D81">
+        <v>1582</v>
+      </c>
+      <c r="E81">
+        <v>2819</v>
+      </c>
+      <c r="F81">
+        <v>4401</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>505</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82">
+        <v>853</v>
+      </c>
+      <c r="E82">
+        <v>7048</v>
+      </c>
+      <c r="F82">
+        <v>7901</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>506</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83">
+        <v>2053</v>
+      </c>
+      <c r="E83">
+        <v>751</v>
+      </c>
+      <c r="F83">
+        <v>2804</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>507</v>
+      </c>
+      <c r="C84" t="s">
+        <v>39</v>
+      </c>
+      <c r="D84">
+        <v>133</v>
+      </c>
+      <c r="E84">
+        <v>616</v>
+      </c>
+      <c r="F84">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>508</v>
+      </c>
+      <c r="C85" t="s">
+        <v>39</v>
+      </c>
+      <c r="D85">
+        <v>430</v>
+      </c>
+      <c r="E85">
+        <v>310</v>
+      </c>
+      <c r="F85">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>5</v>
+      </c>
+      <c r="B86" t="s">
+        <v>509</v>
+      </c>
+      <c r="C86" t="s">
+        <v>39</v>
+      </c>
+      <c r="D86">
+        <v>75</v>
+      </c>
+      <c r="E86">
+        <v>180</v>
+      </c>
+      <c r="F86">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>6</v>
+      </c>
+      <c r="B87" t="s">
+        <v>510</v>
+      </c>
+      <c r="C87" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87">
+        <v>72</v>
+      </c>
+      <c r="E87">
+        <v>137</v>
+      </c>
+      <c r="F87">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>7</v>
+      </c>
+      <c r="B88" t="s">
+        <v>511</v>
+      </c>
+      <c r="C88" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88">
+        <v>310</v>
+      </c>
+      <c r="E88">
+        <v>1009</v>
+      </c>
+      <c r="F88">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>8</v>
+      </c>
+      <c r="B89" t="s">
+        <v>512</v>
+      </c>
+      <c r="C89" t="s">
+        <v>39</v>
+      </c>
+      <c r="D89">
+        <v>175</v>
+      </c>
+      <c r="E89">
+        <v>411</v>
+      </c>
+      <c r="F89">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>9</v>
+      </c>
+      <c r="B90" t="s">
+        <v>513</v>
+      </c>
+      <c r="C90" t="s">
+        <v>39</v>
+      </c>
+      <c r="D90">
+        <v>21</v>
+      </c>
+      <c r="E90">
+        <v>72</v>
+      </c>
+      <c r="F90">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>10</v>
+      </c>
+      <c r="B91" t="s">
+        <v>514</v>
+      </c>
+      <c r="C91" t="s">
+        <v>39</v>
+      </c>
+      <c r="D91">
+        <v>47</v>
+      </c>
+      <c r="E91">
+        <v>246</v>
+      </c>
+      <c r="F91">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="92"/>
+    <row r="93">
+      <c r="A93">
+        <v>9</v>
+      </c>
+      <c r="B93" t="s">
+        <v>14</v>
+      </c>
+      <c r="C93" t="s">
+        <v>36</v>
+      </c>
+      <c r="D93">
+        <v>616</v>
+      </c>
+      <c r="E93">
+        <v>608</v>
+      </c>
+      <c r="F93">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>31</v>
+      </c>
+      <c r="B94" t="s">
+        <v>31</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>222</v>
+      </c>
+      <c r="E94">
+        <v>207</v>
+      </c>
+      <c r="F94">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>1</v>
+      </c>
+      <c r="B95" t="s">
+        <v>515</v>
+      </c>
+      <c r="C95" t="s">
+        <v>39</v>
+      </c>
+      <c r="D95">
+        <v>227</v>
+      </c>
+      <c r="E95">
+        <v>169</v>
+      </c>
+      <c r="F95">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>2</v>
+      </c>
+      <c r="B96" t="s">
+        <v>516</v>
+      </c>
+      <c r="C96" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96">
+        <v>44</v>
+      </c>
+      <c r="E96">
+        <v>49</v>
+      </c>
+      <c r="F96">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>3</v>
+      </c>
+      <c r="B97" t="s">
+        <v>517</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97">
+        <v>23</v>
+      </c>
+      <c r="E97">
+        <v>27</v>
+      </c>
+      <c r="F97">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>4</v>
+      </c>
+      <c r="B98" t="s">
+        <v>518</v>
+      </c>
+      <c r="C98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98">
+        <v>48</v>
+      </c>
+      <c r="E98">
+        <v>112</v>
+      </c>
+      <c r="F98">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>5</v>
+      </c>
+      <c r="B99" t="s">
+        <v>519</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99">
+        <v>11</v>
+      </c>
+      <c r="E99">
+        <v>19</v>
+      </c>
+      <c r="F99">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>6</v>
+      </c>
+      <c r="B100" t="s">
+        <v>520</v>
+      </c>
+      <c r="C100" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100">
+        <v>26</v>
+      </c>
+      <c r="E100">
+        <v>12</v>
+      </c>
+      <c r="F100">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>7</v>
+      </c>
+      <c r="B101" t="s">
+        <v>521</v>
+      </c>
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101">
+        <v>15</v>
+      </c>
+      <c r="E101">
+        <v>13</v>
+      </c>
+      <c r="F101">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="102"/>
+    <row r="103">
+      <c r="A103">
+        <v>11</v>
+      </c>
+      <c r="B103" t="s">
+        <v>291</v>
+      </c>
+      <c r="C103" t="s">
+        <v>36</v>
+      </c>
+      <c r="D103">
+        <v>149</v>
+      </c>
+      <c r="E103">
+        <v>330</v>
+      </c>
+      <c r="F103">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>31</v>
+      </c>
+      <c r="B104" t="s">
+        <v>31</v>
+      </c>
+      <c r="C104" t="s">
+        <v>37</v>
+      </c>
+      <c r="D104">
+        <v>87</v>
+      </c>
+      <c r="E104">
+        <v>177</v>
+      </c>
+      <c r="F104">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>1</v>
+      </c>
+      <c r="B105" t="s">
+        <v>522</v>
+      </c>
+      <c r="C105" t="s">
+        <v>39</v>
+      </c>
+      <c r="D105">
+        <v>62</v>
+      </c>
+      <c r="E105">
+        <v>153</v>
+      </c>
+      <c r="F105">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="106"/>
+    <row r="107">
+      <c r="A107">
+        <v>12</v>
+      </c>
+      <c r="B107" t="s">
+        <v>16</v>
+      </c>
+      <c r="C107" t="s">
+        <v>36</v>
+      </c>
+      <c r="D107">
+        <v>23251</v>
+      </c>
+      <c r="E107">
+        <v>43297</v>
+      </c>
+      <c r="F107">
+        <v>66548</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>31</v>
+      </c>
+      <c r="B108" t="s">
+        <v>31</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>1399</v>
+      </c>
+      <c r="E108">
+        <v>3285</v>
+      </c>
+      <c r="F108">
+        <v>4684</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>1</v>
+      </c>
+      <c r="B109" t="s">
+        <v>523</v>
+      </c>
+      <c r="C109" t="s">
+        <v>39</v>
+      </c>
+      <c r="D109">
+        <v>921</v>
+      </c>
+      <c r="E109">
+        <v>15944</v>
+      </c>
+      <c r="F109">
+        <v>16865</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>2</v>
+      </c>
+      <c r="B110" t="s">
+        <v>524</v>
+      </c>
+      <c r="C110" t="s">
+        <v>39</v>
+      </c>
+      <c r="D110">
+        <v>280</v>
+      </c>
+      <c r="E110">
+        <v>516</v>
+      </c>
+      <c r="F110">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>3</v>
+      </c>
+      <c r="B111" t="s">
+        <v>525</v>
+      </c>
+      <c r="C111" t="s">
+        <v>39</v>
+      </c>
+      <c r="D111">
+        <v>433</v>
+      </c>
+      <c r="E111">
+        <v>8897</v>
+      </c>
+      <c r="F111">
+        <v>9330</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>4</v>
+      </c>
+      <c r="B112" t="s">
+        <v>526</v>
+      </c>
+      <c r="C112" t="s">
+        <v>39</v>
+      </c>
+      <c r="D112">
+        <v>254</v>
+      </c>
+      <c r="E112">
+        <v>563</v>
+      </c>
+      <c r="F112">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>5</v>
+      </c>
+      <c r="B113" t="s">
+        <v>527</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113">
+        <v>473</v>
+      </c>
+      <c r="E113">
+        <v>10067</v>
+      </c>
+      <c r="F113">
+        <v>10540</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>6</v>
+      </c>
+      <c r="B114" t="s">
+        <v>528</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>480</v>
+      </c>
+      <c r="E114">
+        <v>1757</v>
+      </c>
+      <c r="F114">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>7</v>
+      </c>
+      <c r="B115" t="s">
+        <v>529</v>
+      </c>
+      <c r="C115" t="s">
+        <v>39</v>
+      </c>
+      <c r="D115">
+        <v>73</v>
+      </c>
+      <c r="E115">
+        <v>154</v>
+      </c>
+      <c r="F115">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>8</v>
+      </c>
+      <c r="B116" t="s">
+        <v>530</v>
+      </c>
+      <c r="C116" t="s">
+        <v>39</v>
+      </c>
+      <c r="D116">
+        <v>200</v>
+      </c>
+      <c r="E116">
+        <v>796</v>
+      </c>
+      <c r="F116">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>9</v>
+      </c>
+      <c r="B117" t="s">
+        <v>531</v>
+      </c>
+      <c r="C117" t="s">
+        <v>39</v>
+      </c>
+      <c r="D117">
+        <v>75</v>
+      </c>
+      <c r="E117">
+        <v>124</v>
+      </c>
+      <c r="F117">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>10</v>
+      </c>
+      <c r="B118" t="s">
+        <v>532</v>
+      </c>
+      <c r="C118" t="s">
+        <v>39</v>
+      </c>
+      <c r="D118">
+        <v>18663</v>
+      </c>
+      <c r="E118">
+        <v>1194</v>
+      </c>
+      <c r="F118">
+        <v>19857</v>
+      </c>
+    </row>
+    <row r="119"/>
+    <row r="120">
+      <c r="A120">
+        <v>13</v>
+      </c>
+      <c r="B120" t="s">
+        <v>17</v>
+      </c>
+      <c r="C120" t="s">
+        <v>36</v>
+      </c>
+      <c r="D120">
+        <v>555</v>
+      </c>
+      <c r="E120">
+        <v>684</v>
+      </c>
+      <c r="F120">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>31</v>
+      </c>
+      <c r="B121" t="s">
+        <v>31</v>
+      </c>
+      <c r="C121" t="s">
+        <v>37</v>
+      </c>
+      <c r="D121">
+        <v>161</v>
+      </c>
+      <c r="E121">
+        <v>246</v>
+      </c>
+      <c r="F121">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>1</v>
+      </c>
+      <c r="B122" t="s">
+        <v>533</v>
+      </c>
+      <c r="C122" t="s">
+        <v>39</v>
+      </c>
+      <c r="D122">
+        <v>110</v>
+      </c>
+      <c r="E122">
+        <v>200</v>
+      </c>
+      <c r="F122">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>2</v>
+      </c>
+      <c r="B123" t="s">
+        <v>534</v>
+      </c>
+      <c r="C123" t="s">
+        <v>39</v>
+      </c>
+      <c r="D123">
+        <v>232</v>
+      </c>
+      <c r="E123">
+        <v>108</v>
+      </c>
+      <c r="F123">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>3</v>
+      </c>
+      <c r="B124" t="s">
+        <v>535</v>
+      </c>
+      <c r="C124" t="s">
+        <v>39</v>
+      </c>
+      <c r="D124">
+        <v>30</v>
+      </c>
+      <c r="E124">
+        <v>81</v>
+      </c>
+      <c r="F124">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>4</v>
+      </c>
+      <c r="B125" t="s">
+        <v>536</v>
+      </c>
+      <c r="C125" t="s">
+        <v>39</v>
+      </c>
+      <c r="D125">
+        <v>22</v>
+      </c>
+      <c r="E125">
+        <v>49</v>
+      </c>
+      <c r="F125">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="126"/>
+    <row r="127">
+      <c r="A127">
+        <v>14</v>
+      </c>
+      <c r="B127" t="s">
+        <v>18</v>
+      </c>
+      <c r="C127" t="s">
+        <v>36</v>
+      </c>
+      <c r="D127">
+        <v>6457</v>
+      </c>
+      <c r="E127">
+        <v>21714</v>
+      </c>
+      <c r="F127">
+        <v>28171</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>31</v>
+      </c>
+      <c r="B128" t="s">
+        <v>31</v>
+      </c>
+      <c r="C128" t="s">
+        <v>37</v>
+      </c>
+      <c r="D128">
+        <v>936</v>
+      </c>
+      <c r="E128">
+        <v>2794</v>
+      </c>
+      <c r="F128">
+        <v>3730</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>1</v>
+      </c>
+      <c r="B129" t="s">
+        <v>537</v>
+      </c>
+      <c r="C129" t="s">
+        <v>39</v>
+      </c>
+      <c r="D129">
+        <v>967</v>
+      </c>
+      <c r="E129">
+        <v>8773</v>
+      </c>
+      <c r="F129">
+        <v>9740</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>2</v>
+      </c>
+      <c r="B130" t="s">
+        <v>538</v>
+      </c>
+      <c r="C130" t="s">
+        <v>39</v>
+      </c>
+      <c r="D130">
+        <v>3413</v>
+      </c>
+      <c r="E130">
+        <v>2500</v>
+      </c>
+      <c r="F130">
+        <v>5913</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>3</v>
+      </c>
+      <c r="B131" t="s">
+        <v>539</v>
+      </c>
+      <c r="C131" t="s">
+        <v>39</v>
+      </c>
+      <c r="D131">
+        <v>151</v>
+      </c>
+      <c r="E131">
+        <v>353</v>
+      </c>
+      <c r="F131">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>4</v>
+      </c>
+      <c r="B132" t="s">
+        <v>540</v>
+      </c>
+      <c r="C132" t="s">
+        <v>39</v>
+      </c>
+      <c r="D132">
+        <v>156</v>
+      </c>
+      <c r="E132">
+        <v>300</v>
+      </c>
+      <c r="F132">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>5</v>
+      </c>
+      <c r="B133" t="s">
+        <v>541</v>
+      </c>
+      <c r="C133" t="s">
+        <v>39</v>
+      </c>
+      <c r="D133">
+        <v>153</v>
+      </c>
+      <c r="E133">
+        <v>340</v>
+      </c>
+      <c r="F133">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>6</v>
+      </c>
+      <c r="B134" t="s">
+        <v>542</v>
+      </c>
+      <c r="C134" t="s">
+        <v>39</v>
+      </c>
+      <c r="D134">
+        <v>57</v>
+      </c>
+      <c r="E134">
+        <v>99</v>
+      </c>
+      <c r="F134">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>7</v>
+      </c>
+      <c r="B135" t="s">
+        <v>543</v>
+      </c>
+      <c r="C135" t="s">
+        <v>39</v>
+      </c>
+      <c r="D135">
+        <v>138</v>
+      </c>
+      <c r="E135">
+        <v>409</v>
+      </c>
+      <c r="F135">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>8</v>
+      </c>
+      <c r="B136" t="s">
+        <v>544</v>
+      </c>
+      <c r="C136" t="s">
+        <v>39</v>
+      </c>
+      <c r="D136">
+        <v>247</v>
+      </c>
+      <c r="E136">
+        <v>5395</v>
+      </c>
+      <c r="F136">
+        <v>5642</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>9</v>
+      </c>
+      <c r="B137" t="s">
+        <v>545</v>
+      </c>
+      <c r="C137" t="s">
+        <v>39</v>
+      </c>
+      <c r="D137">
+        <v>123</v>
+      </c>
+      <c r="E137">
+        <v>508</v>
+      </c>
+      <c r="F137">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>10</v>
+      </c>
+      <c r="B138" t="s">
+        <v>546</v>
+      </c>
+      <c r="C138" t="s">
+        <v>39</v>
+      </c>
+      <c r="D138">
+        <v>116</v>
+      </c>
+      <c r="E138">
+        <v>243</v>
+      </c>
+      <c r="F138">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="139"/>
+    <row r="140">
+      <c r="A140">
+        <v>15</v>
+      </c>
+      <c r="B140" t="s">
+        <v>19</v>
+      </c>
+      <c r="C140" t="s">
+        <v>36</v>
+      </c>
+      <c r="D140">
+        <v>1037</v>
+      </c>
+      <c r="E140">
+        <v>3179</v>
+      </c>
+      <c r="F140">
+        <v>4216</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>31</v>
+      </c>
+      <c r="B141" t="s">
+        <v>31</v>
+      </c>
+      <c r="C141" t="s">
+        <v>37</v>
+      </c>
+      <c r="D141">
+        <v>328</v>
+      </c>
+      <c r="E141">
+        <v>1093</v>
+      </c>
+      <c r="F141">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>1</v>
+      </c>
+      <c r="B142" t="s">
+        <v>547</v>
+      </c>
+      <c r="C142" t="s">
+        <v>39</v>
+      </c>
+      <c r="D142">
+        <v>208</v>
+      </c>
+      <c r="E142">
+        <v>510</v>
+      </c>
+      <c r="F142">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>2</v>
+      </c>
+      <c r="B143" t="s">
+        <v>548</v>
+      </c>
+      <c r="C143" t="s">
+        <v>39</v>
+      </c>
+      <c r="D143">
+        <v>185</v>
+      </c>
+      <c r="E143">
+        <v>580</v>
+      </c>
+      <c r="F143">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>3</v>
+      </c>
+      <c r="B144" t="s">
+        <v>549</v>
+      </c>
+      <c r="C144" t="s">
+        <v>39</v>
+      </c>
+      <c r="D144">
+        <v>140</v>
+      </c>
+      <c r="E144">
+        <v>392</v>
+      </c>
+      <c r="F144">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>4</v>
+      </c>
+      <c r="B145" t="s">
+        <v>550</v>
+      </c>
+      <c r="C145" t="s">
+        <v>39</v>
+      </c>
+      <c r="D145">
+        <v>45</v>
+      </c>
+      <c r="E145">
+        <v>120</v>
+      </c>
+      <c r="F145">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>5</v>
+      </c>
+      <c r="B146" t="s">
+        <v>551</v>
+      </c>
+      <c r="C146" t="s">
+        <v>39</v>
+      </c>
+      <c r="D146">
+        <v>37</v>
+      </c>
+      <c r="E146">
+        <v>194</v>
+      </c>
+      <c r="F146">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>6</v>
+      </c>
+      <c r="B147" t="s">
+        <v>552</v>
+      </c>
+      <c r="C147" t="s">
+        <v>39</v>
+      </c>
+      <c r="D147">
+        <v>25</v>
+      </c>
+      <c r="E147">
+        <v>77</v>
+      </c>
+      <c r="F147">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>7</v>
+      </c>
+      <c r="B148" t="s">
+        <v>553</v>
+      </c>
+      <c r="C148" t="s">
+        <v>39</v>
+      </c>
+      <c r="D148">
+        <v>19</v>
+      </c>
+      <c r="E148">
+        <v>69</v>
+      </c>
+      <c r="F148">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>8</v>
+      </c>
+      <c r="B149" t="s">
+        <v>554</v>
+      </c>
+      <c r="C149" t="s">
+        <v>39</v>
+      </c>
+      <c r="D149">
+        <v>50</v>
+      </c>
+      <c r="E149">
+        <v>144</v>
+      </c>
+      <c r="F149">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="150"/>
+    <row r="151">
+      <c r="A151">
+        <v>16</v>
+      </c>
+      <c r="B151" t="s">
+        <v>20</v>
+      </c>
+      <c r="C151" t="s">
+        <v>36</v>
+      </c>
+      <c r="D151">
+        <v>951</v>
+      </c>
+      <c r="E151">
+        <v>3153</v>
+      </c>
+      <c r="F151">
+        <v>4104</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>31</v>
+      </c>
+      <c r="B152" t="s">
+        <v>31</v>
+      </c>
+      <c r="C152" t="s">
+        <v>37</v>
+      </c>
+      <c r="D152">
+        <v>181</v>
+      </c>
+      <c r="E152">
+        <v>745</v>
+      </c>
+      <c r="F152">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>1</v>
+      </c>
+      <c r="B153" t="s">
+        <v>555</v>
+      </c>
+      <c r="C153" t="s">
+        <v>39</v>
+      </c>
+      <c r="D153">
+        <v>171</v>
+      </c>
+      <c r="E153">
+        <v>803</v>
+      </c>
+      <c r="F153">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>2</v>
+      </c>
+      <c r="B154" t="s">
+        <v>556</v>
+      </c>
+      <c r="C154" t="s">
+        <v>39</v>
+      </c>
+      <c r="D154">
+        <v>103</v>
+      </c>
+      <c r="E154">
+        <v>599</v>
+      </c>
+      <c r="F154">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>3</v>
+      </c>
+      <c r="B155" t="s">
+        <v>557</v>
+      </c>
+      <c r="C155" t="s">
+        <v>39</v>
+      </c>
+      <c r="D155">
+        <v>20</v>
+      </c>
+      <c r="E155">
+        <v>188</v>
+      </c>
+      <c r="F155">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>4</v>
+      </c>
+      <c r="B156" t="s">
+        <v>558</v>
+      </c>
+      <c r="C156" t="s">
+        <v>39</v>
+      </c>
+      <c r="D156">
+        <v>24</v>
+      </c>
+      <c r="E156">
+        <v>89</v>
+      </c>
+      <c r="F156">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>5</v>
+      </c>
+      <c r="B157" t="s">
+        <v>559</v>
+      </c>
+      <c r="C157" t="s">
+        <v>39</v>
+      </c>
+      <c r="D157">
+        <v>100</v>
+      </c>
+      <c r="E157">
+        <v>111</v>
+      </c>
+      <c r="F157">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>6</v>
+      </c>
+      <c r="B158" t="s">
+        <v>560</v>
+      </c>
+      <c r="C158" t="s">
+        <v>39</v>
+      </c>
+      <c r="D158">
+        <v>30</v>
+      </c>
+      <c r="E158">
+        <v>127</v>
+      </c>
+      <c r="F158">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>7</v>
+      </c>
+      <c r="B159" t="s">
+        <v>561</v>
+      </c>
+      <c r="C159" t="s">
+        <v>39</v>
+      </c>
+      <c r="D159">
+        <v>82</v>
+      </c>
+      <c r="E159">
+        <v>234</v>
+      </c>
+      <c r="F159">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>8</v>
+      </c>
+      <c r="B160" t="s">
+        <v>562</v>
+      </c>
+      <c r="C160" t="s">
+        <v>39</v>
+      </c>
+      <c r="D160">
+        <v>47</v>
+      </c>
+      <c r="E160">
+        <v>124</v>
+      </c>
+      <c r="F160">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>9</v>
+      </c>
+      <c r="B161" t="s">
+        <v>563</v>
+      </c>
+      <c r="C161" t="s">
+        <v>39</v>
+      </c>
+      <c r="D161">
+        <v>13</v>
+      </c>
+      <c r="E161">
+        <v>62</v>
+      </c>
+      <c r="F161">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>10</v>
+      </c>
+      <c r="B162" t="s">
+        <v>564</v>
+      </c>
+      <c r="C162" t="s">
+        <v>39</v>
+      </c>
+      <c r="D162">
+        <v>180</v>
+      </c>
+      <c r="E162">
+        <v>71</v>
+      </c>
+      <c r="F162">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="163"/>
+    <row r="164">
+      <c r="A164">
+        <v>17</v>
+      </c>
+      <c r="B164" t="s">
+        <v>21</v>
+      </c>
+      <c r="C164" t="s">
+        <v>36</v>
+      </c>
+      <c r="D164">
+        <v>34144</v>
+      </c>
+      <c r="E164">
+        <v>17163</v>
+      </c>
+      <c r="F164">
+        <v>51307</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s">
+        <v>31</v>
+      </c>
+      <c r="B165" t="s">
+        <v>31</v>
+      </c>
+      <c r="C165" t="s">
+        <v>37</v>
+      </c>
+      <c r="D165">
+        <v>2624</v>
+      </c>
+      <c r="E165">
+        <v>1813</v>
+      </c>
+      <c r="F165">
+        <v>4437</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>1</v>
+      </c>
+      <c r="B166" t="s">
+        <v>565</v>
+      </c>
+      <c r="C166" t="s">
+        <v>39</v>
+      </c>
+      <c r="D166">
+        <v>1447</v>
+      </c>
+      <c r="E166">
+        <v>7071</v>
+      </c>
+      <c r="F166">
+        <v>8518</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>2</v>
+      </c>
+      <c r="B167" t="s">
+        <v>566</v>
+      </c>
+      <c r="C167" t="s">
+        <v>39</v>
+      </c>
+      <c r="D167">
+        <v>11097</v>
+      </c>
+      <c r="E167">
+        <v>1105</v>
+      </c>
+      <c r="F167">
+        <v>12202</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>3</v>
+      </c>
+      <c r="B168" t="s">
+        <v>567</v>
+      </c>
+      <c r="C168" t="s">
+        <v>39</v>
+      </c>
+      <c r="D168">
+        <v>1773</v>
+      </c>
+      <c r="E168">
+        <v>3513</v>
+      </c>
+      <c r="F168">
+        <v>5286</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>4</v>
+      </c>
+      <c r="B169" t="s">
+        <v>568</v>
+      </c>
+      <c r="C169" t="s">
+        <v>39</v>
+      </c>
+      <c r="D169">
+        <v>883</v>
+      </c>
+      <c r="E169">
+        <v>498</v>
+      </c>
+      <c r="F169">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>5</v>
+      </c>
+      <c r="B170" t="s">
+        <v>569</v>
+      </c>
+      <c r="C170" t="s">
+        <v>39</v>
+      </c>
+      <c r="D170">
+        <v>353</v>
+      </c>
+      <c r="E170">
+        <v>1402</v>
+      </c>
+      <c r="F170">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>6</v>
+      </c>
+      <c r="B171" t="s">
+        <v>570</v>
+      </c>
+      <c r="C171" t="s">
+        <v>39</v>
+      </c>
+      <c r="D171">
+        <v>165</v>
+      </c>
+      <c r="E171">
+        <v>98</v>
+      </c>
+      <c r="F171">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>7</v>
+      </c>
+      <c r="B172" t="s">
+        <v>571</v>
+      </c>
+      <c r="C172" t="s">
+        <v>39</v>
+      </c>
+      <c r="D172">
+        <v>8999</v>
+      </c>
+      <c r="E172">
+        <v>356</v>
+      </c>
+      <c r="F172">
+        <v>9355</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>8</v>
+      </c>
+      <c r="B173" t="s">
+        <v>572</v>
+      </c>
+      <c r="C173" t="s">
+        <v>39</v>
+      </c>
+      <c r="D173">
+        <v>201</v>
+      </c>
+      <c r="E173">
+        <v>133</v>
+      </c>
+      <c r="F173">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>9</v>
+      </c>
+      <c r="B174" t="s">
+        <v>573</v>
+      </c>
+      <c r="C174" t="s">
+        <v>39</v>
+      </c>
+      <c r="D174">
+        <v>371</v>
+      </c>
+      <c r="E174">
+        <v>191</v>
+      </c>
+      <c r="F174">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>10</v>
+      </c>
+      <c r="B175" t="s">
+        <v>574</v>
+      </c>
+      <c r="C175" t="s">
+        <v>39</v>
+      </c>
+      <c r="D175">
+        <v>6231</v>
+      </c>
+      <c r="E175">
+        <v>983</v>
+      </c>
+      <c r="F175">
+        <v>7214</v>
+      </c>
+    </row>
+    <row r="176"/>
+    <row r="177">
+      <c r="A177">
+        <v>24</v>
+      </c>
+      <c r="B177" t="s">
+        <v>22</v>
+      </c>
+      <c r="C177" t="s">
+        <v>36</v>
+      </c>
+      <c r="D177">
+        <v>835</v>
+      </c>
+      <c r="E177">
+        <v>258</v>
+      </c>
+      <c r="F177">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="s">
+        <v>31</v>
+      </c>
+      <c r="B178" t="s">
+        <v>31</v>
+      </c>
+      <c r="C178" t="s">
+        <v>37</v>
+      </c>
+      <c r="D178">
+        <v>251</v>
+      </c>
+      <c r="E178">
+        <v>118</v>
+      </c>
+      <c r="F178">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>1</v>
+      </c>
+      <c r="B179" t="s">
+        <v>575</v>
+      </c>
+      <c r="C179" t="s">
+        <v>39</v>
+      </c>
+      <c r="D179">
+        <v>521</v>
+      </c>
+      <c r="E179">
+        <v>51</v>
+      </c>
+      <c r="F179">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>2</v>
+      </c>
+      <c r="B180" t="s">
+        <v>576</v>
+      </c>
+      <c r="C180" t="s">
+        <v>39</v>
+      </c>
+      <c r="D180">
+        <v>32</v>
+      </c>
+      <c r="E180">
+        <v>38</v>
+      </c>
+      <c r="F180">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>3</v>
+      </c>
+      <c r="B181" t="s">
+        <v>577</v>
+      </c>
+      <c r="C181" t="s">
+        <v>39</v>
+      </c>
+      <c r="D181">
+        <v>31</v>
+      </c>
+      <c r="E181">
+        <v>51</v>
+      </c>
+      <c r="F181">
+        <v>82</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>