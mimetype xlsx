--- v1 (2026-04-09)
+++ v2 (2026-06-08)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="JAMBI 5 - Partai" sheetId="2" r:id="rId4"/>
-[...10 lines deleted...]
-    <sheet name="JAMBI 4 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="JAMBI 1 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="JAMBI 1 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="JAMBI 2 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="JAMBI 2 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="JAMBI 3 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="JAMBI 3 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="JAMBI 4 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="JAMBI 4 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="JAMBI 5 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="JAMBI 5 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="JAMBI 6 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="JAMBI 6 - Caleg" sheetId="13" r:id="rId16"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="798" uniqueCount="798">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -82,122 +82,1643 @@
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
     <t>PKN</t>
   </si>
   <si>
     <t>HANURA</t>
   </si>
   <si>
+    <t>GARUDA</t>
+  </si>
+  <si>
     <t>PAN</t>
   </si>
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>JAMBI</t>
   </si>
   <si>
+    <t>150001</t>
+  </si>
+  <si>
+    <t>JAMBI 1</t>
+  </si>
+  <si>
+    <t>1571</t>
+  </si>
+  <si>
+    <t>KOTA JAMBI</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NASIR, S.E.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>Drs. M. ARFAH HAP, M.M.</t>
+  </si>
+  <si>
+    <t>ARIANTI</t>
+  </si>
+  <si>
+    <t>FREDY ALMANZO, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. AHMAD ARIFIN</t>
+  </si>
+  <si>
+    <t>RISKA ANJALIYA, S.S.I.</t>
+  </si>
+  <si>
+    <t>AGUS SATRIA HAMBALI</t>
+  </si>
+  <si>
+    <t>SYAIFUL IHSAN, S.E.</t>
+  </si>
+  <si>
+    <t>SITI MUHARAM</t>
+  </si>
+  <si>
+    <t>ERWIN</t>
+  </si>
+  <si>
+    <t>PUTRA ABSOR HASIBUAN, S.H.</t>
+  </si>
+  <si>
+    <t>RITASMAIRIYANTO, S.E.</t>
+  </si>
+  <si>
+    <t>JEHAN IMELDA, S.M.</t>
+  </si>
+  <si>
+    <t>BUDIYAKO, S.Kom.</t>
+  </si>
+  <si>
+    <t>H. M. RASYID RIDO SIREGAR, S.H., M.Kes.</t>
+  </si>
+  <si>
+    <t>MERY MARWATI</t>
+  </si>
+  <si>
+    <t>I.M. HAMBALI</t>
+  </si>
+  <si>
+    <t>NURMA YUNITA</t>
+  </si>
+  <si>
+    <t>HAYATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>Drs. H. RADEN ERWANSYAH, M.M.</t>
+  </si>
+  <si>
+    <t>Ir. M. A. FAUZI</t>
+  </si>
+  <si>
+    <t>JUNEDI SINGARIMBUN, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. Hj. MUALLIMAH RADHIANA, M.Pd.</t>
+  </si>
+  <si>
+    <t>SUTIONO, S.T.</t>
+  </si>
+  <si>
+    <t>KEMUNING GILANG PERTIWI</t>
+  </si>
+  <si>
+    <t>Ir. DAULAT SITORUS</t>
+  </si>
+  <si>
+    <t>RATUMAS DEWI</t>
+  </si>
+  <si>
+    <t>H. FERNANDO HARIYANTO</t>
+  </si>
+  <si>
+    <t>NAZILLA ALVI BAKRIE</t>
+  </si>
+  <si>
+    <t>HERU ISKANDAR</t>
+  </si>
+  <si>
+    <t>Dra. Hj. MAIMAZNAH, M.E.</t>
+  </si>
+  <si>
+    <t>ADRI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. ARMAN, S.E., M.E.</t>
+  </si>
+  <si>
+    <t>H. ALEXANDER, S.E., M.E.</t>
+  </si>
+  <si>
+    <t>RIANA DORIS SEMBIRING, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. YOPPY WIRA ADIE SETYANTORO, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>HARIZON, S.E., M.E.</t>
+  </si>
+  <si>
+    <t>NURSARJANA</t>
+  </si>
+  <si>
+    <t>H. SOEHARTO. S, S.H.</t>
+  </si>
+  <si>
+    <t>RUSDI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ARSANIADIL FAJRI</t>
+  </si>
+  <si>
+    <t>WINDA BACHTIAR, S.E.</t>
+  </si>
+  <si>
+    <t>ISMAIL MAKRUF, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. LAKSMI</t>
+  </si>
+  <si>
+    <t>MAYA FITRIAH SIREGAR</t>
+  </si>
+  <si>
+    <t>TIOPAN PURBA</t>
+  </si>
+  <si>
+    <t>NIRFAN ZULKARNAIN</t>
+  </si>
+  <si>
+    <t>LAILA ULPA INTISARI</t>
+  </si>
+  <si>
+    <t>DAVIT RIYADI</t>
+  </si>
+  <si>
+    <t>JUNAIDI, S.H.</t>
+  </si>
+  <si>
+    <t>RIDHAWANSYAH</t>
+  </si>
+  <si>
+    <t>MISDALENA</t>
+  </si>
+  <si>
+    <t>ANDI ZULHAIRI</t>
+  </si>
+  <si>
+    <t>RUSTINI</t>
+  </si>
+  <si>
+    <t>ABDUL ROZAK</t>
+  </si>
+  <si>
+    <t>MARRIANTI RAHIM</t>
+  </si>
+  <si>
+    <t>ARIYANTO</t>
+  </si>
+  <si>
+    <t>HERU KUSTANTO, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>Ir. ANTIYOSEFA</t>
+  </si>
+  <si>
+    <t>AHMAD SYUKRI, S.H.I.</t>
+  </si>
+  <si>
+    <t>PIPIT PRIHATINI</t>
+  </si>
+  <si>
+    <t>H. CHAIRUL WALID, S. Pd., M. Si.</t>
+  </si>
+  <si>
+    <t>ENDANG RUKMANA, Lc.</t>
+  </si>
+  <si>
+    <t>H. CANDRA JOHAN KARIM, S.E.</t>
+  </si>
+  <si>
+    <t>SAPARIA WIDIASTUTI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YASIR ARAFAT, S.E.</t>
+  </si>
+  <si>
+    <t>EPI SURYADI</t>
+  </si>
+  <si>
+    <t>EKO HARWANTO, S.E.</t>
+  </si>
+  <si>
+    <t>EDIONAR</t>
+  </si>
+  <si>
+    <t>FISKITARINA</t>
+  </si>
+  <si>
+    <t>DEBI PARAS PAYADI, S.H.</t>
+  </si>
+  <si>
+    <t>TRI HERLINA, A.Md.</t>
+  </si>
+  <si>
+    <t>MINARNI R, S.Kep.</t>
+  </si>
+  <si>
+    <t>DAHLIA ELDA SETY</t>
+  </si>
+  <si>
+    <t>ARY BHUDI ARTA</t>
+  </si>
+  <si>
+    <t>ERWAN NILA KUSUMAH</t>
+  </si>
+  <si>
+    <t>DESLINA FITRI</t>
+  </si>
+  <si>
+    <t>RHIDO SANDIKO</t>
+  </si>
+  <si>
+    <t>M. YANI</t>
+  </si>
+  <si>
+    <t>ANDRIO UTAMA</t>
+  </si>
+  <si>
+    <t>Drs. H. RUSLI KAMAL SIREGAR, M.Si.</t>
+  </si>
+  <si>
+    <t>Hj. PIT ARZUNA, S.Ag., M.M.</t>
+  </si>
+  <si>
+    <t>ZULKIFLI LINUS</t>
+  </si>
+  <si>
+    <t>Hj. EVI JULIANTY</t>
+  </si>
+  <si>
+    <t>MUSLIADI</t>
+  </si>
+  <si>
+    <t>SARTONO, S.H., M.Hum.</t>
+  </si>
+  <si>
+    <t>HASAN MABRURI, S.Sos.I., M.Si</t>
+  </si>
+  <si>
+    <t>ARISKI YANTI MAULIDA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZAINUDIN</t>
+  </si>
+  <si>
+    <t>MARDI AFYAN</t>
+  </si>
+  <si>
+    <t>YULIUS NUR, S.P.</t>
+  </si>
+  <si>
+    <t>BASUKI, S.H.I.</t>
+  </si>
+  <si>
+    <t>GUSRENI, S.K.M.</t>
+  </si>
+  <si>
+    <t>PERYMON JULI, S.E.</t>
+  </si>
+  <si>
+    <t>RUDY HARTAWAN, S.E.</t>
+  </si>
+  <si>
+    <t>SRI SUPARNI</t>
+  </si>
+  <si>
+    <t>SUPRIADI</t>
+  </si>
+  <si>
+    <t>MEILIZA DELVIYANTI, S.Pd.</t>
+  </si>
+  <si>
+    <t>SRI SUHARTI, A.Ma.</t>
+  </si>
+  <si>
+    <t>NASRULLAH HAMKA, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. YULI YULIARTI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Hj. HARIATIA, M.E.</t>
+  </si>
+  <si>
+    <t>ANAS, S.H.I.</t>
+  </si>
+  <si>
+    <t>ENDANG KUSWARDANI, S.H.</t>
+  </si>
+  <si>
+    <t>SUYADI, S.Pd., M.A.</t>
+  </si>
+  <si>
+    <t>SURATNO, S.H.</t>
+  </si>
+  <si>
+    <t>YULIANTO</t>
+  </si>
+  <si>
+    <t>NYIMAS EVI AZIZAH, S.H.</t>
+  </si>
+  <si>
+    <t>YUDI MULIA, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NAGUIB, S.H.</t>
+  </si>
+  <si>
+    <t>JON VERY SIHALOHO, S.T.</t>
+  </si>
+  <si>
+    <t>drg. ALFRIDA MARSINTA PANGGABEAN</t>
+  </si>
+  <si>
+    <t>RUDY, S.E., S.Pd.</t>
+  </si>
+  <si>
+    <t>TURSIMAN</t>
+  </si>
+  <si>
+    <t>Ir. VERONICA DIANAWATY. S</t>
+  </si>
+  <si>
+    <t>PARTOGI HAMONANGAN</t>
+  </si>
+  <si>
+    <t>ALISWARNI</t>
+  </si>
+  <si>
+    <t>SAYUTI</t>
+  </si>
+  <si>
+    <t>NONA JANE ONOYI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>RYAN AFRIANTO, S.H.</t>
+  </si>
+  <si>
+    <t>HENDRY ATTAN, S.E.</t>
+  </si>
+  <si>
+    <t>BASARUDIN</t>
+  </si>
+  <si>
+    <t>HARLINA, S.H.</t>
+  </si>
+  <si>
+    <t>SAID EFFENDI, S.H.</t>
+  </si>
+  <si>
+    <t>RADEN TEGUH WAHYUDI SUJATI HAMIJAYA, S.H.</t>
+  </si>
+  <si>
+    <t>IRIYANTI SUPRIHARTINI</t>
+  </si>
+  <si>
+    <t>HARAMAINI</t>
+  </si>
+  <si>
+    <t>AFFRY DAVIS</t>
+  </si>
+  <si>
+    <t>LINA ROSAKIM</t>
+  </si>
+  <si>
+    <t>RUDY ATTAN</t>
+  </si>
+  <si>
+    <t>AHMAD SA'ID, S.Kom.</t>
+  </si>
+  <si>
+    <t>IBNU SINA</t>
+  </si>
+  <si>
+    <t>MARWIYAH, A.Md.</t>
+  </si>
+  <si>
+    <t>Dr. HARUN SOHAR, M.Pd.I.</t>
+  </si>
+  <si>
+    <t>DWI SUTIARTO</t>
+  </si>
+  <si>
+    <t>SRI ENDARWINI, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>ILHAM LAHIA, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ARIEF PRARAMADHANI, S.E.</t>
+  </si>
+  <si>
+    <t>MISNAH</t>
+  </si>
+  <si>
+    <t>ARDO HARDYAN SYAHPUTRA</t>
+  </si>
+  <si>
+    <t>AHMAD HUDAYA, S.H.</t>
+  </si>
+  <si>
+    <t>AZHARI, A.KS., M.E.I.</t>
+  </si>
+  <si>
+    <t>DESTI ARIYANI</t>
+  </si>
+  <si>
+    <t>NOFRIANTO, S.H.</t>
+  </si>
+  <si>
+    <t>YULIA ROSHAYATI</t>
+  </si>
+  <si>
+    <t>IHSANUDIN</t>
+  </si>
+  <si>
+    <t>150002</t>
+  </si>
+  <si>
+    <t>JAMBI 2</t>
+  </si>
+  <si>
+    <t>1504</t>
+  </si>
+  <si>
+    <t>BATANGHARI</t>
+  </si>
+  <si>
+    <t>1505</t>
+  </si>
+  <si>
+    <t>MUARO JAMBI</t>
+  </si>
+  <si>
+    <t>Ir. H. ERPAN, M.E.</t>
+  </si>
+  <si>
+    <t>SUMANI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>ZAITUN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>RADEN PAHMI</t>
+  </si>
+  <si>
+    <t>PARDINAN, S.T.</t>
+  </si>
+  <si>
+    <t>SUPINGAH</t>
+  </si>
+  <si>
+    <t>HENDRI ADAM</t>
+  </si>
+  <si>
+    <t>OKTA FRANSISKA</t>
+  </si>
+  <si>
+    <t>ZAINAB</t>
+  </si>
+  <si>
+    <t>MUDRIKA HERMANSYAH, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>ABUN YANI, S.H.</t>
+  </si>
+  <si>
+    <t>IVAN ROYFANI, S.Si.</t>
+  </si>
+  <si>
+    <t>ANDRI YENNY, S.P.</t>
+  </si>
+  <si>
+    <t>AKBAR ALFARABY, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. NAJAMUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>RETNI RAHADIYARTI</t>
+  </si>
+  <si>
+    <t>SUHARTINAH, S.I.P.</t>
+  </si>
+  <si>
+    <t>SAERONI, S.E.</t>
+  </si>
+  <si>
+    <t>Dra. Hj. LILYARUDFA, M.Pd.</t>
+  </si>
+  <si>
+    <t>AGUNG TATA PRAYITNA, S.H.</t>
+  </si>
+  <si>
+    <t>NUR TRI KADARINI, S.E., M.Si., Ak.</t>
+  </si>
+  <si>
+    <t>AKMALUDDIN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>H. ARZANIL</t>
+  </si>
+  <si>
+    <t>RENI ANDRIYANI</t>
+  </si>
+  <si>
+    <t>AHMAD SUPRIADI</t>
+  </si>
+  <si>
+    <t>MULIA RINDA PURBA, S.E., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>FIKRI SAPUTRA, S.I.P.</t>
+  </si>
+  <si>
+    <t>ROIDA PANE, S.H.</t>
+  </si>
+  <si>
+    <t>SAWALUDDIN, S.H.</t>
+  </si>
+  <si>
+    <t>SAMUEL REFORMASI SIMATUPANG</t>
+  </si>
+  <si>
+    <t>H. IVAN WIRATA, S.T., M.M., M.T.</t>
+  </si>
+  <si>
+    <t>EDY RUSMAWANTO, S.E.</t>
+  </si>
+  <si>
+    <t>KARYANI AHMAD, S.H.</t>
+  </si>
+  <si>
+    <t>ILHAM ASARIE, S.E.</t>
+  </si>
+  <si>
+    <t>DWI CRISTIANA SETIYAWATI</t>
+  </si>
+  <si>
+    <t>FERI GUNADI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD DANIEL ALPARIZY</t>
+  </si>
+  <si>
+    <t>AGUNG WIHADI, S.Pd.</t>
+  </si>
+  <si>
+    <t>SAPRITA</t>
+  </si>
+  <si>
+    <t>M. JAAFAR, S.H.</t>
+  </si>
+  <si>
+    <t>SAPUAN ANSORI, S.E.</t>
+  </si>
+  <si>
+    <t>LINDA ASTUTY, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>RIAN OKTAVIANI, S.P.</t>
+  </si>
+  <si>
+    <t>EKO RINALDO</t>
+  </si>
+  <si>
+    <t>H. HARMAIN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>NURSELA</t>
+  </si>
+  <si>
+    <t>BAHRUM SIRAIT</t>
+  </si>
+  <si>
+    <t>M. SAMAN</t>
+  </si>
+  <si>
+    <t>EMI ANISA</t>
+  </si>
+  <si>
+    <t>IBNU SATRIA RAMADHAN, S.T.</t>
+  </si>
+  <si>
+    <t>SARIF</t>
+  </si>
+  <si>
+    <t>FIRDA ELROSALIA. F</t>
+  </si>
+  <si>
+    <t>DONNER ERYANTO GULTOM</t>
+  </si>
+  <si>
+    <t>ELFINA BR NAIBAHO</t>
+  </si>
+  <si>
+    <t>TAUFIK ALWI ALHADDAD, S.E.</t>
+  </si>
+  <si>
+    <t>AHMAD THAIFUR, S.Pd.</t>
+  </si>
+  <si>
+    <t>RIZKY ANANDA MILLENIA</t>
+  </si>
+  <si>
+    <t>H. RD. FAUZI, S.K.M.</t>
+  </si>
+  <si>
+    <t>MARGONO, S.Pd.</t>
+  </si>
+  <si>
+    <t>RENNY MARINA, S.P.</t>
+  </si>
+  <si>
+    <t>dr. JOHAN SJAHRUL BADAR</t>
+  </si>
+  <si>
+    <t>BUDI WIBOWO, S.P.</t>
+  </si>
+  <si>
+    <t>YUYUN MEIKA SARI, S.Pt.</t>
+  </si>
+  <si>
+    <t>Ir. H. SURYA ATMAWIJAYA</t>
+  </si>
+  <si>
+    <t>JIHAD FISABILILLAH</t>
+  </si>
+  <si>
+    <t>PRI WULANDARI, S.Pt.</t>
+  </si>
+  <si>
+    <t>KANEN</t>
+  </si>
+  <si>
+    <t>IRWANTO</t>
+  </si>
+  <si>
+    <t>ANJU SARAGIH, S.E.</t>
+  </si>
+  <si>
+    <t>IDA HARIANA</t>
+  </si>
+  <si>
+    <t>MASWAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>DEKY ZULKARNAIN</t>
+  </si>
+  <si>
+    <t>TANTI AFRIDA NUR, S.E.</t>
+  </si>
+  <si>
+    <t>SEPTRINA AYUNANI</t>
+  </si>
+  <si>
+    <t>AHMAD NAJILATUL NAJILI</t>
+  </si>
+  <si>
+    <t>RIRIN NOVIANTY, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. JAYAPURA</t>
+  </si>
+  <si>
+    <t>AMIRUDIN, S.Ag.</t>
+  </si>
+  <si>
+    <t>Drs. H. M SYAHIR, M.M.</t>
+  </si>
+  <si>
+    <t>RIA JULIANA BUSRO, S.H.</t>
+  </si>
+  <si>
+    <t>ISRAL HARUN</t>
+  </si>
+  <si>
+    <t>ASITIYA LESTARI</t>
+  </si>
+  <si>
+    <t>MARSONO</t>
+  </si>
+  <si>
+    <t>RIZKI PRATAMA</t>
+  </si>
+  <si>
+    <t>M. HAFIZ</t>
+  </si>
+  <si>
+    <t>Dra. MAHMUDAH</t>
+  </si>
+  <si>
+    <t>Dr. FIRDAUS NUR, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ABDUL KARIM</t>
+  </si>
+  <si>
+    <t>ALI YUNARDI</t>
+  </si>
+  <si>
+    <t>H. BURHANUDDIN MAHIR, S.H.</t>
+  </si>
+  <si>
+    <t>JUNAIDI. N, S.E.</t>
+  </si>
+  <si>
+    <t>LISDA MARZIA</t>
+  </si>
+  <si>
+    <t>Drs. H. A. MUKTI</t>
+  </si>
+  <si>
+    <t>Ir. BAMBANG PURNOMO</t>
+  </si>
+  <si>
+    <t>ANJAROMANI</t>
+  </si>
+  <si>
+    <t>FATMAWATI</t>
+  </si>
+  <si>
+    <t>SUHIRMAN, S.T.</t>
+  </si>
+  <si>
+    <t>M. YUSUF, S.E.</t>
+  </si>
+  <si>
+    <t>SUPARMAN</t>
+  </si>
+  <si>
+    <t>Ir. SAEMAN, M.T.</t>
+  </si>
+  <si>
+    <t>REBEKA ROSNELY BR SIMARMATA</t>
+  </si>
+  <si>
+    <t>DOLI GUNAWAN TAMPUBOLON, S.E.</t>
+  </si>
+  <si>
+    <t>MOH. ANURUDIN</t>
+  </si>
+  <si>
+    <t>BESTY HAN MANALU</t>
+  </si>
+  <si>
+    <t>ABDUL ARIF</t>
+  </si>
+  <si>
+    <t>TIURLAN IDA HARAHAP</t>
+  </si>
+  <si>
+    <t>AULIA</t>
+  </si>
+  <si>
+    <t>PATA HILA, S.E.</t>
+  </si>
+  <si>
+    <t>AGUS LOMARA SEMBIRING</t>
+  </si>
+  <si>
+    <t>MHD. RAFLIN, S.H.</t>
+  </si>
+  <si>
+    <t>M. RUSYDANUL ANAM, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>RIDWAN</t>
+  </si>
+  <si>
+    <t>SRI SUSILAWATI</t>
+  </si>
+  <si>
+    <t>RUSLI LAMHOT SIBAGARIANG, S.E., S.A.P., M.M.</t>
+  </si>
+  <si>
+    <t>ZAINAL ABIDIN</t>
+  </si>
+  <si>
+    <t>ATIKA SURYANI</t>
+  </si>
+  <si>
+    <t>NANALIS</t>
+  </si>
+  <si>
+    <t>KAMALUDIN HAVIS, S.Ag.</t>
+  </si>
+  <si>
+    <t>MUHAMAD MAHDAN, S.Kom.</t>
+  </si>
+  <si>
+    <t>Dr. Hj. NASTA TRILAKSHMI, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>ABDUL RAHMAN</t>
+  </si>
+  <si>
+    <t>ABDUL MAJID, S.Pd.</t>
+  </si>
+  <si>
+    <t>LARA FERNANDA</t>
+  </si>
+  <si>
+    <t>TANDRI SAPUTRA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ASTRA VIGO PUTRA, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>NOVIA ROHALI, S.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IQNA' ISMAIL</t>
+  </si>
+  <si>
+    <t>SAHABUDIN</t>
+  </si>
+  <si>
+    <t>HORIM, S.Ag.</t>
+  </si>
+  <si>
+    <t>DEWI YUSUF SIREGAR</t>
+  </si>
+  <si>
+    <t>150003</t>
+  </si>
+  <si>
+    <t>JAMBI 3</t>
+  </si>
+  <si>
+    <t>1502</t>
+  </si>
+  <si>
+    <t>MERANGIN</t>
+  </si>
+  <si>
+    <t>1503</t>
+  </si>
+  <si>
+    <t>SAROLANGUN</t>
+  </si>
+  <si>
+    <t>JUWANDA, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>DESSY ROSANTI BOESRA, S.E.</t>
+  </si>
+  <si>
+    <t>GUSDI WARMAN, S.H.I.</t>
+  </si>
+  <si>
+    <t>ARDIANSYAH</t>
+  </si>
+  <si>
+    <t>FARIDA ZULAILI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>TAUFIK SAZALI</t>
+  </si>
+  <si>
+    <t>ANDRI RUSTANDI, S.Pd.</t>
+  </si>
+  <si>
+    <t>DIKA KHAIRANI</t>
+  </si>
+  <si>
+    <t>Drs. H. ARFANI, M.Si.</t>
+  </si>
+  <si>
+    <t>SYAFRUDDIN CAN</t>
+  </si>
+  <si>
+    <t>H. ACHMAD SARWANI</t>
+  </si>
+  <si>
+    <t>YULIA, S.E.</t>
+  </si>
+  <si>
+    <t>YERI MUTHALIB, S.E., M.B.A.</t>
+  </si>
+  <si>
+    <t>NANDO FIRDAUS, S.I.P.</t>
+  </si>
+  <si>
+    <t>NOVA ROZA, S.Pd.</t>
+  </si>
+  <si>
+    <t>NASUTION, S.Pd.</t>
+  </si>
+  <si>
+    <t>Drs. HUSIN</t>
+  </si>
+  <si>
+    <t>NUR EVICA PUTRI, S.Pd.</t>
+  </si>
+  <si>
+    <t>AHMAD DONI IRAWAN, A.Md.</t>
+  </si>
+  <si>
+    <t>H. ZAIDAN, S.H.I.</t>
+  </si>
+  <si>
+    <t>Drs. H. ABDUL KHAFIDH, M.M.</t>
+  </si>
+  <si>
+    <t>HELDAWATI NADEAK, A.Md.</t>
+  </si>
+  <si>
+    <t>SAMSUL RIDUAN, S.T.</t>
+  </si>
+  <si>
+    <t>HAWATI</t>
+  </si>
+  <si>
+    <t>MULYADI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NAUFAL, S.Sy.</t>
+  </si>
+  <si>
+    <t>NUR'AINI</t>
+  </si>
+  <si>
+    <t>FERNANDO DONALKO SITORUS</t>
+  </si>
+  <si>
+    <t>AMI MARIYONO</t>
+  </si>
+  <si>
+    <t>PINTO JAYANEGARA, B.A., S.Psi., M.Si.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD KHALID SYAILENDRA</t>
+  </si>
+  <si>
+    <t>LENGGANA SARI, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. H. PAHRUL ROZI, M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. JARIR</t>
+  </si>
+  <si>
+    <t>SITTI FATIMAH</t>
+  </si>
+  <si>
+    <t>NUR MUHAMMAD</t>
+  </si>
+  <si>
+    <t>SUPARDIONO, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>TUTI JAHARA</t>
+  </si>
+  <si>
+    <t>IDHAM KHALIDMAN, S.Ag.</t>
+  </si>
+  <si>
+    <t>IZHAR MAJID</t>
+  </si>
+  <si>
+    <t>Dr. MARYADI, M.Pd.</t>
+  </si>
+  <si>
+    <t>RINI KARTIKA SARI</t>
+  </si>
+  <si>
+    <t>IBRAHIM, S.Pd.</t>
+  </si>
+  <si>
+    <t>FIKRI JAUHARI, S.H.</t>
+  </si>
+  <si>
+    <t>ENDAH AYU SINTA</t>
+  </si>
+  <si>
+    <t>H. SULAIMAN, S.Ag., M.Pd.I.</t>
+  </si>
+  <si>
+    <t>MUHAMAD RIDUAN</t>
+  </si>
+  <si>
+    <t>INNAMA</t>
+  </si>
+  <si>
+    <t>KHOLIL, S.Pd.</t>
+  </si>
+  <si>
+    <t>HANAPI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZEN</t>
+  </si>
+  <si>
+    <t>DESMARINI</t>
+  </si>
+  <si>
+    <t>SURYA ABADI</t>
+  </si>
+  <si>
+    <t>LIA ANGGRAINI</t>
+  </si>
+  <si>
+    <t>MAHYUDI</t>
+  </si>
+  <si>
+    <t>AL ALIAH</t>
+  </si>
+  <si>
+    <t>H. HAPIS HASBIALLAH,S.E., M.M.</t>
+  </si>
+  <si>
+    <t>REZHA MASRURI. AS, S.E.</t>
+  </si>
+  <si>
+    <t>HUSNUL ANGGRAINI</t>
+  </si>
+  <si>
+    <t>ABDUL KHOLIK, A.Md.</t>
+  </si>
+  <si>
+    <t>ARDISON, S.P.</t>
+  </si>
+  <si>
+    <t>DASIMAH, S.Si.</t>
+  </si>
+  <si>
+    <t>SAEPUDIN, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>AFRIZAL, S.H.</t>
+  </si>
+  <si>
+    <t>ASIH BUDIATI</t>
+  </si>
+  <si>
+    <t>MHD. MUALLIMIN, S.Sy.</t>
+  </si>
+  <si>
+    <t>AMALIA SOLEHA SYAIHU, S.E.</t>
+  </si>
+  <si>
+    <t>EDI MARTONO, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ALI, S.Sos.</t>
+  </si>
+  <si>
+    <t>MUHAJIR, S.E.</t>
+  </si>
+  <si>
+    <t>MALIK SOLAHUDIN</t>
+  </si>
+  <si>
+    <t>INE ANGGRAINI</t>
+  </si>
+  <si>
+    <t>FADILLAH RAMADHAN</t>
+  </si>
+  <si>
+    <t>SUBURDI</t>
+  </si>
+  <si>
+    <t>ATIKA NURSAFITRI, S.E.</t>
+  </si>
+  <si>
+    <t>SAPARUDIN, S.E.</t>
+  </si>
+  <si>
+    <t>RUKIYA ALFA ROBI</t>
+  </si>
+  <si>
+    <t>RIKY PARMIKO JAYA</t>
+  </si>
+  <si>
+    <t>HARIYANI</t>
+  </si>
+  <si>
+    <t>AHMAD SAEPUDIN</t>
+  </si>
+  <si>
+    <t>SITI FITRIAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ALEX</t>
+  </si>
+  <si>
+    <t>H. MADIAN SASWADI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>MUSHARUDIN, S.E.</t>
+  </si>
+  <si>
+    <t>SRI UMAMAH ASSALIKY</t>
+  </si>
+  <si>
+    <t>Ir. ARPAN SARDINI</t>
+  </si>
+  <si>
+    <t>Drs. BADMISARLI</t>
+  </si>
+  <si>
+    <t>ENI DARTI</t>
+  </si>
+  <si>
+    <t>LISMARITA</t>
+  </si>
+  <si>
+    <t>H. MUHAMMAD SYAFI'I</t>
+  </si>
+  <si>
+    <t>AHYATULLAH</t>
+  </si>
+  <si>
+    <t>AHMAD KAUSARI, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>ANDRIAN EVENDI</t>
+  </si>
+  <si>
+    <t>BAYU NUSWANTORO SUJONO, S.H.</t>
+  </si>
+  <si>
+    <t>NUR ASWAD</t>
+  </si>
+  <si>
+    <t>CAKRA UTAMA, S.Sos.</t>
+  </si>
+  <si>
+    <t>RUHANTO</t>
+  </si>
+  <si>
+    <t>PRASTINA DWI ASTUTI, S.Kom.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. H. AHMAD FAUZI, M.T.</t>
+  </si>
+  <si>
+    <t>H. MUSHARSYAH</t>
+  </si>
+  <si>
+    <t>MUTIARA HUTAGALUNG</t>
+  </si>
+  <si>
+    <t>ARLIANTO</t>
+  </si>
+  <si>
+    <t>NAZARUDIN, S.IP., M.A.P.</t>
+  </si>
+  <si>
+    <t>FITRIANI, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. MOHD. NASRUN TH</t>
+  </si>
+  <si>
+    <t>JAMALUDDIN</t>
+  </si>
+  <si>
+    <t>ASNIDA, S.E.</t>
+  </si>
+  <si>
+    <t>Apt. RONALD PASARIBU, S.Farm.</t>
+  </si>
+  <si>
+    <t>YUSTINUS AFANDI YUNIANTO, S.E.</t>
+  </si>
+  <si>
+    <t>X. PARDO SINAGA</t>
+  </si>
+  <si>
+    <t>HANNY TRI MEILINDA</t>
+  </si>
+  <si>
+    <t>EDO KURNIAWAN</t>
+  </si>
+  <si>
+    <t>SUDADI, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>AGNES MUNIROH</t>
+  </si>
+  <si>
+    <t>ARUSNADI</t>
+  </si>
+  <si>
+    <t>ISRA RASIAN, S.E.</t>
+  </si>
+  <si>
+    <t>FACHRUR ROZI SUKMANA</t>
+  </si>
+  <si>
+    <t>LINDA SARI</t>
+  </si>
+  <si>
+    <t>RIO SETIADI, S.A.P.</t>
+  </si>
+  <si>
+    <t>SAMSUL BAHARI</t>
+  </si>
+  <si>
+    <t>WILYA PADILAH</t>
+  </si>
+  <si>
+    <t>H. HURMIN</t>
+  </si>
+  <si>
+    <t>EVI SUHIRMAN</t>
+  </si>
+  <si>
+    <t>GETAR RAHMI PERTIWI, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>BAIHAKI</t>
+  </si>
+  <si>
+    <t>SUBHAN, S.E.</t>
+  </si>
+  <si>
+    <t>FAUZIANA, S.Pd.</t>
+  </si>
+  <si>
+    <t>SYAPARUDDIN</t>
+  </si>
+  <si>
+    <t>YULI FEBRIANI</t>
+  </si>
+  <si>
+    <t>MARDIAH ENDANG HUTAMI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD CHANDRA MUZAFFAR AL GHIFFARI</t>
+  </si>
+  <si>
+    <t>150004</t>
+  </si>
+  <si>
+    <t>JAMBI 4</t>
+  </si>
+  <si>
+    <t>1501</t>
+  </si>
+  <si>
+    <t>KERINCI</t>
+  </si>
+  <si>
+    <t>1572</t>
+  </si>
+  <si>
+    <t>KOTA SUNGAI PENUH</t>
+  </si>
+  <si>
+    <t>FERY KURNIAWAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. M. ARIP AL MALIK, S.E.</t>
+  </si>
+  <si>
+    <t>MONA SISKARENI</t>
+  </si>
+  <si>
+    <t>M. FERNANDA Y.Z ABIDIN</t>
+  </si>
+  <si>
+    <t>ARWIYANTO, S.E.</t>
+  </si>
+  <si>
+    <t>MAILIS WATI</t>
+  </si>
+  <si>
+    <t>EDMINUDDIN, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>HAKIMAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>RATU GAIRAH ISMA GUSTIN, S.Pd.</t>
+  </si>
+  <si>
+    <t>DARMAWATI</t>
+  </si>
+  <si>
+    <t>Drs. H. AFRIZAL. HS, M.M.</t>
+  </si>
+  <si>
+    <t>FADLI INSANI, S.E.</t>
+  </si>
+  <si>
+    <t>Apt. RUCITA ARFIANISA, S.Farm.</t>
+  </si>
+  <si>
+    <t>H. ZUBIR DAHLAN</t>
+  </si>
+  <si>
+    <t>Dr. ADITHIYA DIAR, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>NURHADIA</t>
+  </si>
+  <si>
+    <t>CANDRA EKAPUTRA, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>FAKHRIZAL</t>
+  </si>
+  <si>
+    <t>AMRIZAL, S.A.P.</t>
+  </si>
+  <si>
+    <t>APRIODITO U</t>
+  </si>
+  <si>
+    <t>DONA AKERFA, A.Md.Kom.</t>
+  </si>
+  <si>
+    <t>DEDE MUNAJAD M, M.IKom.</t>
+  </si>
+  <si>
+    <t>DEWI KARNA WATY, S.Pd.</t>
+  </si>
+  <si>
+    <t>KHABRI MOEIS, S.E., M.E.</t>
+  </si>
+  <si>
+    <t>SALMAN ALPARISI AGUS JAYA, S.T.</t>
+  </si>
+  <si>
+    <t>SEPTA DINATA. AS, M.Si.</t>
+  </si>
+  <si>
+    <t>LUSTY PATMA DWI, S.Pd.</t>
+  </si>
+  <si>
+    <t>EVRON EDISON, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>ARMAINI</t>
+  </si>
+  <si>
+    <t>Drs. NASRIL MUKTI, M.Pd.</t>
+  </si>
+  <si>
+    <t>NOVITA SARI</t>
+  </si>
+  <si>
+    <t>H. HAMSAL RABIT</t>
+  </si>
+  <si>
+    <t>HERLINA DESIANTI</t>
+  </si>
+  <si>
+    <t>FERRY SATRIA, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>H. ZULFAHMI.S, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>DARWAINI, S.Pd.</t>
+  </si>
+  <si>
+    <t>AMIR HAMZAH SIHOMBING, S.H.</t>
+  </si>
+  <si>
+    <t>RONALDI ASYARI, Lc.</t>
+  </si>
+  <si>
+    <t>RATNA DEWI, S.H.I., S.Pd.I.</t>
+  </si>
+  <si>
+    <t>SARTONI, S.Pd.</t>
+  </si>
+  <si>
+    <t>YESRAWATI</t>
+  </si>
+  <si>
+    <t>MIRISAL</t>
+  </si>
+  <si>
+    <t>NENI DESTIA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RUSDI, S.E.</t>
+  </si>
+  <si>
+    <t>DENITA, S.E.</t>
+  </si>
+  <si>
+    <t>YULDI HERMAN</t>
+  </si>
+  <si>
+    <t>AFUAN YUZA PUTRA, S.Pd.</t>
+  </si>
+  <si>
+    <t>Dr. HADIYANDRA, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>DEWI MARLINDA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>YAHYA BAHAR, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>Drs. MULYADI YACOUB</t>
+  </si>
+  <si>
+    <t>MARSAL, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ANNA PUTRI YANNI</t>
+  </si>
+  <si>
+    <t>DARMAIYANSAH, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>H. YARDI</t>
+  </si>
+  <si>
+    <t>TRISA NOPIKA. P</t>
+  </si>
+  <si>
+    <t>YULIZA HARDI</t>
+  </si>
+  <si>
+    <t>DANISA HERVIANI PUTRI</t>
+  </si>
+  <si>
+    <t>NAFRIL ALFIA</t>
+  </si>
+  <si>
+    <t>YUNITA PUTRI DEWI</t>
+  </si>
+  <si>
+    <t>MERI DIANAWATI</t>
+  </si>
+  <si>
+    <t>NASRIZAL, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>SUNARTO</t>
+  </si>
+  <si>
+    <t>ZUL FIRMAN</t>
+  </si>
+  <si>
+    <t>FENI ASRINA</t>
+  </si>
+  <si>
+    <t>FITRA JAYA, S.E.</t>
+  </si>
+  <si>
+    <t>H. ARIEF HERMANTO, S.Pd.</t>
+  </si>
+  <si>
+    <t>HERALDO SONDAKH, S.E.</t>
+  </si>
+  <si>
+    <t>SRI HERLINA. H</t>
+  </si>
+  <si>
+    <t>MALADI PERI, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>UTAMI PUTI SRIWAHYUNI, S.H.</t>
+  </si>
+  <si>
+    <t>ASRIL</t>
+  </si>
+  <si>
+    <t>BAHRI USMAN</t>
+  </si>
+  <si>
+    <t>KHAIRUL BAHRI, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>DELI SUKMAHAYATI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>MULIA SARI, Amd.Keb.</t>
+  </si>
+  <si>
+    <t>MESRAN, S.T.</t>
+  </si>
+  <si>
     <t>150005</t>
   </si>
   <si>
     <t>JAMBI 5</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>BUNGO</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>TEBO</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>Hj. EKA MADJID MU'AZ, S.E., M.H.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>MUHAMMAD JUPRI, S.I.P., M.M.</t>
   </si>
   <si>
     <t>SYAIFUL BAKHRI, S.Pd.I.</t>
   </si>
   <si>
     <t>H. BASRI, S.Ag., M.S.I.</t>
   </si>
   <si>
     <t>H. ERIC HASMA, S.E., M.M.</t>
   </si>
   <si>
     <t>SRI HANDAYANI</t>
   </si>
   <si>
     <t>Ir. JEMASRIL</t>
   </si>
   <si>
     <t>AHMAD SAFEI</t>
   </si>
   <si>
     <t>IISARA PITRI</t>
   </si>
   <si>
     <t>M. RUM IRFAN</t>
@@ -905,1571 +2426,50 @@
     <t>VERAWATI, S.Kom.I.</t>
   </si>
   <si>
     <t>MUHAMMAD HAMDI</t>
   </si>
   <si>
     <t>AMBO LAU, S.E.</t>
   </si>
   <si>
     <t>H. Ir. FERIYANTO</t>
   </si>
   <si>
     <t>MIRWAN ADNAN WAHID</t>
   </si>
   <si>
     <t>DIANA VERA YANA, A.Md.</t>
   </si>
   <si>
     <t>ABDUL KAHER, S.H.</t>
   </si>
   <si>
     <t>YUHELVI</t>
   </si>
   <si>
     <t>NIRAFDI</t>
-  </si>
-[...1519 lines deleted...]
-    <t>MESRAN, S.T.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2817,3667 +2817,3647 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>291</v>
+        <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>578</v>
+        <v>540</v>
       </c>
       <c r="D2" t="s">
-        <v>579</v>
+        <v>541</v>
       </c>
       <c r="E2" t="s">
-        <v>580</v>
+        <v>542</v>
       </c>
       <c r="F2" t="s">
-        <v>581</v>
+        <v>543</v>
       </c>
       <c r="G2">
-        <v>23974</v>
+        <v>16051</v>
       </c>
       <c r="H2">
-        <v>26484</v>
+        <v>23817</v>
       </c>
       <c r="I2">
-        <v>27955</v>
+        <v>16328</v>
       </c>
       <c r="J2">
-        <v>17384</v>
+        <v>19902</v>
       </c>
       <c r="K2">
-        <v>16804</v>
+        <v>14922</v>
       </c>
       <c r="L2">
-        <v>1268</v>
+        <v>763</v>
       </c>
       <c r="M2">
-        <v>1763</v>
+        <v>3998</v>
       </c>
       <c r="N2">
-        <v>11672</v>
+        <v>19125</v>
       </c>
       <c r="O2">
-        <v>958</v>
+        <v>1247</v>
       </c>
       <c r="P2">
-        <v>2438</v>
+        <v>1156</v>
       </c>
       <c r="Q2">
-        <v>460</v>
+        <v>21591</v>
       </c>
       <c r="R2">
-        <v>28410</v>
+        <v>200</v>
       </c>
       <c r="S2">
-        <v>554</v>
+        <v>30352</v>
       </c>
       <c r="T2">
-        <v>41234</v>
+        <v>2269</v>
       </c>
       <c r="U2">
-        <v>794</v>
+        <v>4533</v>
       </c>
       <c r="V2">
-        <v>2187</v>
+        <v>17512</v>
       </c>
       <c r="W2">
-        <v>14744</v>
+        <v>4150</v>
       </c>
       <c r="X2">
-        <v>219083</v>
+        <v>197916</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C3" t="s">
-        <v>578</v>
+        <v>540</v>
       </c>
       <c r="D3" t="s">
-        <v>579</v>
+        <v>541</v>
       </c>
       <c r="E3" t="s">
-        <v>582</v>
+        <v>544</v>
       </c>
       <c r="F3" t="s">
-        <v>583</v>
+        <v>545</v>
       </c>
       <c r="G3">
-        <v>9266</v>
+        <v>20402</v>
       </c>
       <c r="H3">
-        <v>17762</v>
+        <v>15607</v>
       </c>
       <c r="I3">
-        <v>27071</v>
+        <v>32293</v>
       </c>
       <c r="J3">
-        <v>17144</v>
+        <v>47997</v>
       </c>
       <c r="K3">
-        <v>4872</v>
+        <v>13249</v>
       </c>
       <c r="L3">
-        <v>440</v>
+        <v>1058</v>
       </c>
       <c r="M3">
-        <v>507</v>
+        <v>708</v>
       </c>
       <c r="N3">
-        <v>14939</v>
+        <v>9108</v>
       </c>
       <c r="O3">
-        <v>11300</v>
+        <v>410</v>
       </c>
       <c r="P3">
-        <v>379</v>
+        <v>347</v>
       </c>
       <c r="Q3">
-        <v>187</v>
+        <v>14864</v>
       </c>
       <c r="R3">
-        <v>8832</v>
+        <v>170</v>
       </c>
       <c r="S3">
-        <v>485</v>
+        <v>24644</v>
       </c>
       <c r="T3">
-        <v>10244</v>
+        <v>1386</v>
       </c>
       <c r="U3">
-        <v>526</v>
+        <v>741</v>
       </c>
       <c r="V3">
-        <v>666</v>
+        <v>12645</v>
       </c>
       <c r="W3">
-        <v>40525</v>
+        <v>338</v>
       </c>
       <c r="X3">
-        <v>165145</v>
+        <v>195967</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
         <v>31</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4">
-        <v>33240</v>
+        <v>36453</v>
       </c>
       <c r="H4">
-        <v>44246</v>
+        <v>39424</v>
       </c>
       <c r="I4">
-        <v>55026</v>
+        <v>48621</v>
       </c>
       <c r="J4">
-        <v>34528</v>
+        <v>67899</v>
       </c>
       <c r="K4">
-        <v>21676</v>
+        <v>28171</v>
       </c>
       <c r="L4">
-        <v>1708</v>
+        <v>1821</v>
       </c>
       <c r="M4">
-        <v>2270</v>
+        <v>4706</v>
       </c>
       <c r="N4">
-        <v>26611</v>
+        <v>28233</v>
       </c>
       <c r="O4">
-        <v>12258</v>
+        <v>1657</v>
       </c>
       <c r="P4">
-        <v>2817</v>
+        <v>1503</v>
       </c>
       <c r="Q4">
-        <v>647</v>
+        <v>36455</v>
       </c>
       <c r="R4">
-        <v>37242</v>
+        <v>370</v>
       </c>
       <c r="S4">
-        <v>1039</v>
+        <v>54996</v>
       </c>
       <c r="T4">
-        <v>51478</v>
+        <v>3655</v>
       </c>
       <c r="U4">
-        <v>1320</v>
+        <v>5274</v>
       </c>
       <c r="V4">
-        <v>2853</v>
+        <v>30157</v>
       </c>
       <c r="W4">
-        <v>55269</v>
+        <v>4488</v>
       </c>
       <c r="X4">
-        <v>384228</v>
+        <v>393883</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" s="1" t="s">
-        <v>581</v>
+        <v>543</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>583</v>
+        <v>545</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D2">
-        <v>23974</v>
+        <v>16051</v>
       </c>
       <c r="E2">
-        <v>9266</v>
+        <v>20402</v>
       </c>
       <c r="F2">
-        <v>33240</v>
+        <v>36453</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D3">
-        <v>2940</v>
+        <v>2098</v>
       </c>
       <c r="E3">
-        <v>1454</v>
+        <v>2852</v>
       </c>
       <c r="F3">
-        <v>4394</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>584</v>
+        <v>546</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D4">
-        <v>16856</v>
+        <v>2181</v>
       </c>
       <c r="E4">
-        <v>5542</v>
+        <v>11965</v>
       </c>
       <c r="F4">
-        <v>22398</v>
+        <v>14146</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>585</v>
+        <v>547</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D5">
-        <v>410</v>
+        <v>1954</v>
       </c>
       <c r="E5">
-        <v>290</v>
+        <v>903</v>
       </c>
       <c r="F5">
-        <v>700</v>
+        <v>2857</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>586</v>
+        <v>548</v>
       </c>
       <c r="C6" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D6">
-        <v>1455</v>
+        <v>7942</v>
       </c>
       <c r="E6">
-        <v>153</v>
+        <v>551</v>
       </c>
       <c r="F6">
-        <v>1608</v>
+        <v>8493</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>587</v>
+        <v>549</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D7">
-        <v>724</v>
+        <v>868</v>
       </c>
       <c r="E7">
-        <v>188</v>
+        <v>2075</v>
       </c>
       <c r="F7">
-        <v>912</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D8">
-        <v>251</v>
+        <v>226</v>
       </c>
       <c r="E8">
-        <v>135</v>
+        <v>206</v>
       </c>
       <c r="F8">
-        <v>386</v>
+        <v>432</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>588</v>
+        <v>551</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D9">
-        <v>124</v>
+        <v>273</v>
       </c>
       <c r="E9">
-        <v>378</v>
+        <v>133</v>
       </c>
       <c r="F9">
-        <v>502</v>
+        <v>406</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>589</v>
+        <v>552</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D10">
-        <v>167</v>
+        <v>153</v>
       </c>
       <c r="E10">
-        <v>99</v>
+        <v>247</v>
       </c>
       <c r="F10">
-        <v>266</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>590</v>
+        <v>553</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D11">
-        <v>797</v>
+        <v>111</v>
       </c>
       <c r="E11">
-        <v>65</v>
+        <v>210</v>
       </c>
       <c r="F11">
-        <v>862</v>
+        <v>321</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>591</v>
+        <v>554</v>
       </c>
       <c r="C12" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D12">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="E12">
         <v>73</v>
       </c>
       <c r="F12">
-        <v>109</v>
+        <v>149</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>592</v>
+        <v>555</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D13">
-        <v>214</v>
+        <v>169</v>
       </c>
       <c r="E13">
-        <v>889</v>
+        <v>1187</v>
       </c>
       <c r="F13">
-        <v>1103</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="14"/>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D15">
-        <v>26484</v>
+        <v>23817</v>
       </c>
       <c r="E15">
-        <v>17762</v>
+        <v>15607</v>
       </c>
       <c r="F15">
-        <v>44246</v>
+        <v>39424</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B16" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D16">
-        <v>4213</v>
+        <v>5504</v>
       </c>
       <c r="E16">
-        <v>2149</v>
+        <v>3425</v>
       </c>
       <c r="F16">
-        <v>6362</v>
+        <v>8929</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>593</v>
+        <v>556</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D17">
-        <v>6940</v>
+        <v>4473</v>
       </c>
       <c r="E17">
-        <v>1696</v>
+        <v>2356</v>
       </c>
       <c r="F17">
-        <v>8636</v>
+        <v>6829</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>594</v>
+        <v>557</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D18">
-        <v>3329</v>
+        <v>8001</v>
       </c>
       <c r="E18">
-        <v>9553</v>
+        <v>1109</v>
       </c>
       <c r="F18">
-        <v>12882</v>
+        <v>9110</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>595</v>
+        <v>558</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D19">
-        <v>529</v>
+        <v>658</v>
       </c>
       <c r="E19">
-        <v>666</v>
+        <v>430</v>
       </c>
       <c r="F19">
-        <v>1195</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>596</v>
+        <v>559</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D20">
-        <v>815</v>
+        <v>773</v>
       </c>
       <c r="E20">
-        <v>1142</v>
+        <v>2272</v>
       </c>
       <c r="F20">
-        <v>1957</v>
+        <v>3045</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>597</v>
+        <v>560</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D21">
-        <v>517</v>
+        <v>553</v>
       </c>
       <c r="E21">
-        <v>1384</v>
+        <v>791</v>
       </c>
       <c r="F21">
-        <v>1901</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>598</v>
+        <v>561</v>
       </c>
       <c r="C22" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D22">
-        <v>264</v>
+        <v>345</v>
       </c>
       <c r="E22">
-        <v>83</v>
+        <v>154</v>
       </c>
       <c r="F22">
-        <v>347</v>
+        <v>499</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>599</v>
+        <v>562</v>
       </c>
       <c r="C23" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D23">
-        <v>9336</v>
+        <v>457</v>
       </c>
       <c r="E23">
-        <v>116</v>
+        <v>4481</v>
       </c>
       <c r="F23">
-        <v>9452</v>
+        <v>4938</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>600</v>
+        <v>563</v>
       </c>
       <c r="C24" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D24">
-        <v>217</v>
+        <v>2752</v>
       </c>
       <c r="E24">
-        <v>372</v>
+        <v>330</v>
       </c>
       <c r="F24">
-        <v>589</v>
+        <v>3082</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>601</v>
+        <v>564</v>
       </c>
       <c r="C25" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D25">
-        <v>101</v>
+        <v>136</v>
       </c>
       <c r="E25">
-        <v>53</v>
+        <v>83</v>
       </c>
       <c r="F25">
-        <v>154</v>
+        <v>219</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>602</v>
+        <v>565</v>
       </c>
       <c r="C26" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D26">
-        <v>223</v>
+        <v>165</v>
       </c>
       <c r="E26">
-        <v>548</v>
+        <v>176</v>
       </c>
       <c r="F26">
-        <v>771</v>
+        <v>341</v>
       </c>
     </row>
     <row r="27"/>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D28">
-        <v>27955</v>
+        <v>16328</v>
       </c>
       <c r="E28">
-        <v>27071</v>
+        <v>32293</v>
       </c>
       <c r="F28">
-        <v>55026</v>
+        <v>48621</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B29" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D29">
-        <v>3846</v>
+        <v>3321</v>
       </c>
       <c r="E29">
-        <v>2786</v>
+        <v>4145</v>
       </c>
       <c r="F29">
-        <v>6632</v>
+        <v>7466</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>603</v>
+        <v>566</v>
       </c>
       <c r="C30" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D30">
-        <v>9862</v>
+        <v>2358</v>
       </c>
       <c r="E30">
-        <v>2351</v>
+        <v>9379</v>
       </c>
       <c r="F30">
-        <v>12213</v>
+        <v>11737</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>604</v>
+        <v>567</v>
       </c>
       <c r="C31" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D31">
-        <v>7388</v>
+        <v>785</v>
       </c>
       <c r="E31">
-        <v>817</v>
+        <v>938</v>
       </c>
       <c r="F31">
-        <v>8205</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>605</v>
+        <v>568</v>
       </c>
       <c r="C32" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32">
-        <v>4362</v>
+        <v>899</v>
       </c>
       <c r="E32">
-        <v>8139</v>
+        <v>879</v>
       </c>
       <c r="F32">
-        <v>12501</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>606</v>
+        <v>569</v>
       </c>
       <c r="C33" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D33">
-        <v>971</v>
+        <v>958</v>
       </c>
       <c r="E33">
-        <v>11840</v>
+        <v>14910</v>
       </c>
       <c r="F33">
-        <v>12811</v>
+        <v>15868</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>607</v>
+        <v>570</v>
       </c>
       <c r="C34" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D34">
-        <v>368</v>
+        <v>1880</v>
       </c>
       <c r="E34">
-        <v>307</v>
+        <v>397</v>
       </c>
       <c r="F34">
-        <v>675</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>608</v>
+        <v>571</v>
       </c>
       <c r="C35" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D35">
-        <v>519</v>
+        <v>139</v>
       </c>
       <c r="E35">
-        <v>209</v>
+        <v>133</v>
       </c>
       <c r="F35">
-        <v>728</v>
+        <v>272</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>609</v>
+        <v>572</v>
       </c>
       <c r="C36" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D36">
-        <v>247</v>
+        <v>5530</v>
       </c>
       <c r="E36">
-        <v>137</v>
+        <v>394</v>
       </c>
       <c r="F36">
-        <v>384</v>
+        <v>5924</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>610</v>
+        <v>573</v>
       </c>
       <c r="C37" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D37">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="E37">
-        <v>154</v>
+        <v>176</v>
       </c>
       <c r="F37">
-        <v>316</v>
+        <v>344</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>611</v>
+        <v>574</v>
       </c>
       <c r="C38" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D38">
-        <v>140</v>
+        <v>166</v>
       </c>
       <c r="E38">
-        <v>261</v>
+        <v>613</v>
       </c>
       <c r="F38">
-        <v>401</v>
+        <v>779</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>612</v>
+        <v>575</v>
       </c>
       <c r="C39" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D39">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="E39">
-        <v>70</v>
+        <v>329</v>
       </c>
       <c r="F39">
-        <v>160</v>
+        <v>453</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D41">
-        <v>17384</v>
+        <v>19902</v>
       </c>
       <c r="E41">
-        <v>17144</v>
+        <v>47997</v>
       </c>
       <c r="F41">
-        <v>34528</v>
+        <v>67899</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B42" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D42">
-        <v>3229</v>
+        <v>2609</v>
       </c>
       <c r="E42">
-        <v>2166</v>
+        <v>4504</v>
       </c>
       <c r="F42">
-        <v>5395</v>
+        <v>7113</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>613</v>
+        <v>576</v>
       </c>
       <c r="C43" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D43">
-        <v>9342</v>
+        <v>7449</v>
       </c>
       <c r="E43">
-        <v>2963</v>
+        <v>23637</v>
       </c>
       <c r="F43">
-        <v>12305</v>
+        <v>31086</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>614</v>
+        <v>577</v>
       </c>
       <c r="C44" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D44">
-        <v>2476</v>
+        <v>1211</v>
       </c>
       <c r="E44">
-        <v>7644</v>
+        <v>4412</v>
       </c>
       <c r="F44">
-        <v>10120</v>
+        <v>5623</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>615</v>
+        <v>578</v>
       </c>
       <c r="C45" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D45">
-        <v>246</v>
+        <v>674</v>
       </c>
       <c r="E45">
-        <v>341</v>
+        <v>718</v>
       </c>
       <c r="F45">
-        <v>587</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>616</v>
+        <v>579</v>
       </c>
       <c r="C46" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D46">
-        <v>884</v>
+        <v>1672</v>
       </c>
       <c r="E46">
-        <v>2582</v>
+        <v>905</v>
       </c>
       <c r="F46">
-        <v>3466</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>617</v>
+        <v>580</v>
       </c>
       <c r="C47" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D47">
-        <v>156</v>
+        <v>4287</v>
       </c>
       <c r="E47">
-        <v>250</v>
+        <v>11800</v>
       </c>
       <c r="F47">
-        <v>406</v>
+        <v>16087</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>618</v>
+        <v>581</v>
       </c>
       <c r="C48" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D48">
-        <v>288</v>
+        <v>144</v>
       </c>
       <c r="E48">
-        <v>444</v>
+        <v>311</v>
       </c>
       <c r="F48">
-        <v>732</v>
+        <v>455</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>619</v>
+        <v>582</v>
       </c>
       <c r="C49" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D49">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E49">
-        <v>135</v>
+        <v>117</v>
       </c>
       <c r="F49">
-        <v>442</v>
+        <v>422</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>620</v>
+        <v>583</v>
       </c>
       <c r="C50" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D50">
-        <v>114</v>
+        <v>696</v>
       </c>
       <c r="E50">
-        <v>425</v>
+        <v>1405</v>
       </c>
       <c r="F50">
-        <v>539</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>621</v>
+        <v>584</v>
       </c>
       <c r="C51" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D51">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="E51">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="F51">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>622</v>
+        <v>585</v>
       </c>
       <c r="C52" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D52">
-        <v>283</v>
+        <v>792</v>
       </c>
       <c r="E52">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F52">
-        <v>406</v>
+        <v>912</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>5</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D54">
-        <v>16804</v>
+        <v>14922</v>
       </c>
       <c r="E54">
-        <v>4872</v>
+        <v>13249</v>
       </c>
       <c r="F54">
-        <v>21676</v>
+        <v>28171</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B55" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D55">
-        <v>1724</v>
+        <v>1906</v>
       </c>
       <c r="E55">
-        <v>569</v>
+        <v>1524</v>
       </c>
       <c r="F55">
-        <v>2293</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>623</v>
+        <v>586</v>
       </c>
       <c r="C56" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D56">
-        <v>9375</v>
+        <v>4478</v>
       </c>
       <c r="E56">
-        <v>1724</v>
+        <v>919</v>
       </c>
       <c r="F56">
-        <v>11099</v>
+        <v>5397</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>624</v>
+        <v>587</v>
       </c>
       <c r="C57" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D57">
-        <v>407</v>
+        <v>3564</v>
       </c>
       <c r="E57">
-        <v>685</v>
+        <v>499</v>
       </c>
       <c r="F57">
-        <v>1092</v>
+        <v>4063</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>625</v>
+        <v>588</v>
       </c>
       <c r="C58" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D58">
-        <v>179</v>
+        <v>350</v>
       </c>
       <c r="E58">
-        <v>57</v>
+        <v>2536</v>
       </c>
       <c r="F58">
-        <v>236</v>
+        <v>2886</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>626</v>
+        <v>589</v>
       </c>
       <c r="C59" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D59">
-        <v>244</v>
+        <v>345</v>
       </c>
       <c r="E59">
-        <v>175</v>
+        <v>265</v>
       </c>
       <c r="F59">
-        <v>419</v>
+        <v>610</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>627</v>
+        <v>590</v>
       </c>
       <c r="C60" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D60">
-        <v>2929</v>
+        <v>1016</v>
       </c>
       <c r="E60">
-        <v>1255</v>
+        <v>3385</v>
       </c>
       <c r="F60">
-        <v>4184</v>
+        <v>4401</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>628</v>
+        <v>591</v>
       </c>
       <c r="C61" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D61">
-        <v>97</v>
+        <v>204</v>
       </c>
       <c r="E61">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="F61">
-        <v>128</v>
+        <v>317</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>629</v>
+        <v>592</v>
       </c>
       <c r="C62" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D62">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="E62">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="F62">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>630</v>
+        <v>593</v>
       </c>
       <c r="C63" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D63">
-        <v>267</v>
+        <v>1869</v>
       </c>
       <c r="E63">
-        <v>113</v>
+        <v>3015</v>
       </c>
       <c r="F63">
-        <v>380</v>
+        <v>4884</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>631</v>
+        <v>594</v>
       </c>
       <c r="C64" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D64">
-        <v>29</v>
+        <v>217</v>
       </c>
       <c r="E64">
-        <v>139</v>
+        <v>38</v>
       </c>
       <c r="F64">
-        <v>168</v>
+        <v>255</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>632</v>
+        <v>595</v>
       </c>
       <c r="C65" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D65">
-        <v>1434</v>
+        <v>861</v>
       </c>
       <c r="E65">
-        <v>63</v>
+        <v>877</v>
       </c>
       <c r="F65">
-        <v>1497</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D67">
-        <v>1268</v>
+        <v>763</v>
       </c>
       <c r="E67">
-        <v>440</v>
+        <v>1058</v>
       </c>
       <c r="F67">
-        <v>1708</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B68" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D68">
-        <v>214</v>
+        <v>366</v>
       </c>
       <c r="E68">
-        <v>115</v>
+        <v>362</v>
       </c>
       <c r="F68">
-        <v>329</v>
+        <v>728</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>633</v>
+        <v>596</v>
       </c>
       <c r="C69" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D69">
-        <v>161</v>
+        <v>268</v>
       </c>
       <c r="E69">
-        <v>216</v>
+        <v>300</v>
       </c>
       <c r="F69">
-        <v>377</v>
+        <v>568</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>634</v>
+        <v>597</v>
       </c>
       <c r="C70" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D70">
-        <v>760</v>
+        <v>78</v>
       </c>
       <c r="E70">
-        <v>55</v>
+        <v>347</v>
       </c>
       <c r="F70">
-        <v>815</v>
+        <v>425</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>635</v>
+        <v>598</v>
       </c>
       <c r="C71" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D71">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="E71">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="F71">
-        <v>75</v>
-[...21 lines deleted...]
-    </row>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="72"/>
     <row r="73">
       <c r="A73">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B73" t="s">
-        <v>637</v>
+        <v>12</v>
       </c>
       <c r="C73" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D73">
-        <v>33</v>
+        <v>3998</v>
       </c>
       <c r="E73">
-        <v>21</v>
+        <v>708</v>
       </c>
       <c r="F73">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="74"/>
+        <v>4706</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>30</v>
+      </c>
+      <c r="B74" t="s">
+        <v>30</v>
+      </c>
+      <c r="C74" t="s">
+        <v>36</v>
+      </c>
+      <c r="D74">
+        <v>754</v>
+      </c>
+      <c r="E74">
+        <v>398</v>
+      </c>
+      <c r="F74">
+        <v>1152</v>
+      </c>
+    </row>
     <row r="75">
       <c r="A75">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B75" t="s">
-        <v>12</v>
+        <v>599</v>
       </c>
       <c r="C75" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D75">
-        <v>1763</v>
+        <v>2338</v>
       </c>
       <c r="E75">
-        <v>507</v>
+        <v>168</v>
       </c>
       <c r="F75">
-        <v>2270</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="76">
-      <c r="A76" t="s">
-        <v>31</v>
+      <c r="A76">
+        <v>2</v>
       </c>
       <c r="B76" t="s">
-        <v>31</v>
+        <v>600</v>
       </c>
       <c r="C76" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D76">
-        <v>800</v>
+        <v>539</v>
       </c>
       <c r="E76">
-        <v>250</v>
+        <v>59</v>
       </c>
       <c r="F76">
-        <v>1050</v>
+        <v>598</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B77" t="s">
-        <v>638</v>
+        <v>601</v>
       </c>
       <c r="C77" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D77">
-        <v>844</v>
+        <v>183</v>
       </c>
       <c r="E77">
-        <v>216</v>
+        <v>31</v>
       </c>
       <c r="F77">
-        <v>1060</v>
+        <v>214</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B78" t="s">
-        <v>639</v>
+        <v>602</v>
       </c>
       <c r="C78" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D78">
-        <v>119</v>
+        <v>184</v>
       </c>
       <c r="E78">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="F78">
-        <v>160</v>
+        <v>236</v>
       </c>
     </row>
     <row r="79"/>
     <row r="80">
       <c r="A80">
         <v>8</v>
       </c>
       <c r="B80" t="s">
         <v>13</v>
       </c>
       <c r="C80" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D80">
-        <v>11672</v>
+        <v>19125</v>
       </c>
       <c r="E80">
-        <v>14939</v>
+        <v>9108</v>
       </c>
       <c r="F80">
-        <v>26611</v>
+        <v>28233</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B81" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D81">
-        <v>1768</v>
+        <v>2103</v>
       </c>
       <c r="E81">
-        <v>1263</v>
+        <v>1640</v>
       </c>
       <c r="F81">
-        <v>3031</v>
+        <v>3743</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1</v>
       </c>
       <c r="B82" t="s">
-        <v>640</v>
+        <v>603</v>
       </c>
       <c r="C82" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D82">
-        <v>1819</v>
+        <v>1805</v>
       </c>
       <c r="E82">
-        <v>10536</v>
+        <v>4893</v>
       </c>
       <c r="F82">
-        <v>12355</v>
+        <v>6698</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>641</v>
+        <v>604</v>
       </c>
       <c r="C83" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D83">
-        <v>5052</v>
+        <v>5428</v>
       </c>
       <c r="E83">
-        <v>894</v>
+        <v>1171</v>
       </c>
       <c r="F83">
-        <v>5946</v>
+        <v>6599</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>642</v>
+        <v>605</v>
       </c>
       <c r="C84" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D84">
-        <v>975</v>
+        <v>548</v>
       </c>
       <c r="E84">
-        <v>108</v>
+        <v>195</v>
       </c>
       <c r="F84">
-        <v>1083</v>
+        <v>743</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>4</v>
       </c>
       <c r="B85" t="s">
-        <v>643</v>
+        <v>606</v>
       </c>
       <c r="C85" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D85">
-        <v>679</v>
+        <v>2009</v>
       </c>
       <c r="E85">
-        <v>371</v>
+        <v>176</v>
       </c>
       <c r="F85">
-        <v>1050</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>5</v>
       </c>
       <c r="B86" t="s">
-        <v>644</v>
+        <v>607</v>
       </c>
       <c r="C86" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D86">
-        <v>271</v>
+        <v>478</v>
       </c>
       <c r="E86">
-        <v>60</v>
+        <v>112</v>
       </c>
       <c r="F86">
-        <v>331</v>
+        <v>590</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>6</v>
       </c>
       <c r="B87" t="s">
-        <v>645</v>
+        <v>608</v>
       </c>
       <c r="C87" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D87">
-        <v>408</v>
+        <v>4501</v>
       </c>
       <c r="E87">
-        <v>40</v>
+        <v>264</v>
       </c>
       <c r="F87">
-        <v>448</v>
+        <v>4765</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>7</v>
       </c>
       <c r="B88" t="s">
-        <v>646</v>
+        <v>609</v>
       </c>
       <c r="C88" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D88">
-        <v>73</v>
+        <v>158</v>
       </c>
       <c r="E88">
-        <v>144</v>
+        <v>64</v>
       </c>
       <c r="F88">
-        <v>217</v>
+        <v>222</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>8</v>
       </c>
       <c r="B89" t="s">
-        <v>647</v>
+        <v>610</v>
       </c>
       <c r="C89" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D89">
-        <v>495</v>
+        <v>561</v>
       </c>
       <c r="E89">
-        <v>1293</v>
+        <v>173</v>
       </c>
       <c r="F89">
-        <v>1788</v>
+        <v>734</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>9</v>
       </c>
       <c r="B90" t="s">
-        <v>648</v>
+        <v>611</v>
       </c>
       <c r="C90" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D90">
-        <v>55</v>
+        <v>154</v>
       </c>
       <c r="E90">
-        <v>47</v>
+        <v>121</v>
       </c>
       <c r="F90">
-        <v>102</v>
+        <v>275</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>10</v>
       </c>
       <c r="B91" t="s">
-        <v>649</v>
+        <v>612</v>
       </c>
       <c r="C91" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D91">
-        <v>77</v>
+        <v>1380</v>
       </c>
       <c r="E91">
-        <v>183</v>
+        <v>299</v>
       </c>
       <c r="F91">
-        <v>260</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="92"/>
     <row r="93">
       <c r="A93">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>14</v>
       </c>
       <c r="C93" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D93">
-        <v>958</v>
+        <v>1247</v>
       </c>
       <c r="E93">
-        <v>11300</v>
+        <v>410</v>
       </c>
       <c r="F93">
-        <v>12258</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B94" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D94">
-        <v>288</v>
+        <v>326</v>
       </c>
       <c r="E94">
-        <v>567</v>
+        <v>121</v>
       </c>
       <c r="F94">
-        <v>855</v>
+        <v>447</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1</v>
       </c>
       <c r="B95" t="s">
-        <v>650</v>
+        <v>613</v>
       </c>
       <c r="C95" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D95">
-        <v>194</v>
+        <v>434</v>
       </c>
       <c r="E95">
-        <v>7603</v>
+        <v>154</v>
       </c>
       <c r="F95">
-        <v>7797</v>
+        <v>588</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2</v>
       </c>
       <c r="B96" t="s">
-        <v>651</v>
+        <v>614</v>
       </c>
       <c r="C96" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D96">
-        <v>193</v>
+        <v>67</v>
       </c>
       <c r="E96">
-        <v>2318</v>
+        <v>26</v>
       </c>
       <c r="F96">
-        <v>2511</v>
+        <v>93</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>3</v>
       </c>
       <c r="B97" t="s">
-        <v>652</v>
+        <v>615</v>
       </c>
       <c r="C97" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D97">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E97">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="F97">
-        <v>106</v>
+        <v>54</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>4</v>
       </c>
       <c r="B98" t="s">
-        <v>653</v>
+        <v>616</v>
       </c>
       <c r="C98" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D98">
-        <v>64</v>
+        <v>298</v>
       </c>
       <c r="E98">
-        <v>98</v>
+        <v>35</v>
       </c>
       <c r="F98">
-        <v>162</v>
+        <v>333</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>5</v>
       </c>
       <c r="B99" t="s">
-        <v>654</v>
+        <v>617</v>
       </c>
       <c r="C99" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D99">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="E99">
-        <v>312</v>
+        <v>19</v>
       </c>
       <c r="F99">
-        <v>346</v>
+        <v>35</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>6</v>
       </c>
       <c r="B100" t="s">
-        <v>655</v>
+        <v>618</v>
       </c>
       <c r="C100" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D100">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E100">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="F100">
-        <v>97</v>
+        <v>17</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>7</v>
       </c>
       <c r="B101" t="s">
-        <v>656</v>
+        <v>619</v>
       </c>
       <c r="C101" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D101">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E101">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="F101">
-        <v>61</v>
+        <v>20</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>8</v>
       </c>
       <c r="B102" t="s">
-        <v>657</v>
+        <v>620</v>
       </c>
       <c r="C102" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D102">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="E102">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="F102">
-        <v>105</v>
-[...21 lines deleted...]
-    </row>
+        <v>70</v>
+      </c>
+    </row>
+    <row r="103"/>
     <row r="104">
       <c r="A104">
         <v>10</v>
       </c>
       <c r="B104" t="s">
-        <v>659</v>
+        <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D104">
-        <v>68</v>
+        <v>1156</v>
       </c>
       <c r="E104">
-        <v>72</v>
+        <v>347</v>
       </c>
       <c r="F104">
-        <v>140</v>
-[...2 lines deleted...]
-    <row r="105"/>
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>30</v>
+      </c>
+      <c r="B105" t="s">
+        <v>30</v>
+      </c>
+      <c r="C105" t="s">
+        <v>36</v>
+      </c>
+      <c r="D105">
+        <v>540</v>
+      </c>
+      <c r="E105">
+        <v>186</v>
+      </c>
+      <c r="F105">
+        <v>726</v>
+      </c>
+    </row>
     <row r="106">
       <c r="A106">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B106" t="s">
-        <v>15</v>
+        <v>621</v>
       </c>
       <c r="C106" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D106">
-        <v>2438</v>
+        <v>428</v>
       </c>
       <c r="E106">
-        <v>379</v>
+        <v>105</v>
       </c>
       <c r="F106">
-        <v>2817</v>
+        <v>533</v>
       </c>
     </row>
     <row r="107">
-      <c r="A107" t="s">
-        <v>31</v>
+      <c r="A107">
+        <v>2</v>
       </c>
       <c r="B107" t="s">
-        <v>31</v>
+        <v>622</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D107">
-        <v>497</v>
+        <v>188</v>
       </c>
       <c r="E107">
-        <v>199</v>
+        <v>56</v>
       </c>
       <c r="F107">
-        <v>696</v>
-[...21 lines deleted...]
-    </row>
+        <v>244</v>
+      </c>
+    </row>
+    <row r="108"/>
     <row r="109">
       <c r="A109">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B109" t="s">
-        <v>661</v>
+        <v>17</v>
       </c>
       <c r="C109" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D109">
-        <v>141</v>
+        <v>21591</v>
       </c>
       <c r="E109">
-        <v>35</v>
+        <v>14864</v>
       </c>
       <c r="F109">
-        <v>176</v>
+        <v>36455</v>
       </c>
     </row>
     <row r="110">
-      <c r="A110">
-        <v>3</v>
+      <c r="A110" t="s">
+        <v>30</v>
       </c>
       <c r="B110" t="s">
-        <v>662</v>
+        <v>30</v>
       </c>
       <c r="C110" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D110">
-        <v>92</v>
+        <v>1809</v>
       </c>
       <c r="E110">
-        <v>21</v>
+        <v>1480</v>
       </c>
       <c r="F110">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="111"/>
+        <v>3289</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>1</v>
+      </c>
+      <c r="B111" t="s">
+        <v>623</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>2627</v>
+      </c>
+      <c r="E111">
+        <v>6189</v>
+      </c>
+      <c r="F111">
+        <v>8816</v>
+      </c>
+    </row>
     <row r="112">
       <c r="A112">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B112" t="s">
-        <v>291</v>
+        <v>624</v>
       </c>
       <c r="C112" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D112">
-        <v>460</v>
+        <v>794</v>
       </c>
       <c r="E112">
-        <v>187</v>
+        <v>559</v>
       </c>
       <c r="F112">
-        <v>647</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="113">
-      <c r="A113" t="s">
-        <v>31</v>
+      <c r="A113">
+        <v>3</v>
       </c>
       <c r="B113" t="s">
-        <v>31</v>
+        <v>625</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D113">
+        <v>361</v>
+      </c>
+      <c r="E113">
         <v>212</v>
       </c>
-      <c r="E113">
-[...1 lines deleted...]
-      </c>
       <c r="F113">
-        <v>284</v>
+        <v>573</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B114" t="s">
-        <v>663</v>
+        <v>626</v>
       </c>
       <c r="C114" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D114">
-        <v>159</v>
+        <v>513</v>
       </c>
       <c r="E114">
-        <v>81</v>
+        <v>4809</v>
       </c>
       <c r="F114">
-        <v>240</v>
+        <v>5322</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B115" t="s">
-        <v>664</v>
+        <v>627</v>
       </c>
       <c r="C115" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D115">
-        <v>58</v>
+        <v>4024</v>
       </c>
       <c r="E115">
-        <v>21</v>
+        <v>479</v>
       </c>
       <c r="F115">
-        <v>79</v>
+        <v>4503</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B116" t="s">
-        <v>665</v>
+        <v>628</v>
       </c>
       <c r="C116" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D116">
-        <v>31</v>
+        <v>371</v>
       </c>
       <c r="E116">
-        <v>13</v>
+        <v>149</v>
       </c>
       <c r="F116">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="117"/>
+        <v>520</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>7</v>
+      </c>
+      <c r="B117" t="s">
+        <v>629</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>3202</v>
+      </c>
+      <c r="E117">
+        <v>245</v>
+      </c>
+      <c r="F117">
+        <v>3447</v>
+      </c>
+    </row>
     <row r="118">
       <c r="A118">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B118" t="s">
-        <v>16</v>
+        <v>630</v>
       </c>
       <c r="C118" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D118">
-        <v>28410</v>
+        <v>166</v>
       </c>
       <c r="E118">
-        <v>8832</v>
+        <v>269</v>
       </c>
       <c r="F118">
-        <v>37242</v>
+        <v>435</v>
       </c>
     </row>
     <row r="119">
-      <c r="A119" t="s">
-        <v>31</v>
+      <c r="A119">
+        <v>9</v>
       </c>
       <c r="B119" t="s">
-        <v>31</v>
+        <v>631</v>
       </c>
       <c r="C119" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D119">
-        <v>1913</v>
+        <v>4805</v>
       </c>
       <c r="E119">
-        <v>1004</v>
+        <v>326</v>
       </c>
       <c r="F119">
-        <v>2917</v>
+        <v>5131</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B120" t="s">
-        <v>666</v>
+        <v>632</v>
       </c>
       <c r="C120" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D120">
-        <v>6778</v>
+        <v>2919</v>
       </c>
       <c r="E120">
-        <v>1174</v>
+        <v>147</v>
       </c>
       <c r="F120">
-        <v>7952</v>
-[...21 lines deleted...]
-    </row>
+        <v>3066</v>
+      </c>
+    </row>
+    <row r="121"/>
     <row r="122">
       <c r="A122">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B122" t="s">
-        <v>668</v>
+        <v>18</v>
       </c>
       <c r="C122" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D122">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="E122">
-        <v>428</v>
+        <v>170</v>
       </c>
       <c r="F122">
-        <v>648</v>
+        <v>370</v>
       </c>
     </row>
     <row r="123">
-      <c r="A123">
-        <v>4</v>
+      <c r="A123" t="s">
+        <v>30</v>
       </c>
       <c r="B123" t="s">
-        <v>669</v>
+        <v>30</v>
       </c>
       <c r="C123" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D123">
-        <v>351</v>
+        <v>102</v>
       </c>
       <c r="E123">
-        <v>156</v>
+        <v>93</v>
       </c>
       <c r="F123">
-        <v>507</v>
+        <v>195</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B124" t="s">
-        <v>670</v>
+        <v>633</v>
       </c>
       <c r="C124" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D124">
-        <v>255</v>
+        <v>98</v>
       </c>
       <c r="E124">
-        <v>112</v>
+        <v>77</v>
       </c>
       <c r="F124">
-        <v>367</v>
-[...21 lines deleted...]
-    </row>
+        <v>175</v>
+      </c>
+    </row>
+    <row r="125"/>
     <row r="126">
       <c r="A126">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B126" t="s">
-        <v>672</v>
+        <v>19</v>
       </c>
       <c r="C126" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D126">
-        <v>83</v>
+        <v>30352</v>
       </c>
       <c r="E126">
-        <v>39</v>
+        <v>24644</v>
       </c>
       <c r="F126">
-        <v>122</v>
+        <v>54996</v>
       </c>
     </row>
     <row r="127">
-      <c r="A127">
-        <v>8</v>
+      <c r="A127" t="s">
+        <v>30</v>
       </c>
       <c r="B127" t="s">
-        <v>673</v>
+        <v>30</v>
       </c>
       <c r="C127" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D127">
-        <v>437</v>
+        <v>2639</v>
       </c>
       <c r="E127">
-        <v>1077</v>
+        <v>1698</v>
       </c>
       <c r="F127">
-        <v>1514</v>
+        <v>4337</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B128" t="s">
-        <v>674</v>
+        <v>634</v>
       </c>
       <c r="C128" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D128">
-        <v>437</v>
+        <v>2386</v>
       </c>
       <c r="E128">
-        <v>2205</v>
+        <v>5715</v>
       </c>
       <c r="F128">
-        <v>2642</v>
+        <v>8101</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B129" t="s">
-        <v>675</v>
+        <v>635</v>
       </c>
       <c r="C129" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D129">
-        <v>13379</v>
+        <v>1688</v>
       </c>
       <c r="E129">
-        <v>1331</v>
+        <v>368</v>
       </c>
       <c r="F129">
-        <v>14710</v>
-[...2 lines deleted...]
-    <row r="130"/>
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>3</v>
+      </c>
+      <c r="B130" t="s">
+        <v>636</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>8601</v>
+      </c>
+      <c r="E130">
+        <v>690</v>
+      </c>
+      <c r="F130">
+        <v>9291</v>
+      </c>
+    </row>
     <row r="131">
       <c r="A131">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B131" t="s">
-        <v>17</v>
+        <v>637</v>
       </c>
       <c r="C131" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D131">
-        <v>554</v>
+        <v>1154</v>
       </c>
       <c r="E131">
-        <v>485</v>
+        <v>345</v>
       </c>
       <c r="F131">
-        <v>1039</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="132">
-      <c r="A132" t="s">
-        <v>31</v>
+      <c r="A132">
+        <v>5</v>
       </c>
       <c r="B132" t="s">
-        <v>31</v>
+        <v>638</v>
       </c>
       <c r="C132" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D132">
-        <v>196</v>
+        <v>527</v>
       </c>
       <c r="E132">
-        <v>84</v>
+        <v>230</v>
       </c>
       <c r="F132">
-        <v>280</v>
+        <v>757</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B133" t="s">
-        <v>676</v>
+        <v>639</v>
       </c>
       <c r="C133" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D133">
-        <v>207</v>
+        <v>4193</v>
       </c>
       <c r="E133">
-        <v>266</v>
+        <v>146</v>
       </c>
       <c r="F133">
-        <v>473</v>
+        <v>4339</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B134" t="s">
-        <v>677</v>
+        <v>640</v>
       </c>
       <c r="C134" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D134">
-        <v>71</v>
+        <v>1792</v>
       </c>
       <c r="E134">
-        <v>40</v>
+        <v>181</v>
       </c>
       <c r="F134">
-        <v>111</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B135" t="s">
-        <v>678</v>
+        <v>641</v>
       </c>
       <c r="C135" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D135">
-        <v>21</v>
+        <v>3976</v>
       </c>
       <c r="E135">
-        <v>27</v>
+        <v>12148</v>
       </c>
       <c r="F135">
-        <v>48</v>
+        <v>16124</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B136" t="s">
-        <v>679</v>
+        <v>642</v>
       </c>
       <c r="C136" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D136">
-        <v>26</v>
+        <v>269</v>
       </c>
       <c r="E136">
-        <v>27</v>
+        <v>102</v>
       </c>
       <c r="F136">
-        <v>53</v>
+        <v>371</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B137" t="s">
-        <v>680</v>
+        <v>643</v>
       </c>
       <c r="C137" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D137">
-        <v>21</v>
+        <v>3127</v>
       </c>
       <c r="E137">
-        <v>31</v>
+        <v>3021</v>
       </c>
       <c r="F137">
-        <v>52</v>
-[...22 lines deleted...]
-    <row r="139"/>
+        <v>6148</v>
+      </c>
+    </row>
+    <row r="138"/>
+    <row r="139">
+      <c r="A139">
+        <v>15</v>
+      </c>
+      <c r="B139" t="s">
+        <v>20</v>
+      </c>
+      <c r="C139" t="s">
+        <v>35</v>
+      </c>
+      <c r="D139">
+        <v>2269</v>
+      </c>
+      <c r="E139">
+        <v>1386</v>
+      </c>
+      <c r="F139">
+        <v>3655</v>
+      </c>
+    </row>
     <row r="140">
-      <c r="A140">
-        <v>14</v>
+      <c r="A140" t="s">
+        <v>30</v>
       </c>
       <c r="B140" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="C140" t="s">
         <v>36</v>
       </c>
       <c r="D140">
-        <v>41234</v>
+        <v>661</v>
       </c>
       <c r="E140">
-        <v>10244</v>
+        <v>359</v>
       </c>
       <c r="F140">
-        <v>51478</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141" t="s">
-        <v>31</v>
+      <c r="A141">
+        <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>31</v>
+        <v>644</v>
       </c>
       <c r="C141" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D141">
-        <v>2358</v>
+        <v>798</v>
       </c>
       <c r="E141">
-        <v>840</v>
+        <v>510</v>
       </c>
       <c r="F141">
-        <v>3198</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B142" t="s">
-        <v>682</v>
+        <v>645</v>
       </c>
       <c r="C142" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D142">
-        <v>18874</v>
+        <v>163</v>
       </c>
       <c r="E142">
-        <v>1602</v>
+        <v>71</v>
       </c>
       <c r="F142">
-        <v>20476</v>
+        <v>234</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B143" t="s">
-        <v>683</v>
+        <v>646</v>
       </c>
       <c r="C143" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D143">
-        <v>492</v>
+        <v>133</v>
       </c>
       <c r="E143">
-        <v>529</v>
+        <v>66</v>
       </c>
       <c r="F143">
-        <v>1021</v>
+        <v>199</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B144" t="s">
-        <v>684</v>
+        <v>647</v>
       </c>
       <c r="C144" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D144">
-        <v>193</v>
+        <v>243</v>
       </c>
       <c r="E144">
-        <v>107</v>
+        <v>190</v>
       </c>
       <c r="F144">
-        <v>300</v>
+        <v>433</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B145" t="s">
-        <v>685</v>
+        <v>648</v>
       </c>
       <c r="C145" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D145">
-        <v>1400</v>
+        <v>77</v>
       </c>
       <c r="E145">
-        <v>150</v>
+        <v>47</v>
       </c>
       <c r="F145">
-        <v>1550</v>
+        <v>124</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B146" t="s">
-        <v>686</v>
+        <v>649</v>
       </c>
       <c r="C146" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D146">
-        <v>7337</v>
+        <v>194</v>
       </c>
       <c r="E146">
-        <v>1145</v>
+        <v>143</v>
       </c>
       <c r="F146">
-        <v>8482</v>
-[...21 lines deleted...]
-    </row>
+        <v>337</v>
+      </c>
+    </row>
+    <row r="147"/>
     <row r="148">
       <c r="A148">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B148" t="s">
-        <v>688</v>
+        <v>21</v>
       </c>
       <c r="C148" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D148">
-        <v>245</v>
+        <v>4533</v>
       </c>
       <c r="E148">
-        <v>59</v>
+        <v>741</v>
       </c>
       <c r="F148">
-        <v>304</v>
+        <v>5274</v>
       </c>
     </row>
     <row r="149">
-      <c r="A149">
-        <v>8</v>
+      <c r="A149" t="s">
+        <v>30</v>
       </c>
       <c r="B149" t="s">
-        <v>689</v>
+        <v>30</v>
       </c>
       <c r="C149" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D149">
-        <v>4915</v>
+        <v>388</v>
       </c>
       <c r="E149">
+        <v>101</v>
+      </c>
+      <c r="F149">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>5404</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B150" t="s">
-        <v>690</v>
+        <v>650</v>
       </c>
       <c r="C150" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D150">
-        <v>120</v>
+        <v>3058</v>
       </c>
       <c r="E150">
-        <v>33</v>
+        <v>142</v>
       </c>
       <c r="F150">
-        <v>153</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B151" t="s">
-        <v>691</v>
+        <v>651</v>
       </c>
       <c r="C151" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D151">
-        <v>5166</v>
+        <v>685</v>
       </c>
       <c r="E151">
-        <v>5231</v>
+        <v>114</v>
       </c>
       <c r="F151">
-        <v>10397</v>
-[...2 lines deleted...]
-    <row r="152"/>
+        <v>799</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>3</v>
+      </c>
+      <c r="B152" t="s">
+        <v>652</v>
+      </c>
+      <c r="C152" t="s">
+        <v>38</v>
+      </c>
+      <c r="D152">
+        <v>88</v>
+      </c>
+      <c r="E152">
+        <v>64</v>
+      </c>
+      <c r="F152">
+        <v>152</v>
+      </c>
+    </row>
     <row r="153">
       <c r="A153">
+        <v>4</v>
+      </c>
+      <c r="B153" t="s">
+        <v>653</v>
+      </c>
+      <c r="C153" t="s">
+        <v>38</v>
+      </c>
+      <c r="D153">
+        <v>50</v>
+      </c>
+      <c r="E153">
         <v>15</v>
       </c>
-      <c r="B153" t="s">
+      <c r="F153">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>5</v>
+      </c>
+      <c r="B154" t="s">
+        <v>654</v>
+      </c>
+      <c r="C154" t="s">
+        <v>38</v>
+      </c>
+      <c r="D154">
+        <v>47</v>
+      </c>
+      <c r="E154">
         <v>19</v>
       </c>
-      <c r="C153" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="F154">
-        <v>542</v>
+        <v>66</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B155" t="s">
-        <v>692</v>
+        <v>655</v>
       </c>
       <c r="C155" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D155">
-        <v>206</v>
+        <v>71</v>
       </c>
       <c r="E155">
-        <v>159</v>
+        <v>14</v>
       </c>
       <c r="F155">
-        <v>365</v>
+        <v>85</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B156" t="s">
-        <v>693</v>
+        <v>656</v>
       </c>
       <c r="C156" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D156">
-        <v>105</v>
+        <v>28</v>
       </c>
       <c r="E156">
-        <v>64</v>
+        <v>230</v>
       </c>
       <c r="F156">
-        <v>169</v>
+        <v>258</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B157" t="s">
-        <v>694</v>
+        <v>657</v>
       </c>
       <c r="C157" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D157">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="E157">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="F157">
-        <v>131</v>
+        <v>69</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B158" t="s">
-        <v>695</v>
+        <v>658</v>
       </c>
       <c r="C158" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D158">
-        <v>76</v>
+        <v>24</v>
       </c>
       <c r="E158">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="F158">
-        <v>113</v>
-[...10 lines deleted...]
-      <c r="C160" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>10</v>
+      </c>
+      <c r="B159" t="s">
+        <v>659</v>
+      </c>
+      <c r="C159" t="s">
+        <v>38</v>
+      </c>
+      <c r="D159">
+        <v>44</v>
+      </c>
+      <c r="E159">
+        <v>17</v>
+      </c>
+      <c r="F159">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="160"/>
+    <row r="161">
+      <c r="A161">
+        <v>17</v>
+      </c>
+      <c r="B161" t="s">
+        <v>22</v>
+      </c>
+      <c r="C161" t="s">
+        <v>35</v>
+      </c>
+      <c r="D161">
+        <v>17512</v>
+      </c>
+      <c r="E161">
+        <v>12645</v>
+      </c>
+      <c r="F161">
+        <v>30157</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="s">
+        <v>30</v>
+      </c>
+      <c r="B162" t="s">
+        <v>30</v>
+      </c>
+      <c r="C162" t="s">
         <v>36</v>
-      </c>
-[...38 lines deleted...]
-        <v>39</v>
       </c>
       <c r="D162">
         <v>1059</v>
       </c>
       <c r="E162">
-        <v>205</v>
+        <v>839</v>
       </c>
       <c r="F162">
-        <v>1264</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B163" t="s">
-        <v>697</v>
+        <v>660</v>
       </c>
       <c r="C163" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D163">
-        <v>216</v>
+        <v>10779</v>
       </c>
       <c r="E163">
-        <v>44</v>
+        <v>529</v>
       </c>
       <c r="F163">
-        <v>260</v>
+        <v>11308</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B164" t="s">
-        <v>698</v>
+        <v>661</v>
       </c>
       <c r="C164" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D164">
-        <v>101</v>
+        <v>538</v>
       </c>
       <c r="E164">
-        <v>28</v>
+        <v>2551</v>
       </c>
       <c r="F164">
-        <v>129</v>
+        <v>3089</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B165" t="s">
-        <v>699</v>
+        <v>662</v>
       </c>
       <c r="C165" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D165">
-        <v>35</v>
+        <v>564</v>
       </c>
       <c r="E165">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="F165">
-        <v>56</v>
+        <v>655</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B166" t="s">
-        <v>700</v>
+        <v>663</v>
       </c>
       <c r="C166" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D166">
-        <v>85</v>
+        <v>885</v>
       </c>
       <c r="E166">
-        <v>109</v>
+        <v>317</v>
       </c>
       <c r="F166">
-        <v>194</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B167" t="s">
-        <v>701</v>
+        <v>664</v>
       </c>
       <c r="C167" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D167">
-        <v>32</v>
+        <v>150</v>
       </c>
       <c r="E167">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="F167">
-        <v>58</v>
+        <v>210</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B168" t="s">
-        <v>702</v>
+        <v>665</v>
       </c>
       <c r="C168" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D168">
-        <v>9</v>
+        <v>912</v>
       </c>
       <c r="E168">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="F168">
-        <v>17</v>
+        <v>959</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B169" t="s">
-        <v>703</v>
+        <v>666</v>
       </c>
       <c r="C169" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D169">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="E169">
-        <v>64</v>
+        <v>184</v>
       </c>
       <c r="F169">
-        <v>144</v>
+        <v>259</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
+        <v>8</v>
+      </c>
+      <c r="B170" t="s">
+        <v>667</v>
+      </c>
+      <c r="C170" t="s">
+        <v>38</v>
+      </c>
+      <c r="D170">
+        <v>47</v>
+      </c>
+      <c r="E170">
+        <v>97</v>
+      </c>
+      <c r="F170">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
         <v>9</v>
       </c>
-      <c r="B170" t="s">
-[...15 lines deleted...]
-    <row r="171"/>
+      <c r="B171" t="s">
+        <v>668</v>
+      </c>
+      <c r="C171" t="s">
+        <v>38</v>
+      </c>
+      <c r="D171">
+        <v>1783</v>
+      </c>
+      <c r="E171">
+        <v>6175</v>
+      </c>
+      <c r="F171">
+        <v>7958</v>
+      </c>
+    </row>
     <row r="172">
       <c r="A172">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B172" t="s">
-        <v>21</v>
+        <v>669</v>
       </c>
       <c r="C172" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D172">
-        <v>14744</v>
+        <v>720</v>
       </c>
       <c r="E172">
-        <v>40525</v>
+        <v>1755</v>
       </c>
       <c r="F172">
-        <v>55269</v>
-[...21 lines deleted...]
-    </row>
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="173"/>
     <row r="174">
       <c r="A174">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="B174" t="s">
-        <v>705</v>
+        <v>23</v>
       </c>
       <c r="C174" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D174">
-        <v>2342</v>
+        <v>4150</v>
       </c>
       <c r="E174">
-        <v>23601</v>
+        <v>338</v>
       </c>
       <c r="F174">
-        <v>25943</v>
+        <v>4488</v>
       </c>
     </row>
     <row r="175">
-      <c r="A175">
-        <v>2</v>
+      <c r="A175" t="s">
+        <v>30</v>
       </c>
       <c r="B175" t="s">
-        <v>706</v>
+        <v>30</v>
       </c>
       <c r="C175" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D175">
-        <v>469</v>
+        <v>418</v>
       </c>
       <c r="E175">
-        <v>4369</v>
+        <v>105</v>
       </c>
       <c r="F175">
-        <v>4838</v>
+        <v>523</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B176" t="s">
-        <v>707</v>
+        <v>670</v>
       </c>
       <c r="C176" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D176">
-        <v>779</v>
+        <v>824</v>
       </c>
       <c r="E176">
-        <v>97</v>
+        <v>50</v>
       </c>
       <c r="F176">
-        <v>876</v>
+        <v>874</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B177" t="s">
-        <v>708</v>
+        <v>671</v>
       </c>
       <c r="C177" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D177">
-        <v>129</v>
+        <v>343</v>
       </c>
       <c r="E177">
-        <v>135</v>
+        <v>49</v>
       </c>
       <c r="F177">
-        <v>264</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B178" t="s">
-        <v>709</v>
+        <v>672</v>
       </c>
       <c r="C178" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D178">
-        <v>908</v>
+        <v>61</v>
       </c>
       <c r="E178">
-        <v>148</v>
+        <v>59</v>
       </c>
       <c r="F178">
-        <v>1056</v>
+        <v>120</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B179" t="s">
-        <v>710</v>
+        <v>673</v>
       </c>
       <c r="C179" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D179">
-        <v>254</v>
+        <v>2179</v>
       </c>
       <c r="E179">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="F179">
-        <v>320</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
+        <v>5</v>
+      </c>
+      <c r="B180" t="s">
+        <v>674</v>
+      </c>
+      <c r="C180" t="s">
+        <v>38</v>
+      </c>
+      <c r="D180">
+        <v>108</v>
+      </c>
+      <c r="E180">
         <v>7</v>
       </c>
-      <c r="B180" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F180">
-        <v>5335</v>
+        <v>115</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B181" t="s">
-        <v>712</v>
+        <v>675</v>
       </c>
       <c r="C181" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D181">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="E181">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="F181">
-        <v>135</v>
+        <v>53</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B182" t="s">
-        <v>713</v>
+        <v>676</v>
       </c>
       <c r="C182" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D182">
-        <v>81</v>
+        <v>171</v>
       </c>
       <c r="E182">
-        <v>83</v>
+        <v>28</v>
       </c>
       <c r="F182">
-        <v>164</v>
-[...19 lines deleted...]
-        <v>13846</v>
+        <v>199</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -6494,12878 +6474,6726 @@
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>23</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>715</v>
+        <v>677</v>
       </c>
       <c r="D2" t="s">
-        <v>716</v>
+        <v>678</v>
       </c>
       <c r="E2" t="s">
-        <v>717</v>
+        <v>679</v>
       </c>
       <c r="F2" t="s">
-        <v>718</v>
+        <v>680</v>
       </c>
       <c r="G2">
-        <v>19074</v>
+        <v>18835</v>
       </c>
       <c r="H2">
-        <v>21033</v>
+        <v>26219</v>
       </c>
       <c r="I2">
-        <v>20054</v>
+        <v>22511</v>
       </c>
       <c r="J2">
-        <v>15910</v>
+        <v>26666</v>
       </c>
       <c r="K2">
-        <v>9725</v>
+        <v>8958</v>
       </c>
       <c r="L2">
-        <v>278</v>
+        <v>988</v>
       </c>
       <c r="M2">
-        <v>908</v>
+        <v>1049</v>
       </c>
       <c r="N2">
-        <v>6224</v>
+        <v>11656</v>
       </c>
       <c r="O2">
-        <v>3019</v>
+        <v>283</v>
       </c>
       <c r="P2">
-        <v>46453</v>
+        <v>454</v>
       </c>
       <c r="Q2">
-        <v>11896</v>
+        <v>31764</v>
       </c>
       <c r="R2">
-        <v>260</v>
+        <v>496</v>
       </c>
       <c r="S2">
-        <v>580</v>
+        <v>9500</v>
       </c>
       <c r="T2">
-        <v>3788</v>
+        <v>2520</v>
       </c>
       <c r="U2">
-        <v>802</v>
+        <v>2884</v>
       </c>
       <c r="V2">
-        <v>160004</v>
+        <v>4975</v>
+      </c>
+      <c r="W2">
+        <v>1202</v>
+      </c>
+      <c r="X2">
+        <v>170960</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C3" t="s">
-        <v>715</v>
+        <v>677</v>
       </c>
       <c r="D3" t="s">
-        <v>716</v>
+        <v>678</v>
       </c>
       <c r="E3" t="s">
-        <v>719</v>
+        <v>681</v>
       </c>
       <c r="F3" t="s">
-        <v>720</v>
+        <v>682</v>
       </c>
       <c r="G3">
-        <v>3470</v>
+        <v>5072</v>
       </c>
       <c r="H3">
-        <v>2697</v>
+        <v>10385</v>
       </c>
       <c r="I3">
-        <v>20476</v>
+        <v>10270</v>
       </c>
       <c r="J3">
-        <v>2099</v>
+        <v>13484</v>
       </c>
       <c r="K3">
-        <v>3231</v>
+        <v>11231</v>
       </c>
       <c r="L3">
-        <v>84</v>
+        <v>1624</v>
       </c>
       <c r="M3">
-        <v>265</v>
+        <v>676</v>
       </c>
       <c r="N3">
-        <v>6554</v>
+        <v>5688</v>
       </c>
       <c r="O3">
-        <v>143</v>
+        <v>429</v>
       </c>
       <c r="P3">
-        <v>5745</v>
+        <v>807</v>
       </c>
       <c r="Q3">
-        <v>7617</v>
+        <v>55744</v>
       </c>
       <c r="R3">
-        <v>228</v>
+        <v>300</v>
       </c>
       <c r="S3">
-        <v>170</v>
+        <v>5639</v>
       </c>
       <c r="T3">
-        <v>2302</v>
+        <v>654</v>
       </c>
       <c r="U3">
-        <v>282</v>
+        <v>571</v>
       </c>
       <c r="V3">
-        <v>55363</v>
+        <v>10212</v>
+      </c>
+      <c r="W3">
+        <v>267</v>
+      </c>
+      <c r="X3">
+        <v>133053</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
         <v>31</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4">
-        <v>22544</v>
+        <v>23907</v>
       </c>
       <c r="H4">
-        <v>23730</v>
+        <v>36604</v>
       </c>
       <c r="I4">
-        <v>40530</v>
+        <v>32781</v>
       </c>
       <c r="J4">
-        <v>18009</v>
+        <v>40150</v>
       </c>
       <c r="K4">
-        <v>12956</v>
+        <v>20189</v>
       </c>
       <c r="L4">
-        <v>362</v>
+        <v>2612</v>
       </c>
       <c r="M4">
-        <v>1173</v>
+        <v>1725</v>
       </c>
       <c r="N4">
-        <v>12778</v>
+        <v>17344</v>
       </c>
       <c r="O4">
-        <v>3162</v>
+        <v>712</v>
       </c>
       <c r="P4">
-        <v>52198</v>
+        <v>1261</v>
       </c>
       <c r="Q4">
-        <v>19513</v>
+        <v>87508</v>
       </c>
       <c r="R4">
-        <v>488</v>
+        <v>796</v>
       </c>
       <c r="S4">
-        <v>750</v>
+        <v>15139</v>
       </c>
       <c r="T4">
-        <v>6090</v>
+        <v>3174</v>
       </c>
       <c r="U4">
-        <v>1084</v>
+        <v>3455</v>
       </c>
       <c r="V4">
-        <v>215367</v>
+        <v>15187</v>
+      </c>
+      <c r="W4">
+        <v>1469</v>
+      </c>
+      <c r="X4">
+        <v>304013</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" s="1" t="s">
-        <v>718</v>
+        <v>680</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>720</v>
+        <v>682</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>32</v>
-[...39 lines deleted...]
-      <c r="A3" t="s">
         <v>31</v>
-      </c>
-[...2473 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D2">
-        <v>16051</v>
+        <v>18835</v>
       </c>
       <c r="E2">
-        <v>20402</v>
+        <v>5072</v>
       </c>
       <c r="F2">
-        <v>36453</v>
+        <v>23907</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D3">
-        <v>2098</v>
+        <v>3515</v>
       </c>
       <c r="E3">
-        <v>2852</v>
+        <v>1170</v>
       </c>
       <c r="F3">
-        <v>4950</v>
+        <v>4685</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>683</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D4">
-        <v>2181</v>
+        <v>12078</v>
       </c>
       <c r="E4">
-        <v>11965</v>
+        <v>1409</v>
       </c>
       <c r="F4">
-        <v>14146</v>
+        <v>13487</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>684</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D5">
-        <v>1954</v>
+        <v>466</v>
       </c>
       <c r="E5">
-        <v>903</v>
+        <v>331</v>
       </c>
       <c r="F5">
-        <v>2857</v>
+        <v>797</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>41</v>
+        <v>685</v>
       </c>
       <c r="C6" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D6">
-        <v>7942</v>
+        <v>293</v>
       </c>
       <c r="E6">
-        <v>551</v>
+        <v>262</v>
       </c>
       <c r="F6">
-        <v>8493</v>
+        <v>555</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>42</v>
+        <v>686</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D7">
-        <v>868</v>
+        <v>338</v>
       </c>
       <c r="E7">
-        <v>2075</v>
+        <v>126</v>
       </c>
       <c r="F7">
-        <v>2943</v>
+        <v>464</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>43</v>
+        <v>687</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D8">
-        <v>226</v>
+        <v>288</v>
       </c>
       <c r="E8">
-        <v>206</v>
+        <v>1059</v>
       </c>
       <c r="F8">
-        <v>432</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>44</v>
+        <v>688</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D9">
-        <v>273</v>
+        <v>89</v>
       </c>
       <c r="E9">
-        <v>133</v>
+        <v>49</v>
       </c>
       <c r="F9">
-        <v>406</v>
+        <v>138</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>45</v>
+        <v>689</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D10">
-        <v>153</v>
+        <v>1458</v>
       </c>
       <c r="E10">
-        <v>247</v>
+        <v>139</v>
       </c>
       <c r="F10">
-        <v>400</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>690</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D11">
-        <v>111</v>
+        <v>172</v>
       </c>
       <c r="E11">
-        <v>210</v>
+        <v>103</v>
       </c>
       <c r="F11">
-        <v>321</v>
+        <v>275</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>691</v>
       </c>
       <c r="C12" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D12">
-        <v>76</v>
+        <v>138</v>
       </c>
       <c r="E12">
-        <v>73</v>
+        <v>424</v>
       </c>
       <c r="F12">
-        <v>149</v>
-[...22 lines deleted...]
-    <row r="14"/>
+        <v>562</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14">
+        <v>26219</v>
+      </c>
+      <c r="E14">
+        <v>10385</v>
+      </c>
+      <c r="F14">
+        <v>36604</v>
+      </c>
+    </row>
     <row r="15">
-      <c r="A15">
-        <v>2</v>
+      <c r="A15" t="s">
+        <v>30</v>
       </c>
       <c r="B15" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
-        <v>23817</v>
+        <v>5484</v>
       </c>
       <c r="E15">
-        <v>15607</v>
+        <v>2135</v>
       </c>
       <c r="F15">
-        <v>39424</v>
+        <v>7619</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="s">
-        <v>31</v>
+      <c r="A16">
+        <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>31</v>
+        <v>692</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D16">
-        <v>5504</v>
+        <v>14703</v>
       </c>
       <c r="E16">
-        <v>3425</v>
+        <v>4124</v>
       </c>
       <c r="F16">
-        <v>8929</v>
+        <v>18827</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>49</v>
+        <v>693</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D17">
-        <v>4473</v>
+        <v>2279</v>
       </c>
       <c r="E17">
-        <v>2356</v>
+        <v>1168</v>
       </c>
       <c r="F17">
-        <v>6829</v>
+        <v>3447</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>50</v>
+        <v>694</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D18">
-        <v>8001</v>
+        <v>1782</v>
       </c>
       <c r="E18">
-        <v>1109</v>
+        <v>1374</v>
       </c>
       <c r="F18">
-        <v>9110</v>
+        <v>3156</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>51</v>
+        <v>695</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D19">
-        <v>658</v>
+        <v>583</v>
       </c>
       <c r="E19">
-        <v>430</v>
+        <v>271</v>
       </c>
       <c r="F19">
-        <v>1088</v>
+        <v>854</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>52</v>
+        <v>696</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D20">
-        <v>773</v>
+        <v>497</v>
       </c>
       <c r="E20">
-        <v>2272</v>
+        <v>312</v>
       </c>
       <c r="F20">
-        <v>3045</v>
+        <v>809</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>53</v>
+        <v>697</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D21">
-        <v>553</v>
+        <v>323</v>
       </c>
       <c r="E21">
-        <v>791</v>
+        <v>120</v>
       </c>
       <c r="F21">
-        <v>1344</v>
+        <v>443</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>54</v>
+        <v>698</v>
       </c>
       <c r="C22" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D22">
-        <v>345</v>
+        <v>196</v>
       </c>
       <c r="E22">
-        <v>154</v>
+        <v>119</v>
       </c>
       <c r="F22">
-        <v>499</v>
+        <v>315</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>55</v>
+        <v>699</v>
       </c>
       <c r="C23" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D23">
-        <v>457</v>
+        <v>223</v>
       </c>
       <c r="E23">
-        <v>4481</v>
+        <v>689</v>
       </c>
       <c r="F23">
-        <v>4938</v>
+        <v>912</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>56</v>
+        <v>700</v>
       </c>
       <c r="C24" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D24">
-        <v>2752</v>
+        <v>149</v>
       </c>
       <c r="E24">
-        <v>330</v>
+        <v>73</v>
       </c>
       <c r="F24">
-        <v>3082</v>
-[...21 lines deleted...]
-    </row>
+        <v>222</v>
+      </c>
+    </row>
+    <row r="25"/>
     <row r="26">
       <c r="A26">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>58</v>
+        <v>8</v>
       </c>
       <c r="C26" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D26">
-        <v>165</v>
+        <v>22511</v>
       </c>
       <c r="E26">
-        <v>176</v>
+        <v>10270</v>
       </c>
       <c r="F26">
-        <v>341</v>
-[...2 lines deleted...]
-    <row r="27"/>
+        <v>32781</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" t="s">
+        <v>36</v>
+      </c>
+      <c r="D27">
+        <v>4145</v>
+      </c>
+      <c r="E27">
+        <v>2099</v>
+      </c>
+      <c r="F27">
+        <v>6244</v>
+      </c>
+    </row>
     <row r="28">
       <c r="A28">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>8</v>
+        <v>701</v>
       </c>
       <c r="C28" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D28">
-        <v>16328</v>
+        <v>3070</v>
       </c>
       <c r="E28">
-        <v>32293</v>
+        <v>1488</v>
       </c>
       <c r="F28">
-        <v>48621</v>
+        <v>4558</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" t="s">
-        <v>31</v>
+      <c r="A29">
+        <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>31</v>
+        <v>702</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D29">
-        <v>3321</v>
+        <v>2357</v>
       </c>
       <c r="E29">
-        <v>4145</v>
+        <v>1210</v>
       </c>
       <c r="F29">
-        <v>7466</v>
+        <v>3567</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>59</v>
+        <v>703</v>
       </c>
       <c r="C30" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D30">
-        <v>2358</v>
+        <v>1124</v>
       </c>
       <c r="E30">
-        <v>9379</v>
+        <v>707</v>
       </c>
       <c r="F30">
-        <v>11737</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>60</v>
+        <v>704</v>
       </c>
       <c r="C31" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D31">
-        <v>785</v>
+        <v>1210</v>
       </c>
       <c r="E31">
-        <v>938</v>
+        <v>1412</v>
       </c>
       <c r="F31">
-        <v>1723</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>61</v>
+        <v>705</v>
       </c>
       <c r="C32" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32">
-        <v>899</v>
+        <v>5605</v>
       </c>
       <c r="E32">
-        <v>879</v>
+        <v>2566</v>
       </c>
       <c r="F32">
-        <v>1778</v>
+        <v>8171</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>62</v>
+        <v>706</v>
       </c>
       <c r="C33" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D33">
-        <v>958</v>
+        <v>747</v>
       </c>
       <c r="E33">
-        <v>14910</v>
+        <v>188</v>
       </c>
       <c r="F33">
-        <v>15868</v>
+        <v>935</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>63</v>
+        <v>707</v>
       </c>
       <c r="C34" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D34">
-        <v>1880</v>
+        <v>2957</v>
       </c>
       <c r="E34">
-        <v>397</v>
+        <v>299</v>
       </c>
       <c r="F34">
-        <v>2277</v>
+        <v>3256</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>64</v>
+        <v>708</v>
       </c>
       <c r="C35" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D35">
-        <v>139</v>
+        <v>983</v>
       </c>
       <c r="E35">
-        <v>133</v>
+        <v>227</v>
       </c>
       <c r="F35">
-        <v>272</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>65</v>
+        <v>709</v>
       </c>
       <c r="C36" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D36">
-        <v>5530</v>
+        <v>313</v>
       </c>
       <c r="E36">
-        <v>394</v>
+        <v>74</v>
       </c>
       <c r="F36">
-        <v>5924</v>
-[...21 lines deleted...]
-    </row>
+        <v>387</v>
+      </c>
+    </row>
+    <row r="37"/>
     <row r="38">
       <c r="A38">
+        <v>4</v>
+      </c>
+      <c r="B38" t="s">
         <v>9</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D38">
-        <v>166</v>
+        <v>26666</v>
       </c>
       <c r="E38">
-        <v>613</v>
+        <v>13484</v>
       </c>
       <c r="F38">
-        <v>779</v>
+        <v>40150</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39">
-        <v>10</v>
+      <c r="A39" t="s">
+        <v>30</v>
       </c>
       <c r="B39" t="s">
-        <v>68</v>
+        <v>30</v>
       </c>
       <c r="C39" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D39">
-        <v>124</v>
+        <v>3261</v>
       </c>
       <c r="E39">
-        <v>329</v>
+        <v>1599</v>
       </c>
       <c r="F39">
-        <v>453</v>
-[...2 lines deleted...]
-    <row r="40"/>
+        <v>4860</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>710</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>14863</v>
+      </c>
+      <c r="E40">
+        <v>1638</v>
+      </c>
+      <c r="F40">
+        <v>16501</v>
+      </c>
+    </row>
     <row r="41">
       <c r="A41">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>9</v>
+        <v>711</v>
       </c>
       <c r="C41" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D41">
-        <v>19902</v>
+        <v>4498</v>
       </c>
       <c r="E41">
-        <v>47997</v>
+        <v>787</v>
       </c>
       <c r="F41">
-        <v>67899</v>
+        <v>5285</v>
       </c>
     </row>
     <row r="42">
-      <c r="A42" t="s">
-        <v>31</v>
+      <c r="A42">
+        <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>31</v>
+        <v>712</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D42">
-        <v>2609</v>
+        <v>588</v>
       </c>
       <c r="E42">
-        <v>4504</v>
+        <v>1900</v>
       </c>
       <c r="F42">
-        <v>7113</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>69</v>
+        <v>713</v>
       </c>
       <c r="C43" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D43">
-        <v>7449</v>
+        <v>511</v>
       </c>
       <c r="E43">
-        <v>23637</v>
+        <v>2275</v>
       </c>
       <c r="F43">
-        <v>31086</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>70</v>
+        <v>714</v>
       </c>
       <c r="C44" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D44">
-        <v>1211</v>
+        <v>2212</v>
       </c>
       <c r="E44">
-        <v>4412</v>
+        <v>596</v>
       </c>
       <c r="F44">
-        <v>5623</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>71</v>
+        <v>715</v>
       </c>
       <c r="C45" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D45">
-        <v>674</v>
+        <v>139</v>
       </c>
       <c r="E45">
-        <v>718</v>
+        <v>291</v>
       </c>
       <c r="F45">
-        <v>1392</v>
+        <v>430</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>72</v>
+        <v>716</v>
       </c>
       <c r="C46" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D46">
-        <v>1672</v>
+        <v>86</v>
       </c>
       <c r="E46">
-        <v>905</v>
+        <v>92</v>
       </c>
       <c r="F46">
-        <v>2577</v>
+        <v>178</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>73</v>
+        <v>717</v>
       </c>
       <c r="C47" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D47">
-        <v>4287</v>
+        <v>90</v>
       </c>
       <c r="E47">
-        <v>11800</v>
+        <v>304</v>
       </c>
       <c r="F47">
-        <v>16087</v>
+        <v>394</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>74</v>
+        <v>718</v>
       </c>
       <c r="C48" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D48">
-        <v>144</v>
+        <v>418</v>
       </c>
       <c r="E48">
-        <v>311</v>
+        <v>4002</v>
       </c>
       <c r="F48">
-        <v>455</v>
-[...21 lines deleted...]
-    </row>
+        <v>4420</v>
+      </c>
+    </row>
+    <row r="49"/>
     <row r="50">
       <c r="A50">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="C50" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D50">
-        <v>696</v>
+        <v>8958</v>
       </c>
       <c r="E50">
-        <v>1405</v>
+        <v>11231</v>
       </c>
       <c r="F50">
-        <v>2101</v>
+        <v>20189</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51">
-        <v>9</v>
+      <c r="A51" t="s">
+        <v>30</v>
       </c>
       <c r="B51" t="s">
-        <v>77</v>
+        <v>30</v>
       </c>
       <c r="C51" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D51">
-        <v>63</v>
+        <v>2226</v>
       </c>
       <c r="E51">
-        <v>68</v>
+        <v>1124</v>
       </c>
       <c r="F51">
-        <v>131</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>78</v>
+        <v>719</v>
       </c>
       <c r="C52" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D52">
-        <v>792</v>
+        <v>1573</v>
       </c>
       <c r="E52">
-        <v>120</v>
+        <v>568</v>
       </c>
       <c r="F52">
-        <v>912</v>
-[...2 lines deleted...]
-    <row r="53"/>
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>2</v>
+      </c>
+      <c r="B53" t="s">
+        <v>720</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>648</v>
+      </c>
+      <c r="E53">
+        <v>363</v>
+      </c>
+      <c r="F53">
+        <v>1011</v>
+      </c>
+    </row>
     <row r="54">
       <c r="A54">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>10</v>
+        <v>721</v>
       </c>
       <c r="C54" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D54">
-        <v>14922</v>
+        <v>826</v>
       </c>
       <c r="E54">
-        <v>13249</v>
+        <v>134</v>
       </c>
       <c r="F54">
-        <v>28171</v>
+        <v>960</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" t="s">
-        <v>31</v>
+      <c r="A55">
+        <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>31</v>
+        <v>722</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D55">
-        <v>1906</v>
+        <v>249</v>
       </c>
       <c r="E55">
-        <v>1524</v>
+        <v>115</v>
       </c>
       <c r="F55">
-        <v>3430</v>
+        <v>364</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>79</v>
+        <v>723</v>
       </c>
       <c r="C56" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D56">
-        <v>4478</v>
+        <v>1202</v>
       </c>
       <c r="E56">
-        <v>919</v>
+        <v>1697</v>
       </c>
       <c r="F56">
-        <v>5397</v>
+        <v>2899</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>80</v>
+        <v>724</v>
       </c>
       <c r="C57" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D57">
-        <v>3564</v>
+        <v>211</v>
       </c>
       <c r="E57">
-        <v>499</v>
+        <v>6733</v>
       </c>
       <c r="F57">
-        <v>4063</v>
+        <v>6944</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>81</v>
+        <v>725</v>
       </c>
       <c r="C58" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D58">
-        <v>350</v>
+        <v>188</v>
       </c>
       <c r="E58">
-        <v>2536</v>
+        <v>118</v>
       </c>
       <c r="F58">
-        <v>2886</v>
+        <v>306</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>82</v>
+        <v>726</v>
       </c>
       <c r="C59" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D59">
-        <v>345</v>
+        <v>1522</v>
       </c>
       <c r="E59">
-        <v>265</v>
+        <v>317</v>
       </c>
       <c r="F59">
-        <v>610</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>83</v>
+        <v>727</v>
       </c>
       <c r="C60" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D60">
-        <v>1016</v>
+        <v>313</v>
       </c>
       <c r="E60">
-        <v>3385</v>
+        <v>62</v>
       </c>
       <c r="F60">
-        <v>4401</v>
-[...21 lines deleted...]
-    </row>
+        <v>375</v>
+      </c>
+    </row>
+    <row r="61"/>
     <row r="62">
       <c r="A62">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B62" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="C62" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D62">
-        <v>112</v>
+        <v>988</v>
       </c>
       <c r="E62">
-        <v>78</v>
+        <v>1624</v>
       </c>
       <c r="F62">
-        <v>190</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63">
-        <v>8</v>
+      <c r="A63" t="s">
+        <v>30</v>
       </c>
       <c r="B63" t="s">
-        <v>86</v>
+        <v>30</v>
       </c>
       <c r="C63" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D63">
-        <v>1869</v>
+        <v>252</v>
       </c>
       <c r="E63">
-        <v>3015</v>
+        <v>347</v>
       </c>
       <c r="F63">
-        <v>4884</v>
+        <v>599</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>87</v>
+        <v>728</v>
       </c>
       <c r="C64" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D64">
-        <v>217</v>
+        <v>460</v>
       </c>
       <c r="E64">
-        <v>38</v>
+        <v>912</v>
       </c>
       <c r="F64">
-        <v>255</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>88</v>
+        <v>729</v>
       </c>
       <c r="C65" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D65">
-        <v>861</v>
+        <v>125</v>
       </c>
       <c r="E65">
-        <v>877</v>
+        <v>151</v>
       </c>
       <c r="F65">
-        <v>1738</v>
-[...2 lines deleted...]
-    <row r="66"/>
+        <v>276</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>730</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>62</v>
+      </c>
+      <c r="E66">
+        <v>34</v>
+      </c>
+      <c r="F66">
+        <v>96</v>
+      </c>
+    </row>
     <row r="67">
       <c r="A67">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>11</v>
+        <v>731</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D67">
-        <v>763</v>
+        <v>33</v>
       </c>
       <c r="E67">
-        <v>1058</v>
+        <v>145</v>
       </c>
       <c r="F67">
-        <v>1821</v>
+        <v>178</v>
       </c>
     </row>
     <row r="68">
-      <c r="A68" t="s">
-        <v>31</v>
+      <c r="A68">
+        <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>31</v>
+        <v>732</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D68">
-        <v>366</v>
+        <v>56</v>
       </c>
       <c r="E68">
-        <v>362</v>
+        <v>35</v>
       </c>
       <c r="F68">
-        <v>728</v>
-[...21 lines deleted...]
-    </row>
+        <v>91</v>
+      </c>
+    </row>
+    <row r="69"/>
     <row r="70">
       <c r="A70">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="C70" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D70">
-        <v>78</v>
+        <v>1049</v>
       </c>
       <c r="E70">
-        <v>347</v>
+        <v>676</v>
       </c>
       <c r="F70">
-        <v>425</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="71">
-      <c r="A71">
-        <v>3</v>
+      <c r="A71" t="s">
+        <v>30</v>
       </c>
       <c r="B71" t="s">
-        <v>91</v>
+        <v>30</v>
       </c>
       <c r="C71" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D71">
-        <v>51</v>
+        <v>552</v>
       </c>
       <c r="E71">
-        <v>49</v>
+        <v>437</v>
       </c>
       <c r="F71">
-        <v>100</v>
-[...10 lines deleted...]
-      <c r="C73" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>1</v>
+      </c>
+      <c r="B72" t="s">
+        <v>733</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>497</v>
+      </c>
+      <c r="E72">
+        <v>239</v>
+      </c>
+      <c r="F72">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="73"/>
+    <row r="74">
+      <c r="A74">
+        <v>8</v>
+      </c>
+      <c r="B74" t="s">
+        <v>13</v>
+      </c>
+      <c r="C74" t="s">
+        <v>35</v>
+      </c>
+      <c r="D74">
+        <v>11656</v>
+      </c>
+      <c r="E74">
+        <v>5688</v>
+      </c>
+      <c r="F74">
+        <v>17344</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>30</v>
+      </c>
+      <c r="B75" t="s">
+        <v>30</v>
+      </c>
+      <c r="C75" t="s">
         <v>36</v>
       </c>
-      <c r="D73">
-[...38 lines deleted...]
-      </c>
       <c r="D75">
-        <v>2338</v>
+        <v>1377</v>
       </c>
       <c r="E75">
-        <v>168</v>
+        <v>822</v>
       </c>
       <c r="F75">
-        <v>2506</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B76" t="s">
-        <v>93</v>
+        <v>734</v>
       </c>
       <c r="C76" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D76">
-        <v>539</v>
+        <v>5169</v>
       </c>
       <c r="E76">
-        <v>59</v>
+        <v>569</v>
       </c>
       <c r="F76">
-        <v>598</v>
+        <v>5738</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B77" t="s">
-        <v>94</v>
+        <v>735</v>
       </c>
       <c r="C77" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D77">
-        <v>183</v>
+        <v>2952</v>
       </c>
       <c r="E77">
-        <v>31</v>
+        <v>756</v>
       </c>
       <c r="F77">
-        <v>214</v>
+        <v>3708</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
+        <v>3</v>
+      </c>
+      <c r="B78" t="s">
+        <v>736</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>247</v>
+      </c>
+      <c r="E78">
+        <v>191</v>
+      </c>
+      <c r="F78">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
         <v>4</v>
       </c>
-      <c r="B78" t="s">
-[...15 lines deleted...]
-    <row r="79"/>
+      <c r="B79" t="s">
+        <v>737</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>246</v>
+      </c>
+      <c r="E79">
+        <v>1391</v>
+      </c>
+      <c r="F79">
+        <v>1637</v>
+      </c>
+    </row>
     <row r="80">
       <c r="A80">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B80" t="s">
-        <v>13</v>
+        <v>738</v>
       </c>
       <c r="C80" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D80">
-        <v>19125</v>
+        <v>92</v>
       </c>
       <c r="E80">
-        <v>9108</v>
+        <v>163</v>
       </c>
       <c r="F80">
-        <v>28233</v>
+        <v>255</v>
       </c>
     </row>
     <row r="81">
-      <c r="A81" t="s">
-        <v>31</v>
+      <c r="A81">
+        <v>6</v>
       </c>
       <c r="B81" t="s">
-        <v>31</v>
+        <v>739</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D81">
-        <v>2103</v>
+        <v>134</v>
       </c>
       <c r="E81">
-        <v>1640</v>
+        <v>64</v>
       </c>
       <c r="F81">
-        <v>3743</v>
+        <v>198</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B82" t="s">
-        <v>96</v>
+        <v>740</v>
       </c>
       <c r="C82" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D82">
-        <v>1805</v>
+        <v>53</v>
       </c>
       <c r="E82">
-        <v>4893</v>
+        <v>1352</v>
       </c>
       <c r="F82">
-        <v>6698</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B83" t="s">
-        <v>97</v>
+        <v>741</v>
       </c>
       <c r="C83" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D83">
-        <v>5428</v>
+        <v>1148</v>
       </c>
       <c r="E83">
-        <v>1171</v>
+        <v>335</v>
       </c>
       <c r="F83">
-        <v>6599</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B84" t="s">
-        <v>98</v>
+        <v>742</v>
       </c>
       <c r="C84" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D84">
-        <v>548</v>
+        <v>238</v>
       </c>
       <c r="E84">
-        <v>195</v>
+        <v>45</v>
       </c>
       <c r="F84">
-        <v>743</v>
-[...21 lines deleted...]
-    </row>
+        <v>283</v>
+      </c>
+    </row>
+    <row r="85"/>
     <row r="86">
       <c r="A86">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B86" t="s">
-        <v>100</v>
+        <v>14</v>
       </c>
       <c r="C86" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D86">
-        <v>478</v>
+        <v>283</v>
       </c>
       <c r="E86">
-        <v>112</v>
+        <v>429</v>
       </c>
       <c r="F86">
-        <v>590</v>
+        <v>712</v>
       </c>
     </row>
     <row r="87">
-      <c r="A87">
-        <v>6</v>
+      <c r="A87" t="s">
+        <v>30</v>
       </c>
       <c r="B87" t="s">
+        <v>30</v>
+      </c>
+      <c r="C87" t="s">
+        <v>36</v>
+      </c>
+      <c r="D87">
         <v>101</v>
       </c>
-      <c r="C87" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E87">
-        <v>264</v>
+        <v>224</v>
       </c>
       <c r="F87">
-        <v>4765</v>
+        <v>325</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B88" t="s">
-        <v>102</v>
+        <v>743</v>
       </c>
       <c r="C88" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D88">
-        <v>158</v>
+        <v>57</v>
       </c>
       <c r="E88">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="F88">
-        <v>222</v>
+        <v>125</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B89" t="s">
-        <v>103</v>
+        <v>744</v>
       </c>
       <c r="C89" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D89">
-        <v>561</v>
+        <v>27</v>
       </c>
       <c r="E89">
-        <v>173</v>
+        <v>99</v>
       </c>
       <c r="F89">
-        <v>734</v>
+        <v>126</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B90" t="s">
-        <v>104</v>
+        <v>745</v>
       </c>
       <c r="C90" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D90">
-        <v>154</v>
+        <v>76</v>
       </c>
       <c r="E90">
-        <v>121</v>
+        <v>27</v>
       </c>
       <c r="F90">
-        <v>275</v>
+        <v>103</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
+        <v>4</v>
+      </c>
+      <c r="B91" t="s">
+        <v>746</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>16</v>
+      </c>
+      <c r="E91">
+        <v>3</v>
+      </c>
+      <c r="F91">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>5</v>
+      </c>
+      <c r="B92" t="s">
+        <v>747</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>6</v>
+      </c>
+      <c r="E92">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
         <v>10</v>
       </c>
-      <c r="B91" t="s">
-[...23 lines deleted...]
-      <c r="C93" t="s">
+      <c r="B94" t="s">
+        <v>15</v>
+      </c>
+      <c r="C94" t="s">
+        <v>35</v>
+      </c>
+      <c r="D94">
+        <v>454</v>
+      </c>
+      <c r="E94">
+        <v>807</v>
+      </c>
+      <c r="F94">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>30</v>
+      </c>
+      <c r="B95" t="s">
+        <v>30</v>
+      </c>
+      <c r="C95" t="s">
         <v>36</v>
       </c>
-      <c r="D93">
-[...38 lines deleted...]
-      </c>
       <c r="D95">
-        <v>434</v>
+        <v>75</v>
       </c>
       <c r="E95">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="F95">
-        <v>588</v>
+        <v>239</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B96" t="s">
-        <v>107</v>
+        <v>748</v>
       </c>
       <c r="C96" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D96">
-        <v>67</v>
+        <v>135</v>
       </c>
       <c r="E96">
-        <v>26</v>
+        <v>156</v>
       </c>
       <c r="F96">
-        <v>93</v>
+        <v>291</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B97" t="s">
-        <v>108</v>
+        <v>749</v>
       </c>
       <c r="C97" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D97">
-        <v>40</v>
+        <v>160</v>
       </c>
       <c r="E97">
-        <v>14</v>
+        <v>395</v>
       </c>
       <c r="F97">
-        <v>54</v>
+        <v>555</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>109</v>
+        <v>750</v>
       </c>
       <c r="C98" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D98">
-        <v>298</v>
+        <v>26</v>
       </c>
       <c r="E98">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="F98">
-        <v>333</v>
+        <v>67</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B99" t="s">
-        <v>110</v>
+        <v>751</v>
       </c>
       <c r="C99" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D99">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="E99">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="F99">
-        <v>35</v>
+        <v>72</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B100" t="s">
-        <v>111</v>
+        <v>752</v>
       </c>
       <c r="C100" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D100">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E100">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="F100">
-        <v>17</v>
-[...21 lines deleted...]
-    </row>
+        <v>37</v>
+      </c>
+    </row>
+    <row r="101"/>
     <row r="102">
       <c r="A102">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B102" t="s">
-        <v>113</v>
+        <v>17</v>
       </c>
       <c r="C102" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D102">
-        <v>41</v>
+        <v>31764</v>
       </c>
       <c r="E102">
-        <v>29</v>
+        <v>55744</v>
       </c>
       <c r="F102">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="103"/>
+        <v>87508</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>30</v>
+      </c>
+      <c r="B103" t="s">
+        <v>30</v>
+      </c>
+      <c r="C103" t="s">
+        <v>36</v>
+      </c>
+      <c r="D103">
+        <v>2854</v>
+      </c>
+      <c r="E103">
+        <v>3947</v>
+      </c>
+      <c r="F103">
+        <v>6801</v>
+      </c>
+    </row>
     <row r="104">
       <c r="A104">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B104" t="s">
-        <v>15</v>
+        <v>753</v>
       </c>
       <c r="C104" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D104">
-        <v>1156</v>
+        <v>17911</v>
       </c>
       <c r="E104">
-        <v>347</v>
+        <v>4101</v>
       </c>
       <c r="F104">
-        <v>1503</v>
+        <v>22012</v>
       </c>
     </row>
     <row r="105">
-      <c r="A105" t="s">
-        <v>31</v>
+      <c r="A105">
+        <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>31</v>
+        <v>754</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D105">
-        <v>540</v>
+        <v>2692</v>
       </c>
       <c r="E105">
-        <v>186</v>
+        <v>4041</v>
       </c>
       <c r="F105">
-        <v>726</v>
+        <v>6733</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B106" t="s">
-        <v>114</v>
+        <v>755</v>
       </c>
       <c r="C106" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D106">
-        <v>428</v>
+        <v>585</v>
       </c>
       <c r="E106">
-        <v>105</v>
+        <v>6186</v>
       </c>
       <c r="F106">
-        <v>533</v>
+        <v>6771</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B107" t="s">
-        <v>115</v>
+        <v>756</v>
       </c>
       <c r="C107" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D107">
-        <v>188</v>
+        <v>584</v>
       </c>
       <c r="E107">
-        <v>56</v>
+        <v>6179</v>
       </c>
       <c r="F107">
-        <v>244</v>
-[...2 lines deleted...]
-    <row r="108"/>
+        <v>6763</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>5</v>
+      </c>
+      <c r="B108" t="s">
+        <v>757</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>5791</v>
+      </c>
+      <c r="E108">
+        <v>2035</v>
+      </c>
+      <c r="F108">
+        <v>7826</v>
+      </c>
+    </row>
     <row r="109">
       <c r="A109">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B109" t="s">
-        <v>16</v>
+        <v>758</v>
       </c>
       <c r="C109" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D109">
-        <v>21591</v>
+        <v>283</v>
       </c>
       <c r="E109">
-        <v>14864</v>
+        <v>632</v>
       </c>
       <c r="F109">
-        <v>36455</v>
+        <v>915</v>
       </c>
     </row>
     <row r="110">
-      <c r="A110" t="s">
-        <v>31</v>
+      <c r="A110">
+        <v>7</v>
       </c>
       <c r="B110" t="s">
-        <v>31</v>
+        <v>759</v>
       </c>
       <c r="C110" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D110">
-        <v>1809</v>
+        <v>182</v>
       </c>
       <c r="E110">
-        <v>1480</v>
+        <v>398</v>
       </c>
       <c r="F110">
-        <v>3289</v>
+        <v>580</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B111" t="s">
-        <v>116</v>
+        <v>760</v>
       </c>
       <c r="C111" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D111">
-        <v>2627</v>
+        <v>678</v>
       </c>
       <c r="E111">
-        <v>6189</v>
+        <v>3881</v>
       </c>
       <c r="F111">
-        <v>8816</v>
+        <v>4559</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B112" t="s">
-        <v>117</v>
+        <v>761</v>
       </c>
       <c r="C112" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D112">
-        <v>794</v>
+        <v>204</v>
       </c>
       <c r="E112">
-        <v>559</v>
+        <v>24344</v>
       </c>
       <c r="F112">
-        <v>1353</v>
-[...21 lines deleted...]
-    </row>
+        <v>24548</v>
+      </c>
+    </row>
+    <row r="113"/>
     <row r="114">
       <c r="A114">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B114" t="s">
-        <v>119</v>
+        <v>18</v>
       </c>
       <c r="C114" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D114">
-        <v>513</v>
+        <v>496</v>
       </c>
       <c r="E114">
-        <v>4809</v>
+        <v>300</v>
       </c>
       <c r="F114">
-        <v>5322</v>
+        <v>796</v>
       </c>
     </row>
     <row r="115">
-      <c r="A115">
-        <v>5</v>
+      <c r="A115" t="s">
+        <v>30</v>
       </c>
       <c r="B115" t="s">
-        <v>120</v>
+        <v>30</v>
       </c>
       <c r="C115" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D115">
-        <v>4024</v>
+        <v>235</v>
       </c>
       <c r="E115">
-        <v>479</v>
+        <v>166</v>
       </c>
       <c r="F115">
-        <v>4503</v>
+        <v>401</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>121</v>
+        <v>762</v>
       </c>
       <c r="C116" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D116">
-        <v>371</v>
+        <v>154</v>
       </c>
       <c r="E116">
-        <v>149</v>
+        <v>84</v>
       </c>
       <c r="F116">
-        <v>520</v>
+        <v>238</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B117" t="s">
-        <v>122</v>
+        <v>763</v>
       </c>
       <c r="C117" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D117">
-        <v>3202</v>
+        <v>107</v>
       </c>
       <c r="E117">
-        <v>245</v>
+        <v>50</v>
       </c>
       <c r="F117">
-        <v>3447</v>
-[...21 lines deleted...]
-    </row>
+        <v>157</v>
+      </c>
+    </row>
+    <row r="118"/>
     <row r="119">
       <c r="A119">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B119" t="s">
-        <v>124</v>
+        <v>19</v>
       </c>
       <c r="C119" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D119">
-        <v>4805</v>
+        <v>9500</v>
       </c>
       <c r="E119">
-        <v>326</v>
+        <v>5639</v>
       </c>
       <c r="F119">
-        <v>5131</v>
+        <v>15139</v>
       </c>
     </row>
     <row r="120">
-      <c r="A120">
-        <v>10</v>
+      <c r="A120" t="s">
+        <v>30</v>
       </c>
       <c r="B120" t="s">
-        <v>125</v>
+        <v>30</v>
       </c>
       <c r="C120" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D120">
-        <v>2919</v>
+        <v>1051</v>
       </c>
       <c r="E120">
-        <v>147</v>
+        <v>691</v>
       </c>
       <c r="F120">
-        <v>3066</v>
-[...2 lines deleted...]
-    <row r="121"/>
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>1</v>
+      </c>
+      <c r="B121" t="s">
+        <v>764</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>1093</v>
+      </c>
+      <c r="E121">
+        <v>3005</v>
+      </c>
+      <c r="F121">
+        <v>4098</v>
+      </c>
+    </row>
     <row r="122">
       <c r="A122">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B122" t="s">
-        <v>17</v>
+        <v>765</v>
       </c>
       <c r="C122" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D122">
-        <v>200</v>
+        <v>1142</v>
       </c>
       <c r="E122">
-        <v>170</v>
+        <v>284</v>
       </c>
       <c r="F122">
-        <v>370</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="123">
-      <c r="A123" t="s">
-        <v>31</v>
+      <c r="A123">
+        <v>3</v>
       </c>
       <c r="B123" t="s">
-        <v>31</v>
+        <v>766</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D123">
-        <v>102</v>
+        <v>217</v>
       </c>
       <c r="E123">
-        <v>93</v>
+        <v>189</v>
       </c>
       <c r="F123">
-        <v>195</v>
+        <v>406</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B124" t="s">
-        <v>126</v>
+        <v>767</v>
       </c>
       <c r="C124" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D124">
-        <v>98</v>
+        <v>319</v>
       </c>
       <c r="E124">
-        <v>77</v>
+        <v>253</v>
       </c>
       <c r="F124">
-        <v>175</v>
-[...2 lines deleted...]
-    <row r="125"/>
+        <v>572</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>5</v>
+      </c>
+      <c r="B125" t="s">
+        <v>768</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>440</v>
+      </c>
+      <c r="E125">
+        <v>152</v>
+      </c>
+      <c r="F125">
+        <v>592</v>
+      </c>
+    </row>
     <row r="126">
       <c r="A126">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B126" t="s">
-        <v>18</v>
+        <v>769</v>
       </c>
       <c r="C126" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D126">
-        <v>30352</v>
+        <v>1301</v>
       </c>
       <c r="E126">
-        <v>24644</v>
+        <v>186</v>
       </c>
       <c r="F126">
-        <v>54996</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="127">
-      <c r="A127" t="s">
-        <v>31</v>
+      <c r="A127">
+        <v>7</v>
       </c>
       <c r="B127" t="s">
-        <v>31</v>
+        <v>770</v>
       </c>
       <c r="C127" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D127">
-        <v>2639</v>
+        <v>237</v>
       </c>
       <c r="E127">
-        <v>1698</v>
+        <v>493</v>
       </c>
       <c r="F127">
-        <v>4337</v>
+        <v>730</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B128" t="s">
+        <v>771</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
         <v>127</v>
       </c>
-      <c r="C128" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E128">
-        <v>5715</v>
+        <v>52</v>
       </c>
       <c r="F128">
-        <v>8101</v>
+        <v>179</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B129" t="s">
-        <v>128</v>
+        <v>772</v>
       </c>
       <c r="C129" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D129">
-        <v>1688</v>
+        <v>3573</v>
       </c>
       <c r="E129">
-        <v>368</v>
+        <v>334</v>
       </c>
       <c r="F129">
-        <v>2056</v>
-[...21 lines deleted...]
-    </row>
+        <v>3907</v>
+      </c>
+    </row>
+    <row r="130"/>
     <row r="131">
       <c r="A131">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B131" t="s">
-        <v>130</v>
+        <v>20</v>
       </c>
       <c r="C131" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D131">
-        <v>1154</v>
+        <v>2520</v>
       </c>
       <c r="E131">
-        <v>345</v>
+        <v>654</v>
       </c>
       <c r="F131">
-        <v>1499</v>
+        <v>3174</v>
       </c>
     </row>
     <row r="132">
-      <c r="A132">
-        <v>5</v>
+      <c r="A132" t="s">
+        <v>30</v>
       </c>
       <c r="B132" t="s">
-        <v>131</v>
+        <v>30</v>
       </c>
       <c r="C132" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D132">
-        <v>527</v>
+        <v>608</v>
       </c>
       <c r="E132">
-        <v>230</v>
+        <v>284</v>
       </c>
       <c r="F132">
-        <v>757</v>
+        <v>892</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>132</v>
+        <v>773</v>
       </c>
       <c r="C133" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D133">
-        <v>4193</v>
+        <v>1402</v>
       </c>
       <c r="E133">
-        <v>146</v>
+        <v>164</v>
       </c>
       <c r="F133">
-        <v>4339</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>133</v>
+        <v>774</v>
       </c>
       <c r="C134" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D134">
-        <v>1792</v>
+        <v>271</v>
       </c>
       <c r="E134">
-        <v>181</v>
+        <v>72</v>
       </c>
       <c r="F134">
-        <v>1973</v>
+        <v>343</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B135" t="s">
-        <v>134</v>
+        <v>775</v>
       </c>
       <c r="C135" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D135">
-        <v>3976</v>
+        <v>169</v>
       </c>
       <c r="E135">
-        <v>12148</v>
+        <v>101</v>
       </c>
       <c r="F135">
-        <v>16124</v>
+        <v>270</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B136" t="s">
-        <v>135</v>
+        <v>776</v>
       </c>
       <c r="C136" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D136">
-        <v>269</v>
+        <v>70</v>
       </c>
       <c r="E136">
-        <v>102</v>
+        <v>33</v>
       </c>
       <c r="F136">
-        <v>371</v>
-[...22 lines deleted...]
-    <row r="138"/>
+        <v>103</v>
+      </c>
+    </row>
+    <row r="137"/>
+    <row r="138">
+      <c r="A138">
+        <v>16</v>
+      </c>
+      <c r="B138" t="s">
+        <v>21</v>
+      </c>
+      <c r="C138" t="s">
+        <v>35</v>
+      </c>
+      <c r="D138">
+        <v>2884</v>
+      </c>
+      <c r="E138">
+        <v>571</v>
+      </c>
+      <c r="F138">
+        <v>3455</v>
+      </c>
+    </row>
     <row r="139">
-      <c r="A139">
-        <v>15</v>
+      <c r="A139" t="s">
+        <v>30</v>
       </c>
       <c r="B139" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="C139" t="s">
         <v>36</v>
       </c>
       <c r="D139">
-        <v>2269</v>
+        <v>307</v>
       </c>
       <c r="E139">
-        <v>1386</v>
+        <v>90</v>
       </c>
       <c r="F139">
-        <v>3655</v>
+        <v>397</v>
       </c>
     </row>
     <row r="140">
-      <c r="A140" t="s">
-        <v>31</v>
+      <c r="A140">
+        <v>1</v>
       </c>
       <c r="B140" t="s">
-        <v>31</v>
+        <v>777</v>
       </c>
       <c r="C140" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D140">
-        <v>661</v>
+        <v>836</v>
       </c>
       <c r="E140">
-        <v>359</v>
+        <v>128</v>
       </c>
       <c r="F140">
-        <v>1020</v>
+        <v>964</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B141" t="s">
-        <v>137</v>
+        <v>778</v>
       </c>
       <c r="C141" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D141">
-        <v>798</v>
+        <v>229</v>
       </c>
       <c r="E141">
-        <v>510</v>
+        <v>126</v>
       </c>
       <c r="F141">
-        <v>1308</v>
+        <v>355</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B142" t="s">
-        <v>138</v>
+        <v>779</v>
       </c>
       <c r="C142" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D142">
-        <v>163</v>
+        <v>105</v>
       </c>
       <c r="E142">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F142">
-        <v>234</v>
+        <v>184</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B143" t="s">
-        <v>139</v>
+        <v>780</v>
       </c>
       <c r="C143" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D143">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="E143">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="F143">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B144" t="s">
-        <v>140</v>
+        <v>781</v>
       </c>
       <c r="C144" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D144">
-        <v>243</v>
+        <v>316</v>
       </c>
       <c r="E144">
-        <v>190</v>
+        <v>41</v>
       </c>
       <c r="F144">
-        <v>433</v>
+        <v>357</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B145" t="s">
-        <v>141</v>
+        <v>782</v>
       </c>
       <c r="C145" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D145">
-        <v>77</v>
+        <v>963</v>
       </c>
       <c r="E145">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="F145">
-        <v>124</v>
-[...22 lines deleted...]
-    <row r="147"/>
+        <v>997</v>
+      </c>
+    </row>
+    <row r="146"/>
+    <row r="147">
+      <c r="A147">
+        <v>17</v>
+      </c>
+      <c r="B147" t="s">
+        <v>22</v>
+      </c>
+      <c r="C147" t="s">
+        <v>35</v>
+      </c>
+      <c r="D147">
+        <v>4975</v>
+      </c>
+      <c r="E147">
+        <v>10212</v>
+      </c>
+      <c r="F147">
+        <v>15187</v>
+      </c>
+    </row>
     <row r="148">
-      <c r="A148">
-        <v>16</v>
+      <c r="A148" t="s">
+        <v>30</v>
       </c>
       <c r="B148" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C148" t="s">
         <v>36</v>
       </c>
       <c r="D148">
-        <v>4533</v>
+        <v>554</v>
       </c>
       <c r="E148">
-        <v>741</v>
+        <v>473</v>
       </c>
       <c r="F148">
-        <v>5274</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="149">
-      <c r="A149" t="s">
-        <v>31</v>
+      <c r="A149">
+        <v>1</v>
       </c>
       <c r="B149" t="s">
-        <v>31</v>
+        <v>783</v>
       </c>
       <c r="C149" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D149">
-        <v>388</v>
+        <v>2582</v>
       </c>
       <c r="E149">
-        <v>101</v>
+        <v>6152</v>
       </c>
       <c r="F149">
-        <v>489</v>
+        <v>8734</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B150" t="s">
-        <v>143</v>
+        <v>784</v>
       </c>
       <c r="C150" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D150">
-        <v>3058</v>
+        <v>484</v>
       </c>
       <c r="E150">
-        <v>142</v>
+        <v>502</v>
       </c>
       <c r="F150">
-        <v>3200</v>
+        <v>986</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B151" t="s">
-        <v>144</v>
+        <v>785</v>
       </c>
       <c r="C151" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D151">
-        <v>685</v>
+        <v>368</v>
       </c>
       <c r="E151">
-        <v>114</v>
+        <v>92</v>
       </c>
       <c r="F151">
-        <v>799</v>
+        <v>460</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B152" t="s">
-        <v>145</v>
+        <v>786</v>
       </c>
       <c r="C152" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D152">
-        <v>88</v>
+        <v>271</v>
       </c>
       <c r="E152">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F152">
-        <v>152</v>
+        <v>336</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B153" t="s">
-        <v>146</v>
+        <v>787</v>
       </c>
       <c r="C153" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D153">
-        <v>50</v>
+        <v>186</v>
       </c>
       <c r="E153">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F153">
-        <v>65</v>
+        <v>231</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B154" t="s">
-        <v>147</v>
+        <v>788</v>
       </c>
       <c r="C154" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D154">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="E154">
-        <v>19</v>
+        <v>63</v>
       </c>
       <c r="F154">
-        <v>66</v>
+        <v>157</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B155" t="s">
-        <v>148</v>
+        <v>789</v>
       </c>
       <c r="C155" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D155">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="E155">
-        <v>14</v>
+        <v>67</v>
       </c>
       <c r="F155">
-        <v>85</v>
+        <v>151</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B156" t="s">
-        <v>149</v>
+        <v>790</v>
       </c>
       <c r="C156" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D156">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="E156">
-        <v>230</v>
+        <v>107</v>
       </c>
       <c r="F156">
-        <v>258</v>
+        <v>192</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B157" t="s">
-        <v>150</v>
+        <v>791</v>
       </c>
       <c r="C157" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D157">
-        <v>50</v>
+        <v>267</v>
       </c>
       <c r="E157">
-        <v>19</v>
+        <v>2646</v>
       </c>
       <c r="F157">
-        <v>69</v>
-[...21 lines deleted...]
-    </row>
+        <v>2913</v>
+      </c>
+    </row>
+    <row r="158"/>
     <row r="159">
       <c r="A159">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="B159" t="s">
-        <v>152</v>
+        <v>23</v>
       </c>
       <c r="C159" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D159">
-        <v>44</v>
+        <v>1202</v>
       </c>
       <c r="E159">
-        <v>17</v>
+        <v>267</v>
       </c>
       <c r="F159">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="160"/>
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="s">
+        <v>30</v>
+      </c>
+      <c r="B160" t="s">
+        <v>30</v>
+      </c>
+      <c r="C160" t="s">
+        <v>36</v>
+      </c>
+      <c r="D160">
+        <v>194</v>
+      </c>
+      <c r="E160">
+        <v>69</v>
+      </c>
+      <c r="F160">
+        <v>263</v>
+      </c>
+    </row>
     <row r="161">
       <c r="A161">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="B161" t="s">
-        <v>21</v>
+        <v>792</v>
       </c>
       <c r="C161" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D161">
-        <v>17512</v>
+        <v>254</v>
       </c>
       <c r="E161">
-        <v>12645</v>
+        <v>151</v>
       </c>
       <c r="F161">
-        <v>30157</v>
+        <v>405</v>
       </c>
     </row>
     <row r="162">
-      <c r="A162" t="s">
-        <v>31</v>
+      <c r="A162">
+        <v>2</v>
       </c>
       <c r="B162" t="s">
-        <v>31</v>
+        <v>793</v>
       </c>
       <c r="C162" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D162">
-        <v>1059</v>
+        <v>605</v>
       </c>
       <c r="E162">
-        <v>839</v>
+        <v>12</v>
       </c>
       <c r="F162">
-        <v>1898</v>
+        <v>617</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B163" t="s">
-        <v>153</v>
+        <v>794</v>
       </c>
       <c r="C163" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D163">
-        <v>10779</v>
+        <v>19</v>
       </c>
       <c r="E163">
-        <v>529</v>
+        <v>9</v>
       </c>
       <c r="F163">
-        <v>11308</v>
+        <v>28</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B164" t="s">
-        <v>154</v>
+        <v>795</v>
       </c>
       <c r="C164" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D164">
-        <v>538</v>
+        <v>57</v>
       </c>
       <c r="E164">
-        <v>2551</v>
+        <v>6</v>
       </c>
       <c r="F164">
-        <v>3089</v>
+        <v>63</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B165" t="s">
-        <v>155</v>
+        <v>796</v>
       </c>
       <c r="C165" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D165">
-        <v>564</v>
+        <v>12</v>
       </c>
       <c r="E165">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="F165">
-        <v>655</v>
+        <v>25</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B166" t="s">
-        <v>156</v>
+        <v>797</v>
       </c>
       <c r="C166" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D166">
-        <v>885</v>
+        <v>61</v>
       </c>
       <c r="E166">
-        <v>317</v>
+        <v>7</v>
       </c>
       <c r="F166">
-        <v>1202</v>
-[...300 lines deleted...]
-        <v>199</v>
+        <v>68</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G2">
+        <v>25550</v>
+      </c>
+      <c r="H2">
+        <v>43872</v>
+      </c>
+      <c r="I2">
+        <v>28215</v>
+      </c>
+      <c r="J2">
+        <v>42145</v>
+      </c>
+      <c r="K2">
+        <v>40325</v>
+      </c>
+      <c r="L2">
+        <v>1673</v>
+      </c>
+      <c r="M2">
+        <v>2584</v>
+      </c>
+      <c r="N2">
+        <v>35099</v>
+      </c>
+      <c r="O2">
+        <v>935</v>
+      </c>
+      <c r="P2">
+        <v>795</v>
+      </c>
+      <c r="Q2">
+        <v>915</v>
+      </c>
+      <c r="R2">
+        <v>48696</v>
+      </c>
+      <c r="S2">
+        <v>2212</v>
+      </c>
+      <c r="T2">
+        <v>21292</v>
+      </c>
+      <c r="U2">
+        <v>10212</v>
+      </c>
+      <c r="V2">
+        <v>11452</v>
+      </c>
+      <c r="W2">
+        <v>17093</v>
+      </c>
+      <c r="X2">
+        <v>1668</v>
+      </c>
+      <c r="Y2">
+        <v>334733</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>25550</v>
+      </c>
+      <c r="H3">
+        <v>43872</v>
+      </c>
+      <c r="I3">
+        <v>28215</v>
+      </c>
+      <c r="J3">
+        <v>42145</v>
+      </c>
+      <c r="K3">
+        <v>40325</v>
+      </c>
+      <c r="L3">
+        <v>1673</v>
+      </c>
+      <c r="M3">
+        <v>2584</v>
+      </c>
+      <c r="N3">
+        <v>35099</v>
+      </c>
+      <c r="O3">
+        <v>935</v>
+      </c>
+      <c r="P3">
+        <v>795</v>
+      </c>
+      <c r="Q3">
+        <v>915</v>
+      </c>
+      <c r="R3">
+        <v>48696</v>
+      </c>
+      <c r="S3">
+        <v>2212</v>
+      </c>
+      <c r="T3">
+        <v>21292</v>
+      </c>
+      <c r="U3">
+        <v>10212</v>
+      </c>
+      <c r="V3">
+        <v>11452</v>
+      </c>
+      <c r="W3">
+        <v>17093</v>
+      </c>
+      <c r="X3">
+        <v>1668</v>
+      </c>
+      <c r="Y3">
+        <v>334733</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>2</v>
+        <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>4</v>
-[...208 lines deleted...]
-      <c r="A4" t="s">
         <v>31</v>
-      </c>
-[...3358 lines deleted...]
-        <v>32</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>25550</v>
       </c>
       <c r="E2">
         <v>25550</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>3184</v>
       </c>
       <c r="E3">
         <v>3184</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>296</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>13252</v>
       </c>
       <c r="E4">
         <v>13252</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>297</v>
+        <v>39</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>1875</v>
       </c>
       <c r="E5">
         <v>1875</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>298</v>
+        <v>40</v>
       </c>
       <c r="C6" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>334</v>
       </c>
       <c r="E6">
         <v>334</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>299</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>378</v>
       </c>
       <c r="E7">
         <v>378</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>300</v>
+        <v>42</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D8">
         <v>670</v>
       </c>
       <c r="E8">
         <v>670</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>301</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D9">
         <v>178</v>
       </c>
       <c r="E9">
         <v>178</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>302</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D10">
         <v>430</v>
       </c>
       <c r="E10">
         <v>430</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>303</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D11">
         <v>4026</v>
       </c>
       <c r="E11">
         <v>4026</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>304</v>
+        <v>46</v>
       </c>
       <c r="C12" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D12">
         <v>390</v>
       </c>
       <c r="E12">
         <v>390</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>305</v>
+        <v>47</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D13">
         <v>833</v>
       </c>
       <c r="E13">
         <v>833</v>
       </c>
     </row>
     <row r="14"/>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D15">
         <v>43872</v>
       </c>
       <c r="E15">
         <v>43872</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B16" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D16">
         <v>7769</v>
       </c>
       <c r="E16">
         <v>7769</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>306</v>
+        <v>48</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D17">
         <v>13871</v>
       </c>
       <c r="E17">
         <v>13871</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>307</v>
+        <v>49</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D18">
         <v>3275</v>
       </c>
       <c r="E18">
         <v>3275</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>308</v>
+        <v>50</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D19">
         <v>4862</v>
       </c>
       <c r="E19">
         <v>4862</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>309</v>
+        <v>51</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D20">
         <v>7920</v>
       </c>
       <c r="E20">
         <v>7920</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>310</v>
+        <v>52</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D21">
         <v>2266</v>
       </c>
       <c r="E21">
         <v>2266</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>311</v>
+        <v>53</v>
       </c>
       <c r="C22" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D22">
         <v>651</v>
       </c>
       <c r="E22">
         <v>651</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>312</v>
+        <v>54</v>
       </c>
       <c r="C23" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D23">
         <v>560</v>
       </c>
       <c r="E23">
         <v>560</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>313</v>
+        <v>55</v>
       </c>
       <c r="C24" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D24">
         <v>631</v>
       </c>
       <c r="E24">
         <v>631</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>314</v>
+        <v>56</v>
       </c>
       <c r="C25" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D25">
         <v>652</v>
       </c>
       <c r="E25">
         <v>652</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>315</v>
+        <v>57</v>
       </c>
       <c r="C26" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D26">
         <v>1415</v>
       </c>
       <c r="E26">
         <v>1415</v>
       </c>
     </row>
     <row r="27"/>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D28">
         <v>28215</v>
       </c>
       <c r="E28">
         <v>28215</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B29" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D29">
         <v>4610</v>
       </c>
       <c r="E29">
         <v>4610</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>316</v>
+        <v>58</v>
       </c>
       <c r="C30" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D30">
         <v>5798</v>
       </c>
       <c r="E30">
         <v>5798</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>317</v>
+        <v>59</v>
       </c>
       <c r="C31" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D31">
         <v>4662</v>
       </c>
       <c r="E31">
         <v>4662</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>318</v>
+        <v>60</v>
       </c>
       <c r="C32" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32">
         <v>1213</v>
       </c>
       <c r="E32">
         <v>1213</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>319</v>
+        <v>61</v>
       </c>
       <c r="C33" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D33">
         <v>2312</v>
       </c>
       <c r="E33">
         <v>2312</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>320</v>
+        <v>62</v>
       </c>
       <c r="C34" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D34">
         <v>484</v>
       </c>
       <c r="E34">
         <v>484</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>321</v>
+        <v>63</v>
       </c>
       <c r="C35" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D35">
         <v>6361</v>
       </c>
       <c r="E35">
         <v>6361</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>322</v>
+        <v>64</v>
       </c>
       <c r="C36" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D36">
         <v>810</v>
       </c>
       <c r="E36">
         <v>810</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>323</v>
+        <v>65</v>
       </c>
       <c r="C37" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D37">
         <v>541</v>
       </c>
       <c r="E37">
         <v>541</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>324</v>
+        <v>66</v>
       </c>
       <c r="C38" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D38">
         <v>413</v>
       </c>
       <c r="E38">
         <v>413</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>325</v>
+        <v>67</v>
       </c>
       <c r="C39" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D39">
         <v>1011</v>
       </c>
       <c r="E39">
         <v>1011</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D41">
         <v>42145</v>
       </c>
       <c r="E41">
         <v>42145</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B42" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D42">
         <v>3835</v>
       </c>
       <c r="E42">
         <v>3835</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>326</v>
+        <v>68</v>
       </c>
       <c r="C43" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D43">
         <v>6736</v>
       </c>
       <c r="E43">
         <v>6736</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>327</v>
+        <v>69</v>
       </c>
       <c r="C44" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D44">
         <v>3150</v>
       </c>
       <c r="E44">
         <v>3150</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>328</v>
+        <v>70</v>
       </c>
       <c r="C45" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D45">
         <v>2140</v>
       </c>
       <c r="E45">
         <v>2140</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>329</v>
+        <v>71</v>
       </c>
       <c r="C46" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D46">
         <v>1270</v>
       </c>
       <c r="E46">
         <v>1270</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>330</v>
+        <v>72</v>
       </c>
       <c r="C47" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D47">
         <v>10642</v>
       </c>
       <c r="E47">
         <v>10642</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>331</v>
+        <v>73</v>
       </c>
       <c r="C48" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D48">
         <v>3131</v>
       </c>
       <c r="E48">
         <v>3131</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>332</v>
+        <v>74</v>
       </c>
       <c r="C49" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D49">
         <v>601</v>
       </c>
       <c r="E49">
         <v>601</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>333</v>
+        <v>75</v>
       </c>
       <c r="C50" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D50">
         <v>307</v>
       </c>
       <c r="E50">
         <v>307</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>334</v>
+        <v>76</v>
       </c>
       <c r="C51" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D51">
         <v>516</v>
       </c>
       <c r="E51">
         <v>516</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>335</v>
+        <v>77</v>
       </c>
       <c r="C52" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D52">
         <v>9817</v>
       </c>
       <c r="E52">
         <v>9817</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>5</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D54">
         <v>40325</v>
       </c>
       <c r="E54">
         <v>40325</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B55" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D55">
         <v>3627</v>
       </c>
       <c r="E55">
         <v>3627</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>336</v>
+        <v>78</v>
       </c>
       <c r="C56" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D56">
         <v>5565</v>
       </c>
       <c r="E56">
         <v>5565</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>337</v>
+        <v>79</v>
       </c>
       <c r="C57" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D57">
         <v>1248</v>
       </c>
       <c r="E57">
         <v>1248</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>338</v>
+        <v>80</v>
       </c>
       <c r="C58" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D58">
         <v>735</v>
       </c>
       <c r="E58">
         <v>735</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>339</v>
+        <v>81</v>
       </c>
       <c r="C59" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D59">
         <v>1689</v>
       </c>
       <c r="E59">
         <v>1689</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="C60" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D60">
         <v>16144</v>
       </c>
       <c r="E60">
         <v>16144</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>341</v>
+        <v>83</v>
       </c>
       <c r="C61" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D61">
         <v>6631</v>
       </c>
       <c r="E61">
         <v>6631</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>342</v>
+        <v>84</v>
       </c>
       <c r="C62" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D62">
         <v>4037</v>
       </c>
       <c r="E62">
         <v>4037</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>343</v>
+        <v>85</v>
       </c>
       <c r="C63" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D63">
         <v>379</v>
       </c>
       <c r="E63">
         <v>379</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>344</v>
+        <v>86</v>
       </c>
       <c r="C64" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D64">
         <v>64</v>
       </c>
       <c r="E64">
         <v>64</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>345</v>
+        <v>87</v>
       </c>
       <c r="C65" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D65">
         <v>206</v>
       </c>
       <c r="E65">
         <v>206</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D67">
         <v>1673</v>
       </c>
       <c r="E67">
         <v>1673</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B68" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D68">
         <v>547</v>
       </c>
       <c r="E68">
         <v>547</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="C69" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D69">
         <v>451</v>
       </c>
       <c r="E69">
         <v>451</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>347</v>
+        <v>89</v>
       </c>
       <c r="C70" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D70">
         <v>134</v>
       </c>
       <c r="E70">
         <v>134</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>348</v>
+        <v>90</v>
       </c>
       <c r="C71" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D71">
         <v>126</v>
       </c>
       <c r="E71">
         <v>126</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>4</v>
       </c>
       <c r="B72" t="s">
-        <v>349</v>
+        <v>91</v>
       </c>
       <c r="C72" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D72">
         <v>415</v>
       </c>
       <c r="E72">
         <v>415</v>
       </c>
     </row>
     <row r="73"/>
     <row r="74">
       <c r="A74">
         <v>7</v>
       </c>
       <c r="B74" t="s">
         <v>12</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D74">
         <v>2584</v>
       </c>
       <c r="E74">
         <v>2584</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B75" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D75">
         <v>608</v>
       </c>
       <c r="E75">
         <v>608</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1</v>
       </c>
       <c r="B76" t="s">
-        <v>350</v>
+        <v>92</v>
       </c>
       <c r="C76" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D76">
         <v>1119</v>
       </c>
       <c r="E76">
         <v>1119</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2</v>
       </c>
       <c r="B77" t="s">
-        <v>351</v>
+        <v>93</v>
       </c>
       <c r="C77" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D77">
         <v>732</v>
       </c>
       <c r="E77">
         <v>732</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>3</v>
       </c>
       <c r="B78" t="s">
-        <v>352</v>
+        <v>94</v>
       </c>
       <c r="C78" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D78">
         <v>125</v>
       </c>
       <c r="E78">
         <v>125</v>
       </c>
     </row>
     <row r="79"/>
     <row r="80">
       <c r="A80">
         <v>8</v>
       </c>
       <c r="B80" t="s">
         <v>13</v>
       </c>
       <c r="C80" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D80">
         <v>35099</v>
       </c>
       <c r="E80">
         <v>35099</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B81" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D81">
         <v>6521</v>
       </c>
       <c r="E81">
         <v>6521</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1</v>
       </c>
       <c r="B82" t="s">
-        <v>353</v>
+        <v>95</v>
       </c>
       <c r="C82" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D82">
         <v>8865</v>
       </c>
       <c r="E82">
         <v>8865</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>354</v>
+        <v>96</v>
       </c>
       <c r="C83" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D83">
         <v>4052</v>
       </c>
       <c r="E83">
         <v>4052</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>355</v>
+        <v>97</v>
       </c>
       <c r="C84" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D84">
         <v>3416</v>
       </c>
       <c r="E84">
         <v>3416</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>4</v>
       </c>
       <c r="B85" t="s">
-        <v>356</v>
+        <v>98</v>
       </c>
       <c r="C85" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D85">
         <v>1134</v>
       </c>
       <c r="E85">
         <v>1134</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>5</v>
       </c>
       <c r="B86" t="s">
-        <v>357</v>
+        <v>99</v>
       </c>
       <c r="C86" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D86">
         <v>1636</v>
       </c>
       <c r="E86">
         <v>1636</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>6</v>
       </c>
       <c r="B87" t="s">
-        <v>358</v>
+        <v>100</v>
       </c>
       <c r="C87" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D87">
         <v>2276</v>
       </c>
       <c r="E87">
         <v>2276</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>7</v>
       </c>
       <c r="B88" t="s">
-        <v>359</v>
+        <v>101</v>
       </c>
       <c r="C88" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D88">
         <v>1136</v>
       </c>
       <c r="E88">
         <v>1136</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>8</v>
       </c>
       <c r="B89" t="s">
-        <v>360</v>
+        <v>102</v>
       </c>
       <c r="C89" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D89">
         <v>1327</v>
       </c>
       <c r="E89">
         <v>1327</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>9</v>
       </c>
       <c r="B90" t="s">
-        <v>361</v>
+        <v>103</v>
       </c>
       <c r="C90" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D90">
         <v>1673</v>
       </c>
       <c r="E90">
         <v>1673</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>10</v>
       </c>
       <c r="B91" t="s">
-        <v>362</v>
+        <v>104</v>
       </c>
       <c r="C91" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D91">
         <v>3063</v>
       </c>
       <c r="E91">
         <v>3063</v>
       </c>
     </row>
     <row r="92"/>
     <row r="93">
       <c r="A93">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>14</v>
       </c>
       <c r="C93" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D93">
         <v>935</v>
       </c>
       <c r="E93">
         <v>935</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B94" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D94">
         <v>154</v>
       </c>
       <c r="E94">
         <v>154</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1</v>
       </c>
       <c r="B95" t="s">
-        <v>363</v>
+        <v>105</v>
       </c>
       <c r="C95" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D95">
         <v>276</v>
       </c>
       <c r="E95">
         <v>276</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2</v>
       </c>
       <c r="B96" t="s">
-        <v>364</v>
+        <v>106</v>
       </c>
       <c r="C96" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D96">
         <v>164</v>
       </c>
       <c r="E96">
         <v>164</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>3</v>
       </c>
       <c r="B97" t="s">
-        <v>365</v>
+        <v>107</v>
       </c>
       <c r="C97" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D97">
         <v>54</v>
       </c>
       <c r="E97">
         <v>54</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>4</v>
       </c>
       <c r="B98" t="s">
-        <v>366</v>
+        <v>108</v>
       </c>
       <c r="C98" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D98">
         <v>34</v>
       </c>
       <c r="E98">
         <v>34</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>5</v>
       </c>
       <c r="B99" t="s">
-        <v>367</v>
+        <v>109</v>
       </c>
       <c r="C99" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D99">
         <v>32</v>
       </c>
       <c r="E99">
         <v>32</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>6</v>
       </c>
       <c r="B100" t="s">
-        <v>368</v>
+        <v>110</v>
       </c>
       <c r="C100" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D100">
         <v>18</v>
       </c>
       <c r="E100">
         <v>18</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>7</v>
       </c>
       <c r="B101" t="s">
-        <v>369</v>
+        <v>111</v>
       </c>
       <c r="C101" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D101">
         <v>22</v>
       </c>
       <c r="E101">
         <v>22</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>8</v>
       </c>
       <c r="B102" t="s">
-        <v>370</v>
+        <v>112</v>
       </c>
       <c r="C102" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D102">
         <v>85</v>
       </c>
       <c r="E102">
         <v>85</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>9</v>
       </c>
       <c r="B103" t="s">
-        <v>371</v>
+        <v>113</v>
       </c>
       <c r="C103" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D103">
         <v>96</v>
       </c>
       <c r="E103">
         <v>96</v>
       </c>
     </row>
     <row r="104"/>
     <row r="105">
       <c r="A105">
         <v>10</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D105">
         <v>795</v>
       </c>
       <c r="E105">
         <v>795</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B106" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C106" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D106">
         <v>392</v>
       </c>
       <c r="E106">
         <v>392</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1</v>
       </c>
       <c r="B107" t="s">
-        <v>372</v>
+        <v>114</v>
       </c>
       <c r="C107" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D107">
         <v>232</v>
       </c>
       <c r="E107">
         <v>232</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2</v>
       </c>
       <c r="B108" t="s">
-        <v>373</v>
+        <v>115</v>
       </c>
       <c r="C108" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D108">
         <v>103</v>
       </c>
       <c r="E108">
         <v>103</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>3</v>
       </c>
       <c r="B109" t="s">
-        <v>374</v>
+        <v>116</v>
       </c>
       <c r="C109" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D109">
         <v>68</v>
       </c>
       <c r="E109">
         <v>68</v>
       </c>
     </row>
     <row r="110"/>
     <row r="111">
       <c r="A111">
         <v>11</v>
       </c>
       <c r="B111" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="C111" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D111">
         <v>915</v>
       </c>
       <c r="E111">
         <v>915</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B112" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D112">
         <v>299</v>
       </c>
       <c r="E112">
         <v>299</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>375</v>
+        <v>117</v>
       </c>
       <c r="C113" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D113">
         <v>616</v>
       </c>
       <c r="E113">
         <v>616</v>
       </c>
     </row>
     <row r="114"/>
     <row r="115">
       <c r="A115">
         <v>12</v>
       </c>
       <c r="B115" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C115" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D115">
         <v>48696</v>
       </c>
       <c r="E115">
         <v>48696</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B116" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D116">
         <v>3091</v>
       </c>
       <c r="E116">
         <v>3091</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1</v>
       </c>
       <c r="B117" t="s">
-        <v>376</v>
+        <v>118</v>
       </c>
       <c r="C117" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D117">
         <v>9544</v>
       </c>
       <c r="E117">
         <v>9544</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2</v>
       </c>
       <c r="B118" t="s">
-        <v>377</v>
+        <v>119</v>
       </c>
       <c r="C118" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D118">
         <v>1437</v>
       </c>
       <c r="E118">
         <v>1437</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>378</v>
+        <v>120</v>
       </c>
       <c r="C119" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D119">
         <v>16631</v>
       </c>
       <c r="E119">
         <v>16631</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>4</v>
       </c>
       <c r="B120" t="s">
-        <v>379</v>
+        <v>121</v>
       </c>
       <c r="C120" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D120">
         <v>1093</v>
       </c>
       <c r="E120">
         <v>1093</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>5</v>
       </c>
       <c r="B121" t="s">
-        <v>380</v>
+        <v>122</v>
       </c>
       <c r="C121" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D121">
         <v>965</v>
       </c>
       <c r="E121">
         <v>965</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>6</v>
       </c>
       <c r="B122" t="s">
-        <v>381</v>
+        <v>123</v>
       </c>
       <c r="C122" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D122">
         <v>3305</v>
       </c>
       <c r="E122">
         <v>3305</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>7</v>
       </c>
       <c r="B123" t="s">
-        <v>382</v>
+        <v>124</v>
       </c>
       <c r="C123" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D123">
         <v>8122</v>
       </c>
       <c r="E123">
         <v>8122</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>8</v>
       </c>
       <c r="B124" t="s">
-        <v>383</v>
+        <v>125</v>
       </c>
       <c r="C124" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D124">
         <v>703</v>
       </c>
       <c r="E124">
         <v>703</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>9</v>
       </c>
       <c r="B125" t="s">
-        <v>384</v>
+        <v>126</v>
       </c>
       <c r="C125" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D125">
         <v>304</v>
       </c>
       <c r="E125">
         <v>304</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>10</v>
       </c>
       <c r="B126" t="s">
-        <v>385</v>
+        <v>127</v>
       </c>
       <c r="C126" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D126">
         <v>3501</v>
       </c>
       <c r="E126">
         <v>3501</v>
       </c>
     </row>
     <row r="127"/>
     <row r="128">
       <c r="A128">
         <v>13</v>
       </c>
       <c r="B128" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C128" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D128">
         <v>2212</v>
       </c>
       <c r="E128">
         <v>2212</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B129" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D129">
         <v>241</v>
       </c>
       <c r="E129">
         <v>241</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1</v>
       </c>
       <c r="B130" t="s">
-        <v>386</v>
+        <v>128</v>
       </c>
       <c r="C130" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D130">
         <v>843</v>
       </c>
       <c r="E130">
         <v>843</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2</v>
       </c>
       <c r="B131" t="s">
-        <v>387</v>
+        <v>129</v>
       </c>
       <c r="C131" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D131">
         <v>245</v>
       </c>
       <c r="E131">
         <v>245</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>3</v>
       </c>
       <c r="B132" t="s">
-        <v>388</v>
+        <v>130</v>
       </c>
       <c r="C132" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D132">
         <v>74</v>
       </c>
       <c r="E132">
         <v>74</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>4</v>
       </c>
       <c r="B133" t="s">
-        <v>389</v>
+        <v>131</v>
       </c>
       <c r="C133" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D133">
         <v>125</v>
       </c>
       <c r="E133">
         <v>125</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>5</v>
       </c>
       <c r="B134" t="s">
-        <v>390</v>
+        <v>132</v>
       </c>
       <c r="C134" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D134">
         <v>93</v>
       </c>
       <c r="E134">
         <v>93</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>6</v>
       </c>
       <c r="B135" t="s">
-        <v>391</v>
+        <v>133</v>
       </c>
       <c r="C135" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D135">
         <v>160</v>
       </c>
       <c r="E135">
         <v>160</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>7</v>
       </c>
       <c r="B136" t="s">
-        <v>392</v>
+        <v>134</v>
       </c>
       <c r="C136" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D136">
         <v>229</v>
       </c>
       <c r="E136">
         <v>229</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>8</v>
       </c>
       <c r="B137" t="s">
-        <v>393</v>
+        <v>135</v>
       </c>
       <c r="C137" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D137">
         <v>59</v>
       </c>
       <c r="E137">
         <v>59</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>9</v>
       </c>
       <c r="B138" t="s">
-        <v>394</v>
+        <v>136</v>
       </c>
       <c r="C138" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D138">
         <v>51</v>
       </c>
       <c r="E138">
         <v>51</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>10</v>
       </c>
       <c r="B139" t="s">
-        <v>395</v>
+        <v>137</v>
       </c>
       <c r="C139" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D139">
         <v>92</v>
       </c>
       <c r="E139">
         <v>92</v>
       </c>
     </row>
     <row r="140"/>
     <row r="141">
       <c r="A141">
         <v>14</v>
       </c>
       <c r="B141" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C141" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D141">
         <v>21292</v>
       </c>
       <c r="E141">
         <v>21292</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B142" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C142" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D142">
         <v>2590</v>
       </c>
       <c r="E142">
         <v>2590</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>396</v>
+        <v>138</v>
       </c>
       <c r="C143" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D143">
         <v>11585</v>
       </c>
       <c r="E143">
         <v>11585</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>397</v>
+        <v>139</v>
       </c>
       <c r="C144" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D144">
         <v>2774</v>
       </c>
       <c r="E144">
         <v>2774</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>398</v>
+        <v>140</v>
       </c>
       <c r="C145" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D145">
         <v>567</v>
       </c>
       <c r="E145">
         <v>567</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>399</v>
+        <v>141</v>
       </c>
       <c r="C146" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D146">
         <v>673</v>
       </c>
       <c r="E146">
         <v>673</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>400</v>
+        <v>142</v>
       </c>
       <c r="C147" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D147">
         <v>453</v>
       </c>
       <c r="E147">
         <v>453</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>6</v>
       </c>
       <c r="B148" t="s">
-        <v>401</v>
+        <v>143</v>
       </c>
       <c r="C148" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D148">
         <v>625</v>
       </c>
       <c r="E148">
         <v>625</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>7</v>
       </c>
       <c r="B149" t="s">
-        <v>402</v>
+        <v>144</v>
       </c>
       <c r="C149" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D149">
         <v>352</v>
       </c>
       <c r="E149">
         <v>352</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>8</v>
       </c>
       <c r="B150" t="s">
-        <v>403</v>
+        <v>145</v>
       </c>
       <c r="C150" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D150">
         <v>732</v>
       </c>
       <c r="E150">
         <v>732</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>9</v>
       </c>
       <c r="B151" t="s">
-        <v>404</v>
+        <v>146</v>
       </c>
       <c r="C151" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D151">
         <v>286</v>
       </c>
       <c r="E151">
         <v>286</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>10</v>
       </c>
       <c r="B152" t="s">
-        <v>405</v>
+        <v>147</v>
       </c>
       <c r="C152" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D152">
         <v>655</v>
       </c>
       <c r="E152">
         <v>655</v>
       </c>
     </row>
     <row r="153"/>
     <row r="154">
       <c r="A154">
         <v>15</v>
       </c>
       <c r="B154" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C154" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D154">
         <v>10212</v>
       </c>
       <c r="E154">
         <v>10212</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B155" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C155" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D155">
         <v>2104</v>
       </c>
       <c r="E155">
         <v>2104</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1</v>
       </c>
       <c r="B156" t="s">
-        <v>406</v>
+        <v>148</v>
       </c>
       <c r="C156" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D156">
         <v>1996</v>
       </c>
       <c r="E156">
         <v>1996</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>2</v>
       </c>
       <c r="B157" t="s">
-        <v>407</v>
+        <v>149</v>
       </c>
       <c r="C157" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D157">
         <v>849</v>
       </c>
       <c r="E157">
         <v>849</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>3</v>
       </c>
       <c r="B158" t="s">
-        <v>408</v>
+        <v>150</v>
       </c>
       <c r="C158" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D158">
         <v>2162</v>
       </c>
       <c r="E158">
         <v>2162</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>4</v>
       </c>
       <c r="B159" t="s">
-        <v>409</v>
+        <v>151</v>
       </c>
       <c r="C159" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D159">
         <v>439</v>
       </c>
       <c r="E159">
         <v>439</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>5</v>
       </c>
       <c r="B160" t="s">
-        <v>410</v>
+        <v>152</v>
       </c>
       <c r="C160" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D160">
         <v>1893</v>
       </c>
       <c r="E160">
         <v>1893</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>6</v>
       </c>
       <c r="B161" t="s">
-        <v>411</v>
+        <v>153</v>
       </c>
       <c r="C161" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D161">
         <v>214</v>
       </c>
       <c r="E161">
         <v>214</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>7</v>
       </c>
       <c r="B162" t="s">
-        <v>412</v>
+        <v>154</v>
       </c>
       <c r="C162" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D162">
         <v>65</v>
       </c>
       <c r="E162">
         <v>65</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>8</v>
       </c>
       <c r="B163" t="s">
-        <v>413</v>
+        <v>155</v>
       </c>
       <c r="C163" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D163">
         <v>132</v>
       </c>
       <c r="E163">
         <v>132</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>9</v>
       </c>
       <c r="B164" t="s">
-        <v>414</v>
+        <v>156</v>
       </c>
       <c r="C164" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D164">
         <v>104</v>
       </c>
       <c r="E164">
         <v>104</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>10</v>
       </c>
       <c r="B165" t="s">
-        <v>415</v>
+        <v>157</v>
       </c>
       <c r="C165" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D165">
         <v>254</v>
       </c>
       <c r="E165">
         <v>254</v>
       </c>
     </row>
     <row r="166"/>
     <row r="167">
       <c r="A167">
         <v>16</v>
       </c>
       <c r="B167" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C167" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D167">
         <v>11452</v>
       </c>
       <c r="E167">
         <v>11452</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B168" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C168" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D168">
         <v>790</v>
       </c>
       <c r="E168">
         <v>790</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1</v>
       </c>
       <c r="B169" t="s">
-        <v>416</v>
+        <v>158</v>
       </c>
       <c r="C169" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D169">
         <v>7031</v>
       </c>
       <c r="E169">
         <v>7031</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>2</v>
       </c>
       <c r="B170" t="s">
-        <v>417</v>
+        <v>159</v>
       </c>
       <c r="C170" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D170">
         <v>1697</v>
       </c>
       <c r="E170">
         <v>1697</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>3</v>
       </c>
       <c r="B171" t="s">
-        <v>418</v>
+        <v>160</v>
       </c>
       <c r="C171" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D171">
         <v>436</v>
       </c>
       <c r="E171">
         <v>436</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>4</v>
       </c>
       <c r="B172" t="s">
-        <v>419</v>
+        <v>161</v>
       </c>
       <c r="C172" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D172">
         <v>209</v>
       </c>
       <c r="E172">
         <v>209</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>5</v>
       </c>
       <c r="B173" t="s">
-        <v>420</v>
+        <v>162</v>
       </c>
       <c r="C173" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D173">
         <v>256</v>
       </c>
       <c r="E173">
         <v>256</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>6</v>
       </c>
       <c r="B174" t="s">
-        <v>421</v>
+        <v>163</v>
       </c>
       <c r="C174" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D174">
         <v>105</v>
       </c>
       <c r="E174">
         <v>105</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>7</v>
       </c>
       <c r="B175" t="s">
-        <v>422</v>
+        <v>164</v>
       </c>
       <c r="C175" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D175">
         <v>52</v>
       </c>
       <c r="E175">
         <v>52</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>8</v>
       </c>
       <c r="B176" t="s">
-        <v>423</v>
+        <v>165</v>
       </c>
       <c r="C176" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D176">
         <v>76</v>
       </c>
       <c r="E176">
         <v>76</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>9</v>
       </c>
       <c r="B177" t="s">
-        <v>424</v>
+        <v>166</v>
       </c>
       <c r="C177" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D177">
         <v>115</v>
       </c>
       <c r="E177">
         <v>115</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>10</v>
       </c>
       <c r="B178" t="s">
-        <v>425</v>
+        <v>167</v>
       </c>
       <c r="C178" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D178">
         <v>685</v>
       </c>
       <c r="E178">
         <v>685</v>
       </c>
     </row>
     <row r="179"/>
     <row r="180">
       <c r="A180">
         <v>17</v>
       </c>
       <c r="B180" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C180" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D180">
         <v>17093</v>
       </c>
       <c r="E180">
         <v>17093</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B181" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C181" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D181">
         <v>928</v>
       </c>
       <c r="E181">
         <v>928</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1</v>
       </c>
       <c r="B182" t="s">
-        <v>426</v>
+        <v>168</v>
       </c>
       <c r="C182" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D182">
         <v>1314</v>
       </c>
       <c r="E182">
         <v>1314</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>2</v>
       </c>
       <c r="B183" t="s">
-        <v>427</v>
+        <v>169</v>
       </c>
       <c r="C183" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D183">
         <v>4977</v>
       </c>
       <c r="E183">
         <v>4977</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>3</v>
       </c>
       <c r="B184" t="s">
-        <v>428</v>
+        <v>170</v>
       </c>
       <c r="C184" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D184">
         <v>812</v>
       </c>
       <c r="E184">
         <v>812</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>4</v>
       </c>
       <c r="B185" t="s">
-        <v>429</v>
+        <v>171</v>
       </c>
       <c r="C185" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D185">
         <v>1185</v>
       </c>
       <c r="E185">
         <v>1185</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>5</v>
       </c>
       <c r="B186" t="s">
-        <v>430</v>
+        <v>172</v>
       </c>
       <c r="C186" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D186">
         <v>2768</v>
       </c>
       <c r="E186">
         <v>2768</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>6</v>
       </c>
       <c r="B187" t="s">
-        <v>431</v>
+        <v>173</v>
       </c>
       <c r="C187" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D187">
         <v>227</v>
       </c>
       <c r="E187">
         <v>227</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>7</v>
       </c>
       <c r="B188" t="s">
-        <v>432</v>
+        <v>174</v>
       </c>
       <c r="C188" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D188">
         <v>221</v>
       </c>
       <c r="E188">
         <v>221</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>8</v>
       </c>
       <c r="B189" t="s">
-        <v>433</v>
+        <v>175</v>
       </c>
       <c r="C189" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D189">
         <v>1053</v>
       </c>
       <c r="E189">
         <v>1053</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>9</v>
       </c>
       <c r="B190" t="s">
-        <v>434</v>
+        <v>176</v>
       </c>
       <c r="C190" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D190">
         <v>1625</v>
       </c>
       <c r="E190">
         <v>1625</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>10</v>
       </c>
       <c r="B191" t="s">
-        <v>435</v>
+        <v>177</v>
       </c>
       <c r="C191" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D191">
         <v>1983</v>
       </c>
       <c r="E191">
         <v>1983</v>
       </c>
     </row>
     <row r="192"/>
     <row r="193">
       <c r="A193">
         <v>24</v>
       </c>
       <c r="B193" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C193" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D193">
         <v>1668</v>
       </c>
       <c r="E193">
         <v>1668</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B194" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C194" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D194">
         <v>283</v>
       </c>
       <c r="E194">
         <v>283</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1</v>
       </c>
       <c r="B195" t="s">
-        <v>436</v>
+        <v>178</v>
       </c>
       <c r="C195" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D195">
         <v>323</v>
       </c>
       <c r="E195">
         <v>323</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>2</v>
       </c>
       <c r="B196" t="s">
-        <v>437</v>
+        <v>179</v>
       </c>
       <c r="C196" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D196">
         <v>539</v>
       </c>
       <c r="E196">
         <v>539</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>3</v>
       </c>
       <c r="B197" t="s">
-        <v>438</v>
+        <v>180</v>
       </c>
       <c r="C197" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D197">
         <v>46</v>
       </c>
       <c r="E197">
         <v>46</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>4</v>
       </c>
       <c r="B198" t="s">
-        <v>439</v>
+        <v>181</v>
       </c>
       <c r="C198" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D198">
         <v>48</v>
       </c>
       <c r="E198">
         <v>48</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>5</v>
       </c>
       <c r="B199" t="s">
-        <v>440</v>
+        <v>182</v>
       </c>
       <c r="C199" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D199">
         <v>67</v>
       </c>
       <c r="E199">
         <v>67</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>6</v>
       </c>
       <c r="B200" t="s">
-        <v>441</v>
+        <v>183</v>
       </c>
       <c r="C200" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D200">
         <v>362</v>
       </c>
       <c r="E200">
         <v>362</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -19375,95 +13203,95 @@
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>442</v>
+        <v>184</v>
       </c>
       <c r="D2" t="s">
-        <v>443</v>
+        <v>185</v>
       </c>
       <c r="E2" t="s">
-        <v>444</v>
+        <v>186</v>
       </c>
       <c r="F2" t="s">
-        <v>445</v>
+        <v>187</v>
       </c>
       <c r="G2">
         <v>17520</v>
       </c>
       <c r="H2">
         <v>8861</v>
       </c>
       <c r="I2">
         <v>24483</v>
       </c>
       <c r="J2">
         <v>18239</v>
       </c>
       <c r="K2">
         <v>17811</v>
       </c>
       <c r="L2">
         <v>535</v>
       </c>
       <c r="M2">
         <v>742</v>
       </c>
       <c r="N2">
         <v>5751</v>
       </c>
@@ -19481,63 +13309,63 @@
       </c>
       <c r="S2">
         <v>6457</v>
       </c>
       <c r="T2">
         <v>1037</v>
       </c>
       <c r="U2">
         <v>951</v>
       </c>
       <c r="V2">
         <v>34144</v>
       </c>
       <c r="W2">
         <v>835</v>
       </c>
       <c r="X2">
         <v>161937</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C3" t="s">
-        <v>442</v>
+        <v>184</v>
       </c>
       <c r="D3" t="s">
-        <v>443</v>
+        <v>185</v>
       </c>
       <c r="E3" t="s">
-        <v>446</v>
+        <v>188</v>
       </c>
       <c r="F3" t="s">
-        <v>447</v>
+        <v>189</v>
       </c>
       <c r="G3">
         <v>13433</v>
       </c>
       <c r="H3">
         <v>32251</v>
       </c>
       <c r="I3">
         <v>33415</v>
       </c>
       <c r="J3">
         <v>33078</v>
       </c>
       <c r="K3">
         <v>7707</v>
       </c>
       <c r="L3">
         <v>1255</v>
       </c>
       <c r="M3">
         <v>1439</v>
       </c>
       <c r="N3">
         <v>13599</v>
       </c>
@@ -19552,54 +13380,54 @@
       </c>
       <c r="R3">
         <v>684</v>
       </c>
       <c r="S3">
         <v>21714</v>
       </c>
       <c r="T3">
         <v>3179</v>
       </c>
       <c r="U3">
         <v>3153</v>
       </c>
       <c r="V3">
         <v>17163</v>
       </c>
       <c r="W3">
         <v>258</v>
       </c>
       <c r="X3">
         <v>226563</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G4">
         <v>30953</v>
       </c>
       <c r="H4">
         <v>41112</v>
       </c>
       <c r="I4">
         <v>57898</v>
       </c>
       <c r="J4">
         <v>51317</v>
       </c>
       <c r="K4">
         <v>25518</v>
       </c>
       <c r="L4">
         <v>1790</v>
       </c>
       <c r="M4">
         <v>2181</v>
       </c>
       <c r="N4">
         <v>19350</v>
       </c>
@@ -19616,3384 +13444,9556 @@
         <v>1239</v>
       </c>
       <c r="S4">
         <v>28171</v>
       </c>
       <c r="T4">
         <v>4216</v>
       </c>
       <c r="U4">
         <v>4104</v>
       </c>
       <c r="V4">
         <v>51307</v>
       </c>
       <c r="W4">
         <v>1093</v>
       </c>
       <c r="X4">
         <v>388500</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" s="1" t="s">
-        <v>445</v>
+        <v>187</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>447</v>
+        <v>189</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>17520</v>
       </c>
       <c r="E2">
         <v>13433</v>
       </c>
       <c r="F2">
         <v>30953</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>2094</v>
       </c>
       <c r="E3">
         <v>3810</v>
       </c>
       <c r="F3">
         <v>5904</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>448</v>
+        <v>190</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>12698</v>
       </c>
       <c r="E4">
         <v>3321</v>
       </c>
       <c r="F4">
         <v>16019</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>449</v>
+        <v>191</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>538</v>
       </c>
       <c r="E5">
         <v>1714</v>
       </c>
       <c r="F5">
         <v>2252</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>450</v>
+        <v>192</v>
       </c>
       <c r="C6" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>347</v>
       </c>
       <c r="E6">
         <v>481</v>
       </c>
       <c r="F6">
         <v>828</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>451</v>
+        <v>193</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>219</v>
       </c>
       <c r="E7">
         <v>407</v>
       </c>
       <c r="F7">
         <v>626</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>452</v>
+        <v>194</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D8">
         <v>282</v>
       </c>
       <c r="E8">
         <v>1584</v>
       </c>
       <c r="F8">
         <v>1866</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>453</v>
+        <v>195</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D9">
         <v>56</v>
       </c>
       <c r="E9">
         <v>83</v>
       </c>
       <c r="F9">
         <v>139</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>454</v>
+        <v>196</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D10">
         <v>164</v>
       </c>
       <c r="E10">
         <v>621</v>
       </c>
       <c r="F10">
         <v>785</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>455</v>
+        <v>197</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D11">
         <v>96</v>
       </c>
       <c r="E11">
         <v>132</v>
       </c>
       <c r="F11">
         <v>228</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>456</v>
+        <v>198</v>
       </c>
       <c r="C12" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D12">
         <v>75</v>
       </c>
       <c r="E12">
         <v>119</v>
       </c>
       <c r="F12">
         <v>194</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>457</v>
+        <v>199</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D13">
         <v>951</v>
       </c>
       <c r="E13">
         <v>1161</v>
       </c>
       <c r="F13">
         <v>2112</v>
       </c>
     </row>
     <row r="14"/>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D15">
         <v>8861</v>
       </c>
       <c r="E15">
         <v>32251</v>
       </c>
       <c r="F15">
         <v>41112</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B16" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D16">
         <v>2702</v>
       </c>
       <c r="E16">
         <v>7483</v>
       </c>
       <c r="F16">
         <v>10185</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>458</v>
+        <v>200</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D17">
         <v>1754</v>
       </c>
       <c r="E17">
         <v>12047</v>
       </c>
       <c r="F17">
         <v>13801</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>459</v>
+        <v>201</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D18">
         <v>1477</v>
       </c>
       <c r="E18">
         <v>2435</v>
       </c>
       <c r="F18">
         <v>3912</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>460</v>
+        <v>202</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D19">
         <v>285</v>
       </c>
       <c r="E19">
         <v>910</v>
       </c>
       <c r="F19">
         <v>1195</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>461</v>
+        <v>203</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D20">
         <v>288</v>
       </c>
       <c r="E20">
         <v>754</v>
       </c>
       <c r="F20">
         <v>1042</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>462</v>
+        <v>204</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D21">
         <v>1386</v>
       </c>
       <c r="E21">
         <v>739</v>
       </c>
       <c r="F21">
         <v>2125</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>463</v>
+        <v>205</v>
       </c>
       <c r="C22" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D22">
         <v>121</v>
       </c>
       <c r="E22">
         <v>435</v>
       </c>
       <c r="F22">
         <v>556</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>464</v>
+        <v>206</v>
       </c>
       <c r="C23" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D23">
         <v>152</v>
       </c>
       <c r="E23">
         <v>263</v>
       </c>
       <c r="F23">
         <v>415</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>465</v>
+        <v>207</v>
       </c>
       <c r="C24" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D24">
         <v>103</v>
       </c>
       <c r="E24">
         <v>656</v>
       </c>
       <c r="F24">
         <v>759</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>466</v>
+        <v>208</v>
       </c>
       <c r="C25" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D25">
         <v>155</v>
       </c>
       <c r="E25">
         <v>610</v>
       </c>
       <c r="F25">
         <v>765</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>467</v>
+        <v>209</v>
       </c>
       <c r="C26" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D26">
         <v>438</v>
       </c>
       <c r="E26">
         <v>5919</v>
       </c>
       <c r="F26">
         <v>6357</v>
       </c>
     </row>
     <row r="27"/>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D28">
         <v>24483</v>
       </c>
       <c r="E28">
         <v>33415</v>
       </c>
       <c r="F28">
         <v>57898</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B29" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D29">
         <v>2962</v>
       </c>
       <c r="E29">
         <v>5596</v>
       </c>
       <c r="F29">
         <v>8558</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>468</v>
+        <v>210</v>
       </c>
       <c r="C30" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D30">
         <v>1535</v>
       </c>
       <c r="E30">
         <v>10540</v>
       </c>
       <c r="F30">
         <v>12075</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>469</v>
+        <v>211</v>
       </c>
       <c r="C31" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D31">
         <v>11374</v>
       </c>
       <c r="E31">
         <v>3052</v>
       </c>
       <c r="F31">
         <v>14426</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>470</v>
+        <v>212</v>
       </c>
       <c r="C32" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32">
         <v>5775</v>
       </c>
       <c r="E32">
         <v>1832</v>
       </c>
       <c r="F32">
         <v>7607</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>471</v>
+        <v>213</v>
       </c>
       <c r="C33" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D33">
         <v>313</v>
       </c>
       <c r="E33">
         <v>915</v>
       </c>
       <c r="F33">
         <v>1228</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>472</v>
+        <v>214</v>
       </c>
       <c r="C34" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D34">
         <v>345</v>
       </c>
       <c r="E34">
         <v>1080</v>
       </c>
       <c r="F34">
         <v>1425</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>473</v>
+        <v>215</v>
       </c>
       <c r="C35" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D35">
         <v>194</v>
       </c>
       <c r="E35">
         <v>936</v>
       </c>
       <c r="F35">
         <v>1130</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>474</v>
+        <v>216</v>
       </c>
       <c r="C36" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D36">
         <v>183</v>
       </c>
       <c r="E36">
         <v>203</v>
       </c>
       <c r="F36">
         <v>386</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>475</v>
+        <v>217</v>
       </c>
       <c r="C37" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D37">
         <v>225</v>
       </c>
       <c r="E37">
         <v>1133</v>
       </c>
       <c r="F37">
         <v>1358</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>476</v>
+        <v>218</v>
       </c>
       <c r="C38" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D38">
         <v>1370</v>
       </c>
       <c r="E38">
         <v>7299</v>
       </c>
       <c r="F38">
         <v>8669</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>477</v>
+        <v>219</v>
       </c>
       <c r="C39" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D39">
         <v>207</v>
       </c>
       <c r="E39">
         <v>829</v>
       </c>
       <c r="F39">
         <v>1036</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D41">
         <v>18239</v>
       </c>
       <c r="E41">
         <v>33078</v>
       </c>
       <c r="F41">
         <v>51317</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B42" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D42">
         <v>1720</v>
       </c>
       <c r="E42">
         <v>3996</v>
       </c>
       <c r="F42">
         <v>5716</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>478</v>
+        <v>220</v>
       </c>
       <c r="C43" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D43">
         <v>1728</v>
       </c>
       <c r="E43">
         <v>16462</v>
       </c>
       <c r="F43">
         <v>18190</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>479</v>
+        <v>221</v>
       </c>
       <c r="C44" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D44">
         <v>616</v>
       </c>
       <c r="E44">
         <v>1672</v>
       </c>
       <c r="F44">
         <v>2288</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>480</v>
+        <v>222</v>
       </c>
       <c r="C45" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D45">
         <v>228</v>
       </c>
       <c r="E45">
         <v>1406</v>
       </c>
       <c r="F45">
         <v>1634</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>481</v>
+        <v>223</v>
       </c>
       <c r="C46" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D46">
         <v>487</v>
       </c>
       <c r="E46">
         <v>4475</v>
       </c>
       <c r="F46">
         <v>4962</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>482</v>
+        <v>224</v>
       </c>
       <c r="C47" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D47">
         <v>121</v>
       </c>
       <c r="E47">
         <v>351</v>
       </c>
       <c r="F47">
         <v>472</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>483</v>
+        <v>225</v>
       </c>
       <c r="C48" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D48">
         <v>89</v>
       </c>
       <c r="E48">
         <v>180</v>
       </c>
       <c r="F48">
         <v>269</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>484</v>
+        <v>226</v>
       </c>
       <c r="C49" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D49">
         <v>121</v>
       </c>
       <c r="E49">
         <v>271</v>
       </c>
       <c r="F49">
         <v>392</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>485</v>
+        <v>227</v>
       </c>
       <c r="C50" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D50">
         <v>483</v>
       </c>
       <c r="E50">
         <v>361</v>
       </c>
       <c r="F50">
         <v>844</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>486</v>
+        <v>228</v>
       </c>
       <c r="C51" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D51">
         <v>73</v>
       </c>
       <c r="E51">
         <v>97</v>
       </c>
       <c r="F51">
         <v>170</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>487</v>
+        <v>229</v>
       </c>
       <c r="C52" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D52">
         <v>12573</v>
       </c>
       <c r="E52">
         <v>3807</v>
       </c>
       <c r="F52">
         <v>16380</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>5</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D54">
         <v>17811</v>
       </c>
       <c r="E54">
         <v>7707</v>
       </c>
       <c r="F54">
         <v>25518</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B55" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D55">
         <v>1400</v>
       </c>
       <c r="E55">
         <v>1857</v>
       </c>
       <c r="F55">
         <v>3257</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>488</v>
+        <v>230</v>
       </c>
       <c r="C56" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D56">
         <v>9245</v>
       </c>
       <c r="E56">
         <v>3420</v>
       </c>
       <c r="F56">
         <v>12665</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>489</v>
+        <v>231</v>
       </c>
       <c r="C57" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D57">
         <v>377</v>
       </c>
       <c r="E57">
         <v>690</v>
       </c>
       <c r="F57">
         <v>1067</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>490</v>
+        <v>232</v>
       </c>
       <c r="C58" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D58">
         <v>252</v>
       </c>
       <c r="E58">
         <v>211</v>
       </c>
       <c r="F58">
         <v>463</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>491</v>
+        <v>233</v>
       </c>
       <c r="C59" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D59">
         <v>363</v>
       </c>
       <c r="E59">
         <v>199</v>
       </c>
       <c r="F59">
         <v>562</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>492</v>
+        <v>234</v>
       </c>
       <c r="C60" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D60">
         <v>1025</v>
       </c>
       <c r="E60">
         <v>476</v>
       </c>
       <c r="F60">
         <v>1501</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>493</v>
+        <v>235</v>
       </c>
       <c r="C61" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D61">
         <v>82</v>
       </c>
       <c r="E61">
         <v>87</v>
       </c>
       <c r="F61">
         <v>169</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>494</v>
+        <v>236</v>
       </c>
       <c r="C62" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D62">
         <v>128</v>
       </c>
       <c r="E62">
         <v>190</v>
       </c>
       <c r="F62">
         <v>318</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>495</v>
+        <v>237</v>
       </c>
       <c r="C63" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D63">
         <v>316</v>
       </c>
       <c r="E63">
         <v>123</v>
       </c>
       <c r="F63">
         <v>439</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>496</v>
+        <v>238</v>
       </c>
       <c r="C64" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D64">
         <v>72</v>
       </c>
       <c r="E64">
         <v>54</v>
       </c>
       <c r="F64">
         <v>126</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>497</v>
+        <v>239</v>
       </c>
       <c r="C65" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D65">
         <v>4551</v>
       </c>
       <c r="E65">
         <v>400</v>
       </c>
       <c r="F65">
         <v>4951</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D67">
         <v>535</v>
       </c>
       <c r="E67">
         <v>1255</v>
       </c>
       <c r="F67">
         <v>1790</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B68" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D68">
         <v>184</v>
       </c>
       <c r="E68">
         <v>397</v>
       </c>
       <c r="F68">
         <v>581</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>498</v>
+        <v>240</v>
       </c>
       <c r="C69" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D69">
         <v>160</v>
       </c>
       <c r="E69">
         <v>456</v>
       </c>
       <c r="F69">
         <v>616</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>499</v>
+        <v>241</v>
       </c>
       <c r="C70" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D70">
         <v>58</v>
       </c>
       <c r="E70">
         <v>103</v>
       </c>
       <c r="F70">
         <v>161</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>500</v>
+        <v>242</v>
       </c>
       <c r="C71" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D71">
         <v>68</v>
       </c>
       <c r="E71">
         <v>231</v>
       </c>
       <c r="F71">
         <v>299</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>4</v>
       </c>
       <c r="B72" t="s">
-        <v>501</v>
+        <v>243</v>
       </c>
       <c r="C72" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D72">
         <v>65</v>
       </c>
       <c r="E72">
         <v>68</v>
       </c>
       <c r="F72">
         <v>133</v>
       </c>
     </row>
     <row r="73"/>
     <row r="74">
       <c r="A74">
         <v>7</v>
       </c>
       <c r="B74" t="s">
         <v>12</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D74">
         <v>742</v>
       </c>
       <c r="E74">
         <v>1439</v>
       </c>
       <c r="F74">
         <v>2181</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B75" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D75">
         <v>418</v>
       </c>
       <c r="E75">
         <v>665</v>
       </c>
       <c r="F75">
         <v>1083</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1</v>
       </c>
       <c r="B76" t="s">
-        <v>502</v>
+        <v>244</v>
       </c>
       <c r="C76" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D76">
         <v>214</v>
       </c>
       <c r="E76">
         <v>566</v>
       </c>
       <c r="F76">
         <v>780</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2</v>
       </c>
       <c r="B77" t="s">
-        <v>503</v>
+        <v>245</v>
       </c>
       <c r="C77" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D77">
         <v>74</v>
       </c>
       <c r="E77">
         <v>121</v>
       </c>
       <c r="F77">
         <v>195</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>3</v>
       </c>
       <c r="B78" t="s">
-        <v>504</v>
+        <v>246</v>
       </c>
       <c r="C78" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D78">
         <v>36</v>
       </c>
       <c r="E78">
         <v>87</v>
       </c>
       <c r="F78">
         <v>123</v>
       </c>
     </row>
     <row r="79"/>
     <row r="80">
       <c r="A80">
         <v>8</v>
       </c>
       <c r="B80" t="s">
         <v>13</v>
       </c>
       <c r="C80" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D80">
         <v>5751</v>
       </c>
       <c r="E80">
         <v>13599</v>
       </c>
       <c r="F80">
         <v>19350</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B81" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D81">
         <v>1582</v>
       </c>
       <c r="E81">
         <v>2819</v>
       </c>
       <c r="F81">
         <v>4401</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1</v>
       </c>
       <c r="B82" t="s">
-        <v>505</v>
+        <v>247</v>
       </c>
       <c r="C82" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D82">
         <v>853</v>
       </c>
       <c r="E82">
         <v>7048</v>
       </c>
       <c r="F82">
         <v>7901</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>506</v>
+        <v>248</v>
       </c>
       <c r="C83" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D83">
         <v>2053</v>
       </c>
       <c r="E83">
         <v>751</v>
       </c>
       <c r="F83">
         <v>2804</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>507</v>
+        <v>249</v>
       </c>
       <c r="C84" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D84">
         <v>133</v>
       </c>
       <c r="E84">
         <v>616</v>
       </c>
       <c r="F84">
         <v>749</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>4</v>
       </c>
       <c r="B85" t="s">
-        <v>508</v>
+        <v>250</v>
       </c>
       <c r="C85" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D85">
         <v>430</v>
       </c>
       <c r="E85">
         <v>310</v>
       </c>
       <c r="F85">
         <v>740</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>5</v>
       </c>
       <c r="B86" t="s">
-        <v>509</v>
+        <v>251</v>
       </c>
       <c r="C86" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D86">
         <v>75</v>
       </c>
       <c r="E86">
         <v>180</v>
       </c>
       <c r="F86">
         <v>255</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>6</v>
       </c>
       <c r="B87" t="s">
-        <v>510</v>
+        <v>252</v>
       </c>
       <c r="C87" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D87">
         <v>72</v>
       </c>
       <c r="E87">
         <v>137</v>
       </c>
       <c r="F87">
         <v>209</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>7</v>
       </c>
       <c r="B88" t="s">
-        <v>511</v>
+        <v>253</v>
       </c>
       <c r="C88" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D88">
         <v>310</v>
       </c>
       <c r="E88">
         <v>1009</v>
       </c>
       <c r="F88">
         <v>1319</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>8</v>
       </c>
       <c r="B89" t="s">
-        <v>512</v>
+        <v>254</v>
       </c>
       <c r="C89" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D89">
         <v>175</v>
       </c>
       <c r="E89">
         <v>411</v>
       </c>
       <c r="F89">
         <v>586</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>9</v>
       </c>
       <c r="B90" t="s">
-        <v>513</v>
+        <v>255</v>
       </c>
       <c r="C90" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D90">
         <v>21</v>
       </c>
       <c r="E90">
         <v>72</v>
       </c>
       <c r="F90">
         <v>93</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>10</v>
       </c>
       <c r="B91" t="s">
-        <v>514</v>
+        <v>256</v>
       </c>
       <c r="C91" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D91">
         <v>47</v>
       </c>
       <c r="E91">
         <v>246</v>
       </c>
       <c r="F91">
         <v>293</v>
       </c>
     </row>
     <row r="92"/>
     <row r="93">
       <c r="A93">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>14</v>
       </c>
       <c r="C93" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D93">
         <v>616</v>
       </c>
       <c r="E93">
         <v>608</v>
       </c>
       <c r="F93">
         <v>1224</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B94" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D94">
         <v>222</v>
       </c>
       <c r="E94">
         <v>207</v>
       </c>
       <c r="F94">
         <v>429</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1</v>
       </c>
       <c r="B95" t="s">
-        <v>515</v>
+        <v>257</v>
       </c>
       <c r="C95" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D95">
         <v>227</v>
       </c>
       <c r="E95">
         <v>169</v>
       </c>
       <c r="F95">
         <v>396</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2</v>
       </c>
       <c r="B96" t="s">
-        <v>516</v>
+        <v>258</v>
       </c>
       <c r="C96" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D96">
         <v>44</v>
       </c>
       <c r="E96">
         <v>49</v>
       </c>
       <c r="F96">
         <v>93</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>3</v>
       </c>
       <c r="B97" t="s">
-        <v>517</v>
+        <v>259</v>
       </c>
       <c r="C97" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D97">
         <v>23</v>
       </c>
       <c r="E97">
         <v>27</v>
       </c>
       <c r="F97">
         <v>50</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>4</v>
       </c>
       <c r="B98" t="s">
-        <v>518</v>
+        <v>260</v>
       </c>
       <c r="C98" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D98">
         <v>48</v>
       </c>
       <c r="E98">
         <v>112</v>
       </c>
       <c r="F98">
         <v>160</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>5</v>
       </c>
       <c r="B99" t="s">
-        <v>519</v>
+        <v>261</v>
       </c>
       <c r="C99" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D99">
         <v>11</v>
       </c>
       <c r="E99">
         <v>19</v>
       </c>
       <c r="F99">
         <v>30</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>6</v>
       </c>
       <c r="B100" t="s">
-        <v>520</v>
+        <v>262</v>
       </c>
       <c r="C100" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D100">
         <v>26</v>
       </c>
       <c r="E100">
         <v>12</v>
       </c>
       <c r="F100">
         <v>38</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>7</v>
       </c>
       <c r="B101" t="s">
-        <v>521</v>
+        <v>263</v>
       </c>
       <c r="C101" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D101">
         <v>15</v>
       </c>
       <c r="E101">
         <v>13</v>
       </c>
       <c r="F101">
         <v>28</v>
       </c>
     </row>
     <row r="102"/>
     <row r="103">
       <c r="A103">
         <v>11</v>
       </c>
       <c r="B103" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="C103" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D103">
         <v>149</v>
       </c>
       <c r="E103">
         <v>330</v>
       </c>
       <c r="F103">
         <v>479</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B104" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C104" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D104">
         <v>87</v>
       </c>
       <c r="E104">
         <v>177</v>
       </c>
       <c r="F104">
         <v>264</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>522</v>
+        <v>264</v>
       </c>
       <c r="C105" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D105">
         <v>62</v>
       </c>
       <c r="E105">
         <v>153</v>
       </c>
       <c r="F105">
         <v>215</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>12</v>
       </c>
       <c r="B107" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C107" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D107">
         <v>23251</v>
       </c>
       <c r="E107">
         <v>43297</v>
       </c>
       <c r="F107">
         <v>66548</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B108" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D108">
         <v>1399</v>
       </c>
       <c r="E108">
         <v>3285</v>
       </c>
       <c r="F108">
         <v>4684</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>523</v>
+        <v>265</v>
       </c>
       <c r="C109" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D109">
         <v>921</v>
       </c>
       <c r="E109">
         <v>15944</v>
       </c>
       <c r="F109">
         <v>16865</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>524</v>
+        <v>266</v>
       </c>
       <c r="C110" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D110">
         <v>280</v>
       </c>
       <c r="E110">
         <v>516</v>
       </c>
       <c r="F110">
         <v>796</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>525</v>
+        <v>267</v>
       </c>
       <c r="C111" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D111">
         <v>433</v>
       </c>
       <c r="E111">
         <v>8897</v>
       </c>
       <c r="F111">
         <v>9330</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>526</v>
+        <v>268</v>
       </c>
       <c r="C112" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D112">
         <v>254</v>
       </c>
       <c r="E112">
         <v>563</v>
       </c>
       <c r="F112">
         <v>817</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>527</v>
+        <v>269</v>
       </c>
       <c r="C113" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D113">
         <v>473</v>
       </c>
       <c r="E113">
         <v>10067</v>
       </c>
       <c r="F113">
         <v>10540</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>6</v>
       </c>
       <c r="B114" t="s">
-        <v>528</v>
+        <v>270</v>
       </c>
       <c r="C114" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D114">
         <v>480</v>
       </c>
       <c r="E114">
         <v>1757</v>
       </c>
       <c r="F114">
         <v>2237</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>7</v>
       </c>
       <c r="B115" t="s">
-        <v>529</v>
+        <v>271</v>
       </c>
       <c r="C115" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D115">
         <v>73</v>
       </c>
       <c r="E115">
         <v>154</v>
       </c>
       <c r="F115">
         <v>227</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>8</v>
       </c>
       <c r="B116" t="s">
-        <v>530</v>
+        <v>272</v>
       </c>
       <c r="C116" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D116">
         <v>200</v>
       </c>
       <c r="E116">
         <v>796</v>
       </c>
       <c r="F116">
         <v>996</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>9</v>
       </c>
       <c r="B117" t="s">
-        <v>531</v>
+        <v>273</v>
       </c>
       <c r="C117" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D117">
         <v>75</v>
       </c>
       <c r="E117">
         <v>124</v>
       </c>
       <c r="F117">
         <v>199</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>10</v>
       </c>
       <c r="B118" t="s">
-        <v>532</v>
+        <v>274</v>
       </c>
       <c r="C118" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D118">
         <v>18663</v>
       </c>
       <c r="E118">
         <v>1194</v>
       </c>
       <c r="F118">
         <v>19857</v>
       </c>
     </row>
     <row r="119"/>
     <row r="120">
       <c r="A120">
         <v>13</v>
       </c>
       <c r="B120" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C120" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D120">
         <v>555</v>
       </c>
       <c r="E120">
         <v>684</v>
       </c>
       <c r="F120">
         <v>1239</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B121" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C121" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D121">
         <v>161</v>
       </c>
       <c r="E121">
         <v>246</v>
       </c>
       <c r="F121">
         <v>407</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1</v>
       </c>
       <c r="B122" t="s">
-        <v>533</v>
+        <v>275</v>
       </c>
       <c r="C122" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D122">
         <v>110</v>
       </c>
       <c r="E122">
         <v>200</v>
       </c>
       <c r="F122">
         <v>310</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>2</v>
       </c>
       <c r="B123" t="s">
-        <v>534</v>
+        <v>276</v>
       </c>
       <c r="C123" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D123">
         <v>232</v>
       </c>
       <c r="E123">
         <v>108</v>
       </c>
       <c r="F123">
         <v>340</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>3</v>
       </c>
       <c r="B124" t="s">
-        <v>535</v>
+        <v>277</v>
       </c>
       <c r="C124" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D124">
         <v>30</v>
       </c>
       <c r="E124">
         <v>81</v>
       </c>
       <c r="F124">
         <v>111</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>4</v>
       </c>
       <c r="B125" t="s">
-        <v>536</v>
+        <v>278</v>
       </c>
       <c r="C125" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D125">
         <v>22</v>
       </c>
       <c r="E125">
         <v>49</v>
       </c>
       <c r="F125">
         <v>71</v>
       </c>
     </row>
     <row r="126"/>
     <row r="127">
       <c r="A127">
         <v>14</v>
       </c>
       <c r="B127" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C127" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D127">
         <v>6457</v>
       </c>
       <c r="E127">
         <v>21714</v>
       </c>
       <c r="F127">
         <v>28171</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B128" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C128" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D128">
         <v>936</v>
       </c>
       <c r="E128">
         <v>2794</v>
       </c>
       <c r="F128">
         <v>3730</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>537</v>
+        <v>279</v>
       </c>
       <c r="C129" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D129">
         <v>967</v>
       </c>
       <c r="E129">
         <v>8773</v>
       </c>
       <c r="F129">
         <v>9740</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>2</v>
       </c>
       <c r="B130" t="s">
-        <v>538</v>
+        <v>280</v>
       </c>
       <c r="C130" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D130">
         <v>3413</v>
       </c>
       <c r="E130">
         <v>2500</v>
       </c>
       <c r="F130">
         <v>5913</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>3</v>
       </c>
       <c r="B131" t="s">
-        <v>539</v>
+        <v>281</v>
       </c>
       <c r="C131" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D131">
         <v>151</v>
       </c>
       <c r="E131">
         <v>353</v>
       </c>
       <c r="F131">
         <v>504</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>4</v>
       </c>
       <c r="B132" t="s">
-        <v>540</v>
+        <v>282</v>
       </c>
       <c r="C132" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D132">
         <v>156</v>
       </c>
       <c r="E132">
         <v>300</v>
       </c>
       <c r="F132">
         <v>456</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>5</v>
       </c>
       <c r="B133" t="s">
-        <v>541</v>
+        <v>283</v>
       </c>
       <c r="C133" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D133">
         <v>153</v>
       </c>
       <c r="E133">
         <v>340</v>
       </c>
       <c r="F133">
         <v>493</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>6</v>
       </c>
       <c r="B134" t="s">
-        <v>542</v>
+        <v>284</v>
       </c>
       <c r="C134" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D134">
         <v>57</v>
       </c>
       <c r="E134">
         <v>99</v>
       </c>
       <c r="F134">
         <v>156</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>7</v>
       </c>
       <c r="B135" t="s">
-        <v>543</v>
+        <v>285</v>
       </c>
       <c r="C135" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D135">
         <v>138</v>
       </c>
       <c r="E135">
         <v>409</v>
       </c>
       <c r="F135">
         <v>547</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>8</v>
       </c>
       <c r="B136" t="s">
-        <v>544</v>
+        <v>286</v>
       </c>
       <c r="C136" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D136">
         <v>247</v>
       </c>
       <c r="E136">
         <v>5395</v>
       </c>
       <c r="F136">
         <v>5642</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>9</v>
       </c>
       <c r="B137" t="s">
-        <v>545</v>
+        <v>287</v>
       </c>
       <c r="C137" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D137">
         <v>123</v>
       </c>
       <c r="E137">
         <v>508</v>
       </c>
       <c r="F137">
         <v>631</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>10</v>
       </c>
       <c r="B138" t="s">
-        <v>546</v>
+        <v>288</v>
       </c>
       <c r="C138" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D138">
         <v>116</v>
       </c>
       <c r="E138">
         <v>243</v>
       </c>
       <c r="F138">
         <v>359</v>
       </c>
     </row>
     <row r="139"/>
     <row r="140">
       <c r="A140">
         <v>15</v>
       </c>
       <c r="B140" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C140" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D140">
         <v>1037</v>
       </c>
       <c r="E140">
         <v>3179</v>
       </c>
       <c r="F140">
         <v>4216</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B141" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C141" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D141">
         <v>328</v>
       </c>
       <c r="E141">
         <v>1093</v>
       </c>
       <c r="F141">
         <v>1421</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1</v>
       </c>
       <c r="B142" t="s">
-        <v>547</v>
+        <v>289</v>
       </c>
       <c r="C142" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D142">
         <v>208</v>
       </c>
       <c r="E142">
         <v>510</v>
       </c>
       <c r="F142">
         <v>718</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>2</v>
       </c>
       <c r="B143" t="s">
-        <v>548</v>
+        <v>290</v>
       </c>
       <c r="C143" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D143">
         <v>185</v>
       </c>
       <c r="E143">
         <v>580</v>
       </c>
       <c r="F143">
         <v>765</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>3</v>
       </c>
       <c r="B144" t="s">
-        <v>549</v>
+        <v>291</v>
       </c>
       <c r="C144" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D144">
         <v>140</v>
       </c>
       <c r="E144">
         <v>392</v>
       </c>
       <c r="F144">
         <v>532</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>4</v>
       </c>
       <c r="B145" t="s">
-        <v>550</v>
+        <v>292</v>
       </c>
       <c r="C145" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D145">
         <v>45</v>
       </c>
       <c r="E145">
         <v>120</v>
       </c>
       <c r="F145">
         <v>165</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>5</v>
       </c>
       <c r="B146" t="s">
-        <v>551</v>
+        <v>293</v>
       </c>
       <c r="C146" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D146">
         <v>37</v>
       </c>
       <c r="E146">
         <v>194</v>
       </c>
       <c r="F146">
         <v>231</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>6</v>
       </c>
       <c r="B147" t="s">
-        <v>552</v>
+        <v>294</v>
       </c>
       <c r="C147" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D147">
         <v>25</v>
       </c>
       <c r="E147">
         <v>77</v>
       </c>
       <c r="F147">
         <v>102</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>7</v>
       </c>
       <c r="B148" t="s">
-        <v>553</v>
+        <v>295</v>
       </c>
       <c r="C148" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D148">
         <v>19</v>
       </c>
       <c r="E148">
         <v>69</v>
       </c>
       <c r="F148">
         <v>88</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>8</v>
       </c>
       <c r="B149" t="s">
-        <v>554</v>
+        <v>296</v>
       </c>
       <c r="C149" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D149">
         <v>50</v>
       </c>
       <c r="E149">
         <v>144</v>
       </c>
       <c r="F149">
         <v>194</v>
       </c>
     </row>
     <row r="150"/>
     <row r="151">
       <c r="A151">
         <v>16</v>
       </c>
       <c r="B151" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C151" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D151">
         <v>951</v>
       </c>
       <c r="E151">
         <v>3153</v>
       </c>
       <c r="F151">
         <v>4104</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B152" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C152" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D152">
         <v>181</v>
       </c>
       <c r="E152">
         <v>745</v>
       </c>
       <c r="F152">
         <v>926</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1</v>
       </c>
       <c r="B153" t="s">
-        <v>555</v>
+        <v>297</v>
       </c>
       <c r="C153" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D153">
         <v>171</v>
       </c>
       <c r="E153">
         <v>803</v>
       </c>
       <c r="F153">
         <v>974</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>2</v>
       </c>
       <c r="B154" t="s">
-        <v>556</v>
+        <v>298</v>
       </c>
       <c r="C154" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D154">
         <v>103</v>
       </c>
       <c r="E154">
         <v>599</v>
       </c>
       <c r="F154">
         <v>702</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>3</v>
       </c>
       <c r="B155" t="s">
-        <v>557</v>
+        <v>299</v>
       </c>
       <c r="C155" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D155">
         <v>20</v>
       </c>
       <c r="E155">
         <v>188</v>
       </c>
       <c r="F155">
         <v>208</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>4</v>
       </c>
       <c r="B156" t="s">
-        <v>558</v>
+        <v>300</v>
       </c>
       <c r="C156" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D156">
         <v>24</v>
       </c>
       <c r="E156">
         <v>89</v>
       </c>
       <c r="F156">
         <v>113</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>5</v>
       </c>
       <c r="B157" t="s">
-        <v>559</v>
+        <v>301</v>
       </c>
       <c r="C157" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D157">
         <v>100</v>
       </c>
       <c r="E157">
         <v>111</v>
       </c>
       <c r="F157">
         <v>211</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>6</v>
       </c>
       <c r="B158" t="s">
-        <v>560</v>
+        <v>302</v>
       </c>
       <c r="C158" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D158">
         <v>30</v>
       </c>
       <c r="E158">
         <v>127</v>
       </c>
       <c r="F158">
         <v>157</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>7</v>
       </c>
       <c r="B159" t="s">
-        <v>561</v>
+        <v>303</v>
       </c>
       <c r="C159" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D159">
         <v>82</v>
       </c>
       <c r="E159">
         <v>234</v>
       </c>
       <c r="F159">
         <v>316</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>8</v>
       </c>
       <c r="B160" t="s">
-        <v>562</v>
+        <v>304</v>
       </c>
       <c r="C160" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D160">
         <v>47</v>
       </c>
       <c r="E160">
         <v>124</v>
       </c>
       <c r="F160">
         <v>171</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>9</v>
       </c>
       <c r="B161" t="s">
-        <v>563</v>
+        <v>305</v>
       </c>
       <c r="C161" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D161">
         <v>13</v>
       </c>
       <c r="E161">
         <v>62</v>
       </c>
       <c r="F161">
         <v>75</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>10</v>
       </c>
       <c r="B162" t="s">
-        <v>564</v>
+        <v>306</v>
       </c>
       <c r="C162" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D162">
         <v>180</v>
       </c>
       <c r="E162">
         <v>71</v>
       </c>
       <c r="F162">
         <v>251</v>
       </c>
     </row>
     <row r="163"/>
     <row r="164">
       <c r="A164">
         <v>17</v>
       </c>
       <c r="B164" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C164" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D164">
         <v>34144</v>
       </c>
       <c r="E164">
         <v>17163</v>
       </c>
       <c r="F164">
         <v>51307</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B165" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C165" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D165">
         <v>2624</v>
       </c>
       <c r="E165">
         <v>1813</v>
       </c>
       <c r="F165">
         <v>4437</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1</v>
       </c>
       <c r="B166" t="s">
-        <v>565</v>
+        <v>307</v>
       </c>
       <c r="C166" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D166">
         <v>1447</v>
       </c>
       <c r="E166">
         <v>7071</v>
       </c>
       <c r="F166">
         <v>8518</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>2</v>
       </c>
       <c r="B167" t="s">
-        <v>566</v>
+        <v>308</v>
       </c>
       <c r="C167" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D167">
         <v>11097</v>
       </c>
       <c r="E167">
         <v>1105</v>
       </c>
       <c r="F167">
         <v>12202</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>3</v>
       </c>
       <c r="B168" t="s">
-        <v>567</v>
+        <v>309</v>
       </c>
       <c r="C168" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D168">
         <v>1773</v>
       </c>
       <c r="E168">
         <v>3513</v>
       </c>
       <c r="F168">
         <v>5286</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>4</v>
       </c>
       <c r="B169" t="s">
-        <v>568</v>
+        <v>310</v>
       </c>
       <c r="C169" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D169">
         <v>883</v>
       </c>
       <c r="E169">
         <v>498</v>
       </c>
       <c r="F169">
         <v>1381</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>5</v>
       </c>
       <c r="B170" t="s">
-        <v>569</v>
+        <v>311</v>
       </c>
       <c r="C170" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D170">
         <v>353</v>
       </c>
       <c r="E170">
         <v>1402</v>
       </c>
       <c r="F170">
         <v>1755</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>6</v>
       </c>
       <c r="B171" t="s">
-        <v>570</v>
+        <v>312</v>
       </c>
       <c r="C171" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D171">
         <v>165</v>
       </c>
       <c r="E171">
         <v>98</v>
       </c>
       <c r="F171">
         <v>263</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>7</v>
       </c>
       <c r="B172" t="s">
-        <v>571</v>
+        <v>313</v>
       </c>
       <c r="C172" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D172">
         <v>8999</v>
       </c>
       <c r="E172">
         <v>356</v>
       </c>
       <c r="F172">
         <v>9355</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>8</v>
       </c>
       <c r="B173" t="s">
-        <v>572</v>
+        <v>314</v>
       </c>
       <c r="C173" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D173">
         <v>201</v>
       </c>
       <c r="E173">
         <v>133</v>
       </c>
       <c r="F173">
         <v>334</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>9</v>
       </c>
       <c r="B174" t="s">
-        <v>573</v>
+        <v>315</v>
       </c>
       <c r="C174" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D174">
         <v>371</v>
       </c>
       <c r="E174">
         <v>191</v>
       </c>
       <c r="F174">
         <v>562</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>10</v>
       </c>
       <c r="B175" t="s">
-        <v>574</v>
+        <v>316</v>
       </c>
       <c r="C175" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D175">
         <v>6231</v>
       </c>
       <c r="E175">
         <v>983</v>
       </c>
       <c r="F175">
         <v>7214</v>
       </c>
     </row>
     <row r="176"/>
     <row r="177">
       <c r="A177">
         <v>24</v>
       </c>
       <c r="B177" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C177" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D177">
         <v>835</v>
       </c>
       <c r="E177">
         <v>258</v>
       </c>
       <c r="F177">
         <v>1093</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B178" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C178" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D178">
         <v>251</v>
       </c>
       <c r="E178">
         <v>118</v>
       </c>
       <c r="F178">
         <v>369</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1</v>
       </c>
       <c r="B179" t="s">
-        <v>575</v>
+        <v>317</v>
       </c>
       <c r="C179" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D179">
         <v>521</v>
       </c>
       <c r="E179">
         <v>51</v>
       </c>
       <c r="F179">
         <v>572</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>2</v>
       </c>
       <c r="B180" t="s">
-        <v>576</v>
+        <v>318</v>
       </c>
       <c r="C180" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D180">
         <v>32</v>
       </c>
       <c r="E180">
         <v>38</v>
       </c>
       <c r="F180">
         <v>70</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>3</v>
       </c>
       <c r="B181" t="s">
-        <v>577</v>
+        <v>319</v>
       </c>
       <c r="C181" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D181">
         <v>31</v>
       </c>
       <c r="E181">
         <v>51</v>
       </c>
       <c r="F181">
         <v>82</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>320</v>
+      </c>
+      <c r="D2" t="s">
+        <v>321</v>
+      </c>
+      <c r="E2" t="s">
+        <v>322</v>
+      </c>
+      <c r="F2" t="s">
+        <v>323</v>
+      </c>
+      <c r="G2">
+        <v>23974</v>
+      </c>
+      <c r="H2">
+        <v>26484</v>
+      </c>
+      <c r="I2">
+        <v>27955</v>
+      </c>
+      <c r="J2">
+        <v>17384</v>
+      </c>
+      <c r="K2">
+        <v>16804</v>
+      </c>
+      <c r="L2">
+        <v>1268</v>
+      </c>
+      <c r="M2">
+        <v>1763</v>
+      </c>
+      <c r="N2">
+        <v>11672</v>
+      </c>
+      <c r="O2">
+        <v>958</v>
+      </c>
+      <c r="P2">
+        <v>2438</v>
+      </c>
+      <c r="Q2">
+        <v>460</v>
+      </c>
+      <c r="R2">
+        <v>28410</v>
+      </c>
+      <c r="S2">
+        <v>554</v>
+      </c>
+      <c r="T2">
+        <v>41234</v>
+      </c>
+      <c r="U2">
+        <v>794</v>
+      </c>
+      <c r="V2">
+        <v>2187</v>
+      </c>
+      <c r="W2">
+        <v>14744</v>
+      </c>
+      <c r="X2">
+        <v>219083</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>320</v>
+      </c>
+      <c r="D3" t="s">
+        <v>321</v>
+      </c>
+      <c r="E3" t="s">
+        <v>324</v>
+      </c>
+      <c r="F3" t="s">
+        <v>325</v>
+      </c>
+      <c r="G3">
+        <v>9266</v>
+      </c>
+      <c r="H3">
+        <v>17762</v>
+      </c>
+      <c r="I3">
+        <v>27071</v>
+      </c>
+      <c r="J3">
+        <v>17144</v>
+      </c>
+      <c r="K3">
+        <v>4872</v>
+      </c>
+      <c r="L3">
+        <v>440</v>
+      </c>
+      <c r="M3">
+        <v>507</v>
+      </c>
+      <c r="N3">
+        <v>14939</v>
+      </c>
+      <c r="O3">
+        <v>11300</v>
+      </c>
+      <c r="P3">
+        <v>379</v>
+      </c>
+      <c r="Q3">
+        <v>187</v>
+      </c>
+      <c r="R3">
+        <v>8832</v>
+      </c>
+      <c r="S3">
+        <v>485</v>
+      </c>
+      <c r="T3">
+        <v>10244</v>
+      </c>
+      <c r="U3">
+        <v>526</v>
+      </c>
+      <c r="V3">
+        <v>666</v>
+      </c>
+      <c r="W3">
+        <v>40525</v>
+      </c>
+      <c r="X3">
+        <v>165145</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4">
+        <v>33240</v>
+      </c>
+      <c r="H4">
+        <v>44246</v>
+      </c>
+      <c r="I4">
+        <v>55026</v>
+      </c>
+      <c r="J4">
+        <v>34528</v>
+      </c>
+      <c r="K4">
+        <v>21676</v>
+      </c>
+      <c r="L4">
+        <v>1708</v>
+      </c>
+      <c r="M4">
+        <v>2270</v>
+      </c>
+      <c r="N4">
+        <v>26611</v>
+      </c>
+      <c r="O4">
+        <v>12258</v>
+      </c>
+      <c r="P4">
+        <v>2817</v>
+      </c>
+      <c r="Q4">
+        <v>647</v>
+      </c>
+      <c r="R4">
+        <v>37242</v>
+      </c>
+      <c r="S4">
+        <v>1039</v>
+      </c>
+      <c r="T4">
+        <v>51478</v>
+      </c>
+      <c r="U4">
+        <v>1320</v>
+      </c>
+      <c r="V4">
+        <v>2853</v>
+      </c>
+      <c r="W4">
+        <v>55269</v>
+      </c>
+      <c r="X4">
+        <v>384228</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>23974</v>
+      </c>
+      <c r="E2">
+        <v>9266</v>
+      </c>
+      <c r="F2">
+        <v>33240</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>2940</v>
+      </c>
+      <c r="E3">
+        <v>1454</v>
+      </c>
+      <c r="F3">
+        <v>4394</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>326</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>16856</v>
+      </c>
+      <c r="E4">
+        <v>5542</v>
+      </c>
+      <c r="F4">
+        <v>22398</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>327</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>410</v>
+      </c>
+      <c r="E5">
+        <v>290</v>
+      </c>
+      <c r="F5">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>328</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>1455</v>
+      </c>
+      <c r="E6">
+        <v>153</v>
+      </c>
+      <c r="F6">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>329</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>724</v>
+      </c>
+      <c r="E7">
+        <v>188</v>
+      </c>
+      <c r="F7">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>288</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>251</v>
+      </c>
+      <c r="E8">
+        <v>135</v>
+      </c>
+      <c r="F8">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>330</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>124</v>
+      </c>
+      <c r="E9">
+        <v>378</v>
+      </c>
+      <c r="F9">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>331</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>167</v>
+      </c>
+      <c r="E10">
+        <v>99</v>
+      </c>
+      <c r="F10">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>332</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11">
+        <v>797</v>
+      </c>
+      <c r="E11">
+        <v>65</v>
+      </c>
+      <c r="F11">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>333</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12">
+        <v>36</v>
+      </c>
+      <c r="E12">
+        <v>73</v>
+      </c>
+      <c r="F12">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>334</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>214</v>
+      </c>
+      <c r="E13">
+        <v>889</v>
+      </c>
+      <c r="F13">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="14"/>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15">
+        <v>26484</v>
+      </c>
+      <c r="E15">
+        <v>17762</v>
+      </c>
+      <c r="F15">
+        <v>44246</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16">
+        <v>4213</v>
+      </c>
+      <c r="E16">
+        <v>2149</v>
+      </c>
+      <c r="F16">
+        <v>6362</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>1</v>
+      </c>
+      <c r="B17" t="s">
+        <v>335</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>6940</v>
+      </c>
+      <c r="E17">
+        <v>1696</v>
+      </c>
+      <c r="F17">
+        <v>8636</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>336</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>3329</v>
+      </c>
+      <c r="E18">
+        <v>9553</v>
+      </c>
+      <c r="F18">
+        <v>12882</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>3</v>
+      </c>
+      <c r="B19" t="s">
+        <v>337</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>529</v>
+      </c>
+      <c r="E19">
+        <v>666</v>
+      </c>
+      <c r="F19">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>338</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>815</v>
+      </c>
+      <c r="E20">
+        <v>1142</v>
+      </c>
+      <c r="F20">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>5</v>
+      </c>
+      <c r="B21" t="s">
+        <v>339</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>517</v>
+      </c>
+      <c r="E21">
+        <v>1384</v>
+      </c>
+      <c r="F21">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>6</v>
+      </c>
+      <c r="B22" t="s">
+        <v>340</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>264</v>
+      </c>
+      <c r="E22">
+        <v>83</v>
+      </c>
+      <c r="F22">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>7</v>
+      </c>
+      <c r="B23" t="s">
+        <v>341</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>9336</v>
+      </c>
+      <c r="E23">
+        <v>116</v>
+      </c>
+      <c r="F23">
+        <v>9452</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>342</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>217</v>
+      </c>
+      <c r="E24">
+        <v>372</v>
+      </c>
+      <c r="F24">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>9</v>
+      </c>
+      <c r="B25" t="s">
+        <v>343</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>101</v>
+      </c>
+      <c r="E25">
+        <v>53</v>
+      </c>
+      <c r="F25">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>10</v>
+      </c>
+      <c r="B26" t="s">
+        <v>344</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>223</v>
+      </c>
+      <c r="E26">
+        <v>548</v>
+      </c>
+      <c r="F26">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="27"/>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28">
+        <v>27955</v>
+      </c>
+      <c r="E28">
+        <v>27071</v>
+      </c>
+      <c r="F28">
+        <v>55026</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C29" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29">
+        <v>3846</v>
+      </c>
+      <c r="E29">
+        <v>2786</v>
+      </c>
+      <c r="F29">
+        <v>6632</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>1</v>
+      </c>
+      <c r="B30" t="s">
+        <v>345</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>9862</v>
+      </c>
+      <c r="E30">
+        <v>2351</v>
+      </c>
+      <c r="F30">
+        <v>12213</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>2</v>
+      </c>
+      <c r="B31" t="s">
+        <v>346</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>7388</v>
+      </c>
+      <c r="E31">
+        <v>817</v>
+      </c>
+      <c r="F31">
+        <v>8205</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>3</v>
+      </c>
+      <c r="B32" t="s">
+        <v>347</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>4362</v>
+      </c>
+      <c r="E32">
+        <v>8139</v>
+      </c>
+      <c r="F32">
+        <v>12501</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>4</v>
+      </c>
+      <c r="B33" t="s">
+        <v>348</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>971</v>
+      </c>
+      <c r="E33">
+        <v>11840</v>
+      </c>
+      <c r="F33">
+        <v>12811</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>349</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>368</v>
+      </c>
+      <c r="E34">
+        <v>307</v>
+      </c>
+      <c r="F34">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>6</v>
+      </c>
+      <c r="B35" t="s">
+        <v>350</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>519</v>
+      </c>
+      <c r="E35">
+        <v>209</v>
+      </c>
+      <c r="F35">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>7</v>
+      </c>
+      <c r="B36" t="s">
+        <v>351</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>247</v>
+      </c>
+      <c r="E36">
+        <v>137</v>
+      </c>
+      <c r="F36">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>8</v>
+      </c>
+      <c r="B37" t="s">
+        <v>352</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>162</v>
+      </c>
+      <c r="E37">
+        <v>154</v>
+      </c>
+      <c r="F37">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>9</v>
+      </c>
+      <c r="B38" t="s">
+        <v>353</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>140</v>
+      </c>
+      <c r="E38">
+        <v>261</v>
+      </c>
+      <c r="F38">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>10</v>
+      </c>
+      <c r="B39" t="s">
+        <v>354</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>90</v>
+      </c>
+      <c r="E39">
+        <v>70</v>
+      </c>
+      <c r="F39">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="40"/>
+    <row r="41">
+      <c r="A41">
+        <v>4</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>35</v>
+      </c>
+      <c r="D41">
+        <v>17384</v>
+      </c>
+      <c r="E41">
+        <v>17144</v>
+      </c>
+      <c r="F41">
+        <v>34528</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>30</v>
+      </c>
+      <c r="B42" t="s">
+        <v>30</v>
+      </c>
+      <c r="C42" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42">
+        <v>3229</v>
+      </c>
+      <c r="E42">
+        <v>2166</v>
+      </c>
+      <c r="F42">
+        <v>5395</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1</v>
+      </c>
+      <c r="B43" t="s">
+        <v>355</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>9342</v>
+      </c>
+      <c r="E43">
+        <v>2963</v>
+      </c>
+      <c r="F43">
+        <v>12305</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>2</v>
+      </c>
+      <c r="B44" t="s">
+        <v>356</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>2476</v>
+      </c>
+      <c r="E44">
+        <v>7644</v>
+      </c>
+      <c r="F44">
+        <v>10120</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>3</v>
+      </c>
+      <c r="B45" t="s">
+        <v>357</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>246</v>
+      </c>
+      <c r="E45">
+        <v>341</v>
+      </c>
+      <c r="F45">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>358</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>884</v>
+      </c>
+      <c r="E46">
+        <v>2582</v>
+      </c>
+      <c r="F46">
+        <v>3466</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>5</v>
+      </c>
+      <c r="B47" t="s">
+        <v>359</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>156</v>
+      </c>
+      <c r="E47">
+        <v>250</v>
+      </c>
+      <c r="F47">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>6</v>
+      </c>
+      <c r="B48" t="s">
+        <v>360</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>288</v>
+      </c>
+      <c r="E48">
+        <v>444</v>
+      </c>
+      <c r="F48">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>7</v>
+      </c>
+      <c r="B49" t="s">
+        <v>361</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>307</v>
+      </c>
+      <c r="E49">
+        <v>135</v>
+      </c>
+      <c r="F49">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>362</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>114</v>
+      </c>
+      <c r="E50">
+        <v>425</v>
+      </c>
+      <c r="F50">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>9</v>
+      </c>
+      <c r="B51" t="s">
+        <v>363</v>
+      </c>
+      <c r="C51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51">
+        <v>59</v>
+      </c>
+      <c r="E51">
+        <v>71</v>
+      </c>
+      <c r="F51">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>10</v>
+      </c>
+      <c r="B52" t="s">
+        <v>364</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>283</v>
+      </c>
+      <c r="E52">
+        <v>123</v>
+      </c>
+      <c r="F52">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54">
+        <v>5</v>
+      </c>
+      <c r="B54" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" t="s">
+        <v>35</v>
+      </c>
+      <c r="D54">
+        <v>16804</v>
+      </c>
+      <c r="E54">
+        <v>4872</v>
+      </c>
+      <c r="F54">
+        <v>21676</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>30</v>
+      </c>
+      <c r="B55" t="s">
+        <v>30</v>
+      </c>
+      <c r="C55" t="s">
+        <v>36</v>
+      </c>
+      <c r="D55">
+        <v>1724</v>
+      </c>
+      <c r="E55">
+        <v>569</v>
+      </c>
+      <c r="F55">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1</v>
+      </c>
+      <c r="B56" t="s">
+        <v>365</v>
+      </c>
+      <c r="C56" t="s">
+        <v>38</v>
+      </c>
+      <c r="D56">
+        <v>9375</v>
+      </c>
+      <c r="E56">
+        <v>1724</v>
+      </c>
+      <c r="F56">
+        <v>11099</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>2</v>
+      </c>
+      <c r="B57" t="s">
+        <v>366</v>
+      </c>
+      <c r="C57" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57">
+        <v>407</v>
+      </c>
+      <c r="E57">
+        <v>685</v>
+      </c>
+      <c r="F57">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>3</v>
+      </c>
+      <c r="B58" t="s">
+        <v>367</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>179</v>
+      </c>
+      <c r="E58">
+        <v>57</v>
+      </c>
+      <c r="F58">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>4</v>
+      </c>
+      <c r="B59" t="s">
+        <v>368</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>244</v>
+      </c>
+      <c r="E59">
+        <v>175</v>
+      </c>
+      <c r="F59">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>5</v>
+      </c>
+      <c r="B60" t="s">
+        <v>369</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>2929</v>
+      </c>
+      <c r="E60">
+        <v>1255</v>
+      </c>
+      <c r="F60">
+        <v>4184</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>6</v>
+      </c>
+      <c r="B61" t="s">
+        <v>370</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>97</v>
+      </c>
+      <c r="E61">
+        <v>31</v>
+      </c>
+      <c r="F61">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>7</v>
+      </c>
+      <c r="B62" t="s">
+        <v>371</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>119</v>
+      </c>
+      <c r="E62">
+        <v>61</v>
+      </c>
+      <c r="F62">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>8</v>
+      </c>
+      <c r="B63" t="s">
+        <v>372</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>267</v>
+      </c>
+      <c r="E63">
+        <v>113</v>
+      </c>
+      <c r="F63">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>9</v>
+      </c>
+      <c r="B64" t="s">
+        <v>373</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>29</v>
+      </c>
+      <c r="E64">
+        <v>139</v>
+      </c>
+      <c r="F64">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>10</v>
+      </c>
+      <c r="B65" t="s">
+        <v>374</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>1434</v>
+      </c>
+      <c r="E65">
+        <v>63</v>
+      </c>
+      <c r="F65">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>6</v>
+      </c>
+      <c r="B67" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" t="s">
+        <v>35</v>
+      </c>
+      <c r="D67">
+        <v>1268</v>
+      </c>
+      <c r="E67">
+        <v>440</v>
+      </c>
+      <c r="F67">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>30</v>
+      </c>
+      <c r="B68" t="s">
+        <v>30</v>
+      </c>
+      <c r="C68" t="s">
+        <v>36</v>
+      </c>
+      <c r="D68">
+        <v>214</v>
+      </c>
+      <c r="E68">
+        <v>115</v>
+      </c>
+      <c r="F68">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>375</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>161</v>
+      </c>
+      <c r="E69">
+        <v>216</v>
+      </c>
+      <c r="F69">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>376</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>760</v>
+      </c>
+      <c r="E70">
+        <v>55</v>
+      </c>
+      <c r="F70">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>377</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>58</v>
+      </c>
+      <c r="E71">
+        <v>17</v>
+      </c>
+      <c r="F71">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>4</v>
+      </c>
+      <c r="B72" t="s">
+        <v>378</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>42</v>
+      </c>
+      <c r="E72">
+        <v>16</v>
+      </c>
+      <c r="F72">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>5</v>
+      </c>
+      <c r="B73" t="s">
+        <v>379</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>33</v>
+      </c>
+      <c r="E73">
+        <v>21</v>
+      </c>
+      <c r="F73">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="74"/>
+    <row r="75">
+      <c r="A75">
+        <v>7</v>
+      </c>
+      <c r="B75" t="s">
+        <v>12</v>
+      </c>
+      <c r="C75" t="s">
+        <v>35</v>
+      </c>
+      <c r="D75">
+        <v>1763</v>
+      </c>
+      <c r="E75">
+        <v>507</v>
+      </c>
+      <c r="F75">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>30</v>
+      </c>
+      <c r="B76" t="s">
+        <v>30</v>
+      </c>
+      <c r="C76" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76">
+        <v>800</v>
+      </c>
+      <c r="E76">
+        <v>250</v>
+      </c>
+      <c r="F76">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>1</v>
+      </c>
+      <c r="B77" t="s">
+        <v>380</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>844</v>
+      </c>
+      <c r="E77">
+        <v>216</v>
+      </c>
+      <c r="F77">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>2</v>
+      </c>
+      <c r="B78" t="s">
+        <v>381</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>119</v>
+      </c>
+      <c r="E78">
+        <v>41</v>
+      </c>
+      <c r="F78">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>8</v>
+      </c>
+      <c r="B80" t="s">
+        <v>13</v>
+      </c>
+      <c r="C80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80">
+        <v>11672</v>
+      </c>
+      <c r="E80">
+        <v>14939</v>
+      </c>
+      <c r="F80">
+        <v>26611</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>30</v>
+      </c>
+      <c r="B81" t="s">
+        <v>30</v>
+      </c>
+      <c r="C81" t="s">
+        <v>36</v>
+      </c>
+      <c r="D81">
+        <v>1768</v>
+      </c>
+      <c r="E81">
+        <v>1263</v>
+      </c>
+      <c r="F81">
+        <v>3031</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>382</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>1819</v>
+      </c>
+      <c r="E82">
+        <v>10536</v>
+      </c>
+      <c r="F82">
+        <v>12355</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>383</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83">
+        <v>5052</v>
+      </c>
+      <c r="E83">
+        <v>894</v>
+      </c>
+      <c r="F83">
+        <v>5946</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>384</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>975</v>
+      </c>
+      <c r="E84">
+        <v>108</v>
+      </c>
+      <c r="F84">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>385</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>679</v>
+      </c>
+      <c r="E85">
+        <v>371</v>
+      </c>
+      <c r="F85">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>5</v>
+      </c>
+      <c r="B86" t="s">
+        <v>386</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>271</v>
+      </c>
+      <c r="E86">
+        <v>60</v>
+      </c>
+      <c r="F86">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>6</v>
+      </c>
+      <c r="B87" t="s">
+        <v>387</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>408</v>
+      </c>
+      <c r="E87">
+        <v>40</v>
+      </c>
+      <c r="F87">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>7</v>
+      </c>
+      <c r="B88" t="s">
+        <v>388</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>73</v>
+      </c>
+      <c r="E88">
+        <v>144</v>
+      </c>
+      <c r="F88">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>8</v>
+      </c>
+      <c r="B89" t="s">
+        <v>389</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>495</v>
+      </c>
+      <c r="E89">
+        <v>1293</v>
+      </c>
+      <c r="F89">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>9</v>
+      </c>
+      <c r="B90" t="s">
+        <v>390</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>55</v>
+      </c>
+      <c r="E90">
+        <v>47</v>
+      </c>
+      <c r="F90">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>10</v>
+      </c>
+      <c r="B91" t="s">
+        <v>391</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>77</v>
+      </c>
+      <c r="E91">
+        <v>183</v>
+      </c>
+      <c r="F91">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="92"/>
+    <row r="93">
+      <c r="A93">
+        <v>9</v>
+      </c>
+      <c r="B93" t="s">
+        <v>14</v>
+      </c>
+      <c r="C93" t="s">
+        <v>35</v>
+      </c>
+      <c r="D93">
+        <v>958</v>
+      </c>
+      <c r="E93">
+        <v>11300</v>
+      </c>
+      <c r="F93">
+        <v>12258</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>30</v>
+      </c>
+      <c r="B94" t="s">
+        <v>30</v>
+      </c>
+      <c r="C94" t="s">
+        <v>36</v>
+      </c>
+      <c r="D94">
+        <v>288</v>
+      </c>
+      <c r="E94">
+        <v>567</v>
+      </c>
+      <c r="F94">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>1</v>
+      </c>
+      <c r="B95" t="s">
+        <v>392</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>194</v>
+      </c>
+      <c r="E95">
+        <v>7603</v>
+      </c>
+      <c r="F95">
+        <v>7797</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>2</v>
+      </c>
+      <c r="B96" t="s">
+        <v>393</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>193</v>
+      </c>
+      <c r="E96">
+        <v>2318</v>
+      </c>
+      <c r="F96">
+        <v>2511</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>3</v>
+      </c>
+      <c r="B97" t="s">
+        <v>394</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>44</v>
+      </c>
+      <c r="E97">
+        <v>62</v>
+      </c>
+      <c r="F97">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>4</v>
+      </c>
+      <c r="B98" t="s">
+        <v>395</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>64</v>
+      </c>
+      <c r="E98">
+        <v>98</v>
+      </c>
+      <c r="F98">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>5</v>
+      </c>
+      <c r="B99" t="s">
+        <v>396</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>34</v>
+      </c>
+      <c r="E99">
+        <v>312</v>
+      </c>
+      <c r="F99">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>6</v>
+      </c>
+      <c r="B100" t="s">
+        <v>397</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>12</v>
+      </c>
+      <c r="E100">
+        <v>85</v>
+      </c>
+      <c r="F100">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>7</v>
+      </c>
+      <c r="B101" t="s">
+        <v>398</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>18</v>
+      </c>
+      <c r="E101">
+        <v>43</v>
+      </c>
+      <c r="F101">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>8</v>
+      </c>
+      <c r="B102" t="s">
+        <v>399</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102">
+        <v>26</v>
+      </c>
+      <c r="E102">
+        <v>79</v>
+      </c>
+      <c r="F102">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>9</v>
+      </c>
+      <c r="B103" t="s">
+        <v>400</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>17</v>
+      </c>
+      <c r="E103">
+        <v>61</v>
+      </c>
+      <c r="F103">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>10</v>
+      </c>
+      <c r="B104" t="s">
+        <v>401</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>68</v>
+      </c>
+      <c r="E104">
+        <v>72</v>
+      </c>
+      <c r="F104">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="105"/>
+    <row r="106">
+      <c r="A106">
+        <v>10</v>
+      </c>
+      <c r="B106" t="s">
+        <v>15</v>
+      </c>
+      <c r="C106" t="s">
+        <v>35</v>
+      </c>
+      <c r="D106">
+        <v>2438</v>
+      </c>
+      <c r="E106">
+        <v>379</v>
+      </c>
+      <c r="F106">
+        <v>2817</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>30</v>
+      </c>
+      <c r="B107" t="s">
+        <v>30</v>
+      </c>
+      <c r="C107" t="s">
+        <v>36</v>
+      </c>
+      <c r="D107">
+        <v>497</v>
+      </c>
+      <c r="E107">
+        <v>199</v>
+      </c>
+      <c r="F107">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>1</v>
+      </c>
+      <c r="B108" t="s">
+        <v>402</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>1708</v>
+      </c>
+      <c r="E108">
+        <v>124</v>
+      </c>
+      <c r="F108">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>2</v>
+      </c>
+      <c r="B109" t="s">
+        <v>403</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>141</v>
+      </c>
+      <c r="E109">
+        <v>35</v>
+      </c>
+      <c r="F109">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>3</v>
+      </c>
+      <c r="B110" t="s">
+        <v>404</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>92</v>
+      </c>
+      <c r="E110">
+        <v>21</v>
+      </c>
+      <c r="F110">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="111"/>
+    <row r="112">
+      <c r="A112">
+        <v>11</v>
+      </c>
+      <c r="B112" t="s">
+        <v>16</v>
+      </c>
+      <c r="C112" t="s">
+        <v>35</v>
+      </c>
+      <c r="D112">
+        <v>460</v>
+      </c>
+      <c r="E112">
+        <v>187</v>
+      </c>
+      <c r="F112">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>30</v>
+      </c>
+      <c r="B113" t="s">
+        <v>30</v>
+      </c>
+      <c r="C113" t="s">
+        <v>36</v>
+      </c>
+      <c r="D113">
+        <v>212</v>
+      </c>
+      <c r="E113">
+        <v>72</v>
+      </c>
+      <c r="F113">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>1</v>
+      </c>
+      <c r="B114" t="s">
+        <v>405</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114">
+        <v>159</v>
+      </c>
+      <c r="E114">
+        <v>81</v>
+      </c>
+      <c r="F114">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>2</v>
+      </c>
+      <c r="B115" t="s">
+        <v>406</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>58</v>
+      </c>
+      <c r="E115">
+        <v>21</v>
+      </c>
+      <c r="F115">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>3</v>
+      </c>
+      <c r="B116" t="s">
+        <v>407</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116">
+        <v>31</v>
+      </c>
+      <c r="E116">
+        <v>13</v>
+      </c>
+      <c r="F116">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="117"/>
+    <row r="118">
+      <c r="A118">
+        <v>12</v>
+      </c>
+      <c r="B118" t="s">
+        <v>17</v>
+      </c>
+      <c r="C118" t="s">
+        <v>35</v>
+      </c>
+      <c r="D118">
+        <v>28410</v>
+      </c>
+      <c r="E118">
+        <v>8832</v>
+      </c>
+      <c r="F118">
+        <v>37242</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>30</v>
+      </c>
+      <c r="B119" t="s">
+        <v>30</v>
+      </c>
+      <c r="C119" t="s">
+        <v>36</v>
+      </c>
+      <c r="D119">
+        <v>1913</v>
+      </c>
+      <c r="E119">
+        <v>1004</v>
+      </c>
+      <c r="F119">
+        <v>2917</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>1</v>
+      </c>
+      <c r="B120" t="s">
+        <v>408</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>6778</v>
+      </c>
+      <c r="E120">
+        <v>1174</v>
+      </c>
+      <c r="F120">
+        <v>7952</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>2</v>
+      </c>
+      <c r="B121" t="s">
+        <v>409</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>4461</v>
+      </c>
+      <c r="E121">
+        <v>1253</v>
+      </c>
+      <c r="F121">
+        <v>5714</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>3</v>
+      </c>
+      <c r="B122" t="s">
+        <v>410</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>220</v>
+      </c>
+      <c r="E122">
+        <v>428</v>
+      </c>
+      <c r="F122">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>4</v>
+      </c>
+      <c r="B123" t="s">
+        <v>411</v>
+      </c>
+      <c r="C123" t="s">
+        <v>38</v>
+      </c>
+      <c r="D123">
+        <v>351</v>
+      </c>
+      <c r="E123">
+        <v>156</v>
+      </c>
+      <c r="F123">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>5</v>
+      </c>
+      <c r="B124" t="s">
+        <v>412</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>255</v>
+      </c>
+      <c r="E124">
+        <v>112</v>
+      </c>
+      <c r="F124">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>6</v>
+      </c>
+      <c r="B125" t="s">
+        <v>413</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>96</v>
+      </c>
+      <c r="E125">
+        <v>53</v>
+      </c>
+      <c r="F125">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>7</v>
+      </c>
+      <c r="B126" t="s">
+        <v>414</v>
+      </c>
+      <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
+        <v>83</v>
+      </c>
+      <c r="E126">
+        <v>39</v>
+      </c>
+      <c r="F126">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>8</v>
+      </c>
+      <c r="B127" t="s">
+        <v>415</v>
+      </c>
+      <c r="C127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127">
+        <v>437</v>
+      </c>
+      <c r="E127">
+        <v>1077</v>
+      </c>
+      <c r="F127">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>9</v>
+      </c>
+      <c r="B128" t="s">
+        <v>416</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>437</v>
+      </c>
+      <c r="E128">
+        <v>2205</v>
+      </c>
+      <c r="F128">
+        <v>2642</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>10</v>
+      </c>
+      <c r="B129" t="s">
+        <v>417</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>13379</v>
+      </c>
+      <c r="E129">
+        <v>1331</v>
+      </c>
+      <c r="F129">
+        <v>14710</v>
+      </c>
+    </row>
+    <row r="130"/>
+    <row r="131">
+      <c r="A131">
+        <v>13</v>
+      </c>
+      <c r="B131" t="s">
+        <v>18</v>
+      </c>
+      <c r="C131" t="s">
+        <v>35</v>
+      </c>
+      <c r="D131">
+        <v>554</v>
+      </c>
+      <c r="E131">
+        <v>485</v>
+      </c>
+      <c r="F131">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>30</v>
+      </c>
+      <c r="B132" t="s">
+        <v>30</v>
+      </c>
+      <c r="C132" t="s">
+        <v>36</v>
+      </c>
+      <c r="D132">
+        <v>196</v>
+      </c>
+      <c r="E132">
+        <v>84</v>
+      </c>
+      <c r="F132">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>1</v>
+      </c>
+      <c r="B133" t="s">
+        <v>418</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>207</v>
+      </c>
+      <c r="E133">
+        <v>266</v>
+      </c>
+      <c r="F133">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>2</v>
+      </c>
+      <c r="B134" t="s">
+        <v>419</v>
+      </c>
+      <c r="C134" t="s">
+        <v>38</v>
+      </c>
+      <c r="D134">
+        <v>71</v>
+      </c>
+      <c r="E134">
+        <v>40</v>
+      </c>
+      <c r="F134">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>3</v>
+      </c>
+      <c r="B135" t="s">
+        <v>420</v>
+      </c>
+      <c r="C135" t="s">
+        <v>38</v>
+      </c>
+      <c r="D135">
+        <v>21</v>
+      </c>
+      <c r="E135">
+        <v>27</v>
+      </c>
+      <c r="F135">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>4</v>
+      </c>
+      <c r="B136" t="s">
+        <v>421</v>
+      </c>
+      <c r="C136" t="s">
+        <v>38</v>
+      </c>
+      <c r="D136">
+        <v>26</v>
+      </c>
+      <c r="E136">
+        <v>27</v>
+      </c>
+      <c r="F136">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>5</v>
+      </c>
+      <c r="B137" t="s">
+        <v>422</v>
+      </c>
+      <c r="C137" t="s">
+        <v>38</v>
+      </c>
+      <c r="D137">
+        <v>21</v>
+      </c>
+      <c r="E137">
+        <v>31</v>
+      </c>
+      <c r="F137">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>6</v>
+      </c>
+      <c r="B138" t="s">
+        <v>423</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>12</v>
+      </c>
+      <c r="E138">
+        <v>10</v>
+      </c>
+      <c r="F138">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="139"/>
+    <row r="140">
+      <c r="A140">
+        <v>14</v>
+      </c>
+      <c r="B140" t="s">
+        <v>19</v>
+      </c>
+      <c r="C140" t="s">
+        <v>35</v>
+      </c>
+      <c r="D140">
+        <v>41234</v>
+      </c>
+      <c r="E140">
+        <v>10244</v>
+      </c>
+      <c r="F140">
+        <v>51478</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>30</v>
+      </c>
+      <c r="B141" t="s">
+        <v>30</v>
+      </c>
+      <c r="C141" t="s">
+        <v>36</v>
+      </c>
+      <c r="D141">
+        <v>2358</v>
+      </c>
+      <c r="E141">
+        <v>840</v>
+      </c>
+      <c r="F141">
+        <v>3198</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>1</v>
+      </c>
+      <c r="B142" t="s">
+        <v>424</v>
+      </c>
+      <c r="C142" t="s">
+        <v>38</v>
+      </c>
+      <c r="D142">
+        <v>18874</v>
+      </c>
+      <c r="E142">
+        <v>1602</v>
+      </c>
+      <c r="F142">
+        <v>20476</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>2</v>
+      </c>
+      <c r="B143" t="s">
+        <v>425</v>
+      </c>
+      <c r="C143" t="s">
+        <v>38</v>
+      </c>
+      <c r="D143">
+        <v>492</v>
+      </c>
+      <c r="E143">
+        <v>529</v>
+      </c>
+      <c r="F143">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>3</v>
+      </c>
+      <c r="B144" t="s">
+        <v>426</v>
+      </c>
+      <c r="C144" t="s">
+        <v>38</v>
+      </c>
+      <c r="D144">
+        <v>193</v>
+      </c>
+      <c r="E144">
+        <v>107</v>
+      </c>
+      <c r="F144">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>4</v>
+      </c>
+      <c r="B145" t="s">
+        <v>427</v>
+      </c>
+      <c r="C145" t="s">
+        <v>38</v>
+      </c>
+      <c r="D145">
+        <v>1400</v>
+      </c>
+      <c r="E145">
+        <v>150</v>
+      </c>
+      <c r="F145">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>5</v>
+      </c>
+      <c r="B146" t="s">
+        <v>428</v>
+      </c>
+      <c r="C146" t="s">
+        <v>38</v>
+      </c>
+      <c r="D146">
+        <v>7337</v>
+      </c>
+      <c r="E146">
+        <v>1145</v>
+      </c>
+      <c r="F146">
+        <v>8482</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>6</v>
+      </c>
+      <c r="B147" t="s">
+        <v>429</v>
+      </c>
+      <c r="C147" t="s">
+        <v>38</v>
+      </c>
+      <c r="D147">
+        <v>134</v>
+      </c>
+      <c r="E147">
+        <v>59</v>
+      </c>
+      <c r="F147">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>7</v>
+      </c>
+      <c r="B148" t="s">
+        <v>430</v>
+      </c>
+      <c r="C148" t="s">
+        <v>38</v>
+      </c>
+      <c r="D148">
+        <v>245</v>
+      </c>
+      <c r="E148">
+        <v>59</v>
+      </c>
+      <c r="F148">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>8</v>
+      </c>
+      <c r="B149" t="s">
+        <v>431</v>
+      </c>
+      <c r="C149" t="s">
+        <v>38</v>
+      </c>
+      <c r="D149">
+        <v>4915</v>
+      </c>
+      <c r="E149">
+        <v>489</v>
+      </c>
+      <c r="F149">
+        <v>5404</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>9</v>
+      </c>
+      <c r="B150" t="s">
+        <v>432</v>
+      </c>
+      <c r="C150" t="s">
+        <v>38</v>
+      </c>
+      <c r="D150">
+        <v>120</v>
+      </c>
+      <c r="E150">
+        <v>33</v>
+      </c>
+      <c r="F150">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>10</v>
+      </c>
+      <c r="B151" t="s">
+        <v>433</v>
+      </c>
+      <c r="C151" t="s">
+        <v>38</v>
+      </c>
+      <c r="D151">
+        <v>5166</v>
+      </c>
+      <c r="E151">
+        <v>5231</v>
+      </c>
+      <c r="F151">
+        <v>10397</v>
+      </c>
+    </row>
+    <row r="152"/>
+    <row r="153">
+      <c r="A153">
+        <v>15</v>
+      </c>
+      <c r="B153" t="s">
+        <v>20</v>
+      </c>
+      <c r="C153" t="s">
+        <v>35</v>
+      </c>
+      <c r="D153">
+        <v>794</v>
+      </c>
+      <c r="E153">
+        <v>526</v>
+      </c>
+      <c r="F153">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="s">
+        <v>30</v>
+      </c>
+      <c r="B154" t="s">
+        <v>30</v>
+      </c>
+      <c r="C154" t="s">
+        <v>36</v>
+      </c>
+      <c r="D154">
+        <v>324</v>
+      </c>
+      <c r="E154">
+        <v>218</v>
+      </c>
+      <c r="F154">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>1</v>
+      </c>
+      <c r="B155" t="s">
+        <v>434</v>
+      </c>
+      <c r="C155" t="s">
+        <v>38</v>
+      </c>
+      <c r="D155">
+        <v>206</v>
+      </c>
+      <c r="E155">
+        <v>159</v>
+      </c>
+      <c r="F155">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>2</v>
+      </c>
+      <c r="B156" t="s">
+        <v>435</v>
+      </c>
+      <c r="C156" t="s">
+        <v>38</v>
+      </c>
+      <c r="D156">
+        <v>105</v>
+      </c>
+      <c r="E156">
+        <v>64</v>
+      </c>
+      <c r="F156">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>3</v>
+      </c>
+      <c r="B157" t="s">
+        <v>436</v>
+      </c>
+      <c r="C157" t="s">
+        <v>38</v>
+      </c>
+      <c r="D157">
+        <v>83</v>
+      </c>
+      <c r="E157">
+        <v>48</v>
+      </c>
+      <c r="F157">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>4</v>
+      </c>
+      <c r="B158" t="s">
+        <v>437</v>
+      </c>
+      <c r="C158" t="s">
+        <v>38</v>
+      </c>
+      <c r="D158">
+        <v>76</v>
+      </c>
+      <c r="E158">
+        <v>37</v>
+      </c>
+      <c r="F158">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="159"/>
+    <row r="160">
+      <c r="A160">
+        <v>16</v>
+      </c>
+      <c r="B160" t="s">
+        <v>21</v>
+      </c>
+      <c r="C160" t="s">
+        <v>35</v>
+      </c>
+      <c r="D160">
+        <v>2187</v>
+      </c>
+      <c r="E160">
+        <v>666</v>
+      </c>
+      <c r="F160">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s">
+        <v>30</v>
+      </c>
+      <c r="B161" t="s">
+        <v>30</v>
+      </c>
+      <c r="C161" t="s">
+        <v>36</v>
+      </c>
+      <c r="D161">
+        <v>468</v>
+      </c>
+      <c r="E161">
+        <v>148</v>
+      </c>
+      <c r="F161">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>1</v>
+      </c>
+      <c r="B162" t="s">
+        <v>438</v>
+      </c>
+      <c r="C162" t="s">
+        <v>38</v>
+      </c>
+      <c r="D162">
+        <v>1059</v>
+      </c>
+      <c r="E162">
+        <v>205</v>
+      </c>
+      <c r="F162">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>2</v>
+      </c>
+      <c r="B163" t="s">
+        <v>439</v>
+      </c>
+      <c r="C163" t="s">
+        <v>38</v>
+      </c>
+      <c r="D163">
+        <v>216</v>
+      </c>
+      <c r="E163">
+        <v>44</v>
+      </c>
+      <c r="F163">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>3</v>
+      </c>
+      <c r="B164" t="s">
+        <v>440</v>
+      </c>
+      <c r="C164" t="s">
+        <v>38</v>
+      </c>
+      <c r="D164">
+        <v>101</v>
+      </c>
+      <c r="E164">
+        <v>28</v>
+      </c>
+      <c r="F164">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>4</v>
+      </c>
+      <c r="B165" t="s">
+        <v>441</v>
+      </c>
+      <c r="C165" t="s">
+        <v>38</v>
+      </c>
+      <c r="D165">
+        <v>35</v>
+      </c>
+      <c r="E165">
+        <v>21</v>
+      </c>
+      <c r="F165">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>5</v>
+      </c>
+      <c r="B166" t="s">
+        <v>442</v>
+      </c>
+      <c r="C166" t="s">
+        <v>38</v>
+      </c>
+      <c r="D166">
+        <v>85</v>
+      </c>
+      <c r="E166">
+        <v>109</v>
+      </c>
+      <c r="F166">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>6</v>
+      </c>
+      <c r="B167" t="s">
+        <v>443</v>
+      </c>
+      <c r="C167" t="s">
+        <v>38</v>
+      </c>
+      <c r="D167">
+        <v>32</v>
+      </c>
+      <c r="E167">
+        <v>26</v>
+      </c>
+      <c r="F167">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>7</v>
+      </c>
+      <c r="B168" t="s">
+        <v>444</v>
+      </c>
+      <c r="C168" t="s">
+        <v>38</v>
+      </c>
+      <c r="D168">
+        <v>9</v>
+      </c>
+      <c r="E168">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>8</v>
+      </c>
+      <c r="B169" t="s">
+        <v>445</v>
+      </c>
+      <c r="C169" t="s">
+        <v>38</v>
+      </c>
+      <c r="D169">
+        <v>80</v>
+      </c>
+      <c r="E169">
+        <v>64</v>
+      </c>
+      <c r="F169">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>9</v>
+      </c>
+      <c r="B170" t="s">
+        <v>446</v>
+      </c>
+      <c r="C170" t="s">
+        <v>38</v>
+      </c>
+      <c r="D170">
+        <v>102</v>
+      </c>
+      <c r="E170">
+        <v>13</v>
+      </c>
+      <c r="F170">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="171"/>
+    <row r="172">
+      <c r="A172">
+        <v>17</v>
+      </c>
+      <c r="B172" t="s">
+        <v>22</v>
+      </c>
+      <c r="C172" t="s">
+        <v>35</v>
+      </c>
+      <c r="D172">
+        <v>14744</v>
+      </c>
+      <c r="E172">
+        <v>40525</v>
+      </c>
+      <c r="F172">
+        <v>55269</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="s">
+        <v>30</v>
+      </c>
+      <c r="B173" t="s">
+        <v>30</v>
+      </c>
+      <c r="C173" t="s">
+        <v>36</v>
+      </c>
+      <c r="D173">
+        <v>1135</v>
+      </c>
+      <c r="E173">
+        <v>1357</v>
+      </c>
+      <c r="F173">
+        <v>2492</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>1</v>
+      </c>
+      <c r="B174" t="s">
+        <v>447</v>
+      </c>
+      <c r="C174" t="s">
+        <v>38</v>
+      </c>
+      <c r="D174">
+        <v>2342</v>
+      </c>
+      <c r="E174">
+        <v>23601</v>
+      </c>
+      <c r="F174">
+        <v>25943</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>2</v>
+      </c>
+      <c r="B175" t="s">
+        <v>448</v>
+      </c>
+      <c r="C175" t="s">
+        <v>38</v>
+      </c>
+      <c r="D175">
+        <v>469</v>
+      </c>
+      <c r="E175">
+        <v>4369</v>
+      </c>
+      <c r="F175">
+        <v>4838</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>3</v>
+      </c>
+      <c r="B176" t="s">
+        <v>449</v>
+      </c>
+      <c r="C176" t="s">
+        <v>38</v>
+      </c>
+      <c r="D176">
+        <v>779</v>
+      </c>
+      <c r="E176">
+        <v>97</v>
+      </c>
+      <c r="F176">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>4</v>
+      </c>
+      <c r="B177" t="s">
+        <v>450</v>
+      </c>
+      <c r="C177" t="s">
+        <v>38</v>
+      </c>
+      <c r="D177">
+        <v>129</v>
+      </c>
+      <c r="E177">
+        <v>135</v>
+      </c>
+      <c r="F177">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>5</v>
+      </c>
+      <c r="B178" t="s">
+        <v>451</v>
+      </c>
+      <c r="C178" t="s">
+        <v>38</v>
+      </c>
+      <c r="D178">
+        <v>908</v>
+      </c>
+      <c r="E178">
+        <v>148</v>
+      </c>
+      <c r="F178">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>6</v>
+      </c>
+      <c r="B179" t="s">
+        <v>452</v>
+      </c>
+      <c r="C179" t="s">
+        <v>38</v>
+      </c>
+      <c r="D179">
+        <v>254</v>
+      </c>
+      <c r="E179">
+        <v>66</v>
+      </c>
+      <c r="F179">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>7</v>
+      </c>
+      <c r="B180" t="s">
+        <v>453</v>
+      </c>
+      <c r="C180" t="s">
+        <v>38</v>
+      </c>
+      <c r="D180">
+        <v>3860</v>
+      </c>
+      <c r="E180">
+        <v>1475</v>
+      </c>
+      <c r="F180">
+        <v>5335</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>8</v>
+      </c>
+      <c r="B181" t="s">
+        <v>454</v>
+      </c>
+      <c r="C181" t="s">
+        <v>38</v>
+      </c>
+      <c r="D181">
+        <v>62</v>
+      </c>
+      <c r="E181">
+        <v>73</v>
+      </c>
+      <c r="F181">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>9</v>
+      </c>
+      <c r="B182" t="s">
+        <v>455</v>
+      </c>
+      <c r="C182" t="s">
+        <v>38</v>
+      </c>
+      <c r="D182">
+        <v>81</v>
+      </c>
+      <c r="E182">
+        <v>83</v>
+      </c>
+      <c r="F182">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>10</v>
+      </c>
+      <c r="B183" t="s">
+        <v>456</v>
+      </c>
+      <c r="C183" t="s">
+        <v>38</v>
+      </c>
+      <c r="D183">
+        <v>4725</v>
+      </c>
+      <c r="E183">
+        <v>9121</v>
+      </c>
+      <c r="F183">
+        <v>13846</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>457</v>
+      </c>
+      <c r="D2" t="s">
+        <v>458</v>
+      </c>
+      <c r="E2" t="s">
+        <v>459</v>
+      </c>
+      <c r="F2" t="s">
+        <v>460</v>
+      </c>
+      <c r="G2">
+        <v>19074</v>
+      </c>
+      <c r="H2">
+        <v>21033</v>
+      </c>
+      <c r="I2">
+        <v>20054</v>
+      </c>
+      <c r="J2">
+        <v>15910</v>
+      </c>
+      <c r="K2">
+        <v>9725</v>
+      </c>
+      <c r="L2">
+        <v>278</v>
+      </c>
+      <c r="M2">
+        <v>908</v>
+      </c>
+      <c r="N2">
+        <v>6224</v>
+      </c>
+      <c r="O2">
+        <v>3019</v>
+      </c>
+      <c r="P2">
+        <v>46453</v>
+      </c>
+      <c r="Q2">
+        <v>11896</v>
+      </c>
+      <c r="R2">
+        <v>260</v>
+      </c>
+      <c r="S2">
+        <v>580</v>
+      </c>
+      <c r="T2">
+        <v>3788</v>
+      </c>
+      <c r="U2">
+        <v>802</v>
+      </c>
+      <c r="V2">
+        <v>160004</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>457</v>
+      </c>
+      <c r="D3" t="s">
+        <v>458</v>
+      </c>
+      <c r="E3" t="s">
+        <v>461</v>
+      </c>
+      <c r="F3" t="s">
+        <v>462</v>
+      </c>
+      <c r="G3">
+        <v>3470</v>
+      </c>
+      <c r="H3">
+        <v>2697</v>
+      </c>
+      <c r="I3">
+        <v>20476</v>
+      </c>
+      <c r="J3">
+        <v>2099</v>
+      </c>
+      <c r="K3">
+        <v>3231</v>
+      </c>
+      <c r="L3">
+        <v>84</v>
+      </c>
+      <c r="M3">
+        <v>265</v>
+      </c>
+      <c r="N3">
+        <v>6554</v>
+      </c>
+      <c r="O3">
+        <v>143</v>
+      </c>
+      <c r="P3">
+        <v>5745</v>
+      </c>
+      <c r="Q3">
+        <v>7617</v>
+      </c>
+      <c r="R3">
+        <v>228</v>
+      </c>
+      <c r="S3">
+        <v>170</v>
+      </c>
+      <c r="T3">
+        <v>2302</v>
+      </c>
+      <c r="U3">
+        <v>282</v>
+      </c>
+      <c r="V3">
+        <v>55363</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4">
+        <v>22544</v>
+      </c>
+      <c r="H4">
+        <v>23730</v>
+      </c>
+      <c r="I4">
+        <v>40530</v>
+      </c>
+      <c r="J4">
+        <v>18009</v>
+      </c>
+      <c r="K4">
+        <v>12956</v>
+      </c>
+      <c r="L4">
+        <v>362</v>
+      </c>
+      <c r="M4">
+        <v>1173</v>
+      </c>
+      <c r="N4">
+        <v>12778</v>
+      </c>
+      <c r="O4">
+        <v>3162</v>
+      </c>
+      <c r="P4">
+        <v>52198</v>
+      </c>
+      <c r="Q4">
+        <v>19513</v>
+      </c>
+      <c r="R4">
+        <v>488</v>
+      </c>
+      <c r="S4">
+        <v>750</v>
+      </c>
+      <c r="T4">
+        <v>6090</v>
+      </c>
+      <c r="U4">
+        <v>1084</v>
+      </c>
+      <c r="V4">
+        <v>215367</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>19074</v>
+      </c>
+      <c r="E2">
+        <v>3470</v>
+      </c>
+      <c r="F2">
+        <v>22544</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>1219</v>
+      </c>
+      <c r="E3">
+        <v>293</v>
+      </c>
+      <c r="F3">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>463</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>3609</v>
+      </c>
+      <c r="E4">
+        <v>962</v>
+      </c>
+      <c r="F4">
+        <v>4571</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>464</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>1997</v>
+      </c>
+      <c r="E5">
+        <v>1635</v>
+      </c>
+      <c r="F5">
+        <v>3632</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>465</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>187</v>
+      </c>
+      <c r="E6">
+        <v>39</v>
+      </c>
+      <c r="F6">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>466</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>658</v>
+      </c>
+      <c r="E7">
+        <v>110</v>
+      </c>
+      <c r="F7">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>467</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>11312</v>
+      </c>
+      <c r="E8">
+        <v>426</v>
+      </c>
+      <c r="F8">
+        <v>11738</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>468</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>92</v>
+      </c>
+      <c r="E9">
+        <v>5</v>
+      </c>
+      <c r="F9">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11">
+        <v>21033</v>
+      </c>
+      <c r="E11">
+        <v>2697</v>
+      </c>
+      <c r="F11">
+        <v>23730</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12">
+        <v>1870</v>
+      </c>
+      <c r="E12">
+        <v>532</v>
+      </c>
+      <c r="F12">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>469</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>6113</v>
+      </c>
+      <c r="E13">
+        <v>570</v>
+      </c>
+      <c r="F13">
+        <v>6683</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>470</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>3326</v>
+      </c>
+      <c r="E14">
+        <v>872</v>
+      </c>
+      <c r="F14">
+        <v>4198</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>471</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>450</v>
+      </c>
+      <c r="E15">
+        <v>100</v>
+      </c>
+      <c r="F15">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>472</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>247</v>
+      </c>
+      <c r="E16">
+        <v>68</v>
+      </c>
+      <c r="F16">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>5</v>
+      </c>
+      <c r="B17" t="s">
+        <v>473</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>3064</v>
+      </c>
+      <c r="E17">
+        <v>148</v>
+      </c>
+      <c r="F17">
+        <v>3212</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>6</v>
+      </c>
+      <c r="B18" t="s">
+        <v>474</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>5963</v>
+      </c>
+      <c r="E18">
+        <v>407</v>
+      </c>
+      <c r="F18">
+        <v>6370</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20">
+        <v>20054</v>
+      </c>
+      <c r="E20">
+        <v>20476</v>
+      </c>
+      <c r="F20">
+        <v>40530</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21">
+        <v>1313</v>
+      </c>
+      <c r="E21">
+        <v>605</v>
+      </c>
+      <c r="F21">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>475</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>8981</v>
+      </c>
+      <c r="E22">
+        <v>15300</v>
+      </c>
+      <c r="F22">
+        <v>24281</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>476</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>6603</v>
+      </c>
+      <c r="E23">
+        <v>2370</v>
+      </c>
+      <c r="F23">
+        <v>8973</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>477</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>937</v>
+      </c>
+      <c r="E24">
+        <v>890</v>
+      </c>
+      <c r="F24">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>478</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>450</v>
+      </c>
+      <c r="E25">
+        <v>1165</v>
+      </c>
+      <c r="F25">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>479</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>387</v>
+      </c>
+      <c r="E26">
+        <v>97</v>
+      </c>
+      <c r="F26">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>6</v>
+      </c>
+      <c r="B27" t="s">
+        <v>480</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>1383</v>
+      </c>
+      <c r="E27">
+        <v>49</v>
+      </c>
+      <c r="F27">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="28"/>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29">
+        <v>15910</v>
+      </c>
+      <c r="E29">
+        <v>2099</v>
+      </c>
+      <c r="F29">
+        <v>18009</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B30" t="s">
+        <v>30</v>
+      </c>
+      <c r="C30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30">
+        <v>1791</v>
+      </c>
+      <c r="E30">
+        <v>470</v>
+      </c>
+      <c r="F30">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>481</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>7931</v>
+      </c>
+      <c r="E31">
+        <v>606</v>
+      </c>
+      <c r="F31">
+        <v>8537</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>482</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>5387</v>
+      </c>
+      <c r="E32">
+        <v>633</v>
+      </c>
+      <c r="F32">
+        <v>6020</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>3</v>
+      </c>
+      <c r="B33" t="s">
+        <v>483</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>227</v>
+      </c>
+      <c r="E33">
+        <v>64</v>
+      </c>
+      <c r="F33">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>484</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>412</v>
+      </c>
+      <c r="E34">
+        <v>235</v>
+      </c>
+      <c r="F34">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>5</v>
+      </c>
+      <c r="B35" t="s">
+        <v>485</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>103</v>
+      </c>
+      <c r="E35">
+        <v>60</v>
+      </c>
+      <c r="F35">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>6</v>
+      </c>
+      <c r="B36" t="s">
+        <v>486</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>59</v>
+      </c>
+      <c r="E36">
+        <v>31</v>
+      </c>
+      <c r="F36">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38">
+        <v>9725</v>
+      </c>
+      <c r="E38">
+        <v>3231</v>
+      </c>
+      <c r="F38">
+        <v>12956</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>30</v>
+      </c>
+      <c r="B39" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39">
+        <v>870</v>
+      </c>
+      <c r="E39">
+        <v>242</v>
+      </c>
+      <c r="F39">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>487</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>6825</v>
+      </c>
+      <c r="E40">
+        <v>740</v>
+      </c>
+      <c r="F40">
+        <v>7565</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>488</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>1170</v>
+      </c>
+      <c r="E41">
+        <v>1581</v>
+      </c>
+      <c r="F41">
+        <v>2751</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>489</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42">
+        <v>101</v>
+      </c>
+      <c r="E42">
+        <v>36</v>
+      </c>
+      <c r="F42">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>490</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>414</v>
+      </c>
+      <c r="E43">
+        <v>63</v>
+      </c>
+      <c r="F43">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>491</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>186</v>
+      </c>
+      <c r="E44">
+        <v>83</v>
+      </c>
+      <c r="F44">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>492</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>159</v>
+      </c>
+      <c r="E45">
+        <v>486</v>
+      </c>
+      <c r="F45">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>6</v>
+      </c>
+      <c r="B47" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47">
+        <v>278</v>
+      </c>
+      <c r="E47">
+        <v>84</v>
+      </c>
+      <c r="F47">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>30</v>
+      </c>
+      <c r="B48" t="s">
+        <v>30</v>
+      </c>
+      <c r="C48" t="s">
+        <v>36</v>
+      </c>
+      <c r="D48">
+        <v>189</v>
+      </c>
+      <c r="E48">
+        <v>41</v>
+      </c>
+      <c r="F48">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>493</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>89</v>
+      </c>
+      <c r="E49">
+        <v>43</v>
+      </c>
+      <c r="F49">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="50"/>
+    <row r="51">
+      <c r="A51">
+        <v>7</v>
+      </c>
+      <c r="B51" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" t="s">
+        <v>35</v>
+      </c>
+      <c r="D51">
+        <v>908</v>
+      </c>
+      <c r="E51">
+        <v>265</v>
+      </c>
+      <c r="F51">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>30</v>
+      </c>
+      <c r="B52" t="s">
+        <v>30</v>
+      </c>
+      <c r="C52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52">
+        <v>190</v>
+      </c>
+      <c r="E52">
+        <v>79</v>
+      </c>
+      <c r="F52">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>1</v>
+      </c>
+      <c r="B53" t="s">
+        <v>494</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>670</v>
+      </c>
+      <c r="E53">
+        <v>128</v>
+      </c>
+      <c r="F53">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>2</v>
+      </c>
+      <c r="B54" t="s">
+        <v>495</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>48</v>
+      </c>
+      <c r="E54">
+        <v>58</v>
+      </c>
+      <c r="F54">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>8</v>
+      </c>
+      <c r="B56" t="s">
+        <v>13</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>6224</v>
+      </c>
+      <c r="E56">
+        <v>6554</v>
+      </c>
+      <c r="F56">
+        <v>12778</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>30</v>
+      </c>
+      <c r="B57" t="s">
+        <v>30</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>716</v>
+      </c>
+      <c r="E57">
+        <v>581</v>
+      </c>
+      <c r="F57">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>496</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>3008</v>
+      </c>
+      <c r="E58">
+        <v>4479</v>
+      </c>
+      <c r="F58">
+        <v>7487</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>497</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>1135</v>
+      </c>
+      <c r="E59">
+        <v>427</v>
+      </c>
+      <c r="F59">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>498</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>157</v>
+      </c>
+      <c r="E60">
+        <v>51</v>
+      </c>
+      <c r="F60">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>499</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>626</v>
+      </c>
+      <c r="E61">
+        <v>55</v>
+      </c>
+      <c r="F61">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>500</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>382</v>
+      </c>
+      <c r="E62">
+        <v>72</v>
+      </c>
+      <c r="F62">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>6</v>
+      </c>
+      <c r="B63" t="s">
+        <v>501</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>200</v>
+      </c>
+      <c r="E63">
+        <v>889</v>
+      </c>
+      <c r="F63">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="64"/>
+    <row r="65">
+      <c r="A65">
+        <v>9</v>
+      </c>
+      <c r="B65" t="s">
+        <v>14</v>
+      </c>
+      <c r="C65" t="s">
+        <v>35</v>
+      </c>
+      <c r="D65">
+        <v>3019</v>
+      </c>
+      <c r="E65">
+        <v>143</v>
+      </c>
+      <c r="F65">
+        <v>3162</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>30</v>
+      </c>
+      <c r="B66" t="s">
+        <v>30</v>
+      </c>
+      <c r="C66" t="s">
+        <v>36</v>
+      </c>
+      <c r="D66">
+        <v>136</v>
+      </c>
+      <c r="E66">
+        <v>18</v>
+      </c>
+      <c r="F66">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>1</v>
+      </c>
+      <c r="B67" t="s">
+        <v>502</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>2158</v>
+      </c>
+      <c r="E67">
+        <v>22</v>
+      </c>
+      <c r="F67">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>2</v>
+      </c>
+      <c r="B68" t="s">
+        <v>503</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>48</v>
+      </c>
+      <c r="E68">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>3</v>
+      </c>
+      <c r="B69" t="s">
+        <v>350</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>109</v>
+      </c>
+      <c r="E69">
+        <v>30</v>
+      </c>
+      <c r="F69">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>4</v>
+      </c>
+      <c r="B70" t="s">
+        <v>504</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>20</v>
+      </c>
+      <c r="E70">
+        <v>11</v>
+      </c>
+      <c r="F70">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>5</v>
+      </c>
+      <c r="B71" t="s">
+        <v>505</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>6</v>
+      </c>
+      <c r="E71">
+        <v>3</v>
+      </c>
+      <c r="F71">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>6</v>
+      </c>
+      <c r="B72" t="s">
+        <v>506</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>542</v>
+      </c>
+      <c r="E72">
+        <v>51</v>
+      </c>
+      <c r="F72">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="73"/>
+    <row r="74">
+      <c r="A74">
+        <v>12</v>
+      </c>
+      <c r="B74" t="s">
+        <v>17</v>
+      </c>
+      <c r="C74" t="s">
+        <v>35</v>
+      </c>
+      <c r="D74">
+        <v>46453</v>
+      </c>
+      <c r="E74">
+        <v>5745</v>
+      </c>
+      <c r="F74">
+        <v>52198</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>30</v>
+      </c>
+      <c r="B75" t="s">
+        <v>30</v>
+      </c>
+      <c r="C75" t="s">
+        <v>36</v>
+      </c>
+      <c r="D75">
+        <v>1386</v>
+      </c>
+      <c r="E75">
+        <v>265</v>
+      </c>
+      <c r="F75">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>1</v>
+      </c>
+      <c r="B76" t="s">
+        <v>507</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76">
+        <v>11398</v>
+      </c>
+      <c r="E76">
+        <v>911</v>
+      </c>
+      <c r="F76">
+        <v>12309</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>2</v>
+      </c>
+      <c r="B77" t="s">
+        <v>508</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>5464</v>
+      </c>
+      <c r="E77">
+        <v>432</v>
+      </c>
+      <c r="F77">
+        <v>5896</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>3</v>
+      </c>
+      <c r="B78" t="s">
+        <v>509</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>25616</v>
+      </c>
+      <c r="E78">
+        <v>2063</v>
+      </c>
+      <c r="F78">
+        <v>27679</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>4</v>
+      </c>
+      <c r="B79" t="s">
+        <v>510</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>1849</v>
+      </c>
+      <c r="E79">
+        <v>1979</v>
+      </c>
+      <c r="F79">
+        <v>3828</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>5</v>
+      </c>
+      <c r="B80" t="s">
+        <v>511</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>525</v>
+      </c>
+      <c r="E80">
+        <v>64</v>
+      </c>
+      <c r="F80">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>6</v>
+      </c>
+      <c r="B81" t="s">
+        <v>512</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81">
+        <v>215</v>
+      </c>
+      <c r="E81">
+        <v>31</v>
+      </c>
+      <c r="F81">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="82"/>
+    <row r="83">
+      <c r="A83">
+        <v>14</v>
+      </c>
+      <c r="B83" t="s">
+        <v>19</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83">
+        <v>11896</v>
+      </c>
+      <c r="E83">
+        <v>7617</v>
+      </c>
+      <c r="F83">
+        <v>19513</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>30</v>
+      </c>
+      <c r="B84" t="s">
+        <v>30</v>
+      </c>
+      <c r="C84" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84">
+        <v>666</v>
+      </c>
+      <c r="E84">
+        <v>333</v>
+      </c>
+      <c r="F84">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>1</v>
+      </c>
+      <c r="B85" t="s">
+        <v>513</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>1605</v>
+      </c>
+      <c r="E85">
+        <v>2683</v>
+      </c>
+      <c r="F85">
+        <v>4288</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>2</v>
+      </c>
+      <c r="B86" t="s">
+        <v>514</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>1345</v>
+      </c>
+      <c r="E86">
+        <v>3457</v>
+      </c>
+      <c r="F86">
+        <v>4802</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>3</v>
+      </c>
+      <c r="B87" t="s">
+        <v>515</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>162</v>
+      </c>
+      <c r="E87">
+        <v>67</v>
+      </c>
+      <c r="F87">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>4</v>
+      </c>
+      <c r="B88" t="s">
+        <v>516</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>6633</v>
+      </c>
+      <c r="E88">
+        <v>809</v>
+      </c>
+      <c r="F88">
+        <v>7442</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>5</v>
+      </c>
+      <c r="B89" t="s">
+        <v>517</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>1460</v>
+      </c>
+      <c r="E89">
+        <v>255</v>
+      </c>
+      <c r="F89">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>6</v>
+      </c>
+      <c r="B90" t="s">
+        <v>518</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>25</v>
+      </c>
+      <c r="E90">
+        <v>13</v>
+      </c>
+      <c r="F90">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="91"/>
+    <row r="92">
+      <c r="A92">
+        <v>15</v>
+      </c>
+      <c r="B92" t="s">
+        <v>20</v>
+      </c>
+      <c r="C92" t="s">
+        <v>35</v>
+      </c>
+      <c r="D92">
+        <v>260</v>
+      </c>
+      <c r="E92">
+        <v>228</v>
+      </c>
+      <c r="F92">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>30</v>
+      </c>
+      <c r="B93" t="s">
+        <v>30</v>
+      </c>
+      <c r="C93" t="s">
+        <v>36</v>
+      </c>
+      <c r="D93">
+        <v>101</v>
+      </c>
+      <c r="E93">
+        <v>65</v>
+      </c>
+      <c r="F93">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>1</v>
+      </c>
+      <c r="B94" t="s">
+        <v>519</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>74</v>
+      </c>
+      <c r="E94">
+        <v>95</v>
+      </c>
+      <c r="F94">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>520</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>45</v>
+      </c>
+      <c r="E95">
+        <v>26</v>
+      </c>
+      <c r="F95">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>3</v>
+      </c>
+      <c r="B96" t="s">
+        <v>521</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>13</v>
+      </c>
+      <c r="E96">
+        <v>28</v>
+      </c>
+      <c r="F96">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>4</v>
+      </c>
+      <c r="B97" t="s">
+        <v>522</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>27</v>
+      </c>
+      <c r="E97">
+        <v>14</v>
+      </c>
+      <c r="F97">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="98"/>
+    <row r="99">
+      <c r="A99">
+        <v>16</v>
+      </c>
+      <c r="B99" t="s">
+        <v>21</v>
+      </c>
+      <c r="C99" t="s">
+        <v>35</v>
+      </c>
+      <c r="D99">
+        <v>580</v>
+      </c>
+      <c r="E99">
+        <v>170</v>
+      </c>
+      <c r="F99">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>30</v>
+      </c>
+      <c r="B100" t="s">
+        <v>30</v>
+      </c>
+      <c r="C100" t="s">
+        <v>36</v>
+      </c>
+      <c r="D100">
+        <v>85</v>
+      </c>
+      <c r="E100">
+        <v>29</v>
+      </c>
+      <c r="F100">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>1</v>
+      </c>
+      <c r="B101" t="s">
+        <v>523</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>121</v>
+      </c>
+      <c r="E101">
+        <v>63</v>
+      </c>
+      <c r="F101">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>2</v>
+      </c>
+      <c r="B102" t="s">
+        <v>524</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102">
+        <v>162</v>
+      </c>
+      <c r="E102">
+        <v>28</v>
+      </c>
+      <c r="F102">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>3</v>
+      </c>
+      <c r="B103" t="s">
+        <v>525</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>40</v>
+      </c>
+      <c r="E103">
+        <v>6</v>
+      </c>
+      <c r="F103">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>4</v>
+      </c>
+      <c r="B104" t="s">
+        <v>526</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>18</v>
+      </c>
+      <c r="E104">
+        <v>36</v>
+      </c>
+      <c r="F104">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>5</v>
+      </c>
+      <c r="B105" t="s">
+        <v>527</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
+        <v>5</v>
+      </c>
+      <c r="E105">
+        <v>2</v>
+      </c>
+      <c r="F105">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>6</v>
+      </c>
+      <c r="B106" t="s">
+        <v>528</v>
+      </c>
+      <c r="C106" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106">
+        <v>149</v>
+      </c>
+      <c r="E106">
+        <v>6</v>
+      </c>
+      <c r="F106">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="107"/>
+    <row r="108">
+      <c r="A108">
+        <v>17</v>
+      </c>
+      <c r="B108" t="s">
+        <v>22</v>
+      </c>
+      <c r="C108" t="s">
+        <v>35</v>
+      </c>
+      <c r="D108">
+        <v>3788</v>
+      </c>
+      <c r="E108">
+        <v>2302</v>
+      </c>
+      <c r="F108">
+        <v>6090</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>30</v>
+      </c>
+      <c r="B109" t="s">
+        <v>30</v>
+      </c>
+      <c r="C109" t="s">
+        <v>36</v>
+      </c>
+      <c r="D109">
+        <v>411</v>
+      </c>
+      <c r="E109">
+        <v>213</v>
+      </c>
+      <c r="F109">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>1</v>
+      </c>
+      <c r="B110" t="s">
+        <v>529</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>2804</v>
+      </c>
+      <c r="E110">
+        <v>800</v>
+      </c>
+      <c r="F110">
+        <v>3604</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>2</v>
+      </c>
+      <c r="B111" t="s">
+        <v>530</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>165</v>
+      </c>
+      <c r="E111">
+        <v>1142</v>
+      </c>
+      <c r="F111">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>3</v>
+      </c>
+      <c r="B112" t="s">
+        <v>531</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>52</v>
+      </c>
+      <c r="E112">
+        <v>29</v>
+      </c>
+      <c r="F112">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>4</v>
+      </c>
+      <c r="B113" t="s">
+        <v>532</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113">
+        <v>267</v>
+      </c>
+      <c r="E113">
+        <v>72</v>
+      </c>
+      <c r="F113">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>5</v>
+      </c>
+      <c r="B114" t="s">
+        <v>533</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114">
+        <v>29</v>
+      </c>
+      <c r="E114">
+        <v>32</v>
+      </c>
+      <c r="F114">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>6</v>
+      </c>
+      <c r="B115" t="s">
+        <v>534</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>60</v>
+      </c>
+      <c r="E115">
+        <v>14</v>
+      </c>
+      <c r="F115">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="116"/>
+    <row r="117">
+      <c r="A117">
+        <v>24</v>
+      </c>
+      <c r="B117" t="s">
+        <v>23</v>
+      </c>
+      <c r="C117" t="s">
+        <v>35</v>
+      </c>
+      <c r="D117">
+        <v>802</v>
+      </c>
+      <c r="E117">
+        <v>282</v>
+      </c>
+      <c r="F117">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>30</v>
+      </c>
+      <c r="B118" t="s">
+        <v>30</v>
+      </c>
+      <c r="C118" t="s">
+        <v>36</v>
+      </c>
+      <c r="D118">
+        <v>91</v>
+      </c>
+      <c r="E118">
+        <v>18</v>
+      </c>
+      <c r="F118">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>1</v>
+      </c>
+      <c r="B119" t="s">
+        <v>535</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>205</v>
+      </c>
+      <c r="E119">
+        <v>23</v>
+      </c>
+      <c r="F119">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>2</v>
+      </c>
+      <c r="B120" t="s">
+        <v>536</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>279</v>
+      </c>
+      <c r="E120">
+        <v>57</v>
+      </c>
+      <c r="F120">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>3</v>
+      </c>
+      <c r="B121" t="s">
+        <v>537</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>23</v>
+      </c>
+      <c r="E121">
+        <v>4</v>
+      </c>
+      <c r="F121">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>4</v>
+      </c>
+      <c r="B122" t="s">
+        <v>538</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>28</v>
+      </c>
+      <c r="E122">
+        <v>3</v>
+      </c>
+      <c r="F122">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>5</v>
+      </c>
+      <c r="B123" t="s">
+        <v>539</v>
+      </c>
+      <c r="C123" t="s">
+        <v>38</v>
+      </c>
+      <c r="D123">
+        <v>176</v>
+      </c>
+      <c r="E123">
+        <v>177</v>
+      </c>
+      <c r="F123">
+        <v>353</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>