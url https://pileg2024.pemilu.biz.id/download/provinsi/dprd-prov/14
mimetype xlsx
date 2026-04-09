--- v0 (2026-02-07)
+++ v1 (2026-04-09)
@@ -18,66 +18,66 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="RIAU 1 - Partai" sheetId="2" r:id="rId4"/>
-[...14 lines deleted...]
-    <sheet name="RIAU 6 - Caleg" sheetId="17" r:id="rId20"/>
+    <sheet name="RIAU 5 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="RIAU 5 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="RIAU 8 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="RIAU 8 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="RIAU 1 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="RIAU 1 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="RIAU 4 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="RIAU 4 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="RIAU 6 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="RIAU 6 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="RIAU 7 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="RIAU 7 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="RIAU 2 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="RIAU 2 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="RIAU 3 - Partai" sheetId="16" r:id="rId19"/>
+    <sheet name="RIAU 3 - Caleg" sheetId="17" r:id="rId20"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="968" uniqueCount="968">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -117,89 +117,911 @@
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>RIAU</t>
   </si>
   <si>
+    <t>140005</t>
+  </si>
+  <si>
+    <t>RIAU 5</t>
+  </si>
+  <si>
+    <t>1403</t>
+  </si>
+  <si>
+    <t>BENGKALIS</t>
+  </si>
+  <si>
+    <t>1410</t>
+  </si>
+  <si>
+    <t>KEPULAUAN MERANTI</t>
+  </si>
+  <si>
+    <t>1472</t>
+  </si>
+  <si>
+    <t>KOTA DUMAI</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>MISLIADI, S.H.I., M.M.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>MUHAMMAD KHOZIN, M.A.</t>
+  </si>
+  <si>
+    <t>PERAWATI, S.Sos.</t>
+  </si>
+  <si>
+    <t>AFRIZAL CIK, S.Sos., M.SI.</t>
+  </si>
+  <si>
+    <t>ENOS HUTAURUK, S.E.</t>
+  </si>
+  <si>
+    <t>ZALINAWATY</t>
+  </si>
+  <si>
+    <t>KURNIA</t>
+  </si>
+  <si>
+    <t>JEFRIZAL</t>
+  </si>
+  <si>
+    <t>NOVA YULYANA</t>
+  </si>
+  <si>
+    <t>HERMAN, S.H.</t>
+  </si>
+  <si>
+    <t>Kapten (Purn). ISNANU</t>
+  </si>
+  <si>
+    <t>H. HARDIANTO, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>RIZAL AHMAD</t>
+  </si>
+  <si>
+    <t>MUSALMINA, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>ISKANDAR, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. ASKANDAR</t>
+  </si>
+  <si>
+    <t>LILI RISMITA, S.Pd.</t>
+  </si>
+  <si>
+    <t>RISMANUDDIN</t>
+  </si>
+  <si>
+    <t>KAMISLAN</t>
+  </si>
+  <si>
+    <t>NURYANTI</t>
+  </si>
+  <si>
+    <t>NATASYA ZAHRA</t>
+  </si>
+  <si>
+    <t>HUTRI MARDIKA RM, S.E.</t>
+  </si>
+  <si>
+    <t>KADERISMANTO</t>
+  </si>
+  <si>
+    <t>ALMAINIS, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>SOFYAN, S.Pd.I., M.Si.</t>
+  </si>
+  <si>
+    <t>SUNARSIH</t>
+  </si>
+  <si>
+    <t>M. ALGA VIQKY AZMI</t>
+  </si>
+  <si>
+    <t>PANDAPOTAN SITANGGANG, S.P.</t>
+  </si>
+  <si>
+    <t>Drs. PARUNTUNGAN PANE</t>
+  </si>
+  <si>
+    <t>HENOK PARULIAN TAMBUNAN, S.Kom.</t>
+  </si>
+  <si>
+    <t>FADLUN AINI</t>
+  </si>
+  <si>
+    <t>BONAR TAMPUBOLON, S.T.</t>
+  </si>
+  <si>
+    <t>FUAD SANTOSO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>INDRA GUNAWAN EET</t>
+  </si>
+  <si>
+    <t>Hj. YANTI KOMALASARI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>H. ABDUL RAHMAN ATAN, S.H.</t>
+  </si>
+  <si>
+    <t>H. MUSDAR, S.Pd.</t>
+  </si>
+  <si>
+    <t>KASTEN HARIANJA</t>
+  </si>
+  <si>
+    <t>Hj. ROSWANI, S.Pd.</t>
+  </si>
+  <si>
+    <t>JASMAN, S.St.Pi., M.H.</t>
+  </si>
+  <si>
+    <t>SEHAT ABDI SARAGIH, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>T. RENY AZMAHRANI, S.Pi.</t>
+  </si>
+  <si>
+    <t>HENDRA MASDARTA, S.T.</t>
+  </si>
+  <si>
+    <t>ZUBARI, S.S.</t>
+  </si>
+  <si>
+    <t>Hj. FARIDA H. SAAD, S.E.</t>
+  </si>
+  <si>
+    <t>MUSTAR J AMBARITA</t>
+  </si>
+  <si>
+    <t>SYARIFAH, S.H.</t>
+  </si>
+  <si>
+    <t>MUNIRA</t>
+  </si>
+  <si>
+    <t>ZULFAN ISMAINI</t>
+  </si>
+  <si>
+    <t>ZULKIFLI</t>
+  </si>
+  <si>
+    <t>MERYATI</t>
+  </si>
+  <si>
+    <t>TENGKU MUHAZZA</t>
+  </si>
+  <si>
+    <t>ZULKIFLI ZEIN</t>
+  </si>
+  <si>
+    <t>IRI YANSAH</t>
+  </si>
+  <si>
+    <t>MC. KENDRO</t>
+  </si>
+  <si>
+    <t>Drs. ARWANSYAH</t>
+  </si>
+  <si>
+    <t>AGUSTIAN</t>
+  </si>
+  <si>
+    <t>MEGA SILVIA</t>
+  </si>
+  <si>
+    <t>FIRMANSYAH PUTRA, S.Pt.</t>
+  </si>
+  <si>
+    <t>SYAMSUL GUSRI</t>
+  </si>
+  <si>
+    <t>W. YENNY RAHMINARTY</t>
+  </si>
+  <si>
+    <t>SUYENDRI</t>
+  </si>
+  <si>
+    <t>AFRIADI</t>
+  </si>
+  <si>
+    <t>LILIK MURYANI</t>
+  </si>
+  <si>
+    <t>H. KHAIRUL UMAM, Lc., M.E.Sy.</t>
+  </si>
+  <si>
+    <t>H. ABDUL KASIM, S.H.</t>
+  </si>
+  <si>
+    <t>SETIYATI</t>
+  </si>
+  <si>
+    <t>H. AZMI BIN ROZALI, S.IP., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. H. MUHAMMAD NASIR, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>Hj. NIA KURNIANINGSIH, S.Sy.</t>
+  </si>
+  <si>
+    <t>TAUHID, S.Th.I.</t>
+  </si>
+  <si>
+    <t>IMRON, S.T.P.</t>
+  </si>
+  <si>
+    <t>SUSMALINA RAHMAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>Drs. H. AMRIZAL</t>
+  </si>
+  <si>
+    <t>H. MAHDINUR</t>
+  </si>
+  <si>
+    <t>Ir. YUFRIADI YUSUF</t>
+  </si>
+  <si>
+    <t>MASTIUR S</t>
+  </si>
+  <si>
+    <t>TAUFIK NURHIDAYAT</t>
+  </si>
+  <si>
+    <t>APENDI SIMANGUNSONG</t>
+  </si>
+  <si>
+    <t>HAFIZURAHMAN</t>
+  </si>
+  <si>
+    <t>PUTRI RISHA NADHA</t>
+  </si>
+  <si>
+    <t>JONRIVAI TAMBUNAN</t>
+  </si>
+  <si>
+    <t>JEFRI SINURAT</t>
+  </si>
+  <si>
+    <t>LENNI MARLINA MARPAUNG</t>
+  </si>
+  <si>
+    <t>TAKBIR, S.Sos.</t>
+  </si>
+  <si>
+    <t>HAZANIL PUTRA</t>
+  </si>
+  <si>
+    <t>MELI AFRIANI</t>
+  </si>
+  <si>
+    <t>WAN ADE SYAHPUTRA</t>
+  </si>
+  <si>
+    <t>DELIMA ELISABET SILITONGA, S.Th., M.Pd.K.</t>
+  </si>
+  <si>
+    <t>AFRIZAL ILHAM</t>
+  </si>
+  <si>
+    <t>ROSLAINI</t>
+  </si>
+  <si>
+    <t>dr. H. SUNARYO</t>
+  </si>
+  <si>
+    <t>H. ZAINAL ABIDIN, S.H.</t>
+  </si>
+  <si>
+    <t>MEISYA PUTRI NURFAHRISA, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>ASYARI NUR</t>
+  </si>
+  <si>
+    <t>RYAN RIANDA PUTRA, S.T.</t>
+  </si>
+  <si>
+    <t>LIDIA MERI SIAGIAN</t>
+  </si>
+  <si>
+    <t>PAIRAN</t>
+  </si>
+  <si>
+    <t>ISMI AZIZA</t>
+  </si>
+  <si>
+    <t>MIRNA YASTI</t>
+  </si>
+  <si>
+    <t>ADRIZUL, A.Md.</t>
+  </si>
+  <si>
+    <t>ABDUL KADIR, S.Ag.</t>
+  </si>
+  <si>
+    <t>H. MAWARDI</t>
+  </si>
+  <si>
+    <t>Drs. YUHELMI</t>
+  </si>
+  <si>
+    <t>NURHABIBAH SIAGIAN</t>
+  </si>
+  <si>
+    <t>ARLIS</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NAZIF</t>
+  </si>
+  <si>
+    <t>DEWI ANGGRAINI, S.IP.</t>
+  </si>
+  <si>
+    <t>LAHURI</t>
+  </si>
+  <si>
+    <t>DESPI PRIANTO</t>
+  </si>
+  <si>
+    <t>WAN SULFERIZAWATI, S.H.</t>
+  </si>
+  <si>
+    <t>MISTER, S.Sos.</t>
+  </si>
+  <si>
+    <t>RIKI WIBOWO</t>
+  </si>
+  <si>
+    <t>EDDY A MOHD YATIM, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>PRAPTO SUCAHYO</t>
+  </si>
+  <si>
+    <t>Hj. SITI AISYAH YULIANTI. S,  A.Md.</t>
+  </si>
+  <si>
+    <t>NUR AZMI, S.T.</t>
+  </si>
+  <si>
+    <t>AYU RAFIANI</t>
+  </si>
+  <si>
+    <t>AGUS PURWANTO, S.T.</t>
+  </si>
+  <si>
+    <t>H. JAAFAR, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>MARTHAREZZA DWI GATRA, S.E.</t>
+  </si>
+  <si>
+    <t>VILDESYE PASARIBU, S.H.</t>
+  </si>
+  <si>
+    <t>ANDIKA FITHRIAN, S.T.</t>
+  </si>
+  <si>
+    <t>ZULKHAIRIL</t>
+  </si>
+  <si>
+    <t>AMAT</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ILHAM ADHA</t>
+  </si>
+  <si>
+    <t>RATNA SARI</t>
+  </si>
+  <si>
+    <t>KHAIRUL</t>
+  </si>
+  <si>
+    <t>SULISTIANI, S.E.</t>
+  </si>
+  <si>
+    <t>REZA ADHA, S.H.</t>
+  </si>
+  <si>
+    <t>DATUK KHAIRUDDIN, S.H.I., M.Ag.</t>
+  </si>
+  <si>
+    <t>DORAS SIREGAR</t>
+  </si>
+  <si>
+    <t>AGUS HERRY FAUZI</t>
+  </si>
+  <si>
+    <t>NOVRIZA, S.T.</t>
+  </si>
+  <si>
+    <t>NOVITA SARI</t>
+  </si>
+  <si>
+    <t>TOMPU KHABAR MARULITUA MANALU</t>
+  </si>
+  <si>
+    <t>SUPRIYANTO, S.Kep.</t>
+  </si>
+  <si>
+    <t>SRI BUNGA YULI YENTI</t>
+  </si>
+  <si>
+    <t>MOAN ROIKO</t>
+  </si>
+  <si>
+    <t>M. JUFRI HARIANTO</t>
+  </si>
+  <si>
+    <t>DEDI PUTRA, S.H.I.</t>
+  </si>
+  <si>
+    <t>SURAYA, S.E.</t>
+  </si>
+  <si>
+    <t>RAHMAD DHONA</t>
+  </si>
+  <si>
+    <t>SYAIFUL AMRI DATUK DOMO</t>
+  </si>
+  <si>
+    <t>H. BENNEDI BOIMAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>DEWI YASRA, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>HENDRI SANDRA, S.E.</t>
+  </si>
+  <si>
+    <t>SOLIHIN DAHLAN, S.Sy.</t>
+  </si>
+  <si>
+    <t>T. AFRIZA</t>
+  </si>
+  <si>
+    <t>Drs. H. KAMARUDDIN</t>
+  </si>
+  <si>
+    <t>H. YULIAN NORWIS, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>IDHAM KHALID, S.T.</t>
+  </si>
+  <si>
+    <t>SYAFRIZAL</t>
+  </si>
+  <si>
+    <t>RAHMAYANI</t>
+  </si>
+  <si>
+    <t>MARHALIM</t>
+  </si>
+  <si>
+    <t>KHAIRUL ANWAR, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>EGYANA KARTIKA</t>
+  </si>
+  <si>
+    <t>140008</t>
+  </si>
+  <si>
+    <t>RIAU 8</t>
+  </si>
+  <si>
+    <t>1402</t>
+  </si>
+  <si>
+    <t>INDRAGIRI HULU</t>
+  </si>
+  <si>
+    <t>1409</t>
+  </si>
+  <si>
+    <t>KUANTAN SINGINGI</t>
+  </si>
+  <si>
+    <t>ADE AGUS HARTANTO, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>ELDJA SEPTARIMA, S.T.</t>
+  </si>
+  <si>
+    <t>MUHAMAD DUNIR, S.Ag., M.M.</t>
+  </si>
+  <si>
+    <t>NENI TRISNANI</t>
+  </si>
+  <si>
+    <t>IFOS ALVA RIANDA, S.E.</t>
+  </si>
+  <si>
+    <t>SYARIANTO</t>
+  </si>
+  <si>
+    <t>TATA MAULANA, S.H.</t>
+  </si>
+  <si>
+    <t>ADE FIRMANSYAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>H. MARWAN YOHANIS, S.Sos., M.I.Kom.</t>
+  </si>
+  <si>
+    <t>H. ZULHENDRI, S.P.W.K., M.Si.</t>
+  </si>
+  <si>
+    <t>SUSI RAJIAH</t>
+  </si>
+  <si>
+    <t>RISCHA MIFTA QULZANA</t>
+  </si>
+  <si>
+    <t>ANDI CAHYADI</t>
+  </si>
+  <si>
+    <t>MODO</t>
+  </si>
+  <si>
+    <t>AGUS RIANTO, S.H.</t>
+  </si>
+  <si>
+    <t>ROSMAN YATIM</t>
+  </si>
+  <si>
+    <t>H. SUGENG PRANOTO</t>
+  </si>
+  <si>
+    <t>CHANDRA SARAGIH, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. JUNIWARTI</t>
+  </si>
+  <si>
+    <t>IDA BAGIAWATY RAHMAN, S.H.</t>
+  </si>
+  <si>
+    <t>DODI NEFELDI SPBU</t>
+  </si>
+  <si>
+    <t>BURHANUDIN, S.ST.</t>
+  </si>
+  <si>
+    <t>SUBHADIL ANWAR, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>EPI HENDRI YANI</t>
+  </si>
+  <si>
+    <t>GUMPITA, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>JONS ADE NOPENDRA</t>
+  </si>
+  <si>
+    <t>CAHYANI</t>
+  </si>
+  <si>
+    <t>JAMALAN MULYONO</t>
+  </si>
+  <si>
+    <t>TONI WERDIANSYAH, S.Si.</t>
+  </si>
+  <si>
+    <t>Hj. WISMA HAPPY, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SASTRA FEBRIAWAN, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>HERMANTO, S.Pd.</t>
+  </si>
+  <si>
+    <t>SUPRIATI, S. Sos.</t>
+  </si>
+  <si>
+    <t>DANIEL EKA PERDANA</t>
+  </si>
+  <si>
+    <t>H. ABU BAKAR SIDDIK, S.Si.</t>
+  </si>
+  <si>
+    <t>AGUSVIYANDA, S.Kom., M.Kom.</t>
+  </si>
+  <si>
+    <t>GAMAL HARSUM</t>
+  </si>
+  <si>
+    <t>NIA RAHMAYANI</t>
+  </si>
+  <si>
+    <t>JUFRI, S.H.</t>
+  </si>
+  <si>
+    <t>ADLI JURAN</t>
+  </si>
+  <si>
+    <t>FAHLUL RIZKY ALKARIMI. S</t>
+  </si>
+  <si>
+    <t>Drs. HARDONNY ARCHAN BAHARUDIN</t>
+  </si>
+  <si>
+    <t>SARI YULIANVI</t>
+  </si>
+  <si>
+    <t>ARIF KURNIAWAN</t>
+  </si>
+  <si>
+    <t>M. FARHAN AL-GHOZI</t>
+  </si>
+  <si>
+    <t>MUSRIYANTI, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ISNAINI</t>
+  </si>
+  <si>
+    <t>MUSLIMIN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>RIZAL ZAMZAMI, S.H.</t>
+  </si>
+  <si>
+    <t>Dr. H. MARZUKI, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>NIZMA HURRIAH, S.Ag.</t>
+  </si>
+  <si>
+    <t>DEDI SURYADI MULYADI, S.Pd.I., M.Pd.</t>
+  </si>
+  <si>
+    <t>KHAIRIL SEPTRIAWAN, S.Kom.</t>
+  </si>
+  <si>
+    <t>MARDIA ROSNILA NINGSIH, S.Pd.</t>
+  </si>
+  <si>
+    <t>ADRIAN</t>
+  </si>
+  <si>
+    <t>PAUZI, S.E.</t>
+  </si>
+  <si>
+    <t>JENNY LISTANTI</t>
+  </si>
+  <si>
+    <t>ENDRIZAL</t>
+  </si>
+  <si>
+    <t>ELI SUMARNI</t>
+  </si>
+  <si>
+    <t>SARJU, S.Hut.</t>
+  </si>
+  <si>
+    <t>JEFRIADI</t>
+  </si>
+  <si>
+    <t>DEWI KARTIKA SARI</t>
+  </si>
+  <si>
+    <t>DARWIS, S.T.</t>
+  </si>
+  <si>
+    <t>DEIRWAN FACHROZI, S.E.</t>
+  </si>
+  <si>
+    <t>SRI AYU ANGRAINI</t>
+  </si>
+  <si>
+    <t>SURYANI AFRILIONA</t>
+  </si>
+  <si>
+    <t>FRANS IXZWAL DWI PANGESTU, S.I.P.</t>
+  </si>
+  <si>
+    <t>DODI IRAWAN, S.H.I.</t>
+  </si>
+  <si>
+    <t>Dr. MARDIANTO, M.T.</t>
+  </si>
+  <si>
+    <t>ARMANITA</t>
+  </si>
+  <si>
+    <t>INDRA PUTRA, S.T.</t>
+  </si>
+  <si>
+    <t>AIDEN YUSTI, M.Si.</t>
+  </si>
+  <si>
+    <t>HERLINA, S.IP.</t>
+  </si>
+  <si>
+    <t>RAJA ZULHINDRA, S.E.</t>
+  </si>
+  <si>
+    <t>VICKY AMELTIARA, S.K.M.</t>
+  </si>
+  <si>
+    <t>MANAHARA NAPITUPULU, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ADILA ANSORI</t>
+  </si>
+  <si>
+    <t>HUSNIAH</t>
+  </si>
+  <si>
+    <t>JEFRI ANTONI, S.T.</t>
+  </si>
+  <si>
+    <t>Ir. H. HARDISON, M.P.</t>
+  </si>
+  <si>
+    <t>MELA PRASISTA</t>
+  </si>
+  <si>
+    <t>UTEMA GEA</t>
+  </si>
+  <si>
+    <t>YENI MARLINA</t>
+  </si>
+  <si>
+    <t>Ir. H. ARDHAHNI, M.T.</t>
+  </si>
+  <si>
+    <t>IDA RIFDA</t>
+  </si>
+  <si>
+    <t>GOHI JOY ANDREW</t>
+  </si>
+  <si>
+    <t>RIZKY ARMANDA</t>
+  </si>
+  <si>
+    <t>GUSTIARTI</t>
+  </si>
+  <si>
+    <t>SEVTIANI AYUNINGSIH</t>
+  </si>
+  <si>
+    <t>LIA SISKA</t>
+  </si>
+  <si>
+    <t>T. PUTRI ERIKA SARAH</t>
+  </si>
+  <si>
+    <t>SARDIYONO, A.Md.</t>
+  </si>
+  <si>
+    <t>SUHARTO, S.H.</t>
+  </si>
+  <si>
+    <t>OLGA DWIANA PUTRI, S.IP.</t>
+  </si>
+  <si>
+    <t>H. DARMIZAR</t>
+  </si>
+  <si>
+    <t>Drs. H. MUKHLIS INDRAWAN</t>
+  </si>
+  <si>
+    <t>VIVIRIA VIRGIANTI</t>
+  </si>
+  <si>
+    <t>ADE SURYEDI</t>
+  </si>
+  <si>
+    <t>DEDI SURYADI</t>
+  </si>
+  <si>
+    <t>Drs. H. ZAINI ISMAIL, M.Si.</t>
+  </si>
+  <si>
+    <t>SLAMET PURWANTO</t>
+  </si>
+  <si>
+    <t>SANTI WIDRA YATI</t>
+  </si>
+  <si>
+    <t>WIADI WIJAYA, S.Pd.I., M.Pd.</t>
+  </si>
+  <si>
     <t>140001</t>
   </si>
   <si>
     <t>RIAU 1</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>KOTA PEKANBARU</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>NURAIDA, S.H.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>YOKI RIVALDI, S.H., M.H., M.Kn.</t>
   </si>
   <si>
     <t>INDRA RUKMANA, S.E., M.M.</t>
   </si>
   <si>
     <t>SUPIANTO</t>
   </si>
   <si>
     <t>FAJAR YUDA UTOMO, S.H.</t>
   </si>
   <si>
     <t>NURUL KHOLIFAH, S.Pi.</t>
   </si>
   <si>
     <t>DAHLIANI L, S.T.</t>
   </si>
   <si>
     <t>RAHMAT, S.E.</t>
   </si>
   <si>
     <t>KASIR, S.T.</t>
   </si>
   <si>
     <t>RIO PINONDANG HASIBUAN, S.I.P.</t>
@@ -567,50 +1389,1025 @@
   <si>
     <t>BAHARUDDIN, S.Sos., M.Si.</t>
   </si>
   <si>
     <t>H. AKHMAD ZULKIFLI, M.Kom.</t>
   </si>
   <si>
     <t>ARWEN, S.T., S.H., M.H.</t>
   </si>
   <si>
     <t>EVVY AMRI, S.E.</t>
   </si>
   <si>
     <t>ADIZAR, S.E., M.M.</t>
   </si>
   <si>
     <t>AZWIR MUIN DOMO</t>
   </si>
   <si>
     <t>DEWI INDAH SRIRAHAYU</t>
   </si>
   <si>
     <t>M NASIR PENYALAI, S.H.</t>
   </si>
   <si>
+    <t>GARUDA</t>
+  </si>
+  <si>
+    <t>140004</t>
+  </si>
+  <si>
+    <t>RIAU 4</t>
+  </si>
+  <si>
+    <t>1407</t>
+  </si>
+  <si>
+    <t>ROKAN HILIR</t>
+  </si>
+  <si>
+    <t>ABU KHOIRI</t>
+  </si>
+  <si>
+    <t>FIRDAUS, S.Ag.</t>
+  </si>
+  <si>
+    <t>TUGINAH</t>
+  </si>
+  <si>
+    <t>AGUS SALIM BATU BARA</t>
+  </si>
+  <si>
+    <t>SUYANTO</t>
+  </si>
+  <si>
+    <t>RIDA</t>
+  </si>
+  <si>
+    <t>H. DEDDY MASRUL. S, A.Md.Kep., SKM.</t>
+  </si>
+  <si>
+    <t>HANGGI MAISYA FIRDAUS, S.IP., M.Si.</t>
+  </si>
+  <si>
+    <t>SYAFRUDIN IPUT</t>
+  </si>
+  <si>
+    <t>DEBI INDRI YANI</t>
+  </si>
+  <si>
+    <t>UCOK MUKHTAR</t>
+  </si>
+  <si>
+    <t>JUFRIZAL, S.Sos.</t>
+  </si>
+  <si>
+    <t>NOVI NANDA YUSRI</t>
+  </si>
+  <si>
+    <t>M. NIZAR, S.E.</t>
+  </si>
+  <si>
+    <t>SUYADI, S.P.</t>
+  </si>
+  <si>
+    <t>Drs. JAMILUDIN</t>
+  </si>
+  <si>
+    <t>dr. MENTI, M.K.M.</t>
+  </si>
+  <si>
+    <t>LAMSANA SIRAIT, S.E., Ak.</t>
+  </si>
+  <si>
+    <t>SETIA HARAPAN PASARIBU</t>
+  </si>
+  <si>
+    <t>SRI LESTARI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>SUYATNO, A.Mp</t>
+  </si>
+  <si>
+    <t>IKHSAN, S.T., M.IP.</t>
+  </si>
+  <si>
+    <t>DARMALIS, S.E.</t>
+  </si>
+  <si>
+    <t>SOPIA DARA SINTA</t>
+  </si>
+  <si>
+    <t>NALLADIA AYU ROKAN</t>
+  </si>
+  <si>
+    <t>EDUARD MANIHURUK, S.H.</t>
+  </si>
+  <si>
+    <t>Dr. KHAIDIR, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>NATA HEDY NYO, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>H. RAHMAT, S.E.</t>
+  </si>
+  <si>
+    <t>RYCO PRAYUDA</t>
+  </si>
+  <si>
+    <t>RUSMANITA</t>
+  </si>
+  <si>
+    <t>ZM. PANDAPOTAN SITINDAON</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SURYO UTOMO</t>
+  </si>
+  <si>
+    <t>EKA ARIYANTI</t>
+  </si>
+  <si>
+    <t>NUR ADMI AKTOPAN</t>
+  </si>
+  <si>
+    <t>SUHAIMI TANJUNG</t>
+  </si>
+  <si>
+    <t>MEISHARA</t>
+  </si>
+  <si>
+    <t>AHMAD HILAL LUBIS</t>
+  </si>
+  <si>
+    <t>SAIFUL HOTMA PANJAITAN, S.E.</t>
+  </si>
+  <si>
+    <t>MARDIANA</t>
+  </si>
+  <si>
+    <t>TEGUH BUDIYANTO, S.H.</t>
+  </si>
+  <si>
+    <t>ZULKIFLI, S.Ag.</t>
+  </si>
+  <si>
+    <t>ROMINI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>Hj. PERAWATI RAMBE</t>
+  </si>
+  <si>
+    <t>Drs. JON SYAFRINDOW, M.Si.</t>
+  </si>
+  <si>
+    <t>H. SUTAN SARI GUNUNG</t>
+  </si>
+  <si>
+    <t>Drs. R. MUTTAQIN</t>
+  </si>
+  <si>
+    <t>JAMSON SINAGA</t>
+  </si>
+  <si>
+    <t>FAHMI RIAU YANTO</t>
+  </si>
+  <si>
+    <t>DESMAULI BR SIBORO</t>
+  </si>
+  <si>
+    <t>PAIDI SUDARWO</t>
+  </si>
+  <si>
+    <t>CUTRA ANDIKA SIREGAR, S.H.</t>
+  </si>
+  <si>
+    <t>NANDA RIZKY RILANDI, S.H.</t>
+  </si>
+  <si>
+    <t>RUBIANTI</t>
+  </si>
+  <si>
+    <t>HENDRI</t>
+  </si>
+  <si>
+    <t>FAUZI GUNAWAN, S.E.</t>
+  </si>
+  <si>
+    <t>SABRINA PUTRI ADINDA MARSELA</t>
+  </si>
+  <si>
+    <t>DAHRUL, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>ANTAN, S.IP.</t>
+  </si>
+  <si>
+    <t>VERRA ARNOVA</t>
+  </si>
+  <si>
+    <t>YUYUN ROZALINA</t>
+  </si>
+  <si>
+    <t>NANA ELPIRA</t>
+  </si>
+  <si>
+    <t>ANANDA MAHIRO UTAMA PUTRA HS</t>
+  </si>
+  <si>
+    <t>SAMSURIYA M. HASYM, S.Sos,. M.Si.</t>
+  </si>
+  <si>
+    <t>BELLA YULIA</t>
+  </si>
+  <si>
+    <t>HARI BUDIMAN</t>
+  </si>
+  <si>
+    <t>EFRATA GINTING</t>
+  </si>
+  <si>
+    <t>HELEN NATALIA HUTABARAT</t>
+  </si>
+  <si>
+    <t>SABDA WAWA TUTU, S.P.</t>
+  </si>
+  <si>
+    <t>SUNARDI</t>
+  </si>
+  <si>
+    <t>AFRIZAL</t>
+  </si>
+  <si>
+    <t>PONIYEM</t>
+  </si>
+  <si>
+    <t>SARO TOTO NAFO HULU</t>
+  </si>
+  <si>
+    <t>ERMA KRISNAWATI</t>
+  </si>
+  <si>
+    <t>DODI SAPUTRA, S.H.</t>
+  </si>
+  <si>
+    <t>ZULKIFLI INDRA, S.H.</t>
+  </si>
+  <si>
+    <t>ELVINA ANGGRAENI</t>
+  </si>
+  <si>
+    <t>RIYADI, S.H.</t>
+  </si>
+  <si>
+    <t>ADRY VAN MELLYAS SEBAYANG, S.T.</t>
+  </si>
+  <si>
+    <t>ASTIKA</t>
+  </si>
+  <si>
+    <t>YUSUF MUTTAQIN</t>
+  </si>
+  <si>
+    <t>CHAIRIAH, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>PANJAYA</t>
+  </si>
+  <si>
+    <t>HERU SUSANTO</t>
+  </si>
+  <si>
+    <t>MOHAMAD RIDWAN, S.IP.</t>
+  </si>
+  <si>
+    <t>Ir. THOMAS GINTING</t>
+  </si>
+  <si>
+    <t>YOSIE CHRISTINA</t>
+  </si>
+  <si>
+    <t>KOKO RIANTO NAINGGOLAN</t>
+  </si>
+  <si>
+    <t>SYARIFAH NUR ANISYA</t>
+  </si>
+  <si>
+    <t>YEFRIZAL</t>
+  </si>
+  <si>
+    <t>SYILVANY</t>
+  </si>
+  <si>
+    <t>PERWEDISSUITO, S.P.</t>
+  </si>
+  <si>
+    <t>H. PURWANTO, S.Ag.</t>
+  </si>
+  <si>
+    <t>DEDE GUSDIANA, S.Pd.</t>
+  </si>
+  <si>
+    <t>SUMARNO, S.E.</t>
+  </si>
+  <si>
+    <t>ISMAIL SARLATA</t>
+  </si>
+  <si>
+    <t>NURJUANIS, S.H.</t>
+  </si>
+  <si>
+    <t>HALIM PERDANA, S.H.</t>
+  </si>
+  <si>
+    <t>BUDI HERMANTO, S.Sos., M.H.</t>
+  </si>
+  <si>
+    <t>FITRI WANI</t>
+  </si>
+  <si>
+    <t>SULISNO, S.T.</t>
+  </si>
+  <si>
+    <t>140006</t>
+  </si>
+  <si>
+    <t>RIAU 6</t>
+  </si>
+  <si>
+    <t>1405</t>
+  </si>
+  <si>
+    <t>PELALAWAN</t>
+  </si>
+  <si>
+    <t>1408</t>
+  </si>
+  <si>
+    <t>SIAK</t>
+  </si>
+  <si>
+    <t>MUHTAROM, S.Ag.</t>
+  </si>
+  <si>
+    <t>JUNAIDI CHANDRA</t>
+  </si>
+  <si>
+    <t>MISNAWATI</t>
+  </si>
+  <si>
+    <t>RAHMAN WIJAYANTO, S.IP.</t>
+  </si>
+  <si>
+    <t>MUSWARDI, S.P.</t>
+  </si>
+  <si>
+    <t>HERNI YULITA, S.Si.</t>
+  </si>
+  <si>
+    <t>YUSSAFAT RENDRA</t>
+  </si>
+  <si>
+    <t>AWALUDIN</t>
+  </si>
+  <si>
+    <t>SLAMET WIDODO, S.E.</t>
+  </si>
+  <si>
+    <t>ANDROY ADERIANDA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>FITRIA WATI</t>
+  </si>
+  <si>
+    <t>BUNGARAN MANAOR HUTAJULU, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>INDRA KAMPE, S.E., M.I.Kom.</t>
+  </si>
+  <si>
+    <t>OCTAVIA WINDA SARI</t>
+  </si>
+  <si>
+    <t>RESWI DINNY</t>
+  </si>
+  <si>
+    <t>SUTARNO, S.H.</t>
+  </si>
+  <si>
+    <t>H. SYAHRUL, S.IP., M.Si.</t>
+  </si>
+  <si>
+    <t>SONIWATI, S.H.</t>
+  </si>
+  <si>
+    <t>SELLA PITALOKA, S.A.P.</t>
+  </si>
+  <si>
+    <t>Ir. PITER HAMONANGAN MARPAUNG</t>
+  </si>
+  <si>
+    <t>HENDRI PANGARIBUAN, S.H., M.IP.</t>
+  </si>
+  <si>
+    <t>Dra. NINING VIVERIANI</t>
+  </si>
+  <si>
+    <t>H. SUPRIYANTO, S.P.</t>
+  </si>
+  <si>
+    <t>APUL SIHOMBING, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ANDRI, S.T.</t>
+  </si>
+  <si>
+    <t>ADI SUKEMI</t>
+  </si>
+  <si>
+    <t>EVA NAULI, S.P.</t>
+  </si>
+  <si>
+    <t>IMUSTIAR, S.IP.</t>
+  </si>
+  <si>
+    <t>H. SUMARYO, B.A.</t>
+  </si>
+  <si>
+    <t>ROMSANI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Ir. MIDUK GURNING</t>
+  </si>
+  <si>
+    <t>Drs. H. ATMONADI, M.M.</t>
+  </si>
+  <si>
+    <t>ALI AMRAN, S.E.</t>
+  </si>
+  <si>
+    <t>SUMIYANTI, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>ISMAIL</t>
+  </si>
+  <si>
+    <t>RIKO KURNIAWAN</t>
+  </si>
+  <si>
+    <t>RISSA OKTAVIANA, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>HERWIN RIVAI SILABAN</t>
+  </si>
+  <si>
+    <t>DESMAND CHANIAGO</t>
+  </si>
+  <si>
+    <t>H. SAID ARIFFADILLAH</t>
+  </si>
+  <si>
+    <t>KORMAIDA BR SIBORO</t>
+  </si>
+  <si>
+    <t>SUNAN TUMENGGUNG, S.Si.</t>
+  </si>
+  <si>
+    <t>SATRIA PUTRA</t>
+  </si>
+  <si>
+    <t>SUGIARTO</t>
+  </si>
+  <si>
+    <t>MASTIUR SITORUS</t>
+  </si>
+  <si>
+    <t>AMIN TRIAWAN, S.Si.</t>
+  </si>
+  <si>
+    <t>NOVRI ANDI</t>
+  </si>
+  <si>
+    <t>IKVA YULIANTI</t>
+  </si>
+  <si>
+    <t>DAMRA</t>
+  </si>
+  <si>
+    <t>ANISATUL JANNAH</t>
+  </si>
+  <si>
+    <t>H. ABDULLAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. AGUS MALIK, S.T.</t>
+  </si>
+  <si>
+    <t>ELI WARNITA</t>
+  </si>
+  <si>
+    <t>ZAR'AN LUBIS, S.T.</t>
+  </si>
+  <si>
+    <t>JUMIATI</t>
+  </si>
+  <si>
+    <t>SRI MULYANI, S.Si.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD KHAMBALI, S.I.P.</t>
+  </si>
+  <si>
+    <t>Ir. H. EDDY SAPUTRA RAB</t>
+  </si>
+  <si>
+    <t>RINA FASTYALYNDA SYAFITRI</t>
+  </si>
+  <si>
+    <t>YUNITA RIO FANDA</t>
+  </si>
+  <si>
+    <t>MANGASA PANJAITAN</t>
+  </si>
+  <si>
+    <t>DANDI PRAYOGA</t>
+  </si>
+  <si>
+    <t>SAUT SIHALOHO, S.H.</t>
+  </si>
+  <si>
+    <t>EDI JUNAEDI, S.Hut., M.M.</t>
+  </si>
+  <si>
+    <t>JERNIHTAYANTI, S.Pi.</t>
+  </si>
+  <si>
+    <t>SAUT RIADI SIMANJUNTAK</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HABIBIE</t>
+  </si>
+  <si>
+    <t>MARSHANDA MAHARANI</t>
+  </si>
+  <si>
+    <t>ANDI SAPUTRA PURBA</t>
+  </si>
+  <si>
+    <t>FAIRUS, S.Ag.</t>
+  </si>
+  <si>
+    <t>FAIZAL, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>GUSTIMAR, S.Pd.</t>
+  </si>
+  <si>
+    <t>ZULFI MURSAL, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>dr. R. TONNY CHANDRA. A, M.Kes.</t>
+  </si>
+  <si>
+    <t>ZATI NADHILAH ARSILYA, S.Pd.</t>
+  </si>
+  <si>
+    <t>RISKI NANDA PRATAMA</t>
+  </si>
+  <si>
+    <t>NAZARUDDIN ARNAZH, S.IP.</t>
+  </si>
+  <si>
+    <t>KAMRIZAL, S.H.</t>
+  </si>
+  <si>
+    <t>SYAMSURIZAL, S.Ag., M.Si.</t>
+  </si>
+  <si>
+    <t>TUMPAL HUTABARAT, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>FITRI YUNI, S.H.</t>
+  </si>
+  <si>
+    <t>EVI ZULVIAN, S.H.</t>
+  </si>
+  <si>
+    <t>MONANG ELIEZER PASARIBU, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>SUNHAINI</t>
+  </si>
+  <si>
+    <t>RAMLI. FE, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>BENNY HASUDUNGAN NABABAN</t>
+  </si>
+  <si>
+    <t>Ir. ROBERD L SITORUS</t>
+  </si>
+  <si>
+    <t>JHON ANDIKA JAYA SINURAT, S.H.</t>
+  </si>
+  <si>
+    <t>YANTI SARMAULINA</t>
+  </si>
+  <si>
+    <t>T. SULAIMAN, S.T.</t>
+  </si>
+  <si>
+    <t>WILLI MUCHLISIEN, S.E.</t>
+  </si>
+  <si>
+    <t>ALLENA PRISCILLIA. MS</t>
+  </si>
+  <si>
+    <t>KUCON SIANTURI, S.H.</t>
+  </si>
+  <si>
+    <t>TOMMY SINAGA</t>
+  </si>
+  <si>
+    <t>NURLAILA</t>
+  </si>
+  <si>
+    <t>TOMMY FREDDY MANUNGKALIT</t>
+  </si>
+  <si>
+    <t>RAHMAT</t>
+  </si>
+  <si>
+    <t>MHD HIMSAR SIREGAR, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>FITRIANA APRILLIATY, S.H.</t>
+  </si>
+  <si>
+    <t>SADDAM ORBUSTI RITONGA, S.IP., M.IP.</t>
+  </si>
+  <si>
+    <t>Dr. IWAN AGUS SUPRIONO</t>
+  </si>
+  <si>
+    <t>HERISMAN, S.T.</t>
+  </si>
+  <si>
+    <t>WIDIYAWATI BESARIYATUN MOENADA, S.Ag.</t>
+  </si>
+  <si>
+    <t>DAVID CHANDRA BUDIMAN, S.E., S.H.</t>
+  </si>
+  <si>
+    <t>dr. TANYA FEBRINA</t>
+  </si>
+  <si>
+    <t>SYAED LUKMAN</t>
+  </si>
+  <si>
+    <t>BOIMAN</t>
+  </si>
+  <si>
+    <t>SYAMSIAH HAVIDAR, S.Pd.</t>
+  </si>
+  <si>
+    <t>SAIPUL BAHRI, S.T.</t>
+  </si>
+  <si>
+    <t>T ALMIRA VANESA H</t>
+  </si>
+  <si>
+    <t>ZUBIR</t>
+  </si>
+  <si>
+    <t>ISHAK</t>
+  </si>
+  <si>
+    <t>H. IAN MACHYAR</t>
+  </si>
+  <si>
+    <t>140007</t>
+  </si>
+  <si>
+    <t>RIAU 7</t>
+  </si>
+  <si>
+    <t>1404</t>
+  </si>
+  <si>
+    <t>INDRAGIRI HILIR</t>
+  </si>
+  <si>
+    <t>DANI. M. NURSALAM, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>SITI AISYAH, S.Kom.</t>
+  </si>
+  <si>
+    <t>MANSUN, S.H.</t>
+  </si>
+  <si>
+    <t>ANDES GUSTIAN</t>
+  </si>
+  <si>
+    <t>ZULKARNAIN. H, S.E.</t>
+  </si>
+  <si>
+    <t>NELLY HERAWATI</t>
+  </si>
+  <si>
+    <t>FATHUR ROHMAN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>SAID ADNAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>ZULFADHLI ALHAMDI, A.Md.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ARIES KURNIAWAN</t>
+  </si>
+  <si>
+    <t>DINA NURVASARI, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. KEMAS YUZFERI, M.Si.</t>
+  </si>
+  <si>
+    <t>YULIZAL, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>HAFSAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>ITA ARSUM PURNAMASARI, S.Pd.</t>
+  </si>
+  <si>
+    <t>Dr. H. SUHAIDI, S.Ag., M.Pd.I.</t>
+  </si>
+  <si>
+    <t>Drs. HENDRO SUSANTO M.S</t>
+  </si>
+  <si>
+    <t>Dr. H. MARIYANTO, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>RITA MUSDALIFAH</t>
+  </si>
+  <si>
+    <t>ANDI DARMA TAUFIK, S.Kep.</t>
+  </si>
+  <si>
+    <t>MANUHAR SILAEN, S.H.</t>
+  </si>
+  <si>
+    <t>PRISKA, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. MANAHARA MANURUNG</t>
+  </si>
+  <si>
+    <t>SHOLIHIN</t>
+  </si>
+  <si>
+    <t>Dra. SEPTINA PRIMAWATI, M.M.</t>
+  </si>
+  <si>
+    <t>Hj. ZULAIKHAH, S.Sos., M.E.</t>
+  </si>
+  <si>
+    <t>Dr. H. FERRYANDI, S.T., M.M., M.T.</t>
+  </si>
+  <si>
+    <t>M. IRFAN ARIADY INDRA PUTRA</t>
+  </si>
+  <si>
+    <t>Drs. RASYIDI HAMZAH</t>
+  </si>
+  <si>
+    <t>ERNA WILLIANTI, S.H.</t>
+  </si>
+  <si>
+    <t>APRIZON, S.P.</t>
+  </si>
+  <si>
+    <t>ALPIANTO, A.Md.</t>
+  </si>
+  <si>
+    <t>H. ZULBAHRI, S.H.</t>
+  </si>
+  <si>
+    <t>SAID ISMAIL</t>
+  </si>
+  <si>
+    <t>ELLY SURYANI</t>
+  </si>
+  <si>
+    <t>H. M. YUNUS, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. ALI AZHAR, S.Sos., M.H.</t>
+  </si>
+  <si>
+    <t>NITA  PURNAMASARI</t>
+  </si>
+  <si>
+    <t>EKA RAMOUND, S.E.</t>
+  </si>
+  <si>
+    <t>MULONO APRIYANTO</t>
+  </si>
+  <si>
+    <t>HERI GUSWANDI, S.Pd.</t>
+  </si>
+  <si>
+    <t>JAMALUDDIN</t>
+  </si>
+  <si>
+    <t>YULIANA</t>
+  </si>
+  <si>
+    <t>MOHAMMAD WAHYU PRATAMA</t>
+  </si>
+  <si>
+    <t>RETTI NINSIX</t>
+  </si>
+  <si>
+    <t>DARMENDRA</t>
+  </si>
+  <si>
+    <t>SAMSURI DARIS, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>H. SUMARDI, S.Ag., M.Si.</t>
+  </si>
+  <si>
+    <t>MARTHA YULI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIZAL</t>
+  </si>
+  <si>
+    <t>SYAFRUDIN, S.Kom.</t>
+  </si>
+  <si>
+    <t>ANNISA, S.E.</t>
+  </si>
+  <si>
+    <t>NURIANSYAH, S.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD AMIR, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ARIEF ARAFAT</t>
+  </si>
+  <si>
+    <t>SULAIMAN MZ, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>SAID ABDUL RAZAK</t>
+  </si>
+  <si>
+    <t>NOPUSIA, S.Pd.</t>
+  </si>
+  <si>
+    <t>INDRA YUDI</t>
+  </si>
+  <si>
+    <t>LINDA HASTARI</t>
+  </si>
+  <si>
+    <t>SRI HERVINA, S.K.M.</t>
+  </si>
+  <si>
+    <t>NOVRIZAL NUR, M.M.</t>
+  </si>
+  <si>
+    <t>EDI SUSANTO, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Drs. M. YUSUF. N, M.P.</t>
+  </si>
+  <si>
+    <t>SOFYAN, S.T.</t>
+  </si>
+  <si>
+    <t>HELDA IRAWATI, S.Ag.</t>
+  </si>
+  <si>
+    <t>Dra. YANTI</t>
+  </si>
+  <si>
+    <t>LINTRI</t>
+  </si>
+  <si>
+    <t>YOLIS SUHADI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. AGUS TRIANSYAH</t>
+  </si>
+  <si>
+    <t>ASWAN, S.T.</t>
+  </si>
+  <si>
+    <t>NURLISA ALFIUNITA, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>Drs. H. JAMALUDDIN HARISMAN, M.Sc.</t>
+  </si>
+  <si>
+    <t>Ir. H. IRZAL AHMAD, M.M.</t>
+  </si>
+  <si>
+    <t>DEVIA FITRIANA FARDIKA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>JONY ERWAN, S.E.</t>
+  </si>
+  <si>
+    <t>USMAN</t>
+  </si>
+  <si>
+    <t>SUSENDRA DELTA</t>
+  </si>
+  <si>
+    <t>NORMADIAR</t>
+  </si>
+  <si>
+    <t>Prof. Dr. H. SUFIAN, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. SAID SAQLUL AMRI, M.Si.</t>
+  </si>
+  <si>
+    <t>FABELLANY SOVINA, S.M.</t>
+  </si>
+  <si>
+    <t>DACHRUL RANGKUTI</t>
+  </si>
+  <si>
+    <t>TENGKU KENANGA FITRI</t>
+  </si>
+  <si>
+    <t>DELFIAN ZAMAN</t>
+  </si>
+  <si>
+    <t>MUZAMMAH</t>
+  </si>
+  <si>
+    <t>SUCI RAHMADANI, S.Tr.Par.</t>
+  </si>
+  <si>
+    <t>H. MUHAMMAD ARPAH, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>H. IKBAL SAYUTI</t>
+  </si>
+  <si>
+    <t>SYAFRINADINA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>AGUS SALIM, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. H. SAHRUDDIN, M.M.</t>
+  </si>
+  <si>
+    <t>FITRI YANTI, S.E.</t>
+  </si>
+  <si>
+    <t>KAMARUDDIN, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>H. M. SYATIR HASAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>SURYANSYAH MASRIE</t>
+  </si>
+  <si>
     <t>140002</t>
   </si>
   <si>
     <t>RIAU 2</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>KAMPAR</t>
   </si>
   <si>
     <t>Dra. Hj. ADRIAS</t>
   </si>
   <si>
     <t>A. ABU ZAZID, S.H., M.Pd.I.</t>
   </si>
   <si>
     <t>TOHIR, S.Pd.</t>
   </si>
   <si>
     <t>Ir. ALIMAN MAKMUR, M.Si., Ph.D.</t>
   </si>
   <si>
     <t>Drs. JAWAHIR, M.Pd.</t>
@@ -681,53 +2478,50 @@
   <si>
     <t>YUSWITA, A.Md.</t>
   </si>
   <si>
     <t>H. MASNUR, S.H.</t>
   </si>
   <si>
     <t>SYAFRIZAL, S.T.</t>
   </si>
   <si>
     <t>HERMIATI, S.H.</t>
   </si>
   <si>
     <t>RAJA JAYA DINATA, S.E.</t>
   </si>
   <si>
     <t>ROBERTADILI</t>
   </si>
   <si>
     <t>YURJANI MOGA</t>
   </si>
   <si>
     <t>MARYENIK YANDA</t>
   </si>
   <si>
-    <t>ZULKIFLI</t>
-[...1 lines deleted...]
-  <si>
     <t>KUNNI MASROHANTI</t>
   </si>
   <si>
     <t>EFRINALDI, S.H.</t>
   </si>
   <si>
     <t>Dra. Hj. TATIK RITA IRAWAN</t>
   </si>
   <si>
     <t>NISKOL FIRDAUS</t>
   </si>
   <si>
     <t>EVA NILA JUWITA</t>
   </si>
   <si>
     <t>ERICK SURYADI. R</t>
   </si>
   <si>
     <t>MISNGADI</t>
   </si>
   <si>
     <t>IRMAWATY NURSANTY</t>
   </si>
   <si>
     <t>MAZUWAR</t>
@@ -1150,1844 +2944,50 @@
     <t>ANGGI SAPUTRA DONGORAN, S.Sos.</t>
   </si>
   <si>
     <t>HELMA ROSAL</t>
   </si>
   <si>
     <t>IMRON SALEH, S.E., M.M.</t>
   </si>
   <si>
     <t>H. ARIF REZA SYAH, Lc.</t>
   </si>
   <si>
     <t>SUDARSIH, S.E.</t>
   </si>
   <si>
     <t>WIWIK RAHAYU, S.E.</t>
   </si>
   <si>
     <t>DEDI SUPRIADI</t>
   </si>
   <si>
     <t>AFRINA KARTINI</t>
   </si>
   <si>
     <t>MASROINI</t>
-  </si>
-[...1792 lines deleted...]
-    <t>H. IAN MACHYAR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -3338,2976 +3338,3284 @@
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>470</v>
+        <v>555</v>
       </c>
       <c r="D2" t="s">
-        <v>471</v>
+        <v>556</v>
       </c>
       <c r="E2" t="s">
-        <v>472</v>
+        <v>557</v>
       </c>
       <c r="F2" t="s">
-        <v>473</v>
+        <v>558</v>
       </c>
       <c r="G2">
-        <v>29852</v>
+        <v>18141</v>
       </c>
       <c r="H2">
-        <v>23994</v>
+        <v>16619</v>
       </c>
       <c r="I2">
-        <v>46202</v>
+        <v>51600</v>
       </c>
       <c r="J2">
-        <v>23868</v>
+        <v>46680</v>
       </c>
       <c r="K2">
-        <v>32577</v>
+        <v>13903</v>
       </c>
       <c r="L2">
-        <v>984</v>
+        <v>2339</v>
       </c>
       <c r="M2">
-        <v>1936</v>
+        <v>1059</v>
       </c>
       <c r="N2">
-        <v>14166</v>
+        <v>14198</v>
       </c>
       <c r="O2">
-        <v>171</v>
+        <v>278</v>
       </c>
       <c r="P2">
-        <v>1692</v>
+        <v>1513</v>
       </c>
       <c r="Q2">
-        <v>17777</v>
+        <v>17616</v>
       </c>
       <c r="R2">
-        <v>27045</v>
+        <v>291</v>
       </c>
       <c r="S2">
-        <v>3356</v>
+        <v>17233</v>
       </c>
       <c r="T2">
-        <v>7244</v>
+        <v>2236</v>
       </c>
       <c r="U2">
-        <v>1365</v>
+        <v>457</v>
       </c>
       <c r="V2">
-        <v>232229</v>
+        <v>1162</v>
+      </c>
+      <c r="W2">
+        <v>208</v>
+      </c>
+      <c r="X2">
+        <v>205533</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>24</v>
       </c>
       <c r="C3" t="s">
-        <v>470</v>
+        <v>555</v>
       </c>
       <c r="D3" t="s">
-        <v>471</v>
+        <v>556</v>
       </c>
       <c r="E3" t="s">
-        <v>474</v>
+        <v>559</v>
       </c>
       <c r="F3" t="s">
-        <v>475</v>
+        <v>560</v>
       </c>
       <c r="G3">
-        <v>13022</v>
+        <v>34745</v>
       </c>
       <c r="H3">
-        <v>46651</v>
+        <v>32792</v>
       </c>
       <c r="I3">
-        <v>30911</v>
+        <v>38067</v>
       </c>
       <c r="J3">
-        <v>21839</v>
+        <v>28543</v>
       </c>
       <c r="K3">
-        <v>11108</v>
+        <v>11643</v>
       </c>
       <c r="L3">
-        <v>877</v>
+        <v>1371</v>
       </c>
       <c r="M3">
-        <v>908</v>
+        <v>1260</v>
       </c>
       <c r="N3">
-        <v>12525</v>
+        <v>17970</v>
       </c>
       <c r="O3">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="P3">
-        <v>4314</v>
+        <v>1838</v>
       </c>
       <c r="Q3">
-        <v>20927</v>
+        <v>44418</v>
       </c>
       <c r="R3">
-        <v>10996</v>
+        <v>260</v>
       </c>
       <c r="S3">
-        <v>414</v>
+        <v>26511</v>
       </c>
       <c r="T3">
-        <v>19341</v>
+        <v>2124</v>
       </c>
       <c r="U3">
-        <v>355</v>
+        <v>1793</v>
       </c>
       <c r="V3">
-        <v>194332</v>
+        <v>1838</v>
+      </c>
+      <c r="W3">
+        <v>731</v>
+      </c>
+      <c r="X3">
+        <v>246053</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="G4">
-        <v>42874</v>
+        <v>52886</v>
       </c>
       <c r="H4">
-        <v>70645</v>
+        <v>49411</v>
       </c>
       <c r="I4">
-        <v>77113</v>
+        <v>89667</v>
       </c>
       <c r="J4">
-        <v>45707</v>
+        <v>75223</v>
       </c>
       <c r="K4">
-        <v>43685</v>
+        <v>25546</v>
       </c>
       <c r="L4">
-        <v>1861</v>
+        <v>3710</v>
       </c>
       <c r="M4">
-        <v>2844</v>
+        <v>2319</v>
       </c>
       <c r="N4">
-        <v>26691</v>
+        <v>32168</v>
       </c>
       <c r="O4">
-        <v>315</v>
+        <v>427</v>
       </c>
       <c r="P4">
-        <v>6006</v>
+        <v>3351</v>
       </c>
       <c r="Q4">
-        <v>38704</v>
+        <v>62034</v>
       </c>
       <c r="R4">
-        <v>38041</v>
+        <v>551</v>
       </c>
       <c r="S4">
-        <v>3770</v>
+        <v>43744</v>
       </c>
       <c r="T4">
-        <v>26585</v>
+        <v>4360</v>
       </c>
       <c r="U4">
-        <v>1720</v>
+        <v>2250</v>
       </c>
       <c r="V4">
-        <v>426561</v>
+        <v>3000</v>
+      </c>
+      <c r="W4">
+        <v>939</v>
+      </c>
+      <c r="X4">
+        <v>451586</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>473</v>
+        <v>558</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>475</v>
+        <v>560</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D2">
-        <v>29852</v>
+        <v>18141</v>
       </c>
       <c r="E2">
-        <v>13022</v>
+        <v>34745</v>
       </c>
       <c r="F2">
-        <v>42874</v>
+        <v>52886</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D3">
-        <v>4057</v>
+        <v>2434</v>
       </c>
       <c r="E3">
-        <v>2048</v>
+        <v>3243</v>
       </c>
       <c r="F3">
-        <v>6105</v>
+        <v>5677</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>476</v>
+        <v>561</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D4">
-        <v>20809</v>
+        <v>2310</v>
       </c>
       <c r="E4">
-        <v>2972</v>
+        <v>12339</v>
       </c>
       <c r="F4">
-        <v>23781</v>
+        <v>14649</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>477</v>
+        <v>562</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D5">
-        <v>1437</v>
+        <v>1536</v>
       </c>
       <c r="E5">
-        <v>477</v>
+        <v>9428</v>
       </c>
       <c r="F5">
-        <v>1914</v>
+        <v>10964</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>478</v>
+        <v>563</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D6">
-        <v>775</v>
+        <v>534</v>
       </c>
       <c r="E6">
-        <v>1832</v>
+        <v>720</v>
       </c>
       <c r="F6">
-        <v>2607</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>479</v>
+        <v>564</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D7">
-        <v>335</v>
+        <v>3841</v>
       </c>
       <c r="E7">
-        <v>295</v>
+        <v>1791</v>
       </c>
       <c r="F7">
-        <v>630</v>
+        <v>5632</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>480</v>
+        <v>565</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D8">
-        <v>272</v>
+        <v>7041</v>
       </c>
       <c r="E8">
-        <v>2038</v>
+        <v>2797</v>
       </c>
       <c r="F8">
-        <v>2310</v>
+        <v>9838</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>481</v>
+        <v>566</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D9">
-        <v>269</v>
+        <v>187</v>
       </c>
       <c r="E9">
-        <v>458</v>
+        <v>199</v>
       </c>
       <c r="F9">
-        <v>727</v>
+        <v>386</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>482</v>
+        <v>567</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D10">
-        <v>589</v>
+        <v>118</v>
       </c>
       <c r="E10">
-        <v>80</v>
+        <v>124</v>
       </c>
       <c r="F10">
-        <v>669</v>
+        <v>242</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>483</v>
+        <v>568</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D11">
-        <v>1309</v>
+        <v>140</v>
       </c>
       <c r="E11">
-        <v>2822</v>
+        <v>4104</v>
       </c>
       <c r="F11">
-        <v>4131</v>
+        <v>4244</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D13">
-        <v>23994</v>
+        <v>16619</v>
       </c>
       <c r="E13">
-        <v>46651</v>
+        <v>32792</v>
       </c>
       <c r="F13">
-        <v>70645</v>
+        <v>49411</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D14">
-        <v>5443</v>
+        <v>3638</v>
       </c>
       <c r="E14">
-        <v>6083</v>
+        <v>4605</v>
       </c>
       <c r="F14">
-        <v>11526</v>
+        <v>8243</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>484</v>
+        <v>569</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D15">
-        <v>4443</v>
+        <v>4717</v>
       </c>
       <c r="E15">
-        <v>10387</v>
+        <v>4016</v>
       </c>
       <c r="F15">
-        <v>14830</v>
+        <v>8733</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>485</v>
+        <v>570</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D16">
-        <v>3148</v>
+        <v>1237</v>
       </c>
       <c r="E16">
-        <v>20574</v>
+        <v>11047</v>
       </c>
       <c r="F16">
-        <v>23722</v>
+        <v>12284</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>486</v>
+        <v>571</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D17">
-        <v>909</v>
+        <v>1130</v>
       </c>
       <c r="E17">
-        <v>796</v>
+        <v>1018</v>
       </c>
       <c r="F17">
-        <v>1705</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>487</v>
+        <v>572</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D18">
-        <v>467</v>
+        <v>597</v>
       </c>
       <c r="E18">
-        <v>509</v>
+        <v>1761</v>
       </c>
       <c r="F18">
-        <v>976</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>488</v>
+        <v>573</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D19">
-        <v>476</v>
+        <v>4712</v>
       </c>
       <c r="E19">
-        <v>6563</v>
+        <v>674</v>
       </c>
       <c r="F19">
-        <v>7039</v>
+        <v>5386</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>489</v>
+        <v>574</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D20">
-        <v>2307</v>
+        <v>242</v>
       </c>
       <c r="E20">
-        <v>1260</v>
+        <v>264</v>
       </c>
       <c r="F20">
-        <v>3567</v>
+        <v>506</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>490</v>
+        <v>575</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D21">
-        <v>1499</v>
+        <v>105</v>
       </c>
       <c r="E21">
-        <v>344</v>
+        <v>110</v>
       </c>
       <c r="F21">
-        <v>1843</v>
+        <v>215</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>491</v>
+        <v>576</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D22">
-        <v>5302</v>
+        <v>241</v>
       </c>
       <c r="E22">
-        <v>135</v>
+        <v>9297</v>
       </c>
       <c r="F22">
-        <v>5437</v>
+        <v>9538</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D24">
-        <v>46202</v>
+        <v>51600</v>
       </c>
       <c r="E24">
-        <v>30911</v>
+        <v>38067</v>
       </c>
       <c r="F24">
-        <v>77113</v>
+        <v>89667</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B25" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C25" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D25">
-        <v>4244</v>
+        <v>4930</v>
       </c>
       <c r="E25">
-        <v>3356</v>
+        <v>3379</v>
       </c>
       <c r="F25">
-        <v>7600</v>
+        <v>8309</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>492</v>
+        <v>577</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D26">
-        <v>4911</v>
+        <v>5593</v>
       </c>
       <c r="E26">
-        <v>6807</v>
+        <v>9221</v>
       </c>
       <c r="F26">
-        <v>11718</v>
+        <v>14814</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>493</v>
+        <v>578</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D27">
-        <v>9194</v>
+        <v>8987</v>
       </c>
       <c r="E27">
-        <v>2892</v>
+        <v>7635</v>
       </c>
       <c r="F27">
-        <v>12086</v>
+        <v>16622</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>494</v>
+        <v>579</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D28">
-        <v>2979</v>
+        <v>22932</v>
       </c>
       <c r="E28">
-        <v>14826</v>
+        <v>734</v>
       </c>
       <c r="F28">
-        <v>17805</v>
+        <v>23666</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>495</v>
+        <v>580</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D29">
-        <v>527</v>
+        <v>2378</v>
       </c>
       <c r="E29">
-        <v>446</v>
+        <v>7042</v>
       </c>
       <c r="F29">
-        <v>973</v>
+        <v>9420</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>496</v>
+        <v>581</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D30">
-        <v>22087</v>
+        <v>2407</v>
       </c>
       <c r="E30">
-        <v>492</v>
+        <v>8637</v>
       </c>
       <c r="F30">
-        <v>22579</v>
+        <v>11044</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>497</v>
+        <v>582</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D31">
-        <v>557</v>
+        <v>454</v>
       </c>
       <c r="E31">
-        <v>1733</v>
+        <v>205</v>
       </c>
       <c r="F31">
-        <v>2290</v>
+        <v>659</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>498</v>
+        <v>583</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D32">
-        <v>179</v>
+        <v>1297</v>
       </c>
       <c r="E32">
-        <v>108</v>
+        <v>381</v>
       </c>
       <c r="F32">
-        <v>287</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>499</v>
+        <v>584</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D33">
-        <v>1524</v>
+        <v>2622</v>
       </c>
       <c r="E33">
-        <v>251</v>
+        <v>833</v>
       </c>
       <c r="F33">
-        <v>1775</v>
+        <v>3455</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D35">
-        <v>23868</v>
+        <v>46680</v>
       </c>
       <c r="E35">
-        <v>21839</v>
+        <v>28543</v>
       </c>
       <c r="F35">
-        <v>45707</v>
+        <v>75223</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B36" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C36" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D36">
-        <v>4408</v>
+        <v>4288</v>
       </c>
       <c r="E36">
-        <v>3272</v>
+        <v>4056</v>
       </c>
       <c r="F36">
-        <v>7680</v>
+        <v>8344</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>500</v>
+        <v>585</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D37">
-        <v>2611</v>
+        <v>3088</v>
       </c>
       <c r="E37">
-        <v>4172</v>
+        <v>8726</v>
       </c>
       <c r="F37">
-        <v>6783</v>
+        <v>11814</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>501</v>
+        <v>586</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D38">
-        <v>1069</v>
+        <v>15087</v>
       </c>
       <c r="E38">
-        <v>9958</v>
+        <v>2261</v>
       </c>
       <c r="F38">
-        <v>11027</v>
+        <v>17348</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>502</v>
+        <v>587</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D39">
-        <v>961</v>
+        <v>3460</v>
       </c>
       <c r="E39">
-        <v>730</v>
+        <v>1041</v>
       </c>
       <c r="F39">
-        <v>1691</v>
+        <v>4501</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>503</v>
+        <v>588</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D40">
-        <v>6109</v>
+        <v>18008</v>
       </c>
       <c r="E40">
-        <v>589</v>
+        <v>781</v>
       </c>
       <c r="F40">
-        <v>6698</v>
+        <v>18789</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>504</v>
+        <v>589</v>
       </c>
       <c r="C41" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D41">
-        <v>725</v>
+        <v>1127</v>
       </c>
       <c r="E41">
-        <v>722</v>
+        <v>2807</v>
       </c>
       <c r="F41">
-        <v>1447</v>
+        <v>3934</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>505</v>
+        <v>590</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D42">
-        <v>7089</v>
+        <v>253</v>
       </c>
       <c r="E42">
-        <v>580</v>
+        <v>458</v>
       </c>
       <c r="F42">
-        <v>7669</v>
+        <v>711</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>506</v>
+        <v>591</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D43">
-        <v>222</v>
+        <v>1126</v>
       </c>
       <c r="E43">
-        <v>1531</v>
+        <v>8136</v>
       </c>
       <c r="F43">
-        <v>1753</v>
+        <v>9262</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>507</v>
+        <v>592</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D44">
-        <v>674</v>
+        <v>243</v>
       </c>
       <c r="E44">
-        <v>285</v>
+        <v>277</v>
       </c>
       <c r="F44">
-        <v>959</v>
+        <v>520</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D46">
-        <v>32577</v>
+        <v>13903</v>
       </c>
       <c r="E46">
-        <v>11108</v>
+        <v>11643</v>
       </c>
       <c r="F46">
-        <v>43685</v>
+        <v>25546</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B47" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C47" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D47">
-        <v>3208</v>
+        <v>1595</v>
       </c>
       <c r="E47">
-        <v>1344</v>
+        <v>1983</v>
       </c>
       <c r="F47">
-        <v>4552</v>
+        <v>3578</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>508</v>
+        <v>593</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D48">
-        <v>4769</v>
+        <v>9725</v>
       </c>
       <c r="E48">
-        <v>5043</v>
+        <v>1519</v>
       </c>
       <c r="F48">
-        <v>9812</v>
+        <v>11244</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>509</v>
+        <v>594</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D49">
-        <v>21775</v>
+        <v>1098</v>
       </c>
       <c r="E49">
-        <v>545</v>
+        <v>3601</v>
       </c>
       <c r="F49">
-        <v>22320</v>
+        <v>4699</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>510</v>
+        <v>595</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D50">
-        <v>1093</v>
+        <v>206</v>
       </c>
       <c r="E50">
-        <v>938</v>
+        <v>329</v>
       </c>
       <c r="F50">
-        <v>2031</v>
+        <v>535</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>511</v>
+        <v>596</v>
       </c>
       <c r="C51" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D51">
-        <v>601</v>
+        <v>567</v>
       </c>
       <c r="E51">
-        <v>217</v>
+        <v>679</v>
       </c>
       <c r="F51">
-        <v>818</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>512</v>
+        <v>597</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D52">
-        <v>397</v>
+        <v>274</v>
       </c>
       <c r="E52">
-        <v>325</v>
+        <v>2203</v>
       </c>
       <c r="F52">
-        <v>722</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>513</v>
+        <v>598</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D53">
-        <v>254</v>
+        <v>205</v>
       </c>
       <c r="E53">
-        <v>67</v>
+        <v>132</v>
       </c>
       <c r="F53">
-        <v>321</v>
+        <v>337</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>514</v>
+        <v>599</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D54">
-        <v>241</v>
+        <v>85</v>
       </c>
       <c r="E54">
-        <v>2600</v>
+        <v>135</v>
       </c>
       <c r="F54">
-        <v>2841</v>
+        <v>220</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>515</v>
+        <v>600</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D55">
-        <v>239</v>
+        <v>148</v>
       </c>
       <c r="E55">
-        <v>29</v>
+        <v>1062</v>
       </c>
       <c r="F55">
-        <v>268</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D57">
-        <v>984</v>
+        <v>2339</v>
       </c>
       <c r="E57">
-        <v>877</v>
+        <v>1371</v>
       </c>
       <c r="F57">
-        <v>1861</v>
+        <v>3710</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B58" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C58" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D58">
-        <v>439</v>
+        <v>539</v>
       </c>
       <c r="E58">
-        <v>423</v>
+        <v>276</v>
       </c>
       <c r="F58">
-        <v>862</v>
+        <v>815</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>516</v>
+        <v>601</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D59">
-        <v>267</v>
+        <v>841</v>
       </c>
       <c r="E59">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="F59">
-        <v>505</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>517</v>
+        <v>602</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D60">
-        <v>136</v>
+        <v>265</v>
       </c>
       <c r="E60">
-        <v>94</v>
+        <v>582</v>
       </c>
       <c r="F60">
-        <v>230</v>
+        <v>847</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>518</v>
+        <v>603</v>
       </c>
       <c r="C61" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D61">
+        <v>471</v>
+      </c>
+      <c r="E61">
         <v>80</v>
       </c>
-      <c r="E61">
-[...1 lines deleted...]
-      </c>
       <c r="F61">
-        <v>149</v>
+        <v>551</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>4</v>
       </c>
       <c r="B62" t="s">
-        <v>519</v>
+        <v>604</v>
       </c>
       <c r="C62" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D62">
-        <v>62</v>
+        <v>119</v>
       </c>
       <c r="E62">
-        <v>53</v>
+        <v>126</v>
       </c>
       <c r="F62">
-        <v>115</v>
-[...4 lines deleted...]
-      <c r="A64">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>5</v>
+      </c>
+      <c r="B63" t="s">
+        <v>605</v>
+      </c>
+      <c r="C63" t="s">
+        <v>41</v>
+      </c>
+      <c r="D63">
+        <v>104</v>
+      </c>
+      <c r="E63">
+        <v>79</v>
+      </c>
+      <c r="F63">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="64"/>
+    <row r="65">
+      <c r="A65">
         <v>7</v>
       </c>
-      <c r="B64" t="s">
+      <c r="B65" t="s">
         <v>12</v>
       </c>
-      <c r="C64" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="C65" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D65">
-        <v>673</v>
+        <v>1059</v>
       </c>
       <c r="E65">
-        <v>356</v>
+        <v>1260</v>
       </c>
       <c r="F65">
-        <v>1029</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66">
-        <v>1</v>
+      <c r="A66" t="s">
+        <v>33</v>
       </c>
       <c r="B66" t="s">
+        <v>33</v>
+      </c>
+      <c r="C66" t="s">
+        <v>39</v>
+      </c>
+      <c r="D66">
+        <v>384</v>
+      </c>
+      <c r="E66">
         <v>520</v>
       </c>
-      <c r="C66" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F66">
-        <v>729</v>
+        <v>904</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B67" t="s">
-        <v>521</v>
+        <v>606</v>
       </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D67">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="E67">
-        <v>128</v>
+        <v>393</v>
       </c>
       <c r="F67">
-        <v>354</v>
+        <v>632</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B68" t="s">
-        <v>522</v>
+        <v>607</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D68">
-        <v>141</v>
+        <v>192</v>
       </c>
       <c r="E68">
-        <v>87</v>
+        <v>162</v>
       </c>
       <c r="F68">
-        <v>228</v>
+        <v>354</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
+        <v>3</v>
+      </c>
+      <c r="B69" t="s">
+        <v>608</v>
+      </c>
+      <c r="C69" t="s">
+        <v>41</v>
+      </c>
+      <c r="D69">
+        <v>70</v>
+      </c>
+      <c r="E69">
+        <v>81</v>
+      </c>
+      <c r="F69">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
         <v>4</v>
       </c>
-      <c r="B69" t="s">
-[...15 lines deleted...]
-    <row r="70"/>
+      <c r="B70" t="s">
+        <v>609</v>
+      </c>
+      <c r="C70" t="s">
+        <v>41</v>
+      </c>
+      <c r="D70">
+        <v>128</v>
+      </c>
+      <c r="E70">
+        <v>40</v>
+      </c>
+      <c r="F70">
+        <v>168</v>
+      </c>
+    </row>
     <row r="71">
       <c r="A71">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B71" t="s">
-        <v>13</v>
+        <v>610</v>
       </c>
       <c r="C71" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D71">
-        <v>14166</v>
+        <v>46</v>
       </c>
       <c r="E71">
-        <v>12525</v>
+        <v>64</v>
       </c>
       <c r="F71">
-        <v>26691</v>
-[...21 lines deleted...]
-    </row>
+        <v>110</v>
+      </c>
+    </row>
+    <row r="72"/>
     <row r="73">
       <c r="A73">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B73" t="s">
-        <v>524</v>
+        <v>13</v>
       </c>
       <c r="C73" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D73">
-        <v>8132</v>
+        <v>14198</v>
       </c>
       <c r="E73">
-        <v>1597</v>
+        <v>17970</v>
       </c>
       <c r="F73">
-        <v>9729</v>
+        <v>32168</v>
       </c>
     </row>
     <row r="74">
-      <c r="A74">
-        <v>2</v>
+      <c r="A74" t="s">
+        <v>33</v>
       </c>
       <c r="B74" t="s">
-        <v>525</v>
+        <v>33</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D74">
-        <v>937</v>
+        <v>1826</v>
       </c>
       <c r="E74">
-        <v>1020</v>
+        <v>3943</v>
       </c>
       <c r="F74">
-        <v>1957</v>
+        <v>5769</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B75" t="s">
-        <v>526</v>
+        <v>611</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D75">
-        <v>860</v>
+        <v>10573</v>
       </c>
       <c r="E75">
-        <v>521</v>
+        <v>4494</v>
       </c>
       <c r="F75">
-        <v>1381</v>
+        <v>15067</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B76" t="s">
-        <v>527</v>
+        <v>612</v>
       </c>
       <c r="C76" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D76">
-        <v>700</v>
+        <v>418</v>
       </c>
       <c r="E76">
-        <v>2074</v>
+        <v>3007</v>
       </c>
       <c r="F76">
-        <v>2774</v>
+        <v>3425</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B77" t="s">
-        <v>528</v>
+        <v>613</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D77">
-        <v>188</v>
+        <v>235</v>
       </c>
       <c r="E77">
-        <v>220</v>
+        <v>1859</v>
       </c>
       <c r="F77">
-        <v>408</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B78" t="s">
-        <v>529</v>
+        <v>614</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D78">
-        <v>165</v>
+        <v>207</v>
       </c>
       <c r="E78">
-        <v>1431</v>
+        <v>2662</v>
       </c>
       <c r="F78">
-        <v>1596</v>
+        <v>2869</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B79" t="s">
-        <v>530</v>
+        <v>615</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D79">
-        <v>710</v>
+        <v>121</v>
       </c>
       <c r="E79">
-        <v>108</v>
+        <v>427</v>
       </c>
       <c r="F79">
-        <v>818</v>
+        <v>548</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B80" t="s">
-        <v>531</v>
+        <v>616</v>
       </c>
       <c r="C80" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D80">
-        <v>194</v>
+        <v>357</v>
       </c>
       <c r="E80">
-        <v>3559</v>
+        <v>631</v>
       </c>
       <c r="F80">
-        <v>3753</v>
-[...2 lines deleted...]
-    <row r="81"/>
+        <v>988</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>7</v>
+      </c>
+      <c r="B81" t="s">
+        <v>617</v>
+      </c>
+      <c r="C81" t="s">
+        <v>41</v>
+      </c>
+      <c r="D81">
+        <v>188</v>
+      </c>
+      <c r="E81">
+        <v>407</v>
+      </c>
+      <c r="F81">
+        <v>595</v>
+      </c>
+    </row>
     <row r="82">
       <c r="A82">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B82" t="s">
-        <v>14</v>
+        <v>618</v>
       </c>
       <c r="C82" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D82">
-        <v>171</v>
+        <v>273</v>
       </c>
       <c r="E82">
-        <v>144</v>
+        <v>540</v>
       </c>
       <c r="F82">
-        <v>315</v>
-[...21 lines deleted...]
-    </row>
+        <v>813</v>
+      </c>
+    </row>
+    <row r="83"/>
     <row r="84">
       <c r="A84">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B84" t="s">
-        <v>532</v>
+        <v>14</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D84">
+        <v>278</v>
+      </c>
+      <c r="E84">
+        <v>149</v>
+      </c>
+      <c r="F84">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>33</v>
+      </c>
+      <c r="B85" t="s">
+        <v>33</v>
+      </c>
+      <c r="C85" t="s">
         <v>39</v>
       </c>
-      <c r="E84">
-[...15 lines deleted...]
-      </c>
       <c r="D85">
-        <v>44</v>
+        <v>187</v>
       </c>
       <c r="E85">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="F85">
-        <v>79</v>
+        <v>246</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>534</v>
+        <v>619</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D86">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E86">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="F86">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="87"/>
+        <v>57</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>620</v>
+      </c>
+      <c r="C87" t="s">
+        <v>41</v>
+      </c>
+      <c r="D87">
+        <v>21</v>
+      </c>
+      <c r="E87">
+        <v>34</v>
+      </c>
+      <c r="F87">
+        <v>55</v>
+      </c>
+    </row>
     <row r="88">
       <c r="A88">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>15</v>
+        <v>621</v>
       </c>
       <c r="C88" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D88">
-        <v>1692</v>
+        <v>26</v>
       </c>
       <c r="E88">
-        <v>4314</v>
+        <v>20</v>
       </c>
       <c r="F88">
-        <v>6006</v>
+        <v>46</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89" t="s">
-        <v>29</v>
+      <c r="A89">
+        <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="C89" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D89">
-        <v>425</v>
+        <v>12</v>
       </c>
       <c r="E89">
-        <v>219</v>
+        <v>11</v>
       </c>
       <c r="F89">
-        <v>644</v>
-[...21 lines deleted...]
-    </row>
+        <v>23</v>
+      </c>
+    </row>
+    <row r="90"/>
     <row r="91">
       <c r="A91">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B91" t="s">
-        <v>536</v>
+        <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D91">
-        <v>257</v>
+        <v>1513</v>
       </c>
       <c r="E91">
-        <v>173</v>
+        <v>1838</v>
       </c>
       <c r="F91">
-        <v>430</v>
+        <v>3351</v>
       </c>
     </row>
     <row r="92">
-      <c r="A92">
-        <v>3</v>
+      <c r="A92" t="s">
+        <v>33</v>
       </c>
       <c r="B92" t="s">
-        <v>537</v>
+        <v>33</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D92">
-        <v>219</v>
+        <v>355</v>
       </c>
       <c r="E92">
-        <v>94</v>
+        <v>448</v>
       </c>
       <c r="F92">
-        <v>313</v>
+        <v>803</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B93" t="s">
-        <v>538</v>
+        <v>623</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D93">
-        <v>106</v>
+        <v>402</v>
       </c>
       <c r="E93">
-        <v>2719</v>
+        <v>544</v>
       </c>
       <c r="F93">
-        <v>2825</v>
+        <v>946</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B94" t="s">
-        <v>539</v>
+        <v>624</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D94">
-        <v>72</v>
+        <v>248</v>
       </c>
       <c r="E94">
-        <v>57</v>
+        <v>227</v>
       </c>
       <c r="F94">
-        <v>129</v>
+        <v>475</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B95" t="s">
-        <v>540</v>
+        <v>625</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D95">
         <v>87</v>
       </c>
       <c r="E95">
-        <v>39</v>
+        <v>96</v>
       </c>
       <c r="F95">
-        <v>126</v>
+        <v>183</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B96" t="s">
-        <v>541</v>
+        <v>626</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D96">
-        <v>41</v>
+        <v>168</v>
       </c>
       <c r="E96">
-        <v>17</v>
+        <v>315</v>
       </c>
       <c r="F96">
-        <v>58</v>
+        <v>483</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B97" t="s">
-        <v>542</v>
+        <v>627</v>
       </c>
       <c r="C97" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D97">
-        <v>34</v>
+        <v>147</v>
       </c>
       <c r="E97">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="F97">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="98"/>
+        <v>253</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>6</v>
+      </c>
+      <c r="B98" t="s">
+        <v>628</v>
+      </c>
+      <c r="C98" t="s">
+        <v>41</v>
+      </c>
+      <c r="D98">
+        <v>32</v>
+      </c>
+      <c r="E98">
+        <v>24</v>
+      </c>
+      <c r="F98">
+        <v>56</v>
+      </c>
+    </row>
     <row r="99">
       <c r="A99">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B99" t="s">
-        <v>16</v>
+        <v>629</v>
       </c>
       <c r="C99" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D99">
-        <v>17777</v>
+        <v>74</v>
       </c>
       <c r="E99">
-        <v>20927</v>
+        <v>78</v>
       </c>
       <c r="F99">
-        <v>38704</v>
-[...21 lines deleted...]
-    </row>
+        <v>152</v>
+      </c>
+    </row>
+    <row r="100"/>
     <row r="101">
       <c r="A101">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B101" t="s">
-        <v>543</v>
+        <v>16</v>
       </c>
       <c r="C101" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D101">
-        <v>13000</v>
+        <v>17616</v>
       </c>
       <c r="E101">
-        <v>3542</v>
+        <v>44418</v>
       </c>
       <c r="F101">
-        <v>16542</v>
+        <v>62034</v>
       </c>
     </row>
     <row r="102">
-      <c r="A102">
-        <v>2</v>
+      <c r="A102" t="s">
+        <v>33</v>
       </c>
       <c r="B102" t="s">
-        <v>544</v>
+        <v>33</v>
       </c>
       <c r="C102" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D102">
-        <v>892</v>
+        <v>1294</v>
       </c>
       <c r="E102">
-        <v>10648</v>
+        <v>3028</v>
       </c>
       <c r="F102">
-        <v>11540</v>
+        <v>4322</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B103" t="s">
-        <v>545</v>
+        <v>630</v>
       </c>
       <c r="C103" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D103">
-        <v>260</v>
+        <v>1083</v>
       </c>
       <c r="E103">
-        <v>386</v>
+        <v>12409</v>
       </c>
       <c r="F103">
-        <v>646</v>
+        <v>13492</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B104" t="s">
-        <v>546</v>
+        <v>631</v>
       </c>
       <c r="C104" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D104">
-        <v>389</v>
+        <v>8817</v>
       </c>
       <c r="E104">
-        <v>3023</v>
+        <v>2167</v>
       </c>
       <c r="F104">
-        <v>3412</v>
+        <v>10984</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B105" t="s">
-        <v>547</v>
+        <v>632</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D105">
-        <v>275</v>
+        <v>555</v>
       </c>
       <c r="E105">
-        <v>1042</v>
+        <v>7258</v>
       </c>
       <c r="F105">
-        <v>1317</v>
+        <v>7813</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B106" t="s">
-        <v>548</v>
+        <v>633</v>
       </c>
       <c r="C106" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D106">
-        <v>230</v>
+        <v>721</v>
       </c>
       <c r="E106">
-        <v>242</v>
+        <v>8388</v>
       </c>
       <c r="F106">
-        <v>472</v>
+        <v>9109</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B107" t="s">
-        <v>549</v>
+        <v>634</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D107">
-        <v>1082</v>
+        <v>333</v>
       </c>
       <c r="E107">
-        <v>202</v>
+        <v>10524</v>
       </c>
       <c r="F107">
-        <v>1284</v>
+        <v>10857</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B108" t="s">
-        <v>550</v>
+        <v>635</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D108">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="E108">
-        <v>555</v>
+        <v>162</v>
       </c>
       <c r="F108">
-        <v>623</v>
-[...2 lines deleted...]
-    <row r="109"/>
+        <v>282</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>7</v>
+      </c>
+      <c r="B109" t="s">
+        <v>636</v>
+      </c>
+      <c r="C109" t="s">
+        <v>41</v>
+      </c>
+      <c r="D109">
+        <v>90</v>
+      </c>
+      <c r="E109">
+        <v>211</v>
+      </c>
+      <c r="F109">
+        <v>301</v>
+      </c>
+    </row>
     <row r="110">
       <c r="A110">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B110" t="s">
-        <v>18</v>
+        <v>637</v>
       </c>
       <c r="C110" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D110">
-        <v>27045</v>
+        <v>4603</v>
       </c>
       <c r="E110">
-        <v>10996</v>
+        <v>271</v>
       </c>
       <c r="F110">
-        <v>38041</v>
-[...21 lines deleted...]
-    </row>
+        <v>4874</v>
+      </c>
+    </row>
+    <row r="111"/>
     <row r="112">
       <c r="A112">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B112" t="s">
+        <v>17</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>291</v>
+      </c>
+      <c r="E112">
+        <v>260</v>
+      </c>
+      <c r="F112">
         <v>551</v>
       </c>
-      <c r="C112" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="113">
-      <c r="A113">
-        <v>2</v>
+      <c r="A113" t="s">
+        <v>33</v>
       </c>
       <c r="B113" t="s">
-        <v>552</v>
+        <v>33</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D113">
-        <v>5181</v>
+        <v>79</v>
       </c>
       <c r="E113">
-        <v>647</v>
+        <v>107</v>
       </c>
       <c r="F113">
-        <v>5828</v>
+        <v>186</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>553</v>
+        <v>638</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D114">
-        <v>312</v>
+        <v>212</v>
       </c>
       <c r="E114">
-        <v>3241</v>
+        <v>153</v>
       </c>
       <c r="F114">
-        <v>3553</v>
-[...21 lines deleted...]
-    </row>
+        <v>365</v>
+      </c>
+    </row>
+    <row r="115"/>
     <row r="116">
       <c r="A116">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B116" t="s">
-        <v>555</v>
+        <v>18</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D116">
-        <v>480</v>
+        <v>17233</v>
       </c>
       <c r="E116">
-        <v>1371</v>
+        <v>26511</v>
       </c>
       <c r="F116">
-        <v>1851</v>
+        <v>43744</v>
       </c>
     </row>
     <row r="117">
-      <c r="A117">
-        <v>6</v>
+      <c r="A117" t="s">
+        <v>33</v>
       </c>
       <c r="B117" t="s">
-        <v>556</v>
+        <v>33</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D117">
-        <v>106</v>
+        <v>1262</v>
       </c>
       <c r="E117">
-        <v>92</v>
+        <v>1579</v>
       </c>
       <c r="F117">
-        <v>198</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B118" t="s">
-        <v>557</v>
+        <v>639</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D118">
-        <v>169</v>
+        <v>1689</v>
       </c>
       <c r="E118">
-        <v>71</v>
+        <v>11334</v>
       </c>
       <c r="F118">
-        <v>240</v>
+        <v>13023</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B119" t="s">
-        <v>558</v>
+        <v>640</v>
       </c>
       <c r="C119" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D119">
-        <v>111</v>
+        <v>2432</v>
       </c>
       <c r="E119">
-        <v>166</v>
+        <v>5703</v>
       </c>
       <c r="F119">
-        <v>277</v>
-[...2 lines deleted...]
-    <row r="120"/>
+        <v>8135</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>3</v>
+      </c>
+      <c r="B120" t="s">
+        <v>641</v>
+      </c>
+      <c r="C120" t="s">
+        <v>41</v>
+      </c>
+      <c r="D120">
+        <v>354</v>
+      </c>
+      <c r="E120">
+        <v>384</v>
+      </c>
+      <c r="F120">
+        <v>738</v>
+      </c>
+    </row>
     <row r="121">
       <c r="A121">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="B121" t="s">
-        <v>20</v>
+        <v>642</v>
       </c>
       <c r="C121" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D121">
-        <v>3356</v>
+        <v>1143</v>
       </c>
       <c r="E121">
-        <v>414</v>
+        <v>353</v>
       </c>
       <c r="F121">
-        <v>3770</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="122">
-      <c r="A122" t="s">
-        <v>29</v>
+      <c r="A122">
+        <v>5</v>
       </c>
       <c r="B122" t="s">
-        <v>29</v>
+        <v>643</v>
       </c>
       <c r="C122" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D122">
-        <v>600</v>
+        <v>9916</v>
       </c>
       <c r="E122">
-        <v>110</v>
+        <v>4703</v>
       </c>
       <c r="F122">
-        <v>710</v>
+        <v>14619</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B123" t="s">
-        <v>559</v>
+        <v>644</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D123">
-        <v>2176</v>
+        <v>75</v>
       </c>
       <c r="E123">
-        <v>132</v>
+        <v>76</v>
       </c>
       <c r="F123">
-        <v>2308</v>
+        <v>151</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B124" t="s">
-        <v>560</v>
+        <v>645</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D124">
-        <v>176</v>
+        <v>256</v>
       </c>
       <c r="E124">
-        <v>54</v>
+        <v>99</v>
       </c>
       <c r="F124">
-        <v>230</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B125" t="s">
-        <v>561</v>
+        <v>646</v>
       </c>
       <c r="C125" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D125">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="E125">
-        <v>22</v>
+        <v>2280</v>
       </c>
       <c r="F125">
-        <v>111</v>
-[...21 lines deleted...]
-    </row>
+        <v>2386</v>
+      </c>
+    </row>
+    <row r="126"/>
     <row r="127">
       <c r="A127">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B127" t="s">
-        <v>563</v>
+        <v>19</v>
       </c>
       <c r="C127" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D127">
-        <v>60</v>
+        <v>2236</v>
       </c>
       <c r="E127">
-        <v>20</v>
+        <v>2124</v>
       </c>
       <c r="F127">
-        <v>80</v>
+        <v>4360</v>
       </c>
     </row>
     <row r="128">
-      <c r="A128">
-        <v>6</v>
+      <c r="A128" t="s">
+        <v>33</v>
       </c>
       <c r="B128" t="s">
-        <v>564</v>
+        <v>33</v>
       </c>
       <c r="C128" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D128">
-        <v>58</v>
+        <v>523</v>
       </c>
       <c r="E128">
-        <v>16</v>
+        <v>646</v>
       </c>
       <c r="F128">
-        <v>74</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>565</v>
+        <v>647</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D129">
-        <v>46</v>
+        <v>1364</v>
       </c>
       <c r="E129">
-        <v>10</v>
+        <v>862</v>
       </c>
       <c r="F129">
-        <v>56</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B130" t="s">
-        <v>566</v>
+        <v>648</v>
       </c>
       <c r="C130" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D130">
-        <v>28</v>
+        <v>187</v>
       </c>
       <c r="E130">
-        <v>18</v>
+        <v>426</v>
       </c>
       <c r="F130">
-        <v>46</v>
-[...22 lines deleted...]
-    </row>
+        <v>613</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>3</v>
+      </c>
+      <c r="B131" t="s">
+        <v>649</v>
+      </c>
+      <c r="C131" t="s">
+        <v>41</v>
+      </c>
+      <c r="D131">
+        <v>162</v>
+      </c>
+      <c r="E131">
+        <v>190</v>
+      </c>
+      <c r="F131">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="132"/>
     <row r="133">
-      <c r="A133" t="s">
-        <v>29</v>
+      <c r="A133">
+        <v>16</v>
       </c>
       <c r="B133" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="C133" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D133">
-        <v>780</v>
+        <v>457</v>
       </c>
       <c r="E133">
-        <v>843</v>
+        <v>1793</v>
       </c>
       <c r="F133">
-        <v>1623</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="134">
-      <c r="A134">
-        <v>1</v>
+      <c r="A134" t="s">
+        <v>33</v>
       </c>
       <c r="B134" t="s">
-        <v>567</v>
+        <v>33</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D134">
-        <v>725</v>
+        <v>87</v>
       </c>
       <c r="E134">
-        <v>11207</v>
+        <v>276</v>
       </c>
       <c r="F134">
-        <v>11932</v>
+        <v>363</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B135" t="s">
-        <v>568</v>
+        <v>650</v>
       </c>
       <c r="C135" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D135">
-        <v>4361</v>
+        <v>127</v>
       </c>
       <c r="E135">
-        <v>237</v>
+        <v>289</v>
       </c>
       <c r="F135">
-        <v>4598</v>
+        <v>416</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B136" t="s">
-        <v>569</v>
+        <v>651</v>
       </c>
       <c r="C136" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D136">
-        <v>93</v>
+        <v>20</v>
       </c>
       <c r="E136">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="F136">
-        <v>270</v>
+        <v>204</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B137" t="s">
-        <v>570</v>
+        <v>652</v>
       </c>
       <c r="C137" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D137">
-        <v>485</v>
+        <v>24</v>
       </c>
       <c r="E137">
-        <v>4398</v>
+        <v>63</v>
       </c>
       <c r="F137">
-        <v>4883</v>
+        <v>87</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B138" t="s">
-        <v>571</v>
+        <v>653</v>
       </c>
       <c r="C138" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D138">
-        <v>538</v>
+        <v>19</v>
       </c>
       <c r="E138">
-        <v>278</v>
+        <v>410</v>
       </c>
       <c r="F138">
-        <v>816</v>
+        <v>429</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B139" t="s">
-        <v>572</v>
+        <v>654</v>
       </c>
       <c r="C139" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D139">
-        <v>48</v>
+        <v>107</v>
       </c>
       <c r="E139">
-        <v>43</v>
+        <v>362</v>
       </c>
       <c r="F139">
-        <v>91</v>
+        <v>469</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B140" t="s">
-        <v>573</v>
+        <v>655</v>
       </c>
       <c r="C140" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D140">
-        <v>129</v>
+        <v>20</v>
       </c>
       <c r="E140">
-        <v>116</v>
+        <v>49</v>
       </c>
       <c r="F140">
-        <v>245</v>
+        <v>69</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
+        <v>7</v>
+      </c>
+      <c r="B141" t="s">
+        <v>656</v>
+      </c>
+      <c r="C141" t="s">
+        <v>41</v>
+      </c>
+      <c r="D141">
+        <v>39</v>
+      </c>
+      <c r="E141">
+        <v>131</v>
+      </c>
+      <c r="F141">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
         <v>8</v>
       </c>
-      <c r="B141" t="s">
-[...35 lines deleted...]
-    </row>
+      <c r="B142" t="s">
+        <v>657</v>
+      </c>
+      <c r="C142" t="s">
+        <v>41</v>
+      </c>
+      <c r="D142">
+        <v>14</v>
+      </c>
+      <c r="E142">
+        <v>29</v>
+      </c>
+      <c r="F142">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="143"/>
     <row r="144">
-      <c r="A144" t="s">
-        <v>29</v>
+      <c r="A144">
+        <v>17</v>
       </c>
       <c r="B144" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="C144" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D144">
-        <v>256</v>
+        <v>1162</v>
       </c>
       <c r="E144">
-        <v>79</v>
+        <v>1838</v>
       </c>
       <c r="F144">
-        <v>335</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="145">
-      <c r="A145">
-        <v>1</v>
+      <c r="A145" t="s">
+        <v>33</v>
       </c>
       <c r="B145" t="s">
-        <v>575</v>
+        <v>33</v>
       </c>
       <c r="C145" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D145">
-        <v>342</v>
+        <v>323</v>
       </c>
       <c r="E145">
-        <v>80</v>
+        <v>455</v>
       </c>
       <c r="F145">
-        <v>422</v>
+        <v>778</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B146" t="s">
-        <v>576</v>
+        <v>658</v>
       </c>
       <c r="C146" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D146">
-        <v>97</v>
+        <v>398</v>
       </c>
       <c r="E146">
-        <v>16</v>
+        <v>477</v>
       </c>
       <c r="F146">
-        <v>113</v>
+        <v>875</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B147" t="s">
-        <v>577</v>
+        <v>659</v>
       </c>
       <c r="C147" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D147">
-        <v>61</v>
+        <v>149</v>
       </c>
       <c r="E147">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="F147">
-        <v>220</v>
+        <v>315</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
+        <v>3</v>
+      </c>
+      <c r="B148" t="s">
+        <v>660</v>
+      </c>
+      <c r="C148" t="s">
+        <v>41</v>
+      </c>
+      <c r="D148">
+        <v>57</v>
+      </c>
+      <c r="E148">
+        <v>57</v>
+      </c>
+      <c r="F148">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
         <v>4</v>
       </c>
-      <c r="B148" t="s">
-[...12 lines deleted...]
-        <v>630</v>
+      <c r="B149" t="s">
+        <v>661</v>
+      </c>
+      <c r="C149" t="s">
+        <v>41</v>
+      </c>
+      <c r="D149">
+        <v>79</v>
+      </c>
+      <c r="E149">
+        <v>393</v>
+      </c>
+      <c r="F149">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>5</v>
+      </c>
+      <c r="B150" t="s">
+        <v>662</v>
+      </c>
+      <c r="C150" t="s">
+        <v>41</v>
+      </c>
+      <c r="D150">
+        <v>44</v>
+      </c>
+      <c r="E150">
+        <v>78</v>
+      </c>
+      <c r="F150">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>6</v>
+      </c>
+      <c r="B151" t="s">
+        <v>663</v>
+      </c>
+      <c r="C151" t="s">
+        <v>41</v>
+      </c>
+      <c r="D151">
+        <v>38</v>
+      </c>
+      <c r="E151">
+        <v>107</v>
+      </c>
+      <c r="F151">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>7</v>
+      </c>
+      <c r="B152" t="s">
+        <v>664</v>
+      </c>
+      <c r="C152" t="s">
+        <v>41</v>
+      </c>
+      <c r="D152">
+        <v>38</v>
+      </c>
+      <c r="E152">
+        <v>56</v>
+      </c>
+      <c r="F152">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>8</v>
+      </c>
+      <c r="B153" t="s">
+        <v>665</v>
+      </c>
+      <c r="C153" t="s">
+        <v>41</v>
+      </c>
+      <c r="D153">
+        <v>36</v>
+      </c>
+      <c r="E153">
+        <v>49</v>
+      </c>
+      <c r="F153">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="154"/>
+    <row r="155">
+      <c r="A155">
+        <v>24</v>
+      </c>
+      <c r="B155" t="s">
+        <v>22</v>
+      </c>
+      <c r="C155" t="s">
+        <v>38</v>
+      </c>
+      <c r="D155">
+        <v>208</v>
+      </c>
+      <c r="E155">
+        <v>731</v>
+      </c>
+      <c r="F155">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="s">
+        <v>33</v>
+      </c>
+      <c r="B156" t="s">
+        <v>33</v>
+      </c>
+      <c r="C156" t="s">
+        <v>39</v>
+      </c>
+      <c r="D156">
+        <v>49</v>
+      </c>
+      <c r="E156">
+        <v>115</v>
+      </c>
+      <c r="F156">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>1</v>
+      </c>
+      <c r="B157" t="s">
+        <v>666</v>
+      </c>
+      <c r="C157" t="s">
+        <v>41</v>
+      </c>
+      <c r="D157">
+        <v>42</v>
+      </c>
+      <c r="E157">
+        <v>151</v>
+      </c>
+      <c r="F157">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>2</v>
+      </c>
+      <c r="B158" t="s">
+        <v>667</v>
+      </c>
+      <c r="C158" t="s">
+        <v>41</v>
+      </c>
+      <c r="D158">
+        <v>59</v>
+      </c>
+      <c r="E158">
+        <v>81</v>
+      </c>
+      <c r="F158">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>3</v>
+      </c>
+      <c r="B159" t="s">
+        <v>668</v>
+      </c>
+      <c r="C159" t="s">
+        <v>41</v>
+      </c>
+      <c r="D159">
+        <v>17</v>
+      </c>
+      <c r="E159">
+        <v>28</v>
+      </c>
+      <c r="F159">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>4</v>
+      </c>
+      <c r="B160" t="s">
+        <v>669</v>
+      </c>
+      <c r="C160" t="s">
+        <v>41</v>
+      </c>
+      <c r="D160">
+        <v>11</v>
+      </c>
+      <c r="E160">
+        <v>44</v>
+      </c>
+      <c r="F160">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>5</v>
+      </c>
+      <c r="B161" t="s">
+        <v>670</v>
+      </c>
+      <c r="C161" t="s">
+        <v>41</v>
+      </c>
+      <c r="D161">
+        <v>6</v>
+      </c>
+      <c r="E161">
+        <v>13</v>
+      </c>
+      <c r="F161">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>6</v>
+      </c>
+      <c r="B162" t="s">
+        <v>671</v>
+      </c>
+      <c r="C162" t="s">
+        <v>41</v>
+      </c>
+      <c r="D162">
+        <v>8</v>
+      </c>
+      <c r="E162">
+        <v>25</v>
+      </c>
+      <c r="F162">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>7</v>
+      </c>
+      <c r="B163" t="s">
+        <v>672</v>
+      </c>
+      <c r="C163" t="s">
+        <v>41</v>
+      </c>
+      <c r="D163">
+        <v>9</v>
+      </c>
+      <c r="E163">
+        <v>25</v>
+      </c>
+      <c r="F163">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>8</v>
+      </c>
+      <c r="B164" t="s">
+        <v>673</v>
+      </c>
+      <c r="C164" t="s">
+        <v>41</v>
+      </c>
+      <c r="D164">
+        <v>7</v>
+      </c>
+      <c r="E164">
+        <v>249</v>
+      </c>
+      <c r="F164">
+        <v>256</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -6324,21253 +6632,20945 @@
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>579</v>
+        <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="Y1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>580</v>
+        <v>674</v>
       </c>
       <c r="D2" t="s">
-        <v>581</v>
+        <v>675</v>
       </c>
       <c r="E2" t="s">
-        <v>582</v>
+        <v>676</v>
       </c>
       <c r="F2" t="s">
-        <v>583</v>
+        <v>677</v>
       </c>
       <c r="G2">
-        <v>25223</v>
+        <v>68480</v>
       </c>
       <c r="H2">
-        <v>36140</v>
+        <v>26872</v>
       </c>
       <c r="I2">
-        <v>47877</v>
+        <v>48226</v>
       </c>
       <c r="J2">
-        <v>78729</v>
+        <v>74896</v>
       </c>
       <c r="K2">
-        <v>36344</v>
+        <v>15247</v>
       </c>
       <c r="L2">
-        <v>1752</v>
+        <v>876</v>
       </c>
       <c r="M2">
-        <v>1771</v>
+        <v>2294</v>
       </c>
       <c r="N2">
-        <v>29466</v>
+        <v>23837</v>
       </c>
       <c r="O2">
-        <v>507</v>
+        <v>117</v>
       </c>
       <c r="P2">
-        <v>7486</v>
+        <v>17249</v>
       </c>
       <c r="Q2">
-        <v>0</v>
+        <v>2643</v>
       </c>
       <c r="R2">
-        <v>9968</v>
+        <v>26413</v>
       </c>
       <c r="S2">
-        <v>1592</v>
+        <v>1285</v>
       </c>
       <c r="T2">
-        <v>37639</v>
+        <v>1450</v>
       </c>
       <c r="U2">
-        <v>2142</v>
+        <v>40796</v>
       </c>
       <c r="V2">
-        <v>4882</v>
+        <v>496</v>
       </c>
       <c r="W2">
-        <v>9022</v>
-[...5 lines deleted...]
-        <v>331007</v>
+        <v>351177</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="G3">
-        <v>25223</v>
+        <v>68480</v>
       </c>
       <c r="H3">
-        <v>36140</v>
+        <v>26872</v>
       </c>
       <c r="I3">
-        <v>47877</v>
+        <v>48226</v>
       </c>
       <c r="J3">
-        <v>78729</v>
+        <v>74896</v>
       </c>
       <c r="K3">
-        <v>36344</v>
+        <v>15247</v>
       </c>
       <c r="L3">
-        <v>1752</v>
+        <v>876</v>
       </c>
       <c r="M3">
-        <v>1771</v>
+        <v>2294</v>
       </c>
       <c r="N3">
-        <v>29466</v>
+        <v>23837</v>
       </c>
       <c r="O3">
-        <v>507</v>
+        <v>117</v>
       </c>
       <c r="P3">
-        <v>7486</v>
+        <v>17249</v>
       </c>
       <c r="Q3">
-        <v>0</v>
+        <v>2643</v>
       </c>
       <c r="R3">
-        <v>9968</v>
+        <v>26413</v>
       </c>
       <c r="S3">
-        <v>1592</v>
+        <v>1285</v>
       </c>
       <c r="T3">
-        <v>37639</v>
+        <v>1450</v>
       </c>
       <c r="U3">
-        <v>2142</v>
+        <v>40796</v>
       </c>
       <c r="V3">
-        <v>4882</v>
+        <v>496</v>
       </c>
       <c r="W3">
-        <v>9022</v>
-[...5 lines deleted...]
-        <v>331007</v>
+        <v>351177</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2">
+        <v>68480</v>
+      </c>
+      <c r="E2">
+        <v>68480</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D3">
+        <v>11132</v>
+      </c>
+      <c r="E3">
+        <v>11132</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>678</v>
+      </c>
+      <c r="C4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D4">
+        <v>31504</v>
+      </c>
+      <c r="E4">
+        <v>31504</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>679</v>
+      </c>
+      <c r="C5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5">
+        <v>16871</v>
+      </c>
+      <c r="E5">
+        <v>16871</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>680</v>
+      </c>
+      <c r="C6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D6">
+        <v>6542</v>
+      </c>
+      <c r="E6">
+        <v>6542</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>681</v>
+      </c>
+      <c r="C7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7">
+        <v>825</v>
+      </c>
+      <c r="E7">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>682</v>
+      </c>
+      <c r="C8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8">
+        <v>787</v>
+      </c>
+      <c r="E8">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>683</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9">
+        <v>245</v>
+      </c>
+      <c r="E9">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>684</v>
+      </c>
+      <c r="C10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10">
+        <v>249</v>
+      </c>
+      <c r="E10">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>685</v>
+      </c>
+      <c r="C11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11">
+        <v>325</v>
+      </c>
+      <c r="E11">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>26872</v>
+      </c>
+      <c r="E13">
+        <v>26872</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14">
+        <v>7867</v>
+      </c>
+      <c r="E14">
+        <v>7867</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>686</v>
+      </c>
+      <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15">
+        <v>10971</v>
+      </c>
+      <c r="E15">
+        <v>10971</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>687</v>
+      </c>
+      <c r="C16" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16">
+        <v>3046</v>
+      </c>
+      <c r="E16">
+        <v>3046</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>688</v>
+      </c>
+      <c r="C17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17">
+        <v>1114</v>
+      </c>
+      <c r="E17">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>689</v>
+      </c>
+      <c r="C18" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18">
+        <v>1130</v>
+      </c>
+      <c r="E18">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>5</v>
+      </c>
+      <c r="B19" t="s">
+        <v>690</v>
+      </c>
+      <c r="C19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19">
+        <v>862</v>
+      </c>
+      <c r="E19">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>691</v>
+      </c>
+      <c r="C20" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20">
+        <v>249</v>
+      </c>
+      <c r="E20">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>7</v>
+      </c>
+      <c r="B21" t="s">
+        <v>692</v>
+      </c>
+      <c r="C21" t="s">
+        <v>41</v>
+      </c>
+      <c r="D21">
+        <v>139</v>
+      </c>
+      <c r="E21">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>693</v>
+      </c>
+      <c r="C22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22">
+        <v>1494</v>
+      </c>
+      <c r="E22">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>48226</v>
+      </c>
+      <c r="E24">
+        <v>48226</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" t="s">
+        <v>33</v>
+      </c>
+      <c r="C25" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25">
+        <v>7158</v>
+      </c>
+      <c r="E25">
+        <v>7158</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>694</v>
+      </c>
+      <c r="C26" t="s">
+        <v>41</v>
+      </c>
+      <c r="D26">
+        <v>5001</v>
+      </c>
+      <c r="E26">
+        <v>5001</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>695</v>
+      </c>
+      <c r="C27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D27">
+        <v>13355</v>
+      </c>
+      <c r="E27">
+        <v>13355</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>696</v>
+      </c>
+      <c r="C28" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28">
+        <v>1417</v>
+      </c>
+      <c r="E28">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>697</v>
+      </c>
+      <c r="C29" t="s">
+        <v>41</v>
+      </c>
+      <c r="D29">
+        <v>17259</v>
+      </c>
+      <c r="E29">
+        <v>17259</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>698</v>
+      </c>
+      <c r="C30" t="s">
+        <v>41</v>
+      </c>
+      <c r="D30">
+        <v>700</v>
+      </c>
+      <c r="E30">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>699</v>
+      </c>
+      <c r="C31" t="s">
+        <v>41</v>
+      </c>
+      <c r="D31">
+        <v>256</v>
+      </c>
+      <c r="E31">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>700</v>
+      </c>
+      <c r="C32" t="s">
+        <v>41</v>
+      </c>
+      <c r="D32">
+        <v>2858</v>
+      </c>
+      <c r="E32">
+        <v>2858</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>701</v>
+      </c>
+      <c r="C33" t="s">
+        <v>41</v>
+      </c>
+      <c r="D33">
+        <v>222</v>
+      </c>
+      <c r="E33">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>74896</v>
+      </c>
+      <c r="E35">
+        <v>74896</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" t="s">
+        <v>33</v>
+      </c>
+      <c r="C36" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36">
+        <v>8433</v>
+      </c>
+      <c r="E36">
+        <v>8433</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>702</v>
+      </c>
+      <c r="C37" t="s">
+        <v>41</v>
+      </c>
+      <c r="D37">
+        <v>21952</v>
+      </c>
+      <c r="E37">
+        <v>21952</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>703</v>
+      </c>
+      <c r="C38" t="s">
+        <v>41</v>
+      </c>
+      <c r="D38">
+        <v>15621</v>
+      </c>
+      <c r="E38">
+        <v>15621</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>3</v>
+      </c>
+      <c r="B39" t="s">
+        <v>704</v>
+      </c>
+      <c r="C39" t="s">
+        <v>41</v>
+      </c>
+      <c r="D39">
+        <v>23750</v>
+      </c>
+      <c r="E39">
+        <v>23750</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>705</v>
+      </c>
+      <c r="C40" t="s">
+        <v>41</v>
+      </c>
+      <c r="D40">
+        <v>3139</v>
+      </c>
+      <c r="E40">
+        <v>3139</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>706</v>
+      </c>
+      <c r="C41" t="s">
+        <v>41</v>
+      </c>
+      <c r="D41">
+        <v>867</v>
+      </c>
+      <c r="E41">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>707</v>
+      </c>
+      <c r="C42" t="s">
+        <v>41</v>
+      </c>
+      <c r="D42">
+        <v>441</v>
+      </c>
+      <c r="E42">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>7</v>
+      </c>
+      <c r="B43" t="s">
+        <v>708</v>
+      </c>
+      <c r="C43" t="s">
+        <v>41</v>
+      </c>
+      <c r="D43">
+        <v>570</v>
+      </c>
+      <c r="E43">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>709</v>
+      </c>
+      <c r="C44" t="s">
+        <v>41</v>
+      </c>
+      <c r="D44">
+        <v>123</v>
+      </c>
+      <c r="E44">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>5</v>
+      </c>
+      <c r="B46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>15247</v>
+      </c>
+      <c r="E46">
+        <v>15247</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>33</v>
+      </c>
+      <c r="B47" t="s">
+        <v>33</v>
+      </c>
+      <c r="C47" t="s">
+        <v>39</v>
+      </c>
+      <c r="D47">
+        <v>3446</v>
+      </c>
+      <c r="E47">
+        <v>3446</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>710</v>
+      </c>
+      <c r="C48" t="s">
+        <v>41</v>
+      </c>
+      <c r="D48">
+        <v>3840</v>
+      </c>
+      <c r="E48">
+        <v>3840</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>711</v>
+      </c>
+      <c r="C49" t="s">
+        <v>41</v>
+      </c>
+      <c r="D49">
+        <v>1162</v>
+      </c>
+      <c r="E49">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>712</v>
+      </c>
+      <c r="C50" t="s">
+        <v>41</v>
+      </c>
+      <c r="D50">
+        <v>570</v>
+      </c>
+      <c r="E50">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>713</v>
+      </c>
+      <c r="C51" t="s">
+        <v>41</v>
+      </c>
+      <c r="D51">
+        <v>2756</v>
+      </c>
+      <c r="E51">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>714</v>
+      </c>
+      <c r="C52" t="s">
+        <v>41</v>
+      </c>
+      <c r="D52">
+        <v>3021</v>
+      </c>
+      <c r="E52">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>6</v>
+      </c>
+      <c r="B53" t="s">
+        <v>715</v>
+      </c>
+      <c r="C53" t="s">
+        <v>41</v>
+      </c>
+      <c r="D53">
+        <v>218</v>
+      </c>
+      <c r="E53">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>716</v>
+      </c>
+      <c r="C54" t="s">
+        <v>41</v>
+      </c>
+      <c r="D54">
+        <v>130</v>
+      </c>
+      <c r="E54">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>717</v>
+      </c>
+      <c r="C55" t="s">
+        <v>41</v>
+      </c>
+      <c r="D55">
+        <v>104</v>
+      </c>
+      <c r="E55">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57">
+        <v>876</v>
+      </c>
+      <c r="E57">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>33</v>
+      </c>
+      <c r="B58" t="s">
+        <v>33</v>
+      </c>
+      <c r="C58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58">
+        <v>540</v>
+      </c>
+      <c r="E58">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>718</v>
+      </c>
+      <c r="C59" t="s">
+        <v>41</v>
+      </c>
+      <c r="D59">
+        <v>336</v>
+      </c>
+      <c r="E59">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>7</v>
+      </c>
+      <c r="B61" t="s">
+        <v>12</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>2294</v>
+      </c>
+      <c r="E61">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>33</v>
+      </c>
+      <c r="B62" t="s">
+        <v>33</v>
+      </c>
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62">
+        <v>1031</v>
+      </c>
+      <c r="E62">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1</v>
+      </c>
+      <c r="B63" t="s">
+        <v>719</v>
+      </c>
+      <c r="C63" t="s">
+        <v>41</v>
+      </c>
+      <c r="D63">
+        <v>553</v>
+      </c>
+      <c r="E63">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>2</v>
+      </c>
+      <c r="B64" t="s">
+        <v>720</v>
+      </c>
+      <c r="C64" t="s">
+        <v>41</v>
+      </c>
+      <c r="D64">
+        <v>342</v>
+      </c>
+      <c r="E64">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>3</v>
+      </c>
+      <c r="B65" t="s">
+        <v>721</v>
+      </c>
+      <c r="C65" t="s">
+        <v>41</v>
+      </c>
+      <c r="D65">
+        <v>263</v>
+      </c>
+      <c r="E65">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>4</v>
+      </c>
+      <c r="B66" t="s">
+        <v>722</v>
+      </c>
+      <c r="C66" t="s">
+        <v>41</v>
+      </c>
+      <c r="D66">
+        <v>63</v>
+      </c>
+      <c r="E66">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>5</v>
+      </c>
+      <c r="B67" t="s">
+        <v>723</v>
+      </c>
+      <c r="C67" t="s">
+        <v>41</v>
+      </c>
+      <c r="D67">
+        <v>42</v>
+      </c>
+      <c r="E67">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="68"/>
+    <row r="69">
+      <c r="A69">
+        <v>8</v>
+      </c>
+      <c r="B69" t="s">
+        <v>13</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>23837</v>
+      </c>
+      <c r="E69">
+        <v>23837</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>33</v>
+      </c>
+      <c r="B70" t="s">
+        <v>33</v>
+      </c>
+      <c r="C70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D70">
+        <v>2995</v>
+      </c>
+      <c r="E70">
+        <v>2995</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>1</v>
+      </c>
+      <c r="B71" t="s">
+        <v>724</v>
+      </c>
+      <c r="C71" t="s">
+        <v>41</v>
+      </c>
+      <c r="D71">
+        <v>7939</v>
+      </c>
+      <c r="E71">
+        <v>7939</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>2</v>
+      </c>
+      <c r="B72" t="s">
+        <v>725</v>
+      </c>
+      <c r="C72" t="s">
+        <v>41</v>
+      </c>
+      <c r="D72">
+        <v>7039</v>
+      </c>
+      <c r="E72">
+        <v>7039</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>3</v>
+      </c>
+      <c r="B73" t="s">
+        <v>726</v>
+      </c>
+      <c r="C73" t="s">
+        <v>41</v>
+      </c>
+      <c r="D73">
+        <v>488</v>
+      </c>
+      <c r="E73">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>4</v>
+      </c>
+      <c r="B74" t="s">
+        <v>727</v>
+      </c>
+      <c r="C74" t="s">
+        <v>41</v>
+      </c>
+      <c r="D74">
+        <v>2327</v>
+      </c>
+      <c r="E74">
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>5</v>
+      </c>
+      <c r="B75" t="s">
+        <v>728</v>
+      </c>
+      <c r="C75" t="s">
+        <v>41</v>
+      </c>
+      <c r="D75">
+        <v>564</v>
+      </c>
+      <c r="E75">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>6</v>
+      </c>
+      <c r="B76" t="s">
+        <v>729</v>
+      </c>
+      <c r="C76" t="s">
+        <v>41</v>
+      </c>
+      <c r="D76">
+        <v>283</v>
+      </c>
+      <c r="E76">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>7</v>
+      </c>
+      <c r="B77" t="s">
+        <v>730</v>
+      </c>
+      <c r="C77" t="s">
+        <v>41</v>
+      </c>
+      <c r="D77">
+        <v>1330</v>
+      </c>
+      <c r="E77">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>8</v>
+      </c>
+      <c r="B78" t="s">
+        <v>731</v>
+      </c>
+      <c r="C78" t="s">
+        <v>41</v>
+      </c>
+      <c r="D78">
+        <v>872</v>
+      </c>
+      <c r="E78">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>9</v>
+      </c>
+      <c r="B80" t="s">
+        <v>14</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>117</v>
+      </c>
+      <c r="E80">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>33</v>
+      </c>
+      <c r="B81" t="s">
+        <v>33</v>
+      </c>
+      <c r="C81" t="s">
+        <v>39</v>
+      </c>
+      <c r="D81">
+        <v>65</v>
+      </c>
+      <c r="E81">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>732</v>
+      </c>
+      <c r="C82" t="s">
+        <v>41</v>
+      </c>
+      <c r="D82">
+        <v>52</v>
+      </c>
+      <c r="E82">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="83"/>
+    <row r="84">
+      <c r="A84">
+        <v>12</v>
+      </c>
+      <c r="B84" t="s">
+        <v>16</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>17249</v>
+      </c>
+      <c r="E84">
+        <v>17249</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>33</v>
+      </c>
+      <c r="B85" t="s">
+        <v>33</v>
+      </c>
+      <c r="C85" t="s">
+        <v>39</v>
+      </c>
+      <c r="D85">
+        <v>2168</v>
+      </c>
+      <c r="E85">
+        <v>2168</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>1</v>
+      </c>
+      <c r="B86" t="s">
+        <v>733</v>
+      </c>
+      <c r="C86" t="s">
+        <v>41</v>
+      </c>
+      <c r="D86">
+        <v>8079</v>
+      </c>
+      <c r="E86">
+        <v>8079</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>734</v>
+      </c>
+      <c r="C87" t="s">
+        <v>41</v>
+      </c>
+      <c r="D87">
+        <v>3273</v>
+      </c>
+      <c r="E87">
+        <v>3273</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>3</v>
+      </c>
+      <c r="B88" t="s">
+        <v>735</v>
+      </c>
+      <c r="C88" t="s">
+        <v>41</v>
+      </c>
+      <c r="D88">
+        <v>268</v>
+      </c>
+      <c r="E88">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>4</v>
+      </c>
+      <c r="B89" t="s">
+        <v>736</v>
+      </c>
+      <c r="C89" t="s">
+        <v>41</v>
+      </c>
+      <c r="D89">
+        <v>1559</v>
+      </c>
+      <c r="E89">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>5</v>
+      </c>
+      <c r="B90" t="s">
+        <v>737</v>
+      </c>
+      <c r="C90" t="s">
+        <v>41</v>
+      </c>
+      <c r="D90">
+        <v>184</v>
+      </c>
+      <c r="E90">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>6</v>
+      </c>
+      <c r="B91" t="s">
+        <v>738</v>
+      </c>
+      <c r="C91" t="s">
+        <v>41</v>
+      </c>
+      <c r="D91">
+        <v>220</v>
+      </c>
+      <c r="E91">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>7</v>
+      </c>
+      <c r="B92" t="s">
+        <v>739</v>
+      </c>
+      <c r="C92" t="s">
+        <v>41</v>
+      </c>
+      <c r="D92">
+        <v>99</v>
+      </c>
+      <c r="E92">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>8</v>
+      </c>
+      <c r="B93" t="s">
+        <v>740</v>
+      </c>
+      <c r="C93" t="s">
+        <v>41</v>
+      </c>
+      <c r="D93">
+        <v>1399</v>
+      </c>
+      <c r="E93">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="94"/>
+    <row r="95">
+      <c r="A95">
+        <v>13</v>
+      </c>
+      <c r="B95" t="s">
+        <v>17</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>2643</v>
+      </c>
+      <c r="E95">
+        <v>2643</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>33</v>
+      </c>
+      <c r="B96" t="s">
+        <v>33</v>
+      </c>
+      <c r="C96" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96">
+        <v>886</v>
+      </c>
+      <c r="E96">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>1</v>
+      </c>
+      <c r="B97" t="s">
+        <v>741</v>
+      </c>
+      <c r="C97" t="s">
+        <v>41</v>
+      </c>
+      <c r="D97">
+        <v>906</v>
+      </c>
+      <c r="E97">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>2</v>
+      </c>
+      <c r="B98" t="s">
+        <v>742</v>
+      </c>
+      <c r="C98" t="s">
+        <v>41</v>
+      </c>
+      <c r="D98">
+        <v>375</v>
+      </c>
+      <c r="E98">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>3</v>
+      </c>
+      <c r="B99" t="s">
+        <v>743</v>
+      </c>
+      <c r="C99" t="s">
+        <v>41</v>
+      </c>
+      <c r="D99">
+        <v>159</v>
+      </c>
+      <c r="E99">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>4</v>
+      </c>
+      <c r="B100" t="s">
+        <v>744</v>
+      </c>
+      <c r="C100" t="s">
+        <v>41</v>
+      </c>
+      <c r="D100">
+        <v>87</v>
+      </c>
+      <c r="E100">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>5</v>
+      </c>
+      <c r="B101" t="s">
+        <v>745</v>
+      </c>
+      <c r="C101" t="s">
+        <v>41</v>
+      </c>
+      <c r="D101">
+        <v>82</v>
+      </c>
+      <c r="E101">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>6</v>
+      </c>
+      <c r="B102" t="s">
+        <v>746</v>
+      </c>
+      <c r="C102" t="s">
+        <v>41</v>
+      </c>
+      <c r="D102">
+        <v>148</v>
+      </c>
+      <c r="E102">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="103"/>
+    <row r="104">
+      <c r="A104">
+        <v>14</v>
+      </c>
+      <c r="B104" t="s">
+        <v>18</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>26413</v>
+      </c>
+      <c r="E104">
+        <v>26413</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>33</v>
+      </c>
+      <c r="B105" t="s">
+        <v>33</v>
+      </c>
+      <c r="C105" t="s">
+        <v>39</v>
+      </c>
+      <c r="D105">
+        <v>3606</v>
+      </c>
+      <c r="E105">
+        <v>3606</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>1</v>
+      </c>
+      <c r="B106" t="s">
+        <v>747</v>
+      </c>
+      <c r="C106" t="s">
+        <v>41</v>
+      </c>
+      <c r="D106">
+        <v>12827</v>
+      </c>
+      <c r="E106">
+        <v>12827</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>2</v>
+      </c>
+      <c r="B107" t="s">
+        <v>748</v>
+      </c>
+      <c r="C107" t="s">
+        <v>41</v>
+      </c>
+      <c r="D107">
+        <v>4959</v>
+      </c>
+      <c r="E107">
+        <v>4959</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>3</v>
+      </c>
+      <c r="B108" t="s">
+        <v>749</v>
+      </c>
+      <c r="C108" t="s">
+        <v>41</v>
+      </c>
+      <c r="D108">
+        <v>745</v>
+      </c>
+      <c r="E108">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>4</v>
+      </c>
+      <c r="B109" t="s">
+        <v>750</v>
+      </c>
+      <c r="C109" t="s">
+        <v>41</v>
+      </c>
+      <c r="D109">
+        <v>667</v>
+      </c>
+      <c r="E109">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>5</v>
+      </c>
+      <c r="B110" t="s">
+        <v>751</v>
+      </c>
+      <c r="C110" t="s">
+        <v>41</v>
+      </c>
+      <c r="D110">
+        <v>888</v>
+      </c>
+      <c r="E110">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>6</v>
+      </c>
+      <c r="B111" t="s">
+        <v>752</v>
+      </c>
+      <c r="C111" t="s">
+        <v>41</v>
+      </c>
+      <c r="D111">
+        <v>279</v>
+      </c>
+      <c r="E111">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>7</v>
+      </c>
+      <c r="B112" t="s">
+        <v>753</v>
+      </c>
+      <c r="C112" t="s">
+        <v>41</v>
+      </c>
+      <c r="D112">
+        <v>122</v>
+      </c>
+      <c r="E112">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>8</v>
+      </c>
+      <c r="B113" t="s">
+        <v>754</v>
+      </c>
+      <c r="C113" t="s">
+        <v>41</v>
+      </c>
+      <c r="D113">
+        <v>2320</v>
+      </c>
+      <c r="E113">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="114"/>
+    <row r="115">
+      <c r="A115">
+        <v>15</v>
+      </c>
+      <c r="B115" t="s">
+        <v>19</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>1285</v>
+      </c>
+      <c r="E115">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>33</v>
+      </c>
+      <c r="B116" t="s">
+        <v>33</v>
+      </c>
+      <c r="C116" t="s">
+        <v>39</v>
+      </c>
+      <c r="D116">
+        <v>610</v>
+      </c>
+      <c r="E116">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>1</v>
+      </c>
+      <c r="B117" t="s">
+        <v>755</v>
+      </c>
+      <c r="C117" t="s">
+        <v>41</v>
+      </c>
+      <c r="D117">
+        <v>562</v>
+      </c>
+      <c r="E117">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>2</v>
+      </c>
+      <c r="B118" t="s">
+        <v>756</v>
+      </c>
+      <c r="C118" t="s">
+        <v>41</v>
+      </c>
+      <c r="D118">
+        <v>113</v>
+      </c>
+      <c r="E118">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="119"/>
+    <row r="120">
+      <c r="A120">
+        <v>16</v>
+      </c>
+      <c r="B120" t="s">
+        <v>20</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>1450</v>
+      </c>
+      <c r="E120">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>33</v>
+      </c>
+      <c r="B121" t="s">
+        <v>33</v>
+      </c>
+      <c r="C121" t="s">
+        <v>39</v>
+      </c>
+      <c r="D121">
+        <v>399</v>
+      </c>
+      <c r="E121">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>1</v>
+      </c>
+      <c r="B122" t="s">
+        <v>757</v>
+      </c>
+      <c r="C122" t="s">
+        <v>41</v>
+      </c>
+      <c r="D122">
+        <v>520</v>
+      </c>
+      <c r="E122">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>2</v>
+      </c>
+      <c r="B123" t="s">
+        <v>758</v>
+      </c>
+      <c r="C123" t="s">
+        <v>41</v>
+      </c>
+      <c r="D123">
+        <v>286</v>
+      </c>
+      <c r="E123">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>3</v>
+      </c>
+      <c r="B124" t="s">
+        <v>759</v>
+      </c>
+      <c r="C124" t="s">
+        <v>41</v>
+      </c>
+      <c r="D124">
+        <v>79</v>
+      </c>
+      <c r="E124">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>4</v>
+      </c>
+      <c r="B125" t="s">
+        <v>760</v>
+      </c>
+      <c r="C125" t="s">
+        <v>41</v>
+      </c>
+      <c r="D125">
+        <v>43</v>
+      </c>
+      <c r="E125">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>5</v>
+      </c>
+      <c r="B126" t="s">
+        <v>761</v>
+      </c>
+      <c r="C126" t="s">
+        <v>41</v>
+      </c>
+      <c r="D126">
+        <v>19</v>
+      </c>
+      <c r="E126">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>6</v>
+      </c>
+      <c r="B127" t="s">
+        <v>762</v>
+      </c>
+      <c r="C127" t="s">
+        <v>41</v>
+      </c>
+      <c r="D127">
+        <v>35</v>
+      </c>
+      <c r="E127">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>7</v>
+      </c>
+      <c r="B128" t="s">
+        <v>763</v>
+      </c>
+      <c r="C128" t="s">
+        <v>41</v>
+      </c>
+      <c r="D128">
+        <v>23</v>
+      </c>
+      <c r="E128">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>8</v>
+      </c>
+      <c r="B129" t="s">
+        <v>764</v>
+      </c>
+      <c r="C129" t="s">
+        <v>41</v>
+      </c>
+      <c r="D129">
+        <v>46</v>
+      </c>
+      <c r="E129">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="130"/>
+    <row r="131">
+      <c r="A131">
+        <v>17</v>
+      </c>
+      <c r="B131" t="s">
+        <v>21</v>
+      </c>
+      <c r="C131" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131">
+        <v>40796</v>
+      </c>
+      <c r="E131">
+        <v>40796</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>33</v>
+      </c>
+      <c r="B132" t="s">
+        <v>33</v>
+      </c>
+      <c r="C132" t="s">
+        <v>39</v>
+      </c>
+      <c r="D132">
+        <v>3438</v>
+      </c>
+      <c r="E132">
+        <v>3438</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>1</v>
+      </c>
+      <c r="B133" t="s">
+        <v>765</v>
+      </c>
+      <c r="C133" t="s">
+        <v>41</v>
+      </c>
+      <c r="D133">
+        <v>10378</v>
+      </c>
+      <c r="E133">
+        <v>10378</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>2</v>
+      </c>
+      <c r="B134" t="s">
+        <v>766</v>
+      </c>
+      <c r="C134" t="s">
+        <v>41</v>
+      </c>
+      <c r="D134">
+        <v>15241</v>
+      </c>
+      <c r="E134">
+        <v>15241</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>3</v>
+      </c>
+      <c r="B135" t="s">
+        <v>767</v>
+      </c>
+      <c r="C135" t="s">
+        <v>41</v>
+      </c>
+      <c r="D135">
+        <v>521</v>
+      </c>
+      <c r="E135">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>4</v>
+      </c>
+      <c r="B136" t="s">
+        <v>768</v>
+      </c>
+      <c r="C136" t="s">
+        <v>41</v>
+      </c>
+      <c r="D136">
+        <v>3271</v>
+      </c>
+      <c r="E136">
+        <v>3271</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>5</v>
+      </c>
+      <c r="B137" t="s">
+        <v>769</v>
+      </c>
+      <c r="C137" t="s">
+        <v>41</v>
+      </c>
+      <c r="D137">
+        <v>6141</v>
+      </c>
+      <c r="E137">
+        <v>6141</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>6</v>
+      </c>
+      <c r="B138" t="s">
+        <v>770</v>
+      </c>
+      <c r="C138" t="s">
+        <v>41</v>
+      </c>
+      <c r="D138">
+        <v>231</v>
+      </c>
+      <c r="E138">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>7</v>
+      </c>
+      <c r="B139" t="s">
+        <v>771</v>
+      </c>
+      <c r="C139" t="s">
+        <v>41</v>
+      </c>
+      <c r="D139">
+        <v>265</v>
+      </c>
+      <c r="E139">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>8</v>
+      </c>
+      <c r="B140" t="s">
+        <v>772</v>
+      </c>
+      <c r="C140" t="s">
+        <v>41</v>
+      </c>
+      <c r="D140">
+        <v>1310</v>
+      </c>
+      <c r="E140">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="141"/>
+    <row r="142">
+      <c r="A142">
+        <v>24</v>
+      </c>
+      <c r="B142" t="s">
+        <v>22</v>
+      </c>
+      <c r="C142" t="s">
+        <v>38</v>
+      </c>
+      <c r="D142">
+        <v>496</v>
+      </c>
+      <c r="E142">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s">
+        <v>33</v>
+      </c>
+      <c r="B143" t="s">
+        <v>33</v>
+      </c>
+      <c r="C143" t="s">
+        <v>39</v>
+      </c>
+      <c r="D143">
+        <v>281</v>
+      </c>
+      <c r="E143">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>1</v>
+      </c>
+      <c r="B144" t="s">
+        <v>773</v>
+      </c>
+      <c r="C144" t="s">
+        <v>41</v>
+      </c>
+      <c r="D144">
+        <v>215</v>
+      </c>
+      <c r="E144">
+        <v>215</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>774</v>
+      </c>
+      <c r="D2" t="s">
+        <v>775</v>
+      </c>
+      <c r="E2" t="s">
+        <v>776</v>
+      </c>
+      <c r="F2" t="s">
+        <v>777</v>
+      </c>
+      <c r="G2">
+        <v>35798</v>
+      </c>
+      <c r="H2">
+        <v>78123</v>
+      </c>
+      <c r="I2">
+        <v>37156</v>
+      </c>
+      <c r="J2">
+        <v>64567</v>
+      </c>
+      <c r="K2">
+        <v>29921</v>
+      </c>
+      <c r="L2">
+        <v>2257</v>
+      </c>
+      <c r="M2">
+        <v>4058</v>
+      </c>
+      <c r="N2">
+        <v>57888</v>
+      </c>
+      <c r="O2">
+        <v>302</v>
+      </c>
+      <c r="P2">
+        <v>573</v>
+      </c>
+      <c r="Q2">
+        <v>49347</v>
+      </c>
+      <c r="R2">
+        <v>661</v>
+      </c>
+      <c r="S2">
+        <v>27935</v>
+      </c>
+      <c r="T2">
+        <v>5664</v>
+      </c>
+      <c r="U2">
+        <v>19595</v>
+      </c>
+      <c r="V2">
+        <v>22819</v>
+      </c>
+      <c r="W2">
+        <v>4154</v>
+      </c>
+      <c r="X2">
+        <v>440818</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G3">
+        <v>35798</v>
+      </c>
+      <c r="H3">
+        <v>78123</v>
+      </c>
+      <c r="I3">
+        <v>37156</v>
+      </c>
+      <c r="J3">
+        <v>64567</v>
+      </c>
+      <c r="K3">
+        <v>29921</v>
+      </c>
+      <c r="L3">
+        <v>2257</v>
+      </c>
+      <c r="M3">
+        <v>4058</v>
+      </c>
+      <c r="N3">
+        <v>57888</v>
+      </c>
+      <c r="O3">
+        <v>302</v>
+      </c>
+      <c r="P3">
+        <v>573</v>
+      </c>
+      <c r="Q3">
+        <v>49347</v>
+      </c>
+      <c r="R3">
+        <v>661</v>
+      </c>
+      <c r="S3">
+        <v>27935</v>
+      </c>
+      <c r="T3">
+        <v>5664</v>
+      </c>
+      <c r="U3">
+        <v>19595</v>
+      </c>
+      <c r="V3">
+        <v>22819</v>
+      </c>
+      <c r="W3">
+        <v>4154</v>
+      </c>
+      <c r="X3">
+        <v>440818</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2">
+        <v>35798</v>
+      </c>
+      <c r="E2">
+        <v>35798</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D3">
+        <v>4675</v>
+      </c>
+      <c r="E3">
+        <v>4675</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>778</v>
+      </c>
+      <c r="C4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D4">
+        <v>13814</v>
+      </c>
+      <c r="E4">
+        <v>13814</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>779</v>
+      </c>
+      <c r="C5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5">
+        <v>1879</v>
+      </c>
+      <c r="E5">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>780</v>
+      </c>
+      <c r="C6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D6">
+        <v>3316</v>
+      </c>
+      <c r="E6">
+        <v>3316</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>781</v>
+      </c>
+      <c r="C7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7">
+        <v>1567</v>
+      </c>
+      <c r="E7">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>782</v>
+      </c>
+      <c r="C8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8">
+        <v>2051</v>
+      </c>
+      <c r="E8">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>783</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9">
+        <v>419</v>
+      </c>
+      <c r="E9">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>784</v>
+      </c>
+      <c r="C10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10">
+        <v>2295</v>
+      </c>
+      <c r="E10">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>785</v>
+      </c>
+      <c r="C11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11">
+        <v>5782</v>
+      </c>
+      <c r="E11">
+        <v>5782</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>78123</v>
+      </c>
+      <c r="E13">
+        <v>78123</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14">
+        <v>8784</v>
+      </c>
+      <c r="E14">
+        <v>8784</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>786</v>
+      </c>
+      <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15">
+        <v>20687</v>
+      </c>
+      <c r="E15">
+        <v>20687</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>787</v>
+      </c>
+      <c r="C16" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16">
+        <v>8616</v>
+      </c>
+      <c r="E16">
+        <v>8616</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>788</v>
+      </c>
+      <c r="C17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17">
+        <v>1434</v>
+      </c>
+      <c r="E17">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>789</v>
+      </c>
+      <c r="C18" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18">
+        <v>14268</v>
+      </c>
+      <c r="E18">
+        <v>14268</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>5</v>
+      </c>
+      <c r="B19" t="s">
+        <v>790</v>
+      </c>
+      <c r="C19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19">
+        <v>886</v>
+      </c>
+      <c r="E19">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>791</v>
+      </c>
+      <c r="C20" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20">
+        <v>469</v>
+      </c>
+      <c r="E20">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>7</v>
+      </c>
+      <c r="B21" t="s">
+        <v>792</v>
+      </c>
+      <c r="C21" t="s">
+        <v>41</v>
+      </c>
+      <c r="D21">
+        <v>325</v>
+      </c>
+      <c r="E21">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>793</v>
+      </c>
+      <c r="C22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22">
+        <v>22654</v>
+      </c>
+      <c r="E22">
+        <v>22654</v>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>37156</v>
+      </c>
+      <c r="E24">
+        <v>37156</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" t="s">
+        <v>33</v>
+      </c>
+      <c r="C25" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25">
+        <v>4628</v>
+      </c>
+      <c r="E25">
+        <v>4628</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>794</v>
+      </c>
+      <c r="C26" t="s">
+        <v>41</v>
+      </c>
+      <c r="D26">
+        <v>14261</v>
+      </c>
+      <c r="E26">
+        <v>14261</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>795</v>
+      </c>
+      <c r="C27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D27">
+        <v>4380</v>
+      </c>
+      <c r="E27">
+        <v>4380</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>796</v>
+      </c>
+      <c r="C28" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28">
+        <v>5741</v>
+      </c>
+      <c r="E28">
+        <v>5741</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>797</v>
+      </c>
+      <c r="C29" t="s">
+        <v>41</v>
+      </c>
+      <c r="D29">
+        <v>1318</v>
+      </c>
+      <c r="E29">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>798</v>
+      </c>
+      <c r="C30" t="s">
+        <v>41</v>
+      </c>
+      <c r="D30">
+        <v>4077</v>
+      </c>
+      <c r="E30">
+        <v>4077</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>799</v>
+      </c>
+      <c r="C31" t="s">
+        <v>41</v>
+      </c>
+      <c r="D31">
+        <v>492</v>
+      </c>
+      <c r="E31">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>800</v>
+      </c>
+      <c r="C32" t="s">
+        <v>41</v>
+      </c>
+      <c r="D32">
+        <v>2049</v>
+      </c>
+      <c r="E32">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>801</v>
+      </c>
+      <c r="C33" t="s">
+        <v>41</v>
+      </c>
+      <c r="D33">
+        <v>210</v>
+      </c>
+      <c r="E33">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>64567</v>
+      </c>
+      <c r="E35">
+        <v>64567</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" t="s">
+        <v>33</v>
+      </c>
+      <c r="C36" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36">
+        <v>6091</v>
+      </c>
+      <c r="E36">
+        <v>6091</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>802</v>
+      </c>
+      <c r="C37" t="s">
+        <v>41</v>
+      </c>
+      <c r="D37">
+        <v>23261</v>
+      </c>
+      <c r="E37">
+        <v>23261</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>803</v>
+      </c>
+      <c r="C38" t="s">
+        <v>41</v>
+      </c>
+      <c r="D38">
+        <v>3252</v>
+      </c>
+      <c r="E38">
+        <v>3252</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>3</v>
+      </c>
+      <c r="B39" t="s">
+        <v>804</v>
+      </c>
+      <c r="C39" t="s">
+        <v>41</v>
+      </c>
+      <c r="D39">
+        <v>1524</v>
+      </c>
+      <c r="E39">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>805</v>
+      </c>
+      <c r="C40" t="s">
+        <v>41</v>
+      </c>
+      <c r="D40">
+        <v>4203</v>
+      </c>
+      <c r="E40">
+        <v>4203</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>806</v>
+      </c>
+      <c r="C41" t="s">
+        <v>41</v>
+      </c>
+      <c r="D41">
+        <v>3635</v>
+      </c>
+      <c r="E41">
+        <v>3635</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>807</v>
+      </c>
+      <c r="C42" t="s">
+        <v>41</v>
+      </c>
+      <c r="D42">
+        <v>4392</v>
+      </c>
+      <c r="E42">
+        <v>4392</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>7</v>
+      </c>
+      <c r="B43" t="s">
+        <v>808</v>
+      </c>
+      <c r="C43" t="s">
+        <v>41</v>
+      </c>
+      <c r="D43">
+        <v>17973</v>
+      </c>
+      <c r="E43">
+        <v>17973</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>809</v>
+      </c>
+      <c r="C44" t="s">
+        <v>41</v>
+      </c>
+      <c r="D44">
+        <v>236</v>
+      </c>
+      <c r="E44">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>5</v>
+      </c>
+      <c r="B46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>29921</v>
+      </c>
+      <c r="E46">
+        <v>29921</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>33</v>
+      </c>
+      <c r="B47" t="s">
+        <v>33</v>
+      </c>
+      <c r="C47" t="s">
+        <v>39</v>
+      </c>
+      <c r="D47">
+        <v>3324</v>
+      </c>
+      <c r="E47">
+        <v>3324</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>810</v>
+      </c>
+      <c r="C48" t="s">
+        <v>41</v>
+      </c>
+      <c r="D48">
+        <v>5366</v>
+      </c>
+      <c r="E48">
+        <v>5366</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>811</v>
+      </c>
+      <c r="C49" t="s">
+        <v>41</v>
+      </c>
+      <c r="D49">
+        <v>5710</v>
+      </c>
+      <c r="E49">
+        <v>5710</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>90</v>
+      </c>
+      <c r="C50" t="s">
+        <v>41</v>
+      </c>
+      <c r="D50">
+        <v>3069</v>
+      </c>
+      <c r="E50">
+        <v>3069</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>812</v>
+      </c>
+      <c r="C51" t="s">
+        <v>41</v>
+      </c>
+      <c r="D51">
+        <v>540</v>
+      </c>
+      <c r="E51">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>813</v>
+      </c>
+      <c r="C52" t="s">
+        <v>41</v>
+      </c>
+      <c r="D52">
+        <v>8441</v>
+      </c>
+      <c r="E52">
+        <v>8441</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>6</v>
+      </c>
+      <c r="B53" t="s">
+        <v>814</v>
+      </c>
+      <c r="C53" t="s">
+        <v>41</v>
+      </c>
+      <c r="D53">
+        <v>667</v>
+      </c>
+      <c r="E53">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>815</v>
+      </c>
+      <c r="C54" t="s">
+        <v>41</v>
+      </c>
+      <c r="D54">
+        <v>2266</v>
+      </c>
+      <c r="E54">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>816</v>
+      </c>
+      <c r="C55" t="s">
+        <v>41</v>
+      </c>
+      <c r="D55">
+        <v>538</v>
+      </c>
+      <c r="E55">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57">
+        <v>2257</v>
+      </c>
+      <c r="E57">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>33</v>
+      </c>
+      <c r="B58" t="s">
+        <v>33</v>
+      </c>
+      <c r="C58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58">
+        <v>578</v>
+      </c>
+      <c r="E58">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>817</v>
+      </c>
+      <c r="C59" t="s">
+        <v>41</v>
+      </c>
+      <c r="D59">
+        <v>344</v>
+      </c>
+      <c r="E59">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>2</v>
+      </c>
+      <c r="B60" t="s">
+        <v>818</v>
+      </c>
+      <c r="C60" t="s">
+        <v>41</v>
+      </c>
+      <c r="D60">
+        <v>1030</v>
+      </c>
+      <c r="E60">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>3</v>
+      </c>
+      <c r="B61" t="s">
+        <v>819</v>
+      </c>
+      <c r="C61" t="s">
+        <v>41</v>
+      </c>
+      <c r="D61">
+        <v>199</v>
+      </c>
+      <c r="E61">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>4</v>
+      </c>
+      <c r="B62" t="s">
+        <v>820</v>
+      </c>
+      <c r="C62" t="s">
+        <v>41</v>
+      </c>
+      <c r="D62">
+        <v>106</v>
+      </c>
+      <c r="E62">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="63"/>
+    <row r="64">
+      <c r="A64">
+        <v>7</v>
+      </c>
+      <c r="B64" t="s">
+        <v>12</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>4058</v>
+      </c>
+      <c r="E64">
+        <v>4058</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>33</v>
+      </c>
+      <c r="B65" t="s">
+        <v>33</v>
+      </c>
+      <c r="C65" t="s">
+        <v>39</v>
+      </c>
+      <c r="D65">
+        <v>1038</v>
+      </c>
+      <c r="E65">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>1</v>
+      </c>
+      <c r="B66" t="s">
+        <v>821</v>
+      </c>
+      <c r="C66" t="s">
+        <v>41</v>
+      </c>
+      <c r="D66">
+        <v>719</v>
+      </c>
+      <c r="E66">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>2</v>
+      </c>
+      <c r="B67" t="s">
+        <v>822</v>
+      </c>
+      <c r="C67" t="s">
+        <v>41</v>
+      </c>
+      <c r="D67">
+        <v>987</v>
+      </c>
+      <c r="E67">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>3</v>
+      </c>
+      <c r="B68" t="s">
+        <v>823</v>
+      </c>
+      <c r="C68" t="s">
+        <v>41</v>
+      </c>
+      <c r="D68">
+        <v>219</v>
+      </c>
+      <c r="E68">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>4</v>
+      </c>
+      <c r="B69" t="s">
+        <v>824</v>
+      </c>
+      <c r="C69" t="s">
+        <v>41</v>
+      </c>
+      <c r="D69">
+        <v>837</v>
+      </c>
+      <c r="E69">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>5</v>
+      </c>
+      <c r="B70" t="s">
+        <v>825</v>
+      </c>
+      <c r="C70" t="s">
+        <v>41</v>
+      </c>
+      <c r="D70">
+        <v>139</v>
+      </c>
+      <c r="E70">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>6</v>
+      </c>
+      <c r="B71" t="s">
+        <v>826</v>
+      </c>
+      <c r="C71" t="s">
+        <v>41</v>
+      </c>
+      <c r="D71">
+        <v>119</v>
+      </c>
+      <c r="E71">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73">
+        <v>8</v>
+      </c>
+      <c r="B73" t="s">
+        <v>13</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>57888</v>
+      </c>
+      <c r="E73">
+        <v>57888</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>33</v>
+      </c>
+      <c r="B74" t="s">
+        <v>33</v>
+      </c>
+      <c r="C74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D74">
+        <v>6939</v>
+      </c>
+      <c r="E74">
+        <v>6939</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>1</v>
+      </c>
+      <c r="B75" t="s">
+        <v>827</v>
+      </c>
+      <c r="C75" t="s">
+        <v>41</v>
+      </c>
+      <c r="D75">
+        <v>15750</v>
+      </c>
+      <c r="E75">
+        <v>15750</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>2</v>
+      </c>
+      <c r="B76" t="s">
+        <v>828</v>
+      </c>
+      <c r="C76" t="s">
+        <v>41</v>
+      </c>
+      <c r="D76">
+        <v>12109</v>
+      </c>
+      <c r="E76">
+        <v>12109</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>3</v>
+      </c>
+      <c r="B77" t="s">
+        <v>829</v>
+      </c>
+      <c r="C77" t="s">
+        <v>41</v>
+      </c>
+      <c r="D77">
+        <v>2691</v>
+      </c>
+      <c r="E77">
+        <v>2691</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>4</v>
+      </c>
+      <c r="B78" t="s">
+        <v>830</v>
+      </c>
+      <c r="C78" t="s">
+        <v>41</v>
+      </c>
+      <c r="D78">
+        <v>1433</v>
+      </c>
+      <c r="E78">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>5</v>
+      </c>
+      <c r="B79" t="s">
+        <v>831</v>
+      </c>
+      <c r="C79" t="s">
+        <v>41</v>
+      </c>
+      <c r="D79">
+        <v>1443</v>
+      </c>
+      <c r="E79">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>6</v>
+      </c>
+      <c r="B80" t="s">
+        <v>832</v>
+      </c>
+      <c r="C80" t="s">
+        <v>41</v>
+      </c>
+      <c r="D80">
+        <v>487</v>
+      </c>
+      <c r="E80">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>7</v>
+      </c>
+      <c r="B81" t="s">
+        <v>833</v>
+      </c>
+      <c r="C81" t="s">
+        <v>41</v>
+      </c>
+      <c r="D81">
+        <v>623</v>
+      </c>
+      <c r="E81">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>8</v>
+      </c>
+      <c r="B82" t="s">
+        <v>834</v>
+      </c>
+      <c r="C82" t="s">
+        <v>41</v>
+      </c>
+      <c r="D82">
+        <v>16413</v>
+      </c>
+      <c r="E82">
+        <v>16413</v>
+      </c>
+    </row>
+    <row r="83"/>
+    <row r="84">
+      <c r="A84">
+        <v>9</v>
+      </c>
+      <c r="B84" t="s">
+        <v>14</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>302</v>
+      </c>
+      <c r="E84">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>33</v>
+      </c>
+      <c r="B85" t="s">
+        <v>33</v>
+      </c>
+      <c r="C85" t="s">
+        <v>39</v>
+      </c>
+      <c r="D85">
+        <v>136</v>
+      </c>
+      <c r="E85">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>1</v>
+      </c>
+      <c r="B86" t="s">
+        <v>835</v>
+      </c>
+      <c r="C86" t="s">
+        <v>41</v>
+      </c>
+      <c r="D86">
+        <v>61</v>
+      </c>
+      <c r="E86">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>836</v>
+      </c>
+      <c r="C87" t="s">
+        <v>41</v>
+      </c>
+      <c r="D87">
+        <v>61</v>
+      </c>
+      <c r="E87">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>3</v>
+      </c>
+      <c r="B88" t="s">
+        <v>837</v>
+      </c>
+      <c r="C88" t="s">
+        <v>41</v>
+      </c>
+      <c r="D88">
+        <v>20</v>
+      </c>
+      <c r="E88">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>4</v>
+      </c>
+      <c r="B89" t="s">
+        <v>838</v>
+      </c>
+      <c r="C89" t="s">
+        <v>41</v>
+      </c>
+      <c r="D89">
+        <v>24</v>
+      </c>
+      <c r="E89">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="90"/>
+    <row r="91">
+      <c r="A91">
+        <v>10</v>
+      </c>
+      <c r="B91" t="s">
+        <v>15</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>573</v>
+      </c>
+      <c r="E91">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>33</v>
+      </c>
+      <c r="B92" t="s">
+        <v>33</v>
+      </c>
+      <c r="C92" t="s">
+        <v>39</v>
+      </c>
+      <c r="D92">
+        <v>190</v>
+      </c>
+      <c r="E92">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>1</v>
+      </c>
+      <c r="B93" t="s">
+        <v>839</v>
+      </c>
+      <c r="C93" t="s">
+        <v>41</v>
+      </c>
+      <c r="D93">
+        <v>234</v>
+      </c>
+      <c r="E93">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>2</v>
+      </c>
+      <c r="B94" t="s">
+        <v>840</v>
+      </c>
+      <c r="C94" t="s">
+        <v>41</v>
+      </c>
+      <c r="D94">
+        <v>149</v>
+      </c>
+      <c r="E94">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="95"/>
+    <row r="96">
+      <c r="A96">
+        <v>12</v>
+      </c>
+      <c r="B96" t="s">
+        <v>16</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>49347</v>
+      </c>
+      <c r="E96">
+        <v>49347</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>33</v>
+      </c>
+      <c r="B97" t="s">
+        <v>33</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97">
+        <v>3350</v>
+      </c>
+      <c r="E97">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>1</v>
+      </c>
+      <c r="B98" t="s">
+        <v>841</v>
+      </c>
+      <c r="C98" t="s">
+        <v>41</v>
+      </c>
+      <c r="D98">
+        <v>17690</v>
+      </c>
+      <c r="E98">
+        <v>17690</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>2</v>
+      </c>
+      <c r="B99" t="s">
+        <v>842</v>
+      </c>
+      <c r="C99" t="s">
+        <v>41</v>
+      </c>
+      <c r="D99">
+        <v>15421</v>
+      </c>
+      <c r="E99">
+        <v>15421</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>3</v>
+      </c>
+      <c r="B100" t="s">
+        <v>843</v>
+      </c>
+      <c r="C100" t="s">
+        <v>41</v>
+      </c>
+      <c r="D100">
+        <v>1135</v>
+      </c>
+      <c r="E100">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>4</v>
+      </c>
+      <c r="B101" t="s">
+        <v>844</v>
+      </c>
+      <c r="C101" t="s">
+        <v>41</v>
+      </c>
+      <c r="D101">
+        <v>6971</v>
+      </c>
+      <c r="E101">
+        <v>6971</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>5</v>
+      </c>
+      <c r="B102" t="s">
+        <v>845</v>
+      </c>
+      <c r="C102" t="s">
+        <v>41</v>
+      </c>
+      <c r="D102">
+        <v>3015</v>
+      </c>
+      <c r="E102">
+        <v>3015</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>6</v>
+      </c>
+      <c r="B103" t="s">
+        <v>846</v>
+      </c>
+      <c r="C103" t="s">
+        <v>41</v>
+      </c>
+      <c r="D103">
+        <v>310</v>
+      </c>
+      <c r="E103">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>7</v>
+      </c>
+      <c r="B104" t="s">
+        <v>847</v>
+      </c>
+      <c r="C104" t="s">
+        <v>41</v>
+      </c>
+      <c r="D104">
+        <v>490</v>
+      </c>
+      <c r="E104">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>8</v>
+      </c>
+      <c r="B105" t="s">
+        <v>848</v>
+      </c>
+      <c r="C105" t="s">
+        <v>41</v>
+      </c>
+      <c r="D105">
+        <v>965</v>
+      </c>
+      <c r="E105">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="106"/>
+    <row r="107">
+      <c r="A107">
+        <v>13</v>
+      </c>
+      <c r="B107" t="s">
+        <v>17</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>661</v>
+      </c>
+      <c r="E107">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>33</v>
+      </c>
+      <c r="B108" t="s">
+        <v>33</v>
+      </c>
+      <c r="C108" t="s">
+        <v>39</v>
+      </c>
+      <c r="D108">
+        <v>169</v>
+      </c>
+      <c r="E108">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>1</v>
+      </c>
+      <c r="B109" t="s">
+        <v>849</v>
+      </c>
+      <c r="C109" t="s">
+        <v>41</v>
+      </c>
+      <c r="D109">
+        <v>279</v>
+      </c>
+      <c r="E109">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>2</v>
+      </c>
+      <c r="B110" t="s">
+        <v>850</v>
+      </c>
+      <c r="C110" t="s">
+        <v>41</v>
+      </c>
+      <c r="D110">
+        <v>162</v>
+      </c>
+      <c r="E110">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>3</v>
+      </c>
+      <c r="B111" t="s">
+        <v>851</v>
+      </c>
+      <c r="C111" t="s">
+        <v>41</v>
+      </c>
+      <c r="D111">
+        <v>51</v>
+      </c>
+      <c r="E111">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="112"/>
+    <row r="113">
+      <c r="A113">
+        <v>14</v>
+      </c>
+      <c r="B113" t="s">
+        <v>18</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113">
+        <v>27935</v>
+      </c>
+      <c r="E113">
+        <v>27935</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>33</v>
+      </c>
+      <c r="B114" t="s">
+        <v>33</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>3429</v>
+      </c>
+      <c r="E114">
+        <v>3429</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>1</v>
+      </c>
+      <c r="B115" t="s">
+        <v>852</v>
+      </c>
+      <c r="C115" t="s">
+        <v>41</v>
+      </c>
+      <c r="D115">
+        <v>14217</v>
+      </c>
+      <c r="E115">
+        <v>14217</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>2</v>
+      </c>
+      <c r="B116" t="s">
+        <v>853</v>
+      </c>
+      <c r="C116" t="s">
+        <v>41</v>
+      </c>
+      <c r="D116">
+        <v>6011</v>
+      </c>
+      <c r="E116">
+        <v>6011</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>3</v>
+      </c>
+      <c r="B117" t="s">
+        <v>854</v>
+      </c>
+      <c r="C117" t="s">
+        <v>41</v>
+      </c>
+      <c r="D117">
+        <v>1973</v>
+      </c>
+      <c r="E117">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>4</v>
+      </c>
+      <c r="B118" t="s">
+        <v>855</v>
+      </c>
+      <c r="C118" t="s">
+        <v>41</v>
+      </c>
+      <c r="D118">
+        <v>706</v>
+      </c>
+      <c r="E118">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>5</v>
+      </c>
+      <c r="B119" t="s">
+        <v>856</v>
+      </c>
+      <c r="C119" t="s">
+        <v>41</v>
+      </c>
+      <c r="D119">
+        <v>542</v>
+      </c>
+      <c r="E119">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>6</v>
+      </c>
+      <c r="B120" t="s">
+        <v>857</v>
+      </c>
+      <c r="C120" t="s">
+        <v>41</v>
+      </c>
+      <c r="D120">
+        <v>286</v>
+      </c>
+      <c r="E120">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>7</v>
+      </c>
+      <c r="B121" t="s">
+        <v>858</v>
+      </c>
+      <c r="C121" t="s">
+        <v>41</v>
+      </c>
+      <c r="D121">
+        <v>185</v>
+      </c>
+      <c r="E121">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>8</v>
+      </c>
+      <c r="B122" t="s">
+        <v>859</v>
+      </c>
+      <c r="C122" t="s">
+        <v>41</v>
+      </c>
+      <c r="D122">
+        <v>586</v>
+      </c>
+      <c r="E122">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="123"/>
+    <row r="124">
+      <c r="A124">
+        <v>15</v>
+      </c>
+      <c r="B124" t="s">
+        <v>19</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>5664</v>
+      </c>
+      <c r="E124">
+        <v>5664</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>33</v>
+      </c>
+      <c r="B125" t="s">
+        <v>33</v>
+      </c>
+      <c r="C125" t="s">
+        <v>39</v>
+      </c>
+      <c r="D125">
+        <v>928</v>
+      </c>
+      <c r="E125">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>1</v>
+      </c>
+      <c r="B126" t="s">
+        <v>860</v>
+      </c>
+      <c r="C126" t="s">
+        <v>41</v>
+      </c>
+      <c r="D126">
+        <v>3657</v>
+      </c>
+      <c r="E126">
+        <v>3657</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>2</v>
+      </c>
+      <c r="B127" t="s">
+        <v>861</v>
+      </c>
+      <c r="C127" t="s">
+        <v>41</v>
+      </c>
+      <c r="D127">
+        <v>928</v>
+      </c>
+      <c r="E127">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>3</v>
+      </c>
+      <c r="B128" t="s">
+        <v>862</v>
+      </c>
+      <c r="C128" t="s">
+        <v>41</v>
+      </c>
+      <c r="D128">
+        <v>151</v>
+      </c>
+      <c r="E128">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="129"/>
+    <row r="130">
+      <c r="A130">
+        <v>16</v>
+      </c>
+      <c r="B130" t="s">
+        <v>20</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>19595</v>
+      </c>
+      <c r="E130">
+        <v>19595</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>33</v>
+      </c>
+      <c r="B131" t="s">
+        <v>33</v>
+      </c>
+      <c r="C131" t="s">
+        <v>39</v>
+      </c>
+      <c r="D131">
+        <v>783</v>
+      </c>
+      <c r="E131">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>1</v>
+      </c>
+      <c r="B132" t="s">
+        <v>863</v>
+      </c>
+      <c r="C132" t="s">
+        <v>41</v>
+      </c>
+      <c r="D132">
+        <v>911</v>
+      </c>
+      <c r="E132">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>2</v>
+      </c>
+      <c r="B133" t="s">
+        <v>864</v>
+      </c>
+      <c r="C133" t="s">
+        <v>41</v>
+      </c>
+      <c r="D133">
+        <v>816</v>
+      </c>
+      <c r="E133">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>3</v>
+      </c>
+      <c r="B134" t="s">
+        <v>865</v>
+      </c>
+      <c r="C134" t="s">
+        <v>41</v>
+      </c>
+      <c r="D134">
+        <v>205</v>
+      </c>
+      <c r="E134">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>4</v>
+      </c>
+      <c r="B135" t="s">
+        <v>866</v>
+      </c>
+      <c r="C135" t="s">
+        <v>41</v>
+      </c>
+      <c r="D135">
+        <v>2928</v>
+      </c>
+      <c r="E135">
+        <v>2928</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>5</v>
+      </c>
+      <c r="B136" t="s">
+        <v>867</v>
+      </c>
+      <c r="C136" t="s">
+        <v>41</v>
+      </c>
+      <c r="D136">
+        <v>168</v>
+      </c>
+      <c r="E136">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>6</v>
+      </c>
+      <c r="B137" t="s">
+        <v>868</v>
+      </c>
+      <c r="C137" t="s">
+        <v>41</v>
+      </c>
+      <c r="D137">
+        <v>162</v>
+      </c>
+      <c r="E137">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>7</v>
+      </c>
+      <c r="B138" t="s">
+        <v>869</v>
+      </c>
+      <c r="C138" t="s">
+        <v>41</v>
+      </c>
+      <c r="D138">
+        <v>13326</v>
+      </c>
+      <c r="E138">
+        <v>13326</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>8</v>
+      </c>
+      <c r="B139" t="s">
+        <v>870</v>
+      </c>
+      <c r="C139" t="s">
+        <v>41</v>
+      </c>
+      <c r="D139">
+        <v>296</v>
+      </c>
+      <c r="E139">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="140"/>
+    <row r="141">
+      <c r="A141">
+        <v>17</v>
+      </c>
+      <c r="B141" t="s">
+        <v>21</v>
+      </c>
+      <c r="C141" t="s">
+        <v>38</v>
+      </c>
+      <c r="D141">
+        <v>22819</v>
+      </c>
+      <c r="E141">
+        <v>22819</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>33</v>
+      </c>
+      <c r="B142" t="s">
+        <v>33</v>
+      </c>
+      <c r="C142" t="s">
+        <v>39</v>
+      </c>
+      <c r="D142">
+        <v>1686</v>
+      </c>
+      <c r="E142">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>1</v>
+      </c>
+      <c r="B143" t="s">
+        <v>871</v>
+      </c>
+      <c r="C143" t="s">
+        <v>41</v>
+      </c>
+      <c r="D143">
+        <v>17355</v>
+      </c>
+      <c r="E143">
+        <v>17355</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>2</v>
+      </c>
+      <c r="B144" t="s">
+        <v>872</v>
+      </c>
+      <c r="C144" t="s">
+        <v>41</v>
+      </c>
+      <c r="D144">
+        <v>644</v>
+      </c>
+      <c r="E144">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>3</v>
+      </c>
+      <c r="B145" t="s">
+        <v>873</v>
+      </c>
+      <c r="C145" t="s">
+        <v>41</v>
+      </c>
+      <c r="D145">
+        <v>828</v>
+      </c>
+      <c r="E145">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>4</v>
+      </c>
+      <c r="B146" t="s">
+        <v>874</v>
+      </c>
+      <c r="C146" t="s">
+        <v>41</v>
+      </c>
+      <c r="D146">
+        <v>289</v>
+      </c>
+      <c r="E146">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>5</v>
+      </c>
+      <c r="B147" t="s">
+        <v>875</v>
+      </c>
+      <c r="C147" t="s">
+        <v>41</v>
+      </c>
+      <c r="D147">
+        <v>175</v>
+      </c>
+      <c r="E147">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>6</v>
+      </c>
+      <c r="B148" t="s">
+        <v>876</v>
+      </c>
+      <c r="C148" t="s">
+        <v>41</v>
+      </c>
+      <c r="D148">
+        <v>1444</v>
+      </c>
+      <c r="E148">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>7</v>
+      </c>
+      <c r="B149" t="s">
+        <v>877</v>
+      </c>
+      <c r="C149" t="s">
+        <v>41</v>
+      </c>
+      <c r="D149">
+        <v>309</v>
+      </c>
+      <c r="E149">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>8</v>
+      </c>
+      <c r="B150" t="s">
+        <v>878</v>
+      </c>
+      <c r="C150" t="s">
+        <v>41</v>
+      </c>
+      <c r="D150">
+        <v>89</v>
+      </c>
+      <c r="E150">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="151"/>
+    <row r="152">
+      <c r="A152">
+        <v>24</v>
+      </c>
+      <c r="B152" t="s">
+        <v>22</v>
+      </c>
+      <c r="C152" t="s">
+        <v>38</v>
+      </c>
+      <c r="D152">
+        <v>4154</v>
+      </c>
+      <c r="E152">
+        <v>4154</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="s">
+        <v>33</v>
+      </c>
+      <c r="B153" t="s">
+        <v>33</v>
+      </c>
+      <c r="C153" t="s">
+        <v>39</v>
+      </c>
+      <c r="D153">
+        <v>363</v>
+      </c>
+      <c r="E153">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>1</v>
+      </c>
+      <c r="B154" t="s">
+        <v>879</v>
+      </c>
+      <c r="C154" t="s">
+        <v>41</v>
+      </c>
+      <c r="D154">
+        <v>1136</v>
+      </c>
+      <c r="E154">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>2</v>
+      </c>
+      <c r="B155" t="s">
+        <v>880</v>
+      </c>
+      <c r="C155" t="s">
+        <v>41</v>
+      </c>
+      <c r="D155">
+        <v>1316</v>
+      </c>
+      <c r="E155">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>3</v>
+      </c>
+      <c r="B156" t="s">
+        <v>881</v>
+      </c>
+      <c r="C156" t="s">
+        <v>41</v>
+      </c>
+      <c r="D156">
+        <v>88</v>
+      </c>
+      <c r="E156">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>4</v>
+      </c>
+      <c r="B157" t="s">
+        <v>882</v>
+      </c>
+      <c r="C157" t="s">
+        <v>41</v>
+      </c>
+      <c r="D157">
+        <v>137</v>
+      </c>
+      <c r="E157">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>5</v>
+      </c>
+      <c r="B158" t="s">
+        <v>883</v>
+      </c>
+      <c r="C158" t="s">
+        <v>41</v>
+      </c>
+      <c r="D158">
+        <v>87</v>
+      </c>
+      <c r="E158">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>6</v>
+      </c>
+      <c r="B159" t="s">
+        <v>884</v>
+      </c>
+      <c r="C159" t="s">
+        <v>41</v>
+      </c>
+      <c r="D159">
+        <v>26</v>
+      </c>
+      <c r="E159">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>7</v>
+      </c>
+      <c r="B160" t="s">
+        <v>885</v>
+      </c>
+      <c r="C160" t="s">
+        <v>41</v>
+      </c>
+      <c r="D160">
+        <v>1001</v>
+      </c>
+      <c r="E160">
+        <v>1001</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>886</v>
+      </c>
+      <c r="D2" t="s">
+        <v>887</v>
+      </c>
+      <c r="E2" t="s">
+        <v>888</v>
+      </c>
+      <c r="F2" t="s">
+        <v>889</v>
+      </c>
+      <c r="G2">
+        <v>0</v>
+      </c>
+      <c r="H2">
+        <v>0</v>
+      </c>
+      <c r="I2">
+        <v>0</v>
+      </c>
+      <c r="J2">
+        <v>0</v>
+      </c>
+      <c r="K2">
+        <v>0</v>
+      </c>
+      <c r="L2">
+        <v>0</v>
+      </c>
+      <c r="M2">
+        <v>0</v>
+      </c>
+      <c r="N2">
+        <v>0</v>
+      </c>
+      <c r="O2">
+        <v>0</v>
+      </c>
+      <c r="P2">
+        <v>0</v>
+      </c>
+      <c r="Q2">
+        <v>0</v>
+      </c>
+      <c r="R2">
+        <v>0</v>
+      </c>
+      <c r="S2">
+        <v>0</v>
+      </c>
+      <c r="T2">
+        <v>0</v>
+      </c>
+      <c r="U2">
+        <v>0</v>
+      </c>
+      <c r="V2">
+        <v>0</v>
+      </c>
+      <c r="W2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
+        <v>0</v>
+      </c>
+      <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
+        <v>0</v>
+      </c>
+      <c r="V3">
+        <v>0</v>
+      </c>
+      <c r="W3">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2">
+        <v>0</v>
+      </c>
+      <c r="E2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>890</v>
+      </c>
+      <c r="C4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D4">
+        <v>0</v>
+      </c>
+      <c r="E4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>891</v>
+      </c>
+      <c r="C5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5">
+        <v>0</v>
+      </c>
+      <c r="E5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>892</v>
+      </c>
+      <c r="C6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D6">
+        <v>0</v>
+      </c>
+      <c r="E6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>893</v>
+      </c>
+      <c r="C7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7">
+        <v>0</v>
+      </c>
+      <c r="E7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>894</v>
+      </c>
+      <c r="C8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8">
+        <v>0</v>
+      </c>
+      <c r="E8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>895</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9">
+        <v>0</v>
+      </c>
+      <c r="E9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11">
+        <v>0</v>
+      </c>
+      <c r="E11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12">
+        <v>0</v>
+      </c>
+      <c r="E12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>896</v>
+      </c>
+      <c r="C13" t="s">
+        <v>41</v>
+      </c>
+      <c r="D13">
+        <v>0</v>
+      </c>
+      <c r="E13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>897</v>
+      </c>
+      <c r="C14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14">
+        <v>0</v>
+      </c>
+      <c r="E14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>898</v>
+      </c>
+      <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15">
+        <v>0</v>
+      </c>
+      <c r="E15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>899</v>
+      </c>
+      <c r="C16" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16">
+        <v>0</v>
+      </c>
+      <c r="E16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>5</v>
+      </c>
+      <c r="B17" t="s">
+        <v>900</v>
+      </c>
+      <c r="C17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17">
+        <v>0</v>
+      </c>
+      <c r="E17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>6</v>
+      </c>
+      <c r="B18" t="s">
+        <v>901</v>
+      </c>
+      <c r="C18" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18">
+        <v>0</v>
+      </c>
+      <c r="E18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>0</v>
+      </c>
+      <c r="E20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21">
+        <v>0</v>
+      </c>
+      <c r="E21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>902</v>
+      </c>
+      <c r="C22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22">
+        <v>0</v>
+      </c>
+      <c r="E22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>903</v>
+      </c>
+      <c r="C23" t="s">
+        <v>41</v>
+      </c>
+      <c r="D23">
+        <v>0</v>
+      </c>
+      <c r="E23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>904</v>
+      </c>
+      <c r="C24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D24">
+        <v>0</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>905</v>
+      </c>
+      <c r="C25" t="s">
+        <v>41</v>
+      </c>
+      <c r="D25">
+        <v>0</v>
+      </c>
+      <c r="E25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>906</v>
+      </c>
+      <c r="C26" t="s">
+        <v>41</v>
+      </c>
+      <c r="D26">
+        <v>0</v>
+      </c>
+      <c r="E26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>6</v>
+      </c>
+      <c r="B27" t="s">
+        <v>907</v>
+      </c>
+      <c r="C27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D27">
+        <v>0</v>
+      </c>
+      <c r="E27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28"/>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>0</v>
+      </c>
+      <c r="E29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>33</v>
+      </c>
+      <c r="B30" t="s">
+        <v>33</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30">
+        <v>0</v>
+      </c>
+      <c r="E30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>908</v>
+      </c>
+      <c r="C31" t="s">
+        <v>41</v>
+      </c>
+      <c r="D31">
+        <v>0</v>
+      </c>
+      <c r="E31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>909</v>
+      </c>
+      <c r="C32" t="s">
+        <v>41</v>
+      </c>
+      <c r="D32">
+        <v>0</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>3</v>
+      </c>
+      <c r="B33" t="s">
+        <v>910</v>
+      </c>
+      <c r="C33" t="s">
+        <v>41</v>
+      </c>
+      <c r="D33">
+        <v>0</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>911</v>
+      </c>
+      <c r="C34" t="s">
+        <v>41</v>
+      </c>
+      <c r="D34">
+        <v>0</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>5</v>
+      </c>
+      <c r="B35" t="s">
+        <v>912</v>
+      </c>
+      <c r="C35" t="s">
+        <v>41</v>
+      </c>
+      <c r="D35">
+        <v>0</v>
+      </c>
+      <c r="E35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>6</v>
+      </c>
+      <c r="B36" t="s">
+        <v>913</v>
+      </c>
+      <c r="C36" t="s">
+        <v>41</v>
+      </c>
+      <c r="D36">
+        <v>0</v>
+      </c>
+      <c r="E36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>0</v>
+      </c>
+      <c r="E38">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" t="s">
+        <v>33</v>
+      </c>
+      <c r="C39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39">
+        <v>0</v>
+      </c>
+      <c r="E39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>914</v>
+      </c>
+      <c r="C40" t="s">
+        <v>41</v>
+      </c>
+      <c r="D40">
+        <v>0</v>
+      </c>
+      <c r="E40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>915</v>
+      </c>
+      <c r="C41" t="s">
+        <v>41</v>
+      </c>
+      <c r="D41">
+        <v>0</v>
+      </c>
+      <c r="E41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>916</v>
+      </c>
+      <c r="C42" t="s">
+        <v>41</v>
+      </c>
+      <c r="D42">
+        <v>0</v>
+      </c>
+      <c r="E42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>917</v>
+      </c>
+      <c r="C43" t="s">
+        <v>41</v>
+      </c>
+      <c r="D43">
+        <v>0</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>918</v>
+      </c>
+      <c r="C44" t="s">
+        <v>41</v>
+      </c>
+      <c r="D44">
+        <v>0</v>
+      </c>
+      <c r="E44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>919</v>
+      </c>
+      <c r="C45" t="s">
+        <v>41</v>
+      </c>
+      <c r="D45">
+        <v>0</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>6</v>
+      </c>
+      <c r="B47" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>0</v>
+      </c>
+      <c r="E47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>33</v>
+      </c>
+      <c r="B48" t="s">
+        <v>33</v>
+      </c>
+      <c r="C48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48">
+        <v>0</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>920</v>
+      </c>
+      <c r="C49" t="s">
+        <v>41</v>
+      </c>
+      <c r="D49">
+        <v>0</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>2</v>
+      </c>
+      <c r="B50" t="s">
+        <v>921</v>
+      </c>
+      <c r="C50" t="s">
+        <v>41</v>
+      </c>
+      <c r="D50">
+        <v>0</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>3</v>
+      </c>
+      <c r="B51" t="s">
+        <v>922</v>
+      </c>
+      <c r="C51" t="s">
+        <v>41</v>
+      </c>
+      <c r="D51">
+        <v>0</v>
+      </c>
+      <c r="E51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>4</v>
+      </c>
+      <c r="B52" t="s">
+        <v>923</v>
+      </c>
+      <c r="C52" t="s">
+        <v>41</v>
+      </c>
+      <c r="D52">
+        <v>0</v>
+      </c>
+      <c r="E52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>12</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>0</v>
+      </c>
+      <c r="E54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>33</v>
+      </c>
+      <c r="B55" t="s">
+        <v>33</v>
+      </c>
+      <c r="C55" t="s">
+        <v>39</v>
+      </c>
+      <c r="D55">
+        <v>0</v>
+      </c>
+      <c r="E55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1</v>
+      </c>
+      <c r="B56" t="s">
+        <v>924</v>
+      </c>
+      <c r="C56" t="s">
+        <v>41</v>
+      </c>
+      <c r="D56">
+        <v>0</v>
+      </c>
+      <c r="E56">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>2</v>
+      </c>
+      <c r="B57" t="s">
+        <v>925</v>
+      </c>
+      <c r="C57" t="s">
+        <v>41</v>
+      </c>
+      <c r="D57">
+        <v>0</v>
+      </c>
+      <c r="E57">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>3</v>
+      </c>
+      <c r="B58" t="s">
+        <v>926</v>
+      </c>
+      <c r="C58" t="s">
+        <v>41</v>
+      </c>
+      <c r="D58">
+        <v>0</v>
+      </c>
+      <c r="E58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59"/>
+    <row r="60">
+      <c r="A60">
+        <v>8</v>
+      </c>
+      <c r="B60" t="s">
+        <v>13</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>0</v>
+      </c>
+      <c r="E60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>33</v>
+      </c>
+      <c r="B61" t="s">
+        <v>33</v>
+      </c>
+      <c r="C61" t="s">
+        <v>39</v>
+      </c>
+      <c r="D61">
+        <v>0</v>
+      </c>
+      <c r="E61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>1</v>
+      </c>
+      <c r="B62" t="s">
+        <v>927</v>
+      </c>
+      <c r="C62" t="s">
+        <v>41</v>
+      </c>
+      <c r="D62">
+        <v>0</v>
+      </c>
+      <c r="E62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>2</v>
+      </c>
+      <c r="B63" t="s">
+        <v>928</v>
+      </c>
+      <c r="C63" t="s">
+        <v>41</v>
+      </c>
+      <c r="D63">
+        <v>0</v>
+      </c>
+      <c r="E63">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>3</v>
+      </c>
+      <c r="B64" t="s">
+        <v>929</v>
+      </c>
+      <c r="C64" t="s">
+        <v>41</v>
+      </c>
+      <c r="D64">
+        <v>0</v>
+      </c>
+      <c r="E64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>4</v>
+      </c>
+      <c r="B65" t="s">
+        <v>930</v>
+      </c>
+      <c r="C65" t="s">
+        <v>41</v>
+      </c>
+      <c r="D65">
+        <v>0</v>
+      </c>
+      <c r="E65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>5</v>
+      </c>
+      <c r="B66" t="s">
+        <v>931</v>
+      </c>
+      <c r="C66" t="s">
+        <v>41</v>
+      </c>
+      <c r="D66">
+        <v>0</v>
+      </c>
+      <c r="E66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>6</v>
+      </c>
+      <c r="B67" t="s">
+        <v>932</v>
+      </c>
+      <c r="C67" t="s">
+        <v>41</v>
+      </c>
+      <c r="D67">
+        <v>0</v>
+      </c>
+      <c r="E67">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68"/>
+    <row r="69">
+      <c r="A69">
+        <v>9</v>
+      </c>
+      <c r="B69" t="s">
+        <v>14</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>0</v>
+      </c>
+      <c r="E69">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>33</v>
+      </c>
+      <c r="B70" t="s">
+        <v>33</v>
+      </c>
+      <c r="C70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D70">
+        <v>0</v>
+      </c>
+      <c r="E70">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>1</v>
+      </c>
+      <c r="B71" t="s">
+        <v>933</v>
+      </c>
+      <c r="C71" t="s">
+        <v>41</v>
+      </c>
+      <c r="D71">
+        <v>0</v>
+      </c>
+      <c r="E71">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>2</v>
+      </c>
+      <c r="B72" t="s">
+        <v>934</v>
+      </c>
+      <c r="C72" t="s">
+        <v>41</v>
+      </c>
+      <c r="D72">
+        <v>0</v>
+      </c>
+      <c r="E72">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>3</v>
+      </c>
+      <c r="B73" t="s">
+        <v>935</v>
+      </c>
+      <c r="C73" t="s">
+        <v>41</v>
+      </c>
+      <c r="D73">
+        <v>0</v>
+      </c>
+      <c r="E73">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74"/>
+    <row r="75">
+      <c r="A75">
+        <v>10</v>
+      </c>
+      <c r="B75" t="s">
+        <v>15</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>0</v>
+      </c>
+      <c r="E75">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>33</v>
+      </c>
+      <c r="B76" t="s">
+        <v>33</v>
+      </c>
+      <c r="C76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76">
+        <v>0</v>
+      </c>
+      <c r="E76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>1</v>
+      </c>
+      <c r="B77" t="s">
+        <v>936</v>
+      </c>
+      <c r="C77" t="s">
+        <v>41</v>
+      </c>
+      <c r="D77">
+        <v>0</v>
+      </c>
+      <c r="E77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>2</v>
+      </c>
+      <c r="B78" t="s">
+        <v>937</v>
+      </c>
+      <c r="C78" t="s">
+        <v>41</v>
+      </c>
+      <c r="D78">
+        <v>0</v>
+      </c>
+      <c r="E78">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>3</v>
+      </c>
+      <c r="B79" t="s">
+        <v>938</v>
+      </c>
+      <c r="C79" t="s">
+        <v>41</v>
+      </c>
+      <c r="D79">
+        <v>0</v>
+      </c>
+      <c r="E79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>4</v>
+      </c>
+      <c r="B80" t="s">
+        <v>939</v>
+      </c>
+      <c r="C80" t="s">
+        <v>41</v>
+      </c>
+      <c r="D80">
+        <v>0</v>
+      </c>
+      <c r="E80">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>12</v>
+      </c>
+      <c r="B82" t="s">
+        <v>16</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>0</v>
+      </c>
+      <c r="E82">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>33</v>
+      </c>
+      <c r="B83" t="s">
+        <v>33</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83">
+        <v>0</v>
+      </c>
+      <c r="E83">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>940</v>
+      </c>
+      <c r="C84" t="s">
+        <v>41</v>
+      </c>
+      <c r="D84">
+        <v>0</v>
+      </c>
+      <c r="E84">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>941</v>
+      </c>
+      <c r="C85" t="s">
+        <v>41</v>
+      </c>
+      <c r="D85">
+        <v>0</v>
+      </c>
+      <c r="E85">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>942</v>
+      </c>
+      <c r="C86" t="s">
+        <v>41</v>
+      </c>
+      <c r="D86">
+        <v>0</v>
+      </c>
+      <c r="E86">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>943</v>
+      </c>
+      <c r="C87" t="s">
+        <v>41</v>
+      </c>
+      <c r="D87">
+        <v>0</v>
+      </c>
+      <c r="E87">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>5</v>
+      </c>
+      <c r="B88" t="s">
+        <v>944</v>
+      </c>
+      <c r="C88" t="s">
+        <v>41</v>
+      </c>
+      <c r="D88">
+        <v>0</v>
+      </c>
+      <c r="E88">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>6</v>
+      </c>
+      <c r="B89" t="s">
+        <v>945</v>
+      </c>
+      <c r="C89" t="s">
+        <v>41</v>
+      </c>
+      <c r="D89">
+        <v>0</v>
+      </c>
+      <c r="E89">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90"/>
+    <row r="91">
+      <c r="A91">
+        <v>14</v>
+      </c>
+      <c r="B91" t="s">
+        <v>18</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>0</v>
+      </c>
+      <c r="E91">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>33</v>
+      </c>
+      <c r="B92" t="s">
+        <v>33</v>
+      </c>
+      <c r="C92" t="s">
+        <v>39</v>
+      </c>
+      <c r="D92">
+        <v>0</v>
+      </c>
+      <c r="E92">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>1</v>
+      </c>
+      <c r="B93" t="s">
+        <v>946</v>
+      </c>
+      <c r="C93" t="s">
+        <v>41</v>
+      </c>
+      <c r="D93">
+        <v>0</v>
+      </c>
+      <c r="E93">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>2</v>
+      </c>
+      <c r="B94" t="s">
+        <v>947</v>
+      </c>
+      <c r="C94" t="s">
+        <v>41</v>
+      </c>
+      <c r="D94">
+        <v>0</v>
+      </c>
+      <c r="E94">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>3</v>
+      </c>
+      <c r="B95" t="s">
+        <v>948</v>
+      </c>
+      <c r="C95" t="s">
+        <v>41</v>
+      </c>
+      <c r="D95">
+        <v>0</v>
+      </c>
+      <c r="E95">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>4</v>
+      </c>
+      <c r="B96" t="s">
+        <v>949</v>
+      </c>
+      <c r="C96" t="s">
+        <v>41</v>
+      </c>
+      <c r="D96">
+        <v>0</v>
+      </c>
+      <c r="E96">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>5</v>
+      </c>
+      <c r="B97" t="s">
+        <v>950</v>
+      </c>
+      <c r="C97" t="s">
+        <v>41</v>
+      </c>
+      <c r="D97">
+        <v>0</v>
+      </c>
+      <c r="E97">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>6</v>
+      </c>
+      <c r="B98" t="s">
+        <v>951</v>
+      </c>
+      <c r="C98" t="s">
+        <v>41</v>
+      </c>
+      <c r="D98">
+        <v>0</v>
+      </c>
+      <c r="E98">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99"/>
+    <row r="100">
+      <c r="A100">
+        <v>15</v>
+      </c>
+      <c r="B100" t="s">
+        <v>19</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>0</v>
+      </c>
+      <c r="E100">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>33</v>
+      </c>
+      <c r="B101" t="s">
+        <v>33</v>
+      </c>
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101">
+        <v>0</v>
+      </c>
+      <c r="E101">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>1</v>
+      </c>
+      <c r="B102" t="s">
+        <v>952</v>
+      </c>
+      <c r="C102" t="s">
+        <v>41</v>
+      </c>
+      <c r="D102">
+        <v>0</v>
+      </c>
+      <c r="E102">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>2</v>
+      </c>
+      <c r="B103" t="s">
+        <v>953</v>
+      </c>
+      <c r="C103" t="s">
+        <v>41</v>
+      </c>
+      <c r="D103">
+        <v>0</v>
+      </c>
+      <c r="E103">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>3</v>
+      </c>
+      <c r="B104" t="s">
+        <v>954</v>
+      </c>
+      <c r="C104" t="s">
+        <v>41</v>
+      </c>
+      <c r="D104">
+        <v>0</v>
+      </c>
+      <c r="E104">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105"/>
+    <row r="106">
+      <c r="A106">
+        <v>16</v>
+      </c>
+      <c r="B106" t="s">
+        <v>20</v>
+      </c>
+      <c r="C106" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106">
+        <v>0</v>
+      </c>
+      <c r="E106">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>33</v>
+      </c>
+      <c r="B107" t="s">
+        <v>33</v>
+      </c>
+      <c r="C107" t="s">
+        <v>39</v>
+      </c>
+      <c r="D107">
+        <v>0</v>
+      </c>
+      <c r="E107">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>1</v>
+      </c>
+      <c r="B108" t="s">
+        <v>955</v>
+      </c>
+      <c r="C108" t="s">
+        <v>41</v>
+      </c>
+      <c r="D108">
+        <v>0</v>
+      </c>
+      <c r="E108">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>2</v>
+      </c>
+      <c r="B109" t="s">
+        <v>956</v>
+      </c>
+      <c r="C109" t="s">
+        <v>41</v>
+      </c>
+      <c r="D109">
+        <v>0</v>
+      </c>
+      <c r="E109">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>3</v>
+      </c>
+      <c r="B110" t="s">
+        <v>957</v>
+      </c>
+      <c r="C110" t="s">
+        <v>41</v>
+      </c>
+      <c r="D110">
+        <v>0</v>
+      </c>
+      <c r="E110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>4</v>
+      </c>
+      <c r="B111" t="s">
+        <v>958</v>
+      </c>
+      <c r="C111" t="s">
+        <v>41</v>
+      </c>
+      <c r="D111">
+        <v>0</v>
+      </c>
+      <c r="E111">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>5</v>
+      </c>
+      <c r="B112" t="s">
+        <v>959</v>
+      </c>
+      <c r="C112" t="s">
+        <v>41</v>
+      </c>
+      <c r="D112">
+        <v>0</v>
+      </c>
+      <c r="E112">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>6</v>
+      </c>
+      <c r="B113" t="s">
+        <v>960</v>
+      </c>
+      <c r="C113" t="s">
+        <v>41</v>
+      </c>
+      <c r="D113">
+        <v>0</v>
+      </c>
+      <c r="E113">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114"/>
+    <row r="115">
+      <c r="A115">
+        <v>17</v>
+      </c>
+      <c r="B115" t="s">
+        <v>21</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>0</v>
+      </c>
+      <c r="E115">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>33</v>
+      </c>
+      <c r="B116" t="s">
+        <v>33</v>
+      </c>
+      <c r="C116" t="s">
+        <v>39</v>
+      </c>
+      <c r="D116">
+        <v>0</v>
+      </c>
+      <c r="E116">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>1</v>
+      </c>
+      <c r="B117" t="s">
+        <v>961</v>
+      </c>
+      <c r="C117" t="s">
+        <v>41</v>
+      </c>
+      <c r="D117">
+        <v>0</v>
+      </c>
+      <c r="E117">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>2</v>
+      </c>
+      <c r="B118" t="s">
+        <v>962</v>
+      </c>
+      <c r="C118" t="s">
+        <v>41</v>
+      </c>
+      <c r="D118">
+        <v>0</v>
+      </c>
+      <c r="E118">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>3</v>
+      </c>
+      <c r="B119" t="s">
+        <v>963</v>
+      </c>
+      <c r="C119" t="s">
+        <v>41</v>
+      </c>
+      <c r="D119">
+        <v>0</v>
+      </c>
+      <c r="E119">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>4</v>
+      </c>
+      <c r="B120" t="s">
+        <v>964</v>
+      </c>
+      <c r="C120" t="s">
+        <v>41</v>
+      </c>
+      <c r="D120">
+        <v>0</v>
+      </c>
+      <c r="E120">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>5</v>
+      </c>
+      <c r="B121" t="s">
+        <v>965</v>
+      </c>
+      <c r="C121" t="s">
+        <v>41</v>
+      </c>
+      <c r="D121">
+        <v>0</v>
+      </c>
+      <c r="E121">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>6</v>
+      </c>
+      <c r="B122" t="s">
+        <v>966</v>
+      </c>
+      <c r="C122" t="s">
+        <v>41</v>
+      </c>
+      <c r="D122">
+        <v>0</v>
+      </c>
+      <c r="E122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123"/>
+    <row r="124">
+      <c r="A124">
+        <v>24</v>
+      </c>
+      <c r="B124" t="s">
+        <v>22</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>0</v>
+      </c>
+      <c r="E124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>33</v>
+      </c>
+      <c r="B125" t="s">
+        <v>33</v>
+      </c>
+      <c r="C125" t="s">
+        <v>39</v>
+      </c>
+      <c r="D125">
+        <v>0</v>
+      </c>
+      <c r="E125">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>1</v>
+      </c>
+      <c r="B126" t="s">
+        <v>967</v>
+      </c>
+      <c r="C126" t="s">
+        <v>41</v>
+      </c>
+      <c r="D126">
+        <v>0</v>
+      </c>
+      <c r="E126">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G2">
+        <v>23542</v>
+      </c>
+      <c r="H2">
+        <v>27417</v>
+      </c>
+      <c r="I2">
+        <v>102163</v>
+      </c>
+      <c r="J2">
+        <v>38211</v>
+      </c>
+      <c r="K2">
+        <v>27136</v>
+      </c>
+      <c r="L2">
+        <v>1221</v>
+      </c>
+      <c r="M2">
+        <v>2029</v>
+      </c>
+      <c r="N2">
+        <v>51229</v>
+      </c>
+      <c r="O2">
+        <v>1926</v>
+      </c>
+      <c r="P2">
+        <v>840</v>
+      </c>
+      <c r="Q2">
+        <v>17598</v>
+      </c>
+      <c r="R2">
+        <v>11991</v>
+      </c>
+      <c r="S2">
+        <v>21868</v>
+      </c>
+      <c r="T2">
+        <v>2463</v>
+      </c>
+      <c r="U2">
+        <v>6063</v>
+      </c>
+      <c r="V2">
+        <v>4656</v>
+      </c>
+      <c r="W2">
+        <v>1156</v>
+      </c>
+      <c r="X2">
+        <v>341509</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3">
+        <v>13517</v>
+      </c>
+      <c r="H3">
+        <v>7379</v>
+      </c>
+      <c r="I3">
+        <v>14240</v>
+      </c>
+      <c r="J3">
+        <v>22677</v>
+      </c>
+      <c r="K3">
+        <v>3830</v>
+      </c>
+      <c r="L3">
+        <v>330</v>
+      </c>
+      <c r="M3">
+        <v>2271</v>
+      </c>
+      <c r="N3">
+        <v>5772</v>
+      </c>
+      <c r="O3">
+        <v>384</v>
+      </c>
+      <c r="P3">
+        <v>887</v>
+      </c>
+      <c r="Q3">
+        <v>4278</v>
+      </c>
+      <c r="R3">
+        <v>1722</v>
+      </c>
+      <c r="S3">
+        <v>6135</v>
+      </c>
+      <c r="T3">
+        <v>2967</v>
+      </c>
+      <c r="U3">
+        <v>423</v>
+      </c>
+      <c r="V3">
+        <v>13662</v>
+      </c>
+      <c r="W3">
+        <v>278</v>
+      </c>
+      <c r="X3">
+        <v>100752</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4" t="s">
         <v>31</v>
       </c>
+      <c r="F4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G4">
+        <v>7653</v>
+      </c>
+      <c r="H4">
+        <v>14048</v>
+      </c>
+      <c r="I4">
+        <v>31836</v>
+      </c>
+      <c r="J4">
+        <v>11193</v>
+      </c>
+      <c r="K4">
+        <v>23436</v>
+      </c>
+      <c r="L4">
+        <v>1189</v>
+      </c>
+      <c r="M4">
+        <v>877</v>
+      </c>
+      <c r="N4">
+        <v>22938</v>
+      </c>
+      <c r="O4">
+        <v>397</v>
+      </c>
+      <c r="P4">
+        <v>1556</v>
+      </c>
+      <c r="Q4">
+        <v>23623</v>
+      </c>
+      <c r="R4">
+        <v>869</v>
+      </c>
+      <c r="S4">
+        <v>15363</v>
+      </c>
+      <c r="T4">
+        <v>1722</v>
+      </c>
+      <c r="U4">
+        <v>1865</v>
+      </c>
+      <c r="V4">
+        <v>6719</v>
+      </c>
+      <c r="W4">
+        <v>2672</v>
+      </c>
+      <c r="X4">
+        <v>167956</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" t="s">
+        <v>34</v>
+      </c>
+      <c r="G5">
+        <v>44712</v>
+      </c>
+      <c r="H5">
+        <v>48844</v>
+      </c>
+      <c r="I5">
+        <v>148239</v>
+      </c>
+      <c r="J5">
+        <v>72081</v>
+      </c>
+      <c r="K5">
+        <v>54402</v>
+      </c>
+      <c r="L5">
+        <v>2740</v>
+      </c>
+      <c r="M5">
+        <v>5177</v>
+      </c>
+      <c r="N5">
+        <v>79939</v>
+      </c>
+      <c r="O5">
+        <v>2707</v>
+      </c>
+      <c r="P5">
+        <v>3283</v>
+      </c>
+      <c r="Q5">
+        <v>45499</v>
+      </c>
+      <c r="R5">
+        <v>14582</v>
+      </c>
+      <c r="S5">
+        <v>43366</v>
+      </c>
+      <c r="T5">
+        <v>7152</v>
+      </c>
+      <c r="U5">
+        <v>8351</v>
+      </c>
+      <c r="V5">
+        <v>25037</v>
+      </c>
+      <c r="W5">
+        <v>4106</v>
+      </c>
+      <c r="X5">
+        <v>610217</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>35</v>
+      </c>
       <c r="B1" s="1" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>583</v>
+        <v>28</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>30</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2">
+        <v>23542</v>
+      </c>
+      <c r="E2">
+        <v>13517</v>
+      </c>
+      <c r="F2">
+        <v>7653</v>
+      </c>
+      <c r="G2">
+        <v>44712</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D3">
+        <v>4019</v>
+      </c>
+      <c r="E3">
+        <v>1847</v>
+      </c>
+      <c r="F3">
+        <v>1403</v>
+      </c>
+      <c r="G3">
+        <v>7269</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D4">
+        <v>10913</v>
+      </c>
+      <c r="E4">
+        <v>2395</v>
+      </c>
+      <c r="F4">
+        <v>1257</v>
+      </c>
+      <c r="G4">
+        <v>14565</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5">
+        <v>1756</v>
+      </c>
+      <c r="E5">
+        <v>5282</v>
+      </c>
+      <c r="F5">
+        <v>765</v>
+      </c>
+      <c r="G5">
+        <v>7803</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D6">
+        <v>632</v>
+      </c>
+      <c r="E6">
+        <v>274</v>
+      </c>
+      <c r="F6">
+        <v>215</v>
+      </c>
+      <c r="G6">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7">
+        <v>677</v>
+      </c>
+      <c r="E7">
+        <v>1514</v>
+      </c>
+      <c r="F7">
+        <v>363</v>
+      </c>
+      <c r="G7">
+        <v>2554</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8">
+        <v>3788</v>
+      </c>
+      <c r="E8">
+        <v>171</v>
+      </c>
+      <c r="F8">
+        <v>1909</v>
+      </c>
+      <c r="G8">
+        <v>5868</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>46</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9">
+        <v>200</v>
+      </c>
+      <c r="E9">
+        <v>199</v>
+      </c>
+      <c r="F9">
+        <v>82</v>
+      </c>
+      <c r="G9">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>47</v>
+      </c>
+      <c r="C10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10">
+        <v>168</v>
+      </c>
+      <c r="E10">
+        <v>72</v>
+      </c>
+      <c r="F10">
+        <v>406</v>
+      </c>
+      <c r="G10">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11">
+        <v>278</v>
+      </c>
+      <c r="E11">
+        <v>869</v>
+      </c>
+      <c r="F11">
+        <v>170</v>
+      </c>
+      <c r="G11">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12">
+        <v>188</v>
+      </c>
+      <c r="E12">
+        <v>56</v>
+      </c>
+      <c r="F12">
+        <v>66</v>
+      </c>
+      <c r="G12">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" t="s">
+        <v>41</v>
+      </c>
+      <c r="D13">
+        <v>195</v>
+      </c>
+      <c r="E13">
+        <v>574</v>
+      </c>
+      <c r="F13">
+        <v>105</v>
+      </c>
+      <c r="G13">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>51</v>
+      </c>
+      <c r="C14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14">
+        <v>728</v>
+      </c>
+      <c r="E14">
+        <v>264</v>
+      </c>
+      <c r="F14">
+        <v>912</v>
+      </c>
+      <c r="G14">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>27417</v>
+      </c>
+      <c r="E16">
+        <v>7379</v>
+      </c>
+      <c r="F16">
+        <v>14048</v>
+      </c>
+      <c r="G16">
+        <v>48844</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" t="s">
+        <v>33</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17">
+        <v>5776</v>
+      </c>
+      <c r="E17">
+        <v>2316</v>
+      </c>
+      <c r="F17">
+        <v>3324</v>
+      </c>
+      <c r="G17">
+        <v>11416</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>52</v>
+      </c>
+      <c r="C18" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18">
+        <v>9024</v>
+      </c>
+      <c r="E18">
+        <v>1889</v>
+      </c>
+      <c r="F18">
+        <v>4659</v>
+      </c>
+      <c r="G18">
+        <v>15572</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>53</v>
+      </c>
+      <c r="C19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19">
+        <v>7382</v>
+      </c>
+      <c r="E19">
+        <v>1300</v>
+      </c>
+      <c r="F19">
+        <v>3516</v>
+      </c>
+      <c r="G19">
+        <v>12198</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20">
+        <v>831</v>
+      </c>
+      <c r="E20">
+        <v>262</v>
+      </c>
+      <c r="F20">
+        <v>381</v>
+      </c>
+      <c r="G20">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>55</v>
+      </c>
+      <c r="C21" t="s">
+        <v>41</v>
+      </c>
+      <c r="D21">
+        <v>2181</v>
+      </c>
+      <c r="E21">
+        <v>548</v>
+      </c>
+      <c r="F21">
+        <v>769</v>
+      </c>
+      <c r="G21">
+        <v>3498</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>5</v>
+      </c>
+      <c r="B22" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22">
+        <v>759</v>
+      </c>
+      <c r="E22">
+        <v>232</v>
+      </c>
+      <c r="F22">
+        <v>380</v>
+      </c>
+      <c r="G22">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>6</v>
+      </c>
+      <c r="B23" t="s">
+        <v>57</v>
+      </c>
+      <c r="C23" t="s">
+        <v>41</v>
+      </c>
+      <c r="D23">
+        <v>488</v>
+      </c>
+      <c r="E23">
+        <v>166</v>
+      </c>
+      <c r="F23">
+        <v>318</v>
+      </c>
+      <c r="G23">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>7</v>
+      </c>
+      <c r="B24" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D24">
+        <v>262</v>
+      </c>
+      <c r="E24">
+        <v>388</v>
+      </c>
+      <c r="F24">
+        <v>125</v>
+      </c>
+      <c r="G24">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" t="s">
+        <v>41</v>
+      </c>
+      <c r="D25">
+        <v>156</v>
+      </c>
+      <c r="E25">
+        <v>125</v>
+      </c>
+      <c r="F25">
+        <v>168</v>
+      </c>
+      <c r="G25">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>9</v>
+      </c>
+      <c r="B26" t="s">
+        <v>60</v>
+      </c>
+      <c r="C26" t="s">
+        <v>41</v>
+      </c>
+      <c r="D26">
+        <v>303</v>
+      </c>
+      <c r="E26">
+        <v>95</v>
+      </c>
+      <c r="F26">
+        <v>211</v>
+      </c>
+      <c r="G26">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>10</v>
+      </c>
+      <c r="B27" t="s">
+        <v>61</v>
+      </c>
+      <c r="C27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D27">
+        <v>185</v>
+      </c>
+      <c r="E27">
+        <v>30</v>
+      </c>
+      <c r="F27">
+        <v>131</v>
+      </c>
+      <c r="G27">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>11</v>
+      </c>
+      <c r="B28" t="s">
+        <v>62</v>
+      </c>
+      <c r="C28" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28">
+        <v>70</v>
+      </c>
+      <c r="E28">
+        <v>28</v>
+      </c>
+      <c r="F28">
+        <v>66</v>
+      </c>
+      <c r="G28">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="29"/>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>102163</v>
+      </c>
+      <c r="E30">
+        <v>14240</v>
+      </c>
+      <c r="F30">
+        <v>31836</v>
+      </c>
+      <c r="G30">
+        <v>148239</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B31" t="s">
+        <v>33</v>
+      </c>
+      <c r="C31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31">
+        <v>7667</v>
+      </c>
+      <c r="E31">
+        <v>2521</v>
+      </c>
+      <c r="F31">
+        <v>2690</v>
+      </c>
+      <c r="G31">
+        <v>12878</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>63</v>
+      </c>
+      <c r="C32" t="s">
+        <v>41</v>
+      </c>
+      <c r="D32">
+        <v>13372</v>
+      </c>
+      <c r="E32">
+        <v>1592</v>
+      </c>
+      <c r="F32">
+        <v>4744</v>
+      </c>
+      <c r="G32">
+        <v>19708</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>64</v>
+      </c>
+      <c r="C33" t="s">
+        <v>41</v>
+      </c>
+      <c r="D33">
+        <v>6619</v>
+      </c>
+      <c r="E33">
+        <v>2168</v>
+      </c>
+      <c r="F33">
+        <v>3865</v>
+      </c>
+      <c r="G33">
+        <v>12652</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>65</v>
+      </c>
+      <c r="C34" t="s">
+        <v>41</v>
+      </c>
+      <c r="D34">
+        <v>15290</v>
+      </c>
+      <c r="E34">
+        <v>2186</v>
+      </c>
+      <c r="F34">
+        <v>1257</v>
+      </c>
+      <c r="G34">
+        <v>18733</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>66</v>
+      </c>
+      <c r="C35" t="s">
+        <v>41</v>
+      </c>
+      <c r="D35">
+        <v>1430</v>
+      </c>
+      <c r="E35">
+        <v>4183</v>
+      </c>
+      <c r="F35">
+        <v>487</v>
+      </c>
+      <c r="G35">
+        <v>6100</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>5</v>
+      </c>
+      <c r="B36" t="s">
+        <v>67</v>
+      </c>
+      <c r="C36" t="s">
+        <v>41</v>
+      </c>
+      <c r="D36">
+        <v>44115</v>
+      </c>
+      <c r="E36">
+        <v>506</v>
+      </c>
+      <c r="F36">
+        <v>479</v>
+      </c>
+      <c r="G36">
+        <v>45100</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>68</v>
+      </c>
+      <c r="C37" t="s">
+        <v>41</v>
+      </c>
+      <c r="D37">
+        <v>4131</v>
+      </c>
+      <c r="E37">
+        <v>190</v>
+      </c>
+      <c r="F37">
+        <v>2117</v>
+      </c>
+      <c r="G37">
+        <v>6438</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>7</v>
+      </c>
+      <c r="B38" t="s">
+        <v>69</v>
+      </c>
+      <c r="C38" t="s">
+        <v>41</v>
+      </c>
+      <c r="D38">
+        <v>5145</v>
+      </c>
+      <c r="E38">
+        <v>129</v>
+      </c>
+      <c r="F38">
+        <v>10045</v>
+      </c>
+      <c r="G38">
+        <v>15319</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>8</v>
+      </c>
+      <c r="B39" t="s">
+        <v>70</v>
+      </c>
+      <c r="C39" t="s">
+        <v>41</v>
+      </c>
+      <c r="D39">
+        <v>1358</v>
+      </c>
+      <c r="E39">
+        <v>69</v>
+      </c>
+      <c r="F39">
+        <v>2516</v>
+      </c>
+      <c r="G39">
+        <v>3943</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>9</v>
+      </c>
+      <c r="B40" t="s">
+        <v>71</v>
+      </c>
+      <c r="C40" t="s">
+        <v>41</v>
+      </c>
+      <c r="D40">
+        <v>158</v>
+      </c>
+      <c r="E40">
+        <v>61</v>
+      </c>
+      <c r="F40">
+        <v>84</v>
+      </c>
+      <c r="G40">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>10</v>
+      </c>
+      <c r="B41" t="s">
+        <v>72</v>
+      </c>
+      <c r="C41" t="s">
+        <v>41</v>
+      </c>
+      <c r="D41">
+        <v>1756</v>
+      </c>
+      <c r="E41">
+        <v>44</v>
+      </c>
+      <c r="F41">
+        <v>358</v>
+      </c>
+      <c r="G41">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>11</v>
+      </c>
+      <c r="B42" t="s">
+        <v>73</v>
+      </c>
+      <c r="C42" t="s">
+        <v>41</v>
+      </c>
+      <c r="D42">
+        <v>1122</v>
+      </c>
+      <c r="E42">
+        <v>591</v>
+      </c>
+      <c r="F42">
+        <v>3194</v>
+      </c>
+      <c r="G42">
+        <v>4907</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
+        <v>4</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>38211</v>
+      </c>
+      <c r="E44">
+        <v>22677</v>
+      </c>
+      <c r="F44">
+        <v>11193</v>
+      </c>
+      <c r="G44">
+        <v>72081</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>33</v>
+      </c>
+      <c r="B45" t="s">
+        <v>33</v>
+      </c>
+      <c r="C45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45">
+        <v>3682</v>
+      </c>
+      <c r="E45">
+        <v>1914</v>
+      </c>
+      <c r="F45">
+        <v>1607</v>
+      </c>
+      <c r="G45">
+        <v>7203</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>74</v>
+      </c>
+      <c r="C46" t="s">
+        <v>41</v>
+      </c>
+      <c r="D46">
+        <v>18156</v>
+      </c>
+      <c r="E46">
+        <v>6236</v>
+      </c>
+      <c r="F46">
+        <v>1261</v>
+      </c>
+      <c r="G46">
+        <v>25653</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>2</v>
+      </c>
+      <c r="B47" t="s">
+        <v>75</v>
+      </c>
+      <c r="C47" t="s">
+        <v>41</v>
+      </c>
+      <c r="D47">
+        <v>4110</v>
+      </c>
+      <c r="E47">
+        <v>2859</v>
+      </c>
+      <c r="F47">
+        <v>5628</v>
+      </c>
+      <c r="G47">
+        <v>12597</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>3</v>
+      </c>
+      <c r="B48" t="s">
+        <v>76</v>
+      </c>
+      <c r="C48" t="s">
+        <v>41</v>
+      </c>
+      <c r="D48">
+        <v>1006</v>
+      </c>
+      <c r="E48">
+        <v>425</v>
+      </c>
+      <c r="F48">
+        <v>599</v>
+      </c>
+      <c r="G48">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
+        <v>77</v>
+      </c>
+      <c r="C49" t="s">
+        <v>41</v>
+      </c>
+      <c r="D49">
+        <v>988</v>
+      </c>
+      <c r="E49">
+        <v>7376</v>
+      </c>
+      <c r="F49">
+        <v>455</v>
+      </c>
+      <c r="G49">
+        <v>8819</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>78</v>
+      </c>
+      <c r="C50" t="s">
+        <v>41</v>
+      </c>
+      <c r="D50">
+        <v>761</v>
+      </c>
+      <c r="E50">
+        <v>128</v>
+      </c>
+      <c r="F50">
+        <v>249</v>
+      </c>
+      <c r="G50">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>6</v>
+      </c>
+      <c r="B51" t="s">
+        <v>79</v>
+      </c>
+      <c r="C51" t="s">
+        <v>41</v>
+      </c>
+      <c r="D51">
+        <v>815</v>
+      </c>
+      <c r="E51">
+        <v>2386</v>
+      </c>
+      <c r="F51">
+        <v>403</v>
+      </c>
+      <c r="G51">
+        <v>3604</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>7</v>
+      </c>
+      <c r="B52" t="s">
+        <v>80</v>
+      </c>
+      <c r="C52" t="s">
+        <v>41</v>
+      </c>
+      <c r="D52">
+        <v>494</v>
+      </c>
+      <c r="E52">
+        <v>661</v>
+      </c>
+      <c r="F52">
+        <v>229</v>
+      </c>
+      <c r="G52">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>8</v>
+      </c>
+      <c r="B53" t="s">
+        <v>81</v>
+      </c>
+      <c r="C53" t="s">
+        <v>41</v>
+      </c>
+      <c r="D53">
+        <v>6792</v>
+      </c>
+      <c r="E53">
+        <v>56</v>
+      </c>
+      <c r="F53">
+        <v>251</v>
+      </c>
+      <c r="G53">
+        <v>7099</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>9</v>
+      </c>
+      <c r="B54" t="s">
+        <v>82</v>
+      </c>
+      <c r="C54" t="s">
+        <v>41</v>
+      </c>
+      <c r="D54">
+        <v>215</v>
+      </c>
+      <c r="E54">
+        <v>538</v>
+      </c>
+      <c r="F54">
+        <v>207</v>
+      </c>
+      <c r="G54">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>10</v>
+      </c>
+      <c r="B55" t="s">
+        <v>83</v>
+      </c>
+      <c r="C55" t="s">
+        <v>41</v>
+      </c>
+      <c r="D55">
+        <v>182</v>
+      </c>
+      <c r="E55">
+        <v>56</v>
+      </c>
+      <c r="F55">
+        <v>121</v>
+      </c>
+      <c r="G55">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>11</v>
+      </c>
+      <c r="B56" t="s">
+        <v>84</v>
+      </c>
+      <c r="C56" t="s">
+        <v>41</v>
+      </c>
+      <c r="D56">
+        <v>1010</v>
+      </c>
+      <c r="E56">
+        <v>42</v>
+      </c>
+      <c r="F56">
+        <v>183</v>
+      </c>
+      <c r="G56">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>5</v>
+      </c>
+      <c r="B58" t="s">
+        <v>10</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>27136</v>
+      </c>
+      <c r="E58">
+        <v>3830</v>
+      </c>
+      <c r="F58">
+        <v>23436</v>
+      </c>
+      <c r="G58">
+        <v>54402</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>33</v>
+      </c>
+      <c r="B59" t="s">
+        <v>33</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59">
+        <v>3024</v>
+      </c>
+      <c r="E59">
+        <v>800</v>
+      </c>
+      <c r="F59">
+        <v>2521</v>
+      </c>
+      <c r="G59">
+        <v>6345</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>85</v>
+      </c>
+      <c r="C60" t="s">
+        <v>41</v>
+      </c>
+      <c r="D60">
+        <v>10508</v>
+      </c>
+      <c r="E60">
+        <v>1314</v>
+      </c>
+      <c r="F60">
+        <v>10484</v>
+      </c>
+      <c r="G60">
+        <v>22306</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>86</v>
+      </c>
+      <c r="C61" t="s">
+        <v>41</v>
+      </c>
+      <c r="D61">
+        <v>9819</v>
+      </c>
+      <c r="E61">
+        <v>267</v>
+      </c>
+      <c r="F61">
+        <v>692</v>
+      </c>
+      <c r="G61">
+        <v>10778</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>87</v>
+      </c>
+      <c r="C62" t="s">
+        <v>41</v>
+      </c>
+      <c r="D62">
+        <v>975</v>
+      </c>
+      <c r="E62">
+        <v>214</v>
+      </c>
+      <c r="F62">
+        <v>5709</v>
+      </c>
+      <c r="G62">
+        <v>6898</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>88</v>
+      </c>
+      <c r="C63" t="s">
+        <v>41</v>
+      </c>
+      <c r="D63">
+        <v>321</v>
+      </c>
+      <c r="E63">
+        <v>93</v>
+      </c>
+      <c r="F63">
+        <v>148</v>
+      </c>
+      <c r="G63">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>89</v>
+      </c>
+      <c r="C64" t="s">
+        <v>41</v>
+      </c>
+      <c r="D64">
+        <v>591</v>
+      </c>
+      <c r="E64">
+        <v>259</v>
+      </c>
+      <c r="F64">
+        <v>1516</v>
+      </c>
+      <c r="G64">
+        <v>2366</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>6</v>
+      </c>
+      <c r="B65" t="s">
+        <v>90</v>
+      </c>
+      <c r="C65" t="s">
+        <v>41</v>
+      </c>
+      <c r="D65">
+        <v>333</v>
+      </c>
+      <c r="E65">
+        <v>286</v>
+      </c>
+      <c r="F65">
+        <v>468</v>
+      </c>
+      <c r="G65">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>7</v>
+      </c>
+      <c r="B66" t="s">
+        <v>91</v>
+      </c>
+      <c r="C66" t="s">
+        <v>41</v>
+      </c>
+      <c r="D66">
+        <v>100</v>
+      </c>
+      <c r="E66">
+        <v>35</v>
+      </c>
+      <c r="F66">
+        <v>86</v>
+      </c>
+      <c r="G66">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>8</v>
+      </c>
+      <c r="B67" t="s">
+        <v>92</v>
+      </c>
+      <c r="C67" t="s">
+        <v>41</v>
+      </c>
+      <c r="D67">
+        <v>220</v>
+      </c>
+      <c r="E67">
+        <v>308</v>
+      </c>
+      <c r="F67">
+        <v>265</v>
+      </c>
+      <c r="G67">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>9</v>
+      </c>
+      <c r="B68" t="s">
+        <v>93</v>
+      </c>
+      <c r="C68" t="s">
+        <v>41</v>
+      </c>
+      <c r="D68">
+        <v>189</v>
+      </c>
+      <c r="E68">
+        <v>66</v>
+      </c>
+      <c r="F68">
+        <v>209</v>
+      </c>
+      <c r="G68">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>10</v>
+      </c>
+      <c r="B69" t="s">
+        <v>94</v>
+      </c>
+      <c r="C69" t="s">
+        <v>41</v>
+      </c>
+      <c r="D69">
+        <v>79</v>
+      </c>
+      <c r="E69">
+        <v>174</v>
+      </c>
+      <c r="F69">
+        <v>1277</v>
+      </c>
+      <c r="G69">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>11</v>
+      </c>
+      <c r="B70" t="s">
+        <v>95</v>
+      </c>
+      <c r="C70" t="s">
+        <v>41</v>
+      </c>
+      <c r="D70">
+        <v>977</v>
+      </c>
+      <c r="E70">
+        <v>14</v>
+      </c>
+      <c r="F70">
+        <v>61</v>
+      </c>
+      <c r="G70">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>6</v>
+      </c>
+      <c r="B72" t="s">
+        <v>11</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>1221</v>
+      </c>
+      <c r="E72">
+        <v>330</v>
+      </c>
+      <c r="F72">
+        <v>1189</v>
+      </c>
+      <c r="G72">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>33</v>
+      </c>
+      <c r="B73" t="s">
+        <v>33</v>
+      </c>
+      <c r="C73" t="s">
+        <v>39</v>
+      </c>
+      <c r="D73">
+        <v>302</v>
+      </c>
+      <c r="E73">
+        <v>139</v>
+      </c>
+      <c r="F73">
+        <v>212</v>
+      </c>
+      <c r="G73">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>96</v>
+      </c>
+      <c r="C74" t="s">
+        <v>41</v>
+      </c>
+      <c r="D74">
+        <v>639</v>
+      </c>
+      <c r="E74">
+        <v>108</v>
+      </c>
+      <c r="F74">
+        <v>857</v>
+      </c>
+      <c r="G74">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>97</v>
+      </c>
+      <c r="C75" t="s">
+        <v>41</v>
+      </c>
+      <c r="D75">
+        <v>138</v>
+      </c>
+      <c r="E75">
+        <v>47</v>
+      </c>
+      <c r="F75">
+        <v>60</v>
+      </c>
+      <c r="G75">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>98</v>
+      </c>
+      <c r="C76" t="s">
+        <v>41</v>
+      </c>
+      <c r="D76">
+        <v>142</v>
+      </c>
+      <c r="E76">
+        <v>36</v>
+      </c>
+      <c r="F76">
+        <v>60</v>
+      </c>
+      <c r="G76">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="77"/>
+    <row r="78">
+      <c r="A78">
+        <v>7</v>
+      </c>
+      <c r="B78" t="s">
+        <v>12</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>2029</v>
+      </c>
+      <c r="E78">
+        <v>2271</v>
+      </c>
+      <c r="F78">
+        <v>877</v>
+      </c>
+      <c r="G78">
+        <v>5177</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>33</v>
+      </c>
+      <c r="B79" t="s">
+        <v>33</v>
+      </c>
+      <c r="C79" t="s">
+        <v>39</v>
+      </c>
+      <c r="D79">
+        <v>603</v>
+      </c>
+      <c r="E79">
+        <v>391</v>
+      </c>
+      <c r="F79">
+        <v>335</v>
+      </c>
+      <c r="G79">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>1</v>
+      </c>
+      <c r="B80" t="s">
+        <v>99</v>
+      </c>
+      <c r="C80" t="s">
+        <v>41</v>
+      </c>
+      <c r="D80">
+        <v>458</v>
+      </c>
+      <c r="E80">
+        <v>1464</v>
+      </c>
+      <c r="F80">
+        <v>250</v>
+      </c>
+      <c r="G80">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>2</v>
+      </c>
+      <c r="B81" t="s">
+        <v>100</v>
+      </c>
+      <c r="C81" t="s">
+        <v>41</v>
+      </c>
+      <c r="D81">
+        <v>523</v>
+      </c>
+      <c r="E81">
+        <v>137</v>
+      </c>
+      <c r="F81">
+        <v>128</v>
+      </c>
+      <c r="G81">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>3</v>
+      </c>
+      <c r="B82" t="s">
+        <v>101</v>
+      </c>
+      <c r="C82" t="s">
+        <v>41</v>
+      </c>
+      <c r="D82">
+        <v>152</v>
+      </c>
+      <c r="E82">
+        <v>66</v>
+      </c>
+      <c r="F82">
+        <v>50</v>
+      </c>
+      <c r="G82">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>4</v>
+      </c>
+      <c r="B83" t="s">
+        <v>102</v>
+      </c>
+      <c r="C83" t="s">
+        <v>41</v>
+      </c>
+      <c r="D83">
+        <v>177</v>
+      </c>
+      <c r="E83">
+        <v>45</v>
+      </c>
+      <c r="F83">
+        <v>48</v>
+      </c>
+      <c r="G83">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>5</v>
+      </c>
+      <c r="B84" t="s">
+        <v>103</v>
+      </c>
+      <c r="C84" t="s">
+        <v>41</v>
+      </c>
+      <c r="D84">
+        <v>82</v>
+      </c>
+      <c r="E84">
+        <v>97</v>
+      </c>
+      <c r="F84">
+        <v>42</v>
+      </c>
+      <c r="G84">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>6</v>
+      </c>
+      <c r="B85" t="s">
+        <v>104</v>
+      </c>
+      <c r="C85" t="s">
+        <v>41</v>
+      </c>
+      <c r="D85">
+        <v>34</v>
+      </c>
+      <c r="E85">
+        <v>71</v>
+      </c>
+      <c r="F85">
+        <v>24</v>
+      </c>
+      <c r="G85">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
+        <v>8</v>
+      </c>
+      <c r="B87" t="s">
+        <v>13</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>51229</v>
+      </c>
+      <c r="E87">
+        <v>5772</v>
+      </c>
+      <c r="F87">
+        <v>22938</v>
+      </c>
+      <c r="G87">
+        <v>79939</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>33</v>
+      </c>
+      <c r="B88" t="s">
+        <v>33</v>
+      </c>
+      <c r="C88" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88">
+        <v>5829</v>
+      </c>
+      <c r="E88">
+        <v>900</v>
+      </c>
+      <c r="F88">
+        <v>3370</v>
+      </c>
+      <c r="G88">
+        <v>10099</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>1</v>
+      </c>
+      <c r="B89" t="s">
+        <v>105</v>
+      </c>
+      <c r="C89" t="s">
+        <v>41</v>
+      </c>
+      <c r="D89">
+        <v>30237</v>
+      </c>
+      <c r="E89">
+        <v>1237</v>
+      </c>
+      <c r="F89">
+        <v>3524</v>
+      </c>
+      <c r="G89">
+        <v>34998</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>2</v>
+      </c>
+      <c r="B90" t="s">
+        <v>106</v>
+      </c>
+      <c r="C90" t="s">
+        <v>41</v>
+      </c>
+      <c r="D90">
+        <v>3340</v>
+      </c>
+      <c r="E90">
+        <v>447</v>
+      </c>
+      <c r="F90">
+        <v>10528</v>
+      </c>
+      <c r="G90">
+        <v>14315</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>3</v>
+      </c>
+      <c r="B91" t="s">
+        <v>107</v>
+      </c>
+      <c r="C91" t="s">
+        <v>41</v>
+      </c>
+      <c r="D91">
+        <v>585</v>
+      </c>
+      <c r="E91">
+        <v>1095</v>
+      </c>
+      <c r="F91">
+        <v>237</v>
+      </c>
+      <c r="G91">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>4</v>
+      </c>
+      <c r="B92" t="s">
+        <v>108</v>
+      </c>
+      <c r="C92" t="s">
+        <v>41</v>
+      </c>
+      <c r="D92">
+        <v>3877</v>
+      </c>
+      <c r="E92">
+        <v>184</v>
+      </c>
+      <c r="F92">
+        <v>813</v>
+      </c>
+      <c r="G92">
+        <v>4874</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>5</v>
+      </c>
+      <c r="B93" t="s">
+        <v>109</v>
+      </c>
+      <c r="C93" t="s">
+        <v>41</v>
+      </c>
+      <c r="D93">
+        <v>2098</v>
+      </c>
+      <c r="E93">
+        <v>309</v>
+      </c>
+      <c r="F93">
+        <v>926</v>
+      </c>
+      <c r="G93">
+        <v>3333</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>6</v>
+      </c>
+      <c r="B94" t="s">
+        <v>110</v>
+      </c>
+      <c r="C94" t="s">
+        <v>41</v>
+      </c>
+      <c r="D94">
+        <v>786</v>
+      </c>
+      <c r="E94">
+        <v>102</v>
+      </c>
+      <c r="F94">
+        <v>1858</v>
+      </c>
+      <c r="G94">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>7</v>
+      </c>
+      <c r="B95" t="s">
+        <v>111</v>
+      </c>
+      <c r="C95" t="s">
+        <v>41</v>
+      </c>
+      <c r="D95">
+        <v>178</v>
+      </c>
+      <c r="E95">
+        <v>1378</v>
+      </c>
+      <c r="F95">
+        <v>111</v>
+      </c>
+      <c r="G95">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>8</v>
+      </c>
+      <c r="B96" t="s">
+        <v>112</v>
+      </c>
+      <c r="C96" t="s">
+        <v>41</v>
+      </c>
+      <c r="D96">
+        <v>815</v>
+      </c>
+      <c r="E96">
+        <v>36</v>
+      </c>
+      <c r="F96">
+        <v>179</v>
+      </c>
+      <c r="G96">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>9</v>
+      </c>
+      <c r="B97" t="s">
+        <v>113</v>
+      </c>
+      <c r="C97" t="s">
+        <v>41</v>
+      </c>
+      <c r="D97">
+        <v>776</v>
+      </c>
+      <c r="E97">
+        <v>22</v>
+      </c>
+      <c r="F97">
+        <v>55</v>
+      </c>
+      <c r="G97">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>10</v>
+      </c>
+      <c r="B98" t="s">
+        <v>114</v>
+      </c>
+      <c r="C98" t="s">
+        <v>41</v>
+      </c>
+      <c r="D98">
+        <v>527</v>
+      </c>
+      <c r="E98">
+        <v>34</v>
+      </c>
+      <c r="F98">
+        <v>1252</v>
+      </c>
+      <c r="G98">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>11</v>
+      </c>
+      <c r="B99" t="s">
+        <v>115</v>
+      </c>
+      <c r="C99" t="s">
+        <v>41</v>
+      </c>
+      <c r="D99">
+        <v>2181</v>
+      </c>
+      <c r="E99">
+        <v>28</v>
+      </c>
+      <c r="F99">
+        <v>85</v>
+      </c>
+      <c r="G99">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>9</v>
+      </c>
+      <c r="B101" t="s">
+        <v>14</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>1926</v>
+      </c>
+      <c r="E101">
+        <v>384</v>
+      </c>
+      <c r="F101">
+        <v>397</v>
+      </c>
+      <c r="G101">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>33</v>
+      </c>
+      <c r="B102" t="s">
+        <v>33</v>
+      </c>
+      <c r="C102" t="s">
+        <v>39</v>
+      </c>
+      <c r="D102">
+        <v>137</v>
+      </c>
+      <c r="E102">
+        <v>58</v>
+      </c>
+      <c r="F102">
+        <v>105</v>
+      </c>
+      <c r="G102">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>116</v>
+      </c>
+      <c r="C103" t="s">
+        <v>41</v>
+      </c>
+      <c r="D103">
+        <v>289</v>
+      </c>
+      <c r="E103">
+        <v>196</v>
+      </c>
+      <c r="F103">
+        <v>56</v>
+      </c>
+      <c r="G103">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>2</v>
+      </c>
+      <c r="B104" t="s">
+        <v>117</v>
+      </c>
+      <c r="C104" t="s">
+        <v>41</v>
+      </c>
+      <c r="D104">
+        <v>41</v>
+      </c>
+      <c r="E104">
+        <v>20</v>
+      </c>
+      <c r="F104">
+        <v>19</v>
+      </c>
+      <c r="G104">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>3</v>
+      </c>
+      <c r="B105" t="s">
+        <v>118</v>
+      </c>
+      <c r="C105" t="s">
+        <v>41</v>
+      </c>
+      <c r="D105">
+        <v>34</v>
+      </c>
+      <c r="E105">
+        <v>62</v>
+      </c>
+      <c r="F105">
+        <v>21</v>
+      </c>
+      <c r="G105">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>4</v>
+      </c>
+      <c r="B106" t="s">
+        <v>119</v>
+      </c>
+      <c r="C106" t="s">
+        <v>41</v>
+      </c>
+      <c r="D106">
+        <v>1165</v>
+      </c>
+      <c r="E106">
+        <v>7</v>
+      </c>
+      <c r="F106">
+        <v>94</v>
+      </c>
+      <c r="G106">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>5</v>
+      </c>
+      <c r="B107" t="s">
+        <v>120</v>
+      </c>
+      <c r="C107" t="s">
+        <v>41</v>
+      </c>
+      <c r="D107">
+        <v>37</v>
+      </c>
+      <c r="E107">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>10</v>
+      </c>
+      <c r="G107">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>6</v>
+      </c>
+      <c r="B108" t="s">
+        <v>121</v>
+      </c>
+      <c r="C108" t="s">
+        <v>41</v>
+      </c>
+      <c r="D108">
+        <v>25</v>
+      </c>
+      <c r="E108">
+        <v>7</v>
+      </c>
+      <c r="F108">
+        <v>10</v>
+      </c>
+      <c r="G108">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>7</v>
+      </c>
+      <c r="B109" t="s">
+        <v>122</v>
+      </c>
+      <c r="C109" t="s">
+        <v>41</v>
+      </c>
+      <c r="D109">
+        <v>88</v>
+      </c>
+      <c r="E109">
+        <v>7</v>
+      </c>
+      <c r="F109">
+        <v>23</v>
+      </c>
+      <c r="G109">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>8</v>
+      </c>
+      <c r="B110" t="s">
+        <v>123</v>
+      </c>
+      <c r="C110" t="s">
+        <v>41</v>
+      </c>
+      <c r="D110">
+        <v>42</v>
+      </c>
+      <c r="E110">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>27</v>
+      </c>
+      <c r="G110">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>9</v>
+      </c>
+      <c r="B111" t="s">
+        <v>124</v>
+      </c>
+      <c r="C111" t="s">
+        <v>41</v>
+      </c>
+      <c r="D111">
+        <v>68</v>
+      </c>
+      <c r="E111">
+        <v>11</v>
+      </c>
+      <c r="F111">
+        <v>32</v>
+      </c>
+      <c r="G111">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="112"/>
+    <row r="113">
+      <c r="A113">
+        <v>10</v>
+      </c>
+      <c r="B113" t="s">
+        <v>15</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113">
+        <v>840</v>
+      </c>
+      <c r="E113">
+        <v>887</v>
+      </c>
+      <c r="F113">
+        <v>1556</v>
+      </c>
+      <c r="G113">
+        <v>3283</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>33</v>
+      </c>
+      <c r="B114" t="s">
+        <v>33</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>141</v>
+      </c>
+      <c r="E114">
+        <v>234</v>
+      </c>
+      <c r="F114">
+        <v>280</v>
+      </c>
+      <c r="G114">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>1</v>
+      </c>
+      <c r="B115" t="s">
+        <v>125</v>
+      </c>
+      <c r="C115" t="s">
+        <v>41</v>
+      </c>
+      <c r="D115">
+        <v>169</v>
+      </c>
+      <c r="E115">
+        <v>373</v>
+      </c>
+      <c r="F115">
+        <v>454</v>
+      </c>
+      <c r="G115">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>2</v>
+      </c>
+      <c r="B116" t="s">
+        <v>126</v>
+      </c>
+      <c r="C116" t="s">
+        <v>41</v>
+      </c>
+      <c r="D116">
+        <v>141</v>
+      </c>
+      <c r="E116">
+        <v>89</v>
+      </c>
+      <c r="F116">
+        <v>135</v>
+      </c>
+      <c r="G116">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>3</v>
+      </c>
+      <c r="B117" t="s">
+        <v>127</v>
+      </c>
+      <c r="C117" t="s">
+        <v>41</v>
+      </c>
+      <c r="D117">
+        <v>89</v>
+      </c>
+      <c r="E117">
+        <v>63</v>
+      </c>
+      <c r="F117">
+        <v>108</v>
+      </c>
+      <c r="G117">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>4</v>
+      </c>
+      <c r="B118" t="s">
+        <v>128</v>
+      </c>
+      <c r="C118" t="s">
+        <v>41</v>
+      </c>
+      <c r="D118">
+        <v>87</v>
+      </c>
+      <c r="E118">
+        <v>45</v>
+      </c>
+      <c r="F118">
+        <v>390</v>
+      </c>
+      <c r="G118">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>5</v>
+      </c>
+      <c r="B119" t="s">
+        <v>129</v>
+      </c>
+      <c r="C119" t="s">
+        <v>41</v>
+      </c>
+      <c r="D119">
+        <v>136</v>
+      </c>
+      <c r="E119">
+        <v>31</v>
+      </c>
+      <c r="F119">
+        <v>78</v>
+      </c>
+      <c r="G119">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>6</v>
+      </c>
+      <c r="B120" t="s">
+        <v>130</v>
+      </c>
+      <c r="C120" t="s">
+        <v>41</v>
+      </c>
+      <c r="D120">
+        <v>38</v>
+      </c>
+      <c r="E120">
+        <v>20</v>
+      </c>
+      <c r="F120">
+        <v>82</v>
+      </c>
+      <c r="G120">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>7</v>
+      </c>
+      <c r="B121" t="s">
+        <v>131</v>
+      </c>
+      <c r="C121" t="s">
+        <v>41</v>
+      </c>
+      <c r="D121">
+        <v>39</v>
+      </c>
+      <c r="E121">
+        <v>32</v>
+      </c>
+      <c r="F121">
+        <v>29</v>
+      </c>
+      <c r="G121">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="122"/>
+    <row r="123">
+      <c r="A123">
+        <v>12</v>
+      </c>
+      <c r="B123" t="s">
+        <v>16</v>
+      </c>
+      <c r="C123" t="s">
+        <v>38</v>
+      </c>
+      <c r="D123">
+        <v>17598</v>
+      </c>
+      <c r="E123">
+        <v>4278</v>
+      </c>
+      <c r="F123">
+        <v>23623</v>
+      </c>
+      <c r="G123">
+        <v>45499</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>33</v>
+      </c>
+      <c r="B124" t="s">
+        <v>33</v>
+      </c>
+      <c r="C124" t="s">
+        <v>39</v>
+      </c>
+      <c r="D124">
+        <v>2008</v>
+      </c>
+      <c r="E124">
+        <v>949</v>
+      </c>
+      <c r="F124">
+        <v>1166</v>
+      </c>
+      <c r="G124">
+        <v>4123</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>1</v>
+      </c>
+      <c r="B125" t="s">
+        <v>132</v>
+      </c>
+      <c r="C125" t="s">
+        <v>41</v>
+      </c>
+      <c r="D125">
+        <v>3329</v>
+      </c>
+      <c r="E125">
+        <v>943</v>
+      </c>
+      <c r="F125">
+        <v>14416</v>
+      </c>
+      <c r="G125">
+        <v>18688</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>2</v>
+      </c>
+      <c r="B126" t="s">
+        <v>133</v>
+      </c>
+      <c r="C126" t="s">
+        <v>41</v>
+      </c>
+      <c r="D126">
+        <v>3550</v>
+      </c>
+      <c r="E126">
+        <v>740</v>
+      </c>
+      <c r="F126">
+        <v>3984</v>
+      </c>
+      <c r="G126">
+        <v>8274</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>3</v>
+      </c>
+      <c r="B127" t="s">
+        <v>134</v>
+      </c>
+      <c r="C127" t="s">
+        <v>41</v>
+      </c>
+      <c r="D127">
+        <v>456</v>
+      </c>
+      <c r="E127">
+        <v>619</v>
+      </c>
+      <c r="F127">
+        <v>195</v>
+      </c>
+      <c r="G127">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>4</v>
+      </c>
+      <c r="B128" t="s">
+        <v>135</v>
+      </c>
+      <c r="C128" t="s">
+        <v>41</v>
+      </c>
+      <c r="D128">
+        <v>1124</v>
+      </c>
+      <c r="E128">
+        <v>178</v>
+      </c>
+      <c r="F128">
+        <v>269</v>
+      </c>
+      <c r="G128">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>5</v>
+      </c>
+      <c r="B129" t="s">
+        <v>136</v>
+      </c>
+      <c r="C129" t="s">
+        <v>41</v>
+      </c>
+      <c r="D129">
+        <v>471</v>
+      </c>
+      <c r="E129">
+        <v>90</v>
+      </c>
+      <c r="F129">
+        <v>98</v>
+      </c>
+      <c r="G129">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>6</v>
+      </c>
+      <c r="B130" t="s">
+        <v>137</v>
+      </c>
+      <c r="C130" t="s">
+        <v>41</v>
+      </c>
+      <c r="D130">
+        <v>192</v>
+      </c>
+      <c r="E130">
+        <v>50</v>
+      </c>
+      <c r="F130">
+        <v>84</v>
+      </c>
+      <c r="G130">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>7</v>
+      </c>
+      <c r="B131" t="s">
+        <v>138</v>
+      </c>
+      <c r="C131" t="s">
+        <v>41</v>
+      </c>
+      <c r="D131">
+        <v>138</v>
+      </c>
+      <c r="E131">
+        <v>340</v>
+      </c>
+      <c r="F131">
+        <v>53</v>
+      </c>
+      <c r="G131">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>8</v>
+      </c>
+      <c r="B132" t="s">
+        <v>139</v>
+      </c>
+      <c r="C132" t="s">
+        <v>41</v>
+      </c>
+      <c r="D132">
+        <v>95</v>
+      </c>
+      <c r="E132">
+        <v>82</v>
+      </c>
+      <c r="F132">
+        <v>35</v>
+      </c>
+      <c r="G132">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>9</v>
+      </c>
+      <c r="B133" t="s">
+        <v>140</v>
+      </c>
+      <c r="C133" t="s">
+        <v>41</v>
+      </c>
+      <c r="D133">
+        <v>92</v>
+      </c>
+      <c r="E133">
+        <v>74</v>
+      </c>
+      <c r="F133">
+        <v>42</v>
+      </c>
+      <c r="G133">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>10</v>
+      </c>
+      <c r="B134" t="s">
+        <v>141</v>
+      </c>
+      <c r="C134" t="s">
+        <v>41</v>
+      </c>
+      <c r="D134">
+        <v>93</v>
+      </c>
+      <c r="E134">
+        <v>18</v>
+      </c>
+      <c r="F134">
+        <v>44</v>
+      </c>
+      <c r="G134">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>11</v>
+      </c>
+      <c r="B135" t="s">
+        <v>142</v>
+      </c>
+      <c r="C135" t="s">
+        <v>41</v>
+      </c>
+      <c r="D135">
+        <v>6050</v>
+      </c>
+      <c r="E135">
+        <v>195</v>
+      </c>
+      <c r="F135">
+        <v>3237</v>
+      </c>
+      <c r="G135">
+        <v>9482</v>
+      </c>
+    </row>
+    <row r="136"/>
+    <row r="137">
+      <c r="A137">
+        <v>13</v>
+      </c>
+      <c r="B137" t="s">
+        <v>17</v>
+      </c>
+      <c r="C137" t="s">
+        <v>38</v>
+      </c>
+      <c r="D137">
+        <v>11991</v>
+      </c>
+      <c r="E137">
+        <v>1722</v>
+      </c>
+      <c r="F137">
+        <v>869</v>
+      </c>
+      <c r="G137">
+        <v>14582</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>33</v>
+      </c>
+      <c r="B138" t="s">
+        <v>33</v>
+      </c>
+      <c r="C138" t="s">
+        <v>39</v>
+      </c>
+      <c r="D138">
+        <v>754</v>
+      </c>
+      <c r="E138">
+        <v>121</v>
+      </c>
+      <c r="F138">
+        <v>112</v>
+      </c>
+      <c r="G138">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>1</v>
+      </c>
+      <c r="B139" t="s">
+        <v>143</v>
+      </c>
+      <c r="C139" t="s">
+        <v>41</v>
+      </c>
+      <c r="D139">
+        <v>9009</v>
+      </c>
+      <c r="E139">
+        <v>1112</v>
+      </c>
+      <c r="F139">
+        <v>312</v>
+      </c>
+      <c r="G139">
+        <v>10433</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>2</v>
+      </c>
+      <c r="B140" t="s">
+        <v>144</v>
+      </c>
+      <c r="C140" t="s">
+        <v>41</v>
+      </c>
+      <c r="D140">
+        <v>779</v>
+      </c>
+      <c r="E140">
+        <v>262</v>
+      </c>
+      <c r="F140">
+        <v>69</v>
+      </c>
+      <c r="G140">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>3</v>
+      </c>
+      <c r="B141" t="s">
+        <v>145</v>
+      </c>
+      <c r="C141" t="s">
+        <v>41</v>
+      </c>
+      <c r="D141">
+        <v>169</v>
+      </c>
+      <c r="E141">
+        <v>26</v>
+      </c>
+      <c r="F141">
+        <v>37</v>
+      </c>
+      <c r="G141">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>4</v>
+      </c>
+      <c r="B142" t="s">
+        <v>146</v>
+      </c>
+      <c r="C142" t="s">
+        <v>41</v>
+      </c>
+      <c r="D142">
+        <v>298</v>
+      </c>
+      <c r="E142">
+        <v>21</v>
+      </c>
+      <c r="F142">
+        <v>41</v>
+      </c>
+      <c r="G142">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>5</v>
+      </c>
+      <c r="B143" t="s">
+        <v>147</v>
+      </c>
+      <c r="C143" t="s">
+        <v>41</v>
+      </c>
+      <c r="D143">
+        <v>187</v>
+      </c>
+      <c r="E143">
+        <v>25</v>
+      </c>
+      <c r="F143">
+        <v>44</v>
+      </c>
+      <c r="G143">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>6</v>
+      </c>
+      <c r="B144" t="s">
+        <v>148</v>
+      </c>
+      <c r="C144" t="s">
+        <v>41</v>
+      </c>
+      <c r="D144">
+        <v>212</v>
+      </c>
+      <c r="E144">
+        <v>17</v>
+      </c>
+      <c r="F144">
+        <v>38</v>
+      </c>
+      <c r="G144">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>7</v>
+      </c>
+      <c r="B145" t="s">
+        <v>149</v>
+      </c>
+      <c r="C145" t="s">
+        <v>41</v>
+      </c>
+      <c r="D145">
+        <v>425</v>
+      </c>
+      <c r="E145">
+        <v>6</v>
+      </c>
+      <c r="F145">
+        <v>1</v>
+      </c>
+      <c r="G145">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>8</v>
+      </c>
+      <c r="B146" t="s">
+        <v>150</v>
+      </c>
+      <c r="C146" t="s">
+        <v>41</v>
+      </c>
+      <c r="D146">
+        <v>27</v>
+      </c>
+      <c r="E146">
+        <v>24</v>
+      </c>
+      <c r="F146">
+        <v>167</v>
+      </c>
+      <c r="G146">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>9</v>
+      </c>
+      <c r="B147" t="s">
+        <v>151</v>
+      </c>
+      <c r="C147" t="s">
+        <v>41</v>
+      </c>
+      <c r="D147">
+        <v>69</v>
+      </c>
+      <c r="E147">
+        <v>27</v>
+      </c>
+      <c r="F147">
+        <v>34</v>
+      </c>
+      <c r="G147">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>10</v>
+      </c>
+      <c r="B148" t="s">
+        <v>152</v>
+      </c>
+      <c r="C148" t="s">
+        <v>41</v>
+      </c>
+      <c r="D148">
+        <v>15</v>
+      </c>
+      <c r="E148">
+        <v>68</v>
+      </c>
+      <c r="F148">
+        <v>6</v>
+      </c>
+      <c r="G148">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>11</v>
+      </c>
+      <c r="B149" t="s">
+        <v>153</v>
+      </c>
+      <c r="C149" t="s">
+        <v>41</v>
+      </c>
+      <c r="D149">
+        <v>47</v>
+      </c>
+      <c r="E149">
+        <v>13</v>
+      </c>
+      <c r="F149">
+        <v>8</v>
+      </c>
+      <c r="G149">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="150"/>
+    <row r="151">
+      <c r="A151">
+        <v>14</v>
+      </c>
+      <c r="B151" t="s">
+        <v>18</v>
+      </c>
+      <c r="C151" t="s">
+        <v>38</v>
+      </c>
+      <c r="D151">
+        <v>21868</v>
+      </c>
+      <c r="E151">
+        <v>6135</v>
+      </c>
+      <c r="F151">
+        <v>15363</v>
+      </c>
+      <c r="G151">
+        <v>43366</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>33</v>
+      </c>
+      <c r="B152" t="s">
+        <v>33</v>
+      </c>
+      <c r="C152" t="s">
+        <v>39</v>
+      </c>
+      <c r="D152">
+        <v>2246</v>
+      </c>
+      <c r="E152">
+        <v>736</v>
+      </c>
+      <c r="F152">
+        <v>1325</v>
+      </c>
+      <c r="G152">
+        <v>4307</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>1</v>
+      </c>
+      <c r="B153" t="s">
+        <v>154</v>
+      </c>
+      <c r="C153" t="s">
+        <v>41</v>
+      </c>
+      <c r="D153">
+        <v>3390</v>
+      </c>
+      <c r="E153">
+        <v>1299</v>
+      </c>
+      <c r="F153">
+        <v>1899</v>
+      </c>
+      <c r="G153">
+        <v>6588</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>2</v>
+      </c>
+      <c r="B154" t="s">
+        <v>155</v>
+      </c>
+      <c r="C154" t="s">
+        <v>41</v>
+      </c>
+      <c r="D154">
+        <v>1122</v>
+      </c>
+      <c r="E154">
+        <v>321</v>
+      </c>
+      <c r="F154">
+        <v>5777</v>
+      </c>
+      <c r="G154">
+        <v>7220</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>3</v>
+      </c>
+      <c r="B155" t="s">
+        <v>156</v>
+      </c>
+      <c r="C155" t="s">
+        <v>41</v>
+      </c>
+      <c r="D155">
+        <v>2061</v>
+      </c>
+      <c r="E155">
+        <v>1935</v>
+      </c>
+      <c r="F155">
+        <v>3784</v>
+      </c>
+      <c r="G155">
+        <v>7780</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>4</v>
+      </c>
+      <c r="B156" t="s">
+        <v>157</v>
+      </c>
+      <c r="C156" t="s">
+        <v>41</v>
+      </c>
+      <c r="D156">
+        <v>9541</v>
+      </c>
+      <c r="E156">
+        <v>622</v>
+      </c>
+      <c r="F156">
+        <v>609</v>
+      </c>
+      <c r="G156">
+        <v>10772</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>5</v>
+      </c>
+      <c r="B157" t="s">
+        <v>158</v>
+      </c>
+      <c r="C157" t="s">
+        <v>41</v>
+      </c>
+      <c r="D157">
+        <v>294</v>
+      </c>
+      <c r="E157">
+        <v>119</v>
+      </c>
+      <c r="F157">
+        <v>193</v>
+      </c>
+      <c r="G157">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>6</v>
+      </c>
+      <c r="B158" t="s">
+        <v>159</v>
+      </c>
+      <c r="C158" t="s">
+        <v>41</v>
+      </c>
+      <c r="D158">
+        <v>290</v>
+      </c>
+      <c r="E158">
+        <v>55</v>
+      </c>
+      <c r="F158">
+        <v>1121</v>
+      </c>
+      <c r="G158">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>7</v>
+      </c>
+      <c r="B159" t="s">
+        <v>160</v>
+      </c>
+      <c r="C159" t="s">
+        <v>41</v>
+      </c>
+      <c r="D159">
+        <v>845</v>
+      </c>
+      <c r="E159">
+        <v>92</v>
+      </c>
+      <c r="F159">
+        <v>200</v>
+      </c>
+      <c r="G159">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>8</v>
+      </c>
+      <c r="B160" t="s">
+        <v>161</v>
+      </c>
+      <c r="C160" t="s">
+        <v>41</v>
+      </c>
+      <c r="D160">
+        <v>382</v>
+      </c>
+      <c r="E160">
+        <v>29</v>
+      </c>
+      <c r="F160">
+        <v>55</v>
+      </c>
+      <c r="G160">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>9</v>
+      </c>
+      <c r="B161" t="s">
+        <v>162</v>
+      </c>
+      <c r="C161" t="s">
+        <v>41</v>
+      </c>
+      <c r="D161">
+        <v>1211</v>
+      </c>
+      <c r="E161">
+        <v>47</v>
+      </c>
+      <c r="F161">
+        <v>169</v>
+      </c>
+      <c r="G161">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>10</v>
+      </c>
+      <c r="B162" t="s">
+        <v>163</v>
+      </c>
+      <c r="C162" t="s">
+        <v>41</v>
+      </c>
+      <c r="D162">
+        <v>356</v>
+      </c>
+      <c r="E162">
+        <v>18</v>
+      </c>
+      <c r="F162">
+        <v>159</v>
+      </c>
+      <c r="G162">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>11</v>
+      </c>
+      <c r="B163" t="s">
+        <v>164</v>
+      </c>
+      <c r="C163" t="s">
+        <v>41</v>
+      </c>
+      <c r="D163">
+        <v>130</v>
+      </c>
+      <c r="E163">
+        <v>862</v>
+      </c>
+      <c r="F163">
+        <v>72</v>
+      </c>
+      <c r="G163">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="164"/>
+    <row r="165">
+      <c r="A165">
+        <v>15</v>
+      </c>
+      <c r="B165" t="s">
+        <v>19</v>
+      </c>
+      <c r="C165" t="s">
+        <v>38</v>
+      </c>
+      <c r="D165">
+        <v>2463</v>
+      </c>
+      <c r="E165">
+        <v>2967</v>
+      </c>
+      <c r="F165">
+        <v>1722</v>
+      </c>
+      <c r="G165">
+        <v>7152</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s">
+        <v>33</v>
+      </c>
+      <c r="B166" t="s">
+        <v>33</v>
+      </c>
+      <c r="C166" t="s">
+        <v>39</v>
+      </c>
+      <c r="D166">
+        <v>1009</v>
+      </c>
+      <c r="E166">
+        <v>1413</v>
+      </c>
+      <c r="F166">
+        <v>604</v>
+      </c>
+      <c r="G166">
+        <v>3026</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>1</v>
+      </c>
+      <c r="B167" t="s">
+        <v>165</v>
+      </c>
+      <c r="C167" t="s">
+        <v>41</v>
+      </c>
+      <c r="D167">
+        <v>547</v>
+      </c>
+      <c r="E167">
+        <v>1004</v>
+      </c>
+      <c r="F167">
+        <v>427</v>
+      </c>
+      <c r="G167">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>2</v>
+      </c>
+      <c r="B168" t="s">
+        <v>166</v>
+      </c>
+      <c r="C168" t="s">
+        <v>41</v>
+      </c>
+      <c r="D168">
+        <v>307</v>
+      </c>
+      <c r="E168">
+        <v>211</v>
+      </c>
+      <c r="F168">
+        <v>227</v>
+      </c>
+      <c r="G168">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>3</v>
+      </c>
+      <c r="B169" t="s">
+        <v>167</v>
+      </c>
+      <c r="C169" t="s">
+        <v>41</v>
+      </c>
+      <c r="D169">
+        <v>298</v>
+      </c>
+      <c r="E169">
+        <v>150</v>
+      </c>
+      <c r="F169">
+        <v>242</v>
+      </c>
+      <c r="G169">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>4</v>
+      </c>
+      <c r="B170" t="s">
+        <v>168</v>
+      </c>
+      <c r="C170" t="s">
+        <v>41</v>
+      </c>
+      <c r="D170">
+        <v>96</v>
+      </c>
+      <c r="E170">
+        <v>50</v>
+      </c>
+      <c r="F170">
+        <v>87</v>
+      </c>
+      <c r="G170">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>5</v>
+      </c>
+      <c r="B171" t="s">
+        <v>169</v>
+      </c>
+      <c r="C171" t="s">
+        <v>41</v>
+      </c>
+      <c r="D171">
+        <v>206</v>
+      </c>
+      <c r="E171">
+        <v>139</v>
+      </c>
+      <c r="F171">
+        <v>135</v>
+      </c>
+      <c r="G171">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="172"/>
+    <row r="173">
+      <c r="A173">
+        <v>16</v>
+      </c>
+      <c r="B173" t="s">
+        <v>20</v>
+      </c>
+      <c r="C173" t="s">
+        <v>38</v>
+      </c>
+      <c r="D173">
+        <v>6063</v>
+      </c>
+      <c r="E173">
+        <v>423</v>
+      </c>
+      <c r="F173">
+        <v>1865</v>
+      </c>
+      <c r="G173">
+        <v>8351</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="s">
+        <v>33</v>
+      </c>
+      <c r="B174" t="s">
+        <v>33</v>
+      </c>
+      <c r="C174" t="s">
+        <v>39</v>
+      </c>
+      <c r="D174">
+        <v>614</v>
+      </c>
+      <c r="E174">
+        <v>82</v>
+      </c>
+      <c r="F174">
+        <v>263</v>
+      </c>
+      <c r="G174">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>1</v>
+      </c>
+      <c r="B175" t="s">
+        <v>170</v>
+      </c>
+      <c r="C175" t="s">
+        <v>41</v>
+      </c>
+      <c r="D175">
+        <v>787</v>
+      </c>
+      <c r="E175">
+        <v>125</v>
+      </c>
+      <c r="F175">
+        <v>269</v>
+      </c>
+      <c r="G175">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>2</v>
+      </c>
+      <c r="B176" t="s">
+        <v>171</v>
+      </c>
+      <c r="C176" t="s">
+        <v>41</v>
+      </c>
+      <c r="D176">
+        <v>330</v>
+      </c>
+      <c r="E176">
+        <v>77</v>
+      </c>
+      <c r="F176">
+        <v>375</v>
+      </c>
+      <c r="G176">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>3</v>
+      </c>
+      <c r="B177" t="s">
+        <v>172</v>
+      </c>
+      <c r="C177" t="s">
+        <v>41</v>
+      </c>
+      <c r="D177">
+        <v>1997</v>
+      </c>
+      <c r="E177">
+        <v>26</v>
+      </c>
+      <c r="F177">
+        <v>253</v>
+      </c>
+      <c r="G177">
+        <v>2276</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>4</v>
+      </c>
+      <c r="B178" t="s">
+        <v>173</v>
+      </c>
+      <c r="C178" t="s">
+        <v>41</v>
+      </c>
+      <c r="D178">
+        <v>150</v>
+      </c>
+      <c r="E178">
+        <v>24</v>
+      </c>
+      <c r="F178">
+        <v>94</v>
+      </c>
+      <c r="G178">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>5</v>
+      </c>
+      <c r="B179" t="s">
+        <v>174</v>
+      </c>
+      <c r="C179" t="s">
+        <v>41</v>
+      </c>
+      <c r="D179">
+        <v>100</v>
+      </c>
+      <c r="E179">
+        <v>19</v>
+      </c>
+      <c r="F179">
+        <v>121</v>
+      </c>
+      <c r="G179">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>6</v>
+      </c>
+      <c r="B180" t="s">
+        <v>175</v>
+      </c>
+      <c r="C180" t="s">
+        <v>41</v>
+      </c>
+      <c r="D180">
+        <v>205</v>
+      </c>
+      <c r="E180">
+        <v>17</v>
+      </c>
+      <c r="F180">
+        <v>93</v>
+      </c>
+      <c r="G180">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>7</v>
+      </c>
+      <c r="B181" t="s">
+        <v>176</v>
+      </c>
+      <c r="C181" t="s">
+        <v>41</v>
+      </c>
+      <c r="D181">
+        <v>1630</v>
+      </c>
+      <c r="E181">
+        <v>22</v>
+      </c>
+      <c r="F181">
+        <v>161</v>
+      </c>
+      <c r="G181">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>8</v>
+      </c>
+      <c r="B182" t="s">
+        <v>177</v>
+      </c>
+      <c r="C182" t="s">
+        <v>41</v>
+      </c>
+      <c r="D182">
+        <v>110</v>
+      </c>
+      <c r="E182">
+        <v>5</v>
+      </c>
+      <c r="F182">
+        <v>79</v>
+      </c>
+      <c r="G182">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>9</v>
+      </c>
+      <c r="B183" t="s">
+        <v>178</v>
+      </c>
+      <c r="C183" t="s">
+        <v>41</v>
+      </c>
+      <c r="D183">
+        <v>37</v>
+      </c>
+      <c r="E183">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>18</v>
+      </c>
+      <c r="G183">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>10</v>
+      </c>
+      <c r="B184" t="s">
+        <v>179</v>
+      </c>
+      <c r="C184" t="s">
+        <v>41</v>
+      </c>
+      <c r="D184">
+        <v>43</v>
+      </c>
+      <c r="E184">
+        <v>2</v>
+      </c>
+      <c r="F184">
+        <v>7</v>
+      </c>
+      <c r="G184">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>11</v>
+      </c>
+      <c r="B185" t="s">
+        <v>180</v>
+      </c>
+      <c r="C185" t="s">
+        <v>41</v>
+      </c>
+      <c r="D185">
+        <v>60</v>
+      </c>
+      <c r="E185">
+        <v>16</v>
+      </c>
+      <c r="F185">
+        <v>132</v>
+      </c>
+      <c r="G185">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="186"/>
+    <row r="187">
+      <c r="A187">
+        <v>17</v>
+      </c>
+      <c r="B187" t="s">
+        <v>21</v>
+      </c>
+      <c r="C187" t="s">
+        <v>38</v>
+      </c>
+      <c r="D187">
+        <v>4656</v>
+      </c>
+      <c r="E187">
+        <v>13662</v>
+      </c>
+      <c r="F187">
+        <v>6719</v>
+      </c>
+      <c r="G187">
+        <v>25037</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="s">
+        <v>33</v>
+      </c>
+      <c r="B188" t="s">
+        <v>33</v>
+      </c>
+      <c r="C188" t="s">
+        <v>39</v>
+      </c>
+      <c r="D188">
+        <v>498</v>
+      </c>
+      <c r="E188">
+        <v>815</v>
+      </c>
+      <c r="F188">
+        <v>618</v>
+      </c>
+      <c r="G188">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>1</v>
+      </c>
+      <c r="B189" t="s">
+        <v>181</v>
+      </c>
+      <c r="C189" t="s">
+        <v>41</v>
+      </c>
+      <c r="D189">
+        <v>1446</v>
+      </c>
+      <c r="E189">
+        <v>9101</v>
+      </c>
+      <c r="F189">
+        <v>807</v>
+      </c>
+      <c r="G189">
+        <v>11354</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>2</v>
+      </c>
+      <c r="B190" t="s">
+        <v>182</v>
+      </c>
+      <c r="C190" t="s">
+        <v>41</v>
+      </c>
+      <c r="D190">
+        <v>284</v>
+      </c>
+      <c r="E190">
+        <v>176</v>
+      </c>
+      <c r="F190">
+        <v>151</v>
+      </c>
+      <c r="G190">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>3</v>
+      </c>
+      <c r="B191" t="s">
+        <v>183</v>
+      </c>
+      <c r="C191" t="s">
+        <v>41</v>
+      </c>
+      <c r="D191">
+        <v>967</v>
+      </c>
+      <c r="E191">
+        <v>159</v>
+      </c>
+      <c r="F191">
+        <v>85</v>
+      </c>
+      <c r="G191">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>4</v>
+      </c>
+      <c r="B192" t="s">
+        <v>184</v>
+      </c>
+      <c r="C192" t="s">
+        <v>41</v>
+      </c>
+      <c r="D192">
+        <v>275</v>
+      </c>
+      <c r="E192">
+        <v>85</v>
+      </c>
+      <c r="F192">
+        <v>2083</v>
+      </c>
+      <c r="G192">
+        <v>2443</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>5</v>
+      </c>
+      <c r="B193" t="s">
+        <v>185</v>
+      </c>
+      <c r="C193" t="s">
+        <v>41</v>
+      </c>
+      <c r="D193">
+        <v>165</v>
+      </c>
+      <c r="E193">
+        <v>55</v>
+      </c>
+      <c r="F193">
+        <v>698</v>
+      </c>
+      <c r="G193">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>6</v>
+      </c>
+      <c r="B194" t="s">
+        <v>186</v>
+      </c>
+      <c r="C194" t="s">
+        <v>41</v>
+      </c>
+      <c r="D194">
+        <v>129</v>
+      </c>
+      <c r="E194">
+        <v>27</v>
+      </c>
+      <c r="F194">
+        <v>104</v>
+      </c>
+      <c r="G194">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>7</v>
+      </c>
+      <c r="B195" t="s">
+        <v>187</v>
+      </c>
+      <c r="C195" t="s">
+        <v>41</v>
+      </c>
+      <c r="D195">
+        <v>169</v>
+      </c>
+      <c r="E195">
+        <v>62</v>
+      </c>
+      <c r="F195">
+        <v>1010</v>
+      </c>
+      <c r="G195">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>8</v>
+      </c>
+      <c r="B196" t="s">
+        <v>188</v>
+      </c>
+      <c r="C196" t="s">
+        <v>41</v>
+      </c>
+      <c r="D196">
+        <v>62</v>
+      </c>
+      <c r="E196">
+        <v>32</v>
+      </c>
+      <c r="F196">
+        <v>169</v>
+      </c>
+      <c r="G196">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>9</v>
+      </c>
+      <c r="B197" t="s">
+        <v>189</v>
+      </c>
+      <c r="C197" t="s">
+        <v>41</v>
+      </c>
+      <c r="D197">
+        <v>48</v>
+      </c>
+      <c r="E197">
+        <v>47</v>
+      </c>
+      <c r="F197">
+        <v>52</v>
+      </c>
+      <c r="G197">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>10</v>
+      </c>
+      <c r="B198" t="s">
+        <v>190</v>
+      </c>
+      <c r="C198" t="s">
+        <v>41</v>
+      </c>
+      <c r="D198">
+        <v>309</v>
+      </c>
+      <c r="E198">
+        <v>59</v>
+      </c>
+      <c r="F198">
+        <v>549</v>
+      </c>
+      <c r="G198">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>11</v>
+      </c>
+      <c r="B199" t="s">
+        <v>191</v>
+      </c>
+      <c r="C199" t="s">
+        <v>41</v>
+      </c>
+      <c r="D199">
+        <v>304</v>
+      </c>
+      <c r="E199">
+        <v>3044</v>
+      </c>
+      <c r="F199">
+        <v>393</v>
+      </c>
+      <c r="G199">
+        <v>3741</v>
+      </c>
+    </row>
+    <row r="200"/>
+    <row r="201">
+      <c r="A201">
+        <v>24</v>
+      </c>
+      <c r="B201" t="s">
+        <v>22</v>
+      </c>
+      <c r="C201" t="s">
+        <v>38</v>
+      </c>
+      <c r="D201">
+        <v>1156</v>
+      </c>
+      <c r="E201">
+        <v>278</v>
+      </c>
+      <c r="F201">
+        <v>2672</v>
+      </c>
+      <c r="G201">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="s">
+        <v>33</v>
+      </c>
+      <c r="B202" t="s">
+        <v>33</v>
+      </c>
+      <c r="C202" t="s">
+        <v>39</v>
+      </c>
+      <c r="D202">
+        <v>191</v>
+      </c>
+      <c r="E202">
+        <v>64</v>
+      </c>
+      <c r="F202">
+        <v>285</v>
+      </c>
+      <c r="G202">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>1</v>
+      </c>
+      <c r="B203" t="s">
+        <v>192</v>
+      </c>
+      <c r="C203" t="s">
+        <v>41</v>
+      </c>
+      <c r="D203">
+        <v>487</v>
+      </c>
+      <c r="E203">
+        <v>49</v>
+      </c>
+      <c r="F203">
+        <v>284</v>
+      </c>
+      <c r="G203">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>2</v>
+      </c>
+      <c r="B204" t="s">
+        <v>193</v>
+      </c>
+      <c r="C204" t="s">
+        <v>41</v>
+      </c>
+      <c r="D204">
+        <v>143</v>
+      </c>
+      <c r="E204">
+        <v>49</v>
+      </c>
+      <c r="F204">
+        <v>1817</v>
+      </c>
+      <c r="G204">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>3</v>
+      </c>
+      <c r="B205" t="s">
+        <v>194</v>
+      </c>
+      <c r="C205" t="s">
+        <v>41</v>
+      </c>
+      <c r="D205">
+        <v>61</v>
+      </c>
+      <c r="E205">
+        <v>9</v>
+      </c>
+      <c r="F205">
+        <v>47</v>
+      </c>
+      <c r="G205">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>4</v>
+      </c>
+      <c r="B206" t="s">
+        <v>195</v>
+      </c>
+      <c r="C206" t="s">
+        <v>41</v>
+      </c>
+      <c r="D206">
+        <v>117</v>
+      </c>
+      <c r="E206">
+        <v>11</v>
+      </c>
+      <c r="F206">
+        <v>36</v>
+      </c>
+      <c r="G206">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>5</v>
+      </c>
+      <c r="B207" t="s">
+        <v>196</v>
+      </c>
+      <c r="C207" t="s">
+        <v>41</v>
+      </c>
+      <c r="D207">
+        <v>133</v>
+      </c>
+      <c r="E207">
+        <v>90</v>
+      </c>
+      <c r="F207">
+        <v>178</v>
+      </c>
+      <c r="G207">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>6</v>
+      </c>
+      <c r="B208" t="s">
+        <v>197</v>
+      </c>
+      <c r="C208" t="s">
+        <v>41</v>
+      </c>
+      <c r="D208">
+        <v>24</v>
+      </c>
+      <c r="E208">
+        <v>6</v>
+      </c>
+      <c r="F208">
+        <v>25</v>
+      </c>
+      <c r="G208">
+        <v>55</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>198</v>
+      </c>
+      <c r="D2" t="s">
+        <v>199</v>
+      </c>
+      <c r="E2" t="s">
+        <v>200</v>
+      </c>
+      <c r="F2" t="s">
+        <v>201</v>
+      </c>
+      <c r="G2">
+        <v>29852</v>
+      </c>
+      <c r="H2">
+        <v>23994</v>
+      </c>
+      <c r="I2">
+        <v>46202</v>
+      </c>
+      <c r="J2">
+        <v>23868</v>
+      </c>
+      <c r="K2">
+        <v>32577</v>
+      </c>
+      <c r="L2">
+        <v>984</v>
+      </c>
+      <c r="M2">
+        <v>1936</v>
+      </c>
+      <c r="N2">
+        <v>14166</v>
+      </c>
+      <c r="O2">
+        <v>171</v>
+      </c>
+      <c r="P2">
+        <v>1692</v>
+      </c>
+      <c r="Q2">
+        <v>17777</v>
+      </c>
+      <c r="R2">
+        <v>27045</v>
+      </c>
+      <c r="S2">
+        <v>3356</v>
+      </c>
+      <c r="T2">
+        <v>7244</v>
+      </c>
+      <c r="U2">
+        <v>1365</v>
+      </c>
+      <c r="V2">
+        <v>232229</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>198</v>
+      </c>
+      <c r="D3" t="s">
+        <v>199</v>
+      </c>
+      <c r="E3" t="s">
+        <v>202</v>
+      </c>
+      <c r="F3" t="s">
+        <v>203</v>
+      </c>
+      <c r="G3">
+        <v>13022</v>
+      </c>
+      <c r="H3">
+        <v>46651</v>
+      </c>
+      <c r="I3">
+        <v>30911</v>
+      </c>
+      <c r="J3">
+        <v>21839</v>
+      </c>
+      <c r="K3">
+        <v>11108</v>
+      </c>
+      <c r="L3">
+        <v>877</v>
+      </c>
+      <c r="M3">
+        <v>908</v>
+      </c>
+      <c r="N3">
+        <v>12525</v>
+      </c>
+      <c r="O3">
+        <v>144</v>
+      </c>
+      <c r="P3">
+        <v>4314</v>
+      </c>
+      <c r="Q3">
+        <v>20927</v>
+      </c>
+      <c r="R3">
+        <v>10996</v>
+      </c>
+      <c r="S3">
+        <v>414</v>
+      </c>
+      <c r="T3">
+        <v>19341</v>
+      </c>
+      <c r="U3">
+        <v>355</v>
+      </c>
+      <c r="V3">
+        <v>194332</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G4">
+        <v>42874</v>
+      </c>
+      <c r="H4">
+        <v>70645</v>
+      </c>
+      <c r="I4">
+        <v>77113</v>
+      </c>
+      <c r="J4">
+        <v>45707</v>
+      </c>
+      <c r="K4">
+        <v>43685</v>
+      </c>
+      <c r="L4">
+        <v>1861</v>
+      </c>
+      <c r="M4">
+        <v>2844</v>
+      </c>
+      <c r="N4">
+        <v>26691</v>
+      </c>
+      <c r="O4">
+        <v>315</v>
+      </c>
+      <c r="P4">
+        <v>6006</v>
+      </c>
+      <c r="Q4">
+        <v>38704</v>
+      </c>
+      <c r="R4">
+        <v>38041</v>
+      </c>
+      <c r="S4">
+        <v>3770</v>
+      </c>
+      <c r="T4">
+        <v>26585</v>
+      </c>
+      <c r="U4">
+        <v>1720</v>
+      </c>
+      <c r="V4">
+        <v>426561</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2">
+        <v>29852</v>
+      </c>
+      <c r="E2">
+        <v>13022</v>
+      </c>
+      <c r="F2">
+        <v>42874</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D3">
+        <v>4057</v>
+      </c>
+      <c r="E3">
+        <v>2048</v>
+      </c>
+      <c r="F3">
+        <v>6105</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>204</v>
+      </c>
+      <c r="C4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D4">
+        <v>20809</v>
+      </c>
+      <c r="E4">
+        <v>2972</v>
+      </c>
+      <c r="F4">
+        <v>23781</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5">
+        <v>1437</v>
+      </c>
+      <c r="E5">
+        <v>477</v>
+      </c>
+      <c r="F5">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>206</v>
+      </c>
+      <c r="C6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D6">
+        <v>775</v>
+      </c>
+      <c r="E6">
+        <v>1832</v>
+      </c>
+      <c r="F6">
+        <v>2607</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>207</v>
+      </c>
+      <c r="C7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7">
+        <v>335</v>
+      </c>
+      <c r="E7">
+        <v>295</v>
+      </c>
+      <c r="F7">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>208</v>
+      </c>
+      <c r="C8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8">
+        <v>272</v>
+      </c>
+      <c r="E8">
+        <v>2038</v>
+      </c>
+      <c r="F8">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>209</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9">
+        <v>269</v>
+      </c>
+      <c r="E9">
+        <v>458</v>
+      </c>
+      <c r="F9">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>210</v>
+      </c>
+      <c r="C10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10">
+        <v>589</v>
+      </c>
+      <c r="E10">
+        <v>80</v>
+      </c>
+      <c r="F10">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>211</v>
+      </c>
+      <c r="C11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11">
+        <v>1309</v>
+      </c>
+      <c r="E11">
+        <v>2822</v>
+      </c>
+      <c r="F11">
+        <v>4131</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>23994</v>
+      </c>
+      <c r="E13">
+        <v>46651</v>
+      </c>
+      <c r="F13">
+        <v>70645</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14">
+        <v>5443</v>
+      </c>
+      <c r="E14">
+        <v>6083</v>
+      </c>
+      <c r="F14">
+        <v>11526</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>212</v>
+      </c>
+      <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15">
+        <v>4443</v>
+      </c>
+      <c r="E15">
+        <v>10387</v>
+      </c>
+      <c r="F15">
+        <v>14830</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>213</v>
+      </c>
+      <c r="C16" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16">
+        <v>3148</v>
+      </c>
+      <c r="E16">
+        <v>20574</v>
+      </c>
+      <c r="F16">
+        <v>23722</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>214</v>
+      </c>
+      <c r="C17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17">
+        <v>909</v>
+      </c>
+      <c r="E17">
+        <v>796</v>
+      </c>
+      <c r="F17">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>215</v>
+      </c>
+      <c r="C18" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18">
+        <v>467</v>
+      </c>
+      <c r="E18">
+        <v>509</v>
+      </c>
+      <c r="F18">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>5</v>
+      </c>
+      <c r="B19" t="s">
+        <v>216</v>
+      </c>
+      <c r="C19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19">
+        <v>476</v>
+      </c>
+      <c r="E19">
+        <v>6563</v>
+      </c>
+      <c r="F19">
+        <v>7039</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>217</v>
+      </c>
+      <c r="C20" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20">
+        <v>2307</v>
+      </c>
+      <c r="E20">
+        <v>1260</v>
+      </c>
+      <c r="F20">
+        <v>3567</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>7</v>
+      </c>
+      <c r="B21" t="s">
+        <v>218</v>
+      </c>
+      <c r="C21" t="s">
+        <v>41</v>
+      </c>
+      <c r="D21">
+        <v>1499</v>
+      </c>
+      <c r="E21">
+        <v>344</v>
+      </c>
+      <c r="F21">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>219</v>
+      </c>
+      <c r="C22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22">
+        <v>5302</v>
+      </c>
+      <c r="E22">
+        <v>135</v>
+      </c>
+      <c r="F22">
+        <v>5437</v>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>46202</v>
+      </c>
+      <c r="E24">
+        <v>30911</v>
+      </c>
+      <c r="F24">
+        <v>77113</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" t="s">
+        <v>33</v>
+      </c>
+      <c r="C25" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25">
+        <v>4244</v>
+      </c>
+      <c r="E25">
+        <v>3356</v>
+      </c>
+      <c r="F25">
+        <v>7600</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>220</v>
+      </c>
+      <c r="C26" t="s">
+        <v>41</v>
+      </c>
+      <c r="D26">
+        <v>4911</v>
+      </c>
+      <c r="E26">
+        <v>6807</v>
+      </c>
+      <c r="F26">
+        <v>11718</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>221</v>
+      </c>
+      <c r="C27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D27">
+        <v>9194</v>
+      </c>
+      <c r="E27">
+        <v>2892</v>
+      </c>
+      <c r="F27">
+        <v>12086</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>222</v>
+      </c>
+      <c r="C28" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28">
+        <v>2979</v>
+      </c>
+      <c r="E28">
+        <v>14826</v>
+      </c>
+      <c r="F28">
+        <v>17805</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>223</v>
+      </c>
+      <c r="C29" t="s">
+        <v>41</v>
+      </c>
+      <c r="D29">
+        <v>527</v>
+      </c>
+      <c r="E29">
+        <v>446</v>
+      </c>
+      <c r="F29">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>224</v>
+      </c>
+      <c r="C30" t="s">
+        <v>41</v>
+      </c>
+      <c r="D30">
+        <v>22087</v>
+      </c>
+      <c r="E30">
+        <v>492</v>
+      </c>
+      <c r="F30">
+        <v>22579</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>225</v>
+      </c>
+      <c r="C31" t="s">
+        <v>41</v>
+      </c>
+      <c r="D31">
+        <v>557</v>
+      </c>
+      <c r="E31">
+        <v>1733</v>
+      </c>
+      <c r="F31">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>226</v>
+      </c>
+      <c r="C32" t="s">
+        <v>41</v>
+      </c>
+      <c r="D32">
+        <v>179</v>
+      </c>
+      <c r="E32">
+        <v>108</v>
+      </c>
+      <c r="F32">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>227</v>
+      </c>
+      <c r="C33" t="s">
+        <v>41</v>
+      </c>
+      <c r="D33">
+        <v>1524</v>
+      </c>
+      <c r="E33">
+        <v>251</v>
+      </c>
+      <c r="F33">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>23868</v>
+      </c>
+      <c r="E35">
+        <v>21839</v>
+      </c>
+      <c r="F35">
+        <v>45707</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" t="s">
+        <v>33</v>
+      </c>
+      <c r="C36" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36">
+        <v>4408</v>
+      </c>
+      <c r="E36">
+        <v>3272</v>
+      </c>
+      <c r="F36">
+        <v>7680</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>228</v>
+      </c>
+      <c r="C37" t="s">
+        <v>41</v>
+      </c>
+      <c r="D37">
+        <v>2611</v>
+      </c>
+      <c r="E37">
+        <v>4172</v>
+      </c>
+      <c r="F37">
+        <v>6783</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>229</v>
+      </c>
+      <c r="C38" t="s">
+        <v>41</v>
+      </c>
+      <c r="D38">
+        <v>1069</v>
+      </c>
+      <c r="E38">
+        <v>9958</v>
+      </c>
+      <c r="F38">
+        <v>11027</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>3</v>
+      </c>
+      <c r="B39" t="s">
+        <v>230</v>
+      </c>
+      <c r="C39" t="s">
+        <v>41</v>
+      </c>
+      <c r="D39">
+        <v>961</v>
+      </c>
+      <c r="E39">
+        <v>730</v>
+      </c>
+      <c r="F39">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>231</v>
+      </c>
+      <c r="C40" t="s">
+        <v>41</v>
+      </c>
+      <c r="D40">
+        <v>6109</v>
+      </c>
+      <c r="E40">
+        <v>589</v>
+      </c>
+      <c r="F40">
+        <v>6698</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>232</v>
+      </c>
+      <c r="C41" t="s">
+        <v>41</v>
+      </c>
+      <c r="D41">
+        <v>725</v>
+      </c>
+      <c r="E41">
+        <v>722</v>
+      </c>
+      <c r="F41">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>233</v>
+      </c>
+      <c r="C42" t="s">
+        <v>41</v>
+      </c>
+      <c r="D42">
+        <v>7089</v>
+      </c>
+      <c r="E42">
+        <v>580</v>
+      </c>
+      <c r="F42">
+        <v>7669</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>7</v>
+      </c>
+      <c r="B43" t="s">
+        <v>234</v>
+      </c>
+      <c r="C43" t="s">
+        <v>41</v>
+      </c>
+      <c r="D43">
+        <v>222</v>
+      </c>
+      <c r="E43">
+        <v>1531</v>
+      </c>
+      <c r="F43">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>235</v>
+      </c>
+      <c r="C44" t="s">
+        <v>41</v>
+      </c>
+      <c r="D44">
+        <v>674</v>
+      </c>
+      <c r="E44">
+        <v>285</v>
+      </c>
+      <c r="F44">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>5</v>
+      </c>
+      <c r="B46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>32577</v>
+      </c>
+      <c r="E46">
+        <v>11108</v>
+      </c>
+      <c r="F46">
+        <v>43685</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>33</v>
+      </c>
+      <c r="B47" t="s">
+        <v>33</v>
+      </c>
+      <c r="C47" t="s">
+        <v>39</v>
+      </c>
+      <c r="D47">
+        <v>3208</v>
+      </c>
+      <c r="E47">
+        <v>1344</v>
+      </c>
+      <c r="F47">
+        <v>4552</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>236</v>
+      </c>
+      <c r="C48" t="s">
+        <v>41</v>
+      </c>
+      <c r="D48">
+        <v>4769</v>
+      </c>
+      <c r="E48">
+        <v>5043</v>
+      </c>
+      <c r="F48">
+        <v>9812</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>237</v>
+      </c>
+      <c r="C49" t="s">
+        <v>41</v>
+      </c>
+      <c r="D49">
+        <v>21775</v>
+      </c>
+      <c r="E49">
+        <v>545</v>
+      </c>
+      <c r="F49">
+        <v>22320</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>238</v>
+      </c>
+      <c r="C50" t="s">
+        <v>41</v>
+      </c>
+      <c r="D50">
+        <v>1093</v>
+      </c>
+      <c r="E50">
+        <v>938</v>
+      </c>
+      <c r="F50">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>239</v>
+      </c>
+      <c r="C51" t="s">
+        <v>41</v>
+      </c>
+      <c r="D51">
+        <v>601</v>
+      </c>
+      <c r="E51">
+        <v>217</v>
+      </c>
+      <c r="F51">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>240</v>
+      </c>
+      <c r="C52" t="s">
+        <v>41</v>
+      </c>
+      <c r="D52">
+        <v>397</v>
+      </c>
+      <c r="E52">
+        <v>325</v>
+      </c>
+      <c r="F52">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>6</v>
+      </c>
+      <c r="B53" t="s">
+        <v>241</v>
+      </c>
+      <c r="C53" t="s">
+        <v>41</v>
+      </c>
+      <c r="D53">
+        <v>254</v>
+      </c>
+      <c r="E53">
+        <v>67</v>
+      </c>
+      <c r="F53">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>242</v>
+      </c>
+      <c r="C54" t="s">
+        <v>41</v>
+      </c>
+      <c r="D54">
+        <v>241</v>
+      </c>
+      <c r="E54">
+        <v>2600</v>
+      </c>
+      <c r="F54">
+        <v>2841</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>243</v>
+      </c>
+      <c r="C55" t="s">
+        <v>41</v>
+      </c>
+      <c r="D55">
+        <v>239</v>
+      </c>
+      <c r="E55">
+        <v>29</v>
+      </c>
+      <c r="F55">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57">
+        <v>984</v>
+      </c>
+      <c r="E57">
+        <v>877</v>
+      </c>
+      <c r="F57">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>33</v>
+      </c>
+      <c r="B58" t="s">
+        <v>33</v>
+      </c>
+      <c r="C58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58">
+        <v>439</v>
+      </c>
+      <c r="E58">
+        <v>423</v>
+      </c>
+      <c r="F58">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>244</v>
+      </c>
+      <c r="C59" t="s">
+        <v>41</v>
+      </c>
+      <c r="D59">
+        <v>267</v>
+      </c>
+      <c r="E59">
+        <v>238</v>
+      </c>
+      <c r="F59">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>2</v>
+      </c>
+      <c r="B60" t="s">
+        <v>245</v>
+      </c>
+      <c r="C60" t="s">
+        <v>41</v>
+      </c>
+      <c r="D60">
+        <v>136</v>
+      </c>
+      <c r="E60">
+        <v>94</v>
+      </c>
+      <c r="F60">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>3</v>
+      </c>
+      <c r="B61" t="s">
+        <v>246</v>
+      </c>
+      <c r="C61" t="s">
+        <v>41</v>
+      </c>
+      <c r="D61">
+        <v>80</v>
+      </c>
+      <c r="E61">
+        <v>69</v>
+      </c>
+      <c r="F61">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>4</v>
+      </c>
+      <c r="B62" t="s">
+        <v>247</v>
+      </c>
+      <c r="C62" t="s">
+        <v>41</v>
+      </c>
+      <c r="D62">
+        <v>62</v>
+      </c>
+      <c r="E62">
+        <v>53</v>
+      </c>
+      <c r="F62">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="63"/>
+    <row r="64">
+      <c r="A64">
+        <v>7</v>
+      </c>
+      <c r="B64" t="s">
+        <v>12</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>1936</v>
+      </c>
+      <c r="E64">
+        <v>908</v>
+      </c>
+      <c r="F64">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>33</v>
+      </c>
+      <c r="B65" t="s">
+        <v>33</v>
+      </c>
+      <c r="C65" t="s">
+        <v>39</v>
+      </c>
+      <c r="D65">
+        <v>673</v>
+      </c>
+      <c r="E65">
+        <v>356</v>
+      </c>
+      <c r="F65">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>1</v>
+      </c>
+      <c r="B66" t="s">
+        <v>248</v>
+      </c>
+      <c r="C66" t="s">
+        <v>41</v>
+      </c>
+      <c r="D66">
+        <v>509</v>
+      </c>
+      <c r="E66">
+        <v>220</v>
+      </c>
+      <c r="F66">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>2</v>
+      </c>
+      <c r="B67" t="s">
+        <v>249</v>
+      </c>
+      <c r="C67" t="s">
+        <v>41</v>
+      </c>
+      <c r="D67">
+        <v>226</v>
+      </c>
+      <c r="E67">
+        <v>128</v>
+      </c>
+      <c r="F67">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>3</v>
+      </c>
+      <c r="B68" t="s">
+        <v>250</v>
+      </c>
+      <c r="C68" t="s">
+        <v>41</v>
+      </c>
+      <c r="D68">
+        <v>141</v>
+      </c>
+      <c r="E68">
+        <v>87</v>
+      </c>
+      <c r="F68">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>4</v>
+      </c>
+      <c r="B69" t="s">
+        <v>251</v>
+      </c>
+      <c r="C69" t="s">
+        <v>41</v>
+      </c>
+      <c r="D69">
+        <v>387</v>
+      </c>
+      <c r="E69">
+        <v>117</v>
+      </c>
+      <c r="F69">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>8</v>
+      </c>
+      <c r="B71" t="s">
+        <v>13</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>14166</v>
+      </c>
+      <c r="E71">
+        <v>12525</v>
+      </c>
+      <c r="F71">
+        <v>26691</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>33</v>
+      </c>
+      <c r="B72" t="s">
+        <v>33</v>
+      </c>
+      <c r="C72" t="s">
+        <v>39</v>
+      </c>
+      <c r="D72">
+        <v>2280</v>
+      </c>
+      <c r="E72">
+        <v>1995</v>
+      </c>
+      <c r="F72">
+        <v>4275</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>252</v>
+      </c>
+      <c r="C73" t="s">
+        <v>41</v>
+      </c>
+      <c r="D73">
+        <v>8132</v>
+      </c>
+      <c r="E73">
+        <v>1597</v>
+      </c>
+      <c r="F73">
+        <v>9729</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2</v>
+      </c>
+      <c r="B74" t="s">
+        <v>253</v>
+      </c>
+      <c r="C74" t="s">
+        <v>41</v>
+      </c>
+      <c r="D74">
+        <v>937</v>
+      </c>
+      <c r="E74">
+        <v>1020</v>
+      </c>
+      <c r="F74">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>3</v>
+      </c>
+      <c r="B75" t="s">
+        <v>254</v>
+      </c>
+      <c r="C75" t="s">
+        <v>41</v>
+      </c>
+      <c r="D75">
+        <v>860</v>
+      </c>
+      <c r="E75">
+        <v>521</v>
+      </c>
+      <c r="F75">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>4</v>
+      </c>
+      <c r="B76" t="s">
+        <v>255</v>
+      </c>
+      <c r="C76" t="s">
+        <v>41</v>
+      </c>
+      <c r="D76">
+        <v>700</v>
+      </c>
+      <c r="E76">
+        <v>2074</v>
+      </c>
+      <c r="F76">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>5</v>
+      </c>
+      <c r="B77" t="s">
+        <v>256</v>
+      </c>
+      <c r="C77" t="s">
+        <v>41</v>
+      </c>
+      <c r="D77">
+        <v>188</v>
+      </c>
+      <c r="E77">
+        <v>220</v>
+      </c>
+      <c r="F77">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>6</v>
+      </c>
+      <c r="B78" t="s">
+        <v>257</v>
+      </c>
+      <c r="C78" t="s">
+        <v>41</v>
+      </c>
+      <c r="D78">
+        <v>165</v>
+      </c>
+      <c r="E78">
+        <v>1431</v>
+      </c>
+      <c r="F78">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>7</v>
+      </c>
+      <c r="B79" t="s">
+        <v>258</v>
+      </c>
+      <c r="C79" t="s">
+        <v>41</v>
+      </c>
+      <c r="D79">
+        <v>710</v>
+      </c>
+      <c r="E79">
+        <v>108</v>
+      </c>
+      <c r="F79">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>8</v>
+      </c>
+      <c r="B80" t="s">
+        <v>259</v>
+      </c>
+      <c r="C80" t="s">
+        <v>41</v>
+      </c>
+      <c r="D80">
+        <v>194</v>
+      </c>
+      <c r="E80">
+        <v>3559</v>
+      </c>
+      <c r="F80">
+        <v>3753</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>9</v>
+      </c>
+      <c r="B82" t="s">
+        <v>14</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>171</v>
+      </c>
+      <c r="E82">
+        <v>144</v>
+      </c>
+      <c r="F82">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>33</v>
+      </c>
+      <c r="B83" t="s">
+        <v>33</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83">
+        <v>77</v>
+      </c>
+      <c r="E83">
+        <v>76</v>
+      </c>
+      <c r="F83">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>260</v>
+      </c>
+      <c r="C84" t="s">
+        <v>41</v>
+      </c>
+      <c r="D84">
+        <v>39</v>
+      </c>
+      <c r="E84">
+        <v>25</v>
+      </c>
+      <c r="F84">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>261</v>
+      </c>
+      <c r="C85" t="s">
+        <v>41</v>
+      </c>
+      <c r="D85">
+        <v>44</v>
+      </c>
+      <c r="E85">
+        <v>35</v>
+      </c>
+      <c r="F85">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>262</v>
+      </c>
+      <c r="C86" t="s">
+        <v>41</v>
+      </c>
+      <c r="D86">
+        <v>11</v>
+      </c>
+      <c r="E86">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="87"/>
+    <row r="88">
+      <c r="A88">
+        <v>10</v>
+      </c>
+      <c r="B88" t="s">
+        <v>15</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>1692</v>
+      </c>
+      <c r="E88">
+        <v>4314</v>
+      </c>
+      <c r="F88">
+        <v>6006</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>33</v>
+      </c>
+      <c r="B89" t="s">
+        <v>33</v>
+      </c>
+      <c r="C89" t="s">
+        <v>39</v>
+      </c>
+      <c r="D89">
+        <v>425</v>
+      </c>
+      <c r="E89">
+        <v>219</v>
+      </c>
+      <c r="F89">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>1</v>
+      </c>
+      <c r="B90" t="s">
+        <v>263</v>
+      </c>
+      <c r="C90" t="s">
+        <v>41</v>
+      </c>
+      <c r="D90">
+        <v>451</v>
+      </c>
+      <c r="E90">
+        <v>986</v>
+      </c>
+      <c r="F90">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>2</v>
+      </c>
+      <c r="B91" t="s">
+        <v>264</v>
+      </c>
+      <c r="C91" t="s">
+        <v>41</v>
+      </c>
+      <c r="D91">
+        <v>257</v>
+      </c>
+      <c r="E91">
+        <v>173</v>
+      </c>
+      <c r="F91">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>3</v>
+      </c>
+      <c r="B92" t="s">
+        <v>265</v>
+      </c>
+      <c r="C92" t="s">
+        <v>41</v>
+      </c>
+      <c r="D92">
+        <v>219</v>
+      </c>
+      <c r="E92">
+        <v>94</v>
+      </c>
+      <c r="F92">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>4</v>
+      </c>
+      <c r="B93" t="s">
+        <v>266</v>
+      </c>
+      <c r="C93" t="s">
+        <v>41</v>
+      </c>
+      <c r="D93">
+        <v>106</v>
+      </c>
+      <c r="E93">
+        <v>2719</v>
+      </c>
+      <c r="F93">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>5</v>
+      </c>
+      <c r="B94" t="s">
+        <v>267</v>
+      </c>
+      <c r="C94" t="s">
+        <v>41</v>
+      </c>
+      <c r="D94">
+        <v>72</v>
+      </c>
+      <c r="E94">
+        <v>57</v>
+      </c>
+      <c r="F94">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>6</v>
+      </c>
+      <c r="B95" t="s">
+        <v>268</v>
+      </c>
+      <c r="C95" t="s">
+        <v>41</v>
+      </c>
+      <c r="D95">
+        <v>87</v>
+      </c>
+      <c r="E95">
+        <v>39</v>
+      </c>
+      <c r="F95">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>7</v>
+      </c>
+      <c r="B96" t="s">
+        <v>269</v>
+      </c>
+      <c r="C96" t="s">
+        <v>41</v>
+      </c>
+      <c r="D96">
+        <v>41</v>
+      </c>
+      <c r="E96">
+        <v>17</v>
+      </c>
+      <c r="F96">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>8</v>
+      </c>
+      <c r="B97" t="s">
+        <v>270</v>
+      </c>
+      <c r="C97" t="s">
+        <v>41</v>
+      </c>
+      <c r="D97">
+        <v>34</v>
+      </c>
+      <c r="E97">
+        <v>10</v>
+      </c>
+      <c r="F97">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="98"/>
+    <row r="99">
+      <c r="A99">
+        <v>12</v>
+      </c>
+      <c r="B99" t="s">
+        <v>16</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>17777</v>
+      </c>
+      <c r="E99">
+        <v>20927</v>
+      </c>
+      <c r="F99">
+        <v>38704</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>33</v>
+      </c>
+      <c r="B100" t="s">
+        <v>33</v>
+      </c>
+      <c r="C100" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100">
+        <v>1581</v>
+      </c>
+      <c r="E100">
+        <v>1287</v>
+      </c>
+      <c r="F100">
+        <v>2868</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>1</v>
+      </c>
+      <c r="B101" t="s">
+        <v>271</v>
+      </c>
+      <c r="C101" t="s">
+        <v>41</v>
+      </c>
+      <c r="D101">
+        <v>13000</v>
+      </c>
+      <c r="E101">
+        <v>3542</v>
+      </c>
+      <c r="F101">
+        <v>16542</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>2</v>
+      </c>
+      <c r="B102" t="s">
+        <v>272</v>
+      </c>
+      <c r="C102" t="s">
+        <v>41</v>
+      </c>
+      <c r="D102">
+        <v>892</v>
+      </c>
+      <c r="E102">
+        <v>10648</v>
+      </c>
+      <c r="F102">
+        <v>11540</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>3</v>
+      </c>
+      <c r="B103" t="s">
+        <v>273</v>
+      </c>
+      <c r="C103" t="s">
+        <v>41</v>
+      </c>
+      <c r="D103">
+        <v>260</v>
+      </c>
+      <c r="E103">
+        <v>386</v>
+      </c>
+      <c r="F103">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>4</v>
+      </c>
+      <c r="B104" t="s">
+        <v>274</v>
+      </c>
+      <c r="C104" t="s">
+        <v>41</v>
+      </c>
+      <c r="D104">
+        <v>389</v>
+      </c>
+      <c r="E104">
+        <v>3023</v>
+      </c>
+      <c r="F104">
+        <v>3412</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>5</v>
+      </c>
+      <c r="B105" t="s">
+        <v>275</v>
+      </c>
+      <c r="C105" t="s">
+        <v>41</v>
+      </c>
+      <c r="D105">
+        <v>275</v>
+      </c>
+      <c r="E105">
+        <v>1042</v>
+      </c>
+      <c r="F105">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>6</v>
+      </c>
+      <c r="B106" t="s">
+        <v>276</v>
+      </c>
+      <c r="C106" t="s">
+        <v>41</v>
+      </c>
+      <c r="D106">
+        <v>230</v>
+      </c>
+      <c r="E106">
+        <v>242</v>
+      </c>
+      <c r="F106">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>7</v>
+      </c>
+      <c r="B107" t="s">
+        <v>277</v>
+      </c>
+      <c r="C107" t="s">
+        <v>41</v>
+      </c>
+      <c r="D107">
+        <v>1082</v>
+      </c>
+      <c r="E107">
+        <v>202</v>
+      </c>
+      <c r="F107">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>8</v>
+      </c>
+      <c r="B108" t="s">
+        <v>278</v>
+      </c>
+      <c r="C108" t="s">
+        <v>41</v>
+      </c>
+      <c r="D108">
+        <v>68</v>
+      </c>
+      <c r="E108">
+        <v>555</v>
+      </c>
+      <c r="F108">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="109"/>
+    <row r="110">
+      <c r="A110">
+        <v>14</v>
+      </c>
+      <c r="B110" t="s">
+        <v>18</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>27045</v>
+      </c>
+      <c r="E110">
+        <v>10996</v>
+      </c>
+      <c r="F110">
+        <v>38041</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>33</v>
+      </c>
+      <c r="B111" t="s">
+        <v>33</v>
+      </c>
+      <c r="C111" t="s">
+        <v>39</v>
+      </c>
+      <c r="D111">
+        <v>2781</v>
+      </c>
+      <c r="E111">
+        <v>1447</v>
+      </c>
+      <c r="F111">
+        <v>4228</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>1</v>
+      </c>
+      <c r="B112" t="s">
+        <v>279</v>
+      </c>
+      <c r="C112" t="s">
+        <v>41</v>
+      </c>
+      <c r="D112">
+        <v>17451</v>
+      </c>
+      <c r="E112">
+        <v>2995</v>
+      </c>
+      <c r="F112">
+        <v>20446</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>2</v>
+      </c>
+      <c r="B113" t="s">
+        <v>280</v>
+      </c>
+      <c r="C113" t="s">
+        <v>41</v>
+      </c>
+      <c r="D113">
+        <v>5181</v>
+      </c>
+      <c r="E113">
+        <v>647</v>
+      </c>
+      <c r="F113">
+        <v>5828</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>3</v>
+      </c>
+      <c r="B114" t="s">
+        <v>281</v>
+      </c>
+      <c r="C114" t="s">
+        <v>41</v>
+      </c>
+      <c r="D114">
+        <v>312</v>
+      </c>
+      <c r="E114">
+        <v>3241</v>
+      </c>
+      <c r="F114">
+        <v>3553</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>4</v>
+      </c>
+      <c r="B115" t="s">
+        <v>282</v>
+      </c>
+      <c r="C115" t="s">
+        <v>41</v>
+      </c>
+      <c r="D115">
+        <v>454</v>
+      </c>
+      <c r="E115">
+        <v>966</v>
+      </c>
+      <c r="F115">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>5</v>
+      </c>
+      <c r="B116" t="s">
+        <v>283</v>
+      </c>
+      <c r="C116" t="s">
+        <v>41</v>
+      </c>
+      <c r="D116">
+        <v>480</v>
+      </c>
+      <c r="E116">
+        <v>1371</v>
+      </c>
+      <c r="F116">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>6</v>
+      </c>
+      <c r="B117" t="s">
+        <v>284</v>
+      </c>
+      <c r="C117" t="s">
+        <v>41</v>
+      </c>
+      <c r="D117">
+        <v>106</v>
+      </c>
+      <c r="E117">
+        <v>92</v>
+      </c>
+      <c r="F117">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>7</v>
+      </c>
+      <c r="B118" t="s">
+        <v>285</v>
+      </c>
+      <c r="C118" t="s">
+        <v>41</v>
+      </c>
+      <c r="D118">
+        <v>169</v>
+      </c>
+      <c r="E118">
+        <v>71</v>
+      </c>
+      <c r="F118">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>8</v>
+      </c>
+      <c r="B119" t="s">
+        <v>286</v>
+      </c>
+      <c r="C119" t="s">
+        <v>41</v>
+      </c>
+      <c r="D119">
+        <v>111</v>
+      </c>
+      <c r="E119">
+        <v>166</v>
+      </c>
+      <c r="F119">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="120"/>
+    <row r="121">
+      <c r="A121">
+        <v>16</v>
+      </c>
+      <c r="B121" t="s">
+        <v>20</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>3356</v>
+      </c>
+      <c r="E121">
+        <v>414</v>
+      </c>
+      <c r="F121">
+        <v>3770</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>33</v>
+      </c>
+      <c r="B122" t="s">
+        <v>33</v>
+      </c>
+      <c r="C122" t="s">
+        <v>39</v>
+      </c>
+      <c r="D122">
+        <v>600</v>
+      </c>
+      <c r="E122">
+        <v>110</v>
+      </c>
+      <c r="F122">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>1</v>
+      </c>
+      <c r="B123" t="s">
+        <v>287</v>
+      </c>
+      <c r="C123" t="s">
+        <v>41</v>
+      </c>
+      <c r="D123">
+        <v>2176</v>
+      </c>
+      <c r="E123">
+        <v>132</v>
+      </c>
+      <c r="F123">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>2</v>
+      </c>
+      <c r="B124" t="s">
+        <v>288</v>
+      </c>
+      <c r="C124" t="s">
+        <v>41</v>
+      </c>
+      <c r="D124">
+        <v>176</v>
+      </c>
+      <c r="E124">
+        <v>54</v>
+      </c>
+      <c r="F124">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>3</v>
+      </c>
+      <c r="B125" t="s">
+        <v>289</v>
+      </c>
+      <c r="C125" t="s">
+        <v>41</v>
+      </c>
+      <c r="D125">
+        <v>89</v>
+      </c>
+      <c r="E125">
+        <v>22</v>
+      </c>
+      <c r="F125">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>4</v>
+      </c>
+      <c r="B126" t="s">
+        <v>290</v>
+      </c>
+      <c r="C126" t="s">
+        <v>41</v>
+      </c>
+      <c r="D126">
+        <v>123</v>
+      </c>
+      <c r="E126">
+        <v>32</v>
+      </c>
+      <c r="F126">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>5</v>
+      </c>
+      <c r="B127" t="s">
+        <v>291</v>
+      </c>
+      <c r="C127" t="s">
+        <v>41</v>
+      </c>
+      <c r="D127">
+        <v>60</v>
+      </c>
+      <c r="E127">
+        <v>20</v>
+      </c>
+      <c r="F127">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>6</v>
+      </c>
+      <c r="B128" t="s">
+        <v>292</v>
+      </c>
+      <c r="C128" t="s">
+        <v>41</v>
+      </c>
+      <c r="D128">
+        <v>58</v>
+      </c>
+      <c r="E128">
+        <v>16</v>
+      </c>
+      <c r="F128">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>7</v>
+      </c>
+      <c r="B129" t="s">
+        <v>293</v>
+      </c>
+      <c r="C129" t="s">
+        <v>41</v>
+      </c>
+      <c r="D129">
+        <v>46</v>
+      </c>
+      <c r="E129">
+        <v>10</v>
+      </c>
+      <c r="F129">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>8</v>
+      </c>
+      <c r="B130" t="s">
+        <v>294</v>
+      </c>
+      <c r="C130" t="s">
+        <v>41</v>
+      </c>
+      <c r="D130">
+        <v>28</v>
+      </c>
+      <c r="E130">
+        <v>18</v>
+      </c>
+      <c r="F130">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="131"/>
+    <row r="132">
+      <c r="A132">
+        <v>17</v>
+      </c>
+      <c r="B132" t="s">
+        <v>21</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132">
+        <v>7244</v>
+      </c>
+      <c r="E132">
+        <v>19341</v>
+      </c>
+      <c r="F132">
+        <v>26585</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>33</v>
+      </c>
+      <c r="B133" t="s">
+        <v>33</v>
+      </c>
+      <c r="C133" t="s">
+        <v>39</v>
+      </c>
+      <c r="D133">
+        <v>780</v>
+      </c>
+      <c r="E133">
+        <v>843</v>
+      </c>
+      <c r="F133">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>1</v>
+      </c>
+      <c r="B134" t="s">
+        <v>295</v>
+      </c>
+      <c r="C134" t="s">
+        <v>41</v>
+      </c>
+      <c r="D134">
+        <v>725</v>
+      </c>
+      <c r="E134">
+        <v>11207</v>
+      </c>
+      <c r="F134">
+        <v>11932</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>2</v>
+      </c>
+      <c r="B135" t="s">
+        <v>296</v>
+      </c>
+      <c r="C135" t="s">
+        <v>41</v>
+      </c>
+      <c r="D135">
+        <v>4361</v>
+      </c>
+      <c r="E135">
+        <v>237</v>
+      </c>
+      <c r="F135">
+        <v>4598</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>3</v>
+      </c>
+      <c r="B136" t="s">
+        <v>297</v>
+      </c>
+      <c r="C136" t="s">
+        <v>41</v>
+      </c>
+      <c r="D136">
+        <v>93</v>
+      </c>
+      <c r="E136">
+        <v>177</v>
+      </c>
+      <c r="F136">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>4</v>
+      </c>
+      <c r="B137" t="s">
+        <v>298</v>
+      </c>
+      <c r="C137" t="s">
+        <v>41</v>
+      </c>
+      <c r="D137">
+        <v>485</v>
+      </c>
+      <c r="E137">
+        <v>4398</v>
+      </c>
+      <c r="F137">
+        <v>4883</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>5</v>
+      </c>
+      <c r="B138" t="s">
+        <v>299</v>
+      </c>
+      <c r="C138" t="s">
+        <v>41</v>
+      </c>
+      <c r="D138">
+        <v>538</v>
+      </c>
+      <c r="E138">
+        <v>278</v>
+      </c>
+      <c r="F138">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>6</v>
+      </c>
+      <c r="B139" t="s">
+        <v>300</v>
+      </c>
+      <c r="C139" t="s">
+        <v>41</v>
+      </c>
+      <c r="D139">
+        <v>48</v>
+      </c>
+      <c r="E139">
+        <v>43</v>
+      </c>
+      <c r="F139">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>7</v>
+      </c>
+      <c r="B140" t="s">
+        <v>301</v>
+      </c>
+      <c r="C140" t="s">
+        <v>41</v>
+      </c>
+      <c r="D140">
+        <v>129</v>
+      </c>
+      <c r="E140">
+        <v>116</v>
+      </c>
+      <c r="F140">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>8</v>
+      </c>
+      <c r="B141" t="s">
+        <v>302</v>
+      </c>
+      <c r="C141" t="s">
+        <v>41</v>
+      </c>
+      <c r="D141">
+        <v>85</v>
+      </c>
+      <c r="E141">
+        <v>2042</v>
+      </c>
+      <c r="F141">
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="142"/>
+    <row r="143">
+      <c r="A143">
+        <v>24</v>
+      </c>
+      <c r="B143" t="s">
+        <v>22</v>
+      </c>
+      <c r="C143" t="s">
+        <v>38</v>
+      </c>
+      <c r="D143">
+        <v>1365</v>
+      </c>
+      <c r="E143">
+        <v>355</v>
+      </c>
+      <c r="F143">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>33</v>
+      </c>
+      <c r="B144" t="s">
+        <v>33</v>
+      </c>
+      <c r="C144" t="s">
+        <v>39</v>
+      </c>
+      <c r="D144">
+        <v>256</v>
+      </c>
+      <c r="E144">
+        <v>79</v>
+      </c>
+      <c r="F144">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>1</v>
+      </c>
+      <c r="B145" t="s">
+        <v>303</v>
+      </c>
+      <c r="C145" t="s">
+        <v>41</v>
+      </c>
+      <c r="D145">
+        <v>342</v>
+      </c>
+      <c r="E145">
+        <v>80</v>
+      </c>
+      <c r="F145">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>2</v>
+      </c>
+      <c r="B146" t="s">
+        <v>304</v>
+      </c>
+      <c r="C146" t="s">
+        <v>41</v>
+      </c>
+      <c r="D146">
+        <v>97</v>
+      </c>
+      <c r="E146">
+        <v>16</v>
+      </c>
+      <c r="F146">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>3</v>
+      </c>
+      <c r="B147" t="s">
+        <v>305</v>
+      </c>
+      <c r="C147" t="s">
+        <v>41</v>
+      </c>
+      <c r="D147">
+        <v>61</v>
+      </c>
+      <c r="E147">
+        <v>159</v>
+      </c>
+      <c r="F147">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>4</v>
+      </c>
+      <c r="B148" t="s">
+        <v>306</v>
+      </c>
+      <c r="C148" t="s">
+        <v>41</v>
+      </c>
+      <c r="D148">
+        <v>609</v>
+      </c>
+      <c r="E148">
+        <v>21</v>
+      </c>
+      <c r="F148">
+        <v>630</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>307</v>
+      </c>
+      <c r="D2" t="s">
+        <v>308</v>
+      </c>
+      <c r="E2" t="s">
+        <v>309</v>
+      </c>
+      <c r="F2" t="s">
+        <v>310</v>
+      </c>
+      <c r="G2">
+        <v>36084</v>
+      </c>
+      <c r="H2">
+        <v>43891</v>
+      </c>
+      <c r="I2">
+        <v>59033</v>
+      </c>
+      <c r="J2">
+        <v>81596</v>
+      </c>
+      <c r="K2">
+        <v>68431</v>
+      </c>
+      <c r="L2">
+        <v>2159</v>
+      </c>
+      <c r="M2">
+        <v>4251</v>
+      </c>
+      <c r="N2">
+        <v>98720</v>
+      </c>
+      <c r="O2">
+        <v>620</v>
+      </c>
+      <c r="P2">
+        <v>7787</v>
+      </c>
+      <c r="Q2">
+        <v>36639</v>
+      </c>
+      <c r="R2">
+        <v>1259</v>
+      </c>
+      <c r="S2">
+        <v>62848</v>
+      </c>
+      <c r="T2">
+        <v>18095</v>
+      </c>
+      <c r="U2">
+        <v>3798</v>
+      </c>
+      <c r="V2">
+        <v>8752</v>
+      </c>
+      <c r="W2">
+        <v>5592</v>
+      </c>
+      <c r="X2">
+        <v>539555</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G3">
+        <v>36084</v>
+      </c>
+      <c r="H3">
+        <v>43891</v>
+      </c>
+      <c r="I3">
+        <v>59033</v>
+      </c>
+      <c r="J3">
+        <v>81596</v>
+      </c>
+      <c r="K3">
+        <v>68431</v>
+      </c>
+      <c r="L3">
+        <v>2159</v>
+      </c>
+      <c r="M3">
+        <v>4251</v>
+      </c>
+      <c r="N3">
+        <v>98720</v>
+      </c>
+      <c r="O3">
+        <v>620</v>
+      </c>
+      <c r="P3">
+        <v>7787</v>
+      </c>
+      <c r="Q3">
+        <v>36639</v>
+      </c>
+      <c r="R3">
+        <v>1259</v>
+      </c>
+      <c r="S3">
+        <v>62848</v>
+      </c>
+      <c r="T3">
+        <v>18095</v>
+      </c>
+      <c r="U3">
+        <v>3798</v>
+      </c>
+      <c r="V3">
+        <v>8752</v>
+      </c>
+      <c r="W3">
+        <v>5592</v>
+      </c>
+      <c r="X3">
+        <v>539555</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2">
+        <v>36084</v>
+      </c>
+      <c r="E2">
+        <v>36084</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D3">
+        <v>4859</v>
+      </c>
+      <c r="E3">
+        <v>4859</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>311</v>
+      </c>
+      <c r="C4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D4">
+        <v>5076</v>
+      </c>
+      <c r="E4">
+        <v>5076</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>312</v>
+      </c>
+      <c r="C5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5">
+        <v>4436</v>
+      </c>
+      <c r="E5">
+        <v>4436</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>313</v>
+      </c>
+      <c r="C6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D6">
+        <v>1910</v>
+      </c>
+      <c r="E6">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>314</v>
+      </c>
+      <c r="C7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7">
+        <v>764</v>
+      </c>
+      <c r="E7">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>315</v>
+      </c>
+      <c r="C8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8">
+        <v>654</v>
+      </c>
+      <c r="E8">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>316</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9">
+        <v>632</v>
+      </c>
+      <c r="E9">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>317</v>
+      </c>
+      <c r="C10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10">
+        <v>478</v>
+      </c>
+      <c r="E10">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>318</v>
+      </c>
+      <c r="C11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11">
+        <v>725</v>
+      </c>
+      <c r="E11">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>319</v>
+      </c>
+      <c r="C12" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12">
+        <v>16550</v>
+      </c>
+      <c r="E12">
+        <v>16550</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>43891</v>
+      </c>
+      <c r="E14">
+        <v>43891</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15">
+        <v>9096</v>
+      </c>
+      <c r="E15">
+        <v>9096</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>320</v>
+      </c>
+      <c r="C16" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16">
+        <v>10023</v>
+      </c>
+      <c r="E16">
+        <v>10023</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>321</v>
+      </c>
+      <c r="C17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17">
+        <v>13792</v>
+      </c>
+      <c r="E17">
+        <v>13792</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>322</v>
+      </c>
+      <c r="C18" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18">
+        <v>5700</v>
+      </c>
+      <c r="E18">
+        <v>5700</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>323</v>
+      </c>
+      <c r="C19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19">
+        <v>1969</v>
+      </c>
+      <c r="E19">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>5</v>
+      </c>
+      <c r="B20" t="s">
+        <v>324</v>
+      </c>
+      <c r="C20" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20">
+        <v>994</v>
+      </c>
+      <c r="E20">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>6</v>
+      </c>
+      <c r="B21" t="s">
+        <v>325</v>
+      </c>
+      <c r="C21" t="s">
+        <v>41</v>
+      </c>
+      <c r="D21">
+        <v>376</v>
+      </c>
+      <c r="E21">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>7</v>
+      </c>
+      <c r="B22" t="s">
+        <v>326</v>
+      </c>
+      <c r="C22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22">
+        <v>946</v>
+      </c>
+      <c r="E22">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>8</v>
+      </c>
+      <c r="B23" t="s">
+        <v>327</v>
+      </c>
+      <c r="C23" t="s">
+        <v>41</v>
+      </c>
+      <c r="D23">
+        <v>700</v>
+      </c>
+      <c r="E23">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>9</v>
+      </c>
+      <c r="B24" t="s">
+        <v>328</v>
+      </c>
+      <c r="C24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D24">
+        <v>295</v>
+      </c>
+      <c r="E24">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>59033</v>
+      </c>
+      <c r="E26">
+        <v>59033</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" t="s">
+        <v>33</v>
+      </c>
+      <c r="C27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27">
+        <v>5999</v>
+      </c>
+      <c r="E27">
+        <v>5999</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>329</v>
+      </c>
+      <c r="C28" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28">
+        <v>16692</v>
+      </c>
+      <c r="E28">
+        <v>16692</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>330</v>
+      </c>
+      <c r="C29" t="s">
+        <v>41</v>
+      </c>
+      <c r="D29">
+        <v>8415</v>
+      </c>
+      <c r="E29">
+        <v>8415</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>331</v>
+      </c>
+      <c r="C30" t="s">
+        <v>41</v>
+      </c>
+      <c r="D30">
+        <v>1982</v>
+      </c>
+      <c r="E30">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>332</v>
+      </c>
+      <c r="C31" t="s">
+        <v>41</v>
+      </c>
+      <c r="D31">
+        <v>7569</v>
+      </c>
+      <c r="E31">
+        <v>7569</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>333</v>
+      </c>
+      <c r="C32" t="s">
+        <v>41</v>
+      </c>
+      <c r="D32">
+        <v>1903</v>
+      </c>
+      <c r="E32">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>6</v>
+      </c>
+      <c r="B33" t="s">
+        <v>334</v>
+      </c>
+      <c r="C33" t="s">
+        <v>41</v>
+      </c>
+      <c r="D33">
+        <v>4992</v>
+      </c>
+      <c r="E33">
+        <v>4992</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>7</v>
+      </c>
+      <c r="B34" t="s">
+        <v>335</v>
+      </c>
+      <c r="C34" t="s">
+        <v>41</v>
+      </c>
+      <c r="D34">
+        <v>10318</v>
+      </c>
+      <c r="E34">
+        <v>10318</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>8</v>
+      </c>
+      <c r="B35" t="s">
+        <v>336</v>
+      </c>
+      <c r="C35" t="s">
+        <v>41</v>
+      </c>
+      <c r="D35">
+        <v>192</v>
+      </c>
+      <c r="E35">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>9</v>
+      </c>
+      <c r="B36" t="s">
+        <v>337</v>
+      </c>
+      <c r="C36" t="s">
+        <v>41</v>
+      </c>
+      <c r="D36">
+        <v>971</v>
+      </c>
+      <c r="E36">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>4</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>81596</v>
+      </c>
+      <c r="E38">
+        <v>81596</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" t="s">
+        <v>33</v>
+      </c>
+      <c r="C39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39">
+        <v>5211</v>
+      </c>
+      <c r="E39">
+        <v>5211</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>338</v>
+      </c>
+      <c r="C40" t="s">
+        <v>41</v>
+      </c>
+      <c r="D40">
+        <v>12543</v>
+      </c>
+      <c r="E40">
+        <v>12543</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>339</v>
+      </c>
+      <c r="C41" t="s">
+        <v>41</v>
+      </c>
+      <c r="D41">
+        <v>19910</v>
+      </c>
+      <c r="E41">
+        <v>19910</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>340</v>
+      </c>
+      <c r="C42" t="s">
+        <v>41</v>
+      </c>
+      <c r="D42">
+        <v>7336</v>
+      </c>
+      <c r="E42">
+        <v>7336</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>341</v>
+      </c>
+      <c r="C43" t="s">
+        <v>41</v>
+      </c>
+      <c r="D43">
+        <v>6365</v>
+      </c>
+      <c r="E43">
+        <v>6365</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>342</v>
+      </c>
+      <c r="C44" t="s">
+        <v>41</v>
+      </c>
+      <c r="D44">
+        <v>19071</v>
+      </c>
+      <c r="E44">
+        <v>19071</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>343</v>
+      </c>
+      <c r="C45" t="s">
+        <v>41</v>
+      </c>
+      <c r="D45">
+        <v>1618</v>
+      </c>
+      <c r="E45">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>7</v>
+      </c>
+      <c r="B46" t="s">
+        <v>344</v>
+      </c>
+      <c r="C46" t="s">
+        <v>41</v>
+      </c>
+      <c r="D46">
+        <v>4287</v>
+      </c>
+      <c r="E46">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>8</v>
+      </c>
+      <c r="B47" t="s">
+        <v>345</v>
+      </c>
+      <c r="C47" t="s">
+        <v>41</v>
+      </c>
+      <c r="D47">
+        <v>483</v>
+      </c>
+      <c r="E47">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>9</v>
+      </c>
+      <c r="B48" t="s">
+        <v>346</v>
+      </c>
+      <c r="C48" t="s">
+        <v>41</v>
+      </c>
+      <c r="D48">
+        <v>4772</v>
+      </c>
+      <c r="E48">
+        <v>4772</v>
+      </c>
+    </row>
+    <row r="49"/>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>68431</v>
+      </c>
+      <c r="E50">
+        <v>68431</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>33</v>
+      </c>
+      <c r="B51" t="s">
+        <v>33</v>
+      </c>
+      <c r="C51" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51">
+        <v>6694</v>
+      </c>
+      <c r="E51">
+        <v>6694</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1</v>
+      </c>
+      <c r="B52" t="s">
+        <v>347</v>
+      </c>
+      <c r="C52" t="s">
+        <v>41</v>
+      </c>
+      <c r="D52">
+        <v>16669</v>
+      </c>
+      <c r="E52">
+        <v>16669</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>2</v>
+      </c>
+      <c r="B53" t="s">
+        <v>348</v>
+      </c>
+      <c r="C53" t="s">
+        <v>41</v>
+      </c>
+      <c r="D53">
+        <v>19509</v>
+      </c>
+      <c r="E53">
+        <v>19509</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>3</v>
+      </c>
+      <c r="B54" t="s">
+        <v>349</v>
+      </c>
+      <c r="C54" t="s">
+        <v>41</v>
+      </c>
+      <c r="D54">
+        <v>4832</v>
+      </c>
+      <c r="E54">
+        <v>4832</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>4</v>
+      </c>
+      <c r="B55" t="s">
+        <v>350</v>
+      </c>
+      <c r="C55" t="s">
+        <v>41</v>
+      </c>
+      <c r="D55">
+        <v>886</v>
+      </c>
+      <c r="E55">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>5</v>
+      </c>
+      <c r="B56" t="s">
+        <v>351</v>
+      </c>
+      <c r="C56" t="s">
+        <v>41</v>
+      </c>
+      <c r="D56">
+        <v>4038</v>
+      </c>
+      <c r="E56">
+        <v>4038</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>352</v>
+      </c>
+      <c r="C57" t="s">
+        <v>41</v>
+      </c>
+      <c r="D57">
+        <v>1582</v>
+      </c>
+      <c r="E57">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>7</v>
+      </c>
+      <c r="B58" t="s">
+        <v>353</v>
+      </c>
+      <c r="C58" t="s">
+        <v>41</v>
+      </c>
+      <c r="D58">
+        <v>528</v>
+      </c>
+      <c r="E58">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>8</v>
+      </c>
+      <c r="B59" t="s">
+        <v>354</v>
+      </c>
+      <c r="C59" t="s">
+        <v>41</v>
+      </c>
+      <c r="D59">
+        <v>12912</v>
+      </c>
+      <c r="E59">
+        <v>12912</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>9</v>
+      </c>
+      <c r="B60" t="s">
+        <v>355</v>
+      </c>
+      <c r="C60" t="s">
+        <v>41</v>
+      </c>
+      <c r="D60">
+        <v>781</v>
+      </c>
+      <c r="E60">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>6</v>
+      </c>
+      <c r="B62" t="s">
+        <v>11</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>2159</v>
+      </c>
+      <c r="E62">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>33</v>
+      </c>
+      <c r="B63" t="s">
+        <v>33</v>
+      </c>
+      <c r="C63" t="s">
+        <v>39</v>
+      </c>
+      <c r="D63">
+        <v>654</v>
+      </c>
+      <c r="E63">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>356</v>
+      </c>
+      <c r="C64" t="s">
+        <v>41</v>
+      </c>
+      <c r="D64">
+        <v>809</v>
+      </c>
+      <c r="E64">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>357</v>
+      </c>
+      <c r="C65" t="s">
+        <v>41</v>
+      </c>
+      <c r="D65">
+        <v>314</v>
+      </c>
+      <c r="E65">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>358</v>
+      </c>
+      <c r="C66" t="s">
+        <v>41</v>
+      </c>
+      <c r="D66">
+        <v>121</v>
+      </c>
+      <c r="E66">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>359</v>
+      </c>
+      <c r="C67" t="s">
+        <v>41</v>
+      </c>
+      <c r="D67">
+        <v>128</v>
+      </c>
+      <c r="E67">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>5</v>
+      </c>
+      <c r="B68" t="s">
+        <v>360</v>
+      </c>
+      <c r="C68" t="s">
+        <v>41</v>
+      </c>
+      <c r="D68">
+        <v>133</v>
+      </c>
+      <c r="E68">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="69"/>
+    <row r="70">
+      <c r="A70">
+        <v>7</v>
+      </c>
+      <c r="B70" t="s">
+        <v>12</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>4251</v>
+      </c>
+      <c r="E70">
+        <v>4251</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>33</v>
+      </c>
+      <c r="B71" t="s">
+        <v>33</v>
+      </c>
+      <c r="C71" t="s">
+        <v>39</v>
+      </c>
+      <c r="D71">
+        <v>849</v>
+      </c>
+      <c r="E71">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>1</v>
+      </c>
+      <c r="B72" t="s">
+        <v>361</v>
+      </c>
+      <c r="C72" t="s">
+        <v>41</v>
+      </c>
+      <c r="D72">
+        <v>975</v>
+      </c>
+      <c r="E72">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>2</v>
+      </c>
+      <c r="B73" t="s">
+        <v>362</v>
+      </c>
+      <c r="C73" t="s">
+        <v>41</v>
+      </c>
+      <c r="D73">
+        <v>462</v>
+      </c>
+      <c r="E73">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>3</v>
+      </c>
+      <c r="B74" t="s">
+        <v>363</v>
+      </c>
+      <c r="C74" t="s">
+        <v>41</v>
+      </c>
+      <c r="D74">
+        <v>406</v>
+      </c>
+      <c r="E74">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>4</v>
+      </c>
+      <c r="B75" t="s">
+        <v>364</v>
+      </c>
+      <c r="C75" t="s">
+        <v>41</v>
+      </c>
+      <c r="D75">
+        <v>427</v>
+      </c>
+      <c r="E75">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>5</v>
+      </c>
+      <c r="B76" t="s">
+        <v>365</v>
+      </c>
+      <c r="C76" t="s">
+        <v>41</v>
+      </c>
+      <c r="D76">
+        <v>265</v>
+      </c>
+      <c r="E76">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>6</v>
+      </c>
+      <c r="B77" t="s">
+        <v>366</v>
+      </c>
+      <c r="C77" t="s">
+        <v>41</v>
+      </c>
+      <c r="D77">
+        <v>175</v>
+      </c>
+      <c r="E77">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>7</v>
+      </c>
+      <c r="B78" t="s">
+        <v>367</v>
+      </c>
+      <c r="C78" t="s">
+        <v>41</v>
+      </c>
+      <c r="D78">
+        <v>341</v>
+      </c>
+      <c r="E78">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>8</v>
+      </c>
+      <c r="B79" t="s">
+        <v>368</v>
+      </c>
+      <c r="C79" t="s">
+        <v>41</v>
+      </c>
+      <c r="D79">
+        <v>282</v>
+      </c>
+      <c r="E79">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>9</v>
+      </c>
+      <c r="B80" t="s">
+        <v>369</v>
+      </c>
+      <c r="C80" t="s">
+        <v>41</v>
+      </c>
+      <c r="D80">
+        <v>69</v>
+      </c>
+      <c r="E80">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>8</v>
+      </c>
+      <c r="B82" t="s">
+        <v>13</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>98720</v>
+      </c>
+      <c r="E82">
+        <v>98720</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>33</v>
+      </c>
+      <c r="B83" t="s">
+        <v>33</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83">
+        <v>17397</v>
+      </c>
+      <c r="E83">
+        <v>17397</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>370</v>
+      </c>
+      <c r="C84" t="s">
+        <v>41</v>
+      </c>
+      <c r="D84">
+        <v>16371</v>
+      </c>
+      <c r="E84">
+        <v>16371</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>371</v>
+      </c>
+      <c r="C85" t="s">
+        <v>41</v>
+      </c>
+      <c r="D85">
+        <v>18317</v>
+      </c>
+      <c r="E85">
+        <v>18317</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>372</v>
+      </c>
+      <c r="C86" t="s">
+        <v>41</v>
+      </c>
+      <c r="D86">
+        <v>27291</v>
+      </c>
+      <c r="E86">
+        <v>27291</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>373</v>
+      </c>
+      <c r="C87" t="s">
+        <v>41</v>
+      </c>
+      <c r="D87">
+        <v>7081</v>
+      </c>
+      <c r="E87">
+        <v>7081</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>5</v>
+      </c>
+      <c r="B88" t="s">
+        <v>374</v>
+      </c>
+      <c r="C88" t="s">
+        <v>41</v>
+      </c>
+      <c r="D88">
+        <v>2058</v>
+      </c>
+      <c r="E88">
+        <v>2058</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>6</v>
+      </c>
+      <c r="B89" t="s">
+        <v>375</v>
+      </c>
+      <c r="C89" t="s">
+        <v>41</v>
+      </c>
+      <c r="D89">
+        <v>1072</v>
+      </c>
+      <c r="E89">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>7</v>
+      </c>
+      <c r="B90" t="s">
+        <v>376</v>
+      </c>
+      <c r="C90" t="s">
+        <v>41</v>
+      </c>
+      <c r="D90">
+        <v>6563</v>
+      </c>
+      <c r="E90">
+        <v>6563</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>8</v>
+      </c>
+      <c r="B91" t="s">
+        <v>377</v>
+      </c>
+      <c r="C91" t="s">
+        <v>41</v>
+      </c>
+      <c r="D91">
+        <v>1219</v>
+      </c>
+      <c r="E91">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>9</v>
+      </c>
+      <c r="B92" t="s">
+        <v>378</v>
+      </c>
+      <c r="C92" t="s">
+        <v>41</v>
+      </c>
+      <c r="D92">
+        <v>1351</v>
+      </c>
+      <c r="E92">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
+        <v>9</v>
+      </c>
+      <c r="B94" t="s">
+        <v>14</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>620</v>
+      </c>
+      <c r="E94">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>33</v>
+      </c>
+      <c r="B95" t="s">
+        <v>33</v>
+      </c>
+      <c r="C95" t="s">
+        <v>39</v>
+      </c>
+      <c r="D95">
+        <v>207</v>
+      </c>
+      <c r="E95">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>1</v>
+      </c>
+      <c r="B96" t="s">
+        <v>379</v>
+      </c>
+      <c r="C96" t="s">
+        <v>41</v>
+      </c>
+      <c r="D96">
+        <v>190</v>
+      </c>
+      <c r="E96">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>2</v>
+      </c>
+      <c r="B97" t="s">
+        <v>380</v>
+      </c>
+      <c r="C97" t="s">
+        <v>41</v>
+      </c>
+      <c r="D97">
+        <v>58</v>
+      </c>
+      <c r="E97">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>3</v>
+      </c>
+      <c r="B98" t="s">
+        <v>381</v>
+      </c>
+      <c r="C98" t="s">
+        <v>41</v>
+      </c>
+      <c r="D98">
+        <v>53</v>
+      </c>
+      <c r="E98">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>4</v>
+      </c>
+      <c r="B99" t="s">
+        <v>382</v>
+      </c>
+      <c r="C99" t="s">
+        <v>41</v>
+      </c>
+      <c r="D99">
+        <v>112</v>
+      </c>
+      <c r="E99">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>10</v>
+      </c>
+      <c r="B101" t="s">
+        <v>15</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>7787</v>
+      </c>
+      <c r="E101">
+        <v>7787</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>33</v>
+      </c>
+      <c r="B102" t="s">
+        <v>33</v>
+      </c>
+      <c r="C102" t="s">
+        <v>39</v>
+      </c>
+      <c r="D102">
+        <v>813</v>
+      </c>
+      <c r="E102">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>383</v>
+      </c>
+      <c r="C103" t="s">
+        <v>41</v>
+      </c>
+      <c r="D103">
+        <v>4058</v>
+      </c>
+      <c r="E103">
+        <v>4058</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>2</v>
+      </c>
+      <c r="B104" t="s">
+        <v>384</v>
+      </c>
+      <c r="C104" t="s">
+        <v>41</v>
+      </c>
+      <c r="D104">
+        <v>823</v>
+      </c>
+      <c r="E104">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>3</v>
+      </c>
+      <c r="B105" t="s">
+        <v>385</v>
+      </c>
+      <c r="C105" t="s">
+        <v>41</v>
+      </c>
+      <c r="D105">
+        <v>211</v>
+      </c>
+      <c r="E105">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>4</v>
+      </c>
+      <c r="B106" t="s">
+        <v>386</v>
+      </c>
+      <c r="C106" t="s">
+        <v>41</v>
+      </c>
+      <c r="D106">
+        <v>251</v>
+      </c>
+      <c r="E106">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>5</v>
+      </c>
+      <c r="B107" t="s">
+        <v>387</v>
+      </c>
+      <c r="C107" t="s">
+        <v>41</v>
+      </c>
+      <c r="D107">
+        <v>266</v>
+      </c>
+      <c r="E107">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>6</v>
+      </c>
+      <c r="B108" t="s">
+        <v>388</v>
+      </c>
+      <c r="C108" t="s">
+        <v>41</v>
+      </c>
+      <c r="D108">
+        <v>95</v>
+      </c>
+      <c r="E108">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>7</v>
+      </c>
+      <c r="B109" t="s">
+        <v>389</v>
+      </c>
+      <c r="C109" t="s">
+        <v>41</v>
+      </c>
+      <c r="D109">
+        <v>85</v>
+      </c>
+      <c r="E109">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>8</v>
+      </c>
+      <c r="B110" t="s">
+        <v>390</v>
+      </c>
+      <c r="C110" t="s">
+        <v>41</v>
+      </c>
+      <c r="D110">
+        <v>156</v>
+      </c>
+      <c r="E110">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>9</v>
+      </c>
+      <c r="B111" t="s">
+        <v>391</v>
+      </c>
+      <c r="C111" t="s">
+        <v>41</v>
+      </c>
+      <c r="D111">
+        <v>1029</v>
+      </c>
+      <c r="E111">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="112"/>
+    <row r="113">
+      <c r="A113">
+        <v>12</v>
+      </c>
+      <c r="B113" t="s">
+        <v>16</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113">
+        <v>36639</v>
+      </c>
+      <c r="E113">
+        <v>36639</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>33</v>
+      </c>
+      <c r="B114" t="s">
+        <v>33</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>2911</v>
+      </c>
+      <c r="E114">
+        <v>2911</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>1</v>
+      </c>
+      <c r="B115" t="s">
+        <v>392</v>
+      </c>
+      <c r="C115" t="s">
+        <v>41</v>
+      </c>
+      <c r="D115">
+        <v>16784</v>
+      </c>
+      <c r="E115">
+        <v>16784</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>2</v>
+      </c>
+      <c r="B116" t="s">
+        <v>393</v>
+      </c>
+      <c r="C116" t="s">
+        <v>41</v>
+      </c>
+      <c r="D116">
+        <v>14146</v>
+      </c>
+      <c r="E116">
+        <v>14146</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>3</v>
+      </c>
+      <c r="B117" t="s">
+        <v>394</v>
+      </c>
+      <c r="C117" t="s">
+        <v>41</v>
+      </c>
+      <c r="D117">
+        <v>978</v>
+      </c>
+      <c r="E117">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>4</v>
+      </c>
+      <c r="B118" t="s">
+        <v>395</v>
+      </c>
+      <c r="C118" t="s">
+        <v>41</v>
+      </c>
+      <c r="D118">
+        <v>691</v>
+      </c>
+      <c r="E118">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>5</v>
+      </c>
+      <c r="B119" t="s">
+        <v>396</v>
+      </c>
+      <c r="C119" t="s">
+        <v>41</v>
+      </c>
+      <c r="D119">
+        <v>447</v>
+      </c>
+      <c r="E119">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>6</v>
+      </c>
+      <c r="B120" t="s">
+        <v>397</v>
+      </c>
+      <c r="C120" t="s">
+        <v>41</v>
+      </c>
+      <c r="D120">
+        <v>285</v>
+      </c>
+      <c r="E120">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>7</v>
+      </c>
+      <c r="B121" t="s">
+        <v>398</v>
+      </c>
+      <c r="C121" t="s">
+        <v>41</v>
+      </c>
+      <c r="D121">
+        <v>79</v>
+      </c>
+      <c r="E121">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>8</v>
+      </c>
+      <c r="B122" t="s">
+        <v>399</v>
+      </c>
+      <c r="C122" t="s">
+        <v>41</v>
+      </c>
+      <c r="D122">
+        <v>134</v>
+      </c>
+      <c r="E122">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>9</v>
+      </c>
+      <c r="B123" t="s">
+        <v>400</v>
+      </c>
+      <c r="C123" t="s">
+        <v>41</v>
+      </c>
+      <c r="D123">
+        <v>184</v>
+      </c>
+      <c r="E123">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="124"/>
+    <row r="125">
+      <c r="A125">
+        <v>13</v>
+      </c>
+      <c r="B125" t="s">
+        <v>17</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>1259</v>
+      </c>
+      <c r="E125">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
+        <v>33</v>
+      </c>
+      <c r="B126" t="s">
+        <v>33</v>
+      </c>
+      <c r="C126" t="s">
+        <v>39</v>
+      </c>
+      <c r="D126">
+        <v>249</v>
+      </c>
+      <c r="E126">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>1</v>
+      </c>
+      <c r="B127" t="s">
+        <v>401</v>
+      </c>
+      <c r="C127" t="s">
+        <v>41</v>
+      </c>
+      <c r="D127">
+        <v>341</v>
+      </c>
+      <c r="E127">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>2</v>
+      </c>
+      <c r="B128" t="s">
+        <v>402</v>
+      </c>
+      <c r="C128" t="s">
+        <v>41</v>
+      </c>
+      <c r="D128">
+        <v>223</v>
+      </c>
+      <c r="E128">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>3</v>
+      </c>
+      <c r="B129" t="s">
+        <v>403</v>
+      </c>
+      <c r="C129" t="s">
+        <v>41</v>
+      </c>
+      <c r="D129">
+        <v>76</v>
+      </c>
+      <c r="E129">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>4</v>
+      </c>
+      <c r="B130" t="s">
+        <v>404</v>
+      </c>
+      <c r="C130" t="s">
+        <v>41</v>
+      </c>
+      <c r="D130">
+        <v>228</v>
+      </c>
+      <c r="E130">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>5</v>
+      </c>
+      <c r="B131" t="s">
+        <v>405</v>
+      </c>
+      <c r="C131" t="s">
+        <v>41</v>
+      </c>
+      <c r="D131">
+        <v>52</v>
+      </c>
+      <c r="E131">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>6</v>
+      </c>
+      <c r="B132" t="s">
+        <v>406</v>
+      </c>
+      <c r="C132" t="s">
+        <v>41</v>
+      </c>
+      <c r="D132">
+        <v>48</v>
+      </c>
+      <c r="E132">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>7</v>
+      </c>
+      <c r="B133" t="s">
+        <v>407</v>
+      </c>
+      <c r="C133" t="s">
+        <v>41</v>
+      </c>
+      <c r="D133">
+        <v>42</v>
+      </c>
+      <c r="E133">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="134"/>
+    <row r="135">
+      <c r="A135">
+        <v>14</v>
+      </c>
+      <c r="B135" t="s">
+        <v>18</v>
+      </c>
+      <c r="C135" t="s">
+        <v>38</v>
+      </c>
+      <c r="D135">
+        <v>62848</v>
+      </c>
+      <c r="E135">
+        <v>62848</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>33</v>
+      </c>
+      <c r="B136" t="s">
+        <v>33</v>
+      </c>
+      <c r="C136" t="s">
+        <v>39</v>
+      </c>
+      <c r="D136">
+        <v>4991</v>
+      </c>
+      <c r="E136">
+        <v>4991</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>1</v>
+      </c>
+      <c r="B137" t="s">
+        <v>408</v>
+      </c>
+      <c r="C137" t="s">
+        <v>41</v>
+      </c>
+      <c r="D137">
+        <v>47198</v>
+      </c>
+      <c r="E137">
+        <v>47198</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>2</v>
+      </c>
+      <c r="B138" t="s">
+        <v>409</v>
+      </c>
+      <c r="C138" t="s">
+        <v>41</v>
+      </c>
+      <c r="D138">
+        <v>3673</v>
+      </c>
+      <c r="E138">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>3</v>
+      </c>
+      <c r="B139" t="s">
+        <v>410</v>
+      </c>
+      <c r="C139" t="s">
+        <v>41</v>
+      </c>
+      <c r="D139">
+        <v>2299</v>
+      </c>
+      <c r="E139">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>4</v>
+      </c>
+      <c r="B140" t="s">
+        <v>411</v>
+      </c>
+      <c r="C140" t="s">
+        <v>41</v>
+      </c>
+      <c r="D140">
+        <v>783</v>
+      </c>
+      <c r="E140">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>5</v>
+      </c>
+      <c r="B141" t="s">
+        <v>412</v>
+      </c>
+      <c r="C141" t="s">
+        <v>41</v>
+      </c>
+      <c r="D141">
+        <v>2108</v>
+      </c>
+      <c r="E141">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>6</v>
+      </c>
+      <c r="B142" t="s">
+        <v>413</v>
+      </c>
+      <c r="C142" t="s">
+        <v>41</v>
+      </c>
+      <c r="D142">
+        <v>359</v>
+      </c>
+      <c r="E142">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>7</v>
+      </c>
+      <c r="B143" t="s">
+        <v>414</v>
+      </c>
+      <c r="C143" t="s">
+        <v>41</v>
+      </c>
+      <c r="D143">
+        <v>206</v>
+      </c>
+      <c r="E143">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>8</v>
+      </c>
+      <c r="B144" t="s">
+        <v>415</v>
+      </c>
+      <c r="C144" t="s">
+        <v>41</v>
+      </c>
+      <c r="D144">
+        <v>859</v>
+      </c>
+      <c r="E144">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>9</v>
+      </c>
+      <c r="B145" t="s">
+        <v>416</v>
+      </c>
+      <c r="C145" t="s">
+        <v>41</v>
+      </c>
+      <c r="D145">
+        <v>372</v>
+      </c>
+      <c r="E145">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="146"/>
+    <row r="147">
+      <c r="A147">
+        <v>15</v>
+      </c>
+      <c r="B147" t="s">
+        <v>19</v>
+      </c>
+      <c r="C147" t="s">
+        <v>38</v>
+      </c>
+      <c r="D147">
+        <v>18095</v>
+      </c>
+      <c r="E147">
+        <v>18095</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
+        <v>33</v>
+      </c>
+      <c r="B148" t="s">
+        <v>33</v>
+      </c>
+      <c r="C148" t="s">
+        <v>39</v>
+      </c>
+      <c r="D148">
+        <v>3254</v>
+      </c>
+      <c r="E148">
+        <v>3254</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>1</v>
+      </c>
+      <c r="B149" t="s">
+        <v>417</v>
+      </c>
+      <c r="C149" t="s">
+        <v>41</v>
+      </c>
+      <c r="D149">
+        <v>4478</v>
+      </c>
+      <c r="E149">
+        <v>4478</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>2</v>
+      </c>
+      <c r="B150" t="s">
+        <v>418</v>
+      </c>
+      <c r="C150" t="s">
+        <v>41</v>
+      </c>
+      <c r="D150">
+        <v>1710</v>
+      </c>
+      <c r="E150">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>3</v>
+      </c>
+      <c r="B151" t="s">
+        <v>419</v>
+      </c>
+      <c r="C151" t="s">
+        <v>41</v>
+      </c>
+      <c r="D151">
+        <v>909</v>
+      </c>
+      <c r="E151">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>4</v>
+      </c>
+      <c r="B152" t="s">
+        <v>420</v>
+      </c>
+      <c r="C152" t="s">
+        <v>41</v>
+      </c>
+      <c r="D152">
+        <v>1197</v>
+      </c>
+      <c r="E152">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>5</v>
+      </c>
+      <c r="B153" t="s">
+        <v>421</v>
+      </c>
+      <c r="C153" t="s">
+        <v>41</v>
+      </c>
+      <c r="D153">
+        <v>742</v>
+      </c>
+      <c r="E153">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>6</v>
+      </c>
+      <c r="B154" t="s">
+        <v>422</v>
+      </c>
+      <c r="C154" t="s">
+        <v>41</v>
+      </c>
+      <c r="D154">
+        <v>1289</v>
+      </c>
+      <c r="E154">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>7</v>
+      </c>
+      <c r="B155" t="s">
+        <v>423</v>
+      </c>
+      <c r="C155" t="s">
+        <v>41</v>
+      </c>
+      <c r="D155">
+        <v>4516</v>
+      </c>
+      <c r="E155">
+        <v>4516</v>
+      </c>
+    </row>
+    <row r="156"/>
+    <row r="157">
+      <c r="A157">
+        <v>16</v>
+      </c>
+      <c r="B157" t="s">
+        <v>20</v>
+      </c>
+      <c r="C157" t="s">
+        <v>38</v>
+      </c>
+      <c r="D157">
+        <v>3798</v>
+      </c>
+      <c r="E157">
+        <v>3798</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="s">
+        <v>33</v>
+      </c>
+      <c r="B158" t="s">
+        <v>33</v>
+      </c>
+      <c r="C158" t="s">
+        <v>39</v>
+      </c>
+      <c r="D158">
+        <v>543</v>
+      </c>
+      <c r="E158">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>1</v>
+      </c>
+      <c r="B159" t="s">
+        <v>424</v>
+      </c>
+      <c r="C159" t="s">
+        <v>41</v>
+      </c>
+      <c r="D159">
+        <v>1249</v>
+      </c>
+      <c r="E159">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>2</v>
+      </c>
+      <c r="B160" t="s">
+        <v>425</v>
+      </c>
+      <c r="C160" t="s">
+        <v>41</v>
+      </c>
+      <c r="D160">
+        <v>929</v>
+      </c>
+      <c r="E160">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>3</v>
+      </c>
+      <c r="B161" t="s">
+        <v>426</v>
+      </c>
+      <c r="C161" t="s">
+        <v>41</v>
+      </c>
+      <c r="D161">
+        <v>240</v>
+      </c>
+      <c r="E161">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>4</v>
+      </c>
+      <c r="B162" t="s">
+        <v>427</v>
+      </c>
+      <c r="C162" t="s">
+        <v>41</v>
+      </c>
+      <c r="D162">
+        <v>323</v>
+      </c>
+      <c r="E162">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>5</v>
+      </c>
+      <c r="B163" t="s">
+        <v>428</v>
+      </c>
+      <c r="C163" t="s">
+        <v>41</v>
+      </c>
+      <c r="D163">
+        <v>188</v>
+      </c>
+      <c r="E163">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>6</v>
+      </c>
+      <c r="B164" t="s">
+        <v>429</v>
+      </c>
+      <c r="C164" t="s">
+        <v>41</v>
+      </c>
+      <c r="D164">
+        <v>83</v>
+      </c>
+      <c r="E164">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>7</v>
+      </c>
+      <c r="B165" t="s">
+        <v>430</v>
+      </c>
+      <c r="C165" t="s">
+        <v>41</v>
+      </c>
+      <c r="D165">
+        <v>44</v>
+      </c>
+      <c r="E165">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>8</v>
+      </c>
+      <c r="B166" t="s">
+        <v>431</v>
+      </c>
+      <c r="C166" t="s">
+        <v>41</v>
+      </c>
+      <c r="D166">
+        <v>27</v>
+      </c>
+      <c r="E166">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>9</v>
+      </c>
+      <c r="B167" t="s">
+        <v>432</v>
+      </c>
+      <c r="C167" t="s">
+        <v>41</v>
+      </c>
+      <c r="D167">
+        <v>172</v>
+      </c>
+      <c r="E167">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="168"/>
+    <row r="169">
+      <c r="A169">
+        <v>17</v>
+      </c>
+      <c r="B169" t="s">
+        <v>21</v>
+      </c>
+      <c r="C169" t="s">
+        <v>38</v>
+      </c>
+      <c r="D169">
+        <v>8752</v>
+      </c>
+      <c r="E169">
+        <v>8752</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="s">
+        <v>33</v>
+      </c>
+      <c r="B170" t="s">
+        <v>33</v>
+      </c>
+      <c r="C170" t="s">
+        <v>39</v>
+      </c>
+      <c r="D170">
+        <v>1111</v>
+      </c>
+      <c r="E170">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>1</v>
+      </c>
+      <c r="B171" t="s">
+        <v>433</v>
+      </c>
+      <c r="C171" t="s">
+        <v>41</v>
+      </c>
+      <c r="D171">
+        <v>2603</v>
+      </c>
+      <c r="E171">
+        <v>2603</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>2</v>
+      </c>
+      <c r="B172" t="s">
+        <v>434</v>
+      </c>
+      <c r="C172" t="s">
+        <v>41</v>
+      </c>
+      <c r="D172">
+        <v>477</v>
+      </c>
+      <c r="E172">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>3</v>
+      </c>
+      <c r="B173" t="s">
+        <v>435</v>
+      </c>
+      <c r="C173" t="s">
+        <v>41</v>
+      </c>
+      <c r="D173">
+        <v>391</v>
+      </c>
+      <c r="E173">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>4</v>
+      </c>
+      <c r="B174" t="s">
+        <v>436</v>
+      </c>
+      <c r="C174" t="s">
+        <v>41</v>
+      </c>
+      <c r="D174">
+        <v>201</v>
+      </c>
+      <c r="E174">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>5</v>
+      </c>
+      <c r="B175" t="s">
+        <v>437</v>
+      </c>
+      <c r="C175" t="s">
+        <v>41</v>
+      </c>
+      <c r="D175">
+        <v>845</v>
+      </c>
+      <c r="E175">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>6</v>
+      </c>
+      <c r="B176" t="s">
+        <v>438</v>
+      </c>
+      <c r="C176" t="s">
+        <v>41</v>
+      </c>
+      <c r="D176">
+        <v>85</v>
+      </c>
+      <c r="E176">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>7</v>
+      </c>
+      <c r="B177" t="s">
+        <v>439</v>
+      </c>
+      <c r="C177" t="s">
+        <v>41</v>
+      </c>
+      <c r="D177">
+        <v>282</v>
+      </c>
+      <c r="E177">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>8</v>
+      </c>
+      <c r="B178" t="s">
+        <v>440</v>
+      </c>
+      <c r="C178" t="s">
+        <v>41</v>
+      </c>
+      <c r="D178">
+        <v>392</v>
+      </c>
+      <c r="E178">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>9</v>
+      </c>
+      <c r="B179" t="s">
+        <v>441</v>
+      </c>
+      <c r="C179" t="s">
+        <v>41</v>
+      </c>
+      <c r="D179">
+        <v>2365</v>
+      </c>
+      <c r="E179">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="180"/>
+    <row r="181">
+      <c r="A181">
+        <v>24</v>
+      </c>
+      <c r="B181" t="s">
+        <v>22</v>
+      </c>
+      <c r="C181" t="s">
+        <v>38</v>
+      </c>
+      <c r="D181">
+        <v>5592</v>
+      </c>
+      <c r="E181">
+        <v>5592</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="s">
+        <v>33</v>
+      </c>
+      <c r="B182" t="s">
+        <v>33</v>
+      </c>
+      <c r="C182" t="s">
+        <v>39</v>
+      </c>
+      <c r="D182">
+        <v>927</v>
+      </c>
+      <c r="E182">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>1</v>
+      </c>
+      <c r="B183" t="s">
+        <v>442</v>
+      </c>
+      <c r="C183" t="s">
+        <v>41</v>
+      </c>
+      <c r="D183">
+        <v>1562</v>
+      </c>
+      <c r="E183">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>2</v>
+      </c>
+      <c r="B184" t="s">
+        <v>443</v>
+      </c>
+      <c r="C184" t="s">
+        <v>41</v>
+      </c>
+      <c r="D184">
+        <v>425</v>
+      </c>
+      <c r="E184">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>3</v>
+      </c>
+      <c r="B185" t="s">
+        <v>444</v>
+      </c>
+      <c r="C185" t="s">
+        <v>41</v>
+      </c>
+      <c r="D185">
+        <v>150</v>
+      </c>
+      <c r="E185">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>4</v>
+      </c>
+      <c r="B186" t="s">
+        <v>445</v>
+      </c>
+      <c r="C186" t="s">
+        <v>41</v>
+      </c>
+      <c r="D186">
+        <v>528</v>
+      </c>
+      <c r="E186">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>5</v>
+      </c>
+      <c r="B187" t="s">
+        <v>446</v>
+      </c>
+      <c r="C187" t="s">
+        <v>41</v>
+      </c>
+      <c r="D187">
+        <v>1283</v>
+      </c>
+      <c r="E187">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>6</v>
+      </c>
+      <c r="B188" t="s">
+        <v>447</v>
+      </c>
+      <c r="C188" t="s">
+        <v>41</v>
+      </c>
+      <c r="D188">
+        <v>275</v>
+      </c>
+      <c r="E188">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>7</v>
+      </c>
+      <c r="B189" t="s">
+        <v>448</v>
+      </c>
+      <c r="C189" t="s">
+        <v>41</v>
+      </c>
+      <c r="D189">
+        <v>442</v>
+      </c>
+      <c r="E189">
+        <v>442</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>450</v>
+      </c>
+      <c r="D2" t="s">
+        <v>451</v>
+      </c>
+      <c r="E2" t="s">
+        <v>452</v>
+      </c>
+      <c r="F2" t="s">
+        <v>453</v>
+      </c>
+      <c r="G2">
+        <v>25223</v>
+      </c>
+      <c r="H2">
+        <v>36140</v>
+      </c>
+      <c r="I2">
+        <v>47877</v>
+      </c>
+      <c r="J2">
+        <v>78729</v>
+      </c>
+      <c r="K2">
+        <v>36344</v>
+      </c>
+      <c r="L2">
+        <v>1752</v>
+      </c>
+      <c r="M2">
+        <v>1771</v>
+      </c>
+      <c r="N2">
+        <v>29466</v>
+      </c>
+      <c r="O2">
+        <v>507</v>
+      </c>
+      <c r="P2">
+        <v>7486</v>
+      </c>
+      <c r="Q2">
+        <v>0</v>
+      </c>
+      <c r="R2">
+        <v>9968</v>
+      </c>
+      <c r="S2">
+        <v>1592</v>
+      </c>
+      <c r="T2">
+        <v>37639</v>
+      </c>
+      <c r="U2">
+        <v>2142</v>
+      </c>
+      <c r="V2">
+        <v>4882</v>
+      </c>
+      <c r="W2">
+        <v>9022</v>
+      </c>
+      <c r="X2">
+        <v>467</v>
+      </c>
+      <c r="Y2">
+        <v>331007</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G3">
+        <v>25223</v>
+      </c>
+      <c r="H3">
+        <v>36140</v>
+      </c>
+      <c r="I3">
+        <v>47877</v>
+      </c>
+      <c r="J3">
+        <v>78729</v>
+      </c>
+      <c r="K3">
+        <v>36344</v>
+      </c>
+      <c r="L3">
+        <v>1752</v>
+      </c>
+      <c r="M3">
+        <v>1771</v>
+      </c>
+      <c r="N3">
+        <v>29466</v>
+      </c>
+      <c r="O3">
+        <v>507</v>
+      </c>
+      <c r="P3">
+        <v>7486</v>
+      </c>
+      <c r="Q3">
+        <v>0</v>
+      </c>
+      <c r="R3">
+        <v>9968</v>
+      </c>
+      <c r="S3">
+        <v>1592</v>
+      </c>
+      <c r="T3">
+        <v>37639</v>
+      </c>
+      <c r="U3">
+        <v>2142</v>
+      </c>
+      <c r="V3">
+        <v>4882</v>
+      </c>
+      <c r="W3">
+        <v>9022</v>
+      </c>
+      <c r="X3">
+        <v>467</v>
+      </c>
+      <c r="Y3">
+        <v>331007</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>34</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D2">
         <v>25223</v>
       </c>
       <c r="E2">
         <v>25223</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D3">
         <v>3165</v>
       </c>
       <c r="E3">
         <v>3165</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>584</v>
+        <v>454</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D4">
         <v>10414</v>
       </c>
       <c r="E4">
         <v>10414</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>585</v>
+        <v>455</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D5">
         <v>2817</v>
       </c>
       <c r="E5">
         <v>2817</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>586</v>
+        <v>456</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D6">
         <v>428</v>
       </c>
       <c r="E6">
         <v>428</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>587</v>
+        <v>457</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D7">
         <v>351</v>
       </c>
       <c r="E7">
         <v>351</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>588</v>
+        <v>458</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D8">
         <v>2612</v>
       </c>
       <c r="E8">
         <v>2612</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>589</v>
+        <v>459</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D9">
         <v>200</v>
       </c>
       <c r="E9">
         <v>200</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>590</v>
+        <v>460</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D10">
         <v>5236</v>
       </c>
       <c r="E10">
         <v>5236</v>
       </c>
     </row>
     <row r="11"/>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D12">
         <v>36140</v>
       </c>
       <c r="E12">
         <v>36140</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D13">
         <v>4512</v>
       </c>
       <c r="E13">
         <v>4512</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>591</v>
+        <v>461</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D14">
         <v>7443</v>
       </c>
       <c r="E14">
         <v>7443</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>592</v>
+        <v>462</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D15">
         <v>14299</v>
       </c>
       <c r="E15">
         <v>14299</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>593</v>
+        <v>463</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D16">
         <v>1313</v>
       </c>
       <c r="E16">
         <v>1313</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>594</v>
+        <v>464</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D17">
         <v>6993</v>
       </c>
       <c r="E17">
         <v>6993</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>595</v>
+        <v>465</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D18">
         <v>751</v>
       </c>
       <c r="E18">
         <v>751</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>596</v>
+        <v>466</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D19">
         <v>393</v>
       </c>
       <c r="E19">
         <v>393</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>597</v>
+        <v>467</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D20">
         <v>436</v>
       </c>
       <c r="E20">
         <v>436</v>
       </c>
     </row>
     <row r="21"/>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D22">
         <v>47877</v>
       </c>
       <c r="E22">
         <v>47877</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B23" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D23">
         <v>4842</v>
       </c>
       <c r="E23">
         <v>4842</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>598</v>
+        <v>468</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D24">
         <v>16154</v>
       </c>
       <c r="E24">
         <v>16154</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>599</v>
+        <v>469</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D25">
         <v>3192</v>
       </c>
       <c r="E25">
         <v>3192</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>600</v>
+        <v>470</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D26">
         <v>2012</v>
       </c>
       <c r="E26">
         <v>2012</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>601</v>
+        <v>471</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D27">
         <v>8955</v>
       </c>
       <c r="E27">
         <v>8955</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>602</v>
+        <v>472</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D28">
         <v>4464</v>
       </c>
       <c r="E28">
         <v>4464</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>603</v>
+        <v>473</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D29">
         <v>5667</v>
       </c>
       <c r="E29">
         <v>5667</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>604</v>
+        <v>474</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D30">
         <v>2591</v>
       </c>
       <c r="E30">
         <v>2591</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D32">
         <v>78729</v>
       </c>
       <c r="E32">
         <v>78729</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B33" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C33" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D33">
         <v>6534</v>
       </c>
       <c r="E33">
         <v>6534</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>605</v>
+        <v>475</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D34">
         <v>10263</v>
       </c>
       <c r="E34">
         <v>10263</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>606</v>
+        <v>476</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D35">
         <v>11030</v>
       </c>
       <c r="E35">
         <v>11030</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>607</v>
+        <v>477</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D36">
         <v>2480</v>
       </c>
       <c r="E36">
         <v>2480</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>608</v>
+        <v>478</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D37">
         <v>40430</v>
       </c>
       <c r="E37">
         <v>40430</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>609</v>
+        <v>479</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D38">
         <v>6163</v>
       </c>
       <c r="E38">
         <v>6163</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>610</v>
+        <v>480</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D39">
         <v>1368</v>
       </c>
       <c r="E39">
         <v>1368</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>611</v>
+        <v>481</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D40">
         <v>461</v>
       </c>
       <c r="E40">
         <v>461</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>5</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D42">
         <v>36344</v>
       </c>
       <c r="E42">
         <v>36344</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B43" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C43" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D43">
         <v>2934</v>
       </c>
       <c r="E43">
         <v>2934</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>612</v>
+        <v>482</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D44">
         <v>13402</v>
       </c>
       <c r="E44">
         <v>13402</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>613</v>
+        <v>483</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D45">
         <v>8410</v>
       </c>
       <c r="E45">
         <v>8410</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>614</v>
+        <v>484</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D46">
         <v>10087</v>
       </c>
       <c r="E46">
         <v>10087</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>615</v>
+        <v>485</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D47">
         <v>225</v>
       </c>
       <c r="E47">
         <v>225</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>616</v>
+        <v>486</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D48">
         <v>833</v>
       </c>
       <c r="E48">
         <v>833</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>617</v>
+        <v>487</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D49">
         <v>393</v>
       </c>
       <c r="E49">
         <v>393</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>618</v>
+        <v>488</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D50">
         <v>60</v>
       </c>
       <c r="E50">
         <v>60</v>
       </c>
     </row>
     <row r="51"/>
     <row r="52">
       <c r="A52">
         <v>6</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D52">
         <v>1752</v>
       </c>
       <c r="E52">
         <v>1752</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B53" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C53" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D53">
         <v>509</v>
       </c>
       <c r="E53">
         <v>509</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>619</v>
+        <v>489</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D54">
         <v>1137</v>
       </c>
       <c r="E54">
         <v>1137</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2</v>
       </c>
       <c r="B55" t="s">
-        <v>620</v>
+        <v>490</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D55">
         <v>106</v>
       </c>
       <c r="E55">
         <v>106</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>7</v>
       </c>
       <c r="B57" t="s">
         <v>12</v>
       </c>
       <c r="C57" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D57">
         <v>1771</v>
       </c>
       <c r="E57">
         <v>1771</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B58" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C58" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D58">
         <v>584</v>
       </c>
       <c r="E58">
         <v>584</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>621</v>
+        <v>491</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D59">
         <v>636</v>
       </c>
       <c r="E59">
         <v>636</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>622</v>
+        <v>492</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D60">
         <v>429</v>
       </c>
       <c r="E60">
         <v>429</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>623</v>
+        <v>493</v>
       </c>
       <c r="C61" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D61">
         <v>122</v>
       </c>
       <c r="E61">
         <v>122</v>
       </c>
     </row>
     <row r="62"/>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
         <v>13</v>
       </c>
       <c r="C63" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D63">
         <v>29466</v>
       </c>
       <c r="E63">
         <v>29466</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B64" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C64" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D64">
         <v>2448</v>
       </c>
       <c r="E64">
         <v>2448</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1</v>
       </c>
       <c r="B65" t="s">
-        <v>624</v>
+        <v>494</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D65">
         <v>8504</v>
       </c>
       <c r="E65">
         <v>8504</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2</v>
       </c>
       <c r="B66" t="s">
-        <v>625</v>
+        <v>495</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D66">
         <v>5102</v>
       </c>
       <c r="E66">
         <v>5102</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>3</v>
       </c>
       <c r="B67" t="s">
-        <v>626</v>
+        <v>496</v>
       </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D67">
         <v>1195</v>
       </c>
       <c r="E67">
         <v>1195</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>4</v>
       </c>
       <c r="B68" t="s">
-        <v>627</v>
+        <v>497</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D68">
         <v>570</v>
       </c>
       <c r="E68">
         <v>570</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>5</v>
       </c>
       <c r="B69" t="s">
-        <v>628</v>
+        <v>498</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D69">
         <v>1441</v>
       </c>
       <c r="E69">
         <v>1441</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>6</v>
       </c>
       <c r="B70" t="s">
-        <v>629</v>
+        <v>499</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D70">
         <v>9981</v>
       </c>
       <c r="E70">
         <v>9981</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>7</v>
       </c>
       <c r="B71" t="s">
-        <v>630</v>
+        <v>500</v>
       </c>
       <c r="C71" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D71">
         <v>225</v>
       </c>
       <c r="E71">
         <v>225</v>
       </c>
     </row>
     <row r="72"/>
     <row r="73">
       <c r="A73">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>14</v>
       </c>
       <c r="C73" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D73">
         <v>507</v>
       </c>
       <c r="E73">
         <v>507</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B74" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C74" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D74">
         <v>156</v>
       </c>
       <c r="E74">
         <v>156</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1</v>
       </c>
       <c r="B75" t="s">
-        <v>631</v>
+        <v>501</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D75">
         <v>215</v>
       </c>
       <c r="E75">
         <v>215</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2</v>
       </c>
       <c r="B76" t="s">
-        <v>632</v>
+        <v>502</v>
       </c>
       <c r="C76" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D76">
         <v>38</v>
       </c>
       <c r="E76">
         <v>38</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>3</v>
       </c>
       <c r="B77" t="s">
-        <v>633</v>
+        <v>503</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D77">
         <v>79</v>
       </c>
       <c r="E77">
         <v>79</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>4</v>
       </c>
       <c r="B78" t="s">
-        <v>634</v>
+        <v>504</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D78">
         <v>19</v>
       </c>
       <c r="E78">
         <v>19</v>
       </c>
     </row>
     <row r="79"/>
     <row r="80">
       <c r="A80">
         <v>10</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D80">
         <v>7486</v>
       </c>
       <c r="E80">
         <v>7486</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B81" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D81">
         <v>781</v>
       </c>
       <c r="E81">
         <v>781</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1</v>
       </c>
       <c r="B82" t="s">
-        <v>635</v>
+        <v>505</v>
       </c>
       <c r="C82" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D82">
         <v>4877</v>
       </c>
       <c r="E82">
         <v>4877</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>636</v>
+        <v>506</v>
       </c>
       <c r="C83" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D83">
         <v>538</v>
       </c>
       <c r="E83">
         <v>538</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>637</v>
+        <v>507</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D84">
         <v>254</v>
       </c>
       <c r="E84">
         <v>254</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>4</v>
       </c>
       <c r="B85" t="s">
-        <v>638</v>
+        <v>508</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D85">
         <v>339</v>
       </c>
       <c r="E85">
         <v>339</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>5</v>
       </c>
       <c r="B86" t="s">
-        <v>639</v>
+        <v>509</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D86">
         <v>243</v>
       </c>
       <c r="E86">
         <v>243</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>6</v>
       </c>
       <c r="B87" t="s">
-        <v>640</v>
+        <v>510</v>
       </c>
       <c r="C87" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D87">
         <v>87</v>
       </c>
       <c r="E87">
         <v>87</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>7</v>
       </c>
       <c r="B88" t="s">
-        <v>641</v>
+        <v>511</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D88">
         <v>367</v>
       </c>
       <c r="E88">
         <v>367</v>
       </c>
     </row>
     <row r="89"/>
     <row r="90">
       <c r="A90">
         <v>11</v>
       </c>
       <c r="B90" t="s">
-        <v>579</v>
+        <v>449</v>
       </c>
       <c r="C90" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D90">
         <v>0</v>
       </c>
       <c r="E90">
         <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B91" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C91" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D91">
         <v>0</v>
       </c>
       <c r="E91">
         <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1</v>
       </c>
       <c r="B92" t="s">
-        <v>642</v>
+        <v>512</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D92">
         <v>0</v>
       </c>
       <c r="E92">
         <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2</v>
       </c>
       <c r="B93" t="s">
-        <v>643</v>
+        <v>513</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D93">
         <v>0</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>3</v>
       </c>
       <c r="B94" t="s">
-        <v>644</v>
+        <v>514</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D94">
         <v>0</v>
       </c>
       <c r="E94">
         <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>4</v>
       </c>
       <c r="B95" t="s">
-        <v>645</v>
+        <v>515</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D95">
         <v>0</v>
       </c>
       <c r="E95">
         <v>0</v>
       </c>
     </row>
     <row r="96"/>
     <row r="97">
       <c r="A97">
         <v>12</v>
       </c>
       <c r="B97" t="s">
         <v>16</v>
       </c>
       <c r="C97" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D97">
         <v>9968</v>
       </c>
       <c r="E97">
         <v>9968</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B98" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C98" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D98">
         <v>1070</v>
       </c>
       <c r="E98">
         <v>1070</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>646</v>
+        <v>516</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D99">
         <v>6579</v>
       </c>
       <c r="E99">
         <v>6579</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>647</v>
+        <v>517</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D100">
         <v>820</v>
       </c>
       <c r="E100">
         <v>820</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>648</v>
+        <v>518</v>
       </c>
       <c r="C101" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D101">
         <v>342</v>
       </c>
       <c r="E101">
         <v>342</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>4</v>
       </c>
       <c r="B102" t="s">
-        <v>649</v>
+        <v>519</v>
       </c>
       <c r="C102" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D102">
         <v>250</v>
       </c>
       <c r="E102">
         <v>250</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>5</v>
       </c>
       <c r="B103" t="s">
-        <v>650</v>
+        <v>520</v>
       </c>
       <c r="C103" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D103">
         <v>662</v>
       </c>
       <c r="E103">
         <v>662</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>6</v>
       </c>
       <c r="B104" t="s">
-        <v>651</v>
+        <v>521</v>
       </c>
       <c r="C104" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D104">
         <v>113</v>
       </c>
       <c r="E104">
         <v>113</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>7</v>
       </c>
       <c r="B105" t="s">
-        <v>652</v>
+        <v>522</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D105">
         <v>132</v>
       </c>
       <c r="E105">
         <v>132</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>13</v>
       </c>
       <c r="B107" t="s">
         <v>17</v>
       </c>
       <c r="C107" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D107">
         <v>1592</v>
       </c>
       <c r="E107">
         <v>1592</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B108" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C108" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D108">
         <v>183</v>
       </c>
       <c r="E108">
         <v>183</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>653</v>
+        <v>523</v>
       </c>
       <c r="C109" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D109">
         <v>537</v>
       </c>
       <c r="E109">
         <v>537</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>654</v>
+        <v>524</v>
       </c>
       <c r="C110" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D110">
         <v>387</v>
       </c>
       <c r="E110">
         <v>387</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>655</v>
+        <v>525</v>
       </c>
       <c r="C111" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D111">
         <v>62</v>
       </c>
       <c r="E111">
         <v>62</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>656</v>
+        <v>526</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D112">
         <v>401</v>
       </c>
       <c r="E112">
         <v>401</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>657</v>
+        <v>527</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D113">
         <v>22</v>
       </c>
       <c r="E113">
         <v>22</v>
       </c>
     </row>
     <row r="114"/>
     <row r="115">
       <c r="A115">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>18</v>
       </c>
       <c r="C115" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D115">
         <v>37639</v>
       </c>
       <c r="E115">
         <v>37639</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B116" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C116" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D116">
         <v>2145</v>
       </c>
       <c r="E116">
         <v>2145</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1</v>
       </c>
       <c r="B117" t="s">
-        <v>658</v>
+        <v>528</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D117">
         <v>11799</v>
       </c>
       <c r="E117">
         <v>11799</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2</v>
       </c>
       <c r="B118" t="s">
-        <v>659</v>
+        <v>529</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D118">
         <v>3626</v>
       </c>
       <c r="E118">
         <v>3626</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>660</v>
+        <v>530</v>
       </c>
       <c r="C119" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D119">
         <v>708</v>
       </c>
       <c r="E119">
         <v>708</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>4</v>
       </c>
       <c r="B120" t="s">
-        <v>661</v>
+        <v>531</v>
       </c>
       <c r="C120" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D120">
         <v>9375</v>
       </c>
       <c r="E120">
         <v>9375</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>5</v>
       </c>
       <c r="B121" t="s">
-        <v>662</v>
+        <v>532</v>
       </c>
       <c r="C121" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D121">
         <v>9736</v>
       </c>
       <c r="E121">
         <v>9736</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>6</v>
       </c>
       <c r="B122" t="s">
-        <v>663</v>
+        <v>533</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D122">
         <v>92</v>
       </c>
       <c r="E122">
         <v>92</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>7</v>
       </c>
       <c r="B123" t="s">
-        <v>664</v>
+        <v>534</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D123">
         <v>158</v>
       </c>
       <c r="E123">
         <v>158</v>
       </c>
     </row>
     <row r="124"/>
     <row r="125">
       <c r="A125">
         <v>15</v>
       </c>
       <c r="B125" t="s">
         <v>19</v>
       </c>
       <c r="C125" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D125">
         <v>2142</v>
       </c>
       <c r="E125">
         <v>2142</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B126" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C126" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D126">
         <v>996</v>
       </c>
       <c r="E126">
         <v>996</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1</v>
       </c>
       <c r="B127" t="s">
-        <v>665</v>
+        <v>535</v>
       </c>
       <c r="C127" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D127">
         <v>778</v>
       </c>
       <c r="E127">
         <v>778</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>2</v>
       </c>
       <c r="B128" t="s">
-        <v>666</v>
+        <v>536</v>
       </c>
       <c r="C128" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D128">
         <v>154</v>
       </c>
       <c r="E128">
         <v>154</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>3</v>
       </c>
       <c r="B129" t="s">
-        <v>667</v>
+        <v>537</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D129">
         <v>214</v>
       </c>
       <c r="E129">
         <v>214</v>
       </c>
     </row>
     <row r="130"/>
     <row r="131">
       <c r="A131">
         <v>16</v>
       </c>
       <c r="B131" t="s">
         <v>20</v>
       </c>
       <c r="C131" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D131">
         <v>4882</v>
       </c>
       <c r="E131">
         <v>4882</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B132" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C132" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D132">
         <v>717</v>
       </c>
       <c r="E132">
         <v>717</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>668</v>
+        <v>538</v>
       </c>
       <c r="C133" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D133">
         <v>3275</v>
       </c>
       <c r="E133">
         <v>3275</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>669</v>
+        <v>539</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D134">
         <v>480</v>
       </c>
       <c r="E134">
         <v>480</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>3</v>
       </c>
       <c r="B135" t="s">
-        <v>670</v>
+        <v>540</v>
       </c>
       <c r="C135" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D135">
         <v>61</v>
       </c>
       <c r="E135">
         <v>61</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>4</v>
       </c>
       <c r="B136" t="s">
-        <v>671</v>
+        <v>541</v>
       </c>
       <c r="C136" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D136">
         <v>154</v>
       </c>
       <c r="E136">
         <v>154</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>5</v>
       </c>
       <c r="B137" t="s">
-        <v>672</v>
+        <v>542</v>
       </c>
       <c r="C137" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D137">
         <v>80</v>
       </c>
       <c r="E137">
         <v>80</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>6</v>
       </c>
       <c r="B138" t="s">
-        <v>673</v>
+        <v>543</v>
       </c>
       <c r="C138" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D138">
         <v>80</v>
       </c>
       <c r="E138">
         <v>80</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>7</v>
       </c>
       <c r="B139" t="s">
-        <v>674</v>
+        <v>544</v>
       </c>
       <c r="C139" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D139">
         <v>35</v>
       </c>
       <c r="E139">
         <v>35</v>
       </c>
     </row>
     <row r="140"/>
     <row r="141">
       <c r="A141">
         <v>17</v>
       </c>
       <c r="B141" t="s">
         <v>21</v>
       </c>
       <c r="C141" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D141">
         <v>9022</v>
       </c>
       <c r="E141">
         <v>9022</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B142" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C142" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D142">
         <v>745</v>
       </c>
       <c r="E142">
         <v>745</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>675</v>
+        <v>545</v>
       </c>
       <c r="C143" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D143">
         <v>5625</v>
       </c>
       <c r="E143">
         <v>5625</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>676</v>
+        <v>546</v>
       </c>
       <c r="C144" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D144">
         <v>619</v>
       </c>
       <c r="E144">
         <v>619</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>677</v>
+        <v>547</v>
       </c>
       <c r="C145" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D145">
         <v>228</v>
       </c>
       <c r="E145">
         <v>228</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>678</v>
+        <v>548</v>
       </c>
       <c r="C146" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D146">
         <v>1240</v>
       </c>
       <c r="E146">
         <v>1240</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>679</v>
+        <v>549</v>
       </c>
       <c r="C147" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D147">
         <v>223</v>
       </c>
       <c r="E147">
         <v>223</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>6</v>
       </c>
       <c r="B148" t="s">
-        <v>680</v>
+        <v>550</v>
       </c>
       <c r="C148" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D148">
         <v>51</v>
       </c>
       <c r="E148">
         <v>51</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>7</v>
       </c>
       <c r="B149" t="s">
-        <v>681</v>
+        <v>551</v>
       </c>
       <c r="C149" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D149">
         <v>291</v>
       </c>
       <c r="E149">
         <v>291</v>
       </c>
     </row>
     <row r="150"/>
     <row r="151">
       <c r="A151">
         <v>24</v>
       </c>
       <c r="B151" t="s">
         <v>22</v>
       </c>
       <c r="C151" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D151">
         <v>467</v>
       </c>
       <c r="E151">
         <v>467</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B152" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C152" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D152">
         <v>149</v>
       </c>
       <c r="E152">
         <v>149</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1</v>
       </c>
       <c r="B153" t="s">
-        <v>682</v>
+        <v>552</v>
       </c>
       <c r="C153" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D153">
         <v>173</v>
       </c>
       <c r="E153">
         <v>173</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>2</v>
       </c>
       <c r="B154" t="s">
-        <v>683</v>
+        <v>553</v>
       </c>
       <c r="C154" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D154">
         <v>62</v>
       </c>
       <c r="E154">
         <v>62</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>3</v>
       </c>
       <c r="B155" t="s">
-        <v>684</v>
+        <v>554</v>
       </c>
       <c r="C155" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D155">
         <v>83</v>
       </c>
       <c r="E155">
         <v>83</v>
-      </c>
-[...18642 lines deleted...]
-        <v>215</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>