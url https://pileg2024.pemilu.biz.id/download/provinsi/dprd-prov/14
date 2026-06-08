--- v1 (2026-04-09)
+++ v2 (2026-06-08)
@@ -18,66 +18,66 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="RIAU 5 - Partai" sheetId="2" r:id="rId4"/>
-[...14 lines deleted...]
-    <sheet name="RIAU 3 - Caleg" sheetId="17" r:id="rId20"/>
+    <sheet name="RIAU 1 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="RIAU 1 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="RIAU 2 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="RIAU 2 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="RIAU 3 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="RIAU 3 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="RIAU 5 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="RIAU 5 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="RIAU 8 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="RIAU 8 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="RIAU 4 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="RIAU 4 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="RIAU 6 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="RIAU 6 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="RIAU 7 - Partai" sheetId="16" r:id="rId19"/>
+    <sheet name="RIAU 7 - Caleg" sheetId="17" r:id="rId20"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="968" uniqueCount="968">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -117,101 +117,1112 @@
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>RIAU</t>
   </si>
   <si>
+    <t>140001</t>
+  </si>
+  <si>
+    <t>RIAU 1</t>
+  </si>
+  <si>
+    <t>1471</t>
+  </si>
+  <si>
+    <t>KOTA PEKANBARU</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>NURAIDA, S.H.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>YOKI RIVALDI, S.H., M.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>INDRA RUKMANA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SUPIANTO</t>
+  </si>
+  <si>
+    <t>FAJAR YUDA UTOMO, S.H.</t>
+  </si>
+  <si>
+    <t>NURUL KHOLIFAH, S.Pi.</t>
+  </si>
+  <si>
+    <t>DAHLIANI L, S.T.</t>
+  </si>
+  <si>
+    <t>RAHMAT, S.E.</t>
+  </si>
+  <si>
+    <t>KASIR, S.T.</t>
+  </si>
+  <si>
+    <t>RIO PINONDANG HASIBUAN, S.I.P.</t>
+  </si>
+  <si>
+    <t>GINDA BURNAMA, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>IWA SIRWANI BIBRA, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>H. SUDARMAN UMAR</t>
+  </si>
+  <si>
+    <t>MUNTASIR</t>
+  </si>
+  <si>
+    <t>PANGRENI, S.E.</t>
+  </si>
+  <si>
+    <t>FAIZAL MALIK</t>
+  </si>
+  <si>
+    <t>YELLY HANDAYANI, S.H.</t>
+  </si>
+  <si>
+    <t>CHARLES PRIANTONO, S.Kom.</t>
+  </si>
+  <si>
+    <t>ROBIN P. HUTAGALUNG</t>
+  </si>
+  <si>
+    <t>RUSLAN TARIGAN, S.Pd., M.H.</t>
+  </si>
+  <si>
+    <t>MEGAWATY, S.H.</t>
+  </si>
+  <si>
+    <t>DARWIN HENDRY P. PANGARIBUAN, S.H.</t>
+  </si>
+  <si>
+    <t>BAMBANG NURDIANSYAH</t>
+  </si>
+  <si>
+    <t>Hj. MARHEYLIN, S.H.</t>
+  </si>
+  <si>
+    <t>MULLER TAMPUBOLON, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>T. GANGGA LAKSAMANA, S.Kom.</t>
+  </si>
+  <si>
+    <t>JOIS LYDIA ROSA SILABAN, S.H., M.Kn,</t>
+  </si>
+  <si>
+    <t>Hj. NURAINI</t>
+  </si>
+  <si>
+    <t>H. PARISMAN IHWAN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>TAUFIQ ERMAN</t>
+  </si>
+  <si>
+    <t>H. AMRAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>IDA YULITA SUSANTI, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. H. AFRIZAL USMAN, M.Si.</t>
+  </si>
+  <si>
+    <t>H. RUDI KHAIRUL, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MARNALA SITINJAK, S.E., M.Ak.</t>
+  </si>
+  <si>
+    <t>RAHMAD ILAHI</t>
+  </si>
+  <si>
+    <t>ABU BAKAR SIDIK, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MUNAWAR SYAHPUTRA</t>
+  </si>
+  <si>
+    <t>TIURMA IDA SILITONGA</t>
+  </si>
+  <si>
+    <t>ZUHAIRA DJOHAR</t>
+  </si>
+  <si>
+    <t>DASTRAYANI BIBRA</t>
+  </si>
+  <si>
+    <t>H. RAMLI ABDUL HAMID</t>
+  </si>
+  <si>
+    <t>ARMAYULIS</t>
+  </si>
+  <si>
+    <t>Ir. H. SYAHRONI TUA, M.M.</t>
+  </si>
+  <si>
+    <t>JONI ARIYANTO</t>
+  </si>
+  <si>
+    <t>BUYUNG ACHMAD, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ADDERMI</t>
+  </si>
+  <si>
+    <t>NUSPEPPY</t>
+  </si>
+  <si>
+    <t>RUSLI SIQ, S.IQ.</t>
+  </si>
+  <si>
+    <t>WITA MARDIANA, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIDWAN, M.M.</t>
+  </si>
+  <si>
+    <t>YALES VEVA JAYA, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>YANI MARLIS, S.S., M.Si.</t>
+  </si>
+  <si>
+    <t>RAJA AFRIZAL</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NAVIS, S.E.</t>
+  </si>
+  <si>
+    <t>NURMAILIS, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IZZUL ISLAMI, S.H.</t>
+  </si>
+  <si>
+    <t>YUDA BHAKTI</t>
+  </si>
+  <si>
+    <t>MERI ZULITA</t>
+  </si>
+  <si>
+    <t>dr. Hj. ARNITA SARI</t>
+  </si>
+  <si>
+    <t>H. AHMAD TARMIZI, Lc., M.A.</t>
+  </si>
+  <si>
+    <t>H. AYAT CAHYADI, S.Si.</t>
+  </si>
+  <si>
+    <t>H. SOFYAN SIROJ ABDUL WAHAB, Lc., M.M.</t>
+  </si>
+  <si>
+    <t>AHMAD FAUZAN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>LIZA FITRIANI, S.Kom., M.I.Kom.</t>
+  </si>
+  <si>
+    <t>MULYADI, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. MUNZIR</t>
+  </si>
+  <si>
+    <t>Hj. SIFATI RAHMI, S.E.</t>
+  </si>
+  <si>
+    <t>BEMI HENDRIAS</t>
+  </si>
+  <si>
+    <t>BIM FRII UNO PURBA</t>
+  </si>
+  <si>
+    <t>MIFTAHUL JANNAH</t>
+  </si>
+  <si>
+    <t>SYAHRIAL SYARIF</t>
+  </si>
+  <si>
+    <t>SUHERMANTO, S.H.</t>
+  </si>
+  <si>
+    <t>JANNES SILITONGA, S.E.</t>
+  </si>
+  <si>
+    <t>SISKA PUSPITA DEWI</t>
+  </si>
+  <si>
+    <t>JONI SATRIA B</t>
+  </si>
+  <si>
+    <t>MAYA SUKMA. B</t>
+  </si>
+  <si>
+    <t>DENNY ARJUNA. A</t>
+  </si>
+  <si>
+    <t>ELDOFIDANIS, S.Pd.</t>
+  </si>
+  <si>
+    <t>DEFRIZAL</t>
+  </si>
+  <si>
+    <t>H. DARNIL, S.H.</t>
+  </si>
+  <si>
+    <t>MOHAMMAD FADEL VARIZA</t>
+  </si>
+  <si>
+    <t>ADE HARTATI RAHMAT, M.Pd.</t>
+  </si>
+  <si>
+    <t>YOSRIZAL YUSUF</t>
+  </si>
+  <si>
+    <t>ZULKARNAINI UCOK, S.E.</t>
+  </si>
+  <si>
+    <t>RITA FRANCISKA, S.E.</t>
+  </si>
+  <si>
+    <t>JOE ALLEN</t>
+  </si>
+  <si>
+    <t>ORELLA RACHMARAISSA</t>
+  </si>
+  <si>
+    <t>WANDA KURNIA</t>
+  </si>
+  <si>
+    <t>ULFA HIDAYAH</t>
+  </si>
+  <si>
+    <t>ZUL AZHAR, S.Pi.</t>
+  </si>
+  <si>
+    <t>Drs. RAMADHANUS, M.Si.</t>
+  </si>
+  <si>
+    <t>ATIKA MARLEF</t>
+  </si>
+  <si>
+    <t>AZWIR, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Ir. ELHAMI</t>
+  </si>
+  <si>
+    <t>LENNY NOVAVITA, S.P.</t>
+  </si>
+  <si>
+    <t>FETRI YENNI, S.E.</t>
+  </si>
+  <si>
+    <t>H. AGUNG NUGROHO, SE., M.M.</t>
+  </si>
+  <si>
+    <t>H. M. SUMARDANY ZIRNATA, S.T., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. RIRIN HANDAYANI, S.IP., M.M.</t>
+  </si>
+  <si>
+    <t>HANDRY WUKUF HANAFI, A.Md.</t>
+  </si>
+  <si>
+    <t>dr. IBNU SINA, Sp.OG</t>
+  </si>
+  <si>
+    <t>DESMAIDAR</t>
+  </si>
+  <si>
+    <t>BUNGA ASTINI, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>YUSRIZAL TANJUNG, S.P., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>EDI AHMAD RM</t>
+  </si>
+  <si>
+    <t>LORENSIUS PURBA, S.Pd.</t>
+  </si>
+  <si>
+    <t>MARIA ROULI PASARIBU, S.P.</t>
+  </si>
+  <si>
+    <t>DENNI HARDI SARAGIH, S.Hut.</t>
+  </si>
+  <si>
+    <t>LEON TUA HUTABARAT</t>
+  </si>
+  <si>
+    <t>AGUSTINA SRI HANDAYANI, S.Sos.</t>
+  </si>
+  <si>
+    <t>SIUKUN KURNIAWAN</t>
+  </si>
+  <si>
+    <t>BENGKUI</t>
+  </si>
+  <si>
+    <t>Drs. H. TENGKU RAZMARA, M.Si.</t>
+  </si>
+  <si>
+    <t>ROBERT HENDRICO, S.T.</t>
+  </si>
+  <si>
+    <t>SYARIFAH MAYSARAH ABDULLAH</t>
+  </si>
+  <si>
+    <t>APRIZAL DS</t>
+  </si>
+  <si>
+    <t>ANTON SUSANTO</t>
+  </si>
+  <si>
+    <t>HELMAWATI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ELFIS, S.Sos.</t>
+  </si>
+  <si>
+    <t>DENU PAHLAWARDI, S.H.</t>
+  </si>
+  <si>
+    <t>HARTI SIREGAR</t>
+  </si>
+  <si>
+    <t>Dr. H. ZULKARNAIN, S.H., M.H</t>
+  </si>
+  <si>
+    <t>AHMAD SAUKINUR, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>DIAN NOVITA, S.IP., M.Si.</t>
+  </si>
+  <si>
+    <t>CANDRA SARLATA, S.H.</t>
+  </si>
+  <si>
+    <t>H. JUNAIDI, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>YULIE CHRISTIANA</t>
+  </si>
+  <si>
+    <t>RIZKI, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. Hj. RATNA DEWI, M.P.</t>
+  </si>
+  <si>
+    <t>BAHARUDDIN, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>H. AKHMAD ZULKIFLI, M.Kom.</t>
+  </si>
+  <si>
+    <t>ARWEN, S.T., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>EVVY AMRI, S.E.</t>
+  </si>
+  <si>
+    <t>ADIZAR, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>AZWIR MUIN DOMO</t>
+  </si>
+  <si>
+    <t>DEWI INDAH SRIRAHAYU</t>
+  </si>
+  <si>
+    <t>M NASIR PENYALAI, S.H.</t>
+  </si>
+  <si>
+    <t>140002</t>
+  </si>
+  <si>
+    <t>RIAU 2</t>
+  </si>
+  <si>
+    <t>1401</t>
+  </si>
+  <si>
+    <t>KAMPAR</t>
+  </si>
+  <si>
+    <t>Dra. Hj. ADRIAS</t>
+  </si>
+  <si>
+    <t>A. ABU ZAZID, S.H., M.Pd.I.</t>
+  </si>
+  <si>
+    <t>TOHIR, S.Pd.</t>
+  </si>
+  <si>
+    <t>Ir. ALIMAN MAKMUR, M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Drs. JAWAHIR, M.Pd.</t>
+  </si>
+  <si>
+    <t>WULAN PERMATASARI, A.Md.</t>
+  </si>
+  <si>
+    <t>AFIFUDDIN, S.T.</t>
+  </si>
+  <si>
+    <t>SAMSUARDI BOMBOM</t>
+  </si>
+  <si>
+    <t>CATUR SUGENG SUSANTO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. NURZAFRI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SARI PATMAWATI, S.E.Sy</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FAISAL, S.T.</t>
+  </si>
+  <si>
+    <t>RAHMI WATI</t>
+  </si>
+  <si>
+    <t>SYAHRINI RAHMI</t>
+  </si>
+  <si>
+    <t>ALEXANDRA</t>
+  </si>
+  <si>
+    <t>H. EDI BASRI, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>MA`MUN SOLIKHIN, S.Ag.</t>
+  </si>
+  <si>
+    <t>TRISKA FELLY</t>
+  </si>
+  <si>
+    <t>EFENDI SIMATUPANG, S.Pd.</t>
+  </si>
+  <si>
+    <t>RUDIANTO MANURUNG, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>LINTAR MANONGAM SINAMBELA</t>
+  </si>
+  <si>
+    <t>NOVI DARMA PUTRI, S.E.</t>
+  </si>
+  <si>
+    <t>HASUDUNGAN HUTASOIT, S.E., M.Ak.</t>
+  </si>
+  <si>
+    <t>ASRI PATRA DEWI</t>
+  </si>
+  <si>
+    <t>REPOL, S.Ag., M.IP.</t>
+  </si>
+  <si>
+    <t>H. HELMI JAZID, S.E.</t>
+  </si>
+  <si>
+    <t>YUSWITA, A.Md.</t>
+  </si>
+  <si>
+    <t>H. MASNUR, S.H.</t>
+  </si>
+  <si>
+    <t>SYAFRIZAL, S.T.</t>
+  </si>
+  <si>
+    <t>HERMIATI, S.H.</t>
+  </si>
+  <si>
+    <t>RAJA JAYA DINATA, S.E.</t>
+  </si>
+  <si>
+    <t>ROBERTADILI</t>
+  </si>
+  <si>
+    <t>YURJANI MOGA</t>
+  </si>
+  <si>
+    <t>MARYENIK YANDA</t>
+  </si>
+  <si>
+    <t>ZULKIFLI</t>
+  </si>
+  <si>
+    <t>KUNNI MASROHANTI</t>
+  </si>
+  <si>
+    <t>EFRINALDI, S.H.</t>
+  </si>
+  <si>
+    <t>Dra. Hj. TATIK RITA IRAWAN</t>
+  </si>
+  <si>
+    <t>NISKOL FIRDAUS</t>
+  </si>
+  <si>
+    <t>EVA NILA JUWITA</t>
+  </si>
+  <si>
+    <t>ERICK SURYADI. R</t>
+  </si>
+  <si>
+    <t>MISNGADI</t>
+  </si>
+  <si>
+    <t>IRMAWATY NURSANTY</t>
+  </si>
+  <si>
+    <t>MAZUWAR</t>
+  </si>
+  <si>
+    <t>HASYIM ALIWA</t>
+  </si>
+  <si>
+    <t>DARMIS</t>
+  </si>
+  <si>
+    <t>NURHADIAH FITRI</t>
+  </si>
+  <si>
+    <t>Drs. A. MIUS</t>
+  </si>
+  <si>
+    <t>HUSYONTA MAULANA. SB</t>
+  </si>
+  <si>
+    <t>HERNINGSIH ASTUTI</t>
+  </si>
+  <si>
+    <t>TAMARUDIN, S.Pd.I</t>
+  </si>
+  <si>
+    <t>DENI RAHMATILLAH, M.E.Sy.</t>
+  </si>
+  <si>
+    <t>Hj. JUSNARTI. MZ, S.Ag.</t>
+  </si>
+  <si>
+    <t>Ir. H. BUSTAN</t>
+  </si>
+  <si>
+    <t>Dr. MOHAMMAD YAMIN</t>
+  </si>
+  <si>
+    <t>ELIZA DENI, S.TP.</t>
+  </si>
+  <si>
+    <t>ZUL BAHARI AMRA, S.H.</t>
+  </si>
+  <si>
+    <t>H. M. AMAL FATHULLAH. A, Lc., M.A.</t>
+  </si>
+  <si>
+    <t>NURAZWIR</t>
+  </si>
+  <si>
+    <t>ERISWANDI</t>
+  </si>
+  <si>
+    <t>SELVA YOLANDA</t>
+  </si>
+  <si>
+    <t>MOHAMAD RAMADHAN</t>
+  </si>
+  <si>
+    <t>LUSIANA SOYFAN</t>
+  </si>
+  <si>
+    <t>RAHMADOKTA TRIO HARAHAP</t>
+  </si>
+  <si>
+    <t>DISKI</t>
+  </si>
+  <si>
+    <t>Dr. H. ZULHER, M.S.</t>
+  </si>
+  <si>
+    <t>ERNAWATI</t>
+  </si>
+  <si>
+    <t>ZULFAHMI, S.H.</t>
+  </si>
+  <si>
+    <t>SUHARMI, S.H.</t>
+  </si>
+  <si>
+    <t>PEPI SARTIKA</t>
+  </si>
+  <si>
+    <t>RAMADHAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>Ir. ARMAN MUHAMMAD</t>
+  </si>
+  <si>
+    <t>EFENDI</t>
+  </si>
+  <si>
+    <t>MUKHLIS ANIR</t>
+  </si>
+  <si>
+    <t>IIN TRI YULI ELVINA</t>
+  </si>
+  <si>
+    <t>EVA YULIANA, S.E.</t>
+  </si>
+  <si>
+    <t>SAID AHMAD KOSASI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>dr. HERTI MARNI, Sp.OG.</t>
+  </si>
+  <si>
+    <t>EVAN EVANDRO</t>
+  </si>
+  <si>
+    <t>INDRA MAULID</t>
+  </si>
+  <si>
+    <t>SALSABILA MANTASYA</t>
+  </si>
+  <si>
+    <t>SARWONO YUDI SAPUTRA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ADAM</t>
+  </si>
+  <si>
+    <t>JANUARI SIMBOLON</t>
+  </si>
+  <si>
+    <t>NELLI WATI, S.H.</t>
+  </si>
+  <si>
+    <t>FEDRO GALARDO</t>
+  </si>
+  <si>
+    <t>MUHAMMAD</t>
+  </si>
+  <si>
+    <t>LARSHEN YUNUS NAEK SIMAMORA</t>
+  </si>
+  <si>
+    <t>ANINDA PUTRI NABILA</t>
+  </si>
+  <si>
+    <t>HILDA AFTAFANI</t>
+  </si>
+  <si>
+    <t>Ir. LUMBAN WELLY PARPUNGUAN</t>
+  </si>
+  <si>
+    <t>NUR ASMI BUDIYANTO, S.H.</t>
+  </si>
+  <si>
+    <t>TUMBUR SAHALA TUA, S.T., M.Eng.</t>
+  </si>
+  <si>
+    <t>ALPANDI WINATA, S.E.</t>
+  </si>
+  <si>
+    <t>H. YUYUN HIDAYAT, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>HARNI YUSNITA, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>K.H. MUHAMMAD ALWI AR</t>
+  </si>
+  <si>
+    <t>ABDUL MAJID, S.Pd.</t>
+  </si>
+  <si>
+    <t>AFIFAH PUTRI ANSARI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SURYATAMA</t>
+  </si>
+  <si>
+    <t>AMIRULLAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>MAYA MUNARDI, S.Pd.</t>
+  </si>
+  <si>
+    <t>KH. ZULHUSNI DOMO</t>
+  </si>
+  <si>
+    <t>THABRANI</t>
+  </si>
+  <si>
+    <t>SUCI RAHMAYANI</t>
+  </si>
+  <si>
+    <t>BRIGJEN POL (PURN) Drs. MISHAR</t>
+  </si>
+  <si>
+    <t>RAMZI DURIN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>NABILA DELVIONA ADISRI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RASUL HAMID, S.H.</t>
+  </si>
+  <si>
+    <t>140003</t>
+  </si>
+  <si>
+    <t>RIAU 3</t>
+  </si>
+  <si>
+    <t>1406</t>
+  </si>
+  <si>
+    <t>ROKAN HULU</t>
+  </si>
+  <si>
+    <t>Ir. HAFITH SYUKRI, M.M.</t>
+  </si>
+  <si>
+    <t>ARFIZAL ANWAR PICAN</t>
+  </si>
+  <si>
+    <t>LISA ANDRI YANI</t>
+  </si>
+  <si>
+    <t>RESTU KURNIA</t>
+  </si>
+  <si>
+    <t>DIDIK RIYANTO</t>
+  </si>
+  <si>
+    <t>SYAMSUL AKMAL, S.H.</t>
+  </si>
+  <si>
+    <t>BUDIMAN</t>
+  </si>
+  <si>
+    <t>NOVLI WANDA ADE PUTRA, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>AFRILIANI, S.E.</t>
+  </si>
+  <si>
+    <t>RONI HARIMAN</t>
+  </si>
+  <si>
+    <t>ERLINA, S.Psi.</t>
+  </si>
+  <si>
+    <t>FRANSISKUS SINAGA, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>HARDI CHANDRA</t>
+  </si>
+  <si>
+    <t>Ir. SRI HARDONO</t>
+  </si>
+  <si>
+    <t>ENDANG SRI HARTINI, S.E.</t>
+  </si>
+  <si>
+    <t>SEFIANUS ZAI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>JHON DAIRISMAN GIRSANG, S.H.</t>
+  </si>
+  <si>
+    <t>MARIATI RAMBE</t>
+  </si>
+  <si>
+    <t>H. SARI ANTONI, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>EVI JULIANA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>RUSLI, S.Sos.</t>
+  </si>
+  <si>
+    <t>M. SAHRIL TOPAN, S.T.</t>
+  </si>
+  <si>
+    <t>H. MURNIS, S.P.</t>
+  </si>
+  <si>
+    <t>RAHMAWATI</t>
+  </si>
+  <si>
+    <t>M. HASBY ASSODIQI, S.Sos.</t>
+  </si>
+  <si>
+    <t>GURKA PANDIANGAN</t>
+  </si>
+  <si>
+    <t>WIDYA LESTARI</t>
+  </si>
+  <si>
+    <t>WIDIA NINGSIH</t>
+  </si>
+  <si>
+    <t>RIFKI WILLIAMSYAH</t>
+  </si>
+  <si>
+    <t>MARHENDRI</t>
+  </si>
+  <si>
+    <t>H. PORKOT, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Drs. AZWIR</t>
+  </si>
+  <si>
+    <t>DENI MAHYAR, S.Sos.</t>
+  </si>
+  <si>
+    <t>AWALUDDIN, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>RINOV FERIMAN</t>
+  </si>
+  <si>
+    <t>RENY MISYATI, A.Md., S.Pd.</t>
+  </si>
+  <si>
+    <t>DEVI SINTIYA</t>
+  </si>
+  <si>
+    <t>SYAHBANA LUBIS, M.A.</t>
+  </si>
+  <si>
+    <t>H. ADAM SYAFA'AT, M.A.</t>
+  </si>
+  <si>
+    <t>ROSMAWATI MATONDANG</t>
+  </si>
+  <si>
+    <t>ALIRAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>AHMAD, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>GUSRINA, S.P.</t>
+  </si>
+  <si>
+    <t>RUMONDA NULHAQ NASUTION</t>
+  </si>
+  <si>
+    <t>ALDI REVA BUSTAMI</t>
+  </si>
+  <si>
+    <t>SYAHMI RATMIAWATI</t>
+  </si>
+  <si>
+    <t>T. ADERIANTI SEPRINA, S.H.</t>
+  </si>
+  <si>
+    <t>ADHAR YUSMARLI AZMI</t>
+  </si>
+  <si>
+    <t>ASMADI</t>
+  </si>
+  <si>
+    <t>RISKA HARMILA</t>
+  </si>
+  <si>
+    <t>H. SYAMSURIZAL, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>AFKAR</t>
+  </si>
+  <si>
+    <t>ADE VISUSRI, A.Md.</t>
+  </si>
+  <si>
+    <t>SABARULIH</t>
+  </si>
+  <si>
+    <t>AFIS RIFYAL</t>
+  </si>
+  <si>
+    <t>ANNISA FATHINAH DWI HANDIFA</t>
+  </si>
+  <si>
+    <t>KELMI AMRI, S.H.</t>
+  </si>
+  <si>
+    <t>SYAFRIANTO PRAWIRA NEGARA, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. MAGDALISNI</t>
+  </si>
+  <si>
+    <t>Dr. JUPENDRI, S.Sos., M.I.Kom.</t>
+  </si>
+  <si>
+    <t>INTAN PURNAMA SARI, S.Ak.</t>
+  </si>
+  <si>
+    <t>MARTEEM</t>
+  </si>
+  <si>
+    <t>JANTIUS LIMBONG</t>
+  </si>
+  <si>
+    <t>RAYAN A.P. SIJABAT</t>
+  </si>
+  <si>
+    <t>YULIA SYAFARIA, S.Pd.</t>
+  </si>
+  <si>
+    <t>YARDI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD DEFRIZAL</t>
+  </si>
+  <si>
+    <t>YOVI ANTIKA</t>
+  </si>
+  <si>
+    <t>KURNIAWANSYAH</t>
+  </si>
+  <si>
+    <t>ANGGI SAPUTRA DONGORAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>HELMA ROSAL</t>
+  </si>
+  <si>
+    <t>IMRON SALEH, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>H. ARIF REZA SYAH, Lc.</t>
+  </si>
+  <si>
+    <t>SUDARSIH, S.E.</t>
+  </si>
+  <si>
+    <t>WIWIK RAHAYU, S.E.</t>
+  </si>
+  <si>
+    <t>DEDI SUPRIADI</t>
+  </si>
+  <si>
+    <t>AFRINA KARTINI</t>
+  </si>
+  <si>
+    <t>MASROINI</t>
+  </si>
+  <si>
     <t>140005</t>
   </si>
   <si>
     <t>RIAU 5</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>BENGKALIS</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>KEPULAUAN MERANTI</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>KOTA DUMAI</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>MISLIADI, S.H.I., M.M.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>MUHAMMAD KHOZIN, M.A.</t>
   </si>
   <si>
     <t>PERAWATI, S.Sos.</t>
   </si>
   <si>
     <t>AFRIZAL CIK, S.Sos., M.SI.</t>
   </si>
   <si>
     <t>ENOS HUTAURUK, S.E.</t>
   </si>
   <si>
     <t>ZALINAWATY</t>
   </si>
   <si>
     <t>KURNIA</t>
   </si>
   <si>
     <t>JEFRIZAL</t>
   </si>
   <si>
     <t>NOVA YULYANA</t>
   </si>
   <si>
     <t>HERMAN, S.H.</t>
@@ -312,53 +1323,50 @@
   <si>
     <t>T. RENY AZMAHRANI, S.Pi.</t>
   </si>
   <si>
     <t>HENDRA MASDARTA, S.T.</t>
   </si>
   <si>
     <t>ZUBARI, S.S.</t>
   </si>
   <si>
     <t>Hj. FARIDA H. SAAD, S.E.</t>
   </si>
   <si>
     <t>MUSTAR J AMBARITA</t>
   </si>
   <si>
     <t>SYARIFAH, S.H.</t>
   </si>
   <si>
     <t>MUNIRA</t>
   </si>
   <si>
     <t>ZULFAN ISMAINI</t>
   </si>
   <si>
-    <t>ZULKIFLI</t>
-[...1 lines deleted...]
-  <si>
     <t>MERYATI</t>
   </si>
   <si>
     <t>TENGKU MUHAZZA</t>
   </si>
   <si>
     <t>ZULKIFLI ZEIN</t>
   </si>
   <si>
     <t>IRI YANSAH</t>
   </si>
   <si>
     <t>MC. KENDRO</t>
   </si>
   <si>
     <t>Drs. ARWANSYAH</t>
   </si>
   <si>
     <t>AGUSTIAN</t>
   </si>
   <si>
     <t>MEGA SILVIA</t>
   </si>
   <si>
     <t>FIRMANSYAH PUTRA, S.Pt.</t>
@@ -963,476 +1971,50 @@
   <si>
     <t>Drs. H. MUKHLIS INDRAWAN</t>
   </si>
   <si>
     <t>VIVIRIA VIRGIANTI</t>
   </si>
   <si>
     <t>ADE SURYEDI</t>
   </si>
   <si>
     <t>DEDI SURYADI</t>
   </si>
   <si>
     <t>Drs. H. ZAINI ISMAIL, M.Si.</t>
   </si>
   <si>
     <t>SLAMET PURWANTO</t>
   </si>
   <si>
     <t>SANTI WIDRA YATI</t>
   </si>
   <si>
     <t>WIADI WIJAYA, S.Pd.I., M.Pd.</t>
   </si>
   <si>
-    <t>140001</t>
-[...424 lines deleted...]
-  <si>
     <t>GARUDA</t>
   </si>
   <si>
     <t>140004</t>
   </si>
   <si>
     <t>RIAU 4</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>ROKAN HILIR</t>
   </si>
   <si>
     <t>ABU KHOIRI</t>
   </si>
   <si>
     <t>FIRDAUS, S.Ag.</t>
   </si>
   <si>
     <t>TUGINAH</t>
   </si>
   <si>
     <t>AGUS SALIM BATU BARA</t>
@@ -2362,632 +2944,50 @@
     <t>H. MUHAMMAD ARPAH, S.P., M.Si.</t>
   </si>
   <si>
     <t>H. IKBAL SAYUTI</t>
   </si>
   <si>
     <t>SYAFRINADINA, S.E., M.M.</t>
   </si>
   <si>
     <t>AGUS SALIM, S.E., M.M.</t>
   </si>
   <si>
     <t>Dr. Ir. H. SAHRUDDIN, M.M.</t>
   </si>
   <si>
     <t>FITRI YANTI, S.E.</t>
   </si>
   <si>
     <t>KAMARUDDIN, S.I.Kom.</t>
   </si>
   <si>
     <t>H. M. SYATIR HASAN, S.Sos.</t>
   </si>
   <si>
     <t>SURYANSYAH MASRIE</t>
-  </si>
-[...580 lines deleted...]
-    <t>MASROINI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -3338,3284 +3338,2976 @@
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>555</v>
+        <v>534</v>
       </c>
       <c r="D2" t="s">
-        <v>556</v>
+        <v>535</v>
       </c>
       <c r="E2" t="s">
-        <v>557</v>
+        <v>536</v>
       </c>
       <c r="F2" t="s">
-        <v>558</v>
+        <v>537</v>
       </c>
       <c r="G2">
-        <v>18141</v>
+        <v>29852</v>
       </c>
       <c r="H2">
-        <v>16619</v>
+        <v>23994</v>
       </c>
       <c r="I2">
-        <v>51600</v>
+        <v>46202</v>
       </c>
       <c r="J2">
-        <v>46680</v>
+        <v>23868</v>
       </c>
       <c r="K2">
-        <v>13903</v>
+        <v>32577</v>
       </c>
       <c r="L2">
-        <v>2339</v>
+        <v>984</v>
       </c>
       <c r="M2">
-        <v>1059</v>
+        <v>1936</v>
       </c>
       <c r="N2">
-        <v>14198</v>
+        <v>14166</v>
       </c>
       <c r="O2">
-        <v>278</v>
+        <v>171</v>
       </c>
       <c r="P2">
-        <v>1513</v>
+        <v>1692</v>
       </c>
       <c r="Q2">
-        <v>17616</v>
+        <v>17777</v>
       </c>
       <c r="R2">
-        <v>291</v>
+        <v>27045</v>
       </c>
       <c r="S2">
-        <v>17233</v>
+        <v>3356</v>
       </c>
       <c r="T2">
-        <v>2236</v>
+        <v>7244</v>
       </c>
       <c r="U2">
-        <v>457</v>
+        <v>1365</v>
       </c>
       <c r="V2">
-        <v>1162</v>
-[...5 lines deleted...]
-        <v>205533</v>
+        <v>232229</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>24</v>
       </c>
       <c r="C3" t="s">
-        <v>555</v>
+        <v>534</v>
       </c>
       <c r="D3" t="s">
-        <v>556</v>
+        <v>535</v>
       </c>
       <c r="E3" t="s">
-        <v>559</v>
+        <v>538</v>
       </c>
       <c r="F3" t="s">
-        <v>560</v>
+        <v>539</v>
       </c>
       <c r="G3">
-        <v>34745</v>
+        <v>13022</v>
       </c>
       <c r="H3">
-        <v>32792</v>
+        <v>46651</v>
       </c>
       <c r="I3">
-        <v>38067</v>
+        <v>30911</v>
       </c>
       <c r="J3">
-        <v>28543</v>
+        <v>21839</v>
       </c>
       <c r="K3">
-        <v>11643</v>
+        <v>11108</v>
       </c>
       <c r="L3">
-        <v>1371</v>
+        <v>877</v>
       </c>
       <c r="M3">
-        <v>1260</v>
+        <v>908</v>
       </c>
       <c r="N3">
-        <v>17970</v>
+        <v>12525</v>
       </c>
       <c r="O3">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="P3">
-        <v>1838</v>
+        <v>4314</v>
       </c>
       <c r="Q3">
-        <v>44418</v>
+        <v>20927</v>
       </c>
       <c r="R3">
-        <v>260</v>
+        <v>10996</v>
       </c>
       <c r="S3">
-        <v>26511</v>
+        <v>414</v>
       </c>
       <c r="T3">
-        <v>2124</v>
+        <v>19341</v>
       </c>
       <c r="U3">
-        <v>1793</v>
+        <v>355</v>
       </c>
       <c r="V3">
-        <v>1838</v>
-[...5 lines deleted...]
-        <v>246053</v>
+        <v>194332</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B4" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="G4">
-        <v>52886</v>
+        <v>42874</v>
       </c>
       <c r="H4">
-        <v>49411</v>
+        <v>70645</v>
       </c>
       <c r="I4">
-        <v>89667</v>
+        <v>77113</v>
       </c>
       <c r="J4">
-        <v>75223</v>
+        <v>45707</v>
       </c>
       <c r="K4">
-        <v>25546</v>
+        <v>43685</v>
       </c>
       <c r="L4">
-        <v>3710</v>
+        <v>1861</v>
       </c>
       <c r="M4">
-        <v>2319</v>
+        <v>2844</v>
       </c>
       <c r="N4">
-        <v>32168</v>
+        <v>26691</v>
       </c>
       <c r="O4">
-        <v>427</v>
+        <v>315</v>
       </c>
       <c r="P4">
-        <v>3351</v>
+        <v>6006</v>
       </c>
       <c r="Q4">
-        <v>62034</v>
+        <v>38704</v>
       </c>
       <c r="R4">
-        <v>551</v>
+        <v>38041</v>
       </c>
       <c r="S4">
-        <v>43744</v>
+        <v>3770</v>
       </c>
       <c r="T4">
-        <v>4360</v>
+        <v>26585</v>
       </c>
       <c r="U4">
-        <v>2250</v>
+        <v>1720</v>
       </c>
       <c r="V4">
-        <v>3000</v>
-[...5 lines deleted...]
-        <v>451586</v>
+        <v>426561</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>558</v>
+        <v>537</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>560</v>
+        <v>539</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
-      <c r="W1" s="1"/>
-      <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D2">
-        <v>18141</v>
+        <v>29852</v>
       </c>
       <c r="E2">
-        <v>34745</v>
+        <v>13022</v>
       </c>
       <c r="F2">
-        <v>52886</v>
+        <v>42874</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D3">
-        <v>2434</v>
+        <v>4057</v>
       </c>
       <c r="E3">
-        <v>3243</v>
+        <v>2048</v>
       </c>
       <c r="F3">
-        <v>5677</v>
+        <v>6105</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>561</v>
+        <v>540</v>
       </c>
       <c r="C4" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D4">
-        <v>2310</v>
+        <v>20809</v>
       </c>
       <c r="E4">
-        <v>12339</v>
+        <v>2972</v>
       </c>
       <c r="F4">
-        <v>14649</v>
+        <v>23781</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>562</v>
+        <v>541</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D5">
-        <v>1536</v>
+        <v>1437</v>
       </c>
       <c r="E5">
-        <v>9428</v>
+        <v>477</v>
       </c>
       <c r="F5">
-        <v>10964</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>563</v>
+        <v>542</v>
       </c>
       <c r="C6" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D6">
-        <v>534</v>
+        <v>775</v>
       </c>
       <c r="E6">
-        <v>720</v>
+        <v>1832</v>
       </c>
       <c r="F6">
-        <v>1254</v>
+        <v>2607</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>564</v>
+        <v>543</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D7">
-        <v>3841</v>
+        <v>335</v>
       </c>
       <c r="E7">
-        <v>1791</v>
+        <v>295</v>
       </c>
       <c r="F7">
-        <v>5632</v>
+        <v>630</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>565</v>
+        <v>544</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D8">
-        <v>7041</v>
+        <v>272</v>
       </c>
       <c r="E8">
-        <v>2797</v>
+        <v>2038</v>
       </c>
       <c r="F8">
-        <v>9838</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>566</v>
+        <v>545</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D9">
-        <v>187</v>
+        <v>269</v>
       </c>
       <c r="E9">
-        <v>199</v>
+        <v>458</v>
       </c>
       <c r="F9">
-        <v>386</v>
+        <v>727</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>567</v>
+        <v>546</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D10">
-        <v>118</v>
+        <v>589</v>
       </c>
       <c r="E10">
-        <v>124</v>
+        <v>80</v>
       </c>
       <c r="F10">
-        <v>242</v>
+        <v>669</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>568</v>
+        <v>547</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D11">
-        <v>140</v>
+        <v>1309</v>
       </c>
       <c r="E11">
-        <v>4104</v>
+        <v>2822</v>
       </c>
       <c r="F11">
-        <v>4244</v>
+        <v>4131</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D13">
-        <v>16619</v>
+        <v>23994</v>
       </c>
       <c r="E13">
-        <v>32792</v>
+        <v>46651</v>
       </c>
       <c r="F13">
-        <v>49411</v>
+        <v>70645</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B14" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D14">
-        <v>3638</v>
+        <v>5443</v>
       </c>
       <c r="E14">
-        <v>4605</v>
+        <v>6083</v>
       </c>
       <c r="F14">
-        <v>8243</v>
+        <v>11526</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>569</v>
+        <v>548</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D15">
-        <v>4717</v>
+        <v>4443</v>
       </c>
       <c r="E15">
-        <v>4016</v>
+        <v>10387</v>
       </c>
       <c r="F15">
-        <v>8733</v>
+        <v>14830</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>570</v>
+        <v>549</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D16">
-        <v>1237</v>
+        <v>3148</v>
       </c>
       <c r="E16">
-        <v>11047</v>
+        <v>20574</v>
       </c>
       <c r="F16">
-        <v>12284</v>
+        <v>23722</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>571</v>
+        <v>550</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D17">
-        <v>1130</v>
+        <v>909</v>
       </c>
       <c r="E17">
-        <v>1018</v>
+        <v>796</v>
       </c>
       <c r="F17">
-        <v>2148</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>572</v>
+        <v>551</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D18">
-        <v>597</v>
+        <v>467</v>
       </c>
       <c r="E18">
-        <v>1761</v>
+        <v>509</v>
       </c>
       <c r="F18">
-        <v>2358</v>
+        <v>976</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>573</v>
+        <v>552</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D19">
-        <v>4712</v>
+        <v>476</v>
       </c>
       <c r="E19">
-        <v>674</v>
+        <v>6563</v>
       </c>
       <c r="F19">
-        <v>5386</v>
+        <v>7039</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>574</v>
+        <v>553</v>
       </c>
       <c r="C20" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D20">
-        <v>242</v>
+        <v>2307</v>
       </c>
       <c r="E20">
-        <v>264</v>
+        <v>1260</v>
       </c>
       <c r="F20">
-        <v>506</v>
+        <v>3567</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>575</v>
+        <v>554</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D21">
-        <v>105</v>
+        <v>1499</v>
       </c>
       <c r="E21">
-        <v>110</v>
+        <v>344</v>
       </c>
       <c r="F21">
-        <v>215</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>576</v>
+        <v>555</v>
       </c>
       <c r="C22" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D22">
-        <v>241</v>
+        <v>5302</v>
       </c>
       <c r="E22">
-        <v>9297</v>
+        <v>135</v>
       </c>
       <c r="F22">
-        <v>9538</v>
+        <v>5437</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D24">
-        <v>51600</v>
+        <v>46202</v>
       </c>
       <c r="E24">
-        <v>38067</v>
+        <v>30911</v>
       </c>
       <c r="F24">
-        <v>89667</v>
+        <v>77113</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B25" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C25" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D25">
-        <v>4930</v>
+        <v>4244</v>
       </c>
       <c r="E25">
-        <v>3379</v>
+        <v>3356</v>
       </c>
       <c r="F25">
-        <v>8309</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>577</v>
+        <v>556</v>
       </c>
       <c r="C26" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D26">
-        <v>5593</v>
+        <v>4911</v>
       </c>
       <c r="E26">
-        <v>9221</v>
+        <v>6807</v>
       </c>
       <c r="F26">
-        <v>14814</v>
+        <v>11718</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>578</v>
+        <v>557</v>
       </c>
       <c r="C27" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D27">
-        <v>8987</v>
+        <v>9194</v>
       </c>
       <c r="E27">
-        <v>7635</v>
+        <v>2892</v>
       </c>
       <c r="F27">
-        <v>16622</v>
+        <v>12086</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>579</v>
+        <v>558</v>
       </c>
       <c r="C28" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D28">
-        <v>22932</v>
+        <v>2979</v>
       </c>
       <c r="E28">
-        <v>734</v>
+        <v>14826</v>
       </c>
       <c r="F28">
-        <v>23666</v>
+        <v>17805</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>580</v>
+        <v>559</v>
       </c>
       <c r="C29" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D29">
-        <v>2378</v>
+        <v>527</v>
       </c>
       <c r="E29">
-        <v>7042</v>
+        <v>446</v>
       </c>
       <c r="F29">
-        <v>9420</v>
+        <v>973</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>581</v>
+        <v>560</v>
       </c>
       <c r="C30" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D30">
-        <v>2407</v>
+        <v>22087</v>
       </c>
       <c r="E30">
-        <v>8637</v>
+        <v>492</v>
       </c>
       <c r="F30">
-        <v>11044</v>
+        <v>22579</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>582</v>
+        <v>561</v>
       </c>
       <c r="C31" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D31">
-        <v>454</v>
+        <v>557</v>
       </c>
       <c r="E31">
-        <v>205</v>
+        <v>1733</v>
       </c>
       <c r="F31">
-        <v>659</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>583</v>
+        <v>562</v>
       </c>
       <c r="C32" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D32">
-        <v>1297</v>
+        <v>179</v>
       </c>
       <c r="E32">
-        <v>381</v>
+        <v>108</v>
       </c>
       <c r="F32">
-        <v>1678</v>
+        <v>287</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>584</v>
+        <v>563</v>
       </c>
       <c r="C33" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D33">
-        <v>2622</v>
+        <v>1524</v>
       </c>
       <c r="E33">
-        <v>833</v>
+        <v>251</v>
       </c>
       <c r="F33">
-        <v>3455</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D35">
-        <v>46680</v>
+        <v>23868</v>
       </c>
       <c r="E35">
-        <v>28543</v>
+        <v>21839</v>
       </c>
       <c r="F35">
-        <v>75223</v>
+        <v>45707</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B36" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C36" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D36">
-        <v>4288</v>
+        <v>4408</v>
       </c>
       <c r="E36">
-        <v>4056</v>
+        <v>3272</v>
       </c>
       <c r="F36">
-        <v>8344</v>
+        <v>7680</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>585</v>
+        <v>564</v>
       </c>
       <c r="C37" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D37">
-        <v>3088</v>
+        <v>2611</v>
       </c>
       <c r="E37">
-        <v>8726</v>
+        <v>4172</v>
       </c>
       <c r="F37">
-        <v>11814</v>
+        <v>6783</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>586</v>
+        <v>565</v>
       </c>
       <c r="C38" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D38">
-        <v>15087</v>
+        <v>1069</v>
       </c>
       <c r="E38">
-        <v>2261</v>
+        <v>9958</v>
       </c>
       <c r="F38">
-        <v>17348</v>
+        <v>11027</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>587</v>
+        <v>566</v>
       </c>
       <c r="C39" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D39">
-        <v>3460</v>
+        <v>961</v>
       </c>
       <c r="E39">
-        <v>1041</v>
+        <v>730</v>
       </c>
       <c r="F39">
-        <v>4501</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>588</v>
+        <v>567</v>
       </c>
       <c r="C40" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D40">
-        <v>18008</v>
+        <v>6109</v>
       </c>
       <c r="E40">
-        <v>781</v>
+        <v>589</v>
       </c>
       <c r="F40">
-        <v>18789</v>
+        <v>6698</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>589</v>
+        <v>568</v>
       </c>
       <c r="C41" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D41">
-        <v>1127</v>
+        <v>725</v>
       </c>
       <c r="E41">
-        <v>2807</v>
+        <v>722</v>
       </c>
       <c r="F41">
-        <v>3934</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>590</v>
+        <v>569</v>
       </c>
       <c r="C42" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D42">
-        <v>253</v>
+        <v>7089</v>
       </c>
       <c r="E42">
-        <v>458</v>
+        <v>580</v>
       </c>
       <c r="F42">
-        <v>711</v>
+        <v>7669</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>591</v>
+        <v>570</v>
       </c>
       <c r="C43" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D43">
-        <v>1126</v>
+        <v>222</v>
       </c>
       <c r="E43">
-        <v>8136</v>
+        <v>1531</v>
       </c>
       <c r="F43">
-        <v>9262</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>592</v>
+        <v>571</v>
       </c>
       <c r="C44" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D44">
-        <v>243</v>
+        <v>674</v>
       </c>
       <c r="E44">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="F44">
-        <v>520</v>
+        <v>959</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D46">
-        <v>13903</v>
+        <v>32577</v>
       </c>
       <c r="E46">
-        <v>11643</v>
+        <v>11108</v>
       </c>
       <c r="F46">
-        <v>25546</v>
+        <v>43685</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B47" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C47" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D47">
-        <v>1595</v>
+        <v>3208</v>
       </c>
       <c r="E47">
-        <v>1983</v>
+        <v>1344</v>
       </c>
       <c r="F47">
-        <v>3578</v>
+        <v>4552</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>593</v>
+        <v>572</v>
       </c>
       <c r="C48" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D48">
-        <v>9725</v>
+        <v>4769</v>
       </c>
       <c r="E48">
-        <v>1519</v>
+        <v>5043</v>
       </c>
       <c r="F48">
-        <v>11244</v>
+        <v>9812</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>594</v>
+        <v>573</v>
       </c>
       <c r="C49" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D49">
-        <v>1098</v>
+        <v>21775</v>
       </c>
       <c r="E49">
-        <v>3601</v>
+        <v>545</v>
       </c>
       <c r="F49">
-        <v>4699</v>
+        <v>22320</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>595</v>
+        <v>574</v>
       </c>
       <c r="C50" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D50">
-        <v>206</v>
+        <v>1093</v>
       </c>
       <c r="E50">
-        <v>329</v>
+        <v>938</v>
       </c>
       <c r="F50">
-        <v>535</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>596</v>
+        <v>575</v>
       </c>
       <c r="C51" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D51">
-        <v>567</v>
+        <v>601</v>
       </c>
       <c r="E51">
-        <v>679</v>
+        <v>217</v>
       </c>
       <c r="F51">
-        <v>1246</v>
+        <v>818</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>597</v>
+        <v>576</v>
       </c>
       <c r="C52" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D52">
-        <v>274</v>
+        <v>397</v>
       </c>
       <c r="E52">
-        <v>2203</v>
+        <v>325</v>
       </c>
       <c r="F52">
-        <v>2477</v>
+        <v>722</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>598</v>
+        <v>577</v>
       </c>
       <c r="C53" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D53">
-        <v>205</v>
+        <v>254</v>
       </c>
       <c r="E53">
-        <v>132</v>
+        <v>67</v>
       </c>
       <c r="F53">
-        <v>337</v>
+        <v>321</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>599</v>
+        <v>578</v>
       </c>
       <c r="C54" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D54">
-        <v>85</v>
+        <v>241</v>
       </c>
       <c r="E54">
-        <v>135</v>
+        <v>2600</v>
       </c>
       <c r="F54">
-        <v>220</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>600</v>
+        <v>579</v>
       </c>
       <c r="C55" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D55">
-        <v>148</v>
+        <v>239</v>
       </c>
       <c r="E55">
-        <v>1062</v>
+        <v>29</v>
       </c>
       <c r="F55">
-        <v>1210</v>
+        <v>268</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D57">
-        <v>2339</v>
+        <v>984</v>
       </c>
       <c r="E57">
-        <v>1371</v>
+        <v>877</v>
       </c>
       <c r="F57">
-        <v>3710</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B58" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C58" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D58">
-        <v>539</v>
+        <v>439</v>
       </c>
       <c r="E58">
-        <v>276</v>
+        <v>423</v>
       </c>
       <c r="F58">
-        <v>815</v>
+        <v>862</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>601</v>
+        <v>580</v>
       </c>
       <c r="C59" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D59">
-        <v>841</v>
+        <v>267</v>
       </c>
       <c r="E59">
-        <v>228</v>
+        <v>238</v>
       </c>
       <c r="F59">
-        <v>1069</v>
+        <v>505</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>602</v>
+        <v>581</v>
       </c>
       <c r="C60" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D60">
-        <v>265</v>
+        <v>136</v>
       </c>
       <c r="E60">
-        <v>582</v>
+        <v>94</v>
       </c>
       <c r="F60">
-        <v>847</v>
+        <v>230</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>603</v>
+        <v>582</v>
       </c>
       <c r="C61" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D61">
-        <v>471</v>
+        <v>80</v>
       </c>
       <c r="E61">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="F61">
-        <v>551</v>
+        <v>149</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>4</v>
       </c>
       <c r="B62" t="s">
-        <v>604</v>
+        <v>583</v>
       </c>
       <c r="C62" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D62">
-        <v>119</v>
+        <v>62</v>
       </c>
       <c r="E62">
-        <v>126</v>
+        <v>53</v>
       </c>
       <c r="F62">
-        <v>245</v>
-[...22 lines deleted...]
-    <row r="64"/>
+        <v>115</v>
+      </c>
+    </row>
+    <row r="63"/>
+    <row r="64">
+      <c r="A64">
+        <v>7</v>
+      </c>
+      <c r="B64" t="s">
+        <v>12</v>
+      </c>
+      <c r="C64" t="s">
+        <v>34</v>
+      </c>
+      <c r="D64">
+        <v>1936</v>
+      </c>
+      <c r="E64">
+        <v>908</v>
+      </c>
+      <c r="F64">
+        <v>2844</v>
+      </c>
+    </row>
     <row r="65">
-      <c r="A65">
-        <v>7</v>
+      <c r="A65" t="s">
+        <v>29</v>
       </c>
       <c r="B65" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C65" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D65">
-        <v>1059</v>
+        <v>673</v>
       </c>
       <c r="E65">
-        <v>1260</v>
+        <v>356</v>
       </c>
       <c r="F65">
-        <v>2319</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66" t="s">
-        <v>33</v>
+      <c r="A66">
+        <v>1</v>
       </c>
       <c r="B66" t="s">
-        <v>33</v>
+        <v>584</v>
       </c>
       <c r="C66" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D66">
-        <v>384</v>
+        <v>509</v>
       </c>
       <c r="E66">
-        <v>520</v>
+        <v>220</v>
       </c>
       <c r="F66">
-        <v>904</v>
+        <v>729</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B67" t="s">
-        <v>606</v>
+        <v>585</v>
       </c>
       <c r="C67" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D67">
-        <v>239</v>
+        <v>226</v>
       </c>
       <c r="E67">
-        <v>393</v>
+        <v>128</v>
       </c>
       <c r="F67">
-        <v>632</v>
+        <v>354</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B68" t="s">
-        <v>607</v>
+        <v>586</v>
       </c>
       <c r="C68" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D68">
-        <v>192</v>
+        <v>141</v>
       </c>
       <c r="E68">
-        <v>162</v>
+        <v>87</v>
       </c>
       <c r="F68">
-        <v>354</v>
+        <v>228</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B69" t="s">
-        <v>608</v>
+        <v>587</v>
       </c>
       <c r="C69" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D69">
-        <v>70</v>
+        <v>387</v>
       </c>
       <c r="E69">
-        <v>81</v>
+        <v>117</v>
       </c>
       <c r="F69">
-        <v>151</v>
-[...21 lines deleted...]
-    </row>
+        <v>504</v>
+      </c>
+    </row>
+    <row r="70"/>
     <row r="71">
       <c r="A71">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B71" t="s">
-        <v>610</v>
+        <v>13</v>
       </c>
       <c r="C71" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D71">
-        <v>46</v>
+        <v>14166</v>
       </c>
       <c r="E71">
-        <v>64</v>
+        <v>12525</v>
       </c>
       <c r="F71">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="72"/>
+        <v>26691</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>29</v>
+      </c>
+      <c r="B72" t="s">
+        <v>29</v>
+      </c>
+      <c r="C72" t="s">
+        <v>35</v>
+      </c>
+      <c r="D72">
+        <v>2280</v>
+      </c>
+      <c r="E72">
+        <v>1995</v>
+      </c>
+      <c r="F72">
+        <v>4275</v>
+      </c>
+    </row>
     <row r="73">
       <c r="A73">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B73" t="s">
-        <v>13</v>
+        <v>588</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D73">
-        <v>14198</v>
+        <v>8132</v>
       </c>
       <c r="E73">
-        <v>17970</v>
+        <v>1597</v>
       </c>
       <c r="F73">
-        <v>32168</v>
+        <v>9729</v>
       </c>
     </row>
     <row r="74">
-      <c r="A74" t="s">
-        <v>33</v>
+      <c r="A74">
+        <v>2</v>
       </c>
       <c r="B74" t="s">
-        <v>33</v>
+        <v>589</v>
       </c>
       <c r="C74" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D74">
-        <v>1826</v>
+        <v>937</v>
       </c>
       <c r="E74">
-        <v>3943</v>
+        <v>1020</v>
       </c>
       <c r="F74">
-        <v>5769</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B75" t="s">
-        <v>611</v>
+        <v>590</v>
       </c>
       <c r="C75" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D75">
-        <v>10573</v>
+        <v>860</v>
       </c>
       <c r="E75">
-        <v>4494</v>
+        <v>521</v>
       </c>
       <c r="F75">
-        <v>15067</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B76" t="s">
-        <v>612</v>
+        <v>591</v>
       </c>
       <c r="C76" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D76">
-        <v>418</v>
+        <v>700</v>
       </c>
       <c r="E76">
-        <v>3007</v>
+        <v>2074</v>
       </c>
       <c r="F76">
-        <v>3425</v>
+        <v>2774</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B77" t="s">
-        <v>613</v>
+        <v>592</v>
       </c>
       <c r="C77" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D77">
-        <v>235</v>
+        <v>188</v>
       </c>
       <c r="E77">
-        <v>1859</v>
+        <v>220</v>
       </c>
       <c r="F77">
-        <v>2094</v>
+        <v>408</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B78" t="s">
-        <v>614</v>
+        <v>593</v>
       </c>
       <c r="C78" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D78">
-        <v>207</v>
+        <v>165</v>
       </c>
       <c r="E78">
-        <v>2662</v>
+        <v>1431</v>
       </c>
       <c r="F78">
-        <v>2869</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B79" t="s">
-        <v>615</v>
+        <v>594</v>
       </c>
       <c r="C79" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D79">
-        <v>121</v>
+        <v>710</v>
       </c>
       <c r="E79">
-        <v>427</v>
+        <v>108</v>
       </c>
       <c r="F79">
-        <v>548</v>
+        <v>818</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B80" t="s">
-        <v>616</v>
+        <v>595</v>
       </c>
       <c r="C80" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D80">
-        <v>357</v>
+        <v>194</v>
       </c>
       <c r="E80">
-        <v>631</v>
+        <v>3559</v>
       </c>
       <c r="F80">
-        <v>988</v>
-[...21 lines deleted...]
-    </row>
+        <v>3753</v>
+      </c>
+    </row>
+    <row r="81"/>
     <row r="82">
       <c r="A82">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B82" t="s">
-        <v>618</v>
+        <v>14</v>
       </c>
       <c r="C82" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D82">
-        <v>273</v>
+        <v>171</v>
       </c>
       <c r="E82">
-        <v>540</v>
+        <v>144</v>
       </c>
       <c r="F82">
-        <v>813</v>
-[...2 lines deleted...]
-    <row r="83"/>
+        <v>315</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" t="s">
+        <v>29</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83">
+        <v>77</v>
+      </c>
+      <c r="E83">
+        <v>76</v>
+      </c>
+      <c r="F83">
+        <v>153</v>
+      </c>
+    </row>
     <row r="84">
       <c r="A84">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B84" t="s">
-        <v>14</v>
+        <v>596</v>
       </c>
       <c r="C84" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D84">
-        <v>278</v>
+        <v>39</v>
       </c>
       <c r="E84">
-        <v>149</v>
+        <v>25</v>
       </c>
       <c r="F84">
-        <v>427</v>
+        <v>64</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85" t="s">
-        <v>33</v>
+      <c r="A85">
+        <v>2</v>
       </c>
       <c r="B85" t="s">
-        <v>33</v>
+        <v>597</v>
       </c>
       <c r="C85" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D85">
-        <v>187</v>
+        <v>44</v>
       </c>
       <c r="E85">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="F85">
-        <v>246</v>
+        <v>79</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B86" t="s">
-        <v>619</v>
+        <v>598</v>
       </c>
       <c r="C86" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D86">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E86">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="F86">
-        <v>57</v>
-[...21 lines deleted...]
-    </row>
+        <v>19</v>
+      </c>
+    </row>
+    <row r="87"/>
     <row r="88">
       <c r="A88">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B88" t="s">
-        <v>621</v>
+        <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D88">
-        <v>26</v>
+        <v>1692</v>
       </c>
       <c r="E88">
-        <v>20</v>
+        <v>4314</v>
       </c>
       <c r="F88">
-        <v>46</v>
+        <v>6006</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89">
-        <v>4</v>
+      <c r="A89" t="s">
+        <v>29</v>
       </c>
       <c r="B89" t="s">
-        <v>622</v>
+        <v>29</v>
       </c>
       <c r="C89" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="D89">
-        <v>12</v>
+        <v>425</v>
       </c>
       <c r="E89">
-        <v>11</v>
+        <v>219</v>
       </c>
       <c r="F89">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="90"/>
+        <v>644</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>1</v>
+      </c>
+      <c r="B90" t="s">
+        <v>599</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90">
+        <v>451</v>
+      </c>
+      <c r="E90">
+        <v>986</v>
+      </c>
+      <c r="F90">
+        <v>1437</v>
+      </c>
+    </row>
     <row r="91">
       <c r="A91">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>15</v>
+        <v>600</v>
       </c>
       <c r="C91" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D91">
-        <v>1513</v>
+        <v>257</v>
       </c>
       <c r="E91">
-        <v>1838</v>
+        <v>173</v>
       </c>
       <c r="F91">
-        <v>3351</v>
+        <v>430</v>
       </c>
     </row>
     <row r="92">
-      <c r="A92" t="s">
-        <v>33</v>
+      <c r="A92">
+        <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>33</v>
+        <v>601</v>
       </c>
       <c r="C92" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D92">
-        <v>355</v>
+        <v>219</v>
       </c>
       <c r="E92">
-        <v>448</v>
+        <v>94</v>
       </c>
       <c r="F92">
-        <v>803</v>
+        <v>313</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>623</v>
+        <v>602</v>
       </c>
       <c r="C93" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D93">
-        <v>402</v>
+        <v>106</v>
       </c>
       <c r="E93">
-        <v>544</v>
+        <v>2719</v>
       </c>
       <c r="F93">
-        <v>946</v>
+        <v>2825</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>624</v>
+        <v>603</v>
       </c>
       <c r="C94" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D94">
-        <v>248</v>
+        <v>72</v>
       </c>
       <c r="E94">
-        <v>227</v>
+        <v>57</v>
       </c>
       <c r="F94">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B95" t="s">
-        <v>625</v>
+        <v>604</v>
       </c>
       <c r="C95" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D95">
         <v>87</v>
       </c>
       <c r="E95">
-        <v>96</v>
+        <v>39</v>
       </c>
       <c r="F95">
-        <v>183</v>
+        <v>126</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B96" t="s">
-        <v>626</v>
+        <v>605</v>
       </c>
       <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96">
         <v>41</v>
       </c>
-      <c r="D96">
-[...1 lines deleted...]
-      </c>
       <c r="E96">
-        <v>315</v>
+        <v>17</v>
       </c>
       <c r="F96">
-        <v>483</v>
+        <v>58</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B97" t="s">
-        <v>627</v>
+        <v>606</v>
       </c>
       <c r="C97" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D97">
-        <v>147</v>
+        <v>34</v>
       </c>
       <c r="E97">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="F97">
-        <v>253</v>
-[...21 lines deleted...]
-    </row>
+        <v>44</v>
+      </c>
+    </row>
+    <row r="98"/>
     <row r="99">
       <c r="A99">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B99" t="s">
-        <v>629</v>
+        <v>16</v>
       </c>
       <c r="C99" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D99">
-        <v>74</v>
+        <v>17777</v>
       </c>
       <c r="E99">
-        <v>78</v>
+        <v>20927</v>
       </c>
       <c r="F99">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="100"/>
+        <v>38704</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>29</v>
+      </c>
+      <c r="B100" t="s">
+        <v>29</v>
+      </c>
+      <c r="C100" t="s">
+        <v>35</v>
+      </c>
+      <c r="D100">
+        <v>1581</v>
+      </c>
+      <c r="E100">
+        <v>1287</v>
+      </c>
+      <c r="F100">
+        <v>2868</v>
+      </c>
+    </row>
     <row r="101">
       <c r="A101">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B101" t="s">
-        <v>16</v>
+        <v>607</v>
       </c>
       <c r="C101" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D101">
-        <v>17616</v>
+        <v>13000</v>
       </c>
       <c r="E101">
-        <v>44418</v>
+        <v>3542</v>
       </c>
       <c r="F101">
-        <v>62034</v>
+        <v>16542</v>
       </c>
     </row>
     <row r="102">
-      <c r="A102" t="s">
-        <v>33</v>
+      <c r="A102">
+        <v>2</v>
       </c>
       <c r="B102" t="s">
-        <v>33</v>
+        <v>608</v>
       </c>
       <c r="C102" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D102">
-        <v>1294</v>
+        <v>892</v>
       </c>
       <c r="E102">
-        <v>3028</v>
+        <v>10648</v>
       </c>
       <c r="F102">
-        <v>4322</v>
+        <v>11540</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B103" t="s">
-        <v>630</v>
+        <v>609</v>
       </c>
       <c r="C103" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D103">
-        <v>1083</v>
+        <v>260</v>
       </c>
       <c r="E103">
-        <v>12409</v>
+        <v>386</v>
       </c>
       <c r="F103">
-        <v>13492</v>
+        <v>646</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B104" t="s">
-        <v>631</v>
+        <v>610</v>
       </c>
       <c r="C104" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D104">
-        <v>8817</v>
+        <v>389</v>
       </c>
       <c r="E104">
-        <v>2167</v>
+        <v>3023</v>
       </c>
       <c r="F104">
-        <v>10984</v>
+        <v>3412</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B105" t="s">
-        <v>632</v>
+        <v>611</v>
       </c>
       <c r="C105" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D105">
-        <v>555</v>
+        <v>275</v>
       </c>
       <c r="E105">
-        <v>7258</v>
+        <v>1042</v>
       </c>
       <c r="F105">
-        <v>7813</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B106" t="s">
-        <v>633</v>
+        <v>612</v>
       </c>
       <c r="C106" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D106">
-        <v>721</v>
+        <v>230</v>
       </c>
       <c r="E106">
-        <v>8388</v>
+        <v>242</v>
       </c>
       <c r="F106">
-        <v>9109</v>
+        <v>472</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B107" t="s">
-        <v>634</v>
+        <v>613</v>
       </c>
       <c r="C107" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D107">
-        <v>333</v>
+        <v>1082</v>
       </c>
       <c r="E107">
-        <v>10524</v>
+        <v>202</v>
       </c>
       <c r="F107">
-        <v>10857</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B108" t="s">
-        <v>635</v>
+        <v>614</v>
       </c>
       <c r="C108" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D108">
-        <v>120</v>
+        <v>68</v>
       </c>
       <c r="E108">
-        <v>162</v>
+        <v>555</v>
       </c>
       <c r="F108">
-        <v>282</v>
-[...21 lines deleted...]
-    </row>
+        <v>623</v>
+      </c>
+    </row>
+    <row r="109"/>
     <row r="110">
       <c r="A110">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B110" t="s">
-        <v>637</v>
+        <v>18</v>
       </c>
       <c r="C110" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D110">
-        <v>4603</v>
+        <v>27045</v>
       </c>
       <c r="E110">
-        <v>271</v>
+        <v>10996</v>
       </c>
       <c r="F110">
-        <v>4874</v>
-[...2 lines deleted...]
-    <row r="111"/>
+        <v>38041</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>29</v>
+      </c>
+      <c r="B111" t="s">
+        <v>29</v>
+      </c>
+      <c r="C111" t="s">
+        <v>35</v>
+      </c>
+      <c r="D111">
+        <v>2781</v>
+      </c>
+      <c r="E111">
+        <v>1447</v>
+      </c>
+      <c r="F111">
+        <v>4228</v>
+      </c>
+    </row>
     <row r="112">
       <c r="A112">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>17</v>
+        <v>615</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D112">
-        <v>291</v>
+        <v>17451</v>
       </c>
       <c r="E112">
-        <v>260</v>
+        <v>2995</v>
       </c>
       <c r="F112">
-        <v>551</v>
+        <v>20446</v>
       </c>
     </row>
     <row r="113">
-      <c r="A113" t="s">
-        <v>33</v>
+      <c r="A113">
+        <v>2</v>
       </c>
       <c r="B113" t="s">
-        <v>33</v>
+        <v>616</v>
       </c>
       <c r="C113" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D113">
-        <v>79</v>
+        <v>5181</v>
       </c>
       <c r="E113">
-        <v>107</v>
+        <v>647</v>
       </c>
       <c r="F113">
-        <v>186</v>
+        <v>5828</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>638</v>
+        <v>617</v>
       </c>
       <c r="C114" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D114">
-        <v>212</v>
+        <v>312</v>
       </c>
       <c r="E114">
-        <v>153</v>
+        <v>3241</v>
       </c>
       <c r="F114">
-        <v>365</v>
-[...2 lines deleted...]
-    <row r="115"/>
+        <v>3553</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>4</v>
+      </c>
+      <c r="B115" t="s">
+        <v>618</v>
+      </c>
+      <c r="C115" t="s">
+        <v>37</v>
+      </c>
+      <c r="D115">
+        <v>454</v>
+      </c>
+      <c r="E115">
+        <v>966</v>
+      </c>
+      <c r="F115">
+        <v>1420</v>
+      </c>
+    </row>
     <row r="116">
       <c r="A116">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>18</v>
+        <v>619</v>
       </c>
       <c r="C116" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D116">
-        <v>17233</v>
+        <v>480</v>
       </c>
       <c r="E116">
-        <v>26511</v>
+        <v>1371</v>
       </c>
       <c r="F116">
-        <v>43744</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="117">
-      <c r="A117" t="s">
-        <v>33</v>
+      <c r="A117">
+        <v>6</v>
       </c>
       <c r="B117" t="s">
-        <v>33</v>
+        <v>620</v>
       </c>
       <c r="C117" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D117">
-        <v>1262</v>
+        <v>106</v>
       </c>
       <c r="E117">
-        <v>1579</v>
+        <v>92</v>
       </c>
       <c r="F117">
-        <v>2841</v>
+        <v>198</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B118" t="s">
-        <v>639</v>
+        <v>621</v>
       </c>
       <c r="C118" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D118">
-        <v>1689</v>
+        <v>169</v>
       </c>
       <c r="E118">
-        <v>11334</v>
+        <v>71</v>
       </c>
       <c r="F118">
-        <v>13023</v>
+        <v>240</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B119" t="s">
-        <v>640</v>
+        <v>622</v>
       </c>
       <c r="C119" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D119">
-        <v>2432</v>
+        <v>111</v>
       </c>
       <c r="E119">
-        <v>5703</v>
+        <v>166</v>
       </c>
       <c r="F119">
-        <v>8135</v>
-[...21 lines deleted...]
-    </row>
+        <v>277</v>
+      </c>
+    </row>
+    <row r="120"/>
     <row r="121">
       <c r="A121">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="B121" t="s">
-        <v>642</v>
+        <v>20</v>
       </c>
       <c r="C121" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D121">
-        <v>1143</v>
+        <v>3356</v>
       </c>
       <c r="E121">
-        <v>353</v>
+        <v>414</v>
       </c>
       <c r="F121">
-        <v>1496</v>
+        <v>3770</v>
       </c>
     </row>
     <row r="122">
-      <c r="A122">
-        <v>5</v>
+      <c r="A122" t="s">
+        <v>29</v>
       </c>
       <c r="B122" t="s">
-        <v>643</v>
+        <v>29</v>
       </c>
       <c r="C122" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="D122">
-        <v>9916</v>
+        <v>600</v>
       </c>
       <c r="E122">
-        <v>4703</v>
+        <v>110</v>
       </c>
       <c r="F122">
-        <v>14619</v>
+        <v>710</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>644</v>
+        <v>623</v>
       </c>
       <c r="C123" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D123">
-        <v>75</v>
+        <v>2176</v>
       </c>
       <c r="E123">
-        <v>76</v>
+        <v>132</v>
       </c>
       <c r="F123">
-        <v>151</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B124" t="s">
-        <v>645</v>
+        <v>624</v>
       </c>
       <c r="C124" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D124">
-        <v>256</v>
+        <v>176</v>
       </c>
       <c r="E124">
-        <v>99</v>
+        <v>54</v>
       </c>
       <c r="F124">
-        <v>355</v>
+        <v>230</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B125" t="s">
-        <v>646</v>
+        <v>625</v>
       </c>
       <c r="C125" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D125">
-        <v>106</v>
+        <v>89</v>
       </c>
       <c r="E125">
-        <v>2280</v>
+        <v>22</v>
       </c>
       <c r="F125">
-        <v>2386</v>
-[...2 lines deleted...]
-    <row r="126"/>
+        <v>111</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>4</v>
+      </c>
+      <c r="B126" t="s">
+        <v>626</v>
+      </c>
+      <c r="C126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D126">
+        <v>123</v>
+      </c>
+      <c r="E126">
+        <v>32</v>
+      </c>
+      <c r="F126">
+        <v>155</v>
+      </c>
+    </row>
     <row r="127">
       <c r="A127">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="B127" t="s">
-        <v>19</v>
+        <v>627</v>
       </c>
       <c r="C127" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D127">
-        <v>2236</v>
+        <v>60</v>
       </c>
       <c r="E127">
-        <v>2124</v>
+        <v>20</v>
       </c>
       <c r="F127">
-        <v>4360</v>
+        <v>80</v>
       </c>
     </row>
     <row r="128">
-      <c r="A128" t="s">
-        <v>33</v>
+      <c r="A128">
+        <v>6</v>
       </c>
       <c r="B128" t="s">
-        <v>33</v>
+        <v>628</v>
       </c>
       <c r="C128" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D128">
-        <v>523</v>
+        <v>58</v>
       </c>
       <c r="E128">
-        <v>646</v>
+        <v>16</v>
       </c>
       <c r="F128">
-        <v>1169</v>
+        <v>74</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B129" t="s">
-        <v>647</v>
+        <v>629</v>
       </c>
       <c r="C129" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D129">
-        <v>1364</v>
+        <v>46</v>
       </c>
       <c r="E129">
-        <v>862</v>
+        <v>10</v>
       </c>
       <c r="F129">
-        <v>2226</v>
+        <v>56</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B130" t="s">
-        <v>648</v>
+        <v>630</v>
       </c>
       <c r="C130" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D130">
-        <v>187</v>
+        <v>28</v>
       </c>
       <c r="E130">
-        <v>426</v>
+        <v>18</v>
       </c>
       <c r="F130">
-        <v>613</v>
-[...22 lines deleted...]
-    <row r="132"/>
+        <v>46</v>
+      </c>
+    </row>
+    <row r="131"/>
+    <row r="132">
+      <c r="A132">
+        <v>17</v>
+      </c>
+      <c r="B132" t="s">
+        <v>21</v>
+      </c>
+      <c r="C132" t="s">
+        <v>34</v>
+      </c>
+      <c r="D132">
+        <v>7244</v>
+      </c>
+      <c r="E132">
+        <v>19341</v>
+      </c>
+      <c r="F132">
+        <v>26585</v>
+      </c>
+    </row>
     <row r="133">
-      <c r="A133">
-        <v>16</v>
+      <c r="A133" t="s">
+        <v>29</v>
       </c>
       <c r="B133" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="C133" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D133">
-        <v>457</v>
+        <v>780</v>
       </c>
       <c r="E133">
-        <v>1793</v>
+        <v>843</v>
       </c>
       <c r="F133">
-        <v>2250</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="134">
-      <c r="A134" t="s">
-        <v>33</v>
+      <c r="A134">
+        <v>1</v>
       </c>
       <c r="B134" t="s">
-        <v>33</v>
+        <v>631</v>
       </c>
       <c r="C134" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D134">
-        <v>87</v>
+        <v>725</v>
       </c>
       <c r="E134">
-        <v>276</v>
+        <v>11207</v>
       </c>
       <c r="F134">
-        <v>363</v>
+        <v>11932</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B135" t="s">
-        <v>650</v>
+        <v>632</v>
       </c>
       <c r="C135" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D135">
-        <v>127</v>
+        <v>4361</v>
       </c>
       <c r="E135">
-        <v>289</v>
+        <v>237</v>
       </c>
       <c r="F135">
-        <v>416</v>
+        <v>4598</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B136" t="s">
-        <v>651</v>
+        <v>633</v>
       </c>
       <c r="C136" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D136">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="E136">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="F136">
-        <v>204</v>
+        <v>270</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B137" t="s">
-        <v>652</v>
+        <v>634</v>
       </c>
       <c r="C137" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D137">
-        <v>24</v>
+        <v>485</v>
       </c>
       <c r="E137">
-        <v>63</v>
+        <v>4398</v>
       </c>
       <c r="F137">
-        <v>87</v>
+        <v>4883</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B138" t="s">
-        <v>653</v>
+        <v>635</v>
       </c>
       <c r="C138" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D138">
-        <v>19</v>
+        <v>538</v>
       </c>
       <c r="E138">
-        <v>410</v>
+        <v>278</v>
       </c>
       <c r="F138">
-        <v>429</v>
+        <v>816</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B139" t="s">
-        <v>654</v>
+        <v>636</v>
       </c>
       <c r="C139" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D139">
-        <v>107</v>
+        <v>48</v>
       </c>
       <c r="E139">
-        <v>362</v>
+        <v>43</v>
       </c>
       <c r="F139">
-        <v>469</v>
+        <v>91</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B140" t="s">
-        <v>655</v>
+        <v>637</v>
       </c>
       <c r="C140" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D140">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="E140">
-        <v>49</v>
+        <v>116</v>
       </c>
       <c r="F140">
-        <v>69</v>
+        <v>245</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B141" t="s">
-        <v>656</v>
+        <v>638</v>
       </c>
       <c r="C141" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D141">
-        <v>39</v>
+        <v>85</v>
       </c>
       <c r="E141">
-        <v>131</v>
+        <v>2042</v>
       </c>
       <c r="F141">
-        <v>170</v>
-[...22 lines deleted...]
-    <row r="143"/>
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="142"/>
+    <row r="143">
+      <c r="A143">
+        <v>24</v>
+      </c>
+      <c r="B143" t="s">
+        <v>22</v>
+      </c>
+      <c r="C143" t="s">
+        <v>34</v>
+      </c>
+      <c r="D143">
+        <v>1365</v>
+      </c>
+      <c r="E143">
+        <v>355</v>
+      </c>
+      <c r="F143">
+        <v>1720</v>
+      </c>
+    </row>
     <row r="144">
-      <c r="A144">
-        <v>17</v>
+      <c r="A144" t="s">
+        <v>29</v>
       </c>
       <c r="B144" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="C144" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D144">
-        <v>1162</v>
+        <v>256</v>
       </c>
       <c r="E144">
-        <v>1838</v>
+        <v>79</v>
       </c>
       <c r="F144">
-        <v>3000</v>
+        <v>335</v>
       </c>
     </row>
     <row r="145">
-      <c r="A145" t="s">
-        <v>33</v>
+      <c r="A145">
+        <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>33</v>
+        <v>639</v>
       </c>
       <c r="C145" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D145">
-        <v>323</v>
+        <v>342</v>
       </c>
       <c r="E145">
-        <v>455</v>
+        <v>80</v>
       </c>
       <c r="F145">
-        <v>778</v>
+        <v>422</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>658</v>
+        <v>640</v>
       </c>
       <c r="C146" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D146">
-        <v>398</v>
+        <v>97</v>
       </c>
       <c r="E146">
-        <v>477</v>
+        <v>16</v>
       </c>
       <c r="F146">
-        <v>875</v>
+        <v>113</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B147" t="s">
-        <v>659</v>
+        <v>641</v>
       </c>
       <c r="C147" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D147">
-        <v>149</v>
+        <v>61</v>
       </c>
       <c r="E147">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="F147">
-        <v>315</v>
+        <v>220</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B148" t="s">
-        <v>660</v>
+        <v>642</v>
       </c>
       <c r="C148" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D148">
-        <v>57</v>
+        <v>609</v>
       </c>
       <c r="E148">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="F148">
-        <v>114</v>
-[...300 lines deleted...]
-        <v>256</v>
+        <v>630</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -6632,20945 +6324,21253 @@
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="X1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="W1" s="1" t="s">
+      <c r="Y1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>674</v>
+        <v>644</v>
       </c>
       <c r="D2" t="s">
-        <v>675</v>
+        <v>645</v>
       </c>
       <c r="E2" t="s">
-        <v>676</v>
+        <v>646</v>
       </c>
       <c r="F2" t="s">
-        <v>677</v>
+        <v>647</v>
       </c>
       <c r="G2">
-        <v>68480</v>
+        <v>25223</v>
       </c>
       <c r="H2">
-        <v>26872</v>
+        <v>36140</v>
       </c>
       <c r="I2">
-        <v>48226</v>
+        <v>47877</v>
       </c>
       <c r="J2">
-        <v>74896</v>
+        <v>78729</v>
       </c>
       <c r="K2">
-        <v>15247</v>
+        <v>36344</v>
       </c>
       <c r="L2">
-        <v>876</v>
+        <v>1752</v>
       </c>
       <c r="M2">
-        <v>2294</v>
+        <v>1771</v>
       </c>
       <c r="N2">
-        <v>23837</v>
+        <v>29466</v>
       </c>
       <c r="O2">
-        <v>117</v>
+        <v>507</v>
       </c>
       <c r="P2">
-        <v>17249</v>
+        <v>7486</v>
       </c>
       <c r="Q2">
-        <v>2643</v>
+        <v>0</v>
       </c>
       <c r="R2">
-        <v>26413</v>
+        <v>9968</v>
       </c>
       <c r="S2">
-        <v>1285</v>
+        <v>1592</v>
       </c>
       <c r="T2">
-        <v>1450</v>
+        <v>37639</v>
       </c>
       <c r="U2">
-        <v>40796</v>
+        <v>2142</v>
       </c>
       <c r="V2">
-        <v>496</v>
+        <v>4882</v>
       </c>
       <c r="W2">
-        <v>351177</v>
+        <v>9022</v>
+      </c>
+      <c r="X2">
+        <v>467</v>
+      </c>
+      <c r="Y2">
+        <v>331007</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="G3">
-        <v>68480</v>
+        <v>25223</v>
       </c>
       <c r="H3">
-        <v>26872</v>
+        <v>36140</v>
       </c>
       <c r="I3">
-        <v>48226</v>
+        <v>47877</v>
       </c>
       <c r="J3">
-        <v>74896</v>
+        <v>78729</v>
       </c>
       <c r="K3">
-        <v>15247</v>
+        <v>36344</v>
       </c>
       <c r="L3">
-        <v>876</v>
+        <v>1752</v>
       </c>
       <c r="M3">
-        <v>2294</v>
+        <v>1771</v>
       </c>
       <c r="N3">
-        <v>23837</v>
+        <v>29466</v>
       </c>
       <c r="O3">
-        <v>117</v>
+        <v>507</v>
       </c>
       <c r="P3">
-        <v>17249</v>
+        <v>7486</v>
       </c>
       <c r="Q3">
-        <v>2643</v>
+        <v>0</v>
       </c>
       <c r="R3">
-        <v>26413</v>
+        <v>9968</v>
       </c>
       <c r="S3">
-        <v>1285</v>
+        <v>1592</v>
       </c>
       <c r="T3">
-        <v>1450</v>
+        <v>37639</v>
       </c>
       <c r="U3">
-        <v>40796</v>
+        <v>2142</v>
       </c>
       <c r="V3">
-        <v>496</v>
+        <v>4882</v>
       </c>
       <c r="W3">
-        <v>351177</v>
+        <v>9022</v>
+      </c>
+      <c r="X3">
+        <v>467</v>
+      </c>
+      <c r="Y3">
+        <v>331007</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>677</v>
-[...7463 lines deleted...]
-        <v>28</v>
+        <v>647</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>30</v>
-      </c>
-[...10888 lines deleted...]
-        <v>34</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D2">
         <v>25223</v>
       </c>
       <c r="E2">
         <v>25223</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D3">
         <v>3165</v>
       </c>
       <c r="E3">
         <v>3165</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>454</v>
+        <v>648</v>
       </c>
       <c r="C4" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D4">
         <v>10414</v>
       </c>
       <c r="E4">
         <v>10414</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>455</v>
+        <v>649</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D5">
         <v>2817</v>
       </c>
       <c r="E5">
         <v>2817</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>456</v>
+        <v>650</v>
       </c>
       <c r="C6" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D6">
         <v>428</v>
       </c>
       <c r="E6">
         <v>428</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>457</v>
+        <v>651</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D7">
         <v>351</v>
       </c>
       <c r="E7">
         <v>351</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>458</v>
+        <v>652</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D8">
         <v>2612</v>
       </c>
       <c r="E8">
         <v>2612</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>459</v>
+        <v>653</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D9">
         <v>200</v>
       </c>
       <c r="E9">
         <v>200</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>460</v>
+        <v>654</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D10">
         <v>5236</v>
       </c>
       <c r="E10">
         <v>5236</v>
       </c>
     </row>
     <row r="11"/>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D12">
         <v>36140</v>
       </c>
       <c r="E12">
         <v>36140</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B13" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D13">
         <v>4512</v>
       </c>
       <c r="E13">
         <v>4512</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>461</v>
+        <v>655</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D14">
         <v>7443</v>
       </c>
       <c r="E14">
         <v>7443</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>462</v>
+        <v>656</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D15">
         <v>14299</v>
       </c>
       <c r="E15">
         <v>14299</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>463</v>
+        <v>657</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D16">
         <v>1313</v>
       </c>
       <c r="E16">
         <v>1313</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>464</v>
+        <v>658</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D17">
         <v>6993</v>
       </c>
       <c r="E17">
         <v>6993</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>465</v>
+        <v>659</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D18">
         <v>751</v>
       </c>
       <c r="E18">
         <v>751</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>466</v>
+        <v>660</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D19">
         <v>393</v>
       </c>
       <c r="E19">
         <v>393</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>467</v>
+        <v>661</v>
       </c>
       <c r="C20" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D20">
         <v>436</v>
       </c>
       <c r="E20">
         <v>436</v>
       </c>
     </row>
     <row r="21"/>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D22">
         <v>47877</v>
       </c>
       <c r="E22">
         <v>47877</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B23" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C23" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D23">
         <v>4842</v>
       </c>
       <c r="E23">
         <v>4842</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>468</v>
+        <v>662</v>
       </c>
       <c r="C24" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D24">
         <v>16154</v>
       </c>
       <c r="E24">
         <v>16154</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>469</v>
+        <v>663</v>
       </c>
       <c r="C25" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D25">
         <v>3192</v>
       </c>
       <c r="E25">
         <v>3192</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>470</v>
+        <v>664</v>
       </c>
       <c r="C26" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D26">
         <v>2012</v>
       </c>
       <c r="E26">
         <v>2012</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>471</v>
+        <v>665</v>
       </c>
       <c r="C27" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D27">
         <v>8955</v>
       </c>
       <c r="E27">
         <v>8955</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>472</v>
+        <v>666</v>
       </c>
       <c r="C28" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D28">
         <v>4464</v>
       </c>
       <c r="E28">
         <v>4464</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>473</v>
+        <v>667</v>
       </c>
       <c r="C29" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D29">
         <v>5667</v>
       </c>
       <c r="E29">
         <v>5667</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>474</v>
+        <v>668</v>
       </c>
       <c r="C30" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D30">
         <v>2591</v>
       </c>
       <c r="E30">
         <v>2591</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D32">
         <v>78729</v>
       </c>
       <c r="E32">
         <v>78729</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B33" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C33" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D33">
         <v>6534</v>
       </c>
       <c r="E33">
         <v>6534</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>475</v>
+        <v>669</v>
       </c>
       <c r="C34" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D34">
         <v>10263</v>
       </c>
       <c r="E34">
         <v>10263</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>476</v>
+        <v>670</v>
       </c>
       <c r="C35" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D35">
         <v>11030</v>
       </c>
       <c r="E35">
         <v>11030</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>477</v>
+        <v>671</v>
       </c>
       <c r="C36" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D36">
         <v>2480</v>
       </c>
       <c r="E36">
         <v>2480</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>478</v>
+        <v>672</v>
       </c>
       <c r="C37" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D37">
         <v>40430</v>
       </c>
       <c r="E37">
         <v>40430</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>479</v>
+        <v>673</v>
       </c>
       <c r="C38" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D38">
         <v>6163</v>
       </c>
       <c r="E38">
         <v>6163</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>480</v>
+        <v>674</v>
       </c>
       <c r="C39" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D39">
         <v>1368</v>
       </c>
       <c r="E39">
         <v>1368</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>481</v>
+        <v>675</v>
       </c>
       <c r="C40" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D40">
         <v>461</v>
       </c>
       <c r="E40">
         <v>461</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>5</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D42">
         <v>36344</v>
       </c>
       <c r="E42">
         <v>36344</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B43" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C43" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D43">
         <v>2934</v>
       </c>
       <c r="E43">
         <v>2934</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>482</v>
+        <v>676</v>
       </c>
       <c r="C44" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D44">
         <v>13402</v>
       </c>
       <c r="E44">
         <v>13402</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>483</v>
+        <v>677</v>
       </c>
       <c r="C45" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D45">
         <v>8410</v>
       </c>
       <c r="E45">
         <v>8410</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>484</v>
+        <v>678</v>
       </c>
       <c r="C46" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D46">
         <v>10087</v>
       </c>
       <c r="E46">
         <v>10087</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>485</v>
+        <v>679</v>
       </c>
       <c r="C47" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D47">
         <v>225</v>
       </c>
       <c r="E47">
         <v>225</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>486</v>
+        <v>680</v>
       </c>
       <c r="C48" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D48">
         <v>833</v>
       </c>
       <c r="E48">
         <v>833</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>487</v>
+        <v>681</v>
       </c>
       <c r="C49" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D49">
         <v>393</v>
       </c>
       <c r="E49">
         <v>393</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>488</v>
+        <v>682</v>
       </c>
       <c r="C50" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D50">
         <v>60</v>
       </c>
       <c r="E50">
         <v>60</v>
       </c>
     </row>
     <row r="51"/>
     <row r="52">
       <c r="A52">
         <v>6</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D52">
         <v>1752</v>
       </c>
       <c r="E52">
         <v>1752</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B53" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C53" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D53">
         <v>509</v>
       </c>
       <c r="E53">
         <v>509</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>489</v>
+        <v>683</v>
       </c>
       <c r="C54" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D54">
         <v>1137</v>
       </c>
       <c r="E54">
         <v>1137</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2</v>
       </c>
       <c r="B55" t="s">
-        <v>490</v>
+        <v>684</v>
       </c>
       <c r="C55" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D55">
         <v>106</v>
       </c>
       <c r="E55">
         <v>106</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>7</v>
       </c>
       <c r="B57" t="s">
         <v>12</v>
       </c>
       <c r="C57" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D57">
         <v>1771</v>
       </c>
       <c r="E57">
         <v>1771</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B58" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C58" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D58">
         <v>584</v>
       </c>
       <c r="E58">
         <v>584</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>491</v>
+        <v>685</v>
       </c>
       <c r="C59" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D59">
         <v>636</v>
       </c>
       <c r="E59">
         <v>636</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>492</v>
+        <v>686</v>
       </c>
       <c r="C60" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D60">
         <v>429</v>
       </c>
       <c r="E60">
         <v>429</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>493</v>
+        <v>687</v>
       </c>
       <c r="C61" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D61">
         <v>122</v>
       </c>
       <c r="E61">
         <v>122</v>
       </c>
     </row>
     <row r="62"/>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
         <v>13</v>
       </c>
       <c r="C63" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D63">
         <v>29466</v>
       </c>
       <c r="E63">
         <v>29466</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B64" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C64" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D64">
         <v>2448</v>
       </c>
       <c r="E64">
         <v>2448</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1</v>
       </c>
       <c r="B65" t="s">
-        <v>494</v>
+        <v>688</v>
       </c>
       <c r="C65" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D65">
         <v>8504</v>
       </c>
       <c r="E65">
         <v>8504</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2</v>
       </c>
       <c r="B66" t="s">
-        <v>495</v>
+        <v>689</v>
       </c>
       <c r="C66" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D66">
         <v>5102</v>
       </c>
       <c r="E66">
         <v>5102</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>3</v>
       </c>
       <c r="B67" t="s">
-        <v>496</v>
+        <v>690</v>
       </c>
       <c r="C67" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D67">
         <v>1195</v>
       </c>
       <c r="E67">
         <v>1195</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>4</v>
       </c>
       <c r="B68" t="s">
-        <v>497</v>
+        <v>691</v>
       </c>
       <c r="C68" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D68">
         <v>570</v>
       </c>
       <c r="E68">
         <v>570</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>5</v>
       </c>
       <c r="B69" t="s">
-        <v>498</v>
+        <v>692</v>
       </c>
       <c r="C69" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D69">
         <v>1441</v>
       </c>
       <c r="E69">
         <v>1441</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>6</v>
       </c>
       <c r="B70" t="s">
-        <v>499</v>
+        <v>693</v>
       </c>
       <c r="C70" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D70">
         <v>9981</v>
       </c>
       <c r="E70">
         <v>9981</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>7</v>
       </c>
       <c r="B71" t="s">
-        <v>500</v>
+        <v>694</v>
       </c>
       <c r="C71" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D71">
         <v>225</v>
       </c>
       <c r="E71">
         <v>225</v>
       </c>
     </row>
     <row r="72"/>
     <row r="73">
       <c r="A73">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>14</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D73">
         <v>507</v>
       </c>
       <c r="E73">
         <v>507</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B74" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C74" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D74">
         <v>156</v>
       </c>
       <c r="E74">
         <v>156</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1</v>
       </c>
       <c r="B75" t="s">
-        <v>501</v>
+        <v>695</v>
       </c>
       <c r="C75" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D75">
         <v>215</v>
       </c>
       <c r="E75">
         <v>215</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2</v>
       </c>
       <c r="B76" t="s">
-        <v>502</v>
+        <v>696</v>
       </c>
       <c r="C76" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D76">
         <v>38</v>
       </c>
       <c r="E76">
         <v>38</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>3</v>
       </c>
       <c r="B77" t="s">
-        <v>503</v>
+        <v>697</v>
       </c>
       <c r="C77" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D77">
         <v>79</v>
       </c>
       <c r="E77">
         <v>79</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>4</v>
       </c>
       <c r="B78" t="s">
-        <v>504</v>
+        <v>698</v>
       </c>
       <c r="C78" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D78">
         <v>19</v>
       </c>
       <c r="E78">
         <v>19</v>
       </c>
     </row>
     <row r="79"/>
     <row r="80">
       <c r="A80">
         <v>10</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D80">
         <v>7486</v>
       </c>
       <c r="E80">
         <v>7486</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B81" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C81" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D81">
         <v>781</v>
       </c>
       <c r="E81">
         <v>781</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1</v>
       </c>
       <c r="B82" t="s">
-        <v>505</v>
+        <v>699</v>
       </c>
       <c r="C82" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D82">
         <v>4877</v>
       </c>
       <c r="E82">
         <v>4877</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>506</v>
+        <v>700</v>
       </c>
       <c r="C83" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D83">
         <v>538</v>
       </c>
       <c r="E83">
         <v>538</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>507</v>
+        <v>701</v>
       </c>
       <c r="C84" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D84">
         <v>254</v>
       </c>
       <c r="E84">
         <v>254</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>4</v>
       </c>
       <c r="B85" t="s">
-        <v>508</v>
+        <v>702</v>
       </c>
       <c r="C85" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D85">
         <v>339</v>
       </c>
       <c r="E85">
         <v>339</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>5</v>
       </c>
       <c r="B86" t="s">
-        <v>509</v>
+        <v>703</v>
       </c>
       <c r="C86" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D86">
         <v>243</v>
       </c>
       <c r="E86">
         <v>243</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>6</v>
       </c>
       <c r="B87" t="s">
-        <v>510</v>
+        <v>704</v>
       </c>
       <c r="C87" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D87">
         <v>87</v>
       </c>
       <c r="E87">
         <v>87</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>7</v>
       </c>
       <c r="B88" t="s">
-        <v>511</v>
+        <v>705</v>
       </c>
       <c r="C88" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D88">
         <v>367</v>
       </c>
       <c r="E88">
         <v>367</v>
       </c>
     </row>
     <row r="89"/>
     <row r="90">
       <c r="A90">
         <v>11</v>
       </c>
       <c r="B90" t="s">
-        <v>449</v>
+        <v>643</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D90">
         <v>0</v>
       </c>
       <c r="E90">
         <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B91" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C91" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D91">
         <v>0</v>
       </c>
       <c r="E91">
         <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1</v>
       </c>
       <c r="B92" t="s">
-        <v>512</v>
+        <v>706</v>
       </c>
       <c r="C92" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D92">
         <v>0</v>
       </c>
       <c r="E92">
         <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2</v>
       </c>
       <c r="B93" t="s">
-        <v>513</v>
+        <v>707</v>
       </c>
       <c r="C93" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D93">
         <v>0</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>3</v>
       </c>
       <c r="B94" t="s">
-        <v>514</v>
+        <v>708</v>
       </c>
       <c r="C94" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D94">
         <v>0</v>
       </c>
       <c r="E94">
         <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>4</v>
       </c>
       <c r="B95" t="s">
-        <v>515</v>
+        <v>709</v>
       </c>
       <c r="C95" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D95">
         <v>0</v>
       </c>
       <c r="E95">
         <v>0</v>
       </c>
     </row>
     <row r="96"/>
     <row r="97">
       <c r="A97">
         <v>12</v>
       </c>
       <c r="B97" t="s">
         <v>16</v>
       </c>
       <c r="C97" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D97">
         <v>9968</v>
       </c>
       <c r="E97">
         <v>9968</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B98" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C98" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D98">
         <v>1070</v>
       </c>
       <c r="E98">
         <v>1070</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>516</v>
+        <v>710</v>
       </c>
       <c r="C99" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D99">
         <v>6579</v>
       </c>
       <c r="E99">
         <v>6579</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>517</v>
+        <v>711</v>
       </c>
       <c r="C100" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D100">
         <v>820</v>
       </c>
       <c r="E100">
         <v>820</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>518</v>
+        <v>712</v>
       </c>
       <c r="C101" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D101">
         <v>342</v>
       </c>
       <c r="E101">
         <v>342</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>4</v>
       </c>
       <c r="B102" t="s">
-        <v>519</v>
+        <v>713</v>
       </c>
       <c r="C102" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D102">
         <v>250</v>
       </c>
       <c r="E102">
         <v>250</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>5</v>
       </c>
       <c r="B103" t="s">
-        <v>520</v>
+        <v>714</v>
       </c>
       <c r="C103" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D103">
         <v>662</v>
       </c>
       <c r="E103">
         <v>662</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>6</v>
       </c>
       <c r="B104" t="s">
-        <v>521</v>
+        <v>715</v>
       </c>
       <c r="C104" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D104">
         <v>113</v>
       </c>
       <c r="E104">
         <v>113</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>7</v>
       </c>
       <c r="B105" t="s">
-        <v>522</v>
+        <v>716</v>
       </c>
       <c r="C105" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D105">
         <v>132</v>
       </c>
       <c r="E105">
         <v>132</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>13</v>
       </c>
       <c r="B107" t="s">
         <v>17</v>
       </c>
       <c r="C107" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D107">
         <v>1592</v>
       </c>
       <c r="E107">
         <v>1592</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B108" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C108" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D108">
         <v>183</v>
       </c>
       <c r="E108">
         <v>183</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>523</v>
+        <v>717</v>
       </c>
       <c r="C109" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D109">
         <v>537</v>
       </c>
       <c r="E109">
         <v>537</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>524</v>
+        <v>718</v>
       </c>
       <c r="C110" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D110">
         <v>387</v>
       </c>
       <c r="E110">
         <v>387</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>525</v>
+        <v>719</v>
       </c>
       <c r="C111" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D111">
         <v>62</v>
       </c>
       <c r="E111">
         <v>62</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>526</v>
+        <v>720</v>
       </c>
       <c r="C112" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D112">
         <v>401</v>
       </c>
       <c r="E112">
         <v>401</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>527</v>
+        <v>721</v>
       </c>
       <c r="C113" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D113">
         <v>22</v>
       </c>
       <c r="E113">
         <v>22</v>
       </c>
     </row>
     <row r="114"/>
     <row r="115">
       <c r="A115">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>18</v>
       </c>
       <c r="C115" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D115">
         <v>37639</v>
       </c>
       <c r="E115">
         <v>37639</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B116" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C116" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D116">
         <v>2145</v>
       </c>
       <c r="E116">
         <v>2145</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1</v>
       </c>
       <c r="B117" t="s">
-        <v>528</v>
+        <v>722</v>
       </c>
       <c r="C117" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D117">
         <v>11799</v>
       </c>
       <c r="E117">
         <v>11799</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2</v>
       </c>
       <c r="B118" t="s">
-        <v>529</v>
+        <v>723</v>
       </c>
       <c r="C118" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D118">
         <v>3626</v>
       </c>
       <c r="E118">
         <v>3626</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>530</v>
+        <v>724</v>
       </c>
       <c r="C119" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D119">
         <v>708</v>
       </c>
       <c r="E119">
         <v>708</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>4</v>
       </c>
       <c r="B120" t="s">
-        <v>531</v>
+        <v>725</v>
       </c>
       <c r="C120" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D120">
         <v>9375</v>
       </c>
       <c r="E120">
         <v>9375</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>5</v>
       </c>
       <c r="B121" t="s">
-        <v>532</v>
+        <v>726</v>
       </c>
       <c r="C121" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D121">
         <v>9736</v>
       </c>
       <c r="E121">
         <v>9736</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>6</v>
       </c>
       <c r="B122" t="s">
-        <v>533</v>
+        <v>727</v>
       </c>
       <c r="C122" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D122">
         <v>92</v>
       </c>
       <c r="E122">
         <v>92</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>7</v>
       </c>
       <c r="B123" t="s">
-        <v>534</v>
+        <v>728</v>
       </c>
       <c r="C123" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D123">
         <v>158</v>
       </c>
       <c r="E123">
         <v>158</v>
       </c>
     </row>
     <row r="124"/>
     <row r="125">
       <c r="A125">
         <v>15</v>
       </c>
       <c r="B125" t="s">
         <v>19</v>
       </c>
       <c r="C125" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D125">
         <v>2142</v>
       </c>
       <c r="E125">
         <v>2142</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B126" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C126" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D126">
         <v>996</v>
       </c>
       <c r="E126">
         <v>996</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1</v>
       </c>
       <c r="B127" t="s">
-        <v>535</v>
+        <v>729</v>
       </c>
       <c r="C127" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D127">
         <v>778</v>
       </c>
       <c r="E127">
         <v>778</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>2</v>
       </c>
       <c r="B128" t="s">
-        <v>536</v>
+        <v>730</v>
       </c>
       <c r="C128" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D128">
         <v>154</v>
       </c>
       <c r="E128">
         <v>154</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>3</v>
       </c>
       <c r="B129" t="s">
-        <v>537</v>
+        <v>731</v>
       </c>
       <c r="C129" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D129">
         <v>214</v>
       </c>
       <c r="E129">
         <v>214</v>
       </c>
     </row>
     <row r="130"/>
     <row r="131">
       <c r="A131">
         <v>16</v>
       </c>
       <c r="B131" t="s">
         <v>20</v>
       </c>
       <c r="C131" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D131">
         <v>4882</v>
       </c>
       <c r="E131">
         <v>4882</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B132" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C132" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D132">
         <v>717</v>
       </c>
       <c r="E132">
         <v>717</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>538</v>
+        <v>732</v>
       </c>
       <c r="C133" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D133">
         <v>3275</v>
       </c>
       <c r="E133">
         <v>3275</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>539</v>
+        <v>733</v>
       </c>
       <c r="C134" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D134">
         <v>480</v>
       </c>
       <c r="E134">
         <v>480</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>3</v>
       </c>
       <c r="B135" t="s">
-        <v>540</v>
+        <v>734</v>
       </c>
       <c r="C135" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D135">
         <v>61</v>
       </c>
       <c r="E135">
         <v>61</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>4</v>
       </c>
       <c r="B136" t="s">
-        <v>541</v>
+        <v>735</v>
       </c>
       <c r="C136" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D136">
         <v>154</v>
       </c>
       <c r="E136">
         <v>154</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>5</v>
       </c>
       <c r="B137" t="s">
-        <v>542</v>
+        <v>736</v>
       </c>
       <c r="C137" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D137">
         <v>80</v>
       </c>
       <c r="E137">
         <v>80</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>6</v>
       </c>
       <c r="B138" t="s">
-        <v>543</v>
+        <v>737</v>
       </c>
       <c r="C138" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D138">
         <v>80</v>
       </c>
       <c r="E138">
         <v>80</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>7</v>
       </c>
       <c r="B139" t="s">
-        <v>544</v>
+        <v>738</v>
       </c>
       <c r="C139" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D139">
         <v>35</v>
       </c>
       <c r="E139">
         <v>35</v>
       </c>
     </row>
     <row r="140"/>
     <row r="141">
       <c r="A141">
         <v>17</v>
       </c>
       <c r="B141" t="s">
         <v>21</v>
       </c>
       <c r="C141" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D141">
         <v>9022</v>
       </c>
       <c r="E141">
         <v>9022</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B142" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C142" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D142">
         <v>745</v>
       </c>
       <c r="E142">
         <v>745</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>545</v>
+        <v>739</v>
       </c>
       <c r="C143" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D143">
         <v>5625</v>
       </c>
       <c r="E143">
         <v>5625</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>546</v>
+        <v>740</v>
       </c>
       <c r="C144" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D144">
         <v>619</v>
       </c>
       <c r="E144">
         <v>619</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>547</v>
+        <v>741</v>
       </c>
       <c r="C145" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D145">
         <v>228</v>
       </c>
       <c r="E145">
         <v>228</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>548</v>
+        <v>742</v>
       </c>
       <c r="C146" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D146">
         <v>1240</v>
       </c>
       <c r="E146">
         <v>1240</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>549</v>
+        <v>743</v>
       </c>
       <c r="C147" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D147">
         <v>223</v>
       </c>
       <c r="E147">
         <v>223</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>6</v>
       </c>
       <c r="B148" t="s">
-        <v>550</v>
+        <v>744</v>
       </c>
       <c r="C148" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D148">
         <v>51</v>
       </c>
       <c r="E148">
         <v>51</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>7</v>
       </c>
       <c r="B149" t="s">
-        <v>551</v>
+        <v>745</v>
       </c>
       <c r="C149" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D149">
         <v>291</v>
       </c>
       <c r="E149">
         <v>291</v>
       </c>
     </row>
     <row r="150"/>
     <row r="151">
       <c r="A151">
         <v>24</v>
       </c>
       <c r="B151" t="s">
         <v>22</v>
       </c>
       <c r="C151" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D151">
         <v>467</v>
       </c>
       <c r="E151">
         <v>467</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B152" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C152" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D152">
         <v>149</v>
       </c>
       <c r="E152">
         <v>149</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1</v>
       </c>
       <c r="B153" t="s">
-        <v>552</v>
+        <v>746</v>
       </c>
       <c r="C153" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D153">
         <v>173</v>
       </c>
       <c r="E153">
         <v>173</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>2</v>
       </c>
       <c r="B154" t="s">
-        <v>553</v>
+        <v>747</v>
       </c>
       <c r="C154" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D154">
         <v>62</v>
       </c>
       <c r="E154">
         <v>62</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>3</v>
       </c>
       <c r="B155" t="s">
-        <v>554</v>
+        <v>748</v>
       </c>
       <c r="C155" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D155">
         <v>83</v>
       </c>
       <c r="E155">
         <v>83</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>749</v>
+      </c>
+      <c r="D2" t="s">
+        <v>750</v>
+      </c>
+      <c r="E2" t="s">
+        <v>751</v>
+      </c>
+      <c r="F2" t="s">
+        <v>752</v>
+      </c>
+      <c r="G2">
+        <v>18141</v>
+      </c>
+      <c r="H2">
+        <v>16619</v>
+      </c>
+      <c r="I2">
+        <v>51600</v>
+      </c>
+      <c r="J2">
+        <v>46680</v>
+      </c>
+      <c r="K2">
+        <v>13903</v>
+      </c>
+      <c r="L2">
+        <v>2339</v>
+      </c>
+      <c r="M2">
+        <v>1059</v>
+      </c>
+      <c r="N2">
+        <v>14198</v>
+      </c>
+      <c r="O2">
+        <v>278</v>
+      </c>
+      <c r="P2">
+        <v>1513</v>
+      </c>
+      <c r="Q2">
+        <v>17616</v>
+      </c>
+      <c r="R2">
+        <v>291</v>
+      </c>
+      <c r="S2">
+        <v>17233</v>
+      </c>
+      <c r="T2">
+        <v>2236</v>
+      </c>
+      <c r="U2">
+        <v>457</v>
+      </c>
+      <c r="V2">
+        <v>1162</v>
+      </c>
+      <c r="W2">
+        <v>208</v>
+      </c>
+      <c r="X2">
+        <v>205533</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>749</v>
+      </c>
+      <c r="D3" t="s">
+        <v>750</v>
+      </c>
+      <c r="E3" t="s">
+        <v>753</v>
+      </c>
+      <c r="F3" t="s">
+        <v>754</v>
+      </c>
+      <c r="G3">
+        <v>34745</v>
+      </c>
+      <c r="H3">
+        <v>32792</v>
+      </c>
+      <c r="I3">
+        <v>38067</v>
+      </c>
+      <c r="J3">
+        <v>28543</v>
+      </c>
+      <c r="K3">
+        <v>11643</v>
+      </c>
+      <c r="L3">
+        <v>1371</v>
+      </c>
+      <c r="M3">
+        <v>1260</v>
+      </c>
+      <c r="N3">
+        <v>17970</v>
+      </c>
+      <c r="O3">
+        <v>149</v>
+      </c>
+      <c r="P3">
+        <v>1838</v>
+      </c>
+      <c r="Q3">
+        <v>44418</v>
+      </c>
+      <c r="R3">
+        <v>260</v>
+      </c>
+      <c r="S3">
+        <v>26511</v>
+      </c>
+      <c r="T3">
+        <v>2124</v>
+      </c>
+      <c r="U3">
+        <v>1793</v>
+      </c>
+      <c r="V3">
+        <v>1838</v>
+      </c>
+      <c r="W3">
+        <v>731</v>
+      </c>
+      <c r="X3">
+        <v>246053</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4">
+        <v>52886</v>
+      </c>
+      <c r="H4">
+        <v>49411</v>
+      </c>
+      <c r="I4">
+        <v>89667</v>
+      </c>
+      <c r="J4">
+        <v>75223</v>
+      </c>
+      <c r="K4">
+        <v>25546</v>
+      </c>
+      <c r="L4">
+        <v>3710</v>
+      </c>
+      <c r="M4">
+        <v>2319</v>
+      </c>
+      <c r="N4">
+        <v>32168</v>
+      </c>
+      <c r="O4">
+        <v>427</v>
+      </c>
+      <c r="P4">
+        <v>3351</v>
+      </c>
+      <c r="Q4">
+        <v>62034</v>
+      </c>
+      <c r="R4">
+        <v>551</v>
+      </c>
+      <c r="S4">
+        <v>43744</v>
+      </c>
+      <c r="T4">
+        <v>4360</v>
+      </c>
+      <c r="U4">
+        <v>2250</v>
+      </c>
+      <c r="V4">
+        <v>3000</v>
+      </c>
+      <c r="W4">
+        <v>939</v>
+      </c>
+      <c r="X4">
+        <v>451586</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2">
+        <v>18141</v>
+      </c>
+      <c r="E2">
+        <v>34745</v>
+      </c>
+      <c r="F2">
+        <v>52886</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3">
+        <v>2434</v>
+      </c>
+      <c r="E3">
+        <v>3243</v>
+      </c>
+      <c r="F3">
+        <v>5677</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>755</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4">
+        <v>2310</v>
+      </c>
+      <c r="E4">
+        <v>12339</v>
+      </c>
+      <c r="F4">
+        <v>14649</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>756</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5">
+        <v>1536</v>
+      </c>
+      <c r="E5">
+        <v>9428</v>
+      </c>
+      <c r="F5">
+        <v>10964</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>757</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6">
+        <v>534</v>
+      </c>
+      <c r="E6">
+        <v>720</v>
+      </c>
+      <c r="F6">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>758</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7">
+        <v>3841</v>
+      </c>
+      <c r="E7">
+        <v>1791</v>
+      </c>
+      <c r="F7">
+        <v>5632</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>759</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>7041</v>
+      </c>
+      <c r="E8">
+        <v>2797</v>
+      </c>
+      <c r="F8">
+        <v>9838</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>760</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9">
+        <v>187</v>
+      </c>
+      <c r="E9">
+        <v>199</v>
+      </c>
+      <c r="F9">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>761</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10">
+        <v>118</v>
+      </c>
+      <c r="E10">
+        <v>124</v>
+      </c>
+      <c r="F10">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>762</v>
+      </c>
+      <c r="C11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11">
+        <v>140</v>
+      </c>
+      <c r="E11">
+        <v>4104</v>
+      </c>
+      <c r="F11">
+        <v>4244</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13">
+        <v>16619</v>
+      </c>
+      <c r="E13">
+        <v>32792</v>
+      </c>
+      <c r="F13">
+        <v>49411</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14">
+        <v>3638</v>
+      </c>
+      <c r="E14">
+        <v>4605</v>
+      </c>
+      <c r="F14">
+        <v>8243</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>763</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15">
+        <v>4717</v>
+      </c>
+      <c r="E15">
+        <v>4016</v>
+      </c>
+      <c r="F15">
+        <v>8733</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>764</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>1237</v>
+      </c>
+      <c r="E16">
+        <v>11047</v>
+      </c>
+      <c r="F16">
+        <v>12284</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>765</v>
+      </c>
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17">
+        <v>1130</v>
+      </c>
+      <c r="E17">
+        <v>1018</v>
+      </c>
+      <c r="F17">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>766</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>597</v>
+      </c>
+      <c r="E18">
+        <v>1761</v>
+      </c>
+      <c r="F18">
+        <v>2358</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>5</v>
+      </c>
+      <c r="B19" t="s">
+        <v>767</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19">
+        <v>4712</v>
+      </c>
+      <c r="E19">
+        <v>674</v>
+      </c>
+      <c r="F19">
+        <v>5386</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>768</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20">
+        <v>242</v>
+      </c>
+      <c r="E20">
+        <v>264</v>
+      </c>
+      <c r="F20">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>7</v>
+      </c>
+      <c r="B21" t="s">
+        <v>769</v>
+      </c>
+      <c r="C21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21">
+        <v>105</v>
+      </c>
+      <c r="E21">
+        <v>110</v>
+      </c>
+      <c r="F21">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>770</v>
+      </c>
+      <c r="C22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22">
+        <v>241</v>
+      </c>
+      <c r="E22">
+        <v>9297</v>
+      </c>
+      <c r="F22">
+        <v>9538</v>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24">
+        <v>51600</v>
+      </c>
+      <c r="E24">
+        <v>38067</v>
+      </c>
+      <c r="F24">
+        <v>89667</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" t="s">
+        <v>29</v>
+      </c>
+      <c r="C25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25">
+        <v>4930</v>
+      </c>
+      <c r="E25">
+        <v>3379</v>
+      </c>
+      <c r="F25">
+        <v>8309</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>771</v>
+      </c>
+      <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26">
+        <v>5593</v>
+      </c>
+      <c r="E26">
+        <v>9221</v>
+      </c>
+      <c r="F26">
+        <v>14814</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>772</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27">
+        <v>8987</v>
+      </c>
+      <c r="E27">
+        <v>7635</v>
+      </c>
+      <c r="F27">
+        <v>16622</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>773</v>
+      </c>
+      <c r="C28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28">
+        <v>22932</v>
+      </c>
+      <c r="E28">
+        <v>734</v>
+      </c>
+      <c r="F28">
+        <v>23666</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>774</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29">
+        <v>2378</v>
+      </c>
+      <c r="E29">
+        <v>7042</v>
+      </c>
+      <c r="F29">
+        <v>9420</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>775</v>
+      </c>
+      <c r="C30" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30">
+        <v>2407</v>
+      </c>
+      <c r="E30">
+        <v>8637</v>
+      </c>
+      <c r="F30">
+        <v>11044</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>776</v>
+      </c>
+      <c r="C31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31">
+        <v>454</v>
+      </c>
+      <c r="E31">
+        <v>205</v>
+      </c>
+      <c r="F31">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>777</v>
+      </c>
+      <c r="C32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32">
+        <v>1297</v>
+      </c>
+      <c r="E32">
+        <v>381</v>
+      </c>
+      <c r="F32">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>778</v>
+      </c>
+      <c r="C33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33">
+        <v>2622</v>
+      </c>
+      <c r="E33">
+        <v>833</v>
+      </c>
+      <c r="F33">
+        <v>3455</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>34</v>
+      </c>
+      <c r="D35">
+        <v>46680</v>
+      </c>
+      <c r="E35">
+        <v>28543</v>
+      </c>
+      <c r="F35">
+        <v>75223</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>29</v>
+      </c>
+      <c r="B36" t="s">
+        <v>29</v>
+      </c>
+      <c r="C36" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36">
+        <v>4288</v>
+      </c>
+      <c r="E36">
+        <v>4056</v>
+      </c>
+      <c r="F36">
+        <v>8344</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>779</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37">
+        <v>3088</v>
+      </c>
+      <c r="E37">
+        <v>8726</v>
+      </c>
+      <c r="F37">
+        <v>11814</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>780</v>
+      </c>
+      <c r="C38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38">
+        <v>15087</v>
+      </c>
+      <c r="E38">
+        <v>2261</v>
+      </c>
+      <c r="F38">
+        <v>17348</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>3</v>
+      </c>
+      <c r="B39" t="s">
+        <v>781</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>3460</v>
+      </c>
+      <c r="E39">
+        <v>1041</v>
+      </c>
+      <c r="F39">
+        <v>4501</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>782</v>
+      </c>
+      <c r="C40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40">
+        <v>18008</v>
+      </c>
+      <c r="E40">
+        <v>781</v>
+      </c>
+      <c r="F40">
+        <v>18789</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>783</v>
+      </c>
+      <c r="C41" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41">
+        <v>1127</v>
+      </c>
+      <c r="E41">
+        <v>2807</v>
+      </c>
+      <c r="F41">
+        <v>3934</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>784</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42">
+        <v>253</v>
+      </c>
+      <c r="E42">
+        <v>458</v>
+      </c>
+      <c r="F42">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>7</v>
+      </c>
+      <c r="B43" t="s">
+        <v>785</v>
+      </c>
+      <c r="C43" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43">
+        <v>1126</v>
+      </c>
+      <c r="E43">
+        <v>8136</v>
+      </c>
+      <c r="F43">
+        <v>9262</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>786</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44">
+        <v>243</v>
+      </c>
+      <c r="E44">
+        <v>277</v>
+      </c>
+      <c r="F44">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>5</v>
+      </c>
+      <c r="B46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" t="s">
+        <v>34</v>
+      </c>
+      <c r="D46">
+        <v>13903</v>
+      </c>
+      <c r="E46">
+        <v>11643</v>
+      </c>
+      <c r="F46">
+        <v>25546</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>29</v>
+      </c>
+      <c r="B47" t="s">
+        <v>29</v>
+      </c>
+      <c r="C47" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47">
+        <v>1595</v>
+      </c>
+      <c r="E47">
+        <v>1983</v>
+      </c>
+      <c r="F47">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>787</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>9725</v>
+      </c>
+      <c r="E48">
+        <v>1519</v>
+      </c>
+      <c r="F48">
+        <v>11244</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>788</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>1098</v>
+      </c>
+      <c r="E49">
+        <v>3601</v>
+      </c>
+      <c r="F49">
+        <v>4699</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>789</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50">
+        <v>206</v>
+      </c>
+      <c r="E50">
+        <v>329</v>
+      </c>
+      <c r="F50">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>790</v>
+      </c>
+      <c r="C51" t="s">
+        <v>37</v>
+      </c>
+      <c r="D51">
+        <v>567</v>
+      </c>
+      <c r="E51">
+        <v>679</v>
+      </c>
+      <c r="F51">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>791</v>
+      </c>
+      <c r="C52" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52">
+        <v>274</v>
+      </c>
+      <c r="E52">
+        <v>2203</v>
+      </c>
+      <c r="F52">
+        <v>2477</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>6</v>
+      </c>
+      <c r="B53" t="s">
+        <v>792</v>
+      </c>
+      <c r="C53" t="s">
+        <v>37</v>
+      </c>
+      <c r="D53">
+        <v>205</v>
+      </c>
+      <c r="E53">
+        <v>132</v>
+      </c>
+      <c r="F53">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>793</v>
+      </c>
+      <c r="C54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54">
+        <v>85</v>
+      </c>
+      <c r="E54">
+        <v>135</v>
+      </c>
+      <c r="F54">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>794</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55">
+        <v>148</v>
+      </c>
+      <c r="E55">
+        <v>1062</v>
+      </c>
+      <c r="F55">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" t="s">
+        <v>34</v>
+      </c>
+      <c r="D57">
+        <v>2339</v>
+      </c>
+      <c r="E57">
+        <v>1371</v>
+      </c>
+      <c r="F57">
+        <v>3710</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>29</v>
+      </c>
+      <c r="B58" t="s">
+        <v>29</v>
+      </c>
+      <c r="C58" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58">
+        <v>539</v>
+      </c>
+      <c r="E58">
+        <v>276</v>
+      </c>
+      <c r="F58">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>795</v>
+      </c>
+      <c r="C59" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59">
+        <v>841</v>
+      </c>
+      <c r="E59">
+        <v>228</v>
+      </c>
+      <c r="F59">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>2</v>
+      </c>
+      <c r="B60" t="s">
+        <v>796</v>
+      </c>
+      <c r="C60" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60">
+        <v>265</v>
+      </c>
+      <c r="E60">
+        <v>582</v>
+      </c>
+      <c r="F60">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>3</v>
+      </c>
+      <c r="B61" t="s">
+        <v>797</v>
+      </c>
+      <c r="C61" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61">
+        <v>471</v>
+      </c>
+      <c r="E61">
+        <v>80</v>
+      </c>
+      <c r="F61">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>4</v>
+      </c>
+      <c r="B62" t="s">
+        <v>798</v>
+      </c>
+      <c r="C62" t="s">
+        <v>37</v>
+      </c>
+      <c r="D62">
+        <v>119</v>
+      </c>
+      <c r="E62">
+        <v>126</v>
+      </c>
+      <c r="F62">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>5</v>
+      </c>
+      <c r="B63" t="s">
+        <v>799</v>
+      </c>
+      <c r="C63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63">
+        <v>104</v>
+      </c>
+      <c r="E63">
+        <v>79</v>
+      </c>
+      <c r="F63">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="64"/>
+    <row r="65">
+      <c r="A65">
+        <v>7</v>
+      </c>
+      <c r="B65" t="s">
+        <v>12</v>
+      </c>
+      <c r="C65" t="s">
+        <v>34</v>
+      </c>
+      <c r="D65">
+        <v>1059</v>
+      </c>
+      <c r="E65">
+        <v>1260</v>
+      </c>
+      <c r="F65">
+        <v>2319</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>29</v>
+      </c>
+      <c r="B66" t="s">
+        <v>29</v>
+      </c>
+      <c r="C66" t="s">
+        <v>35</v>
+      </c>
+      <c r="D66">
+        <v>384</v>
+      </c>
+      <c r="E66">
+        <v>520</v>
+      </c>
+      <c r="F66">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>1</v>
+      </c>
+      <c r="B67" t="s">
+        <v>800</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>239</v>
+      </c>
+      <c r="E67">
+        <v>393</v>
+      </c>
+      <c r="F67">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>2</v>
+      </c>
+      <c r="B68" t="s">
+        <v>801</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68">
+        <v>192</v>
+      </c>
+      <c r="E68">
+        <v>162</v>
+      </c>
+      <c r="F68">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>3</v>
+      </c>
+      <c r="B69" t="s">
+        <v>802</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69">
+        <v>70</v>
+      </c>
+      <c r="E69">
+        <v>81</v>
+      </c>
+      <c r="F69">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>4</v>
+      </c>
+      <c r="B70" t="s">
+        <v>803</v>
+      </c>
+      <c r="C70" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70">
+        <v>128</v>
+      </c>
+      <c r="E70">
+        <v>40</v>
+      </c>
+      <c r="F70">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>5</v>
+      </c>
+      <c r="B71" t="s">
+        <v>804</v>
+      </c>
+      <c r="C71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71">
+        <v>46</v>
+      </c>
+      <c r="E71">
+        <v>64</v>
+      </c>
+      <c r="F71">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73">
+        <v>8</v>
+      </c>
+      <c r="B73" t="s">
+        <v>13</v>
+      </c>
+      <c r="C73" t="s">
+        <v>34</v>
+      </c>
+      <c r="D73">
+        <v>14198</v>
+      </c>
+      <c r="E73">
+        <v>17970</v>
+      </c>
+      <c r="F73">
+        <v>32168</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>29</v>
+      </c>
+      <c r="B74" t="s">
+        <v>29</v>
+      </c>
+      <c r="C74" t="s">
+        <v>35</v>
+      </c>
+      <c r="D74">
+        <v>1826</v>
+      </c>
+      <c r="E74">
+        <v>3943</v>
+      </c>
+      <c r="F74">
+        <v>5769</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>1</v>
+      </c>
+      <c r="B75" t="s">
+        <v>805</v>
+      </c>
+      <c r="C75" t="s">
+        <v>37</v>
+      </c>
+      <c r="D75">
+        <v>10573</v>
+      </c>
+      <c r="E75">
+        <v>4494</v>
+      </c>
+      <c r="F75">
+        <v>15067</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>2</v>
+      </c>
+      <c r="B76" t="s">
+        <v>806</v>
+      </c>
+      <c r="C76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76">
+        <v>418</v>
+      </c>
+      <c r="E76">
+        <v>3007</v>
+      </c>
+      <c r="F76">
+        <v>3425</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>3</v>
+      </c>
+      <c r="B77" t="s">
+        <v>807</v>
+      </c>
+      <c r="C77" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77">
+        <v>235</v>
+      </c>
+      <c r="E77">
+        <v>1859</v>
+      </c>
+      <c r="F77">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>4</v>
+      </c>
+      <c r="B78" t="s">
+        <v>808</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>207</v>
+      </c>
+      <c r="E78">
+        <v>2662</v>
+      </c>
+      <c r="F78">
+        <v>2869</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>5</v>
+      </c>
+      <c r="B79" t="s">
+        <v>809</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79">
+        <v>121</v>
+      </c>
+      <c r="E79">
+        <v>427</v>
+      </c>
+      <c r="F79">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>6</v>
+      </c>
+      <c r="B80" t="s">
+        <v>810</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>357</v>
+      </c>
+      <c r="E80">
+        <v>631</v>
+      </c>
+      <c r="F80">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>7</v>
+      </c>
+      <c r="B81" t="s">
+        <v>811</v>
+      </c>
+      <c r="C81" t="s">
+        <v>37</v>
+      </c>
+      <c r="D81">
+        <v>188</v>
+      </c>
+      <c r="E81">
+        <v>407</v>
+      </c>
+      <c r="F81">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>8</v>
+      </c>
+      <c r="B82" t="s">
+        <v>812</v>
+      </c>
+      <c r="C82" t="s">
+        <v>37</v>
+      </c>
+      <c r="D82">
+        <v>273</v>
+      </c>
+      <c r="E82">
+        <v>540</v>
+      </c>
+      <c r="F82">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="83"/>
+    <row r="84">
+      <c r="A84">
+        <v>9</v>
+      </c>
+      <c r="B84" t="s">
+        <v>14</v>
+      </c>
+      <c r="C84" t="s">
+        <v>34</v>
+      </c>
+      <c r="D84">
+        <v>278</v>
+      </c>
+      <c r="E84">
+        <v>149</v>
+      </c>
+      <c r="F84">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>29</v>
+      </c>
+      <c r="B85" t="s">
+        <v>29</v>
+      </c>
+      <c r="C85" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85">
+        <v>187</v>
+      </c>
+      <c r="E85">
+        <v>59</v>
+      </c>
+      <c r="F85">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>1</v>
+      </c>
+      <c r="B86" t="s">
+        <v>813</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86">
+        <v>32</v>
+      </c>
+      <c r="E86">
+        <v>25</v>
+      </c>
+      <c r="F86">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>814</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>21</v>
+      </c>
+      <c r="E87">
+        <v>34</v>
+      </c>
+      <c r="F87">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>3</v>
+      </c>
+      <c r="B88" t="s">
+        <v>815</v>
+      </c>
+      <c r="C88" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88">
+        <v>26</v>
+      </c>
+      <c r="E88">
+        <v>20</v>
+      </c>
+      <c r="F88">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>4</v>
+      </c>
+      <c r="B89" t="s">
+        <v>816</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>12</v>
+      </c>
+      <c r="E89">
+        <v>11</v>
+      </c>
+      <c r="F89">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="90"/>
+    <row r="91">
+      <c r="A91">
+        <v>10</v>
+      </c>
+      <c r="B91" t="s">
+        <v>15</v>
+      </c>
+      <c r="C91" t="s">
+        <v>34</v>
+      </c>
+      <c r="D91">
+        <v>1513</v>
+      </c>
+      <c r="E91">
+        <v>1838</v>
+      </c>
+      <c r="F91">
+        <v>3351</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>29</v>
+      </c>
+      <c r="B92" t="s">
+        <v>29</v>
+      </c>
+      <c r="C92" t="s">
+        <v>35</v>
+      </c>
+      <c r="D92">
+        <v>355</v>
+      </c>
+      <c r="E92">
+        <v>448</v>
+      </c>
+      <c r="F92">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>1</v>
+      </c>
+      <c r="B93" t="s">
+        <v>817</v>
+      </c>
+      <c r="C93" t="s">
+        <v>37</v>
+      </c>
+      <c r="D93">
+        <v>402</v>
+      </c>
+      <c r="E93">
+        <v>544</v>
+      </c>
+      <c r="F93">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>2</v>
+      </c>
+      <c r="B94" t="s">
+        <v>818</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>248</v>
+      </c>
+      <c r="E94">
+        <v>227</v>
+      </c>
+      <c r="F94">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>3</v>
+      </c>
+      <c r="B95" t="s">
+        <v>819</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>87</v>
+      </c>
+      <c r="E95">
+        <v>96</v>
+      </c>
+      <c r="F95">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>4</v>
+      </c>
+      <c r="B96" t="s">
+        <v>820</v>
+      </c>
+      <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96">
+        <v>168</v>
+      </c>
+      <c r="E96">
+        <v>315</v>
+      </c>
+      <c r="F96">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>5</v>
+      </c>
+      <c r="B97" t="s">
+        <v>821</v>
+      </c>
+      <c r="C97" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97">
+        <v>147</v>
+      </c>
+      <c r="E97">
+        <v>106</v>
+      </c>
+      <c r="F97">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>6</v>
+      </c>
+      <c r="B98" t="s">
+        <v>822</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98">
+        <v>32</v>
+      </c>
+      <c r="E98">
+        <v>24</v>
+      </c>
+      <c r="F98">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>7</v>
+      </c>
+      <c r="B99" t="s">
+        <v>823</v>
+      </c>
+      <c r="C99" t="s">
+        <v>37</v>
+      </c>
+      <c r="D99">
+        <v>74</v>
+      </c>
+      <c r="E99">
+        <v>78</v>
+      </c>
+      <c r="F99">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>12</v>
+      </c>
+      <c r="B101" t="s">
+        <v>16</v>
+      </c>
+      <c r="C101" t="s">
+        <v>34</v>
+      </c>
+      <c r="D101">
+        <v>17616</v>
+      </c>
+      <c r="E101">
+        <v>44418</v>
+      </c>
+      <c r="F101">
+        <v>62034</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>29</v>
+      </c>
+      <c r="B102" t="s">
+        <v>29</v>
+      </c>
+      <c r="C102" t="s">
+        <v>35</v>
+      </c>
+      <c r="D102">
+        <v>1294</v>
+      </c>
+      <c r="E102">
+        <v>3028</v>
+      </c>
+      <c r="F102">
+        <v>4322</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>824</v>
+      </c>
+      <c r="C103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103">
+        <v>1083</v>
+      </c>
+      <c r="E103">
+        <v>12409</v>
+      </c>
+      <c r="F103">
+        <v>13492</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>2</v>
+      </c>
+      <c r="B104" t="s">
+        <v>825</v>
+      </c>
+      <c r="C104" t="s">
+        <v>37</v>
+      </c>
+      <c r="D104">
+        <v>8817</v>
+      </c>
+      <c r="E104">
+        <v>2167</v>
+      </c>
+      <c r="F104">
+        <v>10984</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>3</v>
+      </c>
+      <c r="B105" t="s">
+        <v>826</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105">
+        <v>555</v>
+      </c>
+      <c r="E105">
+        <v>7258</v>
+      </c>
+      <c r="F105">
+        <v>7813</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>4</v>
+      </c>
+      <c r="B106" t="s">
+        <v>827</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106">
+        <v>721</v>
+      </c>
+      <c r="E106">
+        <v>8388</v>
+      </c>
+      <c r="F106">
+        <v>9109</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>5</v>
+      </c>
+      <c r="B107" t="s">
+        <v>828</v>
+      </c>
+      <c r="C107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107">
+        <v>333</v>
+      </c>
+      <c r="E107">
+        <v>10524</v>
+      </c>
+      <c r="F107">
+        <v>10857</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>6</v>
+      </c>
+      <c r="B108" t="s">
+        <v>829</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>120</v>
+      </c>
+      <c r="E108">
+        <v>162</v>
+      </c>
+      <c r="F108">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>7</v>
+      </c>
+      <c r="B109" t="s">
+        <v>830</v>
+      </c>
+      <c r="C109" t="s">
+        <v>37</v>
+      </c>
+      <c r="D109">
+        <v>90</v>
+      </c>
+      <c r="E109">
+        <v>211</v>
+      </c>
+      <c r="F109">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>8</v>
+      </c>
+      <c r="B110" t="s">
+        <v>831</v>
+      </c>
+      <c r="C110" t="s">
+        <v>37</v>
+      </c>
+      <c r="D110">
+        <v>4603</v>
+      </c>
+      <c r="E110">
+        <v>271</v>
+      </c>
+      <c r="F110">
+        <v>4874</v>
+      </c>
+    </row>
+    <row r="111"/>
+    <row r="112">
+      <c r="A112">
+        <v>13</v>
+      </c>
+      <c r="B112" t="s">
+        <v>17</v>
+      </c>
+      <c r="C112" t="s">
+        <v>34</v>
+      </c>
+      <c r="D112">
+        <v>291</v>
+      </c>
+      <c r="E112">
+        <v>260</v>
+      </c>
+      <c r="F112">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>29</v>
+      </c>
+      <c r="B113" t="s">
+        <v>29</v>
+      </c>
+      <c r="C113" t="s">
+        <v>35</v>
+      </c>
+      <c r="D113">
+        <v>79</v>
+      </c>
+      <c r="E113">
+        <v>107</v>
+      </c>
+      <c r="F113">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>1</v>
+      </c>
+      <c r="B114" t="s">
+        <v>832</v>
+      </c>
+      <c r="C114" t="s">
+        <v>37</v>
+      </c>
+      <c r="D114">
+        <v>212</v>
+      </c>
+      <c r="E114">
+        <v>153</v>
+      </c>
+      <c r="F114">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="115"/>
+    <row r="116">
+      <c r="A116">
+        <v>14</v>
+      </c>
+      <c r="B116" t="s">
+        <v>18</v>
+      </c>
+      <c r="C116" t="s">
+        <v>34</v>
+      </c>
+      <c r="D116">
+        <v>17233</v>
+      </c>
+      <c r="E116">
+        <v>26511</v>
+      </c>
+      <c r="F116">
+        <v>43744</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>29</v>
+      </c>
+      <c r="B117" t="s">
+        <v>29</v>
+      </c>
+      <c r="C117" t="s">
+        <v>35</v>
+      </c>
+      <c r="D117">
+        <v>1262</v>
+      </c>
+      <c r="E117">
+        <v>1579</v>
+      </c>
+      <c r="F117">
+        <v>2841</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>1</v>
+      </c>
+      <c r="B118" t="s">
+        <v>833</v>
+      </c>
+      <c r="C118" t="s">
+        <v>37</v>
+      </c>
+      <c r="D118">
+        <v>1689</v>
+      </c>
+      <c r="E118">
+        <v>11334</v>
+      </c>
+      <c r="F118">
+        <v>13023</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>2</v>
+      </c>
+      <c r="B119" t="s">
+        <v>834</v>
+      </c>
+      <c r="C119" t="s">
+        <v>37</v>
+      </c>
+      <c r="D119">
+        <v>2432</v>
+      </c>
+      <c r="E119">
+        <v>5703</v>
+      </c>
+      <c r="F119">
+        <v>8135</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>3</v>
+      </c>
+      <c r="B120" t="s">
+        <v>835</v>
+      </c>
+      <c r="C120" t="s">
+        <v>37</v>
+      </c>
+      <c r="D120">
+        <v>354</v>
+      </c>
+      <c r="E120">
+        <v>384</v>
+      </c>
+      <c r="F120">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>4</v>
+      </c>
+      <c r="B121" t="s">
+        <v>836</v>
+      </c>
+      <c r="C121" t="s">
+        <v>37</v>
+      </c>
+      <c r="D121">
+        <v>1143</v>
+      </c>
+      <c r="E121">
+        <v>353</v>
+      </c>
+      <c r="F121">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>5</v>
+      </c>
+      <c r="B122" t="s">
+        <v>837</v>
+      </c>
+      <c r="C122" t="s">
+        <v>37</v>
+      </c>
+      <c r="D122">
+        <v>9916</v>
+      </c>
+      <c r="E122">
+        <v>4703</v>
+      </c>
+      <c r="F122">
+        <v>14619</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>6</v>
+      </c>
+      <c r="B123" t="s">
+        <v>838</v>
+      </c>
+      <c r="C123" t="s">
+        <v>37</v>
+      </c>
+      <c r="D123">
+        <v>75</v>
+      </c>
+      <c r="E123">
+        <v>76</v>
+      </c>
+      <c r="F123">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>7</v>
+      </c>
+      <c r="B124" t="s">
+        <v>839</v>
+      </c>
+      <c r="C124" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124">
+        <v>256</v>
+      </c>
+      <c r="E124">
+        <v>99</v>
+      </c>
+      <c r="F124">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>8</v>
+      </c>
+      <c r="B125" t="s">
+        <v>840</v>
+      </c>
+      <c r="C125" t="s">
+        <v>37</v>
+      </c>
+      <c r="D125">
+        <v>106</v>
+      </c>
+      <c r="E125">
+        <v>2280</v>
+      </c>
+      <c r="F125">
+        <v>2386</v>
+      </c>
+    </row>
+    <row r="126"/>
+    <row r="127">
+      <c r="A127">
+        <v>15</v>
+      </c>
+      <c r="B127" t="s">
+        <v>19</v>
+      </c>
+      <c r="C127" t="s">
+        <v>34</v>
+      </c>
+      <c r="D127">
+        <v>2236</v>
+      </c>
+      <c r="E127">
+        <v>2124</v>
+      </c>
+      <c r="F127">
+        <v>4360</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>29</v>
+      </c>
+      <c r="B128" t="s">
+        <v>29</v>
+      </c>
+      <c r="C128" t="s">
+        <v>35</v>
+      </c>
+      <c r="D128">
+        <v>523</v>
+      </c>
+      <c r="E128">
+        <v>646</v>
+      </c>
+      <c r="F128">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>1</v>
+      </c>
+      <c r="B129" t="s">
+        <v>841</v>
+      </c>
+      <c r="C129" t="s">
+        <v>37</v>
+      </c>
+      <c r="D129">
+        <v>1364</v>
+      </c>
+      <c r="E129">
+        <v>862</v>
+      </c>
+      <c r="F129">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>2</v>
+      </c>
+      <c r="B130" t="s">
+        <v>842</v>
+      </c>
+      <c r="C130" t="s">
+        <v>37</v>
+      </c>
+      <c r="D130">
+        <v>187</v>
+      </c>
+      <c r="E130">
+        <v>426</v>
+      </c>
+      <c r="F130">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>3</v>
+      </c>
+      <c r="B131" t="s">
+        <v>843</v>
+      </c>
+      <c r="C131" t="s">
+        <v>37</v>
+      </c>
+      <c r="D131">
+        <v>162</v>
+      </c>
+      <c r="E131">
+        <v>190</v>
+      </c>
+      <c r="F131">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="132"/>
+    <row r="133">
+      <c r="A133">
+        <v>16</v>
+      </c>
+      <c r="B133" t="s">
+        <v>20</v>
+      </c>
+      <c r="C133" t="s">
+        <v>34</v>
+      </c>
+      <c r="D133">
+        <v>457</v>
+      </c>
+      <c r="E133">
+        <v>1793</v>
+      </c>
+      <c r="F133">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s">
+        <v>29</v>
+      </c>
+      <c r="B134" t="s">
+        <v>29</v>
+      </c>
+      <c r="C134" t="s">
+        <v>35</v>
+      </c>
+      <c r="D134">
+        <v>87</v>
+      </c>
+      <c r="E134">
+        <v>276</v>
+      </c>
+      <c r="F134">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>1</v>
+      </c>
+      <c r="B135" t="s">
+        <v>844</v>
+      </c>
+      <c r="C135" t="s">
+        <v>37</v>
+      </c>
+      <c r="D135">
+        <v>127</v>
+      </c>
+      <c r="E135">
+        <v>289</v>
+      </c>
+      <c r="F135">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>2</v>
+      </c>
+      <c r="B136" t="s">
+        <v>845</v>
+      </c>
+      <c r="C136" t="s">
+        <v>37</v>
+      </c>
+      <c r="D136">
+        <v>20</v>
+      </c>
+      <c r="E136">
+        <v>184</v>
+      </c>
+      <c r="F136">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>3</v>
+      </c>
+      <c r="B137" t="s">
+        <v>846</v>
+      </c>
+      <c r="C137" t="s">
+        <v>37</v>
+      </c>
+      <c r="D137">
+        <v>24</v>
+      </c>
+      <c r="E137">
+        <v>63</v>
+      </c>
+      <c r="F137">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>4</v>
+      </c>
+      <c r="B138" t="s">
+        <v>847</v>
+      </c>
+      <c r="C138" t="s">
+        <v>37</v>
+      </c>
+      <c r="D138">
+        <v>19</v>
+      </c>
+      <c r="E138">
+        <v>410</v>
+      </c>
+      <c r="F138">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>5</v>
+      </c>
+      <c r="B139" t="s">
+        <v>848</v>
+      </c>
+      <c r="C139" t="s">
+        <v>37</v>
+      </c>
+      <c r="D139">
+        <v>107</v>
+      </c>
+      <c r="E139">
+        <v>362</v>
+      </c>
+      <c r="F139">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>6</v>
+      </c>
+      <c r="B140" t="s">
+        <v>849</v>
+      </c>
+      <c r="C140" t="s">
+        <v>37</v>
+      </c>
+      <c r="D140">
+        <v>20</v>
+      </c>
+      <c r="E140">
+        <v>49</v>
+      </c>
+      <c r="F140">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>7</v>
+      </c>
+      <c r="B141" t="s">
+        <v>850</v>
+      </c>
+      <c r="C141" t="s">
+        <v>37</v>
+      </c>
+      <c r="D141">
+        <v>39</v>
+      </c>
+      <c r="E141">
+        <v>131</v>
+      </c>
+      <c r="F141">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>8</v>
+      </c>
+      <c r="B142" t="s">
+        <v>851</v>
+      </c>
+      <c r="C142" t="s">
+        <v>37</v>
+      </c>
+      <c r="D142">
+        <v>14</v>
+      </c>
+      <c r="E142">
+        <v>29</v>
+      </c>
+      <c r="F142">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="143"/>
+    <row r="144">
+      <c r="A144">
+        <v>17</v>
+      </c>
+      <c r="B144" t="s">
+        <v>21</v>
+      </c>
+      <c r="C144" t="s">
+        <v>34</v>
+      </c>
+      <c r="D144">
+        <v>1162</v>
+      </c>
+      <c r="E144">
+        <v>1838</v>
+      </c>
+      <c r="F144">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s">
+        <v>29</v>
+      </c>
+      <c r="B145" t="s">
+        <v>29</v>
+      </c>
+      <c r="C145" t="s">
+        <v>35</v>
+      </c>
+      <c r="D145">
+        <v>323</v>
+      </c>
+      <c r="E145">
+        <v>455</v>
+      </c>
+      <c r="F145">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>1</v>
+      </c>
+      <c r="B146" t="s">
+        <v>852</v>
+      </c>
+      <c r="C146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D146">
+        <v>398</v>
+      </c>
+      <c r="E146">
+        <v>477</v>
+      </c>
+      <c r="F146">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>2</v>
+      </c>
+      <c r="B147" t="s">
+        <v>853</v>
+      </c>
+      <c r="C147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D147">
+        <v>149</v>
+      </c>
+      <c r="E147">
+        <v>166</v>
+      </c>
+      <c r="F147">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>3</v>
+      </c>
+      <c r="B148" t="s">
+        <v>854</v>
+      </c>
+      <c r="C148" t="s">
+        <v>37</v>
+      </c>
+      <c r="D148">
+        <v>57</v>
+      </c>
+      <c r="E148">
+        <v>57</v>
+      </c>
+      <c r="F148">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>4</v>
+      </c>
+      <c r="B149" t="s">
+        <v>855</v>
+      </c>
+      <c r="C149" t="s">
+        <v>37</v>
+      </c>
+      <c r="D149">
+        <v>79</v>
+      </c>
+      <c r="E149">
+        <v>393</v>
+      </c>
+      <c r="F149">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>5</v>
+      </c>
+      <c r="B150" t="s">
+        <v>856</v>
+      </c>
+      <c r="C150" t="s">
+        <v>37</v>
+      </c>
+      <c r="D150">
+        <v>44</v>
+      </c>
+      <c r="E150">
+        <v>78</v>
+      </c>
+      <c r="F150">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>6</v>
+      </c>
+      <c r="B151" t="s">
+        <v>857</v>
+      </c>
+      <c r="C151" t="s">
+        <v>37</v>
+      </c>
+      <c r="D151">
+        <v>38</v>
+      </c>
+      <c r="E151">
+        <v>107</v>
+      </c>
+      <c r="F151">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>7</v>
+      </c>
+      <c r="B152" t="s">
+        <v>858</v>
+      </c>
+      <c r="C152" t="s">
+        <v>37</v>
+      </c>
+      <c r="D152">
+        <v>38</v>
+      </c>
+      <c r="E152">
+        <v>56</v>
+      </c>
+      <c r="F152">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>8</v>
+      </c>
+      <c r="B153" t="s">
+        <v>859</v>
+      </c>
+      <c r="C153" t="s">
+        <v>37</v>
+      </c>
+      <c r="D153">
+        <v>36</v>
+      </c>
+      <c r="E153">
+        <v>49</v>
+      </c>
+      <c r="F153">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="154"/>
+    <row r="155">
+      <c r="A155">
+        <v>24</v>
+      </c>
+      <c r="B155" t="s">
+        <v>22</v>
+      </c>
+      <c r="C155" t="s">
+        <v>34</v>
+      </c>
+      <c r="D155">
+        <v>208</v>
+      </c>
+      <c r="E155">
+        <v>731</v>
+      </c>
+      <c r="F155">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="s">
+        <v>29</v>
+      </c>
+      <c r="B156" t="s">
+        <v>29</v>
+      </c>
+      <c r="C156" t="s">
+        <v>35</v>
+      </c>
+      <c r="D156">
+        <v>49</v>
+      </c>
+      <c r="E156">
+        <v>115</v>
+      </c>
+      <c r="F156">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>1</v>
+      </c>
+      <c r="B157" t="s">
+        <v>860</v>
+      </c>
+      <c r="C157" t="s">
+        <v>37</v>
+      </c>
+      <c r="D157">
+        <v>42</v>
+      </c>
+      <c r="E157">
+        <v>151</v>
+      </c>
+      <c r="F157">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>2</v>
+      </c>
+      <c r="B158" t="s">
+        <v>861</v>
+      </c>
+      <c r="C158" t="s">
+        <v>37</v>
+      </c>
+      <c r="D158">
+        <v>59</v>
+      </c>
+      <c r="E158">
+        <v>81</v>
+      </c>
+      <c r="F158">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>3</v>
+      </c>
+      <c r="B159" t="s">
+        <v>862</v>
+      </c>
+      <c r="C159" t="s">
+        <v>37</v>
+      </c>
+      <c r="D159">
+        <v>17</v>
+      </c>
+      <c r="E159">
+        <v>28</v>
+      </c>
+      <c r="F159">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>4</v>
+      </c>
+      <c r="B160" t="s">
+        <v>863</v>
+      </c>
+      <c r="C160" t="s">
+        <v>37</v>
+      </c>
+      <c r="D160">
+        <v>11</v>
+      </c>
+      <c r="E160">
+        <v>44</v>
+      </c>
+      <c r="F160">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>5</v>
+      </c>
+      <c r="B161" t="s">
+        <v>864</v>
+      </c>
+      <c r="C161" t="s">
+        <v>37</v>
+      </c>
+      <c r="D161">
+        <v>6</v>
+      </c>
+      <c r="E161">
+        <v>13</v>
+      </c>
+      <c r="F161">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>6</v>
+      </c>
+      <c r="B162" t="s">
+        <v>865</v>
+      </c>
+      <c r="C162" t="s">
+        <v>37</v>
+      </c>
+      <c r="D162">
+        <v>8</v>
+      </c>
+      <c r="E162">
+        <v>25</v>
+      </c>
+      <c r="F162">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>7</v>
+      </c>
+      <c r="B163" t="s">
+        <v>866</v>
+      </c>
+      <c r="C163" t="s">
+        <v>37</v>
+      </c>
+      <c r="D163">
+        <v>9</v>
+      </c>
+      <c r="E163">
+        <v>25</v>
+      </c>
+      <c r="F163">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>8</v>
+      </c>
+      <c r="B164" t="s">
+        <v>867</v>
+      </c>
+      <c r="C164" t="s">
+        <v>37</v>
+      </c>
+      <c r="D164">
+        <v>7</v>
+      </c>
+      <c r="E164">
+        <v>249</v>
+      </c>
+      <c r="F164">
+        <v>256</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>868</v>
+      </c>
+      <c r="D2" t="s">
+        <v>869</v>
+      </c>
+      <c r="E2" t="s">
+        <v>870</v>
+      </c>
+      <c r="F2" t="s">
+        <v>871</v>
+      </c>
+      <c r="G2">
+        <v>68480</v>
+      </c>
+      <c r="H2">
+        <v>26872</v>
+      </c>
+      <c r="I2">
+        <v>48226</v>
+      </c>
+      <c r="J2">
+        <v>74896</v>
+      </c>
+      <c r="K2">
+        <v>15247</v>
+      </c>
+      <c r="L2">
+        <v>876</v>
+      </c>
+      <c r="M2">
+        <v>2294</v>
+      </c>
+      <c r="N2">
+        <v>23837</v>
+      </c>
+      <c r="O2">
+        <v>117</v>
+      </c>
+      <c r="P2">
+        <v>17249</v>
+      </c>
+      <c r="Q2">
+        <v>2643</v>
+      </c>
+      <c r="R2">
+        <v>26413</v>
+      </c>
+      <c r="S2">
+        <v>1285</v>
+      </c>
+      <c r="T2">
+        <v>1450</v>
+      </c>
+      <c r="U2">
+        <v>40796</v>
+      </c>
+      <c r="V2">
+        <v>496</v>
+      </c>
+      <c r="W2">
+        <v>351177</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3">
+        <v>68480</v>
+      </c>
+      <c r="H3">
+        <v>26872</v>
+      </c>
+      <c r="I3">
+        <v>48226</v>
+      </c>
+      <c r="J3">
+        <v>74896</v>
+      </c>
+      <c r="K3">
+        <v>15247</v>
+      </c>
+      <c r="L3">
+        <v>876</v>
+      </c>
+      <c r="M3">
+        <v>2294</v>
+      </c>
+      <c r="N3">
+        <v>23837</v>
+      </c>
+      <c r="O3">
+        <v>117</v>
+      </c>
+      <c r="P3">
+        <v>17249</v>
+      </c>
+      <c r="Q3">
+        <v>2643</v>
+      </c>
+      <c r="R3">
+        <v>26413</v>
+      </c>
+      <c r="S3">
+        <v>1285</v>
+      </c>
+      <c r="T3">
+        <v>1450</v>
+      </c>
+      <c r="U3">
+        <v>40796</v>
+      </c>
+      <c r="V3">
+        <v>496</v>
+      </c>
+      <c r="W3">
+        <v>351177</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2">
+        <v>68480</v>
+      </c>
+      <c r="E2">
+        <v>68480</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3">
+        <v>11132</v>
+      </c>
+      <c r="E3">
+        <v>11132</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>872</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4">
+        <v>31504</v>
+      </c>
+      <c r="E4">
+        <v>31504</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>873</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5">
+        <v>16871</v>
+      </c>
+      <c r="E5">
+        <v>16871</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>874</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6">
+        <v>6542</v>
+      </c>
+      <c r="E6">
+        <v>6542</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>875</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7">
+        <v>825</v>
+      </c>
+      <c r="E7">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>876</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>787</v>
+      </c>
+      <c r="E8">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>877</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9">
+        <v>245</v>
+      </c>
+      <c r="E9">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>878</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10">
+        <v>249</v>
+      </c>
+      <c r="E10">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>879</v>
+      </c>
+      <c r="C11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11">
+        <v>325</v>
+      </c>
+      <c r="E11">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13">
+        <v>26872</v>
+      </c>
+      <c r="E13">
+        <v>26872</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14">
+        <v>7867</v>
+      </c>
+      <c r="E14">
+        <v>7867</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>880</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15">
+        <v>10971</v>
+      </c>
+      <c r="E15">
+        <v>10971</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>881</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>3046</v>
+      </c>
+      <c r="E16">
+        <v>3046</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>882</v>
+      </c>
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17">
+        <v>1114</v>
+      </c>
+      <c r="E17">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>883</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>1130</v>
+      </c>
+      <c r="E18">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>5</v>
+      </c>
+      <c r="B19" t="s">
+        <v>884</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19">
+        <v>862</v>
+      </c>
+      <c r="E19">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>885</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20">
+        <v>249</v>
+      </c>
+      <c r="E20">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>7</v>
+      </c>
+      <c r="B21" t="s">
+        <v>886</v>
+      </c>
+      <c r="C21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21">
+        <v>139</v>
+      </c>
+      <c r="E21">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>887</v>
+      </c>
+      <c r="C22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22">
+        <v>1494</v>
+      </c>
+      <c r="E22">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24">
+        <v>48226</v>
+      </c>
+      <c r="E24">
+        <v>48226</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" t="s">
+        <v>29</v>
+      </c>
+      <c r="C25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25">
+        <v>7158</v>
+      </c>
+      <c r="E25">
+        <v>7158</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>888</v>
+      </c>
+      <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26">
+        <v>5001</v>
+      </c>
+      <c r="E26">
+        <v>5001</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>889</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27">
+        <v>13355</v>
+      </c>
+      <c r="E27">
+        <v>13355</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>890</v>
+      </c>
+      <c r="C28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28">
+        <v>1417</v>
+      </c>
+      <c r="E28">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>891</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29">
+        <v>17259</v>
+      </c>
+      <c r="E29">
+        <v>17259</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>892</v>
+      </c>
+      <c r="C30" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30">
+        <v>700</v>
+      </c>
+      <c r="E30">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>893</v>
+      </c>
+      <c r="C31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31">
+        <v>256</v>
+      </c>
+      <c r="E31">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>894</v>
+      </c>
+      <c r="C32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32">
+        <v>2858</v>
+      </c>
+      <c r="E32">
+        <v>2858</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>895</v>
+      </c>
+      <c r="C33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33">
+        <v>222</v>
+      </c>
+      <c r="E33">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>34</v>
+      </c>
+      <c r="D35">
+        <v>74896</v>
+      </c>
+      <c r="E35">
+        <v>74896</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>29</v>
+      </c>
+      <c r="B36" t="s">
+        <v>29</v>
+      </c>
+      <c r="C36" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36">
+        <v>8433</v>
+      </c>
+      <c r="E36">
+        <v>8433</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>896</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37">
+        <v>21952</v>
+      </c>
+      <c r="E37">
+        <v>21952</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>897</v>
+      </c>
+      <c r="C38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38">
+        <v>15621</v>
+      </c>
+      <c r="E38">
+        <v>15621</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>3</v>
+      </c>
+      <c r="B39" t="s">
+        <v>898</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>23750</v>
+      </c>
+      <c r="E39">
+        <v>23750</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>899</v>
+      </c>
+      <c r="C40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40">
+        <v>3139</v>
+      </c>
+      <c r="E40">
+        <v>3139</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>900</v>
+      </c>
+      <c r="C41" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41">
+        <v>867</v>
+      </c>
+      <c r="E41">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>901</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42">
+        <v>441</v>
+      </c>
+      <c r="E42">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>7</v>
+      </c>
+      <c r="B43" t="s">
+        <v>902</v>
+      </c>
+      <c r="C43" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43">
+        <v>570</v>
+      </c>
+      <c r="E43">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>903</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44">
+        <v>123</v>
+      </c>
+      <c r="E44">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>5</v>
+      </c>
+      <c r="B46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" t="s">
+        <v>34</v>
+      </c>
+      <c r="D46">
+        <v>15247</v>
+      </c>
+      <c r="E46">
+        <v>15247</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>29</v>
+      </c>
+      <c r="B47" t="s">
+        <v>29</v>
+      </c>
+      <c r="C47" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47">
+        <v>3446</v>
+      </c>
+      <c r="E47">
+        <v>3446</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>904</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>3840</v>
+      </c>
+      <c r="E48">
+        <v>3840</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>905</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>1162</v>
+      </c>
+      <c r="E49">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>906</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50">
+        <v>570</v>
+      </c>
+      <c r="E50">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>907</v>
+      </c>
+      <c r="C51" t="s">
+        <v>37</v>
+      </c>
+      <c r="D51">
+        <v>2756</v>
+      </c>
+      <c r="E51">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>908</v>
+      </c>
+      <c r="C52" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52">
+        <v>3021</v>
+      </c>
+      <c r="E52">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>6</v>
+      </c>
+      <c r="B53" t="s">
+        <v>909</v>
+      </c>
+      <c r="C53" t="s">
+        <v>37</v>
+      </c>
+      <c r="D53">
+        <v>218</v>
+      </c>
+      <c r="E53">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>910</v>
+      </c>
+      <c r="C54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54">
+        <v>130</v>
+      </c>
+      <c r="E54">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>911</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55">
+        <v>104</v>
+      </c>
+      <c r="E55">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" t="s">
+        <v>34</v>
+      </c>
+      <c r="D57">
+        <v>876</v>
+      </c>
+      <c r="E57">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>29</v>
+      </c>
+      <c r="B58" t="s">
+        <v>29</v>
+      </c>
+      <c r="C58" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58">
+        <v>540</v>
+      </c>
+      <c r="E58">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>912</v>
+      </c>
+      <c r="C59" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59">
+        <v>336</v>
+      </c>
+      <c r="E59">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>7</v>
+      </c>
+      <c r="B61" t="s">
+        <v>12</v>
+      </c>
+      <c r="C61" t="s">
+        <v>34</v>
+      </c>
+      <c r="D61">
+        <v>2294</v>
+      </c>
+      <c r="E61">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>29</v>
+      </c>
+      <c r="B62" t="s">
+        <v>29</v>
+      </c>
+      <c r="C62" t="s">
+        <v>35</v>
+      </c>
+      <c r="D62">
+        <v>1031</v>
+      </c>
+      <c r="E62">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1</v>
+      </c>
+      <c r="B63" t="s">
+        <v>913</v>
+      </c>
+      <c r="C63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63">
+        <v>553</v>
+      </c>
+      <c r="E63">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>2</v>
+      </c>
+      <c r="B64" t="s">
+        <v>914</v>
+      </c>
+      <c r="C64" t="s">
+        <v>37</v>
+      </c>
+      <c r="D64">
+        <v>342</v>
+      </c>
+      <c r="E64">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>3</v>
+      </c>
+      <c r="B65" t="s">
+        <v>915</v>
+      </c>
+      <c r="C65" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65">
+        <v>263</v>
+      </c>
+      <c r="E65">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>4</v>
+      </c>
+      <c r="B66" t="s">
+        <v>916</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66">
+        <v>63</v>
+      </c>
+      <c r="E66">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>5</v>
+      </c>
+      <c r="B67" t="s">
+        <v>917</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>42</v>
+      </c>
+      <c r="E67">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="68"/>
+    <row r="69">
+      <c r="A69">
+        <v>8</v>
+      </c>
+      <c r="B69" t="s">
+        <v>13</v>
+      </c>
+      <c r="C69" t="s">
+        <v>34</v>
+      </c>
+      <c r="D69">
+        <v>23837</v>
+      </c>
+      <c r="E69">
+        <v>23837</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>29</v>
+      </c>
+      <c r="B70" t="s">
+        <v>29</v>
+      </c>
+      <c r="C70" t="s">
+        <v>35</v>
+      </c>
+      <c r="D70">
+        <v>2995</v>
+      </c>
+      <c r="E70">
+        <v>2995</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>1</v>
+      </c>
+      <c r="B71" t="s">
+        <v>918</v>
+      </c>
+      <c r="C71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71">
+        <v>7939</v>
+      </c>
+      <c r="E71">
+        <v>7939</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>2</v>
+      </c>
+      <c r="B72" t="s">
+        <v>919</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72">
+        <v>7039</v>
+      </c>
+      <c r="E72">
+        <v>7039</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>3</v>
+      </c>
+      <c r="B73" t="s">
+        <v>920</v>
+      </c>
+      <c r="C73" t="s">
+        <v>37</v>
+      </c>
+      <c r="D73">
+        <v>488</v>
+      </c>
+      <c r="E73">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>4</v>
+      </c>
+      <c r="B74" t="s">
+        <v>921</v>
+      </c>
+      <c r="C74" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74">
+        <v>2327</v>
+      </c>
+      <c r="E74">
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>5</v>
+      </c>
+      <c r="B75" t="s">
+        <v>922</v>
+      </c>
+      <c r="C75" t="s">
+        <v>37</v>
+      </c>
+      <c r="D75">
+        <v>564</v>
+      </c>
+      <c r="E75">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>6</v>
+      </c>
+      <c r="B76" t="s">
+        <v>923</v>
+      </c>
+      <c r="C76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76">
+        <v>283</v>
+      </c>
+      <c r="E76">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>7</v>
+      </c>
+      <c r="B77" t="s">
+        <v>924</v>
+      </c>
+      <c r="C77" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77">
+        <v>1330</v>
+      </c>
+      <c r="E77">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>8</v>
+      </c>
+      <c r="B78" t="s">
+        <v>925</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>872</v>
+      </c>
+      <c r="E78">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>9</v>
+      </c>
+      <c r="B80" t="s">
+        <v>14</v>
+      </c>
+      <c r="C80" t="s">
+        <v>34</v>
+      </c>
+      <c r="D80">
+        <v>117</v>
+      </c>
+      <c r="E80">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>29</v>
+      </c>
+      <c r="B81" t="s">
+        <v>29</v>
+      </c>
+      <c r="C81" t="s">
+        <v>35</v>
+      </c>
+      <c r="D81">
+        <v>65</v>
+      </c>
+      <c r="E81">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>926</v>
+      </c>
+      <c r="C82" t="s">
+        <v>37</v>
+      </c>
+      <c r="D82">
+        <v>52</v>
+      </c>
+      <c r="E82">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="83"/>
+    <row r="84">
+      <c r="A84">
+        <v>12</v>
+      </c>
+      <c r="B84" t="s">
+        <v>16</v>
+      </c>
+      <c r="C84" t="s">
+        <v>34</v>
+      </c>
+      <c r="D84">
+        <v>17249</v>
+      </c>
+      <c r="E84">
+        <v>17249</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>29</v>
+      </c>
+      <c r="B85" t="s">
+        <v>29</v>
+      </c>
+      <c r="C85" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85">
+        <v>2168</v>
+      </c>
+      <c r="E85">
+        <v>2168</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>1</v>
+      </c>
+      <c r="B86" t="s">
+        <v>927</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86">
+        <v>8079</v>
+      </c>
+      <c r="E86">
+        <v>8079</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>928</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>3273</v>
+      </c>
+      <c r="E87">
+        <v>3273</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>3</v>
+      </c>
+      <c r="B88" t="s">
+        <v>929</v>
+      </c>
+      <c r="C88" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88">
+        <v>268</v>
+      </c>
+      <c r="E88">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>4</v>
+      </c>
+      <c r="B89" t="s">
+        <v>930</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>1559</v>
+      </c>
+      <c r="E89">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>5</v>
+      </c>
+      <c r="B90" t="s">
+        <v>931</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90">
+        <v>184</v>
+      </c>
+      <c r="E90">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>6</v>
+      </c>
+      <c r="B91" t="s">
+        <v>932</v>
+      </c>
+      <c r="C91" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91">
+        <v>220</v>
+      </c>
+      <c r="E91">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>7</v>
+      </c>
+      <c r="B92" t="s">
+        <v>933</v>
+      </c>
+      <c r="C92" t="s">
+        <v>37</v>
+      </c>
+      <c r="D92">
+        <v>99</v>
+      </c>
+      <c r="E92">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>8</v>
+      </c>
+      <c r="B93" t="s">
+        <v>934</v>
+      </c>
+      <c r="C93" t="s">
+        <v>37</v>
+      </c>
+      <c r="D93">
+        <v>1399</v>
+      </c>
+      <c r="E93">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="94"/>
+    <row r="95">
+      <c r="A95">
+        <v>13</v>
+      </c>
+      <c r="B95" t="s">
+        <v>17</v>
+      </c>
+      <c r="C95" t="s">
+        <v>34</v>
+      </c>
+      <c r="D95">
+        <v>2643</v>
+      </c>
+      <c r="E95">
+        <v>2643</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>29</v>
+      </c>
+      <c r="B96" t="s">
+        <v>29</v>
+      </c>
+      <c r="C96" t="s">
+        <v>35</v>
+      </c>
+      <c r="D96">
+        <v>886</v>
+      </c>
+      <c r="E96">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>1</v>
+      </c>
+      <c r="B97" t="s">
+        <v>935</v>
+      </c>
+      <c r="C97" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97">
+        <v>906</v>
+      </c>
+      <c r="E97">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>2</v>
+      </c>
+      <c r="B98" t="s">
+        <v>936</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98">
+        <v>375</v>
+      </c>
+      <c r="E98">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>3</v>
+      </c>
+      <c r="B99" t="s">
+        <v>937</v>
+      </c>
+      <c r="C99" t="s">
+        <v>37</v>
+      </c>
+      <c r="D99">
+        <v>159</v>
+      </c>
+      <c r="E99">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>4</v>
+      </c>
+      <c r="B100" t="s">
+        <v>938</v>
+      </c>
+      <c r="C100" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100">
+        <v>87</v>
+      </c>
+      <c r="E100">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>5</v>
+      </c>
+      <c r="B101" t="s">
+        <v>939</v>
+      </c>
+      <c r="C101" t="s">
+        <v>37</v>
+      </c>
+      <c r="D101">
+        <v>82</v>
+      </c>
+      <c r="E101">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>6</v>
+      </c>
+      <c r="B102" t="s">
+        <v>940</v>
+      </c>
+      <c r="C102" t="s">
+        <v>37</v>
+      </c>
+      <c r="D102">
+        <v>148</v>
+      </c>
+      <c r="E102">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="103"/>
+    <row r="104">
+      <c r="A104">
+        <v>14</v>
+      </c>
+      <c r="B104" t="s">
+        <v>18</v>
+      </c>
+      <c r="C104" t="s">
+        <v>34</v>
+      </c>
+      <c r="D104">
+        <v>26413</v>
+      </c>
+      <c r="E104">
+        <v>26413</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>29</v>
+      </c>
+      <c r="B105" t="s">
+        <v>29</v>
+      </c>
+      <c r="C105" t="s">
+        <v>35</v>
+      </c>
+      <c r="D105">
+        <v>3606</v>
+      </c>
+      <c r="E105">
+        <v>3606</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>1</v>
+      </c>
+      <c r="B106" t="s">
+        <v>941</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106">
+        <v>12827</v>
+      </c>
+      <c r="E106">
+        <v>12827</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>2</v>
+      </c>
+      <c r="B107" t="s">
+        <v>942</v>
+      </c>
+      <c r="C107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107">
+        <v>4959</v>
+      </c>
+      <c r="E107">
+        <v>4959</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>3</v>
+      </c>
+      <c r="B108" t="s">
+        <v>943</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>745</v>
+      </c>
+      <c r="E108">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>4</v>
+      </c>
+      <c r="B109" t="s">
+        <v>944</v>
+      </c>
+      <c r="C109" t="s">
+        <v>37</v>
+      </c>
+      <c r="D109">
+        <v>667</v>
+      </c>
+      <c r="E109">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>5</v>
+      </c>
+      <c r="B110" t="s">
+        <v>945</v>
+      </c>
+      <c r="C110" t="s">
+        <v>37</v>
+      </c>
+      <c r="D110">
+        <v>888</v>
+      </c>
+      <c r="E110">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>6</v>
+      </c>
+      <c r="B111" t="s">
+        <v>946</v>
+      </c>
+      <c r="C111" t="s">
+        <v>37</v>
+      </c>
+      <c r="D111">
+        <v>279</v>
+      </c>
+      <c r="E111">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>7</v>
+      </c>
+      <c r="B112" t="s">
+        <v>947</v>
+      </c>
+      <c r="C112" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112">
+        <v>122</v>
+      </c>
+      <c r="E112">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>8</v>
+      </c>
+      <c r="B113" t="s">
+        <v>948</v>
+      </c>
+      <c r="C113" t="s">
+        <v>37</v>
+      </c>
+      <c r="D113">
+        <v>2320</v>
+      </c>
+      <c r="E113">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="114"/>
+    <row r="115">
+      <c r="A115">
+        <v>15</v>
+      </c>
+      <c r="B115" t="s">
+        <v>19</v>
+      </c>
+      <c r="C115" t="s">
+        <v>34</v>
+      </c>
+      <c r="D115">
+        <v>1285</v>
+      </c>
+      <c r="E115">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>29</v>
+      </c>
+      <c r="B116" t="s">
+        <v>29</v>
+      </c>
+      <c r="C116" t="s">
+        <v>35</v>
+      </c>
+      <c r="D116">
+        <v>610</v>
+      </c>
+      <c r="E116">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>1</v>
+      </c>
+      <c r="B117" t="s">
+        <v>949</v>
+      </c>
+      <c r="C117" t="s">
+        <v>37</v>
+      </c>
+      <c r="D117">
+        <v>562</v>
+      </c>
+      <c r="E117">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>2</v>
+      </c>
+      <c r="B118" t="s">
+        <v>950</v>
+      </c>
+      <c r="C118" t="s">
+        <v>37</v>
+      </c>
+      <c r="D118">
+        <v>113</v>
+      </c>
+      <c r="E118">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="119"/>
+    <row r="120">
+      <c r="A120">
+        <v>16</v>
+      </c>
+      <c r="B120" t="s">
+        <v>20</v>
+      </c>
+      <c r="C120" t="s">
+        <v>34</v>
+      </c>
+      <c r="D120">
+        <v>1450</v>
+      </c>
+      <c r="E120">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>29</v>
+      </c>
+      <c r="B121" t="s">
+        <v>29</v>
+      </c>
+      <c r="C121" t="s">
+        <v>35</v>
+      </c>
+      <c r="D121">
+        <v>399</v>
+      </c>
+      <c r="E121">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>1</v>
+      </c>
+      <c r="B122" t="s">
+        <v>951</v>
+      </c>
+      <c r="C122" t="s">
+        <v>37</v>
+      </c>
+      <c r="D122">
+        <v>520</v>
+      </c>
+      <c r="E122">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>2</v>
+      </c>
+      <c r="B123" t="s">
+        <v>952</v>
+      </c>
+      <c r="C123" t="s">
+        <v>37</v>
+      </c>
+      <c r="D123">
+        <v>286</v>
+      </c>
+      <c r="E123">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>3</v>
+      </c>
+      <c r="B124" t="s">
+        <v>953</v>
+      </c>
+      <c r="C124" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124">
+        <v>79</v>
+      </c>
+      <c r="E124">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>4</v>
+      </c>
+      <c r="B125" t="s">
+        <v>954</v>
+      </c>
+      <c r="C125" t="s">
+        <v>37</v>
+      </c>
+      <c r="D125">
+        <v>43</v>
+      </c>
+      <c r="E125">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>5</v>
+      </c>
+      <c r="B126" t="s">
+        <v>955</v>
+      </c>
+      <c r="C126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D126">
+        <v>19</v>
+      </c>
+      <c r="E126">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>6</v>
+      </c>
+      <c r="B127" t="s">
+        <v>956</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>35</v>
+      </c>
+      <c r="E127">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>7</v>
+      </c>
+      <c r="B128" t="s">
+        <v>957</v>
+      </c>
+      <c r="C128" t="s">
+        <v>37</v>
+      </c>
+      <c r="D128">
+        <v>23</v>
+      </c>
+      <c r="E128">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>8</v>
+      </c>
+      <c r="B129" t="s">
+        <v>958</v>
+      </c>
+      <c r="C129" t="s">
+        <v>37</v>
+      </c>
+      <c r="D129">
+        <v>46</v>
+      </c>
+      <c r="E129">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="130"/>
+    <row r="131">
+      <c r="A131">
+        <v>17</v>
+      </c>
+      <c r="B131" t="s">
+        <v>21</v>
+      </c>
+      <c r="C131" t="s">
+        <v>34</v>
+      </c>
+      <c r="D131">
+        <v>40796</v>
+      </c>
+      <c r="E131">
+        <v>40796</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>29</v>
+      </c>
+      <c r="B132" t="s">
+        <v>29</v>
+      </c>
+      <c r="C132" t="s">
+        <v>35</v>
+      </c>
+      <c r="D132">
+        <v>3438</v>
+      </c>
+      <c r="E132">
+        <v>3438</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>1</v>
+      </c>
+      <c r="B133" t="s">
+        <v>959</v>
+      </c>
+      <c r="C133" t="s">
+        <v>37</v>
+      </c>
+      <c r="D133">
+        <v>10378</v>
+      </c>
+      <c r="E133">
+        <v>10378</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>2</v>
+      </c>
+      <c r="B134" t="s">
+        <v>960</v>
+      </c>
+      <c r="C134" t="s">
+        <v>37</v>
+      </c>
+      <c r="D134">
+        <v>15241</v>
+      </c>
+      <c r="E134">
+        <v>15241</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>3</v>
+      </c>
+      <c r="B135" t="s">
+        <v>961</v>
+      </c>
+      <c r="C135" t="s">
+        <v>37</v>
+      </c>
+      <c r="D135">
+        <v>521</v>
+      </c>
+      <c r="E135">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>4</v>
+      </c>
+      <c r="B136" t="s">
+        <v>962</v>
+      </c>
+      <c r="C136" t="s">
+        <v>37</v>
+      </c>
+      <c r="D136">
+        <v>3271</v>
+      </c>
+      <c r="E136">
+        <v>3271</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>5</v>
+      </c>
+      <c r="B137" t="s">
+        <v>963</v>
+      </c>
+      <c r="C137" t="s">
+        <v>37</v>
+      </c>
+      <c r="D137">
+        <v>6141</v>
+      </c>
+      <c r="E137">
+        <v>6141</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>6</v>
+      </c>
+      <c r="B138" t="s">
+        <v>964</v>
+      </c>
+      <c r="C138" t="s">
+        <v>37</v>
+      </c>
+      <c r="D138">
+        <v>231</v>
+      </c>
+      <c r="E138">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>7</v>
+      </c>
+      <c r="B139" t="s">
+        <v>965</v>
+      </c>
+      <c r="C139" t="s">
+        <v>37</v>
+      </c>
+      <c r="D139">
+        <v>265</v>
+      </c>
+      <c r="E139">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>8</v>
+      </c>
+      <c r="B140" t="s">
+        <v>966</v>
+      </c>
+      <c r="C140" t="s">
+        <v>37</v>
+      </c>
+      <c r="D140">
+        <v>1310</v>
+      </c>
+      <c r="E140">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="141"/>
+    <row r="142">
+      <c r="A142">
+        <v>24</v>
+      </c>
+      <c r="B142" t="s">
+        <v>22</v>
+      </c>
+      <c r="C142" t="s">
+        <v>34</v>
+      </c>
+      <c r="D142">
+        <v>496</v>
+      </c>
+      <c r="E142">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s">
+        <v>29</v>
+      </c>
+      <c r="B143" t="s">
+        <v>29</v>
+      </c>
+      <c r="C143" t="s">
+        <v>35</v>
+      </c>
+      <c r="D143">
+        <v>281</v>
+      </c>
+      <c r="E143">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>1</v>
+      </c>
+      <c r="B144" t="s">
+        <v>967</v>
+      </c>
+      <c r="C144" t="s">
+        <v>37</v>
+      </c>
+      <c r="D144">
+        <v>215</v>
+      </c>
+      <c r="E144">
+        <v>215</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G2">
+        <v>36084</v>
+      </c>
+      <c r="H2">
+        <v>43891</v>
+      </c>
+      <c r="I2">
+        <v>59033</v>
+      </c>
+      <c r="J2">
+        <v>81596</v>
+      </c>
+      <c r="K2">
+        <v>68431</v>
+      </c>
+      <c r="L2">
+        <v>2159</v>
+      </c>
+      <c r="M2">
+        <v>4251</v>
+      </c>
+      <c r="N2">
+        <v>98720</v>
+      </c>
+      <c r="O2">
+        <v>620</v>
+      </c>
+      <c r="P2">
+        <v>7787</v>
+      </c>
+      <c r="Q2">
+        <v>36639</v>
+      </c>
+      <c r="R2">
+        <v>1259</v>
+      </c>
+      <c r="S2">
+        <v>62848</v>
+      </c>
+      <c r="T2">
+        <v>18095</v>
+      </c>
+      <c r="U2">
+        <v>3798</v>
+      </c>
+      <c r="V2">
+        <v>8752</v>
+      </c>
+      <c r="W2">
+        <v>5592</v>
+      </c>
+      <c r="X2">
+        <v>539555</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3">
+        <v>36084</v>
+      </c>
+      <c r="H3">
+        <v>43891</v>
+      </c>
+      <c r="I3">
+        <v>59033</v>
+      </c>
+      <c r="J3">
+        <v>81596</v>
+      </c>
+      <c r="K3">
+        <v>68431</v>
+      </c>
+      <c r="L3">
+        <v>2159</v>
+      </c>
+      <c r="M3">
+        <v>4251</v>
+      </c>
+      <c r="N3">
+        <v>98720</v>
+      </c>
+      <c r="O3">
+        <v>620</v>
+      </c>
+      <c r="P3">
+        <v>7787</v>
+      </c>
+      <c r="Q3">
+        <v>36639</v>
+      </c>
+      <c r="R3">
+        <v>1259</v>
+      </c>
+      <c r="S3">
+        <v>62848</v>
+      </c>
+      <c r="T3">
+        <v>18095</v>
+      </c>
+      <c r="U3">
+        <v>3798</v>
+      </c>
+      <c r="V3">
+        <v>8752</v>
+      </c>
+      <c r="W3">
+        <v>5592</v>
+      </c>
+      <c r="X3">
+        <v>539555</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2">
+        <v>36084</v>
+      </c>
+      <c r="E2">
+        <v>36084</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3">
+        <v>4859</v>
+      </c>
+      <c r="E3">
+        <v>4859</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4">
+        <v>5076</v>
+      </c>
+      <c r="E4">
+        <v>5076</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5">
+        <v>4436</v>
+      </c>
+      <c r="E5">
+        <v>4436</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6">
+        <v>1910</v>
+      </c>
+      <c r="E6">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7">
+        <v>764</v>
+      </c>
+      <c r="E7">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>654</v>
+      </c>
+      <c r="E8">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9">
+        <v>632</v>
+      </c>
+      <c r="E9">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10">
+        <v>478</v>
+      </c>
+      <c r="E10">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11">
+        <v>725</v>
+      </c>
+      <c r="E11">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>45</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12">
+        <v>16550</v>
+      </c>
+      <c r="E12">
+        <v>16550</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14">
+        <v>43891</v>
+      </c>
+      <c r="E14">
+        <v>43891</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" t="s">
+        <v>29</v>
+      </c>
+      <c r="C15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15">
+        <v>9096</v>
+      </c>
+      <c r="E15">
+        <v>9096</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>10023</v>
+      </c>
+      <c r="E16">
+        <v>10023</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17">
+        <v>13792</v>
+      </c>
+      <c r="E17">
+        <v>13792</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>48</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>5700</v>
+      </c>
+      <c r="E18">
+        <v>5700</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19">
+        <v>1969</v>
+      </c>
+      <c r="E19">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>5</v>
+      </c>
+      <c r="B20" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20">
+        <v>994</v>
+      </c>
+      <c r="E20">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>6</v>
+      </c>
+      <c r="B21" t="s">
+        <v>51</v>
+      </c>
+      <c r="C21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21">
+        <v>376</v>
+      </c>
+      <c r="E21">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>7</v>
+      </c>
+      <c r="B22" t="s">
+        <v>52</v>
+      </c>
+      <c r="C22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22">
+        <v>946</v>
+      </c>
+      <c r="E22">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>8</v>
+      </c>
+      <c r="B23" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23">
+        <v>700</v>
+      </c>
+      <c r="E23">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>9</v>
+      </c>
+      <c r="B24" t="s">
+        <v>54</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24">
+        <v>295</v>
+      </c>
+      <c r="E24">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" t="s">
+        <v>34</v>
+      </c>
+      <c r="D26">
+        <v>59033</v>
+      </c>
+      <c r="E26">
+        <v>59033</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>29</v>
+      </c>
+      <c r="B27" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27">
+        <v>5999</v>
+      </c>
+      <c r="E27">
+        <v>5999</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>55</v>
+      </c>
+      <c r="C28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28">
+        <v>16692</v>
+      </c>
+      <c r="E28">
+        <v>16692</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>56</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29">
+        <v>8415</v>
+      </c>
+      <c r="E29">
+        <v>8415</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>57</v>
+      </c>
+      <c r="C30" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30">
+        <v>1982</v>
+      </c>
+      <c r="E30">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>58</v>
+      </c>
+      <c r="C31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31">
+        <v>7569</v>
+      </c>
+      <c r="E31">
+        <v>7569</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>59</v>
+      </c>
+      <c r="C32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32">
+        <v>1903</v>
+      </c>
+      <c r="E32">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>6</v>
+      </c>
+      <c r="B33" t="s">
+        <v>60</v>
+      </c>
+      <c r="C33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33">
+        <v>4992</v>
+      </c>
+      <c r="E33">
+        <v>4992</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>7</v>
+      </c>
+      <c r="B34" t="s">
+        <v>61</v>
+      </c>
+      <c r="C34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34">
+        <v>10318</v>
+      </c>
+      <c r="E34">
+        <v>10318</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>8</v>
+      </c>
+      <c r="B35" t="s">
+        <v>62</v>
+      </c>
+      <c r="C35" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35">
+        <v>192</v>
+      </c>
+      <c r="E35">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>9</v>
+      </c>
+      <c r="B36" t="s">
+        <v>63</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36">
+        <v>971</v>
+      </c>
+      <c r="E36">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>4</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>34</v>
+      </c>
+      <c r="D38">
+        <v>81596</v>
+      </c>
+      <c r="E38">
+        <v>81596</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>29</v>
+      </c>
+      <c r="B39" t="s">
+        <v>29</v>
+      </c>
+      <c r="C39" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39">
+        <v>5211</v>
+      </c>
+      <c r="E39">
+        <v>5211</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>64</v>
+      </c>
+      <c r="C40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40">
+        <v>12543</v>
+      </c>
+      <c r="E40">
+        <v>12543</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>65</v>
+      </c>
+      <c r="C41" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41">
+        <v>19910</v>
+      </c>
+      <c r="E41">
+        <v>19910</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>66</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42">
+        <v>7336</v>
+      </c>
+      <c r="E42">
+        <v>7336</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>67</v>
+      </c>
+      <c r="C43" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43">
+        <v>6365</v>
+      </c>
+      <c r="E43">
+        <v>6365</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>68</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44">
+        <v>19071</v>
+      </c>
+      <c r="E44">
+        <v>19071</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>69</v>
+      </c>
+      <c r="C45" t="s">
+        <v>37</v>
+      </c>
+      <c r="D45">
+        <v>1618</v>
+      </c>
+      <c r="E45">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>7</v>
+      </c>
+      <c r="B46" t="s">
+        <v>70</v>
+      </c>
+      <c r="C46" t="s">
+        <v>37</v>
+      </c>
+      <c r="D46">
+        <v>4287</v>
+      </c>
+      <c r="E46">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>8</v>
+      </c>
+      <c r="B47" t="s">
+        <v>71</v>
+      </c>
+      <c r="C47" t="s">
+        <v>37</v>
+      </c>
+      <c r="D47">
+        <v>483</v>
+      </c>
+      <c r="E47">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>9</v>
+      </c>
+      <c r="B48" t="s">
+        <v>72</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>4772</v>
+      </c>
+      <c r="E48">
+        <v>4772</v>
+      </c>
+    </row>
+    <row r="49"/>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" t="s">
+        <v>34</v>
+      </c>
+      <c r="D50">
+        <v>68431</v>
+      </c>
+      <c r="E50">
+        <v>68431</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>29</v>
+      </c>
+      <c r="B51" t="s">
+        <v>29</v>
+      </c>
+      <c r="C51" t="s">
+        <v>35</v>
+      </c>
+      <c r="D51">
+        <v>6694</v>
+      </c>
+      <c r="E51">
+        <v>6694</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1</v>
+      </c>
+      <c r="B52" t="s">
+        <v>73</v>
+      </c>
+      <c r="C52" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52">
+        <v>16669</v>
+      </c>
+      <c r="E52">
+        <v>16669</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>2</v>
+      </c>
+      <c r="B53" t="s">
+        <v>74</v>
+      </c>
+      <c r="C53" t="s">
+        <v>37</v>
+      </c>
+      <c r="D53">
+        <v>19509</v>
+      </c>
+      <c r="E53">
+        <v>19509</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>3</v>
+      </c>
+      <c r="B54" t="s">
+        <v>75</v>
+      </c>
+      <c r="C54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54">
+        <v>4832</v>
+      </c>
+      <c r="E54">
+        <v>4832</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>4</v>
+      </c>
+      <c r="B55" t="s">
+        <v>76</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55">
+        <v>886</v>
+      </c>
+      <c r="E55">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>5</v>
+      </c>
+      <c r="B56" t="s">
+        <v>77</v>
+      </c>
+      <c r="C56" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56">
+        <v>4038</v>
+      </c>
+      <c r="E56">
+        <v>4038</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>78</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57">
+        <v>1582</v>
+      </c>
+      <c r="E57">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>7</v>
+      </c>
+      <c r="B58" t="s">
+        <v>79</v>
+      </c>
+      <c r="C58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58">
+        <v>528</v>
+      </c>
+      <c r="E58">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>8</v>
+      </c>
+      <c r="B59" t="s">
+        <v>80</v>
+      </c>
+      <c r="C59" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59">
+        <v>12912</v>
+      </c>
+      <c r="E59">
+        <v>12912</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>9</v>
+      </c>
+      <c r="B60" t="s">
+        <v>81</v>
+      </c>
+      <c r="C60" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60">
+        <v>781</v>
+      </c>
+      <c r="E60">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>6</v>
+      </c>
+      <c r="B62" t="s">
+        <v>11</v>
+      </c>
+      <c r="C62" t="s">
+        <v>34</v>
+      </c>
+      <c r="D62">
+        <v>2159</v>
+      </c>
+      <c r="E62">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>29</v>
+      </c>
+      <c r="B63" t="s">
+        <v>29</v>
+      </c>
+      <c r="C63" t="s">
+        <v>35</v>
+      </c>
+      <c r="D63">
+        <v>654</v>
+      </c>
+      <c r="E63">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>82</v>
+      </c>
+      <c r="C64" t="s">
+        <v>37</v>
+      </c>
+      <c r="D64">
+        <v>809</v>
+      </c>
+      <c r="E64">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>83</v>
+      </c>
+      <c r="C65" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65">
+        <v>314</v>
+      </c>
+      <c r="E65">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>84</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66">
+        <v>121</v>
+      </c>
+      <c r="E66">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>85</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>128</v>
+      </c>
+      <c r="E67">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>5</v>
+      </c>
+      <c r="B68" t="s">
+        <v>86</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68">
+        <v>133</v>
+      </c>
+      <c r="E68">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="69"/>
+    <row r="70">
+      <c r="A70">
+        <v>7</v>
+      </c>
+      <c r="B70" t="s">
+        <v>12</v>
+      </c>
+      <c r="C70" t="s">
+        <v>34</v>
+      </c>
+      <c r="D70">
+        <v>4251</v>
+      </c>
+      <c r="E70">
+        <v>4251</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>29</v>
+      </c>
+      <c r="B71" t="s">
+        <v>29</v>
+      </c>
+      <c r="C71" t="s">
+        <v>35</v>
+      </c>
+      <c r="D71">
+        <v>849</v>
+      </c>
+      <c r="E71">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>1</v>
+      </c>
+      <c r="B72" t="s">
+        <v>87</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72">
+        <v>975</v>
+      </c>
+      <c r="E72">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>2</v>
+      </c>
+      <c r="B73" t="s">
+        <v>88</v>
+      </c>
+      <c r="C73" t="s">
+        <v>37</v>
+      </c>
+      <c r="D73">
+        <v>462</v>
+      </c>
+      <c r="E73">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>3</v>
+      </c>
+      <c r="B74" t="s">
+        <v>89</v>
+      </c>
+      <c r="C74" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74">
+        <v>406</v>
+      </c>
+      <c r="E74">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>4</v>
+      </c>
+      <c r="B75" t="s">
+        <v>90</v>
+      </c>
+      <c r="C75" t="s">
+        <v>37</v>
+      </c>
+      <c r="D75">
+        <v>427</v>
+      </c>
+      <c r="E75">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>5</v>
+      </c>
+      <c r="B76" t="s">
+        <v>91</v>
+      </c>
+      <c r="C76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76">
+        <v>265</v>
+      </c>
+      <c r="E76">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>6</v>
+      </c>
+      <c r="B77" t="s">
+        <v>92</v>
+      </c>
+      <c r="C77" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77">
+        <v>175</v>
+      </c>
+      <c r="E77">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>7</v>
+      </c>
+      <c r="B78" t="s">
+        <v>93</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>341</v>
+      </c>
+      <c r="E78">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>8</v>
+      </c>
+      <c r="B79" t="s">
+        <v>94</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79">
+        <v>282</v>
+      </c>
+      <c r="E79">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>9</v>
+      </c>
+      <c r="B80" t="s">
+        <v>95</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>69</v>
+      </c>
+      <c r="E80">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>8</v>
+      </c>
+      <c r="B82" t="s">
+        <v>13</v>
+      </c>
+      <c r="C82" t="s">
+        <v>34</v>
+      </c>
+      <c r="D82">
+        <v>98720</v>
+      </c>
+      <c r="E82">
+        <v>98720</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" t="s">
+        <v>29</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83">
+        <v>17397</v>
+      </c>
+      <c r="E83">
+        <v>17397</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>96</v>
+      </c>
+      <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84">
+        <v>16371</v>
+      </c>
+      <c r="E84">
+        <v>16371</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>97</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>18317</v>
+      </c>
+      <c r="E85">
+        <v>18317</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>98</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86">
+        <v>27291</v>
+      </c>
+      <c r="E86">
+        <v>27291</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>99</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>7081</v>
+      </c>
+      <c r="E87">
+        <v>7081</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>5</v>
+      </c>
+      <c r="B88" t="s">
+        <v>100</v>
+      </c>
+      <c r="C88" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88">
+        <v>2058</v>
+      </c>
+      <c r="E88">
+        <v>2058</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>6</v>
+      </c>
+      <c r="B89" t="s">
+        <v>101</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>1072</v>
+      </c>
+      <c r="E89">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>7</v>
+      </c>
+      <c r="B90" t="s">
+        <v>102</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90">
+        <v>6563</v>
+      </c>
+      <c r="E90">
+        <v>6563</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>8</v>
+      </c>
+      <c r="B91" t="s">
+        <v>103</v>
+      </c>
+      <c r="C91" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91">
+        <v>1219</v>
+      </c>
+      <c r="E91">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>9</v>
+      </c>
+      <c r="B92" t="s">
+        <v>104</v>
+      </c>
+      <c r="C92" t="s">
+        <v>37</v>
+      </c>
+      <c r="D92">
+        <v>1351</v>
+      </c>
+      <c r="E92">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
+        <v>9</v>
+      </c>
+      <c r="B94" t="s">
+        <v>14</v>
+      </c>
+      <c r="C94" t="s">
+        <v>34</v>
+      </c>
+      <c r="D94">
+        <v>620</v>
+      </c>
+      <c r="E94">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>29</v>
+      </c>
+      <c r="B95" t="s">
+        <v>29</v>
+      </c>
+      <c r="C95" t="s">
+        <v>35</v>
+      </c>
+      <c r="D95">
+        <v>207</v>
+      </c>
+      <c r="E95">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>1</v>
+      </c>
+      <c r="B96" t="s">
+        <v>105</v>
+      </c>
+      <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96">
+        <v>190</v>
+      </c>
+      <c r="E96">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>2</v>
+      </c>
+      <c r="B97" t="s">
+        <v>106</v>
+      </c>
+      <c r="C97" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97">
+        <v>58</v>
+      </c>
+      <c r="E97">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>3</v>
+      </c>
+      <c r="B98" t="s">
+        <v>107</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98">
+        <v>53</v>
+      </c>
+      <c r="E98">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>4</v>
+      </c>
+      <c r="B99" t="s">
+        <v>108</v>
+      </c>
+      <c r="C99" t="s">
+        <v>37</v>
+      </c>
+      <c r="D99">
+        <v>112</v>
+      </c>
+      <c r="E99">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>10</v>
+      </c>
+      <c r="B101" t="s">
+        <v>15</v>
+      </c>
+      <c r="C101" t="s">
+        <v>34</v>
+      </c>
+      <c r="D101">
+        <v>7787</v>
+      </c>
+      <c r="E101">
+        <v>7787</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>29</v>
+      </c>
+      <c r="B102" t="s">
+        <v>29</v>
+      </c>
+      <c r="C102" t="s">
+        <v>35</v>
+      </c>
+      <c r="D102">
+        <v>813</v>
+      </c>
+      <c r="E102">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>109</v>
+      </c>
+      <c r="C103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103">
+        <v>4058</v>
+      </c>
+      <c r="E103">
+        <v>4058</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>2</v>
+      </c>
+      <c r="B104" t="s">
+        <v>110</v>
+      </c>
+      <c r="C104" t="s">
+        <v>37</v>
+      </c>
+      <c r="D104">
+        <v>823</v>
+      </c>
+      <c r="E104">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>3</v>
+      </c>
+      <c r="B105" t="s">
+        <v>111</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105">
+        <v>211</v>
+      </c>
+      <c r="E105">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>4</v>
+      </c>
+      <c r="B106" t="s">
+        <v>112</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106">
+        <v>251</v>
+      </c>
+      <c r="E106">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>5</v>
+      </c>
+      <c r="B107" t="s">
+        <v>113</v>
+      </c>
+      <c r="C107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107">
+        <v>266</v>
+      </c>
+      <c r="E107">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>6</v>
+      </c>
+      <c r="B108" t="s">
+        <v>114</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>95</v>
+      </c>
+      <c r="E108">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>7</v>
+      </c>
+      <c r="B109" t="s">
+        <v>115</v>
+      </c>
+      <c r="C109" t="s">
+        <v>37</v>
+      </c>
+      <c r="D109">
+        <v>85</v>
+      </c>
+      <c r="E109">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>8</v>
+      </c>
+      <c r="B110" t="s">
+        <v>116</v>
+      </c>
+      <c r="C110" t="s">
+        <v>37</v>
+      </c>
+      <c r="D110">
+        <v>156</v>
+      </c>
+      <c r="E110">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>9</v>
+      </c>
+      <c r="B111" t="s">
+        <v>117</v>
+      </c>
+      <c r="C111" t="s">
+        <v>37</v>
+      </c>
+      <c r="D111">
+        <v>1029</v>
+      </c>
+      <c r="E111">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="112"/>
+    <row r="113">
+      <c r="A113">
+        <v>12</v>
+      </c>
+      <c r="B113" t="s">
+        <v>16</v>
+      </c>
+      <c r="C113" t="s">
+        <v>34</v>
+      </c>
+      <c r="D113">
+        <v>36639</v>
+      </c>
+      <c r="E113">
+        <v>36639</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>29</v>
+      </c>
+      <c r="B114" t="s">
+        <v>29</v>
+      </c>
+      <c r="C114" t="s">
+        <v>35</v>
+      </c>
+      <c r="D114">
+        <v>2911</v>
+      </c>
+      <c r="E114">
+        <v>2911</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>1</v>
+      </c>
+      <c r="B115" t="s">
+        <v>118</v>
+      </c>
+      <c r="C115" t="s">
+        <v>37</v>
+      </c>
+      <c r="D115">
+        <v>16784</v>
+      </c>
+      <c r="E115">
+        <v>16784</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>2</v>
+      </c>
+      <c r="B116" t="s">
+        <v>119</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116">
+        <v>14146</v>
+      </c>
+      <c r="E116">
+        <v>14146</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>3</v>
+      </c>
+      <c r="B117" t="s">
+        <v>120</v>
+      </c>
+      <c r="C117" t="s">
+        <v>37</v>
+      </c>
+      <c r="D117">
+        <v>978</v>
+      </c>
+      <c r="E117">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>4</v>
+      </c>
+      <c r="B118" t="s">
+        <v>121</v>
+      </c>
+      <c r="C118" t="s">
+        <v>37</v>
+      </c>
+      <c r="D118">
+        <v>691</v>
+      </c>
+      <c r="E118">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>5</v>
+      </c>
+      <c r="B119" t="s">
+        <v>122</v>
+      </c>
+      <c r="C119" t="s">
+        <v>37</v>
+      </c>
+      <c r="D119">
+        <v>447</v>
+      </c>
+      <c r="E119">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>6</v>
+      </c>
+      <c r="B120" t="s">
+        <v>123</v>
+      </c>
+      <c r="C120" t="s">
+        <v>37</v>
+      </c>
+      <c r="D120">
+        <v>285</v>
+      </c>
+      <c r="E120">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>7</v>
+      </c>
+      <c r="B121" t="s">
+        <v>124</v>
+      </c>
+      <c r="C121" t="s">
+        <v>37</v>
+      </c>
+      <c r="D121">
+        <v>79</v>
+      </c>
+      <c r="E121">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>8</v>
+      </c>
+      <c r="B122" t="s">
+        <v>125</v>
+      </c>
+      <c r="C122" t="s">
+        <v>37</v>
+      </c>
+      <c r="D122">
+        <v>134</v>
+      </c>
+      <c r="E122">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>9</v>
+      </c>
+      <c r="B123" t="s">
+        <v>126</v>
+      </c>
+      <c r="C123" t="s">
+        <v>37</v>
+      </c>
+      <c r="D123">
+        <v>184</v>
+      </c>
+      <c r="E123">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="124"/>
+    <row r="125">
+      <c r="A125">
+        <v>13</v>
+      </c>
+      <c r="B125" t="s">
+        <v>17</v>
+      </c>
+      <c r="C125" t="s">
+        <v>34</v>
+      </c>
+      <c r="D125">
+        <v>1259</v>
+      </c>
+      <c r="E125">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
+        <v>29</v>
+      </c>
+      <c r="B126" t="s">
+        <v>29</v>
+      </c>
+      <c r="C126" t="s">
+        <v>35</v>
+      </c>
+      <c r="D126">
+        <v>249</v>
+      </c>
+      <c r="E126">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>1</v>
+      </c>
+      <c r="B127" t="s">
+        <v>127</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>341</v>
+      </c>
+      <c r="E127">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>2</v>
+      </c>
+      <c r="B128" t="s">
+        <v>128</v>
+      </c>
+      <c r="C128" t="s">
+        <v>37</v>
+      </c>
+      <c r="D128">
+        <v>223</v>
+      </c>
+      <c r="E128">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>3</v>
+      </c>
+      <c r="B129" t="s">
+        <v>129</v>
+      </c>
+      <c r="C129" t="s">
+        <v>37</v>
+      </c>
+      <c r="D129">
+        <v>76</v>
+      </c>
+      <c r="E129">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>4</v>
+      </c>
+      <c r="B130" t="s">
+        <v>130</v>
+      </c>
+      <c r="C130" t="s">
+        <v>37</v>
+      </c>
+      <c r="D130">
+        <v>228</v>
+      </c>
+      <c r="E130">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>5</v>
+      </c>
+      <c r="B131" t="s">
+        <v>131</v>
+      </c>
+      <c r="C131" t="s">
+        <v>37</v>
+      </c>
+      <c r="D131">
+        <v>52</v>
+      </c>
+      <c r="E131">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>6</v>
+      </c>
+      <c r="B132" t="s">
+        <v>132</v>
+      </c>
+      <c r="C132" t="s">
+        <v>37</v>
+      </c>
+      <c r="D132">
+        <v>48</v>
+      </c>
+      <c r="E132">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>7</v>
+      </c>
+      <c r="B133" t="s">
+        <v>133</v>
+      </c>
+      <c r="C133" t="s">
+        <v>37</v>
+      </c>
+      <c r="D133">
+        <v>42</v>
+      </c>
+      <c r="E133">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="134"/>
+    <row r="135">
+      <c r="A135">
+        <v>14</v>
+      </c>
+      <c r="B135" t="s">
+        <v>18</v>
+      </c>
+      <c r="C135" t="s">
+        <v>34</v>
+      </c>
+      <c r="D135">
+        <v>62848</v>
+      </c>
+      <c r="E135">
+        <v>62848</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>29</v>
+      </c>
+      <c r="B136" t="s">
+        <v>29</v>
+      </c>
+      <c r="C136" t="s">
+        <v>35</v>
+      </c>
+      <c r="D136">
+        <v>4991</v>
+      </c>
+      <c r="E136">
+        <v>4991</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>1</v>
+      </c>
+      <c r="B137" t="s">
+        <v>134</v>
+      </c>
+      <c r="C137" t="s">
+        <v>37</v>
+      </c>
+      <c r="D137">
+        <v>47198</v>
+      </c>
+      <c r="E137">
+        <v>47198</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>2</v>
+      </c>
+      <c r="B138" t="s">
+        <v>135</v>
+      </c>
+      <c r="C138" t="s">
+        <v>37</v>
+      </c>
+      <c r="D138">
+        <v>3673</v>
+      </c>
+      <c r="E138">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>3</v>
+      </c>
+      <c r="B139" t="s">
+        <v>136</v>
+      </c>
+      <c r="C139" t="s">
+        <v>37</v>
+      </c>
+      <c r="D139">
+        <v>2299</v>
+      </c>
+      <c r="E139">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>4</v>
+      </c>
+      <c r="B140" t="s">
+        <v>137</v>
+      </c>
+      <c r="C140" t="s">
+        <v>37</v>
+      </c>
+      <c r="D140">
+        <v>783</v>
+      </c>
+      <c r="E140">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>5</v>
+      </c>
+      <c r="B141" t="s">
+        <v>138</v>
+      </c>
+      <c r="C141" t="s">
+        <v>37</v>
+      </c>
+      <c r="D141">
+        <v>2108</v>
+      </c>
+      <c r="E141">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>6</v>
+      </c>
+      <c r="B142" t="s">
+        <v>139</v>
+      </c>
+      <c r="C142" t="s">
+        <v>37</v>
+      </c>
+      <c r="D142">
+        <v>359</v>
+      </c>
+      <c r="E142">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>7</v>
+      </c>
+      <c r="B143" t="s">
+        <v>140</v>
+      </c>
+      <c r="C143" t="s">
+        <v>37</v>
+      </c>
+      <c r="D143">
+        <v>206</v>
+      </c>
+      <c r="E143">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>8</v>
+      </c>
+      <c r="B144" t="s">
+        <v>141</v>
+      </c>
+      <c r="C144" t="s">
+        <v>37</v>
+      </c>
+      <c r="D144">
+        <v>859</v>
+      </c>
+      <c r="E144">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>9</v>
+      </c>
+      <c r="B145" t="s">
+        <v>142</v>
+      </c>
+      <c r="C145" t="s">
+        <v>37</v>
+      </c>
+      <c r="D145">
+        <v>372</v>
+      </c>
+      <c r="E145">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="146"/>
+    <row r="147">
+      <c r="A147">
+        <v>15</v>
+      </c>
+      <c r="B147" t="s">
+        <v>19</v>
+      </c>
+      <c r="C147" t="s">
+        <v>34</v>
+      </c>
+      <c r="D147">
+        <v>18095</v>
+      </c>
+      <c r="E147">
+        <v>18095</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
+        <v>29</v>
+      </c>
+      <c r="B148" t="s">
+        <v>29</v>
+      </c>
+      <c r="C148" t="s">
+        <v>35</v>
+      </c>
+      <c r="D148">
+        <v>3254</v>
+      </c>
+      <c r="E148">
+        <v>3254</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>1</v>
+      </c>
+      <c r="B149" t="s">
+        <v>143</v>
+      </c>
+      <c r="C149" t="s">
+        <v>37</v>
+      </c>
+      <c r="D149">
+        <v>4478</v>
+      </c>
+      <c r="E149">
+        <v>4478</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>2</v>
+      </c>
+      <c r="B150" t="s">
+        <v>144</v>
+      </c>
+      <c r="C150" t="s">
+        <v>37</v>
+      </c>
+      <c r="D150">
+        <v>1710</v>
+      </c>
+      <c r="E150">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>3</v>
+      </c>
+      <c r="B151" t="s">
+        <v>145</v>
+      </c>
+      <c r="C151" t="s">
+        <v>37</v>
+      </c>
+      <c r="D151">
+        <v>909</v>
+      </c>
+      <c r="E151">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>4</v>
+      </c>
+      <c r="B152" t="s">
+        <v>146</v>
+      </c>
+      <c r="C152" t="s">
+        <v>37</v>
+      </c>
+      <c r="D152">
+        <v>1197</v>
+      </c>
+      <c r="E152">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>5</v>
+      </c>
+      <c r="B153" t="s">
+        <v>147</v>
+      </c>
+      <c r="C153" t="s">
+        <v>37</v>
+      </c>
+      <c r="D153">
+        <v>742</v>
+      </c>
+      <c r="E153">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>6</v>
+      </c>
+      <c r="B154" t="s">
+        <v>148</v>
+      </c>
+      <c r="C154" t="s">
+        <v>37</v>
+      </c>
+      <c r="D154">
+        <v>1289</v>
+      </c>
+      <c r="E154">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>7</v>
+      </c>
+      <c r="B155" t="s">
+        <v>149</v>
+      </c>
+      <c r="C155" t="s">
+        <v>37</v>
+      </c>
+      <c r="D155">
+        <v>4516</v>
+      </c>
+      <c r="E155">
+        <v>4516</v>
+      </c>
+    </row>
+    <row r="156"/>
+    <row r="157">
+      <c r="A157">
+        <v>16</v>
+      </c>
+      <c r="B157" t="s">
+        <v>20</v>
+      </c>
+      <c r="C157" t="s">
+        <v>34</v>
+      </c>
+      <c r="D157">
+        <v>3798</v>
+      </c>
+      <c r="E157">
+        <v>3798</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="s">
+        <v>29</v>
+      </c>
+      <c r="B158" t="s">
+        <v>29</v>
+      </c>
+      <c r="C158" t="s">
+        <v>35</v>
+      </c>
+      <c r="D158">
+        <v>543</v>
+      </c>
+      <c r="E158">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>1</v>
+      </c>
+      <c r="B159" t="s">
+        <v>150</v>
+      </c>
+      <c r="C159" t="s">
+        <v>37</v>
+      </c>
+      <c r="D159">
+        <v>1249</v>
+      </c>
+      <c r="E159">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>2</v>
+      </c>
+      <c r="B160" t="s">
+        <v>151</v>
+      </c>
+      <c r="C160" t="s">
+        <v>37</v>
+      </c>
+      <c r="D160">
+        <v>929</v>
+      </c>
+      <c r="E160">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>3</v>
+      </c>
+      <c r="B161" t="s">
+        <v>152</v>
+      </c>
+      <c r="C161" t="s">
+        <v>37</v>
+      </c>
+      <c r="D161">
+        <v>240</v>
+      </c>
+      <c r="E161">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>4</v>
+      </c>
+      <c r="B162" t="s">
+        <v>153</v>
+      </c>
+      <c r="C162" t="s">
+        <v>37</v>
+      </c>
+      <c r="D162">
+        <v>323</v>
+      </c>
+      <c r="E162">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>5</v>
+      </c>
+      <c r="B163" t="s">
+        <v>154</v>
+      </c>
+      <c r="C163" t="s">
+        <v>37</v>
+      </c>
+      <c r="D163">
+        <v>188</v>
+      </c>
+      <c r="E163">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>6</v>
+      </c>
+      <c r="B164" t="s">
+        <v>155</v>
+      </c>
+      <c r="C164" t="s">
+        <v>37</v>
+      </c>
+      <c r="D164">
+        <v>83</v>
+      </c>
+      <c r="E164">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>7</v>
+      </c>
+      <c r="B165" t="s">
+        <v>156</v>
+      </c>
+      <c r="C165" t="s">
+        <v>37</v>
+      </c>
+      <c r="D165">
+        <v>44</v>
+      </c>
+      <c r="E165">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>8</v>
+      </c>
+      <c r="B166" t="s">
+        <v>157</v>
+      </c>
+      <c r="C166" t="s">
+        <v>37</v>
+      </c>
+      <c r="D166">
+        <v>27</v>
+      </c>
+      <c r="E166">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>9</v>
+      </c>
+      <c r="B167" t="s">
+        <v>158</v>
+      </c>
+      <c r="C167" t="s">
+        <v>37</v>
+      </c>
+      <c r="D167">
+        <v>172</v>
+      </c>
+      <c r="E167">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="168"/>
+    <row r="169">
+      <c r="A169">
+        <v>17</v>
+      </c>
+      <c r="B169" t="s">
+        <v>21</v>
+      </c>
+      <c r="C169" t="s">
+        <v>34</v>
+      </c>
+      <c r="D169">
+        <v>8752</v>
+      </c>
+      <c r="E169">
+        <v>8752</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="s">
+        <v>29</v>
+      </c>
+      <c r="B170" t="s">
+        <v>29</v>
+      </c>
+      <c r="C170" t="s">
+        <v>35</v>
+      </c>
+      <c r="D170">
+        <v>1111</v>
+      </c>
+      <c r="E170">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>1</v>
+      </c>
+      <c r="B171" t="s">
+        <v>159</v>
+      </c>
+      <c r="C171" t="s">
+        <v>37</v>
+      </c>
+      <c r="D171">
+        <v>2603</v>
+      </c>
+      <c r="E171">
+        <v>2603</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>2</v>
+      </c>
+      <c r="B172" t="s">
+        <v>160</v>
+      </c>
+      <c r="C172" t="s">
+        <v>37</v>
+      </c>
+      <c r="D172">
+        <v>477</v>
+      </c>
+      <c r="E172">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>3</v>
+      </c>
+      <c r="B173" t="s">
+        <v>161</v>
+      </c>
+      <c r="C173" t="s">
+        <v>37</v>
+      </c>
+      <c r="D173">
+        <v>391</v>
+      </c>
+      <c r="E173">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>4</v>
+      </c>
+      <c r="B174" t="s">
+        <v>162</v>
+      </c>
+      <c r="C174" t="s">
+        <v>37</v>
+      </c>
+      <c r="D174">
+        <v>201</v>
+      </c>
+      <c r="E174">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>5</v>
+      </c>
+      <c r="B175" t="s">
+        <v>163</v>
+      </c>
+      <c r="C175" t="s">
+        <v>37</v>
+      </c>
+      <c r="D175">
+        <v>845</v>
+      </c>
+      <c r="E175">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>6</v>
+      </c>
+      <c r="B176" t="s">
+        <v>164</v>
+      </c>
+      <c r="C176" t="s">
+        <v>37</v>
+      </c>
+      <c r="D176">
+        <v>85</v>
+      </c>
+      <c r="E176">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>7</v>
+      </c>
+      <c r="B177" t="s">
+        <v>165</v>
+      </c>
+      <c r="C177" t="s">
+        <v>37</v>
+      </c>
+      <c r="D177">
+        <v>282</v>
+      </c>
+      <c r="E177">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>8</v>
+      </c>
+      <c r="B178" t="s">
+        <v>166</v>
+      </c>
+      <c r="C178" t="s">
+        <v>37</v>
+      </c>
+      <c r="D178">
+        <v>392</v>
+      </c>
+      <c r="E178">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>9</v>
+      </c>
+      <c r="B179" t="s">
+        <v>167</v>
+      </c>
+      <c r="C179" t="s">
+        <v>37</v>
+      </c>
+      <c r="D179">
+        <v>2365</v>
+      </c>
+      <c r="E179">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="180"/>
+    <row r="181">
+      <c r="A181">
+        <v>24</v>
+      </c>
+      <c r="B181" t="s">
+        <v>22</v>
+      </c>
+      <c r="C181" t="s">
+        <v>34</v>
+      </c>
+      <c r="D181">
+        <v>5592</v>
+      </c>
+      <c r="E181">
+        <v>5592</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="s">
+        <v>29</v>
+      </c>
+      <c r="B182" t="s">
+        <v>29</v>
+      </c>
+      <c r="C182" t="s">
+        <v>35</v>
+      </c>
+      <c r="D182">
+        <v>927</v>
+      </c>
+      <c r="E182">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>1</v>
+      </c>
+      <c r="B183" t="s">
+        <v>168</v>
+      </c>
+      <c r="C183" t="s">
+        <v>37</v>
+      </c>
+      <c r="D183">
+        <v>1562</v>
+      </c>
+      <c r="E183">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>2</v>
+      </c>
+      <c r="B184" t="s">
+        <v>169</v>
+      </c>
+      <c r="C184" t="s">
+        <v>37</v>
+      </c>
+      <c r="D184">
+        <v>425</v>
+      </c>
+      <c r="E184">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>3</v>
+      </c>
+      <c r="B185" t="s">
+        <v>170</v>
+      </c>
+      <c r="C185" t="s">
+        <v>37</v>
+      </c>
+      <c r="D185">
+        <v>150</v>
+      </c>
+      <c r="E185">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>4</v>
+      </c>
+      <c r="B186" t="s">
+        <v>171</v>
+      </c>
+      <c r="C186" t="s">
+        <v>37</v>
+      </c>
+      <c r="D186">
+        <v>528</v>
+      </c>
+      <c r="E186">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>5</v>
+      </c>
+      <c r="B187" t="s">
+        <v>172</v>
+      </c>
+      <c r="C187" t="s">
+        <v>37</v>
+      </c>
+      <c r="D187">
+        <v>1283</v>
+      </c>
+      <c r="E187">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>6</v>
+      </c>
+      <c r="B188" t="s">
+        <v>173</v>
+      </c>
+      <c r="C188" t="s">
+        <v>37</v>
+      </c>
+      <c r="D188">
+        <v>275</v>
+      </c>
+      <c r="E188">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>7</v>
+      </c>
+      <c r="B189" t="s">
+        <v>174</v>
+      </c>
+      <c r="C189" t="s">
+        <v>37</v>
+      </c>
+      <c r="D189">
+        <v>442</v>
+      </c>
+      <c r="E189">
+        <v>442</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>175</v>
+      </c>
+      <c r="D2" t="s">
+        <v>176</v>
+      </c>
+      <c r="E2" t="s">
+        <v>177</v>
+      </c>
+      <c r="F2" t="s">
+        <v>178</v>
+      </c>
+      <c r="G2">
+        <v>35798</v>
+      </c>
+      <c r="H2">
+        <v>78123</v>
+      </c>
+      <c r="I2">
+        <v>37156</v>
+      </c>
+      <c r="J2">
+        <v>64567</v>
+      </c>
+      <c r="K2">
+        <v>29921</v>
+      </c>
+      <c r="L2">
+        <v>2257</v>
+      </c>
+      <c r="M2">
+        <v>4058</v>
+      </c>
+      <c r="N2">
+        <v>57888</v>
+      </c>
+      <c r="O2">
+        <v>302</v>
+      </c>
+      <c r="P2">
+        <v>573</v>
+      </c>
+      <c r="Q2">
+        <v>49347</v>
+      </c>
+      <c r="R2">
+        <v>661</v>
+      </c>
+      <c r="S2">
+        <v>27935</v>
+      </c>
+      <c r="T2">
+        <v>5664</v>
+      </c>
+      <c r="U2">
+        <v>19595</v>
+      </c>
+      <c r="V2">
+        <v>22819</v>
+      </c>
+      <c r="W2">
+        <v>4154</v>
+      </c>
+      <c r="X2">
+        <v>440818</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3">
+        <v>35798</v>
+      </c>
+      <c r="H3">
+        <v>78123</v>
+      </c>
+      <c r="I3">
+        <v>37156</v>
+      </c>
+      <c r="J3">
+        <v>64567</v>
+      </c>
+      <c r="K3">
+        <v>29921</v>
+      </c>
+      <c r="L3">
+        <v>2257</v>
+      </c>
+      <c r="M3">
+        <v>4058</v>
+      </c>
+      <c r="N3">
+        <v>57888</v>
+      </c>
+      <c r="O3">
+        <v>302</v>
+      </c>
+      <c r="P3">
+        <v>573</v>
+      </c>
+      <c r="Q3">
+        <v>49347</v>
+      </c>
+      <c r="R3">
+        <v>661</v>
+      </c>
+      <c r="S3">
+        <v>27935</v>
+      </c>
+      <c r="T3">
+        <v>5664</v>
+      </c>
+      <c r="U3">
+        <v>19595</v>
+      </c>
+      <c r="V3">
+        <v>22819</v>
+      </c>
+      <c r="W3">
+        <v>4154</v>
+      </c>
+      <c r="X3">
+        <v>440818</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2">
+        <v>35798</v>
+      </c>
+      <c r="E2">
+        <v>35798</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3">
+        <v>4675</v>
+      </c>
+      <c r="E3">
+        <v>4675</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>179</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4">
+        <v>13814</v>
+      </c>
+      <c r="E4">
+        <v>13814</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>180</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5">
+        <v>1879</v>
+      </c>
+      <c r="E5">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>181</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6">
+        <v>3316</v>
+      </c>
+      <c r="E6">
+        <v>3316</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7">
+        <v>1567</v>
+      </c>
+      <c r="E7">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>183</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>2051</v>
+      </c>
+      <c r="E8">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>184</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9">
+        <v>419</v>
+      </c>
+      <c r="E9">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>185</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10">
+        <v>2295</v>
+      </c>
+      <c r="E10">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>186</v>
+      </c>
+      <c r="C11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11">
+        <v>5782</v>
+      </c>
+      <c r="E11">
+        <v>5782</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13">
+        <v>78123</v>
+      </c>
+      <c r="E13">
+        <v>78123</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14">
+        <v>8784</v>
+      </c>
+      <c r="E14">
+        <v>8784</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>187</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15">
+        <v>20687</v>
+      </c>
+      <c r="E15">
+        <v>20687</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>188</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>8616</v>
+      </c>
+      <c r="E16">
+        <v>8616</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>189</v>
+      </c>
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17">
+        <v>1434</v>
+      </c>
+      <c r="E17">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>190</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>14268</v>
+      </c>
+      <c r="E18">
+        <v>14268</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>5</v>
+      </c>
+      <c r="B19" t="s">
+        <v>191</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19">
+        <v>886</v>
+      </c>
+      <c r="E19">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>192</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20">
+        <v>469</v>
+      </c>
+      <c r="E20">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>7</v>
+      </c>
+      <c r="B21" t="s">
+        <v>193</v>
+      </c>
+      <c r="C21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21">
+        <v>325</v>
+      </c>
+      <c r="E21">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>194</v>
+      </c>
+      <c r="C22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22">
+        <v>22654</v>
+      </c>
+      <c r="E22">
+        <v>22654</v>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24">
+        <v>37156</v>
+      </c>
+      <c r="E24">
+        <v>37156</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" t="s">
+        <v>29</v>
+      </c>
+      <c r="C25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25">
+        <v>4628</v>
+      </c>
+      <c r="E25">
+        <v>4628</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>195</v>
+      </c>
+      <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26">
+        <v>14261</v>
+      </c>
+      <c r="E26">
+        <v>14261</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>196</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27">
+        <v>4380</v>
+      </c>
+      <c r="E27">
+        <v>4380</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>197</v>
+      </c>
+      <c r="C28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28">
+        <v>5741</v>
+      </c>
+      <c r="E28">
+        <v>5741</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>198</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29">
+        <v>1318</v>
+      </c>
+      <c r="E29">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>199</v>
+      </c>
+      <c r="C30" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30">
+        <v>4077</v>
+      </c>
+      <c r="E30">
+        <v>4077</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>200</v>
+      </c>
+      <c r="C31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31">
+        <v>492</v>
+      </c>
+      <c r="E31">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>201</v>
+      </c>
+      <c r="C32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32">
+        <v>2049</v>
+      </c>
+      <c r="E32">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>202</v>
+      </c>
+      <c r="C33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33">
+        <v>210</v>
+      </c>
+      <c r="E33">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>34</v>
+      </c>
+      <c r="D35">
+        <v>64567</v>
+      </c>
+      <c r="E35">
+        <v>64567</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>29</v>
+      </c>
+      <c r="B36" t="s">
+        <v>29</v>
+      </c>
+      <c r="C36" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36">
+        <v>6091</v>
+      </c>
+      <c r="E36">
+        <v>6091</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>203</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37">
+        <v>23261</v>
+      </c>
+      <c r="E37">
+        <v>23261</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>204</v>
+      </c>
+      <c r="C38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38">
+        <v>3252</v>
+      </c>
+      <c r="E38">
+        <v>3252</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>3</v>
+      </c>
+      <c r="B39" t="s">
+        <v>205</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>1524</v>
+      </c>
+      <c r="E39">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>206</v>
+      </c>
+      <c r="C40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40">
+        <v>4203</v>
+      </c>
+      <c r="E40">
+        <v>4203</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>207</v>
+      </c>
+      <c r="C41" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41">
+        <v>3635</v>
+      </c>
+      <c r="E41">
+        <v>3635</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>208</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42">
+        <v>4392</v>
+      </c>
+      <c r="E42">
+        <v>4392</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>7</v>
+      </c>
+      <c r="B43" t="s">
+        <v>209</v>
+      </c>
+      <c r="C43" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43">
+        <v>17973</v>
+      </c>
+      <c r="E43">
+        <v>17973</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>210</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44">
+        <v>236</v>
+      </c>
+      <c r="E44">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>5</v>
+      </c>
+      <c r="B46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" t="s">
+        <v>34</v>
+      </c>
+      <c r="D46">
+        <v>29921</v>
+      </c>
+      <c r="E46">
+        <v>29921</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>29</v>
+      </c>
+      <c r="B47" t="s">
+        <v>29</v>
+      </c>
+      <c r="C47" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47">
+        <v>3324</v>
+      </c>
+      <c r="E47">
+        <v>3324</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>211</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>5366</v>
+      </c>
+      <c r="E48">
+        <v>5366</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>212</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>5710</v>
+      </c>
+      <c r="E49">
+        <v>5710</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>213</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50">
+        <v>3069</v>
+      </c>
+      <c r="E50">
+        <v>3069</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>214</v>
+      </c>
+      <c r="C51" t="s">
+        <v>37</v>
+      </c>
+      <c r="D51">
+        <v>540</v>
+      </c>
+      <c r="E51">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>215</v>
+      </c>
+      <c r="C52" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52">
+        <v>8441</v>
+      </c>
+      <c r="E52">
+        <v>8441</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>6</v>
+      </c>
+      <c r="B53" t="s">
+        <v>216</v>
+      </c>
+      <c r="C53" t="s">
+        <v>37</v>
+      </c>
+      <c r="D53">
+        <v>667</v>
+      </c>
+      <c r="E53">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>217</v>
+      </c>
+      <c r="C54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54">
+        <v>2266</v>
+      </c>
+      <c r="E54">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>218</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55">
+        <v>538</v>
+      </c>
+      <c r="E55">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" t="s">
+        <v>34</v>
+      </c>
+      <c r="D57">
+        <v>2257</v>
+      </c>
+      <c r="E57">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>29</v>
+      </c>
+      <c r="B58" t="s">
+        <v>29</v>
+      </c>
+      <c r="C58" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58">
+        <v>578</v>
+      </c>
+      <c r="E58">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>219</v>
+      </c>
+      <c r="C59" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59">
+        <v>344</v>
+      </c>
+      <c r="E59">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>2</v>
+      </c>
+      <c r="B60" t="s">
+        <v>220</v>
+      </c>
+      <c r="C60" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60">
+        <v>1030</v>
+      </c>
+      <c r="E60">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>3</v>
+      </c>
+      <c r="B61" t="s">
+        <v>221</v>
+      </c>
+      <c r="C61" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61">
+        <v>199</v>
+      </c>
+      <c r="E61">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>4</v>
+      </c>
+      <c r="B62" t="s">
+        <v>222</v>
+      </c>
+      <c r="C62" t="s">
+        <v>37</v>
+      </c>
+      <c r="D62">
+        <v>106</v>
+      </c>
+      <c r="E62">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="63"/>
+    <row r="64">
+      <c r="A64">
+        <v>7</v>
+      </c>
+      <c r="B64" t="s">
+        <v>12</v>
+      </c>
+      <c r="C64" t="s">
+        <v>34</v>
+      </c>
+      <c r="D64">
+        <v>4058</v>
+      </c>
+      <c r="E64">
+        <v>4058</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>29</v>
+      </c>
+      <c r="B65" t="s">
+        <v>29</v>
+      </c>
+      <c r="C65" t="s">
+        <v>35</v>
+      </c>
+      <c r="D65">
+        <v>1038</v>
+      </c>
+      <c r="E65">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>1</v>
+      </c>
+      <c r="B66" t="s">
+        <v>223</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66">
+        <v>719</v>
+      </c>
+      <c r="E66">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>2</v>
+      </c>
+      <c r="B67" t="s">
+        <v>224</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>987</v>
+      </c>
+      <c r="E67">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>3</v>
+      </c>
+      <c r="B68" t="s">
+        <v>225</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68">
+        <v>219</v>
+      </c>
+      <c r="E68">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>4</v>
+      </c>
+      <c r="B69" t="s">
+        <v>226</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69">
+        <v>837</v>
+      </c>
+      <c r="E69">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>5</v>
+      </c>
+      <c r="B70" t="s">
+        <v>227</v>
+      </c>
+      <c r="C70" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70">
+        <v>139</v>
+      </c>
+      <c r="E70">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>6</v>
+      </c>
+      <c r="B71" t="s">
+        <v>228</v>
+      </c>
+      <c r="C71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71">
+        <v>119</v>
+      </c>
+      <c r="E71">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73">
+        <v>8</v>
+      </c>
+      <c r="B73" t="s">
+        <v>13</v>
+      </c>
+      <c r="C73" t="s">
+        <v>34</v>
+      </c>
+      <c r="D73">
+        <v>57888</v>
+      </c>
+      <c r="E73">
+        <v>57888</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>29</v>
+      </c>
+      <c r="B74" t="s">
+        <v>29</v>
+      </c>
+      <c r="C74" t="s">
+        <v>35</v>
+      </c>
+      <c r="D74">
+        <v>6939</v>
+      </c>
+      <c r="E74">
+        <v>6939</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>1</v>
+      </c>
+      <c r="B75" t="s">
+        <v>229</v>
+      </c>
+      <c r="C75" t="s">
+        <v>37</v>
+      </c>
+      <c r="D75">
+        <v>15750</v>
+      </c>
+      <c r="E75">
+        <v>15750</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>2</v>
+      </c>
+      <c r="B76" t="s">
+        <v>230</v>
+      </c>
+      <c r="C76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76">
+        <v>12109</v>
+      </c>
+      <c r="E76">
+        <v>12109</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>3</v>
+      </c>
+      <c r="B77" t="s">
+        <v>231</v>
+      </c>
+      <c r="C77" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77">
+        <v>2691</v>
+      </c>
+      <c r="E77">
+        <v>2691</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>4</v>
+      </c>
+      <c r="B78" t="s">
+        <v>232</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>1433</v>
+      </c>
+      <c r="E78">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>5</v>
+      </c>
+      <c r="B79" t="s">
+        <v>233</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79">
+        <v>1443</v>
+      </c>
+      <c r="E79">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>6</v>
+      </c>
+      <c r="B80" t="s">
+        <v>234</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>487</v>
+      </c>
+      <c r="E80">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>7</v>
+      </c>
+      <c r="B81" t="s">
+        <v>235</v>
+      </c>
+      <c r="C81" t="s">
+        <v>37</v>
+      </c>
+      <c r="D81">
+        <v>623</v>
+      </c>
+      <c r="E81">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>8</v>
+      </c>
+      <c r="B82" t="s">
+        <v>236</v>
+      </c>
+      <c r="C82" t="s">
+        <v>37</v>
+      </c>
+      <c r="D82">
+        <v>16413</v>
+      </c>
+      <c r="E82">
+        <v>16413</v>
+      </c>
+    </row>
+    <row r="83"/>
+    <row r="84">
+      <c r="A84">
+        <v>9</v>
+      </c>
+      <c r="B84" t="s">
+        <v>14</v>
+      </c>
+      <c r="C84" t="s">
+        <v>34</v>
+      </c>
+      <c r="D84">
+        <v>302</v>
+      </c>
+      <c r="E84">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>29</v>
+      </c>
+      <c r="B85" t="s">
+        <v>29</v>
+      </c>
+      <c r="C85" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85">
+        <v>136</v>
+      </c>
+      <c r="E85">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>1</v>
+      </c>
+      <c r="B86" t="s">
+        <v>237</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86">
+        <v>61</v>
+      </c>
+      <c r="E86">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>238</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>61</v>
+      </c>
+      <c r="E87">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>3</v>
+      </c>
+      <c r="B88" t="s">
+        <v>239</v>
+      </c>
+      <c r="C88" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88">
+        <v>20</v>
+      </c>
+      <c r="E88">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>4</v>
+      </c>
+      <c r="B89" t="s">
+        <v>240</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>24</v>
+      </c>
+      <c r="E89">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="90"/>
+    <row r="91">
+      <c r="A91">
+        <v>10</v>
+      </c>
+      <c r="B91" t="s">
+        <v>15</v>
+      </c>
+      <c r="C91" t="s">
+        <v>34</v>
+      </c>
+      <c r="D91">
+        <v>573</v>
+      </c>
+      <c r="E91">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>29</v>
+      </c>
+      <c r="B92" t="s">
+        <v>29</v>
+      </c>
+      <c r="C92" t="s">
+        <v>35</v>
+      </c>
+      <c r="D92">
+        <v>190</v>
+      </c>
+      <c r="E92">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>1</v>
+      </c>
+      <c r="B93" t="s">
+        <v>241</v>
+      </c>
+      <c r="C93" t="s">
+        <v>37</v>
+      </c>
+      <c r="D93">
+        <v>234</v>
+      </c>
+      <c r="E93">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>2</v>
+      </c>
+      <c r="B94" t="s">
+        <v>242</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>149</v>
+      </c>
+      <c r="E94">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="95"/>
+    <row r="96">
+      <c r="A96">
+        <v>12</v>
+      </c>
+      <c r="B96" t="s">
+        <v>16</v>
+      </c>
+      <c r="C96" t="s">
+        <v>34</v>
+      </c>
+      <c r="D96">
+        <v>49347</v>
+      </c>
+      <c r="E96">
+        <v>49347</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>29</v>
+      </c>
+      <c r="B97" t="s">
+        <v>29</v>
+      </c>
+      <c r="C97" t="s">
+        <v>35</v>
+      </c>
+      <c r="D97">
+        <v>3350</v>
+      </c>
+      <c r="E97">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>1</v>
+      </c>
+      <c r="B98" t="s">
+        <v>243</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98">
+        <v>17690</v>
+      </c>
+      <c r="E98">
+        <v>17690</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>2</v>
+      </c>
+      <c r="B99" t="s">
+        <v>244</v>
+      </c>
+      <c r="C99" t="s">
+        <v>37</v>
+      </c>
+      <c r="D99">
+        <v>15421</v>
+      </c>
+      <c r="E99">
+        <v>15421</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>3</v>
+      </c>
+      <c r="B100" t="s">
+        <v>245</v>
+      </c>
+      <c r="C100" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100">
+        <v>1135</v>
+      </c>
+      <c r="E100">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>4</v>
+      </c>
+      <c r="B101" t="s">
+        <v>246</v>
+      </c>
+      <c r="C101" t="s">
+        <v>37</v>
+      </c>
+      <c r="D101">
+        <v>6971</v>
+      </c>
+      <c r="E101">
+        <v>6971</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>5</v>
+      </c>
+      <c r="B102" t="s">
+        <v>247</v>
+      </c>
+      <c r="C102" t="s">
+        <v>37</v>
+      </c>
+      <c r="D102">
+        <v>3015</v>
+      </c>
+      <c r="E102">
+        <v>3015</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>6</v>
+      </c>
+      <c r="B103" t="s">
+        <v>248</v>
+      </c>
+      <c r="C103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103">
+        <v>310</v>
+      </c>
+      <c r="E103">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>7</v>
+      </c>
+      <c r="B104" t="s">
+        <v>249</v>
+      </c>
+      <c r="C104" t="s">
+        <v>37</v>
+      </c>
+      <c r="D104">
+        <v>490</v>
+      </c>
+      <c r="E104">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>8</v>
+      </c>
+      <c r="B105" t="s">
+        <v>250</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105">
+        <v>965</v>
+      </c>
+      <c r="E105">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="106"/>
+    <row r="107">
+      <c r="A107">
+        <v>13</v>
+      </c>
+      <c r="B107" t="s">
+        <v>17</v>
+      </c>
+      <c r="C107" t="s">
+        <v>34</v>
+      </c>
+      <c r="D107">
+        <v>661</v>
+      </c>
+      <c r="E107">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>29</v>
+      </c>
+      <c r="B108" t="s">
+        <v>29</v>
+      </c>
+      <c r="C108" t="s">
+        <v>35</v>
+      </c>
+      <c r="D108">
+        <v>169</v>
+      </c>
+      <c r="E108">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>1</v>
+      </c>
+      <c r="B109" t="s">
+        <v>251</v>
+      </c>
+      <c r="C109" t="s">
+        <v>37</v>
+      </c>
+      <c r="D109">
+        <v>279</v>
+      </c>
+      <c r="E109">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>2</v>
+      </c>
+      <c r="B110" t="s">
+        <v>252</v>
+      </c>
+      <c r="C110" t="s">
+        <v>37</v>
+      </c>
+      <c r="D110">
+        <v>162</v>
+      </c>
+      <c r="E110">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>3</v>
+      </c>
+      <c r="B111" t="s">
+        <v>253</v>
+      </c>
+      <c r="C111" t="s">
+        <v>37</v>
+      </c>
+      <c r="D111">
+        <v>51</v>
+      </c>
+      <c r="E111">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="112"/>
+    <row r="113">
+      <c r="A113">
+        <v>14</v>
+      </c>
+      <c r="B113" t="s">
+        <v>18</v>
+      </c>
+      <c r="C113" t="s">
+        <v>34</v>
+      </c>
+      <c r="D113">
+        <v>27935</v>
+      </c>
+      <c r="E113">
+        <v>27935</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>29</v>
+      </c>
+      <c r="B114" t="s">
+        <v>29</v>
+      </c>
+      <c r="C114" t="s">
+        <v>35</v>
+      </c>
+      <c r="D114">
+        <v>3429</v>
+      </c>
+      <c r="E114">
+        <v>3429</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>1</v>
+      </c>
+      <c r="B115" t="s">
+        <v>254</v>
+      </c>
+      <c r="C115" t="s">
+        <v>37</v>
+      </c>
+      <c r="D115">
+        <v>14217</v>
+      </c>
+      <c r="E115">
+        <v>14217</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>2</v>
+      </c>
+      <c r="B116" t="s">
+        <v>255</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116">
+        <v>6011</v>
+      </c>
+      <c r="E116">
+        <v>6011</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>3</v>
+      </c>
+      <c r="B117" t="s">
+        <v>256</v>
+      </c>
+      <c r="C117" t="s">
+        <v>37</v>
+      </c>
+      <c r="D117">
+        <v>1973</v>
+      </c>
+      <c r="E117">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>4</v>
+      </c>
+      <c r="B118" t="s">
+        <v>257</v>
+      </c>
+      <c r="C118" t="s">
+        <v>37</v>
+      </c>
+      <c r="D118">
+        <v>706</v>
+      </c>
+      <c r="E118">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>5</v>
+      </c>
+      <c r="B119" t="s">
+        <v>258</v>
+      </c>
+      <c r="C119" t="s">
+        <v>37</v>
+      </c>
+      <c r="D119">
+        <v>542</v>
+      </c>
+      <c r="E119">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>6</v>
+      </c>
+      <c r="B120" t="s">
+        <v>259</v>
+      </c>
+      <c r="C120" t="s">
+        <v>37</v>
+      </c>
+      <c r="D120">
+        <v>286</v>
+      </c>
+      <c r="E120">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>7</v>
+      </c>
+      <c r="B121" t="s">
+        <v>260</v>
+      </c>
+      <c r="C121" t="s">
+        <v>37</v>
+      </c>
+      <c r="D121">
+        <v>185</v>
+      </c>
+      <c r="E121">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>8</v>
+      </c>
+      <c r="B122" t="s">
+        <v>261</v>
+      </c>
+      <c r="C122" t="s">
+        <v>37</v>
+      </c>
+      <c r="D122">
+        <v>586</v>
+      </c>
+      <c r="E122">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="123"/>
+    <row r="124">
+      <c r="A124">
+        <v>15</v>
+      </c>
+      <c r="B124" t="s">
+        <v>19</v>
+      </c>
+      <c r="C124" t="s">
+        <v>34</v>
+      </c>
+      <c r="D124">
+        <v>5664</v>
+      </c>
+      <c r="E124">
+        <v>5664</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>29</v>
+      </c>
+      <c r="B125" t="s">
+        <v>29</v>
+      </c>
+      <c r="C125" t="s">
+        <v>35</v>
+      </c>
+      <c r="D125">
+        <v>928</v>
+      </c>
+      <c r="E125">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>1</v>
+      </c>
+      <c r="B126" t="s">
+        <v>262</v>
+      </c>
+      <c r="C126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D126">
+        <v>3657</v>
+      </c>
+      <c r="E126">
+        <v>3657</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>2</v>
+      </c>
+      <c r="B127" t="s">
+        <v>263</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>928</v>
+      </c>
+      <c r="E127">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>3</v>
+      </c>
+      <c r="B128" t="s">
+        <v>264</v>
+      </c>
+      <c r="C128" t="s">
+        <v>37</v>
+      </c>
+      <c r="D128">
+        <v>151</v>
+      </c>
+      <c r="E128">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="129"/>
+    <row r="130">
+      <c r="A130">
+        <v>16</v>
+      </c>
+      <c r="B130" t="s">
+        <v>20</v>
+      </c>
+      <c r="C130" t="s">
+        <v>34</v>
+      </c>
+      <c r="D130">
+        <v>19595</v>
+      </c>
+      <c r="E130">
+        <v>19595</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>29</v>
+      </c>
+      <c r="B131" t="s">
+        <v>29</v>
+      </c>
+      <c r="C131" t="s">
+        <v>35</v>
+      </c>
+      <c r="D131">
+        <v>783</v>
+      </c>
+      <c r="E131">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>1</v>
+      </c>
+      <c r="B132" t="s">
+        <v>265</v>
+      </c>
+      <c r="C132" t="s">
+        <v>37</v>
+      </c>
+      <c r="D132">
+        <v>911</v>
+      </c>
+      <c r="E132">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>2</v>
+      </c>
+      <c r="B133" t="s">
+        <v>266</v>
+      </c>
+      <c r="C133" t="s">
+        <v>37</v>
+      </c>
+      <c r="D133">
+        <v>816</v>
+      </c>
+      <c r="E133">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>3</v>
+      </c>
+      <c r="B134" t="s">
+        <v>267</v>
+      </c>
+      <c r="C134" t="s">
+        <v>37</v>
+      </c>
+      <c r="D134">
+        <v>205</v>
+      </c>
+      <c r="E134">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>4</v>
+      </c>
+      <c r="B135" t="s">
+        <v>268</v>
+      </c>
+      <c r="C135" t="s">
+        <v>37</v>
+      </c>
+      <c r="D135">
+        <v>2928</v>
+      </c>
+      <c r="E135">
+        <v>2928</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>5</v>
+      </c>
+      <c r="B136" t="s">
+        <v>269</v>
+      </c>
+      <c r="C136" t="s">
+        <v>37</v>
+      </c>
+      <c r="D136">
+        <v>168</v>
+      </c>
+      <c r="E136">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>6</v>
+      </c>
+      <c r="B137" t="s">
+        <v>270</v>
+      </c>
+      <c r="C137" t="s">
+        <v>37</v>
+      </c>
+      <c r="D137">
+        <v>162</v>
+      </c>
+      <c r="E137">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>7</v>
+      </c>
+      <c r="B138" t="s">
+        <v>271</v>
+      </c>
+      <c r="C138" t="s">
+        <v>37</v>
+      </c>
+      <c r="D138">
+        <v>13326</v>
+      </c>
+      <c r="E138">
+        <v>13326</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>8</v>
+      </c>
+      <c r="B139" t="s">
+        <v>272</v>
+      </c>
+      <c r="C139" t="s">
+        <v>37</v>
+      </c>
+      <c r="D139">
+        <v>296</v>
+      </c>
+      <c r="E139">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="140"/>
+    <row r="141">
+      <c r="A141">
+        <v>17</v>
+      </c>
+      <c r="B141" t="s">
+        <v>21</v>
+      </c>
+      <c r="C141" t="s">
+        <v>34</v>
+      </c>
+      <c r="D141">
+        <v>22819</v>
+      </c>
+      <c r="E141">
+        <v>22819</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>29</v>
+      </c>
+      <c r="B142" t="s">
+        <v>29</v>
+      </c>
+      <c r="C142" t="s">
+        <v>35</v>
+      </c>
+      <c r="D142">
+        <v>1686</v>
+      </c>
+      <c r="E142">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>1</v>
+      </c>
+      <c r="B143" t="s">
+        <v>273</v>
+      </c>
+      <c r="C143" t="s">
+        <v>37</v>
+      </c>
+      <c r="D143">
+        <v>17355</v>
+      </c>
+      <c r="E143">
+        <v>17355</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>2</v>
+      </c>
+      <c r="B144" t="s">
+        <v>274</v>
+      </c>
+      <c r="C144" t="s">
+        <v>37</v>
+      </c>
+      <c r="D144">
+        <v>644</v>
+      </c>
+      <c r="E144">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>3</v>
+      </c>
+      <c r="B145" t="s">
+        <v>275</v>
+      </c>
+      <c r="C145" t="s">
+        <v>37</v>
+      </c>
+      <c r="D145">
+        <v>828</v>
+      </c>
+      <c r="E145">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>4</v>
+      </c>
+      <c r="B146" t="s">
+        <v>276</v>
+      </c>
+      <c r="C146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D146">
+        <v>289</v>
+      </c>
+      <c r="E146">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>5</v>
+      </c>
+      <c r="B147" t="s">
+        <v>277</v>
+      </c>
+      <c r="C147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D147">
+        <v>175</v>
+      </c>
+      <c r="E147">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>6</v>
+      </c>
+      <c r="B148" t="s">
+        <v>278</v>
+      </c>
+      <c r="C148" t="s">
+        <v>37</v>
+      </c>
+      <c r="D148">
+        <v>1444</v>
+      </c>
+      <c r="E148">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>7</v>
+      </c>
+      <c r="B149" t="s">
+        <v>279</v>
+      </c>
+      <c r="C149" t="s">
+        <v>37</v>
+      </c>
+      <c r="D149">
+        <v>309</v>
+      </c>
+      <c r="E149">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>8</v>
+      </c>
+      <c r="B150" t="s">
+        <v>280</v>
+      </c>
+      <c r="C150" t="s">
+        <v>37</v>
+      </c>
+      <c r="D150">
+        <v>89</v>
+      </c>
+      <c r="E150">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="151"/>
+    <row r="152">
+      <c r="A152">
+        <v>24</v>
+      </c>
+      <c r="B152" t="s">
+        <v>22</v>
+      </c>
+      <c r="C152" t="s">
+        <v>34</v>
+      </c>
+      <c r="D152">
+        <v>4154</v>
+      </c>
+      <c r="E152">
+        <v>4154</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="s">
+        <v>29</v>
+      </c>
+      <c r="B153" t="s">
+        <v>29</v>
+      </c>
+      <c r="C153" t="s">
+        <v>35</v>
+      </c>
+      <c r="D153">
+        <v>363</v>
+      </c>
+      <c r="E153">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>1</v>
+      </c>
+      <c r="B154" t="s">
+        <v>281</v>
+      </c>
+      <c r="C154" t="s">
+        <v>37</v>
+      </c>
+      <c r="D154">
+        <v>1136</v>
+      </c>
+      <c r="E154">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>2</v>
+      </c>
+      <c r="B155" t="s">
+        <v>282</v>
+      </c>
+      <c r="C155" t="s">
+        <v>37</v>
+      </c>
+      <c r="D155">
+        <v>1316</v>
+      </c>
+      <c r="E155">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>3</v>
+      </c>
+      <c r="B156" t="s">
+        <v>283</v>
+      </c>
+      <c r="C156" t="s">
+        <v>37</v>
+      </c>
+      <c r="D156">
+        <v>88</v>
+      </c>
+      <c r="E156">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>4</v>
+      </c>
+      <c r="B157" t="s">
+        <v>284</v>
+      </c>
+      <c r="C157" t="s">
+        <v>37</v>
+      </c>
+      <c r="D157">
+        <v>137</v>
+      </c>
+      <c r="E157">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>5</v>
+      </c>
+      <c r="B158" t="s">
+        <v>285</v>
+      </c>
+      <c r="C158" t="s">
+        <v>37</v>
+      </c>
+      <c r="D158">
+        <v>87</v>
+      </c>
+      <c r="E158">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>6</v>
+      </c>
+      <c r="B159" t="s">
+        <v>286</v>
+      </c>
+      <c r="C159" t="s">
+        <v>37</v>
+      </c>
+      <c r="D159">
+        <v>26</v>
+      </c>
+      <c r="E159">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>7</v>
+      </c>
+      <c r="B160" t="s">
+        <v>287</v>
+      </c>
+      <c r="C160" t="s">
+        <v>37</v>
+      </c>
+      <c r="D160">
+        <v>1001</v>
+      </c>
+      <c r="E160">
+        <v>1001</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>288</v>
+      </c>
+      <c r="D2" t="s">
+        <v>289</v>
+      </c>
+      <c r="E2" t="s">
+        <v>290</v>
+      </c>
+      <c r="F2" t="s">
+        <v>291</v>
+      </c>
+      <c r="G2">
+        <v>0</v>
+      </c>
+      <c r="H2">
+        <v>0</v>
+      </c>
+      <c r="I2">
+        <v>0</v>
+      </c>
+      <c r="J2">
+        <v>0</v>
+      </c>
+      <c r="K2">
+        <v>0</v>
+      </c>
+      <c r="L2">
+        <v>0</v>
+      </c>
+      <c r="M2">
+        <v>0</v>
+      </c>
+      <c r="N2">
+        <v>0</v>
+      </c>
+      <c r="O2">
+        <v>0</v>
+      </c>
+      <c r="P2">
+        <v>0</v>
+      </c>
+      <c r="Q2">
+        <v>0</v>
+      </c>
+      <c r="R2">
+        <v>0</v>
+      </c>
+      <c r="S2">
+        <v>0</v>
+      </c>
+      <c r="T2">
+        <v>0</v>
+      </c>
+      <c r="U2">
+        <v>0</v>
+      </c>
+      <c r="V2">
+        <v>0</v>
+      </c>
+      <c r="W2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
+        <v>0</v>
+      </c>
+      <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
+        <v>0</v>
+      </c>
+      <c r="V3">
+        <v>0</v>
+      </c>
+      <c r="W3">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2">
+        <v>0</v>
+      </c>
+      <c r="E2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>292</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4">
+        <v>0</v>
+      </c>
+      <c r="E4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>293</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5">
+        <v>0</v>
+      </c>
+      <c r="E5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>294</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6">
+        <v>0</v>
+      </c>
+      <c r="E6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>295</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7">
+        <v>0</v>
+      </c>
+      <c r="E7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>296</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>0</v>
+      </c>
+      <c r="E8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>297</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9">
+        <v>0</v>
+      </c>
+      <c r="E9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11">
+        <v>0</v>
+      </c>
+      <c r="E11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12">
+        <v>0</v>
+      </c>
+      <c r="E12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>298</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13">
+        <v>0</v>
+      </c>
+      <c r="E13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>299</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>0</v>
+      </c>
+      <c r="E14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>300</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15">
+        <v>0</v>
+      </c>
+      <c r="E15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>301</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>0</v>
+      </c>
+      <c r="E16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>5</v>
+      </c>
+      <c r="B17" t="s">
+        <v>302</v>
+      </c>
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17">
+        <v>0</v>
+      </c>
+      <c r="E17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>6</v>
+      </c>
+      <c r="B18" t="s">
+        <v>303</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>0</v>
+      </c>
+      <c r="E18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20">
+        <v>0</v>
+      </c>
+      <c r="E20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21">
+        <v>0</v>
+      </c>
+      <c r="E21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>304</v>
+      </c>
+      <c r="C22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22">
+        <v>0</v>
+      </c>
+      <c r="E22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>305</v>
+      </c>
+      <c r="C23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23">
+        <v>0</v>
+      </c>
+      <c r="E23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>306</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24">
+        <v>0</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>307</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25">
+        <v>0</v>
+      </c>
+      <c r="E25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>308</v>
+      </c>
+      <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26">
+        <v>0</v>
+      </c>
+      <c r="E26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>6</v>
+      </c>
+      <c r="B27" t="s">
+        <v>309</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27">
+        <v>0</v>
+      </c>
+      <c r="E27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28"/>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>34</v>
+      </c>
+      <c r="D29">
+        <v>0</v>
+      </c>
+      <c r="E29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>29</v>
+      </c>
+      <c r="B30" t="s">
+        <v>29</v>
+      </c>
+      <c r="C30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D30">
+        <v>0</v>
+      </c>
+      <c r="E30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>310</v>
+      </c>
+      <c r="C31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31">
+        <v>0</v>
+      </c>
+      <c r="E31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>311</v>
+      </c>
+      <c r="C32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32">
+        <v>0</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>3</v>
+      </c>
+      <c r="B33" t="s">
+        <v>312</v>
+      </c>
+      <c r="C33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33">
+        <v>0</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>313</v>
+      </c>
+      <c r="C34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34">
+        <v>0</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>5</v>
+      </c>
+      <c r="B35" t="s">
+        <v>314</v>
+      </c>
+      <c r="C35" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35">
+        <v>0</v>
+      </c>
+      <c r="E35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>6</v>
+      </c>
+      <c r="B36" t="s">
+        <v>315</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36">
+        <v>0</v>
+      </c>
+      <c r="E36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" t="s">
+        <v>34</v>
+      </c>
+      <c r="D38">
+        <v>0</v>
+      </c>
+      <c r="E38">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>29</v>
+      </c>
+      <c r="B39" t="s">
+        <v>29</v>
+      </c>
+      <c r="C39" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39">
+        <v>0</v>
+      </c>
+      <c r="E39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>316</v>
+      </c>
+      <c r="C40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40">
+        <v>0</v>
+      </c>
+      <c r="E40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>317</v>
+      </c>
+      <c r="C41" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41">
+        <v>0</v>
+      </c>
+      <c r="E41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>318</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42">
+        <v>0</v>
+      </c>
+      <c r="E42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>319</v>
+      </c>
+      <c r="C43" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43">
+        <v>0</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>320</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44">
+        <v>0</v>
+      </c>
+      <c r="E44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>321</v>
+      </c>
+      <c r="C45" t="s">
+        <v>37</v>
+      </c>
+      <c r="D45">
+        <v>0</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>6</v>
+      </c>
+      <c r="B47" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" t="s">
+        <v>34</v>
+      </c>
+      <c r="D47">
+        <v>0</v>
+      </c>
+      <c r="E47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>29</v>
+      </c>
+      <c r="B48" t="s">
+        <v>29</v>
+      </c>
+      <c r="C48" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48">
+        <v>0</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>322</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>0</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>2</v>
+      </c>
+      <c r="B50" t="s">
+        <v>323</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50">
+        <v>0</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>3</v>
+      </c>
+      <c r="B51" t="s">
+        <v>324</v>
+      </c>
+      <c r="C51" t="s">
+        <v>37</v>
+      </c>
+      <c r="D51">
+        <v>0</v>
+      </c>
+      <c r="E51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>4</v>
+      </c>
+      <c r="B52" t="s">
+        <v>325</v>
+      </c>
+      <c r="C52" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52">
+        <v>0</v>
+      </c>
+      <c r="E52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>12</v>
+      </c>
+      <c r="C54" t="s">
+        <v>34</v>
+      </c>
+      <c r="D54">
+        <v>0</v>
+      </c>
+      <c r="E54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>29</v>
+      </c>
+      <c r="B55" t="s">
+        <v>29</v>
+      </c>
+      <c r="C55" t="s">
+        <v>35</v>
+      </c>
+      <c r="D55">
+        <v>0</v>
+      </c>
+      <c r="E55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1</v>
+      </c>
+      <c r="B56" t="s">
+        <v>326</v>
+      </c>
+      <c r="C56" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56">
+        <v>0</v>
+      </c>
+      <c r="E56">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>2</v>
+      </c>
+      <c r="B57" t="s">
+        <v>327</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57">
+        <v>0</v>
+      </c>
+      <c r="E57">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>3</v>
+      </c>
+      <c r="B58" t="s">
+        <v>328</v>
+      </c>
+      <c r="C58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58">
+        <v>0</v>
+      </c>
+      <c r="E58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59"/>
+    <row r="60">
+      <c r="A60">
+        <v>8</v>
+      </c>
+      <c r="B60" t="s">
+        <v>13</v>
+      </c>
+      <c r="C60" t="s">
+        <v>34</v>
+      </c>
+      <c r="D60">
+        <v>0</v>
+      </c>
+      <c r="E60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>29</v>
+      </c>
+      <c r="B61" t="s">
+        <v>29</v>
+      </c>
+      <c r="C61" t="s">
+        <v>35</v>
+      </c>
+      <c r="D61">
+        <v>0</v>
+      </c>
+      <c r="E61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>1</v>
+      </c>
+      <c r="B62" t="s">
+        <v>329</v>
+      </c>
+      <c r="C62" t="s">
+        <v>37</v>
+      </c>
+      <c r="D62">
+        <v>0</v>
+      </c>
+      <c r="E62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>2</v>
+      </c>
+      <c r="B63" t="s">
+        <v>330</v>
+      </c>
+      <c r="C63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63">
+        <v>0</v>
+      </c>
+      <c r="E63">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>3</v>
+      </c>
+      <c r="B64" t="s">
+        <v>331</v>
+      </c>
+      <c r="C64" t="s">
+        <v>37</v>
+      </c>
+      <c r="D64">
+        <v>0</v>
+      </c>
+      <c r="E64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>4</v>
+      </c>
+      <c r="B65" t="s">
+        <v>332</v>
+      </c>
+      <c r="C65" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65">
+        <v>0</v>
+      </c>
+      <c r="E65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>5</v>
+      </c>
+      <c r="B66" t="s">
+        <v>333</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66">
+        <v>0</v>
+      </c>
+      <c r="E66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>6</v>
+      </c>
+      <c r="B67" t="s">
+        <v>334</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>0</v>
+      </c>
+      <c r="E67">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68"/>
+    <row r="69">
+      <c r="A69">
+        <v>9</v>
+      </c>
+      <c r="B69" t="s">
+        <v>14</v>
+      </c>
+      <c r="C69" t="s">
+        <v>34</v>
+      </c>
+      <c r="D69">
+        <v>0</v>
+      </c>
+      <c r="E69">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>29</v>
+      </c>
+      <c r="B70" t="s">
+        <v>29</v>
+      </c>
+      <c r="C70" t="s">
+        <v>35</v>
+      </c>
+      <c r="D70">
+        <v>0</v>
+      </c>
+      <c r="E70">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>1</v>
+      </c>
+      <c r="B71" t="s">
+        <v>335</v>
+      </c>
+      <c r="C71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71">
+        <v>0</v>
+      </c>
+      <c r="E71">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>2</v>
+      </c>
+      <c r="B72" t="s">
+        <v>336</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72">
+        <v>0</v>
+      </c>
+      <c r="E72">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>3</v>
+      </c>
+      <c r="B73" t="s">
+        <v>337</v>
+      </c>
+      <c r="C73" t="s">
+        <v>37</v>
+      </c>
+      <c r="D73">
+        <v>0</v>
+      </c>
+      <c r="E73">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74"/>
+    <row r="75">
+      <c r="A75">
+        <v>10</v>
+      </c>
+      <c r="B75" t="s">
+        <v>15</v>
+      </c>
+      <c r="C75" t="s">
+        <v>34</v>
+      </c>
+      <c r="D75">
+        <v>0</v>
+      </c>
+      <c r="E75">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>29</v>
+      </c>
+      <c r="B76" t="s">
+        <v>29</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>0</v>
+      </c>
+      <c r="E76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>1</v>
+      </c>
+      <c r="B77" t="s">
+        <v>338</v>
+      </c>
+      <c r="C77" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77">
+        <v>0</v>
+      </c>
+      <c r="E77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>2</v>
+      </c>
+      <c r="B78" t="s">
+        <v>339</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>0</v>
+      </c>
+      <c r="E78">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>3</v>
+      </c>
+      <c r="B79" t="s">
+        <v>340</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79">
+        <v>0</v>
+      </c>
+      <c r="E79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>4</v>
+      </c>
+      <c r="B80" t="s">
+        <v>341</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>0</v>
+      </c>
+      <c r="E80">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>12</v>
+      </c>
+      <c r="B82" t="s">
+        <v>16</v>
+      </c>
+      <c r="C82" t="s">
+        <v>34</v>
+      </c>
+      <c r="D82">
+        <v>0</v>
+      </c>
+      <c r="E82">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" t="s">
+        <v>29</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83">
+        <v>0</v>
+      </c>
+      <c r="E83">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>342</v>
+      </c>
+      <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84">
+        <v>0</v>
+      </c>
+      <c r="E84">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>343</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>0</v>
+      </c>
+      <c r="E85">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>344</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86">
+        <v>0</v>
+      </c>
+      <c r="E86">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>345</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>0</v>
+      </c>
+      <c r="E87">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>5</v>
+      </c>
+      <c r="B88" t="s">
+        <v>346</v>
+      </c>
+      <c r="C88" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88">
+        <v>0</v>
+      </c>
+      <c r="E88">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>6</v>
+      </c>
+      <c r="B89" t="s">
+        <v>347</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>0</v>
+      </c>
+      <c r="E89">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90"/>
+    <row r="91">
+      <c r="A91">
+        <v>14</v>
+      </c>
+      <c r="B91" t="s">
+        <v>18</v>
+      </c>
+      <c r="C91" t="s">
+        <v>34</v>
+      </c>
+      <c r="D91">
+        <v>0</v>
+      </c>
+      <c r="E91">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>29</v>
+      </c>
+      <c r="B92" t="s">
+        <v>29</v>
+      </c>
+      <c r="C92" t="s">
+        <v>35</v>
+      </c>
+      <c r="D92">
+        <v>0</v>
+      </c>
+      <c r="E92">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>1</v>
+      </c>
+      <c r="B93" t="s">
+        <v>348</v>
+      </c>
+      <c r="C93" t="s">
+        <v>37</v>
+      </c>
+      <c r="D93">
+        <v>0</v>
+      </c>
+      <c r="E93">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>2</v>
+      </c>
+      <c r="B94" t="s">
+        <v>349</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>0</v>
+      </c>
+      <c r="E94">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>3</v>
+      </c>
+      <c r="B95" t="s">
+        <v>350</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>0</v>
+      </c>
+      <c r="E95">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>4</v>
+      </c>
+      <c r="B96" t="s">
+        <v>351</v>
+      </c>
+      <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96">
+        <v>0</v>
+      </c>
+      <c r="E96">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>5</v>
+      </c>
+      <c r="B97" t="s">
+        <v>352</v>
+      </c>
+      <c r="C97" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97">
+        <v>0</v>
+      </c>
+      <c r="E97">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>6</v>
+      </c>
+      <c r="B98" t="s">
+        <v>353</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98">
+        <v>0</v>
+      </c>
+      <c r="E98">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99"/>
+    <row r="100">
+      <c r="A100">
+        <v>15</v>
+      </c>
+      <c r="B100" t="s">
+        <v>19</v>
+      </c>
+      <c r="C100" t="s">
+        <v>34</v>
+      </c>
+      <c r="D100">
+        <v>0</v>
+      </c>
+      <c r="E100">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>29</v>
+      </c>
+      <c r="B101" t="s">
+        <v>29</v>
+      </c>
+      <c r="C101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D101">
+        <v>0</v>
+      </c>
+      <c r="E101">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>1</v>
+      </c>
+      <c r="B102" t="s">
+        <v>354</v>
+      </c>
+      <c r="C102" t="s">
+        <v>37</v>
+      </c>
+      <c r="D102">
+        <v>0</v>
+      </c>
+      <c r="E102">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>2</v>
+      </c>
+      <c r="B103" t="s">
+        <v>355</v>
+      </c>
+      <c r="C103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103">
+        <v>0</v>
+      </c>
+      <c r="E103">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>3</v>
+      </c>
+      <c r="B104" t="s">
+        <v>356</v>
+      </c>
+      <c r="C104" t="s">
+        <v>37</v>
+      </c>
+      <c r="D104">
+        <v>0</v>
+      </c>
+      <c r="E104">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105"/>
+    <row r="106">
+      <c r="A106">
+        <v>16</v>
+      </c>
+      <c r="B106" t="s">
+        <v>20</v>
+      </c>
+      <c r="C106" t="s">
+        <v>34</v>
+      </c>
+      <c r="D106">
+        <v>0</v>
+      </c>
+      <c r="E106">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>29</v>
+      </c>
+      <c r="B107" t="s">
+        <v>29</v>
+      </c>
+      <c r="C107" t="s">
+        <v>35</v>
+      </c>
+      <c r="D107">
+        <v>0</v>
+      </c>
+      <c r="E107">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>1</v>
+      </c>
+      <c r="B108" t="s">
+        <v>357</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>0</v>
+      </c>
+      <c r="E108">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>2</v>
+      </c>
+      <c r="B109" t="s">
+        <v>358</v>
+      </c>
+      <c r="C109" t="s">
+        <v>37</v>
+      </c>
+      <c r="D109">
+        <v>0</v>
+      </c>
+      <c r="E109">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>3</v>
+      </c>
+      <c r="B110" t="s">
+        <v>359</v>
+      </c>
+      <c r="C110" t="s">
+        <v>37</v>
+      </c>
+      <c r="D110">
+        <v>0</v>
+      </c>
+      <c r="E110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>4</v>
+      </c>
+      <c r="B111" t="s">
+        <v>360</v>
+      </c>
+      <c r="C111" t="s">
+        <v>37</v>
+      </c>
+      <c r="D111">
+        <v>0</v>
+      </c>
+      <c r="E111">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>5</v>
+      </c>
+      <c r="B112" t="s">
+        <v>361</v>
+      </c>
+      <c r="C112" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112">
+        <v>0</v>
+      </c>
+      <c r="E112">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>6</v>
+      </c>
+      <c r="B113" t="s">
+        <v>362</v>
+      </c>
+      <c r="C113" t="s">
+        <v>37</v>
+      </c>
+      <c r="D113">
+        <v>0</v>
+      </c>
+      <c r="E113">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114"/>
+    <row r="115">
+      <c r="A115">
+        <v>17</v>
+      </c>
+      <c r="B115" t="s">
+        <v>21</v>
+      </c>
+      <c r="C115" t="s">
+        <v>34</v>
+      </c>
+      <c r="D115">
+        <v>0</v>
+      </c>
+      <c r="E115">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>29</v>
+      </c>
+      <c r="B116" t="s">
+        <v>29</v>
+      </c>
+      <c r="C116" t="s">
+        <v>35</v>
+      </c>
+      <c r="D116">
+        <v>0</v>
+      </c>
+      <c r="E116">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>1</v>
+      </c>
+      <c r="B117" t="s">
+        <v>363</v>
+      </c>
+      <c r="C117" t="s">
+        <v>37</v>
+      </c>
+      <c r="D117">
+        <v>0</v>
+      </c>
+      <c r="E117">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>2</v>
+      </c>
+      <c r="B118" t="s">
+        <v>364</v>
+      </c>
+      <c r="C118" t="s">
+        <v>37</v>
+      </c>
+      <c r="D118">
+        <v>0</v>
+      </c>
+      <c r="E118">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>3</v>
+      </c>
+      <c r="B119" t="s">
+        <v>365</v>
+      </c>
+      <c r="C119" t="s">
+        <v>37</v>
+      </c>
+      <c r="D119">
+        <v>0</v>
+      </c>
+      <c r="E119">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>4</v>
+      </c>
+      <c r="B120" t="s">
+        <v>366</v>
+      </c>
+      <c r="C120" t="s">
+        <v>37</v>
+      </c>
+      <c r="D120">
+        <v>0</v>
+      </c>
+      <c r="E120">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>5</v>
+      </c>
+      <c r="B121" t="s">
+        <v>367</v>
+      </c>
+      <c r="C121" t="s">
+        <v>37</v>
+      </c>
+      <c r="D121">
+        <v>0</v>
+      </c>
+      <c r="E121">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>6</v>
+      </c>
+      <c r="B122" t="s">
+        <v>368</v>
+      </c>
+      <c r="C122" t="s">
+        <v>37</v>
+      </c>
+      <c r="D122">
+        <v>0</v>
+      </c>
+      <c r="E122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123"/>
+    <row r="124">
+      <c r="A124">
+        <v>24</v>
+      </c>
+      <c r="B124" t="s">
+        <v>22</v>
+      </c>
+      <c r="C124" t="s">
+        <v>34</v>
+      </c>
+      <c r="D124">
+        <v>0</v>
+      </c>
+      <c r="E124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>29</v>
+      </c>
+      <c r="B125" t="s">
+        <v>29</v>
+      </c>
+      <c r="C125" t="s">
+        <v>35</v>
+      </c>
+      <c r="D125">
+        <v>0</v>
+      </c>
+      <c r="E125">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>1</v>
+      </c>
+      <c r="B126" t="s">
+        <v>369</v>
+      </c>
+      <c r="C126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D126">
+        <v>0</v>
+      </c>
+      <c r="E126">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>370</v>
+      </c>
+      <c r="D2" t="s">
+        <v>371</v>
+      </c>
+      <c r="E2" t="s">
+        <v>372</v>
+      </c>
+      <c r="F2" t="s">
+        <v>373</v>
+      </c>
+      <c r="G2">
+        <v>23542</v>
+      </c>
+      <c r="H2">
+        <v>27417</v>
+      </c>
+      <c r="I2">
+        <v>102163</v>
+      </c>
+      <c r="J2">
+        <v>38211</v>
+      </c>
+      <c r="K2">
+        <v>27136</v>
+      </c>
+      <c r="L2">
+        <v>1221</v>
+      </c>
+      <c r="M2">
+        <v>2029</v>
+      </c>
+      <c r="N2">
+        <v>51229</v>
+      </c>
+      <c r="O2">
+        <v>1926</v>
+      </c>
+      <c r="P2">
+        <v>840</v>
+      </c>
+      <c r="Q2">
+        <v>17598</v>
+      </c>
+      <c r="R2">
+        <v>11991</v>
+      </c>
+      <c r="S2">
+        <v>21868</v>
+      </c>
+      <c r="T2">
+        <v>2463</v>
+      </c>
+      <c r="U2">
+        <v>6063</v>
+      </c>
+      <c r="V2">
+        <v>4656</v>
+      </c>
+      <c r="W2">
+        <v>1156</v>
+      </c>
+      <c r="X2">
+        <v>341509</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>370</v>
+      </c>
+      <c r="D3" t="s">
+        <v>371</v>
+      </c>
+      <c r="E3" t="s">
+        <v>374</v>
+      </c>
+      <c r="F3" t="s">
+        <v>375</v>
+      </c>
+      <c r="G3">
+        <v>13517</v>
+      </c>
+      <c r="H3">
+        <v>7379</v>
+      </c>
+      <c r="I3">
+        <v>14240</v>
+      </c>
+      <c r="J3">
+        <v>22677</v>
+      </c>
+      <c r="K3">
+        <v>3830</v>
+      </c>
+      <c r="L3">
+        <v>330</v>
+      </c>
+      <c r="M3">
+        <v>2271</v>
+      </c>
+      <c r="N3">
+        <v>5772</v>
+      </c>
+      <c r="O3">
+        <v>384</v>
+      </c>
+      <c r="P3">
+        <v>887</v>
+      </c>
+      <c r="Q3">
+        <v>4278</v>
+      </c>
+      <c r="R3">
+        <v>1722</v>
+      </c>
+      <c r="S3">
+        <v>6135</v>
+      </c>
+      <c r="T3">
+        <v>2967</v>
+      </c>
+      <c r="U3">
+        <v>423</v>
+      </c>
+      <c r="V3">
+        <v>13662</v>
+      </c>
+      <c r="W3">
+        <v>278</v>
+      </c>
+      <c r="X3">
+        <v>100752</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" t="s">
+        <v>370</v>
+      </c>
+      <c r="D4" t="s">
+        <v>371</v>
+      </c>
+      <c r="E4" t="s">
+        <v>376</v>
+      </c>
+      <c r="F4" t="s">
+        <v>377</v>
+      </c>
+      <c r="G4">
+        <v>7653</v>
+      </c>
+      <c r="H4">
+        <v>14048</v>
+      </c>
+      <c r="I4">
+        <v>31836</v>
+      </c>
+      <c r="J4">
+        <v>11193</v>
+      </c>
+      <c r="K4">
+        <v>23436</v>
+      </c>
+      <c r="L4">
+        <v>1189</v>
+      </c>
+      <c r="M4">
+        <v>877</v>
+      </c>
+      <c r="N4">
+        <v>22938</v>
+      </c>
+      <c r="O4">
+        <v>397</v>
+      </c>
+      <c r="P4">
+        <v>1556</v>
+      </c>
+      <c r="Q4">
+        <v>23623</v>
+      </c>
+      <c r="R4">
+        <v>869</v>
+      </c>
+      <c r="S4">
+        <v>15363</v>
+      </c>
+      <c r="T4">
+        <v>1722</v>
+      </c>
+      <c r="U4">
+        <v>1865</v>
+      </c>
+      <c r="V4">
+        <v>6719</v>
+      </c>
+      <c r="W4">
+        <v>2672</v>
+      </c>
+      <c r="X4">
+        <v>167956</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5">
+        <v>44712</v>
+      </c>
+      <c r="H5">
+        <v>48844</v>
+      </c>
+      <c r="I5">
+        <v>148239</v>
+      </c>
+      <c r="J5">
+        <v>72081</v>
+      </c>
+      <c r="K5">
+        <v>54402</v>
+      </c>
+      <c r="L5">
+        <v>2740</v>
+      </c>
+      <c r="M5">
+        <v>5177</v>
+      </c>
+      <c r="N5">
+        <v>79939</v>
+      </c>
+      <c r="O5">
+        <v>2707</v>
+      </c>
+      <c r="P5">
+        <v>3283</v>
+      </c>
+      <c r="Q5">
+        <v>45499</v>
+      </c>
+      <c r="R5">
+        <v>14582</v>
+      </c>
+      <c r="S5">
+        <v>43366</v>
+      </c>
+      <c r="T5">
+        <v>7152</v>
+      </c>
+      <c r="U5">
+        <v>8351</v>
+      </c>
+      <c r="V5">
+        <v>25037</v>
+      </c>
+      <c r="W5">
+        <v>4106</v>
+      </c>
+      <c r="X5">
+        <v>610217</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2">
+        <v>23542</v>
+      </c>
+      <c r="E2">
+        <v>13517</v>
+      </c>
+      <c r="F2">
+        <v>7653</v>
+      </c>
+      <c r="G2">
+        <v>44712</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3">
+        <v>4019</v>
+      </c>
+      <c r="E3">
+        <v>1847</v>
+      </c>
+      <c r="F3">
+        <v>1403</v>
+      </c>
+      <c r="G3">
+        <v>7269</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>378</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4">
+        <v>10913</v>
+      </c>
+      <c r="E4">
+        <v>2395</v>
+      </c>
+      <c r="F4">
+        <v>1257</v>
+      </c>
+      <c r="G4">
+        <v>14565</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>379</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5">
+        <v>1756</v>
+      </c>
+      <c r="E5">
+        <v>5282</v>
+      </c>
+      <c r="F5">
+        <v>765</v>
+      </c>
+      <c r="G5">
+        <v>7803</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>380</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6">
+        <v>632</v>
+      </c>
+      <c r="E6">
+        <v>274</v>
+      </c>
+      <c r="F6">
+        <v>215</v>
+      </c>
+      <c r="G6">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>381</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7">
+        <v>677</v>
+      </c>
+      <c r="E7">
+        <v>1514</v>
+      </c>
+      <c r="F7">
+        <v>363</v>
+      </c>
+      <c r="G7">
+        <v>2554</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>382</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>3788</v>
+      </c>
+      <c r="E8">
+        <v>171</v>
+      </c>
+      <c r="F8">
+        <v>1909</v>
+      </c>
+      <c r="G8">
+        <v>5868</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>383</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9">
+        <v>200</v>
+      </c>
+      <c r="E9">
+        <v>199</v>
+      </c>
+      <c r="F9">
+        <v>82</v>
+      </c>
+      <c r="G9">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>384</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10">
+        <v>168</v>
+      </c>
+      <c r="E10">
+        <v>72</v>
+      </c>
+      <c r="F10">
+        <v>406</v>
+      </c>
+      <c r="G10">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>385</v>
+      </c>
+      <c r="C11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11">
+        <v>278</v>
+      </c>
+      <c r="E11">
+        <v>869</v>
+      </c>
+      <c r="F11">
+        <v>170</v>
+      </c>
+      <c r="G11">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>386</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12">
+        <v>188</v>
+      </c>
+      <c r="E12">
+        <v>56</v>
+      </c>
+      <c r="F12">
+        <v>66</v>
+      </c>
+      <c r="G12">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>387</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13">
+        <v>195</v>
+      </c>
+      <c r="E13">
+        <v>574</v>
+      </c>
+      <c r="F13">
+        <v>105</v>
+      </c>
+      <c r="G13">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>388</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>728</v>
+      </c>
+      <c r="E14">
+        <v>264</v>
+      </c>
+      <c r="F14">
+        <v>912</v>
+      </c>
+      <c r="G14">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16">
+        <v>27417</v>
+      </c>
+      <c r="E16">
+        <v>7379</v>
+      </c>
+      <c r="F16">
+        <v>14048</v>
+      </c>
+      <c r="G16">
+        <v>48844</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17">
+        <v>5776</v>
+      </c>
+      <c r="E17">
+        <v>2316</v>
+      </c>
+      <c r="F17">
+        <v>3324</v>
+      </c>
+      <c r="G17">
+        <v>11416</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>389</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>9024</v>
+      </c>
+      <c r="E18">
+        <v>1889</v>
+      </c>
+      <c r="F18">
+        <v>4659</v>
+      </c>
+      <c r="G18">
+        <v>15572</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>390</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19">
+        <v>7382</v>
+      </c>
+      <c r="E19">
+        <v>1300</v>
+      </c>
+      <c r="F19">
+        <v>3516</v>
+      </c>
+      <c r="G19">
+        <v>12198</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>391</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20">
+        <v>831</v>
+      </c>
+      <c r="E20">
+        <v>262</v>
+      </c>
+      <c r="F20">
+        <v>381</v>
+      </c>
+      <c r="G20">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>392</v>
+      </c>
+      <c r="C21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21">
+        <v>2181</v>
+      </c>
+      <c r="E21">
+        <v>548</v>
+      </c>
+      <c r="F21">
+        <v>769</v>
+      </c>
+      <c r="G21">
+        <v>3498</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>5</v>
+      </c>
+      <c r="B22" t="s">
+        <v>393</v>
+      </c>
+      <c r="C22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22">
+        <v>759</v>
+      </c>
+      <c r="E22">
+        <v>232</v>
+      </c>
+      <c r="F22">
+        <v>380</v>
+      </c>
+      <c r="G22">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>6</v>
+      </c>
+      <c r="B23" t="s">
+        <v>394</v>
+      </c>
+      <c r="C23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23">
+        <v>488</v>
+      </c>
+      <c r="E23">
+        <v>166</v>
+      </c>
+      <c r="F23">
+        <v>318</v>
+      </c>
+      <c r="G23">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>7</v>
+      </c>
+      <c r="B24" t="s">
+        <v>395</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24">
+        <v>262</v>
+      </c>
+      <c r="E24">
+        <v>388</v>
+      </c>
+      <c r="F24">
+        <v>125</v>
+      </c>
+      <c r="G24">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>396</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25">
+        <v>156</v>
+      </c>
+      <c r="E25">
+        <v>125</v>
+      </c>
+      <c r="F25">
+        <v>168</v>
+      </c>
+      <c r="G25">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>9</v>
+      </c>
+      <c r="B26" t="s">
+        <v>397</v>
+      </c>
+      <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26">
+        <v>303</v>
+      </c>
+      <c r="E26">
+        <v>95</v>
+      </c>
+      <c r="F26">
+        <v>211</v>
+      </c>
+      <c r="G26">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>10</v>
+      </c>
+      <c r="B27" t="s">
+        <v>398</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27">
+        <v>185</v>
+      </c>
+      <c r="E27">
+        <v>30</v>
+      </c>
+      <c r="F27">
+        <v>131</v>
+      </c>
+      <c r="G27">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>11</v>
+      </c>
+      <c r="B28" t="s">
+        <v>399</v>
+      </c>
+      <c r="C28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28">
+        <v>70</v>
+      </c>
+      <c r="E28">
+        <v>28</v>
+      </c>
+      <c r="F28">
+        <v>66</v>
+      </c>
+      <c r="G28">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="29"/>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" t="s">
+        <v>34</v>
+      </c>
+      <c r="D30">
+        <v>102163</v>
+      </c>
+      <c r="E30">
+        <v>14240</v>
+      </c>
+      <c r="F30">
+        <v>31836</v>
+      </c>
+      <c r="G30">
+        <v>148239</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" t="s">
+        <v>29</v>
+      </c>
+      <c r="C31" t="s">
+        <v>35</v>
+      </c>
+      <c r="D31">
+        <v>7667</v>
+      </c>
+      <c r="E31">
+        <v>2521</v>
+      </c>
+      <c r="F31">
+        <v>2690</v>
+      </c>
+      <c r="G31">
+        <v>12878</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>400</v>
+      </c>
+      <c r="C32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32">
+        <v>13372</v>
+      </c>
+      <c r="E32">
+        <v>1592</v>
+      </c>
+      <c r="F32">
+        <v>4744</v>
+      </c>
+      <c r="G32">
+        <v>19708</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>401</v>
+      </c>
+      <c r="C33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33">
+        <v>6619</v>
+      </c>
+      <c r="E33">
+        <v>2168</v>
+      </c>
+      <c r="F33">
+        <v>3865</v>
+      </c>
+      <c r="G33">
+        <v>12652</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>402</v>
+      </c>
+      <c r="C34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34">
+        <v>15290</v>
+      </c>
+      <c r="E34">
+        <v>2186</v>
+      </c>
+      <c r="F34">
+        <v>1257</v>
+      </c>
+      <c r="G34">
+        <v>18733</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>403</v>
+      </c>
+      <c r="C35" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35">
+        <v>1430</v>
+      </c>
+      <c r="E35">
+        <v>4183</v>
+      </c>
+      <c r="F35">
+        <v>487</v>
+      </c>
+      <c r="G35">
+        <v>6100</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>5</v>
+      </c>
+      <c r="B36" t="s">
+        <v>404</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36">
+        <v>44115</v>
+      </c>
+      <c r="E36">
+        <v>506</v>
+      </c>
+      <c r="F36">
+        <v>479</v>
+      </c>
+      <c r="G36">
+        <v>45100</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>405</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37">
+        <v>4131</v>
+      </c>
+      <c r="E37">
+        <v>190</v>
+      </c>
+      <c r="F37">
+        <v>2117</v>
+      </c>
+      <c r="G37">
+        <v>6438</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>7</v>
+      </c>
+      <c r="B38" t="s">
+        <v>406</v>
+      </c>
+      <c r="C38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38">
+        <v>5145</v>
+      </c>
+      <c r="E38">
+        <v>129</v>
+      </c>
+      <c r="F38">
+        <v>10045</v>
+      </c>
+      <c r="G38">
+        <v>15319</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>8</v>
+      </c>
+      <c r="B39" t="s">
+        <v>407</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>1358</v>
+      </c>
+      <c r="E39">
+        <v>69</v>
+      </c>
+      <c r="F39">
+        <v>2516</v>
+      </c>
+      <c r="G39">
+        <v>3943</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>9</v>
+      </c>
+      <c r="B40" t="s">
+        <v>408</v>
+      </c>
+      <c r="C40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40">
+        <v>158</v>
+      </c>
+      <c r="E40">
+        <v>61</v>
+      </c>
+      <c r="F40">
+        <v>84</v>
+      </c>
+      <c r="G40">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>10</v>
+      </c>
+      <c r="B41" t="s">
+        <v>409</v>
+      </c>
+      <c r="C41" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41">
+        <v>1756</v>
+      </c>
+      <c r="E41">
+        <v>44</v>
+      </c>
+      <c r="F41">
+        <v>358</v>
+      </c>
+      <c r="G41">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>11</v>
+      </c>
+      <c r="B42" t="s">
+        <v>410</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42">
+        <v>1122</v>
+      </c>
+      <c r="E42">
+        <v>591</v>
+      </c>
+      <c r="F42">
+        <v>3194</v>
+      </c>
+      <c r="G42">
+        <v>4907</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
+        <v>4</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>34</v>
+      </c>
+      <c r="D44">
+        <v>38211</v>
+      </c>
+      <c r="E44">
+        <v>22677</v>
+      </c>
+      <c r="F44">
+        <v>11193</v>
+      </c>
+      <c r="G44">
+        <v>72081</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B45" t="s">
+        <v>29</v>
+      </c>
+      <c r="C45" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45">
+        <v>3682</v>
+      </c>
+      <c r="E45">
+        <v>1914</v>
+      </c>
+      <c r="F45">
+        <v>1607</v>
+      </c>
+      <c r="G45">
+        <v>7203</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>411</v>
+      </c>
+      <c r="C46" t="s">
+        <v>37</v>
+      </c>
+      <c r="D46">
+        <v>18156</v>
+      </c>
+      <c r="E46">
+        <v>6236</v>
+      </c>
+      <c r="F46">
+        <v>1261</v>
+      </c>
+      <c r="G46">
+        <v>25653</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>2</v>
+      </c>
+      <c r="B47" t="s">
+        <v>412</v>
+      </c>
+      <c r="C47" t="s">
+        <v>37</v>
+      </c>
+      <c r="D47">
+        <v>4110</v>
+      </c>
+      <c r="E47">
+        <v>2859</v>
+      </c>
+      <c r="F47">
+        <v>5628</v>
+      </c>
+      <c r="G47">
+        <v>12597</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>3</v>
+      </c>
+      <c r="B48" t="s">
+        <v>413</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>1006</v>
+      </c>
+      <c r="E48">
+        <v>425</v>
+      </c>
+      <c r="F48">
+        <v>599</v>
+      </c>
+      <c r="G48">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
+        <v>414</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>988</v>
+      </c>
+      <c r="E49">
+        <v>7376</v>
+      </c>
+      <c r="F49">
+        <v>455</v>
+      </c>
+      <c r="G49">
+        <v>8819</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>415</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50">
+        <v>761</v>
+      </c>
+      <c r="E50">
+        <v>128</v>
+      </c>
+      <c r="F50">
+        <v>249</v>
+      </c>
+      <c r="G50">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>6</v>
+      </c>
+      <c r="B51" t="s">
+        <v>416</v>
+      </c>
+      <c r="C51" t="s">
+        <v>37</v>
+      </c>
+      <c r="D51">
+        <v>815</v>
+      </c>
+      <c r="E51">
+        <v>2386</v>
+      </c>
+      <c r="F51">
+        <v>403</v>
+      </c>
+      <c r="G51">
+        <v>3604</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>7</v>
+      </c>
+      <c r="B52" t="s">
+        <v>417</v>
+      </c>
+      <c r="C52" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52">
+        <v>494</v>
+      </c>
+      <c r="E52">
+        <v>661</v>
+      </c>
+      <c r="F52">
+        <v>229</v>
+      </c>
+      <c r="G52">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>8</v>
+      </c>
+      <c r="B53" t="s">
+        <v>418</v>
+      </c>
+      <c r="C53" t="s">
+        <v>37</v>
+      </c>
+      <c r="D53">
+        <v>6792</v>
+      </c>
+      <c r="E53">
+        <v>56</v>
+      </c>
+      <c r="F53">
+        <v>251</v>
+      </c>
+      <c r="G53">
+        <v>7099</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>9</v>
+      </c>
+      <c r="B54" t="s">
+        <v>419</v>
+      </c>
+      <c r="C54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54">
+        <v>215</v>
+      </c>
+      <c r="E54">
+        <v>538</v>
+      </c>
+      <c r="F54">
+        <v>207</v>
+      </c>
+      <c r="G54">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>10</v>
+      </c>
+      <c r="B55" t="s">
+        <v>420</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55">
+        <v>182</v>
+      </c>
+      <c r="E55">
+        <v>56</v>
+      </c>
+      <c r="F55">
+        <v>121</v>
+      </c>
+      <c r="G55">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>11</v>
+      </c>
+      <c r="B56" t="s">
+        <v>421</v>
+      </c>
+      <c r="C56" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56">
+        <v>1010</v>
+      </c>
+      <c r="E56">
+        <v>42</v>
+      </c>
+      <c r="F56">
+        <v>183</v>
+      </c>
+      <c r="G56">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>5</v>
+      </c>
+      <c r="B58" t="s">
+        <v>10</v>
+      </c>
+      <c r="C58" t="s">
+        <v>34</v>
+      </c>
+      <c r="D58">
+        <v>27136</v>
+      </c>
+      <c r="E58">
+        <v>3830</v>
+      </c>
+      <c r="F58">
+        <v>23436</v>
+      </c>
+      <c r="G58">
+        <v>54402</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>29</v>
+      </c>
+      <c r="B59" t="s">
+        <v>29</v>
+      </c>
+      <c r="C59" t="s">
+        <v>35</v>
+      </c>
+      <c r="D59">
+        <v>3024</v>
+      </c>
+      <c r="E59">
+        <v>800</v>
+      </c>
+      <c r="F59">
+        <v>2521</v>
+      </c>
+      <c r="G59">
+        <v>6345</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>422</v>
+      </c>
+      <c r="C60" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60">
+        <v>10508</v>
+      </c>
+      <c r="E60">
+        <v>1314</v>
+      </c>
+      <c r="F60">
+        <v>10484</v>
+      </c>
+      <c r="G60">
+        <v>22306</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>423</v>
+      </c>
+      <c r="C61" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61">
+        <v>9819</v>
+      </c>
+      <c r="E61">
+        <v>267</v>
+      </c>
+      <c r="F61">
+        <v>692</v>
+      </c>
+      <c r="G61">
+        <v>10778</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>424</v>
+      </c>
+      <c r="C62" t="s">
+        <v>37</v>
+      </c>
+      <c r="D62">
+        <v>975</v>
+      </c>
+      <c r="E62">
+        <v>214</v>
+      </c>
+      <c r="F62">
+        <v>5709</v>
+      </c>
+      <c r="G62">
+        <v>6898</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>425</v>
+      </c>
+      <c r="C63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63">
+        <v>321</v>
+      </c>
+      <c r="E63">
+        <v>93</v>
+      </c>
+      <c r="F63">
+        <v>148</v>
+      </c>
+      <c r="G63">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>426</v>
+      </c>
+      <c r="C64" t="s">
+        <v>37</v>
+      </c>
+      <c r="D64">
+        <v>591</v>
+      </c>
+      <c r="E64">
+        <v>259</v>
+      </c>
+      <c r="F64">
+        <v>1516</v>
+      </c>
+      <c r="G64">
+        <v>2366</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>6</v>
+      </c>
+      <c r="B65" t="s">
+        <v>213</v>
+      </c>
+      <c r="C65" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65">
+        <v>333</v>
+      </c>
+      <c r="E65">
+        <v>286</v>
+      </c>
+      <c r="F65">
+        <v>468</v>
+      </c>
+      <c r="G65">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>7</v>
+      </c>
+      <c r="B66" t="s">
+        <v>427</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66">
+        <v>100</v>
+      </c>
+      <c r="E66">
+        <v>35</v>
+      </c>
+      <c r="F66">
+        <v>86</v>
+      </c>
+      <c r="G66">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>8</v>
+      </c>
+      <c r="B67" t="s">
+        <v>428</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>220</v>
+      </c>
+      <c r="E67">
+        <v>308</v>
+      </c>
+      <c r="F67">
+        <v>265</v>
+      </c>
+      <c r="G67">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>9</v>
+      </c>
+      <c r="B68" t="s">
+        <v>429</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68">
+        <v>189</v>
+      </c>
+      <c r="E68">
+        <v>66</v>
+      </c>
+      <c r="F68">
+        <v>209</v>
+      </c>
+      <c r="G68">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>10</v>
+      </c>
+      <c r="B69" t="s">
+        <v>430</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69">
+        <v>79</v>
+      </c>
+      <c r="E69">
+        <v>174</v>
+      </c>
+      <c r="F69">
+        <v>1277</v>
+      </c>
+      <c r="G69">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>11</v>
+      </c>
+      <c r="B70" t="s">
+        <v>431</v>
+      </c>
+      <c r="C70" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70">
+        <v>977</v>
+      </c>
+      <c r="E70">
+        <v>14</v>
+      </c>
+      <c r="F70">
+        <v>61</v>
+      </c>
+      <c r="G70">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>6</v>
+      </c>
+      <c r="B72" t="s">
+        <v>11</v>
+      </c>
+      <c r="C72" t="s">
+        <v>34</v>
+      </c>
+      <c r="D72">
+        <v>1221</v>
+      </c>
+      <c r="E72">
+        <v>330</v>
+      </c>
+      <c r="F72">
+        <v>1189</v>
+      </c>
+      <c r="G72">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>29</v>
+      </c>
+      <c r="B73" t="s">
+        <v>29</v>
+      </c>
+      <c r="C73" t="s">
+        <v>35</v>
+      </c>
+      <c r="D73">
+        <v>302</v>
+      </c>
+      <c r="E73">
+        <v>139</v>
+      </c>
+      <c r="F73">
+        <v>212</v>
+      </c>
+      <c r="G73">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>432</v>
+      </c>
+      <c r="C74" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74">
+        <v>639</v>
+      </c>
+      <c r="E74">
+        <v>108</v>
+      </c>
+      <c r="F74">
+        <v>857</v>
+      </c>
+      <c r="G74">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>433</v>
+      </c>
+      <c r="C75" t="s">
+        <v>37</v>
+      </c>
+      <c r="D75">
+        <v>138</v>
+      </c>
+      <c r="E75">
+        <v>47</v>
+      </c>
+      <c r="F75">
+        <v>60</v>
+      </c>
+      <c r="G75">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>434</v>
+      </c>
+      <c r="C76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76">
+        <v>142</v>
+      </c>
+      <c r="E76">
+        <v>36</v>
+      </c>
+      <c r="F76">
+        <v>60</v>
+      </c>
+      <c r="G76">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="77"/>
+    <row r="78">
+      <c r="A78">
+        <v>7</v>
+      </c>
+      <c r="B78" t="s">
+        <v>12</v>
+      </c>
+      <c r="C78" t="s">
+        <v>34</v>
+      </c>
+      <c r="D78">
+        <v>2029</v>
+      </c>
+      <c r="E78">
+        <v>2271</v>
+      </c>
+      <c r="F78">
+        <v>877</v>
+      </c>
+      <c r="G78">
+        <v>5177</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>29</v>
+      </c>
+      <c r="B79" t="s">
+        <v>29</v>
+      </c>
+      <c r="C79" t="s">
+        <v>35</v>
+      </c>
+      <c r="D79">
+        <v>603</v>
+      </c>
+      <c r="E79">
+        <v>391</v>
+      </c>
+      <c r="F79">
+        <v>335</v>
+      </c>
+      <c r="G79">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>1</v>
+      </c>
+      <c r="B80" t="s">
+        <v>435</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>458</v>
+      </c>
+      <c r="E80">
+        <v>1464</v>
+      </c>
+      <c r="F80">
+        <v>250</v>
+      </c>
+      <c r="G80">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>2</v>
+      </c>
+      <c r="B81" t="s">
+        <v>436</v>
+      </c>
+      <c r="C81" t="s">
+        <v>37</v>
+      </c>
+      <c r="D81">
+        <v>523</v>
+      </c>
+      <c r="E81">
+        <v>137</v>
+      </c>
+      <c r="F81">
+        <v>128</v>
+      </c>
+      <c r="G81">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>3</v>
+      </c>
+      <c r="B82" t="s">
+        <v>437</v>
+      </c>
+      <c r="C82" t="s">
+        <v>37</v>
+      </c>
+      <c r="D82">
+        <v>152</v>
+      </c>
+      <c r="E82">
+        <v>66</v>
+      </c>
+      <c r="F82">
+        <v>50</v>
+      </c>
+      <c r="G82">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>4</v>
+      </c>
+      <c r="B83" t="s">
+        <v>438</v>
+      </c>
+      <c r="C83" t="s">
+        <v>37</v>
+      </c>
+      <c r="D83">
+        <v>177</v>
+      </c>
+      <c r="E83">
+        <v>45</v>
+      </c>
+      <c r="F83">
+        <v>48</v>
+      </c>
+      <c r="G83">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>5</v>
+      </c>
+      <c r="B84" t="s">
+        <v>439</v>
+      </c>
+      <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84">
+        <v>82</v>
+      </c>
+      <c r="E84">
+        <v>97</v>
+      </c>
+      <c r="F84">
+        <v>42</v>
+      </c>
+      <c r="G84">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>6</v>
+      </c>
+      <c r="B85" t="s">
+        <v>440</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>34</v>
+      </c>
+      <c r="E85">
+        <v>71</v>
+      </c>
+      <c r="F85">
+        <v>24</v>
+      </c>
+      <c r="G85">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
+        <v>8</v>
+      </c>
+      <c r="B87" t="s">
+        <v>13</v>
+      </c>
+      <c r="C87" t="s">
+        <v>34</v>
+      </c>
+      <c r="D87">
+        <v>51229</v>
+      </c>
+      <c r="E87">
+        <v>5772</v>
+      </c>
+      <c r="F87">
+        <v>22938</v>
+      </c>
+      <c r="G87">
+        <v>79939</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>29</v>
+      </c>
+      <c r="B88" t="s">
+        <v>29</v>
+      </c>
+      <c r="C88" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88">
+        <v>5829</v>
+      </c>
+      <c r="E88">
+        <v>900</v>
+      </c>
+      <c r="F88">
+        <v>3370</v>
+      </c>
+      <c r="G88">
+        <v>10099</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>1</v>
+      </c>
+      <c r="B89" t="s">
+        <v>441</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>30237</v>
+      </c>
+      <c r="E89">
+        <v>1237</v>
+      </c>
+      <c r="F89">
+        <v>3524</v>
+      </c>
+      <c r="G89">
+        <v>34998</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>2</v>
+      </c>
+      <c r="B90" t="s">
+        <v>442</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90">
+        <v>3340</v>
+      </c>
+      <c r="E90">
+        <v>447</v>
+      </c>
+      <c r="F90">
+        <v>10528</v>
+      </c>
+      <c r="G90">
+        <v>14315</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>3</v>
+      </c>
+      <c r="B91" t="s">
+        <v>443</v>
+      </c>
+      <c r="C91" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91">
+        <v>585</v>
+      </c>
+      <c r="E91">
+        <v>1095</v>
+      </c>
+      <c r="F91">
+        <v>237</v>
+      </c>
+      <c r="G91">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>4</v>
+      </c>
+      <c r="B92" t="s">
+        <v>444</v>
+      </c>
+      <c r="C92" t="s">
+        <v>37</v>
+      </c>
+      <c r="D92">
+        <v>3877</v>
+      </c>
+      <c r="E92">
+        <v>184</v>
+      </c>
+      <c r="F92">
+        <v>813</v>
+      </c>
+      <c r="G92">
+        <v>4874</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>5</v>
+      </c>
+      <c r="B93" t="s">
+        <v>445</v>
+      </c>
+      <c r="C93" t="s">
+        <v>37</v>
+      </c>
+      <c r="D93">
+        <v>2098</v>
+      </c>
+      <c r="E93">
+        <v>309</v>
+      </c>
+      <c r="F93">
+        <v>926</v>
+      </c>
+      <c r="G93">
+        <v>3333</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>6</v>
+      </c>
+      <c r="B94" t="s">
+        <v>446</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>786</v>
+      </c>
+      <c r="E94">
+        <v>102</v>
+      </c>
+      <c r="F94">
+        <v>1858</v>
+      </c>
+      <c r="G94">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>7</v>
+      </c>
+      <c r="B95" t="s">
+        <v>447</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>178</v>
+      </c>
+      <c r="E95">
+        <v>1378</v>
+      </c>
+      <c r="F95">
+        <v>111</v>
+      </c>
+      <c r="G95">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>8</v>
+      </c>
+      <c r="B96" t="s">
+        <v>448</v>
+      </c>
+      <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96">
+        <v>815</v>
+      </c>
+      <c r="E96">
+        <v>36</v>
+      </c>
+      <c r="F96">
+        <v>179</v>
+      </c>
+      <c r="G96">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>9</v>
+      </c>
+      <c r="B97" t="s">
+        <v>449</v>
+      </c>
+      <c r="C97" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97">
+        <v>776</v>
+      </c>
+      <c r="E97">
+        <v>22</v>
+      </c>
+      <c r="F97">
+        <v>55</v>
+      </c>
+      <c r="G97">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>10</v>
+      </c>
+      <c r="B98" t="s">
+        <v>450</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98">
+        <v>527</v>
+      </c>
+      <c r="E98">
+        <v>34</v>
+      </c>
+      <c r="F98">
+        <v>1252</v>
+      </c>
+      <c r="G98">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>11</v>
+      </c>
+      <c r="B99" t="s">
+        <v>451</v>
+      </c>
+      <c r="C99" t="s">
+        <v>37</v>
+      </c>
+      <c r="D99">
+        <v>2181</v>
+      </c>
+      <c r="E99">
+        <v>28</v>
+      </c>
+      <c r="F99">
+        <v>85</v>
+      </c>
+      <c r="G99">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>9</v>
+      </c>
+      <c r="B101" t="s">
+        <v>14</v>
+      </c>
+      <c r="C101" t="s">
+        <v>34</v>
+      </c>
+      <c r="D101">
+        <v>1926</v>
+      </c>
+      <c r="E101">
+        <v>384</v>
+      </c>
+      <c r="F101">
+        <v>397</v>
+      </c>
+      <c r="G101">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>29</v>
+      </c>
+      <c r="B102" t="s">
+        <v>29</v>
+      </c>
+      <c r="C102" t="s">
+        <v>35</v>
+      </c>
+      <c r="D102">
+        <v>137</v>
+      </c>
+      <c r="E102">
+        <v>58</v>
+      </c>
+      <c r="F102">
+        <v>105</v>
+      </c>
+      <c r="G102">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>452</v>
+      </c>
+      <c r="C103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103">
+        <v>289</v>
+      </c>
+      <c r="E103">
+        <v>196</v>
+      </c>
+      <c r="F103">
+        <v>56</v>
+      </c>
+      <c r="G103">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>2</v>
+      </c>
+      <c r="B104" t="s">
+        <v>453</v>
+      </c>
+      <c r="C104" t="s">
+        <v>37</v>
+      </c>
+      <c r="D104">
+        <v>41</v>
+      </c>
+      <c r="E104">
+        <v>20</v>
+      </c>
+      <c r="F104">
+        <v>19</v>
+      </c>
+      <c r="G104">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>3</v>
+      </c>
+      <c r="B105" t="s">
+        <v>454</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105">
+        <v>34</v>
+      </c>
+      <c r="E105">
+        <v>62</v>
+      </c>
+      <c r="F105">
+        <v>21</v>
+      </c>
+      <c r="G105">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>4</v>
+      </c>
+      <c r="B106" t="s">
+        <v>455</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106">
+        <v>1165</v>
+      </c>
+      <c r="E106">
+        <v>7</v>
+      </c>
+      <c r="F106">
+        <v>94</v>
+      </c>
+      <c r="G106">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>5</v>
+      </c>
+      <c r="B107" t="s">
+        <v>456</v>
+      </c>
+      <c r="C107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107">
+        <v>37</v>
+      </c>
+      <c r="E107">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>10</v>
+      </c>
+      <c r="G107">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>6</v>
+      </c>
+      <c r="B108" t="s">
+        <v>457</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>25</v>
+      </c>
+      <c r="E108">
+        <v>7</v>
+      </c>
+      <c r="F108">
+        <v>10</v>
+      </c>
+      <c r="G108">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>7</v>
+      </c>
+      <c r="B109" t="s">
+        <v>458</v>
+      </c>
+      <c r="C109" t="s">
+        <v>37</v>
+      </c>
+      <c r="D109">
+        <v>88</v>
+      </c>
+      <c r="E109">
+        <v>7</v>
+      </c>
+      <c r="F109">
+        <v>23</v>
+      </c>
+      <c r="G109">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>8</v>
+      </c>
+      <c r="B110" t="s">
+        <v>459</v>
+      </c>
+      <c r="C110" t="s">
+        <v>37</v>
+      </c>
+      <c r="D110">
+        <v>42</v>
+      </c>
+      <c r="E110">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>27</v>
+      </c>
+      <c r="G110">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>9</v>
+      </c>
+      <c r="B111" t="s">
+        <v>460</v>
+      </c>
+      <c r="C111" t="s">
+        <v>37</v>
+      </c>
+      <c r="D111">
+        <v>68</v>
+      </c>
+      <c r="E111">
+        <v>11</v>
+      </c>
+      <c r="F111">
+        <v>32</v>
+      </c>
+      <c r="G111">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="112"/>
+    <row r="113">
+      <c r="A113">
+        <v>10</v>
+      </c>
+      <c r="B113" t="s">
+        <v>15</v>
+      </c>
+      <c r="C113" t="s">
+        <v>34</v>
+      </c>
+      <c r="D113">
+        <v>840</v>
+      </c>
+      <c r="E113">
+        <v>887</v>
+      </c>
+      <c r="F113">
+        <v>1556</v>
+      </c>
+      <c r="G113">
+        <v>3283</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>29</v>
+      </c>
+      <c r="B114" t="s">
+        <v>29</v>
+      </c>
+      <c r="C114" t="s">
+        <v>35</v>
+      </c>
+      <c r="D114">
+        <v>141</v>
+      </c>
+      <c r="E114">
+        <v>234</v>
+      </c>
+      <c r="F114">
+        <v>280</v>
+      </c>
+      <c r="G114">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>1</v>
+      </c>
+      <c r="B115" t="s">
+        <v>461</v>
+      </c>
+      <c r="C115" t="s">
+        <v>37</v>
+      </c>
+      <c r="D115">
+        <v>169</v>
+      </c>
+      <c r="E115">
+        <v>373</v>
+      </c>
+      <c r="F115">
+        <v>454</v>
+      </c>
+      <c r="G115">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>2</v>
+      </c>
+      <c r="B116" t="s">
+        <v>462</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116">
+        <v>141</v>
+      </c>
+      <c r="E116">
+        <v>89</v>
+      </c>
+      <c r="F116">
+        <v>135</v>
+      </c>
+      <c r="G116">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>3</v>
+      </c>
+      <c r="B117" t="s">
+        <v>463</v>
+      </c>
+      <c r="C117" t="s">
+        <v>37</v>
+      </c>
+      <c r="D117">
+        <v>89</v>
+      </c>
+      <c r="E117">
+        <v>63</v>
+      </c>
+      <c r="F117">
+        <v>108</v>
+      </c>
+      <c r="G117">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>4</v>
+      </c>
+      <c r="B118" t="s">
+        <v>464</v>
+      </c>
+      <c r="C118" t="s">
+        <v>37</v>
+      </c>
+      <c r="D118">
+        <v>87</v>
+      </c>
+      <c r="E118">
+        <v>45</v>
+      </c>
+      <c r="F118">
+        <v>390</v>
+      </c>
+      <c r="G118">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>5</v>
+      </c>
+      <c r="B119" t="s">
+        <v>465</v>
+      </c>
+      <c r="C119" t="s">
+        <v>37</v>
+      </c>
+      <c r="D119">
+        <v>136</v>
+      </c>
+      <c r="E119">
+        <v>31</v>
+      </c>
+      <c r="F119">
+        <v>78</v>
+      </c>
+      <c r="G119">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>6</v>
+      </c>
+      <c r="B120" t="s">
+        <v>466</v>
+      </c>
+      <c r="C120" t="s">
+        <v>37</v>
+      </c>
+      <c r="D120">
+        <v>38</v>
+      </c>
+      <c r="E120">
+        <v>20</v>
+      </c>
+      <c r="F120">
+        <v>82</v>
+      </c>
+      <c r="G120">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>7</v>
+      </c>
+      <c r="B121" t="s">
+        <v>467</v>
+      </c>
+      <c r="C121" t="s">
+        <v>37</v>
+      </c>
+      <c r="D121">
+        <v>39</v>
+      </c>
+      <c r="E121">
+        <v>32</v>
+      </c>
+      <c r="F121">
+        <v>29</v>
+      </c>
+      <c r="G121">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="122"/>
+    <row r="123">
+      <c r="A123">
+        <v>12</v>
+      </c>
+      <c r="B123" t="s">
+        <v>16</v>
+      </c>
+      <c r="C123" t="s">
+        <v>34</v>
+      </c>
+      <c r="D123">
+        <v>17598</v>
+      </c>
+      <c r="E123">
+        <v>4278</v>
+      </c>
+      <c r="F123">
+        <v>23623</v>
+      </c>
+      <c r="G123">
+        <v>45499</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>29</v>
+      </c>
+      <c r="B124" t="s">
+        <v>29</v>
+      </c>
+      <c r="C124" t="s">
+        <v>35</v>
+      </c>
+      <c r="D124">
+        <v>2008</v>
+      </c>
+      <c r="E124">
+        <v>949</v>
+      </c>
+      <c r="F124">
+        <v>1166</v>
+      </c>
+      <c r="G124">
+        <v>4123</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>1</v>
+      </c>
+      <c r="B125" t="s">
+        <v>468</v>
+      </c>
+      <c r="C125" t="s">
+        <v>37</v>
+      </c>
+      <c r="D125">
+        <v>3329</v>
+      </c>
+      <c r="E125">
+        <v>943</v>
+      </c>
+      <c r="F125">
+        <v>14416</v>
+      </c>
+      <c r="G125">
+        <v>18688</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>2</v>
+      </c>
+      <c r="B126" t="s">
+        <v>469</v>
+      </c>
+      <c r="C126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D126">
+        <v>3550</v>
+      </c>
+      <c r="E126">
+        <v>740</v>
+      </c>
+      <c r="F126">
+        <v>3984</v>
+      </c>
+      <c r="G126">
+        <v>8274</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>3</v>
+      </c>
+      <c r="B127" t="s">
+        <v>470</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>456</v>
+      </c>
+      <c r="E127">
+        <v>619</v>
+      </c>
+      <c r="F127">
+        <v>195</v>
+      </c>
+      <c r="G127">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>4</v>
+      </c>
+      <c r="B128" t="s">
+        <v>471</v>
+      </c>
+      <c r="C128" t="s">
+        <v>37</v>
+      </c>
+      <c r="D128">
+        <v>1124</v>
+      </c>
+      <c r="E128">
+        <v>178</v>
+      </c>
+      <c r="F128">
+        <v>269</v>
+      </c>
+      <c r="G128">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>5</v>
+      </c>
+      <c r="B129" t="s">
+        <v>472</v>
+      </c>
+      <c r="C129" t="s">
+        <v>37</v>
+      </c>
+      <c r="D129">
+        <v>471</v>
+      </c>
+      <c r="E129">
+        <v>90</v>
+      </c>
+      <c r="F129">
+        <v>98</v>
+      </c>
+      <c r="G129">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>6</v>
+      </c>
+      <c r="B130" t="s">
+        <v>473</v>
+      </c>
+      <c r="C130" t="s">
+        <v>37</v>
+      </c>
+      <c r="D130">
+        <v>192</v>
+      </c>
+      <c r="E130">
+        <v>50</v>
+      </c>
+      <c r="F130">
+        <v>84</v>
+      </c>
+      <c r="G130">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>7</v>
+      </c>
+      <c r="B131" t="s">
+        <v>474</v>
+      </c>
+      <c r="C131" t="s">
+        <v>37</v>
+      </c>
+      <c r="D131">
+        <v>138</v>
+      </c>
+      <c r="E131">
+        <v>340</v>
+      </c>
+      <c r="F131">
+        <v>53</v>
+      </c>
+      <c r="G131">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>8</v>
+      </c>
+      <c r="B132" t="s">
+        <v>475</v>
+      </c>
+      <c r="C132" t="s">
+        <v>37</v>
+      </c>
+      <c r="D132">
+        <v>95</v>
+      </c>
+      <c r="E132">
+        <v>82</v>
+      </c>
+      <c r="F132">
+        <v>35</v>
+      </c>
+      <c r="G132">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>9</v>
+      </c>
+      <c r="B133" t="s">
+        <v>476</v>
+      </c>
+      <c r="C133" t="s">
+        <v>37</v>
+      </c>
+      <c r="D133">
+        <v>92</v>
+      </c>
+      <c r="E133">
+        <v>74</v>
+      </c>
+      <c r="F133">
+        <v>42</v>
+      </c>
+      <c r="G133">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>10</v>
+      </c>
+      <c r="B134" t="s">
+        <v>477</v>
+      </c>
+      <c r="C134" t="s">
+        <v>37</v>
+      </c>
+      <c r="D134">
+        <v>93</v>
+      </c>
+      <c r="E134">
+        <v>18</v>
+      </c>
+      <c r="F134">
+        <v>44</v>
+      </c>
+      <c r="G134">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>11</v>
+      </c>
+      <c r="B135" t="s">
+        <v>478</v>
+      </c>
+      <c r="C135" t="s">
+        <v>37</v>
+      </c>
+      <c r="D135">
+        <v>6050</v>
+      </c>
+      <c r="E135">
+        <v>195</v>
+      </c>
+      <c r="F135">
+        <v>3237</v>
+      </c>
+      <c r="G135">
+        <v>9482</v>
+      </c>
+    </row>
+    <row r="136"/>
+    <row r="137">
+      <c r="A137">
+        <v>13</v>
+      </c>
+      <c r="B137" t="s">
+        <v>17</v>
+      </c>
+      <c r="C137" t="s">
+        <v>34</v>
+      </c>
+      <c r="D137">
+        <v>11991</v>
+      </c>
+      <c r="E137">
+        <v>1722</v>
+      </c>
+      <c r="F137">
+        <v>869</v>
+      </c>
+      <c r="G137">
+        <v>14582</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>29</v>
+      </c>
+      <c r="B138" t="s">
+        <v>29</v>
+      </c>
+      <c r="C138" t="s">
+        <v>35</v>
+      </c>
+      <c r="D138">
+        <v>754</v>
+      </c>
+      <c r="E138">
+        <v>121</v>
+      </c>
+      <c r="F138">
+        <v>112</v>
+      </c>
+      <c r="G138">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>1</v>
+      </c>
+      <c r="B139" t="s">
+        <v>479</v>
+      </c>
+      <c r="C139" t="s">
+        <v>37</v>
+      </c>
+      <c r="D139">
+        <v>9009</v>
+      </c>
+      <c r="E139">
+        <v>1112</v>
+      </c>
+      <c r="F139">
+        <v>312</v>
+      </c>
+      <c r="G139">
+        <v>10433</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>2</v>
+      </c>
+      <c r="B140" t="s">
+        <v>480</v>
+      </c>
+      <c r="C140" t="s">
+        <v>37</v>
+      </c>
+      <c r="D140">
+        <v>779</v>
+      </c>
+      <c r="E140">
+        <v>262</v>
+      </c>
+      <c r="F140">
+        <v>69</v>
+      </c>
+      <c r="G140">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>3</v>
+      </c>
+      <c r="B141" t="s">
+        <v>481</v>
+      </c>
+      <c r="C141" t="s">
+        <v>37</v>
+      </c>
+      <c r="D141">
+        <v>169</v>
+      </c>
+      <c r="E141">
+        <v>26</v>
+      </c>
+      <c r="F141">
+        <v>37</v>
+      </c>
+      <c r="G141">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>4</v>
+      </c>
+      <c r="B142" t="s">
+        <v>482</v>
+      </c>
+      <c r="C142" t="s">
+        <v>37</v>
+      </c>
+      <c r="D142">
+        <v>298</v>
+      </c>
+      <c r="E142">
+        <v>21</v>
+      </c>
+      <c r="F142">
+        <v>41</v>
+      </c>
+      <c r="G142">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>5</v>
+      </c>
+      <c r="B143" t="s">
+        <v>483</v>
+      </c>
+      <c r="C143" t="s">
+        <v>37</v>
+      </c>
+      <c r="D143">
+        <v>187</v>
+      </c>
+      <c r="E143">
+        <v>25</v>
+      </c>
+      <c r="F143">
+        <v>44</v>
+      </c>
+      <c r="G143">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>6</v>
+      </c>
+      <c r="B144" t="s">
+        <v>484</v>
+      </c>
+      <c r="C144" t="s">
+        <v>37</v>
+      </c>
+      <c r="D144">
+        <v>212</v>
+      </c>
+      <c r="E144">
+        <v>17</v>
+      </c>
+      <c r="F144">
+        <v>38</v>
+      </c>
+      <c r="G144">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>7</v>
+      </c>
+      <c r="B145" t="s">
+        <v>485</v>
+      </c>
+      <c r="C145" t="s">
+        <v>37</v>
+      </c>
+      <c r="D145">
+        <v>425</v>
+      </c>
+      <c r="E145">
+        <v>6</v>
+      </c>
+      <c r="F145">
+        <v>1</v>
+      </c>
+      <c r="G145">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>8</v>
+      </c>
+      <c r="B146" t="s">
+        <v>486</v>
+      </c>
+      <c r="C146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D146">
+        <v>27</v>
+      </c>
+      <c r="E146">
+        <v>24</v>
+      </c>
+      <c r="F146">
+        <v>167</v>
+      </c>
+      <c r="G146">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>9</v>
+      </c>
+      <c r="B147" t="s">
+        <v>487</v>
+      </c>
+      <c r="C147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D147">
+        <v>69</v>
+      </c>
+      <c r="E147">
+        <v>27</v>
+      </c>
+      <c r="F147">
+        <v>34</v>
+      </c>
+      <c r="G147">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>10</v>
+      </c>
+      <c r="B148" t="s">
+        <v>488</v>
+      </c>
+      <c r="C148" t="s">
+        <v>37</v>
+      </c>
+      <c r="D148">
+        <v>15</v>
+      </c>
+      <c r="E148">
+        <v>68</v>
+      </c>
+      <c r="F148">
+        <v>6</v>
+      </c>
+      <c r="G148">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>11</v>
+      </c>
+      <c r="B149" t="s">
+        <v>489</v>
+      </c>
+      <c r="C149" t="s">
+        <v>37</v>
+      </c>
+      <c r="D149">
+        <v>47</v>
+      </c>
+      <c r="E149">
+        <v>13</v>
+      </c>
+      <c r="F149">
+        <v>8</v>
+      </c>
+      <c r="G149">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="150"/>
+    <row r="151">
+      <c r="A151">
+        <v>14</v>
+      </c>
+      <c r="B151" t="s">
+        <v>18</v>
+      </c>
+      <c r="C151" t="s">
+        <v>34</v>
+      </c>
+      <c r="D151">
+        <v>21868</v>
+      </c>
+      <c r="E151">
+        <v>6135</v>
+      </c>
+      <c r="F151">
+        <v>15363</v>
+      </c>
+      <c r="G151">
+        <v>43366</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>29</v>
+      </c>
+      <c r="B152" t="s">
+        <v>29</v>
+      </c>
+      <c r="C152" t="s">
+        <v>35</v>
+      </c>
+      <c r="D152">
+        <v>2246</v>
+      </c>
+      <c r="E152">
+        <v>736</v>
+      </c>
+      <c r="F152">
+        <v>1325</v>
+      </c>
+      <c r="G152">
+        <v>4307</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>1</v>
+      </c>
+      <c r="B153" t="s">
+        <v>490</v>
+      </c>
+      <c r="C153" t="s">
+        <v>37</v>
+      </c>
+      <c r="D153">
+        <v>3390</v>
+      </c>
+      <c r="E153">
+        <v>1299</v>
+      </c>
+      <c r="F153">
+        <v>1899</v>
+      </c>
+      <c r="G153">
+        <v>6588</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>2</v>
+      </c>
+      <c r="B154" t="s">
+        <v>491</v>
+      </c>
+      <c r="C154" t="s">
+        <v>37</v>
+      </c>
+      <c r="D154">
+        <v>1122</v>
+      </c>
+      <c r="E154">
+        <v>321</v>
+      </c>
+      <c r="F154">
+        <v>5777</v>
+      </c>
+      <c r="G154">
+        <v>7220</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>3</v>
+      </c>
+      <c r="B155" t="s">
+        <v>492</v>
+      </c>
+      <c r="C155" t="s">
+        <v>37</v>
+      </c>
+      <c r="D155">
+        <v>2061</v>
+      </c>
+      <c r="E155">
+        <v>1935</v>
+      </c>
+      <c r="F155">
+        <v>3784</v>
+      </c>
+      <c r="G155">
+        <v>7780</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>4</v>
+      </c>
+      <c r="B156" t="s">
+        <v>493</v>
+      </c>
+      <c r="C156" t="s">
+        <v>37</v>
+      </c>
+      <c r="D156">
+        <v>9541</v>
+      </c>
+      <c r="E156">
+        <v>622</v>
+      </c>
+      <c r="F156">
+        <v>609</v>
+      </c>
+      <c r="G156">
+        <v>10772</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>5</v>
+      </c>
+      <c r="B157" t="s">
+        <v>494</v>
+      </c>
+      <c r="C157" t="s">
+        <v>37</v>
+      </c>
+      <c r="D157">
+        <v>294</v>
+      </c>
+      <c r="E157">
+        <v>119</v>
+      </c>
+      <c r="F157">
+        <v>193</v>
+      </c>
+      <c r="G157">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>6</v>
+      </c>
+      <c r="B158" t="s">
+        <v>495</v>
+      </c>
+      <c r="C158" t="s">
+        <v>37</v>
+      </c>
+      <c r="D158">
+        <v>290</v>
+      </c>
+      <c r="E158">
+        <v>55</v>
+      </c>
+      <c r="F158">
+        <v>1121</v>
+      </c>
+      <c r="G158">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>7</v>
+      </c>
+      <c r="B159" t="s">
+        <v>496</v>
+      </c>
+      <c r="C159" t="s">
+        <v>37</v>
+      </c>
+      <c r="D159">
+        <v>845</v>
+      </c>
+      <c r="E159">
+        <v>92</v>
+      </c>
+      <c r="F159">
+        <v>200</v>
+      </c>
+      <c r="G159">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>8</v>
+      </c>
+      <c r="B160" t="s">
+        <v>497</v>
+      </c>
+      <c r="C160" t="s">
+        <v>37</v>
+      </c>
+      <c r="D160">
+        <v>382</v>
+      </c>
+      <c r="E160">
+        <v>29</v>
+      </c>
+      <c r="F160">
+        <v>55</v>
+      </c>
+      <c r="G160">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>9</v>
+      </c>
+      <c r="B161" t="s">
+        <v>498</v>
+      </c>
+      <c r="C161" t="s">
+        <v>37</v>
+      </c>
+      <c r="D161">
+        <v>1211</v>
+      </c>
+      <c r="E161">
+        <v>47</v>
+      </c>
+      <c r="F161">
+        <v>169</v>
+      </c>
+      <c r="G161">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>10</v>
+      </c>
+      <c r="B162" t="s">
+        <v>499</v>
+      </c>
+      <c r="C162" t="s">
+        <v>37</v>
+      </c>
+      <c r="D162">
+        <v>356</v>
+      </c>
+      <c r="E162">
+        <v>18</v>
+      </c>
+      <c r="F162">
+        <v>159</v>
+      </c>
+      <c r="G162">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>11</v>
+      </c>
+      <c r="B163" t="s">
+        <v>500</v>
+      </c>
+      <c r="C163" t="s">
+        <v>37</v>
+      </c>
+      <c r="D163">
+        <v>130</v>
+      </c>
+      <c r="E163">
+        <v>862</v>
+      </c>
+      <c r="F163">
+        <v>72</v>
+      </c>
+      <c r="G163">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="164"/>
+    <row r="165">
+      <c r="A165">
+        <v>15</v>
+      </c>
+      <c r="B165" t="s">
+        <v>19</v>
+      </c>
+      <c r="C165" t="s">
+        <v>34</v>
+      </c>
+      <c r="D165">
+        <v>2463</v>
+      </c>
+      <c r="E165">
+        <v>2967</v>
+      </c>
+      <c r="F165">
+        <v>1722</v>
+      </c>
+      <c r="G165">
+        <v>7152</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s">
+        <v>29</v>
+      </c>
+      <c r="B166" t="s">
+        <v>29</v>
+      </c>
+      <c r="C166" t="s">
+        <v>35</v>
+      </c>
+      <c r="D166">
+        <v>1009</v>
+      </c>
+      <c r="E166">
+        <v>1413</v>
+      </c>
+      <c r="F166">
+        <v>604</v>
+      </c>
+      <c r="G166">
+        <v>3026</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>1</v>
+      </c>
+      <c r="B167" t="s">
+        <v>501</v>
+      </c>
+      <c r="C167" t="s">
+        <v>37</v>
+      </c>
+      <c r="D167">
+        <v>547</v>
+      </c>
+      <c r="E167">
+        <v>1004</v>
+      </c>
+      <c r="F167">
+        <v>427</v>
+      </c>
+      <c r="G167">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>2</v>
+      </c>
+      <c r="B168" t="s">
+        <v>502</v>
+      </c>
+      <c r="C168" t="s">
+        <v>37</v>
+      </c>
+      <c r="D168">
+        <v>307</v>
+      </c>
+      <c r="E168">
+        <v>211</v>
+      </c>
+      <c r="F168">
+        <v>227</v>
+      </c>
+      <c r="G168">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>3</v>
+      </c>
+      <c r="B169" t="s">
+        <v>503</v>
+      </c>
+      <c r="C169" t="s">
+        <v>37</v>
+      </c>
+      <c r="D169">
+        <v>298</v>
+      </c>
+      <c r="E169">
+        <v>150</v>
+      </c>
+      <c r="F169">
+        <v>242</v>
+      </c>
+      <c r="G169">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>4</v>
+      </c>
+      <c r="B170" t="s">
+        <v>504</v>
+      </c>
+      <c r="C170" t="s">
+        <v>37</v>
+      </c>
+      <c r="D170">
+        <v>96</v>
+      </c>
+      <c r="E170">
+        <v>50</v>
+      </c>
+      <c r="F170">
+        <v>87</v>
+      </c>
+      <c r="G170">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>5</v>
+      </c>
+      <c r="B171" t="s">
+        <v>505</v>
+      </c>
+      <c r="C171" t="s">
+        <v>37</v>
+      </c>
+      <c r="D171">
+        <v>206</v>
+      </c>
+      <c r="E171">
+        <v>139</v>
+      </c>
+      <c r="F171">
+        <v>135</v>
+      </c>
+      <c r="G171">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="172"/>
+    <row r="173">
+      <c r="A173">
+        <v>16</v>
+      </c>
+      <c r="B173" t="s">
+        <v>20</v>
+      </c>
+      <c r="C173" t="s">
+        <v>34</v>
+      </c>
+      <c r="D173">
+        <v>6063</v>
+      </c>
+      <c r="E173">
+        <v>423</v>
+      </c>
+      <c r="F173">
+        <v>1865</v>
+      </c>
+      <c r="G173">
+        <v>8351</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="s">
+        <v>29</v>
+      </c>
+      <c r="B174" t="s">
+        <v>29</v>
+      </c>
+      <c r="C174" t="s">
+        <v>35</v>
+      </c>
+      <c r="D174">
+        <v>614</v>
+      </c>
+      <c r="E174">
+        <v>82</v>
+      </c>
+      <c r="F174">
+        <v>263</v>
+      </c>
+      <c r="G174">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>1</v>
+      </c>
+      <c r="B175" t="s">
+        <v>506</v>
+      </c>
+      <c r="C175" t="s">
+        <v>37</v>
+      </c>
+      <c r="D175">
+        <v>787</v>
+      </c>
+      <c r="E175">
+        <v>125</v>
+      </c>
+      <c r="F175">
+        <v>269</v>
+      </c>
+      <c r="G175">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>2</v>
+      </c>
+      <c r="B176" t="s">
+        <v>507</v>
+      </c>
+      <c r="C176" t="s">
+        <v>37</v>
+      </c>
+      <c r="D176">
+        <v>330</v>
+      </c>
+      <c r="E176">
+        <v>77</v>
+      </c>
+      <c r="F176">
+        <v>375</v>
+      </c>
+      <c r="G176">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>3</v>
+      </c>
+      <c r="B177" t="s">
+        <v>508</v>
+      </c>
+      <c r="C177" t="s">
+        <v>37</v>
+      </c>
+      <c r="D177">
+        <v>1997</v>
+      </c>
+      <c r="E177">
+        <v>26</v>
+      </c>
+      <c r="F177">
+        <v>253</v>
+      </c>
+      <c r="G177">
+        <v>2276</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>4</v>
+      </c>
+      <c r="B178" t="s">
+        <v>509</v>
+      </c>
+      <c r="C178" t="s">
+        <v>37</v>
+      </c>
+      <c r="D178">
+        <v>150</v>
+      </c>
+      <c r="E178">
+        <v>24</v>
+      </c>
+      <c r="F178">
+        <v>94</v>
+      </c>
+      <c r="G178">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>5</v>
+      </c>
+      <c r="B179" t="s">
+        <v>510</v>
+      </c>
+      <c r="C179" t="s">
+        <v>37</v>
+      </c>
+      <c r="D179">
+        <v>100</v>
+      </c>
+      <c r="E179">
+        <v>19</v>
+      </c>
+      <c r="F179">
+        <v>121</v>
+      </c>
+      <c r="G179">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>6</v>
+      </c>
+      <c r="B180" t="s">
+        <v>511</v>
+      </c>
+      <c r="C180" t="s">
+        <v>37</v>
+      </c>
+      <c r="D180">
+        <v>205</v>
+      </c>
+      <c r="E180">
+        <v>17</v>
+      </c>
+      <c r="F180">
+        <v>93</v>
+      </c>
+      <c r="G180">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>7</v>
+      </c>
+      <c r="B181" t="s">
+        <v>512</v>
+      </c>
+      <c r="C181" t="s">
+        <v>37</v>
+      </c>
+      <c r="D181">
+        <v>1630</v>
+      </c>
+      <c r="E181">
+        <v>22</v>
+      </c>
+      <c r="F181">
+        <v>161</v>
+      </c>
+      <c r="G181">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>8</v>
+      </c>
+      <c r="B182" t="s">
+        <v>513</v>
+      </c>
+      <c r="C182" t="s">
+        <v>37</v>
+      </c>
+      <c r="D182">
+        <v>110</v>
+      </c>
+      <c r="E182">
+        <v>5</v>
+      </c>
+      <c r="F182">
+        <v>79</v>
+      </c>
+      <c r="G182">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>9</v>
+      </c>
+      <c r="B183" t="s">
+        <v>514</v>
+      </c>
+      <c r="C183" t="s">
+        <v>37</v>
+      </c>
+      <c r="D183">
+        <v>37</v>
+      </c>
+      <c r="E183">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>18</v>
+      </c>
+      <c r="G183">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>10</v>
+      </c>
+      <c r="B184" t="s">
+        <v>515</v>
+      </c>
+      <c r="C184" t="s">
+        <v>37</v>
+      </c>
+      <c r="D184">
+        <v>43</v>
+      </c>
+      <c r="E184">
+        <v>2</v>
+      </c>
+      <c r="F184">
+        <v>7</v>
+      </c>
+      <c r="G184">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>11</v>
+      </c>
+      <c r="B185" t="s">
+        <v>516</v>
+      </c>
+      <c r="C185" t="s">
+        <v>37</v>
+      </c>
+      <c r="D185">
+        <v>60</v>
+      </c>
+      <c r="E185">
+        <v>16</v>
+      </c>
+      <c r="F185">
+        <v>132</v>
+      </c>
+      <c r="G185">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="186"/>
+    <row r="187">
+      <c r="A187">
+        <v>17</v>
+      </c>
+      <c r="B187" t="s">
+        <v>21</v>
+      </c>
+      <c r="C187" t="s">
+        <v>34</v>
+      </c>
+      <c r="D187">
+        <v>4656</v>
+      </c>
+      <c r="E187">
+        <v>13662</v>
+      </c>
+      <c r="F187">
+        <v>6719</v>
+      </c>
+      <c r="G187">
+        <v>25037</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="s">
+        <v>29</v>
+      </c>
+      <c r="B188" t="s">
+        <v>29</v>
+      </c>
+      <c r="C188" t="s">
+        <v>35</v>
+      </c>
+      <c r="D188">
+        <v>498</v>
+      </c>
+      <c r="E188">
+        <v>815</v>
+      </c>
+      <c r="F188">
+        <v>618</v>
+      </c>
+      <c r="G188">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>1</v>
+      </c>
+      <c r="B189" t="s">
+        <v>517</v>
+      </c>
+      <c r="C189" t="s">
+        <v>37</v>
+      </c>
+      <c r="D189">
+        <v>1446</v>
+      </c>
+      <c r="E189">
+        <v>9101</v>
+      </c>
+      <c r="F189">
+        <v>807</v>
+      </c>
+      <c r="G189">
+        <v>11354</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>2</v>
+      </c>
+      <c r="B190" t="s">
+        <v>518</v>
+      </c>
+      <c r="C190" t="s">
+        <v>37</v>
+      </c>
+      <c r="D190">
+        <v>284</v>
+      </c>
+      <c r="E190">
+        <v>176</v>
+      </c>
+      <c r="F190">
+        <v>151</v>
+      </c>
+      <c r="G190">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>3</v>
+      </c>
+      <c r="B191" t="s">
+        <v>519</v>
+      </c>
+      <c r="C191" t="s">
+        <v>37</v>
+      </c>
+      <c r="D191">
+        <v>967</v>
+      </c>
+      <c r="E191">
+        <v>159</v>
+      </c>
+      <c r="F191">
+        <v>85</v>
+      </c>
+      <c r="G191">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>4</v>
+      </c>
+      <c r="B192" t="s">
+        <v>520</v>
+      </c>
+      <c r="C192" t="s">
+        <v>37</v>
+      </c>
+      <c r="D192">
+        <v>275</v>
+      </c>
+      <c r="E192">
+        <v>85</v>
+      </c>
+      <c r="F192">
+        <v>2083</v>
+      </c>
+      <c r="G192">
+        <v>2443</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>5</v>
+      </c>
+      <c r="B193" t="s">
+        <v>521</v>
+      </c>
+      <c r="C193" t="s">
+        <v>37</v>
+      </c>
+      <c r="D193">
+        <v>165</v>
+      </c>
+      <c r="E193">
+        <v>55</v>
+      </c>
+      <c r="F193">
+        <v>698</v>
+      </c>
+      <c r="G193">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>6</v>
+      </c>
+      <c r="B194" t="s">
+        <v>522</v>
+      </c>
+      <c r="C194" t="s">
+        <v>37</v>
+      </c>
+      <c r="D194">
+        <v>129</v>
+      </c>
+      <c r="E194">
+        <v>27</v>
+      </c>
+      <c r="F194">
+        <v>104</v>
+      </c>
+      <c r="G194">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>7</v>
+      </c>
+      <c r="B195" t="s">
+        <v>523</v>
+      </c>
+      <c r="C195" t="s">
+        <v>37</v>
+      </c>
+      <c r="D195">
+        <v>169</v>
+      </c>
+      <c r="E195">
+        <v>62</v>
+      </c>
+      <c r="F195">
+        <v>1010</v>
+      </c>
+      <c r="G195">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>8</v>
+      </c>
+      <c r="B196" t="s">
+        <v>524</v>
+      </c>
+      <c r="C196" t="s">
+        <v>37</v>
+      </c>
+      <c r="D196">
+        <v>62</v>
+      </c>
+      <c r="E196">
+        <v>32</v>
+      </c>
+      <c r="F196">
+        <v>169</v>
+      </c>
+      <c r="G196">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>9</v>
+      </c>
+      <c r="B197" t="s">
+        <v>525</v>
+      </c>
+      <c r="C197" t="s">
+        <v>37</v>
+      </c>
+      <c r="D197">
+        <v>48</v>
+      </c>
+      <c r="E197">
+        <v>47</v>
+      </c>
+      <c r="F197">
+        <v>52</v>
+      </c>
+      <c r="G197">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>10</v>
+      </c>
+      <c r="B198" t="s">
+        <v>526</v>
+      </c>
+      <c r="C198" t="s">
+        <v>37</v>
+      </c>
+      <c r="D198">
+        <v>309</v>
+      </c>
+      <c r="E198">
+        <v>59</v>
+      </c>
+      <c r="F198">
+        <v>549</v>
+      </c>
+      <c r="G198">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>11</v>
+      </c>
+      <c r="B199" t="s">
+        <v>527</v>
+      </c>
+      <c r="C199" t="s">
+        <v>37</v>
+      </c>
+      <c r="D199">
+        <v>304</v>
+      </c>
+      <c r="E199">
+        <v>3044</v>
+      </c>
+      <c r="F199">
+        <v>393</v>
+      </c>
+      <c r="G199">
+        <v>3741</v>
+      </c>
+    </row>
+    <row r="200"/>
+    <row r="201">
+      <c r="A201">
+        <v>24</v>
+      </c>
+      <c r="B201" t="s">
+        <v>22</v>
+      </c>
+      <c r="C201" t="s">
+        <v>34</v>
+      </c>
+      <c r="D201">
+        <v>1156</v>
+      </c>
+      <c r="E201">
+        <v>278</v>
+      </c>
+      <c r="F201">
+        <v>2672</v>
+      </c>
+      <c r="G201">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="s">
+        <v>29</v>
+      </c>
+      <c r="B202" t="s">
+        <v>29</v>
+      </c>
+      <c r="C202" t="s">
+        <v>35</v>
+      </c>
+      <c r="D202">
+        <v>191</v>
+      </c>
+      <c r="E202">
+        <v>64</v>
+      </c>
+      <c r="F202">
+        <v>285</v>
+      </c>
+      <c r="G202">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>1</v>
+      </c>
+      <c r="B203" t="s">
+        <v>528</v>
+      </c>
+      <c r="C203" t="s">
+        <v>37</v>
+      </c>
+      <c r="D203">
+        <v>487</v>
+      </c>
+      <c r="E203">
+        <v>49</v>
+      </c>
+      <c r="F203">
+        <v>284</v>
+      </c>
+      <c r="G203">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>2</v>
+      </c>
+      <c r="B204" t="s">
+        <v>529</v>
+      </c>
+      <c r="C204" t="s">
+        <v>37</v>
+      </c>
+      <c r="D204">
+        <v>143</v>
+      </c>
+      <c r="E204">
+        <v>49</v>
+      </c>
+      <c r="F204">
+        <v>1817</v>
+      </c>
+      <c r="G204">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>3</v>
+      </c>
+      <c r="B205" t="s">
+        <v>530</v>
+      </c>
+      <c r="C205" t="s">
+        <v>37</v>
+      </c>
+      <c r="D205">
+        <v>61</v>
+      </c>
+      <c r="E205">
+        <v>9</v>
+      </c>
+      <c r="F205">
+        <v>47</v>
+      </c>
+      <c r="G205">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>4</v>
+      </c>
+      <c r="B206" t="s">
+        <v>531</v>
+      </c>
+      <c r="C206" t="s">
+        <v>37</v>
+      </c>
+      <c r="D206">
+        <v>117</v>
+      </c>
+      <c r="E206">
+        <v>11</v>
+      </c>
+      <c r="F206">
+        <v>36</v>
+      </c>
+      <c r="G206">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>5</v>
+      </c>
+      <c r="B207" t="s">
+        <v>532</v>
+      </c>
+      <c r="C207" t="s">
+        <v>37</v>
+      </c>
+      <c r="D207">
+        <v>133</v>
+      </c>
+      <c r="E207">
+        <v>90</v>
+      </c>
+      <c r="F207">
+        <v>178</v>
+      </c>
+      <c r="G207">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>6</v>
+      </c>
+      <c r="B208" t="s">
+        <v>533</v>
+      </c>
+      <c r="C208" t="s">
+        <v>37</v>
+      </c>
+      <c r="D208">
+        <v>24</v>
+      </c>
+      <c r="E208">
+        <v>6</v>
+      </c>
+      <c r="F208">
+        <v>25</v>
+      </c>
+      <c r="G208">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>