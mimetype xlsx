--- v2 (2026-06-08)
+++ v3 (2026-08-07)
@@ -20,60 +20,60 @@
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="RIAU 1 - Partai" sheetId="2" r:id="rId4"/>
     <sheet name="RIAU 1 - Caleg" sheetId="3" r:id="rId6"/>
-    <sheet name="RIAU 2 - Partai" sheetId="4" r:id="rId7"/>
-[...8 lines deleted...]
-    <sheet name="RIAU 4 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="RIAU 3 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="RIAU 3 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="RIAU 8 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="RIAU 8 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="RIAU 2 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="RIAU 2 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="RIAU 4 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="RIAU 4 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="RIAU 5 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="RIAU 5 - Caleg" sheetId="13" r:id="rId16"/>
     <sheet name="RIAU 6 - Partai" sheetId="14" r:id="rId17"/>
     <sheet name="RIAU 6 - Caleg" sheetId="15" r:id="rId18"/>
     <sheet name="RIAU 7 - Partai" sheetId="16" r:id="rId19"/>
     <sheet name="RIAU 7 - Caleg" sheetId="17" r:id="rId20"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="968" uniqueCount="968">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
@@ -567,50 +567,623 @@
   <si>
     <t>BAHARUDDIN, S.Sos., M.Si.</t>
   </si>
   <si>
     <t>H. AKHMAD ZULKIFLI, M.Kom.</t>
   </si>
   <si>
     <t>ARWEN, S.T., S.H., M.H.</t>
   </si>
   <si>
     <t>EVVY AMRI, S.E.</t>
   </si>
   <si>
     <t>ADIZAR, S.E., M.M.</t>
   </si>
   <si>
     <t>AZWIR MUIN DOMO</t>
   </si>
   <si>
     <t>DEWI INDAH SRIRAHAYU</t>
   </si>
   <si>
     <t>M NASIR PENYALAI, S.H.</t>
   </si>
   <si>
+    <t>140003</t>
+  </si>
+  <si>
+    <t>RIAU 3</t>
+  </si>
+  <si>
+    <t>1406</t>
+  </si>
+  <si>
+    <t>ROKAN HULU</t>
+  </si>
+  <si>
+    <t>Ir. HAFITH SYUKRI, M.M.</t>
+  </si>
+  <si>
+    <t>ARFIZAL ANWAR PICAN</t>
+  </si>
+  <si>
+    <t>LISA ANDRI YANI</t>
+  </si>
+  <si>
+    <t>RESTU KURNIA</t>
+  </si>
+  <si>
+    <t>DIDIK RIYANTO</t>
+  </si>
+  <si>
+    <t>SYAMSUL AKMAL, S.H.</t>
+  </si>
+  <si>
+    <t>BUDIMAN</t>
+  </si>
+  <si>
+    <t>NOVLI WANDA ADE PUTRA, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>AFRILIANI, S.E.</t>
+  </si>
+  <si>
+    <t>RONI HARIMAN</t>
+  </si>
+  <si>
+    <t>ERLINA, S.Psi.</t>
+  </si>
+  <si>
+    <t>FRANSISKUS SINAGA, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>HARDI CHANDRA</t>
+  </si>
+  <si>
+    <t>Ir. SRI HARDONO</t>
+  </si>
+  <si>
+    <t>ENDANG SRI HARTINI, S.E.</t>
+  </si>
+  <si>
+    <t>SEFIANUS ZAI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>JHON DAIRISMAN GIRSANG, S.H.</t>
+  </si>
+  <si>
+    <t>MARIATI RAMBE</t>
+  </si>
+  <si>
+    <t>H. SARI ANTONI, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>EVI JULIANA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>RUSLI, S.Sos.</t>
+  </si>
+  <si>
+    <t>M. SAHRIL TOPAN, S.T.</t>
+  </si>
+  <si>
+    <t>H. MURNIS, S.P.</t>
+  </si>
+  <si>
+    <t>RAHMAWATI</t>
+  </si>
+  <si>
+    <t>M. HASBY ASSODIQI, S.Sos.</t>
+  </si>
+  <si>
+    <t>GURKA PANDIANGAN</t>
+  </si>
+  <si>
+    <t>WIDYA LESTARI</t>
+  </si>
+  <si>
+    <t>WIDIA NINGSIH</t>
+  </si>
+  <si>
+    <t>RIFKI WILLIAMSYAH</t>
+  </si>
+  <si>
+    <t>MARHENDRI</t>
+  </si>
+  <si>
+    <t>H. PORKOT, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Drs. AZWIR</t>
+  </si>
+  <si>
+    <t>DENI MAHYAR, S.Sos.</t>
+  </si>
+  <si>
+    <t>AWALUDDIN, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>RINOV FERIMAN</t>
+  </si>
+  <si>
+    <t>RENY MISYATI, A.Md., S.Pd.</t>
+  </si>
+  <si>
+    <t>DEVI SINTIYA</t>
+  </si>
+  <si>
+    <t>SYAHBANA LUBIS, M.A.</t>
+  </si>
+  <si>
+    <t>H. ADAM SYAFA'AT, M.A.</t>
+  </si>
+  <si>
+    <t>ROSMAWATI MATONDANG</t>
+  </si>
+  <si>
+    <t>ALIRAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>AHMAD, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>GUSRINA, S.P.</t>
+  </si>
+  <si>
+    <t>RUMONDA NULHAQ NASUTION</t>
+  </si>
+  <si>
+    <t>ALDI REVA BUSTAMI</t>
+  </si>
+  <si>
+    <t>SYAHMI RATMIAWATI</t>
+  </si>
+  <si>
+    <t>T. ADERIANTI SEPRINA, S.H.</t>
+  </si>
+  <si>
+    <t>ADHAR YUSMARLI AZMI</t>
+  </si>
+  <si>
+    <t>ASMADI</t>
+  </si>
+  <si>
+    <t>RISKA HARMILA</t>
+  </si>
+  <si>
+    <t>H. SYAMSURIZAL, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>AFKAR</t>
+  </si>
+  <si>
+    <t>ADE VISUSRI, A.Md.</t>
+  </si>
+  <si>
+    <t>SABARULIH</t>
+  </si>
+  <si>
+    <t>AFIS RIFYAL</t>
+  </si>
+  <si>
+    <t>ANNISA FATHINAH DWI HANDIFA</t>
+  </si>
+  <si>
+    <t>KELMI AMRI, S.H.</t>
+  </si>
+  <si>
+    <t>SYAFRIANTO PRAWIRA NEGARA, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. MAGDALISNI</t>
+  </si>
+  <si>
+    <t>Dr. JUPENDRI, S.Sos., M.I.Kom.</t>
+  </si>
+  <si>
+    <t>INTAN PURNAMA SARI, S.Ak.</t>
+  </si>
+  <si>
+    <t>MARTEEM</t>
+  </si>
+  <si>
+    <t>JANTIUS LIMBONG</t>
+  </si>
+  <si>
+    <t>RAYAN A.P. SIJABAT</t>
+  </si>
+  <si>
+    <t>YULIA SYAFARIA, S.Pd.</t>
+  </si>
+  <si>
+    <t>YARDI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD DEFRIZAL</t>
+  </si>
+  <si>
+    <t>YOVI ANTIKA</t>
+  </si>
+  <si>
+    <t>KURNIAWANSYAH</t>
+  </si>
+  <si>
+    <t>ANGGI SAPUTRA DONGORAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>HELMA ROSAL</t>
+  </si>
+  <si>
+    <t>IMRON SALEH, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>H. ARIF REZA SYAH, Lc.</t>
+  </si>
+  <si>
+    <t>SUDARSIH, S.E.</t>
+  </si>
+  <si>
+    <t>WIWIK RAHAYU, S.E.</t>
+  </si>
+  <si>
+    <t>DEDI SUPRIADI</t>
+  </si>
+  <si>
+    <t>AFRINA KARTINI</t>
+  </si>
+  <si>
+    <t>MASROINI</t>
+  </si>
+  <si>
+    <t>140008</t>
+  </si>
+  <si>
+    <t>RIAU 8</t>
+  </si>
+  <si>
+    <t>1402</t>
+  </si>
+  <si>
+    <t>INDRAGIRI HULU</t>
+  </si>
+  <si>
+    <t>1409</t>
+  </si>
+  <si>
+    <t>KUANTAN SINGINGI</t>
+  </si>
+  <si>
+    <t>ADE AGUS HARTANTO, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>ELDJA SEPTARIMA, S.T.</t>
+  </si>
+  <si>
+    <t>MUHAMAD DUNIR, S.Ag., M.M.</t>
+  </si>
+  <si>
+    <t>NENI TRISNANI</t>
+  </si>
+  <si>
+    <t>IFOS ALVA RIANDA, S.E.</t>
+  </si>
+  <si>
+    <t>SYARIANTO</t>
+  </si>
+  <si>
+    <t>TATA MAULANA, S.H.</t>
+  </si>
+  <si>
+    <t>ADE FIRMANSYAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>H. MARWAN YOHANIS, S.Sos., M.I.Kom.</t>
+  </si>
+  <si>
+    <t>H. ZULHENDRI, S.P.W.K., M.Si.</t>
+  </si>
+  <si>
+    <t>SUSI RAJIAH</t>
+  </si>
+  <si>
+    <t>RISCHA MIFTA QULZANA</t>
+  </si>
+  <si>
+    <t>ANDI CAHYADI</t>
+  </si>
+  <si>
+    <t>MODO</t>
+  </si>
+  <si>
+    <t>AGUS RIANTO, S.H.</t>
+  </si>
+  <si>
+    <t>ROSMAN YATIM</t>
+  </si>
+  <si>
+    <t>H. SUGENG PRANOTO</t>
+  </si>
+  <si>
+    <t>CHANDRA SARAGIH, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. JUNIWARTI</t>
+  </si>
+  <si>
+    <t>IDA BAGIAWATY RAHMAN, S.H.</t>
+  </si>
+  <si>
+    <t>DODI NEFELDI SPBU</t>
+  </si>
+  <si>
+    <t>BURHANUDIN, S.ST.</t>
+  </si>
+  <si>
+    <t>SUBHADIL ANWAR, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>EPI HENDRI YANI</t>
+  </si>
+  <si>
+    <t>GUMPITA, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>JONS ADE NOPENDRA</t>
+  </si>
+  <si>
+    <t>CAHYANI</t>
+  </si>
+  <si>
+    <t>JAMALAN MULYONO</t>
+  </si>
+  <si>
+    <t>TONI WERDIANSYAH, S.Si.</t>
+  </si>
+  <si>
+    <t>Hj. WISMA HAPPY, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SASTRA FEBRIAWAN, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>HERMANTO, S.Pd.</t>
+  </si>
+  <si>
+    <t>SUPRIATI, S. Sos.</t>
+  </si>
+  <si>
+    <t>DANIEL EKA PERDANA</t>
+  </si>
+  <si>
+    <t>H. ABU BAKAR SIDDIK, S.Si.</t>
+  </si>
+  <si>
+    <t>AGUSVIYANDA, S.Kom., M.Kom.</t>
+  </si>
+  <si>
+    <t>GAMAL HARSUM</t>
+  </si>
+  <si>
+    <t>NIA RAHMAYANI</t>
+  </si>
+  <si>
+    <t>JUFRI, S.H.</t>
+  </si>
+  <si>
+    <t>ADLI JURAN</t>
+  </si>
+  <si>
+    <t>FAHLUL RIZKY ALKARIMI. S</t>
+  </si>
+  <si>
+    <t>Drs. HARDONNY ARCHAN BAHARUDIN</t>
+  </si>
+  <si>
+    <t>SARI YULIANVI</t>
+  </si>
+  <si>
+    <t>ARIF KURNIAWAN</t>
+  </si>
+  <si>
+    <t>M. FARHAN AL-GHOZI</t>
+  </si>
+  <si>
+    <t>MUSRIYANTI, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ISNAINI</t>
+  </si>
+  <si>
+    <t>MUSLIMIN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>RIZAL ZAMZAMI, S.H.</t>
+  </si>
+  <si>
+    <t>Dr. H. MARZUKI, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>NIZMA HURRIAH, S.Ag.</t>
+  </si>
+  <si>
+    <t>DEDI SURYADI MULYADI, S.Pd.I., M.Pd.</t>
+  </si>
+  <si>
+    <t>KHAIRIL SEPTRIAWAN, S.Kom.</t>
+  </si>
+  <si>
+    <t>MARDIA ROSNILA NINGSIH, S.Pd.</t>
+  </si>
+  <si>
+    <t>ADRIAN</t>
+  </si>
+  <si>
+    <t>PAUZI, S.E.</t>
+  </si>
+  <si>
+    <t>JENNY LISTANTI</t>
+  </si>
+  <si>
+    <t>ENDRIZAL</t>
+  </si>
+  <si>
+    <t>ELI SUMARNI</t>
+  </si>
+  <si>
+    <t>SARJU, S.Hut.</t>
+  </si>
+  <si>
+    <t>JEFRIADI</t>
+  </si>
+  <si>
+    <t>DEWI KARTIKA SARI</t>
+  </si>
+  <si>
+    <t>DARWIS, S.T.</t>
+  </si>
+  <si>
+    <t>DEIRWAN FACHROZI, S.E.</t>
+  </si>
+  <si>
+    <t>SRI AYU ANGRAINI</t>
+  </si>
+  <si>
+    <t>SURYANI AFRILIONA</t>
+  </si>
+  <si>
+    <t>FRANS IXZWAL DWI PANGESTU, S.I.P.</t>
+  </si>
+  <si>
+    <t>DODI IRAWAN, S.H.I.</t>
+  </si>
+  <si>
+    <t>Dr. MARDIANTO, M.T.</t>
+  </si>
+  <si>
+    <t>ARMANITA</t>
+  </si>
+  <si>
+    <t>INDRA PUTRA, S.T.</t>
+  </si>
+  <si>
+    <t>AIDEN YUSTI, M.Si.</t>
+  </si>
+  <si>
+    <t>HERLINA, S.IP.</t>
+  </si>
+  <si>
+    <t>RAJA ZULHINDRA, S.E.</t>
+  </si>
+  <si>
+    <t>VICKY AMELTIARA, S.K.M.</t>
+  </si>
+  <si>
+    <t>MANAHARA NAPITUPULU, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ADILA ANSORI</t>
+  </si>
+  <si>
+    <t>HUSNIAH</t>
+  </si>
+  <si>
+    <t>JEFRI ANTONI, S.T.</t>
+  </si>
+  <si>
+    <t>Ir. H. HARDISON, M.P.</t>
+  </si>
+  <si>
+    <t>MELA PRASISTA</t>
+  </si>
+  <si>
+    <t>UTEMA GEA</t>
+  </si>
+  <si>
+    <t>YENI MARLINA</t>
+  </si>
+  <si>
+    <t>Ir. H. ARDHAHNI, M.T.</t>
+  </si>
+  <si>
+    <t>IDA RIFDA</t>
+  </si>
+  <si>
+    <t>GOHI JOY ANDREW</t>
+  </si>
+  <si>
+    <t>RIZKY ARMANDA</t>
+  </si>
+  <si>
+    <t>GUSTIARTI</t>
+  </si>
+  <si>
+    <t>SEVTIANI AYUNINGSIH</t>
+  </si>
+  <si>
+    <t>LIA SISKA</t>
+  </si>
+  <si>
+    <t>T. PUTRI ERIKA SARAH</t>
+  </si>
+  <si>
+    <t>SARDIYONO, A.Md.</t>
+  </si>
+  <si>
+    <t>SUHARTO, S.H.</t>
+  </si>
+  <si>
+    <t>OLGA DWIANA PUTRI, S.IP.</t>
+  </si>
+  <si>
+    <t>H. DARMIZAR</t>
+  </si>
+  <si>
+    <t>Drs. H. MUKHLIS INDRAWAN</t>
+  </si>
+  <si>
+    <t>VIVIRIA VIRGIANTI</t>
+  </si>
+  <si>
+    <t>ADE SURYEDI</t>
+  </si>
+  <si>
+    <t>DEDI SURYADI</t>
+  </si>
+  <si>
+    <t>Drs. H. ZAINI ISMAIL, M.Si.</t>
+  </si>
+  <si>
+    <t>SLAMET PURWANTO</t>
+  </si>
+  <si>
+    <t>SANTI WIDRA YATI</t>
+  </si>
+  <si>
+    <t>WIADI WIJAYA, S.Pd.I., M.Pd.</t>
+  </si>
+  <si>
     <t>140002</t>
   </si>
   <si>
     <t>RIAU 2</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>KAMPAR</t>
   </si>
   <si>
     <t>Dra. Hj. ADRIAS</t>
   </si>
   <si>
     <t>A. ABU ZAZID, S.H., M.Pd.I.</t>
   </si>
   <si>
     <t>TOHIR, S.Pd.</t>
   </si>
   <si>
     <t>Ir. ALIMAN MAKMUR, M.Si., Ph.D.</t>
   </si>
   <si>
     <t>Drs. JAWAHIR, M.Pd.</t>
@@ -906,294 +1479,366 @@
   <si>
     <t>MAYA MUNARDI, S.Pd.</t>
   </si>
   <si>
     <t>KH. ZULHUSNI DOMO</t>
   </si>
   <si>
     <t>THABRANI</t>
   </si>
   <si>
     <t>SUCI RAHMAYANI</t>
   </si>
   <si>
     <t>BRIGJEN POL (PURN) Drs. MISHAR</t>
   </si>
   <si>
     <t>RAMZI DURIN, S.H., M.H.</t>
   </si>
   <si>
     <t>NABILA DELVIONA ADISRI</t>
   </si>
   <si>
     <t>MUHAMMAD RASUL HAMID, S.H.</t>
   </si>
   <si>
-    <t>140003</t>
-[...242 lines deleted...]
-    <t>MASROINI</t>
+    <t>GARUDA</t>
+  </si>
+  <si>
+    <t>140004</t>
+  </si>
+  <si>
+    <t>RIAU 4</t>
+  </si>
+  <si>
+    <t>1407</t>
+  </si>
+  <si>
+    <t>ROKAN HILIR</t>
+  </si>
+  <si>
+    <t>ABU KHOIRI</t>
+  </si>
+  <si>
+    <t>FIRDAUS, S.Ag.</t>
+  </si>
+  <si>
+    <t>TUGINAH</t>
+  </si>
+  <si>
+    <t>AGUS SALIM BATU BARA</t>
+  </si>
+  <si>
+    <t>SUYANTO</t>
+  </si>
+  <si>
+    <t>RIDA</t>
+  </si>
+  <si>
+    <t>H. DEDDY MASRUL. S, A.Md.Kep., SKM.</t>
+  </si>
+  <si>
+    <t>HANGGI MAISYA FIRDAUS, S.IP., M.Si.</t>
+  </si>
+  <si>
+    <t>SYAFRUDIN IPUT</t>
+  </si>
+  <si>
+    <t>DEBI INDRI YANI</t>
+  </si>
+  <si>
+    <t>UCOK MUKHTAR</t>
+  </si>
+  <si>
+    <t>JUFRIZAL, S.Sos.</t>
+  </si>
+  <si>
+    <t>NOVI NANDA YUSRI</t>
+  </si>
+  <si>
+    <t>M. NIZAR, S.E.</t>
+  </si>
+  <si>
+    <t>SUYADI, S.P.</t>
+  </si>
+  <si>
+    <t>Drs. JAMILUDIN</t>
+  </si>
+  <si>
+    <t>dr. MENTI, M.K.M.</t>
+  </si>
+  <si>
+    <t>LAMSANA SIRAIT, S.E., Ak.</t>
+  </si>
+  <si>
+    <t>SETIA HARAPAN PASARIBU</t>
+  </si>
+  <si>
+    <t>SRI LESTARI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>SUYATNO, A.Mp</t>
+  </si>
+  <si>
+    <t>IKHSAN, S.T., M.IP.</t>
+  </si>
+  <si>
+    <t>DARMALIS, S.E.</t>
+  </si>
+  <si>
+    <t>SOPIA DARA SINTA</t>
+  </si>
+  <si>
+    <t>NALLADIA AYU ROKAN</t>
+  </si>
+  <si>
+    <t>EDUARD MANIHURUK, S.H.</t>
+  </si>
+  <si>
+    <t>Dr. KHAIDIR, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>NATA HEDY NYO, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>H. RAHMAT, S.E.</t>
+  </si>
+  <si>
+    <t>RYCO PRAYUDA</t>
+  </si>
+  <si>
+    <t>RUSMANITA</t>
+  </si>
+  <si>
+    <t>ZM. PANDAPOTAN SITINDAON</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SURYO UTOMO</t>
+  </si>
+  <si>
+    <t>EKA ARIYANTI</t>
+  </si>
+  <si>
+    <t>NUR ADMI AKTOPAN</t>
+  </si>
+  <si>
+    <t>SUHAIMI TANJUNG</t>
+  </si>
+  <si>
+    <t>MEISHARA</t>
+  </si>
+  <si>
+    <t>AHMAD HILAL LUBIS</t>
+  </si>
+  <si>
+    <t>SAIFUL HOTMA PANJAITAN, S.E.</t>
+  </si>
+  <si>
+    <t>MARDIANA</t>
+  </si>
+  <si>
+    <t>TEGUH BUDIYANTO, S.H.</t>
+  </si>
+  <si>
+    <t>ZULKIFLI, S.Ag.</t>
+  </si>
+  <si>
+    <t>ROMINI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>Hj. PERAWATI RAMBE</t>
+  </si>
+  <si>
+    <t>Drs. JON SYAFRINDOW, M.Si.</t>
+  </si>
+  <si>
+    <t>H. SUTAN SARI GUNUNG</t>
+  </si>
+  <si>
+    <t>Drs. R. MUTTAQIN</t>
+  </si>
+  <si>
+    <t>JAMSON SINAGA</t>
+  </si>
+  <si>
+    <t>FAHMI RIAU YANTO</t>
+  </si>
+  <si>
+    <t>DESMAULI BR SIBORO</t>
+  </si>
+  <si>
+    <t>PAIDI SUDARWO</t>
+  </si>
+  <si>
+    <t>CUTRA ANDIKA SIREGAR, S.H.</t>
+  </si>
+  <si>
+    <t>NANDA RIZKY RILANDI, S.H.</t>
+  </si>
+  <si>
+    <t>RUBIANTI</t>
+  </si>
+  <si>
+    <t>HENDRI</t>
+  </si>
+  <si>
+    <t>FAUZI GUNAWAN, S.E.</t>
+  </si>
+  <si>
+    <t>SABRINA PUTRI ADINDA MARSELA</t>
+  </si>
+  <si>
+    <t>DAHRUL, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>ANTAN, S.IP.</t>
+  </si>
+  <si>
+    <t>VERRA ARNOVA</t>
+  </si>
+  <si>
+    <t>YUYUN ROZALINA</t>
+  </si>
+  <si>
+    <t>NANA ELPIRA</t>
+  </si>
+  <si>
+    <t>ANANDA MAHIRO UTAMA PUTRA HS</t>
+  </si>
+  <si>
+    <t>SAMSURIYA M. HASYM, S.Sos,. M.Si.</t>
+  </si>
+  <si>
+    <t>BELLA YULIA</t>
+  </si>
+  <si>
+    <t>HARI BUDIMAN</t>
+  </si>
+  <si>
+    <t>EFRATA GINTING</t>
+  </si>
+  <si>
+    <t>HELEN NATALIA HUTABARAT</t>
+  </si>
+  <si>
+    <t>SABDA WAWA TUTU, S.P.</t>
+  </si>
+  <si>
+    <t>SUNARDI</t>
+  </si>
+  <si>
+    <t>AFRIZAL</t>
+  </si>
+  <si>
+    <t>PONIYEM</t>
+  </si>
+  <si>
+    <t>SARO TOTO NAFO HULU</t>
+  </si>
+  <si>
+    <t>ERMA KRISNAWATI</t>
+  </si>
+  <si>
+    <t>DODI SAPUTRA, S.H.</t>
+  </si>
+  <si>
+    <t>ZULKIFLI INDRA, S.H.</t>
+  </si>
+  <si>
+    <t>ELVINA ANGGRAENI</t>
+  </si>
+  <si>
+    <t>RIYADI, S.H.</t>
+  </si>
+  <si>
+    <t>ADRY VAN MELLYAS SEBAYANG, S.T.</t>
+  </si>
+  <si>
+    <t>ASTIKA</t>
+  </si>
+  <si>
+    <t>YUSUF MUTTAQIN</t>
+  </si>
+  <si>
+    <t>CHAIRIAH, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>PANJAYA</t>
+  </si>
+  <si>
+    <t>HERU SUSANTO</t>
+  </si>
+  <si>
+    <t>MOHAMAD RIDWAN, S.IP.</t>
+  </si>
+  <si>
+    <t>Ir. THOMAS GINTING</t>
+  </si>
+  <si>
+    <t>YOSIE CHRISTINA</t>
+  </si>
+  <si>
+    <t>KOKO RIANTO NAINGGOLAN</t>
+  </si>
+  <si>
+    <t>SYARIFAH NUR ANISYA</t>
+  </si>
+  <si>
+    <t>YEFRIZAL</t>
+  </si>
+  <si>
+    <t>SYILVANY</t>
+  </si>
+  <si>
+    <t>PERWEDISSUITO, S.P.</t>
+  </si>
+  <si>
+    <t>H. PURWANTO, S.Ag.</t>
+  </si>
+  <si>
+    <t>DEDE GUSDIANA, S.Pd.</t>
+  </si>
+  <si>
+    <t>SUMARNO, S.E.</t>
+  </si>
+  <si>
+    <t>ISMAIL SARLATA</t>
+  </si>
+  <si>
+    <t>NURJUANIS, S.H.</t>
+  </si>
+  <si>
+    <t>HALIM PERDANA, S.H.</t>
+  </si>
+  <si>
+    <t>BUDI HERMANTO, S.Sos., M.H.</t>
+  </si>
+  <si>
+    <t>FITRI WANI</t>
+  </si>
+  <si>
+    <t>SULISNO, S.T.</t>
   </si>
   <si>
     <t>140005</t>
   </si>
   <si>
     <t>RIAU 5</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>BENGKALIS</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>KEPULAUAN MERANTI</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>KOTA DUMAI</t>
   </si>
@@ -1642,695 +2287,50 @@
     <t>T. AFRIZA</t>
   </si>
   <si>
     <t>Drs. H. KAMARUDDIN</t>
   </si>
   <si>
     <t>H. YULIAN NORWIS, S.E., M.M.</t>
   </si>
   <si>
     <t>IDHAM KHALID, S.T.</t>
   </si>
   <si>
     <t>SYAFRIZAL</t>
   </si>
   <si>
     <t>RAHMAYANI</t>
   </si>
   <si>
     <t>MARHALIM</t>
   </si>
   <si>
     <t>KHAIRUL ANWAR, S.H., M.M.</t>
   </si>
   <si>
     <t>EGYANA KARTIKA</t>
-  </si>
-[...643 lines deleted...]
-    <t>SULISNO, S.T.</t>
   </si>
   <si>
     <t>140006</t>
   </si>
   <si>
     <t>RIAU 6</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>PELALAWAN</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>SIAK</t>
   </si>
   <si>
     <t>MUHTAROM, S.Ag.</t>
   </si>
   <si>
     <t>JUNAIDI CHANDRA</t>
   </si>
@@ -3335,3234 +3335,242 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="S1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="X1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="Y1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>534</v>
+        <v>480</v>
       </c>
       <c r="D2" t="s">
-        <v>535</v>
+        <v>481</v>
       </c>
       <c r="E2" t="s">
-        <v>536</v>
+        <v>482</v>
       </c>
       <c r="F2" t="s">
-        <v>537</v>
+        <v>483</v>
       </c>
       <c r="G2">
-        <v>29852</v>
+        <v>25223</v>
       </c>
       <c r="H2">
-        <v>23994</v>
+        <v>36140</v>
       </c>
       <c r="I2">
-        <v>46202</v>
+        <v>47877</v>
       </c>
       <c r="J2">
-        <v>23868</v>
+        <v>78729</v>
       </c>
       <c r="K2">
-        <v>32577</v>
+        <v>36344</v>
       </c>
       <c r="L2">
-        <v>984</v>
+        <v>1752</v>
       </c>
       <c r="M2">
-        <v>1936</v>
+        <v>1771</v>
       </c>
       <c r="N2">
-        <v>14166</v>
+        <v>29466</v>
       </c>
       <c r="O2">
-        <v>171</v>
+        <v>507</v>
       </c>
       <c r="P2">
-        <v>1692</v>
+        <v>7486</v>
       </c>
       <c r="Q2">
-        <v>17777</v>
+        <v>0</v>
       </c>
       <c r="R2">
-        <v>27045</v>
+        <v>9968</v>
       </c>
       <c r="S2">
-        <v>3356</v>
+        <v>1592</v>
       </c>
       <c r="T2">
-        <v>7244</v>
+        <v>37639</v>
       </c>
       <c r="U2">
-        <v>1365</v>
+        <v>2142</v>
       </c>
       <c r="V2">
-        <v>232229</v>
+        <v>4882</v>
+      </c>
+      <c r="W2">
+        <v>9022</v>
+      </c>
+      <c r="X2">
+        <v>467</v>
+      </c>
+      <c r="Y2">
+        <v>331007</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3">
-        <v>2</v>
+      <c r="A3" t="s">
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>24</v>
-[...11 lines deleted...]
-        <v>539</v>
+        <v>30</v>
       </c>
       <c r="G3">
-        <v>13022</v>
+        <v>25223</v>
       </c>
       <c r="H3">
-        <v>46651</v>
+        <v>36140</v>
       </c>
       <c r="I3">
-        <v>30911</v>
+        <v>47877</v>
       </c>
       <c r="J3">
-        <v>21839</v>
+        <v>78729</v>
       </c>
       <c r="K3">
-        <v>11108</v>
+        <v>36344</v>
       </c>
       <c r="L3">
-        <v>877</v>
+        <v>1752</v>
       </c>
       <c r="M3">
-        <v>908</v>
+        <v>1771</v>
       </c>
       <c r="N3">
-        <v>12525</v>
+        <v>29466</v>
       </c>
       <c r="O3">
-        <v>144</v>
+        <v>507</v>
       </c>
       <c r="P3">
-        <v>4314</v>
+        <v>7486</v>
       </c>
       <c r="Q3">
-        <v>20927</v>
+        <v>0</v>
       </c>
       <c r="R3">
-        <v>10996</v>
+        <v>9968</v>
       </c>
       <c r="S3">
-        <v>414</v>
+        <v>1592</v>
       </c>
       <c r="T3">
-        <v>19341</v>
+        <v>37639</v>
       </c>
       <c r="U3">
-        <v>355</v>
+        <v>2142</v>
       </c>
       <c r="V3">
-        <v>194332</v>
-[...55 lines deleted...]
-        <v>426561</v>
+        <v>4882</v>
+      </c>
+      <c r="W3">
+        <v>9022</v>
+      </c>
+      <c r="X3">
+        <v>467</v>
+      </c>
+      <c r="Y3">
+        <v>331007</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>537</v>
-[...2950 lines deleted...]
-        <v>647</v>
+        <v>483</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
@@ -6583,153 +3591,153 @@
         <v>25223</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>35</v>
       </c>
       <c r="D3">
         <v>3165</v>
       </c>
       <c r="E3">
         <v>3165</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>648</v>
+        <v>484</v>
       </c>
       <c r="C4" t="s">
         <v>37</v>
       </c>
       <c r="D4">
         <v>10414</v>
       </c>
       <c r="E4">
         <v>10414</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>649</v>
+        <v>485</v>
       </c>
       <c r="C5" t="s">
         <v>37</v>
       </c>
       <c r="D5">
         <v>2817</v>
       </c>
       <c r="E5">
         <v>2817</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>650</v>
+        <v>486</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6">
         <v>428</v>
       </c>
       <c r="E6">
         <v>428</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>651</v>
+        <v>487</v>
       </c>
       <c r="C7" t="s">
         <v>37</v>
       </c>
       <c r="D7">
         <v>351</v>
       </c>
       <c r="E7">
         <v>351</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>652</v>
+        <v>488</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8">
         <v>2612</v>
       </c>
       <c r="E8">
         <v>2612</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>653</v>
+        <v>489</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9">
         <v>200</v>
       </c>
       <c r="E9">
         <v>200</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>654</v>
+        <v>490</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10">
         <v>5236</v>
       </c>
       <c r="E10">
         <v>5236</v>
       </c>
     </row>
     <row r="11"/>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12">
         <v>36140</v>
       </c>
@@ -6737,153 +3745,153 @@
         <v>36140</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>29</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13">
         <v>4512</v>
       </c>
       <c r="E13">
         <v>4512</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>655</v>
+        <v>491</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14">
         <v>7443</v>
       </c>
       <c r="E14">
         <v>7443</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>656</v>
+        <v>492</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
         <v>14299</v>
       </c>
       <c r="E15">
         <v>14299</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>657</v>
+        <v>493</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>1313</v>
       </c>
       <c r="E16">
         <v>1313</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>658</v>
+        <v>494</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>6993</v>
       </c>
       <c r="E17">
         <v>6993</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>659</v>
+        <v>495</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
         <v>751</v>
       </c>
       <c r="E18">
         <v>751</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>660</v>
+        <v>496</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
         <v>393</v>
       </c>
       <c r="E19">
         <v>393</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>661</v>
+        <v>497</v>
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
         <v>436</v>
       </c>
       <c r="E20">
         <v>436</v>
       </c>
     </row>
     <row r="21"/>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
         <v>34</v>
       </c>
       <c r="D22">
         <v>47877</v>
       </c>
@@ -6891,153 +3899,153 @@
         <v>47877</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23" t="s">
         <v>29</v>
       </c>
       <c r="C23" t="s">
         <v>35</v>
       </c>
       <c r="D23">
         <v>4842</v>
       </c>
       <c r="E23">
         <v>4842</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>662</v>
+        <v>498</v>
       </c>
       <c r="C24" t="s">
         <v>37</v>
       </c>
       <c r="D24">
         <v>16154</v>
       </c>
       <c r="E24">
         <v>16154</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>663</v>
+        <v>499</v>
       </c>
       <c r="C25" t="s">
         <v>37</v>
       </c>
       <c r="D25">
         <v>3192</v>
       </c>
       <c r="E25">
         <v>3192</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>664</v>
+        <v>500</v>
       </c>
       <c r="C26" t="s">
         <v>37</v>
       </c>
       <c r="D26">
         <v>2012</v>
       </c>
       <c r="E26">
         <v>2012</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>665</v>
+        <v>501</v>
       </c>
       <c r="C27" t="s">
         <v>37</v>
       </c>
       <c r="D27">
         <v>8955</v>
       </c>
       <c r="E27">
         <v>8955</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>666</v>
+        <v>502</v>
       </c>
       <c r="C28" t="s">
         <v>37</v>
       </c>
       <c r="D28">
         <v>4464</v>
       </c>
       <c r="E28">
         <v>4464</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>667</v>
+        <v>503</v>
       </c>
       <c r="C29" t="s">
         <v>37</v>
       </c>
       <c r="D29">
         <v>5667</v>
       </c>
       <c r="E29">
         <v>5667</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>668</v>
+        <v>504</v>
       </c>
       <c r="C30" t="s">
         <v>37</v>
       </c>
       <c r="D30">
         <v>2591</v>
       </c>
       <c r="E30">
         <v>2591</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>34</v>
       </c>
       <c r="D32">
         <v>78729</v>
       </c>
@@ -7045,153 +4053,153 @@
         <v>78729</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>29</v>
       </c>
       <c r="B33" t="s">
         <v>29</v>
       </c>
       <c r="C33" t="s">
         <v>35</v>
       </c>
       <c r="D33">
         <v>6534</v>
       </c>
       <c r="E33">
         <v>6534</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>669</v>
+        <v>505</v>
       </c>
       <c r="C34" t="s">
         <v>37</v>
       </c>
       <c r="D34">
         <v>10263</v>
       </c>
       <c r="E34">
         <v>10263</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>670</v>
+        <v>506</v>
       </c>
       <c r="C35" t="s">
         <v>37</v>
       </c>
       <c r="D35">
         <v>11030</v>
       </c>
       <c r="E35">
         <v>11030</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>671</v>
+        <v>507</v>
       </c>
       <c r="C36" t="s">
         <v>37</v>
       </c>
       <c r="D36">
         <v>2480</v>
       </c>
       <c r="E36">
         <v>2480</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>672</v>
+        <v>508</v>
       </c>
       <c r="C37" t="s">
         <v>37</v>
       </c>
       <c r="D37">
         <v>40430</v>
       </c>
       <c r="E37">
         <v>40430</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>673</v>
+        <v>509</v>
       </c>
       <c r="C38" t="s">
         <v>37</v>
       </c>
       <c r="D38">
         <v>6163</v>
       </c>
       <c r="E38">
         <v>6163</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>674</v>
+        <v>510</v>
       </c>
       <c r="C39" t="s">
         <v>37</v>
       </c>
       <c r="D39">
         <v>1368</v>
       </c>
       <c r="E39">
         <v>1368</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>675</v>
+        <v>511</v>
       </c>
       <c r="C40" t="s">
         <v>37</v>
       </c>
       <c r="D40">
         <v>461</v>
       </c>
       <c r="E40">
         <v>461</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>5</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>34</v>
       </c>
       <c r="D42">
         <v>36344</v>
       </c>
@@ -7199,153 +4207,153 @@
         <v>36344</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>29</v>
       </c>
       <c r="B43" t="s">
         <v>29</v>
       </c>
       <c r="C43" t="s">
         <v>35</v>
       </c>
       <c r="D43">
         <v>2934</v>
       </c>
       <c r="E43">
         <v>2934</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>676</v>
+        <v>512</v>
       </c>
       <c r="C44" t="s">
         <v>37</v>
       </c>
       <c r="D44">
         <v>13402</v>
       </c>
       <c r="E44">
         <v>13402</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>677</v>
+        <v>513</v>
       </c>
       <c r="C45" t="s">
         <v>37</v>
       </c>
       <c r="D45">
         <v>8410</v>
       </c>
       <c r="E45">
         <v>8410</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>678</v>
+        <v>514</v>
       </c>
       <c r="C46" t="s">
         <v>37</v>
       </c>
       <c r="D46">
         <v>10087</v>
       </c>
       <c r="E46">
         <v>10087</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>679</v>
+        <v>515</v>
       </c>
       <c r="C47" t="s">
         <v>37</v>
       </c>
       <c r="D47">
         <v>225</v>
       </c>
       <c r="E47">
         <v>225</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>680</v>
+        <v>516</v>
       </c>
       <c r="C48" t="s">
         <v>37</v>
       </c>
       <c r="D48">
         <v>833</v>
       </c>
       <c r="E48">
         <v>833</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>681</v>
+        <v>517</v>
       </c>
       <c r="C49" t="s">
         <v>37</v>
       </c>
       <c r="D49">
         <v>393</v>
       </c>
       <c r="E49">
         <v>393</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>682</v>
+        <v>518</v>
       </c>
       <c r="C50" t="s">
         <v>37</v>
       </c>
       <c r="D50">
         <v>60</v>
       </c>
       <c r="E50">
         <v>60</v>
       </c>
     </row>
     <row r="51"/>
     <row r="52">
       <c r="A52">
         <v>6</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" t="s">
         <v>34</v>
       </c>
       <c r="D52">
         <v>1752</v>
       </c>
@@ -7353,68 +4361,68 @@
         <v>1752</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>29</v>
       </c>
       <c r="B53" t="s">
         <v>29</v>
       </c>
       <c r="C53" t="s">
         <v>35</v>
       </c>
       <c r="D53">
         <v>509</v>
       </c>
       <c r="E53">
         <v>509</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>683</v>
+        <v>519</v>
       </c>
       <c r="C54" t="s">
         <v>37</v>
       </c>
       <c r="D54">
         <v>1137</v>
       </c>
       <c r="E54">
         <v>1137</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2</v>
       </c>
       <c r="B55" t="s">
-        <v>684</v>
+        <v>520</v>
       </c>
       <c r="C55" t="s">
         <v>37</v>
       </c>
       <c r="D55">
         <v>106</v>
       </c>
       <c r="E55">
         <v>106</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>7</v>
       </c>
       <c r="B57" t="s">
         <v>12</v>
       </c>
       <c r="C57" t="s">
         <v>34</v>
       </c>
       <c r="D57">
         <v>1771</v>
       </c>
@@ -7422,85 +4430,85 @@
         <v>1771</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>29</v>
       </c>
       <c r="B58" t="s">
         <v>29</v>
       </c>
       <c r="C58" t="s">
         <v>35</v>
       </c>
       <c r="D58">
         <v>584</v>
       </c>
       <c r="E58">
         <v>584</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>685</v>
+        <v>521</v>
       </c>
       <c r="C59" t="s">
         <v>37</v>
       </c>
       <c r="D59">
         <v>636</v>
       </c>
       <c r="E59">
         <v>636</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>686</v>
+        <v>522</v>
       </c>
       <c r="C60" t="s">
         <v>37</v>
       </c>
       <c r="D60">
         <v>429</v>
       </c>
       <c r="E60">
         <v>429</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>687</v>
+        <v>523</v>
       </c>
       <c r="C61" t="s">
         <v>37</v>
       </c>
       <c r="D61">
         <v>122</v>
       </c>
       <c r="E61">
         <v>122</v>
       </c>
     </row>
     <row r="62"/>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
         <v>13</v>
       </c>
       <c r="C63" t="s">
         <v>34</v>
       </c>
       <c r="D63">
         <v>29466</v>
       </c>
@@ -7508,153 +4516,153 @@
         <v>29466</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>29</v>
       </c>
       <c r="B64" t="s">
         <v>29</v>
       </c>
       <c r="C64" t="s">
         <v>35</v>
       </c>
       <c r="D64">
         <v>2448</v>
       </c>
       <c r="E64">
         <v>2448</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1</v>
       </c>
       <c r="B65" t="s">
-        <v>688</v>
+        <v>524</v>
       </c>
       <c r="C65" t="s">
         <v>37</v>
       </c>
       <c r="D65">
         <v>8504</v>
       </c>
       <c r="E65">
         <v>8504</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2</v>
       </c>
       <c r="B66" t="s">
-        <v>689</v>
+        <v>525</v>
       </c>
       <c r="C66" t="s">
         <v>37</v>
       </c>
       <c r="D66">
         <v>5102</v>
       </c>
       <c r="E66">
         <v>5102</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>3</v>
       </c>
       <c r="B67" t="s">
-        <v>690</v>
+        <v>526</v>
       </c>
       <c r="C67" t="s">
         <v>37</v>
       </c>
       <c r="D67">
         <v>1195</v>
       </c>
       <c r="E67">
         <v>1195</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>4</v>
       </c>
       <c r="B68" t="s">
-        <v>691</v>
+        <v>527</v>
       </c>
       <c r="C68" t="s">
         <v>37</v>
       </c>
       <c r="D68">
         <v>570</v>
       </c>
       <c r="E68">
         <v>570</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>5</v>
       </c>
       <c r="B69" t="s">
-        <v>692</v>
+        <v>528</v>
       </c>
       <c r="C69" t="s">
         <v>37</v>
       </c>
       <c r="D69">
         <v>1441</v>
       </c>
       <c r="E69">
         <v>1441</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>6</v>
       </c>
       <c r="B70" t="s">
-        <v>693</v>
+        <v>529</v>
       </c>
       <c r="C70" t="s">
         <v>37</v>
       </c>
       <c r="D70">
         <v>9981</v>
       </c>
       <c r="E70">
         <v>9981</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>7</v>
       </c>
       <c r="B71" t="s">
-        <v>694</v>
+        <v>530</v>
       </c>
       <c r="C71" t="s">
         <v>37</v>
       </c>
       <c r="D71">
         <v>225</v>
       </c>
       <c r="E71">
         <v>225</v>
       </c>
     </row>
     <row r="72"/>
     <row r="73">
       <c r="A73">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>14</v>
       </c>
       <c r="C73" t="s">
         <v>34</v>
       </c>
       <c r="D73">
         <v>507</v>
       </c>
@@ -7662,102 +4670,102 @@
         <v>507</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>29</v>
       </c>
       <c r="B74" t="s">
         <v>29</v>
       </c>
       <c r="C74" t="s">
         <v>35</v>
       </c>
       <c r="D74">
         <v>156</v>
       </c>
       <c r="E74">
         <v>156</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1</v>
       </c>
       <c r="B75" t="s">
-        <v>695</v>
+        <v>531</v>
       </c>
       <c r="C75" t="s">
         <v>37</v>
       </c>
       <c r="D75">
         <v>215</v>
       </c>
       <c r="E75">
         <v>215</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2</v>
       </c>
       <c r="B76" t="s">
-        <v>696</v>
+        <v>532</v>
       </c>
       <c r="C76" t="s">
         <v>37</v>
       </c>
       <c r="D76">
         <v>38</v>
       </c>
       <c r="E76">
         <v>38</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>3</v>
       </c>
       <c r="B77" t="s">
-        <v>697</v>
+        <v>533</v>
       </c>
       <c r="C77" t="s">
         <v>37</v>
       </c>
       <c r="D77">
         <v>79</v>
       </c>
       <c r="E77">
         <v>79</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>4</v>
       </c>
       <c r="B78" t="s">
-        <v>698</v>
+        <v>534</v>
       </c>
       <c r="C78" t="s">
         <v>37</v>
       </c>
       <c r="D78">
         <v>19</v>
       </c>
       <c r="E78">
         <v>19</v>
       </c>
     </row>
     <row r="79"/>
     <row r="80">
       <c r="A80">
         <v>10</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
         <v>34</v>
       </c>
       <c r="D80">
         <v>7486</v>
       </c>
@@ -7765,256 +4773,256 @@
         <v>7486</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>29</v>
       </c>
       <c r="B81" t="s">
         <v>29</v>
       </c>
       <c r="C81" t="s">
         <v>35</v>
       </c>
       <c r="D81">
         <v>781</v>
       </c>
       <c r="E81">
         <v>781</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1</v>
       </c>
       <c r="B82" t="s">
-        <v>699</v>
+        <v>535</v>
       </c>
       <c r="C82" t="s">
         <v>37</v>
       </c>
       <c r="D82">
         <v>4877</v>
       </c>
       <c r="E82">
         <v>4877</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>700</v>
+        <v>536</v>
       </c>
       <c r="C83" t="s">
         <v>37</v>
       </c>
       <c r="D83">
         <v>538</v>
       </c>
       <c r="E83">
         <v>538</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>701</v>
+        <v>537</v>
       </c>
       <c r="C84" t="s">
         <v>37</v>
       </c>
       <c r="D84">
         <v>254</v>
       </c>
       <c r="E84">
         <v>254</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>4</v>
       </c>
       <c r="B85" t="s">
-        <v>702</v>
+        <v>538</v>
       </c>
       <c r="C85" t="s">
         <v>37</v>
       </c>
       <c r="D85">
         <v>339</v>
       </c>
       <c r="E85">
         <v>339</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>5</v>
       </c>
       <c r="B86" t="s">
-        <v>703</v>
+        <v>539</v>
       </c>
       <c r="C86" t="s">
         <v>37</v>
       </c>
       <c r="D86">
         <v>243</v>
       </c>
       <c r="E86">
         <v>243</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>6</v>
       </c>
       <c r="B87" t="s">
-        <v>704</v>
+        <v>540</v>
       </c>
       <c r="C87" t="s">
         <v>37</v>
       </c>
       <c r="D87">
         <v>87</v>
       </c>
       <c r="E87">
         <v>87</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>7</v>
       </c>
       <c r="B88" t="s">
-        <v>705</v>
+        <v>541</v>
       </c>
       <c r="C88" t="s">
         <v>37</v>
       </c>
       <c r="D88">
         <v>367</v>
       </c>
       <c r="E88">
         <v>367</v>
       </c>
     </row>
     <row r="89"/>
     <row r="90">
       <c r="A90">
         <v>11</v>
       </c>
       <c r="B90" t="s">
-        <v>643</v>
+        <v>479</v>
       </c>
       <c r="C90" t="s">
         <v>34</v>
       </c>
       <c r="D90">
         <v>0</v>
       </c>
       <c r="E90">
         <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>29</v>
       </c>
       <c r="B91" t="s">
         <v>29</v>
       </c>
       <c r="C91" t="s">
         <v>35</v>
       </c>
       <c r="D91">
         <v>0</v>
       </c>
       <c r="E91">
         <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1</v>
       </c>
       <c r="B92" t="s">
-        <v>706</v>
+        <v>542</v>
       </c>
       <c r="C92" t="s">
         <v>37</v>
       </c>
       <c r="D92">
         <v>0</v>
       </c>
       <c r="E92">
         <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2</v>
       </c>
       <c r="B93" t="s">
-        <v>707</v>
+        <v>543</v>
       </c>
       <c r="C93" t="s">
         <v>37</v>
       </c>
       <c r="D93">
         <v>0</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>3</v>
       </c>
       <c r="B94" t="s">
-        <v>708</v>
+        <v>544</v>
       </c>
       <c r="C94" t="s">
         <v>37</v>
       </c>
       <c r="D94">
         <v>0</v>
       </c>
       <c r="E94">
         <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>4</v>
       </c>
       <c r="B95" t="s">
-        <v>709</v>
+        <v>545</v>
       </c>
       <c r="C95" t="s">
         <v>37</v>
       </c>
       <c r="D95">
         <v>0</v>
       </c>
       <c r="E95">
         <v>0</v>
       </c>
     </row>
     <row r="96"/>
     <row r="97">
       <c r="A97">
         <v>12</v>
       </c>
       <c r="B97" t="s">
         <v>16</v>
       </c>
       <c r="C97" t="s">
         <v>34</v>
       </c>
       <c r="D97">
         <v>9968</v>
       </c>
@@ -8022,153 +5030,153 @@
         <v>9968</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>29</v>
       </c>
       <c r="B98" t="s">
         <v>29</v>
       </c>
       <c r="C98" t="s">
         <v>35</v>
       </c>
       <c r="D98">
         <v>1070</v>
       </c>
       <c r="E98">
         <v>1070</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>710</v>
+        <v>546</v>
       </c>
       <c r="C99" t="s">
         <v>37</v>
       </c>
       <c r="D99">
         <v>6579</v>
       </c>
       <c r="E99">
         <v>6579</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>711</v>
+        <v>547</v>
       </c>
       <c r="C100" t="s">
         <v>37</v>
       </c>
       <c r="D100">
         <v>820</v>
       </c>
       <c r="E100">
         <v>820</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>712</v>
+        <v>548</v>
       </c>
       <c r="C101" t="s">
         <v>37</v>
       </c>
       <c r="D101">
         <v>342</v>
       </c>
       <c r="E101">
         <v>342</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>4</v>
       </c>
       <c r="B102" t="s">
-        <v>713</v>
+        <v>549</v>
       </c>
       <c r="C102" t="s">
         <v>37</v>
       </c>
       <c r="D102">
         <v>250</v>
       </c>
       <c r="E102">
         <v>250</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>5</v>
       </c>
       <c r="B103" t="s">
-        <v>714</v>
+        <v>550</v>
       </c>
       <c r="C103" t="s">
         <v>37</v>
       </c>
       <c r="D103">
         <v>662</v>
       </c>
       <c r="E103">
         <v>662</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>6</v>
       </c>
       <c r="B104" t="s">
-        <v>715</v>
+        <v>551</v>
       </c>
       <c r="C104" t="s">
         <v>37</v>
       </c>
       <c r="D104">
         <v>113</v>
       </c>
       <c r="E104">
         <v>113</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>7</v>
       </c>
       <c r="B105" t="s">
-        <v>716</v>
+        <v>552</v>
       </c>
       <c r="C105" t="s">
         <v>37</v>
       </c>
       <c r="D105">
         <v>132</v>
       </c>
       <c r="E105">
         <v>132</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>13</v>
       </c>
       <c r="B107" t="s">
         <v>17</v>
       </c>
       <c r="C107" t="s">
         <v>34</v>
       </c>
       <c r="D107">
         <v>1592</v>
       </c>
@@ -8176,119 +5184,119 @@
         <v>1592</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>29</v>
       </c>
       <c r="B108" t="s">
         <v>29</v>
       </c>
       <c r="C108" t="s">
         <v>35</v>
       </c>
       <c r="D108">
         <v>183</v>
       </c>
       <c r="E108">
         <v>183</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>717</v>
+        <v>553</v>
       </c>
       <c r="C109" t="s">
         <v>37</v>
       </c>
       <c r="D109">
         <v>537</v>
       </c>
       <c r="E109">
         <v>537</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>718</v>
+        <v>554</v>
       </c>
       <c r="C110" t="s">
         <v>37</v>
       </c>
       <c r="D110">
         <v>387</v>
       </c>
       <c r="E110">
         <v>387</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>719</v>
+        <v>555</v>
       </c>
       <c r="C111" t="s">
         <v>37</v>
       </c>
       <c r="D111">
         <v>62</v>
       </c>
       <c r="E111">
         <v>62</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>720</v>
+        <v>556</v>
       </c>
       <c r="C112" t="s">
         <v>37</v>
       </c>
       <c r="D112">
         <v>401</v>
       </c>
       <c r="E112">
         <v>401</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>5</v>
       </c>
       <c r="B113" t="s">
-        <v>721</v>
+        <v>557</v>
       </c>
       <c r="C113" t="s">
         <v>37</v>
       </c>
       <c r="D113">
         <v>22</v>
       </c>
       <c r="E113">
         <v>22</v>
       </c>
     </row>
     <row r="114"/>
     <row r="115">
       <c r="A115">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>18</v>
       </c>
       <c r="C115" t="s">
         <v>34</v>
       </c>
       <c r="D115">
         <v>37639</v>
       </c>
@@ -8296,153 +5304,153 @@
         <v>37639</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>29</v>
       </c>
       <c r="B116" t="s">
         <v>29</v>
       </c>
       <c r="C116" t="s">
         <v>35</v>
       </c>
       <c r="D116">
         <v>2145</v>
       </c>
       <c r="E116">
         <v>2145</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1</v>
       </c>
       <c r="B117" t="s">
-        <v>722</v>
+        <v>558</v>
       </c>
       <c r="C117" t="s">
         <v>37</v>
       </c>
       <c r="D117">
         <v>11799</v>
       </c>
       <c r="E117">
         <v>11799</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2</v>
       </c>
       <c r="B118" t="s">
-        <v>723</v>
+        <v>559</v>
       </c>
       <c r="C118" t="s">
         <v>37</v>
       </c>
       <c r="D118">
         <v>3626</v>
       </c>
       <c r="E118">
         <v>3626</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>724</v>
+        <v>560</v>
       </c>
       <c r="C119" t="s">
         <v>37</v>
       </c>
       <c r="D119">
         <v>708</v>
       </c>
       <c r="E119">
         <v>708</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>4</v>
       </c>
       <c r="B120" t="s">
-        <v>725</v>
+        <v>561</v>
       </c>
       <c r="C120" t="s">
         <v>37</v>
       </c>
       <c r="D120">
         <v>9375</v>
       </c>
       <c r="E120">
         <v>9375</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>5</v>
       </c>
       <c r="B121" t="s">
-        <v>726</v>
+        <v>562</v>
       </c>
       <c r="C121" t="s">
         <v>37</v>
       </c>
       <c r="D121">
         <v>9736</v>
       </c>
       <c r="E121">
         <v>9736</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>6</v>
       </c>
       <c r="B122" t="s">
-        <v>727</v>
+        <v>563</v>
       </c>
       <c r="C122" t="s">
         <v>37</v>
       </c>
       <c r="D122">
         <v>92</v>
       </c>
       <c r="E122">
         <v>92</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>7</v>
       </c>
       <c r="B123" t="s">
-        <v>728</v>
+        <v>564</v>
       </c>
       <c r="C123" t="s">
         <v>37</v>
       </c>
       <c r="D123">
         <v>158</v>
       </c>
       <c r="E123">
         <v>158</v>
       </c>
     </row>
     <row r="124"/>
     <row r="125">
       <c r="A125">
         <v>15</v>
       </c>
       <c r="B125" t="s">
         <v>19</v>
       </c>
       <c r="C125" t="s">
         <v>34</v>
       </c>
       <c r="D125">
         <v>2142</v>
       </c>
@@ -8450,85 +5458,85 @@
         <v>2142</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>29</v>
       </c>
       <c r="B126" t="s">
         <v>29</v>
       </c>
       <c r="C126" t="s">
         <v>35</v>
       </c>
       <c r="D126">
         <v>996</v>
       </c>
       <c r="E126">
         <v>996</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1</v>
       </c>
       <c r="B127" t="s">
-        <v>729</v>
+        <v>565</v>
       </c>
       <c r="C127" t="s">
         <v>37</v>
       </c>
       <c r="D127">
         <v>778</v>
       </c>
       <c r="E127">
         <v>778</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>2</v>
       </c>
       <c r="B128" t="s">
-        <v>730</v>
+        <v>566</v>
       </c>
       <c r="C128" t="s">
         <v>37</v>
       </c>
       <c r="D128">
         <v>154</v>
       </c>
       <c r="E128">
         <v>154</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>3</v>
       </c>
       <c r="B129" t="s">
-        <v>731</v>
+        <v>567</v>
       </c>
       <c r="C129" t="s">
         <v>37</v>
       </c>
       <c r="D129">
         <v>214</v>
       </c>
       <c r="E129">
         <v>214</v>
       </c>
     </row>
     <row r="130"/>
     <row r="131">
       <c r="A131">
         <v>16</v>
       </c>
       <c r="B131" t="s">
         <v>20</v>
       </c>
       <c r="C131" t="s">
         <v>34</v>
       </c>
       <c r="D131">
         <v>4882</v>
       </c>
@@ -8536,153 +5544,153 @@
         <v>4882</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>29</v>
       </c>
       <c r="B132" t="s">
         <v>29</v>
       </c>
       <c r="C132" t="s">
         <v>35</v>
       </c>
       <c r="D132">
         <v>717</v>
       </c>
       <c r="E132">
         <v>717</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>732</v>
+        <v>568</v>
       </c>
       <c r="C133" t="s">
         <v>37</v>
       </c>
       <c r="D133">
         <v>3275</v>
       </c>
       <c r="E133">
         <v>3275</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>733</v>
+        <v>569</v>
       </c>
       <c r="C134" t="s">
         <v>37</v>
       </c>
       <c r="D134">
         <v>480</v>
       </c>
       <c r="E134">
         <v>480</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>3</v>
       </c>
       <c r="B135" t="s">
-        <v>734</v>
+        <v>570</v>
       </c>
       <c r="C135" t="s">
         <v>37</v>
       </c>
       <c r="D135">
         <v>61</v>
       </c>
       <c r="E135">
         <v>61</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>4</v>
       </c>
       <c r="B136" t="s">
-        <v>735</v>
+        <v>571</v>
       </c>
       <c r="C136" t="s">
         <v>37</v>
       </c>
       <c r="D136">
         <v>154</v>
       </c>
       <c r="E136">
         <v>154</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>5</v>
       </c>
       <c r="B137" t="s">
-        <v>736</v>
+        <v>572</v>
       </c>
       <c r="C137" t="s">
         <v>37</v>
       </c>
       <c r="D137">
         <v>80</v>
       </c>
       <c r="E137">
         <v>80</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>6</v>
       </c>
       <c r="B138" t="s">
-        <v>737</v>
+        <v>573</v>
       </c>
       <c r="C138" t="s">
         <v>37</v>
       </c>
       <c r="D138">
         <v>80</v>
       </c>
       <c r="E138">
         <v>80</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>7</v>
       </c>
       <c r="B139" t="s">
-        <v>738</v>
+        <v>574</v>
       </c>
       <c r="C139" t="s">
         <v>37</v>
       </c>
       <c r="D139">
         <v>35</v>
       </c>
       <c r="E139">
         <v>35</v>
       </c>
     </row>
     <row r="140"/>
     <row r="141">
       <c r="A141">
         <v>17</v>
       </c>
       <c r="B141" t="s">
         <v>21</v>
       </c>
       <c r="C141" t="s">
         <v>34</v>
       </c>
       <c r="D141">
         <v>9022</v>
       </c>
@@ -8690,153 +5698,153 @@
         <v>9022</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>29</v>
       </c>
       <c r="B142" t="s">
         <v>29</v>
       </c>
       <c r="C142" t="s">
         <v>35</v>
       </c>
       <c r="D142">
         <v>745</v>
       </c>
       <c r="E142">
         <v>745</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>739</v>
+        <v>575</v>
       </c>
       <c r="C143" t="s">
         <v>37</v>
       </c>
       <c r="D143">
         <v>5625</v>
       </c>
       <c r="E143">
         <v>5625</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>740</v>
+        <v>576</v>
       </c>
       <c r="C144" t="s">
         <v>37</v>
       </c>
       <c r="D144">
         <v>619</v>
       </c>
       <c r="E144">
         <v>619</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>741</v>
+        <v>577</v>
       </c>
       <c r="C145" t="s">
         <v>37</v>
       </c>
       <c r="D145">
         <v>228</v>
       </c>
       <c r="E145">
         <v>228</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>742</v>
+        <v>578</v>
       </c>
       <c r="C146" t="s">
         <v>37</v>
       </c>
       <c r="D146">
         <v>1240</v>
       </c>
       <c r="E146">
         <v>1240</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>743</v>
+        <v>579</v>
       </c>
       <c r="C147" t="s">
         <v>37</v>
       </c>
       <c r="D147">
         <v>223</v>
       </c>
       <c r="E147">
         <v>223</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>6</v>
       </c>
       <c r="B148" t="s">
-        <v>744</v>
+        <v>580</v>
       </c>
       <c r="C148" t="s">
         <v>37</v>
       </c>
       <c r="D148">
         <v>51</v>
       </c>
       <c r="E148">
         <v>51</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>7</v>
       </c>
       <c r="B149" t="s">
-        <v>745</v>
+        <v>581</v>
       </c>
       <c r="C149" t="s">
         <v>37</v>
       </c>
       <c r="D149">
         <v>291</v>
       </c>
       <c r="E149">
         <v>291</v>
       </c>
     </row>
     <row r="150"/>
     <row r="151">
       <c r="A151">
         <v>24</v>
       </c>
       <c r="B151" t="s">
         <v>22</v>
       </c>
       <c r="C151" t="s">
         <v>34</v>
       </c>
       <c r="D151">
         <v>467</v>
       </c>
@@ -8844,94 +5852,4923 @@
         <v>467</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>29</v>
       </c>
       <c r="B152" t="s">
         <v>29</v>
       </c>
       <c r="C152" t="s">
         <v>35</v>
       </c>
       <c r="D152">
         <v>149</v>
       </c>
       <c r="E152">
         <v>149</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1</v>
       </c>
       <c r="B153" t="s">
-        <v>746</v>
+        <v>582</v>
       </c>
       <c r="C153" t="s">
         <v>37</v>
       </c>
       <c r="D153">
         <v>173</v>
       </c>
       <c r="E153">
         <v>173</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>2</v>
       </c>
       <c r="B154" t="s">
-        <v>747</v>
+        <v>583</v>
       </c>
       <c r="C154" t="s">
         <v>37</v>
       </c>
       <c r="D154">
         <v>62</v>
       </c>
       <c r="E154">
         <v>62</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>3</v>
       </c>
       <c r="B155" t="s">
-        <v>748</v>
+        <v>584</v>
       </c>
       <c r="C155" t="s">
         <v>37</v>
       </c>
       <c r="D155">
         <v>83</v>
       </c>
       <c r="E155">
         <v>83</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>585</v>
+      </c>
+      <c r="D2" t="s">
+        <v>586</v>
+      </c>
+      <c r="E2" t="s">
+        <v>587</v>
+      </c>
+      <c r="F2" t="s">
+        <v>588</v>
+      </c>
+      <c r="G2">
+        <v>23542</v>
+      </c>
+      <c r="H2">
+        <v>27417</v>
+      </c>
+      <c r="I2">
+        <v>102163</v>
+      </c>
+      <c r="J2">
+        <v>38211</v>
+      </c>
+      <c r="K2">
+        <v>27136</v>
+      </c>
+      <c r="L2">
+        <v>1221</v>
+      </c>
+      <c r="M2">
+        <v>2029</v>
+      </c>
+      <c r="N2">
+        <v>51229</v>
+      </c>
+      <c r="O2">
+        <v>1926</v>
+      </c>
+      <c r="P2">
+        <v>840</v>
+      </c>
+      <c r="Q2">
+        <v>17598</v>
+      </c>
+      <c r="R2">
+        <v>11991</v>
+      </c>
+      <c r="S2">
+        <v>21868</v>
+      </c>
+      <c r="T2">
+        <v>2463</v>
+      </c>
+      <c r="U2">
+        <v>6063</v>
+      </c>
+      <c r="V2">
+        <v>4656</v>
+      </c>
+      <c r="W2">
+        <v>1156</v>
+      </c>
+      <c r="X2">
+        <v>341509</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>585</v>
+      </c>
+      <c r="D3" t="s">
+        <v>586</v>
+      </c>
+      <c r="E3" t="s">
+        <v>589</v>
+      </c>
+      <c r="F3" t="s">
+        <v>590</v>
+      </c>
+      <c r="G3">
+        <v>13517</v>
+      </c>
+      <c r="H3">
+        <v>7379</v>
+      </c>
+      <c r="I3">
+        <v>14240</v>
+      </c>
+      <c r="J3">
+        <v>22677</v>
+      </c>
+      <c r="K3">
+        <v>3830</v>
+      </c>
+      <c r="L3">
+        <v>330</v>
+      </c>
+      <c r="M3">
+        <v>2271</v>
+      </c>
+      <c r="N3">
+        <v>5772</v>
+      </c>
+      <c r="O3">
+        <v>384</v>
+      </c>
+      <c r="P3">
+        <v>887</v>
+      </c>
+      <c r="Q3">
+        <v>4278</v>
+      </c>
+      <c r="R3">
+        <v>1722</v>
+      </c>
+      <c r="S3">
+        <v>6135</v>
+      </c>
+      <c r="T3">
+        <v>2967</v>
+      </c>
+      <c r="U3">
+        <v>423</v>
+      </c>
+      <c r="V3">
+        <v>13662</v>
+      </c>
+      <c r="W3">
+        <v>278</v>
+      </c>
+      <c r="X3">
+        <v>100752</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" t="s">
+        <v>585</v>
+      </c>
+      <c r="D4" t="s">
+        <v>586</v>
+      </c>
+      <c r="E4" t="s">
+        <v>591</v>
+      </c>
+      <c r="F4" t="s">
+        <v>592</v>
+      </c>
+      <c r="G4">
+        <v>7653</v>
+      </c>
+      <c r="H4">
+        <v>14048</v>
+      </c>
+      <c r="I4">
+        <v>31836</v>
+      </c>
+      <c r="J4">
+        <v>11193</v>
+      </c>
+      <c r="K4">
+        <v>23436</v>
+      </c>
+      <c r="L4">
+        <v>1189</v>
+      </c>
+      <c r="M4">
+        <v>877</v>
+      </c>
+      <c r="N4">
+        <v>22938</v>
+      </c>
+      <c r="O4">
+        <v>397</v>
+      </c>
+      <c r="P4">
+        <v>1556</v>
+      </c>
+      <c r="Q4">
+        <v>23623</v>
+      </c>
+      <c r="R4">
+        <v>869</v>
+      </c>
+      <c r="S4">
+        <v>15363</v>
+      </c>
+      <c r="T4">
+        <v>1722</v>
+      </c>
+      <c r="U4">
+        <v>1865</v>
+      </c>
+      <c r="V4">
+        <v>6719</v>
+      </c>
+      <c r="W4">
+        <v>2672</v>
+      </c>
+      <c r="X4">
+        <v>167956</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5">
+        <v>44712</v>
+      </c>
+      <c r="H5">
+        <v>48844</v>
+      </c>
+      <c r="I5">
+        <v>148239</v>
+      </c>
+      <c r="J5">
+        <v>72081</v>
+      </c>
+      <c r="K5">
+        <v>54402</v>
+      </c>
+      <c r="L5">
+        <v>2740</v>
+      </c>
+      <c r="M5">
+        <v>5177</v>
+      </c>
+      <c r="N5">
+        <v>79939</v>
+      </c>
+      <c r="O5">
+        <v>2707</v>
+      </c>
+      <c r="P5">
+        <v>3283</v>
+      </c>
+      <c r="Q5">
+        <v>45499</v>
+      </c>
+      <c r="R5">
+        <v>14582</v>
+      </c>
+      <c r="S5">
+        <v>43366</v>
+      </c>
+      <c r="T5">
+        <v>7152</v>
+      </c>
+      <c r="U5">
+        <v>8351</v>
+      </c>
+      <c r="V5">
+        <v>25037</v>
+      </c>
+      <c r="W5">
+        <v>4106</v>
+      </c>
+      <c r="X5">
+        <v>610217</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2">
+        <v>23542</v>
+      </c>
+      <c r="E2">
+        <v>13517</v>
+      </c>
+      <c r="F2">
+        <v>7653</v>
+      </c>
+      <c r="G2">
+        <v>44712</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3">
+        <v>4019</v>
+      </c>
+      <c r="E3">
+        <v>1847</v>
+      </c>
+      <c r="F3">
+        <v>1403</v>
+      </c>
+      <c r="G3">
+        <v>7269</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>593</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4">
+        <v>10913</v>
+      </c>
+      <c r="E4">
+        <v>2395</v>
+      </c>
+      <c r="F4">
+        <v>1257</v>
+      </c>
+      <c r="G4">
+        <v>14565</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>594</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5">
+        <v>1756</v>
+      </c>
+      <c r="E5">
+        <v>5282</v>
+      </c>
+      <c r="F5">
+        <v>765</v>
+      </c>
+      <c r="G5">
+        <v>7803</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>595</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6">
+        <v>632</v>
+      </c>
+      <c r="E6">
+        <v>274</v>
+      </c>
+      <c r="F6">
+        <v>215</v>
+      </c>
+      <c r="G6">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>596</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7">
+        <v>677</v>
+      </c>
+      <c r="E7">
+        <v>1514</v>
+      </c>
+      <c r="F7">
+        <v>363</v>
+      </c>
+      <c r="G7">
+        <v>2554</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>597</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>3788</v>
+      </c>
+      <c r="E8">
+        <v>171</v>
+      </c>
+      <c r="F8">
+        <v>1909</v>
+      </c>
+      <c r="G8">
+        <v>5868</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>598</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9">
+        <v>200</v>
+      </c>
+      <c r="E9">
+        <v>199</v>
+      </c>
+      <c r="F9">
+        <v>82</v>
+      </c>
+      <c r="G9">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>599</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10">
+        <v>168</v>
+      </c>
+      <c r="E10">
+        <v>72</v>
+      </c>
+      <c r="F10">
+        <v>406</v>
+      </c>
+      <c r="G10">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>600</v>
+      </c>
+      <c r="C11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11">
+        <v>278</v>
+      </c>
+      <c r="E11">
+        <v>869</v>
+      </c>
+      <c r="F11">
+        <v>170</v>
+      </c>
+      <c r="G11">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>601</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12">
+        <v>188</v>
+      </c>
+      <c r="E12">
+        <v>56</v>
+      </c>
+      <c r="F12">
+        <v>66</v>
+      </c>
+      <c r="G12">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>602</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13">
+        <v>195</v>
+      </c>
+      <c r="E13">
+        <v>574</v>
+      </c>
+      <c r="F13">
+        <v>105</v>
+      </c>
+      <c r="G13">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>603</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>728</v>
+      </c>
+      <c r="E14">
+        <v>264</v>
+      </c>
+      <c r="F14">
+        <v>912</v>
+      </c>
+      <c r="G14">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16">
+        <v>27417</v>
+      </c>
+      <c r="E16">
+        <v>7379</v>
+      </c>
+      <c r="F16">
+        <v>14048</v>
+      </c>
+      <c r="G16">
+        <v>48844</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17">
+        <v>5776</v>
+      </c>
+      <c r="E17">
+        <v>2316</v>
+      </c>
+      <c r="F17">
+        <v>3324</v>
+      </c>
+      <c r="G17">
+        <v>11416</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>604</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>9024</v>
+      </c>
+      <c r="E18">
+        <v>1889</v>
+      </c>
+      <c r="F18">
+        <v>4659</v>
+      </c>
+      <c r="G18">
+        <v>15572</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>605</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19">
+        <v>7382</v>
+      </c>
+      <c r="E19">
+        <v>1300</v>
+      </c>
+      <c r="F19">
+        <v>3516</v>
+      </c>
+      <c r="G19">
+        <v>12198</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>606</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20">
+        <v>831</v>
+      </c>
+      <c r="E20">
+        <v>262</v>
+      </c>
+      <c r="F20">
+        <v>381</v>
+      </c>
+      <c r="G20">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>607</v>
+      </c>
+      <c r="C21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21">
+        <v>2181</v>
+      </c>
+      <c r="E21">
+        <v>548</v>
+      </c>
+      <c r="F21">
+        <v>769</v>
+      </c>
+      <c r="G21">
+        <v>3498</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>5</v>
+      </c>
+      <c r="B22" t="s">
+        <v>608</v>
+      </c>
+      <c r="C22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22">
+        <v>759</v>
+      </c>
+      <c r="E22">
+        <v>232</v>
+      </c>
+      <c r="F22">
+        <v>380</v>
+      </c>
+      <c r="G22">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>6</v>
+      </c>
+      <c r="B23" t="s">
+        <v>609</v>
+      </c>
+      <c r="C23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23">
+        <v>488</v>
+      </c>
+      <c r="E23">
+        <v>166</v>
+      </c>
+      <c r="F23">
+        <v>318</v>
+      </c>
+      <c r="G23">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>7</v>
+      </c>
+      <c r="B24" t="s">
+        <v>610</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24">
+        <v>262</v>
+      </c>
+      <c r="E24">
+        <v>388</v>
+      </c>
+      <c r="F24">
+        <v>125</v>
+      </c>
+      <c r="G24">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>611</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25">
+        <v>156</v>
+      </c>
+      <c r="E25">
+        <v>125</v>
+      </c>
+      <c r="F25">
+        <v>168</v>
+      </c>
+      <c r="G25">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>9</v>
+      </c>
+      <c r="B26" t="s">
+        <v>612</v>
+      </c>
+      <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26">
+        <v>303</v>
+      </c>
+      <c r="E26">
+        <v>95</v>
+      </c>
+      <c r="F26">
+        <v>211</v>
+      </c>
+      <c r="G26">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>10</v>
+      </c>
+      <c r="B27" t="s">
+        <v>613</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27">
+        <v>185</v>
+      </c>
+      <c r="E27">
+        <v>30</v>
+      </c>
+      <c r="F27">
+        <v>131</v>
+      </c>
+      <c r="G27">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>11</v>
+      </c>
+      <c r="B28" t="s">
+        <v>614</v>
+      </c>
+      <c r="C28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28">
+        <v>70</v>
+      </c>
+      <c r="E28">
+        <v>28</v>
+      </c>
+      <c r="F28">
+        <v>66</v>
+      </c>
+      <c r="G28">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="29"/>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" t="s">
+        <v>34</v>
+      </c>
+      <c r="D30">
+        <v>102163</v>
+      </c>
+      <c r="E30">
+        <v>14240</v>
+      </c>
+      <c r="F30">
+        <v>31836</v>
+      </c>
+      <c r="G30">
+        <v>148239</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" t="s">
+        <v>29</v>
+      </c>
+      <c r="C31" t="s">
+        <v>35</v>
+      </c>
+      <c r="D31">
+        <v>7667</v>
+      </c>
+      <c r="E31">
+        <v>2521</v>
+      </c>
+      <c r="F31">
+        <v>2690</v>
+      </c>
+      <c r="G31">
+        <v>12878</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>615</v>
+      </c>
+      <c r="C32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32">
+        <v>13372</v>
+      </c>
+      <c r="E32">
+        <v>1592</v>
+      </c>
+      <c r="F32">
+        <v>4744</v>
+      </c>
+      <c r="G32">
+        <v>19708</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>616</v>
+      </c>
+      <c r="C33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33">
+        <v>6619</v>
+      </c>
+      <c r="E33">
+        <v>2168</v>
+      </c>
+      <c r="F33">
+        <v>3865</v>
+      </c>
+      <c r="G33">
+        <v>12652</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>617</v>
+      </c>
+      <c r="C34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34">
+        <v>15290</v>
+      </c>
+      <c r="E34">
+        <v>2186</v>
+      </c>
+      <c r="F34">
+        <v>1257</v>
+      </c>
+      <c r="G34">
+        <v>18733</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>618</v>
+      </c>
+      <c r="C35" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35">
+        <v>1430</v>
+      </c>
+      <c r="E35">
+        <v>4183</v>
+      </c>
+      <c r="F35">
+        <v>487</v>
+      </c>
+      <c r="G35">
+        <v>6100</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>5</v>
+      </c>
+      <c r="B36" t="s">
+        <v>619</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36">
+        <v>44115</v>
+      </c>
+      <c r="E36">
+        <v>506</v>
+      </c>
+      <c r="F36">
+        <v>479</v>
+      </c>
+      <c r="G36">
+        <v>45100</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>620</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37">
+        <v>4131</v>
+      </c>
+      <c r="E37">
+        <v>190</v>
+      </c>
+      <c r="F37">
+        <v>2117</v>
+      </c>
+      <c r="G37">
+        <v>6438</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>7</v>
+      </c>
+      <c r="B38" t="s">
+        <v>621</v>
+      </c>
+      <c r="C38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38">
+        <v>5145</v>
+      </c>
+      <c r="E38">
+        <v>129</v>
+      </c>
+      <c r="F38">
+        <v>10045</v>
+      </c>
+      <c r="G38">
+        <v>15319</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>8</v>
+      </c>
+      <c r="B39" t="s">
+        <v>622</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>1358</v>
+      </c>
+      <c r="E39">
+        <v>69</v>
+      </c>
+      <c r="F39">
+        <v>2516</v>
+      </c>
+      <c r="G39">
+        <v>3943</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>9</v>
+      </c>
+      <c r="B40" t="s">
+        <v>623</v>
+      </c>
+      <c r="C40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40">
+        <v>158</v>
+      </c>
+      <c r="E40">
+        <v>61</v>
+      </c>
+      <c r="F40">
+        <v>84</v>
+      </c>
+      <c r="G40">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>10</v>
+      </c>
+      <c r="B41" t="s">
+        <v>624</v>
+      </c>
+      <c r="C41" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41">
+        <v>1756</v>
+      </c>
+      <c r="E41">
+        <v>44</v>
+      </c>
+      <c r="F41">
+        <v>358</v>
+      </c>
+      <c r="G41">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>11</v>
+      </c>
+      <c r="B42" t="s">
+        <v>625</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42">
+        <v>1122</v>
+      </c>
+      <c r="E42">
+        <v>591</v>
+      </c>
+      <c r="F42">
+        <v>3194</v>
+      </c>
+      <c r="G42">
+        <v>4907</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
+        <v>4</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>34</v>
+      </c>
+      <c r="D44">
+        <v>38211</v>
+      </c>
+      <c r="E44">
+        <v>22677</v>
+      </c>
+      <c r="F44">
+        <v>11193</v>
+      </c>
+      <c r="G44">
+        <v>72081</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B45" t="s">
+        <v>29</v>
+      </c>
+      <c r="C45" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45">
+        <v>3682</v>
+      </c>
+      <c r="E45">
+        <v>1914</v>
+      </c>
+      <c r="F45">
+        <v>1607</v>
+      </c>
+      <c r="G45">
+        <v>7203</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>626</v>
+      </c>
+      <c r="C46" t="s">
+        <v>37</v>
+      </c>
+      <c r="D46">
+        <v>18156</v>
+      </c>
+      <c r="E46">
+        <v>6236</v>
+      </c>
+      <c r="F46">
+        <v>1261</v>
+      </c>
+      <c r="G46">
+        <v>25653</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>2</v>
+      </c>
+      <c r="B47" t="s">
+        <v>627</v>
+      </c>
+      <c r="C47" t="s">
+        <v>37</v>
+      </c>
+      <c r="D47">
+        <v>4110</v>
+      </c>
+      <c r="E47">
+        <v>2859</v>
+      </c>
+      <c r="F47">
+        <v>5628</v>
+      </c>
+      <c r="G47">
+        <v>12597</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>3</v>
+      </c>
+      <c r="B48" t="s">
+        <v>628</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>1006</v>
+      </c>
+      <c r="E48">
+        <v>425</v>
+      </c>
+      <c r="F48">
+        <v>599</v>
+      </c>
+      <c r="G48">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
+        <v>629</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>988</v>
+      </c>
+      <c r="E49">
+        <v>7376</v>
+      </c>
+      <c r="F49">
+        <v>455</v>
+      </c>
+      <c r="G49">
+        <v>8819</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>630</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50">
+        <v>761</v>
+      </c>
+      <c r="E50">
+        <v>128</v>
+      </c>
+      <c r="F50">
+        <v>249</v>
+      </c>
+      <c r="G50">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>6</v>
+      </c>
+      <c r="B51" t="s">
+        <v>631</v>
+      </c>
+      <c r="C51" t="s">
+        <v>37</v>
+      </c>
+      <c r="D51">
+        <v>815</v>
+      </c>
+      <c r="E51">
+        <v>2386</v>
+      </c>
+      <c r="F51">
+        <v>403</v>
+      </c>
+      <c r="G51">
+        <v>3604</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>7</v>
+      </c>
+      <c r="B52" t="s">
+        <v>632</v>
+      </c>
+      <c r="C52" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52">
+        <v>494</v>
+      </c>
+      <c r="E52">
+        <v>661</v>
+      </c>
+      <c r="F52">
+        <v>229</v>
+      </c>
+      <c r="G52">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>8</v>
+      </c>
+      <c r="B53" t="s">
+        <v>633</v>
+      </c>
+      <c r="C53" t="s">
+        <v>37</v>
+      </c>
+      <c r="D53">
+        <v>6792</v>
+      </c>
+      <c r="E53">
+        <v>56</v>
+      </c>
+      <c r="F53">
+        <v>251</v>
+      </c>
+      <c r="G53">
+        <v>7099</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>9</v>
+      </c>
+      <c r="B54" t="s">
+        <v>634</v>
+      </c>
+      <c r="C54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54">
+        <v>215</v>
+      </c>
+      <c r="E54">
+        <v>538</v>
+      </c>
+      <c r="F54">
+        <v>207</v>
+      </c>
+      <c r="G54">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>10</v>
+      </c>
+      <c r="B55" t="s">
+        <v>635</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55">
+        <v>182</v>
+      </c>
+      <c r="E55">
+        <v>56</v>
+      </c>
+      <c r="F55">
+        <v>121</v>
+      </c>
+      <c r="G55">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>11</v>
+      </c>
+      <c r="B56" t="s">
+        <v>636</v>
+      </c>
+      <c r="C56" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56">
+        <v>1010</v>
+      </c>
+      <c r="E56">
+        <v>42</v>
+      </c>
+      <c r="F56">
+        <v>183</v>
+      </c>
+      <c r="G56">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>5</v>
+      </c>
+      <c r="B58" t="s">
+        <v>10</v>
+      </c>
+      <c r="C58" t="s">
+        <v>34</v>
+      </c>
+      <c r="D58">
+        <v>27136</v>
+      </c>
+      <c r="E58">
+        <v>3830</v>
+      </c>
+      <c r="F58">
+        <v>23436</v>
+      </c>
+      <c r="G58">
+        <v>54402</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>29</v>
+      </c>
+      <c r="B59" t="s">
+        <v>29</v>
+      </c>
+      <c r="C59" t="s">
+        <v>35</v>
+      </c>
+      <c r="D59">
+        <v>3024</v>
+      </c>
+      <c r="E59">
+        <v>800</v>
+      </c>
+      <c r="F59">
+        <v>2521</v>
+      </c>
+      <c r="G59">
+        <v>6345</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>637</v>
+      </c>
+      <c r="C60" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60">
+        <v>10508</v>
+      </c>
+      <c r="E60">
+        <v>1314</v>
+      </c>
+      <c r="F60">
+        <v>10484</v>
+      </c>
+      <c r="G60">
+        <v>22306</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>638</v>
+      </c>
+      <c r="C61" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61">
+        <v>9819</v>
+      </c>
+      <c r="E61">
+        <v>267</v>
+      </c>
+      <c r="F61">
+        <v>692</v>
+      </c>
+      <c r="G61">
+        <v>10778</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>639</v>
+      </c>
+      <c r="C62" t="s">
+        <v>37</v>
+      </c>
+      <c r="D62">
+        <v>975</v>
+      </c>
+      <c r="E62">
+        <v>214</v>
+      </c>
+      <c r="F62">
+        <v>5709</v>
+      </c>
+      <c r="G62">
+        <v>6898</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>640</v>
+      </c>
+      <c r="C63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63">
+        <v>321</v>
+      </c>
+      <c r="E63">
+        <v>93</v>
+      </c>
+      <c r="F63">
+        <v>148</v>
+      </c>
+      <c r="G63">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>641</v>
+      </c>
+      <c r="C64" t="s">
+        <v>37</v>
+      </c>
+      <c r="D64">
+        <v>591</v>
+      </c>
+      <c r="E64">
+        <v>259</v>
+      </c>
+      <c r="F64">
+        <v>1516</v>
+      </c>
+      <c r="G64">
+        <v>2366</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>6</v>
+      </c>
+      <c r="B65" t="s">
+        <v>404</v>
+      </c>
+      <c r="C65" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65">
+        <v>333</v>
+      </c>
+      <c r="E65">
+        <v>286</v>
+      </c>
+      <c r="F65">
+        <v>468</v>
+      </c>
+      <c r="G65">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>7</v>
+      </c>
+      <c r="B66" t="s">
+        <v>642</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66">
+        <v>100</v>
+      </c>
+      <c r="E66">
+        <v>35</v>
+      </c>
+      <c r="F66">
+        <v>86</v>
+      </c>
+      <c r="G66">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>8</v>
+      </c>
+      <c r="B67" t="s">
+        <v>643</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>220</v>
+      </c>
+      <c r="E67">
+        <v>308</v>
+      </c>
+      <c r="F67">
+        <v>265</v>
+      </c>
+      <c r="G67">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>9</v>
+      </c>
+      <c r="B68" t="s">
+        <v>644</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68">
+        <v>189</v>
+      </c>
+      <c r="E68">
+        <v>66</v>
+      </c>
+      <c r="F68">
+        <v>209</v>
+      </c>
+      <c r="G68">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>10</v>
+      </c>
+      <c r="B69" t="s">
+        <v>645</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69">
+        <v>79</v>
+      </c>
+      <c r="E69">
+        <v>174</v>
+      </c>
+      <c r="F69">
+        <v>1277</v>
+      </c>
+      <c r="G69">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>11</v>
+      </c>
+      <c r="B70" t="s">
+        <v>646</v>
+      </c>
+      <c r="C70" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70">
+        <v>977</v>
+      </c>
+      <c r="E70">
+        <v>14</v>
+      </c>
+      <c r="F70">
+        <v>61</v>
+      </c>
+      <c r="G70">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>6</v>
+      </c>
+      <c r="B72" t="s">
+        <v>11</v>
+      </c>
+      <c r="C72" t="s">
+        <v>34</v>
+      </c>
+      <c r="D72">
+        <v>1221</v>
+      </c>
+      <c r="E72">
+        <v>330</v>
+      </c>
+      <c r="F72">
+        <v>1189</v>
+      </c>
+      <c r="G72">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>29</v>
+      </c>
+      <c r="B73" t="s">
+        <v>29</v>
+      </c>
+      <c r="C73" t="s">
+        <v>35</v>
+      </c>
+      <c r="D73">
+        <v>302</v>
+      </c>
+      <c r="E73">
+        <v>139</v>
+      </c>
+      <c r="F73">
+        <v>212</v>
+      </c>
+      <c r="G73">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>647</v>
+      </c>
+      <c r="C74" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74">
+        <v>639</v>
+      </c>
+      <c r="E74">
+        <v>108</v>
+      </c>
+      <c r="F74">
+        <v>857</v>
+      </c>
+      <c r="G74">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>648</v>
+      </c>
+      <c r="C75" t="s">
+        <v>37</v>
+      </c>
+      <c r="D75">
+        <v>138</v>
+      </c>
+      <c r="E75">
+        <v>47</v>
+      </c>
+      <c r="F75">
+        <v>60</v>
+      </c>
+      <c r="G75">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>649</v>
+      </c>
+      <c r="C76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76">
+        <v>142</v>
+      </c>
+      <c r="E76">
+        <v>36</v>
+      </c>
+      <c r="F76">
+        <v>60</v>
+      </c>
+      <c r="G76">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="77"/>
+    <row r="78">
+      <c r="A78">
+        <v>7</v>
+      </c>
+      <c r="B78" t="s">
+        <v>12</v>
+      </c>
+      <c r="C78" t="s">
+        <v>34</v>
+      </c>
+      <c r="D78">
+        <v>2029</v>
+      </c>
+      <c r="E78">
+        <v>2271</v>
+      </c>
+      <c r="F78">
+        <v>877</v>
+      </c>
+      <c r="G78">
+        <v>5177</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>29</v>
+      </c>
+      <c r="B79" t="s">
+        <v>29</v>
+      </c>
+      <c r="C79" t="s">
+        <v>35</v>
+      </c>
+      <c r="D79">
+        <v>603</v>
+      </c>
+      <c r="E79">
+        <v>391</v>
+      </c>
+      <c r="F79">
+        <v>335</v>
+      </c>
+      <c r="G79">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>1</v>
+      </c>
+      <c r="B80" t="s">
+        <v>650</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>458</v>
+      </c>
+      <c r="E80">
+        <v>1464</v>
+      </c>
+      <c r="F80">
+        <v>250</v>
+      </c>
+      <c r="G80">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>2</v>
+      </c>
+      <c r="B81" t="s">
+        <v>651</v>
+      </c>
+      <c r="C81" t="s">
+        <v>37</v>
+      </c>
+      <c r="D81">
+        <v>523</v>
+      </c>
+      <c r="E81">
+        <v>137</v>
+      </c>
+      <c r="F81">
+        <v>128</v>
+      </c>
+      <c r="G81">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>3</v>
+      </c>
+      <c r="B82" t="s">
+        <v>652</v>
+      </c>
+      <c r="C82" t="s">
+        <v>37</v>
+      </c>
+      <c r="D82">
+        <v>152</v>
+      </c>
+      <c r="E82">
+        <v>66</v>
+      </c>
+      <c r="F82">
+        <v>50</v>
+      </c>
+      <c r="G82">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>4</v>
+      </c>
+      <c r="B83" t="s">
+        <v>653</v>
+      </c>
+      <c r="C83" t="s">
+        <v>37</v>
+      </c>
+      <c r="D83">
+        <v>177</v>
+      </c>
+      <c r="E83">
+        <v>45</v>
+      </c>
+      <c r="F83">
+        <v>48</v>
+      </c>
+      <c r="G83">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>5</v>
+      </c>
+      <c r="B84" t="s">
+        <v>654</v>
+      </c>
+      <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84">
+        <v>82</v>
+      </c>
+      <c r="E84">
+        <v>97</v>
+      </c>
+      <c r="F84">
+        <v>42</v>
+      </c>
+      <c r="G84">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>6</v>
+      </c>
+      <c r="B85" t="s">
+        <v>655</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>34</v>
+      </c>
+      <c r="E85">
+        <v>71</v>
+      </c>
+      <c r="F85">
+        <v>24</v>
+      </c>
+      <c r="G85">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
+        <v>8</v>
+      </c>
+      <c r="B87" t="s">
+        <v>13</v>
+      </c>
+      <c r="C87" t="s">
+        <v>34</v>
+      </c>
+      <c r="D87">
+        <v>51229</v>
+      </c>
+      <c r="E87">
+        <v>5772</v>
+      </c>
+      <c r="F87">
+        <v>22938</v>
+      </c>
+      <c r="G87">
+        <v>79939</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>29</v>
+      </c>
+      <c r="B88" t="s">
+        <v>29</v>
+      </c>
+      <c r="C88" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88">
+        <v>5829</v>
+      </c>
+      <c r="E88">
+        <v>900</v>
+      </c>
+      <c r="F88">
+        <v>3370</v>
+      </c>
+      <c r="G88">
+        <v>10099</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>1</v>
+      </c>
+      <c r="B89" t="s">
+        <v>656</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>30237</v>
+      </c>
+      <c r="E89">
+        <v>1237</v>
+      </c>
+      <c r="F89">
+        <v>3524</v>
+      </c>
+      <c r="G89">
+        <v>34998</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>2</v>
+      </c>
+      <c r="B90" t="s">
+        <v>657</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90">
+        <v>3340</v>
+      </c>
+      <c r="E90">
+        <v>447</v>
+      </c>
+      <c r="F90">
+        <v>10528</v>
+      </c>
+      <c r="G90">
+        <v>14315</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>3</v>
+      </c>
+      <c r="B91" t="s">
+        <v>658</v>
+      </c>
+      <c r="C91" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91">
+        <v>585</v>
+      </c>
+      <c r="E91">
+        <v>1095</v>
+      </c>
+      <c r="F91">
+        <v>237</v>
+      </c>
+      <c r="G91">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>4</v>
+      </c>
+      <c r="B92" t="s">
+        <v>659</v>
+      </c>
+      <c r="C92" t="s">
+        <v>37</v>
+      </c>
+      <c r="D92">
+        <v>3877</v>
+      </c>
+      <c r="E92">
+        <v>184</v>
+      </c>
+      <c r="F92">
+        <v>813</v>
+      </c>
+      <c r="G92">
+        <v>4874</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>5</v>
+      </c>
+      <c r="B93" t="s">
+        <v>660</v>
+      </c>
+      <c r="C93" t="s">
+        <v>37</v>
+      </c>
+      <c r="D93">
+        <v>2098</v>
+      </c>
+      <c r="E93">
+        <v>309</v>
+      </c>
+      <c r="F93">
+        <v>926</v>
+      </c>
+      <c r="G93">
+        <v>3333</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>6</v>
+      </c>
+      <c r="B94" t="s">
+        <v>661</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>786</v>
+      </c>
+      <c r="E94">
+        <v>102</v>
+      </c>
+      <c r="F94">
+        <v>1858</v>
+      </c>
+      <c r="G94">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>7</v>
+      </c>
+      <c r="B95" t="s">
+        <v>662</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>178</v>
+      </c>
+      <c r="E95">
+        <v>1378</v>
+      </c>
+      <c r="F95">
+        <v>111</v>
+      </c>
+      <c r="G95">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>8</v>
+      </c>
+      <c r="B96" t="s">
+        <v>663</v>
+      </c>
+      <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96">
+        <v>815</v>
+      </c>
+      <c r="E96">
+        <v>36</v>
+      </c>
+      <c r="F96">
+        <v>179</v>
+      </c>
+      <c r="G96">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>9</v>
+      </c>
+      <c r="B97" t="s">
+        <v>664</v>
+      </c>
+      <c r="C97" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97">
+        <v>776</v>
+      </c>
+      <c r="E97">
+        <v>22</v>
+      </c>
+      <c r="F97">
+        <v>55</v>
+      </c>
+      <c r="G97">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>10</v>
+      </c>
+      <c r="B98" t="s">
+        <v>665</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98">
+        <v>527</v>
+      </c>
+      <c r="E98">
+        <v>34</v>
+      </c>
+      <c r="F98">
+        <v>1252</v>
+      </c>
+      <c r="G98">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>11</v>
+      </c>
+      <c r="B99" t="s">
+        <v>666</v>
+      </c>
+      <c r="C99" t="s">
+        <v>37</v>
+      </c>
+      <c r="D99">
+        <v>2181</v>
+      </c>
+      <c r="E99">
+        <v>28</v>
+      </c>
+      <c r="F99">
+        <v>85</v>
+      </c>
+      <c r="G99">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
+        <v>9</v>
+      </c>
+      <c r="B101" t="s">
+        <v>14</v>
+      </c>
+      <c r="C101" t="s">
+        <v>34</v>
+      </c>
+      <c r="D101">
+        <v>1926</v>
+      </c>
+      <c r="E101">
+        <v>384</v>
+      </c>
+      <c r="F101">
+        <v>397</v>
+      </c>
+      <c r="G101">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>29</v>
+      </c>
+      <c r="B102" t="s">
+        <v>29</v>
+      </c>
+      <c r="C102" t="s">
+        <v>35</v>
+      </c>
+      <c r="D102">
+        <v>137</v>
+      </c>
+      <c r="E102">
+        <v>58</v>
+      </c>
+      <c r="F102">
+        <v>105</v>
+      </c>
+      <c r="G102">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>1</v>
+      </c>
+      <c r="B103" t="s">
+        <v>667</v>
+      </c>
+      <c r="C103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103">
+        <v>289</v>
+      </c>
+      <c r="E103">
+        <v>196</v>
+      </c>
+      <c r="F103">
+        <v>56</v>
+      </c>
+      <c r="G103">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>2</v>
+      </c>
+      <c r="B104" t="s">
+        <v>668</v>
+      </c>
+      <c r="C104" t="s">
+        <v>37</v>
+      </c>
+      <c r="D104">
+        <v>41</v>
+      </c>
+      <c r="E104">
+        <v>20</v>
+      </c>
+      <c r="F104">
+        <v>19</v>
+      </c>
+      <c r="G104">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>3</v>
+      </c>
+      <c r="B105" t="s">
+        <v>669</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105">
+        <v>34</v>
+      </c>
+      <c r="E105">
+        <v>62</v>
+      </c>
+      <c r="F105">
+        <v>21</v>
+      </c>
+      <c r="G105">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>4</v>
+      </c>
+      <c r="B106" t="s">
+        <v>670</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106">
+        <v>1165</v>
+      </c>
+      <c r="E106">
+        <v>7</v>
+      </c>
+      <c r="F106">
+        <v>94</v>
+      </c>
+      <c r="G106">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>5</v>
+      </c>
+      <c r="B107" t="s">
+        <v>671</v>
+      </c>
+      <c r="C107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107">
+        <v>37</v>
+      </c>
+      <c r="E107">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>10</v>
+      </c>
+      <c r="G107">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>6</v>
+      </c>
+      <c r="B108" t="s">
+        <v>672</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>25</v>
+      </c>
+      <c r="E108">
+        <v>7</v>
+      </c>
+      <c r="F108">
+        <v>10</v>
+      </c>
+      <c r="G108">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>7</v>
+      </c>
+      <c r="B109" t="s">
+        <v>673</v>
+      </c>
+      <c r="C109" t="s">
+        <v>37</v>
+      </c>
+      <c r="D109">
+        <v>88</v>
+      </c>
+      <c r="E109">
+        <v>7</v>
+      </c>
+      <c r="F109">
+        <v>23</v>
+      </c>
+      <c r="G109">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>8</v>
+      </c>
+      <c r="B110" t="s">
+        <v>674</v>
+      </c>
+      <c r="C110" t="s">
+        <v>37</v>
+      </c>
+      <c r="D110">
+        <v>42</v>
+      </c>
+      <c r="E110">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>27</v>
+      </c>
+      <c r="G110">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>9</v>
+      </c>
+      <c r="B111" t="s">
+        <v>675</v>
+      </c>
+      <c r="C111" t="s">
+        <v>37</v>
+      </c>
+      <c r="D111">
+        <v>68</v>
+      </c>
+      <c r="E111">
+        <v>11</v>
+      </c>
+      <c r="F111">
+        <v>32</v>
+      </c>
+      <c r="G111">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="112"/>
+    <row r="113">
+      <c r="A113">
+        <v>10</v>
+      </c>
+      <c r="B113" t="s">
+        <v>15</v>
+      </c>
+      <c r="C113" t="s">
+        <v>34</v>
+      </c>
+      <c r="D113">
+        <v>840</v>
+      </c>
+      <c r="E113">
+        <v>887</v>
+      </c>
+      <c r="F113">
+        <v>1556</v>
+      </c>
+      <c r="G113">
+        <v>3283</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>29</v>
+      </c>
+      <c r="B114" t="s">
+        <v>29</v>
+      </c>
+      <c r="C114" t="s">
+        <v>35</v>
+      </c>
+      <c r="D114">
+        <v>141</v>
+      </c>
+      <c r="E114">
+        <v>234</v>
+      </c>
+      <c r="F114">
+        <v>280</v>
+      </c>
+      <c r="G114">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>1</v>
+      </c>
+      <c r="B115" t="s">
+        <v>676</v>
+      </c>
+      <c r="C115" t="s">
+        <v>37</v>
+      </c>
+      <c r="D115">
+        <v>169</v>
+      </c>
+      <c r="E115">
+        <v>373</v>
+      </c>
+      <c r="F115">
+        <v>454</v>
+      </c>
+      <c r="G115">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>2</v>
+      </c>
+      <c r="B116" t="s">
+        <v>677</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116">
+        <v>141</v>
+      </c>
+      <c r="E116">
+        <v>89</v>
+      </c>
+      <c r="F116">
+        <v>135</v>
+      </c>
+      <c r="G116">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>3</v>
+      </c>
+      <c r="B117" t="s">
+        <v>678</v>
+      </c>
+      <c r="C117" t="s">
+        <v>37</v>
+      </c>
+      <c r="D117">
+        <v>89</v>
+      </c>
+      <c r="E117">
+        <v>63</v>
+      </c>
+      <c r="F117">
+        <v>108</v>
+      </c>
+      <c r="G117">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>4</v>
+      </c>
+      <c r="B118" t="s">
+        <v>679</v>
+      </c>
+      <c r="C118" t="s">
+        <v>37</v>
+      </c>
+      <c r="D118">
+        <v>87</v>
+      </c>
+      <c r="E118">
+        <v>45</v>
+      </c>
+      <c r="F118">
+        <v>390</v>
+      </c>
+      <c r="G118">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>5</v>
+      </c>
+      <c r="B119" t="s">
+        <v>680</v>
+      </c>
+      <c r="C119" t="s">
+        <v>37</v>
+      </c>
+      <c r="D119">
+        <v>136</v>
+      </c>
+      <c r="E119">
+        <v>31</v>
+      </c>
+      <c r="F119">
+        <v>78</v>
+      </c>
+      <c r="G119">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>6</v>
+      </c>
+      <c r="B120" t="s">
+        <v>681</v>
+      </c>
+      <c r="C120" t="s">
+        <v>37</v>
+      </c>
+      <c r="D120">
+        <v>38</v>
+      </c>
+      <c r="E120">
+        <v>20</v>
+      </c>
+      <c r="F120">
+        <v>82</v>
+      </c>
+      <c r="G120">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>7</v>
+      </c>
+      <c r="B121" t="s">
+        <v>682</v>
+      </c>
+      <c r="C121" t="s">
+        <v>37</v>
+      </c>
+      <c r="D121">
+        <v>39</v>
+      </c>
+      <c r="E121">
+        <v>32</v>
+      </c>
+      <c r="F121">
+        <v>29</v>
+      </c>
+      <c r="G121">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="122"/>
+    <row r="123">
+      <c r="A123">
+        <v>12</v>
+      </c>
+      <c r="B123" t="s">
+        <v>16</v>
+      </c>
+      <c r="C123" t="s">
+        <v>34</v>
+      </c>
+      <c r="D123">
+        <v>17598</v>
+      </c>
+      <c r="E123">
+        <v>4278</v>
+      </c>
+      <c r="F123">
+        <v>23623</v>
+      </c>
+      <c r="G123">
+        <v>45499</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>29</v>
+      </c>
+      <c r="B124" t="s">
+        <v>29</v>
+      </c>
+      <c r="C124" t="s">
+        <v>35</v>
+      </c>
+      <c r="D124">
+        <v>2008</v>
+      </c>
+      <c r="E124">
+        <v>949</v>
+      </c>
+      <c r="F124">
+        <v>1166</v>
+      </c>
+      <c r="G124">
+        <v>4123</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>1</v>
+      </c>
+      <c r="B125" t="s">
+        <v>683</v>
+      </c>
+      <c r="C125" t="s">
+        <v>37</v>
+      </c>
+      <c r="D125">
+        <v>3329</v>
+      </c>
+      <c r="E125">
+        <v>943</v>
+      </c>
+      <c r="F125">
+        <v>14416</v>
+      </c>
+      <c r="G125">
+        <v>18688</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>2</v>
+      </c>
+      <c r="B126" t="s">
+        <v>684</v>
+      </c>
+      <c r="C126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D126">
+        <v>3550</v>
+      </c>
+      <c r="E126">
+        <v>740</v>
+      </c>
+      <c r="F126">
+        <v>3984</v>
+      </c>
+      <c r="G126">
+        <v>8274</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>3</v>
+      </c>
+      <c r="B127" t="s">
+        <v>685</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>456</v>
+      </c>
+      <c r="E127">
+        <v>619</v>
+      </c>
+      <c r="F127">
+        <v>195</v>
+      </c>
+      <c r="G127">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>4</v>
+      </c>
+      <c r="B128" t="s">
+        <v>686</v>
+      </c>
+      <c r="C128" t="s">
+        <v>37</v>
+      </c>
+      <c r="D128">
+        <v>1124</v>
+      </c>
+      <c r="E128">
+        <v>178</v>
+      </c>
+      <c r="F128">
+        <v>269</v>
+      </c>
+      <c r="G128">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>5</v>
+      </c>
+      <c r="B129" t="s">
+        <v>687</v>
+      </c>
+      <c r="C129" t="s">
+        <v>37</v>
+      </c>
+      <c r="D129">
+        <v>471</v>
+      </c>
+      <c r="E129">
+        <v>90</v>
+      </c>
+      <c r="F129">
+        <v>98</v>
+      </c>
+      <c r="G129">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>6</v>
+      </c>
+      <c r="B130" t="s">
+        <v>688</v>
+      </c>
+      <c r="C130" t="s">
+        <v>37</v>
+      </c>
+      <c r="D130">
+        <v>192</v>
+      </c>
+      <c r="E130">
+        <v>50</v>
+      </c>
+      <c r="F130">
+        <v>84</v>
+      </c>
+      <c r="G130">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>7</v>
+      </c>
+      <c r="B131" t="s">
+        <v>689</v>
+      </c>
+      <c r="C131" t="s">
+        <v>37</v>
+      </c>
+      <c r="D131">
+        <v>138</v>
+      </c>
+      <c r="E131">
+        <v>340</v>
+      </c>
+      <c r="F131">
+        <v>53</v>
+      </c>
+      <c r="G131">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>8</v>
+      </c>
+      <c r="B132" t="s">
+        <v>690</v>
+      </c>
+      <c r="C132" t="s">
+        <v>37</v>
+      </c>
+      <c r="D132">
+        <v>95</v>
+      </c>
+      <c r="E132">
+        <v>82</v>
+      </c>
+      <c r="F132">
+        <v>35</v>
+      </c>
+      <c r="G132">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>9</v>
+      </c>
+      <c r="B133" t="s">
+        <v>691</v>
+      </c>
+      <c r="C133" t="s">
+        <v>37</v>
+      </c>
+      <c r="D133">
+        <v>92</v>
+      </c>
+      <c r="E133">
+        <v>74</v>
+      </c>
+      <c r="F133">
+        <v>42</v>
+      </c>
+      <c r="G133">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>10</v>
+      </c>
+      <c r="B134" t="s">
+        <v>692</v>
+      </c>
+      <c r="C134" t="s">
+        <v>37</v>
+      </c>
+      <c r="D134">
+        <v>93</v>
+      </c>
+      <c r="E134">
+        <v>18</v>
+      </c>
+      <c r="F134">
+        <v>44</v>
+      </c>
+      <c r="G134">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>11</v>
+      </c>
+      <c r="B135" t="s">
+        <v>693</v>
+      </c>
+      <c r="C135" t="s">
+        <v>37</v>
+      </c>
+      <c r="D135">
+        <v>6050</v>
+      </c>
+      <c r="E135">
+        <v>195</v>
+      </c>
+      <c r="F135">
+        <v>3237</v>
+      </c>
+      <c r="G135">
+        <v>9482</v>
+      </c>
+    </row>
+    <row r="136"/>
+    <row r="137">
+      <c r="A137">
+        <v>13</v>
+      </c>
+      <c r="B137" t="s">
+        <v>17</v>
+      </c>
+      <c r="C137" t="s">
+        <v>34</v>
+      </c>
+      <c r="D137">
+        <v>11991</v>
+      </c>
+      <c r="E137">
+        <v>1722</v>
+      </c>
+      <c r="F137">
+        <v>869</v>
+      </c>
+      <c r="G137">
+        <v>14582</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>29</v>
+      </c>
+      <c r="B138" t="s">
+        <v>29</v>
+      </c>
+      <c r="C138" t="s">
+        <v>35</v>
+      </c>
+      <c r="D138">
+        <v>754</v>
+      </c>
+      <c r="E138">
+        <v>121</v>
+      </c>
+      <c r="F138">
+        <v>112</v>
+      </c>
+      <c r="G138">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>1</v>
+      </c>
+      <c r="B139" t="s">
+        <v>694</v>
+      </c>
+      <c r="C139" t="s">
+        <v>37</v>
+      </c>
+      <c r="D139">
+        <v>9009</v>
+      </c>
+      <c r="E139">
+        <v>1112</v>
+      </c>
+      <c r="F139">
+        <v>312</v>
+      </c>
+      <c r="G139">
+        <v>10433</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>2</v>
+      </c>
+      <c r="B140" t="s">
+        <v>695</v>
+      </c>
+      <c r="C140" t="s">
+        <v>37</v>
+      </c>
+      <c r="D140">
+        <v>779</v>
+      </c>
+      <c r="E140">
+        <v>262</v>
+      </c>
+      <c r="F140">
+        <v>69</v>
+      </c>
+      <c r="G140">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>3</v>
+      </c>
+      <c r="B141" t="s">
+        <v>696</v>
+      </c>
+      <c r="C141" t="s">
+        <v>37</v>
+      </c>
+      <c r="D141">
+        <v>169</v>
+      </c>
+      <c r="E141">
+        <v>26</v>
+      </c>
+      <c r="F141">
+        <v>37</v>
+      </c>
+      <c r="G141">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>4</v>
+      </c>
+      <c r="B142" t="s">
+        <v>697</v>
+      </c>
+      <c r="C142" t="s">
+        <v>37</v>
+      </c>
+      <c r="D142">
+        <v>298</v>
+      </c>
+      <c r="E142">
+        <v>21</v>
+      </c>
+      <c r="F142">
+        <v>41</v>
+      </c>
+      <c r="G142">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>5</v>
+      </c>
+      <c r="B143" t="s">
+        <v>698</v>
+      </c>
+      <c r="C143" t="s">
+        <v>37</v>
+      </c>
+      <c r="D143">
+        <v>187</v>
+      </c>
+      <c r="E143">
+        <v>25</v>
+      </c>
+      <c r="F143">
+        <v>44</v>
+      </c>
+      <c r="G143">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>6</v>
+      </c>
+      <c r="B144" t="s">
+        <v>699</v>
+      </c>
+      <c r="C144" t="s">
+        <v>37</v>
+      </c>
+      <c r="D144">
+        <v>212</v>
+      </c>
+      <c r="E144">
+        <v>17</v>
+      </c>
+      <c r="F144">
+        <v>38</v>
+      </c>
+      <c r="G144">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>7</v>
+      </c>
+      <c r="B145" t="s">
+        <v>700</v>
+      </c>
+      <c r="C145" t="s">
+        <v>37</v>
+      </c>
+      <c r="D145">
+        <v>425</v>
+      </c>
+      <c r="E145">
+        <v>6</v>
+      </c>
+      <c r="F145">
+        <v>1</v>
+      </c>
+      <c r="G145">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>8</v>
+      </c>
+      <c r="B146" t="s">
+        <v>701</v>
+      </c>
+      <c r="C146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D146">
+        <v>27</v>
+      </c>
+      <c r="E146">
+        <v>24</v>
+      </c>
+      <c r="F146">
+        <v>167</v>
+      </c>
+      <c r="G146">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>9</v>
+      </c>
+      <c r="B147" t="s">
+        <v>702</v>
+      </c>
+      <c r="C147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D147">
+        <v>69</v>
+      </c>
+      <c r="E147">
+        <v>27</v>
+      </c>
+      <c r="F147">
+        <v>34</v>
+      </c>
+      <c r="G147">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>10</v>
+      </c>
+      <c r="B148" t="s">
+        <v>703</v>
+      </c>
+      <c r="C148" t="s">
+        <v>37</v>
+      </c>
+      <c r="D148">
+        <v>15</v>
+      </c>
+      <c r="E148">
+        <v>68</v>
+      </c>
+      <c r="F148">
+        <v>6</v>
+      </c>
+      <c r="G148">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>11</v>
+      </c>
+      <c r="B149" t="s">
+        <v>704</v>
+      </c>
+      <c r="C149" t="s">
+        <v>37</v>
+      </c>
+      <c r="D149">
+        <v>47</v>
+      </c>
+      <c r="E149">
+        <v>13</v>
+      </c>
+      <c r="F149">
+        <v>8</v>
+      </c>
+      <c r="G149">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="150"/>
+    <row r="151">
+      <c r="A151">
+        <v>14</v>
+      </c>
+      <c r="B151" t="s">
+        <v>18</v>
+      </c>
+      <c r="C151" t="s">
+        <v>34</v>
+      </c>
+      <c r="D151">
+        <v>21868</v>
+      </c>
+      <c r="E151">
+        <v>6135</v>
+      </c>
+      <c r="F151">
+        <v>15363</v>
+      </c>
+      <c r="G151">
+        <v>43366</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>29</v>
+      </c>
+      <c r="B152" t="s">
+        <v>29</v>
+      </c>
+      <c r="C152" t="s">
+        <v>35</v>
+      </c>
+      <c r="D152">
+        <v>2246</v>
+      </c>
+      <c r="E152">
+        <v>736</v>
+      </c>
+      <c r="F152">
+        <v>1325</v>
+      </c>
+      <c r="G152">
+        <v>4307</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>1</v>
+      </c>
+      <c r="B153" t="s">
+        <v>705</v>
+      </c>
+      <c r="C153" t="s">
+        <v>37</v>
+      </c>
+      <c r="D153">
+        <v>3390</v>
+      </c>
+      <c r="E153">
+        <v>1299</v>
+      </c>
+      <c r="F153">
+        <v>1899</v>
+      </c>
+      <c r="G153">
+        <v>6588</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>2</v>
+      </c>
+      <c r="B154" t="s">
+        <v>706</v>
+      </c>
+      <c r="C154" t="s">
+        <v>37</v>
+      </c>
+      <c r="D154">
+        <v>1122</v>
+      </c>
+      <c r="E154">
+        <v>321</v>
+      </c>
+      <c r="F154">
+        <v>5777</v>
+      </c>
+      <c r="G154">
+        <v>7220</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>3</v>
+      </c>
+      <c r="B155" t="s">
+        <v>707</v>
+      </c>
+      <c r="C155" t="s">
+        <v>37</v>
+      </c>
+      <c r="D155">
+        <v>2061</v>
+      </c>
+      <c r="E155">
+        <v>1935</v>
+      </c>
+      <c r="F155">
+        <v>3784</v>
+      </c>
+      <c r="G155">
+        <v>7780</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>4</v>
+      </c>
+      <c r="B156" t="s">
+        <v>708</v>
+      </c>
+      <c r="C156" t="s">
+        <v>37</v>
+      </c>
+      <c r="D156">
+        <v>9541</v>
+      </c>
+      <c r="E156">
+        <v>622</v>
+      </c>
+      <c r="F156">
+        <v>609</v>
+      </c>
+      <c r="G156">
+        <v>10772</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>5</v>
+      </c>
+      <c r="B157" t="s">
+        <v>709</v>
+      </c>
+      <c r="C157" t="s">
+        <v>37</v>
+      </c>
+      <c r="D157">
+        <v>294</v>
+      </c>
+      <c r="E157">
+        <v>119</v>
+      </c>
+      <c r="F157">
+        <v>193</v>
+      </c>
+      <c r="G157">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>6</v>
+      </c>
+      <c r="B158" t="s">
+        <v>710</v>
+      </c>
+      <c r="C158" t="s">
+        <v>37</v>
+      </c>
+      <c r="D158">
+        <v>290</v>
+      </c>
+      <c r="E158">
+        <v>55</v>
+      </c>
+      <c r="F158">
+        <v>1121</v>
+      </c>
+      <c r="G158">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>7</v>
+      </c>
+      <c r="B159" t="s">
+        <v>711</v>
+      </c>
+      <c r="C159" t="s">
+        <v>37</v>
+      </c>
+      <c r="D159">
+        <v>845</v>
+      </c>
+      <c r="E159">
+        <v>92</v>
+      </c>
+      <c r="F159">
+        <v>200</v>
+      </c>
+      <c r="G159">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>8</v>
+      </c>
+      <c r="B160" t="s">
+        <v>712</v>
+      </c>
+      <c r="C160" t="s">
+        <v>37</v>
+      </c>
+      <c r="D160">
+        <v>382</v>
+      </c>
+      <c r="E160">
+        <v>29</v>
+      </c>
+      <c r="F160">
+        <v>55</v>
+      </c>
+      <c r="G160">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>9</v>
+      </c>
+      <c r="B161" t="s">
+        <v>713</v>
+      </c>
+      <c r="C161" t="s">
+        <v>37</v>
+      </c>
+      <c r="D161">
+        <v>1211</v>
+      </c>
+      <c r="E161">
+        <v>47</v>
+      </c>
+      <c r="F161">
+        <v>169</v>
+      </c>
+      <c r="G161">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>10</v>
+      </c>
+      <c r="B162" t="s">
+        <v>714</v>
+      </c>
+      <c r="C162" t="s">
+        <v>37</v>
+      </c>
+      <c r="D162">
+        <v>356</v>
+      </c>
+      <c r="E162">
+        <v>18</v>
+      </c>
+      <c r="F162">
+        <v>159</v>
+      </c>
+      <c r="G162">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>11</v>
+      </c>
+      <c r="B163" t="s">
+        <v>715</v>
+      </c>
+      <c r="C163" t="s">
+        <v>37</v>
+      </c>
+      <c r="D163">
+        <v>130</v>
+      </c>
+      <c r="E163">
+        <v>862</v>
+      </c>
+      <c r="F163">
+        <v>72</v>
+      </c>
+      <c r="G163">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="164"/>
+    <row r="165">
+      <c r="A165">
+        <v>15</v>
+      </c>
+      <c r="B165" t="s">
+        <v>19</v>
+      </c>
+      <c r="C165" t="s">
+        <v>34</v>
+      </c>
+      <c r="D165">
+        <v>2463</v>
+      </c>
+      <c r="E165">
+        <v>2967</v>
+      </c>
+      <c r="F165">
+        <v>1722</v>
+      </c>
+      <c r="G165">
+        <v>7152</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s">
+        <v>29</v>
+      </c>
+      <c r="B166" t="s">
+        <v>29</v>
+      </c>
+      <c r="C166" t="s">
+        <v>35</v>
+      </c>
+      <c r="D166">
+        <v>1009</v>
+      </c>
+      <c r="E166">
+        <v>1413</v>
+      </c>
+      <c r="F166">
+        <v>604</v>
+      </c>
+      <c r="G166">
+        <v>3026</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>1</v>
+      </c>
+      <c r="B167" t="s">
+        <v>716</v>
+      </c>
+      <c r="C167" t="s">
+        <v>37</v>
+      </c>
+      <c r="D167">
+        <v>547</v>
+      </c>
+      <c r="E167">
+        <v>1004</v>
+      </c>
+      <c r="F167">
+        <v>427</v>
+      </c>
+      <c r="G167">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>2</v>
+      </c>
+      <c r="B168" t="s">
+        <v>717</v>
+      </c>
+      <c r="C168" t="s">
+        <v>37</v>
+      </c>
+      <c r="D168">
+        <v>307</v>
+      </c>
+      <c r="E168">
+        <v>211</v>
+      </c>
+      <c r="F168">
+        <v>227</v>
+      </c>
+      <c r="G168">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>3</v>
+      </c>
+      <c r="B169" t="s">
+        <v>718</v>
+      </c>
+      <c r="C169" t="s">
+        <v>37</v>
+      </c>
+      <c r="D169">
+        <v>298</v>
+      </c>
+      <c r="E169">
+        <v>150</v>
+      </c>
+      <c r="F169">
+        <v>242</v>
+      </c>
+      <c r="G169">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>4</v>
+      </c>
+      <c r="B170" t="s">
+        <v>719</v>
+      </c>
+      <c r="C170" t="s">
+        <v>37</v>
+      </c>
+      <c r="D170">
+        <v>96</v>
+      </c>
+      <c r="E170">
+        <v>50</v>
+      </c>
+      <c r="F170">
+        <v>87</v>
+      </c>
+      <c r="G170">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>5</v>
+      </c>
+      <c r="B171" t="s">
+        <v>720</v>
+      </c>
+      <c r="C171" t="s">
+        <v>37</v>
+      </c>
+      <c r="D171">
+        <v>206</v>
+      </c>
+      <c r="E171">
+        <v>139</v>
+      </c>
+      <c r="F171">
+        <v>135</v>
+      </c>
+      <c r="G171">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="172"/>
+    <row r="173">
+      <c r="A173">
+        <v>16</v>
+      </c>
+      <c r="B173" t="s">
+        <v>20</v>
+      </c>
+      <c r="C173" t="s">
+        <v>34</v>
+      </c>
+      <c r="D173">
+        <v>6063</v>
+      </c>
+      <c r="E173">
+        <v>423</v>
+      </c>
+      <c r="F173">
+        <v>1865</v>
+      </c>
+      <c r="G173">
+        <v>8351</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="s">
+        <v>29</v>
+      </c>
+      <c r="B174" t="s">
+        <v>29</v>
+      </c>
+      <c r="C174" t="s">
+        <v>35</v>
+      </c>
+      <c r="D174">
+        <v>614</v>
+      </c>
+      <c r="E174">
+        <v>82</v>
+      </c>
+      <c r="F174">
+        <v>263</v>
+      </c>
+      <c r="G174">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>1</v>
+      </c>
+      <c r="B175" t="s">
+        <v>721</v>
+      </c>
+      <c r="C175" t="s">
+        <v>37</v>
+      </c>
+      <c r="D175">
+        <v>787</v>
+      </c>
+      <c r="E175">
+        <v>125</v>
+      </c>
+      <c r="F175">
+        <v>269</v>
+      </c>
+      <c r="G175">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>2</v>
+      </c>
+      <c r="B176" t="s">
+        <v>722</v>
+      </c>
+      <c r="C176" t="s">
+        <v>37</v>
+      </c>
+      <c r="D176">
+        <v>330</v>
+      </c>
+      <c r="E176">
+        <v>77</v>
+      </c>
+      <c r="F176">
+        <v>375</v>
+      </c>
+      <c r="G176">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>3</v>
+      </c>
+      <c r="B177" t="s">
+        <v>723</v>
+      </c>
+      <c r="C177" t="s">
+        <v>37</v>
+      </c>
+      <c r="D177">
+        <v>1997</v>
+      </c>
+      <c r="E177">
+        <v>26</v>
+      </c>
+      <c r="F177">
+        <v>253</v>
+      </c>
+      <c r="G177">
+        <v>2276</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>4</v>
+      </c>
+      <c r="B178" t="s">
+        <v>724</v>
+      </c>
+      <c r="C178" t="s">
+        <v>37</v>
+      </c>
+      <c r="D178">
+        <v>150</v>
+      </c>
+      <c r="E178">
+        <v>24</v>
+      </c>
+      <c r="F178">
+        <v>94</v>
+      </c>
+      <c r="G178">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>5</v>
+      </c>
+      <c r="B179" t="s">
+        <v>725</v>
+      </c>
+      <c r="C179" t="s">
+        <v>37</v>
+      </c>
+      <c r="D179">
+        <v>100</v>
+      </c>
+      <c r="E179">
+        <v>19</v>
+      </c>
+      <c r="F179">
+        <v>121</v>
+      </c>
+      <c r="G179">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>6</v>
+      </c>
+      <c r="B180" t="s">
+        <v>726</v>
+      </c>
+      <c r="C180" t="s">
+        <v>37</v>
+      </c>
+      <c r="D180">
+        <v>205</v>
+      </c>
+      <c r="E180">
+        <v>17</v>
+      </c>
+      <c r="F180">
+        <v>93</v>
+      </c>
+      <c r="G180">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>7</v>
+      </c>
+      <c r="B181" t="s">
+        <v>727</v>
+      </c>
+      <c r="C181" t="s">
+        <v>37</v>
+      </c>
+      <c r="D181">
+        <v>1630</v>
+      </c>
+      <c r="E181">
+        <v>22</v>
+      </c>
+      <c r="F181">
+        <v>161</v>
+      </c>
+      <c r="G181">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>8</v>
+      </c>
+      <c r="B182" t="s">
+        <v>728</v>
+      </c>
+      <c r="C182" t="s">
+        <v>37</v>
+      </c>
+      <c r="D182">
+        <v>110</v>
+      </c>
+      <c r="E182">
+        <v>5</v>
+      </c>
+      <c r="F182">
+        <v>79</v>
+      </c>
+      <c r="G182">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>9</v>
+      </c>
+      <c r="B183" t="s">
+        <v>729</v>
+      </c>
+      <c r="C183" t="s">
+        <v>37</v>
+      </c>
+      <c r="D183">
+        <v>37</v>
+      </c>
+      <c r="E183">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>18</v>
+      </c>
+      <c r="G183">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>10</v>
+      </c>
+      <c r="B184" t="s">
+        <v>730</v>
+      </c>
+      <c r="C184" t="s">
+        <v>37</v>
+      </c>
+      <c r="D184">
+        <v>43</v>
+      </c>
+      <c r="E184">
+        <v>2</v>
+      </c>
+      <c r="F184">
+        <v>7</v>
+      </c>
+      <c r="G184">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>11</v>
+      </c>
+      <c r="B185" t="s">
+        <v>731</v>
+      </c>
+      <c r="C185" t="s">
+        <v>37</v>
+      </c>
+      <c r="D185">
+        <v>60</v>
+      </c>
+      <c r="E185">
+        <v>16</v>
+      </c>
+      <c r="F185">
+        <v>132</v>
+      </c>
+      <c r="G185">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="186"/>
+    <row r="187">
+      <c r="A187">
+        <v>17</v>
+      </c>
+      <c r="B187" t="s">
+        <v>21</v>
+      </c>
+      <c r="C187" t="s">
+        <v>34</v>
+      </c>
+      <c r="D187">
+        <v>4656</v>
+      </c>
+      <c r="E187">
+        <v>13662</v>
+      </c>
+      <c r="F187">
+        <v>6719</v>
+      </c>
+      <c r="G187">
+        <v>25037</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="s">
+        <v>29</v>
+      </c>
+      <c r="B188" t="s">
+        <v>29</v>
+      </c>
+      <c r="C188" t="s">
+        <v>35</v>
+      </c>
+      <c r="D188">
+        <v>498</v>
+      </c>
+      <c r="E188">
+        <v>815</v>
+      </c>
+      <c r="F188">
+        <v>618</v>
+      </c>
+      <c r="G188">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>1</v>
+      </c>
+      <c r="B189" t="s">
+        <v>732</v>
+      </c>
+      <c r="C189" t="s">
+        <v>37</v>
+      </c>
+      <c r="D189">
+        <v>1446</v>
+      </c>
+      <c r="E189">
+        <v>9101</v>
+      </c>
+      <c r="F189">
+        <v>807</v>
+      </c>
+      <c r="G189">
+        <v>11354</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>2</v>
+      </c>
+      <c r="B190" t="s">
+        <v>733</v>
+      </c>
+      <c r="C190" t="s">
+        <v>37</v>
+      </c>
+      <c r="D190">
+        <v>284</v>
+      </c>
+      <c r="E190">
+        <v>176</v>
+      </c>
+      <c r="F190">
+        <v>151</v>
+      </c>
+      <c r="G190">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>3</v>
+      </c>
+      <c r="B191" t="s">
+        <v>734</v>
+      </c>
+      <c r="C191" t="s">
+        <v>37</v>
+      </c>
+      <c r="D191">
+        <v>967</v>
+      </c>
+      <c r="E191">
+        <v>159</v>
+      </c>
+      <c r="F191">
+        <v>85</v>
+      </c>
+      <c r="G191">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>4</v>
+      </c>
+      <c r="B192" t="s">
+        <v>735</v>
+      </c>
+      <c r="C192" t="s">
+        <v>37</v>
+      </c>
+      <c r="D192">
+        <v>275</v>
+      </c>
+      <c r="E192">
+        <v>85</v>
+      </c>
+      <c r="F192">
+        <v>2083</v>
+      </c>
+      <c r="G192">
+        <v>2443</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>5</v>
+      </c>
+      <c r="B193" t="s">
+        <v>736</v>
+      </c>
+      <c r="C193" t="s">
+        <v>37</v>
+      </c>
+      <c r="D193">
+        <v>165</v>
+      </c>
+      <c r="E193">
+        <v>55</v>
+      </c>
+      <c r="F193">
+        <v>698</v>
+      </c>
+      <c r="G193">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>6</v>
+      </c>
+      <c r="B194" t="s">
+        <v>737</v>
+      </c>
+      <c r="C194" t="s">
+        <v>37</v>
+      </c>
+      <c r="D194">
+        <v>129</v>
+      </c>
+      <c r="E194">
+        <v>27</v>
+      </c>
+      <c r="F194">
+        <v>104</v>
+      </c>
+      <c r="G194">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>7</v>
+      </c>
+      <c r="B195" t="s">
+        <v>738</v>
+      </c>
+      <c r="C195" t="s">
+        <v>37</v>
+      </c>
+      <c r="D195">
+        <v>169</v>
+      </c>
+      <c r="E195">
+        <v>62</v>
+      </c>
+      <c r="F195">
+        <v>1010</v>
+      </c>
+      <c r="G195">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>8</v>
+      </c>
+      <c r="B196" t="s">
+        <v>739</v>
+      </c>
+      <c r="C196" t="s">
+        <v>37</v>
+      </c>
+      <c r="D196">
+        <v>62</v>
+      </c>
+      <c r="E196">
+        <v>32</v>
+      </c>
+      <c r="F196">
+        <v>169</v>
+      </c>
+      <c r="G196">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>9</v>
+      </c>
+      <c r="B197" t="s">
+        <v>740</v>
+      </c>
+      <c r="C197" t="s">
+        <v>37</v>
+      </c>
+      <c r="D197">
+        <v>48</v>
+      </c>
+      <c r="E197">
+        <v>47</v>
+      </c>
+      <c r="F197">
+        <v>52</v>
+      </c>
+      <c r="G197">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>10</v>
+      </c>
+      <c r="B198" t="s">
+        <v>741</v>
+      </c>
+      <c r="C198" t="s">
+        <v>37</v>
+      </c>
+      <c r="D198">
+        <v>309</v>
+      </c>
+      <c r="E198">
+        <v>59</v>
+      </c>
+      <c r="F198">
+        <v>549</v>
+      </c>
+      <c r="G198">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>11</v>
+      </c>
+      <c r="B199" t="s">
+        <v>742</v>
+      </c>
+      <c r="C199" t="s">
+        <v>37</v>
+      </c>
+      <c r="D199">
+        <v>304</v>
+      </c>
+      <c r="E199">
+        <v>3044</v>
+      </c>
+      <c r="F199">
+        <v>393</v>
+      </c>
+      <c r="G199">
+        <v>3741</v>
+      </c>
+    </row>
+    <row r="200"/>
+    <row r="201">
+      <c r="A201">
+        <v>24</v>
+      </c>
+      <c r="B201" t="s">
+        <v>22</v>
+      </c>
+      <c r="C201" t="s">
+        <v>34</v>
+      </c>
+      <c r="D201">
+        <v>1156</v>
+      </c>
+      <c r="E201">
+        <v>278</v>
+      </c>
+      <c r="F201">
+        <v>2672</v>
+      </c>
+      <c r="G201">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="s">
+        <v>29</v>
+      </c>
+      <c r="B202" t="s">
+        <v>29</v>
+      </c>
+      <c r="C202" t="s">
+        <v>35</v>
+      </c>
+      <c r="D202">
+        <v>191</v>
+      </c>
+      <c r="E202">
+        <v>64</v>
+      </c>
+      <c r="F202">
+        <v>285</v>
+      </c>
+      <c r="G202">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>1</v>
+      </c>
+      <c r="B203" t="s">
+        <v>743</v>
+      </c>
+      <c r="C203" t="s">
+        <v>37</v>
+      </c>
+      <c r="D203">
+        <v>487</v>
+      </c>
+      <c r="E203">
+        <v>49</v>
+      </c>
+      <c r="F203">
+        <v>284</v>
+      </c>
+      <c r="G203">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>2</v>
+      </c>
+      <c r="B204" t="s">
+        <v>744</v>
+      </c>
+      <c r="C204" t="s">
+        <v>37</v>
+      </c>
+      <c r="D204">
+        <v>143</v>
+      </c>
+      <c r="E204">
+        <v>49</v>
+      </c>
+      <c r="F204">
+        <v>1817</v>
+      </c>
+      <c r="G204">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>3</v>
+      </c>
+      <c r="B205" t="s">
+        <v>745</v>
+      </c>
+      <c r="C205" t="s">
+        <v>37</v>
+      </c>
+      <c r="D205">
+        <v>61</v>
+      </c>
+      <c r="E205">
+        <v>9</v>
+      </c>
+      <c r="F205">
+        <v>47</v>
+      </c>
+      <c r="G205">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>4</v>
+      </c>
+      <c r="B206" t="s">
+        <v>746</v>
+      </c>
+      <c r="C206" t="s">
+        <v>37</v>
+      </c>
+      <c r="D206">
+        <v>117</v>
+      </c>
+      <c r="E206">
+        <v>11</v>
+      </c>
+      <c r="F206">
+        <v>36</v>
+      </c>
+      <c r="G206">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>5</v>
+      </c>
+      <c r="B207" t="s">
+        <v>747</v>
+      </c>
+      <c r="C207" t="s">
+        <v>37</v>
+      </c>
+      <c r="D207">
+        <v>133</v>
+      </c>
+      <c r="E207">
+        <v>90</v>
+      </c>
+      <c r="F207">
+        <v>178</v>
+      </c>
+      <c r="G207">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>6</v>
+      </c>
+      <c r="B208" t="s">
+        <v>748</v>
+      </c>
+      <c r="C208" t="s">
+        <v>37</v>
+      </c>
+      <c r="D208">
+        <v>24</v>
+      </c>
+      <c r="E208">
+        <v>6</v>
+      </c>
+      <c r="F208">
+        <v>25</v>
+      </c>
+      <c r="G208">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -17911,230 +19748,5365 @@
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
         <v>175</v>
       </c>
       <c r="D2" t="s">
         <v>176</v>
       </c>
       <c r="E2" t="s">
         <v>177</v>
       </c>
       <c r="F2" t="s">
         <v>178</v>
       </c>
       <c r="G2">
-        <v>35798</v>
+        <v>0</v>
       </c>
       <c r="H2">
-        <v>78123</v>
+        <v>0</v>
       </c>
       <c r="I2">
-        <v>37156</v>
+        <v>0</v>
       </c>
       <c r="J2">
-        <v>64567</v>
+        <v>0</v>
       </c>
       <c r="K2">
-        <v>29921</v>
+        <v>0</v>
       </c>
       <c r="L2">
-        <v>2257</v>
+        <v>0</v>
       </c>
       <c r="M2">
-        <v>4058</v>
+        <v>0</v>
       </c>
       <c r="N2">
-        <v>57888</v>
+        <v>0</v>
       </c>
       <c r="O2">
-        <v>302</v>
+        <v>0</v>
       </c>
       <c r="P2">
-        <v>573</v>
+        <v>0</v>
       </c>
       <c r="Q2">
-        <v>49347</v>
+        <v>0</v>
       </c>
       <c r="R2">
-        <v>661</v>
+        <v>0</v>
       </c>
       <c r="S2">
-        <v>27935</v>
+        <v>0</v>
       </c>
       <c r="T2">
-        <v>5664</v>
+        <v>0</v>
       </c>
       <c r="U2">
-        <v>19595</v>
+        <v>0</v>
       </c>
       <c r="V2">
-        <v>22819</v>
+        <v>0</v>
       </c>
       <c r="W2">
-        <v>4154</v>
-[...2 lines deleted...]
-        <v>440818</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="G3">
-        <v>35798</v>
+        <v>0</v>
       </c>
       <c r="H3">
-        <v>78123</v>
+        <v>0</v>
       </c>
       <c r="I3">
-        <v>37156</v>
+        <v>0</v>
       </c>
       <c r="J3">
-        <v>64567</v>
+        <v>0</v>
       </c>
       <c r="K3">
-        <v>29921</v>
+        <v>0</v>
       </c>
       <c r="L3">
-        <v>2257</v>
+        <v>0</v>
       </c>
       <c r="M3">
-        <v>4058</v>
+        <v>0</v>
       </c>
       <c r="N3">
-        <v>57888</v>
+        <v>0</v>
       </c>
       <c r="O3">
-        <v>302</v>
+        <v>0</v>
       </c>
       <c r="P3">
-        <v>573</v>
+        <v>0</v>
       </c>
       <c r="Q3">
-        <v>49347</v>
+        <v>0</v>
       </c>
       <c r="R3">
-        <v>661</v>
+        <v>0</v>
       </c>
       <c r="S3">
-        <v>27935</v>
+        <v>0</v>
       </c>
       <c r="T3">
-        <v>5664</v>
+        <v>0</v>
       </c>
       <c r="U3">
-        <v>19595</v>
+        <v>0</v>
       </c>
       <c r="V3">
-        <v>22819</v>
+        <v>0</v>
       </c>
       <c r="W3">
-        <v>4154</v>
-[...2 lines deleted...]
-        <v>440818</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>178</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2">
+        <v>0</v>
+      </c>
+      <c r="E2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>179</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4">
+        <v>0</v>
+      </c>
+      <c r="E4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>180</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5">
+        <v>0</v>
+      </c>
+      <c r="E5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>181</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6">
+        <v>0</v>
+      </c>
+      <c r="E6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7">
+        <v>0</v>
+      </c>
+      <c r="E7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>183</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>0</v>
+      </c>
+      <c r="E8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>184</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9">
+        <v>0</v>
+      </c>
+      <c r="E9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11">
+        <v>0</v>
+      </c>
+      <c r="E11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12">
+        <v>0</v>
+      </c>
+      <c r="E12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>185</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13">
+        <v>0</v>
+      </c>
+      <c r="E13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>186</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>0</v>
+      </c>
+      <c r="E14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>187</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15">
+        <v>0</v>
+      </c>
+      <c r="E15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>188</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>0</v>
+      </c>
+      <c r="E16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>5</v>
+      </c>
+      <c r="B17" t="s">
+        <v>189</v>
+      </c>
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17">
+        <v>0</v>
+      </c>
+      <c r="E17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>6</v>
+      </c>
+      <c r="B18" t="s">
+        <v>190</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>0</v>
+      </c>
+      <c r="E18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20">
+        <v>0</v>
+      </c>
+      <c r="E20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21">
+        <v>0</v>
+      </c>
+      <c r="E21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>191</v>
+      </c>
+      <c r="C22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22">
+        <v>0</v>
+      </c>
+      <c r="E22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>192</v>
+      </c>
+      <c r="C23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23">
+        <v>0</v>
+      </c>
+      <c r="E23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>193</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24">
+        <v>0</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>194</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25">
+        <v>0</v>
+      </c>
+      <c r="E25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>195</v>
+      </c>
+      <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26">
+        <v>0</v>
+      </c>
+      <c r="E26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>6</v>
+      </c>
+      <c r="B27" t="s">
+        <v>196</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27">
+        <v>0</v>
+      </c>
+      <c r="E27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28"/>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>34</v>
+      </c>
+      <c r="D29">
+        <v>0</v>
+      </c>
+      <c r="E29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>29</v>
+      </c>
+      <c r="B30" t="s">
+        <v>29</v>
+      </c>
+      <c r="C30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D30">
+        <v>0</v>
+      </c>
+      <c r="E30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>197</v>
+      </c>
+      <c r="C31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31">
+        <v>0</v>
+      </c>
+      <c r="E31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>198</v>
+      </c>
+      <c r="C32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32">
+        <v>0</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>3</v>
+      </c>
+      <c r="B33" t="s">
+        <v>199</v>
+      </c>
+      <c r="C33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33">
+        <v>0</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>200</v>
+      </c>
+      <c r="C34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34">
+        <v>0</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>5</v>
+      </c>
+      <c r="B35" t="s">
+        <v>201</v>
+      </c>
+      <c r="C35" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35">
+        <v>0</v>
+      </c>
+      <c r="E35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>6</v>
+      </c>
+      <c r="B36" t="s">
+        <v>202</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36">
+        <v>0</v>
+      </c>
+      <c r="E36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" t="s">
+        <v>34</v>
+      </c>
+      <c r="D38">
+        <v>0</v>
+      </c>
+      <c r="E38">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>29</v>
+      </c>
+      <c r="B39" t="s">
+        <v>29</v>
+      </c>
+      <c r="C39" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39">
+        <v>0</v>
+      </c>
+      <c r="E39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>203</v>
+      </c>
+      <c r="C40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40">
+        <v>0</v>
+      </c>
+      <c r="E40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>204</v>
+      </c>
+      <c r="C41" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41">
+        <v>0</v>
+      </c>
+      <c r="E41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>205</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42">
+        <v>0</v>
+      </c>
+      <c r="E42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>206</v>
+      </c>
+      <c r="C43" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43">
+        <v>0</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>207</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44">
+        <v>0</v>
+      </c>
+      <c r="E44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>208</v>
+      </c>
+      <c r="C45" t="s">
+        <v>37</v>
+      </c>
+      <c r="D45">
+        <v>0</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>6</v>
+      </c>
+      <c r="B47" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" t="s">
+        <v>34</v>
+      </c>
+      <c r="D47">
+        <v>0</v>
+      </c>
+      <c r="E47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>29</v>
+      </c>
+      <c r="B48" t="s">
+        <v>29</v>
+      </c>
+      <c r="C48" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48">
+        <v>0</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>209</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>0</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>2</v>
+      </c>
+      <c r="B50" t="s">
+        <v>210</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50">
+        <v>0</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>3</v>
+      </c>
+      <c r="B51" t="s">
+        <v>211</v>
+      </c>
+      <c r="C51" t="s">
+        <v>37</v>
+      </c>
+      <c r="D51">
+        <v>0</v>
+      </c>
+      <c r="E51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>4</v>
+      </c>
+      <c r="B52" t="s">
+        <v>212</v>
+      </c>
+      <c r="C52" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52">
+        <v>0</v>
+      </c>
+      <c r="E52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>12</v>
+      </c>
+      <c r="C54" t="s">
+        <v>34</v>
+      </c>
+      <c r="D54">
+        <v>0</v>
+      </c>
+      <c r="E54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>29</v>
+      </c>
+      <c r="B55" t="s">
+        <v>29</v>
+      </c>
+      <c r="C55" t="s">
+        <v>35</v>
+      </c>
+      <c r="D55">
+        <v>0</v>
+      </c>
+      <c r="E55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1</v>
+      </c>
+      <c r="B56" t="s">
+        <v>213</v>
+      </c>
+      <c r="C56" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56">
+        <v>0</v>
+      </c>
+      <c r="E56">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>2</v>
+      </c>
+      <c r="B57" t="s">
+        <v>214</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57">
+        <v>0</v>
+      </c>
+      <c r="E57">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>3</v>
+      </c>
+      <c r="B58" t="s">
+        <v>215</v>
+      </c>
+      <c r="C58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58">
+        <v>0</v>
+      </c>
+      <c r="E58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59"/>
+    <row r="60">
+      <c r="A60">
+        <v>8</v>
+      </c>
+      <c r="B60" t="s">
+        <v>13</v>
+      </c>
+      <c r="C60" t="s">
+        <v>34</v>
+      </c>
+      <c r="D60">
+        <v>0</v>
+      </c>
+      <c r="E60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>29</v>
+      </c>
+      <c r="B61" t="s">
+        <v>29</v>
+      </c>
+      <c r="C61" t="s">
+        <v>35</v>
+      </c>
+      <c r="D61">
+        <v>0</v>
+      </c>
+      <c r="E61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>1</v>
+      </c>
+      <c r="B62" t="s">
+        <v>216</v>
+      </c>
+      <c r="C62" t="s">
+        <v>37</v>
+      </c>
+      <c r="D62">
+        <v>0</v>
+      </c>
+      <c r="E62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>2</v>
+      </c>
+      <c r="B63" t="s">
+        <v>217</v>
+      </c>
+      <c r="C63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63">
+        <v>0</v>
+      </c>
+      <c r="E63">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>3</v>
+      </c>
+      <c r="B64" t="s">
+        <v>218</v>
+      </c>
+      <c r="C64" t="s">
+        <v>37</v>
+      </c>
+      <c r="D64">
+        <v>0</v>
+      </c>
+      <c r="E64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>4</v>
+      </c>
+      <c r="B65" t="s">
+        <v>219</v>
+      </c>
+      <c r="C65" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65">
+        <v>0</v>
+      </c>
+      <c r="E65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>5</v>
+      </c>
+      <c r="B66" t="s">
+        <v>220</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66">
+        <v>0</v>
+      </c>
+      <c r="E66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>6</v>
+      </c>
+      <c r="B67" t="s">
+        <v>221</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>0</v>
+      </c>
+      <c r="E67">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68"/>
+    <row r="69">
+      <c r="A69">
+        <v>9</v>
+      </c>
+      <c r="B69" t="s">
+        <v>14</v>
+      </c>
+      <c r="C69" t="s">
+        <v>34</v>
+      </c>
+      <c r="D69">
+        <v>0</v>
+      </c>
+      <c r="E69">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>29</v>
+      </c>
+      <c r="B70" t="s">
+        <v>29</v>
+      </c>
+      <c r="C70" t="s">
+        <v>35</v>
+      </c>
+      <c r="D70">
+        <v>0</v>
+      </c>
+      <c r="E70">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>1</v>
+      </c>
+      <c r="B71" t="s">
+        <v>222</v>
+      </c>
+      <c r="C71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71">
+        <v>0</v>
+      </c>
+      <c r="E71">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>2</v>
+      </c>
+      <c r="B72" t="s">
+        <v>223</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72">
+        <v>0</v>
+      </c>
+      <c r="E72">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>3</v>
+      </c>
+      <c r="B73" t="s">
+        <v>224</v>
+      </c>
+      <c r="C73" t="s">
+        <v>37</v>
+      </c>
+      <c r="D73">
+        <v>0</v>
+      </c>
+      <c r="E73">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74"/>
+    <row r="75">
+      <c r="A75">
+        <v>10</v>
+      </c>
+      <c r="B75" t="s">
+        <v>15</v>
+      </c>
+      <c r="C75" t="s">
+        <v>34</v>
+      </c>
+      <c r="D75">
+        <v>0</v>
+      </c>
+      <c r="E75">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>29</v>
+      </c>
+      <c r="B76" t="s">
+        <v>29</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>0</v>
+      </c>
+      <c r="E76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>1</v>
+      </c>
+      <c r="B77" t="s">
+        <v>225</v>
+      </c>
+      <c r="C77" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77">
+        <v>0</v>
+      </c>
+      <c r="E77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>2</v>
+      </c>
+      <c r="B78" t="s">
+        <v>226</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>0</v>
+      </c>
+      <c r="E78">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>3</v>
+      </c>
+      <c r="B79" t="s">
+        <v>227</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79">
+        <v>0</v>
+      </c>
+      <c r="E79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>4</v>
+      </c>
+      <c r="B80" t="s">
+        <v>228</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>0</v>
+      </c>
+      <c r="E80">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>12</v>
+      </c>
+      <c r="B82" t="s">
+        <v>16</v>
+      </c>
+      <c r="C82" t="s">
+        <v>34</v>
+      </c>
+      <c r="D82">
+        <v>0</v>
+      </c>
+      <c r="E82">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" t="s">
+        <v>29</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83">
+        <v>0</v>
+      </c>
+      <c r="E83">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>229</v>
+      </c>
+      <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84">
+        <v>0</v>
+      </c>
+      <c r="E84">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>230</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>0</v>
+      </c>
+      <c r="E85">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>231</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86">
+        <v>0</v>
+      </c>
+      <c r="E86">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>232</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>0</v>
+      </c>
+      <c r="E87">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>5</v>
+      </c>
+      <c r="B88" t="s">
+        <v>233</v>
+      </c>
+      <c r="C88" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88">
+        <v>0</v>
+      </c>
+      <c r="E88">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>6</v>
+      </c>
+      <c r="B89" t="s">
+        <v>234</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>0</v>
+      </c>
+      <c r="E89">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90"/>
+    <row r="91">
+      <c r="A91">
+        <v>14</v>
+      </c>
+      <c r="B91" t="s">
+        <v>18</v>
+      </c>
+      <c r="C91" t="s">
+        <v>34</v>
+      </c>
+      <c r="D91">
+        <v>0</v>
+      </c>
+      <c r="E91">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>29</v>
+      </c>
+      <c r="B92" t="s">
+        <v>29</v>
+      </c>
+      <c r="C92" t="s">
+        <v>35</v>
+      </c>
+      <c r="D92">
+        <v>0</v>
+      </c>
+      <c r="E92">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>1</v>
+      </c>
+      <c r="B93" t="s">
+        <v>235</v>
+      </c>
+      <c r="C93" t="s">
+        <v>37</v>
+      </c>
+      <c r="D93">
+        <v>0</v>
+      </c>
+      <c r="E93">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>2</v>
+      </c>
+      <c r="B94" t="s">
+        <v>236</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>0</v>
+      </c>
+      <c r="E94">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>3</v>
+      </c>
+      <c r="B95" t="s">
+        <v>237</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>0</v>
+      </c>
+      <c r="E95">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>4</v>
+      </c>
+      <c r="B96" t="s">
+        <v>238</v>
+      </c>
+      <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96">
+        <v>0</v>
+      </c>
+      <c r="E96">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>5</v>
+      </c>
+      <c r="B97" t="s">
+        <v>239</v>
+      </c>
+      <c r="C97" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97">
+        <v>0</v>
+      </c>
+      <c r="E97">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>6</v>
+      </c>
+      <c r="B98" t="s">
+        <v>240</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98">
+        <v>0</v>
+      </c>
+      <c r="E98">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99"/>
+    <row r="100">
+      <c r="A100">
+        <v>15</v>
+      </c>
+      <c r="B100" t="s">
+        <v>19</v>
+      </c>
+      <c r="C100" t="s">
+        <v>34</v>
+      </c>
+      <c r="D100">
+        <v>0</v>
+      </c>
+      <c r="E100">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>29</v>
+      </c>
+      <c r="B101" t="s">
+        <v>29</v>
+      </c>
+      <c r="C101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D101">
+        <v>0</v>
+      </c>
+      <c r="E101">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>1</v>
+      </c>
+      <c r="B102" t="s">
+        <v>241</v>
+      </c>
+      <c r="C102" t="s">
+        <v>37</v>
+      </c>
+      <c r="D102">
+        <v>0</v>
+      </c>
+      <c r="E102">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>2</v>
+      </c>
+      <c r="B103" t="s">
+        <v>242</v>
+      </c>
+      <c r="C103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103">
+        <v>0</v>
+      </c>
+      <c r="E103">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>3</v>
+      </c>
+      <c r="B104" t="s">
+        <v>243</v>
+      </c>
+      <c r="C104" t="s">
+        <v>37</v>
+      </c>
+      <c r="D104">
+        <v>0</v>
+      </c>
+      <c r="E104">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105"/>
+    <row r="106">
+      <c r="A106">
+        <v>16</v>
+      </c>
+      <c r="B106" t="s">
+        <v>20</v>
+      </c>
+      <c r="C106" t="s">
+        <v>34</v>
+      </c>
+      <c r="D106">
+        <v>0</v>
+      </c>
+      <c r="E106">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>29</v>
+      </c>
+      <c r="B107" t="s">
+        <v>29</v>
+      </c>
+      <c r="C107" t="s">
+        <v>35</v>
+      </c>
+      <c r="D107">
+        <v>0</v>
+      </c>
+      <c r="E107">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>1</v>
+      </c>
+      <c r="B108" t="s">
+        <v>244</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>0</v>
+      </c>
+      <c r="E108">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>2</v>
+      </c>
+      <c r="B109" t="s">
+        <v>245</v>
+      </c>
+      <c r="C109" t="s">
+        <v>37</v>
+      </c>
+      <c r="D109">
+        <v>0</v>
+      </c>
+      <c r="E109">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>3</v>
+      </c>
+      <c r="B110" t="s">
+        <v>246</v>
+      </c>
+      <c r="C110" t="s">
+        <v>37</v>
+      </c>
+      <c r="D110">
+        <v>0</v>
+      </c>
+      <c r="E110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>4</v>
+      </c>
+      <c r="B111" t="s">
+        <v>247</v>
+      </c>
+      <c r="C111" t="s">
+        <v>37</v>
+      </c>
+      <c r="D111">
+        <v>0</v>
+      </c>
+      <c r="E111">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>5</v>
+      </c>
+      <c r="B112" t="s">
+        <v>248</v>
+      </c>
+      <c r="C112" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112">
+        <v>0</v>
+      </c>
+      <c r="E112">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>6</v>
+      </c>
+      <c r="B113" t="s">
+        <v>249</v>
+      </c>
+      <c r="C113" t="s">
+        <v>37</v>
+      </c>
+      <c r="D113">
+        <v>0</v>
+      </c>
+      <c r="E113">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114"/>
+    <row r="115">
+      <c r="A115">
+        <v>17</v>
+      </c>
+      <c r="B115" t="s">
+        <v>21</v>
+      </c>
+      <c r="C115" t="s">
+        <v>34</v>
+      </c>
+      <c r="D115">
+        <v>0</v>
+      </c>
+      <c r="E115">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>29</v>
+      </c>
+      <c r="B116" t="s">
+        <v>29</v>
+      </c>
+      <c r="C116" t="s">
+        <v>35</v>
+      </c>
+      <c r="D116">
+        <v>0</v>
+      </c>
+      <c r="E116">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>1</v>
+      </c>
+      <c r="B117" t="s">
+        <v>250</v>
+      </c>
+      <c r="C117" t="s">
+        <v>37</v>
+      </c>
+      <c r="D117">
+        <v>0</v>
+      </c>
+      <c r="E117">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>2</v>
+      </c>
+      <c r="B118" t="s">
+        <v>251</v>
+      </c>
+      <c r="C118" t="s">
+        <v>37</v>
+      </c>
+      <c r="D118">
+        <v>0</v>
+      </c>
+      <c r="E118">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>3</v>
+      </c>
+      <c r="B119" t="s">
+        <v>252</v>
+      </c>
+      <c r="C119" t="s">
+        <v>37</v>
+      </c>
+      <c r="D119">
+        <v>0</v>
+      </c>
+      <c r="E119">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>4</v>
+      </c>
+      <c r="B120" t="s">
+        <v>253</v>
+      </c>
+      <c r="C120" t="s">
+        <v>37</v>
+      </c>
+      <c r="D120">
+        <v>0</v>
+      </c>
+      <c r="E120">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>5</v>
+      </c>
+      <c r="B121" t="s">
+        <v>254</v>
+      </c>
+      <c r="C121" t="s">
+        <v>37</v>
+      </c>
+      <c r="D121">
+        <v>0</v>
+      </c>
+      <c r="E121">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>6</v>
+      </c>
+      <c r="B122" t="s">
+        <v>255</v>
+      </c>
+      <c r="C122" t="s">
+        <v>37</v>
+      </c>
+      <c r="D122">
+        <v>0</v>
+      </c>
+      <c r="E122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123"/>
+    <row r="124">
+      <c r="A124">
+        <v>24</v>
+      </c>
+      <c r="B124" t="s">
+        <v>22</v>
+      </c>
+      <c r="C124" t="s">
+        <v>34</v>
+      </c>
+      <c r="D124">
+        <v>0</v>
+      </c>
+      <c r="E124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>29</v>
+      </c>
+      <c r="B125" t="s">
+        <v>29</v>
+      </c>
+      <c r="C125" t="s">
+        <v>35</v>
+      </c>
+      <c r="D125">
+        <v>0</v>
+      </c>
+      <c r="E125">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>1</v>
+      </c>
+      <c r="B126" t="s">
+        <v>256</v>
+      </c>
+      <c r="C126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D126">
+        <v>0</v>
+      </c>
+      <c r="E126">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>257</v>
+      </c>
+      <c r="D2" t="s">
+        <v>258</v>
+      </c>
+      <c r="E2" t="s">
+        <v>259</v>
+      </c>
+      <c r="F2" t="s">
+        <v>260</v>
+      </c>
+      <c r="G2">
+        <v>29852</v>
+      </c>
+      <c r="H2">
+        <v>23994</v>
+      </c>
+      <c r="I2">
+        <v>46202</v>
+      </c>
+      <c r="J2">
+        <v>23868</v>
+      </c>
+      <c r="K2">
+        <v>32577</v>
+      </c>
+      <c r="L2">
+        <v>984</v>
+      </c>
+      <c r="M2">
+        <v>1936</v>
+      </c>
+      <c r="N2">
+        <v>14166</v>
+      </c>
+      <c r="O2">
+        <v>171</v>
+      </c>
+      <c r="P2">
+        <v>1692</v>
+      </c>
+      <c r="Q2">
+        <v>17777</v>
+      </c>
+      <c r="R2">
+        <v>27045</v>
+      </c>
+      <c r="S2">
+        <v>3356</v>
+      </c>
+      <c r="T2">
+        <v>7244</v>
+      </c>
+      <c r="U2">
+        <v>1365</v>
+      </c>
+      <c r="V2">
+        <v>232229</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>257</v>
+      </c>
+      <c r="D3" t="s">
+        <v>258</v>
+      </c>
+      <c r="E3" t="s">
+        <v>261</v>
+      </c>
+      <c r="F3" t="s">
+        <v>262</v>
+      </c>
+      <c r="G3">
+        <v>13022</v>
+      </c>
+      <c r="H3">
+        <v>46651</v>
+      </c>
+      <c r="I3">
+        <v>30911</v>
+      </c>
+      <c r="J3">
+        <v>21839</v>
+      </c>
+      <c r="K3">
+        <v>11108</v>
+      </c>
+      <c r="L3">
+        <v>877</v>
+      </c>
+      <c r="M3">
+        <v>908</v>
+      </c>
+      <c r="N3">
+        <v>12525</v>
+      </c>
+      <c r="O3">
+        <v>144</v>
+      </c>
+      <c r="P3">
+        <v>4314</v>
+      </c>
+      <c r="Q3">
+        <v>20927</v>
+      </c>
+      <c r="R3">
+        <v>10996</v>
+      </c>
+      <c r="S3">
+        <v>414</v>
+      </c>
+      <c r="T3">
+        <v>19341</v>
+      </c>
+      <c r="U3">
+        <v>355</v>
+      </c>
+      <c r="V3">
+        <v>194332</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4">
+        <v>42874</v>
+      </c>
+      <c r="H4">
+        <v>70645</v>
+      </c>
+      <c r="I4">
+        <v>77113</v>
+      </c>
+      <c r="J4">
+        <v>45707</v>
+      </c>
+      <c r="K4">
+        <v>43685</v>
+      </c>
+      <c r="L4">
+        <v>1861</v>
+      </c>
+      <c r="M4">
+        <v>2844</v>
+      </c>
+      <c r="N4">
+        <v>26691</v>
+      </c>
+      <c r="O4">
+        <v>315</v>
+      </c>
+      <c r="P4">
+        <v>6006</v>
+      </c>
+      <c r="Q4">
+        <v>38704</v>
+      </c>
+      <c r="R4">
+        <v>38041</v>
+      </c>
+      <c r="S4">
+        <v>3770</v>
+      </c>
+      <c r="T4">
+        <v>26585</v>
+      </c>
+      <c r="U4">
+        <v>1720</v>
+      </c>
+      <c r="V4">
+        <v>426561</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2">
+        <v>29852</v>
+      </c>
+      <c r="E2">
+        <v>13022</v>
+      </c>
+      <c r="F2">
+        <v>42874</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3">
+        <v>4057</v>
+      </c>
+      <c r="E3">
+        <v>2048</v>
+      </c>
+      <c r="F3">
+        <v>6105</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>263</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4">
+        <v>20809</v>
+      </c>
+      <c r="E4">
+        <v>2972</v>
+      </c>
+      <c r="F4">
+        <v>23781</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>264</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5">
+        <v>1437</v>
+      </c>
+      <c r="E5">
+        <v>477</v>
+      </c>
+      <c r="F5">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>265</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6">
+        <v>775</v>
+      </c>
+      <c r="E6">
+        <v>1832</v>
+      </c>
+      <c r="F6">
+        <v>2607</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>266</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7">
+        <v>335</v>
+      </c>
+      <c r="E7">
+        <v>295</v>
+      </c>
+      <c r="F7">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>267</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>272</v>
+      </c>
+      <c r="E8">
+        <v>2038</v>
+      </c>
+      <c r="F8">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>268</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9">
+        <v>269</v>
+      </c>
+      <c r="E9">
+        <v>458</v>
+      </c>
+      <c r="F9">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>269</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10">
+        <v>589</v>
+      </c>
+      <c r="E10">
+        <v>80</v>
+      </c>
+      <c r="F10">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>270</v>
+      </c>
+      <c r="C11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11">
+        <v>1309</v>
+      </c>
+      <c r="E11">
+        <v>2822</v>
+      </c>
+      <c r="F11">
+        <v>4131</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13">
+        <v>23994</v>
+      </c>
+      <c r="E13">
+        <v>46651</v>
+      </c>
+      <c r="F13">
+        <v>70645</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14">
+        <v>5443</v>
+      </c>
+      <c r="E14">
+        <v>6083</v>
+      </c>
+      <c r="F14">
+        <v>11526</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>271</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15">
+        <v>4443</v>
+      </c>
+      <c r="E15">
+        <v>10387</v>
+      </c>
+      <c r="F15">
+        <v>14830</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>272</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>3148</v>
+      </c>
+      <c r="E16">
+        <v>20574</v>
+      </c>
+      <c r="F16">
+        <v>23722</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>273</v>
+      </c>
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17">
+        <v>909</v>
+      </c>
+      <c r="E17">
+        <v>796</v>
+      </c>
+      <c r="F17">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>274</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>467</v>
+      </c>
+      <c r="E18">
+        <v>509</v>
+      </c>
+      <c r="F18">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>5</v>
+      </c>
+      <c r="B19" t="s">
+        <v>275</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19">
+        <v>476</v>
+      </c>
+      <c r="E19">
+        <v>6563</v>
+      </c>
+      <c r="F19">
+        <v>7039</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>276</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20">
+        <v>2307</v>
+      </c>
+      <c r="E20">
+        <v>1260</v>
+      </c>
+      <c r="F20">
+        <v>3567</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>7</v>
+      </c>
+      <c r="B21" t="s">
+        <v>277</v>
+      </c>
+      <c r="C21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21">
+        <v>1499</v>
+      </c>
+      <c r="E21">
+        <v>344</v>
+      </c>
+      <c r="F21">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>278</v>
+      </c>
+      <c r="C22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22">
+        <v>5302</v>
+      </c>
+      <c r="E22">
+        <v>135</v>
+      </c>
+      <c r="F22">
+        <v>5437</v>
+      </c>
+    </row>
+    <row r="23"/>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24">
+        <v>46202</v>
+      </c>
+      <c r="E24">
+        <v>30911</v>
+      </c>
+      <c r="F24">
+        <v>77113</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" t="s">
+        <v>29</v>
+      </c>
+      <c r="C25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25">
+        <v>4244</v>
+      </c>
+      <c r="E25">
+        <v>3356</v>
+      </c>
+      <c r="F25">
+        <v>7600</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>279</v>
+      </c>
+      <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26">
+        <v>4911</v>
+      </c>
+      <c r="E26">
+        <v>6807</v>
+      </c>
+      <c r="F26">
+        <v>11718</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>280</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27">
+        <v>9194</v>
+      </c>
+      <c r="E27">
+        <v>2892</v>
+      </c>
+      <c r="F27">
+        <v>12086</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>281</v>
+      </c>
+      <c r="C28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28">
+        <v>2979</v>
+      </c>
+      <c r="E28">
+        <v>14826</v>
+      </c>
+      <c r="F28">
+        <v>17805</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>282</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29">
+        <v>527</v>
+      </c>
+      <c r="E29">
+        <v>446</v>
+      </c>
+      <c r="F29">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>5</v>
+      </c>
+      <c r="B30" t="s">
+        <v>283</v>
+      </c>
+      <c r="C30" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30">
+        <v>22087</v>
+      </c>
+      <c r="E30">
+        <v>492</v>
+      </c>
+      <c r="F30">
+        <v>22579</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>284</v>
+      </c>
+      <c r="C31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31">
+        <v>557</v>
+      </c>
+      <c r="E31">
+        <v>1733</v>
+      </c>
+      <c r="F31">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>7</v>
+      </c>
+      <c r="B32" t="s">
+        <v>285</v>
+      </c>
+      <c r="C32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32">
+        <v>179</v>
+      </c>
+      <c r="E32">
+        <v>108</v>
+      </c>
+      <c r="F32">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>286</v>
+      </c>
+      <c r="C33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33">
+        <v>1524</v>
+      </c>
+      <c r="E33">
+        <v>251</v>
+      </c>
+      <c r="F33">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>34</v>
+      </c>
+      <c r="D35">
+        <v>23868</v>
+      </c>
+      <c r="E35">
+        <v>21839</v>
+      </c>
+      <c r="F35">
+        <v>45707</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>29</v>
+      </c>
+      <c r="B36" t="s">
+        <v>29</v>
+      </c>
+      <c r="C36" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36">
+        <v>4408</v>
+      </c>
+      <c r="E36">
+        <v>3272</v>
+      </c>
+      <c r="F36">
+        <v>7680</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>287</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37">
+        <v>2611</v>
+      </c>
+      <c r="E37">
+        <v>4172</v>
+      </c>
+      <c r="F37">
+        <v>6783</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>288</v>
+      </c>
+      <c r="C38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38">
+        <v>1069</v>
+      </c>
+      <c r="E38">
+        <v>9958</v>
+      </c>
+      <c r="F38">
+        <v>11027</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>3</v>
+      </c>
+      <c r="B39" t="s">
+        <v>289</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>961</v>
+      </c>
+      <c r="E39">
+        <v>730</v>
+      </c>
+      <c r="F39">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>290</v>
+      </c>
+      <c r="C40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40">
+        <v>6109</v>
+      </c>
+      <c r="E40">
+        <v>589</v>
+      </c>
+      <c r="F40">
+        <v>6698</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>5</v>
+      </c>
+      <c r="B41" t="s">
+        <v>291</v>
+      </c>
+      <c r="C41" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41">
+        <v>725</v>
+      </c>
+      <c r="E41">
+        <v>722</v>
+      </c>
+      <c r="F41">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>292</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42">
+        <v>7089</v>
+      </c>
+      <c r="E42">
+        <v>580</v>
+      </c>
+      <c r="F42">
+        <v>7669</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>7</v>
+      </c>
+      <c r="B43" t="s">
+        <v>293</v>
+      </c>
+      <c r="C43" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43">
+        <v>222</v>
+      </c>
+      <c r="E43">
+        <v>1531</v>
+      </c>
+      <c r="F43">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>294</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44">
+        <v>674</v>
+      </c>
+      <c r="E44">
+        <v>285</v>
+      </c>
+      <c r="F44">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46">
+        <v>5</v>
+      </c>
+      <c r="B46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" t="s">
+        <v>34</v>
+      </c>
+      <c r="D46">
+        <v>32577</v>
+      </c>
+      <c r="E46">
+        <v>11108</v>
+      </c>
+      <c r="F46">
+        <v>43685</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>29</v>
+      </c>
+      <c r="B47" t="s">
+        <v>29</v>
+      </c>
+      <c r="C47" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47">
+        <v>3208</v>
+      </c>
+      <c r="E47">
+        <v>1344</v>
+      </c>
+      <c r="F47">
+        <v>4552</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>295</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>4769</v>
+      </c>
+      <c r="E48">
+        <v>5043</v>
+      </c>
+      <c r="F48">
+        <v>9812</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>296</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>21775</v>
+      </c>
+      <c r="E49">
+        <v>545</v>
+      </c>
+      <c r="F49">
+        <v>22320</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>297</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50">
+        <v>1093</v>
+      </c>
+      <c r="E50">
+        <v>938</v>
+      </c>
+      <c r="F50">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>298</v>
+      </c>
+      <c r="C51" t="s">
+        <v>37</v>
+      </c>
+      <c r="D51">
+        <v>601</v>
+      </c>
+      <c r="E51">
+        <v>217</v>
+      </c>
+      <c r="F51">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5</v>
+      </c>
+      <c r="B52" t="s">
+        <v>299</v>
+      </c>
+      <c r="C52" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52">
+        <v>397</v>
+      </c>
+      <c r="E52">
+        <v>325</v>
+      </c>
+      <c r="F52">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>6</v>
+      </c>
+      <c r="B53" t="s">
+        <v>300</v>
+      </c>
+      <c r="C53" t="s">
+        <v>37</v>
+      </c>
+      <c r="D53">
+        <v>254</v>
+      </c>
+      <c r="E53">
+        <v>67</v>
+      </c>
+      <c r="F53">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>7</v>
+      </c>
+      <c r="B54" t="s">
+        <v>301</v>
+      </c>
+      <c r="C54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54">
+        <v>241</v>
+      </c>
+      <c r="E54">
+        <v>2600</v>
+      </c>
+      <c r="F54">
+        <v>2841</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>302</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55">
+        <v>239</v>
+      </c>
+      <c r="E55">
+        <v>29</v>
+      </c>
+      <c r="F55">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" t="s">
+        <v>34</v>
+      </c>
+      <c r="D57">
+        <v>984</v>
+      </c>
+      <c r="E57">
+        <v>877</v>
+      </c>
+      <c r="F57">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>29</v>
+      </c>
+      <c r="B58" t="s">
+        <v>29</v>
+      </c>
+      <c r="C58" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58">
+        <v>439</v>
+      </c>
+      <c r="E58">
+        <v>423</v>
+      </c>
+      <c r="F58">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>303</v>
+      </c>
+      <c r="C59" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59">
+        <v>267</v>
+      </c>
+      <c r="E59">
+        <v>238</v>
+      </c>
+      <c r="F59">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>2</v>
+      </c>
+      <c r="B60" t="s">
+        <v>304</v>
+      </c>
+      <c r="C60" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60">
+        <v>136</v>
+      </c>
+      <c r="E60">
+        <v>94</v>
+      </c>
+      <c r="F60">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>3</v>
+      </c>
+      <c r="B61" t="s">
+        <v>305</v>
+      </c>
+      <c r="C61" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61">
+        <v>80</v>
+      </c>
+      <c r="E61">
+        <v>69</v>
+      </c>
+      <c r="F61">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>4</v>
+      </c>
+      <c r="B62" t="s">
+        <v>306</v>
+      </c>
+      <c r="C62" t="s">
+        <v>37</v>
+      </c>
+      <c r="D62">
+        <v>62</v>
+      </c>
+      <c r="E62">
+        <v>53</v>
+      </c>
+      <c r="F62">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="63"/>
+    <row r="64">
+      <c r="A64">
+        <v>7</v>
+      </c>
+      <c r="B64" t="s">
+        <v>12</v>
+      </c>
+      <c r="C64" t="s">
+        <v>34</v>
+      </c>
+      <c r="D64">
+        <v>1936</v>
+      </c>
+      <c r="E64">
+        <v>908</v>
+      </c>
+      <c r="F64">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>29</v>
+      </c>
+      <c r="B65" t="s">
+        <v>29</v>
+      </c>
+      <c r="C65" t="s">
+        <v>35</v>
+      </c>
+      <c r="D65">
+        <v>673</v>
+      </c>
+      <c r="E65">
+        <v>356</v>
+      </c>
+      <c r="F65">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>1</v>
+      </c>
+      <c r="B66" t="s">
+        <v>307</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66">
+        <v>509</v>
+      </c>
+      <c r="E66">
+        <v>220</v>
+      </c>
+      <c r="F66">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>2</v>
+      </c>
+      <c r="B67" t="s">
+        <v>308</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>226</v>
+      </c>
+      <c r="E67">
+        <v>128</v>
+      </c>
+      <c r="F67">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>3</v>
+      </c>
+      <c r="B68" t="s">
+        <v>309</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68">
+        <v>141</v>
+      </c>
+      <c r="E68">
+        <v>87</v>
+      </c>
+      <c r="F68">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>4</v>
+      </c>
+      <c r="B69" t="s">
+        <v>310</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69">
+        <v>387</v>
+      </c>
+      <c r="E69">
+        <v>117</v>
+      </c>
+      <c r="F69">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>8</v>
+      </c>
+      <c r="B71" t="s">
+        <v>13</v>
+      </c>
+      <c r="C71" t="s">
+        <v>34</v>
+      </c>
+      <c r="D71">
+        <v>14166</v>
+      </c>
+      <c r="E71">
+        <v>12525</v>
+      </c>
+      <c r="F71">
+        <v>26691</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>29</v>
+      </c>
+      <c r="B72" t="s">
+        <v>29</v>
+      </c>
+      <c r="C72" t="s">
+        <v>35</v>
+      </c>
+      <c r="D72">
+        <v>2280</v>
+      </c>
+      <c r="E72">
+        <v>1995</v>
+      </c>
+      <c r="F72">
+        <v>4275</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>311</v>
+      </c>
+      <c r="C73" t="s">
+        <v>37</v>
+      </c>
+      <c r="D73">
+        <v>8132</v>
+      </c>
+      <c r="E73">
+        <v>1597</v>
+      </c>
+      <c r="F73">
+        <v>9729</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2</v>
+      </c>
+      <c r="B74" t="s">
+        <v>312</v>
+      </c>
+      <c r="C74" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74">
+        <v>937</v>
+      </c>
+      <c r="E74">
+        <v>1020</v>
+      </c>
+      <c r="F74">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>3</v>
+      </c>
+      <c r="B75" t="s">
+        <v>313</v>
+      </c>
+      <c r="C75" t="s">
+        <v>37</v>
+      </c>
+      <c r="D75">
+        <v>860</v>
+      </c>
+      <c r="E75">
+        <v>521</v>
+      </c>
+      <c r="F75">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>4</v>
+      </c>
+      <c r="B76" t="s">
+        <v>314</v>
+      </c>
+      <c r="C76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76">
+        <v>700</v>
+      </c>
+      <c r="E76">
+        <v>2074</v>
+      </c>
+      <c r="F76">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>5</v>
+      </c>
+      <c r="B77" t="s">
+        <v>315</v>
+      </c>
+      <c r="C77" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77">
+        <v>188</v>
+      </c>
+      <c r="E77">
+        <v>220</v>
+      </c>
+      <c r="F77">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>6</v>
+      </c>
+      <c r="B78" t="s">
+        <v>316</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>165</v>
+      </c>
+      <c r="E78">
+        <v>1431</v>
+      </c>
+      <c r="F78">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>7</v>
+      </c>
+      <c r="B79" t="s">
+        <v>317</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79">
+        <v>710</v>
+      </c>
+      <c r="E79">
+        <v>108</v>
+      </c>
+      <c r="F79">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>8</v>
+      </c>
+      <c r="B80" t="s">
+        <v>318</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>194</v>
+      </c>
+      <c r="E80">
+        <v>3559</v>
+      </c>
+      <c r="F80">
+        <v>3753</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>9</v>
+      </c>
+      <c r="B82" t="s">
+        <v>14</v>
+      </c>
+      <c r="C82" t="s">
+        <v>34</v>
+      </c>
+      <c r="D82">
+        <v>171</v>
+      </c>
+      <c r="E82">
+        <v>144</v>
+      </c>
+      <c r="F82">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" t="s">
+        <v>29</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83">
+        <v>77</v>
+      </c>
+      <c r="E83">
+        <v>76</v>
+      </c>
+      <c r="F83">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>319</v>
+      </c>
+      <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84">
+        <v>39</v>
+      </c>
+      <c r="E84">
+        <v>25</v>
+      </c>
+      <c r="F84">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>320</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>44</v>
+      </c>
+      <c r="E85">
+        <v>35</v>
+      </c>
+      <c r="F85">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>321</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86">
+        <v>11</v>
+      </c>
+      <c r="E86">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="87"/>
+    <row r="88">
+      <c r="A88">
+        <v>10</v>
+      </c>
+      <c r="B88" t="s">
+        <v>15</v>
+      </c>
+      <c r="C88" t="s">
+        <v>34</v>
+      </c>
+      <c r="D88">
+        <v>1692</v>
+      </c>
+      <c r="E88">
+        <v>4314</v>
+      </c>
+      <c r="F88">
+        <v>6006</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>29</v>
+      </c>
+      <c r="B89" t="s">
+        <v>29</v>
+      </c>
+      <c r="C89" t="s">
+        <v>35</v>
+      </c>
+      <c r="D89">
+        <v>425</v>
+      </c>
+      <c r="E89">
+        <v>219</v>
+      </c>
+      <c r="F89">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>1</v>
+      </c>
+      <c r="B90" t="s">
+        <v>322</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90">
+        <v>451</v>
+      </c>
+      <c r="E90">
+        <v>986</v>
+      </c>
+      <c r="F90">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>2</v>
+      </c>
+      <c r="B91" t="s">
+        <v>323</v>
+      </c>
+      <c r="C91" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91">
+        <v>257</v>
+      </c>
+      <c r="E91">
+        <v>173</v>
+      </c>
+      <c r="F91">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>3</v>
+      </c>
+      <c r="B92" t="s">
+        <v>324</v>
+      </c>
+      <c r="C92" t="s">
+        <v>37</v>
+      </c>
+      <c r="D92">
+        <v>219</v>
+      </c>
+      <c r="E92">
+        <v>94</v>
+      </c>
+      <c r="F92">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>4</v>
+      </c>
+      <c r="B93" t="s">
+        <v>325</v>
+      </c>
+      <c r="C93" t="s">
+        <v>37</v>
+      </c>
+      <c r="D93">
+        <v>106</v>
+      </c>
+      <c r="E93">
+        <v>2719</v>
+      </c>
+      <c r="F93">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>5</v>
+      </c>
+      <c r="B94" t="s">
+        <v>326</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>72</v>
+      </c>
+      <c r="E94">
+        <v>57</v>
+      </c>
+      <c r="F94">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>6</v>
+      </c>
+      <c r="B95" t="s">
+        <v>327</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>87</v>
+      </c>
+      <c r="E95">
+        <v>39</v>
+      </c>
+      <c r="F95">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>7</v>
+      </c>
+      <c r="B96" t="s">
+        <v>328</v>
+      </c>
+      <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96">
+        <v>41</v>
+      </c>
+      <c r="E96">
+        <v>17</v>
+      </c>
+      <c r="F96">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>8</v>
+      </c>
+      <c r="B97" t="s">
+        <v>329</v>
+      </c>
+      <c r="C97" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97">
+        <v>34</v>
+      </c>
+      <c r="E97">
+        <v>10</v>
+      </c>
+      <c r="F97">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="98"/>
+    <row r="99">
+      <c r="A99">
+        <v>12</v>
+      </c>
+      <c r="B99" t="s">
+        <v>16</v>
+      </c>
+      <c r="C99" t="s">
+        <v>34</v>
+      </c>
+      <c r="D99">
+        <v>17777</v>
+      </c>
+      <c r="E99">
+        <v>20927</v>
+      </c>
+      <c r="F99">
+        <v>38704</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>29</v>
+      </c>
+      <c r="B100" t="s">
+        <v>29</v>
+      </c>
+      <c r="C100" t="s">
+        <v>35</v>
+      </c>
+      <c r="D100">
+        <v>1581</v>
+      </c>
+      <c r="E100">
+        <v>1287</v>
+      </c>
+      <c r="F100">
+        <v>2868</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>1</v>
+      </c>
+      <c r="B101" t="s">
+        <v>330</v>
+      </c>
+      <c r="C101" t="s">
+        <v>37</v>
+      </c>
+      <c r="D101">
+        <v>13000</v>
+      </c>
+      <c r="E101">
+        <v>3542</v>
+      </c>
+      <c r="F101">
+        <v>16542</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>2</v>
+      </c>
+      <c r="B102" t="s">
+        <v>331</v>
+      </c>
+      <c r="C102" t="s">
+        <v>37</v>
+      </c>
+      <c r="D102">
+        <v>892</v>
+      </c>
+      <c r="E102">
+        <v>10648</v>
+      </c>
+      <c r="F102">
+        <v>11540</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>3</v>
+      </c>
+      <c r="B103" t="s">
+        <v>332</v>
+      </c>
+      <c r="C103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103">
+        <v>260</v>
+      </c>
+      <c r="E103">
+        <v>386</v>
+      </c>
+      <c r="F103">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>4</v>
+      </c>
+      <c r="B104" t="s">
+        <v>333</v>
+      </c>
+      <c r="C104" t="s">
+        <v>37</v>
+      </c>
+      <c r="D104">
+        <v>389</v>
+      </c>
+      <c r="E104">
+        <v>3023</v>
+      </c>
+      <c r="F104">
+        <v>3412</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>5</v>
+      </c>
+      <c r="B105" t="s">
+        <v>334</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105">
+        <v>275</v>
+      </c>
+      <c r="E105">
+        <v>1042</v>
+      </c>
+      <c r="F105">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>6</v>
+      </c>
+      <c r="B106" t="s">
+        <v>335</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106">
+        <v>230</v>
+      </c>
+      <c r="E106">
+        <v>242</v>
+      </c>
+      <c r="F106">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>7</v>
+      </c>
+      <c r="B107" t="s">
+        <v>336</v>
+      </c>
+      <c r="C107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107">
+        <v>1082</v>
+      </c>
+      <c r="E107">
+        <v>202</v>
+      </c>
+      <c r="F107">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>8</v>
+      </c>
+      <c r="B108" t="s">
+        <v>337</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>68</v>
+      </c>
+      <c r="E108">
+        <v>555</v>
+      </c>
+      <c r="F108">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="109"/>
+    <row r="110">
+      <c r="A110">
+        <v>14</v>
+      </c>
+      <c r="B110" t="s">
+        <v>18</v>
+      </c>
+      <c r="C110" t="s">
+        <v>34</v>
+      </c>
+      <c r="D110">
+        <v>27045</v>
+      </c>
+      <c r="E110">
+        <v>10996</v>
+      </c>
+      <c r="F110">
+        <v>38041</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>29</v>
+      </c>
+      <c r="B111" t="s">
+        <v>29</v>
+      </c>
+      <c r="C111" t="s">
+        <v>35</v>
+      </c>
+      <c r="D111">
+        <v>2781</v>
+      </c>
+      <c r="E111">
+        <v>1447</v>
+      </c>
+      <c r="F111">
+        <v>4228</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>1</v>
+      </c>
+      <c r="B112" t="s">
+        <v>338</v>
+      </c>
+      <c r="C112" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112">
+        <v>17451</v>
+      </c>
+      <c r="E112">
+        <v>2995</v>
+      </c>
+      <c r="F112">
+        <v>20446</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>2</v>
+      </c>
+      <c r="B113" t="s">
+        <v>339</v>
+      </c>
+      <c r="C113" t="s">
+        <v>37</v>
+      </c>
+      <c r="D113">
+        <v>5181</v>
+      </c>
+      <c r="E113">
+        <v>647</v>
+      </c>
+      <c r="F113">
+        <v>5828</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>3</v>
+      </c>
+      <c r="B114" t="s">
+        <v>340</v>
+      </c>
+      <c r="C114" t="s">
+        <v>37</v>
+      </c>
+      <c r="D114">
+        <v>312</v>
+      </c>
+      <c r="E114">
+        <v>3241</v>
+      </c>
+      <c r="F114">
+        <v>3553</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>4</v>
+      </c>
+      <c r="B115" t="s">
+        <v>341</v>
+      </c>
+      <c r="C115" t="s">
+        <v>37</v>
+      </c>
+      <c r="D115">
+        <v>454</v>
+      </c>
+      <c r="E115">
+        <v>966</v>
+      </c>
+      <c r="F115">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>5</v>
+      </c>
+      <c r="B116" t="s">
+        <v>342</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116">
+        <v>480</v>
+      </c>
+      <c r="E116">
+        <v>1371</v>
+      </c>
+      <c r="F116">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>6</v>
+      </c>
+      <c r="B117" t="s">
+        <v>343</v>
+      </c>
+      <c r="C117" t="s">
+        <v>37</v>
+      </c>
+      <c r="D117">
+        <v>106</v>
+      </c>
+      <c r="E117">
+        <v>92</v>
+      </c>
+      <c r="F117">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>7</v>
+      </c>
+      <c r="B118" t="s">
+        <v>344</v>
+      </c>
+      <c r="C118" t="s">
+        <v>37</v>
+      </c>
+      <c r="D118">
+        <v>169</v>
+      </c>
+      <c r="E118">
+        <v>71</v>
+      </c>
+      <c r="F118">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>8</v>
+      </c>
+      <c r="B119" t="s">
+        <v>345</v>
+      </c>
+      <c r="C119" t="s">
+        <v>37</v>
+      </c>
+      <c r="D119">
+        <v>111</v>
+      </c>
+      <c r="E119">
+        <v>166</v>
+      </c>
+      <c r="F119">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="120"/>
+    <row r="121">
+      <c r="A121">
+        <v>16</v>
+      </c>
+      <c r="B121" t="s">
+        <v>20</v>
+      </c>
+      <c r="C121" t="s">
+        <v>34</v>
+      </c>
+      <c r="D121">
+        <v>3356</v>
+      </c>
+      <c r="E121">
+        <v>414</v>
+      </c>
+      <c r="F121">
+        <v>3770</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>29</v>
+      </c>
+      <c r="B122" t="s">
+        <v>29</v>
+      </c>
+      <c r="C122" t="s">
+        <v>35</v>
+      </c>
+      <c r="D122">
+        <v>600</v>
+      </c>
+      <c r="E122">
+        <v>110</v>
+      </c>
+      <c r="F122">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>1</v>
+      </c>
+      <c r="B123" t="s">
+        <v>346</v>
+      </c>
+      <c r="C123" t="s">
+        <v>37</v>
+      </c>
+      <c r="D123">
+        <v>2176</v>
+      </c>
+      <c r="E123">
+        <v>132</v>
+      </c>
+      <c r="F123">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>2</v>
+      </c>
+      <c r="B124" t="s">
+        <v>347</v>
+      </c>
+      <c r="C124" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124">
+        <v>176</v>
+      </c>
+      <c r="E124">
+        <v>54</v>
+      </c>
+      <c r="F124">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>3</v>
+      </c>
+      <c r="B125" t="s">
+        <v>348</v>
+      </c>
+      <c r="C125" t="s">
+        <v>37</v>
+      </c>
+      <c r="D125">
+        <v>89</v>
+      </c>
+      <c r="E125">
+        <v>22</v>
+      </c>
+      <c r="F125">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>4</v>
+      </c>
+      <c r="B126" t="s">
+        <v>349</v>
+      </c>
+      <c r="C126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D126">
+        <v>123</v>
+      </c>
+      <c r="E126">
+        <v>32</v>
+      </c>
+      <c r="F126">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>5</v>
+      </c>
+      <c r="B127" t="s">
+        <v>350</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>60</v>
+      </c>
+      <c r="E127">
+        <v>20</v>
+      </c>
+      <c r="F127">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>6</v>
+      </c>
+      <c r="B128" t="s">
+        <v>351</v>
+      </c>
+      <c r="C128" t="s">
+        <v>37</v>
+      </c>
+      <c r="D128">
+        <v>58</v>
+      </c>
+      <c r="E128">
+        <v>16</v>
+      </c>
+      <c r="F128">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>7</v>
+      </c>
+      <c r="B129" t="s">
+        <v>352</v>
+      </c>
+      <c r="C129" t="s">
+        <v>37</v>
+      </c>
+      <c r="D129">
+        <v>46</v>
+      </c>
+      <c r="E129">
+        <v>10</v>
+      </c>
+      <c r="F129">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>8</v>
+      </c>
+      <c r="B130" t="s">
+        <v>353</v>
+      </c>
+      <c r="C130" t="s">
+        <v>37</v>
+      </c>
+      <c r="D130">
+        <v>28</v>
+      </c>
+      <c r="E130">
+        <v>18</v>
+      </c>
+      <c r="F130">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="131"/>
+    <row r="132">
+      <c r="A132">
+        <v>17</v>
+      </c>
+      <c r="B132" t="s">
+        <v>21</v>
+      </c>
+      <c r="C132" t="s">
+        <v>34</v>
+      </c>
+      <c r="D132">
+        <v>7244</v>
+      </c>
+      <c r="E132">
+        <v>19341</v>
+      </c>
+      <c r="F132">
+        <v>26585</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>29</v>
+      </c>
+      <c r="B133" t="s">
+        <v>29</v>
+      </c>
+      <c r="C133" t="s">
+        <v>35</v>
+      </c>
+      <c r="D133">
+        <v>780</v>
+      </c>
+      <c r="E133">
+        <v>843</v>
+      </c>
+      <c r="F133">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>1</v>
+      </c>
+      <c r="B134" t="s">
+        <v>354</v>
+      </c>
+      <c r="C134" t="s">
+        <v>37</v>
+      </c>
+      <c r="D134">
+        <v>725</v>
+      </c>
+      <c r="E134">
+        <v>11207</v>
+      </c>
+      <c r="F134">
+        <v>11932</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>2</v>
+      </c>
+      <c r="B135" t="s">
+        <v>355</v>
+      </c>
+      <c r="C135" t="s">
+        <v>37</v>
+      </c>
+      <c r="D135">
+        <v>4361</v>
+      </c>
+      <c r="E135">
+        <v>237</v>
+      </c>
+      <c r="F135">
+        <v>4598</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>3</v>
+      </c>
+      <c r="B136" t="s">
+        <v>356</v>
+      </c>
+      <c r="C136" t="s">
+        <v>37</v>
+      </c>
+      <c r="D136">
+        <v>93</v>
+      </c>
+      <c r="E136">
+        <v>177</v>
+      </c>
+      <c r="F136">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>4</v>
+      </c>
+      <c r="B137" t="s">
+        <v>357</v>
+      </c>
+      <c r="C137" t="s">
+        <v>37</v>
+      </c>
+      <c r="D137">
+        <v>485</v>
+      </c>
+      <c r="E137">
+        <v>4398</v>
+      </c>
+      <c r="F137">
+        <v>4883</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>5</v>
+      </c>
+      <c r="B138" t="s">
+        <v>358</v>
+      </c>
+      <c r="C138" t="s">
+        <v>37</v>
+      </c>
+      <c r="D138">
+        <v>538</v>
+      </c>
+      <c r="E138">
+        <v>278</v>
+      </c>
+      <c r="F138">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>6</v>
+      </c>
+      <c r="B139" t="s">
+        <v>359</v>
+      </c>
+      <c r="C139" t="s">
+        <v>37</v>
+      </c>
+      <c r="D139">
+        <v>48</v>
+      </c>
+      <c r="E139">
+        <v>43</v>
+      </c>
+      <c r="F139">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>7</v>
+      </c>
+      <c r="B140" t="s">
+        <v>360</v>
+      </c>
+      <c r="C140" t="s">
+        <v>37</v>
+      </c>
+      <c r="D140">
+        <v>129</v>
+      </c>
+      <c r="E140">
+        <v>116</v>
+      </c>
+      <c r="F140">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>8</v>
+      </c>
+      <c r="B141" t="s">
+        <v>361</v>
+      </c>
+      <c r="C141" t="s">
+        <v>37</v>
+      </c>
+      <c r="D141">
+        <v>85</v>
+      </c>
+      <c r="E141">
+        <v>2042</v>
+      </c>
+      <c r="F141">
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="142"/>
+    <row r="143">
+      <c r="A143">
+        <v>24</v>
+      </c>
+      <c r="B143" t="s">
+        <v>22</v>
+      </c>
+      <c r="C143" t="s">
+        <v>34</v>
+      </c>
+      <c r="D143">
+        <v>1365</v>
+      </c>
+      <c r="E143">
+        <v>355</v>
+      </c>
+      <c r="F143">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>29</v>
+      </c>
+      <c r="B144" t="s">
+        <v>29</v>
+      </c>
+      <c r="C144" t="s">
+        <v>35</v>
+      </c>
+      <c r="D144">
+        <v>256</v>
+      </c>
+      <c r="E144">
+        <v>79</v>
+      </c>
+      <c r="F144">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>1</v>
+      </c>
+      <c r="B145" t="s">
+        <v>362</v>
+      </c>
+      <c r="C145" t="s">
+        <v>37</v>
+      </c>
+      <c r="D145">
+        <v>342</v>
+      </c>
+      <c r="E145">
+        <v>80</v>
+      </c>
+      <c r="F145">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>2</v>
+      </c>
+      <c r="B146" t="s">
+        <v>363</v>
+      </c>
+      <c r="C146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D146">
+        <v>97</v>
+      </c>
+      <c r="E146">
+        <v>16</v>
+      </c>
+      <c r="F146">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>3</v>
+      </c>
+      <c r="B147" t="s">
+        <v>364</v>
+      </c>
+      <c r="C147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D147">
+        <v>61</v>
+      </c>
+      <c r="E147">
+        <v>159</v>
+      </c>
+      <c r="F147">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>4</v>
+      </c>
+      <c r="B148" t="s">
+        <v>365</v>
+      </c>
+      <c r="C148" t="s">
+        <v>37</v>
+      </c>
+      <c r="D148">
+        <v>609</v>
+      </c>
+      <c r="E148">
+        <v>21</v>
+      </c>
+      <c r="F148">
+        <v>630</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>366</v>
+      </c>
+      <c r="D2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E2" t="s">
+        <v>368</v>
+      </c>
+      <c r="F2" t="s">
+        <v>369</v>
+      </c>
+      <c r="G2">
+        <v>35798</v>
+      </c>
+      <c r="H2">
+        <v>78123</v>
+      </c>
+      <c r="I2">
+        <v>37156</v>
+      </c>
+      <c r="J2">
+        <v>64567</v>
+      </c>
+      <c r="K2">
+        <v>29921</v>
+      </c>
+      <c r="L2">
+        <v>2257</v>
+      </c>
+      <c r="M2">
+        <v>4058</v>
+      </c>
+      <c r="N2">
+        <v>57888</v>
+      </c>
+      <c r="O2">
+        <v>302</v>
+      </c>
+      <c r="P2">
+        <v>573</v>
+      </c>
+      <c r="Q2">
+        <v>49347</v>
+      </c>
+      <c r="R2">
+        <v>661</v>
+      </c>
+      <c r="S2">
+        <v>27935</v>
+      </c>
+      <c r="T2">
+        <v>5664</v>
+      </c>
+      <c r="U2">
+        <v>19595</v>
+      </c>
+      <c r="V2">
+        <v>22819</v>
+      </c>
+      <c r="W2">
+        <v>4154</v>
+      </c>
+      <c r="X2">
+        <v>440818</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3">
+        <v>35798</v>
+      </c>
+      <c r="H3">
+        <v>78123</v>
+      </c>
+      <c r="I3">
+        <v>37156</v>
+      </c>
+      <c r="J3">
+        <v>64567</v>
+      </c>
+      <c r="K3">
+        <v>29921</v>
+      </c>
+      <c r="L3">
+        <v>2257</v>
+      </c>
+      <c r="M3">
+        <v>4058</v>
+      </c>
+      <c r="N3">
+        <v>57888</v>
+      </c>
+      <c r="O3">
+        <v>302</v>
+      </c>
+      <c r="P3">
+        <v>573</v>
+      </c>
+      <c r="Q3">
+        <v>49347</v>
+      </c>
+      <c r="R3">
+        <v>661</v>
+      </c>
+      <c r="S3">
+        <v>27935</v>
+      </c>
+      <c r="T3">
+        <v>5664</v>
+      </c>
+      <c r="U3">
+        <v>19595</v>
+      </c>
+      <c r="V3">
+        <v>22819</v>
+      </c>
+      <c r="W3">
+        <v>4154</v>
+      </c>
+      <c r="X3">
+        <v>440818</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
@@ -18154,170 +25126,170 @@
         <v>35798</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>35</v>
       </c>
       <c r="D3">
         <v>4675</v>
       </c>
       <c r="E3">
         <v>4675</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>179</v>
+        <v>370</v>
       </c>
       <c r="C4" t="s">
         <v>37</v>
       </c>
       <c r="D4">
         <v>13814</v>
       </c>
       <c r="E4">
         <v>13814</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>180</v>
+        <v>371</v>
       </c>
       <c r="C5" t="s">
         <v>37</v>
       </c>
       <c r="D5">
         <v>1879</v>
       </c>
       <c r="E5">
         <v>1879</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>181</v>
+        <v>372</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6">
         <v>3316</v>
       </c>
       <c r="E6">
         <v>3316</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>182</v>
+        <v>373</v>
       </c>
       <c r="C7" t="s">
         <v>37</v>
       </c>
       <c r="D7">
         <v>1567</v>
       </c>
       <c r="E7">
         <v>1567</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>183</v>
+        <v>374</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8">
         <v>2051</v>
       </c>
       <c r="E8">
         <v>2051</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>184</v>
+        <v>375</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9">
         <v>419</v>
       </c>
       <c r="E9">
         <v>419</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>185</v>
+        <v>376</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10">
         <v>2295</v>
       </c>
       <c r="E10">
         <v>2295</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>186</v>
+        <v>377</v>
       </c>
       <c r="C11" t="s">
         <v>37</v>
       </c>
       <c r="D11">
         <v>5782</v>
       </c>
       <c r="E11">
         <v>5782</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13">
         <v>78123</v>
       </c>
@@ -18325,170 +25297,170 @@
         <v>78123</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14" t="s">
         <v>29</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
         <v>8784</v>
       </c>
       <c r="E14">
         <v>8784</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>187</v>
+        <v>378</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
         <v>20687</v>
       </c>
       <c r="E15">
         <v>20687</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>188</v>
+        <v>379</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>8616</v>
       </c>
       <c r="E16">
         <v>8616</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>189</v>
+        <v>380</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>1434</v>
       </c>
       <c r="E17">
         <v>1434</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>190</v>
+        <v>381</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
         <v>14268</v>
       </c>
       <c r="E18">
         <v>14268</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>191</v>
+        <v>382</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
         <v>886</v>
       </c>
       <c r="E19">
         <v>886</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>192</v>
+        <v>383</v>
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
         <v>469</v>
       </c>
       <c r="E20">
         <v>469</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>193</v>
+        <v>384</v>
       </c>
       <c r="C21" t="s">
         <v>37</v>
       </c>
       <c r="D21">
         <v>325</v>
       </c>
       <c r="E21">
         <v>325</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>194</v>
+        <v>385</v>
       </c>
       <c r="C22" t="s">
         <v>37</v>
       </c>
       <c r="D22">
         <v>22654</v>
       </c>
       <c r="E22">
         <v>22654</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
         <v>34</v>
       </c>
       <c r="D24">
         <v>37156</v>
       </c>
@@ -18496,170 +25468,170 @@
         <v>37156</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" t="s">
         <v>35</v>
       </c>
       <c r="D25">
         <v>4628</v>
       </c>
       <c r="E25">
         <v>4628</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>195</v>
+        <v>386</v>
       </c>
       <c r="C26" t="s">
         <v>37</v>
       </c>
       <c r="D26">
         <v>14261</v>
       </c>
       <c r="E26">
         <v>14261</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>196</v>
+        <v>387</v>
       </c>
       <c r="C27" t="s">
         <v>37</v>
       </c>
       <c r="D27">
         <v>4380</v>
       </c>
       <c r="E27">
         <v>4380</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>197</v>
+        <v>388</v>
       </c>
       <c r="C28" t="s">
         <v>37</v>
       </c>
       <c r="D28">
         <v>5741</v>
       </c>
       <c r="E28">
         <v>5741</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>198</v>
+        <v>389</v>
       </c>
       <c r="C29" t="s">
         <v>37</v>
       </c>
       <c r="D29">
         <v>1318</v>
       </c>
       <c r="E29">
         <v>1318</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>199</v>
+        <v>390</v>
       </c>
       <c r="C30" t="s">
         <v>37</v>
       </c>
       <c r="D30">
         <v>4077</v>
       </c>
       <c r="E30">
         <v>4077</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>200</v>
+        <v>391</v>
       </c>
       <c r="C31" t="s">
         <v>37</v>
       </c>
       <c r="D31">
         <v>492</v>
       </c>
       <c r="E31">
         <v>492</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>201</v>
+        <v>392</v>
       </c>
       <c r="C32" t="s">
         <v>37</v>
       </c>
       <c r="D32">
         <v>2049</v>
       </c>
       <c r="E32">
         <v>2049</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>202</v>
+        <v>393</v>
       </c>
       <c r="C33" t="s">
         <v>37</v>
       </c>
       <c r="D33">
         <v>210</v>
       </c>
       <c r="E33">
         <v>210</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
         <v>34</v>
       </c>
       <c r="D35">
         <v>64567</v>
       </c>
@@ -18667,170 +25639,170 @@
         <v>64567</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>29</v>
       </c>
       <c r="B36" t="s">
         <v>29</v>
       </c>
       <c r="C36" t="s">
         <v>35</v>
       </c>
       <c r="D36">
         <v>6091</v>
       </c>
       <c r="E36">
         <v>6091</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>203</v>
+        <v>394</v>
       </c>
       <c r="C37" t="s">
         <v>37</v>
       </c>
       <c r="D37">
         <v>23261</v>
       </c>
       <c r="E37">
         <v>23261</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>204</v>
+        <v>395</v>
       </c>
       <c r="C38" t="s">
         <v>37</v>
       </c>
       <c r="D38">
         <v>3252</v>
       </c>
       <c r="E38">
         <v>3252</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>205</v>
+        <v>396</v>
       </c>
       <c r="C39" t="s">
         <v>37</v>
       </c>
       <c r="D39">
         <v>1524</v>
       </c>
       <c r="E39">
         <v>1524</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>206</v>
+        <v>397</v>
       </c>
       <c r="C40" t="s">
         <v>37</v>
       </c>
       <c r="D40">
         <v>4203</v>
       </c>
       <c r="E40">
         <v>4203</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>207</v>
+        <v>398</v>
       </c>
       <c r="C41" t="s">
         <v>37</v>
       </c>
       <c r="D41">
         <v>3635</v>
       </c>
       <c r="E41">
         <v>3635</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>208</v>
+        <v>399</v>
       </c>
       <c r="C42" t="s">
         <v>37</v>
       </c>
       <c r="D42">
         <v>4392</v>
       </c>
       <c r="E42">
         <v>4392</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>209</v>
+        <v>400</v>
       </c>
       <c r="C43" t="s">
         <v>37</v>
       </c>
       <c r="D43">
         <v>17973</v>
       </c>
       <c r="E43">
         <v>17973</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>210</v>
+        <v>401</v>
       </c>
       <c r="C44" t="s">
         <v>37</v>
       </c>
       <c r="D44">
         <v>236</v>
       </c>
       <c r="E44">
         <v>236</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>34</v>
       </c>
       <c r="D46">
         <v>29921</v>
       </c>
@@ -18838,170 +25810,170 @@
         <v>29921</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>29</v>
       </c>
       <c r="B47" t="s">
         <v>29</v>
       </c>
       <c r="C47" t="s">
         <v>35</v>
       </c>
       <c r="D47">
         <v>3324</v>
       </c>
       <c r="E47">
         <v>3324</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>211</v>
+        <v>402</v>
       </c>
       <c r="C48" t="s">
         <v>37</v>
       </c>
       <c r="D48">
         <v>5366</v>
       </c>
       <c r="E48">
         <v>5366</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>212</v>
+        <v>403</v>
       </c>
       <c r="C49" t="s">
         <v>37</v>
       </c>
       <c r="D49">
         <v>5710</v>
       </c>
       <c r="E49">
         <v>5710</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>213</v>
+        <v>404</v>
       </c>
       <c r="C50" t="s">
         <v>37</v>
       </c>
       <c r="D50">
         <v>3069</v>
       </c>
       <c r="E50">
         <v>3069</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>214</v>
+        <v>405</v>
       </c>
       <c r="C51" t="s">
         <v>37</v>
       </c>
       <c r="D51">
         <v>540</v>
       </c>
       <c r="E51">
         <v>540</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>215</v>
+        <v>406</v>
       </c>
       <c r="C52" t="s">
         <v>37</v>
       </c>
       <c r="D52">
         <v>8441</v>
       </c>
       <c r="E52">
         <v>8441</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>216</v>
+        <v>407</v>
       </c>
       <c r="C53" t="s">
         <v>37</v>
       </c>
       <c r="D53">
         <v>667</v>
       </c>
       <c r="E53">
         <v>667</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>217</v>
+        <v>408</v>
       </c>
       <c r="C54" t="s">
         <v>37</v>
       </c>
       <c r="D54">
         <v>2266</v>
       </c>
       <c r="E54">
         <v>2266</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>218</v>
+        <v>409</v>
       </c>
       <c r="C55" t="s">
         <v>37</v>
       </c>
       <c r="D55">
         <v>538</v>
       </c>
       <c r="E55">
         <v>538</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
         <v>34</v>
       </c>
       <c r="D57">
         <v>2257</v>
       </c>
@@ -19009,102 +25981,102 @@
         <v>2257</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>29</v>
       </c>
       <c r="B58" t="s">
         <v>29</v>
       </c>
       <c r="C58" t="s">
         <v>35</v>
       </c>
       <c r="D58">
         <v>578</v>
       </c>
       <c r="E58">
         <v>578</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>219</v>
+        <v>410</v>
       </c>
       <c r="C59" t="s">
         <v>37</v>
       </c>
       <c r="D59">
         <v>344</v>
       </c>
       <c r="E59">
         <v>344</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>220</v>
+        <v>411</v>
       </c>
       <c r="C60" t="s">
         <v>37</v>
       </c>
       <c r="D60">
         <v>1030</v>
       </c>
       <c r="E60">
         <v>1030</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>221</v>
+        <v>412</v>
       </c>
       <c r="C61" t="s">
         <v>37</v>
       </c>
       <c r="D61">
         <v>199</v>
       </c>
       <c r="E61">
         <v>199</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>4</v>
       </c>
       <c r="B62" t="s">
-        <v>222</v>
+        <v>413</v>
       </c>
       <c r="C62" t="s">
         <v>37</v>
       </c>
       <c r="D62">
         <v>106</v>
       </c>
       <c r="E62">
         <v>106</v>
       </c>
     </row>
     <row r="63"/>
     <row r="64">
       <c r="A64">
         <v>7</v>
       </c>
       <c r="B64" t="s">
         <v>12</v>
       </c>
       <c r="C64" t="s">
         <v>34</v>
       </c>
       <c r="D64">
         <v>4058</v>
       </c>
@@ -19112,136 +26084,136 @@
         <v>4058</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>29</v>
       </c>
       <c r="B65" t="s">
         <v>29</v>
       </c>
       <c r="C65" t="s">
         <v>35</v>
       </c>
       <c r="D65">
         <v>1038</v>
       </c>
       <c r="E65">
         <v>1038</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1</v>
       </c>
       <c r="B66" t="s">
-        <v>223</v>
+        <v>414</v>
       </c>
       <c r="C66" t="s">
         <v>37</v>
       </c>
       <c r="D66">
         <v>719</v>
       </c>
       <c r="E66">
         <v>719</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2</v>
       </c>
       <c r="B67" t="s">
-        <v>224</v>
+        <v>415</v>
       </c>
       <c r="C67" t="s">
         <v>37</v>
       </c>
       <c r="D67">
         <v>987</v>
       </c>
       <c r="E67">
         <v>987</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>3</v>
       </c>
       <c r="B68" t="s">
-        <v>225</v>
+        <v>416</v>
       </c>
       <c r="C68" t="s">
         <v>37</v>
       </c>
       <c r="D68">
         <v>219</v>
       </c>
       <c r="E68">
         <v>219</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>4</v>
       </c>
       <c r="B69" t="s">
-        <v>226</v>
+        <v>417</v>
       </c>
       <c r="C69" t="s">
         <v>37</v>
       </c>
       <c r="D69">
         <v>837</v>
       </c>
       <c r="E69">
         <v>837</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>5</v>
       </c>
       <c r="B70" t="s">
-        <v>227</v>
+        <v>418</v>
       </c>
       <c r="C70" t="s">
         <v>37</v>
       </c>
       <c r="D70">
         <v>139</v>
       </c>
       <c r="E70">
         <v>139</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>6</v>
       </c>
       <c r="B71" t="s">
-        <v>228</v>
+        <v>419</v>
       </c>
       <c r="C71" t="s">
         <v>37</v>
       </c>
       <c r="D71">
         <v>119</v>
       </c>
       <c r="E71">
         <v>119</v>
       </c>
     </row>
     <row r="72"/>
     <row r="73">
       <c r="A73">
         <v>8</v>
       </c>
       <c r="B73" t="s">
         <v>13</v>
       </c>
       <c r="C73" t="s">
         <v>34</v>
       </c>
       <c r="D73">
         <v>57888</v>
       </c>
@@ -19249,170 +26221,170 @@
         <v>57888</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>29</v>
       </c>
       <c r="B74" t="s">
         <v>29</v>
       </c>
       <c r="C74" t="s">
         <v>35</v>
       </c>
       <c r="D74">
         <v>6939</v>
       </c>
       <c r="E74">
         <v>6939</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1</v>
       </c>
       <c r="B75" t="s">
-        <v>229</v>
+        <v>420</v>
       </c>
       <c r="C75" t="s">
         <v>37</v>
       </c>
       <c r="D75">
         <v>15750</v>
       </c>
       <c r="E75">
         <v>15750</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2</v>
       </c>
       <c r="B76" t="s">
-        <v>230</v>
+        <v>421</v>
       </c>
       <c r="C76" t="s">
         <v>37</v>
       </c>
       <c r="D76">
         <v>12109</v>
       </c>
       <c r="E76">
         <v>12109</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>3</v>
       </c>
       <c r="B77" t="s">
-        <v>231</v>
+        <v>422</v>
       </c>
       <c r="C77" t="s">
         <v>37</v>
       </c>
       <c r="D77">
         <v>2691</v>
       </c>
       <c r="E77">
         <v>2691</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>4</v>
       </c>
       <c r="B78" t="s">
-        <v>232</v>
+        <v>423</v>
       </c>
       <c r="C78" t="s">
         <v>37</v>
       </c>
       <c r="D78">
         <v>1433</v>
       </c>
       <c r="E78">
         <v>1433</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>5</v>
       </c>
       <c r="B79" t="s">
-        <v>233</v>
+        <v>424</v>
       </c>
       <c r="C79" t="s">
         <v>37</v>
       </c>
       <c r="D79">
         <v>1443</v>
       </c>
       <c r="E79">
         <v>1443</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>6</v>
       </c>
       <c r="B80" t="s">
-        <v>234</v>
+        <v>425</v>
       </c>
       <c r="C80" t="s">
         <v>37</v>
       </c>
       <c r="D80">
         <v>487</v>
       </c>
       <c r="E80">
         <v>487</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>7</v>
       </c>
       <c r="B81" t="s">
-        <v>235</v>
+        <v>426</v>
       </c>
       <c r="C81" t="s">
         <v>37</v>
       </c>
       <c r="D81">
         <v>623</v>
       </c>
       <c r="E81">
         <v>623</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>8</v>
       </c>
       <c r="B82" t="s">
-        <v>236</v>
+        <v>427</v>
       </c>
       <c r="C82" t="s">
         <v>37</v>
       </c>
       <c r="D82">
         <v>16413</v>
       </c>
       <c r="E82">
         <v>16413</v>
       </c>
     </row>
     <row r="83"/>
     <row r="84">
       <c r="A84">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>14</v>
       </c>
       <c r="C84" t="s">
         <v>34</v>
       </c>
       <c r="D84">
         <v>302</v>
       </c>
@@ -19420,102 +26392,102 @@
         <v>302</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>29</v>
       </c>
       <c r="B85" t="s">
         <v>29</v>
       </c>
       <c r="C85" t="s">
         <v>35</v>
       </c>
       <c r="D85">
         <v>136</v>
       </c>
       <c r="E85">
         <v>136</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>237</v>
+        <v>428</v>
       </c>
       <c r="C86" t="s">
         <v>37</v>
       </c>
       <c r="D86">
         <v>61</v>
       </c>
       <c r="E86">
         <v>61</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>238</v>
+        <v>429</v>
       </c>
       <c r="C87" t="s">
         <v>37</v>
       </c>
       <c r="D87">
         <v>61</v>
       </c>
       <c r="E87">
         <v>61</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>239</v>
+        <v>430</v>
       </c>
       <c r="C88" t="s">
         <v>37</v>
       </c>
       <c r="D88">
         <v>20</v>
       </c>
       <c r="E88">
         <v>20</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>240</v>
+        <v>431</v>
       </c>
       <c r="C89" t="s">
         <v>37</v>
       </c>
       <c r="D89">
         <v>24</v>
       </c>
       <c r="E89">
         <v>24</v>
       </c>
     </row>
     <row r="90"/>
     <row r="91">
       <c r="A91">
         <v>10</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
         <v>34</v>
       </c>
       <c r="D91">
         <v>573</v>
       </c>
@@ -19523,68 +26495,68 @@
         <v>573</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>29</v>
       </c>
       <c r="B92" t="s">
         <v>29</v>
       </c>
       <c r="C92" t="s">
         <v>35</v>
       </c>
       <c r="D92">
         <v>190</v>
       </c>
       <c r="E92">
         <v>190</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1</v>
       </c>
       <c r="B93" t="s">
-        <v>241</v>
+        <v>432</v>
       </c>
       <c r="C93" t="s">
         <v>37</v>
       </c>
       <c r="D93">
         <v>234</v>
       </c>
       <c r="E93">
         <v>234</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2</v>
       </c>
       <c r="B94" t="s">
-        <v>242</v>
+        <v>433</v>
       </c>
       <c r="C94" t="s">
         <v>37</v>
       </c>
       <c r="D94">
         <v>149</v>
       </c>
       <c r="E94">
         <v>149</v>
       </c>
     </row>
     <row r="95"/>
     <row r="96">
       <c r="A96">
         <v>12</v>
       </c>
       <c r="B96" t="s">
         <v>16</v>
       </c>
       <c r="C96" t="s">
         <v>34</v>
       </c>
       <c r="D96">
         <v>49347</v>
       </c>
@@ -19592,170 +26564,170 @@
         <v>49347</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>29</v>
       </c>
       <c r="B97" t="s">
         <v>29</v>
       </c>
       <c r="C97" t="s">
         <v>35</v>
       </c>
       <c r="D97">
         <v>3350</v>
       </c>
       <c r="E97">
         <v>3350</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>243</v>
+        <v>434</v>
       </c>
       <c r="C98" t="s">
         <v>37</v>
       </c>
       <c r="D98">
         <v>17690</v>
       </c>
       <c r="E98">
         <v>17690</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>244</v>
+        <v>435</v>
       </c>
       <c r="C99" t="s">
         <v>37</v>
       </c>
       <c r="D99">
         <v>15421</v>
       </c>
       <c r="E99">
         <v>15421</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>245</v>
+        <v>436</v>
       </c>
       <c r="C100" t="s">
         <v>37</v>
       </c>
       <c r="D100">
         <v>1135</v>
       </c>
       <c r="E100">
         <v>1135</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>4</v>
       </c>
       <c r="B101" t="s">
-        <v>246</v>
+        <v>437</v>
       </c>
       <c r="C101" t="s">
         <v>37</v>
       </c>
       <c r="D101">
         <v>6971</v>
       </c>
       <c r="E101">
         <v>6971</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>5</v>
       </c>
       <c r="B102" t="s">
-        <v>247</v>
+        <v>438</v>
       </c>
       <c r="C102" t="s">
         <v>37</v>
       </c>
       <c r="D102">
         <v>3015</v>
       </c>
       <c r="E102">
         <v>3015</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>6</v>
       </c>
       <c r="B103" t="s">
-        <v>248</v>
+        <v>439</v>
       </c>
       <c r="C103" t="s">
         <v>37</v>
       </c>
       <c r="D103">
         <v>310</v>
       </c>
       <c r="E103">
         <v>310</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>7</v>
       </c>
       <c r="B104" t="s">
-        <v>249</v>
+        <v>440</v>
       </c>
       <c r="C104" t="s">
         <v>37</v>
       </c>
       <c r="D104">
         <v>490</v>
       </c>
       <c r="E104">
         <v>490</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>8</v>
       </c>
       <c r="B105" t="s">
-        <v>250</v>
+        <v>441</v>
       </c>
       <c r="C105" t="s">
         <v>37</v>
       </c>
       <c r="D105">
         <v>965</v>
       </c>
       <c r="E105">
         <v>965</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>13</v>
       </c>
       <c r="B107" t="s">
         <v>17</v>
       </c>
       <c r="C107" t="s">
         <v>34</v>
       </c>
       <c r="D107">
         <v>661</v>
       </c>
@@ -19763,85 +26735,85 @@
         <v>661</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>29</v>
       </c>
       <c r="B108" t="s">
         <v>29</v>
       </c>
       <c r="C108" t="s">
         <v>35</v>
       </c>
       <c r="D108">
         <v>169</v>
       </c>
       <c r="E108">
         <v>169</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>251</v>
+        <v>442</v>
       </c>
       <c r="C109" t="s">
         <v>37</v>
       </c>
       <c r="D109">
         <v>279</v>
       </c>
       <c r="E109">
         <v>279</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>252</v>
+        <v>443</v>
       </c>
       <c r="C110" t="s">
         <v>37</v>
       </c>
       <c r="D110">
         <v>162</v>
       </c>
       <c r="E110">
         <v>162</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>253</v>
+        <v>444</v>
       </c>
       <c r="C111" t="s">
         <v>37</v>
       </c>
       <c r="D111">
         <v>51</v>
       </c>
       <c r="E111">
         <v>51</v>
       </c>
     </row>
     <row r="112"/>
     <row r="113">
       <c r="A113">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>18</v>
       </c>
       <c r="C113" t="s">
         <v>34</v>
       </c>
       <c r="D113">
         <v>27935</v>
       </c>
@@ -19849,170 +26821,170 @@
         <v>27935</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>29</v>
       </c>
       <c r="B114" t="s">
         <v>29</v>
       </c>
       <c r="C114" t="s">
         <v>35</v>
       </c>
       <c r="D114">
         <v>3429</v>
       </c>
       <c r="E114">
         <v>3429</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1</v>
       </c>
       <c r="B115" t="s">
-        <v>254</v>
+        <v>445</v>
       </c>
       <c r="C115" t="s">
         <v>37</v>
       </c>
       <c r="D115">
         <v>14217</v>
       </c>
       <c r="E115">
         <v>14217</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>2</v>
       </c>
       <c r="B116" t="s">
-        <v>255</v>
+        <v>446</v>
       </c>
       <c r="C116" t="s">
         <v>37</v>
       </c>
       <c r="D116">
         <v>6011</v>
       </c>
       <c r="E116">
         <v>6011</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>3</v>
       </c>
       <c r="B117" t="s">
-        <v>256</v>
+        <v>447</v>
       </c>
       <c r="C117" t="s">
         <v>37</v>
       </c>
       <c r="D117">
         <v>1973</v>
       </c>
       <c r="E117">
         <v>1973</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>4</v>
       </c>
       <c r="B118" t="s">
-        <v>257</v>
+        <v>448</v>
       </c>
       <c r="C118" t="s">
         <v>37</v>
       </c>
       <c r="D118">
         <v>706</v>
       </c>
       <c r="E118">
         <v>706</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>5</v>
       </c>
       <c r="B119" t="s">
-        <v>258</v>
+        <v>449</v>
       </c>
       <c r="C119" t="s">
         <v>37</v>
       </c>
       <c r="D119">
         <v>542</v>
       </c>
       <c r="E119">
         <v>542</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>6</v>
       </c>
       <c r="B120" t="s">
-        <v>259</v>
+        <v>450</v>
       </c>
       <c r="C120" t="s">
         <v>37</v>
       </c>
       <c r="D120">
         <v>286</v>
       </c>
       <c r="E120">
         <v>286</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>7</v>
       </c>
       <c r="B121" t="s">
-        <v>260</v>
+        <v>451</v>
       </c>
       <c r="C121" t="s">
         <v>37</v>
       </c>
       <c r="D121">
         <v>185</v>
       </c>
       <c r="E121">
         <v>185</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>8</v>
       </c>
       <c r="B122" t="s">
-        <v>261</v>
+        <v>452</v>
       </c>
       <c r="C122" t="s">
         <v>37</v>
       </c>
       <c r="D122">
         <v>586</v>
       </c>
       <c r="E122">
         <v>586</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>15</v>
       </c>
       <c r="B124" t="s">
         <v>19</v>
       </c>
       <c r="C124" t="s">
         <v>34</v>
       </c>
       <c r="D124">
         <v>5664</v>
       </c>
@@ -20020,85 +26992,85 @@
         <v>5664</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>29</v>
       </c>
       <c r="B125" t="s">
         <v>29</v>
       </c>
       <c r="C125" t="s">
         <v>35</v>
       </c>
       <c r="D125">
         <v>928</v>
       </c>
       <c r="E125">
         <v>928</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>262</v>
+        <v>453</v>
       </c>
       <c r="C126" t="s">
         <v>37</v>
       </c>
       <c r="D126">
         <v>3657</v>
       </c>
       <c r="E126">
         <v>3657</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2</v>
       </c>
       <c r="B127" t="s">
-        <v>263</v>
+        <v>454</v>
       </c>
       <c r="C127" t="s">
         <v>37</v>
       </c>
       <c r="D127">
         <v>928</v>
       </c>
       <c r="E127">
         <v>928</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>3</v>
       </c>
       <c r="B128" t="s">
-        <v>264</v>
+        <v>455</v>
       </c>
       <c r="C128" t="s">
         <v>37</v>
       </c>
       <c r="D128">
         <v>151</v>
       </c>
       <c r="E128">
         <v>151</v>
       </c>
     </row>
     <row r="129"/>
     <row r="130">
       <c r="A130">
         <v>16</v>
       </c>
       <c r="B130" t="s">
         <v>20</v>
       </c>
       <c r="C130" t="s">
         <v>34</v>
       </c>
       <c r="D130">
         <v>19595</v>
       </c>
@@ -20106,170 +27078,170 @@
         <v>19595</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>29</v>
       </c>
       <c r="B131" t="s">
         <v>29</v>
       </c>
       <c r="C131" t="s">
         <v>35</v>
       </c>
       <c r="D131">
         <v>783</v>
       </c>
       <c r="E131">
         <v>783</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1</v>
       </c>
       <c r="B132" t="s">
-        <v>265</v>
+        <v>456</v>
       </c>
       <c r="C132" t="s">
         <v>37</v>
       </c>
       <c r="D132">
         <v>911</v>
       </c>
       <c r="E132">
         <v>911</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>2</v>
       </c>
       <c r="B133" t="s">
-        <v>266</v>
+        <v>457</v>
       </c>
       <c r="C133" t="s">
         <v>37</v>
       </c>
       <c r="D133">
         <v>816</v>
       </c>
       <c r="E133">
         <v>816</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>3</v>
       </c>
       <c r="B134" t="s">
-        <v>267</v>
+        <v>458</v>
       </c>
       <c r="C134" t="s">
         <v>37</v>
       </c>
       <c r="D134">
         <v>205</v>
       </c>
       <c r="E134">
         <v>205</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>4</v>
       </c>
       <c r="B135" t="s">
-        <v>268</v>
+        <v>459</v>
       </c>
       <c r="C135" t="s">
         <v>37</v>
       </c>
       <c r="D135">
         <v>2928</v>
       </c>
       <c r="E135">
         <v>2928</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>5</v>
       </c>
       <c r="B136" t="s">
-        <v>269</v>
+        <v>460</v>
       </c>
       <c r="C136" t="s">
         <v>37</v>
       </c>
       <c r="D136">
         <v>168</v>
       </c>
       <c r="E136">
         <v>168</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>6</v>
       </c>
       <c r="B137" t="s">
-        <v>270</v>
+        <v>461</v>
       </c>
       <c r="C137" t="s">
         <v>37</v>
       </c>
       <c r="D137">
         <v>162</v>
       </c>
       <c r="E137">
         <v>162</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>7</v>
       </c>
       <c r="B138" t="s">
-        <v>271</v>
+        <v>462</v>
       </c>
       <c r="C138" t="s">
         <v>37</v>
       </c>
       <c r="D138">
         <v>13326</v>
       </c>
       <c r="E138">
         <v>13326</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>8</v>
       </c>
       <c r="B139" t="s">
-        <v>272</v>
+        <v>463</v>
       </c>
       <c r="C139" t="s">
         <v>37</v>
       </c>
       <c r="D139">
         <v>296</v>
       </c>
       <c r="E139">
         <v>296</v>
       </c>
     </row>
     <row r="140"/>
     <row r="141">
       <c r="A141">
         <v>17</v>
       </c>
       <c r="B141" t="s">
         <v>21</v>
       </c>
       <c r="C141" t="s">
         <v>34</v>
       </c>
       <c r="D141">
         <v>22819</v>
       </c>
@@ -20277,170 +27249,170 @@
         <v>22819</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>29</v>
       </c>
       <c r="B142" t="s">
         <v>29</v>
       </c>
       <c r="C142" t="s">
         <v>35</v>
       </c>
       <c r="D142">
         <v>1686</v>
       </c>
       <c r="E142">
         <v>1686</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>273</v>
+        <v>464</v>
       </c>
       <c r="C143" t="s">
         <v>37</v>
       </c>
       <c r="D143">
         <v>17355</v>
       </c>
       <c r="E143">
         <v>17355</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>274</v>
+        <v>465</v>
       </c>
       <c r="C144" t="s">
         <v>37</v>
       </c>
       <c r="D144">
         <v>644</v>
       </c>
       <c r="E144">
         <v>644</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>275</v>
+        <v>466</v>
       </c>
       <c r="C145" t="s">
         <v>37</v>
       </c>
       <c r="D145">
         <v>828</v>
       </c>
       <c r="E145">
         <v>828</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>276</v>
+        <v>467</v>
       </c>
       <c r="C146" t="s">
         <v>37</v>
       </c>
       <c r="D146">
         <v>289</v>
       </c>
       <c r="E146">
         <v>289</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>277</v>
+        <v>468</v>
       </c>
       <c r="C147" t="s">
         <v>37</v>
       </c>
       <c r="D147">
         <v>175</v>
       </c>
       <c r="E147">
         <v>175</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>6</v>
       </c>
       <c r="B148" t="s">
-        <v>278</v>
+        <v>469</v>
       </c>
       <c r="C148" t="s">
         <v>37</v>
       </c>
       <c r="D148">
         <v>1444</v>
       </c>
       <c r="E148">
         <v>1444</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>7</v>
       </c>
       <c r="B149" t="s">
-        <v>279</v>
+        <v>470</v>
       </c>
       <c r="C149" t="s">
         <v>37</v>
       </c>
       <c r="D149">
         <v>309</v>
       </c>
       <c r="E149">
         <v>309</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>8</v>
       </c>
       <c r="B150" t="s">
-        <v>280</v>
+        <v>471</v>
       </c>
       <c r="C150" t="s">
         <v>37</v>
       </c>
       <c r="D150">
         <v>89</v>
       </c>
       <c r="E150">
         <v>89</v>
       </c>
     </row>
     <row r="151"/>
     <row r="152">
       <c r="A152">
         <v>24</v>
       </c>
       <c r="B152" t="s">
         <v>22</v>
       </c>
       <c r="C152" t="s">
         <v>34</v>
       </c>
       <c r="D152">
         <v>4154</v>
       </c>
@@ -20448,7129 +27420,157 @@
         <v>4154</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>29</v>
       </c>
       <c r="B153" t="s">
         <v>29</v>
       </c>
       <c r="C153" t="s">
         <v>35</v>
       </c>
       <c r="D153">
         <v>363</v>
       </c>
       <c r="E153">
         <v>363</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1</v>
       </c>
       <c r="B154" t="s">
-        <v>281</v>
+        <v>472</v>
       </c>
       <c r="C154" t="s">
         <v>37</v>
       </c>
       <c r="D154">
         <v>1136</v>
       </c>
       <c r="E154">
         <v>1136</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>2</v>
       </c>
       <c r="B155" t="s">
-        <v>282</v>
+        <v>473</v>
       </c>
       <c r="C155" t="s">
         <v>37</v>
       </c>
       <c r="D155">
         <v>1316</v>
       </c>
       <c r="E155">
         <v>1316</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>3</v>
       </c>
       <c r="B156" t="s">
-        <v>283</v>
+        <v>474</v>
       </c>
       <c r="C156" t="s">
         <v>37</v>
       </c>
       <c r="D156">
         <v>88</v>
       </c>
       <c r="E156">
         <v>88</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>4</v>
       </c>
       <c r="B157" t="s">
-        <v>284</v>
+        <v>475</v>
       </c>
       <c r="C157" t="s">
         <v>37</v>
       </c>
       <c r="D157">
         <v>137</v>
       </c>
       <c r="E157">
         <v>137</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>5</v>
       </c>
       <c r="B158" t="s">
-        <v>285</v>
+        <v>476</v>
       </c>
       <c r="C158" t="s">
         <v>37</v>
       </c>
       <c r="D158">
         <v>87</v>
       </c>
       <c r="E158">
         <v>87</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>6</v>
       </c>
       <c r="B159" t="s">
-        <v>286</v>
+        <v>477</v>
       </c>
       <c r="C159" t="s">
         <v>37</v>
       </c>
       <c r="D159">
         <v>26</v>
       </c>
       <c r="E159">
         <v>26</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>7</v>
       </c>
       <c r="B160" t="s">
-        <v>287</v>
+        <v>478</v>
       </c>
       <c r="C160" t="s">
         <v>37</v>
       </c>
       <c r="D160">
         <v>1001</v>
       </c>
       <c r="E160">
         <v>1001</v>
-      </c>
-[...6970 lines deleted...]
-        <v>55</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>