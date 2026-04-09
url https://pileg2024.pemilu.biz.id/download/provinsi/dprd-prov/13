--- v0 (2026-02-07)
+++ v1 (2026-04-09)
@@ -18,188 +18,1481 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="SUMATERA BARAT 1 - Partai" sheetId="2" r:id="rId4"/>
-[...14 lines deleted...]
-    <sheet name="SUMATERA BARAT 8 - Caleg" sheetId="17" r:id="rId20"/>
+    <sheet name="SUMATERA BARAT 2 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="SUMATERA BARAT 2 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="SUMATERA BARAT 6 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="SUMATERA BARAT 6 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="SUMATERA BARAT 7 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="SUMATERA BARAT 7 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="SUMATERA BARAT 8 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="SUMATERA BARAT 8 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="SUMATERA BARAT 1 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="SUMATERA BARAT 1 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="SUMATERA BARAT 3 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="SUMATERA BARAT 3 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="SUMATERA BARAT 4 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="SUMATERA BARAT 4 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="SUMATERA BARAT 5 - Partai" sheetId="16" r:id="rId19"/>
+    <sheet name="SUMATERA BARAT 5 - Caleg" sheetId="17" r:id="rId20"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="914" uniqueCount="914">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
   <si>
     <t>PKB</t>
   </si>
   <si>
     <t>GERINDRA</t>
   </si>
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
+    <t>PAN</t>
+  </si>
+  <si>
+    <t>PBB</t>
+  </si>
+  <si>
+    <t>DEMOKRAT</t>
+  </si>
+  <si>
+    <t>PSI</t>
+  </si>
+  <si>
+    <t>PERINDO</t>
+  </si>
+  <si>
+    <t>PPP</t>
+  </si>
+  <si>
+    <t>UMMAT</t>
+  </si>
+  <si>
+    <t>TOTAL SUARA</t>
+  </si>
+  <si>
+    <t>SUMATERA BARAT</t>
+  </si>
+  <si>
+    <t>130002</t>
+  </si>
+  <si>
+    <t>SUMATERA BARAT 2</t>
+  </si>
+  <si>
+    <t>1377</t>
+  </si>
+  <si>
+    <t>KOTA PARIAMAN</t>
+  </si>
+  <si>
+    <t>1305</t>
+  </si>
+  <si>
+    <t>PADANG PARIAMAN</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>FIRDAUS, S.HI.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>Drs. IDARUSSALAM</t>
+  </si>
+  <si>
+    <t>DEWI FITRI DESWATI, S.Pi., M.T.</t>
+  </si>
+  <si>
+    <t>TASLIM, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>DIEN NOFRITA</t>
+  </si>
+  <si>
+    <t>IRSAN</t>
+  </si>
+  <si>
+    <t>ZUARDI MS Dt. Rajo Bijayo</t>
+  </si>
+  <si>
+    <t>JASMA JUNI, DT. GADANG, S.E.</t>
+  </si>
+  <si>
+    <t>JEMPOL</t>
+  </si>
+  <si>
+    <t>FITRIANNY EKA PUTRI</t>
+  </si>
+  <si>
+    <t>MAYMUSPI, SE., M.M. EPI KARUIK</t>
+  </si>
+  <si>
+    <t>RIKO SAPUTRA ZEIN, S.H.</t>
+  </si>
+  <si>
+    <t>RIZKA STEVANI</t>
+  </si>
+  <si>
+    <t>MUSYARIF AGIL GOZANY, B.A., M.Sc.</t>
+  </si>
+  <si>
+    <t>ERDI JANUR, S.H.</t>
+  </si>
+  <si>
+    <t>HASNO WELLY</t>
+  </si>
+  <si>
+    <t>DESNITA</t>
+  </si>
+  <si>
+    <t>A. KHUSNUN AZIZ</t>
+  </si>
+  <si>
+    <t>ABDUL RAHIM, S.H., LLM.</t>
+  </si>
+  <si>
+    <t>OKTAVIA NINGSIH</t>
+  </si>
+  <si>
+    <t>dr. RACHEL PERDANA YUMES</t>
+  </si>
+  <si>
+    <t>Dra. Hj. SITTI IZZATI AZIZ</t>
+  </si>
+  <si>
+    <t>BUJANG PENDAWA, S.E.</t>
+  </si>
+  <si>
+    <t>ALI BAKRI</t>
+  </si>
+  <si>
+    <t>YULIUS DANIL</t>
+  </si>
+  <si>
+    <t>ZULASPA ILHAM, S.E.</t>
+  </si>
+  <si>
+    <t>IRMA SUSAN, S.Sn.</t>
+  </si>
+  <si>
+    <t>BUDINOV</t>
+  </si>
+  <si>
+    <t>Endarmy</t>
+  </si>
+  <si>
+    <t>Sukri Umar, S.Pt., M.Si., Dt. Pado Basa</t>
+  </si>
+  <si>
+    <t>Ridwan Mansur</t>
+  </si>
+  <si>
+    <t>Arif Fuady, S. Pi.</t>
+  </si>
+  <si>
+    <t>Syauqi, S.Sos.</t>
+  </si>
+  <si>
+    <t>Rizul Manidar, S.Pd. SD.</t>
+  </si>
+  <si>
+    <t>Ir. H. Ali Amran, M.P.</t>
+  </si>
+  <si>
+    <t>Ali Nurdin Syam</t>
+  </si>
+  <si>
+    <t>Syahril Chaniago</t>
+  </si>
+  <si>
+    <t>Asma Khairawati</t>
+  </si>
+  <si>
+    <t>AFRIADI</t>
+  </si>
+  <si>
+    <t>RATNA DEWI</t>
+  </si>
+  <si>
+    <t>LISA NOVIANI, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMAD YASIN, S.TP.</t>
+  </si>
+  <si>
+    <t>YOHANES WEMPI, S.Pt.</t>
+  </si>
+  <si>
+    <t>ZULHENI</t>
+  </si>
+  <si>
+    <t>H. DARMON, S.Ag., M.M.</t>
+  </si>
+  <si>
+    <t>Ir. H. MAHYUDDIN</t>
+  </si>
+  <si>
+    <t>DEWI KUMALA SUTRA, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>H. JAYANIS, S.E.</t>
+  </si>
+  <si>
+    <t>HENDRA HALIM</t>
+  </si>
+  <si>
+    <t>H. WIJAYA RAHMAD</t>
+  </si>
+  <si>
+    <t>NINI ARLIN, S.Sos., M.H.</t>
+  </si>
+  <si>
+    <t>ROSMAN, S.S.</t>
+  </si>
+  <si>
+    <t>RAHMADI SUTRISNO, S.H.</t>
+  </si>
+  <si>
+    <t>SRI SUHARTATI, S.I.Kom., M.M.</t>
+  </si>
+  <si>
+    <t>H. DEDY EDWAR, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>MASDI AZNUR</t>
+  </si>
+  <si>
+    <t>AZWAR ANAS</t>
+  </si>
+  <si>
+    <t>NELY MARLENI</t>
+  </si>
+  <si>
+    <t>Drs. LUKMAN SYAM, B.A., M.M.</t>
+  </si>
+  <si>
+    <t>ARMAIDI, S.Sos., M.A.</t>
+  </si>
+  <si>
+    <t>NADILLA GUSRIADI, S.Pd.</t>
+  </si>
+  <si>
+    <t>BENY SASWIN NASRUN</t>
+  </si>
+  <si>
+    <t>Usman Labai, S.Pt., M.M.</t>
+  </si>
+  <si>
+    <t>EVI DWI LASTRI, S.Ak., M.M.</t>
+  </si>
+  <si>
+    <t>JANUAR BAKRI</t>
+  </si>
+  <si>
+    <t>H. M. Nurnas, S.T.</t>
+  </si>
+  <si>
+    <t>YUTRINA HARIANI, S.IP.</t>
+  </si>
+  <si>
+    <t>KOMI CHANIAGO, S.H.</t>
+  </si>
+  <si>
+    <t>Zainuddin S, S.H.</t>
+  </si>
+  <si>
+    <t>BUJANG SYARFIKA</t>
+  </si>
+  <si>
+    <t>NURDIN</t>
+  </si>
+  <si>
+    <t>YUNI FITRI, S.Pd.</t>
+  </si>
+  <si>
+    <t>NIKO MEHRA</t>
+  </si>
+  <si>
+    <t>MULYADI</t>
+  </si>
+  <si>
+    <t>Hj. RUSFAYETTI, S.Pd.</t>
+  </si>
+  <si>
+    <t>KARDIMON, S.A.P.</t>
+  </si>
+  <si>
+    <t>BASRIZAL</t>
+  </si>
+  <si>
+    <t>RUSTAM, S.E., M.M., DT. PANGHULU MUDO</t>
+  </si>
+  <si>
+    <t>ZULFA SYAMSUAR, S.Kom.</t>
+  </si>
+  <si>
+    <t>RIZKY YORI ARDI, S.H., CPM.</t>
+  </si>
+  <si>
+    <t>ADRIAN TUSWANDI, S.H.</t>
+  </si>
+  <si>
+    <t>APRIL ADEK, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>YUSMAULINA RITA</t>
+  </si>
+  <si>
+    <t>ABDUL SALAM TUANKU BUNGSU, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>RATU FATHIA RASYID</t>
+  </si>
+  <si>
+    <t>HANURA</t>
+  </si>
+  <si>
+    <t>130006</t>
+  </si>
+  <si>
+    <t>SUMATERA BARAT 6</t>
+  </si>
+  <si>
+    <t>1310</t>
+  </si>
+  <si>
+    <t>DHARMASRAYA</t>
+  </si>
+  <si>
+    <t>1374</t>
+  </si>
+  <si>
+    <t>KOTA PADANG PANJANG</t>
+  </si>
+  <si>
+    <t>1373</t>
+  </si>
+  <si>
+    <t>KOTA SAWAHLUNTO</t>
+  </si>
+  <si>
+    <t>1303</t>
+  </si>
+  <si>
+    <t>SIJUNJUNG</t>
+  </si>
+  <si>
+    <t>1304</t>
+  </si>
+  <si>
+    <t>TANAH DATAR</t>
+  </si>
+  <si>
+    <t>OCTA RINI</t>
+  </si>
+  <si>
+    <t>BAGAS PANYUSUNAN NASUTION</t>
+  </si>
+  <si>
+    <t>H. ABDUL HARIS TUANKU SATI</t>
+  </si>
+  <si>
+    <t>HERI FADRANELDI, M.Pd.I.</t>
+  </si>
+  <si>
+    <t>DELZI FAJRI</t>
+  </si>
+  <si>
+    <t>SILVIA MUSTIKA</t>
+  </si>
+  <si>
+    <t>MARIUS</t>
+  </si>
+  <si>
+    <t>ROBBYNOV ADETY PUTRA</t>
+  </si>
+  <si>
+    <t>PEGI LESTARI</t>
+  </si>
+  <si>
+    <t>INDRA FRIEDI, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>AHMAD BRAM MAGHFIRAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. RONY MULYADI, SE, Dt. BUNGSU</t>
+  </si>
+  <si>
+    <t>MESRA</t>
+  </si>
+  <si>
+    <t>Drs. H. SYAFRUDDIN PUTRA, DT. SUNGGUNO., M.Si.</t>
+  </si>
+  <si>
+    <t>YULIUS KAISAR</t>
+  </si>
+  <si>
+    <t>YULIANA, S.E.</t>
+  </si>
+  <si>
+    <t>BAMBANG SURYA IRWAN</t>
+  </si>
+  <si>
+    <t>ADEPRON</t>
+  </si>
+  <si>
+    <t>ELLY ALMANAR, S.H.</t>
+  </si>
+  <si>
+    <t>H. JUNAINDRA SUMAWAN, S.TP.</t>
+  </si>
+  <si>
+    <t>ISMED</t>
+  </si>
+  <si>
+    <t>PARIYANTO, S.H.</t>
+  </si>
+  <si>
+    <t>DASEP, S.Sos.</t>
+  </si>
+  <si>
+    <t>DAVINA LESTARI</t>
+  </si>
+  <si>
+    <t>VAREL ORIANO</t>
+  </si>
+  <si>
+    <t>dr. HELDY CHANDRA, M.Kes.</t>
+  </si>
+  <si>
+    <t>ROSMANIDAR</t>
+  </si>
+  <si>
+    <t>HENGKI PURNANDA, S.H.</t>
+  </si>
+  <si>
+    <t>EVEL MURFI SAIFOEL, S.T.</t>
+  </si>
+  <si>
+    <t>EKA DARMAYANTI</t>
+  </si>
+  <si>
+    <t>AGUSMANDONI</t>
+  </si>
+  <si>
+    <t>ASNETFINE</t>
+  </si>
+  <si>
+    <t>FARDA GUSNETI, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. ZAKSAI KASNI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>H. ZULDAFRI DARMA, S.H.</t>
+  </si>
+  <si>
+    <t>Dr. H. NOVI HENDRI, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>MARLINA SUSWATI</t>
+  </si>
+  <si>
+    <t>Dr. Drs. M. SAYUTI DT. RAJO PANGULU, M.Pd.</t>
+  </si>
+  <si>
+    <t>JANERIVO HOT MARIO JS, S.H.</t>
+  </si>
+  <si>
+    <t>INDRA JAYA, S.H.</t>
+  </si>
+  <si>
+    <t>RUSDA AGUS</t>
+  </si>
+  <si>
+    <t>SYAHRIAL SALAM, S.Ag.</t>
+  </si>
+  <si>
+    <t>ERVENDI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>H. Taufik Syahrial Tarjok</t>
+  </si>
+  <si>
+    <t>Mumaizer, S.IP., Dt. Gamuak</t>
+  </si>
+  <si>
+    <t>Neneng Siti Juwariyah, S.Kom.</t>
+  </si>
+  <si>
+    <t>Tuanku Mudo Ismet Is</t>
+  </si>
+  <si>
+    <t>Nasrul A, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>Desi Swastika, S.S.</t>
+  </si>
+  <si>
+    <t>Ir. Amrizal</t>
+  </si>
+  <si>
+    <t>Risnawelly R</t>
+  </si>
+  <si>
+    <t>Romi Azwar, S.E.</t>
+  </si>
+  <si>
+    <t>Aandri Saputra, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Erick Hamdani, S.E., Dt. Ambasa</t>
+  </si>
+  <si>
+    <t>Ermailis</t>
+  </si>
+  <si>
+    <t>ULDIAS MARTA PUTRA</t>
+  </si>
+  <si>
+    <t>ANGGI AULIA AZIZ</t>
+  </si>
+  <si>
+    <t>MEGAWATI</t>
+  </si>
+  <si>
+    <t>RAHMAD DANIL</t>
+  </si>
+  <si>
+    <t>SYOFIAN HENDRI, S.Pd.I., M.M.</t>
+  </si>
+  <si>
+    <t>BUDIMAN DT. MALANO GARANG, S.Ag., M.M.</t>
+  </si>
+  <si>
+    <t>HANIFA MIFTAHUR RAHMA, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>NASRULLAH NUKMAN, S.H.</t>
+  </si>
+  <si>
+    <t>IKHWAN EFENDI, S.P.</t>
+  </si>
+  <si>
+    <t>REFITA, S.P.</t>
+  </si>
+  <si>
+    <t>SEPDA IRAWATI</t>
+  </si>
+  <si>
+    <t>AYS. DT. TALUMA BASA, S.T.</t>
+  </si>
+  <si>
+    <t>GUSNAINI</t>
+  </si>
+  <si>
+    <t>ANTONIO OKSA MURSIL, S.E.</t>
+  </si>
+  <si>
+    <t>MAHENDRA</t>
+  </si>
+  <si>
+    <t>SONDRI</t>
+  </si>
+  <si>
+    <t>H. SARIKAL, S.Sos., M.H.</t>
+  </si>
+  <si>
+    <t>AYUDIA ZULKARNAIN</t>
+  </si>
+  <si>
+    <t>MHD. RAMDANI</t>
+  </si>
+  <si>
+    <t>ERNI AYUB,S.E.</t>
+  </si>
+  <si>
+    <t>H. DASWANTO, S.E.</t>
+  </si>
+  <si>
+    <t>H. BUKHARI, DT TUO, S.E.</t>
+  </si>
+  <si>
+    <t>WIKA NOFRIANA</t>
+  </si>
+  <si>
+    <t>H. ZULFAHMI, S.T., DT. RAJO MALENGGANG</t>
+  </si>
+  <si>
+    <t>DONNY KARSONT, S.H.</t>
+  </si>
+  <si>
+    <t>NAHDATUL HURRIYAH, S.Pd., M.Sn.</t>
+  </si>
+  <si>
+    <t>YASRIL, S.K.M.,M.M.</t>
+  </si>
+  <si>
+    <t>MASRISAL, S.H.</t>
+  </si>
+  <si>
+    <t>ZURHENI</t>
+  </si>
+  <si>
+    <t>MESRIZAL, S.E.</t>
+  </si>
+  <si>
+    <t>ALLEX SAPUTRA</t>
+  </si>
+  <si>
+    <t>Ir. YEFLIN LUANDRI, M.Si.</t>
+  </si>
+  <si>
+    <t>LISENDRA, S.Th.I.</t>
+  </si>
+  <si>
+    <t>OSNIWATI,  S.Pd.</t>
+  </si>
+  <si>
+    <t>ASRARULHAQ, S.Ag., Dt. Kari</t>
+  </si>
+  <si>
+    <t>YOVIA ADHISTY</t>
+  </si>
+  <si>
+    <t>ANGGI KURNIAWAN</t>
+  </si>
+  <si>
+    <t>RENA</t>
+  </si>
+  <si>
+    <t>IIN FARDIANA</t>
+  </si>
+  <si>
+    <t>JEFRI MASRUL, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. H. ARKADIUS, Dt. INTAN BANO</t>
+  </si>
+  <si>
+    <t>WIDIAWATI</t>
+  </si>
+  <si>
+    <t>dr. MENDRO SUARMAN</t>
+  </si>
+  <si>
+    <t>H. GUSRIAL, B.Sc.</t>
+  </si>
+  <si>
+    <t>Elda Yanti</t>
+  </si>
+  <si>
+    <t>HASJONNI SY, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>H. Rosman, S.H., M.Ag.</t>
+  </si>
+  <si>
+    <t>NINDI PUTRI DINANTI, S.Pd.</t>
+  </si>
+  <si>
+    <t>RIFALDI, S.P.</t>
+  </si>
+  <si>
+    <t>FEBRY NEDI DWI ARINDA, S.Hum.</t>
+  </si>
+  <si>
+    <t>JONI INDRA UTAMA, A.Md.</t>
+  </si>
+  <si>
+    <t>VINA SRILIVONI, S.Kom.</t>
+  </si>
+  <si>
+    <t>HERMANSYAH,DT. TALAO BASA</t>
+  </si>
+  <si>
+    <t>DELLY</t>
+  </si>
+  <si>
+    <t>Ir. Hj. NELDASWENTI, M.Si.</t>
+  </si>
+  <si>
+    <t>H. ALPIAN KASIR</t>
+  </si>
+  <si>
+    <t>MULYADI, S.Ag.</t>
+  </si>
+  <si>
+    <t>MARDHATILLAH, S.H.</t>
+  </si>
+  <si>
+    <t>IRWAN TONI</t>
+  </si>
+  <si>
+    <t>RETNO PUTRI AYU, S.Kom.</t>
+  </si>
+  <si>
+    <t>H. EKA SYAFPUTRA, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. H. EDI ARMAN</t>
+  </si>
+  <si>
+    <t>MARNIS</t>
+  </si>
+  <si>
+    <t>ARMEN MUDARMAL, S.E.</t>
+  </si>
+  <si>
+    <t>H. LISWANDI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ZULKIFLI BAHRI, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. FAKHRIZAL, M.M.</t>
+  </si>
+  <si>
+    <t>AGUSTINA</t>
+  </si>
+  <si>
+    <t>TAUFIK, S.E.</t>
+  </si>
+  <si>
+    <t>SYOFRAN, S.E.</t>
+  </si>
+  <si>
+    <t>HERMONTETY</t>
+  </si>
+  <si>
+    <t>RAYENDRA RASYID, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. NASRUL, M.MPd.</t>
+  </si>
+  <si>
+    <t>RIRI PRATAMA PUTRI</t>
+  </si>
+  <si>
+    <t>Drs. MUSLIM</t>
+  </si>
+  <si>
+    <t>130007</t>
+  </si>
+  <si>
+    <t>SUMATERA BARAT 7</t>
+  </si>
+  <si>
+    <t>1372</t>
+  </si>
+  <si>
+    <t>KOTA SOLOK</t>
+  </si>
+  <si>
+    <t>1302</t>
+  </si>
+  <si>
+    <t>SOLOK</t>
+  </si>
+  <si>
+    <t>1311</t>
+  </si>
+  <si>
+    <t>SOLOK SELATAN</t>
+  </si>
+  <si>
+    <t>MUKHLIS, S.T., S.Pd.</t>
+  </si>
+  <si>
+    <t>ZULHATRIJON</t>
+  </si>
+  <si>
+    <t>NURSYAMSI,  S.E.</t>
+  </si>
+  <si>
+    <t>YASRI IRVA</t>
+  </si>
+  <si>
+    <t>EGGIE AMELRY</t>
+  </si>
+  <si>
+    <t>ROZA ETAPIA</t>
+  </si>
+  <si>
+    <t>DARMANSYAH, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>MARIO SYAH JOHAN</t>
+  </si>
+  <si>
+    <t>Ir. BACHTUL</t>
+  </si>
+  <si>
+    <t>GANEFRI INDRA YANTI, S.H.</t>
+  </si>
+  <si>
+    <t>ABU SUID, S.P.</t>
+  </si>
+  <si>
+    <t>Drs. WAHIDUP</t>
+  </si>
+  <si>
+    <t>RESNITA ASNANI</t>
+  </si>
+  <si>
+    <t>DEDI ALADIN</t>
+  </si>
+  <si>
+    <t>RAPIALDI, S.P., M.P.</t>
+  </si>
+  <si>
+    <t>ZAMRONI, S.H.</t>
+  </si>
+  <si>
+    <t>LASRIATI</t>
+  </si>
+  <si>
+    <t>M. NOER</t>
+  </si>
+  <si>
+    <t>BISMI ABRAR RIFA'I, S.Kom.</t>
+  </si>
+  <si>
+    <t>WENI SAPTEZIA</t>
+  </si>
+  <si>
+    <t>ADRIZAL</t>
+  </si>
+  <si>
+    <t>Drs. H. DESRA EDIWAN ANANTANUR, M.M.</t>
+  </si>
+  <si>
+    <t>YOGI PRATAMA, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. NURNISMA, S.H.</t>
+  </si>
+  <si>
+    <t>Dr. H. HARDINALIS KOBAL, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>DESMAYARTI</t>
+  </si>
+  <si>
+    <t>FITRI OZA</t>
+  </si>
+  <si>
+    <t>EGA DARMAWAN</t>
+  </si>
+  <si>
+    <t>Drs. H. Syamsu Rahim</t>
+  </si>
+  <si>
+    <t>H. Abdul Rahman</t>
+  </si>
+  <si>
+    <t>Zora Nofita, S.P.</t>
+  </si>
+  <si>
+    <t>Hendri Irawan, S.E., M.M., Dt. Tanbijo</t>
+  </si>
+  <si>
+    <t>Azwirman, S.Ag.</t>
+  </si>
+  <si>
+    <t>Nola Vanya Mouzard, S.H.</t>
+  </si>
+  <si>
+    <t>Gusrial Abbas, S.Ag., M.MPd.</t>
+  </si>
+  <si>
+    <t>FEDRIA ALKHUDRI</t>
+  </si>
+  <si>
+    <t>GHARINAL DELVY</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IQBAL</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI</t>
+  </si>
+  <si>
+    <t>AFNI DILIA</t>
+  </si>
+  <si>
+    <t>Drs. NURFIRMANWANSYAH, Apt., M.M.</t>
+  </si>
+  <si>
+    <t>NOSA EKANANDA, S.Pd.</t>
+  </si>
+  <si>
+    <t>MALADERITA, A.Md.Pd.</t>
+  </si>
+  <si>
+    <t>H. CANDRA, S.H.I.</t>
+  </si>
+  <si>
+    <t>SHOLIKHIN</t>
+  </si>
+  <si>
+    <t>HASTUTI, S.Si.</t>
+  </si>
+  <si>
+    <t>dr. ELFAHMI, Sp.THT-KL.</t>
+  </si>
+  <si>
+    <t>H. SANI MARIKO,S.H., M.Hum.</t>
+  </si>
+  <si>
+    <t>ADE SURYA DHARMA, S.T., DT. PANGULU KAYO</t>
+  </si>
+  <si>
+    <t>FEBRI NELIA</t>
+  </si>
+  <si>
+    <t>ERIZAL</t>
+  </si>
+  <si>
+    <t>YULI YANDRI, S.Pd.</t>
+  </si>
+  <si>
+    <t>TATI YOLANDA</t>
+  </si>
+  <si>
+    <t>LASTUTI DARNI, S.Pd.</t>
+  </si>
+  <si>
+    <t>YENDRI SUSANTO</t>
+  </si>
+  <si>
+    <t>ALI HANAFIAH</t>
+  </si>
+  <si>
+    <t>HAPPY NURSYA</t>
+  </si>
+  <si>
+    <t>MARNOFI HENDRI, S.Pt.</t>
+  </si>
+  <si>
+    <t>PARMIATI</t>
+  </si>
+  <si>
+    <t>H. IRWADI</t>
+  </si>
+  <si>
+    <t>MAZWAR MASUD, M.Ag.</t>
+  </si>
+  <si>
+    <t>Drs. NURMAN</t>
+  </si>
+  <si>
+    <t>CITRA SYNTIA SARI, S.M.</t>
+  </si>
+  <si>
+    <t>MELANI EFFANDES</t>
+  </si>
+  <si>
+    <t>KARMILA AGUSTI</t>
+  </si>
+  <si>
+    <t>AGUS SYAHDEMAN, S.E.</t>
+  </si>
+  <si>
+    <t>RONI TRI NOVETA, S.T.</t>
+  </si>
+  <si>
+    <t>H. Irzal Ilyas, DT. LAWIK BASA, M.M.</t>
+  </si>
+  <si>
+    <t>Jufrial</t>
+  </si>
+  <si>
+    <t>Yetna Sriyanti, A.Md.</t>
+  </si>
+  <si>
+    <t>Yossi Nofrianti</t>
+  </si>
+  <si>
+    <t>SHINTA CLARA, S.Ds.</t>
+  </si>
+  <si>
+    <t>ZULNI NOVA</t>
+  </si>
+  <si>
+    <t>APRIYENI SYARIF</t>
+  </si>
+  <si>
+    <t>PATRIS CHAN, S.H.</t>
+  </si>
+  <si>
+    <t>H. DASWIPPETRA, S.E., M.Si., DT. MANJINJIANG ALAM</t>
+  </si>
+  <si>
+    <t>ONDRIAVAHILDA</t>
+  </si>
+  <si>
+    <t>Dr. DENDI, S.Ag., M.A.</t>
+  </si>
+  <si>
+    <t>WIDIA NILA SARI, S.M.</t>
+  </si>
+  <si>
+    <t>DESY HANDAYANI.N</t>
+  </si>
+  <si>
+    <t>SABRANA, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. ERI RAI MONCAK SUTAN</t>
+  </si>
+  <si>
+    <t>NUSATRIA, S.Pd.</t>
+  </si>
+  <si>
+    <t>LINDA</t>
+  </si>
+  <si>
+    <t>130008</t>
+  </si>
+  <si>
+    <t>SUMATERA BARAT 8</t>
+  </si>
+  <si>
+    <t>1309</t>
+  </si>
+  <si>
+    <t>KEPULAUAN MENTAWAI</t>
+  </si>
+  <si>
+    <t>1301</t>
+  </si>
+  <si>
+    <t>PESISIR SELATAN</t>
+  </si>
+  <si>
+    <t>K.H. M. N. ABDULLAH, S.H.</t>
+  </si>
+  <si>
+    <t>INDRA JAYA, S.S.</t>
+  </si>
+  <si>
+    <t>GUSTIA RIANI SANI, S.I.P.</t>
+  </si>
+  <si>
+    <t>YAN ERNIS</t>
+  </si>
+  <si>
+    <t>SYAPRISAL</t>
+  </si>
+  <si>
+    <t>JONDRALISMAN, S.H. Dt. Bandaro Hitam</t>
+  </si>
+  <si>
+    <t>FAHRIZAL INDRA, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>MUCHLIS YUSUF ABIT, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>NOVA OMERZON</t>
+  </si>
+  <si>
+    <t>EVA FITRIANTI, S.S., M.Pd.</t>
+  </si>
+  <si>
+    <t>Ir. AFRIZON NAZAR UNCU</t>
+  </si>
+  <si>
+    <t>PON IDRIS, S.Sos.</t>
+  </si>
+  <si>
+    <t>RINI SUSPITA</t>
+  </si>
+  <si>
+    <t>HERPI DAMSON EPI KAMPAI, S.IP.</t>
+  </si>
+  <si>
+    <t>YUDAS SABAGGALET, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SRI KUMALA DEWI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>HENDRI DORI SATOKO, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. Dra. DESMI IRIANTI, M.Pd.</t>
+  </si>
+  <si>
+    <t>ALJUFRI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>TONI MARDIANTO, S.Pd.</t>
+  </si>
+  <si>
+    <t>RAPTA SALELEUBAJA</t>
+  </si>
+  <si>
+    <t>ZARFI DESON, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. H. SYAFRIZAL UCOK DATUAK NAN BATUAH, M.M.</t>
+  </si>
+  <si>
+    <t>EMMA YANTI</t>
+  </si>
+  <si>
+    <t>HENDRIKUS NOPIANTO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. SAIDAL MASFIYUDDIN, S.H.</t>
+  </si>
+  <si>
+    <t>CHESNO MELLIA, S.E.</t>
+  </si>
+  <si>
+    <t>DARMAWAN, S.S.</t>
+  </si>
+  <si>
+    <t>Bakri Bakar, S.H.</t>
+  </si>
+  <si>
+    <t>Dr. H. Risnaldi Ibrahim, S.Ag., M.M., M.H.</t>
+  </si>
+  <si>
+    <t>Hj. Marni Cik Ani, S.Pd.</t>
+  </si>
+  <si>
+    <t>Dr. Syafrial N, M.Ag., Dt. Bandaro Itam</t>
+  </si>
+  <si>
+    <t>H. Aprial Habas Buya Piai, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Fitrya Sartika Sari</t>
+  </si>
+  <si>
+    <t>Yusran Yunus, S.H.</t>
+  </si>
+  <si>
+    <t>Yos Pendri Gustian</t>
+  </si>
+  <si>
+    <t>ALIFI M. NOUR</t>
+  </si>
+  <si>
+    <t>PARHOMI</t>
+  </si>
+  <si>
+    <t>VINDO VANDU WINATA</t>
+  </si>
+  <si>
+    <t>DEVI MUTIARA AZIZAH</t>
+  </si>
+  <si>
+    <t>HERLANSYAH</t>
+  </si>
+  <si>
+    <t>H. MOCHKLASIN, S.Si.</t>
+  </si>
+  <si>
+    <t>HAMDANUS, S.Fil.I., M.Si.</t>
+  </si>
+  <si>
+    <t>KURNIA GUSNI, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. MELDIAN, S.TP., M.M.</t>
+  </si>
+  <si>
+    <t>SYAIFUL ARDI, S.Sos., M.Hum.</t>
+  </si>
+  <si>
+    <t>JAYANTI</t>
+  </si>
+  <si>
+    <t>HARYANDI EKA PUTERA, S.E.</t>
+  </si>
+  <si>
+    <t>AKBAR RAIS MAULANA, S.M.</t>
+  </si>
+  <si>
+    <t>SANTONO, S.Pd.K.</t>
+  </si>
+  <si>
+    <t>NENGSIH FITRI YENI</t>
+  </si>
+  <si>
+    <t>JONI CHANDRA MARJOYO</t>
+  </si>
+  <si>
+    <t>ANAS TASYA T</t>
+  </si>
+  <si>
+    <t>MUHAYATUL, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. H. ISWANDI LATIEF, M.M.</t>
+  </si>
+  <si>
+    <t>NINA RIZKI FATIMAH, S.T.</t>
+  </si>
+  <si>
+    <t>DARWIADI, S.H.</t>
+  </si>
+  <si>
+    <t>KUSMANTO, S.IP.</t>
+  </si>
+  <si>
+    <t>NURHAYATI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>SATRIA DARMA PUTRA</t>
+  </si>
+  <si>
+    <t>RIDWAN ZAINAL, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>DEVI SUSANTO, S.T.</t>
+  </si>
+  <si>
+    <t>USMAINI MUSLIM</t>
+  </si>
+  <si>
+    <t>FEBRIANTO AKBAR PERKASA, S.H.</t>
+  </si>
+  <si>
+    <t>NURSYAHID, S.H.</t>
+  </si>
+  <si>
+    <t>OLIVIA SALSABILA MILANO</t>
+  </si>
+  <si>
+    <t>Apt. NADYA ZULFIRA PERMATA, S.Farm.</t>
+  </si>
+  <si>
+    <t>Doni Harsiva Yandra, S.IP., M.E.</t>
+  </si>
+  <si>
+    <t>ALI TANJUNG</t>
+  </si>
+  <si>
+    <t>ESI MAYASARI</t>
+  </si>
+  <si>
+    <t>ANOM SUHERI</t>
+  </si>
+  <si>
+    <t>Drs. Darmalis, M. Pd.</t>
+  </si>
+  <si>
+    <t>NINCY ARITA SARI</t>
+  </si>
+  <si>
+    <t>Drs. H. Fauzi</t>
+  </si>
+  <si>
+    <t>EDDY MUJAHIDDIN AWS</t>
+  </si>
+  <si>
+    <t>Ir. SYAFRUDDIN TAZAR ACONG</t>
+  </si>
+  <si>
+    <t>ERNI HUDAYANI</t>
+  </si>
+  <si>
+    <t>RAHMAT SYAH PUTRA</t>
+  </si>
+  <si>
+    <t>RAIHAN MAGHFIRA ELMIN, S.M.</t>
+  </si>
+  <si>
+    <t>PELIUS</t>
+  </si>
+  <si>
+    <t>DEVIAL BENDRI</t>
+  </si>
+  <si>
+    <t>IRWAN FAHRIA, DATUAK RAJO  BATUAH, S.H.</t>
+  </si>
+  <si>
+    <t>SRI KRISNADEWI</t>
+  </si>
+  <si>
+    <t>YUSRIZAL, Dt. RAJO JOHAN</t>
+  </si>
+  <si>
+    <t>DA ANDIWERSIL</t>
+  </si>
+  <si>
+    <t>ELMI SUKAISIH</t>
+  </si>
+  <si>
+    <t>M. RIDHO SYAHPUTRA, S.Si.</t>
+  </si>
+  <si>
+    <t>IMRAL ADENANSI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MARWAN ANAS, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>ROSNITA RAUF, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Drs. ERMAN SAWAR</t>
+  </si>
+  <si>
+    <t>JULIANAVIA, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>ASMAINI</t>
+  </si>
+  <si>
+    <t>DORI HAMBALI, S.Pt.</t>
+  </si>
+  <si>
+    <t>Ir. ZIRMA JUNELDI</t>
+  </si>
+  <si>
+    <t>H. ASRIL KUTAR, M.Pd.I.</t>
+  </si>
+  <si>
+    <t>INDAH ISWANTARI</t>
+  </si>
+  <si>
+    <t>GUSMAL A.KHAN BUYA UJANG, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>MARDISON</t>
+  </si>
+  <si>
+    <t>NELA DESLIMA PUTRI, S.Pd.</t>
+  </si>
+  <si>
     <t>PKN</t>
   </si>
   <si>
-    <t>HANURA</t>
-[...28 lines deleted...]
-  <si>
     <t>130001</t>
   </si>
   <si>
     <t>SUMATERA BARAT 1</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>KOTA PADANG</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>NALIANSYAH EMIEL NISYA FIRMANDA HAFRIAL</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>DAHLER, M.Sc., Dt. Panghulu Sati</t>
   </si>
   <si>
     <t>Dra. YASNIDA SYAMSUDDIN, M.M.</t>
   </si>
   <si>
     <t>Dra. HERAWATI JOHAN, M. Pd. I.</t>
   </si>
   <si>
     <t>YAN ISWARDI</t>
   </si>
   <si>
     <t>MARDIOS</t>
   </si>
   <si>
     <t>ISMAIL NOVENDRA</t>
   </si>
   <si>
     <t>IRWAN GUSRIANTO, S.Pd., M.M., C. Me.</t>
   </si>
   <si>
     <t>DEFNI ANITA</t>
   </si>
   <si>
     <t>AULYA RIVAI, S.E.</t>
@@ -309,53 +1602,50 @@
   <si>
     <t>Nanda Satria, S.IP.</t>
   </si>
   <si>
     <t>Dra. Salmah</t>
   </si>
   <si>
     <t>Taufik Hidayat, S.E.</t>
   </si>
   <si>
     <t>Ka'bati, S.Sos.I., M.Si.</t>
   </si>
   <si>
     <t>Uniang Zafniarti, S.Pd.</t>
   </si>
   <si>
     <t>H. Adi Prabowo, S.H.</t>
   </si>
   <si>
     <t>Drs. TARMIZI MAWARDI</t>
   </si>
   <si>
     <t>RIKI HENDRA MULYA</t>
   </si>
   <si>
-    <t>GUSNAINI</t>
-[...1 lines deleted...]
-  <si>
     <t>Yomi Wahyudi</t>
   </si>
   <si>
     <t>Ridho Ilahi</t>
   </si>
   <si>
     <t>WIDI DEVI ANISA</t>
   </si>
   <si>
     <t>Dedi, A.Md.</t>
   </si>
   <si>
     <t>HANAFI ZEIN</t>
   </si>
   <si>
     <t>TOMI TAMARA</t>
   </si>
   <si>
     <t>YENI KUMALA DEWI</t>
   </si>
   <si>
     <t>REYNALDO</t>
   </si>
   <si>
     <t>H. GUSTAMI HIDAYAT, S.Pt., M.P.</t>
@@ -594,323 +1884,50 @@
   <si>
     <t>CHENDRA ABETHIN</t>
   </si>
   <si>
     <t>NANDIN, Dt. RAJO NAN PANJANG, S.Sos.</t>
   </si>
   <si>
     <t>H. ADI SAPUTRA, A.MaE., S.Sos.</t>
   </si>
   <si>
     <t>Dra. YURNITA</t>
   </si>
   <si>
     <t>FIRMAN</t>
   </si>
   <si>
     <t>GUSLI, S.Hut., M.H.</t>
   </si>
   <si>
     <t>PETRINA</t>
   </si>
   <si>
     <t>ASPARDI, S.H., M.H.</t>
   </si>
   <si>
-    <t>130002</t>
-[...271 lines deleted...]
-  <si>
     <t>130003</t>
   </si>
   <si>
     <t>SUMATERA BARAT 3</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>AGAM</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>KOTA BUKITTINGGI</t>
   </si>
   <si>
     <t>AKMAL USMAN</t>
   </si>
   <si>
     <t>Ir. SUTAN HENDY ALAMSYAH</t>
   </si>
   <si>
     <t>MARLIENTI</t>
@@ -1395,53 +2412,50 @@
   <si>
     <t>H. ARTIS ARJUN, S.Pd., M.MPd.</t>
   </si>
   <si>
     <t>MUHAMMAD TAUFIQUR RAHMAN, S.Sos.</t>
   </si>
   <si>
     <t>Hj. ASMARA NINI, S.Pd., M.Pd.</t>
   </si>
   <si>
     <t>HANAPI LUBIS</t>
   </si>
   <si>
     <t>ALDILA, S.H.</t>
   </si>
   <si>
     <t>NEFFI AULIA, S.Pd.</t>
   </si>
   <si>
     <t>H. ZALFADRI, S.T., M.M.</t>
   </si>
   <si>
     <t>NAZAR IKHWAN, S.Pd.I.</t>
   </si>
   <si>
-    <t>LINDA</t>
-[...1 lines deleted...]
-  <si>
     <t>NUZIRMAN</t>
   </si>
   <si>
     <t>YOHANIS</t>
   </si>
   <si>
     <t>SUSIDAWATI</t>
   </si>
   <si>
     <t>SYAFRIL</t>
   </si>
   <si>
     <t>LEON FITRA IRFAN, S.T.</t>
   </si>
   <si>
     <t>TIFA MAI HERI</t>
   </si>
   <si>
     <t>H. MUZLI M. NUR, S.Pd.</t>
   </si>
   <si>
     <t>Drs. HENDRI</t>
   </si>
   <si>
     <t>DAHLIANA, S.E.</t>
@@ -1542,323 +2556,50 @@
   <si>
     <t>JUMADIAS</t>
   </si>
   <si>
     <t>DELMITA YETTI</t>
   </si>
   <si>
     <t>CITRA MUSTIKA AYU KARDINAL</t>
   </si>
   <si>
     <t>MARHADI EFENDI</t>
   </si>
   <si>
     <t>AFRIZAL, S.E.</t>
   </si>
   <si>
     <t>JAWAHIR</t>
   </si>
   <si>
     <t>Dr. Ir. NURSAL JALID, M.Sc.</t>
   </si>
   <si>
     <t>SYAFRUDDIN</t>
   </si>
   <si>
-    <t>130007</t>
-[...271 lines deleted...]
-  <si>
     <t>130005</t>
   </si>
   <si>
     <t>SUMATERA BARAT 5</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>KOTA PAYAKUMBUH</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>LIMA PULUH KOTA</t>
   </si>
   <si>
     <t>RITA MURNI</t>
   </si>
   <si>
     <t>FAISAL BUCHARI</t>
   </si>
   <si>
     <t>NYOTO PRAYITNO</t>
@@ -2041,791 +2782,50 @@
     <t>WILSON FITRIADI</t>
   </si>
   <si>
     <t>CHAIRIL CHAN, S.Ag.</t>
   </si>
   <si>
     <t>DESNI</t>
   </si>
   <si>
     <t>SEPRIYANTO CHANIAGO, S.H.</t>
   </si>
   <si>
     <t>TAUFIK HIDAYAT, S.E., M.H.</t>
   </si>
   <si>
     <t>REFNI AMIR, S.Pd., M.Si.</t>
   </si>
   <si>
     <t>RAHMANIAH NADWA ISTA, S.Psi.</t>
   </si>
   <si>
     <t>H. JAYUSMAN Dt. Majo Sampono junjungan, S.Pd., M.MPd.</t>
   </si>
   <si>
     <t>ADENIM SYAM</t>
-  </si>
-[...739 lines deleted...]
-    <t>NELA DESLIMA PUTRI, S.Pd.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -3167,13741 +3167,239 @@
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="R1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="X1" s="1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C2" t="s">
-        <v>500</v>
+        <v>464</v>
       </c>
       <c r="D2" t="s">
-        <v>501</v>
+        <v>465</v>
       </c>
       <c r="E2" t="s">
-        <v>502</v>
+        <v>466</v>
       </c>
       <c r="F2" t="s">
-        <v>503</v>
+        <v>467</v>
       </c>
       <c r="G2">
-        <v>815</v>
+        <v>21656</v>
       </c>
       <c r="H2">
-        <v>3364</v>
+        <v>83644</v>
       </c>
       <c r="I2">
-        <v>588</v>
+        <v>23542</v>
       </c>
       <c r="J2">
-        <v>5365</v>
+        <v>39545</v>
       </c>
       <c r="K2">
-        <v>5548</v>
+        <v>66971</v>
       </c>
       <c r="L2">
-        <v>143</v>
+        <v>3304</v>
       </c>
       <c r="M2">
-        <v>375</v>
+        <v>1875</v>
       </c>
       <c r="N2">
-        <v>8912</v>
+        <v>97135</v>
       </c>
       <c r="O2">
-        <v>2028</v>
+        <v>803</v>
       </c>
       <c r="P2">
-        <v>2363</v>
+        <v>4561</v>
       </c>
       <c r="Q2">
-        <v>337</v>
+        <v>39763</v>
       </c>
       <c r="R2">
-        <v>5702</v>
+        <v>7851</v>
       </c>
       <c r="S2">
-        <v>160</v>
+        <v>31827</v>
       </c>
       <c r="T2">
-        <v>38</v>
+        <v>4008</v>
       </c>
       <c r="U2">
-        <v>7154</v>
+        <v>1921</v>
       </c>
       <c r="V2">
-        <v>101</v>
+        <v>16565</v>
       </c>
       <c r="W2">
-        <v>42993</v>
+        <v>12043</v>
+      </c>
+      <c r="X2">
+        <v>457014</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3">
-        <v>2</v>
+      <c r="A3" t="s">
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>24</v>
-[...11 lines deleted...]
-        <v>505</v>
+        <v>30</v>
       </c>
       <c r="G3">
-        <v>10065</v>
+        <v>21656</v>
       </c>
       <c r="H3">
-        <v>20868</v>
+        <v>83644</v>
       </c>
       <c r="I3">
-        <v>7618</v>
+        <v>23542</v>
       </c>
       <c r="J3">
-        <v>30883</v>
+        <v>39545</v>
       </c>
       <c r="K3">
-        <v>24105</v>
+        <v>66971</v>
       </c>
       <c r="L3">
-        <v>510</v>
+        <v>3304</v>
       </c>
       <c r="M3">
-        <v>1899</v>
+        <v>1875</v>
       </c>
       <c r="N3">
-        <v>28277</v>
+        <v>97135</v>
       </c>
       <c r="O3">
-        <v>4440</v>
+        <v>803</v>
       </c>
       <c r="P3">
-        <v>42304</v>
+        <v>4561</v>
       </c>
       <c r="Q3">
-        <v>1002</v>
+        <v>39763</v>
       </c>
       <c r="R3">
-        <v>14812</v>
+        <v>7851</v>
       </c>
       <c r="S3">
-        <v>611</v>
+        <v>31827</v>
       </c>
       <c r="T3">
-        <v>182</v>
+        <v>4008</v>
       </c>
       <c r="U3">
-        <v>19533</v>
+        <v>1921</v>
       </c>
       <c r="V3">
-        <v>1014</v>
+        <v>16565</v>
       </c>
       <c r="W3">
-        <v>208123</v>
-[...129 lines deleted...]
-        <v>347773</v>
+        <v>12043</v>
+      </c>
+      <c r="X3">
+        <v>457014</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>503</v>
-[...155 lines deleted...]
-      <c r="E7">
         <v>467</v>
-      </c>
-[...13210 lines deleted...]
-        <v>28</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
@@ -16921,204 +3419,204 @@
         <v>21656</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>35</v>
       </c>
       <c r="D3">
         <v>5541</v>
       </c>
       <c r="E3">
         <v>5541</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>36</v>
+        <v>468</v>
       </c>
       <c r="C4" t="s">
         <v>37</v>
       </c>
       <c r="D4">
         <v>2855</v>
       </c>
       <c r="E4">
         <v>2855</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>38</v>
+        <v>469</v>
       </c>
       <c r="C5" t="s">
         <v>37</v>
       </c>
       <c r="D5">
         <v>3446</v>
       </c>
       <c r="E5">
         <v>3446</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>39</v>
+        <v>470</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6">
         <v>1567</v>
       </c>
       <c r="E6">
         <v>1567</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
+        <v>471</v>
       </c>
       <c r="C7" t="s">
         <v>37</v>
       </c>
       <c r="D7">
         <v>2381</v>
       </c>
       <c r="E7">
         <v>2381</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>472</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8">
         <v>905</v>
       </c>
       <c r="E8">
         <v>905</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>42</v>
+        <v>473</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9">
         <v>402</v>
       </c>
       <c r="E9">
         <v>402</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>474</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10">
         <v>1596</v>
       </c>
       <c r="E10">
         <v>1596</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>475</v>
       </c>
       <c r="C11" t="s">
         <v>37</v>
       </c>
       <c r="D11">
         <v>1345</v>
       </c>
       <c r="E11">
         <v>1345</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>476</v>
       </c>
       <c r="C12" t="s">
         <v>37</v>
       </c>
       <c r="D12">
         <v>278</v>
       </c>
       <c r="E12">
         <v>278</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>46</v>
+        <v>477</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13">
         <v>1340</v>
       </c>
       <c r="E13">
         <v>1340</v>
       </c>
     </row>
     <row r="14"/>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>83644</v>
       </c>
@@ -17126,204 +3624,204 @@
         <v>83644</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16" t="s">
         <v>29</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>13058</v>
       </c>
       <c r="E16">
         <v>13058</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>47</v>
+        <v>478</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>17648</v>
       </c>
       <c r="E17">
         <v>17648</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>48</v>
+        <v>479</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
         <v>12348</v>
       </c>
       <c r="E18">
         <v>12348</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>49</v>
+        <v>480</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
         <v>3053</v>
       </c>
       <c r="E19">
         <v>3053</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>50</v>
+        <v>481</v>
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
         <v>16658</v>
       </c>
       <c r="E20">
         <v>16658</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>51</v>
+        <v>482</v>
       </c>
       <c r="C21" t="s">
         <v>37</v>
       </c>
       <c r="D21">
         <v>9277</v>
       </c>
       <c r="E21">
         <v>9277</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>52</v>
+        <v>483</v>
       </c>
       <c r="C22" t="s">
         <v>37</v>
       </c>
       <c r="D22">
         <v>783</v>
       </c>
       <c r="E22">
         <v>783</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>53</v>
+        <v>484</v>
       </c>
       <c r="C23" t="s">
         <v>37</v>
       </c>
       <c r="D23">
         <v>1885</v>
       </c>
       <c r="E23">
         <v>1885</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>54</v>
+        <v>485</v>
       </c>
       <c r="C24" t="s">
         <v>37</v>
       </c>
       <c r="D24">
         <v>1657</v>
       </c>
       <c r="E24">
         <v>1657</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>55</v>
+        <v>486</v>
       </c>
       <c r="C25" t="s">
         <v>37</v>
       </c>
       <c r="D25">
         <v>2000</v>
       </c>
       <c r="E25">
         <v>2000</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>56</v>
+        <v>487</v>
       </c>
       <c r="C26" t="s">
         <v>37</v>
       </c>
       <c r="D26">
         <v>5277</v>
       </c>
       <c r="E26">
         <v>5277</v>
       </c>
     </row>
     <row r="27"/>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
         <v>34</v>
       </c>
       <c r="D28">
         <v>23542</v>
       </c>
@@ -17331,204 +3829,204 @@
         <v>23542</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>29</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
       <c r="C29" t="s">
         <v>35</v>
       </c>
       <c r="D29">
         <v>3233</v>
       </c>
       <c r="E29">
         <v>3233</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>57</v>
+        <v>488</v>
       </c>
       <c r="C30" t="s">
         <v>37</v>
       </c>
       <c r="D30">
         <v>15016</v>
       </c>
       <c r="E30">
         <v>15016</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>58</v>
+        <v>489</v>
       </c>
       <c r="C31" t="s">
         <v>37</v>
       </c>
       <c r="D31">
         <v>1036</v>
       </c>
       <c r="E31">
         <v>1036</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>59</v>
+        <v>490</v>
       </c>
       <c r="C32" t="s">
         <v>37</v>
       </c>
       <c r="D32">
         <v>1017</v>
       </c>
       <c r="E32">
         <v>1017</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>60</v>
+        <v>491</v>
       </c>
       <c r="C33" t="s">
         <v>37</v>
       </c>
       <c r="D33">
         <v>601</v>
       </c>
       <c r="E33">
         <v>601</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>61</v>
+        <v>492</v>
       </c>
       <c r="C34" t="s">
         <v>37</v>
       </c>
       <c r="D34">
         <v>787</v>
       </c>
       <c r="E34">
         <v>787</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>62</v>
+        <v>493</v>
       </c>
       <c r="C35" t="s">
         <v>37</v>
       </c>
       <c r="D35">
         <v>198</v>
       </c>
       <c r="E35">
         <v>198</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>63</v>
+        <v>494</v>
       </c>
       <c r="C36" t="s">
         <v>37</v>
       </c>
       <c r="D36">
         <v>310</v>
       </c>
       <c r="E36">
         <v>310</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>64</v>
+        <v>495</v>
       </c>
       <c r="C37" t="s">
         <v>37</v>
       </c>
       <c r="D37">
         <v>460</v>
       </c>
       <c r="E37">
         <v>460</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>65</v>
+        <v>496</v>
       </c>
       <c r="C38" t="s">
         <v>37</v>
       </c>
       <c r="D38">
         <v>351</v>
       </c>
       <c r="E38">
         <v>351</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>66</v>
+        <v>497</v>
       </c>
       <c r="C39" t="s">
         <v>37</v>
       </c>
       <c r="D39">
         <v>533</v>
       </c>
       <c r="E39">
         <v>533</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>34</v>
       </c>
       <c r="D41">
         <v>39545</v>
       </c>
@@ -17536,204 +4034,204 @@
         <v>39545</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>29</v>
       </c>
       <c r="B42" t="s">
         <v>29</v>
       </c>
       <c r="C42" t="s">
         <v>35</v>
       </c>
       <c r="D42">
         <v>4424</v>
       </c>
       <c r="E42">
         <v>4424</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>67</v>
+        <v>498</v>
       </c>
       <c r="C43" t="s">
         <v>37</v>
       </c>
       <c r="D43">
         <v>10031</v>
       </c>
       <c r="E43">
         <v>10031</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>68</v>
+        <v>499</v>
       </c>
       <c r="C44" t="s">
         <v>37</v>
       </c>
       <c r="D44">
         <v>12461</v>
       </c>
       <c r="E44">
         <v>12461</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>69</v>
+        <v>500</v>
       </c>
       <c r="C45" t="s">
         <v>37</v>
       </c>
       <c r="D45">
         <v>1876</v>
       </c>
       <c r="E45">
         <v>1876</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>70</v>
+        <v>501</v>
       </c>
       <c r="C46" t="s">
         <v>37</v>
       </c>
       <c r="D46">
         <v>1844</v>
       </c>
       <c r="E46">
         <v>1844</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>71</v>
+        <v>502</v>
       </c>
       <c r="C47" t="s">
         <v>37</v>
       </c>
       <c r="D47">
         <v>1256</v>
       </c>
       <c r="E47">
         <v>1256</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>72</v>
+        <v>503</v>
       </c>
       <c r="C48" t="s">
         <v>37</v>
       </c>
       <c r="D48">
         <v>2728</v>
       </c>
       <c r="E48">
         <v>2728</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>73</v>
+        <v>504</v>
       </c>
       <c r="C49" t="s">
         <v>37</v>
       </c>
       <c r="D49">
         <v>3556</v>
       </c>
       <c r="E49">
         <v>3556</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>74</v>
+        <v>505</v>
       </c>
       <c r="C50" t="s">
         <v>37</v>
       </c>
       <c r="D50">
         <v>421</v>
       </c>
       <c r="E50">
         <v>421</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>75</v>
+        <v>506</v>
       </c>
       <c r="C51" t="s">
         <v>37</v>
       </c>
       <c r="D51">
         <v>558</v>
       </c>
       <c r="E51">
         <v>558</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>76</v>
+        <v>507</v>
       </c>
       <c r="C52" t="s">
         <v>37</v>
       </c>
       <c r="D52">
         <v>390</v>
       </c>
       <c r="E52">
         <v>390</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>5</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>34</v>
       </c>
       <c r="D54">
         <v>66971</v>
       </c>
@@ -17741,204 +4239,204 @@
         <v>66971</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>29</v>
       </c>
       <c r="B55" t="s">
         <v>29</v>
       </c>
       <c r="C55" t="s">
         <v>35</v>
       </c>
       <c r="D55">
         <v>10241</v>
       </c>
       <c r="E55">
         <v>10241</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>77</v>
+        <v>508</v>
       </c>
       <c r="C56" t="s">
         <v>37</v>
       </c>
       <c r="D56">
         <v>6817</v>
       </c>
       <c r="E56">
         <v>6817</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>78</v>
+        <v>509</v>
       </c>
       <c r="C57" t="s">
         <v>37</v>
       </c>
       <c r="D57">
         <v>10547</v>
       </c>
       <c r="E57">
         <v>10547</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>79</v>
+        <v>510</v>
       </c>
       <c r="C58" t="s">
         <v>37</v>
       </c>
       <c r="D58">
         <v>7097</v>
       </c>
       <c r="E58">
         <v>7097</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>80</v>
+        <v>511</v>
       </c>
       <c r="C59" t="s">
         <v>37</v>
       </c>
       <c r="D59">
         <v>4675</v>
       </c>
       <c r="E59">
         <v>4675</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>81</v>
+        <v>512</v>
       </c>
       <c r="C60" t="s">
         <v>37</v>
       </c>
       <c r="D60">
         <v>11561</v>
       </c>
       <c r="E60">
         <v>11561</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>82</v>
+        <v>513</v>
       </c>
       <c r="C61" t="s">
         <v>37</v>
       </c>
       <c r="D61">
         <v>2046</v>
       </c>
       <c r="E61">
         <v>2046</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>83</v>
+        <v>514</v>
       </c>
       <c r="C62" t="s">
         <v>37</v>
       </c>
       <c r="D62">
         <v>7510</v>
       </c>
       <c r="E62">
         <v>7510</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>84</v>
+        <v>515</v>
       </c>
       <c r="C63" t="s">
         <v>37</v>
       </c>
       <c r="D63">
         <v>521</v>
       </c>
       <c r="E63">
         <v>521</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>85</v>
+        <v>516</v>
       </c>
       <c r="C64" t="s">
         <v>37</v>
       </c>
       <c r="D64">
         <v>4146</v>
       </c>
       <c r="E64">
         <v>4146</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>86</v>
+        <v>517</v>
       </c>
       <c r="C65" t="s">
         <v>37</v>
       </c>
       <c r="D65">
         <v>1810</v>
       </c>
       <c r="E65">
         <v>1810</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
         <v>34</v>
       </c>
       <c r="D67">
         <v>3304</v>
       </c>
@@ -17946,153 +4444,153 @@
         <v>3304</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>29</v>
       </c>
       <c r="B68" t="s">
         <v>29</v>
       </c>
       <c r="C68" t="s">
         <v>35</v>
       </c>
       <c r="D68">
         <v>812</v>
       </c>
       <c r="E68">
         <v>812</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>87</v>
+        <v>518</v>
       </c>
       <c r="C69" t="s">
         <v>37</v>
       </c>
       <c r="D69">
         <v>907</v>
       </c>
       <c r="E69">
         <v>907</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>88</v>
+        <v>519</v>
       </c>
       <c r="C70" t="s">
         <v>37</v>
       </c>
       <c r="D70">
         <v>368</v>
       </c>
       <c r="E70">
         <v>368</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>89</v>
+        <v>202</v>
       </c>
       <c r="C71" t="s">
         <v>37</v>
       </c>
       <c r="D71">
         <v>214</v>
       </c>
       <c r="E71">
         <v>214</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>4</v>
       </c>
       <c r="B72" t="s">
-        <v>90</v>
+        <v>520</v>
       </c>
       <c r="C72" t="s">
         <v>37</v>
       </c>
       <c r="D72">
         <v>174</v>
       </c>
       <c r="E72">
         <v>174</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>5</v>
       </c>
       <c r="B73" t="s">
-        <v>91</v>
+        <v>521</v>
       </c>
       <c r="C73" t="s">
         <v>37</v>
       </c>
       <c r="D73">
         <v>447</v>
       </c>
       <c r="E73">
         <v>447</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>6</v>
       </c>
       <c r="B74" t="s">
-        <v>92</v>
+        <v>522</v>
       </c>
       <c r="C74" t="s">
         <v>37</v>
       </c>
       <c r="D74">
         <v>119</v>
       </c>
       <c r="E74">
         <v>119</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>7</v>
       </c>
       <c r="B75" t="s">
-        <v>93</v>
+        <v>523</v>
       </c>
       <c r="C75" t="s">
         <v>37</v>
       </c>
       <c r="D75">
         <v>263</v>
       </c>
       <c r="E75">
         <v>263</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>7</v>
       </c>
       <c r="B77" t="s">
         <v>12</v>
       </c>
       <c r="C77" t="s">
         <v>34</v>
       </c>
       <c r="D77">
         <v>1875</v>
       </c>
@@ -18100,102 +4598,102 @@
         <v>1875</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>29</v>
       </c>
       <c r="B78" t="s">
         <v>29</v>
       </c>
       <c r="C78" t="s">
         <v>35</v>
       </c>
       <c r="D78">
         <v>791</v>
       </c>
       <c r="E78">
         <v>791</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>94</v>
+        <v>524</v>
       </c>
       <c r="C79" t="s">
         <v>37</v>
       </c>
       <c r="D79">
         <v>564</v>
       </c>
       <c r="E79">
         <v>564</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>95</v>
+        <v>525</v>
       </c>
       <c r="C80" t="s">
         <v>37</v>
       </c>
       <c r="D80">
         <v>220</v>
       </c>
       <c r="E80">
         <v>220</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>96</v>
+        <v>526</v>
       </c>
       <c r="C81" t="s">
         <v>37</v>
       </c>
       <c r="D81">
         <v>114</v>
       </c>
       <c r="E81">
         <v>114</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>4</v>
       </c>
       <c r="B82" t="s">
-        <v>97</v>
+        <v>527</v>
       </c>
       <c r="C82" t="s">
         <v>37</v>
       </c>
       <c r="D82">
         <v>186</v>
       </c>
       <c r="E82">
         <v>186</v>
       </c>
     </row>
     <row r="83"/>
     <row r="84">
       <c r="A84">
         <v>8</v>
       </c>
       <c r="B84" t="s">
         <v>13</v>
       </c>
       <c r="C84" t="s">
         <v>34</v>
       </c>
       <c r="D84">
         <v>97135</v>
       </c>
@@ -18203,4763 +4701,2131 @@
         <v>97135</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>29</v>
       </c>
       <c r="B85" t="s">
         <v>29</v>
       </c>
       <c r="C85" t="s">
         <v>35</v>
       </c>
       <c r="D85">
         <v>21269</v>
       </c>
       <c r="E85">
         <v>21269</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>98</v>
+        <v>528</v>
       </c>
       <c r="C86" t="s">
         <v>37</v>
       </c>
       <c r="D86">
         <v>21690</v>
       </c>
       <c r="E86">
         <v>21690</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>99</v>
+        <v>529</v>
       </c>
       <c r="C87" t="s">
         <v>37</v>
       </c>
       <c r="D87">
         <v>22120</v>
       </c>
       <c r="E87">
         <v>22120</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>100</v>
+        <v>530</v>
       </c>
       <c r="C88" t="s">
         <v>37</v>
       </c>
       <c r="D88">
         <v>4549</v>
       </c>
       <c r="E88">
         <v>4549</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>101</v>
+        <v>531</v>
       </c>
       <c r="C89" t="s">
         <v>37</v>
       </c>
       <c r="D89">
         <v>8189</v>
       </c>
       <c r="E89">
         <v>8189</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>102</v>
+        <v>532</v>
       </c>
       <c r="C90" t="s">
         <v>37</v>
       </c>
       <c r="D90">
         <v>5201</v>
       </c>
       <c r="E90">
         <v>5201</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>6</v>
       </c>
       <c r="B91" t="s">
-        <v>103</v>
+        <v>533</v>
       </c>
       <c r="C91" t="s">
         <v>37</v>
       </c>
       <c r="D91">
         <v>1965</v>
       </c>
       <c r="E91">
         <v>1965</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>7</v>
       </c>
       <c r="B92" t="s">
-        <v>104</v>
+        <v>534</v>
       </c>
       <c r="C92" t="s">
         <v>37</v>
       </c>
       <c r="D92">
         <v>1669</v>
       </c>
       <c r="E92">
         <v>1669</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>8</v>
       </c>
       <c r="B93" t="s">
-        <v>105</v>
+        <v>535</v>
       </c>
       <c r="C93" t="s">
         <v>37</v>
       </c>
       <c r="D93">
         <v>6037</v>
       </c>
       <c r="E93">
         <v>6037</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>9</v>
       </c>
       <c r="B94" t="s">
-        <v>106</v>
+        <v>536</v>
       </c>
       <c r="C94" t="s">
         <v>37</v>
       </c>
       <c r="D94">
         <v>862</v>
       </c>
       <c r="E94">
         <v>862</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>10</v>
       </c>
       <c r="B95" t="s">
-        <v>107</v>
+        <v>537</v>
       </c>
       <c r="C95" t="s">
         <v>37</v>
       </c>
       <c r="D95">
         <v>3584</v>
       </c>
       <c r="E95">
         <v>3584</v>
       </c>
     </row>
     <row r="96"/>
     <row r="97">
       <c r="A97">
         <v>9</v>
       </c>
       <c r="B97" t="s">
-        <v>14</v>
+        <v>463</v>
       </c>
       <c r="C97" t="s">
         <v>34</v>
       </c>
       <c r="D97">
         <v>803</v>
       </c>
       <c r="E97">
         <v>803</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>29</v>
       </c>
       <c r="B98" t="s">
         <v>29</v>
       </c>
       <c r="C98" t="s">
         <v>35</v>
       </c>
       <c r="D98">
         <v>203</v>
       </c>
       <c r="E98">
         <v>203</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>108</v>
+        <v>538</v>
       </c>
       <c r="C99" t="s">
         <v>37</v>
       </c>
       <c r="D99">
         <v>600</v>
       </c>
       <c r="E99">
         <v>600</v>
       </c>
     </row>
     <row r="100"/>
     <row r="101">
       <c r="A101">
         <v>10</v>
       </c>
       <c r="B101" t="s">
-        <v>15</v>
+        <v>122</v>
       </c>
       <c r="C101" t="s">
         <v>34</v>
       </c>
       <c r="D101">
         <v>4561</v>
       </c>
       <c r="E101">
         <v>4561</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>29</v>
       </c>
       <c r="B102" t="s">
         <v>29</v>
       </c>
       <c r="C102" t="s">
         <v>35</v>
       </c>
       <c r="D102">
         <v>724</v>
       </c>
       <c r="E102">
         <v>724</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1</v>
       </c>
       <c r="B103" t="s">
-        <v>109</v>
+        <v>539</v>
       </c>
       <c r="C103" t="s">
         <v>37</v>
       </c>
       <c r="D103">
         <v>1612</v>
       </c>
       <c r="E103">
         <v>1612</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2</v>
       </c>
       <c r="B104" t="s">
-        <v>110</v>
+        <v>540</v>
       </c>
       <c r="C104" t="s">
         <v>37</v>
       </c>
       <c r="D104">
         <v>560</v>
       </c>
       <c r="E104">
         <v>560</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>3</v>
       </c>
       <c r="B105" t="s">
-        <v>111</v>
+        <v>541</v>
       </c>
       <c r="C105" t="s">
         <v>37</v>
       </c>
       <c r="D105">
         <v>281</v>
       </c>
       <c r="E105">
         <v>281</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>4</v>
       </c>
       <c r="B106" t="s">
-        <v>112</v>
+        <v>542</v>
       </c>
       <c r="C106" t="s">
         <v>37</v>
       </c>
       <c r="D106">
         <v>202</v>
       </c>
       <c r="E106">
         <v>202</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>5</v>
       </c>
       <c r="B107" t="s">
-        <v>113</v>
+        <v>543</v>
       </c>
       <c r="C107" t="s">
         <v>37</v>
       </c>
       <c r="D107">
         <v>247</v>
       </c>
       <c r="E107">
         <v>247</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>6</v>
       </c>
       <c r="B108" t="s">
-        <v>114</v>
+        <v>544</v>
       </c>
       <c r="C108" t="s">
         <v>37</v>
       </c>
       <c r="D108">
         <v>85</v>
       </c>
       <c r="E108">
         <v>85</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>7</v>
       </c>
       <c r="B109" t="s">
-        <v>115</v>
+        <v>545</v>
       </c>
       <c r="C109" t="s">
         <v>37</v>
       </c>
       <c r="D109">
         <v>361</v>
       </c>
       <c r="E109">
         <v>361</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>8</v>
       </c>
       <c r="B110" t="s">
-        <v>116</v>
+        <v>546</v>
       </c>
       <c r="C110" t="s">
         <v>37</v>
       </c>
       <c r="D110">
         <v>112</v>
       </c>
       <c r="E110">
         <v>112</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>9</v>
       </c>
       <c r="B111" t="s">
-        <v>117</v>
+        <v>547</v>
       </c>
       <c r="C111" t="s">
         <v>37</v>
       </c>
       <c r="D111">
         <v>129</v>
       </c>
       <c r="E111">
         <v>129</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>10</v>
       </c>
       <c r="B112" t="s">
-        <v>118</v>
+        <v>548</v>
       </c>
       <c r="C112" t="s">
         <v>37</v>
       </c>
       <c r="D112">
         <v>248</v>
       </c>
       <c r="E112">
         <v>248</v>
       </c>
     </row>
     <row r="113"/>
     <row r="114">
       <c r="A114">
         <v>12</v>
       </c>
       <c r="B114" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C114" t="s">
         <v>34</v>
       </c>
       <c r="D114">
         <v>39763</v>
       </c>
       <c r="E114">
         <v>39763</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>29</v>
       </c>
       <c r="B115" t="s">
         <v>29</v>
       </c>
       <c r="C115" t="s">
         <v>35</v>
       </c>
       <c r="D115">
         <v>4867</v>
       </c>
       <c r="E115">
         <v>4867</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>119</v>
+        <v>549</v>
       </c>
       <c r="C116" t="s">
         <v>37</v>
       </c>
       <c r="D116">
         <v>15430</v>
       </c>
       <c r="E116">
         <v>15430</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2</v>
       </c>
       <c r="B117" t="s">
-        <v>120</v>
+        <v>550</v>
       </c>
       <c r="C117" t="s">
         <v>37</v>
       </c>
       <c r="D117">
         <v>3477</v>
       </c>
       <c r="E117">
         <v>3477</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>3</v>
       </c>
       <c r="B118" t="s">
-        <v>121</v>
+        <v>551</v>
       </c>
       <c r="C118" t="s">
         <v>37</v>
       </c>
       <c r="D118">
         <v>932</v>
       </c>
       <c r="E118">
         <v>932</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>4</v>
       </c>
       <c r="B119" t="s">
-        <v>122</v>
+        <v>552</v>
       </c>
       <c r="C119" t="s">
         <v>37</v>
       </c>
       <c r="D119">
         <v>12451</v>
       </c>
       <c r="E119">
         <v>12451</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>5</v>
       </c>
       <c r="B120" t="s">
-        <v>123</v>
+        <v>553</v>
       </c>
       <c r="C120" t="s">
         <v>37</v>
       </c>
       <c r="D120">
         <v>1109</v>
       </c>
       <c r="E120">
         <v>1109</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>6</v>
       </c>
       <c r="B121" t="s">
-        <v>124</v>
+        <v>554</v>
       </c>
       <c r="C121" t="s">
         <v>37</v>
       </c>
       <c r="D121">
         <v>446</v>
       </c>
       <c r="E121">
         <v>446</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>7</v>
       </c>
       <c r="B122" t="s">
-        <v>125</v>
+        <v>555</v>
       </c>
       <c r="C122" t="s">
         <v>37</v>
       </c>
       <c r="D122">
         <v>391</v>
       </c>
       <c r="E122">
         <v>391</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>8</v>
       </c>
       <c r="B123" t="s">
-        <v>126</v>
+        <v>556</v>
       </c>
       <c r="C123" t="s">
         <v>37</v>
       </c>
       <c r="D123">
         <v>235</v>
       </c>
       <c r="E123">
         <v>235</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>9</v>
       </c>
       <c r="B124" t="s">
-        <v>127</v>
+        <v>557</v>
       </c>
       <c r="C124" t="s">
         <v>37</v>
       </c>
       <c r="D124">
         <v>244</v>
       </c>
       <c r="E124">
         <v>244</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>10</v>
       </c>
       <c r="B125" t="s">
-        <v>128</v>
+        <v>558</v>
       </c>
       <c r="C125" t="s">
         <v>37</v>
       </c>
       <c r="D125">
         <v>181</v>
       </c>
       <c r="E125">
         <v>181</v>
       </c>
     </row>
     <row r="126"/>
     <row r="127">
       <c r="A127">
         <v>13</v>
       </c>
       <c r="B127" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C127" t="s">
         <v>34</v>
       </c>
       <c r="D127">
         <v>7851</v>
       </c>
       <c r="E127">
         <v>7851</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>29</v>
       </c>
       <c r="B128" t="s">
         <v>29</v>
       </c>
       <c r="C128" t="s">
         <v>35</v>
       </c>
       <c r="D128">
         <v>468</v>
       </c>
       <c r="E128">
         <v>468</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>129</v>
+        <v>559</v>
       </c>
       <c r="C129" t="s">
         <v>37</v>
       </c>
       <c r="D129">
         <v>568</v>
       </c>
       <c r="E129">
         <v>568</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>2</v>
       </c>
       <c r="B130" t="s">
-        <v>130</v>
+        <v>560</v>
       </c>
       <c r="C130" t="s">
         <v>37</v>
       </c>
       <c r="D130">
         <v>2845</v>
       </c>
       <c r="E130">
         <v>2845</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>3</v>
       </c>
       <c r="B131" t="s">
-        <v>131</v>
+        <v>561</v>
       </c>
       <c r="C131" t="s">
         <v>37</v>
       </c>
       <c r="D131">
         <v>290</v>
       </c>
       <c r="E131">
         <v>290</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>4</v>
       </c>
       <c r="B132" t="s">
-        <v>132</v>
+        <v>562</v>
       </c>
       <c r="C132" t="s">
         <v>37</v>
       </c>
       <c r="D132">
         <v>331</v>
       </c>
       <c r="E132">
         <v>331</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>5</v>
       </c>
       <c r="B133" t="s">
-        <v>133</v>
+        <v>563</v>
       </c>
       <c r="C133" t="s">
         <v>37</v>
       </c>
       <c r="D133">
         <v>502</v>
       </c>
       <c r="E133">
         <v>502</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>6</v>
       </c>
       <c r="B134" t="s">
-        <v>134</v>
+        <v>564</v>
       </c>
       <c r="C134" t="s">
         <v>37</v>
       </c>
       <c r="D134">
         <v>46</v>
       </c>
       <c r="E134">
         <v>46</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>7</v>
       </c>
       <c r="B135" t="s">
-        <v>135</v>
+        <v>565</v>
       </c>
       <c r="C135" t="s">
         <v>37</v>
       </c>
       <c r="D135">
         <v>171</v>
       </c>
       <c r="E135">
         <v>171</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>8</v>
       </c>
       <c r="B136" t="s">
-        <v>136</v>
+        <v>566</v>
       </c>
       <c r="C136" t="s">
         <v>37</v>
       </c>
       <c r="D136">
         <v>116</v>
       </c>
       <c r="E136">
         <v>116</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>9</v>
       </c>
       <c r="B137" t="s">
-        <v>137</v>
+        <v>567</v>
       </c>
       <c r="C137" t="s">
         <v>37</v>
       </c>
       <c r="D137">
         <v>61</v>
       </c>
       <c r="E137">
         <v>61</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>10</v>
       </c>
       <c r="B138" t="s">
-        <v>138</v>
+        <v>568</v>
       </c>
       <c r="C138" t="s">
         <v>37</v>
       </c>
       <c r="D138">
         <v>2453</v>
       </c>
       <c r="E138">
         <v>2453</v>
       </c>
     </row>
     <row r="139"/>
     <row r="140">
       <c r="A140">
         <v>14</v>
       </c>
       <c r="B140" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C140" t="s">
         <v>34</v>
       </c>
       <c r="D140">
         <v>31827</v>
       </c>
       <c r="E140">
         <v>31827</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>29</v>
       </c>
       <c r="B141" t="s">
         <v>29</v>
       </c>
       <c r="C141" t="s">
         <v>35</v>
       </c>
       <c r="D141">
         <v>4115</v>
       </c>
       <c r="E141">
         <v>4115</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1</v>
       </c>
       <c r="B142" t="s">
-        <v>139</v>
+        <v>569</v>
       </c>
       <c r="C142" t="s">
         <v>37</v>
       </c>
       <c r="D142">
         <v>8237</v>
       </c>
       <c r="E142">
         <v>8237</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>2</v>
       </c>
       <c r="B143" t="s">
-        <v>140</v>
+        <v>570</v>
       </c>
       <c r="C143" t="s">
         <v>37</v>
       </c>
       <c r="D143">
         <v>7821</v>
       </c>
       <c r="E143">
         <v>7821</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>3</v>
       </c>
       <c r="B144" t="s">
-        <v>141</v>
+        <v>571</v>
       </c>
       <c r="C144" t="s">
         <v>37</v>
       </c>
       <c r="D144">
         <v>2302</v>
       </c>
       <c r="E144">
         <v>2302</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>4</v>
       </c>
       <c r="B145" t="s">
-        <v>142</v>
+        <v>572</v>
       </c>
       <c r="C145" t="s">
         <v>37</v>
       </c>
       <c r="D145">
         <v>1488</v>
       </c>
       <c r="E145">
         <v>1488</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>5</v>
       </c>
       <c r="B146" t="s">
-        <v>143</v>
+        <v>573</v>
       </c>
       <c r="C146" t="s">
         <v>37</v>
       </c>
       <c r="D146">
         <v>825</v>
       </c>
       <c r="E146">
         <v>825</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>6</v>
       </c>
       <c r="B147" t="s">
-        <v>144</v>
+        <v>574</v>
       </c>
       <c r="C147" t="s">
         <v>37</v>
       </c>
       <c r="D147">
         <v>513</v>
       </c>
       <c r="E147">
         <v>513</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>7</v>
       </c>
       <c r="B148" t="s">
-        <v>145</v>
+        <v>575</v>
       </c>
       <c r="C148" t="s">
         <v>37</v>
       </c>
       <c r="D148">
         <v>671</v>
       </c>
       <c r="E148">
         <v>671</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>8</v>
       </c>
       <c r="B149" t="s">
-        <v>146</v>
+        <v>576</v>
       </c>
       <c r="C149" t="s">
         <v>37</v>
       </c>
       <c r="D149">
         <v>335</v>
       </c>
       <c r="E149">
         <v>335</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>9</v>
       </c>
       <c r="B150" t="s">
-        <v>147</v>
+        <v>577</v>
       </c>
       <c r="C150" t="s">
         <v>37</v>
       </c>
       <c r="D150">
         <v>1598</v>
       </c>
       <c r="E150">
         <v>1598</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>10</v>
       </c>
       <c r="B151" t="s">
-        <v>148</v>
+        <v>578</v>
       </c>
       <c r="C151" t="s">
         <v>37</v>
       </c>
       <c r="D151">
         <v>3922</v>
       </c>
       <c r="E151">
         <v>3922</v>
       </c>
     </row>
     <row r="152"/>
     <row r="153">
       <c r="A153">
         <v>15</v>
       </c>
       <c r="B153" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C153" t="s">
         <v>34</v>
       </c>
       <c r="D153">
         <v>4008</v>
       </c>
       <c r="E153">
         <v>4008</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>29</v>
       </c>
       <c r="B154" t="s">
         <v>29</v>
       </c>
       <c r="C154" t="s">
         <v>35</v>
       </c>
       <c r="D154">
         <v>1159</v>
       </c>
       <c r="E154">
         <v>1159</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1</v>
       </c>
       <c r="B155" t="s">
-        <v>149</v>
+        <v>579</v>
       </c>
       <c r="C155" t="s">
         <v>37</v>
       </c>
       <c r="D155">
         <v>981</v>
       </c>
       <c r="E155">
         <v>981</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>2</v>
       </c>
       <c r="B156" t="s">
-        <v>150</v>
+        <v>580</v>
       </c>
       <c r="C156" t="s">
         <v>37</v>
       </c>
       <c r="D156">
         <v>602</v>
       </c>
       <c r="E156">
         <v>602</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>3</v>
       </c>
       <c r="B157" t="s">
-        <v>151</v>
+        <v>581</v>
       </c>
       <c r="C157" t="s">
         <v>37</v>
       </c>
       <c r="D157">
         <v>220</v>
       </c>
       <c r="E157">
         <v>220</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>4</v>
       </c>
       <c r="B158" t="s">
-        <v>152</v>
+        <v>582</v>
       </c>
       <c r="C158" t="s">
         <v>37</v>
       </c>
       <c r="D158">
         <v>275</v>
       </c>
       <c r="E158">
         <v>275</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>5</v>
       </c>
       <c r="B159" t="s">
-        <v>153</v>
+        <v>583</v>
       </c>
       <c r="C159" t="s">
         <v>37</v>
       </c>
       <c r="D159">
         <v>219</v>
       </c>
       <c r="E159">
         <v>219</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>6</v>
       </c>
       <c r="B160" t="s">
-        <v>154</v>
+        <v>584</v>
       </c>
       <c r="C160" t="s">
         <v>37</v>
       </c>
       <c r="D160">
         <v>105</v>
       </c>
       <c r="E160">
         <v>105</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>7</v>
       </c>
       <c r="B161" t="s">
-        <v>155</v>
+        <v>585</v>
       </c>
       <c r="C161" t="s">
         <v>37</v>
       </c>
       <c r="D161">
         <v>170</v>
       </c>
       <c r="E161">
         <v>170</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>8</v>
       </c>
       <c r="B162" t="s">
-        <v>156</v>
+        <v>586</v>
       </c>
       <c r="C162" t="s">
         <v>37</v>
       </c>
       <c r="D162">
         <v>167</v>
       </c>
       <c r="E162">
         <v>167</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>9</v>
       </c>
       <c r="B163" t="s">
-        <v>157</v>
+        <v>587</v>
       </c>
       <c r="C163" t="s">
         <v>37</v>
       </c>
       <c r="D163">
         <v>110</v>
       </c>
       <c r="E163">
         <v>110</v>
       </c>
     </row>
     <row r="164"/>
     <row r="165">
       <c r="A165">
         <v>16</v>
       </c>
       <c r="B165" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C165" t="s">
         <v>34</v>
       </c>
       <c r="D165">
         <v>1921</v>
       </c>
       <c r="E165">
         <v>1921</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>29</v>
       </c>
       <c r="B166" t="s">
         <v>29</v>
       </c>
       <c r="C166" t="s">
         <v>35</v>
       </c>
       <c r="D166">
         <v>498</v>
       </c>
       <c r="E166">
         <v>498</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1</v>
       </c>
       <c r="B167" t="s">
-        <v>158</v>
+        <v>588</v>
       </c>
       <c r="C167" t="s">
         <v>37</v>
       </c>
       <c r="D167">
         <v>720</v>
       </c>
       <c r="E167">
         <v>720</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>2</v>
       </c>
       <c r="B168" t="s">
-        <v>159</v>
+        <v>589</v>
       </c>
       <c r="C168" t="s">
         <v>37</v>
       </c>
       <c r="D168">
         <v>219</v>
       </c>
       <c r="E168">
         <v>219</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>3</v>
       </c>
       <c r="B169" t="s">
-        <v>160</v>
+        <v>590</v>
       </c>
       <c r="C169" t="s">
         <v>37</v>
       </c>
       <c r="D169">
         <v>240</v>
       </c>
       <c r="E169">
         <v>240</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>4</v>
       </c>
       <c r="B170" t="s">
-        <v>161</v>
+        <v>591</v>
       </c>
       <c r="C170" t="s">
         <v>37</v>
       </c>
       <c r="D170">
         <v>122</v>
       </c>
       <c r="E170">
         <v>122</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>5</v>
       </c>
       <c r="B171" t="s">
-        <v>162</v>
+        <v>592</v>
       </c>
       <c r="C171" t="s">
         <v>37</v>
       </c>
       <c r="D171">
         <v>62</v>
       </c>
       <c r="E171">
         <v>62</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>6</v>
       </c>
       <c r="B172" t="s">
-        <v>163</v>
+        <v>593</v>
       </c>
       <c r="C172" t="s">
         <v>37</v>
       </c>
       <c r="D172">
         <v>60</v>
       </c>
       <c r="E172">
         <v>60</v>
       </c>
     </row>
     <row r="173"/>
     <row r="174">
       <c r="A174">
         <v>17</v>
       </c>
       <c r="B174" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C174" t="s">
         <v>34</v>
       </c>
       <c r="D174">
         <v>16565</v>
       </c>
       <c r="E174">
         <v>16565</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>29</v>
       </c>
       <c r="B175" t="s">
         <v>29</v>
       </c>
       <c r="C175" t="s">
         <v>35</v>
       </c>
       <c r="D175">
         <v>1702</v>
       </c>
       <c r="E175">
         <v>1702</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1</v>
       </c>
       <c r="B176" t="s">
-        <v>164</v>
+        <v>594</v>
       </c>
       <c r="C176" t="s">
         <v>37</v>
       </c>
       <c r="D176">
         <v>3287</v>
       </c>
       <c r="E176">
         <v>3287</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>2</v>
       </c>
       <c r="B177" t="s">
-        <v>165</v>
+        <v>595</v>
       </c>
       <c r="C177" t="s">
         <v>37</v>
       </c>
       <c r="D177">
         <v>1424</v>
       </c>
       <c r="E177">
         <v>1424</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>3</v>
       </c>
       <c r="B178" t="s">
-        <v>166</v>
+        <v>596</v>
       </c>
       <c r="C178" t="s">
         <v>37</v>
       </c>
       <c r="D178">
         <v>973</v>
       </c>
       <c r="E178">
         <v>973</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>4</v>
       </c>
       <c r="B179" t="s">
-        <v>167</v>
+        <v>597</v>
       </c>
       <c r="C179" t="s">
         <v>37</v>
       </c>
       <c r="D179">
         <v>4913</v>
       </c>
       <c r="E179">
         <v>4913</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>5</v>
       </c>
       <c r="B180" t="s">
-        <v>168</v>
+        <v>598</v>
       </c>
       <c r="C180" t="s">
         <v>37</v>
       </c>
       <c r="D180">
         <v>2188</v>
       </c>
       <c r="E180">
         <v>2188</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>6</v>
       </c>
       <c r="B181" t="s">
-        <v>169</v>
+        <v>599</v>
       </c>
       <c r="C181" t="s">
         <v>37</v>
       </c>
       <c r="D181">
         <v>271</v>
       </c>
       <c r="E181">
         <v>271</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>7</v>
       </c>
       <c r="B182" t="s">
-        <v>170</v>
+        <v>600</v>
       </c>
       <c r="C182" t="s">
         <v>37</v>
       </c>
       <c r="D182">
         <v>692</v>
       </c>
       <c r="E182">
         <v>692</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>8</v>
       </c>
       <c r="B183" t="s">
-        <v>171</v>
+        <v>601</v>
       </c>
       <c r="C183" t="s">
         <v>37</v>
       </c>
       <c r="D183">
         <v>500</v>
       </c>
       <c r="E183">
         <v>500</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>9</v>
       </c>
       <c r="B184" t="s">
-        <v>172</v>
+        <v>602</v>
       </c>
       <c r="C184" t="s">
         <v>37</v>
       </c>
       <c r="D184">
         <v>268</v>
       </c>
       <c r="E184">
         <v>268</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>10</v>
       </c>
       <c r="B185" t="s">
-        <v>173</v>
+        <v>603</v>
       </c>
       <c r="C185" t="s">
         <v>37</v>
       </c>
       <c r="D185">
         <v>347</v>
       </c>
       <c r="E185">
         <v>347</v>
       </c>
     </row>
     <row r="186"/>
     <row r="187">
       <c r="A187">
         <v>24</v>
       </c>
       <c r="B187" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C187" t="s">
         <v>34</v>
       </c>
       <c r="D187">
         <v>12043</v>
       </c>
       <c r="E187">
         <v>12043</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>29</v>
       </c>
       <c r="B188" t="s">
         <v>29</v>
       </c>
       <c r="C188" t="s">
         <v>35</v>
       </c>
       <c r="D188">
         <v>2009</v>
       </c>
       <c r="E188">
         <v>2009</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1</v>
       </c>
       <c r="B189" t="s">
-        <v>174</v>
+        <v>604</v>
       </c>
       <c r="C189" t="s">
         <v>37</v>
       </c>
       <c r="D189">
         <v>2303</v>
       </c>
       <c r="E189">
         <v>2303</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>2</v>
       </c>
       <c r="B190" t="s">
-        <v>175</v>
+        <v>605</v>
       </c>
       <c r="C190" t="s">
         <v>37</v>
       </c>
       <c r="D190">
         <v>2865</v>
       </c>
       <c r="E190">
         <v>2865</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>3</v>
       </c>
       <c r="B191" t="s">
-        <v>176</v>
+        <v>606</v>
       </c>
       <c r="C191" t="s">
         <v>37</v>
       </c>
       <c r="D191">
         <v>277</v>
       </c>
       <c r="E191">
         <v>277</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>4</v>
       </c>
       <c r="B192" t="s">
-        <v>177</v>
+        <v>607</v>
       </c>
       <c r="C192" t="s">
         <v>37</v>
       </c>
       <c r="D192">
         <v>404</v>
       </c>
       <c r="E192">
         <v>404</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>5</v>
       </c>
       <c r="B193" t="s">
-        <v>178</v>
+        <v>608</v>
       </c>
       <c r="C193" t="s">
         <v>37</v>
       </c>
       <c r="D193">
         <v>1072</v>
       </c>
       <c r="E193">
         <v>1072</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>6</v>
       </c>
       <c r="B194" t="s">
-        <v>179</v>
+        <v>609</v>
       </c>
       <c r="C194" t="s">
         <v>37</v>
       </c>
       <c r="D194">
         <v>305</v>
       </c>
       <c r="E194">
         <v>305</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>7</v>
       </c>
       <c r="B195" t="s">
-        <v>180</v>
+        <v>610</v>
       </c>
       <c r="C195" t="s">
         <v>37</v>
       </c>
       <c r="D195">
         <v>852</v>
       </c>
       <c r="E195">
         <v>852</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>8</v>
       </c>
       <c r="B196" t="s">
-        <v>181</v>
+        <v>611</v>
       </c>
       <c r="C196" t="s">
         <v>37</v>
       </c>
       <c r="D196">
         <v>431</v>
       </c>
       <c r="E196">
         <v>431</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>9</v>
       </c>
       <c r="B197" t="s">
-        <v>182</v>
+        <v>612</v>
       </c>
       <c r="C197" t="s">
         <v>37</v>
       </c>
       <c r="D197">
         <v>283</v>
       </c>
       <c r="E197">
         <v>283</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>10</v>
       </c>
       <c r="B198" t="s">
-        <v>183</v>
+        <v>613</v>
       </c>
       <c r="C198" t="s">
         <v>37</v>
       </c>
       <c r="D198">
         <v>1242</v>
       </c>
       <c r="E198">
         <v>1242</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C2" t="s">
-        <v>184</v>
+        <v>614</v>
       </c>
       <c r="D2" t="s">
-        <v>185</v>
+        <v>615</v>
       </c>
       <c r="E2" t="s">
-        <v>186</v>
+        <v>616</v>
       </c>
       <c r="F2" t="s">
-        <v>187</v>
+        <v>617</v>
       </c>
       <c r="G2">
-        <v>4066</v>
+        <v>8631</v>
       </c>
       <c r="H2">
-        <v>7320</v>
+        <v>32424</v>
       </c>
       <c r="I2">
-        <v>1024</v>
+        <v>5489</v>
       </c>
       <c r="J2">
-        <v>7423</v>
+        <v>23679</v>
       </c>
       <c r="K2">
-        <v>3532</v>
+        <v>24382</v>
       </c>
       <c r="L2">
-        <v>251</v>
+        <v>1349</v>
       </c>
       <c r="M2">
-        <v>105</v>
+        <v>2433</v>
       </c>
       <c r="N2">
-        <v>13172</v>
+        <v>57691</v>
       </c>
       <c r="O2">
-        <v>3781</v>
+        <v>2708</v>
       </c>
       <c r="P2">
-        <v>3293</v>
+        <v>37107</v>
       </c>
       <c r="Q2">
-        <v>1998</v>
+        <v>2688</v>
       </c>
       <c r="R2">
-        <v>111</v>
+        <v>25606</v>
       </c>
       <c r="S2">
-        <v>243</v>
+        <v>610</v>
       </c>
       <c r="T2">
-        <v>5490</v>
+        <v>827</v>
       </c>
       <c r="U2">
-        <v>960</v>
+        <v>18820</v>
       </c>
       <c r="V2">
-        <v>52769</v>
+        <v>6156</v>
+      </c>
+      <c r="W2">
+        <v>250600</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C3" t="s">
-        <v>184</v>
+        <v>614</v>
       </c>
       <c r="D3" t="s">
-        <v>185</v>
+        <v>615</v>
       </c>
       <c r="E3" t="s">
-        <v>188</v>
+        <v>618</v>
       </c>
       <c r="F3" t="s">
-        <v>189</v>
+        <v>619</v>
       </c>
       <c r="G3">
-        <v>29557</v>
+        <v>2015</v>
       </c>
       <c r="H3">
-        <v>25200</v>
+        <v>8601</v>
       </c>
       <c r="I3">
-        <v>6311</v>
+        <v>1704</v>
       </c>
       <c r="J3">
-        <v>30236</v>
+        <v>3967</v>
       </c>
       <c r="K3">
-        <v>23839</v>
+        <v>8326</v>
       </c>
       <c r="L3">
-        <v>1886</v>
+        <v>272</v>
       </c>
       <c r="M3">
-        <v>1184</v>
+        <v>324</v>
       </c>
       <c r="N3">
-        <v>23620</v>
+        <v>17721</v>
       </c>
       <c r="O3">
-        <v>28199</v>
+        <v>89</v>
       </c>
       <c r="P3">
-        <v>4094</v>
+        <v>3088</v>
       </c>
       <c r="Q3">
-        <v>17636</v>
+        <v>477</v>
       </c>
       <c r="R3">
-        <v>393</v>
+        <v>15111</v>
       </c>
       <c r="S3">
-        <v>265</v>
+        <v>308</v>
       </c>
       <c r="T3">
-        <v>13419</v>
+        <v>141</v>
       </c>
       <c r="U3">
-        <v>1444</v>
+        <v>1842</v>
       </c>
       <c r="V3">
-        <v>207283</v>
+        <v>2006</v>
+      </c>
+      <c r="W3">
+        <v>65992</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="G4">
-        <v>33623</v>
+        <v>10646</v>
       </c>
       <c r="H4">
-        <v>32520</v>
+        <v>41025</v>
       </c>
       <c r="I4">
-        <v>7335</v>
+        <v>7193</v>
       </c>
       <c r="J4">
-        <v>37659</v>
+        <v>27646</v>
       </c>
       <c r="K4">
-        <v>27371</v>
+        <v>32708</v>
       </c>
       <c r="L4">
-        <v>2137</v>
+        <v>1621</v>
       </c>
       <c r="M4">
-        <v>1289</v>
+        <v>2757</v>
       </c>
       <c r="N4">
-        <v>36792</v>
+        <v>75412</v>
       </c>
       <c r="O4">
-        <v>31980</v>
+        <v>2797</v>
       </c>
       <c r="P4">
-        <v>7387</v>
+        <v>40195</v>
       </c>
       <c r="Q4">
-        <v>19634</v>
+        <v>3165</v>
       </c>
       <c r="R4">
-        <v>504</v>
+        <v>40717</v>
       </c>
       <c r="S4">
-        <v>508</v>
+        <v>918</v>
       </c>
       <c r="T4">
-        <v>18909</v>
+        <v>968</v>
       </c>
       <c r="U4">
-        <v>2404</v>
+        <v>20662</v>
       </c>
       <c r="V4">
-        <v>260052</v>
+        <v>8162</v>
+      </c>
+      <c r="W4">
+        <v>316592</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>187</v>
+        <v>617</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>189</v>
-[...2643 lines deleted...]
-        <v>280</v>
+        <v>619</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
@@ -22983,191 +6849,191 @@
     <row r="3">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>35</v>
       </c>
       <c r="D3">
         <v>3832</v>
       </c>
       <c r="E3">
         <v>782</v>
       </c>
       <c r="F3">
         <v>4614</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>281</v>
+        <v>620</v>
       </c>
       <c r="C4" t="s">
         <v>37</v>
       </c>
       <c r="D4">
         <v>1847</v>
       </c>
       <c r="E4">
         <v>462</v>
       </c>
       <c r="F4">
         <v>2309</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>282</v>
+        <v>621</v>
       </c>
       <c r="C5" t="s">
         <v>37</v>
       </c>
       <c r="D5">
         <v>998</v>
       </c>
       <c r="E5">
         <v>420</v>
       </c>
       <c r="F5">
         <v>1418</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>283</v>
+        <v>622</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6">
         <v>342</v>
       </c>
       <c r="E6">
         <v>81</v>
       </c>
       <c r="F6">
         <v>423</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>284</v>
+        <v>623</v>
       </c>
       <c r="C7" t="s">
         <v>37</v>
       </c>
       <c r="D7">
         <v>716</v>
       </c>
       <c r="E7">
         <v>83</v>
       </c>
       <c r="F7">
         <v>799</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>285</v>
+        <v>624</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8">
         <v>197</v>
       </c>
       <c r="E8">
         <v>42</v>
       </c>
       <c r="F8">
         <v>239</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>286</v>
+        <v>625</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9">
         <v>219</v>
       </c>
       <c r="E9">
         <v>70</v>
       </c>
       <c r="F9">
         <v>289</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>287</v>
+        <v>626</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10">
         <v>436</v>
       </c>
       <c r="E10">
         <v>57</v>
       </c>
       <c r="F10">
         <v>493</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>288</v>
+        <v>627</v>
       </c>
       <c r="C11" t="s">
         <v>37</v>
       </c>
       <c r="D11">
         <v>44</v>
       </c>
       <c r="E11">
         <v>18</v>
       </c>
       <c r="F11">
         <v>62</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
@@ -23184,191 +7050,191 @@
     <row r="14">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14" t="s">
         <v>29</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
         <v>5636</v>
       </c>
       <c r="E14">
         <v>1676</v>
       </c>
       <c r="F14">
         <v>7312</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>289</v>
+        <v>628</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
         <v>5171</v>
       </c>
       <c r="E15">
         <v>1784</v>
       </c>
       <c r="F15">
         <v>6955</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>290</v>
+        <v>629</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>13329</v>
       </c>
       <c r="E16">
         <v>2646</v>
       </c>
       <c r="F16">
         <v>15975</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>291</v>
+        <v>630</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>1317</v>
       </c>
       <c r="E17">
         <v>948</v>
       </c>
       <c r="F17">
         <v>2265</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>292</v>
+        <v>631</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
         <v>1823</v>
       </c>
       <c r="E18">
         <v>311</v>
       </c>
       <c r="F18">
         <v>2134</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>293</v>
+        <v>632</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
         <v>3417</v>
       </c>
       <c r="E19">
         <v>410</v>
       </c>
       <c r="F19">
         <v>3827</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>294</v>
+        <v>633</v>
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
         <v>533</v>
       </c>
       <c r="E20">
         <v>196</v>
       </c>
       <c r="F20">
         <v>729</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>295</v>
+        <v>634</v>
       </c>
       <c r="C21" t="s">
         <v>37</v>
       </c>
       <c r="D21">
         <v>272</v>
       </c>
       <c r="E21">
         <v>119</v>
       </c>
       <c r="F21">
         <v>391</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>296</v>
+        <v>635</v>
       </c>
       <c r="C22" t="s">
         <v>37</v>
       </c>
       <c r="D22">
         <v>926</v>
       </c>
       <c r="E22">
         <v>511</v>
       </c>
       <c r="F22">
         <v>1437</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
         <v>34</v>
       </c>
@@ -23385,191 +7251,191 @@
     <row r="25">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" t="s">
         <v>35</v>
       </c>
       <c r="D25">
         <v>1490</v>
       </c>
       <c r="E25">
         <v>325</v>
       </c>
       <c r="F25">
         <v>1815</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>297</v>
+        <v>636</v>
       </c>
       <c r="C26" t="s">
         <v>37</v>
       </c>
       <c r="D26">
         <v>1037</v>
       </c>
       <c r="E26">
         <v>633</v>
       </c>
       <c r="F26">
         <v>1670</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>298</v>
+        <v>637</v>
       </c>
       <c r="C27" t="s">
         <v>37</v>
       </c>
       <c r="D27">
         <v>1226</v>
       </c>
       <c r="E27">
         <v>275</v>
       </c>
       <c r="F27">
         <v>1501</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>299</v>
+        <v>638</v>
       </c>
       <c r="C28" t="s">
         <v>37</v>
       </c>
       <c r="D28">
         <v>444</v>
       </c>
       <c r="E28">
         <v>122</v>
       </c>
       <c r="F28">
         <v>566</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>300</v>
+        <v>639</v>
       </c>
       <c r="C29" t="s">
         <v>37</v>
       </c>
       <c r="D29">
         <v>319</v>
       </c>
       <c r="E29">
         <v>59</v>
       </c>
       <c r="F29">
         <v>378</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>301</v>
+        <v>640</v>
       </c>
       <c r="C30" t="s">
         <v>37</v>
       </c>
       <c r="D30">
         <v>342</v>
       </c>
       <c r="E30">
         <v>118</v>
       </c>
       <c r="F30">
         <v>460</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>302</v>
+        <v>641</v>
       </c>
       <c r="C31" t="s">
         <v>37</v>
       </c>
       <c r="D31">
         <v>155</v>
       </c>
       <c r="E31">
         <v>34</v>
       </c>
       <c r="F31">
         <v>189</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>303</v>
+        <v>642</v>
       </c>
       <c r="C32" t="s">
         <v>37</v>
       </c>
       <c r="D32">
         <v>278</v>
       </c>
       <c r="E32">
         <v>79</v>
       </c>
       <c r="F32">
         <v>357</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>304</v>
+        <v>643</v>
       </c>
       <c r="C33" t="s">
         <v>37</v>
       </c>
       <c r="D33">
         <v>198</v>
       </c>
       <c r="E33">
         <v>59</v>
       </c>
       <c r="F33">
         <v>257</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
         <v>34</v>
       </c>
@@ -23586,191 +7452,191 @@
     <row r="36">
       <c r="A36" t="s">
         <v>29</v>
       </c>
       <c r="B36" t="s">
         <v>29</v>
       </c>
       <c r="C36" t="s">
         <v>35</v>
       </c>
       <c r="D36">
         <v>3309</v>
       </c>
       <c r="E36">
         <v>484</v>
       </c>
       <c r="F36">
         <v>3793</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>305</v>
+        <v>644</v>
       </c>
       <c r="C37" t="s">
         <v>37</v>
       </c>
       <c r="D37">
         <v>14718</v>
       </c>
       <c r="E37">
         <v>683</v>
       </c>
       <c r="F37">
         <v>15401</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>306</v>
+        <v>645</v>
       </c>
       <c r="C38" t="s">
         <v>37</v>
       </c>
       <c r="D38">
         <v>908</v>
       </c>
       <c r="E38">
         <v>152</v>
       </c>
       <c r="F38">
         <v>1060</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>307</v>
+        <v>646</v>
       </c>
       <c r="C39" t="s">
         <v>37</v>
       </c>
       <c r="D39">
         <v>639</v>
       </c>
       <c r="E39">
         <v>324</v>
       </c>
       <c r="F39">
         <v>963</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>308</v>
+        <v>647</v>
       </c>
       <c r="C40" t="s">
         <v>37</v>
       </c>
       <c r="D40">
         <v>450</v>
       </c>
       <c r="E40">
         <v>122</v>
       </c>
       <c r="F40">
         <v>572</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>309</v>
+        <v>648</v>
       </c>
       <c r="C41" t="s">
         <v>37</v>
       </c>
       <c r="D41">
         <v>2458</v>
       </c>
       <c r="E41">
         <v>1864</v>
       </c>
       <c r="F41">
         <v>4322</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>310</v>
+        <v>649</v>
       </c>
       <c r="C42" t="s">
         <v>37</v>
       </c>
       <c r="D42">
         <v>684</v>
       </c>
       <c r="E42">
         <v>162</v>
       </c>
       <c r="F42">
         <v>846</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>311</v>
+        <v>650</v>
       </c>
       <c r="C43" t="s">
         <v>37</v>
       </c>
       <c r="D43">
         <v>392</v>
       </c>
       <c r="E43">
         <v>127</v>
       </c>
       <c r="F43">
         <v>519</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>312</v>
+        <v>651</v>
       </c>
       <c r="C44" t="s">
         <v>37</v>
       </c>
       <c r="D44">
         <v>121</v>
       </c>
       <c r="E44">
         <v>49</v>
       </c>
       <c r="F44">
         <v>170</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>34</v>
       </c>
@@ -23787,191 +7653,191 @@
     <row r="47">
       <c r="A47" t="s">
         <v>29</v>
       </c>
       <c r="B47" t="s">
         <v>29</v>
       </c>
       <c r="C47" t="s">
         <v>35</v>
       </c>
       <c r="D47">
         <v>5262</v>
       </c>
       <c r="E47">
         <v>1418</v>
       </c>
       <c r="F47">
         <v>6680</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>313</v>
+        <v>652</v>
       </c>
       <c r="C48" t="s">
         <v>37</v>
       </c>
       <c r="D48">
         <v>4791</v>
       </c>
       <c r="E48">
         <v>1051</v>
       </c>
       <c r="F48">
         <v>5842</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>314</v>
+        <v>653</v>
       </c>
       <c r="C49" t="s">
         <v>37</v>
       </c>
       <c r="D49">
         <v>2148</v>
       </c>
       <c r="E49">
         <v>4103</v>
       </c>
       <c r="F49">
         <v>6251</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>315</v>
+        <v>654</v>
       </c>
       <c r="C50" t="s">
         <v>37</v>
       </c>
       <c r="D50">
         <v>1166</v>
       </c>
       <c r="E50">
         <v>376</v>
       </c>
       <c r="F50">
         <v>1542</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>316</v>
+        <v>655</v>
       </c>
       <c r="C51" t="s">
         <v>37</v>
       </c>
       <c r="D51">
         <v>1759</v>
       </c>
       <c r="E51">
         <v>332</v>
       </c>
       <c r="F51">
         <v>2091</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>317</v>
+        <v>656</v>
       </c>
       <c r="C52" t="s">
         <v>37</v>
       </c>
       <c r="D52">
         <v>3308</v>
       </c>
       <c r="E52">
         <v>684</v>
       </c>
       <c r="F52">
         <v>3992</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>318</v>
+        <v>657</v>
       </c>
       <c r="C53" t="s">
         <v>37</v>
       </c>
       <c r="D53">
         <v>769</v>
       </c>
       <c r="E53">
         <v>112</v>
       </c>
       <c r="F53">
         <v>881</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>319</v>
+        <v>658</v>
       </c>
       <c r="C54" t="s">
         <v>37</v>
       </c>
       <c r="D54">
         <v>1585</v>
       </c>
       <c r="E54">
         <v>108</v>
       </c>
       <c r="F54">
         <v>1693</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>320</v>
+        <v>659</v>
       </c>
       <c r="C55" t="s">
         <v>37</v>
       </c>
       <c r="D55">
         <v>3594</v>
       </c>
       <c r="E55">
         <v>142</v>
       </c>
       <c r="F55">
         <v>3736</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
         <v>34</v>
       </c>
@@ -23988,91 +7854,91 @@
     <row r="58">
       <c r="A58" t="s">
         <v>29</v>
       </c>
       <c r="B58" t="s">
         <v>29</v>
       </c>
       <c r="C58" t="s">
         <v>35</v>
       </c>
       <c r="D58">
         <v>507</v>
       </c>
       <c r="E58">
         <v>73</v>
       </c>
       <c r="F58">
         <v>580</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>321</v>
+        <v>660</v>
       </c>
       <c r="C59" t="s">
         <v>37</v>
       </c>
       <c r="D59">
         <v>289</v>
       </c>
       <c r="E59">
         <v>60</v>
       </c>
       <c r="F59">
         <v>349</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>322</v>
+        <v>661</v>
       </c>
       <c r="C60" t="s">
         <v>37</v>
       </c>
       <c r="D60">
         <v>409</v>
       </c>
       <c r="E60">
         <v>103</v>
       </c>
       <c r="F60">
         <v>512</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>323</v>
+        <v>662</v>
       </c>
       <c r="C61" t="s">
         <v>37</v>
       </c>
       <c r="D61">
         <v>144</v>
       </c>
       <c r="E61">
         <v>36</v>
       </c>
       <c r="F61">
         <v>180</v>
       </c>
     </row>
     <row r="62"/>
     <row r="63">
       <c r="A63">
         <v>7</v>
       </c>
       <c r="B63" t="s">
         <v>12</v>
       </c>
       <c r="C63" t="s">
         <v>34</v>
       </c>
@@ -24089,131 +7955,131 @@
     <row r="64">
       <c r="A64" t="s">
         <v>29</v>
       </c>
       <c r="B64" t="s">
         <v>29</v>
       </c>
       <c r="C64" t="s">
         <v>35</v>
       </c>
       <c r="D64">
         <v>949</v>
       </c>
       <c r="E64">
         <v>76</v>
       </c>
       <c r="F64">
         <v>1025</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1</v>
       </c>
       <c r="B65" t="s">
-        <v>324</v>
+        <v>663</v>
       </c>
       <c r="C65" t="s">
         <v>37</v>
       </c>
       <c r="D65">
         <v>625</v>
       </c>
       <c r="E65">
         <v>107</v>
       </c>
       <c r="F65">
         <v>732</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2</v>
       </c>
       <c r="B66" t="s">
-        <v>325</v>
+        <v>664</v>
       </c>
       <c r="C66" t="s">
         <v>37</v>
       </c>
       <c r="D66">
         <v>341</v>
       </c>
       <c r="E66">
         <v>54</v>
       </c>
       <c r="F66">
         <v>395</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>3</v>
       </c>
       <c r="B67" t="s">
-        <v>326</v>
+        <v>665</v>
       </c>
       <c r="C67" t="s">
         <v>37</v>
       </c>
       <c r="D67">
         <v>158</v>
       </c>
       <c r="E67">
         <v>18</v>
       </c>
       <c r="F67">
         <v>176</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>4</v>
       </c>
       <c r="B68" t="s">
-        <v>327</v>
+        <v>666</v>
       </c>
       <c r="C68" t="s">
         <v>37</v>
       </c>
       <c r="D68">
         <v>311</v>
       </c>
       <c r="E68">
         <v>58</v>
       </c>
       <c r="F68">
         <v>369</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>5</v>
       </c>
       <c r="B69" t="s">
-        <v>328</v>
+        <v>667</v>
       </c>
       <c r="C69" t="s">
         <v>37</v>
       </c>
       <c r="D69">
         <v>49</v>
       </c>
       <c r="E69">
         <v>11</v>
       </c>
       <c r="F69">
         <v>60</v>
       </c>
     </row>
     <row r="70"/>
     <row r="71">
       <c r="A71">
         <v>8</v>
       </c>
       <c r="B71" t="s">
         <v>13</v>
       </c>
       <c r="C71" t="s">
         <v>34</v>
       </c>
@@ -24230,1593 +8096,1593 @@
     <row r="72">
       <c r="A72" t="s">
         <v>29</v>
       </c>
       <c r="B72" t="s">
         <v>29</v>
       </c>
       <c r="C72" t="s">
         <v>35</v>
       </c>
       <c r="D72">
         <v>9891</v>
       </c>
       <c r="E72">
         <v>4045</v>
       </c>
       <c r="F72">
         <v>13936</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1</v>
       </c>
       <c r="B73" t="s">
-        <v>329</v>
+        <v>668</v>
       </c>
       <c r="C73" t="s">
         <v>37</v>
       </c>
       <c r="D73">
         <v>6545</v>
       </c>
       <c r="E73">
         <v>5436</v>
       </c>
       <c r="F73">
         <v>11981</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2</v>
       </c>
       <c r="B74" t="s">
-        <v>330</v>
+        <v>669</v>
       </c>
       <c r="C74" t="s">
         <v>37</v>
       </c>
       <c r="D74">
         <v>10568</v>
       </c>
       <c r="E74">
         <v>2860</v>
       </c>
       <c r="F74">
         <v>13428</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>3</v>
       </c>
       <c r="B75" t="s">
-        <v>331</v>
+        <v>670</v>
       </c>
       <c r="C75" t="s">
         <v>37</v>
       </c>
       <c r="D75">
         <v>4402</v>
       </c>
       <c r="E75">
         <v>926</v>
       </c>
       <c r="F75">
         <v>5328</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>4</v>
       </c>
       <c r="B76" t="s">
-        <v>332</v>
+        <v>671</v>
       </c>
       <c r="C76" t="s">
         <v>37</v>
       </c>
       <c r="D76">
         <v>4630</v>
       </c>
       <c r="E76">
         <v>976</v>
       </c>
       <c r="F76">
         <v>5606</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>5</v>
       </c>
       <c r="B77" t="s">
-        <v>333</v>
+        <v>672</v>
       </c>
       <c r="C77" t="s">
         <v>37</v>
       </c>
       <c r="D77">
         <v>2651</v>
       </c>
       <c r="E77">
         <v>238</v>
       </c>
       <c r="F77">
         <v>2889</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>6</v>
       </c>
       <c r="B78" t="s">
-        <v>334</v>
+        <v>673</v>
       </c>
       <c r="C78" t="s">
         <v>37</v>
       </c>
       <c r="D78">
         <v>6498</v>
       </c>
       <c r="E78">
         <v>551</v>
       </c>
       <c r="F78">
         <v>7049</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>7</v>
       </c>
       <c r="B79" t="s">
-        <v>335</v>
+        <v>674</v>
       </c>
       <c r="C79" t="s">
         <v>37</v>
       </c>
       <c r="D79">
         <v>6739</v>
       </c>
       <c r="E79">
         <v>1775</v>
       </c>
       <c r="F79">
         <v>8514</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>8</v>
       </c>
       <c r="B80" t="s">
-        <v>336</v>
+        <v>675</v>
       </c>
       <c r="C80" t="s">
         <v>37</v>
       </c>
       <c r="D80">
         <v>5767</v>
       </c>
       <c r="E80">
         <v>914</v>
       </c>
       <c r="F80">
         <v>6681</v>
       </c>
     </row>
     <row r="81"/>
     <row r="82">
       <c r="A82">
         <v>10</v>
       </c>
       <c r="B82" t="s">
-        <v>15</v>
+        <v>122</v>
       </c>
       <c r="C82" t="s">
         <v>34</v>
       </c>
       <c r="D82">
         <v>2708</v>
       </c>
       <c r="E82">
         <v>89</v>
       </c>
       <c r="F82">
         <v>2797</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>29</v>
       </c>
       <c r="B83" t="s">
         <v>29</v>
       </c>
       <c r="C83" t="s">
         <v>35</v>
       </c>
       <c r="D83">
         <v>385</v>
       </c>
       <c r="E83">
         <v>25</v>
       </c>
       <c r="F83">
         <v>410</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1</v>
       </c>
       <c r="B84" t="s">
-        <v>337</v>
+        <v>676</v>
       </c>
       <c r="C84" t="s">
         <v>37</v>
       </c>
       <c r="D84">
         <v>406</v>
       </c>
       <c r="E84">
         <v>40</v>
       </c>
       <c r="F84">
         <v>446</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2</v>
       </c>
       <c r="B85" t="s">
-        <v>338</v>
+        <v>677</v>
       </c>
       <c r="C85" t="s">
         <v>37</v>
       </c>
       <c r="D85">
         <v>602</v>
       </c>
       <c r="E85">
         <v>10</v>
       </c>
       <c r="F85">
         <v>612</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>3</v>
       </c>
       <c r="B86" t="s">
-        <v>339</v>
+        <v>678</v>
       </c>
       <c r="C86" t="s">
         <v>37</v>
       </c>
       <c r="D86">
         <v>1315</v>
       </c>
       <c r="E86">
         <v>14</v>
       </c>
       <c r="F86">
         <v>1329</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
         <v>12</v>
       </c>
       <c r="B88" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C88" t="s">
         <v>34</v>
       </c>
       <c r="D88">
         <v>37107</v>
       </c>
       <c r="E88">
         <v>3088</v>
       </c>
       <c r="F88">
         <v>40195</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>29</v>
       </c>
       <c r="B89" t="s">
         <v>29</v>
       </c>
       <c r="C89" t="s">
         <v>35</v>
       </c>
       <c r="D89">
         <v>3697</v>
       </c>
       <c r="E89">
         <v>414</v>
       </c>
       <c r="F89">
         <v>4111</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>340</v>
+        <v>679</v>
       </c>
       <c r="C90" t="s">
         <v>37</v>
       </c>
       <c r="D90">
         <v>5978</v>
       </c>
       <c r="E90">
         <v>688</v>
       </c>
       <c r="F90">
         <v>6666</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>341</v>
+        <v>680</v>
       </c>
       <c r="C91" t="s">
         <v>37</v>
       </c>
       <c r="D91">
         <v>8475</v>
       </c>
       <c r="E91">
         <v>380</v>
       </c>
       <c r="F91">
         <v>8855</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>342</v>
+        <v>681</v>
       </c>
       <c r="C92" t="s">
         <v>37</v>
       </c>
       <c r="D92">
         <v>1812</v>
       </c>
       <c r="E92">
         <v>404</v>
       </c>
       <c r="F92">
         <v>2216</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>343</v>
+        <v>682</v>
       </c>
       <c r="C93" t="s">
         <v>37</v>
       </c>
       <c r="D93">
         <v>2756</v>
       </c>
       <c r="E93">
         <v>305</v>
       </c>
       <c r="F93">
         <v>3061</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>344</v>
+        <v>683</v>
       </c>
       <c r="C94" t="s">
         <v>37</v>
       </c>
       <c r="D94">
         <v>11351</v>
       </c>
       <c r="E94">
         <v>124</v>
       </c>
       <c r="F94">
         <v>11475</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>6</v>
       </c>
       <c r="B95" t="s">
-        <v>345</v>
+        <v>684</v>
       </c>
       <c r="C95" t="s">
         <v>37</v>
       </c>
       <c r="D95">
         <v>1862</v>
       </c>
       <c r="E95">
         <v>593</v>
       </c>
       <c r="F95">
         <v>2455</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>7</v>
       </c>
       <c r="B96" t="s">
-        <v>346</v>
+        <v>685</v>
       </c>
       <c r="C96" t="s">
         <v>37</v>
       </c>
       <c r="D96">
         <v>395</v>
       </c>
       <c r="E96">
         <v>142</v>
       </c>
       <c r="F96">
         <v>537</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>8</v>
       </c>
       <c r="B97" t="s">
-        <v>347</v>
+        <v>686</v>
       </c>
       <c r="C97" t="s">
         <v>37</v>
       </c>
       <c r="D97">
         <v>781</v>
       </c>
       <c r="E97">
         <v>38</v>
       </c>
       <c r="F97">
         <v>819</v>
       </c>
     </row>
     <row r="98"/>
     <row r="99">
       <c r="A99">
         <v>13</v>
       </c>
       <c r="B99" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C99" t="s">
         <v>34</v>
       </c>
       <c r="D99">
         <v>2688</v>
       </c>
       <c r="E99">
         <v>477</v>
       </c>
       <c r="F99">
         <v>3165</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>29</v>
       </c>
       <c r="B100" t="s">
         <v>29</v>
       </c>
       <c r="C100" t="s">
         <v>35</v>
       </c>
       <c r="D100">
         <v>550</v>
       </c>
       <c r="E100">
         <v>51</v>
       </c>
       <c r="F100">
         <v>601</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1</v>
       </c>
       <c r="B101" t="s">
-        <v>348</v>
+        <v>687</v>
       </c>
       <c r="C101" t="s">
         <v>37</v>
       </c>
       <c r="D101">
         <v>639</v>
       </c>
       <c r="E101">
         <v>91</v>
       </c>
       <c r="F101">
         <v>730</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2</v>
       </c>
       <c r="B102" t="s">
-        <v>349</v>
+        <v>688</v>
       </c>
       <c r="C102" t="s">
         <v>37</v>
       </c>
       <c r="D102">
         <v>494</v>
       </c>
       <c r="E102">
         <v>139</v>
       </c>
       <c r="F102">
         <v>633</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>3</v>
       </c>
       <c r="B103" t="s">
-        <v>350</v>
+        <v>689</v>
       </c>
       <c r="C103" t="s">
         <v>37</v>
       </c>
       <c r="D103">
         <v>351</v>
       </c>
       <c r="E103">
         <v>26</v>
       </c>
       <c r="F103">
         <v>377</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>4</v>
       </c>
       <c r="B104" t="s">
-        <v>351</v>
+        <v>690</v>
       </c>
       <c r="C104" t="s">
         <v>37</v>
       </c>
       <c r="D104">
         <v>110</v>
       </c>
       <c r="E104">
         <v>14</v>
       </c>
       <c r="F104">
         <v>124</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>5</v>
       </c>
       <c r="B105" t="s">
-        <v>352</v>
+        <v>691</v>
       </c>
       <c r="C105" t="s">
         <v>37</v>
       </c>
       <c r="D105">
         <v>80</v>
       </c>
       <c r="E105">
         <v>10</v>
       </c>
       <c r="F105">
         <v>90</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>6</v>
       </c>
       <c r="B106" t="s">
-        <v>353</v>
+        <v>692</v>
       </c>
       <c r="C106" t="s">
         <v>37</v>
       </c>
       <c r="D106">
         <v>68</v>
       </c>
       <c r="E106">
         <v>131</v>
       </c>
       <c r="F106">
         <v>199</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>7</v>
       </c>
       <c r="B107" t="s">
-        <v>354</v>
+        <v>693</v>
       </c>
       <c r="C107" t="s">
         <v>37</v>
       </c>
       <c r="D107">
         <v>71</v>
       </c>
       <c r="E107">
         <v>3</v>
       </c>
       <c r="F107">
         <v>74</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>8</v>
       </c>
       <c r="B108" t="s">
-        <v>355</v>
+        <v>694</v>
       </c>
       <c r="C108" t="s">
         <v>37</v>
       </c>
       <c r="D108">
         <v>325</v>
       </c>
       <c r="E108">
         <v>12</v>
       </c>
       <c r="F108">
         <v>337</v>
       </c>
     </row>
     <row r="109"/>
     <row r="110">
       <c r="A110">
         <v>14</v>
       </c>
       <c r="B110" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C110" t="s">
         <v>34</v>
       </c>
       <c r="D110">
         <v>25606</v>
       </c>
       <c r="E110">
         <v>15111</v>
       </c>
       <c r="F110">
         <v>40717</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>29</v>
       </c>
       <c r="B111" t="s">
         <v>29</v>
       </c>
       <c r="C111" t="s">
         <v>35</v>
       </c>
       <c r="D111">
         <v>2998</v>
       </c>
       <c r="E111">
         <v>877</v>
       </c>
       <c r="F111">
         <v>3875</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>356</v>
+        <v>695</v>
       </c>
       <c r="C112" t="s">
         <v>37</v>
       </c>
       <c r="D112">
         <v>2735</v>
       </c>
       <c r="E112">
         <v>661</v>
       </c>
       <c r="F112">
         <v>3396</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2</v>
       </c>
       <c r="B113" t="s">
-        <v>357</v>
+        <v>696</v>
       </c>
       <c r="C113" t="s">
         <v>37</v>
       </c>
       <c r="D113">
         <v>7432</v>
       </c>
       <c r="E113">
         <v>356</v>
       </c>
       <c r="F113">
         <v>7788</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>358</v>
+        <v>697</v>
       </c>
       <c r="C114" t="s">
         <v>37</v>
       </c>
       <c r="D114">
         <v>7110</v>
       </c>
       <c r="E114">
         <v>7950</v>
       </c>
       <c r="F114">
         <v>15060</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>4</v>
       </c>
       <c r="B115" t="s">
-        <v>359</v>
+        <v>698</v>
       </c>
       <c r="C115" t="s">
         <v>37</v>
       </c>
       <c r="D115">
         <v>2280</v>
       </c>
       <c r="E115">
         <v>4608</v>
       </c>
       <c r="F115">
         <v>6888</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>360</v>
+        <v>699</v>
       </c>
       <c r="C116" t="s">
         <v>37</v>
       </c>
       <c r="D116">
         <v>216</v>
       </c>
       <c r="E116">
         <v>138</v>
       </c>
       <c r="F116">
         <v>354</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>6</v>
       </c>
       <c r="B117" t="s">
-        <v>361</v>
+        <v>700</v>
       </c>
       <c r="C117" t="s">
         <v>37</v>
       </c>
       <c r="D117">
         <v>176</v>
       </c>
       <c r="E117">
         <v>43</v>
       </c>
       <c r="F117">
         <v>219</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>7</v>
       </c>
       <c r="B118" t="s">
-        <v>362</v>
+        <v>701</v>
       </c>
       <c r="C118" t="s">
         <v>37</v>
       </c>
       <c r="D118">
         <v>636</v>
       </c>
       <c r="E118">
         <v>298</v>
       </c>
       <c r="F118">
         <v>934</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>8</v>
       </c>
       <c r="B119" t="s">
-        <v>363</v>
+        <v>702</v>
       </c>
       <c r="C119" t="s">
         <v>37</v>
       </c>
       <c r="D119">
         <v>2023</v>
       </c>
       <c r="E119">
         <v>180</v>
       </c>
       <c r="F119">
         <v>2203</v>
       </c>
     </row>
     <row r="120"/>
     <row r="121">
       <c r="A121">
         <v>15</v>
       </c>
       <c r="B121" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C121" t="s">
         <v>34</v>
       </c>
       <c r="D121">
         <v>610</v>
       </c>
       <c r="E121">
         <v>308</v>
       </c>
       <c r="F121">
         <v>918</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>29</v>
       </c>
       <c r="B122" t="s">
         <v>29</v>
       </c>
       <c r="C122" t="s">
         <v>35</v>
       </c>
       <c r="D122">
         <v>258</v>
       </c>
       <c r="E122">
         <v>97</v>
       </c>
       <c r="F122">
         <v>355</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>364</v>
+        <v>703</v>
       </c>
       <c r="C123" t="s">
         <v>37</v>
       </c>
       <c r="D123">
         <v>216</v>
       </c>
       <c r="E123">
         <v>125</v>
       </c>
       <c r="F123">
         <v>341</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2</v>
       </c>
       <c r="B124" t="s">
-        <v>365</v>
+        <v>704</v>
       </c>
       <c r="C124" t="s">
         <v>37</v>
       </c>
       <c r="D124">
         <v>136</v>
       </c>
       <c r="E124">
         <v>86</v>
       </c>
       <c r="F124">
         <v>222</v>
       </c>
     </row>
     <row r="125"/>
     <row r="126">
       <c r="A126">
         <v>16</v>
       </c>
       <c r="B126" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C126" t="s">
         <v>34</v>
       </c>
       <c r="D126">
         <v>827</v>
       </c>
       <c r="E126">
         <v>141</v>
       </c>
       <c r="F126">
         <v>968</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>29</v>
       </c>
       <c r="B127" t="s">
         <v>29</v>
       </c>
       <c r="C127" t="s">
         <v>35</v>
       </c>
       <c r="D127">
         <v>167</v>
       </c>
       <c r="E127">
         <v>23</v>
       </c>
       <c r="F127">
         <v>190</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1</v>
       </c>
       <c r="B128" t="s">
-        <v>366</v>
+        <v>705</v>
       </c>
       <c r="C128" t="s">
         <v>37</v>
       </c>
       <c r="D128">
         <v>526</v>
       </c>
       <c r="E128">
         <v>89</v>
       </c>
       <c r="F128">
         <v>615</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>2</v>
       </c>
       <c r="B129" t="s">
-        <v>367</v>
+        <v>706</v>
       </c>
       <c r="C129" t="s">
         <v>37</v>
       </c>
       <c r="D129">
         <v>75</v>
       </c>
       <c r="E129">
         <v>13</v>
       </c>
       <c r="F129">
         <v>88</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>3</v>
       </c>
       <c r="B130" t="s">
-        <v>368</v>
+        <v>707</v>
       </c>
       <c r="C130" t="s">
         <v>37</v>
       </c>
       <c r="D130">
         <v>59</v>
       </c>
       <c r="E130">
         <v>16</v>
       </c>
       <c r="F130">
         <v>75</v>
       </c>
     </row>
     <row r="131"/>
     <row r="132">
       <c r="A132">
         <v>17</v>
       </c>
       <c r="B132" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C132" t="s">
         <v>34</v>
       </c>
       <c r="D132">
         <v>18820</v>
       </c>
       <c r="E132">
         <v>1842</v>
       </c>
       <c r="F132">
         <v>20662</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>29</v>
       </c>
       <c r="B133" t="s">
         <v>29</v>
       </c>
       <c r="C133" t="s">
         <v>35</v>
       </c>
       <c r="D133">
         <v>2016</v>
       </c>
       <c r="E133">
         <v>215</v>
       </c>
       <c r="F133">
         <v>2231</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1</v>
       </c>
       <c r="B134" t="s">
-        <v>369</v>
+        <v>708</v>
       </c>
       <c r="C134" t="s">
         <v>37</v>
       </c>
       <c r="D134">
         <v>2301</v>
       </c>
       <c r="E134">
         <v>313</v>
       </c>
       <c r="F134">
         <v>2614</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>2</v>
       </c>
       <c r="B135" t="s">
-        <v>370</v>
+        <v>709</v>
       </c>
       <c r="C135" t="s">
         <v>37</v>
       </c>
       <c r="D135">
         <v>5713</v>
       </c>
       <c r="E135">
         <v>554</v>
       </c>
       <c r="F135">
         <v>6267</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>3</v>
       </c>
       <c r="B136" t="s">
-        <v>371</v>
+        <v>710</v>
       </c>
       <c r="C136" t="s">
         <v>37</v>
       </c>
       <c r="D136">
         <v>1129</v>
       </c>
       <c r="E136">
         <v>385</v>
       </c>
       <c r="F136">
         <v>1514</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>4</v>
       </c>
       <c r="B137" t="s">
-        <v>372</v>
+        <v>711</v>
       </c>
       <c r="C137" t="s">
         <v>37</v>
       </c>
       <c r="D137">
         <v>2434</v>
       </c>
       <c r="E137">
         <v>51</v>
       </c>
       <c r="F137">
         <v>2485</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>5</v>
       </c>
       <c r="B138" t="s">
-        <v>373</v>
+        <v>712</v>
       </c>
       <c r="C138" t="s">
         <v>37</v>
       </c>
       <c r="D138">
         <v>1224</v>
       </c>
       <c r="E138">
         <v>83</v>
       </c>
       <c r="F138">
         <v>1307</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>6</v>
       </c>
       <c r="B139" t="s">
-        <v>374</v>
+        <v>713</v>
       </c>
       <c r="C139" t="s">
         <v>37</v>
       </c>
       <c r="D139">
         <v>132</v>
       </c>
       <c r="E139">
         <v>15</v>
       </c>
       <c r="F139">
         <v>147</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>7</v>
       </c>
       <c r="B140" t="s">
-        <v>375</v>
+        <v>714</v>
       </c>
       <c r="C140" t="s">
         <v>37</v>
       </c>
       <c r="D140">
         <v>1942</v>
       </c>
       <c r="E140">
         <v>50</v>
       </c>
       <c r="F140">
         <v>1992</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>8</v>
       </c>
       <c r="B141" t="s">
-        <v>376</v>
+        <v>715</v>
       </c>
       <c r="C141" t="s">
         <v>37</v>
       </c>
       <c r="D141">
         <v>1929</v>
       </c>
       <c r="E141">
         <v>176</v>
       </c>
       <c r="F141">
         <v>2105</v>
       </c>
     </row>
     <row r="142"/>
     <row r="143">
       <c r="A143">
         <v>24</v>
       </c>
       <c r="B143" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C143" t="s">
         <v>34</v>
       </c>
       <c r="D143">
         <v>6156</v>
       </c>
       <c r="E143">
         <v>2006</v>
       </c>
       <c r="F143">
         <v>8162</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>29</v>
       </c>
       <c r="B144" t="s">
         <v>29</v>
       </c>
       <c r="C144" t="s">
         <v>35</v>
       </c>
       <c r="D144">
         <v>1008</v>
       </c>
       <c r="E144">
         <v>482</v>
       </c>
       <c r="F144">
         <v>1490</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>377</v>
+        <v>716</v>
       </c>
       <c r="C145" t="s">
         <v>37</v>
       </c>
       <c r="D145">
         <v>1896</v>
       </c>
       <c r="E145">
         <v>455</v>
       </c>
       <c r="F145">
         <v>2351</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>378</v>
+        <v>717</v>
       </c>
       <c r="C146" t="s">
         <v>37</v>
       </c>
       <c r="D146">
         <v>225</v>
       </c>
       <c r="E146">
         <v>308</v>
       </c>
       <c r="F146">
         <v>533</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>3</v>
       </c>
       <c r="B147" t="s">
-        <v>379</v>
+        <v>718</v>
       </c>
       <c r="C147" t="s">
         <v>37</v>
       </c>
       <c r="D147">
         <v>1151</v>
       </c>
       <c r="E147">
         <v>234</v>
       </c>
       <c r="F147">
         <v>1385</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>4</v>
       </c>
       <c r="B148" t="s">
-        <v>380</v>
+        <v>719</v>
       </c>
       <c r="C148" t="s">
         <v>37</v>
       </c>
       <c r="D148">
         <v>1082</v>
       </c>
       <c r="E148">
         <v>273</v>
       </c>
       <c r="F148">
         <v>1355</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>5</v>
       </c>
       <c r="B149" t="s">
-        <v>381</v>
+        <v>720</v>
       </c>
       <c r="C149" t="s">
         <v>37</v>
       </c>
       <c r="D149">
         <v>289</v>
       </c>
       <c r="E149">
         <v>106</v>
       </c>
       <c r="F149">
         <v>395</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>6</v>
       </c>
       <c r="B150" t="s">
-        <v>382</v>
+        <v>721</v>
       </c>
       <c r="C150" t="s">
         <v>37</v>
       </c>
       <c r="D150">
         <v>217</v>
       </c>
       <c r="E150">
         <v>34</v>
       </c>
       <c r="F150">
         <v>251</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>7</v>
       </c>
       <c r="B151" t="s">
-        <v>383</v>
+        <v>722</v>
       </c>
       <c r="C151" t="s">
         <v>37</v>
       </c>
       <c r="D151">
         <v>226</v>
       </c>
       <c r="E151">
         <v>83</v>
       </c>
       <c r="F151">
         <v>309</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>8</v>
       </c>
       <c r="B152" t="s">
-        <v>384</v>
+        <v>723</v>
       </c>
       <c r="C152" t="s">
         <v>37</v>
       </c>
       <c r="D152">
         <v>62</v>
       </c>
       <c r="E152">
         <v>31</v>
       </c>
       <c r="F152">
         <v>93</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C2" t="s">
-        <v>385</v>
+        <v>724</v>
       </c>
       <c r="D2" t="s">
-        <v>386</v>
+        <v>725</v>
       </c>
       <c r="E2" t="s">
-        <v>387</v>
+        <v>726</v>
       </c>
       <c r="F2" t="s">
-        <v>388</v>
+        <v>727</v>
       </c>
       <c r="G2">
         <v>16021</v>
       </c>
       <c r="H2">
         <v>25776</v>
       </c>
       <c r="I2">
         <v>4926</v>
       </c>
       <c r="J2">
         <v>21071</v>
       </c>
       <c r="K2">
         <v>19965</v>
       </c>
       <c r="L2">
         <v>507</v>
       </c>
       <c r="M2">
         <v>429</v>
       </c>
       <c r="N2">
         <v>22902</v>
       </c>
@@ -25831,63 +9697,63 @@
       </c>
       <c r="R2">
         <v>20205</v>
       </c>
       <c r="S2">
         <v>481</v>
       </c>
       <c r="T2">
         <v>92</v>
       </c>
       <c r="U2">
         <v>16729</v>
       </c>
       <c r="V2">
         <v>884</v>
       </c>
       <c r="W2">
         <v>163856</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C3" t="s">
-        <v>385</v>
+        <v>724</v>
       </c>
       <c r="D3" t="s">
-        <v>386</v>
+        <v>725</v>
       </c>
       <c r="E3" t="s">
-        <v>389</v>
+        <v>728</v>
       </c>
       <c r="F3" t="s">
-        <v>390</v>
+        <v>729</v>
       </c>
       <c r="G3">
         <v>11302</v>
       </c>
       <c r="H3">
         <v>58378</v>
       </c>
       <c r="I3">
         <v>22393</v>
       </c>
       <c r="J3">
         <v>29562</v>
       </c>
       <c r="K3">
         <v>10913</v>
       </c>
       <c r="L3">
         <v>1609</v>
       </c>
       <c r="M3">
         <v>864</v>
       </c>
       <c r="N3">
         <v>29106</v>
       </c>
@@ -25960,72 +9826,72 @@
         <v>2464</v>
       </c>
       <c r="R4">
         <v>40864</v>
       </c>
       <c r="S4">
         <v>1041</v>
       </c>
       <c r="T4">
         <v>548</v>
       </c>
       <c r="U4">
         <v>34218</v>
       </c>
       <c r="V4">
         <v>3311</v>
       </c>
       <c r="W4">
         <v>392511</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>388</v>
+        <v>727</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>390</v>
+        <v>729</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
@@ -26049,211 +9915,211 @@
     <row r="3">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>35</v>
       </c>
       <c r="D3">
         <v>1994</v>
       </c>
       <c r="E3">
         <v>2210</v>
       </c>
       <c r="F3">
         <v>4204</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>391</v>
+        <v>730</v>
       </c>
       <c r="C4" t="s">
         <v>37</v>
       </c>
       <c r="D4">
         <v>11992</v>
       </c>
       <c r="E4">
         <v>4683</v>
       </c>
       <c r="F4">
         <v>16675</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>392</v>
+        <v>731</v>
       </c>
       <c r="C5" t="s">
         <v>37</v>
       </c>
       <c r="D5">
         <v>916</v>
       </c>
       <c r="E5">
         <v>877</v>
       </c>
       <c r="F5">
         <v>1793</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>393</v>
+        <v>732</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6">
         <v>206</v>
       </c>
       <c r="E6">
         <v>283</v>
       </c>
       <c r="F6">
         <v>489</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>394</v>
+        <v>733</v>
       </c>
       <c r="C7" t="s">
         <v>37</v>
       </c>
       <c r="D7">
         <v>149</v>
       </c>
       <c r="E7">
         <v>484</v>
       </c>
       <c r="F7">
         <v>633</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>395</v>
+        <v>734</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8">
         <v>443</v>
       </c>
       <c r="E8">
         <v>775</v>
       </c>
       <c r="F8">
         <v>1218</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>396</v>
+        <v>735</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9">
         <v>57</v>
       </c>
       <c r="E9">
         <v>104</v>
       </c>
       <c r="F9">
         <v>161</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>397</v>
+        <v>736</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10">
         <v>51</v>
       </c>
       <c r="E10">
         <v>125</v>
       </c>
       <c r="F10">
         <v>176</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>398</v>
+        <v>737</v>
       </c>
       <c r="C11" t="s">
         <v>37</v>
       </c>
       <c r="D11">
         <v>98</v>
       </c>
       <c r="E11">
         <v>253</v>
       </c>
       <c r="F11">
         <v>351</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>399</v>
+        <v>738</v>
       </c>
       <c r="C12" t="s">
         <v>37</v>
       </c>
       <c r="D12">
         <v>115</v>
       </c>
       <c r="E12">
         <v>1508</v>
       </c>
       <c r="F12">
         <v>1623</v>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
@@ -26270,211 +10136,211 @@
     <row r="15">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15" t="s">
         <v>29</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>2253</v>
       </c>
       <c r="E15">
         <v>4034</v>
       </c>
       <c r="F15">
         <v>6287</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>400</v>
+        <v>739</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>17950</v>
       </c>
       <c r="E16">
         <v>3008</v>
       </c>
       <c r="F16">
         <v>20958</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>401</v>
+        <v>740</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>1365</v>
       </c>
       <c r="E17">
         <v>8597</v>
       </c>
       <c r="F17">
         <v>9962</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>402</v>
+        <v>741</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
         <v>995</v>
       </c>
       <c r="E18">
         <v>3527</v>
       </c>
       <c r="F18">
         <v>4522</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>403</v>
+        <v>742</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
         <v>899</v>
       </c>
       <c r="E19">
         <v>16587</v>
       </c>
       <c r="F19">
         <v>17486</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>404</v>
+        <v>743</v>
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
         <v>802</v>
       </c>
       <c r="E20">
         <v>618</v>
       </c>
       <c r="F20">
         <v>1420</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>405</v>
+        <v>744</v>
       </c>
       <c r="C21" t="s">
         <v>37</v>
       </c>
       <c r="D21">
         <v>133</v>
       </c>
       <c r="E21">
         <v>268</v>
       </c>
       <c r="F21">
         <v>401</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>406</v>
+        <v>745</v>
       </c>
       <c r="C22" t="s">
         <v>37</v>
       </c>
       <c r="D22">
         <v>106</v>
       </c>
       <c r="E22">
         <v>186</v>
       </c>
       <c r="F22">
         <v>292</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>407</v>
+        <v>746</v>
       </c>
       <c r="C23" t="s">
         <v>37</v>
       </c>
       <c r="D23">
         <v>354</v>
       </c>
       <c r="E23">
         <v>297</v>
       </c>
       <c r="F23">
         <v>651</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>408</v>
+        <v>747</v>
       </c>
       <c r="C24" t="s">
         <v>37</v>
       </c>
       <c r="D24">
         <v>919</v>
       </c>
       <c r="E24">
         <v>21256</v>
       </c>
       <c r="F24">
         <v>22175</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
         <v>34</v>
       </c>
@@ -26491,211 +10357,211 @@
     <row r="27">
       <c r="A27" t="s">
         <v>29</v>
       </c>
       <c r="B27" t="s">
         <v>29</v>
       </c>
       <c r="C27" t="s">
         <v>35</v>
       </c>
       <c r="D27">
         <v>774</v>
       </c>
       <c r="E27">
         <v>2435</v>
       </c>
       <c r="F27">
         <v>3209</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>409</v>
+        <v>748</v>
       </c>
       <c r="C28" t="s">
         <v>37</v>
       </c>
       <c r="D28">
         <v>1805</v>
       </c>
       <c r="E28">
         <v>16089</v>
       </c>
       <c r="F28">
         <v>17894</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>410</v>
+        <v>749</v>
       </c>
       <c r="C29" t="s">
         <v>37</v>
       </c>
       <c r="D29">
         <v>1264</v>
       </c>
       <c r="E29">
         <v>593</v>
       </c>
       <c r="F29">
         <v>1857</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>411</v>
+        <v>750</v>
       </c>
       <c r="C30" t="s">
         <v>37</v>
       </c>
       <c r="D30">
         <v>319</v>
       </c>
       <c r="E30">
         <v>813</v>
       </c>
       <c r="F30">
         <v>1132</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>412</v>
+        <v>751</v>
       </c>
       <c r="C31" t="s">
         <v>37</v>
       </c>
       <c r="D31">
         <v>73</v>
       </c>
       <c r="E31">
         <v>925</v>
       </c>
       <c r="F31">
         <v>998</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>413</v>
+        <v>752</v>
       </c>
       <c r="C32" t="s">
         <v>37</v>
       </c>
       <c r="D32">
         <v>70</v>
       </c>
       <c r="E32">
         <v>242</v>
       </c>
       <c r="F32">
         <v>312</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>414</v>
+        <v>753</v>
       </c>
       <c r="C33" t="s">
         <v>37</v>
       </c>
       <c r="D33">
         <v>128</v>
       </c>
       <c r="E33">
         <v>219</v>
       </c>
       <c r="F33">
         <v>347</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>415</v>
+        <v>754</v>
       </c>
       <c r="C34" t="s">
         <v>37</v>
       </c>
       <c r="D34">
         <v>419</v>
       </c>
       <c r="E34">
         <v>253</v>
       </c>
       <c r="F34">
         <v>672</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>416</v>
+        <v>755</v>
       </c>
       <c r="C35" t="s">
         <v>37</v>
       </c>
       <c r="D35">
         <v>33</v>
       </c>
       <c r="E35">
         <v>579</v>
       </c>
       <c r="F35">
         <v>612</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>417</v>
+        <v>756</v>
       </c>
       <c r="C36" t="s">
         <v>37</v>
       </c>
       <c r="D36">
         <v>41</v>
       </c>
       <c r="E36">
         <v>245</v>
       </c>
       <c r="F36">
         <v>286</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>4</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>34</v>
       </c>
@@ -26712,211 +10578,211 @@
     <row r="39">
       <c r="A39" t="s">
         <v>29</v>
       </c>
       <c r="B39" t="s">
         <v>29</v>
       </c>
       <c r="C39" t="s">
         <v>35</v>
       </c>
       <c r="D39">
         <v>1968</v>
       </c>
       <c r="E39">
         <v>3182</v>
       </c>
       <c r="F39">
         <v>5150</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>418</v>
+        <v>757</v>
       </c>
       <c r="C40" t="s">
         <v>37</v>
       </c>
       <c r="D40">
         <v>1858</v>
       </c>
       <c r="E40">
         <v>15228</v>
       </c>
       <c r="F40">
         <v>17086</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>419</v>
+        <v>758</v>
       </c>
       <c r="C41" t="s">
         <v>37</v>
       </c>
       <c r="D41">
         <v>13675</v>
       </c>
       <c r="E41">
         <v>1254</v>
       </c>
       <c r="F41">
         <v>14929</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>420</v>
+        <v>759</v>
       </c>
       <c r="C42" t="s">
         <v>37</v>
       </c>
       <c r="D42">
         <v>347</v>
       </c>
       <c r="E42">
         <v>531</v>
       </c>
       <c r="F42">
         <v>878</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>421</v>
+        <v>760</v>
       </c>
       <c r="C43" t="s">
         <v>37</v>
       </c>
       <c r="D43">
         <v>671</v>
       </c>
       <c r="E43">
         <v>8007</v>
       </c>
       <c r="F43">
         <v>8678</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>422</v>
+        <v>761</v>
       </c>
       <c r="C44" t="s">
         <v>37</v>
       </c>
       <c r="D44">
         <v>849</v>
       </c>
       <c r="E44">
         <v>282</v>
       </c>
       <c r="F44">
         <v>1131</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>423</v>
+        <v>762</v>
       </c>
       <c r="C45" t="s">
         <v>37</v>
       </c>
       <c r="D45">
         <v>66</v>
       </c>
       <c r="E45">
         <v>94</v>
       </c>
       <c r="F45">
         <v>160</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>424</v>
+        <v>763</v>
       </c>
       <c r="C46" t="s">
         <v>37</v>
       </c>
       <c r="D46">
         <v>1490</v>
       </c>
       <c r="E46">
         <v>719</v>
       </c>
       <c r="F46">
         <v>2209</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>425</v>
+        <v>764</v>
       </c>
       <c r="C47" t="s">
         <v>37</v>
       </c>
       <c r="D47">
         <v>79</v>
       </c>
       <c r="E47">
         <v>100</v>
       </c>
       <c r="F47">
         <v>179</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>426</v>
+        <v>765</v>
       </c>
       <c r="C48" t="s">
         <v>37</v>
       </c>
       <c r="D48">
         <v>68</v>
       </c>
       <c r="E48">
         <v>165</v>
       </c>
       <c r="F48">
         <v>233</v>
       </c>
     </row>
     <row r="49"/>
     <row r="50">
       <c r="A50">
         <v>5</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>34</v>
       </c>
@@ -26933,211 +10799,211 @@
     <row r="51">
       <c r="A51" t="s">
         <v>29</v>
       </c>
       <c r="B51" t="s">
         <v>29</v>
       </c>
       <c r="C51" t="s">
         <v>35</v>
       </c>
       <c r="D51">
         <v>1287</v>
       </c>
       <c r="E51">
         <v>1772</v>
       </c>
       <c r="F51">
         <v>3059</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>427</v>
+        <v>766</v>
       </c>
       <c r="C52" t="s">
         <v>37</v>
       </c>
       <c r="D52">
         <v>5559</v>
       </c>
       <c r="E52">
         <v>1709</v>
       </c>
       <c r="F52">
         <v>7268</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>428</v>
+        <v>767</v>
       </c>
       <c r="C53" t="s">
         <v>37</v>
       </c>
       <c r="D53">
         <v>368</v>
       </c>
       <c r="E53">
         <v>1819</v>
       </c>
       <c r="F53">
         <v>2187</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>429</v>
+        <v>768</v>
       </c>
       <c r="C54" t="s">
         <v>37</v>
       </c>
       <c r="D54">
         <v>445</v>
       </c>
       <c r="E54">
         <v>424</v>
       </c>
       <c r="F54">
         <v>869</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>430</v>
+        <v>769</v>
       </c>
       <c r="C55" t="s">
         <v>37</v>
       </c>
       <c r="D55">
         <v>10350</v>
       </c>
       <c r="E55">
         <v>602</v>
       </c>
       <c r="F55">
         <v>10952</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>431</v>
+        <v>770</v>
       </c>
       <c r="C56" t="s">
         <v>37</v>
       </c>
       <c r="D56">
         <v>213</v>
       </c>
       <c r="E56">
         <v>335</v>
       </c>
       <c r="F56">
         <v>548</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>432</v>
+        <v>771</v>
       </c>
       <c r="C57" t="s">
         <v>37</v>
       </c>
       <c r="D57">
         <v>1445</v>
       </c>
       <c r="E57">
         <v>365</v>
       </c>
       <c r="F57">
         <v>1810</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>433</v>
+        <v>772</v>
       </c>
       <c r="C58" t="s">
         <v>37</v>
       </c>
       <c r="D58">
         <v>53</v>
       </c>
       <c r="E58">
         <v>3059</v>
       </c>
       <c r="F58">
         <v>3112</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>434</v>
+        <v>773</v>
       </c>
       <c r="C59" t="s">
         <v>37</v>
       </c>
       <c r="D59">
         <v>49</v>
       </c>
       <c r="E59">
         <v>71</v>
       </c>
       <c r="F59">
         <v>120</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>435</v>
+        <v>774</v>
       </c>
       <c r="C60" t="s">
         <v>37</v>
       </c>
       <c r="D60">
         <v>196</v>
       </c>
       <c r="E60">
         <v>757</v>
       </c>
       <c r="F60">
         <v>953</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62">
         <v>6</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62" t="s">
         <v>34</v>
       </c>
@@ -27154,91 +11020,91 @@
     <row r="63">
       <c r="A63" t="s">
         <v>29</v>
       </c>
       <c r="B63" t="s">
         <v>29</v>
       </c>
       <c r="C63" t="s">
         <v>35</v>
       </c>
       <c r="D63">
         <v>177</v>
       </c>
       <c r="E63">
         <v>291</v>
       </c>
       <c r="F63">
         <v>468</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>436</v>
+        <v>775</v>
       </c>
       <c r="C64" t="s">
         <v>37</v>
       </c>
       <c r="D64">
         <v>121</v>
       </c>
       <c r="E64">
         <v>799</v>
       </c>
       <c r="F64">
         <v>920</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>437</v>
+        <v>776</v>
       </c>
       <c r="C65" t="s">
         <v>37</v>
       </c>
       <c r="D65">
         <v>173</v>
       </c>
       <c r="E65">
         <v>374</v>
       </c>
       <c r="F65">
         <v>547</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>438</v>
+        <v>777</v>
       </c>
       <c r="C66" t="s">
         <v>37</v>
       </c>
       <c r="D66">
         <v>36</v>
       </c>
       <c r="E66">
         <v>145</v>
       </c>
       <c r="F66">
         <v>181</v>
       </c>
     </row>
     <row r="67"/>
     <row r="68">
       <c r="A68">
         <v>7</v>
       </c>
       <c r="B68" t="s">
         <v>12</v>
       </c>
       <c r="C68" t="s">
         <v>34</v>
       </c>
@@ -27255,51 +11121,51 @@
     <row r="69">
       <c r="A69" t="s">
         <v>29</v>
       </c>
       <c r="B69" t="s">
         <v>29</v>
       </c>
       <c r="C69" t="s">
         <v>35</v>
       </c>
       <c r="D69">
         <v>291</v>
       </c>
       <c r="E69">
         <v>615</v>
       </c>
       <c r="F69">
         <v>906</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1</v>
       </c>
       <c r="B70" t="s">
-        <v>439</v>
+        <v>778</v>
       </c>
       <c r="C70" t="s">
         <v>37</v>
       </c>
       <c r="D70">
         <v>138</v>
       </c>
       <c r="E70">
         <v>249</v>
       </c>
       <c r="F70">
         <v>387</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
         <v>8</v>
       </c>
       <c r="B72" t="s">
         <v>13</v>
       </c>
       <c r="C72" t="s">
         <v>34</v>
       </c>
@@ -27316,1566 +11182,17700 @@
     <row r="73">
       <c r="A73" t="s">
         <v>29</v>
       </c>
       <c r="B73" t="s">
         <v>29</v>
       </c>
       <c r="C73" t="s">
         <v>35</v>
       </c>
       <c r="D73">
         <v>1834</v>
       </c>
       <c r="E73">
         <v>2746</v>
       </c>
       <c r="F73">
         <v>4580</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>440</v>
+        <v>779</v>
       </c>
       <c r="C74" t="s">
         <v>37</v>
       </c>
       <c r="D74">
         <v>8279</v>
       </c>
       <c r="E74">
         <v>3144</v>
       </c>
       <c r="F74">
         <v>11423</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>441</v>
+        <v>780</v>
       </c>
       <c r="C75" t="s">
         <v>37</v>
       </c>
       <c r="D75">
         <v>562</v>
       </c>
       <c r="E75">
         <v>3056</v>
       </c>
       <c r="F75">
         <v>3618</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>3</v>
       </c>
       <c r="B76" t="s">
-        <v>442</v>
+        <v>781</v>
       </c>
       <c r="C76" t="s">
         <v>37</v>
       </c>
       <c r="D76">
         <v>2225</v>
       </c>
       <c r="E76">
         <v>709</v>
       </c>
       <c r="F76">
         <v>2934</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>4</v>
       </c>
       <c r="B77" t="s">
-        <v>443</v>
+        <v>782</v>
       </c>
       <c r="C77" t="s">
         <v>37</v>
       </c>
       <c r="D77">
         <v>409</v>
       </c>
       <c r="E77">
         <v>2355</v>
       </c>
       <c r="F77">
         <v>2764</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>5</v>
       </c>
       <c r="B78" t="s">
-        <v>444</v>
+        <v>783</v>
       </c>
       <c r="C78" t="s">
         <v>37</v>
       </c>
       <c r="D78">
         <v>2452</v>
       </c>
       <c r="E78">
         <v>1713</v>
       </c>
       <c r="F78">
         <v>4165</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>6</v>
       </c>
       <c r="B79" t="s">
-        <v>445</v>
+        <v>784</v>
       </c>
       <c r="C79" t="s">
         <v>37</v>
       </c>
       <c r="D79">
         <v>673</v>
       </c>
       <c r="E79">
         <v>395</v>
       </c>
       <c r="F79">
         <v>1068</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>7</v>
       </c>
       <c r="B80" t="s">
-        <v>446</v>
+        <v>785</v>
       </c>
       <c r="C80" t="s">
         <v>37</v>
       </c>
       <c r="D80">
         <v>3190</v>
       </c>
       <c r="E80">
         <v>13531</v>
       </c>
       <c r="F80">
         <v>16721</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>8</v>
       </c>
       <c r="B81" t="s">
-        <v>447</v>
+        <v>786</v>
       </c>
       <c r="C81" t="s">
         <v>37</v>
       </c>
       <c r="D81">
         <v>3106</v>
       </c>
       <c r="E81">
         <v>800</v>
       </c>
       <c r="F81">
         <v>3906</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>9</v>
       </c>
       <c r="B82" t="s">
-        <v>448</v>
+        <v>787</v>
       </c>
       <c r="C82" t="s">
         <v>37</v>
       </c>
       <c r="D82">
         <v>172</v>
       </c>
       <c r="E82">
         <v>657</v>
       </c>
       <c r="F82">
         <v>829</v>
       </c>
     </row>
     <row r="83"/>
     <row r="84">
       <c r="A84">
         <v>10</v>
       </c>
       <c r="B84" t="s">
-        <v>15</v>
+        <v>122</v>
       </c>
       <c r="C84" t="s">
         <v>34</v>
       </c>
       <c r="D84">
         <v>2911</v>
       </c>
       <c r="E84">
         <v>3209</v>
       </c>
       <c r="F84">
         <v>6120</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>29</v>
       </c>
       <c r="B85" t="s">
         <v>29</v>
       </c>
       <c r="C85" t="s">
         <v>35</v>
       </c>
       <c r="D85">
         <v>176</v>
       </c>
       <c r="E85">
         <v>527</v>
       </c>
       <c r="F85">
         <v>703</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>449</v>
+        <v>788</v>
       </c>
       <c r="C86" t="s">
         <v>37</v>
       </c>
       <c r="D86">
         <v>2150</v>
       </c>
       <c r="E86">
         <v>926</v>
       </c>
       <c r="F86">
         <v>3076</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>450</v>
+        <v>789</v>
       </c>
       <c r="C87" t="s">
         <v>37</v>
       </c>
       <c r="D87">
         <v>88</v>
       </c>
       <c r="E87">
         <v>521</v>
       </c>
       <c r="F87">
         <v>609</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>451</v>
+        <v>356</v>
       </c>
       <c r="C88" t="s">
         <v>37</v>
       </c>
       <c r="D88">
         <v>61</v>
       </c>
       <c r="E88">
         <v>164</v>
       </c>
       <c r="F88">
         <v>225</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>452</v>
+        <v>790</v>
       </c>
       <c r="C89" t="s">
         <v>37</v>
       </c>
       <c r="D89">
         <v>53</v>
       </c>
       <c r="E89">
         <v>491</v>
       </c>
       <c r="F89">
         <v>544</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>453</v>
+        <v>791</v>
       </c>
       <c r="C90" t="s">
         <v>37</v>
       </c>
       <c r="D90">
         <v>211</v>
       </c>
       <c r="E90">
         <v>116</v>
       </c>
       <c r="F90">
         <v>327</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>6</v>
       </c>
       <c r="B91" t="s">
-        <v>454</v>
+        <v>792</v>
       </c>
       <c r="C91" t="s">
         <v>37</v>
       </c>
       <c r="D91">
         <v>25</v>
       </c>
       <c r="E91">
         <v>80</v>
       </c>
       <c r="F91">
         <v>105</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>7</v>
       </c>
       <c r="B92" t="s">
-        <v>455</v>
+        <v>793</v>
       </c>
       <c r="C92" t="s">
         <v>37</v>
       </c>
       <c r="D92">
         <v>33</v>
       </c>
       <c r="E92">
         <v>329</v>
       </c>
       <c r="F92">
         <v>362</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>8</v>
       </c>
       <c r="B93" t="s">
-        <v>456</v>
+        <v>794</v>
       </c>
       <c r="C93" t="s">
         <v>37</v>
       </c>
       <c r="D93">
         <v>109</v>
       </c>
       <c r="E93">
         <v>35</v>
       </c>
       <c r="F93">
         <v>144</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>9</v>
       </c>
       <c r="B94" t="s">
-        <v>457</v>
+        <v>795</v>
       </c>
       <c r="C94" t="s">
         <v>37</v>
       </c>
       <c r="D94">
         <v>5</v>
       </c>
       <c r="E94">
         <v>20</v>
       </c>
       <c r="F94">
         <v>25</v>
       </c>
     </row>
     <row r="95"/>
     <row r="96">
       <c r="A96">
         <v>12</v>
       </c>
       <c r="B96" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C96" t="s">
         <v>34</v>
       </c>
       <c r="D96">
         <v>10478</v>
       </c>
       <c r="E96">
         <v>17743</v>
       </c>
       <c r="F96">
         <v>28221</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>29</v>
       </c>
       <c r="B97" t="s">
         <v>29</v>
       </c>
       <c r="C97" t="s">
         <v>35</v>
       </c>
       <c r="D97">
         <v>850</v>
       </c>
       <c r="E97">
         <v>1604</v>
       </c>
       <c r="F97">
         <v>2454</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>458</v>
+        <v>796</v>
       </c>
       <c r="C98" t="s">
         <v>37</v>
       </c>
       <c r="D98">
         <v>4841</v>
       </c>
       <c r="E98">
         <v>2712</v>
       </c>
       <c r="F98">
         <v>7553</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>459</v>
+        <v>797</v>
       </c>
       <c r="C99" t="s">
         <v>37</v>
       </c>
       <c r="D99">
         <v>3278</v>
       </c>
       <c r="E99">
         <v>903</v>
       </c>
       <c r="F99">
         <v>4181</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>460</v>
+        <v>798</v>
       </c>
       <c r="C100" t="s">
         <v>37</v>
       </c>
       <c r="D100">
         <v>447</v>
       </c>
       <c r="E100">
         <v>360</v>
       </c>
       <c r="F100">
         <v>807</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>4</v>
       </c>
       <c r="B101" t="s">
-        <v>461</v>
+        <v>799</v>
       </c>
       <c r="C101" t="s">
         <v>37</v>
       </c>
       <c r="D101">
         <v>120</v>
       </c>
       <c r="E101">
         <v>5619</v>
       </c>
       <c r="F101">
         <v>5739</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>5</v>
       </c>
       <c r="B102" t="s">
-        <v>462</v>
+        <v>800</v>
       </c>
       <c r="C102" t="s">
         <v>37</v>
       </c>
       <c r="D102">
         <v>191</v>
       </c>
       <c r="E102">
         <v>899</v>
       </c>
       <c r="F102">
         <v>1090</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>6</v>
       </c>
       <c r="B103" t="s">
-        <v>463</v>
+        <v>801</v>
       </c>
       <c r="C103" t="s">
         <v>37</v>
       </c>
       <c r="D103">
         <v>441</v>
       </c>
       <c r="E103">
         <v>479</v>
       </c>
       <c r="F103">
         <v>920</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>7</v>
       </c>
       <c r="B104" t="s">
-        <v>464</v>
+        <v>802</v>
       </c>
       <c r="C104" t="s">
         <v>37</v>
       </c>
       <c r="D104">
         <v>181</v>
       </c>
       <c r="E104">
         <v>3873</v>
       </c>
       <c r="F104">
         <v>4054</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>8</v>
       </c>
       <c r="B105" t="s">
-        <v>465</v>
+        <v>803</v>
       </c>
       <c r="C105" t="s">
         <v>37</v>
       </c>
       <c r="D105">
         <v>56</v>
       </c>
       <c r="E105">
         <v>127</v>
       </c>
       <c r="F105">
         <v>183</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>9</v>
       </c>
       <c r="B106" t="s">
-        <v>466</v>
+        <v>804</v>
       </c>
       <c r="C106" t="s">
         <v>37</v>
       </c>
       <c r="D106">
         <v>73</v>
       </c>
       <c r="E106">
         <v>1167</v>
       </c>
       <c r="F106">
         <v>1240</v>
       </c>
     </row>
     <row r="107"/>
     <row r="108">
       <c r="A108">
         <v>13</v>
       </c>
       <c r="B108" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C108" t="s">
         <v>34</v>
       </c>
       <c r="D108">
         <v>479</v>
       </c>
       <c r="E108">
         <v>1985</v>
       </c>
       <c r="F108">
         <v>2464</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>29</v>
       </c>
       <c r="B109" t="s">
         <v>29</v>
       </c>
       <c r="C109" t="s">
         <v>35</v>
       </c>
       <c r="D109">
         <v>113</v>
       </c>
       <c r="E109">
         <v>243</v>
       </c>
       <c r="F109">
         <v>356</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1</v>
       </c>
       <c r="B110" t="s">
-        <v>467</v>
+        <v>805</v>
       </c>
       <c r="C110" t="s">
         <v>37</v>
       </c>
       <c r="D110">
         <v>182</v>
       </c>
       <c r="E110">
         <v>1381</v>
       </c>
       <c r="F110">
         <v>1563</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>2</v>
       </c>
       <c r="B111" t="s">
-        <v>468</v>
+        <v>806</v>
       </c>
       <c r="C111" t="s">
         <v>37</v>
       </c>
       <c r="D111">
         <v>40</v>
       </c>
       <c r="E111">
         <v>126</v>
       </c>
       <c r="F111">
         <v>166</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>3</v>
       </c>
       <c r="B112" t="s">
-        <v>469</v>
+        <v>807</v>
       </c>
       <c r="C112" t="s">
         <v>37</v>
       </c>
       <c r="D112">
         <v>56</v>
       </c>
       <c r="E112">
         <v>53</v>
       </c>
       <c r="F112">
         <v>109</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>4</v>
       </c>
       <c r="B113" t="s">
-        <v>470</v>
+        <v>808</v>
       </c>
       <c r="C113" t="s">
         <v>37</v>
       </c>
       <c r="D113">
         <v>18</v>
       </c>
       <c r="E113">
         <v>134</v>
       </c>
       <c r="F113">
         <v>152</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>5</v>
       </c>
       <c r="B114" t="s">
-        <v>471</v>
+        <v>809</v>
       </c>
       <c r="C114" t="s">
         <v>37</v>
       </c>
       <c r="D114">
         <v>52</v>
       </c>
       <c r="E114">
         <v>28</v>
       </c>
       <c r="F114">
         <v>80</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>6</v>
       </c>
       <c r="B115" t="s">
-        <v>472</v>
+        <v>810</v>
       </c>
       <c r="C115" t="s">
         <v>37</v>
       </c>
       <c r="D115">
         <v>18</v>
       </c>
       <c r="E115">
         <v>20</v>
       </c>
       <c r="F115">
         <v>38</v>
       </c>
     </row>
     <row r="116"/>
     <row r="117">
       <c r="A117">
         <v>14</v>
       </c>
       <c r="B117" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C117" t="s">
         <v>34</v>
       </c>
       <c r="D117">
         <v>20205</v>
       </c>
       <c r="E117">
         <v>20659</v>
       </c>
       <c r="F117">
         <v>40864</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>29</v>
       </c>
       <c r="B118" t="s">
         <v>29</v>
       </c>
       <c r="C118" t="s">
         <v>35</v>
       </c>
       <c r="D118">
         <v>1137</v>
       </c>
       <c r="E118">
         <v>1577</v>
       </c>
       <c r="F118">
         <v>2714</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1</v>
       </c>
       <c r="B119" t="s">
-        <v>473</v>
+        <v>811</v>
       </c>
       <c r="C119" t="s">
         <v>37</v>
       </c>
       <c r="D119">
         <v>1528</v>
       </c>
       <c r="E119">
         <v>4236</v>
       </c>
       <c r="F119">
         <v>5764</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>2</v>
       </c>
       <c r="B120" t="s">
-        <v>474</v>
+        <v>812</v>
       </c>
       <c r="C120" t="s">
         <v>37</v>
       </c>
       <c r="D120">
         <v>7991</v>
       </c>
       <c r="E120">
         <v>1256</v>
       </c>
       <c r="F120">
         <v>9247</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>3</v>
       </c>
       <c r="B121" t="s">
-        <v>475</v>
+        <v>813</v>
       </c>
       <c r="C121" t="s">
         <v>37</v>
       </c>
       <c r="D121">
         <v>326</v>
       </c>
       <c r="E121">
         <v>4009</v>
       </c>
       <c r="F121">
         <v>4335</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>4</v>
       </c>
       <c r="B122" t="s">
-        <v>476</v>
+        <v>814</v>
       </c>
       <c r="C122" t="s">
         <v>37</v>
       </c>
       <c r="D122">
         <v>7417</v>
       </c>
       <c r="E122">
         <v>2128</v>
       </c>
       <c r="F122">
         <v>9545</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>5</v>
       </c>
       <c r="B123" t="s">
-        <v>477</v>
+        <v>815</v>
       </c>
       <c r="C123" t="s">
         <v>37</v>
       </c>
       <c r="D123">
         <v>957</v>
       </c>
       <c r="E123">
         <v>6951</v>
       </c>
       <c r="F123">
         <v>7908</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>6</v>
       </c>
       <c r="B124" t="s">
-        <v>478</v>
+        <v>816</v>
       </c>
       <c r="C124" t="s">
         <v>37</v>
       </c>
       <c r="D124">
         <v>101</v>
       </c>
       <c r="E124">
         <v>126</v>
       </c>
       <c r="F124">
         <v>227</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>7</v>
       </c>
       <c r="B125" t="s">
-        <v>479</v>
+        <v>817</v>
       </c>
       <c r="C125" t="s">
         <v>37</v>
       </c>
       <c r="D125">
         <v>235</v>
       </c>
       <c r="E125">
         <v>154</v>
       </c>
       <c r="F125">
         <v>389</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>8</v>
       </c>
       <c r="B126" t="s">
-        <v>480</v>
+        <v>818</v>
       </c>
       <c r="C126" t="s">
         <v>37</v>
       </c>
       <c r="D126">
         <v>438</v>
       </c>
       <c r="E126">
         <v>186</v>
       </c>
       <c r="F126">
         <v>624</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>9</v>
       </c>
       <c r="B127" t="s">
-        <v>481</v>
+        <v>819</v>
       </c>
       <c r="C127" t="s">
         <v>37</v>
       </c>
       <c r="D127">
         <v>75</v>
       </c>
       <c r="E127">
         <v>36</v>
       </c>
       <c r="F127">
         <v>111</v>
       </c>
     </row>
     <row r="128"/>
     <row r="129">
       <c r="A129">
         <v>15</v>
       </c>
       <c r="B129" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C129" t="s">
         <v>34</v>
       </c>
       <c r="D129">
         <v>481</v>
       </c>
       <c r="E129">
         <v>560</v>
       </c>
       <c r="F129">
         <v>1041</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>29</v>
       </c>
       <c r="B130" t="s">
         <v>29</v>
       </c>
       <c r="C130" t="s">
         <v>35</v>
       </c>
       <c r="D130">
         <v>355</v>
       </c>
       <c r="E130">
         <v>202</v>
       </c>
       <c r="F130">
         <v>557</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1</v>
       </c>
       <c r="B131" t="s">
-        <v>482</v>
+        <v>820</v>
       </c>
       <c r="C131" t="s">
         <v>37</v>
       </c>
       <c r="D131">
         <v>126</v>
       </c>
       <c r="E131">
         <v>358</v>
       </c>
       <c r="F131">
         <v>484</v>
       </c>
     </row>
     <row r="132"/>
     <row r="133">
       <c r="A133">
         <v>16</v>
       </c>
       <c r="B133" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C133" t="s">
         <v>34</v>
       </c>
       <c r="D133">
         <v>92</v>
       </c>
       <c r="E133">
         <v>456</v>
       </c>
       <c r="F133">
         <v>548</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>29</v>
       </c>
       <c r="B134" t="s">
         <v>29</v>
       </c>
       <c r="C134" t="s">
         <v>35</v>
       </c>
       <c r="D134">
         <v>14</v>
       </c>
       <c r="E134">
         <v>177</v>
       </c>
       <c r="F134">
         <v>191</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1</v>
       </c>
       <c r="B135" t="s">
-        <v>483</v>
+        <v>821</v>
       </c>
       <c r="C135" t="s">
         <v>37</v>
       </c>
       <c r="D135">
         <v>38</v>
       </c>
       <c r="E135">
         <v>186</v>
       </c>
       <c r="F135">
         <v>224</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>2</v>
       </c>
       <c r="B136" t="s">
-        <v>484</v>
+        <v>822</v>
       </c>
       <c r="C136" t="s">
         <v>37</v>
       </c>
       <c r="D136">
         <v>40</v>
       </c>
       <c r="E136">
         <v>93</v>
       </c>
       <c r="F136">
         <v>133</v>
       </c>
     </row>
     <row r="137"/>
     <row r="138">
       <c r="A138">
         <v>17</v>
       </c>
       <c r="B138" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C138" t="s">
         <v>34</v>
       </c>
       <c r="D138">
         <v>16729</v>
       </c>
       <c r="E138">
         <v>17489</v>
       </c>
       <c r="F138">
         <v>34218</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>29</v>
       </c>
       <c r="B139" t="s">
         <v>29</v>
       </c>
       <c r="C139" t="s">
         <v>35</v>
       </c>
       <c r="D139">
         <v>852</v>
       </c>
       <c r="E139">
         <v>1024</v>
       </c>
       <c r="F139">
         <v>1876</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1</v>
       </c>
       <c r="B140" t="s">
-        <v>485</v>
+        <v>823</v>
       </c>
       <c r="C140" t="s">
         <v>37</v>
       </c>
       <c r="D140">
         <v>8795</v>
       </c>
       <c r="E140">
         <v>4685</v>
       </c>
       <c r="F140">
         <v>13480</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2</v>
       </c>
       <c r="B141" t="s">
-        <v>486</v>
+        <v>824</v>
       </c>
       <c r="C141" t="s">
         <v>37</v>
       </c>
       <c r="D141">
         <v>698</v>
       </c>
       <c r="E141">
         <v>2157</v>
       </c>
       <c r="F141">
         <v>2855</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>3</v>
       </c>
       <c r="B142" t="s">
-        <v>487</v>
+        <v>825</v>
       </c>
       <c r="C142" t="s">
         <v>37</v>
       </c>
       <c r="D142">
         <v>135</v>
       </c>
       <c r="E142">
         <v>179</v>
       </c>
       <c r="F142">
         <v>314</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>4</v>
       </c>
       <c r="B143" t="s">
-        <v>488</v>
+        <v>826</v>
       </c>
       <c r="C143" t="s">
         <v>37</v>
       </c>
       <c r="D143">
         <v>1199</v>
       </c>
       <c r="E143">
         <v>8869</v>
       </c>
       <c r="F143">
         <v>10068</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>5</v>
       </c>
       <c r="B144" t="s">
-        <v>489</v>
+        <v>827</v>
       </c>
       <c r="C144" t="s">
         <v>37</v>
       </c>
       <c r="D144">
         <v>4698</v>
       </c>
       <c r="E144">
         <v>266</v>
       </c>
       <c r="F144">
         <v>4964</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>6</v>
       </c>
       <c r="B145" t="s">
-        <v>490</v>
+        <v>828</v>
       </c>
       <c r="C145" t="s">
         <v>37</v>
       </c>
       <c r="D145">
         <v>106</v>
       </c>
       <c r="E145">
         <v>99</v>
       </c>
       <c r="F145">
         <v>205</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>7</v>
       </c>
       <c r="B146" t="s">
-        <v>491</v>
+        <v>829</v>
       </c>
       <c r="C146" t="s">
         <v>37</v>
       </c>
       <c r="D146">
         <v>165</v>
       </c>
       <c r="E146">
         <v>63</v>
       </c>
       <c r="F146">
         <v>228</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>8</v>
       </c>
       <c r="B147" t="s">
-        <v>492</v>
+        <v>830</v>
       </c>
       <c r="C147" t="s">
         <v>37</v>
       </c>
       <c r="D147">
         <v>33</v>
       </c>
       <c r="E147">
         <v>86</v>
       </c>
       <c r="F147">
         <v>119</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>9</v>
       </c>
       <c r="B148" t="s">
-        <v>493</v>
+        <v>831</v>
       </c>
       <c r="C148" t="s">
         <v>37</v>
       </c>
       <c r="D148">
         <v>48</v>
       </c>
       <c r="E148">
         <v>61</v>
       </c>
       <c r="F148">
         <v>109</v>
       </c>
     </row>
     <row r="149"/>
     <row r="150">
       <c r="A150">
         <v>24</v>
       </c>
       <c r="B150" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C150" t="s">
         <v>34</v>
       </c>
       <c r="D150">
         <v>884</v>
       </c>
       <c r="E150">
         <v>2427</v>
       </c>
       <c r="F150">
         <v>3311</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>29</v>
       </c>
       <c r="B151" t="s">
         <v>29</v>
       </c>
       <c r="C151" t="s">
         <v>35</v>
       </c>
       <c r="D151">
         <v>104</v>
       </c>
       <c r="E151">
         <v>531</v>
       </c>
       <c r="F151">
         <v>635</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1</v>
       </c>
       <c r="B152" t="s">
-        <v>494</v>
+        <v>832</v>
       </c>
       <c r="C152" t="s">
         <v>37</v>
       </c>
       <c r="D152">
         <v>240</v>
       </c>
       <c r="E152">
         <v>678</v>
       </c>
       <c r="F152">
         <v>918</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>2</v>
       </c>
       <c r="B153" t="s">
-        <v>495</v>
+        <v>833</v>
       </c>
       <c r="C153" t="s">
         <v>37</v>
       </c>
       <c r="D153">
         <v>52</v>
       </c>
       <c r="E153">
         <v>627</v>
       </c>
       <c r="F153">
         <v>679</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>3</v>
       </c>
       <c r="B154" t="s">
-        <v>496</v>
+        <v>834</v>
       </c>
       <c r="C154" t="s">
         <v>37</v>
       </c>
       <c r="D154">
         <v>60</v>
       </c>
       <c r="E154">
         <v>326</v>
       </c>
       <c r="F154">
         <v>386</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>4</v>
       </c>
       <c r="B155" t="s">
-        <v>497</v>
+        <v>835</v>
       </c>
       <c r="C155" t="s">
         <v>37</v>
       </c>
       <c r="D155">
         <v>12</v>
       </c>
       <c r="E155">
         <v>60</v>
       </c>
       <c r="F155">
         <v>72</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>5</v>
       </c>
       <c r="B156" t="s">
-        <v>498</v>
+        <v>836</v>
       </c>
       <c r="C156" t="s">
         <v>37</v>
       </c>
       <c r="D156">
         <v>362</v>
       </c>
       <c r="E156">
         <v>108</v>
       </c>
       <c r="F156">
         <v>470</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>6</v>
       </c>
       <c r="B157" t="s">
-        <v>499</v>
+        <v>837</v>
       </c>
       <c r="C157" t="s">
         <v>37</v>
       </c>
       <c r="D157">
         <v>54</v>
       </c>
       <c r="E157">
         <v>97</v>
       </c>
       <c r="F157">
         <v>151</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>838</v>
+      </c>
+      <c r="D2" t="s">
+        <v>839</v>
+      </c>
+      <c r="E2" t="s">
+        <v>840</v>
+      </c>
+      <c r="F2" t="s">
+        <v>841</v>
+      </c>
+      <c r="G2">
+        <v>4427</v>
+      </c>
+      <c r="H2">
+        <v>16752</v>
+      </c>
+      <c r="I2">
+        <v>2295</v>
+      </c>
+      <c r="J2">
+        <v>6339</v>
+      </c>
+      <c r="K2">
+        <v>5353</v>
+      </c>
+      <c r="L2">
+        <v>468</v>
+      </c>
+      <c r="M2">
+        <v>390</v>
+      </c>
+      <c r="N2">
+        <v>19709</v>
+      </c>
+      <c r="O2">
+        <v>3676</v>
+      </c>
+      <c r="P2">
+        <v>1037</v>
+      </c>
+      <c r="Q2">
+        <v>5410</v>
+      </c>
+      <c r="R2">
+        <v>6296</v>
+      </c>
+      <c r="S2">
+        <v>2046</v>
+      </c>
+      <c r="T2">
+        <v>74198</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" t="s">
+        <v>838</v>
+      </c>
+      <c r="D3" t="s">
+        <v>839</v>
+      </c>
+      <c r="E3" t="s">
+        <v>842</v>
+      </c>
+      <c r="F3" t="s">
+        <v>843</v>
+      </c>
+      <c r="G3">
+        <v>7383</v>
+      </c>
+      <c r="H3">
+        <v>24194</v>
+      </c>
+      <c r="I3">
+        <v>7044</v>
+      </c>
+      <c r="J3">
+        <v>40149</v>
+      </c>
+      <c r="K3">
+        <v>17882</v>
+      </c>
+      <c r="L3">
+        <v>967</v>
+      </c>
+      <c r="M3">
+        <v>925</v>
+      </c>
+      <c r="N3">
+        <v>29341</v>
+      </c>
+      <c r="O3">
+        <v>13321</v>
+      </c>
+      <c r="P3">
+        <v>1413</v>
+      </c>
+      <c r="Q3">
+        <v>38142</v>
+      </c>
+      <c r="R3">
+        <v>23286</v>
+      </c>
+      <c r="S3">
+        <v>4137</v>
+      </c>
+      <c r="T3">
+        <v>208184</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4">
+        <v>11810</v>
+      </c>
+      <c r="H4">
+        <v>40946</v>
+      </c>
+      <c r="I4">
+        <v>9339</v>
+      </c>
+      <c r="J4">
+        <v>46488</v>
+      </c>
+      <c r="K4">
+        <v>23235</v>
+      </c>
+      <c r="L4">
+        <v>1435</v>
+      </c>
+      <c r="M4">
+        <v>1315</v>
+      </c>
+      <c r="N4">
+        <v>49050</v>
+      </c>
+      <c r="O4">
+        <v>16997</v>
+      </c>
+      <c r="P4">
+        <v>2450</v>
+      </c>
+      <c r="Q4">
+        <v>43552</v>
+      </c>
+      <c r="R4">
+        <v>29582</v>
+      </c>
+      <c r="S4">
+        <v>6183</v>
+      </c>
+      <c r="T4">
+        <v>282382</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2">
+        <v>4427</v>
+      </c>
+      <c r="E2">
+        <v>7383</v>
+      </c>
+      <c r="F2">
+        <v>11810</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3">
+        <v>884</v>
+      </c>
+      <c r="E3">
+        <v>2831</v>
+      </c>
+      <c r="F3">
+        <v>3715</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>844</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4">
+        <v>638</v>
+      </c>
+      <c r="E4">
+        <v>1652</v>
+      </c>
+      <c r="F4">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>845</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5">
+        <v>1031</v>
+      </c>
+      <c r="E5">
+        <v>685</v>
+      </c>
+      <c r="F5">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>846</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6">
+        <v>199</v>
+      </c>
+      <c r="E6">
+        <v>566</v>
+      </c>
+      <c r="F6">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>847</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7">
+        <v>881</v>
+      </c>
+      <c r="E7">
+        <v>938</v>
+      </c>
+      <c r="F7">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>848</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>302</v>
+      </c>
+      <c r="E8">
+        <v>419</v>
+      </c>
+      <c r="F8">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>849</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9">
+        <v>492</v>
+      </c>
+      <c r="E9">
+        <v>292</v>
+      </c>
+      <c r="F9">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11">
+        <v>16752</v>
+      </c>
+      <c r="E11">
+        <v>24194</v>
+      </c>
+      <c r="F11">
+        <v>40946</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12">
+        <v>1431</v>
+      </c>
+      <c r="E12">
+        <v>4375</v>
+      </c>
+      <c r="F12">
+        <v>5806</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>850</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13">
+        <v>3111</v>
+      </c>
+      <c r="E13">
+        <v>9311</v>
+      </c>
+      <c r="F13">
+        <v>12422</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>851</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>3952</v>
+      </c>
+      <c r="E14">
+        <v>3556</v>
+      </c>
+      <c r="F14">
+        <v>7508</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>852</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15">
+        <v>7168</v>
+      </c>
+      <c r="E15">
+        <v>4122</v>
+      </c>
+      <c r="F15">
+        <v>11290</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>853</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>233</v>
+      </c>
+      <c r="E16">
+        <v>439</v>
+      </c>
+      <c r="F16">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>5</v>
+      </c>
+      <c r="B17" t="s">
+        <v>854</v>
+      </c>
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17">
+        <v>142</v>
+      </c>
+      <c r="E17">
+        <v>396</v>
+      </c>
+      <c r="F17">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>6</v>
+      </c>
+      <c r="B18" t="s">
+        <v>855</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>715</v>
+      </c>
+      <c r="E18">
+        <v>1995</v>
+      </c>
+      <c r="F18">
+        <v>2710</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20">
+        <v>2295</v>
+      </c>
+      <c r="E20">
+        <v>7044</v>
+      </c>
+      <c r="F20">
+        <v>9339</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21">
+        <v>421</v>
+      </c>
+      <c r="E21">
+        <v>1728</v>
+      </c>
+      <c r="F21">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>856</v>
+      </c>
+      <c r="C22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22">
+        <v>962</v>
+      </c>
+      <c r="E22">
+        <v>3897</v>
+      </c>
+      <c r="F22">
+        <v>4859</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>857</v>
+      </c>
+      <c r="C23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23">
+        <v>289</v>
+      </c>
+      <c r="E23">
+        <v>674</v>
+      </c>
+      <c r="F23">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>858</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24">
+        <v>144</v>
+      </c>
+      <c r="E24">
+        <v>276</v>
+      </c>
+      <c r="F24">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>859</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25">
+        <v>250</v>
+      </c>
+      <c r="E25">
+        <v>232</v>
+      </c>
+      <c r="F25">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>860</v>
+      </c>
+      <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26">
+        <v>146</v>
+      </c>
+      <c r="E26">
+        <v>93</v>
+      </c>
+      <c r="F26">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>6</v>
+      </c>
+      <c r="B27" t="s">
+        <v>861</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27">
+        <v>83</v>
+      </c>
+      <c r="E27">
+        <v>144</v>
+      </c>
+      <c r="F27">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="28"/>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>34</v>
+      </c>
+      <c r="D29">
+        <v>6339</v>
+      </c>
+      <c r="E29">
+        <v>40149</v>
+      </c>
+      <c r="F29">
+        <v>46488</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>29</v>
+      </c>
+      <c r="B30" t="s">
+        <v>29</v>
+      </c>
+      <c r="C30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D30">
+        <v>940</v>
+      </c>
+      <c r="E30">
+        <v>4600</v>
+      </c>
+      <c r="F30">
+        <v>5540</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>862</v>
+      </c>
+      <c r="C31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31">
+        <v>2389</v>
+      </c>
+      <c r="E31">
+        <v>16253</v>
+      </c>
+      <c r="F31">
+        <v>18642</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>863</v>
+      </c>
+      <c r="C32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32">
+        <v>1163</v>
+      </c>
+      <c r="E32">
+        <v>8432</v>
+      </c>
+      <c r="F32">
+        <v>9595</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>3</v>
+      </c>
+      <c r="B33" t="s">
+        <v>864</v>
+      </c>
+      <c r="C33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33">
+        <v>590</v>
+      </c>
+      <c r="E33">
+        <v>9152</v>
+      </c>
+      <c r="F33">
+        <v>9742</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>865</v>
+      </c>
+      <c r="C34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34">
+        <v>331</v>
+      </c>
+      <c r="E34">
+        <v>975</v>
+      </c>
+      <c r="F34">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>5</v>
+      </c>
+      <c r="B35" t="s">
+        <v>866</v>
+      </c>
+      <c r="C35" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35">
+        <v>860</v>
+      </c>
+      <c r="E35">
+        <v>483</v>
+      </c>
+      <c r="F35">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>6</v>
+      </c>
+      <c r="B36" t="s">
+        <v>867</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36">
+        <v>66</v>
+      </c>
+      <c r="E36">
+        <v>254</v>
+      </c>
+      <c r="F36">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" t="s">
+        <v>34</v>
+      </c>
+      <c r="D38">
+        <v>5353</v>
+      </c>
+      <c r="E38">
+        <v>17882</v>
+      </c>
+      <c r="F38">
+        <v>23235</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>29</v>
+      </c>
+      <c r="B39" t="s">
+        <v>29</v>
+      </c>
+      <c r="C39" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39">
+        <v>1222</v>
+      </c>
+      <c r="E39">
+        <v>3023</v>
+      </c>
+      <c r="F39">
+        <v>4245</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>868</v>
+      </c>
+      <c r="C40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40">
+        <v>2137</v>
+      </c>
+      <c r="E40">
+        <v>11095</v>
+      </c>
+      <c r="F40">
+        <v>13232</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>869</v>
+      </c>
+      <c r="C41" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41">
+        <v>589</v>
+      </c>
+      <c r="E41">
+        <v>936</v>
+      </c>
+      <c r="F41">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>870</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42">
+        <v>489</v>
+      </c>
+      <c r="E42">
+        <v>1171</v>
+      </c>
+      <c r="F42">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>871</v>
+      </c>
+      <c r="C43" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43">
+        <v>149</v>
+      </c>
+      <c r="E43">
+        <v>327</v>
+      </c>
+      <c r="F43">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>872</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44">
+        <v>336</v>
+      </c>
+      <c r="E44">
+        <v>1156</v>
+      </c>
+      <c r="F44">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>873</v>
+      </c>
+      <c r="C45" t="s">
+        <v>37</v>
+      </c>
+      <c r="D45">
+        <v>431</v>
+      </c>
+      <c r="E45">
+        <v>174</v>
+      </c>
+      <c r="F45">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>6</v>
+      </c>
+      <c r="B47" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" t="s">
+        <v>34</v>
+      </c>
+      <c r="D47">
+        <v>468</v>
+      </c>
+      <c r="E47">
+        <v>967</v>
+      </c>
+      <c r="F47">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>29</v>
+      </c>
+      <c r="B48" t="s">
+        <v>29</v>
+      </c>
+      <c r="C48" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48">
+        <v>123</v>
+      </c>
+      <c r="E48">
+        <v>322</v>
+      </c>
+      <c r="F48">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>874</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>270</v>
+      </c>
+      <c r="E49">
+        <v>409</v>
+      </c>
+      <c r="F49">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>2</v>
+      </c>
+      <c r="B50" t="s">
+        <v>875</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50">
+        <v>45</v>
+      </c>
+      <c r="E50">
+        <v>125</v>
+      </c>
+      <c r="F50">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>3</v>
+      </c>
+      <c r="B51" t="s">
+        <v>876</v>
+      </c>
+      <c r="C51" t="s">
+        <v>37</v>
+      </c>
+      <c r="D51">
+        <v>30</v>
+      </c>
+      <c r="E51">
+        <v>111</v>
+      </c>
+      <c r="F51">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="52"/>
+    <row r="53">
+      <c r="A53">
+        <v>7</v>
+      </c>
+      <c r="B53" t="s">
+        <v>12</v>
+      </c>
+      <c r="C53" t="s">
+        <v>34</v>
+      </c>
+      <c r="D53">
+        <v>390</v>
+      </c>
+      <c r="E53">
+        <v>925</v>
+      </c>
+      <c r="F53">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>29</v>
+      </c>
+      <c r="B54" t="s">
+        <v>29</v>
+      </c>
+      <c r="C54" t="s">
+        <v>35</v>
+      </c>
+      <c r="D54">
+        <v>127</v>
+      </c>
+      <c r="E54">
+        <v>502</v>
+      </c>
+      <c r="F54">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>1</v>
+      </c>
+      <c r="B55" t="s">
+        <v>877</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55">
+        <v>263</v>
+      </c>
+      <c r="E55">
+        <v>423</v>
+      </c>
+      <c r="F55">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>8</v>
+      </c>
+      <c r="B57" t="s">
+        <v>13</v>
+      </c>
+      <c r="C57" t="s">
+        <v>34</v>
+      </c>
+      <c r="D57">
+        <v>19709</v>
+      </c>
+      <c r="E57">
+        <v>29341</v>
+      </c>
+      <c r="F57">
+        <v>49050</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>29</v>
+      </c>
+      <c r="B58" t="s">
+        <v>29</v>
+      </c>
+      <c r="C58" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58">
+        <v>2078</v>
+      </c>
+      <c r="E58">
+        <v>3771</v>
+      </c>
+      <c r="F58">
+        <v>5849</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>878</v>
+      </c>
+      <c r="C59" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59">
+        <v>12750</v>
+      </c>
+      <c r="E59">
+        <v>8073</v>
+      </c>
+      <c r="F59">
+        <v>20823</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>2</v>
+      </c>
+      <c r="B60" t="s">
+        <v>879</v>
+      </c>
+      <c r="C60" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60">
+        <v>1784</v>
+      </c>
+      <c r="E60">
+        <v>11811</v>
+      </c>
+      <c r="F60">
+        <v>13595</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>3</v>
+      </c>
+      <c r="B61" t="s">
+        <v>880</v>
+      </c>
+      <c r="C61" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61">
+        <v>449</v>
+      </c>
+      <c r="E61">
+        <v>1203</v>
+      </c>
+      <c r="F61">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>4</v>
+      </c>
+      <c r="B62" t="s">
+        <v>881</v>
+      </c>
+      <c r="C62" t="s">
+        <v>37</v>
+      </c>
+      <c r="D62">
+        <v>422</v>
+      </c>
+      <c r="E62">
+        <v>2350</v>
+      </c>
+      <c r="F62">
+        <v>2772</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>5</v>
+      </c>
+      <c r="B63" t="s">
+        <v>882</v>
+      </c>
+      <c r="C63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63">
+        <v>456</v>
+      </c>
+      <c r="E63">
+        <v>1461</v>
+      </c>
+      <c r="F63">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>6</v>
+      </c>
+      <c r="B64" t="s">
+        <v>883</v>
+      </c>
+      <c r="C64" t="s">
+        <v>37</v>
+      </c>
+      <c r="D64">
+        <v>1770</v>
+      </c>
+      <c r="E64">
+        <v>672</v>
+      </c>
+      <c r="F64">
+        <v>2442</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>12</v>
+      </c>
+      <c r="B66" t="s">
+        <v>14</v>
+      </c>
+      <c r="C66" t="s">
+        <v>34</v>
+      </c>
+      <c r="D66">
+        <v>3676</v>
+      </c>
+      <c r="E66">
+        <v>13321</v>
+      </c>
+      <c r="F66">
+        <v>16997</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>29</v>
+      </c>
+      <c r="B67" t="s">
+        <v>29</v>
+      </c>
+      <c r="C67" t="s">
+        <v>35</v>
+      </c>
+      <c r="D67">
+        <v>523</v>
+      </c>
+      <c r="E67">
+        <v>1962</v>
+      </c>
+      <c r="F67">
+        <v>2485</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>884</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68">
+        <v>1166</v>
+      </c>
+      <c r="E68">
+        <v>7838</v>
+      </c>
+      <c r="F68">
+        <v>9004</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>885</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69">
+        <v>666</v>
+      </c>
+      <c r="E69">
+        <v>1729</v>
+      </c>
+      <c r="F69">
+        <v>2395</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>886</v>
+      </c>
+      <c r="C70" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70">
+        <v>299</v>
+      </c>
+      <c r="E70">
+        <v>400</v>
+      </c>
+      <c r="F70">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>887</v>
+      </c>
+      <c r="C71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71">
+        <v>763</v>
+      </c>
+      <c r="E71">
+        <v>465</v>
+      </c>
+      <c r="F71">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>5</v>
+      </c>
+      <c r="B72" t="s">
+        <v>888</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72">
+        <v>192</v>
+      </c>
+      <c r="E72">
+        <v>751</v>
+      </c>
+      <c r="F72">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>6</v>
+      </c>
+      <c r="B73" t="s">
+        <v>889</v>
+      </c>
+      <c r="C73" t="s">
+        <v>37</v>
+      </c>
+      <c r="D73">
+        <v>67</v>
+      </c>
+      <c r="E73">
+        <v>176</v>
+      </c>
+      <c r="F73">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="74"/>
+    <row r="75">
+      <c r="A75">
+        <v>13</v>
+      </c>
+      <c r="B75" t="s">
+        <v>15</v>
+      </c>
+      <c r="C75" t="s">
+        <v>34</v>
+      </c>
+      <c r="D75">
+        <v>1037</v>
+      </c>
+      <c r="E75">
+        <v>1413</v>
+      </c>
+      <c r="F75">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>29</v>
+      </c>
+      <c r="B76" t="s">
+        <v>29</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>180</v>
+      </c>
+      <c r="E76">
+        <v>294</v>
+      </c>
+      <c r="F76">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>1</v>
+      </c>
+      <c r="B77" t="s">
+        <v>890</v>
+      </c>
+      <c r="C77" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77">
+        <v>185</v>
+      </c>
+      <c r="E77">
+        <v>201</v>
+      </c>
+      <c r="F77">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>2</v>
+      </c>
+      <c r="B78" t="s">
+        <v>891</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>106</v>
+      </c>
+      <c r="E78">
+        <v>102</v>
+      </c>
+      <c r="F78">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>3</v>
+      </c>
+      <c r="B79" t="s">
+        <v>892</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79">
+        <v>78</v>
+      </c>
+      <c r="E79">
+        <v>79</v>
+      </c>
+      <c r="F79">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>4</v>
+      </c>
+      <c r="B80" t="s">
+        <v>893</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>369</v>
+      </c>
+      <c r="E80">
+        <v>153</v>
+      </c>
+      <c r="F80">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>5</v>
+      </c>
+      <c r="B81" t="s">
+        <v>894</v>
+      </c>
+      <c r="C81" t="s">
+        <v>37</v>
+      </c>
+      <c r="D81">
+        <v>75</v>
+      </c>
+      <c r="E81">
+        <v>550</v>
+      </c>
+      <c r="F81">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>6</v>
+      </c>
+      <c r="B82" t="s">
+        <v>895</v>
+      </c>
+      <c r="C82" t="s">
+        <v>37</v>
+      </c>
+      <c r="D82">
+        <v>44</v>
+      </c>
+      <c r="E82">
+        <v>34</v>
+      </c>
+      <c r="F82">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="83"/>
+    <row r="84">
+      <c r="A84">
+        <v>14</v>
+      </c>
+      <c r="B84" t="s">
+        <v>16</v>
+      </c>
+      <c r="C84" t="s">
+        <v>34</v>
+      </c>
+      <c r="D84">
+        <v>5410</v>
+      </c>
+      <c r="E84">
+        <v>38142</v>
+      </c>
+      <c r="F84">
+        <v>43552</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>29</v>
+      </c>
+      <c r="B85" t="s">
+        <v>29</v>
+      </c>
+      <c r="C85" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85">
+        <v>687</v>
+      </c>
+      <c r="E85">
+        <v>2985</v>
+      </c>
+      <c r="F85">
+        <v>3672</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>1</v>
+      </c>
+      <c r="B86" t="s">
+        <v>896</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86">
+        <v>1527</v>
+      </c>
+      <c r="E86">
+        <v>9093</v>
+      </c>
+      <c r="F86">
+        <v>10620</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>897</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>2288</v>
+      </c>
+      <c r="E87">
+        <v>18817</v>
+      </c>
+      <c r="F87">
+        <v>21105</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>3</v>
+      </c>
+      <c r="B88" t="s">
+        <v>898</v>
+      </c>
+      <c r="C88" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88">
+        <v>402</v>
+      </c>
+      <c r="E88">
+        <v>5258</v>
+      </c>
+      <c r="F88">
+        <v>5660</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>4</v>
+      </c>
+      <c r="B89" t="s">
+        <v>899</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>251</v>
+      </c>
+      <c r="E89">
+        <v>1456</v>
+      </c>
+      <c r="F89">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>5</v>
+      </c>
+      <c r="B90" t="s">
+        <v>900</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90">
+        <v>173</v>
+      </c>
+      <c r="E90">
+        <v>204</v>
+      </c>
+      <c r="F90">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>6</v>
+      </c>
+      <c r="B91" t="s">
+        <v>901</v>
+      </c>
+      <c r="C91" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91">
+        <v>82</v>
+      </c>
+      <c r="E91">
+        <v>329</v>
+      </c>
+      <c r="F91">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="92"/>
+    <row r="93">
+      <c r="A93">
+        <v>17</v>
+      </c>
+      <c r="B93" t="s">
+        <v>19</v>
+      </c>
+      <c r="C93" t="s">
+        <v>34</v>
+      </c>
+      <c r="D93">
+        <v>6296</v>
+      </c>
+      <c r="E93">
+        <v>23286</v>
+      </c>
+      <c r="F93">
+        <v>29582</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>29</v>
+      </c>
+      <c r="B94" t="s">
+        <v>29</v>
+      </c>
+      <c r="C94" t="s">
+        <v>35</v>
+      </c>
+      <c r="D94">
+        <v>451</v>
+      </c>
+      <c r="E94">
+        <v>1930</v>
+      </c>
+      <c r="F94">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>1</v>
+      </c>
+      <c r="B95" t="s">
+        <v>902</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>853</v>
+      </c>
+      <c r="E95">
+        <v>11364</v>
+      </c>
+      <c r="F95">
+        <v>12217</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>2</v>
+      </c>
+      <c r="B96" t="s">
+        <v>903</v>
+      </c>
+      <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96">
+        <v>1985</v>
+      </c>
+      <c r="E96">
+        <v>1747</v>
+      </c>
+      <c r="F96">
+        <v>3732</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>3</v>
+      </c>
+      <c r="B97" t="s">
+        <v>904</v>
+      </c>
+      <c r="C97" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97">
+        <v>156</v>
+      </c>
+      <c r="E97">
+        <v>680</v>
+      </c>
+      <c r="F97">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>4</v>
+      </c>
+      <c r="B98" t="s">
+        <v>905</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98">
+        <v>1304</v>
+      </c>
+      <c r="E98">
+        <v>4122</v>
+      </c>
+      <c r="F98">
+        <v>5426</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>5</v>
+      </c>
+      <c r="B99" t="s">
+        <v>906</v>
+      </c>
+      <c r="C99" t="s">
+        <v>37</v>
+      </c>
+      <c r="D99">
+        <v>1302</v>
+      </c>
+      <c r="E99">
+        <v>3345</v>
+      </c>
+      <c r="F99">
+        <v>4647</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>6</v>
+      </c>
+      <c r="B100" t="s">
+        <v>907</v>
+      </c>
+      <c r="C100" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100">
+        <v>245</v>
+      </c>
+      <c r="E100">
+        <v>98</v>
+      </c>
+      <c r="F100">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="101"/>
+    <row r="102">
+      <c r="A102">
+        <v>24</v>
+      </c>
+      <c r="B102" t="s">
+        <v>20</v>
+      </c>
+      <c r="C102" t="s">
+        <v>34</v>
+      </c>
+      <c r="D102">
+        <v>2046</v>
+      </c>
+      <c r="E102">
+        <v>4137</v>
+      </c>
+      <c r="F102">
+        <v>6183</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>29</v>
+      </c>
+      <c r="B103" t="s">
+        <v>29</v>
+      </c>
+      <c r="C103" t="s">
+        <v>35</v>
+      </c>
+      <c r="D103">
+        <v>199</v>
+      </c>
+      <c r="E103">
+        <v>422</v>
+      </c>
+      <c r="F103">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>1</v>
+      </c>
+      <c r="B104" t="s">
+        <v>908</v>
+      </c>
+      <c r="C104" t="s">
+        <v>37</v>
+      </c>
+      <c r="D104">
+        <v>1090</v>
+      </c>
+      <c r="E104">
+        <v>1882</v>
+      </c>
+      <c r="F104">
+        <v>2972</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>2</v>
+      </c>
+      <c r="B105" t="s">
+        <v>909</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105">
+        <v>397</v>
+      </c>
+      <c r="E105">
+        <v>665</v>
+      </c>
+      <c r="F105">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>3</v>
+      </c>
+      <c r="B106" t="s">
+        <v>910</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106">
+        <v>153</v>
+      </c>
+      <c r="E106">
+        <v>117</v>
+      </c>
+      <c r="F106">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>4</v>
+      </c>
+      <c r="B107" t="s">
+        <v>911</v>
+      </c>
+      <c r="C107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107">
+        <v>30</v>
+      </c>
+      <c r="E107">
+        <v>40</v>
+      </c>
+      <c r="F107">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>5</v>
+      </c>
+      <c r="B108" t="s">
+        <v>912</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>168</v>
+      </c>
+      <c r="E108">
+        <v>994</v>
+      </c>
+      <c r="F108">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>6</v>
+      </c>
+      <c r="B109" t="s">
+        <v>913</v>
+      </c>
+      <c r="C109" t="s">
+        <v>37</v>
+      </c>
+      <c r="D109">
+        <v>9</v>
+      </c>
+      <c r="E109">
+        <v>17</v>
+      </c>
+      <c r="F109">
+        <v>26</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F2" t="s">
+        <v>26</v>
+      </c>
+      <c r="G2">
+        <v>4066</v>
+      </c>
+      <c r="H2">
+        <v>7320</v>
+      </c>
+      <c r="I2">
+        <v>1024</v>
+      </c>
+      <c r="J2">
+        <v>7423</v>
+      </c>
+      <c r="K2">
+        <v>3532</v>
+      </c>
+      <c r="L2">
+        <v>251</v>
+      </c>
+      <c r="M2">
+        <v>105</v>
+      </c>
+      <c r="N2">
+        <v>13172</v>
+      </c>
+      <c r="O2">
+        <v>3781</v>
+      </c>
+      <c r="P2">
+        <v>3293</v>
+      </c>
+      <c r="Q2">
+        <v>1998</v>
+      </c>
+      <c r="R2">
+        <v>111</v>
+      </c>
+      <c r="S2">
+        <v>243</v>
+      </c>
+      <c r="T2">
+        <v>5490</v>
+      </c>
+      <c r="U2">
+        <v>960</v>
+      </c>
+      <c r="V2">
+        <v>52769</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G3">
+        <v>29557</v>
+      </c>
+      <c r="H3">
+        <v>25200</v>
+      </c>
+      <c r="I3">
+        <v>6311</v>
+      </c>
+      <c r="J3">
+        <v>30236</v>
+      </c>
+      <c r="K3">
+        <v>23839</v>
+      </c>
+      <c r="L3">
+        <v>1886</v>
+      </c>
+      <c r="M3">
+        <v>1184</v>
+      </c>
+      <c r="N3">
+        <v>23620</v>
+      </c>
+      <c r="O3">
+        <v>28199</v>
+      </c>
+      <c r="P3">
+        <v>4094</v>
+      </c>
+      <c r="Q3">
+        <v>17636</v>
+      </c>
+      <c r="R3">
+        <v>393</v>
+      </c>
+      <c r="S3">
+        <v>265</v>
+      </c>
+      <c r="T3">
+        <v>13419</v>
+      </c>
+      <c r="U3">
+        <v>1444</v>
+      </c>
+      <c r="V3">
+        <v>207283</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4">
+        <v>33623</v>
+      </c>
+      <c r="H4">
+        <v>32520</v>
+      </c>
+      <c r="I4">
+        <v>7335</v>
+      </c>
+      <c r="J4">
+        <v>37659</v>
+      </c>
+      <c r="K4">
+        <v>27371</v>
+      </c>
+      <c r="L4">
+        <v>2137</v>
+      </c>
+      <c r="M4">
+        <v>1289</v>
+      </c>
+      <c r="N4">
+        <v>36792</v>
+      </c>
+      <c r="O4">
+        <v>31980</v>
+      </c>
+      <c r="P4">
+        <v>7387</v>
+      </c>
+      <c r="Q4">
+        <v>19634</v>
+      </c>
+      <c r="R4">
+        <v>504</v>
+      </c>
+      <c r="S4">
+        <v>508</v>
+      </c>
+      <c r="T4">
+        <v>18909</v>
+      </c>
+      <c r="U4">
+        <v>2404</v>
+      </c>
+      <c r="V4">
+        <v>260052</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2">
+        <v>4066</v>
+      </c>
+      <c r="E2">
+        <v>29557</v>
+      </c>
+      <c r="F2">
+        <v>33623</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3">
+        <v>544</v>
+      </c>
+      <c r="E3">
+        <v>4592</v>
+      </c>
+      <c r="F3">
+        <v>5136</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4">
+        <v>1324</v>
+      </c>
+      <c r="E4">
+        <v>13267</v>
+      </c>
+      <c r="F4">
+        <v>14591</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5">
+        <v>645</v>
+      </c>
+      <c r="E5">
+        <v>6338</v>
+      </c>
+      <c r="F5">
+        <v>6983</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6">
+        <v>570</v>
+      </c>
+      <c r="E6">
+        <v>1261</v>
+      </c>
+      <c r="F6">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7">
+        <v>468</v>
+      </c>
+      <c r="E7">
+        <v>1183</v>
+      </c>
+      <c r="F7">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>83</v>
+      </c>
+      <c r="E8">
+        <v>484</v>
+      </c>
+      <c r="F8">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9">
+        <v>238</v>
+      </c>
+      <c r="E9">
+        <v>137</v>
+      </c>
+      <c r="F9">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10">
+        <v>194</v>
+      </c>
+      <c r="E10">
+        <v>2295</v>
+      </c>
+      <c r="F10">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12">
+        <v>7320</v>
+      </c>
+      <c r="E12">
+        <v>25200</v>
+      </c>
+      <c r="F12">
+        <v>32520</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13">
+        <v>777</v>
+      </c>
+      <c r="E13">
+        <v>4407</v>
+      </c>
+      <c r="F13">
+        <v>5184</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>44</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>521</v>
+      </c>
+      <c r="E14">
+        <v>4736</v>
+      </c>
+      <c r="F14">
+        <v>5257</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>45</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15">
+        <v>1772</v>
+      </c>
+      <c r="E15">
+        <v>8039</v>
+      </c>
+      <c r="F15">
+        <v>9811</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>187</v>
+      </c>
+      <c r="E16">
+        <v>959</v>
+      </c>
+      <c r="F16">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17">
+        <v>875</v>
+      </c>
+      <c r="E17">
+        <v>2265</v>
+      </c>
+      <c r="F17">
+        <v>3140</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>48</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>2634</v>
+      </c>
+      <c r="E18">
+        <v>2498</v>
+      </c>
+      <c r="F18">
+        <v>5132</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19">
+        <v>71</v>
+      </c>
+      <c r="E19">
+        <v>319</v>
+      </c>
+      <c r="F19">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20">
+        <v>483</v>
+      </c>
+      <c r="E20">
+        <v>1977</v>
+      </c>
+      <c r="F20">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22">
+        <v>1024</v>
+      </c>
+      <c r="E22">
+        <v>6311</v>
+      </c>
+      <c r="F22">
+        <v>7335</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23">
+        <v>123</v>
+      </c>
+      <c r="E23">
+        <v>1413</v>
+      </c>
+      <c r="F23">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>51</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24">
+        <v>160</v>
+      </c>
+      <c r="E24">
+        <v>1185</v>
+      </c>
+      <c r="F24">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25">
+        <v>308</v>
+      </c>
+      <c r="E25">
+        <v>336</v>
+      </c>
+      <c r="F25">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>53</v>
+      </c>
+      <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26">
+        <v>44</v>
+      </c>
+      <c r="E26">
+        <v>419</v>
+      </c>
+      <c r="F26">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>54</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27">
+        <v>39</v>
+      </c>
+      <c r="E27">
+        <v>563</v>
+      </c>
+      <c r="F27">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>55</v>
+      </c>
+      <c r="C28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28">
+        <v>85</v>
+      </c>
+      <c r="E28">
+        <v>287</v>
+      </c>
+      <c r="F28">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>56</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29">
+        <v>51</v>
+      </c>
+      <c r="E29">
+        <v>171</v>
+      </c>
+      <c r="F29">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>57</v>
+      </c>
+      <c r="C30" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30">
+        <v>214</v>
+      </c>
+      <c r="E30">
+        <v>1937</v>
+      </c>
+      <c r="F30">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>34</v>
+      </c>
+      <c r="D32">
+        <v>7423</v>
+      </c>
+      <c r="E32">
+        <v>30236</v>
+      </c>
+      <c r="F32">
+        <v>37659</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>29</v>
+      </c>
+      <c r="B33" t="s">
+        <v>29</v>
+      </c>
+      <c r="C33" t="s">
+        <v>35</v>
+      </c>
+      <c r="D33">
+        <v>487</v>
+      </c>
+      <c r="E33">
+        <v>3172</v>
+      </c>
+      <c r="F33">
+        <v>3659</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>58</v>
+      </c>
+      <c r="C34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34">
+        <v>776</v>
+      </c>
+      <c r="E34">
+        <v>10641</v>
+      </c>
+      <c r="F34">
+        <v>11417</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>59</v>
+      </c>
+      <c r="C35" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35">
+        <v>678</v>
+      </c>
+      <c r="E35">
+        <v>8598</v>
+      </c>
+      <c r="F35">
+        <v>9276</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>60</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36">
+        <v>4525</v>
+      </c>
+      <c r="E36">
+        <v>5459</v>
+      </c>
+      <c r="F36">
+        <v>9984</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>61</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37">
+        <v>871</v>
+      </c>
+      <c r="E37">
+        <v>1324</v>
+      </c>
+      <c r="F37">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>62</v>
+      </c>
+      <c r="C38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38">
+        <v>44</v>
+      </c>
+      <c r="E38">
+        <v>724</v>
+      </c>
+      <c r="F38">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>63</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>21</v>
+      </c>
+      <c r="E39">
+        <v>204</v>
+      </c>
+      <c r="F39">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>64</v>
+      </c>
+      <c r="C40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40">
+        <v>21</v>
+      </c>
+      <c r="E40">
+        <v>114</v>
+      </c>
+      <c r="F40">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>34</v>
+      </c>
+      <c r="D42">
+        <v>3532</v>
+      </c>
+      <c r="E42">
+        <v>23839</v>
+      </c>
+      <c r="F42">
+        <v>27371</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>29</v>
+      </c>
+      <c r="B43" t="s">
+        <v>29</v>
+      </c>
+      <c r="C43" t="s">
+        <v>35</v>
+      </c>
+      <c r="D43">
+        <v>670</v>
+      </c>
+      <c r="E43">
+        <v>3121</v>
+      </c>
+      <c r="F43">
+        <v>3791</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>65</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44">
+        <v>632</v>
+      </c>
+      <c r="E44">
+        <v>5699</v>
+      </c>
+      <c r="F44">
+        <v>6331</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>66</v>
+      </c>
+      <c r="C45" t="s">
+        <v>37</v>
+      </c>
+      <c r="D45">
+        <v>381</v>
+      </c>
+      <c r="E45">
+        <v>2364</v>
+      </c>
+      <c r="F45">
+        <v>2745</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>67</v>
+      </c>
+      <c r="C46" t="s">
+        <v>37</v>
+      </c>
+      <c r="D46">
+        <v>464</v>
+      </c>
+      <c r="E46">
+        <v>1697</v>
+      </c>
+      <c r="F46">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>68</v>
+      </c>
+      <c r="C47" t="s">
+        <v>37</v>
+      </c>
+      <c r="D47">
+        <v>703</v>
+      </c>
+      <c r="E47">
+        <v>1138</v>
+      </c>
+      <c r="F47">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>69</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>194</v>
+      </c>
+      <c r="E48">
+        <v>5087</v>
+      </c>
+      <c r="F48">
+        <v>5281</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>70</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>126</v>
+      </c>
+      <c r="E49">
+        <v>712</v>
+      </c>
+      <c r="F49">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>71</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50">
+        <v>362</v>
+      </c>
+      <c r="E50">
+        <v>4021</v>
+      </c>
+      <c r="F50">
+        <v>4383</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>34</v>
+      </c>
+      <c r="D52">
+        <v>251</v>
+      </c>
+      <c r="E52">
+        <v>1886</v>
+      </c>
+      <c r="F52">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>29</v>
+      </c>
+      <c r="B53" t="s">
+        <v>29</v>
+      </c>
+      <c r="C53" t="s">
+        <v>35</v>
+      </c>
+      <c r="D53">
+        <v>37</v>
+      </c>
+      <c r="E53">
+        <v>464</v>
+      </c>
+      <c r="F53">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>72</v>
+      </c>
+      <c r="C54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54">
+        <v>85</v>
+      </c>
+      <c r="E54">
+        <v>624</v>
+      </c>
+      <c r="F54">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>73</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55">
+        <v>52</v>
+      </c>
+      <c r="E55">
+        <v>310</v>
+      </c>
+      <c r="F55">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>3</v>
+      </c>
+      <c r="B56" t="s">
+        <v>74</v>
+      </c>
+      <c r="C56" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56">
+        <v>14</v>
+      </c>
+      <c r="E56">
+        <v>119</v>
+      </c>
+      <c r="F56">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>4</v>
+      </c>
+      <c r="B57" t="s">
+        <v>75</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57">
+        <v>37</v>
+      </c>
+      <c r="E57">
+        <v>210</v>
+      </c>
+      <c r="F57">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>5</v>
+      </c>
+      <c r="B58" t="s">
+        <v>76</v>
+      </c>
+      <c r="C58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58">
+        <v>26</v>
+      </c>
+      <c r="E58">
+        <v>159</v>
+      </c>
+      <c r="F58">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="59"/>
+    <row r="60">
+      <c r="A60">
+        <v>7</v>
+      </c>
+      <c r="B60" t="s">
+        <v>12</v>
+      </c>
+      <c r="C60" t="s">
+        <v>34</v>
+      </c>
+      <c r="D60">
+        <v>105</v>
+      </c>
+      <c r="E60">
+        <v>1184</v>
+      </c>
+      <c r="F60">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>29</v>
+      </c>
+      <c r="B61" t="s">
+        <v>29</v>
+      </c>
+      <c r="C61" t="s">
+        <v>35</v>
+      </c>
+      <c r="D61">
+        <v>46</v>
+      </c>
+      <c r="E61">
+        <v>851</v>
+      </c>
+      <c r="F61">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>1</v>
+      </c>
+      <c r="B62" t="s">
+        <v>77</v>
+      </c>
+      <c r="C62" t="s">
+        <v>37</v>
+      </c>
+      <c r="D62">
+        <v>59</v>
+      </c>
+      <c r="E62">
+        <v>333</v>
+      </c>
+      <c r="F62">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="63"/>
+    <row r="64">
+      <c r="A64">
+        <v>8</v>
+      </c>
+      <c r="B64" t="s">
+        <v>13</v>
+      </c>
+      <c r="C64" t="s">
+        <v>34</v>
+      </c>
+      <c r="D64">
+        <v>13172</v>
+      </c>
+      <c r="E64">
+        <v>23620</v>
+      </c>
+      <c r="F64">
+        <v>36792</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>29</v>
+      </c>
+      <c r="B65" t="s">
+        <v>29</v>
+      </c>
+      <c r="C65" t="s">
+        <v>35</v>
+      </c>
+      <c r="D65">
+        <v>1500</v>
+      </c>
+      <c r="E65">
+        <v>3766</v>
+      </c>
+      <c r="F65">
+        <v>5266</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>1</v>
+      </c>
+      <c r="B66" t="s">
+        <v>78</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66">
+        <v>5878</v>
+      </c>
+      <c r="E66">
+        <v>5950</v>
+      </c>
+      <c r="F66">
+        <v>11828</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>2</v>
+      </c>
+      <c r="B67" t="s">
+        <v>79</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>799</v>
+      </c>
+      <c r="E67">
+        <v>4453</v>
+      </c>
+      <c r="F67">
+        <v>5252</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>3</v>
+      </c>
+      <c r="B68" t="s">
+        <v>80</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68">
+        <v>275</v>
+      </c>
+      <c r="E68">
+        <v>1503</v>
+      </c>
+      <c r="F68">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>4</v>
+      </c>
+      <c r="B69" t="s">
+        <v>81</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69">
+        <v>622</v>
+      </c>
+      <c r="E69">
+        <v>5014</v>
+      </c>
+      <c r="F69">
+        <v>5636</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>5</v>
+      </c>
+      <c r="B70" t="s">
+        <v>82</v>
+      </c>
+      <c r="C70" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70">
+        <v>3709</v>
+      </c>
+      <c r="E70">
+        <v>1320</v>
+      </c>
+      <c r="F70">
+        <v>5029</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>6</v>
+      </c>
+      <c r="B71" t="s">
+        <v>83</v>
+      </c>
+      <c r="C71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71">
+        <v>220</v>
+      </c>
+      <c r="E71">
+        <v>718</v>
+      </c>
+      <c r="F71">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>7</v>
+      </c>
+      <c r="B72" t="s">
+        <v>84</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72">
+        <v>169</v>
+      </c>
+      <c r="E72">
+        <v>896</v>
+      </c>
+      <c r="F72">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="73"/>
+    <row r="74">
+      <c r="A74">
+        <v>12</v>
+      </c>
+      <c r="B74" t="s">
+        <v>14</v>
+      </c>
+      <c r="C74" t="s">
+        <v>34</v>
+      </c>
+      <c r="D74">
+        <v>3781</v>
+      </c>
+      <c r="E74">
+        <v>28199</v>
+      </c>
+      <c r="F74">
+        <v>31980</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>29</v>
+      </c>
+      <c r="B75" t="s">
+        <v>29</v>
+      </c>
+      <c r="C75" t="s">
+        <v>35</v>
+      </c>
+      <c r="D75">
+        <v>457</v>
+      </c>
+      <c r="E75">
+        <v>3277</v>
+      </c>
+      <c r="F75">
+        <v>3734</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>1</v>
+      </c>
+      <c r="B76" t="s">
+        <v>85</v>
+      </c>
+      <c r="C76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76">
+        <v>1021</v>
+      </c>
+      <c r="E76">
+        <v>7326</v>
+      </c>
+      <c r="F76">
+        <v>8347</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>2</v>
+      </c>
+      <c r="B77" t="s">
+        <v>86</v>
+      </c>
+      <c r="C77" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77">
+        <v>578</v>
+      </c>
+      <c r="E77">
+        <v>5407</v>
+      </c>
+      <c r="F77">
+        <v>5985</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>3</v>
+      </c>
+      <c r="B78" t="s">
+        <v>87</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>282</v>
+      </c>
+      <c r="E78">
+        <v>711</v>
+      </c>
+      <c r="F78">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>4</v>
+      </c>
+      <c r="B79" t="s">
+        <v>88</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79">
+        <v>291</v>
+      </c>
+      <c r="E79">
+        <v>6290</v>
+      </c>
+      <c r="F79">
+        <v>6581</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>5</v>
+      </c>
+      <c r="B80" t="s">
+        <v>89</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>237</v>
+      </c>
+      <c r="E80">
+        <v>2633</v>
+      </c>
+      <c r="F80">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>6</v>
+      </c>
+      <c r="B81" t="s">
+        <v>90</v>
+      </c>
+      <c r="C81" t="s">
+        <v>37</v>
+      </c>
+      <c r="D81">
+        <v>62</v>
+      </c>
+      <c r="E81">
+        <v>429</v>
+      </c>
+      <c r="F81">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>7</v>
+      </c>
+      <c r="B82" t="s">
+        <v>91</v>
+      </c>
+      <c r="C82" t="s">
+        <v>37</v>
+      </c>
+      <c r="D82">
+        <v>853</v>
+      </c>
+      <c r="E82">
+        <v>2126</v>
+      </c>
+      <c r="F82">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="83"/>
+    <row r="84">
+      <c r="A84">
+        <v>13</v>
+      </c>
+      <c r="B84" t="s">
+        <v>15</v>
+      </c>
+      <c r="C84" t="s">
+        <v>34</v>
+      </c>
+      <c r="D84">
+        <v>3293</v>
+      </c>
+      <c r="E84">
+        <v>4094</v>
+      </c>
+      <c r="F84">
+        <v>7387</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>29</v>
+      </c>
+      <c r="B85" t="s">
+        <v>29</v>
+      </c>
+      <c r="C85" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85">
+        <v>143</v>
+      </c>
+      <c r="E85">
+        <v>374</v>
+      </c>
+      <c r="F85">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>1</v>
+      </c>
+      <c r="B86" t="s">
+        <v>92</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86">
+        <v>398</v>
+      </c>
+      <c r="E86">
+        <v>1201</v>
+      </c>
+      <c r="F86">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>93</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>2104</v>
+      </c>
+      <c r="E87">
+        <v>868</v>
+      </c>
+      <c r="F87">
+        <v>2972</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>3</v>
+      </c>
+      <c r="B88" t="s">
+        <v>94</v>
+      </c>
+      <c r="C88" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88">
+        <v>37</v>
+      </c>
+      <c r="E88">
+        <v>92</v>
+      </c>
+      <c r="F88">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>4</v>
+      </c>
+      <c r="B89" t="s">
+        <v>95</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>495</v>
+      </c>
+      <c r="E89">
+        <v>1215</v>
+      </c>
+      <c r="F89">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>5</v>
+      </c>
+      <c r="B90" t="s">
+        <v>96</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90">
+        <v>106</v>
+      </c>
+      <c r="E90">
+        <v>315</v>
+      </c>
+      <c r="F90">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>6</v>
+      </c>
+      <c r="B91" t="s">
+        <v>97</v>
+      </c>
+      <c r="C91" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91">
+        <v>10</v>
+      </c>
+      <c r="E91">
+        <v>29</v>
+      </c>
+      <c r="F91">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="92"/>
+    <row r="93">
+      <c r="A93">
+        <v>14</v>
+      </c>
+      <c r="B93" t="s">
+        <v>16</v>
+      </c>
+      <c r="C93" t="s">
+        <v>34</v>
+      </c>
+      <c r="D93">
+        <v>1998</v>
+      </c>
+      <c r="E93">
+        <v>17636</v>
+      </c>
+      <c r="F93">
+        <v>19634</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>29</v>
+      </c>
+      <c r="B94" t="s">
+        <v>29</v>
+      </c>
+      <c r="C94" t="s">
+        <v>35</v>
+      </c>
+      <c r="D94">
+        <v>330</v>
+      </c>
+      <c r="E94">
+        <v>1826</v>
+      </c>
+      <c r="F94">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>1</v>
+      </c>
+      <c r="B95" t="s">
+        <v>98</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>384</v>
+      </c>
+      <c r="E95">
+        <v>6810</v>
+      </c>
+      <c r="F95">
+        <v>7194</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>2</v>
+      </c>
+      <c r="B96" t="s">
+        <v>99</v>
+      </c>
+      <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96">
+        <v>340</v>
+      </c>
+      <c r="E96">
+        <v>2626</v>
+      </c>
+      <c r="F96">
+        <v>2966</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>3</v>
+      </c>
+      <c r="B97" t="s">
+        <v>100</v>
+      </c>
+      <c r="C97" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97">
+        <v>99</v>
+      </c>
+      <c r="E97">
+        <v>386</v>
+      </c>
+      <c r="F97">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>4</v>
+      </c>
+      <c r="B98" t="s">
+        <v>101</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98">
+        <v>124</v>
+      </c>
+      <c r="E98">
+        <v>1227</v>
+      </c>
+      <c r="F98">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>5</v>
+      </c>
+      <c r="B99" t="s">
+        <v>102</v>
+      </c>
+      <c r="C99" t="s">
+        <v>37</v>
+      </c>
+      <c r="D99">
+        <v>498</v>
+      </c>
+      <c r="E99">
+        <v>3213</v>
+      </c>
+      <c r="F99">
+        <v>3711</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>6</v>
+      </c>
+      <c r="B100" t="s">
+        <v>103</v>
+      </c>
+      <c r="C100" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100">
+        <v>22</v>
+      </c>
+      <c r="E100">
+        <v>89</v>
+      </c>
+      <c r="F100">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>7</v>
+      </c>
+      <c r="B101" t="s">
+        <v>104</v>
+      </c>
+      <c r="C101" t="s">
+        <v>37</v>
+      </c>
+      <c r="D101">
+        <v>201</v>
+      </c>
+      <c r="E101">
+        <v>1459</v>
+      </c>
+      <c r="F101">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="102"/>
+    <row r="103">
+      <c r="A103">
+        <v>15</v>
+      </c>
+      <c r="B103" t="s">
+        <v>17</v>
+      </c>
+      <c r="C103" t="s">
+        <v>34</v>
+      </c>
+      <c r="D103">
+        <v>111</v>
+      </c>
+      <c r="E103">
+        <v>393</v>
+      </c>
+      <c r="F103">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>29</v>
+      </c>
+      <c r="B104" t="s">
+        <v>29</v>
+      </c>
+      <c r="C104" t="s">
+        <v>35</v>
+      </c>
+      <c r="D104">
+        <v>31</v>
+      </c>
+      <c r="E104">
+        <v>181</v>
+      </c>
+      <c r="F104">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>1</v>
+      </c>
+      <c r="B105" t="s">
+        <v>105</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105">
+        <v>80</v>
+      </c>
+      <c r="E105">
+        <v>212</v>
+      </c>
+      <c r="F105">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="106"/>
+    <row r="107">
+      <c r="A107">
+        <v>16</v>
+      </c>
+      <c r="B107" t="s">
+        <v>18</v>
+      </c>
+      <c r="C107" t="s">
+        <v>34</v>
+      </c>
+      <c r="D107">
+        <v>243</v>
+      </c>
+      <c r="E107">
+        <v>265</v>
+      </c>
+      <c r="F107">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>29</v>
+      </c>
+      <c r="B108" t="s">
+        <v>29</v>
+      </c>
+      <c r="C108" t="s">
+        <v>35</v>
+      </c>
+      <c r="D108">
+        <v>12</v>
+      </c>
+      <c r="E108">
+        <v>76</v>
+      </c>
+      <c r="F108">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>1</v>
+      </c>
+      <c r="B109" t="s">
+        <v>106</v>
+      </c>
+      <c r="C109" t="s">
+        <v>37</v>
+      </c>
+      <c r="D109">
+        <v>172</v>
+      </c>
+      <c r="E109">
+        <v>86</v>
+      </c>
+      <c r="F109">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>2</v>
+      </c>
+      <c r="B110" t="s">
+        <v>107</v>
+      </c>
+      <c r="C110" t="s">
+        <v>37</v>
+      </c>
+      <c r="D110">
+        <v>22</v>
+      </c>
+      <c r="E110">
+        <v>35</v>
+      </c>
+      <c r="F110">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>3</v>
+      </c>
+      <c r="B111" t="s">
+        <v>108</v>
+      </c>
+      <c r="C111" t="s">
+        <v>37</v>
+      </c>
+      <c r="D111">
+        <v>4</v>
+      </c>
+      <c r="E111">
+        <v>35</v>
+      </c>
+      <c r="F111">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>4</v>
+      </c>
+      <c r="B112" t="s">
+        <v>109</v>
+      </c>
+      <c r="C112" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112">
+        <v>33</v>
+      </c>
+      <c r="E112">
+        <v>33</v>
+      </c>
+      <c r="F112">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="113"/>
+    <row r="114">
+      <c r="A114">
+        <v>17</v>
+      </c>
+      <c r="B114" t="s">
+        <v>19</v>
+      </c>
+      <c r="C114" t="s">
+        <v>34</v>
+      </c>
+      <c r="D114">
+        <v>5490</v>
+      </c>
+      <c r="E114">
+        <v>13419</v>
+      </c>
+      <c r="F114">
+        <v>18909</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>29</v>
+      </c>
+      <c r="B115" t="s">
+        <v>29</v>
+      </c>
+      <c r="C115" t="s">
+        <v>35</v>
+      </c>
+      <c r="D115">
+        <v>303</v>
+      </c>
+      <c r="E115">
+        <v>1033</v>
+      </c>
+      <c r="F115">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>1</v>
+      </c>
+      <c r="B116" t="s">
+        <v>110</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116">
+        <v>4383</v>
+      </c>
+      <c r="E116">
+        <v>5271</v>
+      </c>
+      <c r="F116">
+        <v>9654</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>2</v>
+      </c>
+      <c r="B117" t="s">
+        <v>111</v>
+      </c>
+      <c r="C117" t="s">
+        <v>37</v>
+      </c>
+      <c r="D117">
+        <v>248</v>
+      </c>
+      <c r="E117">
+        <v>2573</v>
+      </c>
+      <c r="F117">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>3</v>
+      </c>
+      <c r="B118" t="s">
+        <v>112</v>
+      </c>
+      <c r="C118" t="s">
+        <v>37</v>
+      </c>
+      <c r="D118">
+        <v>72</v>
+      </c>
+      <c r="E118">
+        <v>838</v>
+      </c>
+      <c r="F118">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>4</v>
+      </c>
+      <c r="B119" t="s">
+        <v>113</v>
+      </c>
+      <c r="C119" t="s">
+        <v>37</v>
+      </c>
+      <c r="D119">
+        <v>97</v>
+      </c>
+      <c r="E119">
+        <v>876</v>
+      </c>
+      <c r="F119">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>5</v>
+      </c>
+      <c r="B120" t="s">
+        <v>114</v>
+      </c>
+      <c r="C120" t="s">
+        <v>37</v>
+      </c>
+      <c r="D120">
+        <v>286</v>
+      </c>
+      <c r="E120">
+        <v>1063</v>
+      </c>
+      <c r="F120">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>6</v>
+      </c>
+      <c r="B121" t="s">
+        <v>115</v>
+      </c>
+      <c r="C121" t="s">
+        <v>37</v>
+      </c>
+      <c r="D121">
+        <v>20</v>
+      </c>
+      <c r="E121">
+        <v>75</v>
+      </c>
+      <c r="F121">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>7</v>
+      </c>
+      <c r="B122" t="s">
+        <v>116</v>
+      </c>
+      <c r="C122" t="s">
+        <v>37</v>
+      </c>
+      <c r="D122">
+        <v>81</v>
+      </c>
+      <c r="E122">
+        <v>1690</v>
+      </c>
+      <c r="F122">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="123"/>
+    <row r="124">
+      <c r="A124">
+        <v>24</v>
+      </c>
+      <c r="B124" t="s">
+        <v>20</v>
+      </c>
+      <c r="C124" t="s">
+        <v>34</v>
+      </c>
+      <c r="D124">
+        <v>960</v>
+      </c>
+      <c r="E124">
+        <v>1444</v>
+      </c>
+      <c r="F124">
+        <v>2404</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>29</v>
+      </c>
+      <c r="B125" t="s">
+        <v>29</v>
+      </c>
+      <c r="C125" t="s">
+        <v>35</v>
+      </c>
+      <c r="D125">
+        <v>67</v>
+      </c>
+      <c r="E125">
+        <v>257</v>
+      </c>
+      <c r="F125">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>1</v>
+      </c>
+      <c r="B126" t="s">
+        <v>117</v>
+      </c>
+      <c r="C126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D126">
+        <v>74</v>
+      </c>
+      <c r="E126">
+        <v>495</v>
+      </c>
+      <c r="F126">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>2</v>
+      </c>
+      <c r="B127" t="s">
+        <v>118</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>589</v>
+      </c>
+      <c r="E127">
+        <v>216</v>
+      </c>
+      <c r="F127">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>3</v>
+      </c>
+      <c r="B128" t="s">
+        <v>119</v>
+      </c>
+      <c r="C128" t="s">
+        <v>37</v>
+      </c>
+      <c r="D128">
+        <v>49</v>
+      </c>
+      <c r="E128">
+        <v>73</v>
+      </c>
+      <c r="F128">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>4</v>
+      </c>
+      <c r="B129" t="s">
+        <v>120</v>
+      </c>
+      <c r="C129" t="s">
+        <v>37</v>
+      </c>
+      <c r="D129">
+        <v>167</v>
+      </c>
+      <c r="E129">
+        <v>356</v>
+      </c>
+      <c r="F129">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>5</v>
+      </c>
+      <c r="B130" t="s">
+        <v>121</v>
+      </c>
+      <c r="C130" t="s">
+        <v>37</v>
+      </c>
+      <c r="D130">
+        <v>14</v>
+      </c>
+      <c r="E130">
+        <v>47</v>
+      </c>
+      <c r="F130">
+        <v>61</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>123</v>
+      </c>
+      <c r="D2" t="s">
+        <v>124</v>
+      </c>
+      <c r="E2" t="s">
+        <v>125</v>
+      </c>
+      <c r="F2" t="s">
+        <v>126</v>
+      </c>
+      <c r="G2">
+        <v>9667</v>
+      </c>
+      <c r="H2">
+        <v>13596</v>
+      </c>
+      <c r="I2">
+        <v>42997</v>
+      </c>
+      <c r="J2">
+        <v>24783</v>
+      </c>
+      <c r="K2">
+        <v>14702</v>
+      </c>
+      <c r="L2">
+        <v>259</v>
+      </c>
+      <c r="M2">
+        <v>555</v>
+      </c>
+      <c r="N2">
+        <v>7466</v>
+      </c>
+      <c r="O2">
+        <v>1823</v>
+      </c>
+      <c r="P2">
+        <v>7503</v>
+      </c>
+      <c r="Q2">
+        <v>166</v>
+      </c>
+      <c r="R2">
+        <v>2404</v>
+      </c>
+      <c r="S2">
+        <v>144</v>
+      </c>
+      <c r="T2">
+        <v>5516</v>
+      </c>
+      <c r="U2">
+        <v>1175</v>
+      </c>
+      <c r="V2">
+        <v>132756</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" t="s">
+        <v>123</v>
+      </c>
+      <c r="D3" t="s">
+        <v>124</v>
+      </c>
+      <c r="E3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F3" t="s">
+        <v>128</v>
+      </c>
+      <c r="G3">
+        <v>1140</v>
+      </c>
+      <c r="H3">
+        <v>5881</v>
+      </c>
+      <c r="I3">
+        <v>450</v>
+      </c>
+      <c r="J3">
+        <v>4648</v>
+      </c>
+      <c r="K3">
+        <v>6875</v>
+      </c>
+      <c r="L3">
+        <v>126</v>
+      </c>
+      <c r="M3">
+        <v>67</v>
+      </c>
+      <c r="N3">
+        <v>7655</v>
+      </c>
+      <c r="O3">
+        <v>71</v>
+      </c>
+      <c r="P3">
+        <v>3793</v>
+      </c>
+      <c r="Q3">
+        <v>314</v>
+      </c>
+      <c r="R3">
+        <v>1167</v>
+      </c>
+      <c r="S3">
+        <v>46</v>
+      </c>
+      <c r="T3">
+        <v>247</v>
+      </c>
+      <c r="U3">
+        <v>316</v>
+      </c>
+      <c r="V3">
+        <v>32796</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" t="s">
+        <v>123</v>
+      </c>
+      <c r="D4" t="s">
+        <v>124</v>
+      </c>
+      <c r="E4" t="s">
+        <v>129</v>
+      </c>
+      <c r="F4" t="s">
+        <v>130</v>
+      </c>
+      <c r="G4">
+        <v>10701</v>
+      </c>
+      <c r="H4">
+        <v>5425</v>
+      </c>
+      <c r="I4">
+        <v>704</v>
+      </c>
+      <c r="J4">
+        <v>3215</v>
+      </c>
+      <c r="K4">
+        <v>2812</v>
+      </c>
+      <c r="L4">
+        <v>73</v>
+      </c>
+      <c r="M4">
+        <v>107</v>
+      </c>
+      <c r="N4">
+        <v>2802</v>
+      </c>
+      <c r="O4">
+        <v>69</v>
+      </c>
+      <c r="P4">
+        <v>7215</v>
+      </c>
+      <c r="Q4">
+        <v>80</v>
+      </c>
+      <c r="R4">
+        <v>1783</v>
+      </c>
+      <c r="S4">
+        <v>35</v>
+      </c>
+      <c r="T4">
+        <v>2863</v>
+      </c>
+      <c r="U4">
+        <v>186</v>
+      </c>
+      <c r="V4">
+        <v>38070</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" t="s">
+        <v>123</v>
+      </c>
+      <c r="D5" t="s">
+        <v>124</v>
+      </c>
+      <c r="E5" t="s">
+        <v>131</v>
+      </c>
+      <c r="F5" t="s">
+        <v>132</v>
+      </c>
+      <c r="G5">
+        <v>6985</v>
+      </c>
+      <c r="H5">
+        <v>9226</v>
+      </c>
+      <c r="I5">
+        <v>8748</v>
+      </c>
+      <c r="J5">
+        <v>17428</v>
+      </c>
+      <c r="K5">
+        <v>7866</v>
+      </c>
+      <c r="L5">
+        <v>323</v>
+      </c>
+      <c r="M5">
+        <v>858</v>
+      </c>
+      <c r="N5">
+        <v>21580</v>
+      </c>
+      <c r="O5">
+        <v>3237</v>
+      </c>
+      <c r="P5">
+        <v>29954</v>
+      </c>
+      <c r="Q5">
+        <v>702</v>
+      </c>
+      <c r="R5">
+        <v>10125</v>
+      </c>
+      <c r="S5">
+        <v>498</v>
+      </c>
+      <c r="T5">
+        <v>10667</v>
+      </c>
+      <c r="U5">
+        <v>1875</v>
+      </c>
+      <c r="V5">
+        <v>130072</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>5</v>
+      </c>
+      <c r="B6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" t="s">
+        <v>123</v>
+      </c>
+      <c r="D6" t="s">
+        <v>124</v>
+      </c>
+      <c r="E6" t="s">
+        <v>133</v>
+      </c>
+      <c r="F6" t="s">
+        <v>134</v>
+      </c>
+      <c r="G6">
+        <v>12308</v>
+      </c>
+      <c r="H6">
+        <v>27176</v>
+      </c>
+      <c r="I6">
+        <v>3820</v>
+      </c>
+      <c r="J6">
+        <v>23239</v>
+      </c>
+      <c r="K6">
+        <v>28983</v>
+      </c>
+      <c r="L6">
+        <v>696</v>
+      </c>
+      <c r="M6">
+        <v>1105</v>
+      </c>
+      <c r="N6">
+        <v>22986</v>
+      </c>
+      <c r="O6">
+        <v>1034</v>
+      </c>
+      <c r="P6">
+        <v>24046</v>
+      </c>
+      <c r="Q6">
+        <v>665</v>
+      </c>
+      <c r="R6">
+        <v>34121</v>
+      </c>
+      <c r="S6">
+        <v>268</v>
+      </c>
+      <c r="T6">
+        <v>9403</v>
+      </c>
+      <c r="U6">
+        <v>4324</v>
+      </c>
+      <c r="V6">
+        <v>194174</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" t="s">
+        <v>30</v>
+      </c>
+      <c r="G7">
+        <v>40801</v>
+      </c>
+      <c r="H7">
+        <v>61304</v>
+      </c>
+      <c r="I7">
+        <v>56719</v>
+      </c>
+      <c r="J7">
+        <v>73313</v>
+      </c>
+      <c r="K7">
+        <v>61238</v>
+      </c>
+      <c r="L7">
+        <v>1477</v>
+      </c>
+      <c r="M7">
+        <v>2692</v>
+      </c>
+      <c r="N7">
+        <v>62489</v>
+      </c>
+      <c r="O7">
+        <v>6234</v>
+      </c>
+      <c r="P7">
+        <v>72511</v>
+      </c>
+      <c r="Q7">
+        <v>1927</v>
+      </c>
+      <c r="R7">
+        <v>49600</v>
+      </c>
+      <c r="S7">
+        <v>991</v>
+      </c>
+      <c r="T7">
+        <v>28696</v>
+      </c>
+      <c r="U7">
+        <v>7876</v>
+      </c>
+      <c r="V7">
+        <v>527868</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2">
+        <v>9667</v>
+      </c>
+      <c r="E2">
+        <v>1140</v>
+      </c>
+      <c r="F2">
+        <v>10701</v>
+      </c>
+      <c r="G2">
+        <v>6985</v>
+      </c>
+      <c r="H2">
+        <v>12308</v>
+      </c>
+      <c r="I2">
+        <v>40801</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3">
+        <v>1317</v>
+      </c>
+      <c r="E3">
+        <v>277</v>
+      </c>
+      <c r="F3">
+        <v>523</v>
+      </c>
+      <c r="G3">
+        <v>1203</v>
+      </c>
+      <c r="H3">
+        <v>2761</v>
+      </c>
+      <c r="I3">
+        <v>6081</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>135</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4">
+        <v>611</v>
+      </c>
+      <c r="E4">
+        <v>107</v>
+      </c>
+      <c r="F4">
+        <v>244</v>
+      </c>
+      <c r="G4">
+        <v>980</v>
+      </c>
+      <c r="H4">
+        <v>866</v>
+      </c>
+      <c r="I4">
+        <v>2808</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>136</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5">
+        <v>1991</v>
+      </c>
+      <c r="E5">
+        <v>145</v>
+      </c>
+      <c r="F5">
+        <v>9627</v>
+      </c>
+      <c r="G5">
+        <v>2605</v>
+      </c>
+      <c r="H5">
+        <v>6133</v>
+      </c>
+      <c r="I5">
+        <v>20501</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>137</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6">
+        <v>475</v>
+      </c>
+      <c r="E6">
+        <v>68</v>
+      </c>
+      <c r="F6">
+        <v>79</v>
+      </c>
+      <c r="G6">
+        <v>221</v>
+      </c>
+      <c r="H6">
+        <v>477</v>
+      </c>
+      <c r="I6">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>138</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7">
+        <v>3890</v>
+      </c>
+      <c r="E7">
+        <v>51</v>
+      </c>
+      <c r="F7">
+        <v>67</v>
+      </c>
+      <c r="G7">
+        <v>362</v>
+      </c>
+      <c r="H7">
+        <v>415</v>
+      </c>
+      <c r="I7">
+        <v>4785</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>139</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>153</v>
+      </c>
+      <c r="E8">
+        <v>33</v>
+      </c>
+      <c r="F8">
+        <v>39</v>
+      </c>
+      <c r="G8">
+        <v>217</v>
+      </c>
+      <c r="H8">
+        <v>642</v>
+      </c>
+      <c r="I8">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>140</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9">
+        <v>233</v>
+      </c>
+      <c r="E9">
+        <v>26</v>
+      </c>
+      <c r="F9">
+        <v>35</v>
+      </c>
+      <c r="G9">
+        <v>98</v>
+      </c>
+      <c r="H9">
+        <v>198</v>
+      </c>
+      <c r="I9">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>141</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10">
+        <v>313</v>
+      </c>
+      <c r="E10">
+        <v>11</v>
+      </c>
+      <c r="F10">
+        <v>16</v>
+      </c>
+      <c r="G10">
+        <v>302</v>
+      </c>
+      <c r="H10">
+        <v>119</v>
+      </c>
+      <c r="I10">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>142</v>
+      </c>
+      <c r="C11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11">
+        <v>68</v>
+      </c>
+      <c r="E11">
+        <v>21</v>
+      </c>
+      <c r="F11">
+        <v>14</v>
+      </c>
+      <c r="G11">
+        <v>535</v>
+      </c>
+      <c r="H11">
+        <v>109</v>
+      </c>
+      <c r="I11">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>143</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12">
+        <v>90</v>
+      </c>
+      <c r="E12">
+        <v>10</v>
+      </c>
+      <c r="F12">
+        <v>4</v>
+      </c>
+      <c r="G12">
+        <v>18</v>
+      </c>
+      <c r="H12">
+        <v>39</v>
+      </c>
+      <c r="I12">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>144</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13">
+        <v>451</v>
+      </c>
+      <c r="E13">
+        <v>143</v>
+      </c>
+      <c r="F13">
+        <v>41</v>
+      </c>
+      <c r="G13">
+        <v>361</v>
+      </c>
+      <c r="H13">
+        <v>387</v>
+      </c>
+      <c r="I13">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>145</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>75</v>
+      </c>
+      <c r="E14">
+        <v>248</v>
+      </c>
+      <c r="F14">
+        <v>12</v>
+      </c>
+      <c r="G14">
+        <v>83</v>
+      </c>
+      <c r="H14">
+        <v>162</v>
+      </c>
+      <c r="I14">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16">
+        <v>13596</v>
+      </c>
+      <c r="E16">
+        <v>5881</v>
+      </c>
+      <c r="F16">
+        <v>5425</v>
+      </c>
+      <c r="G16">
+        <v>9226</v>
+      </c>
+      <c r="H16">
+        <v>27176</v>
+      </c>
+      <c r="I16">
+        <v>61304</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17">
+        <v>2952</v>
+      </c>
+      <c r="E17">
+        <v>688</v>
+      </c>
+      <c r="F17">
+        <v>473</v>
+      </c>
+      <c r="G17">
+        <v>2238</v>
+      </c>
+      <c r="H17">
+        <v>4400</v>
+      </c>
+      <c r="I17">
+        <v>10751</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>146</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>2573</v>
+      </c>
+      <c r="E18">
+        <v>627</v>
+      </c>
+      <c r="F18">
+        <v>287</v>
+      </c>
+      <c r="G18">
+        <v>1951</v>
+      </c>
+      <c r="H18">
+        <v>9601</v>
+      </c>
+      <c r="I18">
+        <v>15039</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>147</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19">
+        <v>863</v>
+      </c>
+      <c r="E19">
+        <v>2618</v>
+      </c>
+      <c r="F19">
+        <v>78</v>
+      </c>
+      <c r="G19">
+        <v>638</v>
+      </c>
+      <c r="H19">
+        <v>7297</v>
+      </c>
+      <c r="I19">
+        <v>11494</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>148</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20">
+        <v>2798</v>
+      </c>
+      <c r="E20">
+        <v>136</v>
+      </c>
+      <c r="F20">
+        <v>82</v>
+      </c>
+      <c r="G20">
+        <v>894</v>
+      </c>
+      <c r="H20">
+        <v>1169</v>
+      </c>
+      <c r="I20">
+        <v>5079</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>149</v>
+      </c>
+      <c r="C21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21">
+        <v>393</v>
+      </c>
+      <c r="E21">
+        <v>1477</v>
+      </c>
+      <c r="F21">
+        <v>43</v>
+      </c>
+      <c r="G21">
+        <v>419</v>
+      </c>
+      <c r="H21">
+        <v>1639</v>
+      </c>
+      <c r="I21">
+        <v>3971</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>5</v>
+      </c>
+      <c r="B22" t="s">
+        <v>150</v>
+      </c>
+      <c r="C22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22">
+        <v>640</v>
+      </c>
+      <c r="E22">
+        <v>146</v>
+      </c>
+      <c r="F22">
+        <v>42</v>
+      </c>
+      <c r="G22">
+        <v>443</v>
+      </c>
+      <c r="H22">
+        <v>754</v>
+      </c>
+      <c r="I22">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>6</v>
+      </c>
+      <c r="B23" t="s">
+        <v>151</v>
+      </c>
+      <c r="C23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23">
+        <v>321</v>
+      </c>
+      <c r="E23">
+        <v>40</v>
+      </c>
+      <c r="F23">
+        <v>28</v>
+      </c>
+      <c r="G23">
+        <v>497</v>
+      </c>
+      <c r="H23">
+        <v>271</v>
+      </c>
+      <c r="I23">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>7</v>
+      </c>
+      <c r="B24" t="s">
+        <v>152</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24">
+        <v>250</v>
+      </c>
+      <c r="E24">
+        <v>27</v>
+      </c>
+      <c r="F24">
+        <v>593</v>
+      </c>
+      <c r="G24">
+        <v>238</v>
+      </c>
+      <c r="H24">
+        <v>162</v>
+      </c>
+      <c r="I24">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>153</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25">
+        <v>260</v>
+      </c>
+      <c r="E25">
+        <v>33</v>
+      </c>
+      <c r="F25">
+        <v>19</v>
+      </c>
+      <c r="G25">
+        <v>135</v>
+      </c>
+      <c r="H25">
+        <v>183</v>
+      </c>
+      <c r="I25">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>9</v>
+      </c>
+      <c r="B26" t="s">
+        <v>154</v>
+      </c>
+      <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26">
+        <v>2219</v>
+      </c>
+      <c r="E26">
+        <v>40</v>
+      </c>
+      <c r="F26">
+        <v>16</v>
+      </c>
+      <c r="G26">
+        <v>176</v>
+      </c>
+      <c r="H26">
+        <v>157</v>
+      </c>
+      <c r="I26">
+        <v>2608</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>10</v>
+      </c>
+      <c r="B27" t="s">
+        <v>155</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27">
+        <v>327</v>
+      </c>
+      <c r="E27">
+        <v>49</v>
+      </c>
+      <c r="F27">
+        <v>3764</v>
+      </c>
+      <c r="G27">
+        <v>1597</v>
+      </c>
+      <c r="H27">
+        <v>1543</v>
+      </c>
+      <c r="I27">
+        <v>7280</v>
+      </c>
+    </row>
+    <row r="28"/>
+    <row r="29">
+      <c r="A29">
+        <v>3</v>
+      </c>
+      <c r="B29" t="s">
+        <v>8</v>
+      </c>
+      <c r="C29" t="s">
+        <v>34</v>
+      </c>
+      <c r="D29">
+        <v>42997</v>
+      </c>
+      <c r="E29">
+        <v>450</v>
+      </c>
+      <c r="F29">
+        <v>704</v>
+      </c>
+      <c r="G29">
+        <v>8748</v>
+      </c>
+      <c r="H29">
+        <v>3820</v>
+      </c>
+      <c r="I29">
+        <v>56719</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>29</v>
+      </c>
+      <c r="B30" t="s">
+        <v>29</v>
+      </c>
+      <c r="C30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D30">
+        <v>2632</v>
+      </c>
+      <c r="E30">
+        <v>95</v>
+      </c>
+      <c r="F30">
+        <v>195</v>
+      </c>
+      <c r="G30">
+        <v>1028</v>
+      </c>
+      <c r="H30">
+        <v>1384</v>
+      </c>
+      <c r="I30">
+        <v>5334</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>156</v>
+      </c>
+      <c r="C31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31">
+        <v>7510</v>
+      </c>
+      <c r="E31">
+        <v>138</v>
+      </c>
+      <c r="F31">
+        <v>168</v>
+      </c>
+      <c r="G31">
+        <v>1461</v>
+      </c>
+      <c r="H31">
+        <v>814</v>
+      </c>
+      <c r="I31">
+        <v>10091</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>157</v>
+      </c>
+      <c r="C32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32">
+        <v>769</v>
+      </c>
+      <c r="E32">
+        <v>14</v>
+      </c>
+      <c r="F32">
+        <v>40</v>
+      </c>
+      <c r="G32">
+        <v>1767</v>
+      </c>
+      <c r="H32">
+        <v>194</v>
+      </c>
+      <c r="I32">
+        <v>2784</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>3</v>
+      </c>
+      <c r="B33" t="s">
+        <v>158</v>
+      </c>
+      <c r="C33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33">
+        <v>563</v>
+      </c>
+      <c r="E33">
+        <v>26</v>
+      </c>
+      <c r="F33">
+        <v>52</v>
+      </c>
+      <c r="G33">
+        <v>267</v>
+      </c>
+      <c r="H33">
+        <v>235</v>
+      </c>
+      <c r="I33">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>159</v>
+      </c>
+      <c r="C34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34">
+        <v>29921</v>
+      </c>
+      <c r="E34">
+        <v>75</v>
+      </c>
+      <c r="F34">
+        <v>64</v>
+      </c>
+      <c r="G34">
+        <v>1383</v>
+      </c>
+      <c r="H34">
+        <v>327</v>
+      </c>
+      <c r="I34">
+        <v>31770</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>5</v>
+      </c>
+      <c r="B35" t="s">
+        <v>160</v>
+      </c>
+      <c r="C35" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35">
+        <v>306</v>
+      </c>
+      <c r="E35">
+        <v>40</v>
+      </c>
+      <c r="F35">
+        <v>51</v>
+      </c>
+      <c r="G35">
+        <v>283</v>
+      </c>
+      <c r="H35">
+        <v>182</v>
+      </c>
+      <c r="I35">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>6</v>
+      </c>
+      <c r="B36" t="s">
+        <v>161</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36">
+        <v>194</v>
+      </c>
+      <c r="E36">
+        <v>18</v>
+      </c>
+      <c r="F36">
+        <v>14</v>
+      </c>
+      <c r="G36">
+        <v>135</v>
+      </c>
+      <c r="H36">
+        <v>135</v>
+      </c>
+      <c r="I36">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>7</v>
+      </c>
+      <c r="B37" t="s">
+        <v>162</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37">
+        <v>761</v>
+      </c>
+      <c r="E37">
+        <v>19</v>
+      </c>
+      <c r="F37">
+        <v>19</v>
+      </c>
+      <c r="G37">
+        <v>291</v>
+      </c>
+      <c r="H37">
+        <v>154</v>
+      </c>
+      <c r="I37">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>8</v>
+      </c>
+      <c r="B38" t="s">
+        <v>163</v>
+      </c>
+      <c r="C38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38">
+        <v>145</v>
+      </c>
+      <c r="E38">
+        <v>5</v>
+      </c>
+      <c r="F38">
+        <v>62</v>
+      </c>
+      <c r="G38">
+        <v>1611</v>
+      </c>
+      <c r="H38">
+        <v>174</v>
+      </c>
+      <c r="I38">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>9</v>
+      </c>
+      <c r="B39" t="s">
+        <v>164</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>106</v>
+      </c>
+      <c r="E39">
+        <v>9</v>
+      </c>
+      <c r="F39">
+        <v>21</v>
+      </c>
+      <c r="G39">
+        <v>69</v>
+      </c>
+      <c r="H39">
+        <v>134</v>
+      </c>
+      <c r="I39">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>10</v>
+      </c>
+      <c r="B40" t="s">
+        <v>165</v>
+      </c>
+      <c r="C40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40">
+        <v>53</v>
+      </c>
+      <c r="E40">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>6</v>
+      </c>
+      <c r="G40">
+        <v>70</v>
+      </c>
+      <c r="H40">
+        <v>59</v>
+      </c>
+      <c r="I40">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>11</v>
+      </c>
+      <c r="B41" t="s">
+        <v>166</v>
+      </c>
+      <c r="C41" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41">
+        <v>37</v>
+      </c>
+      <c r="E41">
+        <v>3</v>
+      </c>
+      <c r="F41">
+        <v>12</v>
+      </c>
+      <c r="G41">
+        <v>383</v>
+      </c>
+      <c r="H41">
+        <v>28</v>
+      </c>
+      <c r="I41">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="42"/>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>34</v>
+      </c>
+      <c r="D43">
+        <v>24783</v>
+      </c>
+      <c r="E43">
+        <v>4648</v>
+      </c>
+      <c r="F43">
+        <v>3215</v>
+      </c>
+      <c r="G43">
+        <v>17428</v>
+      </c>
+      <c r="H43">
+        <v>23239</v>
+      </c>
+      <c r="I43">
+        <v>73313</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>29</v>
+      </c>
+      <c r="B44" t="s">
+        <v>29</v>
+      </c>
+      <c r="C44" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44">
+        <v>2649</v>
+      </c>
+      <c r="E44">
+        <v>302</v>
+      </c>
+      <c r="F44">
+        <v>350</v>
+      </c>
+      <c r="G44">
+        <v>2205</v>
+      </c>
+      <c r="H44">
+        <v>3300</v>
+      </c>
+      <c r="I44">
+        <v>8806</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>1</v>
+      </c>
+      <c r="B45" t="s">
+        <v>167</v>
+      </c>
+      <c r="C45" t="s">
+        <v>37</v>
+      </c>
+      <c r="D45">
+        <v>1314</v>
+      </c>
+      <c r="E45">
+        <v>140</v>
+      </c>
+      <c r="F45">
+        <v>284</v>
+      </c>
+      <c r="G45">
+        <v>1885</v>
+      </c>
+      <c r="H45">
+        <v>1366</v>
+      </c>
+      <c r="I45">
+        <v>4989</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>2</v>
+      </c>
+      <c r="B46" t="s">
+        <v>168</v>
+      </c>
+      <c r="C46" t="s">
+        <v>37</v>
+      </c>
+      <c r="D46">
+        <v>13644</v>
+      </c>
+      <c r="E46">
+        <v>95</v>
+      </c>
+      <c r="F46">
+        <v>297</v>
+      </c>
+      <c r="G46">
+        <v>1719</v>
+      </c>
+      <c r="H46">
+        <v>1136</v>
+      </c>
+      <c r="I46">
+        <v>16891</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>3</v>
+      </c>
+      <c r="B47" t="s">
+        <v>169</v>
+      </c>
+      <c r="C47" t="s">
+        <v>37</v>
+      </c>
+      <c r="D47">
+        <v>634</v>
+      </c>
+      <c r="E47">
+        <v>154</v>
+      </c>
+      <c r="F47">
+        <v>118</v>
+      </c>
+      <c r="G47">
+        <v>470</v>
+      </c>
+      <c r="H47">
+        <v>10211</v>
+      </c>
+      <c r="I47">
+        <v>11587</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>4</v>
+      </c>
+      <c r="B48" t="s">
+        <v>170</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>1040</v>
+      </c>
+      <c r="E48">
+        <v>3312</v>
+      </c>
+      <c r="F48">
+        <v>121</v>
+      </c>
+      <c r="G48">
+        <v>882</v>
+      </c>
+      <c r="H48">
+        <v>2052</v>
+      </c>
+      <c r="I48">
+        <v>7407</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>5</v>
+      </c>
+      <c r="B49" t="s">
+        <v>171</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>574</v>
+      </c>
+      <c r="E49">
+        <v>94</v>
+      </c>
+      <c r="F49">
+        <v>94</v>
+      </c>
+      <c r="G49">
+        <v>3552</v>
+      </c>
+      <c r="H49">
+        <v>514</v>
+      </c>
+      <c r="I49">
+        <v>4828</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>6</v>
+      </c>
+      <c r="B50" t="s">
+        <v>172</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50">
+        <v>591</v>
+      </c>
+      <c r="E50">
+        <v>78</v>
+      </c>
+      <c r="F50">
+        <v>91</v>
+      </c>
+      <c r="G50">
+        <v>450</v>
+      </c>
+      <c r="H50">
+        <v>488</v>
+      </c>
+      <c r="I50">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>7</v>
+      </c>
+      <c r="B51" t="s">
+        <v>173</v>
+      </c>
+      <c r="C51" t="s">
+        <v>37</v>
+      </c>
+      <c r="D51">
+        <v>2687</v>
+      </c>
+      <c r="E51">
+        <v>188</v>
+      </c>
+      <c r="F51">
+        <v>1768</v>
+      </c>
+      <c r="G51">
+        <v>4801</v>
+      </c>
+      <c r="H51">
+        <v>1789</v>
+      </c>
+      <c r="I51">
+        <v>11233</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>8</v>
+      </c>
+      <c r="B52" t="s">
+        <v>174</v>
+      </c>
+      <c r="C52" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52">
+        <v>159</v>
+      </c>
+      <c r="E52">
+        <v>38</v>
+      </c>
+      <c r="F52">
+        <v>46</v>
+      </c>
+      <c r="G52">
+        <v>570</v>
+      </c>
+      <c r="H52">
+        <v>224</v>
+      </c>
+      <c r="I52">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>9</v>
+      </c>
+      <c r="B53" t="s">
+        <v>175</v>
+      </c>
+      <c r="C53" t="s">
+        <v>37</v>
+      </c>
+      <c r="D53">
+        <v>85</v>
+      </c>
+      <c r="E53">
+        <v>16</v>
+      </c>
+      <c r="F53">
+        <v>11</v>
+      </c>
+      <c r="G53">
+        <v>204</v>
+      </c>
+      <c r="H53">
+        <v>873</v>
+      </c>
+      <c r="I53">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>10</v>
+      </c>
+      <c r="B54" t="s">
+        <v>176</v>
+      </c>
+      <c r="C54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54">
+        <v>1321</v>
+      </c>
+      <c r="E54">
+        <v>13</v>
+      </c>
+      <c r="F54">
+        <v>21</v>
+      </c>
+      <c r="G54">
+        <v>467</v>
+      </c>
+      <c r="H54">
+        <v>193</v>
+      </c>
+      <c r="I54">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>11</v>
+      </c>
+      <c r="B55" t="s">
+        <v>177</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55">
+        <v>85</v>
+      </c>
+      <c r="E55">
+        <v>218</v>
+      </c>
+      <c r="F55">
+        <v>14</v>
+      </c>
+      <c r="G55">
+        <v>223</v>
+      </c>
+      <c r="H55">
+        <v>1093</v>
+      </c>
+      <c r="I55">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>5</v>
+      </c>
+      <c r="B57" t="s">
+        <v>10</v>
+      </c>
+      <c r="C57" t="s">
+        <v>34</v>
+      </c>
+      <c r="D57">
+        <v>14702</v>
+      </c>
+      <c r="E57">
+        <v>6875</v>
+      </c>
+      <c r="F57">
+        <v>2812</v>
+      </c>
+      <c r="G57">
+        <v>7866</v>
+      </c>
+      <c r="H57">
+        <v>28983</v>
+      </c>
+      <c r="I57">
+        <v>61238</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>29</v>
+      </c>
+      <c r="B58" t="s">
+        <v>29</v>
+      </c>
+      <c r="C58" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58">
+        <v>985</v>
+      </c>
+      <c r="E58">
+        <v>868</v>
+      </c>
+      <c r="F58">
+        <v>262</v>
+      </c>
+      <c r="G58">
+        <v>860</v>
+      </c>
+      <c r="H58">
+        <v>3922</v>
+      </c>
+      <c r="I58">
+        <v>6897</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>178</v>
+      </c>
+      <c r="C59" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59">
+        <v>720</v>
+      </c>
+      <c r="E59">
+        <v>346</v>
+      </c>
+      <c r="F59">
+        <v>2142</v>
+      </c>
+      <c r="G59">
+        <v>2348</v>
+      </c>
+      <c r="H59">
+        <v>4261</v>
+      </c>
+      <c r="I59">
+        <v>9817</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>2</v>
+      </c>
+      <c r="B60" t="s">
+        <v>179</v>
+      </c>
+      <c r="C60" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60">
+        <v>222</v>
+      </c>
+      <c r="E60">
+        <v>249</v>
+      </c>
+      <c r="F60">
+        <v>45</v>
+      </c>
+      <c r="G60">
+        <v>177</v>
+      </c>
+      <c r="H60">
+        <v>1355</v>
+      </c>
+      <c r="I60">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>3</v>
+      </c>
+      <c r="B61" t="s">
+        <v>180</v>
+      </c>
+      <c r="C61" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61">
+        <v>157</v>
+      </c>
+      <c r="E61">
+        <v>62</v>
+      </c>
+      <c r="F61">
+        <v>46</v>
+      </c>
+      <c r="G61">
+        <v>308</v>
+      </c>
+      <c r="H61">
+        <v>510</v>
+      </c>
+      <c r="I61">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>4</v>
+      </c>
+      <c r="B62" t="s">
+        <v>181</v>
+      </c>
+      <c r="C62" t="s">
+        <v>37</v>
+      </c>
+      <c r="D62">
+        <v>327</v>
+      </c>
+      <c r="E62">
+        <v>95</v>
+      </c>
+      <c r="F62">
+        <v>46</v>
+      </c>
+      <c r="G62">
+        <v>371</v>
+      </c>
+      <c r="H62">
+        <v>1160</v>
+      </c>
+      <c r="I62">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>5</v>
+      </c>
+      <c r="B63" t="s">
+        <v>182</v>
+      </c>
+      <c r="C63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63">
+        <v>415</v>
+      </c>
+      <c r="E63">
+        <v>240</v>
+      </c>
+      <c r="F63">
+        <v>79</v>
+      </c>
+      <c r="G63">
+        <v>289</v>
+      </c>
+      <c r="H63">
+        <v>7312</v>
+      </c>
+      <c r="I63">
+        <v>8335</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>6</v>
+      </c>
+      <c r="B64" t="s">
+        <v>183</v>
+      </c>
+      <c r="C64" t="s">
+        <v>37</v>
+      </c>
+      <c r="D64">
+        <v>73</v>
+      </c>
+      <c r="E64">
+        <v>47</v>
+      </c>
+      <c r="F64">
+        <v>69</v>
+      </c>
+      <c r="G64">
+        <v>97</v>
+      </c>
+      <c r="H64">
+        <v>507</v>
+      </c>
+      <c r="I64">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>7</v>
+      </c>
+      <c r="B65" t="s">
+        <v>184</v>
+      </c>
+      <c r="C65" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65">
+        <v>690</v>
+      </c>
+      <c r="E65">
+        <v>149</v>
+      </c>
+      <c r="F65">
+        <v>45</v>
+      </c>
+      <c r="G65">
+        <v>2164</v>
+      </c>
+      <c r="H65">
+        <v>661</v>
+      </c>
+      <c r="I65">
+        <v>3709</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>185</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66">
+        <v>62</v>
+      </c>
+      <c r="E66">
+        <v>39</v>
+      </c>
+      <c r="F66">
+        <v>14</v>
+      </c>
+      <c r="G66">
+        <v>65</v>
+      </c>
+      <c r="H66">
+        <v>219</v>
+      </c>
+      <c r="I66">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>9</v>
+      </c>
+      <c r="B67" t="s">
+        <v>186</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>835</v>
+      </c>
+      <c r="E67">
+        <v>87</v>
+      </c>
+      <c r="F67">
+        <v>12</v>
+      </c>
+      <c r="G67">
+        <v>84</v>
+      </c>
+      <c r="H67">
+        <v>171</v>
+      </c>
+      <c r="I67">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>10</v>
+      </c>
+      <c r="B68" t="s">
+        <v>187</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68">
+        <v>10031</v>
+      </c>
+      <c r="E68">
+        <v>377</v>
+      </c>
+      <c r="F68">
+        <v>18</v>
+      </c>
+      <c r="G68">
+        <v>745</v>
+      </c>
+      <c r="H68">
+        <v>374</v>
+      </c>
+      <c r="I68">
+        <v>11545</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>11</v>
+      </c>
+      <c r="B69" t="s">
+        <v>188</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69">
+        <v>185</v>
+      </c>
+      <c r="E69">
+        <v>4316</v>
+      </c>
+      <c r="F69">
+        <v>34</v>
+      </c>
+      <c r="G69">
+        <v>358</v>
+      </c>
+      <c r="H69">
+        <v>8531</v>
+      </c>
+      <c r="I69">
+        <v>13424</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>6</v>
+      </c>
+      <c r="B71" t="s">
+        <v>11</v>
+      </c>
+      <c r="C71" t="s">
+        <v>34</v>
+      </c>
+      <c r="D71">
+        <v>259</v>
+      </c>
+      <c r="E71">
+        <v>126</v>
+      </c>
+      <c r="F71">
+        <v>73</v>
+      </c>
+      <c r="G71">
+        <v>323</v>
+      </c>
+      <c r="H71">
+        <v>696</v>
+      </c>
+      <c r="I71">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>29</v>
+      </c>
+      <c r="B72" t="s">
+        <v>29</v>
+      </c>
+      <c r="C72" t="s">
+        <v>35</v>
+      </c>
+      <c r="D72">
+        <v>137</v>
+      </c>
+      <c r="E72">
+        <v>41</v>
+      </c>
+      <c r="F72">
+        <v>42</v>
+      </c>
+      <c r="G72">
+        <v>164</v>
+      </c>
+      <c r="H72">
+        <v>384</v>
+      </c>
+      <c r="I72">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>189</v>
+      </c>
+      <c r="C73" t="s">
+        <v>37</v>
+      </c>
+      <c r="D73">
+        <v>122</v>
+      </c>
+      <c r="E73">
+        <v>85</v>
+      </c>
+      <c r="F73">
+        <v>31</v>
+      </c>
+      <c r="G73">
+        <v>159</v>
+      </c>
+      <c r="H73">
+        <v>312</v>
+      </c>
+      <c r="I73">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="74"/>
+    <row r="75">
+      <c r="A75">
+        <v>7</v>
+      </c>
+      <c r="B75" t="s">
+        <v>12</v>
+      </c>
+      <c r="C75" t="s">
+        <v>34</v>
+      </c>
+      <c r="D75">
+        <v>555</v>
+      </c>
+      <c r="E75">
+        <v>67</v>
+      </c>
+      <c r="F75">
+        <v>107</v>
+      </c>
+      <c r="G75">
+        <v>858</v>
+      </c>
+      <c r="H75">
+        <v>1105</v>
+      </c>
+      <c r="I75">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>29</v>
+      </c>
+      <c r="B76" t="s">
+        <v>29</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>333</v>
+      </c>
+      <c r="E76">
+        <v>33</v>
+      </c>
+      <c r="F76">
+        <v>57</v>
+      </c>
+      <c r="G76">
+        <v>436</v>
+      </c>
+      <c r="H76">
+        <v>694</v>
+      </c>
+      <c r="I76">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>1</v>
+      </c>
+      <c r="B77" t="s">
+        <v>190</v>
+      </c>
+      <c r="C77" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77">
+        <v>93</v>
+      </c>
+      <c r="E77">
+        <v>15</v>
+      </c>
+      <c r="F77">
+        <v>24</v>
+      </c>
+      <c r="G77">
+        <v>212</v>
+      </c>
+      <c r="H77">
+        <v>186</v>
+      </c>
+      <c r="I77">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>2</v>
+      </c>
+      <c r="B78" t="s">
+        <v>191</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>55</v>
+      </c>
+      <c r="E78">
+        <v>7</v>
+      </c>
+      <c r="F78">
+        <v>11</v>
+      </c>
+      <c r="G78">
+        <v>88</v>
+      </c>
+      <c r="H78">
+        <v>68</v>
+      </c>
+      <c r="I78">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>3</v>
+      </c>
+      <c r="B79" t="s">
+        <v>192</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79">
+        <v>42</v>
+      </c>
+      <c r="E79">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>9</v>
+      </c>
+      <c r="G79">
+        <v>73</v>
+      </c>
+      <c r="H79">
+        <v>99</v>
+      </c>
+      <c r="I79">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>4</v>
+      </c>
+      <c r="B80" t="s">
+        <v>193</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>32</v>
+      </c>
+      <c r="E80">
+        <v>4</v>
+      </c>
+      <c r="F80">
+        <v>6</v>
+      </c>
+      <c r="G80">
+        <v>49</v>
+      </c>
+      <c r="H80">
+        <v>58</v>
+      </c>
+      <c r="I80">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>8</v>
+      </c>
+      <c r="B82" t="s">
+        <v>13</v>
+      </c>
+      <c r="C82" t="s">
+        <v>34</v>
+      </c>
+      <c r="D82">
+        <v>7466</v>
+      </c>
+      <c r="E82">
+        <v>7655</v>
+      </c>
+      <c r="F82">
+        <v>2802</v>
+      </c>
+      <c r="G82">
+        <v>21580</v>
+      </c>
+      <c r="H82">
+        <v>22986</v>
+      </c>
+      <c r="I82">
+        <v>62489</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" t="s">
+        <v>29</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83">
+        <v>1156</v>
+      </c>
+      <c r="E83">
+        <v>1434</v>
+      </c>
+      <c r="F83">
+        <v>766</v>
+      </c>
+      <c r="G83">
+        <v>1747</v>
+      </c>
+      <c r="H83">
+        <v>4787</v>
+      </c>
+      <c r="I83">
+        <v>9890</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>194</v>
+      </c>
+      <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84">
+        <v>1347</v>
+      </c>
+      <c r="E84">
+        <v>707</v>
+      </c>
+      <c r="F84">
+        <v>958</v>
+      </c>
+      <c r="G84">
+        <v>7607</v>
+      </c>
+      <c r="H84">
+        <v>2471</v>
+      </c>
+      <c r="I84">
+        <v>13090</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>195</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>581</v>
+      </c>
+      <c r="E85">
+        <v>408</v>
+      </c>
+      <c r="F85">
+        <v>294</v>
+      </c>
+      <c r="G85">
+        <v>698</v>
+      </c>
+      <c r="H85">
+        <v>8166</v>
+      </c>
+      <c r="I85">
+        <v>10147</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>196</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86">
+        <v>587</v>
+      </c>
+      <c r="E86">
+        <v>222</v>
+      </c>
+      <c r="F86">
+        <v>247</v>
+      </c>
+      <c r="G86">
+        <v>374</v>
+      </c>
+      <c r="H86">
+        <v>1106</v>
+      </c>
+      <c r="I86">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>197</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>310</v>
+      </c>
+      <c r="E87">
+        <v>3081</v>
+      </c>
+      <c r="F87">
+        <v>134</v>
+      </c>
+      <c r="G87">
+        <v>316</v>
+      </c>
+      <c r="H87">
+        <v>2083</v>
+      </c>
+      <c r="I87">
+        <v>5924</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>5</v>
+      </c>
+      <c r="B88" t="s">
+        <v>198</v>
+      </c>
+      <c r="C88" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88">
+        <v>2782</v>
+      </c>
+      <c r="E88">
+        <v>72</v>
+      </c>
+      <c r="F88">
+        <v>71</v>
+      </c>
+      <c r="G88">
+        <v>183</v>
+      </c>
+      <c r="H88">
+        <v>448</v>
+      </c>
+      <c r="I88">
+        <v>3556</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>6</v>
+      </c>
+      <c r="B89" t="s">
+        <v>199</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>105</v>
+      </c>
+      <c r="E89">
+        <v>47</v>
+      </c>
+      <c r="F89">
+        <v>52</v>
+      </c>
+      <c r="G89">
+        <v>269</v>
+      </c>
+      <c r="H89">
+        <v>704</v>
+      </c>
+      <c r="I89">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>7</v>
+      </c>
+      <c r="B90" t="s">
+        <v>200</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90">
+        <v>258</v>
+      </c>
+      <c r="E90">
+        <v>31</v>
+      </c>
+      <c r="F90">
+        <v>37</v>
+      </c>
+      <c r="G90">
+        <v>128</v>
+      </c>
+      <c r="H90">
+        <v>143</v>
+      </c>
+      <c r="I90">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>8</v>
+      </c>
+      <c r="B91" t="s">
+        <v>201</v>
+      </c>
+      <c r="C91" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91">
+        <v>78</v>
+      </c>
+      <c r="E91">
+        <v>91</v>
+      </c>
+      <c r="F91">
+        <v>41</v>
+      </c>
+      <c r="G91">
+        <v>261</v>
+      </c>
+      <c r="H91">
+        <v>1406</v>
+      </c>
+      <c r="I91">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>9</v>
+      </c>
+      <c r="B92" t="s">
+        <v>202</v>
+      </c>
+      <c r="C92" t="s">
+        <v>37</v>
+      </c>
+      <c r="D92">
+        <v>40</v>
+      </c>
+      <c r="E92">
+        <v>23</v>
+      </c>
+      <c r="F92">
+        <v>130</v>
+      </c>
+      <c r="G92">
+        <v>111</v>
+      </c>
+      <c r="H92">
+        <v>101</v>
+      </c>
+      <c r="I92">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>10</v>
+      </c>
+      <c r="B93" t="s">
+        <v>203</v>
+      </c>
+      <c r="C93" t="s">
+        <v>37</v>
+      </c>
+      <c r="D93">
+        <v>124</v>
+      </c>
+      <c r="E93">
+        <v>38</v>
+      </c>
+      <c r="F93">
+        <v>30</v>
+      </c>
+      <c r="G93">
+        <v>9589</v>
+      </c>
+      <c r="H93">
+        <v>159</v>
+      </c>
+      <c r="I93">
+        <v>9940</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>11</v>
+      </c>
+      <c r="B94" t="s">
+        <v>204</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>98</v>
+      </c>
+      <c r="E94">
+        <v>1501</v>
+      </c>
+      <c r="F94">
+        <v>42</v>
+      </c>
+      <c r="G94">
+        <v>297</v>
+      </c>
+      <c r="H94">
+        <v>1412</v>
+      </c>
+      <c r="I94">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="95"/>
+    <row r="96">
+      <c r="A96">
+        <v>10</v>
+      </c>
+      <c r="B96" t="s">
+        <v>122</v>
+      </c>
+      <c r="C96" t="s">
+        <v>34</v>
+      </c>
+      <c r="D96">
+        <v>1823</v>
+      </c>
+      <c r="E96">
+        <v>71</v>
+      </c>
+      <c r="F96">
+        <v>69</v>
+      </c>
+      <c r="G96">
+        <v>3237</v>
+      </c>
+      <c r="H96">
+        <v>1034</v>
+      </c>
+      <c r="I96">
+        <v>6234</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>29</v>
+      </c>
+      <c r="B97" t="s">
+        <v>29</v>
+      </c>
+      <c r="C97" t="s">
+        <v>35</v>
+      </c>
+      <c r="D97">
+        <v>270</v>
+      </c>
+      <c r="E97">
+        <v>7</v>
+      </c>
+      <c r="F97">
+        <v>11</v>
+      </c>
+      <c r="G97">
+        <v>459</v>
+      </c>
+      <c r="H97">
+        <v>460</v>
+      </c>
+      <c r="I97">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>1</v>
+      </c>
+      <c r="B98" t="s">
+        <v>205</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98">
+        <v>186</v>
+      </c>
+      <c r="E98">
+        <v>13</v>
+      </c>
+      <c r="F98">
+        <v>21</v>
+      </c>
+      <c r="G98">
+        <v>166</v>
+      </c>
+      <c r="H98">
+        <v>237</v>
+      </c>
+      <c r="I98">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>2</v>
+      </c>
+      <c r="B99" t="s">
+        <v>206</v>
+      </c>
+      <c r="C99" t="s">
+        <v>37</v>
+      </c>
+      <c r="D99">
+        <v>638</v>
+      </c>
+      <c r="E99">
+        <v>16</v>
+      </c>
+      <c r="F99">
+        <v>10</v>
+      </c>
+      <c r="G99">
+        <v>2459</v>
+      </c>
+      <c r="H99">
+        <v>172</v>
+      </c>
+      <c r="I99">
+        <v>3295</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>3</v>
+      </c>
+      <c r="B100" t="s">
+        <v>207</v>
+      </c>
+      <c r="C100" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100">
+        <v>72</v>
+      </c>
+      <c r="E100">
+        <v>9</v>
+      </c>
+      <c r="F100">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>73</v>
+      </c>
+      <c r="H100">
+        <v>73</v>
+      </c>
+      <c r="I100">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>4</v>
+      </c>
+      <c r="B101" t="s">
+        <v>208</v>
+      </c>
+      <c r="C101" t="s">
+        <v>37</v>
+      </c>
+      <c r="D101">
+        <v>628</v>
+      </c>
+      <c r="E101">
+        <v>14</v>
+      </c>
+      <c r="F101">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>55</v>
+      </c>
+      <c r="H101">
+        <v>57</v>
+      </c>
+      <c r="I101">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>5</v>
+      </c>
+      <c r="B102" t="s">
+        <v>209</v>
+      </c>
+      <c r="C102" t="s">
+        <v>37</v>
+      </c>
+      <c r="D102">
+        <v>29</v>
+      </c>
+      <c r="E102">
+        <v>12</v>
+      </c>
+      <c r="F102">
+        <v>11</v>
+      </c>
+      <c r="G102">
+        <v>25</v>
+      </c>
+      <c r="H102">
+        <v>35</v>
+      </c>
+      <c r="I102">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="103"/>
+    <row r="104">
+      <c r="A104">
+        <v>12</v>
+      </c>
+      <c r="B104" t="s">
+        <v>14</v>
+      </c>
+      <c r="C104" t="s">
+        <v>34</v>
+      </c>
+      <c r="D104">
+        <v>7503</v>
+      </c>
+      <c r="E104">
+        <v>3793</v>
+      </c>
+      <c r="F104">
+        <v>7215</v>
+      </c>
+      <c r="G104">
+        <v>29954</v>
+      </c>
+      <c r="H104">
+        <v>24046</v>
+      </c>
+      <c r="I104">
+        <v>72511</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>29</v>
+      </c>
+      <c r="B105" t="s">
+        <v>29</v>
+      </c>
+      <c r="C105" t="s">
+        <v>35</v>
+      </c>
+      <c r="D105">
+        <v>858</v>
+      </c>
+      <c r="E105">
+        <v>312</v>
+      </c>
+      <c r="F105">
+        <v>393</v>
+      </c>
+      <c r="G105">
+        <v>1429</v>
+      </c>
+      <c r="H105">
+        <v>1833</v>
+      </c>
+      <c r="I105">
+        <v>4825</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>1</v>
+      </c>
+      <c r="B106" t="s">
+        <v>210</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106">
+        <v>991</v>
+      </c>
+      <c r="E106">
+        <v>171</v>
+      </c>
+      <c r="F106">
+        <v>673</v>
+      </c>
+      <c r="G106">
+        <v>16277</v>
+      </c>
+      <c r="H106">
+        <v>660</v>
+      </c>
+      <c r="I106">
+        <v>18772</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>2</v>
+      </c>
+      <c r="B107" t="s">
+        <v>211</v>
+      </c>
+      <c r="C107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107">
+        <v>448</v>
+      </c>
+      <c r="E107">
+        <v>478</v>
+      </c>
+      <c r="F107">
+        <v>139</v>
+      </c>
+      <c r="G107">
+        <v>843</v>
+      </c>
+      <c r="H107">
+        <v>4648</v>
+      </c>
+      <c r="I107">
+        <v>6556</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>3</v>
+      </c>
+      <c r="B108" t="s">
+        <v>212</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>139</v>
+      </c>
+      <c r="E108">
+        <v>55</v>
+      </c>
+      <c r="F108">
+        <v>68</v>
+      </c>
+      <c r="G108">
+        <v>182</v>
+      </c>
+      <c r="H108">
+        <v>240</v>
+      </c>
+      <c r="I108">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>4</v>
+      </c>
+      <c r="B109" t="s">
+        <v>213</v>
+      </c>
+      <c r="C109" t="s">
+        <v>37</v>
+      </c>
+      <c r="D109">
+        <v>3044</v>
+      </c>
+      <c r="E109">
+        <v>71</v>
+      </c>
+      <c r="F109">
+        <v>59</v>
+      </c>
+      <c r="G109">
+        <v>704</v>
+      </c>
+      <c r="H109">
+        <v>777</v>
+      </c>
+      <c r="I109">
+        <v>4655</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>5</v>
+      </c>
+      <c r="B110" t="s">
+        <v>214</v>
+      </c>
+      <c r="C110" t="s">
+        <v>37</v>
+      </c>
+      <c r="D110">
+        <v>401</v>
+      </c>
+      <c r="E110">
+        <v>1155</v>
+      </c>
+      <c r="F110">
+        <v>118</v>
+      </c>
+      <c r="G110">
+        <v>255</v>
+      </c>
+      <c r="H110">
+        <v>6171</v>
+      </c>
+      <c r="I110">
+        <v>8100</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>6</v>
+      </c>
+      <c r="B111" t="s">
+        <v>215</v>
+      </c>
+      <c r="C111" t="s">
+        <v>37</v>
+      </c>
+      <c r="D111">
+        <v>79</v>
+      </c>
+      <c r="E111">
+        <v>33</v>
+      </c>
+      <c r="F111">
+        <v>36</v>
+      </c>
+      <c r="G111">
+        <v>97</v>
+      </c>
+      <c r="H111">
+        <v>245</v>
+      </c>
+      <c r="I111">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>7</v>
+      </c>
+      <c r="B112" t="s">
+        <v>216</v>
+      </c>
+      <c r="C112" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112">
+        <v>375</v>
+      </c>
+      <c r="E112">
+        <v>70</v>
+      </c>
+      <c r="F112">
+        <v>473</v>
+      </c>
+      <c r="G112">
+        <v>433</v>
+      </c>
+      <c r="H112">
+        <v>290</v>
+      </c>
+      <c r="I112">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>8</v>
+      </c>
+      <c r="B113" t="s">
+        <v>217</v>
+      </c>
+      <c r="C113" t="s">
+        <v>37</v>
+      </c>
+      <c r="D113">
+        <v>782</v>
+      </c>
+      <c r="E113">
+        <v>299</v>
+      </c>
+      <c r="F113">
+        <v>4883</v>
+      </c>
+      <c r="G113">
+        <v>8901</v>
+      </c>
+      <c r="H113">
+        <v>3599</v>
+      </c>
+      <c r="I113">
+        <v>18464</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>9</v>
+      </c>
+      <c r="B114" t="s">
+        <v>218</v>
+      </c>
+      <c r="C114" t="s">
+        <v>37</v>
+      </c>
+      <c r="D114">
+        <v>50</v>
+      </c>
+      <c r="E114">
+        <v>36</v>
+      </c>
+      <c r="F114">
+        <v>30</v>
+      </c>
+      <c r="G114">
+        <v>79</v>
+      </c>
+      <c r="H114">
+        <v>100</v>
+      </c>
+      <c r="I114">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>10</v>
+      </c>
+      <c r="B115" t="s">
+        <v>219</v>
+      </c>
+      <c r="C115" t="s">
+        <v>37</v>
+      </c>
+      <c r="D115">
+        <v>117</v>
+      </c>
+      <c r="E115">
+        <v>43</v>
+      </c>
+      <c r="F115">
+        <v>316</v>
+      </c>
+      <c r="G115">
+        <v>552</v>
+      </c>
+      <c r="H115">
+        <v>257</v>
+      </c>
+      <c r="I115">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>11</v>
+      </c>
+      <c r="B116" t="s">
+        <v>220</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116">
+        <v>219</v>
+      </c>
+      <c r="E116">
+        <v>1070</v>
+      </c>
+      <c r="F116">
+        <v>27</v>
+      </c>
+      <c r="G116">
+        <v>202</v>
+      </c>
+      <c r="H116">
+        <v>5226</v>
+      </c>
+      <c r="I116">
+        <v>6744</v>
+      </c>
+    </row>
+    <row r="117"/>
+    <row r="118">
+      <c r="A118">
+        <v>13</v>
+      </c>
+      <c r="B118" t="s">
+        <v>15</v>
+      </c>
+      <c r="C118" t="s">
+        <v>34</v>
+      </c>
+      <c r="D118">
+        <v>166</v>
+      </c>
+      <c r="E118">
+        <v>314</v>
+      </c>
+      <c r="F118">
+        <v>80</v>
+      </c>
+      <c r="G118">
+        <v>702</v>
+      </c>
+      <c r="H118">
+        <v>665</v>
+      </c>
+      <c r="I118">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>29</v>
+      </c>
+      <c r="B119" t="s">
+        <v>29</v>
+      </c>
+      <c r="C119" t="s">
+        <v>35</v>
+      </c>
+      <c r="D119">
+        <v>39</v>
+      </c>
+      <c r="E119">
+        <v>151</v>
+      </c>
+      <c r="F119">
+        <v>18</v>
+      </c>
+      <c r="G119">
+        <v>242</v>
+      </c>
+      <c r="H119">
+        <v>201</v>
+      </c>
+      <c r="I119">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>1</v>
+      </c>
+      <c r="B120" t="s">
+        <v>221</v>
+      </c>
+      <c r="C120" t="s">
+        <v>37</v>
+      </c>
+      <c r="D120">
+        <v>40</v>
+      </c>
+      <c r="E120">
+        <v>109</v>
+      </c>
+      <c r="F120">
+        <v>30</v>
+      </c>
+      <c r="G120">
+        <v>228</v>
+      </c>
+      <c r="H120">
+        <v>214</v>
+      </c>
+      <c r="I120">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>2</v>
+      </c>
+      <c r="B121" t="s">
+        <v>222</v>
+      </c>
+      <c r="C121" t="s">
+        <v>37</v>
+      </c>
+      <c r="D121">
+        <v>18</v>
+      </c>
+      <c r="E121">
+        <v>16</v>
+      </c>
+      <c r="F121">
+        <v>10</v>
+      </c>
+      <c r="G121">
+        <v>70</v>
+      </c>
+      <c r="H121">
+        <v>56</v>
+      </c>
+      <c r="I121">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>3</v>
+      </c>
+      <c r="B122" t="s">
+        <v>223</v>
+      </c>
+      <c r="C122" t="s">
+        <v>37</v>
+      </c>
+      <c r="D122">
+        <v>13</v>
+      </c>
+      <c r="E122">
+        <v>10</v>
+      </c>
+      <c r="F122">
+        <v>10</v>
+      </c>
+      <c r="G122">
+        <v>28</v>
+      </c>
+      <c r="H122">
+        <v>52</v>
+      </c>
+      <c r="I122">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>4</v>
+      </c>
+      <c r="B123" t="s">
+        <v>224</v>
+      </c>
+      <c r="C123" t="s">
+        <v>37</v>
+      </c>
+      <c r="D123">
+        <v>21</v>
+      </c>
+      <c r="E123">
+        <v>17</v>
+      </c>
+      <c r="F123">
+        <v>3</v>
+      </c>
+      <c r="G123">
+        <v>58</v>
+      </c>
+      <c r="H123">
+        <v>76</v>
+      </c>
+      <c r="I123">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>5</v>
+      </c>
+      <c r="B124" t="s">
+        <v>225</v>
+      </c>
+      <c r="C124" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124">
+        <v>16</v>
+      </c>
+      <c r="E124">
+        <v>3</v>
+      </c>
+      <c r="F124">
+        <v>5</v>
+      </c>
+      <c r="G124">
+        <v>28</v>
+      </c>
+      <c r="H124">
+        <v>21</v>
+      </c>
+      <c r="I124">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>6</v>
+      </c>
+      <c r="B125" t="s">
+        <v>226</v>
+      </c>
+      <c r="C125" t="s">
+        <v>37</v>
+      </c>
+      <c r="D125">
+        <v>10</v>
+      </c>
+      <c r="E125">
+        <v>1</v>
+      </c>
+      <c r="F125">
+        <v>3</v>
+      </c>
+      <c r="G125">
+        <v>18</v>
+      </c>
+      <c r="H125">
+        <v>22</v>
+      </c>
+      <c r="I125">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>7</v>
+      </c>
+      <c r="B126" t="s">
+        <v>227</v>
+      </c>
+      <c r="C126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D126">
+        <v>4</v>
+      </c>
+      <c r="E126">
+        <v>4</v>
+      </c>
+      <c r="F126">
+        <v>0</v>
+      </c>
+      <c r="G126">
+        <v>11</v>
+      </c>
+      <c r="H126">
+        <v>10</v>
+      </c>
+      <c r="I126">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>8</v>
+      </c>
+      <c r="B127" t="s">
+        <v>228</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>5</v>
+      </c>
+      <c r="E127">
+        <v>3</v>
+      </c>
+      <c r="F127">
+        <v>1</v>
+      </c>
+      <c r="G127">
+        <v>19</v>
+      </c>
+      <c r="H127">
+        <v>13</v>
+      </c>
+      <c r="I127">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="128"/>
+    <row r="129">
+      <c r="A129">
+        <v>14</v>
+      </c>
+      <c r="B129" t="s">
+        <v>16</v>
+      </c>
+      <c r="C129" t="s">
+        <v>34</v>
+      </c>
+      <c r="D129">
+        <v>2404</v>
+      </c>
+      <c r="E129">
+        <v>1167</v>
+      </c>
+      <c r="F129">
+        <v>1783</v>
+      </c>
+      <c r="G129">
+        <v>10125</v>
+      </c>
+      <c r="H129">
+        <v>34121</v>
+      </c>
+      <c r="I129">
+        <v>49600</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s">
+        <v>29</v>
+      </c>
+      <c r="B130" t="s">
+        <v>29</v>
+      </c>
+      <c r="C130" t="s">
+        <v>35</v>
+      </c>
+      <c r="D130">
+        <v>520</v>
+      </c>
+      <c r="E130">
+        <v>224</v>
+      </c>
+      <c r="F130">
+        <v>148</v>
+      </c>
+      <c r="G130">
+        <v>870</v>
+      </c>
+      <c r="H130">
+        <v>2620</v>
+      </c>
+      <c r="I130">
+        <v>4382</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>1</v>
+      </c>
+      <c r="B131" t="s">
+        <v>229</v>
+      </c>
+      <c r="C131" t="s">
+        <v>37</v>
+      </c>
+      <c r="D131">
+        <v>529</v>
+      </c>
+      <c r="E131">
+        <v>164</v>
+      </c>
+      <c r="F131">
+        <v>127</v>
+      </c>
+      <c r="G131">
+        <v>2123</v>
+      </c>
+      <c r="H131">
+        <v>12757</v>
+      </c>
+      <c r="I131">
+        <v>15700</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>2</v>
+      </c>
+      <c r="B132" t="s">
+        <v>230</v>
+      </c>
+      <c r="C132" t="s">
+        <v>37</v>
+      </c>
+      <c r="D132">
+        <v>323</v>
+      </c>
+      <c r="E132">
+        <v>263</v>
+      </c>
+      <c r="F132">
+        <v>38</v>
+      </c>
+      <c r="G132">
+        <v>357</v>
+      </c>
+      <c r="H132">
+        <v>4674</v>
+      </c>
+      <c r="I132">
+        <v>5655</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>3</v>
+      </c>
+      <c r="B133" t="s">
+        <v>231</v>
+      </c>
+      <c r="C133" t="s">
+        <v>37</v>
+      </c>
+      <c r="D133">
+        <v>122</v>
+      </c>
+      <c r="E133">
+        <v>21</v>
+      </c>
+      <c r="F133">
+        <v>47</v>
+      </c>
+      <c r="G133">
+        <v>170</v>
+      </c>
+      <c r="H133">
+        <v>365</v>
+      </c>
+      <c r="I133">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>4</v>
+      </c>
+      <c r="B134" t="s">
+        <v>232</v>
+      </c>
+      <c r="C134" t="s">
+        <v>37</v>
+      </c>
+      <c r="D134">
+        <v>207</v>
+      </c>
+      <c r="E134">
+        <v>48</v>
+      </c>
+      <c r="F134">
+        <v>104</v>
+      </c>
+      <c r="G134">
+        <v>5521</v>
+      </c>
+      <c r="H134">
+        <v>403</v>
+      </c>
+      <c r="I134">
+        <v>6283</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>5</v>
+      </c>
+      <c r="B135" t="s">
+        <v>233</v>
+      </c>
+      <c r="C135" t="s">
+        <v>37</v>
+      </c>
+      <c r="D135">
+        <v>319</v>
+      </c>
+      <c r="E135">
+        <v>87</v>
+      </c>
+      <c r="F135">
+        <v>81</v>
+      </c>
+      <c r="G135">
+        <v>208</v>
+      </c>
+      <c r="H135">
+        <v>337</v>
+      </c>
+      <c r="I135">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>6</v>
+      </c>
+      <c r="B136" t="s">
+        <v>234</v>
+      </c>
+      <c r="C136" t="s">
+        <v>37</v>
+      </c>
+      <c r="D136">
+        <v>76</v>
+      </c>
+      <c r="E136">
+        <v>26</v>
+      </c>
+      <c r="F136">
+        <v>29</v>
+      </c>
+      <c r="G136">
+        <v>111</v>
+      </c>
+      <c r="H136">
+        <v>232</v>
+      </c>
+      <c r="I136">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>7</v>
+      </c>
+      <c r="B137" t="s">
+        <v>235</v>
+      </c>
+      <c r="C137" t="s">
+        <v>37</v>
+      </c>
+      <c r="D137">
+        <v>59</v>
+      </c>
+      <c r="E137">
+        <v>38</v>
+      </c>
+      <c r="F137">
+        <v>1155</v>
+      </c>
+      <c r="G137">
+        <v>316</v>
+      </c>
+      <c r="H137">
+        <v>387</v>
+      </c>
+      <c r="I137">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>8</v>
+      </c>
+      <c r="B138" t="s">
+        <v>236</v>
+      </c>
+      <c r="C138" t="s">
+        <v>37</v>
+      </c>
+      <c r="D138">
+        <v>73</v>
+      </c>
+      <c r="E138">
+        <v>173</v>
+      </c>
+      <c r="F138">
+        <v>29</v>
+      </c>
+      <c r="G138">
+        <v>97</v>
+      </c>
+      <c r="H138">
+        <v>324</v>
+      </c>
+      <c r="I138">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>9</v>
+      </c>
+      <c r="B139" t="s">
+        <v>237</v>
+      </c>
+      <c r="C139" t="s">
+        <v>37</v>
+      </c>
+      <c r="D139">
+        <v>31</v>
+      </c>
+      <c r="E139">
+        <v>23</v>
+      </c>
+      <c r="F139">
+        <v>10</v>
+      </c>
+      <c r="G139">
+        <v>34</v>
+      </c>
+      <c r="H139">
+        <v>104</v>
+      </c>
+      <c r="I139">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>10</v>
+      </c>
+      <c r="B140" t="s">
+        <v>238</v>
+      </c>
+      <c r="C140" t="s">
+        <v>37</v>
+      </c>
+      <c r="D140">
+        <v>112</v>
+      </c>
+      <c r="E140">
+        <v>83</v>
+      </c>
+      <c r="F140">
+        <v>6</v>
+      </c>
+      <c r="G140">
+        <v>276</v>
+      </c>
+      <c r="H140">
+        <v>11805</v>
+      </c>
+      <c r="I140">
+        <v>12282</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>11</v>
+      </c>
+      <c r="B141" t="s">
+        <v>239</v>
+      </c>
+      <c r="C141" t="s">
+        <v>37</v>
+      </c>
+      <c r="D141">
+        <v>33</v>
+      </c>
+      <c r="E141">
+        <v>17</v>
+      </c>
+      <c r="F141">
+        <v>9</v>
+      </c>
+      <c r="G141">
+        <v>42</v>
+      </c>
+      <c r="H141">
+        <v>113</v>
+      </c>
+      <c r="I141">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="142"/>
+    <row r="143">
+      <c r="A143">
+        <v>16</v>
+      </c>
+      <c r="B143" t="s">
+        <v>18</v>
+      </c>
+      <c r="C143" t="s">
+        <v>34</v>
+      </c>
+      <c r="D143">
+        <v>144</v>
+      </c>
+      <c r="E143">
+        <v>46</v>
+      </c>
+      <c r="F143">
+        <v>35</v>
+      </c>
+      <c r="G143">
+        <v>498</v>
+      </c>
+      <c r="H143">
+        <v>268</v>
+      </c>
+      <c r="I143">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>29</v>
+      </c>
+      <c r="B144" t="s">
+        <v>29</v>
+      </c>
+      <c r="C144" t="s">
+        <v>35</v>
+      </c>
+      <c r="D144">
+        <v>30</v>
+      </c>
+      <c r="E144">
+        <v>11</v>
+      </c>
+      <c r="F144">
+        <v>10</v>
+      </c>
+      <c r="G144">
+        <v>151</v>
+      </c>
+      <c r="H144">
+        <v>102</v>
+      </c>
+      <c r="I144">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>1</v>
+      </c>
+      <c r="B145" t="s">
+        <v>240</v>
+      </c>
+      <c r="C145" t="s">
+        <v>37</v>
+      </c>
+      <c r="D145">
+        <v>50</v>
+      </c>
+      <c r="E145">
+        <v>24</v>
+      </c>
+      <c r="F145">
+        <v>16</v>
+      </c>
+      <c r="G145">
+        <v>207</v>
+      </c>
+      <c r="H145">
+        <v>70</v>
+      </c>
+      <c r="I145">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>2</v>
+      </c>
+      <c r="B146" t="s">
+        <v>241</v>
+      </c>
+      <c r="C146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D146">
+        <v>34</v>
+      </c>
+      <c r="E146">
+        <v>1</v>
+      </c>
+      <c r="F146">
+        <v>6</v>
+      </c>
+      <c r="G146">
+        <v>76</v>
+      </c>
+      <c r="H146">
+        <v>27</v>
+      </c>
+      <c r="I146">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>3</v>
+      </c>
+      <c r="B147" t="s">
+        <v>242</v>
+      </c>
+      <c r="C147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D147">
+        <v>19</v>
+      </c>
+      <c r="E147">
+        <v>9</v>
+      </c>
+      <c r="F147">
+        <v>2</v>
+      </c>
+      <c r="G147">
+        <v>42</v>
+      </c>
+      <c r="H147">
+        <v>51</v>
+      </c>
+      <c r="I147">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>4</v>
+      </c>
+      <c r="B148" t="s">
+        <v>243</v>
+      </c>
+      <c r="C148" t="s">
+        <v>37</v>
+      </c>
+      <c r="D148">
+        <v>11</v>
+      </c>
+      <c r="E148">
+        <v>1</v>
+      </c>
+      <c r="F148">
+        <v>1</v>
+      </c>
+      <c r="G148">
+        <v>22</v>
+      </c>
+      <c r="H148">
+        <v>18</v>
+      </c>
+      <c r="I148">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="149"/>
+    <row r="150">
+      <c r="A150">
+        <v>17</v>
+      </c>
+      <c r="B150" t="s">
+        <v>19</v>
+      </c>
+      <c r="C150" t="s">
+        <v>34</v>
+      </c>
+      <c r="D150">
+        <v>5516</v>
+      </c>
+      <c r="E150">
+        <v>247</v>
+      </c>
+      <c r="F150">
+        <v>2863</v>
+      </c>
+      <c r="G150">
+        <v>10667</v>
+      </c>
+      <c r="H150">
+        <v>9403</v>
+      </c>
+      <c r="I150">
+        <v>28696</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s">
+        <v>29</v>
+      </c>
+      <c r="B151" t="s">
+        <v>29</v>
+      </c>
+      <c r="C151" t="s">
+        <v>35</v>
+      </c>
+      <c r="D151">
+        <v>300</v>
+      </c>
+      <c r="E151">
+        <v>41</v>
+      </c>
+      <c r="F151">
+        <v>255</v>
+      </c>
+      <c r="G151">
+        <v>518</v>
+      </c>
+      <c r="H151">
+        <v>953</v>
+      </c>
+      <c r="I151">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>1</v>
+      </c>
+      <c r="B152" t="s">
+        <v>244</v>
+      </c>
+      <c r="C152" t="s">
+        <v>37</v>
+      </c>
+      <c r="D152">
+        <v>226</v>
+      </c>
+      <c r="E152">
+        <v>54</v>
+      </c>
+      <c r="F152">
+        <v>1810</v>
+      </c>
+      <c r="G152">
+        <v>560</v>
+      </c>
+      <c r="H152">
+        <v>3471</v>
+      </c>
+      <c r="I152">
+        <v>6121</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>2</v>
+      </c>
+      <c r="B153" t="s">
+        <v>245</v>
+      </c>
+      <c r="C153" t="s">
+        <v>37</v>
+      </c>
+      <c r="D153">
+        <v>102</v>
+      </c>
+      <c r="E153">
+        <v>19</v>
+      </c>
+      <c r="F153">
+        <v>67</v>
+      </c>
+      <c r="G153">
+        <v>1355</v>
+      </c>
+      <c r="H153">
+        <v>200</v>
+      </c>
+      <c r="I153">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>3</v>
+      </c>
+      <c r="B154" t="s">
+        <v>246</v>
+      </c>
+      <c r="C154" t="s">
+        <v>37</v>
+      </c>
+      <c r="D154">
+        <v>4449</v>
+      </c>
+      <c r="E154">
+        <v>30</v>
+      </c>
+      <c r="F154">
+        <v>68</v>
+      </c>
+      <c r="G154">
+        <v>697</v>
+      </c>
+      <c r="H154">
+        <v>417</v>
+      </c>
+      <c r="I154">
+        <v>5661</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>4</v>
+      </c>
+      <c r="B155" t="s">
+        <v>247</v>
+      </c>
+      <c r="C155" t="s">
+        <v>37</v>
+      </c>
+      <c r="D155">
+        <v>136</v>
+      </c>
+      <c r="E155">
+        <v>17</v>
+      </c>
+      <c r="F155">
+        <v>71</v>
+      </c>
+      <c r="G155">
+        <v>4970</v>
+      </c>
+      <c r="H155">
+        <v>158</v>
+      </c>
+      <c r="I155">
+        <v>5352</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>5</v>
+      </c>
+      <c r="B156" t="s">
+        <v>248</v>
+      </c>
+      <c r="C156" t="s">
+        <v>37</v>
+      </c>
+      <c r="D156">
+        <v>36</v>
+      </c>
+      <c r="E156">
+        <v>12</v>
+      </c>
+      <c r="F156">
+        <v>12</v>
+      </c>
+      <c r="G156">
+        <v>132</v>
+      </c>
+      <c r="H156">
+        <v>1313</v>
+      </c>
+      <c r="I156">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>6</v>
+      </c>
+      <c r="B157" t="s">
+        <v>249</v>
+      </c>
+      <c r="C157" t="s">
+        <v>37</v>
+      </c>
+      <c r="D157">
+        <v>53</v>
+      </c>
+      <c r="E157">
+        <v>5</v>
+      </c>
+      <c r="F157">
+        <v>17</v>
+      </c>
+      <c r="G157">
+        <v>47</v>
+      </c>
+      <c r="H157">
+        <v>67</v>
+      </c>
+      <c r="I157">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>7</v>
+      </c>
+      <c r="B158" t="s">
+        <v>250</v>
+      </c>
+      <c r="C158" t="s">
+        <v>37</v>
+      </c>
+      <c r="D158">
+        <v>52</v>
+      </c>
+      <c r="E158">
+        <v>22</v>
+      </c>
+      <c r="F158">
+        <v>508</v>
+      </c>
+      <c r="G158">
+        <v>118</v>
+      </c>
+      <c r="H158">
+        <v>1869</v>
+      </c>
+      <c r="I158">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>8</v>
+      </c>
+      <c r="B159" t="s">
+        <v>251</v>
+      </c>
+      <c r="C159" t="s">
+        <v>37</v>
+      </c>
+      <c r="D159">
+        <v>25</v>
+      </c>
+      <c r="E159">
+        <v>26</v>
+      </c>
+      <c r="F159">
+        <v>15</v>
+      </c>
+      <c r="G159">
+        <v>53</v>
+      </c>
+      <c r="H159">
+        <v>727</v>
+      </c>
+      <c r="I159">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>9</v>
+      </c>
+      <c r="B160" t="s">
+        <v>252</v>
+      </c>
+      <c r="C160" t="s">
+        <v>37</v>
+      </c>
+      <c r="D160">
+        <v>55</v>
+      </c>
+      <c r="E160">
+        <v>3</v>
+      </c>
+      <c r="F160">
+        <v>11</v>
+      </c>
+      <c r="G160">
+        <v>45</v>
+      </c>
+      <c r="H160">
+        <v>55</v>
+      </c>
+      <c r="I160">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>10</v>
+      </c>
+      <c r="B161" t="s">
+        <v>253</v>
+      </c>
+      <c r="C161" t="s">
+        <v>37</v>
+      </c>
+      <c r="D161">
+        <v>29</v>
+      </c>
+      <c r="E161">
+        <v>10</v>
+      </c>
+      <c r="F161">
+        <v>2</v>
+      </c>
+      <c r="G161">
+        <v>83</v>
+      </c>
+      <c r="H161">
+        <v>86</v>
+      </c>
+      <c r="I161">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>11</v>
+      </c>
+      <c r="B162" t="s">
+        <v>254</v>
+      </c>
+      <c r="C162" t="s">
+        <v>37</v>
+      </c>
+      <c r="D162">
+        <v>53</v>
+      </c>
+      <c r="E162">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>27</v>
+      </c>
+      <c r="G162">
+        <v>2089</v>
+      </c>
+      <c r="H162">
+        <v>87</v>
+      </c>
+      <c r="I162">
+        <v>2264</v>
+      </c>
+    </row>
+    <row r="163"/>
+    <row r="164">
+      <c r="A164">
+        <v>24</v>
+      </c>
+      <c r="B164" t="s">
+        <v>20</v>
+      </c>
+      <c r="C164" t="s">
+        <v>34</v>
+      </c>
+      <c r="D164">
+        <v>1175</v>
+      </c>
+      <c r="E164">
+        <v>316</v>
+      </c>
+      <c r="F164">
+        <v>186</v>
+      </c>
+      <c r="G164">
+        <v>1875</v>
+      </c>
+      <c r="H164">
+        <v>4324</v>
+      </c>
+      <c r="I164">
+        <v>7876</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s">
+        <v>29</v>
+      </c>
+      <c r="B165" t="s">
+        <v>29</v>
+      </c>
+      <c r="C165" t="s">
+        <v>35</v>
+      </c>
+      <c r="D165">
+        <v>76</v>
+      </c>
+      <c r="E165">
+        <v>87</v>
+      </c>
+      <c r="F165">
+        <v>26</v>
+      </c>
+      <c r="G165">
+        <v>152</v>
+      </c>
+      <c r="H165">
+        <v>680</v>
+      </c>
+      <c r="I165">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>1</v>
+      </c>
+      <c r="B166" t="s">
+        <v>255</v>
+      </c>
+      <c r="C166" t="s">
+        <v>37</v>
+      </c>
+      <c r="D166">
+        <v>86</v>
+      </c>
+      <c r="E166">
+        <v>115</v>
+      </c>
+      <c r="F166">
+        <v>43</v>
+      </c>
+      <c r="G166">
+        <v>219</v>
+      </c>
+      <c r="H166">
+        <v>2081</v>
+      </c>
+      <c r="I166">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>2</v>
+      </c>
+      <c r="B167" t="s">
+        <v>256</v>
+      </c>
+      <c r="C167" t="s">
+        <v>37</v>
+      </c>
+      <c r="D167">
+        <v>30</v>
+      </c>
+      <c r="E167">
+        <v>24</v>
+      </c>
+      <c r="F167">
+        <v>10</v>
+      </c>
+      <c r="G167">
+        <v>201</v>
+      </c>
+      <c r="H167">
+        <v>227</v>
+      </c>
+      <c r="I167">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>3</v>
+      </c>
+      <c r="B168" t="s">
+        <v>257</v>
+      </c>
+      <c r="C168" t="s">
+        <v>37</v>
+      </c>
+      <c r="D168">
+        <v>18</v>
+      </c>
+      <c r="E168">
+        <v>11</v>
+      </c>
+      <c r="F168">
+        <v>3</v>
+      </c>
+      <c r="G168">
+        <v>24</v>
+      </c>
+      <c r="H168">
+        <v>56</v>
+      </c>
+      <c r="I168">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>4</v>
+      </c>
+      <c r="B169" t="s">
+        <v>258</v>
+      </c>
+      <c r="C169" t="s">
+        <v>37</v>
+      </c>
+      <c r="D169">
+        <v>699</v>
+      </c>
+      <c r="E169">
+        <v>13</v>
+      </c>
+      <c r="F169">
+        <v>31</v>
+      </c>
+      <c r="G169">
+        <v>154</v>
+      </c>
+      <c r="H169">
+        <v>573</v>
+      </c>
+      <c r="I169">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>5</v>
+      </c>
+      <c r="B170" t="s">
+        <v>259</v>
+      </c>
+      <c r="C170" t="s">
+        <v>37</v>
+      </c>
+      <c r="D170">
+        <v>14</v>
+      </c>
+      <c r="E170">
+        <v>6</v>
+      </c>
+      <c r="F170">
+        <v>37</v>
+      </c>
+      <c r="G170">
+        <v>39</v>
+      </c>
+      <c r="H170">
+        <v>78</v>
+      </c>
+      <c r="I170">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>6</v>
+      </c>
+      <c r="B171" t="s">
+        <v>260</v>
+      </c>
+      <c r="C171" t="s">
+        <v>37</v>
+      </c>
+      <c r="D171">
+        <v>9</v>
+      </c>
+      <c r="E171">
+        <v>4</v>
+      </c>
+      <c r="F171">
+        <v>3</v>
+      </c>
+      <c r="G171">
+        <v>11</v>
+      </c>
+      <c r="H171">
+        <v>57</v>
+      </c>
+      <c r="I171">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>7</v>
+      </c>
+      <c r="B172" t="s">
+        <v>261</v>
+      </c>
+      <c r="C172" t="s">
+        <v>37</v>
+      </c>
+      <c r="D172">
+        <v>15</v>
+      </c>
+      <c r="E172">
+        <v>18</v>
+      </c>
+      <c r="F172">
+        <v>9</v>
+      </c>
+      <c r="G172">
+        <v>187</v>
+      </c>
+      <c r="H172">
+        <v>283</v>
+      </c>
+      <c r="I172">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>8</v>
+      </c>
+      <c r="B173" t="s">
+        <v>262</v>
+      </c>
+      <c r="C173" t="s">
+        <v>37</v>
+      </c>
+      <c r="D173">
+        <v>199</v>
+      </c>
+      <c r="E173">
+        <v>7</v>
+      </c>
+      <c r="F173">
+        <v>10</v>
+      </c>
+      <c r="G173">
+        <v>824</v>
+      </c>
+      <c r="H173">
+        <v>167</v>
+      </c>
+      <c r="I173">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>9</v>
+      </c>
+      <c r="B174" t="s">
+        <v>263</v>
+      </c>
+      <c r="C174" t="s">
+        <v>37</v>
+      </c>
+      <c r="D174">
+        <v>10</v>
+      </c>
+      <c r="E174">
+        <v>3</v>
+      </c>
+      <c r="F174">
+        <v>12</v>
+      </c>
+      <c r="G174">
+        <v>14</v>
+      </c>
+      <c r="H174">
+        <v>39</v>
+      </c>
+      <c r="I174">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>10</v>
+      </c>
+      <c r="B175" t="s">
+        <v>264</v>
+      </c>
+      <c r="C175" t="s">
+        <v>37</v>
+      </c>
+      <c r="D175">
+        <v>19</v>
+      </c>
+      <c r="E175">
+        <v>28</v>
+      </c>
+      <c r="F175">
+        <v>2</v>
+      </c>
+      <c r="G175">
+        <v>50</v>
+      </c>
+      <c r="H175">
+        <v>83</v>
+      </c>
+      <c r="I175">
+        <v>182</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>265</v>
+      </c>
+      <c r="D2" t="s">
+        <v>266</v>
+      </c>
+      <c r="E2" t="s">
+        <v>267</v>
+      </c>
+      <c r="F2" t="s">
+        <v>268</v>
+      </c>
+      <c r="G2">
+        <v>815</v>
+      </c>
+      <c r="H2">
+        <v>3364</v>
+      </c>
+      <c r="I2">
+        <v>588</v>
+      </c>
+      <c r="J2">
+        <v>5365</v>
+      </c>
+      <c r="K2">
+        <v>5548</v>
+      </c>
+      <c r="L2">
+        <v>143</v>
+      </c>
+      <c r="M2">
+        <v>375</v>
+      </c>
+      <c r="N2">
+        <v>8912</v>
+      </c>
+      <c r="O2">
+        <v>2028</v>
+      </c>
+      <c r="P2">
+        <v>2363</v>
+      </c>
+      <c r="Q2">
+        <v>337</v>
+      </c>
+      <c r="R2">
+        <v>5702</v>
+      </c>
+      <c r="S2">
+        <v>160</v>
+      </c>
+      <c r="T2">
+        <v>38</v>
+      </c>
+      <c r="U2">
+        <v>7154</v>
+      </c>
+      <c r="V2">
+        <v>101</v>
+      </c>
+      <c r="W2">
+        <v>42993</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D3" t="s">
+        <v>266</v>
+      </c>
+      <c r="E3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G3">
+        <v>10065</v>
+      </c>
+      <c r="H3">
+        <v>20868</v>
+      </c>
+      <c r="I3">
+        <v>7618</v>
+      </c>
+      <c r="J3">
+        <v>30883</v>
+      </c>
+      <c r="K3">
+        <v>24105</v>
+      </c>
+      <c r="L3">
+        <v>510</v>
+      </c>
+      <c r="M3">
+        <v>1899</v>
+      </c>
+      <c r="N3">
+        <v>28277</v>
+      </c>
+      <c r="O3">
+        <v>4440</v>
+      </c>
+      <c r="P3">
+        <v>42304</v>
+      </c>
+      <c r="Q3">
+        <v>1002</v>
+      </c>
+      <c r="R3">
+        <v>14812</v>
+      </c>
+      <c r="S3">
+        <v>611</v>
+      </c>
+      <c r="T3">
+        <v>182</v>
+      </c>
+      <c r="U3">
+        <v>19533</v>
+      </c>
+      <c r="V3">
+        <v>1014</v>
+      </c>
+      <c r="W3">
+        <v>208123</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" t="s">
+        <v>265</v>
+      </c>
+      <c r="D4" t="s">
+        <v>266</v>
+      </c>
+      <c r="E4" t="s">
+        <v>271</v>
+      </c>
+      <c r="F4" t="s">
+        <v>272</v>
+      </c>
+      <c r="G4">
+        <v>5707</v>
+      </c>
+      <c r="H4">
+        <v>16983</v>
+      </c>
+      <c r="I4">
+        <v>2699</v>
+      </c>
+      <c r="J4">
+        <v>32022</v>
+      </c>
+      <c r="K4">
+        <v>17752</v>
+      </c>
+      <c r="L4">
+        <v>184</v>
+      </c>
+      <c r="M4">
+        <v>495</v>
+      </c>
+      <c r="N4">
+        <v>9157</v>
+      </c>
+      <c r="O4">
+        <v>315</v>
+      </c>
+      <c r="P4">
+        <v>5063</v>
+      </c>
+      <c r="Q4">
+        <v>735</v>
+      </c>
+      <c r="R4">
+        <v>3688</v>
+      </c>
+      <c r="S4">
+        <v>110</v>
+      </c>
+      <c r="T4">
+        <v>50</v>
+      </c>
+      <c r="U4">
+        <v>1426</v>
+      </c>
+      <c r="V4">
+        <v>271</v>
+      </c>
+      <c r="W4">
+        <v>96657</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5">
+        <v>16587</v>
+      </c>
+      <c r="H5">
+        <v>41215</v>
+      </c>
+      <c r="I5">
+        <v>10905</v>
+      </c>
+      <c r="J5">
+        <v>68270</v>
+      </c>
+      <c r="K5">
+        <v>47405</v>
+      </c>
+      <c r="L5">
+        <v>837</v>
+      </c>
+      <c r="M5">
+        <v>2769</v>
+      </c>
+      <c r="N5">
+        <v>46346</v>
+      </c>
+      <c r="O5">
+        <v>6783</v>
+      </c>
+      <c r="P5">
+        <v>49730</v>
+      </c>
+      <c r="Q5">
+        <v>2074</v>
+      </c>
+      <c r="R5">
+        <v>24202</v>
+      </c>
+      <c r="S5">
+        <v>881</v>
+      </c>
+      <c r="T5">
+        <v>270</v>
+      </c>
+      <c r="U5">
+        <v>28113</v>
+      </c>
+      <c r="V5">
+        <v>1386</v>
+      </c>
+      <c r="W5">
+        <v>347773</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2">
+        <v>815</v>
+      </c>
+      <c r="E2">
+        <v>10065</v>
+      </c>
+      <c r="F2">
+        <v>5707</v>
+      </c>
+      <c r="G2">
+        <v>16587</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3">
+        <v>190</v>
+      </c>
+      <c r="E3">
+        <v>2810</v>
+      </c>
+      <c r="F3">
+        <v>838</v>
+      </c>
+      <c r="G3">
+        <v>3838</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>273</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4">
+        <v>301</v>
+      </c>
+      <c r="E4">
+        <v>2531</v>
+      </c>
+      <c r="F4">
+        <v>4302</v>
+      </c>
+      <c r="G4">
+        <v>7134</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>274</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5">
+        <v>109</v>
+      </c>
+      <c r="E5">
+        <v>1785</v>
+      </c>
+      <c r="F5">
+        <v>244</v>
+      </c>
+      <c r="G5">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>275</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6">
+        <v>80</v>
+      </c>
+      <c r="E6">
+        <v>1403</v>
+      </c>
+      <c r="F6">
+        <v>79</v>
+      </c>
+      <c r="G6">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>276</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7">
+        <v>46</v>
+      </c>
+      <c r="E7">
+        <v>467</v>
+      </c>
+      <c r="F7">
+        <v>72</v>
+      </c>
+      <c r="G7">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>277</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>14</v>
+      </c>
+      <c r="E8">
+        <v>103</v>
+      </c>
+      <c r="F8">
+        <v>56</v>
+      </c>
+      <c r="G8">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>278</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9">
+        <v>13</v>
+      </c>
+      <c r="E9">
+        <v>96</v>
+      </c>
+      <c r="F9">
+        <v>33</v>
+      </c>
+      <c r="G9">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>279</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10">
+        <v>62</v>
+      </c>
+      <c r="E10">
+        <v>870</v>
+      </c>
+      <c r="F10">
+        <v>83</v>
+      </c>
+      <c r="G10">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12">
+        <v>3364</v>
+      </c>
+      <c r="E12">
+        <v>20868</v>
+      </c>
+      <c r="F12">
+        <v>16983</v>
+      </c>
+      <c r="G12">
+        <v>41215</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13">
+        <v>696</v>
+      </c>
+      <c r="E13">
+        <v>4975</v>
+      </c>
+      <c r="F13">
+        <v>1987</v>
+      </c>
+      <c r="G13">
+        <v>7658</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>280</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>799</v>
+      </c>
+      <c r="E14">
+        <v>4469</v>
+      </c>
+      <c r="F14">
+        <v>13006</v>
+      </c>
+      <c r="G14">
+        <v>18274</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>281</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15">
+        <v>563</v>
+      </c>
+      <c r="E15">
+        <v>6410</v>
+      </c>
+      <c r="F15">
+        <v>565</v>
+      </c>
+      <c r="G15">
+        <v>7538</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>282</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>362</v>
+      </c>
+      <c r="E16">
+        <v>1136</v>
+      </c>
+      <c r="F16">
+        <v>240</v>
+      </c>
+      <c r="G16">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>283</v>
+      </c>
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17">
+        <v>106</v>
+      </c>
+      <c r="E17">
+        <v>471</v>
+      </c>
+      <c r="F17">
+        <v>854</v>
+      </c>
+      <c r="G17">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>284</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>312</v>
+      </c>
+      <c r="E18">
+        <v>1274</v>
+      </c>
+      <c r="F18">
+        <v>114</v>
+      </c>
+      <c r="G18">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>285</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19">
+        <v>91</v>
+      </c>
+      <c r="E19">
+        <v>409</v>
+      </c>
+      <c r="F19">
+        <v>83</v>
+      </c>
+      <c r="G19">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>286</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20">
+        <v>435</v>
+      </c>
+      <c r="E20">
+        <v>1724</v>
+      </c>
+      <c r="F20">
+        <v>134</v>
+      </c>
+      <c r="G20">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22">
+        <v>588</v>
+      </c>
+      <c r="E22">
+        <v>7618</v>
+      </c>
+      <c r="F22">
+        <v>2699</v>
+      </c>
+      <c r="G22">
+        <v>10905</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23">
+        <v>99</v>
+      </c>
+      <c r="E23">
+        <v>1370</v>
+      </c>
+      <c r="F23">
+        <v>496</v>
+      </c>
+      <c r="G23">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>287</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24">
+        <v>138</v>
+      </c>
+      <c r="E24">
+        <v>860</v>
+      </c>
+      <c r="F24">
+        <v>1632</v>
+      </c>
+      <c r="G24">
+        <v>2630</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>288</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25">
+        <v>104</v>
+      </c>
+      <c r="E25">
+        <v>4057</v>
+      </c>
+      <c r="F25">
+        <v>235</v>
+      </c>
+      <c r="G25">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>289</v>
+      </c>
+      <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26">
+        <v>48</v>
+      </c>
+      <c r="E26">
+        <v>445</v>
+      </c>
+      <c r="F26">
+        <v>135</v>
+      </c>
+      <c r="G26">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>290</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27">
+        <v>23</v>
+      </c>
+      <c r="E27">
+        <v>183</v>
+      </c>
+      <c r="F27">
+        <v>51</v>
+      </c>
+      <c r="G27">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>291</v>
+      </c>
+      <c r="C28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28">
+        <v>113</v>
+      </c>
+      <c r="E28">
+        <v>231</v>
+      </c>
+      <c r="F28">
+        <v>36</v>
+      </c>
+      <c r="G28">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>292</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29">
+        <v>19</v>
+      </c>
+      <c r="E29">
+        <v>112</v>
+      </c>
+      <c r="F29">
+        <v>62</v>
+      </c>
+      <c r="G29">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>293</v>
+      </c>
+      <c r="C30" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30">
+        <v>44</v>
+      </c>
+      <c r="E30">
+        <v>360</v>
+      </c>
+      <c r="F30">
+        <v>52</v>
+      </c>
+      <c r="G30">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>34</v>
+      </c>
+      <c r="D32">
+        <v>5365</v>
+      </c>
+      <c r="E32">
+        <v>30883</v>
+      </c>
+      <c r="F32">
+        <v>32022</v>
+      </c>
+      <c r="G32">
+        <v>68270</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>29</v>
+      </c>
+      <c r="B33" t="s">
+        <v>29</v>
+      </c>
+      <c r="C33" t="s">
+        <v>35</v>
+      </c>
+      <c r="D33">
+        <v>402</v>
+      </c>
+      <c r="E33">
+        <v>4589</v>
+      </c>
+      <c r="F33">
+        <v>2180</v>
+      </c>
+      <c r="G33">
+        <v>7171</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>294</v>
+      </c>
+      <c r="C34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34">
+        <v>753</v>
+      </c>
+      <c r="E34">
+        <v>6790</v>
+      </c>
+      <c r="F34">
+        <v>920</v>
+      </c>
+      <c r="G34">
+        <v>8463</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>295</v>
+      </c>
+      <c r="C35" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35">
+        <v>867</v>
+      </c>
+      <c r="E35">
+        <v>4328</v>
+      </c>
+      <c r="F35">
+        <v>27768</v>
+      </c>
+      <c r="G35">
+        <v>32963</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>296</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36">
+        <v>2096</v>
+      </c>
+      <c r="E36">
+        <v>3546</v>
+      </c>
+      <c r="F36">
+        <v>378</v>
+      </c>
+      <c r="G36">
+        <v>6020</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>297</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37">
+        <v>994</v>
+      </c>
+      <c r="E37">
+        <v>10514</v>
+      </c>
+      <c r="F37">
+        <v>289</v>
+      </c>
+      <c r="G37">
+        <v>11797</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>298</v>
+      </c>
+      <c r="C38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38">
+        <v>110</v>
+      </c>
+      <c r="E38">
+        <v>715</v>
+      </c>
+      <c r="F38">
+        <v>212</v>
+      </c>
+      <c r="G38">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>299</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>72</v>
+      </c>
+      <c r="E39">
+        <v>252</v>
+      </c>
+      <c r="F39">
+        <v>138</v>
+      </c>
+      <c r="G39">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>300</v>
+      </c>
+      <c r="C40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40">
+        <v>71</v>
+      </c>
+      <c r="E40">
+        <v>149</v>
+      </c>
+      <c r="F40">
+        <v>137</v>
+      </c>
+      <c r="G40">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>34</v>
+      </c>
+      <c r="D42">
+        <v>5548</v>
+      </c>
+      <c r="E42">
+        <v>24105</v>
+      </c>
+      <c r="F42">
+        <v>17752</v>
+      </c>
+      <c r="G42">
+        <v>47405</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>29</v>
+      </c>
+      <c r="B43" t="s">
+        <v>29</v>
+      </c>
+      <c r="C43" t="s">
+        <v>35</v>
+      </c>
+      <c r="D43">
+        <v>547</v>
+      </c>
+      <c r="E43">
+        <v>3923</v>
+      </c>
+      <c r="F43">
+        <v>1180</v>
+      </c>
+      <c r="G43">
+        <v>5650</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>301</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44">
+        <v>2868</v>
+      </c>
+      <c r="E44">
+        <v>9105</v>
+      </c>
+      <c r="F44">
+        <v>558</v>
+      </c>
+      <c r="G44">
+        <v>12531</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>302</v>
+      </c>
+      <c r="C45" t="s">
+        <v>37</v>
+      </c>
+      <c r="D45">
+        <v>272</v>
+      </c>
+      <c r="E45">
+        <v>1528</v>
+      </c>
+      <c r="F45">
+        <v>14861</v>
+      </c>
+      <c r="G45">
+        <v>16661</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>303</v>
+      </c>
+      <c r="C46" t="s">
+        <v>37</v>
+      </c>
+      <c r="D46">
+        <v>200</v>
+      </c>
+      <c r="E46">
+        <v>1176</v>
+      </c>
+      <c r="F46">
+        <v>205</v>
+      </c>
+      <c r="G46">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>304</v>
+      </c>
+      <c r="C47" t="s">
+        <v>37</v>
+      </c>
+      <c r="D47">
+        <v>1178</v>
+      </c>
+      <c r="E47">
+        <v>2059</v>
+      </c>
+      <c r="F47">
+        <v>419</v>
+      </c>
+      <c r="G47">
+        <v>3656</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>305</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>130</v>
+      </c>
+      <c r="E48">
+        <v>3213</v>
+      </c>
+      <c r="F48">
+        <v>401</v>
+      </c>
+      <c r="G48">
+        <v>3744</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>306</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>93</v>
+      </c>
+      <c r="E49">
+        <v>393</v>
+      </c>
+      <c r="F49">
+        <v>56</v>
+      </c>
+      <c r="G49">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>307</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50">
+        <v>260</v>
+      </c>
+      <c r="E50">
+        <v>2708</v>
+      </c>
+      <c r="F50">
+        <v>72</v>
+      </c>
+      <c r="G50">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>34</v>
+      </c>
+      <c r="D52">
+        <v>143</v>
+      </c>
+      <c r="E52">
+        <v>510</v>
+      </c>
+      <c r="F52">
+        <v>184</v>
+      </c>
+      <c r="G52">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>29</v>
+      </c>
+      <c r="B53" t="s">
+        <v>29</v>
+      </c>
+      <c r="C53" t="s">
+        <v>35</v>
+      </c>
+      <c r="D53">
+        <v>43</v>
+      </c>
+      <c r="E53">
+        <v>315</v>
+      </c>
+      <c r="F53">
+        <v>121</v>
+      </c>
+      <c r="G53">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>308</v>
+      </c>
+      <c r="C54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54">
+        <v>100</v>
+      </c>
+      <c r="E54">
+        <v>195</v>
+      </c>
+      <c r="F54">
+        <v>63</v>
+      </c>
+      <c r="G54">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>34</v>
+      </c>
+      <c r="D56">
+        <v>375</v>
+      </c>
+      <c r="E56">
+        <v>1899</v>
+      </c>
+      <c r="F56">
+        <v>495</v>
+      </c>
+      <c r="G56">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>29</v>
+      </c>
+      <c r="B57" t="s">
+        <v>29</v>
+      </c>
+      <c r="C57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D57">
+        <v>60</v>
+      </c>
+      <c r="E57">
+        <v>940</v>
+      </c>
+      <c r="F57">
+        <v>247</v>
+      </c>
+      <c r="G57">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>309</v>
+      </c>
+      <c r="C58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58">
+        <v>55</v>
+      </c>
+      <c r="E58">
+        <v>358</v>
+      </c>
+      <c r="F58">
+        <v>78</v>
+      </c>
+      <c r="G58">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>310</v>
+      </c>
+      <c r="C59" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59">
+        <v>217</v>
+      </c>
+      <c r="E59">
+        <v>356</v>
+      </c>
+      <c r="F59">
+        <v>81</v>
+      </c>
+      <c r="G59">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>311</v>
+      </c>
+      <c r="C60" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60">
+        <v>27</v>
+      </c>
+      <c r="E60">
+        <v>160</v>
+      </c>
+      <c r="F60">
+        <v>29</v>
+      </c>
+      <c r="G60">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>312</v>
+      </c>
+      <c r="C61" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61">
+        <v>16</v>
+      </c>
+      <c r="E61">
+        <v>85</v>
+      </c>
+      <c r="F61">
+        <v>60</v>
+      </c>
+      <c r="G61">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="62"/>
+    <row r="63">
+      <c r="A63">
+        <v>8</v>
+      </c>
+      <c r="B63" t="s">
+        <v>13</v>
+      </c>
+      <c r="C63" t="s">
+        <v>34</v>
+      </c>
+      <c r="D63">
+        <v>8912</v>
+      </c>
+      <c r="E63">
+        <v>28277</v>
+      </c>
+      <c r="F63">
+        <v>9157</v>
+      </c>
+      <c r="G63">
+        <v>46346</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>29</v>
+      </c>
+      <c r="B64" t="s">
+        <v>29</v>
+      </c>
+      <c r="C64" t="s">
+        <v>35</v>
+      </c>
+      <c r="D64">
+        <v>1398</v>
+      </c>
+      <c r="E64">
+        <v>4016</v>
+      </c>
+      <c r="F64">
+        <v>808</v>
+      </c>
+      <c r="G64">
+        <v>6222</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>1</v>
+      </c>
+      <c r="B65" t="s">
+        <v>313</v>
+      </c>
+      <c r="C65" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65">
+        <v>1686</v>
+      </c>
+      <c r="E65">
+        <v>5009</v>
+      </c>
+      <c r="F65">
+        <v>4467</v>
+      </c>
+      <c r="G65">
+        <v>11162</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>2</v>
+      </c>
+      <c r="B66" t="s">
+        <v>314</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66">
+        <v>1476</v>
+      </c>
+      <c r="E66">
+        <v>7254</v>
+      </c>
+      <c r="F66">
+        <v>345</v>
+      </c>
+      <c r="G66">
+        <v>9075</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>3</v>
+      </c>
+      <c r="B67" t="s">
+        <v>315</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>203</v>
+      </c>
+      <c r="E67">
+        <v>1167</v>
+      </c>
+      <c r="F67">
+        <v>128</v>
+      </c>
+      <c r="G67">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>4</v>
+      </c>
+      <c r="B68" t="s">
+        <v>316</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68">
+        <v>1117</v>
+      </c>
+      <c r="E68">
+        <v>5491</v>
+      </c>
+      <c r="F68">
+        <v>263</v>
+      </c>
+      <c r="G68">
+        <v>6871</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>5</v>
+      </c>
+      <c r="B69" t="s">
+        <v>317</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69">
+        <v>117</v>
+      </c>
+      <c r="E69">
+        <v>363</v>
+      </c>
+      <c r="F69">
+        <v>2971</v>
+      </c>
+      <c r="G69">
+        <v>3451</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>6</v>
+      </c>
+      <c r="B70" t="s">
+        <v>318</v>
+      </c>
+      <c r="C70" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70">
+        <v>154</v>
+      </c>
+      <c r="E70">
+        <v>1120</v>
+      </c>
+      <c r="F70">
+        <v>46</v>
+      </c>
+      <c r="G70">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>7</v>
+      </c>
+      <c r="B71" t="s">
+        <v>319</v>
+      </c>
+      <c r="C71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71">
+        <v>2761</v>
+      </c>
+      <c r="E71">
+        <v>3857</v>
+      </c>
+      <c r="F71">
+        <v>129</v>
+      </c>
+      <c r="G71">
+        <v>6747</v>
+      </c>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73">
+        <v>10</v>
+      </c>
+      <c r="B73" t="s">
+        <v>122</v>
+      </c>
+      <c r="C73" t="s">
+        <v>34</v>
+      </c>
+      <c r="D73">
+        <v>2028</v>
+      </c>
+      <c r="E73">
+        <v>4440</v>
+      </c>
+      <c r="F73">
+        <v>315</v>
+      </c>
+      <c r="G73">
+        <v>6783</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>29</v>
+      </c>
+      <c r="B74" t="s">
+        <v>29</v>
+      </c>
+      <c r="C74" t="s">
+        <v>35</v>
+      </c>
+      <c r="D74">
+        <v>116</v>
+      </c>
+      <c r="E74">
+        <v>739</v>
+      </c>
+      <c r="F74">
+        <v>88</v>
+      </c>
+      <c r="G74">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>1</v>
+      </c>
+      <c r="B75" t="s">
+        <v>320</v>
+      </c>
+      <c r="C75" t="s">
+        <v>37</v>
+      </c>
+      <c r="D75">
+        <v>983</v>
+      </c>
+      <c r="E75">
+        <v>1413</v>
+      </c>
+      <c r="F75">
+        <v>73</v>
+      </c>
+      <c r="G75">
+        <v>2469</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>2</v>
+      </c>
+      <c r="B76" t="s">
+        <v>321</v>
+      </c>
+      <c r="C76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76">
+        <v>743</v>
+      </c>
+      <c r="E76">
+        <v>1622</v>
+      </c>
+      <c r="F76">
+        <v>67</v>
+      </c>
+      <c r="G76">
+        <v>2432</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>3</v>
+      </c>
+      <c r="B77" t="s">
+        <v>322</v>
+      </c>
+      <c r="C77" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77">
+        <v>64</v>
+      </c>
+      <c r="E77">
+        <v>183</v>
+      </c>
+      <c r="F77">
+        <v>35</v>
+      </c>
+      <c r="G77">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>4</v>
+      </c>
+      <c r="B78" t="s">
+        <v>323</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>53</v>
+      </c>
+      <c r="E78">
+        <v>310</v>
+      </c>
+      <c r="F78">
+        <v>23</v>
+      </c>
+      <c r="G78">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>5</v>
+      </c>
+      <c r="B79" t="s">
+        <v>324</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79">
+        <v>39</v>
+      </c>
+      <c r="E79">
+        <v>116</v>
+      </c>
+      <c r="F79">
+        <v>17</v>
+      </c>
+      <c r="G79">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>6</v>
+      </c>
+      <c r="B80" t="s">
+        <v>325</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>30</v>
+      </c>
+      <c r="E80">
+        <v>57</v>
+      </c>
+      <c r="F80">
+        <v>12</v>
+      </c>
+      <c r="G80">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>12</v>
+      </c>
+      <c r="B82" t="s">
+        <v>14</v>
+      </c>
+      <c r="C82" t="s">
+        <v>34</v>
+      </c>
+      <c r="D82">
+        <v>2363</v>
+      </c>
+      <c r="E82">
+        <v>42304</v>
+      </c>
+      <c r="F82">
+        <v>5063</v>
+      </c>
+      <c r="G82">
+        <v>49730</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" t="s">
+        <v>29</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83">
+        <v>240</v>
+      </c>
+      <c r="E83">
+        <v>4419</v>
+      </c>
+      <c r="F83">
+        <v>440</v>
+      </c>
+      <c r="G83">
+        <v>5099</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>326</v>
+      </c>
+      <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84">
+        <v>812</v>
+      </c>
+      <c r="E84">
+        <v>18397</v>
+      </c>
+      <c r="F84">
+        <v>527</v>
+      </c>
+      <c r="G84">
+        <v>19736</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>327</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>281</v>
+      </c>
+      <c r="E85">
+        <v>1915</v>
+      </c>
+      <c r="F85">
+        <v>3622</v>
+      </c>
+      <c r="G85">
+        <v>5818</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>328</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86">
+        <v>184</v>
+      </c>
+      <c r="E86">
+        <v>3494</v>
+      </c>
+      <c r="F86">
+        <v>188</v>
+      </c>
+      <c r="G86">
+        <v>3866</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>329</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>550</v>
+      </c>
+      <c r="E87">
+        <v>689</v>
+      </c>
+      <c r="F87">
+        <v>47</v>
+      </c>
+      <c r="G87">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>5</v>
+      </c>
+      <c r="B88" t="s">
+        <v>330</v>
+      </c>
+      <c r="C88" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88">
+        <v>120</v>
+      </c>
+      <c r="E88">
+        <v>7221</v>
+      </c>
+      <c r="F88">
+        <v>65</v>
+      </c>
+      <c r="G88">
+        <v>7406</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>6</v>
+      </c>
+      <c r="B89" t="s">
+        <v>331</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>22</v>
+      </c>
+      <c r="E89">
+        <v>535</v>
+      </c>
+      <c r="F89">
+        <v>20</v>
+      </c>
+      <c r="G89">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>7</v>
+      </c>
+      <c r="B90" t="s">
+        <v>332</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90">
+        <v>154</v>
+      </c>
+      <c r="E90">
+        <v>5634</v>
+      </c>
+      <c r="F90">
+        <v>154</v>
+      </c>
+      <c r="G90">
+        <v>5942</v>
+      </c>
+    </row>
+    <row r="91"/>
+    <row r="92">
+      <c r="A92">
+        <v>13</v>
+      </c>
+      <c r="B92" t="s">
+        <v>15</v>
+      </c>
+      <c r="C92" t="s">
+        <v>34</v>
+      </c>
+      <c r="D92">
+        <v>337</v>
+      </c>
+      <c r="E92">
+        <v>1002</v>
+      </c>
+      <c r="F92">
+        <v>735</v>
+      </c>
+      <c r="G92">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>29</v>
+      </c>
+      <c r="B93" t="s">
+        <v>29</v>
+      </c>
+      <c r="C93" t="s">
+        <v>35</v>
+      </c>
+      <c r="D93">
+        <v>97</v>
+      </c>
+      <c r="E93">
+        <v>367</v>
+      </c>
+      <c r="F93">
+        <v>83</v>
+      </c>
+      <c r="G93">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>1</v>
+      </c>
+      <c r="B94" t="s">
+        <v>333</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>140</v>
+      </c>
+      <c r="E94">
+        <v>321</v>
+      </c>
+      <c r="F94">
+        <v>550</v>
+      </c>
+      <c r="G94">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>334</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>48</v>
+      </c>
+      <c r="E95">
+        <v>167</v>
+      </c>
+      <c r="F95">
+        <v>69</v>
+      </c>
+      <c r="G95">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>3</v>
+      </c>
+      <c r="B96" t="s">
+        <v>335</v>
+      </c>
+      <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96">
+        <v>24</v>
+      </c>
+      <c r="E96">
+        <v>78</v>
+      </c>
+      <c r="F96">
+        <v>22</v>
+      </c>
+      <c r="G96">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>4</v>
+      </c>
+      <c r="B97" t="s">
+        <v>336</v>
+      </c>
+      <c r="C97" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97">
+        <v>12</v>
+      </c>
+      <c r="E97">
+        <v>35</v>
+      </c>
+      <c r="F97">
+        <v>7</v>
+      </c>
+      <c r="G97">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>5</v>
+      </c>
+      <c r="B98" t="s">
+        <v>337</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98">
+        <v>16</v>
+      </c>
+      <c r="E98">
+        <v>34</v>
+      </c>
+      <c r="F98">
+        <v>4</v>
+      </c>
+      <c r="G98">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="99"/>
+    <row r="100">
+      <c r="A100">
+        <v>14</v>
+      </c>
+      <c r="B100" t="s">
+        <v>16</v>
+      </c>
+      <c r="C100" t="s">
+        <v>34</v>
+      </c>
+      <c r="D100">
+        <v>5702</v>
+      </c>
+      <c r="E100">
+        <v>14812</v>
+      </c>
+      <c r="F100">
+        <v>3688</v>
+      </c>
+      <c r="G100">
+        <v>24202</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>29</v>
+      </c>
+      <c r="B101" t="s">
+        <v>29</v>
+      </c>
+      <c r="C101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D101">
+        <v>287</v>
+      </c>
+      <c r="E101">
+        <v>2044</v>
+      </c>
+      <c r="F101">
+        <v>542</v>
+      </c>
+      <c r="G101">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>1</v>
+      </c>
+      <c r="B102" t="s">
+        <v>338</v>
+      </c>
+      <c r="C102" t="s">
+        <v>37</v>
+      </c>
+      <c r="D102">
+        <v>792</v>
+      </c>
+      <c r="E102">
+        <v>7709</v>
+      </c>
+      <c r="F102">
+        <v>542</v>
+      </c>
+      <c r="G102">
+        <v>9043</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>2</v>
+      </c>
+      <c r="B103" t="s">
+        <v>339</v>
+      </c>
+      <c r="C103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103">
+        <v>163</v>
+      </c>
+      <c r="E103">
+        <v>831</v>
+      </c>
+      <c r="F103">
+        <v>151</v>
+      </c>
+      <c r="G103">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>3</v>
+      </c>
+      <c r="B104" t="s">
+        <v>311</v>
+      </c>
+      <c r="C104" t="s">
+        <v>37</v>
+      </c>
+      <c r="D104">
+        <v>91</v>
+      </c>
+      <c r="E104">
+        <v>582</v>
+      </c>
+      <c r="F104">
+        <v>100</v>
+      </c>
+      <c r="G104">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>4</v>
+      </c>
+      <c r="B105" t="s">
+        <v>340</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105">
+        <v>3964</v>
+      </c>
+      <c r="E105">
+        <v>2542</v>
+      </c>
+      <c r="F105">
+        <v>152</v>
+      </c>
+      <c r="G105">
+        <v>6658</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>5</v>
+      </c>
+      <c r="B106" t="s">
+        <v>341</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106">
+        <v>66</v>
+      </c>
+      <c r="E106">
+        <v>234</v>
+      </c>
+      <c r="F106">
+        <v>2146</v>
+      </c>
+      <c r="G106">
+        <v>2446</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>6</v>
+      </c>
+      <c r="B107" t="s">
+        <v>342</v>
+      </c>
+      <c r="C107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107">
+        <v>305</v>
+      </c>
+      <c r="E107">
+        <v>742</v>
+      </c>
+      <c r="F107">
+        <v>28</v>
+      </c>
+      <c r="G107">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>7</v>
+      </c>
+      <c r="B108" t="s">
+        <v>343</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>34</v>
+      </c>
+      <c r="E108">
+        <v>128</v>
+      </c>
+      <c r="F108">
+        <v>27</v>
+      </c>
+      <c r="G108">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="109"/>
+    <row r="110">
+      <c r="A110">
+        <v>15</v>
+      </c>
+      <c r="B110" t="s">
+        <v>17</v>
+      </c>
+      <c r="C110" t="s">
+        <v>34</v>
+      </c>
+      <c r="D110">
+        <v>160</v>
+      </c>
+      <c r="E110">
+        <v>611</v>
+      </c>
+      <c r="F110">
+        <v>110</v>
+      </c>
+      <c r="G110">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>29</v>
+      </c>
+      <c r="B111" t="s">
+        <v>29</v>
+      </c>
+      <c r="C111" t="s">
+        <v>35</v>
+      </c>
+      <c r="D111">
+        <v>49</v>
+      </c>
+      <c r="E111">
+        <v>258</v>
+      </c>
+      <c r="F111">
+        <v>54</v>
+      </c>
+      <c r="G111">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>1</v>
+      </c>
+      <c r="B112" t="s">
+        <v>344</v>
+      </c>
+      <c r="C112" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112">
+        <v>111</v>
+      </c>
+      <c r="E112">
+        <v>353</v>
+      </c>
+      <c r="F112">
+        <v>56</v>
+      </c>
+      <c r="G112">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="113"/>
+    <row r="114">
+      <c r="A114">
+        <v>16</v>
+      </c>
+      <c r="B114" t="s">
+        <v>18</v>
+      </c>
+      <c r="C114" t="s">
+        <v>34</v>
+      </c>
+      <c r="D114">
+        <v>38</v>
+      </c>
+      <c r="E114">
+        <v>182</v>
+      </c>
+      <c r="F114">
+        <v>50</v>
+      </c>
+      <c r="G114">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>29</v>
+      </c>
+      <c r="B115" t="s">
+        <v>29</v>
+      </c>
+      <c r="C115" t="s">
+        <v>35</v>
+      </c>
+      <c r="D115">
+        <v>10</v>
+      </c>
+      <c r="E115">
+        <v>84</v>
+      </c>
+      <c r="F115">
+        <v>21</v>
+      </c>
+      <c r="G115">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>1</v>
+      </c>
+      <c r="B116" t="s">
+        <v>345</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116">
+        <v>20</v>
+      </c>
+      <c r="E116">
+        <v>63</v>
+      </c>
+      <c r="F116">
+        <v>20</v>
+      </c>
+      <c r="G116">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>2</v>
+      </c>
+      <c r="B117" t="s">
+        <v>346</v>
+      </c>
+      <c r="C117" t="s">
+        <v>37</v>
+      </c>
+      <c r="D117">
+        <v>8</v>
+      </c>
+      <c r="E117">
+        <v>35</v>
+      </c>
+      <c r="F117">
+        <v>9</v>
+      </c>
+      <c r="G117">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="118"/>
+    <row r="119">
+      <c r="A119">
+        <v>17</v>
+      </c>
+      <c r="B119" t="s">
+        <v>19</v>
+      </c>
+      <c r="C119" t="s">
+        <v>34</v>
+      </c>
+      <c r="D119">
+        <v>7154</v>
+      </c>
+      <c r="E119">
+        <v>19533</v>
+      </c>
+      <c r="F119">
+        <v>1426</v>
+      </c>
+      <c r="G119">
+        <v>28113</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>29</v>
+      </c>
+      <c r="B120" t="s">
+        <v>29</v>
+      </c>
+      <c r="C120" t="s">
+        <v>35</v>
+      </c>
+      <c r="D120">
+        <v>230</v>
+      </c>
+      <c r="E120">
+        <v>1411</v>
+      </c>
+      <c r="F120">
+        <v>168</v>
+      </c>
+      <c r="G120">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>1</v>
+      </c>
+      <c r="B121" t="s">
+        <v>347</v>
+      </c>
+      <c r="C121" t="s">
+        <v>37</v>
+      </c>
+      <c r="D121">
+        <v>464</v>
+      </c>
+      <c r="E121">
+        <v>5733</v>
+      </c>
+      <c r="F121">
+        <v>129</v>
+      </c>
+      <c r="G121">
+        <v>6326</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>2</v>
+      </c>
+      <c r="B122" t="s">
+        <v>348</v>
+      </c>
+      <c r="C122" t="s">
+        <v>37</v>
+      </c>
+      <c r="D122">
+        <v>5243</v>
+      </c>
+      <c r="E122">
+        <v>3194</v>
+      </c>
+      <c r="F122">
+        <v>60</v>
+      </c>
+      <c r="G122">
+        <v>8497</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>3</v>
+      </c>
+      <c r="B123" t="s">
+        <v>349</v>
+      </c>
+      <c r="C123" t="s">
+        <v>37</v>
+      </c>
+      <c r="D123">
+        <v>46</v>
+      </c>
+      <c r="E123">
+        <v>227</v>
+      </c>
+      <c r="F123">
+        <v>29</v>
+      </c>
+      <c r="G123">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>4</v>
+      </c>
+      <c r="B124" t="s">
+        <v>350</v>
+      </c>
+      <c r="C124" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124">
+        <v>947</v>
+      </c>
+      <c r="E124">
+        <v>6587</v>
+      </c>
+      <c r="F124">
+        <v>129</v>
+      </c>
+      <c r="G124">
+        <v>7663</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>5</v>
+      </c>
+      <c r="B125" t="s">
+        <v>351</v>
+      </c>
+      <c r="C125" t="s">
+        <v>37</v>
+      </c>
+      <c r="D125">
+        <v>34</v>
+      </c>
+      <c r="E125">
+        <v>122</v>
+      </c>
+      <c r="F125">
+        <v>46</v>
+      </c>
+      <c r="G125">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>6</v>
+      </c>
+      <c r="B126" t="s">
+        <v>352</v>
+      </c>
+      <c r="C126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D126">
+        <v>25</v>
+      </c>
+      <c r="E126">
+        <v>110</v>
+      </c>
+      <c r="F126">
+        <v>20</v>
+      </c>
+      <c r="G126">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>7</v>
+      </c>
+      <c r="B127" t="s">
+        <v>353</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>165</v>
+      </c>
+      <c r="E127">
+        <v>2149</v>
+      </c>
+      <c r="F127">
+        <v>845</v>
+      </c>
+      <c r="G127">
+        <v>3159</v>
+      </c>
+    </row>
+    <row r="128"/>
+    <row r="129">
+      <c r="A129">
+        <v>24</v>
+      </c>
+      <c r="B129" t="s">
+        <v>20</v>
+      </c>
+      <c r="C129" t="s">
+        <v>34</v>
+      </c>
+      <c r="D129">
+        <v>101</v>
+      </c>
+      <c r="E129">
+        <v>1014</v>
+      </c>
+      <c r="F129">
+        <v>271</v>
+      </c>
+      <c r="G129">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s">
+        <v>29</v>
+      </c>
+      <c r="B130" t="s">
+        <v>29</v>
+      </c>
+      <c r="C130" t="s">
+        <v>35</v>
+      </c>
+      <c r="D130">
+        <v>21</v>
+      </c>
+      <c r="E130">
+        <v>360</v>
+      </c>
+      <c r="F130">
+        <v>91</v>
+      </c>
+      <c r="G130">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>1</v>
+      </c>
+      <c r="B131" t="s">
+        <v>354</v>
+      </c>
+      <c r="C131" t="s">
+        <v>37</v>
+      </c>
+      <c r="D131">
+        <v>46</v>
+      </c>
+      <c r="E131">
+        <v>474</v>
+      </c>
+      <c r="F131">
+        <v>154</v>
+      </c>
+      <c r="G131">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>2</v>
+      </c>
+      <c r="B132" t="s">
+        <v>355</v>
+      </c>
+      <c r="C132" t="s">
+        <v>37</v>
+      </c>
+      <c r="D132">
+        <v>21</v>
+      </c>
+      <c r="E132">
+        <v>117</v>
+      </c>
+      <c r="F132">
+        <v>15</v>
+      </c>
+      <c r="G132">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>3</v>
+      </c>
+      <c r="B133" t="s">
+        <v>356</v>
+      </c>
+      <c r="C133" t="s">
+        <v>37</v>
+      </c>
+      <c r="D133">
+        <v>13</v>
+      </c>
+      <c r="E133">
+        <v>63</v>
+      </c>
+      <c r="F133">
+        <v>11</v>
+      </c>
+      <c r="G133">
+        <v>87</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>357</v>
+      </c>
+      <c r="D2" t="s">
+        <v>358</v>
+      </c>
+      <c r="E2" t="s">
+        <v>359</v>
+      </c>
+      <c r="F2" t="s">
+        <v>360</v>
+      </c>
+      <c r="G2">
+        <v>1278</v>
+      </c>
+      <c r="H2">
+        <v>2769</v>
+      </c>
+      <c r="I2">
+        <v>22548</v>
+      </c>
+      <c r="J2">
+        <v>8286</v>
+      </c>
+      <c r="K2">
+        <v>2606</v>
+      </c>
+      <c r="L2">
+        <v>106</v>
+      </c>
+      <c r="M2">
+        <v>650</v>
+      </c>
+      <c r="N2">
+        <v>2040</v>
+      </c>
+      <c r="O2">
+        <v>2059</v>
+      </c>
+      <c r="P2">
+        <v>1347</v>
+      </c>
+      <c r="Q2">
+        <v>855</v>
+      </c>
+      <c r="R2">
+        <v>5209</v>
+      </c>
+      <c r="S2">
+        <v>1632</v>
+      </c>
+      <c r="T2">
+        <v>1791</v>
+      </c>
+      <c r="U2">
+        <v>213</v>
+      </c>
+      <c r="V2">
+        <v>57</v>
+      </c>
+      <c r="W2">
+        <v>53446</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" t="s">
+        <v>357</v>
+      </c>
+      <c r="D3" t="s">
+        <v>358</v>
+      </c>
+      <c r="E3" t="s">
+        <v>361</v>
+      </c>
+      <c r="F3" t="s">
+        <v>362</v>
+      </c>
+      <c r="G3">
+        <v>17559</v>
+      </c>
+      <c r="H3">
+        <v>39631</v>
+      </c>
+      <c r="I3">
+        <v>21771</v>
+      </c>
+      <c r="J3">
+        <v>27996</v>
+      </c>
+      <c r="K3">
+        <v>39362</v>
+      </c>
+      <c r="L3">
+        <v>510</v>
+      </c>
+      <c r="M3">
+        <v>1884</v>
+      </c>
+      <c r="N3">
+        <v>32307</v>
+      </c>
+      <c r="O3">
+        <v>1474</v>
+      </c>
+      <c r="P3">
+        <v>32062</v>
+      </c>
+      <c r="Q3">
+        <v>1509</v>
+      </c>
+      <c r="R3">
+        <v>25610</v>
+      </c>
+      <c r="S3">
+        <v>1186</v>
+      </c>
+      <c r="T3">
+        <v>2175</v>
+      </c>
+      <c r="U3">
+        <v>27762</v>
+      </c>
+      <c r="V3">
+        <v>1716</v>
+      </c>
+      <c r="W3">
+        <v>274514</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4">
+        <v>18837</v>
+      </c>
+      <c r="H4">
+        <v>42400</v>
+      </c>
+      <c r="I4">
+        <v>44319</v>
+      </c>
+      <c r="J4">
+        <v>36282</v>
+      </c>
+      <c r="K4">
+        <v>41968</v>
+      </c>
+      <c r="L4">
+        <v>616</v>
+      </c>
+      <c r="M4">
+        <v>2534</v>
+      </c>
+      <c r="N4">
+        <v>34347</v>
+      </c>
+      <c r="O4">
+        <v>3533</v>
+      </c>
+      <c r="P4">
+        <v>33409</v>
+      </c>
+      <c r="Q4">
+        <v>2364</v>
+      </c>
+      <c r="R4">
+        <v>30819</v>
+      </c>
+      <c r="S4">
+        <v>2818</v>
+      </c>
+      <c r="T4">
+        <v>3966</v>
+      </c>
+      <c r="U4">
+        <v>27975</v>
+      </c>
+      <c r="V4">
+        <v>1773</v>
+      </c>
+      <c r="W4">
+        <v>327960</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2">
+        <v>1278</v>
+      </c>
+      <c r="E2">
+        <v>17559</v>
+      </c>
+      <c r="F2">
+        <v>18837</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3">
+        <v>286</v>
+      </c>
+      <c r="E3">
+        <v>2904</v>
+      </c>
+      <c r="F3">
+        <v>3190</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>363</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4">
+        <v>395</v>
+      </c>
+      <c r="E4">
+        <v>4179</v>
+      </c>
+      <c r="F4">
+        <v>4574</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>364</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5">
+        <v>182</v>
+      </c>
+      <c r="E5">
+        <v>2710</v>
+      </c>
+      <c r="F5">
+        <v>2892</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>365</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6">
+        <v>204</v>
+      </c>
+      <c r="E6">
+        <v>604</v>
+      </c>
+      <c r="F6">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>366</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7">
+        <v>32</v>
+      </c>
+      <c r="E7">
+        <v>488</v>
+      </c>
+      <c r="F7">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>367</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>70</v>
+      </c>
+      <c r="E8">
+        <v>4632</v>
+      </c>
+      <c r="F8">
+        <v>4702</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>368</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9">
+        <v>65</v>
+      </c>
+      <c r="E9">
+        <v>969</v>
+      </c>
+      <c r="F9">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>369</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10">
+        <v>44</v>
+      </c>
+      <c r="E10">
+        <v>1073</v>
+      </c>
+      <c r="F10">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12">
+        <v>2769</v>
+      </c>
+      <c r="E12">
+        <v>39631</v>
+      </c>
+      <c r="F12">
+        <v>42400</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13">
+        <v>571</v>
+      </c>
+      <c r="E13">
+        <v>4616</v>
+      </c>
+      <c r="F13">
+        <v>5187</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>370</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>994</v>
+      </c>
+      <c r="E14">
+        <v>12042</v>
+      </c>
+      <c r="F14">
+        <v>13036</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>371</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15">
+        <v>490</v>
+      </c>
+      <c r="E15">
+        <v>6417</v>
+      </c>
+      <c r="F15">
+        <v>6907</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>372</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>363</v>
+      </c>
+      <c r="E16">
+        <v>1150</v>
+      </c>
+      <c r="F16">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>373</v>
+      </c>
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17">
+        <v>187</v>
+      </c>
+      <c r="E17">
+        <v>7128</v>
+      </c>
+      <c r="F17">
+        <v>7315</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>374</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>52</v>
+      </c>
+      <c r="E18">
+        <v>1155</v>
+      </c>
+      <c r="F18">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>375</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19">
+        <v>69</v>
+      </c>
+      <c r="E19">
+        <v>510</v>
+      </c>
+      <c r="F19">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>376</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20">
+        <v>43</v>
+      </c>
+      <c r="E20">
+        <v>6613</v>
+      </c>
+      <c r="F20">
+        <v>6656</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22">
+        <v>22548</v>
+      </c>
+      <c r="E22">
+        <v>21771</v>
+      </c>
+      <c r="F22">
+        <v>44319</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23">
+        <v>1026</v>
+      </c>
+      <c r="E23">
+        <v>2193</v>
+      </c>
+      <c r="F23">
+        <v>3219</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>377</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24">
+        <v>9881</v>
+      </c>
+      <c r="E24">
+        <v>1339</v>
+      </c>
+      <c r="F24">
+        <v>11220</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>378</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25">
+        <v>396</v>
+      </c>
+      <c r="E25">
+        <v>12442</v>
+      </c>
+      <c r="F25">
+        <v>12838</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>379</v>
+      </c>
+      <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26">
+        <v>8640</v>
+      </c>
+      <c r="E26">
+        <v>1094</v>
+      </c>
+      <c r="F26">
+        <v>9734</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>380</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27">
+        <v>204</v>
+      </c>
+      <c r="E27">
+        <v>706</v>
+      </c>
+      <c r="F27">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>381</v>
+      </c>
+      <c r="C28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28">
+        <v>76</v>
+      </c>
+      <c r="E28">
+        <v>2562</v>
+      </c>
+      <c r="F28">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>382</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29">
+        <v>67</v>
+      </c>
+      <c r="E29">
+        <v>1337</v>
+      </c>
+      <c r="F29">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>383</v>
+      </c>
+      <c r="C30" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30">
+        <v>2258</v>
+      </c>
+      <c r="E30">
+        <v>98</v>
+      </c>
+      <c r="F30">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>34</v>
+      </c>
+      <c r="D32">
+        <v>8286</v>
+      </c>
+      <c r="E32">
+        <v>27996</v>
+      </c>
+      <c r="F32">
+        <v>36282</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>29</v>
+      </c>
+      <c r="B33" t="s">
+        <v>29</v>
+      </c>
+      <c r="C33" t="s">
+        <v>35</v>
+      </c>
+      <c r="D33">
+        <v>442</v>
+      </c>
+      <c r="E33">
+        <v>3150</v>
+      </c>
+      <c r="F33">
+        <v>3592</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>384</v>
+      </c>
+      <c r="C34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34">
+        <v>992</v>
+      </c>
+      <c r="E34">
+        <v>11442</v>
+      </c>
+      <c r="F34">
+        <v>12434</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>385</v>
+      </c>
+      <c r="C35" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35">
+        <v>282</v>
+      </c>
+      <c r="E35">
+        <v>5398</v>
+      </c>
+      <c r="F35">
+        <v>5680</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>386</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36">
+        <v>186</v>
+      </c>
+      <c r="E36">
+        <v>858</v>
+      </c>
+      <c r="F36">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>387</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37">
+        <v>6249</v>
+      </c>
+      <c r="E37">
+        <v>1012</v>
+      </c>
+      <c r="F37">
+        <v>7261</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>388</v>
+      </c>
+      <c r="C38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38">
+        <v>69</v>
+      </c>
+      <c r="E38">
+        <v>4854</v>
+      </c>
+      <c r="F38">
+        <v>4923</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>389</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>22</v>
+      </c>
+      <c r="E39">
+        <v>198</v>
+      </c>
+      <c r="F39">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>390</v>
+      </c>
+      <c r="C40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40">
+        <v>44</v>
+      </c>
+      <c r="E40">
+        <v>1084</v>
+      </c>
+      <c r="F40">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>34</v>
+      </c>
+      <c r="D42">
+        <v>2606</v>
+      </c>
+      <c r="E42">
+        <v>39362</v>
+      </c>
+      <c r="F42">
+        <v>41968</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>29</v>
+      </c>
+      <c r="B43" t="s">
+        <v>29</v>
+      </c>
+      <c r="C43" t="s">
+        <v>35</v>
+      </c>
+      <c r="D43">
+        <v>244</v>
+      </c>
+      <c r="E43">
+        <v>3143</v>
+      </c>
+      <c r="F43">
+        <v>3387</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>391</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44">
+        <v>706</v>
+      </c>
+      <c r="E44">
+        <v>14109</v>
+      </c>
+      <c r="F44">
+        <v>14815</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>392</v>
+      </c>
+      <c r="C45" t="s">
+        <v>37</v>
+      </c>
+      <c r="D45">
+        <v>616</v>
+      </c>
+      <c r="E45">
+        <v>7582</v>
+      </c>
+      <c r="F45">
+        <v>8198</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>393</v>
+      </c>
+      <c r="C46" t="s">
+        <v>37</v>
+      </c>
+      <c r="D46">
+        <v>111</v>
+      </c>
+      <c r="E46">
+        <v>6720</v>
+      </c>
+      <c r="F46">
+        <v>6831</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>394</v>
+      </c>
+      <c r="C47" t="s">
+        <v>37</v>
+      </c>
+      <c r="D47">
+        <v>82</v>
+      </c>
+      <c r="E47">
+        <v>983</v>
+      </c>
+      <c r="F47">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>395</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>69</v>
+      </c>
+      <c r="E48">
+        <v>6375</v>
+      </c>
+      <c r="F48">
+        <v>6444</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>396</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>37</v>
+      </c>
+      <c r="E49">
+        <v>310</v>
+      </c>
+      <c r="F49">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>397</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50">
+        <v>741</v>
+      </c>
+      <c r="E50">
+        <v>140</v>
+      </c>
+      <c r="F50">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>34</v>
+      </c>
+      <c r="D52">
+        <v>106</v>
+      </c>
+      <c r="E52">
+        <v>510</v>
+      </c>
+      <c r="F52">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>29</v>
+      </c>
+      <c r="B53" t="s">
+        <v>29</v>
+      </c>
+      <c r="C53" t="s">
+        <v>35</v>
+      </c>
+      <c r="D53">
+        <v>52</v>
+      </c>
+      <c r="E53">
+        <v>274</v>
+      </c>
+      <c r="F53">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>398</v>
+      </c>
+      <c r="C54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54">
+        <v>54</v>
+      </c>
+      <c r="E54">
+        <v>236</v>
+      </c>
+      <c r="F54">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>34</v>
+      </c>
+      <c r="D56">
+        <v>650</v>
+      </c>
+      <c r="E56">
+        <v>1884</v>
+      </c>
+      <c r="F56">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>29</v>
+      </c>
+      <c r="B57" t="s">
+        <v>29</v>
+      </c>
+      <c r="C57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D57">
+        <v>143</v>
+      </c>
+      <c r="E57">
+        <v>778</v>
+      </c>
+      <c r="F57">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>399</v>
+      </c>
+      <c r="C58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58">
+        <v>183</v>
+      </c>
+      <c r="E58">
+        <v>436</v>
+      </c>
+      <c r="F58">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>400</v>
+      </c>
+      <c r="C59" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59">
+        <v>222</v>
+      </c>
+      <c r="E59">
+        <v>229</v>
+      </c>
+      <c r="F59">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>401</v>
+      </c>
+      <c r="C60" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60">
+        <v>56</v>
+      </c>
+      <c r="E60">
+        <v>200</v>
+      </c>
+      <c r="F60">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>402</v>
+      </c>
+      <c r="C61" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61">
+        <v>29</v>
+      </c>
+      <c r="E61">
+        <v>131</v>
+      </c>
+      <c r="F61">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>403</v>
+      </c>
+      <c r="C62" t="s">
+        <v>37</v>
+      </c>
+      <c r="D62">
+        <v>17</v>
+      </c>
+      <c r="E62">
+        <v>110</v>
+      </c>
+      <c r="F62">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="63"/>
+    <row r="64">
+      <c r="A64">
+        <v>8</v>
+      </c>
+      <c r="B64" t="s">
+        <v>13</v>
+      </c>
+      <c r="C64" t="s">
+        <v>34</v>
+      </c>
+      <c r="D64">
+        <v>2040</v>
+      </c>
+      <c r="E64">
+        <v>32307</v>
+      </c>
+      <c r="F64">
+        <v>34347</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>29</v>
+      </c>
+      <c r="B65" t="s">
+        <v>29</v>
+      </c>
+      <c r="C65" t="s">
+        <v>35</v>
+      </c>
+      <c r="D65">
+        <v>183</v>
+      </c>
+      <c r="E65">
+        <v>2403</v>
+      </c>
+      <c r="F65">
+        <v>2586</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>1</v>
+      </c>
+      <c r="B66" t="s">
+        <v>404</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66">
+        <v>401</v>
+      </c>
+      <c r="E66">
+        <v>9067</v>
+      </c>
+      <c r="F66">
+        <v>9468</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>2</v>
+      </c>
+      <c r="B67" t="s">
+        <v>405</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>697</v>
+      </c>
+      <c r="E67">
+        <v>7023</v>
+      </c>
+      <c r="F67">
+        <v>7720</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>3</v>
+      </c>
+      <c r="B68" t="s">
+        <v>406</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68">
+        <v>90</v>
+      </c>
+      <c r="E68">
+        <v>1524</v>
+      </c>
+      <c r="F68">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>4</v>
+      </c>
+      <c r="B69" t="s">
+        <v>407</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69">
+        <v>435</v>
+      </c>
+      <c r="E69">
+        <v>3435</v>
+      </c>
+      <c r="F69">
+        <v>3870</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>5</v>
+      </c>
+      <c r="B70" t="s">
+        <v>408</v>
+      </c>
+      <c r="C70" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70">
+        <v>164</v>
+      </c>
+      <c r="E70">
+        <v>8532</v>
+      </c>
+      <c r="F70">
+        <v>8696</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>6</v>
+      </c>
+      <c r="B71" t="s">
+        <v>409</v>
+      </c>
+      <c r="C71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71">
+        <v>52</v>
+      </c>
+      <c r="E71">
+        <v>114</v>
+      </c>
+      <c r="F71">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>7</v>
+      </c>
+      <c r="B72" t="s">
+        <v>410</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72">
+        <v>18</v>
+      </c>
+      <c r="E72">
+        <v>209</v>
+      </c>
+      <c r="F72">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="73"/>
+    <row r="74">
+      <c r="A74">
+        <v>10</v>
+      </c>
+      <c r="B74" t="s">
+        <v>122</v>
+      </c>
+      <c r="C74" t="s">
+        <v>34</v>
+      </c>
+      <c r="D74">
+        <v>2059</v>
+      </c>
+      <c r="E74">
+        <v>1474</v>
+      </c>
+      <c r="F74">
+        <v>3533</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>29</v>
+      </c>
+      <c r="B75" t="s">
+        <v>29</v>
+      </c>
+      <c r="C75" t="s">
+        <v>35</v>
+      </c>
+      <c r="D75">
+        <v>275</v>
+      </c>
+      <c r="E75">
+        <v>387</v>
+      </c>
+      <c r="F75">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>1</v>
+      </c>
+      <c r="B76" t="s">
+        <v>411</v>
+      </c>
+      <c r="C76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76">
+        <v>403</v>
+      </c>
+      <c r="E76">
+        <v>481</v>
+      </c>
+      <c r="F76">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>2</v>
+      </c>
+      <c r="B77" t="s">
+        <v>412</v>
+      </c>
+      <c r="C77" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77">
+        <v>1152</v>
+      </c>
+      <c r="E77">
+        <v>192</v>
+      </c>
+      <c r="F77">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>3</v>
+      </c>
+      <c r="B78" t="s">
+        <v>413</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>91</v>
+      </c>
+      <c r="E78">
+        <v>142</v>
+      </c>
+      <c r="F78">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>4</v>
+      </c>
+      <c r="B79" t="s">
+        <v>414</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79">
+        <v>78</v>
+      </c>
+      <c r="E79">
+        <v>202</v>
+      </c>
+      <c r="F79">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>5</v>
+      </c>
+      <c r="B80" t="s">
+        <v>415</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>60</v>
+      </c>
+      <c r="E80">
+        <v>70</v>
+      </c>
+      <c r="F80">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>12</v>
+      </c>
+      <c r="B82" t="s">
+        <v>14</v>
+      </c>
+      <c r="C82" t="s">
+        <v>34</v>
+      </c>
+      <c r="D82">
+        <v>1347</v>
+      </c>
+      <c r="E82">
+        <v>32062</v>
+      </c>
+      <c r="F82">
+        <v>33409</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" t="s">
+        <v>29</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83">
+        <v>179</v>
+      </c>
+      <c r="E83">
+        <v>2317</v>
+      </c>
+      <c r="F83">
+        <v>2496</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>416</v>
+      </c>
+      <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84">
+        <v>602</v>
+      </c>
+      <c r="E84">
+        <v>11599</v>
+      </c>
+      <c r="F84">
+        <v>12201</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>417</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>330</v>
+      </c>
+      <c r="E85">
+        <v>3018</v>
+      </c>
+      <c r="F85">
+        <v>3348</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>418</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86">
+        <v>67</v>
+      </c>
+      <c r="E86">
+        <v>1671</v>
+      </c>
+      <c r="F86">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>419</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>71</v>
+      </c>
+      <c r="E87">
+        <v>4990</v>
+      </c>
+      <c r="F87">
+        <v>5061</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>5</v>
+      </c>
+      <c r="B88" t="s">
+        <v>420</v>
+      </c>
+      <c r="C88" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88">
+        <v>40</v>
+      </c>
+      <c r="E88">
+        <v>7070</v>
+      </c>
+      <c r="F88">
+        <v>7110</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>6</v>
+      </c>
+      <c r="B89" t="s">
+        <v>421</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>27</v>
+      </c>
+      <c r="E89">
+        <v>372</v>
+      </c>
+      <c r="F89">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>7</v>
+      </c>
+      <c r="B90" t="s">
+        <v>422</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90">
+        <v>31</v>
+      </c>
+      <c r="E90">
+        <v>1025</v>
+      </c>
+      <c r="F90">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="91"/>
+    <row r="92">
+      <c r="A92">
+        <v>13</v>
+      </c>
+      <c r="B92" t="s">
+        <v>15</v>
+      </c>
+      <c r="C92" t="s">
+        <v>34</v>
+      </c>
+      <c r="D92">
+        <v>855</v>
+      </c>
+      <c r="E92">
+        <v>1509</v>
+      </c>
+      <c r="F92">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>29</v>
+      </c>
+      <c r="B93" t="s">
+        <v>29</v>
+      </c>
+      <c r="C93" t="s">
+        <v>35</v>
+      </c>
+      <c r="D93">
+        <v>34</v>
+      </c>
+      <c r="E93">
+        <v>300</v>
+      </c>
+      <c r="F93">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>1</v>
+      </c>
+      <c r="B94" t="s">
+        <v>423</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>764</v>
+      </c>
+      <c r="E94">
+        <v>364</v>
+      </c>
+      <c r="F94">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>424</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>21</v>
+      </c>
+      <c r="E95">
+        <v>146</v>
+      </c>
+      <c r="F95">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>3</v>
+      </c>
+      <c r="B96" t="s">
+        <v>425</v>
+      </c>
+      <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96">
+        <v>5</v>
+      </c>
+      <c r="E96">
+        <v>136</v>
+      </c>
+      <c r="F96">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>4</v>
+      </c>
+      <c r="B97" t="s">
+        <v>426</v>
+      </c>
+      <c r="C97" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97">
+        <v>6</v>
+      </c>
+      <c r="E97">
+        <v>183</v>
+      </c>
+      <c r="F97">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>5</v>
+      </c>
+      <c r="B98" t="s">
+        <v>427</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98">
+        <v>2</v>
+      </c>
+      <c r="E98">
+        <v>260</v>
+      </c>
+      <c r="F98">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>6</v>
+      </c>
+      <c r="B99" t="s">
+        <v>428</v>
+      </c>
+      <c r="C99" t="s">
+        <v>37</v>
+      </c>
+      <c r="D99">
+        <v>21</v>
+      </c>
+      <c r="E99">
+        <v>75</v>
+      </c>
+      <c r="F99">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>7</v>
+      </c>
+      <c r="B100" t="s">
+        <v>429</v>
+      </c>
+      <c r="C100" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100">
+        <v>2</v>
+      </c>
+      <c r="E100">
+        <v>45</v>
+      </c>
+      <c r="F100">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="101"/>
+    <row r="102">
+      <c r="A102">
+        <v>14</v>
+      </c>
+      <c r="B102" t="s">
+        <v>16</v>
+      </c>
+      <c r="C102" t="s">
+        <v>34</v>
+      </c>
+      <c r="D102">
+        <v>5209</v>
+      </c>
+      <c r="E102">
+        <v>25610</v>
+      </c>
+      <c r="F102">
+        <v>30819</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>29</v>
+      </c>
+      <c r="B103" t="s">
+        <v>29</v>
+      </c>
+      <c r="C103" t="s">
+        <v>35</v>
+      </c>
+      <c r="D103">
+        <v>310</v>
+      </c>
+      <c r="E103">
+        <v>1784</v>
+      </c>
+      <c r="F103">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>1</v>
+      </c>
+      <c r="B104" t="s">
+        <v>430</v>
+      </c>
+      <c r="C104" t="s">
+        <v>37</v>
+      </c>
+      <c r="D104">
+        <v>582</v>
+      </c>
+      <c r="E104">
+        <v>10563</v>
+      </c>
+      <c r="F104">
+        <v>11145</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>2</v>
+      </c>
+      <c r="B105" t="s">
+        <v>431</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105">
+        <v>228</v>
+      </c>
+      <c r="E105">
+        <v>9418</v>
+      </c>
+      <c r="F105">
+        <v>9646</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>3</v>
+      </c>
+      <c r="B106" t="s">
+        <v>432</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106">
+        <v>98</v>
+      </c>
+      <c r="E106">
+        <v>292</v>
+      </c>
+      <c r="F106">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>4</v>
+      </c>
+      <c r="B107" t="s">
+        <v>433</v>
+      </c>
+      <c r="C107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107">
+        <v>3905</v>
+      </c>
+      <c r="E107">
+        <v>595</v>
+      </c>
+      <c r="F107">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>5</v>
+      </c>
+      <c r="B108" t="s">
+        <v>434</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>51</v>
+      </c>
+      <c r="E108">
+        <v>2579</v>
+      </c>
+      <c r="F108">
+        <v>2630</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>6</v>
+      </c>
+      <c r="B109" t="s">
+        <v>435</v>
+      </c>
+      <c r="C109" t="s">
+        <v>37</v>
+      </c>
+      <c r="D109">
+        <v>12</v>
+      </c>
+      <c r="E109">
+        <v>90</v>
+      </c>
+      <c r="F109">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>7</v>
+      </c>
+      <c r="B110" t="s">
+        <v>436</v>
+      </c>
+      <c r="C110" t="s">
+        <v>37</v>
+      </c>
+      <c r="D110">
+        <v>23</v>
+      </c>
+      <c r="E110">
+        <v>289</v>
+      </c>
+      <c r="F110">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="111"/>
+    <row r="112">
+      <c r="A112">
+        <v>15</v>
+      </c>
+      <c r="B112" t="s">
+        <v>17</v>
+      </c>
+      <c r="C112" t="s">
+        <v>34</v>
+      </c>
+      <c r="D112">
+        <v>1632</v>
+      </c>
+      <c r="E112">
+        <v>1186</v>
+      </c>
+      <c r="F112">
+        <v>2818</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>29</v>
+      </c>
+      <c r="B113" t="s">
+        <v>29</v>
+      </c>
+      <c r="C113" t="s">
+        <v>35</v>
+      </c>
+      <c r="D113">
+        <v>255</v>
+      </c>
+      <c r="E113">
+        <v>261</v>
+      </c>
+      <c r="F113">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>1</v>
+      </c>
+      <c r="B114" t="s">
+        <v>437</v>
+      </c>
+      <c r="C114" t="s">
+        <v>37</v>
+      </c>
+      <c r="D114">
+        <v>652</v>
+      </c>
+      <c r="E114">
+        <v>288</v>
+      </c>
+      <c r="F114">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>2</v>
+      </c>
+      <c r="B115" t="s">
+        <v>438</v>
+      </c>
+      <c r="C115" t="s">
+        <v>37</v>
+      </c>
+      <c r="D115">
+        <v>140</v>
+      </c>
+      <c r="E115">
+        <v>271</v>
+      </c>
+      <c r="F115">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>3</v>
+      </c>
+      <c r="B116" t="s">
+        <v>439</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116">
+        <v>58</v>
+      </c>
+      <c r="E116">
+        <v>122</v>
+      </c>
+      <c r="F116">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>4</v>
+      </c>
+      <c r="B117" t="s">
+        <v>440</v>
+      </c>
+      <c r="C117" t="s">
+        <v>37</v>
+      </c>
+      <c r="D117">
+        <v>491</v>
+      </c>
+      <c r="E117">
+        <v>132</v>
+      </c>
+      <c r="F117">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>5</v>
+      </c>
+      <c r="B118" t="s">
+        <v>441</v>
+      </c>
+      <c r="C118" t="s">
+        <v>37</v>
+      </c>
+      <c r="D118">
+        <v>25</v>
+      </c>
+      <c r="E118">
+        <v>62</v>
+      </c>
+      <c r="F118">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>6</v>
+      </c>
+      <c r="B119" t="s">
+        <v>442</v>
+      </c>
+      <c r="C119" t="s">
+        <v>37</v>
+      </c>
+      <c r="D119">
+        <v>11</v>
+      </c>
+      <c r="E119">
+        <v>50</v>
+      </c>
+      <c r="F119">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="120"/>
+    <row r="121">
+      <c r="A121">
+        <v>16</v>
+      </c>
+      <c r="B121" t="s">
+        <v>18</v>
+      </c>
+      <c r="C121" t="s">
+        <v>34</v>
+      </c>
+      <c r="D121">
+        <v>1791</v>
+      </c>
+      <c r="E121">
+        <v>2175</v>
+      </c>
+      <c r="F121">
+        <v>3966</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>29</v>
+      </c>
+      <c r="B122" t="s">
+        <v>29</v>
+      </c>
+      <c r="C122" t="s">
+        <v>35</v>
+      </c>
+      <c r="D122">
+        <v>210</v>
+      </c>
+      <c r="E122">
+        <v>329</v>
+      </c>
+      <c r="F122">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>1</v>
+      </c>
+      <c r="B123" t="s">
+        <v>443</v>
+      </c>
+      <c r="C123" t="s">
+        <v>37</v>
+      </c>
+      <c r="D123">
+        <v>611</v>
+      </c>
+      <c r="E123">
+        <v>307</v>
+      </c>
+      <c r="F123">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>2</v>
+      </c>
+      <c r="B124" t="s">
+        <v>444</v>
+      </c>
+      <c r="C124" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124">
+        <v>285</v>
+      </c>
+      <c r="E124">
+        <v>411</v>
+      </c>
+      <c r="F124">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>3</v>
+      </c>
+      <c r="B125" t="s">
+        <v>445</v>
+      </c>
+      <c r="C125" t="s">
+        <v>37</v>
+      </c>
+      <c r="D125">
+        <v>80</v>
+      </c>
+      <c r="E125">
+        <v>202</v>
+      </c>
+      <c r="F125">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>4</v>
+      </c>
+      <c r="B126" t="s">
+        <v>446</v>
+      </c>
+      <c r="C126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D126">
+        <v>540</v>
+      </c>
+      <c r="E126">
+        <v>687</v>
+      </c>
+      <c r="F126">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>5</v>
+      </c>
+      <c r="B127" t="s">
+        <v>447</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>30</v>
+      </c>
+      <c r="E127">
+        <v>126</v>
+      </c>
+      <c r="F127">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>6</v>
+      </c>
+      <c r="B128" t="s">
+        <v>448</v>
+      </c>
+      <c r="C128" t="s">
+        <v>37</v>
+      </c>
+      <c r="D128">
+        <v>18</v>
+      </c>
+      <c r="E128">
+        <v>55</v>
+      </c>
+      <c r="F128">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>7</v>
+      </c>
+      <c r="B129" t="s">
+        <v>449</v>
+      </c>
+      <c r="C129" t="s">
+        <v>37</v>
+      </c>
+      <c r="D129">
+        <v>17</v>
+      </c>
+      <c r="E129">
+        <v>58</v>
+      </c>
+      <c r="F129">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="130"/>
+    <row r="131">
+      <c r="A131">
+        <v>17</v>
+      </c>
+      <c r="B131" t="s">
+        <v>19</v>
+      </c>
+      <c r="C131" t="s">
+        <v>34</v>
+      </c>
+      <c r="D131">
+        <v>213</v>
+      </c>
+      <c r="E131">
+        <v>27762</v>
+      </c>
+      <c r="F131">
+        <v>27975</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>29</v>
+      </c>
+      <c r="B132" t="s">
+        <v>29</v>
+      </c>
+      <c r="C132" t="s">
+        <v>35</v>
+      </c>
+      <c r="D132">
+        <v>25</v>
+      </c>
+      <c r="E132">
+        <v>1151</v>
+      </c>
+      <c r="F132">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>1</v>
+      </c>
+      <c r="B133" t="s">
+        <v>450</v>
+      </c>
+      <c r="C133" t="s">
+        <v>37</v>
+      </c>
+      <c r="D133">
+        <v>49</v>
+      </c>
+      <c r="E133">
+        <v>6866</v>
+      </c>
+      <c r="F133">
+        <v>6915</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>2</v>
+      </c>
+      <c r="B134" t="s">
+        <v>451</v>
+      </c>
+      <c r="C134" t="s">
+        <v>37</v>
+      </c>
+      <c r="D134">
+        <v>14</v>
+      </c>
+      <c r="E134">
+        <v>2671</v>
+      </c>
+      <c r="F134">
+        <v>2685</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>3</v>
+      </c>
+      <c r="B135" t="s">
+        <v>452</v>
+      </c>
+      <c r="C135" t="s">
+        <v>37</v>
+      </c>
+      <c r="D135">
+        <v>21</v>
+      </c>
+      <c r="E135">
+        <v>570</v>
+      </c>
+      <c r="F135">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>4</v>
+      </c>
+      <c r="B136" t="s">
+        <v>453</v>
+      </c>
+      <c r="C136" t="s">
+        <v>37</v>
+      </c>
+      <c r="D136">
+        <v>13</v>
+      </c>
+      <c r="E136">
+        <v>4544</v>
+      </c>
+      <c r="F136">
+        <v>4557</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>5</v>
+      </c>
+      <c r="B137" t="s">
+        <v>454</v>
+      </c>
+      <c r="C137" t="s">
+        <v>37</v>
+      </c>
+      <c r="D137">
+        <v>43</v>
+      </c>
+      <c r="E137">
+        <v>3633</v>
+      </c>
+      <c r="F137">
+        <v>3676</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>6</v>
+      </c>
+      <c r="B138" t="s">
+        <v>455</v>
+      </c>
+      <c r="C138" t="s">
+        <v>37</v>
+      </c>
+      <c r="D138">
+        <v>10</v>
+      </c>
+      <c r="E138">
+        <v>109</v>
+      </c>
+      <c r="F138">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>7</v>
+      </c>
+      <c r="B139" t="s">
+        <v>456</v>
+      </c>
+      <c r="C139" t="s">
+        <v>37</v>
+      </c>
+      <c r="D139">
+        <v>38</v>
+      </c>
+      <c r="E139">
+        <v>8218</v>
+      </c>
+      <c r="F139">
+        <v>8256</v>
+      </c>
+    </row>
+    <row r="140"/>
+    <row r="141">
+      <c r="A141">
+        <v>24</v>
+      </c>
+      <c r="B141" t="s">
+        <v>20</v>
+      </c>
+      <c r="C141" t="s">
+        <v>34</v>
+      </c>
+      <c r="D141">
+        <v>57</v>
+      </c>
+      <c r="E141">
+        <v>1716</v>
+      </c>
+      <c r="F141">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>29</v>
+      </c>
+      <c r="B142" t="s">
+        <v>29</v>
+      </c>
+      <c r="C142" t="s">
+        <v>35</v>
+      </c>
+      <c r="D142">
+        <v>9</v>
+      </c>
+      <c r="E142">
+        <v>208</v>
+      </c>
+      <c r="F142">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>1</v>
+      </c>
+      <c r="B143" t="s">
+        <v>457</v>
+      </c>
+      <c r="C143" t="s">
+        <v>37</v>
+      </c>
+      <c r="D143">
+        <v>14</v>
+      </c>
+      <c r="E143">
+        <v>263</v>
+      </c>
+      <c r="F143">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>2</v>
+      </c>
+      <c r="B144" t="s">
+        <v>458</v>
+      </c>
+      <c r="C144" t="s">
+        <v>37</v>
+      </c>
+      <c r="D144">
+        <v>15</v>
+      </c>
+      <c r="E144">
+        <v>308</v>
+      </c>
+      <c r="F144">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>3</v>
+      </c>
+      <c r="B145" t="s">
+        <v>459</v>
+      </c>
+      <c r="C145" t="s">
+        <v>37</v>
+      </c>
+      <c r="D145">
+        <v>3</v>
+      </c>
+      <c r="E145">
+        <v>85</v>
+      </c>
+      <c r="F145">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>4</v>
+      </c>
+      <c r="B146" t="s">
+        <v>460</v>
+      </c>
+      <c r="C146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D146">
+        <v>5</v>
+      </c>
+      <c r="E146">
+        <v>269</v>
+      </c>
+      <c r="F146">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>5</v>
+      </c>
+      <c r="B147" t="s">
+        <v>461</v>
+      </c>
+      <c r="C147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D147">
+        <v>5</v>
+      </c>
+      <c r="E147">
+        <v>474</v>
+      </c>
+      <c r="F147">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>6</v>
+      </c>
+      <c r="B148" t="s">
+        <v>462</v>
+      </c>
+      <c r="C148" t="s">
+        <v>37</v>
+      </c>
+      <c r="D148">
+        <v>6</v>
+      </c>
+      <c r="E148">
+        <v>109</v>
+      </c>
+      <c r="F148">
+        <v>115</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>