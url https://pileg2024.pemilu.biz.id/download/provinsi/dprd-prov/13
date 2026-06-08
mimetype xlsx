--- v1 (2026-04-09)
+++ v2 (2026-06-08)
@@ -18,188 +18,2564 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="SUMATERA BARAT 2 - Partai" sheetId="2" r:id="rId4"/>
-    <sheet name="SUMATERA BARAT 2 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="SUMATERA BARAT 4 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="SUMATERA BARAT 4 - Caleg" sheetId="3" r:id="rId6"/>
     <sheet name="SUMATERA BARAT 6 - Partai" sheetId="4" r:id="rId7"/>
     <sheet name="SUMATERA BARAT 6 - Caleg" sheetId="5" r:id="rId8"/>
     <sheet name="SUMATERA BARAT 7 - Partai" sheetId="6" r:id="rId9"/>
     <sheet name="SUMATERA BARAT 7 - Caleg" sheetId="7" r:id="rId10"/>
-    <sheet name="SUMATERA BARAT 8 - Partai" sheetId="8" r:id="rId11"/>
-[...8 lines deleted...]
-    <sheet name="SUMATERA BARAT 5 - Caleg" sheetId="17" r:id="rId20"/>
+    <sheet name="SUMATERA BARAT 3 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="SUMATERA BARAT 3 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="SUMATERA BARAT 5 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="SUMATERA BARAT 5 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="SUMATERA BARAT 8 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="SUMATERA BARAT 8 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="SUMATERA BARAT 1 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="SUMATERA BARAT 1 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="SUMATERA BARAT 2 - Partai" sheetId="16" r:id="rId19"/>
+    <sheet name="SUMATERA BARAT 2 - Caleg" sheetId="17" r:id="rId20"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="914" uniqueCount="914">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
   <si>
     <t>PKB</t>
   </si>
   <si>
     <t>GERINDRA</t>
   </si>
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
+    <t>HANURA</t>
+  </si>
+  <si>
     <t>PAN</t>
   </si>
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>SUMATERA BARAT</t>
   </si>
   <si>
+    <t>130004</t>
+  </si>
+  <si>
+    <t>SUMATERA BARAT 4</t>
+  </si>
+  <si>
+    <t>1308</t>
+  </si>
+  <si>
+    <t>PASAMAN</t>
+  </si>
+  <si>
+    <t>1312</t>
+  </si>
+  <si>
+    <t>PASAMAN BARAT</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>DONIZAR</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>H. AMINULLAH, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>JUNNY SURYA NURMA DONA, A.Md.</t>
+  </si>
+  <si>
+    <t>ZAINIR S.</t>
+  </si>
+  <si>
+    <t>EFENDI, S.P.</t>
+  </si>
+  <si>
+    <t>ILFA MARDINA</t>
+  </si>
+  <si>
+    <t>JEVI DALTON, S.T.</t>
+  </si>
+  <si>
+    <t>ANISA SAPUTRI</t>
+  </si>
+  <si>
+    <t>IMAM JENDRI FADLUL HAKIM, S.Ag., M.Si.</t>
+  </si>
+  <si>
+    <t>KHAIRUDDIN SIMANJUNTAK</t>
+  </si>
+  <si>
+    <t>Hj. YUNISRA SYAHIRAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>PARIZAL HAFNI, S.T.</t>
+  </si>
+  <si>
+    <t>HERI MIHELDI</t>
+  </si>
+  <si>
+    <t>IRWAN ARIFIN</t>
+  </si>
+  <si>
+    <t>HERLIZA FITRI</t>
+  </si>
+  <si>
+    <t>SURYA PERTIWI</t>
+  </si>
+  <si>
+    <t>ALI UMAR, S.S.T., M.M.</t>
+  </si>
+  <si>
+    <t>ADE PUTRA</t>
+  </si>
+  <si>
+    <t>SYAMSUL BAHRI</t>
+  </si>
+  <si>
+    <t>MHD. MARADONGAN NST</t>
+  </si>
+  <si>
+    <t>YUNILAWATI</t>
+  </si>
+  <si>
+    <t>TRI TEGAR MARUNDURI</t>
+  </si>
+  <si>
+    <t>SHIRATIL HAMID DATUK BATUAH</t>
+  </si>
+  <si>
+    <t>ASNIMAR</t>
+  </si>
+  <si>
+    <t>Drs. EMILEI ZOLA</t>
+  </si>
+  <si>
+    <t>SATRIAL N, S.H.</t>
+  </si>
+  <si>
+    <t>PRIMADONA</t>
+  </si>
+  <si>
+    <t>ZULKENEDI SAID, S.Sos., S.H., M.Si., M.M., M.H.</t>
+  </si>
+  <si>
+    <t>TOMMY IRAWAN SANDRA</t>
+  </si>
+  <si>
+    <t>MEILIA ASTUTI</t>
+  </si>
+  <si>
+    <t>DALIYUS K, S.Si., M.M.</t>
+  </si>
+  <si>
+    <t>YASRI</t>
+  </si>
+  <si>
+    <t>FARAKHDESI ASMAHAYATI</t>
+  </si>
+  <si>
+    <t>BENNY SEPTIO GUSKHA</t>
+  </si>
+  <si>
+    <t>SARIFAH HASNA, S.Pd.I</t>
+  </si>
+  <si>
+    <t>NUR ANNISA, S.I.P.</t>
+  </si>
+  <si>
+    <t>Ahmad Kadafi, S.T.</t>
+  </si>
+  <si>
+    <t>H. Manus Handri, S.H.</t>
+  </si>
+  <si>
+    <t>Ahmega Melis, S.Pd.</t>
+  </si>
+  <si>
+    <t>Salamat, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Nanda Mustika</t>
+  </si>
+  <si>
+    <t>H. Atos Pratama, S.T.</t>
+  </si>
+  <si>
+    <t>H. Antonius, S.H.</t>
+  </si>
+  <si>
+    <t>Gustini</t>
+  </si>
+  <si>
+    <t>Yulisman, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>Ali Padri</t>
+  </si>
+  <si>
+    <t>Ismail Matondang, S.Hum</t>
+  </si>
+  <si>
+    <t>Yulia Ferina, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>SAIDINA RADYA RAZZAQ</t>
+  </si>
+  <si>
+    <t>HERI SUPRIADI, S.Ag.</t>
+  </si>
+  <si>
+    <t>YUNESLI</t>
+  </si>
+  <si>
+    <t>H. KHOLAD NASUTION, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>H. ARTIS ARJUN, S.Pd., M.MPd.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD TAUFIQUR RAHMAN, S.Sos.</t>
+  </si>
+  <si>
+    <t>Hj. ASMARA NINI, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>HANAPI LUBIS</t>
+  </si>
+  <si>
+    <t>ALDILA, S.H.</t>
+  </si>
+  <si>
+    <t>NEFFI AULIA, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. ZALFADRI, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>NAZAR IKHWAN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>LINDA</t>
+  </si>
+  <si>
+    <t>NUZIRMAN</t>
+  </si>
+  <si>
+    <t>YOHANIS</t>
+  </si>
+  <si>
+    <t>SUSIDAWATI</t>
+  </si>
+  <si>
+    <t>SYAFRIL</t>
+  </si>
+  <si>
+    <t>LEON FITRA IRFAN, S.T.</t>
+  </si>
+  <si>
+    <t>TIFA MAI HERI</t>
+  </si>
+  <si>
+    <t>H. MUZLI M. NUR, S.Pd.</t>
+  </si>
+  <si>
+    <t>Drs. HENDRI</t>
+  </si>
+  <si>
+    <t>DAHLIANA, S.E.</t>
+  </si>
+  <si>
+    <t>BASIO</t>
+  </si>
+  <si>
+    <t>INDRAWARMAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>OPPI MIKTRISIA, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. H. MEFRAL LUBIS, M.M.</t>
+  </si>
+  <si>
+    <t>NURMANELI</t>
+  </si>
+  <si>
+    <t>H. ALI AZWAR, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>SYAFNIL, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>LANNASARI, S.E.</t>
+  </si>
+  <si>
+    <t>PERDIANTO, S.H.I., M.H.</t>
+  </si>
+  <si>
+    <t>ERWIN DULLAS</t>
+  </si>
+  <si>
+    <t>ELMAYULIS</t>
+  </si>
+  <si>
+    <t>ASRIL</t>
+  </si>
+  <si>
+    <t>H. FETRIS OKTRI HARDI, S.E., S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>SUHARJONO, S.E.</t>
+  </si>
+  <si>
+    <t>SIFROWATI, S.H.</t>
+  </si>
+  <si>
+    <t>ALI MUDA, S.H.</t>
+  </si>
+  <si>
+    <t>ALIMUL HAKIM, S.E.</t>
+  </si>
+  <si>
+    <t>Reni Rianti</t>
+  </si>
+  <si>
+    <t>HAMNAS</t>
+  </si>
+  <si>
+    <t>H. Asmadi, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>FINNI DWINNA PUTRI, S.H.</t>
+  </si>
+  <si>
+    <t>ALMAIZET PUTRA</t>
+  </si>
+  <si>
+    <t>TAUFIK</t>
+  </si>
+  <si>
+    <t>ERA FITRIYENI, A.Md.</t>
+  </si>
+  <si>
+    <t>SAWAL, S.H., DT. PUTIAH</t>
+  </si>
+  <si>
+    <t>H. AMORA LUBIS, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>DWI PUTRI YOSA</t>
+  </si>
+  <si>
+    <t>H. BOY SANDI, S.H.</t>
+  </si>
+  <si>
+    <t>BONA LUBIS, S.P.</t>
+  </si>
+  <si>
+    <t>IMELDA PARINDURI</t>
+  </si>
+  <si>
+    <t>Drs. SUTARNI, M.Hum.</t>
+  </si>
+  <si>
+    <t>JUMADIAS</t>
+  </si>
+  <si>
+    <t>DELMITA YETTI</t>
+  </si>
+  <si>
+    <t>CITRA MUSTIKA AYU KARDINAL</t>
+  </si>
+  <si>
+    <t>MARHADI EFENDI</t>
+  </si>
+  <si>
+    <t>AFRIZAL, S.E.</t>
+  </si>
+  <si>
+    <t>JAWAHIR</t>
+  </si>
+  <si>
+    <t>Dr. Ir. NURSAL JALID, M.Sc.</t>
+  </si>
+  <si>
+    <t>SYAFRUDDIN</t>
+  </si>
+  <si>
+    <t>130006</t>
+  </si>
+  <si>
+    <t>SUMATERA BARAT 6</t>
+  </si>
+  <si>
+    <t>1310</t>
+  </si>
+  <si>
+    <t>DHARMASRAYA</t>
+  </si>
+  <si>
+    <t>1374</t>
+  </si>
+  <si>
+    <t>KOTA PADANG PANJANG</t>
+  </si>
+  <si>
+    <t>1373</t>
+  </si>
+  <si>
+    <t>KOTA SAWAHLUNTO</t>
+  </si>
+  <si>
+    <t>1303</t>
+  </si>
+  <si>
+    <t>SIJUNJUNG</t>
+  </si>
+  <si>
+    <t>1304</t>
+  </si>
+  <si>
+    <t>TANAH DATAR</t>
+  </si>
+  <si>
+    <t>OCTA RINI</t>
+  </si>
+  <si>
+    <t>BAGAS PANYUSUNAN NASUTION</t>
+  </si>
+  <si>
+    <t>H. ABDUL HARIS TUANKU SATI</t>
+  </si>
+  <si>
+    <t>HERI FADRANELDI, M.Pd.I.</t>
+  </si>
+  <si>
+    <t>DELZI FAJRI</t>
+  </si>
+  <si>
+    <t>SILVIA MUSTIKA</t>
+  </si>
+  <si>
+    <t>MARIUS</t>
+  </si>
+  <si>
+    <t>ROBBYNOV ADETY PUTRA</t>
+  </si>
+  <si>
+    <t>PEGI LESTARI</t>
+  </si>
+  <si>
+    <t>INDRA FRIEDI, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>AHMAD BRAM MAGHFIRAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. RONY MULYADI, SE, Dt. BUNGSU</t>
+  </si>
+  <si>
+    <t>MESRA</t>
+  </si>
+  <si>
+    <t>Drs. H. SYAFRUDDIN PUTRA, DT. SUNGGUNO., M.Si.</t>
+  </si>
+  <si>
+    <t>YULIUS KAISAR</t>
+  </si>
+  <si>
+    <t>YULIANA, S.E.</t>
+  </si>
+  <si>
+    <t>BAMBANG SURYA IRWAN</t>
+  </si>
+  <si>
+    <t>ADEPRON</t>
+  </si>
+  <si>
+    <t>ELLY ALMANAR, S.H.</t>
+  </si>
+  <si>
+    <t>H. JUNAINDRA SUMAWAN, S.TP.</t>
+  </si>
+  <si>
+    <t>ISMED</t>
+  </si>
+  <si>
+    <t>PARIYANTO, S.H.</t>
+  </si>
+  <si>
+    <t>DASEP, S.Sos.</t>
+  </si>
+  <si>
+    <t>DAVINA LESTARI</t>
+  </si>
+  <si>
+    <t>VAREL ORIANO</t>
+  </si>
+  <si>
+    <t>dr. HELDY CHANDRA, M.Kes.</t>
+  </si>
+  <si>
+    <t>ROSMANIDAR</t>
+  </si>
+  <si>
+    <t>HENGKI PURNANDA, S.H.</t>
+  </si>
+  <si>
+    <t>EVEL MURFI SAIFOEL, S.T.</t>
+  </si>
+  <si>
+    <t>EKA DARMAYANTI</t>
+  </si>
+  <si>
+    <t>AGUSMANDONI</t>
+  </si>
+  <si>
+    <t>ASNETFINE</t>
+  </si>
+  <si>
+    <t>FARDA GUSNETI, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. ZAKSAI KASNI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>H. ZULDAFRI DARMA, S.H.</t>
+  </si>
+  <si>
+    <t>Dr. H. NOVI HENDRI, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>MARLINA SUSWATI</t>
+  </si>
+  <si>
+    <t>Dr. Drs. M. SAYUTI DT. RAJO PANGULU, M.Pd.</t>
+  </si>
+  <si>
+    <t>JANERIVO HOT MARIO JS, S.H.</t>
+  </si>
+  <si>
+    <t>INDRA JAYA, S.H.</t>
+  </si>
+  <si>
+    <t>RUSDA AGUS</t>
+  </si>
+  <si>
+    <t>SYAHRIAL SALAM, S.Ag.</t>
+  </si>
+  <si>
+    <t>ERVENDI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>H. Taufik Syahrial Tarjok</t>
+  </si>
+  <si>
+    <t>Mumaizer, S.IP., Dt. Gamuak</t>
+  </si>
+  <si>
+    <t>Neneng Siti Juwariyah, S.Kom.</t>
+  </si>
+  <si>
+    <t>Tuanku Mudo Ismet Is</t>
+  </si>
+  <si>
+    <t>Nasrul A, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>Desi Swastika, S.S.</t>
+  </si>
+  <si>
+    <t>Ir. Amrizal</t>
+  </si>
+  <si>
+    <t>Risnawelly R</t>
+  </si>
+  <si>
+    <t>Romi Azwar, S.E.</t>
+  </si>
+  <si>
+    <t>Aandri Saputra, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Erick Hamdani, S.E., Dt. Ambasa</t>
+  </si>
+  <si>
+    <t>Ermailis</t>
+  </si>
+  <si>
+    <t>ULDIAS MARTA PUTRA</t>
+  </si>
+  <si>
+    <t>ANGGI AULIA AZIZ</t>
+  </si>
+  <si>
+    <t>MEGAWATI</t>
+  </si>
+  <si>
+    <t>RAHMAD DANIL</t>
+  </si>
+  <si>
+    <t>SYOFIAN HENDRI, S.Pd.I., M.M.</t>
+  </si>
+  <si>
+    <t>BUDIMAN DT. MALANO GARANG, S.Ag., M.M.</t>
+  </si>
+  <si>
+    <t>HANIFA MIFTAHUR RAHMA, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>NASRULLAH NUKMAN, S.H.</t>
+  </si>
+  <si>
+    <t>IKHWAN EFENDI, S.P.</t>
+  </si>
+  <si>
+    <t>REFITA, S.P.</t>
+  </si>
+  <si>
+    <t>SEPDA IRAWATI</t>
+  </si>
+  <si>
+    <t>AYS. DT. TALUMA BASA, S.T.</t>
+  </si>
+  <si>
+    <t>GUSNAINI</t>
+  </si>
+  <si>
+    <t>ANTONIO OKSA MURSIL, S.E.</t>
+  </si>
+  <si>
+    <t>MAHENDRA</t>
+  </si>
+  <si>
+    <t>SONDRI</t>
+  </si>
+  <si>
+    <t>H. SARIKAL, S.Sos., M.H.</t>
+  </si>
+  <si>
+    <t>AYUDIA ZULKARNAIN</t>
+  </si>
+  <si>
+    <t>MHD. RAMDANI</t>
+  </si>
+  <si>
+    <t>ERNI AYUB,S.E.</t>
+  </si>
+  <si>
+    <t>H. DASWANTO, S.E.</t>
+  </si>
+  <si>
+    <t>H. BUKHARI, DT TUO, S.E.</t>
+  </si>
+  <si>
+    <t>WIKA NOFRIANA</t>
+  </si>
+  <si>
+    <t>H. ZULFAHMI, S.T., DT. RAJO MALENGGANG</t>
+  </si>
+  <si>
+    <t>DONNY KARSONT, S.H.</t>
+  </si>
+  <si>
+    <t>NAHDATUL HURRIYAH, S.Pd., M.Sn.</t>
+  </si>
+  <si>
+    <t>YASRIL, S.K.M.,M.M.</t>
+  </si>
+  <si>
+    <t>MASRISAL, S.H.</t>
+  </si>
+  <si>
+    <t>ZURHENI</t>
+  </si>
+  <si>
+    <t>MESRIZAL, S.E.</t>
+  </si>
+  <si>
+    <t>ALLEX SAPUTRA</t>
+  </si>
+  <si>
+    <t>Ir. YEFLIN LUANDRI, M.Si.</t>
+  </si>
+  <si>
+    <t>LISENDRA, S.Th.I.</t>
+  </si>
+  <si>
+    <t>OSNIWATI,  S.Pd.</t>
+  </si>
+  <si>
+    <t>ASRARULHAQ, S.Ag., Dt. Kari</t>
+  </si>
+  <si>
+    <t>YOVIA ADHISTY</t>
+  </si>
+  <si>
+    <t>ANGGI KURNIAWAN</t>
+  </si>
+  <si>
+    <t>RENA</t>
+  </si>
+  <si>
+    <t>IIN FARDIANA</t>
+  </si>
+  <si>
+    <t>JEFRI MASRUL, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. H. ARKADIUS, Dt. INTAN BANO</t>
+  </si>
+  <si>
+    <t>WIDIAWATI</t>
+  </si>
+  <si>
+    <t>dr. MENDRO SUARMAN</t>
+  </si>
+  <si>
+    <t>H. GUSRIAL, B.Sc.</t>
+  </si>
+  <si>
+    <t>Elda Yanti</t>
+  </si>
+  <si>
+    <t>HASJONNI SY, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>H. Rosman, S.H., M.Ag.</t>
+  </si>
+  <si>
+    <t>NINDI PUTRI DINANTI, S.Pd.</t>
+  </si>
+  <si>
+    <t>RIFALDI, S.P.</t>
+  </si>
+  <si>
+    <t>FEBRY NEDI DWI ARINDA, S.Hum.</t>
+  </si>
+  <si>
+    <t>JONI INDRA UTAMA, A.Md.</t>
+  </si>
+  <si>
+    <t>VINA SRILIVONI, S.Kom.</t>
+  </si>
+  <si>
+    <t>HERMANSYAH,DT. TALAO BASA</t>
+  </si>
+  <si>
+    <t>DELLY</t>
+  </si>
+  <si>
+    <t>Ir. Hj. NELDASWENTI, M.Si.</t>
+  </si>
+  <si>
+    <t>H. ALPIAN KASIR</t>
+  </si>
+  <si>
+    <t>MULYADI, S.Ag.</t>
+  </si>
+  <si>
+    <t>MARDHATILLAH, S.H.</t>
+  </si>
+  <si>
+    <t>IRWAN TONI</t>
+  </si>
+  <si>
+    <t>RETNO PUTRI AYU, S.Kom.</t>
+  </si>
+  <si>
+    <t>H. EKA SYAFPUTRA, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. H. EDI ARMAN</t>
+  </si>
+  <si>
+    <t>MARNIS</t>
+  </si>
+  <si>
+    <t>ARMEN MUDARMAL, S.E.</t>
+  </si>
+  <si>
+    <t>H. LISWANDI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ZULKIFLI BAHRI, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. FAKHRIZAL, M.M.</t>
+  </si>
+  <si>
+    <t>AGUSTINA</t>
+  </si>
+  <si>
+    <t>TAUFIK, S.E.</t>
+  </si>
+  <si>
+    <t>SYOFRAN, S.E.</t>
+  </si>
+  <si>
+    <t>HERMONTETY</t>
+  </si>
+  <si>
+    <t>RAYENDRA RASYID, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. NASRUL, M.MPd.</t>
+  </si>
+  <si>
+    <t>RIRI PRATAMA PUTRI</t>
+  </si>
+  <si>
+    <t>Drs. MUSLIM</t>
+  </si>
+  <si>
+    <t>130007</t>
+  </si>
+  <si>
+    <t>SUMATERA BARAT 7</t>
+  </si>
+  <si>
+    <t>1372</t>
+  </si>
+  <si>
+    <t>KOTA SOLOK</t>
+  </si>
+  <si>
+    <t>1302</t>
+  </si>
+  <si>
+    <t>SOLOK</t>
+  </si>
+  <si>
+    <t>1311</t>
+  </si>
+  <si>
+    <t>SOLOK SELATAN</t>
+  </si>
+  <si>
+    <t>MUKHLIS, S.T., S.Pd.</t>
+  </si>
+  <si>
+    <t>ZULHATRIJON</t>
+  </si>
+  <si>
+    <t>NURSYAMSI,  S.E.</t>
+  </si>
+  <si>
+    <t>YASRI IRVA</t>
+  </si>
+  <si>
+    <t>EGGIE AMELRY</t>
+  </si>
+  <si>
+    <t>ROZA ETAPIA</t>
+  </si>
+  <si>
+    <t>DARMANSYAH, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>MARIO SYAH JOHAN</t>
+  </si>
+  <si>
+    <t>Ir. BACHTUL</t>
+  </si>
+  <si>
+    <t>GANEFRI INDRA YANTI, S.H.</t>
+  </si>
+  <si>
+    <t>ABU SUID, S.P.</t>
+  </si>
+  <si>
+    <t>Drs. WAHIDUP</t>
+  </si>
+  <si>
+    <t>RESNITA ASNANI</t>
+  </si>
+  <si>
+    <t>DEDI ALADIN</t>
+  </si>
+  <si>
+    <t>RAPIALDI, S.P., M.P.</t>
+  </si>
+  <si>
+    <t>ZAMRONI, S.H.</t>
+  </si>
+  <si>
+    <t>LASRIATI</t>
+  </si>
+  <si>
+    <t>M. NOER</t>
+  </si>
+  <si>
+    <t>BISMI ABRAR RIFA'I, S.Kom.</t>
+  </si>
+  <si>
+    <t>WENI SAPTEZIA</t>
+  </si>
+  <si>
+    <t>ADRIZAL</t>
+  </si>
+  <si>
+    <t>Drs. H. DESRA EDIWAN ANANTANUR, M.M.</t>
+  </si>
+  <si>
+    <t>YOGI PRATAMA, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. NURNISMA, S.H.</t>
+  </si>
+  <si>
+    <t>Dr. H. HARDINALIS KOBAL, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>DESMAYARTI</t>
+  </si>
+  <si>
+    <t>FITRI OZA</t>
+  </si>
+  <si>
+    <t>EGA DARMAWAN</t>
+  </si>
+  <si>
+    <t>Drs. H. Syamsu Rahim</t>
+  </si>
+  <si>
+    <t>H. Abdul Rahman</t>
+  </si>
+  <si>
+    <t>Zora Nofita, S.P.</t>
+  </si>
+  <si>
+    <t>Hendri Irawan, S.E., M.M., Dt. Tanbijo</t>
+  </si>
+  <si>
+    <t>Azwirman, S.Ag.</t>
+  </si>
+  <si>
+    <t>Nola Vanya Mouzard, S.H.</t>
+  </si>
+  <si>
+    <t>Gusrial Abbas, S.Ag., M.MPd.</t>
+  </si>
+  <si>
+    <t>FEDRIA ALKHUDRI</t>
+  </si>
+  <si>
+    <t>GHARINAL DELVY</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IQBAL</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI</t>
+  </si>
+  <si>
+    <t>AFNI DILIA</t>
+  </si>
+  <si>
+    <t>Drs. NURFIRMANWANSYAH, Apt., M.M.</t>
+  </si>
+  <si>
+    <t>NOSA EKANANDA, S.Pd.</t>
+  </si>
+  <si>
+    <t>MALADERITA, A.Md.Pd.</t>
+  </si>
+  <si>
+    <t>H. CANDRA, S.H.I.</t>
+  </si>
+  <si>
+    <t>SHOLIKHIN</t>
+  </si>
+  <si>
+    <t>HASTUTI, S.Si.</t>
+  </si>
+  <si>
+    <t>dr. ELFAHMI, Sp.THT-KL.</t>
+  </si>
+  <si>
+    <t>H. SANI MARIKO,S.H., M.Hum.</t>
+  </si>
+  <si>
+    <t>ADE SURYA DHARMA, S.T., DT. PANGULU KAYO</t>
+  </si>
+  <si>
+    <t>FEBRI NELIA</t>
+  </si>
+  <si>
+    <t>ERIZAL</t>
+  </si>
+  <si>
+    <t>YULI YANDRI, S.Pd.</t>
+  </si>
+  <si>
+    <t>TATI YOLANDA</t>
+  </si>
+  <si>
+    <t>LASTUTI DARNI, S.Pd.</t>
+  </si>
+  <si>
+    <t>YENDRI SUSANTO</t>
+  </si>
+  <si>
+    <t>ALI HANAFIAH</t>
+  </si>
+  <si>
+    <t>HAPPY NURSYA</t>
+  </si>
+  <si>
+    <t>MARNOFI HENDRI, S.Pt.</t>
+  </si>
+  <si>
+    <t>PARMIATI</t>
+  </si>
+  <si>
+    <t>H. IRWADI</t>
+  </si>
+  <si>
+    <t>MAZWAR MASUD, M.Ag.</t>
+  </si>
+  <si>
+    <t>Drs. NURMAN</t>
+  </si>
+  <si>
+    <t>CITRA SYNTIA SARI, S.M.</t>
+  </si>
+  <si>
+    <t>MELANI EFFANDES</t>
+  </si>
+  <si>
+    <t>KARMILA AGUSTI</t>
+  </si>
+  <si>
+    <t>AGUS SYAHDEMAN, S.E.</t>
+  </si>
+  <si>
+    <t>RONI TRI NOVETA, S.T.</t>
+  </si>
+  <si>
+    <t>H. Irzal Ilyas, DT. LAWIK BASA, M.M.</t>
+  </si>
+  <si>
+    <t>Jufrial</t>
+  </si>
+  <si>
+    <t>Yetna Sriyanti, A.Md.</t>
+  </si>
+  <si>
+    <t>Yossi Nofrianti</t>
+  </si>
+  <si>
+    <t>SHINTA CLARA, S.Ds.</t>
+  </si>
+  <si>
+    <t>ZULNI NOVA</t>
+  </si>
+  <si>
+    <t>APRIYENI SYARIF</t>
+  </si>
+  <si>
+    <t>PATRIS CHAN, S.H.</t>
+  </si>
+  <si>
+    <t>H. DASWIPPETRA, S.E., M.Si., DT. MANJINJIANG ALAM</t>
+  </si>
+  <si>
+    <t>ONDRIAVAHILDA</t>
+  </si>
+  <si>
+    <t>Dr. DENDI, S.Ag., M.A.</t>
+  </si>
+  <si>
+    <t>WIDIA NILA SARI, S.M.</t>
+  </si>
+  <si>
+    <t>DESY HANDAYANI.N</t>
+  </si>
+  <si>
+    <t>SABRANA, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. ERI RAI MONCAK SUTAN</t>
+  </si>
+  <si>
+    <t>NUSATRIA, S.Pd.</t>
+  </si>
+  <si>
+    <t>130003</t>
+  </si>
+  <si>
+    <t>SUMATERA BARAT 3</t>
+  </si>
+  <si>
+    <t>1306</t>
+  </si>
+  <si>
+    <t>AGAM</t>
+  </si>
+  <si>
+    <t>1375</t>
+  </si>
+  <si>
+    <t>KOTA BUKITTINGGI</t>
+  </si>
+  <si>
+    <t>AKMAL USMAN</t>
+  </si>
+  <si>
+    <t>Ir. SUTAN HENDY ALAMSYAH</t>
+  </si>
+  <si>
+    <t>MARLIENTI</t>
+  </si>
+  <si>
+    <t>YOLDI PUTRA</t>
+  </si>
+  <si>
+    <t>ZULEKMI</t>
+  </si>
+  <si>
+    <t>ELVINA</t>
+  </si>
+  <si>
+    <t>YOPI RIZKI RAMADHAN, A.Md.</t>
+  </si>
+  <si>
+    <t>DUL AMRI</t>
+  </si>
+  <si>
+    <t>ISMUNANDI SOFYAN, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. H. INDRA CATRI, M.T.</t>
+  </si>
+  <si>
+    <t>DESI ANDRIANI</t>
+  </si>
+  <si>
+    <t>YAN FIRWAN, S.Si., M.H.</t>
+  </si>
+  <si>
+    <t>RINAL WAHYUDI, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. YUSNIWATI, S.H.</t>
+  </si>
+  <si>
+    <t>ILHAM RANDY MARTHA</t>
+  </si>
+  <si>
+    <t>RINALDI, S.Si., M.M.</t>
+  </si>
+  <si>
+    <t>PRIYONO D.T.</t>
+  </si>
+  <si>
+    <t>Drs. RUSWANDI, M.M.</t>
+  </si>
+  <si>
+    <t>HERINA HUSNI</t>
+  </si>
+  <si>
+    <t>ERVINA PILISA</t>
+  </si>
+  <si>
+    <t>DAFRIYON, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>FORTIS MELUR</t>
+  </si>
+  <si>
+    <t>RIZKY ADITYA UTAMA</t>
+  </si>
+  <si>
+    <t>Drs. ZAM ZAMI</t>
+  </si>
+  <si>
+    <t>LAZUARDI ERMAN, S.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD DHANNI HARIYONA</t>
+  </si>
+  <si>
+    <t>DESI YURNI</t>
+  </si>
+  <si>
+    <t>YULMAN HADI, S.E., S.IP.</t>
+  </si>
+  <si>
+    <t>EDISON KATIK BASA, S.E.</t>
+  </si>
+  <si>
+    <t>SUSI OKTAVIA DEWI, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>EDI GUSRIANTO, DT. RAJO SAMPONO, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>VIVI YUNELFI, S.E.</t>
+  </si>
+  <si>
+    <t>H. Murdani, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Asril, S.E.</t>
+  </si>
+  <si>
+    <t>Rita Widyawati, S.H.</t>
+  </si>
+  <si>
+    <t>Firdaus</t>
+  </si>
+  <si>
+    <t>H. Hargianto, S.E., M.M., M.Si., Dt. Bagindo Malano Nan Hitam</t>
+  </si>
+  <si>
+    <t>Rina Delfita</t>
+  </si>
+  <si>
+    <t>Syufri Salam Imam Majolelo</t>
+  </si>
+  <si>
+    <t>Ir. Novi Endri, Dt. Simarajo</t>
+  </si>
+  <si>
+    <t>DESRI EFRINALDI</t>
+  </si>
+  <si>
+    <t>Eka Nofrianto, Dt. Tan Gagah</t>
+  </si>
+  <si>
+    <t>NOVITA SARI</t>
+  </si>
+  <si>
+    <t>FERRY DEDY, S.E.</t>
+  </si>
+  <si>
+    <t>HUSNI HUDAYA</t>
+  </si>
+  <si>
+    <t>ENDANG</t>
+  </si>
+  <si>
+    <t>AFRIZAL, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>IIN MARLINA</t>
+  </si>
+  <si>
+    <t>NURNA EVA KARMILA</t>
+  </si>
+  <si>
+    <t>H. RAFDINAL, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>REIDO DESKUMAR, S.T.</t>
+  </si>
+  <si>
+    <t>SAFRUDIN, S.S., M.M.</t>
+  </si>
+  <si>
+    <t>SUHARMAN</t>
+  </si>
+  <si>
+    <t>ARYATI, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. H. ASRA FABER, M.M.</t>
+  </si>
+  <si>
+    <t>FIRDAUS. M, S.Si., M.Ag.</t>
+  </si>
+  <si>
+    <t>DONNY ANDRI MAGEK PILIANG</t>
+  </si>
+  <si>
+    <t>SYAFRUDDIN,  ST. MANTARI</t>
+  </si>
+  <si>
+    <t>Hj. ZARTINI, S.Pd.</t>
+  </si>
+  <si>
+    <t>SYAFLIN, S.H.I., M.H.</t>
+  </si>
+  <si>
+    <t>Hj. ARTATI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>NICKO TAHTA OKTAVIAN</t>
+  </si>
+  <si>
+    <t>FEBRI WAHYUNI SABRAN, S.E.</t>
+  </si>
+  <si>
+    <t>RIDWAN,  DT. TUMBIJO</t>
+  </si>
+  <si>
+    <t>SUHATRIL, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Drs. HALVIAN</t>
+  </si>
+  <si>
+    <t>SYAMSIRMAN, S.Pd.I., M.M.</t>
+  </si>
+  <si>
+    <t>FAUZAN ZAKIR, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>M. KASNI, S.Pd., DT. RAJO PANGULU</t>
+  </si>
+  <si>
+    <t>FITRI WATI</t>
+  </si>
+  <si>
+    <t>AMLI KAMAL, S.T.</t>
+  </si>
+  <si>
+    <t>AMRINA</t>
+  </si>
+  <si>
+    <t>PETRO DELA SAMSU</t>
+  </si>
+  <si>
+    <t>APRIYANTI, A.Md.</t>
+  </si>
+  <si>
+    <t>DESMAN TOMMY WIRAPUTRA, S.H.</t>
+  </si>
+  <si>
+    <t>Yuliandri, S.Si.</t>
+  </si>
+  <si>
+    <t>IRWAN FIKRI, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. YESI ENDRIANI, S.M.</t>
+  </si>
+  <si>
+    <t>H. ISMET AMZIS, S.H.</t>
+  </si>
+  <si>
+    <t>Anhar, S.Si.</t>
+  </si>
+  <si>
+    <t>YULIA OSMAN, S, Sos.</t>
+  </si>
+  <si>
+    <t>DHIPA ARKHENDI</t>
+  </si>
+  <si>
+    <t>Drs. Suherman, M.Si.</t>
+  </si>
+  <si>
+    <t>DEFRIJON</t>
+  </si>
+  <si>
+    <t>RIKA YURISTIKA</t>
+  </si>
+  <si>
+    <t>AZWAR SALIM</t>
+  </si>
+  <si>
+    <t>ZULMAHDI</t>
+  </si>
+  <si>
+    <t>ASTRIANI</t>
+  </si>
+  <si>
+    <t>Dra. ARMIATI, M.M.</t>
+  </si>
+  <si>
+    <t>H. NOFRIZON, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>Drs. AMRINAL, DT. KABASARAN</t>
+  </si>
+  <si>
+    <t>HELMON, DT. HITAM</t>
+  </si>
+  <si>
+    <t>Ir. RESNAL</t>
+  </si>
+  <si>
+    <t>ROZIYULIYANI, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. FREZI MAJESTY, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ARIF, S.H.I.</t>
+  </si>
+  <si>
+    <t>RICE NANDA YULIA, S.T.</t>
+  </si>
+  <si>
+    <t>RAHMAT NONA M.</t>
+  </si>
+  <si>
+    <t>MAWARDI</t>
+  </si>
+  <si>
+    <t>ZUL IKHSAN</t>
+  </si>
+  <si>
+    <t>RIZKI TRI PUTRA ARIMA, S.H.</t>
+  </si>
+  <si>
+    <t>LAILINA ZARMI PUTRI</t>
+  </si>
+  <si>
+    <t>MUSRAL MRP SRA, S.E.</t>
+  </si>
+  <si>
+    <t>HARIMAN SIREGAR, S.H.</t>
+  </si>
+  <si>
+    <t>130005</t>
+  </si>
+  <si>
+    <t>SUMATERA BARAT 5</t>
+  </si>
+  <si>
+    <t>1376</t>
+  </si>
+  <si>
+    <t>KOTA PAYAKUMBUH</t>
+  </si>
+  <si>
+    <t>1307</t>
+  </si>
+  <si>
+    <t>LIMA PULUH KOTA</t>
+  </si>
+  <si>
+    <t>RITA MURNI</t>
+  </si>
+  <si>
+    <t>FAISAL BUCHARI</t>
+  </si>
+  <si>
+    <t>NYOTO PRAYITNO</t>
+  </si>
+  <si>
+    <t>DEVI SUSANTI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YAHYA</t>
+  </si>
+  <si>
+    <t>Drs. HASMELDI</t>
+  </si>
+  <si>
+    <t>NURKHALIS DT. BIJO DIRAJO, S.Pt.</t>
+  </si>
+  <si>
+    <t>WULAN DENURA, S.ST.</t>
+  </si>
+  <si>
+    <t>SUPARDI, S.H.</t>
+  </si>
+  <si>
+    <t>ELSAWATI</t>
+  </si>
+  <si>
+    <t>DENDY SELMAEZA</t>
+  </si>
+  <si>
+    <t>Drs. H. ASYIRWAN YUNUS, M.Si.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RAFI, S.Or.</t>
+  </si>
+  <si>
+    <t>FEBRI DAYANTO</t>
+  </si>
+  <si>
+    <t>CUT HENILISA DAMAYA PRIMA</t>
+  </si>
+  <si>
+    <t>MURNITA</t>
+  </si>
+  <si>
+    <t>JASNAL ANANTA</t>
+  </si>
+  <si>
+    <t>YAN FAISAL, S.H.I., M.S.I.</t>
+  </si>
+  <si>
+    <t>drh. NELA ABDIKA ZAMRI, S.K.H., M.M., M.Si.</t>
+  </si>
+  <si>
+    <t>SYAMSUL MIKAR</t>
+  </si>
+  <si>
+    <t>YOGI NOFRIZAL, S.H.I.</t>
+  </si>
+  <si>
+    <t>MEGA ZUSMANURNI, S.E.</t>
+  </si>
+  <si>
+    <t>EKO CAHYADI, S.H.</t>
+  </si>
+  <si>
+    <t>ORPANS, S.Sos.</t>
+  </si>
+  <si>
+    <t>H. Ilson Cong, S.E., M.M., Dt. Mongguang</t>
+  </si>
+  <si>
+    <t>Ir. Sevina Rozalen</t>
+  </si>
+  <si>
+    <t>H. Bambang Efriadi</t>
+  </si>
+  <si>
+    <t>Titi Yunelfi</t>
+  </si>
+  <si>
+    <t>Eko Wahyudi, S.Pd.</t>
+  </si>
+  <si>
+    <t>Tazwendri</t>
+  </si>
+  <si>
+    <t>GUSRA ENTOL</t>
+  </si>
+  <si>
+    <t>DARMIS HURIATI</t>
+  </si>
+  <si>
+    <t>EDRA NOFRIWAN</t>
+  </si>
+  <si>
+    <t>YULIZAR BILA</t>
+  </si>
+  <si>
+    <t>H. IRSYAD SYAFAR, Lc.</t>
+  </si>
+  <si>
+    <t>H. YOS SARIADI, S.Ag.</t>
+  </si>
+  <si>
+    <t>Hj. RAHMAINAR, M.Si.</t>
+  </si>
+  <si>
+    <t>HARDEDI, S.Sos.</t>
+  </si>
+  <si>
+    <t>H. LIRMAN, S.H.</t>
+  </si>
+  <si>
+    <t>ERINA</t>
+  </si>
+  <si>
+    <t>H. DODY DELVY, S.E.</t>
+  </si>
+  <si>
+    <t>H. MASPERI, S.Pd.</t>
+  </si>
+  <si>
+    <t>Hj. DELSI EKAWATI</t>
+  </si>
+  <si>
+    <t>YON ALNIS, S.Pt.</t>
+  </si>
+  <si>
+    <t>ARDIEKIS, S.H.</t>
+  </si>
+  <si>
+    <t>RAHMAH, A.Md.</t>
+  </si>
+  <si>
+    <t>MEDI AFRIZAL, S.H.I.</t>
+  </si>
+  <si>
+    <t>M. ARIEF</t>
+  </si>
+  <si>
+    <t>DEVALIA YOSITA</t>
+  </si>
+  <si>
+    <t>BENNI HIDAYATUL IRFAN, S.H.</t>
+  </si>
+  <si>
+    <t>H. MASRI, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>BELLA PUTRI ASTARI</t>
+  </si>
+  <si>
+    <t>DARMAN SAHLADI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Hj. AIDA, S.H.</t>
+  </si>
+  <si>
+    <t>WENDI CHANDRA, S.T.</t>
+  </si>
+  <si>
+    <t>SASTRI ANDIKO, S.H.</t>
+  </si>
+  <si>
+    <t>Harika Gusniyetti</t>
+  </si>
+  <si>
+    <t>KENI NOVANDRI SAPUTRA</t>
+  </si>
+  <si>
+    <t>WIRMAN, DT. PANGERAN NAN PUTIAH, S.H.</t>
+  </si>
+  <si>
+    <t>EDWARD DF, S.Sos.</t>
+  </si>
+  <si>
+    <t>YULI ASMA YUNITA</t>
+  </si>
+  <si>
+    <t>WILSON FITRIADI</t>
+  </si>
+  <si>
+    <t>CHAIRIL CHAN, S.Ag.</t>
+  </si>
+  <si>
+    <t>DESNI</t>
+  </si>
+  <si>
+    <t>SEPRIYANTO CHANIAGO, S.H.</t>
+  </si>
+  <si>
+    <t>TAUFIK HIDAYAT, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>REFNI AMIR, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>RAHMANIAH NADWA ISTA, S.Psi.</t>
+  </si>
+  <si>
+    <t>H. JAYUSMAN Dt. Majo Sampono junjungan, S.Pd., M.MPd.</t>
+  </si>
+  <si>
+    <t>ADENIM SYAM</t>
+  </si>
+  <si>
+    <t>130008</t>
+  </si>
+  <si>
+    <t>SUMATERA BARAT 8</t>
+  </si>
+  <si>
+    <t>1309</t>
+  </si>
+  <si>
+    <t>KEPULAUAN MENTAWAI</t>
+  </si>
+  <si>
+    <t>1301</t>
+  </si>
+  <si>
+    <t>PESISIR SELATAN</t>
+  </si>
+  <si>
+    <t>K.H. M. N. ABDULLAH, S.H.</t>
+  </si>
+  <si>
+    <t>INDRA JAYA, S.S.</t>
+  </si>
+  <si>
+    <t>GUSTIA RIANI SANI, S.I.P.</t>
+  </si>
+  <si>
+    <t>YAN ERNIS</t>
+  </si>
+  <si>
+    <t>SYAPRISAL</t>
+  </si>
+  <si>
+    <t>JONDRALISMAN, S.H. Dt. Bandaro Hitam</t>
+  </si>
+  <si>
+    <t>FAHRIZAL INDRA, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>MUCHLIS YUSUF ABIT, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>NOVA OMERZON</t>
+  </si>
+  <si>
+    <t>EVA FITRIANTI, S.S., M.Pd.</t>
+  </si>
+  <si>
+    <t>Ir. AFRIZON NAZAR UNCU</t>
+  </si>
+  <si>
+    <t>PON IDRIS, S.Sos.</t>
+  </si>
+  <si>
+    <t>RINI SUSPITA</t>
+  </si>
+  <si>
+    <t>HERPI DAMSON EPI KAMPAI, S.IP.</t>
+  </si>
+  <si>
+    <t>YUDAS SABAGGALET, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SRI KUMALA DEWI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>HENDRI DORI SATOKO, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. Dra. DESMI IRIANTI, M.Pd.</t>
+  </si>
+  <si>
+    <t>ALJUFRI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>TONI MARDIANTO, S.Pd.</t>
+  </si>
+  <si>
+    <t>RAPTA SALELEUBAJA</t>
+  </si>
+  <si>
+    <t>ZARFI DESON, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. H. SYAFRIZAL UCOK DATUAK NAN BATUAH, M.M.</t>
+  </si>
+  <si>
+    <t>EMMA YANTI</t>
+  </si>
+  <si>
+    <t>HENDRIKUS NOPIANTO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. SAIDAL MASFIYUDDIN, S.H.</t>
+  </si>
+  <si>
+    <t>CHESNO MELLIA, S.E.</t>
+  </si>
+  <si>
+    <t>DARMAWAN, S.S.</t>
+  </si>
+  <si>
+    <t>Bakri Bakar, S.H.</t>
+  </si>
+  <si>
+    <t>Dr. H. Risnaldi Ibrahim, S.Ag., M.M., M.H.</t>
+  </si>
+  <si>
+    <t>Hj. Marni Cik Ani, S.Pd.</t>
+  </si>
+  <si>
+    <t>Dr. Syafrial N, M.Ag., Dt. Bandaro Itam</t>
+  </si>
+  <si>
+    <t>H. Aprial Habas Buya Piai, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Fitrya Sartika Sari</t>
+  </si>
+  <si>
+    <t>Yusran Yunus, S.H.</t>
+  </si>
+  <si>
+    <t>Yos Pendri Gustian</t>
+  </si>
+  <si>
+    <t>ALIFI M. NOUR</t>
+  </si>
+  <si>
+    <t>PARHOMI</t>
+  </si>
+  <si>
+    <t>VINDO VANDU WINATA</t>
+  </si>
+  <si>
+    <t>DEVI MUTIARA AZIZAH</t>
+  </si>
+  <si>
+    <t>HERLANSYAH</t>
+  </si>
+  <si>
+    <t>H. MOCHKLASIN, S.Si.</t>
+  </si>
+  <si>
+    <t>HAMDANUS, S.Fil.I., M.Si.</t>
+  </si>
+  <si>
+    <t>KURNIA GUSNI, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. MELDIAN, S.TP., M.M.</t>
+  </si>
+  <si>
+    <t>SYAIFUL ARDI, S.Sos., M.Hum.</t>
+  </si>
+  <si>
+    <t>JAYANTI</t>
+  </si>
+  <si>
+    <t>HARYANDI EKA PUTERA, S.E.</t>
+  </si>
+  <si>
+    <t>AKBAR RAIS MAULANA, S.M.</t>
+  </si>
+  <si>
+    <t>SANTONO, S.Pd.K.</t>
+  </si>
+  <si>
+    <t>NENGSIH FITRI YENI</t>
+  </si>
+  <si>
+    <t>JONI CHANDRA MARJOYO</t>
+  </si>
+  <si>
+    <t>ANAS TASYA T</t>
+  </si>
+  <si>
+    <t>MUHAYATUL, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. H. ISWANDI LATIEF, M.M.</t>
+  </si>
+  <si>
+    <t>NINA RIZKI FATIMAH, S.T.</t>
+  </si>
+  <si>
+    <t>DARWIADI, S.H.</t>
+  </si>
+  <si>
+    <t>KUSMANTO, S.IP.</t>
+  </si>
+  <si>
+    <t>NURHAYATI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>SATRIA DARMA PUTRA</t>
+  </si>
+  <si>
+    <t>RIDWAN ZAINAL, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>DEVI SUSANTO, S.T.</t>
+  </si>
+  <si>
+    <t>USMAINI MUSLIM</t>
+  </si>
+  <si>
+    <t>FEBRIANTO AKBAR PERKASA, S.H.</t>
+  </si>
+  <si>
+    <t>NURSYAHID, S.H.</t>
+  </si>
+  <si>
+    <t>OLIVIA SALSABILA MILANO</t>
+  </si>
+  <si>
+    <t>Apt. NADYA ZULFIRA PERMATA, S.Farm.</t>
+  </si>
+  <si>
+    <t>Doni Harsiva Yandra, S.IP., M.E.</t>
+  </si>
+  <si>
+    <t>ALI TANJUNG</t>
+  </si>
+  <si>
+    <t>ESI MAYASARI</t>
+  </si>
+  <si>
+    <t>ANOM SUHERI</t>
+  </si>
+  <si>
+    <t>Drs. Darmalis, M. Pd.</t>
+  </si>
+  <si>
+    <t>NINCY ARITA SARI</t>
+  </si>
+  <si>
+    <t>Drs. H. Fauzi</t>
+  </si>
+  <si>
+    <t>EDDY MUJAHIDDIN AWS</t>
+  </si>
+  <si>
+    <t>Ir. SYAFRUDDIN TAZAR ACONG</t>
+  </si>
+  <si>
+    <t>ERNI HUDAYANI</t>
+  </si>
+  <si>
+    <t>RAHMAT SYAH PUTRA</t>
+  </si>
+  <si>
+    <t>RAIHAN MAGHFIRA ELMIN, S.M.</t>
+  </si>
+  <si>
+    <t>PELIUS</t>
+  </si>
+  <si>
+    <t>DEVIAL BENDRI</t>
+  </si>
+  <si>
+    <t>IRWAN FAHRIA, DATUAK RAJO  BATUAH, S.H.</t>
+  </si>
+  <si>
+    <t>SRI KRISNADEWI</t>
+  </si>
+  <si>
+    <t>YUSRIZAL, Dt. RAJO JOHAN</t>
+  </si>
+  <si>
+    <t>DA ANDIWERSIL</t>
+  </si>
+  <si>
+    <t>ELMI SUKAISIH</t>
+  </si>
+  <si>
+    <t>M. RIDHO SYAHPUTRA, S.Si.</t>
+  </si>
+  <si>
+    <t>IMRAL ADENANSI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MARWAN ANAS, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>ROSNITA RAUF, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Drs. ERMAN SAWAR</t>
+  </si>
+  <si>
+    <t>JULIANAVIA, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>ASMAINI</t>
+  </si>
+  <si>
+    <t>DORI HAMBALI, S.Pt.</t>
+  </si>
+  <si>
+    <t>Ir. ZIRMA JUNELDI</t>
+  </si>
+  <si>
+    <t>H. ASRIL KUTAR, M.Pd.I.</t>
+  </si>
+  <si>
+    <t>INDAH ISWANTARI</t>
+  </si>
+  <si>
+    <t>GUSMAL A.KHAN BUYA UJANG, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>MARDISON</t>
+  </si>
+  <si>
+    <t>NELA DESLIMA PUTRI, S.Pd.</t>
+  </si>
+  <si>
+    <t>PKN</t>
+  </si>
+  <si>
+    <t>130001</t>
+  </si>
+  <si>
+    <t>SUMATERA BARAT 1</t>
+  </si>
+  <si>
+    <t>1371</t>
+  </si>
+  <si>
+    <t>KOTA PADANG</t>
+  </si>
+  <si>
+    <t>NALIANSYAH EMIEL NISYA FIRMANDA HAFRIAL</t>
+  </si>
+  <si>
+    <t>DAHLER, M.Sc., Dt. Panghulu Sati</t>
+  </si>
+  <si>
+    <t>Dra. YASNIDA SYAMSUDDIN, M.M.</t>
+  </si>
+  <si>
+    <t>Dra. HERAWATI JOHAN, M. Pd. I.</t>
+  </si>
+  <si>
+    <t>YAN ISWARDI</t>
+  </si>
+  <si>
+    <t>MARDIOS</t>
+  </si>
+  <si>
+    <t>ISMAIL NOVENDRA</t>
+  </si>
+  <si>
+    <t>IRWAN GUSRIANTO, S.Pd., M.M., C. Me.</t>
+  </si>
+  <si>
+    <t>DEFNI ANITA</t>
+  </si>
+  <si>
+    <t>AULYA RIVAI, S.E.</t>
+  </si>
+  <si>
+    <t>EVI YANDRI RAJO BUDIMAN</t>
+  </si>
+  <si>
+    <t>H. HIDAYAT, S.S., M.H.</t>
+  </si>
+  <si>
+    <t>Dra. MAIYOFA, M.M.</t>
+  </si>
+  <si>
+    <t>VERRY MULYADI, S.H.</t>
+  </si>
+  <si>
+    <t>RUDI SYAFRIADI</t>
+  </si>
+  <si>
+    <t>RAHMIDES UTAMI,  S.Pd., M.H.</t>
+  </si>
+  <si>
+    <t>HARRIS HIDAYAT. B, S.T., DT. BATUAH</t>
+  </si>
+  <si>
+    <t>SYAFRIAL KANI, S.H.</t>
+  </si>
+  <si>
+    <t>WILZA RIDANI</t>
+  </si>
+  <si>
+    <t>MEGRI FERNANDO</t>
+  </si>
+  <si>
+    <t>ALBERT HENDRA LUKMAN, S.E.</t>
+  </si>
+  <si>
+    <t>H. SYAHRIAL, B.Sc.</t>
+  </si>
+  <si>
+    <t>GUSNIATI</t>
+  </si>
+  <si>
+    <t>DONNY DJANAS, S.T.</t>
+  </si>
+  <si>
+    <t>ARTASASTA LEPAT RAJA IKUTEN PINEM, S.Pt., M.Pt.</t>
+  </si>
+  <si>
+    <t>ESTIE PRATIWI, M.Hum.</t>
+  </si>
+  <si>
+    <t>DEFON IKBAL, S.Or.</t>
+  </si>
+  <si>
+    <t>APRIANUS HURA</t>
+  </si>
+  <si>
+    <t>YULINOFRI</t>
+  </si>
+  <si>
+    <t>ZALMAN EFENDI</t>
+  </si>
+  <si>
+    <t>H. AFRIZAL, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IQRA CHISSA PUTRA, S.S.T., M.M.</t>
+  </si>
+  <si>
+    <t>LINDA OKTAVIANTI, S.E., M.M., M.Pd.E.</t>
+  </si>
+  <si>
+    <t>ANDI MASTIAN, S.E.</t>
+  </si>
+  <si>
+    <t>RICHARDO, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>DEVIANI, S.Si.</t>
+  </si>
+  <si>
+    <t>Dr. AMIZIDUHU MENDROFA, S.H., M.Hum.</t>
+  </si>
+  <si>
+    <t>ERWIN PRIBADI</t>
+  </si>
+  <si>
+    <t>DEVI DIANY, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>AGUSWANTO, S.P., M.P.</t>
+  </si>
+  <si>
+    <t>Mailinda Rose, S.E.</t>
+  </si>
+  <si>
+    <t>H. Irwan Zuldani, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>H. M. Tauhid, S.IP.</t>
+  </si>
+  <si>
+    <t>Deswandi Bajadi, S.E.</t>
+  </si>
+  <si>
+    <t>Nanda Satria, S.IP.</t>
+  </si>
+  <si>
+    <t>Dra. Salmah</t>
+  </si>
+  <si>
+    <t>Taufik Hidayat, S.E.</t>
+  </si>
+  <si>
+    <t>Ka'bati, S.Sos.I., M.Si.</t>
+  </si>
+  <si>
+    <t>Uniang Zafniarti, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. Adi Prabowo, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. TARMIZI MAWARDI</t>
+  </si>
+  <si>
+    <t>RIKI HENDRA MULYA</t>
+  </si>
+  <si>
+    <t>Yomi Wahyudi</t>
+  </si>
+  <si>
+    <t>Ridho Ilahi</t>
+  </si>
+  <si>
+    <t>WIDI DEVI ANISA</t>
+  </si>
+  <si>
+    <t>Dedi, A.Md.</t>
+  </si>
+  <si>
+    <t>HANAFI ZEIN</t>
+  </si>
+  <si>
+    <t>TOMI TAMARA</t>
+  </si>
+  <si>
+    <t>YENI KUMALA DEWI</t>
+  </si>
+  <si>
+    <t>REYNALDO</t>
+  </si>
+  <si>
+    <t>H. GUSTAMI HIDAYAT, S.Pt., M.P.</t>
+  </si>
+  <si>
+    <t>Drs. H. MUHIDI, M.M.</t>
+  </si>
+  <si>
+    <t>TASNIDAR, S.Pt.</t>
+  </si>
+  <si>
+    <t>H. EPISANTOSO, S.P.</t>
+  </si>
+  <si>
+    <t>H. ANDY WIJAYA KUSUMA</t>
+  </si>
+  <si>
+    <t>DEVI ERAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>ALIZAR, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Ir. H. ASNEL, M.Si.</t>
+  </si>
+  <si>
+    <t>WENI YULIANI, S.Si.</t>
+  </si>
+  <si>
+    <t>H. ULKI CHANDRA, S.E.</t>
+  </si>
+  <si>
+    <t>Rudi Harmono, S.H.</t>
+  </si>
+  <si>
+    <t>AISYAH PUTRI DEVIRA, S.H.</t>
+  </si>
+  <si>
+    <t>FEBBY, DT. BANGSO, SST.Par., M.Par.</t>
+  </si>
+  <si>
+    <t>GUSMARDI, S.Ag.</t>
+  </si>
+  <si>
+    <t>LERRY PRATAMA</t>
+  </si>
+  <si>
+    <t>YENI MARHAYATI</t>
+  </si>
+  <si>
+    <t>TRIS CANDRA</t>
+  </si>
+  <si>
+    <t>YENITA YATIM, S.Sos., M.Pd.</t>
+  </si>
+  <si>
+    <t>RUSDI ROSIS</t>
+  </si>
+  <si>
+    <t>SYUKRI THAHER, S.Sn.</t>
+  </si>
+  <si>
+    <t>AMRAN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>H. INDRA, DT. RAJO LELO, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>ZULHERMAN, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>Dra. DESMA ELFA</t>
+  </si>
+  <si>
+    <t>H. MAIGUS NASIR, S.Pd.</t>
+  </si>
+  <si>
+    <t>SUDIRUSMAN</t>
+  </si>
+  <si>
+    <t>RATMIWATI, A.Md.</t>
+  </si>
+  <si>
+    <t>DARMAWI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>Titin Kristina</t>
+  </si>
+  <si>
+    <t>ELIZA EKA PUTRI</t>
+  </si>
+  <si>
+    <t>Khairiah Putri Awera</t>
+  </si>
+  <si>
+    <t>SYAHRUL RAMADHAN TANJUNG, S.Ag.</t>
+  </si>
+  <si>
+    <t>dr. ERMAWATI, Sp.OG (K)</t>
+  </si>
+  <si>
+    <t>YAN FIRDAUS</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IQBAL, S.H.</t>
+  </si>
+  <si>
+    <t>DJUNAIDI BOER, S.E.</t>
+  </si>
+  <si>
+    <t>DESPARIKA METRA, M.H.</t>
+  </si>
+  <si>
+    <t>ALIYUS</t>
+  </si>
+  <si>
+    <t>NICKY YULIZAR, S.Pd.</t>
+  </si>
+  <si>
+    <t>JANURISDA HARTATI</t>
+  </si>
+  <si>
+    <t>ARPENDY, DATUK TAN BAGINDO</t>
+  </si>
+  <si>
+    <t>GINNO IRWAN</t>
+  </si>
+  <si>
+    <t>Ir. H. YULTEKHNIL, M.M.</t>
+  </si>
+  <si>
+    <t>Hj. ERMAWATI TANJUNG, S.Sos.</t>
+  </si>
+  <si>
+    <t>Januardi Sumka, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>AFRI YASMON, A.Md.</t>
+  </si>
+  <si>
+    <t>SUSANTI SEMBIRING, S.E., S.H., M.Hum.</t>
+  </si>
+  <si>
+    <t>NELVI NIZAR, S.E.</t>
+  </si>
+  <si>
+    <t>H. BUZARMAN, S.T.</t>
+  </si>
+  <si>
+    <t>ZUBARDI KOTO, Dt. ANGKAT DIRAJO, A.Md.</t>
+  </si>
+  <si>
+    <t>Rismadi, S.E.</t>
+  </si>
+  <si>
+    <t>ARMALIS, S.H., M.Hum.</t>
+  </si>
+  <si>
+    <t>FERI MUKLI</t>
+  </si>
+  <si>
+    <t>Gusrianti</t>
+  </si>
+  <si>
+    <t>YULISMAN</t>
+  </si>
+  <si>
+    <t>TATI HARYATI</t>
+  </si>
+  <si>
+    <t>ERLIAN ISWANDI, S.H.</t>
+  </si>
+  <si>
+    <t>HAMIDI AMBRAN</t>
+  </si>
+  <si>
+    <t>MELDAWATI, S.H.</t>
+  </si>
+  <si>
+    <t>YUDI YULIS SATRIA</t>
+  </si>
+  <si>
+    <t>SUHAIDI OLON, S.H.</t>
+  </si>
+  <si>
+    <t>SUARDI MANSUR, S.H.</t>
+  </si>
+  <si>
+    <t>YEVI SUSANTI, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>HARLENY</t>
+  </si>
+  <si>
+    <t>HUSNAINI, S.Ag.</t>
+  </si>
+  <si>
+    <t>JONLI PUTRA</t>
+  </si>
+  <si>
+    <t>NIKKI LAUDA HARIYONA, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>H. ASMANTONI, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. ERMIWATI JINIS, S.H., QIA.</t>
+  </si>
+  <si>
+    <t>GEVIN APRIOFALDO AZWIN</t>
+  </si>
+  <si>
+    <t>Drs. H. ACHIAR, S.Pd., M.M., Dt. Bagindo Mole</t>
+  </si>
+  <si>
+    <t>ZAIMAH ZUL, S.Ag.</t>
+  </si>
+  <si>
+    <t>Drs. H. YUSRAN ANCE</t>
+  </si>
+  <si>
+    <t>ZULKARNAINI SUTAN BATUAH</t>
+  </si>
+  <si>
+    <t>IRMAWATI</t>
+  </si>
+  <si>
+    <t>ZUL AKMAL NARO, S.Sos.</t>
+  </si>
+  <si>
+    <t>Drs. H. AMSIR, M.Pd.</t>
+  </si>
+  <si>
+    <t>SIGIT SUGIARTO, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>CHENDRA ABETHIN</t>
+  </si>
+  <si>
+    <t>NANDIN, Dt. RAJO NAN PANJANG, S.Sos.</t>
+  </si>
+  <si>
+    <t>H. ADI SAPUTRA, A.MaE., S.Sos.</t>
+  </si>
+  <si>
+    <t>Dra. YURNITA</t>
+  </si>
+  <si>
+    <t>FIRMAN</t>
+  </si>
+  <si>
+    <t>GUSLI, S.Hut., M.H.</t>
+  </si>
+  <si>
+    <t>PETRINA</t>
+  </si>
+  <si>
+    <t>ASPARDI, S.H., M.H.</t>
+  </si>
+  <si>
     <t>130002</t>
   </si>
   <si>
     <t>SUMATERA BARAT 2</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>KOTA PARIAMAN</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>PADANG PARIAMAN</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>FIRDAUS, S.HI.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>Drs. IDARUSSALAM</t>
   </si>
   <si>
     <t>DEWI FITRI DESWATI, S.Pi., M.T.</t>
   </si>
   <si>
     <t>TASLIM, S.H., M.M.</t>
   </si>
   <si>
     <t>DIEN NOFRITA</t>
   </si>
   <si>
     <t>IRSAN</t>
   </si>
   <si>
     <t>ZUARDI MS Dt. Rajo Bijayo</t>
   </si>
   <si>
     <t>JASMA JUNI, DT. GADANG, S.E.</t>
   </si>
   <si>
     <t>JEMPOL</t>
   </si>
   <si>
     <t>FITRIANNY EKA PUTRI</t>
@@ -406,2426 +2782,50 @@
     <t>BASRIZAL</t>
   </si>
   <si>
     <t>RUSTAM, S.E., M.M., DT. PANGHULU MUDO</t>
   </si>
   <si>
     <t>ZULFA SYAMSUAR, S.Kom.</t>
   </si>
   <si>
     <t>RIZKY YORI ARDI, S.H., CPM.</t>
   </si>
   <si>
     <t>ADRIAN TUSWANDI, S.H.</t>
   </si>
   <si>
     <t>APRIL ADEK, S.Pd.I.</t>
   </si>
   <si>
     <t>YUSMAULINA RITA</t>
   </si>
   <si>
     <t>ABDUL SALAM TUANKU BUNGSU, S.Pd.I.</t>
   </si>
   <si>
     <t>RATU FATHIA RASYID</t>
-  </si>
-[...2374 lines deleted...]
-    <t>ADENIM SYAM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -3167,25715 +3167,25715 @@
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>463</v>
+        <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>17</v>
-[...11 lines deleted...]
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>464</v>
+        <v>490</v>
       </c>
       <c r="D2" t="s">
-        <v>465</v>
+        <v>491</v>
       </c>
       <c r="E2" t="s">
-        <v>466</v>
+        <v>492</v>
       </c>
       <c r="F2" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
       <c r="G2">
-        <v>21656</v>
+        <v>4427</v>
       </c>
       <c r="H2">
-        <v>83644</v>
+        <v>16752</v>
       </c>
       <c r="I2">
-        <v>23542</v>
+        <v>2295</v>
       </c>
       <c r="J2">
-        <v>39545</v>
+        <v>6339</v>
       </c>
       <c r="K2">
-        <v>66971</v>
+        <v>5353</v>
       </c>
       <c r="L2">
-        <v>3304</v>
+        <v>468</v>
       </c>
       <c r="M2">
-        <v>1875</v>
+        <v>390</v>
       </c>
       <c r="N2">
-        <v>97135</v>
+        <v>19709</v>
       </c>
       <c r="O2">
-        <v>803</v>
+        <v>3676</v>
       </c>
       <c r="P2">
-        <v>4561</v>
+        <v>1037</v>
       </c>
       <c r="Q2">
-        <v>39763</v>
+        <v>5410</v>
       </c>
       <c r="R2">
-        <v>7851</v>
+        <v>6296</v>
       </c>
       <c r="S2">
-        <v>31827</v>
+        <v>2046</v>
       </c>
       <c r="T2">
-        <v>4008</v>
-[...11 lines deleted...]
-        <v>457014</v>
+        <v>74198</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="s">
-        <v>29</v>
+      <c r="A3">
+        <v>2</v>
       </c>
       <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>490</v>
+      </c>
+      <c r="D3" t="s">
+        <v>491</v>
+      </c>
+      <c r="E3" t="s">
+        <v>494</v>
+      </c>
+      <c r="F3" t="s">
+        <v>495</v>
+      </c>
+      <c r="G3">
+        <v>7383</v>
+      </c>
+      <c r="H3">
+        <v>24194</v>
+      </c>
+      <c r="I3">
+        <v>7044</v>
+      </c>
+      <c r="J3">
+        <v>40149</v>
+      </c>
+      <c r="K3">
+        <v>17882</v>
+      </c>
+      <c r="L3">
+        <v>967</v>
+      </c>
+      <c r="M3">
+        <v>925</v>
+      </c>
+      <c r="N3">
+        <v>29341</v>
+      </c>
+      <c r="O3">
+        <v>13321</v>
+      </c>
+      <c r="P3">
+        <v>1413</v>
+      </c>
+      <c r="Q3">
+        <v>38142</v>
+      </c>
+      <c r="R3">
+        <v>23286</v>
+      </c>
+      <c r="S3">
+        <v>4137</v>
+      </c>
+      <c r="T3">
+        <v>208184</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
         <v>30</v>
       </c>
-      <c r="G3">
-[...51 lines deleted...]
-        <v>457014</v>
+      <c r="B4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4">
+        <v>11810</v>
+      </c>
+      <c r="H4">
+        <v>40946</v>
+      </c>
+      <c r="I4">
+        <v>9339</v>
+      </c>
+      <c r="J4">
+        <v>46488</v>
+      </c>
+      <c r="K4">
+        <v>23235</v>
+      </c>
+      <c r="L4">
+        <v>1435</v>
+      </c>
+      <c r="M4">
+        <v>1315</v>
+      </c>
+      <c r="N4">
+        <v>49050</v>
+      </c>
+      <c r="O4">
+        <v>16997</v>
+      </c>
+      <c r="P4">
+        <v>2450</v>
+      </c>
+      <c r="Q4">
+        <v>43552</v>
+      </c>
+      <c r="R4">
+        <v>29582</v>
+      </c>
+      <c r="S4">
+        <v>6183</v>
+      </c>
+      <c r="T4">
+        <v>282382</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="F1" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>4427</v>
+      </c>
+      <c r="E2">
+        <v>7383</v>
+      </c>
+      <c r="F2">
+        <v>11810</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>884</v>
+      </c>
+      <c r="E3">
+        <v>2831</v>
+      </c>
+      <c r="F3">
+        <v>3715</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>496</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>638</v>
+      </c>
+      <c r="E4">
+        <v>1652</v>
+      </c>
+      <c r="F4">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>497</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>1031</v>
+      </c>
+      <c r="E5">
+        <v>685</v>
+      </c>
+      <c r="F5">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>498</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>199</v>
+      </c>
+      <c r="E6">
+        <v>566</v>
+      </c>
+      <c r="F6">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>499</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>881</v>
+      </c>
+      <c r="E7">
+        <v>938</v>
+      </c>
+      <c r="F7">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>500</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>302</v>
+      </c>
+      <c r="E8">
+        <v>419</v>
+      </c>
+      <c r="F8">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>501</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>492</v>
+      </c>
+      <c r="E9">
+        <v>292</v>
+      </c>
+      <c r="F9">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11">
+        <v>16752</v>
+      </c>
+      <c r="E11">
+        <v>24194</v>
+      </c>
+      <c r="F11">
+        <v>40946</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12">
+        <v>1431</v>
+      </c>
+      <c r="E12">
+        <v>4375</v>
+      </c>
+      <c r="F12">
+        <v>5806</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>502</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>3111</v>
+      </c>
+      <c r="E13">
+        <v>9311</v>
+      </c>
+      <c r="F13">
+        <v>12422</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>503</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>3952</v>
+      </c>
+      <c r="E14">
+        <v>3556</v>
+      </c>
+      <c r="F14">
+        <v>7508</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>504</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>7168</v>
+      </c>
+      <c r="E15">
+        <v>4122</v>
+      </c>
+      <c r="F15">
+        <v>11290</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>505</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>233</v>
+      </c>
+      <c r="E16">
+        <v>439</v>
+      </c>
+      <c r="F16">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>5</v>
+      </c>
+      <c r="B17" t="s">
+        <v>506</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>142</v>
+      </c>
+      <c r="E17">
+        <v>396</v>
+      </c>
+      <c r="F17">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>6</v>
+      </c>
+      <c r="B18" t="s">
+        <v>507</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>715</v>
+      </c>
+      <c r="E18">
+        <v>1995</v>
+      </c>
+      <c r="F18">
+        <v>2710</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20">
+        <v>2295</v>
+      </c>
+      <c r="E20">
+        <v>7044</v>
+      </c>
+      <c r="F20">
+        <v>9339</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21">
+        <v>421</v>
+      </c>
+      <c r="E21">
+        <v>1728</v>
+      </c>
+      <c r="F21">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>508</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>962</v>
+      </c>
+      <c r="E22">
+        <v>3897</v>
+      </c>
+      <c r="F22">
+        <v>4859</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>509</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>289</v>
+      </c>
+      <c r="E23">
+        <v>674</v>
+      </c>
+      <c r="F23">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>510</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>144</v>
+      </c>
+      <c r="E24">
+        <v>276</v>
+      </c>
+      <c r="F24">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>511</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>250</v>
+      </c>
+      <c r="E25">
+        <v>232</v>
+      </c>
+      <c r="F25">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>512</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>146</v>
+      </c>
+      <c r="E26">
+        <v>93</v>
+      </c>
+      <c r="F26">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>6</v>
+      </c>
+      <c r="B27" t="s">
+        <v>513</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>83</v>
+      </c>
+      <c r="E27">
+        <v>144</v>
+      </c>
+      <c r="F27">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="28"/>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29">
+        <v>6339</v>
+      </c>
+      <c r="E29">
+        <v>40149</v>
+      </c>
+      <c r="F29">
+        <v>46488</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B30" t="s">
+        <v>30</v>
+      </c>
+      <c r="C30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30">
+        <v>940</v>
+      </c>
+      <c r="E30">
+        <v>4600</v>
+      </c>
+      <c r="F30">
+        <v>5540</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>514</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>2389</v>
+      </c>
+      <c r="E31">
+        <v>16253</v>
+      </c>
+      <c r="F31">
+        <v>18642</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>515</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>1163</v>
+      </c>
+      <c r="E32">
+        <v>8432</v>
+      </c>
+      <c r="F32">
+        <v>9595</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>3</v>
+      </c>
+      <c r="B33" t="s">
+        <v>516</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>590</v>
+      </c>
+      <c r="E33">
+        <v>9152</v>
+      </c>
+      <c r="F33">
+        <v>9742</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>517</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>331</v>
+      </c>
+      <c r="E34">
+        <v>975</v>
+      </c>
+      <c r="F34">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>5</v>
+      </c>
+      <c r="B35" t="s">
+        <v>518</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>860</v>
+      </c>
+      <c r="E35">
+        <v>483</v>
+      </c>
+      <c r="F35">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>6</v>
+      </c>
+      <c r="B36" t="s">
+        <v>519</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>66</v>
+      </c>
+      <c r="E36">
+        <v>254</v>
+      </c>
+      <c r="F36">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38">
+        <v>5353</v>
+      </c>
+      <c r="E38">
+        <v>17882</v>
+      </c>
+      <c r="F38">
+        <v>23235</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>30</v>
+      </c>
+      <c r="B39" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39">
+        <v>1222</v>
+      </c>
+      <c r="E39">
+        <v>3023</v>
+      </c>
+      <c r="F39">
+        <v>4245</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>520</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>2137</v>
+      </c>
+      <c r="E40">
+        <v>11095</v>
+      </c>
+      <c r="F40">
+        <v>13232</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>521</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>589</v>
+      </c>
+      <c r="E41">
+        <v>936</v>
+      </c>
+      <c r="F41">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>522</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42">
+        <v>489</v>
+      </c>
+      <c r="E42">
+        <v>1171</v>
+      </c>
+      <c r="F42">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>523</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43">
+        <v>149</v>
+      </c>
+      <c r="E43">
+        <v>327</v>
+      </c>
+      <c r="F43">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>524</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>336</v>
+      </c>
+      <c r="E44">
+        <v>1156</v>
+      </c>
+      <c r="F44">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>525</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>431</v>
+      </c>
+      <c r="E45">
+        <v>174</v>
+      </c>
+      <c r="F45">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>6</v>
+      </c>
+      <c r="B47" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47">
+        <v>468</v>
+      </c>
+      <c r="E47">
+        <v>967</v>
+      </c>
+      <c r="F47">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>30</v>
+      </c>
+      <c r="B48" t="s">
+        <v>30</v>
+      </c>
+      <c r="C48" t="s">
+        <v>36</v>
+      </c>
+      <c r="D48">
+        <v>123</v>
+      </c>
+      <c r="E48">
+        <v>322</v>
+      </c>
+      <c r="F48">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>526</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>270</v>
+      </c>
+      <c r="E49">
+        <v>409</v>
+      </c>
+      <c r="F49">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>2</v>
+      </c>
+      <c r="B50" t="s">
+        <v>527</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>45</v>
+      </c>
+      <c r="E50">
+        <v>125</v>
+      </c>
+      <c r="F50">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>3</v>
+      </c>
+      <c r="B51" t="s">
+        <v>528</v>
+      </c>
+      <c r="C51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51">
+        <v>30</v>
+      </c>
+      <c r="E51">
+        <v>111</v>
+      </c>
+      <c r="F51">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="52"/>
+    <row r="53">
+      <c r="A53">
+        <v>7</v>
+      </c>
+      <c r="B53" t="s">
+        <v>12</v>
+      </c>
+      <c r="C53" t="s">
+        <v>35</v>
+      </c>
+      <c r="D53">
+        <v>390</v>
+      </c>
+      <c r="E53">
+        <v>925</v>
+      </c>
+      <c r="F53">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>30</v>
+      </c>
+      <c r="B54" t="s">
+        <v>30</v>
+      </c>
+      <c r="C54" t="s">
+        <v>36</v>
+      </c>
+      <c r="D54">
+        <v>127</v>
+      </c>
+      <c r="E54">
+        <v>502</v>
+      </c>
+      <c r="F54">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>1</v>
+      </c>
+      <c r="B55" t="s">
+        <v>529</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55">
+        <v>263</v>
+      </c>
+      <c r="E55">
+        <v>423</v>
+      </c>
+      <c r="F55">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>8</v>
+      </c>
+      <c r="B57" t="s">
+        <v>13</v>
+      </c>
+      <c r="C57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D57">
+        <v>19709</v>
+      </c>
+      <c r="E57">
+        <v>29341</v>
+      </c>
+      <c r="F57">
+        <v>49050</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>30</v>
+      </c>
+      <c r="B58" t="s">
+        <v>30</v>
+      </c>
+      <c r="C58" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58">
+        <v>2078</v>
+      </c>
+      <c r="E58">
+        <v>3771</v>
+      </c>
+      <c r="F58">
+        <v>5849</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>530</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>12750</v>
+      </c>
+      <c r="E59">
+        <v>8073</v>
+      </c>
+      <c r="F59">
+        <v>20823</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>2</v>
+      </c>
+      <c r="B60" t="s">
+        <v>531</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>1784</v>
+      </c>
+      <c r="E60">
+        <v>11811</v>
+      </c>
+      <c r="F60">
+        <v>13595</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>3</v>
+      </c>
+      <c r="B61" t="s">
+        <v>532</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>449</v>
+      </c>
+      <c r="E61">
+        <v>1203</v>
+      </c>
+      <c r="F61">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>4</v>
+      </c>
+      <c r="B62" t="s">
+        <v>533</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>422</v>
+      </c>
+      <c r="E62">
+        <v>2350</v>
+      </c>
+      <c r="F62">
+        <v>2772</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>5</v>
+      </c>
+      <c r="B63" t="s">
+        <v>534</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>456</v>
+      </c>
+      <c r="E63">
+        <v>1461</v>
+      </c>
+      <c r="F63">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>6</v>
+      </c>
+      <c r="B64" t="s">
+        <v>535</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>1770</v>
+      </c>
+      <c r="E64">
+        <v>672</v>
+      </c>
+      <c r="F64">
+        <v>2442</v>
+      </c>
+    </row>
+    <row r="65"/>
+    <row r="66">
+      <c r="A66">
+        <v>12</v>
+      </c>
+      <c r="B66" t="s">
+        <v>15</v>
+      </c>
+      <c r="C66" t="s">
+        <v>35</v>
+      </c>
+      <c r="D66">
+        <v>3676</v>
+      </c>
+      <c r="E66">
+        <v>13321</v>
+      </c>
+      <c r="F66">
+        <v>16997</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>30</v>
+      </c>
+      <c r="B67" t="s">
+        <v>30</v>
+      </c>
+      <c r="C67" t="s">
+        <v>36</v>
+      </c>
+      <c r="D67">
+        <v>523</v>
+      </c>
+      <c r="E67">
+        <v>1962</v>
+      </c>
+      <c r="F67">
+        <v>2485</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>536</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>1166</v>
+      </c>
+      <c r="E68">
+        <v>7838</v>
+      </c>
+      <c r="F68">
+        <v>9004</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>537</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>666</v>
+      </c>
+      <c r="E69">
+        <v>1729</v>
+      </c>
+      <c r="F69">
+        <v>2395</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>538</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>299</v>
+      </c>
+      <c r="E70">
+        <v>400</v>
+      </c>
+      <c r="F70">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>539</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>763</v>
+      </c>
+      <c r="E71">
+        <v>465</v>
+      </c>
+      <c r="F71">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>5</v>
+      </c>
+      <c r="B72" t="s">
+        <v>540</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>192</v>
+      </c>
+      <c r="E72">
+        <v>751</v>
+      </c>
+      <c r="F72">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>6</v>
+      </c>
+      <c r="B73" t="s">
+        <v>541</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>67</v>
+      </c>
+      <c r="E73">
+        <v>176</v>
+      </c>
+      <c r="F73">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="74"/>
+    <row r="75">
+      <c r="A75">
+        <v>13</v>
+      </c>
+      <c r="B75" t="s">
+        <v>16</v>
+      </c>
+      <c r="C75" t="s">
+        <v>35</v>
+      </c>
+      <c r="D75">
+        <v>1037</v>
+      </c>
+      <c r="E75">
+        <v>1413</v>
+      </c>
+      <c r="F75">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>30</v>
+      </c>
+      <c r="B76" t="s">
+        <v>30</v>
+      </c>
+      <c r="C76" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76">
+        <v>180</v>
+      </c>
+      <c r="E76">
+        <v>294</v>
+      </c>
+      <c r="F76">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>1</v>
+      </c>
+      <c r="B77" t="s">
+        <v>542</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>185</v>
+      </c>
+      <c r="E77">
+        <v>201</v>
+      </c>
+      <c r="F77">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>2</v>
+      </c>
+      <c r="B78" t="s">
+        <v>543</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>106</v>
+      </c>
+      <c r="E78">
+        <v>102</v>
+      </c>
+      <c r="F78">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>3</v>
+      </c>
+      <c r="B79" t="s">
+        <v>544</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>78</v>
+      </c>
+      <c r="E79">
+        <v>79</v>
+      </c>
+      <c r="F79">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>4</v>
+      </c>
+      <c r="B80" t="s">
+        <v>545</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>369</v>
+      </c>
+      <c r="E80">
+        <v>153</v>
+      </c>
+      <c r="F80">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>5</v>
+      </c>
+      <c r="B81" t="s">
+        <v>546</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81">
+        <v>75</v>
+      </c>
+      <c r="E81">
+        <v>550</v>
+      </c>
+      <c r="F81">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>6</v>
+      </c>
+      <c r="B82" t="s">
+        <v>547</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>44</v>
+      </c>
+      <c r="E82">
+        <v>34</v>
+      </c>
+      <c r="F82">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="83"/>
+    <row r="84">
+      <c r="A84">
+        <v>14</v>
+      </c>
+      <c r="B84" t="s">
+        <v>17</v>
+      </c>
+      <c r="C84" t="s">
+        <v>35</v>
+      </c>
+      <c r="D84">
+        <v>5410</v>
+      </c>
+      <c r="E84">
+        <v>38142</v>
+      </c>
+      <c r="F84">
+        <v>43552</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>30</v>
+      </c>
+      <c r="B85" t="s">
+        <v>30</v>
+      </c>
+      <c r="C85" t="s">
+        <v>36</v>
+      </c>
+      <c r="D85">
+        <v>687</v>
+      </c>
+      <c r="E85">
+        <v>2985</v>
+      </c>
+      <c r="F85">
+        <v>3672</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>1</v>
+      </c>
+      <c r="B86" t="s">
+        <v>548</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>1527</v>
+      </c>
+      <c r="E86">
+        <v>9093</v>
+      </c>
+      <c r="F86">
+        <v>10620</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>549</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>2288</v>
+      </c>
+      <c r="E87">
+        <v>18817</v>
+      </c>
+      <c r="F87">
+        <v>21105</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>3</v>
+      </c>
+      <c r="B88" t="s">
+        <v>550</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>402</v>
+      </c>
+      <c r="E88">
+        <v>5258</v>
+      </c>
+      <c r="F88">
+        <v>5660</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>4</v>
+      </c>
+      <c r="B89" t="s">
+        <v>551</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>251</v>
+      </c>
+      <c r="E89">
+        <v>1456</v>
+      </c>
+      <c r="F89">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>5</v>
+      </c>
+      <c r="B90" t="s">
+        <v>552</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>173</v>
+      </c>
+      <c r="E90">
+        <v>204</v>
+      </c>
+      <c r="F90">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>6</v>
+      </c>
+      <c r="B91" t="s">
+        <v>553</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>82</v>
+      </c>
+      <c r="E91">
+        <v>329</v>
+      </c>
+      <c r="F91">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="92"/>
+    <row r="93">
+      <c r="A93">
+        <v>17</v>
+      </c>
+      <c r="B93" t="s">
+        <v>20</v>
+      </c>
+      <c r="C93" t="s">
+        <v>35</v>
+      </c>
+      <c r="D93">
+        <v>6296</v>
+      </c>
+      <c r="E93">
+        <v>23286</v>
+      </c>
+      <c r="F93">
+        <v>29582</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>30</v>
+      </c>
+      <c r="B94" t="s">
+        <v>30</v>
+      </c>
+      <c r="C94" t="s">
+        <v>36</v>
+      </c>
+      <c r="D94">
+        <v>451</v>
+      </c>
+      <c r="E94">
+        <v>1930</v>
+      </c>
+      <c r="F94">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>1</v>
+      </c>
+      <c r="B95" t="s">
+        <v>554</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>853</v>
+      </c>
+      <c r="E95">
+        <v>11364</v>
+      </c>
+      <c r="F95">
+        <v>12217</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>2</v>
+      </c>
+      <c r="B96" t="s">
+        <v>555</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>1985</v>
+      </c>
+      <c r="E96">
+        <v>1747</v>
+      </c>
+      <c r="F96">
+        <v>3732</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>3</v>
+      </c>
+      <c r="B97" t="s">
+        <v>556</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>156</v>
+      </c>
+      <c r="E97">
+        <v>680</v>
+      </c>
+      <c r="F97">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>4</v>
+      </c>
+      <c r="B98" t="s">
+        <v>557</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>1304</v>
+      </c>
+      <c r="E98">
+        <v>4122</v>
+      </c>
+      <c r="F98">
+        <v>5426</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>5</v>
+      </c>
+      <c r="B99" t="s">
+        <v>558</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>1302</v>
+      </c>
+      <c r="E99">
+        <v>3345</v>
+      </c>
+      <c r="F99">
+        <v>4647</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>6</v>
+      </c>
+      <c r="B100" t="s">
+        <v>559</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>245</v>
+      </c>
+      <c r="E100">
+        <v>98</v>
+      </c>
+      <c r="F100">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="101"/>
+    <row r="102">
+      <c r="A102">
+        <v>24</v>
+      </c>
+      <c r="B102" t="s">
+        <v>21</v>
+      </c>
+      <c r="C102" t="s">
+        <v>35</v>
+      </c>
+      <c r="D102">
+        <v>2046</v>
+      </c>
+      <c r="E102">
+        <v>4137</v>
+      </c>
+      <c r="F102">
+        <v>6183</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>30</v>
+      </c>
+      <c r="B103" t="s">
+        <v>30</v>
+      </c>
+      <c r="C103" t="s">
+        <v>36</v>
+      </c>
+      <c r="D103">
+        <v>199</v>
+      </c>
+      <c r="E103">
+        <v>422</v>
+      </c>
+      <c r="F103">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>1</v>
+      </c>
+      <c r="B104" t="s">
+        <v>560</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>1090</v>
+      </c>
+      <c r="E104">
+        <v>1882</v>
+      </c>
+      <c r="F104">
+        <v>2972</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>2</v>
+      </c>
+      <c r="B105" t="s">
+        <v>561</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
+        <v>397</v>
+      </c>
+      <c r="E105">
+        <v>665</v>
+      </c>
+      <c r="F105">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>3</v>
+      </c>
+      <c r="B106" t="s">
+        <v>562</v>
+      </c>
+      <c r="C106" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106">
+        <v>153</v>
+      </c>
+      <c r="E106">
+        <v>117</v>
+      </c>
+      <c r="F106">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>4</v>
+      </c>
+      <c r="B107" t="s">
+        <v>563</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>30</v>
+      </c>
+      <c r="E107">
+        <v>40</v>
+      </c>
+      <c r="F107">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>5</v>
+      </c>
+      <c r="B108" t="s">
+        <v>564</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>168</v>
+      </c>
+      <c r="E108">
+        <v>994</v>
+      </c>
+      <c r="F108">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>6</v>
+      </c>
+      <c r="B109" t="s">
+        <v>565</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>9</v>
+      </c>
+      <c r="E109">
+        <v>17</v>
+      </c>
+      <c r="F109">
+        <v>26</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>566</v>
+      </c>
+      <c r="D2" t="s">
+        <v>567</v>
+      </c>
+      <c r="E2" t="s">
+        <v>568</v>
+      </c>
+      <c r="F2" t="s">
+        <v>569</v>
+      </c>
+      <c r="G2">
+        <v>1278</v>
+      </c>
+      <c r="H2">
+        <v>2769</v>
+      </c>
+      <c r="I2">
+        <v>22548</v>
+      </c>
+      <c r="J2">
+        <v>8286</v>
+      </c>
+      <c r="K2">
+        <v>2606</v>
+      </c>
+      <c r="L2">
+        <v>106</v>
+      </c>
+      <c r="M2">
+        <v>650</v>
+      </c>
+      <c r="N2">
+        <v>2040</v>
+      </c>
+      <c r="O2">
+        <v>2059</v>
+      </c>
+      <c r="P2">
+        <v>1347</v>
+      </c>
+      <c r="Q2">
+        <v>855</v>
+      </c>
+      <c r="R2">
+        <v>5209</v>
+      </c>
+      <c r="S2">
+        <v>1632</v>
+      </c>
+      <c r="T2">
+        <v>1791</v>
+      </c>
+      <c r="U2">
+        <v>213</v>
+      </c>
+      <c r="V2">
+        <v>57</v>
+      </c>
+      <c r="W2">
+        <v>53446</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>566</v>
+      </c>
+      <c r="D3" t="s">
+        <v>567</v>
+      </c>
+      <c r="E3" t="s">
+        <v>570</v>
+      </c>
+      <c r="F3" t="s">
+        <v>571</v>
+      </c>
+      <c r="G3">
+        <v>17559</v>
+      </c>
+      <c r="H3">
+        <v>39631</v>
+      </c>
+      <c r="I3">
+        <v>21771</v>
+      </c>
+      <c r="J3">
+        <v>27996</v>
+      </c>
+      <c r="K3">
+        <v>39362</v>
+      </c>
+      <c r="L3">
+        <v>510</v>
+      </c>
+      <c r="M3">
+        <v>1884</v>
+      </c>
+      <c r="N3">
+        <v>32307</v>
+      </c>
+      <c r="O3">
+        <v>1474</v>
+      </c>
+      <c r="P3">
+        <v>32062</v>
+      </c>
+      <c r="Q3">
+        <v>1509</v>
+      </c>
+      <c r="R3">
+        <v>25610</v>
+      </c>
+      <c r="S3">
+        <v>1186</v>
+      </c>
+      <c r="T3">
+        <v>2175</v>
+      </c>
+      <c r="U3">
+        <v>27762</v>
+      </c>
+      <c r="V3">
+        <v>1716</v>
+      </c>
+      <c r="W3">
+        <v>274514</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4">
+        <v>18837</v>
+      </c>
+      <c r="H4">
+        <v>42400</v>
+      </c>
+      <c r="I4">
+        <v>44319</v>
+      </c>
+      <c r="J4">
+        <v>36282</v>
+      </c>
+      <c r="K4">
+        <v>41968</v>
+      </c>
+      <c r="L4">
+        <v>616</v>
+      </c>
+      <c r="M4">
+        <v>2534</v>
+      </c>
+      <c r="N4">
+        <v>34347</v>
+      </c>
+      <c r="O4">
+        <v>3533</v>
+      </c>
+      <c r="P4">
+        <v>33409</v>
+      </c>
+      <c r="Q4">
+        <v>2364</v>
+      </c>
+      <c r="R4">
+        <v>30819</v>
+      </c>
+      <c r="S4">
+        <v>2818</v>
+      </c>
+      <c r="T4">
+        <v>3966</v>
+      </c>
+      <c r="U4">
+        <v>27975</v>
+      </c>
+      <c r="V4">
+        <v>1773</v>
+      </c>
+      <c r="W4">
+        <v>327960</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
       <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>1278</v>
+      </c>
+      <c r="E2">
+        <v>17559</v>
+      </c>
+      <c r="F2">
+        <v>18837</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>286</v>
+      </c>
+      <c r="E3">
+        <v>2904</v>
+      </c>
+      <c r="F3">
+        <v>3190</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>572</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>395</v>
+      </c>
+      <c r="E4">
+        <v>4179</v>
+      </c>
+      <c r="F4">
+        <v>4574</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>573</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>182</v>
+      </c>
+      <c r="E5">
+        <v>2710</v>
+      </c>
+      <c r="F5">
+        <v>2892</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>574</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>204</v>
+      </c>
+      <c r="E6">
+        <v>604</v>
+      </c>
+      <c r="F6">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>575</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>32</v>
+      </c>
+      <c r="E7">
+        <v>488</v>
+      </c>
+      <c r="F7">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>576</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>70</v>
+      </c>
+      <c r="E8">
+        <v>4632</v>
+      </c>
+      <c r="F8">
+        <v>4702</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>577</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>65</v>
+      </c>
+      <c r="E9">
+        <v>969</v>
+      </c>
+      <c r="F9">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>578</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>44</v>
+      </c>
+      <c r="E10">
+        <v>1073</v>
+      </c>
+      <c r="F10">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12">
+        <v>2769</v>
+      </c>
+      <c r="E12">
+        <v>39631</v>
+      </c>
+      <c r="F12">
+        <v>42400</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>571</v>
+      </c>
+      <c r="E13">
+        <v>4616</v>
+      </c>
+      <c r="F13">
+        <v>5187</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>579</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>994</v>
+      </c>
+      <c r="E14">
+        <v>12042</v>
+      </c>
+      <c r="F14">
+        <v>13036</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>580</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>490</v>
+      </c>
+      <c r="E15">
+        <v>6417</v>
+      </c>
+      <c r="F15">
+        <v>6907</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>581</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>363</v>
+      </c>
+      <c r="E16">
+        <v>1150</v>
+      </c>
+      <c r="F16">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>582</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>187</v>
+      </c>
+      <c r="E17">
+        <v>7128</v>
+      </c>
+      <c r="F17">
+        <v>7315</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>583</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>52</v>
+      </c>
+      <c r="E18">
+        <v>1155</v>
+      </c>
+      <c r="F18">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>584</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>69</v>
+      </c>
+      <c r="E19">
+        <v>510</v>
+      </c>
+      <c r="F19">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>585</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>43</v>
+      </c>
+      <c r="E20">
+        <v>6613</v>
+      </c>
+      <c r="F20">
+        <v>6656</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22">
+        <v>22548</v>
+      </c>
+      <c r="E22">
+        <v>21771</v>
+      </c>
+      <c r="F22">
+        <v>44319</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23">
+        <v>1026</v>
+      </c>
+      <c r="E23">
+        <v>2193</v>
+      </c>
+      <c r="F23">
+        <v>3219</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>586</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>9881</v>
+      </c>
+      <c r="E24">
+        <v>1339</v>
+      </c>
+      <c r="F24">
+        <v>11220</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>587</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>396</v>
+      </c>
+      <c r="E25">
+        <v>12442</v>
+      </c>
+      <c r="F25">
+        <v>12838</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>588</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>8640</v>
+      </c>
+      <c r="E26">
+        <v>1094</v>
+      </c>
+      <c r="F26">
+        <v>9734</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>589</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>204</v>
+      </c>
+      <c r="E27">
+        <v>706</v>
+      </c>
+      <c r="F27">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>590</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>76</v>
+      </c>
+      <c r="E28">
+        <v>2562</v>
+      </c>
+      <c r="F28">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>591</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>67</v>
+      </c>
+      <c r="E29">
+        <v>1337</v>
+      </c>
+      <c r="F29">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>592</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>2258</v>
+      </c>
+      <c r="E30">
+        <v>98</v>
+      </c>
+      <c r="F30">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32">
+        <v>8286</v>
+      </c>
+      <c r="E32">
+        <v>27996</v>
+      </c>
+      <c r="F32">
+        <v>36282</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33">
+        <v>442</v>
+      </c>
+      <c r="E33">
+        <v>3150</v>
+      </c>
+      <c r="F33">
+        <v>3592</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>593</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>992</v>
+      </c>
+      <c r="E34">
+        <v>11442</v>
+      </c>
+      <c r="F34">
+        <v>12434</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>594</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>282</v>
+      </c>
+      <c r="E35">
+        <v>5398</v>
+      </c>
+      <c r="F35">
+        <v>5680</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>595</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>186</v>
+      </c>
+      <c r="E36">
+        <v>858</v>
+      </c>
+      <c r="F36">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>596</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>6249</v>
+      </c>
+      <c r="E37">
+        <v>1012</v>
+      </c>
+      <c r="F37">
+        <v>7261</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>597</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>69</v>
+      </c>
+      <c r="E38">
+        <v>4854</v>
+      </c>
+      <c r="F38">
+        <v>4923</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>598</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>22</v>
+      </c>
+      <c r="E39">
+        <v>198</v>
+      </c>
+      <c r="F39">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>599</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>44</v>
+      </c>
+      <c r="E40">
+        <v>1084</v>
+      </c>
+      <c r="F40">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42">
+        <v>2606</v>
+      </c>
+      <c r="E42">
+        <v>39362</v>
+      </c>
+      <c r="F42">
+        <v>41968</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43">
+        <v>244</v>
+      </c>
+      <c r="E43">
+        <v>3143</v>
+      </c>
+      <c r="F43">
+        <v>3387</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>600</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>706</v>
+      </c>
+      <c r="E44">
+        <v>14109</v>
+      </c>
+      <c r="F44">
+        <v>14815</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>601</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>616</v>
+      </c>
+      <c r="E45">
+        <v>7582</v>
+      </c>
+      <c r="F45">
+        <v>8198</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>602</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>111</v>
+      </c>
+      <c r="E46">
+        <v>6720</v>
+      </c>
+      <c r="F46">
+        <v>6831</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>603</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>82</v>
+      </c>
+      <c r="E47">
+        <v>983</v>
+      </c>
+      <c r="F47">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>604</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>69</v>
+      </c>
+      <c r="E48">
+        <v>6375</v>
+      </c>
+      <c r="F48">
+        <v>6444</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>605</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>37</v>
+      </c>
+      <c r="E49">
+        <v>310</v>
+      </c>
+      <c r="F49">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>606</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>741</v>
+      </c>
+      <c r="E50">
+        <v>140</v>
+      </c>
+      <c r="F50">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52">
+        <v>106</v>
+      </c>
+      <c r="E52">
+        <v>510</v>
+      </c>
+      <c r="F52">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>30</v>
+      </c>
+      <c r="B53" t="s">
+        <v>30</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>52</v>
+      </c>
+      <c r="E53">
+        <v>274</v>
+      </c>
+      <c r="F53">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>607</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>54</v>
+      </c>
+      <c r="E54">
+        <v>236</v>
+      </c>
+      <c r="F54">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>650</v>
+      </c>
+      <c r="E56">
+        <v>1884</v>
+      </c>
+      <c r="F56">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>30</v>
+      </c>
+      <c r="B57" t="s">
+        <v>30</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>143</v>
+      </c>
+      <c r="E57">
+        <v>778</v>
+      </c>
+      <c r="F57">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>608</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>183</v>
+      </c>
+      <c r="E58">
+        <v>436</v>
+      </c>
+      <c r="F58">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>609</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>222</v>
+      </c>
+      <c r="E59">
+        <v>229</v>
+      </c>
+      <c r="F59">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>610</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>56</v>
+      </c>
+      <c r="E60">
+        <v>200</v>
+      </c>
+      <c r="F60">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>611</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>29</v>
+      </c>
+      <c r="E61">
+        <v>131</v>
+      </c>
+      <c r="F61">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>612</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>17</v>
+      </c>
+      <c r="E62">
+        <v>110</v>
+      </c>
+      <c r="F62">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="63"/>
+    <row r="64">
+      <c r="A64">
+        <v>8</v>
+      </c>
+      <c r="B64" t="s">
+        <v>13</v>
+      </c>
+      <c r="C64" t="s">
+        <v>35</v>
+      </c>
+      <c r="D64">
+        <v>2040</v>
+      </c>
+      <c r="E64">
+        <v>32307</v>
+      </c>
+      <c r="F64">
+        <v>34347</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>30</v>
+      </c>
+      <c r="B65" t="s">
+        <v>30</v>
+      </c>
+      <c r="C65" t="s">
+        <v>36</v>
+      </c>
+      <c r="D65">
+        <v>183</v>
+      </c>
+      <c r="E65">
+        <v>2403</v>
+      </c>
+      <c r="F65">
+        <v>2586</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>1</v>
+      </c>
+      <c r="B66" t="s">
+        <v>613</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>401</v>
+      </c>
+      <c r="E66">
+        <v>9067</v>
+      </c>
+      <c r="F66">
+        <v>9468</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>2</v>
+      </c>
+      <c r="B67" t="s">
+        <v>614</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>697</v>
+      </c>
+      <c r="E67">
+        <v>7023</v>
+      </c>
+      <c r="F67">
+        <v>7720</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>3</v>
+      </c>
+      <c r="B68" t="s">
+        <v>615</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>90</v>
+      </c>
+      <c r="E68">
+        <v>1524</v>
+      </c>
+      <c r="F68">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>4</v>
+      </c>
+      <c r="B69" t="s">
+        <v>616</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>435</v>
+      </c>
+      <c r="E69">
+        <v>3435</v>
+      </c>
+      <c r="F69">
+        <v>3870</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>5</v>
+      </c>
+      <c r="B70" t="s">
+        <v>617</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>164</v>
+      </c>
+      <c r="E70">
+        <v>8532</v>
+      </c>
+      <c r="F70">
+        <v>8696</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>6</v>
+      </c>
+      <c r="B71" t="s">
+        <v>618</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>52</v>
+      </c>
+      <c r="E71">
+        <v>114</v>
+      </c>
+      <c r="F71">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>7</v>
+      </c>
+      <c r="B72" t="s">
+        <v>619</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>18</v>
+      </c>
+      <c r="E72">
+        <v>209</v>
+      </c>
+      <c r="F72">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="73"/>
+    <row r="74">
+      <c r="A74">
+        <v>10</v>
+      </c>
+      <c r="B74" t="s">
+        <v>14</v>
+      </c>
+      <c r="C74" t="s">
+        <v>35</v>
+      </c>
+      <c r="D74">
+        <v>2059</v>
+      </c>
+      <c r="E74">
+        <v>1474</v>
+      </c>
+      <c r="F74">
+        <v>3533</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>30</v>
+      </c>
+      <c r="B75" t="s">
+        <v>30</v>
+      </c>
+      <c r="C75" t="s">
+        <v>36</v>
+      </c>
+      <c r="D75">
+        <v>275</v>
+      </c>
+      <c r="E75">
+        <v>387</v>
+      </c>
+      <c r="F75">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>1</v>
+      </c>
+      <c r="B76" t="s">
+        <v>620</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76">
+        <v>403</v>
+      </c>
+      <c r="E76">
+        <v>481</v>
+      </c>
+      <c r="F76">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>2</v>
+      </c>
+      <c r="B77" t="s">
+        <v>621</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>1152</v>
+      </c>
+      <c r="E77">
+        <v>192</v>
+      </c>
+      <c r="F77">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>3</v>
+      </c>
+      <c r="B78" t="s">
+        <v>622</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>91</v>
+      </c>
+      <c r="E78">
+        <v>142</v>
+      </c>
+      <c r="F78">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>4</v>
+      </c>
+      <c r="B79" t="s">
+        <v>623</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>78</v>
+      </c>
+      <c r="E79">
+        <v>202</v>
+      </c>
+      <c r="F79">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>5</v>
+      </c>
+      <c r="B80" t="s">
+        <v>624</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>60</v>
+      </c>
+      <c r="E80">
+        <v>70</v>
+      </c>
+      <c r="F80">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>12</v>
+      </c>
+      <c r="B82" t="s">
+        <v>15</v>
+      </c>
+      <c r="C82" t="s">
+        <v>35</v>
+      </c>
+      <c r="D82">
+        <v>1347</v>
+      </c>
+      <c r="E82">
+        <v>32062</v>
+      </c>
+      <c r="F82">
+        <v>33409</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>30</v>
+      </c>
+      <c r="B83" t="s">
+        <v>30</v>
+      </c>
+      <c r="C83" t="s">
+        <v>36</v>
+      </c>
+      <c r="D83">
+        <v>179</v>
+      </c>
+      <c r="E83">
+        <v>2317</v>
+      </c>
+      <c r="F83">
+        <v>2496</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>625</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>602</v>
+      </c>
+      <c r="E84">
+        <v>11599</v>
+      </c>
+      <c r="F84">
+        <v>12201</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>626</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>330</v>
+      </c>
+      <c r="E85">
+        <v>3018</v>
+      </c>
+      <c r="F85">
+        <v>3348</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>627</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>67</v>
+      </c>
+      <c r="E86">
+        <v>1671</v>
+      </c>
+      <c r="F86">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>628</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>71</v>
+      </c>
+      <c r="E87">
+        <v>4990</v>
+      </c>
+      <c r="F87">
+        <v>5061</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>5</v>
+      </c>
+      <c r="B88" t="s">
+        <v>629</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>40</v>
+      </c>
+      <c r="E88">
+        <v>7070</v>
+      </c>
+      <c r="F88">
+        <v>7110</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>6</v>
+      </c>
+      <c r="B89" t="s">
+        <v>630</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>27</v>
+      </c>
+      <c r="E89">
+        <v>372</v>
+      </c>
+      <c r="F89">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>7</v>
+      </c>
+      <c r="B90" t="s">
+        <v>631</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>31</v>
+      </c>
+      <c r="E90">
+        <v>1025</v>
+      </c>
+      <c r="F90">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="91"/>
+    <row r="92">
+      <c r="A92">
+        <v>13</v>
+      </c>
+      <c r="B92" t="s">
+        <v>16</v>
+      </c>
+      <c r="C92" t="s">
+        <v>35</v>
+      </c>
+      <c r="D92">
+        <v>855</v>
+      </c>
+      <c r="E92">
+        <v>1509</v>
+      </c>
+      <c r="F92">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>30</v>
+      </c>
+      <c r="B93" t="s">
+        <v>30</v>
+      </c>
+      <c r="C93" t="s">
+        <v>36</v>
+      </c>
+      <c r="D93">
+        <v>34</v>
+      </c>
+      <c r="E93">
+        <v>300</v>
+      </c>
+      <c r="F93">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>1</v>
+      </c>
+      <c r="B94" t="s">
+        <v>632</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>764</v>
+      </c>
+      <c r="E94">
+        <v>364</v>
+      </c>
+      <c r="F94">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>633</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>21</v>
+      </c>
+      <c r="E95">
+        <v>146</v>
+      </c>
+      <c r="F95">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>3</v>
+      </c>
+      <c r="B96" t="s">
+        <v>634</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>5</v>
+      </c>
+      <c r="E96">
+        <v>136</v>
+      </c>
+      <c r="F96">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>4</v>
+      </c>
+      <c r="B97" t="s">
+        <v>635</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>6</v>
+      </c>
+      <c r="E97">
+        <v>183</v>
+      </c>
+      <c r="F97">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>5</v>
+      </c>
+      <c r="B98" t="s">
+        <v>636</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>2</v>
+      </c>
+      <c r="E98">
+        <v>260</v>
+      </c>
+      <c r="F98">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>6</v>
+      </c>
+      <c r="B99" t="s">
+        <v>637</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>21</v>
+      </c>
+      <c r="E99">
+        <v>75</v>
+      </c>
+      <c r="F99">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>7</v>
+      </c>
+      <c r="B100" t="s">
+        <v>638</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>2</v>
+      </c>
+      <c r="E100">
+        <v>45</v>
+      </c>
+      <c r="F100">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="101"/>
+    <row r="102">
+      <c r="A102">
+        <v>14</v>
+      </c>
+      <c r="B102" t="s">
+        <v>17</v>
+      </c>
+      <c r="C102" t="s">
+        <v>35</v>
+      </c>
+      <c r="D102">
+        <v>5209</v>
+      </c>
+      <c r="E102">
+        <v>25610</v>
+      </c>
+      <c r="F102">
+        <v>30819</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>30</v>
+      </c>
+      <c r="B103" t="s">
+        <v>30</v>
+      </c>
+      <c r="C103" t="s">
+        <v>36</v>
+      </c>
+      <c r="D103">
+        <v>310</v>
+      </c>
+      <c r="E103">
+        <v>1784</v>
+      </c>
+      <c r="F103">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>1</v>
+      </c>
+      <c r="B104" t="s">
+        <v>639</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>582</v>
+      </c>
+      <c r="E104">
+        <v>10563</v>
+      </c>
+      <c r="F104">
+        <v>11145</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>2</v>
+      </c>
+      <c r="B105" t="s">
+        <v>640</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
+        <v>228</v>
+      </c>
+      <c r="E105">
+        <v>9418</v>
+      </c>
+      <c r="F105">
+        <v>9646</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>3</v>
+      </c>
+      <c r="B106" t="s">
+        <v>641</v>
+      </c>
+      <c r="C106" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106">
+        <v>98</v>
+      </c>
+      <c r="E106">
+        <v>292</v>
+      </c>
+      <c r="F106">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>4</v>
+      </c>
+      <c r="B107" t="s">
+        <v>642</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>3905</v>
+      </c>
+      <c r="E107">
+        <v>595</v>
+      </c>
+      <c r="F107">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>5</v>
+      </c>
+      <c r="B108" t="s">
+        <v>643</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>51</v>
+      </c>
+      <c r="E108">
+        <v>2579</v>
+      </c>
+      <c r="F108">
+        <v>2630</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>6</v>
+      </c>
+      <c r="B109" t="s">
+        <v>644</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>12</v>
+      </c>
+      <c r="E109">
+        <v>90</v>
+      </c>
+      <c r="F109">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>7</v>
+      </c>
+      <c r="B110" t="s">
+        <v>645</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>23</v>
+      </c>
+      <c r="E110">
+        <v>289</v>
+      </c>
+      <c r="F110">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="111"/>
+    <row r="112">
+      <c r="A112">
+        <v>15</v>
+      </c>
+      <c r="B112" t="s">
+        <v>18</v>
+      </c>
+      <c r="C112" t="s">
+        <v>35</v>
+      </c>
+      <c r="D112">
+        <v>1632</v>
+      </c>
+      <c r="E112">
+        <v>1186</v>
+      </c>
+      <c r="F112">
+        <v>2818</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>30</v>
+      </c>
+      <c r="B113" t="s">
+        <v>30</v>
+      </c>
+      <c r="C113" t="s">
+        <v>36</v>
+      </c>
+      <c r="D113">
+        <v>255</v>
+      </c>
+      <c r="E113">
+        <v>261</v>
+      </c>
+      <c r="F113">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>1</v>
+      </c>
+      <c r="B114" t="s">
+        <v>646</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114">
+        <v>652</v>
+      </c>
+      <c r="E114">
+        <v>288</v>
+      </c>
+      <c r="F114">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>2</v>
+      </c>
+      <c r="B115" t="s">
+        <v>647</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>140</v>
+      </c>
+      <c r="E115">
+        <v>271</v>
+      </c>
+      <c r="F115">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>3</v>
+      </c>
+      <c r="B116" t="s">
+        <v>648</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116">
+        <v>58</v>
+      </c>
+      <c r="E116">
+        <v>122</v>
+      </c>
+      <c r="F116">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>4</v>
+      </c>
+      <c r="B117" t="s">
+        <v>649</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>491</v>
+      </c>
+      <c r="E117">
+        <v>132</v>
+      </c>
+      <c r="F117">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>5</v>
+      </c>
+      <c r="B118" t="s">
+        <v>650</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>25</v>
+      </c>
+      <c r="E118">
+        <v>62</v>
+      </c>
+      <c r="F118">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>6</v>
+      </c>
+      <c r="B119" t="s">
+        <v>651</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>11</v>
+      </c>
+      <c r="E119">
+        <v>50</v>
+      </c>
+      <c r="F119">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="120"/>
+    <row r="121">
+      <c r="A121">
+        <v>16</v>
+      </c>
+      <c r="B121" t="s">
+        <v>19</v>
+      </c>
+      <c r="C121" t="s">
+        <v>35</v>
+      </c>
+      <c r="D121">
+        <v>1791</v>
+      </c>
+      <c r="E121">
+        <v>2175</v>
+      </c>
+      <c r="F121">
+        <v>3966</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>30</v>
+      </c>
+      <c r="B122" t="s">
+        <v>30</v>
+      </c>
+      <c r="C122" t="s">
+        <v>36</v>
+      </c>
+      <c r="D122">
+        <v>210</v>
+      </c>
+      <c r="E122">
+        <v>329</v>
+      </c>
+      <c r="F122">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>1</v>
+      </c>
+      <c r="B123" t="s">
+        <v>652</v>
+      </c>
+      <c r="C123" t="s">
+        <v>38</v>
+      </c>
+      <c r="D123">
+        <v>611</v>
+      </c>
+      <c r="E123">
+        <v>307</v>
+      </c>
+      <c r="F123">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>2</v>
+      </c>
+      <c r="B124" t="s">
+        <v>653</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>285</v>
+      </c>
+      <c r="E124">
+        <v>411</v>
+      </c>
+      <c r="F124">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>3</v>
+      </c>
+      <c r="B125" t="s">
+        <v>654</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>80</v>
+      </c>
+      <c r="E125">
+        <v>202</v>
+      </c>
+      <c r="F125">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>4</v>
+      </c>
+      <c r="B126" t="s">
+        <v>655</v>
+      </c>
+      <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
+        <v>540</v>
+      </c>
+      <c r="E126">
+        <v>687</v>
+      </c>
+      <c r="F126">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>5</v>
+      </c>
+      <c r="B127" t="s">
+        <v>656</v>
+      </c>
+      <c r="C127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127">
+        <v>30</v>
+      </c>
+      <c r="E127">
+        <v>126</v>
+      </c>
+      <c r="F127">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>6</v>
+      </c>
+      <c r="B128" t="s">
+        <v>657</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>18</v>
+      </c>
+      <c r="E128">
+        <v>55</v>
+      </c>
+      <c r="F128">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>7</v>
+      </c>
+      <c r="B129" t="s">
+        <v>658</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>17</v>
+      </c>
+      <c r="E129">
+        <v>58</v>
+      </c>
+      <c r="F129">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="130"/>
+    <row r="131">
+      <c r="A131">
+        <v>17</v>
+      </c>
+      <c r="B131" t="s">
+        <v>20</v>
+      </c>
+      <c r="C131" t="s">
+        <v>35</v>
+      </c>
+      <c r="D131">
+        <v>213</v>
+      </c>
+      <c r="E131">
+        <v>27762</v>
+      </c>
+      <c r="F131">
+        <v>27975</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>30</v>
+      </c>
+      <c r="B132" t="s">
+        <v>30</v>
+      </c>
+      <c r="C132" t="s">
+        <v>36</v>
+      </c>
+      <c r="D132">
+        <v>25</v>
+      </c>
+      <c r="E132">
+        <v>1151</v>
+      </c>
+      <c r="F132">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>1</v>
+      </c>
+      <c r="B133" t="s">
+        <v>659</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>49</v>
+      </c>
+      <c r="E133">
+        <v>6866</v>
+      </c>
+      <c r="F133">
+        <v>6915</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>2</v>
+      </c>
+      <c r="B134" t="s">
+        <v>660</v>
+      </c>
+      <c r="C134" t="s">
+        <v>38</v>
+      </c>
+      <c r="D134">
+        <v>14</v>
+      </c>
+      <c r="E134">
+        <v>2671</v>
+      </c>
+      <c r="F134">
+        <v>2685</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>3</v>
+      </c>
+      <c r="B135" t="s">
+        <v>661</v>
+      </c>
+      <c r="C135" t="s">
+        <v>38</v>
+      </c>
+      <c r="D135">
+        <v>21</v>
+      </c>
+      <c r="E135">
+        <v>570</v>
+      </c>
+      <c r="F135">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>4</v>
+      </c>
+      <c r="B136" t="s">
+        <v>662</v>
+      </c>
+      <c r="C136" t="s">
+        <v>38</v>
+      </c>
+      <c r="D136">
+        <v>13</v>
+      </c>
+      <c r="E136">
+        <v>4544</v>
+      </c>
+      <c r="F136">
+        <v>4557</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>5</v>
+      </c>
+      <c r="B137" t="s">
+        <v>663</v>
+      </c>
+      <c r="C137" t="s">
+        <v>38</v>
+      </c>
+      <c r="D137">
+        <v>43</v>
+      </c>
+      <c r="E137">
+        <v>3633</v>
+      </c>
+      <c r="F137">
+        <v>3676</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>6</v>
+      </c>
+      <c r="B138" t="s">
+        <v>664</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>10</v>
+      </c>
+      <c r="E138">
+        <v>109</v>
+      </c>
+      <c r="F138">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>7</v>
+      </c>
+      <c r="B139" t="s">
+        <v>665</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>38</v>
+      </c>
+      <c r="E139">
+        <v>8218</v>
+      </c>
+      <c r="F139">
+        <v>8256</v>
+      </c>
+    </row>
+    <row r="140"/>
+    <row r="141">
+      <c r="A141">
+        <v>24</v>
+      </c>
+      <c r="B141" t="s">
+        <v>21</v>
+      </c>
+      <c r="C141" t="s">
+        <v>35</v>
+      </c>
+      <c r="D141">
+        <v>57</v>
+      </c>
+      <c r="E141">
+        <v>1716</v>
+      </c>
+      <c r="F141">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>30</v>
+      </c>
+      <c r="B142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C142" t="s">
+        <v>36</v>
+      </c>
+      <c r="D142">
+        <v>9</v>
+      </c>
+      <c r="E142">
+        <v>208</v>
+      </c>
+      <c r="F142">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>1</v>
+      </c>
+      <c r="B143" t="s">
+        <v>666</v>
+      </c>
+      <c r="C143" t="s">
+        <v>38</v>
+      </c>
+      <c r="D143">
+        <v>14</v>
+      </c>
+      <c r="E143">
+        <v>263</v>
+      </c>
+      <c r="F143">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>2</v>
+      </c>
+      <c r="B144" t="s">
+        <v>667</v>
+      </c>
+      <c r="C144" t="s">
+        <v>38</v>
+      </c>
+      <c r="D144">
+        <v>15</v>
+      </c>
+      <c r="E144">
+        <v>308</v>
+      </c>
+      <c r="F144">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>3</v>
+      </c>
+      <c r="B145" t="s">
+        <v>668</v>
+      </c>
+      <c r="C145" t="s">
+        <v>38</v>
+      </c>
+      <c r="D145">
+        <v>3</v>
+      </c>
+      <c r="E145">
+        <v>85</v>
+      </c>
+      <c r="F145">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>4</v>
+      </c>
+      <c r="B146" t="s">
+        <v>669</v>
+      </c>
+      <c r="C146" t="s">
+        <v>38</v>
+      </c>
+      <c r="D146">
+        <v>5</v>
+      </c>
+      <c r="E146">
+        <v>269</v>
+      </c>
+      <c r="F146">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>5</v>
+      </c>
+      <c r="B147" t="s">
+        <v>670</v>
+      </c>
+      <c r="C147" t="s">
+        <v>38</v>
+      </c>
+      <c r="D147">
+        <v>5</v>
+      </c>
+      <c r="E147">
+        <v>474</v>
+      </c>
+      <c r="F147">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>6</v>
+      </c>
+      <c r="B148" t="s">
+        <v>671</v>
+      </c>
+      <c r="C148" t="s">
+        <v>38</v>
+      </c>
+      <c r="D148">
+        <v>6</v>
+      </c>
+      <c r="E148">
+        <v>109</v>
+      </c>
+      <c r="F148">
+        <v>115</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>673</v>
+      </c>
+      <c r="D2" t="s">
+        <v>674</v>
+      </c>
+      <c r="E2" t="s">
+        <v>675</v>
+      </c>
+      <c r="F2" t="s">
+        <v>676</v>
+      </c>
+      <c r="G2">
+        <v>21656</v>
+      </c>
+      <c r="H2">
+        <v>83644</v>
+      </c>
+      <c r="I2">
+        <v>23542</v>
+      </c>
+      <c r="J2">
+        <v>39545</v>
+      </c>
+      <c r="K2">
+        <v>66971</v>
+      </c>
+      <c r="L2">
+        <v>3304</v>
+      </c>
+      <c r="M2">
+        <v>1875</v>
+      </c>
+      <c r="N2">
+        <v>97135</v>
+      </c>
+      <c r="O2">
+        <v>803</v>
+      </c>
+      <c r="P2">
+        <v>4561</v>
+      </c>
+      <c r="Q2">
+        <v>39763</v>
+      </c>
+      <c r="R2">
+        <v>7851</v>
+      </c>
+      <c r="S2">
+        <v>31827</v>
+      </c>
+      <c r="T2">
+        <v>4008</v>
+      </c>
+      <c r="U2">
+        <v>1921</v>
+      </c>
+      <c r="V2">
+        <v>16565</v>
+      </c>
+      <c r="W2">
+        <v>12043</v>
+      </c>
+      <c r="X2">
+        <v>457014</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3">
+        <v>21656</v>
+      </c>
+      <c r="H3">
+        <v>83644</v>
+      </c>
+      <c r="I3">
+        <v>23542</v>
+      </c>
+      <c r="J3">
+        <v>39545</v>
+      </c>
+      <c r="K3">
+        <v>66971</v>
+      </c>
+      <c r="L3">
+        <v>3304</v>
+      </c>
+      <c r="M3">
+        <v>1875</v>
+      </c>
+      <c r="N3">
+        <v>97135</v>
+      </c>
+      <c r="O3">
+        <v>803</v>
+      </c>
+      <c r="P3">
+        <v>4561</v>
+      </c>
+      <c r="Q3">
+        <v>39763</v>
+      </c>
+      <c r="R3">
+        <v>7851</v>
+      </c>
+      <c r="S3">
+        <v>31827</v>
+      </c>
+      <c r="T3">
+        <v>4008</v>
+      </c>
+      <c r="U3">
+        <v>1921</v>
+      </c>
+      <c r="V3">
+        <v>16565</v>
+      </c>
+      <c r="W3">
+        <v>12043</v>
+      </c>
+      <c r="X3">
+        <v>457014</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>33</v>
       </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
       <c r="D1" s="1" t="s">
-        <v>467</v>
+        <v>676</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2">
         <v>21656</v>
       </c>
       <c r="E2">
         <v>21656</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D3">
         <v>5541</v>
       </c>
       <c r="E3">
         <v>5541</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>468</v>
+        <v>677</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4">
         <v>2855</v>
       </c>
       <c r="E4">
         <v>2855</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>469</v>
+        <v>678</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5">
         <v>3446</v>
       </c>
       <c r="E5">
         <v>3446</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>470</v>
+        <v>679</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6">
         <v>1567</v>
       </c>
       <c r="E6">
         <v>1567</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>471</v>
+        <v>680</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D7">
         <v>2381</v>
       </c>
       <c r="E7">
         <v>2381</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>472</v>
+        <v>681</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8">
         <v>905</v>
       </c>
       <c r="E8">
         <v>905</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>473</v>
+        <v>682</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D9">
         <v>402</v>
       </c>
       <c r="E9">
         <v>402</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>474</v>
+        <v>683</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10">
         <v>1596</v>
       </c>
       <c r="E10">
         <v>1596</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>475</v>
+        <v>684</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D11">
         <v>1345</v>
       </c>
       <c r="E11">
         <v>1345</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>476</v>
+        <v>685</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D12">
         <v>278</v>
       </c>
       <c r="E12">
         <v>278</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>477</v>
+        <v>686</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13">
         <v>1340</v>
       </c>
       <c r="E13">
         <v>1340</v>
       </c>
     </row>
     <row r="14"/>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D15">
         <v>83644</v>
       </c>
       <c r="E15">
         <v>83644</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D16">
         <v>13058</v>
       </c>
       <c r="E16">
         <v>13058</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>478</v>
+        <v>687</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D17">
         <v>17648</v>
       </c>
       <c r="E17">
         <v>17648</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>479</v>
+        <v>688</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D18">
         <v>12348</v>
       </c>
       <c r="E18">
         <v>12348</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>480</v>
+        <v>689</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D19">
         <v>3053</v>
       </c>
       <c r="E19">
         <v>3053</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>481</v>
+        <v>690</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D20">
         <v>16658</v>
       </c>
       <c r="E20">
         <v>16658</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>482</v>
+        <v>691</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D21">
         <v>9277</v>
       </c>
       <c r="E21">
         <v>9277</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>483</v>
+        <v>692</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D22">
         <v>783</v>
       </c>
       <c r="E22">
         <v>783</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>484</v>
+        <v>693</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D23">
         <v>1885</v>
       </c>
       <c r="E23">
         <v>1885</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>485</v>
+        <v>694</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D24">
         <v>1657</v>
       </c>
       <c r="E24">
         <v>1657</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>486</v>
+        <v>695</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D25">
         <v>2000</v>
       </c>
       <c r="E25">
         <v>2000</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>487</v>
+        <v>696</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D26">
         <v>5277</v>
       </c>
       <c r="E26">
         <v>5277</v>
       </c>
     </row>
     <row r="27"/>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D28">
         <v>23542</v>
       </c>
       <c r="E28">
         <v>23542</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B29" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D29">
         <v>3233</v>
       </c>
       <c r="E29">
         <v>3233</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>488</v>
+        <v>697</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D30">
         <v>15016</v>
       </c>
       <c r="E30">
         <v>15016</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>489</v>
+        <v>698</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D31">
         <v>1036</v>
       </c>
       <c r="E31">
         <v>1036</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>490</v>
+        <v>699</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32">
         <v>1017</v>
       </c>
       <c r="E32">
         <v>1017</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>491</v>
+        <v>700</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D33">
         <v>601</v>
       </c>
       <c r="E33">
         <v>601</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>492</v>
+        <v>701</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D34">
         <v>787</v>
       </c>
       <c r="E34">
         <v>787</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>493</v>
+        <v>702</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D35">
         <v>198</v>
       </c>
       <c r="E35">
         <v>198</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>494</v>
+        <v>703</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D36">
         <v>310</v>
       </c>
       <c r="E36">
         <v>310</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>495</v>
+        <v>704</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D37">
         <v>460</v>
       </c>
       <c r="E37">
         <v>460</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>496</v>
+        <v>705</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D38">
         <v>351</v>
       </c>
       <c r="E38">
         <v>351</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>497</v>
+        <v>706</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D39">
         <v>533</v>
       </c>
       <c r="E39">
         <v>533</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D41">
         <v>39545</v>
       </c>
       <c r="E41">
         <v>39545</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B42" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D42">
         <v>4424</v>
       </c>
       <c r="E42">
         <v>4424</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>498</v>
+        <v>707</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D43">
         <v>10031</v>
       </c>
       <c r="E43">
         <v>10031</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>499</v>
+        <v>708</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D44">
         <v>12461</v>
       </c>
       <c r="E44">
         <v>12461</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>500</v>
+        <v>709</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D45">
         <v>1876</v>
       </c>
       <c r="E45">
         <v>1876</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>501</v>
+        <v>710</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D46">
         <v>1844</v>
       </c>
       <c r="E46">
         <v>1844</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>502</v>
+        <v>711</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D47">
         <v>1256</v>
       </c>
       <c r="E47">
         <v>1256</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>503</v>
+        <v>712</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D48">
         <v>2728</v>
       </c>
       <c r="E48">
         <v>2728</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>504</v>
+        <v>713</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D49">
         <v>3556</v>
       </c>
       <c r="E49">
         <v>3556</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>505</v>
+        <v>714</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D50">
         <v>421</v>
       </c>
       <c r="E50">
         <v>421</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>506</v>
+        <v>715</v>
       </c>
       <c r="C51" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D51">
         <v>558</v>
       </c>
       <c r="E51">
         <v>558</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>507</v>
+        <v>716</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D52">
         <v>390</v>
       </c>
       <c r="E52">
         <v>390</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>5</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D54">
         <v>66971</v>
       </c>
       <c r="E54">
         <v>66971</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B55" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C55" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D55">
         <v>10241</v>
       </c>
       <c r="E55">
         <v>10241</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>508</v>
+        <v>717</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D56">
         <v>6817</v>
       </c>
       <c r="E56">
         <v>6817</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>509</v>
+        <v>718</v>
       </c>
       <c r="C57" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D57">
         <v>10547</v>
       </c>
       <c r="E57">
         <v>10547</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>510</v>
+        <v>719</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D58">
         <v>7097</v>
       </c>
       <c r="E58">
         <v>7097</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>511</v>
+        <v>720</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D59">
         <v>4675</v>
       </c>
       <c r="E59">
         <v>4675</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>512</v>
+        <v>721</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D60">
         <v>11561</v>
       </c>
       <c r="E60">
         <v>11561</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>513</v>
+        <v>722</v>
       </c>
       <c r="C61" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D61">
         <v>2046</v>
       </c>
       <c r="E61">
         <v>2046</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>514</v>
+        <v>723</v>
       </c>
       <c r="C62" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D62">
         <v>7510</v>
       </c>
       <c r="E62">
         <v>7510</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>515</v>
+        <v>724</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D63">
         <v>521</v>
       </c>
       <c r="E63">
         <v>521</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>516</v>
+        <v>725</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D64">
         <v>4146</v>
       </c>
       <c r="E64">
         <v>4146</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>517</v>
+        <v>726</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D65">
         <v>1810</v>
       </c>
       <c r="E65">
         <v>1810</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D67">
         <v>3304</v>
       </c>
       <c r="E67">
         <v>3304</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B68" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D68">
         <v>812</v>
       </c>
       <c r="E68">
         <v>812</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>518</v>
+        <v>727</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D69">
         <v>907</v>
       </c>
       <c r="E69">
         <v>907</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>519</v>
+        <v>728</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D70">
         <v>368</v>
       </c>
       <c r="E70">
         <v>368</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>202</v>
+        <v>226</v>
       </c>
       <c r="C71" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D71">
         <v>214</v>
       </c>
       <c r="E71">
         <v>214</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>4</v>
       </c>
       <c r="B72" t="s">
-        <v>520</v>
+        <v>729</v>
       </c>
       <c r="C72" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D72">
         <v>174</v>
       </c>
       <c r="E72">
         <v>174</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>5</v>
       </c>
       <c r="B73" t="s">
-        <v>521</v>
+        <v>730</v>
       </c>
       <c r="C73" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D73">
         <v>447</v>
       </c>
       <c r="E73">
         <v>447</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>6</v>
       </c>
       <c r="B74" t="s">
-        <v>522</v>
+        <v>731</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D74">
         <v>119</v>
       </c>
       <c r="E74">
         <v>119</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>7</v>
       </c>
       <c r="B75" t="s">
-        <v>523</v>
+        <v>732</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D75">
         <v>263</v>
       </c>
       <c r="E75">
         <v>263</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>7</v>
       </c>
       <c r="B77" t="s">
         <v>12</v>
       </c>
       <c r="C77" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D77">
         <v>1875</v>
       </c>
       <c r="E77">
         <v>1875</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B78" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C78" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D78">
         <v>791</v>
       </c>
       <c r="E78">
         <v>791</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>524</v>
+        <v>733</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D79">
         <v>564</v>
       </c>
       <c r="E79">
         <v>564</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>525</v>
+        <v>734</v>
       </c>
       <c r="C80" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D80">
         <v>220</v>
       </c>
       <c r="E80">
         <v>220</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>526</v>
+        <v>735</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D81">
         <v>114</v>
       </c>
       <c r="E81">
         <v>114</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>4</v>
       </c>
       <c r="B82" t="s">
-        <v>527</v>
+        <v>736</v>
       </c>
       <c r="C82" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D82">
         <v>186</v>
       </c>
       <c r="E82">
         <v>186</v>
       </c>
     </row>
     <row r="83"/>
     <row r="84">
       <c r="A84">
         <v>8</v>
       </c>
       <c r="B84" t="s">
         <v>13</v>
       </c>
       <c r="C84" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D84">
         <v>97135</v>
       </c>
       <c r="E84">
         <v>97135</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B85" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C85" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D85">
         <v>21269</v>
       </c>
       <c r="E85">
         <v>21269</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>528</v>
+        <v>737</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D86">
         <v>21690</v>
       </c>
       <c r="E86">
         <v>21690</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>529</v>
+        <v>738</v>
       </c>
       <c r="C87" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D87">
         <v>22120</v>
       </c>
       <c r="E87">
         <v>22120</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>530</v>
+        <v>739</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D88">
         <v>4549</v>
       </c>
       <c r="E88">
         <v>4549</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>531</v>
+        <v>740</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D89">
         <v>8189</v>
       </c>
       <c r="E89">
         <v>8189</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>532</v>
+        <v>741</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D90">
         <v>5201</v>
       </c>
       <c r="E90">
         <v>5201</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>6</v>
       </c>
       <c r="B91" t="s">
-        <v>533</v>
+        <v>742</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D91">
         <v>1965</v>
       </c>
       <c r="E91">
         <v>1965</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>7</v>
       </c>
       <c r="B92" t="s">
-        <v>534</v>
+        <v>743</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D92">
         <v>1669</v>
       </c>
       <c r="E92">
         <v>1669</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>8</v>
       </c>
       <c r="B93" t="s">
-        <v>535</v>
+        <v>744</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D93">
         <v>6037</v>
       </c>
       <c r="E93">
         <v>6037</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>9</v>
       </c>
       <c r="B94" t="s">
-        <v>536</v>
+        <v>745</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D94">
         <v>862</v>
       </c>
       <c r="E94">
         <v>862</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>10</v>
       </c>
       <c r="B95" t="s">
-        <v>537</v>
+        <v>746</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D95">
         <v>3584</v>
       </c>
       <c r="E95">
         <v>3584</v>
       </c>
     </row>
     <row r="96"/>
     <row r="97">
       <c r="A97">
         <v>9</v>
       </c>
       <c r="B97" t="s">
-        <v>463</v>
+        <v>672</v>
       </c>
       <c r="C97" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D97">
         <v>803</v>
       </c>
       <c r="E97">
         <v>803</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B98" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C98" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D98">
         <v>203</v>
       </c>
       <c r="E98">
         <v>203</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>538</v>
+        <v>747</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D99">
         <v>600</v>
       </c>
       <c r="E99">
         <v>600</v>
       </c>
     </row>
     <row r="100"/>
     <row r="101">
       <c r="A101">
         <v>10</v>
       </c>
       <c r="B101" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
       <c r="C101" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D101">
         <v>4561</v>
       </c>
       <c r="E101">
         <v>4561</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B102" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C102" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D102">
         <v>724</v>
       </c>
       <c r="E102">
         <v>724</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1</v>
       </c>
       <c r="B103" t="s">
-        <v>539</v>
+        <v>748</v>
       </c>
       <c r="C103" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D103">
         <v>1612</v>
       </c>
       <c r="E103">
         <v>1612</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2</v>
       </c>
       <c r="B104" t="s">
-        <v>540</v>
+        <v>749</v>
       </c>
       <c r="C104" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D104">
         <v>560</v>
       </c>
       <c r="E104">
         <v>560</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>3</v>
       </c>
       <c r="B105" t="s">
-        <v>541</v>
+        <v>750</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D105">
         <v>281</v>
       </c>
       <c r="E105">
         <v>281</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>4</v>
       </c>
       <c r="B106" t="s">
-        <v>542</v>
+        <v>751</v>
       </c>
       <c r="C106" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D106">
         <v>202</v>
       </c>
       <c r="E106">
         <v>202</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>5</v>
       </c>
       <c r="B107" t="s">
-        <v>543</v>
+        <v>752</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D107">
         <v>247</v>
       </c>
       <c r="E107">
         <v>247</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>6</v>
       </c>
       <c r="B108" t="s">
-        <v>544</v>
+        <v>753</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D108">
         <v>85</v>
       </c>
       <c r="E108">
         <v>85</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>7</v>
       </c>
       <c r="B109" t="s">
-        <v>545</v>
+        <v>754</v>
       </c>
       <c r="C109" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D109">
         <v>361</v>
       </c>
       <c r="E109">
         <v>361</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>8</v>
       </c>
       <c r="B110" t="s">
-        <v>546</v>
+        <v>755</v>
       </c>
       <c r="C110" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D110">
         <v>112</v>
       </c>
       <c r="E110">
         <v>112</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>9</v>
       </c>
       <c r="B111" t="s">
-        <v>547</v>
+        <v>756</v>
       </c>
       <c r="C111" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D111">
         <v>129</v>
       </c>
       <c r="E111">
         <v>129</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>10</v>
       </c>
       <c r="B112" t="s">
-        <v>548</v>
+        <v>757</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D112">
         <v>248</v>
       </c>
       <c r="E112">
         <v>248</v>
       </c>
     </row>
     <row r="113"/>
     <row r="114">
       <c r="A114">
         <v>12</v>
       </c>
       <c r="B114" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D114">
         <v>39763</v>
       </c>
       <c r="E114">
         <v>39763</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B115" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C115" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D115">
         <v>4867</v>
       </c>
       <c r="E115">
         <v>4867</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>549</v>
+        <v>758</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D116">
         <v>15430</v>
       </c>
       <c r="E116">
         <v>15430</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2</v>
       </c>
       <c r="B117" t="s">
-        <v>550</v>
+        <v>759</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D117">
         <v>3477</v>
       </c>
       <c r="E117">
         <v>3477</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>3</v>
       </c>
       <c r="B118" t="s">
-        <v>551</v>
+        <v>760</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D118">
         <v>932</v>
       </c>
       <c r="E118">
         <v>932</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>4</v>
       </c>
       <c r="B119" t="s">
-        <v>552</v>
+        <v>761</v>
       </c>
       <c r="C119" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D119">
         <v>12451</v>
       </c>
       <c r="E119">
         <v>12451</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>5</v>
       </c>
       <c r="B120" t="s">
-        <v>553</v>
+        <v>762</v>
       </c>
       <c r="C120" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D120">
         <v>1109</v>
       </c>
       <c r="E120">
         <v>1109</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>6</v>
       </c>
       <c r="B121" t="s">
-        <v>554</v>
+        <v>763</v>
       </c>
       <c r="C121" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D121">
         <v>446</v>
       </c>
       <c r="E121">
         <v>446</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>7</v>
       </c>
       <c r="B122" t="s">
-        <v>555</v>
+        <v>764</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D122">
         <v>391</v>
       </c>
       <c r="E122">
         <v>391</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>8</v>
       </c>
       <c r="B123" t="s">
-        <v>556</v>
+        <v>765</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D123">
         <v>235</v>
       </c>
       <c r="E123">
         <v>235</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>9</v>
       </c>
       <c r="B124" t="s">
-        <v>557</v>
+        <v>766</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D124">
         <v>244</v>
       </c>
       <c r="E124">
         <v>244</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>10</v>
       </c>
       <c r="B125" t="s">
-        <v>558</v>
+        <v>767</v>
       </c>
       <c r="C125" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D125">
         <v>181</v>
       </c>
       <c r="E125">
         <v>181</v>
       </c>
     </row>
     <row r="126"/>
     <row r="127">
       <c r="A127">
         <v>13</v>
       </c>
       <c r="B127" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C127" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D127">
         <v>7851</v>
       </c>
       <c r="E127">
         <v>7851</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B128" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C128" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D128">
         <v>468</v>
       </c>
       <c r="E128">
         <v>468</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>559</v>
+        <v>768</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D129">
         <v>568</v>
       </c>
       <c r="E129">
         <v>568</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>2</v>
       </c>
       <c r="B130" t="s">
-        <v>560</v>
+        <v>769</v>
       </c>
       <c r="C130" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D130">
         <v>2845</v>
       </c>
       <c r="E130">
         <v>2845</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>3</v>
       </c>
       <c r="B131" t="s">
-        <v>561</v>
+        <v>770</v>
       </c>
       <c r="C131" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D131">
         <v>290</v>
       </c>
       <c r="E131">
         <v>290</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>4</v>
       </c>
       <c r="B132" t="s">
-        <v>562</v>
+        <v>771</v>
       </c>
       <c r="C132" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D132">
         <v>331</v>
       </c>
       <c r="E132">
         <v>331</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>5</v>
       </c>
       <c r="B133" t="s">
-        <v>563</v>
+        <v>772</v>
       </c>
       <c r="C133" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D133">
         <v>502</v>
       </c>
       <c r="E133">
         <v>502</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>6</v>
       </c>
       <c r="B134" t="s">
-        <v>564</v>
+        <v>773</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D134">
         <v>46</v>
       </c>
       <c r="E134">
         <v>46</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>7</v>
       </c>
       <c r="B135" t="s">
-        <v>565</v>
+        <v>774</v>
       </c>
       <c r="C135" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D135">
         <v>171</v>
       </c>
       <c r="E135">
         <v>171</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>8</v>
       </c>
       <c r="B136" t="s">
-        <v>566</v>
+        <v>775</v>
       </c>
       <c r="C136" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D136">
         <v>116</v>
       </c>
       <c r="E136">
         <v>116</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>9</v>
       </c>
       <c r="B137" t="s">
-        <v>567</v>
+        <v>776</v>
       </c>
       <c r="C137" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D137">
         <v>61</v>
       </c>
       <c r="E137">
         <v>61</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>10</v>
       </c>
       <c r="B138" t="s">
-        <v>568</v>
+        <v>777</v>
       </c>
       <c r="C138" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D138">
         <v>2453</v>
       </c>
       <c r="E138">
         <v>2453</v>
       </c>
     </row>
     <row r="139"/>
     <row r="140">
       <c r="A140">
         <v>14</v>
       </c>
       <c r="B140" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C140" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D140">
         <v>31827</v>
       </c>
       <c r="E140">
         <v>31827</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B141" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C141" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D141">
         <v>4115</v>
       </c>
       <c r="E141">
         <v>4115</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1</v>
       </c>
       <c r="B142" t="s">
-        <v>569</v>
+        <v>778</v>
       </c>
       <c r="C142" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D142">
         <v>8237</v>
       </c>
       <c r="E142">
         <v>8237</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>2</v>
       </c>
       <c r="B143" t="s">
-        <v>570</v>
+        <v>779</v>
       </c>
       <c r="C143" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D143">
         <v>7821</v>
       </c>
       <c r="E143">
         <v>7821</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>3</v>
       </c>
       <c r="B144" t="s">
-        <v>571</v>
+        <v>780</v>
       </c>
       <c r="C144" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D144">
         <v>2302</v>
       </c>
       <c r="E144">
         <v>2302</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>4</v>
       </c>
       <c r="B145" t="s">
-        <v>572</v>
+        <v>781</v>
       </c>
       <c r="C145" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D145">
         <v>1488</v>
       </c>
       <c r="E145">
         <v>1488</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>5</v>
       </c>
       <c r="B146" t="s">
-        <v>573</v>
+        <v>782</v>
       </c>
       <c r="C146" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D146">
         <v>825</v>
       </c>
       <c r="E146">
         <v>825</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>6</v>
       </c>
       <c r="B147" t="s">
-        <v>574</v>
+        <v>783</v>
       </c>
       <c r="C147" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D147">
         <v>513</v>
       </c>
       <c r="E147">
         <v>513</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>7</v>
       </c>
       <c r="B148" t="s">
-        <v>575</v>
+        <v>784</v>
       </c>
       <c r="C148" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D148">
         <v>671</v>
       </c>
       <c r="E148">
         <v>671</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>8</v>
       </c>
       <c r="B149" t="s">
-        <v>576</v>
+        <v>785</v>
       </c>
       <c r="C149" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D149">
         <v>335</v>
       </c>
       <c r="E149">
         <v>335</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>9</v>
       </c>
       <c r="B150" t="s">
-        <v>577</v>
+        <v>786</v>
       </c>
       <c r="C150" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D150">
         <v>1598</v>
       </c>
       <c r="E150">
         <v>1598</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>10</v>
       </c>
       <c r="B151" t="s">
-        <v>578</v>
+        <v>787</v>
       </c>
       <c r="C151" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D151">
         <v>3922</v>
       </c>
       <c r="E151">
         <v>3922</v>
       </c>
     </row>
     <row r="152"/>
     <row r="153">
       <c r="A153">
         <v>15</v>
       </c>
       <c r="B153" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C153" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D153">
         <v>4008</v>
       </c>
       <c r="E153">
         <v>4008</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B154" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C154" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D154">
         <v>1159</v>
       </c>
       <c r="E154">
         <v>1159</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1</v>
       </c>
       <c r="B155" t="s">
-        <v>579</v>
+        <v>788</v>
       </c>
       <c r="C155" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D155">
         <v>981</v>
       </c>
       <c r="E155">
         <v>981</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>2</v>
       </c>
       <c r="B156" t="s">
-        <v>580</v>
+        <v>789</v>
       </c>
       <c r="C156" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D156">
         <v>602</v>
       </c>
       <c r="E156">
         <v>602</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>3</v>
       </c>
       <c r="B157" t="s">
-        <v>581</v>
+        <v>790</v>
       </c>
       <c r="C157" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D157">
         <v>220</v>
       </c>
       <c r="E157">
         <v>220</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>4</v>
       </c>
       <c r="B158" t="s">
-        <v>582</v>
+        <v>791</v>
       </c>
       <c r="C158" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D158">
         <v>275</v>
       </c>
       <c r="E158">
         <v>275</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>5</v>
       </c>
       <c r="B159" t="s">
-        <v>583</v>
+        <v>792</v>
       </c>
       <c r="C159" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D159">
         <v>219</v>
       </c>
       <c r="E159">
         <v>219</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>6</v>
       </c>
       <c r="B160" t="s">
-        <v>584</v>
+        <v>793</v>
       </c>
       <c r="C160" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D160">
         <v>105</v>
       </c>
       <c r="E160">
         <v>105</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>7</v>
       </c>
       <c r="B161" t="s">
-        <v>585</v>
+        <v>794</v>
       </c>
       <c r="C161" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D161">
         <v>170</v>
       </c>
       <c r="E161">
         <v>170</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>8</v>
       </c>
       <c r="B162" t="s">
-        <v>586</v>
+        <v>795</v>
       </c>
       <c r="C162" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D162">
         <v>167</v>
       </c>
       <c r="E162">
         <v>167</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>9</v>
       </c>
       <c r="B163" t="s">
-        <v>587</v>
+        <v>796</v>
       </c>
       <c r="C163" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D163">
         <v>110</v>
       </c>
       <c r="E163">
         <v>110</v>
       </c>
     </row>
     <row r="164"/>
     <row r="165">
       <c r="A165">
         <v>16</v>
       </c>
       <c r="B165" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C165" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D165">
         <v>1921</v>
       </c>
       <c r="E165">
         <v>1921</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B166" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C166" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D166">
         <v>498</v>
       </c>
       <c r="E166">
         <v>498</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1</v>
       </c>
       <c r="B167" t="s">
-        <v>588</v>
+        <v>797</v>
       </c>
       <c r="C167" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D167">
         <v>720</v>
       </c>
       <c r="E167">
         <v>720</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>2</v>
       </c>
       <c r="B168" t="s">
-        <v>589</v>
+        <v>798</v>
       </c>
       <c r="C168" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D168">
         <v>219</v>
       </c>
       <c r="E168">
         <v>219</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>3</v>
       </c>
       <c r="B169" t="s">
-        <v>590</v>
+        <v>799</v>
       </c>
       <c r="C169" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D169">
         <v>240</v>
       </c>
       <c r="E169">
         <v>240</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>4</v>
       </c>
       <c r="B170" t="s">
-        <v>591</v>
+        <v>800</v>
       </c>
       <c r="C170" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D170">
         <v>122</v>
       </c>
       <c r="E170">
         <v>122</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>5</v>
       </c>
       <c r="B171" t="s">
-        <v>592</v>
+        <v>801</v>
       </c>
       <c r="C171" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D171">
         <v>62</v>
       </c>
       <c r="E171">
         <v>62</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>6</v>
       </c>
       <c r="B172" t="s">
-        <v>593</v>
+        <v>802</v>
       </c>
       <c r="C172" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D172">
         <v>60</v>
       </c>
       <c r="E172">
         <v>60</v>
       </c>
     </row>
     <row r="173"/>
     <row r="174">
       <c r="A174">
         <v>17</v>
       </c>
       <c r="B174" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C174" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D174">
         <v>16565</v>
       </c>
       <c r="E174">
         <v>16565</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B175" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C175" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D175">
         <v>1702</v>
       </c>
       <c r="E175">
         <v>1702</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1</v>
       </c>
       <c r="B176" t="s">
-        <v>594</v>
+        <v>803</v>
       </c>
       <c r="C176" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D176">
         <v>3287</v>
       </c>
       <c r="E176">
         <v>3287</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>2</v>
       </c>
       <c r="B177" t="s">
-        <v>595</v>
+        <v>804</v>
       </c>
       <c r="C177" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D177">
         <v>1424</v>
       </c>
       <c r="E177">
         <v>1424</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>3</v>
       </c>
       <c r="B178" t="s">
-        <v>596</v>
+        <v>805</v>
       </c>
       <c r="C178" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D178">
         <v>973</v>
       </c>
       <c r="E178">
         <v>973</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>4</v>
       </c>
       <c r="B179" t="s">
-        <v>597</v>
+        <v>806</v>
       </c>
       <c r="C179" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D179">
         <v>4913</v>
       </c>
       <c r="E179">
         <v>4913</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>5</v>
       </c>
       <c r="B180" t="s">
-        <v>598</v>
+        <v>807</v>
       </c>
       <c r="C180" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D180">
         <v>2188</v>
       </c>
       <c r="E180">
         <v>2188</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>6</v>
       </c>
       <c r="B181" t="s">
-        <v>599</v>
+        <v>808</v>
       </c>
       <c r="C181" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D181">
         <v>271</v>
       </c>
       <c r="E181">
         <v>271</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>7</v>
       </c>
       <c r="B182" t="s">
-        <v>600</v>
+        <v>809</v>
       </c>
       <c r="C182" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D182">
         <v>692</v>
       </c>
       <c r="E182">
         <v>692</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>8</v>
       </c>
       <c r="B183" t="s">
-        <v>601</v>
+        <v>810</v>
       </c>
       <c r="C183" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D183">
         <v>500</v>
       </c>
       <c r="E183">
         <v>500</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>9</v>
       </c>
       <c r="B184" t="s">
-        <v>602</v>
+        <v>811</v>
       </c>
       <c r="C184" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D184">
         <v>268</v>
       </c>
       <c r="E184">
         <v>268</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>10</v>
       </c>
       <c r="B185" t="s">
-        <v>603</v>
+        <v>812</v>
       </c>
       <c r="C185" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D185">
         <v>347</v>
       </c>
       <c r="E185">
         <v>347</v>
       </c>
     </row>
     <row r="186"/>
     <row r="187">
       <c r="A187">
         <v>24</v>
       </c>
       <c r="B187" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C187" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D187">
         <v>12043</v>
       </c>
       <c r="E187">
         <v>12043</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B188" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C188" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D188">
         <v>2009</v>
       </c>
       <c r="E188">
         <v>2009</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1</v>
       </c>
       <c r="B189" t="s">
-        <v>604</v>
+        <v>813</v>
       </c>
       <c r="C189" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D189">
         <v>2303</v>
       </c>
       <c r="E189">
         <v>2303</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>2</v>
       </c>
       <c r="B190" t="s">
-        <v>605</v>
+        <v>814</v>
       </c>
       <c r="C190" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D190">
         <v>2865</v>
       </c>
       <c r="E190">
         <v>2865</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>3</v>
       </c>
       <c r="B191" t="s">
-        <v>606</v>
+        <v>815</v>
       </c>
       <c r="C191" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D191">
         <v>277</v>
       </c>
       <c r="E191">
         <v>277</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>4</v>
       </c>
       <c r="B192" t="s">
-        <v>607</v>
+        <v>816</v>
       </c>
       <c r="C192" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D192">
         <v>404</v>
       </c>
       <c r="E192">
         <v>404</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>5</v>
       </c>
       <c r="B193" t="s">
-        <v>608</v>
+        <v>817</v>
       </c>
       <c r="C193" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D193">
         <v>1072</v>
       </c>
       <c r="E193">
         <v>1072</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>6</v>
       </c>
       <c r="B194" t="s">
-        <v>609</v>
+        <v>818</v>
       </c>
       <c r="C194" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D194">
         <v>305</v>
       </c>
       <c r="E194">
         <v>305</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>7</v>
       </c>
       <c r="B195" t="s">
-        <v>610</v>
+        <v>819</v>
       </c>
       <c r="C195" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D195">
         <v>852</v>
       </c>
       <c r="E195">
         <v>852</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>8</v>
       </c>
       <c r="B196" t="s">
-        <v>611</v>
+        <v>820</v>
       </c>
       <c r="C196" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D196">
         <v>431</v>
       </c>
       <c r="E196">
         <v>431</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>9</v>
       </c>
       <c r="B197" t="s">
-        <v>612</v>
+        <v>821</v>
       </c>
       <c r="C197" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D197">
         <v>283</v>
       </c>
       <c r="E197">
         <v>283</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>10</v>
       </c>
       <c r="B198" t="s">
-        <v>613</v>
+        <v>822</v>
       </c>
       <c r="C198" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D198">
         <v>1242</v>
       </c>
       <c r="E198">
         <v>1242</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>614</v>
+        <v>823</v>
       </c>
       <c r="D2" t="s">
-        <v>615</v>
+        <v>824</v>
       </c>
       <c r="E2" t="s">
-        <v>616</v>
+        <v>825</v>
       </c>
       <c r="F2" t="s">
-        <v>617</v>
+        <v>826</v>
       </c>
       <c r="G2">
-        <v>8631</v>
+        <v>4066</v>
       </c>
       <c r="H2">
-        <v>32424</v>
+        <v>7320</v>
       </c>
       <c r="I2">
-        <v>5489</v>
+        <v>1024</v>
       </c>
       <c r="J2">
-        <v>23679</v>
+        <v>7423</v>
       </c>
       <c r="K2">
-        <v>24382</v>
+        <v>3532</v>
       </c>
       <c r="L2">
-        <v>1349</v>
+        <v>251</v>
       </c>
       <c r="M2">
-        <v>2433</v>
+        <v>105</v>
       </c>
       <c r="N2">
-        <v>57691</v>
+        <v>13172</v>
       </c>
       <c r="O2">
-        <v>2708</v>
+        <v>3781</v>
       </c>
       <c r="P2">
-        <v>37107</v>
+        <v>3293</v>
       </c>
       <c r="Q2">
-        <v>2688</v>
+        <v>1998</v>
       </c>
       <c r="R2">
-        <v>25606</v>
+        <v>111</v>
       </c>
       <c r="S2">
-        <v>610</v>
+        <v>243</v>
       </c>
       <c r="T2">
-        <v>827</v>
+        <v>5490</v>
       </c>
       <c r="U2">
-        <v>18820</v>
+        <v>960</v>
       </c>
       <c r="V2">
-        <v>6156</v>
-[...2 lines deleted...]
-        <v>250600</v>
+        <v>52769</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C3" t="s">
-        <v>614</v>
+        <v>823</v>
       </c>
       <c r="D3" t="s">
-        <v>615</v>
+        <v>824</v>
       </c>
       <c r="E3" t="s">
-        <v>618</v>
+        <v>827</v>
       </c>
       <c r="F3" t="s">
-        <v>619</v>
+        <v>828</v>
       </c>
       <c r="G3">
-        <v>2015</v>
+        <v>29557</v>
       </c>
       <c r="H3">
-        <v>8601</v>
+        <v>25200</v>
       </c>
       <c r="I3">
-        <v>1704</v>
+        <v>6311</v>
       </c>
       <c r="J3">
-        <v>3967</v>
+        <v>30236</v>
       </c>
       <c r="K3">
-        <v>8326</v>
+        <v>23839</v>
       </c>
       <c r="L3">
-        <v>272</v>
+        <v>1886</v>
       </c>
       <c r="M3">
-        <v>324</v>
+        <v>1184</v>
       </c>
       <c r="N3">
-        <v>17721</v>
+        <v>23620</v>
       </c>
       <c r="O3">
-        <v>89</v>
+        <v>28199</v>
       </c>
       <c r="P3">
-        <v>3088</v>
+        <v>4094</v>
       </c>
       <c r="Q3">
-        <v>477</v>
+        <v>17636</v>
       </c>
       <c r="R3">
-        <v>15111</v>
+        <v>393</v>
       </c>
       <c r="S3">
-        <v>308</v>
+        <v>265</v>
       </c>
       <c r="T3">
-        <v>141</v>
+        <v>13419</v>
       </c>
       <c r="U3">
-        <v>1842</v>
+        <v>1444</v>
       </c>
       <c r="V3">
-        <v>2006</v>
-[...2 lines deleted...]
-        <v>65992</v>
+        <v>207283</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G4">
-        <v>10646</v>
+        <v>33623</v>
       </c>
       <c r="H4">
-        <v>41025</v>
+        <v>32520</v>
       </c>
       <c r="I4">
-        <v>7193</v>
+        <v>7335</v>
       </c>
       <c r="J4">
-        <v>27646</v>
+        <v>37659</v>
       </c>
       <c r="K4">
-        <v>32708</v>
+        <v>27371</v>
       </c>
       <c r="L4">
-        <v>1621</v>
+        <v>2137</v>
       </c>
       <c r="M4">
-        <v>2757</v>
+        <v>1289</v>
       </c>
       <c r="N4">
-        <v>75412</v>
+        <v>36792</v>
       </c>
       <c r="O4">
-        <v>2797</v>
+        <v>31980</v>
       </c>
       <c r="P4">
-        <v>40195</v>
+        <v>7387</v>
       </c>
       <c r="Q4">
-        <v>3165</v>
+        <v>19634</v>
       </c>
       <c r="R4">
-        <v>40717</v>
+        <v>504</v>
       </c>
       <c r="S4">
-        <v>918</v>
+        <v>508</v>
       </c>
       <c r="T4">
-        <v>968</v>
+        <v>18909</v>
       </c>
       <c r="U4">
-        <v>20662</v>
+        <v>2404</v>
       </c>
       <c r="V4">
-        <v>8162</v>
-[...2 lines deleted...]
-        <v>316592</v>
+        <v>260052</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="F1" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>4066</v>
+      </c>
+      <c r="E2">
+        <v>29557</v>
+      </c>
+      <c r="F2">
+        <v>33623</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>544</v>
+      </c>
+      <c r="E3">
+        <v>4592</v>
+      </c>
+      <c r="F3">
+        <v>5136</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>829</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>1324</v>
+      </c>
+      <c r="E4">
+        <v>13267</v>
+      </c>
+      <c r="F4">
+        <v>14591</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>830</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>645</v>
+      </c>
+      <c r="E5">
+        <v>6338</v>
+      </c>
+      <c r="F5">
+        <v>6983</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>831</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>570</v>
+      </c>
+      <c r="E6">
+        <v>1261</v>
+      </c>
+      <c r="F6">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>832</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>468</v>
+      </c>
+      <c r="E7">
+        <v>1183</v>
+      </c>
+      <c r="F7">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>833</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>83</v>
+      </c>
+      <c r="E8">
+        <v>484</v>
+      </c>
+      <c r="F8">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>834</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>238</v>
+      </c>
+      <c r="E9">
+        <v>137</v>
+      </c>
+      <c r="F9">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>835</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>194</v>
+      </c>
+      <c r="E10">
+        <v>2295</v>
+      </c>
+      <c r="F10">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12">
+        <v>7320</v>
+      </c>
+      <c r="E12">
+        <v>25200</v>
+      </c>
+      <c r="F12">
+        <v>32520</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>777</v>
+      </c>
+      <c r="E13">
+        <v>4407</v>
+      </c>
+      <c r="F13">
+        <v>5184</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>836</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>521</v>
+      </c>
+      <c r="E14">
+        <v>4736</v>
+      </c>
+      <c r="F14">
+        <v>5257</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>837</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>1772</v>
+      </c>
+      <c r="E15">
+        <v>8039</v>
+      </c>
+      <c r="F15">
+        <v>9811</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>838</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>187</v>
+      </c>
+      <c r="E16">
+        <v>959</v>
+      </c>
+      <c r="F16">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>839</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>875</v>
+      </c>
+      <c r="E17">
+        <v>2265</v>
+      </c>
+      <c r="F17">
+        <v>3140</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>840</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>2634</v>
+      </c>
+      <c r="E18">
+        <v>2498</v>
+      </c>
+      <c r="F18">
+        <v>5132</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>841</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>71</v>
+      </c>
+      <c r="E19">
+        <v>319</v>
+      </c>
+      <c r="F19">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>842</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>483</v>
+      </c>
+      <c r="E20">
+        <v>1977</v>
+      </c>
+      <c r="F20">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22">
+        <v>1024</v>
+      </c>
+      <c r="E22">
+        <v>6311</v>
+      </c>
+      <c r="F22">
+        <v>7335</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23">
+        <v>123</v>
+      </c>
+      <c r="E23">
+        <v>1413</v>
+      </c>
+      <c r="F23">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>843</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>160</v>
+      </c>
+      <c r="E24">
+        <v>1185</v>
+      </c>
+      <c r="F24">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>844</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>308</v>
+      </c>
+      <c r="E25">
+        <v>336</v>
+      </c>
+      <c r="F25">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>845</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>44</v>
+      </c>
+      <c r="E26">
+        <v>419</v>
+      </c>
+      <c r="F26">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>846</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>39</v>
+      </c>
+      <c r="E27">
+        <v>563</v>
+      </c>
+      <c r="F27">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>847</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>85</v>
+      </c>
+      <c r="E28">
+        <v>287</v>
+      </c>
+      <c r="F28">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>848</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>51</v>
+      </c>
+      <c r="E29">
+        <v>171</v>
+      </c>
+      <c r="F29">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>849</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>214</v>
+      </c>
+      <c r="E30">
+        <v>1937</v>
+      </c>
+      <c r="F30">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32">
+        <v>7423</v>
+      </c>
+      <c r="E32">
+        <v>30236</v>
+      </c>
+      <c r="F32">
+        <v>37659</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33">
+        <v>487</v>
+      </c>
+      <c r="E33">
+        <v>3172</v>
+      </c>
+      <c r="F33">
+        <v>3659</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>850</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>776</v>
+      </c>
+      <c r="E34">
+        <v>10641</v>
+      </c>
+      <c r="F34">
+        <v>11417</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>851</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>678</v>
+      </c>
+      <c r="E35">
+        <v>8598</v>
+      </c>
+      <c r="F35">
+        <v>9276</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>852</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>4525</v>
+      </c>
+      <c r="E36">
+        <v>5459</v>
+      </c>
+      <c r="F36">
+        <v>9984</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>853</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>871</v>
+      </c>
+      <c r="E37">
+        <v>1324</v>
+      </c>
+      <c r="F37">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>854</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>44</v>
+      </c>
+      <c r="E38">
+        <v>724</v>
+      </c>
+      <c r="F38">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>855</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>21</v>
+      </c>
+      <c r="E39">
+        <v>204</v>
+      </c>
+      <c r="F39">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>856</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>21</v>
+      </c>
+      <c r="E40">
+        <v>114</v>
+      </c>
+      <c r="F40">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42">
+        <v>3532</v>
+      </c>
+      <c r="E42">
+        <v>23839</v>
+      </c>
+      <c r="F42">
+        <v>27371</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43">
+        <v>670</v>
+      </c>
+      <c r="E43">
+        <v>3121</v>
+      </c>
+      <c r="F43">
+        <v>3791</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>857</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>632</v>
+      </c>
+      <c r="E44">
+        <v>5699</v>
+      </c>
+      <c r="F44">
+        <v>6331</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>858</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>381</v>
+      </c>
+      <c r="E45">
+        <v>2364</v>
+      </c>
+      <c r="F45">
+        <v>2745</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>859</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>464</v>
+      </c>
+      <c r="E46">
+        <v>1697</v>
+      </c>
+      <c r="F46">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>860</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>703</v>
+      </c>
+      <c r="E47">
+        <v>1138</v>
+      </c>
+      <c r="F47">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>861</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>194</v>
+      </c>
+      <c r="E48">
+        <v>5087</v>
+      </c>
+      <c r="F48">
+        <v>5281</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>862</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>126</v>
+      </c>
+      <c r="E49">
+        <v>712</v>
+      </c>
+      <c r="F49">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>863</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>362</v>
+      </c>
+      <c r="E50">
+        <v>4021</v>
+      </c>
+      <c r="F50">
+        <v>4383</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52">
+        <v>251</v>
+      </c>
+      <c r="E52">
+        <v>1886</v>
+      </c>
+      <c r="F52">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>30</v>
+      </c>
+      <c r="B53" t="s">
+        <v>30</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>37</v>
+      </c>
+      <c r="E53">
+        <v>464</v>
+      </c>
+      <c r="F53">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>864</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>85</v>
+      </c>
+      <c r="E54">
+        <v>624</v>
+      </c>
+      <c r="F54">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>865</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55">
+        <v>52</v>
+      </c>
+      <c r="E55">
+        <v>310</v>
+      </c>
+      <c r="F55">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>3</v>
+      </c>
+      <c r="B56" t="s">
+        <v>866</v>
+      </c>
+      <c r="C56" t="s">
+        <v>38</v>
+      </c>
+      <c r="D56">
+        <v>14</v>
+      </c>
+      <c r="E56">
+        <v>119</v>
+      </c>
+      <c r="F56">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>4</v>
+      </c>
+      <c r="B57" t="s">
+        <v>867</v>
+      </c>
+      <c r="C57" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57">
+        <v>37</v>
+      </c>
+      <c r="E57">
+        <v>210</v>
+      </c>
+      <c r="F57">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>5</v>
+      </c>
+      <c r="B58" t="s">
+        <v>868</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>26</v>
+      </c>
+      <c r="E58">
+        <v>159</v>
+      </c>
+      <c r="F58">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="59"/>
+    <row r="60">
+      <c r="A60">
+        <v>7</v>
+      </c>
+      <c r="B60" t="s">
+        <v>12</v>
+      </c>
+      <c r="C60" t="s">
+        <v>35</v>
+      </c>
+      <c r="D60">
+        <v>105</v>
+      </c>
+      <c r="E60">
+        <v>1184</v>
+      </c>
+      <c r="F60">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>30</v>
+      </c>
+      <c r="B61" t="s">
+        <v>30</v>
+      </c>
+      <c r="C61" t="s">
+        <v>36</v>
+      </c>
+      <c r="D61">
+        <v>46</v>
+      </c>
+      <c r="E61">
+        <v>851</v>
+      </c>
+      <c r="F61">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>1</v>
+      </c>
+      <c r="B62" t="s">
+        <v>869</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>59</v>
+      </c>
+      <c r="E62">
+        <v>333</v>
+      </c>
+      <c r="F62">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="63"/>
+    <row r="64">
+      <c r="A64">
+        <v>8</v>
+      </c>
+      <c r="B64" t="s">
+        <v>13</v>
+      </c>
+      <c r="C64" t="s">
+        <v>35</v>
+      </c>
+      <c r="D64">
+        <v>13172</v>
+      </c>
+      <c r="E64">
+        <v>23620</v>
+      </c>
+      <c r="F64">
+        <v>36792</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>30</v>
+      </c>
+      <c r="B65" t="s">
+        <v>30</v>
+      </c>
+      <c r="C65" t="s">
+        <v>36</v>
+      </c>
+      <c r="D65">
+        <v>1500</v>
+      </c>
+      <c r="E65">
+        <v>3766</v>
+      </c>
+      <c r="F65">
+        <v>5266</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>1</v>
+      </c>
+      <c r="B66" t="s">
+        <v>870</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>5878</v>
+      </c>
+      <c r="E66">
+        <v>5950</v>
+      </c>
+      <c r="F66">
+        <v>11828</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>2</v>
+      </c>
+      <c r="B67" t="s">
+        <v>871</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>799</v>
+      </c>
+      <c r="E67">
+        <v>4453</v>
+      </c>
+      <c r="F67">
+        <v>5252</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>3</v>
+      </c>
+      <c r="B68" t="s">
+        <v>872</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>275</v>
+      </c>
+      <c r="E68">
+        <v>1503</v>
+      </c>
+      <c r="F68">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>4</v>
+      </c>
+      <c r="B69" t="s">
+        <v>873</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>622</v>
+      </c>
+      <c r="E69">
+        <v>5014</v>
+      </c>
+      <c r="F69">
+        <v>5636</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>5</v>
+      </c>
+      <c r="B70" t="s">
+        <v>874</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>3709</v>
+      </c>
+      <c r="E70">
+        <v>1320</v>
+      </c>
+      <c r="F70">
+        <v>5029</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>6</v>
+      </c>
+      <c r="B71" t="s">
+        <v>875</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>220</v>
+      </c>
+      <c r="E71">
+        <v>718</v>
+      </c>
+      <c r="F71">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>7</v>
+      </c>
+      <c r="B72" t="s">
+        <v>876</v>
+      </c>
+      <c r="C72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72">
+        <v>169</v>
+      </c>
+      <c r="E72">
+        <v>896</v>
+      </c>
+      <c r="F72">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="73"/>
+    <row r="74">
+      <c r="A74">
+        <v>12</v>
+      </c>
+      <c r="B74" t="s">
+        <v>15</v>
+      </c>
+      <c r="C74" t="s">
+        <v>35</v>
+      </c>
+      <c r="D74">
+        <v>3781</v>
+      </c>
+      <c r="E74">
+        <v>28199</v>
+      </c>
+      <c r="F74">
+        <v>31980</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>30</v>
+      </c>
+      <c r="B75" t="s">
+        <v>30</v>
+      </c>
+      <c r="C75" t="s">
+        <v>36</v>
+      </c>
+      <c r="D75">
+        <v>457</v>
+      </c>
+      <c r="E75">
+        <v>3277</v>
+      </c>
+      <c r="F75">
+        <v>3734</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>1</v>
+      </c>
+      <c r="B76" t="s">
+        <v>877</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76">
+        <v>1021</v>
+      </c>
+      <c r="E76">
+        <v>7326</v>
+      </c>
+      <c r="F76">
+        <v>8347</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>2</v>
+      </c>
+      <c r="B77" t="s">
+        <v>878</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>578</v>
+      </c>
+      <c r="E77">
+        <v>5407</v>
+      </c>
+      <c r="F77">
+        <v>5985</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>3</v>
+      </c>
+      <c r="B78" t="s">
+        <v>879</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>282</v>
+      </c>
+      <c r="E78">
+        <v>711</v>
+      </c>
+      <c r="F78">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>4</v>
+      </c>
+      <c r="B79" t="s">
+        <v>880</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>291</v>
+      </c>
+      <c r="E79">
+        <v>6290</v>
+      </c>
+      <c r="F79">
+        <v>6581</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>5</v>
+      </c>
+      <c r="B80" t="s">
+        <v>881</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>237</v>
+      </c>
+      <c r="E80">
+        <v>2633</v>
+      </c>
+      <c r="F80">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>6</v>
+      </c>
+      <c r="B81" t="s">
+        <v>882</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81">
+        <v>62</v>
+      </c>
+      <c r="E81">
+        <v>429</v>
+      </c>
+      <c r="F81">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>7</v>
+      </c>
+      <c r="B82" t="s">
+        <v>883</v>
+      </c>
+      <c r="C82" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82">
+        <v>853</v>
+      </c>
+      <c r="E82">
+        <v>2126</v>
+      </c>
+      <c r="F82">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="83"/>
+    <row r="84">
+      <c r="A84">
+        <v>13</v>
+      </c>
+      <c r="B84" t="s">
+        <v>16</v>
+      </c>
+      <c r="C84" t="s">
+        <v>35</v>
+      </c>
+      <c r="D84">
+        <v>3293</v>
+      </c>
+      <c r="E84">
+        <v>4094</v>
+      </c>
+      <c r="F84">
+        <v>7387</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>30</v>
+      </c>
+      <c r="B85" t="s">
+        <v>30</v>
+      </c>
+      <c r="C85" t="s">
+        <v>36</v>
+      </c>
+      <c r="D85">
+        <v>143</v>
+      </c>
+      <c r="E85">
+        <v>374</v>
+      </c>
+      <c r="F85">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>1</v>
+      </c>
+      <c r="B86" t="s">
+        <v>884</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>398</v>
+      </c>
+      <c r="E86">
+        <v>1201</v>
+      </c>
+      <c r="F86">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>885</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>2104</v>
+      </c>
+      <c r="E87">
+        <v>868</v>
+      </c>
+      <c r="F87">
+        <v>2972</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>3</v>
+      </c>
+      <c r="B88" t="s">
+        <v>886</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>37</v>
+      </c>
+      <c r="E88">
+        <v>92</v>
+      </c>
+      <c r="F88">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>4</v>
+      </c>
+      <c r="B89" t="s">
+        <v>887</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>495</v>
+      </c>
+      <c r="E89">
+        <v>1215</v>
+      </c>
+      <c r="F89">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>5</v>
+      </c>
+      <c r="B90" t="s">
+        <v>888</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>106</v>
+      </c>
+      <c r="E90">
+        <v>315</v>
+      </c>
+      <c r="F90">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>6</v>
+      </c>
+      <c r="B91" t="s">
+        <v>889</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>10</v>
+      </c>
+      <c r="E91">
+        <v>29</v>
+      </c>
+      <c r="F91">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="92"/>
+    <row r="93">
+      <c r="A93">
+        <v>14</v>
+      </c>
+      <c r="B93" t="s">
+        <v>17</v>
+      </c>
+      <c r="C93" t="s">
+        <v>35</v>
+      </c>
+      <c r="D93">
+        <v>1998</v>
+      </c>
+      <c r="E93">
+        <v>17636</v>
+      </c>
+      <c r="F93">
+        <v>19634</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>30</v>
+      </c>
+      <c r="B94" t="s">
+        <v>30</v>
+      </c>
+      <c r="C94" t="s">
+        <v>36</v>
+      </c>
+      <c r="D94">
+        <v>330</v>
+      </c>
+      <c r="E94">
+        <v>1826</v>
+      </c>
+      <c r="F94">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>1</v>
+      </c>
+      <c r="B95" t="s">
+        <v>890</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>384</v>
+      </c>
+      <c r="E95">
+        <v>6810</v>
+      </c>
+      <c r="F95">
+        <v>7194</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>2</v>
+      </c>
+      <c r="B96" t="s">
+        <v>891</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>340</v>
+      </c>
+      <c r="E96">
+        <v>2626</v>
+      </c>
+      <c r="F96">
+        <v>2966</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>3</v>
+      </c>
+      <c r="B97" t="s">
+        <v>892</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>99</v>
+      </c>
+      <c r="E97">
+        <v>386</v>
+      </c>
+      <c r="F97">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>4</v>
+      </c>
+      <c r="B98" t="s">
+        <v>893</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>124</v>
+      </c>
+      <c r="E98">
+        <v>1227</v>
+      </c>
+      <c r="F98">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>5</v>
+      </c>
+      <c r="B99" t="s">
+        <v>894</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>498</v>
+      </c>
+      <c r="E99">
+        <v>3213</v>
+      </c>
+      <c r="F99">
+        <v>3711</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>6</v>
+      </c>
+      <c r="B100" t="s">
+        <v>895</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>22</v>
+      </c>
+      <c r="E100">
+        <v>89</v>
+      </c>
+      <c r="F100">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>7</v>
+      </c>
+      <c r="B101" t="s">
+        <v>896</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>201</v>
+      </c>
+      <c r="E101">
+        <v>1459</v>
+      </c>
+      <c r="F101">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="102"/>
+    <row r="103">
+      <c r="A103">
+        <v>15</v>
+      </c>
+      <c r="B103" t="s">
+        <v>18</v>
+      </c>
+      <c r="C103" t="s">
+        <v>35</v>
+      </c>
+      <c r="D103">
+        <v>111</v>
+      </c>
+      <c r="E103">
+        <v>393</v>
+      </c>
+      <c r="F103">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>30</v>
+      </c>
+      <c r="B104" t="s">
+        <v>30</v>
+      </c>
+      <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104">
+        <v>31</v>
+      </c>
+      <c r="E104">
+        <v>181</v>
+      </c>
+      <c r="F104">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>1</v>
+      </c>
+      <c r="B105" t="s">
+        <v>897</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
+        <v>80</v>
+      </c>
+      <c r="E105">
+        <v>212</v>
+      </c>
+      <c r="F105">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="106"/>
+    <row r="107">
+      <c r="A107">
+        <v>16</v>
+      </c>
+      <c r="B107" t="s">
+        <v>19</v>
+      </c>
+      <c r="C107" t="s">
+        <v>35</v>
+      </c>
+      <c r="D107">
+        <v>243</v>
+      </c>
+      <c r="E107">
+        <v>265</v>
+      </c>
+      <c r="F107">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>30</v>
+      </c>
+      <c r="B108" t="s">
+        <v>30</v>
+      </c>
+      <c r="C108" t="s">
+        <v>36</v>
+      </c>
+      <c r="D108">
+        <v>12</v>
+      </c>
+      <c r="E108">
+        <v>76</v>
+      </c>
+      <c r="F108">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>1</v>
+      </c>
+      <c r="B109" t="s">
+        <v>898</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>172</v>
+      </c>
+      <c r="E109">
+        <v>86</v>
+      </c>
+      <c r="F109">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>2</v>
+      </c>
+      <c r="B110" t="s">
+        <v>899</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>22</v>
+      </c>
+      <c r="E110">
+        <v>35</v>
+      </c>
+      <c r="F110">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>3</v>
+      </c>
+      <c r="B111" t="s">
+        <v>900</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>4</v>
+      </c>
+      <c r="E111">
+        <v>35</v>
+      </c>
+      <c r="F111">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>4</v>
+      </c>
+      <c r="B112" t="s">
+        <v>901</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>33</v>
+      </c>
+      <c r="E112">
+        <v>33</v>
+      </c>
+      <c r="F112">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="113"/>
+    <row r="114">
+      <c r="A114">
+        <v>17</v>
+      </c>
+      <c r="B114" t="s">
+        <v>20</v>
+      </c>
+      <c r="C114" t="s">
+        <v>35</v>
+      </c>
+      <c r="D114">
+        <v>5490</v>
+      </c>
+      <c r="E114">
+        <v>13419</v>
+      </c>
+      <c r="F114">
+        <v>18909</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>30</v>
+      </c>
+      <c r="B115" t="s">
+        <v>30</v>
+      </c>
+      <c r="C115" t="s">
+        <v>36</v>
+      </c>
+      <c r="D115">
+        <v>303</v>
+      </c>
+      <c r="E115">
+        <v>1033</v>
+      </c>
+      <c r="F115">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>1</v>
+      </c>
+      <c r="B116" t="s">
+        <v>902</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116">
+        <v>4383</v>
+      </c>
+      <c r="E116">
+        <v>5271</v>
+      </c>
+      <c r="F116">
+        <v>9654</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>2</v>
+      </c>
+      <c r="B117" t="s">
+        <v>903</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>248</v>
+      </c>
+      <c r="E117">
+        <v>2573</v>
+      </c>
+      <c r="F117">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>3</v>
+      </c>
+      <c r="B118" t="s">
+        <v>904</v>
+      </c>
+      <c r="C118" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118">
+        <v>72</v>
+      </c>
+      <c r="E118">
+        <v>838</v>
+      </c>
+      <c r="F118">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>4</v>
+      </c>
+      <c r="B119" t="s">
+        <v>905</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119">
+        <v>97</v>
+      </c>
+      <c r="E119">
+        <v>876</v>
+      </c>
+      <c r="F119">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>5</v>
+      </c>
+      <c r="B120" t="s">
+        <v>906</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>286</v>
+      </c>
+      <c r="E120">
+        <v>1063</v>
+      </c>
+      <c r="F120">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>6</v>
+      </c>
+      <c r="B121" t="s">
+        <v>907</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>20</v>
+      </c>
+      <c r="E121">
+        <v>75</v>
+      </c>
+      <c r="F121">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>7</v>
+      </c>
+      <c r="B122" t="s">
+        <v>908</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>81</v>
+      </c>
+      <c r="E122">
+        <v>1690</v>
+      </c>
+      <c r="F122">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="123"/>
+    <row r="124">
+      <c r="A124">
+        <v>24</v>
+      </c>
+      <c r="B124" t="s">
+        <v>21</v>
+      </c>
+      <c r="C124" t="s">
+        <v>35</v>
+      </c>
+      <c r="D124">
+        <v>960</v>
+      </c>
+      <c r="E124">
+        <v>1444</v>
+      </c>
+      <c r="F124">
+        <v>2404</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>30</v>
+      </c>
+      <c r="B125" t="s">
+        <v>30</v>
+      </c>
+      <c r="C125" t="s">
+        <v>36</v>
+      </c>
+      <c r="D125">
+        <v>67</v>
+      </c>
+      <c r="E125">
+        <v>257</v>
+      </c>
+      <c r="F125">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>1</v>
+      </c>
+      <c r="B126" t="s">
+        <v>909</v>
+      </c>
+      <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
+        <v>74</v>
+      </c>
+      <c r="E126">
+        <v>495</v>
+      </c>
+      <c r="F126">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>2</v>
+      </c>
+      <c r="B127" t="s">
+        <v>910</v>
+      </c>
+      <c r="C127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127">
+        <v>589</v>
+      </c>
+      <c r="E127">
+        <v>216</v>
+      </c>
+      <c r="F127">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>3</v>
+      </c>
+      <c r="B128" t="s">
+        <v>911</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>49</v>
+      </c>
+      <c r="E128">
+        <v>73</v>
+      </c>
+      <c r="F128">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>4</v>
+      </c>
+      <c r="B129" t="s">
+        <v>912</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>167</v>
+      </c>
+      <c r="E129">
+        <v>356</v>
+      </c>
+      <c r="F129">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>5</v>
+      </c>
+      <c r="B130" t="s">
+        <v>913</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>14</v>
+      </c>
+      <c r="E130">
+        <v>47</v>
+      </c>
+      <c r="F130">
+        <v>61</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2">
+        <v>16021</v>
+      </c>
+      <c r="H2">
+        <v>25776</v>
+      </c>
+      <c r="I2">
+        <v>4926</v>
+      </c>
+      <c r="J2">
+        <v>21071</v>
+      </c>
+      <c r="K2">
+        <v>19965</v>
+      </c>
+      <c r="L2">
+        <v>507</v>
+      </c>
+      <c r="M2">
+        <v>429</v>
+      </c>
+      <c r="N2">
+        <v>22902</v>
+      </c>
+      <c r="O2">
+        <v>2911</v>
+      </c>
+      <c r="P2">
+        <v>10478</v>
+      </c>
+      <c r="Q2">
+        <v>479</v>
+      </c>
+      <c r="R2">
+        <v>20205</v>
+      </c>
+      <c r="S2">
+        <v>481</v>
+      </c>
+      <c r="T2">
+        <v>92</v>
+      </c>
+      <c r="U2">
+        <v>16729</v>
+      </c>
+      <c r="V2">
+        <v>884</v>
+      </c>
+      <c r="W2">
+        <v>163856</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3">
+        <v>11302</v>
+      </c>
+      <c r="H3">
+        <v>58378</v>
+      </c>
+      <c r="I3">
+        <v>22393</v>
+      </c>
+      <c r="J3">
+        <v>29562</v>
+      </c>
+      <c r="K3">
+        <v>10913</v>
+      </c>
+      <c r="L3">
+        <v>1609</v>
+      </c>
+      <c r="M3">
+        <v>864</v>
+      </c>
+      <c r="N3">
+        <v>29106</v>
+      </c>
+      <c r="O3">
+        <v>3209</v>
+      </c>
+      <c r="P3">
+        <v>17743</v>
+      </c>
+      <c r="Q3">
+        <v>1985</v>
+      </c>
+      <c r="R3">
+        <v>20659</v>
+      </c>
+      <c r="S3">
+        <v>560</v>
+      </c>
+      <c r="T3">
+        <v>456</v>
+      </c>
+      <c r="U3">
+        <v>17489</v>
+      </c>
+      <c r="V3">
+        <v>2427</v>
+      </c>
+      <c r="W3">
+        <v>228655</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4">
+        <v>27323</v>
+      </c>
+      <c r="H4">
+        <v>84154</v>
+      </c>
+      <c r="I4">
+        <v>27319</v>
+      </c>
+      <c r="J4">
+        <v>50633</v>
+      </c>
+      <c r="K4">
+        <v>30878</v>
+      </c>
+      <c r="L4">
+        <v>2116</v>
+      </c>
+      <c r="M4">
+        <v>1293</v>
+      </c>
+      <c r="N4">
+        <v>52008</v>
+      </c>
+      <c r="O4">
+        <v>6120</v>
+      </c>
+      <c r="P4">
+        <v>28221</v>
+      </c>
+      <c r="Q4">
+        <v>2464</v>
+      </c>
+      <c r="R4">
+        <v>40864</v>
+      </c>
+      <c r="S4">
+        <v>1041</v>
+      </c>
+      <c r="T4">
+        <v>548</v>
+      </c>
+      <c r="U4">
+        <v>34218</v>
+      </c>
+      <c r="V4">
+        <v>3311</v>
+      </c>
+      <c r="W4">
+        <v>392511</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
       <c r="C1" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>617</v>
+        <v>27</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>619</v>
+        <v>29</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2">
-        <v>8631</v>
+        <v>16021</v>
       </c>
       <c r="E2">
-        <v>2015</v>
+        <v>11302</v>
       </c>
       <c r="F2">
-        <v>10646</v>
+        <v>27323</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D3">
-        <v>3832</v>
+        <v>1994</v>
       </c>
       <c r="E3">
-        <v>782</v>
+        <v>2210</v>
       </c>
       <c r="F3">
-        <v>4614</v>
+        <v>4204</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>620</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4">
-        <v>1847</v>
+        <v>11992</v>
       </c>
       <c r="E4">
-        <v>462</v>
+        <v>4683</v>
       </c>
       <c r="F4">
-        <v>2309</v>
+        <v>16675</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>621</v>
+        <v>39</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5">
-        <v>998</v>
+        <v>916</v>
       </c>
       <c r="E5">
-        <v>420</v>
+        <v>877</v>
       </c>
       <c r="F5">
-        <v>1418</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>622</v>
+        <v>40</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6">
-        <v>342</v>
+        <v>206</v>
       </c>
       <c r="E6">
-        <v>81</v>
+        <v>283</v>
       </c>
       <c r="F6">
-        <v>423</v>
+        <v>489</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>623</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D7">
-        <v>716</v>
+        <v>149</v>
       </c>
       <c r="E7">
-        <v>83</v>
+        <v>484</v>
       </c>
       <c r="F7">
-        <v>799</v>
+        <v>633</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>624</v>
+        <v>42</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8">
-        <v>197</v>
+        <v>443</v>
       </c>
       <c r="E8">
-        <v>42</v>
+        <v>775</v>
       </c>
       <c r="F8">
-        <v>239</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>625</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D9">
-        <v>219</v>
+        <v>57</v>
       </c>
       <c r="E9">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="F9">
-        <v>289</v>
+        <v>161</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>626</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10">
-        <v>436</v>
+        <v>51</v>
       </c>
       <c r="E10">
-        <v>57</v>
+        <v>125</v>
       </c>
       <c r="F10">
-        <v>493</v>
+        <v>176</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>627</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D11">
-        <v>44</v>
+        <v>98</v>
       </c>
       <c r="E11">
-        <v>18</v>
+        <v>253</v>
       </c>
       <c r="F11">
-        <v>62</v>
-[...4 lines deleted...]
-      <c r="A13">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>46</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12">
+        <v>115</v>
+      </c>
+      <c r="E12">
+        <v>1508</v>
+      </c>
+      <c r="F12">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
         <v>2</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B14" t="s">
         <v>7</v>
-      </c>
-[...18 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
-        <v>5636</v>
+        <v>25776</v>
       </c>
       <c r="E14">
-        <v>1676</v>
+        <v>58378</v>
       </c>
       <c r="F14">
-        <v>7312</v>
+        <v>84154</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15">
-        <v>1</v>
+      <c r="A15" t="s">
+        <v>30</v>
       </c>
       <c r="B15" t="s">
-        <v>628</v>
+        <v>30</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D15">
-        <v>5171</v>
+        <v>2253</v>
       </c>
       <c r="E15">
-        <v>1784</v>
+        <v>4034</v>
       </c>
       <c r="F15">
-        <v>6955</v>
+        <v>6287</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>629</v>
+        <v>47</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D16">
-        <v>13329</v>
+        <v>17950</v>
       </c>
       <c r="E16">
-        <v>2646</v>
+        <v>3008</v>
       </c>
       <c r="F16">
-        <v>15975</v>
+        <v>20958</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>630</v>
+        <v>48</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D17">
-        <v>1317</v>
+        <v>1365</v>
       </c>
       <c r="E17">
-        <v>948</v>
+        <v>8597</v>
       </c>
       <c r="F17">
-        <v>2265</v>
+        <v>9962</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>631</v>
+        <v>49</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D18">
-        <v>1823</v>
+        <v>995</v>
       </c>
       <c r="E18">
-        <v>311</v>
+        <v>3527</v>
       </c>
       <c r="F18">
-        <v>2134</v>
+        <v>4522</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>632</v>
+        <v>50</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D19">
-        <v>3417</v>
+        <v>899</v>
       </c>
       <c r="E19">
-        <v>410</v>
+        <v>16587</v>
       </c>
       <c r="F19">
-        <v>3827</v>
+        <v>17486</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>633</v>
+        <v>51</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D20">
-        <v>533</v>
+        <v>802</v>
       </c>
       <c r="E20">
-        <v>196</v>
+        <v>618</v>
       </c>
       <c r="F20">
-        <v>729</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>634</v>
+        <v>52</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D21">
-        <v>272</v>
+        <v>133</v>
       </c>
       <c r="E21">
-        <v>119</v>
+        <v>268</v>
       </c>
       <c r="F21">
-        <v>391</v>
+        <v>401</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
+        <v>7</v>
+      </c>
+      <c r="B22" t="s">
+        <v>53</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>106</v>
+      </c>
+      <c r="E22">
+        <v>186</v>
+      </c>
+      <c r="F22">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
         <v>8</v>
       </c>
-      <c r="B22" t="s">
-[...15 lines deleted...]
-    <row r="23"/>
+      <c r="B23" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>354</v>
+      </c>
+      <c r="E23">
+        <v>297</v>
+      </c>
+      <c r="F23">
+        <v>651</v>
+      </c>
+    </row>
     <row r="24">
       <c r="A24">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="C24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D24">
-        <v>5489</v>
+        <v>919</v>
       </c>
       <c r="E24">
-        <v>1704</v>
+        <v>21256</v>
       </c>
       <c r="F24">
-        <v>7193</v>
-[...21 lines deleted...]
-    </row>
+        <v>22175</v>
+      </c>
+    </row>
+    <row r="25"/>
     <row r="26">
       <c r="A26">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>636</v>
+        <v>8</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D26">
-        <v>1037</v>
+        <v>4926</v>
       </c>
       <c r="E26">
-        <v>633</v>
+        <v>22393</v>
       </c>
       <c r="F26">
-        <v>1670</v>
+        <v>27319</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27">
-        <v>2</v>
+      <c r="A27" t="s">
+        <v>30</v>
       </c>
       <c r="B27" t="s">
-        <v>637</v>
+        <v>30</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D27">
-        <v>1226</v>
+        <v>774</v>
       </c>
       <c r="E27">
-        <v>275</v>
+        <v>2435</v>
       </c>
       <c r="F27">
-        <v>1501</v>
+        <v>3209</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>638</v>
+        <v>56</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D28">
-        <v>444</v>
+        <v>1805</v>
       </c>
       <c r="E28">
-        <v>122</v>
+        <v>16089</v>
       </c>
       <c r="F28">
-        <v>566</v>
+        <v>17894</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>639</v>
+        <v>57</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D29">
-        <v>319</v>
+        <v>1264</v>
       </c>
       <c r="E29">
-        <v>59</v>
+        <v>593</v>
       </c>
       <c r="F29">
-        <v>378</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>640</v>
+        <v>58</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D30">
-        <v>342</v>
+        <v>319</v>
       </c>
       <c r="E30">
-        <v>118</v>
+        <v>813</v>
       </c>
       <c r="F30">
-        <v>460</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>641</v>
+        <v>59</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D31">
-        <v>155</v>
+        <v>73</v>
       </c>
       <c r="E31">
-        <v>34</v>
+        <v>925</v>
       </c>
       <c r="F31">
-        <v>189</v>
+        <v>998</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>642</v>
+        <v>60</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32">
-        <v>278</v>
+        <v>70</v>
       </c>
       <c r="E32">
-        <v>79</v>
+        <v>242</v>
       </c>
       <c r="F32">
-        <v>357</v>
+        <v>312</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>643</v>
+        <v>61</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D33">
-        <v>198</v>
+        <v>128</v>
       </c>
       <c r="E33">
-        <v>59</v>
+        <v>219</v>
       </c>
       <c r="F33">
-        <v>257</v>
-[...2 lines deleted...]
-    <row r="34"/>
+        <v>347</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>7</v>
+      </c>
+      <c r="B34" t="s">
+        <v>62</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>419</v>
+      </c>
+      <c r="E34">
+        <v>253</v>
+      </c>
+      <c r="F34">
+        <v>672</v>
+      </c>
+    </row>
     <row r="35">
       <c r="A35">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B35" t="s">
+        <v>63</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>33</v>
+      </c>
+      <c r="E35">
+        <v>579</v>
+      </c>
+      <c r="F35">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
         <v>9</v>
       </c>
-      <c r="C35" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B36" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="C36" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D36">
-        <v>3309</v>
+        <v>41</v>
       </c>
       <c r="E36">
-        <v>484</v>
+        <v>245</v>
       </c>
       <c r="F36">
-        <v>3793</v>
-[...21 lines deleted...]
-    </row>
+        <v>286</v>
+      </c>
+    </row>
+    <row r="37"/>
     <row r="38">
       <c r="A38">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B38" t="s">
-        <v>645</v>
+        <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D38">
-        <v>908</v>
+        <v>21071</v>
       </c>
       <c r="E38">
-        <v>152</v>
+        <v>29562</v>
       </c>
       <c r="F38">
-        <v>1060</v>
+        <v>50633</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39">
-        <v>3</v>
+      <c r="A39" t="s">
+        <v>30</v>
       </c>
       <c r="B39" t="s">
-        <v>646</v>
+        <v>30</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D39">
-        <v>639</v>
+        <v>1968</v>
       </c>
       <c r="E39">
-        <v>324</v>
+        <v>3182</v>
       </c>
       <c r="F39">
-        <v>963</v>
+        <v>5150</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>647</v>
+        <v>65</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D40">
-        <v>450</v>
+        <v>1858</v>
       </c>
       <c r="E40">
-        <v>122</v>
+        <v>15228</v>
       </c>
       <c r="F40">
-        <v>572</v>
+        <v>17086</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>648</v>
+        <v>66</v>
       </c>
       <c r="C41" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D41">
-        <v>2458</v>
+        <v>13675</v>
       </c>
       <c r="E41">
-        <v>1864</v>
+        <v>1254</v>
       </c>
       <c r="F41">
-        <v>4322</v>
+        <v>14929</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>649</v>
+        <v>67</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D42">
-        <v>684</v>
+        <v>347</v>
       </c>
       <c r="E42">
-        <v>162</v>
+        <v>531</v>
       </c>
       <c r="F42">
-        <v>846</v>
+        <v>878</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>650</v>
+        <v>68</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D43">
-        <v>392</v>
+        <v>671</v>
       </c>
       <c r="E43">
-        <v>127</v>
+        <v>8007</v>
       </c>
       <c r="F43">
-        <v>519</v>
+        <v>8678</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>651</v>
+        <v>69</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D44">
-        <v>121</v>
+        <v>849</v>
       </c>
       <c r="E44">
-        <v>49</v>
+        <v>282</v>
       </c>
       <c r="F44">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="45"/>
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>70</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>66</v>
+      </c>
+      <c r="E45">
+        <v>94</v>
+      </c>
+      <c r="F45">
+        <v>160</v>
+      </c>
+    </row>
     <row r="46">
       <c r="A46">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="C46" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D46">
-        <v>24382</v>
+        <v>1490</v>
       </c>
       <c r="E46">
-        <v>8326</v>
+        <v>719</v>
       </c>
       <c r="F46">
-        <v>32708</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" t="s">
-        <v>29</v>
+      <c r="A47">
+        <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>29</v>
+        <v>72</v>
       </c>
       <c r="C47" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D47">
-        <v>5262</v>
+        <v>79</v>
       </c>
       <c r="E47">
-        <v>1418</v>
+        <v>100</v>
       </c>
       <c r="F47">
-        <v>6680</v>
+        <v>179</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>652</v>
+        <v>73</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D48">
-        <v>4791</v>
+        <v>68</v>
       </c>
       <c r="E48">
-        <v>1051</v>
+        <v>165</v>
       </c>
       <c r="F48">
-        <v>5842</v>
-[...21 lines deleted...]
-    </row>
+        <v>233</v>
+      </c>
+    </row>
+    <row r="49"/>
     <row r="50">
       <c r="A50">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>654</v>
+        <v>10</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D50">
-        <v>1166</v>
+        <v>19965</v>
       </c>
       <c r="E50">
-        <v>376</v>
+        <v>10913</v>
       </c>
       <c r="F50">
-        <v>1542</v>
+        <v>30878</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51">
-        <v>4</v>
+      <c r="A51" t="s">
+        <v>30</v>
       </c>
       <c r="B51" t="s">
-        <v>655</v>
+        <v>30</v>
       </c>
       <c r="C51" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D51">
-        <v>1759</v>
+        <v>1287</v>
       </c>
       <c r="E51">
-        <v>332</v>
+        <v>1772</v>
       </c>
       <c r="F51">
-        <v>2091</v>
+        <v>3059</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>656</v>
+        <v>74</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D52">
-        <v>3308</v>
+        <v>5559</v>
       </c>
       <c r="E52">
-        <v>684</v>
+        <v>1709</v>
       </c>
       <c r="F52">
-        <v>3992</v>
+        <v>7268</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>657</v>
+        <v>75</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D53">
-        <v>769</v>
+        <v>368</v>
       </c>
       <c r="E53">
-        <v>112</v>
+        <v>1819</v>
       </c>
       <c r="F53">
-        <v>881</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>658</v>
+        <v>76</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D54">
-        <v>1585</v>
+        <v>445</v>
       </c>
       <c r="E54">
-        <v>108</v>
+        <v>424</v>
       </c>
       <c r="F54">
-        <v>1693</v>
+        <v>869</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>659</v>
+        <v>77</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D55">
-        <v>3594</v>
+        <v>10350</v>
       </c>
       <c r="E55">
-        <v>142</v>
+        <v>602</v>
       </c>
       <c r="F55">
-        <v>3736</v>
-[...2 lines deleted...]
-    <row r="56"/>
+        <v>10952</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>5</v>
+      </c>
+      <c r="B56" t="s">
+        <v>78</v>
+      </c>
+      <c r="C56" t="s">
+        <v>38</v>
+      </c>
+      <c r="D56">
+        <v>213</v>
+      </c>
+      <c r="E56">
+        <v>335</v>
+      </c>
+      <c r="F56">
+        <v>548</v>
+      </c>
+    </row>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="C57" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D57">
-        <v>1349</v>
+        <v>1445</v>
       </c>
       <c r="E57">
-        <v>272</v>
+        <v>365</v>
       </c>
       <c r="F57">
-        <v>1621</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" t="s">
-        <v>29</v>
+      <c r="A58">
+        <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>29</v>
+        <v>80</v>
       </c>
       <c r="C58" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D58">
-        <v>507</v>
+        <v>53</v>
       </c>
       <c r="E58">
-        <v>73</v>
+        <v>3059</v>
       </c>
       <c r="F58">
-        <v>580</v>
+        <v>3112</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>660</v>
+        <v>81</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D59">
-        <v>289</v>
+        <v>49</v>
       </c>
       <c r="E59">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="F59">
-        <v>349</v>
+        <v>120</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>661</v>
+        <v>82</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D60">
-        <v>409</v>
+        <v>196</v>
       </c>
       <c r="E60">
-        <v>103</v>
+        <v>757</v>
       </c>
       <c r="F60">
-        <v>512</v>
-[...15 lines deleted...]
-      <c r="E61">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>6</v>
+      </c>
+      <c r="B62" t="s">
+        <v>11</v>
+      </c>
+      <c r="C62" t="s">
+        <v>35</v>
+      </c>
+      <c r="D62">
+        <v>507</v>
+      </c>
+      <c r="E62">
+        <v>1609</v>
+      </c>
+      <c r="F62">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>30</v>
+      </c>
+      <c r="B63" t="s">
+        <v>30</v>
+      </c>
+      <c r="C63" t="s">
         <v>36</v>
       </c>
-      <c r="F61">
-[...13 lines deleted...]
-      </c>
       <c r="D63">
-        <v>2433</v>
+        <v>177</v>
       </c>
       <c r="E63">
-        <v>324</v>
+        <v>291</v>
       </c>
       <c r="F63">
-        <v>2757</v>
+        <v>468</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64" t="s">
-        <v>29</v>
+      <c r="A64">
+        <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>29</v>
+        <v>83</v>
       </c>
       <c r="C64" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D64">
-        <v>949</v>
+        <v>121</v>
       </c>
       <c r="E64">
-        <v>76</v>
+        <v>799</v>
       </c>
       <c r="F64">
-        <v>1025</v>
+        <v>920</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>663</v>
+        <v>84</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D65">
-        <v>625</v>
+        <v>173</v>
       </c>
       <c r="E65">
-        <v>107</v>
+        <v>374</v>
       </c>
       <c r="F65">
-        <v>732</v>
+        <v>547</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>664</v>
+        <v>85</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D66">
-        <v>341</v>
+        <v>36</v>
       </c>
       <c r="E66">
-        <v>54</v>
+        <v>145</v>
       </c>
       <c r="F66">
-        <v>395</v>
-[...21 lines deleted...]
-    </row>
+        <v>181</v>
+      </c>
+    </row>
+    <row r="67"/>
     <row r="68">
       <c r="A68">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B68" t="s">
-        <v>666</v>
+        <v>12</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D68">
-        <v>311</v>
+        <v>429</v>
       </c>
       <c r="E68">
-        <v>58</v>
+        <v>864</v>
       </c>
       <c r="F68">
-        <v>369</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="69">
-      <c r="A69">
-        <v>5</v>
+      <c r="A69" t="s">
+        <v>30</v>
       </c>
       <c r="B69" t="s">
-        <v>667</v>
+        <v>30</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D69">
-        <v>49</v>
+        <v>291</v>
       </c>
       <c r="E69">
-        <v>11</v>
+        <v>615</v>
       </c>
       <c r="F69">
-        <v>60</v>
-[...4 lines deleted...]
-      <c r="A71">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>1</v>
+      </c>
+      <c r="B70" t="s">
+        <v>86</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>138</v>
+      </c>
+      <c r="E70">
+        <v>249</v>
+      </c>
+      <c r="F70">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
         <v>8</v>
       </c>
-      <c r="B71" t="s">
+      <c r="B72" t="s">
         <v>13</v>
-      </c>
-[...18 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C72" t="s">
         <v>35</v>
       </c>
       <c r="D72">
-        <v>9891</v>
+        <v>22902</v>
       </c>
       <c r="E72">
-        <v>4045</v>
+        <v>29106</v>
       </c>
       <c r="F72">
-        <v>13936</v>
+        <v>52008</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73">
-        <v>1</v>
+      <c r="A73" t="s">
+        <v>30</v>
       </c>
       <c r="B73" t="s">
-        <v>668</v>
+        <v>30</v>
       </c>
       <c r="C73" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D73">
-        <v>6545</v>
+        <v>1834</v>
       </c>
       <c r="E73">
-        <v>5436</v>
+        <v>2746</v>
       </c>
       <c r="F73">
-        <v>11981</v>
+        <v>4580</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>669</v>
+        <v>87</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D74">
-        <v>10568</v>
+        <v>8279</v>
       </c>
       <c r="E74">
-        <v>2860</v>
+        <v>3144</v>
       </c>
       <c r="F74">
-        <v>13428</v>
+        <v>11423</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>670</v>
+        <v>88</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D75">
-        <v>4402</v>
+        <v>562</v>
       </c>
       <c r="E75">
-        <v>926</v>
+        <v>3056</v>
       </c>
       <c r="F75">
-        <v>5328</v>
+        <v>3618</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B76" t="s">
-        <v>671</v>
+        <v>89</v>
       </c>
       <c r="C76" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D76">
-        <v>4630</v>
+        <v>2225</v>
       </c>
       <c r="E76">
-        <v>976</v>
+        <v>709</v>
       </c>
       <c r="F76">
-        <v>5606</v>
+        <v>2934</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B77" t="s">
-        <v>672</v>
+        <v>90</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D77">
-        <v>2651</v>
+        <v>409</v>
       </c>
       <c r="E77">
-        <v>238</v>
+        <v>2355</v>
       </c>
       <c r="F77">
-        <v>2889</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B78" t="s">
-        <v>673</v>
+        <v>91</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D78">
-        <v>6498</v>
+        <v>2452</v>
       </c>
       <c r="E78">
-        <v>551</v>
+        <v>1713</v>
       </c>
       <c r="F78">
-        <v>7049</v>
+        <v>4165</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B79" t="s">
-        <v>674</v>
+        <v>92</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D79">
-        <v>6739</v>
+        <v>673</v>
       </c>
       <c r="E79">
-        <v>1775</v>
+        <v>395</v>
       </c>
       <c r="F79">
-        <v>8514</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
+        <v>7</v>
+      </c>
+      <c r="B80" t="s">
+        <v>93</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>3190</v>
+      </c>
+      <c r="E80">
+        <v>13531</v>
+      </c>
+      <c r="F80">
+        <v>16721</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
         <v>8</v>
       </c>
-      <c r="B80" t="s">
-[...15 lines deleted...]
-    <row r="81"/>
+      <c r="B81" t="s">
+        <v>94</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81">
+        <v>3106</v>
+      </c>
+      <c r="E81">
+        <v>800</v>
+      </c>
+      <c r="F81">
+        <v>3906</v>
+      </c>
+    </row>
     <row r="82">
       <c r="A82">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B82" t="s">
-        <v>122</v>
+        <v>95</v>
       </c>
       <c r="C82" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D82">
-        <v>2708</v>
+        <v>172</v>
       </c>
       <c r="E82">
-        <v>89</v>
+        <v>657</v>
       </c>
       <c r="F82">
-        <v>2797</v>
-[...21 lines deleted...]
-    </row>
+        <v>829</v>
+      </c>
+    </row>
+    <row r="83"/>
     <row r="84">
       <c r="A84">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B84" t="s">
-        <v>676</v>
+        <v>14</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D84">
-        <v>406</v>
+        <v>2911</v>
       </c>
       <c r="E84">
-        <v>40</v>
+        <v>3209</v>
       </c>
       <c r="F84">
-        <v>446</v>
+        <v>6120</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85">
-        <v>2</v>
+      <c r="A85" t="s">
+        <v>30</v>
       </c>
       <c r="B85" t="s">
-        <v>677</v>
+        <v>30</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D85">
-        <v>602</v>
+        <v>176</v>
       </c>
       <c r="E85">
-        <v>10</v>
+        <v>527</v>
       </c>
       <c r="F85">
-        <v>612</v>
+        <v>703</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>678</v>
+        <v>96</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D86">
-        <v>1315</v>
+        <v>2150</v>
       </c>
       <c r="E86">
-        <v>14</v>
+        <v>926</v>
       </c>
       <c r="F86">
-        <v>1329</v>
-[...2 lines deleted...]
-    <row r="87"/>
+        <v>3076</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>97</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>88</v>
+      </c>
+      <c r="E87">
+        <v>521</v>
+      </c>
+      <c r="F87">
+        <v>609</v>
+      </c>
+    </row>
     <row r="88">
       <c r="A88">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>14</v>
+        <v>98</v>
       </c>
       <c r="C88" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D88">
-        <v>37107</v>
+        <v>61</v>
       </c>
       <c r="E88">
-        <v>3088</v>
+        <v>164</v>
       </c>
       <c r="F88">
-        <v>40195</v>
+        <v>225</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89" t="s">
-        <v>29</v>
+      <c r="A89">
+        <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>29</v>
+        <v>99</v>
       </c>
       <c r="C89" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D89">
-        <v>3697</v>
+        <v>53</v>
       </c>
       <c r="E89">
-        <v>414</v>
+        <v>491</v>
       </c>
       <c r="F89">
-        <v>4111</v>
+        <v>544</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>679</v>
+        <v>100</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D90">
-        <v>5978</v>
+        <v>211</v>
       </c>
       <c r="E90">
-        <v>688</v>
+        <v>116</v>
       </c>
       <c r="F90">
-        <v>6666</v>
+        <v>327</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B91" t="s">
-        <v>680</v>
+        <v>101</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D91">
-        <v>8475</v>
+        <v>25</v>
       </c>
       <c r="E91">
-        <v>380</v>
+        <v>80</v>
       </c>
       <c r="F91">
-        <v>8855</v>
+        <v>105</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B92" t="s">
-        <v>681</v>
+        <v>102</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D92">
-        <v>1812</v>
+        <v>33</v>
       </c>
       <c r="E92">
-        <v>404</v>
+        <v>329</v>
       </c>
       <c r="F92">
-        <v>2216</v>
+        <v>362</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B93" t="s">
-        <v>682</v>
+        <v>103</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D93">
-        <v>2756</v>
+        <v>109</v>
       </c>
       <c r="E93">
-        <v>305</v>
+        <v>35</v>
       </c>
       <c r="F93">
-        <v>3061</v>
+        <v>144</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
+        <v>9</v>
+      </c>
+      <c r="B94" t="s">
+        <v>104</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
         <v>5</v>
       </c>
-      <c r="B94" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E94">
-        <v>124</v>
+        <v>20</v>
       </c>
       <c r="F94">
-        <v>11475</v>
-[...21 lines deleted...]
-    </row>
+        <v>25</v>
+      </c>
+    </row>
+    <row r="95"/>
     <row r="96">
       <c r="A96">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B96" t="s">
-        <v>685</v>
+        <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D96">
-        <v>395</v>
+        <v>10478</v>
       </c>
       <c r="E96">
-        <v>142</v>
+        <v>17743</v>
       </c>
       <c r="F96">
-        <v>537</v>
+        <v>28221</v>
       </c>
     </row>
     <row r="97">
-      <c r="A97">
-        <v>8</v>
+      <c r="A97" t="s">
+        <v>30</v>
       </c>
       <c r="B97" t="s">
-        <v>686</v>
+        <v>30</v>
       </c>
       <c r="C97" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D97">
-        <v>781</v>
+        <v>850</v>
       </c>
       <c r="E97">
-        <v>38</v>
+        <v>1604</v>
       </c>
       <c r="F97">
-        <v>819</v>
-[...2 lines deleted...]
-    <row r="98"/>
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>1</v>
+      </c>
+      <c r="B98" t="s">
+        <v>105</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>4841</v>
+      </c>
+      <c r="E98">
+        <v>2712</v>
+      </c>
+      <c r="F98">
+        <v>7553</v>
+      </c>
+    </row>
     <row r="99">
       <c r="A99">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="C99" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D99">
-        <v>2688</v>
+        <v>3278</v>
       </c>
       <c r="E99">
-        <v>477</v>
+        <v>903</v>
       </c>
       <c r="F99">
-        <v>3165</v>
+        <v>4181</v>
       </c>
     </row>
     <row r="100">
-      <c r="A100" t="s">
-        <v>29</v>
+      <c r="A100">
+        <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>29</v>
+        <v>107</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D100">
-        <v>550</v>
+        <v>447</v>
       </c>
       <c r="E100">
-        <v>51</v>
+        <v>360</v>
       </c>
       <c r="F100">
-        <v>601</v>
+        <v>807</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B101" t="s">
-        <v>687</v>
+        <v>108</v>
       </c>
       <c r="C101" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D101">
-        <v>639</v>
+        <v>120</v>
       </c>
       <c r="E101">
-        <v>91</v>
+        <v>5619</v>
       </c>
       <c r="F101">
-        <v>730</v>
+        <v>5739</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B102" t="s">
-        <v>688</v>
+        <v>109</v>
       </c>
       <c r="C102" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D102">
-        <v>494</v>
+        <v>191</v>
       </c>
       <c r="E102">
-        <v>139</v>
+        <v>899</v>
       </c>
       <c r="F102">
-        <v>633</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B103" t="s">
-        <v>689</v>
+        <v>110</v>
       </c>
       <c r="C103" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D103">
-        <v>351</v>
+        <v>441</v>
       </c>
       <c r="E103">
-        <v>26</v>
+        <v>479</v>
       </c>
       <c r="F103">
-        <v>377</v>
+        <v>920</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B104" t="s">
-        <v>690</v>
+        <v>111</v>
       </c>
       <c r="C104" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D104">
-        <v>110</v>
+        <v>181</v>
       </c>
       <c r="E104">
-        <v>14</v>
+        <v>3873</v>
       </c>
       <c r="F104">
-        <v>124</v>
+        <v>4054</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B105" t="s">
-        <v>691</v>
+        <v>112</v>
       </c>
       <c r="C105" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D105">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="E105">
-        <v>10</v>
+        <v>127</v>
       </c>
       <c r="F105">
-        <v>90</v>
+        <v>183</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B106" t="s">
-        <v>692</v>
+        <v>113</v>
       </c>
       <c r="C106" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D106">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="E106">
-        <v>131</v>
+        <v>1167</v>
       </c>
       <c r="F106">
-        <v>199</v>
-[...21 lines deleted...]
-    </row>
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="107"/>
     <row r="108">
       <c r="A108">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B108" t="s">
-        <v>694</v>
+        <v>16</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D108">
-        <v>325</v>
+        <v>479</v>
       </c>
       <c r="E108">
-        <v>12</v>
+        <v>1985</v>
       </c>
       <c r="F108">
-        <v>337</v>
-[...2 lines deleted...]
-    <row r="109"/>
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>30</v>
+      </c>
+      <c r="B109" t="s">
+        <v>30</v>
+      </c>
+      <c r="C109" t="s">
+        <v>36</v>
+      </c>
+      <c r="D109">
+        <v>113</v>
+      </c>
+      <c r="E109">
+        <v>243</v>
+      </c>
+      <c r="F109">
+        <v>356</v>
+      </c>
+    </row>
     <row r="110">
       <c r="A110">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B110" t="s">
-        <v>16</v>
+        <v>114</v>
       </c>
       <c r="C110" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D110">
-        <v>25606</v>
+        <v>182</v>
       </c>
       <c r="E110">
-        <v>15111</v>
+        <v>1381</v>
       </c>
       <c r="F110">
-        <v>40717</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="111">
-      <c r="A111" t="s">
-        <v>29</v>
+      <c r="A111">
+        <v>2</v>
       </c>
       <c r="B111" t="s">
-        <v>29</v>
+        <v>115</v>
       </c>
       <c r="C111" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D111">
-        <v>2998</v>
+        <v>40</v>
       </c>
       <c r="E111">
-        <v>877</v>
+        <v>126</v>
       </c>
       <c r="F111">
-        <v>3875</v>
+        <v>166</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B112" t="s">
-        <v>695</v>
+        <v>116</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D112">
-        <v>2735</v>
+        <v>56</v>
       </c>
       <c r="E112">
-        <v>661</v>
+        <v>53</v>
       </c>
       <c r="F112">
-        <v>3396</v>
+        <v>109</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B113" t="s">
-        <v>696</v>
+        <v>117</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D113">
-        <v>7432</v>
+        <v>18</v>
       </c>
       <c r="E113">
-        <v>356</v>
+        <v>134</v>
       </c>
       <c r="F113">
-        <v>7788</v>
+        <v>152</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B114" t="s">
-        <v>697</v>
+        <v>118</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D114">
-        <v>7110</v>
+        <v>52</v>
       </c>
       <c r="E114">
-        <v>7950</v>
+        <v>28</v>
       </c>
       <c r="F114">
-        <v>15060</v>
+        <v>80</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B115" t="s">
-        <v>698</v>
+        <v>119</v>
       </c>
       <c r="C115" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D115">
-        <v>2280</v>
+        <v>18</v>
       </c>
       <c r="E115">
-        <v>4608</v>
+        <v>20</v>
       </c>
       <c r="F115">
-        <v>6888</v>
-[...21 lines deleted...]
-    </row>
+        <v>38</v>
+      </c>
+    </row>
+    <row r="116"/>
     <row r="117">
       <c r="A117">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B117" t="s">
-        <v>700</v>
+        <v>17</v>
       </c>
       <c r="C117" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D117">
-        <v>176</v>
+        <v>20205</v>
       </c>
       <c r="E117">
-        <v>43</v>
+        <v>20659</v>
       </c>
       <c r="F117">
-        <v>219</v>
+        <v>40864</v>
       </c>
     </row>
     <row r="118">
-      <c r="A118">
-        <v>7</v>
+      <c r="A118" t="s">
+        <v>30</v>
       </c>
       <c r="B118" t="s">
-        <v>701</v>
+        <v>30</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D118">
-        <v>636</v>
+        <v>1137</v>
       </c>
       <c r="E118">
-        <v>298</v>
+        <v>1577</v>
       </c>
       <c r="F118">
-        <v>934</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B119" t="s">
-        <v>702</v>
+        <v>120</v>
       </c>
       <c r="C119" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D119">
-        <v>2023</v>
+        <v>1528</v>
       </c>
       <c r="E119">
-        <v>180</v>
+        <v>4236</v>
       </c>
       <c r="F119">
-        <v>2203</v>
-[...2 lines deleted...]
-    <row r="120"/>
+        <v>5764</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>2</v>
+      </c>
+      <c r="B120" t="s">
+        <v>121</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>7991</v>
+      </c>
+      <c r="E120">
+        <v>1256</v>
+      </c>
+      <c r="F120">
+        <v>9247</v>
+      </c>
+    </row>
     <row r="121">
       <c r="A121">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B121" t="s">
-        <v>17</v>
+        <v>122</v>
       </c>
       <c r="C121" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D121">
-        <v>610</v>
+        <v>326</v>
       </c>
       <c r="E121">
-        <v>308</v>
+        <v>4009</v>
       </c>
       <c r="F121">
-        <v>918</v>
+        <v>4335</v>
       </c>
     </row>
     <row r="122">
-      <c r="A122" t="s">
-        <v>29</v>
+      <c r="A122">
+        <v>4</v>
       </c>
       <c r="B122" t="s">
-        <v>29</v>
+        <v>123</v>
       </c>
       <c r="C122" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D122">
-        <v>258</v>
+        <v>7417</v>
       </c>
       <c r="E122">
-        <v>97</v>
+        <v>2128</v>
       </c>
       <c r="F122">
-        <v>355</v>
+        <v>9545</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B123" t="s">
-        <v>703</v>
+        <v>124</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D123">
-        <v>216</v>
+        <v>957</v>
       </c>
       <c r="E123">
-        <v>125</v>
+        <v>6951</v>
       </c>
       <c r="F123">
-        <v>341</v>
+        <v>7908</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B124" t="s">
-        <v>704</v>
+        <v>125</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D124">
-        <v>136</v>
+        <v>101</v>
       </c>
       <c r="E124">
-        <v>86</v>
+        <v>126</v>
       </c>
       <c r="F124">
-        <v>222</v>
-[...2 lines deleted...]
-    <row r="125"/>
+        <v>227</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>7</v>
+      </c>
+      <c r="B125" t="s">
+        <v>126</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>235</v>
+      </c>
+      <c r="E125">
+        <v>154</v>
+      </c>
+      <c r="F125">
+        <v>389</v>
+      </c>
+    </row>
     <row r="126">
       <c r="A126">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B126" t="s">
-        <v>18</v>
+        <v>127</v>
       </c>
       <c r="C126" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D126">
-        <v>827</v>
+        <v>438</v>
       </c>
       <c r="E126">
-        <v>141</v>
+        <v>186</v>
       </c>
       <c r="F126">
-        <v>968</v>
+        <v>624</v>
       </c>
     </row>
     <row r="127">
-      <c r="A127" t="s">
-        <v>29</v>
+      <c r="A127">
+        <v>9</v>
       </c>
       <c r="B127" t="s">
-        <v>29</v>
+        <v>128</v>
       </c>
       <c r="C127" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D127">
-        <v>167</v>
+        <v>75</v>
       </c>
       <c r="E127">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="F127">
-        <v>190</v>
-[...21 lines deleted...]
-    </row>
+        <v>111</v>
+      </c>
+    </row>
+    <row r="128"/>
     <row r="129">
       <c r="A129">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B129" t="s">
-        <v>706</v>
+        <v>18</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D129">
-        <v>75</v>
+        <v>481</v>
       </c>
       <c r="E129">
-        <v>13</v>
+        <v>560</v>
       </c>
       <c r="F129">
-        <v>88</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="130">
-      <c r="A130">
-        <v>3</v>
+      <c r="A130" t="s">
+        <v>30</v>
       </c>
       <c r="B130" t="s">
-        <v>707</v>
+        <v>30</v>
       </c>
       <c r="C130" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D130">
-        <v>59</v>
+        <v>355</v>
       </c>
       <c r="E130">
+        <v>202</v>
+      </c>
+      <c r="F130">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>1</v>
+      </c>
+      <c r="B131" t="s">
+        <v>129</v>
+      </c>
+      <c r="C131" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131">
+        <v>126</v>
+      </c>
+      <c r="E131">
+        <v>358</v>
+      </c>
+      <c r="F131">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="132"/>
+    <row r="133">
+      <c r="A133">
         <v>16</v>
       </c>
-      <c r="F130">
-[...8 lines deleted...]
-      <c r="B132" t="s">
+      <c r="B133" t="s">
         <v>19</v>
-      </c>
-[...18 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C133" t="s">
         <v>35</v>
       </c>
       <c r="D133">
-        <v>2016</v>
+        <v>92</v>
       </c>
       <c r="E133">
-        <v>215</v>
+        <v>456</v>
       </c>
       <c r="F133">
-        <v>2231</v>
+        <v>548</v>
       </c>
     </row>
     <row r="134">
-      <c r="A134">
-        <v>1</v>
+      <c r="A134" t="s">
+        <v>30</v>
       </c>
       <c r="B134" t="s">
-        <v>708</v>
+        <v>30</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D134">
-        <v>2301</v>
+        <v>14</v>
       </c>
       <c r="E134">
-        <v>313</v>
+        <v>177</v>
       </c>
       <c r="F134">
-        <v>2614</v>
+        <v>191</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B135" t="s">
-        <v>709</v>
+        <v>130</v>
       </c>
       <c r="C135" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D135">
-        <v>5713</v>
+        <v>38</v>
       </c>
       <c r="E135">
-        <v>554</v>
+        <v>186</v>
       </c>
       <c r="F135">
-        <v>6267</v>
+        <v>224</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B136" t="s">
-        <v>710</v>
+        <v>131</v>
       </c>
       <c r="C136" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D136">
-        <v>1129</v>
+        <v>40</v>
       </c>
       <c r="E136">
-        <v>385</v>
+        <v>93</v>
       </c>
       <c r="F136">
-        <v>1514</v>
-[...21 lines deleted...]
-    </row>
+        <v>133</v>
+      </c>
+    </row>
+    <row r="137"/>
     <row r="138">
       <c r="A138">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="B138" t="s">
-        <v>712</v>
+        <v>20</v>
       </c>
       <c r="C138" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D138">
-        <v>1224</v>
+        <v>16729</v>
       </c>
       <c r="E138">
-        <v>83</v>
+        <v>17489</v>
       </c>
       <c r="F138">
-        <v>1307</v>
+        <v>34218</v>
       </c>
     </row>
     <row r="139">
-      <c r="A139">
-        <v>6</v>
+      <c r="A139" t="s">
+        <v>30</v>
       </c>
       <c r="B139" t="s">
-        <v>713</v>
+        <v>30</v>
       </c>
       <c r="C139" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D139">
-        <v>132</v>
+        <v>852</v>
       </c>
       <c r="E139">
-        <v>15</v>
+        <v>1024</v>
       </c>
       <c r="F139">
-        <v>147</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B140" t="s">
-        <v>714</v>
+        <v>132</v>
       </c>
       <c r="C140" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D140">
-        <v>1942</v>
+        <v>8795</v>
       </c>
       <c r="E140">
-        <v>50</v>
+        <v>4685</v>
       </c>
       <c r="F140">
-        <v>1992</v>
+        <v>13480</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B141" t="s">
-        <v>715</v>
+        <v>133</v>
       </c>
       <c r="C141" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D141">
-        <v>1929</v>
+        <v>698</v>
       </c>
       <c r="E141">
-        <v>176</v>
+        <v>2157</v>
       </c>
       <c r="F141">
-        <v>2105</v>
-[...2 lines deleted...]
-    <row r="142"/>
+        <v>2855</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>3</v>
+      </c>
+      <c r="B142" t="s">
+        <v>134</v>
+      </c>
+      <c r="C142" t="s">
+        <v>38</v>
+      </c>
+      <c r="D142">
+        <v>135</v>
+      </c>
+      <c r="E142">
+        <v>179</v>
+      </c>
+      <c r="F142">
+        <v>314</v>
+      </c>
+    </row>
     <row r="143">
       <c r="A143">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="B143" t="s">
-        <v>20</v>
+        <v>135</v>
       </c>
       <c r="C143" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D143">
-        <v>6156</v>
+        <v>1199</v>
       </c>
       <c r="E143">
-        <v>2006</v>
+        <v>8869</v>
       </c>
       <c r="F143">
-        <v>8162</v>
+        <v>10068</v>
       </c>
     </row>
     <row r="144">
-      <c r="A144" t="s">
-        <v>29</v>
+      <c r="A144">
+        <v>5</v>
       </c>
       <c r="B144" t="s">
-        <v>29</v>
+        <v>136</v>
       </c>
       <c r="C144" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D144">
-        <v>1008</v>
+        <v>4698</v>
       </c>
       <c r="E144">
-        <v>482</v>
+        <v>266</v>
       </c>
       <c r="F144">
-        <v>1490</v>
+        <v>4964</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B145" t="s">
-        <v>716</v>
+        <v>137</v>
       </c>
       <c r="C145" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D145">
-        <v>1896</v>
+        <v>106</v>
       </c>
       <c r="E145">
-        <v>455</v>
+        <v>99</v>
       </c>
       <c r="F145">
-        <v>2351</v>
+        <v>205</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B146" t="s">
-        <v>717</v>
+        <v>138</v>
       </c>
       <c r="C146" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D146">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="E146">
-        <v>308</v>
+        <v>63</v>
       </c>
       <c r="F146">
-        <v>533</v>
+        <v>228</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B147" t="s">
-        <v>718</v>
+        <v>139</v>
       </c>
       <c r="C147" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D147">
-        <v>1151</v>
+        <v>33</v>
       </c>
       <c r="E147">
-        <v>234</v>
+        <v>86</v>
       </c>
       <c r="F147">
-        <v>1385</v>
+        <v>119</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B148" t="s">
-        <v>719</v>
+        <v>140</v>
       </c>
       <c r="C148" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D148">
-        <v>1082</v>
+        <v>48</v>
       </c>
       <c r="E148">
-        <v>273</v>
+        <v>61</v>
       </c>
       <c r="F148">
-        <v>1355</v>
-[...21 lines deleted...]
-    </row>
+        <v>109</v>
+      </c>
+    </row>
+    <row r="149"/>
     <row r="150">
       <c r="A150">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="B150" t="s">
-        <v>721</v>
+        <v>21</v>
       </c>
       <c r="C150" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D150">
-        <v>217</v>
+        <v>884</v>
       </c>
       <c r="E150">
-        <v>34</v>
+        <v>2427</v>
       </c>
       <c r="F150">
-        <v>251</v>
+        <v>3311</v>
       </c>
     </row>
     <row r="151">
-      <c r="A151">
-        <v>7</v>
+      <c r="A151" t="s">
+        <v>30</v>
       </c>
       <c r="B151" t="s">
-        <v>722</v>
+        <v>30</v>
       </c>
       <c r="C151" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D151">
-        <v>226</v>
+        <v>104</v>
       </c>
       <c r="E151">
-        <v>83</v>
+        <v>531</v>
       </c>
       <c r="F151">
-        <v>309</v>
+        <v>635</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B152" t="s">
-        <v>723</v>
+        <v>141</v>
       </c>
       <c r="C152" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D152">
-        <v>62</v>
+        <v>240</v>
       </c>
       <c r="E152">
-        <v>31</v>
+        <v>678</v>
       </c>
       <c r="F152">
-        <v>93</v>
+        <v>918</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>2</v>
+      </c>
+      <c r="B153" t="s">
+        <v>142</v>
+      </c>
+      <c r="C153" t="s">
+        <v>38</v>
+      </c>
+      <c r="D153">
+        <v>52</v>
+      </c>
+      <c r="E153">
+        <v>627</v>
+      </c>
+      <c r="F153">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>3</v>
+      </c>
+      <c r="B154" t="s">
+        <v>143</v>
+      </c>
+      <c r="C154" t="s">
+        <v>38</v>
+      </c>
+      <c r="D154">
+        <v>60</v>
+      </c>
+      <c r="E154">
+        <v>326</v>
+      </c>
+      <c r="F154">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>4</v>
+      </c>
+      <c r="B155" t="s">
+        <v>144</v>
+      </c>
+      <c r="C155" t="s">
+        <v>38</v>
+      </c>
+      <c r="D155">
+        <v>12</v>
+      </c>
+      <c r="E155">
+        <v>60</v>
+      </c>
+      <c r="F155">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>5</v>
+      </c>
+      <c r="B156" t="s">
+        <v>145</v>
+      </c>
+      <c r="C156" t="s">
+        <v>38</v>
+      </c>
+      <c r="D156">
+        <v>362</v>
+      </c>
+      <c r="E156">
+        <v>108</v>
+      </c>
+      <c r="F156">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>6</v>
+      </c>
+      <c r="B157" t="s">
+        <v>146</v>
+      </c>
+      <c r="C157" t="s">
+        <v>38</v>
+      </c>
+      <c r="D157">
+        <v>54</v>
+      </c>
+      <c r="E157">
+        <v>97</v>
+      </c>
+      <c r="F157">
+        <v>151</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>724</v>
+        <v>147</v>
       </c>
       <c r="D2" t="s">
-        <v>725</v>
+        <v>148</v>
       </c>
       <c r="E2" t="s">
-        <v>726</v>
+        <v>149</v>
       </c>
       <c r="F2" t="s">
-        <v>727</v>
+        <v>150</v>
       </c>
       <c r="G2">
-        <v>16021</v>
+        <v>9667</v>
       </c>
       <c r="H2">
-        <v>25776</v>
+        <v>13596</v>
       </c>
       <c r="I2">
-        <v>4926</v>
+        <v>42997</v>
       </c>
       <c r="J2">
-        <v>21071</v>
+        <v>24783</v>
       </c>
       <c r="K2">
-        <v>19965</v>
+        <v>14702</v>
       </c>
       <c r="L2">
-        <v>507</v>
+        <v>259</v>
       </c>
       <c r="M2">
-        <v>429</v>
+        <v>555</v>
       </c>
       <c r="N2">
-        <v>22902</v>
+        <v>7466</v>
       </c>
       <c r="O2">
-        <v>2911</v>
+        <v>1823</v>
       </c>
       <c r="P2">
-        <v>10478</v>
+        <v>7503</v>
       </c>
       <c r="Q2">
-        <v>479</v>
+        <v>166</v>
       </c>
       <c r="R2">
-        <v>20205</v>
+        <v>2404</v>
       </c>
       <c r="S2">
-        <v>481</v>
+        <v>144</v>
       </c>
       <c r="T2">
-        <v>92</v>
+        <v>5516</v>
       </c>
       <c r="U2">
-        <v>16729</v>
+        <v>1175</v>
       </c>
       <c r="V2">
-        <v>884</v>
-[...2 lines deleted...]
-        <v>163856</v>
+        <v>132756</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C3" t="s">
-        <v>724</v>
+        <v>147</v>
       </c>
       <c r="D3" t="s">
-        <v>725</v>
+        <v>148</v>
       </c>
       <c r="E3" t="s">
-        <v>728</v>
+        <v>151</v>
       </c>
       <c r="F3" t="s">
-        <v>729</v>
+        <v>152</v>
       </c>
       <c r="G3">
-        <v>11302</v>
+        <v>1140</v>
       </c>
       <c r="H3">
-        <v>58378</v>
+        <v>5881</v>
       </c>
       <c r="I3">
-        <v>22393</v>
+        <v>450</v>
       </c>
       <c r="J3">
-        <v>29562</v>
+        <v>4648</v>
       </c>
       <c r="K3">
-        <v>10913</v>
+        <v>6875</v>
       </c>
       <c r="L3">
-        <v>1609</v>
+        <v>126</v>
       </c>
       <c r="M3">
-        <v>864</v>
+        <v>67</v>
       </c>
       <c r="N3">
-        <v>29106</v>
+        <v>7655</v>
       </c>
       <c r="O3">
-        <v>3209</v>
+        <v>71</v>
       </c>
       <c r="P3">
-        <v>17743</v>
+        <v>3793</v>
       </c>
       <c r="Q3">
-        <v>1985</v>
+        <v>314</v>
       </c>
       <c r="R3">
-        <v>20659</v>
+        <v>1167</v>
       </c>
       <c r="S3">
-        <v>560</v>
+        <v>46</v>
       </c>
       <c r="T3">
-        <v>456</v>
+        <v>247</v>
       </c>
       <c r="U3">
-        <v>17489</v>
+        <v>316</v>
       </c>
       <c r="V3">
-        <v>2427</v>
-[...2 lines deleted...]
-        <v>228655</v>
+        <v>32796</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" t="s">
-        <v>29</v>
+      <c r="A4">
+        <v>3</v>
       </c>
       <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
+        <v>147</v>
+      </c>
+      <c r="D4" t="s">
+        <v>148</v>
+      </c>
+      <c r="E4" t="s">
+        <v>153</v>
+      </c>
+      <c r="F4" t="s">
+        <v>154</v>
+      </c>
+      <c r="G4">
+        <v>10701</v>
+      </c>
+      <c r="H4">
+        <v>5425</v>
+      </c>
+      <c r="I4">
+        <v>704</v>
+      </c>
+      <c r="J4">
+        <v>3215</v>
+      </c>
+      <c r="K4">
+        <v>2812</v>
+      </c>
+      <c r="L4">
+        <v>73</v>
+      </c>
+      <c r="M4">
+        <v>107</v>
+      </c>
+      <c r="N4">
+        <v>2802</v>
+      </c>
+      <c r="O4">
+        <v>69</v>
+      </c>
+      <c r="P4">
+        <v>7215</v>
+      </c>
+      <c r="Q4">
+        <v>80</v>
+      </c>
+      <c r="R4">
+        <v>1783</v>
+      </c>
+      <c r="S4">
+        <v>35</v>
+      </c>
+      <c r="T4">
+        <v>2863</v>
+      </c>
+      <c r="U4">
+        <v>186</v>
+      </c>
+      <c r="V4">
+        <v>38070</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" t="s">
+        <v>147</v>
+      </c>
+      <c r="D5" t="s">
+        <v>148</v>
+      </c>
+      <c r="E5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F5" t="s">
+        <v>156</v>
+      </c>
+      <c r="G5">
+        <v>6985</v>
+      </c>
+      <c r="H5">
+        <v>9226</v>
+      </c>
+      <c r="I5">
+        <v>8748</v>
+      </c>
+      <c r="J5">
+        <v>17428</v>
+      </c>
+      <c r="K5">
+        <v>7866</v>
+      </c>
+      <c r="L5">
+        <v>323</v>
+      </c>
+      <c r="M5">
+        <v>858</v>
+      </c>
+      <c r="N5">
+        <v>21580</v>
+      </c>
+      <c r="O5">
+        <v>3237</v>
+      </c>
+      <c r="P5">
+        <v>29954</v>
+      </c>
+      <c r="Q5">
+        <v>702</v>
+      </c>
+      <c r="R5">
+        <v>10125</v>
+      </c>
+      <c r="S5">
+        <v>498</v>
+      </c>
+      <c r="T5">
+        <v>10667</v>
+      </c>
+      <c r="U5">
+        <v>1875</v>
+      </c>
+      <c r="V5">
+        <v>130072</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>5</v>
+      </c>
+      <c r="B6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" t="s">
+        <v>147</v>
+      </c>
+      <c r="D6" t="s">
+        <v>148</v>
+      </c>
+      <c r="E6" t="s">
+        <v>157</v>
+      </c>
+      <c r="F6" t="s">
+        <v>158</v>
+      </c>
+      <c r="G6">
+        <v>12308</v>
+      </c>
+      <c r="H6">
+        <v>27176</v>
+      </c>
+      <c r="I6">
+        <v>3820</v>
+      </c>
+      <c r="J6">
+        <v>23239</v>
+      </c>
+      <c r="K6">
+        <v>28983</v>
+      </c>
+      <c r="L6">
+        <v>696</v>
+      </c>
+      <c r="M6">
+        <v>1105</v>
+      </c>
+      <c r="N6">
+        <v>22986</v>
+      </c>
+      <c r="O6">
+        <v>1034</v>
+      </c>
+      <c r="P6">
+        <v>24046</v>
+      </c>
+      <c r="Q6">
+        <v>665</v>
+      </c>
+      <c r="R6">
+        <v>34121</v>
+      </c>
+      <c r="S6">
+        <v>268</v>
+      </c>
+      <c r="T6">
+        <v>9403</v>
+      </c>
+      <c r="U6">
+        <v>4324</v>
+      </c>
+      <c r="V6">
+        <v>194174</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
         <v>30</v>
       </c>
-      <c r="G4">
-[...48 lines deleted...]
-        <v>392511</v>
+      <c r="B7" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7">
+        <v>40801</v>
+      </c>
+      <c r="H7">
+        <v>61304</v>
+      </c>
+      <c r="I7">
+        <v>56719</v>
+      </c>
+      <c r="J7">
+        <v>73313</v>
+      </c>
+      <c r="K7">
+        <v>61238</v>
+      </c>
+      <c r="L7">
+        <v>1477</v>
+      </c>
+      <c r="M7">
+        <v>2692</v>
+      </c>
+      <c r="N7">
+        <v>62489</v>
+      </c>
+      <c r="O7">
+        <v>6234</v>
+      </c>
+      <c r="P7">
+        <v>72511</v>
+      </c>
+      <c r="Q7">
+        <v>1927</v>
+      </c>
+      <c r="R7">
+        <v>49600</v>
+      </c>
+      <c r="S7">
+        <v>991</v>
+      </c>
+      <c r="T7">
+        <v>28696</v>
+      </c>
+      <c r="U7">
+        <v>7876</v>
+      </c>
+      <c r="V7">
+        <v>527868</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="I1" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>9667</v>
+      </c>
+      <c r="E2">
+        <v>1140</v>
+      </c>
+      <c r="F2">
+        <v>10701</v>
+      </c>
+      <c r="G2">
+        <v>6985</v>
+      </c>
+      <c r="H2">
+        <v>12308</v>
+      </c>
+      <c r="I2">
+        <v>40801</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>1317</v>
+      </c>
+      <c r="E3">
+        <v>277</v>
+      </c>
+      <c r="F3">
+        <v>523</v>
+      </c>
+      <c r="G3">
+        <v>1203</v>
+      </c>
+      <c r="H3">
+        <v>2761</v>
+      </c>
+      <c r="I3">
+        <v>6081</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>159</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>611</v>
+      </c>
+      <c r="E4">
+        <v>107</v>
+      </c>
+      <c r="F4">
+        <v>244</v>
+      </c>
+      <c r="G4">
+        <v>980</v>
+      </c>
+      <c r="H4">
+        <v>866</v>
+      </c>
+      <c r="I4">
+        <v>2808</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>160</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>1991</v>
+      </c>
+      <c r="E5">
+        <v>145</v>
+      </c>
+      <c r="F5">
+        <v>9627</v>
+      </c>
+      <c r="G5">
+        <v>2605</v>
+      </c>
+      <c r="H5">
+        <v>6133</v>
+      </c>
+      <c r="I5">
+        <v>20501</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>161</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>475</v>
+      </c>
+      <c r="E6">
+        <v>68</v>
+      </c>
+      <c r="F6">
+        <v>79</v>
+      </c>
+      <c r="G6">
+        <v>221</v>
+      </c>
+      <c r="H6">
+        <v>477</v>
+      </c>
+      <c r="I6">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>162</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>3890</v>
+      </c>
+      <c r="E7">
+        <v>51</v>
+      </c>
+      <c r="F7">
+        <v>67</v>
+      </c>
+      <c r="G7">
+        <v>362</v>
+      </c>
+      <c r="H7">
+        <v>415</v>
+      </c>
+      <c r="I7">
+        <v>4785</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>163</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>153</v>
+      </c>
+      <c r="E8">
+        <v>33</v>
+      </c>
+      <c r="F8">
+        <v>39</v>
+      </c>
+      <c r="G8">
+        <v>217</v>
+      </c>
+      <c r="H8">
+        <v>642</v>
+      </c>
+      <c r="I8">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>164</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>233</v>
+      </c>
+      <c r="E9">
+        <v>26</v>
+      </c>
+      <c r="F9">
+        <v>35</v>
+      </c>
+      <c r="G9">
+        <v>98</v>
+      </c>
+      <c r="H9">
+        <v>198</v>
+      </c>
+      <c r="I9">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>165</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>313</v>
+      </c>
+      <c r="E10">
+        <v>11</v>
+      </c>
+      <c r="F10">
+        <v>16</v>
+      </c>
+      <c r="G10">
+        <v>302</v>
+      </c>
+      <c r="H10">
+        <v>119</v>
+      </c>
+      <c r="I10">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>166</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11">
+        <v>68</v>
+      </c>
+      <c r="E11">
+        <v>21</v>
+      </c>
+      <c r="F11">
+        <v>14</v>
+      </c>
+      <c r="G11">
+        <v>535</v>
+      </c>
+      <c r="H11">
+        <v>109</v>
+      </c>
+      <c r="I11">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>167</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12">
+        <v>90</v>
+      </c>
+      <c r="E12">
+        <v>10</v>
+      </c>
+      <c r="F12">
+        <v>4</v>
+      </c>
+      <c r="G12">
+        <v>18</v>
+      </c>
+      <c r="H12">
+        <v>39</v>
+      </c>
+      <c r="I12">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>168</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13">
+        <v>451</v>
+      </c>
+      <c r="E13">
+        <v>143</v>
+      </c>
+      <c r="F13">
+        <v>41</v>
+      </c>
+      <c r="G13">
+        <v>361</v>
+      </c>
+      <c r="H13">
+        <v>387</v>
+      </c>
+      <c r="I13">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>169</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>75</v>
+      </c>
+      <c r="E14">
+        <v>248</v>
+      </c>
+      <c r="F14">
+        <v>12</v>
+      </c>
+      <c r="G14">
+        <v>83</v>
+      </c>
+      <c r="H14">
+        <v>162</v>
+      </c>
+      <c r="I14">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16">
+        <v>13596</v>
+      </c>
+      <c r="E16">
+        <v>5881</v>
+      </c>
+      <c r="F16">
+        <v>5425</v>
+      </c>
+      <c r="G16">
+        <v>9226</v>
+      </c>
+      <c r="H16">
+        <v>27176</v>
+      </c>
+      <c r="I16">
+        <v>61304</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17">
+        <v>2952</v>
+      </c>
+      <c r="E17">
+        <v>688</v>
+      </c>
+      <c r="F17">
+        <v>473</v>
+      </c>
+      <c r="G17">
+        <v>2238</v>
+      </c>
+      <c r="H17">
+        <v>4400</v>
+      </c>
+      <c r="I17">
+        <v>10751</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>170</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>2573</v>
+      </c>
+      <c r="E18">
+        <v>627</v>
+      </c>
+      <c r="F18">
+        <v>287</v>
+      </c>
+      <c r="G18">
+        <v>1951</v>
+      </c>
+      <c r="H18">
+        <v>9601</v>
+      </c>
+      <c r="I18">
+        <v>15039</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>171</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>863</v>
+      </c>
+      <c r="E19">
+        <v>2618</v>
+      </c>
+      <c r="F19">
+        <v>78</v>
+      </c>
+      <c r="G19">
+        <v>638</v>
+      </c>
+      <c r="H19">
+        <v>7297</v>
+      </c>
+      <c r="I19">
+        <v>11494</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>172</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>2798</v>
+      </c>
+      <c r="E20">
+        <v>136</v>
+      </c>
+      <c r="F20">
+        <v>82</v>
+      </c>
+      <c r="G20">
+        <v>894</v>
+      </c>
+      <c r="H20">
+        <v>1169</v>
+      </c>
+      <c r="I20">
+        <v>5079</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>173</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21">
+        <v>393</v>
+      </c>
+      <c r="E21">
+        <v>1477</v>
+      </c>
+      <c r="F21">
+        <v>43</v>
+      </c>
+      <c r="G21">
+        <v>419</v>
+      </c>
+      <c r="H21">
+        <v>1639</v>
+      </c>
+      <c r="I21">
+        <v>3971</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>5</v>
+      </c>
+      <c r="B22" t="s">
+        <v>174</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22">
+        <v>640</v>
+      </c>
+      <c r="E22">
+        <v>146</v>
+      </c>
+      <c r="F22">
+        <v>42</v>
+      </c>
+      <c r="G22">
+        <v>443</v>
+      </c>
+      <c r="H22">
+        <v>754</v>
+      </c>
+      <c r="I22">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>6</v>
+      </c>
+      <c r="B23" t="s">
+        <v>175</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23">
+        <v>321</v>
+      </c>
+      <c r="E23">
+        <v>40</v>
+      </c>
+      <c r="F23">
+        <v>28</v>
+      </c>
+      <c r="G23">
+        <v>497</v>
+      </c>
+      <c r="H23">
+        <v>271</v>
+      </c>
+      <c r="I23">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>7</v>
+      </c>
+      <c r="B24" t="s">
+        <v>176</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>250</v>
+      </c>
+      <c r="E24">
+        <v>27</v>
+      </c>
+      <c r="F24">
+        <v>593</v>
+      </c>
+      <c r="G24">
+        <v>238</v>
+      </c>
+      <c r="H24">
+        <v>162</v>
+      </c>
+      <c r="I24">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>177</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>260</v>
+      </c>
+      <c r="E25">
+        <v>33</v>
+      </c>
+      <c r="F25">
+        <v>19</v>
+      </c>
+      <c r="G25">
+        <v>135</v>
+      </c>
+      <c r="H25">
+        <v>183</v>
+      </c>
+      <c r="I25">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>9</v>
+      </c>
+      <c r="B26" t="s">
+        <v>178</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>2219</v>
+      </c>
+      <c r="E26">
+        <v>40</v>
+      </c>
+      <c r="F26">
+        <v>16</v>
+      </c>
+      <c r="G26">
+        <v>176</v>
+      </c>
+      <c r="H26">
+        <v>157</v>
+      </c>
+      <c r="I26">
+        <v>2608</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>10</v>
+      </c>
+      <c r="B27" t="s">
+        <v>179</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>327</v>
+      </c>
+      <c r="E27">
+        <v>49</v>
+      </c>
+      <c r="F27">
+        <v>3764</v>
+      </c>
+      <c r="G27">
+        <v>1597</v>
+      </c>
+      <c r="H27">
+        <v>1543</v>
+      </c>
+      <c r="I27">
+        <v>7280</v>
+      </c>
+    </row>
+    <row r="28"/>
+    <row r="29">
+      <c r="A29">
+        <v>3</v>
+      </c>
+      <c r="B29" t="s">
+        <v>8</v>
+      </c>
+      <c r="C29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29">
+        <v>42997</v>
+      </c>
+      <c r="E29">
+        <v>450</v>
+      </c>
+      <c r="F29">
+        <v>704</v>
+      </c>
+      <c r="G29">
+        <v>8748</v>
+      </c>
+      <c r="H29">
+        <v>3820</v>
+      </c>
+      <c r="I29">
+        <v>56719</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B30" t="s">
+        <v>30</v>
+      </c>
+      <c r="C30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30">
+        <v>2632</v>
+      </c>
+      <c r="E30">
+        <v>95</v>
+      </c>
+      <c r="F30">
+        <v>195</v>
+      </c>
+      <c r="G30">
+        <v>1028</v>
+      </c>
+      <c r="H30">
+        <v>1384</v>
+      </c>
+      <c r="I30">
+        <v>5334</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>180</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31">
+        <v>7510</v>
+      </c>
+      <c r="E31">
+        <v>138</v>
+      </c>
+      <c r="F31">
+        <v>168</v>
+      </c>
+      <c r="G31">
+        <v>1461</v>
+      </c>
+      <c r="H31">
+        <v>814</v>
+      </c>
+      <c r="I31">
+        <v>10091</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>181</v>
+      </c>
+      <c r="C32" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32">
+        <v>769</v>
+      </c>
+      <c r="E32">
+        <v>14</v>
+      </c>
+      <c r="F32">
+        <v>40</v>
+      </c>
+      <c r="G32">
+        <v>1767</v>
+      </c>
+      <c r="H32">
+        <v>194</v>
+      </c>
+      <c r="I32">
+        <v>2784</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>3</v>
+      </c>
+      <c r="B33" t="s">
+        <v>182</v>
+      </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33">
+        <v>563</v>
+      </c>
+      <c r="E33">
+        <v>26</v>
+      </c>
+      <c r="F33">
+        <v>52</v>
+      </c>
+      <c r="G33">
+        <v>267</v>
+      </c>
+      <c r="H33">
+        <v>235</v>
+      </c>
+      <c r="I33">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>183</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>29921</v>
+      </c>
+      <c r="E34">
+        <v>75</v>
+      </c>
+      <c r="F34">
+        <v>64</v>
+      </c>
+      <c r="G34">
+        <v>1383</v>
+      </c>
+      <c r="H34">
+        <v>327</v>
+      </c>
+      <c r="I34">
+        <v>31770</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>5</v>
+      </c>
+      <c r="B35" t="s">
+        <v>184</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>306</v>
+      </c>
+      <c r="E35">
+        <v>40</v>
+      </c>
+      <c r="F35">
+        <v>51</v>
+      </c>
+      <c r="G35">
+        <v>283</v>
+      </c>
+      <c r="H35">
+        <v>182</v>
+      </c>
+      <c r="I35">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>6</v>
+      </c>
+      <c r="B36" t="s">
+        <v>185</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>194</v>
+      </c>
+      <c r="E36">
+        <v>18</v>
+      </c>
+      <c r="F36">
+        <v>14</v>
+      </c>
+      <c r="G36">
+        <v>135</v>
+      </c>
+      <c r="H36">
+        <v>135</v>
+      </c>
+      <c r="I36">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>7</v>
+      </c>
+      <c r="B37" t="s">
+        <v>186</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>761</v>
+      </c>
+      <c r="E37">
+        <v>19</v>
+      </c>
+      <c r="F37">
+        <v>19</v>
+      </c>
+      <c r="G37">
+        <v>291</v>
+      </c>
+      <c r="H37">
+        <v>154</v>
+      </c>
+      <c r="I37">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>8</v>
+      </c>
+      <c r="B38" t="s">
+        <v>187</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>145</v>
+      </c>
+      <c r="E38">
+        <v>5</v>
+      </c>
+      <c r="F38">
+        <v>62</v>
+      </c>
+      <c r="G38">
+        <v>1611</v>
+      </c>
+      <c r="H38">
+        <v>174</v>
+      </c>
+      <c r="I38">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>9</v>
+      </c>
+      <c r="B39" t="s">
+        <v>188</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>106</v>
+      </c>
+      <c r="E39">
+        <v>9</v>
+      </c>
+      <c r="F39">
+        <v>21</v>
+      </c>
+      <c r="G39">
+        <v>69</v>
+      </c>
+      <c r="H39">
+        <v>134</v>
+      </c>
+      <c r="I39">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>10</v>
+      </c>
+      <c r="B40" t="s">
+        <v>189</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>53</v>
+      </c>
+      <c r="E40">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>6</v>
+      </c>
+      <c r="G40">
+        <v>70</v>
+      </c>
+      <c r="H40">
+        <v>59</v>
+      </c>
+      <c r="I40">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>11</v>
+      </c>
+      <c r="B41" t="s">
+        <v>190</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41">
+        <v>37</v>
+      </c>
+      <c r="E41">
+        <v>3</v>
+      </c>
+      <c r="F41">
+        <v>12</v>
+      </c>
+      <c r="G41">
+        <v>383</v>
+      </c>
+      <c r="H41">
+        <v>28</v>
+      </c>
+      <c r="I41">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="42"/>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>35</v>
+      </c>
+      <c r="D43">
+        <v>24783</v>
+      </c>
+      <c r="E43">
+        <v>4648</v>
+      </c>
+      <c r="F43">
+        <v>3215</v>
+      </c>
+      <c r="G43">
+        <v>17428</v>
+      </c>
+      <c r="H43">
+        <v>23239</v>
+      </c>
+      <c r="I43">
+        <v>73313</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>30</v>
+      </c>
+      <c r="B44" t="s">
+        <v>30</v>
+      </c>
+      <c r="C44" t="s">
+        <v>36</v>
+      </c>
+      <c r="D44">
+        <v>2649</v>
+      </c>
+      <c r="E44">
+        <v>302</v>
+      </c>
+      <c r="F44">
+        <v>350</v>
+      </c>
+      <c r="G44">
+        <v>2205</v>
+      </c>
+      <c r="H44">
+        <v>3300</v>
+      </c>
+      <c r="I44">
+        <v>8806</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>1</v>
+      </c>
+      <c r="B45" t="s">
+        <v>191</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>1314</v>
+      </c>
+      <c r="E45">
+        <v>140</v>
+      </c>
+      <c r="F45">
+        <v>284</v>
+      </c>
+      <c r="G45">
+        <v>1885</v>
+      </c>
+      <c r="H45">
+        <v>1366</v>
+      </c>
+      <c r="I45">
+        <v>4989</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>2</v>
+      </c>
+      <c r="B46" t="s">
+        <v>192</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>13644</v>
+      </c>
+      <c r="E46">
+        <v>95</v>
+      </c>
+      <c r="F46">
+        <v>297</v>
+      </c>
+      <c r="G46">
+        <v>1719</v>
+      </c>
+      <c r="H46">
+        <v>1136</v>
+      </c>
+      <c r="I46">
+        <v>16891</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>3</v>
+      </c>
+      <c r="B47" t="s">
+        <v>193</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>634</v>
+      </c>
+      <c r="E47">
+        <v>154</v>
+      </c>
+      <c r="F47">
+        <v>118</v>
+      </c>
+      <c r="G47">
+        <v>470</v>
+      </c>
+      <c r="H47">
+        <v>10211</v>
+      </c>
+      <c r="I47">
+        <v>11587</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>4</v>
+      </c>
+      <c r="B48" t="s">
+        <v>194</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>1040</v>
+      </c>
+      <c r="E48">
+        <v>3312</v>
+      </c>
+      <c r="F48">
+        <v>121</v>
+      </c>
+      <c r="G48">
+        <v>882</v>
+      </c>
+      <c r="H48">
+        <v>2052</v>
+      </c>
+      <c r="I48">
+        <v>7407</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>5</v>
+      </c>
+      <c r="B49" t="s">
+        <v>195</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>574</v>
+      </c>
+      <c r="E49">
+        <v>94</v>
+      </c>
+      <c r="F49">
+        <v>94</v>
+      </c>
+      <c r="G49">
+        <v>3552</v>
+      </c>
+      <c r="H49">
+        <v>514</v>
+      </c>
+      <c r="I49">
+        <v>4828</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>6</v>
+      </c>
+      <c r="B50" t="s">
+        <v>196</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>591</v>
+      </c>
+      <c r="E50">
+        <v>78</v>
+      </c>
+      <c r="F50">
+        <v>91</v>
+      </c>
+      <c r="G50">
+        <v>450</v>
+      </c>
+      <c r="H50">
+        <v>488</v>
+      </c>
+      <c r="I50">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>7</v>
+      </c>
+      <c r="B51" t="s">
+        <v>197</v>
+      </c>
+      <c r="C51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51">
+        <v>2687</v>
+      </c>
+      <c r="E51">
+        <v>188</v>
+      </c>
+      <c r="F51">
+        <v>1768</v>
+      </c>
+      <c r="G51">
+        <v>4801</v>
+      </c>
+      <c r="H51">
+        <v>1789</v>
+      </c>
+      <c r="I51">
+        <v>11233</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>8</v>
+      </c>
+      <c r="B52" t="s">
+        <v>198</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52">
+        <v>159</v>
+      </c>
+      <c r="E52">
+        <v>38</v>
+      </c>
+      <c r="F52">
+        <v>46</v>
+      </c>
+      <c r="G52">
+        <v>570</v>
+      </c>
+      <c r="H52">
+        <v>224</v>
+      </c>
+      <c r="I52">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>9</v>
+      </c>
+      <c r="B53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53">
+        <v>85</v>
+      </c>
+      <c r="E53">
+        <v>16</v>
+      </c>
+      <c r="F53">
+        <v>11</v>
+      </c>
+      <c r="G53">
+        <v>204</v>
+      </c>
+      <c r="H53">
+        <v>873</v>
+      </c>
+      <c r="I53">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>10</v>
+      </c>
+      <c r="B54" t="s">
+        <v>200</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>1321</v>
+      </c>
+      <c r="E54">
+        <v>13</v>
+      </c>
+      <c r="F54">
+        <v>21</v>
+      </c>
+      <c r="G54">
+        <v>467</v>
+      </c>
+      <c r="H54">
+        <v>193</v>
+      </c>
+      <c r="I54">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>11</v>
+      </c>
+      <c r="B55" t="s">
+        <v>201</v>
+      </c>
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55">
+        <v>85</v>
+      </c>
+      <c r="E55">
+        <v>218</v>
+      </c>
+      <c r="F55">
+        <v>14</v>
+      </c>
+      <c r="G55">
+        <v>223</v>
+      </c>
+      <c r="H55">
+        <v>1093</v>
+      </c>
+      <c r="I55">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>5</v>
+      </c>
+      <c r="B57" t="s">
+        <v>10</v>
+      </c>
+      <c r="C57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D57">
+        <v>14702</v>
+      </c>
+      <c r="E57">
+        <v>6875</v>
+      </c>
+      <c r="F57">
+        <v>2812</v>
+      </c>
+      <c r="G57">
+        <v>7866</v>
+      </c>
+      <c r="H57">
+        <v>28983</v>
+      </c>
+      <c r="I57">
+        <v>61238</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>30</v>
+      </c>
+      <c r="B58" t="s">
+        <v>30</v>
+      </c>
+      <c r="C58" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58">
+        <v>985</v>
+      </c>
+      <c r="E58">
+        <v>868</v>
+      </c>
+      <c r="F58">
+        <v>262</v>
+      </c>
+      <c r="G58">
+        <v>860</v>
+      </c>
+      <c r="H58">
+        <v>3922</v>
+      </c>
+      <c r="I58">
+        <v>6897</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>202</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>720</v>
+      </c>
+      <c r="E59">
+        <v>346</v>
+      </c>
+      <c r="F59">
+        <v>2142</v>
+      </c>
+      <c r="G59">
+        <v>2348</v>
+      </c>
+      <c r="H59">
+        <v>4261</v>
+      </c>
+      <c r="I59">
+        <v>9817</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>2</v>
+      </c>
+      <c r="B60" t="s">
+        <v>203</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>222</v>
+      </c>
+      <c r="E60">
+        <v>249</v>
+      </c>
+      <c r="F60">
+        <v>45</v>
+      </c>
+      <c r="G60">
+        <v>177</v>
+      </c>
+      <c r="H60">
+        <v>1355</v>
+      </c>
+      <c r="I60">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>3</v>
+      </c>
+      <c r="B61" t="s">
+        <v>204</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>157</v>
+      </c>
+      <c r="E61">
+        <v>62</v>
+      </c>
+      <c r="F61">
+        <v>46</v>
+      </c>
+      <c r="G61">
+        <v>308</v>
+      </c>
+      <c r="H61">
+        <v>510</v>
+      </c>
+      <c r="I61">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>4</v>
+      </c>
+      <c r="B62" t="s">
+        <v>205</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62">
+        <v>327</v>
+      </c>
+      <c r="E62">
+        <v>95</v>
+      </c>
+      <c r="F62">
+        <v>46</v>
+      </c>
+      <c r="G62">
+        <v>371</v>
+      </c>
+      <c r="H62">
+        <v>1160</v>
+      </c>
+      <c r="I62">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>5</v>
+      </c>
+      <c r="B63" t="s">
+        <v>206</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63">
+        <v>415</v>
+      </c>
+      <c r="E63">
+        <v>240</v>
+      </c>
+      <c r="F63">
+        <v>79</v>
+      </c>
+      <c r="G63">
+        <v>289</v>
+      </c>
+      <c r="H63">
+        <v>7312</v>
+      </c>
+      <c r="I63">
+        <v>8335</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>6</v>
+      </c>
+      <c r="B64" t="s">
+        <v>207</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64">
+        <v>73</v>
+      </c>
+      <c r="E64">
+        <v>47</v>
+      </c>
+      <c r="F64">
+        <v>69</v>
+      </c>
+      <c r="G64">
+        <v>97</v>
+      </c>
+      <c r="H64">
+        <v>507</v>
+      </c>
+      <c r="I64">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>7</v>
+      </c>
+      <c r="B65" t="s">
+        <v>208</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>690</v>
+      </c>
+      <c r="E65">
+        <v>149</v>
+      </c>
+      <c r="F65">
+        <v>45</v>
+      </c>
+      <c r="G65">
+        <v>2164</v>
+      </c>
+      <c r="H65">
+        <v>661</v>
+      </c>
+      <c r="I65">
+        <v>3709</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>209</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>62</v>
+      </c>
+      <c r="E66">
+        <v>39</v>
+      </c>
+      <c r="F66">
+        <v>14</v>
+      </c>
+      <c r="G66">
+        <v>65</v>
+      </c>
+      <c r="H66">
+        <v>219</v>
+      </c>
+      <c r="I66">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>9</v>
+      </c>
+      <c r="B67" t="s">
+        <v>210</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>835</v>
+      </c>
+      <c r="E67">
+        <v>87</v>
+      </c>
+      <c r="F67">
+        <v>12</v>
+      </c>
+      <c r="G67">
+        <v>84</v>
+      </c>
+      <c r="H67">
+        <v>171</v>
+      </c>
+      <c r="I67">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>10</v>
+      </c>
+      <c r="B68" t="s">
+        <v>211</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>10031</v>
+      </c>
+      <c r="E68">
+        <v>377</v>
+      </c>
+      <c r="F68">
+        <v>18</v>
+      </c>
+      <c r="G68">
+        <v>745</v>
+      </c>
+      <c r="H68">
+        <v>374</v>
+      </c>
+      <c r="I68">
+        <v>11545</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>11</v>
+      </c>
+      <c r="B69" t="s">
+        <v>212</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>185</v>
+      </c>
+      <c r="E69">
+        <v>4316</v>
+      </c>
+      <c r="F69">
+        <v>34</v>
+      </c>
+      <c r="G69">
+        <v>358</v>
+      </c>
+      <c r="H69">
+        <v>8531</v>
+      </c>
+      <c r="I69">
+        <v>13424</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>6</v>
+      </c>
+      <c r="B71" t="s">
+        <v>11</v>
+      </c>
+      <c r="C71" t="s">
+        <v>35</v>
+      </c>
+      <c r="D71">
+        <v>259</v>
+      </c>
+      <c r="E71">
+        <v>126</v>
+      </c>
+      <c r="F71">
+        <v>73</v>
+      </c>
+      <c r="G71">
+        <v>323</v>
+      </c>
+      <c r="H71">
+        <v>696</v>
+      </c>
+      <c r="I71">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>30</v>
+      </c>
+      <c r="B72" t="s">
+        <v>30</v>
+      </c>
+      <c r="C72" t="s">
+        <v>36</v>
+      </c>
+      <c r="D72">
+        <v>137</v>
+      </c>
+      <c r="E72">
+        <v>41</v>
+      </c>
+      <c r="F72">
+        <v>42</v>
+      </c>
+      <c r="G72">
+        <v>164</v>
+      </c>
+      <c r="H72">
+        <v>384</v>
+      </c>
+      <c r="I72">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>213</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73">
+        <v>122</v>
+      </c>
+      <c r="E73">
+        <v>85</v>
+      </c>
+      <c r="F73">
+        <v>31</v>
+      </c>
+      <c r="G73">
+        <v>159</v>
+      </c>
+      <c r="H73">
+        <v>312</v>
+      </c>
+      <c r="I73">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="74"/>
+    <row r="75">
+      <c r="A75">
+        <v>7</v>
+      </c>
+      <c r="B75" t="s">
+        <v>12</v>
+      </c>
+      <c r="C75" t="s">
+        <v>35</v>
+      </c>
+      <c r="D75">
+        <v>555</v>
+      </c>
+      <c r="E75">
+        <v>67</v>
+      </c>
+      <c r="F75">
+        <v>107</v>
+      </c>
+      <c r="G75">
+        <v>858</v>
+      </c>
+      <c r="H75">
+        <v>1105</v>
+      </c>
+      <c r="I75">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>30</v>
+      </c>
+      <c r="B76" t="s">
+        <v>30</v>
+      </c>
+      <c r="C76" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76">
+        <v>333</v>
+      </c>
+      <c r="E76">
+        <v>33</v>
+      </c>
+      <c r="F76">
+        <v>57</v>
+      </c>
+      <c r="G76">
+        <v>436</v>
+      </c>
+      <c r="H76">
+        <v>694</v>
+      </c>
+      <c r="I76">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>1</v>
+      </c>
+      <c r="B77" t="s">
+        <v>214</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>93</v>
+      </c>
+      <c r="E77">
+        <v>15</v>
+      </c>
+      <c r="F77">
+        <v>24</v>
+      </c>
+      <c r="G77">
+        <v>212</v>
+      </c>
+      <c r="H77">
+        <v>186</v>
+      </c>
+      <c r="I77">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>2</v>
+      </c>
+      <c r="B78" t="s">
+        <v>215</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>55</v>
+      </c>
+      <c r="E78">
+        <v>7</v>
+      </c>
+      <c r="F78">
+        <v>11</v>
+      </c>
+      <c r="G78">
+        <v>88</v>
+      </c>
+      <c r="H78">
+        <v>68</v>
+      </c>
+      <c r="I78">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>3</v>
+      </c>
+      <c r="B79" t="s">
+        <v>216</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>42</v>
+      </c>
+      <c r="E79">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>9</v>
+      </c>
+      <c r="G79">
+        <v>73</v>
+      </c>
+      <c r="H79">
+        <v>99</v>
+      </c>
+      <c r="I79">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>4</v>
+      </c>
+      <c r="B80" t="s">
+        <v>217</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>32</v>
+      </c>
+      <c r="E80">
+        <v>4</v>
+      </c>
+      <c r="F80">
+        <v>6</v>
+      </c>
+      <c r="G80">
+        <v>49</v>
+      </c>
+      <c r="H80">
+        <v>58</v>
+      </c>
+      <c r="I80">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>8</v>
+      </c>
+      <c r="B82" t="s">
+        <v>13</v>
+      </c>
+      <c r="C82" t="s">
+        <v>35</v>
+      </c>
+      <c r="D82">
+        <v>7466</v>
+      </c>
+      <c r="E82">
+        <v>7655</v>
+      </c>
+      <c r="F82">
+        <v>2802</v>
+      </c>
+      <c r="G82">
+        <v>21580</v>
+      </c>
+      <c r="H82">
+        <v>22986</v>
+      </c>
+      <c r="I82">
+        <v>62489</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>30</v>
+      </c>
+      <c r="B83" t="s">
+        <v>30</v>
+      </c>
+      <c r="C83" t="s">
+        <v>36</v>
+      </c>
+      <c r="D83">
+        <v>1156</v>
+      </c>
+      <c r="E83">
+        <v>1434</v>
+      </c>
+      <c r="F83">
+        <v>766</v>
+      </c>
+      <c r="G83">
+        <v>1747</v>
+      </c>
+      <c r="H83">
+        <v>4787</v>
+      </c>
+      <c r="I83">
+        <v>9890</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>218</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>1347</v>
+      </c>
+      <c r="E84">
+        <v>707</v>
+      </c>
+      <c r="F84">
+        <v>958</v>
+      </c>
+      <c r="G84">
+        <v>7607</v>
+      </c>
+      <c r="H84">
+        <v>2471</v>
+      </c>
+      <c r="I84">
+        <v>13090</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>219</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>581</v>
+      </c>
+      <c r="E85">
+        <v>408</v>
+      </c>
+      <c r="F85">
+        <v>294</v>
+      </c>
+      <c r="G85">
+        <v>698</v>
+      </c>
+      <c r="H85">
+        <v>8166</v>
+      </c>
+      <c r="I85">
+        <v>10147</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>220</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>587</v>
+      </c>
+      <c r="E86">
+        <v>222</v>
+      </c>
+      <c r="F86">
+        <v>247</v>
+      </c>
+      <c r="G86">
+        <v>374</v>
+      </c>
+      <c r="H86">
+        <v>1106</v>
+      </c>
+      <c r="I86">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>221</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>310</v>
+      </c>
+      <c r="E87">
+        <v>3081</v>
+      </c>
+      <c r="F87">
+        <v>134</v>
+      </c>
+      <c r="G87">
+        <v>316</v>
+      </c>
+      <c r="H87">
+        <v>2083</v>
+      </c>
+      <c r="I87">
+        <v>5924</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>5</v>
+      </c>
+      <c r="B88" t="s">
+        <v>222</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>2782</v>
+      </c>
+      <c r="E88">
+        <v>72</v>
+      </c>
+      <c r="F88">
+        <v>71</v>
+      </c>
+      <c r="G88">
+        <v>183</v>
+      </c>
+      <c r="H88">
+        <v>448</v>
+      </c>
+      <c r="I88">
+        <v>3556</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>6</v>
+      </c>
+      <c r="B89" t="s">
+        <v>223</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>105</v>
+      </c>
+      <c r="E89">
+        <v>47</v>
+      </c>
+      <c r="F89">
+        <v>52</v>
+      </c>
+      <c r="G89">
+        <v>269</v>
+      </c>
+      <c r="H89">
+        <v>704</v>
+      </c>
+      <c r="I89">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>7</v>
+      </c>
+      <c r="B90" t="s">
+        <v>224</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>258</v>
+      </c>
+      <c r="E90">
+        <v>31</v>
+      </c>
+      <c r="F90">
+        <v>37</v>
+      </c>
+      <c r="G90">
+        <v>128</v>
+      </c>
+      <c r="H90">
+        <v>143</v>
+      </c>
+      <c r="I90">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>8</v>
+      </c>
+      <c r="B91" t="s">
+        <v>225</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91">
+        <v>78</v>
+      </c>
+      <c r="E91">
+        <v>91</v>
+      </c>
+      <c r="F91">
+        <v>41</v>
+      </c>
+      <c r="G91">
+        <v>261</v>
+      </c>
+      <c r="H91">
+        <v>1406</v>
+      </c>
+      <c r="I91">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>9</v>
+      </c>
+      <c r="B92" t="s">
+        <v>226</v>
+      </c>
+      <c r="C92" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92">
+        <v>40</v>
+      </c>
+      <c r="E92">
+        <v>23</v>
+      </c>
+      <c r="F92">
+        <v>130</v>
+      </c>
+      <c r="G92">
+        <v>111</v>
+      </c>
+      <c r="H92">
+        <v>101</v>
+      </c>
+      <c r="I92">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>10</v>
+      </c>
+      <c r="B93" t="s">
+        <v>227</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93">
+        <v>124</v>
+      </c>
+      <c r="E93">
+        <v>38</v>
+      </c>
+      <c r="F93">
+        <v>30</v>
+      </c>
+      <c r="G93">
+        <v>9589</v>
+      </c>
+      <c r="H93">
+        <v>159</v>
+      </c>
+      <c r="I93">
+        <v>9940</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>11</v>
+      </c>
+      <c r="B94" t="s">
+        <v>228</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>98</v>
+      </c>
+      <c r="E94">
+        <v>1501</v>
+      </c>
+      <c r="F94">
+        <v>42</v>
+      </c>
+      <c r="G94">
+        <v>297</v>
+      </c>
+      <c r="H94">
+        <v>1412</v>
+      </c>
+      <c r="I94">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="95"/>
+    <row r="96">
+      <c r="A96">
+        <v>10</v>
+      </c>
+      <c r="B96" t="s">
+        <v>14</v>
+      </c>
+      <c r="C96" t="s">
+        <v>35</v>
+      </c>
+      <c r="D96">
+        <v>1823</v>
+      </c>
+      <c r="E96">
+        <v>71</v>
+      </c>
+      <c r="F96">
+        <v>69</v>
+      </c>
+      <c r="G96">
+        <v>3237</v>
+      </c>
+      <c r="H96">
+        <v>1034</v>
+      </c>
+      <c r="I96">
+        <v>6234</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>30</v>
+      </c>
+      <c r="B97" t="s">
+        <v>30</v>
+      </c>
+      <c r="C97" t="s">
+        <v>36</v>
+      </c>
+      <c r="D97">
+        <v>270</v>
+      </c>
+      <c r="E97">
+        <v>7</v>
+      </c>
+      <c r="F97">
+        <v>11</v>
+      </c>
+      <c r="G97">
+        <v>459</v>
+      </c>
+      <c r="H97">
+        <v>460</v>
+      </c>
+      <c r="I97">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>1</v>
+      </c>
+      <c r="B98" t="s">
+        <v>229</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>186</v>
+      </c>
+      <c r="E98">
+        <v>13</v>
+      </c>
+      <c r="F98">
+        <v>21</v>
+      </c>
+      <c r="G98">
+        <v>166</v>
+      </c>
+      <c r="H98">
+        <v>237</v>
+      </c>
+      <c r="I98">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>2</v>
+      </c>
+      <c r="B99" t="s">
+        <v>230</v>
+      </c>
+      <c r="C99" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99">
+        <v>638</v>
+      </c>
+      <c r="E99">
+        <v>16</v>
+      </c>
+      <c r="F99">
+        <v>10</v>
+      </c>
+      <c r="G99">
+        <v>2459</v>
+      </c>
+      <c r="H99">
+        <v>172</v>
+      </c>
+      <c r="I99">
+        <v>3295</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>3</v>
+      </c>
+      <c r="B100" t="s">
+        <v>231</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100">
+        <v>72</v>
+      </c>
+      <c r="E100">
+        <v>9</v>
+      </c>
+      <c r="F100">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>73</v>
+      </c>
+      <c r="H100">
+        <v>73</v>
+      </c>
+      <c r="I100">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>4</v>
+      </c>
+      <c r="B101" t="s">
+        <v>232</v>
+      </c>
+      <c r="C101" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101">
+        <v>628</v>
+      </c>
+      <c r="E101">
+        <v>14</v>
+      </c>
+      <c r="F101">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>55</v>
+      </c>
+      <c r="H101">
+        <v>57</v>
+      </c>
+      <c r="I101">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>5</v>
+      </c>
+      <c r="B102" t="s">
+        <v>233</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102">
+        <v>29</v>
+      </c>
+      <c r="E102">
+        <v>12</v>
+      </c>
+      <c r="F102">
+        <v>11</v>
+      </c>
+      <c r="G102">
+        <v>25</v>
+      </c>
+      <c r="H102">
+        <v>35</v>
+      </c>
+      <c r="I102">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="103"/>
+    <row r="104">
+      <c r="A104">
+        <v>12</v>
+      </c>
+      <c r="B104" t="s">
+        <v>15</v>
+      </c>
+      <c r="C104" t="s">
+        <v>35</v>
+      </c>
+      <c r="D104">
+        <v>7503</v>
+      </c>
+      <c r="E104">
+        <v>3793</v>
+      </c>
+      <c r="F104">
+        <v>7215</v>
+      </c>
+      <c r="G104">
+        <v>29954</v>
+      </c>
+      <c r="H104">
+        <v>24046</v>
+      </c>
+      <c r="I104">
+        <v>72511</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>30</v>
+      </c>
+      <c r="B105" t="s">
+        <v>30</v>
+      </c>
+      <c r="C105" t="s">
+        <v>36</v>
+      </c>
+      <c r="D105">
+        <v>858</v>
+      </c>
+      <c r="E105">
+        <v>312</v>
+      </c>
+      <c r="F105">
+        <v>393</v>
+      </c>
+      <c r="G105">
+        <v>1429</v>
+      </c>
+      <c r="H105">
+        <v>1833</v>
+      </c>
+      <c r="I105">
+        <v>4825</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>1</v>
+      </c>
+      <c r="B106" t="s">
+        <v>234</v>
+      </c>
+      <c r="C106" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106">
+        <v>991</v>
+      </c>
+      <c r="E106">
+        <v>171</v>
+      </c>
+      <c r="F106">
+        <v>673</v>
+      </c>
+      <c r="G106">
+        <v>16277</v>
+      </c>
+      <c r="H106">
+        <v>660</v>
+      </c>
+      <c r="I106">
+        <v>18772</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>2</v>
+      </c>
+      <c r="B107" t="s">
+        <v>235</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>448</v>
+      </c>
+      <c r="E107">
+        <v>478</v>
+      </c>
+      <c r="F107">
+        <v>139</v>
+      </c>
+      <c r="G107">
+        <v>843</v>
+      </c>
+      <c r="H107">
+        <v>4648</v>
+      </c>
+      <c r="I107">
+        <v>6556</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>3</v>
+      </c>
+      <c r="B108" t="s">
+        <v>236</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>139</v>
+      </c>
+      <c r="E108">
+        <v>55</v>
+      </c>
+      <c r="F108">
+        <v>68</v>
+      </c>
+      <c r="G108">
+        <v>182</v>
+      </c>
+      <c r="H108">
+        <v>240</v>
+      </c>
+      <c r="I108">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>4</v>
+      </c>
+      <c r="B109" t="s">
+        <v>237</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109">
+        <v>3044</v>
+      </c>
+      <c r="E109">
+        <v>71</v>
+      </c>
+      <c r="F109">
+        <v>59</v>
+      </c>
+      <c r="G109">
+        <v>704</v>
+      </c>
+      <c r="H109">
+        <v>777</v>
+      </c>
+      <c r="I109">
+        <v>4655</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>5</v>
+      </c>
+      <c r="B110" t="s">
+        <v>238</v>
+      </c>
+      <c r="C110" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110">
+        <v>401</v>
+      </c>
+      <c r="E110">
+        <v>1155</v>
+      </c>
+      <c r="F110">
+        <v>118</v>
+      </c>
+      <c r="G110">
+        <v>255</v>
+      </c>
+      <c r="H110">
+        <v>6171</v>
+      </c>
+      <c r="I110">
+        <v>8100</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>6</v>
+      </c>
+      <c r="B111" t="s">
+        <v>239</v>
+      </c>
+      <c r="C111" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111">
+        <v>79</v>
+      </c>
+      <c r="E111">
+        <v>33</v>
+      </c>
+      <c r="F111">
+        <v>36</v>
+      </c>
+      <c r="G111">
+        <v>97</v>
+      </c>
+      <c r="H111">
+        <v>245</v>
+      </c>
+      <c r="I111">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>7</v>
+      </c>
+      <c r="B112" t="s">
+        <v>240</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>375</v>
+      </c>
+      <c r="E112">
+        <v>70</v>
+      </c>
+      <c r="F112">
+        <v>473</v>
+      </c>
+      <c r="G112">
+        <v>433</v>
+      </c>
+      <c r="H112">
+        <v>290</v>
+      </c>
+      <c r="I112">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>8</v>
+      </c>
+      <c r="B113" t="s">
+        <v>241</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113">
+        <v>782</v>
+      </c>
+      <c r="E113">
+        <v>299</v>
+      </c>
+      <c r="F113">
+        <v>4883</v>
+      </c>
+      <c r="G113">
+        <v>8901</v>
+      </c>
+      <c r="H113">
+        <v>3599</v>
+      </c>
+      <c r="I113">
+        <v>18464</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>9</v>
+      </c>
+      <c r="B114" t="s">
+        <v>242</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114">
+        <v>50</v>
+      </c>
+      <c r="E114">
+        <v>36</v>
+      </c>
+      <c r="F114">
+        <v>30</v>
+      </c>
+      <c r="G114">
+        <v>79</v>
+      </c>
+      <c r="H114">
+        <v>100</v>
+      </c>
+      <c r="I114">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>10</v>
+      </c>
+      <c r="B115" t="s">
+        <v>243</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115">
+        <v>117</v>
+      </c>
+      <c r="E115">
+        <v>43</v>
+      </c>
+      <c r="F115">
+        <v>316</v>
+      </c>
+      <c r="G115">
+        <v>552</v>
+      </c>
+      <c r="H115">
+        <v>257</v>
+      </c>
+      <c r="I115">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>11</v>
+      </c>
+      <c r="B116" t="s">
+        <v>244</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116">
+        <v>219</v>
+      </c>
+      <c r="E116">
+        <v>1070</v>
+      </c>
+      <c r="F116">
+        <v>27</v>
+      </c>
+      <c r="G116">
+        <v>202</v>
+      </c>
+      <c r="H116">
+        <v>5226</v>
+      </c>
+      <c r="I116">
+        <v>6744</v>
+      </c>
+    </row>
+    <row r="117"/>
+    <row r="118">
+      <c r="A118">
+        <v>13</v>
+      </c>
+      <c r="B118" t="s">
+        <v>16</v>
+      </c>
+      <c r="C118" t="s">
+        <v>35</v>
+      </c>
+      <c r="D118">
+        <v>166</v>
+      </c>
+      <c r="E118">
+        <v>314</v>
+      </c>
+      <c r="F118">
+        <v>80</v>
+      </c>
+      <c r="G118">
+        <v>702</v>
+      </c>
+      <c r="H118">
+        <v>665</v>
+      </c>
+      <c r="I118">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>30</v>
+      </c>
+      <c r="B119" t="s">
+        <v>30</v>
+      </c>
+      <c r="C119" t="s">
+        <v>36</v>
+      </c>
+      <c r="D119">
+        <v>39</v>
+      </c>
+      <c r="E119">
+        <v>151</v>
+      </c>
+      <c r="F119">
+        <v>18</v>
+      </c>
+      <c r="G119">
+        <v>242</v>
+      </c>
+      <c r="H119">
+        <v>201</v>
+      </c>
+      <c r="I119">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>1</v>
+      </c>
+      <c r="B120" t="s">
+        <v>245</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120">
+        <v>40</v>
+      </c>
+      <c r="E120">
+        <v>109</v>
+      </c>
+      <c r="F120">
+        <v>30</v>
+      </c>
+      <c r="G120">
+        <v>228</v>
+      </c>
+      <c r="H120">
+        <v>214</v>
+      </c>
+      <c r="I120">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>2</v>
+      </c>
+      <c r="B121" t="s">
+        <v>246</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>18</v>
+      </c>
+      <c r="E121">
+        <v>16</v>
+      </c>
+      <c r="F121">
+        <v>10</v>
+      </c>
+      <c r="G121">
+        <v>70</v>
+      </c>
+      <c r="H121">
+        <v>56</v>
+      </c>
+      <c r="I121">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>3</v>
+      </c>
+      <c r="B122" t="s">
+        <v>247</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>13</v>
+      </c>
+      <c r="E122">
+        <v>10</v>
+      </c>
+      <c r="F122">
+        <v>10</v>
+      </c>
+      <c r="G122">
+        <v>28</v>
+      </c>
+      <c r="H122">
+        <v>52</v>
+      </c>
+      <c r="I122">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>4</v>
+      </c>
+      <c r="B123" t="s">
+        <v>248</v>
+      </c>
+      <c r="C123" t="s">
+        <v>38</v>
+      </c>
+      <c r="D123">
+        <v>21</v>
+      </c>
+      <c r="E123">
+        <v>17</v>
+      </c>
+      <c r="F123">
+        <v>3</v>
+      </c>
+      <c r="G123">
+        <v>58</v>
+      </c>
+      <c r="H123">
+        <v>76</v>
+      </c>
+      <c r="I123">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>5</v>
+      </c>
+      <c r="B124" t="s">
+        <v>249</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>16</v>
+      </c>
+      <c r="E124">
+        <v>3</v>
+      </c>
+      <c r="F124">
+        <v>5</v>
+      </c>
+      <c r="G124">
+        <v>28</v>
+      </c>
+      <c r="H124">
+        <v>21</v>
+      </c>
+      <c r="I124">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>6</v>
+      </c>
+      <c r="B125" t="s">
+        <v>250</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>10</v>
+      </c>
+      <c r="E125">
+        <v>1</v>
+      </c>
+      <c r="F125">
+        <v>3</v>
+      </c>
+      <c r="G125">
+        <v>18</v>
+      </c>
+      <c r="H125">
+        <v>22</v>
+      </c>
+      <c r="I125">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>7</v>
+      </c>
+      <c r="B126" t="s">
+        <v>251</v>
+      </c>
+      <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
+        <v>4</v>
+      </c>
+      <c r="E126">
+        <v>4</v>
+      </c>
+      <c r="F126">
+        <v>0</v>
+      </c>
+      <c r="G126">
+        <v>11</v>
+      </c>
+      <c r="H126">
+        <v>10</v>
+      </c>
+      <c r="I126">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>8</v>
+      </c>
+      <c r="B127" t="s">
+        <v>252</v>
+      </c>
+      <c r="C127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127">
+        <v>5</v>
+      </c>
+      <c r="E127">
+        <v>3</v>
+      </c>
+      <c r="F127">
+        <v>1</v>
+      </c>
+      <c r="G127">
+        <v>19</v>
+      </c>
+      <c r="H127">
+        <v>13</v>
+      </c>
+      <c r="I127">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="128"/>
+    <row r="129">
+      <c r="A129">
+        <v>14</v>
+      </c>
+      <c r="B129" t="s">
+        <v>17</v>
+      </c>
+      <c r="C129" t="s">
+        <v>35</v>
+      </c>
+      <c r="D129">
+        <v>2404</v>
+      </c>
+      <c r="E129">
+        <v>1167</v>
+      </c>
+      <c r="F129">
+        <v>1783</v>
+      </c>
+      <c r="G129">
+        <v>10125</v>
+      </c>
+      <c r="H129">
+        <v>34121</v>
+      </c>
+      <c r="I129">
+        <v>49600</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s">
+        <v>30</v>
+      </c>
+      <c r="B130" t="s">
+        <v>30</v>
+      </c>
+      <c r="C130" t="s">
+        <v>36</v>
+      </c>
+      <c r="D130">
+        <v>520</v>
+      </c>
+      <c r="E130">
+        <v>224</v>
+      </c>
+      <c r="F130">
+        <v>148</v>
+      </c>
+      <c r="G130">
+        <v>870</v>
+      </c>
+      <c r="H130">
+        <v>2620</v>
+      </c>
+      <c r="I130">
+        <v>4382</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>1</v>
+      </c>
+      <c r="B131" t="s">
+        <v>253</v>
+      </c>
+      <c r="C131" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131">
+        <v>529</v>
+      </c>
+      <c r="E131">
+        <v>164</v>
+      </c>
+      <c r="F131">
+        <v>127</v>
+      </c>
+      <c r="G131">
+        <v>2123</v>
+      </c>
+      <c r="H131">
+        <v>12757</v>
+      </c>
+      <c r="I131">
+        <v>15700</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>2</v>
+      </c>
+      <c r="B132" t="s">
+        <v>254</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132">
+        <v>323</v>
+      </c>
+      <c r="E132">
+        <v>263</v>
+      </c>
+      <c r="F132">
+        <v>38</v>
+      </c>
+      <c r="G132">
+        <v>357</v>
+      </c>
+      <c r="H132">
+        <v>4674</v>
+      </c>
+      <c r="I132">
+        <v>5655</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>3</v>
+      </c>
+      <c r="B133" t="s">
+        <v>255</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>122</v>
+      </c>
+      <c r="E133">
+        <v>21</v>
+      </c>
+      <c r="F133">
+        <v>47</v>
+      </c>
+      <c r="G133">
+        <v>170</v>
+      </c>
+      <c r="H133">
+        <v>365</v>
+      </c>
+      <c r="I133">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>4</v>
+      </c>
+      <c r="B134" t="s">
+        <v>256</v>
+      </c>
+      <c r="C134" t="s">
+        <v>38</v>
+      </c>
+      <c r="D134">
+        <v>207</v>
+      </c>
+      <c r="E134">
+        <v>48</v>
+      </c>
+      <c r="F134">
+        <v>104</v>
+      </c>
+      <c r="G134">
+        <v>5521</v>
+      </c>
+      <c r="H134">
+        <v>403</v>
+      </c>
+      <c r="I134">
+        <v>6283</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>5</v>
+      </c>
+      <c r="B135" t="s">
+        <v>257</v>
+      </c>
+      <c r="C135" t="s">
+        <v>38</v>
+      </c>
+      <c r="D135">
+        <v>319</v>
+      </c>
+      <c r="E135">
+        <v>87</v>
+      </c>
+      <c r="F135">
+        <v>81</v>
+      </c>
+      <c r="G135">
+        <v>208</v>
+      </c>
+      <c r="H135">
+        <v>337</v>
+      </c>
+      <c r="I135">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>6</v>
+      </c>
+      <c r="B136" t="s">
+        <v>258</v>
+      </c>
+      <c r="C136" t="s">
+        <v>38</v>
+      </c>
+      <c r="D136">
+        <v>76</v>
+      </c>
+      <c r="E136">
+        <v>26</v>
+      </c>
+      <c r="F136">
+        <v>29</v>
+      </c>
+      <c r="G136">
+        <v>111</v>
+      </c>
+      <c r="H136">
+        <v>232</v>
+      </c>
+      <c r="I136">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>7</v>
+      </c>
+      <c r="B137" t="s">
+        <v>259</v>
+      </c>
+      <c r="C137" t="s">
+        <v>38</v>
+      </c>
+      <c r="D137">
+        <v>59</v>
+      </c>
+      <c r="E137">
+        <v>38</v>
+      </c>
+      <c r="F137">
+        <v>1155</v>
+      </c>
+      <c r="G137">
+        <v>316</v>
+      </c>
+      <c r="H137">
+        <v>387</v>
+      </c>
+      <c r="I137">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>8</v>
+      </c>
+      <c r="B138" t="s">
+        <v>260</v>
+      </c>
+      <c r="C138" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138">
+        <v>73</v>
+      </c>
+      <c r="E138">
+        <v>173</v>
+      </c>
+      <c r="F138">
+        <v>29</v>
+      </c>
+      <c r="G138">
+        <v>97</v>
+      </c>
+      <c r="H138">
+        <v>324</v>
+      </c>
+      <c r="I138">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>9</v>
+      </c>
+      <c r="B139" t="s">
+        <v>261</v>
+      </c>
+      <c r="C139" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139">
+        <v>31</v>
+      </c>
+      <c r="E139">
+        <v>23</v>
+      </c>
+      <c r="F139">
+        <v>10</v>
+      </c>
+      <c r="G139">
+        <v>34</v>
+      </c>
+      <c r="H139">
+        <v>104</v>
+      </c>
+      <c r="I139">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>10</v>
+      </c>
+      <c r="B140" t="s">
+        <v>262</v>
+      </c>
+      <c r="C140" t="s">
+        <v>38</v>
+      </c>
+      <c r="D140">
+        <v>112</v>
+      </c>
+      <c r="E140">
+        <v>83</v>
+      </c>
+      <c r="F140">
+        <v>6</v>
+      </c>
+      <c r="G140">
+        <v>276</v>
+      </c>
+      <c r="H140">
+        <v>11805</v>
+      </c>
+      <c r="I140">
+        <v>12282</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>11</v>
+      </c>
+      <c r="B141" t="s">
+        <v>263</v>
+      </c>
+      <c r="C141" t="s">
+        <v>38</v>
+      </c>
+      <c r="D141">
+        <v>33</v>
+      </c>
+      <c r="E141">
+        <v>17</v>
+      </c>
+      <c r="F141">
+        <v>9</v>
+      </c>
+      <c r="G141">
+        <v>42</v>
+      </c>
+      <c r="H141">
+        <v>113</v>
+      </c>
+      <c r="I141">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="142"/>
+    <row r="143">
+      <c r="A143">
+        <v>16</v>
+      </c>
+      <c r="B143" t="s">
+        <v>19</v>
+      </c>
+      <c r="C143" t="s">
+        <v>35</v>
+      </c>
+      <c r="D143">
+        <v>144</v>
+      </c>
+      <c r="E143">
+        <v>46</v>
+      </c>
+      <c r="F143">
+        <v>35</v>
+      </c>
+      <c r="G143">
+        <v>498</v>
+      </c>
+      <c r="H143">
+        <v>268</v>
+      </c>
+      <c r="I143">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>30</v>
+      </c>
+      <c r="B144" t="s">
+        <v>30</v>
+      </c>
+      <c r="C144" t="s">
+        <v>36</v>
+      </c>
+      <c r="D144">
+        <v>30</v>
+      </c>
+      <c r="E144">
+        <v>11</v>
+      </c>
+      <c r="F144">
+        <v>10</v>
+      </c>
+      <c r="G144">
+        <v>151</v>
+      </c>
+      <c r="H144">
+        <v>102</v>
+      </c>
+      <c r="I144">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>1</v>
+      </c>
+      <c r="B145" t="s">
+        <v>264</v>
+      </c>
+      <c r="C145" t="s">
+        <v>38</v>
+      </c>
+      <c r="D145">
+        <v>50</v>
+      </c>
+      <c r="E145">
+        <v>24</v>
+      </c>
+      <c r="F145">
+        <v>16</v>
+      </c>
+      <c r="G145">
+        <v>207</v>
+      </c>
+      <c r="H145">
+        <v>70</v>
+      </c>
+      <c r="I145">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>2</v>
+      </c>
+      <c r="B146" t="s">
+        <v>265</v>
+      </c>
+      <c r="C146" t="s">
+        <v>38</v>
+      </c>
+      <c r="D146">
+        <v>34</v>
+      </c>
+      <c r="E146">
+        <v>1</v>
+      </c>
+      <c r="F146">
+        <v>6</v>
+      </c>
+      <c r="G146">
+        <v>76</v>
+      </c>
+      <c r="H146">
+        <v>27</v>
+      </c>
+      <c r="I146">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>3</v>
+      </c>
+      <c r="B147" t="s">
+        <v>266</v>
+      </c>
+      <c r="C147" t="s">
+        <v>38</v>
+      </c>
+      <c r="D147">
+        <v>19</v>
+      </c>
+      <c r="E147">
+        <v>9</v>
+      </c>
+      <c r="F147">
+        <v>2</v>
+      </c>
+      <c r="G147">
+        <v>42</v>
+      </c>
+      <c r="H147">
+        <v>51</v>
+      </c>
+      <c r="I147">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>4</v>
+      </c>
+      <c r="B148" t="s">
+        <v>267</v>
+      </c>
+      <c r="C148" t="s">
+        <v>38</v>
+      </c>
+      <c r="D148">
+        <v>11</v>
+      </c>
+      <c r="E148">
+        <v>1</v>
+      </c>
+      <c r="F148">
+        <v>1</v>
+      </c>
+      <c r="G148">
+        <v>22</v>
+      </c>
+      <c r="H148">
+        <v>18</v>
+      </c>
+      <c r="I148">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="149"/>
+    <row r="150">
+      <c r="A150">
+        <v>17</v>
+      </c>
+      <c r="B150" t="s">
+        <v>20</v>
+      </c>
+      <c r="C150" t="s">
+        <v>35</v>
+      </c>
+      <c r="D150">
+        <v>5516</v>
+      </c>
+      <c r="E150">
+        <v>247</v>
+      </c>
+      <c r="F150">
+        <v>2863</v>
+      </c>
+      <c r="G150">
+        <v>10667</v>
+      </c>
+      <c r="H150">
+        <v>9403</v>
+      </c>
+      <c r="I150">
+        <v>28696</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s">
+        <v>30</v>
+      </c>
+      <c r="B151" t="s">
+        <v>30</v>
+      </c>
+      <c r="C151" t="s">
+        <v>36</v>
+      </c>
+      <c r="D151">
+        <v>300</v>
+      </c>
+      <c r="E151">
+        <v>41</v>
+      </c>
+      <c r="F151">
+        <v>255</v>
+      </c>
+      <c r="G151">
+        <v>518</v>
+      </c>
+      <c r="H151">
+        <v>953</v>
+      </c>
+      <c r="I151">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>1</v>
+      </c>
+      <c r="B152" t="s">
+        <v>268</v>
+      </c>
+      <c r="C152" t="s">
+        <v>38</v>
+      </c>
+      <c r="D152">
+        <v>226</v>
+      </c>
+      <c r="E152">
+        <v>54</v>
+      </c>
+      <c r="F152">
+        <v>1810</v>
+      </c>
+      <c r="G152">
+        <v>560</v>
+      </c>
+      <c r="H152">
+        <v>3471</v>
+      </c>
+      <c r="I152">
+        <v>6121</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>2</v>
+      </c>
+      <c r="B153" t="s">
+        <v>269</v>
+      </c>
+      <c r="C153" t="s">
+        <v>38</v>
+      </c>
+      <c r="D153">
+        <v>102</v>
+      </c>
+      <c r="E153">
+        <v>19</v>
+      </c>
+      <c r="F153">
+        <v>67</v>
+      </c>
+      <c r="G153">
+        <v>1355</v>
+      </c>
+      <c r="H153">
+        <v>200</v>
+      </c>
+      <c r="I153">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>3</v>
+      </c>
+      <c r="B154" t="s">
+        <v>270</v>
+      </c>
+      <c r="C154" t="s">
+        <v>38</v>
+      </c>
+      <c r="D154">
+        <v>4449</v>
+      </c>
+      <c r="E154">
+        <v>30</v>
+      </c>
+      <c r="F154">
+        <v>68</v>
+      </c>
+      <c r="G154">
+        <v>697</v>
+      </c>
+      <c r="H154">
+        <v>417</v>
+      </c>
+      <c r="I154">
+        <v>5661</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>4</v>
+      </c>
+      <c r="B155" t="s">
+        <v>271</v>
+      </c>
+      <c r="C155" t="s">
+        <v>38</v>
+      </c>
+      <c r="D155">
+        <v>136</v>
+      </c>
+      <c r="E155">
+        <v>17</v>
+      </c>
+      <c r="F155">
+        <v>71</v>
+      </c>
+      <c r="G155">
+        <v>4970</v>
+      </c>
+      <c r="H155">
+        <v>158</v>
+      </c>
+      <c r="I155">
+        <v>5352</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>5</v>
+      </c>
+      <c r="B156" t="s">
+        <v>272</v>
+      </c>
+      <c r="C156" t="s">
+        <v>38</v>
+      </c>
+      <c r="D156">
+        <v>36</v>
+      </c>
+      <c r="E156">
+        <v>12</v>
+      </c>
+      <c r="F156">
+        <v>12</v>
+      </c>
+      <c r="G156">
+        <v>132</v>
+      </c>
+      <c r="H156">
+        <v>1313</v>
+      </c>
+      <c r="I156">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>6</v>
+      </c>
+      <c r="B157" t="s">
+        <v>273</v>
+      </c>
+      <c r="C157" t="s">
+        <v>38</v>
+      </c>
+      <c r="D157">
+        <v>53</v>
+      </c>
+      <c r="E157">
+        <v>5</v>
+      </c>
+      <c r="F157">
+        <v>17</v>
+      </c>
+      <c r="G157">
+        <v>47</v>
+      </c>
+      <c r="H157">
+        <v>67</v>
+      </c>
+      <c r="I157">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>7</v>
+      </c>
+      <c r="B158" t="s">
+        <v>274</v>
+      </c>
+      <c r="C158" t="s">
+        <v>38</v>
+      </c>
+      <c r="D158">
+        <v>52</v>
+      </c>
+      <c r="E158">
+        <v>22</v>
+      </c>
+      <c r="F158">
+        <v>508</v>
+      </c>
+      <c r="G158">
+        <v>118</v>
+      </c>
+      <c r="H158">
+        <v>1869</v>
+      </c>
+      <c r="I158">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>8</v>
+      </c>
+      <c r="B159" t="s">
+        <v>275</v>
+      </c>
+      <c r="C159" t="s">
+        <v>38</v>
+      </c>
+      <c r="D159">
+        <v>25</v>
+      </c>
+      <c r="E159">
+        <v>26</v>
+      </c>
+      <c r="F159">
+        <v>15</v>
+      </c>
+      <c r="G159">
+        <v>53</v>
+      </c>
+      <c r="H159">
+        <v>727</v>
+      </c>
+      <c r="I159">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>9</v>
+      </c>
+      <c r="B160" t="s">
+        <v>276</v>
+      </c>
+      <c r="C160" t="s">
+        <v>38</v>
+      </c>
+      <c r="D160">
+        <v>55</v>
+      </c>
+      <c r="E160">
+        <v>3</v>
+      </c>
+      <c r="F160">
+        <v>11</v>
+      </c>
+      <c r="G160">
+        <v>45</v>
+      </c>
+      <c r="H160">
+        <v>55</v>
+      </c>
+      <c r="I160">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>10</v>
+      </c>
+      <c r="B161" t="s">
+        <v>277</v>
+      </c>
+      <c r="C161" t="s">
+        <v>38</v>
+      </c>
+      <c r="D161">
+        <v>29</v>
+      </c>
+      <c r="E161">
+        <v>10</v>
+      </c>
+      <c r="F161">
+        <v>2</v>
+      </c>
+      <c r="G161">
+        <v>83</v>
+      </c>
+      <c r="H161">
+        <v>86</v>
+      </c>
+      <c r="I161">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>11</v>
+      </c>
+      <c r="B162" t="s">
+        <v>278</v>
+      </c>
+      <c r="C162" t="s">
+        <v>38</v>
+      </c>
+      <c r="D162">
+        <v>53</v>
+      </c>
+      <c r="E162">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>27</v>
+      </c>
+      <c r="G162">
+        <v>2089</v>
+      </c>
+      <c r="H162">
+        <v>87</v>
+      </c>
+      <c r="I162">
+        <v>2264</v>
+      </c>
+    </row>
+    <row r="163"/>
+    <row r="164">
+      <c r="A164">
+        <v>24</v>
+      </c>
+      <c r="B164" t="s">
+        <v>21</v>
+      </c>
+      <c r="C164" t="s">
+        <v>35</v>
+      </c>
+      <c r="D164">
+        <v>1175</v>
+      </c>
+      <c r="E164">
+        <v>316</v>
+      </c>
+      <c r="F164">
+        <v>186</v>
+      </c>
+      <c r="G164">
+        <v>1875</v>
+      </c>
+      <c r="H164">
+        <v>4324</v>
+      </c>
+      <c r="I164">
+        <v>7876</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s">
+        <v>30</v>
+      </c>
+      <c r="B165" t="s">
+        <v>30</v>
+      </c>
+      <c r="C165" t="s">
+        <v>36</v>
+      </c>
+      <c r="D165">
+        <v>76</v>
+      </c>
+      <c r="E165">
+        <v>87</v>
+      </c>
+      <c r="F165">
+        <v>26</v>
+      </c>
+      <c r="G165">
+        <v>152</v>
+      </c>
+      <c r="H165">
+        <v>680</v>
+      </c>
+      <c r="I165">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>1</v>
+      </c>
+      <c r="B166" t="s">
+        <v>279</v>
+      </c>
+      <c r="C166" t="s">
+        <v>38</v>
+      </c>
+      <c r="D166">
+        <v>86</v>
+      </c>
+      <c r="E166">
+        <v>115</v>
+      </c>
+      <c r="F166">
+        <v>43</v>
+      </c>
+      <c r="G166">
+        <v>219</v>
+      </c>
+      <c r="H166">
+        <v>2081</v>
+      </c>
+      <c r="I166">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>2</v>
+      </c>
+      <c r="B167" t="s">
+        <v>280</v>
+      </c>
+      <c r="C167" t="s">
+        <v>38</v>
+      </c>
+      <c r="D167">
+        <v>30</v>
+      </c>
+      <c r="E167">
+        <v>24</v>
+      </c>
+      <c r="F167">
+        <v>10</v>
+      </c>
+      <c r="G167">
+        <v>201</v>
+      </c>
+      <c r="H167">
+        <v>227</v>
+      </c>
+      <c r="I167">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>3</v>
+      </c>
+      <c r="B168" t="s">
+        <v>281</v>
+      </c>
+      <c r="C168" t="s">
+        <v>38</v>
+      </c>
+      <c r="D168">
+        <v>18</v>
+      </c>
+      <c r="E168">
+        <v>11</v>
+      </c>
+      <c r="F168">
+        <v>3</v>
+      </c>
+      <c r="G168">
+        <v>24</v>
+      </c>
+      <c r="H168">
+        <v>56</v>
+      </c>
+      <c r="I168">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>4</v>
+      </c>
+      <c r="B169" t="s">
+        <v>282</v>
+      </c>
+      <c r="C169" t="s">
+        <v>38</v>
+      </c>
+      <c r="D169">
+        <v>699</v>
+      </c>
+      <c r="E169">
+        <v>13</v>
+      </c>
+      <c r="F169">
+        <v>31</v>
+      </c>
+      <c r="G169">
+        <v>154</v>
+      </c>
+      <c r="H169">
+        <v>573</v>
+      </c>
+      <c r="I169">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>5</v>
+      </c>
+      <c r="B170" t="s">
+        <v>283</v>
+      </c>
+      <c r="C170" t="s">
+        <v>38</v>
+      </c>
+      <c r="D170">
+        <v>14</v>
+      </c>
+      <c r="E170">
+        <v>6</v>
+      </c>
+      <c r="F170">
+        <v>37</v>
+      </c>
+      <c r="G170">
+        <v>39</v>
+      </c>
+      <c r="H170">
+        <v>78</v>
+      </c>
+      <c r="I170">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>6</v>
+      </c>
+      <c r="B171" t="s">
+        <v>284</v>
+      </c>
+      <c r="C171" t="s">
+        <v>38</v>
+      </c>
+      <c r="D171">
+        <v>9</v>
+      </c>
+      <c r="E171">
+        <v>4</v>
+      </c>
+      <c r="F171">
+        <v>3</v>
+      </c>
+      <c r="G171">
+        <v>11</v>
+      </c>
+      <c r="H171">
+        <v>57</v>
+      </c>
+      <c r="I171">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>7</v>
+      </c>
+      <c r="B172" t="s">
+        <v>285</v>
+      </c>
+      <c r="C172" t="s">
+        <v>38</v>
+      </c>
+      <c r="D172">
+        <v>15</v>
+      </c>
+      <c r="E172">
+        <v>18</v>
+      </c>
+      <c r="F172">
+        <v>9</v>
+      </c>
+      <c r="G172">
+        <v>187</v>
+      </c>
+      <c r="H172">
+        <v>283</v>
+      </c>
+      <c r="I172">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>8</v>
+      </c>
+      <c r="B173" t="s">
+        <v>286</v>
+      </c>
+      <c r="C173" t="s">
+        <v>38</v>
+      </c>
+      <c r="D173">
+        <v>199</v>
+      </c>
+      <c r="E173">
+        <v>7</v>
+      </c>
+      <c r="F173">
+        <v>10</v>
+      </c>
+      <c r="G173">
+        <v>824</v>
+      </c>
+      <c r="H173">
+        <v>167</v>
+      </c>
+      <c r="I173">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>9</v>
+      </c>
+      <c r="B174" t="s">
+        <v>287</v>
+      </c>
+      <c r="C174" t="s">
+        <v>38</v>
+      </c>
+      <c r="D174">
+        <v>10</v>
+      </c>
+      <c r="E174">
+        <v>3</v>
+      </c>
+      <c r="F174">
+        <v>12</v>
+      </c>
+      <c r="G174">
+        <v>14</v>
+      </c>
+      <c r="H174">
+        <v>39</v>
+      </c>
+      <c r="I174">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>10</v>
+      </c>
+      <c r="B175" t="s">
+        <v>288</v>
+      </c>
+      <c r="C175" t="s">
+        <v>38</v>
+      </c>
+      <c r="D175">
+        <v>19</v>
+      </c>
+      <c r="E175">
+        <v>28</v>
+      </c>
+      <c r="F175">
+        <v>2</v>
+      </c>
+      <c r="G175">
+        <v>50</v>
+      </c>
+      <c r="H175">
+        <v>83</v>
+      </c>
+      <c r="I175">
+        <v>182</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>289</v>
+      </c>
+      <c r="D2" t="s">
+        <v>290</v>
+      </c>
+      <c r="E2" t="s">
+        <v>291</v>
+      </c>
+      <c r="F2" t="s">
+        <v>292</v>
+      </c>
+      <c r="G2">
+        <v>815</v>
+      </c>
+      <c r="H2">
+        <v>3364</v>
+      </c>
+      <c r="I2">
+        <v>588</v>
+      </c>
+      <c r="J2">
+        <v>5365</v>
+      </c>
+      <c r="K2">
+        <v>5548</v>
+      </c>
+      <c r="L2">
+        <v>143</v>
+      </c>
+      <c r="M2">
+        <v>375</v>
+      </c>
+      <c r="N2">
+        <v>8912</v>
+      </c>
+      <c r="O2">
+        <v>2028</v>
+      </c>
+      <c r="P2">
+        <v>2363</v>
+      </c>
+      <c r="Q2">
+        <v>337</v>
+      </c>
+      <c r="R2">
+        <v>5702</v>
+      </c>
+      <c r="S2">
+        <v>160</v>
+      </c>
+      <c r="T2">
+        <v>38</v>
+      </c>
+      <c r="U2">
+        <v>7154</v>
+      </c>
+      <c r="V2">
+        <v>101</v>
+      </c>
+      <c r="W2">
+        <v>42993</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>289</v>
+      </c>
+      <c r="D3" t="s">
+        <v>290</v>
+      </c>
+      <c r="E3" t="s">
+        <v>293</v>
+      </c>
+      <c r="F3" t="s">
+        <v>294</v>
+      </c>
+      <c r="G3">
+        <v>10065</v>
+      </c>
+      <c r="H3">
+        <v>20868</v>
+      </c>
+      <c r="I3">
+        <v>7618</v>
+      </c>
+      <c r="J3">
+        <v>30883</v>
+      </c>
+      <c r="K3">
+        <v>24105</v>
+      </c>
+      <c r="L3">
+        <v>510</v>
+      </c>
+      <c r="M3">
+        <v>1899</v>
+      </c>
+      <c r="N3">
+        <v>28277</v>
+      </c>
+      <c r="O3">
+        <v>4440</v>
+      </c>
+      <c r="P3">
+        <v>42304</v>
+      </c>
+      <c r="Q3">
+        <v>1002</v>
+      </c>
+      <c r="R3">
+        <v>14812</v>
+      </c>
+      <c r="S3">
+        <v>611</v>
+      </c>
+      <c r="T3">
+        <v>182</v>
+      </c>
+      <c r="U3">
+        <v>19533</v>
+      </c>
+      <c r="V3">
+        <v>1014</v>
+      </c>
+      <c r="W3">
+        <v>208123</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
+        <v>289</v>
+      </c>
+      <c r="D4" t="s">
+        <v>290</v>
+      </c>
+      <c r="E4" t="s">
+        <v>295</v>
+      </c>
+      <c r="F4" t="s">
+        <v>296</v>
+      </c>
+      <c r="G4">
+        <v>5707</v>
+      </c>
+      <c r="H4">
+        <v>16983</v>
+      </c>
+      <c r="I4">
+        <v>2699</v>
+      </c>
+      <c r="J4">
+        <v>32022</v>
+      </c>
+      <c r="K4">
+        <v>17752</v>
+      </c>
+      <c r="L4">
+        <v>184</v>
+      </c>
+      <c r="M4">
+        <v>495</v>
+      </c>
+      <c r="N4">
+        <v>9157</v>
+      </c>
+      <c r="O4">
+        <v>315</v>
+      </c>
+      <c r="P4">
+        <v>5063</v>
+      </c>
+      <c r="Q4">
+        <v>735</v>
+      </c>
+      <c r="R4">
+        <v>3688</v>
+      </c>
+      <c r="S4">
+        <v>110</v>
+      </c>
+      <c r="T4">
+        <v>50</v>
+      </c>
+      <c r="U4">
+        <v>1426</v>
+      </c>
+      <c r="V4">
+        <v>271</v>
+      </c>
+      <c r="W4">
+        <v>96657</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5">
+        <v>16587</v>
+      </c>
+      <c r="H5">
+        <v>41215</v>
+      </c>
+      <c r="I5">
+        <v>10905</v>
+      </c>
+      <c r="J5">
+        <v>68270</v>
+      </c>
+      <c r="K5">
+        <v>47405</v>
+      </c>
+      <c r="L5">
+        <v>837</v>
+      </c>
+      <c r="M5">
+        <v>2769</v>
+      </c>
+      <c r="N5">
+        <v>46346</v>
+      </c>
+      <c r="O5">
+        <v>6783</v>
+      </c>
+      <c r="P5">
+        <v>49730</v>
+      </c>
+      <c r="Q5">
+        <v>2074</v>
+      </c>
+      <c r="R5">
+        <v>24202</v>
+      </c>
+      <c r="S5">
+        <v>881</v>
+      </c>
+      <c r="T5">
+        <v>270</v>
+      </c>
+      <c r="U5">
+        <v>28113</v>
+      </c>
+      <c r="V5">
+        <v>1386</v>
+      </c>
+      <c r="W5">
+        <v>347773</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
       <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2">
+        <v>815</v>
+      </c>
+      <c r="E2">
+        <v>10065</v>
+      </c>
+      <c r="F2">
+        <v>5707</v>
+      </c>
+      <c r="G2">
+        <v>16587</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>190</v>
+      </c>
+      <c r="E3">
+        <v>2810</v>
+      </c>
+      <c r="F3">
+        <v>838</v>
+      </c>
+      <c r="G3">
+        <v>3838</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>297</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4">
+        <v>301</v>
+      </c>
+      <c r="E4">
+        <v>2531</v>
+      </c>
+      <c r="F4">
+        <v>4302</v>
+      </c>
+      <c r="G4">
+        <v>7134</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>298</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5">
+        <v>109</v>
+      </c>
+      <c r="E5">
+        <v>1785</v>
+      </c>
+      <c r="F5">
+        <v>244</v>
+      </c>
+      <c r="G5">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>299</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6">
+        <v>80</v>
+      </c>
+      <c r="E6">
+        <v>1403</v>
+      </c>
+      <c r="F6">
+        <v>79</v>
+      </c>
+      <c r="G6">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>300</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>46</v>
+      </c>
+      <c r="E7">
+        <v>467</v>
+      </c>
+      <c r="F7">
+        <v>72</v>
+      </c>
+      <c r="G7">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>301</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>14</v>
+      </c>
+      <c r="E8">
+        <v>103</v>
+      </c>
+      <c r="F8">
+        <v>56</v>
+      </c>
+      <c r="G8">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>302</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
+        <v>13</v>
+      </c>
+      <c r="E9">
+        <v>96</v>
+      </c>
+      <c r="F9">
         <v>33</v>
       </c>
+      <c r="G9">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>303</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10">
+        <v>62</v>
+      </c>
+      <c r="E10">
+        <v>870</v>
+      </c>
+      <c r="F10">
+        <v>83</v>
+      </c>
+      <c r="G10">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12">
+        <v>3364</v>
+      </c>
+      <c r="E12">
+        <v>20868</v>
+      </c>
+      <c r="F12">
+        <v>16983</v>
+      </c>
+      <c r="G12">
+        <v>41215</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13">
+        <v>696</v>
+      </c>
+      <c r="E13">
+        <v>4975</v>
+      </c>
+      <c r="F13">
+        <v>1987</v>
+      </c>
+      <c r="G13">
+        <v>7658</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>304</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14">
+        <v>799</v>
+      </c>
+      <c r="E14">
+        <v>4469</v>
+      </c>
+      <c r="F14">
+        <v>13006</v>
+      </c>
+      <c r="G14">
+        <v>18274</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>305</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>563</v>
+      </c>
+      <c r="E15">
+        <v>6410</v>
+      </c>
+      <c r="F15">
+        <v>565</v>
+      </c>
+      <c r="G15">
+        <v>7538</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>306</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16">
+        <v>362</v>
+      </c>
+      <c r="E16">
+        <v>1136</v>
+      </c>
+      <c r="F16">
+        <v>240</v>
+      </c>
+      <c r="G16">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>307</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>106</v>
+      </c>
+      <c r="E17">
+        <v>471</v>
+      </c>
+      <c r="F17">
+        <v>854</v>
+      </c>
+      <c r="G17">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>308</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18">
+        <v>312</v>
+      </c>
+      <c r="E18">
+        <v>1274</v>
+      </c>
+      <c r="F18">
+        <v>114</v>
+      </c>
+      <c r="G18">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>309</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19">
+        <v>91</v>
+      </c>
+      <c r="E19">
+        <v>409</v>
+      </c>
+      <c r="F19">
+        <v>83</v>
+      </c>
+      <c r="G19">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>310</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20">
+        <v>435</v>
+      </c>
+      <c r="E20">
+        <v>1724</v>
+      </c>
+      <c r="F20">
+        <v>134</v>
+      </c>
+      <c r="G20">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22">
+        <v>588</v>
+      </c>
+      <c r="E22">
+        <v>7618</v>
+      </c>
+      <c r="F22">
+        <v>2699</v>
+      </c>
+      <c r="G22">
+        <v>10905</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23">
+        <v>99</v>
+      </c>
+      <c r="E23">
+        <v>1370</v>
+      </c>
+      <c r="F23">
+        <v>496</v>
+      </c>
+      <c r="G23">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>311</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24">
+        <v>138</v>
+      </c>
+      <c r="E24">
+        <v>860</v>
+      </c>
+      <c r="F24">
+        <v>1632</v>
+      </c>
+      <c r="G24">
+        <v>2630</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>312</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>104</v>
+      </c>
+      <c r="E25">
+        <v>4057</v>
+      </c>
+      <c r="F25">
+        <v>235</v>
+      </c>
+      <c r="G25">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>313</v>
+      </c>
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26">
+        <v>48</v>
+      </c>
+      <c r="E26">
+        <v>445</v>
+      </c>
+      <c r="F26">
+        <v>135</v>
+      </c>
+      <c r="G26">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>314</v>
+      </c>
+      <c r="C27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27">
+        <v>23</v>
+      </c>
+      <c r="E27">
+        <v>183</v>
+      </c>
+      <c r="F27">
+        <v>51</v>
+      </c>
+      <c r="G27">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>315</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28">
+        <v>113</v>
+      </c>
+      <c r="E28">
+        <v>231</v>
+      </c>
+      <c r="F28">
+        <v>36</v>
+      </c>
+      <c r="G28">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>316</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29">
+        <v>19</v>
+      </c>
+      <c r="E29">
+        <v>112</v>
+      </c>
+      <c r="F29">
+        <v>62</v>
+      </c>
+      <c r="G29">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>317</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30">
+        <v>44</v>
+      </c>
+      <c r="E30">
+        <v>360</v>
+      </c>
+      <c r="F30">
+        <v>52</v>
+      </c>
+      <c r="G30">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32">
+        <v>5365</v>
+      </c>
+      <c r="E32">
+        <v>30883</v>
+      </c>
+      <c r="F32">
+        <v>32022</v>
+      </c>
+      <c r="G32">
+        <v>68270</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33">
+        <v>402</v>
+      </c>
+      <c r="E33">
+        <v>4589</v>
+      </c>
+      <c r="F33">
+        <v>2180</v>
+      </c>
+      <c r="G33">
+        <v>7171</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>318</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34">
+        <v>753</v>
+      </c>
+      <c r="E34">
+        <v>6790</v>
+      </c>
+      <c r="F34">
+        <v>920</v>
+      </c>
+      <c r="G34">
+        <v>8463</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>319</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35">
+        <v>867</v>
+      </c>
+      <c r="E35">
+        <v>4328</v>
+      </c>
+      <c r="F35">
+        <v>27768</v>
+      </c>
+      <c r="G35">
+        <v>32963</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>320</v>
+      </c>
+      <c r="C36" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36">
+        <v>2096</v>
+      </c>
+      <c r="E36">
+        <v>3546</v>
+      </c>
+      <c r="F36">
+        <v>378</v>
+      </c>
+      <c r="G36">
+        <v>6020</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>321</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>994</v>
+      </c>
+      <c r="E37">
+        <v>10514</v>
+      </c>
+      <c r="F37">
+        <v>289</v>
+      </c>
+      <c r="G37">
+        <v>11797</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>322</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38">
+        <v>110</v>
+      </c>
+      <c r="E38">
+        <v>715</v>
+      </c>
+      <c r="F38">
+        <v>212</v>
+      </c>
+      <c r="G38">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>323</v>
+      </c>
+      <c r="C39" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39">
+        <v>72</v>
+      </c>
+      <c r="E39">
+        <v>252</v>
+      </c>
+      <c r="F39">
+        <v>138</v>
+      </c>
+      <c r="G39">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>324</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40">
+        <v>71</v>
+      </c>
+      <c r="E40">
+        <v>149</v>
+      </c>
+      <c r="F40">
+        <v>137</v>
+      </c>
+      <c r="G40">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42">
+        <v>5548</v>
+      </c>
+      <c r="E42">
+        <v>24105</v>
+      </c>
+      <c r="F42">
+        <v>17752</v>
+      </c>
+      <c r="G42">
+        <v>47405</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43">
+        <v>547</v>
+      </c>
+      <c r="E43">
+        <v>3923</v>
+      </c>
+      <c r="F43">
+        <v>1180</v>
+      </c>
+      <c r="G43">
+        <v>5650</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>325</v>
+      </c>
+      <c r="C44" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44">
+        <v>2868</v>
+      </c>
+      <c r="E44">
+        <v>9105</v>
+      </c>
+      <c r="F44">
+        <v>558</v>
+      </c>
+      <c r="G44">
+        <v>12531</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>326</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45">
+        <v>272</v>
+      </c>
+      <c r="E45">
+        <v>1528</v>
+      </c>
+      <c r="F45">
+        <v>14861</v>
+      </c>
+      <c r="G45">
+        <v>16661</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>327</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46">
+        <v>200</v>
+      </c>
+      <c r="E46">
+        <v>1176</v>
+      </c>
+      <c r="F46">
+        <v>205</v>
+      </c>
+      <c r="G46">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>328</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47">
+        <v>1178</v>
+      </c>
+      <c r="E47">
+        <v>2059</v>
+      </c>
+      <c r="F47">
+        <v>419</v>
+      </c>
+      <c r="G47">
+        <v>3656</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>329</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48">
+        <v>130</v>
+      </c>
+      <c r="E48">
+        <v>3213</v>
+      </c>
+      <c r="F48">
+        <v>401</v>
+      </c>
+      <c r="G48">
+        <v>3744</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>330</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>93</v>
+      </c>
+      <c r="E49">
+        <v>393</v>
+      </c>
+      <c r="F49">
+        <v>56</v>
+      </c>
+      <c r="G49">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>331</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50">
+        <v>260</v>
+      </c>
+      <c r="E50">
+        <v>2708</v>
+      </c>
+      <c r="F50">
+        <v>72</v>
+      </c>
+      <c r="G50">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52">
+        <v>143</v>
+      </c>
+      <c r="E52">
+        <v>510</v>
+      </c>
+      <c r="F52">
+        <v>184</v>
+      </c>
+      <c r="G52">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>30</v>
+      </c>
+      <c r="B53" t="s">
+        <v>30</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>43</v>
+      </c>
+      <c r="E53">
+        <v>315</v>
+      </c>
+      <c r="F53">
+        <v>121</v>
+      </c>
+      <c r="G53">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>332</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54">
+        <v>100</v>
+      </c>
+      <c r="E54">
+        <v>195</v>
+      </c>
+      <c r="F54">
+        <v>63</v>
+      </c>
+      <c r="G54">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56">
+        <v>375</v>
+      </c>
+      <c r="E56">
+        <v>1899</v>
+      </c>
+      <c r="F56">
+        <v>495</v>
+      </c>
+      <c r="G56">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>30</v>
+      </c>
+      <c r="B57" t="s">
+        <v>30</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57">
+        <v>60</v>
+      </c>
+      <c r="E57">
+        <v>940</v>
+      </c>
+      <c r="F57">
+        <v>247</v>
+      </c>
+      <c r="G57">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>333</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58">
+        <v>55</v>
+      </c>
+      <c r="E58">
+        <v>358</v>
+      </c>
+      <c r="F58">
+        <v>78</v>
+      </c>
+      <c r="G58">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>334</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59">
+        <v>217</v>
+      </c>
+      <c r="E59">
+        <v>356</v>
+      </c>
+      <c r="F59">
+        <v>81</v>
+      </c>
+      <c r="G59">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>335</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60">
+        <v>27</v>
+      </c>
+      <c r="E60">
+        <v>160</v>
+      </c>
+      <c r="F60">
+        <v>29</v>
+      </c>
+      <c r="G60">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>336</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61">
+        <v>16</v>
+      </c>
+      <c r="E61">
+        <v>85</v>
+      </c>
+      <c r="F61">
+        <v>60</v>
+      </c>
+      <c r="G61">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="62"/>
+    <row r="63">
+      <c r="A63">
+        <v>8</v>
+      </c>
+      <c r="B63" t="s">
+        <v>13</v>
+      </c>
+      <c r="C63" t="s">
+        <v>35</v>
+      </c>
+      <c r="D63">
+        <v>8912</v>
+      </c>
+      <c r="E63">
+        <v>28277</v>
+      </c>
+      <c r="F63">
+        <v>9157</v>
+      </c>
+      <c r="G63">
+        <v>46346</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>30</v>
+      </c>
+      <c r="B64" t="s">
+        <v>30</v>
+      </c>
+      <c r="C64" t="s">
+        <v>36</v>
+      </c>
+      <c r="D64">
+        <v>1398</v>
+      </c>
+      <c r="E64">
+        <v>4016</v>
+      </c>
+      <c r="F64">
+        <v>808</v>
+      </c>
+      <c r="G64">
+        <v>6222</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>1</v>
+      </c>
+      <c r="B65" t="s">
+        <v>337</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>1686</v>
+      </c>
+      <c r="E65">
+        <v>5009</v>
+      </c>
+      <c r="F65">
+        <v>4467</v>
+      </c>
+      <c r="G65">
+        <v>11162</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>2</v>
+      </c>
+      <c r="B66" t="s">
+        <v>338</v>
+      </c>
+      <c r="C66" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66">
+        <v>1476</v>
+      </c>
+      <c r="E66">
+        <v>7254</v>
+      </c>
+      <c r="F66">
+        <v>345</v>
+      </c>
+      <c r="G66">
+        <v>9075</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>3</v>
+      </c>
+      <c r="B67" t="s">
+        <v>339</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67">
+        <v>203</v>
+      </c>
+      <c r="E67">
+        <v>1167</v>
+      </c>
+      <c r="F67">
+        <v>128</v>
+      </c>
+      <c r="G67">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>4</v>
+      </c>
+      <c r="B68" t="s">
+        <v>340</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68">
+        <v>1117</v>
+      </c>
+      <c r="E68">
+        <v>5491</v>
+      </c>
+      <c r="F68">
+        <v>263</v>
+      </c>
+      <c r="G68">
+        <v>6871</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>5</v>
+      </c>
+      <c r="B69" t="s">
+        <v>341</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69">
+        <v>117</v>
+      </c>
+      <c r="E69">
+        <v>363</v>
+      </c>
+      <c r="F69">
+        <v>2971</v>
+      </c>
+      <c r="G69">
+        <v>3451</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>6</v>
+      </c>
+      <c r="B70" t="s">
+        <v>342</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70">
+        <v>154</v>
+      </c>
+      <c r="E70">
+        <v>1120</v>
+      </c>
+      <c r="F70">
+        <v>46</v>
+      </c>
+      <c r="G70">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>7</v>
+      </c>
+      <c r="B71" t="s">
+        <v>343</v>
+      </c>
+      <c r="C71" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71">
+        <v>2761</v>
+      </c>
+      <c r="E71">
+        <v>3857</v>
+      </c>
+      <c r="F71">
+        <v>129</v>
+      </c>
+      <c r="G71">
+        <v>6747</v>
+      </c>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73">
+        <v>10</v>
+      </c>
+      <c r="B73" t="s">
+        <v>14</v>
+      </c>
+      <c r="C73" t="s">
+        <v>35</v>
+      </c>
+      <c r="D73">
+        <v>2028</v>
+      </c>
+      <c r="E73">
+        <v>4440</v>
+      </c>
+      <c r="F73">
+        <v>315</v>
+      </c>
+      <c r="G73">
+        <v>6783</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>30</v>
+      </c>
+      <c r="B74" t="s">
+        <v>30</v>
+      </c>
+      <c r="C74" t="s">
+        <v>36</v>
+      </c>
+      <c r="D74">
+        <v>116</v>
+      </c>
+      <c r="E74">
+        <v>739</v>
+      </c>
+      <c r="F74">
+        <v>88</v>
+      </c>
+      <c r="G74">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>1</v>
+      </c>
+      <c r="B75" t="s">
+        <v>344</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75">
+        <v>983</v>
+      </c>
+      <c r="E75">
+        <v>1413</v>
+      </c>
+      <c r="F75">
+        <v>73</v>
+      </c>
+      <c r="G75">
+        <v>2469</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>2</v>
+      </c>
+      <c r="B76" t="s">
+        <v>345</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76">
+        <v>743</v>
+      </c>
+      <c r="E76">
+        <v>1622</v>
+      </c>
+      <c r="F76">
+        <v>67</v>
+      </c>
+      <c r="G76">
+        <v>2432</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>3</v>
+      </c>
+      <c r="B77" t="s">
+        <v>346</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77">
+        <v>64</v>
+      </c>
+      <c r="E77">
+        <v>183</v>
+      </c>
+      <c r="F77">
+        <v>35</v>
+      </c>
+      <c r="G77">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>4</v>
+      </c>
+      <c r="B78" t="s">
+        <v>347</v>
+      </c>
+      <c r="C78" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78">
+        <v>53</v>
+      </c>
+      <c r="E78">
+        <v>310</v>
+      </c>
+      <c r="F78">
+        <v>23</v>
+      </c>
+      <c r="G78">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>5</v>
+      </c>
+      <c r="B79" t="s">
+        <v>348</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79">
+        <v>39</v>
+      </c>
+      <c r="E79">
+        <v>116</v>
+      </c>
+      <c r="F79">
+        <v>17</v>
+      </c>
+      <c r="G79">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>6</v>
+      </c>
+      <c r="B80" t="s">
+        <v>349</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80">
+        <v>30</v>
+      </c>
+      <c r="E80">
+        <v>57</v>
+      </c>
+      <c r="F80">
+        <v>12</v>
+      </c>
+      <c r="G80">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>12</v>
+      </c>
+      <c r="B82" t="s">
+        <v>15</v>
+      </c>
+      <c r="C82" t="s">
+        <v>35</v>
+      </c>
+      <c r="D82">
+        <v>2363</v>
+      </c>
+      <c r="E82">
+        <v>42304</v>
+      </c>
+      <c r="F82">
+        <v>5063</v>
+      </c>
+      <c r="G82">
+        <v>49730</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>30</v>
+      </c>
+      <c r="B83" t="s">
+        <v>30</v>
+      </c>
+      <c r="C83" t="s">
+        <v>36</v>
+      </c>
+      <c r="D83">
+        <v>240</v>
+      </c>
+      <c r="E83">
+        <v>4419</v>
+      </c>
+      <c r="F83">
+        <v>440</v>
+      </c>
+      <c r="G83">
+        <v>5099</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>350</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84">
+        <v>812</v>
+      </c>
+      <c r="E84">
+        <v>18397</v>
+      </c>
+      <c r="F84">
+        <v>527</v>
+      </c>
+      <c r="G84">
+        <v>19736</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>351</v>
+      </c>
+      <c r="C85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85">
+        <v>281</v>
+      </c>
+      <c r="E85">
+        <v>1915</v>
+      </c>
+      <c r="F85">
+        <v>3622</v>
+      </c>
+      <c r="G85">
+        <v>5818</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>352</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86">
+        <v>184</v>
+      </c>
+      <c r="E86">
+        <v>3494</v>
+      </c>
+      <c r="F86">
+        <v>188</v>
+      </c>
+      <c r="G86">
+        <v>3866</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>353</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87">
+        <v>550</v>
+      </c>
+      <c r="E87">
+        <v>689</v>
+      </c>
+      <c r="F87">
+        <v>47</v>
+      </c>
+      <c r="G87">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>5</v>
+      </c>
+      <c r="B88" t="s">
+        <v>354</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88">
+        <v>120</v>
+      </c>
+      <c r="E88">
+        <v>7221</v>
+      </c>
+      <c r="F88">
+        <v>65</v>
+      </c>
+      <c r="G88">
+        <v>7406</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>6</v>
+      </c>
+      <c r="B89" t="s">
+        <v>355</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89">
+        <v>22</v>
+      </c>
+      <c r="E89">
+        <v>535</v>
+      </c>
+      <c r="F89">
+        <v>20</v>
+      </c>
+      <c r="G89">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>7</v>
+      </c>
+      <c r="B90" t="s">
+        <v>356</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90">
+        <v>154</v>
+      </c>
+      <c r="E90">
+        <v>5634</v>
+      </c>
+      <c r="F90">
+        <v>154</v>
+      </c>
+      <c r="G90">
+        <v>5942</v>
+      </c>
+    </row>
+    <row r="91"/>
+    <row r="92">
+      <c r="A92">
+        <v>13</v>
+      </c>
+      <c r="B92" t="s">
+        <v>16</v>
+      </c>
+      <c r="C92" t="s">
+        <v>35</v>
+      </c>
+      <c r="D92">
+        <v>337</v>
+      </c>
+      <c r="E92">
+        <v>1002</v>
+      </c>
+      <c r="F92">
+        <v>735</v>
+      </c>
+      <c r="G92">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>30</v>
+      </c>
+      <c r="B93" t="s">
+        <v>30</v>
+      </c>
+      <c r="C93" t="s">
+        <v>36</v>
+      </c>
+      <c r="D93">
+        <v>97</v>
+      </c>
+      <c r="E93">
+        <v>367</v>
+      </c>
+      <c r="F93">
+        <v>83</v>
+      </c>
+      <c r="G93">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>1</v>
+      </c>
+      <c r="B94" t="s">
+        <v>357</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94">
+        <v>140</v>
+      </c>
+      <c r="E94">
+        <v>321</v>
+      </c>
+      <c r="F94">
+        <v>550</v>
+      </c>
+      <c r="G94">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>358</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>48</v>
+      </c>
+      <c r="E95">
+        <v>167</v>
+      </c>
+      <c r="F95">
+        <v>69</v>
+      </c>
+      <c r="G95">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>3</v>
+      </c>
+      <c r="B96" t="s">
+        <v>359</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96">
+        <v>24</v>
+      </c>
+      <c r="E96">
+        <v>78</v>
+      </c>
+      <c r="F96">
+        <v>22</v>
+      </c>
+      <c r="G96">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>4</v>
+      </c>
+      <c r="B97" t="s">
+        <v>360</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97">
+        <v>12</v>
+      </c>
+      <c r="E97">
+        <v>35</v>
+      </c>
+      <c r="F97">
+        <v>7</v>
+      </c>
+      <c r="G97">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>5</v>
+      </c>
+      <c r="B98" t="s">
+        <v>361</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98">
+        <v>16</v>
+      </c>
+      <c r="E98">
+        <v>34</v>
+      </c>
+      <c r="F98">
+        <v>4</v>
+      </c>
+      <c r="G98">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="99"/>
+    <row r="100">
+      <c r="A100">
+        <v>14</v>
+      </c>
+      <c r="B100" t="s">
+        <v>17</v>
+      </c>
+      <c r="C100" t="s">
+        <v>35</v>
+      </c>
+      <c r="D100">
+        <v>5702</v>
+      </c>
+      <c r="E100">
+        <v>14812</v>
+      </c>
+      <c r="F100">
+        <v>3688</v>
+      </c>
+      <c r="G100">
+        <v>24202</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>30</v>
+      </c>
+      <c r="B101" t="s">
+        <v>30</v>
+      </c>
+      <c r="C101" t="s">
+        <v>36</v>
+      </c>
+      <c r="D101">
+        <v>287</v>
+      </c>
+      <c r="E101">
+        <v>2044</v>
+      </c>
+      <c r="F101">
+        <v>542</v>
+      </c>
+      <c r="G101">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>1</v>
+      </c>
+      <c r="B102" t="s">
+        <v>362</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102">
+        <v>792</v>
+      </c>
+      <c r="E102">
+        <v>7709</v>
+      </c>
+      <c r="F102">
+        <v>542</v>
+      </c>
+      <c r="G102">
+        <v>9043</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>2</v>
+      </c>
+      <c r="B103" t="s">
+        <v>363</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>163</v>
+      </c>
+      <c r="E103">
+        <v>831</v>
+      </c>
+      <c r="F103">
+        <v>151</v>
+      </c>
+      <c r="G103">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>3</v>
+      </c>
+      <c r="B104" t="s">
+        <v>335</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>91</v>
+      </c>
+      <c r="E104">
+        <v>582</v>
+      </c>
+      <c r="F104">
+        <v>100</v>
+      </c>
+      <c r="G104">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>4</v>
+      </c>
+      <c r="B105" t="s">
+        <v>364</v>
+      </c>
+      <c r="C105" t="s">
+        <v>38</v>
+      </c>
+      <c r="D105">
+        <v>3964</v>
+      </c>
+      <c r="E105">
+        <v>2542</v>
+      </c>
+      <c r="F105">
+        <v>152</v>
+      </c>
+      <c r="G105">
+        <v>6658</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>5</v>
+      </c>
+      <c r="B106" t="s">
+        <v>365</v>
+      </c>
+      <c r="C106" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106">
+        <v>66</v>
+      </c>
+      <c r="E106">
+        <v>234</v>
+      </c>
+      <c r="F106">
+        <v>2146</v>
+      </c>
+      <c r="G106">
+        <v>2446</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>6</v>
+      </c>
+      <c r="B107" t="s">
+        <v>366</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107">
+        <v>305</v>
+      </c>
+      <c r="E107">
+        <v>742</v>
+      </c>
+      <c r="F107">
+        <v>28</v>
+      </c>
+      <c r="G107">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>7</v>
+      </c>
+      <c r="B108" t="s">
+        <v>367</v>
+      </c>
+      <c r="C108" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108">
+        <v>34</v>
+      </c>
+      <c r="E108">
+        <v>128</v>
+      </c>
+      <c r="F108">
+        <v>27</v>
+      </c>
+      <c r="G108">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="109"/>
+    <row r="110">
+      <c r="A110">
+        <v>15</v>
+      </c>
+      <c r="B110" t="s">
+        <v>18</v>
+      </c>
+      <c r="C110" t="s">
+        <v>35</v>
+      </c>
+      <c r="D110">
+        <v>160</v>
+      </c>
+      <c r="E110">
+        <v>611</v>
+      </c>
+      <c r="F110">
+        <v>110</v>
+      </c>
+      <c r="G110">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>30</v>
+      </c>
+      <c r="B111" t="s">
+        <v>30</v>
+      </c>
+      <c r="C111" t="s">
+        <v>36</v>
+      </c>
+      <c r="D111">
+        <v>49</v>
+      </c>
+      <c r="E111">
+        <v>258</v>
+      </c>
+      <c r="F111">
+        <v>54</v>
+      </c>
+      <c r="G111">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>1</v>
+      </c>
+      <c r="B112" t="s">
+        <v>368</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112">
+        <v>111</v>
+      </c>
+      <c r="E112">
+        <v>353</v>
+      </c>
+      <c r="F112">
+        <v>56</v>
+      </c>
+      <c r="G112">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="113"/>
+    <row r="114">
+      <c r="A114">
+        <v>16</v>
+      </c>
+      <c r="B114" t="s">
+        <v>19</v>
+      </c>
+      <c r="C114" t="s">
+        <v>35</v>
+      </c>
+      <c r="D114">
+        <v>38</v>
+      </c>
+      <c r="E114">
+        <v>182</v>
+      </c>
+      <c r="F114">
+        <v>50</v>
+      </c>
+      <c r="G114">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>30</v>
+      </c>
+      <c r="B115" t="s">
+        <v>30</v>
+      </c>
+      <c r="C115" t="s">
+        <v>36</v>
+      </c>
+      <c r="D115">
+        <v>10</v>
+      </c>
+      <c r="E115">
+        <v>84</v>
+      </c>
+      <c r="F115">
+        <v>21</v>
+      </c>
+      <c r="G115">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>1</v>
+      </c>
+      <c r="B116" t="s">
+        <v>369</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116">
+        <v>20</v>
+      </c>
+      <c r="E116">
+        <v>63</v>
+      </c>
+      <c r="F116">
+        <v>20</v>
+      </c>
+      <c r="G116">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>2</v>
+      </c>
+      <c r="B117" t="s">
+        <v>370</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>8</v>
+      </c>
+      <c r="E117">
+        <v>35</v>
+      </c>
+      <c r="F117">
+        <v>9</v>
+      </c>
+      <c r="G117">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="118"/>
+    <row r="119">
+      <c r="A119">
+        <v>17</v>
+      </c>
+      <c r="B119" t="s">
+        <v>20</v>
+      </c>
+      <c r="C119" t="s">
+        <v>35</v>
+      </c>
+      <c r="D119">
+        <v>7154</v>
+      </c>
+      <c r="E119">
+        <v>19533</v>
+      </c>
+      <c r="F119">
+        <v>1426</v>
+      </c>
+      <c r="G119">
+        <v>28113</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>30</v>
+      </c>
+      <c r="B120" t="s">
+        <v>30</v>
+      </c>
+      <c r="C120" t="s">
+        <v>36</v>
+      </c>
+      <c r="D120">
+        <v>230</v>
+      </c>
+      <c r="E120">
+        <v>1411</v>
+      </c>
+      <c r="F120">
+        <v>168</v>
+      </c>
+      <c r="G120">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>1</v>
+      </c>
+      <c r="B121" t="s">
+        <v>371</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121">
+        <v>464</v>
+      </c>
+      <c r="E121">
+        <v>5733</v>
+      </c>
+      <c r="F121">
+        <v>129</v>
+      </c>
+      <c r="G121">
+        <v>6326</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>2</v>
+      </c>
+      <c r="B122" t="s">
+        <v>372</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122">
+        <v>5243</v>
+      </c>
+      <c r="E122">
+        <v>3194</v>
+      </c>
+      <c r="F122">
+        <v>60</v>
+      </c>
+      <c r="G122">
+        <v>8497</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>3</v>
+      </c>
+      <c r="B123" t="s">
+        <v>373</v>
+      </c>
+      <c r="C123" t="s">
+        <v>38</v>
+      </c>
+      <c r="D123">
+        <v>46</v>
+      </c>
+      <c r="E123">
+        <v>227</v>
+      </c>
+      <c r="F123">
+        <v>29</v>
+      </c>
+      <c r="G123">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>4</v>
+      </c>
+      <c r="B124" t="s">
+        <v>374</v>
+      </c>
+      <c r="C124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124">
+        <v>947</v>
+      </c>
+      <c r="E124">
+        <v>6587</v>
+      </c>
+      <c r="F124">
+        <v>129</v>
+      </c>
+      <c r="G124">
+        <v>7663</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>5</v>
+      </c>
+      <c r="B125" t="s">
+        <v>375</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125">
+        <v>34</v>
+      </c>
+      <c r="E125">
+        <v>122</v>
+      </c>
+      <c r="F125">
+        <v>46</v>
+      </c>
+      <c r="G125">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>6</v>
+      </c>
+      <c r="B126" t="s">
+        <v>376</v>
+      </c>
+      <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126">
+        <v>25</v>
+      </c>
+      <c r="E126">
+        <v>110</v>
+      </c>
+      <c r="F126">
+        <v>20</v>
+      </c>
+      <c r="G126">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>7</v>
+      </c>
+      <c r="B127" t="s">
+        <v>377</v>
+      </c>
+      <c r="C127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127">
+        <v>165</v>
+      </c>
+      <c r="E127">
+        <v>2149</v>
+      </c>
+      <c r="F127">
+        <v>845</v>
+      </c>
+      <c r="G127">
+        <v>3159</v>
+      </c>
+    </row>
+    <row r="128"/>
+    <row r="129">
+      <c r="A129">
+        <v>24</v>
+      </c>
+      <c r="B129" t="s">
+        <v>21</v>
+      </c>
+      <c r="C129" t="s">
+        <v>35</v>
+      </c>
+      <c r="D129">
+        <v>101</v>
+      </c>
+      <c r="E129">
+        <v>1014</v>
+      </c>
+      <c r="F129">
+        <v>271</v>
+      </c>
+      <c r="G129">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s">
+        <v>30</v>
+      </c>
+      <c r="B130" t="s">
+        <v>30</v>
+      </c>
+      <c r="C130" t="s">
+        <v>36</v>
+      </c>
+      <c r="D130">
+        <v>21</v>
+      </c>
+      <c r="E130">
+        <v>360</v>
+      </c>
+      <c r="F130">
+        <v>91</v>
+      </c>
+      <c r="G130">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>1</v>
+      </c>
+      <c r="B131" t="s">
+        <v>378</v>
+      </c>
+      <c r="C131" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131">
+        <v>46</v>
+      </c>
+      <c r="E131">
+        <v>474</v>
+      </c>
+      <c r="F131">
+        <v>154</v>
+      </c>
+      <c r="G131">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>2</v>
+      </c>
+      <c r="B132" t="s">
+        <v>379</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132">
+        <v>21</v>
+      </c>
+      <c r="E132">
+        <v>117</v>
+      </c>
+      <c r="F132">
+        <v>15</v>
+      </c>
+      <c r="G132">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>3</v>
+      </c>
+      <c r="B133" t="s">
+        <v>98</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133">
+        <v>13</v>
+      </c>
+      <c r="E133">
+        <v>63</v>
+      </c>
+      <c r="F133">
+        <v>11</v>
+      </c>
+      <c r="G133">
+        <v>87</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
       <c r="D1" s="1" t="s">
-        <v>727</v>
+        <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>729</v>
+        <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>380</v>
+      </c>
+      <c r="D2" t="s">
+        <v>381</v>
+      </c>
+      <c r="E2" t="s">
+        <v>382</v>
+      </c>
+      <c r="F2" t="s">
+        <v>383</v>
+      </c>
+      <c r="G2">
+        <v>8631</v>
+      </c>
+      <c r="H2">
+        <v>32424</v>
+      </c>
+      <c r="I2">
+        <v>5489</v>
+      </c>
+      <c r="J2">
+        <v>23679</v>
+      </c>
+      <c r="K2">
+        <v>24382</v>
+      </c>
+      <c r="L2">
+        <v>1349</v>
+      </c>
+      <c r="M2">
+        <v>2433</v>
+      </c>
+      <c r="N2">
+        <v>57691</v>
+      </c>
+      <c r="O2">
+        <v>2708</v>
+      </c>
+      <c r="P2">
+        <v>37107</v>
+      </c>
+      <c r="Q2">
+        <v>2688</v>
+      </c>
+      <c r="R2">
+        <v>25606</v>
+      </c>
+      <c r="S2">
+        <v>610</v>
+      </c>
+      <c r="T2">
+        <v>827</v>
+      </c>
+      <c r="U2">
+        <v>18820</v>
+      </c>
+      <c r="V2">
+        <v>6156</v>
+      </c>
+      <c r="W2">
+        <v>250600</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>380</v>
+      </c>
+      <c r="D3" t="s">
+        <v>381</v>
+      </c>
+      <c r="E3" t="s">
+        <v>384</v>
+      </c>
+      <c r="F3" t="s">
+        <v>385</v>
+      </c>
+      <c r="G3">
+        <v>2015</v>
+      </c>
+      <c r="H3">
+        <v>8601</v>
+      </c>
+      <c r="I3">
+        <v>1704</v>
+      </c>
+      <c r="J3">
+        <v>3967</v>
+      </c>
+      <c r="K3">
+        <v>8326</v>
+      </c>
+      <c r="L3">
+        <v>272</v>
+      </c>
+      <c r="M3">
+        <v>324</v>
+      </c>
+      <c r="N3">
+        <v>17721</v>
+      </c>
+      <c r="O3">
+        <v>89</v>
+      </c>
+      <c r="P3">
+        <v>3088</v>
+      </c>
+      <c r="Q3">
+        <v>477</v>
+      </c>
+      <c r="R3">
+        <v>15111</v>
+      </c>
+      <c r="S3">
+        <v>308</v>
+      </c>
+      <c r="T3">
+        <v>141</v>
+      </c>
+      <c r="U3">
+        <v>1842</v>
+      </c>
+      <c r="V3">
+        <v>2006</v>
+      </c>
+      <c r="W3">
+        <v>65992</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
         <v>30</v>
+      </c>
+      <c r="B4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4">
+        <v>10646</v>
+      </c>
+      <c r="H4">
+        <v>41025</v>
+      </c>
+      <c r="I4">
+        <v>7193</v>
+      </c>
+      <c r="J4">
+        <v>27646</v>
+      </c>
+      <c r="K4">
+        <v>32708</v>
+      </c>
+      <c r="L4">
+        <v>1621</v>
+      </c>
+      <c r="M4">
+        <v>2757</v>
+      </c>
+      <c r="N4">
+        <v>75412</v>
+      </c>
+      <c r="O4">
+        <v>2797</v>
+      </c>
+      <c r="P4">
+        <v>40195</v>
+      </c>
+      <c r="Q4">
+        <v>3165</v>
+      </c>
+      <c r="R4">
+        <v>40717</v>
+      </c>
+      <c r="S4">
+        <v>918</v>
+      </c>
+      <c r="T4">
+        <v>968</v>
+      </c>
+      <c r="U4">
+        <v>20662</v>
+      </c>
+      <c r="V4">
+        <v>8162</v>
+      </c>
+      <c r="W4">
+        <v>316592</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>31</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D2">
-        <v>16021</v>
+        <v>8631</v>
       </c>
       <c r="E2">
-        <v>11302</v>
+        <v>2015</v>
       </c>
       <c r="F2">
-        <v>27323</v>
+        <v>10646</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D3">
-        <v>1994</v>
+        <v>3832</v>
       </c>
       <c r="E3">
-        <v>2210</v>
+        <v>782</v>
       </c>
       <c r="F3">
-        <v>4204</v>
+        <v>4614</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>730</v>
+        <v>386</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4">
-        <v>11992</v>
+        <v>1847</v>
       </c>
       <c r="E4">
-        <v>4683</v>
+        <v>462</v>
       </c>
       <c r="F4">
-        <v>16675</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>731</v>
+        <v>387</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5">
-        <v>916</v>
+        <v>998</v>
       </c>
       <c r="E5">
-        <v>877</v>
+        <v>420</v>
       </c>
       <c r="F5">
-        <v>1793</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>732</v>
+        <v>388</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6">
-        <v>206</v>
+        <v>342</v>
       </c>
       <c r="E6">
-        <v>283</v>
+        <v>81</v>
       </c>
       <c r="F6">
-        <v>489</v>
+        <v>423</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>733</v>
+        <v>389</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D7">
-        <v>149</v>
+        <v>716</v>
       </c>
       <c r="E7">
-        <v>484</v>
+        <v>83</v>
       </c>
       <c r="F7">
-        <v>633</v>
+        <v>799</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>734</v>
+        <v>390</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8">
-        <v>443</v>
+        <v>197</v>
       </c>
       <c r="E8">
-        <v>775</v>
+        <v>42</v>
       </c>
       <c r="F8">
-        <v>1218</v>
+        <v>239</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>735</v>
+        <v>391</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D9">
-        <v>57</v>
+        <v>219</v>
       </c>
       <c r="E9">
-        <v>104</v>
+        <v>70</v>
       </c>
       <c r="F9">
-        <v>161</v>
+        <v>289</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>736</v>
+        <v>392</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10">
-        <v>51</v>
+        <v>436</v>
       </c>
       <c r="E10">
-        <v>125</v>
+        <v>57</v>
       </c>
       <c r="F10">
-        <v>176</v>
+        <v>493</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>737</v>
+        <v>393</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D11">
-        <v>98</v>
+        <v>44</v>
       </c>
       <c r="E11">
-        <v>253</v>
+        <v>18</v>
       </c>
       <c r="F11">
-        <v>351</v>
-[...22 lines deleted...]
-    <row r="13"/>
+        <v>62</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13">
+        <v>32424</v>
+      </c>
+      <c r="E13">
+        <v>8601</v>
+      </c>
+      <c r="F13">
+        <v>41025</v>
+      </c>
+    </row>
     <row r="14">
-      <c r="A14">
-        <v>2</v>
+      <c r="A14" t="s">
+        <v>30</v>
       </c>
       <c r="B14" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D14">
-        <v>25776</v>
+        <v>5636</v>
       </c>
       <c r="E14">
-        <v>58378</v>
+        <v>1676</v>
       </c>
       <c r="F14">
-        <v>84154</v>
+        <v>7312</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s">
-        <v>29</v>
+      <c r="A15">
+        <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>29</v>
+        <v>394</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D15">
-        <v>2253</v>
+        <v>5171</v>
       </c>
       <c r="E15">
-        <v>4034</v>
+        <v>1784</v>
       </c>
       <c r="F15">
-        <v>6287</v>
+        <v>6955</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>739</v>
+        <v>395</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D16">
-        <v>17950</v>
+        <v>13329</v>
       </c>
       <c r="E16">
-        <v>3008</v>
+        <v>2646</v>
       </c>
       <c r="F16">
-        <v>20958</v>
+        <v>15975</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>740</v>
+        <v>396</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D17">
-        <v>1365</v>
+        <v>1317</v>
       </c>
       <c r="E17">
-        <v>8597</v>
+        <v>948</v>
       </c>
       <c r="F17">
-        <v>9962</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>741</v>
+        <v>397</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D18">
-        <v>995</v>
+        <v>1823</v>
       </c>
       <c r="E18">
-        <v>3527</v>
+        <v>311</v>
       </c>
       <c r="F18">
-        <v>4522</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>742</v>
+        <v>398</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D19">
-        <v>899</v>
+        <v>3417</v>
       </c>
       <c r="E19">
-        <v>16587</v>
+        <v>410</v>
       </c>
       <c r="F19">
-        <v>17486</v>
+        <v>3827</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>743</v>
+        <v>399</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D20">
-        <v>802</v>
+        <v>533</v>
       </c>
       <c r="E20">
-        <v>618</v>
+        <v>196</v>
       </c>
       <c r="F20">
-        <v>1420</v>
+        <v>729</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>744</v>
+        <v>400</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D21">
-        <v>133</v>
+        <v>272</v>
       </c>
       <c r="E21">
-        <v>268</v>
+        <v>119</v>
       </c>
       <c r="F21">
-        <v>401</v>
+        <v>391</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>745</v>
+        <v>401</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D22">
-        <v>106</v>
+        <v>926</v>
       </c>
       <c r="E22">
-        <v>186</v>
+        <v>511</v>
       </c>
       <c r="F22">
-        <v>292</v>
-[...21 lines deleted...]
-    </row>
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="23"/>
     <row r="24">
       <c r="A24">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>747</v>
+        <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D24">
-        <v>919</v>
+        <v>5489</v>
       </c>
       <c r="E24">
-        <v>21256</v>
+        <v>1704</v>
       </c>
       <c r="F24">
-        <v>22175</v>
-[...2 lines deleted...]
-    <row r="25"/>
+        <v>7193</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25">
+        <v>1490</v>
+      </c>
+      <c r="E25">
+        <v>325</v>
+      </c>
+      <c r="F25">
+        <v>1815</v>
+      </c>
+    </row>
     <row r="26">
       <c r="A26">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>8</v>
+        <v>402</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D26">
-        <v>4926</v>
+        <v>1037</v>
       </c>
       <c r="E26">
-        <v>22393</v>
+        <v>633</v>
       </c>
       <c r="F26">
-        <v>27319</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" t="s">
-        <v>29</v>
+      <c r="A27">
+        <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>29</v>
+        <v>403</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D27">
-        <v>774</v>
+        <v>1226</v>
       </c>
       <c r="E27">
-        <v>2435</v>
+        <v>275</v>
       </c>
       <c r="F27">
-        <v>3209</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>748</v>
+        <v>404</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D28">
-        <v>1805</v>
+        <v>444</v>
       </c>
       <c r="E28">
-        <v>16089</v>
+        <v>122</v>
       </c>
       <c r="F28">
-        <v>17894</v>
+        <v>566</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>749</v>
+        <v>405</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D29">
-        <v>1264</v>
+        <v>319</v>
       </c>
       <c r="E29">
-        <v>593</v>
+        <v>59</v>
       </c>
       <c r="F29">
-        <v>1857</v>
+        <v>378</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>750</v>
+        <v>406</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D30">
-        <v>319</v>
+        <v>342</v>
       </c>
       <c r="E30">
-        <v>813</v>
+        <v>118</v>
       </c>
       <c r="F30">
-        <v>1132</v>
+        <v>460</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>751</v>
+        <v>407</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D31">
-        <v>73</v>
+        <v>155</v>
       </c>
       <c r="E31">
-        <v>925</v>
+        <v>34</v>
       </c>
       <c r="F31">
-        <v>998</v>
+        <v>189</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>752</v>
+        <v>408</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32">
-        <v>70</v>
+        <v>278</v>
       </c>
       <c r="E32">
-        <v>242</v>
+        <v>79</v>
       </c>
       <c r="F32">
-        <v>312</v>
+        <v>357</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>753</v>
+        <v>409</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D33">
-        <v>128</v>
+        <v>198</v>
       </c>
       <c r="E33">
-        <v>219</v>
+        <v>59</v>
       </c>
       <c r="F33">
-        <v>347</v>
-[...21 lines deleted...]
-    </row>
+        <v>257</v>
+      </c>
+    </row>
+    <row r="34"/>
     <row r="35">
       <c r="A35">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>755</v>
+        <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D35">
-        <v>33</v>
+        <v>23679</v>
       </c>
       <c r="E35">
-        <v>579</v>
+        <v>3967</v>
       </c>
       <c r="F35">
-        <v>612</v>
+        <v>27646</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36">
-        <v>9</v>
+      <c r="A36" t="s">
+        <v>30</v>
       </c>
       <c r="B36" t="s">
-        <v>756</v>
+        <v>30</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D36">
-        <v>41</v>
+        <v>3309</v>
       </c>
       <c r="E36">
-        <v>245</v>
+        <v>484</v>
       </c>
       <c r="F36">
-        <v>286</v>
-[...2 lines deleted...]
-    <row r="37"/>
+        <v>3793</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>410</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37">
+        <v>14718</v>
+      </c>
+      <c r="E37">
+        <v>683</v>
+      </c>
+      <c r="F37">
+        <v>15401</v>
+      </c>
+    </row>
     <row r="38">
       <c r="A38">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>9</v>
+        <v>411</v>
       </c>
       <c r="C38" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D38">
-        <v>21071</v>
+        <v>908</v>
       </c>
       <c r="E38">
-        <v>29562</v>
+        <v>152</v>
       </c>
       <c r="F38">
-        <v>50633</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" t="s">
-        <v>29</v>
+      <c r="A39">
+        <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>29</v>
+        <v>412</v>
       </c>
       <c r="C39" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D39">
-        <v>1968</v>
+        <v>639</v>
       </c>
       <c r="E39">
-        <v>3182</v>
+        <v>324</v>
       </c>
       <c r="F39">
-        <v>5150</v>
+        <v>963</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>757</v>
+        <v>413</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D40">
-        <v>1858</v>
+        <v>450</v>
       </c>
       <c r="E40">
-        <v>15228</v>
+        <v>122</v>
       </c>
       <c r="F40">
-        <v>17086</v>
+        <v>572</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>758</v>
+        <v>414</v>
       </c>
       <c r="C41" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D41">
-        <v>13675</v>
+        <v>2458</v>
       </c>
       <c r="E41">
-        <v>1254</v>
+        <v>1864</v>
       </c>
       <c r="F41">
-        <v>14929</v>
+        <v>4322</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>759</v>
+        <v>415</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D42">
-        <v>347</v>
+        <v>684</v>
       </c>
       <c r="E42">
-        <v>531</v>
+        <v>162</v>
       </c>
       <c r="F42">
-        <v>878</v>
+        <v>846</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>760</v>
+        <v>416</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D43">
-        <v>671</v>
+        <v>392</v>
       </c>
       <c r="E43">
-        <v>8007</v>
+        <v>127</v>
       </c>
       <c r="F43">
-        <v>8678</v>
+        <v>519</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>761</v>
+        <v>417</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D44">
-        <v>849</v>
+        <v>121</v>
       </c>
       <c r="E44">
-        <v>282</v>
+        <v>49</v>
       </c>
       <c r="F44">
-        <v>1131</v>
-[...21 lines deleted...]
-    </row>
+        <v>170</v>
+      </c>
+    </row>
+    <row r="45"/>
     <row r="46">
       <c r="A46">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B46" t="s">
-        <v>763</v>
+        <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D46">
-        <v>1490</v>
+        <v>24382</v>
       </c>
       <c r="E46">
-        <v>719</v>
+        <v>8326</v>
       </c>
       <c r="F46">
-        <v>2209</v>
+        <v>32708</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47">
-        <v>8</v>
+      <c r="A47" t="s">
+        <v>30</v>
       </c>
       <c r="B47" t="s">
-        <v>764</v>
+        <v>30</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D47">
-        <v>79</v>
+        <v>5262</v>
       </c>
       <c r="E47">
-        <v>100</v>
+        <v>1418</v>
       </c>
       <c r="F47">
-        <v>179</v>
+        <v>6680</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>765</v>
+        <v>418</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D48">
-        <v>68</v>
+        <v>4791</v>
       </c>
       <c r="E48">
-        <v>165</v>
+        <v>1051</v>
       </c>
       <c r="F48">
-        <v>233</v>
-[...2 lines deleted...]
-    <row r="49"/>
+        <v>5842</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>419</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>2148</v>
+      </c>
+      <c r="E49">
+        <v>4103</v>
+      </c>
+      <c r="F49">
+        <v>6251</v>
+      </c>
+    </row>
     <row r="50">
       <c r="A50">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>10</v>
+        <v>420</v>
       </c>
       <c r="C50" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D50">
-        <v>19965</v>
+        <v>1166</v>
       </c>
       <c r="E50">
-        <v>10913</v>
+        <v>376</v>
       </c>
       <c r="F50">
-        <v>30878</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" t="s">
-        <v>29</v>
+      <c r="A51">
+        <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>29</v>
+        <v>421</v>
       </c>
       <c r="C51" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D51">
-        <v>1287</v>
+        <v>1759</v>
       </c>
       <c r="E51">
-        <v>1772</v>
+        <v>332</v>
       </c>
       <c r="F51">
-        <v>3059</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>766</v>
+        <v>422</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D52">
-        <v>5559</v>
+        <v>3308</v>
       </c>
       <c r="E52">
-        <v>1709</v>
+        <v>684</v>
       </c>
       <c r="F52">
-        <v>7268</v>
+        <v>3992</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>767</v>
+        <v>423</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D53">
-        <v>368</v>
+        <v>769</v>
       </c>
       <c r="E53">
-        <v>1819</v>
+        <v>112</v>
       </c>
       <c r="F53">
-        <v>2187</v>
+        <v>881</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>768</v>
+        <v>424</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D54">
-        <v>445</v>
+        <v>1585</v>
       </c>
       <c r="E54">
-        <v>424</v>
+        <v>108</v>
       </c>
       <c r="F54">
-        <v>869</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>769</v>
+        <v>425</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D55">
-        <v>10350</v>
+        <v>3594</v>
       </c>
       <c r="E55">
-        <v>602</v>
+        <v>142</v>
       </c>
       <c r="F55">
-        <v>10952</v>
-[...21 lines deleted...]
-    </row>
+        <v>3736</v>
+      </c>
+    </row>
+    <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>771</v>
+        <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D57">
-        <v>1445</v>
+        <v>1349</v>
       </c>
       <c r="E57">
-        <v>365</v>
+        <v>272</v>
       </c>
       <c r="F57">
-        <v>1810</v>
-[...3069 lines deleted...]
-        <v>49050</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B58" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C58" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D58">
-        <v>2078</v>
+        <v>507</v>
       </c>
       <c r="E58">
-        <v>3771</v>
+        <v>73</v>
       </c>
       <c r="F58">
-        <v>5849</v>
+        <v>580</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>878</v>
+        <v>426</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D59">
-        <v>12750</v>
+        <v>289</v>
       </c>
       <c r="E59">
-        <v>8073</v>
+        <v>60</v>
       </c>
       <c r="F59">
-        <v>20823</v>
+        <v>349</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>879</v>
+        <v>427</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D60">
-        <v>1784</v>
+        <v>409</v>
       </c>
       <c r="E60">
-        <v>11811</v>
+        <v>103</v>
       </c>
       <c r="F60">
-        <v>13595</v>
+        <v>512</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>880</v>
+        <v>428</v>
       </c>
       <c r="C61" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D61">
-        <v>449</v>
+        <v>144</v>
       </c>
       <c r="E61">
-        <v>1203</v>
+        <v>36</v>
       </c>
       <c r="F61">
-        <v>1652</v>
-[...21 lines deleted...]
-    </row>
+        <v>180</v>
+      </c>
+    </row>
+    <row r="62"/>
     <row r="63">
       <c r="A63">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B63" t="s">
-        <v>882</v>
+        <v>12</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D63">
-        <v>456</v>
+        <v>2433</v>
       </c>
       <c r="E63">
-        <v>1461</v>
+        <v>324</v>
       </c>
       <c r="F63">
-        <v>1917</v>
+        <v>2757</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64">
-        <v>6</v>
+      <c r="A64" t="s">
+        <v>30</v>
       </c>
       <c r="B64" t="s">
-        <v>883</v>
+        <v>30</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D64">
-        <v>1770</v>
+        <v>949</v>
       </c>
       <c r="E64">
-        <v>672</v>
+        <v>76</v>
       </c>
       <c r="F64">
-        <v>2442</v>
-[...2 lines deleted...]
-    <row r="65"/>
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>1</v>
+      </c>
+      <c r="B65" t="s">
+        <v>429</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65">
+        <v>625</v>
+      </c>
+      <c r="E65">
+        <v>107</v>
+      </c>
+      <c r="F65">
+        <v>732</v>
+      </c>
+    </row>
     <row r="66">
       <c r="A66">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B66" t="s">
-        <v>14</v>
+        <v>430</v>
       </c>
       <c r="C66" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D66">
-        <v>3676</v>
+        <v>341</v>
       </c>
       <c r="E66">
-        <v>13321</v>
+        <v>54</v>
       </c>
       <c r="F66">
-        <v>16997</v>
+        <v>395</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" t="s">
-        <v>29</v>
+      <c r="A67">
+        <v>3</v>
       </c>
       <c r="B67" t="s">
-        <v>29</v>
+        <v>431</v>
       </c>
       <c r="C67" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D67">
-        <v>523</v>
+        <v>158</v>
       </c>
       <c r="E67">
-        <v>1962</v>
+        <v>18</v>
       </c>
       <c r="F67">
-        <v>2485</v>
+        <v>176</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B68" t="s">
-        <v>884</v>
+        <v>432</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D68">
-        <v>1166</v>
+        <v>311</v>
       </c>
       <c r="E68">
-        <v>7838</v>
+        <v>58</v>
       </c>
       <c r="F68">
-        <v>9004</v>
+        <v>369</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B69" t="s">
-        <v>885</v>
+        <v>433</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D69">
-        <v>666</v>
+        <v>49</v>
       </c>
       <c r="E69">
-        <v>1729</v>
+        <v>11</v>
       </c>
       <c r="F69">
-        <v>2395</v>
-[...1671 lines deleted...]
-      <c r="B36" t="s">
         <v>60</v>
-      </c>
-[...4069 lines deleted...]
-        <v>13424</v>
       </c>
     </row>
     <row r="70"/>
     <row r="71">
       <c r="A71">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B71" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C71" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D71">
-        <v>259</v>
+        <v>57691</v>
       </c>
       <c r="E71">
-        <v>126</v>
+        <v>17721</v>
       </c>
       <c r="F71">
-        <v>73</v>
-[...8 lines deleted...]
-        <v>1477</v>
+        <v>75412</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B72" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C72" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D72">
-        <v>137</v>
+        <v>9891</v>
       </c>
       <c r="E72">
-        <v>41</v>
+        <v>4045</v>
       </c>
       <c r="F72">
-        <v>42</v>
-[...8 lines deleted...]
-        <v>768</v>
+        <v>13936</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1</v>
       </c>
       <c r="B73" t="s">
-        <v>189</v>
+        <v>434</v>
       </c>
       <c r="C73" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D73">
-        <v>122</v>
+        <v>6545</v>
       </c>
       <c r="E73">
-        <v>85</v>
+        <v>5436</v>
       </c>
       <c r="F73">
-        <v>31</v>
-[...11 lines deleted...]
-    <row r="74"/>
+        <v>11981</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2</v>
+      </c>
+      <c r="B74" t="s">
+        <v>435</v>
+      </c>
+      <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74">
+        <v>10568</v>
+      </c>
+      <c r="E74">
+        <v>2860</v>
+      </c>
+      <c r="F74">
+        <v>13428</v>
+      </c>
+    </row>
     <row r="75">
       <c r="A75">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B75" t="s">
-        <v>12</v>
+        <v>436</v>
       </c>
       <c r="C75" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D75">
-        <v>555</v>
+        <v>4402</v>
       </c>
       <c r="E75">
-        <v>67</v>
+        <v>926</v>
       </c>
       <c r="F75">
-        <v>107</v>
-[...8 lines deleted...]
-        <v>2692</v>
+        <v>5328</v>
       </c>
     </row>
     <row r="76">
-      <c r="A76" t="s">
-        <v>29</v>
+      <c r="A76">
+        <v>4</v>
       </c>
       <c r="B76" t="s">
-        <v>29</v>
+        <v>437</v>
       </c>
       <c r="C76" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D76">
-        <v>333</v>
+        <v>4630</v>
       </c>
       <c r="E76">
-        <v>33</v>
+        <v>976</v>
       </c>
       <c r="F76">
-        <v>57</v>
-[...8 lines deleted...]
-        <v>1553</v>
+        <v>5606</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B77" t="s">
-        <v>190</v>
+        <v>438</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D77">
-        <v>93</v>
+        <v>2651</v>
       </c>
       <c r="E77">
-        <v>15</v>
+        <v>238</v>
       </c>
       <c r="F77">
-        <v>24</v>
-[...8 lines deleted...]
-        <v>530</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B78" t="s">
-        <v>191</v>
+        <v>439</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D78">
-        <v>55</v>
+        <v>6498</v>
       </c>
       <c r="E78">
-        <v>7</v>
+        <v>551</v>
       </c>
       <c r="F78">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>229</v>
+        <v>7049</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B79" t="s">
-        <v>192</v>
+        <v>440</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D79">
-        <v>42</v>
+        <v>6739</v>
       </c>
       <c r="E79">
-        <v>8</v>
+        <v>1775</v>
       </c>
       <c r="F79">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>231</v>
+        <v>8514</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B80" t="s">
-        <v>193</v>
+        <v>441</v>
       </c>
       <c r="C80" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D80">
-        <v>32</v>
+        <v>5767</v>
       </c>
       <c r="E80">
-        <v>4</v>
+        <v>914</v>
       </c>
       <c r="F80">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>149</v>
+        <v>6681</v>
       </c>
     </row>
     <row r="81"/>
     <row r="82">
       <c r="A82">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B82" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C82" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D82">
-        <v>7466</v>
+        <v>2708</v>
       </c>
       <c r="E82">
-        <v>7655</v>
+        <v>89</v>
       </c>
       <c r="F82">
-        <v>2802</v>
-[...8 lines deleted...]
-        <v>62489</v>
+        <v>2797</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B83" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C83" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D83">
-        <v>1156</v>
+        <v>385</v>
       </c>
       <c r="E83">
-        <v>1434</v>
+        <v>25</v>
       </c>
       <c r="F83">
-        <v>766</v>
-[...8 lines deleted...]
-        <v>9890</v>
+        <v>410</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1</v>
       </c>
       <c r="B84" t="s">
-        <v>194</v>
+        <v>442</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D84">
-        <v>1347</v>
+        <v>406</v>
       </c>
       <c r="E84">
-        <v>707</v>
+        <v>40</v>
       </c>
       <c r="F84">
-        <v>958</v>
-[...8 lines deleted...]
-        <v>13090</v>
+        <v>446</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2</v>
       </c>
       <c r="B85" t="s">
-        <v>195</v>
+        <v>443</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D85">
-        <v>581</v>
+        <v>602</v>
       </c>
       <c r="E85">
-        <v>408</v>
+        <v>10</v>
       </c>
       <c r="F85">
-        <v>294</v>
-[...8 lines deleted...]
-        <v>10147</v>
+        <v>612</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>3</v>
       </c>
       <c r="B86" t="s">
-        <v>196</v>
+        <v>444</v>
       </c>
       <c r="C86" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D86">
-        <v>587</v>
+        <v>1315</v>
       </c>
       <c r="E86">
-        <v>222</v>
+        <v>14</v>
       </c>
       <c r="F86">
-        <v>247</v>
-[...39 lines deleted...]
-    </row>
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="87"/>
     <row r="88">
       <c r="A88">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B88" t="s">
-        <v>198</v>
+        <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D88">
-        <v>2782</v>
+        <v>37107</v>
       </c>
       <c r="E88">
-        <v>72</v>
+        <v>3088</v>
       </c>
       <c r="F88">
-        <v>71</v>
-[...8 lines deleted...]
-        <v>3556</v>
+        <v>40195</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89">
-        <v>6</v>
+      <c r="A89" t="s">
+        <v>30</v>
       </c>
       <c r="B89" t="s">
-        <v>199</v>
+        <v>30</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D89">
-        <v>105</v>
+        <v>3697</v>
       </c>
       <c r="E89">
-        <v>47</v>
+        <v>414</v>
       </c>
       <c r="F89">
-        <v>52</v>
-[...8 lines deleted...]
-        <v>1177</v>
+        <v>4111</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>200</v>
+        <v>445</v>
       </c>
       <c r="C90" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D90">
-        <v>258</v>
+        <v>5978</v>
       </c>
       <c r="E90">
-        <v>31</v>
+        <v>688</v>
       </c>
       <c r="F90">
-        <v>37</v>
-[...8 lines deleted...]
-        <v>597</v>
+        <v>6666</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>201</v>
+        <v>446</v>
       </c>
       <c r="C91" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D91">
-        <v>78</v>
+        <v>8475</v>
       </c>
       <c r="E91">
-        <v>91</v>
+        <v>380</v>
       </c>
       <c r="F91">
-        <v>41</v>
-[...8 lines deleted...]
-        <v>1877</v>
+        <v>8855</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>202</v>
+        <v>447</v>
       </c>
       <c r="C92" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D92">
-        <v>40</v>
+        <v>1812</v>
       </c>
       <c r="E92">
-        <v>23</v>
+        <v>404</v>
       </c>
       <c r="F92">
-        <v>130</v>
-[...8 lines deleted...]
-        <v>405</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>203</v>
+        <v>448</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D93">
-        <v>124</v>
+        <v>2756</v>
       </c>
       <c r="E93">
-        <v>38</v>
+        <v>305</v>
       </c>
       <c r="F93">
-        <v>30</v>
-[...8 lines deleted...]
-        <v>9940</v>
+        <v>3061</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>204</v>
+        <v>449</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D94">
-        <v>98</v>
+        <v>11351</v>
       </c>
       <c r="E94">
-        <v>1501</v>
+        <v>124</v>
       </c>
       <c r="F94">
-        <v>42</v>
-[...11 lines deleted...]
-    <row r="95"/>
+        <v>11475</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>6</v>
+      </c>
+      <c r="B95" t="s">
+        <v>450</v>
+      </c>
+      <c r="C95" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95">
+        <v>1862</v>
+      </c>
+      <c r="E95">
+        <v>593</v>
+      </c>
+      <c r="F95">
+        <v>2455</v>
+      </c>
+    </row>
     <row r="96">
       <c r="A96">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B96" t="s">
-        <v>122</v>
+        <v>451</v>
       </c>
       <c r="C96" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D96">
-        <v>1823</v>
+        <v>395</v>
       </c>
       <c r="E96">
-        <v>71</v>
+        <v>142</v>
       </c>
       <c r="F96">
-        <v>69</v>
-[...8 lines deleted...]
-        <v>6234</v>
+        <v>537</v>
       </c>
     </row>
     <row r="97">
-      <c r="A97" t="s">
-        <v>29</v>
+      <c r="A97">
+        <v>8</v>
       </c>
       <c r="B97" t="s">
-        <v>29</v>
+        <v>452</v>
       </c>
       <c r="C97" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D97">
-        <v>270</v>
+        <v>781</v>
       </c>
       <c r="E97">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="F97">
-        <v>11</v>
-[...39 lines deleted...]
-    </row>
+        <v>819</v>
+      </c>
+    </row>
+    <row r="98"/>
     <row r="99">
       <c r="A99">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="B99" t="s">
-        <v>206</v>
+        <v>16</v>
       </c>
       <c r="C99" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D99">
-        <v>638</v>
+        <v>2688</v>
       </c>
       <c r="E99">
-        <v>16</v>
+        <v>477</v>
       </c>
       <c r="F99">
-        <v>10</v>
-[...8 lines deleted...]
-        <v>3295</v>
+        <v>3165</v>
       </c>
     </row>
     <row r="100">
-      <c r="A100">
-        <v>3</v>
+      <c r="A100" t="s">
+        <v>30</v>
       </c>
       <c r="B100" t="s">
-        <v>207</v>
+        <v>30</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D100">
-        <v>72</v>
+        <v>550</v>
       </c>
       <c r="E100">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="F100">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>235</v>
+        <v>601</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B101" t="s">
-        <v>208</v>
+        <v>453</v>
       </c>
       <c r="C101" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D101">
-        <v>628</v>
+        <v>639</v>
       </c>
       <c r="E101">
-        <v>14</v>
+        <v>91</v>
       </c>
       <c r="F101">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>762</v>
+        <v>730</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B102" t="s">
-        <v>209</v>
+        <v>454</v>
       </c>
       <c r="C102" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D102">
-        <v>29</v>
+        <v>494</v>
       </c>
       <c r="E102">
-        <v>12</v>
+        <v>139</v>
       </c>
       <c r="F102">
-        <v>11</v>
-[...11 lines deleted...]
-    <row r="103"/>
+        <v>633</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>3</v>
+      </c>
+      <c r="B103" t="s">
+        <v>455</v>
+      </c>
+      <c r="C103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103">
+        <v>351</v>
+      </c>
+      <c r="E103">
+        <v>26</v>
+      </c>
+      <c r="F103">
+        <v>377</v>
+      </c>
+    </row>
     <row r="104">
       <c r="A104">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B104" t="s">
+        <v>456</v>
+      </c>
+      <c r="C104" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104">
+        <v>110</v>
+      </c>
+      <c r="E104">
         <v>14</v>
       </c>
-      <c r="C104" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F104">
-        <v>7215</v>
-[...8 lines deleted...]
-        <v>72511</v>
+        <v>124</v>
       </c>
     </row>
     <row r="105">
-      <c r="A105" t="s">
-        <v>29</v>
+      <c r="A105">
+        <v>5</v>
       </c>
       <c r="B105" t="s">
-        <v>29</v>
+        <v>457</v>
       </c>
       <c r="C105" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D105">
-        <v>858</v>
+        <v>80</v>
       </c>
       <c r="E105">
-        <v>312</v>
+        <v>10</v>
       </c>
       <c r="F105">
-        <v>393</v>
-[...8 lines deleted...]
-        <v>4825</v>
+        <v>90</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B106" t="s">
-        <v>210</v>
+        <v>458</v>
       </c>
       <c r="C106" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D106">
-        <v>991</v>
+        <v>68</v>
       </c>
       <c r="E106">
-        <v>171</v>
+        <v>131</v>
       </c>
       <c r="F106">
-        <v>673</v>
-[...8 lines deleted...]
-        <v>18772</v>
+        <v>199</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B107" t="s">
-        <v>211</v>
+        <v>459</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D107">
-        <v>448</v>
+        <v>71</v>
       </c>
       <c r="E107">
-        <v>478</v>
+        <v>3</v>
       </c>
       <c r="F107">
-        <v>139</v>
-[...8 lines deleted...]
-        <v>6556</v>
+        <v>74</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B108" t="s">
-        <v>212</v>
+        <v>460</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D108">
-        <v>139</v>
+        <v>325</v>
       </c>
       <c r="E108">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="F108">
-        <v>68</v>
-[...39 lines deleted...]
-    </row>
+        <v>337</v>
+      </c>
+    </row>
+    <row r="109"/>
     <row r="110">
       <c r="A110">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B110" t="s">
-        <v>214</v>
+        <v>17</v>
       </c>
       <c r="C110" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D110">
-        <v>401</v>
+        <v>25606</v>
       </c>
       <c r="E110">
-        <v>1155</v>
+        <v>15111</v>
       </c>
       <c r="F110">
-        <v>118</v>
-[...8 lines deleted...]
-        <v>8100</v>
+        <v>40717</v>
       </c>
     </row>
     <row r="111">
-      <c r="A111">
-        <v>6</v>
+      <c r="A111" t="s">
+        <v>30</v>
       </c>
       <c r="B111" t="s">
-        <v>215</v>
+        <v>30</v>
       </c>
       <c r="C111" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D111">
-        <v>79</v>
+        <v>2998</v>
       </c>
       <c r="E111">
-        <v>33</v>
+        <v>877</v>
       </c>
       <c r="F111">
-        <v>36</v>
-[...8 lines deleted...]
-        <v>490</v>
+        <v>3875</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>216</v>
+        <v>461</v>
       </c>
       <c r="C112" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D112">
-        <v>375</v>
+        <v>2735</v>
       </c>
       <c r="E112">
-        <v>70</v>
+        <v>661</v>
       </c>
       <c r="F112">
-        <v>473</v>
-[...8 lines deleted...]
-        <v>1641</v>
+        <v>3396</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B113" t="s">
-        <v>217</v>
+        <v>462</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D113">
-        <v>782</v>
+        <v>7432</v>
       </c>
       <c r="E113">
-        <v>299</v>
+        <v>356</v>
       </c>
       <c r="F113">
-        <v>4883</v>
-[...8 lines deleted...]
-        <v>18464</v>
+        <v>7788</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>218</v>
+        <v>463</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D114">
-        <v>50</v>
+        <v>7110</v>
       </c>
       <c r="E114">
-        <v>36</v>
+        <v>7950</v>
       </c>
       <c r="F114">
-        <v>30</v>
-[...8 lines deleted...]
-        <v>295</v>
+        <v>15060</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B115" t="s">
-        <v>219</v>
+        <v>464</v>
       </c>
       <c r="C115" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D115">
-        <v>117</v>
+        <v>2280</v>
       </c>
       <c r="E115">
-        <v>43</v>
+        <v>4608</v>
       </c>
       <c r="F115">
-        <v>316</v>
-[...8 lines deleted...]
-        <v>1285</v>
+        <v>6888</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>220</v>
+        <v>465</v>
       </c>
       <c r="C116" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D116">
+        <v>216</v>
+      </c>
+      <c r="E116">
+        <v>138</v>
+      </c>
+      <c r="F116">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>6</v>
+      </c>
+      <c r="B117" t="s">
+        <v>466</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117">
+        <v>176</v>
+      </c>
+      <c r="E117">
+        <v>43</v>
+      </c>
+      <c r="F117">
         <v>219</v>
       </c>
-      <c r="E116">
-[...15 lines deleted...]
-    <row r="117"/>
+    </row>
     <row r="118">
       <c r="A118">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B118" t="s">
-        <v>15</v>
+        <v>467</v>
       </c>
       <c r="C118" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D118">
-        <v>166</v>
+        <v>636</v>
       </c>
       <c r="E118">
-        <v>314</v>
+        <v>298</v>
       </c>
       <c r="F118">
-        <v>80</v>
-[...8 lines deleted...]
-        <v>1927</v>
+        <v>934</v>
       </c>
     </row>
     <row r="119">
-      <c r="A119" t="s">
-        <v>29</v>
+      <c r="A119">
+        <v>8</v>
       </c>
       <c r="B119" t="s">
-        <v>29</v>
+        <v>468</v>
       </c>
       <c r="C119" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D119">
-        <v>39</v>
+        <v>2023</v>
       </c>
       <c r="E119">
-        <v>151</v>
+        <v>180</v>
       </c>
       <c r="F119">
-        <v>18</v>
-[...39 lines deleted...]
-    </row>
+        <v>2203</v>
+      </c>
+    </row>
+    <row r="120"/>
     <row r="121">
       <c r="A121">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B121" t="s">
-        <v>222</v>
+        <v>18</v>
       </c>
       <c r="C121" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D121">
-        <v>18</v>
+        <v>610</v>
       </c>
       <c r="E121">
-        <v>16</v>
+        <v>308</v>
       </c>
       <c r="F121">
-        <v>10</v>
-[...8 lines deleted...]
-        <v>170</v>
+        <v>918</v>
       </c>
     </row>
     <row r="122">
-      <c r="A122">
-        <v>3</v>
+      <c r="A122" t="s">
+        <v>30</v>
       </c>
       <c r="B122" t="s">
-        <v>223</v>
+        <v>30</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D122">
-        <v>13</v>
+        <v>258</v>
       </c>
       <c r="E122">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="F122">
-        <v>10</v>
-[...8 lines deleted...]
-        <v>113</v>
+        <v>355</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>224</v>
+        <v>469</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D123">
-        <v>21</v>
+        <v>216</v>
       </c>
       <c r="E123">
-        <v>17</v>
+        <v>125</v>
       </c>
       <c r="F123">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>175</v>
+        <v>341</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B124" t="s">
-        <v>225</v>
+        <v>470</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D124">
-        <v>16</v>
+        <v>136</v>
       </c>
       <c r="E124">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="F124">
-        <v>5</v>
-[...39 lines deleted...]
-    </row>
+        <v>222</v>
+      </c>
+    </row>
+    <row r="125"/>
     <row r="126">
       <c r="A126">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B126" t="s">
-        <v>227</v>
+        <v>19</v>
       </c>
       <c r="C126" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D126">
-        <v>4</v>
+        <v>827</v>
       </c>
       <c r="E126">
-        <v>4</v>
+        <v>141</v>
       </c>
       <c r="F126">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>29</v>
+        <v>968</v>
       </c>
     </row>
     <row r="127">
-      <c r="A127">
-        <v>8</v>
+      <c r="A127" t="s">
+        <v>30</v>
       </c>
       <c r="B127" t="s">
-        <v>228</v>
+        <v>30</v>
       </c>
       <c r="C127" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D127">
-        <v>5</v>
+        <v>167</v>
       </c>
       <c r="E127">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="F127">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
         <v>1</v>
       </c>
-      <c r="G127">
-[...9 lines deleted...]
-    <row r="128"/>
+      <c r="B128" t="s">
+        <v>471</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128">
+        <v>526</v>
+      </c>
+      <c r="E128">
+        <v>89</v>
+      </c>
+      <c r="F128">
+        <v>615</v>
+      </c>
+    </row>
     <row r="129">
       <c r="A129">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B129" t="s">
+        <v>472</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129">
+        <v>75</v>
+      </c>
+      <c r="E129">
+        <v>13</v>
+      </c>
+      <c r="F129">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>3</v>
+      </c>
+      <c r="B130" t="s">
+        <v>473</v>
+      </c>
+      <c r="C130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130">
+        <v>59</v>
+      </c>
+      <c r="E130">
         <v>16</v>
       </c>
-      <c r="C129" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="F130">
-        <v>148</v>
-[...39 lines deleted...]
-    </row>
+        <v>75</v>
+      </c>
+    </row>
+    <row r="131"/>
     <row r="132">
       <c r="A132">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="B132" t="s">
-        <v>230</v>
+        <v>20</v>
       </c>
       <c r="C132" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D132">
-        <v>323</v>
+        <v>18820</v>
       </c>
       <c r="E132">
-        <v>263</v>
+        <v>1842</v>
       </c>
       <c r="F132">
-        <v>38</v>
-[...8 lines deleted...]
-        <v>5655</v>
+        <v>20662</v>
       </c>
     </row>
     <row r="133">
-      <c r="A133">
-        <v>3</v>
+      <c r="A133" t="s">
+        <v>30</v>
       </c>
       <c r="B133" t="s">
-        <v>231</v>
+        <v>30</v>
       </c>
       <c r="C133" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D133">
-        <v>122</v>
+        <v>2016</v>
       </c>
       <c r="E133">
-        <v>21</v>
+        <v>215</v>
       </c>
       <c r="F133">
-        <v>47</v>
-[...8 lines deleted...]
-        <v>725</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B134" t="s">
-        <v>232</v>
+        <v>474</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D134">
-        <v>207</v>
+        <v>2301</v>
       </c>
       <c r="E134">
-        <v>48</v>
+        <v>313</v>
       </c>
       <c r="F134">
-        <v>104</v>
-[...8 lines deleted...]
-        <v>6283</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B135" t="s">
-        <v>233</v>
+        <v>475</v>
       </c>
       <c r="C135" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D135">
-        <v>319</v>
+        <v>5713</v>
       </c>
       <c r="E135">
-        <v>87</v>
+        <v>554</v>
       </c>
       <c r="F135">
-        <v>81</v>
-[...8 lines deleted...]
-        <v>1032</v>
+        <v>6267</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B136" t="s">
-        <v>234</v>
+        <v>476</v>
       </c>
       <c r="C136" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D136">
-        <v>76</v>
+        <v>1129</v>
       </c>
       <c r="E136">
-        <v>26</v>
+        <v>385</v>
       </c>
       <c r="F136">
-        <v>29</v>
-[...8 lines deleted...]
-        <v>474</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B137" t="s">
-        <v>235</v>
+        <v>477</v>
       </c>
       <c r="C137" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D137">
-        <v>59</v>
+        <v>2434</v>
       </c>
       <c r="E137">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="F137">
-        <v>1155</v>
-[...8 lines deleted...]
-        <v>1955</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B138" t="s">
-        <v>236</v>
+        <v>478</v>
       </c>
       <c r="C138" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D138">
-        <v>73</v>
+        <v>1224</v>
       </c>
       <c r="E138">
-        <v>173</v>
+        <v>83</v>
       </c>
       <c r="F138">
-        <v>29</v>
-[...8 lines deleted...]
-        <v>696</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B139" t="s">
-        <v>237</v>
+        <v>479</v>
       </c>
       <c r="C139" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D139">
-        <v>31</v>
+        <v>132</v>
       </c>
       <c r="E139">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="F139">
-        <v>10</v>
-[...8 lines deleted...]
-        <v>202</v>
+        <v>147</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B140" t="s">
-        <v>238</v>
+        <v>480</v>
       </c>
       <c r="C140" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D140">
-        <v>112</v>
+        <v>1942</v>
       </c>
       <c r="E140">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="F140">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>12282</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B141" t="s">
-        <v>239</v>
+        <v>481</v>
       </c>
       <c r="C141" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D141">
-        <v>33</v>
+        <v>1929</v>
       </c>
       <c r="E141">
-        <v>17</v>
+        <v>176</v>
       </c>
       <c r="F141">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>214</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="142"/>
     <row r="143">
       <c r="A143">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="B143" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C143" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D143">
-        <v>144</v>
+        <v>6156</v>
       </c>
       <c r="E143">
-        <v>46</v>
+        <v>2006</v>
       </c>
       <c r="F143">
-        <v>35</v>
-[...8 lines deleted...]
-        <v>991</v>
+        <v>8162</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B144" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C144" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D144">
-        <v>30</v>
+        <v>1008</v>
       </c>
       <c r="E144">
-        <v>11</v>
+        <v>482</v>
       </c>
       <c r="F144">
-        <v>10</v>
-[...8 lines deleted...]
-        <v>304</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>240</v>
+        <v>482</v>
       </c>
       <c r="C145" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D145">
-        <v>50</v>
+        <v>1896</v>
       </c>
       <c r="E145">
-        <v>24</v>
+        <v>455</v>
       </c>
       <c r="F145">
-        <v>16</v>
-[...8 lines deleted...]
-        <v>367</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>241</v>
+        <v>483</v>
       </c>
       <c r="C146" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D146">
-        <v>34</v>
+        <v>225</v>
       </c>
       <c r="E146">
-        <v>1</v>
+        <v>308</v>
       </c>
       <c r="F146">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>144</v>
+        <v>533</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>3</v>
       </c>
       <c r="B147" t="s">
-        <v>242</v>
+        <v>484</v>
       </c>
       <c r="C147" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D147">
-        <v>19</v>
+        <v>1151</v>
       </c>
       <c r="E147">
-        <v>9</v>
+        <v>234</v>
       </c>
       <c r="F147">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>123</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>4</v>
       </c>
       <c r="B148" t="s">
-        <v>243</v>
+        <v>485</v>
       </c>
       <c r="C148" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D148">
-        <v>11</v>
+        <v>1082</v>
       </c>
       <c r="E148">
-        <v>1</v>
+        <v>273</v>
       </c>
       <c r="F148">
-        <v>1</v>
-[...11 lines deleted...]
-    <row r="149"/>
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>5</v>
+      </c>
+      <c r="B149" t="s">
+        <v>486</v>
+      </c>
+      <c r="C149" t="s">
+        <v>38</v>
+      </c>
+      <c r="D149">
+        <v>289</v>
+      </c>
+      <c r="E149">
+        <v>106</v>
+      </c>
+      <c r="F149">
+        <v>395</v>
+      </c>
+    </row>
     <row r="150">
       <c r="A150">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="B150" t="s">
-        <v>19</v>
+        <v>487</v>
       </c>
       <c r="C150" t="s">
+        <v>38</v>
+      </c>
+      <c r="D150">
+        <v>217</v>
+      </c>
+      <c r="E150">
         <v>34</v>
       </c>
-      <c r="D150">
-[...4 lines deleted...]
-      </c>
       <c r="F150">
-        <v>2863</v>
-[...8 lines deleted...]
-        <v>28696</v>
+        <v>251</v>
       </c>
     </row>
     <row r="151">
-      <c r="A151" t="s">
-        <v>29</v>
+      <c r="A151">
+        <v>7</v>
       </c>
       <c r="B151" t="s">
-        <v>29</v>
+        <v>488</v>
       </c>
       <c r="C151" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D151">
-        <v>300</v>
+        <v>226</v>
       </c>
       <c r="E151">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="F151">
-        <v>255</v>
-[...8 lines deleted...]
-        <v>2067</v>
+        <v>309</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B152" t="s">
-        <v>244</v>
+        <v>489</v>
       </c>
       <c r="C152" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D152">
-        <v>226</v>
+        <v>62</v>
       </c>
       <c r="E152">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="F152">
-        <v>1810</v>
-[...2057 lines deleted...]
-      <c r="D49">
         <v>93</v>
-      </c>
-[...4683 lines deleted...]
-        <v>115</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>