--- v2 (2026-06-08)
+++ v3 (2026-08-07)
@@ -18,191 +18,1250 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="SUMATERA BARAT 4 - Partai" sheetId="2" r:id="rId4"/>
-[...6 lines deleted...]
-    <sheet name="SUMATERA BARAT 3 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="SUMATERA BARAT 1 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="SUMATERA BARAT 1 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="SUMATERA BARAT 3 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="SUMATERA BARAT 3 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="SUMATERA BARAT 2 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="SUMATERA BARAT 2 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="SUMATERA BARAT 4 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="SUMATERA BARAT 4 - Caleg" sheetId="9" r:id="rId12"/>
     <sheet name="SUMATERA BARAT 5 - Partai" sheetId="10" r:id="rId13"/>
     <sheet name="SUMATERA BARAT 5 - Caleg" sheetId="11" r:id="rId14"/>
-    <sheet name="SUMATERA BARAT 8 - Partai" sheetId="12" r:id="rId15"/>
-[...4 lines deleted...]
-    <sheet name="SUMATERA BARAT 2 - Caleg" sheetId="17" r:id="rId20"/>
+    <sheet name="SUMATERA BARAT 6 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="SUMATERA BARAT 6 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="SUMATERA BARAT 7 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="SUMATERA BARAT 7 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="SUMATERA BARAT 8 - Partai" sheetId="16" r:id="rId19"/>
+    <sheet name="SUMATERA BARAT 8 - Caleg" sheetId="17" r:id="rId20"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="914" uniqueCount="914">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
   <si>
     <t>PKB</t>
   </si>
   <si>
     <t>GERINDRA</t>
   </si>
   <si>
     <t>PDIP</t>
   </si>
   <si>
     <t>GOLKAR</t>
   </si>
   <si>
     <t>NASDEM</t>
   </si>
   <si>
     <t>BURUH</t>
   </si>
   <si>
     <t>GELORA</t>
   </si>
   <si>
     <t>PKS</t>
   </si>
   <si>
+    <t>PKN</t>
+  </si>
+  <si>
     <t>HANURA</t>
   </si>
   <si>
     <t>PAN</t>
   </si>
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>SUMATERA BARAT</t>
   </si>
   <si>
+    <t>130001</t>
+  </si>
+  <si>
+    <t>SUMATERA BARAT 1</t>
+  </si>
+  <si>
+    <t>1371</t>
+  </si>
+  <si>
+    <t>KOTA PADANG</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>NALIANSYAH EMIEL NISYA FIRMANDA HAFRIAL</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>DAHLER, M.Sc., Dt. Panghulu Sati</t>
+  </si>
+  <si>
+    <t>Dra. YASNIDA SYAMSUDDIN, M.M.</t>
+  </si>
+  <si>
+    <t>Dra. HERAWATI JOHAN, M. Pd. I.</t>
+  </si>
+  <si>
+    <t>YAN ISWARDI</t>
+  </si>
+  <si>
+    <t>MARDIOS</t>
+  </si>
+  <si>
+    <t>ISMAIL NOVENDRA</t>
+  </si>
+  <si>
+    <t>IRWAN GUSRIANTO, S.Pd., M.M., C. Me.</t>
+  </si>
+  <si>
+    <t>DEFNI ANITA</t>
+  </si>
+  <si>
+    <t>AULYA RIVAI, S.E.</t>
+  </si>
+  <si>
+    <t>EVI YANDRI RAJO BUDIMAN</t>
+  </si>
+  <si>
+    <t>H. HIDAYAT, S.S., M.H.</t>
+  </si>
+  <si>
+    <t>Dra. MAIYOFA, M.M.</t>
+  </si>
+  <si>
+    <t>VERRY MULYADI, S.H.</t>
+  </si>
+  <si>
+    <t>RUDI SYAFRIADI</t>
+  </si>
+  <si>
+    <t>RAHMIDES UTAMI,  S.Pd., M.H.</t>
+  </si>
+  <si>
+    <t>HARRIS HIDAYAT. B, S.T., DT. BATUAH</t>
+  </si>
+  <si>
+    <t>SYAFRIAL KANI, S.H.</t>
+  </si>
+  <si>
+    <t>WILZA RIDANI</t>
+  </si>
+  <si>
+    <t>MEGRI FERNANDO</t>
+  </si>
+  <si>
+    <t>ALBERT HENDRA LUKMAN, S.E.</t>
+  </si>
+  <si>
+    <t>H. SYAHRIAL, B.Sc.</t>
+  </si>
+  <si>
+    <t>GUSNIATI</t>
+  </si>
+  <si>
+    <t>DONNY DJANAS, S.T.</t>
+  </si>
+  <si>
+    <t>ARTASASTA LEPAT RAJA IKUTEN PINEM, S.Pt., M.Pt.</t>
+  </si>
+  <si>
+    <t>ESTIE PRATIWI, M.Hum.</t>
+  </si>
+  <si>
+    <t>DEFON IKBAL, S.Or.</t>
+  </si>
+  <si>
+    <t>APRIANUS HURA</t>
+  </si>
+  <si>
+    <t>YULINOFRI</t>
+  </si>
+  <si>
+    <t>ZALMAN EFENDI</t>
+  </si>
+  <si>
+    <t>H. AFRIZAL, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IQRA CHISSA PUTRA, S.S.T., M.M.</t>
+  </si>
+  <si>
+    <t>LINDA OKTAVIANTI, S.E., M.M., M.Pd.E.</t>
+  </si>
+  <si>
+    <t>ANDI MASTIAN, S.E.</t>
+  </si>
+  <si>
+    <t>RICHARDO, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>DEVIANI, S.Si.</t>
+  </si>
+  <si>
+    <t>Dr. AMIZIDUHU MENDROFA, S.H., M.Hum.</t>
+  </si>
+  <si>
+    <t>ERWIN PRIBADI</t>
+  </si>
+  <si>
+    <t>DEVI DIANY, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>AGUSWANTO, S.P., M.P.</t>
+  </si>
+  <si>
+    <t>Mailinda Rose, S.E.</t>
+  </si>
+  <si>
+    <t>H. Irwan Zuldani, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>H. M. Tauhid, S.IP.</t>
+  </si>
+  <si>
+    <t>Deswandi Bajadi, S.E.</t>
+  </si>
+  <si>
+    <t>Nanda Satria, S.IP.</t>
+  </si>
+  <si>
+    <t>Dra. Salmah</t>
+  </si>
+  <si>
+    <t>Taufik Hidayat, S.E.</t>
+  </si>
+  <si>
+    <t>Ka'bati, S.Sos.I., M.Si.</t>
+  </si>
+  <si>
+    <t>Uniang Zafniarti, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. Adi Prabowo, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. TARMIZI MAWARDI</t>
+  </si>
+  <si>
+    <t>RIKI HENDRA MULYA</t>
+  </si>
+  <si>
+    <t>GUSNAINI</t>
+  </si>
+  <si>
+    <t>Yomi Wahyudi</t>
+  </si>
+  <si>
+    <t>Ridho Ilahi</t>
+  </si>
+  <si>
+    <t>WIDI DEVI ANISA</t>
+  </si>
+  <si>
+    <t>Dedi, A.Md.</t>
+  </si>
+  <si>
+    <t>HANAFI ZEIN</t>
+  </si>
+  <si>
+    <t>TOMI TAMARA</t>
+  </si>
+  <si>
+    <t>YENI KUMALA DEWI</t>
+  </si>
+  <si>
+    <t>REYNALDO</t>
+  </si>
+  <si>
+    <t>H. GUSTAMI HIDAYAT, S.Pt., M.P.</t>
+  </si>
+  <si>
+    <t>Drs. H. MUHIDI, M.M.</t>
+  </si>
+  <si>
+    <t>TASNIDAR, S.Pt.</t>
+  </si>
+  <si>
+    <t>H. EPISANTOSO, S.P.</t>
+  </si>
+  <si>
+    <t>H. ANDY WIJAYA KUSUMA</t>
+  </si>
+  <si>
+    <t>DEVI ERAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>ALIZAR, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Ir. H. ASNEL, M.Si.</t>
+  </si>
+  <si>
+    <t>WENI YULIANI, S.Si.</t>
+  </si>
+  <si>
+    <t>H. ULKI CHANDRA, S.E.</t>
+  </si>
+  <si>
+    <t>Rudi Harmono, S.H.</t>
+  </si>
+  <si>
+    <t>AISYAH PUTRI DEVIRA, S.H.</t>
+  </si>
+  <si>
+    <t>FEBBY, DT. BANGSO, SST.Par., M.Par.</t>
+  </si>
+  <si>
+    <t>GUSMARDI, S.Ag.</t>
+  </si>
+  <si>
+    <t>LERRY PRATAMA</t>
+  </si>
+  <si>
+    <t>YENI MARHAYATI</t>
+  </si>
+  <si>
+    <t>TRIS CANDRA</t>
+  </si>
+  <si>
+    <t>YENITA YATIM, S.Sos., M.Pd.</t>
+  </si>
+  <si>
+    <t>RUSDI ROSIS</t>
+  </si>
+  <si>
+    <t>SYUKRI THAHER, S.Sn.</t>
+  </si>
+  <si>
+    <t>AMRAN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>H. INDRA, DT. RAJO LELO, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>ZULHERMAN, S.Pd., M.M.</t>
+  </si>
+  <si>
+    <t>Dra. DESMA ELFA</t>
+  </si>
+  <si>
+    <t>H. MAIGUS NASIR, S.Pd.</t>
+  </si>
+  <si>
+    <t>SUDIRUSMAN</t>
+  </si>
+  <si>
+    <t>RATMIWATI, A.Md.</t>
+  </si>
+  <si>
+    <t>DARMAWI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>Titin Kristina</t>
+  </si>
+  <si>
+    <t>ELIZA EKA PUTRI</t>
+  </si>
+  <si>
+    <t>Khairiah Putri Awera</t>
+  </si>
+  <si>
+    <t>SYAHRUL RAMADHAN TANJUNG, S.Ag.</t>
+  </si>
+  <si>
+    <t>dr. ERMAWATI, Sp.OG (K)</t>
+  </si>
+  <si>
+    <t>YAN FIRDAUS</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IQBAL, S.H.</t>
+  </si>
+  <si>
+    <t>DJUNAIDI BOER, S.E.</t>
+  </si>
+  <si>
+    <t>DESPARIKA METRA, M.H.</t>
+  </si>
+  <si>
+    <t>ALIYUS</t>
+  </si>
+  <si>
+    <t>NICKY YULIZAR, S.Pd.</t>
+  </si>
+  <si>
+    <t>JANURISDA HARTATI</t>
+  </si>
+  <si>
+    <t>ARPENDY, DATUK TAN BAGINDO</t>
+  </si>
+  <si>
+    <t>GINNO IRWAN</t>
+  </si>
+  <si>
+    <t>Ir. H. YULTEKHNIL, M.M.</t>
+  </si>
+  <si>
+    <t>Hj. ERMAWATI TANJUNG, S.Sos.</t>
+  </si>
+  <si>
+    <t>Januardi Sumka, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>AFRI YASMON, A.Md.</t>
+  </si>
+  <si>
+    <t>SUSANTI SEMBIRING, S.E., S.H., M.Hum.</t>
+  </si>
+  <si>
+    <t>NELVI NIZAR, S.E.</t>
+  </si>
+  <si>
+    <t>H. BUZARMAN, S.T.</t>
+  </si>
+  <si>
+    <t>ZUBARDI KOTO, Dt. ANGKAT DIRAJO, A.Md.</t>
+  </si>
+  <si>
+    <t>Rismadi, S.E.</t>
+  </si>
+  <si>
+    <t>ARMALIS, S.H., M.Hum.</t>
+  </si>
+  <si>
+    <t>FERI MUKLI</t>
+  </si>
+  <si>
+    <t>Gusrianti</t>
+  </si>
+  <si>
+    <t>YULISMAN</t>
+  </si>
+  <si>
+    <t>TATI HARYATI</t>
+  </si>
+  <si>
+    <t>ERLIAN ISWANDI, S.H.</t>
+  </si>
+  <si>
+    <t>HAMIDI AMBRAN</t>
+  </si>
+  <si>
+    <t>MELDAWATI, S.H.</t>
+  </si>
+  <si>
+    <t>YUDI YULIS SATRIA</t>
+  </si>
+  <si>
+    <t>SUHAIDI OLON, S.H.</t>
+  </si>
+  <si>
+    <t>SUARDI MANSUR, S.H.</t>
+  </si>
+  <si>
+    <t>YEVI SUSANTI, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>HARLENY</t>
+  </si>
+  <si>
+    <t>HUSNAINI, S.Ag.</t>
+  </si>
+  <si>
+    <t>JONLI PUTRA</t>
+  </si>
+  <si>
+    <t>NIKKI LAUDA HARIYONA, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>H. ASMANTONI, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. ERMIWATI JINIS, S.H., QIA.</t>
+  </si>
+  <si>
+    <t>GEVIN APRIOFALDO AZWIN</t>
+  </si>
+  <si>
+    <t>Drs. H. ACHIAR, S.Pd., M.M., Dt. Bagindo Mole</t>
+  </si>
+  <si>
+    <t>ZAIMAH ZUL, S.Ag.</t>
+  </si>
+  <si>
+    <t>Drs. H. YUSRAN ANCE</t>
+  </si>
+  <si>
+    <t>ZULKARNAINI SUTAN BATUAH</t>
+  </si>
+  <si>
+    <t>IRMAWATI</t>
+  </si>
+  <si>
+    <t>ZUL AKMAL NARO, S.Sos.</t>
+  </si>
+  <si>
+    <t>Drs. H. AMSIR, M.Pd.</t>
+  </si>
+  <si>
+    <t>SIGIT SUGIARTO, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>CHENDRA ABETHIN</t>
+  </si>
+  <si>
+    <t>NANDIN, Dt. RAJO NAN PANJANG, S.Sos.</t>
+  </si>
+  <si>
+    <t>H. ADI SAPUTRA, A.MaE., S.Sos.</t>
+  </si>
+  <si>
+    <t>Dra. YURNITA</t>
+  </si>
+  <si>
+    <t>FIRMAN</t>
+  </si>
+  <si>
+    <t>GUSLI, S.Hut., M.H.</t>
+  </si>
+  <si>
+    <t>PETRINA</t>
+  </si>
+  <si>
+    <t>ASPARDI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>130003</t>
+  </si>
+  <si>
+    <t>SUMATERA BARAT 3</t>
+  </si>
+  <si>
+    <t>1306</t>
+  </si>
+  <si>
+    <t>AGAM</t>
+  </si>
+  <si>
+    <t>1375</t>
+  </si>
+  <si>
+    <t>KOTA BUKITTINGGI</t>
+  </si>
+  <si>
+    <t>AKMAL USMAN</t>
+  </si>
+  <si>
+    <t>Ir. SUTAN HENDY ALAMSYAH</t>
+  </si>
+  <si>
+    <t>MARLIENTI</t>
+  </si>
+  <si>
+    <t>YOLDI PUTRA</t>
+  </si>
+  <si>
+    <t>ZULEKMI</t>
+  </si>
+  <si>
+    <t>ELVINA</t>
+  </si>
+  <si>
+    <t>YOPI RIZKI RAMADHAN, A.Md.</t>
+  </si>
+  <si>
+    <t>DUL AMRI</t>
+  </si>
+  <si>
+    <t>ISMUNANDI SOFYAN, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. H. INDRA CATRI, M.T.</t>
+  </si>
+  <si>
+    <t>DESI ANDRIANI</t>
+  </si>
+  <si>
+    <t>YAN FIRWAN, S.Si., M.H.</t>
+  </si>
+  <si>
+    <t>RINAL WAHYUDI, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. YUSNIWATI, S.H.</t>
+  </si>
+  <si>
+    <t>ILHAM RANDY MARTHA</t>
+  </si>
+  <si>
+    <t>RINALDI, S.Si., M.M.</t>
+  </si>
+  <si>
+    <t>PRIYONO D.T.</t>
+  </si>
+  <si>
+    <t>Drs. RUSWANDI, M.M.</t>
+  </si>
+  <si>
+    <t>HERINA HUSNI</t>
+  </si>
+  <si>
+    <t>ERVINA PILISA</t>
+  </si>
+  <si>
+    <t>DAFRIYON, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>FORTIS MELUR</t>
+  </si>
+  <si>
+    <t>RIZKY ADITYA UTAMA</t>
+  </si>
+  <si>
+    <t>Drs. ZAM ZAMI</t>
+  </si>
+  <si>
+    <t>LAZUARDI ERMAN, S.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD DHANNI HARIYONA</t>
+  </si>
+  <si>
+    <t>DESI YURNI</t>
+  </si>
+  <si>
+    <t>YULMAN HADI, S.E., S.IP.</t>
+  </si>
+  <si>
+    <t>EDISON KATIK BASA, S.E.</t>
+  </si>
+  <si>
+    <t>SUSI OKTAVIA DEWI, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>EDI GUSRIANTO, DT. RAJO SAMPONO, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>VIVI YUNELFI, S.E.</t>
+  </si>
+  <si>
+    <t>H. Murdani, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Asril, S.E.</t>
+  </si>
+  <si>
+    <t>Rita Widyawati, S.H.</t>
+  </si>
+  <si>
+    <t>Firdaus</t>
+  </si>
+  <si>
+    <t>H. Hargianto, S.E., M.M., M.Si., Dt. Bagindo Malano Nan Hitam</t>
+  </si>
+  <si>
+    <t>Rina Delfita</t>
+  </si>
+  <si>
+    <t>Syufri Salam Imam Majolelo</t>
+  </si>
+  <si>
+    <t>Ir. Novi Endri, Dt. Simarajo</t>
+  </si>
+  <si>
+    <t>DESRI EFRINALDI</t>
+  </si>
+  <si>
+    <t>Eka Nofrianto, Dt. Tan Gagah</t>
+  </si>
+  <si>
+    <t>NOVITA SARI</t>
+  </si>
+  <si>
+    <t>FERRY DEDY, S.E.</t>
+  </si>
+  <si>
+    <t>HUSNI HUDAYA</t>
+  </si>
+  <si>
+    <t>ENDANG</t>
+  </si>
+  <si>
+    <t>AFRIZAL, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>IIN MARLINA</t>
+  </si>
+  <si>
+    <t>NURNA EVA KARMILA</t>
+  </si>
+  <si>
+    <t>H. RAFDINAL, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>REIDO DESKUMAR, S.T.</t>
+  </si>
+  <si>
+    <t>SAFRUDIN, S.S., M.M.</t>
+  </si>
+  <si>
+    <t>SUHARMAN</t>
+  </si>
+  <si>
+    <t>ARYATI, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. H. ASRA FABER, M.M.</t>
+  </si>
+  <si>
+    <t>FIRDAUS. M, S.Si., M.Ag.</t>
+  </si>
+  <si>
+    <t>DONNY ANDRI MAGEK PILIANG</t>
+  </si>
+  <si>
+    <t>SYAFRUDDIN,  ST. MANTARI</t>
+  </si>
+  <si>
+    <t>Hj. ZARTINI, S.Pd.</t>
+  </si>
+  <si>
+    <t>SYAFLIN, S.H.I., M.H.</t>
+  </si>
+  <si>
+    <t>Hj. ARTATI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>NICKO TAHTA OKTAVIAN</t>
+  </si>
+  <si>
+    <t>FEBRI WAHYUNI SABRAN, S.E.</t>
+  </si>
+  <si>
+    <t>RIDWAN,  DT. TUMBIJO</t>
+  </si>
+  <si>
+    <t>SUHATRIL, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Drs. HALVIAN</t>
+  </si>
+  <si>
+    <t>SYAMSIRMAN, S.Pd.I., M.M.</t>
+  </si>
+  <si>
+    <t>FAUZAN ZAKIR, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>M. KASNI, S.Pd., DT. RAJO PANGULU</t>
+  </si>
+  <si>
+    <t>FITRI WATI</t>
+  </si>
+  <si>
+    <t>AMLI KAMAL, S.T.</t>
+  </si>
+  <si>
+    <t>AMRINA</t>
+  </si>
+  <si>
+    <t>PETRO DELA SAMSU</t>
+  </si>
+  <si>
+    <t>APRIYANTI, A.Md.</t>
+  </si>
+  <si>
+    <t>DESMAN TOMMY WIRAPUTRA, S.H.</t>
+  </si>
+  <si>
+    <t>Yuliandri, S.Si.</t>
+  </si>
+  <si>
+    <t>IRWAN FIKRI, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. YESI ENDRIANI, S.M.</t>
+  </si>
+  <si>
+    <t>H. ISMET AMZIS, S.H.</t>
+  </si>
+  <si>
+    <t>Anhar, S.Si.</t>
+  </si>
+  <si>
+    <t>YULIA OSMAN, S, Sos.</t>
+  </si>
+  <si>
+    <t>DHIPA ARKHENDI</t>
+  </si>
+  <si>
+    <t>Drs. Suherman, M.Si.</t>
+  </si>
+  <si>
+    <t>DEFRIJON</t>
+  </si>
+  <si>
+    <t>RIKA YURISTIKA</t>
+  </si>
+  <si>
+    <t>AZWAR SALIM</t>
+  </si>
+  <si>
+    <t>ZULMAHDI</t>
+  </si>
+  <si>
+    <t>ASTRIANI</t>
+  </si>
+  <si>
+    <t>Dra. ARMIATI, M.M.</t>
+  </si>
+  <si>
+    <t>H. NOFRIZON, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>Drs. AMRINAL, DT. KABASARAN</t>
+  </si>
+  <si>
+    <t>HELMON, DT. HITAM</t>
+  </si>
+  <si>
+    <t>Ir. RESNAL</t>
+  </si>
+  <si>
+    <t>ROZIYULIYANI, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. FREZI MAJESTY, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ARIF, S.H.I.</t>
+  </si>
+  <si>
+    <t>RICE NANDA YULIA, S.T.</t>
+  </si>
+  <si>
+    <t>RAHMAT NONA M.</t>
+  </si>
+  <si>
+    <t>MAWARDI</t>
+  </si>
+  <si>
+    <t>ZUL IKHSAN</t>
+  </si>
+  <si>
+    <t>RIZKI TRI PUTRA ARIMA, S.H.</t>
+  </si>
+  <si>
+    <t>LAILINA ZARMI PUTRI</t>
+  </si>
+  <si>
+    <t>MUSRAL MRP SRA, S.E.</t>
+  </si>
+  <si>
+    <t>HARIMAN SIREGAR, S.H.</t>
+  </si>
+  <si>
+    <t>130002</t>
+  </si>
+  <si>
+    <t>SUMATERA BARAT 2</t>
+  </si>
+  <si>
+    <t>1377</t>
+  </si>
+  <si>
+    <t>KOTA PARIAMAN</t>
+  </si>
+  <si>
+    <t>1305</t>
+  </si>
+  <si>
+    <t>PADANG PARIAMAN</t>
+  </si>
+  <si>
+    <t>FIRDAUS, S.HI.</t>
+  </si>
+  <si>
+    <t>Drs. IDARUSSALAM</t>
+  </si>
+  <si>
+    <t>DEWI FITRI DESWATI, S.Pi., M.T.</t>
+  </si>
+  <si>
+    <t>TASLIM, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>DIEN NOFRITA</t>
+  </si>
+  <si>
+    <t>IRSAN</t>
+  </si>
+  <si>
+    <t>ZUARDI MS Dt. Rajo Bijayo</t>
+  </si>
+  <si>
+    <t>JASMA JUNI, DT. GADANG, S.E.</t>
+  </si>
+  <si>
+    <t>JEMPOL</t>
+  </si>
+  <si>
+    <t>FITRIANNY EKA PUTRI</t>
+  </si>
+  <si>
+    <t>MAYMUSPI, SE., M.M. EPI KARUIK</t>
+  </si>
+  <si>
+    <t>RIKO SAPUTRA ZEIN, S.H.</t>
+  </si>
+  <si>
+    <t>RIZKA STEVANI</t>
+  </si>
+  <si>
+    <t>MUSYARIF AGIL GOZANY, B.A., M.Sc.</t>
+  </si>
+  <si>
+    <t>ERDI JANUR, S.H.</t>
+  </si>
+  <si>
+    <t>HASNO WELLY</t>
+  </si>
+  <si>
+    <t>DESNITA</t>
+  </si>
+  <si>
+    <t>A. KHUSNUN AZIZ</t>
+  </si>
+  <si>
+    <t>ABDUL RAHIM, S.H., LLM.</t>
+  </si>
+  <si>
+    <t>OKTAVIA NINGSIH</t>
+  </si>
+  <si>
+    <t>dr. RACHEL PERDANA YUMES</t>
+  </si>
+  <si>
+    <t>Dra. Hj. SITTI IZZATI AZIZ</t>
+  </si>
+  <si>
+    <t>BUJANG PENDAWA, S.E.</t>
+  </si>
+  <si>
+    <t>ALI BAKRI</t>
+  </si>
+  <si>
+    <t>YULIUS DANIL</t>
+  </si>
+  <si>
+    <t>ZULASPA ILHAM, S.E.</t>
+  </si>
+  <si>
+    <t>IRMA SUSAN, S.Sn.</t>
+  </si>
+  <si>
+    <t>BUDINOV</t>
+  </si>
+  <si>
+    <t>Endarmy</t>
+  </si>
+  <si>
+    <t>Sukri Umar, S.Pt., M.Si., Dt. Pado Basa</t>
+  </si>
+  <si>
+    <t>Ridwan Mansur</t>
+  </si>
+  <si>
+    <t>Arif Fuady, S. Pi.</t>
+  </si>
+  <si>
+    <t>Syauqi, S.Sos.</t>
+  </si>
+  <si>
+    <t>Rizul Manidar, S.Pd. SD.</t>
+  </si>
+  <si>
+    <t>Ir. H. Ali Amran, M.P.</t>
+  </si>
+  <si>
+    <t>Ali Nurdin Syam</t>
+  </si>
+  <si>
+    <t>Syahril Chaniago</t>
+  </si>
+  <si>
+    <t>Asma Khairawati</t>
+  </si>
+  <si>
+    <t>AFRIADI</t>
+  </si>
+  <si>
+    <t>RATNA DEWI</t>
+  </si>
+  <si>
+    <t>LISA NOVIANI, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMAD YASIN, S.TP.</t>
+  </si>
+  <si>
+    <t>YOHANES WEMPI, S.Pt.</t>
+  </si>
+  <si>
+    <t>ZULHENI</t>
+  </si>
+  <si>
+    <t>H. DARMON, S.Ag., M.M.</t>
+  </si>
+  <si>
+    <t>Ir. H. MAHYUDDIN</t>
+  </si>
+  <si>
+    <t>DEWI KUMALA SUTRA, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>H. JAYANIS, S.E.</t>
+  </si>
+  <si>
+    <t>HENDRA HALIM</t>
+  </si>
+  <si>
+    <t>H. WIJAYA RAHMAD</t>
+  </si>
+  <si>
+    <t>NINI ARLIN, S.Sos., M.H.</t>
+  </si>
+  <si>
+    <t>ROSMAN, S.S.</t>
+  </si>
+  <si>
+    <t>RAHMADI SUTRISNO, S.H.</t>
+  </si>
+  <si>
+    <t>SRI SUHARTATI, S.I.Kom., M.M.</t>
+  </si>
+  <si>
+    <t>H. DEDY EDWAR, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>MASDI AZNUR</t>
+  </si>
+  <si>
+    <t>AZWAR ANAS</t>
+  </si>
+  <si>
+    <t>NELY MARLENI</t>
+  </si>
+  <si>
+    <t>Drs. LUKMAN SYAM, B.A., M.M.</t>
+  </si>
+  <si>
+    <t>ARMAIDI, S.Sos., M.A.</t>
+  </si>
+  <si>
+    <t>NADILLA GUSRIADI, S.Pd.</t>
+  </si>
+  <si>
+    <t>BENY SASWIN NASRUN</t>
+  </si>
+  <si>
+    <t>Usman Labai, S.Pt., M.M.</t>
+  </si>
+  <si>
+    <t>EVI DWI LASTRI, S.Ak., M.M.</t>
+  </si>
+  <si>
+    <t>JANUAR BAKRI</t>
+  </si>
+  <si>
+    <t>H. M. Nurnas, S.T.</t>
+  </si>
+  <si>
+    <t>YUTRINA HARIANI, S.IP.</t>
+  </si>
+  <si>
+    <t>KOMI CHANIAGO, S.H.</t>
+  </si>
+  <si>
+    <t>Zainuddin S, S.H.</t>
+  </si>
+  <si>
+    <t>BUJANG SYARFIKA</t>
+  </si>
+  <si>
+    <t>NURDIN</t>
+  </si>
+  <si>
+    <t>YUNI FITRI, S.Pd.</t>
+  </si>
+  <si>
+    <t>NIKO MEHRA</t>
+  </si>
+  <si>
+    <t>MULYADI</t>
+  </si>
+  <si>
+    <t>Hj. RUSFAYETTI, S.Pd.</t>
+  </si>
+  <si>
+    <t>KARDIMON, S.A.P.</t>
+  </si>
+  <si>
+    <t>BASRIZAL</t>
+  </si>
+  <si>
+    <t>RUSTAM, S.E., M.M., DT. PANGHULU MUDO</t>
+  </si>
+  <si>
+    <t>ZULFA SYAMSUAR, S.Kom.</t>
+  </si>
+  <si>
+    <t>RIZKY YORI ARDI, S.H., CPM.</t>
+  </si>
+  <si>
+    <t>ADRIAN TUSWANDI, S.H.</t>
+  </si>
+  <si>
+    <t>APRIL ADEK, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>YUSMAULINA RITA</t>
+  </si>
+  <si>
+    <t>ABDUL SALAM TUANKU BUNGSU, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>RATU FATHIA RASYID</t>
+  </si>
+  <si>
     <t>130004</t>
   </si>
   <si>
     <t>SUMATERA BARAT 4</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>PASAMAN</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>PASAMAN BARAT</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>DONIZAR</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>H. AMINULLAH, S.H., M.Si.</t>
   </si>
   <si>
     <t>JUNNY SURYA NURMA DONA, A.Md.</t>
   </si>
   <si>
     <t>ZAINIR S.</t>
   </si>
   <si>
     <t>EFENDI, S.P.</t>
   </si>
   <si>
     <t>ILFA MARDINA</t>
   </si>
   <si>
     <t>JEVI DALTON, S.T.</t>
   </si>
   <si>
     <t>ANISA SAPUTRI</t>
   </si>
   <si>
     <t>IMAM JENDRI FADLUL HAKIM, S.Ag., M.Si.</t>
   </si>
   <si>
     <t>KHAIRUDDIN SIMANJUNTAK</t>
@@ -483,50 +1542,278 @@
   <si>
     <t>JUMADIAS</t>
   </si>
   <si>
     <t>DELMITA YETTI</t>
   </si>
   <si>
     <t>CITRA MUSTIKA AYU KARDINAL</t>
   </si>
   <si>
     <t>MARHADI EFENDI</t>
   </si>
   <si>
     <t>AFRIZAL, S.E.</t>
   </si>
   <si>
     <t>JAWAHIR</t>
   </si>
   <si>
     <t>Dr. Ir. NURSAL JALID, M.Sc.</t>
   </si>
   <si>
     <t>SYAFRUDDIN</t>
   </si>
   <si>
+    <t>130005</t>
+  </si>
+  <si>
+    <t>SUMATERA BARAT 5</t>
+  </si>
+  <si>
+    <t>1376</t>
+  </si>
+  <si>
+    <t>KOTA PAYAKUMBUH</t>
+  </si>
+  <si>
+    <t>1307</t>
+  </si>
+  <si>
+    <t>LIMA PULUH KOTA</t>
+  </si>
+  <si>
+    <t>RITA MURNI</t>
+  </si>
+  <si>
+    <t>FAISAL BUCHARI</t>
+  </si>
+  <si>
+    <t>NYOTO PRAYITNO</t>
+  </si>
+  <si>
+    <t>DEVI SUSANTI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YAHYA</t>
+  </si>
+  <si>
+    <t>Drs. HASMELDI</t>
+  </si>
+  <si>
+    <t>NURKHALIS DT. BIJO DIRAJO, S.Pt.</t>
+  </si>
+  <si>
+    <t>WULAN DENURA, S.ST.</t>
+  </si>
+  <si>
+    <t>SUPARDI, S.H.</t>
+  </si>
+  <si>
+    <t>ELSAWATI</t>
+  </si>
+  <si>
+    <t>DENDY SELMAEZA</t>
+  </si>
+  <si>
+    <t>Drs. H. ASYIRWAN YUNUS, M.Si.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RAFI, S.Or.</t>
+  </si>
+  <si>
+    <t>FEBRI DAYANTO</t>
+  </si>
+  <si>
+    <t>CUT HENILISA DAMAYA PRIMA</t>
+  </si>
+  <si>
+    <t>MURNITA</t>
+  </si>
+  <si>
+    <t>JASNAL ANANTA</t>
+  </si>
+  <si>
+    <t>YAN FAISAL, S.H.I., M.S.I.</t>
+  </si>
+  <si>
+    <t>drh. NELA ABDIKA ZAMRI, S.K.H., M.M., M.Si.</t>
+  </si>
+  <si>
+    <t>SYAMSUL MIKAR</t>
+  </si>
+  <si>
+    <t>YOGI NOFRIZAL, S.H.I.</t>
+  </si>
+  <si>
+    <t>MEGA ZUSMANURNI, S.E.</t>
+  </si>
+  <si>
+    <t>EKO CAHYADI, S.H.</t>
+  </si>
+  <si>
+    <t>ORPANS, S.Sos.</t>
+  </si>
+  <si>
+    <t>H. Ilson Cong, S.E., M.M., Dt. Mongguang</t>
+  </si>
+  <si>
+    <t>Ir. Sevina Rozalen</t>
+  </si>
+  <si>
+    <t>H. Bambang Efriadi</t>
+  </si>
+  <si>
+    <t>Titi Yunelfi</t>
+  </si>
+  <si>
+    <t>Eko Wahyudi, S.Pd.</t>
+  </si>
+  <si>
+    <t>Tazwendri</t>
+  </si>
+  <si>
+    <t>GUSRA ENTOL</t>
+  </si>
+  <si>
+    <t>DARMIS HURIATI</t>
+  </si>
+  <si>
+    <t>EDRA NOFRIWAN</t>
+  </si>
+  <si>
+    <t>YULIZAR BILA</t>
+  </si>
+  <si>
+    <t>H. IRSYAD SYAFAR, Lc.</t>
+  </si>
+  <si>
+    <t>H. YOS SARIADI, S.Ag.</t>
+  </si>
+  <si>
+    <t>Hj. RAHMAINAR, M.Si.</t>
+  </si>
+  <si>
+    <t>HARDEDI, S.Sos.</t>
+  </si>
+  <si>
+    <t>H. LIRMAN, S.H.</t>
+  </si>
+  <si>
+    <t>ERINA</t>
+  </si>
+  <si>
+    <t>H. DODY DELVY, S.E.</t>
+  </si>
+  <si>
+    <t>H. MASPERI, S.Pd.</t>
+  </si>
+  <si>
+    <t>Hj. DELSI EKAWATI</t>
+  </si>
+  <si>
+    <t>YON ALNIS, S.Pt.</t>
+  </si>
+  <si>
+    <t>ARDIEKIS, S.H.</t>
+  </si>
+  <si>
+    <t>RAHMAH, A.Md.</t>
+  </si>
+  <si>
+    <t>MEDI AFRIZAL, S.H.I.</t>
+  </si>
+  <si>
+    <t>M. ARIEF</t>
+  </si>
+  <si>
+    <t>DEVALIA YOSITA</t>
+  </si>
+  <si>
+    <t>BENNI HIDAYATUL IRFAN, S.H.</t>
+  </si>
+  <si>
+    <t>H. MASRI, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>BELLA PUTRI ASTARI</t>
+  </si>
+  <si>
+    <t>DARMAN SAHLADI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Hj. AIDA, S.H.</t>
+  </si>
+  <si>
+    <t>WENDI CHANDRA, S.T.</t>
+  </si>
+  <si>
+    <t>SASTRI ANDIKO, S.H.</t>
+  </si>
+  <si>
+    <t>Harika Gusniyetti</t>
+  </si>
+  <si>
+    <t>KENI NOVANDRI SAPUTRA</t>
+  </si>
+  <si>
+    <t>WIRMAN, DT. PANGERAN NAN PUTIAH, S.H.</t>
+  </si>
+  <si>
+    <t>EDWARD DF, S.Sos.</t>
+  </si>
+  <si>
+    <t>YULI ASMA YUNITA</t>
+  </si>
+  <si>
+    <t>WILSON FITRIADI</t>
+  </si>
+  <si>
+    <t>CHAIRIL CHAN, S.Ag.</t>
+  </si>
+  <si>
+    <t>DESNI</t>
+  </si>
+  <si>
+    <t>SEPRIYANTO CHANIAGO, S.H.</t>
+  </si>
+  <si>
+    <t>TAUFIK HIDAYAT, S.E., M.H.</t>
+  </si>
+  <si>
+    <t>REFNI AMIR, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>RAHMANIAH NADWA ISTA, S.Psi.</t>
+  </si>
+  <si>
+    <t>H. JAYUSMAN Dt. Majo Sampono junjungan, S.Pd., M.MPd.</t>
+  </si>
+  <si>
+    <t>ADENIM SYAM</t>
+  </si>
+  <si>
     <t>130006</t>
   </si>
   <si>
     <t>SUMATERA BARAT 6</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>DHARMASRAYA</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>KOTA PADANG PANJANG</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>KOTA SAWAHLUNTO</t>
   </si>
   <si>
     <t>1303</t>
@@ -720,53 +2007,50 @@
   <si>
     <t>SYOFIAN HENDRI, S.Pd.I., M.M.</t>
   </si>
   <si>
     <t>BUDIMAN DT. MALANO GARANG, S.Ag., M.M.</t>
   </si>
   <si>
     <t>HANIFA MIFTAHUR RAHMA, S.I.Kom.</t>
   </si>
   <si>
     <t>NASRULLAH NUKMAN, S.H.</t>
   </si>
   <si>
     <t>IKHWAN EFENDI, S.P.</t>
   </si>
   <si>
     <t>REFITA, S.P.</t>
   </si>
   <si>
     <t>SEPDA IRAWATI</t>
   </si>
   <si>
     <t>AYS. DT. TALUMA BASA, S.T.</t>
   </si>
   <si>
-    <t>GUSNAINI</t>
-[...1 lines deleted...]
-  <si>
     <t>ANTONIO OKSA MURSIL, S.E.</t>
   </si>
   <si>
     <t>MAHENDRA</t>
   </si>
   <si>
     <t>SONDRI</t>
   </si>
   <si>
     <t>H. SARIKAL, S.Sos., M.H.</t>
   </si>
   <si>
     <t>AYUDIA ZULKARNAIN</t>
   </si>
   <si>
     <t>MHD. RAMDANI</t>
   </si>
   <si>
     <t>ERNI AYUB,S.E.</t>
   </si>
   <si>
     <t>H. DASWANTO, S.E.</t>
   </si>
   <si>
     <t>H. BUKHARI, DT TUO, S.E.</t>
@@ -1182,608 +2466,50 @@
   <si>
     <t>H. DASWIPPETRA, S.E., M.Si., DT. MANJINJIANG ALAM</t>
   </si>
   <si>
     <t>ONDRIAVAHILDA</t>
   </si>
   <si>
     <t>Dr. DENDI, S.Ag., M.A.</t>
   </si>
   <si>
     <t>WIDIA NILA SARI, S.M.</t>
   </si>
   <si>
     <t>DESY HANDAYANI.N</t>
   </si>
   <si>
     <t>SABRANA, S.E.</t>
   </si>
   <si>
     <t>Drs. ERI RAI MONCAK SUTAN</t>
   </si>
   <si>
     <t>NUSATRIA, S.Pd.</t>
   </si>
   <si>
-    <t>130003</t>
-[...556 lines deleted...]
-  <si>
     <t>130008</t>
   </si>
   <si>
     <t>SUMATERA BARAT 8</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>KEPULAUAN MENTAWAI</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>PESISIR SELATAN</t>
   </si>
   <si>
     <t>K.H. M. N. ABDULLAH, S.H.</t>
   </si>
   <si>
     <t>INDRA JAYA, S.S.</t>
   </si>
   <si>
     <t>GUSTIA RIANI SANI, S.I.P.</t>
@@ -2056,776 +2782,50 @@
     <t>JULIANAVIA, S.H., M.Si.</t>
   </si>
   <si>
     <t>ASMAINI</t>
   </si>
   <si>
     <t>DORI HAMBALI, S.Pt.</t>
   </si>
   <si>
     <t>Ir. ZIRMA JUNELDI</t>
   </si>
   <si>
     <t>H. ASRIL KUTAR, M.Pd.I.</t>
   </si>
   <si>
     <t>INDAH ISWANTARI</t>
   </si>
   <si>
     <t>GUSMAL A.KHAN BUYA UJANG, S.Pd.I.</t>
   </si>
   <si>
     <t>MARDISON</t>
   </si>
   <si>
     <t>NELA DESLIMA PUTRI, S.Pd.</t>
-  </si>
-[...724 lines deleted...]
-    <t>RATU FATHIA RASYID</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -3167,198 +3167,198 @@
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>490</v>
+        <v>500</v>
       </c>
       <c r="D2" t="s">
-        <v>491</v>
+        <v>501</v>
       </c>
       <c r="E2" t="s">
-        <v>492</v>
+        <v>502</v>
       </c>
       <c r="F2" t="s">
-        <v>493</v>
+        <v>503</v>
       </c>
       <c r="G2">
         <v>4427</v>
       </c>
       <c r="H2">
         <v>16752</v>
       </c>
       <c r="I2">
         <v>2295</v>
       </c>
       <c r="J2">
         <v>6339</v>
       </c>
       <c r="K2">
         <v>5353</v>
       </c>
       <c r="L2">
         <v>468</v>
       </c>
       <c r="M2">
         <v>390</v>
       </c>
       <c r="N2">
         <v>19709</v>
       </c>
       <c r="O2">
         <v>3676</v>
       </c>
       <c r="P2">
         <v>1037</v>
       </c>
       <c r="Q2">
         <v>5410</v>
       </c>
       <c r="R2">
         <v>6296</v>
       </c>
       <c r="S2">
         <v>2046</v>
       </c>
       <c r="T2">
         <v>74198</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C3" t="s">
-        <v>490</v>
+        <v>500</v>
       </c>
       <c r="D3" t="s">
-        <v>491</v>
+        <v>501</v>
       </c>
       <c r="E3" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="F3" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
       <c r="G3">
         <v>7383</v>
       </c>
       <c r="H3">
         <v>24194</v>
       </c>
       <c r="I3">
         <v>7044</v>
       </c>
       <c r="J3">
         <v>40149</v>
       </c>
       <c r="K3">
         <v>17882</v>
       </c>
       <c r="L3">
         <v>967</v>
       </c>
       <c r="M3">
         <v>925</v>
       </c>
       <c r="N3">
         <v>29341</v>
       </c>
       <c r="O3">
         <v>13321</v>
       </c>
       <c r="P3">
         <v>1413</v>
       </c>
       <c r="Q3">
         <v>38142</v>
       </c>
       <c r="R3">
         <v>23286</v>
       </c>
       <c r="S3">
         <v>4137</v>
       </c>
       <c r="T3">
         <v>208184</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G4">
         <v>11810</v>
       </c>
       <c r="H4">
         <v>40946</v>
       </c>
       <c r="I4">
         <v>9339</v>
       </c>
       <c r="J4">
         <v>46488</v>
       </c>
       <c r="K4">
         <v>23235</v>
       </c>
       <c r="L4">
         <v>1435</v>
       </c>
       <c r="M4">
         <v>1315</v>
       </c>
       <c r="N4">
         <v>49050</v>
       </c>
@@ -3372,2003 +3372,2003 @@
         <v>43552</v>
       </c>
       <c r="R4">
         <v>29582</v>
       </c>
       <c r="S4">
         <v>6183</v>
       </c>
       <c r="T4">
         <v>282382</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" s="1" t="s">
-        <v>493</v>
+        <v>503</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D2">
         <v>4427</v>
       </c>
       <c r="E2">
         <v>7383</v>
       </c>
       <c r="F2">
         <v>11810</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D3">
         <v>884</v>
       </c>
       <c r="E3">
         <v>2831</v>
       </c>
       <c r="F3">
         <v>3715</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D4">
         <v>638</v>
       </c>
       <c r="E4">
         <v>1652</v>
       </c>
       <c r="F4">
         <v>2290</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>497</v>
+        <v>507</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D5">
         <v>1031</v>
       </c>
       <c r="E5">
         <v>685</v>
       </c>
       <c r="F5">
         <v>1716</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>498</v>
+        <v>508</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D6">
         <v>199</v>
       </c>
       <c r="E6">
         <v>566</v>
       </c>
       <c r="F6">
         <v>765</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>499</v>
+        <v>509</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D7">
         <v>881</v>
       </c>
       <c r="E7">
         <v>938</v>
       </c>
       <c r="F7">
         <v>1819</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>500</v>
+        <v>510</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D8">
         <v>302</v>
       </c>
       <c r="E8">
         <v>419</v>
       </c>
       <c r="F8">
         <v>721</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>501</v>
+        <v>511</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D9">
         <v>492</v>
       </c>
       <c r="E9">
         <v>292</v>
       </c>
       <c r="F9">
         <v>784</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D11">
         <v>16752</v>
       </c>
       <c r="E11">
         <v>24194</v>
       </c>
       <c r="F11">
         <v>40946</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D12">
         <v>1431</v>
       </c>
       <c r="E12">
         <v>4375</v>
       </c>
       <c r="F12">
         <v>5806</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>502</v>
+        <v>512</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D13">
         <v>3111</v>
       </c>
       <c r="E13">
         <v>9311</v>
       </c>
       <c r="F13">
         <v>12422</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>503</v>
+        <v>513</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D14">
         <v>3952</v>
       </c>
       <c r="E14">
         <v>3556</v>
       </c>
       <c r="F14">
         <v>7508</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>504</v>
+        <v>514</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D15">
         <v>7168</v>
       </c>
       <c r="E15">
         <v>4122</v>
       </c>
       <c r="F15">
         <v>11290</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>505</v>
+        <v>515</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D16">
         <v>233</v>
       </c>
       <c r="E16">
         <v>439</v>
       </c>
       <c r="F16">
         <v>672</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>506</v>
+        <v>516</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D17">
         <v>142</v>
       </c>
       <c r="E17">
         <v>396</v>
       </c>
       <c r="F17">
         <v>538</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>507</v>
+        <v>517</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D18">
         <v>715</v>
       </c>
       <c r="E18">
         <v>1995</v>
       </c>
       <c r="F18">
         <v>2710</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D20">
         <v>2295</v>
       </c>
       <c r="E20">
         <v>7044</v>
       </c>
       <c r="F20">
         <v>9339</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B21" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D21">
         <v>421</v>
       </c>
       <c r="E21">
         <v>1728</v>
       </c>
       <c r="F21">
         <v>2149</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>508</v>
+        <v>518</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D22">
         <v>962</v>
       </c>
       <c r="E22">
         <v>3897</v>
       </c>
       <c r="F22">
         <v>4859</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>509</v>
+        <v>519</v>
       </c>
       <c r="C23" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D23">
         <v>289</v>
       </c>
       <c r="E23">
         <v>674</v>
       </c>
       <c r="F23">
         <v>963</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>510</v>
+        <v>520</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D24">
         <v>144</v>
       </c>
       <c r="E24">
         <v>276</v>
       </c>
       <c r="F24">
         <v>420</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>511</v>
+        <v>521</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D25">
         <v>250</v>
       </c>
       <c r="E25">
         <v>232</v>
       </c>
       <c r="F25">
         <v>482</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>512</v>
+        <v>522</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D26">
         <v>146</v>
       </c>
       <c r="E26">
         <v>93</v>
       </c>
       <c r="F26">
         <v>239</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>513</v>
+        <v>523</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D27">
         <v>83</v>
       </c>
       <c r="E27">
         <v>144</v>
       </c>
       <c r="F27">
         <v>227</v>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D29">
         <v>6339</v>
       </c>
       <c r="E29">
         <v>40149</v>
       </c>
       <c r="F29">
         <v>46488</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C30" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D30">
         <v>940</v>
       </c>
       <c r="E30">
         <v>4600</v>
       </c>
       <c r="F30">
         <v>5540</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>514</v>
+        <v>524</v>
       </c>
       <c r="C31" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31">
         <v>2389</v>
       </c>
       <c r="E31">
         <v>16253</v>
       </c>
       <c r="F31">
         <v>18642</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>515</v>
+        <v>525</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D32">
         <v>1163</v>
       </c>
       <c r="E32">
         <v>8432</v>
       </c>
       <c r="F32">
         <v>9595</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>516</v>
+        <v>526</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D33">
         <v>590</v>
       </c>
       <c r="E33">
         <v>9152</v>
       </c>
       <c r="F33">
         <v>9742</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>517</v>
+        <v>527</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D34">
         <v>331</v>
       </c>
       <c r="E34">
         <v>975</v>
       </c>
       <c r="F34">
         <v>1306</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>518</v>
+        <v>528</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D35">
         <v>860</v>
       </c>
       <c r="E35">
         <v>483</v>
       </c>
       <c r="F35">
         <v>1343</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>519</v>
+        <v>529</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D36">
         <v>66</v>
       </c>
       <c r="E36">
         <v>254</v>
       </c>
       <c r="F36">
         <v>320</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D38">
         <v>5353</v>
       </c>
       <c r="E38">
         <v>17882</v>
       </c>
       <c r="F38">
         <v>23235</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B39" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D39">
         <v>1222</v>
       </c>
       <c r="E39">
         <v>3023</v>
       </c>
       <c r="F39">
         <v>4245</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>520</v>
+        <v>530</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D40">
         <v>2137</v>
       </c>
       <c r="E40">
         <v>11095</v>
       </c>
       <c r="F40">
         <v>13232</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>521</v>
+        <v>531</v>
       </c>
       <c r="C41" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D41">
         <v>589</v>
       </c>
       <c r="E41">
         <v>936</v>
       </c>
       <c r="F41">
         <v>1525</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>522</v>
+        <v>532</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D42">
         <v>489</v>
       </c>
       <c r="E42">
         <v>1171</v>
       </c>
       <c r="F42">
         <v>1660</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>523</v>
+        <v>533</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D43">
         <v>149</v>
       </c>
       <c r="E43">
         <v>327</v>
       </c>
       <c r="F43">
         <v>476</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>524</v>
+        <v>534</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D44">
         <v>336</v>
       </c>
       <c r="E44">
         <v>1156</v>
       </c>
       <c r="F44">
         <v>1492</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>525</v>
+        <v>535</v>
       </c>
       <c r="C45" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D45">
         <v>431</v>
       </c>
       <c r="E45">
         <v>174</v>
       </c>
       <c r="F45">
         <v>605</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D47">
         <v>468</v>
       </c>
       <c r="E47">
         <v>967</v>
       </c>
       <c r="F47">
         <v>1435</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B48" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D48">
         <v>123</v>
       </c>
       <c r="E48">
         <v>322</v>
       </c>
       <c r="F48">
         <v>445</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>526</v>
+        <v>536</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D49">
         <v>270</v>
       </c>
       <c r="E49">
         <v>409</v>
       </c>
       <c r="F49">
         <v>679</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>527</v>
+        <v>537</v>
       </c>
       <c r="C50" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D50">
         <v>45</v>
       </c>
       <c r="E50">
         <v>125</v>
       </c>
       <c r="F50">
         <v>170</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>528</v>
+        <v>538</v>
       </c>
       <c r="C51" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D51">
         <v>30</v>
       </c>
       <c r="E51">
         <v>111</v>
       </c>
       <c r="F51">
         <v>141</v>
       </c>
     </row>
     <row r="52"/>
     <row r="53">
       <c r="A53">
         <v>7</v>
       </c>
       <c r="B53" t="s">
         <v>12</v>
       </c>
       <c r="C53" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D53">
         <v>390</v>
       </c>
       <c r="E53">
         <v>925</v>
       </c>
       <c r="F53">
         <v>1315</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B54" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C54" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D54">
         <v>127</v>
       </c>
       <c r="E54">
         <v>502</v>
       </c>
       <c r="F54">
         <v>629</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1</v>
       </c>
       <c r="B55" t="s">
-        <v>529</v>
+        <v>539</v>
       </c>
       <c r="C55" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D55">
         <v>263</v>
       </c>
       <c r="E55">
         <v>423</v>
       </c>
       <c r="F55">
         <v>686</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>8</v>
       </c>
       <c r="B57" t="s">
         <v>13</v>
       </c>
       <c r="C57" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D57">
         <v>19709</v>
       </c>
       <c r="E57">
         <v>29341</v>
       </c>
       <c r="F57">
         <v>49050</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B58" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D58">
         <v>2078</v>
       </c>
       <c r="E58">
         <v>3771</v>
       </c>
       <c r="F58">
         <v>5849</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>530</v>
+        <v>540</v>
       </c>
       <c r="C59" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D59">
         <v>12750</v>
       </c>
       <c r="E59">
         <v>8073</v>
       </c>
       <c r="F59">
         <v>20823</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>531</v>
+        <v>541</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D60">
         <v>1784</v>
       </c>
       <c r="E60">
         <v>11811</v>
       </c>
       <c r="F60">
         <v>13595</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>532</v>
+        <v>542</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D61">
         <v>449</v>
       </c>
       <c r="E61">
         <v>1203</v>
       </c>
       <c r="F61">
         <v>1652</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>4</v>
       </c>
       <c r="B62" t="s">
-        <v>533</v>
+        <v>543</v>
       </c>
       <c r="C62" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D62">
         <v>422</v>
       </c>
       <c r="E62">
         <v>2350</v>
       </c>
       <c r="F62">
         <v>2772</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>5</v>
       </c>
       <c r="B63" t="s">
-        <v>534</v>
+        <v>544</v>
       </c>
       <c r="C63" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D63">
         <v>456</v>
       </c>
       <c r="E63">
         <v>1461</v>
       </c>
       <c r="F63">
         <v>1917</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>6</v>
       </c>
       <c r="B64" t="s">
-        <v>535</v>
+        <v>545</v>
       </c>
       <c r="C64" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D64">
         <v>1770</v>
       </c>
       <c r="E64">
         <v>672</v>
       </c>
       <c r="F64">
         <v>2442</v>
       </c>
     </row>
     <row r="65"/>
     <row r="66">
       <c r="A66">
         <v>12</v>
       </c>
       <c r="B66" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D66">
         <v>3676</v>
       </c>
       <c r="E66">
         <v>13321</v>
       </c>
       <c r="F66">
         <v>16997</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B67" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D67">
         <v>523</v>
       </c>
       <c r="E67">
         <v>1962</v>
       </c>
       <c r="F67">
         <v>2485</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D68">
         <v>1166</v>
       </c>
       <c r="E68">
         <v>7838</v>
       </c>
       <c r="F68">
         <v>9004</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2</v>
       </c>
       <c r="B69" t="s">
-        <v>537</v>
+        <v>547</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D69">
         <v>666</v>
       </c>
       <c r="E69">
         <v>1729</v>
       </c>
       <c r="F69">
         <v>2395</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>538</v>
+        <v>548</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D70">
         <v>299</v>
       </c>
       <c r="E70">
         <v>400</v>
       </c>
       <c r="F70">
         <v>699</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>4</v>
       </c>
       <c r="B71" t="s">
-        <v>539</v>
+        <v>549</v>
       </c>
       <c r="C71" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D71">
         <v>763</v>
       </c>
       <c r="E71">
         <v>465</v>
       </c>
       <c r="F71">
         <v>1228</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>5</v>
       </c>
       <c r="B72" t="s">
-        <v>540</v>
+        <v>550</v>
       </c>
       <c r="C72" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D72">
         <v>192</v>
       </c>
       <c r="E72">
         <v>751</v>
       </c>
       <c r="F72">
         <v>943</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>6</v>
       </c>
       <c r="B73" t="s">
-        <v>541</v>
+        <v>551</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D73">
         <v>67</v>
       </c>
       <c r="E73">
         <v>176</v>
       </c>
       <c r="F73">
         <v>243</v>
       </c>
     </row>
     <row r="74"/>
     <row r="75">
       <c r="A75">
         <v>13</v>
       </c>
       <c r="B75" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C75" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D75">
         <v>1037</v>
       </c>
       <c r="E75">
         <v>1413</v>
       </c>
       <c r="F75">
         <v>2450</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B76" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C76" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D76">
         <v>180</v>
       </c>
       <c r="E76">
         <v>294</v>
       </c>
       <c r="F76">
         <v>474</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1</v>
       </c>
       <c r="B77" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="C77" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D77">
         <v>185</v>
       </c>
       <c r="E77">
         <v>201</v>
       </c>
       <c r="F77">
         <v>386</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2</v>
       </c>
       <c r="B78" t="s">
-        <v>543</v>
+        <v>553</v>
       </c>
       <c r="C78" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D78">
         <v>106</v>
       </c>
       <c r="E78">
         <v>102</v>
       </c>
       <c r="F78">
         <v>208</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>3</v>
       </c>
       <c r="B79" t="s">
-        <v>544</v>
+        <v>554</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D79">
         <v>78</v>
       </c>
       <c r="E79">
         <v>79</v>
       </c>
       <c r="F79">
         <v>157</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>4</v>
       </c>
       <c r="B80" t="s">
-        <v>545</v>
+        <v>555</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D80">
         <v>369</v>
       </c>
       <c r="E80">
         <v>153</v>
       </c>
       <c r="F80">
         <v>522</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>5</v>
       </c>
       <c r="B81" t="s">
-        <v>546</v>
+        <v>556</v>
       </c>
       <c r="C81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D81">
         <v>75</v>
       </c>
       <c r="E81">
         <v>550</v>
       </c>
       <c r="F81">
         <v>625</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>6</v>
       </c>
       <c r="B82" t="s">
-        <v>547</v>
+        <v>557</v>
       </c>
       <c r="C82" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D82">
         <v>44</v>
       </c>
       <c r="E82">
         <v>34</v>
       </c>
       <c r="F82">
         <v>78</v>
       </c>
     </row>
     <row r="83"/>
     <row r="84">
       <c r="A84">
         <v>14</v>
       </c>
       <c r="B84" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D84">
         <v>5410</v>
       </c>
       <c r="E84">
         <v>38142</v>
       </c>
       <c r="F84">
         <v>43552</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B85" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C85" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D85">
         <v>687</v>
       </c>
       <c r="E85">
         <v>2985</v>
       </c>
       <c r="F85">
         <v>3672</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>548</v>
+        <v>558</v>
       </c>
       <c r="C86" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D86">
         <v>1527</v>
       </c>
       <c r="E86">
         <v>9093</v>
       </c>
       <c r="F86">
         <v>10620</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>549</v>
+        <v>559</v>
       </c>
       <c r="C87" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D87">
         <v>2288</v>
       </c>
       <c r="E87">
         <v>18817</v>
       </c>
       <c r="F87">
         <v>21105</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>550</v>
+        <v>560</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D88">
         <v>402</v>
       </c>
       <c r="E88">
         <v>5258</v>
       </c>
       <c r="F88">
         <v>5660</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>551</v>
+        <v>561</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D89">
         <v>251</v>
       </c>
       <c r="E89">
         <v>1456</v>
       </c>
       <c r="F89">
         <v>1707</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>552</v>
+        <v>562</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D90">
         <v>173</v>
       </c>
       <c r="E90">
         <v>204</v>
       </c>
       <c r="F90">
         <v>377</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>6</v>
       </c>
       <c r="B91" t="s">
-        <v>553</v>
+        <v>563</v>
       </c>
       <c r="C91" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D91">
         <v>82</v>
       </c>
       <c r="E91">
         <v>329</v>
       </c>
       <c r="F91">
         <v>411</v>
       </c>
     </row>
     <row r="92"/>
     <row r="93">
       <c r="A93">
         <v>17</v>
       </c>
       <c r="B93" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C93" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D93">
         <v>6296</v>
       </c>
       <c r="E93">
         <v>23286</v>
       </c>
       <c r="F93">
         <v>29582</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B94" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C94" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D94">
         <v>451</v>
       </c>
       <c r="E94">
         <v>1930</v>
       </c>
       <c r="F94">
         <v>2381</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1</v>
       </c>
       <c r="B95" t="s">
-        <v>554</v>
+        <v>564</v>
       </c>
       <c r="C95" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D95">
         <v>853</v>
       </c>
       <c r="E95">
         <v>11364</v>
       </c>
       <c r="F95">
         <v>12217</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2</v>
       </c>
       <c r="B96" t="s">
-        <v>555</v>
+        <v>565</v>
       </c>
       <c r="C96" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D96">
         <v>1985</v>
       </c>
       <c r="E96">
         <v>1747</v>
       </c>
       <c r="F96">
         <v>3732</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>3</v>
       </c>
       <c r="B97" t="s">
-        <v>556</v>
+        <v>566</v>
       </c>
       <c r="C97" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D97">
         <v>156</v>
       </c>
       <c r="E97">
         <v>680</v>
       </c>
       <c r="F97">
         <v>836</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>4</v>
       </c>
       <c r="B98" t="s">
-        <v>557</v>
+        <v>567</v>
       </c>
       <c r="C98" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D98">
         <v>1304</v>
       </c>
       <c r="E98">
         <v>4122</v>
       </c>
       <c r="F98">
         <v>5426</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>5</v>
       </c>
       <c r="B99" t="s">
-        <v>558</v>
+        <v>568</v>
       </c>
       <c r="C99" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D99">
         <v>1302</v>
       </c>
       <c r="E99">
         <v>3345</v>
       </c>
       <c r="F99">
         <v>4647</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>6</v>
       </c>
       <c r="B100" t="s">
-        <v>559</v>
+        <v>569</v>
       </c>
       <c r="C100" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D100">
         <v>245</v>
       </c>
       <c r="E100">
         <v>98</v>
       </c>
       <c r="F100">
         <v>343</v>
       </c>
     </row>
     <row r="101"/>
     <row r="102">
       <c r="A102">
         <v>24</v>
       </c>
       <c r="B102" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C102" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D102">
         <v>2046</v>
       </c>
       <c r="E102">
         <v>4137</v>
       </c>
       <c r="F102">
         <v>6183</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B103" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C103" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D103">
         <v>199</v>
       </c>
       <c r="E103">
         <v>422</v>
       </c>
       <c r="F103">
         <v>621</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1</v>
       </c>
       <c r="B104" t="s">
-        <v>560</v>
+        <v>570</v>
       </c>
       <c r="C104" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D104">
         <v>1090</v>
       </c>
       <c r="E104">
         <v>1882</v>
       </c>
       <c r="F104">
         <v>2972</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>561</v>
+        <v>571</v>
       </c>
       <c r="C105" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D105">
         <v>397</v>
       </c>
       <c r="E105">
         <v>665</v>
       </c>
       <c r="F105">
         <v>1062</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>3</v>
       </c>
       <c r="B106" t="s">
-        <v>562</v>
+        <v>572</v>
       </c>
       <c r="C106" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D106">
         <v>153</v>
       </c>
       <c r="E106">
         <v>117</v>
       </c>
       <c r="F106">
         <v>270</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>4</v>
       </c>
       <c r="B107" t="s">
-        <v>563</v>
+        <v>573</v>
       </c>
       <c r="C107" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D107">
         <v>30</v>
       </c>
       <c r="E107">
         <v>40</v>
       </c>
       <c r="F107">
         <v>70</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>5</v>
       </c>
       <c r="B108" t="s">
-        <v>564</v>
+        <v>574</v>
       </c>
       <c r="C108" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D108">
         <v>168</v>
       </c>
       <c r="E108">
         <v>994</v>
       </c>
       <c r="F108">
         <v>1162</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>6</v>
       </c>
       <c r="B109" t="s">
-        <v>565</v>
+        <v>575</v>
       </c>
       <c r="C109" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D109">
         <v>9</v>
       </c>
       <c r="E109">
         <v>17</v>
       </c>
       <c r="F109">
         <v>26</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -5391,6347 +5391,14639 @@
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>566</v>
+        <v>576</v>
       </c>
       <c r="D2" t="s">
-        <v>567</v>
+        <v>577</v>
       </c>
       <c r="E2" t="s">
-        <v>568</v>
+        <v>578</v>
       </c>
       <c r="F2" t="s">
-        <v>569</v>
+        <v>579</v>
       </c>
       <c r="G2">
-        <v>1278</v>
+        <v>9667</v>
       </c>
       <c r="H2">
-        <v>2769</v>
+        <v>13596</v>
       </c>
       <c r="I2">
-        <v>22548</v>
+        <v>42997</v>
       </c>
       <c r="J2">
-        <v>8286</v>
+        <v>24783</v>
       </c>
       <c r="K2">
-        <v>2606</v>
+        <v>14702</v>
       </c>
       <c r="L2">
-        <v>106</v>
+        <v>259</v>
       </c>
       <c r="M2">
-        <v>650</v>
+        <v>555</v>
       </c>
       <c r="N2">
-        <v>2040</v>
+        <v>7466</v>
       </c>
       <c r="O2">
-        <v>2059</v>
+        <v>1823</v>
       </c>
       <c r="P2">
-        <v>1347</v>
+        <v>7503</v>
       </c>
       <c r="Q2">
-        <v>855</v>
+        <v>166</v>
       </c>
       <c r="R2">
-        <v>5209</v>
+        <v>2404</v>
       </c>
       <c r="S2">
-        <v>1632</v>
+        <v>144</v>
       </c>
       <c r="T2">
-        <v>1791</v>
+        <v>5516</v>
       </c>
       <c r="U2">
-        <v>213</v>
+        <v>1175</v>
       </c>
       <c r="V2">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>53446</v>
+        <v>132756</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C3" t="s">
-        <v>566</v>
+        <v>576</v>
       </c>
       <c r="D3" t="s">
-        <v>567</v>
+        <v>577</v>
       </c>
       <c r="E3" t="s">
-        <v>570</v>
+        <v>580</v>
       </c>
       <c r="F3" t="s">
-        <v>571</v>
+        <v>581</v>
       </c>
       <c r="G3">
-        <v>17559</v>
+        <v>1140</v>
       </c>
       <c r="H3">
-        <v>39631</v>
+        <v>5881</v>
       </c>
       <c r="I3">
-        <v>21771</v>
+        <v>450</v>
       </c>
       <c r="J3">
-        <v>27996</v>
+        <v>4648</v>
       </c>
       <c r="K3">
-        <v>39362</v>
+        <v>6875</v>
       </c>
       <c r="L3">
-        <v>510</v>
+        <v>126</v>
       </c>
       <c r="M3">
-        <v>1884</v>
+        <v>67</v>
       </c>
       <c r="N3">
-        <v>32307</v>
+        <v>7655</v>
       </c>
       <c r="O3">
-        <v>1474</v>
+        <v>71</v>
       </c>
       <c r="P3">
-        <v>32062</v>
+        <v>3793</v>
       </c>
       <c r="Q3">
-        <v>1509</v>
+        <v>314</v>
       </c>
       <c r="R3">
-        <v>25610</v>
+        <v>1167</v>
       </c>
       <c r="S3">
-        <v>1186</v>
+        <v>46</v>
       </c>
       <c r="T3">
-        <v>2175</v>
+        <v>247</v>
       </c>
       <c r="U3">
-        <v>27762</v>
+        <v>316</v>
       </c>
       <c r="V3">
-        <v>1716</v>
-[...2 lines deleted...]
-        <v>274514</v>
+        <v>32796</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" t="s">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" t="s">
+        <v>576</v>
+      </c>
+      <c r="D4" t="s">
+        <v>577</v>
+      </c>
+      <c r="E4" t="s">
+        <v>582</v>
+      </c>
+      <c r="F4" t="s">
+        <v>583</v>
+      </c>
+      <c r="G4">
+        <v>10701</v>
+      </c>
+      <c r="H4">
+        <v>5425</v>
+      </c>
+      <c r="I4">
+        <v>704</v>
+      </c>
+      <c r="J4">
+        <v>3215</v>
+      </c>
+      <c r="K4">
+        <v>2812</v>
+      </c>
+      <c r="L4">
+        <v>73</v>
+      </c>
+      <c r="M4">
+        <v>107</v>
+      </c>
+      <c r="N4">
+        <v>2802</v>
+      </c>
+      <c r="O4">
+        <v>69</v>
+      </c>
+      <c r="P4">
+        <v>7215</v>
+      </c>
+      <c r="Q4">
+        <v>80</v>
+      </c>
+      <c r="R4">
+        <v>1783</v>
+      </c>
+      <c r="S4">
+        <v>35</v>
+      </c>
+      <c r="T4">
+        <v>2863</v>
+      </c>
+      <c r="U4">
+        <v>186</v>
+      </c>
+      <c r="V4">
+        <v>38070</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C5" t="s">
+        <v>576</v>
+      </c>
+      <c r="D5" t="s">
+        <v>577</v>
+      </c>
+      <c r="E5" t="s">
+        <v>584</v>
+      </c>
+      <c r="F5" t="s">
+        <v>585</v>
+      </c>
+      <c r="G5">
+        <v>6985</v>
+      </c>
+      <c r="H5">
+        <v>9226</v>
+      </c>
+      <c r="I5">
+        <v>8748</v>
+      </c>
+      <c r="J5">
+        <v>17428</v>
+      </c>
+      <c r="K5">
+        <v>7866</v>
+      </c>
+      <c r="L5">
+        <v>323</v>
+      </c>
+      <c r="M5">
+        <v>858</v>
+      </c>
+      <c r="N5">
+        <v>21580</v>
+      </c>
+      <c r="O5">
+        <v>3237</v>
+      </c>
+      <c r="P5">
+        <v>29954</v>
+      </c>
+      <c r="Q5">
+        <v>702</v>
+      </c>
+      <c r="R5">
+        <v>10125</v>
+      </c>
+      <c r="S5">
+        <v>498</v>
+      </c>
+      <c r="T5">
+        <v>10667</v>
+      </c>
+      <c r="U5">
+        <v>1875</v>
+      </c>
+      <c r="V5">
+        <v>130072</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>5</v>
+      </c>
+      <c r="B6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" t="s">
+        <v>576</v>
+      </c>
+      <c r="D6" t="s">
+        <v>577</v>
+      </c>
+      <c r="E6" t="s">
+        <v>586</v>
+      </c>
+      <c r="F6" t="s">
+        <v>587</v>
+      </c>
+      <c r="G6">
+        <v>12308</v>
+      </c>
+      <c r="H6">
+        <v>27176</v>
+      </c>
+      <c r="I6">
+        <v>3820</v>
+      </c>
+      <c r="J6">
+        <v>23239</v>
+      </c>
+      <c r="K6">
+        <v>28983</v>
+      </c>
+      <c r="L6">
+        <v>696</v>
+      </c>
+      <c r="M6">
+        <v>1105</v>
+      </c>
+      <c r="N6">
+        <v>22986</v>
+      </c>
+      <c r="O6">
+        <v>1034</v>
+      </c>
+      <c r="P6">
+        <v>24046</v>
+      </c>
+      <c r="Q6">
+        <v>665</v>
+      </c>
+      <c r="R6">
+        <v>34121</v>
+      </c>
+      <c r="S6">
+        <v>268</v>
+      </c>
+      <c r="T6">
+        <v>9403</v>
+      </c>
+      <c r="U6">
+        <v>4324</v>
+      </c>
+      <c r="V6">
+        <v>194174</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" t="s">
         <v>30</v>
       </c>
-      <c r="B4" t="s">
-[...51 lines deleted...]
-        <v>327960</v>
+      <c r="G7">
+        <v>40801</v>
+      </c>
+      <c r="H7">
+        <v>61304</v>
+      </c>
+      <c r="I7">
+        <v>56719</v>
+      </c>
+      <c r="J7">
+        <v>73313</v>
+      </c>
+      <c r="K7">
+        <v>61238</v>
+      </c>
+      <c r="L7">
+        <v>1477</v>
+      </c>
+      <c r="M7">
+        <v>2692</v>
+      </c>
+      <c r="N7">
+        <v>62489</v>
+      </c>
+      <c r="O7">
+        <v>6234</v>
+      </c>
+      <c r="P7">
+        <v>72511</v>
+      </c>
+      <c r="Q7">
+        <v>1927</v>
+      </c>
+      <c r="R7">
+        <v>49600</v>
+      </c>
+      <c r="S7">
+        <v>991</v>
+      </c>
+      <c r="T7">
+        <v>28696</v>
+      </c>
+      <c r="U7">
+        <v>7876</v>
+      </c>
+      <c r="V7">
+        <v>527868</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>32</v>
       </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2">
+        <v>9667</v>
+      </c>
+      <c r="E2">
+        <v>1140</v>
+      </c>
+      <c r="F2">
+        <v>10701</v>
+      </c>
+      <c r="G2">
+        <v>6985</v>
+      </c>
+      <c r="H2">
+        <v>12308</v>
+      </c>
+      <c r="I2">
+        <v>40801</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3">
+        <v>1317</v>
+      </c>
+      <c r="E3">
+        <v>277</v>
+      </c>
+      <c r="F3">
+        <v>523</v>
+      </c>
+      <c r="G3">
+        <v>1203</v>
+      </c>
+      <c r="H3">
+        <v>2761</v>
+      </c>
+      <c r="I3">
+        <v>6081</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>588</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4">
+        <v>611</v>
+      </c>
+      <c r="E4">
+        <v>107</v>
+      </c>
+      <c r="F4">
+        <v>244</v>
+      </c>
+      <c r="G4">
+        <v>980</v>
+      </c>
+      <c r="H4">
+        <v>866</v>
+      </c>
+      <c r="I4">
+        <v>2808</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>589</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5">
+        <v>1991</v>
+      </c>
+      <c r="E5">
+        <v>145</v>
+      </c>
+      <c r="F5">
+        <v>9627</v>
+      </c>
+      <c r="G5">
+        <v>2605</v>
+      </c>
+      <c r="H5">
+        <v>6133</v>
+      </c>
+      <c r="I5">
+        <v>20501</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>590</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6">
+        <v>475</v>
+      </c>
+      <c r="E6">
+        <v>68</v>
+      </c>
+      <c r="F6">
+        <v>79</v>
+      </c>
+      <c r="G6">
+        <v>221</v>
+      </c>
+      <c r="H6">
+        <v>477</v>
+      </c>
+      <c r="I6">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>591</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7">
+        <v>3890</v>
+      </c>
+      <c r="E7">
+        <v>51</v>
+      </c>
+      <c r="F7">
+        <v>67</v>
+      </c>
+      <c r="G7">
+        <v>362</v>
+      </c>
+      <c r="H7">
+        <v>415</v>
+      </c>
+      <c r="I7">
+        <v>4785</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>592</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>153</v>
+      </c>
+      <c r="E8">
+        <v>33</v>
+      </c>
+      <c r="F8">
+        <v>39</v>
+      </c>
+      <c r="G8">
+        <v>217</v>
+      </c>
+      <c r="H8">
+        <v>642</v>
+      </c>
+      <c r="I8">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>593</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9">
+        <v>233</v>
+      </c>
+      <c r="E9">
+        <v>26</v>
+      </c>
+      <c r="F9">
+        <v>35</v>
+      </c>
+      <c r="G9">
+        <v>98</v>
+      </c>
+      <c r="H9">
+        <v>198</v>
+      </c>
+      <c r="I9">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>594</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10">
+        <v>313</v>
+      </c>
+      <c r="E10">
+        <v>11</v>
+      </c>
+      <c r="F10">
+        <v>16</v>
+      </c>
+      <c r="G10">
+        <v>302</v>
+      </c>
+      <c r="H10">
+        <v>119</v>
+      </c>
+      <c r="I10">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>595</v>
+      </c>
+      <c r="C11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11">
+        <v>68</v>
+      </c>
+      <c r="E11">
+        <v>21</v>
+      </c>
+      <c r="F11">
+        <v>14</v>
+      </c>
+      <c r="G11">
+        <v>535</v>
+      </c>
+      <c r="H11">
+        <v>109</v>
+      </c>
+      <c r="I11">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>596</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12">
+        <v>90</v>
+      </c>
+      <c r="E12">
+        <v>10</v>
+      </c>
+      <c r="F12">
+        <v>4</v>
+      </c>
+      <c r="G12">
+        <v>18</v>
+      </c>
+      <c r="H12">
+        <v>39</v>
+      </c>
+      <c r="I12">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>597</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13">
+        <v>451</v>
+      </c>
+      <c r="E13">
+        <v>143</v>
+      </c>
+      <c r="F13">
+        <v>41</v>
+      </c>
+      <c r="G13">
+        <v>361</v>
+      </c>
+      <c r="H13">
+        <v>387</v>
+      </c>
+      <c r="I13">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>598</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>75</v>
+      </c>
+      <c r="E14">
+        <v>248</v>
+      </c>
+      <c r="F14">
+        <v>12</v>
+      </c>
+      <c r="G14">
+        <v>83</v>
+      </c>
+      <c r="H14">
+        <v>162</v>
+      </c>
+      <c r="I14">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16">
+        <v>13596</v>
+      </c>
+      <c r="E16">
+        <v>5881</v>
+      </c>
+      <c r="F16">
+        <v>5425</v>
+      </c>
+      <c r="G16">
+        <v>9226</v>
+      </c>
+      <c r="H16">
+        <v>27176</v>
+      </c>
+      <c r="I16">
+        <v>61304</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17">
+        <v>2952</v>
+      </c>
+      <c r="E17">
+        <v>688</v>
+      </c>
+      <c r="F17">
+        <v>473</v>
+      </c>
+      <c r="G17">
+        <v>2238</v>
+      </c>
+      <c r="H17">
+        <v>4400</v>
+      </c>
+      <c r="I17">
+        <v>10751</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>599</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>2573</v>
+      </c>
+      <c r="E18">
+        <v>627</v>
+      </c>
+      <c r="F18">
+        <v>287</v>
+      </c>
+      <c r="G18">
+        <v>1951</v>
+      </c>
+      <c r="H18">
+        <v>9601</v>
+      </c>
+      <c r="I18">
+        <v>15039</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>600</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19">
+        <v>863</v>
+      </c>
+      <c r="E19">
+        <v>2618</v>
+      </c>
+      <c r="F19">
+        <v>78</v>
+      </c>
+      <c r="G19">
+        <v>638</v>
+      </c>
+      <c r="H19">
+        <v>7297</v>
+      </c>
+      <c r="I19">
+        <v>11494</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>601</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20">
+        <v>2798</v>
+      </c>
+      <c r="E20">
+        <v>136</v>
+      </c>
+      <c r="F20">
+        <v>82</v>
+      </c>
+      <c r="G20">
+        <v>894</v>
+      </c>
+      <c r="H20">
+        <v>1169</v>
+      </c>
+      <c r="I20">
+        <v>5079</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>602</v>
+      </c>
+      <c r="C21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21">
+        <v>393</v>
+      </c>
+      <c r="E21">
+        <v>1477</v>
+      </c>
+      <c r="F21">
+        <v>43</v>
+      </c>
+      <c r="G21">
+        <v>419</v>
+      </c>
+      <c r="H21">
+        <v>1639</v>
+      </c>
+      <c r="I21">
+        <v>3971</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>5</v>
+      </c>
+      <c r="B22" t="s">
+        <v>603</v>
+      </c>
+      <c r="C22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22">
+        <v>640</v>
+      </c>
+      <c r="E22">
+        <v>146</v>
+      </c>
+      <c r="F22">
+        <v>42</v>
+      </c>
+      <c r="G22">
+        <v>443</v>
+      </c>
+      <c r="H22">
+        <v>754</v>
+      </c>
+      <c r="I22">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>6</v>
+      </c>
+      <c r="B23" t="s">
+        <v>604</v>
+      </c>
+      <c r="C23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23">
+        <v>321</v>
+      </c>
+      <c r="E23">
+        <v>40</v>
+      </c>
+      <c r="F23">
+        <v>28</v>
+      </c>
+      <c r="G23">
+        <v>497</v>
+      </c>
+      <c r="H23">
+        <v>271</v>
+      </c>
+      <c r="I23">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>7</v>
+      </c>
+      <c r="B24" t="s">
+        <v>605</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24">
+        <v>250</v>
+      </c>
+      <c r="E24">
+        <v>27</v>
+      </c>
+      <c r="F24">
+        <v>593</v>
+      </c>
+      <c r="G24">
+        <v>238</v>
+      </c>
+      <c r="H24">
+        <v>162</v>
+      </c>
+      <c r="I24">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>606</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25">
+        <v>260</v>
+      </c>
+      <c r="E25">
+        <v>33</v>
+      </c>
+      <c r="F25">
+        <v>19</v>
+      </c>
+      <c r="G25">
+        <v>135</v>
+      </c>
+      <c r="H25">
+        <v>183</v>
+      </c>
+      <c r="I25">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>9</v>
+      </c>
+      <c r="B26" t="s">
+        <v>607</v>
+      </c>
+      <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26">
+        <v>2219</v>
+      </c>
+      <c r="E26">
+        <v>40</v>
+      </c>
+      <c r="F26">
+        <v>16</v>
+      </c>
+      <c r="G26">
+        <v>176</v>
+      </c>
+      <c r="H26">
+        <v>157</v>
+      </c>
+      <c r="I26">
+        <v>2608</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>10</v>
+      </c>
+      <c r="B27" t="s">
+        <v>608</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27">
+        <v>327</v>
+      </c>
+      <c r="E27">
+        <v>49</v>
+      </c>
+      <c r="F27">
+        <v>3764</v>
+      </c>
+      <c r="G27">
+        <v>1597</v>
+      </c>
+      <c r="H27">
+        <v>1543</v>
+      </c>
+      <c r="I27">
+        <v>7280</v>
+      </c>
+    </row>
+    <row r="28"/>
+    <row r="29">
+      <c r="A29">
+        <v>3</v>
+      </c>
+      <c r="B29" t="s">
+        <v>8</v>
+      </c>
+      <c r="C29" t="s">
+        <v>34</v>
+      </c>
+      <c r="D29">
+        <v>42997</v>
+      </c>
+      <c r="E29">
+        <v>450</v>
+      </c>
+      <c r="F29">
+        <v>704</v>
+      </c>
+      <c r="G29">
+        <v>8748</v>
+      </c>
+      <c r="H29">
+        <v>3820</v>
+      </c>
+      <c r="I29">
+        <v>56719</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>29</v>
+      </c>
+      <c r="B30" t="s">
+        <v>29</v>
+      </c>
+      <c r="C30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D30">
+        <v>2632</v>
+      </c>
+      <c r="E30">
+        <v>95</v>
+      </c>
+      <c r="F30">
+        <v>195</v>
+      </c>
+      <c r="G30">
+        <v>1028</v>
+      </c>
+      <c r="H30">
+        <v>1384</v>
+      </c>
+      <c r="I30">
+        <v>5334</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>609</v>
+      </c>
+      <c r="C31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31">
+        <v>7510</v>
+      </c>
+      <c r="E31">
+        <v>138</v>
+      </c>
+      <c r="F31">
+        <v>168</v>
+      </c>
+      <c r="G31">
+        <v>1461</v>
+      </c>
+      <c r="H31">
+        <v>814</v>
+      </c>
+      <c r="I31">
+        <v>10091</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>610</v>
+      </c>
+      <c r="C32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32">
+        <v>769</v>
+      </c>
+      <c r="E32">
+        <v>14</v>
+      </c>
+      <c r="F32">
+        <v>40</v>
+      </c>
+      <c r="G32">
+        <v>1767</v>
+      </c>
+      <c r="H32">
+        <v>194</v>
+      </c>
+      <c r="I32">
+        <v>2784</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>3</v>
+      </c>
+      <c r="B33" t="s">
+        <v>611</v>
+      </c>
+      <c r="C33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33">
+        <v>563</v>
+      </c>
+      <c r="E33">
+        <v>26</v>
+      </c>
+      <c r="F33">
+        <v>52</v>
+      </c>
+      <c r="G33">
+        <v>267</v>
+      </c>
+      <c r="H33">
+        <v>235</v>
+      </c>
+      <c r="I33">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>612</v>
+      </c>
+      <c r="C34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34">
+        <v>29921</v>
+      </c>
+      <c r="E34">
+        <v>75</v>
+      </c>
+      <c r="F34">
+        <v>64</v>
+      </c>
+      <c r="G34">
+        <v>1383</v>
+      </c>
+      <c r="H34">
+        <v>327</v>
+      </c>
+      <c r="I34">
+        <v>31770</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>5</v>
+      </c>
+      <c r="B35" t="s">
+        <v>613</v>
+      </c>
+      <c r="C35" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35">
+        <v>306</v>
+      </c>
+      <c r="E35">
+        <v>40</v>
+      </c>
+      <c r="F35">
+        <v>51</v>
+      </c>
+      <c r="G35">
+        <v>283</v>
+      </c>
+      <c r="H35">
+        <v>182</v>
+      </c>
+      <c r="I35">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>6</v>
+      </c>
+      <c r="B36" t="s">
+        <v>614</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36">
+        <v>194</v>
+      </c>
+      <c r="E36">
+        <v>18</v>
+      </c>
+      <c r="F36">
+        <v>14</v>
+      </c>
+      <c r="G36">
+        <v>135</v>
+      </c>
+      <c r="H36">
+        <v>135</v>
+      </c>
+      <c r="I36">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>7</v>
+      </c>
+      <c r="B37" t="s">
+        <v>615</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37">
+        <v>761</v>
+      </c>
+      <c r="E37">
+        <v>19</v>
+      </c>
+      <c r="F37">
+        <v>19</v>
+      </c>
+      <c r="G37">
+        <v>291</v>
+      </c>
+      <c r="H37">
+        <v>154</v>
+      </c>
+      <c r="I37">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>8</v>
+      </c>
+      <c r="B38" t="s">
+        <v>616</v>
+      </c>
+      <c r="C38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38">
+        <v>145</v>
+      </c>
+      <c r="E38">
+        <v>5</v>
+      </c>
+      <c r="F38">
+        <v>62</v>
+      </c>
+      <c r="G38">
+        <v>1611</v>
+      </c>
+      <c r="H38">
+        <v>174</v>
+      </c>
+      <c r="I38">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>9</v>
+      </c>
+      <c r="B39" t="s">
+        <v>617</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>106</v>
+      </c>
+      <c r="E39">
+        <v>9</v>
+      </c>
+      <c r="F39">
+        <v>21</v>
+      </c>
+      <c r="G39">
+        <v>69</v>
+      </c>
+      <c r="H39">
+        <v>134</v>
+      </c>
+      <c r="I39">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>10</v>
+      </c>
+      <c r="B40" t="s">
+        <v>618</v>
+      </c>
+      <c r="C40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40">
+        <v>53</v>
+      </c>
+      <c r="E40">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>6</v>
+      </c>
+      <c r="G40">
+        <v>70</v>
+      </c>
+      <c r="H40">
+        <v>59</v>
+      </c>
+      <c r="I40">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>11</v>
+      </c>
+      <c r="B41" t="s">
+        <v>619</v>
+      </c>
+      <c r="C41" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41">
+        <v>37</v>
+      </c>
+      <c r="E41">
+        <v>3</v>
+      </c>
+      <c r="F41">
+        <v>12</v>
+      </c>
+      <c r="G41">
+        <v>383</v>
+      </c>
+      <c r="H41">
+        <v>28</v>
+      </c>
+      <c r="I41">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="42"/>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>34</v>
+      </c>
+      <c r="D43">
+        <v>24783</v>
+      </c>
+      <c r="E43">
+        <v>4648</v>
+      </c>
+      <c r="F43">
+        <v>3215</v>
+      </c>
+      <c r="G43">
+        <v>17428</v>
+      </c>
+      <c r="H43">
+        <v>23239</v>
+      </c>
+      <c r="I43">
+        <v>73313</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>29</v>
+      </c>
+      <c r="B44" t="s">
+        <v>29</v>
+      </c>
+      <c r="C44" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44">
+        <v>2649</v>
+      </c>
+      <c r="E44">
+        <v>302</v>
+      </c>
+      <c r="F44">
+        <v>350</v>
+      </c>
+      <c r="G44">
+        <v>2205</v>
+      </c>
+      <c r="H44">
+        <v>3300</v>
+      </c>
+      <c r="I44">
+        <v>8806</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>1</v>
+      </c>
+      <c r="B45" t="s">
+        <v>620</v>
+      </c>
+      <c r="C45" t="s">
+        <v>37</v>
+      </c>
+      <c r="D45">
+        <v>1314</v>
+      </c>
+      <c r="E45">
+        <v>140</v>
+      </c>
+      <c r="F45">
+        <v>284</v>
+      </c>
+      <c r="G45">
+        <v>1885</v>
+      </c>
+      <c r="H45">
+        <v>1366</v>
+      </c>
+      <c r="I45">
+        <v>4989</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>2</v>
+      </c>
+      <c r="B46" t="s">
+        <v>621</v>
+      </c>
+      <c r="C46" t="s">
+        <v>37</v>
+      </c>
+      <c r="D46">
+        <v>13644</v>
+      </c>
+      <c r="E46">
+        <v>95</v>
+      </c>
+      <c r="F46">
+        <v>297</v>
+      </c>
+      <c r="G46">
+        <v>1719</v>
+      </c>
+      <c r="H46">
+        <v>1136</v>
+      </c>
+      <c r="I46">
+        <v>16891</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>3</v>
+      </c>
+      <c r="B47" t="s">
+        <v>622</v>
+      </c>
+      <c r="C47" t="s">
+        <v>37</v>
+      </c>
+      <c r="D47">
+        <v>634</v>
+      </c>
+      <c r="E47">
+        <v>154</v>
+      </c>
+      <c r="F47">
+        <v>118</v>
+      </c>
+      <c r="G47">
+        <v>470</v>
+      </c>
+      <c r="H47">
+        <v>10211</v>
+      </c>
+      <c r="I47">
+        <v>11587</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>4</v>
+      </c>
+      <c r="B48" t="s">
+        <v>623</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>1040</v>
+      </c>
+      <c r="E48">
+        <v>3312</v>
+      </c>
+      <c r="F48">
+        <v>121</v>
+      </c>
+      <c r="G48">
+        <v>882</v>
+      </c>
+      <c r="H48">
+        <v>2052</v>
+      </c>
+      <c r="I48">
+        <v>7407</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>5</v>
+      </c>
+      <c r="B49" t="s">
+        <v>624</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>574</v>
+      </c>
+      <c r="E49">
+        <v>94</v>
+      </c>
+      <c r="F49">
+        <v>94</v>
+      </c>
+      <c r="G49">
+        <v>3552</v>
+      </c>
+      <c r="H49">
+        <v>514</v>
+      </c>
+      <c r="I49">
+        <v>4828</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>6</v>
+      </c>
+      <c r="B50" t="s">
+        <v>625</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50">
+        <v>591</v>
+      </c>
+      <c r="E50">
+        <v>78</v>
+      </c>
+      <c r="F50">
+        <v>91</v>
+      </c>
+      <c r="G50">
+        <v>450</v>
+      </c>
+      <c r="H50">
+        <v>488</v>
+      </c>
+      <c r="I50">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>7</v>
+      </c>
+      <c r="B51" t="s">
+        <v>626</v>
+      </c>
+      <c r="C51" t="s">
+        <v>37</v>
+      </c>
+      <c r="D51">
+        <v>2687</v>
+      </c>
+      <c r="E51">
+        <v>188</v>
+      </c>
+      <c r="F51">
+        <v>1768</v>
+      </c>
+      <c r="G51">
+        <v>4801</v>
+      </c>
+      <c r="H51">
+        <v>1789</v>
+      </c>
+      <c r="I51">
+        <v>11233</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>8</v>
+      </c>
+      <c r="B52" t="s">
+        <v>627</v>
+      </c>
+      <c r="C52" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52">
+        <v>159</v>
+      </c>
+      <c r="E52">
+        <v>38</v>
+      </c>
+      <c r="F52">
+        <v>46</v>
+      </c>
+      <c r="G52">
+        <v>570</v>
+      </c>
+      <c r="H52">
+        <v>224</v>
+      </c>
+      <c r="I52">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>9</v>
+      </c>
+      <c r="B53" t="s">
+        <v>628</v>
+      </c>
+      <c r="C53" t="s">
+        <v>37</v>
+      </c>
+      <c r="D53">
+        <v>85</v>
+      </c>
+      <c r="E53">
+        <v>16</v>
+      </c>
+      <c r="F53">
+        <v>11</v>
+      </c>
+      <c r="G53">
+        <v>204</v>
+      </c>
+      <c r="H53">
+        <v>873</v>
+      </c>
+      <c r="I53">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>10</v>
+      </c>
+      <c r="B54" t="s">
+        <v>629</v>
+      </c>
+      <c r="C54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54">
+        <v>1321</v>
+      </c>
+      <c r="E54">
+        <v>13</v>
+      </c>
+      <c r="F54">
+        <v>21</v>
+      </c>
+      <c r="G54">
+        <v>467</v>
+      </c>
+      <c r="H54">
+        <v>193</v>
+      </c>
+      <c r="I54">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>11</v>
+      </c>
+      <c r="B55" t="s">
+        <v>630</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55">
+        <v>85</v>
+      </c>
+      <c r="E55">
+        <v>218</v>
+      </c>
+      <c r="F55">
+        <v>14</v>
+      </c>
+      <c r="G55">
+        <v>223</v>
+      </c>
+      <c r="H55">
+        <v>1093</v>
+      </c>
+      <c r="I55">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>5</v>
+      </c>
+      <c r="B57" t="s">
+        <v>10</v>
+      </c>
+      <c r="C57" t="s">
+        <v>34</v>
+      </c>
+      <c r="D57">
+        <v>14702</v>
+      </c>
+      <c r="E57">
+        <v>6875</v>
+      </c>
+      <c r="F57">
+        <v>2812</v>
+      </c>
+      <c r="G57">
+        <v>7866</v>
+      </c>
+      <c r="H57">
+        <v>28983</v>
+      </c>
+      <c r="I57">
+        <v>61238</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>29</v>
+      </c>
+      <c r="B58" t="s">
+        <v>29</v>
+      </c>
+      <c r="C58" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58">
+        <v>985</v>
+      </c>
+      <c r="E58">
+        <v>868</v>
+      </c>
+      <c r="F58">
+        <v>262</v>
+      </c>
+      <c r="G58">
+        <v>860</v>
+      </c>
+      <c r="H58">
+        <v>3922</v>
+      </c>
+      <c r="I58">
+        <v>6897</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>631</v>
+      </c>
+      <c r="C59" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59">
+        <v>720</v>
+      </c>
+      <c r="E59">
+        <v>346</v>
+      </c>
+      <c r="F59">
+        <v>2142</v>
+      </c>
+      <c r="G59">
+        <v>2348</v>
+      </c>
+      <c r="H59">
+        <v>4261</v>
+      </c>
+      <c r="I59">
+        <v>9817</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>2</v>
+      </c>
+      <c r="B60" t="s">
+        <v>632</v>
+      </c>
+      <c r="C60" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60">
+        <v>222</v>
+      </c>
+      <c r="E60">
+        <v>249</v>
+      </c>
+      <c r="F60">
+        <v>45</v>
+      </c>
+      <c r="G60">
+        <v>177</v>
+      </c>
+      <c r="H60">
+        <v>1355</v>
+      </c>
+      <c r="I60">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>3</v>
+      </c>
+      <c r="B61" t="s">
+        <v>633</v>
+      </c>
+      <c r="C61" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61">
+        <v>157</v>
+      </c>
+      <c r="E61">
+        <v>62</v>
+      </c>
+      <c r="F61">
+        <v>46</v>
+      </c>
+      <c r="G61">
+        <v>308</v>
+      </c>
+      <c r="H61">
+        <v>510</v>
+      </c>
+      <c r="I61">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>4</v>
+      </c>
+      <c r="B62" t="s">
+        <v>634</v>
+      </c>
+      <c r="C62" t="s">
+        <v>37</v>
+      </c>
+      <c r="D62">
+        <v>327</v>
+      </c>
+      <c r="E62">
+        <v>95</v>
+      </c>
+      <c r="F62">
+        <v>46</v>
+      </c>
+      <c r="G62">
+        <v>371</v>
+      </c>
+      <c r="H62">
+        <v>1160</v>
+      </c>
+      <c r="I62">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>5</v>
+      </c>
+      <c r="B63" t="s">
+        <v>635</v>
+      </c>
+      <c r="C63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63">
+        <v>415</v>
+      </c>
+      <c r="E63">
+        <v>240</v>
+      </c>
+      <c r="F63">
+        <v>79</v>
+      </c>
+      <c r="G63">
+        <v>289</v>
+      </c>
+      <c r="H63">
+        <v>7312</v>
+      </c>
+      <c r="I63">
+        <v>8335</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>6</v>
+      </c>
+      <c r="B64" t="s">
+        <v>636</v>
+      </c>
+      <c r="C64" t="s">
+        <v>37</v>
+      </c>
+      <c r="D64">
+        <v>73</v>
+      </c>
+      <c r="E64">
+        <v>47</v>
+      </c>
+      <c r="F64">
+        <v>69</v>
+      </c>
+      <c r="G64">
+        <v>97</v>
+      </c>
+      <c r="H64">
+        <v>507</v>
+      </c>
+      <c r="I64">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>7</v>
+      </c>
+      <c r="B65" t="s">
+        <v>637</v>
+      </c>
+      <c r="C65" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65">
+        <v>690</v>
+      </c>
+      <c r="E65">
+        <v>149</v>
+      </c>
+      <c r="F65">
+        <v>45</v>
+      </c>
+      <c r="G65">
+        <v>2164</v>
+      </c>
+      <c r="H65">
+        <v>661</v>
+      </c>
+      <c r="I65">
+        <v>3709</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>638</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66">
+        <v>62</v>
+      </c>
+      <c r="E66">
+        <v>39</v>
+      </c>
+      <c r="F66">
+        <v>14</v>
+      </c>
+      <c r="G66">
+        <v>65</v>
+      </c>
+      <c r="H66">
+        <v>219</v>
+      </c>
+      <c r="I66">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>9</v>
+      </c>
+      <c r="B67" t="s">
+        <v>639</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>835</v>
+      </c>
+      <c r="E67">
+        <v>87</v>
+      </c>
+      <c r="F67">
+        <v>12</v>
+      </c>
+      <c r="G67">
+        <v>84</v>
+      </c>
+      <c r="H67">
+        <v>171</v>
+      </c>
+      <c r="I67">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>10</v>
+      </c>
+      <c r="B68" t="s">
+        <v>640</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68">
+        <v>10031</v>
+      </c>
+      <c r="E68">
+        <v>377</v>
+      </c>
+      <c r="F68">
+        <v>18</v>
+      </c>
+      <c r="G68">
+        <v>745</v>
+      </c>
+      <c r="H68">
+        <v>374</v>
+      </c>
+      <c r="I68">
+        <v>11545</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>11</v>
+      </c>
+      <c r="B69" t="s">
+        <v>641</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69">
+        <v>185</v>
+      </c>
+      <c r="E69">
+        <v>4316</v>
+      </c>
+      <c r="F69">
+        <v>34</v>
+      </c>
+      <c r="G69">
+        <v>358</v>
+      </c>
+      <c r="H69">
+        <v>8531</v>
+      </c>
+      <c r="I69">
+        <v>13424</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>6</v>
+      </c>
+      <c r="B71" t="s">
+        <v>11</v>
+      </c>
+      <c r="C71" t="s">
+        <v>34</v>
+      </c>
+      <c r="D71">
+        <v>259</v>
+      </c>
+      <c r="E71">
+        <v>126</v>
+      </c>
+      <c r="F71">
+        <v>73</v>
+      </c>
+      <c r="G71">
+        <v>323</v>
+      </c>
+      <c r="H71">
+        <v>696</v>
+      </c>
+      <c r="I71">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>29</v>
+      </c>
+      <c r="B72" t="s">
+        <v>29</v>
+      </c>
+      <c r="C72" t="s">
+        <v>35</v>
+      </c>
+      <c r="D72">
+        <v>137</v>
+      </c>
+      <c r="E72">
+        <v>41</v>
+      </c>
+      <c r="F72">
+        <v>42</v>
+      </c>
+      <c r="G72">
+        <v>164</v>
+      </c>
+      <c r="H72">
+        <v>384</v>
+      </c>
+      <c r="I72">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>642</v>
+      </c>
+      <c r="C73" t="s">
+        <v>37</v>
+      </c>
+      <c r="D73">
+        <v>122</v>
+      </c>
+      <c r="E73">
+        <v>85</v>
+      </c>
+      <c r="F73">
+        <v>31</v>
+      </c>
+      <c r="G73">
+        <v>159</v>
+      </c>
+      <c r="H73">
+        <v>312</v>
+      </c>
+      <c r="I73">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="74"/>
+    <row r="75">
+      <c r="A75">
+        <v>7</v>
+      </c>
+      <c r="B75" t="s">
+        <v>12</v>
+      </c>
+      <c r="C75" t="s">
+        <v>34</v>
+      </c>
+      <c r="D75">
+        <v>555</v>
+      </c>
+      <c r="E75">
+        <v>67</v>
+      </c>
+      <c r="F75">
+        <v>107</v>
+      </c>
+      <c r="G75">
+        <v>858</v>
+      </c>
+      <c r="H75">
+        <v>1105</v>
+      </c>
+      <c r="I75">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>29</v>
+      </c>
+      <c r="B76" t="s">
+        <v>29</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76">
+        <v>333</v>
+      </c>
+      <c r="E76">
+        <v>33</v>
+      </c>
+      <c r="F76">
+        <v>57</v>
+      </c>
+      <c r="G76">
+        <v>436</v>
+      </c>
+      <c r="H76">
+        <v>694</v>
+      </c>
+      <c r="I76">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>1</v>
+      </c>
+      <c r="B77" t="s">
+        <v>643</v>
+      </c>
+      <c r="C77" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77">
+        <v>93</v>
+      </c>
+      <c r="E77">
+        <v>15</v>
+      </c>
+      <c r="F77">
+        <v>24</v>
+      </c>
+      <c r="G77">
+        <v>212</v>
+      </c>
+      <c r="H77">
+        <v>186</v>
+      </c>
+      <c r="I77">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>2</v>
+      </c>
+      <c r="B78" t="s">
+        <v>644</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>55</v>
+      </c>
+      <c r="E78">
+        <v>7</v>
+      </c>
+      <c r="F78">
+        <v>11</v>
+      </c>
+      <c r="G78">
+        <v>88</v>
+      </c>
+      <c r="H78">
+        <v>68</v>
+      </c>
+      <c r="I78">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>3</v>
+      </c>
+      <c r="B79" t="s">
+        <v>645</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79">
+        <v>42</v>
+      </c>
+      <c r="E79">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>9</v>
+      </c>
+      <c r="G79">
+        <v>73</v>
+      </c>
+      <c r="H79">
+        <v>99</v>
+      </c>
+      <c r="I79">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>4</v>
+      </c>
+      <c r="B80" t="s">
+        <v>646</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>32</v>
+      </c>
+      <c r="E80">
+        <v>4</v>
+      </c>
+      <c r="F80">
+        <v>6</v>
+      </c>
+      <c r="G80">
+        <v>49</v>
+      </c>
+      <c r="H80">
+        <v>58</v>
+      </c>
+      <c r="I80">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>8</v>
+      </c>
+      <c r="B82" t="s">
+        <v>13</v>
+      </c>
+      <c r="C82" t="s">
+        <v>34</v>
+      </c>
+      <c r="D82">
+        <v>7466</v>
+      </c>
+      <c r="E82">
+        <v>7655</v>
+      </c>
+      <c r="F82">
+        <v>2802</v>
+      </c>
+      <c r="G82">
+        <v>21580</v>
+      </c>
+      <c r="H82">
+        <v>22986</v>
+      </c>
+      <c r="I82">
+        <v>62489</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" t="s">
+        <v>29</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83">
+        <v>1156</v>
+      </c>
+      <c r="E83">
+        <v>1434</v>
+      </c>
+      <c r="F83">
+        <v>766</v>
+      </c>
+      <c r="G83">
+        <v>1747</v>
+      </c>
+      <c r="H83">
+        <v>4787</v>
+      </c>
+      <c r="I83">
+        <v>9890</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>647</v>
+      </c>
+      <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84">
+        <v>1347</v>
+      </c>
+      <c r="E84">
+        <v>707</v>
+      </c>
+      <c r="F84">
+        <v>958</v>
+      </c>
+      <c r="G84">
+        <v>7607</v>
+      </c>
+      <c r="H84">
+        <v>2471</v>
+      </c>
+      <c r="I84">
+        <v>13090</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>648</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>581</v>
+      </c>
+      <c r="E85">
+        <v>408</v>
+      </c>
+      <c r="F85">
+        <v>294</v>
+      </c>
+      <c r="G85">
+        <v>698</v>
+      </c>
+      <c r="H85">
+        <v>8166</v>
+      </c>
+      <c r="I85">
+        <v>10147</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>649</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86">
+        <v>587</v>
+      </c>
+      <c r="E86">
+        <v>222</v>
+      </c>
+      <c r="F86">
+        <v>247</v>
+      </c>
+      <c r="G86">
+        <v>374</v>
+      </c>
+      <c r="H86">
+        <v>1106</v>
+      </c>
+      <c r="I86">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>650</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>310</v>
+      </c>
+      <c r="E87">
+        <v>3081</v>
+      </c>
+      <c r="F87">
+        <v>134</v>
+      </c>
+      <c r="G87">
+        <v>316</v>
+      </c>
+      <c r="H87">
+        <v>2083</v>
+      </c>
+      <c r="I87">
+        <v>5924</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>5</v>
+      </c>
+      <c r="B88" t="s">
+        <v>651</v>
+      </c>
+      <c r="C88" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88">
+        <v>2782</v>
+      </c>
+      <c r="E88">
+        <v>72</v>
+      </c>
+      <c r="F88">
+        <v>71</v>
+      </c>
+      <c r="G88">
+        <v>183</v>
+      </c>
+      <c r="H88">
+        <v>448</v>
+      </c>
+      <c r="I88">
+        <v>3556</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>6</v>
+      </c>
+      <c r="B89" t="s">
+        <v>652</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>105</v>
+      </c>
+      <c r="E89">
+        <v>47</v>
+      </c>
+      <c r="F89">
+        <v>52</v>
+      </c>
+      <c r="G89">
+        <v>269</v>
+      </c>
+      <c r="H89">
+        <v>704</v>
+      </c>
+      <c r="I89">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>7</v>
+      </c>
+      <c r="B90" t="s">
+        <v>653</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90">
+        <v>258</v>
+      </c>
+      <c r="E90">
+        <v>31</v>
+      </c>
+      <c r="F90">
+        <v>37</v>
+      </c>
+      <c r="G90">
+        <v>128</v>
+      </c>
+      <c r="H90">
+        <v>143</v>
+      </c>
+      <c r="I90">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>8</v>
+      </c>
+      <c r="B91" t="s">
+        <v>654</v>
+      </c>
+      <c r="C91" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91">
+        <v>78</v>
+      </c>
+      <c r="E91">
+        <v>91</v>
+      </c>
+      <c r="F91">
+        <v>41</v>
+      </c>
+      <c r="G91">
+        <v>261</v>
+      </c>
+      <c r="H91">
+        <v>1406</v>
+      </c>
+      <c r="I91">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>9</v>
+      </c>
+      <c r="B92" t="s">
+        <v>89</v>
+      </c>
+      <c r="C92" t="s">
+        <v>37</v>
+      </c>
+      <c r="D92">
+        <v>40</v>
+      </c>
+      <c r="E92">
+        <v>23</v>
+      </c>
+      <c r="F92">
+        <v>130</v>
+      </c>
+      <c r="G92">
+        <v>111</v>
+      </c>
+      <c r="H92">
+        <v>101</v>
+      </c>
+      <c r="I92">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>10</v>
+      </c>
+      <c r="B93" t="s">
+        <v>655</v>
+      </c>
+      <c r="C93" t="s">
+        <v>37</v>
+      </c>
+      <c r="D93">
+        <v>124</v>
+      </c>
+      <c r="E93">
+        <v>38</v>
+      </c>
+      <c r="F93">
+        <v>30</v>
+      </c>
+      <c r="G93">
+        <v>9589</v>
+      </c>
+      <c r="H93">
+        <v>159</v>
+      </c>
+      <c r="I93">
+        <v>9940</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>11</v>
+      </c>
+      <c r="B94" t="s">
+        <v>656</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>98</v>
+      </c>
+      <c r="E94">
+        <v>1501</v>
+      </c>
+      <c r="F94">
+        <v>42</v>
+      </c>
+      <c r="G94">
+        <v>297</v>
+      </c>
+      <c r="H94">
+        <v>1412</v>
+      </c>
+      <c r="I94">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="95"/>
+    <row r="96">
+      <c r="A96">
+        <v>10</v>
+      </c>
+      <c r="B96" t="s">
+        <v>15</v>
+      </c>
+      <c r="C96" t="s">
+        <v>34</v>
+      </c>
+      <c r="D96">
+        <v>1823</v>
+      </c>
+      <c r="E96">
+        <v>71</v>
+      </c>
+      <c r="F96">
+        <v>69</v>
+      </c>
+      <c r="G96">
+        <v>3237</v>
+      </c>
+      <c r="H96">
+        <v>1034</v>
+      </c>
+      <c r="I96">
+        <v>6234</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>29</v>
+      </c>
+      <c r="B97" t="s">
+        <v>29</v>
+      </c>
+      <c r="C97" t="s">
+        <v>35</v>
+      </c>
+      <c r="D97">
+        <v>270</v>
+      </c>
+      <c r="E97">
+        <v>7</v>
+      </c>
+      <c r="F97">
+        <v>11</v>
+      </c>
+      <c r="G97">
+        <v>459</v>
+      </c>
+      <c r="H97">
+        <v>460</v>
+      </c>
+      <c r="I97">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>1</v>
+      </c>
+      <c r="B98" t="s">
+        <v>657</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98">
+        <v>186</v>
+      </c>
+      <c r="E98">
+        <v>13</v>
+      </c>
+      <c r="F98">
+        <v>21</v>
+      </c>
+      <c r="G98">
+        <v>166</v>
+      </c>
+      <c r="H98">
+        <v>237</v>
+      </c>
+      <c r="I98">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>2</v>
+      </c>
+      <c r="B99" t="s">
+        <v>658</v>
+      </c>
+      <c r="C99" t="s">
+        <v>37</v>
+      </c>
+      <c r="D99">
+        <v>638</v>
+      </c>
+      <c r="E99">
+        <v>16</v>
+      </c>
+      <c r="F99">
+        <v>10</v>
+      </c>
+      <c r="G99">
+        <v>2459</v>
+      </c>
+      <c r="H99">
+        <v>172</v>
+      </c>
+      <c r="I99">
+        <v>3295</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>3</v>
+      </c>
+      <c r="B100" t="s">
+        <v>659</v>
+      </c>
+      <c r="C100" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100">
+        <v>72</v>
+      </c>
+      <c r="E100">
+        <v>9</v>
+      </c>
+      <c r="F100">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>73</v>
+      </c>
+      <c r="H100">
+        <v>73</v>
+      </c>
+      <c r="I100">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>4</v>
+      </c>
+      <c r="B101" t="s">
+        <v>660</v>
+      </c>
+      <c r="C101" t="s">
+        <v>37</v>
+      </c>
+      <c r="D101">
+        <v>628</v>
+      </c>
+      <c r="E101">
+        <v>14</v>
+      </c>
+      <c r="F101">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>55</v>
+      </c>
+      <c r="H101">
+        <v>57</v>
+      </c>
+      <c r="I101">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>5</v>
+      </c>
+      <c r="B102" t="s">
+        <v>661</v>
+      </c>
+      <c r="C102" t="s">
+        <v>37</v>
+      </c>
+      <c r="D102">
+        <v>29</v>
+      </c>
+      <c r="E102">
+        <v>12</v>
+      </c>
+      <c r="F102">
+        <v>11</v>
+      </c>
+      <c r="G102">
+        <v>25</v>
+      </c>
+      <c r="H102">
+        <v>35</v>
+      </c>
+      <c r="I102">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="103"/>
+    <row r="104">
+      <c r="A104">
+        <v>12</v>
+      </c>
+      <c r="B104" t="s">
+        <v>16</v>
+      </c>
+      <c r="C104" t="s">
+        <v>34</v>
+      </c>
+      <c r="D104">
+        <v>7503</v>
+      </c>
+      <c r="E104">
+        <v>3793</v>
+      </c>
+      <c r="F104">
+        <v>7215</v>
+      </c>
+      <c r="G104">
+        <v>29954</v>
+      </c>
+      <c r="H104">
+        <v>24046</v>
+      </c>
+      <c r="I104">
+        <v>72511</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>29</v>
+      </c>
+      <c r="B105" t="s">
+        <v>29</v>
+      </c>
+      <c r="C105" t="s">
+        <v>35</v>
+      </c>
+      <c r="D105">
+        <v>858</v>
+      </c>
+      <c r="E105">
+        <v>312</v>
+      </c>
+      <c r="F105">
+        <v>393</v>
+      </c>
+      <c r="G105">
+        <v>1429</v>
+      </c>
+      <c r="H105">
+        <v>1833</v>
+      </c>
+      <c r="I105">
+        <v>4825</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>1</v>
+      </c>
+      <c r="B106" t="s">
+        <v>662</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106">
+        <v>991</v>
+      </c>
+      <c r="E106">
+        <v>171</v>
+      </c>
+      <c r="F106">
+        <v>673</v>
+      </c>
+      <c r="G106">
+        <v>16277</v>
+      </c>
+      <c r="H106">
+        <v>660</v>
+      </c>
+      <c r="I106">
+        <v>18772</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>2</v>
+      </c>
+      <c r="B107" t="s">
+        <v>663</v>
+      </c>
+      <c r="C107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107">
+        <v>448</v>
+      </c>
+      <c r="E107">
+        <v>478</v>
+      </c>
+      <c r="F107">
+        <v>139</v>
+      </c>
+      <c r="G107">
+        <v>843</v>
+      </c>
+      <c r="H107">
+        <v>4648</v>
+      </c>
+      <c r="I107">
+        <v>6556</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>3</v>
+      </c>
+      <c r="B108" t="s">
+        <v>664</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>139</v>
+      </c>
+      <c r="E108">
+        <v>55</v>
+      </c>
+      <c r="F108">
+        <v>68</v>
+      </c>
+      <c r="G108">
+        <v>182</v>
+      </c>
+      <c r="H108">
+        <v>240</v>
+      </c>
+      <c r="I108">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>4</v>
+      </c>
+      <c r="B109" t="s">
+        <v>665</v>
+      </c>
+      <c r="C109" t="s">
+        <v>37</v>
+      </c>
+      <c r="D109">
+        <v>3044</v>
+      </c>
+      <c r="E109">
+        <v>71</v>
+      </c>
+      <c r="F109">
+        <v>59</v>
+      </c>
+      <c r="G109">
+        <v>704</v>
+      </c>
+      <c r="H109">
+        <v>777</v>
+      </c>
+      <c r="I109">
+        <v>4655</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>5</v>
+      </c>
+      <c r="B110" t="s">
+        <v>666</v>
+      </c>
+      <c r="C110" t="s">
+        <v>37</v>
+      </c>
+      <c r="D110">
+        <v>401</v>
+      </c>
+      <c r="E110">
+        <v>1155</v>
+      </c>
+      <c r="F110">
+        <v>118</v>
+      </c>
+      <c r="G110">
+        <v>255</v>
+      </c>
+      <c r="H110">
+        <v>6171</v>
+      </c>
+      <c r="I110">
+        <v>8100</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>6</v>
+      </c>
+      <c r="B111" t="s">
+        <v>667</v>
+      </c>
+      <c r="C111" t="s">
+        <v>37</v>
+      </c>
+      <c r="D111">
+        <v>79</v>
+      </c>
+      <c r="E111">
+        <v>33</v>
+      </c>
+      <c r="F111">
+        <v>36</v>
+      </c>
+      <c r="G111">
+        <v>97</v>
+      </c>
+      <c r="H111">
+        <v>245</v>
+      </c>
+      <c r="I111">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>7</v>
+      </c>
+      <c r="B112" t="s">
+        <v>668</v>
+      </c>
+      <c r="C112" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112">
+        <v>375</v>
+      </c>
+      <c r="E112">
+        <v>70</v>
+      </c>
+      <c r="F112">
+        <v>473</v>
+      </c>
+      <c r="G112">
+        <v>433</v>
+      </c>
+      <c r="H112">
+        <v>290</v>
+      </c>
+      <c r="I112">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>8</v>
+      </c>
+      <c r="B113" t="s">
+        <v>669</v>
+      </c>
+      <c r="C113" t="s">
+        <v>37</v>
+      </c>
+      <c r="D113">
+        <v>782</v>
+      </c>
+      <c r="E113">
+        <v>299</v>
+      </c>
+      <c r="F113">
+        <v>4883</v>
+      </c>
+      <c r="G113">
+        <v>8901</v>
+      </c>
+      <c r="H113">
+        <v>3599</v>
+      </c>
+      <c r="I113">
+        <v>18464</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>9</v>
+      </c>
+      <c r="B114" t="s">
+        <v>670</v>
+      </c>
+      <c r="C114" t="s">
+        <v>37</v>
+      </c>
+      <c r="D114">
+        <v>50</v>
+      </c>
+      <c r="E114">
+        <v>36</v>
+      </c>
+      <c r="F114">
+        <v>30</v>
+      </c>
+      <c r="G114">
+        <v>79</v>
+      </c>
+      <c r="H114">
+        <v>100</v>
+      </c>
+      <c r="I114">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>10</v>
+      </c>
+      <c r="B115" t="s">
+        <v>671</v>
+      </c>
+      <c r="C115" t="s">
+        <v>37</v>
+      </c>
+      <c r="D115">
+        <v>117</v>
+      </c>
+      <c r="E115">
+        <v>43</v>
+      </c>
+      <c r="F115">
+        <v>316</v>
+      </c>
+      <c r="G115">
+        <v>552</v>
+      </c>
+      <c r="H115">
+        <v>257</v>
+      </c>
+      <c r="I115">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>11</v>
+      </c>
+      <c r="B116" t="s">
+        <v>672</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116">
+        <v>219</v>
+      </c>
+      <c r="E116">
+        <v>1070</v>
+      </c>
+      <c r="F116">
+        <v>27</v>
+      </c>
+      <c r="G116">
+        <v>202</v>
+      </c>
+      <c r="H116">
+        <v>5226</v>
+      </c>
+      <c r="I116">
+        <v>6744</v>
+      </c>
+    </row>
+    <row r="117"/>
+    <row r="118">
+      <c r="A118">
+        <v>13</v>
+      </c>
+      <c r="B118" t="s">
+        <v>17</v>
+      </c>
+      <c r="C118" t="s">
+        <v>34</v>
+      </c>
+      <c r="D118">
+        <v>166</v>
+      </c>
+      <c r="E118">
+        <v>314</v>
+      </c>
+      <c r="F118">
+        <v>80</v>
+      </c>
+      <c r="G118">
+        <v>702</v>
+      </c>
+      <c r="H118">
+        <v>665</v>
+      </c>
+      <c r="I118">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>29</v>
+      </c>
+      <c r="B119" t="s">
+        <v>29</v>
+      </c>
+      <c r="C119" t="s">
+        <v>35</v>
+      </c>
+      <c r="D119">
+        <v>39</v>
+      </c>
+      <c r="E119">
+        <v>151</v>
+      </c>
+      <c r="F119">
+        <v>18</v>
+      </c>
+      <c r="G119">
+        <v>242</v>
+      </c>
+      <c r="H119">
+        <v>201</v>
+      </c>
+      <c r="I119">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>1</v>
+      </c>
+      <c r="B120" t="s">
+        <v>673</v>
+      </c>
+      <c r="C120" t="s">
+        <v>37</v>
+      </c>
+      <c r="D120">
+        <v>40</v>
+      </c>
+      <c r="E120">
+        <v>109</v>
+      </c>
+      <c r="F120">
+        <v>30</v>
+      </c>
+      <c r="G120">
+        <v>228</v>
+      </c>
+      <c r="H120">
+        <v>214</v>
+      </c>
+      <c r="I120">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>2</v>
+      </c>
+      <c r="B121" t="s">
+        <v>674</v>
+      </c>
+      <c r="C121" t="s">
+        <v>37</v>
+      </c>
+      <c r="D121">
+        <v>18</v>
+      </c>
+      <c r="E121">
+        <v>16</v>
+      </c>
+      <c r="F121">
+        <v>10</v>
+      </c>
+      <c r="G121">
+        <v>70</v>
+      </c>
+      <c r="H121">
+        <v>56</v>
+      </c>
+      <c r="I121">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>3</v>
+      </c>
+      <c r="B122" t="s">
+        <v>675</v>
+      </c>
+      <c r="C122" t="s">
+        <v>37</v>
+      </c>
+      <c r="D122">
+        <v>13</v>
+      </c>
+      <c r="E122">
+        <v>10</v>
+      </c>
+      <c r="F122">
+        <v>10</v>
+      </c>
+      <c r="G122">
+        <v>28</v>
+      </c>
+      <c r="H122">
+        <v>52</v>
+      </c>
+      <c r="I122">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>4</v>
+      </c>
+      <c r="B123" t="s">
+        <v>676</v>
+      </c>
+      <c r="C123" t="s">
+        <v>37</v>
+      </c>
+      <c r="D123">
+        <v>21</v>
+      </c>
+      <c r="E123">
+        <v>17</v>
+      </c>
+      <c r="F123">
+        <v>3</v>
+      </c>
+      <c r="G123">
+        <v>58</v>
+      </c>
+      <c r="H123">
+        <v>76</v>
+      </c>
+      <c r="I123">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>5</v>
+      </c>
+      <c r="B124" t="s">
+        <v>677</v>
+      </c>
+      <c r="C124" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124">
+        <v>16</v>
+      </c>
+      <c r="E124">
+        <v>3</v>
+      </c>
+      <c r="F124">
+        <v>5</v>
+      </c>
+      <c r="G124">
+        <v>28</v>
+      </c>
+      <c r="H124">
+        <v>21</v>
+      </c>
+      <c r="I124">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>6</v>
+      </c>
+      <c r="B125" t="s">
+        <v>678</v>
+      </c>
+      <c r="C125" t="s">
+        <v>37</v>
+      </c>
+      <c r="D125">
+        <v>10</v>
+      </c>
+      <c r="E125">
+        <v>1</v>
+      </c>
+      <c r="F125">
+        <v>3</v>
+      </c>
+      <c r="G125">
+        <v>18</v>
+      </c>
+      <c r="H125">
+        <v>22</v>
+      </c>
+      <c r="I125">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>7</v>
+      </c>
+      <c r="B126" t="s">
+        <v>679</v>
+      </c>
+      <c r="C126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D126">
+        <v>4</v>
+      </c>
+      <c r="E126">
+        <v>4</v>
+      </c>
+      <c r="F126">
+        <v>0</v>
+      </c>
+      <c r="G126">
+        <v>11</v>
+      </c>
+      <c r="H126">
+        <v>10</v>
+      </c>
+      <c r="I126">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>8</v>
+      </c>
+      <c r="B127" t="s">
+        <v>680</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>5</v>
+      </c>
+      <c r="E127">
+        <v>3</v>
+      </c>
+      <c r="F127">
+        <v>1</v>
+      </c>
+      <c r="G127">
+        <v>19</v>
+      </c>
+      <c r="H127">
+        <v>13</v>
+      </c>
+      <c r="I127">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="128"/>
+    <row r="129">
+      <c r="A129">
+        <v>14</v>
+      </c>
+      <c r="B129" t="s">
+        <v>18</v>
+      </c>
+      <c r="C129" t="s">
+        <v>34</v>
+      </c>
+      <c r="D129">
+        <v>2404</v>
+      </c>
+      <c r="E129">
+        <v>1167</v>
+      </c>
+      <c r="F129">
+        <v>1783</v>
+      </c>
+      <c r="G129">
+        <v>10125</v>
+      </c>
+      <c r="H129">
+        <v>34121</v>
+      </c>
+      <c r="I129">
+        <v>49600</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s">
+        <v>29</v>
+      </c>
+      <c r="B130" t="s">
+        <v>29</v>
+      </c>
+      <c r="C130" t="s">
+        <v>35</v>
+      </c>
+      <c r="D130">
+        <v>520</v>
+      </c>
+      <c r="E130">
+        <v>224</v>
+      </c>
+      <c r="F130">
+        <v>148</v>
+      </c>
+      <c r="G130">
+        <v>870</v>
+      </c>
+      <c r="H130">
+        <v>2620</v>
+      </c>
+      <c r="I130">
+        <v>4382</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>1</v>
+      </c>
+      <c r="B131" t="s">
+        <v>681</v>
+      </c>
+      <c r="C131" t="s">
+        <v>37</v>
+      </c>
+      <c r="D131">
+        <v>529</v>
+      </c>
+      <c r="E131">
+        <v>164</v>
+      </c>
+      <c r="F131">
+        <v>127</v>
+      </c>
+      <c r="G131">
+        <v>2123</v>
+      </c>
+      <c r="H131">
+        <v>12757</v>
+      </c>
+      <c r="I131">
+        <v>15700</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>2</v>
+      </c>
+      <c r="B132" t="s">
+        <v>682</v>
+      </c>
+      <c r="C132" t="s">
+        <v>37</v>
+      </c>
+      <c r="D132">
+        <v>323</v>
+      </c>
+      <c r="E132">
+        <v>263</v>
+      </c>
+      <c r="F132">
+        <v>38</v>
+      </c>
+      <c r="G132">
+        <v>357</v>
+      </c>
+      <c r="H132">
+        <v>4674</v>
+      </c>
+      <c r="I132">
+        <v>5655</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>3</v>
+      </c>
+      <c r="B133" t="s">
+        <v>683</v>
+      </c>
+      <c r="C133" t="s">
+        <v>37</v>
+      </c>
+      <c r="D133">
+        <v>122</v>
+      </c>
+      <c r="E133">
+        <v>21</v>
+      </c>
+      <c r="F133">
+        <v>47</v>
+      </c>
+      <c r="G133">
+        <v>170</v>
+      </c>
+      <c r="H133">
+        <v>365</v>
+      </c>
+      <c r="I133">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>4</v>
+      </c>
+      <c r="B134" t="s">
+        <v>684</v>
+      </c>
+      <c r="C134" t="s">
+        <v>37</v>
+      </c>
+      <c r="D134">
+        <v>207</v>
+      </c>
+      <c r="E134">
+        <v>48</v>
+      </c>
+      <c r="F134">
+        <v>104</v>
+      </c>
+      <c r="G134">
+        <v>5521</v>
+      </c>
+      <c r="H134">
+        <v>403</v>
+      </c>
+      <c r="I134">
+        <v>6283</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>5</v>
+      </c>
+      <c r="B135" t="s">
+        <v>685</v>
+      </c>
+      <c r="C135" t="s">
+        <v>37</v>
+      </c>
+      <c r="D135">
+        <v>319</v>
+      </c>
+      <c r="E135">
+        <v>87</v>
+      </c>
+      <c r="F135">
+        <v>81</v>
+      </c>
+      <c r="G135">
+        <v>208</v>
+      </c>
+      <c r="H135">
+        <v>337</v>
+      </c>
+      <c r="I135">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>6</v>
+      </c>
+      <c r="B136" t="s">
+        <v>686</v>
+      </c>
+      <c r="C136" t="s">
+        <v>37</v>
+      </c>
+      <c r="D136">
+        <v>76</v>
+      </c>
+      <c r="E136">
+        <v>26</v>
+      </c>
+      <c r="F136">
+        <v>29</v>
+      </c>
+      <c r="G136">
+        <v>111</v>
+      </c>
+      <c r="H136">
+        <v>232</v>
+      </c>
+      <c r="I136">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>7</v>
+      </c>
+      <c r="B137" t="s">
+        <v>687</v>
+      </c>
+      <c r="C137" t="s">
+        <v>37</v>
+      </c>
+      <c r="D137">
+        <v>59</v>
+      </c>
+      <c r="E137">
+        <v>38</v>
+      </c>
+      <c r="F137">
+        <v>1155</v>
+      </c>
+      <c r="G137">
+        <v>316</v>
+      </c>
+      <c r="H137">
+        <v>387</v>
+      </c>
+      <c r="I137">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>8</v>
+      </c>
+      <c r="B138" t="s">
+        <v>688</v>
+      </c>
+      <c r="C138" t="s">
+        <v>37</v>
+      </c>
+      <c r="D138">
+        <v>73</v>
+      </c>
+      <c r="E138">
+        <v>173</v>
+      </c>
+      <c r="F138">
+        <v>29</v>
+      </c>
+      <c r="G138">
+        <v>97</v>
+      </c>
+      <c r="H138">
+        <v>324</v>
+      </c>
+      <c r="I138">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>9</v>
+      </c>
+      <c r="B139" t="s">
+        <v>689</v>
+      </c>
+      <c r="C139" t="s">
+        <v>37</v>
+      </c>
+      <c r="D139">
+        <v>31</v>
+      </c>
+      <c r="E139">
+        <v>23</v>
+      </c>
+      <c r="F139">
+        <v>10</v>
+      </c>
+      <c r="G139">
+        <v>34</v>
+      </c>
+      <c r="H139">
+        <v>104</v>
+      </c>
+      <c r="I139">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>10</v>
+      </c>
+      <c r="B140" t="s">
+        <v>690</v>
+      </c>
+      <c r="C140" t="s">
+        <v>37</v>
+      </c>
+      <c r="D140">
+        <v>112</v>
+      </c>
+      <c r="E140">
+        <v>83</v>
+      </c>
+      <c r="F140">
+        <v>6</v>
+      </c>
+      <c r="G140">
+        <v>276</v>
+      </c>
+      <c r="H140">
+        <v>11805</v>
+      </c>
+      <c r="I140">
+        <v>12282</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>11</v>
+      </c>
+      <c r="B141" t="s">
+        <v>691</v>
+      </c>
+      <c r="C141" t="s">
+        <v>37</v>
+      </c>
+      <c r="D141">
+        <v>33</v>
+      </c>
+      <c r="E141">
+        <v>17</v>
+      </c>
+      <c r="F141">
+        <v>9</v>
+      </c>
+      <c r="G141">
+        <v>42</v>
+      </c>
+      <c r="H141">
+        <v>113</v>
+      </c>
+      <c r="I141">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="142"/>
+    <row r="143">
+      <c r="A143">
+        <v>16</v>
+      </c>
+      <c r="B143" t="s">
+        <v>20</v>
+      </c>
+      <c r="C143" t="s">
+        <v>34</v>
+      </c>
+      <c r="D143">
+        <v>144</v>
+      </c>
+      <c r="E143">
+        <v>46</v>
+      </c>
+      <c r="F143">
+        <v>35</v>
+      </c>
+      <c r="G143">
+        <v>498</v>
+      </c>
+      <c r="H143">
+        <v>268</v>
+      </c>
+      <c r="I143">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>29</v>
+      </c>
+      <c r="B144" t="s">
+        <v>29</v>
+      </c>
+      <c r="C144" t="s">
+        <v>35</v>
+      </c>
+      <c r="D144">
+        <v>30</v>
+      </c>
+      <c r="E144">
+        <v>11</v>
+      </c>
+      <c r="F144">
+        <v>10</v>
+      </c>
+      <c r="G144">
+        <v>151</v>
+      </c>
+      <c r="H144">
+        <v>102</v>
+      </c>
+      <c r="I144">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>1</v>
+      </c>
+      <c r="B145" t="s">
+        <v>692</v>
+      </c>
+      <c r="C145" t="s">
+        <v>37</v>
+      </c>
+      <c r="D145">
+        <v>50</v>
+      </c>
+      <c r="E145">
+        <v>24</v>
+      </c>
+      <c r="F145">
+        <v>16</v>
+      </c>
+      <c r="G145">
+        <v>207</v>
+      </c>
+      <c r="H145">
+        <v>70</v>
+      </c>
+      <c r="I145">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>2</v>
+      </c>
+      <c r="B146" t="s">
+        <v>693</v>
+      </c>
+      <c r="C146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D146">
+        <v>34</v>
+      </c>
+      <c r="E146">
+        <v>1</v>
+      </c>
+      <c r="F146">
+        <v>6</v>
+      </c>
+      <c r="G146">
+        <v>76</v>
+      </c>
+      <c r="H146">
+        <v>27</v>
+      </c>
+      <c r="I146">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>3</v>
+      </c>
+      <c r="B147" t="s">
+        <v>694</v>
+      </c>
+      <c r="C147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D147">
+        <v>19</v>
+      </c>
+      <c r="E147">
+        <v>9</v>
+      </c>
+      <c r="F147">
+        <v>2</v>
+      </c>
+      <c r="G147">
+        <v>42</v>
+      </c>
+      <c r="H147">
+        <v>51</v>
+      </c>
+      <c r="I147">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>4</v>
+      </c>
+      <c r="B148" t="s">
+        <v>695</v>
+      </c>
+      <c r="C148" t="s">
+        <v>37</v>
+      </c>
+      <c r="D148">
+        <v>11</v>
+      </c>
+      <c r="E148">
+        <v>1</v>
+      </c>
+      <c r="F148">
+        <v>1</v>
+      </c>
+      <c r="G148">
+        <v>22</v>
+      </c>
+      <c r="H148">
+        <v>18</v>
+      </c>
+      <c r="I148">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="149"/>
+    <row r="150">
+      <c r="A150">
+        <v>17</v>
+      </c>
+      <c r="B150" t="s">
+        <v>21</v>
+      </c>
+      <c r="C150" t="s">
+        <v>34</v>
+      </c>
+      <c r="D150">
+        <v>5516</v>
+      </c>
+      <c r="E150">
+        <v>247</v>
+      </c>
+      <c r="F150">
+        <v>2863</v>
+      </c>
+      <c r="G150">
+        <v>10667</v>
+      </c>
+      <c r="H150">
+        <v>9403</v>
+      </c>
+      <c r="I150">
+        <v>28696</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s">
+        <v>29</v>
+      </c>
+      <c r="B151" t="s">
+        <v>29</v>
+      </c>
+      <c r="C151" t="s">
+        <v>35</v>
+      </c>
+      <c r="D151">
+        <v>300</v>
+      </c>
+      <c r="E151">
+        <v>41</v>
+      </c>
+      <c r="F151">
+        <v>255</v>
+      </c>
+      <c r="G151">
+        <v>518</v>
+      </c>
+      <c r="H151">
+        <v>953</v>
+      </c>
+      <c r="I151">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>1</v>
+      </c>
+      <c r="B152" t="s">
+        <v>696</v>
+      </c>
+      <c r="C152" t="s">
+        <v>37</v>
+      </c>
+      <c r="D152">
+        <v>226</v>
+      </c>
+      <c r="E152">
+        <v>54</v>
+      </c>
+      <c r="F152">
+        <v>1810</v>
+      </c>
+      <c r="G152">
+        <v>560</v>
+      </c>
+      <c r="H152">
+        <v>3471</v>
+      </c>
+      <c r="I152">
+        <v>6121</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>2</v>
+      </c>
+      <c r="B153" t="s">
+        <v>697</v>
+      </c>
+      <c r="C153" t="s">
+        <v>37</v>
+      </c>
+      <c r="D153">
+        <v>102</v>
+      </c>
+      <c r="E153">
+        <v>19</v>
+      </c>
+      <c r="F153">
+        <v>67</v>
+      </c>
+      <c r="G153">
+        <v>1355</v>
+      </c>
+      <c r="H153">
+        <v>200</v>
+      </c>
+      <c r="I153">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>3</v>
+      </c>
+      <c r="B154" t="s">
+        <v>698</v>
+      </c>
+      <c r="C154" t="s">
+        <v>37</v>
+      </c>
+      <c r="D154">
+        <v>4449</v>
+      </c>
+      <c r="E154">
+        <v>30</v>
+      </c>
+      <c r="F154">
+        <v>68</v>
+      </c>
+      <c r="G154">
+        <v>697</v>
+      </c>
+      <c r="H154">
+        <v>417</v>
+      </c>
+      <c r="I154">
+        <v>5661</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>4</v>
+      </c>
+      <c r="B155" t="s">
+        <v>699</v>
+      </c>
+      <c r="C155" t="s">
+        <v>37</v>
+      </c>
+      <c r="D155">
+        <v>136</v>
+      </c>
+      <c r="E155">
+        <v>17</v>
+      </c>
+      <c r="F155">
+        <v>71</v>
+      </c>
+      <c r="G155">
+        <v>4970</v>
+      </c>
+      <c r="H155">
+        <v>158</v>
+      </c>
+      <c r="I155">
+        <v>5352</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>5</v>
+      </c>
+      <c r="B156" t="s">
+        <v>700</v>
+      </c>
+      <c r="C156" t="s">
+        <v>37</v>
+      </c>
+      <c r="D156">
+        <v>36</v>
+      </c>
+      <c r="E156">
+        <v>12</v>
+      </c>
+      <c r="F156">
+        <v>12</v>
+      </c>
+      <c r="G156">
+        <v>132</v>
+      </c>
+      <c r="H156">
+        <v>1313</v>
+      </c>
+      <c r="I156">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>6</v>
+      </c>
+      <c r="B157" t="s">
+        <v>701</v>
+      </c>
+      <c r="C157" t="s">
+        <v>37</v>
+      </c>
+      <c r="D157">
+        <v>53</v>
+      </c>
+      <c r="E157">
+        <v>5</v>
+      </c>
+      <c r="F157">
+        <v>17</v>
+      </c>
+      <c r="G157">
+        <v>47</v>
+      </c>
+      <c r="H157">
+        <v>67</v>
+      </c>
+      <c r="I157">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>7</v>
+      </c>
+      <c r="B158" t="s">
+        <v>702</v>
+      </c>
+      <c r="C158" t="s">
+        <v>37</v>
+      </c>
+      <c r="D158">
+        <v>52</v>
+      </c>
+      <c r="E158">
+        <v>22</v>
+      </c>
+      <c r="F158">
+        <v>508</v>
+      </c>
+      <c r="G158">
+        <v>118</v>
+      </c>
+      <c r="H158">
+        <v>1869</v>
+      </c>
+      <c r="I158">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>8</v>
+      </c>
+      <c r="B159" t="s">
+        <v>703</v>
+      </c>
+      <c r="C159" t="s">
+        <v>37</v>
+      </c>
+      <c r="D159">
+        <v>25</v>
+      </c>
+      <c r="E159">
+        <v>26</v>
+      </c>
+      <c r="F159">
+        <v>15</v>
+      </c>
+      <c r="G159">
+        <v>53</v>
+      </c>
+      <c r="H159">
+        <v>727</v>
+      </c>
+      <c r="I159">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>9</v>
+      </c>
+      <c r="B160" t="s">
+        <v>704</v>
+      </c>
+      <c r="C160" t="s">
+        <v>37</v>
+      </c>
+      <c r="D160">
+        <v>55</v>
+      </c>
+      <c r="E160">
+        <v>3</v>
+      </c>
+      <c r="F160">
+        <v>11</v>
+      </c>
+      <c r="G160">
+        <v>45</v>
+      </c>
+      <c r="H160">
+        <v>55</v>
+      </c>
+      <c r="I160">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>10</v>
+      </c>
+      <c r="B161" t="s">
+        <v>705</v>
+      </c>
+      <c r="C161" t="s">
+        <v>37</v>
+      </c>
+      <c r="D161">
+        <v>29</v>
+      </c>
+      <c r="E161">
+        <v>10</v>
+      </c>
+      <c r="F161">
+        <v>2</v>
+      </c>
+      <c r="G161">
+        <v>83</v>
+      </c>
+      <c r="H161">
+        <v>86</v>
+      </c>
+      <c r="I161">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>11</v>
+      </c>
+      <c r="B162" t="s">
+        <v>706</v>
+      </c>
+      <c r="C162" t="s">
+        <v>37</v>
+      </c>
+      <c r="D162">
+        <v>53</v>
+      </c>
+      <c r="E162">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>27</v>
+      </c>
+      <c r="G162">
+        <v>2089</v>
+      </c>
+      <c r="H162">
+        <v>87</v>
+      </c>
+      <c r="I162">
+        <v>2264</v>
+      </c>
+    </row>
+    <row r="163"/>
+    <row r="164">
+      <c r="A164">
+        <v>24</v>
+      </c>
+      <c r="B164" t="s">
+        <v>22</v>
+      </c>
+      <c r="C164" t="s">
+        <v>34</v>
+      </c>
+      <c r="D164">
+        <v>1175</v>
+      </c>
+      <c r="E164">
+        <v>316</v>
+      </c>
+      <c r="F164">
+        <v>186</v>
+      </c>
+      <c r="G164">
+        <v>1875</v>
+      </c>
+      <c r="H164">
+        <v>4324</v>
+      </c>
+      <c r="I164">
+        <v>7876</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s">
+        <v>29</v>
+      </c>
+      <c r="B165" t="s">
+        <v>29</v>
+      </c>
+      <c r="C165" t="s">
+        <v>35</v>
+      </c>
+      <c r="D165">
+        <v>76</v>
+      </c>
+      <c r="E165">
+        <v>87</v>
+      </c>
+      <c r="F165">
+        <v>26</v>
+      </c>
+      <c r="G165">
+        <v>152</v>
+      </c>
+      <c r="H165">
+        <v>680</v>
+      </c>
+      <c r="I165">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>1</v>
+      </c>
+      <c r="B166" t="s">
+        <v>707</v>
+      </c>
+      <c r="C166" t="s">
+        <v>37</v>
+      </c>
+      <c r="D166">
+        <v>86</v>
+      </c>
+      <c r="E166">
+        <v>115</v>
+      </c>
+      <c r="F166">
+        <v>43</v>
+      </c>
+      <c r="G166">
+        <v>219</v>
+      </c>
+      <c r="H166">
+        <v>2081</v>
+      </c>
+      <c r="I166">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>2</v>
+      </c>
+      <c r="B167" t="s">
+        <v>708</v>
+      </c>
+      <c r="C167" t="s">
+        <v>37</v>
+      </c>
+      <c r="D167">
+        <v>30</v>
+      </c>
+      <c r="E167">
+        <v>24</v>
+      </c>
+      <c r="F167">
+        <v>10</v>
+      </c>
+      <c r="G167">
+        <v>201</v>
+      </c>
+      <c r="H167">
+        <v>227</v>
+      </c>
+      <c r="I167">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>3</v>
+      </c>
+      <c r="B168" t="s">
+        <v>709</v>
+      </c>
+      <c r="C168" t="s">
+        <v>37</v>
+      </c>
+      <c r="D168">
+        <v>18</v>
+      </c>
+      <c r="E168">
+        <v>11</v>
+      </c>
+      <c r="F168">
+        <v>3</v>
+      </c>
+      <c r="G168">
+        <v>24</v>
+      </c>
+      <c r="H168">
+        <v>56</v>
+      </c>
+      <c r="I168">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>4</v>
+      </c>
+      <c r="B169" t="s">
+        <v>710</v>
+      </c>
+      <c r="C169" t="s">
+        <v>37</v>
+      </c>
+      <c r="D169">
+        <v>699</v>
+      </c>
+      <c r="E169">
+        <v>13</v>
+      </c>
+      <c r="F169">
+        <v>31</v>
+      </c>
+      <c r="G169">
+        <v>154</v>
+      </c>
+      <c r="H169">
+        <v>573</v>
+      </c>
+      <c r="I169">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>5</v>
+      </c>
+      <c r="B170" t="s">
+        <v>711</v>
+      </c>
+      <c r="C170" t="s">
+        <v>37</v>
+      </c>
+      <c r="D170">
+        <v>14</v>
+      </c>
+      <c r="E170">
+        <v>6</v>
+      </c>
+      <c r="F170">
+        <v>37</v>
+      </c>
+      <c r="G170">
+        <v>39</v>
+      </c>
+      <c r="H170">
+        <v>78</v>
+      </c>
+      <c r="I170">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>6</v>
+      </c>
+      <c r="B171" t="s">
+        <v>712</v>
+      </c>
+      <c r="C171" t="s">
+        <v>37</v>
+      </c>
+      <c r="D171">
+        <v>9</v>
+      </c>
+      <c r="E171">
+        <v>4</v>
+      </c>
+      <c r="F171">
+        <v>3</v>
+      </c>
+      <c r="G171">
+        <v>11</v>
+      </c>
+      <c r="H171">
+        <v>57</v>
+      </c>
+      <c r="I171">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>7</v>
+      </c>
+      <c r="B172" t="s">
+        <v>713</v>
+      </c>
+      <c r="C172" t="s">
+        <v>37</v>
+      </c>
+      <c r="D172">
+        <v>15</v>
+      </c>
+      <c r="E172">
+        <v>18</v>
+      </c>
+      <c r="F172">
+        <v>9</v>
+      </c>
+      <c r="G172">
+        <v>187</v>
+      </c>
+      <c r="H172">
+        <v>283</v>
+      </c>
+      <c r="I172">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>8</v>
+      </c>
+      <c r="B173" t="s">
+        <v>714</v>
+      </c>
+      <c r="C173" t="s">
+        <v>37</v>
+      </c>
+      <c r="D173">
+        <v>199</v>
+      </c>
+      <c r="E173">
+        <v>7</v>
+      </c>
+      <c r="F173">
+        <v>10</v>
+      </c>
+      <c r="G173">
+        <v>824</v>
+      </c>
+      <c r="H173">
+        <v>167</v>
+      </c>
+      <c r="I173">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>9</v>
+      </c>
+      <c r="B174" t="s">
+        <v>715</v>
+      </c>
+      <c r="C174" t="s">
+        <v>37</v>
+      </c>
+      <c r="D174">
+        <v>10</v>
+      </c>
+      <c r="E174">
+        <v>3</v>
+      </c>
+      <c r="F174">
+        <v>12</v>
+      </c>
+      <c r="G174">
+        <v>14</v>
+      </c>
+      <c r="H174">
+        <v>39</v>
+      </c>
+      <c r="I174">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>10</v>
+      </c>
+      <c r="B175" t="s">
+        <v>716</v>
+      </c>
+      <c r="C175" t="s">
+        <v>37</v>
+      </c>
+      <c r="D175">
+        <v>19</v>
+      </c>
+      <c r="E175">
+        <v>28</v>
+      </c>
+      <c r="F175">
+        <v>2</v>
+      </c>
+      <c r="G175">
+        <v>50</v>
+      </c>
+      <c r="H175">
+        <v>83</v>
+      </c>
+      <c r="I175">
+        <v>182</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>717</v>
+      </c>
+      <c r="D2" t="s">
+        <v>718</v>
+      </c>
+      <c r="E2" t="s">
+        <v>719</v>
+      </c>
+      <c r="F2" t="s">
+        <v>720</v>
+      </c>
+      <c r="G2">
+        <v>815</v>
+      </c>
+      <c r="H2">
+        <v>3364</v>
+      </c>
+      <c r="I2">
+        <v>588</v>
+      </c>
+      <c r="J2">
+        <v>5365</v>
+      </c>
+      <c r="K2">
+        <v>5548</v>
+      </c>
+      <c r="L2">
+        <v>143</v>
+      </c>
+      <c r="M2">
+        <v>375</v>
+      </c>
+      <c r="N2">
+        <v>8912</v>
+      </c>
+      <c r="O2">
+        <v>2028</v>
+      </c>
+      <c r="P2">
+        <v>2363</v>
+      </c>
+      <c r="Q2">
+        <v>337</v>
+      </c>
+      <c r="R2">
+        <v>5702</v>
+      </c>
+      <c r="S2">
+        <v>160</v>
+      </c>
+      <c r="T2">
+        <v>38</v>
+      </c>
+      <c r="U2">
+        <v>7154</v>
+      </c>
+      <c r="V2">
+        <v>101</v>
+      </c>
+      <c r="W2">
+        <v>42993</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>717</v>
+      </c>
+      <c r="D3" t="s">
+        <v>718</v>
+      </c>
+      <c r="E3" t="s">
+        <v>721</v>
+      </c>
+      <c r="F3" t="s">
+        <v>722</v>
+      </c>
+      <c r="G3">
+        <v>10065</v>
+      </c>
+      <c r="H3">
+        <v>20868</v>
+      </c>
+      <c r="I3">
+        <v>7618</v>
+      </c>
+      <c r="J3">
+        <v>30883</v>
+      </c>
+      <c r="K3">
+        <v>24105</v>
+      </c>
+      <c r="L3">
+        <v>510</v>
+      </c>
+      <c r="M3">
+        <v>1899</v>
+      </c>
+      <c r="N3">
+        <v>28277</v>
+      </c>
+      <c r="O3">
+        <v>4440</v>
+      </c>
+      <c r="P3">
+        <v>42304</v>
+      </c>
+      <c r="Q3">
+        <v>1002</v>
+      </c>
+      <c r="R3">
+        <v>14812</v>
+      </c>
+      <c r="S3">
+        <v>611</v>
+      </c>
+      <c r="T3">
+        <v>182</v>
+      </c>
+      <c r="U3">
+        <v>19533</v>
+      </c>
+      <c r="V3">
+        <v>1014</v>
+      </c>
+      <c r="W3">
+        <v>208123</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" t="s">
+        <v>717</v>
+      </c>
+      <c r="D4" t="s">
+        <v>718</v>
+      </c>
+      <c r="E4" t="s">
+        <v>723</v>
+      </c>
+      <c r="F4" t="s">
+        <v>724</v>
+      </c>
+      <c r="G4">
+        <v>5707</v>
+      </c>
+      <c r="H4">
+        <v>16983</v>
+      </c>
+      <c r="I4">
+        <v>2699</v>
+      </c>
+      <c r="J4">
+        <v>32022</v>
+      </c>
+      <c r="K4">
+        <v>17752</v>
+      </c>
+      <c r="L4">
+        <v>184</v>
+      </c>
+      <c r="M4">
+        <v>495</v>
+      </c>
+      <c r="N4">
+        <v>9157</v>
+      </c>
+      <c r="O4">
+        <v>315</v>
+      </c>
+      <c r="P4">
+        <v>5063</v>
+      </c>
+      <c r="Q4">
+        <v>735</v>
+      </c>
+      <c r="R4">
+        <v>3688</v>
+      </c>
+      <c r="S4">
+        <v>110</v>
+      </c>
+      <c r="T4">
+        <v>50</v>
+      </c>
+      <c r="U4">
+        <v>1426</v>
+      </c>
+      <c r="V4">
+        <v>271</v>
+      </c>
+      <c r="W4">
+        <v>96657</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5">
+        <v>16587</v>
+      </c>
+      <c r="H5">
+        <v>41215</v>
+      </c>
+      <c r="I5">
+        <v>10905</v>
+      </c>
+      <c r="J5">
+        <v>68270</v>
+      </c>
+      <c r="K5">
+        <v>47405</v>
+      </c>
+      <c r="L5">
+        <v>837</v>
+      </c>
+      <c r="M5">
+        <v>2769</v>
+      </c>
+      <c r="N5">
+        <v>46346</v>
+      </c>
+      <c r="O5">
+        <v>6783</v>
+      </c>
+      <c r="P5">
+        <v>49730</v>
+      </c>
+      <c r="Q5">
+        <v>2074</v>
+      </c>
+      <c r="R5">
+        <v>24202</v>
+      </c>
+      <c r="S5">
+        <v>881</v>
+      </c>
+      <c r="T5">
+        <v>270</v>
+      </c>
+      <c r="U5">
+        <v>28113</v>
+      </c>
+      <c r="V5">
+        <v>1386</v>
+      </c>
+      <c r="W5">
+        <v>347773</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>33</v>
       </c>
+      <c r="D1" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2">
+        <v>815</v>
+      </c>
+      <c r="E2">
+        <v>10065</v>
+      </c>
+      <c r="F2">
+        <v>5707</v>
+      </c>
+      <c r="G2">
+        <v>16587</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3">
+        <v>190</v>
+      </c>
+      <c r="E3">
+        <v>2810</v>
+      </c>
+      <c r="F3">
+        <v>838</v>
+      </c>
+      <c r="G3">
+        <v>3838</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>725</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4">
+        <v>301</v>
+      </c>
+      <c r="E4">
+        <v>2531</v>
+      </c>
+      <c r="F4">
+        <v>4302</v>
+      </c>
+      <c r="G4">
+        <v>7134</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>726</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5">
+        <v>109</v>
+      </c>
+      <c r="E5">
+        <v>1785</v>
+      </c>
+      <c r="F5">
+        <v>244</v>
+      </c>
+      <c r="G5">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>727</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6">
+        <v>80</v>
+      </c>
+      <c r="E6">
+        <v>1403</v>
+      </c>
+      <c r="F6">
+        <v>79</v>
+      </c>
+      <c r="G6">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>728</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7">
+        <v>46</v>
+      </c>
+      <c r="E7">
+        <v>467</v>
+      </c>
+      <c r="F7">
+        <v>72</v>
+      </c>
+      <c r="G7">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>729</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>14</v>
+      </c>
+      <c r="E8">
+        <v>103</v>
+      </c>
+      <c r="F8">
+        <v>56</v>
+      </c>
+      <c r="G8">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>730</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9">
+        <v>13</v>
+      </c>
+      <c r="E9">
+        <v>96</v>
+      </c>
+      <c r="F9">
+        <v>33</v>
+      </c>
+      <c r="G9">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>731</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10">
+        <v>62</v>
+      </c>
+      <c r="E10">
+        <v>870</v>
+      </c>
+      <c r="F10">
+        <v>83</v>
+      </c>
+      <c r="G10">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12">
+        <v>3364</v>
+      </c>
+      <c r="E12">
+        <v>20868</v>
+      </c>
+      <c r="F12">
+        <v>16983</v>
+      </c>
+      <c r="G12">
+        <v>41215</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13">
+        <v>696</v>
+      </c>
+      <c r="E13">
+        <v>4975</v>
+      </c>
+      <c r="F13">
+        <v>1987</v>
+      </c>
+      <c r="G13">
+        <v>7658</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>732</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>799</v>
+      </c>
+      <c r="E14">
+        <v>4469</v>
+      </c>
+      <c r="F14">
+        <v>13006</v>
+      </c>
+      <c r="G14">
+        <v>18274</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>733</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15">
+        <v>563</v>
+      </c>
+      <c r="E15">
+        <v>6410</v>
+      </c>
+      <c r="F15">
+        <v>565</v>
+      </c>
+      <c r="G15">
+        <v>7538</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>734</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>362</v>
+      </c>
+      <c r="E16">
+        <v>1136</v>
+      </c>
+      <c r="F16">
+        <v>240</v>
+      </c>
+      <c r="G16">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>735</v>
+      </c>
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17">
+        <v>106</v>
+      </c>
+      <c r="E17">
+        <v>471</v>
+      </c>
+      <c r="F17">
+        <v>854</v>
+      </c>
+      <c r="G17">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>736</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18">
+        <v>312</v>
+      </c>
+      <c r="E18">
+        <v>1274</v>
+      </c>
+      <c r="F18">
+        <v>114</v>
+      </c>
+      <c r="G18">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>737</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19">
+        <v>91</v>
+      </c>
+      <c r="E19">
+        <v>409</v>
+      </c>
+      <c r="F19">
+        <v>83</v>
+      </c>
+      <c r="G19">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>738</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20">
+        <v>435</v>
+      </c>
+      <c r="E20">
+        <v>1724</v>
+      </c>
+      <c r="F20">
+        <v>134</v>
+      </c>
+      <c r="G20">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22">
+        <v>588</v>
+      </c>
+      <c r="E22">
+        <v>7618</v>
+      </c>
+      <c r="F22">
+        <v>2699</v>
+      </c>
+      <c r="G22">
+        <v>10905</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23">
+        <v>99</v>
+      </c>
+      <c r="E23">
+        <v>1370</v>
+      </c>
+      <c r="F23">
+        <v>496</v>
+      </c>
+      <c r="G23">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>739</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24">
+        <v>138</v>
+      </c>
+      <c r="E24">
+        <v>860</v>
+      </c>
+      <c r="F24">
+        <v>1632</v>
+      </c>
+      <c r="G24">
+        <v>2630</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>740</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25">
+        <v>104</v>
+      </c>
+      <c r="E25">
+        <v>4057</v>
+      </c>
+      <c r="F25">
+        <v>235</v>
+      </c>
+      <c r="G25">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>741</v>
+      </c>
+      <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26">
+        <v>48</v>
+      </c>
+      <c r="E26">
+        <v>445</v>
+      </c>
+      <c r="F26">
+        <v>135</v>
+      </c>
+      <c r="G26">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>742</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27">
+        <v>23</v>
+      </c>
+      <c r="E27">
+        <v>183</v>
+      </c>
+      <c r="F27">
+        <v>51</v>
+      </c>
+      <c r="G27">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>743</v>
+      </c>
+      <c r="C28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28">
+        <v>113</v>
+      </c>
+      <c r="E28">
+        <v>231</v>
+      </c>
+      <c r="F28">
+        <v>36</v>
+      </c>
+      <c r="G28">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>744</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29">
+        <v>19</v>
+      </c>
+      <c r="E29">
+        <v>112</v>
+      </c>
+      <c r="F29">
+        <v>62</v>
+      </c>
+      <c r="G29">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>745</v>
+      </c>
+      <c r="C30" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30">
+        <v>44</v>
+      </c>
+      <c r="E30">
+        <v>360</v>
+      </c>
+      <c r="F30">
+        <v>52</v>
+      </c>
+      <c r="G30">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>34</v>
+      </c>
+      <c r="D32">
+        <v>5365</v>
+      </c>
+      <c r="E32">
+        <v>30883</v>
+      </c>
+      <c r="F32">
+        <v>32022</v>
+      </c>
+      <c r="G32">
+        <v>68270</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>29</v>
+      </c>
+      <c r="B33" t="s">
+        <v>29</v>
+      </c>
+      <c r="C33" t="s">
+        <v>35</v>
+      </c>
+      <c r="D33">
+        <v>402</v>
+      </c>
+      <c r="E33">
+        <v>4589</v>
+      </c>
+      <c r="F33">
+        <v>2180</v>
+      </c>
+      <c r="G33">
+        <v>7171</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>746</v>
+      </c>
+      <c r="C34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34">
+        <v>753</v>
+      </c>
+      <c r="E34">
+        <v>6790</v>
+      </c>
+      <c r="F34">
+        <v>920</v>
+      </c>
+      <c r="G34">
+        <v>8463</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>747</v>
+      </c>
+      <c r="C35" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35">
+        <v>867</v>
+      </c>
+      <c r="E35">
+        <v>4328</v>
+      </c>
+      <c r="F35">
+        <v>27768</v>
+      </c>
+      <c r="G35">
+        <v>32963</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>748</v>
+      </c>
+      <c r="C36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36">
+        <v>2096</v>
+      </c>
+      <c r="E36">
+        <v>3546</v>
+      </c>
+      <c r="F36">
+        <v>378</v>
+      </c>
+      <c r="G36">
+        <v>6020</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>749</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37">
+        <v>994</v>
+      </c>
+      <c r="E37">
+        <v>10514</v>
+      </c>
+      <c r="F37">
+        <v>289</v>
+      </c>
+      <c r="G37">
+        <v>11797</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>750</v>
+      </c>
+      <c r="C38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38">
+        <v>110</v>
+      </c>
+      <c r="E38">
+        <v>715</v>
+      </c>
+      <c r="F38">
+        <v>212</v>
+      </c>
+      <c r="G38">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>751</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>72</v>
+      </c>
+      <c r="E39">
+        <v>252</v>
+      </c>
+      <c r="F39">
+        <v>138</v>
+      </c>
+      <c r="G39">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>752</v>
+      </c>
+      <c r="C40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40">
+        <v>71</v>
+      </c>
+      <c r="E40">
+        <v>149</v>
+      </c>
+      <c r="F40">
+        <v>137</v>
+      </c>
+      <c r="G40">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>34</v>
+      </c>
+      <c r="D42">
+        <v>5548</v>
+      </c>
+      <c r="E42">
+        <v>24105</v>
+      </c>
+      <c r="F42">
+        <v>17752</v>
+      </c>
+      <c r="G42">
+        <v>47405</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>29</v>
+      </c>
+      <c r="B43" t="s">
+        <v>29</v>
+      </c>
+      <c r="C43" t="s">
+        <v>35</v>
+      </c>
+      <c r="D43">
+        <v>547</v>
+      </c>
+      <c r="E43">
+        <v>3923</v>
+      </c>
+      <c r="F43">
+        <v>1180</v>
+      </c>
+      <c r="G43">
+        <v>5650</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>753</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44">
+        <v>2868</v>
+      </c>
+      <c r="E44">
+        <v>9105</v>
+      </c>
+      <c r="F44">
+        <v>558</v>
+      </c>
+      <c r="G44">
+        <v>12531</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>754</v>
+      </c>
+      <c r="C45" t="s">
+        <v>37</v>
+      </c>
+      <c r="D45">
+        <v>272</v>
+      </c>
+      <c r="E45">
+        <v>1528</v>
+      </c>
+      <c r="F45">
+        <v>14861</v>
+      </c>
+      <c r="G45">
+        <v>16661</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>755</v>
+      </c>
+      <c r="C46" t="s">
+        <v>37</v>
+      </c>
+      <c r="D46">
+        <v>200</v>
+      </c>
+      <c r="E46">
+        <v>1176</v>
+      </c>
+      <c r="F46">
+        <v>205</v>
+      </c>
+      <c r="G46">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>756</v>
+      </c>
+      <c r="C47" t="s">
+        <v>37</v>
+      </c>
+      <c r="D47">
+        <v>1178</v>
+      </c>
+      <c r="E47">
+        <v>2059</v>
+      </c>
+      <c r="F47">
+        <v>419</v>
+      </c>
+      <c r="G47">
+        <v>3656</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>757</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>130</v>
+      </c>
+      <c r="E48">
+        <v>3213</v>
+      </c>
+      <c r="F48">
+        <v>401</v>
+      </c>
+      <c r="G48">
+        <v>3744</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>758</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>93</v>
+      </c>
+      <c r="E49">
+        <v>393</v>
+      </c>
+      <c r="F49">
+        <v>56</v>
+      </c>
+      <c r="G49">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>759</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50">
+        <v>260</v>
+      </c>
+      <c r="E50">
+        <v>2708</v>
+      </c>
+      <c r="F50">
+        <v>72</v>
+      </c>
+      <c r="G50">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>34</v>
+      </c>
+      <c r="D52">
+        <v>143</v>
+      </c>
+      <c r="E52">
+        <v>510</v>
+      </c>
+      <c r="F52">
+        <v>184</v>
+      </c>
+      <c r="G52">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>29</v>
+      </c>
+      <c r="B53" t="s">
+        <v>29</v>
+      </c>
+      <c r="C53" t="s">
+        <v>35</v>
+      </c>
+      <c r="D53">
+        <v>43</v>
+      </c>
+      <c r="E53">
+        <v>315</v>
+      </c>
+      <c r="F53">
+        <v>121</v>
+      </c>
+      <c r="G53">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>760</v>
+      </c>
+      <c r="C54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54">
+        <v>100</v>
+      </c>
+      <c r="E54">
+        <v>195</v>
+      </c>
+      <c r="F54">
+        <v>63</v>
+      </c>
+      <c r="G54">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>34</v>
+      </c>
+      <c r="D56">
+        <v>375</v>
+      </c>
+      <c r="E56">
+        <v>1899</v>
+      </c>
+      <c r="F56">
+        <v>495</v>
+      </c>
+      <c r="G56">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>29</v>
+      </c>
+      <c r="B57" t="s">
+        <v>29</v>
+      </c>
+      <c r="C57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D57">
+        <v>60</v>
+      </c>
+      <c r="E57">
+        <v>940</v>
+      </c>
+      <c r="F57">
+        <v>247</v>
+      </c>
+      <c r="G57">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>761</v>
+      </c>
+      <c r="C58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58">
+        <v>55</v>
+      </c>
+      <c r="E58">
+        <v>358</v>
+      </c>
+      <c r="F58">
+        <v>78</v>
+      </c>
+      <c r="G58">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>762</v>
+      </c>
+      <c r="C59" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59">
+        <v>217</v>
+      </c>
+      <c r="E59">
+        <v>356</v>
+      </c>
+      <c r="F59">
+        <v>81</v>
+      </c>
+      <c r="G59">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>763</v>
+      </c>
+      <c r="C60" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60">
+        <v>27</v>
+      </c>
+      <c r="E60">
+        <v>160</v>
+      </c>
+      <c r="F60">
+        <v>29</v>
+      </c>
+      <c r="G60">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>764</v>
+      </c>
+      <c r="C61" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61">
+        <v>16</v>
+      </c>
+      <c r="E61">
+        <v>85</v>
+      </c>
+      <c r="F61">
+        <v>60</v>
+      </c>
+      <c r="G61">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="62"/>
+    <row r="63">
+      <c r="A63">
+        <v>8</v>
+      </c>
+      <c r="B63" t="s">
+        <v>13</v>
+      </c>
+      <c r="C63" t="s">
+        <v>34</v>
+      </c>
+      <c r="D63">
+        <v>8912</v>
+      </c>
+      <c r="E63">
+        <v>28277</v>
+      </c>
+      <c r="F63">
+        <v>9157</v>
+      </c>
+      <c r="G63">
+        <v>46346</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>29</v>
+      </c>
+      <c r="B64" t="s">
+        <v>29</v>
+      </c>
+      <c r="C64" t="s">
+        <v>35</v>
+      </c>
+      <c r="D64">
+        <v>1398</v>
+      </c>
+      <c r="E64">
+        <v>4016</v>
+      </c>
+      <c r="F64">
+        <v>808</v>
+      </c>
+      <c r="G64">
+        <v>6222</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>1</v>
+      </c>
+      <c r="B65" t="s">
+        <v>765</v>
+      </c>
+      <c r="C65" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65">
+        <v>1686</v>
+      </c>
+      <c r="E65">
+        <v>5009</v>
+      </c>
+      <c r="F65">
+        <v>4467</v>
+      </c>
+      <c r="G65">
+        <v>11162</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>2</v>
+      </c>
+      <c r="B66" t="s">
+        <v>766</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66">
+        <v>1476</v>
+      </c>
+      <c r="E66">
+        <v>7254</v>
+      </c>
+      <c r="F66">
+        <v>345</v>
+      </c>
+      <c r="G66">
+        <v>9075</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>3</v>
+      </c>
+      <c r="B67" t="s">
+        <v>767</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67">
+        <v>203</v>
+      </c>
+      <c r="E67">
+        <v>1167</v>
+      </c>
+      <c r="F67">
+        <v>128</v>
+      </c>
+      <c r="G67">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>4</v>
+      </c>
+      <c r="B68" t="s">
+        <v>768</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68">
+        <v>1117</v>
+      </c>
+      <c r="E68">
+        <v>5491</v>
+      </c>
+      <c r="F68">
+        <v>263</v>
+      </c>
+      <c r="G68">
+        <v>6871</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>5</v>
+      </c>
+      <c r="B69" t="s">
+        <v>769</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69">
+        <v>117</v>
+      </c>
+      <c r="E69">
+        <v>363</v>
+      </c>
+      <c r="F69">
+        <v>2971</v>
+      </c>
+      <c r="G69">
+        <v>3451</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>6</v>
+      </c>
+      <c r="B70" t="s">
+        <v>770</v>
+      </c>
+      <c r="C70" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70">
+        <v>154</v>
+      </c>
+      <c r="E70">
+        <v>1120</v>
+      </c>
+      <c r="F70">
+        <v>46</v>
+      </c>
+      <c r="G70">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>7</v>
+      </c>
+      <c r="B71" t="s">
+        <v>771</v>
+      </c>
+      <c r="C71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71">
+        <v>2761</v>
+      </c>
+      <c r="E71">
+        <v>3857</v>
+      </c>
+      <c r="F71">
+        <v>129</v>
+      </c>
+      <c r="G71">
+        <v>6747</v>
+      </c>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73">
+        <v>10</v>
+      </c>
+      <c r="B73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C73" t="s">
+        <v>34</v>
+      </c>
+      <c r="D73">
+        <v>2028</v>
+      </c>
+      <c r="E73">
+        <v>4440</v>
+      </c>
+      <c r="F73">
+        <v>315</v>
+      </c>
+      <c r="G73">
+        <v>6783</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>29</v>
+      </c>
+      <c r="B74" t="s">
+        <v>29</v>
+      </c>
+      <c r="C74" t="s">
+        <v>35</v>
+      </c>
+      <c r="D74">
+        <v>116</v>
+      </c>
+      <c r="E74">
+        <v>739</v>
+      </c>
+      <c r="F74">
+        <v>88</v>
+      </c>
+      <c r="G74">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>1</v>
+      </c>
+      <c r="B75" t="s">
+        <v>772</v>
+      </c>
+      <c r="C75" t="s">
+        <v>37</v>
+      </c>
+      <c r="D75">
+        <v>983</v>
+      </c>
+      <c r="E75">
+        <v>1413</v>
+      </c>
+      <c r="F75">
+        <v>73</v>
+      </c>
+      <c r="G75">
+        <v>2469</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>2</v>
+      </c>
+      <c r="B76" t="s">
+        <v>773</v>
+      </c>
+      <c r="C76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76">
+        <v>743</v>
+      </c>
+      <c r="E76">
+        <v>1622</v>
+      </c>
+      <c r="F76">
+        <v>67</v>
+      </c>
+      <c r="G76">
+        <v>2432</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>3</v>
+      </c>
+      <c r="B77" t="s">
+        <v>774</v>
+      </c>
+      <c r="C77" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77">
+        <v>64</v>
+      </c>
+      <c r="E77">
+        <v>183</v>
+      </c>
+      <c r="F77">
+        <v>35</v>
+      </c>
+      <c r="G77">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>4</v>
+      </c>
+      <c r="B78" t="s">
+        <v>775</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78">
+        <v>53</v>
+      </c>
+      <c r="E78">
+        <v>310</v>
+      </c>
+      <c r="F78">
+        <v>23</v>
+      </c>
+      <c r="G78">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>5</v>
+      </c>
+      <c r="B79" t="s">
+        <v>776</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79">
+        <v>39</v>
+      </c>
+      <c r="E79">
+        <v>116</v>
+      </c>
+      <c r="F79">
+        <v>17</v>
+      </c>
+      <c r="G79">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>6</v>
+      </c>
+      <c r="B80" t="s">
+        <v>777</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>30</v>
+      </c>
+      <c r="E80">
+        <v>57</v>
+      </c>
+      <c r="F80">
+        <v>12</v>
+      </c>
+      <c r="G80">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>12</v>
+      </c>
+      <c r="B82" t="s">
+        <v>16</v>
+      </c>
+      <c r="C82" t="s">
+        <v>34</v>
+      </c>
+      <c r="D82">
+        <v>2363</v>
+      </c>
+      <c r="E82">
+        <v>42304</v>
+      </c>
+      <c r="F82">
+        <v>5063</v>
+      </c>
+      <c r="G82">
+        <v>49730</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" t="s">
+        <v>29</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83">
+        <v>240</v>
+      </c>
+      <c r="E83">
+        <v>4419</v>
+      </c>
+      <c r="F83">
+        <v>440</v>
+      </c>
+      <c r="G83">
+        <v>5099</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>778</v>
+      </c>
+      <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84">
+        <v>812</v>
+      </c>
+      <c r="E84">
+        <v>18397</v>
+      </c>
+      <c r="F84">
+        <v>527</v>
+      </c>
+      <c r="G84">
+        <v>19736</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>779</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85">
+        <v>281</v>
+      </c>
+      <c r="E85">
+        <v>1915</v>
+      </c>
+      <c r="F85">
+        <v>3622</v>
+      </c>
+      <c r="G85">
+        <v>5818</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>780</v>
+      </c>
+      <c r="C86" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86">
+        <v>184</v>
+      </c>
+      <c r="E86">
+        <v>3494</v>
+      </c>
+      <c r="F86">
+        <v>188</v>
+      </c>
+      <c r="G86">
+        <v>3866</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>781</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>550</v>
+      </c>
+      <c r="E87">
+        <v>689</v>
+      </c>
+      <c r="F87">
+        <v>47</v>
+      </c>
+      <c r="G87">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>5</v>
+      </c>
+      <c r="B88" t="s">
+        <v>782</v>
+      </c>
+      <c r="C88" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88">
+        <v>120</v>
+      </c>
+      <c r="E88">
+        <v>7221</v>
+      </c>
+      <c r="F88">
+        <v>65</v>
+      </c>
+      <c r="G88">
+        <v>7406</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>6</v>
+      </c>
+      <c r="B89" t="s">
+        <v>783</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89">
+        <v>22</v>
+      </c>
+      <c r="E89">
+        <v>535</v>
+      </c>
+      <c r="F89">
+        <v>20</v>
+      </c>
+      <c r="G89">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>7</v>
+      </c>
+      <c r="B90" t="s">
+        <v>784</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90">
+        <v>154</v>
+      </c>
+      <c r="E90">
+        <v>5634</v>
+      </c>
+      <c r="F90">
+        <v>154</v>
+      </c>
+      <c r="G90">
+        <v>5942</v>
+      </c>
+    </row>
+    <row r="91"/>
+    <row r="92">
+      <c r="A92">
+        <v>13</v>
+      </c>
+      <c r="B92" t="s">
+        <v>17</v>
+      </c>
+      <c r="C92" t="s">
+        <v>34</v>
+      </c>
+      <c r="D92">
+        <v>337</v>
+      </c>
+      <c r="E92">
+        <v>1002</v>
+      </c>
+      <c r="F92">
+        <v>735</v>
+      </c>
+      <c r="G92">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>29</v>
+      </c>
+      <c r="B93" t="s">
+        <v>29</v>
+      </c>
+      <c r="C93" t="s">
+        <v>35</v>
+      </c>
+      <c r="D93">
+        <v>97</v>
+      </c>
+      <c r="E93">
+        <v>367</v>
+      </c>
+      <c r="F93">
+        <v>83</v>
+      </c>
+      <c r="G93">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>1</v>
+      </c>
+      <c r="B94" t="s">
+        <v>785</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
+        <v>140</v>
+      </c>
+      <c r="E94">
+        <v>321</v>
+      </c>
+      <c r="F94">
+        <v>550</v>
+      </c>
+      <c r="G94">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>786</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>48</v>
+      </c>
+      <c r="E95">
+        <v>167</v>
+      </c>
+      <c r="F95">
+        <v>69</v>
+      </c>
+      <c r="G95">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>3</v>
+      </c>
+      <c r="B96" t="s">
+        <v>787</v>
+      </c>
+      <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96">
+        <v>24</v>
+      </c>
+      <c r="E96">
+        <v>78</v>
+      </c>
+      <c r="F96">
+        <v>22</v>
+      </c>
+      <c r="G96">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>4</v>
+      </c>
+      <c r="B97" t="s">
+        <v>788</v>
+      </c>
+      <c r="C97" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97">
+        <v>12</v>
+      </c>
+      <c r="E97">
+        <v>35</v>
+      </c>
+      <c r="F97">
+        <v>7</v>
+      </c>
+      <c r="G97">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>5</v>
+      </c>
+      <c r="B98" t="s">
+        <v>789</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98">
+        <v>16</v>
+      </c>
+      <c r="E98">
+        <v>34</v>
+      </c>
+      <c r="F98">
+        <v>4</v>
+      </c>
+      <c r="G98">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="99"/>
+    <row r="100">
+      <c r="A100">
+        <v>14</v>
+      </c>
+      <c r="B100" t="s">
+        <v>18</v>
+      </c>
+      <c r="C100" t="s">
+        <v>34</v>
+      </c>
+      <c r="D100">
+        <v>5702</v>
+      </c>
+      <c r="E100">
+        <v>14812</v>
+      </c>
+      <c r="F100">
+        <v>3688</v>
+      </c>
+      <c r="G100">
+        <v>24202</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>29</v>
+      </c>
+      <c r="B101" t="s">
+        <v>29</v>
+      </c>
+      <c r="C101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D101">
+        <v>287</v>
+      </c>
+      <c r="E101">
+        <v>2044</v>
+      </c>
+      <c r="F101">
+        <v>542</v>
+      </c>
+      <c r="G101">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>1</v>
+      </c>
+      <c r="B102" t="s">
+        <v>790</v>
+      </c>
+      <c r="C102" t="s">
+        <v>37</v>
+      </c>
+      <c r="D102">
+        <v>792</v>
+      </c>
+      <c r="E102">
+        <v>7709</v>
+      </c>
+      <c r="F102">
+        <v>542</v>
+      </c>
+      <c r="G102">
+        <v>9043</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>2</v>
+      </c>
+      <c r="B103" t="s">
+        <v>791</v>
+      </c>
+      <c r="C103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103">
+        <v>163</v>
+      </c>
+      <c r="E103">
+        <v>831</v>
+      </c>
+      <c r="F103">
+        <v>151</v>
+      </c>
+      <c r="G103">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>3</v>
+      </c>
+      <c r="B104" t="s">
+        <v>763</v>
+      </c>
+      <c r="C104" t="s">
+        <v>37</v>
+      </c>
+      <c r="D104">
+        <v>91</v>
+      </c>
+      <c r="E104">
+        <v>582</v>
+      </c>
+      <c r="F104">
+        <v>100</v>
+      </c>
+      <c r="G104">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>4</v>
+      </c>
+      <c r="B105" t="s">
+        <v>792</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105">
+        <v>3964</v>
+      </c>
+      <c r="E105">
+        <v>2542</v>
+      </c>
+      <c r="F105">
+        <v>152</v>
+      </c>
+      <c r="G105">
+        <v>6658</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>5</v>
+      </c>
+      <c r="B106" t="s">
+        <v>793</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106">
+        <v>66</v>
+      </c>
+      <c r="E106">
+        <v>234</v>
+      </c>
+      <c r="F106">
+        <v>2146</v>
+      </c>
+      <c r="G106">
+        <v>2446</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>6</v>
+      </c>
+      <c r="B107" t="s">
+        <v>794</v>
+      </c>
+      <c r="C107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107">
+        <v>305</v>
+      </c>
+      <c r="E107">
+        <v>742</v>
+      </c>
+      <c r="F107">
+        <v>28</v>
+      </c>
+      <c r="G107">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>7</v>
+      </c>
+      <c r="B108" t="s">
+        <v>795</v>
+      </c>
+      <c r="C108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108">
+        <v>34</v>
+      </c>
+      <c r="E108">
+        <v>128</v>
+      </c>
+      <c r="F108">
+        <v>27</v>
+      </c>
+      <c r="G108">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="109"/>
+    <row r="110">
+      <c r="A110">
+        <v>15</v>
+      </c>
+      <c r="B110" t="s">
+        <v>19</v>
+      </c>
+      <c r="C110" t="s">
+        <v>34</v>
+      </c>
+      <c r="D110">
+        <v>160</v>
+      </c>
+      <c r="E110">
+        <v>611</v>
+      </c>
+      <c r="F110">
+        <v>110</v>
+      </c>
+      <c r="G110">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>29</v>
+      </c>
+      <c r="B111" t="s">
+        <v>29</v>
+      </c>
+      <c r="C111" t="s">
+        <v>35</v>
+      </c>
+      <c r="D111">
+        <v>49</v>
+      </c>
+      <c r="E111">
+        <v>258</v>
+      </c>
+      <c r="F111">
+        <v>54</v>
+      </c>
+      <c r="G111">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>1</v>
+      </c>
+      <c r="B112" t="s">
+        <v>796</v>
+      </c>
+      <c r="C112" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112">
+        <v>111</v>
+      </c>
+      <c r="E112">
+        <v>353</v>
+      </c>
+      <c r="F112">
+        <v>56</v>
+      </c>
+      <c r="G112">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="113"/>
+    <row r="114">
+      <c r="A114">
+        <v>16</v>
+      </c>
+      <c r="B114" t="s">
+        <v>20</v>
+      </c>
+      <c r="C114" t="s">
+        <v>34</v>
+      </c>
+      <c r="D114">
+        <v>38</v>
+      </c>
+      <c r="E114">
+        <v>182</v>
+      </c>
+      <c r="F114">
+        <v>50</v>
+      </c>
+      <c r="G114">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>29</v>
+      </c>
+      <c r="B115" t="s">
+        <v>29</v>
+      </c>
+      <c r="C115" t="s">
+        <v>35</v>
+      </c>
+      <c r="D115">
+        <v>10</v>
+      </c>
+      <c r="E115">
+        <v>84</v>
+      </c>
+      <c r="F115">
+        <v>21</v>
+      </c>
+      <c r="G115">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>1</v>
+      </c>
+      <c r="B116" t="s">
+        <v>797</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116">
+        <v>20</v>
+      </c>
+      <c r="E116">
+        <v>63</v>
+      </c>
+      <c r="F116">
+        <v>20</v>
+      </c>
+      <c r="G116">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>2</v>
+      </c>
+      <c r="B117" t="s">
+        <v>798</v>
+      </c>
+      <c r="C117" t="s">
+        <v>37</v>
+      </c>
+      <c r="D117">
+        <v>8</v>
+      </c>
+      <c r="E117">
+        <v>35</v>
+      </c>
+      <c r="F117">
+        <v>9</v>
+      </c>
+      <c r="G117">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="118"/>
+    <row r="119">
+      <c r="A119">
+        <v>17</v>
+      </c>
+      <c r="B119" t="s">
+        <v>21</v>
+      </c>
+      <c r="C119" t="s">
+        <v>34</v>
+      </c>
+      <c r="D119">
+        <v>7154</v>
+      </c>
+      <c r="E119">
+        <v>19533</v>
+      </c>
+      <c r="F119">
+        <v>1426</v>
+      </c>
+      <c r="G119">
+        <v>28113</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>29</v>
+      </c>
+      <c r="B120" t="s">
+        <v>29</v>
+      </c>
+      <c r="C120" t="s">
+        <v>35</v>
+      </c>
+      <c r="D120">
+        <v>230</v>
+      </c>
+      <c r="E120">
+        <v>1411</v>
+      </c>
+      <c r="F120">
+        <v>168</v>
+      </c>
+      <c r="G120">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>1</v>
+      </c>
+      <c r="B121" t="s">
+        <v>799</v>
+      </c>
+      <c r="C121" t="s">
+        <v>37</v>
+      </c>
+      <c r="D121">
+        <v>464</v>
+      </c>
+      <c r="E121">
+        <v>5733</v>
+      </c>
+      <c r="F121">
+        <v>129</v>
+      </c>
+      <c r="G121">
+        <v>6326</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>2</v>
+      </c>
+      <c r="B122" t="s">
+        <v>800</v>
+      </c>
+      <c r="C122" t="s">
+        <v>37</v>
+      </c>
+      <c r="D122">
+        <v>5243</v>
+      </c>
+      <c r="E122">
+        <v>3194</v>
+      </c>
+      <c r="F122">
+        <v>60</v>
+      </c>
+      <c r="G122">
+        <v>8497</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>3</v>
+      </c>
+      <c r="B123" t="s">
+        <v>801</v>
+      </c>
+      <c r="C123" t="s">
+        <v>37</v>
+      </c>
+      <c r="D123">
+        <v>46</v>
+      </c>
+      <c r="E123">
+        <v>227</v>
+      </c>
+      <c r="F123">
+        <v>29</v>
+      </c>
+      <c r="G123">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>4</v>
+      </c>
+      <c r="B124" t="s">
+        <v>802</v>
+      </c>
+      <c r="C124" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124">
+        <v>947</v>
+      </c>
+      <c r="E124">
+        <v>6587</v>
+      </c>
+      <c r="F124">
+        <v>129</v>
+      </c>
+      <c r="G124">
+        <v>7663</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>5</v>
+      </c>
+      <c r="B125" t="s">
+        <v>803</v>
+      </c>
+      <c r="C125" t="s">
+        <v>37</v>
+      </c>
+      <c r="D125">
+        <v>34</v>
+      </c>
+      <c r="E125">
+        <v>122</v>
+      </c>
+      <c r="F125">
+        <v>46</v>
+      </c>
+      <c r="G125">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>6</v>
+      </c>
+      <c r="B126" t="s">
+        <v>804</v>
+      </c>
+      <c r="C126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D126">
+        <v>25</v>
+      </c>
+      <c r="E126">
+        <v>110</v>
+      </c>
+      <c r="F126">
+        <v>20</v>
+      </c>
+      <c r="G126">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>7</v>
+      </c>
+      <c r="B127" t="s">
+        <v>805</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>165</v>
+      </c>
+      <c r="E127">
+        <v>2149</v>
+      </c>
+      <c r="F127">
+        <v>845</v>
+      </c>
+      <c r="G127">
+        <v>3159</v>
+      </c>
+    </row>
+    <row r="128"/>
+    <row r="129">
+      <c r="A129">
+        <v>24</v>
+      </c>
+      <c r="B129" t="s">
+        <v>22</v>
+      </c>
+      <c r="C129" t="s">
+        <v>34</v>
+      </c>
+      <c r="D129">
+        <v>101</v>
+      </c>
+      <c r="E129">
+        <v>1014</v>
+      </c>
+      <c r="F129">
+        <v>271</v>
+      </c>
+      <c r="G129">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s">
+        <v>29</v>
+      </c>
+      <c r="B130" t="s">
+        <v>29</v>
+      </c>
+      <c r="C130" t="s">
+        <v>35</v>
+      </c>
+      <c r="D130">
+        <v>21</v>
+      </c>
+      <c r="E130">
+        <v>360</v>
+      </c>
+      <c r="F130">
+        <v>91</v>
+      </c>
+      <c r="G130">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>1</v>
+      </c>
+      <c r="B131" t="s">
+        <v>806</v>
+      </c>
+      <c r="C131" t="s">
+        <v>37</v>
+      </c>
+      <c r="D131">
+        <v>46</v>
+      </c>
+      <c r="E131">
+        <v>474</v>
+      </c>
+      <c r="F131">
+        <v>154</v>
+      </c>
+      <c r="G131">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>2</v>
+      </c>
+      <c r="B132" t="s">
+        <v>807</v>
+      </c>
+      <c r="C132" t="s">
+        <v>37</v>
+      </c>
+      <c r="D132">
+        <v>21</v>
+      </c>
+      <c r="E132">
+        <v>117</v>
+      </c>
+      <c r="F132">
+        <v>15</v>
+      </c>
+      <c r="G132">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>3</v>
+      </c>
+      <c r="B133" t="s">
+        <v>451</v>
+      </c>
+      <c r="C133" t="s">
+        <v>37</v>
+      </c>
+      <c r="D133">
+        <v>13</v>
+      </c>
+      <c r="E133">
+        <v>63</v>
+      </c>
+      <c r="F133">
+        <v>11</v>
+      </c>
+      <c r="G133">
+        <v>87</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
       <c r="C1" s="1" t="s">
-        <v>34</v>
+        <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>569</v>
+        <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>571</v>
+        <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>808</v>
+      </c>
+      <c r="D2" t="s">
+        <v>809</v>
+      </c>
+      <c r="E2" t="s">
+        <v>810</v>
+      </c>
+      <c r="F2" t="s">
+        <v>811</v>
+      </c>
+      <c r="G2">
+        <v>1278</v>
+      </c>
+      <c r="H2">
+        <v>2769</v>
+      </c>
+      <c r="I2">
+        <v>22548</v>
+      </c>
+      <c r="J2">
+        <v>8286</v>
+      </c>
+      <c r="K2">
+        <v>2606</v>
+      </c>
+      <c r="L2">
+        <v>106</v>
+      </c>
+      <c r="M2">
+        <v>650</v>
+      </c>
+      <c r="N2">
+        <v>2040</v>
+      </c>
+      <c r="O2">
+        <v>2059</v>
+      </c>
+      <c r="P2">
+        <v>1347</v>
+      </c>
+      <c r="Q2">
+        <v>855</v>
+      </c>
+      <c r="R2">
+        <v>5209</v>
+      </c>
+      <c r="S2">
+        <v>1632</v>
+      </c>
+      <c r="T2">
+        <v>1791</v>
+      </c>
+      <c r="U2">
+        <v>213</v>
+      </c>
+      <c r="V2">
+        <v>57</v>
+      </c>
+      <c r="W2">
+        <v>53446</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>808</v>
+      </c>
+      <c r="D3" t="s">
+        <v>809</v>
+      </c>
+      <c r="E3" t="s">
+        <v>812</v>
+      </c>
+      <c r="F3" t="s">
+        <v>813</v>
+      </c>
+      <c r="G3">
+        <v>17559</v>
+      </c>
+      <c r="H3">
+        <v>39631</v>
+      </c>
+      <c r="I3">
+        <v>21771</v>
+      </c>
+      <c r="J3">
+        <v>27996</v>
+      </c>
+      <c r="K3">
+        <v>39362</v>
+      </c>
+      <c r="L3">
+        <v>510</v>
+      </c>
+      <c r="M3">
+        <v>1884</v>
+      </c>
+      <c r="N3">
+        <v>32307</v>
+      </c>
+      <c r="O3">
+        <v>1474</v>
+      </c>
+      <c r="P3">
+        <v>32062</v>
+      </c>
+      <c r="Q3">
+        <v>1509</v>
+      </c>
+      <c r="R3">
+        <v>25610</v>
+      </c>
+      <c r="S3">
+        <v>1186</v>
+      </c>
+      <c r="T3">
+        <v>2175</v>
+      </c>
+      <c r="U3">
+        <v>27762</v>
+      </c>
+      <c r="V3">
+        <v>1716</v>
+      </c>
+      <c r="W3">
+        <v>274514</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4">
+        <v>18837</v>
+      </c>
+      <c r="H4">
+        <v>42400</v>
+      </c>
+      <c r="I4">
+        <v>44319</v>
+      </c>
+      <c r="J4">
+        <v>36282</v>
+      </c>
+      <c r="K4">
+        <v>41968</v>
+      </c>
+      <c r="L4">
+        <v>616</v>
+      </c>
+      <c r="M4">
+        <v>2534</v>
+      </c>
+      <c r="N4">
+        <v>34347</v>
+      </c>
+      <c r="O4">
+        <v>3533</v>
+      </c>
+      <c r="P4">
+        <v>33409</v>
+      </c>
+      <c r="Q4">
+        <v>2364</v>
+      </c>
+      <c r="R4">
+        <v>30819</v>
+      </c>
+      <c r="S4">
+        <v>2818</v>
+      </c>
+      <c r="T4">
+        <v>3966</v>
+      </c>
+      <c r="U4">
+        <v>27975</v>
+      </c>
+      <c r="V4">
+        <v>1773</v>
+      </c>
+      <c r="W4">
+        <v>327960</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
         <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D2">
         <v>1278</v>
       </c>
       <c r="E2">
         <v>17559</v>
       </c>
       <c r="F2">
         <v>18837</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D3">
         <v>286</v>
       </c>
       <c r="E3">
         <v>2904</v>
       </c>
       <c r="F3">
         <v>3190</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>572</v>
+        <v>814</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D4">
         <v>395</v>
       </c>
       <c r="E4">
         <v>4179</v>
       </c>
       <c r="F4">
         <v>4574</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>573</v>
+        <v>815</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D5">
         <v>182</v>
       </c>
       <c r="E5">
         <v>2710</v>
       </c>
       <c r="F5">
         <v>2892</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>574</v>
+        <v>816</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D6">
         <v>204</v>
       </c>
       <c r="E6">
         <v>604</v>
       </c>
       <c r="F6">
         <v>808</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>575</v>
+        <v>817</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D7">
         <v>32</v>
       </c>
       <c r="E7">
         <v>488</v>
       </c>
       <c r="F7">
         <v>520</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>576</v>
+        <v>818</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D8">
         <v>70</v>
       </c>
       <c r="E8">
         <v>4632</v>
       </c>
       <c r="F8">
         <v>4702</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>577</v>
+        <v>819</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D9">
         <v>65</v>
       </c>
       <c r="E9">
         <v>969</v>
       </c>
       <c r="F9">
         <v>1034</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>578</v>
+        <v>820</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D10">
         <v>44</v>
       </c>
       <c r="E10">
         <v>1073</v>
       </c>
       <c r="F10">
         <v>1117</v>
       </c>
     </row>
     <row r="11"/>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D12">
         <v>2769</v>
       </c>
       <c r="E12">
         <v>39631</v>
       </c>
       <c r="F12">
         <v>42400</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B13" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D13">
         <v>571</v>
       </c>
       <c r="E13">
         <v>4616</v>
       </c>
       <c r="F13">
         <v>5187</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>579</v>
+        <v>821</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D14">
         <v>994</v>
       </c>
       <c r="E14">
         <v>12042</v>
       </c>
       <c r="F14">
         <v>13036</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>580</v>
+        <v>822</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D15">
         <v>490</v>
       </c>
       <c r="E15">
         <v>6417</v>
       </c>
       <c r="F15">
         <v>6907</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>581</v>
+        <v>823</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D16">
         <v>363</v>
       </c>
       <c r="E16">
         <v>1150</v>
       </c>
       <c r="F16">
         <v>1513</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>582</v>
+        <v>824</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D17">
         <v>187</v>
       </c>
       <c r="E17">
         <v>7128</v>
       </c>
       <c r="F17">
         <v>7315</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>583</v>
+        <v>825</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D18">
         <v>52</v>
       </c>
       <c r="E18">
         <v>1155</v>
       </c>
       <c r="F18">
         <v>1207</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>584</v>
+        <v>826</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D19">
         <v>69</v>
       </c>
       <c r="E19">
         <v>510</v>
       </c>
       <c r="F19">
         <v>579</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>585</v>
+        <v>827</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D20">
         <v>43</v>
       </c>
       <c r="E20">
         <v>6613</v>
       </c>
       <c r="F20">
         <v>6656</v>
       </c>
     </row>
     <row r="21"/>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D22">
         <v>22548</v>
       </c>
       <c r="E22">
         <v>21771</v>
       </c>
       <c r="F22">
         <v>44319</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B23" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C23" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D23">
         <v>1026</v>
       </c>
       <c r="E23">
         <v>2193</v>
       </c>
       <c r="F23">
         <v>3219</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>586</v>
+        <v>828</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D24">
         <v>9881</v>
       </c>
       <c r="E24">
         <v>1339</v>
       </c>
       <c r="F24">
         <v>11220</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>587</v>
+        <v>829</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D25">
         <v>396</v>
       </c>
       <c r="E25">
         <v>12442</v>
       </c>
       <c r="F25">
         <v>12838</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>588</v>
+        <v>830</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D26">
         <v>8640</v>
       </c>
       <c r="E26">
         <v>1094</v>
       </c>
       <c r="F26">
         <v>9734</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>589</v>
+        <v>831</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D27">
         <v>204</v>
       </c>
       <c r="E27">
         <v>706</v>
       </c>
       <c r="F27">
         <v>910</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>590</v>
+        <v>832</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D28">
         <v>76</v>
       </c>
       <c r="E28">
         <v>2562</v>
       </c>
       <c r="F28">
         <v>2638</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>591</v>
+        <v>833</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D29">
         <v>67</v>
       </c>
       <c r="E29">
         <v>1337</v>
       </c>
       <c r="F29">
         <v>1404</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>592</v>
+        <v>834</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D30">
         <v>2258</v>
       </c>
       <c r="E30">
         <v>98</v>
       </c>
       <c r="F30">
         <v>2356</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D32">
         <v>8286</v>
       </c>
       <c r="E32">
         <v>27996</v>
       </c>
       <c r="F32">
         <v>36282</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B33" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C33" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D33">
         <v>442</v>
       </c>
       <c r="E33">
         <v>3150</v>
       </c>
       <c r="F33">
         <v>3592</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>593</v>
+        <v>835</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D34">
         <v>992</v>
       </c>
       <c r="E34">
         <v>11442</v>
       </c>
       <c r="F34">
         <v>12434</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>594</v>
+        <v>836</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D35">
         <v>282</v>
       </c>
       <c r="E35">
         <v>5398</v>
       </c>
       <c r="F35">
         <v>5680</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>595</v>
+        <v>837</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D36">
         <v>186</v>
       </c>
       <c r="E36">
         <v>858</v>
       </c>
       <c r="F36">
         <v>1044</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>596</v>
+        <v>838</v>
       </c>
       <c r="C37" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D37">
         <v>6249</v>
       </c>
       <c r="E37">
         <v>1012</v>
       </c>
       <c r="F37">
         <v>7261</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>597</v>
+        <v>839</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D38">
         <v>69</v>
       </c>
       <c r="E38">
         <v>4854</v>
       </c>
       <c r="F38">
         <v>4923</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>598</v>
+        <v>840</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39">
         <v>198</v>
       </c>
       <c r="F39">
         <v>220</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>599</v>
+        <v>841</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D40">
         <v>44</v>
       </c>
       <c r="E40">
         <v>1084</v>
       </c>
       <c r="F40">
         <v>1128</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>5</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D42">
         <v>2606</v>
       </c>
       <c r="E42">
         <v>39362</v>
       </c>
       <c r="F42">
         <v>41968</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B43" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C43" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D43">
         <v>244</v>
       </c>
       <c r="E43">
         <v>3143</v>
       </c>
       <c r="F43">
         <v>3387</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>600</v>
+        <v>842</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D44">
         <v>706</v>
       </c>
       <c r="E44">
         <v>14109</v>
       </c>
       <c r="F44">
         <v>14815</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>601</v>
+        <v>843</v>
       </c>
       <c r="C45" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D45">
         <v>616</v>
       </c>
       <c r="E45">
         <v>7582</v>
       </c>
       <c r="F45">
         <v>8198</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>602</v>
+        <v>844</v>
       </c>
       <c r="C46" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D46">
         <v>111</v>
       </c>
       <c r="E46">
         <v>6720</v>
       </c>
       <c r="F46">
         <v>6831</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>603</v>
+        <v>845</v>
       </c>
       <c r="C47" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D47">
         <v>82</v>
       </c>
       <c r="E47">
         <v>983</v>
       </c>
       <c r="F47">
         <v>1065</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>604</v>
+        <v>846</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D48">
         <v>69</v>
       </c>
       <c r="E48">
         <v>6375</v>
       </c>
       <c r="F48">
         <v>6444</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>605</v>
+        <v>847</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D49">
         <v>37</v>
       </c>
       <c r="E49">
         <v>310</v>
       </c>
       <c r="F49">
         <v>347</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>606</v>
+        <v>848</v>
       </c>
       <c r="C50" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D50">
         <v>741</v>
       </c>
       <c r="E50">
         <v>140</v>
       </c>
       <c r="F50">
         <v>881</v>
       </c>
     </row>
     <row r="51"/>
     <row r="52">
       <c r="A52">
         <v>6</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D52">
         <v>106</v>
       </c>
       <c r="E52">
         <v>510</v>
       </c>
       <c r="F52">
         <v>616</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B53" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C53" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D53">
         <v>52</v>
       </c>
       <c r="E53">
         <v>274</v>
       </c>
       <c r="F53">
         <v>326</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>607</v>
+        <v>849</v>
       </c>
       <c r="C54" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D54">
         <v>54</v>
       </c>
       <c r="E54">
         <v>236</v>
       </c>
       <c r="F54">
         <v>290</v>
       </c>
     </row>
     <row r="55"/>
     <row r="56">
       <c r="A56">
         <v>7</v>
       </c>
       <c r="B56" t="s">
         <v>12</v>
       </c>
       <c r="C56" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D56">
         <v>650</v>
       </c>
       <c r="E56">
         <v>1884</v>
       </c>
       <c r="F56">
         <v>2534</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B57" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C57" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D57">
         <v>143</v>
       </c>
       <c r="E57">
         <v>778</v>
       </c>
       <c r="F57">
         <v>921</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>608</v>
+        <v>850</v>
       </c>
       <c r="C58" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D58">
         <v>183</v>
       </c>
       <c r="E58">
         <v>436</v>
       </c>
       <c r="F58">
         <v>619</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>609</v>
+        <v>851</v>
       </c>
       <c r="C59" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D59">
         <v>222</v>
       </c>
       <c r="E59">
         <v>229</v>
       </c>
       <c r="F59">
         <v>451</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>610</v>
+        <v>852</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D60">
         <v>56</v>
       </c>
       <c r="E60">
         <v>200</v>
       </c>
       <c r="F60">
         <v>256</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>4</v>
       </c>
       <c r="B61" t="s">
-        <v>611</v>
+        <v>853</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D61">
         <v>29</v>
       </c>
       <c r="E61">
         <v>131</v>
       </c>
       <c r="F61">
         <v>160</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>5</v>
       </c>
       <c r="B62" t="s">
-        <v>612</v>
+        <v>854</v>
       </c>
       <c r="C62" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62">
         <v>110</v>
       </c>
       <c r="F62">
         <v>127</v>
       </c>
     </row>
     <row r="63"/>
     <row r="64">
       <c r="A64">
         <v>8</v>
       </c>
       <c r="B64" t="s">
         <v>13</v>
       </c>
       <c r="C64" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D64">
         <v>2040</v>
       </c>
       <c r="E64">
         <v>32307</v>
       </c>
       <c r="F64">
         <v>34347</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B65" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C65" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D65">
         <v>183</v>
       </c>
       <c r="E65">
         <v>2403</v>
       </c>
       <c r="F65">
         <v>2586</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1</v>
       </c>
       <c r="B66" t="s">
-        <v>613</v>
+        <v>855</v>
       </c>
       <c r="C66" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D66">
         <v>401</v>
       </c>
       <c r="E66">
         <v>9067</v>
       </c>
       <c r="F66">
         <v>9468</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2</v>
       </c>
       <c r="B67" t="s">
-        <v>614</v>
+        <v>856</v>
       </c>
       <c r="C67" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D67">
         <v>697</v>
       </c>
       <c r="E67">
         <v>7023</v>
       </c>
       <c r="F67">
         <v>7720</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>3</v>
       </c>
       <c r="B68" t="s">
-        <v>615</v>
+        <v>857</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D68">
         <v>90</v>
       </c>
       <c r="E68">
         <v>1524</v>
       </c>
       <c r="F68">
         <v>1614</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>4</v>
       </c>
       <c r="B69" t="s">
-        <v>616</v>
+        <v>858</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D69">
         <v>435</v>
       </c>
       <c r="E69">
         <v>3435</v>
       </c>
       <c r="F69">
         <v>3870</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>5</v>
       </c>
       <c r="B70" t="s">
-        <v>617</v>
+        <v>859</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D70">
         <v>164</v>
       </c>
       <c r="E70">
         <v>8532</v>
       </c>
       <c r="F70">
         <v>8696</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>6</v>
       </c>
       <c r="B71" t="s">
-        <v>618</v>
+        <v>860</v>
       </c>
       <c r="C71" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D71">
         <v>52</v>
       </c>
       <c r="E71">
         <v>114</v>
       </c>
       <c r="F71">
         <v>166</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>7</v>
       </c>
       <c r="B72" t="s">
-        <v>619</v>
+        <v>861</v>
       </c>
       <c r="C72" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D72">
         <v>18</v>
       </c>
       <c r="E72">
         <v>209</v>
       </c>
       <c r="F72">
         <v>227</v>
       </c>
     </row>
     <row r="73"/>
     <row r="74">
       <c r="A74">
         <v>10</v>
       </c>
       <c r="B74" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D74">
         <v>2059</v>
       </c>
       <c r="E74">
         <v>1474</v>
       </c>
       <c r="F74">
         <v>3533</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B75" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C75" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D75">
         <v>275</v>
       </c>
       <c r="E75">
         <v>387</v>
       </c>
       <c r="F75">
         <v>662</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1</v>
       </c>
       <c r="B76" t="s">
-        <v>620</v>
+        <v>862</v>
       </c>
       <c r="C76" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D76">
         <v>403</v>
       </c>
       <c r="E76">
         <v>481</v>
       </c>
       <c r="F76">
         <v>884</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2</v>
       </c>
       <c r="B77" t="s">
-        <v>621</v>
+        <v>863</v>
       </c>
       <c r="C77" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D77">
         <v>1152</v>
       </c>
       <c r="E77">
         <v>192</v>
       </c>
       <c r="F77">
         <v>1344</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>3</v>
       </c>
       <c r="B78" t="s">
-        <v>622</v>
+        <v>864</v>
       </c>
       <c r="C78" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D78">
         <v>91</v>
       </c>
       <c r="E78">
         <v>142</v>
       </c>
       <c r="F78">
         <v>233</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>4</v>
       </c>
       <c r="B79" t="s">
-        <v>623</v>
+        <v>865</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D79">
         <v>78</v>
       </c>
       <c r="E79">
         <v>202</v>
       </c>
       <c r="F79">
         <v>280</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>5</v>
       </c>
       <c r="B80" t="s">
-        <v>624</v>
+        <v>866</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D80">
         <v>60</v>
       </c>
       <c r="E80">
         <v>70</v>
       </c>
       <c r="F80">
         <v>130</v>
       </c>
     </row>
     <row r="81"/>
     <row r="82">
       <c r="A82">
         <v>12</v>
       </c>
       <c r="B82" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C82" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D82">
         <v>1347</v>
       </c>
       <c r="E82">
         <v>32062</v>
       </c>
       <c r="F82">
         <v>33409</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B83" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C83" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D83">
         <v>179</v>
       </c>
       <c r="E83">
         <v>2317</v>
       </c>
       <c r="F83">
         <v>2496</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1</v>
       </c>
       <c r="B84" t="s">
-        <v>625</v>
+        <v>867</v>
       </c>
       <c r="C84" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D84">
         <v>602</v>
       </c>
       <c r="E84">
         <v>11599</v>
       </c>
       <c r="F84">
         <v>12201</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2</v>
       </c>
       <c r="B85" t="s">
-        <v>626</v>
+        <v>868</v>
       </c>
       <c r="C85" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D85">
         <v>330</v>
       </c>
       <c r="E85">
         <v>3018</v>
       </c>
       <c r="F85">
         <v>3348</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>3</v>
       </c>
       <c r="B86" t="s">
-        <v>627</v>
+        <v>869</v>
       </c>
       <c r="C86" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D86">
         <v>67</v>
       </c>
       <c r="E86">
         <v>1671</v>
       </c>
       <c r="F86">
         <v>1738</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>4</v>
       </c>
       <c r="B87" t="s">
-        <v>628</v>
+        <v>870</v>
       </c>
       <c r="C87" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D87">
         <v>71</v>
       </c>
       <c r="E87">
         <v>4990</v>
       </c>
       <c r="F87">
         <v>5061</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>5</v>
       </c>
       <c r="B88" t="s">
-        <v>629</v>
+        <v>871</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D88">
         <v>40</v>
       </c>
       <c r="E88">
         <v>7070</v>
       </c>
       <c r="F88">
         <v>7110</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>6</v>
       </c>
       <c r="B89" t="s">
-        <v>630</v>
+        <v>872</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D89">
         <v>27</v>
       </c>
       <c r="E89">
         <v>372</v>
       </c>
       <c r="F89">
         <v>399</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>7</v>
       </c>
       <c r="B90" t="s">
-        <v>631</v>
+        <v>873</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D90">
         <v>31</v>
       </c>
       <c r="E90">
         <v>1025</v>
       </c>
       <c r="F90">
         <v>1056</v>
       </c>
     </row>
     <row r="91"/>
     <row r="92">
       <c r="A92">
         <v>13</v>
       </c>
       <c r="B92" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D92">
         <v>855</v>
       </c>
       <c r="E92">
         <v>1509</v>
       </c>
       <c r="F92">
         <v>2364</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B93" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C93" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D93">
         <v>34</v>
       </c>
       <c r="E93">
         <v>300</v>
       </c>
       <c r="F93">
         <v>334</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>632</v>
+        <v>874</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D94">
         <v>764</v>
       </c>
       <c r="E94">
         <v>364</v>
       </c>
       <c r="F94">
         <v>1128</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2</v>
       </c>
       <c r="B95" t="s">
-        <v>633</v>
+        <v>875</v>
       </c>
       <c r="C95" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D95">
         <v>21</v>
       </c>
       <c r="E95">
         <v>146</v>
       </c>
       <c r="F95">
         <v>167</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>3</v>
       </c>
       <c r="B96" t="s">
-        <v>634</v>
+        <v>876</v>
       </c>
       <c r="C96" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D96">
         <v>5</v>
       </c>
       <c r="E96">
         <v>136</v>
       </c>
       <c r="F96">
         <v>141</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>4</v>
       </c>
       <c r="B97" t="s">
-        <v>635</v>
+        <v>877</v>
       </c>
       <c r="C97" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D97">
         <v>6</v>
       </c>
       <c r="E97">
         <v>183</v>
       </c>
       <c r="F97">
         <v>189</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>5</v>
       </c>
       <c r="B98" t="s">
-        <v>636</v>
+        <v>878</v>
       </c>
       <c r="C98" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D98">
         <v>2</v>
       </c>
       <c r="E98">
         <v>260</v>
       </c>
       <c r="F98">
         <v>262</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>6</v>
       </c>
       <c r="B99" t="s">
-        <v>637</v>
+        <v>879</v>
       </c>
       <c r="C99" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D99">
         <v>21</v>
       </c>
       <c r="E99">
         <v>75</v>
       </c>
       <c r="F99">
         <v>96</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>7</v>
       </c>
       <c r="B100" t="s">
-        <v>638</v>
+        <v>880</v>
       </c>
       <c r="C100" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D100">
         <v>2</v>
       </c>
       <c r="E100">
         <v>45</v>
       </c>
       <c r="F100">
         <v>47</v>
       </c>
     </row>
     <row r="101"/>
     <row r="102">
       <c r="A102">
         <v>14</v>
       </c>
       <c r="B102" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C102" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D102">
         <v>5209</v>
       </c>
       <c r="E102">
         <v>25610</v>
       </c>
       <c r="F102">
         <v>30819</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B103" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C103" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D103">
         <v>310</v>
       </c>
       <c r="E103">
         <v>1784</v>
       </c>
       <c r="F103">
         <v>2094</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1</v>
       </c>
       <c r="B104" t="s">
-        <v>639</v>
+        <v>881</v>
       </c>
       <c r="C104" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D104">
         <v>582</v>
       </c>
       <c r="E104">
         <v>10563</v>
       </c>
       <c r="F104">
         <v>11145</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>640</v>
+        <v>882</v>
       </c>
       <c r="C105" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D105">
         <v>228</v>
       </c>
       <c r="E105">
         <v>9418</v>
       </c>
       <c r="F105">
         <v>9646</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>3</v>
       </c>
       <c r="B106" t="s">
-        <v>641</v>
+        <v>883</v>
       </c>
       <c r="C106" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D106">
         <v>98</v>
       </c>
       <c r="E106">
         <v>292</v>
       </c>
       <c r="F106">
         <v>390</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>4</v>
       </c>
       <c r="B107" t="s">
-        <v>642</v>
+        <v>884</v>
       </c>
       <c r="C107" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D107">
         <v>3905</v>
       </c>
       <c r="E107">
         <v>595</v>
       </c>
       <c r="F107">
         <v>4500</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>5</v>
       </c>
       <c r="B108" t="s">
-        <v>643</v>
+        <v>885</v>
       </c>
       <c r="C108" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D108">
         <v>51</v>
       </c>
       <c r="E108">
         <v>2579</v>
       </c>
       <c r="F108">
         <v>2630</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>6</v>
       </c>
       <c r="B109" t="s">
-        <v>644</v>
+        <v>886</v>
       </c>
       <c r="C109" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D109">
         <v>12</v>
       </c>
       <c r="E109">
         <v>90</v>
       </c>
       <c r="F109">
         <v>102</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>7</v>
       </c>
       <c r="B110" t="s">
-        <v>645</v>
+        <v>887</v>
       </c>
       <c r="C110" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D110">
         <v>23</v>
       </c>
       <c r="E110">
         <v>289</v>
       </c>
       <c r="F110">
         <v>312</v>
       </c>
     </row>
     <row r="111"/>
     <row r="112">
       <c r="A112">
         <v>15</v>
       </c>
       <c r="B112" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C112" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D112">
         <v>1632</v>
       </c>
       <c r="E112">
         <v>1186</v>
       </c>
       <c r="F112">
         <v>2818</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B113" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C113" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D113">
         <v>255</v>
       </c>
       <c r="E113">
         <v>261</v>
       </c>
       <c r="F113">
         <v>516</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>646</v>
+        <v>888</v>
       </c>
       <c r="C114" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D114">
         <v>652</v>
       </c>
       <c r="E114">
         <v>288</v>
       </c>
       <c r="F114">
         <v>940</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>647</v>
+        <v>889</v>
       </c>
       <c r="C115" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D115">
         <v>140</v>
       </c>
       <c r="E115">
         <v>271</v>
       </c>
       <c r="F115">
         <v>411</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>648</v>
+        <v>890</v>
       </c>
       <c r="C116" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D116">
         <v>58</v>
       </c>
       <c r="E116">
         <v>122</v>
       </c>
       <c r="F116">
         <v>180</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>649</v>
+        <v>891</v>
       </c>
       <c r="C117" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D117">
         <v>491</v>
       </c>
       <c r="E117">
         <v>132</v>
       </c>
       <c r="F117">
         <v>623</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>5</v>
       </c>
       <c r="B118" t="s">
-        <v>650</v>
+        <v>892</v>
       </c>
       <c r="C118" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D118">
         <v>25</v>
       </c>
       <c r="E118">
         <v>62</v>
       </c>
       <c r="F118">
         <v>87</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>6</v>
       </c>
       <c r="B119" t="s">
-        <v>651</v>
+        <v>893</v>
       </c>
       <c r="C119" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D119">
         <v>11</v>
       </c>
       <c r="E119">
         <v>50</v>
       </c>
       <c r="F119">
         <v>61</v>
       </c>
     </row>
     <row r="120"/>
     <row r="121">
       <c r="A121">
         <v>16</v>
       </c>
       <c r="B121" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C121" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D121">
         <v>1791</v>
       </c>
       <c r="E121">
         <v>2175</v>
       </c>
       <c r="F121">
         <v>3966</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B122" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C122" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D122">
         <v>210</v>
       </c>
       <c r="E122">
         <v>329</v>
       </c>
       <c r="F122">
         <v>539</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>652</v>
+        <v>894</v>
       </c>
       <c r="C123" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D123">
         <v>611</v>
       </c>
       <c r="E123">
         <v>307</v>
       </c>
       <c r="F123">
         <v>918</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2</v>
       </c>
       <c r="B124" t="s">
-        <v>653</v>
+        <v>895</v>
       </c>
       <c r="C124" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D124">
         <v>285</v>
       </c>
       <c r="E124">
         <v>411</v>
       </c>
       <c r="F124">
         <v>696</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>3</v>
       </c>
       <c r="B125" t="s">
-        <v>654</v>
+        <v>896</v>
       </c>
       <c r="C125" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D125">
         <v>80</v>
       </c>
       <c r="E125">
         <v>202</v>
       </c>
       <c r="F125">
         <v>282</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>4</v>
       </c>
       <c r="B126" t="s">
-        <v>655</v>
+        <v>897</v>
       </c>
       <c r="C126" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D126">
         <v>540</v>
       </c>
       <c r="E126">
         <v>687</v>
       </c>
       <c r="F126">
         <v>1227</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>5</v>
       </c>
       <c r="B127" t="s">
-        <v>656</v>
+        <v>898</v>
       </c>
       <c r="C127" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D127">
         <v>30</v>
       </c>
       <c r="E127">
         <v>126</v>
       </c>
       <c r="F127">
         <v>156</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>6</v>
       </c>
       <c r="B128" t="s">
-        <v>657</v>
+        <v>899</v>
       </c>
       <c r="C128" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D128">
         <v>18</v>
       </c>
       <c r="E128">
         <v>55</v>
       </c>
       <c r="F128">
         <v>73</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>7</v>
       </c>
       <c r="B129" t="s">
-        <v>658</v>
+        <v>900</v>
       </c>
       <c r="C129" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D129">
         <v>17</v>
       </c>
       <c r="E129">
         <v>58</v>
       </c>
       <c r="F129">
         <v>75</v>
       </c>
     </row>
     <row r="130"/>
     <row r="131">
       <c r="A131">
         <v>17</v>
       </c>
       <c r="B131" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C131" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D131">
         <v>213</v>
       </c>
       <c r="E131">
         <v>27762</v>
       </c>
       <c r="F131">
         <v>27975</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B132" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C132" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D132">
         <v>25</v>
       </c>
       <c r="E132">
         <v>1151</v>
       </c>
       <c r="F132">
         <v>1176</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1</v>
       </c>
       <c r="B133" t="s">
-        <v>659</v>
+        <v>901</v>
       </c>
       <c r="C133" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D133">
         <v>49</v>
       </c>
       <c r="E133">
         <v>6866</v>
       </c>
       <c r="F133">
         <v>6915</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2</v>
       </c>
       <c r="B134" t="s">
-        <v>660</v>
+        <v>902</v>
       </c>
       <c r="C134" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D134">
         <v>14</v>
       </c>
       <c r="E134">
         <v>2671</v>
       </c>
       <c r="F134">
         <v>2685</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>3</v>
       </c>
       <c r="B135" t="s">
-        <v>661</v>
+        <v>903</v>
       </c>
       <c r="C135" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D135">
         <v>21</v>
       </c>
       <c r="E135">
         <v>570</v>
       </c>
       <c r="F135">
         <v>591</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>4</v>
       </c>
       <c r="B136" t="s">
-        <v>662</v>
+        <v>904</v>
       </c>
       <c r="C136" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D136">
         <v>13</v>
       </c>
       <c r="E136">
         <v>4544</v>
       </c>
       <c r="F136">
         <v>4557</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>5</v>
       </c>
       <c r="B137" t="s">
-        <v>663</v>
+        <v>905</v>
       </c>
       <c r="C137" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D137">
         <v>43</v>
       </c>
       <c r="E137">
         <v>3633</v>
       </c>
       <c r="F137">
         <v>3676</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>6</v>
       </c>
       <c r="B138" t="s">
-        <v>664</v>
+        <v>906</v>
       </c>
       <c r="C138" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D138">
         <v>10</v>
       </c>
       <c r="E138">
         <v>109</v>
       </c>
       <c r="F138">
         <v>119</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>7</v>
       </c>
       <c r="B139" t="s">
-        <v>665</v>
+        <v>907</v>
       </c>
       <c r="C139" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D139">
         <v>38</v>
       </c>
       <c r="E139">
         <v>8218</v>
       </c>
       <c r="F139">
         <v>8256</v>
       </c>
     </row>
     <row r="140"/>
     <row r="141">
       <c r="A141">
         <v>24</v>
       </c>
       <c r="B141" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C141" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D141">
         <v>57</v>
       </c>
       <c r="E141">
         <v>1716</v>
       </c>
       <c r="F141">
         <v>1773</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B142" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C142" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D142">
         <v>9</v>
       </c>
       <c r="E142">
         <v>208</v>
       </c>
       <c r="F142">
         <v>217</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>666</v>
+        <v>908</v>
       </c>
       <c r="C143" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D143">
         <v>14</v>
       </c>
       <c r="E143">
         <v>263</v>
       </c>
       <c r="F143">
         <v>277</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>667</v>
+        <v>909</v>
       </c>
       <c r="C144" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D144">
         <v>15</v>
       </c>
       <c r="E144">
         <v>308</v>
       </c>
       <c r="F144">
         <v>323</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>668</v>
+        <v>910</v>
       </c>
       <c r="C145" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D145">
         <v>3</v>
       </c>
       <c r="E145">
         <v>85</v>
       </c>
       <c r="F145">
         <v>88</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>669</v>
+        <v>911</v>
       </c>
       <c r="C146" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D146">
         <v>5</v>
       </c>
       <c r="E146">
         <v>269</v>
       </c>
       <c r="F146">
         <v>274</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>670</v>
+        <v>912</v>
       </c>
       <c r="C147" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D147">
         <v>5</v>
       </c>
       <c r="E147">
         <v>474</v>
       </c>
       <c r="F147">
         <v>479</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>6</v>
       </c>
       <c r="B148" t="s">
-        <v>671</v>
+        <v>913</v>
       </c>
       <c r="C148" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D148">
         <v>6</v>
       </c>
       <c r="E148">
         <v>109</v>
       </c>
       <c r="F148">
         <v>115</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G2">
+        <v>21656</v>
+      </c>
+      <c r="H2">
+        <v>83644</v>
+      </c>
+      <c r="I2">
+        <v>23542</v>
+      </c>
+      <c r="J2">
+        <v>39545</v>
+      </c>
+      <c r="K2">
+        <v>66971</v>
+      </c>
+      <c r="L2">
+        <v>3304</v>
+      </c>
+      <c r="M2">
+        <v>1875</v>
+      </c>
+      <c r="N2">
+        <v>97135</v>
+      </c>
+      <c r="O2">
+        <v>803</v>
+      </c>
+      <c r="P2">
+        <v>4561</v>
+      </c>
+      <c r="Q2">
+        <v>39763</v>
+      </c>
+      <c r="R2">
+        <v>7851</v>
+      </c>
+      <c r="S2">
+        <v>31827</v>
+      </c>
+      <c r="T2">
+        <v>4008</v>
+      </c>
+      <c r="U2">
+        <v>1921</v>
+      </c>
+      <c r="V2">
+        <v>16565</v>
+      </c>
+      <c r="W2">
+        <v>12043</v>
+      </c>
+      <c r="X2">
+        <v>457014</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3">
+        <v>21656</v>
+      </c>
+      <c r="H3">
+        <v>83644</v>
+      </c>
+      <c r="I3">
+        <v>23542</v>
+      </c>
+      <c r="J3">
+        <v>39545</v>
+      </c>
+      <c r="K3">
+        <v>66971</v>
+      </c>
+      <c r="L3">
+        <v>3304</v>
+      </c>
+      <c r="M3">
+        <v>1875</v>
+      </c>
+      <c r="N3">
+        <v>97135</v>
+      </c>
+      <c r="O3">
+        <v>803</v>
+      </c>
+      <c r="P3">
+        <v>4561</v>
+      </c>
+      <c r="Q3">
+        <v>39763</v>
+      </c>
+      <c r="R3">
+        <v>7851</v>
+      </c>
+      <c r="S3">
+        <v>31827</v>
+      </c>
+      <c r="T3">
+        <v>4008</v>
+      </c>
+      <c r="U3">
+        <v>1921</v>
+      </c>
+      <c r="V3">
+        <v>16565</v>
+      </c>
+      <c r="W3">
+        <v>12043</v>
+      </c>
+      <c r="X3">
+        <v>457014</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>2</v>
+        <v>33</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>4</v>
-[...134 lines deleted...]
-      <c r="A3" t="s">
         <v>30</v>
-      </c>
-[...83 lines deleted...]
-        <v>31</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D2">
         <v>21656</v>
       </c>
       <c r="E2">
         <v>21656</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D3">
         <v>5541</v>
       </c>
       <c r="E3">
         <v>5541</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>677</v>
+        <v>36</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D4">
         <v>2855</v>
       </c>
       <c r="E4">
         <v>2855</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>678</v>
+        <v>38</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D5">
         <v>3446</v>
       </c>
       <c r="E5">
         <v>3446</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>679</v>
+        <v>39</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D6">
         <v>1567</v>
       </c>
       <c r="E6">
         <v>1567</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>680</v>
+        <v>40</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D7">
         <v>2381</v>
       </c>
       <c r="E7">
         <v>2381</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>681</v>
+        <v>41</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D8">
         <v>905</v>
       </c>
       <c r="E8">
         <v>905</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>682</v>
+        <v>42</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D9">
         <v>402</v>
       </c>
       <c r="E9">
         <v>402</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>683</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D10">
         <v>1596</v>
       </c>
       <c r="E10">
         <v>1596</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>684</v>
+        <v>44</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D11">
         <v>1345</v>
       </c>
       <c r="E11">
         <v>1345</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>685</v>
+        <v>45</v>
       </c>
       <c r="C12" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D12">
         <v>278</v>
       </c>
       <c r="E12">
         <v>278</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>686</v>
+        <v>46</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D13">
         <v>1340</v>
       </c>
       <c r="E13">
         <v>1340</v>
       </c>
     </row>
     <row r="14"/>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D15">
         <v>83644</v>
       </c>
       <c r="E15">
         <v>83644</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B16" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D16">
         <v>13058</v>
       </c>
       <c r="E16">
         <v>13058</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>687</v>
+        <v>47</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D17">
         <v>17648</v>
       </c>
       <c r="E17">
         <v>17648</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>688</v>
+        <v>48</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D18">
         <v>12348</v>
       </c>
       <c r="E18">
         <v>12348</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>689</v>
+        <v>49</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D19">
         <v>3053</v>
       </c>
       <c r="E19">
         <v>3053</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>690</v>
+        <v>50</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D20">
         <v>16658</v>
       </c>
       <c r="E20">
         <v>16658</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>691</v>
+        <v>51</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D21">
         <v>9277</v>
       </c>
       <c r="E21">
         <v>9277</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>692</v>
+        <v>52</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D22">
         <v>783</v>
       </c>
       <c r="E22">
         <v>783</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>693</v>
+        <v>53</v>
       </c>
       <c r="C23" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D23">
         <v>1885</v>
       </c>
       <c r="E23">
         <v>1885</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>694</v>
+        <v>54</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D24">
         <v>1657</v>
       </c>
       <c r="E24">
         <v>1657</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>695</v>
+        <v>55</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D25">
         <v>2000</v>
       </c>
       <c r="E25">
         <v>2000</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>696</v>
+        <v>56</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D26">
         <v>5277</v>
       </c>
       <c r="E26">
         <v>5277</v>
       </c>
     </row>
     <row r="27"/>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D28">
         <v>23542</v>
       </c>
       <c r="E28">
         <v>23542</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B29" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C29" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D29">
         <v>3233</v>
       </c>
       <c r="E29">
         <v>3233</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>697</v>
+        <v>57</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D30">
         <v>15016</v>
       </c>
       <c r="E30">
         <v>15016</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>698</v>
+        <v>58</v>
       </c>
       <c r="C31" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31">
         <v>1036</v>
       </c>
       <c r="E31">
         <v>1036</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>699</v>
+        <v>59</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D32">
         <v>1017</v>
       </c>
       <c r="E32">
         <v>1017</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>700</v>
+        <v>60</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D33">
         <v>601</v>
       </c>
       <c r="E33">
         <v>601</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>701</v>
+        <v>61</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D34">
         <v>787</v>
       </c>
       <c r="E34">
         <v>787</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>702</v>
+        <v>62</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D35">
         <v>198</v>
       </c>
       <c r="E35">
         <v>198</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>703</v>
+        <v>63</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D36">
         <v>310</v>
       </c>
       <c r="E36">
         <v>310</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>704</v>
+        <v>64</v>
       </c>
       <c r="C37" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D37">
         <v>460</v>
       </c>
       <c r="E37">
         <v>460</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>705</v>
+        <v>65</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D38">
         <v>351</v>
       </c>
       <c r="E38">
         <v>351</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>706</v>
+        <v>66</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D39">
         <v>533</v>
       </c>
       <c r="E39">
         <v>533</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D41">
         <v>39545</v>
       </c>
       <c r="E41">
         <v>39545</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B42" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C42" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D42">
         <v>4424</v>
       </c>
       <c r="E42">
         <v>4424</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>707</v>
+        <v>67</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D43">
         <v>10031</v>
       </c>
       <c r="E43">
         <v>10031</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>708</v>
+        <v>68</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D44">
         <v>12461</v>
       </c>
       <c r="E44">
         <v>12461</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>709</v>
+        <v>69</v>
       </c>
       <c r="C45" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D45">
         <v>1876</v>
       </c>
       <c r="E45">
         <v>1876</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>710</v>
+        <v>70</v>
       </c>
       <c r="C46" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D46">
         <v>1844</v>
       </c>
       <c r="E46">
         <v>1844</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>711</v>
+        <v>71</v>
       </c>
       <c r="C47" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D47">
         <v>1256</v>
       </c>
       <c r="E47">
         <v>1256</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>712</v>
+        <v>72</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D48">
         <v>2728</v>
       </c>
       <c r="E48">
         <v>2728</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>713</v>
+        <v>73</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D49">
         <v>3556</v>
       </c>
       <c r="E49">
         <v>3556</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>714</v>
+        <v>74</v>
       </c>
       <c r="C50" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D50">
         <v>421</v>
       </c>
       <c r="E50">
         <v>421</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>715</v>
+        <v>75</v>
       </c>
       <c r="C51" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D51">
         <v>558</v>
       </c>
       <c r="E51">
         <v>558</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>716</v>
+        <v>76</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D52">
         <v>390</v>
       </c>
       <c r="E52">
         <v>390</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>5</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D54">
         <v>66971</v>
       </c>
       <c r="E54">
         <v>66971</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B55" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C55" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D55">
         <v>10241</v>
       </c>
       <c r="E55">
         <v>10241</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>717</v>
+        <v>77</v>
       </c>
       <c r="C56" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D56">
         <v>6817</v>
       </c>
       <c r="E56">
         <v>6817</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>718</v>
+        <v>78</v>
       </c>
       <c r="C57" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D57">
         <v>10547</v>
       </c>
       <c r="E57">
         <v>10547</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>719</v>
+        <v>79</v>
       </c>
       <c r="C58" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D58">
         <v>7097</v>
       </c>
       <c r="E58">
         <v>7097</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>720</v>
+        <v>80</v>
       </c>
       <c r="C59" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D59">
         <v>4675</v>
       </c>
       <c r="E59">
         <v>4675</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>721</v>
+        <v>81</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D60">
         <v>11561</v>
       </c>
       <c r="E60">
         <v>11561</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>722</v>
+        <v>82</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D61">
         <v>2046</v>
       </c>
       <c r="E61">
         <v>2046</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>723</v>
+        <v>83</v>
       </c>
       <c r="C62" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D62">
         <v>7510</v>
       </c>
       <c r="E62">
         <v>7510</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>724</v>
+        <v>84</v>
       </c>
       <c r="C63" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D63">
         <v>521</v>
       </c>
       <c r="E63">
         <v>521</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>725</v>
+        <v>85</v>
       </c>
       <c r="C64" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D64">
         <v>4146</v>
       </c>
       <c r="E64">
         <v>4146</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>726</v>
+        <v>86</v>
       </c>
       <c r="C65" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D65">
         <v>1810</v>
       </c>
       <c r="E65">
         <v>1810</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D67">
         <v>3304</v>
       </c>
       <c r="E67">
         <v>3304</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B68" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C68" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D68">
         <v>812</v>
       </c>
       <c r="E68">
         <v>812</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>727</v>
+        <v>87</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D69">
         <v>907</v>
       </c>
       <c r="E69">
         <v>907</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>728</v>
+        <v>88</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D70">
         <v>368</v>
       </c>
       <c r="E70">
         <v>368</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>226</v>
+        <v>89</v>
       </c>
       <c r="C71" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D71">
         <v>214</v>
       </c>
       <c r="E71">
         <v>214</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>4</v>
       </c>
       <c r="B72" t="s">
-        <v>729</v>
+        <v>90</v>
       </c>
       <c r="C72" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D72">
         <v>174</v>
       </c>
       <c r="E72">
         <v>174</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>5</v>
       </c>
       <c r="B73" t="s">
-        <v>730</v>
+        <v>91</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D73">
         <v>447</v>
       </c>
       <c r="E73">
         <v>447</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>6</v>
       </c>
       <c r="B74" t="s">
-        <v>731</v>
+        <v>92</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D74">
         <v>119</v>
       </c>
       <c r="E74">
         <v>119</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>7</v>
       </c>
       <c r="B75" t="s">
-        <v>732</v>
+        <v>93</v>
       </c>
       <c r="C75" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D75">
         <v>263</v>
       </c>
       <c r="E75">
         <v>263</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>7</v>
       </c>
       <c r="B77" t="s">
         <v>12</v>
       </c>
       <c r="C77" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D77">
         <v>1875</v>
       </c>
       <c r="E77">
         <v>1875</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B78" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C78" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D78">
         <v>791</v>
       </c>
       <c r="E78">
         <v>791</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>733</v>
+        <v>94</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D79">
         <v>564</v>
       </c>
       <c r="E79">
         <v>564</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>734</v>
+        <v>95</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D80">
         <v>220</v>
       </c>
       <c r="E80">
         <v>220</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>735</v>
+        <v>96</v>
       </c>
       <c r="C81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D81">
         <v>114</v>
       </c>
       <c r="E81">
         <v>114</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>4</v>
       </c>
       <c r="B82" t="s">
-        <v>736</v>
+        <v>97</v>
       </c>
       <c r="C82" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D82">
         <v>186</v>
       </c>
       <c r="E82">
         <v>186</v>
       </c>
     </row>
     <row r="83"/>
     <row r="84">
       <c r="A84">
         <v>8</v>
       </c>
       <c r="B84" t="s">
         <v>13</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D84">
         <v>97135</v>
       </c>
       <c r="E84">
         <v>97135</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B85" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C85" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D85">
         <v>21269</v>
       </c>
       <c r="E85">
         <v>21269</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>737</v>
+        <v>98</v>
       </c>
       <c r="C86" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D86">
         <v>21690</v>
       </c>
       <c r="E86">
         <v>21690</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>738</v>
+        <v>99</v>
       </c>
       <c r="C87" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D87">
         <v>22120</v>
       </c>
       <c r="E87">
         <v>22120</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>739</v>
+        <v>100</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D88">
         <v>4549</v>
       </c>
       <c r="E88">
         <v>4549</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>740</v>
+        <v>101</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D89">
         <v>8189</v>
       </c>
       <c r="E89">
         <v>8189</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>741</v>
+        <v>102</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D90">
         <v>5201</v>
       </c>
       <c r="E90">
         <v>5201</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>6</v>
       </c>
       <c r="B91" t="s">
-        <v>742</v>
+        <v>103</v>
       </c>
       <c r="C91" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D91">
         <v>1965</v>
       </c>
       <c r="E91">
         <v>1965</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>7</v>
       </c>
       <c r="B92" t="s">
-        <v>743</v>
+        <v>104</v>
       </c>
       <c r="C92" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D92">
         <v>1669</v>
       </c>
       <c r="E92">
         <v>1669</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>8</v>
       </c>
       <c r="B93" t="s">
-        <v>744</v>
+        <v>105</v>
       </c>
       <c r="C93" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D93">
         <v>6037</v>
       </c>
       <c r="E93">
         <v>6037</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>9</v>
       </c>
       <c r="B94" t="s">
-        <v>745</v>
+        <v>106</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D94">
         <v>862</v>
       </c>
       <c r="E94">
         <v>862</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>10</v>
       </c>
       <c r="B95" t="s">
-        <v>746</v>
+        <v>107</v>
       </c>
       <c r="C95" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D95">
         <v>3584</v>
       </c>
       <c r="E95">
         <v>3584</v>
       </c>
     </row>
     <row r="96"/>
     <row r="97">
       <c r="A97">
         <v>9</v>
       </c>
       <c r="B97" t="s">
-        <v>672</v>
+        <v>14</v>
       </c>
       <c r="C97" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D97">
         <v>803</v>
       </c>
       <c r="E97">
         <v>803</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B98" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C98" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D98">
         <v>203</v>
       </c>
       <c r="E98">
         <v>203</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>747</v>
+        <v>108</v>
       </c>
       <c r="C99" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D99">
         <v>600</v>
       </c>
       <c r="E99">
         <v>600</v>
       </c>
     </row>
     <row r="100"/>
     <row r="101">
       <c r="A101">
         <v>10</v>
       </c>
       <c r="B101" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D101">
         <v>4561</v>
       </c>
       <c r="E101">
         <v>4561</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B102" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C102" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D102">
         <v>724</v>
       </c>
       <c r="E102">
         <v>724</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1</v>
       </c>
       <c r="B103" t="s">
-        <v>748</v>
+        <v>109</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D103">
         <v>1612</v>
       </c>
       <c r="E103">
         <v>1612</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2</v>
       </c>
       <c r="B104" t="s">
-        <v>749</v>
+        <v>110</v>
       </c>
       <c r="C104" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D104">
         <v>560</v>
       </c>
       <c r="E104">
         <v>560</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>3</v>
       </c>
       <c r="B105" t="s">
-        <v>750</v>
+        <v>111</v>
       </c>
       <c r="C105" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D105">
         <v>281</v>
       </c>
       <c r="E105">
         <v>281</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>4</v>
       </c>
       <c r="B106" t="s">
-        <v>751</v>
+        <v>112</v>
       </c>
       <c r="C106" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D106">
         <v>202</v>
       </c>
       <c r="E106">
         <v>202</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>5</v>
       </c>
       <c r="B107" t="s">
-        <v>752</v>
+        <v>113</v>
       </c>
       <c r="C107" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D107">
         <v>247</v>
       </c>
       <c r="E107">
         <v>247</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>6</v>
       </c>
       <c r="B108" t="s">
-        <v>753</v>
+        <v>114</v>
       </c>
       <c r="C108" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D108">
         <v>85</v>
       </c>
       <c r="E108">
         <v>85</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>7</v>
       </c>
       <c r="B109" t="s">
-        <v>754</v>
+        <v>115</v>
       </c>
       <c r="C109" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D109">
         <v>361</v>
       </c>
       <c r="E109">
         <v>361</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>8</v>
       </c>
       <c r="B110" t="s">
-        <v>755</v>
+        <v>116</v>
       </c>
       <c r="C110" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D110">
         <v>112</v>
       </c>
       <c r="E110">
         <v>112</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>9</v>
       </c>
       <c r="B111" t="s">
-        <v>756</v>
+        <v>117</v>
       </c>
       <c r="C111" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D111">
         <v>129</v>
       </c>
       <c r="E111">
         <v>129</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>10</v>
       </c>
       <c r="B112" t="s">
-        <v>757</v>
+        <v>118</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D112">
         <v>248</v>
       </c>
       <c r="E112">
         <v>248</v>
       </c>
     </row>
     <row r="113"/>
     <row r="114">
       <c r="A114">
         <v>12</v>
       </c>
       <c r="B114" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C114" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D114">
         <v>39763</v>
       </c>
       <c r="E114">
         <v>39763</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B115" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C115" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D115">
         <v>4867</v>
       </c>
       <c r="E115">
         <v>4867</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>758</v>
+        <v>119</v>
       </c>
       <c r="C116" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D116">
         <v>15430</v>
       </c>
       <c r="E116">
         <v>15430</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2</v>
       </c>
       <c r="B117" t="s">
-        <v>759</v>
+        <v>120</v>
       </c>
       <c r="C117" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D117">
         <v>3477</v>
       </c>
       <c r="E117">
         <v>3477</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>3</v>
       </c>
       <c r="B118" t="s">
-        <v>760</v>
+        <v>121</v>
       </c>
       <c r="C118" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D118">
         <v>932</v>
       </c>
       <c r="E118">
         <v>932</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>4</v>
       </c>
       <c r="B119" t="s">
-        <v>761</v>
+        <v>122</v>
       </c>
       <c r="C119" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D119">
         <v>12451</v>
       </c>
       <c r="E119">
         <v>12451</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>5</v>
       </c>
       <c r="B120" t="s">
-        <v>762</v>
+        <v>123</v>
       </c>
       <c r="C120" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D120">
         <v>1109</v>
       </c>
       <c r="E120">
         <v>1109</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>6</v>
       </c>
       <c r="B121" t="s">
-        <v>763</v>
+        <v>124</v>
       </c>
       <c r="C121" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D121">
         <v>446</v>
       </c>
       <c r="E121">
         <v>446</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>7</v>
       </c>
       <c r="B122" t="s">
-        <v>764</v>
+        <v>125</v>
       </c>
       <c r="C122" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D122">
         <v>391</v>
       </c>
       <c r="E122">
         <v>391</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>8</v>
       </c>
       <c r="B123" t="s">
-        <v>765</v>
+        <v>126</v>
       </c>
       <c r="C123" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D123">
         <v>235</v>
       </c>
       <c r="E123">
         <v>235</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>9</v>
       </c>
       <c r="B124" t="s">
-        <v>766</v>
+        <v>127</v>
       </c>
       <c r="C124" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D124">
         <v>244</v>
       </c>
       <c r="E124">
         <v>244</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>10</v>
       </c>
       <c r="B125" t="s">
-        <v>767</v>
+        <v>128</v>
       </c>
       <c r="C125" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D125">
         <v>181</v>
       </c>
       <c r="E125">
         <v>181</v>
       </c>
     </row>
     <row r="126"/>
     <row r="127">
       <c r="A127">
         <v>13</v>
       </c>
       <c r="B127" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C127" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D127">
         <v>7851</v>
       </c>
       <c r="E127">
         <v>7851</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B128" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C128" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D128">
         <v>468</v>
       </c>
       <c r="E128">
         <v>468</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1</v>
       </c>
       <c r="B129" t="s">
-        <v>768</v>
+        <v>129</v>
       </c>
       <c r="C129" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D129">
         <v>568</v>
       </c>
       <c r="E129">
         <v>568</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>2</v>
       </c>
       <c r="B130" t="s">
-        <v>769</v>
+        <v>130</v>
       </c>
       <c r="C130" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D130">
         <v>2845</v>
       </c>
       <c r="E130">
         <v>2845</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>3</v>
       </c>
       <c r="B131" t="s">
-        <v>770</v>
+        <v>131</v>
       </c>
       <c r="C131" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D131">
         <v>290</v>
       </c>
       <c r="E131">
         <v>290</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>4</v>
       </c>
       <c r="B132" t="s">
-        <v>771</v>
+        <v>132</v>
       </c>
       <c r="C132" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D132">
         <v>331</v>
       </c>
       <c r="E132">
         <v>331</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>5</v>
       </c>
       <c r="B133" t="s">
-        <v>772</v>
+        <v>133</v>
       </c>
       <c r="C133" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D133">
         <v>502</v>
       </c>
       <c r="E133">
         <v>502</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>6</v>
       </c>
       <c r="B134" t="s">
-        <v>773</v>
+        <v>134</v>
       </c>
       <c r="C134" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D134">
         <v>46</v>
       </c>
       <c r="E134">
         <v>46</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>7</v>
       </c>
       <c r="B135" t="s">
-        <v>774</v>
+        <v>135</v>
       </c>
       <c r="C135" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D135">
         <v>171</v>
       </c>
       <c r="E135">
         <v>171</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>8</v>
       </c>
       <c r="B136" t="s">
-        <v>775</v>
+        <v>136</v>
       </c>
       <c r="C136" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D136">
         <v>116</v>
       </c>
       <c r="E136">
         <v>116</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>9</v>
       </c>
       <c r="B137" t="s">
-        <v>776</v>
+        <v>137</v>
       </c>
       <c r="C137" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D137">
         <v>61</v>
       </c>
       <c r="E137">
         <v>61</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>10</v>
       </c>
       <c r="B138" t="s">
-        <v>777</v>
+        <v>138</v>
       </c>
       <c r="C138" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D138">
         <v>2453</v>
       </c>
       <c r="E138">
         <v>2453</v>
       </c>
     </row>
     <row r="139"/>
     <row r="140">
       <c r="A140">
         <v>14</v>
       </c>
       <c r="B140" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C140" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D140">
         <v>31827</v>
       </c>
       <c r="E140">
         <v>31827</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B141" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C141" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D141">
         <v>4115</v>
       </c>
       <c r="E141">
         <v>4115</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1</v>
       </c>
       <c r="B142" t="s">
-        <v>778</v>
+        <v>139</v>
       </c>
       <c r="C142" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D142">
         <v>8237</v>
       </c>
       <c r="E142">
         <v>8237</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>2</v>
       </c>
       <c r="B143" t="s">
-        <v>779</v>
+        <v>140</v>
       </c>
       <c r="C143" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D143">
         <v>7821</v>
       </c>
       <c r="E143">
         <v>7821</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>3</v>
       </c>
       <c r="B144" t="s">
-        <v>780</v>
+        <v>141</v>
       </c>
       <c r="C144" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D144">
         <v>2302</v>
       </c>
       <c r="E144">
         <v>2302</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>4</v>
       </c>
       <c r="B145" t="s">
-        <v>781</v>
+        <v>142</v>
       </c>
       <c r="C145" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D145">
         <v>1488</v>
       </c>
       <c r="E145">
         <v>1488</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>5</v>
       </c>
       <c r="B146" t="s">
-        <v>782</v>
+        <v>143</v>
       </c>
       <c r="C146" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D146">
         <v>825</v>
       </c>
       <c r="E146">
         <v>825</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>6</v>
       </c>
       <c r="B147" t="s">
-        <v>783</v>
+        <v>144</v>
       </c>
       <c r="C147" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D147">
         <v>513</v>
       </c>
       <c r="E147">
         <v>513</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>7</v>
       </c>
       <c r="B148" t="s">
-        <v>784</v>
+        <v>145</v>
       </c>
       <c r="C148" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D148">
         <v>671</v>
       </c>
       <c r="E148">
         <v>671</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>8</v>
       </c>
       <c r="B149" t="s">
-        <v>785</v>
+        <v>146</v>
       </c>
       <c r="C149" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D149">
         <v>335</v>
       </c>
       <c r="E149">
         <v>335</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>9</v>
       </c>
       <c r="B150" t="s">
-        <v>786</v>
+        <v>147</v>
       </c>
       <c r="C150" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D150">
         <v>1598</v>
       </c>
       <c r="E150">
         <v>1598</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>10</v>
       </c>
       <c r="B151" t="s">
-        <v>787</v>
+        <v>148</v>
       </c>
       <c r="C151" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D151">
         <v>3922</v>
       </c>
       <c r="E151">
         <v>3922</v>
       </c>
     </row>
     <row r="152"/>
     <row r="153">
       <c r="A153">
         <v>15</v>
       </c>
       <c r="B153" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C153" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D153">
         <v>4008</v>
       </c>
       <c r="E153">
         <v>4008</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B154" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C154" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D154">
         <v>1159</v>
       </c>
       <c r="E154">
         <v>1159</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1</v>
       </c>
       <c r="B155" t="s">
-        <v>788</v>
+        <v>149</v>
       </c>
       <c r="C155" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D155">
         <v>981</v>
       </c>
       <c r="E155">
         <v>981</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>2</v>
       </c>
       <c r="B156" t="s">
-        <v>789</v>
+        <v>150</v>
       </c>
       <c r="C156" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D156">
         <v>602</v>
       </c>
       <c r="E156">
         <v>602</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>3</v>
       </c>
       <c r="B157" t="s">
-        <v>790</v>
+        <v>151</v>
       </c>
       <c r="C157" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D157">
         <v>220</v>
       </c>
       <c r="E157">
         <v>220</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>4</v>
       </c>
       <c r="B158" t="s">
-        <v>791</v>
+        <v>152</v>
       </c>
       <c r="C158" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D158">
         <v>275</v>
       </c>
       <c r="E158">
         <v>275</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>5</v>
       </c>
       <c r="B159" t="s">
-        <v>792</v>
+        <v>153</v>
       </c>
       <c r="C159" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D159">
         <v>219</v>
       </c>
       <c r="E159">
         <v>219</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>6</v>
       </c>
       <c r="B160" t="s">
-        <v>793</v>
+        <v>154</v>
       </c>
       <c r="C160" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D160">
         <v>105</v>
       </c>
       <c r="E160">
         <v>105</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>7</v>
       </c>
       <c r="B161" t="s">
-        <v>794</v>
+        <v>155</v>
       </c>
       <c r="C161" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D161">
         <v>170</v>
       </c>
       <c r="E161">
         <v>170</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>8</v>
       </c>
       <c r="B162" t="s">
-        <v>795</v>
+        <v>156</v>
       </c>
       <c r="C162" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D162">
         <v>167</v>
       </c>
       <c r="E162">
         <v>167</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>9</v>
       </c>
       <c r="B163" t="s">
-        <v>796</v>
+        <v>157</v>
       </c>
       <c r="C163" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D163">
         <v>110</v>
       </c>
       <c r="E163">
         <v>110</v>
       </c>
     </row>
     <row r="164"/>
     <row r="165">
       <c r="A165">
         <v>16</v>
       </c>
       <c r="B165" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C165" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D165">
         <v>1921</v>
       </c>
       <c r="E165">
         <v>1921</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B166" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C166" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D166">
         <v>498</v>
       </c>
       <c r="E166">
         <v>498</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1</v>
       </c>
       <c r="B167" t="s">
-        <v>797</v>
+        <v>158</v>
       </c>
       <c r="C167" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D167">
         <v>720</v>
       </c>
       <c r="E167">
         <v>720</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>2</v>
       </c>
       <c r="B168" t="s">
-        <v>798</v>
+        <v>159</v>
       </c>
       <c r="C168" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D168">
         <v>219</v>
       </c>
       <c r="E168">
         <v>219</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>3</v>
       </c>
       <c r="B169" t="s">
-        <v>799</v>
+        <v>160</v>
       </c>
       <c r="C169" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D169">
         <v>240</v>
       </c>
       <c r="E169">
         <v>240</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>4</v>
       </c>
       <c r="B170" t="s">
-        <v>800</v>
+        <v>161</v>
       </c>
       <c r="C170" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D170">
         <v>122</v>
       </c>
       <c r="E170">
         <v>122</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>5</v>
       </c>
       <c r="B171" t="s">
-        <v>801</v>
+        <v>162</v>
       </c>
       <c r="C171" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D171">
         <v>62</v>
       </c>
       <c r="E171">
         <v>62</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>6</v>
       </c>
       <c r="B172" t="s">
-        <v>802</v>
+        <v>163</v>
       </c>
       <c r="C172" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D172">
         <v>60</v>
       </c>
       <c r="E172">
         <v>60</v>
       </c>
     </row>
     <row r="173"/>
     <row r="174">
       <c r="A174">
         <v>17</v>
       </c>
       <c r="B174" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C174" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D174">
         <v>16565</v>
       </c>
       <c r="E174">
         <v>16565</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B175" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C175" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D175">
         <v>1702</v>
       </c>
       <c r="E175">
         <v>1702</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1</v>
       </c>
       <c r="B176" t="s">
-        <v>803</v>
+        <v>164</v>
       </c>
       <c r="C176" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D176">
         <v>3287</v>
       </c>
       <c r="E176">
         <v>3287</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>2</v>
       </c>
       <c r="B177" t="s">
-        <v>804</v>
+        <v>165</v>
       </c>
       <c r="C177" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D177">
         <v>1424</v>
       </c>
       <c r="E177">
         <v>1424</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>3</v>
       </c>
       <c r="B178" t="s">
-        <v>805</v>
+        <v>166</v>
       </c>
       <c r="C178" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D178">
         <v>973</v>
       </c>
       <c r="E178">
         <v>973</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>4</v>
       </c>
       <c r="B179" t="s">
-        <v>806</v>
+        <v>167</v>
       </c>
       <c r="C179" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D179">
         <v>4913</v>
       </c>
       <c r="E179">
         <v>4913</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>5</v>
       </c>
       <c r="B180" t="s">
-        <v>807</v>
+        <v>168</v>
       </c>
       <c r="C180" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D180">
         <v>2188</v>
       </c>
       <c r="E180">
         <v>2188</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>6</v>
       </c>
       <c r="B181" t="s">
-        <v>808</v>
+        <v>169</v>
       </c>
       <c r="C181" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D181">
         <v>271</v>
       </c>
       <c r="E181">
         <v>271</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>7</v>
       </c>
       <c r="B182" t="s">
-        <v>809</v>
+        <v>170</v>
       </c>
       <c r="C182" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D182">
         <v>692</v>
       </c>
       <c r="E182">
         <v>692</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>8</v>
       </c>
       <c r="B183" t="s">
-        <v>810</v>
+        <v>171</v>
       </c>
       <c r="C183" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D183">
         <v>500</v>
       </c>
       <c r="E183">
         <v>500</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>9</v>
       </c>
       <c r="B184" t="s">
-        <v>811</v>
+        <v>172</v>
       </c>
       <c r="C184" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D184">
         <v>268</v>
       </c>
       <c r="E184">
         <v>268</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>10</v>
       </c>
       <c r="B185" t="s">
-        <v>812</v>
+        <v>173</v>
       </c>
       <c r="C185" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D185">
         <v>347</v>
       </c>
       <c r="E185">
         <v>347</v>
       </c>
     </row>
     <row r="186"/>
     <row r="187">
       <c r="A187">
         <v>24</v>
       </c>
       <c r="B187" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C187" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D187">
         <v>12043</v>
       </c>
       <c r="E187">
         <v>12043</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B188" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C188" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D188">
         <v>2009</v>
       </c>
       <c r="E188">
         <v>2009</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1</v>
       </c>
       <c r="B189" t="s">
-        <v>813</v>
+        <v>174</v>
       </c>
       <c r="C189" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D189">
         <v>2303</v>
       </c>
       <c r="E189">
         <v>2303</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>2</v>
       </c>
       <c r="B190" t="s">
-        <v>814</v>
+        <v>175</v>
       </c>
       <c r="C190" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D190">
         <v>2865</v>
       </c>
       <c r="E190">
         <v>2865</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>3</v>
       </c>
       <c r="B191" t="s">
-        <v>815</v>
+        <v>176</v>
       </c>
       <c r="C191" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D191">
         <v>277</v>
       </c>
       <c r="E191">
         <v>277</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>4</v>
       </c>
       <c r="B192" t="s">
-        <v>816</v>
+        <v>177</v>
       </c>
       <c r="C192" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D192">
         <v>404</v>
       </c>
       <c r="E192">
         <v>404</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>5</v>
       </c>
       <c r="B193" t="s">
-        <v>817</v>
+        <v>178</v>
       </c>
       <c r="C193" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D193">
         <v>1072</v>
       </c>
       <c r="E193">
         <v>1072</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>6</v>
       </c>
       <c r="B194" t="s">
-        <v>818</v>
+        <v>179</v>
       </c>
       <c r="C194" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D194">
         <v>305</v>
       </c>
       <c r="E194">
         <v>305</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>7</v>
       </c>
       <c r="B195" t="s">
-        <v>819</v>
+        <v>180</v>
       </c>
       <c r="C195" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D195">
         <v>852</v>
       </c>
       <c r="E195">
         <v>852</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>8</v>
       </c>
       <c r="B196" t="s">
-        <v>820</v>
+        <v>181</v>
       </c>
       <c r="C196" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D196">
         <v>431</v>
       </c>
       <c r="E196">
         <v>431</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>9</v>
       </c>
       <c r="B197" t="s">
-        <v>821</v>
+        <v>182</v>
       </c>
       <c r="C197" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D197">
         <v>283</v>
       </c>
       <c r="E197">
         <v>283</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>10</v>
       </c>
       <c r="B198" t="s">
-        <v>822</v>
+        <v>183</v>
       </c>
       <c r="C198" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D198">
         <v>1242</v>
       </c>
       <c r="E198">
         <v>1242</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -11761,10950 +20053,3036 @@
       </c>
       <c r="O1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>22</v>
       </c>
+      <c r="W1" s="1" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>823</v>
+        <v>184</v>
       </c>
       <c r="D2" t="s">
-        <v>824</v>
+        <v>185</v>
       </c>
       <c r="E2" t="s">
-        <v>825</v>
+        <v>186</v>
       </c>
       <c r="F2" t="s">
-        <v>826</v>
+        <v>187</v>
       </c>
       <c r="G2">
-        <v>4066</v>
+        <v>8631</v>
       </c>
       <c r="H2">
-        <v>7320</v>
+        <v>32424</v>
       </c>
       <c r="I2">
-        <v>1024</v>
+        <v>5489</v>
       </c>
       <c r="J2">
-        <v>7423</v>
+        <v>23679</v>
       </c>
       <c r="K2">
-        <v>3532</v>
+        <v>24382</v>
       </c>
       <c r="L2">
-        <v>251</v>
+        <v>1349</v>
       </c>
       <c r="M2">
-        <v>105</v>
+        <v>2433</v>
       </c>
       <c r="N2">
-        <v>13172</v>
+        <v>57691</v>
       </c>
       <c r="O2">
-        <v>3781</v>
+        <v>2708</v>
       </c>
       <c r="P2">
-        <v>3293</v>
+        <v>37107</v>
       </c>
       <c r="Q2">
-        <v>1998</v>
+        <v>2688</v>
       </c>
       <c r="R2">
-        <v>111</v>
+        <v>25606</v>
       </c>
       <c r="S2">
-        <v>243</v>
+        <v>610</v>
       </c>
       <c r="T2">
-        <v>5490</v>
+        <v>827</v>
       </c>
       <c r="U2">
-        <v>960</v>
+        <v>18820</v>
       </c>
       <c r="V2">
-        <v>52769</v>
+        <v>6156</v>
+      </c>
+      <c r="W2">
+        <v>250600</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C3" t="s">
-        <v>823</v>
+        <v>184</v>
       </c>
       <c r="D3" t="s">
-        <v>824</v>
+        <v>185</v>
       </c>
       <c r="E3" t="s">
-        <v>827</v>
+        <v>188</v>
       </c>
       <c r="F3" t="s">
-        <v>828</v>
+        <v>189</v>
       </c>
       <c r="G3">
-        <v>29557</v>
+        <v>2015</v>
       </c>
       <c r="H3">
-        <v>25200</v>
+        <v>8601</v>
       </c>
       <c r="I3">
-        <v>6311</v>
+        <v>1704</v>
       </c>
       <c r="J3">
-        <v>30236</v>
+        <v>3967</v>
       </c>
       <c r="K3">
-        <v>23839</v>
+        <v>8326</v>
       </c>
       <c r="L3">
-        <v>1886</v>
+        <v>272</v>
       </c>
       <c r="M3">
-        <v>1184</v>
+        <v>324</v>
       </c>
       <c r="N3">
-        <v>23620</v>
+        <v>17721</v>
       </c>
       <c r="O3">
-        <v>28199</v>
+        <v>89</v>
       </c>
       <c r="P3">
-        <v>4094</v>
+        <v>3088</v>
       </c>
       <c r="Q3">
-        <v>17636</v>
+        <v>477</v>
       </c>
       <c r="R3">
-        <v>393</v>
+        <v>15111</v>
       </c>
       <c r="S3">
-        <v>265</v>
+        <v>308</v>
       </c>
       <c r="T3">
-        <v>13419</v>
+        <v>141</v>
       </c>
       <c r="U3">
-        <v>1444</v>
+        <v>1842</v>
       </c>
       <c r="V3">
-        <v>207283</v>
+        <v>2006</v>
+      </c>
+      <c r="W3">
+        <v>65992</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" t="s">
         <v>30</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4">
-        <v>33623</v>
+        <v>10646</v>
       </c>
       <c r="H4">
-        <v>32520</v>
+        <v>41025</v>
       </c>
       <c r="I4">
-        <v>7335</v>
+        <v>7193</v>
       </c>
       <c r="J4">
-        <v>37659</v>
+        <v>27646</v>
       </c>
       <c r="K4">
-        <v>27371</v>
+        <v>32708</v>
       </c>
       <c r="L4">
-        <v>2137</v>
+        <v>1621</v>
       </c>
       <c r="M4">
-        <v>1289</v>
+        <v>2757</v>
       </c>
       <c r="N4">
-        <v>36792</v>
+        <v>75412</v>
       </c>
       <c r="O4">
-        <v>31980</v>
+        <v>2797</v>
       </c>
       <c r="P4">
-        <v>7387</v>
+        <v>40195</v>
       </c>
       <c r="Q4">
-        <v>19634</v>
+        <v>3165</v>
       </c>
       <c r="R4">
-        <v>504</v>
+        <v>40717</v>
       </c>
       <c r="S4">
-        <v>508</v>
+        <v>918</v>
       </c>
       <c r="T4">
-        <v>18909</v>
+        <v>968</v>
       </c>
       <c r="U4">
-        <v>2404</v>
+        <v>20662</v>
       </c>
       <c r="V4">
-        <v>260052</v>
+        <v>8162</v>
+      </c>
+      <c r="W4">
+        <v>316592</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" s="1" t="s">
-        <v>826</v>
+        <v>187</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>828</v>
+        <v>189</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>31</v>
-[...39 lines deleted...]
-      <c r="A3" t="s">
         <v>30</v>
-      </c>
-[...2601 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D2">
-        <v>16021</v>
+        <v>8631</v>
       </c>
       <c r="E2">
-        <v>11302</v>
+        <v>2015</v>
       </c>
       <c r="F2">
-        <v>27323</v>
+        <v>10646</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D3">
-        <v>1994</v>
+        <v>3832</v>
       </c>
       <c r="E3">
-        <v>2210</v>
+        <v>782</v>
       </c>
       <c r="F3">
-        <v>4204</v>
+        <v>4614</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>37</v>
+        <v>190</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D4">
-        <v>11992</v>
+        <v>1847</v>
       </c>
       <c r="E4">
-        <v>4683</v>
+        <v>462</v>
       </c>
       <c r="F4">
-        <v>16675</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>191</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D5">
-        <v>916</v>
+        <v>998</v>
       </c>
       <c r="E5">
-        <v>877</v>
+        <v>420</v>
       </c>
       <c r="F5">
-        <v>1793</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>192</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D6">
-        <v>206</v>
+        <v>342</v>
       </c>
       <c r="E6">
-        <v>283</v>
+        <v>81</v>
       </c>
       <c r="F6">
-        <v>489</v>
+        <v>423</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>193</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D7">
-        <v>149</v>
+        <v>716</v>
       </c>
       <c r="E7">
-        <v>484</v>
+        <v>83</v>
       </c>
       <c r="F7">
-        <v>633</v>
+        <v>799</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
+        <v>194</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8">
+        <v>197</v>
+      </c>
+      <c r="E8">
         <v>42</v>
       </c>
-      <c r="C8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F8">
-        <v>1218</v>
+        <v>239</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>195</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D9">
-        <v>57</v>
+        <v>219</v>
       </c>
       <c r="E9">
-        <v>104</v>
+        <v>70</v>
       </c>
       <c r="F9">
-        <v>161</v>
+        <v>289</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>196</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D10">
-        <v>51</v>
+        <v>436</v>
       </c>
       <c r="E10">
-        <v>125</v>
+        <v>57</v>
       </c>
       <c r="F10">
-        <v>176</v>
+        <v>493</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>197</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D11">
-        <v>98</v>
+        <v>44</v>
       </c>
       <c r="E11">
-        <v>253</v>
+        <v>18</v>
       </c>
       <c r="F11">
-        <v>351</v>
-[...22 lines deleted...]
-    <row r="13"/>
+        <v>62</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13">
+        <v>32424</v>
+      </c>
+      <c r="E13">
+        <v>8601</v>
+      </c>
+      <c r="F13">
+        <v>41025</v>
+      </c>
+    </row>
     <row r="14">
-      <c r="A14">
-        <v>2</v>
+      <c r="A14" t="s">
+        <v>29</v>
       </c>
       <c r="B14" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
-        <v>25776</v>
+        <v>5636</v>
       </c>
       <c r="E14">
-        <v>58378</v>
+        <v>1676</v>
       </c>
       <c r="F14">
-        <v>84154</v>
+        <v>7312</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s">
-        <v>30</v>
+      <c r="A15">
+        <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>30</v>
+        <v>198</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D15">
-        <v>2253</v>
+        <v>5171</v>
       </c>
       <c r="E15">
-        <v>4034</v>
+        <v>1784</v>
       </c>
       <c r="F15">
-        <v>6287</v>
+        <v>6955</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>47</v>
+        <v>199</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D16">
-        <v>17950</v>
+        <v>13329</v>
       </c>
       <c r="E16">
-        <v>3008</v>
+        <v>2646</v>
       </c>
       <c r="F16">
-        <v>20958</v>
+        <v>15975</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>200</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D17">
-        <v>1365</v>
+        <v>1317</v>
       </c>
       <c r="E17">
-        <v>8597</v>
+        <v>948</v>
       </c>
       <c r="F17">
-        <v>9962</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>49</v>
+        <v>201</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D18">
-        <v>995</v>
+        <v>1823</v>
       </c>
       <c r="E18">
-        <v>3527</v>
+        <v>311</v>
       </c>
       <c r="F18">
-        <v>4522</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>50</v>
+        <v>202</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D19">
-        <v>899</v>
+        <v>3417</v>
       </c>
       <c r="E19">
-        <v>16587</v>
+        <v>410</v>
       </c>
       <c r="F19">
-        <v>17486</v>
+        <v>3827</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>51</v>
+        <v>203</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D20">
-        <v>802</v>
+        <v>533</v>
       </c>
       <c r="E20">
-        <v>618</v>
+        <v>196</v>
       </c>
       <c r="F20">
-        <v>1420</v>
+        <v>729</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>52</v>
+        <v>204</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D21">
-        <v>133</v>
+        <v>272</v>
       </c>
       <c r="E21">
-        <v>268</v>
+        <v>119</v>
       </c>
       <c r="F21">
-        <v>401</v>
+        <v>391</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>53</v>
+        <v>205</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D22">
-        <v>106</v>
+        <v>926</v>
       </c>
       <c r="E22">
-        <v>186</v>
+        <v>511</v>
       </c>
       <c r="F22">
-        <v>292</v>
-[...21 lines deleted...]
-    </row>
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="23"/>
     <row r="24">
       <c r="A24">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>55</v>
+        <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D24">
-        <v>919</v>
+        <v>5489</v>
       </c>
       <c r="E24">
-        <v>21256</v>
+        <v>1704</v>
       </c>
       <c r="F24">
-        <v>22175</v>
-[...2 lines deleted...]
-    <row r="25"/>
+        <v>7193</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" t="s">
+        <v>29</v>
+      </c>
+      <c r="C25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25">
+        <v>1490</v>
+      </c>
+      <c r="E25">
+        <v>325</v>
+      </c>
+      <c r="F25">
+        <v>1815</v>
+      </c>
+    </row>
     <row r="26">
       <c r="A26">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>8</v>
+        <v>206</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D26">
-        <v>4926</v>
+        <v>1037</v>
       </c>
       <c r="E26">
-        <v>22393</v>
+        <v>633</v>
       </c>
       <c r="F26">
-        <v>27319</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" t="s">
-        <v>30</v>
+      <c r="A27">
+        <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>30</v>
+        <v>207</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D27">
-        <v>774</v>
+        <v>1226</v>
       </c>
       <c r="E27">
-        <v>2435</v>
+        <v>275</v>
       </c>
       <c r="F27">
-        <v>3209</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>56</v>
+        <v>208</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D28">
-        <v>1805</v>
+        <v>444</v>
       </c>
       <c r="E28">
-        <v>16089</v>
+        <v>122</v>
       </c>
       <c r="F28">
-        <v>17894</v>
+        <v>566</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>57</v>
+        <v>209</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D29">
-        <v>1264</v>
+        <v>319</v>
       </c>
       <c r="E29">
-        <v>593</v>
+        <v>59</v>
       </c>
       <c r="F29">
-        <v>1857</v>
+        <v>378</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>58</v>
+        <v>210</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D30">
-        <v>319</v>
+        <v>342</v>
       </c>
       <c r="E30">
-        <v>813</v>
+        <v>118</v>
       </c>
       <c r="F30">
-        <v>1132</v>
+        <v>460</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>59</v>
+        <v>211</v>
       </c>
       <c r="C31" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31">
-        <v>73</v>
+        <v>155</v>
       </c>
       <c r="E31">
-        <v>925</v>
+        <v>34</v>
       </c>
       <c r="F31">
-        <v>998</v>
+        <v>189</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>60</v>
+        <v>212</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D32">
-        <v>70</v>
+        <v>278</v>
       </c>
       <c r="E32">
-        <v>242</v>
+        <v>79</v>
       </c>
       <c r="F32">
-        <v>312</v>
+        <v>357</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>61</v>
+        <v>213</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D33">
-        <v>128</v>
+        <v>198</v>
       </c>
       <c r="E33">
-        <v>219</v>
+        <v>59</v>
       </c>
       <c r="F33">
-        <v>347</v>
-[...21 lines deleted...]
-    </row>
+        <v>257</v>
+      </c>
+    </row>
+    <row r="34"/>
     <row r="35">
       <c r="A35">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>63</v>
+        <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D35">
-        <v>33</v>
+        <v>23679</v>
       </c>
       <c r="E35">
-        <v>579</v>
+        <v>3967</v>
       </c>
       <c r="F35">
-        <v>612</v>
+        <v>27646</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36">
-        <v>9</v>
+      <c r="A36" t="s">
+        <v>29</v>
       </c>
       <c r="B36" t="s">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D36">
-        <v>41</v>
+        <v>3309</v>
       </c>
       <c r="E36">
-        <v>245</v>
+        <v>484</v>
       </c>
       <c r="F36">
-        <v>286</v>
-[...2 lines deleted...]
-    <row r="37"/>
+        <v>3793</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>214</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37">
+        <v>14718</v>
+      </c>
+      <c r="E37">
+        <v>683</v>
+      </c>
+      <c r="F37">
+        <v>15401</v>
+      </c>
+    </row>
     <row r="38">
       <c r="A38">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>9</v>
+        <v>215</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D38">
-        <v>21071</v>
+        <v>908</v>
       </c>
       <c r="E38">
-        <v>29562</v>
+        <v>152</v>
       </c>
       <c r="F38">
-        <v>50633</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" t="s">
-        <v>30</v>
+      <c r="A39">
+        <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>30</v>
+        <v>216</v>
       </c>
       <c r="C39" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D39">
-        <v>1968</v>
+        <v>639</v>
       </c>
       <c r="E39">
-        <v>3182</v>
+        <v>324</v>
       </c>
       <c r="F39">
-        <v>5150</v>
+        <v>963</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>65</v>
+        <v>217</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D40">
-        <v>1858</v>
+        <v>450</v>
       </c>
       <c r="E40">
-        <v>15228</v>
+        <v>122</v>
       </c>
       <c r="F40">
-        <v>17086</v>
+        <v>572</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>66</v>
+        <v>218</v>
       </c>
       <c r="C41" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D41">
-        <v>13675</v>
+        <v>2458</v>
       </c>
       <c r="E41">
-        <v>1254</v>
+        <v>1864</v>
       </c>
       <c r="F41">
-        <v>14929</v>
+        <v>4322</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>67</v>
+        <v>219</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D42">
-        <v>347</v>
+        <v>684</v>
       </c>
       <c r="E42">
-        <v>531</v>
+        <v>162</v>
       </c>
       <c r="F42">
-        <v>878</v>
+        <v>846</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>68</v>
+        <v>220</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D43">
-        <v>671</v>
+        <v>392</v>
       </c>
       <c r="E43">
-        <v>8007</v>
+        <v>127</v>
       </c>
       <c r="F43">
-        <v>8678</v>
+        <v>519</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>69</v>
+        <v>221</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D44">
-        <v>849</v>
+        <v>121</v>
       </c>
       <c r="E44">
-        <v>282</v>
+        <v>49</v>
       </c>
       <c r="F44">
-        <v>1131</v>
-[...21 lines deleted...]
-    </row>
+        <v>170</v>
+      </c>
+    </row>
+    <row r="45"/>
     <row r="46">
       <c r="A46">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B46" t="s">
-        <v>71</v>
+        <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D46">
-        <v>1490</v>
+        <v>24382</v>
       </c>
       <c r="E46">
-        <v>719</v>
+        <v>8326</v>
       </c>
       <c r="F46">
-        <v>2209</v>
+        <v>32708</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47">
-        <v>8</v>
+      <c r="A47" t="s">
+        <v>29</v>
       </c>
       <c r="B47" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="C47" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D47">
-        <v>79</v>
+        <v>5262</v>
       </c>
       <c r="E47">
-        <v>100</v>
+        <v>1418</v>
       </c>
       <c r="F47">
-        <v>179</v>
+        <v>6680</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>73</v>
+        <v>222</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D48">
-        <v>68</v>
+        <v>4791</v>
       </c>
       <c r="E48">
-        <v>165</v>
+        <v>1051</v>
       </c>
       <c r="F48">
-        <v>233</v>
-[...2 lines deleted...]
-    <row r="49"/>
+        <v>5842</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>2</v>
+      </c>
+      <c r="B49" t="s">
+        <v>223</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49">
+        <v>2148</v>
+      </c>
+      <c r="E49">
+        <v>4103</v>
+      </c>
+      <c r="F49">
+        <v>6251</v>
+      </c>
+    </row>
     <row r="50">
       <c r="A50">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>10</v>
+        <v>224</v>
       </c>
       <c r="C50" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D50">
-        <v>19965</v>
+        <v>1166</v>
       </c>
       <c r="E50">
-        <v>10913</v>
+        <v>376</v>
       </c>
       <c r="F50">
-        <v>30878</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" t="s">
-        <v>30</v>
+      <c r="A51">
+        <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>30</v>
+        <v>225</v>
       </c>
       <c r="C51" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D51">
-        <v>1287</v>
+        <v>1759</v>
       </c>
       <c r="E51">
-        <v>1772</v>
+        <v>332</v>
       </c>
       <c r="F51">
-        <v>3059</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>74</v>
+        <v>226</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D52">
-        <v>5559</v>
+        <v>3308</v>
       </c>
       <c r="E52">
-        <v>1709</v>
+        <v>684</v>
       </c>
       <c r="F52">
-        <v>7268</v>
+        <v>3992</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>75</v>
+        <v>227</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D53">
-        <v>368</v>
+        <v>769</v>
       </c>
       <c r="E53">
-        <v>1819</v>
+        <v>112</v>
       </c>
       <c r="F53">
-        <v>2187</v>
+        <v>881</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>76</v>
+        <v>228</v>
       </c>
       <c r="C54" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D54">
-        <v>445</v>
+        <v>1585</v>
       </c>
       <c r="E54">
-        <v>424</v>
+        <v>108</v>
       </c>
       <c r="F54">
-        <v>869</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>77</v>
+        <v>229</v>
       </c>
       <c r="C55" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D55">
-        <v>10350</v>
+        <v>3594</v>
       </c>
       <c r="E55">
-        <v>602</v>
+        <v>142</v>
       </c>
       <c r="F55">
-        <v>10952</v>
-[...21 lines deleted...]
-    </row>
+        <v>3736</v>
+      </c>
+    </row>
+    <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D57">
-        <v>1445</v>
+        <v>1349</v>
       </c>
       <c r="E57">
-        <v>365</v>
+        <v>272</v>
       </c>
       <c r="F57">
-        <v>1810</v>
-[...3830 lines deleted...]
-        <v>61238</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B58" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D58">
-        <v>985</v>
+        <v>507</v>
       </c>
       <c r="E58">
-        <v>868</v>
+        <v>73</v>
       </c>
       <c r="F58">
-        <v>262</v>
-[...8 lines deleted...]
-        <v>6897</v>
+        <v>580</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>202</v>
+        <v>230</v>
       </c>
       <c r="C59" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D59">
-        <v>720</v>
+        <v>289</v>
       </c>
       <c r="E59">
-        <v>346</v>
+        <v>60</v>
       </c>
       <c r="F59">
-        <v>2142</v>
-[...8 lines deleted...]
-        <v>9817</v>
+        <v>349</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>203</v>
+        <v>231</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D60">
-        <v>222</v>
+        <v>409</v>
       </c>
       <c r="E60">
-        <v>249</v>
+        <v>103</v>
       </c>
       <c r="F60">
-        <v>45</v>
-[...8 lines deleted...]
-        <v>2048</v>
+        <v>512</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>204</v>
+        <v>232</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D61">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="E61">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="F61">
-        <v>46</v>
-[...39 lines deleted...]
-    </row>
+        <v>180</v>
+      </c>
+    </row>
+    <row r="62"/>
     <row r="63">
       <c r="A63">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B63" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="C63" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D63">
-        <v>415</v>
+        <v>2433</v>
       </c>
       <c r="E63">
-        <v>240</v>
+        <v>324</v>
       </c>
       <c r="F63">
-        <v>79</v>
-[...8 lines deleted...]
-        <v>8335</v>
+        <v>2757</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64">
-        <v>6</v>
+      <c r="A64" t="s">
+        <v>29</v>
       </c>
       <c r="B64" t="s">
-        <v>207</v>
+        <v>29</v>
       </c>
       <c r="C64" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D64">
-        <v>73</v>
+        <v>949</v>
       </c>
       <c r="E64">
-        <v>47</v>
+        <v>76</v>
       </c>
       <c r="F64">
-        <v>69</v>
-[...8 lines deleted...]
-        <v>793</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B65" t="s">
-        <v>208</v>
+        <v>233</v>
       </c>
       <c r="C65" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D65">
-        <v>690</v>
+        <v>625</v>
       </c>
       <c r="E65">
-        <v>149</v>
+        <v>107</v>
       </c>
       <c r="F65">
-        <v>45</v>
-[...8 lines deleted...]
-        <v>3709</v>
+        <v>732</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B66" t="s">
-        <v>209</v>
+        <v>234</v>
       </c>
       <c r="C66" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D66">
-        <v>62</v>
+        <v>341</v>
       </c>
       <c r="E66">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="F66">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>399</v>
+        <v>395</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B67" t="s">
-        <v>210</v>
+        <v>235</v>
       </c>
       <c r="C67" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D67">
-        <v>835</v>
+        <v>158</v>
       </c>
       <c r="E67">
-        <v>87</v>
+        <v>18</v>
       </c>
       <c r="F67">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>1189</v>
+        <v>176</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B68" t="s">
-        <v>211</v>
+        <v>236</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D68">
-        <v>10031</v>
+        <v>311</v>
       </c>
       <c r="E68">
-        <v>377</v>
+        <v>58</v>
       </c>
       <c r="F68">
-        <v>18</v>
-[...8 lines deleted...]
-        <v>11545</v>
+        <v>369</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
+        <v>5</v>
+      </c>
+      <c r="B69" t="s">
+        <v>237</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69">
+        <v>49</v>
+      </c>
+      <c r="E69">
         <v>11</v>
       </c>
-      <c r="B69" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F69">
-        <v>34</v>
-[...8 lines deleted...]
-        <v>13424</v>
+        <v>60</v>
       </c>
     </row>
     <row r="70"/>
     <row r="71">
       <c r="A71">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B71" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C71" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D71">
-        <v>259</v>
+        <v>57691</v>
       </c>
       <c r="E71">
-        <v>126</v>
+        <v>17721</v>
       </c>
       <c r="F71">
-        <v>73</v>
-[...8 lines deleted...]
-        <v>1477</v>
+        <v>75412</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B72" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C72" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D72">
-        <v>137</v>
+        <v>9891</v>
       </c>
       <c r="E72">
-        <v>41</v>
+        <v>4045</v>
       </c>
       <c r="F72">
-        <v>42</v>
-[...8 lines deleted...]
-        <v>768</v>
+        <v>13936</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1</v>
       </c>
       <c r="B73" t="s">
-        <v>213</v>
+        <v>238</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D73">
-        <v>122</v>
+        <v>6545</v>
       </c>
       <c r="E73">
-        <v>85</v>
+        <v>5436</v>
       </c>
       <c r="F73">
-        <v>31</v>
-[...11 lines deleted...]
-    <row r="74"/>
+        <v>11981</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2</v>
+      </c>
+      <c r="B74" t="s">
+        <v>239</v>
+      </c>
+      <c r="C74" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74">
+        <v>10568</v>
+      </c>
+      <c r="E74">
+        <v>2860</v>
+      </c>
+      <c r="F74">
+        <v>13428</v>
+      </c>
+    </row>
     <row r="75">
       <c r="A75">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B75" t="s">
-        <v>12</v>
+        <v>240</v>
       </c>
       <c r="C75" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D75">
-        <v>555</v>
+        <v>4402</v>
       </c>
       <c r="E75">
-        <v>67</v>
+        <v>926</v>
       </c>
       <c r="F75">
-        <v>107</v>
-[...8 lines deleted...]
-        <v>2692</v>
+        <v>5328</v>
       </c>
     </row>
     <row r="76">
-      <c r="A76" t="s">
-        <v>30</v>
+      <c r="A76">
+        <v>4</v>
       </c>
       <c r="B76" t="s">
-        <v>30</v>
+        <v>241</v>
       </c>
       <c r="C76" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D76">
-        <v>333</v>
+        <v>4630</v>
       </c>
       <c r="E76">
-        <v>33</v>
+        <v>976</v>
       </c>
       <c r="F76">
-        <v>57</v>
-[...8 lines deleted...]
-        <v>1553</v>
+        <v>5606</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B77" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="C77" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D77">
-        <v>93</v>
+        <v>2651</v>
       </c>
       <c r="E77">
-        <v>15</v>
+        <v>238</v>
       </c>
       <c r="F77">
-        <v>24</v>
-[...8 lines deleted...]
-        <v>530</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B78" t="s">
-        <v>215</v>
+        <v>243</v>
       </c>
       <c r="C78" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D78">
-        <v>55</v>
+        <v>6498</v>
       </c>
       <c r="E78">
-        <v>7</v>
+        <v>551</v>
       </c>
       <c r="F78">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>229</v>
+        <v>7049</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B79" t="s">
-        <v>216</v>
+        <v>244</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D79">
-        <v>42</v>
+        <v>6739</v>
       </c>
       <c r="E79">
-        <v>8</v>
+        <v>1775</v>
       </c>
       <c r="F79">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>231</v>
+        <v>8514</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B80" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
       <c r="C80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D80">
-        <v>32</v>
+        <v>5767</v>
       </c>
       <c r="E80">
-        <v>4</v>
+        <v>914</v>
       </c>
       <c r="F80">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>149</v>
+        <v>6681</v>
       </c>
     </row>
     <row r="81"/>
     <row r="82">
       <c r="A82">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B82" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D82">
-        <v>7466</v>
+        <v>2708</v>
       </c>
       <c r="E82">
-        <v>7655</v>
+        <v>89</v>
       </c>
       <c r="F82">
-        <v>2802</v>
-[...8 lines deleted...]
-        <v>62489</v>
+        <v>2797</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B83" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C83" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D83">
-        <v>1156</v>
+        <v>385</v>
       </c>
       <c r="E83">
-        <v>1434</v>
+        <v>25</v>
       </c>
       <c r="F83">
-        <v>766</v>
-[...8 lines deleted...]
-        <v>9890</v>
+        <v>410</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1</v>
       </c>
       <c r="B84" t="s">
-        <v>218</v>
+        <v>246</v>
       </c>
       <c r="C84" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D84">
-        <v>1347</v>
+        <v>406</v>
       </c>
       <c r="E84">
-        <v>707</v>
+        <v>40</v>
       </c>
       <c r="F84">
-        <v>958</v>
-[...8 lines deleted...]
-        <v>13090</v>
+        <v>446</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2</v>
       </c>
       <c r="B85" t="s">
-        <v>219</v>
+        <v>247</v>
       </c>
       <c r="C85" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D85">
-        <v>581</v>
+        <v>602</v>
       </c>
       <c r="E85">
-        <v>408</v>
+        <v>10</v>
       </c>
       <c r="F85">
-        <v>294</v>
-[...8 lines deleted...]
-        <v>10147</v>
+        <v>612</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>3</v>
       </c>
       <c r="B86" t="s">
-        <v>220</v>
+        <v>248</v>
       </c>
       <c r="C86" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D86">
-        <v>587</v>
+        <v>1315</v>
       </c>
       <c r="E86">
-        <v>222</v>
+        <v>14</v>
       </c>
       <c r="F86">
-        <v>247</v>
-[...39 lines deleted...]
-    </row>
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="87"/>
     <row r="88">
       <c r="A88">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B88" t="s">
-        <v>222</v>
+        <v>16</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D88">
-        <v>2782</v>
+        <v>37107</v>
       </c>
       <c r="E88">
-        <v>72</v>
+        <v>3088</v>
       </c>
       <c r="F88">
-        <v>71</v>
-[...8 lines deleted...]
-        <v>3556</v>
+        <v>40195</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89">
-        <v>6</v>
+      <c r="A89" t="s">
+        <v>29</v>
       </c>
       <c r="B89" t="s">
-        <v>223</v>
+        <v>29</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D89">
-        <v>105</v>
+        <v>3697</v>
       </c>
       <c r="E89">
-        <v>47</v>
+        <v>414</v>
       </c>
       <c r="F89">
-        <v>52</v>
-[...8 lines deleted...]
-        <v>1177</v>
+        <v>4111</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>224</v>
+        <v>249</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D90">
-        <v>258</v>
+        <v>5978</v>
       </c>
       <c r="E90">
-        <v>31</v>
+        <v>688</v>
       </c>
       <c r="F90">
-        <v>37</v>
-[...8 lines deleted...]
-        <v>597</v>
+        <v>6666</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>225</v>
+        <v>250</v>
       </c>
       <c r="C91" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D91">
-        <v>78</v>
+        <v>8475</v>
       </c>
       <c r="E91">
-        <v>91</v>
+        <v>380</v>
       </c>
       <c r="F91">
-        <v>41</v>
-[...8 lines deleted...]
-        <v>1877</v>
+        <v>8855</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>226</v>
+        <v>251</v>
       </c>
       <c r="C92" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D92">
-        <v>40</v>
+        <v>1812</v>
       </c>
       <c r="E92">
-        <v>23</v>
+        <v>404</v>
       </c>
       <c r="F92">
-        <v>130</v>
-[...8 lines deleted...]
-        <v>405</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>227</v>
+        <v>252</v>
       </c>
       <c r="C93" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D93">
-        <v>124</v>
+        <v>2756</v>
       </c>
       <c r="E93">
-        <v>38</v>
+        <v>305</v>
       </c>
       <c r="F93">
-        <v>30</v>
-[...8 lines deleted...]
-        <v>9940</v>
+        <v>3061</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>228</v>
+        <v>253</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D94">
-        <v>98</v>
+        <v>11351</v>
       </c>
       <c r="E94">
-        <v>1501</v>
+        <v>124</v>
       </c>
       <c r="F94">
-        <v>42</v>
-[...11 lines deleted...]
-    <row r="95"/>
+        <v>11475</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>6</v>
+      </c>
+      <c r="B95" t="s">
+        <v>254</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95">
+        <v>1862</v>
+      </c>
+      <c r="E95">
+        <v>593</v>
+      </c>
+      <c r="F95">
+        <v>2455</v>
+      </c>
+    </row>
     <row r="96">
       <c r="A96">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B96" t="s">
-        <v>14</v>
+        <v>255</v>
       </c>
       <c r="C96" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D96">
-        <v>1823</v>
+        <v>395</v>
       </c>
       <c r="E96">
-        <v>71</v>
+        <v>142</v>
       </c>
       <c r="F96">
-        <v>69</v>
-[...8 lines deleted...]
-        <v>6234</v>
+        <v>537</v>
       </c>
     </row>
     <row r="97">
-      <c r="A97" t="s">
-        <v>30</v>
+      <c r="A97">
+        <v>8</v>
       </c>
       <c r="B97" t="s">
-        <v>30</v>
+        <v>256</v>
       </c>
       <c r="C97" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D97">
-        <v>270</v>
+        <v>781</v>
       </c>
       <c r="E97">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="F97">
-        <v>11</v>
-[...39 lines deleted...]
-    </row>
+        <v>819</v>
+      </c>
+    </row>
+    <row r="98"/>
     <row r="99">
       <c r="A99">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="B99" t="s">
-        <v>230</v>
+        <v>17</v>
       </c>
       <c r="C99" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D99">
-        <v>638</v>
+        <v>2688</v>
       </c>
       <c r="E99">
-        <v>16</v>
+        <v>477</v>
       </c>
       <c r="F99">
-        <v>10</v>
-[...8 lines deleted...]
-        <v>3295</v>
+        <v>3165</v>
       </c>
     </row>
     <row r="100">
-      <c r="A100">
-        <v>3</v>
+      <c r="A100" t="s">
+        <v>29</v>
       </c>
       <c r="B100" t="s">
-        <v>231</v>
+        <v>29</v>
       </c>
       <c r="C100" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D100">
-        <v>72</v>
+        <v>550</v>
       </c>
       <c r="E100">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="F100">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>235</v>
+        <v>601</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B101" t="s">
-        <v>232</v>
+        <v>257</v>
       </c>
       <c r="C101" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D101">
-        <v>628</v>
+        <v>639</v>
       </c>
       <c r="E101">
-        <v>14</v>
+        <v>91</v>
       </c>
       <c r="F101">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>762</v>
+        <v>730</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B102" t="s">
-        <v>233</v>
+        <v>258</v>
       </c>
       <c r="C102" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D102">
-        <v>29</v>
+        <v>494</v>
       </c>
       <c r="E102">
-        <v>12</v>
+        <v>139</v>
       </c>
       <c r="F102">
-        <v>11</v>
-[...11 lines deleted...]
-    <row r="103"/>
+        <v>633</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>3</v>
+      </c>
+      <c r="B103" t="s">
+        <v>259</v>
+      </c>
+      <c r="C103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103">
+        <v>351</v>
+      </c>
+      <c r="E103">
+        <v>26</v>
+      </c>
+      <c r="F103">
+        <v>377</v>
+      </c>
+    </row>
     <row r="104">
       <c r="A104">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B104" t="s">
-        <v>15</v>
+        <v>260</v>
       </c>
       <c r="C104" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D104">
-        <v>7503</v>
+        <v>110</v>
       </c>
       <c r="E104">
-        <v>3793</v>
+        <v>14</v>
       </c>
       <c r="F104">
-        <v>7215</v>
-[...8 lines deleted...]
-        <v>72511</v>
+        <v>124</v>
       </c>
     </row>
     <row r="105">
-      <c r="A105" t="s">
-        <v>30</v>
+      <c r="A105">
+        <v>5</v>
       </c>
       <c r="B105" t="s">
-        <v>30</v>
+        <v>261</v>
       </c>
       <c r="C105" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D105">
-        <v>858</v>
+        <v>80</v>
       </c>
       <c r="E105">
-        <v>312</v>
+        <v>10</v>
       </c>
       <c r="F105">
-        <v>393</v>
-[...8 lines deleted...]
-        <v>4825</v>
+        <v>90</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B106" t="s">
-        <v>234</v>
+        <v>262</v>
       </c>
       <c r="C106" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D106">
-        <v>991</v>
+        <v>68</v>
       </c>
       <c r="E106">
-        <v>171</v>
+        <v>131</v>
       </c>
       <c r="F106">
-        <v>673</v>
-[...8 lines deleted...]
-        <v>18772</v>
+        <v>199</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B107" t="s">
-        <v>235</v>
+        <v>263</v>
       </c>
       <c r="C107" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D107">
-        <v>448</v>
+        <v>71</v>
       </c>
       <c r="E107">
-        <v>478</v>
+        <v>3</v>
       </c>
       <c r="F107">
-        <v>139</v>
-[...8 lines deleted...]
-        <v>6556</v>
+        <v>74</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B108" t="s">
-        <v>236</v>
+        <v>264</v>
       </c>
       <c r="C108" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D108">
-        <v>139</v>
+        <v>325</v>
       </c>
       <c r="E108">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="F108">
-        <v>68</v>
-[...39 lines deleted...]
-    </row>
+        <v>337</v>
+      </c>
+    </row>
+    <row r="109"/>
     <row r="110">
       <c r="A110">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B110" t="s">
-        <v>238</v>
+        <v>18</v>
       </c>
       <c r="C110" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D110">
-        <v>401</v>
+        <v>25606</v>
       </c>
       <c r="E110">
-        <v>1155</v>
+        <v>15111</v>
       </c>
       <c r="F110">
-        <v>118</v>
-[...8 lines deleted...]
-        <v>8100</v>
+        <v>40717</v>
       </c>
     </row>
     <row r="111">
-      <c r="A111">
-        <v>6</v>
+      <c r="A111" t="s">
+        <v>29</v>
       </c>
       <c r="B111" t="s">
-        <v>239</v>
+        <v>29</v>
       </c>
       <c r="C111" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D111">
-        <v>79</v>
+        <v>2998</v>
       </c>
       <c r="E111">
-        <v>33</v>
+        <v>877</v>
       </c>
       <c r="F111">
-        <v>36</v>
-[...8 lines deleted...]
-        <v>490</v>
+        <v>3875</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>240</v>
+        <v>265</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D112">
-        <v>375</v>
+        <v>2735</v>
       </c>
       <c r="E112">
-        <v>70</v>
+        <v>661</v>
       </c>
       <c r="F112">
-        <v>473</v>
-[...8 lines deleted...]
-        <v>1641</v>
+        <v>3396</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B113" t="s">
-        <v>241</v>
+        <v>266</v>
       </c>
       <c r="C113" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D113">
-        <v>782</v>
+        <v>7432</v>
       </c>
       <c r="E113">
-        <v>299</v>
+        <v>356</v>
       </c>
       <c r="F113">
-        <v>4883</v>
-[...8 lines deleted...]
-        <v>18464</v>
+        <v>7788</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>242</v>
+        <v>267</v>
       </c>
       <c r="C114" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D114">
-        <v>50</v>
+        <v>7110</v>
       </c>
       <c r="E114">
-        <v>36</v>
+        <v>7950</v>
       </c>
       <c r="F114">
-        <v>30</v>
-[...8 lines deleted...]
-        <v>295</v>
+        <v>15060</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B115" t="s">
-        <v>243</v>
+        <v>268</v>
       </c>
       <c r="C115" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D115">
-        <v>117</v>
+        <v>2280</v>
       </c>
       <c r="E115">
-        <v>43</v>
+        <v>4608</v>
       </c>
       <c r="F115">
-        <v>316</v>
-[...8 lines deleted...]
-        <v>1285</v>
+        <v>6888</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>244</v>
+        <v>269</v>
       </c>
       <c r="C116" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D116">
+        <v>216</v>
+      </c>
+      <c r="E116">
+        <v>138</v>
+      </c>
+      <c r="F116">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>6</v>
+      </c>
+      <c r="B117" t="s">
+        <v>270</v>
+      </c>
+      <c r="C117" t="s">
+        <v>37</v>
+      </c>
+      <c r="D117">
+        <v>176</v>
+      </c>
+      <c r="E117">
+        <v>43</v>
+      </c>
+      <c r="F117">
         <v>219</v>
       </c>
-      <c r="E116">
-[...15 lines deleted...]
-    <row r="117"/>
+    </row>
     <row r="118">
       <c r="A118">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B118" t="s">
-        <v>16</v>
+        <v>271</v>
       </c>
       <c r="C118" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D118">
-        <v>166</v>
+        <v>636</v>
       </c>
       <c r="E118">
-        <v>314</v>
+        <v>298</v>
       </c>
       <c r="F118">
-        <v>80</v>
-[...8 lines deleted...]
-        <v>1927</v>
+        <v>934</v>
       </c>
     </row>
     <row r="119">
-      <c r="A119" t="s">
-        <v>30</v>
+      <c r="A119">
+        <v>8</v>
       </c>
       <c r="B119" t="s">
-        <v>30</v>
+        <v>272</v>
       </c>
       <c r="C119" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D119">
-        <v>39</v>
+        <v>2023</v>
       </c>
       <c r="E119">
-        <v>151</v>
+        <v>180</v>
       </c>
       <c r="F119">
-        <v>18</v>
-[...39 lines deleted...]
-    </row>
+        <v>2203</v>
+      </c>
+    </row>
+    <row r="120"/>
     <row r="121">
       <c r="A121">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B121" t="s">
-        <v>246</v>
+        <v>19</v>
       </c>
       <c r="C121" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D121">
-        <v>18</v>
+        <v>610</v>
       </c>
       <c r="E121">
-        <v>16</v>
+        <v>308</v>
       </c>
       <c r="F121">
-        <v>10</v>
-[...8 lines deleted...]
-        <v>170</v>
+        <v>918</v>
       </c>
     </row>
     <row r="122">
-      <c r="A122">
-        <v>3</v>
+      <c r="A122" t="s">
+        <v>29</v>
       </c>
       <c r="B122" t="s">
-        <v>247</v>
+        <v>29</v>
       </c>
       <c r="C122" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D122">
-        <v>13</v>
+        <v>258</v>
       </c>
       <c r="E122">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="F122">
-        <v>10</v>
-[...8 lines deleted...]
-        <v>113</v>
+        <v>355</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>248</v>
+        <v>273</v>
       </c>
       <c r="C123" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D123">
-        <v>21</v>
+        <v>216</v>
       </c>
       <c r="E123">
-        <v>17</v>
+        <v>125</v>
       </c>
       <c r="F123">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>175</v>
+        <v>341</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B124" t="s">
-        <v>249</v>
+        <v>274</v>
       </c>
       <c r="C124" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D124">
-        <v>16</v>
+        <v>136</v>
       </c>
       <c r="E124">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="F124">
-        <v>5</v>
-[...39 lines deleted...]
-    </row>
+        <v>222</v>
+      </c>
+    </row>
+    <row r="125"/>
     <row r="126">
       <c r="A126">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B126" t="s">
-        <v>251</v>
+        <v>20</v>
       </c>
       <c r="C126" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D126">
-        <v>4</v>
+        <v>827</v>
       </c>
       <c r="E126">
-        <v>4</v>
+        <v>141</v>
       </c>
       <c r="F126">
-        <v>0</v>
-[...7 lines deleted...]
-      <c r="I126">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
         <v>29</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B127" t="s">
-        <v>252</v>
+        <v>29</v>
       </c>
       <c r="C127" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D127">
-        <v>5</v>
+        <v>167</v>
       </c>
       <c r="E127">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="F127">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
         <v>1</v>
       </c>
-      <c r="G127">
-[...9 lines deleted...]
-    <row r="128"/>
+      <c r="B128" t="s">
+        <v>275</v>
+      </c>
+      <c r="C128" t="s">
+        <v>37</v>
+      </c>
+      <c r="D128">
+        <v>526</v>
+      </c>
+      <c r="E128">
+        <v>89</v>
+      </c>
+      <c r="F128">
+        <v>615</v>
+      </c>
+    </row>
     <row r="129">
       <c r="A129">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B129" t="s">
-        <v>17</v>
+        <v>276</v>
       </c>
       <c r="C129" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D129">
-        <v>2404</v>
+        <v>75</v>
       </c>
       <c r="E129">
-        <v>1167</v>
+        <v>13</v>
       </c>
       <c r="F129">
-        <v>1783</v>
-[...8 lines deleted...]
-        <v>49600</v>
+        <v>88</v>
       </c>
     </row>
     <row r="130">
-      <c r="A130" t="s">
-        <v>30</v>
+      <c r="A130">
+        <v>3</v>
       </c>
       <c r="B130" t="s">
-        <v>30</v>
+        <v>277</v>
       </c>
       <c r="C130" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D130">
-        <v>520</v>
+        <v>59</v>
       </c>
       <c r="E130">
-        <v>224</v>
+        <v>16</v>
       </c>
       <c r="F130">
-        <v>148</v>
-[...39 lines deleted...]
-    </row>
+        <v>75</v>
+      </c>
+    </row>
+    <row r="131"/>
     <row r="132">
       <c r="A132">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="B132" t="s">
-        <v>254</v>
+        <v>21</v>
       </c>
       <c r="C132" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D132">
-        <v>323</v>
+        <v>18820</v>
       </c>
       <c r="E132">
-        <v>263</v>
+        <v>1842</v>
       </c>
       <c r="F132">
-        <v>38</v>
-[...8 lines deleted...]
-        <v>5655</v>
+        <v>20662</v>
       </c>
     </row>
     <row r="133">
-      <c r="A133">
-        <v>3</v>
+      <c r="A133" t="s">
+        <v>29</v>
       </c>
       <c r="B133" t="s">
-        <v>255</v>
+        <v>29</v>
       </c>
       <c r="C133" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D133">
-        <v>122</v>
+        <v>2016</v>
       </c>
       <c r="E133">
-        <v>21</v>
+        <v>215</v>
       </c>
       <c r="F133">
-        <v>47</v>
-[...8 lines deleted...]
-        <v>725</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B134" t="s">
-        <v>256</v>
+        <v>278</v>
       </c>
       <c r="C134" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D134">
-        <v>207</v>
+        <v>2301</v>
       </c>
       <c r="E134">
-        <v>48</v>
+        <v>313</v>
       </c>
       <c r="F134">
-        <v>104</v>
-[...8 lines deleted...]
-        <v>6283</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B135" t="s">
-        <v>257</v>
+        <v>279</v>
       </c>
       <c r="C135" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D135">
-        <v>319</v>
+        <v>5713</v>
       </c>
       <c r="E135">
-        <v>87</v>
+        <v>554</v>
       </c>
       <c r="F135">
-        <v>81</v>
-[...8 lines deleted...]
-        <v>1032</v>
+        <v>6267</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B136" t="s">
-        <v>258</v>
+        <v>280</v>
       </c>
       <c r="C136" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D136">
-        <v>76</v>
+        <v>1129</v>
       </c>
       <c r="E136">
-        <v>26</v>
+        <v>385</v>
       </c>
       <c r="F136">
-        <v>29</v>
-[...8 lines deleted...]
-        <v>474</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B137" t="s">
-        <v>259</v>
+        <v>281</v>
       </c>
       <c r="C137" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D137">
-        <v>59</v>
+        <v>2434</v>
       </c>
       <c r="E137">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="F137">
-        <v>1155</v>
-[...8 lines deleted...]
-        <v>1955</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B138" t="s">
-        <v>260</v>
+        <v>282</v>
       </c>
       <c r="C138" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D138">
-        <v>73</v>
+        <v>1224</v>
       </c>
       <c r="E138">
-        <v>173</v>
+        <v>83</v>
       </c>
       <c r="F138">
-        <v>29</v>
-[...8 lines deleted...]
-        <v>696</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B139" t="s">
-        <v>261</v>
+        <v>283</v>
       </c>
       <c r="C139" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D139">
-        <v>31</v>
+        <v>132</v>
       </c>
       <c r="E139">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="F139">
-        <v>10</v>
-[...8 lines deleted...]
-        <v>202</v>
+        <v>147</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B140" t="s">
-        <v>262</v>
+        <v>284</v>
       </c>
       <c r="C140" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D140">
-        <v>112</v>
+        <v>1942</v>
       </c>
       <c r="E140">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="F140">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>12282</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B141" t="s">
-        <v>263</v>
+        <v>285</v>
       </c>
       <c r="C141" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D141">
-        <v>33</v>
+        <v>1929</v>
       </c>
       <c r="E141">
-        <v>17</v>
+        <v>176</v>
       </c>
       <c r="F141">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>214</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="142"/>
     <row r="143">
       <c r="A143">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="B143" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C143" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D143">
-        <v>144</v>
+        <v>6156</v>
       </c>
       <c r="E143">
-        <v>46</v>
+        <v>2006</v>
       </c>
       <c r="F143">
-        <v>35</v>
-[...8 lines deleted...]
-        <v>991</v>
+        <v>8162</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B144" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C144" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D144">
-        <v>30</v>
+        <v>1008</v>
       </c>
       <c r="E144">
-        <v>11</v>
+        <v>482</v>
       </c>
       <c r="F144">
-        <v>10</v>
-[...8 lines deleted...]
-        <v>304</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>264</v>
+        <v>286</v>
       </c>
       <c r="C145" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D145">
-        <v>50</v>
+        <v>1896</v>
       </c>
       <c r="E145">
-        <v>24</v>
+        <v>455</v>
       </c>
       <c r="F145">
-        <v>16</v>
-[...8 lines deleted...]
-        <v>367</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>265</v>
+        <v>287</v>
       </c>
       <c r="C146" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D146">
-        <v>34</v>
+        <v>225</v>
       </c>
       <c r="E146">
-        <v>1</v>
+        <v>308</v>
       </c>
       <c r="F146">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>144</v>
+        <v>533</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>3</v>
       </c>
       <c r="B147" t="s">
-        <v>266</v>
+        <v>288</v>
       </c>
       <c r="C147" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D147">
-        <v>19</v>
+        <v>1151</v>
       </c>
       <c r="E147">
-        <v>9</v>
+        <v>234</v>
       </c>
       <c r="F147">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>123</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>4</v>
       </c>
       <c r="B148" t="s">
-        <v>267</v>
+        <v>289</v>
       </c>
       <c r="C148" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D148">
-        <v>11</v>
+        <v>1082</v>
       </c>
       <c r="E148">
-        <v>1</v>
+        <v>273</v>
       </c>
       <c r="F148">
-        <v>1</v>
-[...11 lines deleted...]
-    <row r="149"/>
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>5</v>
+      </c>
+      <c r="B149" t="s">
+        <v>290</v>
+      </c>
+      <c r="C149" t="s">
+        <v>37</v>
+      </c>
+      <c r="D149">
+        <v>289</v>
+      </c>
+      <c r="E149">
+        <v>106</v>
+      </c>
+      <c r="F149">
+        <v>395</v>
+      </c>
+    </row>
     <row r="150">
       <c r="A150">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="B150" t="s">
-        <v>20</v>
+        <v>291</v>
       </c>
       <c r="C150" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D150">
-        <v>5516</v>
+        <v>217</v>
       </c>
       <c r="E150">
-        <v>247</v>
+        <v>34</v>
       </c>
       <c r="F150">
-        <v>2863</v>
-[...8 lines deleted...]
-        <v>28696</v>
+        <v>251</v>
       </c>
     </row>
     <row r="151">
-      <c r="A151" t="s">
-        <v>30</v>
+      <c r="A151">
+        <v>7</v>
       </c>
       <c r="B151" t="s">
-        <v>30</v>
+        <v>292</v>
       </c>
       <c r="C151" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D151">
-        <v>300</v>
+        <v>226</v>
       </c>
       <c r="E151">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="F151">
-        <v>255</v>
-[...8 lines deleted...]
-        <v>2067</v>
+        <v>309</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B152" t="s">
-        <v>268</v>
+        <v>293</v>
       </c>
       <c r="C152" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D152">
-        <v>226</v>
+        <v>62</v>
       </c>
       <c r="E152">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="F152">
-        <v>1810</v>
-[...647 lines deleted...]
-        <v>182</v>
+        <v>93</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -22718,3103 +23096,2625 @@
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="D2" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="E2" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="F2" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="G2">
-        <v>815</v>
+        <v>4066</v>
       </c>
       <c r="H2">
-        <v>3364</v>
+        <v>7320</v>
       </c>
       <c r="I2">
-        <v>588</v>
+        <v>1024</v>
       </c>
       <c r="J2">
-        <v>5365</v>
+        <v>7423</v>
       </c>
       <c r="K2">
-        <v>5548</v>
+        <v>3532</v>
       </c>
       <c r="L2">
-        <v>143</v>
+        <v>251</v>
       </c>
       <c r="M2">
-        <v>375</v>
+        <v>105</v>
       </c>
       <c r="N2">
-        <v>8912</v>
+        <v>13172</v>
       </c>
       <c r="O2">
-        <v>2028</v>
+        <v>3781</v>
       </c>
       <c r="P2">
-        <v>2363</v>
+        <v>3293</v>
       </c>
       <c r="Q2">
-        <v>337</v>
+        <v>1998</v>
       </c>
       <c r="R2">
-        <v>5702</v>
+        <v>111</v>
       </c>
       <c r="S2">
-        <v>160</v>
+        <v>243</v>
       </c>
       <c r="T2">
-        <v>38</v>
+        <v>5490</v>
       </c>
       <c r="U2">
-        <v>7154</v>
+        <v>960</v>
       </c>
       <c r="V2">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>42993</v>
+        <v>52769</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C3" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="D3" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="E3" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="F3" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="G3">
-        <v>10065</v>
+        <v>29557</v>
       </c>
       <c r="H3">
-        <v>20868</v>
+        <v>25200</v>
       </c>
       <c r="I3">
-        <v>7618</v>
+        <v>6311</v>
       </c>
       <c r="J3">
-        <v>30883</v>
+        <v>30236</v>
       </c>
       <c r="K3">
-        <v>24105</v>
+        <v>23839</v>
       </c>
       <c r="L3">
-        <v>510</v>
+        <v>1886</v>
       </c>
       <c r="M3">
-        <v>1899</v>
+        <v>1184</v>
       </c>
       <c r="N3">
-        <v>28277</v>
+        <v>23620</v>
       </c>
       <c r="O3">
-        <v>4440</v>
+        <v>28199</v>
       </c>
       <c r="P3">
-        <v>42304</v>
+        <v>4094</v>
       </c>
       <c r="Q3">
-        <v>1002</v>
+        <v>17636</v>
       </c>
       <c r="R3">
-        <v>14812</v>
+        <v>393</v>
       </c>
       <c r="S3">
-        <v>611</v>
+        <v>265</v>
       </c>
       <c r="T3">
-        <v>182</v>
+        <v>13419</v>
       </c>
       <c r="U3">
-        <v>19533</v>
+        <v>1444</v>
       </c>
       <c r="V3">
-        <v>1014</v>
-[...2 lines deleted...]
-        <v>208123</v>
+        <v>207283</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4">
-        <v>3</v>
+      <c r="A4" t="s">
+        <v>29</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>296</v>
+        <v>30</v>
       </c>
       <c r="G4">
-        <v>5707</v>
+        <v>33623</v>
       </c>
       <c r="H4">
-        <v>16983</v>
+        <v>32520</v>
       </c>
       <c r="I4">
-        <v>2699</v>
+        <v>7335</v>
       </c>
       <c r="J4">
-        <v>32022</v>
+        <v>37659</v>
       </c>
       <c r="K4">
-        <v>17752</v>
+        <v>27371</v>
       </c>
       <c r="L4">
-        <v>184</v>
+        <v>2137</v>
       </c>
       <c r="M4">
-        <v>495</v>
+        <v>1289</v>
       </c>
       <c r="N4">
-        <v>9157</v>
+        <v>36792</v>
       </c>
       <c r="O4">
-        <v>315</v>
+        <v>31980</v>
       </c>
       <c r="P4">
-        <v>5063</v>
+        <v>7387</v>
       </c>
       <c r="Q4">
-        <v>735</v>
+        <v>19634</v>
       </c>
       <c r="R4">
-        <v>3688</v>
+        <v>504</v>
       </c>
       <c r="S4">
-        <v>110</v>
+        <v>508</v>
       </c>
       <c r="T4">
-        <v>50</v>
+        <v>18909</v>
       </c>
       <c r="U4">
-        <v>1426</v>
+        <v>2404</v>
       </c>
       <c r="V4">
-        <v>271</v>
-[...61 lines deleted...]
-        <v>347773</v>
+        <v>260052</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" s="1" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>296</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
-      <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D2">
-        <v>815</v>
+        <v>4066</v>
       </c>
       <c r="E2">
-        <v>10065</v>
+        <v>29557</v>
       </c>
       <c r="F2">
-        <v>5707</v>
-[...2 lines deleted...]
-        <v>16587</v>
+        <v>33623</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D3">
-        <v>190</v>
+        <v>544</v>
       </c>
       <c r="E3">
-        <v>2810</v>
+        <v>4592</v>
       </c>
       <c r="F3">
-        <v>838</v>
-[...2 lines deleted...]
-        <v>3838</v>
+        <v>5136</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D4">
-        <v>301</v>
+        <v>1324</v>
       </c>
       <c r="E4">
-        <v>2531</v>
+        <v>13267</v>
       </c>
       <c r="F4">
-        <v>4302</v>
-[...2 lines deleted...]
-        <v>7134</v>
+        <v>14591</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D5">
-        <v>109</v>
+        <v>645</v>
       </c>
       <c r="E5">
-        <v>1785</v>
+        <v>6338</v>
       </c>
       <c r="F5">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>2138</v>
+        <v>6983</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D6">
-        <v>80</v>
+        <v>570</v>
       </c>
       <c r="E6">
-        <v>1403</v>
+        <v>1261</v>
       </c>
       <c r="F6">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>1562</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D7">
-        <v>46</v>
+        <v>468</v>
       </c>
       <c r="E7">
-        <v>467</v>
+        <v>1183</v>
       </c>
       <c r="F7">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D8">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="E8">
-        <v>103</v>
+        <v>484</v>
       </c>
       <c r="F8">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>567</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D9">
-        <v>13</v>
+        <v>238</v>
       </c>
       <c r="E9">
-        <v>96</v>
+        <v>137</v>
       </c>
       <c r="F9">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>375</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D10">
-        <v>62</v>
+        <v>194</v>
       </c>
       <c r="E10">
-        <v>870</v>
+        <v>2295</v>
       </c>
       <c r="F10">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>1015</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="11"/>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D12">
-        <v>3364</v>
+        <v>7320</v>
       </c>
       <c r="E12">
-        <v>20868</v>
+        <v>25200</v>
       </c>
       <c r="F12">
-        <v>16983</v>
-[...2 lines deleted...]
-        <v>41215</v>
+        <v>32520</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B13" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D13">
-        <v>696</v>
+        <v>777</v>
       </c>
       <c r="E13">
-        <v>4975</v>
+        <v>4407</v>
       </c>
       <c r="F13">
-        <v>1987</v>
-[...2 lines deleted...]
-        <v>7658</v>
+        <v>5184</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D14">
-        <v>799</v>
+        <v>521</v>
       </c>
       <c r="E14">
-        <v>4469</v>
+        <v>4736</v>
       </c>
       <c r="F14">
-        <v>13006</v>
-[...2 lines deleted...]
-        <v>18274</v>
+        <v>5257</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D15">
-        <v>563</v>
+        <v>1772</v>
       </c>
       <c r="E15">
-        <v>6410</v>
+        <v>8039</v>
       </c>
       <c r="F15">
-        <v>565</v>
-[...2 lines deleted...]
-        <v>7538</v>
+        <v>9811</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D16">
-        <v>362</v>
+        <v>187</v>
       </c>
       <c r="E16">
-        <v>1136</v>
+        <v>959</v>
       </c>
       <c r="F16">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>1738</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D17">
-        <v>106</v>
+        <v>875</v>
       </c>
       <c r="E17">
-        <v>471</v>
+        <v>2265</v>
       </c>
       <c r="F17">
-        <v>854</v>
-[...2 lines deleted...]
-        <v>1431</v>
+        <v>3140</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D18">
-        <v>312</v>
+        <v>2634</v>
       </c>
       <c r="E18">
-        <v>1274</v>
+        <v>2498</v>
       </c>
       <c r="F18">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>1700</v>
+        <v>5132</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D19">
-        <v>91</v>
+        <v>71</v>
       </c>
       <c r="E19">
-        <v>409</v>
+        <v>319</v>
       </c>
       <c r="F19">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>583</v>
+        <v>390</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D20">
-        <v>435</v>
+        <v>483</v>
       </c>
       <c r="E20">
-        <v>1724</v>
+        <v>1977</v>
       </c>
       <c r="F20">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>2293</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="21"/>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D22">
-        <v>588</v>
+        <v>1024</v>
       </c>
       <c r="E22">
-        <v>7618</v>
+        <v>6311</v>
       </c>
       <c r="F22">
-        <v>2699</v>
-[...2 lines deleted...]
-        <v>10905</v>
+        <v>7335</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B23" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C23" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D23">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="E23">
-        <v>1370</v>
+        <v>1413</v>
       </c>
       <c r="F23">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>1965</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D24">
-        <v>138</v>
+        <v>160</v>
       </c>
       <c r="E24">
-        <v>860</v>
+        <v>1185</v>
       </c>
       <c r="F24">
-        <v>1632</v>
-[...2 lines deleted...]
-        <v>2630</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D25">
-        <v>104</v>
+        <v>308</v>
       </c>
       <c r="E25">
-        <v>4057</v>
+        <v>336</v>
       </c>
       <c r="F25">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>4396</v>
+        <v>644</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D26">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="E26">
-        <v>445</v>
+        <v>419</v>
       </c>
       <c r="F26">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>628</v>
+        <v>463</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D27">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="E27">
-        <v>183</v>
+        <v>563</v>
       </c>
       <c r="F27">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>602</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D28">
-        <v>113</v>
+        <v>85</v>
       </c>
       <c r="E28">
-        <v>231</v>
+        <v>287</v>
       </c>
       <c r="F28">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>372</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D29">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="E29">
-        <v>112</v>
+        <v>171</v>
       </c>
       <c r="F29">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>222</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D30">
-        <v>44</v>
+        <v>214</v>
       </c>
       <c r="E30">
-        <v>360</v>
+        <v>1937</v>
       </c>
       <c r="F30">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>456</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D32">
-        <v>5365</v>
+        <v>7423</v>
       </c>
       <c r="E32">
-        <v>30883</v>
+        <v>30236</v>
       </c>
       <c r="F32">
-        <v>32022</v>
-[...2 lines deleted...]
-        <v>68270</v>
+        <v>37659</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B33" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C33" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D33">
-        <v>402</v>
+        <v>487</v>
       </c>
       <c r="E33">
-        <v>4589</v>
+        <v>3172</v>
       </c>
       <c r="F33">
-        <v>2180</v>
-[...2 lines deleted...]
-        <v>7171</v>
+        <v>3659</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D34">
-        <v>753</v>
+        <v>776</v>
       </c>
       <c r="E34">
-        <v>6790</v>
+        <v>10641</v>
       </c>
       <c r="F34">
-        <v>920</v>
-[...2 lines deleted...]
-        <v>8463</v>
+        <v>11417</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D35">
-        <v>867</v>
+        <v>678</v>
       </c>
       <c r="E35">
-        <v>4328</v>
+        <v>8598</v>
       </c>
       <c r="F35">
-        <v>27768</v>
-[...2 lines deleted...]
-        <v>32963</v>
+        <v>9276</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D36">
-        <v>2096</v>
+        <v>4525</v>
       </c>
       <c r="E36">
-        <v>3546</v>
+        <v>5459</v>
       </c>
       <c r="F36">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>6020</v>
+        <v>9984</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="C37" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D37">
-        <v>994</v>
+        <v>871</v>
       </c>
       <c r="E37">
-        <v>10514</v>
+        <v>1324</v>
       </c>
       <c r="F37">
-        <v>289</v>
-[...2 lines deleted...]
-        <v>11797</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D38">
-        <v>110</v>
+        <v>44</v>
       </c>
       <c r="E38">
-        <v>715</v>
+        <v>724</v>
       </c>
       <c r="F38">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>1037</v>
+        <v>768</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D39">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="E39">
-        <v>252</v>
+        <v>204</v>
       </c>
       <c r="F39">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>225</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D40">
-        <v>71</v>
+        <v>21</v>
       </c>
       <c r="E40">
-        <v>149</v>
+        <v>114</v>
       </c>
       <c r="F40">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>135</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>5</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D42">
-        <v>5548</v>
+        <v>3532</v>
       </c>
       <c r="E42">
-        <v>24105</v>
+        <v>23839</v>
       </c>
       <c r="F42">
-        <v>17752</v>
-[...2 lines deleted...]
-        <v>47405</v>
+        <v>27371</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B43" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C43" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D43">
-        <v>547</v>
+        <v>670</v>
       </c>
       <c r="E43">
-        <v>3923</v>
+        <v>3121</v>
       </c>
       <c r="F43">
-        <v>1180</v>
-[...2 lines deleted...]
-        <v>5650</v>
+        <v>3791</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D44">
-        <v>2868</v>
+        <v>632</v>
       </c>
       <c r="E44">
-        <v>9105</v>
+        <v>5699</v>
       </c>
       <c r="F44">
-        <v>558</v>
-[...2 lines deleted...]
-        <v>12531</v>
+        <v>6331</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="C45" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D45">
-        <v>272</v>
+        <v>381</v>
       </c>
       <c r="E45">
-        <v>1528</v>
+        <v>2364</v>
       </c>
       <c r="F45">
-        <v>14861</v>
-[...2 lines deleted...]
-        <v>16661</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="C46" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D46">
-        <v>200</v>
+        <v>464</v>
       </c>
       <c r="E46">
-        <v>1176</v>
+        <v>1697</v>
       </c>
       <c r="F46">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>1581</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C47" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D47">
-        <v>1178</v>
+        <v>703</v>
       </c>
       <c r="E47">
-        <v>2059</v>
+        <v>1138</v>
       </c>
       <c r="F47">
-        <v>419</v>
-[...2 lines deleted...]
-        <v>3656</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D48">
-        <v>130</v>
+        <v>194</v>
       </c>
       <c r="E48">
-        <v>3213</v>
+        <v>5087</v>
       </c>
       <c r="F48">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>3744</v>
+        <v>5281</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D49">
-        <v>93</v>
+        <v>126</v>
       </c>
       <c r="E49">
-        <v>393</v>
+        <v>712</v>
       </c>
       <c r="F49">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>542</v>
+        <v>838</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="C50" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D50">
-        <v>260</v>
+        <v>362</v>
       </c>
       <c r="E50">
-        <v>2708</v>
+        <v>4021</v>
       </c>
       <c r="F50">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>3040</v>
+        <v>4383</v>
       </c>
     </row>
     <row r="51"/>
     <row r="52">
       <c r="A52">
         <v>6</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D52">
-        <v>143</v>
+        <v>251</v>
       </c>
       <c r="E52">
-        <v>510</v>
+        <v>1886</v>
       </c>
       <c r="F52">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>837</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B53" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C53" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D53">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="E53">
-        <v>315</v>
+        <v>464</v>
       </c>
       <c r="F53">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>479</v>
+        <v>501</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="C54" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D54">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="E54">
-        <v>195</v>
+        <v>624</v>
       </c>
       <c r="F54">
-        <v>63</v>
-[...5 lines deleted...]
-    <row r="55"/>
+        <v>709</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>336</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55">
+        <v>52</v>
+      </c>
+      <c r="E55">
+        <v>310</v>
+      </c>
+      <c r="F55">
+        <v>362</v>
+      </c>
+    </row>
     <row r="56">
       <c r="A56">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B56" t="s">
-        <v>12</v>
+        <v>337</v>
       </c>
       <c r="C56" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D56">
-        <v>375</v>
+        <v>14</v>
       </c>
       <c r="E56">
-        <v>1899</v>
+        <v>119</v>
       </c>
       <c r="F56">
-        <v>495</v>
-[...2 lines deleted...]
-        <v>2769</v>
+        <v>133</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57" t="s">
-        <v>30</v>
+      <c r="A57">
+        <v>4</v>
       </c>
       <c r="B57" t="s">
-        <v>30</v>
+        <v>338</v>
       </c>
       <c r="C57" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D57">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="E57">
-        <v>940</v>
+        <v>210</v>
       </c>
       <c r="F57">
         <v>247</v>
       </c>
-      <c r="G57">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="C58" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D58">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="E58">
-        <v>358</v>
+        <v>159</v>
       </c>
       <c r="F58">
-        <v>78</v>
-[...27 lines deleted...]
-    </row>
+        <v>185</v>
+      </c>
+    </row>
+    <row r="59"/>
     <row r="60">
       <c r="A60">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B60" t="s">
-        <v>335</v>
+        <v>12</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D60">
-        <v>27</v>
+        <v>105</v>
       </c>
       <c r="E60">
-        <v>160</v>
+        <v>1184</v>
       </c>
       <c r="F60">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
         <v>29</v>
       </c>
-      <c r="G60">
-[...6 lines deleted...]
-      </c>
       <c r="B61" t="s">
-        <v>336</v>
+        <v>29</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D61">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="E61">
-        <v>85</v>
+        <v>851</v>
       </c>
       <c r="F61">
-        <v>60</v>
-[...7 lines deleted...]
-      <c r="A63">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>1</v>
+      </c>
+      <c r="B62" t="s">
+        <v>340</v>
+      </c>
+      <c r="C62" t="s">
+        <v>37</v>
+      </c>
+      <c r="D62">
+        <v>59</v>
+      </c>
+      <c r="E62">
+        <v>333</v>
+      </c>
+      <c r="F62">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="63"/>
+    <row r="64">
+      <c r="A64">
         <v>8</v>
       </c>
-      <c r="B63" t="s">
+      <c r="B64" t="s">
         <v>13</v>
       </c>
-      <c r="C63" t="s">
+      <c r="C64" t="s">
+        <v>34</v>
+      </c>
+      <c r="D64">
+        <v>13172</v>
+      </c>
+      <c r="E64">
+        <v>23620</v>
+      </c>
+      <c r="F64">
+        <v>36792</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>29</v>
+      </c>
+      <c r="B65" t="s">
+        <v>29</v>
+      </c>
+      <c r="C65" t="s">
         <v>35</v>
       </c>
-      <c r="D63">
-[...44 lines deleted...]
-      </c>
       <c r="D65">
-        <v>1686</v>
+        <v>1500</v>
       </c>
       <c r="E65">
-        <v>5009</v>
+        <v>3766</v>
       </c>
       <c r="F65">
-        <v>4467</v>
-[...2 lines deleted...]
-        <v>11162</v>
+        <v>5266</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B66" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="C66" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D66">
-        <v>1476</v>
+        <v>5878</v>
       </c>
       <c r="E66">
-        <v>7254</v>
+        <v>5950</v>
       </c>
       <c r="F66">
-        <v>345</v>
-[...2 lines deleted...]
-        <v>9075</v>
+        <v>11828</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B67" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="C67" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D67">
-        <v>203</v>
+        <v>799</v>
       </c>
       <c r="E67">
-        <v>1167</v>
+        <v>4453</v>
       </c>
       <c r="F67">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>1498</v>
+        <v>5252</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B68" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D68">
-        <v>1117</v>
+        <v>275</v>
       </c>
       <c r="E68">
-        <v>5491</v>
+        <v>1503</v>
       </c>
       <c r="F68">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>6871</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B69" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D69">
-        <v>117</v>
+        <v>622</v>
       </c>
       <c r="E69">
-        <v>363</v>
+        <v>5014</v>
       </c>
       <c r="F69">
-        <v>2971</v>
-[...2 lines deleted...]
-        <v>3451</v>
+        <v>5636</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B70" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D70">
-        <v>154</v>
+        <v>3709</v>
       </c>
       <c r="E70">
-        <v>1120</v>
+        <v>1320</v>
       </c>
       <c r="F70">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>1320</v>
+        <v>5029</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
+        <v>6</v>
+      </c>
+      <c r="B71" t="s">
+        <v>346</v>
+      </c>
+      <c r="C71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71">
+        <v>220</v>
+      </c>
+      <c r="E71">
+        <v>718</v>
+      </c>
+      <c r="F71">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
         <v>7</v>
       </c>
-      <c r="B71" t="s">
-[...26 lines deleted...]
-      <c r="C73" t="s">
+      <c r="B72" t="s">
+        <v>347</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72">
+        <v>169</v>
+      </c>
+      <c r="E72">
+        <v>896</v>
+      </c>
+      <c r="F72">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="73"/>
+    <row r="74">
+      <c r="A74">
+        <v>12</v>
+      </c>
+      <c r="B74" t="s">
+        <v>16</v>
+      </c>
+      <c r="C74" t="s">
+        <v>34</v>
+      </c>
+      <c r="D74">
+        <v>3781</v>
+      </c>
+      <c r="E74">
+        <v>28199</v>
+      </c>
+      <c r="F74">
+        <v>31980</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>29</v>
+      </c>
+      <c r="B75" t="s">
+        <v>29</v>
+      </c>
+      <c r="C75" t="s">
         <v>35</v>
       </c>
-      <c r="D73">
-[...44 lines deleted...]
-      </c>
       <c r="D75">
-        <v>983</v>
+        <v>457</v>
       </c>
       <c r="E75">
-        <v>1413</v>
+        <v>3277</v>
       </c>
       <c r="F75">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>2469</v>
+        <v>3734</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B76" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C76" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D76">
-        <v>743</v>
+        <v>1021</v>
       </c>
       <c r="E76">
-        <v>1622</v>
+        <v>7326</v>
       </c>
       <c r="F76">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>2432</v>
+        <v>8347</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B77" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="C77" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D77">
-        <v>64</v>
+        <v>578</v>
       </c>
       <c r="E77">
-        <v>183</v>
+        <v>5407</v>
       </c>
       <c r="F77">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>5985</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B78" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C78" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D78">
-        <v>53</v>
+        <v>282</v>
       </c>
       <c r="E78">
-        <v>310</v>
+        <v>711</v>
       </c>
       <c r="F78">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>993</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B79" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D79">
-        <v>39</v>
+        <v>291</v>
       </c>
       <c r="E79">
-        <v>116</v>
+        <v>6290</v>
       </c>
       <c r="F79">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>6581</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
+        <v>5</v>
+      </c>
+      <c r="B80" t="s">
+        <v>352</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>237</v>
+      </c>
+      <c r="E80">
+        <v>2633</v>
+      </c>
+      <c r="F80">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
         <v>6</v>
       </c>
-      <c r="B80" t="s">
-[...18 lines deleted...]
-    <row r="81"/>
+      <c r="B81" t="s">
+        <v>353</v>
+      </c>
+      <c r="C81" t="s">
+        <v>37</v>
+      </c>
+      <c r="D81">
+        <v>62</v>
+      </c>
+      <c r="E81">
+        <v>429</v>
+      </c>
+      <c r="F81">
+        <v>491</v>
+      </c>
+    </row>
     <row r="82">
       <c r="A82">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B82" t="s">
-        <v>15</v>
+        <v>354</v>
       </c>
       <c r="C82" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D82">
-        <v>2363</v>
+        <v>853</v>
       </c>
       <c r="E82">
-        <v>42304</v>
+        <v>2126</v>
       </c>
       <c r="F82">
-        <v>5063</v>
-[...27 lines deleted...]
-    </row>
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="83"/>
     <row r="84">
       <c r="A84">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B84" t="s">
-        <v>350</v>
+        <v>17</v>
       </c>
       <c r="C84" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D84">
-        <v>812</v>
+        <v>3293</v>
       </c>
       <c r="E84">
-        <v>18397</v>
+        <v>4094</v>
       </c>
       <c r="F84">
-        <v>527</v>
-[...2 lines deleted...]
-        <v>19736</v>
+        <v>7387</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85">
-        <v>2</v>
+      <c r="A85" t="s">
+        <v>29</v>
       </c>
       <c r="B85" t="s">
-        <v>351</v>
+        <v>29</v>
       </c>
       <c r="C85" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D85">
-        <v>281</v>
+        <v>143</v>
       </c>
       <c r="E85">
-        <v>1915</v>
+        <v>374</v>
       </c>
       <c r="F85">
-        <v>3622</v>
-[...2 lines deleted...]
-        <v>5818</v>
+        <v>517</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C86" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D86">
-        <v>184</v>
+        <v>398</v>
       </c>
       <c r="E86">
-        <v>3494</v>
+        <v>1201</v>
       </c>
       <c r="F86">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>3866</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="C87" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D87">
-        <v>550</v>
+        <v>2104</v>
       </c>
       <c r="E87">
-        <v>689</v>
+        <v>868</v>
       </c>
       <c r="F87">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>1286</v>
+        <v>2972</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D88">
-        <v>120</v>
+        <v>37</v>
       </c>
       <c r="E88">
-        <v>7221</v>
+        <v>92</v>
       </c>
       <c r="F88">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>7406</v>
+        <v>129</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="C89" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D89">
-        <v>22</v>
+        <v>495</v>
       </c>
       <c r="E89">
-        <v>535</v>
+        <v>1215</v>
       </c>
       <c r="F89">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>577</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D90">
-        <v>154</v>
+        <v>106</v>
       </c>
       <c r="E90">
-        <v>5634</v>
+        <v>315</v>
       </c>
       <c r="F90">
-        <v>154</v>
-[...13 lines deleted...]
-      <c r="C92" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>6</v>
+      </c>
+      <c r="B91" t="s">
+        <v>360</v>
+      </c>
+      <c r="C91" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91">
+        <v>10</v>
+      </c>
+      <c r="E91">
+        <v>29</v>
+      </c>
+      <c r="F91">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="92"/>
+    <row r="93">
+      <c r="A93">
+        <v>14</v>
+      </c>
+      <c r="B93" t="s">
+        <v>18</v>
+      </c>
+      <c r="C93" t="s">
+        <v>34</v>
+      </c>
+      <c r="D93">
+        <v>1998</v>
+      </c>
+      <c r="E93">
+        <v>17636</v>
+      </c>
+      <c r="F93">
+        <v>19634</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>29</v>
+      </c>
+      <c r="B94" t="s">
+        <v>29</v>
+      </c>
+      <c r="C94" t="s">
         <v>35</v>
       </c>
-      <c r="D92">
-[...44 lines deleted...]
-      </c>
       <c r="D94">
-        <v>140</v>
+        <v>330</v>
       </c>
       <c r="E94">
-        <v>321</v>
+        <v>1826</v>
       </c>
       <c r="F94">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>1011</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B95" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="C95" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D95">
-        <v>48</v>
+        <v>384</v>
       </c>
       <c r="E95">
-        <v>167</v>
+        <v>6810</v>
       </c>
       <c r="F95">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>7194</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B96" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="C96" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D96">
-        <v>24</v>
+        <v>340</v>
       </c>
       <c r="E96">
-        <v>78</v>
+        <v>2626</v>
       </c>
       <c r="F96">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>2966</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B97" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="C97" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D97">
-        <v>12</v>
+        <v>99</v>
       </c>
       <c r="E97">
-        <v>35</v>
+        <v>386</v>
       </c>
       <c r="F97">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>485</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
+        <v>4</v>
+      </c>
+      <c r="B98" t="s">
+        <v>364</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98">
+        <v>124</v>
+      </c>
+      <c r="E98">
+        <v>1227</v>
+      </c>
+      <c r="F98">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
         <v>5</v>
       </c>
-      <c r="B98" t="s">
-[...18 lines deleted...]
-    <row r="99"/>
+      <c r="B99" t="s">
+        <v>365</v>
+      </c>
+      <c r="C99" t="s">
+        <v>37</v>
+      </c>
+      <c r="D99">
+        <v>498</v>
+      </c>
+      <c r="E99">
+        <v>3213</v>
+      </c>
+      <c r="F99">
+        <v>3711</v>
+      </c>
+    </row>
     <row r="100">
       <c r="A100">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B100" t="s">
-        <v>17</v>
+        <v>366</v>
       </c>
       <c r="C100" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D100">
-        <v>5702</v>
+        <v>22</v>
       </c>
       <c r="E100">
-        <v>14812</v>
+        <v>89</v>
       </c>
       <c r="F100">
-        <v>3688</v>
-[...2 lines deleted...]
-        <v>24202</v>
+        <v>111</v>
       </c>
     </row>
     <row r="101">
-      <c r="A101" t="s">
-        <v>30</v>
+      <c r="A101">
+        <v>7</v>
       </c>
       <c r="B101" t="s">
-        <v>30</v>
+        <v>367</v>
       </c>
       <c r="C101" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D101">
-        <v>287</v>
+        <v>201</v>
       </c>
       <c r="E101">
-        <v>2044</v>
+        <v>1459</v>
       </c>
       <c r="F101">
-        <v>542</v>
-[...27 lines deleted...]
-    </row>
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="102"/>
     <row r="103">
       <c r="A103">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B103" t="s">
-        <v>363</v>
+        <v>19</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D103">
-        <v>163</v>
+        <v>111</v>
       </c>
       <c r="E103">
-        <v>831</v>
+        <v>393</v>
       </c>
       <c r="F103">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>1145</v>
+        <v>504</v>
       </c>
     </row>
     <row r="104">
-      <c r="A104">
-        <v>3</v>
+      <c r="A104" t="s">
+        <v>29</v>
       </c>
       <c r="B104" t="s">
-        <v>335</v>
+        <v>29</v>
       </c>
       <c r="C104" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D104">
-        <v>91</v>
+        <v>31</v>
       </c>
       <c r="E104">
-        <v>582</v>
+        <v>181</v>
       </c>
       <c r="F104">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>773</v>
+        <v>212</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B105" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="C105" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D105">
-        <v>3964</v>
+        <v>80</v>
       </c>
       <c r="E105">
-        <v>2542</v>
+        <v>212</v>
       </c>
       <c r="F105">
-        <v>152</v>
-[...27 lines deleted...]
-    </row>
+        <v>292</v>
+      </c>
+    </row>
+    <row r="106"/>
     <row r="107">
       <c r="A107">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="B107" t="s">
-        <v>366</v>
+        <v>20</v>
       </c>
       <c r="C107" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D107">
-        <v>305</v>
+        <v>243</v>
       </c>
       <c r="E107">
-        <v>742</v>
+        <v>265</v>
       </c>
       <c r="F107">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>1075</v>
+        <v>508</v>
       </c>
     </row>
     <row r="108">
-      <c r="A108">
-        <v>7</v>
+      <c r="A108" t="s">
+        <v>29</v>
       </c>
       <c r="B108" t="s">
-        <v>367</v>
+        <v>29</v>
       </c>
       <c r="C108" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D108">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="E108">
-        <v>128</v>
+        <v>76</v>
       </c>
       <c r="F108">
-        <v>27</v>
-[...5 lines deleted...]
-    <row r="109"/>
+        <v>88</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>1</v>
+      </c>
+      <c r="B109" t="s">
+        <v>369</v>
+      </c>
+      <c r="C109" t="s">
+        <v>37</v>
+      </c>
+      <c r="D109">
+        <v>172</v>
+      </c>
+      <c r="E109">
+        <v>86</v>
+      </c>
+      <c r="F109">
+        <v>258</v>
+      </c>
+    </row>
     <row r="110">
       <c r="A110">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="B110" t="s">
-        <v>18</v>
+        <v>370</v>
       </c>
       <c r="C110" t="s">
+        <v>37</v>
+      </c>
+      <c r="D110">
+        <v>22</v>
+      </c>
+      <c r="E110">
         <v>35</v>
       </c>
-      <c r="D110">
-[...4 lines deleted...]
-      </c>
       <c r="F110">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>881</v>
+        <v>57</v>
       </c>
     </row>
     <row r="111">
-      <c r="A111" t="s">
-        <v>30</v>
+      <c r="A111">
+        <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>30</v>
+        <v>371</v>
       </c>
       <c r="C111" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D111">
-        <v>49</v>
+        <v>4</v>
       </c>
       <c r="E111">
-        <v>258</v>
+        <v>35</v>
       </c>
       <c r="F111">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>39</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B112" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D112">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="E112">
-        <v>353</v>
+        <v>33</v>
       </c>
       <c r="F112">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>66</v>
       </c>
     </row>
     <row r="113"/>
     <row r="114">
       <c r="A114">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B114" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C114" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D114">
-        <v>38</v>
+        <v>5490</v>
       </c>
       <c r="E114">
-        <v>182</v>
+        <v>13419</v>
       </c>
       <c r="F114">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>18909</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B115" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C115" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D115">
-        <v>10</v>
+        <v>303</v>
       </c>
       <c r="E115">
-        <v>84</v>
+        <v>1033</v>
       </c>
       <c r="F115">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1</v>
       </c>
       <c r="B116" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="C116" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D116">
-        <v>20</v>
+        <v>4383</v>
       </c>
       <c r="E116">
-        <v>63</v>
+        <v>5271</v>
       </c>
       <c r="F116">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>9654</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2</v>
       </c>
       <c r="B117" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="C117" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D117">
-        <v>8</v>
+        <v>248</v>
       </c>
       <c r="E117">
-        <v>35</v>
+        <v>2573</v>
       </c>
       <c r="F117">
-        <v>9</v>
-[...5 lines deleted...]
-    <row r="118"/>
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>3</v>
+      </c>
+      <c r="B118" t="s">
+        <v>375</v>
+      </c>
+      <c r="C118" t="s">
+        <v>37</v>
+      </c>
+      <c r="D118">
+        <v>72</v>
+      </c>
+      <c r="E118">
+        <v>838</v>
+      </c>
+      <c r="F118">
+        <v>910</v>
+      </c>
+    </row>
     <row r="119">
       <c r="A119">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="B119" t="s">
-        <v>20</v>
+        <v>376</v>
       </c>
       <c r="C119" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D119">
-        <v>7154</v>
+        <v>97</v>
       </c>
       <c r="E119">
-        <v>19533</v>
+        <v>876</v>
       </c>
       <c r="F119">
-        <v>1426</v>
-[...2 lines deleted...]
-        <v>28113</v>
+        <v>973</v>
       </c>
     </row>
     <row r="120">
-      <c r="A120" t="s">
-        <v>30</v>
+      <c r="A120">
+        <v>5</v>
       </c>
       <c r="B120" t="s">
-        <v>30</v>
+        <v>377</v>
       </c>
       <c r="C120" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D120">
-        <v>230</v>
+        <v>286</v>
       </c>
       <c r="E120">
-        <v>1411</v>
+        <v>1063</v>
       </c>
       <c r="F120">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>1809</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B121" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="C121" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D121">
-        <v>464</v>
+        <v>20</v>
       </c>
       <c r="E121">
-        <v>5733</v>
+        <v>75</v>
       </c>
       <c r="F121">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>6326</v>
+        <v>95</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B122" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
       <c r="C122" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D122">
-        <v>5243</v>
+        <v>81</v>
       </c>
       <c r="E122">
-        <v>3194</v>
+        <v>1690</v>
       </c>
       <c r="F122">
-        <v>60</v>
-[...27 lines deleted...]
-    </row>
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="123"/>
     <row r="124">
       <c r="A124">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="B124" t="s">
-        <v>374</v>
+        <v>22</v>
       </c>
       <c r="C124" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D124">
-        <v>947</v>
+        <v>960</v>
       </c>
       <c r="E124">
-        <v>6587</v>
+        <v>1444</v>
       </c>
       <c r="F124">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>7663</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="125">
-      <c r="A125">
-        <v>5</v>
+      <c r="A125" t="s">
+        <v>29</v>
       </c>
       <c r="B125" t="s">
-        <v>375</v>
+        <v>29</v>
       </c>
       <c r="C125" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D125">
-        <v>34</v>
+        <v>67</v>
       </c>
       <c r="E125">
-        <v>122</v>
+        <v>257</v>
       </c>
       <c r="F125">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>324</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="C126" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D126">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="E126">
-        <v>110</v>
+        <v>495</v>
       </c>
       <c r="F126">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>569</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B127" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="C127" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D127">
-        <v>165</v>
+        <v>589</v>
       </c>
       <c r="E127">
-        <v>2149</v>
+        <v>216</v>
       </c>
       <c r="F127">
-        <v>845</v>
-[...5 lines deleted...]
-    <row r="128"/>
+        <v>805</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>3</v>
+      </c>
+      <c r="B128" t="s">
+        <v>382</v>
+      </c>
+      <c r="C128" t="s">
+        <v>37</v>
+      </c>
+      <c r="D128">
+        <v>49</v>
+      </c>
+      <c r="E128">
+        <v>73</v>
+      </c>
+      <c r="F128">
+        <v>122</v>
+      </c>
+    </row>
     <row r="129">
       <c r="A129">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="B129" t="s">
-        <v>21</v>
+        <v>383</v>
       </c>
       <c r="C129" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D129">
-        <v>101</v>
+        <v>167</v>
       </c>
       <c r="E129">
-        <v>1014</v>
+        <v>356</v>
       </c>
       <c r="F129">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>1386</v>
+        <v>523</v>
       </c>
     </row>
     <row r="130">
-      <c r="A130" t="s">
-        <v>30</v>
+      <c r="A130">
+        <v>5</v>
       </c>
       <c r="B130" t="s">
-        <v>30</v>
+        <v>384</v>
       </c>
       <c r="C130" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D130">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E130">
-        <v>360</v>
+        <v>47</v>
       </c>
       <c r="F130">
-        <v>91</v>
-[...71 lines deleted...]
-        <v>87</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -25828,3054 +25728,3154 @@
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="D2" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="E2" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="F2" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="G2">
-        <v>8631</v>
+        <v>16021</v>
       </c>
       <c r="H2">
-        <v>32424</v>
+        <v>25776</v>
       </c>
       <c r="I2">
-        <v>5489</v>
+        <v>4926</v>
       </c>
       <c r="J2">
-        <v>23679</v>
+        <v>21071</v>
       </c>
       <c r="K2">
-        <v>24382</v>
+        <v>19965</v>
       </c>
       <c r="L2">
-        <v>1349</v>
+        <v>507</v>
       </c>
       <c r="M2">
-        <v>2433</v>
+        <v>429</v>
       </c>
       <c r="N2">
-        <v>57691</v>
+        <v>22902</v>
       </c>
       <c r="O2">
-        <v>2708</v>
+        <v>2911</v>
       </c>
       <c r="P2">
-        <v>37107</v>
+        <v>10478</v>
       </c>
       <c r="Q2">
-        <v>2688</v>
+        <v>479</v>
       </c>
       <c r="R2">
-        <v>25606</v>
+        <v>20205</v>
       </c>
       <c r="S2">
-        <v>610</v>
+        <v>481</v>
       </c>
       <c r="T2">
-        <v>827</v>
+        <v>92</v>
       </c>
       <c r="U2">
-        <v>18820</v>
+        <v>16729</v>
       </c>
       <c r="V2">
-        <v>6156</v>
+        <v>884</v>
       </c>
       <c r="W2">
-        <v>250600</v>
+        <v>163856</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C3" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="D3" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="E3" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="F3" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="G3">
-        <v>2015</v>
+        <v>11302</v>
       </c>
       <c r="H3">
-        <v>8601</v>
+        <v>58378</v>
       </c>
       <c r="I3">
-        <v>1704</v>
+        <v>22393</v>
       </c>
       <c r="J3">
-        <v>3967</v>
+        <v>29562</v>
       </c>
       <c r="K3">
-        <v>8326</v>
+        <v>10913</v>
       </c>
       <c r="L3">
-        <v>272</v>
+        <v>1609</v>
       </c>
       <c r="M3">
-        <v>324</v>
+        <v>864</v>
       </c>
       <c r="N3">
-        <v>17721</v>
+        <v>29106</v>
       </c>
       <c r="O3">
-        <v>89</v>
+        <v>3209</v>
       </c>
       <c r="P3">
-        <v>3088</v>
+        <v>17743</v>
       </c>
       <c r="Q3">
-        <v>477</v>
+        <v>1985</v>
       </c>
       <c r="R3">
-        <v>15111</v>
+        <v>20659</v>
       </c>
       <c r="S3">
-        <v>308</v>
+        <v>560</v>
       </c>
       <c r="T3">
-        <v>141</v>
+        <v>456</v>
       </c>
       <c r="U3">
-        <v>1842</v>
+        <v>17489</v>
       </c>
       <c r="V3">
-        <v>2006</v>
+        <v>2427</v>
       </c>
       <c r="W3">
-        <v>65992</v>
+        <v>228655</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" t="s">
         <v>30</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4">
-        <v>10646</v>
+        <v>27323</v>
       </c>
       <c r="H4">
-        <v>41025</v>
+        <v>84154</v>
       </c>
       <c r="I4">
-        <v>7193</v>
+        <v>27319</v>
       </c>
       <c r="J4">
-        <v>27646</v>
+        <v>50633</v>
       </c>
       <c r="K4">
-        <v>32708</v>
+        <v>30878</v>
       </c>
       <c r="L4">
-        <v>1621</v>
+        <v>2116</v>
       </c>
       <c r="M4">
-        <v>2757</v>
+        <v>1293</v>
       </c>
       <c r="N4">
-        <v>75412</v>
+        <v>52008</v>
       </c>
       <c r="O4">
-        <v>2797</v>
+        <v>6120</v>
       </c>
       <c r="P4">
-        <v>40195</v>
+        <v>28221</v>
       </c>
       <c r="Q4">
-        <v>3165</v>
+        <v>2464</v>
       </c>
       <c r="R4">
-        <v>40717</v>
+        <v>40864</v>
       </c>
       <c r="S4">
-        <v>918</v>
+        <v>1041</v>
       </c>
       <c r="T4">
-        <v>968</v>
+        <v>548</v>
       </c>
       <c r="U4">
-        <v>20662</v>
+        <v>34218</v>
       </c>
       <c r="V4">
-        <v>8162</v>
+        <v>3311</v>
       </c>
       <c r="W4">
-        <v>316592</v>
+        <v>392511</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" s="1" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D2">
-        <v>8631</v>
+        <v>16021</v>
       </c>
       <c r="E2">
-        <v>2015</v>
+        <v>11302</v>
       </c>
       <c r="F2">
-        <v>10646</v>
+        <v>27323</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D3">
-        <v>3832</v>
+        <v>1994</v>
       </c>
       <c r="E3">
-        <v>782</v>
+        <v>2210</v>
       </c>
       <c r="F3">
-        <v>4614</v>
+        <v>4204</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D4">
-        <v>1847</v>
+        <v>11992</v>
       </c>
       <c r="E4">
-        <v>462</v>
+        <v>4683</v>
       </c>
       <c r="F4">
-        <v>2309</v>
+        <v>16675</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D5">
-        <v>998</v>
+        <v>916</v>
       </c>
       <c r="E5">
-        <v>420</v>
+        <v>877</v>
       </c>
       <c r="F5">
-        <v>1418</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D6">
-        <v>342</v>
+        <v>206</v>
       </c>
       <c r="E6">
-        <v>81</v>
+        <v>283</v>
       </c>
       <c r="F6">
-        <v>423</v>
+        <v>489</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D7">
-        <v>716</v>
+        <v>149</v>
       </c>
       <c r="E7">
-        <v>83</v>
+        <v>484</v>
       </c>
       <c r="F7">
-        <v>799</v>
+        <v>633</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D8">
-        <v>197</v>
+        <v>443</v>
       </c>
       <c r="E8">
-        <v>42</v>
+        <v>775</v>
       </c>
       <c r="F8">
-        <v>239</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D9">
-        <v>219</v>
+        <v>57</v>
       </c>
       <c r="E9">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="F9">
-        <v>289</v>
+        <v>161</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D10">
-        <v>436</v>
+        <v>51</v>
       </c>
       <c r="E10">
-        <v>57</v>
+        <v>125</v>
       </c>
       <c r="F10">
-        <v>493</v>
+        <v>176</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D11">
-        <v>44</v>
+        <v>98</v>
       </c>
       <c r="E11">
-        <v>18</v>
+        <v>253</v>
       </c>
       <c r="F11">
-        <v>62</v>
-[...4 lines deleted...]
-      <c r="A13">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>399</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12">
+        <v>115</v>
+      </c>
+      <c r="E12">
+        <v>1508</v>
+      </c>
+      <c r="F12">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
         <v>2</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B14" t="s">
         <v>7</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14">
+        <v>25776</v>
+      </c>
+      <c r="E14">
+        <v>58378</v>
+      </c>
+      <c r="F14">
+        <v>84154</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" t="s">
+        <v>29</v>
+      </c>
+      <c r="C15" t="s">
         <v>35</v>
       </c>
-      <c r="D13">
-[...38 lines deleted...]
-      </c>
       <c r="D15">
-        <v>5171</v>
+        <v>2253</v>
       </c>
       <c r="E15">
-        <v>1784</v>
+        <v>4034</v>
       </c>
       <c r="F15">
-        <v>6955</v>
+        <v>6287</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D16">
-        <v>13329</v>
+        <v>17950</v>
       </c>
       <c r="E16">
-        <v>2646</v>
+        <v>3008</v>
       </c>
       <c r="F16">
-        <v>15975</v>
+        <v>20958</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D17">
-        <v>1317</v>
+        <v>1365</v>
       </c>
       <c r="E17">
-        <v>948</v>
+        <v>8597</v>
       </c>
       <c r="F17">
-        <v>2265</v>
+        <v>9962</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D18">
-        <v>1823</v>
+        <v>995</v>
       </c>
       <c r="E18">
-        <v>311</v>
+        <v>3527</v>
       </c>
       <c r="F18">
-        <v>2134</v>
+        <v>4522</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D19">
-        <v>3417</v>
+        <v>899</v>
       </c>
       <c r="E19">
-        <v>410</v>
+        <v>16587</v>
       </c>
       <c r="F19">
-        <v>3827</v>
+        <v>17486</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D20">
-        <v>533</v>
+        <v>802</v>
       </c>
       <c r="E20">
-        <v>196</v>
+        <v>618</v>
       </c>
       <c r="F20">
-        <v>729</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D21">
-        <v>272</v>
+        <v>133</v>
       </c>
       <c r="E21">
-        <v>119</v>
+        <v>268</v>
       </c>
       <c r="F21">
-        <v>391</v>
+        <v>401</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
+        <v>7</v>
+      </c>
+      <c r="B22" t="s">
+        <v>406</v>
+      </c>
+      <c r="C22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22">
+        <v>106</v>
+      </c>
+      <c r="E22">
+        <v>186</v>
+      </c>
+      <c r="F22">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
         <v>8</v>
       </c>
-      <c r="B22" t="s">
-[...15 lines deleted...]
-    <row r="23"/>
+      <c r="B23" t="s">
+        <v>407</v>
+      </c>
+      <c r="C23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23">
+        <v>354</v>
+      </c>
+      <c r="E23">
+        <v>297</v>
+      </c>
+      <c r="F23">
+        <v>651</v>
+      </c>
+    </row>
     <row r="24">
       <c r="A24">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>8</v>
+        <v>408</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D24">
-        <v>5489</v>
+        <v>919</v>
       </c>
       <c r="E24">
-        <v>1704</v>
+        <v>21256</v>
       </c>
       <c r="F24">
-        <v>7193</v>
-[...21 lines deleted...]
-    </row>
+        <v>22175</v>
+      </c>
+    </row>
+    <row r="25"/>
     <row r="26">
       <c r="A26">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>402</v>
+        <v>8</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D26">
-        <v>1037</v>
+        <v>4926</v>
       </c>
       <c r="E26">
-        <v>633</v>
+        <v>22393</v>
       </c>
       <c r="F26">
-        <v>1670</v>
+        <v>27319</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27">
-        <v>2</v>
+      <c r="A27" t="s">
+        <v>29</v>
       </c>
       <c r="B27" t="s">
-        <v>403</v>
+        <v>29</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D27">
-        <v>1226</v>
+        <v>774</v>
       </c>
       <c r="E27">
-        <v>275</v>
+        <v>2435</v>
       </c>
       <c r="F27">
-        <v>1501</v>
+        <v>3209</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D28">
-        <v>444</v>
+        <v>1805</v>
       </c>
       <c r="E28">
-        <v>122</v>
+        <v>16089</v>
       </c>
       <c r="F28">
-        <v>566</v>
+        <v>17894</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D29">
-        <v>319</v>
+        <v>1264</v>
       </c>
       <c r="E29">
-        <v>59</v>
+        <v>593</v>
       </c>
       <c r="F29">
-        <v>378</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D30">
-        <v>342</v>
+        <v>319</v>
       </c>
       <c r="E30">
-        <v>118</v>
+        <v>813</v>
       </c>
       <c r="F30">
-        <v>460</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="C31" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31">
-        <v>155</v>
+        <v>73</v>
       </c>
       <c r="E31">
-        <v>34</v>
+        <v>925</v>
       </c>
       <c r="F31">
-        <v>189</v>
+        <v>998</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D32">
-        <v>278</v>
+        <v>70</v>
       </c>
       <c r="E32">
-        <v>79</v>
+        <v>242</v>
       </c>
       <c r="F32">
-        <v>357</v>
+        <v>312</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D33">
-        <v>198</v>
+        <v>128</v>
       </c>
       <c r="E33">
-        <v>59</v>
+        <v>219</v>
       </c>
       <c r="F33">
-        <v>257</v>
-[...2 lines deleted...]
-    <row r="34"/>
+        <v>347</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>7</v>
+      </c>
+      <c r="B34" t="s">
+        <v>415</v>
+      </c>
+      <c r="C34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34">
+        <v>419</v>
+      </c>
+      <c r="E34">
+        <v>253</v>
+      </c>
+      <c r="F34">
+        <v>672</v>
+      </c>
+    </row>
     <row r="35">
       <c r="A35">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B35" t="s">
+        <v>416</v>
+      </c>
+      <c r="C35" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35">
+        <v>33</v>
+      </c>
+      <c r="E35">
+        <v>579</v>
+      </c>
+      <c r="F35">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
         <v>9</v>
       </c>
-      <c r="C35" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B36" t="s">
-        <v>30</v>
+        <v>417</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D36">
-        <v>3309</v>
+        <v>41</v>
       </c>
       <c r="E36">
-        <v>484</v>
+        <v>245</v>
       </c>
       <c r="F36">
-        <v>3793</v>
-[...21 lines deleted...]
-    </row>
+        <v>286</v>
+      </c>
+    </row>
+    <row r="37"/>
     <row r="38">
       <c r="A38">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B38" t="s">
-        <v>411</v>
+        <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D38">
-        <v>908</v>
+        <v>21071</v>
       </c>
       <c r="E38">
-        <v>152</v>
+        <v>29562</v>
       </c>
       <c r="F38">
-        <v>1060</v>
+        <v>50633</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39">
-        <v>3</v>
+      <c r="A39" t="s">
+        <v>29</v>
       </c>
       <c r="B39" t="s">
-        <v>412</v>
+        <v>29</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D39">
-        <v>639</v>
+        <v>1968</v>
       </c>
       <c r="E39">
-        <v>324</v>
+        <v>3182</v>
       </c>
       <c r="F39">
-        <v>963</v>
+        <v>5150</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D40">
-        <v>450</v>
+        <v>1858</v>
       </c>
       <c r="E40">
-        <v>122</v>
+        <v>15228</v>
       </c>
       <c r="F40">
-        <v>572</v>
+        <v>17086</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="C41" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D41">
-        <v>2458</v>
+        <v>13675</v>
       </c>
       <c r="E41">
-        <v>1864</v>
+        <v>1254</v>
       </c>
       <c r="F41">
-        <v>4322</v>
+        <v>14929</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D42">
-        <v>684</v>
+        <v>347</v>
       </c>
       <c r="E42">
-        <v>162</v>
+        <v>531</v>
       </c>
       <c r="F42">
-        <v>846</v>
+        <v>878</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D43">
-        <v>392</v>
+        <v>671</v>
       </c>
       <c r="E43">
-        <v>127</v>
+        <v>8007</v>
       </c>
       <c r="F43">
-        <v>519</v>
+        <v>8678</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D44">
-        <v>121</v>
+        <v>849</v>
       </c>
       <c r="E44">
-        <v>49</v>
+        <v>282</v>
       </c>
       <c r="F44">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="45"/>
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>423</v>
+      </c>
+      <c r="C45" t="s">
+        <v>37</v>
+      </c>
+      <c r="D45">
+        <v>66</v>
+      </c>
+      <c r="E45">
+        <v>94</v>
+      </c>
+      <c r="F45">
+        <v>160</v>
+      </c>
+    </row>
     <row r="46">
       <c r="A46">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>10</v>
+        <v>424</v>
       </c>
       <c r="C46" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D46">
-        <v>24382</v>
+        <v>1490</v>
       </c>
       <c r="E46">
-        <v>8326</v>
+        <v>719</v>
       </c>
       <c r="F46">
-        <v>32708</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" t="s">
-        <v>30</v>
+      <c r="A47">
+        <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>30</v>
+        <v>425</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D47">
-        <v>5262</v>
+        <v>79</v>
       </c>
       <c r="E47">
-        <v>1418</v>
+        <v>100</v>
       </c>
       <c r="F47">
-        <v>6680</v>
+        <v>179</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D48">
-        <v>4791</v>
+        <v>68</v>
       </c>
       <c r="E48">
-        <v>1051</v>
+        <v>165</v>
       </c>
       <c r="F48">
-        <v>5842</v>
-[...21 lines deleted...]
-    </row>
+        <v>233</v>
+      </c>
+    </row>
+    <row r="49"/>
     <row r="50">
       <c r="A50">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>420</v>
+        <v>10</v>
       </c>
       <c r="C50" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D50">
-        <v>1166</v>
+        <v>19965</v>
       </c>
       <c r="E50">
-        <v>376</v>
+        <v>10913</v>
       </c>
       <c r="F50">
-        <v>1542</v>
+        <v>30878</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51">
-        <v>4</v>
+      <c r="A51" t="s">
+        <v>29</v>
       </c>
       <c r="B51" t="s">
-        <v>421</v>
+        <v>29</v>
       </c>
       <c r="C51" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D51">
-        <v>1759</v>
+        <v>1287</v>
       </c>
       <c r="E51">
-        <v>332</v>
+        <v>1772</v>
       </c>
       <c r="F51">
-        <v>2091</v>
+        <v>3059</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D52">
-        <v>3308</v>
+        <v>5559</v>
       </c>
       <c r="E52">
-        <v>684</v>
+        <v>1709</v>
       </c>
       <c r="F52">
-        <v>3992</v>
+        <v>7268</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D53">
-        <v>769</v>
+        <v>368</v>
       </c>
       <c r="E53">
-        <v>112</v>
+        <v>1819</v>
       </c>
       <c r="F53">
-        <v>881</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B54" t="s">
+        <v>429</v>
+      </c>
+      <c r="C54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54">
+        <v>445</v>
+      </c>
+      <c r="E54">
         <v>424</v>
       </c>
-      <c r="C54" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F54">
-        <v>1693</v>
+        <v>869</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="C55" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D55">
-        <v>3594</v>
+        <v>10350</v>
       </c>
       <c r="E55">
-        <v>142</v>
+        <v>602</v>
       </c>
       <c r="F55">
-        <v>3736</v>
-[...2 lines deleted...]
-    <row r="56"/>
+        <v>10952</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>5</v>
+      </c>
+      <c r="B56" t="s">
+        <v>431</v>
+      </c>
+      <c r="C56" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56">
+        <v>213</v>
+      </c>
+      <c r="E56">
+        <v>335</v>
+      </c>
+      <c r="F56">
+        <v>548</v>
+      </c>
+    </row>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>11</v>
+        <v>432</v>
       </c>
       <c r="C57" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D57">
-        <v>1349</v>
+        <v>1445</v>
       </c>
       <c r="E57">
-        <v>272</v>
+        <v>365</v>
       </c>
       <c r="F57">
-        <v>1621</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" t="s">
-        <v>30</v>
+      <c r="A58">
+        <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>30</v>
+        <v>433</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D58">
-        <v>507</v>
+        <v>53</v>
       </c>
       <c r="E58">
-        <v>73</v>
+        <v>3059</v>
       </c>
       <c r="F58">
-        <v>580</v>
+        <v>3112</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="C59" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D59">
-        <v>289</v>
+        <v>49</v>
       </c>
       <c r="E59">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="F59">
-        <v>349</v>
+        <v>120</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D60">
-        <v>409</v>
+        <v>196</v>
       </c>
       <c r="E60">
-        <v>103</v>
+        <v>757</v>
       </c>
       <c r="F60">
-        <v>512</v>
-[...22 lines deleted...]
-    <row r="62"/>
+        <v>953</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>6</v>
+      </c>
+      <c r="B62" t="s">
+        <v>11</v>
+      </c>
+      <c r="C62" t="s">
+        <v>34</v>
+      </c>
+      <c r="D62">
+        <v>507</v>
+      </c>
+      <c r="E62">
+        <v>1609</v>
+      </c>
+      <c r="F62">
+        <v>2116</v>
+      </c>
+    </row>
     <row r="63">
-      <c r="A63">
-        <v>7</v>
+      <c r="A63" t="s">
+        <v>29</v>
       </c>
       <c r="B63" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C63" t="s">
         <v>35</v>
       </c>
       <c r="D63">
-        <v>2433</v>
+        <v>177</v>
       </c>
       <c r="E63">
-        <v>324</v>
+        <v>291</v>
       </c>
       <c r="F63">
-        <v>2757</v>
+        <v>468</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64" t="s">
-        <v>30</v>
+      <c r="A64">
+        <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>30</v>
+        <v>436</v>
       </c>
       <c r="C64" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D64">
-        <v>949</v>
+        <v>121</v>
       </c>
       <c r="E64">
-        <v>76</v>
+        <v>799</v>
       </c>
       <c r="F64">
-        <v>1025</v>
+        <v>920</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="C65" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D65">
-        <v>625</v>
+        <v>173</v>
       </c>
       <c r="E65">
-        <v>107</v>
+        <v>374</v>
       </c>
       <c r="F65">
-        <v>732</v>
+        <v>547</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="C66" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D66">
-        <v>341</v>
+        <v>36</v>
       </c>
       <c r="E66">
-        <v>54</v>
+        <v>145</v>
       </c>
       <c r="F66">
-        <v>395</v>
-[...21 lines deleted...]
-    </row>
+        <v>181</v>
+      </c>
+    </row>
+    <row r="67"/>
     <row r="68">
       <c r="A68">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B68" t="s">
-        <v>432</v>
+        <v>12</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D68">
-        <v>311</v>
+        <v>429</v>
       </c>
       <c r="E68">
-        <v>58</v>
+        <v>864</v>
       </c>
       <c r="F68">
-        <v>369</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="69">
-      <c r="A69">
-        <v>5</v>
+      <c r="A69" t="s">
+        <v>29</v>
       </c>
       <c r="B69" t="s">
-        <v>433</v>
+        <v>29</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D69">
-        <v>49</v>
+        <v>291</v>
       </c>
       <c r="E69">
-        <v>11</v>
+        <v>615</v>
       </c>
       <c r="F69">
-        <v>60</v>
-[...4 lines deleted...]
-      <c r="A71">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>1</v>
+      </c>
+      <c r="B70" t="s">
+        <v>439</v>
+      </c>
+      <c r="C70" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70">
+        <v>138</v>
+      </c>
+      <c r="E70">
+        <v>249</v>
+      </c>
+      <c r="F70">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
         <v>8</v>
       </c>
-      <c r="B71" t="s">
+      <c r="B72" t="s">
         <v>13</v>
       </c>
-      <c r="C71" t="s">
+      <c r="C72" t="s">
+        <v>34</v>
+      </c>
+      <c r="D72">
+        <v>22902</v>
+      </c>
+      <c r="E72">
+        <v>29106</v>
+      </c>
+      <c r="F72">
+        <v>52008</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>29</v>
+      </c>
+      <c r="B73" t="s">
+        <v>29</v>
+      </c>
+      <c r="C73" t="s">
         <v>35</v>
       </c>
-      <c r="D71">
-[...38 lines deleted...]
-      </c>
       <c r="D73">
-        <v>6545</v>
+        <v>1834</v>
       </c>
       <c r="E73">
-        <v>5436</v>
+        <v>2746</v>
       </c>
       <c r="F73">
-        <v>11981</v>
+        <v>4580</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D74">
-        <v>10568</v>
+        <v>8279</v>
       </c>
       <c r="E74">
-        <v>2860</v>
+        <v>3144</v>
       </c>
       <c r="F74">
-        <v>13428</v>
+        <v>11423</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="C75" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D75">
-        <v>4402</v>
+        <v>562</v>
       </c>
       <c r="E75">
-        <v>926</v>
+        <v>3056</v>
       </c>
       <c r="F75">
-        <v>5328</v>
+        <v>3618</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B76" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="C76" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D76">
-        <v>4630</v>
+        <v>2225</v>
       </c>
       <c r="E76">
-        <v>976</v>
+        <v>709</v>
       </c>
       <c r="F76">
-        <v>5606</v>
+        <v>2934</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B77" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="C77" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D77">
-        <v>2651</v>
+        <v>409</v>
       </c>
       <c r="E77">
-        <v>238</v>
+        <v>2355</v>
       </c>
       <c r="F77">
-        <v>2889</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B78" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="C78" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D78">
-        <v>6498</v>
+        <v>2452</v>
       </c>
       <c r="E78">
-        <v>551</v>
+        <v>1713</v>
       </c>
       <c r="F78">
-        <v>7049</v>
+        <v>4165</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B79" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D79">
-        <v>6739</v>
+        <v>673</v>
       </c>
       <c r="E79">
-        <v>1775</v>
+        <v>395</v>
       </c>
       <c r="F79">
-        <v>8514</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
+        <v>7</v>
+      </c>
+      <c r="B80" t="s">
+        <v>446</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>3190</v>
+      </c>
+      <c r="E80">
+        <v>13531</v>
+      </c>
+      <c r="F80">
+        <v>16721</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
         <v>8</v>
       </c>
-      <c r="B80" t="s">
-[...15 lines deleted...]
-    <row r="81"/>
+      <c r="B81" t="s">
+        <v>447</v>
+      </c>
+      <c r="C81" t="s">
+        <v>37</v>
+      </c>
+      <c r="D81">
+        <v>3106</v>
+      </c>
+      <c r="E81">
+        <v>800</v>
+      </c>
+      <c r="F81">
+        <v>3906</v>
+      </c>
+    </row>
     <row r="82">
       <c r="A82">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B82" t="s">
-        <v>14</v>
+        <v>448</v>
       </c>
       <c r="C82" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D82">
-        <v>2708</v>
+        <v>172</v>
       </c>
       <c r="E82">
-        <v>89</v>
+        <v>657</v>
       </c>
       <c r="F82">
-        <v>2797</v>
-[...21 lines deleted...]
-    </row>
+        <v>829</v>
+      </c>
+    </row>
+    <row r="83"/>
     <row r="84">
       <c r="A84">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B84" t="s">
-        <v>442</v>
+        <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D84">
-        <v>406</v>
+        <v>2911</v>
       </c>
       <c r="E84">
-        <v>40</v>
+        <v>3209</v>
       </c>
       <c r="F84">
-        <v>446</v>
+        <v>6120</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85">
-        <v>2</v>
+      <c r="A85" t="s">
+        <v>29</v>
       </c>
       <c r="B85" t="s">
-        <v>443</v>
+        <v>29</v>
       </c>
       <c r="C85" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D85">
-        <v>602</v>
+        <v>176</v>
       </c>
       <c r="E85">
-        <v>10</v>
+        <v>527</v>
       </c>
       <c r="F85">
-        <v>612</v>
+        <v>703</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="C86" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D86">
-        <v>1315</v>
+        <v>2150</v>
       </c>
       <c r="E86">
-        <v>14</v>
+        <v>926</v>
       </c>
       <c r="F86">
-        <v>1329</v>
-[...2 lines deleted...]
-    <row r="87"/>
+        <v>3076</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>450</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>88</v>
+      </c>
+      <c r="E87">
+        <v>521</v>
+      </c>
+      <c r="F87">
+        <v>609</v>
+      </c>
+    </row>
     <row r="88">
       <c r="A88">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>15</v>
+        <v>451</v>
       </c>
       <c r="C88" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D88">
-        <v>37107</v>
+        <v>61</v>
       </c>
       <c r="E88">
-        <v>3088</v>
+        <v>164</v>
       </c>
       <c r="F88">
-        <v>40195</v>
+        <v>225</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89" t="s">
-        <v>30</v>
+      <c r="A89">
+        <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>30</v>
+        <v>452</v>
       </c>
       <c r="C89" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D89">
-        <v>3697</v>
+        <v>53</v>
       </c>
       <c r="E89">
-        <v>414</v>
+        <v>491</v>
       </c>
       <c r="F89">
-        <v>4111</v>
+        <v>544</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D90">
-        <v>5978</v>
+        <v>211</v>
       </c>
       <c r="E90">
-        <v>688</v>
+        <v>116</v>
       </c>
       <c r="F90">
-        <v>6666</v>
+        <v>327</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B91" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="C91" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D91">
-        <v>8475</v>
+        <v>25</v>
       </c>
       <c r="E91">
-        <v>380</v>
+        <v>80</v>
       </c>
       <c r="F91">
-        <v>8855</v>
+        <v>105</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B92" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="C92" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D92">
-        <v>1812</v>
+        <v>33</v>
       </c>
       <c r="E92">
-        <v>404</v>
+        <v>329</v>
       </c>
       <c r="F92">
-        <v>2216</v>
+        <v>362</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B93" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="C93" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D93">
-        <v>2756</v>
+        <v>109</v>
       </c>
       <c r="E93">
-        <v>305</v>
+        <v>35</v>
       </c>
       <c r="F93">
-        <v>3061</v>
+        <v>144</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
+        <v>9</v>
+      </c>
+      <c r="B94" t="s">
+        <v>457</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94">
         <v>5</v>
       </c>
-      <c r="B94" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E94">
-        <v>124</v>
+        <v>20</v>
       </c>
       <c r="F94">
-        <v>11475</v>
-[...21 lines deleted...]
-    </row>
+        <v>25</v>
+      </c>
+    </row>
+    <row r="95"/>
     <row r="96">
       <c r="A96">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B96" t="s">
-        <v>451</v>
+        <v>16</v>
       </c>
       <c r="C96" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D96">
-        <v>395</v>
+        <v>10478</v>
       </c>
       <c r="E96">
-        <v>142</v>
+        <v>17743</v>
       </c>
       <c r="F96">
-        <v>537</v>
+        <v>28221</v>
       </c>
     </row>
     <row r="97">
-      <c r="A97">
-        <v>8</v>
+      <c r="A97" t="s">
+        <v>29</v>
       </c>
       <c r="B97" t="s">
-        <v>452</v>
+        <v>29</v>
       </c>
       <c r="C97" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D97">
-        <v>781</v>
+        <v>850</v>
       </c>
       <c r="E97">
-        <v>38</v>
+        <v>1604</v>
       </c>
       <c r="F97">
-        <v>819</v>
-[...2 lines deleted...]
-    <row r="98"/>
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>1</v>
+      </c>
+      <c r="B98" t="s">
+        <v>458</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98">
+        <v>4841</v>
+      </c>
+      <c r="E98">
+        <v>2712</v>
+      </c>
+      <c r="F98">
+        <v>7553</v>
+      </c>
+    </row>
     <row r="99">
       <c r="A99">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>16</v>
+        <v>459</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D99">
-        <v>2688</v>
+        <v>3278</v>
       </c>
       <c r="E99">
-        <v>477</v>
+        <v>903</v>
       </c>
       <c r="F99">
-        <v>3165</v>
+        <v>4181</v>
       </c>
     </row>
     <row r="100">
-      <c r="A100" t="s">
-        <v>30</v>
+      <c r="A100">
+        <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>30</v>
+        <v>460</v>
       </c>
       <c r="C100" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D100">
-        <v>550</v>
+        <v>447</v>
       </c>
       <c r="E100">
-        <v>51</v>
+        <v>360</v>
       </c>
       <c r="F100">
-        <v>601</v>
+        <v>807</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B101" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="C101" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D101">
-        <v>639</v>
+        <v>120</v>
       </c>
       <c r="E101">
-        <v>91</v>
+        <v>5619</v>
       </c>
       <c r="F101">
-        <v>730</v>
+        <v>5739</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B102" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="C102" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D102">
-        <v>494</v>
+        <v>191</v>
       </c>
       <c r="E102">
-        <v>139</v>
+        <v>899</v>
       </c>
       <c r="F102">
-        <v>633</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B103" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D103">
-        <v>351</v>
+        <v>441</v>
       </c>
       <c r="E103">
-        <v>26</v>
+        <v>479</v>
       </c>
       <c r="F103">
-        <v>377</v>
+        <v>920</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B104" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
       <c r="C104" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D104">
-        <v>110</v>
+        <v>181</v>
       </c>
       <c r="E104">
-        <v>14</v>
+        <v>3873</v>
       </c>
       <c r="F104">
-        <v>124</v>
+        <v>4054</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B105" t="s">
-        <v>457</v>
+        <v>465</v>
       </c>
       <c r="C105" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D105">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="E105">
-        <v>10</v>
+        <v>127</v>
       </c>
       <c r="F105">
-        <v>90</v>
+        <v>183</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B106" t="s">
-        <v>458</v>
+        <v>466</v>
       </c>
       <c r="C106" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D106">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="E106">
-        <v>131</v>
+        <v>1167</v>
       </c>
       <c r="F106">
-        <v>199</v>
-[...21 lines deleted...]
-    </row>
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="107"/>
     <row r="108">
       <c r="A108">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B108" t="s">
-        <v>460</v>
+        <v>17</v>
       </c>
       <c r="C108" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D108">
-        <v>325</v>
+        <v>479</v>
       </c>
       <c r="E108">
-        <v>12</v>
+        <v>1985</v>
       </c>
       <c r="F108">
-        <v>337</v>
-[...2 lines deleted...]
-    <row r="109"/>
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>29</v>
+      </c>
+      <c r="B109" t="s">
+        <v>29</v>
+      </c>
+      <c r="C109" t="s">
+        <v>35</v>
+      </c>
+      <c r="D109">
+        <v>113</v>
+      </c>
+      <c r="E109">
+        <v>243</v>
+      </c>
+      <c r="F109">
+        <v>356</v>
+      </c>
+    </row>
     <row r="110">
       <c r="A110">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B110" t="s">
-        <v>17</v>
+        <v>467</v>
       </c>
       <c r="C110" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D110">
-        <v>25606</v>
+        <v>182</v>
       </c>
       <c r="E110">
-        <v>15111</v>
+        <v>1381</v>
       </c>
       <c r="F110">
-        <v>40717</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="111">
-      <c r="A111" t="s">
-        <v>30</v>
+      <c r="A111">
+        <v>2</v>
       </c>
       <c r="B111" t="s">
-        <v>30</v>
+        <v>468</v>
       </c>
       <c r="C111" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D111">
-        <v>2998</v>
+        <v>40</v>
       </c>
       <c r="E111">
-        <v>877</v>
+        <v>126</v>
       </c>
       <c r="F111">
-        <v>3875</v>
+        <v>166</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B112" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D112">
-        <v>2735</v>
+        <v>56</v>
       </c>
       <c r="E112">
-        <v>661</v>
+        <v>53</v>
       </c>
       <c r="F112">
-        <v>3396</v>
+        <v>109</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B113" t="s">
-        <v>462</v>
+        <v>470</v>
       </c>
       <c r="C113" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D113">
-        <v>7432</v>
+        <v>18</v>
       </c>
       <c r="E113">
-        <v>356</v>
+        <v>134</v>
       </c>
       <c r="F113">
-        <v>7788</v>
+        <v>152</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B114" t="s">
-        <v>463</v>
+        <v>471</v>
       </c>
       <c r="C114" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D114">
-        <v>7110</v>
+        <v>52</v>
       </c>
       <c r="E114">
-        <v>7950</v>
+        <v>28</v>
       </c>
       <c r="F114">
-        <v>15060</v>
+        <v>80</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B115" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
       <c r="C115" t="s">
+        <v>37</v>
+      </c>
+      <c r="D115">
+        <v>18</v>
+      </c>
+      <c r="E115">
+        <v>20</v>
+      </c>
+      <c r="F115">
         <v>38</v>
       </c>
-      <c r="D115">
-[...28 lines deleted...]
-    </row>
+    </row>
+    <row r="116"/>
     <row r="117">
       <c r="A117">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B117" t="s">
-        <v>466</v>
+        <v>18</v>
       </c>
       <c r="C117" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D117">
-        <v>176</v>
+        <v>20205</v>
       </c>
       <c r="E117">
-        <v>43</v>
+        <v>20659</v>
       </c>
       <c r="F117">
-        <v>219</v>
+        <v>40864</v>
       </c>
     </row>
     <row r="118">
-      <c r="A118">
-        <v>7</v>
+      <c r="A118" t="s">
+        <v>29</v>
       </c>
       <c r="B118" t="s">
-        <v>467</v>
+        <v>29</v>
       </c>
       <c r="C118" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D118">
-        <v>636</v>
+        <v>1137</v>
       </c>
       <c r="E118">
-        <v>298</v>
+        <v>1577</v>
       </c>
       <c r="F118">
-        <v>934</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B119" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="C119" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D119">
-        <v>2023</v>
+        <v>1528</v>
       </c>
       <c r="E119">
-        <v>180</v>
+        <v>4236</v>
       </c>
       <c r="F119">
-        <v>2203</v>
-[...2 lines deleted...]
-    <row r="120"/>
+        <v>5764</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>2</v>
+      </c>
+      <c r="B120" t="s">
+        <v>474</v>
+      </c>
+      <c r="C120" t="s">
+        <v>37</v>
+      </c>
+      <c r="D120">
+        <v>7991</v>
+      </c>
+      <c r="E120">
+        <v>1256</v>
+      </c>
+      <c r="F120">
+        <v>9247</v>
+      </c>
+    </row>
     <row r="121">
       <c r="A121">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B121" t="s">
-        <v>18</v>
+        <v>475</v>
       </c>
       <c r="C121" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D121">
-        <v>610</v>
+        <v>326</v>
       </c>
       <c r="E121">
-        <v>308</v>
+        <v>4009</v>
       </c>
       <c r="F121">
-        <v>918</v>
+        <v>4335</v>
       </c>
     </row>
     <row r="122">
-      <c r="A122" t="s">
-        <v>30</v>
+      <c r="A122">
+        <v>4</v>
       </c>
       <c r="B122" t="s">
-        <v>30</v>
+        <v>476</v>
       </c>
       <c r="C122" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D122">
-        <v>258</v>
+        <v>7417</v>
       </c>
       <c r="E122">
-        <v>97</v>
+        <v>2128</v>
       </c>
       <c r="F122">
-        <v>355</v>
+        <v>9545</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B123" t="s">
-        <v>469</v>
+        <v>477</v>
       </c>
       <c r="C123" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D123">
-        <v>216</v>
+        <v>957</v>
       </c>
       <c r="E123">
-        <v>125</v>
+        <v>6951</v>
       </c>
       <c r="F123">
-        <v>341</v>
+        <v>7908</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B124" t="s">
-        <v>470</v>
+        <v>478</v>
       </c>
       <c r="C124" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D124">
-        <v>136</v>
+        <v>101</v>
       </c>
       <c r="E124">
-        <v>86</v>
+        <v>126</v>
       </c>
       <c r="F124">
-        <v>222</v>
-[...2 lines deleted...]
-    <row r="125"/>
+        <v>227</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>7</v>
+      </c>
+      <c r="B125" t="s">
+        <v>479</v>
+      </c>
+      <c r="C125" t="s">
+        <v>37</v>
+      </c>
+      <c r="D125">
+        <v>235</v>
+      </c>
+      <c r="E125">
+        <v>154</v>
+      </c>
+      <c r="F125">
+        <v>389</v>
+      </c>
+    </row>
     <row r="126">
       <c r="A126">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B126" t="s">
-        <v>19</v>
+        <v>480</v>
       </c>
       <c r="C126" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D126">
-        <v>827</v>
+        <v>438</v>
       </c>
       <c r="E126">
-        <v>141</v>
+        <v>186</v>
       </c>
       <c r="F126">
-        <v>968</v>
+        <v>624</v>
       </c>
     </row>
     <row r="127">
-      <c r="A127" t="s">
-        <v>30</v>
+      <c r="A127">
+        <v>9</v>
       </c>
       <c r="B127" t="s">
-        <v>30</v>
+        <v>481</v>
       </c>
       <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>75</v>
+      </c>
+      <c r="E127">
         <v>36</v>
       </c>
-      <c r="D127">
-[...4 lines deleted...]
-      </c>
       <c r="F127">
-        <v>190</v>
-[...21 lines deleted...]
-    </row>
+        <v>111</v>
+      </c>
+    </row>
+    <row r="128"/>
     <row r="129">
       <c r="A129">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B129" t="s">
-        <v>472</v>
+        <v>19</v>
       </c>
       <c r="C129" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D129">
-        <v>75</v>
+        <v>481</v>
       </c>
       <c r="E129">
-        <v>13</v>
+        <v>560</v>
       </c>
       <c r="F129">
-        <v>88</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="130">
-      <c r="A130">
-        <v>3</v>
+      <c r="A130" t="s">
+        <v>29</v>
       </c>
       <c r="B130" t="s">
-        <v>473</v>
+        <v>29</v>
       </c>
       <c r="C130" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D130">
-        <v>59</v>
+        <v>355</v>
       </c>
       <c r="E130">
+        <v>202</v>
+      </c>
+      <c r="F130">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>1</v>
+      </c>
+      <c r="B131" t="s">
+        <v>482</v>
+      </c>
+      <c r="C131" t="s">
+        <v>37</v>
+      </c>
+      <c r="D131">
+        <v>126</v>
+      </c>
+      <c r="E131">
+        <v>358</v>
+      </c>
+      <c r="F131">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="132"/>
+    <row r="133">
+      <c r="A133">
         <v>16</v>
       </c>
-      <c r="F130">
-[...8 lines deleted...]
-      <c r="B132" t="s">
+      <c r="B133" t="s">
         <v>20</v>
       </c>
-      <c r="C132" t="s">
+      <c r="C133" t="s">
+        <v>34</v>
+      </c>
+      <c r="D133">
+        <v>92</v>
+      </c>
+      <c r="E133">
+        <v>456</v>
+      </c>
+      <c r="F133">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s">
+        <v>29</v>
+      </c>
+      <c r="B134" t="s">
+        <v>29</v>
+      </c>
+      <c r="C134" t="s">
         <v>35</v>
       </c>
-      <c r="D132">
-[...38 lines deleted...]
-      </c>
       <c r="D134">
-        <v>2301</v>
+        <v>14</v>
       </c>
       <c r="E134">
-        <v>313</v>
+        <v>177</v>
       </c>
       <c r="F134">
-        <v>2614</v>
+        <v>191</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B135" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="C135" t="s">
+        <v>37</v>
+      </c>
+      <c r="D135">
         <v>38</v>
       </c>
-      <c r="D135">
-[...1 lines deleted...]
-      </c>
       <c r="E135">
-        <v>554</v>
+        <v>186</v>
       </c>
       <c r="F135">
-        <v>6267</v>
+        <v>224</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B136" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="C136" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D136">
-        <v>1129</v>
+        <v>40</v>
       </c>
       <c r="E136">
-        <v>385</v>
+        <v>93</v>
       </c>
       <c r="F136">
-        <v>1514</v>
-[...21 lines deleted...]
-    </row>
+        <v>133</v>
+      </c>
+    </row>
+    <row r="137"/>
     <row r="138">
       <c r="A138">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="B138" t="s">
-        <v>478</v>
+        <v>21</v>
       </c>
       <c r="C138" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D138">
-        <v>1224</v>
+        <v>16729</v>
       </c>
       <c r="E138">
-        <v>83</v>
+        <v>17489</v>
       </c>
       <c r="F138">
-        <v>1307</v>
+        <v>34218</v>
       </c>
     </row>
     <row r="139">
-      <c r="A139">
-        <v>6</v>
+      <c r="A139" t="s">
+        <v>29</v>
       </c>
       <c r="B139" t="s">
-        <v>479</v>
+        <v>29</v>
       </c>
       <c r="C139" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D139">
-        <v>132</v>
+        <v>852</v>
       </c>
       <c r="E139">
-        <v>15</v>
+        <v>1024</v>
       </c>
       <c r="F139">
-        <v>147</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B140" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="C140" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D140">
-        <v>1942</v>
+        <v>8795</v>
       </c>
       <c r="E140">
-        <v>50</v>
+        <v>4685</v>
       </c>
       <c r="F140">
-        <v>1992</v>
+        <v>13480</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B141" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="C141" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D141">
-        <v>1929</v>
+        <v>698</v>
       </c>
       <c r="E141">
-        <v>176</v>
+        <v>2157</v>
       </c>
       <c r="F141">
-        <v>2105</v>
-[...2 lines deleted...]
-    <row r="142"/>
+        <v>2855</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>3</v>
+      </c>
+      <c r="B142" t="s">
+        <v>487</v>
+      </c>
+      <c r="C142" t="s">
+        <v>37</v>
+      </c>
+      <c r="D142">
+        <v>135</v>
+      </c>
+      <c r="E142">
+        <v>179</v>
+      </c>
+      <c r="F142">
+        <v>314</v>
+      </c>
+    </row>
     <row r="143">
       <c r="A143">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="B143" t="s">
-        <v>21</v>
+        <v>488</v>
       </c>
       <c r="C143" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D143">
-        <v>6156</v>
+        <v>1199</v>
       </c>
       <c r="E143">
-        <v>2006</v>
+        <v>8869</v>
       </c>
       <c r="F143">
-        <v>8162</v>
+        <v>10068</v>
       </c>
     </row>
     <row r="144">
-      <c r="A144" t="s">
-        <v>30</v>
+      <c r="A144">
+        <v>5</v>
       </c>
       <c r="B144" t="s">
-        <v>30</v>
+        <v>489</v>
       </c>
       <c r="C144" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D144">
-        <v>1008</v>
+        <v>4698</v>
       </c>
       <c r="E144">
-        <v>482</v>
+        <v>266</v>
       </c>
       <c r="F144">
-        <v>1490</v>
+        <v>4964</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B145" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="C145" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D145">
-        <v>1896</v>
+        <v>106</v>
       </c>
       <c r="E145">
-        <v>455</v>
+        <v>99</v>
       </c>
       <c r="F145">
-        <v>2351</v>
+        <v>205</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B146" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="C146" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D146">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="E146">
-        <v>308</v>
+        <v>63</v>
       </c>
       <c r="F146">
-        <v>533</v>
+        <v>228</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B147" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="C147" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D147">
-        <v>1151</v>
+        <v>33</v>
       </c>
       <c r="E147">
-        <v>234</v>
+        <v>86</v>
       </c>
       <c r="F147">
-        <v>1385</v>
+        <v>119</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B148" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="C148" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D148">
-        <v>1082</v>
+        <v>48</v>
       </c>
       <c r="E148">
-        <v>273</v>
+        <v>61</v>
       </c>
       <c r="F148">
-        <v>1355</v>
-[...21 lines deleted...]
-    </row>
+        <v>109</v>
+      </c>
+    </row>
+    <row r="149"/>
     <row r="150">
       <c r="A150">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="B150" t="s">
-        <v>487</v>
+        <v>22</v>
       </c>
       <c r="C150" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D150">
-        <v>217</v>
+        <v>884</v>
       </c>
       <c r="E150">
-        <v>34</v>
+        <v>2427</v>
       </c>
       <c r="F150">
-        <v>251</v>
+        <v>3311</v>
       </c>
     </row>
     <row r="151">
-      <c r="A151">
-        <v>7</v>
+      <c r="A151" t="s">
+        <v>29</v>
       </c>
       <c r="B151" t="s">
-        <v>488</v>
+        <v>29</v>
       </c>
       <c r="C151" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D151">
-        <v>226</v>
+        <v>104</v>
       </c>
       <c r="E151">
-        <v>83</v>
+        <v>531</v>
       </c>
       <c r="F151">
-        <v>309</v>
+        <v>635</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B152" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="C152" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D152">
-        <v>62</v>
+        <v>240</v>
       </c>
       <c r="E152">
-        <v>31</v>
+        <v>678</v>
       </c>
       <c r="F152">
-        <v>93</v>
+        <v>918</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>2</v>
+      </c>
+      <c r="B153" t="s">
+        <v>495</v>
+      </c>
+      <c r="C153" t="s">
+        <v>37</v>
+      </c>
+      <c r="D153">
+        <v>52</v>
+      </c>
+      <c r="E153">
+        <v>627</v>
+      </c>
+      <c r="F153">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>3</v>
+      </c>
+      <c r="B154" t="s">
+        <v>496</v>
+      </c>
+      <c r="C154" t="s">
+        <v>37</v>
+      </c>
+      <c r="D154">
+        <v>60</v>
+      </c>
+      <c r="E154">
+        <v>326</v>
+      </c>
+      <c r="F154">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>4</v>
+      </c>
+      <c r="B155" t="s">
+        <v>497</v>
+      </c>
+      <c r="C155" t="s">
+        <v>37</v>
+      </c>
+      <c r="D155">
+        <v>12</v>
+      </c>
+      <c r="E155">
+        <v>60</v>
+      </c>
+      <c r="F155">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>5</v>
+      </c>
+      <c r="B156" t="s">
+        <v>498</v>
+      </c>
+      <c r="C156" t="s">
+        <v>37</v>
+      </c>
+      <c r="D156">
+        <v>362</v>
+      </c>
+      <c r="E156">
+        <v>108</v>
+      </c>
+      <c r="F156">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>6</v>
+      </c>
+      <c r="B157" t="s">
+        <v>499</v>
+      </c>
+      <c r="C157" t="s">
+        <v>37</v>
+      </c>
+      <c r="D157">
+        <v>54</v>
+      </c>
+      <c r="E157">
+        <v>97</v>
+      </c>
+      <c r="F157">
+        <v>151</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>