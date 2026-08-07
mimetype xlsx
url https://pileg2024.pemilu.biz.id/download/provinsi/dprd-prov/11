--- v2 (2026-06-08)
+++ v3 (2026-08-07)
@@ -22,68 +22,68 @@
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="ACEH 10 - Partai" sheetId="2" r:id="rId4"/>
-[...16 lines deleted...]
-    <sheet name="ACEH 7 - Caleg" sheetId="19" r:id="rId22"/>
+    <sheet name="ACEH 1 - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="ACEH 1 - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="ACEH 10 - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="ACEH 10 - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="ACEH 2 - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="ACEH 2 - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="ACEH 3 - Partai" sheetId="8" r:id="rId11"/>
+    <sheet name="ACEH 3 - Caleg" sheetId="9" r:id="rId12"/>
+    <sheet name="ACEH 4 - Partai" sheetId="10" r:id="rId13"/>
+    <sheet name="ACEH 4 - Caleg" sheetId="11" r:id="rId14"/>
+    <sheet name="ACEH 5 - Partai" sheetId="12" r:id="rId15"/>
+    <sheet name="ACEH 5 - Caleg" sheetId="13" r:id="rId16"/>
+    <sheet name="ACEH 6 - Partai" sheetId="14" r:id="rId17"/>
+    <sheet name="ACEH 6 - Caleg" sheetId="15" r:id="rId18"/>
+    <sheet name="ACEH 7 - Partai" sheetId="16" r:id="rId19"/>
+    <sheet name="ACEH 7 - Caleg" sheetId="17" r:id="rId20"/>
+    <sheet name="ACEH 8 - Partai" sheetId="18" r:id="rId21"/>
+    <sheet name="ACEH 8 - Caleg" sheetId="19" r:id="rId22"/>
     <sheet name="ACEH 9 - Partai" sheetId="20" r:id="rId23"/>
     <sheet name="ACEH 9 - Caleg" sheetId="21" r:id="rId24"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1463" uniqueCount="1463">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
@@ -122,131 +122,791 @@
   <si>
     <t>PAN</t>
   </si>
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>PNA</t>
   </si>
   <si>
     <t>GABTHAT</t>
   </si>
   <si>
+    <t>PDA</t>
+  </si>
+  <si>
     <t>PA</t>
   </si>
   <si>
     <t>PAS ACEH</t>
   </si>
   <si>
     <t>SIRA</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>ACEH</t>
   </si>
   <si>
+    <t>110001</t>
+  </si>
+  <si>
+    <t>ACEH 1</t>
+  </si>
+  <si>
+    <t>1106</t>
+  </si>
+  <si>
+    <t>ACEH BESAR</t>
+  </si>
+  <si>
+    <t>1171</t>
+  </si>
+  <si>
+    <t>KOTA BANDA ACEH</t>
+  </si>
+  <si>
+    <t>1172</t>
+  </si>
+  <si>
+    <t>KOTA SABANG</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>MUNAWAR AR (NGOH WAN), S.Sos.I., M.Si</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>AMRIZAL, S.H.I.</t>
+  </si>
+  <si>
+    <t>SITI MURNI, S.H.I., M.H.</t>
+  </si>
+  <si>
+    <t>DR. ZAMZAMI, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>H. AZHAR MJ ROMENT</t>
+  </si>
+  <si>
+    <t>AYU NIINGSIH, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>SAIFULSYAH, S.E.</t>
+  </si>
+  <si>
+    <t>BARLIAN JUSTIKA, S.T.</t>
+  </si>
+  <si>
+    <t>NINA WAHYUNI, S.T.</t>
+  </si>
+  <si>
+    <t>AZWIR NAZAR (TGK TURKI)</t>
+  </si>
+  <si>
+    <t>H. MUSTAFA ISHAK</t>
+  </si>
+  <si>
+    <t>Drs. H. ABDURRAHMAN AHMAD</t>
+  </si>
+  <si>
+    <t>AGUSSALIM</t>
+  </si>
+  <si>
+    <t>Dra. ANIZAR ZAINAL</t>
+  </si>
+  <si>
+    <t>IHSANUL AKMAL</t>
+  </si>
+  <si>
+    <t>SAFNI, S.E.</t>
+  </si>
+  <si>
+    <t>HENNI MARINI</t>
+  </si>
+  <si>
+    <t>Ir. H. HAZIMAN. R</t>
+  </si>
+  <si>
+    <t>RATNA KARTIKA, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>MULYADI, S.E.</t>
+  </si>
+  <si>
+    <t>Dra. Hj. MURSIDAH, M.Pd.</t>
+  </si>
+  <si>
+    <t>H. NAZARUDDIN YAHYA, Lc.</t>
+  </si>
+  <si>
+    <t>TEUKU MAHFUD</t>
+  </si>
+  <si>
+    <t>MAHIRUL ATHAR</t>
+  </si>
+  <si>
+    <t>NINING SAGITA NOVA</t>
+  </si>
+  <si>
+    <t>RAFIKA</t>
+  </si>
+  <si>
+    <t>Tgk. MUSTAFA, S.E.I.</t>
+  </si>
+  <si>
+    <t>M. FAJAR HENDRAWAN</t>
+  </si>
+  <si>
+    <t>SAFARIYAH</t>
+  </si>
+  <si>
+    <t>IMAM ANGGA PUTRA</t>
+  </si>
+  <si>
+    <t>MUHAJJIR</t>
+  </si>
+  <si>
+    <t>APRI ANDAYANI</t>
+  </si>
+  <si>
+    <t>MIRZA ADRIAN</t>
+  </si>
+  <si>
+    <t>Dr. ANSARI MUHAMMAD,  S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>TEUKU JULIANSYAH DARWIN</t>
+  </si>
+  <si>
+    <t>SAIDA AFRIDA, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>H. A. HAEQAL ASRI, S.Ked., M.M.</t>
+  </si>
+  <si>
+    <t>Ir. HELVIZAR IBRAHIM, M.Si.</t>
+  </si>
+  <si>
+    <t>AZIZAH NURDIN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>RAHMAT DHARMA JAYA, S.Psi.</t>
+  </si>
+  <si>
+    <t>Drs. ABDUL KARIM GITO</t>
+  </si>
+  <si>
+    <t>RIMA MELATI</t>
+  </si>
+  <si>
+    <t>RAHMAT TABARA, A.Md.</t>
+  </si>
+  <si>
+    <t>SYAMSINAR</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FURQAN FIRMANDEZ</t>
+  </si>
+  <si>
+    <t>H. HERI JULIUS, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>Ir. NURJANI ABDULLAH, M.H.</t>
+  </si>
+  <si>
+    <t>SAFWAN, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>HASDIANA, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD MASRI</t>
+  </si>
+  <si>
+    <t>Drs. H. SAFWAN YUSUF</t>
+  </si>
+  <si>
+    <t>MURSALIN NAGAYA, S.H.I.</t>
+  </si>
+  <si>
+    <t>NADIA FAJRIA ALFATA, S.Pd.</t>
+  </si>
+  <si>
+    <t>Ir. Tgk. H. BUSTAMAM</t>
+  </si>
+  <si>
+    <t>SYAKYA MEIRIZAL</t>
+  </si>
+  <si>
+    <t>Rachmad Kurniady INC, S.T.</t>
+  </si>
+  <si>
+    <t>Herni Hidayati, S.H.</t>
+  </si>
+  <si>
+    <t>SURIAWATI, S.E.</t>
+  </si>
+  <si>
+    <t>MUSTAFA SAPUTRA, S.T.</t>
+  </si>
+  <si>
+    <t>MUJIBURRAHMAN, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>AINUL MARDHIAH</t>
+  </si>
+  <si>
+    <t>dr. MAIMONAR</t>
+  </si>
+  <si>
+    <t>FADLI MUNANDAR, S.T.P.</t>
+  </si>
+  <si>
+    <t>PARULIAN DAULAY</t>
+  </si>
+  <si>
+    <t>YUSMAINAR, S.H.</t>
+  </si>
+  <si>
+    <t>RAHMAD RAMADHAN</t>
+  </si>
+  <si>
+    <t>ISMUNANDAR, S.T.</t>
+  </si>
+  <si>
+    <t>Tgk. H. IRAWAN ABDULLAH, S.Ag.</t>
+  </si>
+  <si>
+    <t>TATI MEUTIA ASMARA, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Ustadz. Ir. H. WARDIAN YUNIFARSYAH, M.T.</t>
+  </si>
+  <si>
+    <t>Hj. DIAN HURIANA,  S.Psi.</t>
+  </si>
+  <si>
+    <t>HAFIDH MAKSUM, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>RAHMAWATI,  S.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIZKI SAPUTRA</t>
+  </si>
+  <si>
+    <t>FAISAL, S.Sos. I</t>
+  </si>
+  <si>
+    <t>YESI BUDAYA SARI, S.Si., M.Mat.</t>
+  </si>
+  <si>
+    <t>ALFI MUSHAITHIR M,  S.T.P.</t>
+  </si>
+  <si>
+    <t>Yusrizal Ibrahim, S.Sn.</t>
+  </si>
+  <si>
+    <t>Des Anita, M.Si.</t>
+  </si>
+  <si>
+    <t>Devi Andria Juliana, S.H.</t>
+  </si>
+  <si>
+    <t>Fahmi Yulizar HS</t>
+  </si>
+  <si>
+    <t>IQBAL IDRIS ALY, S.E.</t>
+  </si>
+  <si>
+    <t>MILA KESUMA, S.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FAIRUZ RUSDI</t>
+  </si>
+  <si>
+    <t>ISKANDAR ALI, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>TEZAR AZWAR</t>
+  </si>
+  <si>
+    <t>NURHAYATI</t>
+  </si>
+  <si>
+    <t>Hj. SYARIFAH RAHMATILLAH, S.H.</t>
+  </si>
+  <si>
+    <t>HERIAN SYAH, A.Md.</t>
+  </si>
+  <si>
+    <t>SUSAN MELANI</t>
+  </si>
+  <si>
+    <t>IBNU SYUKUR, S.E.</t>
+  </si>
+  <si>
+    <t>Arif Pribadi, S.H.</t>
+  </si>
+  <si>
+    <t>LISA MARDIANTY, S.H.</t>
+  </si>
+  <si>
+    <t>MAHDI BASYAH,S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>SULAIMAN ALI, S.E.</t>
+  </si>
+  <si>
+    <t>SARBAINI, S.TP.</t>
+  </si>
+  <si>
+    <t>H. MARWAN, S.P.</t>
+  </si>
+  <si>
+    <t>SAFRIATI, S.H.I.</t>
+  </si>
+  <si>
+    <t>NOVA RAHMI, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>Drs. ZAKIUN FUADI</t>
+  </si>
+  <si>
+    <t>YENNY ALDINA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIKSHA RIDITYA</t>
+  </si>
+  <si>
+    <t>Elyana Rizal</t>
+  </si>
+  <si>
+    <t>JAILANI YUSUF, S.Sos.</t>
+  </si>
+  <si>
+    <t>MUSTAMAIYADI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>ARIF FADILLAH, S. I.Kom., M.M.</t>
+  </si>
+  <si>
+    <t>ZARWATUN NIAM</t>
+  </si>
+  <si>
+    <t>CUT RATNA JUITA</t>
+  </si>
+  <si>
+    <t>M. ALI YAKOB</t>
+  </si>
+  <si>
+    <t>ABD. MUTHALIB, S.Sos.</t>
+  </si>
+  <si>
+    <t>PUTRI MAULIZA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>H. Lukman Abubakar</t>
+  </si>
+  <si>
+    <t>ABON USMAN M.A</t>
+  </si>
+  <si>
+    <t>MIRA FITRIA</t>
+  </si>
+  <si>
+    <t>MUHAZIR, S.Pd.</t>
+  </si>
+  <si>
+    <t>NURBAITI, A.Md.</t>
+  </si>
+  <si>
+    <t>LAILATUNNUR</t>
+  </si>
+  <si>
+    <t>R ADHI SETYA PRIMAULIA, M.T.</t>
+  </si>
+  <si>
+    <t>IRVAN NUR SEPTIAN</t>
+  </si>
+  <si>
+    <t>NURBAITI</t>
+  </si>
+  <si>
+    <t>AZHARI</t>
+  </si>
+  <si>
+    <t>SUHERI SANTOSO</t>
+  </si>
+  <si>
+    <t>ELVIRA HERIYANI</t>
+  </si>
+  <si>
+    <t>YUSRIZAL</t>
+  </si>
+  <si>
+    <t>ILMIZA SA'ADUDDIN DJAMAL MBA</t>
+  </si>
+  <si>
+    <t>DR. FAKHRUL RIJAL, M.A.</t>
+  </si>
+  <si>
+    <t>Dra. HUSNIATI, S.Ag.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZAKI MUBARAK, S.I.P.</t>
+  </si>
+  <si>
+    <t>M. JABAR</t>
+  </si>
+  <si>
+    <t>CUT NURLELAWATI</t>
+  </si>
+  <si>
+    <t>RISAL EFENDI, S.E.Sy</t>
+  </si>
+  <si>
+    <t>FAHMI RIZA</t>
+  </si>
+  <si>
+    <t>RAZIATUT SURAIYA</t>
+  </si>
+  <si>
+    <t>T. KAMAL EL RIDHA, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>T SAMDANI</t>
+  </si>
+  <si>
+    <t>MISWAR FUADY, S.H.</t>
+  </si>
+  <si>
+    <t>ZULFITRI (JOEL BUNGALOWS)</t>
+  </si>
+  <si>
+    <t>ZULIAN PRATIWI, S.E.</t>
+  </si>
+  <si>
+    <t>PANGLIMA YATIM RAFIQ, S.E., M.E.</t>
+  </si>
+  <si>
+    <t>SAFRIJAL JAMAL</t>
+  </si>
+  <si>
+    <t>NABILA RASHA</t>
+  </si>
+  <si>
+    <t>FAKRULLAH MAULANA</t>
+  </si>
+  <si>
+    <t>ZULKARNAINI</t>
+  </si>
+  <si>
+    <t>WINDA SARI</t>
+  </si>
+  <si>
+    <t>ZIAUL AZMI</t>
+  </si>
+  <si>
+    <t>Drs. ZAHRUL MUNZIR, M.SI.</t>
+  </si>
+  <si>
+    <t>YUSRIATI</t>
+  </si>
+  <si>
+    <t>SYARIFUDDIN M. ZEIN</t>
+  </si>
+  <si>
+    <t>Tgk. SYARIFUDDIN, S.H.</t>
+  </si>
+  <si>
+    <t>Tgk. ABDULLAH</t>
+  </si>
+  <si>
+    <t>ENDANG WAHYUNI, S.Si.</t>
+  </si>
+  <si>
+    <t>MIRZA IRWANDA, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>ABDUL SAMAD</t>
+  </si>
+  <si>
+    <t>ITA ASA'MUNA</t>
+  </si>
+  <si>
+    <t>IBNU KHATAB</t>
+  </si>
+  <si>
+    <t>EDDI SHADIQIN</t>
+  </si>
+  <si>
+    <t>Tgk. MUFADDHAL ZAKARIA, S.H.</t>
+  </si>
+  <si>
+    <t>MAISYARAH, S.E.</t>
+  </si>
+  <si>
+    <t>Tgk. SYAHMINAN ZAKARIA, M.H.</t>
+  </si>
+  <si>
+    <t>NASRUDDIN M. DAUD</t>
+  </si>
+  <si>
+    <t>USTADZAH FARIDAH</t>
+  </si>
+  <si>
+    <t>Tgk. ISHADI</t>
+  </si>
+  <si>
+    <t>KHAIRAT, S.Pd.</t>
+  </si>
+  <si>
+    <t>ISWANDI, AMd.Kep (ANDI SIBOS)</t>
+  </si>
+  <si>
+    <t>MUNIRA</t>
+  </si>
+  <si>
+    <t>FITRIADI</t>
+  </si>
+  <si>
+    <t>Tgk. H. MUHIBBUSSABRI AW (ABI MUHIB)</t>
+  </si>
+  <si>
+    <t>NAZARUDDIN, S.I. Kom</t>
+  </si>
+  <si>
+    <t>HASBALLAH, S. Ag.</t>
+  </si>
+  <si>
+    <t>HASPIANA HANAFIAH, S.E. (KAK AS)</t>
+  </si>
+  <si>
+    <t>SULAIMAN, S.E.</t>
+  </si>
+  <si>
+    <t>RIZKY MULIA AZWIR BASYAH</t>
+  </si>
+  <si>
+    <t>FARIDAH</t>
+  </si>
+  <si>
+    <t>T. Hendra Budiansyah</t>
+  </si>
+  <si>
+    <t>Said Firdaus, S.E., M.S.M</t>
+  </si>
+  <si>
+    <t>SYARIFAH NURJANNAH</t>
+  </si>
+  <si>
+    <t>GUNAWAN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Tgk. USMAN MUDA</t>
+  </si>
+  <si>
+    <t>SYARIFAH NAFISAH, A.Md.</t>
+  </si>
+  <si>
+    <t>T. Nasruddin Syah, S.H.</t>
+  </si>
+  <si>
+    <t>SUWARDI</t>
+  </si>
+  <si>
+    <t>Fauziannur, S.I. Kom.</t>
+  </si>
+  <si>
+    <t>Elly Safiana, S.H, Sp. N.</t>
+  </si>
+  <si>
+    <t>Tgk. Sofyan</t>
+  </si>
+  <si>
+    <t>TGK. H. Manjuria M. Amin, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>MULIA NOEROL AISY</t>
+  </si>
+  <si>
+    <t>Syahruramadhan</t>
+  </si>
+  <si>
+    <t>Siti Zulfah, DCN., M.Kes.</t>
+  </si>
+  <si>
+    <t>Tgk. Zulfahmi, M.A.</t>
+  </si>
+  <si>
+    <t>Abu Syammah</t>
+  </si>
+  <si>
+    <t>KANDA SYUKRI, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. HASAN BASRI, M.M.</t>
+  </si>
+  <si>
+    <t>ANIMUZIANI</t>
+  </si>
+  <si>
+    <t>FAKRI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YUSUF BOMBANG</t>
+  </si>
+  <si>
+    <t>CUT FAHRA</t>
+  </si>
+  <si>
+    <t>TEUKU ARMANSYAH</t>
+  </si>
+  <si>
+    <t>SAIFOEDDIN MUKHRI</t>
+  </si>
+  <si>
+    <t>NURMALA</t>
+  </si>
+  <si>
+    <t>MUNAWAR</t>
+  </si>
+  <si>
+    <t>RIZANUR</t>
+  </si>
+  <si>
+    <t>Ir. IKHWAN, M.M.</t>
+  </si>
+  <si>
+    <t>M. JAMAL YUNUS</t>
+  </si>
+  <si>
+    <t>Hj. RASYIDAH, S.E., M.Si</t>
+  </si>
+  <si>
+    <t>H. SOUFYAN M SALEH, S.H.I., M.M.</t>
+  </si>
+  <si>
+    <t>dr. H. IMRAN A. GANI</t>
+  </si>
+  <si>
+    <t>YUSTINI</t>
+  </si>
+  <si>
+    <t>Dr. MADE JAKFAR ABDULLAH, M.A.</t>
+  </si>
+  <si>
+    <t>FATMAWATI, S.Sos.</t>
+  </si>
+  <si>
+    <t>Dra. Hj. HANIFAH S</t>
+  </si>
+  <si>
+    <t>Drs. BUKHARI</t>
+  </si>
+  <si>
+    <t>ICHWANI</t>
+  </si>
+  <si>
     <t>110010</t>
   </si>
   <si>
     <t>ACEH 10</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>ACEH BARAT</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>ACEH JAYA</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>NAGAN RAYA</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>SIMEULUE</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>MUSDI FAUZI</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>JAMIRUL SALEH, S.E., M.M.</t>
   </si>
   <si>
-    <t>NURHAYATI</t>
-[...1 lines deleted...]
-  <si>
     <t>SAIFUL BAHRI</t>
   </si>
   <si>
     <t>SULAIMAN DAUD</t>
   </si>
   <si>
     <t>ZUHRA YANI</t>
   </si>
   <si>
     <t>ROMAYANA HAKAMI</t>
   </si>
   <si>
     <t>M. FARHAN</t>
   </si>
   <si>
     <t>NASRI HAMDAN, S.Sos.</t>
   </si>
   <si>
     <t>Drs. H. ASIB AMIN</t>
   </si>
   <si>
     <t>TEUKU AGUSSALIM, S.H.</t>
   </si>
   <si>
     <t>NETARIA, A.Md.</t>
@@ -272,53 +932,50 @@
   <si>
     <t>GADING HAMONANGAN HASIBUAN</t>
   </si>
   <si>
     <t>Ali Murtaza</t>
   </si>
   <si>
     <t>CUT DIAH PUTRI</t>
   </si>
   <si>
     <t>M. NURDIN</t>
   </si>
   <si>
     <t>KHAIRUL ABRAR IH, S.E</t>
   </si>
   <si>
     <t>AGUSTINA DEWI</t>
   </si>
   <si>
     <t>MUAMMAD FADLI</t>
   </si>
   <si>
     <t>AZHAR DAUD</t>
   </si>
   <si>
-    <t>NURBAITI</t>
-[...1 lines deleted...]
-  <si>
     <t>Dr. T.R. KEUMANGAN, S.H., M.H.</t>
   </si>
   <si>
     <t>Ir. ISKANDAR</t>
   </si>
   <si>
     <t>AITI</t>
   </si>
   <si>
     <t>MUHAMMADI, S.Pd.I.</t>
   </si>
   <si>
     <t>M. KHAISAR</t>
   </si>
   <si>
     <t>RIKA ELFIANTI, S.Pd.I.</t>
   </si>
   <si>
     <t>AAN RISNANDA VALEVI, S.H.</t>
   </si>
   <si>
     <t>REKA MUNANDA</t>
   </si>
   <si>
     <t>DESI IRMAYANI</t>
@@ -572,53 +1229,50 @@
   <si>
     <t>TEUKU ZAHARI</t>
   </si>
   <si>
     <t>LAILINA</t>
   </si>
   <si>
     <t>FATIMAH HIJRAH</t>
   </si>
   <si>
     <t>MUHAMMAD NUR</t>
   </si>
   <si>
     <t>HABSAH</t>
   </si>
   <si>
     <t>RAJA SAYED</t>
   </si>
   <si>
     <t>Tgk. M. SYAHROL</t>
   </si>
   <si>
     <t>H. EVENDI</t>
   </si>
   <si>
-    <t>MUNIRA</t>
-[...1 lines deleted...]
-  <si>
     <t>NASRUDDIN</t>
   </si>
   <si>
     <t>Tarmizi, S.P.</t>
   </si>
   <si>
     <t>DR. Hj. MARIATI MR, M.Si.</t>
   </si>
   <si>
     <t>Ir. H. Azhar Abdurrahman</t>
   </si>
   <si>
     <t>Fajran Zain</t>
   </si>
   <si>
     <t>H. HENDRI MULIANA</t>
   </si>
   <si>
     <t>Asmaul Husna, S.H.</t>
   </si>
   <si>
     <t>SAMSUAR, S.E. (WAN MALAYA)</t>
   </si>
   <si>
     <t>JURIAH</t>
@@ -683,53 +1337,50 @@
   <si>
     <t>AISAH NIATI</t>
   </si>
   <si>
     <t>Hj. ROSMANIDAR, S.H.</t>
   </si>
   <si>
     <t>MASNIDAR, A.Md.</t>
   </si>
   <si>
     <t>ABU BAKAR JOHAN</t>
   </si>
   <si>
     <t>Tgk. ASY'ARI MUKHTAR HARIB, S.Pd.I., M.A.</t>
   </si>
   <si>
     <t>IRA NURLITA, S.A.B.</t>
   </si>
   <si>
     <t>AMIL SALIM, AMd. Kep.</t>
   </si>
   <si>
     <t>NADIA WULANDARI, S.Hut.</t>
   </si>
   <si>
-    <t>PDA</t>
-[...1 lines deleted...]
-  <si>
     <t>110002</t>
   </si>
   <si>
     <t>ACEH 2</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>PIDIE</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>PIDIE JAYA</t>
   </si>
   <si>
     <t>HERY AHMADI, S.Si.</t>
   </si>
   <si>
     <t>YUSRI</t>
   </si>
   <si>
     <t>NURZAHRIANI</t>
@@ -1505,50 +2156,392 @@
   <si>
     <t>NURJUMIATI, S.Pd.</t>
   </si>
   <si>
     <t>Dr. Tgk. Maimun, M.A.</t>
   </si>
   <si>
     <t>SYIKKA RADHA</t>
   </si>
   <si>
     <t>Sayed Munawir</t>
   </si>
   <si>
     <t>ZAIRIL</t>
   </si>
   <si>
     <t>SYAHRIL RAMADHAN</t>
   </si>
   <si>
     <t>REGINA RAHMI</t>
   </si>
   <si>
     <t>Ir. M. YUSUF</t>
   </si>
   <si>
+    <t>110004</t>
+  </si>
+  <si>
+    <t>ACEH 4</t>
+  </si>
+  <si>
+    <t>1104</t>
+  </si>
+  <si>
+    <t>ACEH TENGAH</t>
+  </si>
+  <si>
+    <t>1117</t>
+  </si>
+  <si>
+    <t>BENER MERIAH</t>
+  </si>
+  <si>
+    <t>SALIHIN, S.H.</t>
+  </si>
+  <si>
+    <t>YUSRA, S.Pd.</t>
+  </si>
+  <si>
+    <t>ROSNAWITA, S.Sos.</t>
+  </si>
+  <si>
+    <t>AKMAL KHAIR, S.E.</t>
+  </si>
+  <si>
+    <t>ALI JENAH</t>
+  </si>
+  <si>
+    <t>NURMAWATI</t>
+  </si>
+  <si>
+    <t>Drs. H. TAUFIK, M.M.</t>
+  </si>
+  <si>
+    <t>EKA SAPUTRA, S.T.</t>
+  </si>
+  <si>
+    <t>SUSI WIDYANINGSIH</t>
+  </si>
+  <si>
+    <t>JANUAR EFFENDI, S.I.P.</t>
+  </si>
+  <si>
+    <t>Drs. SJAMSUARDI, M.Pd.</t>
+  </si>
+  <si>
+    <t>SRI WAHYULI</t>
+  </si>
+  <si>
+    <t>YUNIA SHOFIASTI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIDWAN</t>
+  </si>
+  <si>
+    <t>SAMSUDDIN, S.Ag., M.Pd.</t>
+  </si>
+  <si>
+    <t>SALWANI, S.K.M.</t>
+  </si>
+  <si>
+    <t>YUNADI. HR</t>
+  </si>
+  <si>
+    <t>ARAMIKA SIMAH BENGI</t>
+  </si>
+  <si>
+    <t>MUCHSIN HASAN, M.S.P.</t>
+  </si>
+  <si>
+    <t>Drs. NASIRUDDIN</t>
+  </si>
+  <si>
+    <t>DIANA PUTRI AMELIA, S.M.</t>
+  </si>
+  <si>
+    <t>ARAMIKO ARITONANG, S.Sos.</t>
+  </si>
+  <si>
+    <t>Tgk. USMAN</t>
+  </si>
+  <si>
+    <t>FARAH DIBA, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>FAUZAN ALIA, S.Sos.</t>
+  </si>
+  <si>
+    <t>WIN KONADI</t>
+  </si>
+  <si>
+    <t>SUTARMI</t>
+  </si>
+  <si>
+    <t>EDI GUNAWAN, S.E.</t>
+  </si>
+  <si>
+    <t>JOHARSYAH</t>
+  </si>
+  <si>
+    <t>AIDA FITRI, S.E.</t>
+  </si>
+  <si>
+    <t>Nurul Hidayat</t>
+  </si>
+  <si>
+    <t>ERBI SANJAYA</t>
+  </si>
+  <si>
+    <t>KASMULYAWATI</t>
+  </si>
+  <si>
+    <t>ABD. MUTALIB</t>
+  </si>
+  <si>
+    <t>HUSAINI</t>
+  </si>
+  <si>
+    <t>BARDAN SAHIDI</t>
+  </si>
+  <si>
+    <t>ADAM MUKHLIS</t>
+  </si>
+  <si>
+    <t>NURMAINI, S.Pd.</t>
+  </si>
+  <si>
+    <t>AMPERA G, M.T.</t>
+  </si>
+  <si>
+    <t>VENI ARIANI, S.Sos.</t>
+  </si>
+  <si>
+    <t>RIZKI RAHAYU FITRI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. Windian Bayak Miko, S.E.</t>
+  </si>
+  <si>
+    <t>IRMASARI</t>
+  </si>
+  <si>
+    <t>Intan Dina Safitri</t>
+  </si>
+  <si>
+    <t>BURHANUDDIN</t>
+  </si>
+  <si>
+    <t>ERVAN CEH KUL, S.P.</t>
+  </si>
+  <si>
+    <t>NURMALA WATI, A.Md.</t>
+  </si>
+  <si>
+    <t>NASRI GAYO</t>
+  </si>
+  <si>
+    <t>HASBULLAH ATUS</t>
+  </si>
+  <si>
+    <t>APRILIA MUSTIKA</t>
+  </si>
+  <si>
+    <t>ILHAMUDDIN, S.Hut.</t>
+  </si>
+  <si>
+    <t>ANGGA SUGARA, S.P.</t>
+  </si>
+  <si>
+    <t>EMELDA</t>
+  </si>
+  <si>
+    <t>TAMARSAH, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Djumhur, S.Hut.</t>
+  </si>
+  <si>
+    <t>M. ARIS, S.P., M.P.</t>
+  </si>
+  <si>
+    <t>Tara Silvia Saputri</t>
+  </si>
+  <si>
+    <t>SARAMI PUTRA ONOT KEMARA</t>
+  </si>
+  <si>
+    <t>KAMALUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>SRI WAHYUNI</t>
+  </si>
+  <si>
+    <t>Ir. H. Alaidin Abu Abbas, M.M.</t>
+  </si>
+  <si>
+    <t>Firman Yoga, S.T.</t>
+  </si>
+  <si>
+    <t>SUSILAWATI, S.Pd.</t>
+  </si>
+  <si>
+    <t>M. YUSUF GAYO</t>
+  </si>
+  <si>
+    <t>ADRIANSYAH, S.E.</t>
+  </si>
+  <si>
+    <t>HANDAYANI</t>
+  </si>
+  <si>
+    <t>NASRUN TARANOS</t>
+  </si>
+  <si>
+    <t>ARWINSYAH AR, S.E.</t>
+  </si>
+  <si>
+    <t>RASYIDAH</t>
+  </si>
+  <si>
+    <t>ASHARY FITRA</t>
+  </si>
+  <si>
+    <t>HENDRA BUDIAN</t>
+  </si>
+  <si>
+    <t>SULISGIANTO</t>
+  </si>
+  <si>
+    <t>RIDAINI, S.E.</t>
+  </si>
+  <si>
+    <t>MAWARDI HALIL</t>
+  </si>
+  <si>
+    <t>RIZAL FAHLEVI</t>
+  </si>
+  <si>
+    <t>Drh. LAILA WAHYUNI</t>
+  </si>
+  <si>
+    <t>Drs. T. ISLAH, M.Si.</t>
+  </si>
+  <si>
+    <t>RASIDAH</t>
+  </si>
+  <si>
+    <t>RISWANDI</t>
+  </si>
+  <si>
+    <t>RAMDANA</t>
+  </si>
+  <si>
+    <t>RISKA DARI</t>
+  </si>
+  <si>
+    <t>ZULMAN</t>
+  </si>
+  <si>
+    <t>Tgk. BASRI</t>
+  </si>
+  <si>
+    <t>LAILA USNA</t>
+  </si>
+  <si>
+    <t>RAHMUDDINSYAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>Tgk. BAHARUDDIN USMAN</t>
+  </si>
+  <si>
+    <t>Merisa Dewi Astuti</t>
+  </si>
+  <si>
+    <t>ISMUDDIN RENGGALI</t>
+  </si>
+  <si>
+    <t>Nasruddin</t>
+  </si>
+  <si>
+    <t>DIAN KARINA PUTRI</t>
+  </si>
+  <si>
+    <t>Mukhlis. AB</t>
+  </si>
+  <si>
+    <t>Mulyadi M. Nur</t>
+  </si>
+  <si>
+    <t>Sudarman</t>
+  </si>
+  <si>
+    <t>Asmaul Husna</t>
+  </si>
+  <si>
+    <t>MARLINA TIARA</t>
+  </si>
+  <si>
+    <t>ALI MURTADA, S.H.</t>
+  </si>
+  <si>
+    <t>WANTARIS</t>
+  </si>
+  <si>
+    <t>MIZAN ULAMAL</t>
+  </si>
+  <si>
+    <t>MUSFIRA</t>
+  </si>
+  <si>
+    <t>SAYUTI</t>
+  </si>
+  <si>
+    <t>ANGGANOVITASARI</t>
+  </si>
+  <si>
+    <t>UMURYADI</t>
+  </si>
+  <si>
+    <t>BUSTAMAM ARDY</t>
+  </si>
+  <si>
+    <t>Drs. ZULKIFLI RAHMAT, M.M.</t>
+  </si>
+  <si>
+    <t>RAMIANTI</t>
+  </si>
+  <si>
+    <t>Drs. NASRI LISMA</t>
+  </si>
+  <si>
+    <t>WAHYUNI</t>
+  </si>
+  <si>
+    <t>SYAHRIAN FAHRI, S.ST</t>
+  </si>
+  <si>
     <t>GARUDA</t>
   </si>
   <si>
     <t>110005</t>
   </si>
   <si>
     <t>ACEH 5</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>ACEH UTARA</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>KOTA LHOKSEUMAWE</t>
   </si>
   <si>
     <t>MUHAMMAD WALI, S.E., M.M.</t>
   </si>
   <si>
     <t>HUSAINI, S.Pd.I.</t>
@@ -2063,53 +3056,50 @@
   <si>
     <t>Sunardi, S.Pd.</t>
   </si>
   <si>
     <t>Harmadi</t>
   </si>
   <si>
     <t>Nurul Manisa</t>
   </si>
   <si>
     <t>IBNU SAKDAN (ABI SAKDAN)</t>
   </si>
   <si>
     <t>Teuku Zulfadli, S.Pd.i. (WALED LANDENG)</t>
   </si>
   <si>
     <t>MUHAMMAD DAUD, S.K.M., M.Si.</t>
   </si>
   <si>
     <t>AMRI (ATOK)</t>
   </si>
   <si>
     <t>SITI RAHMAH</t>
   </si>
   <si>
-    <t>AZHARI</t>
-[...1 lines deleted...]
-  <si>
     <t>MUSLIM SYAMSUDDIN</t>
   </si>
   <si>
     <t>DESTI WULANDARI, S.E.</t>
   </si>
   <si>
     <t>MUHAMMAD NAZAR</t>
   </si>
   <si>
     <t>NOVA RITA ZANA</t>
   </si>
   <si>
     <t>ABDULLAH</t>
   </si>
   <si>
     <t>Ir. Tgk. SUBKI EL MADNY, M.T.</t>
   </si>
   <si>
     <t>M. YUNUS, S.H.I.</t>
   </si>
   <si>
     <t>DARYATI HASBI, S.E.</t>
   </si>
   <si>
     <t>FANI MAULIDYA</t>
@@ -2402,50 +3392,389 @@
   <si>
     <t>Riski Maulizar</t>
   </si>
   <si>
     <t>Muhammad Syukri</t>
   </si>
   <si>
     <t>KHAIRIAH</t>
   </si>
   <si>
     <t>Ery Suheri, S.Sy.</t>
   </si>
   <si>
     <t>ZARKASYI</t>
   </si>
   <si>
     <t>SYARIFAH INDANA ULVI</t>
   </si>
   <si>
     <t>FAISAL</t>
   </si>
   <si>
     <t>TAUFIK RINALDI</t>
   </si>
   <si>
+    <t>110007</t>
+  </si>
+  <si>
+    <t>ACEH 7</t>
+  </si>
+  <si>
+    <t>1116</t>
+  </si>
+  <si>
+    <t>ACEH TAMIANG</t>
+  </si>
+  <si>
+    <t>1174</t>
+  </si>
+  <si>
+    <t>KOTA LANGSA</t>
+  </si>
+  <si>
+    <t>dr. YUSUF, M.M.</t>
+  </si>
+  <si>
+    <t>ZULFAKAR</t>
+  </si>
+  <si>
+    <t>NURLIZA, S.H.I.</t>
+  </si>
+  <si>
+    <t>JUANDA, S.I.P.</t>
+  </si>
+  <si>
+    <t>FERIANSYAH</t>
+  </si>
+  <si>
+    <t>FITRI ANGGRAINI, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>HUSAINI, S.E., M.Pd.</t>
+  </si>
+  <si>
+    <t>EDY ASARUDDIN, S.E.</t>
+  </si>
+  <si>
+    <t>SALBIAH, S. Pd.I., M.M.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FAUZUL IRHAM, S.T.</t>
+  </si>
+  <si>
+    <t>T. IVO FAULIA PUTRI, S.E.</t>
+  </si>
+  <si>
+    <t>SAFUAN, S.P.</t>
+  </si>
+  <si>
+    <t>DIANA GEMALA SARI</t>
+  </si>
+  <si>
+    <t>SAPTONO BONAGE</t>
+  </si>
+  <si>
+    <t>MUHAMMAD DALMI</t>
+  </si>
+  <si>
+    <t>MUZAKIR</t>
+  </si>
+  <si>
+    <t>NOVYA FERA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ALI</t>
+  </si>
+  <si>
+    <t>RETNO WULANDARI</t>
+  </si>
+  <si>
+    <t>EDEY SUBHAN</t>
+  </si>
+  <si>
+    <t>MARIA ULFA, S.E.</t>
+  </si>
+  <si>
+    <t>Hj. YUNIAR, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIZKY</t>
+  </si>
+  <si>
+    <t>Ir. H. T. HIDAYAT</t>
+  </si>
+  <si>
+    <t>DEDI SAPUTRA</t>
+  </si>
+  <si>
+    <t>HUSNI MUBARAK, S.Pd.I., M.Ag.</t>
+  </si>
+  <si>
+    <t>SURYANI BR S</t>
+  </si>
+  <si>
+    <t>AULIA SAFIRA</t>
+  </si>
+  <si>
+    <t>SYAMSURI, AMK</t>
+  </si>
+  <si>
+    <t>Dr. H. JAMALUDDIN T. MUKU, M.Si.</t>
+  </si>
+  <si>
+    <t>MAIDA YULI, A.Md.</t>
+  </si>
+  <si>
+    <t>RUSMANDI, S.ST.</t>
+  </si>
+  <si>
+    <t>FADIL</t>
+  </si>
+  <si>
+    <t>Dra. Hj. HABSYAH, M.Pd.</t>
+  </si>
+  <si>
+    <t>RAMADHANA LUBIS</t>
+  </si>
+  <si>
+    <t>ZULFAN</t>
+  </si>
+  <si>
+    <t>RIDHWAN, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>NURAINI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD AZHARI</t>
+  </si>
+  <si>
+    <t>FARIDA MISRAN HAREFA</t>
+  </si>
+  <si>
+    <t>MAWARDI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD QAYYIM, S.H.</t>
+  </si>
+  <si>
+    <t>NOVA ZAHARA</t>
+  </si>
+  <si>
+    <t>SYAHRUL, S.H.</t>
+  </si>
+  <si>
+    <t>IMAM JUANDA</t>
+  </si>
+  <si>
+    <t>SYAHRI RAMADHAN</t>
+  </si>
+  <si>
+    <t>MISLIA</t>
+  </si>
+  <si>
+    <t>BAMBANG HERMANTO</t>
+  </si>
+  <si>
+    <t>Fathria Muhammad Ath Thahiry</t>
+  </si>
+  <si>
+    <t>REZA MAHYUDDIN</t>
+  </si>
+  <si>
+    <t>WAN ISKANDAR</t>
+  </si>
+  <si>
+    <t>SALSA BILA</t>
+  </si>
+  <si>
+    <t>SURYA DHARMA</t>
+  </si>
+  <si>
+    <t>WINDA HASTUTI</t>
+  </si>
+  <si>
+    <t>M ZUBIR</t>
+  </si>
+  <si>
+    <t>RAJA LUKMAN ZIAULHAQ</t>
+  </si>
+  <si>
+    <t>M AFFANDY</t>
+  </si>
+  <si>
+    <t>SHINTA ASTUTI</t>
+  </si>
+  <si>
+    <t>Ir. IZUDDIN</t>
+  </si>
+  <si>
+    <t>SAKINAH AULIA</t>
+  </si>
+  <si>
+    <t>NURHAYATI NAFI</t>
+  </si>
+  <si>
+    <t>ASRIZAL H. ASNAWI</t>
+  </si>
+  <si>
+    <t>MISMARUDDIN, A.Md.</t>
+  </si>
+  <si>
+    <t>NORA IDAH NITA, S.E.</t>
+  </si>
+  <si>
+    <t>SYAHYUZAR AKA, S.Sos.</t>
+  </si>
+  <si>
+    <t>MUNANDA FAHLEVI, S.E.</t>
+  </si>
+  <si>
+    <t>M. TAUFIK</t>
+  </si>
+  <si>
+    <t>RUHULLAH KHADAFI</t>
+  </si>
+  <si>
+    <t>Nabila Okta Mahira</t>
+  </si>
+  <si>
+    <t>Ahza fatahillah</t>
+  </si>
+  <si>
+    <t>CHAIDIR</t>
+  </si>
+  <si>
+    <t>ABUBAKAR SIDDIQ</t>
+  </si>
+  <si>
+    <t>HAFSAH, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>DEWI WAHYUNI, S.E.</t>
+  </si>
+  <si>
+    <t>FASTABIQUL KHAIRAH, S.Tr.Kes.</t>
+  </si>
+  <si>
+    <t>MUZAKIR, S.Pd.</t>
+  </si>
+  <si>
+    <t>FATAHILAH</t>
+  </si>
+  <si>
+    <t>SYAHRUL AMALIYAH</t>
+  </si>
+  <si>
+    <t>T. HENDRA SAPUTRA</t>
+  </si>
+  <si>
+    <t>ELFIAN RADEN</t>
+  </si>
+  <si>
+    <t>MARIANA</t>
+  </si>
+  <si>
+    <t>ZAINI</t>
+  </si>
+  <si>
+    <t>Tgk. MAHLIL</t>
+  </si>
+  <si>
+    <t>KIKI FERA FERLINA ZUHRA</t>
+  </si>
+  <si>
+    <t>KHAIRULLAH</t>
+  </si>
+  <si>
+    <t>Nurzahri, S.T.</t>
+  </si>
+  <si>
+    <t>IRFANSYAH</t>
+  </si>
+  <si>
+    <t>Dara Apriliana Chan</t>
+  </si>
+  <si>
+    <t>Dr. H. MARZUKI HAMID, M.M.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZAKIRUDDIN</t>
+  </si>
+  <si>
+    <t>RITA CHAIRANI</t>
+  </si>
+  <si>
+    <t>Bukhari Ibrahim</t>
+  </si>
+  <si>
+    <t>Hamdani</t>
+  </si>
+  <si>
+    <t>TGK. Ramli</t>
+  </si>
+  <si>
+    <t>TGK. AGUSSALIM</t>
+  </si>
+  <si>
+    <t>PRINCESS RUMAISA</t>
+  </si>
+  <si>
+    <t>H. MUZAKKIR</t>
+  </si>
+  <si>
+    <t>H. Khairuddin M. Dan</t>
+  </si>
+  <si>
+    <t>Rosnidawarti, S.Pd.I.</t>
+  </si>
+  <si>
+    <t>TGK. MURHABAN</t>
+  </si>
+  <si>
+    <t>Drs. Basir, M.M.</t>
+  </si>
+  <si>
+    <t>ROMMI SAPUTRA</t>
+  </si>
+  <si>
+    <t>MUSLIADI</t>
+  </si>
+  <si>
+    <t>MUSLIHAH, S.E.</t>
+  </si>
+  <si>
+    <t>ADE SUFYAN</t>
+  </si>
+  <si>
+    <t>WIWIN HENDRA</t>
+  </si>
+  <si>
+    <t>HAFRIANI, S.E.</t>
+  </si>
+  <si>
     <t>110008</t>
   </si>
   <si>
     <t>ACEH 8</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>ACEH TENGGARA</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>GAYO LUES</t>
   </si>
   <si>
     <t>RIJALUDDIN, S.H., M.H.</t>
   </si>
   <si>
     <t>PUTRA LASTIKA BRUH</t>
   </si>
   <si>
     <t>LISA MARIATI</t>
@@ -2588,53 +3917,50 @@
   <si>
     <t>Drh. NURDIANSYAH ALASTA, M.Kes.</t>
   </si>
   <si>
     <t>MULYADI HASYIM ARYO</t>
   </si>
   <si>
     <t>CUT DWI YULIANOVA</t>
   </si>
   <si>
     <t>Saman, A.Md.</t>
   </si>
   <si>
     <t>Ir. BUDIMANSYAH</t>
   </si>
   <si>
     <t>SALASIAH</t>
   </si>
   <si>
     <t>HERBET SITORUS</t>
   </si>
   <si>
     <t>SANTI BR BARIMBING</t>
   </si>
   <si>
-    <t>Drs. HASAN BASRI, M.M.</t>
-[...1 lines deleted...]
-  <si>
     <t>RAHMAT HIDAYAT</t>
   </si>
   <si>
     <t>FITRI NANDA SARI</t>
   </si>
   <si>
     <t>TENGKU LELIE FADHLA</t>
   </si>
   <si>
     <t>UMAR DANI, S.H.</t>
   </si>
   <si>
     <t>SABANNUDIN SITUMORANG</t>
   </si>
   <si>
     <t>FAJAR AMANAH, S.Pd.I.</t>
   </si>
   <si>
     <t>LIA PERMATA SARI</t>
   </si>
   <si>
     <t>ZUANDA</t>
   </si>
   <si>
     <t>SUBKI</t>
@@ -2658,1376 +3984,50 @@
     <t>HARIS AKBAR</t>
   </si>
   <si>
     <t>HENNY ROSALINA NASUTION</t>
   </si>
   <si>
     <t>BINTANG</t>
   </si>
   <si>
     <t>ISMAIL</t>
   </si>
   <si>
     <t>Putri Wahyuni</t>
   </si>
   <si>
     <t>Abdul Kadir</t>
   </si>
   <si>
     <t>CUT DARA KARTIKA</t>
   </si>
   <si>
     <t>FITHRA ZIAURRAHMAN ARIF, S.HI., M.E.</t>
   </si>
   <si>
     <t>RICAN HANDIKA, S.T.</t>
-  </si>
-[...1324 lines deleted...]
-    <t>HAFRIANI, S.E.</t>
   </si>
   <si>
     <t>110009</t>
   </si>
   <si>
     <t>ACEH 9</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>ACEH BARAT DAYA</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>ACEH SELATAN</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>ACEH SINGKIL</t>
   </si>
@@ -4831,34831 +4831,8705 @@
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="W1" s="1" t="s">
+      <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="X1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y1" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Z1" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="AA1" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>28</v>
+      </c>
+      <c r="AC1" s="1" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" t="s">
-        <v>682</v>
+        <v>702</v>
       </c>
       <c r="D2" t="s">
-        <v>683</v>
+        <v>703</v>
       </c>
       <c r="E2" t="s">
-        <v>684</v>
+        <v>704</v>
       </c>
       <c r="F2" t="s">
-        <v>685</v>
+        <v>705</v>
       </c>
       <c r="G2">
-        <v>0</v>
+        <v>8984</v>
       </c>
       <c r="H2">
-        <v>0</v>
+        <v>15166</v>
       </c>
       <c r="I2">
-        <v>0</v>
+        <v>14695</v>
       </c>
       <c r="J2">
-        <v>0</v>
+        <v>19281</v>
       </c>
       <c r="K2">
-        <v>0</v>
+        <v>11612</v>
       </c>
       <c r="L2">
-        <v>0</v>
+        <v>185</v>
       </c>
       <c r="M2">
-        <v>0</v>
+        <v>591</v>
       </c>
       <c r="N2">
-        <v>0</v>
+        <v>14323</v>
       </c>
       <c r="O2">
-        <v>0</v>
+        <v>47</v>
       </c>
       <c r="P2">
-        <v>0</v>
+        <v>2686</v>
       </c>
       <c r="Q2">
-        <v>0</v>
+        <v>5440</v>
       </c>
       <c r="R2">
-        <v>0</v>
+        <v>5086</v>
       </c>
       <c r="S2">
-        <v>0</v>
+        <v>8206</v>
       </c>
       <c r="T2">
-        <v>0</v>
+        <v>105</v>
       </c>
       <c r="U2">
-        <v>0</v>
+        <v>162</v>
       </c>
       <c r="V2">
-        <v>0</v>
+        <v>3227</v>
       </c>
       <c r="W2">
-        <v>0</v>
+        <v>2591</v>
       </c>
       <c r="X2">
-        <v>0</v>
+        <v>113</v>
       </c>
       <c r="Y2">
-        <v>0</v>
+        <v>12886</v>
       </c>
       <c r="Z2">
-        <v>0</v>
+        <v>406</v>
       </c>
       <c r="AA2">
-        <v>0</v>
+        <v>336</v>
       </c>
       <c r="AB2">
-        <v>0</v>
+        <v>3070</v>
+      </c>
+      <c r="AC2">
+        <v>129198</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="s">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>702</v>
+      </c>
+      <c r="D3" t="s">
+        <v>703</v>
+      </c>
+      <c r="E3" t="s">
+        <v>706</v>
+      </c>
+      <c r="F3" t="s">
+        <v>707</v>
+      </c>
+      <c r="G3">
+        <v>18619</v>
+      </c>
+      <c r="H3">
+        <v>5870</v>
+      </c>
+      <c r="I3">
+        <v>11057</v>
+      </c>
+      <c r="J3">
+        <v>15489</v>
+      </c>
+      <c r="K3">
+        <v>7767</v>
+      </c>
+      <c r="L3">
+        <v>105</v>
+      </c>
+      <c r="M3">
+        <v>423</v>
+      </c>
+      <c r="N3">
+        <v>4745</v>
+      </c>
+      <c r="O3">
+        <v>39</v>
+      </c>
+      <c r="P3">
+        <v>2780</v>
+      </c>
+      <c r="Q3">
+        <v>2721</v>
+      </c>
+      <c r="R3">
+        <v>3326</v>
+      </c>
+      <c r="S3">
+        <v>3358</v>
+      </c>
+      <c r="T3">
+        <v>61</v>
+      </c>
+      <c r="U3">
+        <v>50</v>
+      </c>
+      <c r="V3">
+        <v>5539</v>
+      </c>
+      <c r="W3">
+        <v>5905</v>
+      </c>
+      <c r="X3">
+        <v>256</v>
+      </c>
+      <c r="Y3">
+        <v>7448</v>
+      </c>
+      <c r="Z3">
+        <v>820</v>
+      </c>
+      <c r="AA3">
+        <v>198</v>
+      </c>
+      <c r="AB3">
+        <v>919</v>
+      </c>
+      <c r="AC3">
+        <v>97495</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
         <v>40</v>
       </c>
-      <c r="B3" t="s">
-[...66 lines deleted...]
-        <v>0</v>
+      <c r="G4">
+        <v>27603</v>
+      </c>
+      <c r="H4">
+        <v>21036</v>
+      </c>
+      <c r="I4">
+        <v>25752</v>
+      </c>
+      <c r="J4">
+        <v>34770</v>
+      </c>
+      <c r="K4">
+        <v>19379</v>
+      </c>
+      <c r="L4">
+        <v>290</v>
+      </c>
+      <c r="M4">
+        <v>1014</v>
+      </c>
+      <c r="N4">
+        <v>19068</v>
+      </c>
+      <c r="O4">
+        <v>86</v>
+      </c>
+      <c r="P4">
+        <v>5466</v>
+      </c>
+      <c r="Q4">
+        <v>8161</v>
+      </c>
+      <c r="R4">
+        <v>8412</v>
+      </c>
+      <c r="S4">
+        <v>11564</v>
+      </c>
+      <c r="T4">
+        <v>166</v>
+      </c>
+      <c r="U4">
+        <v>212</v>
+      </c>
+      <c r="V4">
+        <v>8766</v>
+      </c>
+      <c r="W4">
+        <v>8496</v>
+      </c>
+      <c r="X4">
+        <v>369</v>
+      </c>
+      <c r="Y4">
+        <v>20334</v>
+      </c>
+      <c r="Z4">
+        <v>1226</v>
+      </c>
+      <c r="AA4">
+        <v>534</v>
+      </c>
+      <c r="AB4">
+        <v>3989</v>
+      </c>
+      <c r="AC4">
+        <v>226693</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" s="1" t="s">
-        <v>685</v>
+        <v>705</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>41</v>
-[...43 lines deleted...]
-      <c r="A3" t="s">
+        <v>707</v>
+      </c>
+      <c r="F1" s="1" t="s">
         <v>40</v>
-      </c>
-[...12124 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D2">
         <v>8984</v>
       </c>
       <c r="E2">
         <v>18619</v>
       </c>
       <c r="F2">
         <v>27603</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D3">
         <v>1019</v>
       </c>
       <c r="E3">
         <v>1652</v>
       </c>
       <c r="F3">
         <v>2671</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>1091</v>
+        <v>708</v>
       </c>
       <c r="C4" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D4">
         <v>6623</v>
       </c>
       <c r="E4">
         <v>16061</v>
       </c>
       <c r="F4">
         <v>22684</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>1092</v>
+        <v>709</v>
       </c>
       <c r="C5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D5">
         <v>398</v>
       </c>
       <c r="E5">
         <v>415</v>
       </c>
       <c r="F5">
         <v>813</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>1093</v>
+        <v>710</v>
       </c>
       <c r="C6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D6">
         <v>162</v>
       </c>
       <c r="E6">
         <v>150</v>
       </c>
       <c r="F6">
         <v>312</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>1094</v>
+        <v>711</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D7">
         <v>257</v>
       </c>
       <c r="E7">
         <v>150</v>
       </c>
       <c r="F7">
         <v>407</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>1095</v>
+        <v>712</v>
       </c>
       <c r="C8" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D8">
         <v>444</v>
       </c>
       <c r="E8">
         <v>128</v>
       </c>
       <c r="F8">
         <v>572</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>1096</v>
+        <v>713</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D9">
         <v>81</v>
       </c>
       <c r="E9">
         <v>63</v>
       </c>
       <c r="F9">
         <v>144</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D11">
         <v>15166</v>
       </c>
       <c r="E11">
         <v>5870</v>
       </c>
       <c r="F11">
         <v>21036</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C12" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D12">
         <v>1011</v>
       </c>
       <c r="E12">
         <v>894</v>
       </c>
       <c r="F12">
         <v>1905</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>1097</v>
+        <v>714</v>
       </c>
       <c r="C13" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D13">
         <v>5593</v>
       </c>
       <c r="E13">
         <v>2379</v>
       </c>
       <c r="F13">
         <v>7972</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>1098</v>
+        <v>715</v>
       </c>
       <c r="C14" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D14">
         <v>4140</v>
       </c>
       <c r="E14">
         <v>1104</v>
       </c>
       <c r="F14">
         <v>5244</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>1099</v>
+        <v>716</v>
       </c>
       <c r="C15" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D15">
         <v>240</v>
       </c>
       <c r="E15">
         <v>185</v>
       </c>
       <c r="F15">
         <v>425</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>1100</v>
+        <v>717</v>
       </c>
       <c r="C16" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D16">
         <v>3932</v>
       </c>
       <c r="E16">
         <v>736</v>
       </c>
       <c r="F16">
         <v>4668</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>1101</v>
+        <v>718</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D17">
         <v>176</v>
       </c>
       <c r="E17">
         <v>489</v>
       </c>
       <c r="F17">
         <v>665</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>1102</v>
+        <v>719</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D18">
         <v>74</v>
       </c>
       <c r="E18">
         <v>83</v>
       </c>
       <c r="F18">
         <v>157</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D20">
         <v>14695</v>
       </c>
       <c r="E20">
         <v>11057</v>
       </c>
       <c r="F20">
         <v>25752</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B21" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D21">
         <v>587</v>
       </c>
       <c r="E21">
         <v>576</v>
       </c>
       <c r="F21">
         <v>1163</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>1103</v>
+        <v>720</v>
       </c>
       <c r="C22" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D22">
         <v>800</v>
       </c>
       <c r="E22">
         <v>571</v>
       </c>
       <c r="F22">
         <v>1371</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>1104</v>
+        <v>721</v>
       </c>
       <c r="C23" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D23">
         <v>7590</v>
       </c>
       <c r="E23">
         <v>1082</v>
       </c>
       <c r="F23">
         <v>8672</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>1105</v>
+        <v>722</v>
       </c>
       <c r="C24" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D24">
         <v>3192</v>
       </c>
       <c r="E24">
         <v>735</v>
       </c>
       <c r="F24">
         <v>3927</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>1106</v>
+        <v>723</v>
       </c>
       <c r="C25" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D25">
         <v>2302</v>
       </c>
       <c r="E25">
         <v>7998</v>
       </c>
       <c r="F25">
         <v>10300</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>1107</v>
+        <v>724</v>
       </c>
       <c r="C26" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D26">
         <v>175</v>
       </c>
       <c r="E26">
         <v>65</v>
       </c>
       <c r="F26">
         <v>240</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>1108</v>
+        <v>725</v>
       </c>
       <c r="C27" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D27">
         <v>49</v>
       </c>
       <c r="E27">
         <v>30</v>
       </c>
       <c r="F27">
         <v>79</v>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D29">
         <v>19281</v>
       </c>
       <c r="E29">
         <v>15489</v>
       </c>
       <c r="F29">
         <v>34770</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B30" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C30" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D30">
         <v>1026</v>
       </c>
       <c r="E30">
         <v>1128</v>
       </c>
       <c r="F30">
         <v>2154</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>1109</v>
+        <v>726</v>
       </c>
       <c r="C31" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D31">
         <v>6276</v>
       </c>
       <c r="E31">
         <v>2331</v>
       </c>
       <c r="F31">
         <v>8607</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>1110</v>
+        <v>727</v>
       </c>
       <c r="C32" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D32">
         <v>2186</v>
       </c>
       <c r="E32">
         <v>1369</v>
       </c>
       <c r="F32">
         <v>3555</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>1111</v>
+        <v>728</v>
       </c>
       <c r="C33" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D33">
         <v>8143</v>
       </c>
       <c r="E33">
         <v>7857</v>
       </c>
       <c r="F33">
         <v>16000</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>1112</v>
+        <v>729</v>
       </c>
       <c r="C34" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D34">
         <v>1284</v>
       </c>
       <c r="E34">
         <v>1911</v>
       </c>
       <c r="F34">
         <v>3195</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>1113</v>
+        <v>730</v>
       </c>
       <c r="C35" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D35">
         <v>259</v>
       </c>
       <c r="E35">
         <v>828</v>
       </c>
       <c r="F35">
         <v>1087</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>1114</v>
+        <v>731</v>
       </c>
       <c r="C36" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D36">
         <v>107</v>
       </c>
       <c r="E36">
         <v>65</v>
       </c>
       <c r="F36">
         <v>172</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D38">
         <v>11612</v>
       </c>
       <c r="E38">
         <v>7767</v>
       </c>
       <c r="F38">
         <v>19379</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B39" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C39" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D39">
         <v>716</v>
       </c>
       <c r="E39">
         <v>625</v>
       </c>
       <c r="F39">
         <v>1341</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>1115</v>
+        <v>732</v>
       </c>
       <c r="C40" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D40">
         <v>680</v>
       </c>
       <c r="E40">
         <v>471</v>
       </c>
       <c r="F40">
         <v>1151</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>1116</v>
+        <v>733</v>
       </c>
       <c r="C41" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D41">
         <v>2754</v>
       </c>
       <c r="E41">
         <v>694</v>
       </c>
       <c r="F41">
         <v>3448</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>1117</v>
+        <v>734</v>
       </c>
       <c r="C42" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D42">
         <v>1962</v>
       </c>
       <c r="E42">
         <v>4469</v>
       </c>
       <c r="F42">
         <v>6431</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>1118</v>
+        <v>735</v>
       </c>
       <c r="C43" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D43">
         <v>3118</v>
       </c>
       <c r="E43">
         <v>968</v>
       </c>
       <c r="F43">
         <v>4086</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>1119</v>
+        <v>736</v>
       </c>
       <c r="C44" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D44">
         <v>2293</v>
       </c>
       <c r="E44">
         <v>481</v>
       </c>
       <c r="F44">
         <v>2774</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>1120</v>
+        <v>737</v>
       </c>
       <c r="C45" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D45">
         <v>89</v>
       </c>
       <c r="E45">
         <v>59</v>
       </c>
       <c r="F45">
         <v>148</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D47">
         <v>185</v>
       </c>
       <c r="E47">
         <v>105</v>
       </c>
       <c r="F47">
         <v>290</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B48" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C48" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D48">
         <v>69</v>
       </c>
       <c r="E48">
         <v>52</v>
       </c>
       <c r="F48">
         <v>121</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>1121</v>
+        <v>738</v>
       </c>
       <c r="C49" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D49">
         <v>116</v>
       </c>
       <c r="E49">
         <v>53</v>
       </c>
       <c r="F49">
         <v>169</v>
       </c>
     </row>
     <row r="50"/>
     <row r="51">
       <c r="A51">
         <v>7</v>
       </c>
       <c r="B51" t="s">
         <v>12</v>
       </c>
       <c r="C51" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D51">
         <v>591</v>
       </c>
       <c r="E51">
         <v>423</v>
       </c>
       <c r="F51">
         <v>1014</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B52" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C52" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D52">
         <v>178</v>
       </c>
       <c r="E52">
         <v>128</v>
       </c>
       <c r="F52">
         <v>306</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1</v>
       </c>
       <c r="B53" t="s">
-        <v>1122</v>
+        <v>739</v>
       </c>
       <c r="C53" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D53">
         <v>164</v>
       </c>
       <c r="E53">
         <v>133</v>
       </c>
       <c r="F53">
         <v>297</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2</v>
       </c>
       <c r="B54" t="s">
-        <v>1123</v>
+        <v>740</v>
       </c>
       <c r="C54" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D54">
         <v>106</v>
       </c>
       <c r="E54">
         <v>38</v>
       </c>
       <c r="F54">
         <v>144</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>3</v>
       </c>
       <c r="B55" t="s">
-        <v>1124</v>
+        <v>741</v>
       </c>
       <c r="C55" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D55">
         <v>112</v>
       </c>
       <c r="E55">
         <v>93</v>
       </c>
       <c r="F55">
         <v>205</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>4</v>
       </c>
       <c r="B56" t="s">
-        <v>1125</v>
+        <v>742</v>
       </c>
       <c r="C56" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D56">
         <v>31</v>
       </c>
       <c r="E56">
         <v>31</v>
       </c>
       <c r="F56">
         <v>62</v>
       </c>
     </row>
     <row r="57"/>
     <row r="58">
       <c r="A58">
         <v>8</v>
       </c>
       <c r="B58" t="s">
         <v>13</v>
       </c>
       <c r="C58" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D58">
         <v>14323</v>
       </c>
       <c r="E58">
         <v>4745</v>
       </c>
       <c r="F58">
         <v>19068</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B59" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C59" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D59">
         <v>733</v>
       </c>
       <c r="E59">
         <v>452</v>
       </c>
       <c r="F59">
         <v>1185</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>1126</v>
+        <v>743</v>
       </c>
       <c r="C60" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D60">
         <v>12006</v>
       </c>
       <c r="E60">
         <v>2157</v>
       </c>
       <c r="F60">
         <v>14163</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2</v>
       </c>
       <c r="B61" t="s">
-        <v>1127</v>
+        <v>744</v>
       </c>
       <c r="C61" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D61">
         <v>674</v>
       </c>
       <c r="E61">
         <v>385</v>
       </c>
       <c r="F61">
         <v>1059</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>1128</v>
+        <v>745</v>
       </c>
       <c r="C62" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D62">
         <v>569</v>
       </c>
       <c r="E62">
         <v>1488</v>
       </c>
       <c r="F62">
         <v>2057</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>4</v>
       </c>
       <c r="B63" t="s">
-        <v>1129</v>
+        <v>746</v>
       </c>
       <c r="C63" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D63">
         <v>102</v>
       </c>
       <c r="E63">
         <v>98</v>
       </c>
       <c r="F63">
         <v>200</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>5</v>
       </c>
       <c r="B64" t="s">
-        <v>1130</v>
+        <v>747</v>
       </c>
       <c r="C64" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D64">
         <v>42</v>
       </c>
       <c r="E64">
         <v>49</v>
       </c>
       <c r="F64">
         <v>91</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>6</v>
       </c>
       <c r="B65" t="s">
-        <v>1131</v>
+        <v>748</v>
       </c>
       <c r="C65" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D65">
         <v>197</v>
       </c>
       <c r="E65">
         <v>116</v>
       </c>
       <c r="F65">
         <v>313</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>14</v>
       </c>
       <c r="C67" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D67">
         <v>47</v>
       </c>
       <c r="E67">
         <v>39</v>
       </c>
       <c r="F67">
         <v>86</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B68" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C68" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D68">
         <v>12</v>
       </c>
       <c r="E68">
         <v>12</v>
       </c>
       <c r="F68">
         <v>24</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>1132</v>
+        <v>749</v>
       </c>
       <c r="C69" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D69">
         <v>15</v>
       </c>
       <c r="E69">
         <v>10</v>
       </c>
       <c r="F69">
         <v>25</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>1133</v>
+        <v>750</v>
       </c>
       <c r="C70" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D70">
         <v>10</v>
       </c>
       <c r="E70">
         <v>12</v>
       </c>
       <c r="F70">
         <v>22</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>1134</v>
+        <v>751</v>
       </c>
       <c r="C71" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D71">
         <v>10</v>
       </c>
       <c r="E71">
         <v>5</v>
       </c>
       <c r="F71">
         <v>15</v>
       </c>
     </row>
     <row r="72"/>
     <row r="73">
       <c r="A73">
         <v>10</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D73">
         <v>2686</v>
       </c>
       <c r="E73">
         <v>2780</v>
       </c>
       <c r="F73">
         <v>5466</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B74" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C74" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D74">
         <v>117</v>
       </c>
       <c r="E74">
         <v>282</v>
       </c>
       <c r="F74">
         <v>399</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1</v>
       </c>
       <c r="B75" t="s">
-        <v>1135</v>
+        <v>752</v>
       </c>
       <c r="C75" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D75">
         <v>870</v>
       </c>
       <c r="E75">
         <v>1285</v>
       </c>
       <c r="F75">
         <v>2155</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2</v>
       </c>
       <c r="B76" t="s">
-        <v>1136</v>
+        <v>753</v>
       </c>
       <c r="C76" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D76">
         <v>1341</v>
       </c>
       <c r="E76">
         <v>614</v>
       </c>
       <c r="F76">
         <v>1955</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>3</v>
       </c>
       <c r="B77" t="s">
-        <v>1137</v>
+        <v>754</v>
       </c>
       <c r="C77" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D77">
         <v>34</v>
       </c>
       <c r="E77">
         <v>60</v>
       </c>
       <c r="F77">
         <v>94</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>4</v>
       </c>
       <c r="B78" t="s">
-        <v>1138</v>
+        <v>755</v>
       </c>
       <c r="C78" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D78">
         <v>164</v>
       </c>
       <c r="E78">
         <v>283</v>
       </c>
       <c r="F78">
         <v>447</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>5</v>
       </c>
       <c r="B79" t="s">
-        <v>1139</v>
+        <v>756</v>
       </c>
       <c r="C79" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D79">
         <v>144</v>
       </c>
       <c r="E79">
         <v>237</v>
       </c>
       <c r="F79">
         <v>381</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>6</v>
       </c>
       <c r="B80" t="s">
-        <v>1140</v>
+        <v>757</v>
       </c>
       <c r="C80" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D80">
         <v>16</v>
       </c>
       <c r="E80">
         <v>19</v>
       </c>
       <c r="F80">
         <v>35</v>
       </c>
     </row>
     <row r="81"/>
     <row r="82">
       <c r="A82">
         <v>12</v>
       </c>
       <c r="B82" t="s">
         <v>16</v>
       </c>
       <c r="C82" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D82">
         <v>5440</v>
       </c>
       <c r="E82">
         <v>2721</v>
       </c>
       <c r="F82">
         <v>8161</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B83" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C83" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D83">
         <v>293</v>
       </c>
       <c r="E83">
         <v>312</v>
       </c>
       <c r="F83">
         <v>605</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1</v>
       </c>
       <c r="B84" t="s">
-        <v>1141</v>
+        <v>758</v>
       </c>
       <c r="C84" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D84">
         <v>4129</v>
       </c>
       <c r="E84">
         <v>1751</v>
       </c>
       <c r="F84">
         <v>5880</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2</v>
       </c>
       <c r="B85" t="s">
-        <v>1142</v>
+        <v>759</v>
       </c>
       <c r="C85" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D85">
         <v>135</v>
       </c>
       <c r="E85">
         <v>451</v>
       </c>
       <c r="F85">
         <v>586</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>3</v>
       </c>
       <c r="B86" t="s">
-        <v>1143</v>
+        <v>760</v>
       </c>
       <c r="C86" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D86">
         <v>77</v>
       </c>
       <c r="E86">
         <v>60</v>
       </c>
       <c r="F86">
         <v>137</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>4</v>
       </c>
       <c r="B87" t="s">
-        <v>1144</v>
+        <v>761</v>
       </c>
       <c r="C87" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D87">
         <v>806</v>
       </c>
       <c r="E87">
         <v>147</v>
       </c>
       <c r="F87">
         <v>953</v>
       </c>
     </row>
     <row r="88"/>
     <row r="89">
       <c r="A89">
         <v>13</v>
       </c>
       <c r="B89" t="s">
         <v>17</v>
       </c>
       <c r="C89" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D89">
         <v>5086</v>
       </c>
       <c r="E89">
         <v>3326</v>
       </c>
       <c r="F89">
         <v>8412</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B90" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C90" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D90">
         <v>180</v>
       </c>
       <c r="E90">
         <v>126</v>
       </c>
       <c r="F90">
         <v>306</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1</v>
       </c>
       <c r="B91" t="s">
-        <v>1145</v>
+        <v>762</v>
       </c>
       <c r="C91" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D91">
         <v>3645</v>
       </c>
       <c r="E91">
         <v>2928</v>
       </c>
       <c r="F91">
         <v>6573</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2</v>
       </c>
       <c r="B92" t="s">
-        <v>1146</v>
+        <v>763</v>
       </c>
       <c r="C92" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D92">
         <v>523</v>
       </c>
       <c r="E92">
         <v>103</v>
       </c>
       <c r="F92">
         <v>626</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>3</v>
       </c>
       <c r="B93" t="s">
-        <v>1147</v>
+        <v>764</v>
       </c>
       <c r="C93" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D93">
         <v>31</v>
       </c>
       <c r="E93">
         <v>19</v>
       </c>
       <c r="F93">
         <v>50</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>4</v>
       </c>
       <c r="B94" t="s">
-        <v>1148</v>
+        <v>765</v>
       </c>
       <c r="C94" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D94">
         <v>190</v>
       </c>
       <c r="E94">
         <v>85</v>
       </c>
       <c r="F94">
         <v>275</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>5</v>
       </c>
       <c r="B95" t="s">
-        <v>1149</v>
+        <v>766</v>
       </c>
       <c r="C95" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D95">
         <v>460</v>
       </c>
       <c r="E95">
         <v>53</v>
       </c>
       <c r="F95">
         <v>513</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>6</v>
       </c>
       <c r="B96" t="s">
-        <v>1150</v>
+        <v>767</v>
       </c>
       <c r="C96" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D96">
         <v>57</v>
       </c>
       <c r="E96">
         <v>12</v>
       </c>
       <c r="F96">
         <v>69</v>
       </c>
     </row>
     <row r="97"/>
     <row r="98">
       <c r="A98">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>18</v>
       </c>
       <c r="C98" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D98">
         <v>8206</v>
       </c>
       <c r="E98">
         <v>3358</v>
       </c>
       <c r="F98">
         <v>11564</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B99" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C99" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D99">
         <v>460</v>
       </c>
       <c r="E99">
         <v>387</v>
       </c>
       <c r="F99">
         <v>847</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1</v>
       </c>
       <c r="B100" t="s">
-        <v>1151</v>
+        <v>768</v>
       </c>
       <c r="C100" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D100">
         <v>5429</v>
       </c>
       <c r="E100">
         <v>1503</v>
       </c>
       <c r="F100">
         <v>6932</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2</v>
       </c>
       <c r="B101" t="s">
-        <v>1152</v>
+        <v>769</v>
       </c>
       <c r="C101" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D101">
         <v>1436</v>
       </c>
       <c r="E101">
         <v>585</v>
       </c>
       <c r="F101">
         <v>2021</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>3</v>
       </c>
       <c r="B102" t="s">
-        <v>1153</v>
+        <v>770</v>
       </c>
       <c r="C102" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D102">
         <v>141</v>
       </c>
       <c r="E102">
         <v>179</v>
       </c>
       <c r="F102">
         <v>320</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>4</v>
       </c>
       <c r="B103" t="s">
-        <v>1154</v>
+        <v>771</v>
       </c>
       <c r="C103" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D103">
         <v>177</v>
       </c>
       <c r="E103">
         <v>383</v>
       </c>
       <c r="F103">
         <v>560</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>5</v>
       </c>
       <c r="B104" t="s">
-        <v>1155</v>
+        <v>772</v>
       </c>
       <c r="C104" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D104">
         <v>510</v>
       </c>
       <c r="E104">
         <v>300</v>
       </c>
       <c r="F104">
         <v>810</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>6</v>
       </c>
       <c r="B105" t="s">
-        <v>1156</v>
+        <v>773</v>
       </c>
       <c r="C105" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D105">
         <v>53</v>
       </c>
       <c r="E105">
         <v>21</v>
       </c>
       <c r="F105">
         <v>74</v>
       </c>
     </row>
     <row r="106"/>
     <row r="107">
       <c r="A107">
         <v>15</v>
       </c>
       <c r="B107" t="s">
         <v>19</v>
       </c>
       <c r="C107" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D107">
         <v>105</v>
       </c>
       <c r="E107">
         <v>61</v>
       </c>
       <c r="F107">
         <v>166</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B108" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C108" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D108">
         <v>47</v>
       </c>
       <c r="E108">
         <v>30</v>
       </c>
       <c r="F108">
         <v>77</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1</v>
       </c>
       <c r="B109" t="s">
-        <v>1157</v>
+        <v>774</v>
       </c>
       <c r="C109" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D109">
         <v>58</v>
       </c>
       <c r="E109">
         <v>31</v>
       </c>
       <c r="F109">
         <v>89</v>
       </c>
     </row>
     <row r="110"/>
     <row r="111">
       <c r="A111">
         <v>16</v>
       </c>
       <c r="B111" t="s">
         <v>20</v>
       </c>
       <c r="C111" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D111">
         <v>162</v>
       </c>
       <c r="E111">
         <v>50</v>
       </c>
       <c r="F111">
         <v>212</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B112" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C112" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D112">
         <v>14</v>
       </c>
       <c r="E112">
         <v>8</v>
       </c>
       <c r="F112">
         <v>22</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1</v>
       </c>
       <c r="B113" t="s">
-        <v>1158</v>
+        <v>775</v>
       </c>
       <c r="C113" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D113">
         <v>99</v>
       </c>
       <c r="E113">
         <v>33</v>
       </c>
       <c r="F113">
         <v>132</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2</v>
       </c>
       <c r="B114" t="s">
-        <v>1159</v>
+        <v>776</v>
       </c>
       <c r="C114" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D114">
         <v>34</v>
       </c>
       <c r="E114">
         <v>3</v>
       </c>
       <c r="F114">
         <v>37</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>3</v>
       </c>
       <c r="B115" t="s">
-        <v>1160</v>
+        <v>777</v>
       </c>
       <c r="C115" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D115">
         <v>15</v>
       </c>
       <c r="E115">
         <v>6</v>
       </c>
       <c r="F115">
         <v>21</v>
       </c>
     </row>
     <row r="116"/>
     <row r="117">
       <c r="A117">
         <v>17</v>
       </c>
       <c r="B117" t="s">
         <v>21</v>
       </c>
       <c r="C117" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D117">
         <v>3227</v>
       </c>
       <c r="E117">
         <v>5539</v>
       </c>
       <c r="F117">
         <v>8766</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B118" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C118" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D118">
         <v>228</v>
       </c>
       <c r="E118">
         <v>282</v>
       </c>
       <c r="F118">
         <v>510</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1</v>
       </c>
       <c r="B119" t="s">
-        <v>1161</v>
+        <v>778</v>
       </c>
       <c r="C119" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D119">
         <v>1913</v>
       </c>
       <c r="E119">
         <v>4597</v>
       </c>
       <c r="F119">
         <v>6510</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>2</v>
       </c>
       <c r="B120" t="s">
-        <v>1162</v>
+        <v>779</v>
       </c>
       <c r="C120" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D120">
         <v>60</v>
       </c>
       <c r="E120">
         <v>144</v>
       </c>
       <c r="F120">
         <v>204</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>3</v>
       </c>
       <c r="B121" t="s">
-        <v>1163</v>
+        <v>780</v>
       </c>
       <c r="C121" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D121">
         <v>43</v>
       </c>
       <c r="E121">
         <v>17</v>
       </c>
       <c r="F121">
         <v>60</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>4</v>
       </c>
       <c r="B122" t="s">
-        <v>1164</v>
+        <v>781</v>
       </c>
       <c r="C122" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D122">
         <v>863</v>
       </c>
       <c r="E122">
         <v>96</v>
       </c>
       <c r="F122">
         <v>959</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>5</v>
       </c>
       <c r="B123" t="s">
-        <v>1165</v>
+        <v>782</v>
       </c>
       <c r="C123" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D123">
         <v>65</v>
       </c>
       <c r="E123">
         <v>350</v>
       </c>
       <c r="F123">
         <v>415</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>6</v>
       </c>
       <c r="B124" t="s">
-        <v>1166</v>
+        <v>783</v>
       </c>
       <c r="C124" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D124">
         <v>55</v>
       </c>
       <c r="E124">
         <v>53</v>
       </c>
       <c r="F124">
         <v>108</v>
       </c>
     </row>
     <row r="125"/>
     <row r="126">
       <c r="A126">
         <v>18</v>
       </c>
       <c r="B126" t="s">
         <v>22</v>
       </c>
       <c r="C126" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D126">
         <v>2591</v>
       </c>
       <c r="E126">
         <v>5905</v>
       </c>
       <c r="F126">
         <v>8496</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B127" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C127" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D127">
         <v>104</v>
       </c>
       <c r="E127">
         <v>347</v>
       </c>
       <c r="F127">
         <v>451</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1</v>
       </c>
       <c r="B128" t="s">
-        <v>51</v>
+        <v>271</v>
       </c>
       <c r="C128" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D128">
         <v>941</v>
       </c>
       <c r="E128">
         <v>3876</v>
       </c>
       <c r="F128">
         <v>4817</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>2</v>
       </c>
       <c r="B129" t="s">
-        <v>1167</v>
+        <v>784</v>
       </c>
       <c r="C129" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D129">
         <v>752</v>
       </c>
       <c r="E129">
         <v>1265</v>
       </c>
       <c r="F129">
         <v>2017</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>3</v>
       </c>
       <c r="B130" t="s">
-        <v>1168</v>
+        <v>785</v>
       </c>
       <c r="C130" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D130">
         <v>199</v>
       </c>
       <c r="E130">
         <v>87</v>
       </c>
       <c r="F130">
         <v>286</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>4</v>
       </c>
       <c r="B131" t="s">
-        <v>1169</v>
+        <v>786</v>
       </c>
       <c r="C131" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D131">
         <v>155</v>
       </c>
       <c r="E131">
         <v>91</v>
       </c>
       <c r="F131">
         <v>246</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>5</v>
       </c>
       <c r="B132" t="s">
-        <v>1170</v>
+        <v>787</v>
       </c>
       <c r="C132" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D132">
         <v>178</v>
       </c>
       <c r="E132">
         <v>147</v>
       </c>
       <c r="F132">
         <v>325</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>6</v>
       </c>
       <c r="B133" t="s">
-        <v>1171</v>
+        <v>788</v>
       </c>
       <c r="C133" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D133">
         <v>10</v>
       </c>
       <c r="E133">
         <v>10</v>
       </c>
       <c r="F133">
         <v>20</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>7</v>
       </c>
       <c r="B134" t="s">
-        <v>1172</v>
+        <v>789</v>
       </c>
       <c r="C134" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D134">
         <v>252</v>
       </c>
       <c r="E134">
         <v>82</v>
       </c>
       <c r="F134">
         <v>334</v>
       </c>
     </row>
     <row r="135"/>
     <row r="136">
       <c r="A136">
         <v>19</v>
       </c>
       <c r="B136" t="s">
         <v>23</v>
       </c>
       <c r="C136" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D136">
         <v>113</v>
       </c>
       <c r="E136">
         <v>256</v>
       </c>
       <c r="F136">
         <v>369</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B137" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C137" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D137">
         <v>22</v>
       </c>
       <c r="E137">
         <v>38</v>
       </c>
       <c r="F137">
         <v>60</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1</v>
       </c>
       <c r="B138" t="s">
-        <v>1173</v>
+        <v>790</v>
       </c>
       <c r="C138" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D138">
         <v>72</v>
       </c>
       <c r="E138">
         <v>185</v>
       </c>
       <c r="F138">
         <v>257</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>2</v>
       </c>
       <c r="B139" t="s">
-        <v>232</v>
+        <v>449</v>
       </c>
       <c r="C139" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D139">
         <v>9</v>
       </c>
       <c r="E139">
         <v>11</v>
       </c>
       <c r="F139">
         <v>20</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>3</v>
       </c>
       <c r="B140" t="s">
-        <v>1174</v>
+        <v>791</v>
       </c>
       <c r="C140" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D140">
         <v>10</v>
       </c>
       <c r="E140">
         <v>22</v>
       </c>
       <c r="F140">
         <v>32</v>
       </c>
     </row>
     <row r="141"/>
     <row r="142">
       <c r="A142">
         <v>21</v>
       </c>
       <c r="B142" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C142" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D142">
         <v>12886</v>
       </c>
       <c r="E142">
         <v>7448</v>
       </c>
       <c r="F142">
         <v>20334</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B143" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C143" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D143">
         <v>330</v>
       </c>
       <c r="E143">
         <v>304</v>
       </c>
       <c r="F143">
         <v>634</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1</v>
       </c>
       <c r="B144" t="s">
-        <v>1175</v>
+        <v>792</v>
       </c>
       <c r="C144" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D144">
         <v>9750</v>
       </c>
       <c r="E144">
         <v>1834</v>
       </c>
       <c r="F144">
         <v>11584</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>2</v>
       </c>
       <c r="B145" t="s">
-        <v>1176</v>
+        <v>793</v>
       </c>
       <c r="C145" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D145">
         <v>378</v>
       </c>
       <c r="E145">
         <v>945</v>
       </c>
       <c r="F145">
         <v>1323</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>3</v>
       </c>
       <c r="B146" t="s">
-        <v>1177</v>
+        <v>794</v>
       </c>
       <c r="C146" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D146">
         <v>58</v>
       </c>
       <c r="E146">
         <v>35</v>
       </c>
       <c r="F146">
         <v>93</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>4</v>
       </c>
       <c r="B147" t="s">
-        <v>1178</v>
+        <v>795</v>
       </c>
       <c r="C147" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D147">
         <v>912</v>
       </c>
       <c r="E147">
         <v>380</v>
       </c>
       <c r="F147">
         <v>1292</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>5</v>
       </c>
       <c r="B148" t="s">
-        <v>1179</v>
+        <v>796</v>
       </c>
       <c r="C148" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D148">
         <v>456</v>
       </c>
       <c r="E148">
         <v>1745</v>
       </c>
       <c r="F148">
         <v>2201</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>6</v>
       </c>
       <c r="B149" t="s">
-        <v>1180</v>
+        <v>797</v>
       </c>
       <c r="C149" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D149">
         <v>16</v>
       </c>
       <c r="E149">
         <v>36</v>
       </c>
       <c r="F149">
         <v>52</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>7</v>
       </c>
       <c r="B150" t="s">
-        <v>1181</v>
+        <v>798</v>
       </c>
       <c r="C150" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D150">
         <v>986</v>
       </c>
       <c r="E150">
         <v>2169</v>
       </c>
       <c r="F150">
         <v>3155</v>
       </c>
     </row>
     <row r="151"/>
     <row r="152">
       <c r="A152">
         <v>22</v>
       </c>
       <c r="B152" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C152" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D152">
         <v>406</v>
       </c>
       <c r="E152">
         <v>820</v>
       </c>
       <c r="F152">
         <v>1226</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B153" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C153" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D153">
         <v>44</v>
       </c>
       <c r="E153">
         <v>133</v>
       </c>
       <c r="F153">
         <v>177</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1</v>
       </c>
       <c r="B154" t="s">
-        <v>1182</v>
+        <v>799</v>
       </c>
       <c r="C154" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D154">
         <v>99</v>
       </c>
       <c r="E154">
         <v>245</v>
       </c>
       <c r="F154">
         <v>344</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>2</v>
       </c>
       <c r="B155" t="s">
-        <v>1183</v>
+        <v>800</v>
       </c>
       <c r="C155" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D155">
         <v>22</v>
       </c>
       <c r="E155">
         <v>68</v>
       </c>
       <c r="F155">
         <v>90</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>3</v>
       </c>
       <c r="B156" t="s">
-        <v>1184</v>
+        <v>801</v>
       </c>
       <c r="C156" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D156">
         <v>7</v>
       </c>
       <c r="E156">
         <v>22</v>
       </c>
       <c r="F156">
         <v>29</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>4</v>
       </c>
       <c r="B157" t="s">
-        <v>1185</v>
+        <v>802</v>
       </c>
       <c r="C157" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D157">
         <v>53</v>
       </c>
       <c r="E157">
         <v>12</v>
       </c>
       <c r="F157">
         <v>65</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>5</v>
       </c>
       <c r="B158" t="s">
-        <v>1186</v>
+        <v>803</v>
       </c>
       <c r="C158" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D158">
         <v>181</v>
       </c>
       <c r="E158">
         <v>340</v>
       </c>
       <c r="F158">
         <v>521</v>
       </c>
     </row>
     <row r="159"/>
     <row r="160">
       <c r="A160">
         <v>23</v>
       </c>
       <c r="B160" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C160" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D160">
         <v>336</v>
       </c>
       <c r="E160">
         <v>198</v>
       </c>
       <c r="F160">
         <v>534</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B161" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C161" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D161">
         <v>24</v>
       </c>
       <c r="E161">
         <v>40</v>
       </c>
       <c r="F161">
         <v>64</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1</v>
       </c>
       <c r="B162" t="s">
-        <v>1187</v>
+        <v>804</v>
       </c>
       <c r="C162" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D162">
         <v>166</v>
       </c>
       <c r="E162">
         <v>20</v>
       </c>
       <c r="F162">
         <v>186</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>2</v>
       </c>
       <c r="B163" t="s">
-        <v>1188</v>
+        <v>805</v>
       </c>
       <c r="C163" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D163">
         <v>112</v>
       </c>
       <c r="E163">
         <v>97</v>
       </c>
       <c r="F163">
         <v>209</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>3</v>
       </c>
       <c r="B164" t="s">
-        <v>1189</v>
+        <v>806</v>
       </c>
       <c r="C164" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D164">
         <v>7</v>
       </c>
       <c r="E164">
         <v>10</v>
       </c>
       <c r="F164">
         <v>17</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>4</v>
       </c>
       <c r="B165" t="s">
-        <v>1190</v>
+        <v>807</v>
       </c>
       <c r="C165" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D165">
         <v>6</v>
       </c>
       <c r="E165">
         <v>4</v>
       </c>
       <c r="F165">
         <v>10</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>5</v>
       </c>
       <c r="B166" t="s">
-        <v>1191</v>
+        <v>808</v>
       </c>
       <c r="C166" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D166">
         <v>4</v>
       </c>
       <c r="E166">
         <v>9</v>
       </c>
       <c r="F166">
         <v>13</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>6</v>
       </c>
       <c r="B167" t="s">
-        <v>1192</v>
+        <v>809</v>
       </c>
       <c r="C167" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D167">
         <v>17</v>
       </c>
       <c r="E167">
         <v>18</v>
       </c>
       <c r="F167">
         <v>35</v>
       </c>
     </row>
     <row r="168"/>
     <row r="169">
       <c r="A169">
         <v>24</v>
       </c>
       <c r="B169" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C169" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D169">
         <v>3070</v>
       </c>
       <c r="E169">
         <v>919</v>
       </c>
       <c r="F169">
         <v>3989</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B170" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C170" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D170">
         <v>102</v>
       </c>
       <c r="E170">
         <v>47</v>
       </c>
       <c r="F170">
         <v>149</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1</v>
       </c>
       <c r="B171" t="s">
-        <v>1193</v>
+        <v>810</v>
       </c>
       <c r="C171" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D171">
         <v>343</v>
       </c>
       <c r="E171">
         <v>140</v>
       </c>
       <c r="F171">
         <v>483</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>2</v>
       </c>
       <c r="B172" t="s">
-        <v>1194</v>
+        <v>811</v>
       </c>
       <c r="C172" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D172">
         <v>484</v>
       </c>
       <c r="E172">
         <v>82</v>
       </c>
       <c r="F172">
         <v>566</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>3</v>
       </c>
       <c r="B173" t="s">
-        <v>1195</v>
+        <v>812</v>
       </c>
       <c r="C173" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D173">
         <v>194</v>
       </c>
       <c r="E173">
         <v>76</v>
       </c>
       <c r="F173">
         <v>270</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>4</v>
       </c>
       <c r="B174" t="s">
-        <v>1196</v>
+        <v>813</v>
       </c>
       <c r="C174" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D174">
         <v>1098</v>
       </c>
       <c r="E174">
         <v>240</v>
       </c>
       <c r="F174">
         <v>1338</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>5</v>
       </c>
       <c r="B175" t="s">
-        <v>1197</v>
+        <v>814</v>
       </c>
       <c r="C175" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D175">
         <v>27</v>
       </c>
       <c r="E175">
         <v>35</v>
       </c>
       <c r="F175">
         <v>62</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>6</v>
       </c>
       <c r="B176" t="s">
-        <v>1198</v>
+        <v>815</v>
       </c>
       <c r="C176" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D176">
         <v>822</v>
       </c>
       <c r="E176">
         <v>299</v>
       </c>
       <c r="F176">
         <v>1121</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="Q1" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="W1" s="1" t="s">
+      <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="X1" s="1" t="s">
+      <c r="Z1" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="Y1" s="1" t="s">
+      <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="Z1" s="1" t="s">
+      <c r="AB1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" s="1" t="s">
         <v>28</v>
+      </c>
+      <c r="AD1" s="1" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" t="s">
-        <v>1199</v>
+        <v>817</v>
       </c>
       <c r="D2" t="s">
-        <v>1200</v>
+        <v>818</v>
       </c>
       <c r="E2" t="s">
-        <v>1201</v>
+        <v>819</v>
       </c>
       <c r="F2" t="s">
-        <v>1202</v>
+        <v>820</v>
       </c>
       <c r="G2">
-        <v>0</v>
+        <v>25639</v>
       </c>
       <c r="H2">
-        <v>0</v>
+        <v>9493</v>
       </c>
       <c r="I2">
-        <v>0</v>
+        <v>2369</v>
       </c>
       <c r="J2">
-        <v>0</v>
+        <v>26489</v>
       </c>
       <c r="K2">
-        <v>0</v>
+        <v>25733</v>
       </c>
       <c r="L2">
-        <v>0</v>
+        <v>287</v>
       </c>
       <c r="M2">
-        <v>0</v>
+        <v>1078</v>
       </c>
       <c r="N2">
-        <v>0</v>
+        <v>22823</v>
       </c>
       <c r="O2">
-        <v>0</v>
+        <v>194</v>
       </c>
       <c r="P2">
-        <v>0</v>
+        <v>501</v>
       </c>
       <c r="Q2">
-        <v>0</v>
+        <v>779</v>
       </c>
       <c r="R2">
-        <v>0</v>
+        <v>16685</v>
       </c>
       <c r="S2">
-        <v>0</v>
+        <v>295</v>
       </c>
       <c r="T2">
-        <v>0</v>
+        <v>16126</v>
       </c>
       <c r="U2">
-        <v>0</v>
+        <v>279</v>
       </c>
       <c r="V2">
-        <v>0</v>
+        <v>14114</v>
       </c>
       <c r="W2">
-        <v>0</v>
+        <v>16113</v>
       </c>
       <c r="X2">
-        <v>0</v>
+        <v>937</v>
       </c>
       <c r="Y2">
-        <v>0</v>
+        <v>1083</v>
       </c>
       <c r="Z2">
-        <v>0</v>
+        <v>140414</v>
+      </c>
+      <c r="AA2">
+        <v>30144</v>
+      </c>
+      <c r="AB2">
+        <v>12839</v>
+      </c>
+      <c r="AC2">
+        <v>566</v>
+      </c>
+      <c r="AD2">
+        <v>364980</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>1199</v>
+        <v>817</v>
       </c>
       <c r="D3" t="s">
-        <v>1200</v>
+        <v>818</v>
       </c>
       <c r="E3" t="s">
-        <v>1203</v>
+        <v>821</v>
       </c>
       <c r="F3" t="s">
-        <v>1204</v>
+        <v>822</v>
       </c>
       <c r="G3">
-        <v>4703</v>
+        <v>4504</v>
       </c>
       <c r="H3">
-        <v>4435</v>
+        <v>3837</v>
       </c>
       <c r="I3">
-        <v>1174</v>
+        <v>656</v>
       </c>
       <c r="J3">
-        <v>21455</v>
+        <v>9113</v>
       </c>
       <c r="K3">
-        <v>8134</v>
+        <v>14003</v>
       </c>
       <c r="L3">
-        <v>1153</v>
+        <v>157</v>
       </c>
       <c r="M3">
-        <v>6011</v>
+        <v>505</v>
       </c>
       <c r="N3">
-        <v>17</v>
+        <v>12462</v>
       </c>
       <c r="O3">
-        <v>643</v>
+        <v>145</v>
       </c>
       <c r="P3">
-        <v>10390</v>
+        <v>370</v>
       </c>
       <c r="Q3">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="R3">
-        <v>3620</v>
+        <v>4599</v>
       </c>
       <c r="S3">
-        <v>112</v>
+        <v>144</v>
       </c>
       <c r="T3">
-        <v>3289</v>
+        <v>4714</v>
       </c>
       <c r="U3">
-        <v>583</v>
+        <v>216</v>
       </c>
       <c r="V3">
-        <v>86</v>
+        <v>4560</v>
       </c>
       <c r="W3">
-        <v>18285</v>
+        <v>7828</v>
       </c>
       <c r="X3">
-        <v>5378</v>
+        <v>169</v>
       </c>
       <c r="Y3">
-        <v>276</v>
+        <v>604</v>
       </c>
       <c r="Z3">
-        <v>89808</v>
+        <v>19099</v>
+      </c>
+      <c r="AA3">
+        <v>7161</v>
+      </c>
+      <c r="AB3">
+        <v>2527</v>
+      </c>
+      <c r="AC3">
+        <v>459</v>
+      </c>
+      <c r="AD3">
+        <v>97898</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
         <v>40</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4">
-        <v>4703</v>
+        <v>30143</v>
       </c>
       <c r="H4">
-        <v>4435</v>
+        <v>13330</v>
       </c>
       <c r="I4">
-        <v>1174</v>
+        <v>3025</v>
       </c>
       <c r="J4">
-        <v>21455</v>
+        <v>35602</v>
       </c>
       <c r="K4">
-        <v>8134</v>
+        <v>39736</v>
       </c>
       <c r="L4">
-        <v>1153</v>
+        <v>444</v>
       </c>
       <c r="M4">
-        <v>6011</v>
+        <v>1583</v>
       </c>
       <c r="N4">
-        <v>17</v>
+        <v>35285</v>
       </c>
       <c r="O4">
-        <v>643</v>
+        <v>339</v>
       </c>
       <c r="P4">
-        <v>10390</v>
+        <v>871</v>
       </c>
       <c r="Q4">
-        <v>64</v>
+        <v>845</v>
       </c>
       <c r="R4">
-        <v>3620</v>
+        <v>21284</v>
       </c>
       <c r="S4">
-        <v>112</v>
+        <v>439</v>
       </c>
       <c r="T4">
-        <v>3289</v>
+        <v>20840</v>
       </c>
       <c r="U4">
-        <v>583</v>
+        <v>495</v>
       </c>
       <c r="V4">
-        <v>86</v>
+        <v>18674</v>
       </c>
       <c r="W4">
-        <v>18285</v>
+        <v>23941</v>
       </c>
       <c r="X4">
-        <v>5378</v>
+        <v>1106</v>
       </c>
       <c r="Y4">
-        <v>276</v>
+        <v>1687</v>
       </c>
       <c r="Z4">
-        <v>89808</v>
+        <v>159513</v>
+      </c>
+      <c r="AA4">
+        <v>37305</v>
+      </c>
+      <c r="AB4">
+        <v>15366</v>
+      </c>
+      <c r="AC4">
+        <v>1025</v>
+      </c>
+      <c r="AD4">
+        <v>462878</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" s="1" t="s">
-        <v>1202</v>
+        <v>820</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>1204</v>
+        <v>822</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>41</v>
-[...43 lines deleted...]
-      <c r="A3" t="s">
         <v>40</v>
-      </c>
-[...14737 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D2">
-        <v>20294</v>
+        <v>25639</v>
       </c>
       <c r="E2">
-        <v>18408</v>
+        <v>4504</v>
       </c>
       <c r="F2">
-        <v>38702</v>
+        <v>30143</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D3">
-        <v>2411</v>
+        <v>2969</v>
       </c>
       <c r="E3">
-        <v>634</v>
+        <v>1198</v>
       </c>
       <c r="F3">
-        <v>3045</v>
+        <v>4167</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>218</v>
+        <v>823</v>
       </c>
       <c r="C4" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D4">
-        <v>8548</v>
+        <v>10422</v>
       </c>
       <c r="E4">
-        <v>10173</v>
+        <v>1567</v>
       </c>
       <c r="F4">
-        <v>18721</v>
+        <v>11989</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>219</v>
+        <v>824</v>
       </c>
       <c r="C5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D5">
-        <v>2463</v>
+        <v>6360</v>
       </c>
       <c r="E5">
-        <v>163</v>
+        <v>493</v>
       </c>
       <c r="F5">
-        <v>2626</v>
+        <v>6853</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>220</v>
+        <v>825</v>
       </c>
       <c r="C6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D6">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="E6">
-        <v>37</v>
+        <v>410</v>
       </c>
       <c r="F6">
-        <v>308</v>
+        <v>686</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>221</v>
+        <v>826</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D7">
-        <v>362</v>
+        <v>2027</v>
       </c>
       <c r="E7">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="F7">
-        <v>455</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>222</v>
+        <v>827</v>
       </c>
       <c r="C8" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D8">
-        <v>251</v>
+        <v>465</v>
       </c>
       <c r="E8">
-        <v>106</v>
+        <v>77</v>
       </c>
       <c r="F8">
-        <v>357</v>
+        <v>542</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>223</v>
+        <v>828</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D9">
-        <v>111</v>
+        <v>214</v>
       </c>
       <c r="E9">
-        <v>17</v>
+        <v>103</v>
       </c>
       <c r="F9">
-        <v>128</v>
+        <v>317</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>224</v>
+        <v>829</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D10">
-        <v>69</v>
+        <v>345</v>
       </c>
       <c r="E10">
-        <v>18</v>
+        <v>147</v>
       </c>
       <c r="F10">
-        <v>87</v>
+        <v>492</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>225</v>
+        <v>830</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D11">
-        <v>116</v>
+        <v>1237</v>
       </c>
       <c r="E11">
-        <v>19</v>
+        <v>173</v>
       </c>
       <c r="F11">
-        <v>135</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>226</v>
+        <v>831</v>
       </c>
       <c r="C12" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D12">
-        <v>5692</v>
+        <v>42</v>
       </c>
       <c r="E12">
-        <v>7148</v>
+        <v>25</v>
       </c>
       <c r="F12">
-        <v>12840</v>
-[...2 lines deleted...]
-    <row r="13"/>
+        <v>67</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>832</v>
+      </c>
+      <c r="C13" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13">
+        <v>132</v>
+      </c>
+      <c r="E13">
+        <v>44</v>
+      </c>
+      <c r="F13">
+        <v>176</v>
+      </c>
+    </row>
     <row r="14">
       <c r="A14">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>7</v>
+        <v>833</v>
       </c>
       <c r="C14" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D14">
-        <v>28770</v>
+        <v>88</v>
       </c>
       <c r="E14">
-        <v>2466</v>
+        <v>83</v>
       </c>
       <c r="F14">
-        <v>31236</v>
+        <v>171</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s">
-        <v>40</v>
+      <c r="A15">
+        <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>40</v>
+        <v>834</v>
       </c>
       <c r="C15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D15">
-        <v>1408</v>
+        <v>1062</v>
       </c>
       <c r="E15">
-        <v>185</v>
+        <v>95</v>
       </c>
       <c r="F15">
-        <v>1593</v>
-[...21 lines deleted...]
-    </row>
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="16"/>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>228</v>
+        <v>7</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D17">
-        <v>307</v>
+        <v>9493</v>
       </c>
       <c r="E17">
-        <v>48</v>
+        <v>3837</v>
       </c>
       <c r="F17">
-        <v>355</v>
+        <v>13330</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18">
-        <v>3</v>
+      <c r="A18" t="s">
+        <v>39</v>
       </c>
       <c r="B18" t="s">
-        <v>229</v>
+        <v>39</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D18">
-        <v>184</v>
+        <v>1793</v>
       </c>
       <c r="E18">
-        <v>149</v>
+        <v>874</v>
       </c>
       <c r="F18">
-        <v>333</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>230</v>
+        <v>835</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D19">
-        <v>258</v>
+        <v>3166</v>
       </c>
       <c r="E19">
-        <v>25</v>
+        <v>572</v>
       </c>
       <c r="F19">
-        <v>283</v>
+        <v>3738</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>231</v>
+        <v>836</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D20">
-        <v>103</v>
+        <v>2755</v>
       </c>
       <c r="E20">
-        <v>5</v>
+        <v>1198</v>
       </c>
       <c r="F20">
-        <v>108</v>
+        <v>3953</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B21" t="s">
-        <v>232</v>
+        <v>837</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D21">
-        <v>66</v>
+        <v>219</v>
       </c>
       <c r="E21">
-        <v>17</v>
+        <v>180</v>
       </c>
       <c r="F21">
-        <v>83</v>
+        <v>399</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>233</v>
+        <v>838</v>
       </c>
       <c r="C22" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D22">
-        <v>117</v>
+        <v>330</v>
       </c>
       <c r="E22">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="F22">
-        <v>131</v>
+        <v>439</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B23" t="s">
-        <v>234</v>
+        <v>839</v>
       </c>
       <c r="C23" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D23">
-        <v>113</v>
+        <v>247</v>
       </c>
       <c r="E23">
-        <v>8</v>
+        <v>383</v>
       </c>
       <c r="F23">
-        <v>121</v>
+        <v>630</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B24" t="s">
-        <v>235</v>
+        <v>840</v>
       </c>
       <c r="C24" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D24">
-        <v>9723</v>
+        <v>97</v>
       </c>
       <c r="E24">
-        <v>1303</v>
+        <v>64</v>
       </c>
       <c r="F24">
-        <v>11026</v>
-[...2 lines deleted...]
-    <row r="25"/>
+        <v>161</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>7</v>
+      </c>
+      <c r="B25" t="s">
+        <v>841</v>
+      </c>
+      <c r="C25" t="s">
+        <v>47</v>
+      </c>
+      <c r="D25">
+        <v>71</v>
+      </c>
+      <c r="E25">
+        <v>66</v>
+      </c>
+      <c r="F25">
+        <v>137</v>
+      </c>
+    </row>
     <row r="26">
       <c r="A26">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B26" t="s">
-        <v>8</v>
+        <v>842</v>
       </c>
       <c r="C26" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D26">
-        <v>788</v>
+        <v>145</v>
       </c>
       <c r="E26">
-        <v>185</v>
+        <v>70</v>
       </c>
       <c r="F26">
-        <v>973</v>
+        <v>215</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" t="s">
-        <v>40</v>
+      <c r="A27">
+        <v>9</v>
       </c>
       <c r="B27" t="s">
-        <v>40</v>
+        <v>843</v>
       </c>
       <c r="C27" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D27">
-        <v>310</v>
+        <v>105</v>
       </c>
       <c r="E27">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="F27">
-        <v>356</v>
+        <v>159</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B28" t="s">
-        <v>236</v>
+        <v>844</v>
       </c>
       <c r="C28" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D28">
-        <v>198</v>
+        <v>301</v>
       </c>
       <c r="E28">
-        <v>81</v>
+        <v>163</v>
       </c>
       <c r="F28">
-        <v>279</v>
+        <v>464</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B29" t="s">
-        <v>237</v>
+        <v>845</v>
       </c>
       <c r="C29" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D29">
-        <v>85</v>
+        <v>217</v>
       </c>
       <c r="E29">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="F29">
-        <v>118</v>
+        <v>280</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
+        <v>12</v>
+      </c>
+      <c r="B30" t="s">
+        <v>846</v>
+      </c>
+      <c r="C30" t="s">
+        <v>47</v>
+      </c>
+      <c r="D30">
+        <v>47</v>
+      </c>
+      <c r="E30">
+        <v>41</v>
+      </c>
+      <c r="F30">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
         <v>3</v>
       </c>
-      <c r="B30" t="s">
-[...35 lines deleted...]
-    <row r="32"/>
+      <c r="B32" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" t="s">
+        <v>44</v>
+      </c>
+      <c r="D32">
+        <v>2369</v>
+      </c>
+      <c r="E32">
+        <v>656</v>
+      </c>
+      <c r="F32">
+        <v>3025</v>
+      </c>
+    </row>
     <row r="33">
-      <c r="A33">
-        <v>4</v>
+      <c r="A33" t="s">
+        <v>39</v>
       </c>
       <c r="B33" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="C33" t="s">
         <v>45</v>
       </c>
       <c r="D33">
-        <v>37532</v>
+        <v>502</v>
       </c>
       <c r="E33">
-        <v>5535</v>
+        <v>214</v>
       </c>
       <c r="F33">
-        <v>43067</v>
+        <v>716</v>
       </c>
     </row>
     <row r="34">
-      <c r="A34" t="s">
-        <v>40</v>
+      <c r="A34">
+        <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>40</v>
+        <v>847</v>
       </c>
       <c r="C34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D34">
-        <v>1604</v>
+        <v>622</v>
       </c>
       <c r="E34">
-        <v>151</v>
+        <v>249</v>
       </c>
       <c r="F34">
-        <v>1755</v>
+        <v>871</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>239</v>
+        <v>848</v>
       </c>
       <c r="C35" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D35">
-        <v>15279</v>
+        <v>192</v>
       </c>
       <c r="E35">
-        <v>708</v>
+        <v>43</v>
       </c>
       <c r="F35">
-        <v>15987</v>
+        <v>235</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>240</v>
+        <v>849</v>
       </c>
       <c r="C36" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D36">
-        <v>316</v>
+        <v>586</v>
       </c>
       <c r="E36">
-        <v>99</v>
+        <v>44</v>
       </c>
       <c r="F36">
-        <v>415</v>
+        <v>630</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>241</v>
+        <v>619</v>
       </c>
       <c r="C37" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D37">
-        <v>5856</v>
+        <v>375</v>
       </c>
       <c r="E37">
-        <v>3789</v>
+        <v>28</v>
       </c>
       <c r="F37">
-        <v>9645</v>
+        <v>403</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>242</v>
+        <v>850</v>
       </c>
       <c r="C38" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D38">
-        <v>10325</v>
+        <v>34</v>
       </c>
       <c r="E38">
-        <v>659</v>
+        <v>16</v>
       </c>
       <c r="F38">
-        <v>10984</v>
+        <v>50</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>243</v>
+        <v>851</v>
       </c>
       <c r="C39" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D39">
-        <v>206</v>
+        <v>58</v>
       </c>
       <c r="E39">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="F39">
-        <v>223</v>
-[...21 lines deleted...]
-    </row>
+        <v>120</v>
+      </c>
+    </row>
+    <row r="40"/>
     <row r="41">
       <c r="A41">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B41" t="s">
-        <v>245</v>
+        <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D41">
-        <v>141</v>
+        <v>26489</v>
       </c>
       <c r="E41">
-        <v>82</v>
+        <v>9113</v>
       </c>
       <c r="F41">
-        <v>223</v>
+        <v>35602</v>
       </c>
     </row>
     <row r="42">
-      <c r="A42">
-        <v>8</v>
+      <c r="A42" t="s">
+        <v>39</v>
       </c>
       <c r="B42" t="s">
-        <v>246</v>
+        <v>39</v>
       </c>
       <c r="C42" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D42">
-        <v>80</v>
+        <v>2191</v>
       </c>
       <c r="E42">
-        <v>1</v>
+        <v>919</v>
       </c>
       <c r="F42">
-        <v>81</v>
+        <v>3110</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>247</v>
+        <v>852</v>
       </c>
       <c r="C43" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D43">
-        <v>3581</v>
+        <v>2793</v>
       </c>
       <c r="E43">
-        <v>19</v>
+        <v>847</v>
       </c>
       <c r="F43">
-        <v>3600</v>
-[...2 lines deleted...]
-    <row r="44"/>
+        <v>3640</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>2</v>
+      </c>
+      <c r="B44" t="s">
+        <v>853</v>
+      </c>
+      <c r="C44" t="s">
+        <v>47</v>
+      </c>
+      <c r="D44">
+        <v>5464</v>
+      </c>
+      <c r="E44">
+        <v>680</v>
+      </c>
+      <c r="F44">
+        <v>6144</v>
+      </c>
+    </row>
     <row r="45">
       <c r="A45">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>10</v>
+        <v>854</v>
       </c>
       <c r="C45" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D45">
-        <v>17371</v>
+        <v>441</v>
       </c>
       <c r="E45">
-        <v>9871</v>
+        <v>175</v>
       </c>
       <c r="F45">
-        <v>27242</v>
+        <v>616</v>
       </c>
     </row>
     <row r="46">
-      <c r="A46" t="s">
-        <v>40</v>
+      <c r="A46">
+        <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>40</v>
+        <v>855</v>
       </c>
       <c r="C46" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D46">
-        <v>1690</v>
+        <v>2610</v>
       </c>
       <c r="E46">
-        <v>379</v>
+        <v>4824</v>
       </c>
       <c r="F46">
-        <v>2069</v>
+        <v>7434</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>248</v>
+        <v>856</v>
       </c>
       <c r="C47" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D47">
-        <v>1975</v>
+        <v>596</v>
       </c>
       <c r="E47">
-        <v>1513</v>
+        <v>427</v>
       </c>
       <c r="F47">
-        <v>3488</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>249</v>
+        <v>857</v>
       </c>
       <c r="C48" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D48">
-        <v>2807</v>
+        <v>148</v>
       </c>
       <c r="E48">
-        <v>205</v>
+        <v>56</v>
       </c>
       <c r="F48">
-        <v>3012</v>
+        <v>204</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>250</v>
+        <v>858</v>
       </c>
       <c r="C49" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D49">
-        <v>136</v>
+        <v>6431</v>
       </c>
       <c r="E49">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="F49">
-        <v>252</v>
+        <v>6515</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>251</v>
+        <v>859</v>
       </c>
       <c r="C50" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D50">
-        <v>5992</v>
+        <v>5242</v>
       </c>
       <c r="E50">
-        <v>6498</v>
+        <v>856</v>
       </c>
       <c r="F50">
-        <v>12490</v>
+        <v>6098</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>252</v>
+        <v>860</v>
       </c>
       <c r="C51" t="s">
+        <v>47</v>
+      </c>
+      <c r="D51">
+        <v>130</v>
+      </c>
+      <c r="E51">
         <v>48</v>
       </c>
-      <c r="D51">
-[...4 lines deleted...]
-      </c>
       <c r="F51">
-        <v>3062</v>
+        <v>178</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>253</v>
+        <v>861</v>
       </c>
       <c r="C52" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D52">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="E52">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F52">
-        <v>81</v>
+        <v>123</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B53" t="s">
-        <v>254</v>
+        <v>862</v>
       </c>
       <c r="C53" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D53">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="E53">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="F53">
-        <v>385</v>
+        <v>387</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B54" t="s">
-        <v>255</v>
+        <v>863</v>
       </c>
       <c r="C54" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D54">
-        <v>2167</v>
+        <v>85</v>
       </c>
       <c r="E54">
-        <v>141</v>
+        <v>45</v>
       </c>
       <c r="F54">
-        <v>2308</v>
-[...22 lines deleted...]
-    <row r="56"/>
+        <v>130</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>5</v>
+      </c>
+      <c r="B56" t="s">
+        <v>10</v>
+      </c>
+      <c r="C56" t="s">
+        <v>44</v>
+      </c>
+      <c r="D56">
+        <v>25733</v>
+      </c>
+      <c r="E56">
+        <v>14003</v>
+      </c>
+      <c r="F56">
+        <v>39736</v>
+      </c>
+    </row>
     <row r="57">
-      <c r="A57">
-        <v>6</v>
+      <c r="A57" t="s">
+        <v>39</v>
       </c>
       <c r="B57" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C57" t="s">
         <v>45</v>
       </c>
       <c r="D57">
-        <v>630</v>
+        <v>2365</v>
       </c>
       <c r="E57">
-        <v>29</v>
+        <v>1944</v>
       </c>
       <c r="F57">
-        <v>659</v>
+        <v>4309</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" t="s">
-        <v>40</v>
+      <c r="A58">
+        <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>40</v>
+        <v>864</v>
       </c>
       <c r="C58" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D58">
-        <v>226</v>
+        <v>1545</v>
       </c>
       <c r="E58">
-        <v>10</v>
+        <v>2940</v>
       </c>
       <c r="F58">
-        <v>236</v>
+        <v>4485</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>257</v>
+        <v>865</v>
       </c>
       <c r="C59" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D59">
-        <v>286</v>
+        <v>3891</v>
       </c>
       <c r="E59">
-        <v>13</v>
+        <v>593</v>
       </c>
       <c r="F59">
-        <v>299</v>
+        <v>4484</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>258</v>
+        <v>866</v>
       </c>
       <c r="C60" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D60">
-        <v>57</v>
+        <v>4471</v>
       </c>
       <c r="E60">
-        <v>3</v>
+        <v>6248</v>
       </c>
       <c r="F60">
-        <v>60</v>
+        <v>10719</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B61" t="s">
-        <v>259</v>
+        <v>867</v>
       </c>
       <c r="C61" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D61">
-        <v>61</v>
+        <v>328</v>
       </c>
       <c r="E61">
-        <v>3</v>
+        <v>143</v>
       </c>
       <c r="F61">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="62"/>
+        <v>471</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>868</v>
+      </c>
+      <c r="C62" t="s">
+        <v>47</v>
+      </c>
+      <c r="D62">
+        <v>3066</v>
+      </c>
+      <c r="E62">
+        <v>506</v>
+      </c>
+      <c r="F62">
+        <v>3572</v>
+      </c>
+    </row>
     <row r="63">
       <c r="A63">
+        <v>6</v>
+      </c>
+      <c r="B63" t="s">
+        <v>869</v>
+      </c>
+      <c r="C63" t="s">
+        <v>47</v>
+      </c>
+      <c r="D63">
+        <v>350</v>
+      </c>
+      <c r="E63">
+        <v>91</v>
+      </c>
+      <c r="F63">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
         <v>7</v>
       </c>
-      <c r="B63" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B64" t="s">
-        <v>40</v>
+        <v>870</v>
       </c>
       <c r="C64" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D64">
-        <v>317</v>
+        <v>1170</v>
       </c>
       <c r="E64">
-        <v>41</v>
+        <v>288</v>
       </c>
       <c r="F64">
-        <v>358</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B65" t="s">
-        <v>260</v>
+        <v>871</v>
       </c>
       <c r="C65" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D65">
-        <v>324</v>
+        <v>382</v>
       </c>
       <c r="E65">
-        <v>36</v>
+        <v>503</v>
       </c>
       <c r="F65">
-        <v>360</v>
+        <v>885</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B66" t="s">
-        <v>261</v>
+        <v>872</v>
       </c>
       <c r="C66" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D66">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="E66">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="F66">
-        <v>87</v>
+        <v>122</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B67" t="s">
-        <v>262</v>
+        <v>873</v>
       </c>
       <c r="C67" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D67">
-        <v>45</v>
+        <v>7928</v>
       </c>
       <c r="E67">
-        <v>7</v>
+        <v>486</v>
       </c>
       <c r="F67">
-        <v>52</v>
+        <v>8414</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B68" t="s">
-        <v>263</v>
+        <v>874</v>
       </c>
       <c r="C68" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D68">
-        <v>40</v>
+        <v>99</v>
       </c>
       <c r="E68">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="F68">
-        <v>86</v>
+        <v>134</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B69" t="s">
-        <v>264</v>
+        <v>875</v>
       </c>
       <c r="C69" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D69">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="E69">
-        <v>2</v>
+        <v>188</v>
       </c>
       <c r="F69">
-        <v>17</v>
-[...21 lines deleted...]
-    </row>
+        <v>242</v>
+      </c>
+    </row>
+    <row r="70"/>
     <row r="71">
       <c r="A71">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B71" t="s">
-        <v>266</v>
+        <v>11</v>
       </c>
       <c r="C71" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D71">
+        <v>287</v>
+      </c>
+      <c r="E71">
+        <v>157</v>
+      </c>
+      <c r="F71">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
         <v>39</v>
       </c>
-      <c r="E71">
-[...6 lines deleted...]
-    <row r="72"/>
+      <c r="B72" t="s">
+        <v>39</v>
+      </c>
+      <c r="C72" t="s">
+        <v>45</v>
+      </c>
+      <c r="D72">
+        <v>196</v>
+      </c>
+      <c r="E72">
+        <v>95</v>
+      </c>
+      <c r="F72">
+        <v>291</v>
+      </c>
+    </row>
     <row r="73">
       <c r="A73">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B73" t="s">
-        <v>13</v>
+        <v>876</v>
       </c>
       <c r="C73" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D73">
-        <v>12000</v>
+        <v>64</v>
       </c>
       <c r="E73">
-        <v>4130</v>
+        <v>39</v>
       </c>
       <c r="F73">
-        <v>16130</v>
+        <v>103</v>
       </c>
     </row>
     <row r="74">
-      <c r="A74" t="s">
-        <v>40</v>
+      <c r="A74">
+        <v>2</v>
       </c>
       <c r="B74" t="s">
-        <v>40</v>
+        <v>877</v>
       </c>
       <c r="C74" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D74">
-        <v>1868</v>
+        <v>27</v>
       </c>
       <c r="E74">
-        <v>173</v>
+        <v>23</v>
       </c>
       <c r="F74">
-        <v>2041</v>
-[...21 lines deleted...]
-    </row>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="75"/>
     <row r="76">
       <c r="A76">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B76" t="s">
-        <v>268</v>
+        <v>12</v>
       </c>
       <c r="C76" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D76">
-        <v>1617</v>
+        <v>1078</v>
       </c>
       <c r="E76">
-        <v>52</v>
+        <v>505</v>
       </c>
       <c r="F76">
-        <v>1669</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="77">
-      <c r="A77">
-        <v>3</v>
+      <c r="A77" t="s">
+        <v>39</v>
       </c>
       <c r="B77" t="s">
-        <v>269</v>
+        <v>39</v>
       </c>
       <c r="C77" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D77">
-        <v>407</v>
+        <v>514</v>
       </c>
       <c r="E77">
-        <v>11</v>
+        <v>147</v>
       </c>
       <c r="F77">
-        <v>418</v>
+        <v>661</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B78" t="s">
-        <v>270</v>
+        <v>878</v>
       </c>
       <c r="C78" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D78">
-        <v>209</v>
+        <v>309</v>
       </c>
       <c r="E78">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="F78">
-        <v>284</v>
+        <v>394</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>271</v>
+        <v>879</v>
       </c>
       <c r="C79" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D79">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="E79">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="F79">
-        <v>114</v>
+        <v>136</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>272</v>
+        <v>880</v>
       </c>
       <c r="C80" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D80">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="E80">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F80">
-        <v>70</v>
+        <v>52</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B81" t="s">
-        <v>273</v>
+        <v>881</v>
       </c>
       <c r="C81" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D81">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="E81">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="F81">
-        <v>39</v>
+        <v>68</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B82" t="s">
-        <v>274</v>
+        <v>882</v>
       </c>
       <c r="C82" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D82">
-        <v>158</v>
+        <v>41</v>
       </c>
       <c r="E82">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="F82">
-        <v>171</v>
+        <v>65</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B83" t="s">
-        <v>275</v>
+        <v>883</v>
       </c>
       <c r="C83" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D83">
-        <v>777</v>
+        <v>22</v>
       </c>
       <c r="E83">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="F83">
-        <v>812</v>
-[...2 lines deleted...]
-    <row r="84"/>
+        <v>45</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>7</v>
+      </c>
+      <c r="B84" t="s">
+        <v>884</v>
+      </c>
+      <c r="C84" t="s">
+        <v>47</v>
+      </c>
+      <c r="D84">
+        <v>39</v>
+      </c>
+      <c r="E84">
+        <v>88</v>
+      </c>
+      <c r="F84">
+        <v>127</v>
+      </c>
+    </row>
     <row r="85">
       <c r="A85">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B85" t="s">
-        <v>14</v>
+        <v>885</v>
       </c>
       <c r="C85" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D85">
-        <v>205</v>
+        <v>18</v>
       </c>
       <c r="E85">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="F85">
-        <v>238</v>
-[...21 lines deleted...]
-    </row>
+        <v>35</v>
+      </c>
+    </row>
+    <row r="86"/>
     <row r="87">
       <c r="A87">
+        <v>8</v>
+      </c>
+      <c r="B87" t="s">
+        <v>13</v>
+      </c>
+      <c r="C87" t="s">
+        <v>44</v>
+      </c>
+      <c r="D87">
+        <v>22823</v>
+      </c>
+      <c r="E87">
+        <v>12462</v>
+      </c>
+      <c r="F87">
+        <v>35285</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>39</v>
+      </c>
+      <c r="B88" t="s">
+        <v>39</v>
+      </c>
+      <c r="C88" t="s">
+        <v>45</v>
+      </c>
+      <c r="D88">
+        <v>1855</v>
+      </c>
+      <c r="E88">
+        <v>2441</v>
+      </c>
+      <c r="F88">
+        <v>4296</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
         <v>1</v>
       </c>
-      <c r="B87" t="s">
-[...35 lines deleted...]
-    <row r="89"/>
+      <c r="B89" t="s">
+        <v>886</v>
+      </c>
+      <c r="C89" t="s">
+        <v>47</v>
+      </c>
+      <c r="D89">
+        <v>808</v>
+      </c>
+      <c r="E89">
+        <v>1705</v>
+      </c>
+      <c r="F89">
+        <v>2513</v>
+      </c>
+    </row>
     <row r="90">
       <c r="A90">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B90" t="s">
-        <v>15</v>
+        <v>887</v>
       </c>
       <c r="C90" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D90">
-        <v>377</v>
+        <v>13908</v>
       </c>
       <c r="E90">
-        <v>42</v>
+        <v>3070</v>
       </c>
       <c r="F90">
-        <v>419</v>
+        <v>16978</v>
       </c>
     </row>
     <row r="91">
-      <c r="A91" t="s">
-        <v>40</v>
+      <c r="A91">
+        <v>3</v>
       </c>
       <c r="B91" t="s">
-        <v>40</v>
+        <v>888</v>
       </c>
       <c r="C91" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D91">
-        <v>161</v>
+        <v>215</v>
       </c>
       <c r="E91">
-        <v>19</v>
+        <v>260</v>
       </c>
       <c r="F91">
-        <v>180</v>
+        <v>475</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B92" t="s">
-        <v>278</v>
+        <v>889</v>
       </c>
       <c r="C92" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D92">
-        <v>113</v>
+        <v>183</v>
       </c>
       <c r="E92">
-        <v>9</v>
+        <v>608</v>
       </c>
       <c r="F92">
-        <v>122</v>
+        <v>791</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B93" t="s">
-        <v>279</v>
+        <v>890</v>
       </c>
       <c r="C93" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D93">
-        <v>86</v>
+        <v>4892</v>
       </c>
       <c r="E93">
-        <v>10</v>
+        <v>2976</v>
       </c>
       <c r="F93">
-        <v>96</v>
+        <v>7868</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B94" t="s">
-        <v>280</v>
+        <v>891</v>
       </c>
       <c r="C94" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D94">
-        <v>17</v>
+        <v>115</v>
       </c>
       <c r="E94">
-        <v>4</v>
+        <v>118</v>
       </c>
       <c r="F94">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="95"/>
+        <v>233</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>7</v>
+      </c>
+      <c r="B95" t="s">
+        <v>892</v>
+      </c>
+      <c r="C95" t="s">
+        <v>47</v>
+      </c>
+      <c r="D95">
+        <v>264</v>
+      </c>
+      <c r="E95">
+        <v>552</v>
+      </c>
+      <c r="F95">
+        <v>816</v>
+      </c>
+    </row>
     <row r="96">
       <c r="A96">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B96" t="s">
-        <v>16</v>
+        <v>893</v>
       </c>
       <c r="C96" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D96">
-        <v>15122</v>
+        <v>251</v>
       </c>
       <c r="E96">
-        <v>9162</v>
+        <v>100</v>
       </c>
       <c r="F96">
-        <v>24284</v>
+        <v>351</v>
       </c>
     </row>
     <row r="97">
-      <c r="A97" t="s">
-        <v>40</v>
+      <c r="A97">
+        <v>9</v>
       </c>
       <c r="B97" t="s">
-        <v>40</v>
+        <v>894</v>
       </c>
       <c r="C97" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D97">
-        <v>907</v>
+        <v>110</v>
       </c>
       <c r="E97">
-        <v>344</v>
+        <v>242</v>
       </c>
       <c r="F97">
-        <v>1251</v>
+        <v>352</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B98" t="s">
-        <v>281</v>
+        <v>895</v>
       </c>
       <c r="C98" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D98">
-        <v>10591</v>
+        <v>26</v>
       </c>
       <c r="E98">
-        <v>8365</v>
+        <v>84</v>
       </c>
       <c r="F98">
-        <v>18956</v>
+        <v>110</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B99" t="s">
-        <v>282</v>
+        <v>896</v>
       </c>
       <c r="C99" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D99">
-        <v>1456</v>
+        <v>86</v>
       </c>
       <c r="E99">
-        <v>134</v>
+        <v>267</v>
       </c>
       <c r="F99">
-        <v>1590</v>
+        <v>353</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B100" t="s">
-        <v>283</v>
+        <v>897</v>
       </c>
       <c r="C100" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D100">
-        <v>175</v>
+        <v>110</v>
       </c>
       <c r="E100">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="F100">
-        <v>186</v>
-[...21 lines deleted...]
-    </row>
+        <v>149</v>
+      </c>
+    </row>
+    <row r="101"/>
     <row r="102">
       <c r="A102">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B102" t="s">
-        <v>285</v>
+        <v>14</v>
       </c>
       <c r="C102" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D102">
-        <v>1579</v>
+        <v>194</v>
       </c>
       <c r="E102">
-        <v>46</v>
+        <v>145</v>
       </c>
       <c r="F102">
-        <v>1625</v>
+        <v>339</v>
       </c>
     </row>
     <row r="103">
-      <c r="A103">
-        <v>6</v>
+      <c r="A103" t="s">
+        <v>39</v>
       </c>
       <c r="B103" t="s">
-        <v>286</v>
+        <v>39</v>
       </c>
       <c r="C103" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D103">
-        <v>53</v>
+        <v>119</v>
       </c>
       <c r="E103">
-        <v>4</v>
+        <v>77</v>
       </c>
       <c r="F103">
-        <v>57</v>
+        <v>196</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B104" t="s">
-        <v>287</v>
+        <v>898</v>
       </c>
       <c r="C104" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D104">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E104">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="F104">
-        <v>36</v>
+        <v>75</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>288</v>
+        <v>899</v>
       </c>
       <c r="C105" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D105">
-        <v>82</v>
+        <v>25</v>
       </c>
       <c r="E105">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F105">
-        <v>91</v>
+        <v>38</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
+        <v>3</v>
+      </c>
+      <c r="B106" t="s">
+        <v>900</v>
+      </c>
+      <c r="C106" t="s">
+        <v>47</v>
+      </c>
+      <c r="D106">
+        <v>6</v>
+      </c>
+      <c r="E106">
+        <v>5</v>
+      </c>
+      <c r="F106">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>4</v>
+      </c>
+      <c r="B107" t="s">
+        <v>901</v>
+      </c>
+      <c r="C107" t="s">
+        <v>47</v>
+      </c>
+      <c r="D107">
         <v>9</v>
       </c>
-      <c r="B106" t="s">
-[...23 lines deleted...]
-      <c r="C108" t="s">
+      <c r="E107">
+        <v>10</v>
+      </c>
+      <c r="F107">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="108"/>
+    <row r="109">
+      <c r="A109">
+        <v>10</v>
+      </c>
+      <c r="B109" t="s">
+        <v>15</v>
+      </c>
+      <c r="C109" t="s">
+        <v>44</v>
+      </c>
+      <c r="D109">
+        <v>501</v>
+      </c>
+      <c r="E109">
+        <v>370</v>
+      </c>
+      <c r="F109">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>39</v>
+      </c>
+      <c r="B110" t="s">
+        <v>39</v>
+      </c>
+      <c r="C110" t="s">
         <v>45</v>
       </c>
-      <c r="D108">
-[...38 lines deleted...]
-      </c>
       <c r="D110">
-        <v>852</v>
+        <v>199</v>
       </c>
       <c r="E110">
-        <v>29</v>
+        <v>98</v>
       </c>
       <c r="F110">
-        <v>881</v>
+        <v>297</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B111" t="s">
-        <v>291</v>
+        <v>902</v>
       </c>
       <c r="C111" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D111">
-        <v>90</v>
+        <v>109</v>
       </c>
       <c r="E111">
-        <v>171</v>
+        <v>84</v>
       </c>
       <c r="F111">
-        <v>261</v>
+        <v>193</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B112" t="s">
-        <v>292</v>
+        <v>903</v>
       </c>
       <c r="C112" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D112">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="E112">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="F112">
-        <v>31</v>
+        <v>62</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B113" t="s">
-        <v>293</v>
+        <v>904</v>
       </c>
       <c r="C113" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D113">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="E113">
-        <v>9</v>
+        <v>70</v>
       </c>
       <c r="F113">
-        <v>39</v>
+        <v>134</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B114" t="s">
-        <v>294</v>
+        <v>905</v>
       </c>
       <c r="C114" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D114">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E114">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="F114">
-        <v>30</v>
+        <v>54</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B115" t="s">
-        <v>295</v>
+        <v>906</v>
       </c>
       <c r="C115" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D115">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="E115">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="F115">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B116" t="s">
-        <v>296</v>
+        <v>907</v>
       </c>
       <c r="C116" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D116">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="E116">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="F116">
-        <v>22</v>
+        <v>50</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B117" t="s">
-        <v>297</v>
+        <v>908</v>
       </c>
       <c r="C117" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D117">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E117">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="F117">
-        <v>19</v>
+        <v>62</v>
       </c>
     </row>
     <row r="118"/>
     <row r="119">
       <c r="A119">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B119" t="s">
-        <v>18</v>
+        <v>816</v>
       </c>
       <c r="C119" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D119">
-        <v>23414</v>
+        <v>779</v>
       </c>
       <c r="E119">
-        <v>3528</v>
+        <v>66</v>
       </c>
       <c r="F119">
-        <v>26942</v>
+        <v>845</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B120" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C120" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D120">
-        <v>1371</v>
+        <v>441</v>
       </c>
       <c r="E120">
-        <v>171</v>
+        <v>28</v>
       </c>
       <c r="F120">
-        <v>1542</v>
+        <v>469</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1</v>
       </c>
       <c r="B121" t="s">
-        <v>298</v>
+        <v>909</v>
       </c>
       <c r="C121" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D121">
-        <v>15209</v>
+        <v>257</v>
       </c>
       <c r="E121">
-        <v>2974</v>
+        <v>27</v>
       </c>
       <c r="F121">
-        <v>18183</v>
+        <v>284</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2</v>
       </c>
       <c r="B122" t="s">
-        <v>299</v>
+        <v>910</v>
       </c>
       <c r="C122" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D122">
-        <v>5473</v>
+        <v>81</v>
       </c>
       <c r="E122">
-        <v>283</v>
+        <v>11</v>
       </c>
       <c r="F122">
-        <v>5756</v>
-[...21 lines deleted...]
-    </row>
+        <v>92</v>
+      </c>
+    </row>
+    <row r="123"/>
     <row r="124">
       <c r="A124">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B124" t="s">
-        <v>301</v>
+        <v>16</v>
       </c>
       <c r="C124" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D124">
-        <v>165</v>
+        <v>16685</v>
       </c>
       <c r="E124">
-        <v>16</v>
+        <v>4599</v>
       </c>
       <c r="F124">
-        <v>181</v>
+        <v>21284</v>
       </c>
     </row>
     <row r="125">
-      <c r="A125">
-        <v>5</v>
+      <c r="A125" t="s">
+        <v>39</v>
       </c>
       <c r="B125" t="s">
-        <v>302</v>
+        <v>39</v>
       </c>
       <c r="C125" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D125">
-        <v>97</v>
+        <v>1278</v>
       </c>
       <c r="E125">
-        <v>20</v>
+        <v>464</v>
       </c>
       <c r="F125">
-        <v>117</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>303</v>
+        <v>911</v>
       </c>
       <c r="C126" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D126">
-        <v>49</v>
+        <v>13975</v>
       </c>
       <c r="E126">
-        <v>4</v>
+        <v>2706</v>
       </c>
       <c r="F126">
-        <v>53</v>
+        <v>16681</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B127" t="s">
-        <v>304</v>
+        <v>912</v>
       </c>
       <c r="C127" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D127">
-        <v>739</v>
+        <v>318</v>
       </c>
       <c r="E127">
-        <v>26</v>
+        <v>497</v>
       </c>
       <c r="F127">
-        <v>765</v>
+        <v>815</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B128" t="s">
-        <v>305</v>
+        <v>913</v>
       </c>
       <c r="C128" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D128">
-        <v>86</v>
+        <v>123</v>
       </c>
       <c r="E128">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="F128">
-        <v>97</v>
+        <v>232</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B129" t="s">
-        <v>306</v>
+        <v>914</v>
       </c>
       <c r="C129" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D129">
-        <v>39</v>
+        <v>143</v>
       </c>
       <c r="E129">
-        <v>4</v>
+        <v>229</v>
       </c>
       <c r="F129">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="130"/>
+        <v>372</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>5</v>
+      </c>
+      <c r="B130" t="s">
+        <v>915</v>
+      </c>
+      <c r="C130" t="s">
+        <v>47</v>
+      </c>
+      <c r="D130">
+        <v>281</v>
+      </c>
+      <c r="E130">
+        <v>307</v>
+      </c>
+      <c r="F130">
+        <v>588</v>
+      </c>
+    </row>
     <row r="131">
       <c r="A131">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B131" t="s">
-        <v>19</v>
+        <v>916</v>
       </c>
       <c r="C131" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D131">
-        <v>197</v>
+        <v>119</v>
       </c>
       <c r="E131">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="F131">
-        <v>224</v>
+        <v>154</v>
       </c>
     </row>
     <row r="132">
-      <c r="A132" t="s">
-        <v>40</v>
+      <c r="A132">
+        <v>7</v>
       </c>
       <c r="B132" t="s">
-        <v>40</v>
+        <v>917</v>
       </c>
       <c r="C132" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D132">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="E132">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="F132">
-        <v>105</v>
+        <v>142</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B133" t="s">
-        <v>307</v>
+        <v>918</v>
       </c>
       <c r="C133" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D133">
         <v>39</v>
       </c>
       <c r="E133">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="F133">
-        <v>47</v>
+        <v>57</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B134" t="s">
-        <v>308</v>
+        <v>919</v>
       </c>
       <c r="C134" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D134">
-        <v>19</v>
+        <v>110</v>
       </c>
       <c r="E134">
-        <v>7</v>
+        <v>83</v>
       </c>
       <c r="F134">
-        <v>26</v>
+        <v>193</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B135" t="s">
-        <v>309</v>
+        <v>920</v>
       </c>
       <c r="C135" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D135">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="E135">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="F135">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="136"/>
+        <v>38</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>11</v>
+      </c>
+      <c r="B136" t="s">
+        <v>921</v>
+      </c>
+      <c r="C136" t="s">
+        <v>47</v>
+      </c>
+      <c r="D136">
+        <v>55</v>
+      </c>
+      <c r="E136">
+        <v>15</v>
+      </c>
+      <c r="F136">
+        <v>70</v>
+      </c>
+    </row>
     <row r="137">
       <c r="A137">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B137" t="s">
-        <v>20</v>
+        <v>922</v>
       </c>
       <c r="C137" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D137">
-        <v>41</v>
+        <v>143</v>
       </c>
       <c r="E137">
-        <v>3</v>
+        <v>57</v>
       </c>
       <c r="F137">
-        <v>44</v>
-[...21 lines deleted...]
-    </row>
+        <v>200</v>
+      </c>
+    </row>
+    <row r="138"/>
     <row r="139">
       <c r="A139">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B139" t="s">
-        <v>310</v>
+        <v>17</v>
       </c>
       <c r="C139" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D139">
-        <v>19</v>
+        <v>295</v>
       </c>
       <c r="E139">
-        <v>3</v>
+        <v>144</v>
       </c>
       <c r="F139">
-        <v>22</v>
+        <v>439</v>
       </c>
     </row>
     <row r="140">
-      <c r="A140">
-        <v>2</v>
+      <c r="A140" t="s">
+        <v>39</v>
       </c>
       <c r="B140" t="s">
-        <v>311</v>
+        <v>39</v>
       </c>
       <c r="C140" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D140">
-        <v>4</v>
+        <v>182</v>
       </c>
       <c r="E140">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="F140">
-        <v>4</v>
+        <v>242</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>312</v>
+        <v>923</v>
       </c>
       <c r="C141" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D141">
-        <v>2</v>
+        <v>113</v>
       </c>
       <c r="E141">
-        <v>0</v>
+        <v>84</v>
       </c>
       <c r="F141">
-        <v>2</v>
+        <v>197</v>
       </c>
     </row>
     <row r="142"/>
     <row r="143">
       <c r="A143">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B143" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C143" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D143">
-        <v>14356</v>
+        <v>16126</v>
       </c>
       <c r="E143">
-        <v>10992</v>
+        <v>4714</v>
       </c>
       <c r="F143">
-        <v>25348</v>
+        <v>20840</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B144" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C144" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D144">
-        <v>751</v>
+        <v>1298</v>
       </c>
       <c r="E144">
-        <v>304</v>
+        <v>543</v>
       </c>
       <c r="F144">
-        <v>1055</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>313</v>
+        <v>924</v>
       </c>
       <c r="C145" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D145">
-        <v>8542</v>
+        <v>5621</v>
       </c>
       <c r="E145">
-        <v>9354</v>
+        <v>2187</v>
       </c>
       <c r="F145">
-        <v>17896</v>
+        <v>7808</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>314</v>
+        <v>925</v>
       </c>
       <c r="C146" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D146">
-        <v>775</v>
+        <v>6272</v>
       </c>
       <c r="E146">
-        <v>833</v>
+        <v>1237</v>
       </c>
       <c r="F146">
-        <v>1608</v>
+        <v>7509</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>3</v>
       </c>
       <c r="B147" t="s">
-        <v>315</v>
+        <v>926</v>
       </c>
       <c r="C147" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D147">
-        <v>55</v>
+        <v>154</v>
       </c>
       <c r="E147">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="F147">
-        <v>76</v>
+        <v>205</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>4</v>
       </c>
       <c r="B148" t="s">
-        <v>316</v>
+        <v>927</v>
       </c>
       <c r="C148" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D148">
-        <v>79</v>
+        <v>551</v>
       </c>
       <c r="E148">
-        <v>33</v>
+        <v>341</v>
       </c>
       <c r="F148">
-        <v>112</v>
+        <v>892</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>5</v>
       </c>
       <c r="B149" t="s">
-        <v>317</v>
+        <v>928</v>
       </c>
       <c r="C149" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D149">
-        <v>78</v>
+        <v>1650</v>
       </c>
       <c r="E149">
-        <v>136</v>
+        <v>101</v>
       </c>
       <c r="F149">
-        <v>214</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>6</v>
       </c>
       <c r="B150" t="s">
-        <v>318</v>
+        <v>929</v>
       </c>
       <c r="C150" t="s">
+        <v>47</v>
+      </c>
+      <c r="D150">
+        <v>202</v>
+      </c>
+      <c r="E150">
         <v>48</v>
       </c>
-      <c r="D150">
-[...4 lines deleted...]
-      </c>
       <c r="F150">
-        <v>102</v>
+        <v>250</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>7</v>
       </c>
       <c r="B151" t="s">
-        <v>319</v>
+        <v>930</v>
       </c>
       <c r="C151" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D151">
-        <v>3858</v>
+        <v>86</v>
       </c>
       <c r="E151">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="F151">
-        <v>3973</v>
+        <v>171</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>8</v>
       </c>
       <c r="B152" t="s">
-        <v>320</v>
+        <v>931</v>
       </c>
       <c r="C152" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D152">
-        <v>55</v>
+        <v>94</v>
       </c>
       <c r="E152">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="F152">
-        <v>67</v>
+        <v>128</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>9</v>
       </c>
       <c r="B153" t="s">
-        <v>321</v>
+        <v>932</v>
       </c>
       <c r="C153" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D153">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="E153">
-        <v>180</v>
+        <v>21</v>
       </c>
       <c r="F153">
-        <v>245</v>
-[...2 lines deleted...]
-    <row r="154"/>
+        <v>51</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>10</v>
+      </c>
+      <c r="B154" t="s">
+        <v>933</v>
+      </c>
+      <c r="C154" t="s">
+        <v>47</v>
+      </c>
+      <c r="D154">
+        <v>83</v>
+      </c>
+      <c r="E154">
+        <v>38</v>
+      </c>
+      <c r="F154">
+        <v>121</v>
+      </c>
+    </row>
     <row r="155">
       <c r="A155">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="B155" t="s">
-        <v>22</v>
+        <v>934</v>
       </c>
       <c r="C155" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D155">
-        <v>1391</v>
+        <v>23</v>
       </c>
       <c r="E155">
-        <v>221</v>
+        <v>8</v>
       </c>
       <c r="F155">
-        <v>1612</v>
+        <v>31</v>
       </c>
     </row>
     <row r="156">
-      <c r="A156" t="s">
-        <v>40</v>
+      <c r="A156">
+        <v>12</v>
       </c>
       <c r="B156" t="s">
-        <v>40</v>
+        <v>935</v>
       </c>
       <c r="C156" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D156">
-        <v>379</v>
+        <v>62</v>
       </c>
       <c r="E156">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="F156">
-        <v>426</v>
-[...21 lines deleted...]
-    </row>
+        <v>82</v>
+      </c>
+    </row>
+    <row r="157"/>
     <row r="158">
       <c r="A158">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B158" t="s">
-        <v>323</v>
+        <v>19</v>
       </c>
       <c r="C158" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D158">
-        <v>148</v>
+        <v>279</v>
       </c>
       <c r="E158">
-        <v>14</v>
+        <v>216</v>
       </c>
       <c r="F158">
-        <v>162</v>
+        <v>495</v>
       </c>
     </row>
     <row r="159">
-      <c r="A159">
-        <v>3</v>
+      <c r="A159" t="s">
+        <v>39</v>
       </c>
       <c r="B159" t="s">
-        <v>324</v>
+        <v>39</v>
       </c>
       <c r="C159" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D159">
-        <v>111</v>
+        <v>150</v>
       </c>
       <c r="E159">
-        <v>7</v>
+        <v>86</v>
       </c>
       <c r="F159">
-        <v>118</v>
+        <v>236</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B160" t="s">
-        <v>325</v>
+        <v>936</v>
       </c>
       <c r="C160" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D160">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="E160">
-        <v>16</v>
+        <v>74</v>
       </c>
       <c r="F160">
-        <v>94</v>
+        <v>141</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B161" t="s">
-        <v>326</v>
+        <v>937</v>
       </c>
       <c r="C161" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D161">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="E161">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="F161">
-        <v>71</v>
+        <v>64</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B162" t="s">
-        <v>327</v>
+        <v>938</v>
       </c>
       <c r="C162" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D162">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E162">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="F162">
-        <v>34</v>
-[...21 lines deleted...]
-    </row>
+        <v>54</v>
+      </c>
+    </row>
+    <row r="163"/>
     <row r="164">
       <c r="A164">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B164" t="s">
-        <v>329</v>
+        <v>21</v>
       </c>
       <c r="C164" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D164">
-        <v>62</v>
+        <v>14114</v>
       </c>
       <c r="E164">
-        <v>7</v>
+        <v>4560</v>
       </c>
       <c r="F164">
-        <v>69</v>
+        <v>18674</v>
       </c>
     </row>
     <row r="165">
-      <c r="A165">
-        <v>9</v>
+      <c r="A165" t="s">
+        <v>39</v>
       </c>
       <c r="B165" t="s">
-        <v>330</v>
+        <v>39</v>
       </c>
       <c r="C165" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D165">
-        <v>11</v>
+        <v>1148</v>
       </c>
       <c r="E165">
-        <v>4</v>
+        <v>418</v>
       </c>
       <c r="F165">
-        <v>15</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B166" t="s">
-        <v>331</v>
+        <v>939</v>
       </c>
       <c r="C166" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D166">
-        <v>157</v>
+        <v>3321</v>
       </c>
       <c r="E166">
-        <v>25</v>
+        <v>973</v>
       </c>
       <c r="F166">
-        <v>182</v>
-[...2 lines deleted...]
-    <row r="167"/>
+        <v>4294</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>2</v>
+      </c>
+      <c r="B167" t="s">
+        <v>940</v>
+      </c>
+      <c r="C167" t="s">
+        <v>47</v>
+      </c>
+      <c r="D167">
+        <v>7113</v>
+      </c>
+      <c r="E167">
+        <v>2420</v>
+      </c>
+      <c r="F167">
+        <v>9533</v>
+      </c>
+    </row>
     <row r="168">
       <c r="A168">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="B168" t="s">
-        <v>23</v>
+        <v>941</v>
       </c>
       <c r="C168" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D168">
-        <v>2439</v>
+        <v>111</v>
       </c>
       <c r="E168">
-        <v>439</v>
+        <v>34</v>
       </c>
       <c r="F168">
-        <v>2878</v>
+        <v>145</v>
       </c>
     </row>
     <row r="169">
-      <c r="A169" t="s">
-        <v>40</v>
+      <c r="A169">
+        <v>4</v>
       </c>
       <c r="B169" t="s">
-        <v>40</v>
+        <v>942</v>
       </c>
       <c r="C169" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D169">
-        <v>332</v>
+        <v>575</v>
       </c>
       <c r="E169">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="F169">
-        <v>347</v>
+        <v>664</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B170" t="s">
-        <v>332</v>
+        <v>943</v>
       </c>
       <c r="C170" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D170">
-        <v>801</v>
+        <v>817</v>
       </c>
       <c r="E170">
-        <v>31</v>
+        <v>199</v>
       </c>
       <c r="F170">
-        <v>832</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B171" t="s">
-        <v>333</v>
+        <v>488</v>
       </c>
       <c r="C171" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D171">
-        <v>146</v>
+        <v>51</v>
       </c>
       <c r="E171">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="F171">
-        <v>173</v>
+        <v>85</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B172" t="s">
-        <v>334</v>
+        <v>944</v>
       </c>
       <c r="C172" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D172">
-        <v>374</v>
+        <v>475</v>
       </c>
       <c r="E172">
-        <v>4</v>
+        <v>195</v>
       </c>
       <c r="F172">
-        <v>378</v>
+        <v>670</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B173" t="s">
-        <v>335</v>
+        <v>945</v>
       </c>
       <c r="C173" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D173">
-        <v>552</v>
+        <v>69</v>
       </c>
       <c r="E173">
-        <v>361</v>
+        <v>35</v>
       </c>
       <c r="F173">
-        <v>913</v>
+        <v>104</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B174" t="s">
-        <v>336</v>
+        <v>946</v>
       </c>
       <c r="C174" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D174">
-        <v>234</v>
+        <v>63</v>
       </c>
       <c r="E174">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="F174">
-        <v>235</v>
-[...2 lines deleted...]
-    <row r="175"/>
+        <v>88</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>10</v>
+      </c>
+      <c r="B175" t="s">
+        <v>947</v>
+      </c>
+      <c r="C175" t="s">
+        <v>47</v>
+      </c>
+      <c r="D175">
+        <v>40</v>
+      </c>
+      <c r="E175">
+        <v>26</v>
+      </c>
+      <c r="F175">
+        <v>66</v>
+      </c>
+    </row>
     <row r="176">
       <c r="A176">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="B176" t="s">
-        <v>211</v>
+        <v>948</v>
       </c>
       <c r="C176" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D176">
-        <v>2080</v>
+        <v>46</v>
       </c>
       <c r="E176">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F176">
-        <v>2091</v>
+        <v>52</v>
       </c>
     </row>
     <row r="177">
-      <c r="A177" t="s">
-        <v>40</v>
+      <c r="A177">
+        <v>12</v>
       </c>
       <c r="B177" t="s">
-        <v>40</v>
+        <v>949</v>
       </c>
       <c r="C177" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D177">
-        <v>363</v>
+        <v>285</v>
       </c>
       <c r="E177">
-        <v>5</v>
+        <v>106</v>
       </c>
       <c r="F177">
-        <v>368</v>
-[...22 lines deleted...]
-    <row r="179"/>
+        <v>391</v>
+      </c>
+    </row>
+    <row r="178"/>
+    <row r="179">
+      <c r="A179">
+        <v>18</v>
+      </c>
+      <c r="B179" t="s">
+        <v>22</v>
+      </c>
+      <c r="C179" t="s">
+        <v>44</v>
+      </c>
+      <c r="D179">
+        <v>16113</v>
+      </c>
+      <c r="E179">
+        <v>7828</v>
+      </c>
+      <c r="F179">
+        <v>23941</v>
+      </c>
+    </row>
     <row r="180">
-      <c r="A180">
-        <v>21</v>
+      <c r="A180" t="s">
+        <v>39</v>
       </c>
       <c r="B180" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="C180" t="s">
         <v>45</v>
       </c>
       <c r="D180">
-        <v>84055</v>
+        <v>990</v>
       </c>
       <c r="E180">
-        <v>32703</v>
+        <v>436</v>
       </c>
       <c r="F180">
-        <v>116758</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="181">
-      <c r="A181" t="s">
-        <v>40</v>
+      <c r="A181">
+        <v>1</v>
       </c>
       <c r="B181" t="s">
-        <v>40</v>
+        <v>950</v>
       </c>
       <c r="C181" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D181">
-        <v>25337</v>
+        <v>3931</v>
       </c>
       <c r="E181">
-        <v>311</v>
+        <v>957</v>
       </c>
       <c r="F181">
-        <v>25648</v>
+        <v>4888</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B182" t="s">
-        <v>338</v>
+        <v>951</v>
       </c>
       <c r="C182" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D182">
-        <v>4227</v>
+        <v>6764</v>
       </c>
       <c r="E182">
-        <v>25600</v>
+        <v>209</v>
       </c>
       <c r="F182">
-        <v>29827</v>
+        <v>6973</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B183" t="s">
-        <v>339</v>
+        <v>952</v>
       </c>
       <c r="C183" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D183">
-        <v>15077</v>
+        <v>132</v>
       </c>
       <c r="E183">
-        <v>6038</v>
+        <v>47</v>
       </c>
       <c r="F183">
-        <v>21115</v>
+        <v>179</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B184" t="s">
-        <v>340</v>
+        <v>953</v>
       </c>
       <c r="C184" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D184">
-        <v>393</v>
+        <v>158</v>
       </c>
       <c r="E184">
-        <v>41</v>
+        <v>71</v>
       </c>
       <c r="F184">
-        <v>434</v>
+        <v>229</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B185" t="s">
-        <v>341</v>
+        <v>954</v>
       </c>
       <c r="C185" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D185">
-        <v>19679</v>
+        <v>324</v>
       </c>
       <c r="E185">
-        <v>113</v>
+        <v>85</v>
       </c>
       <c r="F185">
-        <v>19792</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B186" t="s">
-        <v>342</v>
+        <v>955</v>
       </c>
       <c r="C186" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D186">
-        <v>7686</v>
+        <v>53</v>
       </c>
       <c r="E186">
-        <v>252</v>
+        <v>42</v>
       </c>
       <c r="F186">
-        <v>7938</v>
+        <v>95</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B187" t="s">
-        <v>343</v>
+        <v>956</v>
       </c>
       <c r="C187" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D187">
-        <v>329</v>
+        <v>64</v>
       </c>
       <c r="E187">
-        <v>173</v>
+        <v>119</v>
       </c>
       <c r="F187">
-        <v>502</v>
+        <v>183</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B188" t="s">
-        <v>344</v>
+        <v>957</v>
       </c>
       <c r="C188" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D188">
-        <v>627</v>
+        <v>50</v>
       </c>
       <c r="E188">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="F188">
-        <v>661</v>
+        <v>103</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B189" t="s">
-        <v>345</v>
+        <v>958</v>
       </c>
       <c r="C189" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D189">
-        <v>9167</v>
+        <v>3596</v>
       </c>
       <c r="E189">
-        <v>86</v>
+        <v>5784</v>
       </c>
       <c r="F189">
-        <v>9253</v>
+        <v>9380</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B190" t="s">
-        <v>346</v>
+        <v>959</v>
       </c>
       <c r="C190" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D190">
-        <v>796</v>
+        <v>51</v>
       </c>
       <c r="E190">
         <v>25</v>
       </c>
       <c r="F190">
-        <v>821</v>
-[...21 lines deleted...]
-    </row>
+        <v>76</v>
+      </c>
+    </row>
+    <row r="191"/>
     <row r="192">
       <c r="A192">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="B192" t="s">
-        <v>348</v>
+        <v>23</v>
       </c>
       <c r="C192" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D192">
-        <v>678</v>
+        <v>937</v>
       </c>
       <c r="E192">
-        <v>18</v>
+        <v>169</v>
       </c>
       <c r="F192">
-        <v>696</v>
-[...2 lines deleted...]
-    <row r="193"/>
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="s">
+        <v>39</v>
+      </c>
+      <c r="B193" t="s">
+        <v>39</v>
+      </c>
+      <c r="C193" t="s">
+        <v>45</v>
+      </c>
+      <c r="D193">
+        <v>222</v>
+      </c>
+      <c r="E193">
+        <v>42</v>
+      </c>
+      <c r="F193">
+        <v>264</v>
+      </c>
+    </row>
     <row r="194">
       <c r="A194">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="B194" t="s">
-        <v>25</v>
+        <v>960</v>
       </c>
       <c r="C194" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D194">
-        <v>24153</v>
+        <v>347</v>
       </c>
       <c r="E194">
-        <v>5379</v>
+        <v>81</v>
       </c>
       <c r="F194">
-        <v>29532</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195">
-      <c r="A195" t="s">
-        <v>40</v>
+      <c r="A195">
+        <v>2</v>
       </c>
       <c r="B195" t="s">
-        <v>40</v>
+        <v>961</v>
       </c>
       <c r="C195" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D195">
-        <v>1641</v>
+        <v>302</v>
       </c>
       <c r="E195">
-        <v>386</v>
+        <v>36</v>
       </c>
       <c r="F195">
-        <v>2027</v>
+        <v>338</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B196" t="s">
-        <v>349</v>
+        <v>962</v>
       </c>
       <c r="C196" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D196">
-        <v>13220</v>
+        <v>66</v>
       </c>
       <c r="E196">
-        <v>695</v>
+        <v>10</v>
       </c>
       <c r="F196">
-        <v>13915</v>
-[...21 lines deleted...]
-    </row>
+        <v>76</v>
+      </c>
+    </row>
+    <row r="197"/>
     <row r="198">
       <c r="A198">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="B198" t="s">
-        <v>351</v>
+        <v>24</v>
       </c>
       <c r="C198" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D198">
-        <v>146</v>
+        <v>1083</v>
       </c>
       <c r="E198">
-        <v>74</v>
+        <v>604</v>
       </c>
       <c r="F198">
-        <v>220</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="199">
-      <c r="A199">
-        <v>4</v>
+      <c r="A199" t="s">
+        <v>39</v>
       </c>
       <c r="B199" t="s">
-        <v>352</v>
+        <v>39</v>
       </c>
       <c r="C199" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D199">
-        <v>198</v>
+        <v>129</v>
       </c>
       <c r="E199">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="F199">
-        <v>262</v>
+        <v>206</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B200" t="s">
-        <v>353</v>
+        <v>963</v>
       </c>
       <c r="C200" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D200">
-        <v>3426</v>
+        <v>391</v>
       </c>
       <c r="E200">
-        <v>69</v>
+        <v>216</v>
       </c>
       <c r="F200">
-        <v>3495</v>
+        <v>607</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B201" t="s">
-        <v>354</v>
+        <v>964</v>
       </c>
       <c r="C201" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D201">
-        <v>188</v>
+        <v>58</v>
       </c>
       <c r="E201">
-        <v>29</v>
+        <v>109</v>
       </c>
       <c r="F201">
-        <v>217</v>
+        <v>167</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B202" t="s">
-        <v>355</v>
+        <v>965</v>
       </c>
       <c r="C202" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D202">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="E202">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F202">
-        <v>71</v>
+        <v>34</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B203" t="s">
-        <v>356</v>
+        <v>966</v>
       </c>
       <c r="C203" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D203">
-        <v>420</v>
+        <v>409</v>
       </c>
       <c r="E203">
-        <v>754</v>
+        <v>123</v>
       </c>
       <c r="F203">
-        <v>1174</v>
+        <v>532</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B204" t="s">
-        <v>357</v>
+        <v>967</v>
       </c>
       <c r="C204" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D204">
-        <v>431</v>
+        <v>34</v>
       </c>
       <c r="E204">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="F204">
-        <v>460</v>
+        <v>40</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B205" t="s">
-        <v>358</v>
+        <v>968</v>
       </c>
       <c r="C205" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D205">
-        <v>584</v>
+        <v>5</v>
       </c>
       <c r="E205">
-        <v>2631</v>
+        <v>3</v>
       </c>
       <c r="F205">
-        <v>3215</v>
+        <v>8</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B206" t="s">
-        <v>359</v>
+        <v>969</v>
       </c>
       <c r="C206" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D206">
-        <v>181</v>
+        <v>28</v>
       </c>
       <c r="E206">
+        <v>44</v>
+      </c>
+      <c r="F206">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>8</v>
+      </c>
+      <c r="B207" t="s">
+        <v>970</v>
+      </c>
+      <c r="C207" t="s">
+        <v>47</v>
+      </c>
+      <c r="D207">
+        <v>12</v>
+      </c>
+      <c r="E207">
+        <v>9</v>
+      </c>
+      <c r="F207">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="208"/>
+    <row r="209">
+      <c r="A209">
+        <v>21</v>
+      </c>
+      <c r="B209" t="s">
         <v>25</v>
       </c>
-      <c r="F206">
-[...11 lines deleted...]
-      <c r="C208" t="s">
+      <c r="C209" t="s">
+        <v>44</v>
+      </c>
+      <c r="D209">
+        <v>140414</v>
+      </c>
+      <c r="E209">
+        <v>19099</v>
+      </c>
+      <c r="F209">
+        <v>159513</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="s">
+        <v>39</v>
+      </c>
+      <c r="B210" t="s">
+        <v>39</v>
+      </c>
+      <c r="C210" t="s">
         <v>45</v>
       </c>
-      <c r="D208">
-[...38 lines deleted...]
-      </c>
       <c r="D210">
-        <v>210</v>
+        <v>1120</v>
       </c>
       <c r="E210">
-        <v>7</v>
+        <v>1222</v>
       </c>
       <c r="F210">
-        <v>217</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B211" t="s">
-        <v>361</v>
+        <v>971</v>
       </c>
       <c r="C211" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D211">
-        <v>646</v>
+        <v>1042</v>
       </c>
       <c r="E211">
-        <v>13</v>
+        <v>4488</v>
       </c>
       <c r="F211">
-        <v>659</v>
+        <v>5530</v>
       </c>
     </row>
     <row r="212">
       <c r="A212">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B212" t="s">
-        <v>362</v>
+        <v>972</v>
       </c>
       <c r="C212" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D212">
-        <v>36</v>
+        <v>25997</v>
       </c>
       <c r="E212">
-        <v>35</v>
+        <v>6384</v>
       </c>
       <c r="F212">
-        <v>71</v>
+        <v>32381</v>
       </c>
     </row>
     <row r="213">
       <c r="A213">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B213" t="s">
-        <v>363</v>
+        <v>973</v>
       </c>
       <c r="C213" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D213">
-        <v>12</v>
+        <v>3392</v>
       </c>
       <c r="E213">
-        <v>1</v>
+        <v>362</v>
       </c>
       <c r="F213">
-        <v>13</v>
+        <v>3754</v>
       </c>
     </row>
     <row r="214">
       <c r="A214">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B214" t="s">
-        <v>364</v>
+        <v>974</v>
       </c>
       <c r="C214" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D214">
-        <v>14</v>
+        <v>33125</v>
       </c>
       <c r="E214">
-        <v>1</v>
+        <v>172</v>
       </c>
       <c r="F214">
-        <v>15</v>
+        <v>33297</v>
       </c>
     </row>
     <row r="215">
       <c r="A215">
+        <v>5</v>
+      </c>
+      <c r="B215" t="s">
+        <v>975</v>
+      </c>
+      <c r="C215" t="s">
+        <v>47</v>
+      </c>
+      <c r="D215">
+        <v>15704</v>
+      </c>
+      <c r="E215">
+        <v>646</v>
+      </c>
+      <c r="F215">
+        <v>16350</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216">
         <v>6</v>
       </c>
-      <c r="B215" t="s">
-[...15 lines deleted...]
-    <row r="216"/>
+      <c r="B216" t="s">
+        <v>976</v>
+      </c>
+      <c r="C216" t="s">
+        <v>47</v>
+      </c>
+      <c r="D216">
+        <v>257</v>
+      </c>
+      <c r="E216">
+        <v>154</v>
+      </c>
+      <c r="F216">
+        <v>411</v>
+      </c>
+    </row>
     <row r="217">
       <c r="A217">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="B217" t="s">
-        <v>27</v>
+        <v>977</v>
       </c>
       <c r="C217" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D217">
-        <v>670</v>
+        <v>17738</v>
       </c>
       <c r="E217">
-        <v>91</v>
+        <v>1060</v>
       </c>
       <c r="F217">
-        <v>761</v>
+        <v>18798</v>
       </c>
     </row>
     <row r="218">
-      <c r="A218" t="s">
-        <v>40</v>
+      <c r="A218">
+        <v>8</v>
       </c>
       <c r="B218" t="s">
-        <v>40</v>
+        <v>978</v>
       </c>
       <c r="C218" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D218">
-        <v>112</v>
+        <v>15908</v>
       </c>
       <c r="E218">
-        <v>6</v>
+        <v>1599</v>
       </c>
       <c r="F218">
-        <v>118</v>
+        <v>17507</v>
       </c>
     </row>
     <row r="219">
       <c r="A219">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B219" t="s">
-        <v>366</v>
+        <v>979</v>
       </c>
       <c r="C219" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D219">
-        <v>259</v>
+        <v>54</v>
       </c>
       <c r="E219">
-        <v>27</v>
+        <v>423</v>
       </c>
       <c r="F219">
-        <v>286</v>
+        <v>477</v>
       </c>
     </row>
     <row r="220">
       <c r="A220">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B220" t="s">
-        <v>367</v>
+        <v>980</v>
       </c>
       <c r="C220" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D220">
-        <v>51</v>
+        <v>1313</v>
       </c>
       <c r="E220">
-        <v>6</v>
+        <v>821</v>
       </c>
       <c r="F220">
-        <v>57</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="221">
       <c r="A221">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B221" t="s">
-        <v>368</v>
+        <v>981</v>
       </c>
       <c r="C221" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D221">
-        <v>58</v>
+        <v>3943</v>
       </c>
       <c r="E221">
-        <v>2</v>
+        <v>376</v>
       </c>
       <c r="F221">
-        <v>60</v>
+        <v>4319</v>
       </c>
     </row>
     <row r="222">
       <c r="A222">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B222" t="s">
-        <v>369</v>
+        <v>982</v>
       </c>
       <c r="C222" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D222">
-        <v>113</v>
+        <v>33</v>
       </c>
       <c r="E222">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="F222">
-        <v>132</v>
+        <v>66</v>
       </c>
     </row>
     <row r="223">
       <c r="A223">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B223" t="s">
-        <v>370</v>
+        <v>983</v>
       </c>
       <c r="C223" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D223">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="E223">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="F223">
-        <v>33</v>
+        <v>131</v>
       </c>
     </row>
     <row r="224">
       <c r="A224">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B224" t="s">
-        <v>371</v>
+        <v>984</v>
       </c>
       <c r="C224" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D224">
-        <v>16</v>
+        <v>20707</v>
       </c>
       <c r="E224">
-        <v>1</v>
+        <v>1309</v>
       </c>
       <c r="F224">
-        <v>17</v>
-[...21 lines deleted...]
-    </row>
+        <v>22016</v>
+      </c>
+    </row>
+    <row r="225"/>
     <row r="226">
       <c r="A226">
+        <v>22</v>
+      </c>
+      <c r="B226" t="s">
+        <v>26</v>
+      </c>
+      <c r="C226" t="s">
+        <v>44</v>
+      </c>
+      <c r="D226">
+        <v>30144</v>
+      </c>
+      <c r="E226">
+        <v>7161</v>
+      </c>
+      <c r="F226">
+        <v>37305</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="s">
+        <v>39</v>
+      </c>
+      <c r="B227" t="s">
+        <v>39</v>
+      </c>
+      <c r="C227" t="s">
+        <v>45</v>
+      </c>
+      <c r="D227">
+        <v>2517</v>
+      </c>
+      <c r="E227">
+        <v>911</v>
+      </c>
+      <c r="F227">
+        <v>3428</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228">
+        <v>1</v>
+      </c>
+      <c r="B228" t="s">
+        <v>985</v>
+      </c>
+      <c r="C228" t="s">
+        <v>47</v>
+      </c>
+      <c r="D228">
+        <v>5030</v>
+      </c>
+      <c r="E228">
+        <v>1025</v>
+      </c>
+      <c r="F228">
+        <v>6055</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229">
+        <v>2</v>
+      </c>
+      <c r="B229" t="s">
+        <v>986</v>
+      </c>
+      <c r="C229" t="s">
+        <v>47</v>
+      </c>
+      <c r="D229">
+        <v>3816</v>
+      </c>
+      <c r="E229">
+        <v>743</v>
+      </c>
+      <c r="F229">
+        <v>4559</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230">
+        <v>3</v>
+      </c>
+      <c r="B230" t="s">
+        <v>987</v>
+      </c>
+      <c r="C230" t="s">
+        <v>47</v>
+      </c>
+      <c r="D230">
+        <v>103</v>
+      </c>
+      <c r="E230">
+        <v>40</v>
+      </c>
+      <c r="F230">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231">
+        <v>4</v>
+      </c>
+      <c r="B231" t="s">
+        <v>988</v>
+      </c>
+      <c r="C231" t="s">
+        <v>47</v>
+      </c>
+      <c r="D231">
+        <v>928</v>
+      </c>
+      <c r="E231">
+        <v>2466</v>
+      </c>
+      <c r="F231">
+        <v>3394</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232">
+        <v>5</v>
+      </c>
+      <c r="B232" t="s">
+        <v>989</v>
+      </c>
+      <c r="C232" t="s">
+        <v>47</v>
+      </c>
+      <c r="D232">
+        <v>1477</v>
+      </c>
+      <c r="E232">
+        <v>59</v>
+      </c>
+      <c r="F232">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233">
+        <v>6</v>
+      </c>
+      <c r="B233" t="s">
+        <v>990</v>
+      </c>
+      <c r="C233" t="s">
+        <v>47</v>
+      </c>
+      <c r="D233">
+        <v>486</v>
+      </c>
+      <c r="E233">
+        <v>29</v>
+      </c>
+      <c r="F233">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234">
+        <v>7</v>
+      </c>
+      <c r="B234" t="s">
+        <v>991</v>
+      </c>
+      <c r="C234" t="s">
+        <v>47</v>
+      </c>
+      <c r="D234">
+        <v>1192</v>
+      </c>
+      <c r="E234">
+        <v>122</v>
+      </c>
+      <c r="F234">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235">
         <v>8</v>
       </c>
-      <c r="B226" t="s">
-[...5 lines deleted...]
-      <c r="D226">
+      <c r="B235" t="s">
+        <v>992</v>
+      </c>
+      <c r="C235" t="s">
+        <v>47</v>
+      </c>
+      <c r="D235">
+        <v>2017</v>
+      </c>
+      <c r="E235">
+        <v>191</v>
+      </c>
+      <c r="F235">
+        <v>2208</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236">
+        <v>9</v>
+      </c>
+      <c r="B236" t="s">
+        <v>993</v>
+      </c>
+      <c r="C236" t="s">
+        <v>47</v>
+      </c>
+      <c r="D236">
+        <v>61</v>
+      </c>
+      <c r="E236">
         <v>10</v>
       </c>
-      <c r="E226">
+      <c r="F236">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237">
+        <v>10</v>
+      </c>
+      <c r="B237" t="s">
+        <v>994</v>
+      </c>
+      <c r="C237" t="s">
+        <v>47</v>
+      </c>
+      <c r="D237">
+        <v>1926</v>
+      </c>
+      <c r="E237">
+        <v>82</v>
+      </c>
+      <c r="F237">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238">
+        <v>11</v>
+      </c>
+      <c r="B238" t="s">
+        <v>995</v>
+      </c>
+      <c r="C238" t="s">
+        <v>47</v>
+      </c>
+      <c r="D238">
+        <v>85</v>
+      </c>
+      <c r="E238">
+        <v>7</v>
+      </c>
+      <c r="F238">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239">
+        <v>12</v>
+      </c>
+      <c r="B239" t="s">
+        <v>996</v>
+      </c>
+      <c r="C239" t="s">
+        <v>47</v>
+      </c>
+      <c r="D239">
+        <v>46</v>
+      </c>
+      <c r="E239">
+        <v>28</v>
+      </c>
+      <c r="F239">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240">
+        <v>13</v>
+      </c>
+      <c r="B240" t="s">
+        <v>997</v>
+      </c>
+      <c r="C240" t="s">
+        <v>47</v>
+      </c>
+      <c r="D240">
+        <v>4081</v>
+      </c>
+      <c r="E240">
+        <v>810</v>
+      </c>
+      <c r="F240">
+        <v>4891</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241">
+        <v>14</v>
+      </c>
+      <c r="B241" t="s">
+        <v>998</v>
+      </c>
+      <c r="C241" t="s">
+        <v>47</v>
+      </c>
+      <c r="D241">
+        <v>6379</v>
+      </c>
+      <c r="E241">
+        <v>638</v>
+      </c>
+      <c r="F241">
+        <v>7017</v>
+      </c>
+    </row>
+    <row r="242"/>
+    <row r="243">
+      <c r="A243">
+        <v>23</v>
+      </c>
+      <c r="B243" t="s">
+        <v>27</v>
+      </c>
+      <c r="C243" t="s">
+        <v>44</v>
+      </c>
+      <c r="D243">
+        <v>12839</v>
+      </c>
+      <c r="E243">
+        <v>2527</v>
+      </c>
+      <c r="F243">
+        <v>15366</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="s">
+        <v>39</v>
+      </c>
+      <c r="B244" t="s">
+        <v>39</v>
+      </c>
+      <c r="C244" t="s">
+        <v>45</v>
+      </c>
+      <c r="D244">
+        <v>618</v>
+      </c>
+      <c r="E244">
+        <v>119</v>
+      </c>
+      <c r="F244">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245">
         <v>1</v>
       </c>
-      <c r="F226">
+      <c r="B245" t="s">
+        <v>999</v>
+      </c>
+      <c r="C245" t="s">
+        <v>47</v>
+      </c>
+      <c r="D245">
+        <v>1460</v>
+      </c>
+      <c r="E245">
+        <v>358</v>
+      </c>
+      <c r="F245">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246">
+        <v>2</v>
+      </c>
+      <c r="B246" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C246" t="s">
+        <v>47</v>
+      </c>
+      <c r="D246">
+        <v>184</v>
+      </c>
+      <c r="E246">
+        <v>1017</v>
+      </c>
+      <c r="F246">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247">
+        <v>3</v>
+      </c>
+      <c r="B247" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C247" t="s">
+        <v>47</v>
+      </c>
+      <c r="D247">
+        <v>44</v>
+      </c>
+      <c r="E247">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A227">
+      <c r="F247">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248">
+        <v>4</v>
+      </c>
+      <c r="B248" t="s">
+        <v>167</v>
+      </c>
+      <c r="C248" t="s">
+        <v>47</v>
+      </c>
+      <c r="D248">
+        <v>587</v>
+      </c>
+      <c r="E248">
+        <v>46</v>
+      </c>
+      <c r="F248">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249">
+        <v>5</v>
+      </c>
+      <c r="B249" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C249" t="s">
+        <v>47</v>
+      </c>
+      <c r="D249">
+        <v>9340</v>
+      </c>
+      <c r="E249">
+        <v>907</v>
+      </c>
+      <c r="F249">
+        <v>10247</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250">
+        <v>6</v>
+      </c>
+      <c r="B250" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C250" t="s">
+        <v>47</v>
+      </c>
+      <c r="D250">
+        <v>31</v>
+      </c>
+      <c r="E250">
+        <v>29</v>
+      </c>
+      <c r="F250">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251">
+        <v>7</v>
+      </c>
+      <c r="B251" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C251" t="s">
+        <v>47</v>
+      </c>
+      <c r="D251">
+        <v>69</v>
+      </c>
+      <c r="E251">
+        <v>19</v>
+      </c>
+      <c r="F251">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252">
+        <v>8</v>
+      </c>
+      <c r="B252" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C252" t="s">
+        <v>47</v>
+      </c>
+      <c r="D252">
+        <v>21</v>
+      </c>
+      <c r="E252">
+        <v>6</v>
+      </c>
+      <c r="F252">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253">
         <v>9</v>
       </c>
-      <c r="B227" t="s">
-[...12 lines deleted...]
-        <v>30</v>
+      <c r="B253" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C253" t="s">
+        <v>47</v>
+      </c>
+      <c r="D253">
+        <v>485</v>
+      </c>
+      <c r="E253">
+        <v>15</v>
+      </c>
+      <c r="F253">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="254"/>
+    <row r="255">
+      <c r="A255">
+        <v>24</v>
+      </c>
+      <c r="B255" t="s">
+        <v>28</v>
+      </c>
+      <c r="C255" t="s">
+        <v>44</v>
+      </c>
+      <c r="D255">
+        <v>566</v>
+      </c>
+      <c r="E255">
+        <v>459</v>
+      </c>
+      <c r="F255">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="s">
+        <v>39</v>
+      </c>
+      <c r="B256" t="s">
+        <v>39</v>
+      </c>
+      <c r="C256" t="s">
+        <v>45</v>
+      </c>
+      <c r="D256">
+        <v>134</v>
+      </c>
+      <c r="E256">
+        <v>139</v>
+      </c>
+      <c r="F256">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257">
+        <v>1</v>
+      </c>
+      <c r="B257" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C257" t="s">
+        <v>47</v>
+      </c>
+      <c r="D257">
+        <v>260</v>
+      </c>
+      <c r="E257">
+        <v>191</v>
+      </c>
+      <c r="F257">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258">
+        <v>2</v>
+      </c>
+      <c r="B258" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C258" t="s">
+        <v>47</v>
+      </c>
+      <c r="D258">
+        <v>93</v>
+      </c>
+      <c r="E258">
+        <v>59</v>
+      </c>
+      <c r="F258">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259">
+        <v>3</v>
+      </c>
+      <c r="B259" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C259" t="s">
+        <v>47</v>
+      </c>
+      <c r="D259">
+        <v>51</v>
+      </c>
+      <c r="E259">
+        <v>52</v>
+      </c>
+      <c r="F259">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260">
+        <v>4</v>
+      </c>
+      <c r="B260" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C260" t="s">
+        <v>47</v>
+      </c>
+      <c r="D260">
+        <v>9</v>
+      </c>
+      <c r="E260">
+        <v>11</v>
+      </c>
+      <c r="F260">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261">
+        <v>5</v>
+      </c>
+      <c r="B261" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C261" t="s">
+        <v>47</v>
+      </c>
+      <c r="D261">
+        <v>19</v>
+      </c>
+      <c r="E261">
+        <v>7</v>
+      </c>
+      <c r="F261">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -39665,8005 +13539,34131 @@
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="W1" s="1" t="s">
+      <c r="X1" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="X1" s="1" t="s">
+      <c r="Y1" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="Y1" s="1" t="s">
+      <c r="Z1" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="Z1" s="1" t="s">
+      <c r="AA1" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="AA1" s="1" t="s">
-        <v>28</v>
+      <c r="AB1" s="1" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" t="s">
-        <v>375</v>
+        <v>1012</v>
       </c>
       <c r="D2" t="s">
-        <v>376</v>
+        <v>1013</v>
       </c>
       <c r="E2" t="s">
-        <v>377</v>
+        <v>1014</v>
       </c>
       <c r="F2" t="s">
-        <v>378</v>
+        <v>1015</v>
       </c>
       <c r="G2">
-        <v>39229</v>
+        <v>0</v>
       </c>
       <c r="H2">
-        <v>4920</v>
+        <v>0</v>
       </c>
       <c r="I2">
-        <v>904</v>
+        <v>0</v>
       </c>
       <c r="J2">
-        <v>29801</v>
+        <v>0</v>
       </c>
       <c r="K2">
-        <v>20294</v>
+        <v>0</v>
       </c>
       <c r="L2">
-        <v>595</v>
+        <v>0</v>
       </c>
       <c r="M2">
-        <v>880</v>
+        <v>0</v>
       </c>
       <c r="N2">
-        <v>12515</v>
+        <v>0</v>
       </c>
       <c r="O2">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="P2">
-        <v>1256</v>
+        <v>0</v>
       </c>
       <c r="Q2">
-        <v>390</v>
+        <v>0</v>
       </c>
       <c r="R2">
-        <v>14770</v>
+        <v>0</v>
       </c>
       <c r="S2">
-        <v>155</v>
+        <v>0</v>
       </c>
       <c r="T2">
-        <v>20088</v>
+        <v>0</v>
       </c>
       <c r="U2">
-        <v>19458</v>
+        <v>0</v>
       </c>
       <c r="V2">
-        <v>652</v>
+        <v>0</v>
       </c>
       <c r="W2">
-        <v>61121</v>
+        <v>0</v>
       </c>
       <c r="X2">
-        <v>26343</v>
+        <v>0</v>
       </c>
       <c r="Y2">
-        <v>185</v>
+        <v>0</v>
       </c>
       <c r="Z2">
-        <v>150</v>
+        <v>0</v>
       </c>
       <c r="AA2">
-        <v>253773</v>
+        <v>0</v>
+      </c>
+      <c r="AB2">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
         <v>40</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G3">
-        <v>39229</v>
+        <v>0</v>
       </c>
       <c r="H3">
-        <v>4920</v>
+        <v>0</v>
       </c>
       <c r="I3">
-        <v>904</v>
+        <v>0</v>
       </c>
       <c r="J3">
-        <v>29801</v>
+        <v>0</v>
       </c>
       <c r="K3">
-        <v>20294</v>
+        <v>0</v>
       </c>
       <c r="L3">
-        <v>595</v>
+        <v>0</v>
       </c>
       <c r="M3">
-        <v>880</v>
+        <v>0</v>
       </c>
       <c r="N3">
-        <v>12515</v>
+        <v>0</v>
       </c>
       <c r="O3">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="P3">
-        <v>1256</v>
+        <v>0</v>
       </c>
       <c r="Q3">
-        <v>390</v>
+        <v>0</v>
       </c>
       <c r="R3">
-        <v>14770</v>
+        <v>0</v>
       </c>
       <c r="S3">
-        <v>155</v>
+        <v>0</v>
       </c>
       <c r="T3">
-        <v>20088</v>
+        <v>0</v>
       </c>
       <c r="U3">
-        <v>19458</v>
+        <v>0</v>
       </c>
       <c r="V3">
-        <v>652</v>
+        <v>0</v>
       </c>
       <c r="W3">
-        <v>61121</v>
+        <v>0</v>
       </c>
       <c r="X3">
-        <v>26343</v>
+        <v>0</v>
       </c>
       <c r="Y3">
-        <v>185</v>
+        <v>0</v>
       </c>
       <c r="Z3">
-        <v>150</v>
+        <v>0</v>
       </c>
       <c r="AA3">
-        <v>253773</v>
+        <v>0</v>
+      </c>
+      <c r="AB3">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" s="1" t="s">
-        <v>378</v>
+        <v>1015</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
+      <c r="AB1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D2">
-        <v>39229</v>
+        <v>0</v>
       </c>
       <c r="E2">
-        <v>39229</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D3">
-        <v>4029</v>
+        <v>0</v>
       </c>
       <c r="E3">
-        <v>4029</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>379</v>
+        <v>1016</v>
       </c>
       <c r="C4" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D4">
-        <v>7504</v>
+        <v>0</v>
       </c>
       <c r="E4">
-        <v>7504</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>380</v>
+        <v>868</v>
       </c>
       <c r="C5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D5">
-        <v>14124</v>
+        <v>0</v>
       </c>
       <c r="E5">
-        <v>14124</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>381</v>
+        <v>1017</v>
       </c>
       <c r="C6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D6">
-        <v>494</v>
+        <v>0</v>
       </c>
       <c r="E6">
-        <v>494</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>382</v>
+        <v>1018</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D7">
-        <v>9796</v>
+        <v>0</v>
       </c>
       <c r="E7">
-        <v>9796</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>383</v>
+        <v>1019</v>
       </c>
       <c r="C8" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D8">
-        <v>1094</v>
+        <v>0</v>
       </c>
       <c r="E8">
-        <v>1094</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>384</v>
+        <v>1020</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D9">
-        <v>204</v>
+        <v>0</v>
       </c>
       <c r="E9">
-        <v>204</v>
-[...3 lines deleted...]
-      <c r="A10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
         <v>7</v>
       </c>
-      <c r="B10" t="s">
-[...12 lines deleted...]
-    <row r="11"/>
+      <c r="C11" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11">
+        <v>0</v>
+      </c>
+      <c r="E11">
+        <v>0</v>
+      </c>
+    </row>
     <row r="12">
-      <c r="A12">
-        <v>2</v>
+      <c r="A12" t="s">
+        <v>39</v>
       </c>
       <c r="B12" t="s">
-        <v>7</v>
+        <v>39</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12">
-        <v>4920</v>
+        <v>0</v>
       </c>
       <c r="E12">
-        <v>4920</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s">
-        <v>40</v>
+      <c r="A13">
+        <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>40</v>
+        <v>1021</v>
       </c>
       <c r="C13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D13">
-        <v>784</v>
+        <v>0</v>
       </c>
       <c r="E13">
-        <v>784</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>386</v>
+        <v>1022</v>
       </c>
       <c r="C14" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D14">
-        <v>1699</v>
+        <v>0</v>
       </c>
       <c r="E14">
-        <v>1699</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>387</v>
+        <v>1023</v>
       </c>
       <c r="C15" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D15">
-        <v>1740</v>
+        <v>0</v>
       </c>
       <c r="E15">
-        <v>1740</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>388</v>
+        <v>1024</v>
       </c>
       <c r="C16" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D16">
-        <v>114</v>
+        <v>0</v>
       </c>
       <c r="E16">
-        <v>114</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>389</v>
+        <v>1006</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D17">
-        <v>397</v>
+        <v>0</v>
       </c>
       <c r="E17">
-        <v>397</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>390</v>
+        <v>1025</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D18">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="E18">
-        <v>82</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19"/>
     <row r="20">
       <c r="A20">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>392</v>
+        <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D20">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="E20">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" t="s">
+        <v>39</v>
+      </c>
+      <c r="C21" t="s">
+        <v>45</v>
+      </c>
+      <c r="D21">
+        <v>0</v>
+      </c>
+      <c r="E21">
+        <v>0</v>
+      </c>
+    </row>
     <row r="22">
       <c r="A22">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>8</v>
+        <v>868</v>
       </c>
       <c r="C22" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D22">
-        <v>904</v>
+        <v>0</v>
       </c>
       <c r="E22">
-        <v>904</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" t="s">
-        <v>40</v>
+      <c r="A23">
+        <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>40</v>
+        <v>1026</v>
       </c>
       <c r="C23" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D23">
-        <v>265</v>
+        <v>0</v>
       </c>
       <c r="E23">
-        <v>265</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24"/>
     <row r="25">
       <c r="A25">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>394</v>
+        <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D25">
-        <v>73</v>
+        <v>0</v>
       </c>
       <c r="E25">
-        <v>73</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26">
-        <v>3</v>
+      <c r="A26" t="s">
+        <v>39</v>
       </c>
       <c r="B26" t="s">
-        <v>395</v>
+        <v>39</v>
       </c>
       <c r="C26" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D26">
-        <v>139</v>
+        <v>0</v>
       </c>
       <c r="E26">
-        <v>139</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B27" t="s">
-        <v>396</v>
+        <v>1027</v>
       </c>
       <c r="C27" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D27">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="E27">
-        <v>37</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B28" t="s">
-        <v>397</v>
+        <v>1028</v>
       </c>
       <c r="C28" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D28">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="E28">
-        <v>39</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B29" t="s">
-        <v>398</v>
+        <v>1029</v>
       </c>
       <c r="C29" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D29">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="E29">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="30"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>4</v>
+      </c>
+      <c r="B30" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C30" t="s">
+        <v>47</v>
+      </c>
+      <c r="D30">
+        <v>0</v>
+      </c>
+      <c r="E30">
+        <v>0</v>
+      </c>
+    </row>
     <row r="31">
       <c r="A31">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B31" t="s">
-        <v>9</v>
+        <v>1031</v>
       </c>
       <c r="C31" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D31">
-        <v>29801</v>
+        <v>0</v>
       </c>
       <c r="E31">
-        <v>29801</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32">
-      <c r="A32" t="s">
-        <v>40</v>
+      <c r="A32">
+        <v>6</v>
       </c>
       <c r="B32" t="s">
-        <v>40</v>
+        <v>1032</v>
       </c>
       <c r="C32" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D32">
-        <v>2526</v>
+        <v>0</v>
       </c>
       <c r="E32">
-        <v>2526</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33"/>
     <row r="34">
       <c r="A34">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>400</v>
+        <v>10</v>
       </c>
       <c r="C34" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D34">
-        <v>3049</v>
+        <v>0</v>
       </c>
       <c r="E34">
-        <v>3049</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35">
-        <v>3</v>
+      <c r="A35" t="s">
+        <v>39</v>
       </c>
       <c r="B35" t="s">
-        <v>401</v>
+        <v>39</v>
       </c>
       <c r="C35" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D35">
-        <v>344</v>
+        <v>0</v>
       </c>
       <c r="E35">
-        <v>344</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B36" t="s">
-        <v>402</v>
+        <v>1033</v>
       </c>
       <c r="C36" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D36">
-        <v>609</v>
+        <v>0</v>
       </c>
       <c r="E36">
-        <v>609</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B37" t="s">
-        <v>403</v>
+        <v>1034</v>
       </c>
       <c r="C37" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D37">
-        <v>249</v>
+        <v>0</v>
       </c>
       <c r="E37">
-        <v>249</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>404</v>
+        <v>1035</v>
       </c>
       <c r="C38" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D38">
-        <v>1232</v>
+        <v>0</v>
       </c>
       <c r="E38">
-        <v>1232</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B39" t="s">
-        <v>405</v>
+        <v>1036</v>
       </c>
       <c r="C39" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D39">
-        <v>374</v>
+        <v>0</v>
       </c>
       <c r="E39">
-        <v>374</v>
-[...2 lines deleted...]
-    <row r="40"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>5</v>
+      </c>
+      <c r="B40" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C40" t="s">
+        <v>47</v>
+      </c>
+      <c r="D40">
+        <v>0</v>
+      </c>
+      <c r="E40">
+        <v>0</v>
+      </c>
+    </row>
     <row r="41">
       <c r="A41">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B41" t="s">
-        <v>10</v>
+        <v>1038</v>
       </c>
       <c r="C41" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D41">
-        <v>20294</v>
+        <v>0</v>
       </c>
       <c r="E41">
-        <v>20294</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42"/>
     <row r="43">
       <c r="A43">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B43" t="s">
-        <v>406</v>
+        <v>11</v>
       </c>
       <c r="C43" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D43">
-        <v>14438</v>
+        <v>0</v>
       </c>
       <c r="E43">
-        <v>14438</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44">
-      <c r="A44">
-        <v>2</v>
+      <c r="A44" t="s">
+        <v>39</v>
       </c>
       <c r="B44" t="s">
-        <v>407</v>
+        <v>39</v>
       </c>
       <c r="C44" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D44">
-        <v>490</v>
+        <v>0</v>
       </c>
       <c r="E44">
-        <v>490</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B45" t="s">
-        <v>408</v>
+        <v>1039</v>
       </c>
       <c r="C45" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D45">
-        <v>86</v>
+        <v>0</v>
       </c>
       <c r="E45">
-        <v>86</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46"/>
     <row r="47">
       <c r="A47">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B47" t="s">
-        <v>410</v>
+        <v>12</v>
       </c>
       <c r="C47" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D47">
-        <v>336</v>
+        <v>0</v>
       </c>
       <c r="E47">
-        <v>336</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48">
-        <v>6</v>
+      <c r="A48" t="s">
+        <v>39</v>
       </c>
       <c r="B48" t="s">
-        <v>411</v>
+        <v>39</v>
       </c>
       <c r="C48" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D48">
-        <v>154</v>
+        <v>0</v>
       </c>
       <c r="E48">
-        <v>154</v>
+        <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>412</v>
+        <v>1040</v>
       </c>
       <c r="C49" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D49">
-        <v>2648</v>
+        <v>0</v>
       </c>
       <c r="E49">
-        <v>2648</v>
-[...2 lines deleted...]
-    <row r="50"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>2</v>
+      </c>
+      <c r="B50" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D50">
+        <v>0</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+    </row>
     <row r="51">
       <c r="A51">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>11</v>
+        <v>166</v>
       </c>
       <c r="C51" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D51">
-        <v>595</v>
+        <v>0</v>
       </c>
       <c r="E51">
-        <v>595</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52"/>
     <row r="53">
       <c r="A53">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B53" t="s">
-        <v>413</v>
+        <v>13</v>
       </c>
       <c r="C53" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D53">
-        <v>140</v>
+        <v>0</v>
       </c>
       <c r="E53">
-        <v>140</v>
+        <v>0</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54">
-        <v>2</v>
+      <c r="A54" t="s">
+        <v>39</v>
       </c>
       <c r="B54" t="s">
-        <v>414</v>
+        <v>39</v>
       </c>
       <c r="C54" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D54">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="E54">
-        <v>53</v>
+        <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B55" t="s">
-        <v>415</v>
+        <v>1042</v>
       </c>
       <c r="C55" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D55">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="E55">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="56"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>2</v>
+      </c>
+      <c r="B56" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C56" t="s">
+        <v>47</v>
+      </c>
+      <c r="D56">
+        <v>0</v>
+      </c>
+      <c r="E56">
+        <v>0</v>
+      </c>
+    </row>
     <row r="57">
       <c r="A57">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B57" t="s">
-        <v>12</v>
+        <v>1044</v>
       </c>
       <c r="C57" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D57">
-        <v>880</v>
+        <v>0</v>
       </c>
       <c r="E57">
-        <v>880</v>
+        <v>0</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" t="s">
-        <v>40</v>
+      <c r="A58">
+        <v>4</v>
       </c>
       <c r="B58" t="s">
-        <v>40</v>
+        <v>364</v>
       </c>
       <c r="C58" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D58">
-        <v>285</v>
+        <v>0</v>
       </c>
       <c r="E58">
-        <v>285</v>
+        <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B59" t="s">
-        <v>416</v>
+        <v>1045</v>
       </c>
       <c r="C59" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D59">
-        <v>248</v>
+        <v>0</v>
       </c>
       <c r="E59">
-        <v>248</v>
+        <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B60" t="s">
-        <v>417</v>
+        <v>1046</v>
       </c>
       <c r="C60" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D60">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="E60">
-        <v>61</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61"/>
     <row r="62">
       <c r="A62">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B62" t="s">
-        <v>419</v>
+        <v>14</v>
       </c>
       <c r="C62" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D62">
-        <v>89</v>
+        <v>0</v>
       </c>
       <c r="E62">
-        <v>89</v>
+        <v>0</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63">
-        <v>5</v>
+      <c r="A63" t="s">
+        <v>39</v>
       </c>
       <c r="B63" t="s">
-        <v>420</v>
+        <v>39</v>
       </c>
       <c r="C63" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D63">
-        <v>58</v>
+        <v>0</v>
       </c>
       <c r="E63">
-        <v>58</v>
+        <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>421</v>
+        <v>1047</v>
       </c>
       <c r="C64" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D64">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="E64">
-        <v>54</v>
+        <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>422</v>
+        <v>1048</v>
       </c>
       <c r="C65" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D65">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="E65">
-        <v>54</v>
+        <v>0</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B67" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D67">
-        <v>12515</v>
+        <v>0</v>
       </c>
       <c r="E67">
-        <v>12515</v>
+        <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B68" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C68" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D68">
-        <v>1263</v>
+        <v>0</v>
       </c>
       <c r="E68">
-        <v>1263</v>
+        <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>423</v>
+        <v>1049</v>
       </c>
       <c r="C69" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D69">
-        <v>6673</v>
+        <v>0</v>
       </c>
       <c r="E69">
-        <v>6673</v>
+        <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>424</v>
+        <v>1050</v>
       </c>
       <c r="C70" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D70">
-        <v>524</v>
+        <v>0</v>
       </c>
       <c r="E70">
-        <v>524</v>
+        <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>425</v>
+        <v>1051</v>
       </c>
       <c r="C71" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D71">
-        <v>153</v>
+        <v>0</v>
       </c>
       <c r="E71">
-        <v>153</v>
+        <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>4</v>
       </c>
       <c r="B72" t="s">
-        <v>426</v>
+        <v>1052</v>
       </c>
       <c r="C72" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D72">
-        <v>444</v>
+        <v>0</v>
       </c>
       <c r="E72">
-        <v>444</v>
+        <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>5</v>
       </c>
       <c r="B73" t="s">
-        <v>427</v>
+        <v>1053</v>
       </c>
       <c r="C73" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D73">
-        <v>3081</v>
+        <v>0</v>
       </c>
       <c r="E73">
-        <v>3081</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74"/>
     <row r="75">
       <c r="A75">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B75" t="s">
-        <v>429</v>
+        <v>16</v>
       </c>
       <c r="C75" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D75">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="E75">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="76"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>39</v>
+      </c>
+      <c r="B76" t="s">
+        <v>39</v>
+      </c>
+      <c r="C76" t="s">
+        <v>45</v>
+      </c>
+      <c r="D76">
+        <v>0</v>
+      </c>
+      <c r="E76">
+        <v>0</v>
+      </c>
+    </row>
     <row r="77">
       <c r="A77">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B77" t="s">
-        <v>14</v>
+        <v>1054</v>
       </c>
       <c r="C77" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D77">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="E77">
-        <v>67</v>
+        <v>0</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78" t="s">
-        <v>40</v>
+      <c r="A78">
+        <v>2</v>
       </c>
       <c r="B78" t="s">
-        <v>40</v>
+        <v>1055</v>
       </c>
       <c r="C78" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D78">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="E78">
-        <v>38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B79" t="s">
-        <v>430</v>
+        <v>1056</v>
       </c>
       <c r="C79" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D79">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="E79">
-        <v>26</v>
+        <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B80" t="s">
-        <v>431</v>
+        <v>1057</v>
       </c>
       <c r="C80" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D80">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E80">
-        <v>3</v>
-[...2 lines deleted...]
-    <row r="81"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>5</v>
+      </c>
+      <c r="B81" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C81" t="s">
+        <v>47</v>
+      </c>
+      <c r="D81">
+        <v>0</v>
+      </c>
+      <c r="E81">
+        <v>0</v>
+      </c>
+    </row>
     <row r="82">
       <c r="A82">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B82" t="s">
-        <v>16</v>
+        <v>1059</v>
       </c>
       <c r="C82" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D82">
-        <v>1256</v>
+        <v>0</v>
       </c>
       <c r="E82">
-        <v>1256</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83"/>
     <row r="84">
       <c r="A84">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B84" t="s">
-        <v>393</v>
+        <v>18</v>
       </c>
       <c r="C84" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D84">
-        <v>378</v>
+        <v>0</v>
       </c>
       <c r="E84">
-        <v>378</v>
+        <v>0</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85">
-        <v>2</v>
+      <c r="A85" t="s">
+        <v>39</v>
       </c>
       <c r="B85" t="s">
-        <v>432</v>
+        <v>39</v>
       </c>
       <c r="C85" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D85">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="E85">
-        <v>87</v>
+        <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>433</v>
+        <v>1060</v>
       </c>
       <c r="C86" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D86">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="E86">
-        <v>75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B87" t="s">
-        <v>434</v>
+        <v>1061</v>
       </c>
       <c r="C87" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D87">
-        <v>107</v>
+        <v>0</v>
       </c>
       <c r="E87">
-        <v>107</v>
+        <v>0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>435</v>
+        <v>1062</v>
       </c>
       <c r="C88" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D88">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="E88">
-        <v>32</v>
+        <v>0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>436</v>
+        <v>1063</v>
       </c>
       <c r="C89" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D89">
-        <v>51</v>
+        <v>0</v>
       </c>
       <c r="E89">
-        <v>51</v>
+        <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B90" t="s">
-        <v>437</v>
+        <v>1064</v>
       </c>
       <c r="C90" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D90">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="E90">
-        <v>29</v>
-[...10 lines deleted...]
-      <c r="C92" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>6</v>
+      </c>
+      <c r="B91" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C91" t="s">
+        <v>47</v>
+      </c>
+      <c r="D91">
+        <v>0</v>
+      </c>
+      <c r="E91">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92"/>
+    <row r="93">
+      <c r="A93">
+        <v>15</v>
+      </c>
+      <c r="B93" t="s">
+        <v>19</v>
+      </c>
+      <c r="C93" t="s">
+        <v>44</v>
+      </c>
+      <c r="D93">
+        <v>0</v>
+      </c>
+      <c r="E93">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>39</v>
+      </c>
+      <c r="B94" t="s">
+        <v>39</v>
+      </c>
+      <c r="C94" t="s">
         <v>45</v>
       </c>
-      <c r="D92">
-[...32 lines deleted...]
-      </c>
       <c r="D94">
-        <v>209</v>
+        <v>0</v>
       </c>
       <c r="E94">
-        <v>209</v>
+        <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B95" t="s">
-        <v>439</v>
+        <v>1066</v>
       </c>
       <c r="C95" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D95">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="E95">
-        <v>23</v>
+        <v>0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
+        <v>2</v>
+      </c>
+      <c r="B96" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C96" t="s">
+        <v>47</v>
+      </c>
+      <c r="D96">
+        <v>0</v>
+      </c>
+      <c r="E96">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
         <v>3</v>
       </c>
-      <c r="B96" t="s">
-[...12 lines deleted...]
-    <row r="97"/>
+      <c r="B97" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C97" t="s">
+        <v>47</v>
+      </c>
+      <c r="D97">
+        <v>0</v>
+      </c>
+      <c r="E97">
+        <v>0</v>
+      </c>
+    </row>
     <row r="98">
       <c r="A98">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="B98" t="s">
-        <v>18</v>
+        <v>1069</v>
       </c>
       <c r="C98" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D98">
-        <v>14770</v>
+        <v>0</v>
       </c>
       <c r="E98">
-        <v>14770</v>
+        <v>0</v>
       </c>
     </row>
     <row r="99">
-      <c r="A99" t="s">
-        <v>40</v>
+      <c r="A99">
+        <v>5</v>
       </c>
       <c r="B99" t="s">
-        <v>40</v>
+        <v>1070</v>
       </c>
       <c r="C99" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D99">
-        <v>867</v>
+        <v>0</v>
       </c>
       <c r="E99">
-        <v>867</v>
+        <v>0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B100" t="s">
-        <v>441</v>
+        <v>1071</v>
       </c>
       <c r="C100" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D100">
-        <v>2357</v>
+        <v>0</v>
       </c>
       <c r="E100">
-        <v>2357</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101"/>
     <row r="102">
       <c r="A102">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="B102" t="s">
-        <v>443</v>
+        <v>20</v>
       </c>
       <c r="C102" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D102">
-        <v>136</v>
+        <v>0</v>
       </c>
       <c r="E102">
-        <v>136</v>
+        <v>0</v>
       </c>
     </row>
     <row r="103">
-      <c r="A103">
-        <v>4</v>
+      <c r="A103" t="s">
+        <v>39</v>
       </c>
       <c r="B103" t="s">
-        <v>444</v>
+        <v>39</v>
       </c>
       <c r="C103" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D103">
-        <v>10604</v>
+        <v>0</v>
       </c>
       <c r="E103">
-        <v>10604</v>
+        <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B104" t="s">
-        <v>445</v>
+        <v>1072</v>
       </c>
       <c r="C104" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D104">
-        <v>200</v>
+        <v>0</v>
       </c>
       <c r="E104">
-        <v>200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>446</v>
+        <v>1073</v>
       </c>
       <c r="C105" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D105">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="E105">
-        <v>46</v>
+        <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B106" t="s">
-        <v>447</v>
+        <v>1074</v>
       </c>
       <c r="C106" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D106">
-        <v>57</v>
+        <v>0</v>
       </c>
       <c r="E106">
-        <v>57</v>
+        <v>0</v>
       </c>
     </row>
     <row r="107"/>
     <row r="108">
       <c r="A108">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B108" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C108" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D108">
-        <v>155</v>
+        <v>0</v>
       </c>
       <c r="E108">
-        <v>155</v>
+        <v>0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B109" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C109" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D109">
-        <v>104</v>
+        <v>0</v>
       </c>
       <c r="E109">
-        <v>104</v>
+        <v>0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1</v>
       </c>
       <c r="B110" t="s">
-        <v>448</v>
+        <v>1075</v>
       </c>
       <c r="C110" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D110">
-        <v>51</v>
+        <v>0</v>
       </c>
       <c r="E110">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="111"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>2</v>
+      </c>
+      <c r="B111" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C111" t="s">
+        <v>47</v>
+      </c>
+      <c r="D111">
+        <v>0</v>
+      </c>
+      <c r="E111">
+        <v>0</v>
+      </c>
+    </row>
     <row r="112">
       <c r="A112">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="B112" t="s">
-        <v>21</v>
+        <v>1077</v>
       </c>
       <c r="C112" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D112">
-        <v>20088</v>
+        <v>0</v>
       </c>
       <c r="E112">
-        <v>20088</v>
+        <v>0</v>
       </c>
     </row>
     <row r="113">
-      <c r="A113" t="s">
-        <v>40</v>
+      <c r="A113">
+        <v>4</v>
       </c>
       <c r="B113" t="s">
-        <v>40</v>
+        <v>1078</v>
       </c>
       <c r="C113" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D113">
-        <v>1269</v>
+        <v>0</v>
       </c>
       <c r="E113">
-        <v>1269</v>
+        <v>0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B114" t="s">
-        <v>449</v>
+        <v>1079</v>
       </c>
       <c r="C114" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D114">
-        <v>16871</v>
+        <v>0</v>
       </c>
       <c r="E114">
-        <v>16871</v>
+        <v>0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B115" t="s">
-        <v>450</v>
+        <v>1080</v>
       </c>
       <c r="C115" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D115">
-        <v>935</v>
+        <v>0</v>
       </c>
       <c r="E115">
-        <v>935</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116"/>
     <row r="117">
       <c r="A117">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="B117" t="s">
-        <v>452</v>
+        <v>22</v>
       </c>
       <c r="C117" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D117">
-        <v>588</v>
+        <v>0</v>
       </c>
       <c r="E117">
-        <v>588</v>
+        <v>0</v>
       </c>
     </row>
     <row r="118">
-      <c r="A118">
-        <v>5</v>
+      <c r="A118" t="s">
+        <v>39</v>
       </c>
       <c r="B118" t="s">
-        <v>453</v>
+        <v>39</v>
       </c>
       <c r="C118" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D118">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="E118">
-        <v>70</v>
+        <v>0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B119" t="s">
-        <v>454</v>
+        <v>1081</v>
       </c>
       <c r="C119" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D119">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="E119">
-        <v>97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B120" t="s">
-        <v>455</v>
+        <v>1082</v>
       </c>
       <c r="C120" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D120">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="E120">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="121"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>3</v>
+      </c>
+      <c r="B121" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C121" t="s">
+        <v>47</v>
+      </c>
+      <c r="D121">
+        <v>0</v>
+      </c>
+      <c r="E121">
+        <v>0</v>
+      </c>
+    </row>
     <row r="122">
       <c r="A122">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="B122" t="s">
-        <v>22</v>
+        <v>1084</v>
       </c>
       <c r="C122" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D122">
-        <v>19458</v>
+        <v>0</v>
       </c>
       <c r="E122">
-        <v>19458</v>
+        <v>0</v>
       </c>
     </row>
     <row r="123">
-      <c r="A123" t="s">
-        <v>40</v>
+      <c r="A123">
+        <v>5</v>
       </c>
       <c r="B123" t="s">
-        <v>40</v>
+        <v>1085</v>
       </c>
       <c r="C123" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D123">
-        <v>707</v>
+        <v>0</v>
       </c>
       <c r="E123">
-        <v>707</v>
+        <v>0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B124" t="s">
-        <v>456</v>
+        <v>1086</v>
       </c>
       <c r="C124" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D124">
-        <v>6910</v>
+        <v>0</v>
       </c>
       <c r="E124">
-        <v>6910</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125"/>
     <row r="126">
       <c r="A126">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="B126" t="s">
-        <v>458</v>
+        <v>23</v>
       </c>
       <c r="C126" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D126">
-        <v>71</v>
+        <v>0</v>
       </c>
       <c r="E126">
-        <v>71</v>
+        <v>0</v>
       </c>
     </row>
     <row r="127">
-      <c r="A127">
-        <v>4</v>
+      <c r="A127" t="s">
+        <v>39</v>
       </c>
       <c r="B127" t="s">
-        <v>459</v>
+        <v>39</v>
       </c>
       <c r="C127" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D127">
-        <v>11311</v>
+        <v>0</v>
       </c>
       <c r="E127">
-        <v>11311</v>
+        <v>0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B128" t="s">
-        <v>460</v>
+        <v>1087</v>
       </c>
       <c r="C128" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D128">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="E128">
-        <v>43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B129" t="s">
-        <v>461</v>
+        <v>1088</v>
       </c>
       <c r="C129" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D129">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="E129">
-        <v>43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B130" t="s">
-        <v>462</v>
+        <v>1089</v>
       </c>
       <c r="C130" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D130">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="E130">
-        <v>39</v>
+        <v>0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B131" t="s">
-        <v>463</v>
+        <v>1090</v>
       </c>
       <c r="C131" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D131">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="E131">
-        <v>25</v>
-[...10 lines deleted...]
-      <c r="C133" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>5</v>
+      </c>
+      <c r="B132" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C132" t="s">
+        <v>47</v>
+      </c>
+      <c r="D132">
+        <v>0</v>
+      </c>
+      <c r="E132">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133"/>
+    <row r="134">
+      <c r="A134">
+        <v>20</v>
+      </c>
+      <c r="B134" t="s">
+        <v>24</v>
+      </c>
+      <c r="C134" t="s">
+        <v>44</v>
+      </c>
+      <c r="D134">
+        <v>0</v>
+      </c>
+      <c r="E134">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="s">
+        <v>39</v>
+      </c>
+      <c r="B135" t="s">
+        <v>39</v>
+      </c>
+      <c r="C135" t="s">
         <v>45</v>
       </c>
-      <c r="D133">
-[...32 lines deleted...]
-      </c>
       <c r="D135">
-        <v>472</v>
+        <v>0</v>
       </c>
       <c r="E135">
-        <v>472</v>
+        <v>0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B136" t="s">
-        <v>465</v>
+        <v>1092</v>
       </c>
       <c r="C136" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D136">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="E136">
-        <v>30</v>
+        <v>0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
+        <v>2</v>
+      </c>
+      <c r="B137" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C137" t="s">
+        <v>47</v>
+      </c>
+      <c r="D137">
+        <v>0</v>
+      </c>
+      <c r="E137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
         <v>3</v>
       </c>
-      <c r="B137" t="s">
-[...12 lines deleted...]
-    <row r="138"/>
+      <c r="B138" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C138" t="s">
+        <v>47</v>
+      </c>
+      <c r="D138">
+        <v>0</v>
+      </c>
+      <c r="E138">
+        <v>0</v>
+      </c>
+    </row>
     <row r="139">
       <c r="A139">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="B139" t="s">
-        <v>24</v>
+        <v>1095</v>
       </c>
       <c r="C139" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D139">
-        <v>61121</v>
+        <v>0</v>
       </c>
       <c r="E139">
-        <v>61121</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140"/>
     <row r="141">
       <c r="A141">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="B141" t="s">
-        <v>467</v>
+        <v>25</v>
       </c>
       <c r="C141" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D141">
-        <v>29944</v>
+        <v>0</v>
       </c>
       <c r="E141">
-        <v>29944</v>
+        <v>0</v>
       </c>
     </row>
     <row r="142">
-      <c r="A142">
-        <v>2</v>
+      <c r="A142" t="s">
+        <v>39</v>
       </c>
       <c r="B142" t="s">
-        <v>468</v>
+        <v>39</v>
       </c>
       <c r="C142" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D142">
-        <v>10041</v>
+        <v>0</v>
       </c>
       <c r="E142">
-        <v>10041</v>
+        <v>0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>469</v>
+        <v>1096</v>
       </c>
       <c r="C143" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D143">
-        <v>208</v>
+        <v>0</v>
       </c>
       <c r="E143">
-        <v>208</v>
+        <v>0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>470</v>
+        <v>1097</v>
       </c>
       <c r="C144" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D144">
-        <v>17994</v>
+        <v>0</v>
       </c>
       <c r="E144">
-        <v>17994</v>
+        <v>0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>471</v>
+        <v>1098</v>
       </c>
       <c r="C145" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D145">
-        <v>166</v>
+        <v>0</v>
       </c>
       <c r="E145">
-        <v>166</v>
+        <v>0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>472</v>
+        <v>1099</v>
       </c>
       <c r="C146" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D146">
-        <v>68</v>
+        <v>0</v>
       </c>
       <c r="E146">
-        <v>68</v>
+        <v>0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>473</v>
+        <v>1100</v>
       </c>
       <c r="C147" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D147">
-        <v>308</v>
+        <v>0</v>
       </c>
       <c r="E147">
-        <v>308</v>
+        <v>0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B148" t="s">
-        <v>474</v>
+        <v>1101</v>
       </c>
       <c r="C148" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D148">
-        <v>77</v>
+        <v>0</v>
       </c>
       <c r="E148">
-        <v>77</v>
-[...4 lines deleted...]
-      <c r="A150">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>7</v>
+      </c>
+      <c r="B149" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C149" t="s">
+        <v>47</v>
+      </c>
+      <c r="D149">
+        <v>0</v>
+      </c>
+      <c r="E149">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150"/>
+    <row r="151">
+      <c r="A151">
         <v>22</v>
       </c>
-      <c r="B150" t="s">
-[...2 lines deleted...]
-      <c r="C150" t="s">
+      <c r="B151" t="s">
+        <v>26</v>
+      </c>
+      <c r="C151" t="s">
+        <v>44</v>
+      </c>
+      <c r="D151">
+        <v>0</v>
+      </c>
+      <c r="E151">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>39</v>
+      </c>
+      <c r="B152" t="s">
+        <v>39</v>
+      </c>
+      <c r="C152" t="s">
         <v>45</v>
       </c>
-      <c r="D150">
-[...32 lines deleted...]
-      </c>
       <c r="D152">
-        <v>20763</v>
+        <v>0</v>
       </c>
       <c r="E152">
-        <v>20763</v>
+        <v>0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B153" t="s">
-        <v>476</v>
+        <v>1103</v>
       </c>
       <c r="C153" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D153">
-        <v>2204</v>
+        <v>0</v>
       </c>
       <c r="E153">
-        <v>2204</v>
+        <v>0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B154" t="s">
-        <v>477</v>
+        <v>1104</v>
       </c>
       <c r="C154" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D154">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="E154">
-        <v>49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B155" t="s">
-        <v>478</v>
+        <v>1105</v>
       </c>
       <c r="C155" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D155">
-        <v>1707</v>
+        <v>0</v>
       </c>
       <c r="E155">
-        <v>1707</v>
+        <v>0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B156" t="s">
-        <v>479</v>
+        <v>1106</v>
       </c>
       <c r="C156" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D156">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="E156">
-        <v>17</v>
+        <v>0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
+        <v>5</v>
+      </c>
+      <c r="B157" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C157" t="s">
+        <v>47</v>
+      </c>
+      <c r="D157">
+        <v>0</v>
+      </c>
+      <c r="E157">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
         <v>6</v>
       </c>
-      <c r="B157" t="s">
-[...12 lines deleted...]
-    <row r="158"/>
+      <c r="B158" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C158" t="s">
+        <v>47</v>
+      </c>
+      <c r="D158">
+        <v>0</v>
+      </c>
+      <c r="E158">
+        <v>0</v>
+      </c>
+    </row>
     <row r="159">
       <c r="A159">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B159" t="s">
-        <v>26</v>
+        <v>1109</v>
       </c>
       <c r="C159" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D159">
-        <v>185</v>
+        <v>0</v>
       </c>
       <c r="E159">
-        <v>185</v>
-[...18 lines deleted...]
-    </row>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160"/>
     <row r="161">
       <c r="A161">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B161" t="s">
-        <v>481</v>
+        <v>27</v>
       </c>
       <c r="C161" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D161">
-        <v>125</v>
+        <v>0</v>
       </c>
       <c r="E161">
-        <v>125</v>
+        <v>0</v>
       </c>
     </row>
     <row r="162">
-      <c r="A162">
-        <v>2</v>
+      <c r="A162" t="s">
+        <v>39</v>
       </c>
       <c r="B162" t="s">
-        <v>482</v>
+        <v>39</v>
       </c>
       <c r="C162" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D162">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="E162">
-        <v>13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B163" t="s">
-        <v>483</v>
+        <v>1110</v>
       </c>
       <c r="C163" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D163">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E163">
-        <v>3</v>
-[...2 lines deleted...]
-    <row r="164"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>2</v>
+      </c>
+      <c r="B164" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C164" t="s">
+        <v>47</v>
+      </c>
+      <c r="D164">
+        <v>0</v>
+      </c>
+      <c r="E164">
+        <v>0</v>
+      </c>
+    </row>
     <row r="165">
       <c r="A165">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="B165" t="s">
-        <v>27</v>
+        <v>1112</v>
       </c>
       <c r="C165" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D165">
-        <v>150</v>
+        <v>0</v>
       </c>
       <c r="E165">
-        <v>150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="166">
-      <c r="A166" t="s">
-        <v>40</v>
+      <c r="A166">
+        <v>4</v>
       </c>
       <c r="B166" t="s">
-        <v>40</v>
+        <v>1113</v>
       </c>
       <c r="C166" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D166">
-        <v>74</v>
+        <v>0</v>
       </c>
       <c r="E166">
-        <v>74</v>
+        <v>0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B167" t="s">
-        <v>484</v>
+        <v>166</v>
       </c>
       <c r="C167" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D167">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="E167">
-        <v>76</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>485</v>
+        <v>17</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="Y1" s="1" t="s">
-        <v>211</v>
+        <v>27</v>
       </c>
       <c r="Z1" s="1" t="s">
-        <v>24</v>
-[...11 lines deleted...]
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" t="s">
-        <v>486</v>
+        <v>1114</v>
       </c>
       <c r="D2" t="s">
-        <v>487</v>
+        <v>1115</v>
       </c>
       <c r="E2" t="s">
-        <v>488</v>
+        <v>1116</v>
       </c>
       <c r="F2" t="s">
-        <v>489</v>
+        <v>1117</v>
       </c>
       <c r="G2">
-        <v>25639</v>
+        <v>0</v>
       </c>
       <c r="H2">
-        <v>9493</v>
+        <v>0</v>
       </c>
       <c r="I2">
-        <v>2369</v>
+        <v>0</v>
       </c>
       <c r="J2">
-        <v>26489</v>
+        <v>0</v>
       </c>
       <c r="K2">
-        <v>25733</v>
+        <v>0</v>
       </c>
       <c r="L2">
-        <v>287</v>
+        <v>0</v>
       </c>
       <c r="M2">
-        <v>1078</v>
+        <v>0</v>
       </c>
       <c r="N2">
-        <v>22823</v>
+        <v>0</v>
       </c>
       <c r="O2">
-        <v>194</v>
+        <v>0</v>
       </c>
       <c r="P2">
-        <v>501</v>
+        <v>0</v>
       </c>
       <c r="Q2">
-        <v>779</v>
+        <v>0</v>
       </c>
       <c r="R2">
-        <v>16685</v>
+        <v>0</v>
       </c>
       <c r="S2">
-        <v>295</v>
+        <v>0</v>
       </c>
       <c r="T2">
-        <v>16126</v>
+        <v>0</v>
       </c>
       <c r="U2">
-        <v>279</v>
+        <v>0</v>
       </c>
       <c r="V2">
-        <v>14114</v>
+        <v>0</v>
       </c>
       <c r="W2">
-        <v>16113</v>
+        <v>0</v>
       </c>
       <c r="X2">
-        <v>937</v>
+        <v>0</v>
       </c>
       <c r="Y2">
-        <v>1083</v>
+        <v>0</v>
       </c>
       <c r="Z2">
-        <v>140414</v>
-[...11 lines deleted...]
-        <v>364980</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>486</v>
+        <v>1114</v>
       </c>
       <c r="D3" t="s">
-        <v>487</v>
+        <v>1115</v>
       </c>
       <c r="E3" t="s">
-        <v>490</v>
+        <v>1118</v>
       </c>
       <c r="F3" t="s">
-        <v>491</v>
+        <v>1119</v>
       </c>
       <c r="G3">
-        <v>4504</v>
+        <v>4703</v>
       </c>
       <c r="H3">
-        <v>3837</v>
+        <v>4435</v>
       </c>
       <c r="I3">
-        <v>656</v>
+        <v>1174</v>
       </c>
       <c r="J3">
-        <v>9113</v>
+        <v>21455</v>
       </c>
       <c r="K3">
-        <v>14003</v>
+        <v>8134</v>
       </c>
       <c r="L3">
-        <v>157</v>
+        <v>1153</v>
       </c>
       <c r="M3">
-        <v>505</v>
+        <v>6011</v>
       </c>
       <c r="N3">
-        <v>12462</v>
+        <v>17</v>
       </c>
       <c r="O3">
-        <v>145</v>
+        <v>643</v>
       </c>
       <c r="P3">
-        <v>370</v>
+        <v>10390</v>
       </c>
       <c r="Q3">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="R3">
-        <v>4599</v>
+        <v>3620</v>
       </c>
       <c r="S3">
-        <v>144</v>
+        <v>112</v>
       </c>
       <c r="T3">
-        <v>4714</v>
+        <v>3289</v>
       </c>
       <c r="U3">
-        <v>216</v>
+        <v>583</v>
       </c>
       <c r="V3">
-        <v>4560</v>
+        <v>86</v>
       </c>
       <c r="W3">
-        <v>7828</v>
+        <v>18285</v>
       </c>
       <c r="X3">
-        <v>169</v>
+        <v>5378</v>
       </c>
       <c r="Y3">
-        <v>604</v>
+        <v>276</v>
       </c>
       <c r="Z3">
-        <v>19099</v>
-[...11 lines deleted...]
-        <v>97898</v>
+        <v>89808</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
         <v>40</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4">
-        <v>30143</v>
+        <v>4703</v>
       </c>
       <c r="H4">
-        <v>13330</v>
+        <v>4435</v>
       </c>
       <c r="I4">
-        <v>3025</v>
+        <v>1174</v>
       </c>
       <c r="J4">
-        <v>35602</v>
+        <v>21455</v>
       </c>
       <c r="K4">
-        <v>39736</v>
+        <v>8134</v>
       </c>
       <c r="L4">
-        <v>444</v>
+        <v>1153</v>
       </c>
       <c r="M4">
-        <v>1583</v>
+        <v>6011</v>
       </c>
       <c r="N4">
-        <v>35285</v>
+        <v>17</v>
       </c>
       <c r="O4">
-        <v>339</v>
+        <v>643</v>
       </c>
       <c r="P4">
-        <v>871</v>
+        <v>10390</v>
       </c>
       <c r="Q4">
-        <v>845</v>
+        <v>64</v>
       </c>
       <c r="R4">
-        <v>21284</v>
+        <v>3620</v>
       </c>
       <c r="S4">
-        <v>439</v>
+        <v>112</v>
       </c>
       <c r="T4">
-        <v>20840</v>
+        <v>3289</v>
       </c>
       <c r="U4">
-        <v>495</v>
+        <v>583</v>
       </c>
       <c r="V4">
-        <v>18674</v>
+        <v>86</v>
       </c>
       <c r="W4">
-        <v>23941</v>
+        <v>18285</v>
       </c>
       <c r="X4">
-        <v>1106</v>
+        <v>5378</v>
       </c>
       <c r="Y4">
-        <v>1687</v>
+        <v>276</v>
       </c>
       <c r="Z4">
-        <v>159513</v>
-[...11 lines deleted...]
-        <v>462878</v>
+        <v>89808</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>42</v>
       </c>
+      <c r="C1" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>44</v>
+      </c>
+      <c r="D2">
+        <v>0</v>
+      </c>
+      <c r="E2">
+        <v>4703</v>
+      </c>
+      <c r="F2">
+        <v>4703</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>693</v>
+      </c>
+      <c r="F3">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D4">
+        <v>0</v>
+      </c>
+      <c r="E4">
+        <v>1238</v>
+      </c>
+      <c r="F4">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D5">
+        <v>0</v>
+      </c>
+      <c r="E5">
+        <v>225</v>
+      </c>
+      <c r="F5">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D6">
+        <v>0</v>
+      </c>
+      <c r="E6">
+        <v>321</v>
+      </c>
+      <c r="F6">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D7">
+        <v>0</v>
+      </c>
+      <c r="E7">
+        <v>1445</v>
+      </c>
+      <c r="F7">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C8" t="s">
+        <v>47</v>
+      </c>
+      <c r="D8">
+        <v>0</v>
+      </c>
+      <c r="E8">
+        <v>427</v>
+      </c>
+      <c r="F8">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D9">
+        <v>0</v>
+      </c>
+      <c r="E9">
+        <v>253</v>
+      </c>
+      <c r="F9">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10">
+        <v>0</v>
+      </c>
+      <c r="E10">
+        <v>101</v>
+      </c>
+      <c r="F10">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12">
+        <v>0</v>
+      </c>
+      <c r="E12">
+        <v>4435</v>
+      </c>
+      <c r="F12">
+        <v>4435</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" t="s">
+        <v>45</v>
+      </c>
+      <c r="D13">
+        <v>0</v>
+      </c>
+      <c r="E13">
+        <v>858</v>
+      </c>
+      <c r="F13">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C14" t="s">
+        <v>47</v>
+      </c>
+      <c r="D14">
+        <v>0</v>
+      </c>
+      <c r="E14">
+        <v>2498</v>
+      </c>
+      <c r="F14">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C15" t="s">
+        <v>47</v>
+      </c>
+      <c r="D15">
+        <v>0</v>
+      </c>
+      <c r="E15">
+        <v>449</v>
+      </c>
+      <c r="F15">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C16" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16">
+        <v>0</v>
+      </c>
+      <c r="E16">
+        <v>243</v>
+      </c>
+      <c r="F16">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C17" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17">
+        <v>0</v>
+      </c>
+      <c r="E17">
+        <v>88</v>
+      </c>
+      <c r="F17">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C18" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18">
+        <v>0</v>
+      </c>
+      <c r="E18">
+        <v>228</v>
+      </c>
+      <c r="F18">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19">
+        <v>0</v>
+      </c>
+      <c r="E19">
+        <v>46</v>
+      </c>
+      <c r="F19">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C20" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20">
+        <v>0</v>
+      </c>
+      <c r="E20">
+        <v>25</v>
+      </c>
+      <c r="F20">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>44</v>
+      </c>
+      <c r="D22">
+        <v>0</v>
+      </c>
+      <c r="E22">
+        <v>1174</v>
+      </c>
+      <c r="F22">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>39</v>
+      </c>
+      <c r="B23" t="s">
+        <v>39</v>
+      </c>
+      <c r="C23" t="s">
+        <v>45</v>
+      </c>
+      <c r="D23">
+        <v>0</v>
+      </c>
+      <c r="E23">
+        <v>186</v>
+      </c>
+      <c r="F23">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C24" t="s">
+        <v>47</v>
+      </c>
+      <c r="D24">
+        <v>0</v>
+      </c>
+      <c r="E24">
+        <v>492</v>
+      </c>
+      <c r="F24">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C25" t="s">
+        <v>47</v>
+      </c>
+      <c r="D25">
+        <v>0</v>
+      </c>
+      <c r="E25">
+        <v>162</v>
+      </c>
+      <c r="F25">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C26" t="s">
+        <v>47</v>
+      </c>
+      <c r="D26">
+        <v>0</v>
+      </c>
+      <c r="E26">
+        <v>71</v>
+      </c>
+      <c r="F26">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C27" t="s">
+        <v>47</v>
+      </c>
+      <c r="D27">
+        <v>0</v>
+      </c>
+      <c r="E27">
+        <v>200</v>
+      </c>
+      <c r="F27">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C28" t="s">
+        <v>47</v>
+      </c>
+      <c r="D28">
+        <v>0</v>
+      </c>
+      <c r="E28">
+        <v>27</v>
+      </c>
+      <c r="F28">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C29" t="s">
+        <v>47</v>
+      </c>
+      <c r="D29">
+        <v>0</v>
+      </c>
+      <c r="E29">
+        <v>16</v>
+      </c>
+      <c r="F29">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C30" t="s">
+        <v>47</v>
+      </c>
+      <c r="D30">
+        <v>0</v>
+      </c>
+      <c r="E30">
+        <v>20</v>
+      </c>
+      <c r="F30">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>44</v>
+      </c>
+      <c r="D32">
+        <v>0</v>
+      </c>
+      <c r="E32">
+        <v>21455</v>
+      </c>
+      <c r="F32">
+        <v>21455</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>39</v>
+      </c>
+      <c r="B33" t="s">
+        <v>39</v>
+      </c>
+      <c r="C33" t="s">
+        <v>45</v>
+      </c>
+      <c r="D33">
+        <v>0</v>
+      </c>
+      <c r="E33">
+        <v>1116</v>
+      </c>
+      <c r="F33">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C34" t="s">
+        <v>47</v>
+      </c>
+      <c r="D34">
+        <v>0</v>
+      </c>
+      <c r="E34">
+        <v>1979</v>
+      </c>
+      <c r="F34">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C35" t="s">
+        <v>47</v>
+      </c>
+      <c r="D35">
+        <v>0</v>
+      </c>
+      <c r="E35">
+        <v>11462</v>
+      </c>
+      <c r="F35">
+        <v>11462</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C36" t="s">
+        <v>47</v>
+      </c>
+      <c r="D36">
+        <v>0</v>
+      </c>
+      <c r="E36">
+        <v>3889</v>
+      </c>
+      <c r="F36">
+        <v>3889</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C37" t="s">
+        <v>47</v>
+      </c>
+      <c r="D37">
+        <v>0</v>
+      </c>
+      <c r="E37">
+        <v>2727</v>
+      </c>
+      <c r="F37">
+        <v>2727</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C38" t="s">
+        <v>47</v>
+      </c>
+      <c r="D38">
+        <v>0</v>
+      </c>
+      <c r="E38">
+        <v>149</v>
+      </c>
+      <c r="F38">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C39" t="s">
+        <v>47</v>
+      </c>
+      <c r="D39">
+        <v>0</v>
+      </c>
+      <c r="E39">
+        <v>85</v>
+      </c>
+      <c r="F39">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C40" t="s">
+        <v>47</v>
+      </c>
+      <c r="D40">
+        <v>0</v>
+      </c>
+      <c r="E40">
+        <v>48</v>
+      </c>
+      <c r="F40">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>44</v>
+      </c>
+      <c r="D42">
+        <v>0</v>
+      </c>
+      <c r="E42">
+        <v>8134</v>
+      </c>
+      <c r="F42">
+        <v>8134</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>39</v>
+      </c>
+      <c r="B43" t="s">
+        <v>39</v>
+      </c>
+      <c r="C43" t="s">
+        <v>45</v>
+      </c>
+      <c r="D43">
+        <v>0</v>
+      </c>
+      <c r="E43">
+        <v>952</v>
+      </c>
+      <c r="F43">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C44" t="s">
+        <v>47</v>
+      </c>
+      <c r="D44">
+        <v>0</v>
+      </c>
+      <c r="E44">
+        <v>6014</v>
+      </c>
+      <c r="F44">
+        <v>6014</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C45" t="s">
+        <v>47</v>
+      </c>
+      <c r="D45">
+        <v>0</v>
+      </c>
+      <c r="E45">
+        <v>546</v>
+      </c>
+      <c r="F45">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C46" t="s">
+        <v>47</v>
+      </c>
+      <c r="D46">
+        <v>0</v>
+      </c>
+      <c r="E46">
+        <v>66</v>
+      </c>
+      <c r="F46">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C47" t="s">
+        <v>47</v>
+      </c>
+      <c r="D47">
+        <v>0</v>
+      </c>
+      <c r="E47">
+        <v>192</v>
+      </c>
+      <c r="F47">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>5</v>
+      </c>
+      <c r="B48" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C48" t="s">
+        <v>47</v>
+      </c>
+      <c r="D48">
+        <v>0</v>
+      </c>
+      <c r="E48">
+        <v>151</v>
+      </c>
+      <c r="F48">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C49" t="s">
+        <v>47</v>
+      </c>
+      <c r="D49">
+        <v>0</v>
+      </c>
+      <c r="E49">
+        <v>117</v>
+      </c>
+      <c r="F49">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D50">
+        <v>0</v>
+      </c>
+      <c r="E50">
+        <v>96</v>
+      </c>
+      <c r="F50">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52">
+        <v>7</v>
+      </c>
+      <c r="B52" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" t="s">
+        <v>44</v>
+      </c>
+      <c r="D52">
+        <v>0</v>
+      </c>
+      <c r="E52">
+        <v>1153</v>
+      </c>
+      <c r="F52">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>39</v>
+      </c>
+      <c r="B53" t="s">
+        <v>39</v>
+      </c>
+      <c r="C53" t="s">
+        <v>45</v>
+      </c>
+      <c r="D53">
+        <v>0</v>
+      </c>
+      <c r="E53">
+        <v>138</v>
+      </c>
+      <c r="F53">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C54" t="s">
+        <v>47</v>
+      </c>
+      <c r="D54">
+        <v>0</v>
+      </c>
+      <c r="E54">
+        <v>182</v>
+      </c>
+      <c r="F54">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C55" t="s">
+        <v>47</v>
+      </c>
+      <c r="D55">
+        <v>0</v>
+      </c>
+      <c r="E55">
+        <v>512</v>
+      </c>
+      <c r="F55">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>3</v>
+      </c>
+      <c r="B56" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C56" t="s">
+        <v>47</v>
+      </c>
+      <c r="D56">
+        <v>0</v>
+      </c>
+      <c r="E56">
+        <v>86</v>
+      </c>
+      <c r="F56">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>4</v>
+      </c>
+      <c r="B57" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C57" t="s">
+        <v>47</v>
+      </c>
+      <c r="D57">
+        <v>0</v>
+      </c>
+      <c r="E57">
+        <v>106</v>
+      </c>
+      <c r="F57">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>5</v>
+      </c>
+      <c r="B58" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C58" t="s">
+        <v>47</v>
+      </c>
+      <c r="D58">
+        <v>0</v>
+      </c>
+      <c r="E58">
+        <v>14</v>
+      </c>
+      <c r="F58">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>6</v>
+      </c>
+      <c r="B59" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D59">
+        <v>0</v>
+      </c>
+      <c r="E59">
+        <v>115</v>
+      </c>
+      <c r="F59">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>8</v>
+      </c>
+      <c r="B61" t="s">
+        <v>13</v>
+      </c>
+      <c r="C61" t="s">
+        <v>44</v>
+      </c>
+      <c r="D61">
+        <v>0</v>
+      </c>
+      <c r="E61">
+        <v>6011</v>
+      </c>
+      <c r="F61">
+        <v>6011</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>39</v>
+      </c>
+      <c r="B62" t="s">
+        <v>39</v>
+      </c>
+      <c r="C62" t="s">
+        <v>45</v>
+      </c>
+      <c r="D62">
+        <v>0</v>
+      </c>
+      <c r="E62">
+        <v>1194</v>
+      </c>
+      <c r="F62">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1</v>
+      </c>
+      <c r="B63" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C63" t="s">
+        <v>47</v>
+      </c>
+      <c r="D63">
+        <v>0</v>
+      </c>
+      <c r="E63">
+        <v>2760</v>
+      </c>
+      <c r="F63">
+        <v>2760</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>2</v>
+      </c>
+      <c r="B64" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C64" t="s">
+        <v>47</v>
+      </c>
+      <c r="D64">
+        <v>0</v>
+      </c>
+      <c r="E64">
+        <v>1552</v>
+      </c>
+      <c r="F64">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>3</v>
+      </c>
+      <c r="B65" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C65" t="s">
+        <v>47</v>
+      </c>
+      <c r="D65">
+        <v>0</v>
+      </c>
+      <c r="E65">
+        <v>203</v>
+      </c>
+      <c r="F65">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>4</v>
+      </c>
+      <c r="B66" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C66" t="s">
+        <v>47</v>
+      </c>
+      <c r="D66">
+        <v>0</v>
+      </c>
+      <c r="E66">
+        <v>109</v>
+      </c>
+      <c r="F66">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>5</v>
+      </c>
+      <c r="B67" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C67" t="s">
+        <v>47</v>
+      </c>
+      <c r="D67">
+        <v>0</v>
+      </c>
+      <c r="E67">
+        <v>81</v>
+      </c>
+      <c r="F67">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>6</v>
+      </c>
+      <c r="B68" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C68" t="s">
+        <v>47</v>
+      </c>
+      <c r="D68">
+        <v>0</v>
+      </c>
+      <c r="E68">
+        <v>52</v>
+      </c>
+      <c r="F68">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>7</v>
+      </c>
+      <c r="B69" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C69" t="s">
+        <v>47</v>
+      </c>
+      <c r="D69">
+        <v>0</v>
+      </c>
+      <c r="E69">
+        <v>60</v>
+      </c>
+      <c r="F69">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>9</v>
+      </c>
+      <c r="B71" t="s">
+        <v>14</v>
+      </c>
+      <c r="C71" t="s">
+        <v>44</v>
+      </c>
+      <c r="D71">
+        <v>0</v>
+      </c>
+      <c r="E71">
+        <v>17</v>
+      </c>
+      <c r="F71">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>39</v>
+      </c>
+      <c r="B72" t="s">
+        <v>39</v>
+      </c>
+      <c r="C72" t="s">
+        <v>45</v>
+      </c>
+      <c r="D72">
+        <v>0</v>
+      </c>
+      <c r="E72">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C73" t="s">
+        <v>47</v>
+      </c>
+      <c r="D73">
+        <v>0</v>
+      </c>
+      <c r="E73">
+        <v>9</v>
+      </c>
+      <c r="F73">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="74"/>
+    <row r="75">
+      <c r="A75">
+        <v>10</v>
+      </c>
+      <c r="B75" t="s">
+        <v>15</v>
+      </c>
+      <c r="C75" t="s">
+        <v>44</v>
+      </c>
+      <c r="D75">
+        <v>0</v>
+      </c>
+      <c r="E75">
+        <v>643</v>
+      </c>
+      <c r="F75">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>39</v>
+      </c>
+      <c r="B76" t="s">
+        <v>39</v>
+      </c>
+      <c r="C76" t="s">
+        <v>45</v>
+      </c>
+      <c r="D76">
+        <v>0</v>
+      </c>
+      <c r="E76">
+        <v>134</v>
+      </c>
+      <c r="F76">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>1</v>
+      </c>
+      <c r="B77" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C77" t="s">
+        <v>47</v>
+      </c>
+      <c r="D77">
+        <v>0</v>
+      </c>
+      <c r="E77">
+        <v>313</v>
+      </c>
+      <c r="F77">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>2</v>
+      </c>
+      <c r="B78" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C78" t="s">
+        <v>47</v>
+      </c>
+      <c r="D78">
+        <v>0</v>
+      </c>
+      <c r="E78">
+        <v>74</v>
+      </c>
+      <c r="F78">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>3</v>
+      </c>
+      <c r="B79" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C79" t="s">
+        <v>47</v>
+      </c>
+      <c r="D79">
+        <v>0</v>
+      </c>
+      <c r="E79">
+        <v>28</v>
+      </c>
+      <c r="F79">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>4</v>
+      </c>
+      <c r="B80" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C80" t="s">
+        <v>47</v>
+      </c>
+      <c r="D80">
+        <v>0</v>
+      </c>
+      <c r="E80">
+        <v>16</v>
+      </c>
+      <c r="F80">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>5</v>
+      </c>
+      <c r="B81" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C81" t="s">
+        <v>47</v>
+      </c>
+      <c r="D81">
+        <v>0</v>
+      </c>
+      <c r="E81">
+        <v>27</v>
+      </c>
+      <c r="F81">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>6</v>
+      </c>
+      <c r="B82" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C82" t="s">
+        <v>47</v>
+      </c>
+      <c r="D82">
+        <v>0</v>
+      </c>
+      <c r="E82">
+        <v>51</v>
+      </c>
+      <c r="F82">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="83"/>
+    <row r="84">
+      <c r="A84">
+        <v>12</v>
+      </c>
+      <c r="B84" t="s">
+        <v>16</v>
+      </c>
+      <c r="C84" t="s">
+        <v>44</v>
+      </c>
+      <c r="D84">
+        <v>0</v>
+      </c>
+      <c r="E84">
+        <v>10390</v>
+      </c>
+      <c r="F84">
+        <v>10390</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>39</v>
+      </c>
+      <c r="B85" t="s">
+        <v>39</v>
+      </c>
+      <c r="C85" t="s">
+        <v>45</v>
+      </c>
+      <c r="D85">
+        <v>0</v>
+      </c>
+      <c r="E85">
+        <v>559</v>
+      </c>
+      <c r="F85">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>1</v>
+      </c>
+      <c r="B86" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C86" t="s">
+        <v>47</v>
+      </c>
+      <c r="D86">
+        <v>0</v>
+      </c>
+      <c r="E86">
+        <v>2731</v>
+      </c>
+      <c r="F86">
+        <v>2731</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C87" t="s">
+        <v>47</v>
+      </c>
+      <c r="D87">
+        <v>0</v>
+      </c>
+      <c r="E87">
+        <v>6622</v>
+      </c>
+      <c r="F87">
+        <v>6622</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>3</v>
+      </c>
+      <c r="B88" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C88" t="s">
+        <v>47</v>
+      </c>
+      <c r="D88">
+        <v>0</v>
+      </c>
+      <c r="E88">
+        <v>100</v>
+      </c>
+      <c r="F88">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>4</v>
+      </c>
+      <c r="B89" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C89" t="s">
+        <v>47</v>
+      </c>
+      <c r="D89">
+        <v>0</v>
+      </c>
+      <c r="E89">
+        <v>116</v>
+      </c>
+      <c r="F89">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>5</v>
+      </c>
+      <c r="B90" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C90" t="s">
+        <v>47</v>
+      </c>
+      <c r="D90">
+        <v>0</v>
+      </c>
+      <c r="E90">
+        <v>43</v>
+      </c>
+      <c r="F90">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>6</v>
+      </c>
+      <c r="B91" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C91" t="s">
+        <v>47</v>
+      </c>
+      <c r="D91">
+        <v>0</v>
+      </c>
+      <c r="E91">
+        <v>89</v>
+      </c>
+      <c r="F91">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>7</v>
+      </c>
+      <c r="B92" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C92" t="s">
+        <v>47</v>
+      </c>
+      <c r="D92">
+        <v>0</v>
+      </c>
+      <c r="E92">
+        <v>130</v>
+      </c>
+      <c r="F92">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94">
+        <v>13</v>
+      </c>
+      <c r="B94" t="s">
+        <v>17</v>
+      </c>
+      <c r="C94" t="s">
+        <v>44</v>
+      </c>
+      <c r="D94">
+        <v>0</v>
+      </c>
+      <c r="E94">
+        <v>64</v>
+      </c>
+      <c r="F94">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>39</v>
+      </c>
+      <c r="B95" t="s">
+        <v>39</v>
+      </c>
+      <c r="C95" t="s">
+        <v>45</v>
+      </c>
+      <c r="D95">
+        <v>0</v>
+      </c>
+      <c r="E95">
+        <v>27</v>
+      </c>
+      <c r="F95">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>1</v>
+      </c>
+      <c r="B96" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C96" t="s">
+        <v>47</v>
+      </c>
+      <c r="D96">
+        <v>0</v>
+      </c>
+      <c r="E96">
+        <v>37</v>
+      </c>
+      <c r="F96">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="97"/>
+    <row r="98">
+      <c r="A98">
+        <v>14</v>
+      </c>
+      <c r="B98" t="s">
+        <v>18</v>
+      </c>
+      <c r="C98" t="s">
+        <v>44</v>
+      </c>
+      <c r="D98">
+        <v>0</v>
+      </c>
+      <c r="E98">
+        <v>3620</v>
+      </c>
+      <c r="F98">
+        <v>3620</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>39</v>
+      </c>
+      <c r="B99" t="s">
+        <v>39</v>
+      </c>
+      <c r="C99" t="s">
+        <v>45</v>
+      </c>
+      <c r="D99">
+        <v>0</v>
+      </c>
+      <c r="E99">
+        <v>428</v>
+      </c>
+      <c r="F99">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>1</v>
+      </c>
+      <c r="B100" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C100" t="s">
+        <v>47</v>
+      </c>
+      <c r="D100">
+        <v>0</v>
+      </c>
+      <c r="E100">
+        <v>1047</v>
+      </c>
+      <c r="F100">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>2</v>
+      </c>
+      <c r="B101" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C101" t="s">
+        <v>47</v>
+      </c>
+      <c r="D101">
+        <v>0</v>
+      </c>
+      <c r="E101">
+        <v>555</v>
+      </c>
+      <c r="F101">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>3</v>
+      </c>
+      <c r="B102" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C102" t="s">
+        <v>47</v>
+      </c>
+      <c r="D102">
+        <v>0</v>
+      </c>
+      <c r="E102">
+        <v>1326</v>
+      </c>
+      <c r="F102">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>4</v>
+      </c>
+      <c r="B103" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C103" t="s">
+        <v>47</v>
+      </c>
+      <c r="D103">
+        <v>0</v>
+      </c>
+      <c r="E103">
+        <v>104</v>
+      </c>
+      <c r="F103">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>5</v>
+      </c>
+      <c r="B104" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C104" t="s">
+        <v>47</v>
+      </c>
+      <c r="D104">
+        <v>0</v>
+      </c>
+      <c r="E104">
+        <v>26</v>
+      </c>
+      <c r="F104">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>6</v>
+      </c>
+      <c r="B105" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C105" t="s">
+        <v>47</v>
+      </c>
+      <c r="D105">
+        <v>0</v>
+      </c>
+      <c r="E105">
+        <v>29</v>
+      </c>
+      <c r="F105">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>7</v>
+      </c>
+      <c r="B106" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C106" t="s">
+        <v>47</v>
+      </c>
+      <c r="D106">
+        <v>0</v>
+      </c>
+      <c r="E106">
+        <v>105</v>
+      </c>
+      <c r="F106">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="107"/>
+    <row r="108">
+      <c r="A108">
+        <v>15</v>
+      </c>
+      <c r="B108" t="s">
+        <v>19</v>
+      </c>
+      <c r="C108" t="s">
+        <v>44</v>
+      </c>
+      <c r="D108">
+        <v>0</v>
+      </c>
+      <c r="E108">
+        <v>112</v>
+      </c>
+      <c r="F108">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>39</v>
+      </c>
+      <c r="B109" t="s">
+        <v>39</v>
+      </c>
+      <c r="C109" t="s">
+        <v>45</v>
+      </c>
+      <c r="D109">
+        <v>0</v>
+      </c>
+      <c r="E109">
+        <v>42</v>
+      </c>
+      <c r="F109">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>1</v>
+      </c>
+      <c r="B110" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C110" t="s">
+        <v>47</v>
+      </c>
+      <c r="D110">
+        <v>0</v>
+      </c>
+      <c r="E110">
+        <v>70</v>
+      </c>
+      <c r="F110">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="111"/>
+    <row r="112">
+      <c r="A112">
+        <v>17</v>
+      </c>
+      <c r="B112" t="s">
+        <v>21</v>
+      </c>
+      <c r="C112" t="s">
+        <v>44</v>
+      </c>
+      <c r="D112">
+        <v>0</v>
+      </c>
+      <c r="E112">
+        <v>3289</v>
+      </c>
+      <c r="F112">
+        <v>3289</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>39</v>
+      </c>
+      <c r="B113" t="s">
+        <v>39</v>
+      </c>
+      <c r="C113" t="s">
+        <v>45</v>
+      </c>
+      <c r="D113">
+        <v>0</v>
+      </c>
+      <c r="E113">
+        <v>246</v>
+      </c>
+      <c r="F113">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>1</v>
+      </c>
+      <c r="B114" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C114" t="s">
+        <v>47</v>
+      </c>
+      <c r="D114">
+        <v>0</v>
+      </c>
+      <c r="E114">
+        <v>2503</v>
+      </c>
+      <c r="F114">
+        <v>2503</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>2</v>
+      </c>
+      <c r="B115" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C115" t="s">
+        <v>47</v>
+      </c>
+      <c r="D115">
+        <v>0</v>
+      </c>
+      <c r="E115">
+        <v>104</v>
+      </c>
+      <c r="F115">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>3</v>
+      </c>
+      <c r="B116" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C116" t="s">
+        <v>47</v>
+      </c>
+      <c r="D116">
+        <v>0</v>
+      </c>
+      <c r="E116">
+        <v>182</v>
+      </c>
+      <c r="F116">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>4</v>
+      </c>
+      <c r="B117" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C117" t="s">
+        <v>47</v>
+      </c>
+      <c r="D117">
+        <v>0</v>
+      </c>
+      <c r="E117">
+        <v>127</v>
+      </c>
+      <c r="F117">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>5</v>
+      </c>
+      <c r="B118" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C118" t="s">
+        <v>47</v>
+      </c>
+      <c r="D118">
+        <v>0</v>
+      </c>
+      <c r="E118">
+        <v>69</v>
+      </c>
+      <c r="F118">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>6</v>
+      </c>
+      <c r="B119" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C119" t="s">
+        <v>47</v>
+      </c>
+      <c r="D119">
+        <v>0</v>
+      </c>
+      <c r="E119">
+        <v>27</v>
+      </c>
+      <c r="F119">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>7</v>
+      </c>
+      <c r="B120" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C120" t="s">
+        <v>47</v>
+      </c>
+      <c r="D120">
+        <v>0</v>
+      </c>
+      <c r="E120">
+        <v>31</v>
+      </c>
+      <c r="F120">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="121"/>
+    <row r="122">
+      <c r="A122">
+        <v>18</v>
+      </c>
+      <c r="B122" t="s">
+        <v>22</v>
+      </c>
+      <c r="C122" t="s">
+        <v>44</v>
+      </c>
+      <c r="D122">
+        <v>0</v>
+      </c>
+      <c r="E122">
+        <v>583</v>
+      </c>
+      <c r="F122">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>39</v>
+      </c>
+      <c r="B123" t="s">
+        <v>39</v>
+      </c>
+      <c r="C123" t="s">
+        <v>45</v>
+      </c>
+      <c r="D123">
+        <v>0</v>
+      </c>
+      <c r="E123">
+        <v>160</v>
+      </c>
+      <c r="F123">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>1</v>
+      </c>
+      <c r="B124" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C124" t="s">
+        <v>47</v>
+      </c>
+      <c r="D124">
+        <v>0</v>
+      </c>
+      <c r="E124">
+        <v>310</v>
+      </c>
+      <c r="F124">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>2</v>
+      </c>
+      <c r="B125" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C125" t="s">
+        <v>47</v>
+      </c>
+      <c r="D125">
+        <v>0</v>
+      </c>
+      <c r="E125">
+        <v>58</v>
+      </c>
+      <c r="F125">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>3</v>
+      </c>
+      <c r="B126" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C126" t="s">
+        <v>47</v>
+      </c>
+      <c r="D126">
+        <v>0</v>
+      </c>
+      <c r="E126">
+        <v>28</v>
+      </c>
+      <c r="F126">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>4</v>
+      </c>
+      <c r="B127" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C127" t="s">
+        <v>47</v>
+      </c>
+      <c r="D127">
+        <v>0</v>
+      </c>
+      <c r="E127">
+        <v>27</v>
+      </c>
+      <c r="F127">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="128"/>
+    <row r="129">
+      <c r="A129">
+        <v>19</v>
+      </c>
+      <c r="B129" t="s">
+        <v>23</v>
+      </c>
+      <c r="C129" t="s">
+        <v>44</v>
+      </c>
+      <c r="D129">
+        <v>0</v>
+      </c>
+      <c r="E129">
+        <v>86</v>
+      </c>
+      <c r="F129">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s">
+        <v>39</v>
+      </c>
+      <c r="B130" t="s">
+        <v>39</v>
+      </c>
+      <c r="C130" t="s">
+        <v>45</v>
+      </c>
+      <c r="D130">
+        <v>0</v>
+      </c>
+      <c r="E130">
+        <v>34</v>
+      </c>
+      <c r="F130">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>1</v>
+      </c>
+      <c r="B131" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C131" t="s">
+        <v>47</v>
+      </c>
+      <c r="D131">
+        <v>0</v>
+      </c>
+      <c r="E131">
+        <v>36</v>
+      </c>
+      <c r="F131">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>2</v>
+      </c>
+      <c r="B132" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C132" t="s">
+        <v>47</v>
+      </c>
+      <c r="D132">
+        <v>0</v>
+      </c>
+      <c r="E132">
+        <v>11</v>
+      </c>
+      <c r="F132">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>3</v>
+      </c>
+      <c r="B133" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C133" t="s">
+        <v>47</v>
+      </c>
+      <c r="D133">
+        <v>0</v>
+      </c>
+      <c r="E133">
+        <v>5</v>
+      </c>
+      <c r="F133">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="134"/>
+    <row r="135">
+      <c r="A135">
+        <v>21</v>
+      </c>
+      <c r="B135" t="s">
+        <v>25</v>
+      </c>
+      <c r="C135" t="s">
+        <v>44</v>
+      </c>
+      <c r="D135">
+        <v>0</v>
+      </c>
+      <c r="E135">
+        <v>18285</v>
+      </c>
+      <c r="F135">
+        <v>18285</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>39</v>
+      </c>
+      <c r="B136" t="s">
+        <v>39</v>
+      </c>
+      <c r="C136" t="s">
+        <v>45</v>
+      </c>
+      <c r="D136">
+        <v>0</v>
+      </c>
+      <c r="E136">
+        <v>705</v>
+      </c>
+      <c r="F136">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>1</v>
+      </c>
+      <c r="B137" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C137" t="s">
+        <v>47</v>
+      </c>
+      <c r="D137">
+        <v>0</v>
+      </c>
+      <c r="E137">
+        <v>3986</v>
+      </c>
+      <c r="F137">
+        <v>3986</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>2</v>
+      </c>
+      <c r="B138" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C138" t="s">
+        <v>47</v>
+      </c>
+      <c r="D138">
+        <v>0</v>
+      </c>
+      <c r="E138">
+        <v>7942</v>
+      </c>
+      <c r="F138">
+        <v>7942</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>3</v>
+      </c>
+      <c r="B139" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C139" t="s">
+        <v>47</v>
+      </c>
+      <c r="D139">
+        <v>0</v>
+      </c>
+      <c r="E139">
+        <v>53</v>
+      </c>
+      <c r="F139">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>4</v>
+      </c>
+      <c r="B140" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C140" t="s">
+        <v>47</v>
+      </c>
+      <c r="D140">
+        <v>0</v>
+      </c>
+      <c r="E140">
+        <v>2699</v>
+      </c>
+      <c r="F140">
+        <v>2699</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>5</v>
+      </c>
+      <c r="B141" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C141" t="s">
+        <v>47</v>
+      </c>
+      <c r="D141">
+        <v>0</v>
+      </c>
+      <c r="E141">
+        <v>1896</v>
+      </c>
+      <c r="F141">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>6</v>
+      </c>
+      <c r="B142" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C142" t="s">
+        <v>47</v>
+      </c>
+      <c r="D142">
+        <v>0</v>
+      </c>
+      <c r="E142">
+        <v>81</v>
+      </c>
+      <c r="F142">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>7</v>
+      </c>
+      <c r="B143" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C143" t="s">
+        <v>47</v>
+      </c>
+      <c r="D143">
+        <v>0</v>
+      </c>
+      <c r="E143">
+        <v>44</v>
+      </c>
+      <c r="F143">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>8</v>
+      </c>
+      <c r="B144" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C144" t="s">
+        <v>47</v>
+      </c>
+      <c r="D144">
+        <v>0</v>
+      </c>
+      <c r="E144">
+        <v>879</v>
+      </c>
+      <c r="F144">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="145"/>
+    <row r="146">
+      <c r="A146">
+        <v>22</v>
+      </c>
+      <c r="B146" t="s">
+        <v>26</v>
+      </c>
+      <c r="C146" t="s">
+        <v>44</v>
+      </c>
+      <c r="D146">
+        <v>0</v>
+      </c>
+      <c r="E146">
+        <v>5378</v>
+      </c>
+      <c r="F146">
+        <v>5378</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s">
+        <v>39</v>
+      </c>
+      <c r="B147" t="s">
+        <v>39</v>
+      </c>
+      <c r="C147" t="s">
+        <v>45</v>
+      </c>
+      <c r="D147">
+        <v>0</v>
+      </c>
+      <c r="E147">
+        <v>378</v>
+      </c>
+      <c r="F147">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>1</v>
+      </c>
+      <c r="B148" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C148" t="s">
+        <v>47</v>
+      </c>
+      <c r="D148">
+        <v>0</v>
+      </c>
+      <c r="E148">
+        <v>2430</v>
+      </c>
+      <c r="F148">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>2</v>
+      </c>
+      <c r="B149" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C149" t="s">
+        <v>47</v>
+      </c>
+      <c r="D149">
+        <v>0</v>
+      </c>
+      <c r="E149">
+        <v>109</v>
+      </c>
+      <c r="F149">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>3</v>
+      </c>
+      <c r="B150" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C150" t="s">
+        <v>47</v>
+      </c>
+      <c r="D150">
+        <v>0</v>
+      </c>
+      <c r="E150">
+        <v>136</v>
+      </c>
+      <c r="F150">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>4</v>
+      </c>
+      <c r="B151" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C151" t="s">
+        <v>47</v>
+      </c>
+      <c r="D151">
+        <v>0</v>
+      </c>
+      <c r="E151">
+        <v>551</v>
+      </c>
+      <c r="F151">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>5</v>
+      </c>
+      <c r="B152" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C152" t="s">
+        <v>47</v>
+      </c>
+      <c r="D152">
+        <v>0</v>
+      </c>
+      <c r="E152">
+        <v>48</v>
+      </c>
+      <c r="F152">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>6</v>
+      </c>
+      <c r="B153" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C153" t="s">
+        <v>47</v>
+      </c>
+      <c r="D153">
+        <v>0</v>
+      </c>
+      <c r="E153">
+        <v>19</v>
+      </c>
+      <c r="F153">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>7</v>
+      </c>
+      <c r="B154" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C154" t="s">
+        <v>47</v>
+      </c>
+      <c r="D154">
+        <v>0</v>
+      </c>
+      <c r="E154">
+        <v>1630</v>
+      </c>
+      <c r="F154">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>8</v>
+      </c>
+      <c r="B155" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C155" t="s">
+        <v>47</v>
+      </c>
+      <c r="D155">
+        <v>0</v>
+      </c>
+      <c r="E155">
+        <v>77</v>
+      </c>
+      <c r="F155">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="156"/>
+    <row r="157">
+      <c r="A157">
+        <v>23</v>
+      </c>
+      <c r="B157" t="s">
+        <v>27</v>
+      </c>
+      <c r="C157" t="s">
+        <v>44</v>
+      </c>
+      <c r="D157">
+        <v>0</v>
+      </c>
+      <c r="E157">
+        <v>276</v>
+      </c>
+      <c r="F157">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="s">
+        <v>39</v>
+      </c>
+      <c r="B158" t="s">
+        <v>39</v>
+      </c>
+      <c r="C158" t="s">
+        <v>45</v>
+      </c>
+      <c r="D158">
+        <v>0</v>
+      </c>
+      <c r="E158">
+        <v>50</v>
+      </c>
+      <c r="F158">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>1</v>
+      </c>
+      <c r="B159" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C159" t="s">
+        <v>47</v>
+      </c>
+      <c r="D159">
+        <v>0</v>
+      </c>
+      <c r="E159">
+        <v>137</v>
+      </c>
+      <c r="F159">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>2</v>
+      </c>
+      <c r="B160" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C160" t="s">
+        <v>47</v>
+      </c>
+      <c r="D160">
+        <v>0</v>
+      </c>
+      <c r="E160">
+        <v>12</v>
+      </c>
+      <c r="F160">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>3</v>
+      </c>
+      <c r="B161" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C161" t="s">
+        <v>47</v>
+      </c>
+      <c r="D161">
+        <v>0</v>
+      </c>
+      <c r="E161">
+        <v>15</v>
+      </c>
+      <c r="F161">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>4</v>
+      </c>
+      <c r="B162" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C162" t="s">
+        <v>47</v>
+      </c>
+      <c r="D162">
+        <v>0</v>
+      </c>
+      <c r="E162">
+        <v>6</v>
+      </c>
+      <c r="F162">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>5</v>
+      </c>
+      <c r="B163" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C163" t="s">
+        <v>47</v>
+      </c>
+      <c r="D163">
+        <v>0</v>
+      </c>
+      <c r="E163">
+        <v>50</v>
+      </c>
+      <c r="F163">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>6</v>
+      </c>
+      <c r="B164" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C164" t="s">
+        <v>47</v>
+      </c>
+      <c r="D164">
+        <v>0</v>
+      </c>
+      <c r="E164">
+        <v>6</v>
+      </c>
+      <c r="F164">
+        <v>6</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z1" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C2" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D2" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E2" t="s">
+        <v>1229</v>
+      </c>
+      <c r="F2" t="s">
+        <v>1230</v>
+      </c>
+      <c r="G2">
+        <v>0</v>
+      </c>
+      <c r="H2">
+        <v>0</v>
+      </c>
+      <c r="I2">
+        <v>0</v>
+      </c>
+      <c r="J2">
+        <v>0</v>
+      </c>
+      <c r="K2">
+        <v>0</v>
+      </c>
+      <c r="L2">
+        <v>0</v>
+      </c>
+      <c r="M2">
+        <v>0</v>
+      </c>
+      <c r="N2">
+        <v>0</v>
+      </c>
+      <c r="O2">
+        <v>0</v>
+      </c>
+      <c r="P2">
+        <v>0</v>
+      </c>
+      <c r="Q2">
+        <v>0</v>
+      </c>
+      <c r="R2">
+        <v>0</v>
+      </c>
+      <c r="S2">
+        <v>0</v>
+      </c>
+      <c r="T2">
+        <v>0</v>
+      </c>
+      <c r="U2">
+        <v>0</v>
+      </c>
+      <c r="V2">
+        <v>0</v>
+      </c>
+      <c r="W2">
+        <v>0</v>
+      </c>
+      <c r="X2">
+        <v>0</v>
+      </c>
+      <c r="Y2">
+        <v>0</v>
+      </c>
+      <c r="Z2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D3" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E3" t="s">
+        <v>1231</v>
+      </c>
+      <c r="F3" t="s">
+        <v>1232</v>
+      </c>
+      <c r="G3">
+        <v>11995</v>
+      </c>
+      <c r="H3">
+        <v>1925</v>
+      </c>
+      <c r="I3">
+        <v>10911</v>
+      </c>
+      <c r="J3">
+        <v>2817</v>
+      </c>
+      <c r="K3">
+        <v>9866</v>
+      </c>
+      <c r="L3">
+        <v>155</v>
+      </c>
+      <c r="M3">
+        <v>332</v>
+      </c>
+      <c r="N3">
+        <v>2773</v>
+      </c>
+      <c r="O3">
+        <v>20</v>
+      </c>
+      <c r="P3">
+        <v>4423</v>
+      </c>
+      <c r="Q3">
+        <v>643</v>
+      </c>
+      <c r="R3">
+        <v>4397</v>
+      </c>
+      <c r="S3">
+        <v>78</v>
+      </c>
+      <c r="T3">
+        <v>495</v>
+      </c>
+      <c r="U3">
+        <v>335</v>
+      </c>
+      <c r="V3">
+        <v>22</v>
+      </c>
+      <c r="W3">
+        <v>6835</v>
+      </c>
+      <c r="X3">
+        <v>378</v>
+      </c>
+      <c r="Y3">
+        <v>63</v>
+      </c>
+      <c r="Z3">
+        <v>58463</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G4">
+        <v>11995</v>
+      </c>
+      <c r="H4">
+        <v>1925</v>
+      </c>
+      <c r="I4">
+        <v>10911</v>
+      </c>
+      <c r="J4">
+        <v>2817</v>
+      </c>
+      <c r="K4">
+        <v>9866</v>
+      </c>
+      <c r="L4">
+        <v>155</v>
+      </c>
+      <c r="M4">
+        <v>332</v>
+      </c>
+      <c r="N4">
+        <v>2773</v>
+      </c>
+      <c r="O4">
+        <v>20</v>
+      </c>
+      <c r="P4">
+        <v>4423</v>
+      </c>
+      <c r="Q4">
+        <v>643</v>
+      </c>
+      <c r="R4">
+        <v>4397</v>
+      </c>
+      <c r="S4">
+        <v>78</v>
+      </c>
+      <c r="T4">
+        <v>495</v>
+      </c>
+      <c r="U4">
+        <v>335</v>
+      </c>
+      <c r="V4">
+        <v>22</v>
+      </c>
+      <c r="W4">
+        <v>6835</v>
+      </c>
+      <c r="X4">
+        <v>378</v>
+      </c>
+      <c r="Y4">
+        <v>63</v>
+      </c>
+      <c r="Z4">
+        <v>58463</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>43</v>
       </c>
+      <c r="D1" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>44</v>
+      </c>
+      <c r="D2">
+        <v>0</v>
+      </c>
+      <c r="E2">
+        <v>11995</v>
+      </c>
+      <c r="F2">
+        <v>11995</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>1111</v>
+      </c>
+      <c r="F3">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D4">
+        <v>0</v>
+      </c>
+      <c r="E4">
+        <v>10300</v>
+      </c>
+      <c r="F4">
+        <v>10300</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D5">
+        <v>0</v>
+      </c>
+      <c r="E5">
+        <v>429</v>
+      </c>
+      <c r="F5">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D6">
+        <v>0</v>
+      </c>
+      <c r="E6">
+        <v>76</v>
+      </c>
+      <c r="F6">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D7">
+        <v>0</v>
+      </c>
+      <c r="E7">
+        <v>41</v>
+      </c>
+      <c r="F7">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C8" t="s">
+        <v>47</v>
+      </c>
+      <c r="D8">
+        <v>0</v>
+      </c>
+      <c r="E8">
+        <v>38</v>
+      </c>
+      <c r="F8">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9"/>
+    <row r="10">
+      <c r="A10">
+        <v>2</v>
+      </c>
+      <c r="B10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10">
+        <v>0</v>
+      </c>
+      <c r="E10">
+        <v>1925</v>
+      </c>
+      <c r="F10">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" t="s">
+        <v>45</v>
+      </c>
+      <c r="D11">
+        <v>0</v>
+      </c>
+      <c r="E11">
+        <v>354</v>
+      </c>
+      <c r="F11">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C12" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12">
+        <v>0</v>
+      </c>
+      <c r="E12">
+        <v>1220</v>
+      </c>
+      <c r="F12">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C13" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13">
+        <v>0</v>
+      </c>
+      <c r="E13">
+        <v>241</v>
+      </c>
+      <c r="F13">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C14" t="s">
+        <v>47</v>
+      </c>
+      <c r="D14">
+        <v>0</v>
+      </c>
+      <c r="E14">
+        <v>70</v>
+      </c>
+      <c r="F14">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>4</v>
+      </c>
+      <c r="B15" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C15" t="s">
+        <v>47</v>
+      </c>
+      <c r="D15">
+        <v>0</v>
+      </c>
+      <c r="E15">
+        <v>26</v>
+      </c>
+      <c r="F15">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>5</v>
+      </c>
+      <c r="B16" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C16" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16">
+        <v>0</v>
+      </c>
+      <c r="E16">
+        <v>14</v>
+      </c>
+      <c r="F16">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17"/>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18">
+        <v>0</v>
+      </c>
+      <c r="E18">
+        <v>10911</v>
+      </c>
+      <c r="F18">
+        <v>10911</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" t="s">
+        <v>39</v>
+      </c>
+      <c r="C19" t="s">
+        <v>45</v>
+      </c>
+      <c r="D19">
+        <v>0</v>
+      </c>
+      <c r="E19">
+        <v>690</v>
+      </c>
+      <c r="F19">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>1</v>
+      </c>
+      <c r="B20" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C20" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20">
+        <v>0</v>
+      </c>
+      <c r="E20">
+        <v>8140</v>
+      </c>
+      <c r="F20">
+        <v>8140</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>2</v>
+      </c>
+      <c r="B21" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C21" t="s">
+        <v>47</v>
+      </c>
+      <c r="D21">
+        <v>0</v>
+      </c>
+      <c r="E21">
+        <v>1324</v>
+      </c>
+      <c r="F21">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C22" t="s">
+        <v>47</v>
+      </c>
+      <c r="D22">
+        <v>0</v>
+      </c>
+      <c r="E22">
+        <v>110</v>
+      </c>
+      <c r="F22">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C23" t="s">
+        <v>47</v>
+      </c>
+      <c r="D23">
+        <v>0</v>
+      </c>
+      <c r="E23">
+        <v>22</v>
+      </c>
+      <c r="F23">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>5</v>
+      </c>
+      <c r="B24" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C24" t="s">
+        <v>47</v>
+      </c>
+      <c r="D24">
+        <v>0</v>
+      </c>
+      <c r="E24">
+        <v>625</v>
+      </c>
+      <c r="F24">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>44</v>
+      </c>
+      <c r="D26">
+        <v>0</v>
+      </c>
+      <c r="E26">
+        <v>2817</v>
+      </c>
+      <c r="F26">
+        <v>2817</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" t="s">
+        <v>45</v>
+      </c>
+      <c r="D27">
+        <v>0</v>
+      </c>
+      <c r="E27">
+        <v>588</v>
+      </c>
+      <c r="F27">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C28" t="s">
+        <v>47</v>
+      </c>
+      <c r="D28">
+        <v>0</v>
+      </c>
+      <c r="E28">
+        <v>1448</v>
+      </c>
+      <c r="F28">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>826</v>
+      </c>
+      <c r="C29" t="s">
+        <v>47</v>
+      </c>
+      <c r="D29">
+        <v>0</v>
+      </c>
+      <c r="E29">
+        <v>367</v>
+      </c>
+      <c r="F29">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C30" t="s">
+        <v>47</v>
+      </c>
+      <c r="D30">
+        <v>0</v>
+      </c>
+      <c r="E30">
+        <v>82</v>
+      </c>
+      <c r="F30">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C31" t="s">
+        <v>47</v>
+      </c>
+      <c r="D31">
+        <v>0</v>
+      </c>
+      <c r="E31">
+        <v>278</v>
+      </c>
+      <c r="F31">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C32" t="s">
+        <v>47</v>
+      </c>
+      <c r="D32">
+        <v>0</v>
+      </c>
+      <c r="E32">
+        <v>54</v>
+      </c>
+      <c r="F32">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="33"/>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34">
+        <v>0</v>
+      </c>
+      <c r="E34">
+        <v>9866</v>
+      </c>
+      <c r="F34">
+        <v>9866</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>39</v>
+      </c>
+      <c r="B35" t="s">
+        <v>39</v>
+      </c>
+      <c r="C35" t="s">
+        <v>45</v>
+      </c>
+      <c r="D35">
+        <v>0</v>
+      </c>
+      <c r="E35">
+        <v>457</v>
+      </c>
+      <c r="F35">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>1</v>
+      </c>
+      <c r="B36" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C36" t="s">
+        <v>47</v>
+      </c>
+      <c r="D36">
+        <v>0</v>
+      </c>
+      <c r="E36">
+        <v>1622</v>
+      </c>
+      <c r="F36">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>2</v>
+      </c>
+      <c r="B37" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C37" t="s">
+        <v>47</v>
+      </c>
+      <c r="D37">
+        <v>0</v>
+      </c>
+      <c r="E37">
+        <v>7628</v>
+      </c>
+      <c r="F37">
+        <v>7628</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>3</v>
+      </c>
+      <c r="B38" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C38" t="s">
+        <v>47</v>
+      </c>
+      <c r="D38">
+        <v>0</v>
+      </c>
+      <c r="E38">
+        <v>52</v>
+      </c>
+      <c r="F38">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>4</v>
+      </c>
+      <c r="B39" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C39" t="s">
+        <v>47</v>
+      </c>
+      <c r="D39">
+        <v>0</v>
+      </c>
+      <c r="E39">
+        <v>38</v>
+      </c>
+      <c r="F39">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>5</v>
+      </c>
+      <c r="B40" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C40" t="s">
+        <v>47</v>
+      </c>
+      <c r="D40">
+        <v>0</v>
+      </c>
+      <c r="E40">
+        <v>69</v>
+      </c>
+      <c r="F40">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="41"/>
+    <row r="42">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C42" t="s">
+        <v>44</v>
+      </c>
+      <c r="D42">
+        <v>0</v>
+      </c>
+      <c r="E42">
+        <v>155</v>
+      </c>
+      <c r="F42">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>39</v>
+      </c>
+      <c r="B43" t="s">
+        <v>39</v>
+      </c>
+      <c r="C43" t="s">
+        <v>45</v>
+      </c>
+      <c r="D43">
+        <v>0</v>
+      </c>
+      <c r="E43">
+        <v>34</v>
+      </c>
+      <c r="F43">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C44" t="s">
+        <v>47</v>
+      </c>
+      <c r="D44">
+        <v>0</v>
+      </c>
+      <c r="E44">
+        <v>115</v>
+      </c>
+      <c r="F44">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C45" t="s">
+        <v>47</v>
+      </c>
+      <c r="D45">
+        <v>0</v>
+      </c>
+      <c r="E45">
+        <v>6</v>
+      </c>
+      <c r="F45">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>7</v>
+      </c>
+      <c r="B47" t="s">
+        <v>12</v>
+      </c>
+      <c r="C47" t="s">
+        <v>44</v>
+      </c>
+      <c r="D47">
+        <v>0</v>
+      </c>
+      <c r="E47">
+        <v>332</v>
+      </c>
+      <c r="F47">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B48" t="s">
+        <v>39</v>
+      </c>
+      <c r="C48" t="s">
+        <v>45</v>
+      </c>
+      <c r="D48">
+        <v>0</v>
+      </c>
+      <c r="E48">
+        <v>98</v>
+      </c>
+      <c r="F48">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C49" t="s">
+        <v>47</v>
+      </c>
+      <c r="D49">
+        <v>0</v>
+      </c>
+      <c r="E49">
+        <v>75</v>
+      </c>
+      <c r="F49">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>2</v>
+      </c>
+      <c r="B50" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D50">
+        <v>0</v>
+      </c>
+      <c r="E50">
+        <v>130</v>
+      </c>
+      <c r="F50">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>3</v>
+      </c>
+      <c r="B51" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C51" t="s">
+        <v>47</v>
+      </c>
+      <c r="D51">
+        <v>0</v>
+      </c>
+      <c r="E51">
+        <v>9</v>
+      </c>
+      <c r="F51">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>4</v>
+      </c>
+      <c r="B52" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D52">
+        <v>0</v>
+      </c>
+      <c r="E52">
+        <v>16</v>
+      </c>
+      <c r="F52">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>5</v>
+      </c>
+      <c r="B53" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C53" t="s">
+        <v>47</v>
+      </c>
+      <c r="D53">
+        <v>0</v>
+      </c>
+      <c r="E53">
+        <v>4</v>
+      </c>
+      <c r="F53">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="54"/>
+    <row r="55">
+      <c r="A55">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>13</v>
+      </c>
+      <c r="C55" t="s">
+        <v>44</v>
+      </c>
+      <c r="D55">
+        <v>0</v>
+      </c>
+      <c r="E55">
+        <v>2773</v>
+      </c>
+      <c r="F55">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>39</v>
+      </c>
+      <c r="B56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C56" t="s">
+        <v>45</v>
+      </c>
+      <c r="D56">
+        <v>0</v>
+      </c>
+      <c r="E56">
+        <v>253</v>
+      </c>
+      <c r="F56">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>1</v>
+      </c>
+      <c r="B57" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C57" t="s">
+        <v>47</v>
+      </c>
+      <c r="D57">
+        <v>0</v>
+      </c>
+      <c r="E57">
+        <v>2016</v>
+      </c>
+      <c r="F57">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>2</v>
+      </c>
+      <c r="B58" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C58" t="s">
+        <v>47</v>
+      </c>
+      <c r="D58">
+        <v>0</v>
+      </c>
+      <c r="E58">
+        <v>296</v>
+      </c>
+      <c r="F58">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>3</v>
+      </c>
+      <c r="B59" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D59">
+        <v>0</v>
+      </c>
+      <c r="E59">
+        <v>15</v>
+      </c>
+      <c r="F59">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>4</v>
+      </c>
+      <c r="B60" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C60" t="s">
+        <v>47</v>
+      </c>
+      <c r="D60">
+        <v>0</v>
+      </c>
+      <c r="E60">
+        <v>177</v>
+      </c>
+      <c r="F60">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>5</v>
+      </c>
+      <c r="B61" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C61" t="s">
+        <v>47</v>
+      </c>
+      <c r="D61">
+        <v>0</v>
+      </c>
+      <c r="E61">
+        <v>16</v>
+      </c>
+      <c r="F61">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="62"/>
+    <row r="63">
+      <c r="A63">
+        <v>9</v>
+      </c>
+      <c r="B63" t="s">
+        <v>14</v>
+      </c>
+      <c r="C63" t="s">
+        <v>44</v>
+      </c>
+      <c r="D63">
+        <v>0</v>
+      </c>
+      <c r="E63">
+        <v>20</v>
+      </c>
+      <c r="F63">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>39</v>
+      </c>
+      <c r="B64" t="s">
+        <v>39</v>
+      </c>
+      <c r="C64" t="s">
+        <v>45</v>
+      </c>
+      <c r="D64">
+        <v>0</v>
+      </c>
+      <c r="E64">
+        <v>15</v>
+      </c>
+      <c r="F64">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>1</v>
+      </c>
+      <c r="B65" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C65" t="s">
+        <v>47</v>
+      </c>
+      <c r="D65">
+        <v>0</v>
+      </c>
+      <c r="E65">
+        <v>3</v>
+      </c>
+      <c r="F65">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>2</v>
+      </c>
+      <c r="B66" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C66" t="s">
+        <v>47</v>
+      </c>
+      <c r="D66">
+        <v>0</v>
+      </c>
+      <c r="E66">
+        <v>2</v>
+      </c>
+      <c r="F66">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="67"/>
+    <row r="68">
+      <c r="A68">
+        <v>10</v>
+      </c>
+      <c r="B68" t="s">
+        <v>15</v>
+      </c>
+      <c r="C68" t="s">
+        <v>44</v>
+      </c>
+      <c r="D68">
+        <v>0</v>
+      </c>
+      <c r="E68">
+        <v>4423</v>
+      </c>
+      <c r="F68">
+        <v>4423</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>39</v>
+      </c>
+      <c r="B69" t="s">
+        <v>39</v>
+      </c>
+      <c r="C69" t="s">
+        <v>45</v>
+      </c>
+      <c r="D69">
+        <v>0</v>
+      </c>
+      <c r="E69">
+        <v>157</v>
+      </c>
+      <c r="F69">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>1</v>
+      </c>
+      <c r="B70" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C70" t="s">
+        <v>47</v>
+      </c>
+      <c r="D70">
+        <v>0</v>
+      </c>
+      <c r="E70">
+        <v>722</v>
+      </c>
+      <c r="F70">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>2</v>
+      </c>
+      <c r="B71" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C71" t="s">
+        <v>47</v>
+      </c>
+      <c r="D71">
+        <v>0</v>
+      </c>
+      <c r="E71">
+        <v>3503</v>
+      </c>
+      <c r="F71">
+        <v>3503</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>3</v>
+      </c>
+      <c r="B72" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C72" t="s">
+        <v>47</v>
+      </c>
+      <c r="D72">
+        <v>0</v>
+      </c>
+      <c r="E72">
+        <v>18</v>
+      </c>
+      <c r="F72">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>4</v>
+      </c>
+      <c r="B73" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C73" t="s">
+        <v>47</v>
+      </c>
+      <c r="D73">
+        <v>0</v>
+      </c>
+      <c r="E73">
+        <v>9</v>
+      </c>
+      <c r="F73">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>5</v>
+      </c>
+      <c r="B74" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C74" t="s">
+        <v>47</v>
+      </c>
+      <c r="D74">
+        <v>0</v>
+      </c>
+      <c r="E74">
+        <v>14</v>
+      </c>
+      <c r="F74">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="75"/>
+    <row r="76">
+      <c r="A76">
+        <v>12</v>
+      </c>
+      <c r="B76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C76" t="s">
+        <v>44</v>
+      </c>
+      <c r="D76">
+        <v>0</v>
+      </c>
+      <c r="E76">
+        <v>643</v>
+      </c>
+      <c r="F76">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>39</v>
+      </c>
+      <c r="B77" t="s">
+        <v>39</v>
+      </c>
+      <c r="C77" t="s">
+        <v>45</v>
+      </c>
+      <c r="D77">
+        <v>0</v>
+      </c>
+      <c r="E77">
+        <v>91</v>
+      </c>
+      <c r="F77">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C78" t="s">
+        <v>47</v>
+      </c>
+      <c r="D78">
+        <v>0</v>
+      </c>
+      <c r="E78">
+        <v>360</v>
+      </c>
+      <c r="F78">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C79" t="s">
+        <v>47</v>
+      </c>
+      <c r="D79">
+        <v>0</v>
+      </c>
+      <c r="E79">
+        <v>140</v>
+      </c>
+      <c r="F79">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C80" t="s">
+        <v>47</v>
+      </c>
+      <c r="D80">
+        <v>0</v>
+      </c>
+      <c r="E80">
+        <v>9</v>
+      </c>
+      <c r="F80">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C81" t="s">
+        <v>47</v>
+      </c>
+      <c r="D81">
+        <v>0</v>
+      </c>
+      <c r="E81">
+        <v>33</v>
+      </c>
+      <c r="F81">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>5</v>
+      </c>
+      <c r="B82" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C82" t="s">
+        <v>47</v>
+      </c>
+      <c r="D82">
+        <v>0</v>
+      </c>
+      <c r="E82">
+        <v>10</v>
+      </c>
+      <c r="F82">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="83"/>
+    <row r="84">
+      <c r="A84">
+        <v>14</v>
+      </c>
+      <c r="B84" t="s">
+        <v>18</v>
+      </c>
+      <c r="C84" t="s">
+        <v>44</v>
+      </c>
+      <c r="D84">
+        <v>0</v>
+      </c>
+      <c r="E84">
+        <v>4397</v>
+      </c>
+      <c r="F84">
+        <v>4397</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>39</v>
+      </c>
+      <c r="B85" t="s">
+        <v>39</v>
+      </c>
+      <c r="C85" t="s">
+        <v>45</v>
+      </c>
+      <c r="D85">
+        <v>0</v>
+      </c>
+      <c r="E85">
+        <v>365</v>
+      </c>
+      <c r="F85">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>1</v>
+      </c>
+      <c r="B86" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C86" t="s">
+        <v>47</v>
+      </c>
+      <c r="D86">
+        <v>0</v>
+      </c>
+      <c r="E86">
+        <v>3209</v>
+      </c>
+      <c r="F86">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C87" t="s">
+        <v>47</v>
+      </c>
+      <c r="D87">
+        <v>0</v>
+      </c>
+      <c r="E87">
+        <v>729</v>
+      </c>
+      <c r="F87">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>3</v>
+      </c>
+      <c r="B88" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C88" t="s">
+        <v>47</v>
+      </c>
+      <c r="D88">
+        <v>0</v>
+      </c>
+      <c r="E88">
+        <v>41</v>
+      </c>
+      <c r="F88">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>4</v>
+      </c>
+      <c r="B89" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C89" t="s">
+        <v>47</v>
+      </c>
+      <c r="D89">
+        <v>0</v>
+      </c>
+      <c r="E89">
+        <v>26</v>
+      </c>
+      <c r="F89">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>5</v>
+      </c>
+      <c r="B90" t="s">
+        <v>490</v>
+      </c>
+      <c r="C90" t="s">
+        <v>47</v>
+      </c>
+      <c r="D90">
+        <v>0</v>
+      </c>
+      <c r="E90">
+        <v>27</v>
+      </c>
+      <c r="F90">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="91"/>
+    <row r="92">
+      <c r="A92">
+        <v>15</v>
+      </c>
+      <c r="B92" t="s">
+        <v>19</v>
+      </c>
+      <c r="C92" t="s">
+        <v>44</v>
+      </c>
+      <c r="D92">
+        <v>0</v>
+      </c>
+      <c r="E92">
+        <v>78</v>
+      </c>
+      <c r="F92">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>39</v>
+      </c>
+      <c r="B93" t="s">
+        <v>39</v>
+      </c>
+      <c r="C93" t="s">
+        <v>45</v>
+      </c>
+      <c r="D93">
+        <v>0</v>
+      </c>
+      <c r="E93">
+        <v>25</v>
+      </c>
+      <c r="F93">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>1</v>
+      </c>
+      <c r="B94" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C94" t="s">
+        <v>47</v>
+      </c>
+      <c r="D94">
+        <v>0</v>
+      </c>
+      <c r="E94">
+        <v>30</v>
+      </c>
+      <c r="F94">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C95" t="s">
+        <v>47</v>
+      </c>
+      <c r="D95">
+        <v>0</v>
+      </c>
+      <c r="E95">
+        <v>15</v>
+      </c>
+      <c r="F95">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>3</v>
+      </c>
+      <c r="B96" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C96" t="s">
+        <v>47</v>
+      </c>
+      <c r="D96">
+        <v>0</v>
+      </c>
+      <c r="E96">
+        <v>4</v>
+      </c>
+      <c r="F96">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>4</v>
+      </c>
+      <c r="B97" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C97" t="s">
+        <v>47</v>
+      </c>
+      <c r="D97">
+        <v>0</v>
+      </c>
+      <c r="E97">
+        <v>4</v>
+      </c>
+      <c r="F97">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="98"/>
+    <row r="99">
+      <c r="A99">
+        <v>17</v>
+      </c>
+      <c r="B99" t="s">
+        <v>21</v>
+      </c>
+      <c r="C99" t="s">
+        <v>44</v>
+      </c>
+      <c r="D99">
+        <v>0</v>
+      </c>
+      <c r="E99">
+        <v>495</v>
+      </c>
+      <c r="F99">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>39</v>
+      </c>
+      <c r="B100" t="s">
+        <v>39</v>
+      </c>
+      <c r="C100" t="s">
+        <v>45</v>
+      </c>
+      <c r="D100">
+        <v>0</v>
+      </c>
+      <c r="E100">
+        <v>97</v>
+      </c>
+      <c r="F100">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>1</v>
+      </c>
+      <c r="B101" t="s">
+        <v>238</v>
+      </c>
+      <c r="C101" t="s">
+        <v>47</v>
+      </c>
+      <c r="D101">
+        <v>0</v>
+      </c>
+      <c r="E101">
+        <v>359</v>
+      </c>
+      <c r="F101">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>2</v>
+      </c>
+      <c r="B102" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C102" t="s">
+        <v>47</v>
+      </c>
+      <c r="D102">
+        <v>0</v>
+      </c>
+      <c r="E102">
+        <v>31</v>
+      </c>
+      <c r="F102">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>3</v>
+      </c>
+      <c r="B103" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C103" t="s">
+        <v>47</v>
+      </c>
+      <c r="D103">
+        <v>0</v>
+      </c>
+      <c r="E103">
+        <v>3</v>
+      </c>
+      <c r="F103">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>4</v>
+      </c>
+      <c r="B104" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C104" t="s">
+        <v>47</v>
+      </c>
+      <c r="D104">
+        <v>0</v>
+      </c>
+      <c r="E104">
+        <v>5</v>
+      </c>
+      <c r="F104">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="105"/>
+    <row r="106">
+      <c r="A106">
+        <v>18</v>
+      </c>
+      <c r="B106" t="s">
+        <v>22</v>
+      </c>
+      <c r="C106" t="s">
+        <v>44</v>
+      </c>
+      <c r="D106">
+        <v>0</v>
+      </c>
+      <c r="E106">
+        <v>335</v>
+      </c>
+      <c r="F106">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>39</v>
+      </c>
+      <c r="B107" t="s">
+        <v>39</v>
+      </c>
+      <c r="C107" t="s">
+        <v>45</v>
+      </c>
+      <c r="D107">
+        <v>0</v>
+      </c>
+      <c r="E107">
+        <v>38</v>
+      </c>
+      <c r="F107">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>1</v>
+      </c>
+      <c r="B108" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C108" t="s">
+        <v>47</v>
+      </c>
+      <c r="D108">
+        <v>0</v>
+      </c>
+      <c r="E108">
+        <v>189</v>
+      </c>
+      <c r="F108">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>2</v>
+      </c>
+      <c r="B109" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C109" t="s">
+        <v>47</v>
+      </c>
+      <c r="D109">
+        <v>0</v>
+      </c>
+      <c r="E109">
+        <v>43</v>
+      </c>
+      <c r="F109">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>3</v>
+      </c>
+      <c r="B110" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C110" t="s">
+        <v>47</v>
+      </c>
+      <c r="D110">
+        <v>0</v>
+      </c>
+      <c r="E110">
+        <v>25</v>
+      </c>
+      <c r="F110">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>4</v>
+      </c>
+      <c r="B111" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C111" t="s">
+        <v>47</v>
+      </c>
+      <c r="D111">
+        <v>0</v>
+      </c>
+      <c r="E111">
+        <v>7</v>
+      </c>
+      <c r="F111">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>5</v>
+      </c>
+      <c r="B112" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C112" t="s">
+        <v>47</v>
+      </c>
+      <c r="D112">
+        <v>0</v>
+      </c>
+      <c r="E112">
+        <v>33</v>
+      </c>
+      <c r="F112">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="113"/>
+    <row r="114">
+      <c r="A114">
+        <v>19</v>
+      </c>
+      <c r="B114" t="s">
+        <v>23</v>
+      </c>
+      <c r="C114" t="s">
+        <v>44</v>
+      </c>
+      <c r="D114">
+        <v>0</v>
+      </c>
+      <c r="E114">
+        <v>22</v>
+      </c>
+      <c r="F114">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>39</v>
+      </c>
+      <c r="B115" t="s">
+        <v>39</v>
+      </c>
+      <c r="C115" t="s">
+        <v>45</v>
+      </c>
+      <c r="D115">
+        <v>0</v>
+      </c>
+      <c r="E115">
+        <v>9</v>
+      </c>
+      <c r="F115">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>1</v>
+      </c>
+      <c r="B116" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C116" t="s">
+        <v>47</v>
+      </c>
+      <c r="D116">
+        <v>0</v>
+      </c>
+      <c r="E116">
+        <v>11</v>
+      </c>
+      <c r="F116">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>2</v>
+      </c>
+      <c r="B117" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C117" t="s">
+        <v>47</v>
+      </c>
+      <c r="D117">
+        <v>0</v>
+      </c>
+      <c r="E117">
+        <v>2</v>
+      </c>
+      <c r="F117">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="118"/>
+    <row r="119">
+      <c r="A119">
+        <v>21</v>
+      </c>
+      <c r="B119" t="s">
+        <v>25</v>
+      </c>
+      <c r="C119" t="s">
+        <v>44</v>
+      </c>
+      <c r="D119">
+        <v>0</v>
+      </c>
+      <c r="E119">
+        <v>6835</v>
+      </c>
+      <c r="F119">
+        <v>6835</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>39</v>
+      </c>
+      <c r="B120" t="s">
+        <v>39</v>
+      </c>
+      <c r="C120" t="s">
+        <v>45</v>
+      </c>
+      <c r="D120">
+        <v>0</v>
+      </c>
+      <c r="E120">
+        <v>218</v>
+      </c>
+      <c r="F120">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>1</v>
+      </c>
+      <c r="B121" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C121" t="s">
+        <v>47</v>
+      </c>
+      <c r="D121">
+        <v>0</v>
+      </c>
+      <c r="E121">
+        <v>2204</v>
+      </c>
+      <c r="F121">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>2</v>
+      </c>
+      <c r="B122" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C122" t="s">
+        <v>47</v>
+      </c>
+      <c r="D122">
+        <v>0</v>
+      </c>
+      <c r="E122">
+        <v>4163</v>
+      </c>
+      <c r="F122">
+        <v>4163</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>3</v>
+      </c>
+      <c r="B123" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C123" t="s">
+        <v>47</v>
+      </c>
+      <c r="D123">
+        <v>0</v>
+      </c>
+      <c r="E123">
+        <v>114</v>
+      </c>
+      <c r="F123">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>4</v>
+      </c>
+      <c r="B124" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C124" t="s">
+        <v>47</v>
+      </c>
+      <c r="D124">
+        <v>0</v>
+      </c>
+      <c r="E124">
+        <v>118</v>
+      </c>
+      <c r="F124">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>5</v>
+      </c>
+      <c r="B125" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C125" t="s">
+        <v>47</v>
+      </c>
+      <c r="D125">
+        <v>0</v>
+      </c>
+      <c r="E125">
+        <v>15</v>
+      </c>
+      <c r="F125">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>6</v>
+      </c>
+      <c r="B126" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C126" t="s">
+        <v>47</v>
+      </c>
+      <c r="D126">
+        <v>0</v>
+      </c>
+      <c r="E126">
+        <v>3</v>
+      </c>
+      <c r="F126">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="127"/>
+    <row r="128">
+      <c r="A128">
+        <v>22</v>
+      </c>
+      <c r="B128" t="s">
+        <v>26</v>
+      </c>
+      <c r="C128" t="s">
+        <v>44</v>
+      </c>
+      <c r="D128">
+        <v>0</v>
+      </c>
+      <c r="E128">
+        <v>378</v>
+      </c>
+      <c r="F128">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>39</v>
+      </c>
+      <c r="B129" t="s">
+        <v>39</v>
+      </c>
+      <c r="C129" t="s">
+        <v>45</v>
+      </c>
+      <c r="D129">
+        <v>0</v>
+      </c>
+      <c r="E129">
+        <v>43</v>
+      </c>
+      <c r="F129">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>1</v>
+      </c>
+      <c r="B130" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C130" t="s">
+        <v>47</v>
+      </c>
+      <c r="D130">
+        <v>0</v>
+      </c>
+      <c r="E130">
+        <v>276</v>
+      </c>
+      <c r="F130">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>2</v>
+      </c>
+      <c r="B131" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C131" t="s">
+        <v>47</v>
+      </c>
+      <c r="D131">
+        <v>0</v>
+      </c>
+      <c r="E131">
+        <v>28</v>
+      </c>
+      <c r="F131">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>3</v>
+      </c>
+      <c r="B132" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C132" t="s">
+        <v>47</v>
+      </c>
+      <c r="D132">
+        <v>0</v>
+      </c>
+      <c r="E132">
+        <v>13</v>
+      </c>
+      <c r="F132">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>4</v>
+      </c>
+      <c r="B133" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C133" t="s">
+        <v>47</v>
+      </c>
+      <c r="D133">
+        <v>0</v>
+      </c>
+      <c r="E133">
+        <v>18</v>
+      </c>
+      <c r="F133">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="134"/>
+    <row r="135">
+      <c r="A135">
+        <v>24</v>
+      </c>
+      <c r="B135" t="s">
+        <v>28</v>
+      </c>
+      <c r="C135" t="s">
+        <v>44</v>
+      </c>
+      <c r="D135">
+        <v>0</v>
+      </c>
+      <c r="E135">
+        <v>63</v>
+      </c>
+      <c r="F135">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>39</v>
+      </c>
+      <c r="B136" t="s">
+        <v>39</v>
+      </c>
+      <c r="C136" t="s">
+        <v>45</v>
+      </c>
+      <c r="D136">
+        <v>0</v>
+      </c>
+      <c r="E136">
+        <v>30</v>
+      </c>
+      <c r="F136">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>1</v>
+      </c>
+      <c r="B137" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C137" t="s">
+        <v>47</v>
+      </c>
+      <c r="D137">
+        <v>0</v>
+      </c>
+      <c r="E137">
+        <v>18</v>
+      </c>
+      <c r="F137">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>2</v>
+      </c>
+      <c r="B138" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C138" t="s">
+        <v>47</v>
+      </c>
+      <c r="D138">
+        <v>0</v>
+      </c>
+      <c r="E138">
+        <v>11</v>
+      </c>
+      <c r="F138">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>3</v>
+      </c>
+      <c r="B139" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C139" t="s">
+        <v>47</v>
+      </c>
+      <c r="D139">
+        <v>0</v>
+      </c>
+      <c r="E139">
+        <v>4</v>
+      </c>
+      <c r="F139">
+        <v>4</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView tabSelected="true" workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
       <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G2">
+        <v>34275</v>
+      </c>
+      <c r="H2">
+        <v>16295</v>
+      </c>
+      <c r="I2">
+        <v>1736</v>
+      </c>
+      <c r="J2">
+        <v>28667</v>
+      </c>
+      <c r="K2">
+        <v>12786</v>
+      </c>
+      <c r="L2">
+        <v>412</v>
+      </c>
+      <c r="M2">
+        <v>1114</v>
+      </c>
+      <c r="N2">
+        <v>18028</v>
+      </c>
+      <c r="O2">
+        <v>152</v>
+      </c>
+      <c r="P2">
+        <v>260</v>
+      </c>
+      <c r="Q2">
+        <v>29971</v>
+      </c>
+      <c r="R2">
+        <v>6594</v>
+      </c>
+      <c r="S2">
+        <v>14512</v>
+      </c>
+      <c r="T2">
+        <v>407</v>
+      </c>
+      <c r="U2">
+        <v>178</v>
+      </c>
+      <c r="V2">
+        <v>14822</v>
+      </c>
+      <c r="W2">
+        <v>3837</v>
+      </c>
+      <c r="X2">
+        <v>1961</v>
+      </c>
+      <c r="Y2">
+        <v>14356</v>
+      </c>
+      <c r="Z2">
+        <v>38600</v>
+      </c>
+      <c r="AA2">
+        <v>6169</v>
+      </c>
+      <c r="AB2">
+        <v>991</v>
+      </c>
+      <c r="AC2">
+        <v>2576</v>
+      </c>
+      <c r="AD2">
+        <v>248699</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G3">
+        <v>8964</v>
+      </c>
+      <c r="H3">
+        <v>13528</v>
+      </c>
+      <c r="I3">
+        <v>1047</v>
+      </c>
+      <c r="J3">
+        <v>12307</v>
+      </c>
+      <c r="K3">
+        <v>15715</v>
+      </c>
+      <c r="L3">
+        <v>353</v>
+      </c>
+      <c r="M3">
+        <v>697</v>
+      </c>
+      <c r="N3">
+        <v>20693</v>
+      </c>
+      <c r="O3">
+        <v>173</v>
+      </c>
+      <c r="P3">
+        <v>225</v>
+      </c>
+      <c r="Q3">
+        <v>10370</v>
+      </c>
+      <c r="R3">
+        <v>434</v>
+      </c>
+      <c r="S3">
+        <v>12001</v>
+      </c>
+      <c r="T3">
+        <v>402</v>
+      </c>
+      <c r="U3">
+        <v>228</v>
+      </c>
+      <c r="V3">
+        <v>10074</v>
+      </c>
+      <c r="W3">
+        <v>1925</v>
+      </c>
+      <c r="X3">
+        <v>680</v>
+      </c>
+      <c r="Y3">
+        <v>2319</v>
+      </c>
+      <c r="Z3">
+        <v>9287</v>
+      </c>
+      <c r="AA3">
+        <v>4037</v>
+      </c>
+      <c r="AB3">
+        <v>653</v>
+      </c>
+      <c r="AC3">
+        <v>2310</v>
+      </c>
+      <c r="AD3">
+        <v>128422</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>37</v>
+      </c>
+      <c r="F4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G4">
+        <v>817</v>
+      </c>
+      <c r="H4">
+        <v>788</v>
+      </c>
+      <c r="I4">
+        <v>191</v>
+      </c>
+      <c r="J4">
+        <v>3001</v>
+      </c>
+      <c r="K4">
+        <v>912</v>
+      </c>
+      <c r="L4">
+        <v>46</v>
+      </c>
+      <c r="M4">
+        <v>54</v>
+      </c>
+      <c r="N4">
+        <v>1855</v>
+      </c>
+      <c r="O4">
+        <v>12</v>
+      </c>
+      <c r="P4">
+        <v>38</v>
+      </c>
+      <c r="Q4">
+        <v>491</v>
+      </c>
+      <c r="R4">
+        <v>202</v>
+      </c>
+      <c r="S4">
+        <v>1028</v>
+      </c>
+      <c r="T4">
+        <v>46</v>
+      </c>
+      <c r="U4">
+        <v>13</v>
+      </c>
+      <c r="V4">
+        <v>780</v>
+      </c>
+      <c r="W4">
+        <v>200</v>
+      </c>
+      <c r="X4">
+        <v>53</v>
+      </c>
+      <c r="Y4">
+        <v>185</v>
+      </c>
+      <c r="Z4">
+        <v>10083</v>
+      </c>
+      <c r="AA4">
+        <v>847</v>
+      </c>
+      <c r="AB4">
+        <v>56</v>
+      </c>
+      <c r="AC4">
+        <v>78</v>
+      </c>
+      <c r="AD4">
+        <v>21776</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G5">
+        <v>44056</v>
+      </c>
+      <c r="H5">
+        <v>30611</v>
+      </c>
+      <c r="I5">
+        <v>2974</v>
+      </c>
+      <c r="J5">
+        <v>43975</v>
+      </c>
+      <c r="K5">
+        <v>29413</v>
+      </c>
+      <c r="L5">
+        <v>811</v>
+      </c>
+      <c r="M5">
+        <v>1865</v>
+      </c>
+      <c r="N5">
+        <v>40576</v>
+      </c>
+      <c r="O5">
+        <v>337</v>
+      </c>
+      <c r="P5">
+        <v>523</v>
+      </c>
+      <c r="Q5">
+        <v>40832</v>
+      </c>
+      <c r="R5">
+        <v>7230</v>
+      </c>
+      <c r="S5">
+        <v>27541</v>
+      </c>
+      <c r="T5">
+        <v>855</v>
+      </c>
+      <c r="U5">
+        <v>419</v>
+      </c>
+      <c r="V5">
+        <v>25676</v>
+      </c>
+      <c r="W5">
+        <v>5962</v>
+      </c>
+      <c r="X5">
+        <v>2694</v>
+      </c>
+      <c r="Y5">
+        <v>16860</v>
+      </c>
+      <c r="Z5">
+        <v>57970</v>
+      </c>
+      <c r="AA5">
+        <v>11053</v>
+      </c>
+      <c r="AB5">
+        <v>1700</v>
+      </c>
+      <c r="AC5">
+        <v>4964</v>
+      </c>
+      <c r="AD5">
+        <v>398897</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB1" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C2" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D2" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E2" t="s">
+        <v>1314</v>
+      </c>
+      <c r="F2" t="s">
+        <v>1315</v>
+      </c>
+      <c r="G2">
+        <v>8548</v>
+      </c>
+      <c r="H2">
+        <v>25218</v>
+      </c>
+      <c r="I2">
+        <v>384</v>
+      </c>
+      <c r="J2">
+        <v>2774</v>
+      </c>
+      <c r="K2">
+        <v>13228</v>
+      </c>
+      <c r="L2">
+        <v>90</v>
+      </c>
+      <c r="M2">
+        <v>493</v>
+      </c>
+      <c r="N2">
+        <v>5152</v>
+      </c>
+      <c r="O2">
+        <v>184</v>
+      </c>
+      <c r="P2">
+        <v>333</v>
+      </c>
+      <c r="Q2">
+        <v>3576</v>
+      </c>
+      <c r="R2">
+        <v>71</v>
+      </c>
+      <c r="S2">
+        <v>13344</v>
+      </c>
+      <c r="T2">
+        <v>17</v>
+      </c>
+      <c r="U2">
+        <v>4243</v>
+      </c>
+      <c r="V2">
+        <v>1635</v>
+      </c>
+      <c r="W2">
+        <v>26</v>
+      </c>
+      <c r="X2">
+        <v>9460</v>
+      </c>
+      <c r="Y2">
+        <v>1805</v>
+      </c>
+      <c r="Z2">
+        <v>71</v>
+      </c>
+      <c r="AA2">
+        <v>222</v>
+      </c>
+      <c r="AB2">
+        <v>90874</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D3" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E3" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F3" t="s">
+        <v>1317</v>
+      </c>
+      <c r="G3">
+        <v>10343</v>
+      </c>
+      <c r="H3">
+        <v>17978</v>
+      </c>
+      <c r="I3">
+        <v>434</v>
+      </c>
+      <c r="J3">
+        <v>14431</v>
+      </c>
+      <c r="K3">
+        <v>18594</v>
+      </c>
+      <c r="L3">
+        <v>103</v>
+      </c>
+      <c r="M3">
+        <v>420</v>
+      </c>
+      <c r="N3">
+        <v>9534</v>
+      </c>
+      <c r="O3">
+        <v>302</v>
+      </c>
+      <c r="P3">
+        <v>292</v>
+      </c>
+      <c r="Q3">
+        <v>10692</v>
+      </c>
+      <c r="R3">
+        <v>252</v>
+      </c>
+      <c r="S3">
+        <v>14438</v>
+      </c>
+      <c r="T3">
+        <v>47</v>
+      </c>
+      <c r="U3">
+        <v>13153</v>
+      </c>
+      <c r="V3">
+        <v>7417</v>
+      </c>
+      <c r="W3">
+        <v>58</v>
+      </c>
+      <c r="X3">
+        <v>23013</v>
+      </c>
+      <c r="Y3">
+        <v>3378</v>
+      </c>
+      <c r="Z3">
+        <v>78</v>
+      </c>
+      <c r="AA3">
+        <v>438</v>
+      </c>
+      <c r="AB3">
+        <v>145395</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C4" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D4" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E4" t="s">
+        <v>1318</v>
+      </c>
+      <c r="F4" t="s">
+        <v>1319</v>
+      </c>
+      <c r="G4">
+        <v>9025</v>
+      </c>
+      <c r="H4">
+        <v>4338</v>
+      </c>
+      <c r="I4">
+        <v>2271</v>
+      </c>
+      <c r="J4">
+        <v>13084</v>
+      </c>
+      <c r="K4">
+        <v>7415</v>
+      </c>
+      <c r="L4">
+        <v>122</v>
+      </c>
+      <c r="M4">
+        <v>272</v>
+      </c>
+      <c r="N4">
+        <v>4654</v>
+      </c>
+      <c r="O4">
+        <v>252</v>
+      </c>
+      <c r="P4">
+        <v>1309</v>
+      </c>
+      <c r="Q4">
+        <v>3244</v>
+      </c>
+      <c r="R4">
+        <v>206</v>
+      </c>
+      <c r="S4">
+        <v>9279</v>
+      </c>
+      <c r="T4">
+        <v>304</v>
+      </c>
+      <c r="U4">
+        <v>1889</v>
+      </c>
+      <c r="V4">
+        <v>351</v>
+      </c>
+      <c r="W4">
+        <v>42</v>
+      </c>
+      <c r="X4">
+        <v>6815</v>
+      </c>
+      <c r="Y4">
+        <v>2115</v>
+      </c>
+      <c r="Z4">
+        <v>18</v>
+      </c>
+      <c r="AA4">
+        <v>124</v>
+      </c>
+      <c r="AB4">
+        <v>67129</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D5" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E5" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F5" t="s">
+        <v>1321</v>
+      </c>
+      <c r="G5">
+        <v>9602</v>
+      </c>
+      <c r="H5">
+        <v>3525</v>
+      </c>
+      <c r="I5">
+        <v>858</v>
+      </c>
+      <c r="J5">
+        <v>6774</v>
+      </c>
+      <c r="K5">
+        <v>2815</v>
+      </c>
+      <c r="L5">
+        <v>180</v>
+      </c>
+      <c r="M5">
+        <v>194</v>
+      </c>
+      <c r="N5">
+        <v>4699</v>
+      </c>
+      <c r="O5">
+        <v>105</v>
+      </c>
+      <c r="P5">
+        <v>1260</v>
+      </c>
+      <c r="Q5">
+        <v>2987</v>
+      </c>
+      <c r="R5">
+        <v>93</v>
+      </c>
+      <c r="S5">
+        <v>10125</v>
+      </c>
+      <c r="T5">
+        <v>109</v>
+      </c>
+      <c r="U5">
+        <v>1588</v>
+      </c>
+      <c r="V5">
+        <v>171</v>
+      </c>
+      <c r="W5">
+        <v>128</v>
+      </c>
+      <c r="X5">
+        <v>6259</v>
+      </c>
+      <c r="Y5">
+        <v>365</v>
+      </c>
+      <c r="Z5">
+        <v>30</v>
+      </c>
+      <c r="AA5">
+        <v>67</v>
+      </c>
+      <c r="AB5">
+        <v>51934</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" t="s">
+        <v>40</v>
+      </c>
+      <c r="G6">
+        <v>37518</v>
+      </c>
+      <c r="H6">
+        <v>51059</v>
+      </c>
+      <c r="I6">
+        <v>3947</v>
+      </c>
+      <c r="J6">
+        <v>37063</v>
+      </c>
+      <c r="K6">
+        <v>42052</v>
+      </c>
+      <c r="L6">
+        <v>495</v>
+      </c>
+      <c r="M6">
+        <v>1379</v>
+      </c>
+      <c r="N6">
+        <v>24039</v>
+      </c>
+      <c r="O6">
+        <v>843</v>
+      </c>
+      <c r="P6">
+        <v>3194</v>
+      </c>
+      <c r="Q6">
+        <v>20499</v>
+      </c>
+      <c r="R6">
+        <v>622</v>
+      </c>
+      <c r="S6">
+        <v>47186</v>
+      </c>
+      <c r="T6">
+        <v>477</v>
+      </c>
+      <c r="U6">
+        <v>20873</v>
+      </c>
+      <c r="V6">
+        <v>9574</v>
+      </c>
+      <c r="W6">
+        <v>254</v>
+      </c>
+      <c r="X6">
+        <v>45547</v>
+      </c>
+      <c r="Y6">
+        <v>7663</v>
+      </c>
+      <c r="Z6">
+        <v>197</v>
+      </c>
+      <c r="AA6">
+        <v>851</v>
+      </c>
+      <c r="AB6">
+        <v>355332</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="1"/>
+      <c r="AA1" s="1"/>
+      <c r="AB1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
         <v>44</v>
       </c>
+      <c r="D2">
+        <v>8548</v>
+      </c>
+      <c r="E2">
+        <v>10343</v>
+      </c>
+      <c r="F2">
+        <v>9025</v>
+      </c>
+      <c r="G2">
+        <v>9602</v>
+      </c>
+      <c r="H2">
+        <v>37518</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D3">
+        <v>767</v>
+      </c>
+      <c r="E3">
+        <v>811</v>
+      </c>
+      <c r="F3">
+        <v>728</v>
+      </c>
+      <c r="G3">
+        <v>432</v>
+      </c>
+      <c r="H3">
+        <v>2738</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D4">
+        <v>2873</v>
+      </c>
+      <c r="E4">
+        <v>6888</v>
+      </c>
+      <c r="F4">
+        <v>984</v>
+      </c>
+      <c r="G4">
+        <v>529</v>
+      </c>
+      <c r="H4">
+        <v>11274</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D5">
+        <v>125</v>
+      </c>
+      <c r="E5">
+        <v>396</v>
+      </c>
+      <c r="F5">
+        <v>1149</v>
+      </c>
+      <c r="G5">
+        <v>4469</v>
+      </c>
+      <c r="H5">
+        <v>6139</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D6">
+        <v>59</v>
+      </c>
+      <c r="E6">
+        <v>82</v>
+      </c>
+      <c r="F6">
+        <v>98</v>
+      </c>
+      <c r="G6">
+        <v>54</v>
+      </c>
+      <c r="H6">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D7">
+        <v>4398</v>
+      </c>
+      <c r="E7">
+        <v>1877</v>
+      </c>
+      <c r="F7">
+        <v>608</v>
+      </c>
+      <c r="G7">
+        <v>397</v>
+      </c>
+      <c r="H7">
+        <v>7280</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C8" t="s">
+        <v>47</v>
+      </c>
+      <c r="D8">
+        <v>94</v>
+      </c>
+      <c r="E8">
+        <v>90</v>
+      </c>
+      <c r="F8">
+        <v>4538</v>
+      </c>
+      <c r="G8">
+        <v>210</v>
+      </c>
+      <c r="H8">
+        <v>4932</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D9">
+        <v>11</v>
+      </c>
+      <c r="E9">
+        <v>19</v>
+      </c>
+      <c r="F9">
+        <v>46</v>
+      </c>
+      <c r="G9">
+        <v>26</v>
+      </c>
+      <c r="H9">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10">
+        <v>37</v>
+      </c>
+      <c r="E10">
+        <v>33</v>
+      </c>
+      <c r="F10">
+        <v>89</v>
+      </c>
+      <c r="G10">
+        <v>111</v>
+      </c>
+      <c r="H10">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C11" t="s">
+        <v>47</v>
+      </c>
+      <c r="D11">
+        <v>48</v>
+      </c>
+      <c r="E11">
+        <v>75</v>
+      </c>
+      <c r="F11">
+        <v>670</v>
+      </c>
+      <c r="G11">
+        <v>3250</v>
+      </c>
+      <c r="H11">
+        <v>4043</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C12" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12">
+        <v>136</v>
+      </c>
+      <c r="E12">
+        <v>72</v>
+      </c>
+      <c r="F12">
+        <v>115</v>
+      </c>
+      <c r="G12">
+        <v>124</v>
+      </c>
+      <c r="H12">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" t="s">
+        <v>44</v>
+      </c>
+      <c r="D14">
+        <v>25218</v>
+      </c>
+      <c r="E14">
+        <v>17978</v>
+      </c>
+      <c r="F14">
+        <v>4338</v>
+      </c>
+      <c r="G14">
+        <v>3525</v>
+      </c>
+      <c r="H14">
+        <v>51059</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" t="s">
+        <v>45</v>
+      </c>
+      <c r="D15">
+        <v>866</v>
+      </c>
+      <c r="E15">
+        <v>744</v>
+      </c>
+      <c r="F15">
+        <v>705</v>
+      </c>
+      <c r="G15">
+        <v>519</v>
+      </c>
+      <c r="H15">
+        <v>2834</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C16" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16">
+        <v>22450</v>
+      </c>
+      <c r="E16">
+        <v>3885</v>
+      </c>
+      <c r="F16">
+        <v>1426</v>
+      </c>
+      <c r="G16">
+        <v>923</v>
+      </c>
+      <c r="H16">
+        <v>28684</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C17" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17">
+        <v>1264</v>
+      </c>
+      <c r="E17">
+        <v>9904</v>
+      </c>
+      <c r="F17">
+        <v>1573</v>
+      </c>
+      <c r="G17">
+        <v>1675</v>
+      </c>
+      <c r="H17">
+        <v>14416</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C18" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18">
+        <v>44</v>
+      </c>
+      <c r="E18">
+        <v>222</v>
+      </c>
+      <c r="F18">
+        <v>143</v>
+      </c>
+      <c r="G18">
+        <v>125</v>
+      </c>
+      <c r="H18">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19">
+        <v>42</v>
+      </c>
+      <c r="E19">
+        <v>57</v>
+      </c>
+      <c r="F19">
+        <v>88</v>
+      </c>
+      <c r="G19">
+        <v>56</v>
+      </c>
+      <c r="H19">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>5</v>
+      </c>
+      <c r="B20" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C20" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20">
+        <v>41</v>
+      </c>
+      <c r="E20">
+        <v>33</v>
+      </c>
+      <c r="F20">
+        <v>173</v>
+      </c>
+      <c r="G20">
+        <v>64</v>
+      </c>
+      <c r="H20">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>6</v>
+      </c>
+      <c r="B21" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C21" t="s">
+        <v>47</v>
+      </c>
+      <c r="D21">
+        <v>11</v>
+      </c>
+      <c r="E21">
+        <v>32</v>
+      </c>
+      <c r="F21">
+        <v>48</v>
+      </c>
+      <c r="G21">
+        <v>32</v>
+      </c>
+      <c r="H21">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>7</v>
+      </c>
+      <c r="B22" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C22" t="s">
+        <v>47</v>
+      </c>
+      <c r="D22">
+        <v>54</v>
+      </c>
+      <c r="E22">
+        <v>112</v>
+      </c>
+      <c r="F22">
+        <v>33</v>
+      </c>
+      <c r="G22">
+        <v>30</v>
+      </c>
+      <c r="H22">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>8</v>
+      </c>
+      <c r="B23" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C23" t="s">
+        <v>47</v>
+      </c>
+      <c r="D23">
+        <v>58</v>
+      </c>
+      <c r="E23">
+        <v>661</v>
+      </c>
+      <c r="F23">
+        <v>97</v>
+      </c>
+      <c r="G23">
+        <v>42</v>
+      </c>
+      <c r="H23">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>9</v>
+      </c>
+      <c r="B24" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C24" t="s">
+        <v>47</v>
+      </c>
+      <c r="D24">
+        <v>388</v>
+      </c>
+      <c r="E24">
+        <v>2328</v>
+      </c>
+      <c r="F24">
+        <v>52</v>
+      </c>
+      <c r="G24">
+        <v>59</v>
+      </c>
+      <c r="H24">
+        <v>2827</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" t="s">
+        <v>44</v>
+      </c>
+      <c r="D26">
+        <v>384</v>
+      </c>
+      <c r="E26">
+        <v>434</v>
+      </c>
+      <c r="F26">
+        <v>2271</v>
+      </c>
+      <c r="G26">
+        <v>858</v>
+      </c>
+      <c r="H26">
+        <v>3947</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" t="s">
+        <v>45</v>
+      </c>
+      <c r="D27">
+        <v>131</v>
+      </c>
+      <c r="E27">
+        <v>128</v>
+      </c>
+      <c r="F27">
+        <v>414</v>
+      </c>
+      <c r="G27">
+        <v>284</v>
+      </c>
+      <c r="H27">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C28" t="s">
+        <v>47</v>
+      </c>
+      <c r="D28">
+        <v>74</v>
+      </c>
+      <c r="E28">
+        <v>113</v>
+      </c>
+      <c r="F28">
+        <v>1357</v>
+      </c>
+      <c r="G28">
+        <v>298</v>
+      </c>
+      <c r="H28">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C29" t="s">
+        <v>47</v>
+      </c>
+      <c r="D29">
+        <v>116</v>
+      </c>
+      <c r="E29">
+        <v>90</v>
+      </c>
+      <c r="F29">
+        <v>245</v>
+      </c>
+      <c r="G29">
+        <v>106</v>
+      </c>
+      <c r="H29">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C30" t="s">
+        <v>47</v>
+      </c>
+      <c r="D30">
+        <v>14</v>
+      </c>
+      <c r="E30">
+        <v>35</v>
+      </c>
+      <c r="F30">
+        <v>79</v>
+      </c>
+      <c r="G30">
+        <v>99</v>
+      </c>
+      <c r="H30">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C31" t="s">
+        <v>47</v>
+      </c>
+      <c r="D31">
+        <v>49</v>
+      </c>
+      <c r="E31">
+        <v>68</v>
+      </c>
+      <c r="F31">
+        <v>176</v>
+      </c>
+      <c r="G31">
+        <v>71</v>
+      </c>
+      <c r="H31">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="32"/>
+    <row r="33">
+      <c r="A33">
+        <v>4</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>44</v>
+      </c>
+      <c r="D33">
+        <v>2774</v>
+      </c>
+      <c r="E33">
+        <v>14431</v>
+      </c>
+      <c r="F33">
+        <v>13084</v>
+      </c>
+      <c r="G33">
+        <v>6774</v>
+      </c>
+      <c r="H33">
+        <v>37063</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>39</v>
+      </c>
+      <c r="B34" t="s">
+        <v>39</v>
+      </c>
+      <c r="C34" t="s">
+        <v>45</v>
+      </c>
+      <c r="D34">
+        <v>404</v>
+      </c>
+      <c r="E34">
+        <v>535</v>
+      </c>
+      <c r="F34">
+        <v>808</v>
+      </c>
+      <c r="G34">
+        <v>429</v>
+      </c>
+      <c r="H34">
+        <v>2176</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>1</v>
+      </c>
+      <c r="B35" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C35" t="s">
+        <v>47</v>
+      </c>
+      <c r="D35">
+        <v>1205</v>
+      </c>
+      <c r="E35">
+        <v>1232</v>
+      </c>
+      <c r="F35">
+        <v>911</v>
+      </c>
+      <c r="G35">
+        <v>509</v>
+      </c>
+      <c r="H35">
+        <v>3857</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>2</v>
+      </c>
+      <c r="B36" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C36" t="s">
+        <v>47</v>
+      </c>
+      <c r="D36">
+        <v>387</v>
+      </c>
+      <c r="E36">
+        <v>423</v>
+      </c>
+      <c r="F36">
+        <v>375</v>
+      </c>
+      <c r="G36">
+        <v>1351</v>
+      </c>
+      <c r="H36">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>3</v>
+      </c>
+      <c r="B37" t="s">
+        <v>597</v>
+      </c>
+      <c r="C37" t="s">
+        <v>47</v>
+      </c>
+      <c r="D37">
+        <v>86</v>
+      </c>
+      <c r="E37">
+        <v>10491</v>
+      </c>
+      <c r="F37">
+        <v>243</v>
+      </c>
+      <c r="G37">
+        <v>352</v>
+      </c>
+      <c r="H37">
+        <v>11172</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>4</v>
+      </c>
+      <c r="B38" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C38" t="s">
+        <v>47</v>
+      </c>
+      <c r="D38">
+        <v>288</v>
+      </c>
+      <c r="E38">
+        <v>277</v>
+      </c>
+      <c r="F38">
+        <v>9073</v>
+      </c>
+      <c r="G38">
+        <v>628</v>
+      </c>
+      <c r="H38">
+        <v>10266</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>5</v>
+      </c>
+      <c r="B39" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C39" t="s">
+        <v>47</v>
+      </c>
+      <c r="D39">
+        <v>12</v>
+      </c>
+      <c r="E39">
+        <v>59</v>
+      </c>
+      <c r="F39">
+        <v>80</v>
+      </c>
+      <c r="G39">
+        <v>64</v>
+      </c>
+      <c r="H39">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>6</v>
+      </c>
+      <c r="B40" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C40" t="s">
+        <v>47</v>
+      </c>
+      <c r="D40">
+        <v>38</v>
+      </c>
+      <c r="E40">
+        <v>27</v>
+      </c>
+      <c r="F40">
+        <v>19</v>
+      </c>
+      <c r="G40">
+        <v>27</v>
+      </c>
+      <c r="H40">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>7</v>
+      </c>
+      <c r="B41" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C41" t="s">
+        <v>47</v>
+      </c>
+      <c r="D41">
+        <v>45</v>
+      </c>
+      <c r="E41">
+        <v>54</v>
+      </c>
+      <c r="F41">
+        <v>158</v>
+      </c>
+      <c r="G41">
+        <v>76</v>
+      </c>
+      <c r="H41">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>8</v>
+      </c>
+      <c r="B42" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C42" t="s">
+        <v>47</v>
+      </c>
+      <c r="D42">
+        <v>9</v>
+      </c>
+      <c r="E42">
+        <v>24</v>
+      </c>
+      <c r="F42">
+        <v>66</v>
+      </c>
+      <c r="G42">
+        <v>94</v>
+      </c>
+      <c r="H42">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>9</v>
+      </c>
+      <c r="B43" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C43" t="s">
+        <v>47</v>
+      </c>
+      <c r="D43">
+        <v>300</v>
+      </c>
+      <c r="E43">
+        <v>1309</v>
+      </c>
+      <c r="F43">
+        <v>1351</v>
+      </c>
+      <c r="G43">
+        <v>3244</v>
+      </c>
+      <c r="H43">
+        <v>6204</v>
+      </c>
+    </row>
+    <row r="44"/>
+    <row r="45">
+      <c r="A45">
+        <v>5</v>
+      </c>
+      <c r="B45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C45" t="s">
+        <v>44</v>
+      </c>
+      <c r="D45">
+        <v>13228</v>
+      </c>
+      <c r="E45">
+        <v>18594</v>
+      </c>
+      <c r="F45">
+        <v>7415</v>
+      </c>
+      <c r="G45">
+        <v>2815</v>
+      </c>
+      <c r="H45">
+        <v>42052</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>39</v>
+      </c>
+      <c r="B46" t="s">
+        <v>39</v>
+      </c>
+      <c r="C46" t="s">
+        <v>45</v>
+      </c>
+      <c r="D46">
+        <v>459</v>
+      </c>
+      <c r="E46">
+        <v>780</v>
+      </c>
+      <c r="F46">
+        <v>530</v>
+      </c>
+      <c r="G46">
+        <v>187</v>
+      </c>
+      <c r="H46">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>1</v>
+      </c>
+      <c r="B47" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C47" t="s">
+        <v>47</v>
+      </c>
+      <c r="D47">
+        <v>349</v>
+      </c>
+      <c r="E47">
+        <v>808</v>
+      </c>
+      <c r="F47">
+        <v>595</v>
+      </c>
+      <c r="G47">
+        <v>220</v>
+      </c>
+      <c r="H47">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>2</v>
+      </c>
+      <c r="B48" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C48" t="s">
+        <v>47</v>
+      </c>
+      <c r="D48">
+        <v>2622</v>
+      </c>
+      <c r="E48">
+        <v>1223</v>
+      </c>
+      <c r="F48">
+        <v>1239</v>
+      </c>
+      <c r="G48">
+        <v>342</v>
+      </c>
+      <c r="H48">
+        <v>5426</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>3</v>
+      </c>
+      <c r="B49" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C49" t="s">
+        <v>47</v>
+      </c>
+      <c r="D49">
+        <v>65</v>
+      </c>
+      <c r="E49">
+        <v>88</v>
+      </c>
+      <c r="F49">
+        <v>53</v>
+      </c>
+      <c r="G49">
+        <v>36</v>
+      </c>
+      <c r="H49">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>4</v>
+      </c>
+      <c r="B50" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D50">
+        <v>5502</v>
+      </c>
+      <c r="E50">
+        <v>2841</v>
+      </c>
+      <c r="F50">
+        <v>180</v>
+      </c>
+      <c r="G50">
+        <v>521</v>
+      </c>
+      <c r="H50">
+        <v>9044</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>5</v>
+      </c>
+      <c r="B51" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C51" t="s">
+        <v>47</v>
+      </c>
+      <c r="D51">
+        <v>129</v>
+      </c>
+      <c r="E51">
+        <v>194</v>
+      </c>
+      <c r="F51">
+        <v>3787</v>
+      </c>
+      <c r="G51">
+        <v>395</v>
+      </c>
+      <c r="H51">
+        <v>4505</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D52">
+        <v>63</v>
+      </c>
+      <c r="E52">
+        <v>37</v>
+      </c>
+      <c r="F52">
+        <v>43</v>
+      </c>
+      <c r="G52">
+        <v>43</v>
+      </c>
+      <c r="H52">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>7</v>
+      </c>
+      <c r="B53" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C53" t="s">
+        <v>47</v>
+      </c>
+      <c r="D53">
+        <v>68</v>
+      </c>
+      <c r="E53">
+        <v>96</v>
+      </c>
+      <c r="F53">
+        <v>307</v>
+      </c>
+      <c r="G53">
+        <v>994</v>
+      </c>
+      <c r="H53">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>8</v>
+      </c>
+      <c r="B54" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C54" t="s">
+        <v>47</v>
+      </c>
+      <c r="D54">
+        <v>56</v>
+      </c>
+      <c r="E54">
+        <v>33</v>
+      </c>
+      <c r="F54">
+        <v>22</v>
+      </c>
+      <c r="G54">
+        <v>11</v>
+      </c>
+      <c r="H54">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>9</v>
+      </c>
+      <c r="B55" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C55" t="s">
+        <v>47</v>
+      </c>
+      <c r="D55">
+        <v>3915</v>
+      </c>
+      <c r="E55">
+        <v>12494</v>
+      </c>
+      <c r="F55">
+        <v>659</v>
+      </c>
+      <c r="G55">
+        <v>66</v>
+      </c>
+      <c r="H55">
+        <v>17134</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" t="s">
+        <v>44</v>
+      </c>
+      <c r="D57">
+        <v>90</v>
+      </c>
+      <c r="E57">
+        <v>103</v>
+      </c>
+      <c r="F57">
+        <v>122</v>
+      </c>
+      <c r="G57">
+        <v>180</v>
+      </c>
+      <c r="H57">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>39</v>
+      </c>
+      <c r="B58" t="s">
+        <v>39</v>
+      </c>
+      <c r="C58" t="s">
+        <v>45</v>
+      </c>
+      <c r="D58">
+        <v>63</v>
+      </c>
+      <c r="E58">
+        <v>69</v>
+      </c>
+      <c r="F58">
+        <v>43</v>
+      </c>
+      <c r="G58">
+        <v>56</v>
+      </c>
+      <c r="H58">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D59">
+        <v>27</v>
+      </c>
+      <c r="E59">
+        <v>34</v>
+      </c>
+      <c r="F59">
+        <v>79</v>
+      </c>
+      <c r="G59">
+        <v>124</v>
+      </c>
+      <c r="H59">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="60"/>
+    <row r="61">
+      <c r="A61">
+        <v>7</v>
+      </c>
+      <c r="B61" t="s">
+        <v>12</v>
+      </c>
+      <c r="C61" t="s">
+        <v>44</v>
+      </c>
+      <c r="D61">
+        <v>493</v>
+      </c>
+      <c r="E61">
+        <v>420</v>
+      </c>
+      <c r="F61">
+        <v>272</v>
+      </c>
+      <c r="G61">
+        <v>194</v>
+      </c>
+      <c r="H61">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>39</v>
+      </c>
+      <c r="B62" t="s">
+        <v>39</v>
+      </c>
+      <c r="C62" t="s">
+        <v>45</v>
+      </c>
+      <c r="D62">
+        <v>190</v>
+      </c>
+      <c r="E62">
+        <v>157</v>
+      </c>
+      <c r="F62">
+        <v>107</v>
+      </c>
+      <c r="G62">
+        <v>95</v>
+      </c>
+      <c r="H62">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1</v>
+      </c>
+      <c r="B63" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C63" t="s">
+        <v>47</v>
+      </c>
+      <c r="D63">
+        <v>168</v>
+      </c>
+      <c r="E63">
+        <v>149</v>
+      </c>
+      <c r="F63">
+        <v>74</v>
+      </c>
+      <c r="G63">
+        <v>50</v>
+      </c>
+      <c r="H63">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>2</v>
+      </c>
+      <c r="B64" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C64" t="s">
+        <v>47</v>
+      </c>
+      <c r="D64">
+        <v>62</v>
+      </c>
+      <c r="E64">
+        <v>72</v>
+      </c>
+      <c r="F64">
+        <v>56</v>
+      </c>
+      <c r="G64">
+        <v>26</v>
+      </c>
+      <c r="H64">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>3</v>
+      </c>
+      <c r="B65" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C65" t="s">
+        <v>47</v>
+      </c>
+      <c r="D65">
+        <v>31</v>
+      </c>
+      <c r="E65">
+        <v>18</v>
+      </c>
+      <c r="F65">
+        <v>20</v>
+      </c>
+      <c r="G65">
+        <v>12</v>
+      </c>
+      <c r="H65">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>4</v>
+      </c>
+      <c r="B66" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C66" t="s">
+        <v>47</v>
+      </c>
+      <c r="D66">
+        <v>42</v>
+      </c>
+      <c r="E66">
+        <v>24</v>
+      </c>
+      <c r="F66">
+        <v>15</v>
+      </c>
+      <c r="G66">
+        <v>11</v>
+      </c>
+      <c r="H66">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="67"/>
+    <row r="68">
+      <c r="A68">
+        <v>8</v>
+      </c>
+      <c r="B68" t="s">
+        <v>13</v>
+      </c>
+      <c r="C68" t="s">
+        <v>44</v>
+      </c>
+      <c r="D68">
+        <v>5152</v>
+      </c>
+      <c r="E68">
+        <v>9534</v>
+      </c>
+      <c r="F68">
+        <v>4654</v>
+      </c>
+      <c r="G68">
+        <v>4699</v>
+      </c>
+      <c r="H68">
+        <v>24039</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>39</v>
+      </c>
+      <c r="B69" t="s">
+        <v>39</v>
+      </c>
+      <c r="C69" t="s">
+        <v>45</v>
+      </c>
+      <c r="D69">
+        <v>285</v>
+      </c>
+      <c r="E69">
+        <v>410</v>
+      </c>
+      <c r="F69">
+        <v>385</v>
+      </c>
+      <c r="G69">
+        <v>297</v>
+      </c>
+      <c r="H69">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>1</v>
+      </c>
+      <c r="B70" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C70" t="s">
+        <v>47</v>
+      </c>
+      <c r="D70">
+        <v>3730</v>
+      </c>
+      <c r="E70">
+        <v>2339</v>
+      </c>
+      <c r="F70">
+        <v>925</v>
+      </c>
+      <c r="G70">
+        <v>333</v>
+      </c>
+      <c r="H70">
+        <v>7327</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>2</v>
+      </c>
+      <c r="B71" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C71" t="s">
+        <v>47</v>
+      </c>
+      <c r="D71">
+        <v>449</v>
+      </c>
+      <c r="E71">
+        <v>5597</v>
+      </c>
+      <c r="F71">
+        <v>246</v>
+      </c>
+      <c r="G71">
+        <v>200</v>
+      </c>
+      <c r="H71">
+        <v>6492</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>3</v>
+      </c>
+      <c r="B72" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C72" t="s">
+        <v>47</v>
+      </c>
+      <c r="D72">
+        <v>130</v>
+      </c>
+      <c r="E72">
+        <v>52</v>
+      </c>
+      <c r="F72">
+        <v>39</v>
+      </c>
+      <c r="G72">
+        <v>32</v>
+      </c>
+      <c r="H72">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>4</v>
+      </c>
+      <c r="B73" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C73" t="s">
+        <v>47</v>
+      </c>
+      <c r="D73">
+        <v>63</v>
+      </c>
+      <c r="E73">
+        <v>306</v>
+      </c>
+      <c r="F73">
+        <v>43</v>
+      </c>
+      <c r="G73">
+        <v>58</v>
+      </c>
+      <c r="H73">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>5</v>
+      </c>
+      <c r="B74" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C74" t="s">
+        <v>47</v>
+      </c>
+      <c r="D74">
+        <v>419</v>
+      </c>
+      <c r="E74">
+        <v>140</v>
+      </c>
+      <c r="F74">
+        <v>40</v>
+      </c>
+      <c r="G74">
+        <v>26</v>
+      </c>
+      <c r="H74">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>6</v>
+      </c>
+      <c r="B75" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C75" t="s">
+        <v>47</v>
+      </c>
+      <c r="D75">
+        <v>11</v>
+      </c>
+      <c r="E75">
+        <v>44</v>
+      </c>
+      <c r="F75">
+        <v>25</v>
+      </c>
+      <c r="G75">
+        <v>18</v>
+      </c>
+      <c r="H75">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>7</v>
+      </c>
+      <c r="B76" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C76" t="s">
+        <v>47</v>
+      </c>
+      <c r="D76">
+        <v>9</v>
+      </c>
+      <c r="E76">
+        <v>69</v>
+      </c>
+      <c r="F76">
+        <v>50</v>
+      </c>
+      <c r="G76">
+        <v>15</v>
+      </c>
+      <c r="H76">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>8</v>
+      </c>
+      <c r="B77" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C77" t="s">
+        <v>47</v>
+      </c>
+      <c r="D77">
+        <v>17</v>
+      </c>
+      <c r="E77">
+        <v>29</v>
+      </c>
+      <c r="F77">
+        <v>1455</v>
+      </c>
+      <c r="G77">
+        <v>496</v>
+      </c>
+      <c r="H77">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>9</v>
+      </c>
+      <c r="B78" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C78" t="s">
+        <v>47</v>
+      </c>
+      <c r="D78">
+        <v>39</v>
+      </c>
+      <c r="E78">
+        <v>548</v>
+      </c>
+      <c r="F78">
+        <v>1446</v>
+      </c>
+      <c r="G78">
+        <v>3224</v>
+      </c>
+      <c r="H78">
+        <v>5257</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>9</v>
+      </c>
+      <c r="B80" t="s">
+        <v>14</v>
+      </c>
+      <c r="C80" t="s">
+        <v>44</v>
+      </c>
+      <c r="D80">
+        <v>184</v>
+      </c>
+      <c r="E80">
+        <v>302</v>
+      </c>
+      <c r="F80">
+        <v>252</v>
+      </c>
+      <c r="G80">
+        <v>105</v>
+      </c>
+      <c r="H80">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>39</v>
+      </c>
+      <c r="B81" t="s">
+        <v>39</v>
+      </c>
+      <c r="C81" t="s">
+        <v>45</v>
+      </c>
+      <c r="D81">
+        <v>62</v>
+      </c>
+      <c r="E81">
+        <v>112</v>
+      </c>
+      <c r="F81">
+        <v>39</v>
+      </c>
+      <c r="G81">
+        <v>46</v>
+      </c>
+      <c r="H81">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C82" t="s">
+        <v>47</v>
+      </c>
+      <c r="D82">
+        <v>84</v>
+      </c>
+      <c r="E82">
+        <v>83</v>
+      </c>
+      <c r="F82">
+        <v>42</v>
+      </c>
+      <c r="G82">
+        <v>21</v>
+      </c>
+      <c r="H82">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C83" t="s">
+        <v>47</v>
+      </c>
+      <c r="D83">
+        <v>11</v>
+      </c>
+      <c r="E83">
+        <v>34</v>
+      </c>
+      <c r="F83">
+        <v>104</v>
+      </c>
+      <c r="G83">
+        <v>17</v>
+      </c>
+      <c r="H83">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C84" t="s">
+        <v>47</v>
+      </c>
+      <c r="D84">
+        <v>4</v>
+      </c>
+      <c r="E84">
+        <v>7</v>
+      </c>
+      <c r="F84">
+        <v>2</v>
+      </c>
+      <c r="G84">
+        <v>6</v>
+      </c>
+      <c r="H84">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C85" t="s">
+        <v>47</v>
+      </c>
+      <c r="D85">
+        <v>9</v>
+      </c>
+      <c r="E85">
+        <v>4</v>
+      </c>
+      <c r="F85">
+        <v>5</v>
+      </c>
+      <c r="G85">
+        <v>6</v>
+      </c>
+      <c r="H85">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>5</v>
+      </c>
+      <c r="B86" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C86" t="s">
+        <v>47</v>
+      </c>
+      <c r="D86">
+        <v>4</v>
+      </c>
+      <c r="E86">
+        <v>22</v>
+      </c>
+      <c r="F86">
+        <v>4</v>
+      </c>
+      <c r="G86">
+        <v>2</v>
+      </c>
+      <c r="H86">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>6</v>
+      </c>
+      <c r="B87" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C87" t="s">
+        <v>47</v>
+      </c>
+      <c r="D87">
+        <v>10</v>
+      </c>
+      <c r="E87">
+        <v>40</v>
+      </c>
+      <c r="F87">
+        <v>56</v>
+      </c>
+      <c r="G87">
+        <v>7</v>
+      </c>
+      <c r="H87">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="88"/>
+    <row r="89">
+      <c r="A89">
+        <v>10</v>
+      </c>
+      <c r="B89" t="s">
+        <v>15</v>
+      </c>
+      <c r="C89" t="s">
+        <v>44</v>
+      </c>
+      <c r="D89">
+        <v>333</v>
+      </c>
+      <c r="E89">
+        <v>292</v>
+      </c>
+      <c r="F89">
+        <v>1309</v>
+      </c>
+      <c r="G89">
+        <v>1260</v>
+      </c>
+      <c r="H89">
+        <v>3194</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>39</v>
+      </c>
+      <c r="B90" t="s">
+        <v>39</v>
+      </c>
+      <c r="C90" t="s">
+        <v>45</v>
+      </c>
+      <c r="D90">
+        <v>43</v>
+      </c>
+      <c r="E90">
+        <v>59</v>
+      </c>
+      <c r="F90">
+        <v>265</v>
+      </c>
+      <c r="G90">
+        <v>247</v>
+      </c>
+      <c r="H90">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>1</v>
+      </c>
+      <c r="B91" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C91" t="s">
+        <v>47</v>
+      </c>
+      <c r="D91">
+        <v>72</v>
+      </c>
+      <c r="E91">
+        <v>103</v>
+      </c>
+      <c r="F91">
+        <v>356</v>
+      </c>
+      <c r="G91">
+        <v>604</v>
+      </c>
+      <c r="H91">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>2</v>
+      </c>
+      <c r="B92" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C92" t="s">
+        <v>47</v>
+      </c>
+      <c r="D92">
+        <v>59</v>
+      </c>
+      <c r="E92">
+        <v>56</v>
+      </c>
+      <c r="F92">
+        <v>146</v>
+      </c>
+      <c r="G92">
+        <v>144</v>
+      </c>
+      <c r="H92">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>3</v>
+      </c>
+      <c r="B93" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C93" t="s">
+        <v>47</v>
+      </c>
+      <c r="D93">
+        <v>10</v>
+      </c>
+      <c r="E93">
+        <v>19</v>
+      </c>
+      <c r="F93">
+        <v>64</v>
+      </c>
+      <c r="G93">
+        <v>64</v>
+      </c>
+      <c r="H93">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>4</v>
+      </c>
+      <c r="B94" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C94" t="s">
+        <v>47</v>
+      </c>
+      <c r="D94">
+        <v>128</v>
+      </c>
+      <c r="E94">
+        <v>23</v>
+      </c>
+      <c r="F94">
+        <v>27</v>
+      </c>
+      <c r="G94">
+        <v>83</v>
+      </c>
+      <c r="H94">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>5</v>
+      </c>
+      <c r="B95" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C95" t="s">
+        <v>47</v>
+      </c>
+      <c r="D95">
+        <v>7</v>
+      </c>
+      <c r="E95">
+        <v>10</v>
+      </c>
+      <c r="F95">
+        <v>159</v>
+      </c>
+      <c r="G95">
+        <v>46</v>
+      </c>
+      <c r="H95">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>6</v>
+      </c>
+      <c r="B96" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C96" t="s">
+        <v>47</v>
+      </c>
+      <c r="D96">
+        <v>1</v>
+      </c>
+      <c r="E96">
+        <v>4</v>
+      </c>
+      <c r="F96">
+        <v>12</v>
+      </c>
+      <c r="G96">
+        <v>22</v>
+      </c>
+      <c r="H96">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>7</v>
+      </c>
+      <c r="B97" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C97" t="s">
+        <v>47</v>
+      </c>
+      <c r="D97">
+        <v>13</v>
+      </c>
+      <c r="E97">
+        <v>18</v>
+      </c>
+      <c r="F97">
+        <v>280</v>
+      </c>
+      <c r="G97">
+        <v>50</v>
+      </c>
+      <c r="H97">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="98"/>
+    <row r="99">
+      <c r="A99">
+        <v>12</v>
+      </c>
+      <c r="B99" t="s">
+        <v>16</v>
+      </c>
+      <c r="C99" t="s">
+        <v>44</v>
+      </c>
+      <c r="D99">
+        <v>3576</v>
+      </c>
+      <c r="E99">
+        <v>10692</v>
+      </c>
+      <c r="F99">
+        <v>3244</v>
+      </c>
+      <c r="G99">
+        <v>2987</v>
+      </c>
+      <c r="H99">
+        <v>20499</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>39</v>
+      </c>
+      <c r="B100" t="s">
+        <v>39</v>
+      </c>
+      <c r="C100" t="s">
+        <v>45</v>
+      </c>
+      <c r="D100">
+        <v>316</v>
+      </c>
+      <c r="E100">
+        <v>492</v>
+      </c>
+      <c r="F100">
+        <v>118</v>
+      </c>
+      <c r="G100">
+        <v>220</v>
+      </c>
+      <c r="H100">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>1</v>
+      </c>
+      <c r="B101" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C101" t="s">
+        <v>47</v>
+      </c>
+      <c r="D101">
+        <v>2626</v>
+      </c>
+      <c r="E101">
+        <v>8493</v>
+      </c>
+      <c r="F101">
+        <v>203</v>
+      </c>
+      <c r="G101">
+        <v>1746</v>
+      </c>
+      <c r="H101">
+        <v>13068</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>2</v>
+      </c>
+      <c r="B102" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C102" t="s">
+        <v>47</v>
+      </c>
+      <c r="D102">
+        <v>174</v>
+      </c>
+      <c r="E102">
+        <v>277</v>
+      </c>
+      <c r="F102">
+        <v>535</v>
+      </c>
+      <c r="G102">
+        <v>212</v>
+      </c>
+      <c r="H102">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>3</v>
+      </c>
+      <c r="B103" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C103" t="s">
+        <v>47</v>
+      </c>
+      <c r="D103">
+        <v>206</v>
+      </c>
+      <c r="E103">
+        <v>1102</v>
+      </c>
+      <c r="F103">
+        <v>26</v>
+      </c>
+      <c r="G103">
+        <v>89</v>
+      </c>
+      <c r="H103">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>4</v>
+      </c>
+      <c r="B104" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C104" t="s">
+        <v>47</v>
+      </c>
+      <c r="D104">
+        <v>62</v>
+      </c>
+      <c r="E104">
+        <v>74</v>
+      </c>
+      <c r="F104">
+        <v>570</v>
+      </c>
+      <c r="G104">
+        <v>442</v>
+      </c>
+      <c r="H104">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>5</v>
+      </c>
+      <c r="B105" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C105" t="s">
+        <v>47</v>
+      </c>
+      <c r="D105">
+        <v>56</v>
+      </c>
+      <c r="E105">
+        <v>59</v>
+      </c>
+      <c r="F105">
+        <v>19</v>
+      </c>
+      <c r="G105">
+        <v>20</v>
+      </c>
+      <c r="H105">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>6</v>
+      </c>
+      <c r="B106" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C106" t="s">
+        <v>47</v>
+      </c>
+      <c r="D106">
+        <v>23</v>
+      </c>
+      <c r="E106">
+        <v>40</v>
+      </c>
+      <c r="F106">
+        <v>13</v>
+      </c>
+      <c r="G106">
+        <v>17</v>
+      </c>
+      <c r="H106">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>7</v>
+      </c>
+      <c r="B107" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C107" t="s">
+        <v>47</v>
+      </c>
+      <c r="D107">
+        <v>58</v>
+      </c>
+      <c r="E107">
+        <v>132</v>
+      </c>
+      <c r="F107">
+        <v>1741</v>
+      </c>
+      <c r="G107">
+        <v>222</v>
+      </c>
+      <c r="H107">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>8</v>
+      </c>
+      <c r="B108" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C108" t="s">
+        <v>47</v>
+      </c>
+      <c r="D108">
+        <v>45</v>
+      </c>
+      <c r="E108">
+        <v>13</v>
+      </c>
+      <c r="F108">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>9</v>
+      </c>
+      <c r="H108">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>9</v>
+      </c>
+      <c r="B109" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C109" t="s">
+        <v>47</v>
+      </c>
+      <c r="D109">
+        <v>10</v>
+      </c>
+      <c r="E109">
+        <v>10</v>
+      </c>
+      <c r="F109">
+        <v>11</v>
+      </c>
+      <c r="G109">
+        <v>10</v>
+      </c>
+      <c r="H109">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="110"/>
+    <row r="111">
+      <c r="A111">
+        <v>13</v>
+      </c>
+      <c r="B111" t="s">
+        <v>17</v>
+      </c>
+      <c r="C111" t="s">
+        <v>44</v>
+      </c>
+      <c r="D111">
+        <v>71</v>
+      </c>
+      <c r="E111">
+        <v>252</v>
+      </c>
+      <c r="F111">
+        <v>206</v>
+      </c>
+      <c r="G111">
+        <v>93</v>
+      </c>
+      <c r="H111">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>39</v>
+      </c>
+      <c r="B112" t="s">
+        <v>39</v>
+      </c>
+      <c r="C112" t="s">
+        <v>45</v>
+      </c>
+      <c r="D112">
+        <v>14</v>
+      </c>
+      <c r="E112">
+        <v>44</v>
+      </c>
+      <c r="F112">
+        <v>36</v>
+      </c>
+      <c r="G112">
+        <v>20</v>
+      </c>
+      <c r="H112">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>1</v>
+      </c>
+      <c r="B113" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C113" t="s">
+        <v>47</v>
+      </c>
+      <c r="D113">
+        <v>19</v>
+      </c>
+      <c r="E113">
+        <v>38</v>
+      </c>
+      <c r="F113">
+        <v>119</v>
+      </c>
+      <c r="G113">
+        <v>29</v>
+      </c>
+      <c r="H113">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>2</v>
+      </c>
+      <c r="B114" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C114" t="s">
+        <v>47</v>
+      </c>
+      <c r="D114">
+        <v>13</v>
+      </c>
+      <c r="E114">
+        <v>139</v>
+      </c>
+      <c r="F114">
+        <v>33</v>
+      </c>
+      <c r="G114">
+        <v>28</v>
+      </c>
+      <c r="H114">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>3</v>
+      </c>
+      <c r="B115" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C115" t="s">
+        <v>47</v>
+      </c>
+      <c r="D115">
+        <v>6</v>
+      </c>
+      <c r="E115">
+        <v>2</v>
+      </c>
+      <c r="F115">
+        <v>7</v>
+      </c>
+      <c r="G115">
+        <v>3</v>
+      </c>
+      <c r="H115">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>4</v>
+      </c>
+      <c r="B116" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C116" t="s">
+        <v>47</v>
+      </c>
+      <c r="D116">
+        <v>15</v>
+      </c>
+      <c r="E116">
+        <v>21</v>
+      </c>
+      <c r="F116">
+        <v>9</v>
+      </c>
+      <c r="G116">
+        <v>5</v>
+      </c>
+      <c r="H116">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>5</v>
+      </c>
+      <c r="B117" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C117" t="s">
+        <v>47</v>
+      </c>
+      <c r="D117">
+        <v>1</v>
+      </c>
+      <c r="E117">
+        <v>3</v>
+      </c>
+      <c r="F117">
+        <v>1</v>
+      </c>
+      <c r="G117">
+        <v>5</v>
+      </c>
+      <c r="H117">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>6</v>
+      </c>
+      <c r="B118" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C118" t="s">
+        <v>47</v>
+      </c>
+      <c r="D118">
+        <v>3</v>
+      </c>
+      <c r="E118">
+        <v>5</v>
+      </c>
+      <c r="F118">
+        <v>1</v>
+      </c>
+      <c r="G118">
+        <v>3</v>
+      </c>
+      <c r="H118">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="119"/>
+    <row r="120">
+      <c r="A120">
+        <v>14</v>
+      </c>
+      <c r="B120" t="s">
+        <v>18</v>
+      </c>
+      <c r="C120" t="s">
+        <v>44</v>
+      </c>
+      <c r="D120">
+        <v>13344</v>
+      </c>
+      <c r="E120">
+        <v>14438</v>
+      </c>
+      <c r="F120">
+        <v>9279</v>
+      </c>
+      <c r="G120">
+        <v>10125</v>
+      </c>
+      <c r="H120">
+        <v>47186</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>39</v>
+      </c>
+      <c r="B121" t="s">
+        <v>39</v>
+      </c>
+      <c r="C121" t="s">
+        <v>45</v>
+      </c>
+      <c r="D121">
+        <v>475</v>
+      </c>
+      <c r="E121">
+        <v>585</v>
+      </c>
+      <c r="F121">
+        <v>358</v>
+      </c>
+      <c r="G121">
+        <v>328</v>
+      </c>
+      <c r="H121">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>1</v>
+      </c>
+      <c r="B122" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C122" t="s">
+        <v>47</v>
+      </c>
+      <c r="D122">
+        <v>11908</v>
+      </c>
+      <c r="E122">
+        <v>5143</v>
+      </c>
+      <c r="F122">
+        <v>702</v>
+      </c>
+      <c r="G122">
+        <v>850</v>
+      </c>
+      <c r="H122">
+        <v>18603</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>2</v>
+      </c>
+      <c r="B123" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C123" t="s">
+        <v>47</v>
+      </c>
+      <c r="D123">
+        <v>123</v>
+      </c>
+      <c r="E123">
+        <v>692</v>
+      </c>
+      <c r="F123">
+        <v>4486</v>
+      </c>
+      <c r="G123">
+        <v>8236</v>
+      </c>
+      <c r="H123">
+        <v>13537</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>3</v>
+      </c>
+      <c r="B124" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C124" t="s">
+        <v>47</v>
+      </c>
+      <c r="D124">
+        <v>39</v>
+      </c>
+      <c r="E124">
+        <v>88</v>
+      </c>
+      <c r="F124">
+        <v>26</v>
+      </c>
+      <c r="G124">
+        <v>39</v>
+      </c>
+      <c r="H124">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>4</v>
+      </c>
+      <c r="B125" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C125" t="s">
+        <v>47</v>
+      </c>
+      <c r="D125">
+        <v>110</v>
+      </c>
+      <c r="E125">
+        <v>4027</v>
+      </c>
+      <c r="F125">
+        <v>960</v>
+      </c>
+      <c r="G125">
+        <v>491</v>
+      </c>
+      <c r="H125">
+        <v>5588</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>5</v>
+      </c>
+      <c r="B126" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C126" t="s">
+        <v>47</v>
+      </c>
+      <c r="D126">
+        <v>26</v>
+      </c>
+      <c r="E126">
+        <v>76</v>
+      </c>
+      <c r="F126">
+        <v>34</v>
+      </c>
+      <c r="G126">
+        <v>17</v>
+      </c>
+      <c r="H126">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>6</v>
+      </c>
+      <c r="B127" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C127" t="s">
+        <v>47</v>
+      </c>
+      <c r="D127">
+        <v>16</v>
+      </c>
+      <c r="E127">
+        <v>56</v>
+      </c>
+      <c r="F127">
+        <v>29</v>
+      </c>
+      <c r="G127">
+        <v>15</v>
+      </c>
+      <c r="H127">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>7</v>
+      </c>
+      <c r="B128" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C128" t="s">
+        <v>47</v>
+      </c>
+      <c r="D128">
+        <v>613</v>
+      </c>
+      <c r="E128">
+        <v>3683</v>
+      </c>
+      <c r="F128">
+        <v>1963</v>
+      </c>
+      <c r="G128">
+        <v>79</v>
+      </c>
+      <c r="H128">
+        <v>6338</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>8</v>
+      </c>
+      <c r="B129" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C129" t="s">
+        <v>47</v>
+      </c>
+      <c r="D129">
+        <v>21</v>
+      </c>
+      <c r="E129">
+        <v>48</v>
+      </c>
+      <c r="F129">
+        <v>694</v>
+      </c>
+      <c r="G129">
+        <v>40</v>
+      </c>
+      <c r="H129">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>9</v>
+      </c>
+      <c r="B130" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C130" t="s">
+        <v>47</v>
+      </c>
+      <c r="D130">
+        <v>13</v>
+      </c>
+      <c r="E130">
+        <v>40</v>
+      </c>
+      <c r="F130">
+        <v>27</v>
+      </c>
+      <c r="G130">
+        <v>30</v>
+      </c>
+      <c r="H130">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="131"/>
+    <row r="132">
+      <c r="A132">
+        <v>16</v>
+      </c>
+      <c r="B132" t="s">
+        <v>20</v>
+      </c>
+      <c r="C132" t="s">
+        <v>44</v>
+      </c>
+      <c r="D132">
+        <v>17</v>
+      </c>
+      <c r="E132">
+        <v>47</v>
+      </c>
+      <c r="F132">
+        <v>304</v>
+      </c>
+      <c r="G132">
+        <v>109</v>
+      </c>
+      <c r="H132">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>39</v>
+      </c>
+      <c r="B133" t="s">
+        <v>39</v>
+      </c>
+      <c r="C133" t="s">
+        <v>45</v>
+      </c>
+      <c r="D133">
+        <v>8</v>
+      </c>
+      <c r="E133">
+        <v>17</v>
+      </c>
+      <c r="F133">
+        <v>66</v>
+      </c>
+      <c r="G133">
+        <v>6</v>
+      </c>
+      <c r="H133">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>1</v>
+      </c>
+      <c r="B134" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C134" t="s">
+        <v>47</v>
+      </c>
+      <c r="D134">
+        <v>7</v>
+      </c>
+      <c r="E134">
+        <v>24</v>
+      </c>
+      <c r="F134">
+        <v>223</v>
+      </c>
+      <c r="G134">
+        <v>103</v>
+      </c>
+      <c r="H134">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>2</v>
+      </c>
+      <c r="B135" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C135" t="s">
+        <v>47</v>
+      </c>
+      <c r="D135">
+        <v>2</v>
+      </c>
+      <c r="E135">
+        <v>6</v>
+      </c>
+      <c r="F135">
+        <v>15</v>
+      </c>
+      <c r="G135">
+        <v>0</v>
+      </c>
+      <c r="H135">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="136"/>
+    <row r="137">
+      <c r="A137">
+        <v>17</v>
+      </c>
+      <c r="B137" t="s">
+        <v>21</v>
+      </c>
+      <c r="C137" t="s">
+        <v>44</v>
+      </c>
+      <c r="D137">
+        <v>4243</v>
+      </c>
+      <c r="E137">
+        <v>13153</v>
+      </c>
+      <c r="F137">
+        <v>1889</v>
+      </c>
+      <c r="G137">
+        <v>1588</v>
+      </c>
+      <c r="H137">
+        <v>20873</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>39</v>
+      </c>
+      <c r="B138" t="s">
+        <v>39</v>
+      </c>
+      <c r="C138" t="s">
+        <v>45</v>
+      </c>
+      <c r="D138">
+        <v>200</v>
+      </c>
+      <c r="E138">
+        <v>446</v>
+      </c>
+      <c r="F138">
+        <v>163</v>
+      </c>
+      <c r="G138">
+        <v>67</v>
+      </c>
+      <c r="H138">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>1</v>
+      </c>
+      <c r="B139" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C139" t="s">
+        <v>47</v>
+      </c>
+      <c r="D139">
+        <v>3182</v>
+      </c>
+      <c r="E139">
+        <v>6218</v>
+      </c>
+      <c r="F139">
+        <v>448</v>
+      </c>
+      <c r="G139">
+        <v>296</v>
+      </c>
+      <c r="H139">
+        <v>10144</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>2</v>
+      </c>
+      <c r="B140" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C140" t="s">
+        <v>47</v>
+      </c>
+      <c r="D140">
+        <v>690</v>
+      </c>
+      <c r="E140">
+        <v>6288</v>
+      </c>
+      <c r="F140">
+        <v>271</v>
+      </c>
+      <c r="G140">
+        <v>1008</v>
+      </c>
+      <c r="H140">
+        <v>8257</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>3</v>
+      </c>
+      <c r="B141" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C141" t="s">
+        <v>47</v>
+      </c>
+      <c r="D141">
+        <v>32</v>
+      </c>
+      <c r="E141">
+        <v>57</v>
+      </c>
+      <c r="F141">
+        <v>901</v>
+      </c>
+      <c r="G141">
+        <v>139</v>
+      </c>
+      <c r="H141">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>4</v>
+      </c>
+      <c r="B142" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C142" t="s">
+        <v>47</v>
+      </c>
+      <c r="D142">
+        <v>39</v>
+      </c>
+      <c r="E142">
+        <v>30</v>
+      </c>
+      <c r="F142">
+        <v>27</v>
+      </c>
+      <c r="G142">
+        <v>11</v>
+      </c>
+      <c r="H142">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>5</v>
+      </c>
+      <c r="B143" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C143" t="s">
+        <v>47</v>
+      </c>
+      <c r="D143">
+        <v>12</v>
+      </c>
+      <c r="E143">
+        <v>25</v>
+      </c>
+      <c r="F143">
+        <v>10</v>
+      </c>
+      <c r="G143">
+        <v>25</v>
+      </c>
+      <c r="H143">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>6</v>
+      </c>
+      <c r="B144" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C144" t="s">
+        <v>47</v>
+      </c>
+      <c r="D144">
+        <v>36</v>
+      </c>
+      <c r="E144">
+        <v>41</v>
+      </c>
+      <c r="F144">
+        <v>11</v>
+      </c>
+      <c r="G144">
+        <v>4</v>
+      </c>
+      <c r="H144">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>7</v>
+      </c>
+      <c r="B145" t="s">
+        <v>902</v>
+      </c>
+      <c r="C145" t="s">
+        <v>47</v>
+      </c>
+      <c r="D145">
+        <v>24</v>
+      </c>
+      <c r="E145">
+        <v>24</v>
+      </c>
+      <c r="F145">
+        <v>30</v>
+      </c>
+      <c r="G145">
+        <v>20</v>
+      </c>
+      <c r="H145">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>8</v>
+      </c>
+      <c r="B146" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C146" t="s">
+        <v>47</v>
+      </c>
+      <c r="D146">
+        <v>13</v>
+      </c>
+      <c r="E146">
+        <v>11</v>
+      </c>
+      <c r="F146">
+        <v>17</v>
+      </c>
+      <c r="G146">
+        <v>10</v>
+      </c>
+      <c r="H146">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>9</v>
+      </c>
+      <c r="B147" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C147" t="s">
+        <v>47</v>
+      </c>
+      <c r="D147">
+        <v>15</v>
+      </c>
+      <c r="E147">
+        <v>13</v>
+      </c>
+      <c r="F147">
+        <v>11</v>
+      </c>
+      <c r="G147">
+        <v>8</v>
+      </c>
+      <c r="H147">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="148"/>
+    <row r="149">
+      <c r="A149">
+        <v>18</v>
+      </c>
+      <c r="B149" t="s">
+        <v>22</v>
+      </c>
+      <c r="C149" t="s">
+        <v>44</v>
+      </c>
+      <c r="D149">
+        <v>1635</v>
+      </c>
+      <c r="E149">
+        <v>7417</v>
+      </c>
+      <c r="F149">
+        <v>351</v>
+      </c>
+      <c r="G149">
+        <v>171</v>
+      </c>
+      <c r="H149">
+        <v>9574</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>39</v>
+      </c>
+      <c r="B150" t="s">
+        <v>39</v>
+      </c>
+      <c r="C150" t="s">
+        <v>45</v>
+      </c>
+      <c r="D150">
+        <v>144</v>
+      </c>
+      <c r="E150">
+        <v>334</v>
+      </c>
+      <c r="F150">
+        <v>61</v>
+      </c>
+      <c r="G150">
+        <v>24</v>
+      </c>
+      <c r="H150">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>1</v>
+      </c>
+      <c r="B151" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C151" t="s">
+        <v>47</v>
+      </c>
+      <c r="D151">
+        <v>1350</v>
+      </c>
+      <c r="E151">
+        <v>6120</v>
+      </c>
+      <c r="F151">
+        <v>168</v>
+      </c>
+      <c r="G151">
+        <v>77</v>
+      </c>
+      <c r="H151">
+        <v>7715</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>2</v>
+      </c>
+      <c r="B152" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C152" t="s">
+        <v>47</v>
+      </c>
+      <c r="D152">
+        <v>43</v>
+      </c>
+      <c r="E152">
+        <v>147</v>
+      </c>
+      <c r="F152">
+        <v>31</v>
+      </c>
+      <c r="G152">
+        <v>20</v>
+      </c>
+      <c r="H152">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>3</v>
+      </c>
+      <c r="B153" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C153" t="s">
+        <v>47</v>
+      </c>
+      <c r="D153">
+        <v>16</v>
+      </c>
+      <c r="E153">
+        <v>25</v>
+      </c>
+      <c r="F153">
+        <v>31</v>
+      </c>
+      <c r="G153">
+        <v>11</v>
+      </c>
+      <c r="H153">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>4</v>
+      </c>
+      <c r="B154" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C154" t="s">
+        <v>47</v>
+      </c>
+      <c r="D154">
+        <v>29</v>
+      </c>
+      <c r="E154">
+        <v>24</v>
+      </c>
+      <c r="F154">
+        <v>12</v>
+      </c>
+      <c r="G154">
+        <v>10</v>
+      </c>
+      <c r="H154">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>5</v>
+      </c>
+      <c r="B155" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C155" t="s">
+        <v>47</v>
+      </c>
+      <c r="D155">
+        <v>17</v>
+      </c>
+      <c r="E155">
+        <v>649</v>
+      </c>
+      <c r="F155">
+        <v>22</v>
+      </c>
+      <c r="G155">
+        <v>8</v>
+      </c>
+      <c r="H155">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>6</v>
+      </c>
+      <c r="B156" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C156" t="s">
+        <v>47</v>
+      </c>
+      <c r="D156">
+        <v>1</v>
+      </c>
+      <c r="E156">
+        <v>13</v>
+      </c>
+      <c r="F156">
+        <v>5</v>
+      </c>
+      <c r="G156">
+        <v>3</v>
+      </c>
+      <c r="H156">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>7</v>
+      </c>
+      <c r="B157" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C157" t="s">
+        <v>47</v>
+      </c>
+      <c r="D157">
+        <v>11</v>
+      </c>
+      <c r="E157">
+        <v>20</v>
+      </c>
+      <c r="F157">
+        <v>9</v>
+      </c>
+      <c r="G157">
+        <v>0</v>
+      </c>
+      <c r="H157">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>8</v>
+      </c>
+      <c r="B158" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C158" t="s">
+        <v>47</v>
+      </c>
+      <c r="D158">
+        <v>16</v>
+      </c>
+      <c r="E158">
+        <v>10</v>
+      </c>
+      <c r="F158">
+        <v>8</v>
+      </c>
+      <c r="G158">
+        <v>8</v>
+      </c>
+      <c r="H158">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>9</v>
+      </c>
+      <c r="B159" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C159" t="s">
+        <v>47</v>
+      </c>
+      <c r="D159">
+        <v>5</v>
+      </c>
+      <c r="E159">
+        <v>2</v>
+      </c>
+      <c r="F159">
+        <v>2</v>
+      </c>
+      <c r="G159">
+        <v>6</v>
+      </c>
+      <c r="H159">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>10</v>
+      </c>
+      <c r="B160" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C160" t="s">
+        <v>47</v>
+      </c>
+      <c r="D160">
+        <v>3</v>
+      </c>
+      <c r="E160">
+        <v>73</v>
+      </c>
+      <c r="F160">
+        <v>2</v>
+      </c>
+      <c r="G160">
+        <v>4</v>
+      </c>
+      <c r="H160">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="161"/>
+    <row r="162">
+      <c r="A162">
+        <v>19</v>
+      </c>
+      <c r="B162" t="s">
+        <v>23</v>
+      </c>
+      <c r="C162" t="s">
+        <v>44</v>
+      </c>
+      <c r="D162">
+        <v>26</v>
+      </c>
+      <c r="E162">
+        <v>58</v>
+      </c>
+      <c r="F162">
+        <v>42</v>
+      </c>
+      <c r="G162">
+        <v>128</v>
+      </c>
+      <c r="H162">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="s">
+        <v>39</v>
+      </c>
+      <c r="B163" t="s">
+        <v>39</v>
+      </c>
+      <c r="C163" t="s">
+        <v>45</v>
+      </c>
+      <c r="D163">
+        <v>15</v>
+      </c>
+      <c r="E163">
+        <v>17</v>
+      </c>
+      <c r="F163">
+        <v>10</v>
+      </c>
+      <c r="G163">
+        <v>14</v>
+      </c>
+      <c r="H163">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>1</v>
+      </c>
+      <c r="B164" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C164" t="s">
+        <v>47</v>
+      </c>
+      <c r="D164">
+        <v>7</v>
+      </c>
+      <c r="E164">
+        <v>18</v>
+      </c>
+      <c r="F164">
+        <v>28</v>
+      </c>
+      <c r="G164">
+        <v>106</v>
+      </c>
+      <c r="H164">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>2</v>
+      </c>
+      <c r="B165" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C165" t="s">
+        <v>47</v>
+      </c>
+      <c r="D165">
+        <v>1</v>
+      </c>
+      <c r="E165">
+        <v>6</v>
+      </c>
+      <c r="F165">
+        <v>1</v>
+      </c>
+      <c r="G165">
+        <v>5</v>
+      </c>
+      <c r="H165">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>3</v>
+      </c>
+      <c r="B166" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C166" t="s">
+        <v>47</v>
+      </c>
+      <c r="D166">
+        <v>3</v>
+      </c>
+      <c r="E166">
+        <v>17</v>
+      </c>
+      <c r="F166">
+        <v>3</v>
+      </c>
+      <c r="G166">
+        <v>3</v>
+      </c>
+      <c r="H166">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="167"/>
+    <row r="168">
+      <c r="A168">
+        <v>21</v>
+      </c>
+      <c r="B168" t="s">
+        <v>25</v>
+      </c>
+      <c r="C168" t="s">
+        <v>44</v>
+      </c>
+      <c r="D168">
+        <v>9460</v>
+      </c>
+      <c r="E168">
+        <v>23013</v>
+      </c>
+      <c r="F168">
+        <v>6815</v>
+      </c>
+      <c r="G168">
+        <v>6259</v>
+      </c>
+      <c r="H168">
+        <v>45547</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="s">
+        <v>39</v>
+      </c>
+      <c r="B169" t="s">
+        <v>39</v>
+      </c>
+      <c r="C169" t="s">
+        <v>45</v>
+      </c>
+      <c r="D169">
+        <v>644</v>
+      </c>
+      <c r="E169">
+        <v>592</v>
+      </c>
+      <c r="F169">
+        <v>164</v>
+      </c>
+      <c r="G169">
+        <v>188</v>
+      </c>
+      <c r="H169">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>1</v>
+      </c>
+      <c r="B170" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C170" t="s">
+        <v>47</v>
+      </c>
+      <c r="D170">
+        <v>402</v>
+      </c>
+      <c r="E170">
+        <v>926</v>
+      </c>
+      <c r="F170">
+        <v>4363</v>
+      </c>
+      <c r="G170">
+        <v>5085</v>
+      </c>
+      <c r="H170">
+        <v>10776</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>2</v>
+      </c>
+      <c r="B171" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C171" t="s">
+        <v>47</v>
+      </c>
+      <c r="D171">
+        <v>2719</v>
+      </c>
+      <c r="E171">
+        <v>15580</v>
+      </c>
+      <c r="F171">
+        <v>863</v>
+      </c>
+      <c r="G171">
+        <v>512</v>
+      </c>
+      <c r="H171">
+        <v>19674</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>3</v>
+      </c>
+      <c r="B172" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C172" t="s">
+        <v>47</v>
+      </c>
+      <c r="D172">
+        <v>1430</v>
+      </c>
+      <c r="E172">
+        <v>632</v>
+      </c>
+      <c r="F172">
+        <v>182</v>
+      </c>
+      <c r="G172">
+        <v>38</v>
+      </c>
+      <c r="H172">
+        <v>2282</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>4</v>
+      </c>
+      <c r="B173" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C173" t="s">
+        <v>47</v>
+      </c>
+      <c r="D173">
+        <v>2693</v>
+      </c>
+      <c r="E173">
+        <v>810</v>
+      </c>
+      <c r="F173">
+        <v>58</v>
+      </c>
+      <c r="G173">
+        <v>48</v>
+      </c>
+      <c r="H173">
+        <v>3609</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>5</v>
+      </c>
+      <c r="B174" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C174" t="s">
+        <v>47</v>
+      </c>
+      <c r="D174">
+        <v>1346</v>
+      </c>
+      <c r="E174">
+        <v>4257</v>
+      </c>
+      <c r="F174">
+        <v>187</v>
+      </c>
+      <c r="G174">
+        <v>150</v>
+      </c>
+      <c r="H174">
+        <v>5940</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>6</v>
+      </c>
+      <c r="B175" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C175" t="s">
+        <v>47</v>
+      </c>
+      <c r="D175">
+        <v>17</v>
+      </c>
+      <c r="E175">
+        <v>44</v>
+      </c>
+      <c r="F175">
+        <v>9</v>
+      </c>
+      <c r="G175">
+        <v>53</v>
+      </c>
+      <c r="H175">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>7</v>
+      </c>
+      <c r="B176" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C176" t="s">
+        <v>47</v>
+      </c>
+      <c r="D176">
+        <v>140</v>
+      </c>
+      <c r="E176">
+        <v>111</v>
+      </c>
+      <c r="F176">
+        <v>23</v>
+      </c>
+      <c r="G176">
+        <v>18</v>
+      </c>
+      <c r="H176">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>8</v>
+      </c>
+      <c r="B177" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C177" t="s">
+        <v>47</v>
+      </c>
+      <c r="D177">
+        <v>22</v>
+      </c>
+      <c r="E177">
+        <v>10</v>
+      </c>
+      <c r="F177">
+        <v>508</v>
+      </c>
+      <c r="G177">
+        <v>60</v>
+      </c>
+      <c r="H177">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>9</v>
+      </c>
+      <c r="B178" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C178" t="s">
+        <v>47</v>
+      </c>
+      <c r="D178">
+        <v>21</v>
+      </c>
+      <c r="E178">
+        <v>16</v>
+      </c>
+      <c r="F178">
+        <v>4</v>
+      </c>
+      <c r="G178">
+        <v>5</v>
+      </c>
+      <c r="H178">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>10</v>
+      </c>
+      <c r="B179" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C179" t="s">
+        <v>47</v>
+      </c>
+      <c r="D179">
+        <v>9</v>
+      </c>
+      <c r="E179">
+        <v>18</v>
+      </c>
+      <c r="F179">
+        <v>442</v>
+      </c>
+      <c r="G179">
+        <v>92</v>
+      </c>
+      <c r="H179">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>11</v>
+      </c>
+      <c r="B180" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C180" t="s">
+        <v>47</v>
+      </c>
+      <c r="D180">
+        <v>17</v>
+      </c>
+      <c r="E180">
+        <v>17</v>
+      </c>
+      <c r="F180">
+        <v>12</v>
+      </c>
+      <c r="G180">
+        <v>10</v>
+      </c>
+      <c r="H180">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="181"/>
+    <row r="182">
+      <c r="A182">
+        <v>22</v>
+      </c>
+      <c r="B182" t="s">
+        <v>26</v>
+      </c>
+      <c r="C182" t="s">
+        <v>44</v>
+      </c>
+      <c r="D182">
+        <v>1805</v>
+      </c>
+      <c r="E182">
+        <v>3378</v>
+      </c>
+      <c r="F182">
+        <v>2115</v>
+      </c>
+      <c r="G182">
+        <v>365</v>
+      </c>
+      <c r="H182">
+        <v>7663</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="s">
+        <v>39</v>
+      </c>
+      <c r="B183" t="s">
+        <v>39</v>
+      </c>
+      <c r="C183" t="s">
+        <v>45</v>
+      </c>
+      <c r="D183">
+        <v>98</v>
+      </c>
+      <c r="E183">
+        <v>200</v>
+      </c>
+      <c r="F183">
+        <v>53</v>
+      </c>
+      <c r="G183">
+        <v>28</v>
+      </c>
+      <c r="H183">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>1</v>
+      </c>
+      <c r="B184" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C184" t="s">
+        <v>47</v>
+      </c>
+      <c r="D184">
+        <v>197</v>
+      </c>
+      <c r="E184">
+        <v>433</v>
+      </c>
+      <c r="F184">
+        <v>56</v>
+      </c>
+      <c r="G184">
+        <v>48</v>
+      </c>
+      <c r="H184">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>2</v>
+      </c>
+      <c r="B185" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C185" t="s">
+        <v>47</v>
+      </c>
+      <c r="D185">
+        <v>29</v>
+      </c>
+      <c r="E185">
+        <v>67</v>
+      </c>
+      <c r="F185">
+        <v>1831</v>
+      </c>
+      <c r="G185">
+        <v>173</v>
+      </c>
+      <c r="H185">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>3</v>
+      </c>
+      <c r="B186" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C186" t="s">
+        <v>47</v>
+      </c>
+      <c r="D186">
+        <v>1362</v>
+      </c>
+      <c r="E186">
+        <v>2500</v>
+      </c>
+      <c r="F186">
+        <v>60</v>
+      </c>
+      <c r="G186">
+        <v>91</v>
+      </c>
+      <c r="H186">
+        <v>4013</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>4</v>
+      </c>
+      <c r="B187" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C187" t="s">
+        <v>47</v>
+      </c>
+      <c r="D187">
+        <v>9</v>
+      </c>
+      <c r="E187">
+        <v>32</v>
+      </c>
+      <c r="F187">
+        <v>4</v>
+      </c>
+      <c r="G187">
+        <v>4</v>
+      </c>
+      <c r="H187">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>5</v>
+      </c>
+      <c r="B188" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C188" t="s">
+        <v>47</v>
+      </c>
+      <c r="D188">
+        <v>4</v>
+      </c>
+      <c r="E188">
+        <v>16</v>
+      </c>
+      <c r="F188">
+        <v>12</v>
+      </c>
+      <c r="G188">
+        <v>3</v>
+      </c>
+      <c r="H188">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>6</v>
+      </c>
+      <c r="B189" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C189" t="s">
+        <v>47</v>
+      </c>
+      <c r="D189">
+        <v>5</v>
+      </c>
+      <c r="E189">
+        <v>20</v>
+      </c>
+      <c r="F189">
+        <v>74</v>
+      </c>
+      <c r="G189">
+        <v>4</v>
+      </c>
+      <c r="H189">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>7</v>
+      </c>
+      <c r="B190" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C190" t="s">
+        <v>47</v>
+      </c>
+      <c r="D190">
+        <v>101</v>
+      </c>
+      <c r="E190">
+        <v>110</v>
+      </c>
+      <c r="F190">
+        <v>25</v>
+      </c>
+      <c r="G190">
+        <v>14</v>
+      </c>
+      <c r="H190">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="191"/>
+    <row r="192">
+      <c r="A192">
+        <v>23</v>
+      </c>
+      <c r="B192" t="s">
+        <v>27</v>
+      </c>
+      <c r="C192" t="s">
+        <v>44</v>
+      </c>
+      <c r="D192">
+        <v>71</v>
+      </c>
+      <c r="E192">
+        <v>78</v>
+      </c>
+      <c r="F192">
+        <v>18</v>
+      </c>
+      <c r="G192">
+        <v>30</v>
+      </c>
+      <c r="H192">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="s">
+        <v>39</v>
+      </c>
+      <c r="B193" t="s">
+        <v>39</v>
+      </c>
+      <c r="C193" t="s">
+        <v>45</v>
+      </c>
+      <c r="D193">
+        <v>20</v>
+      </c>
+      <c r="E193">
+        <v>17</v>
+      </c>
+      <c r="F193">
+        <v>2</v>
+      </c>
+      <c r="G193">
+        <v>8</v>
+      </c>
+      <c r="H193">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>1</v>
+      </c>
+      <c r="B194" t="s">
+        <v>949</v>
+      </c>
+      <c r="C194" t="s">
+        <v>47</v>
+      </c>
+      <c r="D194">
+        <v>24</v>
+      </c>
+      <c r="E194">
+        <v>52</v>
+      </c>
+      <c r="F194">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>4</v>
+      </c>
+      <c r="H194">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>2</v>
+      </c>
+      <c r="B195" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C195" t="s">
+        <v>47</v>
+      </c>
+      <c r="D195">
+        <v>22</v>
+      </c>
+      <c r="E195">
+        <v>3</v>
+      </c>
+      <c r="F195">
+        <v>4</v>
+      </c>
+      <c r="G195">
+        <v>18</v>
+      </c>
+      <c r="H195">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>3</v>
+      </c>
+      <c r="B196" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C196" t="s">
+        <v>47</v>
+      </c>
+      <c r="D196">
+        <v>5</v>
+      </c>
+      <c r="E196">
+        <v>6</v>
+      </c>
+      <c r="F196">
+        <v>4</v>
+      </c>
+      <c r="G196">
+        <v>0</v>
+      </c>
+      <c r="H196">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="197"/>
+    <row r="198">
+      <c r="A198">
+        <v>24</v>
+      </c>
+      <c r="B198" t="s">
+        <v>28</v>
+      </c>
+      <c r="C198" t="s">
+        <v>44</v>
+      </c>
+      <c r="D198">
+        <v>222</v>
+      </c>
+      <c r="E198">
+        <v>438</v>
+      </c>
+      <c r="F198">
+        <v>124</v>
+      </c>
+      <c r="G198">
+        <v>67</v>
+      </c>
+      <c r="H198">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="s">
+        <v>39</v>
+      </c>
+      <c r="B199" t="s">
+        <v>39</v>
+      </c>
+      <c r="C199" t="s">
+        <v>45</v>
+      </c>
+      <c r="D199">
+        <v>26</v>
+      </c>
+      <c r="E199">
+        <v>43</v>
+      </c>
+      <c r="F199">
+        <v>16</v>
+      </c>
+      <c r="G199">
+        <v>8</v>
+      </c>
+      <c r="H199">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>1</v>
+      </c>
+      <c r="B200" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C200" t="s">
+        <v>47</v>
+      </c>
+      <c r="D200">
+        <v>86</v>
+      </c>
+      <c r="E200">
+        <v>85</v>
+      </c>
+      <c r="F200">
+        <v>34</v>
+      </c>
+      <c r="G200">
+        <v>16</v>
+      </c>
+      <c r="H200">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>2</v>
+      </c>
+      <c r="B201" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C201" t="s">
+        <v>47</v>
+      </c>
+      <c r="D201">
+        <v>6</v>
+      </c>
+      <c r="E201">
+        <v>44</v>
+      </c>
+      <c r="F201">
+        <v>2</v>
+      </c>
+      <c r="G201">
+        <v>4</v>
+      </c>
+      <c r="H201">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>3</v>
+      </c>
+      <c r="B202" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C202" t="s">
+        <v>47</v>
+      </c>
+      <c r="D202">
+        <v>6</v>
+      </c>
+      <c r="E202">
+        <v>104</v>
+      </c>
+      <c r="F202">
+        <v>12</v>
+      </c>
+      <c r="G202">
+        <v>13</v>
+      </c>
+      <c r="H202">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>4</v>
+      </c>
+      <c r="B203" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C203" t="s">
+        <v>47</v>
+      </c>
+      <c r="D203">
+        <v>15</v>
+      </c>
+      <c r="E203">
+        <v>27</v>
+      </c>
+      <c r="F203">
+        <v>2</v>
+      </c>
+      <c r="G203">
+        <v>3</v>
+      </c>
+      <c r="H203">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>5</v>
+      </c>
+      <c r="B204" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C204" t="s">
+        <v>47</v>
+      </c>
+      <c r="D204">
+        <v>27</v>
+      </c>
+      <c r="E204">
+        <v>13</v>
+      </c>
+      <c r="F204">
+        <v>34</v>
+      </c>
+      <c r="G204">
+        <v>3</v>
+      </c>
+      <c r="H204">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>6</v>
+      </c>
+      <c r="B205" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C205" t="s">
+        <v>47</v>
+      </c>
+      <c r="D205">
+        <v>42</v>
+      </c>
+      <c r="E205">
+        <v>38</v>
+      </c>
+      <c r="F205">
+        <v>14</v>
+      </c>
+      <c r="G205">
+        <v>2</v>
+      </c>
+      <c r="H205">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>7</v>
+      </c>
+      <c r="B206" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C206" t="s">
+        <v>47</v>
+      </c>
+      <c r="D206">
+        <v>0</v>
+      </c>
+      <c r="E206">
+        <v>2</v>
+      </c>
+      <c r="F206">
+        <v>3</v>
+      </c>
+      <c r="G206">
+        <v>4</v>
+      </c>
+      <c r="H206">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>8</v>
+      </c>
+      <c r="B207" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C207" t="s">
+        <v>47</v>
+      </c>
+      <c r="D207">
+        <v>7</v>
+      </c>
+      <c r="E207">
+        <v>56</v>
+      </c>
+      <c r="F207">
+        <v>5</v>
+      </c>
+      <c r="G207">
+        <v>6</v>
+      </c>
+      <c r="H207">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>9</v>
+      </c>
+      <c r="B208" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C208" t="s">
+        <v>47</v>
+      </c>
+      <c r="D208">
+        <v>7</v>
+      </c>
+      <c r="E208">
+        <v>26</v>
+      </c>
+      <c r="F208">
+        <v>2</v>
+      </c>
+      <c r="G208">
+        <v>8</v>
+      </c>
+      <c r="H208">
+        <v>43</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>43</v>
+      </c>
       <c r="D1" s="1" t="s">
-        <v>489</v>
+        <v>34</v>
       </c>
       <c r="E1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="1"/>
+      <c r="AA1" s="1"/>
+      <c r="AB1" s="1"/>
+      <c r="AC1" s="1"/>
+      <c r="AD1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>44</v>
+      </c>
+      <c r="D2">
+        <v>34275</v>
+      </c>
+      <c r="E2">
+        <v>8964</v>
+      </c>
+      <c r="F2">
+        <v>817</v>
+      </c>
+      <c r="G2">
+        <v>44056</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D3">
+        <v>2903</v>
+      </c>
+      <c r="E3">
+        <v>1221</v>
+      </c>
+      <c r="F3">
+        <v>128</v>
+      </c>
+      <c r="G3">
+        <v>4252</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D4">
+        <v>12445</v>
+      </c>
+      <c r="E4">
+        <v>2273</v>
+      </c>
+      <c r="F4">
+        <v>296</v>
+      </c>
+      <c r="G4">
+        <v>15014</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D5">
+        <v>8354</v>
+      </c>
+      <c r="E5">
+        <v>777</v>
+      </c>
+      <c r="F5">
+        <v>115</v>
+      </c>
+      <c r="G5">
+        <v>9246</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D6">
+        <v>211</v>
+      </c>
+      <c r="E6">
+        <v>124</v>
+      </c>
+      <c r="F6">
+        <v>15</v>
+      </c>
+      <c r="G6">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D7">
+        <v>1691</v>
+      </c>
+      <c r="E7">
+        <v>510</v>
+      </c>
+      <c r="F7">
+        <v>123</v>
+      </c>
+      <c r="G7">
+        <v>2324</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C8" t="s">
+        <v>47</v>
+      </c>
+      <c r="D8">
+        <v>7530</v>
+      </c>
+      <c r="E8">
+        <v>3179</v>
+      </c>
+      <c r="F8">
+        <v>58</v>
+      </c>
+      <c r="G8">
+        <v>10767</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>52</v>
+      </c>
+      <c r="C9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D9">
+        <v>126</v>
+      </c>
+      <c r="E9">
+        <v>119</v>
+      </c>
+      <c r="F9">
+        <v>6</v>
+      </c>
+      <c r="G9">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>53</v>
+      </c>
+      <c r="C10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10">
+        <v>143</v>
+      </c>
+      <c r="E10">
+        <v>191</v>
+      </c>
+      <c r="F10">
+        <v>14</v>
+      </c>
+      <c r="G10">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>54</v>
+      </c>
+      <c r="C11" t="s">
+        <v>47</v>
+      </c>
+      <c r="D11">
+        <v>71</v>
+      </c>
+      <c r="E11">
+        <v>42</v>
+      </c>
+      <c r="F11">
+        <v>16</v>
+      </c>
+      <c r="G11">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>55</v>
+      </c>
+      <c r="C12" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12">
+        <v>76</v>
+      </c>
+      <c r="E12">
+        <v>73</v>
+      </c>
+      <c r="F12">
+        <v>10</v>
+      </c>
+      <c r="G12">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C13" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13">
+        <v>582</v>
+      </c>
+      <c r="E13">
+        <v>407</v>
+      </c>
+      <c r="F13">
+        <v>27</v>
+      </c>
+      <c r="G13">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C14" t="s">
+        <v>47</v>
+      </c>
+      <c r="D14">
+        <v>143</v>
+      </c>
+      <c r="E14">
+        <v>48</v>
+      </c>
+      <c r="F14">
+        <v>9</v>
+      </c>
+      <c r="G14">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16">
+        <v>16295</v>
+      </c>
+      <c r="E16">
+        <v>13528</v>
+      </c>
+      <c r="F16">
+        <v>788</v>
+      </c>
+      <c r="G16">
+        <v>30611</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17">
+        <v>1312</v>
+      </c>
+      <c r="E17">
+        <v>1085</v>
+      </c>
+      <c r="F17">
+        <v>98</v>
+      </c>
+      <c r="G17">
+        <v>2495</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18">
+        <v>8178</v>
+      </c>
+      <c r="E18">
+        <v>3659</v>
+      </c>
+      <c r="F18">
+        <v>250</v>
+      </c>
+      <c r="G18">
+        <v>12087</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>59</v>
+      </c>
+      <c r="C19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19">
+        <v>4360</v>
+      </c>
+      <c r="E19">
+        <v>4569</v>
+      </c>
+      <c r="F19">
+        <v>247</v>
+      </c>
+      <c r="G19">
+        <v>9176</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>60</v>
+      </c>
+      <c r="C20" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20">
+        <v>141</v>
+      </c>
+      <c r="E20">
+        <v>150</v>
+      </c>
+      <c r="F20">
+        <v>15</v>
+      </c>
+      <c r="G20">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>61</v>
+      </c>
+      <c r="C21" t="s">
+        <v>47</v>
+      </c>
+      <c r="D21">
+        <v>91</v>
+      </c>
+      <c r="E21">
+        <v>94</v>
+      </c>
+      <c r="F21">
+        <v>6</v>
+      </c>
+      <c r="G21">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>5</v>
+      </c>
+      <c r="B22" t="s">
+        <v>62</v>
+      </c>
+      <c r="C22" t="s">
+        <v>47</v>
+      </c>
+      <c r="D22">
+        <v>1000</v>
+      </c>
+      <c r="E22">
+        <v>2726</v>
+      </c>
+      <c r="F22">
+        <v>54</v>
+      </c>
+      <c r="G22">
+        <v>3780</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>6</v>
+      </c>
+      <c r="B23" t="s">
+        <v>63</v>
+      </c>
+      <c r="C23" t="s">
+        <v>47</v>
+      </c>
+      <c r="D23">
+        <v>64</v>
+      </c>
+      <c r="E23">
+        <v>78</v>
+      </c>
+      <c r="F23">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>7</v>
+      </c>
+      <c r="B24" t="s">
+        <v>64</v>
+      </c>
+      <c r="C24" t="s">
+        <v>47</v>
+      </c>
+      <c r="D24">
+        <v>292</v>
+      </c>
+      <c r="E24">
+        <v>147</v>
+      </c>
+      <c r="F24">
+        <v>21</v>
+      </c>
+      <c r="G24">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>65</v>
+      </c>
+      <c r="C25" t="s">
+        <v>47</v>
+      </c>
+      <c r="D25">
+        <v>62</v>
+      </c>
+      <c r="E25">
+        <v>69</v>
+      </c>
+      <c r="F25">
+        <v>7</v>
+      </c>
+      <c r="G25">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>9</v>
+      </c>
+      <c r="B26" t="s">
+        <v>66</v>
+      </c>
+      <c r="C26" t="s">
+        <v>47</v>
+      </c>
+      <c r="D26">
+        <v>234</v>
+      </c>
+      <c r="E26">
+        <v>133</v>
+      </c>
+      <c r="F26">
+        <v>33</v>
+      </c>
+      <c r="G26">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>10</v>
+      </c>
+      <c r="B27" t="s">
+        <v>67</v>
+      </c>
+      <c r="C27" t="s">
+        <v>47</v>
+      </c>
+      <c r="D27">
+        <v>147</v>
+      </c>
+      <c r="E27">
+        <v>158</v>
+      </c>
+      <c r="F27">
+        <v>8</v>
+      </c>
+      <c r="G27">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>11</v>
+      </c>
+      <c r="B28" t="s">
+        <v>68</v>
+      </c>
+      <c r="C28" t="s">
+        <v>47</v>
+      </c>
+      <c r="D28">
+        <v>414</v>
+      </c>
+      <c r="E28">
+        <v>660</v>
+      </c>
+      <c r="F28">
+        <v>41</v>
+      </c>
+      <c r="G28">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="29"/>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D30">
+        <v>1736</v>
+      </c>
+      <c r="E30">
+        <v>1047</v>
+      </c>
+      <c r="F30">
+        <v>191</v>
+      </c>
+      <c r="G30">
+        <v>2974</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>39</v>
+      </c>
+      <c r="B31" t="s">
+        <v>39</v>
+      </c>
+      <c r="C31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D31">
+        <v>312</v>
+      </c>
+      <c r="E31">
+        <v>230</v>
+      </c>
+      <c r="F31">
+        <v>50</v>
+      </c>
+      <c r="G31">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C32" t="s">
+        <v>47</v>
+      </c>
+      <c r="D32">
+        <v>292</v>
+      </c>
+      <c r="E32">
+        <v>476</v>
+      </c>
+      <c r="F32">
+        <v>72</v>
+      </c>
+      <c r="G32">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C33" t="s">
+        <v>47</v>
+      </c>
+      <c r="D33">
+        <v>809</v>
+      </c>
+      <c r="E33">
+        <v>54</v>
+      </c>
+      <c r="F33">
+        <v>15</v>
+      </c>
+      <c r="G33">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3</v>
+      </c>
+      <c r="B34" t="s">
+        <v>71</v>
+      </c>
+      <c r="C34" t="s">
+        <v>47</v>
+      </c>
+      <c r="D34">
+        <v>39</v>
+      </c>
+      <c r="E34">
+        <v>39</v>
+      </c>
+      <c r="F34">
+        <v>6</v>
+      </c>
+      <c r="G34">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>72</v>
+      </c>
+      <c r="C35" t="s">
+        <v>47</v>
+      </c>
+      <c r="D35">
+        <v>28</v>
+      </c>
+      <c r="E35">
+        <v>30</v>
+      </c>
+      <c r="F35">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>5</v>
+      </c>
+      <c r="B36" t="s">
+        <v>73</v>
+      </c>
+      <c r="C36" t="s">
+        <v>47</v>
+      </c>
+      <c r="D36">
+        <v>114</v>
+      </c>
+      <c r="E36">
+        <v>68</v>
+      </c>
+      <c r="F36">
+        <v>12</v>
+      </c>
+      <c r="G36">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>74</v>
+      </c>
+      <c r="C37" t="s">
+        <v>47</v>
+      </c>
+      <c r="D37">
+        <v>36</v>
+      </c>
+      <c r="E37">
+        <v>33</v>
+      </c>
+      <c r="F37">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>7</v>
+      </c>
+      <c r="B38" t="s">
+        <v>75</v>
+      </c>
+      <c r="C38" t="s">
+        <v>47</v>
+      </c>
+      <c r="D38">
+        <v>29</v>
+      </c>
+      <c r="E38">
+        <v>26</v>
+      </c>
+      <c r="F38">
+        <v>6</v>
+      </c>
+      <c r="G38">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>8</v>
+      </c>
+      <c r="B39" t="s">
+        <v>76</v>
+      </c>
+      <c r="C39" t="s">
+        <v>47</v>
+      </c>
+      <c r="D39">
+        <v>16</v>
+      </c>
+      <c r="E39">
+        <v>17</v>
+      </c>
+      <c r="F39">
+        <v>3</v>
+      </c>
+      <c r="G39">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>9</v>
+      </c>
+      <c r="B40" t="s">
+        <v>77</v>
+      </c>
+      <c r="C40" t="s">
+        <v>47</v>
+      </c>
+      <c r="D40">
+        <v>20</v>
+      </c>
+      <c r="E40">
+        <v>18</v>
+      </c>
+      <c r="F40">
+        <v>3</v>
+      </c>
+      <c r="G40">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>10</v>
+      </c>
+      <c r="B41" t="s">
+        <v>78</v>
+      </c>
+      <c r="C41" t="s">
+        <v>47</v>
+      </c>
+      <c r="D41">
+        <v>16</v>
+      </c>
+      <c r="E41">
+        <v>16</v>
+      </c>
+      <c r="F41">
+        <v>2</v>
+      </c>
+      <c r="G41">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>11</v>
+      </c>
+      <c r="B42" t="s">
+        <v>79</v>
+      </c>
+      <c r="C42" t="s">
+        <v>47</v>
+      </c>
+      <c r="D42">
+        <v>25</v>
+      </c>
+      <c r="E42">
+        <v>40</v>
+      </c>
+      <c r="F42">
+        <v>6</v>
+      </c>
+      <c r="G42">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="43"/>
+    <row r="44">
+      <c r="A44">
+        <v>4</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>44</v>
+      </c>
+      <c r="D44">
+        <v>28667</v>
+      </c>
+      <c r="E44">
+        <v>12307</v>
+      </c>
+      <c r="F44">
+        <v>3001</v>
+      </c>
+      <c r="G44">
+        <v>43975</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>39</v>
+      </c>
+      <c r="B45" t="s">
+        <v>39</v>
+      </c>
+      <c r="C45" t="s">
+        <v>45</v>
+      </c>
+      <c r="D45">
+        <v>1421</v>
+      </c>
+      <c r="E45">
+        <v>709</v>
+      </c>
+      <c r="F45">
+        <v>162</v>
+      </c>
+      <c r="G45">
+        <v>2292</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>80</v>
+      </c>
+      <c r="C46" t="s">
+        <v>47</v>
+      </c>
+      <c r="D46">
+        <v>13293</v>
+      </c>
+      <c r="E46">
+        <v>1775</v>
+      </c>
+      <c r="F46">
+        <v>450</v>
+      </c>
+      <c r="G46">
+        <v>15518</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>2</v>
+      </c>
+      <c r="B47" t="s">
+        <v>81</v>
+      </c>
+      <c r="C47" t="s">
+        <v>47</v>
+      </c>
+      <c r="D47">
+        <v>5699</v>
+      </c>
+      <c r="E47">
+        <v>3346</v>
+      </c>
+      <c r="F47">
+        <v>2008</v>
+      </c>
+      <c r="G47">
+        <v>11053</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>3</v>
+      </c>
+      <c r="B48" t="s">
+        <v>82</v>
+      </c>
+      <c r="C48" t="s">
+        <v>47</v>
+      </c>
+      <c r="D48">
+        <v>155</v>
+      </c>
+      <c r="E48">
+        <v>111</v>
+      </c>
+      <c r="F48">
+        <v>17</v>
+      </c>
+      <c r="G48">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
+        <v>83</v>
+      </c>
+      <c r="C49" t="s">
+        <v>47</v>
+      </c>
+      <c r="D49">
+        <v>7441</v>
+      </c>
+      <c r="E49">
+        <v>5285</v>
+      </c>
+      <c r="F49">
+        <v>303</v>
+      </c>
+      <c r="G49">
+        <v>13029</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>84</v>
+      </c>
+      <c r="C50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D50">
+        <v>353</v>
+      </c>
+      <c r="E50">
+        <v>687</v>
+      </c>
+      <c r="F50">
+        <v>21</v>
+      </c>
+      <c r="G50">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>6</v>
+      </c>
+      <c r="B51" t="s">
+        <v>85</v>
+      </c>
+      <c r="C51" t="s">
+        <v>47</v>
+      </c>
+      <c r="D51">
+        <v>70</v>
+      </c>
+      <c r="E51">
+        <v>82</v>
+      </c>
+      <c r="F51">
+        <v>18</v>
+      </c>
+      <c r="G51">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>7</v>
+      </c>
+      <c r="B52" t="s">
+        <v>86</v>
+      </c>
+      <c r="C52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D52">
+        <v>81</v>
+      </c>
+      <c r="E52">
+        <v>80</v>
+      </c>
+      <c r="F52">
+        <v>4</v>
+      </c>
+      <c r="G52">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>8</v>
+      </c>
+      <c r="B53" t="s">
+        <v>87</v>
+      </c>
+      <c r="C53" t="s">
+        <v>47</v>
+      </c>
+      <c r="D53">
+        <v>51</v>
+      </c>
+      <c r="E53">
+        <v>112</v>
+      </c>
+      <c r="F53">
+        <v>7</v>
+      </c>
+      <c r="G53">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>9</v>
+      </c>
+      <c r="B54" t="s">
+        <v>88</v>
+      </c>
+      <c r="C54" t="s">
+        <v>47</v>
+      </c>
+      <c r="D54">
+        <v>27</v>
+      </c>
+      <c r="E54">
+        <v>46</v>
+      </c>
+      <c r="F54">
+        <v>4</v>
+      </c>
+      <c r="G54">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>10</v>
+      </c>
+      <c r="B55" t="s">
+        <v>89</v>
+      </c>
+      <c r="C55" t="s">
+        <v>47</v>
+      </c>
+      <c r="D55">
+        <v>37</v>
+      </c>
+      <c r="E55">
+        <v>42</v>
+      </c>
+      <c r="F55">
+        <v>4</v>
+      </c>
+      <c r="G55">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>11</v>
+      </c>
+      <c r="B56" t="s">
+        <v>90</v>
+      </c>
+      <c r="C56" t="s">
+        <v>47</v>
+      </c>
+      <c r="D56">
+        <v>39</v>
+      </c>
+      <c r="E56">
+        <v>32</v>
+      </c>
+      <c r="F56">
+        <v>3</v>
+      </c>
+      <c r="G56">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="57"/>
+    <row r="58">
+      <c r="A58">
+        <v>5</v>
+      </c>
+      <c r="B58" t="s">
+        <v>10</v>
+      </c>
+      <c r="C58" t="s">
+        <v>44</v>
+      </c>
+      <c r="D58">
+        <v>12786</v>
+      </c>
+      <c r="E58">
+        <v>15715</v>
+      </c>
+      <c r="F58">
+        <v>912</v>
+      </c>
+      <c r="G58">
+        <v>29413</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>39</v>
+      </c>
+      <c r="B59" t="s">
+        <v>39</v>
+      </c>
+      <c r="C59" t="s">
+        <v>45</v>
+      </c>
+      <c r="D59">
+        <v>2068</v>
+      </c>
+      <c r="E59">
+        <v>2277</v>
+      </c>
+      <c r="F59">
+        <v>180</v>
+      </c>
+      <c r="G59">
+        <v>4525</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1</v>
+      </c>
+      <c r="B60" t="s">
+        <v>91</v>
+      </c>
+      <c r="C60" t="s">
+        <v>47</v>
+      </c>
+      <c r="D60">
+        <v>2924</v>
+      </c>
+      <c r="E60">
+        <v>2818</v>
+      </c>
+      <c r="F60">
+        <v>123</v>
+      </c>
+      <c r="G60">
+        <v>5865</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>92</v>
+      </c>
+      <c r="C61" t="s">
+        <v>47</v>
+      </c>
+      <c r="D61">
+        <v>3156</v>
+      </c>
+      <c r="E61">
+        <v>6038</v>
+      </c>
+      <c r="F61">
+        <v>129</v>
+      </c>
+      <c r="G61">
+        <v>9323</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>93</v>
+      </c>
+      <c r="C62" t="s">
+        <v>47</v>
+      </c>
+      <c r="D62">
+        <v>235</v>
+      </c>
+      <c r="E62">
+        <v>427</v>
+      </c>
+      <c r="F62">
+        <v>122</v>
+      </c>
+      <c r="G62">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>94</v>
+      </c>
+      <c r="C63" t="s">
+        <v>47</v>
+      </c>
+      <c r="D63">
+        <v>396</v>
+      </c>
+      <c r="E63">
+        <v>611</v>
+      </c>
+      <c r="F63">
+        <v>36</v>
+      </c>
+      <c r="G63">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>95</v>
+      </c>
+      <c r="C64" t="s">
+        <v>47</v>
+      </c>
+      <c r="D64">
+        <v>1100</v>
+      </c>
+      <c r="E64">
+        <v>376</v>
+      </c>
+      <c r="F64">
+        <v>14</v>
+      </c>
+      <c r="G64">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>6</v>
+      </c>
+      <c r="B65" t="s">
+        <v>96</v>
+      </c>
+      <c r="C65" t="s">
+        <v>47</v>
+      </c>
+      <c r="D65">
+        <v>136</v>
+      </c>
+      <c r="E65">
+        <v>299</v>
+      </c>
+      <c r="F65">
+        <v>16</v>
+      </c>
+      <c r="G65">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>7</v>
+      </c>
+      <c r="B66" t="s">
+        <v>97</v>
+      </c>
+      <c r="C66" t="s">
+        <v>47</v>
+      </c>
+      <c r="D66">
+        <v>237</v>
+      </c>
+      <c r="E66">
+        <v>397</v>
+      </c>
+      <c r="F66">
+        <v>15</v>
+      </c>
+      <c r="G66">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>8</v>
+      </c>
+      <c r="B67" t="s">
+        <v>98</v>
+      </c>
+      <c r="C67" t="s">
+        <v>47</v>
+      </c>
+      <c r="D67">
+        <v>314</v>
+      </c>
+      <c r="E67">
+        <v>99</v>
+      </c>
+      <c r="F67">
+        <v>30</v>
+      </c>
+      <c r="G67">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>9</v>
+      </c>
+      <c r="B68" t="s">
+        <v>99</v>
+      </c>
+      <c r="C68" t="s">
+        <v>47</v>
+      </c>
+      <c r="D68">
+        <v>196</v>
+      </c>
+      <c r="E68">
+        <v>345</v>
+      </c>
+      <c r="F68">
+        <v>4</v>
+      </c>
+      <c r="G68">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>10</v>
+      </c>
+      <c r="B69" t="s">
+        <v>100</v>
+      </c>
+      <c r="C69" t="s">
+        <v>47</v>
+      </c>
+      <c r="D69">
+        <v>921</v>
+      </c>
+      <c r="E69">
+        <v>310</v>
+      </c>
+      <c r="F69">
+        <v>42</v>
+      </c>
+      <c r="G69">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>11</v>
+      </c>
+      <c r="B70" t="s">
+        <v>101</v>
+      </c>
+      <c r="C70" t="s">
+        <v>47</v>
+      </c>
+      <c r="D70">
+        <v>1103</v>
+      </c>
+      <c r="E70">
+        <v>1718</v>
+      </c>
+      <c r="F70">
+        <v>201</v>
+      </c>
+      <c r="G70">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>6</v>
+      </c>
+      <c r="B72" t="s">
+        <v>11</v>
+      </c>
+      <c r="C72" t="s">
+        <v>44</v>
+      </c>
+      <c r="D72">
+        <v>412</v>
+      </c>
+      <c r="E72">
+        <v>353</v>
+      </c>
+      <c r="F72">
+        <v>46</v>
+      </c>
+      <c r="G72">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>39</v>
+      </c>
+      <c r="B73" t="s">
+        <v>39</v>
+      </c>
+      <c r="C73" t="s">
+        <v>45</v>
+      </c>
+      <c r="D73">
+        <v>186</v>
+      </c>
+      <c r="E73">
+        <v>109</v>
+      </c>
+      <c r="F73">
+        <v>14</v>
+      </c>
+      <c r="G73">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>102</v>
+      </c>
+      <c r="C74" t="s">
+        <v>47</v>
+      </c>
+      <c r="D74">
+        <v>182</v>
+      </c>
+      <c r="E74">
+        <v>209</v>
+      </c>
+      <c r="F74">
+        <v>29</v>
+      </c>
+      <c r="G74">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>103</v>
+      </c>
+      <c r="C75" t="s">
+        <v>47</v>
+      </c>
+      <c r="D75">
+        <v>44</v>
+      </c>
+      <c r="E75">
+        <v>35</v>
+      </c>
+      <c r="F75">
+        <v>3</v>
+      </c>
+      <c r="G75">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="76"/>
+    <row r="77">
+      <c r="A77">
+        <v>7</v>
+      </c>
+      <c r="B77" t="s">
+        <v>12</v>
+      </c>
+      <c r="C77" t="s">
+        <v>44</v>
+      </c>
+      <c r="D77">
+        <v>1114</v>
+      </c>
+      <c r="E77">
+        <v>697</v>
+      </c>
+      <c r="F77">
+        <v>54</v>
+      </c>
+      <c r="G77">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>39</v>
+      </c>
+      <c r="B78" t="s">
+        <v>39</v>
+      </c>
+      <c r="C78" t="s">
+        <v>45</v>
+      </c>
+      <c r="D78">
+        <v>313</v>
+      </c>
+      <c r="E78">
+        <v>157</v>
+      </c>
+      <c r="F78">
+        <v>14</v>
+      </c>
+      <c r="G78">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>1</v>
+      </c>
+      <c r="B79" t="s">
+        <v>104</v>
+      </c>
+      <c r="C79" t="s">
+        <v>47</v>
+      </c>
+      <c r="D79">
+        <v>296</v>
+      </c>
+      <c r="E79">
+        <v>152</v>
+      </c>
+      <c r="F79">
+        <v>25</v>
+      </c>
+      <c r="G79">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>2</v>
+      </c>
+      <c r="B80" t="s">
+        <v>105</v>
+      </c>
+      <c r="C80" t="s">
+        <v>47</v>
+      </c>
+      <c r="D80">
+        <v>87</v>
+      </c>
+      <c r="E80">
+        <v>61</v>
+      </c>
+      <c r="F80">
+        <v>4</v>
+      </c>
+      <c r="G80">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>3</v>
+      </c>
+      <c r="B81" t="s">
+        <v>106</v>
+      </c>
+      <c r="C81" t="s">
+        <v>47</v>
+      </c>
+      <c r="D81">
+        <v>96</v>
+      </c>
+      <c r="E81">
+        <v>46</v>
+      </c>
+      <c r="F81">
+        <v>3</v>
+      </c>
+      <c r="G81">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>4</v>
+      </c>
+      <c r="B82" t="s">
+        <v>107</v>
+      </c>
+      <c r="C82" t="s">
+        <v>47</v>
+      </c>
+      <c r="D82">
+        <v>115</v>
+      </c>
+      <c r="E82">
+        <v>124</v>
+      </c>
+      <c r="F82">
+        <v>2</v>
+      </c>
+      <c r="G82">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>5</v>
+      </c>
+      <c r="B83" t="s">
+        <v>108</v>
+      </c>
+      <c r="C83" t="s">
+        <v>47</v>
+      </c>
+      <c r="D83">
+        <v>41</v>
+      </c>
+      <c r="E83">
+        <v>35</v>
+      </c>
+      <c r="F83">
+        <v>3</v>
+      </c>
+      <c r="G83">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>6</v>
+      </c>
+      <c r="B84" t="s">
+        <v>109</v>
+      </c>
+      <c r="C84" t="s">
+        <v>47</v>
+      </c>
+      <c r="D84">
+        <v>30</v>
+      </c>
+      <c r="E84">
+        <v>32</v>
+      </c>
+      <c r="F84">
+        <v>2</v>
+      </c>
+      <c r="G84">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>7</v>
+      </c>
+      <c r="B85" t="s">
+        <v>110</v>
+      </c>
+      <c r="C85" t="s">
+        <v>47</v>
+      </c>
+      <c r="D85">
+        <v>38</v>
+      </c>
+      <c r="E85">
+        <v>13</v>
+      </c>
+      <c r="F85">
+        <v>1</v>
+      </c>
+      <c r="G85">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>8</v>
+      </c>
+      <c r="B86" t="s">
+        <v>111</v>
+      </c>
+      <c r="C86" t="s">
+        <v>47</v>
+      </c>
+      <c r="D86">
+        <v>17</v>
+      </c>
+      <c r="E86">
+        <v>58</v>
+      </c>
+      <c r="F86">
+        <v>0</v>
+      </c>
+      <c r="G86">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>9</v>
+      </c>
+      <c r="B87" t="s">
+        <v>112</v>
+      </c>
+      <c r="C87" t="s">
+        <v>47</v>
+      </c>
+      <c r="D87">
+        <v>81</v>
+      </c>
+      <c r="E87">
+        <v>19</v>
+      </c>
+      <c r="F87">
+        <v>0</v>
+      </c>
+      <c r="G87">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="88"/>
+    <row r="89">
+      <c r="A89">
+        <v>8</v>
+      </c>
+      <c r="B89" t="s">
+        <v>13</v>
+      </c>
+      <c r="C89" t="s">
+        <v>44</v>
+      </c>
+      <c r="D89">
+        <v>18028</v>
+      </c>
+      <c r="E89">
+        <v>20693</v>
+      </c>
+      <c r="F89">
+        <v>1855</v>
+      </c>
+      <c r="G89">
+        <v>40576</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>39</v>
+      </c>
+      <c r="B90" t="s">
+        <v>39</v>
+      </c>
+      <c r="C90" t="s">
+        <v>45</v>
+      </c>
+      <c r="D90">
+        <v>3199</v>
+      </c>
+      <c r="E90">
+        <v>3689</v>
+      </c>
+      <c r="F90">
+        <v>364</v>
+      </c>
+      <c r="G90">
+        <v>7252</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>1</v>
+      </c>
+      <c r="B91" t="s">
+        <v>113</v>
+      </c>
+      <c r="C91" t="s">
+        <v>47</v>
+      </c>
+      <c r="D91">
+        <v>2998</v>
+      </c>
+      <c r="E91">
+        <v>3121</v>
+      </c>
+      <c r="F91">
+        <v>185</v>
+      </c>
+      <c r="G91">
+        <v>6304</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>2</v>
+      </c>
+      <c r="B92" t="s">
+        <v>114</v>
+      </c>
+      <c r="C92" t="s">
+        <v>47</v>
+      </c>
+      <c r="D92">
+        <v>4605</v>
+      </c>
+      <c r="E92">
+        <v>4010</v>
+      </c>
+      <c r="F92">
+        <v>519</v>
+      </c>
+      <c r="G92">
+        <v>9134</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>3</v>
+      </c>
+      <c r="B93" t="s">
+        <v>115</v>
+      </c>
+      <c r="C93" t="s">
+        <v>47</v>
+      </c>
+      <c r="D93">
+        <v>4617</v>
+      </c>
+      <c r="E93">
+        <v>6229</v>
+      </c>
+      <c r="F93">
+        <v>390</v>
+      </c>
+      <c r="G93">
+        <v>11236</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>4</v>
+      </c>
+      <c r="B94" t="s">
+        <v>116</v>
+      </c>
+      <c r="C94" t="s">
+        <v>47</v>
+      </c>
+      <c r="D94">
+        <v>943</v>
+      </c>
+      <c r="E94">
+        <v>1633</v>
+      </c>
+      <c r="F94">
+        <v>118</v>
+      </c>
+      <c r="G94">
+        <v>2694</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>5</v>
+      </c>
+      <c r="B95" t="s">
+        <v>117</v>
+      </c>
+      <c r="C95" t="s">
+        <v>47</v>
+      </c>
+      <c r="D95">
+        <v>369</v>
+      </c>
+      <c r="E95">
+        <v>519</v>
+      </c>
+      <c r="F95">
+        <v>26</v>
+      </c>
+      <c r="G95">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>6</v>
+      </c>
+      <c r="B96" t="s">
+        <v>118</v>
+      </c>
+      <c r="C96" t="s">
+        <v>47</v>
+      </c>
+      <c r="D96">
+        <v>284</v>
+      </c>
+      <c r="E96">
+        <v>134</v>
+      </c>
+      <c r="F96">
+        <v>10</v>
+      </c>
+      <c r="G96">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>7</v>
+      </c>
+      <c r="B97" t="s">
+        <v>119</v>
+      </c>
+      <c r="C97" t="s">
+        <v>47</v>
+      </c>
+      <c r="D97">
+        <v>245</v>
+      </c>
+      <c r="E97">
+        <v>170</v>
+      </c>
+      <c r="F97">
+        <v>18</v>
+      </c>
+      <c r="G97">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>8</v>
+      </c>
+      <c r="B98" t="s">
+        <v>120</v>
+      </c>
+      <c r="C98" t="s">
+        <v>47</v>
+      </c>
+      <c r="D98">
+        <v>179</v>
+      </c>
+      <c r="E98">
+        <v>172</v>
+      </c>
+      <c r="F98">
+        <v>27</v>
+      </c>
+      <c r="G98">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>9</v>
+      </c>
+      <c r="B99" t="s">
+        <v>121</v>
+      </c>
+      <c r="C99" t="s">
+        <v>47</v>
+      </c>
+      <c r="D99">
+        <v>180</v>
+      </c>
+      <c r="E99">
+        <v>155</v>
+      </c>
+      <c r="F99">
+        <v>17</v>
+      </c>
+      <c r="G99">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>10</v>
+      </c>
+      <c r="B100" t="s">
+        <v>122</v>
+      </c>
+      <c r="C100" t="s">
+        <v>47</v>
+      </c>
+      <c r="D100">
+        <v>111</v>
+      </c>
+      <c r="E100">
+        <v>427</v>
+      </c>
+      <c r="F100">
+        <v>5</v>
+      </c>
+      <c r="G100">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>11</v>
+      </c>
+      <c r="B101" t="s">
+        <v>123</v>
+      </c>
+      <c r="C101" t="s">
+        <v>47</v>
+      </c>
+      <c r="D101">
+        <v>298</v>
+      </c>
+      <c r="E101">
+        <v>434</v>
+      </c>
+      <c r="F101">
+        <v>176</v>
+      </c>
+      <c r="G101">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="102"/>
+    <row r="103">
+      <c r="A103">
+        <v>9</v>
+      </c>
+      <c r="B103" t="s">
+        <v>14</v>
+      </c>
+      <c r="C103" t="s">
+        <v>44</v>
+      </c>
+      <c r="D103">
+        <v>152</v>
+      </c>
+      <c r="E103">
+        <v>173</v>
+      </c>
+      <c r="F103">
+        <v>12</v>
+      </c>
+      <c r="G103">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>39</v>
+      </c>
+      <c r="B104" t="s">
+        <v>39</v>
+      </c>
+      <c r="C104" t="s">
+        <v>45</v>
+      </c>
+      <c r="D104">
+        <v>52</v>
+      </c>
+      <c r="E104">
+        <v>33</v>
+      </c>
+      <c r="F104">
+        <v>0</v>
+      </c>
+      <c r="G104">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>1</v>
+      </c>
+      <c r="B105" t="s">
+        <v>124</v>
+      </c>
+      <c r="C105" t="s">
+        <v>47</v>
+      </c>
+      <c r="D105">
+        <v>60</v>
+      </c>
+      <c r="E105">
+        <v>84</v>
+      </c>
+      <c r="F105">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>2</v>
+      </c>
+      <c r="B106" t="s">
+        <v>125</v>
+      </c>
+      <c r="C106" t="s">
+        <v>47</v>
+      </c>
+      <c r="D106">
+        <v>23</v>
+      </c>
+      <c r="E106">
+        <v>37</v>
+      </c>
+      <c r="F106">
+        <v>2</v>
+      </c>
+      <c r="G106">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>3</v>
+      </c>
+      <c r="B107" t="s">
+        <v>126</v>
+      </c>
+      <c r="C107" t="s">
+        <v>47</v>
+      </c>
+      <c r="D107">
+        <v>3</v>
+      </c>
+      <c r="E107">
+        <v>14</v>
+      </c>
+      <c r="F107">
+        <v>1</v>
+      </c>
+      <c r="G107">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>4</v>
+      </c>
+      <c r="B108" t="s">
+        <v>127</v>
+      </c>
+      <c r="C108" t="s">
+        <v>47</v>
+      </c>
+      <c r="D108">
+        <v>14</v>
+      </c>
+      <c r="E108">
+        <v>5</v>
+      </c>
+      <c r="F108">
+        <v>1</v>
+      </c>
+      <c r="G108">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="109"/>
+    <row r="110">
+      <c r="A110">
+        <v>10</v>
+      </c>
+      <c r="B110" t="s">
+        <v>15</v>
+      </c>
+      <c r="C110" t="s">
+        <v>44</v>
+      </c>
+      <c r="D110">
+        <v>260</v>
+      </c>
+      <c r="E110">
+        <v>225</v>
+      </c>
+      <c r="F110">
+        <v>38</v>
+      </c>
+      <c r="G110">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>39</v>
+      </c>
+      <c r="B111" t="s">
+        <v>39</v>
+      </c>
+      <c r="C111" t="s">
+        <v>45</v>
+      </c>
+      <c r="D111">
+        <v>129</v>
+      </c>
+      <c r="E111">
+        <v>48</v>
+      </c>
+      <c r="F111">
+        <v>7</v>
+      </c>
+      <c r="G111">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>1</v>
+      </c>
+      <c r="B112" t="s">
+        <v>128</v>
+      </c>
+      <c r="C112" t="s">
+        <v>47</v>
+      </c>
+      <c r="D112">
+        <v>79</v>
+      </c>
+      <c r="E112">
+        <v>122</v>
+      </c>
+      <c r="F112">
+        <v>14</v>
+      </c>
+      <c r="G112">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>2</v>
+      </c>
+      <c r="B113" t="s">
+        <v>129</v>
+      </c>
+      <c r="C113" t="s">
+        <v>47</v>
+      </c>
+      <c r="D113">
+        <v>23</v>
+      </c>
+      <c r="E113">
+        <v>23</v>
+      </c>
+      <c r="F113">
+        <v>14</v>
+      </c>
+      <c r="G113">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>3</v>
+      </c>
+      <c r="B114" t="s">
+        <v>130</v>
+      </c>
+      <c r="C114" t="s">
+        <v>47</v>
+      </c>
+      <c r="D114">
+        <v>29</v>
+      </c>
+      <c r="E114">
+        <v>32</v>
+      </c>
+      <c r="F114">
+        <v>3</v>
+      </c>
+      <c r="G114">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="115"/>
+    <row r="116">
+      <c r="A116">
+        <v>12</v>
+      </c>
+      <c r="B116" t="s">
+        <v>16</v>
+      </c>
+      <c r="C116" t="s">
+        <v>44</v>
+      </c>
+      <c r="D116">
+        <v>29971</v>
+      </c>
+      <c r="E116">
+        <v>10370</v>
+      </c>
+      <c r="F116">
         <v>491</v>
       </c>
+      <c r="G116">
+        <v>40832</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>39</v>
+      </c>
+      <c r="B117" t="s">
+        <v>39</v>
+      </c>
+      <c r="C117" t="s">
+        <v>45</v>
+      </c>
+      <c r="D117">
+        <v>1549</v>
+      </c>
+      <c r="E117">
+        <v>689</v>
+      </c>
+      <c r="F117">
+        <v>61</v>
+      </c>
+      <c r="G117">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>1</v>
+      </c>
+      <c r="B118" t="s">
+        <v>131</v>
+      </c>
+      <c r="C118" t="s">
+        <v>47</v>
+      </c>
+      <c r="D118">
+        <v>17733</v>
+      </c>
+      <c r="E118">
+        <v>1905</v>
+      </c>
+      <c r="F118">
+        <v>155</v>
+      </c>
+      <c r="G118">
+        <v>19793</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>2</v>
+      </c>
+      <c r="B119" t="s">
+        <v>132</v>
+      </c>
+      <c r="C119" t="s">
+        <v>47</v>
+      </c>
+      <c r="D119">
+        <v>8358</v>
+      </c>
+      <c r="E119">
+        <v>5952</v>
+      </c>
+      <c r="F119">
+        <v>137</v>
+      </c>
+      <c r="G119">
+        <v>14447</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>3</v>
+      </c>
+      <c r="B120" t="s">
+        <v>133</v>
+      </c>
+      <c r="C120" t="s">
+        <v>47</v>
+      </c>
+      <c r="D120">
+        <v>338</v>
+      </c>
+      <c r="E120">
+        <v>583</v>
+      </c>
+      <c r="F120">
+        <v>33</v>
+      </c>
+      <c r="G120">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>4</v>
+      </c>
+      <c r="B121" t="s">
+        <v>134</v>
+      </c>
+      <c r="C121" t="s">
+        <v>47</v>
+      </c>
+      <c r="D121">
+        <v>443</v>
+      </c>
+      <c r="E121">
+        <v>575</v>
+      </c>
+      <c r="F121">
+        <v>22</v>
+      </c>
+      <c r="G121">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>5</v>
+      </c>
+      <c r="B122" t="s">
+        <v>135</v>
+      </c>
+      <c r="C122" t="s">
+        <v>47</v>
+      </c>
+      <c r="D122">
+        <v>471</v>
+      </c>
+      <c r="E122">
+        <v>75</v>
+      </c>
+      <c r="F122">
+        <v>20</v>
+      </c>
+      <c r="G122">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>6</v>
+      </c>
+      <c r="B123" t="s">
+        <v>136</v>
+      </c>
+      <c r="C123" t="s">
+        <v>47</v>
+      </c>
+      <c r="D123">
+        <v>72</v>
+      </c>
+      <c r="E123">
+        <v>75</v>
+      </c>
+      <c r="F123">
+        <v>19</v>
+      </c>
+      <c r="G123">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>7</v>
+      </c>
+      <c r="B124" t="s">
+        <v>137</v>
+      </c>
+      <c r="C124" t="s">
+        <v>47</v>
+      </c>
+      <c r="D124">
+        <v>113</v>
+      </c>
+      <c r="E124">
+        <v>206</v>
+      </c>
+      <c r="F124">
+        <v>4</v>
+      </c>
+      <c r="G124">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>8</v>
+      </c>
+      <c r="B125" t="s">
+        <v>138</v>
+      </c>
+      <c r="C125" t="s">
+        <v>47</v>
+      </c>
+      <c r="D125">
+        <v>62</v>
+      </c>
+      <c r="E125">
+        <v>53</v>
+      </c>
+      <c r="F125">
+        <v>3</v>
+      </c>
+      <c r="G125">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>9</v>
+      </c>
+      <c r="B126" t="s">
+        <v>139</v>
+      </c>
+      <c r="C126" t="s">
+        <v>47</v>
+      </c>
+      <c r="D126">
+        <v>78</v>
+      </c>
+      <c r="E126">
+        <v>42</v>
+      </c>
+      <c r="F126">
+        <v>2</v>
+      </c>
+      <c r="G126">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>10</v>
+      </c>
+      <c r="B127" t="s">
+        <v>140</v>
+      </c>
+      <c r="C127" t="s">
+        <v>47</v>
+      </c>
+      <c r="D127">
+        <v>180</v>
+      </c>
+      <c r="E127">
+        <v>51</v>
+      </c>
+      <c r="F127">
+        <v>6</v>
+      </c>
+      <c r="G127">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>11</v>
+      </c>
+      <c r="B128" t="s">
+        <v>141</v>
+      </c>
+      <c r="C128" t="s">
+        <v>47</v>
+      </c>
+      <c r="D128">
+        <v>574</v>
+      </c>
+      <c r="E128">
+        <v>164</v>
+      </c>
+      <c r="F128">
+        <v>29</v>
+      </c>
+      <c r="G128">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="129"/>
+    <row r="130">
+      <c r="A130">
+        <v>13</v>
+      </c>
+      <c r="B130" t="s">
+        <v>17</v>
+      </c>
+      <c r="C130" t="s">
+        <v>44</v>
+      </c>
+      <c r="D130">
+        <v>6594</v>
+      </c>
+      <c r="E130">
+        <v>434</v>
+      </c>
+      <c r="F130">
+        <v>202</v>
+      </c>
+      <c r="G130">
+        <v>7230</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>39</v>
+      </c>
+      <c r="B131" t="s">
+        <v>39</v>
+      </c>
+      <c r="C131" t="s">
+        <v>45</v>
+      </c>
+      <c r="D131">
+        <v>332</v>
+      </c>
+      <c r="E131">
+        <v>65</v>
+      </c>
+      <c r="F131">
+        <v>47</v>
+      </c>
+      <c r="G131">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>1</v>
+      </c>
+      <c r="B132" t="s">
+        <v>142</v>
+      </c>
+      <c r="C132" t="s">
+        <v>47</v>
+      </c>
+      <c r="D132">
+        <v>1294</v>
+      </c>
+      <c r="E132">
+        <v>68</v>
+      </c>
+      <c r="F132">
+        <v>75</v>
+      </c>
+      <c r="G132">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>2</v>
+      </c>
+      <c r="B133" t="s">
+        <v>143</v>
+      </c>
+      <c r="C133" t="s">
+        <v>47</v>
+      </c>
+      <c r="D133">
+        <v>4424</v>
+      </c>
+      <c r="E133">
+        <v>167</v>
+      </c>
+      <c r="F133">
+        <v>48</v>
+      </c>
+      <c r="G133">
+        <v>4639</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>3</v>
+      </c>
+      <c r="B134" t="s">
+        <v>144</v>
+      </c>
+      <c r="C134" t="s">
+        <v>47</v>
+      </c>
+      <c r="D134">
+        <v>56</v>
+      </c>
+      <c r="E134">
+        <v>13</v>
+      </c>
+      <c r="F134">
+        <v>6</v>
+      </c>
+      <c r="G134">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>4</v>
+      </c>
+      <c r="B135" t="s">
+        <v>145</v>
+      </c>
+      <c r="C135" t="s">
+        <v>47</v>
+      </c>
+      <c r="D135">
+        <v>33</v>
+      </c>
+      <c r="E135">
+        <v>21</v>
+      </c>
+      <c r="F135">
+        <v>10</v>
+      </c>
+      <c r="G135">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>5</v>
+      </c>
+      <c r="B136" t="s">
+        <v>146</v>
+      </c>
+      <c r="C136" t="s">
+        <v>47</v>
+      </c>
+      <c r="D136">
+        <v>256</v>
+      </c>
+      <c r="E136">
+        <v>12</v>
+      </c>
+      <c r="F136">
+        <v>7</v>
+      </c>
+      <c r="G136">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>6</v>
+      </c>
+      <c r="B137" t="s">
+        <v>147</v>
+      </c>
+      <c r="C137" t="s">
+        <v>47</v>
+      </c>
+      <c r="D137">
+        <v>17</v>
+      </c>
+      <c r="E137">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1</v>
+      </c>
+      <c r="G137">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>7</v>
+      </c>
+      <c r="B138" t="s">
+        <v>148</v>
+      </c>
+      <c r="C138" t="s">
+        <v>47</v>
+      </c>
+      <c r="D138">
+        <v>32</v>
+      </c>
+      <c r="E138">
+        <v>21</v>
+      </c>
+      <c r="F138">
+        <v>1</v>
+      </c>
+      <c r="G138">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>8</v>
+      </c>
+      <c r="B139" t="s">
+        <v>149</v>
+      </c>
+      <c r="C139" t="s">
+        <v>47</v>
+      </c>
+      <c r="D139">
+        <v>8</v>
+      </c>
+      <c r="E139">
+        <v>7</v>
+      </c>
+      <c r="F139">
+        <v>0</v>
+      </c>
+      <c r="G139">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>9</v>
+      </c>
+      <c r="B140" t="s">
+        <v>150</v>
+      </c>
+      <c r="C140" t="s">
+        <v>47</v>
+      </c>
+      <c r="D140">
+        <v>84</v>
+      </c>
+      <c r="E140">
+        <v>26</v>
+      </c>
+      <c r="F140">
+        <v>4</v>
+      </c>
+      <c r="G140">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>10</v>
+      </c>
+      <c r="B141" t="s">
+        <v>151</v>
+      </c>
+      <c r="C141" t="s">
+        <v>47</v>
+      </c>
+      <c r="D141">
+        <v>58</v>
+      </c>
+      <c r="E141">
+        <v>26</v>
+      </c>
+      <c r="F141">
+        <v>3</v>
+      </c>
+      <c r="G141">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="142"/>
+    <row r="143">
+      <c r="A143">
+        <v>14</v>
+      </c>
+      <c r="B143" t="s">
+        <v>18</v>
+      </c>
+      <c r="C143" t="s">
+        <v>44</v>
+      </c>
+      <c r="D143">
+        <v>14512</v>
+      </c>
+      <c r="E143">
+        <v>12001</v>
+      </c>
+      <c r="F143">
+        <v>1028</v>
+      </c>
+      <c r="G143">
+        <v>27541</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>39</v>
+      </c>
+      <c r="B144" t="s">
+        <v>39</v>
+      </c>
+      <c r="C144" t="s">
+        <v>45</v>
+      </c>
+      <c r="D144">
+        <v>996</v>
+      </c>
+      <c r="E144">
+        <v>716</v>
+      </c>
+      <c r="F144">
+        <v>172</v>
+      </c>
+      <c r="G144">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>1</v>
+      </c>
+      <c r="B145" t="s">
+        <v>152</v>
+      </c>
+      <c r="C145" t="s">
+        <v>47</v>
+      </c>
+      <c r="D145">
+        <v>3535</v>
+      </c>
+      <c r="E145">
+        <v>4956</v>
+      </c>
+      <c r="F145">
+        <v>294</v>
+      </c>
+      <c r="G145">
+        <v>8785</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>2</v>
+      </c>
+      <c r="B146" t="s">
+        <v>153</v>
+      </c>
+      <c r="C146" t="s">
+        <v>47</v>
+      </c>
+      <c r="D146">
+        <v>4803</v>
+      </c>
+      <c r="E146">
+        <v>1761</v>
+      </c>
+      <c r="F146">
+        <v>209</v>
+      </c>
+      <c r="G146">
+        <v>6773</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>3</v>
+      </c>
+      <c r="B147" t="s">
+        <v>154</v>
+      </c>
+      <c r="C147" t="s">
+        <v>47</v>
+      </c>
+      <c r="D147">
+        <v>212</v>
+      </c>
+      <c r="E147">
+        <v>153</v>
+      </c>
+      <c r="F147">
+        <v>76</v>
+      </c>
+      <c r="G147">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>4</v>
+      </c>
+      <c r="B148" t="s">
+        <v>155</v>
+      </c>
+      <c r="C148" t="s">
+        <v>47</v>
+      </c>
+      <c r="D148">
+        <v>2313</v>
+      </c>
+      <c r="E148">
+        <v>2117</v>
+      </c>
+      <c r="F148">
+        <v>116</v>
+      </c>
+      <c r="G148">
+        <v>4546</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>5</v>
+      </c>
+      <c r="B149" t="s">
+        <v>156</v>
+      </c>
+      <c r="C149" t="s">
+        <v>47</v>
+      </c>
+      <c r="D149">
+        <v>1236</v>
+      </c>
+      <c r="E149">
+        <v>124</v>
+      </c>
+      <c r="F149">
+        <v>38</v>
+      </c>
+      <c r="G149">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>6</v>
+      </c>
+      <c r="B150" t="s">
+        <v>157</v>
+      </c>
+      <c r="C150" t="s">
+        <v>47</v>
+      </c>
+      <c r="D150">
+        <v>100</v>
+      </c>
+      <c r="E150">
+        <v>111</v>
+      </c>
+      <c r="F150">
+        <v>20</v>
+      </c>
+      <c r="G150">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>7</v>
+      </c>
+      <c r="B151" t="s">
+        <v>158</v>
+      </c>
+      <c r="C151" t="s">
+        <v>47</v>
+      </c>
+      <c r="D151">
+        <v>119</v>
+      </c>
+      <c r="E151">
+        <v>248</v>
+      </c>
+      <c r="F151">
+        <v>42</v>
+      </c>
+      <c r="G151">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>8</v>
+      </c>
+      <c r="B152" t="s">
+        <v>159</v>
+      </c>
+      <c r="C152" t="s">
+        <v>47</v>
+      </c>
+      <c r="D152">
+        <v>1077</v>
+      </c>
+      <c r="E152">
+        <v>1680</v>
+      </c>
+      <c r="F152">
+        <v>47</v>
+      </c>
+      <c r="G152">
+        <v>2804</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>9</v>
+      </c>
+      <c r="B153" t="s">
+        <v>160</v>
+      </c>
+      <c r="C153" t="s">
+        <v>47</v>
+      </c>
+      <c r="D153">
+        <v>37</v>
+      </c>
+      <c r="E153">
+        <v>30</v>
+      </c>
+      <c r="F153">
+        <v>3</v>
+      </c>
+      <c r="G153">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>10</v>
+      </c>
+      <c r="B154" t="s">
+        <v>161</v>
+      </c>
+      <c r="C154" t="s">
+        <v>47</v>
+      </c>
+      <c r="D154">
+        <v>84</v>
+      </c>
+      <c r="E154">
+        <v>105</v>
+      </c>
+      <c r="F154">
+        <v>11</v>
+      </c>
+      <c r="G154">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="155"/>
+    <row r="156">
+      <c r="A156">
+        <v>15</v>
+      </c>
+      <c r="B156" t="s">
+        <v>19</v>
+      </c>
+      <c r="C156" t="s">
+        <v>44</v>
+      </c>
+      <c r="D156">
+        <v>407</v>
+      </c>
+      <c r="E156">
+        <v>402</v>
+      </c>
+      <c r="F156">
+        <v>46</v>
+      </c>
+      <c r="G156">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s">
+        <v>39</v>
+      </c>
+      <c r="B157" t="s">
+        <v>39</v>
+      </c>
+      <c r="C157" t="s">
+        <v>45</v>
+      </c>
+      <c r="D157">
+        <v>154</v>
+      </c>
+      <c r="E157">
+        <v>126</v>
+      </c>
+      <c r="F157">
+        <v>19</v>
+      </c>
+      <c r="G157">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>1</v>
+      </c>
+      <c r="B158" t="s">
+        <v>162</v>
+      </c>
+      <c r="C158" t="s">
+        <v>47</v>
+      </c>
+      <c r="D158">
+        <v>136</v>
+      </c>
+      <c r="E158">
+        <v>157</v>
+      </c>
+      <c r="F158">
+        <v>17</v>
+      </c>
+      <c r="G158">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>2</v>
+      </c>
+      <c r="B159" t="s">
+        <v>163</v>
+      </c>
+      <c r="C159" t="s">
+        <v>47</v>
+      </c>
+      <c r="D159">
+        <v>34</v>
+      </c>
+      <c r="E159">
+        <v>15</v>
+      </c>
+      <c r="F159">
+        <v>4</v>
+      </c>
+      <c r="G159">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>3</v>
+      </c>
+      <c r="B160" t="s">
+        <v>164</v>
+      </c>
+      <c r="C160" t="s">
+        <v>47</v>
+      </c>
+      <c r="D160">
+        <v>44</v>
+      </c>
+      <c r="E160">
+        <v>66</v>
+      </c>
+      <c r="F160">
+        <v>3</v>
+      </c>
+      <c r="G160">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>4</v>
+      </c>
+      <c r="B161" t="s">
+        <v>165</v>
+      </c>
+      <c r="C161" t="s">
+        <v>47</v>
+      </c>
+      <c r="D161">
+        <v>19</v>
+      </c>
+      <c r="E161">
+        <v>17</v>
+      </c>
+      <c r="F161">
+        <v>2</v>
+      </c>
+      <c r="G161">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>5</v>
+      </c>
+      <c r="B162" t="s">
+        <v>166</v>
+      </c>
+      <c r="C162" t="s">
+        <v>47</v>
+      </c>
+      <c r="D162">
+        <v>20</v>
+      </c>
+      <c r="E162">
+        <v>21</v>
+      </c>
+      <c r="F162">
+        <v>1</v>
+      </c>
+      <c r="G162">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="163"/>
+    <row r="164">
+      <c r="A164">
+        <v>16</v>
+      </c>
+      <c r="B164" t="s">
+        <v>20</v>
+      </c>
+      <c r="C164" t="s">
+        <v>44</v>
+      </c>
+      <c r="D164">
+        <v>178</v>
+      </c>
+      <c r="E164">
+        <v>228</v>
+      </c>
+      <c r="F164">
+        <v>13</v>
+      </c>
+      <c r="G164">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s">
+        <v>39</v>
+      </c>
+      <c r="B165" t="s">
+        <v>39</v>
+      </c>
+      <c r="C165" t="s">
+        <v>45</v>
+      </c>
+      <c r="D165">
+        <v>54</v>
+      </c>
+      <c r="E165">
+        <v>32</v>
+      </c>
+      <c r="F165">
+        <v>3</v>
+      </c>
+      <c r="G165">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>1</v>
+      </c>
+      <c r="B166" t="s">
+        <v>167</v>
+      </c>
+      <c r="C166" t="s">
+        <v>47</v>
+      </c>
+      <c r="D166">
+        <v>81</v>
+      </c>
+      <c r="E166">
+        <v>89</v>
+      </c>
+      <c r="F166">
+        <v>6</v>
+      </c>
+      <c r="G166">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>2</v>
+      </c>
+      <c r="B167" t="s">
+        <v>168</v>
+      </c>
+      <c r="C167" t="s">
+        <v>47</v>
+      </c>
+      <c r="D167">
+        <v>17</v>
+      </c>
+      <c r="E167">
+        <v>84</v>
+      </c>
+      <c r="F167">
+        <v>2</v>
+      </c>
+      <c r="G167">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>3</v>
+      </c>
+      <c r="B168" t="s">
+        <v>169</v>
+      </c>
+      <c r="C168" t="s">
+        <v>47</v>
+      </c>
+      <c r="D168">
+        <v>14</v>
+      </c>
+      <c r="E168">
+        <v>9</v>
+      </c>
+      <c r="F168">
+        <v>1</v>
+      </c>
+      <c r="G168">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>4</v>
+      </c>
+      <c r="B169" t="s">
+        <v>170</v>
+      </c>
+      <c r="C169" t="s">
+        <v>47</v>
+      </c>
+      <c r="D169">
+        <v>12</v>
+      </c>
+      <c r="E169">
+        <v>14</v>
+      </c>
+      <c r="F169">
+        <v>1</v>
+      </c>
+      <c r="G169">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="170"/>
+    <row r="171">
+      <c r="A171">
+        <v>17</v>
+      </c>
+      <c r="B171" t="s">
+        <v>21</v>
+      </c>
+      <c r="C171" t="s">
+        <v>44</v>
+      </c>
+      <c r="D171">
+        <v>14822</v>
+      </c>
+      <c r="E171">
+        <v>10074</v>
+      </c>
+      <c r="F171">
+        <v>780</v>
+      </c>
+      <c r="G171">
+        <v>25676</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="s">
+        <v>39</v>
+      </c>
+      <c r="B172" t="s">
+        <v>39</v>
+      </c>
+      <c r="C172" t="s">
+        <v>45</v>
+      </c>
+      <c r="D172">
+        <v>838</v>
+      </c>
+      <c r="E172">
+        <v>556</v>
+      </c>
+      <c r="F172">
+        <v>37</v>
+      </c>
+      <c r="G172">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>1</v>
+      </c>
+      <c r="B173" t="s">
+        <v>171</v>
+      </c>
+      <c r="C173" t="s">
+        <v>47</v>
+      </c>
+      <c r="D173">
+        <v>6807</v>
+      </c>
+      <c r="E173">
+        <v>6278</v>
+      </c>
+      <c r="F173">
+        <v>400</v>
+      </c>
+      <c r="G173">
+        <v>13485</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>2</v>
+      </c>
+      <c r="B174" t="s">
+        <v>172</v>
+      </c>
+      <c r="C174" t="s">
+        <v>47</v>
+      </c>
+      <c r="D174">
+        <v>592</v>
+      </c>
+      <c r="E174">
+        <v>360</v>
+      </c>
+      <c r="F174">
+        <v>122</v>
+      </c>
+      <c r="G174">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>3</v>
+      </c>
+      <c r="B175" t="s">
+        <v>173</v>
+      </c>
+      <c r="C175" t="s">
+        <v>47</v>
+      </c>
+      <c r="D175">
+        <v>337</v>
+      </c>
+      <c r="E175">
+        <v>379</v>
+      </c>
+      <c r="F175">
+        <v>69</v>
+      </c>
+      <c r="G175">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>4</v>
+      </c>
+      <c r="B176" t="s">
+        <v>174</v>
+      </c>
+      <c r="C176" t="s">
+        <v>47</v>
+      </c>
+      <c r="D176">
+        <v>122</v>
+      </c>
+      <c r="E176">
+        <v>162</v>
+      </c>
+      <c r="F176">
+        <v>17</v>
+      </c>
+      <c r="G176">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>5</v>
+      </c>
+      <c r="B177" t="s">
+        <v>175</v>
+      </c>
+      <c r="C177" t="s">
+        <v>47</v>
+      </c>
+      <c r="D177">
+        <v>104</v>
+      </c>
+      <c r="E177">
+        <v>29</v>
+      </c>
+      <c r="F177">
+        <v>0</v>
+      </c>
+      <c r="G177">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>6</v>
+      </c>
+      <c r="B178" t="s">
+        <v>176</v>
+      </c>
+      <c r="C178" t="s">
+        <v>47</v>
+      </c>
+      <c r="D178">
+        <v>97</v>
+      </c>
+      <c r="E178">
+        <v>124</v>
+      </c>
+      <c r="F178">
+        <v>22</v>
+      </c>
+      <c r="G178">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>7</v>
+      </c>
+      <c r="B179" t="s">
+        <v>177</v>
+      </c>
+      <c r="C179" t="s">
+        <v>47</v>
+      </c>
+      <c r="D179">
+        <v>1282</v>
+      </c>
+      <c r="E179">
+        <v>1090</v>
+      </c>
+      <c r="F179">
+        <v>84</v>
+      </c>
+      <c r="G179">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>8</v>
+      </c>
+      <c r="B180" t="s">
+        <v>178</v>
+      </c>
+      <c r="C180" t="s">
+        <v>47</v>
+      </c>
+      <c r="D180">
+        <v>44</v>
+      </c>
+      <c r="E180">
+        <v>38</v>
+      </c>
+      <c r="F180">
+        <v>3</v>
+      </c>
+      <c r="G180">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>9</v>
+      </c>
+      <c r="B181" t="s">
+        <v>179</v>
+      </c>
+      <c r="C181" t="s">
+        <v>47</v>
+      </c>
+      <c r="D181">
+        <v>17</v>
+      </c>
+      <c r="E181">
+        <v>14</v>
+      </c>
+      <c r="F181">
+        <v>1</v>
+      </c>
+      <c r="G181">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>10</v>
+      </c>
+      <c r="B182" t="s">
+        <v>180</v>
+      </c>
+      <c r="C182" t="s">
+        <v>47</v>
+      </c>
+      <c r="D182">
+        <v>4557</v>
+      </c>
+      <c r="E182">
+        <v>1031</v>
+      </c>
+      <c r="F182">
+        <v>24</v>
+      </c>
+      <c r="G182">
+        <v>5612</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>11</v>
+      </c>
+      <c r="B183" t="s">
+        <v>181</v>
+      </c>
+      <c r="C183" t="s">
+        <v>47</v>
+      </c>
+      <c r="D183">
+        <v>25</v>
+      </c>
+      <c r="E183">
+        <v>13</v>
+      </c>
+      <c r="F183">
+        <v>1</v>
+      </c>
+      <c r="G183">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="184"/>
+    <row r="185">
+      <c r="A185">
+        <v>18</v>
+      </c>
+      <c r="B185" t="s">
+        <v>22</v>
+      </c>
+      <c r="C185" t="s">
+        <v>44</v>
+      </c>
+      <c r="D185">
+        <v>3837</v>
+      </c>
+      <c r="E185">
+        <v>1925</v>
+      </c>
+      <c r="F185">
+        <v>200</v>
+      </c>
+      <c r="G185">
+        <v>5962</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="s">
+        <v>39</v>
+      </c>
+      <c r="B186" t="s">
+        <v>39</v>
+      </c>
+      <c r="C186" t="s">
+        <v>45</v>
+      </c>
+      <c r="D186">
+        <v>307</v>
+      </c>
+      <c r="E186">
+        <v>146</v>
+      </c>
+      <c r="F186">
+        <v>21</v>
+      </c>
+      <c r="G186">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>1</v>
+      </c>
+      <c r="B187" t="s">
+        <v>182</v>
+      </c>
+      <c r="C187" t="s">
+        <v>47</v>
+      </c>
+      <c r="D187">
+        <v>1610</v>
+      </c>
+      <c r="E187">
+        <v>928</v>
+      </c>
+      <c r="F187">
+        <v>26</v>
+      </c>
+      <c r="G187">
+        <v>2564</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>2</v>
+      </c>
+      <c r="B188" t="s">
+        <v>183</v>
+      </c>
+      <c r="C188" t="s">
+        <v>47</v>
+      </c>
+      <c r="D188">
+        <v>856</v>
+      </c>
+      <c r="E188">
+        <v>285</v>
+      </c>
+      <c r="F188">
+        <v>113</v>
+      </c>
+      <c r="G188">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>3</v>
+      </c>
+      <c r="B189" t="s">
+        <v>184</v>
+      </c>
+      <c r="C189" t="s">
+        <v>47</v>
+      </c>
+      <c r="D189">
+        <v>39</v>
+      </c>
+      <c r="E189">
+        <v>23</v>
+      </c>
+      <c r="F189">
+        <v>3</v>
+      </c>
+      <c r="G189">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>4</v>
+      </c>
+      <c r="B190" t="s">
+        <v>185</v>
+      </c>
+      <c r="C190" t="s">
+        <v>47</v>
+      </c>
+      <c r="D190">
+        <v>112</v>
+      </c>
+      <c r="E190">
+        <v>96</v>
+      </c>
+      <c r="F190">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>5</v>
+      </c>
+      <c r="B191" t="s">
+        <v>186</v>
+      </c>
+      <c r="C191" t="s">
+        <v>47</v>
+      </c>
+      <c r="D191">
+        <v>667</v>
+      </c>
+      <c r="E191">
+        <v>240</v>
+      </c>
+      <c r="F191">
+        <v>11</v>
+      </c>
+      <c r="G191">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>6</v>
+      </c>
+      <c r="B192" t="s">
+        <v>187</v>
+      </c>
+      <c r="C192" t="s">
+        <v>47</v>
+      </c>
+      <c r="D192">
+        <v>37</v>
+      </c>
+      <c r="E192">
+        <v>16</v>
+      </c>
+      <c r="F192">
+        <v>2</v>
+      </c>
+      <c r="G192">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>7</v>
+      </c>
+      <c r="B193" t="s">
+        <v>188</v>
+      </c>
+      <c r="C193" t="s">
+        <v>47</v>
+      </c>
+      <c r="D193">
+        <v>54</v>
+      </c>
+      <c r="E193">
+        <v>53</v>
+      </c>
+      <c r="F193">
+        <v>6</v>
+      </c>
+      <c r="G193">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>8</v>
+      </c>
+      <c r="B194" t="s">
+        <v>189</v>
+      </c>
+      <c r="C194" t="s">
+        <v>47</v>
+      </c>
+      <c r="D194">
+        <v>51</v>
+      </c>
+      <c r="E194">
+        <v>33</v>
+      </c>
+      <c r="F194">
+        <v>1</v>
+      </c>
+      <c r="G194">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>9</v>
+      </c>
+      <c r="B195" t="s">
+        <v>190</v>
+      </c>
+      <c r="C195" t="s">
+        <v>47</v>
+      </c>
+      <c r="D195">
+        <v>8</v>
+      </c>
+      <c r="E195">
+        <v>4</v>
+      </c>
+      <c r="F195">
+        <v>0</v>
+      </c>
+      <c r="G195">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>10</v>
+      </c>
+      <c r="B196" t="s">
+        <v>191</v>
+      </c>
+      <c r="C196" t="s">
+        <v>47</v>
+      </c>
+      <c r="D196">
+        <v>40</v>
+      </c>
+      <c r="E196">
+        <v>73</v>
+      </c>
+      <c r="F196">
+        <v>3</v>
+      </c>
+      <c r="G196">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>11</v>
+      </c>
+      <c r="B197" t="s">
+        <v>192</v>
+      </c>
+      <c r="C197" t="s">
+        <v>47</v>
+      </c>
+      <c r="D197">
+        <v>18</v>
+      </c>
+      <c r="E197">
+        <v>10</v>
+      </c>
+      <c r="F197">
+        <v>3</v>
+      </c>
+      <c r="G197">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>12</v>
+      </c>
+      <c r="B198" t="s">
+        <v>193</v>
+      </c>
+      <c r="C198" t="s">
+        <v>47</v>
+      </c>
+      <c r="D198">
+        <v>9</v>
+      </c>
+      <c r="E198">
+        <v>3</v>
+      </c>
+      <c r="F198">
+        <v>0</v>
+      </c>
+      <c r="G198">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>13</v>
+      </c>
+      <c r="B199" t="s">
+        <v>194</v>
+      </c>
+      <c r="C199" t="s">
+        <v>47</v>
+      </c>
+      <c r="D199">
+        <v>29</v>
+      </c>
+      <c r="E199">
+        <v>15</v>
+      </c>
+      <c r="F199">
+        <v>3</v>
+      </c>
+      <c r="G199">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="200"/>
+    <row r="201">
+      <c r="A201">
+        <v>19</v>
+      </c>
+      <c r="B201" t="s">
+        <v>23</v>
+      </c>
+      <c r="C201" t="s">
+        <v>44</v>
+      </c>
+      <c r="D201">
+        <v>1961</v>
+      </c>
+      <c r="E201">
+        <v>680</v>
+      </c>
+      <c r="F201">
+        <v>53</v>
+      </c>
+      <c r="G201">
+        <v>2694</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="s">
+        <v>39</v>
+      </c>
+      <c r="B202" t="s">
+        <v>39</v>
+      </c>
+      <c r="C202" t="s">
+        <v>45</v>
+      </c>
+      <c r="D202">
+        <v>211</v>
+      </c>
+      <c r="E202">
+        <v>83</v>
+      </c>
+      <c r="F202">
+        <v>5</v>
+      </c>
+      <c r="G202">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>1</v>
+      </c>
+      <c r="B203" t="s">
+        <v>195</v>
+      </c>
+      <c r="C203" t="s">
+        <v>47</v>
+      </c>
+      <c r="D203">
+        <v>1029</v>
+      </c>
+      <c r="E203">
+        <v>172</v>
+      </c>
+      <c r="F203">
+        <v>33</v>
+      </c>
+      <c r="G203">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>2</v>
+      </c>
+      <c r="B204" t="s">
+        <v>196</v>
+      </c>
+      <c r="C204" t="s">
+        <v>47</v>
+      </c>
+      <c r="D204">
+        <v>435</v>
+      </c>
+      <c r="E204">
+        <v>154</v>
+      </c>
+      <c r="F204">
+        <v>7</v>
+      </c>
+      <c r="G204">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>3</v>
+      </c>
+      <c r="B205" t="s">
+        <v>197</v>
+      </c>
+      <c r="C205" t="s">
+        <v>47</v>
+      </c>
+      <c r="D205">
+        <v>71</v>
+      </c>
+      <c r="E205">
+        <v>138</v>
+      </c>
+      <c r="F205">
+        <v>0</v>
+      </c>
+      <c r="G205">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>4</v>
+      </c>
+      <c r="B206" t="s">
+        <v>198</v>
+      </c>
+      <c r="C206" t="s">
+        <v>47</v>
+      </c>
+      <c r="D206">
+        <v>21</v>
+      </c>
+      <c r="E206">
+        <v>63</v>
+      </c>
+      <c r="F206">
+        <v>1</v>
+      </c>
+      <c r="G206">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>5</v>
+      </c>
+      <c r="B207" t="s">
+        <v>199</v>
+      </c>
+      <c r="C207" t="s">
+        <v>47</v>
+      </c>
+      <c r="D207">
+        <v>110</v>
+      </c>
+      <c r="E207">
+        <v>51</v>
+      </c>
+      <c r="F207">
+        <v>5</v>
+      </c>
+      <c r="G207">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>6</v>
+      </c>
+      <c r="B208" t="s">
+        <v>200</v>
+      </c>
+      <c r="C208" t="s">
+        <v>47</v>
+      </c>
+      <c r="D208">
+        <v>11</v>
+      </c>
+      <c r="E208">
+        <v>6</v>
+      </c>
+      <c r="F208">
+        <v>1</v>
+      </c>
+      <c r="G208">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209">
+        <v>7</v>
+      </c>
+      <c r="B209" t="s">
+        <v>201</v>
+      </c>
+      <c r="C209" t="s">
+        <v>47</v>
+      </c>
+      <c r="D209">
+        <v>73</v>
+      </c>
+      <c r="E209">
+        <v>13</v>
+      </c>
+      <c r="F209">
+        <v>1</v>
+      </c>
+      <c r="G209">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="210"/>
+    <row r="211">
+      <c r="A211">
+        <v>20</v>
+      </c>
+      <c r="B211" t="s">
+        <v>24</v>
+      </c>
+      <c r="C211" t="s">
+        <v>44</v>
+      </c>
+      <c r="D211">
+        <v>14356</v>
+      </c>
+      <c r="E211">
+        <v>2319</v>
+      </c>
+      <c r="F211">
+        <v>185</v>
+      </c>
+      <c r="G211">
+        <v>16860</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="s">
+        <v>39</v>
+      </c>
+      <c r="B212" t="s">
+        <v>39</v>
+      </c>
+      <c r="C212" t="s">
+        <v>45</v>
+      </c>
+      <c r="D212">
+        <v>397</v>
+      </c>
+      <c r="E212">
+        <v>54</v>
+      </c>
+      <c r="F212">
+        <v>4</v>
+      </c>
+      <c r="G212">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213">
+        <v>1</v>
+      </c>
+      <c r="B213" t="s">
+        <v>202</v>
+      </c>
+      <c r="C213" t="s">
+        <v>47</v>
+      </c>
+      <c r="D213">
+        <v>6708</v>
+      </c>
+      <c r="E213">
+        <v>1380</v>
+      </c>
+      <c r="F213">
+        <v>82</v>
+      </c>
+      <c r="G213">
+        <v>8170</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214">
+        <v>2</v>
+      </c>
+      <c r="B214" t="s">
+        <v>203</v>
+      </c>
+      <c r="C214" t="s">
+        <v>47</v>
+      </c>
+      <c r="D214">
+        <v>4936</v>
+      </c>
+      <c r="E214">
+        <v>388</v>
+      </c>
+      <c r="F214">
+        <v>33</v>
+      </c>
+      <c r="G214">
+        <v>5357</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215">
+        <v>3</v>
+      </c>
+      <c r="B215" t="s">
+        <v>204</v>
+      </c>
+      <c r="C215" t="s">
+        <v>47</v>
+      </c>
+      <c r="D215">
+        <v>52</v>
+      </c>
+      <c r="E215">
+        <v>17</v>
+      </c>
+      <c r="F215">
+        <v>1</v>
+      </c>
+      <c r="G215">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216">
+        <v>4</v>
+      </c>
+      <c r="B216" t="s">
+        <v>205</v>
+      </c>
+      <c r="C216" t="s">
+        <v>47</v>
+      </c>
+      <c r="D216">
+        <v>367</v>
+      </c>
+      <c r="E216">
+        <v>79</v>
+      </c>
+      <c r="F216">
+        <v>3</v>
+      </c>
+      <c r="G216">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217">
+        <v>5</v>
+      </c>
+      <c r="B217" t="s">
+        <v>206</v>
+      </c>
+      <c r="C217" t="s">
+        <v>47</v>
+      </c>
+      <c r="D217">
+        <v>197</v>
+      </c>
+      <c r="E217">
+        <v>15</v>
+      </c>
+      <c r="F217">
+        <v>2</v>
+      </c>
+      <c r="G217">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218">
+        <v>6</v>
+      </c>
+      <c r="B218" t="s">
+        <v>207</v>
+      </c>
+      <c r="C218" t="s">
+        <v>47</v>
+      </c>
+      <c r="D218">
+        <v>58</v>
+      </c>
+      <c r="E218">
+        <v>10</v>
+      </c>
+      <c r="F218">
+        <v>1</v>
+      </c>
+      <c r="G218">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219">
+        <v>7</v>
+      </c>
+      <c r="B219" t="s">
+        <v>208</v>
+      </c>
+      <c r="C219" t="s">
+        <v>47</v>
+      </c>
+      <c r="D219">
+        <v>467</v>
+      </c>
+      <c r="E219">
+        <v>104</v>
+      </c>
+      <c r="F219">
+        <v>24</v>
+      </c>
+      <c r="G219">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220">
+        <v>8</v>
+      </c>
+      <c r="B220" t="s">
+        <v>209</v>
+      </c>
+      <c r="C220" t="s">
+        <v>47</v>
+      </c>
+      <c r="D220">
+        <v>22</v>
+      </c>
+      <c r="E220">
+        <v>16</v>
+      </c>
+      <c r="F220">
+        <v>6</v>
+      </c>
+      <c r="G220">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221">
+        <v>9</v>
+      </c>
+      <c r="B221" t="s">
+        <v>210</v>
+      </c>
+      <c r="C221" t="s">
+        <v>47</v>
+      </c>
+      <c r="D221">
+        <v>111</v>
+      </c>
+      <c r="E221">
+        <v>13</v>
+      </c>
+      <c r="F221">
+        <v>3</v>
+      </c>
+      <c r="G221">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222">
+        <v>10</v>
+      </c>
+      <c r="B222" t="s">
+        <v>211</v>
+      </c>
+      <c r="C222" t="s">
+        <v>47</v>
+      </c>
+      <c r="D222">
+        <v>8</v>
+      </c>
+      <c r="E222">
+        <v>6</v>
+      </c>
+      <c r="F222">
+        <v>0</v>
+      </c>
+      <c r="G222">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223">
+        <v>11</v>
+      </c>
+      <c r="B223" t="s">
+        <v>212</v>
+      </c>
+      <c r="C223" t="s">
+        <v>47</v>
+      </c>
+      <c r="D223">
+        <v>253</v>
+      </c>
+      <c r="E223">
+        <v>16</v>
+      </c>
+      <c r="F223">
+        <v>0</v>
+      </c>
+      <c r="G223">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224">
+        <v>12</v>
+      </c>
+      <c r="B224" t="s">
+        <v>213</v>
+      </c>
+      <c r="C224" t="s">
+        <v>47</v>
+      </c>
+      <c r="D224">
+        <v>780</v>
+      </c>
+      <c r="E224">
+        <v>221</v>
+      </c>
+      <c r="F224">
+        <v>26</v>
+      </c>
+      <c r="G224">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="225"/>
+    <row r="226">
+      <c r="A226">
+        <v>21</v>
+      </c>
+      <c r="B226" t="s">
+        <v>25</v>
+      </c>
+      <c r="C226" t="s">
+        <v>44</v>
+      </c>
+      <c r="D226">
+        <v>38600</v>
+      </c>
+      <c r="E226">
+        <v>9287</v>
+      </c>
+      <c r="F226">
+        <v>10083</v>
+      </c>
+      <c r="G226">
+        <v>57970</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="s">
+        <v>39</v>
+      </c>
+      <c r="B227" t="s">
+        <v>39</v>
+      </c>
+      <c r="C227" t="s">
+        <v>45</v>
+      </c>
+      <c r="D227">
+        <v>1251</v>
+      </c>
+      <c r="E227">
+        <v>447</v>
+      </c>
+      <c r="F227">
+        <v>214</v>
+      </c>
+      <c r="G227">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228">
+        <v>1</v>
+      </c>
+      <c r="B228" t="s">
+        <v>214</v>
+      </c>
+      <c r="C228" t="s">
+        <v>47</v>
+      </c>
+      <c r="D228">
+        <v>8980</v>
+      </c>
+      <c r="E228">
+        <v>1616</v>
+      </c>
+      <c r="F228">
+        <v>8625</v>
+      </c>
+      <c r="G228">
+        <v>19221</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229">
+        <v>2</v>
+      </c>
+      <c r="B229" t="s">
+        <v>215</v>
+      </c>
+      <c r="C229" t="s">
+        <v>47</v>
+      </c>
+      <c r="D229">
+        <v>8125</v>
+      </c>
+      <c r="E229">
+        <v>907</v>
+      </c>
+      <c r="F229">
+        <v>64</v>
+      </c>
+      <c r="G229">
+        <v>9096</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230">
+        <v>3</v>
+      </c>
+      <c r="B230" t="s">
+        <v>216</v>
+      </c>
+      <c r="C230" t="s">
+        <v>47</v>
+      </c>
+      <c r="D230">
+        <v>195</v>
+      </c>
+      <c r="E230">
+        <v>71</v>
+      </c>
+      <c r="F230">
+        <v>24</v>
+      </c>
+      <c r="G230">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231">
+        <v>4</v>
+      </c>
+      <c r="B231" t="s">
+        <v>217</v>
+      </c>
+      <c r="C231" t="s">
+        <v>47</v>
+      </c>
+      <c r="D231">
+        <v>5904</v>
+      </c>
+      <c r="E231">
+        <v>2016</v>
+      </c>
+      <c r="F231">
+        <v>835</v>
+      </c>
+      <c r="G231">
+        <v>8755</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232">
+        <v>5</v>
+      </c>
+      <c r="B232" t="s">
+        <v>218</v>
+      </c>
+      <c r="C232" t="s">
+        <v>47</v>
+      </c>
+      <c r="D232">
+        <v>6325</v>
+      </c>
+      <c r="E232">
+        <v>993</v>
+      </c>
+      <c r="F232">
+        <v>40</v>
+      </c>
+      <c r="G232">
+        <v>7358</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233">
+        <v>6</v>
+      </c>
+      <c r="B233" t="s">
+        <v>219</v>
+      </c>
+      <c r="C233" t="s">
+        <v>47</v>
+      </c>
+      <c r="D233">
+        <v>74</v>
+      </c>
+      <c r="E233">
+        <v>25</v>
+      </c>
+      <c r="F233">
+        <v>11</v>
+      </c>
+      <c r="G233">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234">
+        <v>7</v>
+      </c>
+      <c r="B234" t="s">
+        <v>220</v>
+      </c>
+      <c r="C234" t="s">
+        <v>47</v>
+      </c>
+      <c r="D234">
+        <v>1505</v>
+      </c>
+      <c r="E234">
+        <v>2346</v>
+      </c>
+      <c r="F234">
+        <v>28</v>
+      </c>
+      <c r="G234">
+        <v>3879</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235">
+        <v>8</v>
+      </c>
+      <c r="B235" t="s">
+        <v>221</v>
+      </c>
+      <c r="C235" t="s">
+        <v>47</v>
+      </c>
+      <c r="D235">
+        <v>428</v>
+      </c>
+      <c r="E235">
+        <v>215</v>
+      </c>
+      <c r="F235">
+        <v>7</v>
+      </c>
+      <c r="G235">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236">
+        <v>9</v>
+      </c>
+      <c r="B236" t="s">
+        <v>222</v>
+      </c>
+      <c r="C236" t="s">
+        <v>47</v>
+      </c>
+      <c r="D236">
+        <v>41</v>
+      </c>
+      <c r="E236">
+        <v>37</v>
+      </c>
+      <c r="F236">
+        <v>4</v>
+      </c>
+      <c r="G236">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237">
+        <v>10</v>
+      </c>
+      <c r="B237" t="s">
+        <v>223</v>
+      </c>
+      <c r="C237" t="s">
+        <v>47</v>
+      </c>
+      <c r="D237">
+        <v>5061</v>
+      </c>
+      <c r="E237">
+        <v>440</v>
+      </c>
+      <c r="F237">
+        <v>181</v>
+      </c>
+      <c r="G237">
+        <v>5682</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238">
+        <v>11</v>
+      </c>
+      <c r="B238" t="s">
+        <v>224</v>
+      </c>
+      <c r="C238" t="s">
+        <v>47</v>
+      </c>
+      <c r="D238">
+        <v>588</v>
+      </c>
+      <c r="E238">
+        <v>59</v>
+      </c>
+      <c r="F238">
+        <v>12</v>
+      </c>
+      <c r="G238">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239">
+        <v>12</v>
+      </c>
+      <c r="B239" t="s">
+        <v>225</v>
+      </c>
+      <c r="C239" t="s">
+        <v>47</v>
+      </c>
+      <c r="D239">
+        <v>29</v>
+      </c>
+      <c r="E239">
+        <v>52</v>
+      </c>
+      <c r="F239">
+        <v>4</v>
+      </c>
+      <c r="G239">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240">
+        <v>13</v>
+      </c>
+      <c r="B240" t="s">
+        <v>226</v>
+      </c>
+      <c r="C240" t="s">
+        <v>47</v>
+      </c>
+      <c r="D240">
+        <v>94</v>
+      </c>
+      <c r="E240">
+        <v>63</v>
+      </c>
+      <c r="F240">
+        <v>34</v>
+      </c>
+      <c r="G240">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="241"/>
+    <row r="242">
+      <c r="A242">
+        <v>22</v>
+      </c>
+      <c r="B242" t="s">
+        <v>26</v>
+      </c>
+      <c r="C242" t="s">
+        <v>44</v>
+      </c>
+      <c r="D242">
+        <v>6169</v>
+      </c>
+      <c r="E242">
+        <v>4037</v>
+      </c>
+      <c r="F242">
+        <v>847</v>
+      </c>
+      <c r="G242">
+        <v>11053</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="s">
+        <v>39</v>
+      </c>
+      <c r="B243" t="s">
+        <v>39</v>
+      </c>
+      <c r="C243" t="s">
+        <v>45</v>
+      </c>
+      <c r="D243">
+        <v>615</v>
+      </c>
+      <c r="E243">
+        <v>542</v>
+      </c>
+      <c r="F243">
+        <v>102</v>
+      </c>
+      <c r="G243">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244">
+        <v>1</v>
+      </c>
+      <c r="B244" t="s">
+        <v>227</v>
+      </c>
+      <c r="C244" t="s">
+        <v>47</v>
+      </c>
+      <c r="D244">
+        <v>2334</v>
+      </c>
+      <c r="E244">
+        <v>1159</v>
+      </c>
+      <c r="F244">
+        <v>402</v>
+      </c>
+      <c r="G244">
+        <v>3895</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245">
+        <v>2</v>
+      </c>
+      <c r="B245" t="s">
+        <v>228</v>
+      </c>
+      <c r="C245" t="s">
+        <v>47</v>
+      </c>
+      <c r="D245">
+        <v>1382</v>
+      </c>
+      <c r="E245">
+        <v>292</v>
+      </c>
+      <c r="F245">
+        <v>67</v>
+      </c>
+      <c r="G245">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246">
+        <v>3</v>
+      </c>
+      <c r="B246" t="s">
+        <v>229</v>
+      </c>
+      <c r="C246" t="s">
+        <v>47</v>
+      </c>
+      <c r="D246">
+        <v>75</v>
+      </c>
+      <c r="E246">
+        <v>107</v>
+      </c>
+      <c r="F246">
+        <v>7</v>
+      </c>
+      <c r="G246">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247">
+        <v>4</v>
+      </c>
+      <c r="B247" t="s">
+        <v>230</v>
+      </c>
+      <c r="C247" t="s">
+        <v>47</v>
+      </c>
+      <c r="D247">
+        <v>1042</v>
+      </c>
+      <c r="E247">
+        <v>827</v>
+      </c>
+      <c r="F247">
+        <v>180</v>
+      </c>
+      <c r="G247">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248">
+        <v>5</v>
+      </c>
+      <c r="B248" t="s">
+        <v>231</v>
+      </c>
+      <c r="C248" t="s">
+        <v>47</v>
+      </c>
+      <c r="D248">
+        <v>226</v>
+      </c>
+      <c r="E248">
+        <v>199</v>
+      </c>
+      <c r="F248">
+        <v>48</v>
+      </c>
+      <c r="G248">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249">
+        <v>6</v>
+      </c>
+      <c r="B249" t="s">
+        <v>232</v>
+      </c>
+      <c r="C249" t="s">
+        <v>47</v>
+      </c>
+      <c r="D249">
+        <v>16</v>
+      </c>
+      <c r="E249">
+        <v>9</v>
+      </c>
+      <c r="F249">
+        <v>1</v>
+      </c>
+      <c r="G249">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250">
+        <v>7</v>
+      </c>
+      <c r="B250" t="s">
+        <v>233</v>
+      </c>
+      <c r="C250" t="s">
+        <v>47</v>
+      </c>
+      <c r="D250">
+        <v>118</v>
+      </c>
+      <c r="E250">
+        <v>21</v>
+      </c>
+      <c r="F250">
+        <v>1</v>
+      </c>
+      <c r="G250">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251">
+        <v>8</v>
+      </c>
+      <c r="B251" t="s">
+        <v>234</v>
+      </c>
+      <c r="C251" t="s">
+        <v>47</v>
+      </c>
+      <c r="D251">
+        <v>68</v>
+      </c>
+      <c r="E251">
+        <v>55</v>
+      </c>
+      <c r="F251">
+        <v>2</v>
+      </c>
+      <c r="G251">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252">
+        <v>9</v>
+      </c>
+      <c r="B252" t="s">
+        <v>235</v>
+      </c>
+      <c r="C252" t="s">
+        <v>47</v>
+      </c>
+      <c r="D252">
+        <v>238</v>
+      </c>
+      <c r="E252">
+        <v>709</v>
+      </c>
+      <c r="F252">
+        <v>25</v>
+      </c>
+      <c r="G252">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253">
+        <v>10</v>
+      </c>
+      <c r="B253" t="s">
+        <v>236</v>
+      </c>
+      <c r="C253" t="s">
+        <v>47</v>
+      </c>
+      <c r="D253">
+        <v>55</v>
+      </c>
+      <c r="E253">
+        <v>117</v>
+      </c>
+      <c r="F253">
+        <v>12</v>
+      </c>
+      <c r="G253">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="254"/>
+    <row r="255">
+      <c r="A255">
+        <v>23</v>
+      </c>
+      <c r="B255" t="s">
+        <v>27</v>
+      </c>
+      <c r="C255" t="s">
+        <v>44</v>
+      </c>
+      <c r="D255">
+        <v>991</v>
+      </c>
+      <c r="E255">
+        <v>653</v>
+      </c>
+      <c r="F255">
+        <v>56</v>
+      </c>
+      <c r="G255">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="s">
+        <v>39</v>
+      </c>
+      <c r="B256" t="s">
+        <v>39</v>
+      </c>
+      <c r="C256" t="s">
+        <v>45</v>
+      </c>
+      <c r="D256">
+        <v>89</v>
+      </c>
+      <c r="E256">
+        <v>47</v>
+      </c>
+      <c r="F256">
+        <v>3</v>
+      </c>
+      <c r="G256">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257">
+        <v>1</v>
+      </c>
+      <c r="B257" t="s">
+        <v>237</v>
+      </c>
+      <c r="C257" t="s">
+        <v>47</v>
+      </c>
+      <c r="D257">
+        <v>389</v>
+      </c>
+      <c r="E257">
+        <v>163</v>
+      </c>
+      <c r="F257">
+        <v>30</v>
+      </c>
+      <c r="G257">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258">
+        <v>2</v>
+      </c>
+      <c r="B258" t="s">
+        <v>238</v>
+      </c>
+      <c r="C258" t="s">
+        <v>47</v>
+      </c>
+      <c r="D258">
+        <v>106</v>
+      </c>
+      <c r="E258">
+        <v>177</v>
+      </c>
+      <c r="F258">
+        <v>4</v>
+      </c>
+      <c r="G258">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259">
+        <v>3</v>
+      </c>
+      <c r="B259" t="s">
+        <v>239</v>
+      </c>
+      <c r="C259" t="s">
+        <v>47</v>
+      </c>
+      <c r="D259">
+        <v>11</v>
+      </c>
+      <c r="E259">
+        <v>10</v>
+      </c>
+      <c r="F259">
+        <v>1</v>
+      </c>
+      <c r="G259">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260">
+        <v>4</v>
+      </c>
+      <c r="B260" t="s">
+        <v>240</v>
+      </c>
+      <c r="C260" t="s">
+        <v>47</v>
+      </c>
+      <c r="D260">
+        <v>248</v>
+      </c>
+      <c r="E260">
+        <v>30</v>
+      </c>
+      <c r="F260">
+        <v>9</v>
+      </c>
+      <c r="G260">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261">
+        <v>5</v>
+      </c>
+      <c r="B261" t="s">
+        <v>241</v>
+      </c>
+      <c r="C261" t="s">
+        <v>47</v>
+      </c>
+      <c r="D261">
+        <v>38</v>
+      </c>
+      <c r="E261">
+        <v>64</v>
+      </c>
+      <c r="F261">
+        <v>2</v>
+      </c>
+      <c r="G261">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262">
+        <v>6</v>
+      </c>
+      <c r="B262" t="s">
+        <v>242</v>
+      </c>
+      <c r="C262" t="s">
+        <v>47</v>
+      </c>
+      <c r="D262">
+        <v>16</v>
+      </c>
+      <c r="E262">
+        <v>5</v>
+      </c>
+      <c r="F262">
+        <v>0</v>
+      </c>
+      <c r="G262">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263">
+        <v>7</v>
+      </c>
+      <c r="B263" t="s">
+        <v>243</v>
+      </c>
+      <c r="C263" t="s">
+        <v>47</v>
+      </c>
+      <c r="D263">
+        <v>46</v>
+      </c>
+      <c r="E263">
+        <v>108</v>
+      </c>
+      <c r="F263">
+        <v>7</v>
+      </c>
+      <c r="G263">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264">
+        <v>8</v>
+      </c>
+      <c r="B264" t="s">
+        <v>244</v>
+      </c>
+      <c r="C264" t="s">
+        <v>47</v>
+      </c>
+      <c r="D264">
+        <v>11</v>
+      </c>
+      <c r="E264">
+        <v>31</v>
+      </c>
+      <c r="F264">
+        <v>0</v>
+      </c>
+      <c r="G264">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265">
+        <v>9</v>
+      </c>
+      <c r="B265" t="s">
+        <v>245</v>
+      </c>
+      <c r="C265" t="s">
+        <v>47</v>
+      </c>
+      <c r="D265">
+        <v>7</v>
+      </c>
+      <c r="E265">
+        <v>4</v>
+      </c>
+      <c r="F265">
+        <v>0</v>
+      </c>
+      <c r="G265">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266">
+        <v>10</v>
+      </c>
+      <c r="B266" t="s">
+        <v>246</v>
+      </c>
+      <c r="C266" t="s">
+        <v>47</v>
+      </c>
+      <c r="D266">
+        <v>18</v>
+      </c>
+      <c r="E266">
+        <v>9</v>
+      </c>
+      <c r="F266">
+        <v>0</v>
+      </c>
+      <c r="G266">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267">
+        <v>11</v>
+      </c>
+      <c r="B267" t="s">
+        <v>247</v>
+      </c>
+      <c r="C267" t="s">
+        <v>47</v>
+      </c>
+      <c r="D267">
+        <v>12</v>
+      </c>
+      <c r="E267">
+        <v>5</v>
+      </c>
+      <c r="F267">
+        <v>0</v>
+      </c>
+      <c r="G267">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="268"/>
+    <row r="269">
+      <c r="A269">
+        <v>24</v>
+      </c>
+      <c r="B269" t="s">
+        <v>28</v>
+      </c>
+      <c r="C269" t="s">
+        <v>44</v>
+      </c>
+      <c r="D269">
+        <v>2576</v>
+      </c>
+      <c r="E269">
+        <v>2310</v>
+      </c>
+      <c r="F269">
+        <v>78</v>
+      </c>
+      <c r="G269">
+        <v>4964</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="s">
+        <v>39</v>
+      </c>
+      <c r="B270" t="s">
+        <v>39</v>
+      </c>
+      <c r="C270" t="s">
+        <v>45</v>
+      </c>
+      <c r="D270">
+        <v>211</v>
+      </c>
+      <c r="E270">
+        <v>324</v>
+      </c>
+      <c r="F270">
+        <v>14</v>
+      </c>
+      <c r="G270">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271">
+        <v>1</v>
+      </c>
+      <c r="B271" t="s">
+        <v>248</v>
+      </c>
+      <c r="C271" t="s">
+        <v>47</v>
+      </c>
+      <c r="D271">
+        <v>1481</v>
+      </c>
+      <c r="E271">
+        <v>770</v>
+      </c>
+      <c r="F271">
+        <v>25</v>
+      </c>
+      <c r="G271">
+        <v>2276</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272">
+        <v>2</v>
+      </c>
+      <c r="B272" t="s">
+        <v>249</v>
+      </c>
+      <c r="C272" t="s">
+        <v>47</v>
+      </c>
+      <c r="D272">
+        <v>182</v>
+      </c>
+      <c r="E272">
+        <v>350</v>
+      </c>
+      <c r="F272">
+        <v>9</v>
+      </c>
+      <c r="G272">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273">
+        <v>3</v>
+      </c>
+      <c r="B273" t="s">
+        <v>250</v>
+      </c>
+      <c r="C273" t="s">
+        <v>47</v>
+      </c>
+      <c r="D273">
+        <v>298</v>
+      </c>
+      <c r="E273">
+        <v>393</v>
+      </c>
+      <c r="F273">
+        <v>8</v>
+      </c>
+      <c r="G273">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274">
+        <v>4</v>
+      </c>
+      <c r="B274" t="s">
+        <v>251</v>
+      </c>
+      <c r="C274" t="s">
+        <v>47</v>
+      </c>
+      <c r="D274">
+        <v>112</v>
+      </c>
+      <c r="E274">
+        <v>102</v>
+      </c>
+      <c r="F274">
+        <v>6</v>
+      </c>
+      <c r="G274">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275">
+        <v>5</v>
+      </c>
+      <c r="B275" t="s">
+        <v>252</v>
+      </c>
+      <c r="C275" t="s">
+        <v>47</v>
+      </c>
+      <c r="D275">
+        <v>91</v>
+      </c>
+      <c r="E275">
+        <v>49</v>
+      </c>
+      <c r="F275">
+        <v>4</v>
+      </c>
+      <c r="G275">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276">
+        <v>6</v>
+      </c>
+      <c r="B276" t="s">
+        <v>253</v>
+      </c>
+      <c r="C276" t="s">
+        <v>47</v>
+      </c>
+      <c r="D276">
+        <v>12</v>
+      </c>
+      <c r="E276">
+        <v>10</v>
+      </c>
+      <c r="F276">
+        <v>0</v>
+      </c>
+      <c r="G276">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277">
+        <v>7</v>
+      </c>
+      <c r="B277" t="s">
+        <v>254</v>
+      </c>
+      <c r="C277" t="s">
+        <v>47</v>
+      </c>
+      <c r="D277">
+        <v>32</v>
+      </c>
+      <c r="E277">
+        <v>31</v>
+      </c>
+      <c r="F277">
+        <v>4</v>
+      </c>
+      <c r="G277">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278">
+        <v>8</v>
+      </c>
+      <c r="B278" t="s">
+        <v>255</v>
+      </c>
+      <c r="C278" t="s">
+        <v>47</v>
+      </c>
+      <c r="D278">
+        <v>34</v>
+      </c>
+      <c r="E278">
+        <v>54</v>
+      </c>
+      <c r="F278">
+        <v>5</v>
+      </c>
+      <c r="G278">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279">
+        <v>9</v>
+      </c>
+      <c r="B279" t="s">
+        <v>256</v>
+      </c>
+      <c r="C279" t="s">
+        <v>47</v>
+      </c>
+      <c r="D279">
+        <v>35</v>
+      </c>
+      <c r="E279">
+        <v>112</v>
+      </c>
+      <c r="F279">
+        <v>1</v>
+      </c>
+      <c r="G279">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280">
+        <v>10</v>
+      </c>
+      <c r="B280" t="s">
+        <v>257</v>
+      </c>
+      <c r="C280" t="s">
+        <v>47</v>
+      </c>
+      <c r="D280">
+        <v>48</v>
+      </c>
+      <c r="E280">
+        <v>69</v>
+      </c>
+      <c r="F280">
+        <v>1</v>
+      </c>
+      <c r="G280">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281">
+        <v>11</v>
+      </c>
+      <c r="B281" t="s">
+        <v>258</v>
+      </c>
+      <c r="C281" t="s">
+        <v>47</v>
+      </c>
+      <c r="D281">
+        <v>40</v>
+      </c>
+      <c r="E281">
+        <v>46</v>
+      </c>
+      <c r="F281">
+        <v>1</v>
+      </c>
+      <c r="G281">
+        <v>87</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
       <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z1" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC1" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C2" t="s">
+        <v>259</v>
+      </c>
+      <c r="D2" t="s">
+        <v>260</v>
+      </c>
+      <c r="E2" t="s">
+        <v>261</v>
+      </c>
+      <c r="F2" t="s">
+        <v>262</v>
+      </c>
+      <c r="G2">
+        <v>8163</v>
+      </c>
+      <c r="H2">
+        <v>4245</v>
+      </c>
+      <c r="I2">
+        <v>1176</v>
+      </c>
+      <c r="J2">
+        <v>5650</v>
+      </c>
+      <c r="K2">
+        <v>5790</v>
+      </c>
+      <c r="L2">
+        <v>195</v>
+      </c>
+      <c r="M2">
+        <v>439</v>
+      </c>
+      <c r="N2">
+        <v>14453</v>
+      </c>
+      <c r="O2">
+        <v>68</v>
+      </c>
+      <c r="P2">
+        <v>172</v>
+      </c>
+      <c r="Q2">
+        <v>15127</v>
+      </c>
+      <c r="R2">
+        <v>167</v>
+      </c>
+      <c r="S2">
+        <v>15495</v>
+      </c>
+      <c r="T2">
+        <v>253</v>
+      </c>
+      <c r="U2">
+        <v>54</v>
+      </c>
+      <c r="V2">
+        <v>17427</v>
+      </c>
+      <c r="W2">
+        <v>1135</v>
+      </c>
+      <c r="X2">
+        <v>131</v>
+      </c>
+      <c r="Y2">
+        <v>25640</v>
+      </c>
+      <c r="Z2">
+        <v>3679</v>
+      </c>
+      <c r="AA2">
+        <v>818</v>
+      </c>
+      <c r="AB2">
+        <v>679</v>
+      </c>
+      <c r="AC2">
+        <v>120956</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>259</v>
+      </c>
+      <c r="D3" t="s">
+        <v>260</v>
+      </c>
+      <c r="E3" t="s">
+        <v>263</v>
+      </c>
+      <c r="F3" t="s">
+        <v>264</v>
+      </c>
+      <c r="G3">
+        <v>10467</v>
+      </c>
+      <c r="H3">
+        <v>2246</v>
+      </c>
+      <c r="I3">
+        <v>492</v>
+      </c>
+      <c r="J3">
+        <v>1554</v>
+      </c>
+      <c r="K3">
+        <v>2745</v>
+      </c>
+      <c r="L3">
+        <v>176</v>
+      </c>
+      <c r="M3">
+        <v>141</v>
+      </c>
+      <c r="N3">
+        <v>1825</v>
+      </c>
+      <c r="O3">
+        <v>27</v>
+      </c>
+      <c r="P3">
+        <v>55</v>
+      </c>
+      <c r="Q3">
+        <v>918</v>
+      </c>
+      <c r="R3">
+        <v>124</v>
+      </c>
+      <c r="S3">
+        <v>2956</v>
+      </c>
+      <c r="T3">
+        <v>84</v>
+      </c>
+      <c r="U3">
+        <v>25</v>
+      </c>
+      <c r="V3">
+        <v>7309</v>
+      </c>
+      <c r="W3">
+        <v>1369</v>
+      </c>
+      <c r="X3">
+        <v>109</v>
+      </c>
+      <c r="Y3">
+        <v>22823</v>
+      </c>
+      <c r="Z3">
+        <v>2263</v>
+      </c>
+      <c r="AA3">
+        <v>106</v>
+      </c>
+      <c r="AB3">
+        <v>67</v>
+      </c>
+      <c r="AC3">
+        <v>57881</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C4" t="s">
+        <v>259</v>
+      </c>
+      <c r="D4" t="s">
+        <v>260</v>
+      </c>
+      <c r="E4" t="s">
+        <v>265</v>
+      </c>
+      <c r="F4" t="s">
+        <v>266</v>
+      </c>
+      <c r="G4">
+        <v>6625</v>
+      </c>
+      <c r="H4">
+        <v>10756</v>
+      </c>
+      <c r="I4">
+        <v>1486</v>
+      </c>
+      <c r="J4">
+        <v>12953</v>
+      </c>
+      <c r="K4">
+        <v>8129</v>
+      </c>
+      <c r="L4">
+        <v>448</v>
+      </c>
+      <c r="M4">
+        <v>438</v>
+      </c>
+      <c r="N4">
+        <v>2444</v>
+      </c>
+      <c r="O4">
+        <v>47</v>
+      </c>
+      <c r="P4">
+        <v>115</v>
+      </c>
+      <c r="Q4">
+        <v>3032</v>
+      </c>
+      <c r="R4">
+        <v>229</v>
+      </c>
+      <c r="S4">
+        <v>17236</v>
+      </c>
+      <c r="T4">
+        <v>110</v>
+      </c>
+      <c r="U4">
+        <v>64</v>
+      </c>
+      <c r="V4">
+        <v>11828</v>
+      </c>
+      <c r="W4">
+        <v>594</v>
+      </c>
+      <c r="X4">
+        <v>59</v>
+      </c>
+      <c r="Y4">
+        <v>13168</v>
+      </c>
+      <c r="Z4">
+        <v>2740</v>
+      </c>
+      <c r="AA4">
+        <v>10470</v>
+      </c>
+      <c r="AB4">
+        <v>249</v>
+      </c>
+      <c r="AC4">
+        <v>103220</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" t="s">
+        <v>259</v>
+      </c>
+      <c r="D5" t="s">
+        <v>260</v>
+      </c>
+      <c r="E5" t="s">
+        <v>267</v>
+      </c>
+      <c r="F5" t="s">
+        <v>268</v>
+      </c>
+      <c r="G5">
+        <v>14401</v>
+      </c>
+      <c r="H5">
+        <v>1986</v>
+      </c>
+      <c r="I5">
+        <v>567</v>
+      </c>
+      <c r="J5">
+        <v>2026</v>
+      </c>
+      <c r="K5">
+        <v>4274</v>
+      </c>
+      <c r="L5">
+        <v>61</v>
+      </c>
+      <c r="M5">
+        <v>3617</v>
+      </c>
+      <c r="N5">
+        <v>9345</v>
+      </c>
+      <c r="O5">
+        <v>19</v>
+      </c>
+      <c r="P5">
+        <v>189</v>
+      </c>
+      <c r="Q5">
+        <v>5083</v>
+      </c>
+      <c r="R5">
+        <v>1928</v>
+      </c>
+      <c r="S5">
+        <v>3013</v>
+      </c>
+      <c r="T5">
+        <v>92</v>
+      </c>
+      <c r="U5">
+        <v>140</v>
+      </c>
+      <c r="V5">
+        <v>3914</v>
+      </c>
+      <c r="W5">
+        <v>170</v>
+      </c>
+      <c r="X5">
+        <v>20</v>
+      </c>
+      <c r="Y5">
+        <v>1521</v>
+      </c>
+      <c r="Z5">
+        <v>80</v>
+      </c>
+      <c r="AA5">
+        <v>413</v>
+      </c>
+      <c r="AB5">
+        <v>249</v>
+      </c>
+      <c r="AC5">
+        <v>53108</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" t="s">
+        <v>40</v>
+      </c>
+      <c r="G6">
+        <v>39656</v>
+      </c>
+      <c r="H6">
+        <v>19233</v>
+      </c>
+      <c r="I6">
+        <v>3721</v>
+      </c>
+      <c r="J6">
+        <v>22183</v>
+      </c>
+      <c r="K6">
+        <v>20938</v>
+      </c>
+      <c r="L6">
+        <v>880</v>
+      </c>
+      <c r="M6">
+        <v>4635</v>
+      </c>
+      <c r="N6">
+        <v>28067</v>
+      </c>
+      <c r="O6">
+        <v>161</v>
+      </c>
+      <c r="P6">
+        <v>531</v>
+      </c>
+      <c r="Q6">
+        <v>24160</v>
+      </c>
+      <c r="R6">
+        <v>2448</v>
+      </c>
+      <c r="S6">
+        <v>38700</v>
+      </c>
+      <c r="T6">
+        <v>539</v>
+      </c>
+      <c r="U6">
+        <v>283</v>
+      </c>
+      <c r="V6">
+        <v>40478</v>
+      </c>
+      <c r="W6">
+        <v>3268</v>
+      </c>
+      <c r="X6">
+        <v>319</v>
+      </c>
+      <c r="Y6">
+        <v>63152</v>
+      </c>
+      <c r="Z6">
+        <v>8762</v>
+      </c>
+      <c r="AA6">
+        <v>11807</v>
+      </c>
+      <c r="AB6">
+        <v>1244</v>
+      </c>
+      <c r="AC6">
+        <v>335165</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
         <v>41</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="1"/>
+      <c r="AA1" s="1"/>
+      <c r="AB1" s="1"/>
+      <c r="AC1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>44</v>
+      </c>
+      <c r="D2">
+        <v>8163</v>
+      </c>
+      <c r="E2">
+        <v>10467</v>
+      </c>
+      <c r="F2">
+        <v>6625</v>
+      </c>
+      <c r="G2">
+        <v>14401</v>
+      </c>
+      <c r="H2">
+        <v>39656</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D3">
+        <v>979</v>
+      </c>
+      <c r="E3">
+        <v>743</v>
+      </c>
+      <c r="F3">
+        <v>653</v>
+      </c>
+      <c r="G3">
+        <v>298</v>
+      </c>
+      <c r="H3">
+        <v>2673</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>269</v>
+      </c>
+      <c r="C4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D4">
+        <v>3248</v>
+      </c>
+      <c r="E4">
+        <v>8761</v>
+      </c>
+      <c r="F4">
+        <v>565</v>
+      </c>
+      <c r="G4">
+        <v>1834</v>
+      </c>
+      <c r="H4">
+        <v>14408</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>270</v>
+      </c>
+      <c r="C5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D5">
+        <v>396</v>
+      </c>
+      <c r="E5">
+        <v>214</v>
+      </c>
+      <c r="F5">
+        <v>229</v>
+      </c>
+      <c r="G5">
+        <v>925</v>
+      </c>
+      <c r="H5">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>133</v>
+      </c>
+      <c r="C6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D6">
+        <v>2347</v>
+      </c>
+      <c r="E6">
+        <v>95</v>
+      </c>
+      <c r="F6">
+        <v>150</v>
+      </c>
+      <c r="G6">
+        <v>11123</v>
+      </c>
+      <c r="H6">
+        <v>13715</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>271</v>
+      </c>
+      <c r="C7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D7">
+        <v>975</v>
+      </c>
+      <c r="E7">
+        <v>335</v>
+      </c>
+      <c r="F7">
+        <v>4803</v>
+      </c>
+      <c r="G7">
+        <v>95</v>
+      </c>
+      <c r="H7">
+        <v>6208</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>272</v>
+      </c>
+      <c r="C8" t="s">
+        <v>47</v>
+      </c>
+      <c r="D8">
+        <v>81</v>
+      </c>
+      <c r="E8">
+        <v>62</v>
+      </c>
+      <c r="F8">
+        <v>136</v>
+      </c>
+      <c r="G8">
+        <v>53</v>
+      </c>
+      <c r="H8">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>273</v>
+      </c>
+      <c r="C9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D9">
+        <v>35</v>
+      </c>
+      <c r="E9">
+        <v>30</v>
+      </c>
+      <c r="F9">
+        <v>31</v>
+      </c>
+      <c r="G9">
+        <v>18</v>
+      </c>
+      <c r="H9">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>274</v>
+      </c>
+      <c r="C10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10">
+        <v>27</v>
+      </c>
+      <c r="E10">
+        <v>25</v>
+      </c>
+      <c r="F10">
+        <v>12</v>
+      </c>
+      <c r="G10">
+        <v>24</v>
+      </c>
+      <c r="H10">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>275</v>
+      </c>
+      <c r="C11" t="s">
+        <v>47</v>
+      </c>
+      <c r="D11">
+        <v>23</v>
+      </c>
+      <c r="E11">
+        <v>165</v>
+      </c>
+      <c r="F11">
+        <v>18</v>
+      </c>
+      <c r="G11">
+        <v>13</v>
+      </c>
+      <c r="H11">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>276</v>
+      </c>
+      <c r="C12" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12">
+        <v>52</v>
+      </c>
+      <c r="E12">
+        <v>37</v>
+      </c>
+      <c r="F12">
+        <v>28</v>
+      </c>
+      <c r="G12">
+        <v>18</v>
+      </c>
+      <c r="H12">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" t="s">
+        <v>44</v>
+      </c>
+      <c r="D14">
+        <v>4245</v>
+      </c>
+      <c r="E14">
+        <v>2246</v>
+      </c>
+      <c r="F14">
+        <v>10756</v>
+      </c>
+      <c r="G14">
+        <v>1986</v>
+      </c>
+      <c r="H14">
+        <v>19233</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" t="s">
+        <v>45</v>
+      </c>
+      <c r="D15">
+        <v>785</v>
+      </c>
+      <c r="E15">
+        <v>310</v>
+      </c>
+      <c r="F15">
+        <v>646</v>
+      </c>
+      <c r="G15">
+        <v>191</v>
+      </c>
+      <c r="H15">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>277</v>
+      </c>
+      <c r="C16" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16">
+        <v>968</v>
+      </c>
+      <c r="E16">
+        <v>420</v>
+      </c>
+      <c r="F16">
+        <v>4731</v>
+      </c>
+      <c r="G16">
+        <v>255</v>
+      </c>
+      <c r="H16">
+        <v>6374</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>278</v>
+      </c>
+      <c r="C17" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17">
+        <v>532</v>
+      </c>
+      <c r="E17">
+        <v>924</v>
+      </c>
+      <c r="F17">
+        <v>322</v>
+      </c>
+      <c r="G17">
+        <v>172</v>
+      </c>
+      <c r="H17">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>279</v>
+      </c>
+      <c r="C18" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18">
+        <v>77</v>
+      </c>
+      <c r="E18">
+        <v>62</v>
+      </c>
+      <c r="F18">
+        <v>57</v>
+      </c>
+      <c r="G18">
+        <v>45</v>
+      </c>
+      <c r="H18">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>280</v>
+      </c>
+      <c r="C19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19">
+        <v>276</v>
+      </c>
+      <c r="E19">
+        <v>61</v>
+      </c>
+      <c r="F19">
+        <v>65</v>
+      </c>
+      <c r="G19">
+        <v>43</v>
+      </c>
+      <c r="H19">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>5</v>
+      </c>
+      <c r="B20" t="s">
+        <v>281</v>
+      </c>
+      <c r="C20" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20">
+        <v>54</v>
+      </c>
+      <c r="E20">
+        <v>56</v>
+      </c>
+      <c r="F20">
+        <v>54</v>
+      </c>
+      <c r="G20">
+        <v>1136</v>
+      </c>
+      <c r="H20">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>6</v>
+      </c>
+      <c r="B21" t="s">
+        <v>282</v>
+      </c>
+      <c r="C21" t="s">
+        <v>47</v>
+      </c>
+      <c r="D21">
+        <v>47</v>
+      </c>
+      <c r="E21">
+        <v>32</v>
+      </c>
+      <c r="F21">
+        <v>65</v>
+      </c>
+      <c r="G21">
+        <v>17</v>
+      </c>
+      <c r="H21">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>7</v>
+      </c>
+      <c r="B22" t="s">
+        <v>283</v>
+      </c>
+      <c r="C22" t="s">
+        <v>47</v>
+      </c>
+      <c r="D22">
+        <v>47</v>
+      </c>
+      <c r="E22">
+        <v>16</v>
+      </c>
+      <c r="F22">
+        <v>38</v>
+      </c>
+      <c r="G22">
+        <v>20</v>
+      </c>
+      <c r="H22">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>8</v>
+      </c>
+      <c r="B23" t="s">
+        <v>284</v>
+      </c>
+      <c r="C23" t="s">
+        <v>47</v>
+      </c>
+      <c r="D23">
+        <v>406</v>
+      </c>
+      <c r="E23">
+        <v>171</v>
+      </c>
+      <c r="F23">
+        <v>229</v>
+      </c>
+      <c r="G23">
+        <v>49</v>
+      </c>
+      <c r="H23">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>9</v>
+      </c>
+      <c r="B24" t="s">
+        <v>285</v>
+      </c>
+      <c r="C24" t="s">
+        <v>47</v>
+      </c>
+      <c r="D24">
+        <v>1053</v>
+      </c>
+      <c r="E24">
+        <v>194</v>
+      </c>
+      <c r="F24">
+        <v>4549</v>
+      </c>
+      <c r="G24">
+        <v>58</v>
+      </c>
+      <c r="H24">
+        <v>5854</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" t="s">
+        <v>44</v>
+      </c>
+      <c r="D26">
+        <v>1176</v>
+      </c>
+      <c r="E26">
+        <v>492</v>
+      </c>
+      <c r="F26">
+        <v>1486</v>
+      </c>
+      <c r="G26">
+        <v>567</v>
+      </c>
+      <c r="H26">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" t="s">
+        <v>45</v>
+      </c>
+      <c r="D27">
+        <v>318</v>
+      </c>
+      <c r="E27">
+        <v>104</v>
+      </c>
+      <c r="F27">
+        <v>435</v>
+      </c>
+      <c r="G27">
+        <v>92</v>
+      </c>
+      <c r="H27">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>286</v>
+      </c>
+      <c r="C28" t="s">
+        <v>47</v>
+      </c>
+      <c r="D28">
+        <v>161</v>
+      </c>
+      <c r="E28">
+        <v>75</v>
+      </c>
+      <c r="F28">
+        <v>265</v>
+      </c>
+      <c r="G28">
+        <v>140</v>
+      </c>
+      <c r="H28">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>287</v>
+      </c>
+      <c r="C29" t="s">
+        <v>47</v>
+      </c>
+      <c r="D29">
+        <v>197</v>
+      </c>
+      <c r="E29">
+        <v>70</v>
+      </c>
+      <c r="F29">
+        <v>337</v>
+      </c>
+      <c r="G29">
+        <v>87</v>
+      </c>
+      <c r="H29">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>288</v>
+      </c>
+      <c r="C30" t="s">
+        <v>47</v>
+      </c>
+      <c r="D30">
+        <v>216</v>
+      </c>
+      <c r="E30">
+        <v>47</v>
+      </c>
+      <c r="F30">
+        <v>150</v>
+      </c>
+      <c r="G30">
+        <v>74</v>
+      </c>
+      <c r="H30">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>289</v>
+      </c>
+      <c r="C31" t="s">
+        <v>47</v>
+      </c>
+      <c r="D31">
+        <v>75</v>
+      </c>
+      <c r="E31">
+        <v>95</v>
+      </c>
+      <c r="F31">
+        <v>103</v>
+      </c>
+      <c r="G31">
+        <v>44</v>
+      </c>
+      <c r="H31">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>290</v>
+      </c>
+      <c r="C32" t="s">
+        <v>47</v>
+      </c>
+      <c r="D32">
+        <v>87</v>
+      </c>
+      <c r="E32">
+        <v>22</v>
+      </c>
+      <c r="F32">
+        <v>81</v>
+      </c>
+      <c r="G32">
+        <v>26</v>
+      </c>
+      <c r="H32">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>6</v>
+      </c>
+      <c r="B33" t="s">
+        <v>291</v>
+      </c>
+      <c r="C33" t="s">
+        <v>47</v>
+      </c>
+      <c r="D33">
+        <v>33</v>
+      </c>
+      <c r="E33">
+        <v>9</v>
+      </c>
+      <c r="F33">
+        <v>34</v>
+      </c>
+      <c r="G33">
+        <v>30</v>
+      </c>
+      <c r="H33">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>7</v>
+      </c>
+      <c r="B34" t="s">
+        <v>292</v>
+      </c>
+      <c r="C34" t="s">
+        <v>47</v>
+      </c>
+      <c r="D34">
+        <v>48</v>
+      </c>
+      <c r="E34">
+        <v>22</v>
+      </c>
+      <c r="F34">
+        <v>49</v>
+      </c>
+      <c r="G34">
+        <v>26</v>
+      </c>
+      <c r="H34">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>8</v>
+      </c>
+      <c r="B35" t="s">
+        <v>293</v>
+      </c>
+      <c r="C35" t="s">
+        <v>47</v>
+      </c>
+      <c r="D35">
+        <v>17</v>
+      </c>
+      <c r="E35">
+        <v>44</v>
+      </c>
+      <c r="F35">
+        <v>16</v>
+      </c>
+      <c r="G35">
+        <v>28</v>
+      </c>
+      <c r="H35">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>9</v>
+      </c>
+      <c r="B36" t="s">
+        <v>166</v>
+      </c>
+      <c r="C36" t="s">
+        <v>47</v>
+      </c>
+      <c r="D36">
+        <v>24</v>
+      </c>
+      <c r="E36">
+        <v>4</v>
+      </c>
+      <c r="F36">
+        <v>16</v>
+      </c>
+      <c r="G36">
+        <v>20</v>
+      </c>
+      <c r="H36">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>4</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>44</v>
+      </c>
+      <c r="D38">
+        <v>5650</v>
+      </c>
+      <c r="E38">
+        <v>1554</v>
+      </c>
+      <c r="F38">
+        <v>12953</v>
+      </c>
+      <c r="G38">
+        <v>2026</v>
+      </c>
+      <c r="H38">
+        <v>22183</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>39</v>
+      </c>
+      <c r="B39" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" t="s">
+        <v>45</v>
+      </c>
+      <c r="D39">
+        <v>968</v>
+      </c>
+      <c r="E39">
+        <v>249</v>
+      </c>
+      <c r="F39">
+        <v>1259</v>
+      </c>
+      <c r="G39">
+        <v>129</v>
+      </c>
+      <c r="H39">
+        <v>2605</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>294</v>
+      </c>
+      <c r="C40" t="s">
+        <v>47</v>
+      </c>
+      <c r="D40">
+        <v>2783</v>
+      </c>
+      <c r="E40">
+        <v>934</v>
+      </c>
+      <c r="F40">
+        <v>10221</v>
+      </c>
+      <c r="G40">
+        <v>289</v>
+      </c>
+      <c r="H40">
+        <v>14227</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>295</v>
+      </c>
+      <c r="C41" t="s">
+        <v>47</v>
+      </c>
+      <c r="D41">
+        <v>417</v>
+      </c>
+      <c r="E41">
+        <v>163</v>
+      </c>
+      <c r="F41">
+        <v>382</v>
+      </c>
+      <c r="G41">
+        <v>1395</v>
+      </c>
+      <c r="H41">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>296</v>
+      </c>
+      <c r="C42" t="s">
+        <v>47</v>
+      </c>
+      <c r="D42">
+        <v>148</v>
+      </c>
+      <c r="E42">
+        <v>20</v>
+      </c>
+      <c r="F42">
+        <v>95</v>
+      </c>
+      <c r="G42">
+        <v>56</v>
+      </c>
+      <c r="H42">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>297</v>
+      </c>
+      <c r="C43" t="s">
+        <v>47</v>
+      </c>
+      <c r="D43">
+        <v>765</v>
+      </c>
+      <c r="E43">
+        <v>105</v>
+      </c>
+      <c r="F43">
+        <v>671</v>
+      </c>
+      <c r="G43">
+        <v>78</v>
+      </c>
+      <c r="H43">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>298</v>
+      </c>
+      <c r="C44" t="s">
+        <v>47</v>
+      </c>
+      <c r="D44">
+        <v>336</v>
+      </c>
+      <c r="E44">
+        <v>30</v>
+      </c>
+      <c r="F44">
+        <v>100</v>
+      </c>
+      <c r="G44">
+        <v>28</v>
+      </c>
+      <c r="H44">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>299</v>
+      </c>
+      <c r="C45" t="s">
+        <v>47</v>
+      </c>
+      <c r="D45">
+        <v>51</v>
+      </c>
+      <c r="E45">
+        <v>12</v>
+      </c>
+      <c r="F45">
+        <v>80</v>
+      </c>
+      <c r="G45">
+        <v>27</v>
+      </c>
+      <c r="H45">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>7</v>
+      </c>
+      <c r="B46" t="s">
+        <v>300</v>
+      </c>
+      <c r="C46" t="s">
+        <v>47</v>
+      </c>
+      <c r="D46">
+        <v>33</v>
+      </c>
+      <c r="E46">
+        <v>10</v>
+      </c>
+      <c r="F46">
+        <v>30</v>
+      </c>
+      <c r="G46">
+        <v>5</v>
+      </c>
+      <c r="H46">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>8</v>
+      </c>
+      <c r="B47" t="s">
+        <v>301</v>
+      </c>
+      <c r="C47" t="s">
+        <v>47</v>
+      </c>
+      <c r="D47">
+        <v>80</v>
+      </c>
+      <c r="E47">
+        <v>18</v>
+      </c>
+      <c r="F47">
+        <v>29</v>
+      </c>
+      <c r="G47">
+        <v>8</v>
+      </c>
+      <c r="H47">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>9</v>
+      </c>
+      <c r="B48" t="s">
+        <v>302</v>
+      </c>
+      <c r="C48" t="s">
+        <v>47</v>
+      </c>
+      <c r="D48">
+        <v>69</v>
+      </c>
+      <c r="E48">
+        <v>13</v>
+      </c>
+      <c r="F48">
+        <v>86</v>
+      </c>
+      <c r="G48">
+        <v>11</v>
+      </c>
+      <c r="H48">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="49"/>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" t="s">
+        <v>44</v>
+      </c>
+      <c r="D50">
+        <v>5790</v>
+      </c>
+      <c r="E50">
+        <v>2745</v>
+      </c>
+      <c r="F50">
+        <v>8129</v>
+      </c>
+      <c r="G50">
+        <v>4274</v>
+      </c>
+      <c r="H50">
+        <v>20938</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>39</v>
+      </c>
+      <c r="B51" t="s">
+        <v>39</v>
+      </c>
+      <c r="C51" t="s">
+        <v>45</v>
+      </c>
+      <c r="D51">
+        <v>880</v>
+      </c>
+      <c r="E51">
+        <v>392</v>
+      </c>
+      <c r="F51">
+        <v>541</v>
+      </c>
+      <c r="G51">
+        <v>239</v>
+      </c>
+      <c r="H51">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1</v>
+      </c>
+      <c r="B52" t="s">
+        <v>303</v>
+      </c>
+      <c r="C52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D52">
+        <v>1076</v>
+      </c>
+      <c r="E52">
+        <v>1181</v>
+      </c>
+      <c r="F52">
+        <v>543</v>
+      </c>
+      <c r="G52">
+        <v>253</v>
+      </c>
+      <c r="H52">
+        <v>3053</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>2</v>
+      </c>
+      <c r="B53" t="s">
+        <v>304</v>
+      </c>
+      <c r="C53" t="s">
+        <v>47</v>
+      </c>
+      <c r="D53">
+        <v>2040</v>
+      </c>
+      <c r="E53">
+        <v>226</v>
+      </c>
+      <c r="F53">
+        <v>5579</v>
+      </c>
+      <c r="G53">
+        <v>138</v>
+      </c>
+      <c r="H53">
+        <v>7983</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>3</v>
+      </c>
+      <c r="B54" t="s">
+        <v>305</v>
+      </c>
+      <c r="C54" t="s">
+        <v>47</v>
+      </c>
+      <c r="D54">
+        <v>162</v>
+      </c>
+      <c r="E54">
+        <v>40</v>
+      </c>
+      <c r="F54">
+        <v>110</v>
+      </c>
+      <c r="G54">
+        <v>147</v>
+      </c>
+      <c r="H54">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>4</v>
+      </c>
+      <c r="B55" t="s">
+        <v>306</v>
+      </c>
+      <c r="C55" t="s">
+        <v>47</v>
+      </c>
+      <c r="D55">
+        <v>167</v>
+      </c>
+      <c r="E55">
+        <v>56</v>
+      </c>
+      <c r="F55">
+        <v>135</v>
+      </c>
+      <c r="G55">
+        <v>3214</v>
+      </c>
+      <c r="H55">
+        <v>3572</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>5</v>
+      </c>
+      <c r="B56" t="s">
+        <v>307</v>
+      </c>
+      <c r="C56" t="s">
+        <v>47</v>
+      </c>
+      <c r="D56">
+        <v>635</v>
+      </c>
+      <c r="E56">
+        <v>695</v>
+      </c>
+      <c r="F56">
+        <v>294</v>
+      </c>
+      <c r="G56">
+        <v>102</v>
+      </c>
+      <c r="H56">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>308</v>
+      </c>
+      <c r="C57" t="s">
+        <v>47</v>
+      </c>
+      <c r="D57">
+        <v>114</v>
+      </c>
+      <c r="E57">
+        <v>23</v>
+      </c>
+      <c r="F57">
+        <v>23</v>
+      </c>
+      <c r="G57">
+        <v>19</v>
+      </c>
+      <c r="H57">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>7</v>
+      </c>
+      <c r="B58" t="s">
+        <v>309</v>
+      </c>
+      <c r="C58" t="s">
+        <v>47</v>
+      </c>
+      <c r="D58">
+        <v>216</v>
+      </c>
+      <c r="E58">
+        <v>94</v>
+      </c>
+      <c r="F58">
+        <v>756</v>
+      </c>
+      <c r="G58">
+        <v>68</v>
+      </c>
+      <c r="H58">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>8</v>
+      </c>
+      <c r="B59" t="s">
+        <v>310</v>
+      </c>
+      <c r="C59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D59">
+        <v>28</v>
+      </c>
+      <c r="E59">
+        <v>15</v>
+      </c>
+      <c r="F59">
+        <v>22</v>
+      </c>
+      <c r="G59">
+        <v>10</v>
+      </c>
+      <c r="H59">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>9</v>
+      </c>
+      <c r="B60" t="s">
+        <v>311</v>
+      </c>
+      <c r="C60" t="s">
+        <v>47</v>
+      </c>
+      <c r="D60">
+        <v>472</v>
+      </c>
+      <c r="E60">
+        <v>23</v>
+      </c>
+      <c r="F60">
+        <v>126</v>
+      </c>
+      <c r="G60">
+        <v>84</v>
+      </c>
+      <c r="H60">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>6</v>
+      </c>
+      <c r="B62" t="s">
+        <v>11</v>
+      </c>
+      <c r="C62" t="s">
+        <v>44</v>
+      </c>
+      <c r="D62">
+        <v>195</v>
+      </c>
+      <c r="E62">
+        <v>176</v>
+      </c>
+      <c r="F62">
+        <v>448</v>
+      </c>
+      <c r="G62">
+        <v>61</v>
+      </c>
+      <c r="H62">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>39</v>
+      </c>
+      <c r="B63" t="s">
+        <v>39</v>
+      </c>
+      <c r="C63" t="s">
+        <v>45</v>
+      </c>
+      <c r="D63">
+        <v>105</v>
+      </c>
+      <c r="E63">
+        <v>62</v>
+      </c>
+      <c r="F63">
+        <v>141</v>
+      </c>
+      <c r="G63">
+        <v>18</v>
+      </c>
+      <c r="H63">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>312</v>
+      </c>
+      <c r="C64" t="s">
+        <v>47</v>
+      </c>
+      <c r="D64">
+        <v>60</v>
+      </c>
+      <c r="E64">
+        <v>85</v>
+      </c>
+      <c r="F64">
+        <v>223</v>
+      </c>
+      <c r="G64">
+        <v>28</v>
+      </c>
+      <c r="H64">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>313</v>
+      </c>
+      <c r="C65" t="s">
+        <v>47</v>
+      </c>
+      <c r="D65">
+        <v>19</v>
+      </c>
+      <c r="E65">
+        <v>18</v>
+      </c>
+      <c r="F65">
+        <v>67</v>
+      </c>
+      <c r="G65">
+        <v>8</v>
+      </c>
+      <c r="H65">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>314</v>
+      </c>
+      <c r="C66" t="s">
+        <v>47</v>
+      </c>
+      <c r="D66">
+        <v>11</v>
+      </c>
+      <c r="E66">
+        <v>11</v>
+      </c>
+      <c r="F66">
+        <v>17</v>
+      </c>
+      <c r="G66">
+        <v>7</v>
+      </c>
+      <c r="H66">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="67"/>
+    <row r="68">
+      <c r="A68">
+        <v>7</v>
+      </c>
+      <c r="B68" t="s">
+        <v>12</v>
+      </c>
+      <c r="C68" t="s">
+        <v>44</v>
+      </c>
+      <c r="D68">
+        <v>439</v>
+      </c>
+      <c r="E68">
+        <v>141</v>
+      </c>
+      <c r="F68">
+        <v>438</v>
+      </c>
+      <c r="G68">
+        <v>3617</v>
+      </c>
+      <c r="H68">
+        <v>4635</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>39</v>
+      </c>
+      <c r="B69" t="s">
+        <v>39</v>
+      </c>
+      <c r="C69" t="s">
+        <v>45</v>
+      </c>
+      <c r="D69">
+        <v>120</v>
+      </c>
+      <c r="E69">
+        <v>43</v>
+      </c>
+      <c r="F69">
+        <v>112</v>
+      </c>
+      <c r="G69">
+        <v>115</v>
+      </c>
+      <c r="H69">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>1</v>
+      </c>
+      <c r="B70" t="s">
+        <v>315</v>
+      </c>
+      <c r="C70" t="s">
+        <v>47</v>
+      </c>
+      <c r="D70">
+        <v>93</v>
+      </c>
+      <c r="E70">
+        <v>39</v>
+      </c>
+      <c r="F70">
+        <v>149</v>
+      </c>
+      <c r="G70">
+        <v>3382</v>
+      </c>
+      <c r="H70">
+        <v>3663</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>2</v>
+      </c>
+      <c r="B71" t="s">
+        <v>316</v>
+      </c>
+      <c r="C71" t="s">
+        <v>47</v>
+      </c>
+      <c r="D71">
+        <v>121</v>
+      </c>
+      <c r="E71">
+        <v>23</v>
+      </c>
+      <c r="F71">
+        <v>82</v>
+      </c>
+      <c r="G71">
+        <v>55</v>
+      </c>
+      <c r="H71">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>3</v>
+      </c>
+      <c r="B72" t="s">
+        <v>317</v>
+      </c>
+      <c r="C72" t="s">
+        <v>47</v>
+      </c>
+      <c r="D72">
+        <v>10</v>
+      </c>
+      <c r="E72">
+        <v>9</v>
+      </c>
+      <c r="F72">
+        <v>21</v>
+      </c>
+      <c r="G72">
+        <v>18</v>
+      </c>
+      <c r="H72">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>4</v>
+      </c>
+      <c r="B73" t="s">
+        <v>318</v>
+      </c>
+      <c r="C73" t="s">
+        <v>47</v>
+      </c>
+      <c r="D73">
+        <v>62</v>
+      </c>
+      <c r="E73">
+        <v>11</v>
+      </c>
+      <c r="F73">
+        <v>29</v>
+      </c>
+      <c r="G73">
+        <v>18</v>
+      </c>
+      <c r="H73">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>5</v>
+      </c>
+      <c r="B74" t="s">
+        <v>319</v>
+      </c>
+      <c r="C74" t="s">
+        <v>47</v>
+      </c>
+      <c r="D74">
+        <v>9</v>
+      </c>
+      <c r="E74">
+        <v>5</v>
+      </c>
+      <c r="F74">
+        <v>14</v>
+      </c>
+      <c r="G74">
+        <v>9</v>
+      </c>
+      <c r="H74">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>6</v>
+      </c>
+      <c r="B75" t="s">
+        <v>320</v>
+      </c>
+      <c r="C75" t="s">
+        <v>47</v>
+      </c>
+      <c r="D75">
+        <v>8</v>
+      </c>
+      <c r="E75">
+        <v>5</v>
+      </c>
+      <c r="F75">
+        <v>11</v>
+      </c>
+      <c r="G75">
+        <v>4</v>
+      </c>
+      <c r="H75">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>7</v>
+      </c>
+      <c r="B76" t="s">
+        <v>321</v>
+      </c>
+      <c r="C76" t="s">
+        <v>47</v>
+      </c>
+      <c r="D76">
+        <v>16</v>
+      </c>
+      <c r="E76">
+        <v>6</v>
+      </c>
+      <c r="F76">
+        <v>20</v>
+      </c>
+      <c r="G76">
+        <v>16</v>
+      </c>
+      <c r="H76">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="77"/>
+    <row r="78">
+      <c r="A78">
+        <v>8</v>
+      </c>
+      <c r="B78" t="s">
+        <v>13</v>
+      </c>
+      <c r="C78" t="s">
+        <v>44</v>
+      </c>
+      <c r="D78">
+        <v>14453</v>
+      </c>
+      <c r="E78">
+        <v>1825</v>
+      </c>
+      <c r="F78">
+        <v>2444</v>
+      </c>
+      <c r="G78">
+        <v>9345</v>
+      </c>
+      <c r="H78">
+        <v>28067</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>39</v>
+      </c>
+      <c r="B79" t="s">
+        <v>39</v>
+      </c>
+      <c r="C79" t="s">
+        <v>45</v>
+      </c>
+      <c r="D79">
+        <v>914</v>
+      </c>
+      <c r="E79">
+        <v>186</v>
+      </c>
+      <c r="F79">
+        <v>270</v>
+      </c>
+      <c r="G79">
+        <v>214</v>
+      </c>
+      <c r="H79">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>1</v>
+      </c>
+      <c r="B80" t="s">
+        <v>322</v>
+      </c>
+      <c r="C80" t="s">
+        <v>47</v>
+      </c>
+      <c r="D80">
+        <v>3482</v>
+      </c>
+      <c r="E80">
+        <v>343</v>
+      </c>
+      <c r="F80">
+        <v>897</v>
+      </c>
+      <c r="G80">
+        <v>260</v>
+      </c>
+      <c r="H80">
+        <v>4982</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>2</v>
+      </c>
+      <c r="B81" t="s">
+        <v>323</v>
+      </c>
+      <c r="C81" t="s">
+        <v>47</v>
+      </c>
+      <c r="D81">
+        <v>4750</v>
+      </c>
+      <c r="E81">
+        <v>404</v>
+      </c>
+      <c r="F81">
+        <v>562</v>
+      </c>
+      <c r="G81">
+        <v>839</v>
+      </c>
+      <c r="H81">
+        <v>6555</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>3</v>
+      </c>
+      <c r="B82" t="s">
+        <v>324</v>
+      </c>
+      <c r="C82" t="s">
+        <v>47</v>
+      </c>
+      <c r="D82">
+        <v>54</v>
+      </c>
+      <c r="E82">
+        <v>15</v>
+      </c>
+      <c r="F82">
+        <v>26</v>
+      </c>
+      <c r="G82">
+        <v>41</v>
+      </c>
+      <c r="H82">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>4</v>
+      </c>
+      <c r="B83" t="s">
+        <v>325</v>
+      </c>
+      <c r="C83" t="s">
+        <v>47</v>
+      </c>
+      <c r="D83">
+        <v>176</v>
+      </c>
+      <c r="E83">
+        <v>40</v>
+      </c>
+      <c r="F83">
+        <v>54</v>
+      </c>
+      <c r="G83">
+        <v>7884</v>
+      </c>
+      <c r="H83">
+        <v>8154</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>5</v>
+      </c>
+      <c r="B84" t="s">
+        <v>326</v>
+      </c>
+      <c r="C84" t="s">
+        <v>47</v>
+      </c>
+      <c r="D84">
+        <v>101</v>
+      </c>
+      <c r="E84">
+        <v>65</v>
+      </c>
+      <c r="F84">
+        <v>431</v>
+      </c>
+      <c r="G84">
+        <v>52</v>
+      </c>
+      <c r="H84">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>6</v>
+      </c>
+      <c r="B85" t="s">
+        <v>327</v>
+      </c>
+      <c r="C85" t="s">
+        <v>47</v>
+      </c>
+      <c r="D85">
+        <v>21</v>
+      </c>
+      <c r="E85">
+        <v>5</v>
+      </c>
+      <c r="F85">
+        <v>43</v>
+      </c>
+      <c r="G85">
+        <v>15</v>
+      </c>
+      <c r="H85">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>7</v>
+      </c>
+      <c r="B86" t="s">
+        <v>328</v>
+      </c>
+      <c r="C86" t="s">
+        <v>47</v>
+      </c>
+      <c r="D86">
+        <v>86</v>
+      </c>
+      <c r="E86">
+        <v>91</v>
+      </c>
+      <c r="F86">
+        <v>6</v>
+      </c>
+      <c r="G86">
+        <v>16</v>
+      </c>
+      <c r="H86">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>8</v>
+      </c>
+      <c r="B87" t="s">
+        <v>329</v>
+      </c>
+      <c r="C87" t="s">
+        <v>47</v>
+      </c>
+      <c r="D87">
+        <v>4836</v>
+      </c>
+      <c r="E87">
+        <v>672</v>
+      </c>
+      <c r="F87">
+        <v>142</v>
+      </c>
+      <c r="G87">
+        <v>17</v>
+      </c>
+      <c r="H87">
+        <v>5667</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>9</v>
+      </c>
+      <c r="B88" t="s">
+        <v>330</v>
+      </c>
+      <c r="C88" t="s">
+        <v>47</v>
+      </c>
+      <c r="D88">
+        <v>33</v>
+      </c>
+      <c r="E88">
+        <v>4</v>
+      </c>
+      <c r="F88">
+        <v>13</v>
+      </c>
+      <c r="G88">
+        <v>7</v>
+      </c>
+      <c r="H88">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="89"/>
+    <row r="90">
+      <c r="A90">
+        <v>9</v>
+      </c>
+      <c r="B90" t="s">
+        <v>14</v>
+      </c>
+      <c r="C90" t="s">
+        <v>44</v>
+      </c>
+      <c r="D90">
+        <v>68</v>
+      </c>
+      <c r="E90">
+        <v>27</v>
+      </c>
+      <c r="F90">
+        <v>47</v>
+      </c>
+      <c r="G90">
+        <v>19</v>
+      </c>
+      <c r="H90">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>39</v>
+      </c>
+      <c r="B91" t="s">
+        <v>39</v>
+      </c>
+      <c r="C91" t="s">
+        <v>45</v>
+      </c>
+      <c r="D91">
+        <v>33</v>
+      </c>
+      <c r="E91">
+        <v>13</v>
+      </c>
+      <c r="F91">
+        <v>21</v>
+      </c>
+      <c r="G91">
+        <v>7</v>
+      </c>
+      <c r="H91">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>1</v>
+      </c>
+      <c r="B92" t="s">
+        <v>331</v>
+      </c>
+      <c r="C92" t="s">
+        <v>47</v>
+      </c>
+      <c r="D92">
+        <v>18</v>
+      </c>
+      <c r="E92">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>14</v>
+      </c>
+      <c r="G92">
+        <v>8</v>
+      </c>
+      <c r="H92">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>2</v>
+      </c>
+      <c r="B93" t="s">
+        <v>332</v>
+      </c>
+      <c r="C93" t="s">
+        <v>47</v>
+      </c>
+      <c r="D93">
+        <v>11</v>
+      </c>
+      <c r="E93">
+        <v>1</v>
+      </c>
+      <c r="F93">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>2</v>
+      </c>
+      <c r="H93">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>3</v>
+      </c>
+      <c r="B94" t="s">
+        <v>333</v>
+      </c>
+      <c r="C94" t="s">
+        <v>47</v>
+      </c>
+      <c r="D94">
+        <v>6</v>
+      </c>
+      <c r="E94">
+        <v>5</v>
+      </c>
+      <c r="F94">
+        <v>4</v>
+      </c>
+      <c r="G94">
+        <v>2</v>
+      </c>
+      <c r="H94">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="95"/>
+    <row r="96">
+      <c r="A96">
+        <v>10</v>
+      </c>
+      <c r="B96" t="s">
+        <v>15</v>
+      </c>
+      <c r="C96" t="s">
+        <v>44</v>
+      </c>
+      <c r="D96">
+        <v>172</v>
+      </c>
+      <c r="E96">
+        <v>55</v>
+      </c>
+      <c r="F96">
+        <v>115</v>
+      </c>
+      <c r="G96">
+        <v>189</v>
+      </c>
+      <c r="H96">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>39</v>
+      </c>
+      <c r="B97" t="s">
+        <v>39</v>
+      </c>
+      <c r="C97" t="s">
+        <v>45</v>
+      </c>
+      <c r="D97">
+        <v>58</v>
+      </c>
+      <c r="E97">
+        <v>19</v>
+      </c>
+      <c r="F97">
+        <v>35</v>
+      </c>
+      <c r="G97">
+        <v>46</v>
+      </c>
+      <c r="H97">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>1</v>
+      </c>
+      <c r="B98" t="s">
+        <v>334</v>
+      </c>
+      <c r="C98" t="s">
+        <v>47</v>
+      </c>
+      <c r="D98">
+        <v>76</v>
+      </c>
+      <c r="E98">
+        <v>19</v>
+      </c>
+      <c r="F98">
+        <v>38</v>
+      </c>
+      <c r="G98">
+        <v>79</v>
+      </c>
+      <c r="H98">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>2</v>
+      </c>
+      <c r="B99" t="s">
+        <v>335</v>
+      </c>
+      <c r="C99" t="s">
+        <v>47</v>
+      </c>
+      <c r="D99">
+        <v>25</v>
+      </c>
+      <c r="E99">
+        <v>7</v>
+      </c>
+      <c r="F99">
+        <v>36</v>
+      </c>
+      <c r="G99">
+        <v>24</v>
+      </c>
+      <c r="H99">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>3</v>
+      </c>
+      <c r="B100" t="s">
+        <v>336</v>
+      </c>
+      <c r="C100" t="s">
+        <v>47</v>
+      </c>
+      <c r="D100">
+        <v>8</v>
+      </c>
+      <c r="E100">
+        <v>7</v>
+      </c>
+      <c r="F100">
+        <v>3</v>
+      </c>
+      <c r="G100">
+        <v>29</v>
+      </c>
+      <c r="H100">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>4</v>
+      </c>
+      <c r="B101" t="s">
+        <v>337</v>
+      </c>
+      <c r="C101" t="s">
+        <v>47</v>
+      </c>
+      <c r="D101">
+        <v>5</v>
+      </c>
+      <c r="E101">
+        <v>3</v>
+      </c>
+      <c r="F101">
+        <v>3</v>
+      </c>
+      <c r="G101">
+        <v>11</v>
+      </c>
+      <c r="H101">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="102"/>
+    <row r="103">
+      <c r="A103">
+        <v>12</v>
+      </c>
+      <c r="B103" t="s">
+        <v>16</v>
+      </c>
+      <c r="C103" t="s">
+        <v>44</v>
+      </c>
+      <c r="D103">
+        <v>15127</v>
+      </c>
+      <c r="E103">
+        <v>918</v>
+      </c>
+      <c r="F103">
+        <v>3032</v>
+      </c>
+      <c r="G103">
+        <v>5083</v>
+      </c>
+      <c r="H103">
+        <v>24160</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>39</v>
+      </c>
+      <c r="B104" t="s">
+        <v>39</v>
+      </c>
+      <c r="C104" t="s">
+        <v>45</v>
+      </c>
+      <c r="D104">
+        <v>1076</v>
+      </c>
+      <c r="E104">
+        <v>180</v>
+      </c>
+      <c r="F104">
+        <v>290</v>
+      </c>
+      <c r="G104">
+        <v>161</v>
+      </c>
+      <c r="H104">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>1</v>
+      </c>
+      <c r="B105" t="s">
+        <v>338</v>
+      </c>
+      <c r="C105" t="s">
+        <v>47</v>
+      </c>
+      <c r="D105">
+        <v>13070</v>
+      </c>
+      <c r="E105">
+        <v>346</v>
+      </c>
+      <c r="F105">
+        <v>1575</v>
+      </c>
+      <c r="G105">
+        <v>2998</v>
+      </c>
+      <c r="H105">
+        <v>17989</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>2</v>
+      </c>
+      <c r="B106" t="s">
+        <v>339</v>
+      </c>
+      <c r="C106" t="s">
+        <v>47</v>
+      </c>
+      <c r="D106">
+        <v>487</v>
+      </c>
+      <c r="E106">
+        <v>227</v>
+      </c>
+      <c r="F106">
+        <v>1009</v>
+      </c>
+      <c r="G106">
+        <v>64</v>
+      </c>
+      <c r="H106">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>3</v>
+      </c>
+      <c r="B107" t="s">
+        <v>340</v>
+      </c>
+      <c r="C107" t="s">
+        <v>47</v>
+      </c>
+      <c r="D107">
+        <v>81</v>
+      </c>
+      <c r="E107">
+        <v>55</v>
+      </c>
+      <c r="F107">
+        <v>24</v>
+      </c>
+      <c r="G107">
+        <v>27</v>
+      </c>
+      <c r="H107">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>4</v>
+      </c>
+      <c r="B108" t="s">
+        <v>341</v>
+      </c>
+      <c r="C108" t="s">
+        <v>47</v>
+      </c>
+      <c r="D108">
+        <v>146</v>
+      </c>
+      <c r="E108">
+        <v>31</v>
+      </c>
+      <c r="F108">
+        <v>49</v>
+      </c>
+      <c r="G108">
+        <v>1703</v>
+      </c>
+      <c r="H108">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>5</v>
+      </c>
+      <c r="B109" t="s">
+        <v>342</v>
+      </c>
+      <c r="C109" t="s">
+        <v>47</v>
+      </c>
+      <c r="D109">
+        <v>55</v>
+      </c>
+      <c r="E109">
+        <v>52</v>
+      </c>
+      <c r="F109">
+        <v>31</v>
+      </c>
+      <c r="G109">
+        <v>20</v>
+      </c>
+      <c r="H109">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>6</v>
+      </c>
+      <c r="B110" t="s">
+        <v>343</v>
+      </c>
+      <c r="C110" t="s">
+        <v>47</v>
+      </c>
+      <c r="D110">
+        <v>43</v>
+      </c>
+      <c r="E110">
+        <v>9</v>
+      </c>
+      <c r="F110">
+        <v>21</v>
+      </c>
+      <c r="G110">
+        <v>84</v>
+      </c>
+      <c r="H110">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>7</v>
+      </c>
+      <c r="B111" t="s">
+        <v>344</v>
+      </c>
+      <c r="C111" t="s">
+        <v>47</v>
+      </c>
+      <c r="D111">
+        <v>46</v>
+      </c>
+      <c r="E111">
+        <v>7</v>
+      </c>
+      <c r="F111">
+        <v>19</v>
+      </c>
+      <c r="G111">
+        <v>18</v>
+      </c>
+      <c r="H111">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>8</v>
+      </c>
+      <c r="B112" t="s">
+        <v>345</v>
+      </c>
+      <c r="C112" t="s">
+        <v>47</v>
+      </c>
+      <c r="D112">
+        <v>44</v>
+      </c>
+      <c r="E112">
+        <v>6</v>
+      </c>
+      <c r="F112">
+        <v>8</v>
+      </c>
+      <c r="G112">
+        <v>5</v>
+      </c>
+      <c r="H112">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>9</v>
+      </c>
+      <c r="B113" t="s">
+        <v>346</v>
+      </c>
+      <c r="C113" t="s">
+        <v>47</v>
+      </c>
+      <c r="D113">
+        <v>79</v>
+      </c>
+      <c r="E113">
+        <v>5</v>
+      </c>
+      <c r="F113">
+        <v>6</v>
+      </c>
+      <c r="G113">
+        <v>3</v>
+      </c>
+      <c r="H113">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="114"/>
+    <row r="115">
+      <c r="A115">
+        <v>13</v>
+      </c>
+      <c r="B115" t="s">
+        <v>17</v>
+      </c>
+      <c r="C115" t="s">
+        <v>44</v>
+      </c>
+      <c r="D115">
+        <v>167</v>
+      </c>
+      <c r="E115">
+        <v>124</v>
+      </c>
+      <c r="F115">
+        <v>229</v>
+      </c>
+      <c r="G115">
+        <v>1928</v>
+      </c>
+      <c r="H115">
+        <v>2448</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>39</v>
+      </c>
+      <c r="B116" t="s">
+        <v>39</v>
+      </c>
+      <c r="C116" t="s">
+        <v>45</v>
+      </c>
+      <c r="D116">
+        <v>44</v>
+      </c>
+      <c r="E116">
+        <v>26</v>
+      </c>
+      <c r="F116">
+        <v>48</v>
+      </c>
+      <c r="G116">
+        <v>50</v>
+      </c>
+      <c r="H116">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>1</v>
+      </c>
+      <c r="B117" t="s">
+        <v>347</v>
+      </c>
+      <c r="C117" t="s">
+        <v>47</v>
+      </c>
+      <c r="D117">
+        <v>37</v>
+      </c>
+      <c r="E117">
+        <v>37</v>
+      </c>
+      <c r="F117">
+        <v>69</v>
+      </c>
+      <c r="G117">
+        <v>870</v>
+      </c>
+      <c r="H117">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>2</v>
+      </c>
+      <c r="B118" t="s">
+        <v>348</v>
+      </c>
+      <c r="C118" t="s">
+        <v>47</v>
+      </c>
+      <c r="D118">
+        <v>29</v>
+      </c>
+      <c r="E118">
+        <v>24</v>
+      </c>
+      <c r="F118">
+        <v>55</v>
+      </c>
+      <c r="G118">
+        <v>51</v>
+      </c>
+      <c r="H118">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>3</v>
+      </c>
+      <c r="B119" t="s">
+        <v>349</v>
+      </c>
+      <c r="C119" t="s">
+        <v>47</v>
+      </c>
+      <c r="D119">
+        <v>5</v>
+      </c>
+      <c r="E119">
+        <v>6</v>
+      </c>
+      <c r="F119">
+        <v>12</v>
+      </c>
+      <c r="G119">
+        <v>27</v>
+      </c>
+      <c r="H119">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>4</v>
+      </c>
+      <c r="B120" t="s">
+        <v>350</v>
+      </c>
+      <c r="C120" t="s">
+        <v>47</v>
+      </c>
+      <c r="D120">
+        <v>36</v>
+      </c>
+      <c r="E120">
+        <v>13</v>
+      </c>
+      <c r="F120">
+        <v>21</v>
+      </c>
+      <c r="G120">
+        <v>788</v>
+      </c>
+      <c r="H120">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>5</v>
+      </c>
+      <c r="B121" t="s">
+        <v>351</v>
+      </c>
+      <c r="C121" t="s">
+        <v>47</v>
+      </c>
+      <c r="D121">
+        <v>8</v>
+      </c>
+      <c r="E121">
+        <v>3</v>
+      </c>
+      <c r="F121">
+        <v>6</v>
+      </c>
+      <c r="G121">
+        <v>45</v>
+      </c>
+      <c r="H121">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>6</v>
+      </c>
+      <c r="B122" t="s">
+        <v>352</v>
+      </c>
+      <c r="C122" t="s">
+        <v>47</v>
+      </c>
+      <c r="D122">
+        <v>6</v>
+      </c>
+      <c r="E122">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>13</v>
+      </c>
+      <c r="G122">
+        <v>86</v>
+      </c>
+      <c r="H122">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>7</v>
+      </c>
+      <c r="B123" t="s">
+        <v>353</v>
+      </c>
+      <c r="C123" t="s">
+        <v>47</v>
+      </c>
+      <c r="D123">
+        <v>2</v>
+      </c>
+      <c r="E123">
+        <v>7</v>
+      </c>
+      <c r="F123">
+        <v>5</v>
+      </c>
+      <c r="G123">
+        <v>11</v>
+      </c>
+      <c r="H123">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="124"/>
+    <row r="125">
+      <c r="A125">
+        <v>14</v>
+      </c>
+      <c r="B125" t="s">
+        <v>18</v>
+      </c>
+      <c r="C125" t="s">
+        <v>44</v>
+      </c>
+      <c r="D125">
+        <v>15495</v>
+      </c>
+      <c r="E125">
+        <v>2956</v>
+      </c>
+      <c r="F125">
+        <v>17236</v>
+      </c>
+      <c r="G125">
+        <v>3013</v>
+      </c>
+      <c r="H125">
+        <v>38700</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
+        <v>39</v>
+      </c>
+      <c r="B126" t="s">
+        <v>39</v>
+      </c>
+      <c r="C126" t="s">
+        <v>45</v>
+      </c>
+      <c r="D126">
+        <v>713</v>
+      </c>
+      <c r="E126">
+        <v>285</v>
+      </c>
+      <c r="F126">
+        <v>584</v>
+      </c>
+      <c r="G126">
+        <v>126</v>
+      </c>
+      <c r="H126">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>1</v>
+      </c>
+      <c r="B127" t="s">
+        <v>354</v>
+      </c>
+      <c r="C127" t="s">
+        <v>47</v>
+      </c>
+      <c r="D127">
+        <v>4345</v>
+      </c>
+      <c r="E127">
+        <v>1572</v>
+      </c>
+      <c r="F127">
+        <v>8756</v>
+      </c>
+      <c r="G127">
+        <v>1020</v>
+      </c>
+      <c r="H127">
+        <v>15693</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>2</v>
+      </c>
+      <c r="B128" t="s">
+        <v>355</v>
+      </c>
+      <c r="C128" t="s">
+        <v>47</v>
+      </c>
+      <c r="D128">
+        <v>9463</v>
+      </c>
+      <c r="E128">
+        <v>499</v>
+      </c>
+      <c r="F128">
+        <v>3027</v>
+      </c>
+      <c r="G128">
+        <v>267</v>
+      </c>
+      <c r="H128">
+        <v>13256</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>3</v>
+      </c>
+      <c r="B129" t="s">
+        <v>356</v>
+      </c>
+      <c r="C129" t="s">
+        <v>47</v>
+      </c>
+      <c r="D129">
+        <v>88</v>
+      </c>
+      <c r="E129">
+        <v>41</v>
+      </c>
+      <c r="F129">
+        <v>102</v>
+      </c>
+      <c r="G129">
+        <v>22</v>
+      </c>
+      <c r="H129">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>4</v>
+      </c>
+      <c r="B130" t="s">
+        <v>357</v>
+      </c>
+      <c r="C130" t="s">
+        <v>47</v>
+      </c>
+      <c r="D130">
+        <v>383</v>
+      </c>
+      <c r="E130">
+        <v>398</v>
+      </c>
+      <c r="F130">
+        <v>2936</v>
+      </c>
+      <c r="G130">
+        <v>135</v>
+      </c>
+      <c r="H130">
+        <v>3852</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>5</v>
+      </c>
+      <c r="B131" t="s">
+        <v>358</v>
+      </c>
+      <c r="C131" t="s">
+        <v>47</v>
+      </c>
+      <c r="D131">
+        <v>57</v>
+      </c>
+      <c r="E131">
+        <v>55</v>
+      </c>
+      <c r="F131">
+        <v>35</v>
+      </c>
+      <c r="G131">
+        <v>27</v>
+      </c>
+      <c r="H131">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>6</v>
+      </c>
+      <c r="B132" t="s">
+        <v>359</v>
+      </c>
+      <c r="C132" t="s">
+        <v>47</v>
+      </c>
+      <c r="D132">
+        <v>23</v>
+      </c>
+      <c r="E132">
+        <v>9</v>
+      </c>
+      <c r="F132">
+        <v>31</v>
+      </c>
+      <c r="G132">
+        <v>9</v>
+      </c>
+      <c r="H132">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>7</v>
+      </c>
+      <c r="B133" t="s">
+        <v>360</v>
+      </c>
+      <c r="C133" t="s">
+        <v>47</v>
+      </c>
+      <c r="D133">
+        <v>267</v>
+      </c>
+      <c r="E133">
+        <v>84</v>
+      </c>
+      <c r="F133">
+        <v>1723</v>
+      </c>
+      <c r="G133">
+        <v>1400</v>
+      </c>
+      <c r="H133">
+        <v>3474</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>8</v>
+      </c>
+      <c r="B134" t="s">
+        <v>361</v>
+      </c>
+      <c r="C134" t="s">
+        <v>47</v>
+      </c>
+      <c r="D134">
+        <v>136</v>
+      </c>
+      <c r="E134">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>30</v>
+      </c>
+      <c r="G134">
+        <v>5</v>
+      </c>
+      <c r="H134">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>9</v>
+      </c>
+      <c r="B135" t="s">
+        <v>362</v>
+      </c>
+      <c r="C135" t="s">
+        <v>47</v>
+      </c>
+      <c r="D135">
+        <v>20</v>
+      </c>
+      <c r="E135">
+        <v>5</v>
+      </c>
+      <c r="F135">
+        <v>12</v>
+      </c>
+      <c r="G135">
+        <v>2</v>
+      </c>
+      <c r="H135">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="136"/>
+    <row r="137">
+      <c r="A137">
+        <v>15</v>
+      </c>
+      <c r="B137" t="s">
+        <v>19</v>
+      </c>
+      <c r="C137" t="s">
+        <v>44</v>
+      </c>
+      <c r="D137">
+        <v>253</v>
+      </c>
+      <c r="E137">
+        <v>84</v>
+      </c>
+      <c r="F137">
+        <v>110</v>
+      </c>
+      <c r="G137">
+        <v>92</v>
+      </c>
+      <c r="H137">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>39</v>
+      </c>
+      <c r="B138" t="s">
+        <v>39</v>
+      </c>
+      <c r="C138" t="s">
+        <v>45</v>
+      </c>
+      <c r="D138">
+        <v>102</v>
+      </c>
+      <c r="E138">
+        <v>30</v>
+      </c>
+      <c r="F138">
+        <v>39</v>
+      </c>
+      <c r="G138">
+        <v>23</v>
+      </c>
+      <c r="H138">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>1</v>
+      </c>
+      <c r="B139" t="s">
+        <v>363</v>
+      </c>
+      <c r="C139" t="s">
+        <v>47</v>
+      </c>
+      <c r="D139">
+        <v>71</v>
+      </c>
+      <c r="E139">
+        <v>15</v>
+      </c>
+      <c r="F139">
+        <v>30</v>
+      </c>
+      <c r="G139">
+        <v>45</v>
+      </c>
+      <c r="H139">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>2</v>
+      </c>
+      <c r="B140" t="s">
+        <v>364</v>
+      </c>
+      <c r="C140" t="s">
+        <v>47</v>
+      </c>
+      <c r="D140">
+        <v>62</v>
+      </c>
+      <c r="E140">
+        <v>34</v>
+      </c>
+      <c r="F140">
+        <v>34</v>
+      </c>
+      <c r="G140">
+        <v>17</v>
+      </c>
+      <c r="H140">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>3</v>
+      </c>
+      <c r="B141" t="s">
+        <v>365</v>
+      </c>
+      <c r="C141" t="s">
+        <v>47</v>
+      </c>
+      <c r="D141">
+        <v>18</v>
+      </c>
+      <c r="E141">
+        <v>5</v>
+      </c>
+      <c r="F141">
+        <v>7</v>
+      </c>
+      <c r="G141">
+        <v>7</v>
+      </c>
+      <c r="H141">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="142"/>
+    <row r="143">
+      <c r="A143">
+        <v>16</v>
+      </c>
+      <c r="B143" t="s">
+        <v>20</v>
+      </c>
+      <c r="C143" t="s">
+        <v>44</v>
+      </c>
+      <c r="D143">
+        <v>54</v>
+      </c>
+      <c r="E143">
+        <v>25</v>
+      </c>
+      <c r="F143">
+        <v>64</v>
+      </c>
+      <c r="G143">
+        <v>140</v>
+      </c>
+      <c r="H143">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>39</v>
+      </c>
+      <c r="B144" t="s">
+        <v>39</v>
+      </c>
+      <c r="C144" t="s">
+        <v>45</v>
+      </c>
+      <c r="D144">
+        <v>17</v>
+      </c>
+      <c r="E144">
+        <v>7</v>
+      </c>
+      <c r="F144">
+        <v>12</v>
+      </c>
+      <c r="G144">
+        <v>22</v>
+      </c>
+      <c r="H144">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>1</v>
+      </c>
+      <c r="B145" t="s">
+        <v>366</v>
+      </c>
+      <c r="C145" t="s">
+        <v>47</v>
+      </c>
+      <c r="D145">
+        <v>14</v>
+      </c>
+      <c r="E145">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>28</v>
+      </c>
+      <c r="G145">
+        <v>12</v>
+      </c>
+      <c r="H145">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>2</v>
+      </c>
+      <c r="B146" t="s">
+        <v>367</v>
+      </c>
+      <c r="C146" t="s">
+        <v>47</v>
+      </c>
+      <c r="D146">
+        <v>9</v>
+      </c>
+      <c r="E146">
+        <v>5</v>
+      </c>
+      <c r="F146">
+        <v>8</v>
+      </c>
+      <c r="G146">
+        <v>87</v>
+      </c>
+      <c r="H146">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>3</v>
+      </c>
+      <c r="B147" t="s">
+        <v>368</v>
+      </c>
+      <c r="C147" t="s">
+        <v>47</v>
+      </c>
+      <c r="D147">
+        <v>6</v>
+      </c>
+      <c r="E147">
+        <v>1</v>
+      </c>
+      <c r="F147">
+        <v>3</v>
+      </c>
+      <c r="G147">
+        <v>6</v>
+      </c>
+      <c r="H147">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>4</v>
+      </c>
+      <c r="B148" t="s">
+        <v>369</v>
+      </c>
+      <c r="C148" t="s">
+        <v>47</v>
+      </c>
+      <c r="D148">
+        <v>1</v>
+      </c>
+      <c r="E148">
+        <v>2</v>
+      </c>
+      <c r="F148">
+        <v>4</v>
+      </c>
+      <c r="G148">
+        <v>4</v>
+      </c>
+      <c r="H148">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>5</v>
+      </c>
+      <c r="B149" t="s">
+        <v>370</v>
+      </c>
+      <c r="C149" t="s">
+        <v>47</v>
+      </c>
+      <c r="D149">
+        <v>4</v>
+      </c>
+      <c r="E149">
+        <v>1</v>
+      </c>
+      <c r="F149">
+        <v>8</v>
+      </c>
+      <c r="G149">
+        <v>6</v>
+      </c>
+      <c r="H149">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>6</v>
+      </c>
+      <c r="B150" t="s">
+        <v>371</v>
+      </c>
+      <c r="C150" t="s">
+        <v>47</v>
+      </c>
+      <c r="D150">
+        <v>3</v>
+      </c>
+      <c r="E150">
+        <v>1</v>
+      </c>
+      <c r="F150">
+        <v>1</v>
+      </c>
+      <c r="G150">
+        <v>3</v>
+      </c>
+      <c r="H150">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="151"/>
+    <row r="152">
+      <c r="A152">
+        <v>17</v>
+      </c>
+      <c r="B152" t="s">
+        <v>21</v>
+      </c>
+      <c r="C152" t="s">
+        <v>44</v>
+      </c>
+      <c r="D152">
+        <v>17427</v>
+      </c>
+      <c r="E152">
+        <v>7309</v>
+      </c>
+      <c r="F152">
+        <v>11828</v>
+      </c>
+      <c r="G152">
+        <v>3914</v>
+      </c>
+      <c r="H152">
+        <v>40478</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="s">
+        <v>39</v>
+      </c>
+      <c r="B153" t="s">
+        <v>39</v>
+      </c>
+      <c r="C153" t="s">
+        <v>45</v>
+      </c>
+      <c r="D153">
+        <v>532</v>
+      </c>
+      <c r="E153">
+        <v>286</v>
+      </c>
+      <c r="F153">
+        <v>484</v>
+      </c>
+      <c r="G153">
+        <v>128</v>
+      </c>
+      <c r="H153">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>1</v>
+      </c>
+      <c r="B154" t="s">
+        <v>372</v>
+      </c>
+      <c r="C154" t="s">
+        <v>47</v>
+      </c>
+      <c r="D154">
+        <v>6291</v>
+      </c>
+      <c r="E154">
+        <v>4818</v>
+      </c>
+      <c r="F154">
+        <v>1526</v>
+      </c>
+      <c r="G154">
+        <v>1069</v>
+      </c>
+      <c r="H154">
+        <v>13704</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>2</v>
+      </c>
+      <c r="B155" t="s">
+        <v>373</v>
+      </c>
+      <c r="C155" t="s">
+        <v>47</v>
+      </c>
+      <c r="D155">
+        <v>9691</v>
+      </c>
+      <c r="E155">
+        <v>2005</v>
+      </c>
+      <c r="F155">
+        <v>1807</v>
+      </c>
+      <c r="G155">
+        <v>283</v>
+      </c>
+      <c r="H155">
+        <v>13786</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>3</v>
+      </c>
+      <c r="B156" t="s">
+        <v>374</v>
+      </c>
+      <c r="C156" t="s">
+        <v>47</v>
+      </c>
+      <c r="D156">
+        <v>96</v>
+      </c>
+      <c r="E156">
+        <v>28</v>
+      </c>
+      <c r="F156">
+        <v>118</v>
+      </c>
+      <c r="G156">
+        <v>55</v>
+      </c>
+      <c r="H156">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>4</v>
+      </c>
+      <c r="B157" t="s">
+        <v>375</v>
+      </c>
+      <c r="C157" t="s">
+        <v>47</v>
+      </c>
+      <c r="D157">
+        <v>728</v>
+      </c>
+      <c r="E157">
+        <v>122</v>
+      </c>
+      <c r="F157">
+        <v>7612</v>
+      </c>
+      <c r="G157">
+        <v>507</v>
+      </c>
+      <c r="H157">
+        <v>8969</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>5</v>
+      </c>
+      <c r="B158" t="s">
+        <v>376</v>
+      </c>
+      <c r="C158" t="s">
+        <v>47</v>
+      </c>
+      <c r="D158">
+        <v>48</v>
+      </c>
+      <c r="E158">
+        <v>20</v>
+      </c>
+      <c r="F158">
+        <v>192</v>
+      </c>
+      <c r="G158">
+        <v>50</v>
+      </c>
+      <c r="H158">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>6</v>
+      </c>
+      <c r="B159" t="s">
+        <v>377</v>
+      </c>
+      <c r="C159" t="s">
+        <v>47</v>
+      </c>
+      <c r="D159">
+        <v>10</v>
+      </c>
+      <c r="E159">
+        <v>19</v>
+      </c>
+      <c r="F159">
+        <v>13</v>
+      </c>
+      <c r="G159">
+        <v>21</v>
+      </c>
+      <c r="H159">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>7</v>
+      </c>
+      <c r="B160" t="s">
+        <v>378</v>
+      </c>
+      <c r="C160" t="s">
+        <v>47</v>
+      </c>
+      <c r="D160">
+        <v>19</v>
+      </c>
+      <c r="E160">
+        <v>5</v>
+      </c>
+      <c r="F160">
+        <v>30</v>
+      </c>
+      <c r="G160">
+        <v>1495</v>
+      </c>
+      <c r="H160">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>8</v>
+      </c>
+      <c r="B161" t="s">
+        <v>379</v>
+      </c>
+      <c r="C161" t="s">
+        <v>47</v>
+      </c>
+      <c r="D161">
+        <v>7</v>
+      </c>
+      <c r="E161">
+        <v>5</v>
+      </c>
+      <c r="F161">
+        <v>27</v>
+      </c>
+      <c r="G161">
+        <v>10</v>
+      </c>
+      <c r="H161">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>9</v>
+      </c>
+      <c r="B162" t="s">
+        <v>380</v>
+      </c>
+      <c r="C162" t="s">
+        <v>47</v>
+      </c>
+      <c r="D162">
+        <v>5</v>
+      </c>
+      <c r="E162">
+        <v>1</v>
+      </c>
+      <c r="F162">
+        <v>19</v>
+      </c>
+      <c r="G162">
+        <v>296</v>
+      </c>
+      <c r="H162">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="163"/>
+    <row r="164">
+      <c r="A164">
+        <v>18</v>
+      </c>
+      <c r="B164" t="s">
+        <v>22</v>
+      </c>
+      <c r="C164" t="s">
+        <v>44</v>
+      </c>
+      <c r="D164">
+        <v>1135</v>
+      </c>
+      <c r="E164">
+        <v>1369</v>
+      </c>
+      <c r="F164">
+        <v>594</v>
+      </c>
+      <c r="G164">
+        <v>170</v>
+      </c>
+      <c r="H164">
+        <v>3268</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s">
+        <v>39</v>
+      </c>
+      <c r="B165" t="s">
+        <v>39</v>
+      </c>
+      <c r="C165" t="s">
+        <v>45</v>
+      </c>
+      <c r="D165">
+        <v>191</v>
+      </c>
+      <c r="E165">
+        <v>188</v>
+      </c>
+      <c r="F165">
+        <v>136</v>
+      </c>
+      <c r="G165">
+        <v>18</v>
+      </c>
+      <c r="H165">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>1</v>
+      </c>
+      <c r="B166" t="s">
+        <v>381</v>
+      </c>
+      <c r="C166" t="s">
+        <v>47</v>
+      </c>
+      <c r="D166">
+        <v>243</v>
+      </c>
+      <c r="E166">
+        <v>571</v>
+      </c>
+      <c r="F166">
+        <v>166</v>
+      </c>
+      <c r="G166">
+        <v>59</v>
+      </c>
+      <c r="H166">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>2</v>
+      </c>
+      <c r="B167" t="s">
+        <v>382</v>
+      </c>
+      <c r="C167" t="s">
+        <v>47</v>
+      </c>
+      <c r="D167">
+        <v>112</v>
+      </c>
+      <c r="E167">
+        <v>471</v>
+      </c>
+      <c r="F167">
+        <v>47</v>
+      </c>
+      <c r="G167">
+        <v>16</v>
+      </c>
+      <c r="H167">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>3</v>
+      </c>
+      <c r="B168" t="s">
+        <v>383</v>
+      </c>
+      <c r="C168" t="s">
+        <v>47</v>
+      </c>
+      <c r="D168">
+        <v>21</v>
+      </c>
+      <c r="E168">
+        <v>26</v>
+      </c>
+      <c r="F168">
+        <v>24</v>
+      </c>
+      <c r="G168">
+        <v>3</v>
+      </c>
+      <c r="H168">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>4</v>
+      </c>
+      <c r="B169" t="s">
+        <v>384</v>
+      </c>
+      <c r="C169" t="s">
+        <v>47</v>
+      </c>
+      <c r="D169">
+        <v>65</v>
+      </c>
+      <c r="E169">
+        <v>6</v>
+      </c>
+      <c r="F169">
+        <v>50</v>
+      </c>
+      <c r="G169">
+        <v>5</v>
+      </c>
+      <c r="H169">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>5</v>
+      </c>
+      <c r="B170" t="s">
+        <v>385</v>
+      </c>
+      <c r="C170" t="s">
+        <v>47</v>
+      </c>
+      <c r="D170">
+        <v>104</v>
+      </c>
+      <c r="E170">
+        <v>54</v>
+      </c>
+      <c r="F170">
+        <v>25</v>
+      </c>
+      <c r="G170">
+        <v>11</v>
+      </c>
+      <c r="H170">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>6</v>
+      </c>
+      <c r="B171" t="s">
+        <v>386</v>
+      </c>
+      <c r="C171" t="s">
+        <v>47</v>
+      </c>
+      <c r="D171">
+        <v>7</v>
+      </c>
+      <c r="E171">
+        <v>18</v>
+      </c>
+      <c r="F171">
+        <v>3</v>
+      </c>
+      <c r="G171">
+        <v>2</v>
+      </c>
+      <c r="H171">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>7</v>
+      </c>
+      <c r="B172" t="s">
+        <v>387</v>
+      </c>
+      <c r="C172" t="s">
+        <v>47</v>
+      </c>
+      <c r="D172">
+        <v>19</v>
+      </c>
+      <c r="E172">
+        <v>10</v>
+      </c>
+      <c r="F172">
+        <v>15</v>
+      </c>
+      <c r="G172">
+        <v>7</v>
+      </c>
+      <c r="H172">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>8</v>
+      </c>
+      <c r="B173" t="s">
+        <v>388</v>
+      </c>
+      <c r="C173" t="s">
+        <v>47</v>
+      </c>
+      <c r="D173">
+        <v>89</v>
+      </c>
+      <c r="E173">
+        <v>11</v>
+      </c>
+      <c r="F173">
+        <v>14</v>
+      </c>
+      <c r="G173">
+        <v>46</v>
+      </c>
+      <c r="H173">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>9</v>
+      </c>
+      <c r="B174" t="s">
+        <v>389</v>
+      </c>
+      <c r="C174" t="s">
+        <v>47</v>
+      </c>
+      <c r="D174">
+        <v>5</v>
+      </c>
+      <c r="E174">
+        <v>4</v>
+      </c>
+      <c r="F174">
+        <v>3</v>
+      </c>
+      <c r="G174">
+        <v>0</v>
+      </c>
+      <c r="H174">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>10</v>
+      </c>
+      <c r="B175" t="s">
+        <v>390</v>
+      </c>
+      <c r="C175" t="s">
+        <v>47</v>
+      </c>
+      <c r="D175">
+        <v>279</v>
+      </c>
+      <c r="E175">
+        <v>10</v>
+      </c>
+      <c r="F175">
+        <v>111</v>
+      </c>
+      <c r="G175">
+        <v>3</v>
+      </c>
+      <c r="H175">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="176"/>
+    <row r="177">
+      <c r="A177">
+        <v>19</v>
+      </c>
+      <c r="B177" t="s">
+        <v>23</v>
+      </c>
+      <c r="C177" t="s">
+        <v>44</v>
+      </c>
+      <c r="D177">
+        <v>131</v>
+      </c>
+      <c r="E177">
+        <v>109</v>
+      </c>
+      <c r="F177">
+        <v>59</v>
+      </c>
+      <c r="G177">
+        <v>20</v>
+      </c>
+      <c r="H177">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="s">
+        <v>39</v>
+      </c>
+      <c r="B178" t="s">
+        <v>39</v>
+      </c>
+      <c r="C178" t="s">
+        <v>45</v>
+      </c>
+      <c r="D178">
+        <v>33</v>
+      </c>
+      <c r="E178">
+        <v>24</v>
+      </c>
+      <c r="F178">
+        <v>13</v>
+      </c>
+      <c r="G178">
+        <v>3</v>
+      </c>
+      <c r="H178">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>1</v>
+      </c>
+      <c r="B179" t="s">
+        <v>391</v>
+      </c>
+      <c r="C179" t="s">
+        <v>47</v>
+      </c>
+      <c r="D179">
+        <v>59</v>
+      </c>
+      <c r="E179">
+        <v>38</v>
+      </c>
+      <c r="F179">
+        <v>22</v>
+      </c>
+      <c r="G179">
+        <v>7</v>
+      </c>
+      <c r="H179">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>2</v>
+      </c>
+      <c r="B180" t="s">
+        <v>392</v>
+      </c>
+      <c r="C180" t="s">
+        <v>47</v>
+      </c>
+      <c r="D180">
+        <v>15</v>
+      </c>
+      <c r="E180">
+        <v>38</v>
+      </c>
+      <c r="F180">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>2</v>
+      </c>
+      <c r="H180">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>3</v>
+      </c>
+      <c r="B181" t="s">
+        <v>211</v>
+      </c>
+      <c r="C181" t="s">
+        <v>47</v>
+      </c>
+      <c r="D181">
+        <v>3</v>
+      </c>
+      <c r="E181">
+        <v>2</v>
+      </c>
+      <c r="F181">
+        <v>3</v>
+      </c>
+      <c r="G181">
+        <v>1</v>
+      </c>
+      <c r="H181">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>4</v>
+      </c>
+      <c r="B182" t="s">
+        <v>393</v>
+      </c>
+      <c r="C182" t="s">
+        <v>47</v>
+      </c>
+      <c r="D182">
+        <v>21</v>
+      </c>
+      <c r="E182">
+        <v>7</v>
+      </c>
+      <c r="F182">
+        <v>13</v>
+      </c>
+      <c r="G182">
+        <v>7</v>
+      </c>
+      <c r="H182">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="183"/>
+    <row r="184">
+      <c r="A184">
+        <v>21</v>
+      </c>
+      <c r="B184" t="s">
+        <v>25</v>
+      </c>
+      <c r="C184" t="s">
+        <v>44</v>
+      </c>
+      <c r="D184">
+        <v>25640</v>
+      </c>
+      <c r="E184">
+        <v>22823</v>
+      </c>
+      <c r="F184">
+        <v>13168</v>
+      </c>
+      <c r="G184">
+        <v>1521</v>
+      </c>
+      <c r="H184">
+        <v>63152</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="s">
+        <v>39</v>
+      </c>
+      <c r="B185" t="s">
+        <v>39</v>
+      </c>
+      <c r="C185" t="s">
+        <v>45</v>
+      </c>
+      <c r="D185">
+        <v>1062</v>
+      </c>
+      <c r="E185">
+        <v>715</v>
+      </c>
+      <c r="F185">
+        <v>676</v>
+      </c>
+      <c r="G185">
+        <v>38</v>
+      </c>
+      <c r="H185">
+        <v>2491</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>1</v>
+      </c>
+      <c r="B186" t="s">
+        <v>394</v>
+      </c>
+      <c r="C186" t="s">
+        <v>47</v>
+      </c>
+      <c r="D186">
+        <v>16948</v>
+      </c>
+      <c r="E186">
+        <v>1923</v>
+      </c>
+      <c r="F186">
+        <v>1355</v>
+      </c>
+      <c r="G186">
+        <v>702</v>
+      </c>
+      <c r="H186">
+        <v>20928</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>2</v>
+      </c>
+      <c r="B187" t="s">
+        <v>395</v>
+      </c>
+      <c r="C187" t="s">
+        <v>47</v>
+      </c>
+      <c r="D187">
+        <v>429</v>
+      </c>
+      <c r="E187">
+        <v>1070</v>
+      </c>
+      <c r="F187">
+        <v>321</v>
+      </c>
+      <c r="G187">
+        <v>49</v>
+      </c>
+      <c r="H187">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>3</v>
+      </c>
+      <c r="B188" t="s">
+        <v>396</v>
+      </c>
+      <c r="C188" t="s">
+        <v>47</v>
+      </c>
+      <c r="D188">
+        <v>210</v>
+      </c>
+      <c r="E188">
+        <v>8715</v>
+      </c>
+      <c r="F188">
+        <v>110</v>
+      </c>
+      <c r="G188">
+        <v>15</v>
+      </c>
+      <c r="H188">
+        <v>9050</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>4</v>
+      </c>
+      <c r="B189" t="s">
+        <v>397</v>
+      </c>
+      <c r="C189" t="s">
+        <v>47</v>
+      </c>
+      <c r="D189">
+        <v>646</v>
+      </c>
+      <c r="E189">
+        <v>306</v>
+      </c>
+      <c r="F189">
+        <v>877</v>
+      </c>
+      <c r="G189">
+        <v>25</v>
+      </c>
+      <c r="H189">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>5</v>
+      </c>
+      <c r="B190" t="s">
+        <v>398</v>
+      </c>
+      <c r="C190" t="s">
+        <v>47</v>
+      </c>
+      <c r="D190">
+        <v>3648</v>
+      </c>
+      <c r="E190">
+        <v>9757</v>
+      </c>
+      <c r="F190">
+        <v>5041</v>
+      </c>
+      <c r="G190">
+        <v>481</v>
+      </c>
+      <c r="H190">
+        <v>18927</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>6</v>
+      </c>
+      <c r="B191" t="s">
+        <v>399</v>
+      </c>
+      <c r="C191" t="s">
+        <v>47</v>
+      </c>
+      <c r="D191">
+        <v>107</v>
+      </c>
+      <c r="E191">
+        <v>24</v>
+      </c>
+      <c r="F191">
+        <v>68</v>
+      </c>
+      <c r="G191">
+        <v>12</v>
+      </c>
+      <c r="H191">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>7</v>
+      </c>
+      <c r="B192" t="s">
+        <v>400</v>
+      </c>
+      <c r="C192" t="s">
+        <v>47</v>
+      </c>
+      <c r="D192">
+        <v>1035</v>
+      </c>
+      <c r="E192">
+        <v>158</v>
+      </c>
+      <c r="F192">
+        <v>4536</v>
+      </c>
+      <c r="G192">
+        <v>7</v>
+      </c>
+      <c r="H192">
+        <v>5736</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>8</v>
+      </c>
+      <c r="B193" t="s">
+        <v>401</v>
+      </c>
+      <c r="C193" t="s">
+        <v>47</v>
+      </c>
+      <c r="D193">
+        <v>114</v>
+      </c>
+      <c r="E193">
+        <v>11</v>
+      </c>
+      <c r="F193">
+        <v>43</v>
+      </c>
+      <c r="G193">
+        <v>2</v>
+      </c>
+      <c r="H193">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>9</v>
+      </c>
+      <c r="B194" t="s">
+        <v>402</v>
+      </c>
+      <c r="C194" t="s">
+        <v>47</v>
+      </c>
+      <c r="D194">
+        <v>719</v>
+      </c>
+      <c r="E194">
+        <v>128</v>
+      </c>
+      <c r="F194">
+        <v>82</v>
+      </c>
+      <c r="G194">
+        <v>174</v>
+      </c>
+      <c r="H194">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>10</v>
+      </c>
+      <c r="B195" t="s">
+        <v>403</v>
+      </c>
+      <c r="C195" t="s">
+        <v>47</v>
+      </c>
+      <c r="D195">
+        <v>698</v>
+      </c>
+      <c r="E195">
+        <v>11</v>
+      </c>
+      <c r="F195">
+        <v>39</v>
+      </c>
+      <c r="G195">
+        <v>10</v>
+      </c>
+      <c r="H195">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>11</v>
+      </c>
+      <c r="B196" t="s">
+        <v>404</v>
+      </c>
+      <c r="C196" t="s">
+        <v>47</v>
+      </c>
+      <c r="D196">
+        <v>24</v>
+      </c>
+      <c r="E196">
+        <v>5</v>
+      </c>
+      <c r="F196">
+        <v>20</v>
+      </c>
+      <c r="G196">
+        <v>6</v>
+      </c>
+      <c r="H196">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="197"/>
+    <row r="198">
+      <c r="A198">
+        <v>22</v>
+      </c>
+      <c r="B198" t="s">
+        <v>26</v>
+      </c>
+      <c r="C198" t="s">
+        <v>44</v>
+      </c>
+      <c r="D198">
+        <v>3679</v>
+      </c>
+      <c r="E198">
+        <v>2263</v>
+      </c>
+      <c r="F198">
+        <v>2740</v>
+      </c>
+      <c r="G198">
+        <v>80</v>
+      </c>
+      <c r="H198">
+        <v>8762</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="s">
+        <v>39</v>
+      </c>
+      <c r="B199" t="s">
+        <v>39</v>
+      </c>
+      <c r="C199" t="s">
+        <v>45</v>
+      </c>
+      <c r="D199">
+        <v>180</v>
+      </c>
+      <c r="E199">
+        <v>335</v>
+      </c>
+      <c r="F199">
+        <v>249</v>
+      </c>
+      <c r="G199">
+        <v>8</v>
+      </c>
+      <c r="H199">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>1</v>
+      </c>
+      <c r="B200" t="s">
+        <v>405</v>
+      </c>
+      <c r="C200" t="s">
+        <v>47</v>
+      </c>
+      <c r="D200">
+        <v>3045</v>
+      </c>
+      <c r="E200">
+        <v>1074</v>
+      </c>
+      <c r="F200">
+        <v>667</v>
+      </c>
+      <c r="G200">
+        <v>22</v>
+      </c>
+      <c r="H200">
+        <v>4808</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>2</v>
+      </c>
+      <c r="B201" t="s">
+        <v>406</v>
+      </c>
+      <c r="C201" t="s">
+        <v>47</v>
+      </c>
+      <c r="D201">
+        <v>221</v>
+      </c>
+      <c r="E201">
+        <v>258</v>
+      </c>
+      <c r="F201">
+        <v>251</v>
+      </c>
+      <c r="G201">
+        <v>17</v>
+      </c>
+      <c r="H201">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>3</v>
+      </c>
+      <c r="B202" t="s">
+        <v>407</v>
+      </c>
+      <c r="C202" t="s">
+        <v>47</v>
+      </c>
+      <c r="D202">
+        <v>6</v>
+      </c>
+      <c r="E202">
+        <v>18</v>
+      </c>
+      <c r="F202">
+        <v>33</v>
+      </c>
+      <c r="G202">
+        <v>4</v>
+      </c>
+      <c r="H202">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>4</v>
+      </c>
+      <c r="B203" t="s">
+        <v>408</v>
+      </c>
+      <c r="C203" t="s">
+        <v>47</v>
+      </c>
+      <c r="D203">
+        <v>76</v>
+      </c>
+      <c r="E203">
+        <v>230</v>
+      </c>
+      <c r="F203">
+        <v>991</v>
+      </c>
+      <c r="G203">
+        <v>11</v>
+      </c>
+      <c r="H203">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>5</v>
+      </c>
+      <c r="B204" t="s">
+        <v>409</v>
+      </c>
+      <c r="C204" t="s">
+        <v>47</v>
+      </c>
+      <c r="D204">
+        <v>11</v>
+      </c>
+      <c r="E204">
+        <v>44</v>
+      </c>
+      <c r="F204">
+        <v>34</v>
+      </c>
+      <c r="G204">
+        <v>2</v>
+      </c>
+      <c r="H204">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>6</v>
+      </c>
+      <c r="B205" t="s">
+        <v>410</v>
+      </c>
+      <c r="C205" t="s">
+        <v>47</v>
+      </c>
+      <c r="D205">
+        <v>7</v>
+      </c>
+      <c r="E205">
+        <v>0</v>
+      </c>
+      <c r="F205">
+        <v>59</v>
+      </c>
+      <c r="G205">
+        <v>4</v>
+      </c>
+      <c r="H205">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>7</v>
+      </c>
+      <c r="B206" t="s">
+        <v>411</v>
+      </c>
+      <c r="C206" t="s">
+        <v>47</v>
+      </c>
+      <c r="D206">
+        <v>18</v>
+      </c>
+      <c r="E206">
+        <v>72</v>
+      </c>
+      <c r="F206">
+        <v>28</v>
+      </c>
+      <c r="G206">
+        <v>6</v>
+      </c>
+      <c r="H206">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>8</v>
+      </c>
+      <c r="B207" t="s">
+        <v>412</v>
+      </c>
+      <c r="C207" t="s">
+        <v>47</v>
+      </c>
+      <c r="D207">
+        <v>73</v>
+      </c>
+      <c r="E207">
+        <v>227</v>
+      </c>
+      <c r="F207">
+        <v>393</v>
+      </c>
+      <c r="G207">
+        <v>4</v>
+      </c>
+      <c r="H207">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>9</v>
+      </c>
+      <c r="B208" t="s">
+        <v>413</v>
+      </c>
+      <c r="C208" t="s">
+        <v>47</v>
+      </c>
+      <c r="D208">
+        <v>42</v>
+      </c>
+      <c r="E208">
+        <v>5</v>
+      </c>
+      <c r="F208">
+        <v>35</v>
+      </c>
+      <c r="G208">
+        <v>2</v>
+      </c>
+      <c r="H208">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="209"/>
+    <row r="210">
+      <c r="A210">
+        <v>23</v>
+      </c>
+      <c r="B210" t="s">
+        <v>27</v>
+      </c>
+      <c r="C210" t="s">
+        <v>44</v>
+      </c>
+      <c r="D210">
+        <v>818</v>
+      </c>
+      <c r="E210">
+        <v>106</v>
+      </c>
+      <c r="F210">
+        <v>10470</v>
+      </c>
+      <c r="G210">
+        <v>413</v>
+      </c>
+      <c r="H210">
+        <v>11807</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="s">
+        <v>39</v>
+      </c>
+      <c r="B211" t="s">
+        <v>39</v>
+      </c>
+      <c r="C211" t="s">
+        <v>45</v>
+      </c>
+      <c r="D211">
+        <v>51</v>
+      </c>
+      <c r="E211">
+        <v>10</v>
+      </c>
+      <c r="F211">
+        <v>198</v>
+      </c>
+      <c r="G211">
+        <v>6</v>
+      </c>
+      <c r="H211">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212">
+        <v>1</v>
+      </c>
+      <c r="B212" t="s">
+        <v>414</v>
+      </c>
+      <c r="C212" t="s">
+        <v>47</v>
+      </c>
+      <c r="D212">
+        <v>133</v>
+      </c>
+      <c r="E212">
+        <v>21</v>
+      </c>
+      <c r="F212">
+        <v>1464</v>
+      </c>
+      <c r="G212">
+        <v>65</v>
+      </c>
+      <c r="H212">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213">
+        <v>2</v>
+      </c>
+      <c r="B213" t="s">
+        <v>415</v>
+      </c>
+      <c r="C213" t="s">
+        <v>47</v>
+      </c>
+      <c r="D213">
+        <v>28</v>
+      </c>
+      <c r="E213">
+        <v>7</v>
+      </c>
+      <c r="F213">
+        <v>88</v>
+      </c>
+      <c r="G213">
+        <v>23</v>
+      </c>
+      <c r="H213">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214">
+        <v>3</v>
+      </c>
+      <c r="B214" t="s">
+        <v>416</v>
+      </c>
+      <c r="C214" t="s">
+        <v>47</v>
+      </c>
+      <c r="D214">
+        <v>15</v>
+      </c>
+      <c r="E214">
+        <v>3</v>
+      </c>
+      <c r="F214">
+        <v>43</v>
+      </c>
+      <c r="G214">
+        <v>8</v>
+      </c>
+      <c r="H214">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215">
+        <v>4</v>
+      </c>
+      <c r="B215" t="s">
+        <v>417</v>
+      </c>
+      <c r="C215" t="s">
+        <v>47</v>
+      </c>
+      <c r="D215">
+        <v>490</v>
+      </c>
+      <c r="E215">
+        <v>23</v>
+      </c>
+      <c r="F215">
+        <v>8623</v>
+      </c>
+      <c r="G215">
+        <v>51</v>
+      </c>
+      <c r="H215">
+        <v>9187</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216">
+        <v>5</v>
+      </c>
+      <c r="B216" t="s">
+        <v>418</v>
+      </c>
+      <c r="C216" t="s">
+        <v>47</v>
+      </c>
+      <c r="D216">
+        <v>41</v>
+      </c>
+      <c r="E216">
+        <v>4</v>
+      </c>
+      <c r="F216">
+        <v>35</v>
+      </c>
+      <c r="G216">
+        <v>252</v>
+      </c>
+      <c r="H216">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217">
+        <v>6</v>
+      </c>
+      <c r="B217" t="s">
+        <v>419</v>
+      </c>
+      <c r="C217" t="s">
+        <v>47</v>
+      </c>
+      <c r="D217">
+        <v>8</v>
+      </c>
+      <c r="E217">
+        <v>32</v>
+      </c>
+      <c r="F217">
+        <v>5</v>
+      </c>
+      <c r="G217">
+        <v>4</v>
+      </c>
+      <c r="H217">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218">
+        <v>7</v>
+      </c>
+      <c r="B218" t="s">
+        <v>420</v>
+      </c>
+      <c r="C218" t="s">
+        <v>47</v>
+      </c>
+      <c r="D218">
+        <v>5</v>
+      </c>
+      <c r="E218">
+        <v>4</v>
+      </c>
+      <c r="F218">
+        <v>6</v>
+      </c>
+      <c r="G218">
+        <v>3</v>
+      </c>
+      <c r="H218">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219">
+        <v>8</v>
+      </c>
+      <c r="B219" t="s">
+        <v>421</v>
+      </c>
+      <c r="C219" t="s">
+        <v>47</v>
+      </c>
+      <c r="D219">
+        <v>47</v>
+      </c>
+      <c r="E219">
+        <v>2</v>
+      </c>
+      <c r="F219">
+        <v>8</v>
+      </c>
+      <c r="G219">
+        <v>1</v>
+      </c>
+      <c r="H219">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="220"/>
+    <row r="221">
+      <c r="A221">
+        <v>24</v>
+      </c>
+      <c r="B221" t="s">
+        <v>28</v>
+      </c>
+      <c r="C221" t="s">
+        <v>44</v>
+      </c>
+      <c r="D221">
+        <v>679</v>
+      </c>
+      <c r="E221">
+        <v>67</v>
+      </c>
+      <c r="F221">
+        <v>249</v>
+      </c>
+      <c r="G221">
+        <v>249</v>
+      </c>
+      <c r="H221">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="s">
+        <v>39</v>
+      </c>
+      <c r="B222" t="s">
+        <v>39</v>
+      </c>
+      <c r="C222" t="s">
+        <v>45</v>
+      </c>
+      <c r="D222">
+        <v>113</v>
+      </c>
+      <c r="E222">
+        <v>18</v>
+      </c>
+      <c r="F222">
+        <v>38</v>
+      </c>
+      <c r="G222">
+        <v>16</v>
+      </c>
+      <c r="H222">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223">
+        <v>1</v>
+      </c>
+      <c r="B223" t="s">
+        <v>422</v>
+      </c>
+      <c r="C223" t="s">
+        <v>47</v>
+      </c>
+      <c r="D223">
+        <v>353</v>
+      </c>
+      <c r="E223">
+        <v>15</v>
+      </c>
+      <c r="F223">
+        <v>101</v>
+      </c>
+      <c r="G223">
+        <v>59</v>
+      </c>
+      <c r="H223">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224">
+        <v>2</v>
+      </c>
+      <c r="B224" t="s">
+        <v>423</v>
+      </c>
+      <c r="C224" t="s">
+        <v>47</v>
+      </c>
+      <c r="D224">
+        <v>36</v>
+      </c>
+      <c r="E224">
+        <v>13</v>
+      </c>
+      <c r="F224">
+        <v>59</v>
+      </c>
+      <c r="G224">
+        <v>16</v>
+      </c>
+      <c r="H224">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225">
+        <v>3</v>
+      </c>
+      <c r="B225" t="s">
+        <v>424</v>
+      </c>
+      <c r="C225" t="s">
+        <v>47</v>
+      </c>
+      <c r="D225">
+        <v>93</v>
+      </c>
+      <c r="E225">
+        <v>6</v>
+      </c>
+      <c r="F225">
+        <v>7</v>
+      </c>
+      <c r="G225">
+        <v>18</v>
+      </c>
+      <c r="H225">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226">
+        <v>4</v>
+      </c>
+      <c r="B226" t="s">
+        <v>425</v>
+      </c>
+      <c r="C226" t="s">
+        <v>47</v>
+      </c>
+      <c r="D226">
+        <v>35</v>
+      </c>
+      <c r="E226">
+        <v>12</v>
+      </c>
+      <c r="F226">
+        <v>10</v>
+      </c>
+      <c r="G226">
+        <v>11</v>
+      </c>
+      <c r="H226">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227">
+        <v>5</v>
+      </c>
+      <c r="B227" t="s">
+        <v>426</v>
+      </c>
+      <c r="C227" t="s">
+        <v>47</v>
+      </c>
+      <c r="D227">
+        <v>28</v>
+      </c>
+      <c r="E227">
+        <v>1</v>
+      </c>
+      <c r="F227">
+        <v>21</v>
+      </c>
+      <c r="G227">
+        <v>1</v>
+      </c>
+      <c r="H227">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228">
+        <v>6</v>
+      </c>
+      <c r="B228" t="s">
+        <v>427</v>
+      </c>
+      <c r="C228" t="s">
+        <v>47</v>
+      </c>
+      <c r="D228">
+        <v>12</v>
+      </c>
+      <c r="E228">
+        <v>0</v>
+      </c>
+      <c r="F228">
+        <v>5</v>
+      </c>
+      <c r="G228">
+        <v>125</v>
+      </c>
+      <c r="H228">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229">
+        <v>7</v>
+      </c>
+      <c r="B229" t="s">
+        <v>428</v>
+      </c>
+      <c r="C229" t="s">
+        <v>47</v>
+      </c>
+      <c r="D229">
+        <v>9</v>
+      </c>
+      <c r="E229">
+        <v>2</v>
+      </c>
+      <c r="F229">
+        <v>8</v>
+      </c>
+      <c r="G229">
+        <v>3</v>
+      </c>
+      <c r="H229">
+        <v>22</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C2" t="s">
+        <v>429</v>
+      </c>
+      <c r="D2" t="s">
+        <v>430</v>
+      </c>
+      <c r="E2" t="s">
+        <v>431</v>
+      </c>
+      <c r="F2" t="s">
+        <v>432</v>
+      </c>
+      <c r="G2">
+        <v>20294</v>
+      </c>
+      <c r="H2">
+        <v>28770</v>
+      </c>
+      <c r="I2">
+        <v>788</v>
+      </c>
+      <c r="J2">
+        <v>37532</v>
+      </c>
+      <c r="K2">
+        <v>17371</v>
+      </c>
+      <c r="L2">
+        <v>630</v>
+      </c>
+      <c r="M2">
+        <v>887</v>
+      </c>
+      <c r="N2">
+        <v>12000</v>
+      </c>
+      <c r="O2">
+        <v>205</v>
+      </c>
+      <c r="P2">
+        <v>377</v>
+      </c>
+      <c r="Q2">
+        <v>15122</v>
+      </c>
+      <c r="R2">
+        <v>1203</v>
+      </c>
+      <c r="S2">
+        <v>23414</v>
+      </c>
+      <c r="T2">
+        <v>197</v>
+      </c>
+      <c r="U2">
+        <v>41</v>
+      </c>
+      <c r="V2">
+        <v>14356</v>
+      </c>
+      <c r="W2">
+        <v>1391</v>
+      </c>
+      <c r="X2">
+        <v>2439</v>
+      </c>
+      <c r="Y2">
+        <v>2080</v>
+      </c>
+      <c r="Z2">
+        <v>84055</v>
+      </c>
+      <c r="AA2">
+        <v>24153</v>
+      </c>
+      <c r="AB2">
+        <v>1033</v>
+      </c>
+      <c r="AC2">
+        <v>670</v>
+      </c>
+      <c r="AD2">
+        <v>289008</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>429</v>
+      </c>
+      <c r="D3" t="s">
+        <v>430</v>
+      </c>
+      <c r="E3" t="s">
+        <v>433</v>
+      </c>
+      <c r="F3" t="s">
+        <v>434</v>
+      </c>
+      <c r="G3">
+        <v>18408</v>
+      </c>
+      <c r="H3">
+        <v>2466</v>
+      </c>
+      <c r="I3">
+        <v>185</v>
+      </c>
+      <c r="J3">
+        <v>5535</v>
+      </c>
+      <c r="K3">
+        <v>9871</v>
+      </c>
+      <c r="L3">
+        <v>29</v>
+      </c>
+      <c r="M3">
+        <v>144</v>
+      </c>
+      <c r="N3">
+        <v>4130</v>
+      </c>
+      <c r="O3">
+        <v>33</v>
+      </c>
+      <c r="P3">
+        <v>42</v>
+      </c>
+      <c r="Q3">
+        <v>9162</v>
+      </c>
+      <c r="R3">
+        <v>239</v>
+      </c>
+      <c r="S3">
+        <v>3528</v>
+      </c>
+      <c r="T3">
+        <v>27</v>
+      </c>
+      <c r="U3">
+        <v>3</v>
+      </c>
+      <c r="V3">
+        <v>10992</v>
+      </c>
+      <c r="W3">
+        <v>221</v>
+      </c>
+      <c r="X3">
+        <v>439</v>
+      </c>
+      <c r="Y3">
+        <v>11</v>
+      </c>
+      <c r="Z3">
+        <v>32703</v>
+      </c>
+      <c r="AA3">
+        <v>5379</v>
+      </c>
+      <c r="AB3">
+        <v>66</v>
+      </c>
+      <c r="AC3">
+        <v>91</v>
+      </c>
+      <c r="AD3">
+        <v>103704</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G4">
+        <v>38702</v>
+      </c>
+      <c r="H4">
+        <v>31236</v>
+      </c>
+      <c r="I4">
+        <v>973</v>
+      </c>
+      <c r="J4">
+        <v>43067</v>
+      </c>
+      <c r="K4">
+        <v>27242</v>
+      </c>
+      <c r="L4">
+        <v>659</v>
+      </c>
+      <c r="M4">
+        <v>1031</v>
+      </c>
+      <c r="N4">
+        <v>16130</v>
+      </c>
+      <c r="O4">
+        <v>238</v>
+      </c>
+      <c r="P4">
+        <v>419</v>
+      </c>
+      <c r="Q4">
+        <v>24284</v>
+      </c>
+      <c r="R4">
+        <v>1442</v>
+      </c>
+      <c r="S4">
+        <v>26942</v>
+      </c>
+      <c r="T4">
+        <v>224</v>
+      </c>
+      <c r="U4">
+        <v>44</v>
+      </c>
+      <c r="V4">
+        <v>25348</v>
+      </c>
+      <c r="W4">
+        <v>1612</v>
+      </c>
+      <c r="X4">
+        <v>2878</v>
+      </c>
+      <c r="Y4">
+        <v>2091</v>
+      </c>
+      <c r="Z4">
+        <v>116758</v>
+      </c>
+      <c r="AA4">
+        <v>29532</v>
+      </c>
+      <c r="AB4">
+        <v>1099</v>
+      </c>
+      <c r="AC4">
+        <v>761</v>
+      </c>
+      <c r="AD4">
+        <v>392712</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>40</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D2">
-        <v>25639</v>
+        <v>20294</v>
       </c>
       <c r="E2">
-        <v>4504</v>
+        <v>18408</v>
       </c>
       <c r="F2">
-        <v>30143</v>
+        <v>38702</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D3">
-        <v>2969</v>
+        <v>2411</v>
       </c>
       <c r="E3">
-        <v>1198</v>
+        <v>634</v>
       </c>
       <c r="F3">
-        <v>4167</v>
+        <v>3045</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>492</v>
+        <v>435</v>
       </c>
       <c r="C4" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D4">
-        <v>10422</v>
+        <v>8548</v>
       </c>
       <c r="E4">
-        <v>1567</v>
+        <v>10173</v>
       </c>
       <c r="F4">
-        <v>11989</v>
+        <v>18721</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>493</v>
+        <v>436</v>
       </c>
       <c r="C5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D5">
-        <v>6360</v>
+        <v>2463</v>
       </c>
       <c r="E5">
-        <v>493</v>
+        <v>163</v>
       </c>
       <c r="F5">
-        <v>6853</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>494</v>
+        <v>437</v>
       </c>
       <c r="C6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D6">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="E6">
-        <v>410</v>
+        <v>37</v>
       </c>
       <c r="F6">
-        <v>686</v>
+        <v>308</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>495</v>
+        <v>438</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D7">
-        <v>2027</v>
+        <v>362</v>
       </c>
       <c r="E7">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="F7">
-        <v>2116</v>
+        <v>455</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>496</v>
+        <v>439</v>
       </c>
       <c r="C8" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D8">
-        <v>465</v>
+        <v>251</v>
       </c>
       <c r="E8">
-        <v>77</v>
+        <v>106</v>
       </c>
       <c r="F8">
-        <v>542</v>
+        <v>357</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>497</v>
+        <v>440</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D9">
-        <v>214</v>
+        <v>111</v>
       </c>
       <c r="E9">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="F9">
-        <v>317</v>
+        <v>128</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>498</v>
+        <v>441</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D10">
-        <v>345</v>
+        <v>69</v>
       </c>
       <c r="E10">
-        <v>147</v>
+        <v>18</v>
       </c>
       <c r="F10">
-        <v>492</v>
+        <v>87</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>499</v>
+        <v>442</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D11">
-        <v>1237</v>
+        <v>116</v>
       </c>
       <c r="E11">
-        <v>173</v>
+        <v>19</v>
       </c>
       <c r="F11">
-        <v>1410</v>
+        <v>135</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>500</v>
+        <v>443</v>
       </c>
       <c r="C12" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D12">
-        <v>42</v>
+        <v>5692</v>
       </c>
       <c r="E12">
-        <v>25</v>
+        <v>7148</v>
       </c>
       <c r="F12">
-        <v>67</v>
-[...21 lines deleted...]
-    </row>
+        <v>12840</v>
+      </c>
+    </row>
+    <row r="13"/>
     <row r="14">
       <c r="A14">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>502</v>
+        <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D14">
-        <v>88</v>
+        <v>28770</v>
       </c>
       <c r="E14">
-        <v>83</v>
+        <v>2466</v>
       </c>
       <c r="F14">
-        <v>171</v>
+        <v>31236</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15">
-        <v>12</v>
+      <c r="A15" t="s">
+        <v>39</v>
       </c>
       <c r="B15" t="s">
-        <v>503</v>
+        <v>39</v>
       </c>
       <c r="C15" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D15">
-        <v>1062</v>
+        <v>1408</v>
       </c>
       <c r="E15">
-        <v>95</v>
+        <v>185</v>
       </c>
       <c r="F15">
-        <v>1157</v>
-[...2 lines deleted...]
-    <row r="16"/>
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>444</v>
+      </c>
+      <c r="C16" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16">
+        <v>16491</v>
+      </c>
+      <c r="E16">
+        <v>712</v>
+      </c>
+      <c r="F16">
+        <v>17203</v>
+      </c>
+    </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>7</v>
+        <v>445</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D17">
-        <v>9493</v>
+        <v>307</v>
       </c>
       <c r="E17">
-        <v>3837</v>
+        <v>48</v>
       </c>
       <c r="F17">
-        <v>13330</v>
+        <v>355</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" t="s">
-        <v>40</v>
+      <c r="A18">
+        <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>40</v>
+        <v>446</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D18">
-        <v>1793</v>
+        <v>184</v>
       </c>
       <c r="E18">
-        <v>874</v>
+        <v>149</v>
       </c>
       <c r="F18">
-        <v>2667</v>
+        <v>333</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>504</v>
+        <v>447</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D19">
-        <v>3166</v>
+        <v>258</v>
       </c>
       <c r="E19">
-        <v>572</v>
+        <v>25</v>
       </c>
       <c r="F19">
-        <v>3738</v>
+        <v>283</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>505</v>
+        <v>448</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D20">
-        <v>2755</v>
+        <v>103</v>
       </c>
       <c r="E20">
-        <v>1198</v>
+        <v>5</v>
       </c>
       <c r="F20">
-        <v>3953</v>
+        <v>108</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>506</v>
+        <v>449</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D21">
-        <v>219</v>
+        <v>66</v>
       </c>
       <c r="E21">
-        <v>180</v>
+        <v>17</v>
       </c>
       <c r="F21">
-        <v>399</v>
+        <v>83</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>507</v>
+        <v>450</v>
       </c>
       <c r="C22" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D22">
-        <v>330</v>
+        <v>117</v>
       </c>
       <c r="E22">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="F22">
-        <v>439</v>
+        <v>131</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>508</v>
+        <v>451</v>
       </c>
       <c r="C23" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D23">
-        <v>247</v>
+        <v>113</v>
       </c>
       <c r="E23">
-        <v>383</v>
+        <v>8</v>
       </c>
       <c r="F23">
-        <v>630</v>
+        <v>121</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
+        <v>9</v>
+      </c>
+      <c r="B24" t="s">
+        <v>452</v>
+      </c>
+      <c r="C24" t="s">
+        <v>47</v>
+      </c>
+      <c r="D24">
+        <v>9723</v>
+      </c>
+      <c r="E24">
+        <v>1303</v>
+      </c>
+      <c r="F24">
+        <v>11026</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" t="s">
+        <v>44</v>
+      </c>
+      <c r="D26">
+        <v>788</v>
+      </c>
+      <c r="E26">
+        <v>185</v>
+      </c>
+      <c r="F26">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" t="s">
+        <v>45</v>
+      </c>
+      <c r="D27">
+        <v>310</v>
+      </c>
+      <c r="E27">
+        <v>46</v>
+      </c>
+      <c r="F27">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>453</v>
+      </c>
+      <c r="C28" t="s">
+        <v>47</v>
+      </c>
+      <c r="D28">
+        <v>198</v>
+      </c>
+      <c r="E28">
+        <v>81</v>
+      </c>
+      <c r="F28">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>454</v>
+      </c>
+      <c r="C29" t="s">
+        <v>47</v>
+      </c>
+      <c r="D29">
+        <v>85</v>
+      </c>
+      <c r="E29">
+        <v>33</v>
+      </c>
+      <c r="F29">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>455</v>
+      </c>
+      <c r="C30" t="s">
+        <v>47</v>
+      </c>
+      <c r="D30">
+        <v>103</v>
+      </c>
+      <c r="E30">
+        <v>4</v>
+      </c>
+      <c r="F30">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>438</v>
+      </c>
+      <c r="C31" t="s">
+        <v>47</v>
+      </c>
+      <c r="D31">
+        <v>92</v>
+      </c>
+      <c r="E31">
+        <v>21</v>
+      </c>
+      <c r="F31">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="32"/>
+    <row r="33">
+      <c r="A33">
+        <v>4</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>44</v>
+      </c>
+      <c r="D33">
+        <v>37532</v>
+      </c>
+      <c r="E33">
+        <v>5535</v>
+      </c>
+      <c r="F33">
+        <v>43067</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>39</v>
+      </c>
+      <c r="B34" t="s">
+        <v>39</v>
+      </c>
+      <c r="C34" t="s">
+        <v>45</v>
+      </c>
+      <c r="D34">
+        <v>1604</v>
+      </c>
+      <c r="E34">
+        <v>151</v>
+      </c>
+      <c r="F34">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>1</v>
+      </c>
+      <c r="B35" t="s">
+        <v>456</v>
+      </c>
+      <c r="C35" t="s">
+        <v>47</v>
+      </c>
+      <c r="D35">
+        <v>15279</v>
+      </c>
+      <c r="E35">
+        <v>708</v>
+      </c>
+      <c r="F35">
+        <v>15987</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>2</v>
+      </c>
+      <c r="B36" t="s">
+        <v>457</v>
+      </c>
+      <c r="C36" t="s">
+        <v>47</v>
+      </c>
+      <c r="D36">
+        <v>316</v>
+      </c>
+      <c r="E36">
+        <v>99</v>
+      </c>
+      <c r="F36">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>3</v>
+      </c>
+      <c r="B37" t="s">
+        <v>458</v>
+      </c>
+      <c r="C37" t="s">
+        <v>47</v>
+      </c>
+      <c r="D37">
+        <v>5856</v>
+      </c>
+      <c r="E37">
+        <v>3789</v>
+      </c>
+      <c r="F37">
+        <v>9645</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>4</v>
+      </c>
+      <c r="B38" t="s">
+        <v>459</v>
+      </c>
+      <c r="C38" t="s">
+        <v>47</v>
+      </c>
+      <c r="D38">
+        <v>10325</v>
+      </c>
+      <c r="E38">
+        <v>659</v>
+      </c>
+      <c r="F38">
+        <v>10984</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>5</v>
+      </c>
+      <c r="B39" t="s">
+        <v>460</v>
+      </c>
+      <c r="C39" t="s">
+        <v>47</v>
+      </c>
+      <c r="D39">
+        <v>206</v>
+      </c>
+      <c r="E39">
+        <v>17</v>
+      </c>
+      <c r="F39">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
         <v>6</v>
       </c>
+      <c r="B40" t="s">
+        <v>461</v>
+      </c>
+      <c r="C40" t="s">
+        <v>47</v>
+      </c>
+      <c r="D40">
+        <v>144</v>
+      </c>
+      <c r="E40">
+        <v>10</v>
+      </c>
+      <c r="F40">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>7</v>
+      </c>
+      <c r="B41" t="s">
+        <v>462</v>
+      </c>
+      <c r="C41" t="s">
+        <v>47</v>
+      </c>
+      <c r="D41">
+        <v>141</v>
+      </c>
+      <c r="E41">
+        <v>82</v>
+      </c>
+      <c r="F41">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>8</v>
+      </c>
+      <c r="B42" t="s">
+        <v>463</v>
+      </c>
+      <c r="C42" t="s">
+        <v>47</v>
+      </c>
+      <c r="D42">
+        <v>80</v>
+      </c>
+      <c r="E42">
+        <v>1</v>
+      </c>
+      <c r="F42">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>9</v>
+      </c>
+      <c r="B43" t="s">
+        <v>464</v>
+      </c>
+      <c r="C43" t="s">
+        <v>47</v>
+      </c>
+      <c r="D43">
+        <v>3581</v>
+      </c>
+      <c r="E43">
+        <v>19</v>
+      </c>
+      <c r="F43">
+        <v>3600</v>
+      </c>
+    </row>
+    <row r="44"/>
+    <row r="45">
+      <c r="A45">
+        <v>5</v>
+      </c>
+      <c r="B45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C45" t="s">
+        <v>44</v>
+      </c>
+      <c r="D45">
+        <v>17371</v>
+      </c>
+      <c r="E45">
+        <v>9871</v>
+      </c>
+      <c r="F45">
+        <v>27242</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>39</v>
+      </c>
+      <c r="B46" t="s">
+        <v>39</v>
+      </c>
+      <c r="C46" t="s">
+        <v>45</v>
+      </c>
+      <c r="D46">
+        <v>1690</v>
+      </c>
+      <c r="E46">
+        <v>379</v>
+      </c>
+      <c r="F46">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>1</v>
+      </c>
+      <c r="B47" t="s">
+        <v>465</v>
+      </c>
+      <c r="C47" t="s">
+        <v>47</v>
+      </c>
+      <c r="D47">
+        <v>1975</v>
+      </c>
+      <c r="E47">
+        <v>1513</v>
+      </c>
+      <c r="F47">
+        <v>3488</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>2</v>
+      </c>
+      <c r="B48" t="s">
+        <v>466</v>
+      </c>
+      <c r="C48" t="s">
+        <v>47</v>
+      </c>
+      <c r="D48">
+        <v>2807</v>
+      </c>
+      <c r="E48">
+        <v>205</v>
+      </c>
+      <c r="F48">
+        <v>3012</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>3</v>
+      </c>
+      <c r="B49" t="s">
+        <v>467</v>
+      </c>
+      <c r="C49" t="s">
+        <v>47</v>
+      </c>
+      <c r="D49">
+        <v>136</v>
+      </c>
+      <c r="E49">
+        <v>116</v>
+      </c>
+      <c r="F49">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>4</v>
+      </c>
+      <c r="B50" t="s">
+        <v>468</v>
+      </c>
+      <c r="C50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D50">
+        <v>5992</v>
+      </c>
+      <c r="E50">
+        <v>6498</v>
+      </c>
+      <c r="F50">
+        <v>12490</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>5</v>
+      </c>
+      <c r="B51" t="s">
+        <v>469</v>
+      </c>
+      <c r="C51" t="s">
+        <v>47</v>
+      </c>
+      <c r="D51">
+        <v>2220</v>
+      </c>
+      <c r="E51">
+        <v>842</v>
+      </c>
+      <c r="F51">
+        <v>3062</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>470</v>
+      </c>
+      <c r="C52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D52">
+        <v>62</v>
+      </c>
+      <c r="E52">
+        <v>19</v>
+      </c>
+      <c r="F52">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>7</v>
+      </c>
+      <c r="B53" t="s">
+        <v>471</v>
+      </c>
+      <c r="C53" t="s">
+        <v>47</v>
+      </c>
+      <c r="D53">
+        <v>264</v>
+      </c>
+      <c r="E53">
+        <v>121</v>
+      </c>
+      <c r="F53">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>8</v>
+      </c>
+      <c r="B54" t="s">
+        <v>472</v>
+      </c>
+      <c r="C54" t="s">
+        <v>47</v>
+      </c>
+      <c r="D54">
+        <v>2167</v>
+      </c>
+      <c r="E54">
+        <v>141</v>
+      </c>
+      <c r="F54">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>9</v>
+      </c>
+      <c r="B55" t="s">
+        <v>473</v>
+      </c>
+      <c r="C55" t="s">
+        <v>47</v>
+      </c>
+      <c r="D55">
+        <v>58</v>
+      </c>
+      <c r="E55">
+        <v>37</v>
+      </c>
+      <c r="F55">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" t="s">
+        <v>44</v>
+      </c>
+      <c r="D57">
+        <v>630</v>
+      </c>
+      <c r="E57">
+        <v>29</v>
+      </c>
+      <c r="F57">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>39</v>
+      </c>
+      <c r="B58" t="s">
+        <v>39</v>
+      </c>
+      <c r="C58" t="s">
+        <v>45</v>
+      </c>
+      <c r="D58">
+        <v>226</v>
+      </c>
+      <c r="E58">
+        <v>10</v>
+      </c>
+      <c r="F58">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>1</v>
+      </c>
+      <c r="B59" t="s">
+        <v>474</v>
+      </c>
+      <c r="C59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D59">
+        <v>286</v>
+      </c>
+      <c r="E59">
+        <v>13</v>
+      </c>
+      <c r="F59">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>2</v>
+      </c>
+      <c r="B60" t="s">
+        <v>475</v>
+      </c>
+      <c r="C60" t="s">
+        <v>47</v>
+      </c>
+      <c r="D60">
+        <v>57</v>
+      </c>
+      <c r="E60">
+        <v>3</v>
+      </c>
+      <c r="F60">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>3</v>
+      </c>
+      <c r="B61" t="s">
+        <v>476</v>
+      </c>
+      <c r="C61" t="s">
+        <v>47</v>
+      </c>
+      <c r="D61">
+        <v>61</v>
+      </c>
+      <c r="E61">
+        <v>3</v>
+      </c>
+      <c r="F61">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="62"/>
+    <row r="63">
+      <c r="A63">
+        <v>7</v>
+      </c>
+      <c r="B63" t="s">
+        <v>12</v>
+      </c>
+      <c r="C63" t="s">
+        <v>44</v>
+      </c>
+      <c r="D63">
+        <v>887</v>
+      </c>
+      <c r="E63">
+        <v>144</v>
+      </c>
+      <c r="F63">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>39</v>
+      </c>
+      <c r="B64" t="s">
+        <v>39</v>
+      </c>
+      <c r="C64" t="s">
+        <v>45</v>
+      </c>
+      <c r="D64">
+        <v>317</v>
+      </c>
+      <c r="E64">
+        <v>41</v>
+      </c>
+      <c r="F64">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>1</v>
+      </c>
+      <c r="B65" t="s">
+        <v>477</v>
+      </c>
+      <c r="C65" t="s">
+        <v>47</v>
+      </c>
+      <c r="D65">
+        <v>324</v>
+      </c>
+      <c r="E65">
+        <v>36</v>
+      </c>
+      <c r="F65">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>2</v>
+      </c>
+      <c r="B66" t="s">
+        <v>478</v>
+      </c>
+      <c r="C66" t="s">
+        <v>47</v>
+      </c>
+      <c r="D66">
+        <v>78</v>
+      </c>
+      <c r="E66">
+        <v>9</v>
+      </c>
+      <c r="F66">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>3</v>
+      </c>
+      <c r="B67" t="s">
+        <v>479</v>
+      </c>
+      <c r="C67" t="s">
+        <v>47</v>
+      </c>
+      <c r="D67">
+        <v>45</v>
+      </c>
+      <c r="E67">
+        <v>7</v>
+      </c>
+      <c r="F67">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>4</v>
+      </c>
+      <c r="B68" t="s">
+        <v>480</v>
+      </c>
+      <c r="C68" t="s">
+        <v>47</v>
+      </c>
+      <c r="D68">
+        <v>40</v>
+      </c>
+      <c r="E68">
+        <v>46</v>
+      </c>
+      <c r="F68">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>5</v>
+      </c>
+      <c r="B69" t="s">
+        <v>481</v>
+      </c>
+      <c r="C69" t="s">
+        <v>47</v>
+      </c>
+      <c r="D69">
+        <v>15</v>
+      </c>
+      <c r="E69">
+        <v>2</v>
+      </c>
+      <c r="F69">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>6</v>
+      </c>
+      <c r="B70" t="s">
+        <v>482</v>
+      </c>
+      <c r="C70" t="s">
+        <v>47</v>
+      </c>
+      <c r="D70">
+        <v>29</v>
+      </c>
+      <c r="E70">
+        <v>0</v>
+      </c>
+      <c r="F70">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>7</v>
+      </c>
+      <c r="B71" t="s">
+        <v>483</v>
+      </c>
+      <c r="C71" t="s">
+        <v>47</v>
+      </c>
+      <c r="D71">
+        <v>39</v>
+      </c>
+      <c r="E71">
+        <v>3</v>
+      </c>
+      <c r="F71">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73">
+        <v>8</v>
+      </c>
+      <c r="B73" t="s">
+        <v>13</v>
+      </c>
+      <c r="C73" t="s">
+        <v>44</v>
+      </c>
+      <c r="D73">
+        <v>12000</v>
+      </c>
+      <c r="E73">
+        <v>4130</v>
+      </c>
+      <c r="F73">
+        <v>16130</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>39</v>
+      </c>
+      <c r="B74" t="s">
+        <v>39</v>
+      </c>
+      <c r="C74" t="s">
+        <v>45</v>
+      </c>
+      <c r="D74">
+        <v>1868</v>
+      </c>
+      <c r="E74">
+        <v>173</v>
+      </c>
+      <c r="F74">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>1</v>
+      </c>
+      <c r="B75" t="s">
+        <v>484</v>
+      </c>
+      <c r="C75" t="s">
+        <v>47</v>
+      </c>
+      <c r="D75">
+        <v>6788</v>
+      </c>
+      <c r="E75">
+        <v>3724</v>
+      </c>
+      <c r="F75">
+        <v>10512</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>2</v>
+      </c>
+      <c r="B76" t="s">
+        <v>485</v>
+      </c>
+      <c r="C76" t="s">
+        <v>47</v>
+      </c>
+      <c r="D76">
+        <v>1617</v>
+      </c>
+      <c r="E76">
+        <v>52</v>
+      </c>
+      <c r="F76">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>3</v>
+      </c>
+      <c r="B77" t="s">
+        <v>486</v>
+      </c>
+      <c r="C77" t="s">
+        <v>47</v>
+      </c>
+      <c r="D77">
+        <v>407</v>
+      </c>
+      <c r="E77">
+        <v>11</v>
+      </c>
+      <c r="F77">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>4</v>
+      </c>
+      <c r="B78" t="s">
+        <v>487</v>
+      </c>
+      <c r="C78" t="s">
+        <v>47</v>
+      </c>
+      <c r="D78">
+        <v>209</v>
+      </c>
+      <c r="E78">
+        <v>75</v>
+      </c>
+      <c r="F78">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>5</v>
+      </c>
+      <c r="B79" t="s">
+        <v>488</v>
+      </c>
+      <c r="C79" t="s">
+        <v>47</v>
+      </c>
+      <c r="D79">
+        <v>86</v>
+      </c>
+      <c r="E79">
+        <v>28</v>
+      </c>
+      <c r="F79">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>6</v>
+      </c>
+      <c r="B80" t="s">
+        <v>489</v>
+      </c>
+      <c r="C80" t="s">
+        <v>47</v>
+      </c>
+      <c r="D80">
+        <v>55</v>
+      </c>
+      <c r="E80">
+        <v>15</v>
+      </c>
+      <c r="F80">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>7</v>
+      </c>
+      <c r="B81" t="s">
+        <v>490</v>
+      </c>
+      <c r="C81" t="s">
+        <v>47</v>
+      </c>
+      <c r="D81">
+        <v>35</v>
+      </c>
+      <c r="E81">
+        <v>4</v>
+      </c>
+      <c r="F81">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>8</v>
+      </c>
+      <c r="B82" t="s">
+        <v>491</v>
+      </c>
+      <c r="C82" t="s">
+        <v>47</v>
+      </c>
+      <c r="D82">
+        <v>158</v>
+      </c>
+      <c r="E82">
+        <v>13</v>
+      </c>
+      <c r="F82">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>9</v>
+      </c>
+      <c r="B83" t="s">
+        <v>492</v>
+      </c>
+      <c r="C83" t="s">
+        <v>47</v>
+      </c>
+      <c r="D83">
+        <v>777</v>
+      </c>
+      <c r="E83">
+        <v>35</v>
+      </c>
+      <c r="F83">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="84"/>
+    <row r="85">
+      <c r="A85">
+        <v>9</v>
+      </c>
+      <c r="B85" t="s">
+        <v>14</v>
+      </c>
+      <c r="C85" t="s">
+        <v>44</v>
+      </c>
+      <c r="D85">
+        <v>205</v>
+      </c>
+      <c r="E85">
+        <v>33</v>
+      </c>
+      <c r="F85">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>39</v>
+      </c>
+      <c r="B86" t="s">
+        <v>39</v>
+      </c>
+      <c r="C86" t="s">
+        <v>45</v>
+      </c>
+      <c r="D86">
+        <v>138</v>
+      </c>
+      <c r="E86">
+        <v>20</v>
+      </c>
+      <c r="F86">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>1</v>
+      </c>
+      <c r="B87" t="s">
+        <v>493</v>
+      </c>
+      <c r="C87" t="s">
+        <v>47</v>
+      </c>
+      <c r="D87">
+        <v>58</v>
+      </c>
+      <c r="E87">
+        <v>10</v>
+      </c>
+      <c r="F87">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>2</v>
+      </c>
+      <c r="B88" t="s">
+        <v>494</v>
+      </c>
+      <c r="C88" t="s">
+        <v>47</v>
+      </c>
+      <c r="D88">
+        <v>9</v>
+      </c>
+      <c r="E88">
+        <v>3</v>
+      </c>
+      <c r="F88">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="89"/>
+    <row r="90">
+      <c r="A90">
+        <v>10</v>
+      </c>
+      <c r="B90" t="s">
+        <v>15</v>
+      </c>
+      <c r="C90" t="s">
+        <v>44</v>
+      </c>
+      <c r="D90">
+        <v>377</v>
+      </c>
+      <c r="E90">
+        <v>42</v>
+      </c>
+      <c r="F90">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>39</v>
+      </c>
+      <c r="B91" t="s">
+        <v>39</v>
+      </c>
+      <c r="C91" t="s">
+        <v>45</v>
+      </c>
+      <c r="D91">
+        <v>161</v>
+      </c>
+      <c r="E91">
+        <v>19</v>
+      </c>
+      <c r="F91">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>1</v>
+      </c>
+      <c r="B92" t="s">
+        <v>495</v>
+      </c>
+      <c r="C92" t="s">
+        <v>47</v>
+      </c>
+      <c r="D92">
+        <v>113</v>
+      </c>
+      <c r="E92">
+        <v>9</v>
+      </c>
+      <c r="F92">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>2</v>
+      </c>
+      <c r="B93" t="s">
+        <v>496</v>
+      </c>
+      <c r="C93" t="s">
+        <v>47</v>
+      </c>
+      <c r="D93">
+        <v>86</v>
+      </c>
+      <c r="E93">
+        <v>10</v>
+      </c>
+      <c r="F93">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>3</v>
+      </c>
+      <c r="B94" t="s">
+        <v>497</v>
+      </c>
+      <c r="C94" t="s">
+        <v>47</v>
+      </c>
+      <c r="D94">
+        <v>17</v>
+      </c>
+      <c r="E94">
+        <v>4</v>
+      </c>
+      <c r="F94">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="95"/>
+    <row r="96">
+      <c r="A96">
+        <v>12</v>
+      </c>
+      <c r="B96" t="s">
+        <v>16</v>
+      </c>
+      <c r="C96" t="s">
+        <v>44</v>
+      </c>
+      <c r="D96">
+        <v>15122</v>
+      </c>
+      <c r="E96">
+        <v>9162</v>
+      </c>
+      <c r="F96">
+        <v>24284</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>39</v>
+      </c>
+      <c r="B97" t="s">
+        <v>39</v>
+      </c>
+      <c r="C97" t="s">
+        <v>45</v>
+      </c>
+      <c r="D97">
+        <v>907</v>
+      </c>
+      <c r="E97">
+        <v>344</v>
+      </c>
+      <c r="F97">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>1</v>
+      </c>
+      <c r="B98" t="s">
+        <v>498</v>
+      </c>
+      <c r="C98" t="s">
+        <v>47</v>
+      </c>
+      <c r="D98">
+        <v>10591</v>
+      </c>
+      <c r="E98">
+        <v>8365</v>
+      </c>
+      <c r="F98">
+        <v>18956</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>2</v>
+      </c>
+      <c r="B99" t="s">
+        <v>499</v>
+      </c>
+      <c r="C99" t="s">
+        <v>47</v>
+      </c>
+      <c r="D99">
+        <v>1456</v>
+      </c>
+      <c r="E99">
+        <v>134</v>
+      </c>
+      <c r="F99">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>3</v>
+      </c>
+      <c r="B100" t="s">
+        <v>500</v>
+      </c>
+      <c r="C100" t="s">
+        <v>47</v>
+      </c>
+      <c r="D100">
+        <v>175</v>
+      </c>
+      <c r="E100">
+        <v>11</v>
+      </c>
+      <c r="F100">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>4</v>
+      </c>
+      <c r="B101" t="s">
+        <v>501</v>
+      </c>
+      <c r="C101" t="s">
+        <v>47</v>
+      </c>
+      <c r="D101">
+        <v>114</v>
+      </c>
+      <c r="E101">
+        <v>22</v>
+      </c>
+      <c r="F101">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>5</v>
+      </c>
+      <c r="B102" t="s">
+        <v>502</v>
+      </c>
+      <c r="C102" t="s">
+        <v>47</v>
+      </c>
+      <c r="D102">
+        <v>1579</v>
+      </c>
+      <c r="E102">
+        <v>46</v>
+      </c>
+      <c r="F102">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>6</v>
+      </c>
+      <c r="B103" t="s">
+        <v>503</v>
+      </c>
+      <c r="C103" t="s">
+        <v>47</v>
+      </c>
+      <c r="D103">
+        <v>53</v>
+      </c>
+      <c r="E103">
+        <v>4</v>
+      </c>
+      <c r="F103">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>7</v>
+      </c>
+      <c r="B104" t="s">
+        <v>504</v>
+      </c>
+      <c r="C104" t="s">
+        <v>47</v>
+      </c>
+      <c r="D104">
+        <v>36</v>
+      </c>
+      <c r="E104">
+        <v>0</v>
+      </c>
+      <c r="F104">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>8</v>
+      </c>
+      <c r="B105" t="s">
+        <v>505</v>
+      </c>
+      <c r="C105" t="s">
+        <v>47</v>
+      </c>
+      <c r="D105">
+        <v>82</v>
+      </c>
+      <c r="E105">
+        <v>9</v>
+      </c>
+      <c r="F105">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>9</v>
+      </c>
+      <c r="B106" t="s">
+        <v>506</v>
+      </c>
+      <c r="C106" t="s">
+        <v>47</v>
+      </c>
+      <c r="D106">
+        <v>129</v>
+      </c>
+      <c r="E106">
+        <v>227</v>
+      </c>
+      <c r="F106">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="107"/>
+    <row r="108">
+      <c r="A108">
+        <v>13</v>
+      </c>
+      <c r="B108" t="s">
+        <v>17</v>
+      </c>
+      <c r="C108" t="s">
+        <v>44</v>
+      </c>
+      <c r="D108">
+        <v>1203</v>
+      </c>
+      <c r="E108">
+        <v>239</v>
+      </c>
+      <c r="F108">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>39</v>
+      </c>
+      <c r="B109" t="s">
+        <v>39</v>
+      </c>
+      <c r="C109" t="s">
+        <v>45</v>
+      </c>
+      <c r="D109">
+        <v>127</v>
+      </c>
+      <c r="E109">
+        <v>18</v>
+      </c>
+      <c r="F109">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>1</v>
+      </c>
+      <c r="B110" t="s">
+        <v>507</v>
+      </c>
+      <c r="C110" t="s">
+        <v>47</v>
+      </c>
+      <c r="D110">
+        <v>852</v>
+      </c>
+      <c r="E110">
+        <v>29</v>
+      </c>
+      <c r="F110">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>2</v>
+      </c>
+      <c r="B111" t="s">
+        <v>508</v>
+      </c>
+      <c r="C111" t="s">
+        <v>47</v>
+      </c>
+      <c r="D111">
+        <v>90</v>
+      </c>
+      <c r="E111">
+        <v>171</v>
+      </c>
+      <c r="F111">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>3</v>
+      </c>
+      <c r="B112" t="s">
+        <v>509</v>
+      </c>
+      <c r="C112" t="s">
+        <v>47</v>
+      </c>
+      <c r="D112">
+        <v>29</v>
+      </c>
+      <c r="E112">
+        <v>2</v>
+      </c>
+      <c r="F112">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>4</v>
+      </c>
+      <c r="B113" t="s">
+        <v>510</v>
+      </c>
+      <c r="C113" t="s">
+        <v>47</v>
+      </c>
+      <c r="D113">
+        <v>30</v>
+      </c>
+      <c r="E113">
+        <v>9</v>
+      </c>
+      <c r="F113">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>5</v>
+      </c>
+      <c r="B114" t="s">
+        <v>511</v>
+      </c>
+      <c r="C114" t="s">
+        <v>47</v>
+      </c>
+      <c r="D114">
+        <v>25</v>
+      </c>
+      <c r="E114">
+        <v>5</v>
+      </c>
+      <c r="F114">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>6</v>
+      </c>
+      <c r="B115" t="s">
+        <v>512</v>
+      </c>
+      <c r="C115" t="s">
+        <v>47</v>
+      </c>
+      <c r="D115">
+        <v>10</v>
+      </c>
+      <c r="E115">
+        <v>4</v>
+      </c>
+      <c r="F115">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>7</v>
+      </c>
+      <c r="B116" t="s">
+        <v>513</v>
+      </c>
+      <c r="C116" t="s">
+        <v>47</v>
+      </c>
+      <c r="D116">
+        <v>22</v>
+      </c>
+      <c r="E116">
+        <v>0</v>
+      </c>
+      <c r="F116">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>8</v>
+      </c>
+      <c r="B117" t="s">
+        <v>514</v>
+      </c>
+      <c r="C117" t="s">
+        <v>47</v>
+      </c>
+      <c r="D117">
+        <v>18</v>
+      </c>
+      <c r="E117">
+        <v>1</v>
+      </c>
+      <c r="F117">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="118"/>
+    <row r="119">
+      <c r="A119">
+        <v>14</v>
+      </c>
+      <c r="B119" t="s">
+        <v>18</v>
+      </c>
+      <c r="C119" t="s">
+        <v>44</v>
+      </c>
+      <c r="D119">
+        <v>23414</v>
+      </c>
+      <c r="E119">
+        <v>3528</v>
+      </c>
+      <c r="F119">
+        <v>26942</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>39</v>
+      </c>
+      <c r="B120" t="s">
+        <v>39</v>
+      </c>
+      <c r="C120" t="s">
+        <v>45</v>
+      </c>
+      <c r="D120">
+        <v>1371</v>
+      </c>
+      <c r="E120">
+        <v>171</v>
+      </c>
+      <c r="F120">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>1</v>
+      </c>
+      <c r="B121" t="s">
+        <v>515</v>
+      </c>
+      <c r="C121" t="s">
+        <v>47</v>
+      </c>
+      <c r="D121">
+        <v>15209</v>
+      </c>
+      <c r="E121">
+        <v>2974</v>
+      </c>
+      <c r="F121">
+        <v>18183</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>2</v>
+      </c>
+      <c r="B122" t="s">
+        <v>516</v>
+      </c>
+      <c r="C122" t="s">
+        <v>47</v>
+      </c>
+      <c r="D122">
+        <v>5473</v>
+      </c>
+      <c r="E122">
+        <v>283</v>
+      </c>
+      <c r="F122">
+        <v>5756</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>3</v>
+      </c>
+      <c r="B123" t="s">
+        <v>517</v>
+      </c>
+      <c r="C123" t="s">
+        <v>47</v>
+      </c>
+      <c r="D123">
+        <v>186</v>
+      </c>
+      <c r="E123">
+        <v>19</v>
+      </c>
+      <c r="F123">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>4</v>
+      </c>
+      <c r="B124" t="s">
+        <v>518</v>
+      </c>
+      <c r="C124" t="s">
+        <v>47</v>
+      </c>
+      <c r="D124">
+        <v>165</v>
+      </c>
+      <c r="E124">
+        <v>16</v>
+      </c>
+      <c r="F124">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>5</v>
+      </c>
+      <c r="B125" t="s">
+        <v>519</v>
+      </c>
+      <c r="C125" t="s">
+        <v>47</v>
+      </c>
+      <c r="D125">
+        <v>97</v>
+      </c>
+      <c r="E125">
+        <v>20</v>
+      </c>
+      <c r="F125">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>6</v>
+      </c>
+      <c r="B126" t="s">
+        <v>520</v>
+      </c>
+      <c r="C126" t="s">
+        <v>47</v>
+      </c>
+      <c r="D126">
+        <v>49</v>
+      </c>
+      <c r="E126">
+        <v>4</v>
+      </c>
+      <c r="F126">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>7</v>
+      </c>
+      <c r="B127" t="s">
+        <v>521</v>
+      </c>
+      <c r="C127" t="s">
+        <v>47</v>
+      </c>
+      <c r="D127">
+        <v>739</v>
+      </c>
+      <c r="E127">
+        <v>26</v>
+      </c>
+      <c r="F127">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>8</v>
+      </c>
+      <c r="B128" t="s">
+        <v>522</v>
+      </c>
+      <c r="C128" t="s">
+        <v>47</v>
+      </c>
+      <c r="D128">
+        <v>86</v>
+      </c>
+      <c r="E128">
+        <v>11</v>
+      </c>
+      <c r="F128">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>9</v>
+      </c>
+      <c r="B129" t="s">
+        <v>523</v>
+      </c>
+      <c r="C129" t="s">
+        <v>47</v>
+      </c>
+      <c r="D129">
+        <v>39</v>
+      </c>
+      <c r="E129">
+        <v>4</v>
+      </c>
+      <c r="F129">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="130"/>
+    <row r="131">
+      <c r="A131">
+        <v>15</v>
+      </c>
+      <c r="B131" t="s">
+        <v>19</v>
+      </c>
+      <c r="C131" t="s">
+        <v>44</v>
+      </c>
+      <c r="D131">
+        <v>197</v>
+      </c>
+      <c r="E131">
+        <v>27</v>
+      </c>
+      <c r="F131">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>39</v>
+      </c>
+      <c r="B132" t="s">
+        <v>39</v>
+      </c>
+      <c r="C132" t="s">
+        <v>45</v>
+      </c>
+      <c r="D132">
+        <v>95</v>
+      </c>
+      <c r="E132">
+        <v>10</v>
+      </c>
+      <c r="F132">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>1</v>
+      </c>
+      <c r="B133" t="s">
+        <v>524</v>
+      </c>
+      <c r="C133" t="s">
+        <v>47</v>
+      </c>
+      <c r="D133">
+        <v>39</v>
+      </c>
+      <c r="E133">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>2</v>
+      </c>
+      <c r="B134" t="s">
+        <v>525</v>
+      </c>
+      <c r="C134" t="s">
+        <v>47</v>
+      </c>
+      <c r="D134">
+        <v>19</v>
+      </c>
+      <c r="E134">
+        <v>7</v>
+      </c>
+      <c r="F134">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>3</v>
+      </c>
+      <c r="B135" t="s">
+        <v>526</v>
+      </c>
+      <c r="C135" t="s">
+        <v>47</v>
+      </c>
+      <c r="D135">
+        <v>44</v>
+      </c>
+      <c r="E135">
+        <v>2</v>
+      </c>
+      <c r="F135">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="136"/>
+    <row r="137">
+      <c r="A137">
+        <v>16</v>
+      </c>
+      <c r="B137" t="s">
+        <v>20</v>
+      </c>
+      <c r="C137" t="s">
+        <v>44</v>
+      </c>
+      <c r="D137">
+        <v>41</v>
+      </c>
+      <c r="E137">
+        <v>3</v>
+      </c>
+      <c r="F137">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>39</v>
+      </c>
+      <c r="B138" t="s">
+        <v>39</v>
+      </c>
+      <c r="C138" t="s">
+        <v>45</v>
+      </c>
+      <c r="D138">
+        <v>16</v>
+      </c>
+      <c r="E138">
+        <v>0</v>
+      </c>
+      <c r="F138">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>1</v>
+      </c>
+      <c r="B139" t="s">
+        <v>527</v>
+      </c>
+      <c r="C139" t="s">
+        <v>47</v>
+      </c>
+      <c r="D139">
+        <v>19</v>
+      </c>
+      <c r="E139">
+        <v>3</v>
+      </c>
+      <c r="F139">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>2</v>
+      </c>
+      <c r="B140" t="s">
+        <v>528</v>
+      </c>
+      <c r="C140" t="s">
+        <v>47</v>
+      </c>
+      <c r="D140">
+        <v>4</v>
+      </c>
+      <c r="E140">
+        <v>0</v>
+      </c>
+      <c r="F140">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>3</v>
+      </c>
+      <c r="B141" t="s">
+        <v>529</v>
+      </c>
+      <c r="C141" t="s">
+        <v>47</v>
+      </c>
+      <c r="D141">
+        <v>2</v>
+      </c>
+      <c r="E141">
+        <v>0</v>
+      </c>
+      <c r="F141">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="142"/>
+    <row r="143">
+      <c r="A143">
+        <v>17</v>
+      </c>
+      <c r="B143" t="s">
+        <v>21</v>
+      </c>
+      <c r="C143" t="s">
+        <v>44</v>
+      </c>
+      <c r="D143">
+        <v>14356</v>
+      </c>
+      <c r="E143">
+        <v>10992</v>
+      </c>
+      <c r="F143">
+        <v>25348</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>39</v>
+      </c>
+      <c r="B144" t="s">
+        <v>39</v>
+      </c>
+      <c r="C144" t="s">
+        <v>45</v>
+      </c>
+      <c r="D144">
+        <v>751</v>
+      </c>
+      <c r="E144">
+        <v>304</v>
+      </c>
+      <c r="F144">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>1</v>
+      </c>
+      <c r="B145" t="s">
+        <v>530</v>
+      </c>
+      <c r="C145" t="s">
+        <v>47</v>
+      </c>
+      <c r="D145">
+        <v>8542</v>
+      </c>
+      <c r="E145">
+        <v>9354</v>
+      </c>
+      <c r="F145">
+        <v>17896</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>2</v>
+      </c>
+      <c r="B146" t="s">
+        <v>531</v>
+      </c>
+      <c r="C146" t="s">
+        <v>47</v>
+      </c>
+      <c r="D146">
+        <v>775</v>
+      </c>
+      <c r="E146">
+        <v>833</v>
+      </c>
+      <c r="F146">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>3</v>
+      </c>
+      <c r="B147" t="s">
+        <v>532</v>
+      </c>
+      <c r="C147" t="s">
+        <v>47</v>
+      </c>
+      <c r="D147">
+        <v>55</v>
+      </c>
+      <c r="E147">
+        <v>21</v>
+      </c>
+      <c r="F147">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>4</v>
+      </c>
+      <c r="B148" t="s">
+        <v>533</v>
+      </c>
+      <c r="C148" t="s">
+        <v>47</v>
+      </c>
+      <c r="D148">
+        <v>79</v>
+      </c>
+      <c r="E148">
+        <v>33</v>
+      </c>
+      <c r="F148">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>5</v>
+      </c>
+      <c r="B149" t="s">
+        <v>534</v>
+      </c>
+      <c r="C149" t="s">
+        <v>47</v>
+      </c>
+      <c r="D149">
+        <v>78</v>
+      </c>
+      <c r="E149">
+        <v>136</v>
+      </c>
+      <c r="F149">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>6</v>
+      </c>
+      <c r="B150" t="s">
+        <v>535</v>
+      </c>
+      <c r="C150" t="s">
+        <v>47</v>
+      </c>
+      <c r="D150">
+        <v>98</v>
+      </c>
+      <c r="E150">
+        <v>4</v>
+      </c>
+      <c r="F150">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>7</v>
+      </c>
+      <c r="B151" t="s">
+        <v>536</v>
+      </c>
+      <c r="C151" t="s">
+        <v>47</v>
+      </c>
+      <c r="D151">
+        <v>3858</v>
+      </c>
+      <c r="E151">
+        <v>115</v>
+      </c>
+      <c r="F151">
+        <v>3973</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>8</v>
+      </c>
+      <c r="B152" t="s">
+        <v>537</v>
+      </c>
+      <c r="C152" t="s">
+        <v>47</v>
+      </c>
+      <c r="D152">
+        <v>55</v>
+      </c>
+      <c r="E152">
+        <v>12</v>
+      </c>
+      <c r="F152">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>9</v>
+      </c>
+      <c r="B153" t="s">
+        <v>538</v>
+      </c>
+      <c r="C153" t="s">
+        <v>47</v>
+      </c>
+      <c r="D153">
+        <v>65</v>
+      </c>
+      <c r="E153">
+        <v>180</v>
+      </c>
+      <c r="F153">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="154"/>
+    <row r="155">
+      <c r="A155">
+        <v>18</v>
+      </c>
+      <c r="B155" t="s">
+        <v>22</v>
+      </c>
+      <c r="C155" t="s">
+        <v>44</v>
+      </c>
+      <c r="D155">
+        <v>1391</v>
+      </c>
+      <c r="E155">
+        <v>221</v>
+      </c>
+      <c r="F155">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="s">
+        <v>39</v>
+      </c>
+      <c r="B156" t="s">
+        <v>39</v>
+      </c>
+      <c r="C156" t="s">
+        <v>45</v>
+      </c>
+      <c r="D156">
+        <v>379</v>
+      </c>
+      <c r="E156">
+        <v>47</v>
+      </c>
+      <c r="F156">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>1</v>
+      </c>
+      <c r="B157" t="s">
+        <v>539</v>
+      </c>
+      <c r="C157" t="s">
+        <v>47</v>
+      </c>
+      <c r="D157">
+        <v>263</v>
+      </c>
+      <c r="E157">
+        <v>28</v>
+      </c>
+      <c r="F157">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>2</v>
+      </c>
+      <c r="B158" t="s">
+        <v>540</v>
+      </c>
+      <c r="C158" t="s">
+        <v>47</v>
+      </c>
+      <c r="D158">
+        <v>148</v>
+      </c>
+      <c r="E158">
+        <v>14</v>
+      </c>
+      <c r="F158">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>3</v>
+      </c>
+      <c r="B159" t="s">
+        <v>541</v>
+      </c>
+      <c r="C159" t="s">
+        <v>47</v>
+      </c>
+      <c r="D159">
+        <v>111</v>
+      </c>
+      <c r="E159">
+        <v>7</v>
+      </c>
+      <c r="F159">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>4</v>
+      </c>
+      <c r="B160" t="s">
+        <v>542</v>
+      </c>
+      <c r="C160" t="s">
+        <v>47</v>
+      </c>
+      <c r="D160">
+        <v>78</v>
+      </c>
+      <c r="E160">
+        <v>16</v>
+      </c>
+      <c r="F160">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>5</v>
+      </c>
+      <c r="B161" t="s">
+        <v>543</v>
+      </c>
+      <c r="C161" t="s">
+        <v>47</v>
+      </c>
+      <c r="D161">
+        <v>51</v>
+      </c>
+      <c r="E161">
+        <v>20</v>
+      </c>
+      <c r="F161">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>6</v>
+      </c>
+      <c r="B162" t="s">
+        <v>544</v>
+      </c>
+      <c r="C162" t="s">
+        <v>47</v>
+      </c>
+      <c r="D162">
+        <v>26</v>
+      </c>
+      <c r="E162">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>7</v>
+      </c>
+      <c r="B163" t="s">
+        <v>545</v>
+      </c>
+      <c r="C163" t="s">
+        <v>47</v>
+      </c>
+      <c r="D163">
+        <v>105</v>
+      </c>
+      <c r="E163">
+        <v>45</v>
+      </c>
+      <c r="F163">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>8</v>
+      </c>
+      <c r="B164" t="s">
+        <v>546</v>
+      </c>
+      <c r="C164" t="s">
+        <v>47</v>
+      </c>
+      <c r="D164">
+        <v>62</v>
+      </c>
+      <c r="E164">
+        <v>7</v>
+      </c>
+      <c r="F164">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>9</v>
+      </c>
+      <c r="B165" t="s">
+        <v>547</v>
+      </c>
+      <c r="C165" t="s">
+        <v>47</v>
+      </c>
+      <c r="D165">
+        <v>11</v>
+      </c>
+      <c r="E165">
+        <v>4</v>
+      </c>
+      <c r="F165">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>10</v>
+      </c>
+      <c r="B166" t="s">
+        <v>548</v>
+      </c>
+      <c r="C166" t="s">
+        <v>47</v>
+      </c>
+      <c r="D166">
+        <v>157</v>
+      </c>
+      <c r="E166">
+        <v>25</v>
+      </c>
+      <c r="F166">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="167"/>
+    <row r="168">
+      <c r="A168">
+        <v>19</v>
+      </c>
+      <c r="B168" t="s">
+        <v>23</v>
+      </c>
+      <c r="C168" t="s">
+        <v>44</v>
+      </c>
+      <c r="D168">
+        <v>2439</v>
+      </c>
+      <c r="E168">
+        <v>439</v>
+      </c>
+      <c r="F168">
+        <v>2878</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="s">
+        <v>39</v>
+      </c>
+      <c r="B169" t="s">
+        <v>39</v>
+      </c>
+      <c r="C169" t="s">
+        <v>45</v>
+      </c>
+      <c r="D169">
+        <v>332</v>
+      </c>
+      <c r="E169">
+        <v>15</v>
+      </c>
+      <c r="F169">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>1</v>
+      </c>
+      <c r="B170" t="s">
+        <v>549</v>
+      </c>
+      <c r="C170" t="s">
+        <v>47</v>
+      </c>
+      <c r="D170">
+        <v>801</v>
+      </c>
+      <c r="E170">
+        <v>31</v>
+      </c>
+      <c r="F170">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>2</v>
+      </c>
+      <c r="B171" t="s">
+        <v>550</v>
+      </c>
+      <c r="C171" t="s">
+        <v>47</v>
+      </c>
+      <c r="D171">
+        <v>146</v>
+      </c>
+      <c r="E171">
+        <v>27</v>
+      </c>
+      <c r="F171">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>3</v>
+      </c>
+      <c r="B172" t="s">
+        <v>551</v>
+      </c>
+      <c r="C172" t="s">
+        <v>47</v>
+      </c>
+      <c r="D172">
+        <v>374</v>
+      </c>
+      <c r="E172">
+        <v>4</v>
+      </c>
+      <c r="F172">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>4</v>
+      </c>
+      <c r="B173" t="s">
+        <v>552</v>
+      </c>
+      <c r="C173" t="s">
+        <v>47</v>
+      </c>
+      <c r="D173">
+        <v>552</v>
+      </c>
+      <c r="E173">
+        <v>361</v>
+      </c>
+      <c r="F173">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>5</v>
+      </c>
+      <c r="B174" t="s">
+        <v>553</v>
+      </c>
+      <c r="C174" t="s">
+        <v>47</v>
+      </c>
+      <c r="D174">
+        <v>234</v>
+      </c>
+      <c r="E174">
+        <v>1</v>
+      </c>
+      <c r="F174">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="175"/>
+    <row r="176">
+      <c r="A176">
+        <v>20</v>
+      </c>
+      <c r="B176" t="s">
+        <v>24</v>
+      </c>
+      <c r="C176" t="s">
+        <v>44</v>
+      </c>
+      <c r="D176">
+        <v>2080</v>
+      </c>
+      <c r="E176">
+        <v>11</v>
+      </c>
+      <c r="F176">
+        <v>2091</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="s">
+        <v>39</v>
+      </c>
+      <c r="B177" t="s">
+        <v>39</v>
+      </c>
+      <c r="C177" t="s">
+        <v>45</v>
+      </c>
+      <c r="D177">
+        <v>363</v>
+      </c>
+      <c r="E177">
+        <v>5</v>
+      </c>
+      <c r="F177">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>1</v>
+      </c>
+      <c r="B178" t="s">
+        <v>554</v>
+      </c>
+      <c r="C178" t="s">
+        <v>47</v>
+      </c>
+      <c r="D178">
+        <v>1717</v>
+      </c>
+      <c r="E178">
+        <v>6</v>
+      </c>
+      <c r="F178">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="179"/>
+    <row r="180">
+      <c r="A180">
+        <v>21</v>
+      </c>
+      <c r="B180" t="s">
+        <v>25</v>
+      </c>
+      <c r="C180" t="s">
+        <v>44</v>
+      </c>
+      <c r="D180">
+        <v>84055</v>
+      </c>
+      <c r="E180">
+        <v>32703</v>
+      </c>
+      <c r="F180">
+        <v>116758</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="s">
+        <v>39</v>
+      </c>
+      <c r="B181" t="s">
+        <v>39</v>
+      </c>
+      <c r="C181" t="s">
+        <v>45</v>
+      </c>
+      <c r="D181">
+        <v>25337</v>
+      </c>
+      <c r="E181">
+        <v>311</v>
+      </c>
+      <c r="F181">
+        <v>25648</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>1</v>
+      </c>
+      <c r="B182" t="s">
+        <v>555</v>
+      </c>
+      <c r="C182" t="s">
+        <v>47</v>
+      </c>
+      <c r="D182">
+        <v>4227</v>
+      </c>
+      <c r="E182">
+        <v>25600</v>
+      </c>
+      <c r="F182">
+        <v>29827</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>2</v>
+      </c>
+      <c r="B183" t="s">
+        <v>556</v>
+      </c>
+      <c r="C183" t="s">
+        <v>47</v>
+      </c>
+      <c r="D183">
+        <v>15077</v>
+      </c>
+      <c r="E183">
+        <v>6038</v>
+      </c>
+      <c r="F183">
+        <v>21115</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>3</v>
+      </c>
+      <c r="B184" t="s">
+        <v>557</v>
+      </c>
+      <c r="C184" t="s">
+        <v>47</v>
+      </c>
+      <c r="D184">
+        <v>393</v>
+      </c>
+      <c r="E184">
+        <v>41</v>
+      </c>
+      <c r="F184">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>4</v>
+      </c>
+      <c r="B185" t="s">
+        <v>558</v>
+      </c>
+      <c r="C185" t="s">
+        <v>47</v>
+      </c>
+      <c r="D185">
+        <v>19679</v>
+      </c>
+      <c r="E185">
+        <v>113</v>
+      </c>
+      <c r="F185">
+        <v>19792</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>5</v>
+      </c>
+      <c r="B186" t="s">
+        <v>559</v>
+      </c>
+      <c r="C186" t="s">
+        <v>47</v>
+      </c>
+      <c r="D186">
+        <v>7686</v>
+      </c>
+      <c r="E186">
+        <v>252</v>
+      </c>
+      <c r="F186">
+        <v>7938</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>6</v>
+      </c>
+      <c r="B187" t="s">
+        <v>560</v>
+      </c>
+      <c r="C187" t="s">
+        <v>47</v>
+      </c>
+      <c r="D187">
+        <v>329</v>
+      </c>
+      <c r="E187">
+        <v>173</v>
+      </c>
+      <c r="F187">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>7</v>
+      </c>
+      <c r="B188" t="s">
+        <v>561</v>
+      </c>
+      <c r="C188" t="s">
+        <v>47</v>
+      </c>
+      <c r="D188">
+        <v>627</v>
+      </c>
+      <c r="E188">
+        <v>34</v>
+      </c>
+      <c r="F188">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>8</v>
+      </c>
+      <c r="B189" t="s">
+        <v>562</v>
+      </c>
+      <c r="C189" t="s">
+        <v>47</v>
+      </c>
+      <c r="D189">
+        <v>9167</v>
+      </c>
+      <c r="E189">
+        <v>86</v>
+      </c>
+      <c r="F189">
+        <v>9253</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>9</v>
+      </c>
+      <c r="B190" t="s">
+        <v>563</v>
+      </c>
+      <c r="C190" t="s">
+        <v>47</v>
+      </c>
+      <c r="D190">
+        <v>796</v>
+      </c>
+      <c r="E190">
+        <v>25</v>
+      </c>
+      <c r="F190">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>10</v>
+      </c>
+      <c r="B191" t="s">
+        <v>564</v>
+      </c>
+      <c r="C191" t="s">
+        <v>47</v>
+      </c>
+      <c r="D191">
+        <v>59</v>
+      </c>
+      <c r="E191">
+        <v>12</v>
+      </c>
+      <c r="F191">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>11</v>
+      </c>
+      <c r="B192" t="s">
+        <v>565</v>
+      </c>
+      <c r="C192" t="s">
+        <v>47</v>
+      </c>
+      <c r="D192">
+        <v>678</v>
+      </c>
+      <c r="E192">
+        <v>18</v>
+      </c>
+      <c r="F192">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="193"/>
+    <row r="194">
+      <c r="A194">
+        <v>22</v>
+      </c>
+      <c r="B194" t="s">
+        <v>26</v>
+      </c>
+      <c r="C194" t="s">
+        <v>44</v>
+      </c>
+      <c r="D194">
+        <v>24153</v>
+      </c>
+      <c r="E194">
+        <v>5379</v>
+      </c>
+      <c r="F194">
+        <v>29532</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="s">
+        <v>39</v>
+      </c>
+      <c r="B195" t="s">
+        <v>39</v>
+      </c>
+      <c r="C195" t="s">
+        <v>45</v>
+      </c>
+      <c r="D195">
+        <v>1641</v>
+      </c>
+      <c r="E195">
+        <v>386</v>
+      </c>
+      <c r="F195">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>1</v>
+      </c>
+      <c r="B196" t="s">
+        <v>566</v>
+      </c>
+      <c r="C196" t="s">
+        <v>47</v>
+      </c>
+      <c r="D196">
+        <v>13220</v>
+      </c>
+      <c r="E196">
+        <v>695</v>
+      </c>
+      <c r="F196">
+        <v>13915</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>2</v>
+      </c>
+      <c r="B197" t="s">
+        <v>567</v>
+      </c>
+      <c r="C197" t="s">
+        <v>47</v>
+      </c>
+      <c r="D197">
+        <v>3663</v>
+      </c>
+      <c r="E197">
+        <v>607</v>
+      </c>
+      <c r="F197">
+        <v>4270</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>3</v>
+      </c>
+      <c r="B198" t="s">
+        <v>568</v>
+      </c>
+      <c r="C198" t="s">
+        <v>47</v>
+      </c>
+      <c r="D198">
+        <v>146</v>
+      </c>
+      <c r="E198">
+        <v>74</v>
+      </c>
+      <c r="F198">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>4</v>
+      </c>
+      <c r="B199" t="s">
+        <v>569</v>
+      </c>
+      <c r="C199" t="s">
+        <v>47</v>
+      </c>
+      <c r="D199">
+        <v>198</v>
+      </c>
+      <c r="E199">
+        <v>64</v>
+      </c>
+      <c r="F199">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>5</v>
+      </c>
+      <c r="B200" t="s">
+        <v>570</v>
+      </c>
+      <c r="C200" t="s">
+        <v>47</v>
+      </c>
+      <c r="D200">
+        <v>3426</v>
+      </c>
+      <c r="E200">
+        <v>69</v>
+      </c>
+      <c r="F200">
+        <v>3495</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>6</v>
+      </c>
+      <c r="B201" t="s">
+        <v>571</v>
+      </c>
+      <c r="C201" t="s">
+        <v>47</v>
+      </c>
+      <c r="D201">
+        <v>188</v>
+      </c>
+      <c r="E201">
+        <v>29</v>
+      </c>
+      <c r="F201">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>7</v>
+      </c>
+      <c r="B202" t="s">
+        <v>572</v>
+      </c>
+      <c r="C202" t="s">
+        <v>47</v>
+      </c>
+      <c r="D202">
+        <v>55</v>
+      </c>
+      <c r="E202">
+        <v>16</v>
+      </c>
+      <c r="F202">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>8</v>
+      </c>
+      <c r="B203" t="s">
+        <v>573</v>
+      </c>
+      <c r="C203" t="s">
+        <v>47</v>
+      </c>
+      <c r="D203">
+        <v>420</v>
+      </c>
+      <c r="E203">
+        <v>754</v>
+      </c>
+      <c r="F203">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>9</v>
+      </c>
+      <c r="B204" t="s">
+        <v>574</v>
+      </c>
+      <c r="C204" t="s">
+        <v>47</v>
+      </c>
+      <c r="D204">
+        <v>431</v>
+      </c>
+      <c r="E204">
+        <v>29</v>
+      </c>
+      <c r="F204">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>10</v>
+      </c>
+      <c r="B205" t="s">
+        <v>575</v>
+      </c>
+      <c r="C205" t="s">
+        <v>47</v>
+      </c>
+      <c r="D205">
+        <v>584</v>
+      </c>
+      <c r="E205">
+        <v>2631</v>
+      </c>
+      <c r="F205">
+        <v>3215</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>11</v>
+      </c>
+      <c r="B206" t="s">
+        <v>576</v>
+      </c>
+      <c r="C206" t="s">
+        <v>47</v>
+      </c>
+      <c r="D206">
+        <v>181</v>
+      </c>
+      <c r="E206">
+        <v>25</v>
+      </c>
+      <c r="F206">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="207"/>
+    <row r="208">
+      <c r="A208">
+        <v>23</v>
+      </c>
+      <c r="B208" t="s">
+        <v>27</v>
+      </c>
+      <c r="C208" t="s">
+        <v>44</v>
+      </c>
+      <c r="D208">
+        <v>1033</v>
+      </c>
+      <c r="E208">
+        <v>66</v>
+      </c>
+      <c r="F208">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="s">
+        <v>39</v>
+      </c>
+      <c r="B209" t="s">
+        <v>39</v>
+      </c>
+      <c r="C209" t="s">
+        <v>45</v>
+      </c>
+      <c r="D209">
+        <v>102</v>
+      </c>
+      <c r="E209">
+        <v>7</v>
+      </c>
+      <c r="F209">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210">
+        <v>1</v>
+      </c>
+      <c r="B210" t="s">
+        <v>577</v>
+      </c>
+      <c r="C210" t="s">
+        <v>47</v>
+      </c>
+      <c r="D210">
+        <v>210</v>
+      </c>
+      <c r="E210">
+        <v>7</v>
+      </c>
+      <c r="F210">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211">
+        <v>2</v>
+      </c>
+      <c r="B211" t="s">
+        <v>578</v>
+      </c>
+      <c r="C211" t="s">
+        <v>47</v>
+      </c>
+      <c r="D211">
+        <v>646</v>
+      </c>
+      <c r="E211">
+        <v>13</v>
+      </c>
+      <c r="F211">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212">
+        <v>3</v>
+      </c>
+      <c r="B212" t="s">
+        <v>579</v>
+      </c>
+      <c r="C212" t="s">
+        <v>47</v>
+      </c>
+      <c r="D212">
+        <v>36</v>
+      </c>
+      <c r="E212">
+        <v>35</v>
+      </c>
+      <c r="F212">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213">
+        <v>4</v>
+      </c>
+      <c r="B213" t="s">
+        <v>580</v>
+      </c>
+      <c r="C213" t="s">
+        <v>47</v>
+      </c>
+      <c r="D213">
+        <v>12</v>
+      </c>
+      <c r="E213">
+        <v>1</v>
+      </c>
+      <c r="F213">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214">
+        <v>5</v>
+      </c>
+      <c r="B214" t="s">
+        <v>581</v>
+      </c>
+      <c r="C214" t="s">
+        <v>47</v>
+      </c>
+      <c r="D214">
+        <v>14</v>
+      </c>
+      <c r="E214">
+        <v>1</v>
+      </c>
+      <c r="F214">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215">
+        <v>6</v>
+      </c>
+      <c r="B215" t="s">
+        <v>582</v>
+      </c>
+      <c r="C215" t="s">
+        <v>47</v>
+      </c>
+      <c r="D215">
+        <v>13</v>
+      </c>
+      <c r="E215">
+        <v>2</v>
+      </c>
+      <c r="F215">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="216"/>
+    <row r="217">
+      <c r="A217">
+        <v>24</v>
+      </c>
+      <c r="B217" t="s">
+        <v>28</v>
+      </c>
+      <c r="C217" t="s">
+        <v>44</v>
+      </c>
+      <c r="D217">
+        <v>670</v>
+      </c>
+      <c r="E217">
+        <v>91</v>
+      </c>
+      <c r="F217">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="s">
+        <v>39</v>
+      </c>
+      <c r="B218" t="s">
+        <v>39</v>
+      </c>
+      <c r="C218" t="s">
+        <v>45</v>
+      </c>
+      <c r="D218">
+        <v>112</v>
+      </c>
+      <c r="E218">
+        <v>6</v>
+      </c>
+      <c r="F218">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219">
+        <v>1</v>
+      </c>
+      <c r="B219" t="s">
+        <v>583</v>
+      </c>
+      <c r="C219" t="s">
+        <v>47</v>
+      </c>
+      <c r="D219">
+        <v>259</v>
+      </c>
+      <c r="E219">
+        <v>27</v>
+      </c>
+      <c r="F219">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220">
+        <v>2</v>
+      </c>
+      <c r="B220" t="s">
+        <v>584</v>
+      </c>
+      <c r="C220" t="s">
+        <v>47</v>
+      </c>
+      <c r="D220">
+        <v>51</v>
+      </c>
+      <c r="E220">
+        <v>6</v>
+      </c>
+      <c r="F220">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221">
+        <v>3</v>
+      </c>
+      <c r="B221" t="s">
+        <v>585</v>
+      </c>
+      <c r="C221" t="s">
+        <v>47</v>
+      </c>
+      <c r="D221">
+        <v>58</v>
+      </c>
+      <c r="E221">
+        <v>2</v>
+      </c>
+      <c r="F221">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222">
+        <v>4</v>
+      </c>
+      <c r="B222" t="s">
+        <v>586</v>
+      </c>
+      <c r="C222" t="s">
+        <v>47</v>
+      </c>
+      <c r="D222">
+        <v>113</v>
+      </c>
+      <c r="E222">
+        <v>19</v>
+      </c>
+      <c r="F222">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223">
+        <v>5</v>
+      </c>
+      <c r="B223" t="s">
+        <v>587</v>
+      </c>
+      <c r="C223" t="s">
+        <v>47</v>
+      </c>
+      <c r="D223">
+        <v>4</v>
+      </c>
+      <c r="E223">
+        <v>29</v>
+      </c>
+      <c r="F223">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224">
+        <v>6</v>
+      </c>
+      <c r="B224" t="s">
+        <v>588</v>
+      </c>
+      <c r="C224" t="s">
+        <v>47</v>
+      </c>
+      <c r="D224">
+        <v>16</v>
+      </c>
+      <c r="E224">
+        <v>1</v>
+      </c>
+      <c r="F224">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225">
+        <v>7</v>
+      </c>
+      <c r="B225" t="s">
+        <v>589</v>
+      </c>
+      <c r="C225" t="s">
+        <v>47</v>
+      </c>
+      <c r="D225">
+        <v>17</v>
+      </c>
+      <c r="E225">
+        <v>0</v>
+      </c>
+      <c r="F225">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226">
+        <v>8</v>
+      </c>
+      <c r="B226" t="s">
+        <v>590</v>
+      </c>
+      <c r="C226" t="s">
+        <v>47</v>
+      </c>
+      <c r="D226">
+        <v>10</v>
+      </c>
+      <c r="E226">
+        <v>1</v>
+      </c>
+      <c r="F226">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227">
+        <v>9</v>
+      </c>
+      <c r="B227" t="s">
+        <v>591</v>
+      </c>
+      <c r="C227" t="s">
+        <v>47</v>
+      </c>
+      <c r="D227">
+        <v>30</v>
+      </c>
+      <c r="E227">
+        <v>0</v>
+      </c>
+      <c r="F227">
+        <v>30</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA1" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C2" t="s">
+        <v>592</v>
+      </c>
+      <c r="D2" t="s">
+        <v>593</v>
+      </c>
+      <c r="E2" t="s">
+        <v>594</v>
+      </c>
+      <c r="F2" t="s">
+        <v>595</v>
+      </c>
+      <c r="G2">
+        <v>39229</v>
+      </c>
+      <c r="H2">
+        <v>4920</v>
+      </c>
+      <c r="I2">
+        <v>904</v>
+      </c>
+      <c r="J2">
+        <v>29801</v>
+      </c>
+      <c r="K2">
+        <v>20294</v>
+      </c>
+      <c r="L2">
+        <v>595</v>
+      </c>
+      <c r="M2">
+        <v>880</v>
+      </c>
+      <c r="N2">
+        <v>12515</v>
+      </c>
+      <c r="O2">
+        <v>67</v>
+      </c>
+      <c r="P2">
+        <v>1256</v>
+      </c>
+      <c r="Q2">
+        <v>390</v>
+      </c>
+      <c r="R2">
+        <v>14770</v>
+      </c>
+      <c r="S2">
+        <v>155</v>
+      </c>
+      <c r="T2">
+        <v>20088</v>
+      </c>
+      <c r="U2">
+        <v>19458</v>
+      </c>
+      <c r="V2">
+        <v>652</v>
+      </c>
+      <c r="W2">
+        <v>61121</v>
+      </c>
+      <c r="X2">
+        <v>26343</v>
+      </c>
+      <c r="Y2">
+        <v>185</v>
+      </c>
+      <c r="Z2">
+        <v>150</v>
+      </c>
+      <c r="AA2">
+        <v>253773</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G3">
+        <v>39229</v>
+      </c>
+      <c r="H3">
+        <v>4920</v>
+      </c>
+      <c r="I3">
+        <v>904</v>
+      </c>
+      <c r="J3">
+        <v>29801</v>
+      </c>
+      <c r="K3">
+        <v>20294</v>
+      </c>
+      <c r="L3">
+        <v>595</v>
+      </c>
+      <c r="M3">
+        <v>880</v>
+      </c>
+      <c r="N3">
+        <v>12515</v>
+      </c>
+      <c r="O3">
+        <v>67</v>
+      </c>
+      <c r="P3">
+        <v>1256</v>
+      </c>
+      <c r="Q3">
+        <v>390</v>
+      </c>
+      <c r="R3">
+        <v>14770</v>
+      </c>
+      <c r="S3">
+        <v>155</v>
+      </c>
+      <c r="T3">
+        <v>20088</v>
+      </c>
+      <c r="U3">
+        <v>19458</v>
+      </c>
+      <c r="V3">
+        <v>652</v>
+      </c>
+      <c r="W3">
+        <v>61121</v>
+      </c>
+      <c r="X3">
+        <v>26343</v>
+      </c>
+      <c r="Y3">
+        <v>185</v>
+      </c>
+      <c r="Z3">
+        <v>150</v>
+      </c>
+      <c r="AA3">
+        <v>253773</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="1"/>
+      <c r="AA1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>44</v>
+      </c>
+      <c r="D2">
+        <v>39229</v>
+      </c>
+      <c r="E2">
+        <v>39229</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D3">
+        <v>4029</v>
+      </c>
+      <c r="E3">
+        <v>4029</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>596</v>
+      </c>
+      <c r="C4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D4">
+        <v>7504</v>
+      </c>
+      <c r="E4">
+        <v>7504</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>597</v>
+      </c>
+      <c r="C5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D5">
+        <v>14124</v>
+      </c>
+      <c r="E5">
+        <v>14124</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>598</v>
+      </c>
+      <c r="C6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D6">
+        <v>494</v>
+      </c>
+      <c r="E6">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>599</v>
+      </c>
+      <c r="C7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D7">
+        <v>9796</v>
+      </c>
+      <c r="E7">
+        <v>9796</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>600</v>
+      </c>
+      <c r="C8" t="s">
+        <v>47</v>
+      </c>
+      <c r="D8">
+        <v>1094</v>
+      </c>
+      <c r="E8">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>601</v>
+      </c>
+      <c r="C9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D9">
+        <v>204</v>
+      </c>
+      <c r="E9">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>602</v>
+      </c>
+      <c r="C10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10">
+        <v>1984</v>
+      </c>
+      <c r="E10">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12">
+        <v>4920</v>
+      </c>
+      <c r="E12">
+        <v>4920</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" t="s">
+        <v>45</v>
+      </c>
+      <c r="D13">
+        <v>784</v>
+      </c>
+      <c r="E13">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>603</v>
+      </c>
+      <c r="C14" t="s">
+        <v>47</v>
+      </c>
+      <c r="D14">
+        <v>1699</v>
+      </c>
+      <c r="E14">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>604</v>
+      </c>
+      <c r="C15" t="s">
+        <v>47</v>
+      </c>
+      <c r="D15">
+        <v>1740</v>
+      </c>
+      <c r="E15">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>605</v>
+      </c>
+      <c r="C16" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16">
+        <v>114</v>
+      </c>
+      <c r="E16">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>606</v>
+      </c>
+      <c r="C17" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17">
+        <v>397</v>
+      </c>
+      <c r="E17">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>607</v>
+      </c>
+      <c r="C18" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18">
+        <v>82</v>
+      </c>
+      <c r="E18">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>608</v>
+      </c>
+      <c r="C19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19">
+        <v>50</v>
+      </c>
+      <c r="E19">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>609</v>
+      </c>
+      <c r="C20" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20">
+        <v>54</v>
+      </c>
+      <c r="E20">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="21"/>
+    <row r="22">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>44</v>
+      </c>
+      <c r="D22">
+        <v>904</v>
+      </c>
+      <c r="E22">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>39</v>
+      </c>
+      <c r="B23" t="s">
+        <v>39</v>
+      </c>
+      <c r="C23" t="s">
+        <v>45</v>
+      </c>
+      <c r="D23">
+        <v>265</v>
+      </c>
+      <c r="E23">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
       <c r="B24" t="s">
-        <v>509</v>
+        <v>610</v>
       </c>
       <c r="C24" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D24">
-        <v>97</v>
+        <v>327</v>
       </c>
       <c r="E24">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>327</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>510</v>
+        <v>611</v>
       </c>
       <c r="C25" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D25">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E25">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>73</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>511</v>
+        <v>612</v>
       </c>
       <c r="C26" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D26">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="E26">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>139</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>512</v>
+        <v>613</v>
       </c>
       <c r="C27" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D27">
-        <v>105</v>
+        <v>37</v>
       </c>
       <c r="E27">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>37</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>513</v>
+        <v>614</v>
       </c>
       <c r="C28" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D28">
-        <v>301</v>
+        <v>39</v>
       </c>
       <c r="E28">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>464</v>
+        <v>39</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>514</v>
+        <v>615</v>
       </c>
       <c r="C29" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D29">
-        <v>217</v>
+        <v>24</v>
       </c>
       <c r="E29">
-        <v>63</v>
-[...25 lines deleted...]
-    <row r="31"/>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30"/>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D31">
+        <v>29801</v>
+      </c>
+      <c r="E31">
+        <v>29801</v>
+      </c>
+    </row>
     <row r="32">
-      <c r="A32">
-        <v>3</v>
+      <c r="A32" t="s">
+        <v>39</v>
       </c>
       <c r="B32" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="C32" t="s">
         <v>45</v>
       </c>
       <c r="D32">
-        <v>2369</v>
+        <v>2526</v>
       </c>
       <c r="E32">
-        <v>656</v>
-[...2 lines deleted...]
-        <v>3025</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" t="s">
-        <v>40</v>
+      <c r="A33">
+        <v>1</v>
       </c>
       <c r="B33" t="s">
-        <v>40</v>
+        <v>616</v>
       </c>
       <c r="C33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D33">
-        <v>502</v>
+        <v>21418</v>
       </c>
       <c r="E33">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>716</v>
+        <v>21418</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B34" t="s">
-        <v>516</v>
+        <v>617</v>
       </c>
       <c r="C34" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D34">
-        <v>622</v>
+        <v>3049</v>
       </c>
       <c r="E34">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>871</v>
+        <v>3049</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B35" t="s">
-        <v>517</v>
+        <v>618</v>
       </c>
       <c r="C35" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D35">
-        <v>192</v>
+        <v>344</v>
       </c>
       <c r="E35">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>344</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B36" t="s">
-        <v>518</v>
+        <v>619</v>
       </c>
       <c r="C36" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D36">
-        <v>586</v>
+        <v>609</v>
       </c>
       <c r="E36">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>630</v>
+        <v>609</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B37" t="s">
-        <v>402</v>
+        <v>620</v>
       </c>
       <c r="C37" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D37">
-        <v>375</v>
+        <v>249</v>
       </c>
       <c r="E37">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>249</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B38" t="s">
-        <v>519</v>
+        <v>621</v>
       </c>
       <c r="C38" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D38">
-        <v>34</v>
+        <v>1232</v>
       </c>
       <c r="E38">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B39" t="s">
-        <v>520</v>
+        <v>622</v>
       </c>
       <c r="C39" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D39">
-        <v>58</v>
+        <v>374</v>
       </c>
       <c r="E39">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>374</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C41" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D41">
-        <v>26489</v>
+        <v>20294</v>
       </c>
       <c r="E41">
-        <v>9113</v>
-[...2 lines deleted...]
-        <v>35602</v>
+        <v>20294</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B42" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C42" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D42">
-        <v>2191</v>
+        <v>1601</v>
       </c>
       <c r="E42">
-        <v>919</v>
-[...2 lines deleted...]
-        <v>3110</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>521</v>
+        <v>623</v>
       </c>
       <c r="C43" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D43">
-        <v>2793</v>
+        <v>14438</v>
       </c>
       <c r="E43">
-        <v>847</v>
-[...2 lines deleted...]
-        <v>3640</v>
+        <v>14438</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>522</v>
+        <v>624</v>
       </c>
       <c r="C44" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D44">
-        <v>5464</v>
+        <v>490</v>
       </c>
       <c r="E44">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>6144</v>
+        <v>490</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>523</v>
+        <v>625</v>
       </c>
       <c r="C45" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D45">
-        <v>441</v>
+        <v>86</v>
       </c>
       <c r="E45">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>86</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>524</v>
+        <v>626</v>
       </c>
       <c r="C46" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D46">
-        <v>2610</v>
+        <v>541</v>
       </c>
       <c r="E46">
-        <v>4824</v>
-[...2 lines deleted...]
-        <v>7434</v>
+        <v>541</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>525</v>
+        <v>627</v>
       </c>
       <c r="C47" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D47">
-        <v>596</v>
+        <v>336</v>
       </c>
       <c r="E47">
-        <v>427</v>
-[...2 lines deleted...]
-        <v>1023</v>
+        <v>336</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>526</v>
+        <v>628</v>
       </c>
       <c r="C48" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D48">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="E48">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>154</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>527</v>
+        <v>629</v>
       </c>
       <c r="C49" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D49">
-        <v>6431</v>
+        <v>2648</v>
       </c>
       <c r="E49">
-        <v>84</v>
-[...24 lines deleted...]
-    </row>
+        <v>2648</v>
+      </c>
+    </row>
+    <row r="50"/>
     <row r="51">
       <c r="A51">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B51" t="s">
-        <v>529</v>
+        <v>11</v>
       </c>
       <c r="C51" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D51">
-        <v>130</v>
+        <v>595</v>
       </c>
       <c r="E51">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>595</v>
       </c>
     </row>
     <row r="52">
-      <c r="A52">
-        <v>10</v>
+      <c r="A52" t="s">
+        <v>39</v>
       </c>
       <c r="B52" t="s">
-        <v>530</v>
+        <v>39</v>
       </c>
       <c r="C52" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D52">
-        <v>97</v>
+        <v>379</v>
       </c>
       <c r="E52">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>379</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B53" t="s">
-        <v>531</v>
+        <v>630</v>
       </c>
       <c r="C53" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D53">
-        <v>261</v>
+        <v>140</v>
       </c>
       <c r="E53">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>140</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
+        <v>2</v>
+      </c>
+      <c r="B54" t="s">
+        <v>631</v>
+      </c>
+      <c r="C54" t="s">
+        <v>47</v>
+      </c>
+      <c r="D54">
+        <v>53</v>
+      </c>
+      <c r="E54">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>3</v>
+      </c>
+      <c r="B55" t="s">
+        <v>632</v>
+      </c>
+      <c r="C55" t="s">
+        <v>47</v>
+      </c>
+      <c r="D55">
+        <v>23</v>
+      </c>
+      <c r="E55">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
+      <c r="A57">
+        <v>7</v>
+      </c>
+      <c r="B57" t="s">
         <v>12</v>
       </c>
-      <c r="B54" t="s">
-[...8 lines deleted...]
-      <c r="E54">
+      <c r="C57" t="s">
+        <v>44</v>
+      </c>
+      <c r="D57">
+        <v>880</v>
+      </c>
+      <c r="E57">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>39</v>
+      </c>
+      <c r="B58" t="s">
+        <v>39</v>
+      </c>
+      <c r="C58" t="s">
         <v>45</v>
       </c>
-      <c r="F54">
-[...53 lines deleted...]
-      </c>
       <c r="D58">
-        <v>1545</v>
+        <v>285</v>
       </c>
       <c r="E58">
-        <v>2940</v>
-[...2 lines deleted...]
-        <v>4485</v>
+        <v>285</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>534</v>
+        <v>633</v>
       </c>
       <c r="C59" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D59">
-        <v>3891</v>
+        <v>248</v>
       </c>
       <c r="E59">
-        <v>593</v>
-[...2 lines deleted...]
-        <v>4484</v>
+        <v>248</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>535</v>
+        <v>634</v>
       </c>
       <c r="C60" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D60">
-        <v>4471</v>
+        <v>61</v>
       </c>
       <c r="E60">
-        <v>6248</v>
-[...2 lines deleted...]
-        <v>10719</v>
+        <v>61</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>536</v>
+        <v>635</v>
       </c>
       <c r="C61" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D61">
-        <v>328</v>
+        <v>31</v>
       </c>
       <c r="E61">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>31</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B62" t="s">
-        <v>537</v>
+        <v>636</v>
       </c>
       <c r="C62" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D62">
-        <v>3066</v>
+        <v>89</v>
       </c>
       <c r="E62">
-        <v>506</v>
-[...2 lines deleted...]
-        <v>3572</v>
+        <v>89</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B63" t="s">
-        <v>538</v>
+        <v>637</v>
       </c>
       <c r="C63" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D63">
-        <v>350</v>
+        <v>58</v>
       </c>
       <c r="E63">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>441</v>
+        <v>58</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B64" t="s">
-        <v>539</v>
+        <v>638</v>
       </c>
       <c r="C64" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D64">
-        <v>1170</v>
+        <v>54</v>
       </c>
       <c r="E64">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>1458</v>
+        <v>54</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B65" t="s">
-        <v>540</v>
+        <v>639</v>
       </c>
       <c r="C65" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D65">
-        <v>382</v>
+        <v>54</v>
       </c>
       <c r="E65">
-        <v>503</v>
-[...24 lines deleted...]
-    </row>
+        <v>54</v>
+      </c>
+    </row>
+    <row r="66"/>
     <row r="67">
       <c r="A67">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B67" t="s">
-        <v>542</v>
+        <v>13</v>
       </c>
       <c r="C67" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D67">
-        <v>7928</v>
+        <v>12515</v>
       </c>
       <c r="E67">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>8414</v>
+        <v>12515</v>
       </c>
     </row>
     <row r="68">
-      <c r="A68">
-        <v>11</v>
+      <c r="A68" t="s">
+        <v>39</v>
       </c>
       <c r="B68" t="s">
-        <v>543</v>
+        <v>39</v>
       </c>
       <c r="C68" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D68">
-        <v>99</v>
+        <v>1263</v>
       </c>
       <c r="E68">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>544</v>
+        <v>640</v>
       </c>
       <c r="C69" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D69">
-        <v>54</v>
+        <v>6673</v>
       </c>
       <c r="E69">
-        <v>188</v>
-[...5 lines deleted...]
-    <row r="70"/>
+        <v>6673</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>641</v>
+      </c>
+      <c r="C70" t="s">
+        <v>47</v>
+      </c>
+      <c r="D70">
+        <v>524</v>
+      </c>
+      <c r="E70">
+        <v>524</v>
+      </c>
+    </row>
     <row r="71">
       <c r="A71">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>11</v>
+        <v>642</v>
       </c>
       <c r="C71" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D71">
-        <v>287</v>
+        <v>153</v>
       </c>
       <c r="E71">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="F71">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>4</v>
+      </c>
+      <c r="B72" t="s">
+        <v>643</v>
+      </c>
+      <c r="C72" t="s">
+        <v>47</v>
+      </c>
+      <c r="D72">
         <v>444</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      </c>
       <c r="E72">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>444</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B73" t="s">
-        <v>545</v>
+        <v>644</v>
       </c>
       <c r="C73" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D73">
-        <v>64</v>
+        <v>3081</v>
       </c>
       <c r="E73">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>3081</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B74" t="s">
-        <v>546</v>
+        <v>645</v>
       </c>
       <c r="C74" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D74">
-        <v>27</v>
+        <v>315</v>
       </c>
       <c r="E74">
-        <v>23</v>
-[...7 lines deleted...]
-      <c r="A76">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
         <v>7</v>
       </c>
-      <c r="B76" t="s">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="B75" t="s">
+        <v>646</v>
+      </c>
+      <c r="C75" t="s">
+        <v>47</v>
+      </c>
+      <c r="D75">
+        <v>62</v>
+      </c>
+      <c r="E75">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="76"/>
+    <row r="77">
+      <c r="A77">
+        <v>9</v>
+      </c>
+      <c r="B77" t="s">
+        <v>14</v>
+      </c>
+      <c r="C77" t="s">
+        <v>44</v>
+      </c>
+      <c r="D77">
+        <v>67</v>
+      </c>
+      <c r="E77">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>39</v>
+      </c>
+      <c r="B78" t="s">
+        <v>39</v>
+      </c>
+      <c r="C78" t="s">
         <v>45</v>
       </c>
-      <c r="D76">
-[...38 lines deleted...]
-      </c>
       <c r="D78">
-        <v>309</v>
+        <v>38</v>
       </c>
       <c r="E78">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>38</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>548</v>
+        <v>647</v>
       </c>
       <c r="C79" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D79">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="E79">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>26</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
+        <v>2</v>
+      </c>
+      <c r="B80" t="s">
+        <v>648</v>
+      </c>
+      <c r="C80" t="s">
+        <v>47</v>
+      </c>
+      <c r="D80">
         <v>3</v>
       </c>
-      <c r="B80" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E80">
-        <v>22</v>
-[...24 lines deleted...]
-    </row>
+        <v>3</v>
+      </c>
+    </row>
+    <row r="81"/>
     <row r="82">
       <c r="A82">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B82" t="s">
-        <v>551</v>
+        <v>16</v>
       </c>
       <c r="C82" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D82">
-        <v>41</v>
+        <v>1256</v>
       </c>
       <c r="E82">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="83">
-      <c r="A83">
-        <v>6</v>
+      <c r="A83" t="s">
+        <v>39</v>
       </c>
       <c r="B83" t="s">
-        <v>552</v>
+        <v>39</v>
       </c>
       <c r="C83" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D83">
-        <v>22</v>
+        <v>497</v>
       </c>
       <c r="E83">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>497</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B84" t="s">
-        <v>553</v>
+        <v>610</v>
       </c>
       <c r="C84" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D84">
-        <v>39</v>
+        <v>378</v>
       </c>
       <c r="E84">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>378</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B85" t="s">
-        <v>554</v>
+        <v>649</v>
       </c>
       <c r="C85" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D85">
-        <v>18</v>
+        <v>87</v>
       </c>
       <c r="E85">
-        <v>17</v>
-[...5 lines deleted...]
-    <row r="86"/>
+        <v>87</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>650</v>
+      </c>
+      <c r="C86" t="s">
+        <v>47</v>
+      </c>
+      <c r="D86">
+        <v>75</v>
+      </c>
+      <c r="E86">
+        <v>75</v>
+      </c>
+    </row>
     <row r="87">
       <c r="A87">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B87" t="s">
-        <v>13</v>
+        <v>651</v>
       </c>
       <c r="C87" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D87">
-        <v>22823</v>
+        <v>107</v>
       </c>
       <c r="E87">
-        <v>12462</v>
-[...2 lines deleted...]
-        <v>35285</v>
+        <v>107</v>
       </c>
     </row>
     <row r="88">
-      <c r="A88" t="s">
-        <v>40</v>
+      <c r="A88">
+        <v>5</v>
       </c>
       <c r="B88" t="s">
-        <v>40</v>
+        <v>652</v>
       </c>
       <c r="C88" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D88">
-        <v>1855</v>
+        <v>32</v>
       </c>
       <c r="E88">
-        <v>2441</v>
-[...2 lines deleted...]
-        <v>4296</v>
+        <v>32</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B89" t="s">
-        <v>555</v>
+        <v>653</v>
       </c>
       <c r="C89" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D89">
-        <v>808</v>
+        <v>51</v>
       </c>
       <c r="E89">
-        <v>1705</v>
-[...2 lines deleted...]
-        <v>2513</v>
+        <v>51</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B90" t="s">
-        <v>556</v>
+        <v>654</v>
       </c>
       <c r="C90" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D90">
-        <v>13908</v>
+        <v>29</v>
       </c>
       <c r="E90">
-        <v>3070</v>
-[...24 lines deleted...]
-    </row>
+        <v>29</v>
+      </c>
+    </row>
+    <row r="91"/>
     <row r="92">
       <c r="A92">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B92" t="s">
-        <v>558</v>
+        <v>17</v>
       </c>
       <c r="C92" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D92">
-        <v>183</v>
+        <v>390</v>
       </c>
       <c r="E92">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>791</v>
+        <v>390</v>
       </c>
     </row>
     <row r="93">
-      <c r="A93">
-        <v>5</v>
+      <c r="A93" t="s">
+        <v>39</v>
       </c>
       <c r="B93" t="s">
-        <v>559</v>
+        <v>39</v>
       </c>
       <c r="C93" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D93">
-        <v>4892</v>
+        <v>140</v>
       </c>
       <c r="E93">
-        <v>2976</v>
-[...2 lines deleted...]
-        <v>7868</v>
+        <v>140</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B94" t="s">
-        <v>560</v>
+        <v>655</v>
       </c>
       <c r="C94" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D94">
-        <v>115</v>
+        <v>209</v>
       </c>
       <c r="E94">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>209</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B95" t="s">
-        <v>561</v>
+        <v>656</v>
       </c>
       <c r="C95" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D95">
-        <v>264</v>
+        <v>23</v>
       </c>
       <c r="E95">
-        <v>552</v>
-[...2 lines deleted...]
-        <v>816</v>
+        <v>23</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B96" t="s">
-        <v>562</v>
+        <v>657</v>
       </c>
       <c r="C96" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D96">
-        <v>251</v>
+        <v>18</v>
       </c>
       <c r="E96">
-        <v>100</v>
-[...24 lines deleted...]
-    </row>
+        <v>18</v>
+      </c>
+    </row>
+    <row r="97"/>
     <row r="98">
       <c r="A98">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B98" t="s">
-        <v>564</v>
+        <v>18</v>
       </c>
       <c r="C98" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D98">
-        <v>26</v>
+        <v>14770</v>
       </c>
       <c r="E98">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>14770</v>
       </c>
     </row>
     <row r="99">
-      <c r="A99">
-        <v>11</v>
+      <c r="A99" t="s">
+        <v>39</v>
       </c>
       <c r="B99" t="s">
-        <v>565</v>
+        <v>39</v>
       </c>
       <c r="C99" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D99">
-        <v>86</v>
+        <v>867</v>
       </c>
       <c r="E99">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>867</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B100" t="s">
-        <v>566</v>
+        <v>658</v>
       </c>
       <c r="C100" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D100">
-        <v>110</v>
+        <v>2357</v>
       </c>
       <c r="E100">
-        <v>39</v>
-[...5 lines deleted...]
-    <row r="101"/>
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>2</v>
+      </c>
+      <c r="B101" t="s">
+        <v>659</v>
+      </c>
+      <c r="C101" t="s">
+        <v>47</v>
+      </c>
+      <c r="D101">
+        <v>503</v>
+      </c>
+      <c r="E101">
+        <v>503</v>
+      </c>
+    </row>
     <row r="102">
       <c r="A102">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B102" t="s">
-        <v>14</v>
+        <v>660</v>
       </c>
       <c r="C102" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D102">
-        <v>194</v>
+        <v>136</v>
       </c>
       <c r="E102">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>136</v>
       </c>
     </row>
     <row r="103">
-      <c r="A103" t="s">
-        <v>40</v>
+      <c r="A103">
+        <v>4</v>
       </c>
       <c r="B103" t="s">
-        <v>40</v>
+        <v>661</v>
       </c>
       <c r="C103" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D103">
-        <v>119</v>
+        <v>10604</v>
       </c>
       <c r="E103">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>10604</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B104" t="s">
-        <v>567</v>
+        <v>662</v>
       </c>
       <c r="C104" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D104">
-        <v>35</v>
+        <v>200</v>
       </c>
       <c r="E104">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>200</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B105" t="s">
-        <v>568</v>
+        <v>663</v>
       </c>
       <c r="C105" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D105">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="E105">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>46</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B106" t="s">
-        <v>569</v>
+        <v>664</v>
       </c>
       <c r="C106" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D106">
-        <v>6</v>
+        <v>57</v>
       </c>
       <c r="E106">
-        <v>5</v>
-[...21 lines deleted...]
-      <c r="F107">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="107"/>
+    <row r="108">
+      <c r="A108">
+        <v>15</v>
+      </c>
+      <c r="B108" t="s">
         <v>19</v>
       </c>
-    </row>
-    <row r="108"/>
+      <c r="C108" t="s">
+        <v>44</v>
+      </c>
+      <c r="D108">
+        <v>155</v>
+      </c>
+      <c r="E108">
+        <v>155</v>
+      </c>
+    </row>
     <row r="109">
-      <c r="A109">
-        <v>10</v>
+      <c r="A109" t="s">
+        <v>39</v>
       </c>
       <c r="B109" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="C109" t="s">
         <v>45</v>
       </c>
       <c r="D109">
-        <v>501</v>
+        <v>104</v>
       </c>
       <c r="E109">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>871</v>
+        <v>104</v>
       </c>
     </row>
     <row r="110">
-      <c r="A110" t="s">
-        <v>40</v>
+      <c r="A110">
+        <v>1</v>
       </c>
       <c r="B110" t="s">
-        <v>40</v>
+        <v>665</v>
       </c>
       <c r="C110" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D110">
-        <v>199</v>
+        <v>51</v>
       </c>
       <c r="E110">
-        <v>98</v>
-[...24 lines deleted...]
-    </row>
+        <v>51</v>
+      </c>
+    </row>
+    <row r="111"/>
     <row r="112">
       <c r="A112">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="B112" t="s">
-        <v>572</v>
+        <v>21</v>
       </c>
       <c r="C112" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D112">
-        <v>40</v>
+        <v>20088</v>
       </c>
       <c r="E112">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>20088</v>
       </c>
     </row>
     <row r="113">
-      <c r="A113">
-        <v>3</v>
+      <c r="A113" t="s">
+        <v>39</v>
       </c>
       <c r="B113" t="s">
-        <v>573</v>
+        <v>39</v>
       </c>
       <c r="C113" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D113">
-        <v>64</v>
+        <v>1269</v>
       </c>
       <c r="E113">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B114" t="s">
-        <v>574</v>
+        <v>666</v>
       </c>
       <c r="C114" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D114">
-        <v>26</v>
+        <v>16871</v>
       </c>
       <c r="E114">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>16871</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B115" t="s">
-        <v>575</v>
+        <v>667</v>
       </c>
       <c r="C115" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D115">
-        <v>7</v>
+        <v>935</v>
       </c>
       <c r="E115">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>935</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>576</v>
+        <v>668</v>
       </c>
       <c r="C116" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D116">
-        <v>15</v>
+        <v>204</v>
       </c>
       <c r="E116">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>204</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B117" t="s">
-        <v>577</v>
+        <v>669</v>
       </c>
       <c r="C117" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D117">
-        <v>41</v>
+        <v>588</v>
       </c>
       <c r="E117">
-        <v>21</v>
-[...5 lines deleted...]
-    <row r="118"/>
+        <v>588</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>5</v>
+      </c>
+      <c r="B118" t="s">
+        <v>670</v>
+      </c>
+      <c r="C118" t="s">
+        <v>47</v>
+      </c>
+      <c r="D118">
+        <v>70</v>
+      </c>
+      <c r="E118">
+        <v>70</v>
+      </c>
+    </row>
     <row r="119">
       <c r="A119">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B119" t="s">
-        <v>485</v>
+        <v>671</v>
       </c>
       <c r="C119" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D119">
-        <v>779</v>
+        <v>97</v>
       </c>
       <c r="E119">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>97</v>
       </c>
     </row>
     <row r="120">
-      <c r="A120" t="s">
-        <v>40</v>
+      <c r="A120">
+        <v>7</v>
       </c>
       <c r="B120" t="s">
-        <v>40</v>
+        <v>672</v>
       </c>
       <c r="C120" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D120">
-        <v>441</v>
+        <v>54</v>
       </c>
       <c r="E120">
-        <v>28</v>
-[...24 lines deleted...]
-    </row>
+        <v>54</v>
+      </c>
+    </row>
+    <row r="121"/>
     <row r="122">
       <c r="A122">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="B122" t="s">
-        <v>579</v>
+        <v>22</v>
       </c>
       <c r="C122" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D122">
-        <v>81</v>
+        <v>19458</v>
       </c>
       <c r="E122">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="123"/>
+        <v>19458</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>39</v>
+      </c>
+      <c r="B123" t="s">
+        <v>39</v>
+      </c>
+      <c r="C123" t="s">
+        <v>45</v>
+      </c>
+      <c r="D123">
+        <v>707</v>
+      </c>
+      <c r="E123">
+        <v>707</v>
+      </c>
+    </row>
     <row r="124">
       <c r="A124">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B124" t="s">
-        <v>16</v>
+        <v>673</v>
       </c>
       <c r="C124" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D124">
-        <v>16685</v>
+        <v>6910</v>
       </c>
       <c r="E124">
-        <v>4599</v>
-[...2 lines deleted...]
-        <v>21284</v>
+        <v>6910</v>
       </c>
     </row>
     <row r="125">
-      <c r="A125" t="s">
-        <v>40</v>
+      <c r="A125">
+        <v>2</v>
       </c>
       <c r="B125" t="s">
-        <v>40</v>
+        <v>674</v>
       </c>
       <c r="C125" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D125">
-        <v>1278</v>
+        <v>309</v>
       </c>
       <c r="E125">
-        <v>464</v>
-[...2 lines deleted...]
-        <v>1742</v>
+        <v>309</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B126" t="s">
-        <v>580</v>
+        <v>675</v>
       </c>
       <c r="C126" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D126">
-        <v>13975</v>
+        <v>71</v>
       </c>
       <c r="E126">
-        <v>2706</v>
-[...2 lines deleted...]
-        <v>16681</v>
+        <v>71</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B127" t="s">
-        <v>581</v>
+        <v>676</v>
       </c>
       <c r="C127" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D127">
-        <v>318</v>
+        <v>11311</v>
       </c>
       <c r="E127">
-        <v>497</v>
-[...2 lines deleted...]
-        <v>815</v>
+        <v>11311</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B128" t="s">
-        <v>582</v>
+        <v>677</v>
       </c>
       <c r="C128" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D128">
-        <v>123</v>
+        <v>43</v>
       </c>
       <c r="E128">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>43</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B129" t="s">
-        <v>583</v>
+        <v>678</v>
       </c>
       <c r="C129" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D129">
-        <v>143</v>
+        <v>43</v>
       </c>
       <c r="E129">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>43</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B130" t="s">
-        <v>584</v>
+        <v>679</v>
       </c>
       <c r="C130" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D130">
-        <v>281</v>
+        <v>39</v>
       </c>
       <c r="E130">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>588</v>
+        <v>39</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B131" t="s">
-        <v>585</v>
+        <v>680</v>
       </c>
       <c r="C131" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D131">
-        <v>119</v>
+        <v>25</v>
       </c>
       <c r="E131">
-        <v>35</v>
-[...24 lines deleted...]
-    </row>
+        <v>25</v>
+      </c>
+    </row>
+    <row r="132"/>
     <row r="133">
       <c r="A133">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="B133" t="s">
-        <v>587</v>
+        <v>23</v>
       </c>
       <c r="C133" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D133">
+        <v>652</v>
+      </c>
+      <c r="E133">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s">
         <v>39</v>
       </c>
-      <c r="E133">
-[...9 lines deleted...]
-      </c>
       <c r="B134" t="s">
-        <v>588</v>
+        <v>39</v>
       </c>
       <c r="C134" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D134">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="E134">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>118</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B135" t="s">
-        <v>589</v>
+        <v>681</v>
       </c>
       <c r="C135" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D135">
-        <v>19</v>
+        <v>472</v>
       </c>
       <c r="E135">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>472</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B136" t="s">
-        <v>590</v>
+        <v>682</v>
       </c>
       <c r="C136" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D136">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="E136">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>30</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B137" t="s">
-        <v>591</v>
+        <v>683</v>
       </c>
       <c r="C137" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D137">
-        <v>143</v>
+        <v>32</v>
       </c>
       <c r="E137">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>32</v>
       </c>
     </row>
     <row r="138"/>
     <row r="139">
       <c r="A139">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="B139" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C139" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D139">
-        <v>295</v>
+        <v>61121</v>
       </c>
       <c r="E139">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>61121</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B140" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C140" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D140">
-        <v>182</v>
+        <v>2315</v>
       </c>
       <c r="E140">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1</v>
       </c>
       <c r="B141" t="s">
-        <v>592</v>
+        <v>684</v>
       </c>
       <c r="C141" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D141">
-        <v>113</v>
+        <v>29944</v>
       </c>
       <c r="E141">
-        <v>84</v>
-[...5 lines deleted...]
-    <row r="142"/>
+        <v>29944</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>2</v>
+      </c>
+      <c r="B142" t="s">
+        <v>685</v>
+      </c>
+      <c r="C142" t="s">
+        <v>47</v>
+      </c>
+      <c r="D142">
+        <v>10041</v>
+      </c>
+      <c r="E142">
+        <v>10041</v>
+      </c>
+    </row>
     <row r="143">
       <c r="A143">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B143" t="s">
-        <v>18</v>
+        <v>686</v>
       </c>
       <c r="C143" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D143">
-        <v>16126</v>
+        <v>208</v>
       </c>
       <c r="E143">
-        <v>4714</v>
-[...2 lines deleted...]
-        <v>20840</v>
+        <v>208</v>
       </c>
     </row>
     <row r="144">
-      <c r="A144" t="s">
-        <v>40</v>
+      <c r="A144">
+        <v>4</v>
       </c>
       <c r="B144" t="s">
-        <v>40</v>
+        <v>687</v>
       </c>
       <c r="C144" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D144">
-        <v>1298</v>
+        <v>17994</v>
       </c>
       <c r="E144">
-        <v>543</v>
-[...2 lines deleted...]
-        <v>1841</v>
+        <v>17994</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B145" t="s">
-        <v>593</v>
+        <v>688</v>
       </c>
       <c r="C145" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D145">
-        <v>5621</v>
+        <v>166</v>
       </c>
       <c r="E145">
-        <v>2187</v>
-[...2 lines deleted...]
-        <v>7808</v>
+        <v>166</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B146" t="s">
-        <v>594</v>
+        <v>689</v>
       </c>
       <c r="C146" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D146">
-        <v>6272</v>
+        <v>68</v>
       </c>
       <c r="E146">
-        <v>1237</v>
-[...2 lines deleted...]
-        <v>7509</v>
+        <v>68</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B147" t="s">
-        <v>595</v>
+        <v>690</v>
       </c>
       <c r="C147" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D147">
-        <v>154</v>
+        <v>308</v>
       </c>
       <c r="E147">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>308</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B148" t="s">
-        <v>596</v>
+        <v>691</v>
       </c>
       <c r="C148" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D148">
-        <v>551</v>
+        <v>77</v>
       </c>
       <c r="E148">
-        <v>341</v>
-[...24 lines deleted...]
-    </row>
+        <v>77</v>
+      </c>
+    </row>
+    <row r="149"/>
     <row r="150">
       <c r="A150">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="B150" t="s">
-        <v>598</v>
+        <v>26</v>
       </c>
       <c r="C150" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D150">
-        <v>202</v>
+        <v>26343</v>
       </c>
       <c r="E150">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>26343</v>
       </c>
     </row>
     <row r="151">
-      <c r="A151">
-        <v>7</v>
+      <c r="A151" t="s">
+        <v>39</v>
       </c>
       <c r="B151" t="s">
-        <v>599</v>
+        <v>39</v>
       </c>
       <c r="C151" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D151">
-        <v>86</v>
+        <v>1188</v>
       </c>
       <c r="E151">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B152" t="s">
-        <v>600</v>
+        <v>692</v>
       </c>
       <c r="C152" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D152">
-        <v>94</v>
+        <v>20763</v>
       </c>
       <c r="E152">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>20763</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B153" t="s">
-        <v>601</v>
+        <v>693</v>
       </c>
       <c r="C153" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D153">
-        <v>30</v>
+        <v>2204</v>
       </c>
       <c r="E153">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B154" t="s">
-        <v>602</v>
+        <v>694</v>
       </c>
       <c r="C154" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D154">
-        <v>83</v>
+        <v>49</v>
       </c>
       <c r="E154">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>49</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B155" t="s">
-        <v>603</v>
+        <v>695</v>
       </c>
       <c r="C155" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D155">
-        <v>23</v>
+        <v>1707</v>
       </c>
       <c r="E155">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B156" t="s">
-        <v>604</v>
+        <v>696</v>
       </c>
       <c r="C156" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D156">
-        <v>62</v>
+        <v>17</v>
       </c>
       <c r="E156">
-        <v>20</v>
-[...13 lines deleted...]
-      <c r="C158" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>6</v>
+      </c>
+      <c r="B157" t="s">
+        <v>697</v>
+      </c>
+      <c r="C157" t="s">
+        <v>47</v>
+      </c>
+      <c r="D157">
+        <v>415</v>
+      </c>
+      <c r="E157">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="158"/>
+    <row r="159">
+      <c r="A159">
+        <v>23</v>
+      </c>
+      <c r="B159" t="s">
+        <v>27</v>
+      </c>
+      <c r="C159" t="s">
+        <v>44</v>
+      </c>
+      <c r="D159">
+        <v>185</v>
+      </c>
+      <c r="E159">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="s">
+        <v>39</v>
+      </c>
+      <c r="B160" t="s">
+        <v>39</v>
+      </c>
+      <c r="C160" t="s">
         <v>45</v>
       </c>
-      <c r="D158">
-[...38 lines deleted...]
-      </c>
       <c r="D160">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="E160">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>44</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B161" t="s">
-        <v>606</v>
+        <v>698</v>
       </c>
       <c r="C161" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D161">
-        <v>35</v>
+        <v>125</v>
       </c>
       <c r="E161">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>125</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
+        <v>2</v>
+      </c>
+      <c r="B162" t="s">
+        <v>699</v>
+      </c>
+      <c r="C162" t="s">
+        <v>47</v>
+      </c>
+      <c r="D162">
+        <v>13</v>
+      </c>
+      <c r="E162">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
         <v>3</v>
       </c>
-      <c r="B162" t="s">
-[...23 lines deleted...]
-      <c r="C164" t="s">
+      <c r="B163" t="s">
+        <v>700</v>
+      </c>
+      <c r="C163" t="s">
+        <v>47</v>
+      </c>
+      <c r="D163">
+        <v>3</v>
+      </c>
+      <c r="E163">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="164"/>
+    <row r="165">
+      <c r="A165">
+        <v>24</v>
+      </c>
+      <c r="B165" t="s">
+        <v>28</v>
+      </c>
+      <c r="C165" t="s">
+        <v>44</v>
+      </c>
+      <c r="D165">
+        <v>150</v>
+      </c>
+      <c r="E165">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s">
+        <v>39</v>
+      </c>
+      <c r="B166" t="s">
+        <v>39</v>
+      </c>
+      <c r="C166" t="s">
         <v>45</v>
       </c>
-      <c r="D164">
-[...38 lines deleted...]
-      </c>
       <c r="D166">
-        <v>3321</v>
+        <v>74</v>
       </c>
       <c r="E166">
-        <v>973</v>
-[...2 lines deleted...]
-        <v>4294</v>
+        <v>74</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B167" t="s">
-        <v>609</v>
+        <v>701</v>
       </c>
       <c r="C167" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D167">
-        <v>7113</v>
+        <v>76</v>
       </c>
       <c r="E167">
-        <v>2420</v>
-[...442 lines deleted...]
-      <c r="F190">
         <v>76</v>
-      </c>
-[...1304 lines deleted...]
-        <v>26</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>