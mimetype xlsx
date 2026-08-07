--- v0 (2026-02-07)
+++ v1 (2026-08-07)
@@ -6,54 +6,54 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="KALIMANTAN SELATAN I - Partai" sheetId="2" r:id="rId4"/>
-[...2 lines deleted...]
-    <sheet name="KALIMANTAN SELATAN II - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="KALIMANTAN SELATAN II - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="KALIMANTAN SELATAN II - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="KALIMANTAN SELATAN I - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="KALIMANTAN SELATAN I - Caleg" sheetId="5" r:id="rId8"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="248">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -96,53 +96,362 @@
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>KALIMANTAN SELATAN</t>
   </si>
   <si>
+    <t>6302</t>
+  </si>
+  <si>
+    <t>KALIMANTAN SELATAN II</t>
+  </si>
+  <si>
+    <t>6372</t>
+  </si>
+  <si>
+    <t>KOTA BANJARBARU</t>
+  </si>
+  <si>
+    <t>6371</t>
+  </si>
+  <si>
+    <t>KOTA BANJARMASIN</t>
+  </si>
+  <si>
+    <t>KOTABARU</t>
+  </si>
+  <si>
+    <t>6310</t>
+  </si>
+  <si>
+    <t>TANAH BUMBU</t>
+  </si>
+  <si>
     <t>6301</t>
   </si>
   <si>
+    <t>TANAH LAUT</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>Ir. H. SYAMSUL ALAM</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>H. HERU WIDODO, S.Psi.</t>
+  </si>
+  <si>
+    <t>Hj. SRI HARTATI, S.E.</t>
+  </si>
+  <si>
+    <t>HAWARIYAH DIANA, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. RISDIANTO HALENG H.B.</t>
+  </si>
+  <si>
+    <t>Hj. MARIANA, S.A.B., M.M.</t>
+  </si>
+  <si>
+    <t>SYAMSUL BAHRI, S.Sos.</t>
+  </si>
+  <si>
+    <t>S. ABDURRAHMAN ASAD AL HABSY, S.Sos.I., M.A.</t>
+  </si>
+  <si>
+    <t>Ir. BURHANUDIN</t>
+  </si>
+  <si>
+    <t>YUWANDA YUSNITA</t>
+  </si>
+  <si>
+    <t>SYAFRUDDIN H. MAMING, S.Sos.</t>
+  </si>
+  <si>
+    <t>AIDA MUSLIMAH, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. H. NOVRI OMPUSUNGGU, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>NOORHALIS MAJID, S.E., M.E.</t>
+  </si>
+  <si>
+    <t>SURYANTI, S.P., M.Si., M.M.</t>
+  </si>
+  <si>
+    <t>HASNURYADI SULAIMAN, M.AB.</t>
+  </si>
+  <si>
+    <t>Drs. RIKWANTO, M.Hum.</t>
+  </si>
+  <si>
+    <t>Hj. SYARIFAH SANTIANSYAH, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. H. M. DARDIANSYAH</t>
+  </si>
+  <si>
+    <t>NOOR LIYANI, S.E.</t>
+  </si>
+  <si>
+    <t>H. MACHFUD ARIFIN</t>
+  </si>
+  <si>
+    <t>H. RAHMAT TRIANTO, S.Sos.</t>
+  </si>
+  <si>
+    <t>Hj. MARYAM AGUSTINA, S.Psi., M.Kes.</t>
+  </si>
+  <si>
+    <t>SISKA DEFINA, S.Sos., M.Kes.</t>
+  </si>
+  <si>
+    <t>Dr. H. DULMAN, S.H., M.Kn., M.M.</t>
+  </si>
+  <si>
+    <t>Drs. AKHMAD YAMANI</t>
+  </si>
+  <si>
+    <t>BUJINO ADRIANNUS SALAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>JUMIDA</t>
+  </si>
+  <si>
+    <t>Panatauku Walensa Mawider, S.H.</t>
+  </si>
+  <si>
+    <t>LIA FATMIATI</t>
+  </si>
+  <si>
+    <t>HARYANTO, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD BASUNI, S.T.</t>
+  </si>
+  <si>
+    <t>SUPI'ATUN, M.Pd.</t>
+  </si>
+  <si>
+    <t>Dr. H. MOH. ROZAQ ASYHARI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. BAHSANUDDIN, S.Sos., M.A.P.</t>
+  </si>
+  <si>
+    <t>NAZIFAH, S.H.</t>
+  </si>
+  <si>
+    <t>WAFA</t>
+  </si>
+  <si>
+    <t>Dr., dr., H. ABD. HALIM, Sp.PD., S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Ir. ACHMAD SOFIANI</t>
+  </si>
+  <si>
+    <t>NOORMANSYAH</t>
+  </si>
+  <si>
+    <t>DESY ARIANTI</t>
+  </si>
+  <si>
+    <t>YUDHA PRIBADI</t>
+  </si>
+  <si>
+    <t>AMANDA NIZAR ZULMI</t>
+  </si>
+  <si>
+    <t>Drs. H. SUPIANI BACHRAN</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RYAN INDRA ROZANO</t>
+  </si>
+  <si>
+    <t>NAITI RAHAYU</t>
+  </si>
+  <si>
+    <t>AHMAD REZA RITAUDIN SALA</t>
+  </si>
+  <si>
+    <t>LAILAN SUFINAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIZAL FAHREDY, S.Pd.</t>
+  </si>
+  <si>
+    <t>RATNAWATI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ANDRE PRAYOGA</t>
+  </si>
+  <si>
+    <t>EGA NURULLITA</t>
+  </si>
+  <si>
+    <t>IMAM SYAFA'I, S.H.</t>
+  </si>
+  <si>
+    <t>ENDANG AGUSTINA, S.Sos., M.H.</t>
+  </si>
+  <si>
+    <t>SUDIAN NOOR</t>
+  </si>
+  <si>
+    <t>Hj. KARMILA MUHIDIN</t>
+  </si>
+  <si>
+    <t>IGLASIAS LA BESTA</t>
+  </si>
+  <si>
+    <t>ANN FAUZIA RENNY, S.E.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HAIRULLAH</t>
+  </si>
+  <si>
+    <t>SITI MARYAM</t>
+  </si>
+  <si>
+    <t>SITI HAYATI</t>
+  </si>
+  <si>
+    <t>Denny Indrayana</t>
+  </si>
+  <si>
+    <t>Habib Hasyim Arsal Alhabsi</t>
+  </si>
+  <si>
+    <t>UZLAH</t>
+  </si>
+  <si>
+    <t>RUSIAN, S.H.</t>
+  </si>
+  <si>
+    <t>MURNI</t>
+  </si>
+  <si>
+    <t>Fakhri Wardhani, S.Sos.</t>
+  </si>
+  <si>
+    <t>HENDRAGUS FAHRIAN DONY</t>
+  </si>
+  <si>
+    <t>AJENG DELA PUTRI UNTUNG</t>
+  </si>
+  <si>
+    <t>Rizeki Ramadhan</t>
+  </si>
+  <si>
+    <t>TIARA ARSILLA</t>
+  </si>
+  <si>
+    <t>Dr. Drs. ALIDIN SITANGGANG, M.M., M.Th.</t>
+  </si>
+  <si>
+    <t>SIMON ALEX PASARIBU, S.Si.T., M.M.</t>
+  </si>
+  <si>
+    <t>META SORAYA DJARKANI</t>
+  </si>
+  <si>
+    <t>ANANG MISRAN</t>
+  </si>
+  <si>
+    <t>EUNIKE ALETHEIAN BRUGMAN</t>
+  </si>
+  <si>
+    <t>SUKAMTA</t>
+  </si>
+  <si>
+    <t>DHONIE IRHAMI RAIS</t>
+  </si>
+  <si>
+    <t>RITA WATI, S.Ag.</t>
+  </si>
+  <si>
+    <t>ABDURRAHMAN, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>NOOR HANIFA, S.E.</t>
+  </si>
+  <si>
+    <t>SAIFUL HALIM, S.T.</t>
+  </si>
+  <si>
+    <t>DJAMILAH</t>
+  </si>
+  <si>
+    <t>Hj. SRI CENDRAWASIH, S.H.</t>
+  </si>
+  <si>
+    <t>ISMIYANTO</t>
+  </si>
+  <si>
     <t>KALIMANTAN SELATAN I</t>
   </si>
   <si>
     <t>6311</t>
   </si>
   <si>
     <t>BALANGAN</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
     <t>BANJAR</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
     <t>BARITO KUALA</t>
   </si>
   <si>
     <t>6306</t>
   </si>
   <si>
     <t>HULU SUNGAI SELATAN</t>
@@ -150,77 +459,53 @@
   <si>
     <t>6307</t>
   </si>
   <si>
     <t>HULU SUNGAI TENGAH</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
     <t>HULU SUNGAI UTARA</t>
   </si>
   <si>
     <t>6309</t>
   </si>
   <si>
     <t>TABALONG</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
     <t>TAPIN</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>RENDY RONALDY BIMANTARA, S.Sos.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>H. PRIBADI HERU JAYA, S.Pi.</t>
   </si>
   <si>
     <t>Hj. HERNY HASANAH</t>
   </si>
   <si>
     <t>YAHYA AL IDRUS</t>
   </si>
   <si>
     <t>MAULANA NUR, S.Pd.</t>
   </si>
   <si>
     <t>LAILA HIDAYATI</t>
   </si>
   <si>
     <t>Drs. DIFRIADI</t>
   </si>
   <si>
     <t>MUHAMMAD ROFIQI, S.H.</t>
   </si>
   <si>
     <t>HERTINA RAKHMAWATI, S.H., M.Kn.</t>
   </si>
   <si>
     <t>REZZA ANDY MAULANA, S.E.</t>
@@ -475,335 +760,50 @@
     <t>H. SYAIFULLAH TAMLIHA, S.Pi., M.S.</t>
   </si>
   <si>
     <t>BAHRUL ILMI</t>
   </si>
   <si>
     <t>FAIRUZZA, S.Sos.</t>
   </si>
   <si>
     <t>AKHMAD MUZAKIR, S.Pd.</t>
   </si>
   <si>
     <t>TRI AGUSVINA, S.H.</t>
   </si>
   <si>
     <t>KHAIRI FUADY</t>
   </si>
   <si>
     <t>WENDI ANAS, S.E.</t>
   </si>
   <si>
     <t>CHANAFI RITONGA, S.P.</t>
   </si>
   <si>
     <t>HENI WIJAYANTI</t>
-  </si>
-[...283 lines deleted...]
-    <t>ISMIYANTO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1198,10109 +1198,10109 @@
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2" t="s">
         <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="F2" t="s">
         <v>29</v>
       </c>
       <c r="G2">
-        <v>2907</v>
+        <v>10131</v>
       </c>
       <c r="H2">
-        <v>3971</v>
+        <v>18298</v>
       </c>
       <c r="I2">
-        <v>4139</v>
+        <v>9055</v>
       </c>
       <c r="J2">
-        <v>15810</v>
+        <v>25652</v>
       </c>
       <c r="K2">
-        <v>13783</v>
+        <v>19802</v>
       </c>
       <c r="L2">
-        <v>471</v>
+        <v>693</v>
       </c>
       <c r="M2">
-        <v>686</v>
+        <v>1753</v>
       </c>
       <c r="N2">
-        <v>6157</v>
+        <v>11636</v>
       </c>
       <c r="O2">
-        <v>99</v>
+        <v>138</v>
       </c>
       <c r="P2">
-        <v>233</v>
+        <v>353</v>
       </c>
       <c r="Q2">
-        <v>147</v>
+        <v>401</v>
       </c>
       <c r="R2">
-        <v>5294</v>
+        <v>13489</v>
       </c>
       <c r="S2">
-        <v>195</v>
+        <v>414</v>
       </c>
       <c r="T2">
-        <v>3379</v>
+        <v>14560</v>
       </c>
       <c r="U2">
-        <v>461</v>
+        <v>3477</v>
       </c>
       <c r="V2">
-        <v>633</v>
+        <v>1101</v>
       </c>
       <c r="W2">
-        <v>12715</v>
+        <v>5552</v>
       </c>
       <c r="X2">
-        <v>134</v>
+        <v>966</v>
       </c>
       <c r="Y2">
-        <v>71214</v>
+        <v>137471</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>30</v>
       </c>
       <c r="F3" t="s">
         <v>31</v>
       </c>
       <c r="G3">
-        <v>22092</v>
+        <v>21833</v>
       </c>
       <c r="H3">
-        <v>49106</v>
+        <v>31004</v>
       </c>
       <c r="I3">
-        <v>9689</v>
+        <v>17315</v>
       </c>
       <c r="J3">
-        <v>81438</v>
+        <v>96160</v>
       </c>
       <c r="K3">
-        <v>47266</v>
+        <v>27702</v>
       </c>
       <c r="L3">
-        <v>1518</v>
+        <v>2459</v>
       </c>
       <c r="M3">
-        <v>4500</v>
+        <v>3877</v>
       </c>
       <c r="N3">
-        <v>20188</v>
+        <v>16518</v>
       </c>
       <c r="O3">
-        <v>431</v>
+        <v>654</v>
       </c>
       <c r="P3">
-        <v>1247</v>
+        <v>1122</v>
       </c>
       <c r="Q3">
-        <v>1090</v>
+        <v>1131</v>
       </c>
       <c r="R3">
-        <v>33655</v>
+        <v>91269</v>
       </c>
       <c r="S3">
-        <v>1340</v>
+        <v>1456</v>
       </c>
       <c r="T3">
-        <v>10220</v>
+        <v>14915</v>
       </c>
       <c r="U3">
-        <v>17693</v>
+        <v>3656</v>
       </c>
       <c r="V3">
-        <v>2132</v>
+        <v>2361</v>
       </c>
       <c r="W3">
-        <v>21969</v>
+        <v>5191</v>
       </c>
       <c r="X3">
-        <v>1085</v>
+        <v>3794</v>
       </c>
       <c r="Y3">
-        <v>326659</v>
+        <v>342417</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
       <c r="C4" t="s">
         <v>26</v>
       </c>
       <c r="D4" t="s">
         <v>27</v>
       </c>
       <c r="E4" t="s">
+        <v>26</v>
+      </c>
+      <c r="F4" t="s">
         <v>32</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4">
-        <v>8356</v>
+        <v>14496</v>
       </c>
       <c r="H4">
-        <v>11163</v>
+        <v>31621</v>
       </c>
       <c r="I4">
-        <v>11701</v>
+        <v>16210</v>
       </c>
       <c r="J4">
-        <v>66992</v>
+        <v>18990</v>
       </c>
       <c r="K4">
-        <v>17800</v>
+        <v>32771</v>
       </c>
       <c r="L4">
-        <v>1094</v>
+        <v>2103</v>
       </c>
       <c r="M4">
-        <v>1620</v>
+        <v>1428</v>
       </c>
       <c r="N4">
-        <v>11770</v>
+        <v>7473</v>
       </c>
       <c r="O4">
-        <v>124</v>
+        <v>203</v>
       </c>
       <c r="P4">
-        <v>559</v>
+        <v>2578</v>
       </c>
       <c r="Q4">
-        <v>438</v>
+        <v>837</v>
       </c>
       <c r="R4">
-        <v>15559</v>
+        <v>26211</v>
       </c>
       <c r="S4">
-        <v>660</v>
+        <v>1013</v>
       </c>
       <c r="T4">
-        <v>4026</v>
+        <v>9434</v>
       </c>
       <c r="U4">
-        <v>1403</v>
+        <v>1673</v>
       </c>
       <c r="V4">
-        <v>1165</v>
+        <v>1786</v>
       </c>
       <c r="W4">
-        <v>13837</v>
+        <v>3923</v>
       </c>
       <c r="X4">
-        <v>647</v>
+        <v>1031</v>
       </c>
       <c r="Y4">
-        <v>168914</v>
+        <v>173781</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>25</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>27</v>
       </c>
       <c r="E5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" t="s">
         <v>34</v>
       </c>
-      <c r="F5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5">
-        <v>7404</v>
+        <v>13193</v>
       </c>
       <c r="H5">
-        <v>8583</v>
+        <v>25764</v>
       </c>
       <c r="I5">
-        <v>4959</v>
+        <v>38643</v>
       </c>
       <c r="J5">
-        <v>22990</v>
+        <v>8835</v>
       </c>
       <c r="K5">
-        <v>29705</v>
+        <v>34718</v>
       </c>
       <c r="L5">
-        <v>862</v>
+        <v>421</v>
       </c>
       <c r="M5">
-        <v>1713</v>
+        <v>675</v>
       </c>
       <c r="N5">
-        <v>25930</v>
+        <v>10453</v>
       </c>
       <c r="O5">
-        <v>154</v>
+        <v>81</v>
       </c>
       <c r="P5">
-        <v>265</v>
+        <v>233</v>
       </c>
       <c r="Q5">
-        <v>547</v>
+        <v>373</v>
       </c>
       <c r="R5">
-        <v>7299</v>
+        <v>64063</v>
       </c>
       <c r="S5">
-        <v>623</v>
+        <v>205</v>
       </c>
       <c r="T5">
-        <v>4081</v>
+        <v>3772</v>
       </c>
       <c r="U5">
-        <v>739</v>
+        <v>847</v>
       </c>
       <c r="V5">
-        <v>1094</v>
+        <v>371</v>
       </c>
       <c r="W5">
-        <v>3108</v>
+        <v>1116</v>
       </c>
       <c r="X5">
-        <v>345</v>
+        <v>644</v>
       </c>
       <c r="Y5">
-        <v>120401</v>
+        <v>204407</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6" t="s">
         <v>27</v>
       </c>
       <c r="E6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6" t="s">
         <v>36</v>
       </c>
-      <c r="F6" t="s">
+      <c r="G6">
+        <v>8440</v>
+      </c>
+      <c r="H6">
+        <v>28159</v>
+      </c>
+      <c r="I6">
+        <v>8652</v>
+      </c>
+      <c r="J6">
+        <v>17990</v>
+      </c>
+      <c r="K6">
+        <v>12571</v>
+      </c>
+      <c r="L6">
+        <v>800</v>
+      </c>
+      <c r="M6">
+        <v>1639</v>
+      </c>
+      <c r="N6">
+        <v>6684</v>
+      </c>
+      <c r="O6">
+        <v>203</v>
+      </c>
+      <c r="P6">
+        <v>1422</v>
+      </c>
+      <c r="Q6">
+        <v>468</v>
+      </c>
+      <c r="R6">
+        <v>82973</v>
+      </c>
+      <c r="S6">
+        <v>397</v>
+      </c>
+      <c r="T6">
+        <v>6249</v>
+      </c>
+      <c r="U6">
+        <v>1649</v>
+      </c>
+      <c r="V6">
+        <v>491</v>
+      </c>
+      <c r="W6">
+        <v>9750</v>
+      </c>
+      <c r="X6">
+        <v>580</v>
+      </c>
+      <c r="Y6">
+        <v>189117</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
         <v>37</v>
       </c>
-      <c r="G6">
-[...60 lines deleted...]
-      </c>
       <c r="B7" t="s">
-        <v>25</v>
-[...7 lines deleted...]
-      <c r="E7" t="s">
         <v>38</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7">
-        <v>16330</v>
+        <v>68093</v>
       </c>
       <c r="H7">
-        <v>6696</v>
+        <v>134846</v>
       </c>
       <c r="I7">
-        <v>4735</v>
+        <v>89875</v>
       </c>
       <c r="J7">
-        <v>40504</v>
+        <v>167627</v>
       </c>
       <c r="K7">
-        <v>10335</v>
+        <v>127564</v>
       </c>
       <c r="L7">
-        <v>389</v>
+        <v>6476</v>
       </c>
       <c r="M7">
-        <v>1002</v>
+        <v>9372</v>
       </c>
       <c r="N7">
-        <v>12579</v>
+        <v>52764</v>
       </c>
       <c r="O7">
-        <v>111</v>
+        <v>1279</v>
       </c>
       <c r="P7">
-        <v>187</v>
+        <v>5708</v>
       </c>
       <c r="Q7">
-        <v>220</v>
+        <v>3210</v>
       </c>
       <c r="R7">
-        <v>7187</v>
+        <v>278005</v>
       </c>
       <c r="S7">
-        <v>266</v>
+        <v>3485</v>
       </c>
       <c r="T7">
-        <v>3646</v>
+        <v>48930</v>
       </c>
       <c r="U7">
-        <v>582</v>
+        <v>11302</v>
       </c>
       <c r="V7">
-        <v>787</v>
+        <v>6110</v>
       </c>
       <c r="W7">
-        <v>12188</v>
+        <v>25532</v>
       </c>
       <c r="X7">
-        <v>792</v>
+        <v>7015</v>
       </c>
       <c r="Y7">
-        <v>118536</v>
-[...218 lines deleted...]
-        <v>1197635</v>
+        <v>1047193</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>39</v>
-[...2512 lines deleted...]
-      <c r="D75">
         <v>38</v>
-      </c>
-[...3307 lines deleted...]
-        <v>45</v>
       </c>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D2">
         <v>10131</v>
       </c>
       <c r="E2">
         <v>21833</v>
       </c>
       <c r="F2">
         <v>14496</v>
       </c>
       <c r="G2">
         <v>13193</v>
       </c>
       <c r="H2">
         <v>8440</v>
       </c>
       <c r="I2">
         <v>68093</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B3" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C3" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D3">
         <v>3103</v>
       </c>
       <c r="E3">
         <v>4113</v>
       </c>
       <c r="F3">
         <v>3080</v>
       </c>
       <c r="G3">
         <v>3064</v>
       </c>
       <c r="H3">
         <v>3371</v>
       </c>
       <c r="I3">
         <v>16731</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>163</v>
+        <v>44</v>
       </c>
       <c r="C4" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D4">
         <v>2433</v>
       </c>
       <c r="E4">
         <v>3497</v>
       </c>
       <c r="F4">
         <v>3865</v>
       </c>
       <c r="G4">
         <v>5424</v>
       </c>
       <c r="H4">
         <v>2365</v>
       </c>
       <c r="I4">
         <v>17584</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>164</v>
+        <v>46</v>
       </c>
       <c r="C5" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D5">
         <v>3069</v>
       </c>
       <c r="E5">
         <v>11546</v>
       </c>
       <c r="F5">
         <v>3054</v>
       </c>
       <c r="G5">
         <v>1781</v>
       </c>
       <c r="H5">
         <v>1794</v>
       </c>
       <c r="I5">
         <v>21244</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>165</v>
+        <v>47</v>
       </c>
       <c r="C6" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D6">
         <v>642</v>
       </c>
       <c r="E6">
         <v>1633</v>
       </c>
       <c r="F6">
         <v>657</v>
       </c>
       <c r="G6">
         <v>846</v>
       </c>
       <c r="H6">
         <v>426</v>
       </c>
       <c r="I6">
         <v>4204</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>166</v>
+        <v>48</v>
       </c>
       <c r="C7" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D7">
         <v>217</v>
       </c>
       <c r="E7">
         <v>480</v>
       </c>
       <c r="F7">
         <v>297</v>
       </c>
       <c r="G7">
         <v>470</v>
       </c>
       <c r="H7">
         <v>167</v>
       </c>
       <c r="I7">
         <v>1631</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>167</v>
+        <v>49</v>
       </c>
       <c r="C8" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D8">
         <v>667</v>
       </c>
       <c r="E8">
         <v>564</v>
       </c>
       <c r="F8">
         <v>3543</v>
       </c>
       <c r="G8">
         <v>1608</v>
       </c>
       <c r="H8">
         <v>317</v>
       </c>
       <c r="I8">
         <v>6699</v>
       </c>
     </row>
     <row r="9"/>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D10">
         <v>18298</v>
       </c>
       <c r="E10">
         <v>31004</v>
       </c>
       <c r="F10">
         <v>31621</v>
       </c>
       <c r="G10">
         <v>25764</v>
       </c>
       <c r="H10">
         <v>28159</v>
       </c>
       <c r="I10">
         <v>134846</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D11">
         <v>5782</v>
       </c>
       <c r="E11">
         <v>9094</v>
       </c>
       <c r="F11">
         <v>6055</v>
       </c>
       <c r="G11">
         <v>5794</v>
       </c>
       <c r="H11">
         <v>6055</v>
       </c>
       <c r="I11">
         <v>32780</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>168</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D12">
         <v>5900</v>
       </c>
       <c r="E12">
         <v>12791</v>
       </c>
       <c r="F12">
         <v>8865</v>
       </c>
       <c r="G12">
         <v>11348</v>
       </c>
       <c r="H12">
         <v>18045</v>
       </c>
       <c r="I12">
         <v>56949</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>169</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D13">
         <v>3782</v>
       </c>
       <c r="E13">
         <v>4696</v>
       </c>
       <c r="F13">
         <v>9526</v>
       </c>
       <c r="G13">
         <v>5161</v>
       </c>
       <c r="H13">
         <v>2079</v>
       </c>
       <c r="I13">
         <v>25244</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
-        <v>170</v>
+        <v>52</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D14">
         <v>1844</v>
       </c>
       <c r="E14">
         <v>2982</v>
       </c>
       <c r="F14">
         <v>1555</v>
       </c>
       <c r="G14">
         <v>1677</v>
       </c>
       <c r="H14">
         <v>1226</v>
       </c>
       <c r="I14">
         <v>9284</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>171</v>
+        <v>53</v>
       </c>
       <c r="C15" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D15">
         <v>650</v>
       </c>
       <c r="E15">
         <v>923</v>
       </c>
       <c r="F15">
         <v>5234</v>
       </c>
       <c r="G15">
         <v>1509</v>
       </c>
       <c r="H15">
         <v>483</v>
       </c>
       <c r="I15">
         <v>8799</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>5</v>
       </c>
       <c r="B16" t="s">
-        <v>172</v>
+        <v>54</v>
       </c>
       <c r="C16" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D16">
         <v>340</v>
       </c>
       <c r="E16">
         <v>518</v>
       </c>
       <c r="F16">
         <v>386</v>
       </c>
       <c r="G16">
         <v>275</v>
       </c>
       <c r="H16">
         <v>271</v>
       </c>
       <c r="I16">
         <v>1790</v>
       </c>
     </row>
     <row r="17"/>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
         <v>8</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D18">
         <v>9055</v>
       </c>
       <c r="E18">
         <v>17315</v>
       </c>
       <c r="F18">
         <v>16210</v>
       </c>
       <c r="G18">
         <v>38643</v>
       </c>
       <c r="H18">
         <v>8652</v>
       </c>
       <c r="I18">
         <v>89875</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B19" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D19">
         <v>2724</v>
       </c>
       <c r="E19">
         <v>5270</v>
       </c>
       <c r="F19">
         <v>4466</v>
       </c>
       <c r="G19">
         <v>4734</v>
       </c>
       <c r="H19">
         <v>3375</v>
       </c>
       <c r="I19">
         <v>20569</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>173</v>
+        <v>55</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D20">
         <v>2668</v>
       </c>
       <c r="E20">
         <v>3748</v>
       </c>
       <c r="F20">
         <v>6922</v>
       </c>
       <c r="G20">
         <v>26010</v>
       </c>
       <c r="H20">
         <v>2764</v>
       </c>
       <c r="I20">
         <v>42112</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2</v>
       </c>
       <c r="B21" t="s">
-        <v>174</v>
+        <v>56</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D21">
         <v>1094</v>
       </c>
       <c r="E21">
         <v>3708</v>
       </c>
       <c r="F21">
         <v>1560</v>
       </c>
       <c r="G21">
         <v>1497</v>
       </c>
       <c r="H21">
         <v>1219</v>
       </c>
       <c r="I21">
         <v>9078</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="C22" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D22">
         <v>1694</v>
       </c>
       <c r="E22">
         <v>3071</v>
       </c>
       <c r="F22">
         <v>1872</v>
       </c>
       <c r="G22">
         <v>5524</v>
       </c>
       <c r="H22">
         <v>630</v>
       </c>
       <c r="I22">
         <v>12791</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>176</v>
+        <v>58</v>
       </c>
       <c r="C23" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D23">
         <v>493</v>
       </c>
       <c r="E23">
         <v>843</v>
       </c>
       <c r="F23">
         <v>703</v>
       </c>
       <c r="G23">
         <v>541</v>
       </c>
       <c r="H23">
         <v>327</v>
       </c>
       <c r="I23">
         <v>2907</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>5</v>
       </c>
       <c r="B24" t="s">
-        <v>177</v>
+        <v>59</v>
       </c>
       <c r="C24" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D24">
         <v>382</v>
       </c>
       <c r="E24">
         <v>675</v>
       </c>
       <c r="F24">
         <v>687</v>
       </c>
       <c r="G24">
         <v>337</v>
       </c>
       <c r="H24">
         <v>337</v>
       </c>
       <c r="I24">
         <v>2418</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26">
         <v>4</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D26">
         <v>25652</v>
       </c>
       <c r="E26">
         <v>96160</v>
       </c>
       <c r="F26">
         <v>18990</v>
       </c>
       <c r="G26">
         <v>8835</v>
       </c>
       <c r="H26">
         <v>17990</v>
       </c>
       <c r="I26">
         <v>167627</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B27" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C27" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D27">
         <v>4156</v>
       </c>
       <c r="E27">
         <v>9366</v>
       </c>
       <c r="F27">
         <v>4751</v>
       </c>
       <c r="G27">
         <v>2127</v>
       </c>
       <c r="H27">
         <v>4301</v>
       </c>
       <c r="I27">
         <v>24701</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>178</v>
+        <v>60</v>
       </c>
       <c r="C28" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D28">
         <v>12393</v>
       </c>
       <c r="E28">
         <v>41237</v>
       </c>
       <c r="F28">
         <v>7657</v>
       </c>
       <c r="G28">
         <v>3586</v>
       </c>
       <c r="H28">
         <v>8616</v>
       </c>
       <c r="I28">
         <v>73489</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2</v>
       </c>
       <c r="B29" t="s">
-        <v>179</v>
+        <v>61</v>
       </c>
       <c r="C29" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D29">
         <v>6155</v>
       </c>
       <c r="E29">
         <v>39196</v>
       </c>
       <c r="F29">
         <v>1629</v>
       </c>
       <c r="G29">
         <v>975</v>
       </c>
       <c r="H29">
         <v>1981</v>
       </c>
       <c r="I29">
         <v>49936</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>180</v>
+        <v>62</v>
       </c>
       <c r="C30" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D30">
         <v>1509</v>
       </c>
       <c r="E30">
         <v>3007</v>
       </c>
       <c r="F30">
         <v>2651</v>
       </c>
       <c r="G30">
         <v>1198</v>
       </c>
       <c r="H30">
         <v>1424</v>
       </c>
       <c r="I30">
         <v>9789</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>181</v>
+        <v>63</v>
       </c>
       <c r="C31" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D31">
         <v>501</v>
       </c>
       <c r="E31">
         <v>1346</v>
       </c>
       <c r="F31">
         <v>1711</v>
       </c>
       <c r="G31">
         <v>651</v>
       </c>
       <c r="H31">
         <v>1208</v>
       </c>
       <c r="I31">
         <v>5417</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>182</v>
+        <v>64</v>
       </c>
       <c r="C32" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D32">
         <v>938</v>
       </c>
       <c r="E32">
         <v>2008</v>
       </c>
       <c r="F32">
         <v>591</v>
       </c>
       <c r="G32">
         <v>298</v>
       </c>
       <c r="H32">
         <v>460</v>
       </c>
       <c r="I32">
         <v>4295</v>
       </c>
     </row>
     <row r="33"/>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D34">
         <v>19802</v>
       </c>
       <c r="E34">
         <v>27702</v>
       </c>
       <c r="F34">
         <v>32771</v>
       </c>
       <c r="G34">
         <v>34718</v>
       </c>
       <c r="H34">
         <v>12571</v>
       </c>
       <c r="I34">
         <v>127564</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B35" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C35" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D35">
         <v>3051</v>
       </c>
       <c r="E35">
         <v>1973</v>
       </c>
       <c r="F35">
         <v>2340</v>
       </c>
       <c r="G35">
         <v>1425</v>
       </c>
       <c r="H35">
         <v>2058</v>
       </c>
       <c r="I35">
         <v>10847</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1</v>
       </c>
       <c r="B36" t="s">
-        <v>183</v>
+        <v>65</v>
       </c>
       <c r="C36" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D36">
         <v>10639</v>
       </c>
       <c r="E36">
         <v>20265</v>
       </c>
       <c r="F36">
         <v>10238</v>
       </c>
       <c r="G36">
         <v>7292</v>
       </c>
       <c r="H36">
         <v>3481</v>
       </c>
       <c r="I36">
         <v>51915</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2</v>
       </c>
       <c r="B37" t="s">
-        <v>184</v>
+        <v>66</v>
       </c>
       <c r="C37" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D37">
         <v>4684</v>
       </c>
       <c r="E37">
         <v>3685</v>
       </c>
       <c r="F37">
         <v>13205</v>
       </c>
       <c r="G37">
         <v>25032</v>
       </c>
       <c r="H37">
         <v>5870</v>
       </c>
       <c r="I37">
         <v>52476</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>185</v>
+        <v>67</v>
       </c>
       <c r="C38" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D38">
         <v>588</v>
       </c>
       <c r="E38">
         <v>615</v>
       </c>
       <c r="F38">
         <v>508</v>
       </c>
       <c r="G38">
         <v>378</v>
       </c>
       <c r="H38">
         <v>673</v>
       </c>
       <c r="I38">
         <v>2762</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>4</v>
       </c>
       <c r="B39" t="s">
-        <v>186</v>
+        <v>68</v>
       </c>
       <c r="C39" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D39">
         <v>371</v>
       </c>
       <c r="E39">
         <v>734</v>
       </c>
       <c r="F39">
         <v>449</v>
       </c>
       <c r="G39">
         <v>129</v>
       </c>
       <c r="H39">
         <v>181</v>
       </c>
       <c r="I39">
         <v>1864</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>5</v>
       </c>
       <c r="B40" t="s">
-        <v>187</v>
+        <v>69</v>
       </c>
       <c r="C40" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D40">
         <v>469</v>
       </c>
       <c r="E40">
         <v>430</v>
       </c>
       <c r="F40">
         <v>6031</v>
       </c>
       <c r="G40">
         <v>462</v>
       </c>
       <c r="H40">
         <v>308</v>
       </c>
       <c r="I40">
         <v>7700</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
         <v>11</v>
       </c>
       <c r="C42" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D42">
         <v>693</v>
       </c>
       <c r="E42">
         <v>2459</v>
       </c>
       <c r="F42">
         <v>2103</v>
       </c>
       <c r="G42">
         <v>421</v>
       </c>
       <c r="H42">
         <v>800</v>
       </c>
       <c r="I42">
         <v>6476</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B43" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C43" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D43">
         <v>272</v>
       </c>
       <c r="E43">
         <v>869</v>
       </c>
       <c r="F43">
         <v>692</v>
       </c>
       <c r="G43">
         <v>147</v>
       </c>
       <c r="H43">
         <v>367</v>
       </c>
       <c r="I43">
         <v>2347</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>188</v>
+        <v>70</v>
       </c>
       <c r="C44" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D44">
         <v>200</v>
       </c>
       <c r="E44">
         <v>880</v>
       </c>
       <c r="F44">
         <v>828</v>
       </c>
       <c r="G44">
         <v>148</v>
       </c>
       <c r="H44">
         <v>244</v>
       </c>
       <c r="I44">
         <v>2300</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>189</v>
+        <v>71</v>
       </c>
       <c r="C45" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D45">
         <v>96</v>
       </c>
       <c r="E45">
         <v>312</v>
       </c>
       <c r="F45">
         <v>239</v>
       </c>
       <c r="G45">
         <v>59</v>
       </c>
       <c r="H45">
         <v>73</v>
       </c>
       <c r="I45">
         <v>779</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>190</v>
+        <v>72</v>
       </c>
       <c r="C46" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D46">
         <v>56</v>
       </c>
       <c r="E46">
         <v>177</v>
       </c>
       <c r="F46">
         <v>138</v>
       </c>
       <c r="G46">
         <v>29</v>
       </c>
       <c r="H46">
         <v>67</v>
       </c>
       <c r="I46">
         <v>467</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>191</v>
+        <v>73</v>
       </c>
       <c r="C47" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D47">
         <v>17</v>
       </c>
       <c r="E47">
         <v>67</v>
       </c>
       <c r="F47">
         <v>61</v>
       </c>
       <c r="G47">
         <v>14</v>
       </c>
       <c r="H47">
         <v>21</v>
       </c>
       <c r="I47">
         <v>180</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>192</v>
+        <v>74</v>
       </c>
       <c r="C48" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D48">
         <v>52</v>
       </c>
       <c r="E48">
         <v>154</v>
       </c>
       <c r="F48">
         <v>145</v>
       </c>
       <c r="G48">
         <v>24</v>
       </c>
       <c r="H48">
         <v>28</v>
       </c>
       <c r="I48">
         <v>403</v>
       </c>
     </row>
     <row r="49"/>
     <row r="50">
       <c r="A50">
         <v>7</v>
       </c>
       <c r="B50" t="s">
         <v>12</v>
       </c>
       <c r="C50" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D50">
         <v>1753</v>
       </c>
       <c r="E50">
         <v>3877</v>
       </c>
       <c r="F50">
         <v>1428</v>
       </c>
       <c r="G50">
         <v>675</v>
       </c>
       <c r="H50">
         <v>1639</v>
       </c>
       <c r="I50">
         <v>9372</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B51" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C51" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D51">
         <v>443</v>
       </c>
       <c r="E51">
         <v>1004</v>
       </c>
       <c r="F51">
         <v>610</v>
       </c>
       <c r="G51">
         <v>261</v>
       </c>
       <c r="H51">
         <v>566</v>
       </c>
       <c r="I51">
         <v>2884</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>193</v>
+        <v>75</v>
       </c>
       <c r="C52" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D52">
         <v>926</v>
       </c>
       <c r="E52">
         <v>2347</v>
       </c>
       <c r="F52">
         <v>544</v>
       </c>
       <c r="G52">
         <v>274</v>
       </c>
       <c r="H52">
         <v>772</v>
       </c>
       <c r="I52">
         <v>4863</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>194</v>
+        <v>76</v>
       </c>
       <c r="C53" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D53">
         <v>270</v>
       </c>
       <c r="E53">
         <v>376</v>
       </c>
       <c r="F53">
         <v>215</v>
       </c>
       <c r="G53">
         <v>111</v>
       </c>
       <c r="H53">
         <v>250</v>
       </c>
       <c r="I53">
         <v>1222</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>195</v>
+        <v>77</v>
       </c>
       <c r="C54" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D54">
         <v>114</v>
       </c>
       <c r="E54">
         <v>150</v>
       </c>
       <c r="F54">
         <v>59</v>
       </c>
       <c r="G54">
         <v>29</v>
       </c>
       <c r="H54">
         <v>51</v>
       </c>
       <c r="I54">
         <v>403</v>
       </c>
     </row>
     <row r="55"/>
     <row r="56">
       <c r="A56">
         <v>8</v>
       </c>
       <c r="B56" t="s">
         <v>13</v>
       </c>
       <c r="C56" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D56">
         <v>11636</v>
       </c>
       <c r="E56">
         <v>16518</v>
       </c>
       <c r="F56">
         <v>7473</v>
       </c>
       <c r="G56">
         <v>10453</v>
       </c>
       <c r="H56">
         <v>6684</v>
       </c>
       <c r="I56">
         <v>52764</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B57" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C57" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D57">
         <v>3323</v>
       </c>
       <c r="E57">
         <v>3612</v>
       </c>
       <c r="F57">
         <v>1536</v>
       </c>
       <c r="G57">
         <v>1002</v>
       </c>
       <c r="H57">
         <v>1941</v>
       </c>
       <c r="I57">
         <v>11414</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>196</v>
+        <v>78</v>
       </c>
       <c r="C58" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D58">
         <v>3562</v>
       </c>
       <c r="E58">
         <v>4751</v>
       </c>
       <c r="F58">
         <v>1554</v>
       </c>
       <c r="G58">
         <v>763</v>
       </c>
       <c r="H58">
         <v>2513</v>
       </c>
       <c r="I58">
         <v>13143</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>197</v>
+        <v>79</v>
       </c>
       <c r="C59" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D59">
         <v>1760</v>
       </c>
       <c r="E59">
         <v>3457</v>
       </c>
       <c r="F59">
         <v>3757</v>
       </c>
       <c r="G59">
         <v>8324</v>
       </c>
       <c r="H59">
         <v>1483</v>
       </c>
       <c r="I59">
         <v>18781</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>198</v>
+        <v>80</v>
       </c>
       <c r="C60" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D60">
         <v>705</v>
       </c>
       <c r="E60">
         <v>1773</v>
       </c>
       <c r="F60">
         <v>232</v>
       </c>
       <c r="G60">
         <v>151</v>
       </c>
       <c r="H60">
         <v>236</v>
       </c>
       <c r="I60">
         <v>3097</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>4</v>
       </c>
       <c r="B61" t="s">
-        <v>199</v>
+        <v>81</v>
       </c>
       <c r="C61" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D61">
         <v>217</v>
       </c>
       <c r="E61">
         <v>816</v>
       </c>
       <c r="F61">
         <v>118</v>
       </c>
       <c r="G61">
         <v>43</v>
       </c>
       <c r="H61">
         <v>90</v>
       </c>
       <c r="I61">
         <v>1284</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>5</v>
       </c>
       <c r="B62" t="s">
-        <v>200</v>
+        <v>82</v>
       </c>
       <c r="C62" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D62">
         <v>2069</v>
       </c>
       <c r="E62">
         <v>2109</v>
       </c>
       <c r="F62">
         <v>276</v>
       </c>
       <c r="G62">
         <v>170</v>
       </c>
       <c r="H62">
         <v>421</v>
       </c>
       <c r="I62">
         <v>5045</v>
       </c>
     </row>
     <row r="63"/>
     <row r="64">
       <c r="A64">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>14</v>
       </c>
       <c r="C64" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D64">
         <v>138</v>
       </c>
       <c r="E64">
         <v>654</v>
       </c>
       <c r="F64">
         <v>203</v>
       </c>
       <c r="G64">
         <v>81</v>
       </c>
       <c r="H64">
         <v>203</v>
       </c>
       <c r="I64">
         <v>1279</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B65" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C65" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D65">
         <v>47</v>
       </c>
       <c r="E65">
         <v>158</v>
       </c>
       <c r="F65">
         <v>63</v>
       </c>
       <c r="G65">
         <v>19</v>
       </c>
       <c r="H65">
         <v>112</v>
       </c>
       <c r="I65">
         <v>399</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1</v>
       </c>
       <c r="B66" t="s">
-        <v>201</v>
+        <v>83</v>
       </c>
       <c r="C66" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D66">
         <v>27</v>
       </c>
       <c r="E66">
         <v>287</v>
       </c>
       <c r="F66">
         <v>40</v>
       </c>
       <c r="G66">
         <v>20</v>
       </c>
       <c r="H66">
         <v>41</v>
       </c>
       <c r="I66">
         <v>415</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2</v>
       </c>
       <c r="B67" t="s">
-        <v>202</v>
+        <v>84</v>
       </c>
       <c r="C67" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D67">
         <v>23</v>
       </c>
       <c r="E67">
         <v>51</v>
       </c>
       <c r="F67">
         <v>44</v>
       </c>
       <c r="G67">
         <v>21</v>
       </c>
       <c r="H67">
         <v>18</v>
       </c>
       <c r="I67">
         <v>157</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>3</v>
       </c>
       <c r="B68" t="s">
-        <v>203</v>
+        <v>85</v>
       </c>
       <c r="C68" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D68">
         <v>22</v>
       </c>
       <c r="E68">
         <v>61</v>
       </c>
       <c r="F68">
         <v>23</v>
       </c>
       <c r="G68">
         <v>11</v>
       </c>
       <c r="H68">
         <v>17</v>
       </c>
       <c r="I68">
         <v>134</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>4</v>
       </c>
       <c r="B69" t="s">
-        <v>204</v>
+        <v>86</v>
       </c>
       <c r="C69" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D69">
         <v>8</v>
       </c>
       <c r="E69">
         <v>60</v>
       </c>
       <c r="F69">
         <v>9</v>
       </c>
       <c r="G69">
         <v>7</v>
       </c>
       <c r="H69">
         <v>5</v>
       </c>
       <c r="I69">
         <v>89</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>5</v>
       </c>
       <c r="B70" t="s">
-        <v>205</v>
+        <v>87</v>
       </c>
       <c r="C70" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D70">
         <v>11</v>
       </c>
       <c r="E70">
         <v>37</v>
       </c>
       <c r="F70">
         <v>24</v>
       </c>
       <c r="G70">
         <v>3</v>
       </c>
       <c r="H70">
         <v>10</v>
       </c>
       <c r="I70">
         <v>85</v>
       </c>
     </row>
     <row r="71"/>
     <row r="72">
       <c r="A72">
         <v>10</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D72">
         <v>353</v>
       </c>
       <c r="E72">
         <v>1122</v>
       </c>
       <c r="F72">
         <v>2578</v>
       </c>
       <c r="G72">
         <v>233</v>
       </c>
       <c r="H72">
         <v>1422</v>
       </c>
       <c r="I72">
         <v>5708</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B73" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C73" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D73">
         <v>91</v>
       </c>
       <c r="E73">
         <v>208</v>
       </c>
       <c r="F73">
         <v>1048</v>
       </c>
       <c r="G73">
         <v>55</v>
       </c>
       <c r="H73">
         <v>667</v>
       </c>
       <c r="I73">
         <v>2069</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1</v>
       </c>
       <c r="B74" t="s">
-        <v>206</v>
+        <v>88</v>
       </c>
       <c r="C74" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D74">
         <v>137</v>
       </c>
       <c r="E74">
         <v>375</v>
       </c>
       <c r="F74">
         <v>935</v>
       </c>
       <c r="G74">
         <v>78</v>
       </c>
       <c r="H74">
         <v>461</v>
       </c>
       <c r="I74">
         <v>1986</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>207</v>
+        <v>89</v>
       </c>
       <c r="C75" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D75">
         <v>68</v>
       </c>
       <c r="E75">
         <v>156</v>
       </c>
       <c r="F75">
         <v>307</v>
       </c>
       <c r="G75">
         <v>53</v>
       </c>
       <c r="H75">
         <v>140</v>
       </c>
       <c r="I75">
         <v>724</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>3</v>
       </c>
       <c r="B76" t="s">
-        <v>208</v>
+        <v>90</v>
       </c>
       <c r="C76" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D76">
         <v>32</v>
       </c>
       <c r="E76">
         <v>146</v>
       </c>
       <c r="F76">
         <v>160</v>
       </c>
       <c r="G76">
         <v>33</v>
       </c>
       <c r="H76">
         <v>94</v>
       </c>
       <c r="I76">
         <v>465</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>4</v>
       </c>
       <c r="B77" t="s">
-        <v>209</v>
+        <v>91</v>
       </c>
       <c r="C77" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D77">
         <v>13</v>
       </c>
       <c r="E77">
         <v>196</v>
       </c>
       <c r="F77">
         <v>71</v>
       </c>
       <c r="G77">
         <v>11</v>
       </c>
       <c r="H77">
         <v>36</v>
       </c>
       <c r="I77">
         <v>327</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>5</v>
       </c>
       <c r="B78" t="s">
-        <v>210</v>
+        <v>92</v>
       </c>
       <c r="C78" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D78">
         <v>12</v>
       </c>
       <c r="E78">
         <v>41</v>
       </c>
       <c r="F78">
         <v>57</v>
       </c>
       <c r="G78">
         <v>3</v>
       </c>
       <c r="H78">
         <v>24</v>
       </c>
       <c r="I78">
         <v>137</v>
       </c>
     </row>
     <row r="79"/>
     <row r="80">
       <c r="A80">
         <v>11</v>
       </c>
       <c r="B80" t="s">
         <v>16</v>
       </c>
       <c r="C80" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D80">
         <v>401</v>
       </c>
       <c r="E80">
         <v>1131</v>
       </c>
       <c r="F80">
         <v>837</v>
       </c>
       <c r="G80">
         <v>373</v>
       </c>
       <c r="H80">
         <v>468</v>
       </c>
       <c r="I80">
         <v>3210</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B81" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C81" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D81">
         <v>120</v>
       </c>
       <c r="E81">
         <v>245</v>
       </c>
       <c r="F81">
         <v>216</v>
       </c>
       <c r="G81">
         <v>91</v>
       </c>
       <c r="H81">
         <v>129</v>
       </c>
       <c r="I81">
         <v>801</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1</v>
       </c>
       <c r="B82" t="s">
-        <v>211</v>
+        <v>93</v>
       </c>
       <c r="C82" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D82">
         <v>136</v>
       </c>
       <c r="E82">
         <v>397</v>
       </c>
       <c r="F82">
         <v>321</v>
       </c>
       <c r="G82">
         <v>115</v>
       </c>
       <c r="H82">
         <v>164</v>
       </c>
       <c r="I82">
         <v>1133</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>212</v>
+        <v>94</v>
       </c>
       <c r="C83" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D83">
         <v>63</v>
       </c>
       <c r="E83">
         <v>179</v>
       </c>
       <c r="F83">
         <v>140</v>
       </c>
       <c r="G83">
         <v>69</v>
       </c>
       <c r="H83">
         <v>76</v>
       </c>
       <c r="I83">
         <v>527</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>213</v>
+        <v>95</v>
       </c>
       <c r="C84" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D84">
         <v>37</v>
       </c>
       <c r="E84">
         <v>182</v>
       </c>
       <c r="F84">
         <v>66</v>
       </c>
       <c r="G84">
         <v>65</v>
       </c>
       <c r="H84">
         <v>46</v>
       </c>
       <c r="I84">
         <v>396</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>4</v>
       </c>
       <c r="B85" t="s">
-        <v>214</v>
+        <v>96</v>
       </c>
       <c r="C85" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D85">
         <v>16</v>
       </c>
       <c r="E85">
         <v>44</v>
       </c>
       <c r="F85">
         <v>39</v>
       </c>
       <c r="G85">
         <v>21</v>
       </c>
       <c r="H85">
         <v>25</v>
       </c>
       <c r="I85">
         <v>145</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>5</v>
       </c>
       <c r="B86" t="s">
-        <v>215</v>
+        <v>97</v>
       </c>
       <c r="C86" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D86">
         <v>29</v>
       </c>
       <c r="E86">
         <v>84</v>
       </c>
       <c r="F86">
         <v>55</v>
       </c>
       <c r="G86">
         <v>12</v>
       </c>
       <c r="H86">
         <v>28</v>
       </c>
       <c r="I86">
         <v>208</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
         <v>12</v>
       </c>
       <c r="B88" t="s">
         <v>17</v>
       </c>
       <c r="C88" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D88">
         <v>13489</v>
       </c>
       <c r="E88">
         <v>91269</v>
       </c>
       <c r="F88">
         <v>26211</v>
       </c>
       <c r="G88">
         <v>64063</v>
       </c>
       <c r="H88">
         <v>82973</v>
       </c>
       <c r="I88">
         <v>278005</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B89" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C89" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D89">
         <v>1503</v>
       </c>
       <c r="E89">
         <v>10938</v>
       </c>
       <c r="F89">
         <v>6938</v>
       </c>
       <c r="G89">
         <v>5442</v>
       </c>
       <c r="H89">
         <v>5174</v>
       </c>
       <c r="I89">
         <v>29995</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>216</v>
+        <v>98</v>
       </c>
       <c r="C90" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D90">
         <v>8985</v>
       </c>
       <c r="E90">
         <v>21960</v>
       </c>
       <c r="F90">
         <v>7017</v>
       </c>
       <c r="G90">
         <v>2278</v>
       </c>
       <c r="H90">
         <v>76026</v>
       </c>
       <c r="I90">
         <v>116266</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>217</v>
+        <v>99</v>
       </c>
       <c r="C91" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D91">
         <v>2337</v>
       </c>
       <c r="E91">
         <v>34375</v>
       </c>
       <c r="F91">
         <v>10229</v>
       </c>
       <c r="G91">
         <v>55363</v>
       </c>
       <c r="H91">
         <v>1061</v>
       </c>
       <c r="I91">
         <v>103365</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>218</v>
+        <v>100</v>
       </c>
       <c r="C92" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D92">
         <v>505</v>
       </c>
       <c r="E92">
         <v>22709</v>
       </c>
       <c r="F92">
         <v>1183</v>
       </c>
       <c r="G92">
         <v>706</v>
       </c>
       <c r="H92">
         <v>534</v>
       </c>
       <c r="I92">
         <v>25637</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>219</v>
+        <v>101</v>
       </c>
       <c r="C93" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D93">
         <v>66</v>
       </c>
       <c r="E93">
         <v>729</v>
       </c>
       <c r="F93">
         <v>471</v>
       </c>
       <c r="G93">
         <v>186</v>
       </c>
       <c r="H93">
         <v>89</v>
       </c>
       <c r="I93">
         <v>1541</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>220</v>
+        <v>102</v>
       </c>
       <c r="C94" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D94">
         <v>93</v>
       </c>
       <c r="E94">
         <v>558</v>
       </c>
       <c r="F94">
         <v>373</v>
       </c>
       <c r="G94">
         <v>88</v>
       </c>
       <c r="H94">
         <v>89</v>
       </c>
       <c r="I94">
         <v>1201</v>
       </c>
     </row>
     <row r="95"/>
     <row r="96">
       <c r="A96">
         <v>13</v>
       </c>
       <c r="B96" t="s">
         <v>18</v>
       </c>
       <c r="C96" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D96">
         <v>414</v>
       </c>
       <c r="E96">
         <v>1456</v>
       </c>
       <c r="F96">
         <v>1013</v>
       </c>
       <c r="G96">
         <v>205</v>
       </c>
       <c r="H96">
         <v>397</v>
       </c>
       <c r="I96">
         <v>3485</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B97" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C97" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D97">
         <v>121</v>
       </c>
       <c r="E97">
         <v>500</v>
       </c>
       <c r="F97">
         <v>286</v>
       </c>
       <c r="G97">
         <v>59</v>
       </c>
       <c r="H97">
         <v>142</v>
       </c>
       <c r="I97">
         <v>1108</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1</v>
       </c>
       <c r="B98" t="s">
-        <v>221</v>
+        <v>103</v>
       </c>
       <c r="C98" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D98">
         <v>205</v>
       </c>
       <c r="E98">
         <v>613</v>
       </c>
       <c r="F98">
         <v>473</v>
       </c>
       <c r="G98">
         <v>98</v>
       </c>
       <c r="H98">
         <v>186</v>
       </c>
       <c r="I98">
         <v>1575</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2</v>
       </c>
       <c r="B99" t="s">
-        <v>222</v>
+        <v>104</v>
       </c>
       <c r="C99" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D99">
         <v>57</v>
       </c>
       <c r="E99">
         <v>259</v>
       </c>
       <c r="F99">
         <v>173</v>
       </c>
       <c r="G99">
         <v>37</v>
       </c>
       <c r="H99">
         <v>50</v>
       </c>
       <c r="I99">
         <v>576</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>223</v>
+        <v>105</v>
       </c>
       <c r="C100" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D100">
         <v>31</v>
       </c>
       <c r="E100">
         <v>84</v>
       </c>
       <c r="F100">
         <v>81</v>
       </c>
       <c r="G100">
         <v>11</v>
       </c>
       <c r="H100">
         <v>19</v>
       </c>
       <c r="I100">
         <v>226</v>
       </c>
     </row>
     <row r="101"/>
     <row r="102">
       <c r="A102">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>19</v>
       </c>
       <c r="C102" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D102">
         <v>14560</v>
       </c>
       <c r="E102">
         <v>14915</v>
       </c>
       <c r="F102">
         <v>9434</v>
       </c>
       <c r="G102">
         <v>3772</v>
       </c>
       <c r="H102">
         <v>6249</v>
       </c>
       <c r="I102">
         <v>48930</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B103" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C103" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D103">
         <v>2076</v>
       </c>
       <c r="E103">
         <v>2144</v>
       </c>
       <c r="F103">
         <v>1262</v>
       </c>
       <c r="G103">
         <v>479</v>
       </c>
       <c r="H103">
         <v>1359</v>
       </c>
       <c r="I103">
         <v>7320</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1</v>
       </c>
       <c r="B104" t="s">
-        <v>224</v>
+        <v>106</v>
       </c>
       <c r="C104" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D104">
         <v>8760</v>
       </c>
       <c r="E104">
         <v>8669</v>
       </c>
       <c r="F104">
         <v>5007</v>
       </c>
       <c r="G104">
         <v>1801</v>
       </c>
       <c r="H104">
         <v>2336</v>
       </c>
       <c r="I104">
         <v>26573</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2</v>
       </c>
       <c r="B105" t="s">
-        <v>225</v>
+        <v>107</v>
       </c>
       <c r="C105" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D105">
         <v>3328</v>
       </c>
       <c r="E105">
         <v>3165</v>
       </c>
       <c r="F105">
         <v>2870</v>
       </c>
       <c r="G105">
         <v>1361</v>
       </c>
       <c r="H105">
         <v>2290</v>
       </c>
       <c r="I105">
         <v>13014</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>3</v>
       </c>
       <c r="B106" t="s">
-        <v>226</v>
+        <v>108</v>
       </c>
       <c r="C106" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D106">
         <v>135</v>
       </c>
       <c r="E106">
         <v>309</v>
       </c>
       <c r="F106">
         <v>85</v>
       </c>
       <c r="G106">
         <v>45</v>
       </c>
       <c r="H106">
         <v>141</v>
       </c>
       <c r="I106">
         <v>715</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>4</v>
       </c>
       <c r="B107" t="s">
-        <v>227</v>
+        <v>109</v>
       </c>
       <c r="C107" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D107">
         <v>178</v>
       </c>
       <c r="E107">
         <v>443</v>
       </c>
       <c r="F107">
         <v>144</v>
       </c>
       <c r="G107">
         <v>62</v>
       </c>
       <c r="H107">
         <v>81</v>
       </c>
       <c r="I107">
         <v>908</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>5</v>
       </c>
       <c r="B108" t="s">
-        <v>228</v>
+        <v>110</v>
       </c>
       <c r="C108" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D108">
         <v>83</v>
       </c>
       <c r="E108">
         <v>185</v>
       </c>
       <c r="F108">
         <v>66</v>
       </c>
       <c r="G108">
         <v>24</v>
       </c>
       <c r="H108">
         <v>42</v>
       </c>
       <c r="I108">
         <v>400</v>
       </c>
     </row>
     <row r="109"/>
     <row r="110">
       <c r="A110">
         <v>15</v>
       </c>
       <c r="B110" t="s">
         <v>20</v>
       </c>
       <c r="C110" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D110">
         <v>3477</v>
       </c>
       <c r="E110">
         <v>3656</v>
       </c>
       <c r="F110">
         <v>1673</v>
       </c>
       <c r="G110">
         <v>847</v>
       </c>
       <c r="H110">
         <v>1649</v>
       </c>
       <c r="I110">
         <v>11302</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B111" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C111" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D111">
         <v>1397</v>
       </c>
       <c r="E111">
         <v>1108</v>
       </c>
       <c r="F111">
         <v>700</v>
       </c>
       <c r="G111">
         <v>367</v>
       </c>
       <c r="H111">
         <v>677</v>
       </c>
       <c r="I111">
         <v>4249</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>229</v>
+        <v>111</v>
       </c>
       <c r="C112" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D112">
         <v>1181</v>
       </c>
       <c r="E112">
         <v>997</v>
       </c>
       <c r="F112">
         <v>542</v>
       </c>
       <c r="G112">
         <v>260</v>
       </c>
       <c r="H112">
         <v>640</v>
       </c>
       <c r="I112">
         <v>3620</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2</v>
       </c>
       <c r="B113" t="s">
-        <v>230</v>
+        <v>112</v>
       </c>
       <c r="C113" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D113">
         <v>272</v>
       </c>
       <c r="E113">
         <v>465</v>
       </c>
       <c r="F113">
         <v>159</v>
       </c>
       <c r="G113">
         <v>82</v>
       </c>
       <c r="H113">
         <v>117</v>
       </c>
       <c r="I113">
         <v>1095</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>231</v>
+        <v>113</v>
       </c>
       <c r="C114" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D114">
         <v>302</v>
       </c>
       <c r="E114">
         <v>423</v>
       </c>
       <c r="F114">
         <v>126</v>
       </c>
       <c r="G114">
         <v>57</v>
       </c>
       <c r="H114">
         <v>98</v>
       </c>
       <c r="I114">
         <v>1006</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>4</v>
       </c>
       <c r="B115" t="s">
-        <v>232</v>
+        <v>114</v>
       </c>
       <c r="C115" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D115">
         <v>109</v>
       </c>
       <c r="E115">
         <v>195</v>
       </c>
       <c r="F115">
         <v>73</v>
       </c>
       <c r="G115">
         <v>39</v>
       </c>
       <c r="H115">
         <v>53</v>
       </c>
       <c r="I115">
         <v>469</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>233</v>
+        <v>115</v>
       </c>
       <c r="C116" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D116">
         <v>216</v>
       </c>
       <c r="E116">
         <v>468</v>
       </c>
       <c r="F116">
         <v>73</v>
       </c>
       <c r="G116">
         <v>42</v>
       </c>
       <c r="H116">
         <v>64</v>
       </c>
       <c r="I116">
         <v>863</v>
       </c>
     </row>
     <row r="117"/>
     <row r="118">
       <c r="A118">
         <v>16</v>
       </c>
       <c r="B118" t="s">
         <v>21</v>
       </c>
       <c r="C118" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D118">
         <v>1101</v>
       </c>
       <c r="E118">
         <v>2361</v>
       </c>
       <c r="F118">
         <v>1786</v>
       </c>
       <c r="G118">
         <v>371</v>
       </c>
       <c r="H118">
         <v>491</v>
       </c>
       <c r="I118">
         <v>6110</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B119" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C119" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D119">
         <v>235</v>
       </c>
       <c r="E119">
         <v>560</v>
       </c>
       <c r="F119">
         <v>454</v>
       </c>
       <c r="G119">
         <v>94</v>
       </c>
       <c r="H119">
         <v>119</v>
       </c>
       <c r="I119">
         <v>1462</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1</v>
       </c>
       <c r="B120" t="s">
-        <v>234</v>
+        <v>116</v>
       </c>
       <c r="C120" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D120">
         <v>506</v>
       </c>
       <c r="E120">
         <v>830</v>
       </c>
       <c r="F120">
         <v>883</v>
       </c>
       <c r="G120">
         <v>171</v>
       </c>
       <c r="H120">
         <v>234</v>
       </c>
       <c r="I120">
         <v>2624</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>2</v>
       </c>
       <c r="B121" t="s">
-        <v>235</v>
+        <v>117</v>
       </c>
       <c r="C121" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D121">
         <v>203</v>
       </c>
       <c r="E121">
         <v>514</v>
       </c>
       <c r="F121">
         <v>235</v>
       </c>
       <c r="G121">
         <v>49</v>
       </c>
       <c r="H121">
         <v>65</v>
       </c>
       <c r="I121">
         <v>1066</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>3</v>
       </c>
       <c r="B122" t="s">
-        <v>236</v>
+        <v>118</v>
       </c>
       <c r="C122" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D122">
         <v>43</v>
       </c>
       <c r="E122">
         <v>81</v>
       </c>
       <c r="F122">
         <v>71</v>
       </c>
       <c r="G122">
         <v>24</v>
       </c>
       <c r="H122">
         <v>17</v>
       </c>
       <c r="I122">
         <v>236</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>4</v>
       </c>
       <c r="B123" t="s">
-        <v>237</v>
+        <v>119</v>
       </c>
       <c r="C123" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D123">
         <v>72</v>
       </c>
       <c r="E123">
         <v>191</v>
       </c>
       <c r="F123">
         <v>85</v>
       </c>
       <c r="G123">
         <v>16</v>
       </c>
       <c r="H123">
         <v>37</v>
       </c>
       <c r="I123">
         <v>401</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>5</v>
       </c>
       <c r="B124" t="s">
-        <v>238</v>
+        <v>120</v>
       </c>
       <c r="C124" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D124">
         <v>42</v>
       </c>
       <c r="E124">
         <v>185</v>
       </c>
       <c r="F124">
         <v>58</v>
       </c>
       <c r="G124">
         <v>17</v>
       </c>
       <c r="H124">
         <v>19</v>
       </c>
       <c r="I124">
         <v>321</v>
       </c>
     </row>
     <row r="125"/>
     <row r="126">
       <c r="A126">
         <v>17</v>
       </c>
       <c r="B126" t="s">
         <v>22</v>
       </c>
       <c r="C126" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D126">
         <v>5552</v>
       </c>
       <c r="E126">
         <v>5191</v>
       </c>
       <c r="F126">
         <v>3923</v>
       </c>
       <c r="G126">
         <v>1116</v>
       </c>
       <c r="H126">
         <v>9750</v>
       </c>
       <c r="I126">
         <v>25532</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B127" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C127" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D127">
         <v>1675</v>
       </c>
       <c r="E127">
         <v>1274</v>
       </c>
       <c r="F127">
         <v>1191</v>
       </c>
       <c r="G127">
         <v>370</v>
       </c>
       <c r="H127">
         <v>1051</v>
       </c>
       <c r="I127">
         <v>5561</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1</v>
       </c>
       <c r="B128" t="s">
-        <v>239</v>
+        <v>121</v>
       </c>
       <c r="C128" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D128">
         <v>2077</v>
       </c>
       <c r="E128">
         <v>1334</v>
       </c>
       <c r="F128">
         <v>858</v>
       </c>
       <c r="G128">
         <v>298</v>
       </c>
       <c r="H128">
         <v>8150</v>
       </c>
       <c r="I128">
         <v>12717</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>2</v>
       </c>
       <c r="B129" t="s">
-        <v>240</v>
+        <v>122</v>
       </c>
       <c r="C129" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D129">
         <v>350</v>
       </c>
       <c r="E129">
         <v>378</v>
       </c>
       <c r="F129">
         <v>895</v>
       </c>
       <c r="G129">
         <v>136</v>
       </c>
       <c r="H129">
         <v>177</v>
       </c>
       <c r="I129">
         <v>1936</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>3</v>
       </c>
       <c r="B130" t="s">
-        <v>241</v>
+        <v>123</v>
       </c>
       <c r="C130" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D130">
         <v>327</v>
       </c>
       <c r="E130">
         <v>726</v>
       </c>
       <c r="F130">
         <v>254</v>
       </c>
       <c r="G130">
         <v>87</v>
       </c>
       <c r="H130">
         <v>73</v>
       </c>
       <c r="I130">
         <v>1467</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>4</v>
       </c>
       <c r="B131" t="s">
-        <v>242</v>
+        <v>124</v>
       </c>
       <c r="C131" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D131">
         <v>983</v>
       </c>
       <c r="E131">
         <v>1218</v>
       </c>
       <c r="F131">
         <v>568</v>
       </c>
       <c r="G131">
         <v>174</v>
       </c>
       <c r="H131">
         <v>227</v>
       </c>
       <c r="I131">
         <v>3170</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>5</v>
       </c>
       <c r="B132" t="s">
-        <v>243</v>
+        <v>125</v>
       </c>
       <c r="C132" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D132">
         <v>140</v>
       </c>
       <c r="E132">
         <v>261</v>
       </c>
       <c r="F132">
         <v>157</v>
       </c>
       <c r="G132">
         <v>51</v>
       </c>
       <c r="H132">
         <v>72</v>
       </c>
       <c r="I132">
         <v>681</v>
       </c>
     </row>
     <row r="133"/>
     <row r="134">
       <c r="A134">
         <v>24</v>
       </c>
       <c r="B134" t="s">
         <v>23</v>
       </c>
       <c r="C134" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D134">
         <v>966</v>
       </c>
       <c r="E134">
         <v>3794</v>
       </c>
       <c r="F134">
         <v>1031</v>
       </c>
       <c r="G134">
         <v>644</v>
       </c>
       <c r="H134">
         <v>580</v>
       </c>
       <c r="I134">
         <v>7015</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B135" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C135" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D135">
         <v>320</v>
       </c>
       <c r="E135">
         <v>1206</v>
       </c>
       <c r="F135">
         <v>180</v>
       </c>
       <c r="G135">
         <v>105</v>
       </c>
       <c r="H135">
         <v>215</v>
       </c>
       <c r="I135">
         <v>2026</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1</v>
       </c>
       <c r="B136" t="s">
-        <v>244</v>
+        <v>126</v>
       </c>
       <c r="C136" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D136">
         <v>447</v>
       </c>
       <c r="E136">
         <v>1801</v>
       </c>
       <c r="F136">
         <v>733</v>
       </c>
       <c r="G136">
         <v>456</v>
       </c>
       <c r="H136">
         <v>241</v>
       </c>
       <c r="I136">
         <v>3678</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>2</v>
       </c>
       <c r="B137" t="s">
-        <v>245</v>
+        <v>127</v>
       </c>
       <c r="C137" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D137">
         <v>56</v>
       </c>
       <c r="E137">
         <v>280</v>
       </c>
       <c r="F137">
         <v>39</v>
       </c>
       <c r="G137">
         <v>29</v>
       </c>
       <c r="H137">
         <v>39</v>
       </c>
       <c r="I137">
         <v>443</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>3</v>
       </c>
       <c r="B138" t="s">
-        <v>246</v>
+        <v>128</v>
       </c>
       <c r="C138" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D138">
         <v>78</v>
       </c>
       <c r="E138">
         <v>367</v>
       </c>
       <c r="F138">
         <v>33</v>
       </c>
       <c r="G138">
         <v>20</v>
       </c>
       <c r="H138">
         <v>45</v>
       </c>
       <c r="I138">
         <v>543</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>4</v>
       </c>
       <c r="B139" t="s">
-        <v>247</v>
+        <v>129</v>
       </c>
       <c r="C139" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D139">
         <v>65</v>
       </c>
       <c r="E139">
         <v>140</v>
       </c>
       <c r="F139">
         <v>46</v>
       </c>
       <c r="G139">
         <v>34</v>
       </c>
       <c r="H139">
         <v>40</v>
       </c>
       <c r="I139">
         <v>325</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2" t="s">
+        <v>130</v>
+      </c>
+      <c r="E2" t="s">
+        <v>131</v>
+      </c>
+      <c r="F2" t="s">
+        <v>132</v>
+      </c>
+      <c r="G2">
+        <v>2907</v>
+      </c>
+      <c r="H2">
+        <v>3971</v>
+      </c>
+      <c r="I2">
+        <v>4139</v>
+      </c>
+      <c r="J2">
+        <v>15810</v>
+      </c>
+      <c r="K2">
+        <v>13783</v>
+      </c>
+      <c r="L2">
+        <v>471</v>
+      </c>
+      <c r="M2">
+        <v>686</v>
+      </c>
+      <c r="N2">
+        <v>6157</v>
+      </c>
+      <c r="O2">
+        <v>99</v>
+      </c>
+      <c r="P2">
+        <v>233</v>
+      </c>
+      <c r="Q2">
+        <v>147</v>
+      </c>
+      <c r="R2">
+        <v>5294</v>
+      </c>
+      <c r="S2">
+        <v>195</v>
+      </c>
+      <c r="T2">
+        <v>3379</v>
+      </c>
+      <c r="U2">
+        <v>461</v>
+      </c>
+      <c r="V2">
+        <v>633</v>
+      </c>
+      <c r="W2">
+        <v>12715</v>
+      </c>
+      <c r="X2">
+        <v>134</v>
+      </c>
+      <c r="Y2">
+        <v>71214</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3" t="s">
+        <v>130</v>
+      </c>
+      <c r="E3" t="s">
+        <v>133</v>
+      </c>
+      <c r="F3" t="s">
+        <v>134</v>
+      </c>
+      <c r="G3">
+        <v>22092</v>
+      </c>
+      <c r="H3">
+        <v>49106</v>
+      </c>
+      <c r="I3">
+        <v>9689</v>
+      </c>
+      <c r="J3">
+        <v>81438</v>
+      </c>
+      <c r="K3">
+        <v>47266</v>
+      </c>
+      <c r="L3">
+        <v>1518</v>
+      </c>
+      <c r="M3">
+        <v>4500</v>
+      </c>
+      <c r="N3">
+        <v>20188</v>
+      </c>
+      <c r="O3">
+        <v>431</v>
+      </c>
+      <c r="P3">
+        <v>1247</v>
+      </c>
+      <c r="Q3">
+        <v>1090</v>
+      </c>
+      <c r="R3">
+        <v>33655</v>
+      </c>
+      <c r="S3">
+        <v>1340</v>
+      </c>
+      <c r="T3">
+        <v>10220</v>
+      </c>
+      <c r="U3">
+        <v>17693</v>
+      </c>
+      <c r="V3">
+        <v>2132</v>
+      </c>
+      <c r="W3">
+        <v>21969</v>
+      </c>
+      <c r="X3">
+        <v>1085</v>
+      </c>
+      <c r="Y3">
+        <v>326659</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4" t="s">
+        <v>130</v>
+      </c>
+      <c r="E4" t="s">
+        <v>135</v>
+      </c>
+      <c r="F4" t="s">
+        <v>136</v>
+      </c>
+      <c r="G4">
+        <v>8356</v>
+      </c>
+      <c r="H4">
+        <v>11163</v>
+      </c>
+      <c r="I4">
+        <v>11701</v>
+      </c>
+      <c r="J4">
+        <v>66992</v>
+      </c>
+      <c r="K4">
+        <v>17800</v>
+      </c>
+      <c r="L4">
+        <v>1094</v>
+      </c>
+      <c r="M4">
+        <v>1620</v>
+      </c>
+      <c r="N4">
+        <v>11770</v>
+      </c>
+      <c r="O4">
+        <v>124</v>
+      </c>
+      <c r="P4">
+        <v>559</v>
+      </c>
+      <c r="Q4">
+        <v>438</v>
+      </c>
+      <c r="R4">
+        <v>15559</v>
+      </c>
+      <c r="S4">
+        <v>660</v>
+      </c>
+      <c r="T4">
+        <v>4026</v>
+      </c>
+      <c r="U4">
+        <v>1403</v>
+      </c>
+      <c r="V4">
+        <v>1165</v>
+      </c>
+      <c r="W4">
+        <v>13837</v>
+      </c>
+      <c r="X4">
+        <v>647</v>
+      </c>
+      <c r="Y4">
+        <v>168914</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5" t="s">
+        <v>130</v>
+      </c>
+      <c r="E5" t="s">
+        <v>137</v>
+      </c>
+      <c r="F5" t="s">
+        <v>138</v>
+      </c>
+      <c r="G5">
+        <v>7404</v>
+      </c>
+      <c r="H5">
+        <v>8583</v>
+      </c>
+      <c r="I5">
+        <v>4959</v>
+      </c>
+      <c r="J5">
+        <v>22990</v>
+      </c>
+      <c r="K5">
+        <v>29705</v>
+      </c>
+      <c r="L5">
+        <v>862</v>
+      </c>
+      <c r="M5">
+        <v>1713</v>
+      </c>
+      <c r="N5">
+        <v>25930</v>
+      </c>
+      <c r="O5">
+        <v>154</v>
+      </c>
+      <c r="P5">
+        <v>265</v>
+      </c>
+      <c r="Q5">
+        <v>547</v>
+      </c>
+      <c r="R5">
+        <v>7299</v>
+      </c>
+      <c r="S5">
+        <v>623</v>
+      </c>
+      <c r="T5">
+        <v>4081</v>
+      </c>
+      <c r="U5">
+        <v>739</v>
+      </c>
+      <c r="V5">
+        <v>1094</v>
+      </c>
+      <c r="W5">
+        <v>3108</v>
+      </c>
+      <c r="X5">
+        <v>345</v>
+      </c>
+      <c r="Y5">
+        <v>120401</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>5</v>
+      </c>
+      <c r="B6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6" t="s">
+        <v>130</v>
+      </c>
+      <c r="E6" t="s">
+        <v>139</v>
+      </c>
+      <c r="F6" t="s">
+        <v>140</v>
+      </c>
+      <c r="G6">
+        <v>6185</v>
+      </c>
+      <c r="H6">
+        <v>9190</v>
+      </c>
+      <c r="I6">
+        <v>7046</v>
+      </c>
+      <c r="J6">
+        <v>16280</v>
+      </c>
+      <c r="K6">
+        <v>21287</v>
+      </c>
+      <c r="L6">
+        <v>667</v>
+      </c>
+      <c r="M6">
+        <v>2701</v>
+      </c>
+      <c r="N6">
+        <v>15754</v>
+      </c>
+      <c r="O6">
+        <v>92</v>
+      </c>
+      <c r="P6">
+        <v>419</v>
+      </c>
+      <c r="Q6">
+        <v>430</v>
+      </c>
+      <c r="R6">
+        <v>5559</v>
+      </c>
+      <c r="S6">
+        <v>381</v>
+      </c>
+      <c r="T6">
+        <v>55839</v>
+      </c>
+      <c r="U6">
+        <v>713</v>
+      </c>
+      <c r="V6">
+        <v>696</v>
+      </c>
+      <c r="W6">
+        <v>3941</v>
+      </c>
+      <c r="X6">
+        <v>424</v>
+      </c>
+      <c r="Y6">
+        <v>147604</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>6</v>
+      </c>
+      <c r="B7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" t="s">
+        <v>130</v>
+      </c>
+      <c r="E7" t="s">
+        <v>141</v>
+      </c>
+      <c r="F7" t="s">
+        <v>142</v>
+      </c>
+      <c r="G7">
+        <v>16330</v>
+      </c>
+      <c r="H7">
+        <v>6696</v>
+      </c>
+      <c r="I7">
+        <v>4735</v>
+      </c>
+      <c r="J7">
+        <v>40504</v>
+      </c>
+      <c r="K7">
+        <v>10335</v>
+      </c>
+      <c r="L7">
+        <v>389</v>
+      </c>
+      <c r="M7">
+        <v>1002</v>
+      </c>
+      <c r="N7">
+        <v>12579</v>
+      </c>
+      <c r="O7">
+        <v>111</v>
+      </c>
+      <c r="P7">
+        <v>187</v>
+      </c>
+      <c r="Q7">
+        <v>220</v>
+      </c>
+      <c r="R7">
+        <v>7187</v>
+      </c>
+      <c r="S7">
+        <v>266</v>
+      </c>
+      <c r="T7">
+        <v>3646</v>
+      </c>
+      <c r="U7">
+        <v>582</v>
+      </c>
+      <c r="V7">
+        <v>787</v>
+      </c>
+      <c r="W7">
+        <v>12188</v>
+      </c>
+      <c r="X7">
+        <v>792</v>
+      </c>
+      <c r="Y7">
+        <v>118536</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>7</v>
+      </c>
+      <c r="B8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" t="s">
+        <v>130</v>
+      </c>
+      <c r="E8" t="s">
+        <v>143</v>
+      </c>
+      <c r="F8" t="s">
+        <v>144</v>
+      </c>
+      <c r="G8">
+        <v>10163</v>
+      </c>
+      <c r="H8">
+        <v>16233</v>
+      </c>
+      <c r="I8">
+        <v>5496</v>
+      </c>
+      <c r="J8">
+        <v>25595</v>
+      </c>
+      <c r="K8">
+        <v>20279</v>
+      </c>
+      <c r="L8">
+        <v>1539</v>
+      </c>
+      <c r="M8">
+        <v>1270</v>
+      </c>
+      <c r="N8">
+        <v>18182</v>
+      </c>
+      <c r="O8">
+        <v>202</v>
+      </c>
+      <c r="P8">
+        <v>380</v>
+      </c>
+      <c r="Q8">
+        <v>450</v>
+      </c>
+      <c r="R8">
+        <v>16857</v>
+      </c>
+      <c r="S8">
+        <v>425</v>
+      </c>
+      <c r="T8">
+        <v>5460</v>
+      </c>
+      <c r="U8">
+        <v>1716</v>
+      </c>
+      <c r="V8">
+        <v>1537</v>
+      </c>
+      <c r="W8">
+        <v>7570</v>
+      </c>
+      <c r="X8">
+        <v>605</v>
+      </c>
+      <c r="Y8">
+        <v>133959</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>8</v>
+      </c>
+      <c r="B9" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" t="s">
+        <v>130</v>
+      </c>
+      <c r="E9" t="s">
+        <v>145</v>
+      </c>
+      <c r="F9" t="s">
+        <v>146</v>
+      </c>
+      <c r="G9">
+        <v>5250</v>
+      </c>
+      <c r="H9">
+        <v>7255</v>
+      </c>
+      <c r="I9">
+        <v>7564</v>
+      </c>
+      <c r="J9">
+        <v>64019</v>
+      </c>
+      <c r="K9">
+        <v>8137</v>
+      </c>
+      <c r="L9">
+        <v>234</v>
+      </c>
+      <c r="M9">
+        <v>555</v>
+      </c>
+      <c r="N9">
+        <v>6663</v>
+      </c>
+      <c r="O9">
+        <v>80</v>
+      </c>
+      <c r="P9">
+        <v>426</v>
+      </c>
+      <c r="Q9">
+        <v>195</v>
+      </c>
+      <c r="R9">
+        <v>3192</v>
+      </c>
+      <c r="S9">
+        <v>210</v>
+      </c>
+      <c r="T9">
+        <v>3328</v>
+      </c>
+      <c r="U9">
+        <v>461</v>
+      </c>
+      <c r="V9">
+        <v>652</v>
+      </c>
+      <c r="W9">
+        <v>1574</v>
+      </c>
+      <c r="X9">
+        <v>553</v>
+      </c>
+      <c r="Y9">
+        <v>110348</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" t="s">
+        <v>38</v>
+      </c>
+      <c r="G10">
+        <v>78687</v>
+      </c>
+      <c r="H10">
+        <v>112197</v>
+      </c>
+      <c r="I10">
+        <v>55329</v>
+      </c>
+      <c r="J10">
+        <v>333628</v>
+      </c>
+      <c r="K10">
+        <v>168592</v>
+      </c>
+      <c r="L10">
+        <v>6774</v>
+      </c>
+      <c r="M10">
+        <v>14047</v>
+      </c>
+      <c r="N10">
+        <v>117223</v>
+      </c>
+      <c r="O10">
+        <v>1293</v>
+      </c>
+      <c r="P10">
+        <v>3716</v>
+      </c>
+      <c r="Q10">
+        <v>3517</v>
+      </c>
+      <c r="R10">
+        <v>94602</v>
+      </c>
+      <c r="S10">
+        <v>4100</v>
+      </c>
+      <c r="T10">
+        <v>89979</v>
+      </c>
+      <c r="U10">
+        <v>23768</v>
+      </c>
+      <c r="V10">
+        <v>8696</v>
+      </c>
+      <c r="W10">
+        <v>76902</v>
+      </c>
+      <c r="X10">
+        <v>4585</v>
+      </c>
+      <c r="Y10">
+        <v>1197635</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2">
+        <v>2907</v>
+      </c>
+      <c r="E2">
+        <v>22092</v>
+      </c>
+      <c r="F2">
+        <v>8356</v>
+      </c>
+      <c r="G2">
+        <v>7404</v>
+      </c>
+      <c r="H2">
+        <v>6185</v>
+      </c>
+      <c r="I2">
+        <v>16330</v>
+      </c>
+      <c r="J2">
+        <v>10163</v>
+      </c>
+      <c r="K2">
+        <v>5250</v>
+      </c>
+      <c r="L2">
+        <v>78687</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D3">
+        <v>903</v>
+      </c>
+      <c r="E3">
+        <v>8661</v>
+      </c>
+      <c r="F3">
+        <v>4012</v>
+      </c>
+      <c r="G3">
+        <v>3165</v>
+      </c>
+      <c r="H3">
+        <v>2481</v>
+      </c>
+      <c r="I3">
+        <v>5349</v>
+      </c>
+      <c r="J3">
+        <v>3786</v>
+      </c>
+      <c r="K3">
+        <v>2238</v>
+      </c>
+      <c r="L3">
+        <v>30595</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>147</v>
+      </c>
+      <c r="C4" t="s">
+        <v>45</v>
+      </c>
+      <c r="D4">
+        <v>765</v>
+      </c>
+      <c r="E4">
+        <v>3359</v>
+      </c>
+      <c r="F4">
+        <v>1567</v>
+      </c>
+      <c r="G4">
+        <v>1655</v>
+      </c>
+      <c r="H4">
+        <v>861</v>
+      </c>
+      <c r="I4">
+        <v>7757</v>
+      </c>
+      <c r="J4">
+        <v>2429</v>
+      </c>
+      <c r="K4">
+        <v>986</v>
+      </c>
+      <c r="L4">
+        <v>19379</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>148</v>
+      </c>
+      <c r="C5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D5">
+        <v>445</v>
+      </c>
+      <c r="E5">
+        <v>4193</v>
+      </c>
+      <c r="F5">
+        <v>1019</v>
+      </c>
+      <c r="G5">
+        <v>1119</v>
+      </c>
+      <c r="H5">
+        <v>1978</v>
+      </c>
+      <c r="I5">
+        <v>1234</v>
+      </c>
+      <c r="J5">
+        <v>1557</v>
+      </c>
+      <c r="K5">
+        <v>692</v>
+      </c>
+      <c r="L5">
+        <v>12237</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>149</v>
+      </c>
+      <c r="C6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D6">
+        <v>207</v>
+      </c>
+      <c r="E6">
+        <v>1078</v>
+      </c>
+      <c r="F6">
+        <v>645</v>
+      </c>
+      <c r="G6">
+        <v>444</v>
+      </c>
+      <c r="H6">
+        <v>316</v>
+      </c>
+      <c r="I6">
+        <v>768</v>
+      </c>
+      <c r="J6">
+        <v>1092</v>
+      </c>
+      <c r="K6">
+        <v>549</v>
+      </c>
+      <c r="L6">
+        <v>5099</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>150</v>
+      </c>
+      <c r="C7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D7">
+        <v>351</v>
+      </c>
+      <c r="E7">
+        <v>1864</v>
+      </c>
+      <c r="F7">
+        <v>589</v>
+      </c>
+      <c r="G7">
+        <v>797</v>
+      </c>
+      <c r="H7">
+        <v>366</v>
+      </c>
+      <c r="I7">
+        <v>722</v>
+      </c>
+      <c r="J7">
+        <v>741</v>
+      </c>
+      <c r="K7">
+        <v>562</v>
+      </c>
+      <c r="L7">
+        <v>5992</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>151</v>
+      </c>
+      <c r="C8" t="s">
+        <v>45</v>
+      </c>
+      <c r="D8">
+        <v>179</v>
+      </c>
+      <c r="E8">
+        <v>2630</v>
+      </c>
+      <c r="F8">
+        <v>334</v>
+      </c>
+      <c r="G8">
+        <v>134</v>
+      </c>
+      <c r="H8">
+        <v>102</v>
+      </c>
+      <c r="I8">
+        <v>310</v>
+      </c>
+      <c r="J8">
+        <v>365</v>
+      </c>
+      <c r="K8">
+        <v>121</v>
+      </c>
+      <c r="L8">
+        <v>4175</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>152</v>
+      </c>
+      <c r="C9" t="s">
+        <v>45</v>
+      </c>
+      <c r="D9">
+        <v>57</v>
+      </c>
+      <c r="E9">
+        <v>307</v>
+      </c>
+      <c r="F9">
+        <v>190</v>
+      </c>
+      <c r="G9">
+        <v>90</v>
+      </c>
+      <c r="H9">
+        <v>81</v>
+      </c>
+      <c r="I9">
+        <v>190</v>
+      </c>
+      <c r="J9">
+        <v>193</v>
+      </c>
+      <c r="K9">
+        <v>102</v>
+      </c>
+      <c r="L9">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11">
+        <v>3971</v>
+      </c>
+      <c r="E11">
+        <v>49106</v>
+      </c>
+      <c r="F11">
+        <v>11163</v>
+      </c>
+      <c r="G11">
+        <v>8583</v>
+      </c>
+      <c r="H11">
+        <v>9190</v>
+      </c>
+      <c r="I11">
+        <v>6696</v>
+      </c>
+      <c r="J11">
+        <v>16233</v>
+      </c>
+      <c r="K11">
+        <v>7255</v>
+      </c>
+      <c r="L11">
+        <v>112197</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12">
+        <v>1335</v>
+      </c>
+      <c r="E12">
+        <v>10006</v>
+      </c>
+      <c r="F12">
+        <v>4436</v>
+      </c>
+      <c r="G12">
+        <v>3199</v>
+      </c>
+      <c r="H12">
+        <v>3648</v>
+      </c>
+      <c r="I12">
+        <v>2323</v>
+      </c>
+      <c r="J12">
+        <v>5471</v>
+      </c>
+      <c r="K12">
+        <v>2495</v>
+      </c>
+      <c r="L12">
+        <v>32913</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>153</v>
+      </c>
+      <c r="C13" t="s">
+        <v>45</v>
+      </c>
+      <c r="D13">
+        <v>1125</v>
+      </c>
+      <c r="E13">
+        <v>4610</v>
+      </c>
+      <c r="F13">
+        <v>2649</v>
+      </c>
+      <c r="G13">
+        <v>2343</v>
+      </c>
+      <c r="H13">
+        <v>1482</v>
+      </c>
+      <c r="I13">
+        <v>1675</v>
+      </c>
+      <c r="J13">
+        <v>3638</v>
+      </c>
+      <c r="K13">
+        <v>2434</v>
+      </c>
+      <c r="L13">
+        <v>19956</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>154</v>
+      </c>
+      <c r="C14" t="s">
+        <v>45</v>
+      </c>
+      <c r="D14">
+        <v>720</v>
+      </c>
+      <c r="E14">
+        <v>30424</v>
+      </c>
+      <c r="F14">
+        <v>1666</v>
+      </c>
+      <c r="G14">
+        <v>1499</v>
+      </c>
+      <c r="H14">
+        <v>1773</v>
+      </c>
+      <c r="I14">
+        <v>1185</v>
+      </c>
+      <c r="J14">
+        <v>4155</v>
+      </c>
+      <c r="K14">
+        <v>1155</v>
+      </c>
+      <c r="L14">
+        <v>42577</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>155</v>
+      </c>
+      <c r="C15" t="s">
+        <v>45</v>
+      </c>
+      <c r="D15">
+        <v>273</v>
+      </c>
+      <c r="E15">
+        <v>1587</v>
+      </c>
+      <c r="F15">
+        <v>894</v>
+      </c>
+      <c r="G15">
+        <v>705</v>
+      </c>
+      <c r="H15">
+        <v>763</v>
+      </c>
+      <c r="I15">
+        <v>892</v>
+      </c>
+      <c r="J15">
+        <v>1280</v>
+      </c>
+      <c r="K15">
+        <v>560</v>
+      </c>
+      <c r="L15">
+        <v>6954</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>156</v>
+      </c>
+      <c r="C16" t="s">
+        <v>45</v>
+      </c>
+      <c r="D16">
+        <v>115</v>
+      </c>
+      <c r="E16">
+        <v>827</v>
+      </c>
+      <c r="F16">
+        <v>398</v>
+      </c>
+      <c r="G16">
+        <v>241</v>
+      </c>
+      <c r="H16">
+        <v>608</v>
+      </c>
+      <c r="I16">
+        <v>159</v>
+      </c>
+      <c r="J16">
+        <v>551</v>
+      </c>
+      <c r="K16">
+        <v>179</v>
+      </c>
+      <c r="L16">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>5</v>
+      </c>
+      <c r="B17" t="s">
+        <v>157</v>
+      </c>
+      <c r="C17" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17">
+        <v>290</v>
+      </c>
+      <c r="E17">
+        <v>1339</v>
+      </c>
+      <c r="F17">
+        <v>854</v>
+      </c>
+      <c r="G17">
+        <v>496</v>
+      </c>
+      <c r="H17">
+        <v>768</v>
+      </c>
+      <c r="I17">
+        <v>353</v>
+      </c>
+      <c r="J17">
+        <v>676</v>
+      </c>
+      <c r="K17">
+        <v>336</v>
+      </c>
+      <c r="L17">
+        <v>5112</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>6</v>
+      </c>
+      <c r="B18" t="s">
+        <v>158</v>
+      </c>
+      <c r="C18" t="s">
+        <v>45</v>
+      </c>
+      <c r="D18">
+        <v>113</v>
+      </c>
+      <c r="E18">
+        <v>313</v>
+      </c>
+      <c r="F18">
+        <v>266</v>
+      </c>
+      <c r="G18">
+        <v>100</v>
+      </c>
+      <c r="H18">
+        <v>148</v>
+      </c>
+      <c r="I18">
+        <v>109</v>
+      </c>
+      <c r="J18">
+        <v>462</v>
+      </c>
+      <c r="K18">
+        <v>96</v>
+      </c>
+      <c r="L18">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20">
+        <v>4139</v>
+      </c>
+      <c r="E20">
+        <v>9689</v>
+      </c>
+      <c r="F20">
+        <v>11701</v>
+      </c>
+      <c r="G20">
+        <v>4959</v>
+      </c>
+      <c r="H20">
+        <v>7046</v>
+      </c>
+      <c r="I20">
+        <v>4735</v>
+      </c>
+      <c r="J20">
+        <v>5496</v>
+      </c>
+      <c r="K20">
+        <v>7564</v>
+      </c>
+      <c r="L20">
+        <v>55329</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B21" t="s">
+        <v>37</v>
+      </c>
+      <c r="C21" t="s">
+        <v>43</v>
+      </c>
+      <c r="D21">
+        <v>762</v>
+      </c>
+      <c r="E21">
+        <v>3431</v>
+      </c>
+      <c r="F21">
+        <v>3340</v>
+      </c>
+      <c r="G21">
+        <v>1623</v>
+      </c>
+      <c r="H21">
+        <v>1799</v>
+      </c>
+      <c r="I21">
+        <v>1105</v>
+      </c>
+      <c r="J21">
+        <v>1964</v>
+      </c>
+      <c r="K21">
+        <v>1393</v>
+      </c>
+      <c r="L21">
+        <v>15417</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>159</v>
+      </c>
+      <c r="C22" t="s">
+        <v>45</v>
+      </c>
+      <c r="D22">
+        <v>1185</v>
+      </c>
+      <c r="E22">
+        <v>2929</v>
+      </c>
+      <c r="F22">
+        <v>3734</v>
+      </c>
+      <c r="G22">
+        <v>1652</v>
+      </c>
+      <c r="H22">
+        <v>3996</v>
+      </c>
+      <c r="I22">
+        <v>2480</v>
+      </c>
+      <c r="J22">
+        <v>1676</v>
+      </c>
+      <c r="K22">
+        <v>4261</v>
+      </c>
+      <c r="L22">
+        <v>21913</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>160</v>
+      </c>
+      <c r="C23" t="s">
+        <v>45</v>
+      </c>
+      <c r="D23">
+        <v>271</v>
+      </c>
+      <c r="E23">
+        <v>751</v>
+      </c>
+      <c r="F23">
+        <v>856</v>
+      </c>
+      <c r="G23">
+        <v>597</v>
+      </c>
+      <c r="H23">
+        <v>432</v>
+      </c>
+      <c r="I23">
+        <v>431</v>
+      </c>
+      <c r="J23">
+        <v>549</v>
+      </c>
+      <c r="K23">
+        <v>579</v>
+      </c>
+      <c r="L23">
+        <v>4466</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>161</v>
+      </c>
+      <c r="C24" t="s">
+        <v>45</v>
+      </c>
+      <c r="D24">
+        <v>1536</v>
+      </c>
+      <c r="E24">
+        <v>1747</v>
+      </c>
+      <c r="F24">
+        <v>2791</v>
+      </c>
+      <c r="G24">
+        <v>480</v>
+      </c>
+      <c r="H24">
+        <v>417</v>
+      </c>
+      <c r="I24">
+        <v>425</v>
+      </c>
+      <c r="J24">
+        <v>721</v>
+      </c>
+      <c r="K24">
+        <v>307</v>
+      </c>
+      <c r="L24">
+        <v>8424</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>162</v>
+      </c>
+      <c r="C25" t="s">
+        <v>45</v>
+      </c>
+      <c r="D25">
+        <v>249</v>
+      </c>
+      <c r="E25">
+        <v>507</v>
+      </c>
+      <c r="F25">
+        <v>679</v>
+      </c>
+      <c r="G25">
+        <v>332</v>
+      </c>
+      <c r="H25">
+        <v>173</v>
+      </c>
+      <c r="I25">
+        <v>181</v>
+      </c>
+      <c r="J25">
+        <v>354</v>
+      </c>
+      <c r="K25">
+        <v>859</v>
+      </c>
+      <c r="L25">
+        <v>3334</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>163</v>
+      </c>
+      <c r="C26" t="s">
+        <v>45</v>
+      </c>
+      <c r="D26">
+        <v>47</v>
+      </c>
+      <c r="E26">
+        <v>126</v>
+      </c>
+      <c r="F26">
+        <v>108</v>
+      </c>
+      <c r="G26">
+        <v>76</v>
+      </c>
+      <c r="H26">
+        <v>80</v>
+      </c>
+      <c r="I26">
+        <v>49</v>
+      </c>
+      <c r="J26">
+        <v>84</v>
+      </c>
+      <c r="K26">
+        <v>122</v>
+      </c>
+      <c r="L26">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>6</v>
+      </c>
+      <c r="B27" t="s">
+        <v>164</v>
+      </c>
+      <c r="C27" t="s">
+        <v>45</v>
+      </c>
+      <c r="D27">
+        <v>89</v>
+      </c>
+      <c r="E27">
+        <v>198</v>
+      </c>
+      <c r="F27">
+        <v>193</v>
+      </c>
+      <c r="G27">
+        <v>199</v>
+      </c>
+      <c r="H27">
+        <v>149</v>
+      </c>
+      <c r="I27">
+        <v>64</v>
+      </c>
+      <c r="J27">
+        <v>148</v>
+      </c>
+      <c r="K27">
+        <v>43</v>
+      </c>
+      <c r="L27">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="28"/>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29">
+        <v>15810</v>
+      </c>
+      <c r="E29">
+        <v>81438</v>
+      </c>
+      <c r="F29">
+        <v>66992</v>
+      </c>
+      <c r="G29">
+        <v>22990</v>
+      </c>
+      <c r="H29">
+        <v>16280</v>
+      </c>
+      <c r="I29">
+        <v>40504</v>
+      </c>
+      <c r="J29">
+        <v>25595</v>
+      </c>
+      <c r="K29">
+        <v>64019</v>
+      </c>
+      <c r="L29">
+        <v>333628</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>37</v>
+      </c>
+      <c r="B30" t="s">
+        <v>37</v>
+      </c>
+      <c r="C30" t="s">
+        <v>43</v>
+      </c>
+      <c r="D30">
+        <v>1183</v>
+      </c>
+      <c r="E30">
+        <v>12386</v>
+      </c>
+      <c r="F30">
+        <v>10903</v>
+      </c>
+      <c r="G30">
+        <v>2568</v>
+      </c>
+      <c r="H30">
+        <v>3125</v>
+      </c>
+      <c r="I30">
+        <v>5202</v>
+      </c>
+      <c r="J30">
+        <v>4208</v>
+      </c>
+      <c r="K30">
+        <v>6353</v>
+      </c>
+      <c r="L30">
+        <v>45928</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>165</v>
+      </c>
+      <c r="C31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D31">
+        <v>9411</v>
+      </c>
+      <c r="E31">
+        <v>23405</v>
+      </c>
+      <c r="F31">
+        <v>33832</v>
+      </c>
+      <c r="G31">
+        <v>7236</v>
+      </c>
+      <c r="H31">
+        <v>7549</v>
+      </c>
+      <c r="I31">
+        <v>17230</v>
+      </c>
+      <c r="J31">
+        <v>11686</v>
+      </c>
+      <c r="K31">
+        <v>51636</v>
+      </c>
+      <c r="L31">
+        <v>161985</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>166</v>
+      </c>
+      <c r="C32" t="s">
+        <v>45</v>
+      </c>
+      <c r="D32">
+        <v>4582</v>
+      </c>
+      <c r="E32">
+        <v>40427</v>
+      </c>
+      <c r="F32">
+        <v>18191</v>
+      </c>
+      <c r="G32">
+        <v>12411</v>
+      </c>
+      <c r="H32">
+        <v>4249</v>
+      </c>
+      <c r="I32">
+        <v>15386</v>
+      </c>
+      <c r="J32">
+        <v>7024</v>
+      </c>
+      <c r="K32">
+        <v>4454</v>
+      </c>
+      <c r="L32">
+        <v>106724</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>3</v>
+      </c>
+      <c r="B33" t="s">
+        <v>167</v>
+      </c>
+      <c r="C33" t="s">
+        <v>45</v>
+      </c>
+      <c r="D33">
+        <v>252</v>
+      </c>
+      <c r="E33">
+        <v>1713</v>
+      </c>
+      <c r="F33">
+        <v>1494</v>
+      </c>
+      <c r="G33">
+        <v>308</v>
+      </c>
+      <c r="H33">
+        <v>785</v>
+      </c>
+      <c r="I33">
+        <v>1022</v>
+      </c>
+      <c r="J33">
+        <v>1333</v>
+      </c>
+      <c r="K33">
+        <v>616</v>
+      </c>
+      <c r="L33">
+        <v>7523</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>168</v>
+      </c>
+      <c r="C34" t="s">
+        <v>45</v>
+      </c>
+      <c r="D34">
+        <v>163</v>
+      </c>
+      <c r="E34">
+        <v>974</v>
+      </c>
+      <c r="F34">
+        <v>1088</v>
+      </c>
+      <c r="G34">
+        <v>189</v>
+      </c>
+      <c r="H34">
+        <v>257</v>
+      </c>
+      <c r="I34">
+        <v>1049</v>
+      </c>
+      <c r="J34">
+        <v>639</v>
+      </c>
+      <c r="K34">
+        <v>411</v>
+      </c>
+      <c r="L34">
+        <v>4770</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>5</v>
+      </c>
+      <c r="B35" t="s">
+        <v>169</v>
+      </c>
+      <c r="C35" t="s">
+        <v>45</v>
+      </c>
+      <c r="D35">
+        <v>131</v>
+      </c>
+      <c r="E35">
+        <v>1952</v>
+      </c>
+      <c r="F35">
+        <v>1068</v>
+      </c>
+      <c r="G35">
+        <v>203</v>
+      </c>
+      <c r="H35">
+        <v>216</v>
+      </c>
+      <c r="I35">
+        <v>354</v>
+      </c>
+      <c r="J35">
+        <v>382</v>
+      </c>
+      <c r="K35">
+        <v>420</v>
+      </c>
+      <c r="L35">
+        <v>4726</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>6</v>
+      </c>
+      <c r="B36" t="s">
+        <v>170</v>
+      </c>
+      <c r="C36" t="s">
+        <v>45</v>
+      </c>
+      <c r="D36">
+        <v>88</v>
+      </c>
+      <c r="E36">
+        <v>581</v>
+      </c>
+      <c r="F36">
+        <v>416</v>
+      </c>
+      <c r="G36">
+        <v>75</v>
+      </c>
+      <c r="H36">
+        <v>99</v>
+      </c>
+      <c r="I36">
+        <v>261</v>
+      </c>
+      <c r="J36">
+        <v>323</v>
+      </c>
+      <c r="K36">
+        <v>129</v>
+      </c>
+      <c r="L36">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" t="s">
+        <v>42</v>
+      </c>
+      <c r="D38">
+        <v>13783</v>
+      </c>
+      <c r="E38">
+        <v>47266</v>
+      </c>
+      <c r="F38">
+        <v>17800</v>
+      </c>
+      <c r="G38">
+        <v>29705</v>
+      </c>
+      <c r="H38">
+        <v>21287</v>
+      </c>
+      <c r="I38">
+        <v>10335</v>
+      </c>
+      <c r="J38">
+        <v>20279</v>
+      </c>
+      <c r="K38">
+        <v>8137</v>
+      </c>
+      <c r="L38">
+        <v>168592</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>37</v>
+      </c>
+      <c r="B39" t="s">
+        <v>37</v>
+      </c>
+      <c r="C39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D39">
+        <v>1375</v>
+      </c>
+      <c r="E39">
+        <v>8282</v>
+      </c>
+      <c r="F39">
+        <v>3541</v>
+      </c>
+      <c r="G39">
+        <v>3604</v>
+      </c>
+      <c r="H39">
+        <v>2823</v>
+      </c>
+      <c r="I39">
+        <v>1851</v>
+      </c>
+      <c r="J39">
+        <v>4132</v>
+      </c>
+      <c r="K39">
+        <v>1203</v>
+      </c>
+      <c r="L39">
+        <v>26811</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>171</v>
+      </c>
+      <c r="C40" t="s">
+        <v>45</v>
+      </c>
+      <c r="D40">
+        <v>3220</v>
+      </c>
+      <c r="E40">
+        <v>24596</v>
+      </c>
+      <c r="F40">
+        <v>5215</v>
+      </c>
+      <c r="G40">
+        <v>13143</v>
+      </c>
+      <c r="H40">
+        <v>3704</v>
+      </c>
+      <c r="I40">
+        <v>1742</v>
+      </c>
+      <c r="J40">
+        <v>2610</v>
+      </c>
+      <c r="K40">
+        <v>1002</v>
+      </c>
+      <c r="L40">
+        <v>55232</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>172</v>
+      </c>
+      <c r="C41" t="s">
+        <v>45</v>
+      </c>
+      <c r="D41">
+        <v>671</v>
+      </c>
+      <c r="E41">
+        <v>1832</v>
+      </c>
+      <c r="F41">
+        <v>758</v>
+      </c>
+      <c r="G41">
+        <v>863</v>
+      </c>
+      <c r="H41">
+        <v>559</v>
+      </c>
+      <c r="I41">
+        <v>478</v>
+      </c>
+      <c r="J41">
+        <v>1328</v>
+      </c>
+      <c r="K41">
+        <v>399</v>
+      </c>
+      <c r="L41">
+        <v>6888</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>173</v>
+      </c>
+      <c r="C42" t="s">
+        <v>45</v>
+      </c>
+      <c r="D42">
+        <v>471</v>
+      </c>
+      <c r="E42">
+        <v>2903</v>
+      </c>
+      <c r="F42">
+        <v>638</v>
+      </c>
+      <c r="G42">
+        <v>827</v>
+      </c>
+      <c r="H42">
+        <v>523</v>
+      </c>
+      <c r="I42">
+        <v>565</v>
+      </c>
+      <c r="J42">
+        <v>1102</v>
+      </c>
+      <c r="K42">
+        <v>323</v>
+      </c>
+      <c r="L42">
+        <v>7352</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>174</v>
+      </c>
+      <c r="C43" t="s">
+        <v>45</v>
+      </c>
+      <c r="D43">
+        <v>324</v>
+      </c>
+      <c r="E43">
+        <v>951</v>
+      </c>
+      <c r="F43">
+        <v>356</v>
+      </c>
+      <c r="G43">
+        <v>299</v>
+      </c>
+      <c r="H43">
+        <v>267</v>
+      </c>
+      <c r="I43">
+        <v>189</v>
+      </c>
+      <c r="J43">
+        <v>542</v>
+      </c>
+      <c r="K43">
+        <v>109</v>
+      </c>
+      <c r="L43">
+        <v>3037</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>175</v>
+      </c>
+      <c r="C44" t="s">
+        <v>45</v>
+      </c>
+      <c r="D44">
+        <v>7404</v>
+      </c>
+      <c r="E44">
+        <v>7954</v>
+      </c>
+      <c r="F44">
+        <v>6818</v>
+      </c>
+      <c r="G44">
+        <v>10803</v>
+      </c>
+      <c r="H44">
+        <v>13197</v>
+      </c>
+      <c r="I44">
+        <v>5285</v>
+      </c>
+      <c r="J44">
+        <v>10259</v>
+      </c>
+      <c r="K44">
+        <v>5024</v>
+      </c>
+      <c r="L44">
+        <v>66744</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>176</v>
+      </c>
+      <c r="C45" t="s">
+        <v>45</v>
+      </c>
+      <c r="D45">
+        <v>318</v>
+      </c>
+      <c r="E45">
+        <v>748</v>
+      </c>
+      <c r="F45">
+        <v>474</v>
+      </c>
+      <c r="G45">
+        <v>166</v>
+      </c>
+      <c r="H45">
+        <v>214</v>
+      </c>
+      <c r="I45">
+        <v>225</v>
+      </c>
+      <c r="J45">
+        <v>306</v>
+      </c>
+      <c r="K45">
+        <v>77</v>
+      </c>
+      <c r="L45">
+        <v>2528</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>6</v>
+      </c>
+      <c r="B47" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47">
+        <v>471</v>
+      </c>
+      <c r="E47">
+        <v>1518</v>
+      </c>
+      <c r="F47">
+        <v>1094</v>
+      </c>
+      <c r="G47">
+        <v>862</v>
+      </c>
+      <c r="H47">
+        <v>667</v>
+      </c>
+      <c r="I47">
+        <v>389</v>
+      </c>
+      <c r="J47">
+        <v>1539</v>
+      </c>
+      <c r="K47">
+        <v>234</v>
+      </c>
+      <c r="L47">
+        <v>6774</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>37</v>
+      </c>
+      <c r="B48" t="s">
+        <v>37</v>
+      </c>
+      <c r="C48" t="s">
+        <v>43</v>
+      </c>
+      <c r="D48">
+        <v>119</v>
+      </c>
+      <c r="E48">
+        <v>593</v>
+      </c>
+      <c r="F48">
+        <v>414</v>
+      </c>
+      <c r="G48">
+        <v>214</v>
+      </c>
+      <c r="H48">
+        <v>238</v>
+      </c>
+      <c r="I48">
+        <v>140</v>
+      </c>
+      <c r="J48">
+        <v>379</v>
+      </c>
+      <c r="K48">
+        <v>67</v>
+      </c>
+      <c r="L48">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>177</v>
+      </c>
+      <c r="C49" t="s">
+        <v>45</v>
+      </c>
+      <c r="D49">
+        <v>106</v>
+      </c>
+      <c r="E49">
+        <v>327</v>
+      </c>
+      <c r="F49">
+        <v>279</v>
+      </c>
+      <c r="G49">
+        <v>404</v>
+      </c>
+      <c r="H49">
+        <v>146</v>
+      </c>
+      <c r="I49">
+        <v>90</v>
+      </c>
+      <c r="J49">
+        <v>348</v>
+      </c>
+      <c r="K49">
+        <v>58</v>
+      </c>
+      <c r="L49">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>2</v>
+      </c>
+      <c r="B50" t="s">
+        <v>178</v>
+      </c>
+      <c r="C50" t="s">
+        <v>45</v>
+      </c>
+      <c r="D50">
+        <v>42</v>
+      </c>
+      <c r="E50">
+        <v>158</v>
+      </c>
+      <c r="F50">
+        <v>111</v>
+      </c>
+      <c r="G50">
+        <v>89</v>
+      </c>
+      <c r="H50">
+        <v>75</v>
+      </c>
+      <c r="I50">
+        <v>44</v>
+      </c>
+      <c r="J50">
+        <v>175</v>
+      </c>
+      <c r="K50">
+        <v>29</v>
+      </c>
+      <c r="L50">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>3</v>
+      </c>
+      <c r="B51" t="s">
+        <v>179</v>
+      </c>
+      <c r="C51" t="s">
+        <v>45</v>
+      </c>
+      <c r="D51">
+        <v>44</v>
+      </c>
+      <c r="E51">
+        <v>164</v>
+      </c>
+      <c r="F51">
+        <v>101</v>
+      </c>
+      <c r="G51">
+        <v>62</v>
+      </c>
+      <c r="H51">
+        <v>61</v>
+      </c>
+      <c r="I51">
+        <v>32</v>
+      </c>
+      <c r="J51">
+        <v>166</v>
+      </c>
+      <c r="K51">
+        <v>19</v>
+      </c>
+      <c r="L51">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>4</v>
+      </c>
+      <c r="B52" t="s">
+        <v>180</v>
+      </c>
+      <c r="C52" t="s">
+        <v>45</v>
+      </c>
+      <c r="D52">
+        <v>136</v>
+      </c>
+      <c r="E52">
+        <v>172</v>
+      </c>
+      <c r="F52">
+        <v>132</v>
+      </c>
+      <c r="G52">
+        <v>62</v>
+      </c>
+      <c r="H52">
+        <v>82</v>
+      </c>
+      <c r="I52">
+        <v>58</v>
+      </c>
+      <c r="J52">
+        <v>392</v>
+      </c>
+      <c r="K52">
+        <v>43</v>
+      </c>
+      <c r="L52">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>5</v>
+      </c>
+      <c r="B53" t="s">
+        <v>181</v>
+      </c>
+      <c r="C53" t="s">
+        <v>45</v>
+      </c>
+      <c r="D53">
+        <v>9</v>
+      </c>
+      <c r="E53">
+        <v>50</v>
+      </c>
+      <c r="F53">
+        <v>29</v>
+      </c>
+      <c r="G53">
+        <v>17</v>
+      </c>
+      <c r="H53">
+        <v>51</v>
+      </c>
+      <c r="I53">
+        <v>13</v>
+      </c>
+      <c r="J53">
+        <v>39</v>
+      </c>
+      <c r="K53">
+        <v>9</v>
+      </c>
+      <c r="L53">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>6</v>
+      </c>
+      <c r="B54" t="s">
+        <v>182</v>
+      </c>
+      <c r="C54" t="s">
+        <v>45</v>
+      </c>
+      <c r="D54">
+        <v>15</v>
+      </c>
+      <c r="E54">
+        <v>54</v>
+      </c>
+      <c r="F54">
+        <v>28</v>
+      </c>
+      <c r="G54">
+        <v>14</v>
+      </c>
+      <c r="H54">
+        <v>14</v>
+      </c>
+      <c r="I54">
+        <v>12</v>
+      </c>
+      <c r="J54">
+        <v>40</v>
+      </c>
+      <c r="K54">
+        <v>9</v>
+      </c>
+      <c r="L54">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>42</v>
+      </c>
+      <c r="D56">
+        <v>686</v>
+      </c>
+      <c r="E56">
+        <v>4500</v>
+      </c>
+      <c r="F56">
+        <v>1620</v>
+      </c>
+      <c r="G56">
+        <v>1713</v>
+      </c>
+      <c r="H56">
+        <v>2701</v>
+      </c>
+      <c r="I56">
+        <v>1002</v>
+      </c>
+      <c r="J56">
+        <v>1270</v>
+      </c>
+      <c r="K56">
+        <v>555</v>
+      </c>
+      <c r="L56">
+        <v>14047</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>37</v>
+      </c>
+      <c r="B57" t="s">
+        <v>37</v>
+      </c>
+      <c r="C57" t="s">
+        <v>43</v>
+      </c>
+      <c r="D57">
+        <v>239</v>
+      </c>
+      <c r="E57">
+        <v>1739</v>
+      </c>
+      <c r="F57">
+        <v>574</v>
+      </c>
+      <c r="G57">
+        <v>538</v>
+      </c>
+      <c r="H57">
+        <v>1176</v>
+      </c>
+      <c r="I57">
+        <v>278</v>
+      </c>
+      <c r="J57">
+        <v>461</v>
+      </c>
+      <c r="K57">
+        <v>179</v>
+      </c>
+      <c r="L57">
+        <v>5184</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>183</v>
+      </c>
+      <c r="C58" t="s">
+        <v>45</v>
+      </c>
+      <c r="D58">
+        <v>244</v>
+      </c>
+      <c r="E58">
+        <v>1883</v>
+      </c>
+      <c r="F58">
+        <v>670</v>
+      </c>
+      <c r="G58">
+        <v>710</v>
+      </c>
+      <c r="H58">
+        <v>977</v>
+      </c>
+      <c r="I58">
+        <v>434</v>
+      </c>
+      <c r="J58">
+        <v>456</v>
+      </c>
+      <c r="K58">
+        <v>210</v>
+      </c>
+      <c r="L58">
+        <v>5584</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>184</v>
+      </c>
+      <c r="C59" t="s">
+        <v>45</v>
+      </c>
+      <c r="D59">
+        <v>62</v>
+      </c>
+      <c r="E59">
+        <v>286</v>
+      </c>
+      <c r="F59">
+        <v>124</v>
+      </c>
+      <c r="G59">
+        <v>227</v>
+      </c>
+      <c r="H59">
+        <v>220</v>
+      </c>
+      <c r="I59">
+        <v>151</v>
+      </c>
+      <c r="J59">
+        <v>137</v>
+      </c>
+      <c r="K59">
+        <v>57</v>
+      </c>
+      <c r="L59">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>185</v>
+      </c>
+      <c r="C60" t="s">
+        <v>45</v>
+      </c>
+      <c r="D60">
+        <v>54</v>
+      </c>
+      <c r="E60">
+        <v>262</v>
+      </c>
+      <c r="F60">
+        <v>84</v>
+      </c>
+      <c r="G60">
+        <v>83</v>
+      </c>
+      <c r="H60">
+        <v>156</v>
+      </c>
+      <c r="I60">
+        <v>53</v>
+      </c>
+      <c r="J60">
+        <v>106</v>
+      </c>
+      <c r="K60">
+        <v>34</v>
+      </c>
+      <c r="L60">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>186</v>
+      </c>
+      <c r="C61" t="s">
+        <v>45</v>
+      </c>
+      <c r="D61">
+        <v>32</v>
+      </c>
+      <c r="E61">
+        <v>150</v>
+      </c>
+      <c r="F61">
+        <v>90</v>
+      </c>
+      <c r="G61">
+        <v>55</v>
+      </c>
+      <c r="H61">
+        <v>57</v>
+      </c>
+      <c r="I61">
+        <v>50</v>
+      </c>
+      <c r="J61">
+        <v>53</v>
+      </c>
+      <c r="K61">
+        <v>26</v>
+      </c>
+      <c r="L61">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>187</v>
+      </c>
+      <c r="C62" t="s">
+        <v>45</v>
+      </c>
+      <c r="D62">
+        <v>36</v>
+      </c>
+      <c r="E62">
+        <v>120</v>
+      </c>
+      <c r="F62">
+        <v>44</v>
+      </c>
+      <c r="G62">
+        <v>64</v>
+      </c>
+      <c r="H62">
+        <v>88</v>
+      </c>
+      <c r="I62">
+        <v>23</v>
+      </c>
+      <c r="J62">
+        <v>37</v>
+      </c>
+      <c r="K62">
+        <v>31</v>
+      </c>
+      <c r="L62">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>6</v>
+      </c>
+      <c r="B63" t="s">
+        <v>188</v>
+      </c>
+      <c r="C63" t="s">
+        <v>45</v>
+      </c>
+      <c r="D63">
+        <v>19</v>
+      </c>
+      <c r="E63">
+        <v>60</v>
+      </c>
+      <c r="F63">
+        <v>34</v>
+      </c>
+      <c r="G63">
+        <v>36</v>
+      </c>
+      <c r="H63">
+        <v>27</v>
+      </c>
+      <c r="I63">
+        <v>13</v>
+      </c>
+      <c r="J63">
+        <v>20</v>
+      </c>
+      <c r="K63">
+        <v>18</v>
+      </c>
+      <c r="L63">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="64"/>
+    <row r="65">
+      <c r="A65">
+        <v>8</v>
+      </c>
+      <c r="B65" t="s">
+        <v>13</v>
+      </c>
+      <c r="C65" t="s">
+        <v>42</v>
+      </c>
+      <c r="D65">
+        <v>6157</v>
+      </c>
+      <c r="E65">
+        <v>20188</v>
+      </c>
+      <c r="F65">
+        <v>11770</v>
+      </c>
+      <c r="G65">
+        <v>25930</v>
+      </c>
+      <c r="H65">
+        <v>15754</v>
+      </c>
+      <c r="I65">
+        <v>12579</v>
+      </c>
+      <c r="J65">
+        <v>18182</v>
+      </c>
+      <c r="K65">
+        <v>6663</v>
+      </c>
+      <c r="L65">
+        <v>117223</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>37</v>
+      </c>
+      <c r="B66" t="s">
+        <v>37</v>
+      </c>
+      <c r="C66" t="s">
+        <v>43</v>
+      </c>
+      <c r="D66">
+        <v>734</v>
+      </c>
+      <c r="E66">
+        <v>3980</v>
+      </c>
+      <c r="F66">
+        <v>2671</v>
+      </c>
+      <c r="G66">
+        <v>3386</v>
+      </c>
+      <c r="H66">
+        <v>2791</v>
+      </c>
+      <c r="I66">
+        <v>2098</v>
+      </c>
+      <c r="J66">
+        <v>3002</v>
+      </c>
+      <c r="K66">
+        <v>1219</v>
+      </c>
+      <c r="L66">
+        <v>19881</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>1</v>
+      </c>
+      <c r="B67" t="s">
+        <v>189</v>
+      </c>
+      <c r="C67" t="s">
+        <v>45</v>
+      </c>
+      <c r="D67">
+        <v>5012</v>
+      </c>
+      <c r="E67">
+        <v>13794</v>
+      </c>
+      <c r="F67">
+        <v>7381</v>
+      </c>
+      <c r="G67">
+        <v>16140</v>
+      </c>
+      <c r="H67">
+        <v>11152</v>
+      </c>
+      <c r="I67">
+        <v>9591</v>
+      </c>
+      <c r="J67">
+        <v>12856</v>
+      </c>
+      <c r="K67">
+        <v>4762</v>
+      </c>
+      <c r="L67">
+        <v>80688</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>2</v>
+      </c>
+      <c r="B68" t="s">
+        <v>190</v>
+      </c>
+      <c r="C68" t="s">
+        <v>45</v>
+      </c>
+      <c r="D68">
+        <v>181</v>
+      </c>
+      <c r="E68">
+        <v>511</v>
+      </c>
+      <c r="F68">
+        <v>379</v>
+      </c>
+      <c r="G68">
+        <v>4426</v>
+      </c>
+      <c r="H68">
+        <v>581</v>
+      </c>
+      <c r="I68">
+        <v>314</v>
+      </c>
+      <c r="J68">
+        <v>610</v>
+      </c>
+      <c r="K68">
+        <v>318</v>
+      </c>
+      <c r="L68">
+        <v>7320</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>3</v>
+      </c>
+      <c r="B69" t="s">
+        <v>191</v>
+      </c>
+      <c r="C69" t="s">
+        <v>45</v>
+      </c>
+      <c r="D69">
+        <v>71</v>
+      </c>
+      <c r="E69">
+        <v>1153</v>
+      </c>
+      <c r="F69">
+        <v>338</v>
+      </c>
+      <c r="G69">
+        <v>407</v>
+      </c>
+      <c r="H69">
+        <v>303</v>
+      </c>
+      <c r="I69">
+        <v>206</v>
+      </c>
+      <c r="J69">
+        <v>491</v>
+      </c>
+      <c r="K69">
+        <v>152</v>
+      </c>
+      <c r="L69">
+        <v>3121</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>4</v>
+      </c>
+      <c r="B70" t="s">
+        <v>192</v>
+      </c>
+      <c r="C70" t="s">
+        <v>45</v>
+      </c>
+      <c r="D70">
+        <v>54</v>
+      </c>
+      <c r="E70">
+        <v>298</v>
+      </c>
+      <c r="F70">
+        <v>548</v>
+      </c>
+      <c r="G70">
+        <v>1154</v>
+      </c>
+      <c r="H70">
+        <v>190</v>
+      </c>
+      <c r="I70">
+        <v>152</v>
+      </c>
+      <c r="J70">
+        <v>253</v>
+      </c>
+      <c r="K70">
+        <v>89</v>
+      </c>
+      <c r="L70">
+        <v>2738</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>5</v>
+      </c>
+      <c r="B71" t="s">
+        <v>193</v>
+      </c>
+      <c r="C71" t="s">
+        <v>45</v>
+      </c>
+      <c r="D71">
+        <v>49</v>
+      </c>
+      <c r="E71">
+        <v>172</v>
+      </c>
+      <c r="F71">
+        <v>228</v>
+      </c>
+      <c r="G71">
+        <v>234</v>
+      </c>
+      <c r="H71">
+        <v>601</v>
+      </c>
+      <c r="I71">
+        <v>97</v>
+      </c>
+      <c r="J71">
+        <v>336</v>
+      </c>
+      <c r="K71">
+        <v>61</v>
+      </c>
+      <c r="L71">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>6</v>
+      </c>
+      <c r="B72" t="s">
+        <v>194</v>
+      </c>
+      <c r="C72" t="s">
+        <v>45</v>
+      </c>
+      <c r="D72">
+        <v>56</v>
+      </c>
+      <c r="E72">
+        <v>280</v>
+      </c>
+      <c r="F72">
+        <v>225</v>
+      </c>
+      <c r="G72">
+        <v>183</v>
+      </c>
+      <c r="H72">
+        <v>136</v>
+      </c>
+      <c r="I72">
+        <v>121</v>
+      </c>
+      <c r="J72">
+        <v>634</v>
+      </c>
+      <c r="K72">
+        <v>62</v>
+      </c>
+      <c r="L72">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="73"/>
+    <row r="74">
+      <c r="A74">
+        <v>9</v>
+      </c>
+      <c r="B74" t="s">
+        <v>14</v>
+      </c>
+      <c r="C74" t="s">
+        <v>42</v>
+      </c>
+      <c r="D74">
+        <v>99</v>
+      </c>
+      <c r="E74">
+        <v>431</v>
+      </c>
+      <c r="F74">
+        <v>124</v>
+      </c>
+      <c r="G74">
+        <v>154</v>
+      </c>
+      <c r="H74">
+        <v>92</v>
+      </c>
+      <c r="I74">
+        <v>111</v>
+      </c>
+      <c r="J74">
+        <v>202</v>
+      </c>
+      <c r="K74">
+        <v>80</v>
+      </c>
+      <c r="L74">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>37</v>
+      </c>
+      <c r="B75" t="s">
+        <v>37</v>
+      </c>
+      <c r="C75" t="s">
+        <v>43</v>
+      </c>
+      <c r="D75">
+        <v>38</v>
+      </c>
+      <c r="E75">
+        <v>192</v>
+      </c>
+      <c r="F75">
+        <v>43</v>
+      </c>
+      <c r="G75">
+        <v>71</v>
+      </c>
+      <c r="H75">
+        <v>28</v>
+      </c>
+      <c r="I75">
+        <v>47</v>
+      </c>
+      <c r="J75">
+        <v>49</v>
+      </c>
+      <c r="K75">
+        <v>31</v>
+      </c>
+      <c r="L75">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>1</v>
+      </c>
+      <c r="B76" t="s">
+        <v>195</v>
+      </c>
+      <c r="C76" t="s">
+        <v>45</v>
+      </c>
+      <c r="D76">
+        <v>17</v>
+      </c>
+      <c r="E76">
+        <v>61</v>
+      </c>
+      <c r="F76">
+        <v>29</v>
+      </c>
+      <c r="G76">
+        <v>26</v>
+      </c>
+      <c r="H76">
+        <v>16</v>
+      </c>
+      <c r="I76">
+        <v>23</v>
+      </c>
+      <c r="J76">
+        <v>31</v>
+      </c>
+      <c r="K76">
+        <v>20</v>
+      </c>
+      <c r="L76">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>2</v>
+      </c>
+      <c r="B77" t="s">
+        <v>196</v>
+      </c>
+      <c r="C77" t="s">
+        <v>45</v>
+      </c>
+      <c r="D77">
+        <v>21</v>
+      </c>
+      <c r="E77">
+        <v>51</v>
+      </c>
+      <c r="F77">
+        <v>29</v>
+      </c>
+      <c r="G77">
+        <v>31</v>
+      </c>
+      <c r="H77">
+        <v>17</v>
+      </c>
+      <c r="I77">
+        <v>13</v>
+      </c>
+      <c r="J77">
+        <v>74</v>
+      </c>
+      <c r="K77">
+        <v>14</v>
+      </c>
+      <c r="L77">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>3</v>
+      </c>
+      <c r="B78" t="s">
+        <v>197</v>
+      </c>
+      <c r="C78" t="s">
+        <v>45</v>
+      </c>
+      <c r="D78">
+        <v>11</v>
+      </c>
+      <c r="E78">
+        <v>43</v>
+      </c>
+      <c r="F78">
+        <v>7</v>
+      </c>
+      <c r="G78">
+        <v>6</v>
+      </c>
+      <c r="H78">
+        <v>6</v>
+      </c>
+      <c r="I78">
+        <v>9</v>
+      </c>
+      <c r="J78">
+        <v>12</v>
+      </c>
+      <c r="K78">
+        <v>7</v>
+      </c>
+      <c r="L78">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>4</v>
+      </c>
+      <c r="B79" t="s">
+        <v>198</v>
+      </c>
+      <c r="C79" t="s">
+        <v>45</v>
+      </c>
+      <c r="D79">
+        <v>5</v>
+      </c>
+      <c r="E79">
+        <v>61</v>
+      </c>
+      <c r="F79">
+        <v>7</v>
+      </c>
+      <c r="G79">
+        <v>4</v>
+      </c>
+      <c r="H79">
+        <v>14</v>
+      </c>
+      <c r="I79">
+        <v>9</v>
+      </c>
+      <c r="J79">
+        <v>12</v>
+      </c>
+      <c r="K79">
+        <v>6</v>
+      </c>
+      <c r="L79">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>5</v>
+      </c>
+      <c r="B80" t="s">
+        <v>199</v>
+      </c>
+      <c r="C80" t="s">
+        <v>45</v>
+      </c>
+      <c r="D80">
+        <v>7</v>
+      </c>
+      <c r="E80">
+        <v>23</v>
+      </c>
+      <c r="F80">
+        <v>9</v>
+      </c>
+      <c r="G80">
+        <v>16</v>
+      </c>
+      <c r="H80">
+        <v>11</v>
+      </c>
+      <c r="I80">
+        <v>10</v>
+      </c>
+      <c r="J80">
+        <v>24</v>
+      </c>
+      <c r="K80">
+        <v>2</v>
+      </c>
+      <c r="L80">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82">
+        <v>10</v>
+      </c>
+      <c r="B82" t="s">
+        <v>15</v>
+      </c>
+      <c r="C82" t="s">
+        <v>42</v>
+      </c>
+      <c r="D82">
+        <v>233</v>
+      </c>
+      <c r="E82">
+        <v>1247</v>
+      </c>
+      <c r="F82">
+        <v>559</v>
+      </c>
+      <c r="G82">
+        <v>265</v>
+      </c>
+      <c r="H82">
+        <v>419</v>
+      </c>
+      <c r="I82">
+        <v>187</v>
+      </c>
+      <c r="J82">
+        <v>380</v>
+      </c>
+      <c r="K82">
+        <v>426</v>
+      </c>
+      <c r="L82">
+        <v>3716</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>37</v>
+      </c>
+      <c r="B83" t="s">
+        <v>37</v>
+      </c>
+      <c r="C83" t="s">
+        <v>43</v>
+      </c>
+      <c r="D83">
+        <v>40</v>
+      </c>
+      <c r="E83">
+        <v>495</v>
+      </c>
+      <c r="F83">
+        <v>149</v>
+      </c>
+      <c r="G83">
+        <v>74</v>
+      </c>
+      <c r="H83">
+        <v>91</v>
+      </c>
+      <c r="I83">
+        <v>56</v>
+      </c>
+      <c r="J83">
+        <v>84</v>
+      </c>
+      <c r="K83">
+        <v>115</v>
+      </c>
+      <c r="L83">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>1</v>
+      </c>
+      <c r="B84" t="s">
+        <v>200</v>
+      </c>
+      <c r="C84" t="s">
+        <v>45</v>
+      </c>
+      <c r="D84">
+        <v>73</v>
+      </c>
+      <c r="E84">
+        <v>385</v>
+      </c>
+      <c r="F84">
+        <v>197</v>
+      </c>
+      <c r="G84">
+        <v>80</v>
+      </c>
+      <c r="H84">
+        <v>102</v>
+      </c>
+      <c r="I84">
+        <v>66</v>
+      </c>
+      <c r="J84">
+        <v>117</v>
+      </c>
+      <c r="K84">
+        <v>71</v>
+      </c>
+      <c r="L84">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>201</v>
+      </c>
+      <c r="C85" t="s">
+        <v>45</v>
+      </c>
+      <c r="D85">
+        <v>36</v>
+      </c>
+      <c r="E85">
+        <v>164</v>
+      </c>
+      <c r="F85">
+        <v>119</v>
+      </c>
+      <c r="G85">
+        <v>52</v>
+      </c>
+      <c r="H85">
+        <v>89</v>
+      </c>
+      <c r="I85">
+        <v>26</v>
+      </c>
+      <c r="J85">
+        <v>83</v>
+      </c>
+      <c r="K85">
+        <v>195</v>
+      </c>
+      <c r="L85">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>3</v>
+      </c>
+      <c r="B86" t="s">
+        <v>202</v>
+      </c>
+      <c r="C86" t="s">
+        <v>45</v>
+      </c>
+      <c r="D86">
+        <v>22</v>
+      </c>
+      <c r="E86">
+        <v>102</v>
+      </c>
+      <c r="F86">
+        <v>34</v>
+      </c>
+      <c r="G86">
+        <v>25</v>
+      </c>
+      <c r="H86">
+        <v>48</v>
+      </c>
+      <c r="I86">
+        <v>16</v>
+      </c>
+      <c r="J86">
+        <v>48</v>
+      </c>
+      <c r="K86">
+        <v>27</v>
+      </c>
+      <c r="L86">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>203</v>
+      </c>
+      <c r="C87" t="s">
+        <v>45</v>
+      </c>
+      <c r="D87">
+        <v>41</v>
+      </c>
+      <c r="E87">
+        <v>38</v>
+      </c>
+      <c r="F87">
+        <v>27</v>
+      </c>
+      <c r="G87">
+        <v>13</v>
+      </c>
+      <c r="H87">
+        <v>21</v>
+      </c>
+      <c r="I87">
+        <v>4</v>
+      </c>
+      <c r="J87">
+        <v>23</v>
+      </c>
+      <c r="K87">
+        <v>10</v>
+      </c>
+      <c r="L87">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>5</v>
+      </c>
+      <c r="B88" t="s">
+        <v>204</v>
+      </c>
+      <c r="C88" t="s">
+        <v>45</v>
+      </c>
+      <c r="D88">
+        <v>11</v>
+      </c>
+      <c r="E88">
+        <v>36</v>
+      </c>
+      <c r="F88">
+        <v>20</v>
+      </c>
+      <c r="G88">
+        <v>12</v>
+      </c>
+      <c r="H88">
+        <v>54</v>
+      </c>
+      <c r="I88">
+        <v>15</v>
+      </c>
+      <c r="J88">
+        <v>14</v>
+      </c>
+      <c r="K88">
+        <v>6</v>
+      </c>
+      <c r="L88">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>6</v>
+      </c>
+      <c r="B89" t="s">
+        <v>205</v>
+      </c>
+      <c r="C89" t="s">
+        <v>45</v>
+      </c>
+      <c r="D89">
+        <v>10</v>
+      </c>
+      <c r="E89">
+        <v>27</v>
+      </c>
+      <c r="F89">
+        <v>13</v>
+      </c>
+      <c r="G89">
+        <v>9</v>
+      </c>
+      <c r="H89">
+        <v>14</v>
+      </c>
+      <c r="I89">
+        <v>4</v>
+      </c>
+      <c r="J89">
+        <v>11</v>
+      </c>
+      <c r="K89">
+        <v>2</v>
+      </c>
+      <c r="L89">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="90"/>
+    <row r="91">
+      <c r="A91">
+        <v>11</v>
+      </c>
+      <c r="B91" t="s">
+        <v>16</v>
+      </c>
+      <c r="C91" t="s">
+        <v>42</v>
+      </c>
+      <c r="D91">
+        <v>147</v>
+      </c>
+      <c r="E91">
+        <v>1090</v>
+      </c>
+      <c r="F91">
+        <v>438</v>
+      </c>
+      <c r="G91">
+        <v>547</v>
+      </c>
+      <c r="H91">
+        <v>430</v>
+      </c>
+      <c r="I91">
+        <v>220</v>
+      </c>
+      <c r="J91">
+        <v>450</v>
+      </c>
+      <c r="K91">
+        <v>195</v>
+      </c>
+      <c r="L91">
+        <v>3517</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>37</v>
+      </c>
+      <c r="B92" t="s">
+        <v>37</v>
+      </c>
+      <c r="C92" t="s">
+        <v>43</v>
+      </c>
+      <c r="D92">
+        <v>36</v>
+      </c>
+      <c r="E92">
+        <v>384</v>
+      </c>
+      <c r="F92">
+        <v>149</v>
+      </c>
+      <c r="G92">
+        <v>122</v>
+      </c>
+      <c r="H92">
+        <v>133</v>
+      </c>
+      <c r="I92">
+        <v>65</v>
+      </c>
+      <c r="J92">
+        <v>117</v>
+      </c>
+      <c r="K92">
+        <v>67</v>
+      </c>
+      <c r="L92">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>1</v>
+      </c>
+      <c r="B93" t="s">
+        <v>206</v>
+      </c>
+      <c r="C93" t="s">
+        <v>45</v>
+      </c>
+      <c r="D93">
+        <v>35</v>
+      </c>
+      <c r="E93">
+        <v>210</v>
+      </c>
+      <c r="F93">
+        <v>90</v>
+      </c>
+      <c r="G93">
+        <v>98</v>
+      </c>
+      <c r="H93">
+        <v>67</v>
+      </c>
+      <c r="I93">
+        <v>51</v>
+      </c>
+      <c r="J93">
+        <v>107</v>
+      </c>
+      <c r="K93">
+        <v>32</v>
+      </c>
+      <c r="L93">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>2</v>
+      </c>
+      <c r="B94" t="s">
+        <v>207</v>
+      </c>
+      <c r="C94" t="s">
+        <v>45</v>
+      </c>
+      <c r="D94">
+        <v>23</v>
+      </c>
+      <c r="E94">
+        <v>293</v>
+      </c>
+      <c r="F94">
+        <v>79</v>
+      </c>
+      <c r="G94">
+        <v>88</v>
+      </c>
+      <c r="H94">
+        <v>123</v>
+      </c>
+      <c r="I94">
+        <v>30</v>
+      </c>
+      <c r="J94">
+        <v>102</v>
+      </c>
+      <c r="K94">
+        <v>40</v>
+      </c>
+      <c r="L94">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>3</v>
+      </c>
+      <c r="B95" t="s">
+        <v>208</v>
+      </c>
+      <c r="C95" t="s">
+        <v>45</v>
+      </c>
+      <c r="D95">
+        <v>11</v>
+      </c>
+      <c r="E95">
+        <v>82</v>
+      </c>
+      <c r="F95">
+        <v>44</v>
+      </c>
+      <c r="G95">
+        <v>55</v>
+      </c>
+      <c r="H95">
+        <v>48</v>
+      </c>
+      <c r="I95">
+        <v>25</v>
+      </c>
+      <c r="J95">
+        <v>55</v>
+      </c>
+      <c r="K95">
+        <v>34</v>
+      </c>
+      <c r="L95">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>4</v>
+      </c>
+      <c r="B96" t="s">
+        <v>209</v>
+      </c>
+      <c r="C96" t="s">
+        <v>45</v>
+      </c>
+      <c r="D96">
+        <v>11</v>
+      </c>
+      <c r="E96">
+        <v>37</v>
+      </c>
+      <c r="F96">
+        <v>23</v>
+      </c>
+      <c r="G96">
+        <v>28</v>
+      </c>
+      <c r="H96">
+        <v>21</v>
+      </c>
+      <c r="I96">
+        <v>15</v>
+      </c>
+      <c r="J96">
+        <v>28</v>
+      </c>
+      <c r="K96">
+        <v>9</v>
+      </c>
+      <c r="L96">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>5</v>
+      </c>
+      <c r="B97" t="s">
+        <v>210</v>
+      </c>
+      <c r="C97" t="s">
+        <v>45</v>
+      </c>
+      <c r="D97">
+        <v>16</v>
+      </c>
+      <c r="E97">
+        <v>46</v>
+      </c>
+      <c r="F97">
+        <v>33</v>
+      </c>
+      <c r="G97">
+        <v>131</v>
+      </c>
+      <c r="H97">
+        <v>29</v>
+      </c>
+      <c r="I97">
+        <v>22</v>
+      </c>
+      <c r="J97">
+        <v>20</v>
+      </c>
+      <c r="K97">
+        <v>8</v>
+      </c>
+      <c r="L97">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>6</v>
+      </c>
+      <c r="B98" t="s">
+        <v>211</v>
+      </c>
+      <c r="C98" t="s">
+        <v>45</v>
+      </c>
+      <c r="D98">
+        <v>15</v>
+      </c>
+      <c r="E98">
+        <v>38</v>
+      </c>
+      <c r="F98">
+        <v>20</v>
+      </c>
+      <c r="G98">
+        <v>25</v>
+      </c>
+      <c r="H98">
+        <v>9</v>
+      </c>
+      <c r="I98">
+        <v>12</v>
+      </c>
+      <c r="J98">
+        <v>21</v>
+      </c>
+      <c r="K98">
+        <v>5</v>
+      </c>
+      <c r="L98">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="99"/>
+    <row r="100">
+      <c r="A100">
+        <v>12</v>
+      </c>
+      <c r="B100" t="s">
+        <v>17</v>
+      </c>
+      <c r="C100" t="s">
+        <v>42</v>
+      </c>
+      <c r="D100">
+        <v>5294</v>
+      </c>
+      <c r="E100">
+        <v>33655</v>
+      </c>
+      <c r="F100">
+        <v>15559</v>
+      </c>
+      <c r="G100">
+        <v>7299</v>
+      </c>
+      <c r="H100">
+        <v>5559</v>
+      </c>
+      <c r="I100">
+        <v>7187</v>
+      </c>
+      <c r="J100">
+        <v>16857</v>
+      </c>
+      <c r="K100">
+        <v>3192</v>
+      </c>
+      <c r="L100">
+        <v>94602</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>37</v>
+      </c>
+      <c r="B101" t="s">
+        <v>37</v>
+      </c>
+      <c r="C101" t="s">
+        <v>43</v>
+      </c>
+      <c r="D101">
+        <v>756</v>
+      </c>
+      <c r="E101">
+        <v>8354</v>
+      </c>
+      <c r="F101">
+        <v>2349</v>
+      </c>
+      <c r="G101">
+        <v>1194</v>
+      </c>
+      <c r="H101">
+        <v>1657</v>
+      </c>
+      <c r="I101">
+        <v>895</v>
+      </c>
+      <c r="J101">
+        <v>1872</v>
+      </c>
+      <c r="K101">
+        <v>779</v>
+      </c>
+      <c r="L101">
+        <v>17856</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>1</v>
+      </c>
+      <c r="B102" t="s">
+        <v>212</v>
+      </c>
+      <c r="C102" t="s">
+        <v>45</v>
+      </c>
+      <c r="D102">
+        <v>3697</v>
+      </c>
+      <c r="E102">
+        <v>22295</v>
+      </c>
+      <c r="F102">
+        <v>11908</v>
+      </c>
+      <c r="G102">
+        <v>5216</v>
+      </c>
+      <c r="H102">
+        <v>2791</v>
+      </c>
+      <c r="I102">
+        <v>5627</v>
+      </c>
+      <c r="J102">
+        <v>12853</v>
+      </c>
+      <c r="K102">
+        <v>1811</v>
+      </c>
+      <c r="L102">
+        <v>66198</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>2</v>
+      </c>
+      <c r="B103" t="s">
+        <v>213</v>
+      </c>
+      <c r="C103" t="s">
+        <v>45</v>
+      </c>
+      <c r="D103">
+        <v>302</v>
+      </c>
+      <c r="E103">
+        <v>1658</v>
+      </c>
+      <c r="F103">
+        <v>533</v>
+      </c>
+      <c r="G103">
+        <v>340</v>
+      </c>
+      <c r="H103">
+        <v>465</v>
+      </c>
+      <c r="I103">
+        <v>299</v>
+      </c>
+      <c r="J103">
+        <v>1361</v>
+      </c>
+      <c r="K103">
+        <v>195</v>
+      </c>
+      <c r="L103">
+        <v>5153</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>3</v>
+      </c>
+      <c r="B104" t="s">
+        <v>214</v>
+      </c>
+      <c r="C104" t="s">
+        <v>45</v>
+      </c>
+      <c r="D104">
+        <v>184</v>
+      </c>
+      <c r="E104">
+        <v>488</v>
+      </c>
+      <c r="F104">
+        <v>390</v>
+      </c>
+      <c r="G104">
+        <v>216</v>
+      </c>
+      <c r="H104">
+        <v>204</v>
+      </c>
+      <c r="I104">
+        <v>163</v>
+      </c>
+      <c r="J104">
+        <v>317</v>
+      </c>
+      <c r="K104">
+        <v>151</v>
+      </c>
+      <c r="L104">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>4</v>
+      </c>
+      <c r="B105" t="s">
+        <v>215</v>
+      </c>
+      <c r="C105" t="s">
+        <v>45</v>
+      </c>
+      <c r="D105">
+        <v>62</v>
+      </c>
+      <c r="E105">
+        <v>226</v>
+      </c>
+      <c r="F105">
+        <v>123</v>
+      </c>
+      <c r="G105">
+        <v>81</v>
+      </c>
+      <c r="H105">
+        <v>84</v>
+      </c>
+      <c r="I105">
+        <v>51</v>
+      </c>
+      <c r="J105">
+        <v>133</v>
+      </c>
+      <c r="K105">
+        <v>47</v>
+      </c>
+      <c r="L105">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>5</v>
+      </c>
+      <c r="B106" t="s">
+        <v>216</v>
+      </c>
+      <c r="C106" t="s">
+        <v>45</v>
+      </c>
+      <c r="D106">
+        <v>139</v>
+      </c>
+      <c r="E106">
+        <v>314</v>
+      </c>
+      <c r="F106">
+        <v>164</v>
+      </c>
+      <c r="G106">
+        <v>127</v>
+      </c>
+      <c r="H106">
+        <v>197</v>
+      </c>
+      <c r="I106">
+        <v>83</v>
+      </c>
+      <c r="J106">
+        <v>207</v>
+      </c>
+      <c r="K106">
+        <v>142</v>
+      </c>
+      <c r="L106">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>6</v>
+      </c>
+      <c r="B107" t="s">
+        <v>217</v>
+      </c>
+      <c r="C107" t="s">
+        <v>45</v>
+      </c>
+      <c r="D107">
+        <v>154</v>
+      </c>
+      <c r="E107">
+        <v>320</v>
+      </c>
+      <c r="F107">
+        <v>92</v>
+      </c>
+      <c r="G107">
+        <v>125</v>
+      </c>
+      <c r="H107">
+        <v>161</v>
+      </c>
+      <c r="I107">
+        <v>69</v>
+      </c>
+      <c r="J107">
+        <v>114</v>
+      </c>
+      <c r="K107">
+        <v>67</v>
+      </c>
+      <c r="L107">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="108"/>
+    <row r="109">
+      <c r="A109">
+        <v>13</v>
+      </c>
+      <c r="B109" t="s">
+        <v>18</v>
+      </c>
+      <c r="C109" t="s">
+        <v>42</v>
+      </c>
+      <c r="D109">
+        <v>195</v>
+      </c>
+      <c r="E109">
+        <v>1340</v>
+      </c>
+      <c r="F109">
+        <v>660</v>
+      </c>
+      <c r="G109">
+        <v>623</v>
+      </c>
+      <c r="H109">
+        <v>381</v>
+      </c>
+      <c r="I109">
+        <v>266</v>
+      </c>
+      <c r="J109">
+        <v>425</v>
+      </c>
+      <c r="K109">
+        <v>210</v>
+      </c>
+      <c r="L109">
+        <v>4100</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>37</v>
+      </c>
+      <c r="B110" t="s">
+        <v>37</v>
+      </c>
+      <c r="C110" t="s">
+        <v>43</v>
+      </c>
+      <c r="D110">
+        <v>69</v>
+      </c>
+      <c r="E110">
+        <v>513</v>
+      </c>
+      <c r="F110">
+        <v>251</v>
+      </c>
+      <c r="G110">
+        <v>239</v>
+      </c>
+      <c r="H110">
+        <v>166</v>
+      </c>
+      <c r="I110">
+        <v>115</v>
+      </c>
+      <c r="J110">
+        <v>146</v>
+      </c>
+      <c r="K110">
+        <v>86</v>
+      </c>
+      <c r="L110">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>1</v>
+      </c>
+      <c r="B111" t="s">
+        <v>218</v>
+      </c>
+      <c r="C111" t="s">
+        <v>45</v>
+      </c>
+      <c r="D111">
+        <v>75</v>
+      </c>
+      <c r="E111">
+        <v>598</v>
+      </c>
+      <c r="F111">
+        <v>286</v>
+      </c>
+      <c r="G111">
+        <v>250</v>
+      </c>
+      <c r="H111">
+        <v>77</v>
+      </c>
+      <c r="I111">
+        <v>102</v>
+      </c>
+      <c r="J111">
+        <v>165</v>
+      </c>
+      <c r="K111">
+        <v>90</v>
+      </c>
+      <c r="L111">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>2</v>
+      </c>
+      <c r="B112" t="s">
+        <v>219</v>
+      </c>
+      <c r="C112" t="s">
+        <v>45</v>
+      </c>
+      <c r="D112">
+        <v>37</v>
+      </c>
+      <c r="E112">
+        <v>130</v>
+      </c>
+      <c r="F112">
+        <v>92</v>
+      </c>
+      <c r="G112">
+        <v>117</v>
+      </c>
+      <c r="H112">
+        <v>108</v>
+      </c>
+      <c r="I112">
+        <v>35</v>
+      </c>
+      <c r="J112">
+        <v>90</v>
+      </c>
+      <c r="K112">
+        <v>20</v>
+      </c>
+      <c r="L112">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>3</v>
+      </c>
+      <c r="B113" t="s">
+        <v>220</v>
+      </c>
+      <c r="C113" t="s">
+        <v>45</v>
+      </c>
+      <c r="D113">
+        <v>14</v>
+      </c>
+      <c r="E113">
+        <v>99</v>
+      </c>
+      <c r="F113">
+        <v>31</v>
+      </c>
+      <c r="G113">
+        <v>17</v>
+      </c>
+      <c r="H113">
+        <v>30</v>
+      </c>
+      <c r="I113">
+        <v>14</v>
+      </c>
+      <c r="J113">
+        <v>24</v>
+      </c>
+      <c r="K113">
+        <v>14</v>
+      </c>
+      <c r="L113">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="114"/>
+    <row r="115">
+      <c r="A115">
+        <v>14</v>
+      </c>
+      <c r="B115" t="s">
+        <v>19</v>
+      </c>
+      <c r="C115" t="s">
+        <v>42</v>
+      </c>
+      <c r="D115">
+        <v>3379</v>
+      </c>
+      <c r="E115">
+        <v>10220</v>
+      </c>
+      <c r="F115">
+        <v>4026</v>
+      </c>
+      <c r="G115">
+        <v>4081</v>
+      </c>
+      <c r="H115">
+        <v>55839</v>
+      </c>
+      <c r="I115">
+        <v>3646</v>
+      </c>
+      <c r="J115">
+        <v>5460</v>
+      </c>
+      <c r="K115">
+        <v>3328</v>
+      </c>
+      <c r="L115">
+        <v>89979</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>37</v>
+      </c>
+      <c r="B116" t="s">
+        <v>37</v>
+      </c>
+      <c r="C116" t="s">
+        <v>43</v>
+      </c>
+      <c r="D116">
+        <v>728</v>
+      </c>
+      <c r="E116">
+        <v>2615</v>
+      </c>
+      <c r="F116">
+        <v>1144</v>
+      </c>
+      <c r="G116">
+        <v>1018</v>
+      </c>
+      <c r="H116">
+        <v>3852</v>
+      </c>
+      <c r="I116">
+        <v>713</v>
+      </c>
+      <c r="J116">
+        <v>1565</v>
+      </c>
+      <c r="K116">
+        <v>823</v>
+      </c>
+      <c r="L116">
+        <v>12458</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>1</v>
+      </c>
+      <c r="B117" t="s">
+        <v>221</v>
+      </c>
+      <c r="C117" t="s">
+        <v>45</v>
+      </c>
+      <c r="D117">
+        <v>998</v>
+      </c>
+      <c r="E117">
+        <v>2592</v>
+      </c>
+      <c r="F117">
+        <v>1071</v>
+      </c>
+      <c r="G117">
+        <v>1141</v>
+      </c>
+      <c r="H117">
+        <v>3871</v>
+      </c>
+      <c r="I117">
+        <v>742</v>
+      </c>
+      <c r="J117">
+        <v>1666</v>
+      </c>
+      <c r="K117">
+        <v>867</v>
+      </c>
+      <c r="L117">
+        <v>12948</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>2</v>
+      </c>
+      <c r="B118" t="s">
+        <v>222</v>
+      </c>
+      <c r="C118" t="s">
+        <v>45</v>
+      </c>
+      <c r="D118">
+        <v>386</v>
+      </c>
+      <c r="E118">
+        <v>824</v>
+      </c>
+      <c r="F118">
+        <v>323</v>
+      </c>
+      <c r="G118">
+        <v>414</v>
+      </c>
+      <c r="H118">
+        <v>41541</v>
+      </c>
+      <c r="I118">
+        <v>271</v>
+      </c>
+      <c r="J118">
+        <v>648</v>
+      </c>
+      <c r="K118">
+        <v>341</v>
+      </c>
+      <c r="L118">
+        <v>44748</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>3</v>
+      </c>
+      <c r="B119" t="s">
+        <v>223</v>
+      </c>
+      <c r="C119" t="s">
+        <v>45</v>
+      </c>
+      <c r="D119">
+        <v>113</v>
+      </c>
+      <c r="E119">
+        <v>171</v>
+      </c>
+      <c r="F119">
+        <v>106</v>
+      </c>
+      <c r="G119">
+        <v>48</v>
+      </c>
+      <c r="H119">
+        <v>425</v>
+      </c>
+      <c r="I119">
+        <v>59</v>
+      </c>
+      <c r="J119">
+        <v>192</v>
+      </c>
+      <c r="K119">
+        <v>45</v>
+      </c>
+      <c r="L119">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>4</v>
+      </c>
+      <c r="B120" t="s">
+        <v>224</v>
+      </c>
+      <c r="C120" t="s">
+        <v>45</v>
+      </c>
+      <c r="D120">
+        <v>995</v>
+      </c>
+      <c r="E120">
+        <v>3831</v>
+      </c>
+      <c r="F120">
+        <v>1292</v>
+      </c>
+      <c r="G120">
+        <v>1387</v>
+      </c>
+      <c r="H120">
+        <v>5935</v>
+      </c>
+      <c r="I120">
+        <v>1793</v>
+      </c>
+      <c r="J120">
+        <v>1212</v>
+      </c>
+      <c r="K120">
+        <v>1161</v>
+      </c>
+      <c r="L120">
+        <v>17606</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>5</v>
+      </c>
+      <c r="B121" t="s">
+        <v>225</v>
+      </c>
+      <c r="C121" t="s">
+        <v>45</v>
+      </c>
+      <c r="D121">
+        <v>60</v>
+      </c>
+      <c r="E121">
+        <v>69</v>
+      </c>
+      <c r="F121">
+        <v>23</v>
+      </c>
+      <c r="G121">
+        <v>35</v>
+      </c>
+      <c r="H121">
+        <v>74</v>
+      </c>
+      <c r="I121">
+        <v>18</v>
+      </c>
+      <c r="J121">
+        <v>47</v>
+      </c>
+      <c r="K121">
+        <v>34</v>
+      </c>
+      <c r="L121">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>6</v>
+      </c>
+      <c r="B122" t="s">
+        <v>226</v>
+      </c>
+      <c r="C122" t="s">
+        <v>45</v>
+      </c>
+      <c r="D122">
+        <v>99</v>
+      </c>
+      <c r="E122">
+        <v>118</v>
+      </c>
+      <c r="F122">
+        <v>67</v>
+      </c>
+      <c r="G122">
+        <v>38</v>
+      </c>
+      <c r="H122">
+        <v>141</v>
+      </c>
+      <c r="I122">
+        <v>50</v>
+      </c>
+      <c r="J122">
+        <v>130</v>
+      </c>
+      <c r="K122">
+        <v>57</v>
+      </c>
+      <c r="L122">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="123"/>
+    <row r="124">
+      <c r="A124">
+        <v>15</v>
+      </c>
+      <c r="B124" t="s">
+        <v>20</v>
+      </c>
+      <c r="C124" t="s">
+        <v>42</v>
+      </c>
+      <c r="D124">
+        <v>461</v>
+      </c>
+      <c r="E124">
+        <v>17693</v>
+      </c>
+      <c r="F124">
+        <v>1403</v>
+      </c>
+      <c r="G124">
+        <v>739</v>
+      </c>
+      <c r="H124">
+        <v>713</v>
+      </c>
+      <c r="I124">
+        <v>582</v>
+      </c>
+      <c r="J124">
+        <v>1716</v>
+      </c>
+      <c r="K124">
+        <v>461</v>
+      </c>
+      <c r="L124">
+        <v>23768</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>37</v>
+      </c>
+      <c r="B125" t="s">
+        <v>37</v>
+      </c>
+      <c r="C125" t="s">
+        <v>43</v>
+      </c>
+      <c r="D125">
+        <v>166</v>
+      </c>
+      <c r="E125">
+        <v>9467</v>
+      </c>
+      <c r="F125">
+        <v>553</v>
+      </c>
+      <c r="G125">
+        <v>290</v>
+      </c>
+      <c r="H125">
+        <v>345</v>
+      </c>
+      <c r="I125">
+        <v>278</v>
+      </c>
+      <c r="J125">
+        <v>621</v>
+      </c>
+      <c r="K125">
+        <v>215</v>
+      </c>
+      <c r="L125">
+        <v>11935</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>1</v>
+      </c>
+      <c r="B126" t="s">
+        <v>227</v>
+      </c>
+      <c r="C126" t="s">
+        <v>45</v>
+      </c>
+      <c r="D126">
+        <v>147</v>
+      </c>
+      <c r="E126">
+        <v>2914</v>
+      </c>
+      <c r="F126">
+        <v>460</v>
+      </c>
+      <c r="G126">
+        <v>266</v>
+      </c>
+      <c r="H126">
+        <v>180</v>
+      </c>
+      <c r="I126">
+        <v>163</v>
+      </c>
+      <c r="J126">
+        <v>562</v>
+      </c>
+      <c r="K126">
+        <v>156</v>
+      </c>
+      <c r="L126">
+        <v>4848</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>2</v>
+      </c>
+      <c r="B127" t="s">
+        <v>228</v>
+      </c>
+      <c r="C127" t="s">
+        <v>45</v>
+      </c>
+      <c r="D127">
+        <v>71</v>
+      </c>
+      <c r="E127">
+        <v>1186</v>
+      </c>
+      <c r="F127">
+        <v>149</v>
+      </c>
+      <c r="G127">
+        <v>88</v>
+      </c>
+      <c r="H127">
+        <v>96</v>
+      </c>
+      <c r="I127">
+        <v>75</v>
+      </c>
+      <c r="J127">
+        <v>180</v>
+      </c>
+      <c r="K127">
+        <v>40</v>
+      </c>
+      <c r="L127">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>3</v>
+      </c>
+      <c r="B128" t="s">
+        <v>229</v>
+      </c>
+      <c r="C128" t="s">
+        <v>45</v>
+      </c>
+      <c r="D128">
+        <v>29</v>
+      </c>
+      <c r="E128">
+        <v>1022</v>
+      </c>
+      <c r="F128">
+        <v>69</v>
+      </c>
+      <c r="G128">
+        <v>36</v>
+      </c>
+      <c r="H128">
+        <v>27</v>
+      </c>
+      <c r="I128">
+        <v>25</v>
+      </c>
+      <c r="J128">
+        <v>92</v>
+      </c>
+      <c r="K128">
+        <v>13</v>
+      </c>
+      <c r="L128">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>4</v>
+      </c>
+      <c r="B129" t="s">
+        <v>230</v>
+      </c>
+      <c r="C129" t="s">
+        <v>45</v>
+      </c>
+      <c r="D129">
+        <v>15</v>
+      </c>
+      <c r="E129">
+        <v>1244</v>
+      </c>
+      <c r="F129">
+        <v>54</v>
+      </c>
+      <c r="G129">
+        <v>15</v>
+      </c>
+      <c r="H129">
+        <v>33</v>
+      </c>
+      <c r="I129">
+        <v>17</v>
+      </c>
+      <c r="J129">
+        <v>56</v>
+      </c>
+      <c r="K129">
+        <v>13</v>
+      </c>
+      <c r="L129">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>5</v>
+      </c>
+      <c r="B130" t="s">
+        <v>231</v>
+      </c>
+      <c r="C130" t="s">
+        <v>45</v>
+      </c>
+      <c r="D130">
+        <v>20</v>
+      </c>
+      <c r="E130">
+        <v>856</v>
+      </c>
+      <c r="F130">
+        <v>58</v>
+      </c>
+      <c r="G130">
+        <v>21</v>
+      </c>
+      <c r="H130">
+        <v>17</v>
+      </c>
+      <c r="I130">
+        <v>15</v>
+      </c>
+      <c r="J130">
+        <v>57</v>
+      </c>
+      <c r="K130">
+        <v>18</v>
+      </c>
+      <c r="L130">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>6</v>
+      </c>
+      <c r="B131" t="s">
+        <v>232</v>
+      </c>
+      <c r="C131" t="s">
+        <v>45</v>
+      </c>
+      <c r="D131">
+        <v>13</v>
+      </c>
+      <c r="E131">
+        <v>1004</v>
+      </c>
+      <c r="F131">
+        <v>60</v>
+      </c>
+      <c r="G131">
+        <v>23</v>
+      </c>
+      <c r="H131">
+        <v>15</v>
+      </c>
+      <c r="I131">
+        <v>9</v>
+      </c>
+      <c r="J131">
+        <v>148</v>
+      </c>
+      <c r="K131">
+        <v>6</v>
+      </c>
+      <c r="L131">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="132"/>
+    <row r="133">
+      <c r="A133">
+        <v>16</v>
+      </c>
+      <c r="B133" t="s">
+        <v>21</v>
+      </c>
+      <c r="C133" t="s">
+        <v>42</v>
+      </c>
+      <c r="D133">
+        <v>633</v>
+      </c>
+      <c r="E133">
+        <v>2132</v>
+      </c>
+      <c r="F133">
+        <v>1165</v>
+      </c>
+      <c r="G133">
+        <v>1094</v>
+      </c>
+      <c r="H133">
+        <v>696</v>
+      </c>
+      <c r="I133">
+        <v>787</v>
+      </c>
+      <c r="J133">
+        <v>1537</v>
+      </c>
+      <c r="K133">
+        <v>652</v>
+      </c>
+      <c r="L133">
+        <v>8696</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s">
+        <v>37</v>
+      </c>
+      <c r="B134" t="s">
+        <v>37</v>
+      </c>
+      <c r="C134" t="s">
+        <v>43</v>
+      </c>
+      <c r="D134">
+        <v>43</v>
+      </c>
+      <c r="E134">
+        <v>380</v>
+      </c>
+      <c r="F134">
+        <v>243</v>
+      </c>
+      <c r="G134">
+        <v>119</v>
+      </c>
+      <c r="H134">
+        <v>90</v>
+      </c>
+      <c r="I134">
+        <v>72</v>
+      </c>
+      <c r="J134">
+        <v>191</v>
+      </c>
+      <c r="K134">
+        <v>77</v>
+      </c>
+      <c r="L134">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>1</v>
+      </c>
+      <c r="B135" t="s">
+        <v>233</v>
+      </c>
+      <c r="C135" t="s">
+        <v>45</v>
+      </c>
+      <c r="D135">
+        <v>527</v>
+      </c>
+      <c r="E135">
+        <v>1385</v>
+      </c>
+      <c r="F135">
+        <v>723</v>
+      </c>
+      <c r="G135">
+        <v>843</v>
+      </c>
+      <c r="H135">
+        <v>532</v>
+      </c>
+      <c r="I135">
+        <v>575</v>
+      </c>
+      <c r="J135">
+        <v>850</v>
+      </c>
+      <c r="K135">
+        <v>522</v>
+      </c>
+      <c r="L135">
+        <v>5957</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>2</v>
+      </c>
+      <c r="B136" t="s">
+        <v>234</v>
+      </c>
+      <c r="C136" t="s">
+        <v>45</v>
+      </c>
+      <c r="D136">
+        <v>10</v>
+      </c>
+      <c r="E136">
+        <v>98</v>
+      </c>
+      <c r="F136">
+        <v>57</v>
+      </c>
+      <c r="G136">
+        <v>27</v>
+      </c>
+      <c r="H136">
+        <v>20</v>
+      </c>
+      <c r="I136">
+        <v>23</v>
+      </c>
+      <c r="J136">
+        <v>52</v>
+      </c>
+      <c r="K136">
+        <v>13</v>
+      </c>
+      <c r="L136">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>3</v>
+      </c>
+      <c r="B137" t="s">
+        <v>235</v>
+      </c>
+      <c r="C137" t="s">
+        <v>45</v>
+      </c>
+      <c r="D137">
+        <v>12</v>
+      </c>
+      <c r="E137">
+        <v>95</v>
+      </c>
+      <c r="F137">
+        <v>36</v>
+      </c>
+      <c r="G137">
+        <v>46</v>
+      </c>
+      <c r="H137">
+        <v>10</v>
+      </c>
+      <c r="I137">
+        <v>17</v>
+      </c>
+      <c r="J137">
+        <v>282</v>
+      </c>
+      <c r="K137">
+        <v>6</v>
+      </c>
+      <c r="L137">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>4</v>
+      </c>
+      <c r="B138" t="s">
+        <v>236</v>
+      </c>
+      <c r="C138" t="s">
+        <v>45</v>
+      </c>
+      <c r="D138">
+        <v>9</v>
+      </c>
+      <c r="E138">
+        <v>60</v>
+      </c>
+      <c r="F138">
+        <v>32</v>
+      </c>
+      <c r="G138">
+        <v>23</v>
+      </c>
+      <c r="H138">
+        <v>20</v>
+      </c>
+      <c r="I138">
+        <v>73</v>
+      </c>
+      <c r="J138">
+        <v>43</v>
+      </c>
+      <c r="K138">
+        <v>12</v>
+      </c>
+      <c r="L138">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>5</v>
+      </c>
+      <c r="B139" t="s">
+        <v>237</v>
+      </c>
+      <c r="C139" t="s">
+        <v>45</v>
+      </c>
+      <c r="D139">
+        <v>22</v>
+      </c>
+      <c r="E139">
+        <v>75</v>
+      </c>
+      <c r="F139">
+        <v>50</v>
+      </c>
+      <c r="G139">
+        <v>20</v>
+      </c>
+      <c r="H139">
+        <v>15</v>
+      </c>
+      <c r="I139">
+        <v>19</v>
+      </c>
+      <c r="J139">
+        <v>102</v>
+      </c>
+      <c r="K139">
+        <v>15</v>
+      </c>
+      <c r="L139">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>6</v>
+      </c>
+      <c r="B140" t="s">
+        <v>238</v>
+      </c>
+      <c r="C140" t="s">
+        <v>45</v>
+      </c>
+      <c r="D140">
+        <v>10</v>
+      </c>
+      <c r="E140">
+        <v>39</v>
+      </c>
+      <c r="F140">
+        <v>24</v>
+      </c>
+      <c r="G140">
+        <v>16</v>
+      </c>
+      <c r="H140">
+        <v>9</v>
+      </c>
+      <c r="I140">
+        <v>8</v>
+      </c>
+      <c r="J140">
+        <v>17</v>
+      </c>
+      <c r="K140">
+        <v>7</v>
+      </c>
+      <c r="L140">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="141"/>
+    <row r="142">
+      <c r="A142">
+        <v>17</v>
+      </c>
+      <c r="B142" t="s">
+        <v>22</v>
+      </c>
+      <c r="C142" t="s">
+        <v>42</v>
+      </c>
+      <c r="D142">
+        <v>12715</v>
+      </c>
+      <c r="E142">
+        <v>21969</v>
+      </c>
+      <c r="F142">
+        <v>13837</v>
+      </c>
+      <c r="G142">
+        <v>3108</v>
+      </c>
+      <c r="H142">
+        <v>3941</v>
+      </c>
+      <c r="I142">
+        <v>12188</v>
+      </c>
+      <c r="J142">
+        <v>7570</v>
+      </c>
+      <c r="K142">
+        <v>1574</v>
+      </c>
+      <c r="L142">
+        <v>76902</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s">
+        <v>37</v>
+      </c>
+      <c r="B143" t="s">
+        <v>37</v>
+      </c>
+      <c r="C143" t="s">
+        <v>43</v>
+      </c>
+      <c r="D143">
+        <v>1387</v>
+      </c>
+      <c r="E143">
+        <v>4538</v>
+      </c>
+      <c r="F143">
+        <v>3985</v>
+      </c>
+      <c r="G143">
+        <v>1106</v>
+      </c>
+      <c r="H143">
+        <v>1450</v>
+      </c>
+      <c r="I143">
+        <v>1843</v>
+      </c>
+      <c r="J143">
+        <v>1143</v>
+      </c>
+      <c r="K143">
+        <v>621</v>
+      </c>
+      <c r="L143">
+        <v>16073</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>1</v>
+      </c>
+      <c r="B144" t="s">
+        <v>239</v>
+      </c>
+      <c r="C144" t="s">
+        <v>45</v>
+      </c>
+      <c r="D144">
+        <v>10246</v>
+      </c>
+      <c r="E144">
+        <v>15632</v>
+      </c>
+      <c r="F144">
+        <v>3259</v>
+      </c>
+      <c r="G144">
+        <v>1403</v>
+      </c>
+      <c r="H144">
+        <v>1816</v>
+      </c>
+      <c r="I144">
+        <v>9517</v>
+      </c>
+      <c r="J144">
+        <v>5785</v>
+      </c>
+      <c r="K144">
+        <v>697</v>
+      </c>
+      <c r="L144">
+        <v>48355</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>2</v>
+      </c>
+      <c r="B145" t="s">
+        <v>240</v>
+      </c>
+      <c r="C145" t="s">
+        <v>45</v>
+      </c>
+      <c r="D145">
+        <v>552</v>
+      </c>
+      <c r="E145">
+        <v>839</v>
+      </c>
+      <c r="F145">
+        <v>5206</v>
+      </c>
+      <c r="G145">
+        <v>255</v>
+      </c>
+      <c r="H145">
+        <v>356</v>
+      </c>
+      <c r="I145">
+        <v>423</v>
+      </c>
+      <c r="J145">
+        <v>310</v>
+      </c>
+      <c r="K145">
+        <v>118</v>
+      </c>
+      <c r="L145">
+        <v>8059</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>3</v>
+      </c>
+      <c r="B146" t="s">
+        <v>241</v>
+      </c>
+      <c r="C146" t="s">
+        <v>45</v>
+      </c>
+      <c r="D146">
+        <v>183</v>
+      </c>
+      <c r="E146">
+        <v>245</v>
+      </c>
+      <c r="F146">
+        <v>483</v>
+      </c>
+      <c r="G146">
+        <v>90</v>
+      </c>
+      <c r="H146">
+        <v>115</v>
+      </c>
+      <c r="I146">
+        <v>98</v>
+      </c>
+      <c r="J146">
+        <v>101</v>
+      </c>
+      <c r="K146">
+        <v>43</v>
+      </c>
+      <c r="L146">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>4</v>
+      </c>
+      <c r="B147" t="s">
+        <v>242</v>
+      </c>
+      <c r="C147" t="s">
+        <v>45</v>
+      </c>
+      <c r="D147">
+        <v>196</v>
+      </c>
+      <c r="E147">
+        <v>381</v>
+      </c>
+      <c r="F147">
+        <v>520</v>
+      </c>
+      <c r="G147">
+        <v>131</v>
+      </c>
+      <c r="H147">
+        <v>95</v>
+      </c>
+      <c r="I147">
+        <v>140</v>
+      </c>
+      <c r="J147">
+        <v>134</v>
+      </c>
+      <c r="K147">
+        <v>47</v>
+      </c>
+      <c r="L147">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>5</v>
+      </c>
+      <c r="B148" t="s">
+        <v>243</v>
+      </c>
+      <c r="C148" t="s">
+        <v>45</v>
+      </c>
+      <c r="D148">
+        <v>51</v>
+      </c>
+      <c r="E148">
+        <v>134</v>
+      </c>
+      <c r="F148">
+        <v>215</v>
+      </c>
+      <c r="G148">
+        <v>47</v>
+      </c>
+      <c r="H148">
+        <v>50</v>
+      </c>
+      <c r="I148">
+        <v>44</v>
+      </c>
+      <c r="J148">
+        <v>34</v>
+      </c>
+      <c r="K148">
+        <v>21</v>
+      </c>
+      <c r="L148">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>6</v>
+      </c>
+      <c r="B149" t="s">
+        <v>244</v>
+      </c>
+      <c r="C149" t="s">
+        <v>45</v>
+      </c>
+      <c r="D149">
+        <v>100</v>
+      </c>
+      <c r="E149">
+        <v>200</v>
+      </c>
+      <c r="F149">
+        <v>169</v>
+      </c>
+      <c r="G149">
+        <v>76</v>
+      </c>
+      <c r="H149">
+        <v>59</v>
+      </c>
+      <c r="I149">
+        <v>123</v>
+      </c>
+      <c r="J149">
+        <v>63</v>
+      </c>
+      <c r="K149">
+        <v>27</v>
+      </c>
+      <c r="L149">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="150"/>
+    <row r="151">
+      <c r="A151">
+        <v>24</v>
+      </c>
+      <c r="B151" t="s">
+        <v>23</v>
+      </c>
+      <c r="C151" t="s">
+        <v>42</v>
+      </c>
+      <c r="D151">
+        <v>134</v>
+      </c>
+      <c r="E151">
+        <v>1085</v>
+      </c>
+      <c r="F151">
+        <v>647</v>
+      </c>
+      <c r="G151">
+        <v>345</v>
+      </c>
+      <c r="H151">
+        <v>424</v>
+      </c>
+      <c r="I151">
+        <v>792</v>
+      </c>
+      <c r="J151">
+        <v>605</v>
+      </c>
+      <c r="K151">
+        <v>553</v>
+      </c>
+      <c r="L151">
+        <v>4585</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>37</v>
+      </c>
+      <c r="B152" t="s">
+        <v>37</v>
+      </c>
+      <c r="C152" t="s">
+        <v>43</v>
+      </c>
+      <c r="D152">
+        <v>61</v>
+      </c>
+      <c r="E152">
+        <v>590</v>
+      </c>
+      <c r="F152">
+        <v>313</v>
+      </c>
+      <c r="G152">
+        <v>190</v>
+      </c>
+      <c r="H152">
+        <v>241</v>
+      </c>
+      <c r="I152">
+        <v>344</v>
+      </c>
+      <c r="J152">
+        <v>269</v>
+      </c>
+      <c r="K152">
+        <v>248</v>
+      </c>
+      <c r="L152">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>1</v>
+      </c>
+      <c r="B153" t="s">
+        <v>245</v>
+      </c>
+      <c r="C153" t="s">
+        <v>45</v>
+      </c>
+      <c r="D153">
+        <v>54</v>
+      </c>
+      <c r="E153">
+        <v>289</v>
+      </c>
+      <c r="F153">
+        <v>225</v>
+      </c>
+      <c r="G153">
+        <v>98</v>
+      </c>
+      <c r="H153">
+        <v>123</v>
+      </c>
+      <c r="I153">
+        <v>357</v>
+      </c>
+      <c r="J153">
+        <v>209</v>
+      </c>
+      <c r="K153">
+        <v>184</v>
+      </c>
+      <c r="L153">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>2</v>
+      </c>
+      <c r="B154" t="s">
+        <v>246</v>
+      </c>
+      <c r="C154" t="s">
+        <v>45</v>
+      </c>
+      <c r="D154">
+        <v>7</v>
+      </c>
+      <c r="E154">
+        <v>67</v>
+      </c>
+      <c r="F154">
+        <v>52</v>
+      </c>
+      <c r="G154">
+        <v>23</v>
+      </c>
+      <c r="H154">
+        <v>32</v>
+      </c>
+      <c r="I154">
+        <v>26</v>
+      </c>
+      <c r="J154">
+        <v>59</v>
+      </c>
+      <c r="K154">
+        <v>63</v>
+      </c>
+      <c r="L154">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>3</v>
+      </c>
+      <c r="B155" t="s">
+        <v>247</v>
+      </c>
+      <c r="C155" t="s">
+        <v>45</v>
+      </c>
+      <c r="D155">
+        <v>12</v>
+      </c>
+      <c r="E155">
+        <v>139</v>
+      </c>
+      <c r="F155">
+        <v>57</v>
+      </c>
+      <c r="G155">
+        <v>34</v>
+      </c>
+      <c r="H155">
+        <v>28</v>
+      </c>
+      <c r="I155">
+        <v>65</v>
+      </c>
+      <c r="J155">
+        <v>68</v>
+      </c>
+      <c r="K155">
+        <v>58</v>
+      </c>
+      <c r="L155">
+        <v>461</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>