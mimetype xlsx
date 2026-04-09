--- v0 (2026-02-07)
+++ v1 (2026-04-09)
@@ -8,56 +8,56 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="BANTEN II - Partai" sheetId="2" r:id="rId4"/>
-[...4 lines deleted...]
-    <sheet name="BANTEN I - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="BANTEN I - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="BANTEN I - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="BANTEN II - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="BANTEN II - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="BANTEN III - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="BANTEN III - Caleg" sheetId="7" r:id="rId10"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="430" uniqueCount="430">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -100,101 +100,425 @@
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>BANTEN</t>
   </si>
   <si>
+    <t>3601</t>
+  </si>
+  <si>
+    <t>BANTEN I</t>
+  </si>
+  <si>
     <t>3602</t>
   </si>
   <si>
+    <t>LEBAK</t>
+  </si>
+  <si>
+    <t>PANDEGLANG</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>AHMAD FAUZI</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>H. ABDUL ROCHMAN, S.Ag.</t>
+  </si>
+  <si>
+    <t>RISYA AZZAHRA RAHIMAH NATAKUSUMAH, B.B.A.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIHABULLOH, B.A.(Hons)</t>
+  </si>
+  <si>
+    <t>ETY ROSLIAH</t>
+  </si>
+  <si>
+    <t>AHMAD NURKHOLID, S.Th.I.</t>
+  </si>
+  <si>
+    <t>ALI ZAMRONI, S.Sos., M.A.P.</t>
+  </si>
+  <si>
+    <t>dr. ZAHROTUN NI'MAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZAILYE FARHAN, S.E.</t>
+  </si>
+  <si>
+    <t>H. SYAHRUDDIN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. ANDA SUHANDA, S.E.</t>
+  </si>
+  <si>
+    <t>WULAN ANGRAENI, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>BONNIE TRIYANA</t>
+  </si>
+  <si>
+    <t>TIA RAHMANIA, M.Psi., Psikolog.</t>
+  </si>
+  <si>
+    <t>MOCHAMAD HASBI ASYIDIKI JAYABAYA</t>
+  </si>
+  <si>
+    <t>SIMON EDWARD HASIHOLAN, S.T.</t>
+  </si>
+  <si>
+    <t>AGUSTINUS THOMAS SARAGIH, S.H.</t>
+  </si>
+  <si>
+    <t>ROSMAYANTI NAIM</t>
+  </si>
+  <si>
+    <t>Dr. Hj. ADDE ROSI KHOERUNNISA, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>H. DADAN MUCHAMMAD R, S.E.</t>
+  </si>
+  <si>
+    <t>TERA HERLIANA, A.Ma.</t>
+  </si>
+  <si>
+    <t>RASYULA ANDARI, S.Ikom.</t>
+  </si>
+  <si>
+    <t>NEIL SADEK, S.H.</t>
+  </si>
+  <si>
+    <t>GOUSTA FERIZA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ARIF RAHMAN</t>
+  </si>
+  <si>
+    <t>RIA MAHDIA FITRI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ASRI ANAS, S.S.</t>
+  </si>
+  <si>
+    <t>Hj. MARYAM MAHMUDAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>H. ANDA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>HURISAL JAMHUR, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>AGUS RULI ARDIANSYAH</t>
+  </si>
+  <si>
+    <t>SENDI ROHIMAH</t>
+  </si>
+  <si>
+    <t>FAISAL</t>
+  </si>
+  <si>
+    <t>IKA KARTIKA</t>
+  </si>
+  <si>
+    <t>AWALLUDIN</t>
+  </si>
+  <si>
+    <t>IWAN SETIAWAN</t>
+  </si>
+  <si>
+    <t>TUBAGUS BANIRIZQI, S.Kom.</t>
+  </si>
+  <si>
+    <t>YULITA MANSYUR</t>
+  </si>
+  <si>
+    <t>Dr. H. R. ACHMAD DIMYATI NATAKUSUMAH, S.H., M.H., M.Si.</t>
+  </si>
+  <si>
+    <t>K.H. AHMAD SADELI KARIM</t>
+  </si>
+  <si>
+    <t>INDAH LIDA PRATIWI, S.I.Kom., M.I.Kom.</t>
+  </si>
+  <si>
+    <t>H. ADE SALAMUN, S.Ag., M.Si.</t>
+  </si>
+  <si>
+    <t>SITI RINA AGUSTINA, S.H.</t>
+  </si>
+  <si>
+    <t>DADAN SETIAWAN, S.Pd.</t>
+  </si>
+  <si>
+    <t>BAMBANG IRAWAN</t>
+  </si>
+  <si>
+    <t>NURUL AENI</t>
+  </si>
+  <si>
+    <t>RANI LARASATI</t>
+  </si>
+  <si>
+    <t>ARDESTI PRATAMI</t>
+  </si>
+  <si>
+    <t>BUDI MARWOTO</t>
+  </si>
+  <si>
+    <t>ZULKARNAIN</t>
+  </si>
+  <si>
+    <t>HERI SAPARI KAHPI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>RIA DAHLIA, S.Sos.</t>
+  </si>
+  <si>
+    <t>WINARKO CATUR SIWI</t>
+  </si>
+  <si>
+    <t>MADSUHA MURDIANA, S.E.</t>
+  </si>
+  <si>
+    <t>SRI UTAMI, S.E.</t>
+  </si>
+  <si>
+    <t>ROBBY SIAHAAN, S.E.</t>
+  </si>
+  <si>
+    <t>MUKHLAS</t>
+  </si>
+  <si>
+    <t>TB . SUTAN FADILLAH</t>
+  </si>
+  <si>
+    <t>CUT SYAFRIZA</t>
+  </si>
+  <si>
+    <t>YOGI WAHYUDIN</t>
+  </si>
+  <si>
+    <t>FIRMANSYAH, M.Si.</t>
+  </si>
+  <si>
+    <t>N OKI OKTAVIANI</t>
+  </si>
+  <si>
+    <t>Drs. MOH. BABAY SUJAWANDI</t>
+  </si>
+  <si>
+    <t>YAHDIL ABDI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>RT. ANITA TRISTIAWATI KD, S.H.</t>
+  </si>
+  <si>
+    <t>DEDE SUPRIYADI</t>
+  </si>
+  <si>
+    <t>DYAH LILIS NOVIHATI</t>
+  </si>
+  <si>
+    <t>H. IYUS PRIATNA, S.Sos.</t>
+  </si>
+  <si>
+    <t>ATHORI LUBIS</t>
+  </si>
+  <si>
+    <t>Sulthan Rayhan Fadhila Fasha</t>
+  </si>
+  <si>
+    <t>NUR ALFA KUSUMA PATRIA, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>DULHANI</t>
+  </si>
+  <si>
+    <t>ANGGRILIA PANCALIKA</t>
+  </si>
+  <si>
+    <t>SITI ZUBAIDAH</t>
+  </si>
+  <si>
+    <t>Dr. Hj. Iti Octavia Jayabaya, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>RIZKI AULIA RAHMAN NATAKUSUMAH</t>
+  </si>
+  <si>
+    <t>Yoyon Sujana, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. HAMDAN FAISAL, M.M.</t>
+  </si>
+  <si>
+    <t>Neng Yayat Nurhayati</t>
+  </si>
+  <si>
+    <t>ANDI ARIEF</t>
+  </si>
+  <si>
+    <t>Mary Silvita, S.H.I.</t>
+  </si>
+  <si>
+    <t>ROFIQOH SULAEMAN, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. Djodi Budi Sambodo, M.T.</t>
+  </si>
+  <si>
+    <t>Heliyana</t>
+  </si>
+  <si>
+    <t>IMAM PEBRIANSYAH</t>
+  </si>
+  <si>
+    <t>TOMMY MAULANA, S.Pd.</t>
+  </si>
+  <si>
+    <t>VIVI SUMANTRI JAYABAYA, S.Sos</t>
+  </si>
+  <si>
+    <t>KH. SUBHAN AMIER, Lc., MA.</t>
+  </si>
+  <si>
+    <t>CANDRA NADA IRMAWAN</t>
+  </si>
+  <si>
+    <t>OKY SOFIYANDRI</t>
+  </si>
+  <si>
+    <t>LUFI IRAWAN, S.IP.</t>
+  </si>
+  <si>
+    <t>LESTARI, S.E.</t>
+  </si>
+  <si>
+    <t>H. IIP MIFTAHUL CHOIRY</t>
+  </si>
+  <si>
+    <t>NENG SITI JULAIHA, S.Pd.I., M.Pd.</t>
+  </si>
+  <si>
+    <t>Dr. DARMAWAN S</t>
+  </si>
+  <si>
+    <t>Hj. AAM MARYAMAH, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. H. ANHAR ACHMAD, M.M.</t>
+  </si>
+  <si>
+    <t>H. TRI FIRDAUS AKBARSYAH</t>
+  </si>
+  <si>
+    <t>MUHSIN AHMAD ALATTAS</t>
+  </si>
+  <si>
+    <t>RAM ARIFF, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>Dra. MUTIA FRIDA, MPA.</t>
+  </si>
+  <si>
+    <t>H. BARHAN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>REZA M. SURYADI</t>
+  </si>
+  <si>
+    <t>HESTHI PRASTIWI</t>
+  </si>
+  <si>
     <t>BANTEN II</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>KOTA CILEGON</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>KOTA SERANG</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>SERANG</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>H. ERRY AYUDHIANSYAH, S.H., M.H.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>IQBAL BAHARUDIN</t>
   </si>
   <si>
     <t>WAHYU PAPAT JUNI ROMADONIA, S.E.</t>
   </si>
   <si>
     <t>RIRIS ARI SOFIA, S.H.</t>
   </si>
   <si>
     <t>DESSY PUSPITA ANGGRAINI</t>
   </si>
   <si>
     <t>MAULIDA FITROTUL MUNIROH</t>
   </si>
   <si>
     <t>ANNISA M.A. MAHESA</t>
   </si>
   <si>
     <t>RAGIL LALITAWISTARA, S.H.</t>
   </si>
   <si>
     <t>RD ILHAM RIZKY</t>
   </si>
   <si>
     <t>YUSMAR ABDILLAH</t>
@@ -986,374 +1310,50 @@
     <t>M. GAMARI SUTRISNO</t>
   </si>
   <si>
     <t>DEWI HANDAYANI</t>
   </si>
   <si>
     <t>NAZWAR NAZARUDDIN</t>
   </si>
   <si>
     <t>Dr. DODI SUGIANTO, S.H., M.H., M.Kn.</t>
   </si>
   <si>
     <t>R. YULIA FADHILAH, S.Pd.</t>
   </si>
   <si>
     <t>SYAFRUL HIDAYAT A. S.</t>
   </si>
   <si>
     <t>SUBAGJA, S.E., M.M.</t>
   </si>
   <si>
     <t>Hj. MIKE SABARIAH HERAWATI, A.Md.Par.</t>
   </si>
   <si>
     <t>MUHAMMAD AIDIL FAKHRI SIREGAR, S.T.</t>
-  </si>
-[...322 lines deleted...]
-    <t>HESTHI PRASTIWI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1748,11973 +1748,11973 @@
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2" t="s">
         <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="F2" t="s">
         <v>29</v>
       </c>
       <c r="G2">
-        <v>11353</v>
+        <v>112239</v>
       </c>
       <c r="H2">
-        <v>29934</v>
+        <v>86522</v>
       </c>
       <c r="I2">
-        <v>21923</v>
+        <v>94391</v>
       </c>
       <c r="J2">
-        <v>23928</v>
+        <v>70121</v>
       </c>
       <c r="K2">
-        <v>17031</v>
+        <v>82791</v>
       </c>
       <c r="L2">
-        <v>4074</v>
+        <v>5523</v>
       </c>
       <c r="M2">
-        <v>1644</v>
+        <v>4796</v>
       </c>
       <c r="N2">
-        <v>39336</v>
+        <v>57177</v>
       </c>
       <c r="O2">
-        <v>172</v>
+        <v>1817</v>
       </c>
       <c r="P2">
-        <v>514</v>
+        <v>3113</v>
       </c>
       <c r="Q2">
-        <v>762</v>
+        <v>2448</v>
       </c>
       <c r="R2">
-        <v>46156</v>
+        <v>37055</v>
       </c>
       <c r="S2">
-        <v>1279</v>
+        <v>2095</v>
       </c>
       <c r="T2">
-        <v>27379</v>
+        <v>87310</v>
       </c>
       <c r="U2">
-        <v>4581</v>
+        <v>12880</v>
       </c>
       <c r="V2">
-        <v>2131</v>
+        <v>9334</v>
       </c>
       <c r="W2">
-        <v>9870</v>
+        <v>101029</v>
       </c>
       <c r="X2">
-        <v>1228</v>
+        <v>2196</v>
       </c>
       <c r="Y2">
-        <v>243295</v>
+        <v>772837</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F3" t="s">
         <v>30</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3">
+        <v>206117</v>
+      </c>
+      <c r="H3">
+        <v>58524</v>
+      </c>
+      <c r="I3">
+        <v>47340</v>
+      </c>
+      <c r="J3">
+        <v>47532</v>
+      </c>
+      <c r="K3">
+        <v>47198</v>
+      </c>
+      <c r="L3">
+        <v>4616</v>
+      </c>
+      <c r="M3">
+        <v>3423</v>
+      </c>
+      <c r="N3">
+        <v>44134</v>
+      </c>
+      <c r="O3">
+        <v>1064</v>
+      </c>
+      <c r="P3">
+        <v>2276</v>
+      </c>
+      <c r="Q3">
+        <v>2683</v>
+      </c>
+      <c r="R3">
+        <v>31969</v>
+      </c>
+      <c r="S3">
+        <v>3139</v>
+      </c>
+      <c r="T3">
+        <v>160354</v>
+      </c>
+      <c r="U3">
+        <v>3577</v>
+      </c>
+      <c r="V3">
+        <v>2398</v>
+      </c>
+      <c r="W3">
+        <v>31183</v>
+      </c>
+      <c r="X3">
+        <v>3057</v>
+      </c>
+      <c r="Y3">
+        <v>700584</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
         <v>31</v>
       </c>
-      <c r="G3">
-[...60 lines deleted...]
-      </c>
       <c r="B4" t="s">
-        <v>25</v>
-[...7 lines deleted...]
-      <c r="E4" t="s">
         <v>32</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4">
-        <v>55299</v>
+        <v>318356</v>
       </c>
       <c r="H4">
-        <v>118688</v>
+        <v>145046</v>
       </c>
       <c r="I4">
-        <v>89371</v>
+        <v>141731</v>
       </c>
       <c r="J4">
-        <v>98644</v>
+        <v>117653</v>
       </c>
       <c r="K4">
-        <v>128669</v>
+        <v>129989</v>
       </c>
       <c r="L4">
-        <v>8677</v>
+        <v>10139</v>
       </c>
       <c r="M4">
-        <v>4946</v>
+        <v>8219</v>
       </c>
       <c r="N4">
-        <v>83269</v>
+        <v>101311</v>
       </c>
       <c r="O4">
-        <v>1134</v>
+        <v>2881</v>
       </c>
       <c r="P4">
-        <v>3167</v>
+        <v>5389</v>
       </c>
       <c r="Q4">
-        <v>4144</v>
+        <v>5131</v>
       </c>
       <c r="R4">
-        <v>161337</v>
+        <v>69024</v>
       </c>
       <c r="S4">
-        <v>5599</v>
+        <v>5234</v>
       </c>
       <c r="T4">
-        <v>77984</v>
+        <v>247664</v>
       </c>
       <c r="U4">
-        <v>17796</v>
+        <v>16457</v>
       </c>
       <c r="V4">
-        <v>6195</v>
+        <v>11732</v>
       </c>
       <c r="W4">
-        <v>27129</v>
+        <v>132212</v>
       </c>
       <c r="X4">
-        <v>2517</v>
+        <v>5253</v>
       </c>
       <c r="Y4">
-        <v>894565</v>
-[...64 lines deleted...]
-        <v>1515946</v>
+        <v>1473421</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>33</v>
-[...5856 lines deleted...]
-      <c r="E106">
         <v>32</v>
-      </c>
-[...2927 lines deleted...]
-        <v>35</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D2">
         <v>112239</v>
       </c>
       <c r="E2">
         <v>206117</v>
       </c>
       <c r="F2">
         <v>318356</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D3">
         <v>21865</v>
       </c>
       <c r="E3">
         <v>26194</v>
       </c>
       <c r="F3">
         <v>48059</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>326</v>
+        <v>38</v>
       </c>
       <c r="C4" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D4">
         <v>49926</v>
       </c>
       <c r="E4">
         <v>48333</v>
       </c>
       <c r="F4">
         <v>98259</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>327</v>
+        <v>40</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D5">
         <v>33644</v>
       </c>
       <c r="E5">
         <v>33718</v>
       </c>
       <c r="F5">
         <v>67362</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>328</v>
+        <v>41</v>
       </c>
       <c r="C6" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D6">
         <v>2573</v>
       </c>
       <c r="E6">
         <v>92380</v>
       </c>
       <c r="F6">
         <v>94953</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>329</v>
+        <v>42</v>
       </c>
       <c r="C7" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D7">
         <v>2339</v>
       </c>
       <c r="E7">
         <v>3980</v>
       </c>
       <c r="F7">
         <v>6319</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>330</v>
+        <v>43</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D8">
         <v>1205</v>
       </c>
       <c r="E8">
         <v>767</v>
       </c>
       <c r="F8">
         <v>1972</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>331</v>
+        <v>44</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D9">
         <v>687</v>
       </c>
       <c r="E9">
         <v>745</v>
       </c>
       <c r="F9">
         <v>1432</v>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D11">
         <v>86522</v>
       </c>
       <c r="E11">
         <v>58524</v>
       </c>
       <c r="F11">
         <v>145046</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C12" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D12">
         <v>29518</v>
       </c>
       <c r="E12">
         <v>21313</v>
       </c>
       <c r="F12">
         <v>50831</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>332</v>
+        <v>45</v>
       </c>
       <c r="C13" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D13">
         <v>36711</v>
       </c>
       <c r="E13">
         <v>20813</v>
       </c>
       <c r="F13">
         <v>57524</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>333</v>
+        <v>46</v>
       </c>
       <c r="C14" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D14">
         <v>7803</v>
       </c>
       <c r="E14">
         <v>5139</v>
       </c>
       <c r="F14">
         <v>12942</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>334</v>
+        <v>47</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D15">
         <v>3166</v>
       </c>
       <c r="E15">
         <v>2323</v>
       </c>
       <c r="F15">
         <v>5489</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>335</v>
+        <v>48</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D16">
         <v>3925</v>
       </c>
       <c r="E16">
         <v>4569</v>
       </c>
       <c r="F16">
         <v>8494</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>336</v>
+        <v>49</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D17">
         <v>4398</v>
       </c>
       <c r="E17">
         <v>3447</v>
       </c>
       <c r="F17">
         <v>7845</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>337</v>
+        <v>50</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D18">
         <v>1001</v>
       </c>
       <c r="E18">
         <v>920</v>
       </c>
       <c r="F18">
         <v>1921</v>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D20">
         <v>94391</v>
       </c>
       <c r="E20">
         <v>47340</v>
       </c>
       <c r="F20">
         <v>141731</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B21" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D21">
         <v>18364</v>
       </c>
       <c r="E21">
         <v>13473</v>
       </c>
       <c r="F21">
         <v>31837</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>338</v>
+        <v>51</v>
       </c>
       <c r="C22" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D22">
         <v>23764</v>
       </c>
       <c r="E22">
         <v>12752</v>
       </c>
       <c r="F22">
         <v>36516</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>339</v>
+        <v>52</v>
       </c>
       <c r="C23" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D23">
         <v>24078</v>
       </c>
       <c r="E23">
         <v>13281</v>
       </c>
       <c r="F23">
         <v>37359</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>340</v>
+        <v>53</v>
       </c>
       <c r="C24" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D24">
         <v>24382</v>
       </c>
       <c r="E24">
         <v>3327</v>
       </c>
       <c r="F24">
         <v>27709</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>341</v>
+        <v>54</v>
       </c>
       <c r="C25" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D25">
         <v>1764</v>
       </c>
       <c r="E25">
         <v>3238</v>
       </c>
       <c r="F25">
         <v>5002</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>342</v>
+        <v>55</v>
       </c>
       <c r="C26" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D26">
         <v>1166</v>
       </c>
       <c r="E26">
         <v>792</v>
       </c>
       <c r="F26">
         <v>1958</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>343</v>
+        <v>56</v>
       </c>
       <c r="C27" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D27">
         <v>873</v>
       </c>
       <c r="E27">
         <v>477</v>
       </c>
       <c r="F27">
         <v>1350</v>
       </c>
     </row>
     <row r="28"/>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D29">
         <v>70121</v>
       </c>
       <c r="E29">
         <v>47532</v>
       </c>
       <c r="F29">
         <v>117653</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B30" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C30" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D30">
         <v>18250</v>
       </c>
       <c r="E30">
         <v>14610</v>
       </c>
       <c r="F30">
         <v>32860</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>344</v>
+        <v>57</v>
       </c>
       <c r="C31" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D31">
         <v>39440</v>
       </c>
       <c r="E31">
         <v>22408</v>
       </c>
       <c r="F31">
         <v>61848</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>345</v>
+        <v>58</v>
       </c>
       <c r="C32" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D32">
         <v>6424</v>
       </c>
       <c r="E32">
         <v>5147</v>
       </c>
       <c r="F32">
         <v>11571</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>346</v>
+        <v>59</v>
       </c>
       <c r="C33" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D33">
         <v>2073</v>
       </c>
       <c r="E33">
         <v>1892</v>
       </c>
       <c r="F33">
         <v>3965</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>347</v>
+        <v>60</v>
       </c>
       <c r="C34" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D34">
         <v>2555</v>
       </c>
       <c r="E34">
         <v>2180</v>
       </c>
       <c r="F34">
         <v>4735</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>348</v>
+        <v>61</v>
       </c>
       <c r="C35" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D35">
         <v>697</v>
       </c>
       <c r="E35">
         <v>832</v>
       </c>
       <c r="F35">
         <v>1529</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>349</v>
+        <v>62</v>
       </c>
       <c r="C36" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D36">
         <v>682</v>
       </c>
       <c r="E36">
         <v>463</v>
       </c>
       <c r="F36">
         <v>1145</v>
       </c>
     </row>
     <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D38">
         <v>82791</v>
       </c>
       <c r="E38">
         <v>47198</v>
       </c>
       <c r="F38">
         <v>129989</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B39" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C39" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D39">
         <v>15567</v>
       </c>
       <c r="E39">
         <v>8534</v>
       </c>
       <c r="F39">
         <v>24101</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>350</v>
+        <v>63</v>
       </c>
       <c r="C40" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D40">
         <v>26424</v>
       </c>
       <c r="E40">
         <v>20045</v>
       </c>
       <c r="F40">
         <v>46469</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>351</v>
+        <v>64</v>
       </c>
       <c r="C41" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D41">
         <v>21813</v>
       </c>
       <c r="E41">
         <v>7829</v>
       </c>
       <c r="F41">
         <v>29642</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>352</v>
+        <v>65</v>
       </c>
       <c r="C42" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D42">
         <v>1804</v>
       </c>
       <c r="E42">
         <v>1029</v>
       </c>
       <c r="F42">
         <v>2833</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>353</v>
+        <v>66</v>
       </c>
       <c r="C43" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D43">
         <v>1482</v>
       </c>
       <c r="E43">
         <v>3718</v>
       </c>
       <c r="F43">
         <v>5200</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>354</v>
+        <v>67</v>
       </c>
       <c r="C44" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D44">
         <v>3495</v>
       </c>
       <c r="E44">
         <v>1299</v>
       </c>
       <c r="F44">
         <v>4794</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>355</v>
+        <v>68</v>
       </c>
       <c r="C45" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D45">
         <v>12206</v>
       </c>
       <c r="E45">
         <v>4744</v>
       </c>
       <c r="F45">
         <v>16950</v>
       </c>
     </row>
     <row r="46"/>
     <row r="47">
       <c r="A47">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D47">
         <v>5523</v>
       </c>
       <c r="E47">
         <v>4616</v>
       </c>
       <c r="F47">
         <v>10139</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B48" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C48" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D48">
         <v>2709</v>
       </c>
       <c r="E48">
         <v>1920</v>
       </c>
       <c r="F48">
         <v>4629</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>356</v>
+        <v>69</v>
       </c>
       <c r="C49" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D49">
         <v>1248</v>
       </c>
       <c r="E49">
         <v>1643</v>
       </c>
       <c r="F49">
         <v>2891</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>357</v>
+        <v>70</v>
       </c>
       <c r="C50" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D50">
         <v>408</v>
       </c>
       <c r="E50">
         <v>346</v>
       </c>
       <c r="F50">
         <v>754</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>358</v>
+        <v>71</v>
       </c>
       <c r="C51" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D51">
         <v>347</v>
       </c>
       <c r="E51">
         <v>246</v>
       </c>
       <c r="F51">
         <v>593</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>359</v>
+        <v>72</v>
       </c>
       <c r="C52" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D52">
         <v>219</v>
       </c>
       <c r="E52">
         <v>209</v>
       </c>
       <c r="F52">
         <v>428</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>5</v>
       </c>
       <c r="B53" t="s">
-        <v>360</v>
+        <v>73</v>
       </c>
       <c r="C53" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D53">
         <v>295</v>
       </c>
       <c r="E53">
         <v>72</v>
       </c>
       <c r="F53">
         <v>367</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>6</v>
       </c>
       <c r="B54" t="s">
-        <v>361</v>
+        <v>74</v>
       </c>
       <c r="C54" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D54">
         <v>297</v>
       </c>
       <c r="E54">
         <v>180</v>
       </c>
       <c r="F54">
         <v>477</v>
       </c>
     </row>
     <row r="55"/>
     <row r="56">
       <c r="A56">
         <v>7</v>
       </c>
       <c r="B56" t="s">
         <v>12</v>
       </c>
       <c r="C56" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D56">
         <v>4796</v>
       </c>
       <c r="E56">
         <v>3423</v>
       </c>
       <c r="F56">
         <v>8219</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B57" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C57" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D57">
         <v>3615</v>
       </c>
       <c r="E57">
         <v>2254</v>
       </c>
       <c r="F57">
         <v>5869</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>362</v>
+        <v>75</v>
       </c>
       <c r="C58" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D58">
         <v>832</v>
       </c>
       <c r="E58">
         <v>854</v>
       </c>
       <c r="F58">
         <v>1686</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>363</v>
+        <v>76</v>
       </c>
       <c r="C59" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D59">
         <v>349</v>
       </c>
       <c r="E59">
         <v>315</v>
       </c>
       <c r="F59">
         <v>664</v>
       </c>
     </row>
     <row r="60"/>
     <row r="61">
       <c r="A61">
         <v>8</v>
       </c>
       <c r="B61" t="s">
         <v>13</v>
       </c>
       <c r="C61" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D61">
         <v>57177</v>
       </c>
       <c r="E61">
         <v>44134</v>
       </c>
       <c r="F61">
         <v>101311</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B62" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C62" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D62">
         <v>10898</v>
       </c>
       <c r="E62">
         <v>9562</v>
       </c>
       <c r="F62">
         <v>20460</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>364</v>
+        <v>77</v>
       </c>
       <c r="C63" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D63">
         <v>31802</v>
       </c>
       <c r="E63">
         <v>23850</v>
       </c>
       <c r="F63">
         <v>55652</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>365</v>
+        <v>78</v>
       </c>
       <c r="C64" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D64">
         <v>4671</v>
       </c>
       <c r="E64">
         <v>6363</v>
       </c>
       <c r="F64">
         <v>11034</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>3</v>
       </c>
       <c r="B65" t="s">
-        <v>366</v>
+        <v>79</v>
       </c>
       <c r="C65" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D65">
         <v>1360</v>
       </c>
       <c r="E65">
         <v>1707</v>
       </c>
       <c r="F65">
         <v>3067</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>4</v>
       </c>
       <c r="B66" t="s">
-        <v>367</v>
+        <v>80</v>
       </c>
       <c r="C66" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D66">
         <v>4347</v>
       </c>
       <c r="E66">
         <v>1542</v>
       </c>
       <c r="F66">
         <v>5889</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>5</v>
       </c>
       <c r="B67" t="s">
-        <v>368</v>
+        <v>81</v>
       </c>
       <c r="C67" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D67">
         <v>791</v>
       </c>
       <c r="E67">
         <v>491</v>
       </c>
       <c r="F67">
         <v>1282</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>6</v>
       </c>
       <c r="B68" t="s">
-        <v>369</v>
+        <v>82</v>
       </c>
       <c r="C68" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D68">
         <v>3308</v>
       </c>
       <c r="E68">
         <v>619</v>
       </c>
       <c r="F68">
         <v>3927</v>
       </c>
     </row>
     <row r="69"/>
     <row r="70">
       <c r="A70">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>14</v>
       </c>
       <c r="C70" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D70">
         <v>1817</v>
       </c>
       <c r="E70">
         <v>1064</v>
       </c>
       <c r="F70">
         <v>2881</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B71" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C71" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D71">
         <v>1025</v>
       </c>
       <c r="E71">
         <v>574</v>
       </c>
       <c r="F71">
         <v>1599</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1</v>
       </c>
       <c r="B72" t="s">
-        <v>370</v>
+        <v>83</v>
       </c>
       <c r="C72" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D72">
         <v>316</v>
       </c>
       <c r="E72">
         <v>117</v>
       </c>
       <c r="F72">
         <v>433</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2</v>
       </c>
       <c r="B73" t="s">
-        <v>371</v>
+        <v>84</v>
       </c>
       <c r="C73" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D73">
         <v>241</v>
       </c>
       <c r="E73">
         <v>167</v>
       </c>
       <c r="F73">
         <v>408</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>3</v>
       </c>
       <c r="B74" t="s">
-        <v>372</v>
+        <v>85</v>
       </c>
       <c r="C74" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D74">
         <v>67</v>
       </c>
       <c r="E74">
         <v>112</v>
       </c>
       <c r="F74">
         <v>179</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>4</v>
       </c>
       <c r="B75" t="s">
-        <v>373</v>
+        <v>86</v>
       </c>
       <c r="C75" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D75">
         <v>57</v>
       </c>
       <c r="E75">
         <v>36</v>
       </c>
       <c r="F75">
         <v>93</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>5</v>
       </c>
       <c r="B76" t="s">
-        <v>374</v>
+        <v>87</v>
       </c>
       <c r="C76" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D76">
         <v>60</v>
       </c>
       <c r="E76">
         <v>32</v>
       </c>
       <c r="F76">
         <v>92</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>6</v>
       </c>
       <c r="B77" t="s">
-        <v>375</v>
+        <v>88</v>
       </c>
       <c r="C77" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D77">
         <v>51</v>
       </c>
       <c r="E77">
         <v>26</v>
       </c>
       <c r="F77">
         <v>77</v>
       </c>
     </row>
     <row r="78"/>
     <row r="79">
       <c r="A79">
         <v>10</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D79">
         <v>3113</v>
       </c>
       <c r="E79">
         <v>2276</v>
       </c>
       <c r="F79">
         <v>5389</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B80" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C80" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D80">
         <v>944</v>
       </c>
       <c r="E80">
         <v>814</v>
       </c>
       <c r="F80">
         <v>1758</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1</v>
       </c>
       <c r="B81" t="s">
-        <v>376</v>
+        <v>89</v>
       </c>
       <c r="C81" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D81">
         <v>904</v>
       </c>
       <c r="E81">
         <v>631</v>
       </c>
       <c r="F81">
         <v>1535</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>377</v>
+        <v>90</v>
       </c>
       <c r="C82" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D82">
         <v>704</v>
       </c>
       <c r="E82">
         <v>409</v>
       </c>
       <c r="F82">
         <v>1113</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>3</v>
       </c>
       <c r="B83" t="s">
-        <v>378</v>
+        <v>91</v>
       </c>
       <c r="C83" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D83">
         <v>182</v>
       </c>
       <c r="E83">
         <v>126</v>
       </c>
       <c r="F83">
         <v>308</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>4</v>
       </c>
       <c r="B84" t="s">
-        <v>379</v>
+        <v>92</v>
       </c>
       <c r="C84" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D84">
         <v>154</v>
       </c>
       <c r="E84">
         <v>131</v>
       </c>
       <c r="F84">
         <v>285</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>5</v>
       </c>
       <c r="B85" t="s">
-        <v>380</v>
+        <v>93</v>
       </c>
       <c r="C85" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D85">
         <v>91</v>
       </c>
       <c r="E85">
         <v>74</v>
       </c>
       <c r="F85">
         <v>165</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>6</v>
       </c>
       <c r="B86" t="s">
-        <v>381</v>
+        <v>94</v>
       </c>
       <c r="C86" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D86">
         <v>134</v>
       </c>
       <c r="E86">
         <v>91</v>
       </c>
       <c r="F86">
         <v>225</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
         <v>11</v>
       </c>
       <c r="B88" t="s">
         <v>16</v>
       </c>
       <c r="C88" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D88">
         <v>2448</v>
       </c>
       <c r="E88">
         <v>2683</v>
       </c>
       <c r="F88">
         <v>5131</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B89" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C89" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D89">
         <v>972</v>
       </c>
       <c r="E89">
         <v>1159</v>
       </c>
       <c r="F89">
         <v>2131</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>382</v>
+        <v>95</v>
       </c>
       <c r="C90" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D90">
         <v>544</v>
       </c>
       <c r="E90">
         <v>746</v>
       </c>
       <c r="F90">
         <v>1290</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>383</v>
+        <v>96</v>
       </c>
       <c r="C91" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D91">
         <v>326</v>
       </c>
       <c r="E91">
         <v>351</v>
       </c>
       <c r="F91">
         <v>677</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>384</v>
+        <v>97</v>
       </c>
       <c r="C92" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D92">
         <v>211</v>
       </c>
       <c r="E92">
         <v>176</v>
       </c>
       <c r="F92">
         <v>387</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>385</v>
+        <v>98</v>
       </c>
       <c r="C93" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D93">
         <v>202</v>
       </c>
       <c r="E93">
         <v>134</v>
       </c>
       <c r="F93">
         <v>336</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>386</v>
+        <v>99</v>
       </c>
       <c r="C94" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D94">
         <v>105</v>
       </c>
       <c r="E94">
         <v>69</v>
       </c>
       <c r="F94">
         <v>174</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>6</v>
       </c>
       <c r="B95" t="s">
-        <v>387</v>
+        <v>100</v>
       </c>
       <c r="C95" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D95">
         <v>88</v>
       </c>
       <c r="E95">
         <v>48</v>
       </c>
       <c r="F95">
         <v>136</v>
       </c>
     </row>
     <row r="96"/>
     <row r="97">
       <c r="A97">
         <v>12</v>
       </c>
       <c r="B97" t="s">
         <v>17</v>
       </c>
       <c r="C97" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D97">
         <v>37055</v>
       </c>
       <c r="E97">
         <v>31969</v>
       </c>
       <c r="F97">
         <v>69024</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B98" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C98" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D98">
         <v>6450</v>
       </c>
       <c r="E98">
         <v>6182</v>
       </c>
       <c r="F98">
         <v>12632</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
-        <v>388</v>
+        <v>101</v>
       </c>
       <c r="C99" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D99">
         <v>6913</v>
       </c>
       <c r="E99">
         <v>8413</v>
       </c>
       <c r="F99">
         <v>15326</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2</v>
       </c>
       <c r="B100" t="s">
-        <v>389</v>
+        <v>102</v>
       </c>
       <c r="C100" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D100">
         <v>5679</v>
       </c>
       <c r="E100">
         <v>3853</v>
       </c>
       <c r="F100">
         <v>9532</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>390</v>
+        <v>103</v>
       </c>
       <c r="C101" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D101">
         <v>2018</v>
       </c>
       <c r="E101">
         <v>2840</v>
       </c>
       <c r="F101">
         <v>4858</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>4</v>
       </c>
       <c r="B102" t="s">
-        <v>391</v>
+        <v>104</v>
       </c>
       <c r="C102" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D102">
         <v>15443</v>
       </c>
       <c r="E102">
         <v>10221</v>
       </c>
       <c r="F102">
         <v>25664</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>5</v>
       </c>
       <c r="B103" t="s">
-        <v>392</v>
+        <v>105</v>
       </c>
       <c r="C103" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D103">
         <v>320</v>
       </c>
       <c r="E103">
         <v>181</v>
       </c>
       <c r="F103">
         <v>501</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>6</v>
       </c>
       <c r="B104" t="s">
-        <v>393</v>
+        <v>106</v>
       </c>
       <c r="C104" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D104">
         <v>232</v>
       </c>
       <c r="E104">
         <v>279</v>
       </c>
       <c r="F104">
         <v>511</v>
       </c>
     </row>
     <row r="105"/>
     <row r="106">
       <c r="A106">
         <v>13</v>
       </c>
       <c r="B106" t="s">
         <v>18</v>
       </c>
       <c r="C106" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D106">
         <v>2095</v>
       </c>
       <c r="E106">
         <v>3139</v>
       </c>
       <c r="F106">
         <v>5234</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B107" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C107" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D107">
         <v>835</v>
       </c>
       <c r="E107">
         <v>1663</v>
       </c>
       <c r="F107">
         <v>2498</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1</v>
       </c>
       <c r="B108" t="s">
-        <v>394</v>
+        <v>107</v>
       </c>
       <c r="C108" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D108">
         <v>351</v>
       </c>
       <c r="E108">
         <v>681</v>
       </c>
       <c r="F108">
         <v>1032</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2</v>
       </c>
       <c r="B109" t="s">
-        <v>395</v>
+        <v>108</v>
       </c>
       <c r="C109" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D109">
         <v>313</v>
       </c>
       <c r="E109">
         <v>301</v>
       </c>
       <c r="F109">
         <v>614</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>3</v>
       </c>
       <c r="B110" t="s">
-        <v>396</v>
+        <v>109</v>
       </c>
       <c r="C110" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D110">
         <v>157</v>
       </c>
       <c r="E110">
         <v>268</v>
       </c>
       <c r="F110">
         <v>425</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>4</v>
       </c>
       <c r="B111" t="s">
-        <v>397</v>
+        <v>110</v>
       </c>
       <c r="C111" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D111">
         <v>118</v>
       </c>
       <c r="E111">
         <v>67</v>
       </c>
       <c r="F111">
         <v>185</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>5</v>
       </c>
       <c r="B112" t="s">
-        <v>398</v>
+        <v>111</v>
       </c>
       <c r="C112" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D112">
         <v>94</v>
       </c>
       <c r="E112">
         <v>59</v>
       </c>
       <c r="F112">
         <v>153</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>6</v>
       </c>
       <c r="B113" t="s">
-        <v>399</v>
+        <v>112</v>
       </c>
       <c r="C113" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D113">
         <v>227</v>
       </c>
       <c r="E113">
         <v>100</v>
       </c>
       <c r="F113">
         <v>327</v>
       </c>
     </row>
     <row r="114"/>
     <row r="115">
       <c r="A115">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>19</v>
       </c>
       <c r="C115" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D115">
         <v>87310</v>
       </c>
       <c r="E115">
         <v>160354</v>
       </c>
       <c r="F115">
         <v>247664</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B116" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C116" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D116">
         <v>13370</v>
       </c>
       <c r="E116">
         <v>12683</v>
       </c>
       <c r="F116">
         <v>26053</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1</v>
       </c>
       <c r="B117" t="s">
-        <v>400</v>
+        <v>113</v>
       </c>
       <c r="C117" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D117">
         <v>59528</v>
       </c>
       <c r="E117">
         <v>8511</v>
       </c>
       <c r="F117">
         <v>68039</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2</v>
       </c>
       <c r="B118" t="s">
-        <v>401</v>
+        <v>114</v>
       </c>
       <c r="C118" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D118">
         <v>10291</v>
       </c>
       <c r="E118">
         <v>131614</v>
       </c>
       <c r="F118">
         <v>141905</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>402</v>
+        <v>115</v>
       </c>
       <c r="C119" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D119">
         <v>1335</v>
       </c>
       <c r="E119">
         <v>5547</v>
       </c>
       <c r="F119">
         <v>6882</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>4</v>
       </c>
       <c r="B120" t="s">
-        <v>403</v>
+        <v>116</v>
       </c>
       <c r="C120" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D120">
         <v>1541</v>
       </c>
       <c r="E120">
         <v>1021</v>
       </c>
       <c r="F120">
         <v>2562</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>5</v>
       </c>
       <c r="B121" t="s">
-        <v>404</v>
+        <v>117</v>
       </c>
       <c r="C121" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D121">
         <v>694</v>
       </c>
       <c r="E121">
         <v>551</v>
       </c>
       <c r="F121">
         <v>1245</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>6</v>
       </c>
       <c r="B122" t="s">
-        <v>405</v>
+        <v>118</v>
       </c>
       <c r="C122" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D122">
         <v>551</v>
       </c>
       <c r="E122">
         <v>427</v>
       </c>
       <c r="F122">
         <v>978</v>
       </c>
     </row>
     <row r="123"/>
     <row r="124">
       <c r="A124">
         <v>15</v>
       </c>
       <c r="B124" t="s">
         <v>20</v>
       </c>
       <c r="C124" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D124">
         <v>12880</v>
       </c>
       <c r="E124">
         <v>3577</v>
       </c>
       <c r="F124">
         <v>16457</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B125" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C125" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D125">
         <v>9604</v>
       </c>
       <c r="E125">
         <v>1700</v>
       </c>
       <c r="F125">
         <v>11304</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1</v>
       </c>
       <c r="B126" t="s">
-        <v>406</v>
+        <v>119</v>
       </c>
       <c r="C126" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D126">
         <v>1802</v>
       </c>
       <c r="E126">
         <v>738</v>
       </c>
       <c r="F126">
         <v>2540</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2</v>
       </c>
       <c r="B127" t="s">
-        <v>407</v>
+        <v>120</v>
       </c>
       <c r="C127" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D127">
         <v>495</v>
       </c>
       <c r="E127">
         <v>532</v>
       </c>
       <c r="F127">
         <v>1027</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>3</v>
       </c>
       <c r="B128" t="s">
-        <v>408</v>
+        <v>121</v>
       </c>
       <c r="C128" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D128">
         <v>381</v>
       </c>
       <c r="E128">
         <v>306</v>
       </c>
       <c r="F128">
         <v>687</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>4</v>
       </c>
       <c r="B129" t="s">
-        <v>409</v>
+        <v>122</v>
       </c>
       <c r="C129" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D129">
         <v>262</v>
       </c>
       <c r="E129">
         <v>145</v>
       </c>
       <c r="F129">
         <v>407</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>5</v>
       </c>
       <c r="B130" t="s">
-        <v>410</v>
+        <v>123</v>
       </c>
       <c r="C130" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D130">
         <v>205</v>
       </c>
       <c r="E130">
         <v>75</v>
       </c>
       <c r="F130">
         <v>280</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>6</v>
       </c>
       <c r="B131" t="s">
-        <v>411</v>
+        <v>124</v>
       </c>
       <c r="C131" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D131">
         <v>131</v>
       </c>
       <c r="E131">
         <v>81</v>
       </c>
       <c r="F131">
         <v>212</v>
       </c>
     </row>
     <row r="132"/>
     <row r="133">
       <c r="A133">
         <v>16</v>
       </c>
       <c r="B133" t="s">
         <v>21</v>
       </c>
       <c r="C133" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D133">
         <v>9334</v>
       </c>
       <c r="E133">
         <v>2398</v>
       </c>
       <c r="F133">
         <v>11732</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B134" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C134" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D134">
         <v>2187</v>
       </c>
       <c r="E134">
         <v>975</v>
       </c>
       <c r="F134">
         <v>3162</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1</v>
       </c>
       <c r="B135" t="s">
-        <v>412</v>
+        <v>125</v>
       </c>
       <c r="C135" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D135">
         <v>5694</v>
       </c>
       <c r="E135">
         <v>824</v>
       </c>
       <c r="F135">
         <v>6518</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>2</v>
       </c>
       <c r="B136" t="s">
-        <v>413</v>
+        <v>126</v>
       </c>
       <c r="C136" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D136">
         <v>667</v>
       </c>
       <c r="E136">
         <v>236</v>
       </c>
       <c r="F136">
         <v>903</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>3</v>
       </c>
       <c r="B137" t="s">
-        <v>414</v>
+        <v>127</v>
       </c>
       <c r="C137" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D137">
         <v>323</v>
       </c>
       <c r="E137">
         <v>154</v>
       </c>
       <c r="F137">
         <v>477</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>4</v>
       </c>
       <c r="B138" t="s">
-        <v>415</v>
+        <v>128</v>
       </c>
       <c r="C138" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D138">
         <v>239</v>
       </c>
       <c r="E138">
         <v>54</v>
       </c>
       <c r="F138">
         <v>293</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>5</v>
       </c>
       <c r="B139" t="s">
-        <v>416</v>
+        <v>129</v>
       </c>
       <c r="C139" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D139">
         <v>99</v>
       </c>
       <c r="E139">
         <v>101</v>
       </c>
       <c r="F139">
         <v>200</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>6</v>
       </c>
       <c r="B140" t="s">
-        <v>417</v>
+        <v>130</v>
       </c>
       <c r="C140" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D140">
         <v>125</v>
       </c>
       <c r="E140">
         <v>54</v>
       </c>
       <c r="F140">
         <v>179</v>
       </c>
     </row>
     <row r="141"/>
     <row r="142">
       <c r="A142">
         <v>17</v>
       </c>
       <c r="B142" t="s">
         <v>22</v>
       </c>
       <c r="C142" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D142">
         <v>101029</v>
       </c>
       <c r="E142">
         <v>31183</v>
       </c>
       <c r="F142">
         <v>132212</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B143" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C143" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D143">
         <v>10266</v>
       </c>
       <c r="E143">
         <v>5043</v>
       </c>
       <c r="F143">
         <v>15309</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1</v>
       </c>
       <c r="B144" t="s">
-        <v>418</v>
+        <v>131</v>
       </c>
       <c r="C144" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D144">
         <v>35784</v>
       </c>
       <c r="E144">
         <v>7299</v>
       </c>
       <c r="F144">
         <v>43083</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>2</v>
       </c>
       <c r="B145" t="s">
-        <v>419</v>
+        <v>132</v>
       </c>
       <c r="C145" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D145">
         <v>39261</v>
       </c>
       <c r="E145">
         <v>12593</v>
       </c>
       <c r="F145">
         <v>51854</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>3</v>
       </c>
       <c r="B146" t="s">
-        <v>420</v>
+        <v>133</v>
       </c>
       <c r="C146" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D146">
         <v>1775</v>
       </c>
       <c r="E146">
         <v>642</v>
       </c>
       <c r="F146">
         <v>2417</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>4</v>
       </c>
       <c r="B147" t="s">
-        <v>421</v>
+        <v>134</v>
       </c>
       <c r="C147" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D147">
         <v>3518</v>
       </c>
       <c r="E147">
         <v>1289</v>
       </c>
       <c r="F147">
         <v>4807</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>5</v>
       </c>
       <c r="B148" t="s">
-        <v>422</v>
+        <v>135</v>
       </c>
       <c r="C148" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D148">
         <v>670</v>
       </c>
       <c r="E148">
         <v>399</v>
       </c>
       <c r="F148">
         <v>1069</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>6</v>
       </c>
       <c r="B149" t="s">
-        <v>423</v>
+        <v>136</v>
       </c>
       <c r="C149" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D149">
         <v>9755</v>
       </c>
       <c r="E149">
         <v>3918</v>
       </c>
       <c r="F149">
         <v>13673</v>
       </c>
     </row>
     <row r="150"/>
     <row r="151">
       <c r="A151">
         <v>24</v>
       </c>
       <c r="B151" t="s">
         <v>23</v>
       </c>
       <c r="C151" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D151">
         <v>2196</v>
       </c>
       <c r="E151">
         <v>3057</v>
       </c>
       <c r="F151">
         <v>5253</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B152" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C152" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D152">
         <v>884</v>
       </c>
       <c r="E152">
         <v>990</v>
       </c>
       <c r="F152">
         <v>1874</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1</v>
       </c>
       <c r="B153" t="s">
-        <v>424</v>
+        <v>137</v>
       </c>
       <c r="C153" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D153">
         <v>738</v>
       </c>
       <c r="E153">
         <v>1553</v>
       </c>
       <c r="F153">
         <v>2291</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>2</v>
       </c>
       <c r="B154" t="s">
-        <v>425</v>
+        <v>138</v>
       </c>
       <c r="C154" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D154">
         <v>142</v>
       </c>
       <c r="E154">
         <v>181</v>
       </c>
       <c r="F154">
         <v>323</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>3</v>
       </c>
       <c r="B155" t="s">
-        <v>426</v>
+        <v>139</v>
       </c>
       <c r="C155" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D155">
         <v>108</v>
       </c>
       <c r="E155">
         <v>64</v>
       </c>
       <c r="F155">
         <v>172</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>4</v>
       </c>
       <c r="B156" t="s">
-        <v>427</v>
+        <v>140</v>
       </c>
       <c r="C156" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D156">
         <v>78</v>
       </c>
       <c r="E156">
         <v>110</v>
       </c>
       <c r="F156">
         <v>188</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>5</v>
       </c>
       <c r="B157" t="s">
-        <v>428</v>
+        <v>141</v>
       </c>
       <c r="C157" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D157">
         <v>171</v>
       </c>
       <c r="E157">
         <v>122</v>
       </c>
       <c r="F157">
         <v>293</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>6</v>
       </c>
       <c r="B158" t="s">
-        <v>429</v>
+        <v>142</v>
       </c>
       <c r="C158" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D158">
         <v>75</v>
       </c>
       <c r="E158">
         <v>37</v>
       </c>
       <c r="F158">
         <v>112</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D2" t="s">
+        <v>143</v>
+      </c>
+      <c r="E2" t="s">
+        <v>144</v>
+      </c>
+      <c r="F2" t="s">
+        <v>145</v>
+      </c>
+      <c r="G2">
+        <v>11353</v>
+      </c>
+      <c r="H2">
+        <v>29934</v>
+      </c>
+      <c r="I2">
+        <v>21923</v>
+      </c>
+      <c r="J2">
+        <v>23928</v>
+      </c>
+      <c r="K2">
+        <v>17031</v>
+      </c>
+      <c r="L2">
+        <v>4074</v>
+      </c>
+      <c r="M2">
+        <v>1644</v>
+      </c>
+      <c r="N2">
+        <v>39336</v>
+      </c>
+      <c r="O2">
+        <v>172</v>
+      </c>
+      <c r="P2">
+        <v>514</v>
+      </c>
+      <c r="Q2">
+        <v>762</v>
+      </c>
+      <c r="R2">
+        <v>46156</v>
+      </c>
+      <c r="S2">
+        <v>1279</v>
+      </c>
+      <c r="T2">
+        <v>27379</v>
+      </c>
+      <c r="U2">
+        <v>4581</v>
+      </c>
+      <c r="V2">
+        <v>2131</v>
+      </c>
+      <c r="W2">
+        <v>9870</v>
+      </c>
+      <c r="X2">
+        <v>1228</v>
+      </c>
+      <c r="Y2">
+        <v>243295</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F3" t="s">
+        <v>147</v>
+      </c>
+      <c r="G3">
+        <v>20116</v>
+      </c>
+      <c r="H3">
+        <v>48802</v>
+      </c>
+      <c r="I3">
+        <v>30860</v>
+      </c>
+      <c r="J3">
+        <v>51998</v>
+      </c>
+      <c r="K3">
+        <v>63101</v>
+      </c>
+      <c r="L3">
+        <v>3621</v>
+      </c>
+      <c r="M3">
+        <v>2055</v>
+      </c>
+      <c r="N3">
+        <v>42819</v>
+      </c>
+      <c r="O3">
+        <v>357</v>
+      </c>
+      <c r="P3">
+        <v>1072</v>
+      </c>
+      <c r="Q3">
+        <v>649</v>
+      </c>
+      <c r="R3">
+        <v>37481</v>
+      </c>
+      <c r="S3">
+        <v>2565</v>
+      </c>
+      <c r="T3">
+        <v>36766</v>
+      </c>
+      <c r="U3">
+        <v>4658</v>
+      </c>
+      <c r="V3">
+        <v>2076</v>
+      </c>
+      <c r="W3">
+        <v>27367</v>
+      </c>
+      <c r="X3">
+        <v>1723</v>
+      </c>
+      <c r="Y3">
+        <v>378086</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D4" t="s">
+        <v>143</v>
+      </c>
+      <c r="E4" t="s">
+        <v>148</v>
+      </c>
+      <c r="F4" t="s">
+        <v>149</v>
+      </c>
+      <c r="G4">
+        <v>55299</v>
+      </c>
+      <c r="H4">
+        <v>118688</v>
+      </c>
+      <c r="I4">
+        <v>89371</v>
+      </c>
+      <c r="J4">
+        <v>98644</v>
+      </c>
+      <c r="K4">
+        <v>128669</v>
+      </c>
+      <c r="L4">
+        <v>8677</v>
+      </c>
+      <c r="M4">
+        <v>4946</v>
+      </c>
+      <c r="N4">
+        <v>83269</v>
+      </c>
+      <c r="O4">
+        <v>1134</v>
+      </c>
+      <c r="P4">
+        <v>3167</v>
+      </c>
+      <c r="Q4">
+        <v>4144</v>
+      </c>
+      <c r="R4">
+        <v>161337</v>
+      </c>
+      <c r="S4">
+        <v>5599</v>
+      </c>
+      <c r="T4">
+        <v>77984</v>
+      </c>
+      <c r="U4">
+        <v>17796</v>
+      </c>
+      <c r="V4">
+        <v>6195</v>
+      </c>
+      <c r="W4">
+        <v>27129</v>
+      </c>
+      <c r="X4">
+        <v>2517</v>
+      </c>
+      <c r="Y4">
+        <v>894565</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5">
+        <v>86768</v>
+      </c>
+      <c r="H5">
+        <v>197424</v>
+      </c>
+      <c r="I5">
+        <v>142154</v>
+      </c>
+      <c r="J5">
+        <v>174570</v>
+      </c>
+      <c r="K5">
+        <v>208801</v>
+      </c>
+      <c r="L5">
+        <v>16372</v>
+      </c>
+      <c r="M5">
+        <v>8645</v>
+      </c>
+      <c r="N5">
+        <v>165424</v>
+      </c>
+      <c r="O5">
+        <v>1663</v>
+      </c>
+      <c r="P5">
+        <v>4753</v>
+      </c>
+      <c r="Q5">
+        <v>5555</v>
+      </c>
+      <c r="R5">
+        <v>244974</v>
+      </c>
+      <c r="S5">
+        <v>9443</v>
+      </c>
+      <c r="T5">
+        <v>142129</v>
+      </c>
+      <c r="U5">
+        <v>27035</v>
+      </c>
+      <c r="V5">
+        <v>10402</v>
+      </c>
+      <c r="W5">
+        <v>64366</v>
+      </c>
+      <c r="X5">
+        <v>5468</v>
+      </c>
+      <c r="Y5">
+        <v>1515946</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>11353</v>
+      </c>
+      <c r="E2">
+        <v>20116</v>
+      </c>
+      <c r="F2">
+        <v>55299</v>
+      </c>
+      <c r="G2">
+        <v>86768</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>3716</v>
+      </c>
+      <c r="E3">
+        <v>6947</v>
+      </c>
+      <c r="F3">
+        <v>22219</v>
+      </c>
+      <c r="G3">
+        <v>32882</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>150</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>4158</v>
+      </c>
+      <c r="E4">
+        <v>8578</v>
+      </c>
+      <c r="F4">
+        <v>23614</v>
+      </c>
+      <c r="G4">
+        <v>36350</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>775</v>
+      </c>
+      <c r="E5">
+        <v>1542</v>
+      </c>
+      <c r="F5">
+        <v>3234</v>
+      </c>
+      <c r="G5">
+        <v>5551</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>152</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>481</v>
+      </c>
+      <c r="E6">
+        <v>1539</v>
+      </c>
+      <c r="F6">
+        <v>3445</v>
+      </c>
+      <c r="G6">
+        <v>5465</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>153</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>243</v>
+      </c>
+      <c r="E7">
+        <v>402</v>
+      </c>
+      <c r="F7">
+        <v>895</v>
+      </c>
+      <c r="G7">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>154</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8">
+        <v>1871</v>
+      </c>
+      <c r="E8">
+        <v>769</v>
+      </c>
+      <c r="F8">
+        <v>1416</v>
+      </c>
+      <c r="G8">
+        <v>4056</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>155</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9">
+        <v>109</v>
+      </c>
+      <c r="E9">
+        <v>339</v>
+      </c>
+      <c r="F9">
+        <v>476</v>
+      </c>
+      <c r="G9">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11">
+        <v>29934</v>
+      </c>
+      <c r="E11">
+        <v>48802</v>
+      </c>
+      <c r="F11">
+        <v>118688</v>
+      </c>
+      <c r="G11">
+        <v>197424</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12">
+        <v>9040</v>
+      </c>
+      <c r="E12">
+        <v>11469</v>
+      </c>
+      <c r="F12">
+        <v>31911</v>
+      </c>
+      <c r="G12">
+        <v>52420</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>156</v>
+      </c>
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13">
+        <v>16335</v>
+      </c>
+      <c r="E13">
+        <v>31913</v>
+      </c>
+      <c r="F13">
+        <v>74222</v>
+      </c>
+      <c r="G13">
+        <v>122470</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>157</v>
+      </c>
+      <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14">
+        <v>1953</v>
+      </c>
+      <c r="E14">
+        <v>2570</v>
+      </c>
+      <c r="F14">
+        <v>6452</v>
+      </c>
+      <c r="G14">
+        <v>10975</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>158</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15">
+        <v>948</v>
+      </c>
+      <c r="E15">
+        <v>1063</v>
+      </c>
+      <c r="F15">
+        <v>2475</v>
+      </c>
+      <c r="G15">
+        <v>4486</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>159</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16">
+        <v>747</v>
+      </c>
+      <c r="E16">
+        <v>819</v>
+      </c>
+      <c r="F16">
+        <v>1836</v>
+      </c>
+      <c r="G16">
+        <v>3402</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>5</v>
+      </c>
+      <c r="B17" t="s">
+        <v>160</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17">
+        <v>524</v>
+      </c>
+      <c r="E17">
+        <v>503</v>
+      </c>
+      <c r="F17">
+        <v>948</v>
+      </c>
+      <c r="G17">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>6</v>
+      </c>
+      <c r="B18" t="s">
+        <v>161</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>387</v>
+      </c>
+      <c r="E18">
+        <v>465</v>
+      </c>
+      <c r="F18">
+        <v>844</v>
+      </c>
+      <c r="G18">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="19"/>
+    <row r="20">
+      <c r="A20">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20">
+        <v>21923</v>
+      </c>
+      <c r="E20">
+        <v>30860</v>
+      </c>
+      <c r="F20">
+        <v>89371</v>
+      </c>
+      <c r="G20">
+        <v>142154</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21">
+        <v>3639</v>
+      </c>
+      <c r="E21">
+        <v>6424</v>
+      </c>
+      <c r="F21">
+        <v>16543</v>
+      </c>
+      <c r="G21">
+        <v>26606</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>162</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>10243</v>
+      </c>
+      <c r="E22">
+        <v>15286</v>
+      </c>
+      <c r="F22">
+        <v>57621</v>
+      </c>
+      <c r="G22">
+        <v>83150</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>163</v>
+      </c>
+      <c r="C23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23">
+        <v>1222</v>
+      </c>
+      <c r="E23">
+        <v>2990</v>
+      </c>
+      <c r="F23">
+        <v>4699</v>
+      </c>
+      <c r="G23">
+        <v>8911</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>164</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24">
+        <v>1155</v>
+      </c>
+      <c r="E24">
+        <v>2735</v>
+      </c>
+      <c r="F24">
+        <v>4546</v>
+      </c>
+      <c r="G24">
+        <v>8436</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>165</v>
+      </c>
+      <c r="C25" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25">
+        <v>5123</v>
+      </c>
+      <c r="E25">
+        <v>2126</v>
+      </c>
+      <c r="F25">
+        <v>4409</v>
+      </c>
+      <c r="G25">
+        <v>11658</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>5</v>
+      </c>
+      <c r="B26" t="s">
+        <v>166</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26">
+        <v>115</v>
+      </c>
+      <c r="E26">
+        <v>507</v>
+      </c>
+      <c r="F26">
+        <v>583</v>
+      </c>
+      <c r="G26">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>6</v>
+      </c>
+      <c r="B27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27">
+        <v>426</v>
+      </c>
+      <c r="E27">
+        <v>792</v>
+      </c>
+      <c r="F27">
+        <v>970</v>
+      </c>
+      <c r="G27">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="28"/>
+    <row r="29">
+      <c r="A29">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29">
+        <v>23928</v>
+      </c>
+      <c r="E29">
+        <v>51998</v>
+      </c>
+      <c r="F29">
+        <v>98644</v>
+      </c>
+      <c r="G29">
+        <v>174570</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>31</v>
+      </c>
+      <c r="B30" t="s">
+        <v>31</v>
+      </c>
+      <c r="C30" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30">
+        <v>5767</v>
+      </c>
+      <c r="E30">
+        <v>7651</v>
+      </c>
+      <c r="F30">
+        <v>25877</v>
+      </c>
+      <c r="G30">
+        <v>39295</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>168</v>
+      </c>
+      <c r="C31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31">
+        <v>6374</v>
+      </c>
+      <c r="E31">
+        <v>31856</v>
+      </c>
+      <c r="F31">
+        <v>43132</v>
+      </c>
+      <c r="G31">
+        <v>81362</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>169</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>2900</v>
+      </c>
+      <c r="E32">
+        <v>2134</v>
+      </c>
+      <c r="F32">
+        <v>8430</v>
+      </c>
+      <c r="G32">
+        <v>13464</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>3</v>
+      </c>
+      <c r="B33" t="s">
+        <v>170</v>
+      </c>
+      <c r="C33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33">
+        <v>1299</v>
+      </c>
+      <c r="E33">
+        <v>859</v>
+      </c>
+      <c r="F33">
+        <v>3045</v>
+      </c>
+      <c r="G33">
+        <v>5203</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>171</v>
+      </c>
+      <c r="C34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34">
+        <v>1391</v>
+      </c>
+      <c r="E34">
+        <v>1051</v>
+      </c>
+      <c r="F34">
+        <v>4691</v>
+      </c>
+      <c r="G34">
+        <v>7133</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>5</v>
+      </c>
+      <c r="B35" t="s">
+        <v>172</v>
+      </c>
+      <c r="C35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35">
+        <v>779</v>
+      </c>
+      <c r="E35">
+        <v>575</v>
+      </c>
+      <c r="F35">
+        <v>2225</v>
+      </c>
+      <c r="G35">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>6</v>
+      </c>
+      <c r="B36" t="s">
+        <v>173</v>
+      </c>
+      <c r="C36" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36">
+        <v>5418</v>
+      </c>
+      <c r="E36">
+        <v>7872</v>
+      </c>
+      <c r="F36">
+        <v>11244</v>
+      </c>
+      <c r="G36">
+        <v>24534</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38">
+        <v>17031</v>
+      </c>
+      <c r="E38">
+        <v>63101</v>
+      </c>
+      <c r="F38">
+        <v>128669</v>
+      </c>
+      <c r="G38">
+        <v>208801</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>31</v>
+      </c>
+      <c r="B39" t="s">
+        <v>31</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39">
+        <v>3139</v>
+      </c>
+      <c r="E39">
+        <v>5634</v>
+      </c>
+      <c r="F39">
+        <v>14935</v>
+      </c>
+      <c r="G39">
+        <v>23708</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>174</v>
+      </c>
+      <c r="C40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40">
+        <v>4869</v>
+      </c>
+      <c r="E40">
+        <v>7588</v>
+      </c>
+      <c r="F40">
+        <v>13006</v>
+      </c>
+      <c r="G40">
+        <v>25463</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>175</v>
+      </c>
+      <c r="C41" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41">
+        <v>4555</v>
+      </c>
+      <c r="E41">
+        <v>46829</v>
+      </c>
+      <c r="F41">
+        <v>93566</v>
+      </c>
+      <c r="G41">
+        <v>144950</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>176</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42">
+        <v>929</v>
+      </c>
+      <c r="E42">
+        <v>1559</v>
+      </c>
+      <c r="F42">
+        <v>3246</v>
+      </c>
+      <c r="G42">
+        <v>5734</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>177</v>
+      </c>
+      <c r="C43" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43">
+        <v>295</v>
+      </c>
+      <c r="E43">
+        <v>555</v>
+      </c>
+      <c r="F43">
+        <v>840</v>
+      </c>
+      <c r="G43">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>178</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>1880</v>
+      </c>
+      <c r="E44">
+        <v>517</v>
+      </c>
+      <c r="F44">
+        <v>2470</v>
+      </c>
+      <c r="G44">
+        <v>4867</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>179</v>
+      </c>
+      <c r="C45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45">
+        <v>1364</v>
+      </c>
+      <c r="E45">
+        <v>419</v>
+      </c>
+      <c r="F45">
+        <v>606</v>
+      </c>
+      <c r="G45">
+        <v>2389</v>
+      </c>
+    </row>
+    <row r="46"/>
+    <row r="47">
+      <c r="A47">
+        <v>6</v>
+      </c>
+      <c r="B47" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D47">
+        <v>4074</v>
+      </c>
+      <c r="E47">
+        <v>3621</v>
+      </c>
+      <c r="F47">
+        <v>8677</v>
+      </c>
+      <c r="G47">
+        <v>16372</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>31</v>
+      </c>
+      <c r="B48" t="s">
+        <v>31</v>
+      </c>
+      <c r="C48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48">
+        <v>1355</v>
+      </c>
+      <c r="E48">
+        <v>1206</v>
+      </c>
+      <c r="F48">
+        <v>3754</v>
+      </c>
+      <c r="G48">
+        <v>6315</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>180</v>
+      </c>
+      <c r="C49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49">
+        <v>818</v>
+      </c>
+      <c r="E49">
+        <v>619</v>
+      </c>
+      <c r="F49">
+        <v>1195</v>
+      </c>
+      <c r="G49">
+        <v>2632</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>2</v>
+      </c>
+      <c r="B50" t="s">
+        <v>181</v>
+      </c>
+      <c r="C50" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50">
+        <v>280</v>
+      </c>
+      <c r="E50">
+        <v>742</v>
+      </c>
+      <c r="F50">
+        <v>1447</v>
+      </c>
+      <c r="G50">
+        <v>2469</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>3</v>
+      </c>
+      <c r="B51" t="s">
+        <v>182</v>
+      </c>
+      <c r="C51" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51">
+        <v>592</v>
+      </c>
+      <c r="E51">
+        <v>336</v>
+      </c>
+      <c r="F51">
+        <v>876</v>
+      </c>
+      <c r="G51">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>4</v>
+      </c>
+      <c r="B52" t="s">
+        <v>183</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>239</v>
+      </c>
+      <c r="E52">
+        <v>253</v>
+      </c>
+      <c r="F52">
+        <v>503</v>
+      </c>
+      <c r="G52">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>5</v>
+      </c>
+      <c r="B53" t="s">
+        <v>184</v>
+      </c>
+      <c r="C53" t="s">
+        <v>39</v>
+      </c>
+      <c r="D53">
+        <v>682</v>
+      </c>
+      <c r="E53">
+        <v>198</v>
+      </c>
+      <c r="F53">
+        <v>457</v>
+      </c>
+      <c r="G53">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>6</v>
+      </c>
+      <c r="B54" t="s">
+        <v>185</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54">
+        <v>108</v>
+      </c>
+      <c r="E54">
+        <v>267</v>
+      </c>
+      <c r="F54">
+        <v>445</v>
+      </c>
+      <c r="G54">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="55"/>
+    <row r="56">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" t="s">
+        <v>36</v>
+      </c>
+      <c r="D56">
+        <v>1644</v>
+      </c>
+      <c r="E56">
+        <v>2055</v>
+      </c>
+      <c r="F56">
+        <v>4946</v>
+      </c>
+      <c r="G56">
+        <v>8645</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>31</v>
+      </c>
+      <c r="B57" t="s">
+        <v>31</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57">
+        <v>794</v>
+      </c>
+      <c r="E57">
+        <v>1048</v>
+      </c>
+      <c r="F57">
+        <v>3030</v>
+      </c>
+      <c r="G57">
+        <v>4872</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>186</v>
+      </c>
+      <c r="C58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58">
+        <v>550</v>
+      </c>
+      <c r="E58">
+        <v>612</v>
+      </c>
+      <c r="F58">
+        <v>1150</v>
+      </c>
+      <c r="G58">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>187</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59">
+        <v>222</v>
+      </c>
+      <c r="E59">
+        <v>224</v>
+      </c>
+      <c r="F59">
+        <v>561</v>
+      </c>
+      <c r="G59">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>188</v>
+      </c>
+      <c r="C60" t="s">
+        <v>39</v>
+      </c>
+      <c r="D60">
+        <v>78</v>
+      </c>
+      <c r="E60">
+        <v>171</v>
+      </c>
+      <c r="F60">
+        <v>205</v>
+      </c>
+      <c r="G60">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>8</v>
+      </c>
+      <c r="B62" t="s">
+        <v>13</v>
+      </c>
+      <c r="C62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62">
+        <v>39336</v>
+      </c>
+      <c r="E62">
+        <v>42819</v>
+      </c>
+      <c r="F62">
+        <v>83269</v>
+      </c>
+      <c r="G62">
+        <v>165424</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>31</v>
+      </c>
+      <c r="B63" t="s">
+        <v>31</v>
+      </c>
+      <c r="C63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63">
+        <v>7979</v>
+      </c>
+      <c r="E63">
+        <v>8965</v>
+      </c>
+      <c r="F63">
+        <v>16337</v>
+      </c>
+      <c r="G63">
+        <v>33281</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>189</v>
+      </c>
+      <c r="C64" t="s">
+        <v>39</v>
+      </c>
+      <c r="D64">
+        <v>15401</v>
+      </c>
+      <c r="E64">
+        <v>25547</v>
+      </c>
+      <c r="F64">
+        <v>41737</v>
+      </c>
+      <c r="G64">
+        <v>82685</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>190</v>
+      </c>
+      <c r="C65" t="s">
+        <v>39</v>
+      </c>
+      <c r="D65">
+        <v>8615</v>
+      </c>
+      <c r="E65">
+        <v>4232</v>
+      </c>
+      <c r="F65">
+        <v>16247</v>
+      </c>
+      <c r="G65">
+        <v>29094</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>191</v>
+      </c>
+      <c r="C66" t="s">
+        <v>39</v>
+      </c>
+      <c r="D66">
+        <v>968</v>
+      </c>
+      <c r="E66">
+        <v>1651</v>
+      </c>
+      <c r="F66">
+        <v>2319</v>
+      </c>
+      <c r="G66">
+        <v>4938</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>192</v>
+      </c>
+      <c r="C67" t="s">
+        <v>39</v>
+      </c>
+      <c r="D67">
+        <v>5383</v>
+      </c>
+      <c r="E67">
+        <v>1082</v>
+      </c>
+      <c r="F67">
+        <v>2977</v>
+      </c>
+      <c r="G67">
+        <v>9442</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>5</v>
+      </c>
+      <c r="B68" t="s">
+        <v>193</v>
+      </c>
+      <c r="C68" t="s">
+        <v>39</v>
+      </c>
+      <c r="D68">
+        <v>703</v>
+      </c>
+      <c r="E68">
+        <v>800</v>
+      </c>
+      <c r="F68">
+        <v>2779</v>
+      </c>
+      <c r="G68">
+        <v>4282</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>6</v>
+      </c>
+      <c r="B69" t="s">
+        <v>194</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69">
+        <v>287</v>
+      </c>
+      <c r="E69">
+        <v>542</v>
+      </c>
+      <c r="F69">
+        <v>873</v>
+      </c>
+      <c r="G69">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="70"/>
+    <row r="71">
+      <c r="A71">
+        <v>9</v>
+      </c>
+      <c r="B71" t="s">
+        <v>14</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71">
+        <v>172</v>
+      </c>
+      <c r="E71">
+        <v>357</v>
+      </c>
+      <c r="F71">
+        <v>1134</v>
+      </c>
+      <c r="G71">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>31</v>
+      </c>
+      <c r="B72" t="s">
+        <v>31</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72">
+        <v>55</v>
+      </c>
+      <c r="E72">
+        <v>107</v>
+      </c>
+      <c r="F72">
+        <v>638</v>
+      </c>
+      <c r="G72">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>195</v>
+      </c>
+      <c r="C73" t="s">
+        <v>39</v>
+      </c>
+      <c r="D73">
+        <v>56</v>
+      </c>
+      <c r="E73">
+        <v>82</v>
+      </c>
+      <c r="F73">
+        <v>203</v>
+      </c>
+      <c r="G73">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2</v>
+      </c>
+      <c r="B74" t="s">
+        <v>196</v>
+      </c>
+      <c r="C74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D74">
+        <v>22</v>
+      </c>
+      <c r="E74">
+        <v>90</v>
+      </c>
+      <c r="F74">
+        <v>139</v>
+      </c>
+      <c r="G74">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>3</v>
+      </c>
+      <c r="B75" t="s">
+        <v>197</v>
+      </c>
+      <c r="C75" t="s">
+        <v>39</v>
+      </c>
+      <c r="D75">
+        <v>9</v>
+      </c>
+      <c r="E75">
+        <v>31</v>
+      </c>
+      <c r="F75">
+        <v>62</v>
+      </c>
+      <c r="G75">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>4</v>
+      </c>
+      <c r="B76" t="s">
+        <v>198</v>
+      </c>
+      <c r="C76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76">
+        <v>16</v>
+      </c>
+      <c r="E76">
+        <v>17</v>
+      </c>
+      <c r="F76">
+        <v>49</v>
+      </c>
+      <c r="G76">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>5</v>
+      </c>
+      <c r="B77" t="s">
+        <v>199</v>
+      </c>
+      <c r="C77" t="s">
+        <v>39</v>
+      </c>
+      <c r="D77">
+        <v>14</v>
+      </c>
+      <c r="E77">
+        <v>30</v>
+      </c>
+      <c r="F77">
+        <v>43</v>
+      </c>
+      <c r="G77">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="78"/>
+    <row r="79">
+      <c r="A79">
+        <v>10</v>
+      </c>
+      <c r="B79" t="s">
+        <v>15</v>
+      </c>
+      <c r="C79" t="s">
+        <v>36</v>
+      </c>
+      <c r="D79">
+        <v>514</v>
+      </c>
+      <c r="E79">
+        <v>1072</v>
+      </c>
+      <c r="F79">
+        <v>3167</v>
+      </c>
+      <c r="G79">
+        <v>4753</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>31</v>
+      </c>
+      <c r="B80" t="s">
+        <v>31</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80">
+        <v>225</v>
+      </c>
+      <c r="E80">
+        <v>492</v>
+      </c>
+      <c r="F80">
+        <v>1515</v>
+      </c>
+      <c r="G80">
+        <v>2232</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>1</v>
+      </c>
+      <c r="B81" t="s">
+        <v>200</v>
+      </c>
+      <c r="C81" t="s">
+        <v>39</v>
+      </c>
+      <c r="D81">
+        <v>154</v>
+      </c>
+      <c r="E81">
+        <v>284</v>
+      </c>
+      <c r="F81">
+        <v>920</v>
+      </c>
+      <c r="G81">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>2</v>
+      </c>
+      <c r="B82" t="s">
+        <v>201</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82">
+        <v>69</v>
+      </c>
+      <c r="E82">
+        <v>140</v>
+      </c>
+      <c r="F82">
+        <v>478</v>
+      </c>
+      <c r="G82">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>3</v>
+      </c>
+      <c r="B83" t="s">
+        <v>202</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83">
+        <v>42</v>
+      </c>
+      <c r="E83">
+        <v>94</v>
+      </c>
+      <c r="F83">
+        <v>128</v>
+      </c>
+      <c r="G83">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>4</v>
+      </c>
+      <c r="B84" t="s">
+        <v>203</v>
+      </c>
+      <c r="C84" t="s">
+        <v>39</v>
+      </c>
+      <c r="D84">
+        <v>24</v>
+      </c>
+      <c r="E84">
+        <v>62</v>
+      </c>
+      <c r="F84">
+        <v>126</v>
+      </c>
+      <c r="G84">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="85"/>
+    <row r="86">
+      <c r="A86">
+        <v>11</v>
+      </c>
+      <c r="B86" t="s">
+        <v>16</v>
+      </c>
+      <c r="C86" t="s">
+        <v>36</v>
+      </c>
+      <c r="D86">
+        <v>762</v>
+      </c>
+      <c r="E86">
+        <v>649</v>
+      </c>
+      <c r="F86">
+        <v>4144</v>
+      </c>
+      <c r="G86">
+        <v>5555</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>31</v>
+      </c>
+      <c r="B87" t="s">
+        <v>31</v>
+      </c>
+      <c r="C87" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87">
+        <v>239</v>
+      </c>
+      <c r="E87">
+        <v>193</v>
+      </c>
+      <c r="F87">
+        <v>1804</v>
+      </c>
+      <c r="G87">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>1</v>
+      </c>
+      <c r="B88" t="s">
+        <v>204</v>
+      </c>
+      <c r="C88" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88">
+        <v>171</v>
+      </c>
+      <c r="E88">
+        <v>182</v>
+      </c>
+      <c r="F88">
+        <v>923</v>
+      </c>
+      <c r="G88">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>2</v>
+      </c>
+      <c r="B89" t="s">
+        <v>205</v>
+      </c>
+      <c r="C89" t="s">
+        <v>39</v>
+      </c>
+      <c r="D89">
+        <v>165</v>
+      </c>
+      <c r="E89">
+        <v>97</v>
+      </c>
+      <c r="F89">
+        <v>577</v>
+      </c>
+      <c r="G89">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>3</v>
+      </c>
+      <c r="B90" t="s">
+        <v>206</v>
+      </c>
+      <c r="C90" t="s">
+        <v>39</v>
+      </c>
+      <c r="D90">
+        <v>50</v>
+      </c>
+      <c r="E90">
+        <v>49</v>
+      </c>
+      <c r="F90">
+        <v>230</v>
+      </c>
+      <c r="G90">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>4</v>
+      </c>
+      <c r="B91" t="s">
+        <v>207</v>
+      </c>
+      <c r="C91" t="s">
+        <v>39</v>
+      </c>
+      <c r="D91">
+        <v>64</v>
+      </c>
+      <c r="E91">
+        <v>59</v>
+      </c>
+      <c r="F91">
+        <v>373</v>
+      </c>
+      <c r="G91">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>5</v>
+      </c>
+      <c r="B92" t="s">
+        <v>208</v>
+      </c>
+      <c r="C92" t="s">
+        <v>39</v>
+      </c>
+      <c r="D92">
+        <v>36</v>
+      </c>
+      <c r="E92">
+        <v>41</v>
+      </c>
+      <c r="F92">
+        <v>144</v>
+      </c>
+      <c r="G92">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>6</v>
+      </c>
+      <c r="B93" t="s">
+        <v>209</v>
+      </c>
+      <c r="C93" t="s">
+        <v>39</v>
+      </c>
+      <c r="D93">
+        <v>37</v>
+      </c>
+      <c r="E93">
+        <v>28</v>
+      </c>
+      <c r="F93">
+        <v>93</v>
+      </c>
+      <c r="G93">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="94"/>
+    <row r="95">
+      <c r="A95">
+        <v>12</v>
+      </c>
+      <c r="B95" t="s">
+        <v>17</v>
+      </c>
+      <c r="C95" t="s">
+        <v>36</v>
+      </c>
+      <c r="D95">
+        <v>46156</v>
+      </c>
+      <c r="E95">
+        <v>37481</v>
+      </c>
+      <c r="F95">
+        <v>161337</v>
+      </c>
+      <c r="G95">
+        <v>244974</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>31</v>
+      </c>
+      <c r="B96" t="s">
+        <v>31</v>
+      </c>
+      <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96">
+        <v>3193</v>
+      </c>
+      <c r="E96">
+        <v>3793</v>
+      </c>
+      <c r="F96">
+        <v>12468</v>
+      </c>
+      <c r="G96">
+        <v>19454</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>1</v>
+      </c>
+      <c r="B97" t="s">
+        <v>210</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97">
+        <v>7225</v>
+      </c>
+      <c r="E97">
+        <v>20337</v>
+      </c>
+      <c r="F97">
+        <v>68763</v>
+      </c>
+      <c r="G97">
+        <v>96325</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>2</v>
+      </c>
+      <c r="B98" t="s">
+        <v>211</v>
+      </c>
+      <c r="C98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98">
+        <v>875</v>
+      </c>
+      <c r="E98">
+        <v>1148</v>
+      </c>
+      <c r="F98">
+        <v>3099</v>
+      </c>
+      <c r="G98">
+        <v>5122</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>3</v>
+      </c>
+      <c r="B99" t="s">
+        <v>212</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99">
+        <v>1507</v>
+      </c>
+      <c r="E99">
+        <v>1145</v>
+      </c>
+      <c r="F99">
+        <v>3409</v>
+      </c>
+      <c r="G99">
+        <v>6061</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>4</v>
+      </c>
+      <c r="B100" t="s">
+        <v>213</v>
+      </c>
+      <c r="C100" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100">
+        <v>32730</v>
+      </c>
+      <c r="E100">
+        <v>9781</v>
+      </c>
+      <c r="F100">
+        <v>71304</v>
+      </c>
+      <c r="G100">
+        <v>113815</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>5</v>
+      </c>
+      <c r="B101" t="s">
+        <v>214</v>
+      </c>
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101">
+        <v>371</v>
+      </c>
+      <c r="E101">
+        <v>466</v>
+      </c>
+      <c r="F101">
+        <v>1479</v>
+      </c>
+      <c r="G101">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>6</v>
+      </c>
+      <c r="B102" t="s">
+        <v>215</v>
+      </c>
+      <c r="C102" t="s">
+        <v>39</v>
+      </c>
+      <c r="D102">
+        <v>255</v>
+      </c>
+      <c r="E102">
+        <v>811</v>
+      </c>
+      <c r="F102">
+        <v>815</v>
+      </c>
+      <c r="G102">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="103"/>
+    <row r="104">
+      <c r="A104">
+        <v>13</v>
+      </c>
+      <c r="B104" t="s">
+        <v>18</v>
+      </c>
+      <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104">
+        <v>1279</v>
+      </c>
+      <c r="E104">
+        <v>2565</v>
+      </c>
+      <c r="F104">
+        <v>5599</v>
+      </c>
+      <c r="G104">
+        <v>9443</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>31</v>
+      </c>
+      <c r="B105" t="s">
+        <v>31</v>
+      </c>
+      <c r="C105" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105">
+        <v>443</v>
+      </c>
+      <c r="E105">
+        <v>856</v>
+      </c>
+      <c r="F105">
+        <v>2355</v>
+      </c>
+      <c r="G105">
+        <v>3654</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>1</v>
+      </c>
+      <c r="B106" t="s">
+        <v>216</v>
+      </c>
+      <c r="C106" t="s">
+        <v>39</v>
+      </c>
+      <c r="D106">
+        <v>424</v>
+      </c>
+      <c r="E106">
+        <v>836</v>
+      </c>
+      <c r="F106">
+        <v>1659</v>
+      </c>
+      <c r="G106">
+        <v>2919</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>2</v>
+      </c>
+      <c r="B107" t="s">
+        <v>217</v>
+      </c>
+      <c r="C107" t="s">
+        <v>39</v>
+      </c>
+      <c r="D107">
+        <v>158</v>
+      </c>
+      <c r="E107">
+        <v>513</v>
+      </c>
+      <c r="F107">
+        <v>587</v>
+      </c>
+      <c r="G107">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>3</v>
+      </c>
+      <c r="B108" t="s">
+        <v>218</v>
+      </c>
+      <c r="C108" t="s">
+        <v>39</v>
+      </c>
+      <c r="D108">
+        <v>145</v>
+      </c>
+      <c r="E108">
+        <v>201</v>
+      </c>
+      <c r="F108">
+        <v>557</v>
+      </c>
+      <c r="G108">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>4</v>
+      </c>
+      <c r="B109" t="s">
+        <v>219</v>
+      </c>
+      <c r="C109" t="s">
+        <v>39</v>
+      </c>
+      <c r="D109">
+        <v>64</v>
+      </c>
+      <c r="E109">
+        <v>79</v>
+      </c>
+      <c r="F109">
+        <v>220</v>
+      </c>
+      <c r="G109">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>5</v>
+      </c>
+      <c r="B110" t="s">
+        <v>220</v>
+      </c>
+      <c r="C110" t="s">
+        <v>39</v>
+      </c>
+      <c r="D110">
+        <v>45</v>
+      </c>
+      <c r="E110">
+        <v>80</v>
+      </c>
+      <c r="F110">
+        <v>221</v>
+      </c>
+      <c r="G110">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="111"/>
+    <row r="112">
+      <c r="A112">
+        <v>14</v>
+      </c>
+      <c r="B112" t="s">
+        <v>19</v>
+      </c>
+      <c r="C112" t="s">
+        <v>36</v>
+      </c>
+      <c r="D112">
+        <v>27379</v>
+      </c>
+      <c r="E112">
+        <v>36766</v>
+      </c>
+      <c r="F112">
+        <v>77984</v>
+      </c>
+      <c r="G112">
+        <v>142129</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>31</v>
+      </c>
+      <c r="B113" t="s">
+        <v>31</v>
+      </c>
+      <c r="C113" t="s">
+        <v>37</v>
+      </c>
+      <c r="D113">
+        <v>2834</v>
+      </c>
+      <c r="E113">
+        <v>4610</v>
+      </c>
+      <c r="F113">
+        <v>10437</v>
+      </c>
+      <c r="G113">
+        <v>17881</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>1</v>
+      </c>
+      <c r="B114" t="s">
+        <v>221</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114">
+        <v>5773</v>
+      </c>
+      <c r="E114">
+        <v>22241</v>
+      </c>
+      <c r="F114">
+        <v>27736</v>
+      </c>
+      <c r="G114">
+        <v>55750</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>2</v>
+      </c>
+      <c r="B115" t="s">
+        <v>222</v>
+      </c>
+      <c r="C115" t="s">
+        <v>39</v>
+      </c>
+      <c r="D115">
+        <v>15380</v>
+      </c>
+      <c r="E115">
+        <v>4988</v>
+      </c>
+      <c r="F115">
+        <v>19873</v>
+      </c>
+      <c r="G115">
+        <v>40241</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>3</v>
+      </c>
+      <c r="B116" t="s">
+        <v>223</v>
+      </c>
+      <c r="C116" t="s">
+        <v>39</v>
+      </c>
+      <c r="D116">
+        <v>2511</v>
+      </c>
+      <c r="E116">
+        <v>1824</v>
+      </c>
+      <c r="F116">
+        <v>12063</v>
+      </c>
+      <c r="G116">
+        <v>16398</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>4</v>
+      </c>
+      <c r="B117" t="s">
+        <v>224</v>
+      </c>
+      <c r="C117" t="s">
+        <v>39</v>
+      </c>
+      <c r="D117">
+        <v>560</v>
+      </c>
+      <c r="E117">
+        <v>1877</v>
+      </c>
+      <c r="F117">
+        <v>2562</v>
+      </c>
+      <c r="G117">
+        <v>4999</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>5</v>
+      </c>
+      <c r="B118" t="s">
+        <v>225</v>
+      </c>
+      <c r="C118" t="s">
+        <v>39</v>
+      </c>
+      <c r="D118">
+        <v>249</v>
+      </c>
+      <c r="E118">
+        <v>570</v>
+      </c>
+      <c r="F118">
+        <v>1125</v>
+      </c>
+      <c r="G118">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>6</v>
+      </c>
+      <c r="B119" t="s">
+        <v>226</v>
+      </c>
+      <c r="C119" t="s">
+        <v>39</v>
+      </c>
+      <c r="D119">
+        <v>72</v>
+      </c>
+      <c r="E119">
+        <v>656</v>
+      </c>
+      <c r="F119">
+        <v>4188</v>
+      </c>
+      <c r="G119">
+        <v>4916</v>
+      </c>
+    </row>
+    <row r="120"/>
+    <row r="121">
+      <c r="A121">
+        <v>15</v>
+      </c>
+      <c r="B121" t="s">
+        <v>20</v>
+      </c>
+      <c r="C121" t="s">
+        <v>36</v>
+      </c>
+      <c r="D121">
+        <v>4581</v>
+      </c>
+      <c r="E121">
+        <v>4658</v>
+      </c>
+      <c r="F121">
+        <v>17796</v>
+      </c>
+      <c r="G121">
+        <v>27035</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B122" t="s">
+        <v>31</v>
+      </c>
+      <c r="C122" t="s">
+        <v>37</v>
+      </c>
+      <c r="D122">
+        <v>1451</v>
+      </c>
+      <c r="E122">
+        <v>1921</v>
+      </c>
+      <c r="F122">
+        <v>12932</v>
+      </c>
+      <c r="G122">
+        <v>16304</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>1</v>
+      </c>
+      <c r="B123" t="s">
+        <v>227</v>
+      </c>
+      <c r="C123" t="s">
+        <v>39</v>
+      </c>
+      <c r="D123">
+        <v>2000</v>
+      </c>
+      <c r="E123">
+        <v>1279</v>
+      </c>
+      <c r="F123">
+        <v>2431</v>
+      </c>
+      <c r="G123">
+        <v>5710</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>2</v>
+      </c>
+      <c r="B124" t="s">
+        <v>228</v>
+      </c>
+      <c r="C124" t="s">
+        <v>39</v>
+      </c>
+      <c r="D124">
+        <v>401</v>
+      </c>
+      <c r="E124">
+        <v>523</v>
+      </c>
+      <c r="F124">
+        <v>922</v>
+      </c>
+      <c r="G124">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>3</v>
+      </c>
+      <c r="B125" t="s">
+        <v>229</v>
+      </c>
+      <c r="C125" t="s">
+        <v>39</v>
+      </c>
+      <c r="D125">
+        <v>275</v>
+      </c>
+      <c r="E125">
+        <v>370</v>
+      </c>
+      <c r="F125">
+        <v>589</v>
+      </c>
+      <c r="G125">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>4</v>
+      </c>
+      <c r="B126" t="s">
+        <v>230</v>
+      </c>
+      <c r="C126" t="s">
+        <v>39</v>
+      </c>
+      <c r="D126">
+        <v>232</v>
+      </c>
+      <c r="E126">
+        <v>246</v>
+      </c>
+      <c r="F126">
+        <v>566</v>
+      </c>
+      <c r="G126">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>5</v>
+      </c>
+      <c r="B127" t="s">
+        <v>231</v>
+      </c>
+      <c r="C127" t="s">
+        <v>39</v>
+      </c>
+      <c r="D127">
+        <v>70</v>
+      </c>
+      <c r="E127">
+        <v>126</v>
+      </c>
+      <c r="F127">
+        <v>157</v>
+      </c>
+      <c r="G127">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>6</v>
+      </c>
+      <c r="B128" t="s">
+        <v>232</v>
+      </c>
+      <c r="C128" t="s">
+        <v>39</v>
+      </c>
+      <c r="D128">
+        <v>152</v>
+      </c>
+      <c r="E128">
+        <v>193</v>
+      </c>
+      <c r="F128">
+        <v>199</v>
+      </c>
+      <c r="G128">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="129"/>
+    <row r="130">
+      <c r="A130">
+        <v>16</v>
+      </c>
+      <c r="B130" t="s">
+        <v>21</v>
+      </c>
+      <c r="C130" t="s">
+        <v>36</v>
+      </c>
+      <c r="D130">
+        <v>2131</v>
+      </c>
+      <c r="E130">
+        <v>2076</v>
+      </c>
+      <c r="F130">
+        <v>6195</v>
+      </c>
+      <c r="G130">
+        <v>10402</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>31</v>
+      </c>
+      <c r="B131" t="s">
+        <v>31</v>
+      </c>
+      <c r="C131" t="s">
+        <v>37</v>
+      </c>
+      <c r="D131">
+        <v>843</v>
+      </c>
+      <c r="E131">
+        <v>771</v>
+      </c>
+      <c r="F131">
+        <v>3738</v>
+      </c>
+      <c r="G131">
+        <v>5352</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>1</v>
+      </c>
+      <c r="B132" t="s">
+        <v>233</v>
+      </c>
+      <c r="C132" t="s">
+        <v>39</v>
+      </c>
+      <c r="D132">
+        <v>438</v>
+      </c>
+      <c r="E132">
+        <v>514</v>
+      </c>
+      <c r="F132">
+        <v>1241</v>
+      </c>
+      <c r="G132">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>2</v>
+      </c>
+      <c r="B133" t="s">
+        <v>234</v>
+      </c>
+      <c r="C133" t="s">
+        <v>39</v>
+      </c>
+      <c r="D133">
+        <v>210</v>
+      </c>
+      <c r="E133">
+        <v>286</v>
+      </c>
+      <c r="F133">
+        <v>454</v>
+      </c>
+      <c r="G133">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>3</v>
+      </c>
+      <c r="B134" t="s">
+        <v>235</v>
+      </c>
+      <c r="C134" t="s">
+        <v>39</v>
+      </c>
+      <c r="D134">
+        <v>64</v>
+      </c>
+      <c r="E134">
+        <v>129</v>
+      </c>
+      <c r="F134">
+        <v>262</v>
+      </c>
+      <c r="G134">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>4</v>
+      </c>
+      <c r="B135" t="s">
+        <v>236</v>
+      </c>
+      <c r="C135" t="s">
+        <v>39</v>
+      </c>
+      <c r="D135">
+        <v>464</v>
+      </c>
+      <c r="E135">
+        <v>106</v>
+      </c>
+      <c r="F135">
+        <v>250</v>
+      </c>
+      <c r="G135">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>5</v>
+      </c>
+      <c r="B136" t="s">
+        <v>237</v>
+      </c>
+      <c r="C136" t="s">
+        <v>39</v>
+      </c>
+      <c r="D136">
+        <v>69</v>
+      </c>
+      <c r="E136">
+        <v>222</v>
+      </c>
+      <c r="F136">
+        <v>128</v>
+      </c>
+      <c r="G136">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>6</v>
+      </c>
+      <c r="B137" t="s">
+        <v>238</v>
+      </c>
+      <c r="C137" t="s">
+        <v>39</v>
+      </c>
+      <c r="D137">
+        <v>43</v>
+      </c>
+      <c r="E137">
+        <v>48</v>
+      </c>
+      <c r="F137">
+        <v>122</v>
+      </c>
+      <c r="G137">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="138"/>
+    <row r="139">
+      <c r="A139">
+        <v>17</v>
+      </c>
+      <c r="B139" t="s">
+        <v>22</v>
+      </c>
+      <c r="C139" t="s">
+        <v>36</v>
+      </c>
+      <c r="D139">
+        <v>9870</v>
+      </c>
+      <c r="E139">
+        <v>27367</v>
+      </c>
+      <c r="F139">
+        <v>27129</v>
+      </c>
+      <c r="G139">
+        <v>64366</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>31</v>
+      </c>
+      <c r="B140" t="s">
+        <v>31</v>
+      </c>
+      <c r="C140" t="s">
+        <v>37</v>
+      </c>
+      <c r="D140">
+        <v>3103</v>
+      </c>
+      <c r="E140">
+        <v>2998</v>
+      </c>
+      <c r="F140">
+        <v>5852</v>
+      </c>
+      <c r="G140">
+        <v>11953</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>1</v>
+      </c>
+      <c r="B141" t="s">
+        <v>239</v>
+      </c>
+      <c r="C141" t="s">
+        <v>39</v>
+      </c>
+      <c r="D141">
+        <v>3789</v>
+      </c>
+      <c r="E141">
+        <v>21574</v>
+      </c>
+      <c r="F141">
+        <v>12444</v>
+      </c>
+      <c r="G141">
+        <v>37807</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>2</v>
+      </c>
+      <c r="B142" t="s">
+        <v>240</v>
+      </c>
+      <c r="C142" t="s">
+        <v>39</v>
+      </c>
+      <c r="D142">
+        <v>1041</v>
+      </c>
+      <c r="E142">
+        <v>477</v>
+      </c>
+      <c r="F142">
+        <v>1236</v>
+      </c>
+      <c r="G142">
+        <v>2754</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>3</v>
+      </c>
+      <c r="B143" t="s">
+        <v>241</v>
+      </c>
+      <c r="C143" t="s">
+        <v>39</v>
+      </c>
+      <c r="D143">
+        <v>1063</v>
+      </c>
+      <c r="E143">
+        <v>1656</v>
+      </c>
+      <c r="F143">
+        <v>6193</v>
+      </c>
+      <c r="G143">
+        <v>8912</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>4</v>
+      </c>
+      <c r="B144" t="s">
+        <v>242</v>
+      </c>
+      <c r="C144" t="s">
+        <v>39</v>
+      </c>
+      <c r="D144">
+        <v>367</v>
+      </c>
+      <c r="E144">
+        <v>179</v>
+      </c>
+      <c r="F144">
+        <v>564</v>
+      </c>
+      <c r="G144">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>5</v>
+      </c>
+      <c r="B145" t="s">
+        <v>243</v>
+      </c>
+      <c r="C145" t="s">
+        <v>39</v>
+      </c>
+      <c r="D145">
+        <v>233</v>
+      </c>
+      <c r="E145">
+        <v>255</v>
+      </c>
+      <c r="F145">
+        <v>405</v>
+      </c>
+      <c r="G145">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>6</v>
+      </c>
+      <c r="B146" t="s">
+        <v>244</v>
+      </c>
+      <c r="C146" t="s">
+        <v>39</v>
+      </c>
+      <c r="D146">
+        <v>274</v>
+      </c>
+      <c r="E146">
+        <v>228</v>
+      </c>
+      <c r="F146">
+        <v>435</v>
+      </c>
+      <c r="G146">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="147"/>
+    <row r="148">
+      <c r="A148">
+        <v>24</v>
+      </c>
+      <c r="B148" t="s">
+        <v>23</v>
+      </c>
+      <c r="C148" t="s">
+        <v>36</v>
+      </c>
+      <c r="D148">
+        <v>1228</v>
+      </c>
+      <c r="E148">
+        <v>1723</v>
+      </c>
+      <c r="F148">
+        <v>2517</v>
+      </c>
+      <c r="G148">
+        <v>5468</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="s">
+        <v>31</v>
+      </c>
+      <c r="B149" t="s">
+        <v>31</v>
+      </c>
+      <c r="C149" t="s">
+        <v>37</v>
+      </c>
+      <c r="D149">
+        <v>329</v>
+      </c>
+      <c r="E149">
+        <v>529</v>
+      </c>
+      <c r="F149">
+        <v>1118</v>
+      </c>
+      <c r="G149">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>1</v>
+      </c>
+      <c r="B150" t="s">
+        <v>245</v>
+      </c>
+      <c r="C150" t="s">
+        <v>39</v>
+      </c>
+      <c r="D150">
+        <v>302</v>
+      </c>
+      <c r="E150">
+        <v>500</v>
+      </c>
+      <c r="F150">
+        <v>493</v>
+      </c>
+      <c r="G150">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>2</v>
+      </c>
+      <c r="B151" t="s">
+        <v>246</v>
+      </c>
+      <c r="C151" t="s">
+        <v>39</v>
+      </c>
+      <c r="D151">
+        <v>127</v>
+      </c>
+      <c r="E151">
+        <v>349</v>
+      </c>
+      <c r="F151">
+        <v>319</v>
+      </c>
+      <c r="G151">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>3</v>
+      </c>
+      <c r="B152" t="s">
+        <v>247</v>
+      </c>
+      <c r="C152" t="s">
+        <v>39</v>
+      </c>
+      <c r="D152">
+        <v>90</v>
+      </c>
+      <c r="E152">
+        <v>117</v>
+      </c>
+      <c r="F152">
+        <v>176</v>
+      </c>
+      <c r="G152">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>4</v>
+      </c>
+      <c r="B153" t="s">
+        <v>248</v>
+      </c>
+      <c r="C153" t="s">
+        <v>39</v>
+      </c>
+      <c r="D153">
+        <v>45</v>
+      </c>
+      <c r="E153">
+        <v>43</v>
+      </c>
+      <c r="F153">
+        <v>82</v>
+      </c>
+      <c r="G153">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>5</v>
+      </c>
+      <c r="B154" t="s">
+        <v>249</v>
+      </c>
+      <c r="C154" t="s">
+        <v>39</v>
+      </c>
+      <c r="D154">
+        <v>277</v>
+      </c>
+      <c r="E154">
+        <v>73</v>
+      </c>
+      <c r="F154">
+        <v>236</v>
+      </c>
+      <c r="G154">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>6</v>
+      </c>
+      <c r="B155" t="s">
+        <v>250</v>
+      </c>
+      <c r="C155" t="s">
+        <v>39</v>
+      </c>
+      <c r="D155">
+        <v>58</v>
+      </c>
+      <c r="E155">
+        <v>112</v>
+      </c>
+      <c r="F155">
+        <v>93</v>
+      </c>
+      <c r="G155">
+        <v>263</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>251</v>
+      </c>
+      <c r="D2" t="s">
+        <v>252</v>
+      </c>
+      <c r="E2" t="s">
+        <v>253</v>
+      </c>
+      <c r="F2" t="s">
+        <v>254</v>
+      </c>
+      <c r="G2">
+        <v>69755</v>
+      </c>
+      <c r="H2">
+        <v>110145</v>
+      </c>
+      <c r="I2">
+        <v>169242</v>
+      </c>
+      <c r="J2">
+        <v>136155</v>
+      </c>
+      <c r="K2">
+        <v>87906</v>
+      </c>
+      <c r="L2">
+        <v>10281</v>
+      </c>
+      <c r="M2">
+        <v>6292</v>
+      </c>
+      <c r="N2">
+        <v>138874</v>
+      </c>
+      <c r="O2">
+        <v>1031</v>
+      </c>
+      <c r="P2">
+        <v>2703</v>
+      </c>
+      <c r="Q2">
+        <v>2245</v>
+      </c>
+      <c r="R2">
+        <v>71681</v>
+      </c>
+      <c r="S2">
+        <v>3200</v>
+      </c>
+      <c r="T2">
+        <v>60037</v>
+      </c>
+      <c r="U2">
+        <v>64709</v>
+      </c>
+      <c r="V2">
+        <v>21905</v>
+      </c>
+      <c r="W2">
+        <v>30035</v>
+      </c>
+      <c r="X2">
+        <v>5591</v>
+      </c>
+      <c r="Y2">
+        <v>991787</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>251</v>
+      </c>
+      <c r="D3" t="s">
+        <v>252</v>
+      </c>
+      <c r="E3" t="s">
+        <v>255</v>
+      </c>
+      <c r="F3" t="s">
+        <v>256</v>
+      </c>
+      <c r="G3">
+        <v>43737</v>
+      </c>
+      <c r="H3">
+        <v>67275</v>
+      </c>
+      <c r="I3">
+        <v>121455</v>
+      </c>
+      <c r="J3">
+        <v>209869</v>
+      </c>
+      <c r="K3">
+        <v>38263</v>
+      </c>
+      <c r="L3">
+        <v>6915</v>
+      </c>
+      <c r="M3">
+        <v>4213</v>
+      </c>
+      <c r="N3">
+        <v>127935</v>
+      </c>
+      <c r="O3">
+        <v>991</v>
+      </c>
+      <c r="P3">
+        <v>2214</v>
+      </c>
+      <c r="Q3">
+        <v>1586</v>
+      </c>
+      <c r="R3">
+        <v>38037</v>
+      </c>
+      <c r="S3">
+        <v>2189</v>
+      </c>
+      <c r="T3">
+        <v>27346</v>
+      </c>
+      <c r="U3">
+        <v>57254</v>
+      </c>
+      <c r="V3">
+        <v>16019</v>
+      </c>
+      <c r="W3">
+        <v>13395</v>
+      </c>
+      <c r="X3">
+        <v>5229</v>
+      </c>
+      <c r="Y3">
+        <v>783922</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>251</v>
+      </c>
+      <c r="D4" t="s">
+        <v>252</v>
+      </c>
+      <c r="E4" t="s">
+        <v>251</v>
+      </c>
+      <c r="F4" t="s">
+        <v>257</v>
+      </c>
+      <c r="G4">
+        <v>173064</v>
+      </c>
+      <c r="H4">
+        <v>187020</v>
+      </c>
+      <c r="I4">
+        <v>244307</v>
+      </c>
+      <c r="J4">
+        <v>293040</v>
+      </c>
+      <c r="K4">
+        <v>105585</v>
+      </c>
+      <c r="L4">
+        <v>19903</v>
+      </c>
+      <c r="M4">
+        <v>32645</v>
+      </c>
+      <c r="N4">
+        <v>153089</v>
+      </c>
+      <c r="O4">
+        <v>3043</v>
+      </c>
+      <c r="P4">
+        <v>6933</v>
+      </c>
+      <c r="Q4">
+        <v>4422</v>
+      </c>
+      <c r="R4">
+        <v>157420</v>
+      </c>
+      <c r="S4">
+        <v>9952</v>
+      </c>
+      <c r="T4">
+        <v>150493</v>
+      </c>
+      <c r="U4">
+        <v>81116</v>
+      </c>
+      <c r="V4">
+        <v>40479</v>
+      </c>
+      <c r="W4">
+        <v>50026</v>
+      </c>
+      <c r="X4">
+        <v>6124</v>
+      </c>
+      <c r="Y4">
+        <v>1718661</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5">
+        <v>286556</v>
+      </c>
+      <c r="H5">
+        <v>364440</v>
+      </c>
+      <c r="I5">
+        <v>535004</v>
+      </c>
+      <c r="J5">
+        <v>639064</v>
+      </c>
+      <c r="K5">
+        <v>231754</v>
+      </c>
+      <c r="L5">
+        <v>37099</v>
+      </c>
+      <c r="M5">
+        <v>43150</v>
+      </c>
+      <c r="N5">
+        <v>419898</v>
+      </c>
+      <c r="O5">
+        <v>5065</v>
+      </c>
+      <c r="P5">
+        <v>11850</v>
+      </c>
+      <c r="Q5">
+        <v>8253</v>
+      </c>
+      <c r="R5">
+        <v>267138</v>
+      </c>
+      <c r="S5">
+        <v>15341</v>
+      </c>
+      <c r="T5">
+        <v>237876</v>
+      </c>
+      <c r="U5">
+        <v>203079</v>
+      </c>
+      <c r="V5">
+        <v>78403</v>
+      </c>
+      <c r="W5">
+        <v>93456</v>
+      </c>
+      <c r="X5">
+        <v>16944</v>
+      </c>
+      <c r="Y5">
+        <v>3494370</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
+        <v>69755</v>
+      </c>
+      <c r="E2">
+        <v>43737</v>
+      </c>
+      <c r="F2">
+        <v>173064</v>
+      </c>
+      <c r="G2">
+        <v>286556</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>21986</v>
+      </c>
+      <c r="E3">
+        <v>15162</v>
+      </c>
+      <c r="F3">
+        <v>45318</v>
+      </c>
+      <c r="G3">
+        <v>82466</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>258</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>12924</v>
+      </c>
+      <c r="E4">
+        <v>10645</v>
+      </c>
+      <c r="F4">
+        <v>28755</v>
+      </c>
+      <c r="G4">
+        <v>52324</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>259</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5">
+        <v>26927</v>
+      </c>
+      <c r="E5">
+        <v>12929</v>
+      </c>
+      <c r="F5">
+        <v>85997</v>
+      </c>
+      <c r="G5">
+        <v>125853</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>260</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6">
+        <v>2141</v>
+      </c>
+      <c r="E6">
+        <v>1269</v>
+      </c>
+      <c r="F6">
+        <v>3788</v>
+      </c>
+      <c r="G6">
+        <v>7198</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7">
+        <v>1547</v>
+      </c>
+      <c r="E7">
+        <v>729</v>
+      </c>
+      <c r="F7">
+        <v>2449</v>
+      </c>
+      <c r="G7">
+        <v>4725</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>262</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8">
+        <v>1152</v>
+      </c>
+      <c r="E8">
+        <v>538</v>
+      </c>
+      <c r="F8">
+        <v>1802</v>
+      </c>
+      <c r="G8">
+        <v>3492</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>263</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9">
+        <v>704</v>
+      </c>
+      <c r="E9">
+        <v>457</v>
+      </c>
+      <c r="F9">
+        <v>1046</v>
+      </c>
+      <c r="G9">
+        <v>2207</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>264</v>
+      </c>
+      <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10">
+        <v>1113</v>
+      </c>
+      <c r="E10">
+        <v>770</v>
+      </c>
+      <c r="F10">
+        <v>1748</v>
+      </c>
+      <c r="G10">
+        <v>3631</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>265</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11">
+        <v>504</v>
+      </c>
+      <c r="E11">
+        <v>486</v>
+      </c>
+      <c r="F11">
+        <v>812</v>
+      </c>
+      <c r="G11">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>266</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12">
+        <v>519</v>
+      </c>
+      <c r="E12">
+        <v>432</v>
+      </c>
+      <c r="F12">
+        <v>899</v>
+      </c>
+      <c r="G12">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>267</v>
+      </c>
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13">
+        <v>238</v>
+      </c>
+      <c r="E13">
+        <v>320</v>
+      </c>
+      <c r="F13">
+        <v>450</v>
+      </c>
+      <c r="G13">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="14"/>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15">
+        <v>110145</v>
+      </c>
+      <c r="E15">
+        <v>67275</v>
+      </c>
+      <c r="F15">
+        <v>187020</v>
+      </c>
+      <c r="G15">
+        <v>364440</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16">
+        <v>42325</v>
+      </c>
+      <c r="E16">
+        <v>24032</v>
+      </c>
+      <c r="F16">
+        <v>70021</v>
+      </c>
+      <c r="G16">
+        <v>136378</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>1</v>
+      </c>
+      <c r="B17" t="s">
+        <v>268</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17">
+        <v>38640</v>
+      </c>
+      <c r="E17">
+        <v>25970</v>
+      </c>
+      <c r="F17">
+        <v>55082</v>
+      </c>
+      <c r="G17">
+        <v>119692</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>269</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18">
+        <v>9004</v>
+      </c>
+      <c r="E18">
+        <v>6799</v>
+      </c>
+      <c r="F18">
+        <v>28774</v>
+      </c>
+      <c r="G18">
+        <v>44577</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>3</v>
+      </c>
+      <c r="B19" t="s">
+        <v>270</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19">
+        <v>5966</v>
+      </c>
+      <c r="E19">
+        <v>2206</v>
+      </c>
+      <c r="F19">
+        <v>10121</v>
+      </c>
+      <c r="G19">
+        <v>18293</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>271</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20">
+        <v>3043</v>
+      </c>
+      <c r="E20">
+        <v>1801</v>
+      </c>
+      <c r="F20">
+        <v>5990</v>
+      </c>
+      <c r="G20">
+        <v>10834</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>5</v>
+      </c>
+      <c r="B21" t="s">
+        <v>272</v>
+      </c>
+      <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21">
+        <v>2072</v>
+      </c>
+      <c r="E21">
+        <v>1183</v>
+      </c>
+      <c r="F21">
+        <v>4076</v>
+      </c>
+      <c r="G21">
+        <v>7331</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>6</v>
+      </c>
+      <c r="B22" t="s">
+        <v>273</v>
+      </c>
+      <c r="C22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22">
+        <v>1764</v>
+      </c>
+      <c r="E22">
+        <v>1030</v>
+      </c>
+      <c r="F22">
+        <v>2593</v>
+      </c>
+      <c r="G22">
+        <v>5387</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>7</v>
+      </c>
+      <c r="B23" t="s">
+        <v>274</v>
+      </c>
+      <c r="C23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23">
+        <v>1962</v>
+      </c>
+      <c r="E23">
+        <v>1463</v>
+      </c>
+      <c r="F23">
+        <v>3445</v>
+      </c>
+      <c r="G23">
+        <v>6870</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>275</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24">
+        <v>511</v>
+      </c>
+      <c r="E24">
+        <v>326</v>
+      </c>
+      <c r="F24">
+        <v>1038</v>
+      </c>
+      <c r="G24">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>9</v>
+      </c>
+      <c r="B25" t="s">
+        <v>276</v>
+      </c>
+      <c r="C25" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25">
+        <v>1298</v>
+      </c>
+      <c r="E25">
+        <v>777</v>
+      </c>
+      <c r="F25">
+        <v>2053</v>
+      </c>
+      <c r="G25">
+        <v>4128</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>10</v>
+      </c>
+      <c r="B26" t="s">
+        <v>277</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26">
+        <v>3560</v>
+      </c>
+      <c r="E26">
+        <v>1688</v>
+      </c>
+      <c r="F26">
+        <v>3827</v>
+      </c>
+      <c r="G26">
+        <v>9075</v>
+      </c>
+    </row>
+    <row r="27"/>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28">
+        <v>169242</v>
+      </c>
+      <c r="E28">
+        <v>121455</v>
+      </c>
+      <c r="F28">
+        <v>244307</v>
+      </c>
+      <c r="G28">
+        <v>535004</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>31</v>
+      </c>
+      <c r="B29" t="s">
+        <v>31</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29">
+        <v>32085</v>
+      </c>
+      <c r="E29">
+        <v>23514</v>
+      </c>
+      <c r="F29">
+        <v>44381</v>
+      </c>
+      <c r="G29">
+        <v>99980</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>1</v>
+      </c>
+      <c r="B30" t="s">
+        <v>278</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30">
+        <v>47173</v>
+      </c>
+      <c r="E30">
+        <v>39915</v>
+      </c>
+      <c r="F30">
+        <v>62309</v>
+      </c>
+      <c r="G30">
+        <v>149397</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>2</v>
+      </c>
+      <c r="B31" t="s">
+        <v>279</v>
+      </c>
+      <c r="C31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31">
+        <v>24980</v>
+      </c>
+      <c r="E31">
+        <v>13613</v>
+      </c>
+      <c r="F31">
+        <v>36316</v>
+      </c>
+      <c r="G31">
+        <v>74909</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>3</v>
+      </c>
+      <c r="B32" t="s">
+        <v>280</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32">
+        <v>10735</v>
+      </c>
+      <c r="E32">
+        <v>2704</v>
+      </c>
+      <c r="F32">
+        <v>9393</v>
+      </c>
+      <c r="G32">
+        <v>22832</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>4</v>
+      </c>
+      <c r="B33" t="s">
+        <v>281</v>
+      </c>
+      <c r="C33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33">
+        <v>5690</v>
+      </c>
+      <c r="E33">
+        <v>3795</v>
+      </c>
+      <c r="F33">
+        <v>9029</v>
+      </c>
+      <c r="G33">
+        <v>18514</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>282</v>
+      </c>
+      <c r="C34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34">
+        <v>6152</v>
+      </c>
+      <c r="E34">
+        <v>5368</v>
+      </c>
+      <c r="F34">
+        <v>23019</v>
+      </c>
+      <c r="G34">
+        <v>34539</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>6</v>
+      </c>
+      <c r="B35" t="s">
+        <v>283</v>
+      </c>
+      <c r="C35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35">
+        <v>2476</v>
+      </c>
+      <c r="E35">
+        <v>2211</v>
+      </c>
+      <c r="F35">
+        <v>4149</v>
+      </c>
+      <c r="G35">
+        <v>8836</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>7</v>
+      </c>
+      <c r="B36" t="s">
+        <v>284</v>
+      </c>
+      <c r="C36" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36">
+        <v>18187</v>
+      </c>
+      <c r="E36">
+        <v>16662</v>
+      </c>
+      <c r="F36">
+        <v>33845</v>
+      </c>
+      <c r="G36">
+        <v>68694</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>8</v>
+      </c>
+      <c r="B37" t="s">
+        <v>285</v>
+      </c>
+      <c r="C37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D37">
+        <v>9271</v>
+      </c>
+      <c r="E37">
+        <v>7117</v>
+      </c>
+      <c r="F37">
+        <v>12171</v>
+      </c>
+      <c r="G37">
+        <v>28559</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>9</v>
+      </c>
+      <c r="B38" t="s">
+        <v>286</v>
+      </c>
+      <c r="C38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38">
+        <v>1199</v>
+      </c>
+      <c r="E38">
+        <v>993</v>
+      </c>
+      <c r="F38">
+        <v>1426</v>
+      </c>
+      <c r="G38">
+        <v>3618</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>10</v>
+      </c>
+      <c r="B39" t="s">
+        <v>287</v>
+      </c>
+      <c r="C39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39">
+        <v>11294</v>
+      </c>
+      <c r="E39">
+        <v>5563</v>
+      </c>
+      <c r="F39">
+        <v>8269</v>
+      </c>
+      <c r="G39">
+        <v>25126</v>
+      </c>
+    </row>
+    <row r="40"/>
+    <row r="41">
+      <c r="A41">
+        <v>4</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41">
+        <v>136155</v>
+      </c>
+      <c r="E41">
+        <v>209869</v>
+      </c>
+      <c r="F41">
+        <v>293040</v>
+      </c>
+      <c r="G41">
+        <v>639064</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>31</v>
+      </c>
+      <c r="B42" t="s">
+        <v>31</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42">
+        <v>25192</v>
+      </c>
+      <c r="E42">
+        <v>23756</v>
+      </c>
+      <c r="F42">
+        <v>50092</v>
+      </c>
+      <c r="G42">
+        <v>99040</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1</v>
+      </c>
+      <c r="B43" t="s">
+        <v>288</v>
+      </c>
+      <c r="C43" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43">
+        <v>58192</v>
+      </c>
+      <c r="E43">
+        <v>162809</v>
+      </c>
+      <c r="F43">
+        <v>81877</v>
+      </c>
+      <c r="G43">
+        <v>302878</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>2</v>
+      </c>
+      <c r="B44" t="s">
+        <v>289</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>22022</v>
+      </c>
+      <c r="E44">
+        <v>10014</v>
+      </c>
+      <c r="F44">
+        <v>69973</v>
+      </c>
+      <c r="G44">
+        <v>102009</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>3</v>
+      </c>
+      <c r="B45" t="s">
+        <v>290</v>
+      </c>
+      <c r="C45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45">
+        <v>4679</v>
+      </c>
+      <c r="E45">
+        <v>1921</v>
+      </c>
+      <c r="F45">
+        <v>5344</v>
+      </c>
+      <c r="G45">
+        <v>11944</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>291</v>
+      </c>
+      <c r="C46" t="s">
+        <v>39</v>
+      </c>
+      <c r="D46">
+        <v>4638</v>
+      </c>
+      <c r="E46">
+        <v>4095</v>
+      </c>
+      <c r="F46">
+        <v>26265</v>
+      </c>
+      <c r="G46">
+        <v>34998</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>5</v>
+      </c>
+      <c r="B47" t="s">
+        <v>292</v>
+      </c>
+      <c r="C47" t="s">
+        <v>39</v>
+      </c>
+      <c r="D47">
+        <v>2719</v>
+      </c>
+      <c r="E47">
+        <v>3436</v>
+      </c>
+      <c r="F47">
+        <v>5776</v>
+      </c>
+      <c r="G47">
+        <v>11931</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>6</v>
+      </c>
+      <c r="B48" t="s">
+        <v>293</v>
+      </c>
+      <c r="C48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48">
+        <v>3180</v>
+      </c>
+      <c r="E48">
+        <v>782</v>
+      </c>
+      <c r="F48">
+        <v>2695</v>
+      </c>
+      <c r="G48">
+        <v>6657</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>7</v>
+      </c>
+      <c r="B49" t="s">
+        <v>294</v>
+      </c>
+      <c r="C49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49">
+        <v>5541</v>
+      </c>
+      <c r="E49">
+        <v>1354</v>
+      </c>
+      <c r="F49">
+        <v>34812</v>
+      </c>
+      <c r="G49">
+        <v>41707</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>295</v>
+      </c>
+      <c r="C50" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50">
+        <v>805</v>
+      </c>
+      <c r="E50">
+        <v>610</v>
+      </c>
+      <c r="F50">
+        <v>885</v>
+      </c>
+      <c r="G50">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>9</v>
+      </c>
+      <c r="B51" t="s">
+        <v>296</v>
+      </c>
+      <c r="C51" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51">
+        <v>771</v>
+      </c>
+      <c r="E51">
+        <v>533</v>
+      </c>
+      <c r="F51">
+        <v>2163</v>
+      </c>
+      <c r="G51">
+        <v>3467</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>10</v>
+      </c>
+      <c r="B52" t="s">
+        <v>297</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52">
+        <v>8416</v>
+      </c>
+      <c r="E52">
+        <v>559</v>
+      </c>
+      <c r="F52">
+        <v>13158</v>
+      </c>
+      <c r="G52">
+        <v>22133</v>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54">
+        <v>5</v>
+      </c>
+      <c r="B54" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" t="s">
+        <v>36</v>
+      </c>
+      <c r="D54">
+        <v>87906</v>
+      </c>
+      <c r="E54">
+        <v>38263</v>
+      </c>
+      <c r="F54">
+        <v>105585</v>
+      </c>
+      <c r="G54">
+        <v>231754</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>31</v>
+      </c>
+      <c r="B55" t="s">
+        <v>31</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55">
+        <v>15114</v>
+      </c>
+      <c r="E55">
+        <v>9235</v>
+      </c>
+      <c r="F55">
+        <v>22488</v>
+      </c>
+      <c r="G55">
+        <v>46837</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1</v>
+      </c>
+      <c r="B56" t="s">
+        <v>298</v>
+      </c>
+      <c r="C56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D56">
+        <v>58103</v>
+      </c>
+      <c r="E56">
+        <v>10470</v>
+      </c>
+      <c r="F56">
+        <v>36373</v>
+      </c>
+      <c r="G56">
+        <v>104946</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>2</v>
+      </c>
+      <c r="B57" t="s">
+        <v>299</v>
+      </c>
+      <c r="C57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D57">
+        <v>2471</v>
+      </c>
+      <c r="E57">
+        <v>1593</v>
+      </c>
+      <c r="F57">
+        <v>24633</v>
+      </c>
+      <c r="G57">
+        <v>28697</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>3</v>
+      </c>
+      <c r="B58" t="s">
+        <v>300</v>
+      </c>
+      <c r="C58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58">
+        <v>1797</v>
+      </c>
+      <c r="E58">
+        <v>2061</v>
+      </c>
+      <c r="F58">
+        <v>2344</v>
+      </c>
+      <c r="G58">
+        <v>6202</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>4</v>
+      </c>
+      <c r="B59" t="s">
+        <v>301</v>
+      </c>
+      <c r="C59" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59">
+        <v>3239</v>
+      </c>
+      <c r="E59">
+        <v>7029</v>
+      </c>
+      <c r="F59">
+        <v>3040</v>
+      </c>
+      <c r="G59">
+        <v>13308</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>5</v>
+      </c>
+      <c r="B60" t="s">
+        <v>302</v>
+      </c>
+      <c r="C60" t="s">
+        <v>39</v>
+      </c>
+      <c r="D60">
+        <v>1923</v>
+      </c>
+      <c r="E60">
+        <v>683</v>
+      </c>
+      <c r="F60">
+        <v>11306</v>
+      </c>
+      <c r="G60">
+        <v>13912</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>6</v>
+      </c>
+      <c r="B61" t="s">
+        <v>303</v>
+      </c>
+      <c r="C61" t="s">
+        <v>39</v>
+      </c>
+      <c r="D61">
+        <v>1118</v>
+      </c>
+      <c r="E61">
+        <v>5741</v>
+      </c>
+      <c r="F61">
+        <v>2145</v>
+      </c>
+      <c r="G61">
+        <v>9004</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>7</v>
+      </c>
+      <c r="B62" t="s">
+        <v>304</v>
+      </c>
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62">
+        <v>3311</v>
+      </c>
+      <c r="E62">
+        <v>379</v>
+      </c>
+      <c r="F62">
+        <v>1505</v>
+      </c>
+      <c r="G62">
+        <v>5195</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>8</v>
+      </c>
+      <c r="B63" t="s">
+        <v>305</v>
+      </c>
+      <c r="C63" t="s">
+        <v>39</v>
+      </c>
+      <c r="D63">
+        <v>356</v>
+      </c>
+      <c r="E63">
+        <v>395</v>
+      </c>
+      <c r="F63">
+        <v>701</v>
+      </c>
+      <c r="G63">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>9</v>
+      </c>
+      <c r="B64" t="s">
+        <v>306</v>
+      </c>
+      <c r="C64" t="s">
+        <v>39</v>
+      </c>
+      <c r="D64">
+        <v>304</v>
+      </c>
+      <c r="E64">
+        <v>298</v>
+      </c>
+      <c r="F64">
+        <v>681</v>
+      </c>
+      <c r="G64">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>10</v>
+      </c>
+      <c r="B65" t="s">
+        <v>307</v>
+      </c>
+      <c r="C65" t="s">
+        <v>39</v>
+      </c>
+      <c r="D65">
+        <v>170</v>
+      </c>
+      <c r="E65">
+        <v>379</v>
+      </c>
+      <c r="F65">
+        <v>369</v>
+      </c>
+      <c r="G65">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>6</v>
+      </c>
+      <c r="B67" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" t="s">
+        <v>36</v>
+      </c>
+      <c r="D67">
+        <v>10281</v>
+      </c>
+      <c r="E67">
+        <v>6915</v>
+      </c>
+      <c r="F67">
+        <v>19903</v>
+      </c>
+      <c r="G67">
+        <v>37099</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>31</v>
+      </c>
+      <c r="B68" t="s">
+        <v>31</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68">
+        <v>4137</v>
+      </c>
+      <c r="E68">
+        <v>3718</v>
+      </c>
+      <c r="F68">
+        <v>6842</v>
+      </c>
+      <c r="G68">
+        <v>14697</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>308</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69">
+        <v>3228</v>
+      </c>
+      <c r="E69">
+        <v>1066</v>
+      </c>
+      <c r="F69">
+        <v>8873</v>
+      </c>
+      <c r="G69">
+        <v>13167</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>309</v>
+      </c>
+      <c r="C70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D70">
+        <v>748</v>
+      </c>
+      <c r="E70">
+        <v>242</v>
+      </c>
+      <c r="F70">
+        <v>1166</v>
+      </c>
+      <c r="G70">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>310</v>
+      </c>
+      <c r="C71" t="s">
+        <v>39</v>
+      </c>
+      <c r="D71">
+        <v>462</v>
+      </c>
+      <c r="E71">
+        <v>483</v>
+      </c>
+      <c r="F71">
+        <v>587</v>
+      </c>
+      <c r="G71">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>4</v>
+      </c>
+      <c r="B72" t="s">
+        <v>311</v>
+      </c>
+      <c r="C72" t="s">
+        <v>39</v>
+      </c>
+      <c r="D72">
+        <v>478</v>
+      </c>
+      <c r="E72">
+        <v>274</v>
+      </c>
+      <c r="F72">
+        <v>646</v>
+      </c>
+      <c r="G72">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>5</v>
+      </c>
+      <c r="B73" t="s">
+        <v>312</v>
+      </c>
+      <c r="C73" t="s">
+        <v>39</v>
+      </c>
+      <c r="D73">
+        <v>229</v>
+      </c>
+      <c r="E73">
+        <v>222</v>
+      </c>
+      <c r="F73">
+        <v>419</v>
+      </c>
+      <c r="G73">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>6</v>
+      </c>
+      <c r="B74" t="s">
+        <v>313</v>
+      </c>
+      <c r="C74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D74">
+        <v>496</v>
+      </c>
+      <c r="E74">
+        <v>493</v>
+      </c>
+      <c r="F74">
+        <v>606</v>
+      </c>
+      <c r="G74">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>7</v>
+      </c>
+      <c r="B75" t="s">
+        <v>314</v>
+      </c>
+      <c r="C75" t="s">
+        <v>39</v>
+      </c>
+      <c r="D75">
+        <v>109</v>
+      </c>
+      <c r="E75">
+        <v>93</v>
+      </c>
+      <c r="F75">
+        <v>216</v>
+      </c>
+      <c r="G75">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>8</v>
+      </c>
+      <c r="B76" t="s">
+        <v>315</v>
+      </c>
+      <c r="C76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76">
+        <v>155</v>
+      </c>
+      <c r="E76">
+        <v>114</v>
+      </c>
+      <c r="F76">
+        <v>213</v>
+      </c>
+      <c r="G76">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>9</v>
+      </c>
+      <c r="B77" t="s">
+        <v>316</v>
+      </c>
+      <c r="C77" t="s">
+        <v>39</v>
+      </c>
+      <c r="D77">
+        <v>128</v>
+      </c>
+      <c r="E77">
+        <v>93</v>
+      </c>
+      <c r="F77">
+        <v>187</v>
+      </c>
+      <c r="G77">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>10</v>
+      </c>
+      <c r="B78" t="s">
+        <v>317</v>
+      </c>
+      <c r="C78" t="s">
+        <v>39</v>
+      </c>
+      <c r="D78">
+        <v>111</v>
+      </c>
+      <c r="E78">
+        <v>117</v>
+      </c>
+      <c r="F78">
+        <v>148</v>
+      </c>
+      <c r="G78">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>7</v>
+      </c>
+      <c r="B80" t="s">
+        <v>12</v>
+      </c>
+      <c r="C80" t="s">
+        <v>36</v>
+      </c>
+      <c r="D80">
+        <v>6292</v>
+      </c>
+      <c r="E80">
+        <v>4213</v>
+      </c>
+      <c r="F80">
+        <v>32645</v>
+      </c>
+      <c r="G80">
+        <v>43150</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>31</v>
+      </c>
+      <c r="B81" t="s">
+        <v>31</v>
+      </c>
+      <c r="C81" t="s">
+        <v>37</v>
+      </c>
+      <c r="D81">
+        <v>2496</v>
+      </c>
+      <c r="E81">
+        <v>1848</v>
+      </c>
+      <c r="F81">
+        <v>8358</v>
+      </c>
+      <c r="G81">
+        <v>12702</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>318</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82">
+        <v>2909</v>
+      </c>
+      <c r="E82">
+        <v>1711</v>
+      </c>
+      <c r="F82">
+        <v>21867</v>
+      </c>
+      <c r="G82">
+        <v>26487</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>319</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83">
+        <v>280</v>
+      </c>
+      <c r="E83">
+        <v>237</v>
+      </c>
+      <c r="F83">
+        <v>985</v>
+      </c>
+      <c r="G83">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>320</v>
+      </c>
+      <c r="C84" t="s">
+        <v>39</v>
+      </c>
+      <c r="D84">
+        <v>413</v>
+      </c>
+      <c r="E84">
+        <v>228</v>
+      </c>
+      <c r="F84">
+        <v>931</v>
+      </c>
+      <c r="G84">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>321</v>
+      </c>
+      <c r="C85" t="s">
+        <v>39</v>
+      </c>
+      <c r="D85">
+        <v>194</v>
+      </c>
+      <c r="E85">
+        <v>189</v>
+      </c>
+      <c r="F85">
+        <v>504</v>
+      </c>
+      <c r="G85">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
+        <v>8</v>
+      </c>
+      <c r="B87" t="s">
+        <v>13</v>
+      </c>
+      <c r="C87" t="s">
+        <v>36</v>
+      </c>
+      <c r="D87">
+        <v>138874</v>
+      </c>
+      <c r="E87">
+        <v>127935</v>
+      </c>
+      <c r="F87">
+        <v>153089</v>
+      </c>
+      <c r="G87">
+        <v>419898</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>31</v>
+      </c>
+      <c r="B88" t="s">
+        <v>31</v>
+      </c>
+      <c r="C88" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88">
+        <v>37679</v>
+      </c>
+      <c r="E88">
+        <v>35927</v>
+      </c>
+      <c r="F88">
+        <v>35963</v>
+      </c>
+      <c r="G88">
+        <v>109569</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>1</v>
+      </c>
+      <c r="B89" t="s">
+        <v>322</v>
+      </c>
+      <c r="C89" t="s">
+        <v>39</v>
+      </c>
+      <c r="D89">
+        <v>55675</v>
+      </c>
+      <c r="E89">
+        <v>56715</v>
+      </c>
+      <c r="F89">
+        <v>72017</v>
+      </c>
+      <c r="G89">
+        <v>184407</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>2</v>
+      </c>
+      <c r="B90" t="s">
+        <v>323</v>
+      </c>
+      <c r="C90" t="s">
+        <v>39</v>
+      </c>
+      <c r="D90">
+        <v>11455</v>
+      </c>
+      <c r="E90">
+        <v>15281</v>
+      </c>
+      <c r="F90">
+        <v>13851</v>
+      </c>
+      <c r="G90">
+        <v>40587</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>3</v>
+      </c>
+      <c r="B91" t="s">
+        <v>324</v>
+      </c>
+      <c r="C91" t="s">
+        <v>39</v>
+      </c>
+      <c r="D91">
+        <v>16265</v>
+      </c>
+      <c r="E91">
+        <v>6324</v>
+      </c>
+      <c r="F91">
+        <v>10847</v>
+      </c>
+      <c r="G91">
+        <v>33436</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>4</v>
+      </c>
+      <c r="B92" t="s">
+        <v>325</v>
+      </c>
+      <c r="C92" t="s">
+        <v>39</v>
+      </c>
+      <c r="D92">
+        <v>5486</v>
+      </c>
+      <c r="E92">
+        <v>5274</v>
+      </c>
+      <c r="F92">
+        <v>9880</v>
+      </c>
+      <c r="G92">
+        <v>20640</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>5</v>
+      </c>
+      <c r="B93" t="s">
+        <v>326</v>
+      </c>
+      <c r="C93" t="s">
+        <v>39</v>
+      </c>
+      <c r="D93">
+        <v>3236</v>
+      </c>
+      <c r="E93">
+        <v>2703</v>
+      </c>
+      <c r="F93">
+        <v>3878</v>
+      </c>
+      <c r="G93">
+        <v>9817</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>6</v>
+      </c>
+      <c r="B94" t="s">
+        <v>327</v>
+      </c>
+      <c r="C94" t="s">
+        <v>39</v>
+      </c>
+      <c r="D94">
+        <v>1545</v>
+      </c>
+      <c r="E94">
+        <v>747</v>
+      </c>
+      <c r="F94">
+        <v>1049</v>
+      </c>
+      <c r="G94">
+        <v>3341</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>7</v>
+      </c>
+      <c r="B95" t="s">
+        <v>328</v>
+      </c>
+      <c r="C95" t="s">
+        <v>39</v>
+      </c>
+      <c r="D95">
+        <v>3848</v>
+      </c>
+      <c r="E95">
+        <v>1409</v>
+      </c>
+      <c r="F95">
+        <v>1648</v>
+      </c>
+      <c r="G95">
+        <v>6905</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>8</v>
+      </c>
+      <c r="B96" t="s">
+        <v>329</v>
+      </c>
+      <c r="C96" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96">
+        <v>970</v>
+      </c>
+      <c r="E96">
+        <v>1266</v>
+      </c>
+      <c r="F96">
+        <v>1000</v>
+      </c>
+      <c r="G96">
+        <v>3236</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>9</v>
+      </c>
+      <c r="B97" t="s">
+        <v>330</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97">
+        <v>1868</v>
+      </c>
+      <c r="E97">
+        <v>1046</v>
+      </c>
+      <c r="F97">
+        <v>779</v>
+      </c>
+      <c r="G97">
+        <v>3693</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>10</v>
+      </c>
+      <c r="B98" t="s">
+        <v>331</v>
+      </c>
+      <c r="C98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98">
+        <v>847</v>
+      </c>
+      <c r="E98">
+        <v>1243</v>
+      </c>
+      <c r="F98">
+        <v>2177</v>
+      </c>
+      <c r="G98">
+        <v>4267</v>
+      </c>
+    </row>
+    <row r="99"/>
+    <row r="100">
+      <c r="A100">
+        <v>9</v>
+      </c>
+      <c r="B100" t="s">
+        <v>14</v>
+      </c>
+      <c r="C100" t="s">
+        <v>36</v>
+      </c>
+      <c r="D100">
+        <v>1031</v>
+      </c>
+      <c r="E100">
+        <v>991</v>
+      </c>
+      <c r="F100">
+        <v>3043</v>
+      </c>
+      <c r="G100">
+        <v>5065</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>31</v>
+      </c>
+      <c r="B101" t="s">
+        <v>31</v>
+      </c>
+      <c r="C101" t="s">
+        <v>37</v>
+      </c>
+      <c r="D101">
+        <v>437</v>
+      </c>
+      <c r="E101">
+        <v>472</v>
+      </c>
+      <c r="F101">
+        <v>1926</v>
+      </c>
+      <c r="G101">
+        <v>2835</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>1</v>
+      </c>
+      <c r="B102" t="s">
+        <v>332</v>
+      </c>
+      <c r="C102" t="s">
+        <v>39</v>
+      </c>
+      <c r="D102">
+        <v>172</v>
+      </c>
+      <c r="E102">
+        <v>108</v>
+      </c>
+      <c r="F102">
+        <v>253</v>
+      </c>
+      <c r="G102">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>2</v>
+      </c>
+      <c r="B103" t="s">
+        <v>333</v>
+      </c>
+      <c r="C103" t="s">
+        <v>39</v>
+      </c>
+      <c r="D103">
+        <v>99</v>
+      </c>
+      <c r="E103">
+        <v>135</v>
+      </c>
+      <c r="F103">
+        <v>179</v>
+      </c>
+      <c r="G103">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>3</v>
+      </c>
+      <c r="B104" t="s">
+        <v>334</v>
+      </c>
+      <c r="C104" t="s">
+        <v>39</v>
+      </c>
+      <c r="D104">
+        <v>54</v>
+      </c>
+      <c r="E104">
+        <v>38</v>
+      </c>
+      <c r="F104">
+        <v>110</v>
+      </c>
+      <c r="G104">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>4</v>
+      </c>
+      <c r="B105" t="s">
+        <v>335</v>
+      </c>
+      <c r="C105" t="s">
+        <v>39</v>
+      </c>
+      <c r="D105">
+        <v>58</v>
+      </c>
+      <c r="E105">
+        <v>46</v>
+      </c>
+      <c r="F105">
+        <v>118</v>
+      </c>
+      <c r="G105">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>5</v>
+      </c>
+      <c r="B106" t="s">
+        <v>336</v>
+      </c>
+      <c r="C106" t="s">
+        <v>39</v>
+      </c>
+      <c r="D106">
+        <v>24</v>
+      </c>
+      <c r="E106">
+        <v>32</v>
+      </c>
+      <c r="F106">
+        <v>62</v>
+      </c>
+      <c r="G106">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>6</v>
+      </c>
+      <c r="B107" t="s">
+        <v>337</v>
+      </c>
+      <c r="C107" t="s">
+        <v>39</v>
+      </c>
+      <c r="D107">
+        <v>30</v>
+      </c>
+      <c r="E107">
+        <v>34</v>
+      </c>
+      <c r="F107">
+        <v>44</v>
+      </c>
+      <c r="G107">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>7</v>
+      </c>
+      <c r="B108" t="s">
+        <v>338</v>
+      </c>
+      <c r="C108" t="s">
+        <v>39</v>
+      </c>
+      <c r="D108">
+        <v>29</v>
+      </c>
+      <c r="E108">
+        <v>24</v>
+      </c>
+      <c r="F108">
+        <v>50</v>
+      </c>
+      <c r="G108">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>8</v>
+      </c>
+      <c r="B109" t="s">
+        <v>339</v>
+      </c>
+      <c r="C109" t="s">
+        <v>39</v>
+      </c>
+      <c r="D109">
+        <v>16</v>
+      </c>
+      <c r="E109">
+        <v>18</v>
+      </c>
+      <c r="F109">
+        <v>38</v>
+      </c>
+      <c r="G109">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>9</v>
+      </c>
+      <c r="B110" t="s">
+        <v>340</v>
+      </c>
+      <c r="C110" t="s">
+        <v>39</v>
+      </c>
+      <c r="D110">
+        <v>66</v>
+      </c>
+      <c r="E110">
+        <v>46</v>
+      </c>
+      <c r="F110">
+        <v>180</v>
+      </c>
+      <c r="G110">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>10</v>
+      </c>
+      <c r="B111" t="s">
+        <v>341</v>
+      </c>
+      <c r="C111" t="s">
+        <v>39</v>
+      </c>
+      <c r="D111">
+        <v>46</v>
+      </c>
+      <c r="E111">
+        <v>38</v>
+      </c>
+      <c r="F111">
+        <v>83</v>
+      </c>
+      <c r="G111">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="112"/>
+    <row r="113">
+      <c r="A113">
+        <v>10</v>
+      </c>
+      <c r="B113" t="s">
+        <v>15</v>
+      </c>
+      <c r="C113" t="s">
+        <v>36</v>
+      </c>
+      <c r="D113">
+        <v>2703</v>
+      </c>
+      <c r="E113">
+        <v>2214</v>
+      </c>
+      <c r="F113">
+        <v>6933</v>
+      </c>
+      <c r="G113">
+        <v>11850</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>31</v>
+      </c>
+      <c r="B114" t="s">
+        <v>31</v>
+      </c>
+      <c r="C114" t="s">
+        <v>37</v>
+      </c>
+      <c r="D114">
+        <v>962</v>
+      </c>
+      <c r="E114">
+        <v>716</v>
+      </c>
+      <c r="F114">
+        <v>2778</v>
+      </c>
+      <c r="G114">
+        <v>4456</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>1</v>
+      </c>
+      <c r="B115" t="s">
+        <v>342</v>
+      </c>
+      <c r="C115" t="s">
+        <v>39</v>
+      </c>
+      <c r="D115">
+        <v>461</v>
+      </c>
+      <c r="E115">
+        <v>427</v>
+      </c>
+      <c r="F115">
+        <v>1374</v>
+      </c>
+      <c r="G115">
+        <v>2262</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>2</v>
+      </c>
+      <c r="B116" t="s">
+        <v>343</v>
+      </c>
+      <c r="C116" t="s">
+        <v>39</v>
+      </c>
+      <c r="D116">
+        <v>411</v>
+      </c>
+      <c r="E116">
+        <v>118</v>
+      </c>
+      <c r="F116">
+        <v>623</v>
+      </c>
+      <c r="G116">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>3</v>
+      </c>
+      <c r="B117" t="s">
+        <v>344</v>
+      </c>
+      <c r="C117" t="s">
+        <v>39</v>
+      </c>
+      <c r="D117">
+        <v>168</v>
+      </c>
+      <c r="E117">
+        <v>230</v>
+      </c>
+      <c r="F117">
+        <v>374</v>
+      </c>
+      <c r="G117">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>4</v>
+      </c>
+      <c r="B118" t="s">
+        <v>345</v>
+      </c>
+      <c r="C118" t="s">
+        <v>39</v>
+      </c>
+      <c r="D118">
+        <v>163</v>
+      </c>
+      <c r="E118">
+        <v>297</v>
+      </c>
+      <c r="F118">
+        <v>316</v>
+      </c>
+      <c r="G118">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>5</v>
+      </c>
+      <c r="B119" t="s">
+        <v>346</v>
+      </c>
+      <c r="C119" t="s">
+        <v>39</v>
+      </c>
+      <c r="D119">
+        <v>94</v>
+      </c>
+      <c r="E119">
+        <v>64</v>
+      </c>
+      <c r="F119">
+        <v>222</v>
+      </c>
+      <c r="G119">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>6</v>
+      </c>
+      <c r="B120" t="s">
+        <v>347</v>
+      </c>
+      <c r="C120" t="s">
+        <v>39</v>
+      </c>
+      <c r="D120">
+        <v>44</v>
+      </c>
+      <c r="E120">
+        <v>45</v>
+      </c>
+      <c r="F120">
+        <v>145</v>
+      </c>
+      <c r="G120">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>7</v>
+      </c>
+      <c r="B121" t="s">
+        <v>348</v>
+      </c>
+      <c r="C121" t="s">
+        <v>39</v>
+      </c>
+      <c r="D121">
+        <v>106</v>
+      </c>
+      <c r="E121">
+        <v>41</v>
+      </c>
+      <c r="F121">
+        <v>135</v>
+      </c>
+      <c r="G121">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>8</v>
+      </c>
+      <c r="B122" t="s">
+        <v>349</v>
+      </c>
+      <c r="C122" t="s">
+        <v>39</v>
+      </c>
+      <c r="D122">
+        <v>66</v>
+      </c>
+      <c r="E122">
+        <v>52</v>
+      </c>
+      <c r="F122">
+        <v>461</v>
+      </c>
+      <c r="G122">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>9</v>
+      </c>
+      <c r="B123" t="s">
+        <v>350</v>
+      </c>
+      <c r="C123" t="s">
+        <v>39</v>
+      </c>
+      <c r="D123">
+        <v>71</v>
+      </c>
+      <c r="E123">
+        <v>92</v>
+      </c>
+      <c r="F123">
+        <v>147</v>
+      </c>
+      <c r="G123">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>10</v>
+      </c>
+      <c r="B124" t="s">
+        <v>351</v>
+      </c>
+      <c r="C124" t="s">
+        <v>39</v>
+      </c>
+      <c r="D124">
+        <v>157</v>
+      </c>
+      <c r="E124">
+        <v>132</v>
+      </c>
+      <c r="F124">
+        <v>358</v>
+      </c>
+      <c r="G124">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="125"/>
+    <row r="126">
+      <c r="A126">
+        <v>11</v>
+      </c>
+      <c r="B126" t="s">
+        <v>16</v>
+      </c>
+      <c r="C126" t="s">
+        <v>36</v>
+      </c>
+      <c r="D126">
+        <v>2245</v>
+      </c>
+      <c r="E126">
+        <v>1586</v>
+      </c>
+      <c r="F126">
+        <v>4422</v>
+      </c>
+      <c r="G126">
+        <v>8253</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>31</v>
+      </c>
+      <c r="B127" t="s">
+        <v>31</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127">
+        <v>856</v>
+      </c>
+      <c r="E127">
+        <v>652</v>
+      </c>
+      <c r="F127">
+        <v>1464</v>
+      </c>
+      <c r="G127">
+        <v>2972</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>1</v>
+      </c>
+      <c r="B128" t="s">
+        <v>352</v>
+      </c>
+      <c r="C128" t="s">
+        <v>39</v>
+      </c>
+      <c r="D128">
+        <v>328</v>
+      </c>
+      <c r="E128">
+        <v>228</v>
+      </c>
+      <c r="F128">
+        <v>997</v>
+      </c>
+      <c r="G128">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>2</v>
+      </c>
+      <c r="B129" t="s">
+        <v>353</v>
+      </c>
+      <c r="C129" t="s">
+        <v>39</v>
+      </c>
+      <c r="D129">
+        <v>209</v>
+      </c>
+      <c r="E129">
+        <v>110</v>
+      </c>
+      <c r="F129">
+        <v>468</v>
+      </c>
+      <c r="G129">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>3</v>
+      </c>
+      <c r="B130" t="s">
+        <v>354</v>
+      </c>
+      <c r="C130" t="s">
+        <v>39</v>
+      </c>
+      <c r="D130">
+        <v>231</v>
+      </c>
+      <c r="E130">
+        <v>129</v>
+      </c>
+      <c r="F130">
+        <v>341</v>
+      </c>
+      <c r="G130">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>4</v>
+      </c>
+      <c r="B131" t="s">
+        <v>355</v>
+      </c>
+      <c r="C131" t="s">
+        <v>39</v>
+      </c>
+      <c r="D131">
+        <v>147</v>
+      </c>
+      <c r="E131">
+        <v>88</v>
+      </c>
+      <c r="F131">
+        <v>326</v>
+      </c>
+      <c r="G131">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>5</v>
+      </c>
+      <c r="B132" t="s">
+        <v>356</v>
+      </c>
+      <c r="C132" t="s">
+        <v>39</v>
+      </c>
+      <c r="D132">
+        <v>137</v>
+      </c>
+      <c r="E132">
+        <v>104</v>
+      </c>
+      <c r="F132">
+        <v>224</v>
+      </c>
+      <c r="G132">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>6</v>
+      </c>
+      <c r="B133" t="s">
+        <v>357</v>
+      </c>
+      <c r="C133" t="s">
+        <v>39</v>
+      </c>
+      <c r="D133">
+        <v>87</v>
+      </c>
+      <c r="E133">
+        <v>61</v>
+      </c>
+      <c r="F133">
+        <v>149</v>
+      </c>
+      <c r="G133">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>7</v>
+      </c>
+      <c r="B134" t="s">
+        <v>358</v>
+      </c>
+      <c r="C134" t="s">
+        <v>39</v>
+      </c>
+      <c r="D134">
+        <v>56</v>
+      </c>
+      <c r="E134">
+        <v>42</v>
+      </c>
+      <c r="F134">
+        <v>107</v>
+      </c>
+      <c r="G134">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>8</v>
+      </c>
+      <c r="B135" t="s">
+        <v>359</v>
+      </c>
+      <c r="C135" t="s">
+        <v>39</v>
+      </c>
+      <c r="D135">
+        <v>53</v>
+      </c>
+      <c r="E135">
+        <v>67</v>
+      </c>
+      <c r="F135">
+        <v>113</v>
+      </c>
+      <c r="G135">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>9</v>
+      </c>
+      <c r="B136" t="s">
+        <v>277</v>
+      </c>
+      <c r="C136" t="s">
+        <v>39</v>
+      </c>
+      <c r="D136">
+        <v>141</v>
+      </c>
+      <c r="E136">
+        <v>105</v>
+      </c>
+      <c r="F136">
+        <v>233</v>
+      </c>
+      <c r="G136">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="137"/>
+    <row r="138">
+      <c r="A138">
+        <v>12</v>
+      </c>
+      <c r="B138" t="s">
+        <v>17</v>
+      </c>
+      <c r="C138" t="s">
+        <v>36</v>
+      </c>
+      <c r="D138">
+        <v>71681</v>
+      </c>
+      <c r="E138">
+        <v>38037</v>
+      </c>
+      <c r="F138">
+        <v>157420</v>
+      </c>
+      <c r="G138">
+        <v>267138</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>31</v>
+      </c>
+      <c r="B139" t="s">
+        <v>31</v>
+      </c>
+      <c r="C139" t="s">
+        <v>37</v>
+      </c>
+      <c r="D139">
+        <v>11999</v>
+      </c>
+      <c r="E139">
+        <v>7157</v>
+      </c>
+      <c r="F139">
+        <v>21612</v>
+      </c>
+      <c r="G139">
+        <v>40768</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>1</v>
+      </c>
+      <c r="B140" t="s">
+        <v>360</v>
+      </c>
+      <c r="C140" t="s">
+        <v>39</v>
+      </c>
+      <c r="D140">
+        <v>8432</v>
+      </c>
+      <c r="E140">
+        <v>7375</v>
+      </c>
+      <c r="F140">
+        <v>48537</v>
+      </c>
+      <c r="G140">
+        <v>64344</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>2</v>
+      </c>
+      <c r="B141" t="s">
+        <v>361</v>
+      </c>
+      <c r="C141" t="s">
+        <v>39</v>
+      </c>
+      <c r="D141">
+        <v>26321</v>
+      </c>
+      <c r="E141">
+        <v>6825</v>
+      </c>
+      <c r="F141">
+        <v>10346</v>
+      </c>
+      <c r="G141">
+        <v>43492</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>3</v>
+      </c>
+      <c r="B142" t="s">
+        <v>362</v>
+      </c>
+      <c r="C142" t="s">
+        <v>39</v>
+      </c>
+      <c r="D142">
+        <v>10648</v>
+      </c>
+      <c r="E142">
+        <v>6289</v>
+      </c>
+      <c r="F142">
+        <v>48169</v>
+      </c>
+      <c r="G142">
+        <v>65106</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>4</v>
+      </c>
+      <c r="B143" t="s">
+        <v>363</v>
+      </c>
+      <c r="C143" t="s">
+        <v>39</v>
+      </c>
+      <c r="D143">
+        <v>2135</v>
+      </c>
+      <c r="E143">
+        <v>2634</v>
+      </c>
+      <c r="F143">
+        <v>6132</v>
+      </c>
+      <c r="G143">
+        <v>10901</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>5</v>
+      </c>
+      <c r="B144" t="s">
+        <v>364</v>
+      </c>
+      <c r="C144" t="s">
+        <v>39</v>
+      </c>
+      <c r="D144">
+        <v>6147</v>
+      </c>
+      <c r="E144">
+        <v>2412</v>
+      </c>
+      <c r="F144">
+        <v>4945</v>
+      </c>
+      <c r="G144">
+        <v>13504</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>6</v>
+      </c>
+      <c r="B145" t="s">
+        <v>365</v>
+      </c>
+      <c r="C145" t="s">
+        <v>39</v>
+      </c>
+      <c r="D145">
+        <v>2062</v>
+      </c>
+      <c r="E145">
+        <v>2085</v>
+      </c>
+      <c r="F145">
+        <v>1760</v>
+      </c>
+      <c r="G145">
+        <v>5907</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>7</v>
+      </c>
+      <c r="B146" t="s">
+        <v>366</v>
+      </c>
+      <c r="C146" t="s">
+        <v>39</v>
+      </c>
+      <c r="D146">
+        <v>526</v>
+      </c>
+      <c r="E146">
+        <v>1075</v>
+      </c>
+      <c r="F146">
+        <v>1469</v>
+      </c>
+      <c r="G146">
+        <v>3070</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>8</v>
+      </c>
+      <c r="B147" t="s">
+        <v>367</v>
+      </c>
+      <c r="C147" t="s">
+        <v>39</v>
+      </c>
+      <c r="D147">
+        <v>390</v>
+      </c>
+      <c r="E147">
+        <v>272</v>
+      </c>
+      <c r="F147">
+        <v>819</v>
+      </c>
+      <c r="G147">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>9</v>
+      </c>
+      <c r="B148" t="s">
+        <v>368</v>
+      </c>
+      <c r="C148" t="s">
+        <v>39</v>
+      </c>
+      <c r="D148">
+        <v>1914</v>
+      </c>
+      <c r="E148">
+        <v>732</v>
+      </c>
+      <c r="F148">
+        <v>11331</v>
+      </c>
+      <c r="G148">
+        <v>13977</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>10</v>
+      </c>
+      <c r="B149" t="s">
+        <v>369</v>
+      </c>
+      <c r="C149" t="s">
+        <v>39</v>
+      </c>
+      <c r="D149">
+        <v>1107</v>
+      </c>
+      <c r="E149">
+        <v>1181</v>
+      </c>
+      <c r="F149">
+        <v>2300</v>
+      </c>
+      <c r="G149">
+        <v>4588</v>
+      </c>
+    </row>
+    <row r="150"/>
+    <row r="151">
+      <c r="A151">
+        <v>13</v>
+      </c>
+      <c r="B151" t="s">
+        <v>18</v>
+      </c>
+      <c r="C151" t="s">
+        <v>36</v>
+      </c>
+      <c r="D151">
+        <v>3200</v>
+      </c>
+      <c r="E151">
+        <v>2189</v>
+      </c>
+      <c r="F151">
+        <v>9952</v>
+      </c>
+      <c r="G151">
+        <v>15341</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>31</v>
+      </c>
+      <c r="B152" t="s">
+        <v>31</v>
+      </c>
+      <c r="C152" t="s">
+        <v>37</v>
+      </c>
+      <c r="D152">
+        <v>1239</v>
+      </c>
+      <c r="E152">
+        <v>733</v>
+      </c>
+      <c r="F152">
+        <v>3918</v>
+      </c>
+      <c r="G152">
+        <v>5890</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>1</v>
+      </c>
+      <c r="B153" t="s">
+        <v>370</v>
+      </c>
+      <c r="C153" t="s">
+        <v>39</v>
+      </c>
+      <c r="D153">
+        <v>461</v>
+      </c>
+      <c r="E153">
+        <v>274</v>
+      </c>
+      <c r="F153">
+        <v>1933</v>
+      </c>
+      <c r="G153">
+        <v>2668</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>2</v>
+      </c>
+      <c r="B154" t="s">
+        <v>371</v>
+      </c>
+      <c r="C154" t="s">
+        <v>39</v>
+      </c>
+      <c r="D154">
+        <v>500</v>
+      </c>
+      <c r="E154">
+        <v>369</v>
+      </c>
+      <c r="F154">
+        <v>1741</v>
+      </c>
+      <c r="G154">
+        <v>2610</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>3</v>
+      </c>
+      <c r="B155" t="s">
+        <v>372</v>
+      </c>
+      <c r="C155" t="s">
+        <v>39</v>
+      </c>
+      <c r="D155">
+        <v>155</v>
+      </c>
+      <c r="E155">
+        <v>119</v>
+      </c>
+      <c r="F155">
+        <v>628</v>
+      </c>
+      <c r="G155">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>4</v>
+      </c>
+      <c r="B156" t="s">
+        <v>373</v>
+      </c>
+      <c r="C156" t="s">
+        <v>39</v>
+      </c>
+      <c r="D156">
+        <v>134</v>
+      </c>
+      <c r="E156">
+        <v>83</v>
+      </c>
+      <c r="F156">
+        <v>285</v>
+      </c>
+      <c r="G156">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>5</v>
+      </c>
+      <c r="B157" t="s">
+        <v>374</v>
+      </c>
+      <c r="C157" t="s">
+        <v>39</v>
+      </c>
+      <c r="D157">
+        <v>202</v>
+      </c>
+      <c r="E157">
+        <v>157</v>
+      </c>
+      <c r="F157">
+        <v>399</v>
+      </c>
+      <c r="G157">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>6</v>
+      </c>
+      <c r="B158" t="s">
+        <v>375</v>
+      </c>
+      <c r="C158" t="s">
+        <v>39</v>
+      </c>
+      <c r="D158">
+        <v>91</v>
+      </c>
+      <c r="E158">
+        <v>56</v>
+      </c>
+      <c r="F158">
+        <v>146</v>
+      </c>
+      <c r="G158">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>7</v>
+      </c>
+      <c r="B159" t="s">
+        <v>376</v>
+      </c>
+      <c r="C159" t="s">
+        <v>39</v>
+      </c>
+      <c r="D159">
+        <v>119</v>
+      </c>
+      <c r="E159">
+        <v>124</v>
+      </c>
+      <c r="F159">
+        <v>347</v>
+      </c>
+      <c r="G159">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>8</v>
+      </c>
+      <c r="B160" t="s">
+        <v>377</v>
+      </c>
+      <c r="C160" t="s">
+        <v>39</v>
+      </c>
+      <c r="D160">
+        <v>64</v>
+      </c>
+      <c r="E160">
+        <v>86</v>
+      </c>
+      <c r="F160">
+        <v>162</v>
+      </c>
+      <c r="G160">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>9</v>
+      </c>
+      <c r="B161" t="s">
+        <v>378</v>
+      </c>
+      <c r="C161" t="s">
+        <v>39</v>
+      </c>
+      <c r="D161">
+        <v>84</v>
+      </c>
+      <c r="E161">
+        <v>91</v>
+      </c>
+      <c r="F161">
+        <v>187</v>
+      </c>
+      <c r="G161">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>10</v>
+      </c>
+      <c r="B162" t="s">
+        <v>379</v>
+      </c>
+      <c r="C162" t="s">
+        <v>39</v>
+      </c>
+      <c r="D162">
+        <v>151</v>
+      </c>
+      <c r="E162">
+        <v>97</v>
+      </c>
+      <c r="F162">
+        <v>206</v>
+      </c>
+      <c r="G162">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="163"/>
+    <row r="164">
+      <c r="A164">
+        <v>14</v>
+      </c>
+      <c r="B164" t="s">
+        <v>19</v>
+      </c>
+      <c r="C164" t="s">
+        <v>36</v>
+      </c>
+      <c r="D164">
+        <v>60037</v>
+      </c>
+      <c r="E164">
+        <v>27346</v>
+      </c>
+      <c r="F164">
+        <v>150493</v>
+      </c>
+      <c r="G164">
+        <v>237876</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s">
+        <v>31</v>
+      </c>
+      <c r="B165" t="s">
+        <v>31</v>
+      </c>
+      <c r="C165" t="s">
+        <v>37</v>
+      </c>
+      <c r="D165">
+        <v>14734</v>
+      </c>
+      <c r="E165">
+        <v>8625</v>
+      </c>
+      <c r="F165">
+        <v>29372</v>
+      </c>
+      <c r="G165">
+        <v>52731</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>1</v>
+      </c>
+      <c r="B166" t="s">
+        <v>380</v>
+      </c>
+      <c r="C166" t="s">
+        <v>39</v>
+      </c>
+      <c r="D166">
+        <v>31108</v>
+      </c>
+      <c r="E166">
+        <v>11492</v>
+      </c>
+      <c r="F166">
+        <v>63057</v>
+      </c>
+      <c r="G166">
+        <v>105657</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>2</v>
+      </c>
+      <c r="B167" t="s">
+        <v>381</v>
+      </c>
+      <c r="C167" t="s">
+        <v>39</v>
+      </c>
+      <c r="D167">
+        <v>5007</v>
+      </c>
+      <c r="E167">
+        <v>1422</v>
+      </c>
+      <c r="F167">
+        <v>41932</v>
+      </c>
+      <c r="G167">
+        <v>48361</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>3</v>
+      </c>
+      <c r="B168" t="s">
+        <v>382</v>
+      </c>
+      <c r="C168" t="s">
+        <v>39</v>
+      </c>
+      <c r="D168">
+        <v>2372</v>
+      </c>
+      <c r="E168">
+        <v>1384</v>
+      </c>
+      <c r="F168">
+        <v>3543</v>
+      </c>
+      <c r="G168">
+        <v>7299</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>4</v>
+      </c>
+      <c r="B169" t="s">
+        <v>383</v>
+      </c>
+      <c r="C169" t="s">
+        <v>39</v>
+      </c>
+      <c r="D169">
+        <v>1790</v>
+      </c>
+      <c r="E169">
+        <v>897</v>
+      </c>
+      <c r="F169">
+        <v>4215</v>
+      </c>
+      <c r="G169">
+        <v>6902</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>5</v>
+      </c>
+      <c r="B170" t="s">
+        <v>384</v>
+      </c>
+      <c r="C170" t="s">
+        <v>39</v>
+      </c>
+      <c r="D170">
+        <v>1931</v>
+      </c>
+      <c r="E170">
+        <v>1116</v>
+      </c>
+      <c r="F170">
+        <v>3666</v>
+      </c>
+      <c r="G170">
+        <v>6713</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>6</v>
+      </c>
+      <c r="B171" t="s">
+        <v>385</v>
+      </c>
+      <c r="C171" t="s">
+        <v>39</v>
+      </c>
+      <c r="D171">
+        <v>735</v>
+      </c>
+      <c r="E171">
+        <v>476</v>
+      </c>
+      <c r="F171">
+        <v>1331</v>
+      </c>
+      <c r="G171">
+        <v>2542</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>7</v>
+      </c>
+      <c r="B172" t="s">
+        <v>386</v>
+      </c>
+      <c r="C172" t="s">
+        <v>39</v>
+      </c>
+      <c r="D172">
+        <v>817</v>
+      </c>
+      <c r="E172">
+        <v>548</v>
+      </c>
+      <c r="F172">
+        <v>1080</v>
+      </c>
+      <c r="G172">
+        <v>2445</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>8</v>
+      </c>
+      <c r="B173" t="s">
+        <v>387</v>
+      </c>
+      <c r="C173" t="s">
+        <v>39</v>
+      </c>
+      <c r="D173">
+        <v>505</v>
+      </c>
+      <c r="E173">
+        <v>438</v>
+      </c>
+      <c r="F173">
+        <v>712</v>
+      </c>
+      <c r="G173">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>9</v>
+      </c>
+      <c r="B174" t="s">
+        <v>388</v>
+      </c>
+      <c r="C174" t="s">
+        <v>39</v>
+      </c>
+      <c r="D174">
+        <v>322</v>
+      </c>
+      <c r="E174">
+        <v>473</v>
+      </c>
+      <c r="F174">
+        <v>750</v>
+      </c>
+      <c r="G174">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>10</v>
+      </c>
+      <c r="B175" t="s">
+        <v>389</v>
+      </c>
+      <c r="C175" t="s">
+        <v>39</v>
+      </c>
+      <c r="D175">
+        <v>716</v>
+      </c>
+      <c r="E175">
+        <v>475</v>
+      </c>
+      <c r="F175">
+        <v>835</v>
+      </c>
+      <c r="G175">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="176"/>
+    <row r="177">
+      <c r="A177">
+        <v>15</v>
+      </c>
+      <c r="B177" t="s">
+        <v>20</v>
+      </c>
+      <c r="C177" t="s">
+        <v>36</v>
+      </c>
+      <c r="D177">
+        <v>64709</v>
+      </c>
+      <c r="E177">
+        <v>57254</v>
+      </c>
+      <c r="F177">
+        <v>81116</v>
+      </c>
+      <c r="G177">
+        <v>203079</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="s">
+        <v>31</v>
+      </c>
+      <c r="B178" t="s">
+        <v>31</v>
+      </c>
+      <c r="C178" t="s">
+        <v>37</v>
+      </c>
+      <c r="D178">
+        <v>20404</v>
+      </c>
+      <c r="E178">
+        <v>17232</v>
+      </c>
+      <c r="F178">
+        <v>30116</v>
+      </c>
+      <c r="G178">
+        <v>67752</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>1</v>
+      </c>
+      <c r="B179" t="s">
+        <v>390</v>
+      </c>
+      <c r="C179" t="s">
+        <v>39</v>
+      </c>
+      <c r="D179">
+        <v>27466</v>
+      </c>
+      <c r="E179">
+        <v>24934</v>
+      </c>
+      <c r="F179">
+        <v>25740</v>
+      </c>
+      <c r="G179">
+        <v>78140</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>2</v>
+      </c>
+      <c r="B180" t="s">
+        <v>391</v>
+      </c>
+      <c r="C180" t="s">
+        <v>39</v>
+      </c>
+      <c r="D180">
+        <v>2468</v>
+      </c>
+      <c r="E180">
+        <v>4195</v>
+      </c>
+      <c r="F180">
+        <v>10831</v>
+      </c>
+      <c r="G180">
+        <v>17494</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>3</v>
+      </c>
+      <c r="B181" t="s">
+        <v>392</v>
+      </c>
+      <c r="C181" t="s">
+        <v>39</v>
+      </c>
+      <c r="D181">
+        <v>3741</v>
+      </c>
+      <c r="E181">
+        <v>3533</v>
+      </c>
+      <c r="F181">
+        <v>3884</v>
+      </c>
+      <c r="G181">
+        <v>11158</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>4</v>
+      </c>
+      <c r="B182" t="s">
+        <v>393</v>
+      </c>
+      <c r="C182" t="s">
+        <v>39</v>
+      </c>
+      <c r="D182">
+        <v>4017</v>
+      </c>
+      <c r="E182">
+        <v>1622</v>
+      </c>
+      <c r="F182">
+        <v>4102</v>
+      </c>
+      <c r="G182">
+        <v>9741</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>5</v>
+      </c>
+      <c r="B183" t="s">
+        <v>394</v>
+      </c>
+      <c r="C183" t="s">
+        <v>39</v>
+      </c>
+      <c r="D183">
+        <v>1570</v>
+      </c>
+      <c r="E183">
+        <v>1546</v>
+      </c>
+      <c r="F183">
+        <v>1660</v>
+      </c>
+      <c r="G183">
+        <v>4776</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>6</v>
+      </c>
+      <c r="B184" t="s">
+        <v>395</v>
+      </c>
+      <c r="C184" t="s">
+        <v>39</v>
+      </c>
+      <c r="D184">
+        <v>644</v>
+      </c>
+      <c r="E184">
+        <v>607</v>
+      </c>
+      <c r="F184">
+        <v>645</v>
+      </c>
+      <c r="G184">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>7</v>
+      </c>
+      <c r="B185" t="s">
+        <v>396</v>
+      </c>
+      <c r="C185" t="s">
+        <v>39</v>
+      </c>
+      <c r="D185">
+        <v>860</v>
+      </c>
+      <c r="E185">
+        <v>606</v>
+      </c>
+      <c r="F185">
+        <v>927</v>
+      </c>
+      <c r="G185">
+        <v>2393</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>8</v>
+      </c>
+      <c r="B186" t="s">
+        <v>397</v>
+      </c>
+      <c r="C186" t="s">
+        <v>39</v>
+      </c>
+      <c r="D186">
+        <v>1367</v>
+      </c>
+      <c r="E186">
+        <v>929</v>
+      </c>
+      <c r="F186">
+        <v>1150</v>
+      </c>
+      <c r="G186">
+        <v>3446</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>9</v>
+      </c>
+      <c r="B187" t="s">
+        <v>398</v>
+      </c>
+      <c r="C187" t="s">
+        <v>39</v>
+      </c>
+      <c r="D187">
+        <v>522</v>
+      </c>
+      <c r="E187">
+        <v>401</v>
+      </c>
+      <c r="F187">
+        <v>604</v>
+      </c>
+      <c r="G187">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>10</v>
+      </c>
+      <c r="B188" t="s">
+        <v>399</v>
+      </c>
+      <c r="C188" t="s">
+        <v>39</v>
+      </c>
+      <c r="D188">
+        <v>1650</v>
+      </c>
+      <c r="E188">
+        <v>1649</v>
+      </c>
+      <c r="F188">
+        <v>1457</v>
+      </c>
+      <c r="G188">
+        <v>4756</v>
+      </c>
+    </row>
+    <row r="189"/>
+    <row r="190">
+      <c r="A190">
+        <v>16</v>
+      </c>
+      <c r="B190" t="s">
+        <v>21</v>
+      </c>
+      <c r="C190" t="s">
+        <v>36</v>
+      </c>
+      <c r="D190">
+        <v>21905</v>
+      </c>
+      <c r="E190">
+        <v>16019</v>
+      </c>
+      <c r="F190">
+        <v>40479</v>
+      </c>
+      <c r="G190">
+        <v>78403</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="s">
+        <v>31</v>
+      </c>
+      <c r="B191" t="s">
+        <v>31</v>
+      </c>
+      <c r="C191" t="s">
+        <v>37</v>
+      </c>
+      <c r="D191">
+        <v>4490</v>
+      </c>
+      <c r="E191">
+        <v>2999</v>
+      </c>
+      <c r="F191">
+        <v>6536</v>
+      </c>
+      <c r="G191">
+        <v>14025</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>1</v>
+      </c>
+      <c r="B192" t="s">
+        <v>400</v>
+      </c>
+      <c r="C192" t="s">
+        <v>39</v>
+      </c>
+      <c r="D192">
+        <v>13279</v>
+      </c>
+      <c r="E192">
+        <v>8767</v>
+      </c>
+      <c r="F192">
+        <v>27668</v>
+      </c>
+      <c r="G192">
+        <v>49714</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>2</v>
+      </c>
+      <c r="B193" t="s">
+        <v>401</v>
+      </c>
+      <c r="C193" t="s">
+        <v>39</v>
+      </c>
+      <c r="D193">
+        <v>481</v>
+      </c>
+      <c r="E193">
+        <v>291</v>
+      </c>
+      <c r="F193">
+        <v>1497</v>
+      </c>
+      <c r="G193">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>3</v>
+      </c>
+      <c r="B194" t="s">
+        <v>402</v>
+      </c>
+      <c r="C194" t="s">
+        <v>39</v>
+      </c>
+      <c r="D194">
+        <v>406</v>
+      </c>
+      <c r="E194">
+        <v>1009</v>
+      </c>
+      <c r="F194">
+        <v>805</v>
+      </c>
+      <c r="G194">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>4</v>
+      </c>
+      <c r="B195" t="s">
+        <v>403</v>
+      </c>
+      <c r="C195" t="s">
+        <v>39</v>
+      </c>
+      <c r="D195">
+        <v>792</v>
+      </c>
+      <c r="E195">
+        <v>1646</v>
+      </c>
+      <c r="F195">
+        <v>1331</v>
+      </c>
+      <c r="G195">
+        <v>3769</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>5</v>
+      </c>
+      <c r="B196" t="s">
+        <v>404</v>
+      </c>
+      <c r="C196" t="s">
+        <v>39</v>
+      </c>
+      <c r="D196">
+        <v>429</v>
+      </c>
+      <c r="E196">
+        <v>267</v>
+      </c>
+      <c r="F196">
+        <v>568</v>
+      </c>
+      <c r="G196">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>6</v>
+      </c>
+      <c r="B197" t="s">
+        <v>405</v>
+      </c>
+      <c r="C197" t="s">
+        <v>39</v>
+      </c>
+      <c r="D197">
+        <v>157</v>
+      </c>
+      <c r="E197">
+        <v>77</v>
+      </c>
+      <c r="F197">
+        <v>203</v>
+      </c>
+      <c r="G197">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>7</v>
+      </c>
+      <c r="B198" t="s">
+        <v>406</v>
+      </c>
+      <c r="C198" t="s">
+        <v>39</v>
+      </c>
+      <c r="D198">
+        <v>295</v>
+      </c>
+      <c r="E198">
+        <v>254</v>
+      </c>
+      <c r="F198">
+        <v>327</v>
+      </c>
+      <c r="G198">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>8</v>
+      </c>
+      <c r="B199" t="s">
+        <v>407</v>
+      </c>
+      <c r="C199" t="s">
+        <v>39</v>
+      </c>
+      <c r="D199">
+        <v>190</v>
+      </c>
+      <c r="E199">
+        <v>138</v>
+      </c>
+      <c r="F199">
+        <v>220</v>
+      </c>
+      <c r="G199">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>9</v>
+      </c>
+      <c r="B200" t="s">
+        <v>408</v>
+      </c>
+      <c r="C200" t="s">
+        <v>39</v>
+      </c>
+      <c r="D200">
+        <v>1243</v>
+      </c>
+      <c r="E200">
+        <v>474</v>
+      </c>
+      <c r="F200">
+        <v>1157</v>
+      </c>
+      <c r="G200">
+        <v>2874</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>10</v>
+      </c>
+      <c r="B201" t="s">
+        <v>409</v>
+      </c>
+      <c r="C201" t="s">
+        <v>39</v>
+      </c>
+      <c r="D201">
+        <v>143</v>
+      </c>
+      <c r="E201">
+        <v>97</v>
+      </c>
+      <c r="F201">
+        <v>167</v>
+      </c>
+      <c r="G201">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="202"/>
+    <row r="203">
+      <c r="A203">
+        <v>17</v>
+      </c>
+      <c r="B203" t="s">
+        <v>22</v>
+      </c>
+      <c r="C203" t="s">
+        <v>36</v>
+      </c>
+      <c r="D203">
+        <v>30035</v>
+      </c>
+      <c r="E203">
+        <v>13395</v>
+      </c>
+      <c r="F203">
+        <v>50026</v>
+      </c>
+      <c r="G203">
+        <v>93456</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="s">
+        <v>31</v>
+      </c>
+      <c r="B204" t="s">
+        <v>31</v>
+      </c>
+      <c r="C204" t="s">
+        <v>37</v>
+      </c>
+      <c r="D204">
+        <v>5637</v>
+      </c>
+      <c r="E204">
+        <v>3537</v>
+      </c>
+      <c r="F204">
+        <v>12871</v>
+      </c>
+      <c r="G204">
+        <v>22045</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>1</v>
+      </c>
+      <c r="B205" t="s">
+        <v>410</v>
+      </c>
+      <c r="C205" t="s">
+        <v>39</v>
+      </c>
+      <c r="D205">
+        <v>18524</v>
+      </c>
+      <c r="E205">
+        <v>2863</v>
+      </c>
+      <c r="F205">
+        <v>26569</v>
+      </c>
+      <c r="G205">
+        <v>47956</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>2</v>
+      </c>
+      <c r="B206" t="s">
+        <v>411</v>
+      </c>
+      <c r="C206" t="s">
+        <v>39</v>
+      </c>
+      <c r="D206">
+        <v>2148</v>
+      </c>
+      <c r="E206">
+        <v>4443</v>
+      </c>
+      <c r="F206">
+        <v>4097</v>
+      </c>
+      <c r="G206">
+        <v>10688</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>3</v>
+      </c>
+      <c r="B207" t="s">
+        <v>412</v>
+      </c>
+      <c r="C207" t="s">
+        <v>39</v>
+      </c>
+      <c r="D207">
+        <v>915</v>
+      </c>
+      <c r="E207">
+        <v>544</v>
+      </c>
+      <c r="F207">
+        <v>1450</v>
+      </c>
+      <c r="G207">
+        <v>2909</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>4</v>
+      </c>
+      <c r="B208" t="s">
+        <v>413</v>
+      </c>
+      <c r="C208" t="s">
+        <v>39</v>
+      </c>
+      <c r="D208">
+        <v>922</v>
+      </c>
+      <c r="E208">
+        <v>316</v>
+      </c>
+      <c r="F208">
+        <v>1127</v>
+      </c>
+      <c r="G208">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209">
+        <v>5</v>
+      </c>
+      <c r="B209" t="s">
+        <v>414</v>
+      </c>
+      <c r="C209" t="s">
+        <v>39</v>
+      </c>
+      <c r="D209">
+        <v>411</v>
+      </c>
+      <c r="E209">
+        <v>352</v>
+      </c>
+      <c r="F209">
+        <v>1154</v>
+      </c>
+      <c r="G209">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210">
+        <v>6</v>
+      </c>
+      <c r="B210" t="s">
+        <v>415</v>
+      </c>
+      <c r="C210" t="s">
+        <v>39</v>
+      </c>
+      <c r="D210">
+        <v>328</v>
+      </c>
+      <c r="E210">
+        <v>344</v>
+      </c>
+      <c r="F210">
+        <v>432</v>
+      </c>
+      <c r="G210">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211">
+        <v>7</v>
+      </c>
+      <c r="B211" t="s">
+        <v>416</v>
+      </c>
+      <c r="C211" t="s">
+        <v>39</v>
+      </c>
+      <c r="D211">
+        <v>312</v>
+      </c>
+      <c r="E211">
+        <v>224</v>
+      </c>
+      <c r="F211">
+        <v>613</v>
+      </c>
+      <c r="G211">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212">
+        <v>8</v>
+      </c>
+      <c r="B212" t="s">
+        <v>417</v>
+      </c>
+      <c r="C212" t="s">
+        <v>39</v>
+      </c>
+      <c r="D212">
+        <v>300</v>
+      </c>
+      <c r="E212">
+        <v>321</v>
+      </c>
+      <c r="F212">
+        <v>651</v>
+      </c>
+      <c r="G212">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213">
+        <v>9</v>
+      </c>
+      <c r="B213" t="s">
+        <v>418</v>
+      </c>
+      <c r="C213" t="s">
+        <v>39</v>
+      </c>
+      <c r="D213">
+        <v>272</v>
+      </c>
+      <c r="E213">
+        <v>170</v>
+      </c>
+      <c r="F213">
+        <v>440</v>
+      </c>
+      <c r="G213">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214">
+        <v>10</v>
+      </c>
+      <c r="B214" t="s">
+        <v>419</v>
+      </c>
+      <c r="C214" t="s">
+        <v>39</v>
+      </c>
+      <c r="D214">
+        <v>266</v>
+      </c>
+      <c r="E214">
+        <v>281</v>
+      </c>
+      <c r="F214">
+        <v>622</v>
+      </c>
+      <c r="G214">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="215"/>
+    <row r="216">
+      <c r="A216">
+        <v>24</v>
+      </c>
+      <c r="B216" t="s">
+        <v>23</v>
+      </c>
+      <c r="C216" t="s">
+        <v>36</v>
+      </c>
+      <c r="D216">
+        <v>5591</v>
+      </c>
+      <c r="E216">
+        <v>5229</v>
+      </c>
+      <c r="F216">
+        <v>6124</v>
+      </c>
+      <c r="G216">
+        <v>16944</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="s">
+        <v>31</v>
+      </c>
+      <c r="B217" t="s">
+        <v>31</v>
+      </c>
+      <c r="C217" t="s">
+        <v>37</v>
+      </c>
+      <c r="D217">
+        <v>1960</v>
+      </c>
+      <c r="E217">
+        <v>1786</v>
+      </c>
+      <c r="F217">
+        <v>2331</v>
+      </c>
+      <c r="G217">
+        <v>6077</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218">
+        <v>1</v>
+      </c>
+      <c r="B218" t="s">
+        <v>420</v>
+      </c>
+      <c r="C218" t="s">
+        <v>39</v>
+      </c>
+      <c r="D218">
+        <v>1706</v>
+      </c>
+      <c r="E218">
+        <v>1268</v>
+      </c>
+      <c r="F218">
+        <v>1442</v>
+      </c>
+      <c r="G218">
+        <v>4416</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219">
+        <v>2</v>
+      </c>
+      <c r="B219" t="s">
+        <v>421</v>
+      </c>
+      <c r="C219" t="s">
+        <v>39</v>
+      </c>
+      <c r="D219">
+        <v>219</v>
+      </c>
+      <c r="E219">
+        <v>180</v>
+      </c>
+      <c r="F219">
+        <v>284</v>
+      </c>
+      <c r="G219">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220">
+        <v>3</v>
+      </c>
+      <c r="B220" t="s">
+        <v>422</v>
+      </c>
+      <c r="C220" t="s">
+        <v>39</v>
+      </c>
+      <c r="D220">
+        <v>244</v>
+      </c>
+      <c r="E220">
+        <v>438</v>
+      </c>
+      <c r="F220">
+        <v>270</v>
+      </c>
+      <c r="G220">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221">
+        <v>4</v>
+      </c>
+      <c r="B221" t="s">
+        <v>423</v>
+      </c>
+      <c r="C221" t="s">
+        <v>39</v>
+      </c>
+      <c r="D221">
+        <v>179</v>
+      </c>
+      <c r="E221">
+        <v>237</v>
+      </c>
+      <c r="F221">
+        <v>223</v>
+      </c>
+      <c r="G221">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222">
+        <v>5</v>
+      </c>
+      <c r="B222" t="s">
+        <v>424</v>
+      </c>
+      <c r="C222" t="s">
+        <v>39</v>
+      </c>
+      <c r="D222">
+        <v>389</v>
+      </c>
+      <c r="E222">
+        <v>416</v>
+      </c>
+      <c r="F222">
+        <v>375</v>
+      </c>
+      <c r="G222">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223">
+        <v>6</v>
+      </c>
+      <c r="B223" t="s">
+        <v>425</v>
+      </c>
+      <c r="C223" t="s">
+        <v>39</v>
+      </c>
+      <c r="D223">
+        <v>118</v>
+      </c>
+      <c r="E223">
+        <v>174</v>
+      </c>
+      <c r="F223">
+        <v>142</v>
+      </c>
+      <c r="G223">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224">
+        <v>7</v>
+      </c>
+      <c r="B224" t="s">
+        <v>426</v>
+      </c>
+      <c r="C224" t="s">
+        <v>39</v>
+      </c>
+      <c r="D224">
+        <v>300</v>
+      </c>
+      <c r="E224">
+        <v>105</v>
+      </c>
+      <c r="F224">
+        <v>405</v>
+      </c>
+      <c r="G224">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225">
+        <v>8</v>
+      </c>
+      <c r="B225" t="s">
+        <v>427</v>
+      </c>
+      <c r="C225" t="s">
+        <v>39</v>
+      </c>
+      <c r="D225">
+        <v>112</v>
+      </c>
+      <c r="E225">
+        <v>243</v>
+      </c>
+      <c r="F225">
+        <v>223</v>
+      </c>
+      <c r="G225">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226">
+        <v>9</v>
+      </c>
+      <c r="B226" t="s">
+        <v>428</v>
+      </c>
+      <c r="C226" t="s">
+        <v>39</v>
+      </c>
+      <c r="D226">
+        <v>127</v>
+      </c>
+      <c r="E226">
+        <v>140</v>
+      </c>
+      <c r="F226">
+        <v>193</v>
+      </c>
+      <c r="G226">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227">
+        <v>10</v>
+      </c>
+      <c r="B227" t="s">
+        <v>429</v>
+      </c>
+      <c r="C227" t="s">
+        <v>39</v>
+      </c>
+      <c r="D227">
+        <v>237</v>
+      </c>
+      <c r="E227">
+        <v>242</v>
+      </c>
+      <c r="F227">
+        <v>236</v>
+      </c>
+      <c r="G227">
+        <v>715</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>