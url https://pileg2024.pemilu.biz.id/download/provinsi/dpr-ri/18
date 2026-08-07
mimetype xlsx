--- v0 (2026-02-07)
+++ v1 (2026-08-07)
@@ -6,54 +6,54 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="LAMPUNG I - Partai" sheetId="2" r:id="rId4"/>
-[...2 lines deleted...]
-    <sheet name="LAMPUNG II - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="LAMPUNG II - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="LAMPUNG II - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="LAMPUNG I - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="LAMPUNG I - Caleg" sheetId="5" r:id="rId8"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="393" uniqueCount="393">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -96,50 +96,590 @@
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>LAMPUNG</t>
   </si>
   <si>
+    <t>1802</t>
+  </si>
+  <si>
+    <t>LAMPUNG II</t>
+  </si>
+  <si>
+    <t>LAMPUNG TENGAH</t>
+  </si>
+  <si>
+    <t>1807</t>
+  </si>
+  <si>
+    <t>LAMPUNG TIMUR</t>
+  </si>
+  <si>
+    <t>1803</t>
+  </si>
+  <si>
+    <t>LAMPUNG UTARA</t>
+  </si>
+  <si>
+    <t>1811</t>
+  </si>
+  <si>
+    <t>MESUJI</t>
+  </si>
+  <si>
+    <t>1805</t>
+  </si>
+  <si>
+    <t>TULANG BAWANG</t>
+  </si>
+  <si>
+    <t>1812</t>
+  </si>
+  <si>
+    <t>TULANG BAWANG BARAT</t>
+  </si>
+  <si>
+    <t>1808</t>
+  </si>
+  <si>
+    <t>WAY KANAN</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>Hj. CHUSNUNIA, M.Si.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>DIDIET MARDHIANSYAH FITRAH, S.Psi., M.Psi.T</t>
+  </si>
+  <si>
+    <t>NABILA MUZAYYANAH RAMADHYANI HILDA</t>
+  </si>
+  <si>
+    <t>EKA ASTUTI, S.Pd.</t>
+  </si>
+  <si>
+    <t>DESI WULANDARI</t>
+  </si>
+  <si>
+    <t>AMANDA WIJAYA</t>
+  </si>
+  <si>
+    <t>VERLANTRI AZHARRA MUTIARA SUBING, S.K.G.</t>
+  </si>
+  <si>
+    <t>LESTARI PERMATA NINGRUM</t>
+  </si>
+  <si>
+    <t>NUR SHOFARIATUL ULUM</t>
+  </si>
+  <si>
+    <t>FIRLINA KHUMAIROH NURUSYARIFAH</t>
+  </si>
+  <si>
+    <t>Ir. DWITA RIA GUNADI</t>
+  </si>
+  <si>
+    <t>Dr. BOB HASAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Dr. KOBALEN, M.Fil.H.</t>
+  </si>
+  <si>
+    <t>WIRDA SARI IBRAHIM, S.H.</t>
+  </si>
+  <si>
+    <t>ANGGI ARIF WIBOWO</t>
+  </si>
+  <si>
+    <t>Dr. TAQWATUL ULIYAH, M.Pd.I.</t>
+  </si>
+  <si>
+    <t>KUSUMA NINGRUM, S.H.</t>
+  </si>
+  <si>
+    <t>GALUH KAFHI HUSSEIN, S.H.</t>
+  </si>
+  <si>
+    <t>Dr. TAMYIS, M.Pd.</t>
+  </si>
+  <si>
+    <t>MUCHLIDO APRILIAST</t>
+  </si>
+  <si>
+    <t>drh. I KETUT SUWENDRA, M.M.</t>
+  </si>
+  <si>
+    <t>DWINAN RAHMANDI</t>
+  </si>
+  <si>
+    <t>TRICIA LELONOWATI SUMARIJANTO, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>H. ZAIFUL BOKHARI, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>Drs. Hi. ZAINAL ABIDIN, M.M.</t>
+  </si>
+  <si>
+    <t>METTY HERAWATI, S.H.</t>
+  </si>
+  <si>
+    <t>I KOMANG KOHERI</t>
+  </si>
+  <si>
+    <t>Ir. ANANG PRIHANTORO</t>
+  </si>
+  <si>
+    <t>dr. IDA AYU GEDE BUDASRI</t>
+  </si>
+  <si>
+    <t>Drs. YOSE RIZAL, M.H.</t>
+  </si>
+  <si>
+    <t>Ir. HANAN A. ROZAK, M.S.</t>
+  </si>
+  <si>
+    <t>Drs. H. RISWAN TONY DK</t>
+  </si>
+  <si>
+    <t>ANA SOFA YUKING, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>DENDY DERRIAN AZIS, S.H., LL.M.</t>
+  </si>
+  <si>
+    <t>RADIANTO  STAR</t>
+  </si>
+  <si>
+    <t>ROGAYAH. E. HARUN, S.H.</t>
+  </si>
+  <si>
+    <t>ALIZA GUNADO, S.T.</t>
+  </si>
+  <si>
+    <t>ARYA KHARISMA HARDY, S.H.</t>
+  </si>
+  <si>
+    <t>Ir. Hj. YUSRONIDA SURALAGA</t>
+  </si>
+  <si>
+    <t>H. APROZI ALAM, S.E.</t>
+  </si>
+  <si>
+    <t>TAMANURI</t>
+  </si>
+  <si>
+    <t>NESSY KALVIYA, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>Dr. Hj. ZULIANA ABIDIN, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>DEDI AFRIZAL, S.Kep., M.H.</t>
+  </si>
+  <si>
+    <t>Hj. ELFIANAH, S.E.</t>
+  </si>
+  <si>
+    <t>TAMPAN SUJARWADI</t>
+  </si>
+  <si>
+    <t>BAMBANG JOKO DWI SUNARTO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Brigjen. TNI (Purn.) AMALSYAH TARMIZI, S.I.P.</t>
+  </si>
+  <si>
+    <t>AGUSTINA WATI, S.Sos.</t>
+  </si>
+  <si>
+    <t>K. AGUS REVOLUSI, S.Sos., M.H.</t>
+  </si>
+  <si>
+    <t>Riko Ernando, S.H.</t>
+  </si>
+  <si>
+    <t>YONGKI FANCA DOMA, S.Kom.</t>
+  </si>
+  <si>
+    <t>Laurensia L. Siahaan, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>Retno Triyanto</t>
+  </si>
+  <si>
+    <t>Endang Kuswati</t>
+  </si>
+  <si>
+    <t>Ahmad Ridwan</t>
+  </si>
+  <si>
+    <t>Wayan Nursugiarto</t>
+  </si>
+  <si>
+    <t>Artha Diana Sibuea</t>
+  </si>
+  <si>
+    <t>Ridwan Sugianto</t>
+  </si>
+  <si>
+    <t>Neneng Siti Hardianti, S.Pd.</t>
+  </si>
+  <si>
+    <t>KOMIRUDDIN, L.C.</t>
+  </si>
+  <si>
+    <t>WIWIK NURIYANTO</t>
+  </si>
+  <si>
+    <t>SUDARSIH</t>
+  </si>
+  <si>
+    <t>Dr. Ir. H. A. JUNAIDI AULY, M.M.</t>
+  </si>
+  <si>
+    <t>H. AHMAD MUFTI SALIM, Lc., M.A.</t>
+  </si>
+  <si>
+    <t>ERNITA YOHANA</t>
+  </si>
+  <si>
+    <t>Brigjen. (Purn.) SUDARTO, S.I.P.</t>
+  </si>
+  <si>
+    <t>ALPIAN, S.P.</t>
+  </si>
+  <si>
+    <t>SRI TRIAN DEWI</t>
+  </si>
+  <si>
+    <t>HERYANI, S.Kep.</t>
+  </si>
+  <si>
+    <t>OSKAR SAPRUDIN, S.T.</t>
+  </si>
+  <si>
+    <t>RACHMADI</t>
+  </si>
+  <si>
+    <t>YULHIDIR, S.H.</t>
+  </si>
+  <si>
+    <t>Dr. Hj. DWI RATNA KARTIKAWATI, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>SURYATI</t>
+  </si>
+  <si>
+    <t>OKTOVIUS JAHJA INSAMODRA</t>
+  </si>
+  <si>
+    <t>NADIRA HAIFA S</t>
+  </si>
+  <si>
+    <t>FEBRY PERRY YANDI</t>
+  </si>
+  <si>
+    <t>SAMSUL</t>
+  </si>
+  <si>
+    <t>SYAMSUDIN HAMZAH</t>
+  </si>
+  <si>
+    <t>SUDARMONO</t>
+  </si>
+  <si>
+    <t>GATOT WIDIANTO, S.H.</t>
+  </si>
+  <si>
+    <t>JIHAN FAHRI KAMARULLAH</t>
+  </si>
+  <si>
+    <t>DESRI HARIYADI, S.Sos.</t>
+  </si>
+  <si>
+    <t>MOHAMAD ABDU ROBI</t>
+  </si>
+  <si>
+    <t>SITI YUNENGSIH</t>
+  </si>
+  <si>
+    <t>RIFANI</t>
+  </si>
+  <si>
+    <t>AGUS RAKHMAT</t>
+  </si>
+  <si>
+    <t>VALENJA HELVITASARY</t>
+  </si>
+  <si>
+    <t>WAHID FIRMANSYAH</t>
+  </si>
+  <si>
+    <t>OMAN KOMARUDIN</t>
+  </si>
+  <si>
+    <t>SRI ERLIANTI, S.H.</t>
+  </si>
+  <si>
+    <t>ANIE SUPRIHATIN, S.H.</t>
+  </si>
+  <si>
+    <t>IRHAM JAFAR LAN PUTRA, S.Hut., M.H.</t>
+  </si>
+  <si>
+    <t>Ir. ALIMIN ABDULLAH</t>
+  </si>
+  <si>
+    <t>Hj. NIDALIA JOHANSYAH M.</t>
+  </si>
+  <si>
+    <t>Drs. HI. SAMSIR, M.M.</t>
+  </si>
+  <si>
+    <t>AHMAD HANDOKO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MARINA ARISTI, S.E.</t>
+  </si>
+  <si>
+    <t>MUKHRADIS HADI KUSUMAJAYA, M.Si.</t>
+  </si>
+  <si>
+    <t>MA. MULYONO, S.H.</t>
+  </si>
+  <si>
+    <t>IDA JAYA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Ir. H. IRFAN NURANDA DJAFAR, C.E.S.</t>
+  </si>
+  <si>
+    <t>YANUAR SYARIF, S.T.</t>
+  </si>
+  <si>
+    <t>LIN NURHAYANI, S.E.</t>
+  </si>
+  <si>
+    <t>AZMINAL NOOR</t>
+  </si>
+  <si>
+    <t>MUHAMAD ICHBAL BAHAR</t>
+  </si>
+  <si>
+    <t>RUBIYANTO</t>
+  </si>
+  <si>
+    <t>DEWI KURNIASIH, S.P.</t>
+  </si>
+  <si>
+    <t>ANDY PRIADY</t>
+  </si>
+  <si>
+    <t>YOLANDA SAVIERA PUTRI</t>
+  </si>
+  <si>
+    <t>AYU FITRIA</t>
+  </si>
+  <si>
+    <t>MARWAN CIK ASAN</t>
+  </si>
+  <si>
+    <t>Dr. HI. EDY IRAWAN ARIEF, S.E., M.Ec.</t>
+  </si>
+  <si>
+    <t>NOFLINDA SARI, S.Ked.</t>
+  </si>
+  <si>
+    <t>Drs. RAHMAD DARMAWAN</t>
+  </si>
+  <si>
+    <t>Hj. SARI DEWI, S.E.</t>
+  </si>
+  <si>
+    <t>FIRDAUS</t>
+  </si>
+  <si>
+    <t>FAKHRUR ROZI</t>
+  </si>
+  <si>
+    <t>YUDI AFRIANDI</t>
+  </si>
+  <si>
+    <t>MELISA AGUSTINA</t>
+  </si>
+  <si>
+    <t>ARIS ARDIANSYAH</t>
+  </si>
+  <si>
+    <t>Ariyo Bimmo</t>
+  </si>
+  <si>
+    <t>WIJANARKO</t>
+  </si>
+  <si>
+    <t>ANGGRARINI DIANA</t>
+  </si>
+  <si>
+    <t>MOCH. FAHRY UTAMA PUTRA</t>
+  </si>
+  <si>
+    <t>DIMAS ADI NUGROHO</t>
+  </si>
+  <si>
+    <t>LUSIA SRI HARINI</t>
+  </si>
+  <si>
+    <t>NOVI AGUNG PRATAMI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD KHALIF RAFI</t>
+  </si>
+  <si>
+    <t>TRIANA SARI A. SEBASTIAN</t>
+  </si>
+  <si>
+    <t>FAJAR NUGRAHA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RIDHO FICARDO, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Ir. YANDRI NAZIR, M.M.</t>
+  </si>
+  <si>
+    <t>DJUWITA ZAHARA</t>
+  </si>
+  <si>
+    <t>H. NASRULLAH, A.Md.</t>
+  </si>
+  <si>
+    <t>CE'NA, S.H., M.M.</t>
+  </si>
+  <si>
+    <t>LERA MUTIA SARI, S.E.</t>
+  </si>
+  <si>
+    <t>TRIA ALBAET NUR AD</t>
+  </si>
+  <si>
+    <t>RICKY HARISMA HASANUDDIN</t>
+  </si>
+  <si>
+    <t>ORIKA CHRISTINA</t>
+  </si>
+  <si>
+    <t>ARIF TRIYUDI PRASETYO, S.E.</t>
+  </si>
+  <si>
+    <t>ANGGA JEVI SURYA</t>
+  </si>
+  <si>
+    <t>ANDI SUPRATMAN</t>
+  </si>
+  <si>
+    <t>Dr. MUJIYATUN, M.Pd.I.</t>
+  </si>
+  <si>
+    <t>RUDI SAPTONO</t>
+  </si>
+  <si>
+    <t>MUSTAQIM HASAN, S.Pd.I., M.Pd.</t>
+  </si>
+  <si>
+    <t>ANNISA NURCITA AWALI</t>
+  </si>
+  <si>
+    <t>WIWIN WINARTI</t>
+  </si>
+  <si>
+    <t>SULIA FITRIANA</t>
+  </si>
+  <si>
+    <t>HENI SUSANTI</t>
+  </si>
+  <si>
+    <t>TAUFIQ</t>
+  </si>
+  <si>
+    <t>THONY SYAHRIL, S.H.</t>
+  </si>
+  <si>
+    <t>PITER GUNAWAN, S.P.</t>
+  </si>
+  <si>
+    <t>FAUZIAH ERYANI, M.Pd.</t>
+  </si>
+  <si>
+    <t>KARTIKA CANDRA KUMALASARI</t>
+  </si>
+  <si>
+    <t>BAYU DWI ANGGORO</t>
+  </si>
+  <si>
     <t>1801</t>
   </si>
   <si>
     <t>LAMPUNG I</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>KOTA BANDAR LAMPUNG</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>KOTA METRO</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>LAMPUNG BARAT</t>
   </si>
   <si>
     <t>LAMPUNG SELATAN</t>
@@ -147,77 +687,53 @@
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>PESAWARAN</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>PESISIR BARAT</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>PRINGSEWU</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>TANGGAMUS</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>Hj. ELA SITI NURYAMAH, S.Sos.I.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>FADHILATUL AMIROH</t>
   </si>
   <si>
     <t>Dr. H. MUHAMMAD KADAFI, S.H., M.H.</t>
   </si>
   <si>
     <t>USEP MUSOWIR SANUSI, S.Kom.</t>
   </si>
   <si>
     <t>Hi. MADRAIS</t>
   </si>
   <si>
     <t>ISMI MALIHATUN NASIHAH</t>
   </si>
   <si>
     <t>MUHAMAD IKHSAN FADILLAH, S.Pd.</t>
   </si>
   <si>
     <t>SAIFULLAH, M.Pd.</t>
   </si>
   <si>
     <t>SILVIA ISTIANA, S.H.</t>
   </si>
   <si>
     <t>VINRA MUNARDI, S.H.I</t>
@@ -679,566 +1195,50 @@
     <t>Dr. Dra. FARDARITA, M.Pd.</t>
   </si>
   <si>
     <t>DENI APRIANDI, S.H., S.E., M.H.</t>
   </si>
   <si>
     <t>MUHAMMAD ARIF</t>
   </si>
   <si>
     <t>PRANDIKA NIKEN TRI AMBARETA, S.Psi.</t>
   </si>
   <si>
     <t>ICHSANTO NUGROHO</t>
   </si>
   <si>
     <t>MAFTUHATUL FIKRIYAH</t>
   </si>
   <si>
     <t>SUDARSI</t>
   </si>
   <si>
     <t>RATNA PUSPARINI</t>
   </si>
   <si>
     <t>NUZUL FARKHAN AFFANDI</t>
-  </si>
-[...514 lines deleted...]
-    <t>BAYU DWI ANGGORO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1627,16141 +1627,16141 @@
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2" t="s">
         <v>27</v>
       </c>
       <c r="E2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2" t="s">
         <v>28</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2">
-        <v>59480</v>
+        <v>72261</v>
       </c>
       <c r="H2">
-        <v>97540</v>
+        <v>137683</v>
       </c>
       <c r="I2">
-        <v>47261</v>
+        <v>112230</v>
       </c>
       <c r="J2">
-        <v>53103</v>
+        <v>161340</v>
       </c>
       <c r="K2">
-        <v>112591</v>
+        <v>64637</v>
       </c>
       <c r="L2">
-        <v>2967</v>
+        <v>5033</v>
       </c>
       <c r="M2">
-        <v>2543</v>
+        <v>4227</v>
       </c>
       <c r="N2">
-        <v>54811</v>
+        <v>46552</v>
       </c>
       <c r="O2">
-        <v>779</v>
+        <v>1396</v>
       </c>
       <c r="P2">
-        <v>1894</v>
+        <v>2431</v>
       </c>
       <c r="Q2">
-        <v>1481</v>
+        <v>2023</v>
       </c>
       <c r="R2">
-        <v>31776</v>
+        <v>46563</v>
       </c>
       <c r="S2">
-        <v>860</v>
+        <v>897</v>
       </c>
       <c r="T2">
-        <v>29849</v>
+        <v>43439</v>
       </c>
       <c r="U2">
-        <v>17190</v>
+        <v>12121</v>
       </c>
       <c r="V2">
-        <v>6479</v>
+        <v>6848</v>
       </c>
       <c r="W2">
-        <v>4925</v>
+        <v>2890</v>
       </c>
       <c r="X2">
-        <v>3279</v>
+        <v>1488</v>
       </c>
       <c r="Y2">
-        <v>528808</v>
+        <v>724059</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3" t="s">
         <v>30</v>
       </c>
-      <c r="F3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G3">
-        <v>10495</v>
+        <v>111633</v>
       </c>
       <c r="H3">
-        <v>15026</v>
+        <v>106119</v>
       </c>
       <c r="I3">
-        <v>11050</v>
+        <v>98778</v>
       </c>
       <c r="J3">
-        <v>12998</v>
+        <v>75193</v>
       </c>
       <c r="K3">
-        <v>6646</v>
+        <v>33231</v>
       </c>
       <c r="L3">
-        <v>461</v>
+        <v>3137</v>
       </c>
       <c r="M3">
-        <v>405</v>
+        <v>6125</v>
       </c>
       <c r="N3">
-        <v>12132</v>
+        <v>40625</v>
       </c>
       <c r="O3">
-        <v>122</v>
+        <v>642</v>
       </c>
       <c r="P3">
-        <v>510</v>
+        <v>2537</v>
       </c>
       <c r="Q3">
-        <v>236</v>
+        <v>1583</v>
       </c>
       <c r="R3">
-        <v>4891</v>
+        <v>43920</v>
       </c>
       <c r="S3">
-        <v>165</v>
+        <v>773</v>
       </c>
       <c r="T3">
-        <v>10661</v>
+        <v>32170</v>
       </c>
       <c r="U3">
-        <v>2820</v>
+        <v>8441</v>
       </c>
       <c r="V3">
-        <v>663</v>
+        <v>5050</v>
       </c>
       <c r="W3">
-        <v>552</v>
+        <v>2919</v>
       </c>
       <c r="X3">
-        <v>371</v>
+        <v>1103</v>
       </c>
       <c r="Y3">
-        <v>90204</v>
+        <v>573979</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
       <c r="C4" t="s">
         <v>26</v>
       </c>
       <c r="D4" t="s">
         <v>27</v>
       </c>
       <c r="E4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F4" t="s">
         <v>32</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4">
-        <v>17159</v>
+        <v>18765</v>
       </c>
       <c r="H4">
-        <v>18427</v>
+        <v>39438</v>
       </c>
       <c r="I4">
-        <v>80900</v>
+        <v>70502</v>
       </c>
       <c r="J4">
-        <v>10472</v>
+        <v>58267</v>
       </c>
       <c r="K4">
-        <v>4351</v>
+        <v>47351</v>
       </c>
       <c r="L4">
-        <v>936</v>
+        <v>1740</v>
       </c>
       <c r="M4">
-        <v>625</v>
+        <v>1514</v>
       </c>
       <c r="N4">
-        <v>5997</v>
+        <v>26441</v>
       </c>
       <c r="O4">
-        <v>90</v>
+        <v>344</v>
       </c>
       <c r="P4">
-        <v>407</v>
+        <v>984</v>
       </c>
       <c r="Q4">
-        <v>462</v>
+        <v>997</v>
       </c>
       <c r="R4">
-        <v>6751</v>
+        <v>26829</v>
       </c>
       <c r="S4">
-        <v>206</v>
+        <v>822</v>
       </c>
       <c r="T4">
-        <v>14410</v>
+        <v>31282</v>
       </c>
       <c r="U4">
-        <v>6159</v>
+        <v>2598</v>
       </c>
       <c r="V4">
-        <v>539</v>
+        <v>5854</v>
       </c>
       <c r="W4">
-        <v>2968</v>
+        <v>1718</v>
       </c>
       <c r="X4">
-        <v>368</v>
+        <v>869</v>
       </c>
       <c r="Y4">
-        <v>171227</v>
+        <v>336315</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>25</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>27</v>
       </c>
       <c r="E5" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="F5" t="s">
         <v>34</v>
       </c>
       <c r="G5">
-        <v>72518</v>
+        <v>10477</v>
       </c>
       <c r="H5">
-        <v>125244</v>
+        <v>16073</v>
       </c>
       <c r="I5">
-        <v>84466</v>
+        <v>15051</v>
       </c>
       <c r="J5">
-        <v>71272</v>
+        <v>14561</v>
       </c>
       <c r="K5">
-        <v>34356</v>
+        <v>35256</v>
       </c>
       <c r="L5">
-        <v>3301</v>
+        <v>672</v>
       </c>
       <c r="M5">
-        <v>2932</v>
+        <v>881</v>
       </c>
       <c r="N5">
-        <v>30505</v>
+        <v>4199</v>
       </c>
       <c r="O5">
-        <v>883</v>
+        <v>123</v>
       </c>
       <c r="P5">
-        <v>2179</v>
+        <v>643</v>
       </c>
       <c r="Q5">
-        <v>2335</v>
+        <v>363</v>
       </c>
       <c r="R5">
-        <v>56942</v>
+        <v>11338</v>
       </c>
       <c r="S5">
-        <v>906</v>
+        <v>237</v>
       </c>
       <c r="T5">
-        <v>36816</v>
+        <v>7731</v>
       </c>
       <c r="U5">
-        <v>12916</v>
+        <v>1099</v>
       </c>
       <c r="V5">
-        <v>5996</v>
+        <v>3245</v>
       </c>
       <c r="W5">
-        <v>10600</v>
+        <v>2039</v>
       </c>
       <c r="X5">
-        <v>1423</v>
+        <v>174</v>
       </c>
       <c r="Y5">
-        <v>555590</v>
+        <v>124162</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6" t="s">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
-        <v>43370</v>
+        <v>15885</v>
       </c>
       <c r="H6">
-        <v>31992</v>
+        <v>44418</v>
       </c>
       <c r="I6">
-        <v>24756</v>
+        <v>38813</v>
       </c>
       <c r="J6">
-        <v>24596</v>
+        <v>66150</v>
       </c>
       <c r="K6">
-        <v>20705</v>
+        <v>8457</v>
       </c>
       <c r="L6">
-        <v>1650</v>
+        <v>675</v>
       </c>
       <c r="M6">
-        <v>1189</v>
+        <v>840</v>
       </c>
       <c r="N6">
-        <v>17038</v>
+        <v>10129</v>
       </c>
       <c r="O6">
-        <v>565</v>
+        <v>130</v>
       </c>
       <c r="P6">
-        <v>1563</v>
+        <v>465</v>
       </c>
       <c r="Q6">
-        <v>763</v>
+        <v>499</v>
       </c>
       <c r="R6">
-        <v>22537</v>
+        <v>14687</v>
       </c>
       <c r="S6">
-        <v>1147</v>
+        <v>233</v>
       </c>
       <c r="T6">
-        <v>47225</v>
+        <v>6815</v>
       </c>
       <c r="U6">
-        <v>6933</v>
+        <v>2732</v>
       </c>
       <c r="V6">
-        <v>1043</v>
+        <v>2350</v>
       </c>
       <c r="W6">
-        <v>11490</v>
+        <v>1977</v>
       </c>
       <c r="X6">
-        <v>579</v>
+        <v>705</v>
       </c>
       <c r="Y6">
-        <v>259141</v>
+        <v>215960</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7" t="s">
         <v>38</v>
       </c>
       <c r="G7">
-        <v>0</v>
+        <v>12796</v>
       </c>
       <c r="H7">
-        <v>0</v>
+        <v>32999</v>
       </c>
       <c r="I7">
-        <v>0</v>
+        <v>28947</v>
       </c>
       <c r="J7">
-        <v>0</v>
+        <v>21002</v>
       </c>
       <c r="K7">
-        <v>0</v>
+        <v>9832</v>
       </c>
       <c r="L7">
-        <v>0</v>
+        <v>2075</v>
       </c>
       <c r="M7">
-        <v>0</v>
+        <v>1150</v>
       </c>
       <c r="N7">
-        <v>0</v>
+        <v>7929</v>
       </c>
       <c r="O7">
-        <v>0</v>
+        <v>235</v>
       </c>
       <c r="P7">
-        <v>0</v>
+        <v>2442</v>
       </c>
       <c r="Q7">
-        <v>0</v>
+        <v>629</v>
       </c>
       <c r="R7">
-        <v>0</v>
+        <v>9689</v>
       </c>
       <c r="S7">
-        <v>0</v>
+        <v>392</v>
       </c>
       <c r="T7">
-        <v>0</v>
+        <v>20304</v>
       </c>
       <c r="U7">
-        <v>0</v>
+        <v>3560</v>
       </c>
       <c r="V7">
-        <v>0</v>
+        <v>3702</v>
       </c>
       <c r="W7">
-        <v>0</v>
+        <v>1907</v>
       </c>
       <c r="X7">
-        <v>0</v>
+        <v>407</v>
       </c>
       <c r="Y7">
-        <v>0</v>
+        <v>159997</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>40</v>
       </c>
       <c r="G8">
-        <v>52259</v>
+        <v>16957</v>
       </c>
       <c r="H8">
-        <v>35462</v>
+        <v>31513</v>
       </c>
       <c r="I8">
-        <v>28558</v>
+        <v>25714</v>
       </c>
       <c r="J8">
-        <v>34634</v>
+        <v>24848</v>
       </c>
       <c r="K8">
-        <v>13156</v>
+        <v>14106</v>
       </c>
       <c r="L8">
-        <v>1120</v>
+        <v>1676</v>
       </c>
       <c r="M8">
-        <v>1375</v>
+        <v>911</v>
       </c>
       <c r="N8">
-        <v>15226</v>
+        <v>10227</v>
       </c>
       <c r="O8">
-        <v>335</v>
+        <v>578</v>
       </c>
       <c r="P8">
-        <v>643</v>
+        <v>1775</v>
       </c>
       <c r="Q8">
-        <v>661</v>
+        <v>766</v>
       </c>
       <c r="R8">
-        <v>21054</v>
+        <v>8869</v>
       </c>
       <c r="S8">
-        <v>424</v>
+        <v>340</v>
       </c>
       <c r="T8">
-        <v>11506</v>
+        <v>116653</v>
       </c>
       <c r="U8">
-        <v>6950</v>
+        <v>2096</v>
       </c>
       <c r="V8">
-        <v>781</v>
+        <v>3188</v>
       </c>
       <c r="W8">
-        <v>11142</v>
+        <v>1101</v>
       </c>
       <c r="X8">
-        <v>1269</v>
+        <v>560</v>
       </c>
       <c r="Y8">
-        <v>236555</v>
+        <v>261878</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9">
-        <v>8</v>
+      <c r="A9" t="s">
+        <v>41</v>
       </c>
       <c r="B9" t="s">
-        <v>25</v>
-[...10 lines deleted...]
-      <c r="F9" t="s">
         <v>42</v>
       </c>
       <c r="G9">
-        <v>54737</v>
+        <v>258774</v>
       </c>
       <c r="H9">
-        <v>62512</v>
+        <v>408243</v>
       </c>
       <c r="I9">
-        <v>44525</v>
+        <v>390035</v>
       </c>
       <c r="J9">
-        <v>33175</v>
+        <v>421361</v>
       </c>
       <c r="K9">
-        <v>26646</v>
+        <v>212870</v>
       </c>
       <c r="L9">
-        <v>1630</v>
+        <v>15008</v>
       </c>
       <c r="M9">
-        <v>2334</v>
+        <v>15648</v>
       </c>
       <c r="N9">
-        <v>17704</v>
+        <v>146102</v>
       </c>
       <c r="O9">
-        <v>337</v>
+        <v>3448</v>
       </c>
       <c r="P9">
-        <v>1337</v>
+        <v>11277</v>
       </c>
       <c r="Q9">
-        <v>913</v>
+        <v>6860</v>
       </c>
       <c r="R9">
-        <v>45214</v>
+        <v>161895</v>
       </c>
       <c r="S9">
-        <v>662</v>
+        <v>3694</v>
       </c>
       <c r="T9">
-        <v>15738</v>
+        <v>258394</v>
       </c>
       <c r="U9">
-        <v>5524</v>
+        <v>32647</v>
       </c>
       <c r="V9">
-        <v>1250</v>
+        <v>30237</v>
       </c>
       <c r="W9">
-        <v>7912</v>
+        <v>14551</v>
       </c>
       <c r="X9">
-        <v>2501</v>
+        <v>5306</v>
       </c>
       <c r="Y9">
-        <v>324651</v>
-[...64 lines deleted...]
-        <v>2166176</v>
+        <v>2396350</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B1" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>40</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>42</v>
-      </c>
-[...8597 lines deleted...]
-        <v>44</v>
       </c>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D2">
         <v>72261</v>
       </c>
       <c r="E2">
         <v>111633</v>
       </c>
       <c r="F2">
         <v>18765</v>
       </c>
       <c r="G2">
         <v>10477</v>
       </c>
       <c r="H2">
         <v>15885</v>
       </c>
       <c r="I2">
         <v>12796</v>
       </c>
       <c r="J2">
         <v>16957</v>
       </c>
       <c r="K2">
         <v>258774</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C3" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D3">
         <v>21353</v>
       </c>
       <c r="E3">
         <v>25587</v>
       </c>
       <c r="F3">
         <v>6788</v>
       </c>
       <c r="G3">
         <v>3615</v>
       </c>
       <c r="H3">
         <v>5990</v>
       </c>
       <c r="I3">
         <v>3661</v>
       </c>
       <c r="J3">
         <v>5248</v>
       </c>
       <c r="K3">
         <v>72242</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>236</v>
+        <v>48</v>
       </c>
       <c r="C4" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D4">
         <v>36558</v>
       </c>
       <c r="E4">
         <v>70001</v>
       </c>
       <c r="F4">
         <v>8314</v>
       </c>
       <c r="G4">
         <v>4934</v>
       </c>
       <c r="H4">
         <v>7458</v>
       </c>
       <c r="I4">
         <v>7597</v>
       </c>
       <c r="J4">
         <v>8560</v>
       </c>
       <c r="K4">
         <v>143422</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>237</v>
+        <v>50</v>
       </c>
       <c r="C5" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D5">
         <v>3715</v>
       </c>
       <c r="E5">
         <v>3351</v>
       </c>
       <c r="F5">
         <v>1214</v>
       </c>
       <c r="G5">
         <v>570</v>
       </c>
       <c r="H5">
         <v>679</v>
       </c>
       <c r="I5">
         <v>391</v>
       </c>
       <c r="J5">
         <v>785</v>
       </c>
       <c r="K5">
         <v>10705</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>238</v>
+        <v>51</v>
       </c>
       <c r="C6" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D6">
         <v>2218</v>
       </c>
       <c r="E6">
         <v>2605</v>
       </c>
       <c r="F6">
         <v>597</v>
       </c>
       <c r="G6">
         <v>265</v>
       </c>
       <c r="H6">
         <v>398</v>
       </c>
       <c r="I6">
         <v>321</v>
       </c>
       <c r="J6">
         <v>463</v>
       </c>
       <c r="K6">
         <v>6867</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>239</v>
+        <v>52</v>
       </c>
       <c r="C7" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D7">
         <v>2878</v>
       </c>
       <c r="E7">
         <v>3224</v>
       </c>
       <c r="F7">
         <v>706</v>
       </c>
       <c r="G7">
         <v>397</v>
       </c>
       <c r="H7">
         <v>432</v>
       </c>
       <c r="I7">
         <v>270</v>
       </c>
       <c r="J7">
         <v>661</v>
       </c>
       <c r="K7">
         <v>8568</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>240</v>
+        <v>53</v>
       </c>
       <c r="C8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D8">
         <v>1802</v>
       </c>
       <c r="E8">
         <v>2583</v>
       </c>
       <c r="F8">
         <v>506</v>
       </c>
       <c r="G8">
         <v>282</v>
       </c>
       <c r="H8">
         <v>371</v>
       </c>
       <c r="I8">
         <v>217</v>
       </c>
       <c r="J8">
         <v>472</v>
       </c>
       <c r="K8">
         <v>6233</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>241</v>
+        <v>54</v>
       </c>
       <c r="C9" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D9">
         <v>830</v>
       </c>
       <c r="E9">
         <v>1090</v>
       </c>
       <c r="F9">
         <v>197</v>
       </c>
       <c r="G9">
         <v>84</v>
       </c>
       <c r="H9">
         <v>118</v>
       </c>
       <c r="I9">
         <v>94</v>
       </c>
       <c r="J9">
         <v>173</v>
       </c>
       <c r="K9">
         <v>2586</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>242</v>
+        <v>55</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D10">
         <v>586</v>
       </c>
       <c r="E10">
         <v>757</v>
       </c>
       <c r="F10">
         <v>62</v>
       </c>
       <c r="G10">
         <v>102</v>
       </c>
       <c r="H10">
         <v>67</v>
       </c>
       <c r="I10">
         <v>49</v>
       </c>
       <c r="J10">
         <v>56</v>
       </c>
       <c r="K10">
         <v>1679</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>243</v>
+        <v>56</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D11">
         <v>463</v>
       </c>
       <c r="E11">
         <v>813</v>
       </c>
       <c r="F11">
         <v>123</v>
       </c>
       <c r="G11">
         <v>85</v>
       </c>
       <c r="H11">
         <v>153</v>
       </c>
       <c r="I11">
         <v>62</v>
       </c>
       <c r="J11">
         <v>165</v>
       </c>
       <c r="K11">
         <v>1864</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>244</v>
+        <v>57</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D12">
         <v>904</v>
       </c>
       <c r="E12">
         <v>683</v>
       </c>
       <c r="F12">
         <v>156</v>
       </c>
       <c r="G12">
         <v>101</v>
       </c>
       <c r="H12">
         <v>170</v>
       </c>
       <c r="I12">
         <v>81</v>
       </c>
       <c r="J12">
         <v>297</v>
       </c>
       <c r="K12">
         <v>2392</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>245</v>
+        <v>58</v>
       </c>
       <c r="C13" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D13">
         <v>954</v>
       </c>
       <c r="E13">
         <v>939</v>
       </c>
       <c r="F13">
         <v>102</v>
       </c>
       <c r="G13">
         <v>42</v>
       </c>
       <c r="H13">
         <v>49</v>
       </c>
       <c r="I13">
         <v>53</v>
       </c>
       <c r="J13">
         <v>77</v>
       </c>
       <c r="K13">
         <v>2216</v>
       </c>
     </row>
     <row r="14"/>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D15">
         <v>137683</v>
       </c>
       <c r="E15">
         <v>106119</v>
       </c>
       <c r="F15">
         <v>39438</v>
       </c>
       <c r="G15">
         <v>16073</v>
       </c>
       <c r="H15">
         <v>44418</v>
       </c>
       <c r="I15">
         <v>32999</v>
       </c>
       <c r="J15">
         <v>31513</v>
       </c>
       <c r="K15">
         <v>408243</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B16" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C16" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D16">
         <v>43490</v>
       </c>
       <c r="E16">
         <v>34064</v>
       </c>
       <c r="F16">
         <v>15776</v>
       </c>
       <c r="G16">
         <v>5683</v>
       </c>
       <c r="H16">
         <v>13667</v>
       </c>
       <c r="I16">
         <v>8726</v>
       </c>
       <c r="J16">
         <v>9657</v>
       </c>
       <c r="K16">
         <v>131063</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>246</v>
+        <v>59</v>
       </c>
       <c r="C17" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D17">
         <v>50066</v>
       </c>
       <c r="E17">
         <v>38653</v>
       </c>
       <c r="F17">
         <v>9571</v>
       </c>
       <c r="G17">
         <v>3992</v>
       </c>
       <c r="H17">
         <v>14173</v>
       </c>
       <c r="I17">
         <v>7164</v>
       </c>
       <c r="J17">
         <v>8486</v>
       </c>
       <c r="K17">
         <v>132105</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>247</v>
+        <v>60</v>
       </c>
       <c r="C18" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D18">
         <v>19006</v>
       </c>
       <c r="E18">
         <v>12434</v>
       </c>
       <c r="F18">
         <v>6497</v>
       </c>
       <c r="G18">
         <v>3493</v>
       </c>
       <c r="H18">
         <v>9666</v>
       </c>
       <c r="I18">
         <v>8410</v>
       </c>
       <c r="J18">
         <v>4985</v>
       </c>
       <c r="K18">
         <v>64491</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>248</v>
+        <v>61</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D19">
         <v>8340</v>
       </c>
       <c r="E19">
         <v>6638</v>
       </c>
       <c r="F19">
         <v>1129</v>
       </c>
       <c r="G19">
         <v>399</v>
       </c>
       <c r="H19">
         <v>2200</v>
       </c>
       <c r="I19">
         <v>3297</v>
       </c>
       <c r="J19">
         <v>2730</v>
       </c>
       <c r="K19">
         <v>24733</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>249</v>
+        <v>62</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D20">
         <v>3525</v>
       </c>
       <c r="E20">
         <v>2352</v>
       </c>
       <c r="F20">
         <v>1146</v>
       </c>
       <c r="G20">
         <v>365</v>
       </c>
       <c r="H20">
         <v>857</v>
       </c>
       <c r="I20">
         <v>716</v>
       </c>
       <c r="J20">
         <v>1600</v>
       </c>
       <c r="K20">
         <v>10561</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>250</v>
+        <v>63</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D21">
         <v>3228</v>
       </c>
       <c r="E21">
         <v>2512</v>
       </c>
       <c r="F21">
         <v>1477</v>
       </c>
       <c r="G21">
         <v>345</v>
       </c>
       <c r="H21">
         <v>905</v>
       </c>
       <c r="I21">
         <v>641</v>
       </c>
       <c r="J21">
         <v>1247</v>
       </c>
       <c r="K21">
         <v>10355</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>251</v>
+        <v>64</v>
       </c>
       <c r="C22" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D22">
         <v>2159</v>
       </c>
       <c r="E22">
         <v>1330</v>
       </c>
       <c r="F22">
         <v>1053</v>
       </c>
       <c r="G22">
         <v>210</v>
       </c>
       <c r="H22">
         <v>573</v>
       </c>
       <c r="I22">
         <v>367</v>
       </c>
       <c r="J22">
         <v>405</v>
       </c>
       <c r="K22">
         <v>6097</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>252</v>
+        <v>65</v>
       </c>
       <c r="C23" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D23">
         <v>1426</v>
       </c>
       <c r="E23">
         <v>1558</v>
       </c>
       <c r="F23">
         <v>485</v>
       </c>
       <c r="G23">
         <v>143</v>
       </c>
       <c r="H23">
         <v>310</v>
       </c>
       <c r="I23">
         <v>321</v>
       </c>
       <c r="J23">
         <v>305</v>
       </c>
       <c r="K23">
         <v>4548</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>253</v>
+        <v>66</v>
       </c>
       <c r="C24" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D24">
         <v>872</v>
       </c>
       <c r="E24">
         <v>786</v>
       </c>
       <c r="F24">
         <v>329</v>
       </c>
       <c r="G24">
         <v>92</v>
       </c>
       <c r="H24">
         <v>183</v>
       </c>
       <c r="I24">
         <v>151</v>
       </c>
       <c r="J24">
         <v>396</v>
       </c>
       <c r="K24">
         <v>2809</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>254</v>
+        <v>67</v>
       </c>
       <c r="C25" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D25">
         <v>459</v>
       </c>
       <c r="E25">
         <v>1201</v>
       </c>
       <c r="F25">
         <v>187</v>
       </c>
       <c r="G25">
         <v>90</v>
       </c>
       <c r="H25">
         <v>179</v>
       </c>
       <c r="I25">
         <v>159</v>
       </c>
       <c r="J25">
         <v>172</v>
       </c>
       <c r="K25">
         <v>2447</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>255</v>
+        <v>68</v>
       </c>
       <c r="C26" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D26">
         <v>5112</v>
       </c>
       <c r="E26">
         <v>4591</v>
       </c>
       <c r="F26">
         <v>1788</v>
       </c>
       <c r="G26">
         <v>1261</v>
       </c>
       <c r="H26">
         <v>1705</v>
       </c>
       <c r="I26">
         <v>3047</v>
       </c>
       <c r="J26">
         <v>1530</v>
       </c>
       <c r="K26">
         <v>19034</v>
       </c>
     </row>
     <row r="27"/>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D28">
         <v>112230</v>
       </c>
       <c r="E28">
         <v>98778</v>
       </c>
       <c r="F28">
         <v>70502</v>
       </c>
       <c r="G28">
         <v>15051</v>
       </c>
       <c r="H28">
         <v>38813</v>
       </c>
       <c r="I28">
         <v>28947</v>
       </c>
       <c r="J28">
         <v>25714</v>
       </c>
       <c r="K28">
         <v>390035</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B29" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C29" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D29">
         <v>28000</v>
       </c>
       <c r="E29">
         <v>26684</v>
       </c>
       <c r="F29">
         <v>8779</v>
       </c>
       <c r="G29">
         <v>4617</v>
       </c>
       <c r="H29">
         <v>11563</v>
       </c>
       <c r="I29">
         <v>7034</v>
       </c>
       <c r="J29">
         <v>7156</v>
       </c>
       <c r="K29">
         <v>93833</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>256</v>
+        <v>69</v>
       </c>
       <c r="C30" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D30">
         <v>20334</v>
       </c>
       <c r="E30">
         <v>16104</v>
       </c>
       <c r="F30">
         <v>4769</v>
       </c>
       <c r="G30">
         <v>3521</v>
       </c>
       <c r="H30">
         <v>8036</v>
       </c>
       <c r="I30">
         <v>4690</v>
       </c>
       <c r="J30">
         <v>5453</v>
       </c>
       <c r="K30">
         <v>62907</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>257</v>
+        <v>70</v>
       </c>
       <c r="C31" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D31">
         <v>14000</v>
       </c>
       <c r="E31">
         <v>6302</v>
       </c>
       <c r="F31">
         <v>1552</v>
       </c>
       <c r="G31">
         <v>2037</v>
       </c>
       <c r="H31">
         <v>7038</v>
       </c>
       <c r="I31">
         <v>4337</v>
       </c>
       <c r="J31">
         <v>2224</v>
       </c>
       <c r="K31">
         <v>37490</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>258</v>
+        <v>71</v>
       </c>
       <c r="C32" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D32">
         <v>14181</v>
       </c>
       <c r="E32">
         <v>13037</v>
       </c>
       <c r="F32">
         <v>2380</v>
       </c>
       <c r="G32">
         <v>1961</v>
       </c>
       <c r="H32">
         <v>5008</v>
       </c>
       <c r="I32">
         <v>5503</v>
       </c>
       <c r="J32">
         <v>3808</v>
       </c>
       <c r="K32">
         <v>45878</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>259</v>
+        <v>72</v>
       </c>
       <c r="C33" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D33">
         <v>3042</v>
       </c>
       <c r="E33">
         <v>10903</v>
       </c>
       <c r="F33">
         <v>1889</v>
       </c>
       <c r="G33">
         <v>491</v>
       </c>
       <c r="H33">
         <v>1012</v>
       </c>
       <c r="I33">
         <v>913</v>
       </c>
       <c r="J33">
         <v>680</v>
       </c>
       <c r="K33">
         <v>18930</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>260</v>
+        <v>73</v>
       </c>
       <c r="C34" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D34">
         <v>4202</v>
       </c>
       <c r="E34">
         <v>4656</v>
       </c>
       <c r="F34">
         <v>39994</v>
       </c>
       <c r="G34">
         <v>400</v>
       </c>
       <c r="H34">
         <v>890</v>
       </c>
       <c r="I34">
         <v>1877</v>
       </c>
       <c r="J34">
         <v>1005</v>
       </c>
       <c r="K34">
         <v>53024</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>261</v>
+        <v>74</v>
       </c>
       <c r="C35" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D35">
         <v>3050</v>
       </c>
       <c r="E35">
         <v>1385</v>
       </c>
       <c r="F35">
         <v>681</v>
       </c>
       <c r="G35">
         <v>319</v>
       </c>
       <c r="H35">
         <v>538</v>
       </c>
       <c r="I35">
         <v>489</v>
       </c>
       <c r="J35">
         <v>516</v>
       </c>
       <c r="K35">
         <v>6978</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>262</v>
+        <v>75</v>
       </c>
       <c r="C36" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D36">
         <v>17989</v>
       </c>
       <c r="E36">
         <v>10132</v>
       </c>
       <c r="F36">
         <v>744</v>
       </c>
       <c r="G36">
         <v>595</v>
       </c>
       <c r="H36">
         <v>2060</v>
       </c>
       <c r="I36">
         <v>1085</v>
       </c>
       <c r="J36">
         <v>1254</v>
       </c>
       <c r="K36">
         <v>33859</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>263</v>
+        <v>76</v>
       </c>
       <c r="C37" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D37">
         <v>4591</v>
       </c>
       <c r="E37">
         <v>1667</v>
       </c>
       <c r="F37">
         <v>413</v>
       </c>
       <c r="G37">
         <v>172</v>
       </c>
       <c r="H37">
         <v>340</v>
       </c>
       <c r="I37">
         <v>301</v>
       </c>
       <c r="J37">
         <v>209</v>
       </c>
       <c r="K37">
         <v>7693</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>264</v>
+        <v>77</v>
       </c>
       <c r="C38" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D38">
         <v>862</v>
       </c>
       <c r="E38">
         <v>603</v>
       </c>
       <c r="F38">
         <v>198</v>
       </c>
       <c r="G38">
         <v>150</v>
       </c>
       <c r="H38">
         <v>209</v>
       </c>
       <c r="I38">
         <v>170</v>
       </c>
       <c r="J38">
         <v>197</v>
       </c>
       <c r="K38">
         <v>2389</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>265</v>
+        <v>78</v>
       </c>
       <c r="C39" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D39">
         <v>1979</v>
       </c>
       <c r="E39">
         <v>7305</v>
       </c>
       <c r="F39">
         <v>9103</v>
       </c>
       <c r="G39">
         <v>788</v>
       </c>
       <c r="H39">
         <v>2119</v>
       </c>
       <c r="I39">
         <v>2548</v>
       </c>
       <c r="J39">
         <v>3212</v>
       </c>
       <c r="K39">
         <v>27054</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D41">
         <v>161340</v>
       </c>
       <c r="E41">
         <v>75193</v>
       </c>
       <c r="F41">
         <v>58267</v>
       </c>
       <c r="G41">
         <v>14561</v>
       </c>
       <c r="H41">
         <v>66150</v>
       </c>
       <c r="I41">
         <v>21002</v>
       </c>
       <c r="J41">
         <v>24848</v>
       </c>
       <c r="K41">
         <v>421361</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C42" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D42">
         <v>37369</v>
       </c>
       <c r="E42">
         <v>20334</v>
       </c>
       <c r="F42">
         <v>8185</v>
       </c>
       <c r="G42">
         <v>4428</v>
       </c>
       <c r="H42">
         <v>10095</v>
       </c>
       <c r="I42">
         <v>4315</v>
       </c>
       <c r="J42">
         <v>5533</v>
       </c>
       <c r="K42">
         <v>90259</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>266</v>
+        <v>79</v>
       </c>
       <c r="C43" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D43">
         <v>18232</v>
       </c>
       <c r="E43">
         <v>11023</v>
       </c>
       <c r="F43">
         <v>4986</v>
       </c>
       <c r="G43">
         <v>4267</v>
       </c>
       <c r="H43">
         <v>43397</v>
       </c>
       <c r="I43">
         <v>6510</v>
       </c>
       <c r="J43">
         <v>5415</v>
       </c>
       <c r="K43">
         <v>93830</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>267</v>
+        <v>80</v>
       </c>
       <c r="C44" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D44">
         <v>14526</v>
       </c>
       <c r="E44">
         <v>10263</v>
       </c>
       <c r="F44">
         <v>1811</v>
       </c>
       <c r="G44">
         <v>1113</v>
       </c>
       <c r="H44">
         <v>2084</v>
       </c>
       <c r="I44">
         <v>1149</v>
       </c>
       <c r="J44">
         <v>1915</v>
       </c>
       <c r="K44">
         <v>32861</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>268</v>
+        <v>81</v>
       </c>
       <c r="C45" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D45">
         <v>9481</v>
       </c>
       <c r="E45">
         <v>2015</v>
       </c>
       <c r="F45">
         <v>804</v>
       </c>
       <c r="G45">
         <v>469</v>
       </c>
       <c r="H45">
         <v>784</v>
       </c>
       <c r="I45">
         <v>421</v>
       </c>
       <c r="J45">
         <v>2462</v>
       </c>
       <c r="K45">
         <v>16436</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>269</v>
+        <v>82</v>
       </c>
       <c r="C46" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D46">
         <v>20653</v>
       </c>
       <c r="E46">
         <v>11401</v>
       </c>
       <c r="F46">
         <v>5569</v>
       </c>
       <c r="G46">
         <v>1955</v>
       </c>
       <c r="H46">
         <v>4711</v>
       </c>
       <c r="I46">
         <v>2161</v>
       </c>
       <c r="J46">
         <v>2561</v>
       </c>
       <c r="K46">
         <v>49011</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>270</v>
+        <v>83</v>
       </c>
       <c r="C47" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D47">
         <v>3951</v>
       </c>
       <c r="E47">
         <v>1934</v>
       </c>
       <c r="F47">
         <v>1009</v>
       </c>
       <c r="G47">
         <v>500</v>
       </c>
       <c r="H47">
         <v>616</v>
       </c>
       <c r="I47">
         <v>1406</v>
       </c>
       <c r="J47">
         <v>475</v>
       </c>
       <c r="K47">
         <v>9891</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>271</v>
+        <v>84</v>
       </c>
       <c r="C48" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D48">
         <v>20571</v>
       </c>
       <c r="E48">
         <v>781</v>
       </c>
       <c r="F48">
         <v>1149</v>
       </c>
       <c r="G48">
         <v>669</v>
       </c>
       <c r="H48">
         <v>169</v>
       </c>
       <c r="I48">
         <v>1202</v>
       </c>
       <c r="J48">
         <v>3170</v>
       </c>
       <c r="K48">
         <v>27711</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>272</v>
+        <v>85</v>
       </c>
       <c r="C49" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D49">
         <v>1595</v>
       </c>
       <c r="E49">
         <v>1071</v>
       </c>
       <c r="F49">
         <v>547</v>
       </c>
       <c r="G49">
         <v>196</v>
       </c>
       <c r="H49">
         <v>282</v>
       </c>
       <c r="I49">
         <v>515</v>
       </c>
       <c r="J49">
         <v>215</v>
       </c>
       <c r="K49">
         <v>4421</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>273</v>
+        <v>86</v>
       </c>
       <c r="C50" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D50">
         <v>20444</v>
       </c>
       <c r="E50">
         <v>8446</v>
       </c>
       <c r="F50">
         <v>5391</v>
       </c>
       <c r="G50">
         <v>526</v>
       </c>
       <c r="H50">
         <v>360</v>
       </c>
       <c r="I50">
         <v>1533</v>
       </c>
       <c r="J50">
         <v>1664</v>
       </c>
       <c r="K50">
         <v>38364</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>274</v>
+        <v>87</v>
       </c>
       <c r="C51" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D51">
         <v>1718</v>
       </c>
       <c r="E51">
         <v>926</v>
       </c>
       <c r="F51">
         <v>289</v>
       </c>
       <c r="G51">
         <v>88</v>
       </c>
       <c r="H51">
         <v>191</v>
       </c>
       <c r="I51">
         <v>162</v>
       </c>
       <c r="J51">
         <v>195</v>
       </c>
       <c r="K51">
         <v>3569</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>275</v>
+        <v>88</v>
       </c>
       <c r="C52" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D52">
         <v>12800</v>
       </c>
       <c r="E52">
         <v>6999</v>
       </c>
       <c r="F52">
         <v>28527</v>
       </c>
       <c r="G52">
         <v>350</v>
       </c>
       <c r="H52">
         <v>3461</v>
       </c>
       <c r="I52">
         <v>1628</v>
       </c>
       <c r="J52">
         <v>1243</v>
       </c>
       <c r="K52">
         <v>55008</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>5</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D54">
         <v>64637</v>
       </c>
       <c r="E54">
         <v>33231</v>
       </c>
       <c r="F54">
         <v>47351</v>
       </c>
       <c r="G54">
         <v>35256</v>
       </c>
       <c r="H54">
         <v>8457</v>
       </c>
       <c r="I54">
         <v>9832</v>
       </c>
       <c r="J54">
         <v>14106</v>
       </c>
       <c r="K54">
         <v>212870</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B55" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C55" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D55">
         <v>9264</v>
       </c>
       <c r="E55">
         <v>8682</v>
       </c>
       <c r="F55">
         <v>6935</v>
       </c>
       <c r="G55">
         <v>4464</v>
       </c>
       <c r="H55">
         <v>1446</v>
       </c>
       <c r="I55">
         <v>2599</v>
       </c>
       <c r="J55">
         <v>3242</v>
       </c>
       <c r="K55">
         <v>36632</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>276</v>
+        <v>89</v>
       </c>
       <c r="C56" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D56">
         <v>4571</v>
       </c>
       <c r="E56">
         <v>12526</v>
       </c>
       <c r="F56">
         <v>31304</v>
       </c>
       <c r="G56">
         <v>5240</v>
       </c>
       <c r="H56">
         <v>552</v>
       </c>
       <c r="I56">
         <v>2209</v>
       </c>
       <c r="J56">
         <v>7576</v>
       </c>
       <c r="K56">
         <v>63978</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>277</v>
+        <v>90</v>
       </c>
       <c r="C57" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D57">
         <v>44248</v>
       </c>
       <c r="E57">
         <v>5878</v>
       </c>
       <c r="F57">
         <v>1614</v>
       </c>
       <c r="G57">
         <v>747</v>
       </c>
       <c r="H57">
         <v>382</v>
       </c>
       <c r="I57">
         <v>1070</v>
       </c>
       <c r="J57">
         <v>1441</v>
       </c>
       <c r="K57">
         <v>55380</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>278</v>
+        <v>91</v>
       </c>
       <c r="C58" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D58">
         <v>1530</v>
       </c>
       <c r="E58">
         <v>1768</v>
       </c>
       <c r="F58">
         <v>3029</v>
       </c>
       <c r="G58">
         <v>468</v>
       </c>
       <c r="H58">
         <v>337</v>
       </c>
       <c r="I58">
         <v>1224</v>
       </c>
       <c r="J58">
         <v>404</v>
       </c>
       <c r="K58">
         <v>8760</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>279</v>
+        <v>92</v>
       </c>
       <c r="C59" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D59">
         <v>1643</v>
       </c>
       <c r="E59">
         <v>1232</v>
       </c>
       <c r="F59">
         <v>1072</v>
       </c>
       <c r="G59">
         <v>799</v>
       </c>
       <c r="H59">
         <v>4767</v>
       </c>
       <c r="I59">
         <v>1612</v>
       </c>
       <c r="J59">
         <v>282</v>
       </c>
       <c r="K59">
         <v>11407</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>280</v>
+        <v>93</v>
       </c>
       <c r="C60" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D60">
         <v>985</v>
       </c>
       <c r="E60">
         <v>1302</v>
       </c>
       <c r="F60">
         <v>1548</v>
       </c>
       <c r="G60">
         <v>22968</v>
       </c>
       <c r="H60">
         <v>704</v>
       </c>
       <c r="I60">
         <v>487</v>
       </c>
       <c r="J60">
         <v>466</v>
       </c>
       <c r="K60">
         <v>28460</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>281</v>
+        <v>94</v>
       </c>
       <c r="C61" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D61">
         <v>340</v>
       </c>
       <c r="E61">
         <v>345</v>
       </c>
       <c r="F61">
         <v>183</v>
       </c>
       <c r="G61">
         <v>209</v>
       </c>
       <c r="H61">
         <v>39</v>
       </c>
       <c r="I61">
         <v>47</v>
       </c>
       <c r="J61">
         <v>97</v>
       </c>
       <c r="K61">
         <v>1260</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>282</v>
+        <v>95</v>
       </c>
       <c r="C62" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D62">
         <v>711</v>
       </c>
       <c r="E62">
         <v>354</v>
       </c>
       <c r="F62">
         <v>303</v>
       </c>
       <c r="G62">
         <v>180</v>
       </c>
       <c r="H62">
         <v>72</v>
       </c>
       <c r="I62">
         <v>332</v>
       </c>
       <c r="J62">
         <v>141</v>
       </c>
       <c r="K62">
         <v>2093</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>283</v>
+        <v>96</v>
       </c>
       <c r="C63" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D63">
         <v>772</v>
       </c>
       <c r="E63">
         <v>751</v>
       </c>
       <c r="F63">
         <v>1216</v>
       </c>
       <c r="G63">
         <v>56</v>
       </c>
       <c r="H63">
         <v>114</v>
       </c>
       <c r="I63">
         <v>150</v>
       </c>
       <c r="J63">
         <v>251</v>
       </c>
       <c r="K63">
         <v>3310</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>284</v>
+        <v>97</v>
       </c>
       <c r="C64" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D64">
         <v>265</v>
       </c>
       <c r="E64">
         <v>225</v>
       </c>
       <c r="F64">
         <v>85</v>
       </c>
       <c r="G64">
         <v>67</v>
       </c>
       <c r="H64">
         <v>28</v>
       </c>
       <c r="I64">
         <v>74</v>
       </c>
       <c r="J64">
         <v>155</v>
       </c>
       <c r="K64">
         <v>899</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>285</v>
+        <v>98</v>
       </c>
       <c r="C65" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D65">
         <v>308</v>
       </c>
       <c r="E65">
         <v>168</v>
       </c>
       <c r="F65">
         <v>62</v>
       </c>
       <c r="G65">
         <v>58</v>
       </c>
       <c r="H65">
         <v>16</v>
       </c>
       <c r="I65">
         <v>28</v>
       </c>
       <c r="J65">
         <v>51</v>
       </c>
       <c r="K65">
         <v>691</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D67">
         <v>5033</v>
       </c>
       <c r="E67">
         <v>3137</v>
       </c>
       <c r="F67">
         <v>1740</v>
       </c>
       <c r="G67">
         <v>672</v>
       </c>
       <c r="H67">
         <v>675</v>
       </c>
       <c r="I67">
         <v>2075</v>
       </c>
       <c r="J67">
         <v>1676</v>
       </c>
       <c r="K67">
         <v>15008</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B68" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C68" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D68">
         <v>2910</v>
       </c>
       <c r="E68">
         <v>1508</v>
       </c>
       <c r="F68">
         <v>642</v>
       </c>
       <c r="G68">
         <v>286</v>
       </c>
       <c r="H68">
         <v>225</v>
       </c>
       <c r="I68">
         <v>941</v>
       </c>
       <c r="J68">
         <v>737</v>
       </c>
       <c r="K68">
         <v>7249</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>286</v>
+        <v>99</v>
       </c>
       <c r="C69" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D69">
         <v>638</v>
       </c>
       <c r="E69">
         <v>534</v>
       </c>
       <c r="F69">
         <v>442</v>
       </c>
       <c r="G69">
         <v>143</v>
       </c>
       <c r="H69">
         <v>194</v>
       </c>
       <c r="I69">
         <v>619</v>
       </c>
       <c r="J69">
         <v>400</v>
       </c>
       <c r="K69">
         <v>2970</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>287</v>
+        <v>100</v>
       </c>
       <c r="C70" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D70">
         <v>291</v>
       </c>
       <c r="E70">
         <v>231</v>
       </c>
       <c r="F70">
         <v>143</v>
       </c>
       <c r="G70">
         <v>49</v>
       </c>
       <c r="H70">
         <v>52</v>
       </c>
       <c r="I70">
         <v>123</v>
       </c>
       <c r="J70">
         <v>134</v>
       </c>
       <c r="K70">
         <v>1023</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>288</v>
+        <v>101</v>
       </c>
       <c r="C71" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D71">
         <v>221</v>
       </c>
       <c r="E71">
         <v>181</v>
       </c>
       <c r="F71">
         <v>115</v>
       </c>
       <c r="G71">
         <v>46</v>
       </c>
       <c r="H71">
         <v>59</v>
       </c>
       <c r="I71">
         <v>60</v>
       </c>
       <c r="J71">
         <v>57</v>
       </c>
       <c r="K71">
         <v>739</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>4</v>
       </c>
       <c r="B72" t="s">
-        <v>289</v>
+        <v>102</v>
       </c>
       <c r="C72" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D72">
         <v>230</v>
       </c>
       <c r="E72">
         <v>176</v>
       </c>
       <c r="F72">
         <v>132</v>
       </c>
       <c r="G72">
         <v>32</v>
       </c>
       <c r="H72">
         <v>37</v>
       </c>
       <c r="I72">
         <v>102</v>
       </c>
       <c r="J72">
         <v>95</v>
       </c>
       <c r="K72">
         <v>804</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>5</v>
       </c>
       <c r="B73" t="s">
-        <v>290</v>
+        <v>103</v>
       </c>
       <c r="C73" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D73">
         <v>190</v>
       </c>
       <c r="E73">
         <v>154</v>
       </c>
       <c r="F73">
         <v>95</v>
       </c>
       <c r="G73">
         <v>36</v>
       </c>
       <c r="H73">
         <v>40</v>
       </c>
       <c r="I73">
         <v>69</v>
       </c>
       <c r="J73">
         <v>103</v>
       </c>
       <c r="K73">
         <v>687</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>6</v>
       </c>
       <c r="B74" t="s">
-        <v>291</v>
+        <v>104</v>
       </c>
       <c r="C74" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D74">
         <v>329</v>
       </c>
       <c r="E74">
         <v>160</v>
       </c>
       <c r="F74">
         <v>75</v>
       </c>
       <c r="G74">
         <v>37</v>
       </c>
       <c r="H74">
         <v>24</v>
       </c>
       <c r="I74">
         <v>92</v>
       </c>
       <c r="J74">
         <v>65</v>
       </c>
       <c r="K74">
         <v>782</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>7</v>
       </c>
       <c r="B75" t="s">
-        <v>292</v>
+        <v>105</v>
       </c>
       <c r="C75" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D75">
         <v>59</v>
       </c>
       <c r="E75">
         <v>53</v>
       </c>
       <c r="F75">
         <v>21</v>
       </c>
       <c r="G75">
         <v>21</v>
       </c>
       <c r="H75">
         <v>10</v>
       </c>
       <c r="I75">
         <v>19</v>
       </c>
       <c r="J75">
         <v>33</v>
       </c>
       <c r="K75">
         <v>216</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>8</v>
       </c>
       <c r="B76" t="s">
-        <v>293</v>
+        <v>106</v>
       </c>
       <c r="C76" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D76">
         <v>49</v>
       </c>
       <c r="E76">
         <v>38</v>
       </c>
       <c r="F76">
         <v>25</v>
       </c>
       <c r="G76">
         <v>2</v>
       </c>
       <c r="H76">
         <v>10</v>
       </c>
       <c r="I76">
         <v>12</v>
       </c>
       <c r="J76">
         <v>11</v>
       </c>
       <c r="K76">
         <v>147</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>9</v>
       </c>
       <c r="B77" t="s">
-        <v>294</v>
+        <v>107</v>
       </c>
       <c r="C77" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D77">
         <v>60</v>
       </c>
       <c r="E77">
         <v>40</v>
       </c>
       <c r="F77">
         <v>24</v>
       </c>
       <c r="G77">
         <v>9</v>
       </c>
       <c r="H77">
         <v>7</v>
       </c>
       <c r="I77">
         <v>10</v>
       </c>
       <c r="J77">
         <v>18</v>
       </c>
       <c r="K77">
         <v>168</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>10</v>
       </c>
       <c r="B78" t="s">
-        <v>295</v>
+        <v>108</v>
       </c>
       <c r="C78" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D78">
         <v>56</v>
       </c>
       <c r="E78">
         <v>62</v>
       </c>
       <c r="F78">
         <v>26</v>
       </c>
       <c r="G78">
         <v>11</v>
       </c>
       <c r="H78">
         <v>17</v>
       </c>
       <c r="I78">
         <v>28</v>
       </c>
       <c r="J78">
         <v>23</v>
       </c>
       <c r="K78">
         <v>223</v>
       </c>
     </row>
     <row r="79"/>
     <row r="80">
       <c r="A80">
         <v>7</v>
       </c>
       <c r="B80" t="s">
         <v>12</v>
       </c>
       <c r="C80" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D80">
         <v>4227</v>
       </c>
       <c r="E80">
         <v>6125</v>
       </c>
       <c r="F80">
         <v>1514</v>
       </c>
       <c r="G80">
         <v>881</v>
       </c>
       <c r="H80">
         <v>840</v>
       </c>
       <c r="I80">
         <v>1150</v>
       </c>
       <c r="J80">
         <v>911</v>
       </c>
       <c r="K80">
         <v>15648</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B81" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C81" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D81">
         <v>2837</v>
       </c>
       <c r="E81">
         <v>3844</v>
       </c>
       <c r="F81">
         <v>884</v>
       </c>
       <c r="G81">
         <v>642</v>
       </c>
       <c r="H81">
         <v>546</v>
       </c>
       <c r="I81">
         <v>800</v>
       </c>
       <c r="J81">
         <v>553</v>
       </c>
       <c r="K81">
         <v>10106</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1</v>
       </c>
       <c r="B82" t="s">
-        <v>296</v>
+        <v>109</v>
       </c>
       <c r="C82" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D82">
         <v>871</v>
       </c>
       <c r="E82">
         <v>1229</v>
       </c>
       <c r="F82">
         <v>432</v>
       </c>
       <c r="G82">
         <v>136</v>
       </c>
       <c r="H82">
         <v>179</v>
       </c>
       <c r="I82">
         <v>214</v>
       </c>
       <c r="J82">
         <v>209</v>
       </c>
       <c r="K82">
         <v>3270</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>297</v>
+        <v>110</v>
       </c>
       <c r="C83" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D83">
         <v>280</v>
       </c>
       <c r="E83">
         <v>388</v>
       </c>
       <c r="F83">
         <v>102</v>
       </c>
       <c r="G83">
         <v>60</v>
       </c>
       <c r="H83">
         <v>59</v>
       </c>
       <c r="I83">
         <v>72</v>
       </c>
       <c r="J83">
         <v>85</v>
       </c>
       <c r="K83">
         <v>1046</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>298</v>
+        <v>111</v>
       </c>
       <c r="C84" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D84">
         <v>239</v>
       </c>
       <c r="E84">
         <v>664</v>
       </c>
       <c r="F84">
         <v>96</v>
       </c>
       <c r="G84">
         <v>43</v>
       </c>
       <c r="H84">
         <v>56</v>
       </c>
       <c r="I84">
         <v>64</v>
       </c>
       <c r="J84">
         <v>64</v>
       </c>
       <c r="K84">
         <v>1226</v>
       </c>
     </row>
     <row r="85"/>
     <row r="86">
       <c r="A86">
         <v>8</v>
       </c>
       <c r="B86" t="s">
         <v>13</v>
       </c>
       <c r="C86" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D86">
         <v>46552</v>
       </c>
       <c r="E86">
         <v>40625</v>
       </c>
       <c r="F86">
         <v>26441</v>
       </c>
       <c r="G86">
         <v>4199</v>
       </c>
       <c r="H86">
         <v>10129</v>
       </c>
       <c r="I86">
         <v>7929</v>
       </c>
       <c r="J86">
         <v>10227</v>
       </c>
       <c r="K86">
         <v>146102</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B87" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C87" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D87">
         <v>10145</v>
       </c>
       <c r="E87">
         <v>8687</v>
       </c>
       <c r="F87">
         <v>5442</v>
       </c>
       <c r="G87">
         <v>958</v>
       </c>
       <c r="H87">
         <v>2399</v>
       </c>
       <c r="I87">
         <v>2056</v>
       </c>
       <c r="J87">
         <v>3074</v>
       </c>
       <c r="K87">
         <v>32761</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1</v>
       </c>
       <c r="B88" t="s">
-        <v>299</v>
+        <v>112</v>
       </c>
       <c r="C88" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D88">
         <v>13796</v>
       </c>
       <c r="E88">
         <v>18162</v>
       </c>
       <c r="F88">
         <v>10225</v>
       </c>
       <c r="G88">
         <v>2361</v>
       </c>
       <c r="H88">
         <v>5549</v>
       </c>
       <c r="I88">
         <v>4328</v>
       </c>
       <c r="J88">
         <v>4385</v>
       </c>
       <c r="K88">
         <v>58806</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2</v>
       </c>
       <c r="B89" t="s">
-        <v>300</v>
+        <v>113</v>
       </c>
       <c r="C89" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D89">
         <v>16973</v>
       </c>
       <c r="E89">
         <v>3579</v>
       </c>
       <c r="F89">
         <v>7116</v>
       </c>
       <c r="G89">
         <v>400</v>
       </c>
       <c r="H89">
         <v>1020</v>
       </c>
       <c r="I89">
         <v>716</v>
       </c>
       <c r="J89">
         <v>1132</v>
       </c>
       <c r="K89">
         <v>30936</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>3</v>
       </c>
       <c r="B90" t="s">
-        <v>301</v>
+        <v>114</v>
       </c>
       <c r="C90" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D90">
         <v>2022</v>
       </c>
       <c r="E90">
         <v>7220</v>
       </c>
       <c r="F90">
         <v>794</v>
       </c>
       <c r="G90">
         <v>143</v>
       </c>
       <c r="H90">
         <v>506</v>
       </c>
       <c r="I90">
         <v>237</v>
       </c>
       <c r="J90">
         <v>345</v>
       </c>
       <c r="K90">
         <v>11267</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>4</v>
       </c>
       <c r="B91" t="s">
-        <v>302</v>
+        <v>115</v>
       </c>
       <c r="C91" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D91">
         <v>1222</v>
       </c>
       <c r="E91">
         <v>954</v>
       </c>
       <c r="F91">
         <v>876</v>
       </c>
       <c r="G91">
         <v>68</v>
       </c>
       <c r="H91">
         <v>220</v>
       </c>
       <c r="I91">
         <v>216</v>
       </c>
       <c r="J91">
         <v>263</v>
       </c>
       <c r="K91">
         <v>3819</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>5</v>
       </c>
       <c r="B92" t="s">
-        <v>303</v>
+        <v>116</v>
       </c>
       <c r="C92" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D92">
         <v>511</v>
       </c>
       <c r="E92">
         <v>506</v>
       </c>
       <c r="F92">
         <v>1090</v>
       </c>
       <c r="G92">
         <v>62</v>
       </c>
       <c r="H92">
         <v>81</v>
       </c>
       <c r="I92">
         <v>83</v>
       </c>
       <c r="J92">
         <v>410</v>
       </c>
       <c r="K92">
         <v>2743</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>6</v>
       </c>
       <c r="B93" t="s">
-        <v>304</v>
+        <v>117</v>
       </c>
       <c r="C93" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D93">
         <v>560</v>
       </c>
       <c r="E93">
         <v>472</v>
       </c>
       <c r="F93">
         <v>251</v>
       </c>
       <c r="G93">
         <v>65</v>
       </c>
       <c r="H93">
         <v>115</v>
       </c>
       <c r="I93">
         <v>114</v>
       </c>
       <c r="J93">
         <v>268</v>
       </c>
       <c r="K93">
         <v>1845</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>7</v>
       </c>
       <c r="B94" t="s">
-        <v>305</v>
+        <v>118</v>
       </c>
       <c r="C94" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D94">
         <v>273</v>
       </c>
       <c r="E94">
         <v>227</v>
       </c>
       <c r="F94">
         <v>149</v>
       </c>
       <c r="G94">
         <v>29</v>
       </c>
       <c r="H94">
         <v>59</v>
       </c>
       <c r="I94">
         <v>56</v>
       </c>
       <c r="J94">
         <v>63</v>
       </c>
       <c r="K94">
         <v>856</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>8</v>
       </c>
       <c r="B95" t="s">
-        <v>306</v>
+        <v>119</v>
       </c>
       <c r="C95" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D95">
         <v>672</v>
       </c>
       <c r="E95">
         <v>436</v>
       </c>
       <c r="F95">
         <v>283</v>
       </c>
       <c r="G95">
         <v>65</v>
       </c>
       <c r="H95">
         <v>73</v>
       </c>
       <c r="I95">
         <v>56</v>
       </c>
       <c r="J95">
         <v>207</v>
       </c>
       <c r="K95">
         <v>1792</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>9</v>
       </c>
       <c r="B96" t="s">
-        <v>307</v>
+        <v>120</v>
       </c>
       <c r="C96" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D96">
         <v>138</v>
       </c>
       <c r="E96">
         <v>108</v>
       </c>
       <c r="F96">
         <v>91</v>
       </c>
       <c r="G96">
         <v>15</v>
       </c>
       <c r="H96">
         <v>54</v>
       </c>
       <c r="I96">
         <v>40</v>
       </c>
       <c r="J96">
         <v>47</v>
       </c>
       <c r="K96">
         <v>493</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>10</v>
       </c>
       <c r="B97" t="s">
-        <v>308</v>
+        <v>121</v>
       </c>
       <c r="C97" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D97">
         <v>240</v>
       </c>
       <c r="E97">
         <v>274</v>
       </c>
       <c r="F97">
         <v>124</v>
       </c>
       <c r="G97">
         <v>33</v>
       </c>
       <c r="H97">
         <v>53</v>
       </c>
       <c r="I97">
         <v>27</v>
       </c>
       <c r="J97">
         <v>33</v>
       </c>
       <c r="K97">
         <v>784</v>
       </c>
     </row>
     <row r="98"/>
     <row r="99">
       <c r="A99">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>14</v>
       </c>
       <c r="C99" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D99">
         <v>1396</v>
       </c>
       <c r="E99">
         <v>642</v>
       </c>
       <c r="F99">
         <v>344</v>
       </c>
       <c r="G99">
         <v>123</v>
       </c>
       <c r="H99">
         <v>130</v>
       </c>
       <c r="I99">
         <v>235</v>
       </c>
       <c r="J99">
         <v>578</v>
       </c>
       <c r="K99">
         <v>3448</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B100" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C100" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D100">
         <v>881</v>
       </c>
       <c r="E100">
         <v>299</v>
       </c>
       <c r="F100">
         <v>93</v>
       </c>
       <c r="G100">
         <v>43</v>
       </c>
       <c r="H100">
         <v>45</v>
       </c>
       <c r="I100">
         <v>102</v>
       </c>
       <c r="J100">
         <v>369</v>
       </c>
       <c r="K100">
         <v>1832</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1</v>
       </c>
       <c r="B101" t="s">
-        <v>309</v>
+        <v>122</v>
       </c>
       <c r="C101" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D101">
         <v>228</v>
       </c>
       <c r="E101">
         <v>155</v>
       </c>
       <c r="F101">
         <v>92</v>
       </c>
       <c r="G101">
         <v>27</v>
       </c>
       <c r="H101">
         <v>41</v>
       </c>
       <c r="I101">
         <v>56</v>
       </c>
       <c r="J101">
         <v>85</v>
       </c>
       <c r="K101">
         <v>684</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2</v>
       </c>
       <c r="B102" t="s">
-        <v>310</v>
+        <v>123</v>
       </c>
       <c r="C102" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D102">
         <v>79</v>
       </c>
       <c r="E102">
         <v>40</v>
       </c>
       <c r="F102">
         <v>49</v>
       </c>
       <c r="G102">
         <v>20</v>
       </c>
       <c r="H102">
         <v>15</v>
       </c>
       <c r="I102">
         <v>33</v>
       </c>
       <c r="J102">
         <v>53</v>
       </c>
       <c r="K102">
         <v>289</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>3</v>
       </c>
       <c r="B103" t="s">
-        <v>311</v>
+        <v>124</v>
       </c>
       <c r="C103" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D103">
         <v>45</v>
       </c>
       <c r="E103">
         <v>33</v>
       </c>
       <c r="F103">
         <v>42</v>
       </c>
       <c r="G103">
         <v>5</v>
       </c>
       <c r="H103">
         <v>6</v>
       </c>
       <c r="I103">
         <v>14</v>
       </c>
       <c r="J103">
         <v>16</v>
       </c>
       <c r="K103">
         <v>161</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>4</v>
       </c>
       <c r="B104" t="s">
-        <v>312</v>
+        <v>125</v>
       </c>
       <c r="C104" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D104">
         <v>29</v>
       </c>
       <c r="E104">
         <v>18</v>
       </c>
       <c r="F104">
         <v>19</v>
       </c>
       <c r="G104">
         <v>5</v>
       </c>
       <c r="H104">
         <v>5</v>
       </c>
       <c r="I104">
         <v>8</v>
       </c>
       <c r="J104">
         <v>13</v>
       </c>
       <c r="K104">
         <v>97</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>5</v>
       </c>
       <c r="B105" t="s">
-        <v>313</v>
+        <v>126</v>
       </c>
       <c r="C105" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D105">
         <v>37</v>
       </c>
       <c r="E105">
         <v>19</v>
       </c>
       <c r="F105">
         <v>24</v>
       </c>
       <c r="G105">
         <v>10</v>
       </c>
       <c r="H105">
         <v>5</v>
       </c>
       <c r="I105">
         <v>4</v>
       </c>
       <c r="J105">
         <v>12</v>
       </c>
       <c r="K105">
         <v>111</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>6</v>
       </c>
       <c r="B106" t="s">
-        <v>314</v>
+        <v>127</v>
       </c>
       <c r="C106" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D106">
         <v>33</v>
       </c>
       <c r="E106">
         <v>16</v>
       </c>
       <c r="F106">
         <v>11</v>
       </c>
       <c r="G106">
         <v>4</v>
       </c>
       <c r="H106">
         <v>6</v>
       </c>
       <c r="I106">
         <v>9</v>
       </c>
       <c r="J106">
         <v>9</v>
       </c>
       <c r="K106">
         <v>88</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>7</v>
       </c>
       <c r="B107" t="s">
-        <v>315</v>
+        <v>128</v>
       </c>
       <c r="C107" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D107">
         <v>41</v>
       </c>
       <c r="E107">
         <v>42</v>
       </c>
       <c r="F107">
         <v>7</v>
       </c>
       <c r="G107">
         <v>7</v>
       </c>
       <c r="H107">
         <v>3</v>
       </c>
       <c r="I107">
         <v>4</v>
       </c>
       <c r="J107">
         <v>6</v>
       </c>
       <c r="K107">
         <v>110</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>8</v>
       </c>
       <c r="B108" t="s">
-        <v>316</v>
+        <v>129</v>
       </c>
       <c r="C108" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D108">
         <v>23</v>
       </c>
       <c r="E108">
         <v>20</v>
       </c>
       <c r="F108">
         <v>7</v>
       </c>
       <c r="G108">
         <v>2</v>
       </c>
       <c r="H108">
         <v>4</v>
       </c>
       <c r="I108">
         <v>5</v>
       </c>
       <c r="J108">
         <v>15</v>
       </c>
       <c r="K108">
         <v>76</v>
       </c>
     </row>
     <row r="109"/>
     <row r="110">
       <c r="A110">
         <v>10</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D110">
         <v>2431</v>
       </c>
       <c r="E110">
         <v>2537</v>
       </c>
       <c r="F110">
         <v>984</v>
       </c>
       <c r="G110">
         <v>643</v>
       </c>
       <c r="H110">
         <v>465</v>
       </c>
       <c r="I110">
         <v>2442</v>
       </c>
       <c r="J110">
         <v>1775</v>
       </c>
       <c r="K110">
         <v>11277</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B111" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C111" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D111">
         <v>1860</v>
       </c>
       <c r="E111">
         <v>1743</v>
       </c>
       <c r="F111">
         <v>662</v>
       </c>
       <c r="G111">
         <v>387</v>
       </c>
       <c r="H111">
         <v>311</v>
       </c>
       <c r="I111">
         <v>1308</v>
       </c>
       <c r="J111">
         <v>1040</v>
       </c>
       <c r="K111">
         <v>7311</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>317</v>
+        <v>130</v>
       </c>
       <c r="C112" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D112">
         <v>352</v>
       </c>
       <c r="E112">
         <v>431</v>
       </c>
       <c r="F112">
         <v>241</v>
       </c>
       <c r="G112">
         <v>186</v>
       </c>
       <c r="H112">
         <v>89</v>
       </c>
       <c r="I112">
         <v>722</v>
       </c>
       <c r="J112">
         <v>552</v>
       </c>
       <c r="K112">
         <v>2573</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2</v>
       </c>
       <c r="B113" t="s">
-        <v>318</v>
+        <v>131</v>
       </c>
       <c r="C113" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D113">
         <v>219</v>
       </c>
       <c r="E113">
         <v>363</v>
       </c>
       <c r="F113">
         <v>81</v>
       </c>
       <c r="G113">
         <v>70</v>
       </c>
       <c r="H113">
         <v>65</v>
       </c>
       <c r="I113">
         <v>412</v>
       </c>
       <c r="J113">
         <v>183</v>
       </c>
       <c r="K113">
         <v>1393</v>
       </c>
     </row>
     <row r="114"/>
     <row r="115">
       <c r="A115">
         <v>11</v>
       </c>
       <c r="B115" t="s">
         <v>16</v>
       </c>
       <c r="C115" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D115">
         <v>2023</v>
       </c>
       <c r="E115">
         <v>1583</v>
       </c>
       <c r="F115">
         <v>997</v>
       </c>
       <c r="G115">
         <v>363</v>
       </c>
       <c r="H115">
         <v>499</v>
       </c>
       <c r="I115">
         <v>629</v>
       </c>
       <c r="J115">
         <v>766</v>
       </c>
       <c r="K115">
         <v>6860</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B116" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C116" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D116">
         <v>881</v>
       </c>
       <c r="E116">
         <v>610</v>
       </c>
       <c r="F116">
         <v>321</v>
       </c>
       <c r="G116">
         <v>130</v>
       </c>
       <c r="H116">
         <v>200</v>
       </c>
       <c r="I116">
         <v>217</v>
       </c>
       <c r="J116">
         <v>255</v>
       </c>
       <c r="K116">
         <v>2614</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1</v>
       </c>
       <c r="B117" t="s">
-        <v>319</v>
+        <v>132</v>
       </c>
       <c r="C117" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D117">
         <v>345</v>
       </c>
       <c r="E117">
         <v>260</v>
       </c>
       <c r="F117">
         <v>245</v>
       </c>
       <c r="G117">
         <v>94</v>
       </c>
       <c r="H117">
         <v>124</v>
       </c>
       <c r="I117">
         <v>148</v>
       </c>
       <c r="J117">
         <v>184</v>
       </c>
       <c r="K117">
         <v>1400</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2</v>
       </c>
       <c r="B118" t="s">
-        <v>320</v>
+        <v>133</v>
       </c>
       <c r="C118" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D118">
         <v>183</v>
       </c>
       <c r="E118">
         <v>172</v>
       </c>
       <c r="F118">
         <v>112</v>
       </c>
       <c r="G118">
         <v>47</v>
       </c>
       <c r="H118">
         <v>47</v>
       </c>
       <c r="I118">
         <v>83</v>
       </c>
       <c r="J118">
         <v>92</v>
       </c>
       <c r="K118">
         <v>736</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>321</v>
+        <v>134</v>
       </c>
       <c r="C119" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D119">
         <v>184</v>
       </c>
       <c r="E119">
         <v>134</v>
       </c>
       <c r="F119">
         <v>90</v>
       </c>
       <c r="G119">
         <v>26</v>
       </c>
       <c r="H119">
         <v>41</v>
       </c>
       <c r="I119">
         <v>63</v>
       </c>
       <c r="J119">
         <v>75</v>
       </c>
       <c r="K119">
         <v>613</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>4</v>
       </c>
       <c r="B120" t="s">
-        <v>322</v>
+        <v>135</v>
       </c>
       <c r="C120" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D120">
         <v>129</v>
       </c>
       <c r="E120">
         <v>105</v>
       </c>
       <c r="F120">
         <v>74</v>
       </c>
       <c r="G120">
         <v>13</v>
       </c>
       <c r="H120">
         <v>21</v>
       </c>
       <c r="I120">
         <v>35</v>
       </c>
       <c r="J120">
         <v>58</v>
       </c>
       <c r="K120">
         <v>435</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>5</v>
       </c>
       <c r="B121" t="s">
-        <v>323</v>
+        <v>136</v>
       </c>
       <c r="C121" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D121">
         <v>124</v>
       </c>
       <c r="E121">
         <v>110</v>
       </c>
       <c r="F121">
         <v>70</v>
       </c>
       <c r="G121">
         <v>19</v>
       </c>
       <c r="H121">
         <v>27</v>
       </c>
       <c r="I121">
         <v>28</v>
       </c>
       <c r="J121">
         <v>42</v>
       </c>
       <c r="K121">
         <v>420</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>6</v>
       </c>
       <c r="B122" t="s">
-        <v>324</v>
+        <v>137</v>
       </c>
       <c r="C122" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D122">
         <v>56</v>
       </c>
       <c r="E122">
         <v>50</v>
       </c>
       <c r="F122">
         <v>18</v>
       </c>
       <c r="G122">
         <v>10</v>
       </c>
       <c r="H122">
         <v>9</v>
       </c>
       <c r="I122">
         <v>10</v>
       </c>
       <c r="J122">
         <v>15</v>
       </c>
       <c r="K122">
         <v>168</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>7</v>
       </c>
       <c r="B123" t="s">
-        <v>325</v>
+        <v>138</v>
       </c>
       <c r="C123" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D123">
         <v>37</v>
       </c>
       <c r="E123">
         <v>52</v>
       </c>
       <c r="F123">
         <v>24</v>
       </c>
       <c r="G123">
         <v>11</v>
       </c>
       <c r="H123">
         <v>7</v>
       </c>
       <c r="I123">
         <v>15</v>
       </c>
       <c r="J123">
         <v>11</v>
       </c>
       <c r="K123">
         <v>157</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>8</v>
       </c>
       <c r="B124" t="s">
-        <v>326</v>
+        <v>139</v>
       </c>
       <c r="C124" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D124">
         <v>23</v>
       </c>
       <c r="E124">
         <v>28</v>
       </c>
       <c r="F124">
         <v>15</v>
       </c>
       <c r="G124">
         <v>2</v>
       </c>
       <c r="H124">
         <v>4</v>
       </c>
       <c r="I124">
         <v>5</v>
       </c>
       <c r="J124">
         <v>4</v>
       </c>
       <c r="K124">
         <v>81</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>9</v>
       </c>
       <c r="B125" t="s">
-        <v>327</v>
+        <v>140</v>
       </c>
       <c r="C125" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D125">
         <v>28</v>
       </c>
       <c r="E125">
         <v>25</v>
       </c>
       <c r="F125">
         <v>12</v>
       </c>
       <c r="G125">
         <v>6</v>
       </c>
       <c r="H125">
         <v>9</v>
       </c>
       <c r="I125">
         <v>11</v>
       </c>
       <c r="J125">
         <v>20</v>
       </c>
       <c r="K125">
         <v>111</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>10</v>
       </c>
       <c r="B126" t="s">
-        <v>328</v>
+        <v>141</v>
       </c>
       <c r="C126" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D126">
         <v>33</v>
       </c>
       <c r="E126">
         <v>37</v>
       </c>
       <c r="F126">
         <v>16</v>
       </c>
       <c r="G126">
         <v>5</v>
       </c>
       <c r="H126">
         <v>10</v>
       </c>
       <c r="I126">
         <v>14</v>
       </c>
       <c r="J126">
         <v>10</v>
       </c>
       <c r="K126">
         <v>125</v>
       </c>
     </row>
     <row r="127"/>
     <row r="128">
       <c r="A128">
         <v>12</v>
       </c>
       <c r="B128" t="s">
         <v>17</v>
       </c>
       <c r="C128" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D128">
         <v>46563</v>
       </c>
       <c r="E128">
         <v>43920</v>
       </c>
       <c r="F128">
         <v>26829</v>
       </c>
       <c r="G128">
         <v>11338</v>
       </c>
       <c r="H128">
         <v>14687</v>
       </c>
       <c r="I128">
         <v>9689</v>
       </c>
       <c r="J128">
         <v>8869</v>
       </c>
       <c r="K128">
         <v>161895</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B129" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C129" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D129">
         <v>9465</v>
       </c>
       <c r="E129">
         <v>6952</v>
       </c>
       <c r="F129">
         <v>4064</v>
       </c>
       <c r="G129">
         <v>2614</v>
       </c>
       <c r="H129">
         <v>3668</v>
       </c>
       <c r="I129">
         <v>2382</v>
       </c>
       <c r="J129">
         <v>2282</v>
       </c>
       <c r="K129">
         <v>31427</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1</v>
       </c>
       <c r="B130" t="s">
-        <v>329</v>
+        <v>142</v>
       </c>
       <c r="C130" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D130">
         <v>26150</v>
       </c>
       <c r="E130">
         <v>13061</v>
       </c>
       <c r="F130">
         <v>13188</v>
       </c>
       <c r="G130">
         <v>3707</v>
       </c>
       <c r="H130">
         <v>7702</v>
       </c>
       <c r="I130">
         <v>4687</v>
       </c>
       <c r="J130">
         <v>4324</v>
       </c>
       <c r="K130">
         <v>72819</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2</v>
       </c>
       <c r="B131" t="s">
-        <v>330</v>
+        <v>143</v>
       </c>
       <c r="C131" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D131">
         <v>2920</v>
       </c>
       <c r="E131">
         <v>4803</v>
       </c>
       <c r="F131">
         <v>6814</v>
       </c>
       <c r="G131">
         <v>718</v>
       </c>
       <c r="H131">
         <v>1228</v>
       </c>
       <c r="I131">
         <v>899</v>
       </c>
       <c r="J131">
         <v>796</v>
       </c>
       <c r="K131">
         <v>18178</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>3</v>
       </c>
       <c r="B132" t="s">
-        <v>331</v>
+        <v>144</v>
       </c>
       <c r="C132" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D132">
         <v>1269</v>
       </c>
       <c r="E132">
         <v>1491</v>
       </c>
       <c r="F132">
         <v>761</v>
       </c>
       <c r="G132">
         <v>500</v>
       </c>
       <c r="H132">
         <v>509</v>
       </c>
       <c r="I132">
         <v>598</v>
       </c>
       <c r="J132">
         <v>428</v>
       </c>
       <c r="K132">
         <v>5556</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>4</v>
       </c>
       <c r="B133" t="s">
-        <v>332</v>
+        <v>145</v>
       </c>
       <c r="C133" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D133">
         <v>1075</v>
       </c>
       <c r="E133">
         <v>1029</v>
       </c>
       <c r="F133">
         <v>474</v>
       </c>
       <c r="G133">
         <v>179</v>
       </c>
       <c r="H133">
         <v>310</v>
       </c>
       <c r="I133">
         <v>209</v>
       </c>
       <c r="J133">
         <v>273</v>
       </c>
       <c r="K133">
         <v>3549</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>5</v>
       </c>
       <c r="B134" t="s">
-        <v>333</v>
+        <v>146</v>
       </c>
       <c r="C134" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D134">
         <v>1991</v>
       </c>
       <c r="E134">
         <v>983</v>
       </c>
       <c r="F134">
         <v>444</v>
       </c>
       <c r="G134">
         <v>191</v>
       </c>
       <c r="H134">
         <v>268</v>
       </c>
       <c r="I134">
         <v>329</v>
       </c>
       <c r="J134">
         <v>181</v>
       </c>
       <c r="K134">
         <v>4387</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>6</v>
       </c>
       <c r="B135" t="s">
-        <v>334</v>
+        <v>147</v>
       </c>
       <c r="C135" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D135">
         <v>645</v>
       </c>
       <c r="E135">
         <v>352</v>
       </c>
       <c r="F135">
         <v>248</v>
       </c>
       <c r="G135">
         <v>117</v>
       </c>
       <c r="H135">
         <v>151</v>
       </c>
       <c r="I135">
         <v>125</v>
       </c>
       <c r="J135">
         <v>254</v>
       </c>
       <c r="K135">
         <v>1892</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>7</v>
       </c>
       <c r="B136" t="s">
-        <v>335</v>
+        <v>148</v>
       </c>
       <c r="C136" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D136">
         <v>310</v>
       </c>
       <c r="E136">
         <v>257</v>
       </c>
       <c r="F136">
         <v>181</v>
       </c>
       <c r="G136">
         <v>158</v>
       </c>
       <c r="H136">
         <v>96</v>
       </c>
       <c r="I136">
         <v>65</v>
       </c>
       <c r="J136">
         <v>31</v>
       </c>
       <c r="K136">
         <v>1098</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>8</v>
       </c>
       <c r="B137" t="s">
-        <v>336</v>
+        <v>149</v>
       </c>
       <c r="C137" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D137">
         <v>208</v>
       </c>
       <c r="E137">
         <v>281</v>
       </c>
       <c r="F137">
         <v>156</v>
       </c>
       <c r="G137">
         <v>80</v>
       </c>
       <c r="H137">
         <v>172</v>
       </c>
       <c r="I137">
         <v>54</v>
       </c>
       <c r="J137">
         <v>53</v>
       </c>
       <c r="K137">
         <v>1004</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>9</v>
       </c>
       <c r="B138" t="s">
-        <v>337</v>
+        <v>150</v>
       </c>
       <c r="C138" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D138">
         <v>1273</v>
       </c>
       <c r="E138">
         <v>3218</v>
       </c>
       <c r="F138">
         <v>291</v>
       </c>
       <c r="G138">
         <v>101</v>
       </c>
       <c r="H138">
         <v>311</v>
       </c>
       <c r="I138">
         <v>135</v>
       </c>
       <c r="J138">
         <v>149</v>
       </c>
       <c r="K138">
         <v>5478</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>10</v>
       </c>
       <c r="B139" t="s">
-        <v>338</v>
+        <v>151</v>
       </c>
       <c r="C139" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D139">
         <v>1257</v>
       </c>
       <c r="E139">
         <v>11493</v>
       </c>
       <c r="F139">
         <v>208</v>
       </c>
       <c r="G139">
         <v>2973</v>
       </c>
       <c r="H139">
         <v>272</v>
       </c>
       <c r="I139">
         <v>206</v>
       </c>
       <c r="J139">
         <v>98</v>
       </c>
       <c r="K139">
         <v>16507</v>
       </c>
     </row>
     <row r="140"/>
     <row r="141">
       <c r="A141">
         <v>13</v>
       </c>
       <c r="B141" t="s">
         <v>18</v>
       </c>
       <c r="C141" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D141">
         <v>897</v>
       </c>
       <c r="E141">
         <v>773</v>
       </c>
       <c r="F141">
         <v>822</v>
       </c>
       <c r="G141">
         <v>237</v>
       </c>
       <c r="H141">
         <v>233</v>
       </c>
       <c r="I141">
         <v>392</v>
       </c>
       <c r="J141">
         <v>340</v>
       </c>
       <c r="K141">
         <v>3694</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B142" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C142" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D142">
         <v>377</v>
       </c>
       <c r="E142">
         <v>315</v>
       </c>
       <c r="F142">
         <v>295</v>
       </c>
       <c r="G142">
         <v>94</v>
       </c>
       <c r="H142">
         <v>97</v>
       </c>
       <c r="I142">
         <v>150</v>
       </c>
       <c r="J142">
         <v>113</v>
       </c>
       <c r="K142">
         <v>1441</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1</v>
       </c>
       <c r="B143" t="s">
-        <v>339</v>
+        <v>152</v>
       </c>
       <c r="C143" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D143">
         <v>158</v>
       </c>
       <c r="E143">
         <v>151</v>
       </c>
       <c r="F143">
         <v>245</v>
       </c>
       <c r="G143">
         <v>58</v>
       </c>
       <c r="H143">
         <v>49</v>
       </c>
       <c r="I143">
         <v>99</v>
       </c>
       <c r="J143">
         <v>99</v>
       </c>
       <c r="K143">
         <v>859</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2</v>
       </c>
       <c r="B144" t="s">
-        <v>340</v>
+        <v>153</v>
       </c>
       <c r="C144" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D144">
         <v>89</v>
       </c>
       <c r="E144">
         <v>58</v>
       </c>
       <c r="F144">
         <v>42</v>
       </c>
       <c r="G144">
         <v>27</v>
       </c>
       <c r="H144">
         <v>31</v>
       </c>
       <c r="I144">
         <v>19</v>
       </c>
       <c r="J144">
         <v>22</v>
       </c>
       <c r="K144">
         <v>288</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>3</v>
       </c>
       <c r="B145" t="s">
-        <v>341</v>
+        <v>154</v>
       </c>
       <c r="C145" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D145">
         <v>34</v>
       </c>
       <c r="E145">
         <v>32</v>
       </c>
       <c r="F145">
         <v>57</v>
       </c>
       <c r="G145">
         <v>11</v>
       </c>
       <c r="H145">
         <v>11</v>
       </c>
       <c r="I145">
         <v>24</v>
       </c>
       <c r="J145">
         <v>18</v>
       </c>
       <c r="K145">
         <v>187</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>4</v>
       </c>
       <c r="B146" t="s">
-        <v>342</v>
+        <v>155</v>
       </c>
       <c r="C146" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D146">
         <v>78</v>
       </c>
       <c r="E146">
         <v>63</v>
       </c>
       <c r="F146">
         <v>49</v>
       </c>
       <c r="G146">
         <v>14</v>
       </c>
       <c r="H146">
         <v>11</v>
       </c>
       <c r="I146">
         <v>20</v>
       </c>
       <c r="J146">
         <v>16</v>
       </c>
       <c r="K146">
         <v>251</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>5</v>
       </c>
       <c r="B147" t="s">
-        <v>343</v>
+        <v>156</v>
       </c>
       <c r="C147" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D147">
         <v>26</v>
       </c>
       <c r="E147">
         <v>32</v>
       </c>
       <c r="F147">
         <v>69</v>
       </c>
       <c r="G147">
         <v>8</v>
       </c>
       <c r="H147">
         <v>12</v>
       </c>
       <c r="I147">
         <v>55</v>
       </c>
       <c r="J147">
         <v>20</v>
       </c>
       <c r="K147">
         <v>222</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>6</v>
       </c>
       <c r="B148" t="s">
-        <v>344</v>
+        <v>157</v>
       </c>
       <c r="C148" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D148">
         <v>41</v>
       </c>
       <c r="E148">
         <v>41</v>
       </c>
       <c r="F148">
         <v>11</v>
       </c>
       <c r="G148">
         <v>10</v>
       </c>
       <c r="H148">
         <v>2</v>
       </c>
       <c r="I148">
         <v>6</v>
       </c>
       <c r="J148">
         <v>13</v>
       </c>
       <c r="K148">
         <v>124</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>7</v>
       </c>
       <c r="B149" t="s">
-        <v>345</v>
+        <v>158</v>
       </c>
       <c r="C149" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D149">
         <v>22</v>
       </c>
       <c r="E149">
         <v>17</v>
       </c>
       <c r="F149">
         <v>26</v>
       </c>
       <c r="G149">
         <v>7</v>
       </c>
       <c r="H149">
         <v>9</v>
       </c>
       <c r="I149">
         <v>7</v>
       </c>
       <c r="J149">
         <v>5</v>
       </c>
       <c r="K149">
         <v>93</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>8</v>
       </c>
       <c r="B150" t="s">
-        <v>346</v>
+        <v>159</v>
       </c>
       <c r="C150" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D150">
         <v>39</v>
       </c>
       <c r="E150">
         <v>29</v>
       </c>
       <c r="F150">
         <v>16</v>
       </c>
       <c r="G150">
         <v>2</v>
       </c>
       <c r="H150">
         <v>5</v>
       </c>
       <c r="I150">
         <v>5</v>
       </c>
       <c r="J150">
         <v>7</v>
       </c>
       <c r="K150">
         <v>103</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>9</v>
       </c>
       <c r="B151" t="s">
-        <v>347</v>
+        <v>160</v>
       </c>
       <c r="C151" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D151">
         <v>33</v>
       </c>
       <c r="E151">
         <v>35</v>
       </c>
       <c r="F151">
         <v>12</v>
       </c>
       <c r="G151">
         <v>6</v>
       </c>
       <c r="H151">
         <v>6</v>
       </c>
       <c r="I151">
         <v>7</v>
       </c>
       <c r="J151">
         <v>27</v>
       </c>
       <c r="K151">
         <v>126</v>
       </c>
     </row>
     <row r="152"/>
     <row r="153">
       <c r="A153">
         <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>19</v>
       </c>
       <c r="C153" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D153">
         <v>43439</v>
       </c>
       <c r="E153">
         <v>32170</v>
       </c>
       <c r="F153">
         <v>31282</v>
       </c>
       <c r="G153">
         <v>7731</v>
       </c>
       <c r="H153">
         <v>6815</v>
       </c>
       <c r="I153">
         <v>20304</v>
       </c>
       <c r="J153">
         <v>116653</v>
       </c>
       <c r="K153">
         <v>258394</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B154" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C154" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D154">
         <v>10434</v>
       </c>
       <c r="E154">
         <v>8243</v>
       </c>
       <c r="F154">
         <v>5445</v>
       </c>
       <c r="G154">
         <v>1828</v>
       </c>
       <c r="H154">
         <v>2207</v>
       </c>
       <c r="I154">
         <v>4149</v>
       </c>
       <c r="J154">
         <v>6945</v>
       </c>
       <c r="K154">
         <v>39251</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1</v>
       </c>
       <c r="B155" t="s">
-        <v>348</v>
+        <v>161</v>
       </c>
       <c r="C155" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D155">
         <v>9940</v>
       </c>
       <c r="E155">
         <v>8667</v>
       </c>
       <c r="F155">
         <v>19683</v>
       </c>
       <c r="G155">
         <v>4091</v>
       </c>
       <c r="H155">
         <v>2599</v>
       </c>
       <c r="I155">
         <v>9395</v>
       </c>
       <c r="J155">
         <v>104787</v>
       </c>
       <c r="K155">
         <v>159162</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>2</v>
       </c>
       <c r="B156" t="s">
-        <v>349</v>
+        <v>162</v>
       </c>
       <c r="C156" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D156">
         <v>10407</v>
       </c>
       <c r="E156">
         <v>9226</v>
       </c>
       <c r="F156">
         <v>3427</v>
       </c>
       <c r="G156">
         <v>1009</v>
       </c>
       <c r="H156">
         <v>1000</v>
       </c>
       <c r="I156">
         <v>3999</v>
       </c>
       <c r="J156">
         <v>1742</v>
       </c>
       <c r="K156">
         <v>30810</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>3</v>
       </c>
       <c r="B157" t="s">
-        <v>350</v>
+        <v>163</v>
       </c>
       <c r="C157" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D157">
         <v>1307</v>
       </c>
       <c r="E157">
         <v>841</v>
       </c>
       <c r="F157">
         <v>388</v>
       </c>
       <c r="G157">
         <v>134</v>
       </c>
       <c r="H157">
         <v>223</v>
       </c>
       <c r="I157">
         <v>548</v>
       </c>
       <c r="J157">
         <v>473</v>
       </c>
       <c r="K157">
         <v>3914</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>4</v>
       </c>
       <c r="B158" t="s">
-        <v>351</v>
+        <v>164</v>
       </c>
       <c r="C158" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D158">
         <v>8175</v>
       </c>
       <c r="E158">
         <v>2955</v>
       </c>
       <c r="F158">
         <v>882</v>
       </c>
       <c r="G158">
         <v>284</v>
       </c>
       <c r="H158">
         <v>338</v>
       </c>
       <c r="I158">
         <v>1003</v>
       </c>
       <c r="J158">
         <v>760</v>
       </c>
       <c r="K158">
         <v>14397</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>5</v>
       </c>
       <c r="B159" t="s">
-        <v>352</v>
+        <v>165</v>
       </c>
       <c r="C159" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D159">
         <v>1018</v>
       </c>
       <c r="E159">
         <v>667</v>
       </c>
       <c r="F159">
         <v>571</v>
       </c>
       <c r="G159">
         <v>121</v>
       </c>
       <c r="H159">
         <v>194</v>
       </c>
       <c r="I159">
         <v>431</v>
       </c>
       <c r="J159">
         <v>444</v>
       </c>
       <c r="K159">
         <v>3446</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>6</v>
       </c>
       <c r="B160" t="s">
-        <v>353</v>
+        <v>166</v>
       </c>
       <c r="C160" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D160">
         <v>909</v>
       </c>
       <c r="E160">
         <v>435</v>
       </c>
       <c r="F160">
         <v>309</v>
       </c>
       <c r="G160">
         <v>67</v>
       </c>
       <c r="H160">
         <v>107</v>
       </c>
       <c r="I160">
         <v>195</v>
       </c>
       <c r="J160">
         <v>949</v>
       </c>
       <c r="K160">
         <v>2971</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>7</v>
       </c>
       <c r="B161" t="s">
-        <v>354</v>
+        <v>167</v>
       </c>
       <c r="C161" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D161">
         <v>445</v>
       </c>
       <c r="E161">
         <v>432</v>
       </c>
       <c r="F161">
         <v>308</v>
       </c>
       <c r="G161">
         <v>91</v>
       </c>
       <c r="H161">
         <v>38</v>
       </c>
       <c r="I161">
         <v>223</v>
       </c>
       <c r="J161">
         <v>116</v>
       </c>
       <c r="K161">
         <v>1653</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>8</v>
       </c>
       <c r="B162" t="s">
-        <v>355</v>
+        <v>168</v>
       </c>
       <c r="C162" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D162">
         <v>215</v>
       </c>
       <c r="E162">
         <v>186</v>
       </c>
       <c r="F162">
         <v>77</v>
       </c>
       <c r="G162">
         <v>37</v>
       </c>
       <c r="H162">
         <v>31</v>
       </c>
       <c r="I162">
         <v>91</v>
       </c>
       <c r="J162">
         <v>77</v>
       </c>
       <c r="K162">
         <v>714</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>9</v>
       </c>
       <c r="B163" t="s">
-        <v>356</v>
+        <v>169</v>
       </c>
       <c r="C163" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D163">
         <v>317</v>
       </c>
       <c r="E163">
         <v>248</v>
       </c>
       <c r="F163">
         <v>105</v>
       </c>
       <c r="G163">
         <v>29</v>
       </c>
       <c r="H163">
         <v>46</v>
       </c>
       <c r="I163">
         <v>141</v>
       </c>
       <c r="J163">
         <v>272</v>
       </c>
       <c r="K163">
         <v>1158</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>10</v>
       </c>
       <c r="B164" t="s">
-        <v>357</v>
+        <v>170</v>
       </c>
       <c r="C164" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D164">
         <v>272</v>
       </c>
       <c r="E164">
         <v>270</v>
       </c>
       <c r="F164">
         <v>87</v>
       </c>
       <c r="G164">
         <v>40</v>
       </c>
       <c r="H164">
         <v>32</v>
       </c>
       <c r="I164">
         <v>129</v>
       </c>
       <c r="J164">
         <v>88</v>
       </c>
       <c r="K164">
         <v>918</v>
       </c>
     </row>
     <row r="165"/>
     <row r="166">
       <c r="A166">
         <v>15</v>
       </c>
       <c r="B166" t="s">
         <v>20</v>
       </c>
       <c r="C166" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D166">
         <v>12121</v>
       </c>
       <c r="E166">
         <v>8441</v>
       </c>
       <c r="F166">
         <v>2598</v>
       </c>
       <c r="G166">
         <v>1099</v>
       </c>
       <c r="H166">
         <v>2732</v>
       </c>
       <c r="I166">
         <v>3560</v>
       </c>
       <c r="J166">
         <v>2096</v>
       </c>
       <c r="K166">
         <v>32647</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B167" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C167" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D167">
         <v>6259</v>
       </c>
       <c r="E167">
         <v>4814</v>
       </c>
       <c r="F167">
         <v>1173</v>
       </c>
       <c r="G167">
         <v>590</v>
       </c>
       <c r="H167">
         <v>1374</v>
       </c>
       <c r="I167">
         <v>2167</v>
       </c>
       <c r="J167">
         <v>823</v>
       </c>
       <c r="K167">
         <v>17200</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1</v>
       </c>
       <c r="B168" t="s">
-        <v>358</v>
+        <v>171</v>
       </c>
       <c r="C168" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D168">
         <v>2470</v>
       </c>
       <c r="E168">
         <v>1767</v>
       </c>
       <c r="F168">
         <v>693</v>
       </c>
       <c r="G168">
         <v>222</v>
       </c>
       <c r="H168">
         <v>805</v>
       </c>
       <c r="I168">
         <v>770</v>
       </c>
       <c r="J168">
         <v>833</v>
       </c>
       <c r="K168">
         <v>7560</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>2</v>
       </c>
       <c r="B169" t="s">
-        <v>359</v>
+        <v>172</v>
       </c>
       <c r="C169" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D169">
         <v>1373</v>
       </c>
       <c r="E169">
         <v>392</v>
       </c>
       <c r="F169">
         <v>167</v>
       </c>
       <c r="G169">
         <v>76</v>
       </c>
       <c r="H169">
         <v>127</v>
       </c>
       <c r="I169">
         <v>135</v>
       </c>
       <c r="J169">
         <v>114</v>
       </c>
       <c r="K169">
         <v>2384</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>3</v>
       </c>
       <c r="B170" t="s">
-        <v>360</v>
+        <v>173</v>
       </c>
       <c r="C170" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D170">
         <v>559</v>
       </c>
       <c r="E170">
         <v>409</v>
       </c>
       <c r="F170">
         <v>143</v>
       </c>
       <c r="G170">
         <v>57</v>
       </c>
       <c r="H170">
         <v>108</v>
       </c>
       <c r="I170">
         <v>155</v>
       </c>
       <c r="J170">
         <v>97</v>
       </c>
       <c r="K170">
         <v>1528</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>4</v>
       </c>
       <c r="B171" t="s">
-        <v>361</v>
+        <v>174</v>
       </c>
       <c r="C171" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D171">
         <v>275</v>
       </c>
       <c r="E171">
         <v>202</v>
       </c>
       <c r="F171">
         <v>77</v>
       </c>
       <c r="G171">
         <v>28</v>
       </c>
       <c r="H171">
         <v>61</v>
       </c>
       <c r="I171">
         <v>64</v>
       </c>
       <c r="J171">
         <v>49</v>
       </c>
       <c r="K171">
         <v>756</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>5</v>
       </c>
       <c r="B172" t="s">
-        <v>362</v>
+        <v>175</v>
       </c>
       <c r="C172" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D172">
         <v>307</v>
       </c>
       <c r="E172">
         <v>243</v>
       </c>
       <c r="F172">
         <v>91</v>
       </c>
       <c r="G172">
         <v>34</v>
       </c>
       <c r="H172">
         <v>60</v>
       </c>
       <c r="I172">
         <v>71</v>
       </c>
       <c r="J172">
         <v>42</v>
       </c>
       <c r="K172">
         <v>848</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>6</v>
       </c>
       <c r="B173" t="s">
-        <v>363</v>
+        <v>176</v>
       </c>
       <c r="C173" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D173">
         <v>320</v>
       </c>
       <c r="E173">
         <v>207</v>
       </c>
       <c r="F173">
         <v>87</v>
       </c>
       <c r="G173">
         <v>38</v>
       </c>
       <c r="H173">
         <v>76</v>
       </c>
       <c r="I173">
         <v>61</v>
       </c>
       <c r="J173">
         <v>45</v>
       </c>
       <c r="K173">
         <v>834</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>7</v>
       </c>
       <c r="B174" t="s">
-        <v>364</v>
+        <v>177</v>
       </c>
       <c r="C174" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D174">
         <v>143</v>
       </c>
       <c r="E174">
         <v>105</v>
       </c>
       <c r="F174">
         <v>36</v>
       </c>
       <c r="G174">
         <v>17</v>
       </c>
       <c r="H174">
         <v>33</v>
       </c>
       <c r="I174">
         <v>42</v>
       </c>
       <c r="J174">
         <v>27</v>
       </c>
       <c r="K174">
         <v>403</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>8</v>
       </c>
       <c r="B175" t="s">
-        <v>365</v>
+        <v>178</v>
       </c>
       <c r="C175" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D175">
         <v>190</v>
       </c>
       <c r="E175">
         <v>117</v>
       </c>
       <c r="F175">
         <v>66</v>
       </c>
       <c r="G175">
         <v>20</v>
       </c>
       <c r="H175">
         <v>41</v>
       </c>
       <c r="I175">
         <v>39</v>
       </c>
       <c r="J175">
         <v>24</v>
       </c>
       <c r="K175">
         <v>497</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>9</v>
       </c>
       <c r="B176" t="s">
-        <v>366</v>
+        <v>179</v>
       </c>
       <c r="C176" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D176">
         <v>85</v>
       </c>
       <c r="E176">
         <v>70</v>
       </c>
       <c r="F176">
         <v>27</v>
       </c>
       <c r="G176">
         <v>6</v>
       </c>
       <c r="H176">
         <v>11</v>
       </c>
       <c r="I176">
         <v>23</v>
       </c>
       <c r="J176">
         <v>22</v>
       </c>
       <c r="K176">
         <v>244</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>10</v>
       </c>
       <c r="B177" t="s">
-        <v>367</v>
+        <v>180</v>
       </c>
       <c r="C177" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D177">
         <v>140</v>
       </c>
       <c r="E177">
         <v>115</v>
       </c>
       <c r="F177">
         <v>38</v>
       </c>
       <c r="G177">
         <v>11</v>
       </c>
       <c r="H177">
         <v>36</v>
       </c>
       <c r="I177">
         <v>33</v>
       </c>
       <c r="J177">
         <v>20</v>
       </c>
       <c r="K177">
         <v>393</v>
       </c>
     </row>
     <row r="178"/>
     <row r="179">
       <c r="A179">
         <v>16</v>
       </c>
       <c r="B179" t="s">
         <v>21</v>
       </c>
       <c r="C179" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D179">
         <v>6848</v>
       </c>
       <c r="E179">
         <v>5050</v>
       </c>
       <c r="F179">
         <v>5854</v>
       </c>
       <c r="G179">
         <v>3245</v>
       </c>
       <c r="H179">
         <v>2350</v>
       </c>
       <c r="I179">
         <v>3702</v>
       </c>
       <c r="J179">
         <v>3188</v>
       </c>
       <c r="K179">
         <v>30237</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B180" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C180" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D180">
         <v>1710</v>
       </c>
       <c r="E180">
         <v>1164</v>
       </c>
       <c r="F180">
         <v>577</v>
       </c>
       <c r="G180">
         <v>313</v>
       </c>
       <c r="H180">
         <v>657</v>
       </c>
       <c r="I180">
         <v>1047</v>
       </c>
       <c r="J180">
         <v>427</v>
       </c>
       <c r="K180">
         <v>5895</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1</v>
       </c>
       <c r="B181" t="s">
-        <v>368</v>
+        <v>181</v>
       </c>
       <c r="C181" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D181">
         <v>3604</v>
       </c>
       <c r="E181">
         <v>2408</v>
       </c>
       <c r="F181">
         <v>4756</v>
       </c>
       <c r="G181">
         <v>2735</v>
       </c>
       <c r="H181">
         <v>1050</v>
       </c>
       <c r="I181">
         <v>1970</v>
       </c>
       <c r="J181">
         <v>2276</v>
       </c>
       <c r="K181">
         <v>18799</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>2</v>
       </c>
       <c r="B182" t="s">
-        <v>369</v>
+        <v>182</v>
       </c>
       <c r="C182" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D182">
         <v>328</v>
       </c>
       <c r="E182">
         <v>545</v>
       </c>
       <c r="F182">
         <v>135</v>
       </c>
       <c r="G182">
         <v>52</v>
       </c>
       <c r="H182">
         <v>178</v>
       </c>
       <c r="I182">
         <v>158</v>
       </c>
       <c r="J182">
         <v>159</v>
       </c>
       <c r="K182">
         <v>1555</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>3</v>
       </c>
       <c r="B183" t="s">
-        <v>370</v>
+        <v>183</v>
       </c>
       <c r="C183" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D183">
         <v>502</v>
       </c>
       <c r="E183">
         <v>119</v>
       </c>
       <c r="F183">
         <v>85</v>
       </c>
       <c r="G183">
         <v>26</v>
       </c>
       <c r="H183">
         <v>85</v>
       </c>
       <c r="I183">
         <v>111</v>
       </c>
       <c r="J183">
         <v>88</v>
       </c>
       <c r="K183">
         <v>1016</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>4</v>
       </c>
       <c r="B184" t="s">
-        <v>371</v>
+        <v>184</v>
       </c>
       <c r="C184" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D184">
         <v>200</v>
       </c>
       <c r="E184">
         <v>250</v>
       </c>
       <c r="F184">
         <v>133</v>
       </c>
       <c r="G184">
         <v>26</v>
       </c>
       <c r="H184">
         <v>116</v>
       </c>
       <c r="I184">
         <v>133</v>
       </c>
       <c r="J184">
         <v>88</v>
       </c>
       <c r="K184">
         <v>946</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>5</v>
       </c>
       <c r="B185" t="s">
-        <v>372</v>
+        <v>185</v>
       </c>
       <c r="C185" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D185">
         <v>138</v>
       </c>
       <c r="E185">
         <v>46</v>
       </c>
       <c r="F185">
         <v>47</v>
       </c>
       <c r="G185">
         <v>13</v>
       </c>
       <c r="H185">
         <v>21</v>
       </c>
       <c r="I185">
         <v>27</v>
       </c>
       <c r="J185">
         <v>38</v>
       </c>
       <c r="K185">
         <v>330</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>6</v>
       </c>
       <c r="B186" t="s">
-        <v>373</v>
+        <v>186</v>
       </c>
       <c r="C186" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D186">
         <v>58</v>
       </c>
       <c r="E186">
         <v>59</v>
       </c>
       <c r="F186">
         <v>27</v>
       </c>
       <c r="G186">
         <v>19</v>
       </c>
       <c r="H186">
         <v>22</v>
       </c>
       <c r="I186">
         <v>26</v>
       </c>
       <c r="J186">
         <v>36</v>
       </c>
       <c r="K186">
         <v>247</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>7</v>
       </c>
       <c r="B187" t="s">
-        <v>374</v>
+        <v>187</v>
       </c>
       <c r="C187" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D187">
         <v>35</v>
       </c>
       <c r="E187">
         <v>34</v>
       </c>
       <c r="F187">
         <v>18</v>
       </c>
       <c r="G187">
         <v>10</v>
       </c>
       <c r="H187">
         <v>38</v>
       </c>
       <c r="I187">
         <v>112</v>
       </c>
       <c r="J187">
         <v>13</v>
       </c>
       <c r="K187">
         <v>260</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>8</v>
       </c>
       <c r="B188" t="s">
-        <v>375</v>
+        <v>188</v>
       </c>
       <c r="C188" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D188">
         <v>66</v>
       </c>
       <c r="E188">
         <v>61</v>
       </c>
       <c r="F188">
         <v>25</v>
       </c>
       <c r="G188">
         <v>7</v>
       </c>
       <c r="H188">
         <v>22</v>
       </c>
       <c r="I188">
         <v>23</v>
       </c>
       <c r="J188">
         <v>19</v>
       </c>
       <c r="K188">
         <v>223</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>9</v>
       </c>
       <c r="B189" t="s">
-        <v>376</v>
+        <v>189</v>
       </c>
       <c r="C189" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D189">
         <v>63</v>
       </c>
       <c r="E189">
         <v>62</v>
       </c>
       <c r="F189">
         <v>17</v>
       </c>
       <c r="G189">
         <v>9</v>
       </c>
       <c r="H189">
         <v>32</v>
       </c>
       <c r="I189">
         <v>15</v>
       </c>
       <c r="J189">
         <v>21</v>
       </c>
       <c r="K189">
         <v>219</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>10</v>
       </c>
       <c r="B190" t="s">
-        <v>377</v>
+        <v>190</v>
       </c>
       <c r="C190" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D190">
         <v>144</v>
       </c>
       <c r="E190">
         <v>302</v>
       </c>
       <c r="F190">
         <v>34</v>
       </c>
       <c r="G190">
         <v>35</v>
       </c>
       <c r="H190">
         <v>129</v>
       </c>
       <c r="I190">
         <v>80</v>
       </c>
       <c r="J190">
         <v>23</v>
       </c>
       <c r="K190">
         <v>747</v>
       </c>
     </row>
     <row r="191"/>
     <row r="192">
       <c r="A192">
         <v>17</v>
       </c>
       <c r="B192" t="s">
         <v>22</v>
       </c>
       <c r="C192" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D192">
         <v>2890</v>
       </c>
       <c r="E192">
         <v>2919</v>
       </c>
       <c r="F192">
         <v>1718</v>
       </c>
       <c r="G192">
         <v>2039</v>
       </c>
       <c r="H192">
         <v>1977</v>
       </c>
       <c r="I192">
         <v>1907</v>
       </c>
       <c r="J192">
         <v>1101</v>
       </c>
       <c r="K192">
         <v>14551</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B193" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C193" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D193">
         <v>1255</v>
       </c>
       <c r="E193">
         <v>1236</v>
       </c>
       <c r="F193">
         <v>602</v>
       </c>
       <c r="G193">
         <v>872</v>
       </c>
       <c r="H193">
         <v>974</v>
       </c>
       <c r="I193">
         <v>807</v>
       </c>
       <c r="J193">
         <v>323</v>
       </c>
       <c r="K193">
         <v>6069</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1</v>
       </c>
       <c r="B194" t="s">
-        <v>378</v>
+        <v>191</v>
       </c>
       <c r="C194" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D194">
         <v>381</v>
       </c>
       <c r="E194">
         <v>473</v>
       </c>
       <c r="F194">
         <v>337</v>
       </c>
       <c r="G194">
         <v>593</v>
       </c>
       <c r="H194">
         <v>385</v>
       </c>
       <c r="I194">
         <v>498</v>
       </c>
       <c r="J194">
         <v>167</v>
       </c>
       <c r="K194">
         <v>2834</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>2</v>
       </c>
       <c r="B195" t="s">
-        <v>379</v>
+        <v>192</v>
       </c>
       <c r="C195" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D195">
         <v>192</v>
       </c>
       <c r="E195">
         <v>215</v>
       </c>
       <c r="F195">
         <v>109</v>
       </c>
       <c r="G195">
         <v>133</v>
       </c>
       <c r="H195">
         <v>127</v>
       </c>
       <c r="I195">
         <v>140</v>
       </c>
       <c r="J195">
         <v>59</v>
       </c>
       <c r="K195">
         <v>975</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>3</v>
       </c>
       <c r="B196" t="s">
-        <v>380</v>
+        <v>193</v>
       </c>
       <c r="C196" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D196">
         <v>180</v>
       </c>
       <c r="E196">
         <v>173</v>
       </c>
       <c r="F196">
         <v>109</v>
       </c>
       <c r="G196">
         <v>68</v>
       </c>
       <c r="H196">
         <v>93</v>
       </c>
       <c r="I196">
         <v>80</v>
       </c>
       <c r="J196">
         <v>50</v>
       </c>
       <c r="K196">
         <v>753</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>4</v>
       </c>
       <c r="B197" t="s">
-        <v>381</v>
+        <v>194</v>
       </c>
       <c r="C197" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D197">
         <v>123</v>
       </c>
       <c r="E197">
         <v>151</v>
       </c>
       <c r="F197">
         <v>76</v>
       </c>
       <c r="G197">
         <v>77</v>
       </c>
       <c r="H197">
         <v>87</v>
       </c>
       <c r="I197">
         <v>71</v>
       </c>
       <c r="J197">
         <v>55</v>
       </c>
       <c r="K197">
         <v>640</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>5</v>
       </c>
       <c r="B198" t="s">
-        <v>382</v>
+        <v>195</v>
       </c>
       <c r="C198" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D198">
         <v>259</v>
       </c>
       <c r="E198">
         <v>190</v>
       </c>
       <c r="F198">
         <v>84</v>
       </c>
       <c r="G198">
         <v>119</v>
       </c>
       <c r="H198">
         <v>82</v>
       </c>
       <c r="I198">
         <v>108</v>
       </c>
       <c r="J198">
         <v>55</v>
       </c>
       <c r="K198">
         <v>897</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>6</v>
       </c>
       <c r="B199" t="s">
-        <v>383</v>
+        <v>196</v>
       </c>
       <c r="C199" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D199">
         <v>121</v>
       </c>
       <c r="E199">
         <v>92</v>
       </c>
       <c r="F199">
         <v>56</v>
       </c>
       <c r="G199">
         <v>40</v>
       </c>
       <c r="H199">
         <v>63</v>
       </c>
       <c r="I199">
         <v>42</v>
       </c>
       <c r="J199">
         <v>41</v>
       </c>
       <c r="K199">
         <v>455</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>7</v>
       </c>
       <c r="B200" t="s">
-        <v>384</v>
+        <v>197</v>
       </c>
       <c r="C200" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D200">
         <v>72</v>
       </c>
       <c r="E200">
         <v>61</v>
       </c>
       <c r="F200">
         <v>28</v>
       </c>
       <c r="G200">
         <v>48</v>
       </c>
       <c r="H200">
         <v>63</v>
       </c>
       <c r="I200">
         <v>35</v>
       </c>
       <c r="J200">
         <v>18</v>
       </c>
       <c r="K200">
         <v>325</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>8</v>
       </c>
       <c r="B201" t="s">
-        <v>385</v>
+        <v>198</v>
       </c>
       <c r="C201" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D201">
         <v>47</v>
       </c>
       <c r="E201">
         <v>84</v>
       </c>
       <c r="F201">
         <v>24</v>
       </c>
       <c r="G201">
         <v>14</v>
       </c>
       <c r="H201">
         <v>19</v>
       </c>
       <c r="I201">
         <v>22</v>
       </c>
       <c r="J201">
         <v>23</v>
       </c>
       <c r="K201">
         <v>233</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>9</v>
       </c>
       <c r="B202" t="s">
-        <v>386</v>
+        <v>199</v>
       </c>
       <c r="C202" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D202">
         <v>95</v>
       </c>
       <c r="E202">
         <v>118</v>
       </c>
       <c r="F202">
         <v>44</v>
       </c>
       <c r="G202">
         <v>40</v>
       </c>
       <c r="H202">
         <v>47</v>
       </c>
       <c r="I202">
         <v>40</v>
       </c>
       <c r="J202">
         <v>38</v>
       </c>
       <c r="K202">
         <v>422</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>10</v>
       </c>
       <c r="B203" t="s">
-        <v>387</v>
+        <v>200</v>
       </c>
       <c r="C203" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D203">
         <v>165</v>
       </c>
       <c r="E203">
         <v>126</v>
       </c>
       <c r="F203">
         <v>249</v>
       </c>
       <c r="G203">
         <v>35</v>
       </c>
       <c r="H203">
         <v>37</v>
       </c>
       <c r="I203">
         <v>64</v>
       </c>
       <c r="J203">
         <v>272</v>
       </c>
       <c r="K203">
         <v>948</v>
       </c>
     </row>
     <row r="204"/>
     <row r="205">
       <c r="A205">
         <v>24</v>
       </c>
       <c r="B205" t="s">
         <v>23</v>
       </c>
       <c r="C205" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D205">
         <v>1488</v>
       </c>
       <c r="E205">
         <v>1103</v>
       </c>
       <c r="F205">
         <v>869</v>
       </c>
       <c r="G205">
         <v>174</v>
       </c>
       <c r="H205">
         <v>705</v>
       </c>
       <c r="I205">
         <v>407</v>
       </c>
       <c r="J205">
         <v>560</v>
       </c>
       <c r="K205">
         <v>5306</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B206" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C206" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D206">
         <v>860</v>
       </c>
       <c r="E206">
         <v>642</v>
       </c>
       <c r="F206">
         <v>427</v>
       </c>
       <c r="G206">
         <v>114</v>
       </c>
       <c r="H206">
         <v>373</v>
       </c>
       <c r="I206">
         <v>216</v>
       </c>
       <c r="J206">
         <v>314</v>
       </c>
       <c r="K206">
         <v>2946</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1</v>
       </c>
       <c r="B207" t="s">
-        <v>388</v>
+        <v>201</v>
       </c>
       <c r="C207" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D207">
         <v>245</v>
       </c>
       <c r="E207">
         <v>189</v>
       </c>
       <c r="F207">
         <v>251</v>
       </c>
       <c r="G207">
         <v>20</v>
       </c>
       <c r="H207">
         <v>178</v>
       </c>
       <c r="I207">
         <v>90</v>
       </c>
       <c r="J207">
         <v>96</v>
       </c>
       <c r="K207">
         <v>1069</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>2</v>
       </c>
       <c r="B208" t="s">
-        <v>389</v>
+        <v>202</v>
       </c>
       <c r="C208" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D208">
         <v>128</v>
       </c>
       <c r="E208">
         <v>59</v>
       </c>
       <c r="F208">
         <v>41</v>
       </c>
       <c r="G208">
         <v>10</v>
       </c>
       <c r="H208">
         <v>37</v>
       </c>
       <c r="I208">
         <v>15</v>
       </c>
       <c r="J208">
         <v>42</v>
       </c>
       <c r="K208">
         <v>332</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>3</v>
       </c>
       <c r="B209" t="s">
-        <v>390</v>
+        <v>203</v>
       </c>
       <c r="C209" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D209">
         <v>103</v>
       </c>
       <c r="E209">
         <v>98</v>
       </c>
       <c r="F209">
         <v>61</v>
       </c>
       <c r="G209">
         <v>9</v>
       </c>
       <c r="H209">
         <v>47</v>
       </c>
       <c r="I209">
         <v>52</v>
       </c>
       <c r="J209">
         <v>46</v>
       </c>
       <c r="K209">
         <v>416</v>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>4</v>
       </c>
       <c r="B210" t="s">
-        <v>391</v>
+        <v>204</v>
       </c>
       <c r="C210" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D210">
         <v>53</v>
       </c>
       <c r="E210">
         <v>52</v>
       </c>
       <c r="F210">
         <v>31</v>
       </c>
       <c r="G210">
         <v>3</v>
       </c>
       <c r="H210">
         <v>33</v>
       </c>
       <c r="I210">
         <v>18</v>
       </c>
       <c r="J210">
         <v>31</v>
       </c>
       <c r="K210">
         <v>221</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>5</v>
       </c>
       <c r="B211" t="s">
-        <v>392</v>
+        <v>205</v>
       </c>
       <c r="C211" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D211">
         <v>99</v>
       </c>
       <c r="E211">
         <v>63</v>
       </c>
       <c r="F211">
         <v>58</v>
       </c>
       <c r="G211">
         <v>18</v>
       </c>
       <c r="H211">
         <v>37</v>
       </c>
       <c r="I211">
         <v>16</v>
       </c>
       <c r="J211">
         <v>31</v>
       </c>
       <c r="K211">
         <v>322</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>206</v>
+      </c>
+      <c r="D2" t="s">
+        <v>207</v>
+      </c>
+      <c r="E2" t="s">
+        <v>208</v>
+      </c>
+      <c r="F2" t="s">
+        <v>209</v>
+      </c>
+      <c r="G2">
+        <v>59480</v>
+      </c>
+      <c r="H2">
+        <v>97540</v>
+      </c>
+      <c r="I2">
+        <v>47261</v>
+      </c>
+      <c r="J2">
+        <v>53103</v>
+      </c>
+      <c r="K2">
+        <v>112591</v>
+      </c>
+      <c r="L2">
+        <v>2967</v>
+      </c>
+      <c r="M2">
+        <v>2543</v>
+      </c>
+      <c r="N2">
+        <v>54811</v>
+      </c>
+      <c r="O2">
+        <v>779</v>
+      </c>
+      <c r="P2">
+        <v>1894</v>
+      </c>
+      <c r="Q2">
+        <v>1481</v>
+      </c>
+      <c r="R2">
+        <v>31776</v>
+      </c>
+      <c r="S2">
+        <v>860</v>
+      </c>
+      <c r="T2">
+        <v>29849</v>
+      </c>
+      <c r="U2">
+        <v>17190</v>
+      </c>
+      <c r="V2">
+        <v>6479</v>
+      </c>
+      <c r="W2">
+        <v>4925</v>
+      </c>
+      <c r="X2">
+        <v>3279</v>
+      </c>
+      <c r="Y2">
+        <v>528808</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>206</v>
+      </c>
+      <c r="D3" t="s">
+        <v>207</v>
+      </c>
+      <c r="E3" t="s">
+        <v>210</v>
+      </c>
+      <c r="F3" t="s">
+        <v>211</v>
+      </c>
+      <c r="G3">
+        <v>10495</v>
+      </c>
+      <c r="H3">
+        <v>15026</v>
+      </c>
+      <c r="I3">
+        <v>11050</v>
+      </c>
+      <c r="J3">
+        <v>12998</v>
+      </c>
+      <c r="K3">
+        <v>6646</v>
+      </c>
+      <c r="L3">
+        <v>461</v>
+      </c>
+      <c r="M3">
+        <v>405</v>
+      </c>
+      <c r="N3">
+        <v>12132</v>
+      </c>
+      <c r="O3">
+        <v>122</v>
+      </c>
+      <c r="P3">
+        <v>510</v>
+      </c>
+      <c r="Q3">
+        <v>236</v>
+      </c>
+      <c r="R3">
+        <v>4891</v>
+      </c>
+      <c r="S3">
+        <v>165</v>
+      </c>
+      <c r="T3">
+        <v>10661</v>
+      </c>
+      <c r="U3">
+        <v>2820</v>
+      </c>
+      <c r="V3">
+        <v>663</v>
+      </c>
+      <c r="W3">
+        <v>552</v>
+      </c>
+      <c r="X3">
+        <v>371</v>
+      </c>
+      <c r="Y3">
+        <v>90204</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>206</v>
+      </c>
+      <c r="D4" t="s">
+        <v>207</v>
+      </c>
+      <c r="E4" t="s">
+        <v>212</v>
+      </c>
+      <c r="F4" t="s">
+        <v>213</v>
+      </c>
+      <c r="G4">
+        <v>17159</v>
+      </c>
+      <c r="H4">
+        <v>18427</v>
+      </c>
+      <c r="I4">
+        <v>80900</v>
+      </c>
+      <c r="J4">
+        <v>10472</v>
+      </c>
+      <c r="K4">
+        <v>4351</v>
+      </c>
+      <c r="L4">
+        <v>936</v>
+      </c>
+      <c r="M4">
+        <v>625</v>
+      </c>
+      <c r="N4">
+        <v>5997</v>
+      </c>
+      <c r="O4">
+        <v>90</v>
+      </c>
+      <c r="P4">
+        <v>407</v>
+      </c>
+      <c r="Q4">
+        <v>462</v>
+      </c>
+      <c r="R4">
+        <v>6751</v>
+      </c>
+      <c r="S4">
+        <v>206</v>
+      </c>
+      <c r="T4">
+        <v>14410</v>
+      </c>
+      <c r="U4">
+        <v>6159</v>
+      </c>
+      <c r="V4">
+        <v>539</v>
+      </c>
+      <c r="W4">
+        <v>2968</v>
+      </c>
+      <c r="X4">
+        <v>368</v>
+      </c>
+      <c r="Y4">
+        <v>171227</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" t="s">
+        <v>206</v>
+      </c>
+      <c r="D5" t="s">
+        <v>207</v>
+      </c>
+      <c r="E5" t="s">
+        <v>206</v>
+      </c>
+      <c r="F5" t="s">
+        <v>214</v>
+      </c>
+      <c r="G5">
+        <v>72518</v>
+      </c>
+      <c r="H5">
+        <v>125244</v>
+      </c>
+      <c r="I5">
+        <v>84466</v>
+      </c>
+      <c r="J5">
+        <v>71272</v>
+      </c>
+      <c r="K5">
+        <v>34356</v>
+      </c>
+      <c r="L5">
+        <v>3301</v>
+      </c>
+      <c r="M5">
+        <v>2932</v>
+      </c>
+      <c r="N5">
+        <v>30505</v>
+      </c>
+      <c r="O5">
+        <v>883</v>
+      </c>
+      <c r="P5">
+        <v>2179</v>
+      </c>
+      <c r="Q5">
+        <v>2335</v>
+      </c>
+      <c r="R5">
+        <v>56942</v>
+      </c>
+      <c r="S5">
+        <v>906</v>
+      </c>
+      <c r="T5">
+        <v>36816</v>
+      </c>
+      <c r="U5">
+        <v>12916</v>
+      </c>
+      <c r="V5">
+        <v>5996</v>
+      </c>
+      <c r="W5">
+        <v>10600</v>
+      </c>
+      <c r="X5">
+        <v>1423</v>
+      </c>
+      <c r="Y5">
+        <v>555590</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>5</v>
+      </c>
+      <c r="B6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" t="s">
+        <v>206</v>
+      </c>
+      <c r="D6" t="s">
+        <v>207</v>
+      </c>
+      <c r="E6" t="s">
+        <v>215</v>
+      </c>
+      <c r="F6" t="s">
+        <v>216</v>
+      </c>
+      <c r="G6">
+        <v>43370</v>
+      </c>
+      <c r="H6">
+        <v>31992</v>
+      </c>
+      <c r="I6">
+        <v>24756</v>
+      </c>
+      <c r="J6">
+        <v>24596</v>
+      </c>
+      <c r="K6">
+        <v>20705</v>
+      </c>
+      <c r="L6">
+        <v>1650</v>
+      </c>
+      <c r="M6">
+        <v>1189</v>
+      </c>
+      <c r="N6">
+        <v>17038</v>
+      </c>
+      <c r="O6">
+        <v>565</v>
+      </c>
+      <c r="P6">
+        <v>1563</v>
+      </c>
+      <c r="Q6">
+        <v>763</v>
+      </c>
+      <c r="R6">
+        <v>22537</v>
+      </c>
+      <c r="S6">
+        <v>1147</v>
+      </c>
+      <c r="T6">
+        <v>47225</v>
+      </c>
+      <c r="U6">
+        <v>6933</v>
+      </c>
+      <c r="V6">
+        <v>1043</v>
+      </c>
+      <c r="W6">
+        <v>11490</v>
+      </c>
+      <c r="X6">
+        <v>579</v>
+      </c>
+      <c r="Y6">
+        <v>259141</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>6</v>
+      </c>
+      <c r="B7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" t="s">
+        <v>206</v>
+      </c>
+      <c r="D7" t="s">
+        <v>207</v>
+      </c>
+      <c r="E7" t="s">
+        <v>217</v>
+      </c>
+      <c r="F7" t="s">
+        <v>218</v>
+      </c>
+      <c r="G7">
+        <v>0</v>
+      </c>
+      <c r="H7">
+        <v>0</v>
+      </c>
+      <c r="I7">
+        <v>0</v>
+      </c>
+      <c r="J7">
+        <v>0</v>
+      </c>
+      <c r="K7">
+        <v>0</v>
+      </c>
+      <c r="L7">
+        <v>0</v>
+      </c>
+      <c r="M7">
+        <v>0</v>
+      </c>
+      <c r="N7">
+        <v>0</v>
+      </c>
+      <c r="O7">
+        <v>0</v>
+      </c>
+      <c r="P7">
+        <v>0</v>
+      </c>
+      <c r="Q7">
+        <v>0</v>
+      </c>
+      <c r="R7">
+        <v>0</v>
+      </c>
+      <c r="S7">
+        <v>0</v>
+      </c>
+      <c r="T7">
+        <v>0</v>
+      </c>
+      <c r="U7">
+        <v>0</v>
+      </c>
+      <c r="V7">
+        <v>0</v>
+      </c>
+      <c r="W7">
+        <v>0</v>
+      </c>
+      <c r="X7">
+        <v>0</v>
+      </c>
+      <c r="Y7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>7</v>
+      </c>
+      <c r="B8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" t="s">
+        <v>206</v>
+      </c>
+      <c r="D8" t="s">
+        <v>207</v>
+      </c>
+      <c r="E8" t="s">
+        <v>219</v>
+      </c>
+      <c r="F8" t="s">
+        <v>220</v>
+      </c>
+      <c r="G8">
+        <v>52259</v>
+      </c>
+      <c r="H8">
+        <v>35462</v>
+      </c>
+      <c r="I8">
+        <v>28558</v>
+      </c>
+      <c r="J8">
+        <v>34634</v>
+      </c>
+      <c r="K8">
+        <v>13156</v>
+      </c>
+      <c r="L8">
+        <v>1120</v>
+      </c>
+      <c r="M8">
+        <v>1375</v>
+      </c>
+      <c r="N8">
+        <v>15226</v>
+      </c>
+      <c r="O8">
+        <v>335</v>
+      </c>
+      <c r="P8">
+        <v>643</v>
+      </c>
+      <c r="Q8">
+        <v>661</v>
+      </c>
+      <c r="R8">
+        <v>21054</v>
+      </c>
+      <c r="S8">
+        <v>424</v>
+      </c>
+      <c r="T8">
+        <v>11506</v>
+      </c>
+      <c r="U8">
+        <v>6950</v>
+      </c>
+      <c r="V8">
+        <v>781</v>
+      </c>
+      <c r="W8">
+        <v>11142</v>
+      </c>
+      <c r="X8">
+        <v>1269</v>
+      </c>
+      <c r="Y8">
+        <v>236555</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>8</v>
+      </c>
+      <c r="B9" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" t="s">
+        <v>206</v>
+      </c>
+      <c r="D9" t="s">
+        <v>207</v>
+      </c>
+      <c r="E9" t="s">
+        <v>221</v>
+      </c>
+      <c r="F9" t="s">
+        <v>222</v>
+      </c>
+      <c r="G9">
+        <v>54737</v>
+      </c>
+      <c r="H9">
+        <v>62512</v>
+      </c>
+      <c r="I9">
+        <v>44525</v>
+      </c>
+      <c r="J9">
+        <v>33175</v>
+      </c>
+      <c r="K9">
+        <v>26646</v>
+      </c>
+      <c r="L9">
+        <v>1630</v>
+      </c>
+      <c r="M9">
+        <v>2334</v>
+      </c>
+      <c r="N9">
+        <v>17704</v>
+      </c>
+      <c r="O9">
+        <v>337</v>
+      </c>
+      <c r="P9">
+        <v>1337</v>
+      </c>
+      <c r="Q9">
+        <v>913</v>
+      </c>
+      <c r="R9">
+        <v>45214</v>
+      </c>
+      <c r="S9">
+        <v>662</v>
+      </c>
+      <c r="T9">
+        <v>15738</v>
+      </c>
+      <c r="U9">
+        <v>5524</v>
+      </c>
+      <c r="V9">
+        <v>1250</v>
+      </c>
+      <c r="W9">
+        <v>7912</v>
+      </c>
+      <c r="X9">
+        <v>2501</v>
+      </c>
+      <c r="Y9">
+        <v>324651</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" t="s">
+        <v>42</v>
+      </c>
+      <c r="G10">
+        <v>310018</v>
+      </c>
+      <c r="H10">
+        <v>386203</v>
+      </c>
+      <c r="I10">
+        <v>321516</v>
+      </c>
+      <c r="J10">
+        <v>240250</v>
+      </c>
+      <c r="K10">
+        <v>218451</v>
+      </c>
+      <c r="L10">
+        <v>12065</v>
+      </c>
+      <c r="M10">
+        <v>11403</v>
+      </c>
+      <c r="N10">
+        <v>153413</v>
+      </c>
+      <c r="O10">
+        <v>3111</v>
+      </c>
+      <c r="P10">
+        <v>8533</v>
+      </c>
+      <c r="Q10">
+        <v>6851</v>
+      </c>
+      <c r="R10">
+        <v>189165</v>
+      </c>
+      <c r="S10">
+        <v>4370</v>
+      </c>
+      <c r="T10">
+        <v>166205</v>
+      </c>
+      <c r="U10">
+        <v>58492</v>
+      </c>
+      <c r="V10">
+        <v>16751</v>
+      </c>
+      <c r="W10">
+        <v>49589</v>
+      </c>
+      <c r="X10">
+        <v>9790</v>
+      </c>
+      <c r="Y10">
+        <v>2166176</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D2">
+        <v>59480</v>
+      </c>
+      <c r="E2">
+        <v>10495</v>
+      </c>
+      <c r="F2">
+        <v>17159</v>
+      </c>
+      <c r="G2">
+        <v>72518</v>
+      </c>
+      <c r="H2">
+        <v>43370</v>
+      </c>
+      <c r="I2">
+        <v>0</v>
+      </c>
+      <c r="J2">
+        <v>52259</v>
+      </c>
+      <c r="K2">
+        <v>54737</v>
+      </c>
+      <c r="L2">
+        <v>310018</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D3">
+        <v>8557</v>
+      </c>
+      <c r="E3">
+        <v>1890</v>
+      </c>
+      <c r="F3">
+        <v>3623</v>
+      </c>
+      <c r="G3">
+        <v>14346</v>
+      </c>
+      <c r="H3">
+        <v>6332</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>5716</v>
+      </c>
+      <c r="K3">
+        <v>9886</v>
+      </c>
+      <c r="L3">
+        <v>50350</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>223</v>
+      </c>
+      <c r="C4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D4">
+        <v>15118</v>
+      </c>
+      <c r="E4">
+        <v>2859</v>
+      </c>
+      <c r="F4">
+        <v>8141</v>
+      </c>
+      <c r="G4">
+        <v>28351</v>
+      </c>
+      <c r="H4">
+        <v>13630</v>
+      </c>
+      <c r="I4">
+        <v>0</v>
+      </c>
+      <c r="J4">
+        <v>7626</v>
+      </c>
+      <c r="K4">
+        <v>18989</v>
+      </c>
+      <c r="L4">
+        <v>94714</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>224</v>
+      </c>
+      <c r="C5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D5">
+        <v>3391</v>
+      </c>
+      <c r="E5">
+        <v>1176</v>
+      </c>
+      <c r="F5">
+        <v>1324</v>
+      </c>
+      <c r="G5">
+        <v>4004</v>
+      </c>
+      <c r="H5">
+        <v>4019</v>
+      </c>
+      <c r="I5">
+        <v>0</v>
+      </c>
+      <c r="J5">
+        <v>10450</v>
+      </c>
+      <c r="K5">
+        <v>1787</v>
+      </c>
+      <c r="L5">
+        <v>26151</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>225</v>
+      </c>
+      <c r="C6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D6">
+        <v>29739</v>
+      </c>
+      <c r="E6">
+        <v>4084</v>
+      </c>
+      <c r="F6">
+        <v>3218</v>
+      </c>
+      <c r="G6">
+        <v>21550</v>
+      </c>
+      <c r="H6">
+        <v>17742</v>
+      </c>
+      <c r="I6">
+        <v>0</v>
+      </c>
+      <c r="J6">
+        <v>26833</v>
+      </c>
+      <c r="K6">
+        <v>21492</v>
+      </c>
+      <c r="L6">
+        <v>124658</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>226</v>
+      </c>
+      <c r="C7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D7">
+        <v>456</v>
+      </c>
+      <c r="E7">
+        <v>75</v>
+      </c>
+      <c r="F7">
+        <v>202</v>
+      </c>
+      <c r="G7">
+        <v>1178</v>
+      </c>
+      <c r="H7">
+        <v>296</v>
+      </c>
+      <c r="I7">
+        <v>0</v>
+      </c>
+      <c r="J7">
+        <v>235</v>
+      </c>
+      <c r="K7">
+        <v>505</v>
+      </c>
+      <c r="L7">
+        <v>2947</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>227</v>
+      </c>
+      <c r="C8" t="s">
+        <v>49</v>
+      </c>
+      <c r="D8">
+        <v>475</v>
+      </c>
+      <c r="E8">
+        <v>83</v>
+      </c>
+      <c r="F8">
+        <v>207</v>
+      </c>
+      <c r="G8">
+        <v>575</v>
+      </c>
+      <c r="H8">
+        <v>355</v>
+      </c>
+      <c r="I8">
+        <v>0</v>
+      </c>
+      <c r="J8">
+        <v>246</v>
+      </c>
+      <c r="K8">
+        <v>537</v>
+      </c>
+      <c r="L8">
+        <v>2478</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>228</v>
+      </c>
+      <c r="C9" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9">
+        <v>329</v>
+      </c>
+      <c r="E9">
+        <v>68</v>
+      </c>
+      <c r="F9">
+        <v>90</v>
+      </c>
+      <c r="G9">
+        <v>521</v>
+      </c>
+      <c r="H9">
+        <v>205</v>
+      </c>
+      <c r="I9">
+        <v>0</v>
+      </c>
+      <c r="J9">
+        <v>174</v>
+      </c>
+      <c r="K9">
+        <v>282</v>
+      </c>
+      <c r="L9">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>229</v>
+      </c>
+      <c r="C10" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10">
+        <v>713</v>
+      </c>
+      <c r="E10">
+        <v>122</v>
+      </c>
+      <c r="F10">
+        <v>145</v>
+      </c>
+      <c r="G10">
+        <v>834</v>
+      </c>
+      <c r="H10">
+        <v>337</v>
+      </c>
+      <c r="I10">
+        <v>0</v>
+      </c>
+      <c r="J10">
+        <v>463</v>
+      </c>
+      <c r="K10">
+        <v>584</v>
+      </c>
+      <c r="L10">
+        <v>3198</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>230</v>
+      </c>
+      <c r="C11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11">
+        <v>360</v>
+      </c>
+      <c r="E11">
+        <v>67</v>
+      </c>
+      <c r="F11">
+        <v>64</v>
+      </c>
+      <c r="G11">
+        <v>687</v>
+      </c>
+      <c r="H11">
+        <v>136</v>
+      </c>
+      <c r="I11">
+        <v>0</v>
+      </c>
+      <c r="J11">
+        <v>231</v>
+      </c>
+      <c r="K11">
+        <v>365</v>
+      </c>
+      <c r="L11">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>231</v>
+      </c>
+      <c r="C12" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12">
+        <v>224</v>
+      </c>
+      <c r="E12">
+        <v>54</v>
+      </c>
+      <c r="F12">
+        <v>90</v>
+      </c>
+      <c r="G12">
+        <v>359</v>
+      </c>
+      <c r="H12">
+        <v>237</v>
+      </c>
+      <c r="I12">
+        <v>0</v>
+      </c>
+      <c r="J12">
+        <v>203</v>
+      </c>
+      <c r="K12">
+        <v>217</v>
+      </c>
+      <c r="L12">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>232</v>
+      </c>
+      <c r="C13" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13">
+        <v>118</v>
+      </c>
+      <c r="E13">
+        <v>17</v>
+      </c>
+      <c r="F13">
+        <v>55</v>
+      </c>
+      <c r="G13">
+        <v>113</v>
+      </c>
+      <c r="H13">
+        <v>81</v>
+      </c>
+      <c r="I13">
+        <v>0</v>
+      </c>
+      <c r="J13">
+        <v>82</v>
+      </c>
+      <c r="K13">
+        <v>93</v>
+      </c>
+      <c r="L13">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="14"/>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" t="s">
+        <v>46</v>
+      </c>
+      <c r="D15">
+        <v>97540</v>
+      </c>
+      <c r="E15">
+        <v>15026</v>
+      </c>
+      <c r="F15">
+        <v>18427</v>
+      </c>
+      <c r="G15">
+        <v>125244</v>
+      </c>
+      <c r="H15">
+        <v>31992</v>
+      </c>
+      <c r="I15">
+        <v>0</v>
+      </c>
+      <c r="J15">
+        <v>35462</v>
+      </c>
+      <c r="K15">
+        <v>62512</v>
+      </c>
+      <c r="L15">
+        <v>386203</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16">
+        <v>24415</v>
+      </c>
+      <c r="E16">
+        <v>4714</v>
+      </c>
+      <c r="F16">
+        <v>6281</v>
+      </c>
+      <c r="G16">
+        <v>32754</v>
+      </c>
+      <c r="H16">
+        <v>9216</v>
+      </c>
+      <c r="I16">
+        <v>0</v>
+      </c>
+      <c r="J16">
+        <v>9670</v>
+      </c>
+      <c r="K16">
+        <v>14853</v>
+      </c>
+      <c r="L16">
+        <v>101903</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>1</v>
+      </c>
+      <c r="B17" t="s">
+        <v>233</v>
+      </c>
+      <c r="C17" t="s">
+        <v>49</v>
+      </c>
+      <c r="D17">
+        <v>31330</v>
+      </c>
+      <c r="E17">
+        <v>3239</v>
+      </c>
+      <c r="F17">
+        <v>6218</v>
+      </c>
+      <c r="G17">
+        <v>23796</v>
+      </c>
+      <c r="H17">
+        <v>8080</v>
+      </c>
+      <c r="I17">
+        <v>0</v>
+      </c>
+      <c r="J17">
+        <v>11429</v>
+      </c>
+      <c r="K17">
+        <v>22111</v>
+      </c>
+      <c r="L17">
+        <v>106203</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>234</v>
+      </c>
+      <c r="C18" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18">
+        <v>9831</v>
+      </c>
+      <c r="E18">
+        <v>896</v>
+      </c>
+      <c r="F18">
+        <v>2407</v>
+      </c>
+      <c r="G18">
+        <v>10225</v>
+      </c>
+      <c r="H18">
+        <v>4673</v>
+      </c>
+      <c r="I18">
+        <v>0</v>
+      </c>
+      <c r="J18">
+        <v>4651</v>
+      </c>
+      <c r="K18">
+        <v>6715</v>
+      </c>
+      <c r="L18">
+        <v>39398</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>3</v>
+      </c>
+      <c r="B19" t="s">
+        <v>235</v>
+      </c>
+      <c r="C19" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19">
+        <v>11830</v>
+      </c>
+      <c r="E19">
+        <v>2410</v>
+      </c>
+      <c r="F19">
+        <v>1869</v>
+      </c>
+      <c r="G19">
+        <v>34847</v>
+      </c>
+      <c r="H19">
+        <v>2132</v>
+      </c>
+      <c r="I19">
+        <v>0</v>
+      </c>
+      <c r="J19">
+        <v>1262</v>
+      </c>
+      <c r="K19">
+        <v>9798</v>
+      </c>
+      <c r="L19">
+        <v>64148</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>236</v>
+      </c>
+      <c r="C20" t="s">
+        <v>49</v>
+      </c>
+      <c r="D20">
+        <v>11081</v>
+      </c>
+      <c r="E20">
+        <v>2209</v>
+      </c>
+      <c r="F20">
+        <v>350</v>
+      </c>
+      <c r="G20">
+        <v>12556</v>
+      </c>
+      <c r="H20">
+        <v>2535</v>
+      </c>
+      <c r="I20">
+        <v>0</v>
+      </c>
+      <c r="J20">
+        <v>5799</v>
+      </c>
+      <c r="K20">
+        <v>4875</v>
+      </c>
+      <c r="L20">
+        <v>39405</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>5</v>
+      </c>
+      <c r="B21" t="s">
+        <v>237</v>
+      </c>
+      <c r="C21" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21">
+        <v>3228</v>
+      </c>
+      <c r="E21">
+        <v>388</v>
+      </c>
+      <c r="F21">
+        <v>446</v>
+      </c>
+      <c r="G21">
+        <v>1826</v>
+      </c>
+      <c r="H21">
+        <v>3586</v>
+      </c>
+      <c r="I21">
+        <v>0</v>
+      </c>
+      <c r="J21">
+        <v>842</v>
+      </c>
+      <c r="K21">
+        <v>781</v>
+      </c>
+      <c r="L21">
+        <v>11097</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>6</v>
+      </c>
+      <c r="B22" t="s">
+        <v>238</v>
+      </c>
+      <c r="C22" t="s">
+        <v>49</v>
+      </c>
+      <c r="D22">
+        <v>1760</v>
+      </c>
+      <c r="E22">
+        <v>475</v>
+      </c>
+      <c r="F22">
+        <v>387</v>
+      </c>
+      <c r="G22">
+        <v>5246</v>
+      </c>
+      <c r="H22">
+        <v>660</v>
+      </c>
+      <c r="I22">
+        <v>0</v>
+      </c>
+      <c r="J22">
+        <v>629</v>
+      </c>
+      <c r="K22">
+        <v>1059</v>
+      </c>
+      <c r="L22">
+        <v>10216</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>7</v>
+      </c>
+      <c r="B23" t="s">
+        <v>239</v>
+      </c>
+      <c r="C23" t="s">
+        <v>49</v>
+      </c>
+      <c r="D23">
+        <v>822</v>
+      </c>
+      <c r="E23">
+        <v>199</v>
+      </c>
+      <c r="F23">
+        <v>119</v>
+      </c>
+      <c r="G23">
+        <v>1260</v>
+      </c>
+      <c r="H23">
+        <v>299</v>
+      </c>
+      <c r="I23">
+        <v>0</v>
+      </c>
+      <c r="J23">
+        <v>311</v>
+      </c>
+      <c r="K23">
+        <v>679</v>
+      </c>
+      <c r="L23">
+        <v>3689</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>240</v>
+      </c>
+      <c r="C24" t="s">
+        <v>49</v>
+      </c>
+      <c r="D24">
+        <v>1800</v>
+      </c>
+      <c r="E24">
+        <v>286</v>
+      </c>
+      <c r="F24">
+        <v>208</v>
+      </c>
+      <c r="G24">
+        <v>1316</v>
+      </c>
+      <c r="H24">
+        <v>420</v>
+      </c>
+      <c r="I24">
+        <v>0</v>
+      </c>
+      <c r="J24">
+        <v>443</v>
+      </c>
+      <c r="K24">
+        <v>806</v>
+      </c>
+      <c r="L24">
+        <v>5279</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>9</v>
+      </c>
+      <c r="B25" t="s">
+        <v>241</v>
+      </c>
+      <c r="C25" t="s">
+        <v>49</v>
+      </c>
+      <c r="D25">
+        <v>1050</v>
+      </c>
+      <c r="E25">
+        <v>138</v>
+      </c>
+      <c r="F25">
+        <v>94</v>
+      </c>
+      <c r="G25">
+        <v>832</v>
+      </c>
+      <c r="H25">
+        <v>270</v>
+      </c>
+      <c r="I25">
+        <v>0</v>
+      </c>
+      <c r="J25">
+        <v>310</v>
+      </c>
+      <c r="K25">
+        <v>384</v>
+      </c>
+      <c r="L25">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>10</v>
+      </c>
+      <c r="B26" t="s">
+        <v>242</v>
+      </c>
+      <c r="C26" t="s">
+        <v>49</v>
+      </c>
+      <c r="D26">
+        <v>393</v>
+      </c>
+      <c r="E26">
+        <v>72</v>
+      </c>
+      <c r="F26">
+        <v>48</v>
+      </c>
+      <c r="G26">
+        <v>586</v>
+      </c>
+      <c r="H26">
+        <v>121</v>
+      </c>
+      <c r="I26">
+        <v>0</v>
+      </c>
+      <c r="J26">
+        <v>116</v>
+      </c>
+      <c r="K26">
+        <v>451</v>
+      </c>
+      <c r="L26">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="27"/>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" t="s">
+        <v>46</v>
+      </c>
+      <c r="D28">
+        <v>47261</v>
+      </c>
+      <c r="E28">
+        <v>11050</v>
+      </c>
+      <c r="F28">
+        <v>80900</v>
+      </c>
+      <c r="G28">
+        <v>84466</v>
+      </c>
+      <c r="H28">
+        <v>24756</v>
+      </c>
+      <c r="I28">
+        <v>0</v>
+      </c>
+      <c r="J28">
+        <v>28558</v>
+      </c>
+      <c r="K28">
+        <v>44525</v>
+      </c>
+      <c r="L28">
+        <v>321516</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" t="s">
+        <v>47</v>
+      </c>
+      <c r="D29">
+        <v>12234</v>
+      </c>
+      <c r="E29">
+        <v>3333</v>
+      </c>
+      <c r="F29">
+        <v>9674</v>
+      </c>
+      <c r="G29">
+        <v>24051</v>
+      </c>
+      <c r="H29">
+        <v>7955</v>
+      </c>
+      <c r="I29">
+        <v>0</v>
+      </c>
+      <c r="J29">
+        <v>7927</v>
+      </c>
+      <c r="K29">
+        <v>11657</v>
+      </c>
+      <c r="L29">
+        <v>76831</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>1</v>
+      </c>
+      <c r="B30" t="s">
+        <v>243</v>
+      </c>
+      <c r="C30" t="s">
+        <v>49</v>
+      </c>
+      <c r="D30">
+        <v>15750</v>
+      </c>
+      <c r="E30">
+        <v>3200</v>
+      </c>
+      <c r="F30">
+        <v>6252</v>
+      </c>
+      <c r="G30">
+        <v>27393</v>
+      </c>
+      <c r="H30">
+        <v>4470</v>
+      </c>
+      <c r="I30">
+        <v>0</v>
+      </c>
+      <c r="J30">
+        <v>7393</v>
+      </c>
+      <c r="K30">
+        <v>13824</v>
+      </c>
+      <c r="L30">
+        <v>78282</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>2</v>
+      </c>
+      <c r="B31" t="s">
+        <v>244</v>
+      </c>
+      <c r="C31" t="s">
+        <v>49</v>
+      </c>
+      <c r="D31">
+        <v>3080</v>
+      </c>
+      <c r="E31">
+        <v>709</v>
+      </c>
+      <c r="F31">
+        <v>2011</v>
+      </c>
+      <c r="G31">
+        <v>4512</v>
+      </c>
+      <c r="H31">
+        <v>3752</v>
+      </c>
+      <c r="I31">
+        <v>0</v>
+      </c>
+      <c r="J31">
+        <v>5503</v>
+      </c>
+      <c r="K31">
+        <v>4015</v>
+      </c>
+      <c r="L31">
+        <v>23582</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>3</v>
+      </c>
+      <c r="B32" t="s">
+        <v>245</v>
+      </c>
+      <c r="C32" t="s">
+        <v>49</v>
+      </c>
+      <c r="D32">
+        <v>1965</v>
+      </c>
+      <c r="E32">
+        <v>587</v>
+      </c>
+      <c r="F32">
+        <v>1895</v>
+      </c>
+      <c r="G32">
+        <v>4277</v>
+      </c>
+      <c r="H32">
+        <v>1841</v>
+      </c>
+      <c r="I32">
+        <v>0</v>
+      </c>
+      <c r="J32">
+        <v>1582</v>
+      </c>
+      <c r="K32">
+        <v>2715</v>
+      </c>
+      <c r="L32">
+        <v>14862</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>4</v>
+      </c>
+      <c r="B33" t="s">
+        <v>246</v>
+      </c>
+      <c r="C33" t="s">
+        <v>49</v>
+      </c>
+      <c r="D33">
+        <v>6045</v>
+      </c>
+      <c r="E33">
+        <v>1482</v>
+      </c>
+      <c r="F33">
+        <v>845</v>
+      </c>
+      <c r="G33">
+        <v>8297</v>
+      </c>
+      <c r="H33">
+        <v>2633</v>
+      </c>
+      <c r="I33">
+        <v>0</v>
+      </c>
+      <c r="J33">
+        <v>3318</v>
+      </c>
+      <c r="K33">
+        <v>2467</v>
+      </c>
+      <c r="L33">
+        <v>25087</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>247</v>
+      </c>
+      <c r="C34" t="s">
+        <v>49</v>
+      </c>
+      <c r="D34">
+        <v>4844</v>
+      </c>
+      <c r="E34">
+        <v>638</v>
+      </c>
+      <c r="F34">
+        <v>58831</v>
+      </c>
+      <c r="G34">
+        <v>5981</v>
+      </c>
+      <c r="H34">
+        <v>2446</v>
+      </c>
+      <c r="I34">
+        <v>0</v>
+      </c>
+      <c r="J34">
+        <v>1089</v>
+      </c>
+      <c r="K34">
+        <v>6948</v>
+      </c>
+      <c r="L34">
+        <v>80777</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>6</v>
+      </c>
+      <c r="B35" t="s">
+        <v>248</v>
+      </c>
+      <c r="C35" t="s">
+        <v>49</v>
+      </c>
+      <c r="D35">
+        <v>814</v>
+      </c>
+      <c r="E35">
+        <v>326</v>
+      </c>
+      <c r="F35">
+        <v>673</v>
+      </c>
+      <c r="G35">
+        <v>1553</v>
+      </c>
+      <c r="H35">
+        <v>512</v>
+      </c>
+      <c r="I35">
+        <v>0</v>
+      </c>
+      <c r="J35">
+        <v>441</v>
+      </c>
+      <c r="K35">
+        <v>879</v>
+      </c>
+      <c r="L35">
+        <v>5198</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>7</v>
+      </c>
+      <c r="B36" t="s">
+        <v>249</v>
+      </c>
+      <c r="C36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D36">
+        <v>592</v>
+      </c>
+      <c r="E36">
+        <v>120</v>
+      </c>
+      <c r="F36">
+        <v>193</v>
+      </c>
+      <c r="G36">
+        <v>560</v>
+      </c>
+      <c r="H36">
+        <v>220</v>
+      </c>
+      <c r="I36">
+        <v>0</v>
+      </c>
+      <c r="J36">
+        <v>225</v>
+      </c>
+      <c r="K36">
+        <v>594</v>
+      </c>
+      <c r="L36">
+        <v>2504</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>8</v>
+      </c>
+      <c r="B37" t="s">
+        <v>250</v>
+      </c>
+      <c r="C37" t="s">
+        <v>49</v>
+      </c>
+      <c r="D37">
+        <v>697</v>
+      </c>
+      <c r="E37">
+        <v>275</v>
+      </c>
+      <c r="F37">
+        <v>168</v>
+      </c>
+      <c r="G37">
+        <v>364</v>
+      </c>
+      <c r="H37">
+        <v>247</v>
+      </c>
+      <c r="I37">
+        <v>0</v>
+      </c>
+      <c r="J37">
+        <v>234</v>
+      </c>
+      <c r="K37">
+        <v>430</v>
+      </c>
+      <c r="L37">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>9</v>
+      </c>
+      <c r="B38" t="s">
+        <v>251</v>
+      </c>
+      <c r="C38" t="s">
+        <v>49</v>
+      </c>
+      <c r="D38">
+        <v>664</v>
+      </c>
+      <c r="E38">
+        <v>210</v>
+      </c>
+      <c r="F38">
+        <v>233</v>
+      </c>
+      <c r="G38">
+        <v>6552</v>
+      </c>
+      <c r="H38">
+        <v>378</v>
+      </c>
+      <c r="I38">
+        <v>0</v>
+      </c>
+      <c r="J38">
+        <v>339</v>
+      </c>
+      <c r="K38">
+        <v>502</v>
+      </c>
+      <c r="L38">
+        <v>8878</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>10</v>
+      </c>
+      <c r="B39" t="s">
+        <v>252</v>
+      </c>
+      <c r="C39" t="s">
+        <v>49</v>
+      </c>
+      <c r="D39">
+        <v>576</v>
+      </c>
+      <c r="E39">
+        <v>170</v>
+      </c>
+      <c r="F39">
+        <v>125</v>
+      </c>
+      <c r="G39">
+        <v>926</v>
+      </c>
+      <c r="H39">
+        <v>302</v>
+      </c>
+      <c r="I39">
+        <v>0</v>
+      </c>
+      <c r="J39">
+        <v>507</v>
+      </c>
+      <c r="K39">
+        <v>494</v>
+      </c>
+      <c r="L39">
+        <v>3100</v>
+      </c>
+    </row>
+    <row r="40"/>
+    <row r="41">
+      <c r="A41">
+        <v>4</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>46</v>
+      </c>
+      <c r="D41">
+        <v>53103</v>
+      </c>
+      <c r="E41">
+        <v>12998</v>
+      </c>
+      <c r="F41">
+        <v>10472</v>
+      </c>
+      <c r="G41">
+        <v>71272</v>
+      </c>
+      <c r="H41">
+        <v>24596</v>
+      </c>
+      <c r="I41">
+        <v>0</v>
+      </c>
+      <c r="J41">
+        <v>34634</v>
+      </c>
+      <c r="K41">
+        <v>33175</v>
+      </c>
+      <c r="L41">
+        <v>240250</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>41</v>
+      </c>
+      <c r="B42" t="s">
+        <v>41</v>
+      </c>
+      <c r="C42" t="s">
+        <v>47</v>
+      </c>
+      <c r="D42">
+        <v>7820</v>
+      </c>
+      <c r="E42">
+        <v>2401</v>
+      </c>
+      <c r="F42">
+        <v>2862</v>
+      </c>
+      <c r="G42">
+        <v>14395</v>
+      </c>
+      <c r="H42">
+        <v>5120</v>
+      </c>
+      <c r="I42">
+        <v>0</v>
+      </c>
+      <c r="J42">
+        <v>6904</v>
+      </c>
+      <c r="K42">
+        <v>5718</v>
+      </c>
+      <c r="L42">
+        <v>45220</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1</v>
+      </c>
+      <c r="B43" t="s">
+        <v>253</v>
+      </c>
+      <c r="C43" t="s">
+        <v>49</v>
+      </c>
+      <c r="D43">
+        <v>9044</v>
+      </c>
+      <c r="E43">
+        <v>3144</v>
+      </c>
+      <c r="F43">
+        <v>2434</v>
+      </c>
+      <c r="G43">
+        <v>11068</v>
+      </c>
+      <c r="H43">
+        <v>5994</v>
+      </c>
+      <c r="I43">
+        <v>0</v>
+      </c>
+      <c r="J43">
+        <v>8441</v>
+      </c>
+      <c r="K43">
+        <v>6476</v>
+      </c>
+      <c r="L43">
+        <v>46601</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>2</v>
+      </c>
+      <c r="B44" t="s">
+        <v>254</v>
+      </c>
+      <c r="C44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D44">
+        <v>18580</v>
+      </c>
+      <c r="E44">
+        <v>1206</v>
+      </c>
+      <c r="F44">
+        <v>1018</v>
+      </c>
+      <c r="G44">
+        <v>24346</v>
+      </c>
+      <c r="H44">
+        <v>2323</v>
+      </c>
+      <c r="I44">
+        <v>0</v>
+      </c>
+      <c r="J44">
+        <v>3853</v>
+      </c>
+      <c r="K44">
+        <v>2100</v>
+      </c>
+      <c r="L44">
+        <v>53426</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>3</v>
+      </c>
+      <c r="B45" t="s">
+        <v>255</v>
+      </c>
+      <c r="C45" t="s">
+        <v>49</v>
+      </c>
+      <c r="D45">
+        <v>1702</v>
+      </c>
+      <c r="E45">
+        <v>565</v>
+      </c>
+      <c r="F45">
+        <v>590</v>
+      </c>
+      <c r="G45">
+        <v>1830</v>
+      </c>
+      <c r="H45">
+        <v>926</v>
+      </c>
+      <c r="I45">
+        <v>0</v>
+      </c>
+      <c r="J45">
+        <v>1838</v>
+      </c>
+      <c r="K45">
+        <v>1359</v>
+      </c>
+      <c r="L45">
+        <v>8810</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>256</v>
+      </c>
+      <c r="C46" t="s">
+        <v>49</v>
+      </c>
+      <c r="D46">
+        <v>3515</v>
+      </c>
+      <c r="E46">
+        <v>564</v>
+      </c>
+      <c r="F46">
+        <v>637</v>
+      </c>
+      <c r="G46">
+        <v>2699</v>
+      </c>
+      <c r="H46">
+        <v>1972</v>
+      </c>
+      <c r="I46">
+        <v>0</v>
+      </c>
+      <c r="J46">
+        <v>1363</v>
+      </c>
+      <c r="K46">
+        <v>1175</v>
+      </c>
+      <c r="L46">
+        <v>11925</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>5</v>
+      </c>
+      <c r="B47" t="s">
+        <v>257</v>
+      </c>
+      <c r="C47" t="s">
+        <v>49</v>
+      </c>
+      <c r="D47">
+        <v>2534</v>
+      </c>
+      <c r="E47">
+        <v>766</v>
+      </c>
+      <c r="F47">
+        <v>438</v>
+      </c>
+      <c r="G47">
+        <v>3068</v>
+      </c>
+      <c r="H47">
+        <v>1396</v>
+      </c>
+      <c r="I47">
+        <v>0</v>
+      </c>
+      <c r="J47">
+        <v>2288</v>
+      </c>
+      <c r="K47">
+        <v>2868</v>
+      </c>
+      <c r="L47">
+        <v>13358</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>6</v>
+      </c>
+      <c r="B48" t="s">
+        <v>258</v>
+      </c>
+      <c r="C48" t="s">
+        <v>49</v>
+      </c>
+      <c r="D48">
+        <v>3303</v>
+      </c>
+      <c r="E48">
+        <v>2056</v>
+      </c>
+      <c r="F48">
+        <v>1148</v>
+      </c>
+      <c r="G48">
+        <v>10083</v>
+      </c>
+      <c r="H48">
+        <v>3116</v>
+      </c>
+      <c r="I48">
+        <v>0</v>
+      </c>
+      <c r="J48">
+        <v>5453</v>
+      </c>
+      <c r="K48">
+        <v>1932</v>
+      </c>
+      <c r="L48">
+        <v>27091</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>7</v>
+      </c>
+      <c r="B49" t="s">
+        <v>259</v>
+      </c>
+      <c r="C49" t="s">
+        <v>49</v>
+      </c>
+      <c r="D49">
+        <v>875</v>
+      </c>
+      <c r="E49">
+        <v>136</v>
+      </c>
+      <c r="F49">
+        <v>214</v>
+      </c>
+      <c r="G49">
+        <v>598</v>
+      </c>
+      <c r="H49">
+        <v>680</v>
+      </c>
+      <c r="I49">
+        <v>0</v>
+      </c>
+      <c r="J49">
+        <v>703</v>
+      </c>
+      <c r="K49">
+        <v>2734</v>
+      </c>
+      <c r="L49">
+        <v>5940</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>260</v>
+      </c>
+      <c r="C50" t="s">
+        <v>49</v>
+      </c>
+      <c r="D50">
+        <v>1371</v>
+      </c>
+      <c r="E50">
+        <v>710</v>
+      </c>
+      <c r="F50">
+        <v>115</v>
+      </c>
+      <c r="G50">
+        <v>563</v>
+      </c>
+      <c r="H50">
+        <v>460</v>
+      </c>
+      <c r="I50">
+        <v>0</v>
+      </c>
+      <c r="J50">
+        <v>1337</v>
+      </c>
+      <c r="K50">
+        <v>492</v>
+      </c>
+      <c r="L50">
+        <v>5048</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>9</v>
+      </c>
+      <c r="B51" t="s">
+        <v>261</v>
+      </c>
+      <c r="C51" t="s">
+        <v>49</v>
+      </c>
+      <c r="D51">
+        <v>416</v>
+      </c>
+      <c r="E51">
+        <v>87</v>
+      </c>
+      <c r="F51">
+        <v>67</v>
+      </c>
+      <c r="G51">
+        <v>299</v>
+      </c>
+      <c r="H51">
+        <v>429</v>
+      </c>
+      <c r="I51">
+        <v>0</v>
+      </c>
+      <c r="J51">
+        <v>265</v>
+      </c>
+      <c r="K51">
+        <v>193</v>
+      </c>
+      <c r="L51">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>10</v>
+      </c>
+      <c r="B52" t="s">
+        <v>262</v>
+      </c>
+      <c r="C52" t="s">
+        <v>49</v>
+      </c>
+      <c r="D52">
+        <v>3943</v>
+      </c>
+      <c r="E52">
+        <v>1363</v>
+      </c>
+      <c r="F52">
+        <v>949</v>
+      </c>
+      <c r="G52">
+        <v>2323</v>
+      </c>
+      <c r="H52">
+        <v>2180</v>
+      </c>
+      <c r="I52">
+        <v>0</v>
+      </c>
+      <c r="J52">
+        <v>2189</v>
+      </c>
+      <c r="K52">
+        <v>8128</v>
+      </c>
+      <c r="L52">
+        <v>21075</v>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54">
+        <v>5</v>
+      </c>
+      <c r="B54" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" t="s">
+        <v>46</v>
+      </c>
+      <c r="D54">
+        <v>112591</v>
+      </c>
+      <c r="E54">
+        <v>6646</v>
+      </c>
+      <c r="F54">
+        <v>4351</v>
+      </c>
+      <c r="G54">
+        <v>34356</v>
+      </c>
+      <c r="H54">
+        <v>20705</v>
+      </c>
+      <c r="I54">
+        <v>0</v>
+      </c>
+      <c r="J54">
+        <v>13156</v>
+      </c>
+      <c r="K54">
+        <v>26646</v>
+      </c>
+      <c r="L54">
+        <v>218451</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>41</v>
+      </c>
+      <c r="B55" t="s">
+        <v>41</v>
+      </c>
+      <c r="C55" t="s">
+        <v>47</v>
+      </c>
+      <c r="D55">
+        <v>9843</v>
+      </c>
+      <c r="E55">
+        <v>1468</v>
+      </c>
+      <c r="F55">
+        <v>1660</v>
+      </c>
+      <c r="G55">
+        <v>6645</v>
+      </c>
+      <c r="H55">
+        <v>4185</v>
+      </c>
+      <c r="I55">
+        <v>0</v>
+      </c>
+      <c r="J55">
+        <v>2316</v>
+      </c>
+      <c r="K55">
+        <v>3939</v>
+      </c>
+      <c r="L55">
+        <v>30056</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1</v>
+      </c>
+      <c r="B56" t="s">
+        <v>263</v>
+      </c>
+      <c r="C56" t="s">
+        <v>49</v>
+      </c>
+      <c r="D56">
+        <v>12293</v>
+      </c>
+      <c r="E56">
+        <v>3608</v>
+      </c>
+      <c r="F56">
+        <v>1849</v>
+      </c>
+      <c r="G56">
+        <v>17911</v>
+      </c>
+      <c r="H56">
+        <v>11893</v>
+      </c>
+      <c r="I56">
+        <v>0</v>
+      </c>
+      <c r="J56">
+        <v>7512</v>
+      </c>
+      <c r="K56">
+        <v>14595</v>
+      </c>
+      <c r="L56">
+        <v>69661</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>2</v>
+      </c>
+      <c r="B57" t="s">
+        <v>264</v>
+      </c>
+      <c r="C57" t="s">
+        <v>49</v>
+      </c>
+      <c r="D57">
+        <v>82610</v>
+      </c>
+      <c r="E57">
+        <v>743</v>
+      </c>
+      <c r="F57">
+        <v>309</v>
+      </c>
+      <c r="G57">
+        <v>5438</v>
+      </c>
+      <c r="H57">
+        <v>2067</v>
+      </c>
+      <c r="I57">
+        <v>0</v>
+      </c>
+      <c r="J57">
+        <v>965</v>
+      </c>
+      <c r="K57">
+        <v>1049</v>
+      </c>
+      <c r="L57">
+        <v>93181</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>3</v>
+      </c>
+      <c r="B58" t="s">
+        <v>265</v>
+      </c>
+      <c r="C58" t="s">
+        <v>49</v>
+      </c>
+      <c r="D58">
+        <v>2237</v>
+      </c>
+      <c r="E58">
+        <v>298</v>
+      </c>
+      <c r="F58">
+        <v>104</v>
+      </c>
+      <c r="G58">
+        <v>1253</v>
+      </c>
+      <c r="H58">
+        <v>593</v>
+      </c>
+      <c r="I58">
+        <v>0</v>
+      </c>
+      <c r="J58">
+        <v>345</v>
+      </c>
+      <c r="K58">
+        <v>945</v>
+      </c>
+      <c r="L58">
+        <v>5775</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>4</v>
+      </c>
+      <c r="B59" t="s">
+        <v>266</v>
+      </c>
+      <c r="C59" t="s">
+        <v>49</v>
+      </c>
+      <c r="D59">
+        <v>922</v>
+      </c>
+      <c r="E59">
+        <v>97</v>
+      </c>
+      <c r="F59">
+        <v>73</v>
+      </c>
+      <c r="G59">
+        <v>577</v>
+      </c>
+      <c r="H59">
+        <v>299</v>
+      </c>
+      <c r="I59">
+        <v>0</v>
+      </c>
+      <c r="J59">
+        <v>222</v>
+      </c>
+      <c r="K59">
+        <v>274</v>
+      </c>
+      <c r="L59">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>5</v>
+      </c>
+      <c r="B60" t="s">
+        <v>267</v>
+      </c>
+      <c r="C60" t="s">
+        <v>49</v>
+      </c>
+      <c r="D60">
+        <v>1673</v>
+      </c>
+      <c r="E60">
+        <v>168</v>
+      </c>
+      <c r="F60">
+        <v>133</v>
+      </c>
+      <c r="G60">
+        <v>1186</v>
+      </c>
+      <c r="H60">
+        <v>616</v>
+      </c>
+      <c r="I60">
+        <v>0</v>
+      </c>
+      <c r="J60">
+        <v>420</v>
+      </c>
+      <c r="K60">
+        <v>446</v>
+      </c>
+      <c r="L60">
+        <v>4642</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>6</v>
+      </c>
+      <c r="B61" t="s">
+        <v>268</v>
+      </c>
+      <c r="C61" t="s">
+        <v>49</v>
+      </c>
+      <c r="D61">
+        <v>399</v>
+      </c>
+      <c r="E61">
+        <v>53</v>
+      </c>
+      <c r="F61">
+        <v>43</v>
+      </c>
+      <c r="G61">
+        <v>225</v>
+      </c>
+      <c r="H61">
+        <v>232</v>
+      </c>
+      <c r="I61">
+        <v>0</v>
+      </c>
+      <c r="J61">
+        <v>121</v>
+      </c>
+      <c r="K61">
+        <v>115</v>
+      </c>
+      <c r="L61">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>7</v>
+      </c>
+      <c r="B62" t="s">
+        <v>269</v>
+      </c>
+      <c r="C62" t="s">
+        <v>49</v>
+      </c>
+      <c r="D62">
+        <v>699</v>
+      </c>
+      <c r="E62">
+        <v>62</v>
+      </c>
+      <c r="F62">
+        <v>32</v>
+      </c>
+      <c r="G62">
+        <v>277</v>
+      </c>
+      <c r="H62">
+        <v>214</v>
+      </c>
+      <c r="I62">
+        <v>0</v>
+      </c>
+      <c r="J62">
+        <v>150</v>
+      </c>
+      <c r="K62">
+        <v>186</v>
+      </c>
+      <c r="L62">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>8</v>
+      </c>
+      <c r="B63" t="s">
+        <v>270</v>
+      </c>
+      <c r="C63" t="s">
+        <v>49</v>
+      </c>
+      <c r="D63">
+        <v>986</v>
+      </c>
+      <c r="E63">
+        <v>92</v>
+      </c>
+      <c r="F63">
+        <v>40</v>
+      </c>
+      <c r="G63">
+        <v>516</v>
+      </c>
+      <c r="H63">
+        <v>239</v>
+      </c>
+      <c r="I63">
+        <v>0</v>
+      </c>
+      <c r="J63">
+        <v>475</v>
+      </c>
+      <c r="K63">
+        <v>391</v>
+      </c>
+      <c r="L63">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>9</v>
+      </c>
+      <c r="B64" t="s">
+        <v>271</v>
+      </c>
+      <c r="C64" t="s">
+        <v>49</v>
+      </c>
+      <c r="D64">
+        <v>489</v>
+      </c>
+      <c r="E64">
+        <v>34</v>
+      </c>
+      <c r="F64">
+        <v>100</v>
+      </c>
+      <c r="G64">
+        <v>219</v>
+      </c>
+      <c r="H64">
+        <v>273</v>
+      </c>
+      <c r="I64">
+        <v>0</v>
+      </c>
+      <c r="J64">
+        <v>85</v>
+      </c>
+      <c r="K64">
+        <v>93</v>
+      </c>
+      <c r="L64">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>10</v>
+      </c>
+      <c r="B65" t="s">
+        <v>272</v>
+      </c>
+      <c r="C65" t="s">
+        <v>49</v>
+      </c>
+      <c r="D65">
+        <v>440</v>
+      </c>
+      <c r="E65">
+        <v>23</v>
+      </c>
+      <c r="F65">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>109</v>
+      </c>
+      <c r="H65">
+        <v>94</v>
+      </c>
+      <c r="I65">
+        <v>0</v>
+      </c>
+      <c r="J65">
+        <v>545</v>
+      </c>
+      <c r="K65">
+        <v>4613</v>
+      </c>
+      <c r="L65">
+        <v>5832</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>6</v>
+      </c>
+      <c r="B67" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" t="s">
+        <v>46</v>
+      </c>
+      <c r="D67">
+        <v>2967</v>
+      </c>
+      <c r="E67">
+        <v>461</v>
+      </c>
+      <c r="F67">
+        <v>936</v>
+      </c>
+      <c r="G67">
+        <v>3301</v>
+      </c>
+      <c r="H67">
+        <v>1650</v>
+      </c>
+      <c r="I67">
+        <v>0</v>
+      </c>
+      <c r="J67">
+        <v>1120</v>
+      </c>
+      <c r="K67">
+        <v>1630</v>
+      </c>
+      <c r="L67">
+        <v>12065</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>41</v>
+      </c>
+      <c r="B68" t="s">
+        <v>41</v>
+      </c>
+      <c r="C68" t="s">
+        <v>47</v>
+      </c>
+      <c r="D68">
+        <v>1177</v>
+      </c>
+      <c r="E68">
+        <v>187</v>
+      </c>
+      <c r="F68">
+        <v>431</v>
+      </c>
+      <c r="G68">
+        <v>1667</v>
+      </c>
+      <c r="H68">
+        <v>788</v>
+      </c>
+      <c r="I68">
+        <v>0</v>
+      </c>
+      <c r="J68">
+        <v>491</v>
+      </c>
+      <c r="K68">
+        <v>740</v>
+      </c>
+      <c r="L68">
+        <v>5481</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>273</v>
+      </c>
+      <c r="C69" t="s">
+        <v>49</v>
+      </c>
+      <c r="D69">
+        <v>678</v>
+      </c>
+      <c r="E69">
+        <v>93</v>
+      </c>
+      <c r="F69">
+        <v>295</v>
+      </c>
+      <c r="G69">
+        <v>588</v>
+      </c>
+      <c r="H69">
+        <v>296</v>
+      </c>
+      <c r="I69">
+        <v>0</v>
+      </c>
+      <c r="J69">
+        <v>244</v>
+      </c>
+      <c r="K69">
+        <v>315</v>
+      </c>
+      <c r="L69">
+        <v>2509</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>274</v>
+      </c>
+      <c r="C70" t="s">
+        <v>49</v>
+      </c>
+      <c r="D70">
+        <v>267</v>
+      </c>
+      <c r="E70">
+        <v>37</v>
+      </c>
+      <c r="F70">
+        <v>53</v>
+      </c>
+      <c r="G70">
+        <v>240</v>
+      </c>
+      <c r="H70">
+        <v>129</v>
+      </c>
+      <c r="I70">
+        <v>0</v>
+      </c>
+      <c r="J70">
+        <v>84</v>
+      </c>
+      <c r="K70">
+        <v>135</v>
+      </c>
+      <c r="L70">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>275</v>
+      </c>
+      <c r="C71" t="s">
+        <v>49</v>
+      </c>
+      <c r="D71">
+        <v>224</v>
+      </c>
+      <c r="E71">
+        <v>40</v>
+      </c>
+      <c r="F71">
+        <v>46</v>
+      </c>
+      <c r="G71">
+        <v>212</v>
+      </c>
+      <c r="H71">
+        <v>95</v>
+      </c>
+      <c r="I71">
+        <v>0</v>
+      </c>
+      <c r="J71">
+        <v>74</v>
+      </c>
+      <c r="K71">
+        <v>127</v>
+      </c>
+      <c r="L71">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>4</v>
+      </c>
+      <c r="B72" t="s">
+        <v>276</v>
+      </c>
+      <c r="C72" t="s">
+        <v>49</v>
+      </c>
+      <c r="D72">
+        <v>129</v>
+      </c>
+      <c r="E72">
+        <v>26</v>
+      </c>
+      <c r="F72">
+        <v>47</v>
+      </c>
+      <c r="G72">
+        <v>150</v>
+      </c>
+      <c r="H72">
+        <v>87</v>
+      </c>
+      <c r="I72">
+        <v>0</v>
+      </c>
+      <c r="J72">
+        <v>56</v>
+      </c>
+      <c r="K72">
+        <v>73</v>
+      </c>
+      <c r="L72">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>5</v>
+      </c>
+      <c r="B73" t="s">
+        <v>277</v>
+      </c>
+      <c r="C73" t="s">
+        <v>49</v>
+      </c>
+      <c r="D73">
+        <v>118</v>
+      </c>
+      <c r="E73">
+        <v>17</v>
+      </c>
+      <c r="F73">
+        <v>16</v>
+      </c>
+      <c r="G73">
+        <v>120</v>
+      </c>
+      <c r="H73">
+        <v>88</v>
+      </c>
+      <c r="I73">
+        <v>0</v>
+      </c>
+      <c r="J73">
+        <v>57</v>
+      </c>
+      <c r="K73">
+        <v>68</v>
+      </c>
+      <c r="L73">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>6</v>
+      </c>
+      <c r="B74" t="s">
+        <v>278</v>
+      </c>
+      <c r="C74" t="s">
+        <v>49</v>
+      </c>
+      <c r="D74">
+        <v>152</v>
+      </c>
+      <c r="E74">
+        <v>29</v>
+      </c>
+      <c r="F74">
+        <v>21</v>
+      </c>
+      <c r="G74">
+        <v>172</v>
+      </c>
+      <c r="H74">
+        <v>98</v>
+      </c>
+      <c r="I74">
+        <v>0</v>
+      </c>
+      <c r="J74">
+        <v>53</v>
+      </c>
+      <c r="K74">
+        <v>82</v>
+      </c>
+      <c r="L74">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>7</v>
+      </c>
+      <c r="B75" t="s">
+        <v>279</v>
+      </c>
+      <c r="C75" t="s">
+        <v>49</v>
+      </c>
+      <c r="D75">
+        <v>47</v>
+      </c>
+      <c r="E75">
+        <v>5</v>
+      </c>
+      <c r="F75">
+        <v>9</v>
+      </c>
+      <c r="G75">
+        <v>39</v>
+      </c>
+      <c r="H75">
+        <v>21</v>
+      </c>
+      <c r="I75">
+        <v>0</v>
+      </c>
+      <c r="J75">
+        <v>18</v>
+      </c>
+      <c r="K75">
+        <v>26</v>
+      </c>
+      <c r="L75">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>8</v>
+      </c>
+      <c r="B76" t="s">
+        <v>280</v>
+      </c>
+      <c r="C76" t="s">
+        <v>49</v>
+      </c>
+      <c r="D76">
+        <v>43</v>
+      </c>
+      <c r="E76">
+        <v>6</v>
+      </c>
+      <c r="F76">
+        <v>7</v>
+      </c>
+      <c r="G76">
+        <v>40</v>
+      </c>
+      <c r="H76">
+        <v>20</v>
+      </c>
+      <c r="I76">
+        <v>0</v>
+      </c>
+      <c r="J76">
+        <v>17</v>
+      </c>
+      <c r="K76">
+        <v>24</v>
+      </c>
+      <c r="L76">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>9</v>
+      </c>
+      <c r="B77" t="s">
+        <v>281</v>
+      </c>
+      <c r="C77" t="s">
+        <v>49</v>
+      </c>
+      <c r="D77">
+        <v>53</v>
+      </c>
+      <c r="E77">
+        <v>7</v>
+      </c>
+      <c r="F77">
+        <v>7</v>
+      </c>
+      <c r="G77">
+        <v>37</v>
+      </c>
+      <c r="H77">
+        <v>14</v>
+      </c>
+      <c r="I77">
+        <v>0</v>
+      </c>
+      <c r="J77">
+        <v>7</v>
+      </c>
+      <c r="K77">
+        <v>20</v>
+      </c>
+      <c r="L77">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>10</v>
+      </c>
+      <c r="B78" t="s">
+        <v>282</v>
+      </c>
+      <c r="C78" t="s">
+        <v>49</v>
+      </c>
+      <c r="D78">
+        <v>79</v>
+      </c>
+      <c r="E78">
+        <v>14</v>
+      </c>
+      <c r="F78">
+        <v>4</v>
+      </c>
+      <c r="G78">
+        <v>36</v>
+      </c>
+      <c r="H78">
+        <v>14</v>
+      </c>
+      <c r="I78">
+        <v>0</v>
+      </c>
+      <c r="J78">
+        <v>19</v>
+      </c>
+      <c r="K78">
+        <v>20</v>
+      </c>
+      <c r="L78">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>7</v>
+      </c>
+      <c r="B80" t="s">
+        <v>12</v>
+      </c>
+      <c r="C80" t="s">
+        <v>46</v>
+      </c>
+      <c r="D80">
+        <v>2543</v>
+      </c>
+      <c r="E80">
+        <v>405</v>
+      </c>
+      <c r="F80">
+        <v>625</v>
+      </c>
+      <c r="G80">
+        <v>2932</v>
+      </c>
+      <c r="H80">
+        <v>1189</v>
+      </c>
+      <c r="I80">
+        <v>0</v>
+      </c>
+      <c r="J80">
+        <v>1375</v>
+      </c>
+      <c r="K80">
+        <v>2334</v>
+      </c>
+      <c r="L80">
+        <v>11403</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>41</v>
+      </c>
+      <c r="B81" t="s">
+        <v>41</v>
+      </c>
+      <c r="C81" t="s">
+        <v>47</v>
+      </c>
+      <c r="D81">
+        <v>1166</v>
+      </c>
+      <c r="E81">
+        <v>211</v>
+      </c>
+      <c r="F81">
+        <v>392</v>
+      </c>
+      <c r="G81">
+        <v>1944</v>
+      </c>
+      <c r="H81">
+        <v>739</v>
+      </c>
+      <c r="I81">
+        <v>0</v>
+      </c>
+      <c r="J81">
+        <v>862</v>
+      </c>
+      <c r="K81">
+        <v>1587</v>
+      </c>
+      <c r="L81">
+        <v>6901</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>283</v>
+      </c>
+      <c r="C82" t="s">
+        <v>49</v>
+      </c>
+      <c r="D82">
+        <v>771</v>
+      </c>
+      <c r="E82">
+        <v>97</v>
+      </c>
+      <c r="F82">
+        <v>130</v>
+      </c>
+      <c r="G82">
+        <v>439</v>
+      </c>
+      <c r="H82">
+        <v>218</v>
+      </c>
+      <c r="I82">
+        <v>0</v>
+      </c>
+      <c r="J82">
+        <v>264</v>
+      </c>
+      <c r="K82">
+        <v>416</v>
+      </c>
+      <c r="L82">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>284</v>
+      </c>
+      <c r="C83" t="s">
+        <v>49</v>
+      </c>
+      <c r="D83">
+        <v>289</v>
+      </c>
+      <c r="E83">
+        <v>45</v>
+      </c>
+      <c r="F83">
+        <v>53</v>
+      </c>
+      <c r="G83">
+        <v>246</v>
+      </c>
+      <c r="H83">
+        <v>121</v>
+      </c>
+      <c r="I83">
+        <v>0</v>
+      </c>
+      <c r="J83">
+        <v>114</v>
+      </c>
+      <c r="K83">
+        <v>169</v>
+      </c>
+      <c r="L83">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>285</v>
+      </c>
+      <c r="C84" t="s">
+        <v>49</v>
+      </c>
+      <c r="D84">
+        <v>174</v>
+      </c>
+      <c r="E84">
+        <v>32</v>
+      </c>
+      <c r="F84">
+        <v>37</v>
+      </c>
+      <c r="G84">
+        <v>220</v>
+      </c>
+      <c r="H84">
+        <v>74</v>
+      </c>
+      <c r="I84">
+        <v>0</v>
+      </c>
+      <c r="J84">
+        <v>96</v>
+      </c>
+      <c r="K84">
+        <v>112</v>
+      </c>
+      <c r="L84">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>286</v>
+      </c>
+      <c r="C85" t="s">
+        <v>49</v>
+      </c>
+      <c r="D85">
+        <v>143</v>
+      </c>
+      <c r="E85">
+        <v>20</v>
+      </c>
+      <c r="F85">
+        <v>13</v>
+      </c>
+      <c r="G85">
+        <v>83</v>
+      </c>
+      <c r="H85">
+        <v>37</v>
+      </c>
+      <c r="I85">
+        <v>0</v>
+      </c>
+      <c r="J85">
+        <v>39</v>
+      </c>
+      <c r="K85">
+        <v>50</v>
+      </c>
+      <c r="L85">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
+        <v>8</v>
+      </c>
+      <c r="B87" t="s">
+        <v>13</v>
+      </c>
+      <c r="C87" t="s">
+        <v>46</v>
+      </c>
+      <c r="D87">
+        <v>54811</v>
+      </c>
+      <c r="E87">
+        <v>12132</v>
+      </c>
+      <c r="F87">
+        <v>5997</v>
+      </c>
+      <c r="G87">
+        <v>30505</v>
+      </c>
+      <c r="H87">
+        <v>17038</v>
+      </c>
+      <c r="I87">
+        <v>0</v>
+      </c>
+      <c r="J87">
+        <v>15226</v>
+      </c>
+      <c r="K87">
+        <v>17704</v>
+      </c>
+      <c r="L87">
+        <v>153413</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>41</v>
+      </c>
+      <c r="B88" t="s">
+        <v>41</v>
+      </c>
+      <c r="C88" t="s">
+        <v>47</v>
+      </c>
+      <c r="D88">
+        <v>13860</v>
+      </c>
+      <c r="E88">
+        <v>3326</v>
+      </c>
+      <c r="F88">
+        <v>1730</v>
+      </c>
+      <c r="G88">
+        <v>8030</v>
+      </c>
+      <c r="H88">
+        <v>3267</v>
+      </c>
+      <c r="I88">
+        <v>0</v>
+      </c>
+      <c r="J88">
+        <v>3504</v>
+      </c>
+      <c r="K88">
+        <v>4184</v>
+      </c>
+      <c r="L88">
+        <v>37901</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>1</v>
+      </c>
+      <c r="B89" t="s">
+        <v>287</v>
+      </c>
+      <c r="C89" t="s">
+        <v>49</v>
+      </c>
+      <c r="D89">
+        <v>24252</v>
+      </c>
+      <c r="E89">
+        <v>6161</v>
+      </c>
+      <c r="F89">
+        <v>2709</v>
+      </c>
+      <c r="G89">
+        <v>10574</v>
+      </c>
+      <c r="H89">
+        <v>6262</v>
+      </c>
+      <c r="I89">
+        <v>0</v>
+      </c>
+      <c r="J89">
+        <v>6882</v>
+      </c>
+      <c r="K89">
+        <v>6953</v>
+      </c>
+      <c r="L89">
+        <v>63793</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>2</v>
+      </c>
+      <c r="B90" t="s">
+        <v>288</v>
+      </c>
+      <c r="C90" t="s">
+        <v>49</v>
+      </c>
+      <c r="D90">
+        <v>6168</v>
+      </c>
+      <c r="E90">
+        <v>1267</v>
+      </c>
+      <c r="F90">
+        <v>897</v>
+      </c>
+      <c r="G90">
+        <v>6164</v>
+      </c>
+      <c r="H90">
+        <v>5202</v>
+      </c>
+      <c r="I90">
+        <v>0</v>
+      </c>
+      <c r="J90">
+        <v>2874</v>
+      </c>
+      <c r="K90">
+        <v>2437</v>
+      </c>
+      <c r="L90">
+        <v>25009</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>3</v>
+      </c>
+      <c r="B91" t="s">
+        <v>289</v>
+      </c>
+      <c r="C91" t="s">
+        <v>49</v>
+      </c>
+      <c r="D91">
+        <v>1870</v>
+      </c>
+      <c r="E91">
+        <v>391</v>
+      </c>
+      <c r="F91">
+        <v>208</v>
+      </c>
+      <c r="G91">
+        <v>1243</v>
+      </c>
+      <c r="H91">
+        <v>716</v>
+      </c>
+      <c r="I91">
+        <v>0</v>
+      </c>
+      <c r="J91">
+        <v>648</v>
+      </c>
+      <c r="K91">
+        <v>637</v>
+      </c>
+      <c r="L91">
+        <v>5713</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>4</v>
+      </c>
+      <c r="B92" t="s">
+        <v>290</v>
+      </c>
+      <c r="C92" t="s">
+        <v>49</v>
+      </c>
+      <c r="D92">
+        <v>3529</v>
+      </c>
+      <c r="E92">
+        <v>292</v>
+      </c>
+      <c r="F92">
+        <v>109</v>
+      </c>
+      <c r="G92">
+        <v>2089</v>
+      </c>
+      <c r="H92">
+        <v>482</v>
+      </c>
+      <c r="I92">
+        <v>0</v>
+      </c>
+      <c r="J92">
+        <v>346</v>
+      </c>
+      <c r="K92">
+        <v>380</v>
+      </c>
+      <c r="L92">
+        <v>7227</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>5</v>
+      </c>
+      <c r="B93" t="s">
+        <v>291</v>
+      </c>
+      <c r="C93" t="s">
+        <v>49</v>
+      </c>
+      <c r="D93">
+        <v>1094</v>
+      </c>
+      <c r="E93">
+        <v>152</v>
+      </c>
+      <c r="F93">
+        <v>79</v>
+      </c>
+      <c r="G93">
+        <v>555</v>
+      </c>
+      <c r="H93">
+        <v>448</v>
+      </c>
+      <c r="I93">
+        <v>0</v>
+      </c>
+      <c r="J93">
+        <v>182</v>
+      </c>
+      <c r="K93">
+        <v>424</v>
+      </c>
+      <c r="L93">
+        <v>2934</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>6</v>
+      </c>
+      <c r="B94" t="s">
+        <v>292</v>
+      </c>
+      <c r="C94" t="s">
+        <v>49</v>
+      </c>
+      <c r="D94">
+        <v>1037</v>
+      </c>
+      <c r="E94">
+        <v>168</v>
+      </c>
+      <c r="F94">
+        <v>89</v>
+      </c>
+      <c r="G94">
+        <v>569</v>
+      </c>
+      <c r="H94">
+        <v>220</v>
+      </c>
+      <c r="I94">
+        <v>0</v>
+      </c>
+      <c r="J94">
+        <v>229</v>
+      </c>
+      <c r="K94">
+        <v>270</v>
+      </c>
+      <c r="L94">
+        <v>2582</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>7</v>
+      </c>
+      <c r="B95" t="s">
+        <v>293</v>
+      </c>
+      <c r="C95" t="s">
+        <v>49</v>
+      </c>
+      <c r="D95">
+        <v>787</v>
+      </c>
+      <c r="E95">
+        <v>137</v>
+      </c>
+      <c r="F95">
+        <v>29</v>
+      </c>
+      <c r="G95">
+        <v>288</v>
+      </c>
+      <c r="H95">
+        <v>95</v>
+      </c>
+      <c r="I95">
+        <v>0</v>
+      </c>
+      <c r="J95">
+        <v>177</v>
+      </c>
+      <c r="K95">
+        <v>130</v>
+      </c>
+      <c r="L95">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>8</v>
+      </c>
+      <c r="B96" t="s">
+        <v>294</v>
+      </c>
+      <c r="C96" t="s">
+        <v>49</v>
+      </c>
+      <c r="D96">
+        <v>1475</v>
+      </c>
+      <c r="E96">
+        <v>175</v>
+      </c>
+      <c r="F96">
+        <v>78</v>
+      </c>
+      <c r="G96">
+        <v>553</v>
+      </c>
+      <c r="H96">
+        <v>201</v>
+      </c>
+      <c r="I96">
+        <v>0</v>
+      </c>
+      <c r="J96">
+        <v>239</v>
+      </c>
+      <c r="K96">
+        <v>336</v>
+      </c>
+      <c r="L96">
+        <v>3057</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>9</v>
+      </c>
+      <c r="B97" t="s">
+        <v>295</v>
+      </c>
+      <c r="C97" t="s">
+        <v>49</v>
+      </c>
+      <c r="D97">
+        <v>256</v>
+      </c>
+      <c r="E97">
+        <v>14</v>
+      </c>
+      <c r="F97">
+        <v>15</v>
+      </c>
+      <c r="G97">
+        <v>248</v>
+      </c>
+      <c r="H97">
+        <v>48</v>
+      </c>
+      <c r="I97">
+        <v>0</v>
+      </c>
+      <c r="J97">
+        <v>38</v>
+      </c>
+      <c r="K97">
+        <v>55</v>
+      </c>
+      <c r="L97">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>10</v>
+      </c>
+      <c r="B98" t="s">
+        <v>296</v>
+      </c>
+      <c r="C98" t="s">
+        <v>49</v>
+      </c>
+      <c r="D98">
+        <v>483</v>
+      </c>
+      <c r="E98">
+        <v>49</v>
+      </c>
+      <c r="F98">
+        <v>54</v>
+      </c>
+      <c r="G98">
+        <v>192</v>
+      </c>
+      <c r="H98">
+        <v>97</v>
+      </c>
+      <c r="I98">
+        <v>0</v>
+      </c>
+      <c r="J98">
+        <v>107</v>
+      </c>
+      <c r="K98">
+        <v>1898</v>
+      </c>
+      <c r="L98">
+        <v>2880</v>
+      </c>
+    </row>
+    <row r="99"/>
+    <row r="100">
+      <c r="A100">
+        <v>9</v>
+      </c>
+      <c r="B100" t="s">
+        <v>14</v>
+      </c>
+      <c r="C100" t="s">
+        <v>46</v>
+      </c>
+      <c r="D100">
+        <v>779</v>
+      </c>
+      <c r="E100">
+        <v>122</v>
+      </c>
+      <c r="F100">
+        <v>90</v>
+      </c>
+      <c r="G100">
+        <v>883</v>
+      </c>
+      <c r="H100">
+        <v>565</v>
+      </c>
+      <c r="I100">
+        <v>0</v>
+      </c>
+      <c r="J100">
+        <v>335</v>
+      </c>
+      <c r="K100">
+        <v>337</v>
+      </c>
+      <c r="L100">
+        <v>3111</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>41</v>
+      </c>
+      <c r="B101" t="s">
+        <v>41</v>
+      </c>
+      <c r="C101" t="s">
+        <v>47</v>
+      </c>
+      <c r="D101">
+        <v>387</v>
+      </c>
+      <c r="E101">
+        <v>67</v>
+      </c>
+      <c r="F101">
+        <v>33</v>
+      </c>
+      <c r="G101">
+        <v>542</v>
+      </c>
+      <c r="H101">
+        <v>346</v>
+      </c>
+      <c r="I101">
+        <v>0</v>
+      </c>
+      <c r="J101">
+        <v>215</v>
+      </c>
+      <c r="K101">
+        <v>130</v>
+      </c>
+      <c r="L101">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>1</v>
+      </c>
+      <c r="B102" t="s">
+        <v>297</v>
+      </c>
+      <c r="C102" t="s">
+        <v>49</v>
+      </c>
+      <c r="D102">
+        <v>105</v>
+      </c>
+      <c r="E102">
+        <v>24</v>
+      </c>
+      <c r="F102">
+        <v>19</v>
+      </c>
+      <c r="G102">
+        <v>143</v>
+      </c>
+      <c r="H102">
+        <v>102</v>
+      </c>
+      <c r="I102">
+        <v>0</v>
+      </c>
+      <c r="J102">
+        <v>43</v>
+      </c>
+      <c r="K102">
+        <v>94</v>
+      </c>
+      <c r="L102">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>2</v>
+      </c>
+      <c r="B103" t="s">
+        <v>298</v>
+      </c>
+      <c r="C103" t="s">
+        <v>49</v>
+      </c>
+      <c r="D103">
+        <v>43</v>
+      </c>
+      <c r="E103">
+        <v>6</v>
+      </c>
+      <c r="F103">
+        <v>13</v>
+      </c>
+      <c r="G103">
+        <v>38</v>
+      </c>
+      <c r="H103">
+        <v>29</v>
+      </c>
+      <c r="I103">
+        <v>0</v>
+      </c>
+      <c r="J103">
+        <v>24</v>
+      </c>
+      <c r="K103">
+        <v>27</v>
+      </c>
+      <c r="L103">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>3</v>
+      </c>
+      <c r="B104" t="s">
+        <v>299</v>
+      </c>
+      <c r="C104" t="s">
+        <v>49</v>
+      </c>
+      <c r="D104">
+        <v>51</v>
+      </c>
+      <c r="E104">
+        <v>4</v>
+      </c>
+      <c r="F104">
+        <v>9</v>
+      </c>
+      <c r="G104">
+        <v>47</v>
+      </c>
+      <c r="H104">
+        <v>21</v>
+      </c>
+      <c r="I104">
+        <v>0</v>
+      </c>
+      <c r="J104">
+        <v>10</v>
+      </c>
+      <c r="K104">
+        <v>30</v>
+      </c>
+      <c r="L104">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>4</v>
+      </c>
+      <c r="B105" t="s">
+        <v>300</v>
+      </c>
+      <c r="C105" t="s">
+        <v>49</v>
+      </c>
+      <c r="D105">
+        <v>26</v>
+      </c>
+      <c r="E105">
+        <v>5</v>
+      </c>
+      <c r="F105">
+        <v>4</v>
+      </c>
+      <c r="G105">
+        <v>23</v>
+      </c>
+      <c r="H105">
+        <v>12</v>
+      </c>
+      <c r="I105">
+        <v>0</v>
+      </c>
+      <c r="J105">
+        <v>10</v>
+      </c>
+      <c r="K105">
+        <v>8</v>
+      </c>
+      <c r="L105">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>5</v>
+      </c>
+      <c r="B106" t="s">
+        <v>301</v>
+      </c>
+      <c r="C106" t="s">
+        <v>49</v>
+      </c>
+      <c r="D106">
+        <v>27</v>
+      </c>
+      <c r="E106">
+        <v>10</v>
+      </c>
+      <c r="F106">
+        <v>3</v>
+      </c>
+      <c r="G106">
+        <v>22</v>
+      </c>
+      <c r="H106">
+        <v>12</v>
+      </c>
+      <c r="I106">
+        <v>0</v>
+      </c>
+      <c r="J106">
+        <v>11</v>
+      </c>
+      <c r="K106">
+        <v>16</v>
+      </c>
+      <c r="L106">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>6</v>
+      </c>
+      <c r="B107" t="s">
+        <v>302</v>
+      </c>
+      <c r="C107" t="s">
+        <v>49</v>
+      </c>
+      <c r="D107">
+        <v>95</v>
+      </c>
+      <c r="E107">
+        <v>1</v>
+      </c>
+      <c r="F107">
+        <v>6</v>
+      </c>
+      <c r="G107">
+        <v>31</v>
+      </c>
+      <c r="H107">
+        <v>20</v>
+      </c>
+      <c r="I107">
+        <v>0</v>
+      </c>
+      <c r="J107">
+        <v>8</v>
+      </c>
+      <c r="K107">
+        <v>7</v>
+      </c>
+      <c r="L107">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>7</v>
+      </c>
+      <c r="B108" t="s">
+        <v>303</v>
+      </c>
+      <c r="C108" t="s">
+        <v>49</v>
+      </c>
+      <c r="D108">
+        <v>16</v>
+      </c>
+      <c r="E108">
+        <v>2</v>
+      </c>
+      <c r="F108">
+        <v>2</v>
+      </c>
+      <c r="G108">
+        <v>11</v>
+      </c>
+      <c r="H108">
+        <v>10</v>
+      </c>
+      <c r="I108">
+        <v>0</v>
+      </c>
+      <c r="J108">
+        <v>6</v>
+      </c>
+      <c r="K108">
+        <v>12</v>
+      </c>
+      <c r="L108">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>8</v>
+      </c>
+      <c r="B109" t="s">
+        <v>304</v>
+      </c>
+      <c r="C109" t="s">
+        <v>49</v>
+      </c>
+      <c r="D109">
+        <v>29</v>
+      </c>
+      <c r="E109">
+        <v>3</v>
+      </c>
+      <c r="F109">
+        <v>1</v>
+      </c>
+      <c r="G109">
+        <v>26</v>
+      </c>
+      <c r="H109">
+        <v>13</v>
+      </c>
+      <c r="I109">
+        <v>0</v>
+      </c>
+      <c r="J109">
+        <v>8</v>
+      </c>
+      <c r="K109">
+        <v>13</v>
+      </c>
+      <c r="L109">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="110"/>
+    <row r="111">
+      <c r="A111">
+        <v>10</v>
+      </c>
+      <c r="B111" t="s">
+        <v>15</v>
+      </c>
+      <c r="C111" t="s">
+        <v>46</v>
+      </c>
+      <c r="D111">
+        <v>1894</v>
+      </c>
+      <c r="E111">
+        <v>510</v>
+      </c>
+      <c r="F111">
+        <v>407</v>
+      </c>
+      <c r="G111">
+        <v>2179</v>
+      </c>
+      <c r="H111">
+        <v>1563</v>
+      </c>
+      <c r="I111">
+        <v>0</v>
+      </c>
+      <c r="J111">
+        <v>643</v>
+      </c>
+      <c r="K111">
+        <v>1337</v>
+      </c>
+      <c r="L111">
+        <v>8533</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>41</v>
+      </c>
+      <c r="B112" t="s">
+        <v>41</v>
+      </c>
+      <c r="C112" t="s">
+        <v>47</v>
+      </c>
+      <c r="D112">
+        <v>417</v>
+      </c>
+      <c r="E112">
+        <v>161</v>
+      </c>
+      <c r="F112">
+        <v>142</v>
+      </c>
+      <c r="G112">
+        <v>988</v>
+      </c>
+      <c r="H112">
+        <v>378</v>
+      </c>
+      <c r="I112">
+        <v>0</v>
+      </c>
+      <c r="J112">
+        <v>254</v>
+      </c>
+      <c r="K112">
+        <v>667</v>
+      </c>
+      <c r="L112">
+        <v>3007</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>1</v>
+      </c>
+      <c r="B113" t="s">
+        <v>305</v>
+      </c>
+      <c r="C113" t="s">
+        <v>49</v>
+      </c>
+      <c r="D113">
+        <v>487</v>
+      </c>
+      <c r="E113">
+        <v>116</v>
+      </c>
+      <c r="F113">
+        <v>118</v>
+      </c>
+      <c r="G113">
+        <v>455</v>
+      </c>
+      <c r="H113">
+        <v>361</v>
+      </c>
+      <c r="I113">
+        <v>0</v>
+      </c>
+      <c r="J113">
+        <v>116</v>
+      </c>
+      <c r="K113">
+        <v>207</v>
+      </c>
+      <c r="L113">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>2</v>
+      </c>
+      <c r="B114" t="s">
+        <v>306</v>
+      </c>
+      <c r="C114" t="s">
+        <v>49</v>
+      </c>
+      <c r="D114">
+        <v>114</v>
+      </c>
+      <c r="E114">
+        <v>33</v>
+      </c>
+      <c r="F114">
+        <v>41</v>
+      </c>
+      <c r="G114">
+        <v>162</v>
+      </c>
+      <c r="H114">
+        <v>95</v>
+      </c>
+      <c r="I114">
+        <v>0</v>
+      </c>
+      <c r="J114">
+        <v>59</v>
+      </c>
+      <c r="K114">
+        <v>81</v>
+      </c>
+      <c r="L114">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>3</v>
+      </c>
+      <c r="B115" t="s">
+        <v>307</v>
+      </c>
+      <c r="C115" t="s">
+        <v>49</v>
+      </c>
+      <c r="D115">
+        <v>185</v>
+      </c>
+      <c r="E115">
+        <v>56</v>
+      </c>
+      <c r="F115">
+        <v>41</v>
+      </c>
+      <c r="G115">
+        <v>133</v>
+      </c>
+      <c r="H115">
+        <v>167</v>
+      </c>
+      <c r="I115">
+        <v>0</v>
+      </c>
+      <c r="J115">
+        <v>28</v>
+      </c>
+      <c r="K115">
+        <v>90</v>
+      </c>
+      <c r="L115">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>4</v>
+      </c>
+      <c r="B116" t="s">
+        <v>308</v>
+      </c>
+      <c r="C116" t="s">
+        <v>49</v>
+      </c>
+      <c r="D116">
+        <v>129</v>
+      </c>
+      <c r="E116">
+        <v>60</v>
+      </c>
+      <c r="F116">
+        <v>18</v>
+      </c>
+      <c r="G116">
+        <v>165</v>
+      </c>
+      <c r="H116">
+        <v>101</v>
+      </c>
+      <c r="I116">
+        <v>0</v>
+      </c>
+      <c r="J116">
+        <v>53</v>
+      </c>
+      <c r="K116">
+        <v>67</v>
+      </c>
+      <c r="L116">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>5</v>
+      </c>
+      <c r="B117" t="s">
+        <v>309</v>
+      </c>
+      <c r="C117" t="s">
+        <v>49</v>
+      </c>
+      <c r="D117">
+        <v>101</v>
+      </c>
+      <c r="E117">
+        <v>12</v>
+      </c>
+      <c r="F117">
+        <v>12</v>
+      </c>
+      <c r="G117">
+        <v>82</v>
+      </c>
+      <c r="H117">
+        <v>275</v>
+      </c>
+      <c r="I117">
+        <v>0</v>
+      </c>
+      <c r="J117">
+        <v>32</v>
+      </c>
+      <c r="K117">
+        <v>41</v>
+      </c>
+      <c r="L117">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>6</v>
+      </c>
+      <c r="B118" t="s">
+        <v>310</v>
+      </c>
+      <c r="C118" t="s">
+        <v>49</v>
+      </c>
+      <c r="D118">
+        <v>250</v>
+      </c>
+      <c r="E118">
+        <v>34</v>
+      </c>
+      <c r="F118">
+        <v>10</v>
+      </c>
+      <c r="G118">
+        <v>54</v>
+      </c>
+      <c r="H118">
+        <v>65</v>
+      </c>
+      <c r="I118">
+        <v>0</v>
+      </c>
+      <c r="J118">
+        <v>46</v>
+      </c>
+      <c r="K118">
+        <v>43</v>
+      </c>
+      <c r="L118">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>7</v>
+      </c>
+      <c r="B119" t="s">
+        <v>311</v>
+      </c>
+      <c r="C119" t="s">
+        <v>49</v>
+      </c>
+      <c r="D119">
+        <v>42</v>
+      </c>
+      <c r="E119">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>7</v>
+      </c>
+      <c r="G119">
+        <v>40</v>
+      </c>
+      <c r="H119">
+        <v>30</v>
+      </c>
+      <c r="I119">
+        <v>0</v>
+      </c>
+      <c r="J119">
+        <v>8</v>
+      </c>
+      <c r="K119">
+        <v>14</v>
+      </c>
+      <c r="L119">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>8</v>
+      </c>
+      <c r="B120" t="s">
+        <v>312</v>
+      </c>
+      <c r="C120" t="s">
+        <v>49</v>
+      </c>
+      <c r="D120">
+        <v>88</v>
+      </c>
+      <c r="E120">
+        <v>13</v>
+      </c>
+      <c r="F120">
+        <v>4</v>
+      </c>
+      <c r="G120">
+        <v>33</v>
+      </c>
+      <c r="H120">
+        <v>42</v>
+      </c>
+      <c r="I120">
+        <v>0</v>
+      </c>
+      <c r="J120">
+        <v>9</v>
+      </c>
+      <c r="K120">
+        <v>28</v>
+      </c>
+      <c r="L120">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>9</v>
+      </c>
+      <c r="B121" t="s">
+        <v>313</v>
+      </c>
+      <c r="C121" t="s">
+        <v>49</v>
+      </c>
+      <c r="D121">
+        <v>17</v>
+      </c>
+      <c r="E121">
+        <v>3</v>
+      </c>
+      <c r="F121">
+        <v>3</v>
+      </c>
+      <c r="G121">
+        <v>14</v>
+      </c>
+      <c r="H121">
+        <v>9</v>
+      </c>
+      <c r="I121">
+        <v>0</v>
+      </c>
+      <c r="J121">
+        <v>7</v>
+      </c>
+      <c r="K121">
+        <v>15</v>
+      </c>
+      <c r="L121">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>10</v>
+      </c>
+      <c r="B122" t="s">
+        <v>314</v>
+      </c>
+      <c r="C122" t="s">
+        <v>49</v>
+      </c>
+      <c r="D122">
+        <v>64</v>
+      </c>
+      <c r="E122">
+        <v>14</v>
+      </c>
+      <c r="F122">
+        <v>11</v>
+      </c>
+      <c r="G122">
+        <v>53</v>
+      </c>
+      <c r="H122">
+        <v>40</v>
+      </c>
+      <c r="I122">
+        <v>0</v>
+      </c>
+      <c r="J122">
+        <v>31</v>
+      </c>
+      <c r="K122">
+        <v>84</v>
+      </c>
+      <c r="L122">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="123"/>
+    <row r="124">
+      <c r="A124">
+        <v>11</v>
+      </c>
+      <c r="B124" t="s">
+        <v>16</v>
+      </c>
+      <c r="C124" t="s">
+        <v>46</v>
+      </c>
+      <c r="D124">
+        <v>1481</v>
+      </c>
+      <c r="E124">
+        <v>236</v>
+      </c>
+      <c r="F124">
+        <v>462</v>
+      </c>
+      <c r="G124">
+        <v>2335</v>
+      </c>
+      <c r="H124">
+        <v>763</v>
+      </c>
+      <c r="I124">
+        <v>0</v>
+      </c>
+      <c r="J124">
+        <v>661</v>
+      </c>
+      <c r="K124">
+        <v>913</v>
+      </c>
+      <c r="L124">
+        <v>6851</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>41</v>
+      </c>
+      <c r="B125" t="s">
+        <v>41</v>
+      </c>
+      <c r="C125" t="s">
+        <v>47</v>
+      </c>
+      <c r="D125">
+        <v>371</v>
+      </c>
+      <c r="E125">
+        <v>69</v>
+      </c>
+      <c r="F125">
+        <v>177</v>
+      </c>
+      <c r="G125">
+        <v>975</v>
+      </c>
+      <c r="H125">
+        <v>292</v>
+      </c>
+      <c r="I125">
+        <v>0</v>
+      </c>
+      <c r="J125">
+        <v>217</v>
+      </c>
+      <c r="K125">
+        <v>274</v>
+      </c>
+      <c r="L125">
+        <v>2375</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>1</v>
+      </c>
+      <c r="B126" t="s">
+        <v>315</v>
+      </c>
+      <c r="C126" t="s">
+        <v>49</v>
+      </c>
+      <c r="D126">
+        <v>517</v>
+      </c>
+      <c r="E126">
+        <v>56</v>
+      </c>
+      <c r="F126">
+        <v>97</v>
+      </c>
+      <c r="G126">
+        <v>569</v>
+      </c>
+      <c r="H126">
+        <v>162</v>
+      </c>
+      <c r="I126">
+        <v>0</v>
+      </c>
+      <c r="J126">
+        <v>119</v>
+      </c>
+      <c r="K126">
+        <v>199</v>
+      </c>
+      <c r="L126">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>2</v>
+      </c>
+      <c r="B127" t="s">
+        <v>316</v>
+      </c>
+      <c r="C127" t="s">
+        <v>49</v>
+      </c>
+      <c r="D127">
+        <v>136</v>
+      </c>
+      <c r="E127">
+        <v>13</v>
+      </c>
+      <c r="F127">
+        <v>43</v>
+      </c>
+      <c r="G127">
+        <v>204</v>
+      </c>
+      <c r="H127">
+        <v>89</v>
+      </c>
+      <c r="I127">
+        <v>0</v>
+      </c>
+      <c r="J127">
+        <v>80</v>
+      </c>
+      <c r="K127">
+        <v>116</v>
+      </c>
+      <c r="L127">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>3</v>
+      </c>
+      <c r="B128" t="s">
+        <v>317</v>
+      </c>
+      <c r="C128" t="s">
+        <v>49</v>
+      </c>
+      <c r="D128">
+        <v>102</v>
+      </c>
+      <c r="E128">
+        <v>22</v>
+      </c>
+      <c r="F128">
+        <v>33</v>
+      </c>
+      <c r="G128">
+        <v>127</v>
+      </c>
+      <c r="H128">
+        <v>50</v>
+      </c>
+      <c r="I128">
+        <v>0</v>
+      </c>
+      <c r="J128">
+        <v>52</v>
+      </c>
+      <c r="K128">
+        <v>62</v>
+      </c>
+      <c r="L128">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>4</v>
+      </c>
+      <c r="B129" t="s">
+        <v>318</v>
+      </c>
+      <c r="C129" t="s">
+        <v>49</v>
+      </c>
+      <c r="D129">
+        <v>79</v>
+      </c>
+      <c r="E129">
+        <v>33</v>
+      </c>
+      <c r="F129">
+        <v>33</v>
+      </c>
+      <c r="G129">
+        <v>105</v>
+      </c>
+      <c r="H129">
+        <v>37</v>
+      </c>
+      <c r="I129">
+        <v>0</v>
+      </c>
+      <c r="J129">
+        <v>39</v>
+      </c>
+      <c r="K129">
+        <v>60</v>
+      </c>
+      <c r="L129">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>5</v>
+      </c>
+      <c r="B130" t="s">
+        <v>319</v>
+      </c>
+      <c r="C130" t="s">
+        <v>49</v>
+      </c>
+      <c r="D130">
+        <v>61</v>
+      </c>
+      <c r="E130">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>19</v>
+      </c>
+      <c r="G130">
+        <v>78</v>
+      </c>
+      <c r="H130">
+        <v>42</v>
+      </c>
+      <c r="I130">
+        <v>0</v>
+      </c>
+      <c r="J130">
+        <v>38</v>
+      </c>
+      <c r="K130">
+        <v>39</v>
+      </c>
+      <c r="L130">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>6</v>
+      </c>
+      <c r="B131" t="s">
+        <v>320</v>
+      </c>
+      <c r="C131" t="s">
+        <v>49</v>
+      </c>
+      <c r="D131">
+        <v>78</v>
+      </c>
+      <c r="E131">
+        <v>4</v>
+      </c>
+      <c r="F131">
+        <v>27</v>
+      </c>
+      <c r="G131">
+        <v>117</v>
+      </c>
+      <c r="H131">
+        <v>50</v>
+      </c>
+      <c r="I131">
+        <v>0</v>
+      </c>
+      <c r="J131">
+        <v>45</v>
+      </c>
+      <c r="K131">
+        <v>60</v>
+      </c>
+      <c r="L131">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>7</v>
+      </c>
+      <c r="B132" t="s">
+        <v>321</v>
+      </c>
+      <c r="C132" t="s">
+        <v>49</v>
+      </c>
+      <c r="D132">
+        <v>37</v>
+      </c>
+      <c r="E132">
+        <v>12</v>
+      </c>
+      <c r="F132">
+        <v>13</v>
+      </c>
+      <c r="G132">
+        <v>69</v>
+      </c>
+      <c r="H132">
+        <v>18</v>
+      </c>
+      <c r="I132">
+        <v>0</v>
+      </c>
+      <c r="J132">
+        <v>23</v>
+      </c>
+      <c r="K132">
+        <v>29</v>
+      </c>
+      <c r="L132">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>8</v>
+      </c>
+      <c r="B133" t="s">
+        <v>322</v>
+      </c>
+      <c r="C133" t="s">
+        <v>49</v>
+      </c>
+      <c r="D133">
+        <v>28</v>
+      </c>
+      <c r="E133">
+        <v>5</v>
+      </c>
+      <c r="F133">
+        <v>7</v>
+      </c>
+      <c r="G133">
+        <v>37</v>
+      </c>
+      <c r="H133">
+        <v>6</v>
+      </c>
+      <c r="I133">
+        <v>0</v>
+      </c>
+      <c r="J133">
+        <v>13</v>
+      </c>
+      <c r="K133">
+        <v>24</v>
+      </c>
+      <c r="L133">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>9</v>
+      </c>
+      <c r="B134" t="s">
+        <v>323</v>
+      </c>
+      <c r="C134" t="s">
+        <v>49</v>
+      </c>
+      <c r="D134">
+        <v>31</v>
+      </c>
+      <c r="E134">
+        <v>7</v>
+      </c>
+      <c r="F134">
+        <v>8</v>
+      </c>
+      <c r="G134">
+        <v>26</v>
+      </c>
+      <c r="H134">
+        <v>10</v>
+      </c>
+      <c r="I134">
+        <v>0</v>
+      </c>
+      <c r="J134">
+        <v>21</v>
+      </c>
+      <c r="K134">
+        <v>31</v>
+      </c>
+      <c r="L134">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>10</v>
+      </c>
+      <c r="B135" t="s">
+        <v>324</v>
+      </c>
+      <c r="C135" t="s">
+        <v>49</v>
+      </c>
+      <c r="D135">
+        <v>41</v>
+      </c>
+      <c r="E135">
+        <v>7</v>
+      </c>
+      <c r="F135">
+        <v>5</v>
+      </c>
+      <c r="G135">
+        <v>28</v>
+      </c>
+      <c r="H135">
+        <v>7</v>
+      </c>
+      <c r="I135">
+        <v>0</v>
+      </c>
+      <c r="J135">
+        <v>14</v>
+      </c>
+      <c r="K135">
+        <v>19</v>
+      </c>
+      <c r="L135">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="136"/>
+    <row r="137">
+      <c r="A137">
+        <v>12</v>
+      </c>
+      <c r="B137" t="s">
+        <v>17</v>
+      </c>
+      <c r="C137" t="s">
+        <v>46</v>
+      </c>
+      <c r="D137">
+        <v>31776</v>
+      </c>
+      <c r="E137">
+        <v>4891</v>
+      </c>
+      <c r="F137">
+        <v>6751</v>
+      </c>
+      <c r="G137">
+        <v>56942</v>
+      </c>
+      <c r="H137">
+        <v>22537</v>
+      </c>
+      <c r="I137">
+        <v>0</v>
+      </c>
+      <c r="J137">
+        <v>21054</v>
+      </c>
+      <c r="K137">
+        <v>45214</v>
+      </c>
+      <c r="L137">
+        <v>189165</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>41</v>
+      </c>
+      <c r="B138" t="s">
+        <v>41</v>
+      </c>
+      <c r="C138" t="s">
+        <v>47</v>
+      </c>
+      <c r="D138">
+        <v>4698</v>
+      </c>
+      <c r="E138">
+        <v>689</v>
+      </c>
+      <c r="F138">
+        <v>1329</v>
+      </c>
+      <c r="G138">
+        <v>9967</v>
+      </c>
+      <c r="H138">
+        <v>3636</v>
+      </c>
+      <c r="I138">
+        <v>0</v>
+      </c>
+      <c r="J138">
+        <v>3312</v>
+      </c>
+      <c r="K138">
+        <v>6006</v>
+      </c>
+      <c r="L138">
+        <v>29637</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>1</v>
+      </c>
+      <c r="B139" t="s">
+        <v>325</v>
+      </c>
+      <c r="C139" t="s">
+        <v>49</v>
+      </c>
+      <c r="D139">
+        <v>16781</v>
+      </c>
+      <c r="E139">
+        <v>3165</v>
+      </c>
+      <c r="F139">
+        <v>3978</v>
+      </c>
+      <c r="G139">
+        <v>39213</v>
+      </c>
+      <c r="H139">
+        <v>15965</v>
+      </c>
+      <c r="I139">
+        <v>0</v>
+      </c>
+      <c r="J139">
+        <v>14586</v>
+      </c>
+      <c r="K139">
+        <v>32106</v>
+      </c>
+      <c r="L139">
+        <v>125794</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>2</v>
+      </c>
+      <c r="B140" t="s">
+        <v>326</v>
+      </c>
+      <c r="C140" t="s">
+        <v>49</v>
+      </c>
+      <c r="D140">
+        <v>2239</v>
+      </c>
+      <c r="E140">
+        <v>130</v>
+      </c>
+      <c r="F140">
+        <v>816</v>
+      </c>
+      <c r="G140">
+        <v>1558</v>
+      </c>
+      <c r="H140">
+        <v>693</v>
+      </c>
+      <c r="I140">
+        <v>0</v>
+      </c>
+      <c r="J140">
+        <v>533</v>
+      </c>
+      <c r="K140">
+        <v>1586</v>
+      </c>
+      <c r="L140">
+        <v>7555</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>3</v>
+      </c>
+      <c r="B141" t="s">
+        <v>327</v>
+      </c>
+      <c r="C141" t="s">
+        <v>49</v>
+      </c>
+      <c r="D141">
+        <v>1284</v>
+      </c>
+      <c r="E141">
+        <v>262</v>
+      </c>
+      <c r="F141">
+        <v>114</v>
+      </c>
+      <c r="G141">
+        <v>1981</v>
+      </c>
+      <c r="H141">
+        <v>647</v>
+      </c>
+      <c r="I141">
+        <v>0</v>
+      </c>
+      <c r="J141">
+        <v>474</v>
+      </c>
+      <c r="K141">
+        <v>2054</v>
+      </c>
+      <c r="L141">
+        <v>6816</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>4</v>
+      </c>
+      <c r="B142" t="s">
+        <v>328</v>
+      </c>
+      <c r="C142" t="s">
+        <v>49</v>
+      </c>
+      <c r="D142">
+        <v>538</v>
+      </c>
+      <c r="E142">
+        <v>69</v>
+      </c>
+      <c r="F142">
+        <v>118</v>
+      </c>
+      <c r="G142">
+        <v>1656</v>
+      </c>
+      <c r="H142">
+        <v>398</v>
+      </c>
+      <c r="I142">
+        <v>0</v>
+      </c>
+      <c r="J142">
+        <v>476</v>
+      </c>
+      <c r="K142">
+        <v>421</v>
+      </c>
+      <c r="L142">
+        <v>3676</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>5</v>
+      </c>
+      <c r="B143" t="s">
+        <v>329</v>
+      </c>
+      <c r="C143" t="s">
+        <v>49</v>
+      </c>
+      <c r="D143">
+        <v>378</v>
+      </c>
+      <c r="E143">
+        <v>39</v>
+      </c>
+      <c r="F143">
+        <v>101</v>
+      </c>
+      <c r="G143">
+        <v>632</v>
+      </c>
+      <c r="H143">
+        <v>335</v>
+      </c>
+      <c r="I143">
+        <v>0</v>
+      </c>
+      <c r="J143">
+        <v>196</v>
+      </c>
+      <c r="K143">
+        <v>284</v>
+      </c>
+      <c r="L143">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>6</v>
+      </c>
+      <c r="B144" t="s">
+        <v>330</v>
+      </c>
+      <c r="C144" t="s">
+        <v>49</v>
+      </c>
+      <c r="D144">
+        <v>1925</v>
+      </c>
+      <c r="E144">
+        <v>375</v>
+      </c>
+      <c r="F144">
+        <v>111</v>
+      </c>
+      <c r="G144">
+        <v>529</v>
+      </c>
+      <c r="H144">
+        <v>282</v>
+      </c>
+      <c r="I144">
+        <v>0</v>
+      </c>
+      <c r="J144">
+        <v>437</v>
+      </c>
+      <c r="K144">
+        <v>1315</v>
+      </c>
+      <c r="L144">
+        <v>4974</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>7</v>
+      </c>
+      <c r="B145" t="s">
+        <v>331</v>
+      </c>
+      <c r="C145" t="s">
+        <v>49</v>
+      </c>
+      <c r="D145">
+        <v>2248</v>
+      </c>
+      <c r="E145">
+        <v>65</v>
+      </c>
+      <c r="F145">
+        <v>39</v>
+      </c>
+      <c r="G145">
+        <v>463</v>
+      </c>
+      <c r="H145">
+        <v>202</v>
+      </c>
+      <c r="I145">
+        <v>0</v>
+      </c>
+      <c r="J145">
+        <v>370</v>
+      </c>
+      <c r="K145">
+        <v>299</v>
+      </c>
+      <c r="L145">
+        <v>3686</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>8</v>
+      </c>
+      <c r="B146" t="s">
+        <v>332</v>
+      </c>
+      <c r="C146" t="s">
+        <v>49</v>
+      </c>
+      <c r="D146">
+        <v>304</v>
+      </c>
+      <c r="E146">
+        <v>25</v>
+      </c>
+      <c r="F146">
+        <v>38</v>
+      </c>
+      <c r="G146">
+        <v>528</v>
+      </c>
+      <c r="H146">
+        <v>106</v>
+      </c>
+      <c r="I146">
+        <v>0</v>
+      </c>
+      <c r="J146">
+        <v>205</v>
+      </c>
+      <c r="K146">
+        <v>174</v>
+      </c>
+      <c r="L146">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>9</v>
+      </c>
+      <c r="B147" t="s">
+        <v>333</v>
+      </c>
+      <c r="C147" t="s">
+        <v>49</v>
+      </c>
+      <c r="D147">
+        <v>1026</v>
+      </c>
+      <c r="E147">
+        <v>15</v>
+      </c>
+      <c r="F147">
+        <v>10</v>
+      </c>
+      <c r="G147">
+        <v>153</v>
+      </c>
+      <c r="H147">
+        <v>141</v>
+      </c>
+      <c r="I147">
+        <v>0</v>
+      </c>
+      <c r="J147">
+        <v>297</v>
+      </c>
+      <c r="K147">
+        <v>274</v>
+      </c>
+      <c r="L147">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>10</v>
+      </c>
+      <c r="B148" t="s">
+        <v>334</v>
+      </c>
+      <c r="C148" t="s">
+        <v>49</v>
+      </c>
+      <c r="D148">
+        <v>355</v>
+      </c>
+      <c r="E148">
+        <v>57</v>
+      </c>
+      <c r="F148">
+        <v>97</v>
+      </c>
+      <c r="G148">
+        <v>262</v>
+      </c>
+      <c r="H148">
+        <v>132</v>
+      </c>
+      <c r="I148">
+        <v>0</v>
+      </c>
+      <c r="J148">
+        <v>168</v>
+      </c>
+      <c r="K148">
+        <v>695</v>
+      </c>
+      <c r="L148">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="149"/>
+    <row r="150">
+      <c r="A150">
+        <v>13</v>
+      </c>
+      <c r="B150" t="s">
+        <v>18</v>
+      </c>
+      <c r="C150" t="s">
+        <v>46</v>
+      </c>
+      <c r="D150">
+        <v>860</v>
+      </c>
+      <c r="E150">
+        <v>165</v>
+      </c>
+      <c r="F150">
+        <v>206</v>
+      </c>
+      <c r="G150">
+        <v>906</v>
+      </c>
+      <c r="H150">
+        <v>1147</v>
+      </c>
+      <c r="I150">
+        <v>0</v>
+      </c>
+      <c r="J150">
+        <v>424</v>
+      </c>
+      <c r="K150">
+        <v>662</v>
+      </c>
+      <c r="L150">
+        <v>4370</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s">
+        <v>41</v>
+      </c>
+      <c r="B151" t="s">
+        <v>41</v>
+      </c>
+      <c r="C151" t="s">
+        <v>47</v>
+      </c>
+      <c r="D151">
+        <v>249</v>
+      </c>
+      <c r="E151">
+        <v>43</v>
+      </c>
+      <c r="F151">
+        <v>77</v>
+      </c>
+      <c r="G151">
+        <v>373</v>
+      </c>
+      <c r="H151">
+        <v>631</v>
+      </c>
+      <c r="I151">
+        <v>0</v>
+      </c>
+      <c r="J151">
+        <v>140</v>
+      </c>
+      <c r="K151">
+        <v>220</v>
+      </c>
+      <c r="L151">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>1</v>
+      </c>
+      <c r="B152" t="s">
+        <v>335</v>
+      </c>
+      <c r="C152" t="s">
+        <v>49</v>
+      </c>
+      <c r="D152">
+        <v>162</v>
+      </c>
+      <c r="E152">
+        <v>66</v>
+      </c>
+      <c r="F152">
+        <v>42</v>
+      </c>
+      <c r="G152">
+        <v>171</v>
+      </c>
+      <c r="H152">
+        <v>173</v>
+      </c>
+      <c r="I152">
+        <v>0</v>
+      </c>
+      <c r="J152">
+        <v>78</v>
+      </c>
+      <c r="K152">
+        <v>154</v>
+      </c>
+      <c r="L152">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>2</v>
+      </c>
+      <c r="B153" t="s">
+        <v>336</v>
+      </c>
+      <c r="C153" t="s">
+        <v>49</v>
+      </c>
+      <c r="D153">
+        <v>167</v>
+      </c>
+      <c r="E153">
+        <v>12</v>
+      </c>
+      <c r="F153">
+        <v>39</v>
+      </c>
+      <c r="G153">
+        <v>84</v>
+      </c>
+      <c r="H153">
+        <v>117</v>
+      </c>
+      <c r="I153">
+        <v>0</v>
+      </c>
+      <c r="J153">
+        <v>53</v>
+      </c>
+      <c r="K153">
+        <v>61</v>
+      </c>
+      <c r="L153">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>3</v>
+      </c>
+      <c r="B154" t="s">
+        <v>337</v>
+      </c>
+      <c r="C154" t="s">
+        <v>49</v>
+      </c>
+      <c r="D154">
+        <v>50</v>
+      </c>
+      <c r="E154">
+        <v>6</v>
+      </c>
+      <c r="F154">
+        <v>12</v>
+      </c>
+      <c r="G154">
+        <v>56</v>
+      </c>
+      <c r="H154">
+        <v>50</v>
+      </c>
+      <c r="I154">
+        <v>0</v>
+      </c>
+      <c r="J154">
+        <v>37</v>
+      </c>
+      <c r="K154">
+        <v>53</v>
+      </c>
+      <c r="L154">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>4</v>
+      </c>
+      <c r="B155" t="s">
+        <v>338</v>
+      </c>
+      <c r="C155" t="s">
+        <v>49</v>
+      </c>
+      <c r="D155">
+        <v>54</v>
+      </c>
+      <c r="E155">
+        <v>9</v>
+      </c>
+      <c r="F155">
+        <v>7</v>
+      </c>
+      <c r="G155">
+        <v>61</v>
+      </c>
+      <c r="H155">
+        <v>46</v>
+      </c>
+      <c r="I155">
+        <v>0</v>
+      </c>
+      <c r="J155">
+        <v>25</v>
+      </c>
+      <c r="K155">
+        <v>43</v>
+      </c>
+      <c r="L155">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>5</v>
+      </c>
+      <c r="B156" t="s">
+        <v>339</v>
+      </c>
+      <c r="C156" t="s">
+        <v>49</v>
+      </c>
+      <c r="D156">
+        <v>32</v>
+      </c>
+      <c r="E156">
+        <v>7</v>
+      </c>
+      <c r="F156">
+        <v>9</v>
+      </c>
+      <c r="G156">
+        <v>42</v>
+      </c>
+      <c r="H156">
+        <v>41</v>
+      </c>
+      <c r="I156">
+        <v>0</v>
+      </c>
+      <c r="J156">
+        <v>17</v>
+      </c>
+      <c r="K156">
+        <v>18</v>
+      </c>
+      <c r="L156">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>6</v>
+      </c>
+      <c r="B157" t="s">
+        <v>340</v>
+      </c>
+      <c r="C157" t="s">
+        <v>49</v>
+      </c>
+      <c r="D157">
+        <v>18</v>
+      </c>
+      <c r="E157">
+        <v>0</v>
+      </c>
+      <c r="F157">
+        <v>4</v>
+      </c>
+      <c r="G157">
+        <v>18</v>
+      </c>
+      <c r="H157">
+        <v>17</v>
+      </c>
+      <c r="I157">
+        <v>0</v>
+      </c>
+      <c r="J157">
+        <v>8</v>
+      </c>
+      <c r="K157">
+        <v>7</v>
+      </c>
+      <c r="L157">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>7</v>
+      </c>
+      <c r="B158" t="s">
+        <v>341</v>
+      </c>
+      <c r="C158" t="s">
+        <v>49</v>
+      </c>
+      <c r="D158">
+        <v>98</v>
+      </c>
+      <c r="E158">
+        <v>16</v>
+      </c>
+      <c r="F158">
+        <v>11</v>
+      </c>
+      <c r="G158">
+        <v>74</v>
+      </c>
+      <c r="H158">
+        <v>57</v>
+      </c>
+      <c r="I158">
+        <v>0</v>
+      </c>
+      <c r="J158">
+        <v>44</v>
+      </c>
+      <c r="K158">
+        <v>70</v>
+      </c>
+      <c r="L158">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>8</v>
+      </c>
+      <c r="B159" t="s">
+        <v>342</v>
+      </c>
+      <c r="C159" t="s">
+        <v>49</v>
+      </c>
+      <c r="D159">
+        <v>30</v>
+      </c>
+      <c r="E159">
+        <v>6</v>
+      </c>
+      <c r="F159">
+        <v>5</v>
+      </c>
+      <c r="G159">
+        <v>27</v>
+      </c>
+      <c r="H159">
+        <v>15</v>
+      </c>
+      <c r="I159">
+        <v>0</v>
+      </c>
+      <c r="J159">
+        <v>22</v>
+      </c>
+      <c r="K159">
+        <v>36</v>
+      </c>
+      <c r="L159">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="160"/>
+    <row r="161">
+      <c r="A161">
+        <v>14</v>
+      </c>
+      <c r="B161" t="s">
+        <v>19</v>
+      </c>
+      <c r="C161" t="s">
+        <v>46</v>
+      </c>
+      <c r="D161">
+        <v>29849</v>
+      </c>
+      <c r="E161">
+        <v>10661</v>
+      </c>
+      <c r="F161">
+        <v>14410</v>
+      </c>
+      <c r="G161">
+        <v>36816</v>
+      </c>
+      <c r="H161">
+        <v>47225</v>
+      </c>
+      <c r="I161">
+        <v>0</v>
+      </c>
+      <c r="J161">
+        <v>11506</v>
+      </c>
+      <c r="K161">
+        <v>15738</v>
+      </c>
+      <c r="L161">
+        <v>166205</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="s">
+        <v>41</v>
+      </c>
+      <c r="B162" t="s">
+        <v>41</v>
+      </c>
+      <c r="C162" t="s">
+        <v>47</v>
+      </c>
+      <c r="D162">
+        <v>5849</v>
+      </c>
+      <c r="E162">
+        <v>2112</v>
+      </c>
+      <c r="F162">
+        <v>3032</v>
+      </c>
+      <c r="G162">
+        <v>7309</v>
+      </c>
+      <c r="H162">
+        <v>4268</v>
+      </c>
+      <c r="I162">
+        <v>0</v>
+      </c>
+      <c r="J162">
+        <v>2508</v>
+      </c>
+      <c r="K162">
+        <v>2162</v>
+      </c>
+      <c r="L162">
+        <v>27240</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>1</v>
+      </c>
+      <c r="B163" t="s">
+        <v>343</v>
+      </c>
+      <c r="C163" t="s">
+        <v>49</v>
+      </c>
+      <c r="D163">
+        <v>10421</v>
+      </c>
+      <c r="E163">
+        <v>2071</v>
+      </c>
+      <c r="F163">
+        <v>3206</v>
+      </c>
+      <c r="G163">
+        <v>16411</v>
+      </c>
+      <c r="H163">
+        <v>37920</v>
+      </c>
+      <c r="I163">
+        <v>0</v>
+      </c>
+      <c r="J163">
+        <v>4011</v>
+      </c>
+      <c r="K163">
+        <v>5174</v>
+      </c>
+      <c r="L163">
+        <v>79214</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>2</v>
+      </c>
+      <c r="B164" t="s">
+        <v>344</v>
+      </c>
+      <c r="C164" t="s">
+        <v>49</v>
+      </c>
+      <c r="D164">
+        <v>5528</v>
+      </c>
+      <c r="E164">
+        <v>5177</v>
+      </c>
+      <c r="F164">
+        <v>6307</v>
+      </c>
+      <c r="G164">
+        <v>6279</v>
+      </c>
+      <c r="H164">
+        <v>2246</v>
+      </c>
+      <c r="I164">
+        <v>0</v>
+      </c>
+      <c r="J164">
+        <v>3423</v>
+      </c>
+      <c r="K164">
+        <v>6783</v>
+      </c>
+      <c r="L164">
+        <v>35743</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>3</v>
+      </c>
+      <c r="B165" t="s">
+        <v>345</v>
+      </c>
+      <c r="C165" t="s">
+        <v>49</v>
+      </c>
+      <c r="D165">
+        <v>660</v>
+      </c>
+      <c r="E165">
+        <v>161</v>
+      </c>
+      <c r="F165">
+        <v>314</v>
+      </c>
+      <c r="G165">
+        <v>749</v>
+      </c>
+      <c r="H165">
+        <v>300</v>
+      </c>
+      <c r="I165">
+        <v>0</v>
+      </c>
+      <c r="J165">
+        <v>256</v>
+      </c>
+      <c r="K165">
+        <v>231</v>
+      </c>
+      <c r="L165">
+        <v>2671</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>4</v>
+      </c>
+      <c r="B166" t="s">
+        <v>346</v>
+      </c>
+      <c r="C166" t="s">
+        <v>49</v>
+      </c>
+      <c r="D166">
+        <v>3203</v>
+      </c>
+      <c r="E166">
+        <v>515</v>
+      </c>
+      <c r="F166">
+        <v>885</v>
+      </c>
+      <c r="G166">
+        <v>1501</v>
+      </c>
+      <c r="H166">
+        <v>1222</v>
+      </c>
+      <c r="I166">
+        <v>0</v>
+      </c>
+      <c r="J166">
+        <v>441</v>
+      </c>
+      <c r="K166">
+        <v>622</v>
+      </c>
+      <c r="L166">
+        <v>8389</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>5</v>
+      </c>
+      <c r="B167" t="s">
+        <v>347</v>
+      </c>
+      <c r="C167" t="s">
+        <v>49</v>
+      </c>
+      <c r="D167">
+        <v>2981</v>
+      </c>
+      <c r="E167">
+        <v>408</v>
+      </c>
+      <c r="F167">
+        <v>209</v>
+      </c>
+      <c r="G167">
+        <v>3586</v>
+      </c>
+      <c r="H167">
+        <v>532</v>
+      </c>
+      <c r="I167">
+        <v>0</v>
+      </c>
+      <c r="J167">
+        <v>467</v>
+      </c>
+      <c r="K167">
+        <v>427</v>
+      </c>
+      <c r="L167">
+        <v>8610</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>6</v>
+      </c>
+      <c r="B168" t="s">
+        <v>348</v>
+      </c>
+      <c r="C168" t="s">
+        <v>49</v>
+      </c>
+      <c r="D168">
+        <v>219</v>
+      </c>
+      <c r="E168">
+        <v>64</v>
+      </c>
+      <c r="F168">
+        <v>60</v>
+      </c>
+      <c r="G168">
+        <v>250</v>
+      </c>
+      <c r="H168">
+        <v>103</v>
+      </c>
+      <c r="I168">
+        <v>0</v>
+      </c>
+      <c r="J168">
+        <v>92</v>
+      </c>
+      <c r="K168">
+        <v>67</v>
+      </c>
+      <c r="L168">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>7</v>
+      </c>
+      <c r="B169" t="s">
+        <v>349</v>
+      </c>
+      <c r="C169" t="s">
+        <v>49</v>
+      </c>
+      <c r="D169">
+        <v>326</v>
+      </c>
+      <c r="E169">
+        <v>51</v>
+      </c>
+      <c r="F169">
+        <v>88</v>
+      </c>
+      <c r="G169">
+        <v>274</v>
+      </c>
+      <c r="H169">
+        <v>80</v>
+      </c>
+      <c r="I169">
+        <v>0</v>
+      </c>
+      <c r="J169">
+        <v>112</v>
+      </c>
+      <c r="K169">
+        <v>123</v>
+      </c>
+      <c r="L169">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>8</v>
+      </c>
+      <c r="B170" t="s">
+        <v>350</v>
+      </c>
+      <c r="C170" t="s">
+        <v>49</v>
+      </c>
+      <c r="D170">
+        <v>150</v>
+      </c>
+      <c r="E170">
+        <v>31</v>
+      </c>
+      <c r="F170">
+        <v>64</v>
+      </c>
+      <c r="G170">
+        <v>152</v>
+      </c>
+      <c r="H170">
+        <v>74</v>
+      </c>
+      <c r="I170">
+        <v>0</v>
+      </c>
+      <c r="J170">
+        <v>53</v>
+      </c>
+      <c r="K170">
+        <v>60</v>
+      </c>
+      <c r="L170">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>9</v>
+      </c>
+      <c r="B171" t="s">
+        <v>351</v>
+      </c>
+      <c r="C171" t="s">
+        <v>49</v>
+      </c>
+      <c r="D171">
+        <v>254</v>
+      </c>
+      <c r="E171">
+        <v>33</v>
+      </c>
+      <c r="F171">
+        <v>57</v>
+      </c>
+      <c r="G171">
+        <v>196</v>
+      </c>
+      <c r="H171">
+        <v>411</v>
+      </c>
+      <c r="I171">
+        <v>0</v>
+      </c>
+      <c r="J171">
+        <v>95</v>
+      </c>
+      <c r="K171">
+        <v>27</v>
+      </c>
+      <c r="L171">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>10</v>
+      </c>
+      <c r="B172" t="s">
+        <v>352</v>
+      </c>
+      <c r="C172" t="s">
+        <v>49</v>
+      </c>
+      <c r="D172">
+        <v>258</v>
+      </c>
+      <c r="E172">
+        <v>38</v>
+      </c>
+      <c r="F172">
+        <v>188</v>
+      </c>
+      <c r="G172">
+        <v>109</v>
+      </c>
+      <c r="H172">
+        <v>69</v>
+      </c>
+      <c r="I172">
+        <v>0</v>
+      </c>
+      <c r="J172">
+        <v>48</v>
+      </c>
+      <c r="K172">
+        <v>62</v>
+      </c>
+      <c r="L172">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="173"/>
+    <row r="174">
+      <c r="A174">
+        <v>15</v>
+      </c>
+      <c r="B174" t="s">
+        <v>20</v>
+      </c>
+      <c r="C174" t="s">
+        <v>46</v>
+      </c>
+      <c r="D174">
+        <v>17190</v>
+      </c>
+      <c r="E174">
+        <v>2820</v>
+      </c>
+      <c r="F174">
+        <v>6159</v>
+      </c>
+      <c r="G174">
+        <v>12916</v>
+      </c>
+      <c r="H174">
+        <v>6933</v>
+      </c>
+      <c r="I174">
+        <v>0</v>
+      </c>
+      <c r="J174">
+        <v>6950</v>
+      </c>
+      <c r="K174">
+        <v>5524</v>
+      </c>
+      <c r="L174">
+        <v>58492</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="s">
+        <v>41</v>
+      </c>
+      <c r="B175" t="s">
+        <v>41</v>
+      </c>
+      <c r="C175" t="s">
+        <v>47</v>
+      </c>
+      <c r="D175">
+        <v>7223</v>
+      </c>
+      <c r="E175">
+        <v>1054</v>
+      </c>
+      <c r="F175">
+        <v>1955</v>
+      </c>
+      <c r="G175">
+        <v>4399</v>
+      </c>
+      <c r="H175">
+        <v>1879</v>
+      </c>
+      <c r="I175">
+        <v>0</v>
+      </c>
+      <c r="J175">
+        <v>1766</v>
+      </c>
+      <c r="K175">
+        <v>2185</v>
+      </c>
+      <c r="L175">
+        <v>20461</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>1</v>
+      </c>
+      <c r="B176" t="s">
+        <v>353</v>
+      </c>
+      <c r="C176" t="s">
+        <v>49</v>
+      </c>
+      <c r="D176">
+        <v>5587</v>
+      </c>
+      <c r="E176">
+        <v>1258</v>
+      </c>
+      <c r="F176">
+        <v>2767</v>
+      </c>
+      <c r="G176">
+        <v>5934</v>
+      </c>
+      <c r="H176">
+        <v>4218</v>
+      </c>
+      <c r="I176">
+        <v>0</v>
+      </c>
+      <c r="J176">
+        <v>4180</v>
+      </c>
+      <c r="K176">
+        <v>2170</v>
+      </c>
+      <c r="L176">
+        <v>26114</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>2</v>
+      </c>
+      <c r="B177" t="s">
+        <v>354</v>
+      </c>
+      <c r="C177" t="s">
+        <v>49</v>
+      </c>
+      <c r="D177">
+        <v>1274</v>
+      </c>
+      <c r="E177">
+        <v>80</v>
+      </c>
+      <c r="F177">
+        <v>1022</v>
+      </c>
+      <c r="G177">
+        <v>833</v>
+      </c>
+      <c r="H177">
+        <v>370</v>
+      </c>
+      <c r="I177">
+        <v>0</v>
+      </c>
+      <c r="J177">
+        <v>390</v>
+      </c>
+      <c r="K177">
+        <v>753</v>
+      </c>
+      <c r="L177">
+        <v>4722</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>3</v>
+      </c>
+      <c r="B178" t="s">
+        <v>355</v>
+      </c>
+      <c r="C178" t="s">
+        <v>49</v>
+      </c>
+      <c r="D178">
+        <v>755</v>
+      </c>
+      <c r="E178">
+        <v>108</v>
+      </c>
+      <c r="F178">
+        <v>89</v>
+      </c>
+      <c r="G178">
+        <v>480</v>
+      </c>
+      <c r="H178">
+        <v>134</v>
+      </c>
+      <c r="I178">
+        <v>0</v>
+      </c>
+      <c r="J178">
+        <v>159</v>
+      </c>
+      <c r="K178">
+        <v>125</v>
+      </c>
+      <c r="L178">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>4</v>
+      </c>
+      <c r="B179" t="s">
+        <v>356</v>
+      </c>
+      <c r="C179" t="s">
+        <v>49</v>
+      </c>
+      <c r="D179">
+        <v>370</v>
+      </c>
+      <c r="E179">
+        <v>34</v>
+      </c>
+      <c r="F179">
+        <v>147</v>
+      </c>
+      <c r="G179">
+        <v>218</v>
+      </c>
+      <c r="H179">
+        <v>90</v>
+      </c>
+      <c r="I179">
+        <v>0</v>
+      </c>
+      <c r="J179">
+        <v>75</v>
+      </c>
+      <c r="K179">
+        <v>52</v>
+      </c>
+      <c r="L179">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>5</v>
+      </c>
+      <c r="B180" t="s">
+        <v>357</v>
+      </c>
+      <c r="C180" t="s">
+        <v>49</v>
+      </c>
+      <c r="D180">
+        <v>512</v>
+      </c>
+      <c r="E180">
+        <v>53</v>
+      </c>
+      <c r="F180">
+        <v>52</v>
+      </c>
+      <c r="G180">
+        <v>204</v>
+      </c>
+      <c r="H180">
+        <v>61</v>
+      </c>
+      <c r="I180">
+        <v>0</v>
+      </c>
+      <c r="J180">
+        <v>60</v>
+      </c>
+      <c r="K180">
+        <v>39</v>
+      </c>
+      <c r="L180">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>6</v>
+      </c>
+      <c r="B181" t="s">
+        <v>358</v>
+      </c>
+      <c r="C181" t="s">
+        <v>49</v>
+      </c>
+      <c r="D181">
+        <v>258</v>
+      </c>
+      <c r="E181">
+        <v>43</v>
+      </c>
+      <c r="F181">
+        <v>36</v>
+      </c>
+      <c r="G181">
+        <v>165</v>
+      </c>
+      <c r="H181">
+        <v>38</v>
+      </c>
+      <c r="I181">
+        <v>0</v>
+      </c>
+      <c r="J181">
+        <v>55</v>
+      </c>
+      <c r="K181">
+        <v>53</v>
+      </c>
+      <c r="L181">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>7</v>
+      </c>
+      <c r="B182" t="s">
+        <v>359</v>
+      </c>
+      <c r="C182" t="s">
+        <v>49</v>
+      </c>
+      <c r="D182">
+        <v>148</v>
+      </c>
+      <c r="E182">
+        <v>18</v>
+      </c>
+      <c r="F182">
+        <v>28</v>
+      </c>
+      <c r="G182">
+        <v>95</v>
+      </c>
+      <c r="H182">
+        <v>32</v>
+      </c>
+      <c r="I182">
+        <v>0</v>
+      </c>
+      <c r="J182">
+        <v>61</v>
+      </c>
+      <c r="K182">
+        <v>42</v>
+      </c>
+      <c r="L182">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>8</v>
+      </c>
+      <c r="B183" t="s">
+        <v>360</v>
+      </c>
+      <c r="C183" t="s">
+        <v>49</v>
+      </c>
+      <c r="D183">
+        <v>590</v>
+      </c>
+      <c r="E183">
+        <v>72</v>
+      </c>
+      <c r="F183">
+        <v>27</v>
+      </c>
+      <c r="G183">
+        <v>372</v>
+      </c>
+      <c r="H183">
+        <v>36</v>
+      </c>
+      <c r="I183">
+        <v>0</v>
+      </c>
+      <c r="J183">
+        <v>56</v>
+      </c>
+      <c r="K183">
+        <v>35</v>
+      </c>
+      <c r="L183">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>9</v>
+      </c>
+      <c r="B184" t="s">
+        <v>361</v>
+      </c>
+      <c r="C184" t="s">
+        <v>49</v>
+      </c>
+      <c r="D184">
+        <v>288</v>
+      </c>
+      <c r="E184">
+        <v>71</v>
+      </c>
+      <c r="F184">
+        <v>10</v>
+      </c>
+      <c r="G184">
+        <v>86</v>
+      </c>
+      <c r="H184">
+        <v>29</v>
+      </c>
+      <c r="I184">
+        <v>0</v>
+      </c>
+      <c r="J184">
+        <v>40</v>
+      </c>
+      <c r="K184">
+        <v>14</v>
+      </c>
+      <c r="L184">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>10</v>
+      </c>
+      <c r="B185" t="s">
+        <v>362</v>
+      </c>
+      <c r="C185" t="s">
+        <v>49</v>
+      </c>
+      <c r="D185">
+        <v>185</v>
+      </c>
+      <c r="E185">
+        <v>29</v>
+      </c>
+      <c r="F185">
+        <v>26</v>
+      </c>
+      <c r="G185">
+        <v>130</v>
+      </c>
+      <c r="H185">
+        <v>46</v>
+      </c>
+      <c r="I185">
+        <v>0</v>
+      </c>
+      <c r="J185">
+        <v>108</v>
+      </c>
+      <c r="K185">
+        <v>56</v>
+      </c>
+      <c r="L185">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="186"/>
+    <row r="187">
+      <c r="A187">
+        <v>16</v>
+      </c>
+      <c r="B187" t="s">
+        <v>21</v>
+      </c>
+      <c r="C187" t="s">
+        <v>46</v>
+      </c>
+      <c r="D187">
+        <v>6479</v>
+      </c>
+      <c r="E187">
+        <v>663</v>
+      </c>
+      <c r="F187">
+        <v>539</v>
+      </c>
+      <c r="G187">
+        <v>5996</v>
+      </c>
+      <c r="H187">
+        <v>1043</v>
+      </c>
+      <c r="I187">
+        <v>0</v>
+      </c>
+      <c r="J187">
+        <v>781</v>
+      </c>
+      <c r="K187">
+        <v>1250</v>
+      </c>
+      <c r="L187">
+        <v>16751</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="s">
+        <v>41</v>
+      </c>
+      <c r="B188" t="s">
+        <v>41</v>
+      </c>
+      <c r="C188" t="s">
+        <v>47</v>
+      </c>
+      <c r="D188">
+        <v>1666</v>
+      </c>
+      <c r="E188">
+        <v>200</v>
+      </c>
+      <c r="F188">
+        <v>143</v>
+      </c>
+      <c r="G188">
+        <v>1641</v>
+      </c>
+      <c r="H188">
+        <v>287</v>
+      </c>
+      <c r="I188">
+        <v>0</v>
+      </c>
+      <c r="J188">
+        <v>283</v>
+      </c>
+      <c r="K188">
+        <v>384</v>
+      </c>
+      <c r="L188">
+        <v>4604</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>1</v>
+      </c>
+      <c r="B189" t="s">
+        <v>363</v>
+      </c>
+      <c r="C189" t="s">
+        <v>49</v>
+      </c>
+      <c r="D189">
+        <v>1146</v>
+      </c>
+      <c r="E189">
+        <v>170</v>
+      </c>
+      <c r="F189">
+        <v>78</v>
+      </c>
+      <c r="G189">
+        <v>907</v>
+      </c>
+      <c r="H189">
+        <v>383</v>
+      </c>
+      <c r="I189">
+        <v>0</v>
+      </c>
+      <c r="J189">
+        <v>159</v>
+      </c>
+      <c r="K189">
+        <v>240</v>
+      </c>
+      <c r="L189">
+        <v>3083</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>2</v>
+      </c>
+      <c r="B190" t="s">
+        <v>364</v>
+      </c>
+      <c r="C190" t="s">
+        <v>49</v>
+      </c>
+      <c r="D190">
+        <v>796</v>
+      </c>
+      <c r="E190">
+        <v>38</v>
+      </c>
+      <c r="F190">
+        <v>206</v>
+      </c>
+      <c r="G190">
+        <v>516</v>
+      </c>
+      <c r="H190">
+        <v>133</v>
+      </c>
+      <c r="I190">
+        <v>0</v>
+      </c>
+      <c r="J190">
+        <v>119</v>
+      </c>
+      <c r="K190">
+        <v>305</v>
+      </c>
+      <c r="L190">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>3</v>
+      </c>
+      <c r="B191" t="s">
+        <v>365</v>
+      </c>
+      <c r="C191" t="s">
+        <v>49</v>
+      </c>
+      <c r="D191">
+        <v>755</v>
+      </c>
+      <c r="E191">
+        <v>54</v>
+      </c>
+      <c r="F191">
+        <v>39</v>
+      </c>
+      <c r="G191">
+        <v>381</v>
+      </c>
+      <c r="H191">
+        <v>46</v>
+      </c>
+      <c r="I191">
+        <v>0</v>
+      </c>
+      <c r="J191">
+        <v>61</v>
+      </c>
+      <c r="K191">
+        <v>100</v>
+      </c>
+      <c r="L191">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>4</v>
+      </c>
+      <c r="B192" t="s">
+        <v>366</v>
+      </c>
+      <c r="C192" t="s">
+        <v>49</v>
+      </c>
+      <c r="D192">
+        <v>381</v>
+      </c>
+      <c r="E192">
+        <v>31</v>
+      </c>
+      <c r="F192">
+        <v>19</v>
+      </c>
+      <c r="G192">
+        <v>163</v>
+      </c>
+      <c r="H192">
+        <v>36</v>
+      </c>
+      <c r="I192">
+        <v>0</v>
+      </c>
+      <c r="J192">
+        <v>39</v>
+      </c>
+      <c r="K192">
+        <v>45</v>
+      </c>
+      <c r="L192">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>5</v>
+      </c>
+      <c r="B193" t="s">
+        <v>367</v>
+      </c>
+      <c r="C193" t="s">
+        <v>49</v>
+      </c>
+      <c r="D193">
+        <v>264</v>
+      </c>
+      <c r="E193">
+        <v>20</v>
+      </c>
+      <c r="F193">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>165</v>
+      </c>
+      <c r="H193">
+        <v>45</v>
+      </c>
+      <c r="I193">
+        <v>0</v>
+      </c>
+      <c r="J193">
+        <v>24</v>
+      </c>
+      <c r="K193">
+        <v>36</v>
+      </c>
+      <c r="L193">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>6</v>
+      </c>
+      <c r="B194" t="s">
+        <v>368</v>
+      </c>
+      <c r="C194" t="s">
+        <v>49</v>
+      </c>
+      <c r="D194">
+        <v>198</v>
+      </c>
+      <c r="E194">
+        <v>16</v>
+      </c>
+      <c r="F194">
+        <v>12</v>
+      </c>
+      <c r="G194">
+        <v>121</v>
+      </c>
+      <c r="H194">
+        <v>22</v>
+      </c>
+      <c r="I194">
+        <v>0</v>
+      </c>
+      <c r="J194">
+        <v>11</v>
+      </c>
+      <c r="K194">
+        <v>22</v>
+      </c>
+      <c r="L194">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>7</v>
+      </c>
+      <c r="B195" t="s">
+        <v>369</v>
+      </c>
+      <c r="C195" t="s">
+        <v>49</v>
+      </c>
+      <c r="D195">
+        <v>118</v>
+      </c>
+      <c r="E195">
+        <v>5</v>
+      </c>
+      <c r="F195">
+        <v>4</v>
+      </c>
+      <c r="G195">
+        <v>39</v>
+      </c>
+      <c r="H195">
+        <v>10</v>
+      </c>
+      <c r="I195">
+        <v>0</v>
+      </c>
+      <c r="J195">
+        <v>13</v>
+      </c>
+      <c r="K195">
+        <v>24</v>
+      </c>
+      <c r="L195">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>8</v>
+      </c>
+      <c r="B196" t="s">
+        <v>370</v>
+      </c>
+      <c r="C196" t="s">
+        <v>49</v>
+      </c>
+      <c r="D196">
+        <v>100</v>
+      </c>
+      <c r="E196">
+        <v>10</v>
+      </c>
+      <c r="F196">
+        <v>13</v>
+      </c>
+      <c r="G196">
+        <v>80</v>
+      </c>
+      <c r="H196">
+        <v>36</v>
+      </c>
+      <c r="I196">
+        <v>0</v>
+      </c>
+      <c r="J196">
+        <v>28</v>
+      </c>
+      <c r="K196">
+        <v>32</v>
+      </c>
+      <c r="L196">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>9</v>
+      </c>
+      <c r="B197" t="s">
+        <v>371</v>
+      </c>
+      <c r="C197" t="s">
+        <v>49</v>
+      </c>
+      <c r="D197">
+        <v>68</v>
+      </c>
+      <c r="E197">
+        <v>2</v>
+      </c>
+      <c r="F197">
+        <v>2</v>
+      </c>
+      <c r="G197">
+        <v>42</v>
+      </c>
+      <c r="H197">
+        <v>13</v>
+      </c>
+      <c r="I197">
+        <v>0</v>
+      </c>
+      <c r="J197">
+        <v>8</v>
+      </c>
+      <c r="K197">
+        <v>12</v>
+      </c>
+      <c r="L197">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>10</v>
+      </c>
+      <c r="B198" t="s">
+        <v>372</v>
+      </c>
+      <c r="C198" t="s">
+        <v>49</v>
+      </c>
+      <c r="D198">
+        <v>987</v>
+      </c>
+      <c r="E198">
+        <v>117</v>
+      </c>
+      <c r="F198">
+        <v>15</v>
+      </c>
+      <c r="G198">
+        <v>1941</v>
+      </c>
+      <c r="H198">
+        <v>32</v>
+      </c>
+      <c r="I198">
+        <v>0</v>
+      </c>
+      <c r="J198">
+        <v>36</v>
+      </c>
+      <c r="K198">
+        <v>50</v>
+      </c>
+      <c r="L198">
+        <v>3178</v>
+      </c>
+    </row>
+    <row r="199"/>
+    <row r="200">
+      <c r="A200">
+        <v>17</v>
+      </c>
+      <c r="B200" t="s">
+        <v>22</v>
+      </c>
+      <c r="C200" t="s">
+        <v>46</v>
+      </c>
+      <c r="D200">
+        <v>4925</v>
+      </c>
+      <c r="E200">
+        <v>552</v>
+      </c>
+      <c r="F200">
+        <v>2968</v>
+      </c>
+      <c r="G200">
+        <v>10600</v>
+      </c>
+      <c r="H200">
+        <v>11490</v>
+      </c>
+      <c r="I200">
+        <v>0</v>
+      </c>
+      <c r="J200">
+        <v>11142</v>
+      </c>
+      <c r="K200">
+        <v>7912</v>
+      </c>
+      <c r="L200">
+        <v>49589</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="s">
+        <v>41</v>
+      </c>
+      <c r="B201" t="s">
+        <v>41</v>
+      </c>
+      <c r="C201" t="s">
+        <v>47</v>
+      </c>
+      <c r="D201">
+        <v>1197</v>
+      </c>
+      <c r="E201">
+        <v>150</v>
+      </c>
+      <c r="F201">
+        <v>494</v>
+      </c>
+      <c r="G201">
+        <v>2004</v>
+      </c>
+      <c r="H201">
+        <v>1679</v>
+      </c>
+      <c r="I201">
+        <v>0</v>
+      </c>
+      <c r="J201">
+        <v>1420</v>
+      </c>
+      <c r="K201">
+        <v>2126</v>
+      </c>
+      <c r="L201">
+        <v>9070</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>1</v>
+      </c>
+      <c r="B202" t="s">
+        <v>373</v>
+      </c>
+      <c r="C202" t="s">
+        <v>49</v>
+      </c>
+      <c r="D202">
+        <v>1365</v>
+      </c>
+      <c r="E202">
+        <v>204</v>
+      </c>
+      <c r="F202">
+        <v>511</v>
+      </c>
+      <c r="G202">
+        <v>2334</v>
+      </c>
+      <c r="H202">
+        <v>7566</v>
+      </c>
+      <c r="I202">
+        <v>0</v>
+      </c>
+      <c r="J202">
+        <v>4110</v>
+      </c>
+      <c r="K202">
+        <v>2705</v>
+      </c>
+      <c r="L202">
+        <v>18795</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>2</v>
+      </c>
+      <c r="B203" t="s">
+        <v>374</v>
+      </c>
+      <c r="C203" t="s">
+        <v>49</v>
+      </c>
+      <c r="D203">
+        <v>253</v>
+      </c>
+      <c r="E203">
+        <v>15</v>
+      </c>
+      <c r="F203">
+        <v>728</v>
+      </c>
+      <c r="G203">
+        <v>2909</v>
+      </c>
+      <c r="H203">
+        <v>399</v>
+      </c>
+      <c r="I203">
+        <v>0</v>
+      </c>
+      <c r="J203">
+        <v>281</v>
+      </c>
+      <c r="K203">
+        <v>270</v>
+      </c>
+      <c r="L203">
+        <v>4855</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>3</v>
+      </c>
+      <c r="B204" t="s">
+        <v>375</v>
+      </c>
+      <c r="C204" t="s">
+        <v>49</v>
+      </c>
+      <c r="D204">
+        <v>196</v>
+      </c>
+      <c r="E204">
+        <v>24</v>
+      </c>
+      <c r="F204">
+        <v>65</v>
+      </c>
+      <c r="G204">
+        <v>262</v>
+      </c>
+      <c r="H204">
+        <v>198</v>
+      </c>
+      <c r="I204">
+        <v>0</v>
+      </c>
+      <c r="J204">
+        <v>246</v>
+      </c>
+      <c r="K204">
+        <v>442</v>
+      </c>
+      <c r="L204">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>4</v>
+      </c>
+      <c r="B205" t="s">
+        <v>376</v>
+      </c>
+      <c r="C205" t="s">
+        <v>49</v>
+      </c>
+      <c r="D205">
+        <v>238</v>
+      </c>
+      <c r="E205">
+        <v>18</v>
+      </c>
+      <c r="F205">
+        <v>40</v>
+      </c>
+      <c r="G205">
+        <v>211</v>
+      </c>
+      <c r="H205">
+        <v>153</v>
+      </c>
+      <c r="I205">
+        <v>0</v>
+      </c>
+      <c r="J205">
+        <v>146</v>
+      </c>
+      <c r="K205">
+        <v>271</v>
+      </c>
+      <c r="L205">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>5</v>
+      </c>
+      <c r="B206" t="s">
+        <v>377</v>
+      </c>
+      <c r="C206" t="s">
+        <v>49</v>
+      </c>
+      <c r="D206">
+        <v>160</v>
+      </c>
+      <c r="E206">
+        <v>17</v>
+      </c>
+      <c r="F206">
+        <v>43</v>
+      </c>
+      <c r="G206">
+        <v>359</v>
+      </c>
+      <c r="H206">
+        <v>91</v>
+      </c>
+      <c r="I206">
+        <v>0</v>
+      </c>
+      <c r="J206">
+        <v>118</v>
+      </c>
+      <c r="K206">
+        <v>118</v>
+      </c>
+      <c r="L206">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>6</v>
+      </c>
+      <c r="B207" t="s">
+        <v>378</v>
+      </c>
+      <c r="C207" t="s">
+        <v>49</v>
+      </c>
+      <c r="D207">
+        <v>195</v>
+      </c>
+      <c r="E207">
+        <v>7</v>
+      </c>
+      <c r="F207">
+        <v>41</v>
+      </c>
+      <c r="G207">
+        <v>178</v>
+      </c>
+      <c r="H207">
+        <v>91</v>
+      </c>
+      <c r="I207">
+        <v>0</v>
+      </c>
+      <c r="J207">
+        <v>98</v>
+      </c>
+      <c r="K207">
+        <v>92</v>
+      </c>
+      <c r="L207">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>7</v>
+      </c>
+      <c r="B208" t="s">
+        <v>379</v>
+      </c>
+      <c r="C208" t="s">
+        <v>49</v>
+      </c>
+      <c r="D208">
+        <v>108</v>
+      </c>
+      <c r="E208">
+        <v>10</v>
+      </c>
+      <c r="F208">
+        <v>26</v>
+      </c>
+      <c r="G208">
+        <v>83</v>
+      </c>
+      <c r="H208">
+        <v>54</v>
+      </c>
+      <c r="I208">
+        <v>0</v>
+      </c>
+      <c r="J208">
+        <v>61</v>
+      </c>
+      <c r="K208">
+        <v>102</v>
+      </c>
+      <c r="L208">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209">
+        <v>8</v>
+      </c>
+      <c r="B209" t="s">
+        <v>380</v>
+      </c>
+      <c r="C209" t="s">
+        <v>49</v>
+      </c>
+      <c r="D209">
+        <v>504</v>
+      </c>
+      <c r="E209">
+        <v>15</v>
+      </c>
+      <c r="F209">
+        <v>129</v>
+      </c>
+      <c r="G209">
+        <v>216</v>
+      </c>
+      <c r="H209">
+        <v>155</v>
+      </c>
+      <c r="I209">
+        <v>0</v>
+      </c>
+      <c r="J209">
+        <v>76</v>
+      </c>
+      <c r="K209">
+        <v>165</v>
+      </c>
+      <c r="L209">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210">
+        <v>9</v>
+      </c>
+      <c r="B210" t="s">
+        <v>381</v>
+      </c>
+      <c r="C210" t="s">
+        <v>49</v>
+      </c>
+      <c r="D210">
+        <v>131</v>
+      </c>
+      <c r="E210">
+        <v>11</v>
+      </c>
+      <c r="F210">
+        <v>49</v>
+      </c>
+      <c r="G210">
+        <v>184</v>
+      </c>
+      <c r="H210">
+        <v>109</v>
+      </c>
+      <c r="I210">
+        <v>0</v>
+      </c>
+      <c r="J210">
+        <v>84</v>
+      </c>
+      <c r="K210">
+        <v>108</v>
+      </c>
+      <c r="L210">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211">
+        <v>10</v>
+      </c>
+      <c r="B211" t="s">
+        <v>382</v>
+      </c>
+      <c r="C211" t="s">
+        <v>49</v>
+      </c>
+      <c r="D211">
+        <v>578</v>
+      </c>
+      <c r="E211">
+        <v>81</v>
+      </c>
+      <c r="F211">
+        <v>842</v>
+      </c>
+      <c r="G211">
+        <v>1860</v>
+      </c>
+      <c r="H211">
+        <v>995</v>
+      </c>
+      <c r="I211">
+        <v>0</v>
+      </c>
+      <c r="J211">
+        <v>4502</v>
+      </c>
+      <c r="K211">
+        <v>1513</v>
+      </c>
+      <c r="L211">
+        <v>10371</v>
+      </c>
+    </row>
+    <row r="212"/>
+    <row r="213">
+      <c r="A213">
+        <v>24</v>
+      </c>
+      <c r="B213" t="s">
+        <v>23</v>
+      </c>
+      <c r="C213" t="s">
+        <v>46</v>
+      </c>
+      <c r="D213">
+        <v>3279</v>
+      </c>
+      <c r="E213">
+        <v>371</v>
+      </c>
+      <c r="F213">
+        <v>368</v>
+      </c>
+      <c r="G213">
+        <v>1423</v>
+      </c>
+      <c r="H213">
+        <v>579</v>
+      </c>
+      <c r="I213">
+        <v>0</v>
+      </c>
+      <c r="J213">
+        <v>1269</v>
+      </c>
+      <c r="K213">
+        <v>2501</v>
+      </c>
+      <c r="L213">
+        <v>9790</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="s">
+        <v>41</v>
+      </c>
+      <c r="B214" t="s">
+        <v>41</v>
+      </c>
+      <c r="C214" t="s">
+        <v>47</v>
+      </c>
+      <c r="D214">
+        <v>840</v>
+      </c>
+      <c r="E214">
+        <v>120</v>
+      </c>
+      <c r="F214">
+        <v>112</v>
+      </c>
+      <c r="G214">
+        <v>547</v>
+      </c>
+      <c r="H214">
+        <v>191</v>
+      </c>
+      <c r="I214">
+        <v>0</v>
+      </c>
+      <c r="J214">
+        <v>331</v>
+      </c>
+      <c r="K214">
+        <v>288</v>
+      </c>
+      <c r="L214">
+        <v>2429</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215">
+        <v>1</v>
+      </c>
+      <c r="B215" t="s">
+        <v>383</v>
+      </c>
+      <c r="C215" t="s">
+        <v>49</v>
+      </c>
+      <c r="D215">
+        <v>1113</v>
+      </c>
+      <c r="E215">
+        <v>122</v>
+      </c>
+      <c r="F215">
+        <v>38</v>
+      </c>
+      <c r="G215">
+        <v>225</v>
+      </c>
+      <c r="H215">
+        <v>143</v>
+      </c>
+      <c r="I215">
+        <v>0</v>
+      </c>
+      <c r="J215">
+        <v>560</v>
+      </c>
+      <c r="K215">
+        <v>1818</v>
+      </c>
+      <c r="L215">
+        <v>4019</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216">
+        <v>2</v>
+      </c>
+      <c r="B216" t="s">
+        <v>384</v>
+      </c>
+      <c r="C216" t="s">
+        <v>49</v>
+      </c>
+      <c r="D216">
+        <v>463</v>
+      </c>
+      <c r="E216">
+        <v>39</v>
+      </c>
+      <c r="F216">
+        <v>17</v>
+      </c>
+      <c r="G216">
+        <v>132</v>
+      </c>
+      <c r="H216">
+        <v>42</v>
+      </c>
+      <c r="I216">
+        <v>0</v>
+      </c>
+      <c r="J216">
+        <v>130</v>
+      </c>
+      <c r="K216">
+        <v>142</v>
+      </c>
+      <c r="L216">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217">
+        <v>3</v>
+      </c>
+      <c r="B217" t="s">
+        <v>385</v>
+      </c>
+      <c r="C217" t="s">
+        <v>49</v>
+      </c>
+      <c r="D217">
+        <v>407</v>
+      </c>
+      <c r="E217">
+        <v>44</v>
+      </c>
+      <c r="F217">
+        <v>67</v>
+      </c>
+      <c r="G217">
+        <v>169</v>
+      </c>
+      <c r="H217">
+        <v>55</v>
+      </c>
+      <c r="I217">
+        <v>0</v>
+      </c>
+      <c r="J217">
+        <v>64</v>
+      </c>
+      <c r="K217">
+        <v>59</v>
+      </c>
+      <c r="L217">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218">
+        <v>4</v>
+      </c>
+      <c r="B218" t="s">
+        <v>386</v>
+      </c>
+      <c r="C218" t="s">
+        <v>49</v>
+      </c>
+      <c r="D218">
+        <v>143</v>
+      </c>
+      <c r="E218">
+        <v>16</v>
+      </c>
+      <c r="F218">
+        <v>20</v>
+      </c>
+      <c r="G218">
+        <v>68</v>
+      </c>
+      <c r="H218">
+        <v>40</v>
+      </c>
+      <c r="I218">
+        <v>0</v>
+      </c>
+      <c r="J218">
+        <v>51</v>
+      </c>
+      <c r="K218">
+        <v>32</v>
+      </c>
+      <c r="L218">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219">
+        <v>5</v>
+      </c>
+      <c r="B219" t="s">
+        <v>387</v>
+      </c>
+      <c r="C219" t="s">
+        <v>49</v>
+      </c>
+      <c r="D219">
+        <v>57</v>
+      </c>
+      <c r="E219">
+        <v>12</v>
+      </c>
+      <c r="F219">
+        <v>22</v>
+      </c>
+      <c r="G219">
+        <v>34</v>
+      </c>
+      <c r="H219">
+        <v>11</v>
+      </c>
+      <c r="I219">
+        <v>0</v>
+      </c>
+      <c r="J219">
+        <v>15</v>
+      </c>
+      <c r="K219">
+        <v>18</v>
+      </c>
+      <c r="L219">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220">
+        <v>6</v>
+      </c>
+      <c r="B220" t="s">
+        <v>388</v>
+      </c>
+      <c r="C220" t="s">
+        <v>49</v>
+      </c>
+      <c r="D220">
+        <v>27</v>
+      </c>
+      <c r="E220">
+        <v>1</v>
+      </c>
+      <c r="F220">
+        <v>12</v>
+      </c>
+      <c r="G220">
+        <v>32</v>
+      </c>
+      <c r="H220">
+        <v>12</v>
+      </c>
+      <c r="I220">
+        <v>0</v>
+      </c>
+      <c r="J220">
+        <v>19</v>
+      </c>
+      <c r="K220">
+        <v>8</v>
+      </c>
+      <c r="L220">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221">
+        <v>7</v>
+      </c>
+      <c r="B221" t="s">
+        <v>389</v>
+      </c>
+      <c r="C221" t="s">
+        <v>49</v>
+      </c>
+      <c r="D221">
+        <v>49</v>
+      </c>
+      <c r="E221">
+        <v>3</v>
+      </c>
+      <c r="F221">
+        <v>15</v>
+      </c>
+      <c r="G221">
+        <v>56</v>
+      </c>
+      <c r="H221">
+        <v>19</v>
+      </c>
+      <c r="I221">
+        <v>0</v>
+      </c>
+      <c r="J221">
+        <v>20</v>
+      </c>
+      <c r="K221">
+        <v>27</v>
+      </c>
+      <c r="L221">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222">
+        <v>8</v>
+      </c>
+      <c r="B222" t="s">
+        <v>390</v>
+      </c>
+      <c r="C222" t="s">
+        <v>49</v>
+      </c>
+      <c r="D222">
+        <v>61</v>
+      </c>
+      <c r="E222">
+        <v>5</v>
+      </c>
+      <c r="F222">
+        <v>47</v>
+      </c>
+      <c r="G222">
+        <v>116</v>
+      </c>
+      <c r="H222">
+        <v>39</v>
+      </c>
+      <c r="I222">
+        <v>0</v>
+      </c>
+      <c r="J222">
+        <v>45</v>
+      </c>
+      <c r="K222">
+        <v>57</v>
+      </c>
+      <c r="L222">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223">
+        <v>9</v>
+      </c>
+      <c r="B223" t="s">
+        <v>391</v>
+      </c>
+      <c r="C223" t="s">
+        <v>49</v>
+      </c>
+      <c r="D223">
+        <v>39</v>
+      </c>
+      <c r="E223">
+        <v>4</v>
+      </c>
+      <c r="F223">
+        <v>7</v>
+      </c>
+      <c r="G223">
+        <v>15</v>
+      </c>
+      <c r="H223">
+        <v>10</v>
+      </c>
+      <c r="I223">
+        <v>0</v>
+      </c>
+      <c r="J223">
+        <v>12</v>
+      </c>
+      <c r="K223">
+        <v>13</v>
+      </c>
+      <c r="L223">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224">
+        <v>10</v>
+      </c>
+      <c r="B224" t="s">
+        <v>392</v>
+      </c>
+      <c r="C224" t="s">
+        <v>49</v>
+      </c>
+      <c r="D224">
+        <v>80</v>
+      </c>
+      <c r="E224">
+        <v>5</v>
+      </c>
+      <c r="F224">
+        <v>11</v>
+      </c>
+      <c r="G224">
+        <v>29</v>
+      </c>
+      <c r="H224">
+        <v>17</v>
+      </c>
+      <c r="I224">
+        <v>0</v>
+      </c>
+      <c r="J224">
+        <v>22</v>
+      </c>
+      <c r="K224">
+        <v>39</v>
+      </c>
+      <c r="L224">
+        <v>203</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>