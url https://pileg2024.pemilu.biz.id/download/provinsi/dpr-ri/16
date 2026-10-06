--- v0 (2026-02-07)
+++ v1 (2026-10-06)
@@ -6,54 +6,54 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="SUMATERA SELATAN I - Partai" sheetId="2" r:id="rId4"/>
-[...2 lines deleted...]
-    <sheet name="SUMATERA SELATAN II - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="SUMATERA SELATAN II - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="SUMATERA SELATAN II - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="SUMATERA SELATAN I - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="SUMATERA SELATAN I - Caleg" sheetId="5" r:id="rId8"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="367" uniqueCount="367">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -96,119 +96,650 @@
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>SUMATERA SELATAN</t>
   </si>
   <si>
+    <t>1602</t>
+  </si>
+  <si>
+    <t>SUMATERA SELATAN II</t>
+  </si>
+  <si>
+    <t>1611</t>
+  </si>
+  <si>
+    <t>EMPAT LAWANG</t>
+  </si>
+  <si>
+    <t>1672</t>
+  </si>
+  <si>
+    <t>KOTA PAGAR ALAM</t>
+  </si>
+  <si>
+    <t>1674</t>
+  </si>
+  <si>
+    <t>KOTA PRABUMULIH</t>
+  </si>
+  <si>
+    <t>1604</t>
+  </si>
+  <si>
+    <t>LAHAT</t>
+  </si>
+  <si>
+    <t>1603</t>
+  </si>
+  <si>
+    <t>MUARA ENIM</t>
+  </si>
+  <si>
+    <t>1610</t>
+  </si>
+  <si>
+    <t>OGAN ILIR</t>
+  </si>
+  <si>
+    <t>OGAN KOMERING ILIR</t>
+  </si>
+  <si>
     <t>1601</t>
   </si>
   <si>
+    <t>OGAN KOMERING ULU</t>
+  </si>
+  <si>
+    <t>1609</t>
+  </si>
+  <si>
+    <t>OGAN KOMERING ULU SELATAN</t>
+  </si>
+  <si>
+    <t>1608</t>
+  </si>
+  <si>
+    <t>OGAN KOMERING ULU TIMUR</t>
+  </si>
+  <si>
+    <t>1612</t>
+  </si>
+  <si>
+    <t>PENUKAL ABAB LEMATANG ILIR</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>BERTU MERLAS, S.T.</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>SUSNO DUADJI</t>
+  </si>
+  <si>
+    <t>ANNIZA BELLARISI CANTIKA</t>
+  </si>
+  <si>
+    <t>JEFRI SAMODRO, M.E.</t>
+  </si>
+  <si>
+    <t>GARNAWI, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>IMELDA LEFI YANSI</t>
+  </si>
+  <si>
+    <t>JUNAIDI ARIFIN, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>SILVIA</t>
+  </si>
+  <si>
+    <t>ARIF MUTAQIN</t>
+  </si>
+  <si>
+    <t>AHMAD WAZIR NOVIADI</t>
+  </si>
+  <si>
+    <t>SRI MELIYANA</t>
+  </si>
+  <si>
+    <t>EVI MUSTIKA KARIM, S.H.</t>
+  </si>
+  <si>
+    <t>RIZA FAHMY</t>
+  </si>
+  <si>
+    <t>R. A. DINDA JULIYANTI H. M.</t>
+  </si>
+  <si>
+    <t>REZA FAHLEVI</t>
+  </si>
+  <si>
+    <t>MEGA PUTRI SAKTI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD KHAIDIR ALI</t>
+  </si>
+  <si>
+    <t>FIKRAH AULIYAURRAHMAN</t>
+  </si>
+  <si>
+    <t>H. M. GIRI RAMANDA N. KIEMAS, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>M. ALIANDRA PATI GANTADA, S.H., M.Hum.</t>
+  </si>
+  <si>
+    <t>SEPTIATIRIN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Kol. Inf. (Purn.) RUSLAN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>SINGGIH ATMOJO, S.Sos.</t>
+  </si>
+  <si>
+    <t>MELI MUSTIKA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>MASIDO PRAWIRO MANURUNG</t>
+  </si>
+  <si>
+    <t>RIZA TONY SIAHAAN</t>
+  </si>
+  <si>
+    <t>RINI FRIYANTI. S, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>BOBBY ADHITYO RIZALDI, S.E., Ak., M.B.A.</t>
+  </si>
+  <si>
+    <t>Mayjen TNI (Purn.) Dr. HIPDIZAH, S.Adm., M.Si.</t>
+  </si>
+  <si>
+    <t>INDAH PERMATA SARI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>DEWI YUSTISIANA, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>TOFAN MAULANA</t>
+  </si>
+  <si>
+    <t>AGA KHAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>BENNY MARTHA BENYAMIN</t>
+  </si>
+  <si>
+    <t>RETY SEPTIKA, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>TRI ASTUTI, S.E.</t>
+  </si>
+  <si>
+    <t>IRMA SURYANI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ADIS OKTAVIANI, S.H.</t>
+  </si>
+  <si>
+    <t>PAISAL, S.Si.</t>
+  </si>
+  <si>
+    <t>Dr. HENDRA YOSPIN, S.H., LL.M.</t>
+  </si>
+  <si>
+    <t>Hj. SAMANTHA TIVANI, B.Bus., M.I.B.</t>
+  </si>
+  <si>
+    <t>H. EDDY RIANTO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MAYASARI DWI SEPTIANA, S.T.</t>
+  </si>
+  <si>
+    <t>H. APRIANSYAH, S.Kom.</t>
+  </si>
+  <si>
+    <t>RIZAL SYAMSUL</t>
+  </si>
+  <si>
+    <t>DODI SUDIONO</t>
+  </si>
+  <si>
+    <t>PIPIN SURMARLIN</t>
+  </si>
+  <si>
+    <t>MESALINA</t>
+  </si>
+  <si>
+    <t>DEBBY CAROLLIN KATUUK</t>
+  </si>
+  <si>
+    <t>M. ARIE PUTRA LAKSANA</t>
+  </si>
+  <si>
+    <t>ROHMAN</t>
+  </si>
+  <si>
+    <t>AHMAD JUNAEDI</t>
+  </si>
+  <si>
+    <t>MARYANIH</t>
+  </si>
+  <si>
+    <t>SUSENO KRISMIYANTO</t>
+  </si>
+  <si>
+    <t>ERZA SALADIN</t>
+  </si>
+  <si>
+    <t>ASRI</t>
+  </si>
+  <si>
+    <t>AFRINA</t>
+  </si>
+  <si>
+    <t>EKA GUMILAR S.</t>
+  </si>
+  <si>
+    <t>H. ASKWENI, S.Pd.</t>
+  </si>
+  <si>
+    <t>MULITINA TUMINI, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. H. ANDI AMRULLAH, Lc., M.E.I.</t>
+  </si>
+  <si>
+    <t>ALBERT AGUS TOPAN, S.H.</t>
+  </si>
+  <si>
+    <t>ENY GUSITA</t>
+  </si>
+  <si>
+    <t>ELVA YURDEANSI, S.Pd.</t>
+  </si>
+  <si>
+    <t>FIRDAUS, S.H.</t>
+  </si>
+  <si>
+    <t>ADI FIRMANSYAH, S.Si.</t>
+  </si>
+  <si>
+    <t>M. EVANSYAH PUTRA</t>
+  </si>
+  <si>
+    <t>ADI SURYADI, S.Si.</t>
+  </si>
+  <si>
+    <t>NUR EMMY LIA</t>
+  </si>
+  <si>
+    <t>H. ZULKIFLI SITOMPUL, S.H.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ADJI MUSTAQIM</t>
+  </si>
+  <si>
+    <t>ASTRI THALIA</t>
+  </si>
+  <si>
+    <t>MARYATI</t>
+  </si>
+  <si>
+    <t>Ir. MIRZA BASA</t>
+  </si>
+  <si>
+    <t>AKHMAD AL AZHAR</t>
+  </si>
+  <si>
+    <t>Drs. MULYADI, M.M.</t>
+  </si>
+  <si>
+    <t>RIRIN DWI AGUSTIN, S.H.</t>
+  </si>
+  <si>
+    <t>SUBAIRI</t>
+  </si>
+  <si>
+    <t>RINI</t>
+  </si>
+  <si>
+    <t>IWAN</t>
+  </si>
+  <si>
+    <t>NURUL HIKMAH</t>
+  </si>
+  <si>
+    <t>HADISILA PINDARIA, S.E.</t>
+  </si>
+  <si>
+    <t>DINDA TRIGAMA</t>
+  </si>
+  <si>
+    <t>YOHANNA MURTIKA, S.H.</t>
+  </si>
+  <si>
+    <t>RAHMI AFIFAH</t>
+  </si>
+  <si>
+    <t>MULYADI</t>
+  </si>
+  <si>
+    <t>JULIA SINTA SARASWATI, S.E.</t>
+  </si>
+  <si>
+    <t>WINDA MUSNIKA</t>
+  </si>
+  <si>
+    <t>EVI KARTIKA PUTRI</t>
+  </si>
+  <si>
+    <t>ANDINI FITRIYANI, S.E.</t>
+  </si>
+  <si>
+    <t>DWI LESTARI</t>
+  </si>
+  <si>
+    <t>BAKRI ASSAGAF, M.Ud.</t>
+  </si>
+  <si>
+    <t>Ny. HANNA GAYATRI, S.H.</t>
+  </si>
+  <si>
+    <t>H. ISKANDAR, S.E.</t>
+  </si>
+  <si>
+    <t>FAHRI DIAS, S.H.</t>
+  </si>
+  <si>
+    <t>Dr. Darmawan Z., S.I.P., M.H.</t>
+  </si>
+  <si>
+    <t>INDAH KUSUMA WATI</t>
+  </si>
+  <si>
+    <t>FAISAL HASYMY JUNIOR</t>
+  </si>
+  <si>
+    <t>ALIATUL JANNAH, S.Pd.</t>
+  </si>
+  <si>
+    <t>JANUARTO MANRIZAL</t>
+  </si>
+  <si>
+    <t>KORMARINAH</t>
+  </si>
+  <si>
+    <t>EVA RAHMI, S.E.</t>
+  </si>
+  <si>
+    <t>Dra. SRI SUSYANI</t>
+  </si>
+  <si>
+    <t>M. ROMADHAN TRI SYAPUTRA, S.H.</t>
+  </si>
+  <si>
+    <t>MUHAMAD JUSUP</t>
+  </si>
+  <si>
+    <t>DEWI MASYITOH, S.P.</t>
+  </si>
+  <si>
+    <t>FIFITRI ULFA</t>
+  </si>
+  <si>
+    <t>ERVINA DESI RAMA</t>
+  </si>
+  <si>
+    <t>YULANAH USNI</t>
+  </si>
+  <si>
+    <t>ERNI SUSANTI</t>
+  </si>
+  <si>
+    <t>WAHYU SANJAYA, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>H. MIRZAN IKBAL, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>ONES SAPUTRI, S.Sos.</t>
+  </si>
+  <si>
+    <t>Ir. H. FACHRURROZIE SJARKOWI</t>
+  </si>
+  <si>
+    <t>REDHI SETIADI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>MIASARI</t>
+  </si>
+  <si>
+    <t>Dr. dr. H. BAYU WAHYUDI, Sp.OG., M.P.H., M.H.Kes., M.M.</t>
+  </si>
+  <si>
+    <t>DEA SAFIRA</t>
+  </si>
+  <si>
+    <t>ALFI N. RUSTAM</t>
+  </si>
+  <si>
+    <t>HERMANTO, M.Si.</t>
+  </si>
+  <si>
+    <t>DINDA BAROKAH</t>
+  </si>
+  <si>
+    <t>M. TAUFAN INSANI PANGERANG,  S.T.</t>
+  </si>
+  <si>
+    <t>INDRA JAYA PUTRA</t>
+  </si>
+  <si>
+    <t>Deasy Ariani</t>
+  </si>
+  <si>
+    <t>Irman Trihandaya</t>
+  </si>
+  <si>
+    <t>Fitri Nurhikmah</t>
+  </si>
+  <si>
+    <t>AMELIA NOPIYANTI</t>
+  </si>
+  <si>
+    <t>Dista Anggriawan</t>
+  </si>
+  <si>
+    <t>Irjen. Pol. (Purn.) Drs. ZULKARNAIN ADINEGARA</t>
+  </si>
+  <si>
+    <t>IKE JULIES TIATI, S.I.P., M.Si.</t>
+  </si>
+  <si>
+    <t>H. DONNY FERDIANSYAH, S.E.</t>
+  </si>
+  <si>
+    <t>NAUFAL AFIF ALROZI</t>
+  </si>
+  <si>
+    <t>LA TIARA ADINDA FARASYAH</t>
+  </si>
+  <si>
+    <t>FAZA YUNAS HANIFFA, S.P.</t>
+  </si>
+  <si>
+    <t>FEBBY RIANI</t>
+  </si>
+  <si>
+    <t>Bentika Oktaviani</t>
+  </si>
+  <si>
+    <t>JIMY YANSEN</t>
+  </si>
+  <si>
+    <t>AMIR</t>
+  </si>
+  <si>
+    <t>ACHMAD YA'KUB</t>
+  </si>
+  <si>
+    <t>CITRA DEWI, S.H.</t>
+  </si>
+  <si>
+    <t>IRWANTO</t>
+  </si>
+  <si>
+    <t>SARIJUS ZUBER</t>
+  </si>
+  <si>
+    <t>ELLY SURYANTI</t>
+  </si>
+  <si>
+    <t>ZILZAL ARIYANTO, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>NUR MARIKA SORAYA</t>
+  </si>
+  <si>
+    <t>ZULPIKAR</t>
+  </si>
+  <si>
+    <t>Dr. H. NIKO PRANSISCO, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. ISKANDAR ZULKARNAIN, S.E.</t>
+  </si>
+  <si>
+    <t>AFIYAH AGUSTINA, A.Md.</t>
+  </si>
+  <si>
+    <t>Dr. MUHAMMAD YAHYA SELMA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. H. SUPLI EFFENDI RAHIM, M.Sc.</t>
+  </si>
+  <si>
+    <t>ASMI AZIS,  S.Ag., S.E.</t>
+  </si>
+  <si>
+    <t>H. SYALMAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>WALMA JUMIARNI</t>
+  </si>
+  <si>
+    <t>ASWINTADI</t>
+  </si>
+  <si>
     <t>SUMATERA SELATAN I</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>BANYUASIN</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>KOTA LUBUK LINGGAU</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>KOTA PALEMBANG</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>MUSI BANYUASIN</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>MUSI RAWAS</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>MUSI RAWAS UTARA</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>H. S.N. PRANA PUTRA SOHE</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>Dr. IRMA MUTHOHAROH, S.Pd.I., M.Pd.</t>
   </si>
   <si>
     <t>HERNOE ROESPRIJADJI, S.I.P., M.H., M.Si.</t>
   </si>
   <si>
     <t>ANTONI YUZAR</t>
   </si>
   <si>
     <t>MOMON WAHYUDI</t>
   </si>
   <si>
     <t>FITRI AGUSTIEN, S.Psi.</t>
   </si>
   <si>
     <t>LILIS TIANA JAYANTI</t>
   </si>
   <si>
     <t>H. KARTAK, S.E.</t>
   </si>
   <si>
     <t>Hj. KARTIKA SANDRA DESI</t>
   </si>
   <si>
     <t>SITI NURIZKA PUTERI JAYA, S.H., M.H.</t>
@@ -586,581 +1117,50 @@
     <t>ADDINUL IKHSAN, S.E., M.M., M.B.A., CPA.</t>
   </si>
   <si>
     <t>Dr. H. ABDUL SHOBUR, S.H., M.M.</t>
   </si>
   <si>
     <t>dr. YUDI FADILAH, Sp. PD.</t>
   </si>
   <si>
     <t>ISMARTANI, S.E., M.Si.</t>
   </si>
   <si>
     <t>Ir. H. ZULKIFLI, M.Sc.</t>
   </si>
   <si>
     <t>dr. SRI NARULITA</t>
   </si>
   <si>
     <t>MERRY ARYANTI SYAMSUL, S.H., M.Si.</t>
   </si>
   <si>
     <t>LASMIANA USULUDDIN, S.H., M.H.</t>
   </si>
   <si>
     <t>Hj. NURUL HUDA, S.Pd., M.M.</t>
-  </si>
-[...529 lines deleted...]
-    <t>ASWINTADI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1555,16383 +1555,16383 @@
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2" t="s">
         <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="F2" t="s">
         <v>29</v>
       </c>
       <c r="G2">
-        <v>44208</v>
+        <v>5660</v>
       </c>
       <c r="H2">
-        <v>68416</v>
+        <v>49073</v>
       </c>
       <c r="I2">
-        <v>57914</v>
+        <v>12745</v>
       </c>
       <c r="J2">
-        <v>114233</v>
+        <v>28487</v>
       </c>
       <c r="K2">
-        <v>74915</v>
+        <v>22791</v>
       </c>
       <c r="L2">
-        <v>3153</v>
+        <v>372</v>
       </c>
       <c r="M2">
-        <v>3446</v>
+        <v>583</v>
       </c>
       <c r="N2">
-        <v>26227</v>
+        <v>14671</v>
       </c>
       <c r="O2">
-        <v>1797</v>
+        <v>406</v>
       </c>
       <c r="P2">
-        <v>5037</v>
+        <v>660</v>
       </c>
       <c r="Q2">
-        <v>1621</v>
+        <v>467</v>
       </c>
       <c r="R2">
-        <v>23944</v>
+        <v>48080</v>
       </c>
       <c r="S2">
-        <v>971</v>
+        <v>293</v>
       </c>
       <c r="T2">
-        <v>43096</v>
+        <v>42097</v>
       </c>
       <c r="U2">
-        <v>10863</v>
+        <v>532</v>
       </c>
       <c r="V2">
-        <v>7609</v>
+        <v>615</v>
       </c>
       <c r="W2">
-        <v>4552</v>
+        <v>636</v>
       </c>
       <c r="X2">
-        <v>1281</v>
+        <v>134</v>
       </c>
       <c r="Y2">
-        <v>493283</v>
+        <v>228302</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>30</v>
       </c>
       <c r="F3" t="s">
         <v>31</v>
       </c>
       <c r="G3">
-        <v>41772</v>
+        <v>13706</v>
       </c>
       <c r="H3">
-        <v>8881</v>
+        <v>10852</v>
       </c>
       <c r="I3">
-        <v>9562</v>
+        <v>4925</v>
       </c>
       <c r="J3">
-        <v>14904</v>
+        <v>9247</v>
       </c>
       <c r="K3">
-        <v>38360</v>
+        <v>17751</v>
       </c>
       <c r="L3">
-        <v>407</v>
+        <v>637</v>
       </c>
       <c r="M3">
-        <v>666</v>
+        <v>402</v>
       </c>
       <c r="N3">
-        <v>5237</v>
+        <v>4991</v>
       </c>
       <c r="O3">
-        <v>232</v>
+        <v>269</v>
       </c>
       <c r="P3">
-        <v>570</v>
+        <v>1489</v>
       </c>
       <c r="Q3">
-        <v>271</v>
+        <v>467</v>
       </c>
       <c r="R3">
-        <v>2202</v>
+        <v>1957</v>
       </c>
       <c r="S3">
-        <v>588</v>
+        <v>814</v>
       </c>
       <c r="T3">
-        <v>2601</v>
+        <v>13294</v>
       </c>
       <c r="U3">
-        <v>1400</v>
+        <v>855</v>
       </c>
       <c r="V3">
-        <v>276</v>
+        <v>1290</v>
       </c>
       <c r="W3">
-        <v>459</v>
+        <v>871</v>
       </c>
       <c r="X3">
-        <v>236</v>
+        <v>180</v>
       </c>
       <c r="Y3">
-        <v>128624</v>
+        <v>83997</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
       <c r="C4" t="s">
         <v>26</v>
       </c>
       <c r="D4" t="s">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="F4" t="s">
         <v>33</v>
       </c>
       <c r="G4">
-        <v>40784</v>
+        <v>3244</v>
       </c>
       <c r="H4">
-        <v>123633</v>
+        <v>23634</v>
       </c>
       <c r="I4">
-        <v>73909</v>
+        <v>9418</v>
       </c>
       <c r="J4">
-        <v>144367</v>
+        <v>11617</v>
       </c>
       <c r="K4">
-        <v>176234</v>
+        <v>21256</v>
       </c>
       <c r="L4">
-        <v>5758</v>
+        <v>768</v>
       </c>
       <c r="M4">
-        <v>6119</v>
+        <v>664</v>
       </c>
       <c r="N4">
-        <v>94018</v>
+        <v>9120</v>
       </c>
       <c r="O4">
-        <v>3168</v>
+        <v>406</v>
       </c>
       <c r="P4">
-        <v>5295</v>
+        <v>1463</v>
       </c>
       <c r="Q4">
-        <v>2866</v>
+        <v>584</v>
       </c>
       <c r="R4">
-        <v>64578</v>
+        <v>3803</v>
       </c>
       <c r="S4">
-        <v>4492</v>
+        <v>820</v>
       </c>
       <c r="T4">
-        <v>76073</v>
+        <v>13474</v>
       </c>
       <c r="U4">
-        <v>46944</v>
+        <v>1671</v>
       </c>
       <c r="V4">
-        <v>14040</v>
+        <v>564</v>
       </c>
       <c r="W4">
-        <v>9099</v>
+        <v>2282</v>
       </c>
       <c r="X4">
-        <v>10486</v>
+        <v>371</v>
       </c>
       <c r="Y4">
-        <v>901863</v>
+        <v>105159</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>25</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>34</v>
       </c>
       <c r="F5" t="s">
         <v>35</v>
       </c>
       <c r="G5">
-        <v>19263</v>
+        <v>18725</v>
       </c>
       <c r="H5">
-        <v>58306</v>
+        <v>61474</v>
       </c>
       <c r="I5">
-        <v>40254</v>
+        <v>19631</v>
       </c>
       <c r="J5">
-        <v>129891</v>
+        <v>26499</v>
       </c>
       <c r="K5">
-        <v>28650</v>
+        <v>25611</v>
       </c>
       <c r="L5">
-        <v>2161</v>
+        <v>1917</v>
       </c>
       <c r="M5">
-        <v>4057</v>
+        <v>2298</v>
       </c>
       <c r="N5">
-        <v>16953</v>
+        <v>9358</v>
       </c>
       <c r="O5">
-        <v>8630</v>
+        <v>579</v>
       </c>
       <c r="P5">
-        <v>4904</v>
+        <v>2927</v>
       </c>
       <c r="Q5">
-        <v>1521</v>
+        <v>1623</v>
       </c>
       <c r="R5">
-        <v>24387</v>
+        <v>6743</v>
       </c>
       <c r="S5">
-        <v>742</v>
+        <v>1732</v>
       </c>
       <c r="T5">
-        <v>8374</v>
+        <v>45163</v>
       </c>
       <c r="U5">
-        <v>7102</v>
+        <v>2688</v>
       </c>
       <c r="V5">
-        <v>3829</v>
+        <v>3113</v>
       </c>
       <c r="W5">
-        <v>3533</v>
+        <v>2869</v>
       </c>
       <c r="X5">
-        <v>717</v>
+        <v>1702</v>
       </c>
       <c r="Y5">
-        <v>363274</v>
+        <v>234652</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6" t="s">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>36</v>
       </c>
       <c r="F6" t="s">
         <v>37</v>
       </c>
       <c r="G6">
-        <v>45983</v>
+        <v>21661</v>
       </c>
       <c r="H6">
-        <v>29300</v>
+        <v>48421</v>
       </c>
       <c r="I6">
-        <v>24462</v>
+        <v>52003</v>
       </c>
       <c r="J6">
-        <v>53592</v>
+        <v>50854</v>
       </c>
       <c r="K6">
-        <v>52923</v>
+        <v>33222</v>
       </c>
       <c r="L6">
-        <v>749</v>
+        <v>2951</v>
       </c>
       <c r="M6">
-        <v>1565</v>
+        <v>2462</v>
       </c>
       <c r="N6">
-        <v>9235</v>
+        <v>31281</v>
       </c>
       <c r="O6">
-        <v>538</v>
+        <v>855</v>
       </c>
       <c r="P6">
-        <v>1001</v>
+        <v>4712</v>
       </c>
       <c r="Q6">
-        <v>579</v>
+        <v>2370</v>
       </c>
       <c r="R6">
-        <v>8731</v>
+        <v>16407</v>
       </c>
       <c r="S6">
-        <v>1417</v>
+        <v>2418</v>
       </c>
       <c r="T6">
-        <v>8130</v>
+        <v>54343</v>
       </c>
       <c r="U6">
-        <v>1438</v>
+        <v>3424</v>
       </c>
       <c r="V6">
-        <v>500</v>
+        <v>2612</v>
       </c>
       <c r="W6">
-        <v>963</v>
+        <v>8564</v>
       </c>
       <c r="X6">
-        <v>359</v>
+        <v>970</v>
       </c>
       <c r="Y6">
-        <v>241465</v>
+        <v>339530</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>38</v>
       </c>
       <c r="F7" t="s">
         <v>39</v>
       </c>
       <c r="G7">
-        <v>9851</v>
+        <v>6062</v>
       </c>
       <c r="H7">
-        <v>11218</v>
+        <v>119197</v>
       </c>
       <c r="I7">
-        <v>13085</v>
+        <v>15667</v>
       </c>
       <c r="J7">
-        <v>13842</v>
+        <v>23455</v>
       </c>
       <c r="K7">
-        <v>56412</v>
+        <v>15270</v>
       </c>
       <c r="L7">
-        <v>419</v>
+        <v>1409</v>
       </c>
       <c r="M7">
-        <v>660</v>
+        <v>1618</v>
       </c>
       <c r="N7">
-        <v>3944</v>
+        <v>16607</v>
       </c>
       <c r="O7">
-        <v>75</v>
+        <v>568</v>
       </c>
       <c r="P7">
-        <v>982</v>
+        <v>2806</v>
       </c>
       <c r="Q7">
-        <v>293</v>
+        <v>1059</v>
       </c>
       <c r="R7">
-        <v>5562</v>
+        <v>6258</v>
       </c>
       <c r="S7">
-        <v>493</v>
+        <v>1575</v>
       </c>
       <c r="T7">
-        <v>5582</v>
+        <v>10933</v>
       </c>
       <c r="U7">
-        <v>657</v>
+        <v>1088</v>
       </c>
       <c r="V7">
-        <v>182</v>
+        <v>1835</v>
       </c>
       <c r="W7">
-        <v>332</v>
+        <v>3039</v>
       </c>
       <c r="X7">
-        <v>181</v>
+        <v>1044</v>
       </c>
       <c r="Y7">
-        <v>123770</v>
+        <v>229490</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s">
+      <c r="A8">
+        <v>7</v>
+      </c>
+      <c r="B8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" t="s">
+        <v>26</v>
+      </c>
+      <c r="F8" t="s">
         <v>40</v>
       </c>
-      <c r="B8" t="s">
+      <c r="G8">
+        <v>48909</v>
+      </c>
+      <c r="H8">
+        <v>49214</v>
+      </c>
+      <c r="I8">
+        <v>55996</v>
+      </c>
+      <c r="J8">
+        <v>39460</v>
+      </c>
+      <c r="K8">
+        <v>40484</v>
+      </c>
+      <c r="L8">
+        <v>2953</v>
+      </c>
+      <c r="M8">
+        <v>2517</v>
+      </c>
+      <c r="N8">
+        <v>26088</v>
+      </c>
+      <c r="O8">
+        <v>631</v>
+      </c>
+      <c r="P8">
+        <v>9656</v>
+      </c>
+      <c r="Q8">
+        <v>1823</v>
+      </c>
+      <c r="R8">
+        <v>73704</v>
+      </c>
+      <c r="S8">
+        <v>1434</v>
+      </c>
+      <c r="T8">
+        <v>66662</v>
+      </c>
+      <c r="U8">
+        <v>3353</v>
+      </c>
+      <c r="V8">
+        <v>2100</v>
+      </c>
+      <c r="W8">
+        <v>3259</v>
+      </c>
+      <c r="X8">
+        <v>1189</v>
+      </c>
+      <c r="Y8">
+        <v>429432</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>8</v>
+      </c>
+      <c r="B9" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" t="s">
         <v>41</v>
       </c>
-      <c r="G8">
-[...54 lines deleted...]
-        <v>2252279</v>
+      <c r="F9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G9">
+        <v>10737</v>
+      </c>
+      <c r="H9">
+        <v>28384</v>
+      </c>
+      <c r="I9">
+        <v>14087</v>
+      </c>
+      <c r="J9">
+        <v>43983</v>
+      </c>
+      <c r="K9">
+        <v>55781</v>
+      </c>
+      <c r="L9">
+        <v>1185</v>
+      </c>
+      <c r="M9">
+        <v>598</v>
+      </c>
+      <c r="N9">
+        <v>10206</v>
+      </c>
+      <c r="O9">
+        <v>1177</v>
+      </c>
+      <c r="P9">
+        <v>2936</v>
+      </c>
+      <c r="Q9">
+        <v>1092</v>
+      </c>
+      <c r="R9">
+        <v>12162</v>
+      </c>
+      <c r="S9">
+        <v>1083</v>
+      </c>
+      <c r="T9">
+        <v>16166</v>
+      </c>
+      <c r="U9">
+        <v>1428</v>
+      </c>
+      <c r="V9">
+        <v>1746</v>
+      </c>
+      <c r="W9">
+        <v>2618</v>
+      </c>
+      <c r="X9">
+        <v>791</v>
+      </c>
+      <c r="Y9">
+        <v>206160</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>9</v>
+      </c>
+      <c r="B10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" t="s">
+        <v>44</v>
+      </c>
+      <c r="G10">
+        <v>11481</v>
+      </c>
+      <c r="H10">
+        <v>26346</v>
+      </c>
+      <c r="I10">
+        <v>15222</v>
+      </c>
+      <c r="J10">
+        <v>102479</v>
+      </c>
+      <c r="K10">
+        <v>40725</v>
+      </c>
+      <c r="L10">
+        <v>1061</v>
+      </c>
+      <c r="M10">
+        <v>1646</v>
+      </c>
+      <c r="N10">
+        <v>4232</v>
+      </c>
+      <c r="O10">
+        <v>442</v>
+      </c>
+      <c r="P10">
+        <v>2905</v>
+      </c>
+      <c r="Q10">
+        <v>2168</v>
+      </c>
+      <c r="R10">
+        <v>3322</v>
+      </c>
+      <c r="S10">
+        <v>1505</v>
+      </c>
+      <c r="T10">
+        <v>23518</v>
+      </c>
+      <c r="U10">
+        <v>1220</v>
+      </c>
+      <c r="V10">
+        <v>1167</v>
+      </c>
+      <c r="W10">
+        <v>5983</v>
+      </c>
+      <c r="X10">
+        <v>508</v>
+      </c>
+      <c r="Y10">
+        <v>245930</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>10</v>
+      </c>
+      <c r="B11" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" t="s">
+        <v>45</v>
+      </c>
+      <c r="F11" t="s">
+        <v>46</v>
+      </c>
+      <c r="G11">
+        <v>95317</v>
+      </c>
+      <c r="H11">
+        <v>35235</v>
+      </c>
+      <c r="I11">
+        <v>33322</v>
+      </c>
+      <c r="J11">
+        <v>36308</v>
+      </c>
+      <c r="K11">
+        <v>110374</v>
+      </c>
+      <c r="L11">
+        <v>1753</v>
+      </c>
+      <c r="M11">
+        <v>2331</v>
+      </c>
+      <c r="N11">
+        <v>5831</v>
+      </c>
+      <c r="O11">
+        <v>645</v>
+      </c>
+      <c r="P11">
+        <v>3423</v>
+      </c>
+      <c r="Q11">
+        <v>1688</v>
+      </c>
+      <c r="R11">
+        <v>21490</v>
+      </c>
+      <c r="S11">
+        <v>769</v>
+      </c>
+      <c r="T11">
+        <v>41338</v>
+      </c>
+      <c r="U11">
+        <v>4179</v>
+      </c>
+      <c r="V11">
+        <v>5558</v>
+      </c>
+      <c r="W11">
+        <v>4180</v>
+      </c>
+      <c r="X11">
+        <v>670</v>
+      </c>
+      <c r="Y11">
+        <v>404411</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>11</v>
+      </c>
+      <c r="B12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" t="s">
+        <v>27</v>
+      </c>
+      <c r="E12" t="s">
+        <v>47</v>
+      </c>
+      <c r="F12" t="s">
+        <v>48</v>
+      </c>
+      <c r="G12">
+        <v>4385</v>
+      </c>
+      <c r="H12">
+        <v>15310</v>
+      </c>
+      <c r="I12">
+        <v>19705</v>
+      </c>
+      <c r="J12">
+        <v>14424</v>
+      </c>
+      <c r="K12">
+        <v>23921</v>
+      </c>
+      <c r="L12">
+        <v>1258</v>
+      </c>
+      <c r="M12">
+        <v>1602</v>
+      </c>
+      <c r="N12">
+        <v>6283</v>
+      </c>
+      <c r="O12">
+        <v>355</v>
+      </c>
+      <c r="P12">
+        <v>1769</v>
+      </c>
+      <c r="Q12">
+        <v>977</v>
+      </c>
+      <c r="R12">
+        <v>6506</v>
+      </c>
+      <c r="S12">
+        <v>1662</v>
+      </c>
+      <c r="T12">
+        <v>9957</v>
+      </c>
+      <c r="U12">
+        <v>3661</v>
+      </c>
+      <c r="V12">
+        <v>912</v>
+      </c>
+      <c r="W12">
+        <v>2041</v>
+      </c>
+      <c r="X12">
+        <v>718</v>
+      </c>
+      <c r="Y12">
+        <v>115446</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" t="s">
+        <v>50</v>
+      </c>
+      <c r="G13">
+        <v>239887</v>
+      </c>
+      <c r="H13">
+        <v>467140</v>
+      </c>
+      <c r="I13">
+        <v>252721</v>
+      </c>
+      <c r="J13">
+        <v>386813</v>
+      </c>
+      <c r="K13">
+        <v>407186</v>
+      </c>
+      <c r="L13">
+        <v>16264</v>
+      </c>
+      <c r="M13">
+        <v>16721</v>
+      </c>
+      <c r="N13">
+        <v>138668</v>
+      </c>
+      <c r="O13">
+        <v>6333</v>
+      </c>
+      <c r="P13">
+        <v>34746</v>
+      </c>
+      <c r="Q13">
+        <v>14318</v>
+      </c>
+      <c r="R13">
+        <v>200432</v>
+      </c>
+      <c r="S13">
+        <v>14105</v>
+      </c>
+      <c r="T13">
+        <v>336945</v>
+      </c>
+      <c r="U13">
+        <v>24099</v>
+      </c>
+      <c r="V13">
+        <v>21512</v>
+      </c>
+      <c r="W13">
+        <v>36342</v>
+      </c>
+      <c r="X13">
+        <v>8277</v>
+      </c>
+      <c r="Y13">
+        <v>2622509</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>39</v>
       </c>
       <c r="J1" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D2">
+        <v>5660</v>
+      </c>
+      <c r="E2">
+        <v>13706</v>
+      </c>
+      <c r="F2">
+        <v>3244</v>
+      </c>
+      <c r="G2">
+        <v>18725</v>
+      </c>
+      <c r="H2">
+        <v>21661</v>
+      </c>
+      <c r="I2">
+        <v>6062</v>
+      </c>
+      <c r="J2">
+        <v>48909</v>
+      </c>
+      <c r="K2">
+        <v>10737</v>
+      </c>
+      <c r="L2">
+        <v>11481</v>
+      </c>
+      <c r="M2">
+        <v>95317</v>
+      </c>
+      <c r="N2">
+        <v>4385</v>
+      </c>
+      <c r="O2">
+        <v>239887</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C3" t="s">
+        <v>55</v>
+      </c>
+      <c r="D3">
+        <v>1882</v>
+      </c>
+      <c r="E3">
+        <v>886</v>
+      </c>
+      <c r="F3">
+        <v>786</v>
+      </c>
+      <c r="G3">
+        <v>3681</v>
+      </c>
+      <c r="H3">
+        <v>5267</v>
+      </c>
+      <c r="I3">
+        <v>2231</v>
+      </c>
+      <c r="J3">
+        <v>9520</v>
+      </c>
+      <c r="K3">
+        <v>3216</v>
+      </c>
+      <c r="L3">
+        <v>2732</v>
+      </c>
+      <c r="M3">
+        <v>12225</v>
+      </c>
+      <c r="N3">
+        <v>1188</v>
+      </c>
+      <c r="O3">
+        <v>43614</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D4">
+        <v>1832</v>
+      </c>
+      <c r="E4">
+        <v>905</v>
+      </c>
+      <c r="F4">
+        <v>667</v>
+      </c>
+      <c r="G4">
+        <v>3480</v>
+      </c>
+      <c r="H4">
+        <v>5355</v>
+      </c>
+      <c r="I4">
+        <v>1532</v>
+      </c>
+      <c r="J4">
+        <v>29514</v>
+      </c>
+      <c r="K4">
+        <v>2556</v>
+      </c>
+      <c r="L4">
+        <v>2327</v>
+      </c>
+      <c r="M4">
+        <v>78916</v>
+      </c>
+      <c r="N4">
+        <v>933</v>
+      </c>
+      <c r="O4">
+        <v>128017</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C5" t="s">
+        <v>57</v>
+      </c>
+      <c r="D5">
+        <v>1203</v>
+      </c>
+      <c r="E5">
+        <v>11424</v>
+      </c>
+      <c r="F5">
+        <v>1231</v>
+      </c>
+      <c r="G5">
+        <v>9354</v>
+      </c>
+      <c r="H5">
+        <v>7257</v>
+      </c>
+      <c r="I5">
+        <v>906</v>
+      </c>
+      <c r="J5">
+        <v>4305</v>
+      </c>
+      <c r="K5">
+        <v>2311</v>
+      </c>
+      <c r="L5">
+        <v>4240</v>
+      </c>
+      <c r="M5">
+        <v>1779</v>
+      </c>
+      <c r="N5">
+        <v>775</v>
+      </c>
+      <c r="O5">
+        <v>44785</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C6" t="s">
+        <v>57</v>
+      </c>
+      <c r="D6">
+        <v>199</v>
+      </c>
+      <c r="E6">
+        <v>139</v>
+      </c>
+      <c r="F6">
+        <v>141</v>
+      </c>
+      <c r="G6">
+        <v>650</v>
+      </c>
+      <c r="H6">
+        <v>1054</v>
+      </c>
+      <c r="I6">
+        <v>208</v>
+      </c>
+      <c r="J6">
+        <v>1616</v>
+      </c>
+      <c r="K6">
+        <v>339</v>
+      </c>
+      <c r="L6">
+        <v>458</v>
+      </c>
+      <c r="M6">
+        <v>583</v>
+      </c>
+      <c r="N6">
+        <v>220</v>
+      </c>
+      <c r="O6">
+        <v>5607</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D7">
+        <v>162</v>
+      </c>
+      <c r="E7">
+        <v>99</v>
+      </c>
+      <c r="F7">
+        <v>92</v>
+      </c>
+      <c r="G7">
+        <v>289</v>
+      </c>
+      <c r="H7">
+        <v>729</v>
+      </c>
+      <c r="I7">
+        <v>129</v>
+      </c>
+      <c r="J7">
+        <v>734</v>
+      </c>
+      <c r="K7">
+        <v>225</v>
+      </c>
+      <c r="L7">
+        <v>283</v>
+      </c>
+      <c r="M7">
+        <v>353</v>
+      </c>
+      <c r="N7">
+        <v>94</v>
+      </c>
+      <c r="O7">
+        <v>3189</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>61</v>
+      </c>
+      <c r="C8" t="s">
+        <v>57</v>
+      </c>
+      <c r="D8">
+        <v>62</v>
+      </c>
+      <c r="E8">
+        <v>58</v>
+      </c>
+      <c r="F8">
+        <v>61</v>
+      </c>
+      <c r="G8">
+        <v>219</v>
+      </c>
+      <c r="H8">
+        <v>437</v>
+      </c>
+      <c r="I8">
+        <v>117</v>
+      </c>
+      <c r="J8">
+        <v>429</v>
+      </c>
+      <c r="K8">
+        <v>149</v>
+      </c>
+      <c r="L8">
+        <v>251</v>
+      </c>
+      <c r="M8">
+        <v>244</v>
+      </c>
+      <c r="N8">
+        <v>767</v>
+      </c>
+      <c r="O8">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>62</v>
+      </c>
+      <c r="C9" t="s">
+        <v>57</v>
+      </c>
+      <c r="D9">
+        <v>81</v>
+      </c>
+      <c r="E9">
+        <v>49</v>
+      </c>
+      <c r="F9">
+        <v>60</v>
+      </c>
+      <c r="G9">
+        <v>238</v>
+      </c>
+      <c r="H9">
+        <v>346</v>
+      </c>
+      <c r="I9">
+        <v>142</v>
+      </c>
+      <c r="J9">
+        <v>674</v>
+      </c>
+      <c r="K9">
+        <v>179</v>
+      </c>
+      <c r="L9">
+        <v>165</v>
+      </c>
+      <c r="M9">
+        <v>567</v>
+      </c>
+      <c r="N9">
+        <v>78</v>
+      </c>
+      <c r="O9">
+        <v>2579</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>63</v>
+      </c>
+      <c r="C10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D10">
+        <v>116</v>
+      </c>
+      <c r="E10">
+        <v>51</v>
+      </c>
+      <c r="F10">
+        <v>121</v>
+      </c>
+      <c r="G10">
+        <v>359</v>
+      </c>
+      <c r="H10">
+        <v>560</v>
+      </c>
+      <c r="I10">
+        <v>505</v>
+      </c>
+      <c r="J10">
+        <v>1120</v>
+      </c>
+      <c r="K10">
+        <v>1382</v>
+      </c>
+      <c r="L10">
+        <v>612</v>
+      </c>
+      <c r="M10">
+        <v>303</v>
+      </c>
+      <c r="N10">
+        <v>204</v>
+      </c>
+      <c r="O10">
+        <v>5333</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>64</v>
+      </c>
+      <c r="C11" t="s">
+        <v>57</v>
+      </c>
+      <c r="D11">
+        <v>47</v>
+      </c>
+      <c r="E11">
+        <v>50</v>
+      </c>
+      <c r="F11">
+        <v>44</v>
+      </c>
+      <c r="G11">
+        <v>267</v>
+      </c>
+      <c r="H11">
+        <v>451</v>
+      </c>
+      <c r="I11">
+        <v>104</v>
+      </c>
+      <c r="J11">
+        <v>531</v>
+      </c>
+      <c r="K11">
+        <v>144</v>
+      </c>
+      <c r="L11">
+        <v>234</v>
+      </c>
+      <c r="M11">
+        <v>175</v>
+      </c>
+      <c r="N11">
+        <v>99</v>
+      </c>
+      <c r="O11">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>65</v>
+      </c>
+      <c r="C12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12">
+        <v>76</v>
+      </c>
+      <c r="E12">
+        <v>45</v>
+      </c>
+      <c r="F12">
         <v>41</v>
+      </c>
+      <c r="G12">
+        <v>188</v>
+      </c>
+      <c r="H12">
+        <v>205</v>
+      </c>
+      <c r="I12">
+        <v>188</v>
+      </c>
+      <c r="J12">
+        <v>466</v>
+      </c>
+      <c r="K12">
+        <v>236</v>
+      </c>
+      <c r="L12">
+        <v>179</v>
+      </c>
+      <c r="M12">
+        <v>172</v>
+      </c>
+      <c r="N12">
+        <v>27</v>
+      </c>
+      <c r="O12">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" t="s">
+        <v>54</v>
+      </c>
+      <c r="D14">
+        <v>49073</v>
+      </c>
+      <c r="E14">
+        <v>10852</v>
+      </c>
+      <c r="F14">
+        <v>23634</v>
+      </c>
+      <c r="G14">
+        <v>61474</v>
+      </c>
+      <c r="H14">
+        <v>48421</v>
+      </c>
+      <c r="I14">
+        <v>119197</v>
+      </c>
+      <c r="J14">
+        <v>49214</v>
+      </c>
+      <c r="K14">
+        <v>28384</v>
+      </c>
+      <c r="L14">
+        <v>26346</v>
+      </c>
+      <c r="M14">
+        <v>35235</v>
+      </c>
+      <c r="N14">
+        <v>15310</v>
+      </c>
+      <c r="O14">
+        <v>467140</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15">
+        <v>1227</v>
+      </c>
+      <c r="E15">
+        <v>2127</v>
+      </c>
+      <c r="F15">
+        <v>3800</v>
+      </c>
+      <c r="G15">
+        <v>8476</v>
+      </c>
+      <c r="H15">
+        <v>14099</v>
+      </c>
+      <c r="I15">
+        <v>8932</v>
+      </c>
+      <c r="J15">
+        <v>14533</v>
+      </c>
+      <c r="K15">
+        <v>8062</v>
+      </c>
+      <c r="L15">
+        <v>4072</v>
+      </c>
+      <c r="M15">
+        <v>11413</v>
+      </c>
+      <c r="N15">
+        <v>2935</v>
+      </c>
+      <c r="O15">
+        <v>79676</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>66</v>
+      </c>
+      <c r="C16" t="s">
+        <v>57</v>
+      </c>
+      <c r="D16">
+        <v>1456</v>
+      </c>
+      <c r="E16">
+        <v>3018</v>
+      </c>
+      <c r="F16">
+        <v>6913</v>
+      </c>
+      <c r="G16">
+        <v>5559</v>
+      </c>
+      <c r="H16">
+        <v>7968</v>
+      </c>
+      <c r="I16">
+        <v>97612</v>
+      </c>
+      <c r="J16">
+        <v>16418</v>
+      </c>
+      <c r="K16">
+        <v>6461</v>
+      </c>
+      <c r="L16">
+        <v>5618</v>
+      </c>
+      <c r="M16">
+        <v>7755</v>
+      </c>
+      <c r="N16">
+        <v>2817</v>
+      </c>
+      <c r="O16">
+        <v>161595</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>67</v>
+      </c>
+      <c r="C17" t="s">
+        <v>57</v>
+      </c>
+      <c r="D17">
+        <v>37111</v>
+      </c>
+      <c r="E17">
+        <v>2541</v>
+      </c>
+      <c r="F17">
+        <v>1594</v>
+      </c>
+      <c r="G17">
+        <v>42310</v>
+      </c>
+      <c r="H17">
+        <v>12669</v>
+      </c>
+      <c r="I17">
+        <v>5161</v>
+      </c>
+      <c r="J17">
+        <v>10174</v>
+      </c>
+      <c r="K17">
+        <v>4366</v>
+      </c>
+      <c r="L17">
+        <v>6801</v>
+      </c>
+      <c r="M17">
+        <v>4444</v>
+      </c>
+      <c r="N17">
+        <v>4126</v>
+      </c>
+      <c r="O17">
+        <v>131297</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>68</v>
+      </c>
+      <c r="C18" t="s">
+        <v>57</v>
+      </c>
+      <c r="D18">
+        <v>190</v>
+      </c>
+      <c r="E18">
+        <v>313</v>
+      </c>
+      <c r="F18">
+        <v>621</v>
+      </c>
+      <c r="G18">
+        <v>1136</v>
+      </c>
+      <c r="H18">
+        <v>2315</v>
+      </c>
+      <c r="I18">
+        <v>1830</v>
+      </c>
+      <c r="J18">
+        <v>2874</v>
+      </c>
+      <c r="K18">
+        <v>1089</v>
+      </c>
+      <c r="L18">
+        <v>876</v>
+      </c>
+      <c r="M18">
+        <v>1389</v>
+      </c>
+      <c r="N18">
+        <v>508</v>
+      </c>
+      <c r="O18">
+        <v>13141</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" t="s">
+        <v>57</v>
+      </c>
+      <c r="D19">
+        <v>111</v>
+      </c>
+      <c r="E19">
+        <v>183</v>
+      </c>
+      <c r="F19">
+        <v>431</v>
+      </c>
+      <c r="G19">
+        <v>569</v>
+      </c>
+      <c r="H19">
+        <v>1216</v>
+      </c>
+      <c r="I19">
+        <v>1403</v>
+      </c>
+      <c r="J19">
+        <v>1358</v>
+      </c>
+      <c r="K19">
+        <v>1093</v>
+      </c>
+      <c r="L19">
+        <v>406</v>
+      </c>
+      <c r="M19">
+        <v>1112</v>
+      </c>
+      <c r="N19">
+        <v>405</v>
+      </c>
+      <c r="O19">
+        <v>8287</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>5</v>
+      </c>
+      <c r="B20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D20">
+        <v>79</v>
+      </c>
+      <c r="E20">
+        <v>143</v>
+      </c>
+      <c r="F20">
+        <v>264</v>
+      </c>
+      <c r="G20">
+        <v>390</v>
+      </c>
+      <c r="H20">
+        <v>931</v>
+      </c>
+      <c r="I20">
+        <v>714</v>
+      </c>
+      <c r="J20">
+        <v>813</v>
+      </c>
+      <c r="K20">
+        <v>420</v>
+      </c>
+      <c r="L20">
+        <v>251</v>
+      </c>
+      <c r="M20">
+        <v>621</v>
+      </c>
+      <c r="N20">
+        <v>231</v>
+      </c>
+      <c r="O20">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>6</v>
+      </c>
+      <c r="B21" t="s">
+        <v>71</v>
+      </c>
+      <c r="C21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D21">
+        <v>106</v>
+      </c>
+      <c r="E21">
+        <v>307</v>
+      </c>
+      <c r="F21">
+        <v>475</v>
+      </c>
+      <c r="G21">
+        <v>531</v>
+      </c>
+      <c r="H21">
+        <v>1299</v>
+      </c>
+      <c r="I21">
+        <v>1122</v>
+      </c>
+      <c r="J21">
+        <v>797</v>
+      </c>
+      <c r="K21">
+        <v>739</v>
+      </c>
+      <c r="L21">
+        <v>729</v>
+      </c>
+      <c r="M21">
+        <v>861</v>
+      </c>
+      <c r="N21">
+        <v>688</v>
+      </c>
+      <c r="O21">
+        <v>7654</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>7</v>
+      </c>
+      <c r="B22" t="s">
+        <v>72</v>
+      </c>
+      <c r="C22" t="s">
+        <v>57</v>
+      </c>
+      <c r="D22">
+        <v>63</v>
+      </c>
+      <c r="E22">
+        <v>138</v>
+      </c>
+      <c r="F22">
+        <v>187</v>
+      </c>
+      <c r="G22">
+        <v>382</v>
+      </c>
+      <c r="H22">
+        <v>650</v>
+      </c>
+      <c r="I22">
+        <v>743</v>
+      </c>
+      <c r="J22">
+        <v>737</v>
+      </c>
+      <c r="K22">
+        <v>313</v>
+      </c>
+      <c r="L22">
+        <v>208</v>
+      </c>
+      <c r="M22">
+        <v>532</v>
+      </c>
+      <c r="N22">
+        <v>275</v>
+      </c>
+      <c r="O22">
+        <v>4228</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>8</v>
+      </c>
+      <c r="B23" t="s">
+        <v>73</v>
+      </c>
+      <c r="C23" t="s">
+        <v>57</v>
+      </c>
+      <c r="D23">
+        <v>72</v>
+      </c>
+      <c r="E23">
+        <v>127</v>
+      </c>
+      <c r="F23">
+        <v>297</v>
+      </c>
+      <c r="G23">
+        <v>345</v>
+      </c>
+      <c r="H23">
+        <v>810</v>
+      </c>
+      <c r="I23">
+        <v>669</v>
+      </c>
+      <c r="J23">
+        <v>700</v>
+      </c>
+      <c r="K23">
+        <v>306</v>
+      </c>
+      <c r="L23">
+        <v>241</v>
+      </c>
+      <c r="M23">
+        <v>492</v>
+      </c>
+      <c r="N23">
+        <v>210</v>
+      </c>
+      <c r="O23">
+        <v>4269</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>9</v>
+      </c>
+      <c r="B24" t="s">
+        <v>74</v>
+      </c>
+      <c r="C24" t="s">
+        <v>57</v>
+      </c>
+      <c r="D24">
+        <v>8658</v>
+      </c>
+      <c r="E24">
+        <v>1955</v>
+      </c>
+      <c r="F24">
+        <v>9052</v>
+      </c>
+      <c r="G24">
+        <v>1776</v>
+      </c>
+      <c r="H24">
+        <v>6464</v>
+      </c>
+      <c r="I24">
+        <v>1011</v>
+      </c>
+      <c r="J24">
+        <v>810</v>
+      </c>
+      <c r="K24">
+        <v>5535</v>
+      </c>
+      <c r="L24">
+        <v>7144</v>
+      </c>
+      <c r="M24">
+        <v>6616</v>
+      </c>
+      <c r="N24">
+        <v>3115</v>
+      </c>
+      <c r="O24">
+        <v>52136</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" t="s">
+        <v>54</v>
+      </c>
+      <c r="D26">
+        <v>12745</v>
+      </c>
+      <c r="E26">
+        <v>4925</v>
+      </c>
+      <c r="F26">
+        <v>9418</v>
+      </c>
+      <c r="G26">
+        <v>19631</v>
+      </c>
+      <c r="H26">
+        <v>52003</v>
+      </c>
+      <c r="I26">
+        <v>15667</v>
+      </c>
+      <c r="J26">
+        <v>55996</v>
+      </c>
+      <c r="K26">
+        <v>14087</v>
+      </c>
+      <c r="L26">
+        <v>15222</v>
+      </c>
+      <c r="M26">
+        <v>33322</v>
+      </c>
+      <c r="N26">
+        <v>19705</v>
+      </c>
+      <c r="O26">
+        <v>252721</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>49</v>
+      </c>
+      <c r="B27" t="s">
+        <v>49</v>
+      </c>
+      <c r="C27" t="s">
+        <v>55</v>
+      </c>
+      <c r="D27">
+        <v>2706</v>
+      </c>
+      <c r="E27">
+        <v>1204</v>
+      </c>
+      <c r="F27">
+        <v>2438</v>
+      </c>
+      <c r="G27">
+        <v>5189</v>
+      </c>
+      <c r="H27">
+        <v>10036</v>
+      </c>
+      <c r="I27">
+        <v>3158</v>
+      </c>
+      <c r="J27">
+        <v>13088</v>
+      </c>
+      <c r="K27">
+        <v>2886</v>
+      </c>
+      <c r="L27">
+        <v>2926</v>
+      </c>
+      <c r="M27">
+        <v>6638</v>
+      </c>
+      <c r="N27">
+        <v>2852</v>
+      </c>
+      <c r="O27">
+        <v>53121</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>75</v>
+      </c>
+      <c r="C28" t="s">
+        <v>57</v>
+      </c>
+      <c r="D28">
+        <v>6898</v>
+      </c>
+      <c r="E28">
+        <v>1933</v>
+      </c>
+      <c r="F28">
+        <v>3604</v>
+      </c>
+      <c r="G28">
+        <v>6796</v>
+      </c>
+      <c r="H28">
+        <v>29806</v>
+      </c>
+      <c r="I28">
+        <v>4160</v>
+      </c>
+      <c r="J28">
+        <v>17324</v>
+      </c>
+      <c r="K28">
+        <v>4420</v>
+      </c>
+      <c r="L28">
+        <v>3025</v>
+      </c>
+      <c r="M28">
+        <v>6286</v>
+      </c>
+      <c r="N28">
+        <v>10222</v>
+      </c>
+      <c r="O28">
+        <v>94474</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>76</v>
+      </c>
+      <c r="C29" t="s">
+        <v>57</v>
+      </c>
+      <c r="D29">
+        <v>509</v>
+      </c>
+      <c r="E29">
+        <v>436</v>
+      </c>
+      <c r="F29">
+        <v>499</v>
+      </c>
+      <c r="G29">
+        <v>1055</v>
+      </c>
+      <c r="H29">
+        <v>3058</v>
+      </c>
+      <c r="I29">
+        <v>1742</v>
+      </c>
+      <c r="J29">
+        <v>4475</v>
+      </c>
+      <c r="K29">
+        <v>1508</v>
+      </c>
+      <c r="L29">
+        <v>992</v>
+      </c>
+      <c r="M29">
+        <v>1535</v>
+      </c>
+      <c r="N29">
+        <v>822</v>
+      </c>
+      <c r="O29">
+        <v>16631</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>3</v>
+      </c>
+      <c r="B30" t="s">
+        <v>77</v>
+      </c>
+      <c r="C30" t="s">
+        <v>57</v>
+      </c>
+      <c r="D30">
+        <v>1280</v>
+      </c>
+      <c r="E30">
+        <v>313</v>
+      </c>
+      <c r="F30">
+        <v>848</v>
+      </c>
+      <c r="G30">
+        <v>1267</v>
+      </c>
+      <c r="H30">
+        <v>2198</v>
+      </c>
+      <c r="I30">
+        <v>769</v>
+      </c>
+      <c r="J30">
+        <v>3984</v>
+      </c>
+      <c r="K30">
+        <v>3032</v>
+      </c>
+      <c r="L30">
+        <v>5932</v>
+      </c>
+      <c r="M30">
+        <v>4480</v>
+      </c>
+      <c r="N30">
+        <v>4185</v>
+      </c>
+      <c r="O30">
+        <v>28288</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>78</v>
+      </c>
+      <c r="C31" t="s">
+        <v>57</v>
+      </c>
+      <c r="D31">
+        <v>194</v>
+      </c>
+      <c r="E31">
+        <v>129</v>
+      </c>
+      <c r="F31">
+        <v>292</v>
+      </c>
+      <c r="G31">
+        <v>472</v>
+      </c>
+      <c r="H31">
+        <v>1063</v>
+      </c>
+      <c r="I31">
+        <v>490</v>
+      </c>
+      <c r="J31">
+        <v>1491</v>
+      </c>
+      <c r="K31">
+        <v>527</v>
+      </c>
+      <c r="L31">
+        <v>407</v>
+      </c>
+      <c r="M31">
+        <v>12126</v>
+      </c>
+      <c r="N31">
+        <v>301</v>
+      </c>
+      <c r="O31">
+        <v>17492</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>5</v>
+      </c>
+      <c r="B32" t="s">
+        <v>79</v>
+      </c>
+      <c r="C32" t="s">
+        <v>57</v>
+      </c>
+      <c r="D32">
+        <v>193</v>
+      </c>
+      <c r="E32">
+        <v>140</v>
+      </c>
+      <c r="F32">
+        <v>217</v>
+      </c>
+      <c r="G32">
+        <v>583</v>
+      </c>
+      <c r="H32">
+        <v>726</v>
+      </c>
+      <c r="I32">
+        <v>224</v>
+      </c>
+      <c r="J32">
+        <v>916</v>
+      </c>
+      <c r="K32">
+        <v>176</v>
+      </c>
+      <c r="L32">
+        <v>217</v>
+      </c>
+      <c r="M32">
+        <v>390</v>
+      </c>
+      <c r="N32">
+        <v>268</v>
+      </c>
+      <c r="O32">
+        <v>4050</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>6</v>
+      </c>
+      <c r="B33" t="s">
+        <v>80</v>
+      </c>
+      <c r="C33" t="s">
+        <v>57</v>
+      </c>
+      <c r="D33">
+        <v>598</v>
+      </c>
+      <c r="E33">
+        <v>509</v>
+      </c>
+      <c r="F33">
+        <v>993</v>
+      </c>
+      <c r="G33">
+        <v>2981</v>
+      </c>
+      <c r="H33">
+        <v>3780</v>
+      </c>
+      <c r="I33">
+        <v>4554</v>
+      </c>
+      <c r="J33">
+        <v>13327</v>
+      </c>
+      <c r="K33">
+        <v>1101</v>
+      </c>
+      <c r="L33">
+        <v>1307</v>
+      </c>
+      <c r="M33">
+        <v>1235</v>
+      </c>
+      <c r="N33">
+        <v>600</v>
+      </c>
+      <c r="O33">
+        <v>30985</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>7</v>
+      </c>
+      <c r="B34" t="s">
+        <v>81</v>
+      </c>
+      <c r="C34" t="s">
+        <v>57</v>
+      </c>
+      <c r="D34">
+        <v>185</v>
+      </c>
+      <c r="E34">
+        <v>47</v>
+      </c>
+      <c r="F34">
+        <v>150</v>
+      </c>
+      <c r="G34">
+        <v>414</v>
+      </c>
+      <c r="H34">
+        <v>445</v>
+      </c>
+      <c r="I34">
+        <v>139</v>
+      </c>
+      <c r="J34">
+        <v>506</v>
+      </c>
+      <c r="K34">
+        <v>139</v>
+      </c>
+      <c r="L34">
+        <v>102</v>
+      </c>
+      <c r="M34">
+        <v>186</v>
+      </c>
+      <c r="N34">
+        <v>106</v>
+      </c>
+      <c r="O34">
+        <v>2419</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>8</v>
+      </c>
+      <c r="B35" t="s">
+        <v>82</v>
+      </c>
+      <c r="C35" t="s">
+        <v>57</v>
+      </c>
+      <c r="D35">
+        <v>62</v>
+      </c>
+      <c r="E35">
+        <v>81</v>
+      </c>
+      <c r="F35">
+        <v>173</v>
+      </c>
+      <c r="G35">
+        <v>463</v>
+      </c>
+      <c r="H35">
+        <v>427</v>
+      </c>
+      <c r="I35">
+        <v>207</v>
+      </c>
+      <c r="J35">
+        <v>376</v>
+      </c>
+      <c r="K35">
+        <v>105</v>
+      </c>
+      <c r="L35">
+        <v>124</v>
+      </c>
+      <c r="M35">
+        <v>196</v>
+      </c>
+      <c r="N35">
+        <v>140</v>
+      </c>
+      <c r="O35">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>9</v>
+      </c>
+      <c r="B36" t="s">
+        <v>83</v>
+      </c>
+      <c r="C36" t="s">
+        <v>57</v>
+      </c>
+      <c r="D36">
+        <v>120</v>
+      </c>
+      <c r="E36">
+        <v>133</v>
+      </c>
+      <c r="F36">
+        <v>204</v>
+      </c>
+      <c r="G36">
+        <v>411</v>
+      </c>
+      <c r="H36">
+        <v>464</v>
+      </c>
+      <c r="I36">
+        <v>224</v>
+      </c>
+      <c r="J36">
+        <v>509</v>
+      </c>
+      <c r="K36">
+        <v>193</v>
+      </c>
+      <c r="L36">
+        <v>190</v>
+      </c>
+      <c r="M36">
+        <v>250</v>
+      </c>
+      <c r="N36">
+        <v>209</v>
+      </c>
+      <c r="O36">
+        <v>2907</v>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38">
+        <v>4</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>54</v>
+      </c>
+      <c r="D38">
+        <v>28487</v>
+      </c>
+      <c r="E38">
+        <v>9247</v>
+      </c>
+      <c r="F38">
+        <v>11617</v>
+      </c>
+      <c r="G38">
+        <v>26499</v>
+      </c>
+      <c r="H38">
+        <v>50854</v>
+      </c>
+      <c r="I38">
+        <v>23455</v>
+      </c>
+      <c r="J38">
+        <v>39460</v>
+      </c>
+      <c r="K38">
+        <v>43983</v>
+      </c>
+      <c r="L38">
+        <v>102479</v>
+      </c>
+      <c r="M38">
+        <v>36308</v>
+      </c>
+      <c r="N38">
+        <v>14424</v>
+      </c>
+      <c r="O38">
+        <v>386813</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>49</v>
+      </c>
+      <c r="B39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C39" t="s">
+        <v>55</v>
+      </c>
+      <c r="D39">
+        <v>2412</v>
+      </c>
+      <c r="E39">
+        <v>1007</v>
+      </c>
+      <c r="F39">
+        <v>1565</v>
+      </c>
+      <c r="G39">
+        <v>4509</v>
+      </c>
+      <c r="H39">
+        <v>7818</v>
+      </c>
+      <c r="I39">
+        <v>2878</v>
+      </c>
+      <c r="J39">
+        <v>7497</v>
+      </c>
+      <c r="K39">
+        <v>5298</v>
+      </c>
+      <c r="L39">
+        <v>4448</v>
+      </c>
+      <c r="M39">
+        <v>5958</v>
+      </c>
+      <c r="N39">
+        <v>1835</v>
+      </c>
+      <c r="O39">
+        <v>45225</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>84</v>
+      </c>
+      <c r="C40" t="s">
+        <v>57</v>
+      </c>
+      <c r="D40">
+        <v>10082</v>
+      </c>
+      <c r="E40">
+        <v>3564</v>
+      </c>
+      <c r="F40">
+        <v>6441</v>
+      </c>
+      <c r="G40">
+        <v>5392</v>
+      </c>
+      <c r="H40">
+        <v>15370</v>
+      </c>
+      <c r="I40">
+        <v>6061</v>
+      </c>
+      <c r="J40">
+        <v>15530</v>
+      </c>
+      <c r="K40">
+        <v>5932</v>
+      </c>
+      <c r="L40">
+        <v>4515</v>
+      </c>
+      <c r="M40">
+        <v>15006</v>
+      </c>
+      <c r="N40">
+        <v>4118</v>
+      </c>
+      <c r="O40">
+        <v>92011</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>85</v>
+      </c>
+      <c r="C41" t="s">
+        <v>57</v>
+      </c>
+      <c r="D41">
+        <v>576</v>
+      </c>
+      <c r="E41">
+        <v>374</v>
+      </c>
+      <c r="F41">
+        <v>753</v>
+      </c>
+      <c r="G41">
+        <v>1399</v>
+      </c>
+      <c r="H41">
+        <v>2749</v>
+      </c>
+      <c r="I41">
+        <v>883</v>
+      </c>
+      <c r="J41">
+        <v>3033</v>
+      </c>
+      <c r="K41">
+        <v>710</v>
+      </c>
+      <c r="L41">
+        <v>946</v>
+      </c>
+      <c r="M41">
+        <v>1384</v>
+      </c>
+      <c r="N41">
+        <v>615</v>
+      </c>
+      <c r="O41">
+        <v>13422</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>86</v>
+      </c>
+      <c r="C42" t="s">
+        <v>57</v>
+      </c>
+      <c r="D42">
+        <v>397</v>
+      </c>
+      <c r="E42">
+        <v>230</v>
+      </c>
+      <c r="F42">
+        <v>484</v>
+      </c>
+      <c r="G42">
+        <v>880</v>
+      </c>
+      <c r="H42">
+        <v>2173</v>
+      </c>
+      <c r="I42">
+        <v>762</v>
+      </c>
+      <c r="J42">
+        <v>1516</v>
+      </c>
+      <c r="K42">
+        <v>762</v>
+      </c>
+      <c r="L42">
+        <v>1079</v>
+      </c>
+      <c r="M42">
+        <v>1093</v>
+      </c>
+      <c r="N42">
+        <v>500</v>
+      </c>
+      <c r="O42">
+        <v>9876</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>87</v>
+      </c>
+      <c r="C43" t="s">
+        <v>57</v>
+      </c>
+      <c r="D43">
+        <v>9823</v>
+      </c>
+      <c r="E43">
+        <v>3016</v>
+      </c>
+      <c r="F43">
+        <v>884</v>
+      </c>
+      <c r="G43">
+        <v>4616</v>
+      </c>
+      <c r="H43">
+        <v>19359</v>
+      </c>
+      <c r="I43">
+        <v>9489</v>
+      </c>
+      <c r="J43">
+        <v>8690</v>
+      </c>
+      <c r="K43">
+        <v>27084</v>
+      </c>
+      <c r="L43">
+        <v>16563</v>
+      </c>
+      <c r="M43">
+        <v>9987</v>
+      </c>
+      <c r="N43">
+        <v>5918</v>
+      </c>
+      <c r="O43">
+        <v>115429</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>5</v>
+      </c>
+      <c r="B44" t="s">
+        <v>88</v>
+      </c>
+      <c r="C44" t="s">
+        <v>57</v>
+      </c>
+      <c r="D44">
+        <v>190</v>
+      </c>
+      <c r="E44">
+        <v>122</v>
+      </c>
+      <c r="F44">
+        <v>932</v>
+      </c>
+      <c r="G44">
+        <v>789</v>
+      </c>
+      <c r="H44">
+        <v>1370</v>
+      </c>
+      <c r="I44">
+        <v>566</v>
+      </c>
+      <c r="J44">
+        <v>1434</v>
+      </c>
+      <c r="K44">
+        <v>2095</v>
+      </c>
+      <c r="L44">
+        <v>73979</v>
+      </c>
+      <c r="M44">
+        <v>848</v>
+      </c>
+      <c r="N44">
+        <v>870</v>
+      </c>
+      <c r="O44">
+        <v>83195</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>89</v>
+      </c>
+      <c r="C45" t="s">
+        <v>57</v>
+      </c>
+      <c r="D45">
+        <v>193</v>
+      </c>
+      <c r="E45">
+        <v>620</v>
+      </c>
+      <c r="F45">
+        <v>143</v>
+      </c>
+      <c r="G45">
+        <v>3707</v>
+      </c>
+      <c r="H45">
+        <v>782</v>
+      </c>
+      <c r="I45">
+        <v>2327</v>
+      </c>
+      <c r="J45">
+        <v>780</v>
+      </c>
+      <c r="K45">
+        <v>1599</v>
+      </c>
+      <c r="L45">
+        <v>268</v>
+      </c>
+      <c r="M45">
+        <v>630</v>
+      </c>
+      <c r="N45">
+        <v>122</v>
+      </c>
+      <c r="O45">
+        <v>11171</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>7</v>
+      </c>
+      <c r="B46" t="s">
+        <v>90</v>
+      </c>
+      <c r="C46" t="s">
+        <v>57</v>
+      </c>
+      <c r="D46">
+        <v>4552</v>
+      </c>
+      <c r="E46">
+        <v>106</v>
+      </c>
+      <c r="F46">
+        <v>178</v>
+      </c>
+      <c r="G46">
+        <v>4609</v>
+      </c>
+      <c r="H46">
+        <v>433</v>
+      </c>
+      <c r="I46">
+        <v>157</v>
+      </c>
+      <c r="J46">
+        <v>258</v>
+      </c>
+      <c r="K46">
+        <v>136</v>
+      </c>
+      <c r="L46">
+        <v>175</v>
+      </c>
+      <c r="M46">
+        <v>1061</v>
+      </c>
+      <c r="N46">
+        <v>139</v>
+      </c>
+      <c r="O46">
+        <v>11804</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>8</v>
+      </c>
+      <c r="B47" t="s">
+        <v>91</v>
+      </c>
+      <c r="C47" t="s">
+        <v>57</v>
+      </c>
+      <c r="D47">
+        <v>92</v>
+      </c>
+      <c r="E47">
+        <v>117</v>
+      </c>
+      <c r="F47">
+        <v>108</v>
+      </c>
+      <c r="G47">
+        <v>266</v>
+      </c>
+      <c r="H47">
+        <v>328</v>
+      </c>
+      <c r="I47">
+        <v>132</v>
+      </c>
+      <c r="J47">
+        <v>376</v>
+      </c>
+      <c r="K47">
+        <v>136</v>
+      </c>
+      <c r="L47">
+        <v>237</v>
+      </c>
+      <c r="M47">
+        <v>149</v>
+      </c>
+      <c r="N47">
+        <v>101</v>
+      </c>
+      <c r="O47">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>9</v>
+      </c>
+      <c r="B48" t="s">
+        <v>92</v>
+      </c>
+      <c r="C48" t="s">
+        <v>57</v>
+      </c>
+      <c r="D48">
+        <v>170</v>
+      </c>
+      <c r="E48">
+        <v>91</v>
+      </c>
+      <c r="F48">
+        <v>129</v>
+      </c>
+      <c r="G48">
+        <v>332</v>
+      </c>
+      <c r="H48">
+        <v>472</v>
+      </c>
+      <c r="I48">
+        <v>200</v>
+      </c>
+      <c r="J48">
+        <v>346</v>
+      </c>
+      <c r="K48">
+        <v>231</v>
+      </c>
+      <c r="L48">
+        <v>269</v>
+      </c>
+      <c r="M48">
+        <v>192</v>
+      </c>
+      <c r="N48">
+        <v>206</v>
+      </c>
+      <c r="O48">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="49"/>
+    <row r="50">
+      <c r="A50">
+        <v>5</v>
+      </c>
+      <c r="B50" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" t="s">
+        <v>54</v>
+      </c>
+      <c r="D50">
+        <v>22791</v>
+      </c>
+      <c r="E50">
+        <v>17751</v>
+      </c>
+      <c r="F50">
+        <v>21256</v>
+      </c>
+      <c r="G50">
+        <v>25611</v>
+      </c>
+      <c r="H50">
+        <v>33222</v>
+      </c>
+      <c r="I50">
+        <v>15270</v>
+      </c>
+      <c r="J50">
+        <v>40484</v>
+      </c>
+      <c r="K50">
+        <v>55781</v>
+      </c>
+      <c r="L50">
+        <v>40725</v>
+      </c>
+      <c r="M50">
+        <v>110374</v>
+      </c>
+      <c r="N50">
+        <v>23921</v>
+      </c>
+      <c r="O50">
+        <v>407186</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>49</v>
+      </c>
+      <c r="B51" t="s">
+        <v>49</v>
+      </c>
+      <c r="C51" t="s">
+        <v>55</v>
+      </c>
+      <c r="D51">
+        <v>700</v>
+      </c>
+      <c r="E51">
+        <v>1254</v>
+      </c>
+      <c r="F51">
+        <v>1039</v>
+      </c>
+      <c r="G51">
+        <v>2643</v>
+      </c>
+      <c r="H51">
+        <v>3908</v>
+      </c>
+      <c r="I51">
+        <v>2079</v>
+      </c>
+      <c r="J51">
+        <v>4032</v>
+      </c>
+      <c r="K51">
+        <v>3304</v>
+      </c>
+      <c r="L51">
+        <v>1880</v>
+      </c>
+      <c r="M51">
+        <v>5840</v>
+      </c>
+      <c r="N51">
+        <v>564</v>
+      </c>
+      <c r="O51">
+        <v>27243</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1</v>
+      </c>
+      <c r="B52" t="s">
+        <v>93</v>
+      </c>
+      <c r="C52" t="s">
+        <v>57</v>
+      </c>
+      <c r="D52">
+        <v>18930</v>
+      </c>
+      <c r="E52">
+        <v>7813</v>
+      </c>
+      <c r="F52">
+        <v>9972</v>
+      </c>
+      <c r="G52">
+        <v>10198</v>
+      </c>
+      <c r="H52">
+        <v>13630</v>
+      </c>
+      <c r="I52">
+        <v>10174</v>
+      </c>
+      <c r="J52">
+        <v>15910</v>
+      </c>
+      <c r="K52">
+        <v>22796</v>
+      </c>
+      <c r="L52">
+        <v>26561</v>
+      </c>
+      <c r="M52">
+        <v>27590</v>
+      </c>
+      <c r="N52">
+        <v>17033</v>
+      </c>
+      <c r="O52">
+        <v>180607</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>2</v>
+      </c>
+      <c r="B53" t="s">
+        <v>94</v>
+      </c>
+      <c r="C53" t="s">
+        <v>57</v>
+      </c>
+      <c r="D53">
+        <v>225</v>
+      </c>
+      <c r="E53">
+        <v>214</v>
+      </c>
+      <c r="F53">
+        <v>240</v>
+      </c>
+      <c r="G53">
+        <v>409</v>
+      </c>
+      <c r="H53">
+        <v>685</v>
+      </c>
+      <c r="I53">
+        <v>461</v>
+      </c>
+      <c r="J53">
+        <v>822</v>
+      </c>
+      <c r="K53">
+        <v>373</v>
+      </c>
+      <c r="L53">
+        <v>402</v>
+      </c>
+      <c r="M53">
+        <v>742</v>
+      </c>
+      <c r="N53">
+        <v>157</v>
+      </c>
+      <c r="O53">
+        <v>4730</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>3</v>
+      </c>
+      <c r="B54" t="s">
+        <v>95</v>
+      </c>
+      <c r="C54" t="s">
+        <v>57</v>
+      </c>
+      <c r="D54">
+        <v>115</v>
+      </c>
+      <c r="E54">
+        <v>117</v>
+      </c>
+      <c r="F54">
+        <v>121</v>
+      </c>
+      <c r="G54">
+        <v>299</v>
+      </c>
+      <c r="H54">
+        <v>542</v>
+      </c>
+      <c r="I54">
+        <v>236</v>
+      </c>
+      <c r="J54">
+        <v>1554</v>
+      </c>
+      <c r="K54">
+        <v>194</v>
+      </c>
+      <c r="L54">
+        <v>155</v>
+      </c>
+      <c r="M54">
+        <v>359</v>
+      </c>
+      <c r="N54">
+        <v>112</v>
+      </c>
+      <c r="O54">
+        <v>3804</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>4</v>
+      </c>
+      <c r="B55" t="s">
+        <v>96</v>
+      </c>
+      <c r="C55" t="s">
+        <v>57</v>
+      </c>
+      <c r="D55">
+        <v>109</v>
+      </c>
+      <c r="E55">
+        <v>248</v>
+      </c>
+      <c r="F55">
+        <v>229</v>
+      </c>
+      <c r="G55">
+        <v>369</v>
+      </c>
+      <c r="H55">
+        <v>597</v>
+      </c>
+      <c r="I55">
+        <v>393</v>
+      </c>
+      <c r="J55">
+        <v>812</v>
+      </c>
+      <c r="K55">
+        <v>415</v>
+      </c>
+      <c r="L55">
+        <v>210</v>
+      </c>
+      <c r="M55">
+        <v>686</v>
+      </c>
+      <c r="N55">
+        <v>341</v>
+      </c>
+      <c r="O55">
+        <v>4409</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>5</v>
+      </c>
+      <c r="B56" t="s">
+        <v>97</v>
+      </c>
+      <c r="C56" t="s">
+        <v>57</v>
+      </c>
+      <c r="D56">
+        <v>2358</v>
+      </c>
+      <c r="E56">
+        <v>7739</v>
+      </c>
+      <c r="F56">
+        <v>2925</v>
+      </c>
+      <c r="G56">
+        <v>10577</v>
+      </c>
+      <c r="H56">
+        <v>7144</v>
+      </c>
+      <c r="I56">
+        <v>1243</v>
+      </c>
+      <c r="J56">
+        <v>15157</v>
+      </c>
+      <c r="K56">
+        <v>27493</v>
+      </c>
+      <c r="L56">
+        <v>10347</v>
+      </c>
+      <c r="M56">
+        <v>73892</v>
+      </c>
+      <c r="N56">
+        <v>4773</v>
+      </c>
+      <c r="O56">
+        <v>163648</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>98</v>
+      </c>
+      <c r="C57" t="s">
+        <v>57</v>
+      </c>
+      <c r="D57">
+        <v>126</v>
+      </c>
+      <c r="E57">
+        <v>112</v>
+      </c>
+      <c r="F57">
+        <v>4575</v>
+      </c>
+      <c r="G57">
+        <v>266</v>
+      </c>
+      <c r="H57">
+        <v>1577</v>
+      </c>
+      <c r="I57">
+        <v>199</v>
+      </c>
+      <c r="J57">
+        <v>570</v>
+      </c>
+      <c r="K57">
+        <v>233</v>
+      </c>
+      <c r="L57">
+        <v>158</v>
+      </c>
+      <c r="M57">
+        <v>362</v>
+      </c>
+      <c r="N57">
+        <v>193</v>
+      </c>
+      <c r="O57">
+        <v>8371</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>7</v>
+      </c>
+      <c r="B58" t="s">
+        <v>99</v>
+      </c>
+      <c r="C58" t="s">
+        <v>57</v>
+      </c>
+      <c r="D58">
+        <v>28</v>
+      </c>
+      <c r="E58">
+        <v>69</v>
+      </c>
+      <c r="F58">
+        <v>1777</v>
+      </c>
+      <c r="G58">
+        <v>464</v>
+      </c>
+      <c r="H58">
+        <v>4574</v>
+      </c>
+      <c r="I58">
+        <v>145</v>
+      </c>
+      <c r="J58">
+        <v>1232</v>
+      </c>
+      <c r="K58">
+        <v>800</v>
+      </c>
+      <c r="L58">
+        <v>888</v>
+      </c>
+      <c r="M58">
+        <v>594</v>
+      </c>
+      <c r="N58">
+        <v>591</v>
+      </c>
+      <c r="O58">
+        <v>11162</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>8</v>
+      </c>
+      <c r="B59" t="s">
+        <v>100</v>
+      </c>
+      <c r="C59" t="s">
+        <v>57</v>
+      </c>
+      <c r="D59">
+        <v>25</v>
+      </c>
+      <c r="E59">
+        <v>120</v>
+      </c>
+      <c r="F59">
+        <v>261</v>
+      </c>
+      <c r="G59">
+        <v>223</v>
+      </c>
+      <c r="H59">
+        <v>319</v>
+      </c>
+      <c r="I59">
+        <v>85</v>
+      </c>
+      <c r="J59">
+        <v>259</v>
+      </c>
+      <c r="K59">
+        <v>60</v>
+      </c>
+      <c r="L59">
+        <v>55</v>
+      </c>
+      <c r="M59">
+        <v>69</v>
+      </c>
+      <c r="N59">
+        <v>60</v>
+      </c>
+      <c r="O59">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>9</v>
+      </c>
+      <c r="B60" t="s">
+        <v>101</v>
+      </c>
+      <c r="C60" t="s">
+        <v>57</v>
+      </c>
+      <c r="D60">
+        <v>175</v>
+      </c>
+      <c r="E60">
+        <v>65</v>
+      </c>
+      <c r="F60">
+        <v>117</v>
+      </c>
+      <c r="G60">
+        <v>163</v>
+      </c>
+      <c r="H60">
+        <v>246</v>
+      </c>
+      <c r="I60">
+        <v>255</v>
+      </c>
+      <c r="J60">
+        <v>136</v>
+      </c>
+      <c r="K60">
+        <v>113</v>
+      </c>
+      <c r="L60">
+        <v>69</v>
+      </c>
+      <c r="M60">
+        <v>240</v>
+      </c>
+      <c r="N60">
+        <v>97</v>
+      </c>
+      <c r="O60">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="61"/>
+    <row r="62">
+      <c r="A62">
+        <v>6</v>
+      </c>
+      <c r="B62" t="s">
+        <v>11</v>
+      </c>
+      <c r="C62" t="s">
+        <v>54</v>
+      </c>
+      <c r="D62">
+        <v>372</v>
+      </c>
+      <c r="E62">
+        <v>637</v>
+      </c>
+      <c r="F62">
+        <v>768</v>
+      </c>
+      <c r="G62">
+        <v>1917</v>
+      </c>
+      <c r="H62">
+        <v>2951</v>
+      </c>
+      <c r="I62">
+        <v>1409</v>
+      </c>
+      <c r="J62">
+        <v>2953</v>
+      </c>
+      <c r="K62">
+        <v>1185</v>
+      </c>
+      <c r="L62">
+        <v>1061</v>
+      </c>
+      <c r="M62">
+        <v>1753</v>
+      </c>
+      <c r="N62">
+        <v>1258</v>
+      </c>
+      <c r="O62">
+        <v>16264</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>49</v>
+      </c>
+      <c r="B63" t="s">
+        <v>49</v>
+      </c>
+      <c r="C63" t="s">
+        <v>55</v>
+      </c>
+      <c r="D63">
+        <v>156</v>
+      </c>
+      <c r="E63">
+        <v>124</v>
+      </c>
+      <c r="F63">
+        <v>224</v>
+      </c>
+      <c r="G63">
+        <v>513</v>
+      </c>
+      <c r="H63">
+        <v>908</v>
+      </c>
+      <c r="I63">
+        <v>424</v>
+      </c>
+      <c r="J63">
+        <v>712</v>
+      </c>
+      <c r="K63">
+        <v>356</v>
+      </c>
+      <c r="L63">
+        <v>229</v>
+      </c>
+      <c r="M63">
+        <v>492</v>
+      </c>
+      <c r="N63">
+        <v>323</v>
+      </c>
+      <c r="O63">
+        <v>4461</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>102</v>
+      </c>
+      <c r="C64" t="s">
+        <v>57</v>
+      </c>
+      <c r="D64">
+        <v>87</v>
+      </c>
+      <c r="E64">
+        <v>275</v>
+      </c>
+      <c r="F64">
+        <v>242</v>
+      </c>
+      <c r="G64">
+        <v>747</v>
+      </c>
+      <c r="H64">
+        <v>955</v>
+      </c>
+      <c r="I64">
+        <v>361</v>
+      </c>
+      <c r="J64">
+        <v>1130</v>
+      </c>
+      <c r="K64">
+        <v>323</v>
+      </c>
+      <c r="L64">
+        <v>331</v>
+      </c>
+      <c r="M64">
+        <v>472</v>
+      </c>
+      <c r="N64">
+        <v>363</v>
+      </c>
+      <c r="O64">
+        <v>5286</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>103</v>
+      </c>
+      <c r="C65" t="s">
+        <v>57</v>
+      </c>
+      <c r="D65">
+        <v>24</v>
+      </c>
+      <c r="E65">
+        <v>40</v>
+      </c>
+      <c r="F65">
+        <v>66</v>
+      </c>
+      <c r="G65">
+        <v>155</v>
+      </c>
+      <c r="H65">
+        <v>261</v>
+      </c>
+      <c r="I65">
+        <v>93</v>
+      </c>
+      <c r="J65">
+        <v>189</v>
+      </c>
+      <c r="K65">
+        <v>109</v>
+      </c>
+      <c r="L65">
+        <v>90</v>
+      </c>
+      <c r="M65">
+        <v>149</v>
+      </c>
+      <c r="N65">
+        <v>102</v>
+      </c>
+      <c r="O65">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>104</v>
+      </c>
+      <c r="C66" t="s">
+        <v>57</v>
+      </c>
+      <c r="D66">
+        <v>34</v>
+      </c>
+      <c r="E66">
+        <v>52</v>
+      </c>
+      <c r="F66">
+        <v>64</v>
+      </c>
+      <c r="G66">
+        <v>148</v>
+      </c>
+      <c r="H66">
+        <v>189</v>
+      </c>
+      <c r="I66">
+        <v>109</v>
+      </c>
+      <c r="J66">
+        <v>227</v>
+      </c>
+      <c r="K66">
+        <v>182</v>
+      </c>
+      <c r="L66">
+        <v>211</v>
+      </c>
+      <c r="M66">
+        <v>349</v>
+      </c>
+      <c r="N66">
+        <v>80</v>
+      </c>
+      <c r="O66">
+        <v>1645</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>105</v>
+      </c>
+      <c r="C67" t="s">
+        <v>57</v>
+      </c>
+      <c r="D67">
+        <v>18</v>
+      </c>
+      <c r="E67">
+        <v>42</v>
+      </c>
+      <c r="F67">
+        <v>52</v>
+      </c>
+      <c r="G67">
+        <v>77</v>
+      </c>
+      <c r="H67">
+        <v>186</v>
+      </c>
+      <c r="I67">
+        <v>74</v>
+      </c>
+      <c r="J67">
+        <v>187</v>
+      </c>
+      <c r="K67">
+        <v>60</v>
+      </c>
+      <c r="L67">
+        <v>41</v>
+      </c>
+      <c r="M67">
+        <v>81</v>
+      </c>
+      <c r="N67">
+        <v>215</v>
+      </c>
+      <c r="O67">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>5</v>
+      </c>
+      <c r="B68" t="s">
+        <v>106</v>
+      </c>
+      <c r="C68" t="s">
+        <v>57</v>
+      </c>
+      <c r="D68">
+        <v>8</v>
+      </c>
+      <c r="E68">
+        <v>26</v>
+      </c>
+      <c r="F68">
+        <v>26</v>
+      </c>
+      <c r="G68">
+        <v>67</v>
+      </c>
+      <c r="H68">
+        <v>83</v>
+      </c>
+      <c r="I68">
+        <v>62</v>
+      </c>
+      <c r="J68">
+        <v>64</v>
+      </c>
+      <c r="K68">
+        <v>27</v>
+      </c>
+      <c r="L68">
+        <v>42</v>
+      </c>
+      <c r="M68">
+        <v>47</v>
+      </c>
+      <c r="N68">
+        <v>38</v>
+      </c>
+      <c r="O68">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>6</v>
+      </c>
+      <c r="B69" t="s">
+        <v>107</v>
+      </c>
+      <c r="C69" t="s">
+        <v>57</v>
+      </c>
+      <c r="D69">
+        <v>24</v>
+      </c>
+      <c r="E69">
+        <v>23</v>
+      </c>
+      <c r="F69">
+        <v>29</v>
+      </c>
+      <c r="G69">
+        <v>73</v>
+      </c>
+      <c r="H69">
+        <v>164</v>
+      </c>
+      <c r="I69">
+        <v>170</v>
+      </c>
+      <c r="J69">
+        <v>292</v>
+      </c>
+      <c r="K69">
+        <v>51</v>
+      </c>
+      <c r="L69">
+        <v>44</v>
+      </c>
+      <c r="M69">
+        <v>54</v>
+      </c>
+      <c r="N69">
+        <v>54</v>
+      </c>
+      <c r="O69">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>7</v>
+      </c>
+      <c r="B70" t="s">
+        <v>108</v>
+      </c>
+      <c r="C70" t="s">
+        <v>57</v>
+      </c>
+      <c r="D70">
+        <v>6</v>
+      </c>
+      <c r="E70">
+        <v>21</v>
+      </c>
+      <c r="F70">
+        <v>21</v>
+      </c>
+      <c r="G70">
+        <v>42</v>
+      </c>
+      <c r="H70">
+        <v>86</v>
+      </c>
+      <c r="I70">
+        <v>57</v>
+      </c>
+      <c r="J70">
+        <v>79</v>
+      </c>
+      <c r="K70">
+        <v>28</v>
+      </c>
+      <c r="L70">
+        <v>29</v>
+      </c>
+      <c r="M70">
+        <v>57</v>
+      </c>
+      <c r="N70">
+        <v>34</v>
+      </c>
+      <c r="O70">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>8</v>
+      </c>
+      <c r="B71" t="s">
+        <v>109</v>
+      </c>
+      <c r="C71" t="s">
+        <v>57</v>
+      </c>
+      <c r="D71">
+        <v>6</v>
+      </c>
+      <c r="E71">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>17</v>
+      </c>
+      <c r="G71">
+        <v>34</v>
+      </c>
+      <c r="H71">
+        <v>66</v>
+      </c>
+      <c r="I71">
+        <v>27</v>
+      </c>
+      <c r="J71">
+        <v>49</v>
+      </c>
+      <c r="K71">
+        <v>24</v>
+      </c>
+      <c r="L71">
+        <v>12</v>
+      </c>
+      <c r="M71">
+        <v>22</v>
+      </c>
+      <c r="N71">
+        <v>24</v>
+      </c>
+      <c r="O71">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>9</v>
+      </c>
+      <c r="B72" t="s">
+        <v>110</v>
+      </c>
+      <c r="C72" t="s">
+        <v>57</v>
+      </c>
+      <c r="D72">
+        <v>9</v>
+      </c>
+      <c r="E72">
+        <v>26</v>
+      </c>
+      <c r="F72">
+        <v>27</v>
+      </c>
+      <c r="G72">
+        <v>61</v>
+      </c>
+      <c r="H72">
+        <v>53</v>
+      </c>
+      <c r="I72">
+        <v>32</v>
+      </c>
+      <c r="J72">
+        <v>24</v>
+      </c>
+      <c r="K72">
+        <v>25</v>
+      </c>
+      <c r="L72">
+        <v>32</v>
+      </c>
+      <c r="M72">
+        <v>30</v>
+      </c>
+      <c r="N72">
+        <v>25</v>
+      </c>
+      <c r="O72">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="73"/>
+    <row r="74">
+      <c r="A74">
+        <v>7</v>
+      </c>
+      <c r="B74" t="s">
+        <v>12</v>
+      </c>
+      <c r="C74" t="s">
+        <v>54</v>
+      </c>
+      <c r="D74">
+        <v>583</v>
+      </c>
+      <c r="E74">
+        <v>402</v>
+      </c>
+      <c r="F74">
+        <v>664</v>
+      </c>
+      <c r="G74">
+        <v>2298</v>
+      </c>
+      <c r="H74">
+        <v>2462</v>
+      </c>
+      <c r="I74">
+        <v>1618</v>
+      </c>
+      <c r="J74">
+        <v>2517</v>
+      </c>
+      <c r="K74">
+        <v>598</v>
+      </c>
+      <c r="L74">
+        <v>1646</v>
+      </c>
+      <c r="M74">
+        <v>2331</v>
+      </c>
+      <c r="N74">
+        <v>1602</v>
+      </c>
+      <c r="O74">
+        <v>16721</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>49</v>
+      </c>
+      <c r="B75" t="s">
+        <v>49</v>
+      </c>
+      <c r="C75" t="s">
+        <v>55</v>
+      </c>
+      <c r="D75">
+        <v>307</v>
+      </c>
+      <c r="E75">
+        <v>169</v>
+      </c>
+      <c r="F75">
+        <v>300</v>
+      </c>
+      <c r="G75">
+        <v>814</v>
+      </c>
+      <c r="H75">
+        <v>1290</v>
+      </c>
+      <c r="I75">
+        <v>725</v>
+      </c>
+      <c r="J75">
+        <v>1240</v>
+      </c>
+      <c r="K75">
+        <v>270</v>
+      </c>
+      <c r="L75">
+        <v>746</v>
+      </c>
+      <c r="M75">
+        <v>1336</v>
+      </c>
+      <c r="N75">
+        <v>565</v>
+      </c>
+      <c r="O75">
+        <v>7762</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>1</v>
+      </c>
+      <c r="B76" t="s">
+        <v>111</v>
+      </c>
+      <c r="C76" t="s">
+        <v>57</v>
+      </c>
+      <c r="D76">
+        <v>194</v>
+      </c>
+      <c r="E76">
+        <v>155</v>
+      </c>
+      <c r="F76">
+        <v>227</v>
+      </c>
+      <c r="G76">
+        <v>1190</v>
+      </c>
+      <c r="H76">
+        <v>738</v>
+      </c>
+      <c r="I76">
+        <v>611</v>
+      </c>
+      <c r="J76">
+        <v>733</v>
+      </c>
+      <c r="K76">
+        <v>221</v>
+      </c>
+      <c r="L76">
+        <v>601</v>
+      </c>
+      <c r="M76">
+        <v>682</v>
+      </c>
+      <c r="N76">
+        <v>644</v>
+      </c>
+      <c r="O76">
+        <v>5996</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>2</v>
+      </c>
+      <c r="B77" t="s">
+        <v>112</v>
+      </c>
+      <c r="C77" t="s">
+        <v>57</v>
+      </c>
+      <c r="D77">
+        <v>48</v>
+      </c>
+      <c r="E77">
+        <v>46</v>
+      </c>
+      <c r="F77">
+        <v>74</v>
+      </c>
+      <c r="G77">
+        <v>188</v>
+      </c>
+      <c r="H77">
+        <v>271</v>
+      </c>
+      <c r="I77">
+        <v>180</v>
+      </c>
+      <c r="J77">
+        <v>301</v>
+      </c>
+      <c r="K77">
+        <v>56</v>
+      </c>
+      <c r="L77">
+        <v>214</v>
+      </c>
+      <c r="M77">
+        <v>218</v>
+      </c>
+      <c r="N77">
+        <v>312</v>
+      </c>
+      <c r="O77">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>3</v>
+      </c>
+      <c r="B78" t="s">
+        <v>113</v>
+      </c>
+      <c r="C78" t="s">
+        <v>57</v>
+      </c>
+      <c r="D78">
+        <v>34</v>
+      </c>
+      <c r="E78">
+        <v>32</v>
+      </c>
+      <c r="F78">
+        <v>63</v>
+      </c>
+      <c r="G78">
+        <v>106</v>
+      </c>
+      <c r="H78">
+        <v>163</v>
+      </c>
+      <c r="I78">
+        <v>102</v>
+      </c>
+      <c r="J78">
+        <v>243</v>
+      </c>
+      <c r="K78">
+        <v>51</v>
+      </c>
+      <c r="L78">
+        <v>85</v>
+      </c>
+      <c r="M78">
+        <v>95</v>
+      </c>
+      <c r="N78">
+        <v>81</v>
+      </c>
+      <c r="O78">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>8</v>
+      </c>
+      <c r="B80" t="s">
+        <v>13</v>
+      </c>
+      <c r="C80" t="s">
+        <v>54</v>
+      </c>
+      <c r="D80">
+        <v>14671</v>
+      </c>
+      <c r="E80">
+        <v>4991</v>
+      </c>
+      <c r="F80">
+        <v>9120</v>
+      </c>
+      <c r="G80">
+        <v>9358</v>
+      </c>
+      <c r="H80">
+        <v>31281</v>
+      </c>
+      <c r="I80">
+        <v>16607</v>
+      </c>
+      <c r="J80">
+        <v>26088</v>
+      </c>
+      <c r="K80">
+        <v>10206</v>
+      </c>
+      <c r="L80">
+        <v>4232</v>
+      </c>
+      <c r="M80">
+        <v>5831</v>
+      </c>
+      <c r="N80">
+        <v>6283</v>
+      </c>
+      <c r="O80">
+        <v>138668</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>49</v>
+      </c>
+      <c r="B81" t="s">
+        <v>49</v>
+      </c>
+      <c r="C81" t="s">
+        <v>55</v>
+      </c>
+      <c r="D81">
+        <v>1560</v>
+      </c>
+      <c r="E81">
+        <v>938</v>
+      </c>
+      <c r="F81">
+        <v>2312</v>
+      </c>
+      <c r="G81">
+        <v>2554</v>
+      </c>
+      <c r="H81">
+        <v>5328</v>
+      </c>
+      <c r="I81">
+        <v>2303</v>
+      </c>
+      <c r="J81">
+        <v>3471</v>
+      </c>
+      <c r="K81">
+        <v>2031</v>
+      </c>
+      <c r="L81">
+        <v>1121</v>
+      </c>
+      <c r="M81">
+        <v>1779</v>
+      </c>
+      <c r="N81">
+        <v>1163</v>
+      </c>
+      <c r="O81">
+        <v>24560</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>114</v>
+      </c>
+      <c r="C82" t="s">
+        <v>57</v>
+      </c>
+      <c r="D82">
+        <v>2647</v>
+      </c>
+      <c r="E82">
+        <v>908</v>
+      </c>
+      <c r="F82">
+        <v>2097</v>
+      </c>
+      <c r="G82">
+        <v>1652</v>
+      </c>
+      <c r="H82">
+        <v>3184</v>
+      </c>
+      <c r="I82">
+        <v>1781</v>
+      </c>
+      <c r="J82">
+        <v>1856</v>
+      </c>
+      <c r="K82">
+        <v>1287</v>
+      </c>
+      <c r="L82">
+        <v>1494</v>
+      </c>
+      <c r="M82">
+        <v>1366</v>
+      </c>
+      <c r="N82">
+        <v>1273</v>
+      </c>
+      <c r="O82">
+        <v>19545</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>115</v>
+      </c>
+      <c r="C83" t="s">
+        <v>57</v>
+      </c>
+      <c r="D83">
+        <v>2237</v>
+      </c>
+      <c r="E83">
+        <v>225</v>
+      </c>
+      <c r="F83">
+        <v>1368</v>
+      </c>
+      <c r="G83">
+        <v>551</v>
+      </c>
+      <c r="H83">
+        <v>1088</v>
+      </c>
+      <c r="I83">
+        <v>5991</v>
+      </c>
+      <c r="J83">
+        <v>15287</v>
+      </c>
+      <c r="K83">
+        <v>765</v>
+      </c>
+      <c r="L83">
+        <v>415</v>
+      </c>
+      <c r="M83">
+        <v>503</v>
+      </c>
+      <c r="N83">
+        <v>443</v>
+      </c>
+      <c r="O83">
+        <v>28873</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>116</v>
+      </c>
+      <c r="C84" t="s">
+        <v>57</v>
+      </c>
+      <c r="D84">
+        <v>104</v>
+      </c>
+      <c r="E84">
+        <v>78</v>
+      </c>
+      <c r="F84">
+        <v>203</v>
+      </c>
+      <c r="G84">
+        <v>211</v>
+      </c>
+      <c r="H84">
+        <v>567</v>
+      </c>
+      <c r="I84">
+        <v>195</v>
+      </c>
+      <c r="J84">
+        <v>446</v>
+      </c>
+      <c r="K84">
+        <v>615</v>
+      </c>
+      <c r="L84">
+        <v>174</v>
+      </c>
+      <c r="M84">
+        <v>191</v>
+      </c>
+      <c r="N84">
+        <v>188</v>
+      </c>
+      <c r="O84">
+        <v>2972</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>117</v>
+      </c>
+      <c r="C85" t="s">
+        <v>57</v>
+      </c>
+      <c r="D85">
+        <v>7442</v>
+      </c>
+      <c r="E85">
+        <v>996</v>
+      </c>
+      <c r="F85">
+        <v>1688</v>
+      </c>
+      <c r="G85">
+        <v>1231</v>
+      </c>
+      <c r="H85">
+        <v>6621</v>
+      </c>
+      <c r="I85">
+        <v>931</v>
+      </c>
+      <c r="J85">
+        <v>1033</v>
+      </c>
+      <c r="K85">
+        <v>2940</v>
+      </c>
+      <c r="L85">
+        <v>471</v>
+      </c>
+      <c r="M85">
+        <v>1139</v>
+      </c>
+      <c r="N85">
+        <v>697</v>
+      </c>
+      <c r="O85">
+        <v>25189</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>5</v>
+      </c>
+      <c r="B86" t="s">
+        <v>118</v>
+      </c>
+      <c r="C86" t="s">
+        <v>57</v>
+      </c>
+      <c r="D86">
+        <v>49</v>
+      </c>
+      <c r="E86">
+        <v>131</v>
+      </c>
+      <c r="F86">
+        <v>84</v>
+      </c>
+      <c r="G86">
+        <v>964</v>
+      </c>
+      <c r="H86">
+        <v>483</v>
+      </c>
+      <c r="I86">
+        <v>74</v>
+      </c>
+      <c r="J86">
+        <v>207</v>
+      </c>
+      <c r="K86">
+        <v>62</v>
+      </c>
+      <c r="L86">
+        <v>99</v>
+      </c>
+      <c r="M86">
+        <v>75</v>
+      </c>
+      <c r="N86">
+        <v>531</v>
+      </c>
+      <c r="O86">
+        <v>2759</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>6</v>
+      </c>
+      <c r="B87" t="s">
+        <v>119</v>
+      </c>
+      <c r="C87" t="s">
+        <v>57</v>
+      </c>
+      <c r="D87">
+        <v>46</v>
+      </c>
+      <c r="E87">
+        <v>63</v>
+      </c>
+      <c r="F87">
+        <v>405</v>
+      </c>
+      <c r="G87">
+        <v>218</v>
+      </c>
+      <c r="H87">
+        <v>1029</v>
+      </c>
+      <c r="I87">
+        <v>125</v>
+      </c>
+      <c r="J87">
+        <v>195</v>
+      </c>
+      <c r="K87">
+        <v>105</v>
+      </c>
+      <c r="L87">
+        <v>57</v>
+      </c>
+      <c r="M87">
+        <v>91</v>
+      </c>
+      <c r="N87">
+        <v>150</v>
+      </c>
+      <c r="O87">
+        <v>2484</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>7</v>
+      </c>
+      <c r="B88" t="s">
+        <v>120</v>
+      </c>
+      <c r="C88" t="s">
+        <v>57</v>
+      </c>
+      <c r="D88">
+        <v>95</v>
+      </c>
+      <c r="E88">
+        <v>285</v>
+      </c>
+      <c r="F88">
+        <v>91</v>
+      </c>
+      <c r="G88">
+        <v>272</v>
+      </c>
+      <c r="H88">
+        <v>475</v>
+      </c>
+      <c r="I88">
+        <v>121</v>
+      </c>
+      <c r="J88">
+        <v>238</v>
+      </c>
+      <c r="K88">
+        <v>96</v>
+      </c>
+      <c r="L88">
+        <v>85</v>
+      </c>
+      <c r="M88">
+        <v>58</v>
+      </c>
+      <c r="N88">
+        <v>59</v>
+      </c>
+      <c r="O88">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>8</v>
+      </c>
+      <c r="B89" t="s">
+        <v>121</v>
+      </c>
+      <c r="C89" t="s">
+        <v>57</v>
+      </c>
+      <c r="D89">
+        <v>397</v>
+      </c>
+      <c r="E89">
+        <v>430</v>
+      </c>
+      <c r="F89">
+        <v>617</v>
+      </c>
+      <c r="G89">
+        <v>768</v>
+      </c>
+      <c r="H89">
+        <v>11442</v>
+      </c>
+      <c r="I89">
+        <v>4563</v>
+      </c>
+      <c r="J89">
+        <v>3032</v>
+      </c>
+      <c r="K89">
+        <v>2112</v>
+      </c>
+      <c r="L89">
+        <v>147</v>
+      </c>
+      <c r="M89">
+        <v>353</v>
+      </c>
+      <c r="N89">
+        <v>1662</v>
+      </c>
+      <c r="O89">
+        <v>25523</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>9</v>
+      </c>
+      <c r="B90" t="s">
+        <v>122</v>
+      </c>
+      <c r="C90" t="s">
+        <v>57</v>
+      </c>
+      <c r="D90">
+        <v>94</v>
+      </c>
+      <c r="E90">
+        <v>937</v>
+      </c>
+      <c r="F90">
+        <v>255</v>
+      </c>
+      <c r="G90">
+        <v>937</v>
+      </c>
+      <c r="H90">
+        <v>1064</v>
+      </c>
+      <c r="I90">
+        <v>523</v>
+      </c>
+      <c r="J90">
+        <v>323</v>
+      </c>
+      <c r="K90">
+        <v>193</v>
+      </c>
+      <c r="L90">
+        <v>169</v>
+      </c>
+      <c r="M90">
+        <v>276</v>
+      </c>
+      <c r="N90">
+        <v>117</v>
+      </c>
+      <c r="O90">
+        <v>4888</v>
+      </c>
+    </row>
+    <row r="91"/>
+    <row r="92">
+      <c r="A92">
+        <v>9</v>
+      </c>
+      <c r="B92" t="s">
+        <v>14</v>
+      </c>
+      <c r="C92" t="s">
+        <v>54</v>
+      </c>
+      <c r="D92">
+        <v>406</v>
+      </c>
+      <c r="E92">
+        <v>269</v>
+      </c>
+      <c r="F92">
+        <v>406</v>
+      </c>
+      <c r="G92">
+        <v>579</v>
+      </c>
+      <c r="H92">
+        <v>855</v>
+      </c>
+      <c r="I92">
+        <v>568</v>
+      </c>
+      <c r="J92">
+        <v>631</v>
+      </c>
+      <c r="K92">
+        <v>1177</v>
+      </c>
+      <c r="L92">
+        <v>442</v>
+      </c>
+      <c r="M92">
+        <v>645</v>
+      </c>
+      <c r="N92">
+        <v>355</v>
+      </c>
+      <c r="O92">
+        <v>6333</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>49</v>
+      </c>
+      <c r="B93" t="s">
+        <v>49</v>
+      </c>
+      <c r="C93" t="s">
+        <v>55</v>
+      </c>
+      <c r="D93">
+        <v>262</v>
+      </c>
+      <c r="E93">
+        <v>86</v>
+      </c>
+      <c r="F93">
+        <v>129</v>
+      </c>
+      <c r="G93">
+        <v>220</v>
+      </c>
+      <c r="H93">
+        <v>287</v>
+      </c>
+      <c r="I93">
+        <v>274</v>
+      </c>
+      <c r="J93">
+        <v>195</v>
+      </c>
+      <c r="K93">
+        <v>559</v>
+      </c>
+      <c r="L93">
+        <v>170</v>
+      </c>
+      <c r="M93">
+        <v>256</v>
+      </c>
+      <c r="N93">
+        <v>87</v>
+      </c>
+      <c r="O93">
+        <v>2525</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>1</v>
+      </c>
+      <c r="B94" t="s">
+        <v>123</v>
+      </c>
+      <c r="C94" t="s">
+        <v>57</v>
+      </c>
+      <c r="D94">
+        <v>51</v>
+      </c>
+      <c r="E94">
+        <v>58</v>
+      </c>
+      <c r="F94">
+        <v>92</v>
+      </c>
+      <c r="G94">
+        <v>136</v>
+      </c>
+      <c r="H94">
+        <v>182</v>
+      </c>
+      <c r="I94">
+        <v>102</v>
+      </c>
+      <c r="J94">
+        <v>131</v>
+      </c>
+      <c r="K94">
+        <v>280</v>
+      </c>
+      <c r="L94">
+        <v>122</v>
+      </c>
+      <c r="M94">
+        <v>146</v>
+      </c>
+      <c r="N94">
+        <v>130</v>
+      </c>
+      <c r="O94">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>124</v>
+      </c>
+      <c r="C95" t="s">
+        <v>57</v>
+      </c>
+      <c r="D95">
+        <v>24</v>
+      </c>
+      <c r="E95">
+        <v>28</v>
+      </c>
+      <c r="F95">
+        <v>50</v>
+      </c>
+      <c r="G95">
+        <v>59</v>
+      </c>
+      <c r="H95">
+        <v>78</v>
+      </c>
+      <c r="I95">
+        <v>43</v>
+      </c>
+      <c r="J95">
+        <v>81</v>
+      </c>
+      <c r="K95">
+        <v>96</v>
+      </c>
+      <c r="L95">
+        <v>59</v>
+      </c>
+      <c r="M95">
+        <v>67</v>
+      </c>
+      <c r="N95">
+        <v>32</v>
+      </c>
+      <c r="O95">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>3</v>
+      </c>
+      <c r="B96" t="s">
+        <v>125</v>
+      </c>
+      <c r="C96" t="s">
+        <v>57</v>
+      </c>
+      <c r="D96">
+        <v>19</v>
+      </c>
+      <c r="E96">
+        <v>17</v>
+      </c>
+      <c r="F96">
+        <v>20</v>
+      </c>
+      <c r="G96">
+        <v>36</v>
+      </c>
+      <c r="H96">
+        <v>64</v>
+      </c>
+      <c r="I96">
+        <v>26</v>
+      </c>
+      <c r="J96">
+        <v>61</v>
+      </c>
+      <c r="K96">
+        <v>47</v>
+      </c>
+      <c r="L96">
+        <v>20</v>
+      </c>
+      <c r="M96">
+        <v>43</v>
+      </c>
+      <c r="N96">
+        <v>23</v>
+      </c>
+      <c r="O96">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>4</v>
+      </c>
+      <c r="B97" t="s">
+        <v>126</v>
+      </c>
+      <c r="C97" t="s">
+        <v>57</v>
+      </c>
+      <c r="D97">
+        <v>14</v>
+      </c>
+      <c r="E97">
+        <v>27</v>
+      </c>
+      <c r="F97">
+        <v>39</v>
+      </c>
+      <c r="G97">
+        <v>39</v>
+      </c>
+      <c r="H97">
+        <v>90</v>
+      </c>
+      <c r="I97">
+        <v>25</v>
+      </c>
+      <c r="J97">
+        <v>61</v>
+      </c>
+      <c r="K97">
+        <v>49</v>
+      </c>
+      <c r="L97">
+        <v>14</v>
+      </c>
+      <c r="M97">
+        <v>32</v>
+      </c>
+      <c r="N97">
+        <v>33</v>
+      </c>
+      <c r="O97">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>5</v>
+      </c>
+      <c r="B98" t="s">
+        <v>127</v>
+      </c>
+      <c r="C98" t="s">
+        <v>57</v>
+      </c>
+      <c r="D98">
+        <v>8</v>
+      </c>
+      <c r="E98">
+        <v>25</v>
+      </c>
+      <c r="F98">
+        <v>30</v>
+      </c>
+      <c r="G98">
+        <v>34</v>
+      </c>
+      <c r="H98">
+        <v>67</v>
+      </c>
+      <c r="I98">
+        <v>19</v>
+      </c>
+      <c r="J98">
+        <v>38</v>
+      </c>
+      <c r="K98">
+        <v>40</v>
+      </c>
+      <c r="L98">
+        <v>13</v>
+      </c>
+      <c r="M98">
+        <v>33</v>
+      </c>
+      <c r="N98">
+        <v>13</v>
+      </c>
+      <c r="O98">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>6</v>
+      </c>
+      <c r="B99" t="s">
+        <v>128</v>
+      </c>
+      <c r="C99" t="s">
+        <v>57</v>
+      </c>
+      <c r="D99">
+        <v>5</v>
+      </c>
+      <c r="E99">
+        <v>4</v>
+      </c>
+      <c r="F99">
+        <v>10</v>
+      </c>
+      <c r="G99">
+        <v>12</v>
+      </c>
+      <c r="H99">
+        <v>22</v>
+      </c>
+      <c r="I99">
+        <v>16</v>
+      </c>
+      <c r="J99">
+        <v>15</v>
+      </c>
+      <c r="K99">
+        <v>15</v>
+      </c>
+      <c r="L99">
+        <v>19</v>
+      </c>
+      <c r="M99">
+        <v>13</v>
+      </c>
+      <c r="N99">
+        <v>11</v>
+      </c>
+      <c r="O99">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>7</v>
+      </c>
+      <c r="B100" t="s">
+        <v>129</v>
+      </c>
+      <c r="C100" t="s">
+        <v>57</v>
+      </c>
+      <c r="D100">
+        <v>4</v>
+      </c>
+      <c r="E100">
+        <v>9</v>
+      </c>
+      <c r="F100">
+        <v>14</v>
+      </c>
+      <c r="G100">
+        <v>13</v>
+      </c>
+      <c r="H100">
+        <v>33</v>
+      </c>
+      <c r="I100">
+        <v>23</v>
+      </c>
+      <c r="J100">
+        <v>13</v>
+      </c>
+      <c r="K100">
+        <v>21</v>
+      </c>
+      <c r="L100">
+        <v>12</v>
+      </c>
+      <c r="M100">
+        <v>13</v>
+      </c>
+      <c r="N100">
+        <v>16</v>
+      </c>
+      <c r="O100">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>8</v>
+      </c>
+      <c r="B101" t="s">
+        <v>130</v>
+      </c>
+      <c r="C101" t="s">
+        <v>57</v>
+      </c>
+      <c r="D101">
+        <v>19</v>
+      </c>
+      <c r="E101">
+        <v>15</v>
+      </c>
+      <c r="F101">
+        <v>22</v>
+      </c>
+      <c r="G101">
+        <v>30</v>
+      </c>
+      <c r="H101">
+        <v>32</v>
+      </c>
+      <c r="I101">
+        <v>40</v>
+      </c>
+      <c r="J101">
+        <v>36</v>
+      </c>
+      <c r="K101">
+        <v>70</v>
+      </c>
+      <c r="L101">
+        <v>13</v>
+      </c>
+      <c r="M101">
+        <v>42</v>
+      </c>
+      <c r="N101">
+        <v>10</v>
+      </c>
+      <c r="O101">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="102"/>
+    <row r="103">
+      <c r="A103">
+        <v>10</v>
+      </c>
+      <c r="B103" t="s">
+        <v>15</v>
+      </c>
+      <c r="C103" t="s">
+        <v>54</v>
+      </c>
+      <c r="D103">
+        <v>660</v>
+      </c>
+      <c r="E103">
+        <v>1489</v>
+      </c>
+      <c r="F103">
+        <v>1463</v>
+      </c>
+      <c r="G103">
+        <v>2927</v>
+      </c>
+      <c r="H103">
+        <v>4712</v>
+      </c>
+      <c r="I103">
+        <v>2806</v>
+      </c>
+      <c r="J103">
+        <v>9656</v>
+      </c>
+      <c r="K103">
+        <v>2936</v>
+      </c>
+      <c r="L103">
+        <v>2905</v>
+      </c>
+      <c r="M103">
+        <v>3423</v>
+      </c>
+      <c r="N103">
+        <v>1769</v>
+      </c>
+      <c r="O103">
+        <v>34746</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>49</v>
+      </c>
+      <c r="B104" t="s">
+        <v>49</v>
+      </c>
+      <c r="C104" t="s">
+        <v>55</v>
+      </c>
+      <c r="D104">
+        <v>164</v>
+      </c>
+      <c r="E104">
+        <v>373</v>
+      </c>
+      <c r="F104">
+        <v>360</v>
+      </c>
+      <c r="G104">
+        <v>768</v>
+      </c>
+      <c r="H104">
+        <v>1321</v>
+      </c>
+      <c r="I104">
+        <v>811</v>
+      </c>
+      <c r="J104">
+        <v>2381</v>
+      </c>
+      <c r="K104">
+        <v>1042</v>
+      </c>
+      <c r="L104">
+        <v>902</v>
+      </c>
+      <c r="M104">
+        <v>1236</v>
+      </c>
+      <c r="N104">
+        <v>423</v>
+      </c>
+      <c r="O104">
+        <v>9781</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>1</v>
+      </c>
+      <c r="B105" t="s">
+        <v>131</v>
+      </c>
+      <c r="C105" t="s">
+        <v>57</v>
+      </c>
+      <c r="D105">
+        <v>173</v>
+      </c>
+      <c r="E105">
+        <v>549</v>
+      </c>
+      <c r="F105">
+        <v>483</v>
+      </c>
+      <c r="G105">
+        <v>1012</v>
+      </c>
+      <c r="H105">
+        <v>1409</v>
+      </c>
+      <c r="I105">
+        <v>1095</v>
+      </c>
+      <c r="J105">
+        <v>2801</v>
+      </c>
+      <c r="K105">
+        <v>806</v>
+      </c>
+      <c r="L105">
+        <v>980</v>
+      </c>
+      <c r="M105">
+        <v>986</v>
+      </c>
+      <c r="N105">
+        <v>629</v>
+      </c>
+      <c r="O105">
+        <v>10923</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>2</v>
+      </c>
+      <c r="B106" t="s">
+        <v>132</v>
+      </c>
+      <c r="C106" t="s">
+        <v>57</v>
+      </c>
+      <c r="D106">
+        <v>69</v>
+      </c>
+      <c r="E106">
+        <v>180</v>
+      </c>
+      <c r="F106">
+        <v>182</v>
+      </c>
+      <c r="G106">
+        <v>319</v>
+      </c>
+      <c r="H106">
+        <v>501</v>
+      </c>
+      <c r="I106">
+        <v>409</v>
+      </c>
+      <c r="J106">
+        <v>898</v>
+      </c>
+      <c r="K106">
+        <v>364</v>
+      </c>
+      <c r="L106">
+        <v>340</v>
+      </c>
+      <c r="M106">
+        <v>345</v>
+      </c>
+      <c r="N106">
+        <v>231</v>
+      </c>
+      <c r="O106">
+        <v>3838</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>3</v>
+      </c>
+      <c r="B107" t="s">
+        <v>133</v>
+      </c>
+      <c r="C107" t="s">
+        <v>57</v>
+      </c>
+      <c r="D107">
+        <v>35</v>
+      </c>
+      <c r="E107">
+        <v>105</v>
+      </c>
+      <c r="F107">
+        <v>189</v>
+      </c>
+      <c r="G107">
+        <v>211</v>
+      </c>
+      <c r="H107">
+        <v>390</v>
+      </c>
+      <c r="I107">
+        <v>156</v>
+      </c>
+      <c r="J107">
+        <v>843</v>
+      </c>
+      <c r="K107">
+        <v>189</v>
+      </c>
+      <c r="L107">
+        <v>189</v>
+      </c>
+      <c r="M107">
+        <v>255</v>
+      </c>
+      <c r="N107">
+        <v>156</v>
+      </c>
+      <c r="O107">
+        <v>2718</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>4</v>
+      </c>
+      <c r="B108" t="s">
+        <v>134</v>
+      </c>
+      <c r="C108" t="s">
+        <v>57</v>
+      </c>
+      <c r="D108">
+        <v>33</v>
+      </c>
+      <c r="E108">
+        <v>37</v>
+      </c>
+      <c r="F108">
+        <v>56</v>
+      </c>
+      <c r="G108">
+        <v>110</v>
+      </c>
+      <c r="H108">
+        <v>236</v>
+      </c>
+      <c r="I108">
+        <v>90</v>
+      </c>
+      <c r="J108">
+        <v>1780</v>
+      </c>
+      <c r="K108">
+        <v>129</v>
+      </c>
+      <c r="L108">
+        <v>99</v>
+      </c>
+      <c r="M108">
+        <v>101</v>
+      </c>
+      <c r="N108">
+        <v>84</v>
+      </c>
+      <c r="O108">
+        <v>2755</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>5</v>
+      </c>
+      <c r="B109" t="s">
+        <v>135</v>
+      </c>
+      <c r="C109" t="s">
+        <v>57</v>
+      </c>
+      <c r="D109">
+        <v>16</v>
+      </c>
+      <c r="E109">
+        <v>64</v>
+      </c>
+      <c r="F109">
+        <v>67</v>
+      </c>
+      <c r="G109">
+        <v>104</v>
+      </c>
+      <c r="H109">
+        <v>398</v>
+      </c>
+      <c r="I109">
+        <v>76</v>
+      </c>
+      <c r="J109">
+        <v>348</v>
+      </c>
+      <c r="K109">
+        <v>85</v>
+      </c>
+      <c r="L109">
+        <v>87</v>
+      </c>
+      <c r="M109">
+        <v>106</v>
+      </c>
+      <c r="N109">
+        <v>72</v>
+      </c>
+      <c r="O109">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>6</v>
+      </c>
+      <c r="B110" t="s">
+        <v>136</v>
+      </c>
+      <c r="C110" t="s">
+        <v>57</v>
+      </c>
+      <c r="D110">
+        <v>17</v>
+      </c>
+      <c r="E110">
+        <v>34</v>
+      </c>
+      <c r="F110">
+        <v>38</v>
+      </c>
+      <c r="G110">
+        <v>68</v>
+      </c>
+      <c r="H110">
+        <v>134</v>
+      </c>
+      <c r="I110">
+        <v>30</v>
+      </c>
+      <c r="J110">
+        <v>196</v>
+      </c>
+      <c r="K110">
+        <v>189</v>
+      </c>
+      <c r="L110">
+        <v>129</v>
+      </c>
+      <c r="M110">
+        <v>76</v>
+      </c>
+      <c r="N110">
+        <v>55</v>
+      </c>
+      <c r="O110">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>7</v>
+      </c>
+      <c r="B111" t="s">
+        <v>137</v>
+      </c>
+      <c r="C111" t="s">
+        <v>57</v>
+      </c>
+      <c r="D111">
+        <v>100</v>
+      </c>
+      <c r="E111">
+        <v>86</v>
+      </c>
+      <c r="F111">
+        <v>38</v>
+      </c>
+      <c r="G111">
+        <v>208</v>
+      </c>
+      <c r="H111">
+        <v>172</v>
+      </c>
+      <c r="I111">
+        <v>62</v>
+      </c>
+      <c r="J111">
+        <v>196</v>
+      </c>
+      <c r="K111">
+        <v>42</v>
+      </c>
+      <c r="L111">
+        <v>61</v>
+      </c>
+      <c r="M111">
+        <v>225</v>
+      </c>
+      <c r="N111">
+        <v>68</v>
+      </c>
+      <c r="O111">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>8</v>
+      </c>
+      <c r="B112" t="s">
+        <v>138</v>
+      </c>
+      <c r="C112" t="s">
+        <v>57</v>
+      </c>
+      <c r="D112">
+        <v>23</v>
+      </c>
+      <c r="E112">
+        <v>28</v>
+      </c>
+      <c r="F112">
+        <v>22</v>
+      </c>
+      <c r="G112">
+        <v>64</v>
+      </c>
+      <c r="H112">
+        <v>68</v>
+      </c>
+      <c r="I112">
+        <v>35</v>
+      </c>
+      <c r="J112">
+        <v>116</v>
+      </c>
+      <c r="K112">
+        <v>25</v>
+      </c>
+      <c r="L112">
+        <v>36</v>
+      </c>
+      <c r="M112">
+        <v>33</v>
+      </c>
+      <c r="N112">
+        <v>21</v>
+      </c>
+      <c r="O112">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>9</v>
+      </c>
+      <c r="B113" t="s">
+        <v>139</v>
+      </c>
+      <c r="C113" t="s">
+        <v>57</v>
+      </c>
+      <c r="D113">
+        <v>30</v>
+      </c>
+      <c r="E113">
+        <v>33</v>
+      </c>
+      <c r="F113">
+        <v>28</v>
+      </c>
+      <c r="G113">
+        <v>63</v>
+      </c>
+      <c r="H113">
+        <v>83</v>
+      </c>
+      <c r="I113">
+        <v>42</v>
+      </c>
+      <c r="J113">
+        <v>97</v>
+      </c>
+      <c r="K113">
+        <v>65</v>
+      </c>
+      <c r="L113">
+        <v>82</v>
+      </c>
+      <c r="M113">
+        <v>60</v>
+      </c>
+      <c r="N113">
+        <v>30</v>
+      </c>
+      <c r="O113">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="114"/>
+    <row r="115">
+      <c r="A115">
+        <v>11</v>
+      </c>
+      <c r="B115" t="s">
+        <v>16</v>
+      </c>
+      <c r="C115" t="s">
+        <v>54</v>
+      </c>
+      <c r="D115">
+        <v>467</v>
+      </c>
+      <c r="E115">
+        <v>467</v>
+      </c>
+      <c r="F115">
+        <v>584</v>
+      </c>
+      <c r="G115">
+        <v>1623</v>
+      </c>
+      <c r="H115">
+        <v>2370</v>
+      </c>
+      <c r="I115">
+        <v>1059</v>
+      </c>
+      <c r="J115">
+        <v>1823</v>
+      </c>
+      <c r="K115">
+        <v>1092</v>
+      </c>
+      <c r="L115">
+        <v>2168</v>
+      </c>
+      <c r="M115">
+        <v>1688</v>
+      </c>
+      <c r="N115">
+        <v>977</v>
+      </c>
+      <c r="O115">
+        <v>14318</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>49</v>
+      </c>
+      <c r="B116" t="s">
+        <v>49</v>
+      </c>
+      <c r="C116" t="s">
+        <v>55</v>
+      </c>
+      <c r="D116">
+        <v>103</v>
+      </c>
+      <c r="E116">
+        <v>74</v>
+      </c>
+      <c r="F116">
+        <v>132</v>
+      </c>
+      <c r="G116">
+        <v>316</v>
+      </c>
+      <c r="H116">
+        <v>587</v>
+      </c>
+      <c r="I116">
+        <v>241</v>
+      </c>
+      <c r="J116">
+        <v>474</v>
+      </c>
+      <c r="K116">
+        <v>249</v>
+      </c>
+      <c r="L116">
+        <v>403</v>
+      </c>
+      <c r="M116">
+        <v>338</v>
+      </c>
+      <c r="N116">
+        <v>224</v>
+      </c>
+      <c r="O116">
+        <v>3141</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>1</v>
+      </c>
+      <c r="B117" t="s">
+        <v>140</v>
+      </c>
+      <c r="C117" t="s">
+        <v>57</v>
+      </c>
+      <c r="D117">
+        <v>126</v>
+      </c>
+      <c r="E117">
+        <v>141</v>
+      </c>
+      <c r="F117">
+        <v>143</v>
+      </c>
+      <c r="G117">
+        <v>450</v>
+      </c>
+      <c r="H117">
+        <v>486</v>
+      </c>
+      <c r="I117">
+        <v>270</v>
+      </c>
+      <c r="J117">
+        <v>430</v>
+      </c>
+      <c r="K117">
+        <v>329</v>
+      </c>
+      <c r="L117">
+        <v>1106</v>
+      </c>
+      <c r="M117">
+        <v>658</v>
+      </c>
+      <c r="N117">
+        <v>233</v>
+      </c>
+      <c r="O117">
+        <v>4372</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>2</v>
+      </c>
+      <c r="B118" t="s">
+        <v>141</v>
+      </c>
+      <c r="C118" t="s">
+        <v>57</v>
+      </c>
+      <c r="D118">
+        <v>50</v>
+      </c>
+      <c r="E118">
+        <v>53</v>
+      </c>
+      <c r="F118">
+        <v>55</v>
+      </c>
+      <c r="G118">
+        <v>169</v>
+      </c>
+      <c r="H118">
+        <v>259</v>
+      </c>
+      <c r="I118">
+        <v>119</v>
+      </c>
+      <c r="J118">
+        <v>215</v>
+      </c>
+      <c r="K118">
+        <v>105</v>
+      </c>
+      <c r="L118">
+        <v>135</v>
+      </c>
+      <c r="M118">
+        <v>150</v>
+      </c>
+      <c r="N118">
+        <v>111</v>
+      </c>
+      <c r="O118">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>3</v>
+      </c>
+      <c r="B119" t="s">
+        <v>142</v>
+      </c>
+      <c r="C119" t="s">
+        <v>57</v>
+      </c>
+      <c r="D119">
+        <v>74</v>
+      </c>
+      <c r="E119">
+        <v>61</v>
+      </c>
+      <c r="F119">
+        <v>77</v>
+      </c>
+      <c r="G119">
+        <v>203</v>
+      </c>
+      <c r="H119">
+        <v>372</v>
+      </c>
+      <c r="I119">
+        <v>193</v>
+      </c>
+      <c r="J119">
+        <v>253</v>
+      </c>
+      <c r="K119">
+        <v>133</v>
+      </c>
+      <c r="L119">
+        <v>197</v>
+      </c>
+      <c r="M119">
+        <v>149</v>
+      </c>
+      <c r="N119">
+        <v>153</v>
+      </c>
+      <c r="O119">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>4</v>
+      </c>
+      <c r="B120" t="s">
+        <v>143</v>
+      </c>
+      <c r="C120" t="s">
+        <v>57</v>
+      </c>
+      <c r="D120">
+        <v>39</v>
+      </c>
+      <c r="E120">
+        <v>21</v>
+      </c>
+      <c r="F120">
+        <v>40</v>
+      </c>
+      <c r="G120">
+        <v>97</v>
+      </c>
+      <c r="H120">
+        <v>197</v>
+      </c>
+      <c r="I120">
+        <v>64</v>
+      </c>
+      <c r="J120">
+        <v>115</v>
+      </c>
+      <c r="K120">
+        <v>74</v>
+      </c>
+      <c r="L120">
+        <v>82</v>
+      </c>
+      <c r="M120">
+        <v>135</v>
+      </c>
+      <c r="N120">
+        <v>69</v>
+      </c>
+      <c r="O120">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>5</v>
+      </c>
+      <c r="B121" t="s">
+        <v>144</v>
+      </c>
+      <c r="C121" t="s">
+        <v>57</v>
+      </c>
+      <c r="D121">
+        <v>18</v>
+      </c>
+      <c r="E121">
+        <v>43</v>
+      </c>
+      <c r="F121">
+        <v>34</v>
+      </c>
+      <c r="G121">
+        <v>124</v>
+      </c>
+      <c r="H121">
+        <v>120</v>
+      </c>
+      <c r="I121">
+        <v>48</v>
+      </c>
+      <c r="J121">
+        <v>109</v>
+      </c>
+      <c r="K121">
+        <v>55</v>
+      </c>
+      <c r="L121">
+        <v>69</v>
+      </c>
+      <c r="M121">
+        <v>88</v>
+      </c>
+      <c r="N121">
+        <v>55</v>
+      </c>
+      <c r="O121">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>6</v>
+      </c>
+      <c r="B122" t="s">
+        <v>145</v>
+      </c>
+      <c r="C122" t="s">
+        <v>57</v>
+      </c>
+      <c r="D122">
+        <v>28</v>
+      </c>
+      <c r="E122">
+        <v>21</v>
+      </c>
+      <c r="F122">
+        <v>42</v>
+      </c>
+      <c r="G122">
+        <v>95</v>
+      </c>
+      <c r="H122">
+        <v>162</v>
+      </c>
+      <c r="I122">
+        <v>47</v>
+      </c>
+      <c r="J122">
+        <v>100</v>
+      </c>
+      <c r="K122">
+        <v>61</v>
+      </c>
+      <c r="L122">
+        <v>65</v>
+      </c>
+      <c r="M122">
+        <v>67</v>
+      </c>
+      <c r="N122">
+        <v>43</v>
+      </c>
+      <c r="O122">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>7</v>
+      </c>
+      <c r="B123" t="s">
+        <v>146</v>
+      </c>
+      <c r="C123" t="s">
+        <v>57</v>
+      </c>
+      <c r="D123">
+        <v>8</v>
+      </c>
+      <c r="E123">
+        <v>16</v>
+      </c>
+      <c r="F123">
+        <v>19</v>
+      </c>
+      <c r="G123">
+        <v>60</v>
+      </c>
+      <c r="H123">
+        <v>49</v>
+      </c>
+      <c r="I123">
+        <v>30</v>
+      </c>
+      <c r="J123">
+        <v>44</v>
+      </c>
+      <c r="K123">
+        <v>23</v>
+      </c>
+      <c r="L123">
+        <v>38</v>
+      </c>
+      <c r="M123">
+        <v>31</v>
+      </c>
+      <c r="N123">
+        <v>27</v>
+      </c>
+      <c r="O123">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>8</v>
+      </c>
+      <c r="B124" t="s">
+        <v>147</v>
+      </c>
+      <c r="C124" t="s">
+        <v>57</v>
+      </c>
+      <c r="D124">
+        <v>14</v>
+      </c>
+      <c r="E124">
+        <v>18</v>
+      </c>
+      <c r="F124">
+        <v>19</v>
+      </c>
+      <c r="G124">
+        <v>57</v>
+      </c>
+      <c r="H124">
+        <v>98</v>
+      </c>
+      <c r="I124">
+        <v>37</v>
+      </c>
+      <c r="J124">
+        <v>44</v>
+      </c>
+      <c r="K124">
+        <v>34</v>
+      </c>
+      <c r="L124">
+        <v>39</v>
+      </c>
+      <c r="M124">
+        <v>46</v>
+      </c>
+      <c r="N124">
+        <v>35</v>
+      </c>
+      <c r="O124">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>9</v>
+      </c>
+      <c r="B125" t="s">
+        <v>148</v>
+      </c>
+      <c r="C125" t="s">
+        <v>57</v>
+      </c>
+      <c r="D125">
+        <v>7</v>
+      </c>
+      <c r="E125">
+        <v>19</v>
+      </c>
+      <c r="F125">
+        <v>23</v>
+      </c>
+      <c r="G125">
+        <v>52</v>
+      </c>
+      <c r="H125">
+        <v>40</v>
+      </c>
+      <c r="I125">
+        <v>10</v>
+      </c>
+      <c r="J125">
+        <v>39</v>
+      </c>
+      <c r="K125">
+        <v>29</v>
+      </c>
+      <c r="L125">
+        <v>34</v>
+      </c>
+      <c r="M125">
+        <v>26</v>
+      </c>
+      <c r="N125">
+        <v>27</v>
+      </c>
+      <c r="O125">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="126"/>
+    <row r="127">
+      <c r="A127">
+        <v>12</v>
+      </c>
+      <c r="B127" t="s">
+        <v>17</v>
+      </c>
+      <c r="C127" t="s">
+        <v>54</v>
+      </c>
+      <c r="D127">
+        <v>48080</v>
+      </c>
+      <c r="E127">
+        <v>1957</v>
+      </c>
+      <c r="F127">
+        <v>3803</v>
+      </c>
+      <c r="G127">
+        <v>6743</v>
+      </c>
+      <c r="H127">
+        <v>16407</v>
+      </c>
+      <c r="I127">
+        <v>6258</v>
+      </c>
+      <c r="J127">
+        <v>73704</v>
+      </c>
+      <c r="K127">
+        <v>12162</v>
+      </c>
+      <c r="L127">
+        <v>3322</v>
+      </c>
+      <c r="M127">
+        <v>21490</v>
+      </c>
+      <c r="N127">
+        <v>6506</v>
+      </c>
+      <c r="O127">
+        <v>200432</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>49</v>
+      </c>
+      <c r="B128" t="s">
+        <v>49</v>
+      </c>
+      <c r="C128" t="s">
+        <v>55</v>
+      </c>
+      <c r="D128">
+        <v>2998</v>
+      </c>
+      <c r="E128">
+        <v>495</v>
+      </c>
+      <c r="F128">
+        <v>543</v>
+      </c>
+      <c r="G128">
+        <v>1831</v>
+      </c>
+      <c r="H128">
+        <v>3706</v>
+      </c>
+      <c r="I128">
+        <v>1115</v>
+      </c>
+      <c r="J128">
+        <v>5255</v>
+      </c>
+      <c r="K128">
+        <v>3144</v>
+      </c>
+      <c r="L128">
+        <v>912</v>
+      </c>
+      <c r="M128">
+        <v>3228</v>
+      </c>
+      <c r="N128">
+        <v>1256</v>
+      </c>
+      <c r="O128">
+        <v>24483</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>1</v>
+      </c>
+      <c r="B129" t="s">
+        <v>149</v>
+      </c>
+      <c r="C129" t="s">
+        <v>57</v>
+      </c>
+      <c r="D129">
+        <v>27668</v>
+      </c>
+      <c r="E129">
+        <v>592</v>
+      </c>
+      <c r="F129">
+        <v>540</v>
+      </c>
+      <c r="G129">
+        <v>2167</v>
+      </c>
+      <c r="H129">
+        <v>2841</v>
+      </c>
+      <c r="I129">
+        <v>1809</v>
+      </c>
+      <c r="J129">
+        <v>8443</v>
+      </c>
+      <c r="K129">
+        <v>3248</v>
+      </c>
+      <c r="L129">
+        <v>853</v>
+      </c>
+      <c r="M129">
+        <v>15123</v>
+      </c>
+      <c r="N129">
+        <v>2412</v>
+      </c>
+      <c r="O129">
+        <v>65696</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>2</v>
+      </c>
+      <c r="B130" t="s">
+        <v>150</v>
+      </c>
+      <c r="C130" t="s">
+        <v>57</v>
+      </c>
+      <c r="D130">
+        <v>1444</v>
+      </c>
+      <c r="E130">
+        <v>209</v>
+      </c>
+      <c r="F130">
+        <v>2031</v>
+      </c>
+      <c r="G130">
+        <v>964</v>
+      </c>
+      <c r="H130">
+        <v>6841</v>
+      </c>
+      <c r="I130">
+        <v>2599</v>
+      </c>
+      <c r="J130">
+        <v>57515</v>
+      </c>
+      <c r="K130">
+        <v>3667</v>
+      </c>
+      <c r="L130">
+        <v>577</v>
+      </c>
+      <c r="M130">
+        <v>1443</v>
+      </c>
+      <c r="N130">
+        <v>1457</v>
+      </c>
+      <c r="O130">
+        <v>78747</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>3</v>
+      </c>
+      <c r="B131" t="s">
+        <v>151</v>
+      </c>
+      <c r="C131" t="s">
+        <v>57</v>
+      </c>
+      <c r="D131">
+        <v>826</v>
+      </c>
+      <c r="E131">
+        <v>136</v>
+      </c>
+      <c r="F131">
+        <v>254</v>
+      </c>
+      <c r="G131">
+        <v>388</v>
+      </c>
+      <c r="H131">
+        <v>779</v>
+      </c>
+      <c r="I131">
+        <v>178</v>
+      </c>
+      <c r="J131">
+        <v>810</v>
+      </c>
+      <c r="K131">
+        <v>471</v>
+      </c>
+      <c r="L131">
+        <v>135</v>
+      </c>
+      <c r="M131">
+        <v>377</v>
+      </c>
+      <c r="N131">
+        <v>246</v>
+      </c>
+      <c r="O131">
+        <v>4600</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>4</v>
+      </c>
+      <c r="B132" t="s">
+        <v>152</v>
+      </c>
+      <c r="C132" t="s">
+        <v>57</v>
+      </c>
+      <c r="D132">
+        <v>499</v>
+      </c>
+      <c r="E132">
+        <v>115</v>
+      </c>
+      <c r="F132">
+        <v>187</v>
+      </c>
+      <c r="G132">
+        <v>333</v>
+      </c>
+      <c r="H132">
+        <v>751</v>
+      </c>
+      <c r="I132">
+        <v>266</v>
+      </c>
+      <c r="J132">
+        <v>761</v>
+      </c>
+      <c r="K132">
+        <v>475</v>
+      </c>
+      <c r="L132">
+        <v>235</v>
+      </c>
+      <c r="M132">
+        <v>403</v>
+      </c>
+      <c r="N132">
+        <v>317</v>
+      </c>
+      <c r="O132">
+        <v>4342</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>5</v>
+      </c>
+      <c r="B133" t="s">
+        <v>153</v>
+      </c>
+      <c r="C133" t="s">
+        <v>57</v>
+      </c>
+      <c r="D133">
+        <v>420</v>
+      </c>
+      <c r="E133">
+        <v>98</v>
+      </c>
+      <c r="F133">
+        <v>77</v>
+      </c>
+      <c r="G133">
+        <v>274</v>
+      </c>
+      <c r="H133">
+        <v>522</v>
+      </c>
+      <c r="I133">
+        <v>102</v>
+      </c>
+      <c r="J133">
+        <v>348</v>
+      </c>
+      <c r="K133">
+        <v>415</v>
+      </c>
+      <c r="L133">
+        <v>156</v>
+      </c>
+      <c r="M133">
+        <v>407</v>
+      </c>
+      <c r="N133">
+        <v>339</v>
+      </c>
+      <c r="O133">
+        <v>3158</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>6</v>
+      </c>
+      <c r="B134" t="s">
+        <v>154</v>
+      </c>
+      <c r="C134" t="s">
+        <v>57</v>
+      </c>
+      <c r="D134">
+        <v>8217</v>
+      </c>
+      <c r="E134">
+        <v>171</v>
+      </c>
+      <c r="F134">
+        <v>63</v>
+      </c>
+      <c r="G134">
+        <v>455</v>
+      </c>
+      <c r="H134">
+        <v>306</v>
+      </c>
+      <c r="I134">
+        <v>75</v>
+      </c>
+      <c r="J134">
+        <v>239</v>
+      </c>
+      <c r="K134">
+        <v>240</v>
+      </c>
+      <c r="L134">
+        <v>72</v>
+      </c>
+      <c r="M134">
+        <v>200</v>
+      </c>
+      <c r="N134">
+        <v>219</v>
+      </c>
+      <c r="O134">
+        <v>10257</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>7</v>
+      </c>
+      <c r="B135" t="s">
+        <v>155</v>
+      </c>
+      <c r="C135" t="s">
+        <v>57</v>
+      </c>
+      <c r="D135">
+        <v>137</v>
+      </c>
+      <c r="E135">
+        <v>40</v>
+      </c>
+      <c r="F135">
+        <v>27</v>
+      </c>
+      <c r="G135">
+        <v>77</v>
+      </c>
+      <c r="H135">
+        <v>154</v>
+      </c>
+      <c r="I135">
+        <v>40</v>
+      </c>
+      <c r="J135">
+        <v>127</v>
+      </c>
+      <c r="K135">
+        <v>99</v>
+      </c>
+      <c r="L135">
+        <v>273</v>
+      </c>
+      <c r="M135">
+        <v>127</v>
+      </c>
+      <c r="N135">
+        <v>70</v>
+      </c>
+      <c r="O135">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>8</v>
+      </c>
+      <c r="B136" t="s">
+        <v>156</v>
+      </c>
+      <c r="C136" t="s">
+        <v>57</v>
+      </c>
+      <c r="D136">
+        <v>187</v>
+      </c>
+      <c r="E136">
+        <v>62</v>
+      </c>
+      <c r="F136">
+        <v>39</v>
+      </c>
+      <c r="G136">
+        <v>74</v>
+      </c>
+      <c r="H136">
+        <v>353</v>
+      </c>
+      <c r="I136">
+        <v>36</v>
+      </c>
+      <c r="J136">
+        <v>114</v>
+      </c>
+      <c r="K136">
+        <v>85</v>
+      </c>
+      <c r="L136">
+        <v>64</v>
+      </c>
+      <c r="M136">
+        <v>104</v>
+      </c>
+      <c r="N136">
+        <v>109</v>
+      </c>
+      <c r="O136">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>9</v>
+      </c>
+      <c r="B137" t="s">
+        <v>157</v>
+      </c>
+      <c r="C137" t="s">
+        <v>57</v>
+      </c>
+      <c r="D137">
+        <v>5684</v>
+      </c>
+      <c r="E137">
+        <v>39</v>
+      </c>
+      <c r="F137">
+        <v>42</v>
+      </c>
+      <c r="G137">
+        <v>180</v>
+      </c>
+      <c r="H137">
+        <v>154</v>
+      </c>
+      <c r="I137">
+        <v>38</v>
+      </c>
+      <c r="J137">
+        <v>92</v>
+      </c>
+      <c r="K137">
+        <v>318</v>
+      </c>
+      <c r="L137">
+        <v>45</v>
+      </c>
+      <c r="M137">
+        <v>78</v>
+      </c>
+      <c r="N137">
+        <v>81</v>
+      </c>
+      <c r="O137">
+        <v>6751</v>
+      </c>
+    </row>
+    <row r="138"/>
+    <row r="139">
+      <c r="A139">
+        <v>13</v>
+      </c>
+      <c r="B139" t="s">
+        <v>18</v>
+      </c>
+      <c r="C139" t="s">
+        <v>54</v>
+      </c>
+      <c r="D139">
+        <v>293</v>
+      </c>
+      <c r="E139">
+        <v>814</v>
+      </c>
+      <c r="F139">
+        <v>820</v>
+      </c>
+      <c r="G139">
+        <v>1732</v>
+      </c>
+      <c r="H139">
+        <v>2418</v>
+      </c>
+      <c r="I139">
+        <v>1575</v>
+      </c>
+      <c r="J139">
+        <v>1434</v>
+      </c>
+      <c r="K139">
+        <v>1083</v>
+      </c>
+      <c r="L139">
+        <v>1505</v>
+      </c>
+      <c r="M139">
+        <v>769</v>
+      </c>
+      <c r="N139">
+        <v>1662</v>
+      </c>
+      <c r="O139">
+        <v>14105</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>49</v>
+      </c>
+      <c r="B140" t="s">
+        <v>49</v>
+      </c>
+      <c r="C140" t="s">
+        <v>55</v>
+      </c>
+      <c r="D140">
+        <v>77</v>
+      </c>
+      <c r="E140">
+        <v>198</v>
+      </c>
+      <c r="F140">
+        <v>229</v>
+      </c>
+      <c r="G140">
+        <v>408</v>
+      </c>
+      <c r="H140">
+        <v>555</v>
+      </c>
+      <c r="I140">
+        <v>605</v>
+      </c>
+      <c r="J140">
+        <v>502</v>
+      </c>
+      <c r="K140">
+        <v>374</v>
+      </c>
+      <c r="L140">
+        <v>361</v>
+      </c>
+      <c r="M140">
+        <v>225</v>
+      </c>
+      <c r="N140">
+        <v>580</v>
+      </c>
+      <c r="O140">
+        <v>4114</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>1</v>
+      </c>
+      <c r="B141" t="s">
+        <v>158</v>
+      </c>
+      <c r="C141" t="s">
+        <v>57</v>
+      </c>
+      <c r="D141">
+        <v>52</v>
+      </c>
+      <c r="E141">
+        <v>212</v>
+      </c>
+      <c r="F141">
+        <v>246</v>
+      </c>
+      <c r="G141">
+        <v>392</v>
+      </c>
+      <c r="H141">
+        <v>909</v>
+      </c>
+      <c r="I141">
+        <v>485</v>
+      </c>
+      <c r="J141">
+        <v>443</v>
+      </c>
+      <c r="K141">
+        <v>350</v>
+      </c>
+      <c r="L141">
+        <v>592</v>
+      </c>
+      <c r="M141">
+        <v>215</v>
+      </c>
+      <c r="N141">
+        <v>557</v>
+      </c>
+      <c r="O141">
+        <v>4453</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>2</v>
+      </c>
+      <c r="B142" t="s">
+        <v>159</v>
+      </c>
+      <c r="C142" t="s">
+        <v>57</v>
+      </c>
+      <c r="D142">
+        <v>19</v>
+      </c>
+      <c r="E142">
+        <v>163</v>
+      </c>
+      <c r="F142">
+        <v>125</v>
+      </c>
+      <c r="G142">
+        <v>306</v>
+      </c>
+      <c r="H142">
+        <v>357</v>
+      </c>
+      <c r="I142">
+        <v>172</v>
+      </c>
+      <c r="J142">
+        <v>164</v>
+      </c>
+      <c r="K142">
+        <v>114</v>
+      </c>
+      <c r="L142">
+        <v>202</v>
+      </c>
+      <c r="M142">
+        <v>115</v>
+      </c>
+      <c r="N142">
+        <v>172</v>
+      </c>
+      <c r="O142">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>3</v>
+      </c>
+      <c r="B143" t="s">
+        <v>160</v>
+      </c>
+      <c r="C143" t="s">
+        <v>57</v>
+      </c>
+      <c r="D143">
+        <v>117</v>
+      </c>
+      <c r="E143">
+        <v>95</v>
+      </c>
+      <c r="F143">
+        <v>59</v>
+      </c>
+      <c r="G143">
+        <v>353</v>
+      </c>
+      <c r="H143">
+        <v>167</v>
+      </c>
+      <c r="I143">
+        <v>93</v>
+      </c>
+      <c r="J143">
+        <v>83</v>
+      </c>
+      <c r="K143">
+        <v>60</v>
+      </c>
+      <c r="L143">
+        <v>82</v>
+      </c>
+      <c r="M143">
+        <v>39</v>
+      </c>
+      <c r="N143">
+        <v>78</v>
+      </c>
+      <c r="O143">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>4</v>
+      </c>
+      <c r="B144" t="s">
+        <v>161</v>
+      </c>
+      <c r="C144" t="s">
+        <v>57</v>
+      </c>
+      <c r="D144">
+        <v>5</v>
+      </c>
+      <c r="E144">
+        <v>28</v>
+      </c>
+      <c r="F144">
+        <v>42</v>
+      </c>
+      <c r="G144">
+        <v>51</v>
+      </c>
+      <c r="H144">
+        <v>109</v>
+      </c>
+      <c r="I144">
+        <v>80</v>
+      </c>
+      <c r="J144">
+        <v>63</v>
+      </c>
+      <c r="K144">
+        <v>42</v>
+      </c>
+      <c r="L144">
+        <v>57</v>
+      </c>
+      <c r="M144">
+        <v>40</v>
+      </c>
+      <c r="N144">
+        <v>92</v>
+      </c>
+      <c r="O144">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>5</v>
+      </c>
+      <c r="B145" t="s">
+        <v>162</v>
+      </c>
+      <c r="C145" t="s">
+        <v>57</v>
+      </c>
+      <c r="D145">
+        <v>5</v>
+      </c>
+      <c r="E145">
+        <v>45</v>
+      </c>
+      <c r="F145">
+        <v>33</v>
+      </c>
+      <c r="G145">
+        <v>72</v>
+      </c>
+      <c r="H145">
+        <v>109</v>
+      </c>
+      <c r="I145">
+        <v>48</v>
+      </c>
+      <c r="J145">
+        <v>56</v>
+      </c>
+      <c r="K145">
+        <v>52</v>
+      </c>
+      <c r="L145">
+        <v>71</v>
+      </c>
+      <c r="M145">
+        <v>57</v>
+      </c>
+      <c r="N145">
+        <v>45</v>
+      </c>
+      <c r="O145">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>6</v>
+      </c>
+      <c r="B146" t="s">
+        <v>163</v>
+      </c>
+      <c r="C146" t="s">
+        <v>57</v>
+      </c>
+      <c r="D146">
+        <v>3</v>
+      </c>
+      <c r="E146">
+        <v>12</v>
+      </c>
+      <c r="F146">
+        <v>14</v>
+      </c>
+      <c r="G146">
+        <v>34</v>
+      </c>
+      <c r="H146">
+        <v>39</v>
+      </c>
+      <c r="I146">
+        <v>32</v>
+      </c>
+      <c r="J146">
+        <v>36</v>
+      </c>
+      <c r="K146">
+        <v>16</v>
+      </c>
+      <c r="L146">
+        <v>45</v>
+      </c>
+      <c r="M146">
+        <v>14</v>
+      </c>
+      <c r="N146">
+        <v>37</v>
+      </c>
+      <c r="O146">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>7</v>
+      </c>
+      <c r="B147" t="s">
+        <v>164</v>
+      </c>
+      <c r="C147" t="s">
+        <v>57</v>
+      </c>
+      <c r="D147">
+        <v>4</v>
+      </c>
+      <c r="E147">
+        <v>14</v>
+      </c>
+      <c r="F147">
+        <v>23</v>
+      </c>
+      <c r="G147">
+        <v>26</v>
+      </c>
+      <c r="H147">
+        <v>51</v>
+      </c>
+      <c r="I147">
+        <v>15</v>
+      </c>
+      <c r="J147">
+        <v>40</v>
+      </c>
+      <c r="K147">
+        <v>20</v>
+      </c>
+      <c r="L147">
+        <v>47</v>
+      </c>
+      <c r="M147">
+        <v>36</v>
+      </c>
+      <c r="N147">
+        <v>64</v>
+      </c>
+      <c r="O147">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>8</v>
+      </c>
+      <c r="B148" t="s">
+        <v>165</v>
+      </c>
+      <c r="C148" t="s">
+        <v>57</v>
+      </c>
+      <c r="D148">
+        <v>8</v>
+      </c>
+      <c r="E148">
+        <v>33</v>
+      </c>
+      <c r="F148">
+        <v>20</v>
+      </c>
+      <c r="G148">
+        <v>56</v>
+      </c>
+      <c r="H148">
+        <v>71</v>
+      </c>
+      <c r="I148">
+        <v>21</v>
+      </c>
+      <c r="J148">
+        <v>23</v>
+      </c>
+      <c r="K148">
+        <v>19</v>
+      </c>
+      <c r="L148">
+        <v>18</v>
+      </c>
+      <c r="M148">
+        <v>10</v>
+      </c>
+      <c r="N148">
+        <v>15</v>
+      </c>
+      <c r="O148">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>9</v>
+      </c>
+      <c r="B149" t="s">
+        <v>166</v>
+      </c>
+      <c r="C149" t="s">
+        <v>57</v>
+      </c>
+      <c r="D149">
+        <v>3</v>
+      </c>
+      <c r="E149">
+        <v>14</v>
+      </c>
+      <c r="F149">
+        <v>29</v>
+      </c>
+      <c r="G149">
+        <v>34</v>
+      </c>
+      <c r="H149">
+        <v>51</v>
+      </c>
+      <c r="I149">
+        <v>24</v>
+      </c>
+      <c r="J149">
+        <v>24</v>
+      </c>
+      <c r="K149">
+        <v>36</v>
+      </c>
+      <c r="L149">
+        <v>30</v>
+      </c>
+      <c r="M149">
+        <v>18</v>
+      </c>
+      <c r="N149">
+        <v>22</v>
+      </c>
+      <c r="O149">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="150"/>
+    <row r="151">
+      <c r="A151">
+        <v>14</v>
+      </c>
+      <c r="B151" t="s">
+        <v>19</v>
+      </c>
+      <c r="C151" t="s">
+        <v>54</v>
+      </c>
+      <c r="D151">
+        <v>42097</v>
+      </c>
+      <c r="E151">
+        <v>13294</v>
+      </c>
+      <c r="F151">
+        <v>13474</v>
+      </c>
+      <c r="G151">
+        <v>45163</v>
+      </c>
+      <c r="H151">
+        <v>54343</v>
+      </c>
+      <c r="I151">
+        <v>10933</v>
+      </c>
+      <c r="J151">
+        <v>66662</v>
+      </c>
+      <c r="K151">
+        <v>16166</v>
+      </c>
+      <c r="L151">
+        <v>23518</v>
+      </c>
+      <c r="M151">
+        <v>41338</v>
+      </c>
+      <c r="N151">
+        <v>9957</v>
+      </c>
+      <c r="O151">
+        <v>336945</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>49</v>
+      </c>
+      <c r="B152" t="s">
+        <v>49</v>
+      </c>
+      <c r="C152" t="s">
+        <v>55</v>
+      </c>
+      <c r="D152">
+        <v>891</v>
+      </c>
+      <c r="E152">
+        <v>1039</v>
+      </c>
+      <c r="F152">
+        <v>1647</v>
+      </c>
+      <c r="G152">
+        <v>5961</v>
+      </c>
+      <c r="H152">
+        <v>6404</v>
+      </c>
+      <c r="I152">
+        <v>1822</v>
+      </c>
+      <c r="J152">
+        <v>6280</v>
+      </c>
+      <c r="K152">
+        <v>2488</v>
+      </c>
+      <c r="L152">
+        <v>2565</v>
+      </c>
+      <c r="M152">
+        <v>4308</v>
+      </c>
+      <c r="N152">
+        <v>1645</v>
+      </c>
+      <c r="O152">
+        <v>35050</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>1</v>
+      </c>
+      <c r="B153" t="s">
+        <v>167</v>
+      </c>
+      <c r="C153" t="s">
+        <v>57</v>
+      </c>
+      <c r="D153">
+        <v>1150</v>
+      </c>
+      <c r="E153">
+        <v>4694</v>
+      </c>
+      <c r="F153">
+        <v>8261</v>
+      </c>
+      <c r="G153">
+        <v>12612</v>
+      </c>
+      <c r="H153">
+        <v>36868</v>
+      </c>
+      <c r="I153">
+        <v>3874</v>
+      </c>
+      <c r="J153">
+        <v>29794</v>
+      </c>
+      <c r="K153">
+        <v>6521</v>
+      </c>
+      <c r="L153">
+        <v>7703</v>
+      </c>
+      <c r="M153">
+        <v>5723</v>
+      </c>
+      <c r="N153">
+        <v>5193</v>
+      </c>
+      <c r="O153">
+        <v>122393</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>2</v>
+      </c>
+      <c r="B154" t="s">
+        <v>168</v>
+      </c>
+      <c r="C154" t="s">
+        <v>57</v>
+      </c>
+      <c r="D154">
+        <v>27059</v>
+      </c>
+      <c r="E154">
+        <v>426</v>
+      </c>
+      <c r="F154">
+        <v>494</v>
+      </c>
+      <c r="G154">
+        <v>2121</v>
+      </c>
+      <c r="H154">
+        <v>2215</v>
+      </c>
+      <c r="I154">
+        <v>1540</v>
+      </c>
+      <c r="J154">
+        <v>11412</v>
+      </c>
+      <c r="K154">
+        <v>1681</v>
+      </c>
+      <c r="L154">
+        <v>1951</v>
+      </c>
+      <c r="M154">
+        <v>20524</v>
+      </c>
+      <c r="N154">
+        <v>700</v>
+      </c>
+      <c r="O154">
+        <v>70123</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>3</v>
+      </c>
+      <c r="B155" t="s">
+        <v>169</v>
+      </c>
+      <c r="C155" t="s">
+        <v>57</v>
+      </c>
+      <c r="D155">
+        <v>184</v>
+      </c>
+      <c r="E155">
+        <v>99</v>
+      </c>
+      <c r="F155">
+        <v>209</v>
+      </c>
+      <c r="G155">
+        <v>729</v>
+      </c>
+      <c r="H155">
+        <v>916</v>
+      </c>
+      <c r="I155">
+        <v>344</v>
+      </c>
+      <c r="J155">
+        <v>6805</v>
+      </c>
+      <c r="K155">
+        <v>342</v>
+      </c>
+      <c r="L155">
+        <v>340</v>
+      </c>
+      <c r="M155">
+        <v>418</v>
+      </c>
+      <c r="N155">
+        <v>194</v>
+      </c>
+      <c r="O155">
+        <v>10580</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>4</v>
+      </c>
+      <c r="B156" t="s">
+        <v>170</v>
+      </c>
+      <c r="C156" t="s">
+        <v>57</v>
+      </c>
+      <c r="D156">
+        <v>157</v>
+      </c>
+      <c r="E156">
+        <v>169</v>
+      </c>
+      <c r="F156">
+        <v>340</v>
+      </c>
+      <c r="G156">
+        <v>933</v>
+      </c>
+      <c r="H156">
+        <v>941</v>
+      </c>
+      <c r="I156">
+        <v>317</v>
+      </c>
+      <c r="J156">
+        <v>803</v>
+      </c>
+      <c r="K156">
+        <v>288</v>
+      </c>
+      <c r="L156">
+        <v>450</v>
+      </c>
+      <c r="M156">
+        <v>464</v>
+      </c>
+      <c r="N156">
+        <v>272</v>
+      </c>
+      <c r="O156">
+        <v>5134</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>5</v>
+      </c>
+      <c r="B157" t="s">
+        <v>171</v>
+      </c>
+      <c r="C157" t="s">
+        <v>57</v>
+      </c>
+      <c r="D157">
+        <v>1610</v>
+      </c>
+      <c r="E157">
+        <v>320</v>
+      </c>
+      <c r="F157">
+        <v>317</v>
+      </c>
+      <c r="G157">
+        <v>3710</v>
+      </c>
+      <c r="H157">
+        <v>836</v>
+      </c>
+      <c r="I157">
+        <v>184</v>
+      </c>
+      <c r="J157">
+        <v>436</v>
+      </c>
+      <c r="K157">
+        <v>144</v>
+      </c>
+      <c r="L157">
+        <v>240</v>
+      </c>
+      <c r="M157">
+        <v>190</v>
+      </c>
+      <c r="N157">
+        <v>190</v>
+      </c>
+      <c r="O157">
+        <v>8177</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>6</v>
+      </c>
+      <c r="B158" t="s">
+        <v>172</v>
+      </c>
+      <c r="C158" t="s">
+        <v>57</v>
+      </c>
+      <c r="D158">
+        <v>60</v>
+      </c>
+      <c r="E158">
+        <v>68</v>
+      </c>
+      <c r="F158">
+        <v>128</v>
+      </c>
+      <c r="G158">
+        <v>292</v>
+      </c>
+      <c r="H158">
+        <v>293</v>
+      </c>
+      <c r="I158">
+        <v>87</v>
+      </c>
+      <c r="J158">
+        <v>288</v>
+      </c>
+      <c r="K158">
+        <v>71</v>
+      </c>
+      <c r="L158">
+        <v>175</v>
+      </c>
+      <c r="M158">
+        <v>99</v>
+      </c>
+      <c r="N158">
+        <v>145</v>
+      </c>
+      <c r="O158">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>7</v>
+      </c>
+      <c r="B159" t="s">
+        <v>173</v>
+      </c>
+      <c r="C159" t="s">
+        <v>57</v>
+      </c>
+      <c r="D159">
+        <v>3299</v>
+      </c>
+      <c r="E159">
+        <v>1456</v>
+      </c>
+      <c r="F159">
+        <v>1552</v>
+      </c>
+      <c r="G159">
+        <v>1848</v>
+      </c>
+      <c r="H159">
+        <v>1342</v>
+      </c>
+      <c r="I159">
+        <v>289</v>
+      </c>
+      <c r="J159">
+        <v>1915</v>
+      </c>
+      <c r="K159">
+        <v>2506</v>
+      </c>
+      <c r="L159">
+        <v>1866</v>
+      </c>
+      <c r="M159">
+        <v>4020</v>
+      </c>
+      <c r="N159">
+        <v>575</v>
+      </c>
+      <c r="O159">
+        <v>20668</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>8</v>
+      </c>
+      <c r="B160" t="s">
+        <v>174</v>
+      </c>
+      <c r="C160" t="s">
+        <v>57</v>
+      </c>
+      <c r="D160">
+        <v>62</v>
+      </c>
+      <c r="E160">
+        <v>108</v>
+      </c>
+      <c r="F160">
+        <v>107</v>
+      </c>
+      <c r="G160">
+        <v>520</v>
+      </c>
+      <c r="H160">
+        <v>394</v>
+      </c>
+      <c r="I160">
+        <v>79</v>
+      </c>
+      <c r="J160">
+        <v>336</v>
+      </c>
+      <c r="K160">
+        <v>71</v>
+      </c>
+      <c r="L160">
+        <v>124</v>
+      </c>
+      <c r="M160">
+        <v>127</v>
+      </c>
+      <c r="N160">
+        <v>137</v>
+      </c>
+      <c r="O160">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>9</v>
+      </c>
+      <c r="B161" t="s">
+        <v>175</v>
+      </c>
+      <c r="C161" t="s">
+        <v>57</v>
+      </c>
+      <c r="D161">
+        <v>7625</v>
+      </c>
+      <c r="E161">
+        <v>4915</v>
+      </c>
+      <c r="F161">
+        <v>419</v>
+      </c>
+      <c r="G161">
+        <v>16437</v>
+      </c>
+      <c r="H161">
+        <v>4134</v>
+      </c>
+      <c r="I161">
+        <v>2397</v>
+      </c>
+      <c r="J161">
+        <v>8593</v>
+      </c>
+      <c r="K161">
+        <v>2054</v>
+      </c>
+      <c r="L161">
+        <v>8104</v>
+      </c>
+      <c r="M161">
+        <v>5465</v>
+      </c>
+      <c r="N161">
+        <v>906</v>
+      </c>
+      <c r="O161">
+        <v>61049</v>
+      </c>
+    </row>
+    <row r="162"/>
+    <row r="163">
+      <c r="A163">
+        <v>15</v>
+      </c>
+      <c r="B163" t="s">
+        <v>20</v>
+      </c>
+      <c r="C163" t="s">
+        <v>54</v>
+      </c>
+      <c r="D163">
+        <v>532</v>
+      </c>
+      <c r="E163">
+        <v>855</v>
+      </c>
+      <c r="F163">
+        <v>1671</v>
+      </c>
+      <c r="G163">
+        <v>2688</v>
+      </c>
+      <c r="H163">
+        <v>3424</v>
+      </c>
+      <c r="I163">
+        <v>1088</v>
+      </c>
+      <c r="J163">
+        <v>3353</v>
+      </c>
+      <c r="K163">
+        <v>1428</v>
+      </c>
+      <c r="L163">
+        <v>1220</v>
+      </c>
+      <c r="M163">
+        <v>4179</v>
+      </c>
+      <c r="N163">
+        <v>3661</v>
+      </c>
+      <c r="O163">
+        <v>24099</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="s">
+        <v>49</v>
+      </c>
+      <c r="B164" t="s">
+        <v>49</v>
+      </c>
+      <c r="C164" t="s">
+        <v>55</v>
+      </c>
+      <c r="D164">
+        <v>171</v>
+      </c>
+      <c r="E164">
+        <v>263</v>
+      </c>
+      <c r="F164">
+        <v>698</v>
+      </c>
+      <c r="G164">
+        <v>913</v>
+      </c>
+      <c r="H164">
+        <v>1291</v>
+      </c>
+      <c r="I164">
+        <v>337</v>
+      </c>
+      <c r="J164">
+        <v>1489</v>
+      </c>
+      <c r="K164">
+        <v>583</v>
+      </c>
+      <c r="L164">
+        <v>367</v>
+      </c>
+      <c r="M164">
+        <v>1959</v>
+      </c>
+      <c r="N164">
+        <v>2867</v>
+      </c>
+      <c r="O164">
+        <v>10938</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>1</v>
+      </c>
+      <c r="B165" t="s">
+        <v>176</v>
+      </c>
+      <c r="C165" t="s">
+        <v>57</v>
+      </c>
+      <c r="D165">
+        <v>163</v>
+      </c>
+      <c r="E165">
+        <v>368</v>
+      </c>
+      <c r="F165">
+        <v>484</v>
+      </c>
+      <c r="G165">
+        <v>929</v>
+      </c>
+      <c r="H165">
+        <v>974</v>
+      </c>
+      <c r="I165">
+        <v>291</v>
+      </c>
+      <c r="J165">
+        <v>784</v>
+      </c>
+      <c r="K165">
+        <v>424</v>
+      </c>
+      <c r="L165">
+        <v>364</v>
+      </c>
+      <c r="M165">
+        <v>1452</v>
+      </c>
+      <c r="N165">
+        <v>396</v>
+      </c>
+      <c r="O165">
+        <v>6629</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>2</v>
+      </c>
+      <c r="B166" t="s">
+        <v>177</v>
+      </c>
+      <c r="C166" t="s">
+        <v>57</v>
+      </c>
+      <c r="D166">
+        <v>82</v>
+      </c>
+      <c r="E166">
+        <v>63</v>
+      </c>
+      <c r="F166">
+        <v>117</v>
+      </c>
+      <c r="G166">
+        <v>293</v>
+      </c>
+      <c r="H166">
+        <v>361</v>
+      </c>
+      <c r="I166">
+        <v>113</v>
+      </c>
+      <c r="J166">
+        <v>285</v>
+      </c>
+      <c r="K166">
+        <v>146</v>
+      </c>
+      <c r="L166">
+        <v>117</v>
+      </c>
+      <c r="M166">
+        <v>236</v>
+      </c>
+      <c r="N166">
+        <v>124</v>
+      </c>
+      <c r="O166">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>3</v>
+      </c>
+      <c r="B167" t="s">
+        <v>178</v>
+      </c>
+      <c r="C167" t="s">
+        <v>57</v>
+      </c>
+      <c r="D167">
+        <v>26</v>
+      </c>
+      <c r="E167">
+        <v>42</v>
+      </c>
+      <c r="F167">
+        <v>84</v>
+      </c>
+      <c r="G167">
+        <v>134</v>
+      </c>
+      <c r="H167">
+        <v>192</v>
+      </c>
+      <c r="I167">
+        <v>68</v>
+      </c>
+      <c r="J167">
+        <v>357</v>
+      </c>
+      <c r="K167">
+        <v>86</v>
+      </c>
+      <c r="L167">
+        <v>177</v>
+      </c>
+      <c r="M167">
+        <v>136</v>
+      </c>
+      <c r="N167">
+        <v>62</v>
+      </c>
+      <c r="O167">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>4</v>
+      </c>
+      <c r="B168" t="s">
+        <v>179</v>
+      </c>
+      <c r="C168" t="s">
+        <v>57</v>
+      </c>
+      <c r="D168">
+        <v>17</v>
+      </c>
+      <c r="E168">
+        <v>23</v>
+      </c>
+      <c r="F168">
+        <v>62</v>
+      </c>
+      <c r="G168">
+        <v>97</v>
+      </c>
+      <c r="H168">
+        <v>141</v>
+      </c>
+      <c r="I168">
+        <v>36</v>
+      </c>
+      <c r="J168">
+        <v>106</v>
+      </c>
+      <c r="K168">
+        <v>45</v>
+      </c>
+      <c r="L168">
+        <v>40</v>
+      </c>
+      <c r="M168">
+        <v>108</v>
+      </c>
+      <c r="N168">
+        <v>38</v>
+      </c>
+      <c r="O168">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>5</v>
+      </c>
+      <c r="B169" t="s">
+        <v>180</v>
+      </c>
+      <c r="C169" t="s">
+        <v>57</v>
+      </c>
+      <c r="D169">
+        <v>36</v>
+      </c>
+      <c r="E169">
+        <v>39</v>
+      </c>
+      <c r="F169">
+        <v>67</v>
+      </c>
+      <c r="G169">
+        <v>127</v>
+      </c>
+      <c r="H169">
+        <v>175</v>
+      </c>
+      <c r="I169">
+        <v>69</v>
+      </c>
+      <c r="J169">
+        <v>119</v>
+      </c>
+      <c r="K169">
+        <v>54</v>
+      </c>
+      <c r="L169">
+        <v>48</v>
+      </c>
+      <c r="M169">
+        <v>79</v>
+      </c>
+      <c r="N169">
+        <v>48</v>
+      </c>
+      <c r="O169">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>6</v>
+      </c>
+      <c r="B170" t="s">
+        <v>181</v>
+      </c>
+      <c r="C170" t="s">
+        <v>57</v>
+      </c>
+      <c r="D170">
+        <v>10</v>
+      </c>
+      <c r="E170">
+        <v>19</v>
+      </c>
+      <c r="F170">
+        <v>38</v>
+      </c>
+      <c r="G170">
+        <v>42</v>
+      </c>
+      <c r="H170">
+        <v>51</v>
+      </c>
+      <c r="I170">
+        <v>24</v>
+      </c>
+      <c r="J170">
+        <v>40</v>
+      </c>
+      <c r="K170">
+        <v>21</v>
+      </c>
+      <c r="L170">
+        <v>46</v>
+      </c>
+      <c r="M170">
+        <v>65</v>
+      </c>
+      <c r="N170">
+        <v>53</v>
+      </c>
+      <c r="O170">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>7</v>
+      </c>
+      <c r="B171" t="s">
+        <v>182</v>
+      </c>
+      <c r="C171" t="s">
+        <v>57</v>
+      </c>
+      <c r="D171">
+        <v>7</v>
+      </c>
+      <c r="E171">
+        <v>11</v>
+      </c>
+      <c r="F171">
+        <v>37</v>
+      </c>
+      <c r="G171">
+        <v>54</v>
+      </c>
+      <c r="H171">
+        <v>62</v>
+      </c>
+      <c r="I171">
+        <v>27</v>
+      </c>
+      <c r="J171">
+        <v>57</v>
+      </c>
+      <c r="K171">
+        <v>24</v>
+      </c>
+      <c r="L171">
+        <v>17</v>
+      </c>
+      <c r="M171">
+        <v>46</v>
+      </c>
+      <c r="N171">
+        <v>20</v>
+      </c>
+      <c r="O171">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>8</v>
+      </c>
+      <c r="B172" t="s">
+        <v>183</v>
+      </c>
+      <c r="C172" t="s">
+        <v>57</v>
+      </c>
+      <c r="D172">
+        <v>11</v>
+      </c>
+      <c r="E172">
+        <v>13</v>
+      </c>
+      <c r="F172">
+        <v>60</v>
+      </c>
+      <c r="G172">
+        <v>69</v>
+      </c>
+      <c r="H172">
+        <v>126</v>
+      </c>
+      <c r="I172">
+        <v>100</v>
+      </c>
+      <c r="J172">
+        <v>80</v>
+      </c>
+      <c r="K172">
+        <v>32</v>
+      </c>
+      <c r="L172">
+        <v>25</v>
+      </c>
+      <c r="M172">
+        <v>65</v>
+      </c>
+      <c r="N172">
+        <v>33</v>
+      </c>
+      <c r="O172">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>9</v>
+      </c>
+      <c r="B173" t="s">
+        <v>184</v>
+      </c>
+      <c r="C173" t="s">
+        <v>57</v>
+      </c>
+      <c r="D173">
+        <v>9</v>
+      </c>
+      <c r="E173">
+        <v>14</v>
+      </c>
+      <c r="F173">
+        <v>24</v>
+      </c>
+      <c r="G173">
+        <v>30</v>
+      </c>
+      <c r="H173">
+        <v>51</v>
+      </c>
+      <c r="I173">
+        <v>23</v>
+      </c>
+      <c r="J173">
+        <v>36</v>
+      </c>
+      <c r="K173">
+        <v>13</v>
+      </c>
+      <c r="L173">
+        <v>19</v>
+      </c>
+      <c r="M173">
+        <v>33</v>
+      </c>
+      <c r="N173">
+        <v>20</v>
+      </c>
+      <c r="O173">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="174"/>
+    <row r="175">
+      <c r="A175">
+        <v>16</v>
+      </c>
+      <c r="B175" t="s">
+        <v>21</v>
+      </c>
+      <c r="C175" t="s">
+        <v>54</v>
+      </c>
+      <c r="D175">
+        <v>615</v>
+      </c>
+      <c r="E175">
+        <v>1290</v>
+      </c>
+      <c r="F175">
+        <v>564</v>
+      </c>
+      <c r="G175">
+        <v>3113</v>
+      </c>
+      <c r="H175">
+        <v>2612</v>
+      </c>
+      <c r="I175">
+        <v>1835</v>
+      </c>
+      <c r="J175">
+        <v>2100</v>
+      </c>
+      <c r="K175">
+        <v>1746</v>
+      </c>
+      <c r="L175">
+        <v>1167</v>
+      </c>
+      <c r="M175">
+        <v>5558</v>
+      </c>
+      <c r="N175">
+        <v>912</v>
+      </c>
+      <c r="O175">
+        <v>21512</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="s">
+        <v>49</v>
+      </c>
+      <c r="B176" t="s">
+        <v>49</v>
+      </c>
+      <c r="C176" t="s">
+        <v>55</v>
+      </c>
+      <c r="D176">
+        <v>191</v>
+      </c>
+      <c r="E176">
+        <v>295</v>
+      </c>
+      <c r="F176">
+        <v>121</v>
+      </c>
+      <c r="G176">
+        <v>1047</v>
+      </c>
+      <c r="H176">
+        <v>784</v>
+      </c>
+      <c r="I176">
+        <v>496</v>
+      </c>
+      <c r="J176">
+        <v>601</v>
+      </c>
+      <c r="K176">
+        <v>653</v>
+      </c>
+      <c r="L176">
+        <v>385</v>
+      </c>
+      <c r="M176">
+        <v>1980</v>
+      </c>
+      <c r="N176">
+        <v>250</v>
+      </c>
+      <c r="O176">
+        <v>6803</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>1</v>
+      </c>
+      <c r="B177" t="s">
+        <v>185</v>
+      </c>
+      <c r="C177" t="s">
+        <v>57</v>
+      </c>
+      <c r="D177">
+        <v>186</v>
+      </c>
+      <c r="E177">
+        <v>559</v>
+      </c>
+      <c r="F177">
+        <v>233</v>
+      </c>
+      <c r="G177">
+        <v>994</v>
+      </c>
+      <c r="H177">
+        <v>743</v>
+      </c>
+      <c r="I177">
+        <v>518</v>
+      </c>
+      <c r="J177">
+        <v>419</v>
+      </c>
+      <c r="K177">
+        <v>617</v>
+      </c>
+      <c r="L177">
+        <v>457</v>
+      </c>
+      <c r="M177">
+        <v>2453</v>
+      </c>
+      <c r="N177">
+        <v>345</v>
+      </c>
+      <c r="O177">
+        <v>7524</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>2</v>
+      </c>
+      <c r="B178" t="s">
+        <v>186</v>
+      </c>
+      <c r="C178" t="s">
+        <v>57</v>
+      </c>
+      <c r="D178">
+        <v>68</v>
+      </c>
+      <c r="E178">
+        <v>161</v>
+      </c>
+      <c r="F178">
+        <v>81</v>
+      </c>
+      <c r="G178">
+        <v>454</v>
+      </c>
+      <c r="H178">
+        <v>510</v>
+      </c>
+      <c r="I178">
+        <v>476</v>
+      </c>
+      <c r="J178">
+        <v>680</v>
+      </c>
+      <c r="K178">
+        <v>184</v>
+      </c>
+      <c r="L178">
+        <v>119</v>
+      </c>
+      <c r="M178">
+        <v>457</v>
+      </c>
+      <c r="N178">
+        <v>103</v>
+      </c>
+      <c r="O178">
+        <v>3293</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>3</v>
+      </c>
+      <c r="B179" t="s">
+        <v>187</v>
+      </c>
+      <c r="C179" t="s">
+        <v>57</v>
+      </c>
+      <c r="D179">
+        <v>32</v>
+      </c>
+      <c r="E179">
+        <v>71</v>
+      </c>
+      <c r="F179">
+        <v>29</v>
+      </c>
+      <c r="G179">
+        <v>191</v>
+      </c>
+      <c r="H179">
+        <v>203</v>
+      </c>
+      <c r="I179">
+        <v>88</v>
+      </c>
+      <c r="J179">
+        <v>183</v>
+      </c>
+      <c r="K179">
+        <v>98</v>
+      </c>
+      <c r="L179">
+        <v>41</v>
+      </c>
+      <c r="M179">
+        <v>239</v>
+      </c>
+      <c r="N179">
+        <v>61</v>
+      </c>
+      <c r="O179">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>4</v>
+      </c>
+      <c r="B180" t="s">
+        <v>188</v>
+      </c>
+      <c r="C180" t="s">
+        <v>57</v>
+      </c>
+      <c r="D180">
+        <v>45</v>
+      </c>
+      <c r="E180">
+        <v>36</v>
+      </c>
+      <c r="F180">
+        <v>28</v>
+      </c>
+      <c r="G180">
+        <v>124</v>
+      </c>
+      <c r="H180">
+        <v>131</v>
+      </c>
+      <c r="I180">
+        <v>65</v>
+      </c>
+      <c r="J180">
+        <v>69</v>
+      </c>
+      <c r="K180">
+        <v>56</v>
+      </c>
+      <c r="L180">
+        <v>46</v>
+      </c>
+      <c r="M180">
+        <v>129</v>
+      </c>
+      <c r="N180">
+        <v>38</v>
+      </c>
+      <c r="O180">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>5</v>
+      </c>
+      <c r="B181" t="s">
+        <v>189</v>
+      </c>
+      <c r="C181" t="s">
+        <v>57</v>
+      </c>
+      <c r="D181">
+        <v>19</v>
+      </c>
+      <c r="E181">
+        <v>41</v>
+      </c>
+      <c r="F181">
+        <v>12</v>
+      </c>
+      <c r="G181">
+        <v>71</v>
+      </c>
+      <c r="H181">
+        <v>54</v>
+      </c>
+      <c r="I181">
+        <v>45</v>
+      </c>
+      <c r="J181">
+        <v>39</v>
+      </c>
+      <c r="K181">
+        <v>37</v>
+      </c>
+      <c r="L181">
+        <v>37</v>
+      </c>
+      <c r="M181">
+        <v>116</v>
+      </c>
+      <c r="N181">
+        <v>44</v>
+      </c>
+      <c r="O181">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>6</v>
+      </c>
+      <c r="B182" t="s">
+        <v>190</v>
+      </c>
+      <c r="C182" t="s">
+        <v>57</v>
+      </c>
+      <c r="D182">
+        <v>30</v>
+      </c>
+      <c r="E182">
+        <v>32</v>
+      </c>
+      <c r="F182">
+        <v>11</v>
+      </c>
+      <c r="G182">
+        <v>40</v>
+      </c>
+      <c r="H182">
+        <v>57</v>
+      </c>
+      <c r="I182">
+        <v>46</v>
+      </c>
+      <c r="J182">
+        <v>18</v>
+      </c>
+      <c r="K182">
+        <v>18</v>
+      </c>
+      <c r="L182">
+        <v>15</v>
+      </c>
+      <c r="M182">
+        <v>40</v>
+      </c>
+      <c r="N182">
+        <v>17</v>
+      </c>
+      <c r="O182">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>7</v>
+      </c>
+      <c r="B183" t="s">
+        <v>191</v>
+      </c>
+      <c r="C183" t="s">
+        <v>57</v>
+      </c>
+      <c r="D183">
+        <v>17</v>
+      </c>
+      <c r="E183">
+        <v>25</v>
+      </c>
+      <c r="F183">
+        <v>16</v>
+      </c>
+      <c r="G183">
+        <v>65</v>
+      </c>
+      <c r="H183">
+        <v>53</v>
+      </c>
+      <c r="I183">
+        <v>39</v>
+      </c>
+      <c r="J183">
+        <v>34</v>
+      </c>
+      <c r="K183">
+        <v>33</v>
+      </c>
+      <c r="L183">
+        <v>28</v>
+      </c>
+      <c r="M183">
+        <v>53</v>
+      </c>
+      <c r="N183">
+        <v>22</v>
+      </c>
+      <c r="O183">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>8</v>
+      </c>
+      <c r="B184" t="s">
+        <v>192</v>
+      </c>
+      <c r="C184" t="s">
+        <v>57</v>
+      </c>
+      <c r="D184">
+        <v>9</v>
+      </c>
+      <c r="E184">
+        <v>10</v>
+      </c>
+      <c r="F184">
+        <v>12</v>
+      </c>
+      <c r="G184">
+        <v>33</v>
+      </c>
+      <c r="H184">
+        <v>28</v>
+      </c>
+      <c r="I184">
+        <v>12</v>
+      </c>
+      <c r="J184">
+        <v>28</v>
+      </c>
+      <c r="K184">
+        <v>17</v>
+      </c>
+      <c r="L184">
+        <v>12</v>
+      </c>
+      <c r="M184">
+        <v>31</v>
+      </c>
+      <c r="N184">
+        <v>12</v>
+      </c>
+      <c r="O184">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>9</v>
+      </c>
+      <c r="B185" t="s">
+        <v>193</v>
+      </c>
+      <c r="C185" t="s">
+        <v>57</v>
+      </c>
+      <c r="D185">
+        <v>18</v>
+      </c>
+      <c r="E185">
+        <v>60</v>
+      </c>
+      <c r="F185">
+        <v>21</v>
+      </c>
+      <c r="G185">
+        <v>94</v>
+      </c>
+      <c r="H185">
+        <v>49</v>
+      </c>
+      <c r="I185">
+        <v>50</v>
+      </c>
+      <c r="J185">
+        <v>29</v>
+      </c>
+      <c r="K185">
+        <v>33</v>
+      </c>
+      <c r="L185">
+        <v>27</v>
+      </c>
+      <c r="M185">
+        <v>60</v>
+      </c>
+      <c r="N185">
+        <v>20</v>
+      </c>
+      <c r="O185">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="186"/>
+    <row r="187">
+      <c r="A187">
+        <v>17</v>
+      </c>
+      <c r="B187" t="s">
+        <v>22</v>
+      </c>
+      <c r="C187" t="s">
+        <v>54</v>
+      </c>
+      <c r="D187">
+        <v>636</v>
+      </c>
+      <c r="E187">
+        <v>871</v>
+      </c>
+      <c r="F187">
+        <v>2282</v>
+      </c>
+      <c r="G187">
+        <v>2869</v>
+      </c>
+      <c r="H187">
+        <v>8564</v>
+      </c>
+      <c r="I187">
+        <v>3039</v>
+      </c>
+      <c r="J187">
+        <v>3259</v>
+      </c>
+      <c r="K187">
+        <v>2618</v>
+      </c>
+      <c r="L187">
+        <v>5983</v>
+      </c>
+      <c r="M187">
+        <v>4180</v>
+      </c>
+      <c r="N187">
+        <v>2041</v>
+      </c>
+      <c r="O187">
+        <v>36342</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="s">
+        <v>49</v>
+      </c>
+      <c r="B188" t="s">
+        <v>49</v>
+      </c>
+      <c r="C188" t="s">
+        <v>55</v>
+      </c>
+      <c r="D188">
+        <v>166</v>
+      </c>
+      <c r="E188">
+        <v>284</v>
+      </c>
+      <c r="F188">
+        <v>634</v>
+      </c>
+      <c r="G188">
+        <v>1075</v>
+      </c>
+      <c r="H188">
+        <v>2728</v>
+      </c>
+      <c r="I188">
+        <v>890</v>
+      </c>
+      <c r="J188">
+        <v>775</v>
+      </c>
+      <c r="K188">
+        <v>961</v>
+      </c>
+      <c r="L188">
+        <v>1640</v>
+      </c>
+      <c r="M188">
+        <v>1854</v>
+      </c>
+      <c r="N188">
+        <v>670</v>
+      </c>
+      <c r="O188">
+        <v>11677</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>1</v>
+      </c>
+      <c r="B189" t="s">
+        <v>194</v>
+      </c>
+      <c r="C189" t="s">
+        <v>57</v>
+      </c>
+      <c r="D189">
+        <v>74</v>
+      </c>
+      <c r="E189">
+        <v>217</v>
+      </c>
+      <c r="F189">
+        <v>556</v>
+      </c>
+      <c r="G189">
+        <v>675</v>
+      </c>
+      <c r="H189">
+        <v>1815</v>
+      </c>
+      <c r="I189">
+        <v>765</v>
+      </c>
+      <c r="J189">
+        <v>512</v>
+      </c>
+      <c r="K189">
+        <v>643</v>
+      </c>
+      <c r="L189">
+        <v>2126</v>
+      </c>
+      <c r="M189">
+        <v>1234</v>
+      </c>
+      <c r="N189">
+        <v>658</v>
+      </c>
+      <c r="O189">
+        <v>9275</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>2</v>
+      </c>
+      <c r="B190" t="s">
+        <v>195</v>
+      </c>
+      <c r="C190" t="s">
+        <v>57</v>
+      </c>
+      <c r="D190">
+        <v>65</v>
+      </c>
+      <c r="E190">
+        <v>95</v>
+      </c>
+      <c r="F190">
+        <v>481</v>
+      </c>
+      <c r="G190">
+        <v>413</v>
+      </c>
+      <c r="H190">
+        <v>1713</v>
+      </c>
+      <c r="I190">
+        <v>600</v>
+      </c>
+      <c r="J190">
+        <v>1059</v>
+      </c>
+      <c r="K190">
+        <v>218</v>
+      </c>
+      <c r="L190">
+        <v>605</v>
+      </c>
+      <c r="M190">
+        <v>359</v>
+      </c>
+      <c r="N190">
+        <v>198</v>
+      </c>
+      <c r="O190">
+        <v>5806</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>3</v>
+      </c>
+      <c r="B191" t="s">
+        <v>196</v>
+      </c>
+      <c r="C191" t="s">
+        <v>57</v>
+      </c>
+      <c r="D191">
+        <v>46</v>
+      </c>
+      <c r="E191">
+        <v>43</v>
+      </c>
+      <c r="F191">
+        <v>135</v>
+      </c>
+      <c r="G191">
+        <v>156</v>
+      </c>
+      <c r="H191">
+        <v>729</v>
+      </c>
+      <c r="I191">
+        <v>141</v>
+      </c>
+      <c r="J191">
+        <v>167</v>
+      </c>
+      <c r="K191">
+        <v>106</v>
+      </c>
+      <c r="L191">
+        <v>395</v>
+      </c>
+      <c r="M191">
+        <v>171</v>
+      </c>
+      <c r="N191">
+        <v>96</v>
+      </c>
+      <c r="O191">
+        <v>2185</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>4</v>
+      </c>
+      <c r="B192" t="s">
+        <v>197</v>
+      </c>
+      <c r="C192" t="s">
+        <v>57</v>
+      </c>
+      <c r="D192">
+        <v>7</v>
+      </c>
+      <c r="E192">
+        <v>42</v>
+      </c>
+      <c r="F192">
+        <v>157</v>
+      </c>
+      <c r="G192">
+        <v>109</v>
+      </c>
+      <c r="H192">
+        <v>426</v>
+      </c>
+      <c r="I192">
+        <v>108</v>
+      </c>
+      <c r="J192">
+        <v>112</v>
+      </c>
+      <c r="K192">
+        <v>94</v>
+      </c>
+      <c r="L192">
+        <v>233</v>
+      </c>
+      <c r="M192">
+        <v>186</v>
+      </c>
+      <c r="N192">
+        <v>117</v>
+      </c>
+      <c r="O192">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>5</v>
+      </c>
+      <c r="B193" t="s">
+        <v>198</v>
+      </c>
+      <c r="C193" t="s">
+        <v>57</v>
+      </c>
+      <c r="D193">
+        <v>8</v>
+      </c>
+      <c r="E193">
+        <v>20</v>
+      </c>
+      <c r="F193">
+        <v>27</v>
+      </c>
+      <c r="G193">
+        <v>75</v>
+      </c>
+      <c r="H193">
+        <v>148</v>
+      </c>
+      <c r="I193">
+        <v>77</v>
+      </c>
+      <c r="J193">
+        <v>297</v>
+      </c>
+      <c r="K193">
+        <v>73</v>
+      </c>
+      <c r="L193">
+        <v>160</v>
+      </c>
+      <c r="M193">
+        <v>78</v>
+      </c>
+      <c r="N193">
+        <v>40</v>
+      </c>
+      <c r="O193">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>6</v>
+      </c>
+      <c r="B194" t="s">
+        <v>199</v>
+      </c>
+      <c r="C194" t="s">
+        <v>57</v>
+      </c>
+      <c r="D194">
+        <v>4</v>
+      </c>
+      <c r="E194">
+        <v>21</v>
+      </c>
+      <c r="F194">
+        <v>76</v>
+      </c>
+      <c r="G194">
+        <v>110</v>
+      </c>
+      <c r="H194">
+        <v>329</v>
+      </c>
+      <c r="I194">
+        <v>82</v>
+      </c>
+      <c r="J194">
+        <v>84</v>
+      </c>
+      <c r="K194">
+        <v>97</v>
+      </c>
+      <c r="L194">
+        <v>329</v>
+      </c>
+      <c r="M194">
+        <v>85</v>
+      </c>
+      <c r="N194">
+        <v>54</v>
+      </c>
+      <c r="O194">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>7</v>
+      </c>
+      <c r="B195" t="s">
+        <v>200</v>
+      </c>
+      <c r="C195" t="s">
+        <v>57</v>
+      </c>
+      <c r="D195">
+        <v>25</v>
+      </c>
+      <c r="E195">
+        <v>32</v>
+      </c>
+      <c r="F195">
+        <v>105</v>
+      </c>
+      <c r="G195">
+        <v>72</v>
+      </c>
+      <c r="H195">
+        <v>205</v>
+      </c>
+      <c r="I195">
+        <v>112</v>
+      </c>
+      <c r="J195">
+        <v>102</v>
+      </c>
+      <c r="K195">
+        <v>304</v>
+      </c>
+      <c r="L195">
+        <v>180</v>
+      </c>
+      <c r="M195">
+        <v>125</v>
+      </c>
+      <c r="N195">
+        <v>125</v>
+      </c>
+      <c r="O195">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>8</v>
+      </c>
+      <c r="B196" t="s">
+        <v>201</v>
+      </c>
+      <c r="C196" t="s">
+        <v>57</v>
+      </c>
+      <c r="D196">
+        <v>5</v>
+      </c>
+      <c r="E196">
+        <v>62</v>
+      </c>
+      <c r="F196">
+        <v>42</v>
+      </c>
+      <c r="G196">
+        <v>82</v>
+      </c>
+      <c r="H196">
+        <v>236</v>
+      </c>
+      <c r="I196">
+        <v>61</v>
+      </c>
+      <c r="J196">
+        <v>65</v>
+      </c>
+      <c r="K196">
+        <v>28</v>
+      </c>
+      <c r="L196">
+        <v>94</v>
+      </c>
+      <c r="M196">
+        <v>39</v>
+      </c>
+      <c r="N196">
+        <v>28</v>
+      </c>
+      <c r="O196">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>9</v>
+      </c>
+      <c r="B197" t="s">
+        <v>202</v>
+      </c>
+      <c r="C197" t="s">
+        <v>57</v>
+      </c>
+      <c r="D197">
+        <v>236</v>
+      </c>
+      <c r="E197">
+        <v>55</v>
+      </c>
+      <c r="F197">
+        <v>69</v>
+      </c>
+      <c r="G197">
+        <v>102</v>
+      </c>
+      <c r="H197">
+        <v>235</v>
+      </c>
+      <c r="I197">
+        <v>203</v>
+      </c>
+      <c r="J197">
+        <v>86</v>
+      </c>
+      <c r="K197">
+        <v>94</v>
+      </c>
+      <c r="L197">
+        <v>221</v>
+      </c>
+      <c r="M197">
+        <v>49</v>
+      </c>
+      <c r="N197">
+        <v>55</v>
+      </c>
+      <c r="O197">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="198"/>
+    <row r="199">
+      <c r="A199">
+        <v>24</v>
+      </c>
+      <c r="B199" t="s">
+        <v>23</v>
+      </c>
+      <c r="C199" t="s">
+        <v>54</v>
+      </c>
+      <c r="D199">
+        <v>134</v>
+      </c>
+      <c r="E199">
+        <v>180</v>
+      </c>
+      <c r="F199">
+        <v>371</v>
+      </c>
+      <c r="G199">
+        <v>1702</v>
+      </c>
+      <c r="H199">
+        <v>970</v>
+      </c>
+      <c r="I199">
+        <v>1044</v>
+      </c>
+      <c r="J199">
+        <v>1189</v>
+      </c>
+      <c r="K199">
+        <v>791</v>
+      </c>
+      <c r="L199">
+        <v>508</v>
+      </c>
+      <c r="M199">
+        <v>670</v>
+      </c>
+      <c r="N199">
+        <v>718</v>
+      </c>
+      <c r="O199">
+        <v>8277</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="s">
+        <v>49</v>
+      </c>
+      <c r="B200" t="s">
+        <v>49</v>
+      </c>
+      <c r="C200" t="s">
+        <v>55</v>
+      </c>
+      <c r="D200">
+        <v>40</v>
+      </c>
+      <c r="E200">
+        <v>39</v>
+      </c>
+      <c r="F200">
+        <v>91</v>
+      </c>
+      <c r="G200">
+        <v>289</v>
+      </c>
+      <c r="H200">
+        <v>280</v>
+      </c>
+      <c r="I200">
+        <v>276</v>
+      </c>
+      <c r="J200">
+        <v>249</v>
+      </c>
+      <c r="K200">
+        <v>140</v>
+      </c>
+      <c r="L200">
+        <v>129</v>
+      </c>
+      <c r="M200">
+        <v>221</v>
+      </c>
+      <c r="N200">
+        <v>230</v>
+      </c>
+      <c r="O200">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>1</v>
+      </c>
+      <c r="B201" t="s">
+        <v>203</v>
+      </c>
+      <c r="C201" t="s">
+        <v>57</v>
+      </c>
+      <c r="D201">
+        <v>30</v>
+      </c>
+      <c r="E201">
+        <v>47</v>
+      </c>
+      <c r="F201">
+        <v>83</v>
+      </c>
+      <c r="G201">
+        <v>902</v>
+      </c>
+      <c r="H201">
+        <v>195</v>
+      </c>
+      <c r="I201">
+        <v>211</v>
+      </c>
+      <c r="J201">
+        <v>147</v>
+      </c>
+      <c r="K201">
+        <v>77</v>
+      </c>
+      <c r="L201">
+        <v>110</v>
+      </c>
+      <c r="M201">
+        <v>129</v>
+      </c>
+      <c r="N201">
+        <v>123</v>
+      </c>
+      <c r="O201">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>2</v>
+      </c>
+      <c r="B202" t="s">
+        <v>204</v>
+      </c>
+      <c r="C202" t="s">
+        <v>57</v>
+      </c>
+      <c r="D202">
+        <v>12</v>
+      </c>
+      <c r="E202">
+        <v>14</v>
+      </c>
+      <c r="F202">
+        <v>32</v>
+      </c>
+      <c r="G202">
+        <v>140</v>
+      </c>
+      <c r="H202">
+        <v>94</v>
+      </c>
+      <c r="I202">
+        <v>246</v>
+      </c>
+      <c r="J202">
+        <v>351</v>
+      </c>
+      <c r="K202">
+        <v>33</v>
+      </c>
+      <c r="L202">
+        <v>56</v>
+      </c>
+      <c r="M202">
+        <v>66</v>
+      </c>
+      <c r="N202">
+        <v>68</v>
+      </c>
+      <c r="O202">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>3</v>
+      </c>
+      <c r="B203" t="s">
+        <v>205</v>
+      </c>
+      <c r="C203" t="s">
+        <v>57</v>
+      </c>
+      <c r="D203">
+        <v>8</v>
+      </c>
+      <c r="E203">
+        <v>9</v>
+      </c>
+      <c r="F203">
+        <v>15</v>
+      </c>
+      <c r="G203">
+        <v>69</v>
+      </c>
+      <c r="H203">
+        <v>43</v>
+      </c>
+      <c r="I203">
+        <v>31</v>
+      </c>
+      <c r="J203">
+        <v>50</v>
+      </c>
+      <c r="K203">
+        <v>24</v>
+      </c>
+      <c r="L203">
+        <v>21</v>
+      </c>
+      <c r="M203">
+        <v>25</v>
+      </c>
+      <c r="N203">
+        <v>103</v>
+      </c>
+      <c r="O203">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>4</v>
+      </c>
+      <c r="B204" t="s">
+        <v>206</v>
+      </c>
+      <c r="C204" t="s">
+        <v>57</v>
+      </c>
+      <c r="D204">
+        <v>8</v>
+      </c>
+      <c r="E204">
+        <v>12</v>
+      </c>
+      <c r="F204">
+        <v>32</v>
+      </c>
+      <c r="G204">
+        <v>42</v>
+      </c>
+      <c r="H204">
+        <v>80</v>
+      </c>
+      <c r="I204">
+        <v>63</v>
+      </c>
+      <c r="J204">
+        <v>45</v>
+      </c>
+      <c r="K204">
+        <v>246</v>
+      </c>
+      <c r="L204">
+        <v>34</v>
+      </c>
+      <c r="M204">
+        <v>44</v>
+      </c>
+      <c r="N204">
+        <v>62</v>
+      </c>
+      <c r="O204">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>5</v>
+      </c>
+      <c r="B205" t="s">
+        <v>207</v>
+      </c>
+      <c r="C205" t="s">
+        <v>57</v>
+      </c>
+      <c r="D205">
+        <v>10</v>
+      </c>
+      <c r="E205">
+        <v>32</v>
+      </c>
+      <c r="F205">
+        <v>56</v>
+      </c>
+      <c r="G205">
+        <v>93</v>
+      </c>
+      <c r="H205">
+        <v>103</v>
+      </c>
+      <c r="I205">
+        <v>91</v>
+      </c>
+      <c r="J205">
+        <v>77</v>
+      </c>
+      <c r="K205">
+        <v>44</v>
+      </c>
+      <c r="L205">
+        <v>26</v>
+      </c>
+      <c r="M205">
+        <v>69</v>
+      </c>
+      <c r="N205">
+        <v>41</v>
+      </c>
+      <c r="O205">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>6</v>
+      </c>
+      <c r="B206" t="s">
+        <v>208</v>
+      </c>
+      <c r="C206" t="s">
+        <v>57</v>
+      </c>
+      <c r="D206">
+        <v>3</v>
+      </c>
+      <c r="E206">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>16</v>
+      </c>
+      <c r="G206">
+        <v>37</v>
+      </c>
+      <c r="H206">
+        <v>27</v>
+      </c>
+      <c r="I206">
+        <v>21</v>
+      </c>
+      <c r="J206">
+        <v>151</v>
+      </c>
+      <c r="K206">
+        <v>10</v>
+      </c>
+      <c r="L206">
+        <v>21</v>
+      </c>
+      <c r="M206">
+        <v>26</v>
+      </c>
+      <c r="N206">
+        <v>28</v>
+      </c>
+      <c r="O206">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>7</v>
+      </c>
+      <c r="B207" t="s">
+        <v>209</v>
+      </c>
+      <c r="C207" t="s">
+        <v>57</v>
+      </c>
+      <c r="D207">
+        <v>16</v>
+      </c>
+      <c r="E207">
+        <v>5</v>
+      </c>
+      <c r="F207">
+        <v>24</v>
+      </c>
+      <c r="G207">
+        <v>58</v>
+      </c>
+      <c r="H207">
+        <v>98</v>
+      </c>
+      <c r="I207">
+        <v>63</v>
+      </c>
+      <c r="J207">
+        <v>67</v>
+      </c>
+      <c r="K207">
+        <v>192</v>
+      </c>
+      <c r="L207">
+        <v>74</v>
+      </c>
+      <c r="M207">
+        <v>49</v>
+      </c>
+      <c r="N207">
+        <v>30</v>
+      </c>
+      <c r="O207">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>8</v>
+      </c>
+      <c r="B208" t="s">
+        <v>210</v>
+      </c>
+      <c r="C208" t="s">
+        <v>57</v>
+      </c>
+      <c r="D208">
+        <v>2</v>
+      </c>
+      <c r="E208">
+        <v>4</v>
+      </c>
+      <c r="F208">
+        <v>8</v>
+      </c>
+      <c r="G208">
+        <v>24</v>
+      </c>
+      <c r="H208">
+        <v>14</v>
+      </c>
+      <c r="I208">
+        <v>10</v>
+      </c>
+      <c r="J208">
+        <v>15</v>
+      </c>
+      <c r="K208">
+        <v>8</v>
+      </c>
+      <c r="L208">
+        <v>20</v>
+      </c>
+      <c r="M208">
+        <v>10</v>
+      </c>
+      <c r="N208">
+        <v>6</v>
+      </c>
+      <c r="O208">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209">
+        <v>9</v>
+      </c>
+      <c r="B209" t="s">
+        <v>211</v>
+      </c>
+      <c r="C209" t="s">
+        <v>57</v>
+      </c>
+      <c r="D209">
+        <v>5</v>
+      </c>
+      <c r="E209">
+        <v>10</v>
+      </c>
+      <c r="F209">
+        <v>14</v>
+      </c>
+      <c r="G209">
+        <v>48</v>
+      </c>
+      <c r="H209">
+        <v>36</v>
+      </c>
+      <c r="I209">
+        <v>32</v>
+      </c>
+      <c r="J209">
+        <v>37</v>
+      </c>
+      <c r="K209">
+        <v>17</v>
+      </c>
+      <c r="L209">
+        <v>17</v>
+      </c>
+      <c r="M209">
+        <v>31</v>
+      </c>
+      <c r="N209">
+        <v>27</v>
+      </c>
+      <c r="O209">
+        <v>274</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2" t="s">
+        <v>212</v>
+      </c>
+      <c r="E2" t="s">
+        <v>213</v>
+      </c>
+      <c r="F2" t="s">
+        <v>214</v>
+      </c>
+      <c r="G2">
+        <v>44208</v>
+      </c>
+      <c r="H2">
+        <v>68416</v>
+      </c>
+      <c r="I2">
+        <v>57914</v>
+      </c>
+      <c r="J2">
+        <v>114233</v>
+      </c>
+      <c r="K2">
+        <v>74915</v>
+      </c>
+      <c r="L2">
+        <v>3153</v>
+      </c>
+      <c r="M2">
+        <v>3446</v>
+      </c>
+      <c r="N2">
+        <v>26227</v>
+      </c>
+      <c r="O2">
+        <v>1797</v>
+      </c>
+      <c r="P2">
+        <v>5037</v>
+      </c>
+      <c r="Q2">
+        <v>1621</v>
+      </c>
+      <c r="R2">
+        <v>23944</v>
+      </c>
+      <c r="S2">
+        <v>971</v>
+      </c>
+      <c r="T2">
+        <v>43096</v>
+      </c>
+      <c r="U2">
+        <v>10863</v>
+      </c>
+      <c r="V2">
+        <v>7609</v>
+      </c>
+      <c r="W2">
+        <v>4552</v>
+      </c>
+      <c r="X2">
+        <v>1281</v>
+      </c>
+      <c r="Y2">
+        <v>493283</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D3" t="s">
+        <v>212</v>
+      </c>
+      <c r="E3" t="s">
+        <v>215</v>
+      </c>
+      <c r="F3" t="s">
+        <v>216</v>
+      </c>
+      <c r="G3">
+        <v>41772</v>
+      </c>
+      <c r="H3">
+        <v>8881</v>
+      </c>
+      <c r="I3">
+        <v>9562</v>
+      </c>
+      <c r="J3">
+        <v>14904</v>
+      </c>
+      <c r="K3">
+        <v>38360</v>
+      </c>
+      <c r="L3">
+        <v>407</v>
+      </c>
+      <c r="M3">
+        <v>666</v>
+      </c>
+      <c r="N3">
+        <v>5237</v>
+      </c>
+      <c r="O3">
+        <v>232</v>
+      </c>
+      <c r="P3">
+        <v>570</v>
+      </c>
+      <c r="Q3">
+        <v>271</v>
+      </c>
+      <c r="R3">
+        <v>2202</v>
+      </c>
+      <c r="S3">
+        <v>588</v>
+      </c>
+      <c r="T3">
+        <v>2601</v>
+      </c>
+      <c r="U3">
+        <v>1400</v>
+      </c>
+      <c r="V3">
+        <v>276</v>
+      </c>
+      <c r="W3">
+        <v>459</v>
+      </c>
+      <c r="X3">
+        <v>236</v>
+      </c>
+      <c r="Y3">
+        <v>128624</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D4" t="s">
+        <v>212</v>
+      </c>
+      <c r="E4" t="s">
+        <v>217</v>
+      </c>
+      <c r="F4" t="s">
+        <v>218</v>
+      </c>
+      <c r="G4">
+        <v>40784</v>
+      </c>
+      <c r="H4">
+        <v>123633</v>
+      </c>
+      <c r="I4">
+        <v>73909</v>
+      </c>
+      <c r="J4">
+        <v>144367</v>
+      </c>
+      <c r="K4">
+        <v>176234</v>
+      </c>
+      <c r="L4">
+        <v>5758</v>
+      </c>
+      <c r="M4">
+        <v>6119</v>
+      </c>
+      <c r="N4">
+        <v>94018</v>
+      </c>
+      <c r="O4">
+        <v>3168</v>
+      </c>
+      <c r="P4">
+        <v>5295</v>
+      </c>
+      <c r="Q4">
+        <v>2866</v>
+      </c>
+      <c r="R4">
+        <v>64578</v>
+      </c>
+      <c r="S4">
+        <v>4492</v>
+      </c>
+      <c r="T4">
+        <v>76073</v>
+      </c>
+      <c r="U4">
+        <v>46944</v>
+      </c>
+      <c r="V4">
+        <v>14040</v>
+      </c>
+      <c r="W4">
+        <v>9099</v>
+      </c>
+      <c r="X4">
+        <v>10486</v>
+      </c>
+      <c r="Y4">
+        <v>901863</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5" t="s">
+        <v>212</v>
+      </c>
+      <c r="E5" t="s">
+        <v>219</v>
+      </c>
+      <c r="F5" t="s">
+        <v>220</v>
+      </c>
+      <c r="G5">
+        <v>19263</v>
+      </c>
+      <c r="H5">
+        <v>58306</v>
+      </c>
+      <c r="I5">
+        <v>40254</v>
+      </c>
+      <c r="J5">
+        <v>129891</v>
+      </c>
+      <c r="K5">
+        <v>28650</v>
+      </c>
+      <c r="L5">
+        <v>2161</v>
+      </c>
+      <c r="M5">
+        <v>4057</v>
+      </c>
+      <c r="N5">
+        <v>16953</v>
+      </c>
+      <c r="O5">
+        <v>8630</v>
+      </c>
+      <c r="P5">
+        <v>4904</v>
+      </c>
+      <c r="Q5">
+        <v>1521</v>
+      </c>
+      <c r="R5">
+        <v>24387</v>
+      </c>
+      <c r="S5">
+        <v>742</v>
+      </c>
+      <c r="T5">
+        <v>8374</v>
+      </c>
+      <c r="U5">
+        <v>7102</v>
+      </c>
+      <c r="V5">
+        <v>3829</v>
+      </c>
+      <c r="W5">
+        <v>3533</v>
+      </c>
+      <c r="X5">
+        <v>717</v>
+      </c>
+      <c r="Y5">
+        <v>363274</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>5</v>
+      </c>
+      <c r="B6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D6" t="s">
+        <v>212</v>
+      </c>
+      <c r="E6" t="s">
+        <v>221</v>
+      </c>
+      <c r="F6" t="s">
+        <v>222</v>
+      </c>
+      <c r="G6">
+        <v>45983</v>
+      </c>
+      <c r="H6">
+        <v>29300</v>
+      </c>
+      <c r="I6">
+        <v>24462</v>
+      </c>
+      <c r="J6">
+        <v>53592</v>
+      </c>
+      <c r="K6">
+        <v>52923</v>
+      </c>
+      <c r="L6">
+        <v>749</v>
+      </c>
+      <c r="M6">
+        <v>1565</v>
+      </c>
+      <c r="N6">
+        <v>9235</v>
+      </c>
+      <c r="O6">
+        <v>538</v>
+      </c>
+      <c r="P6">
+        <v>1001</v>
+      </c>
+      <c r="Q6">
+        <v>579</v>
+      </c>
+      <c r="R6">
+        <v>8731</v>
+      </c>
+      <c r="S6">
+        <v>1417</v>
+      </c>
+      <c r="T6">
+        <v>8130</v>
+      </c>
+      <c r="U6">
+        <v>1438</v>
+      </c>
+      <c r="V6">
+        <v>500</v>
+      </c>
+      <c r="W6">
+        <v>963</v>
+      </c>
+      <c r="X6">
+        <v>359</v>
+      </c>
+      <c r="Y6">
+        <v>241465</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>6</v>
+      </c>
+      <c r="B7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7" t="s">
+        <v>212</v>
+      </c>
+      <c r="E7" t="s">
+        <v>223</v>
+      </c>
+      <c r="F7" t="s">
+        <v>224</v>
+      </c>
+      <c r="G7">
+        <v>9851</v>
+      </c>
+      <c r="H7">
+        <v>11218</v>
+      </c>
+      <c r="I7">
+        <v>13085</v>
+      </c>
+      <c r="J7">
+        <v>13842</v>
+      </c>
+      <c r="K7">
+        <v>56412</v>
+      </c>
+      <c r="L7">
+        <v>419</v>
+      </c>
+      <c r="M7">
+        <v>660</v>
+      </c>
+      <c r="N7">
+        <v>3944</v>
+      </c>
+      <c r="O7">
+        <v>75</v>
+      </c>
+      <c r="P7">
+        <v>982</v>
+      </c>
+      <c r="Q7">
+        <v>293</v>
+      </c>
+      <c r="R7">
+        <v>5562</v>
+      </c>
+      <c r="S7">
+        <v>493</v>
+      </c>
+      <c r="T7">
+        <v>5582</v>
+      </c>
+      <c r="U7">
+        <v>657</v>
+      </c>
+      <c r="V7">
+        <v>182</v>
+      </c>
+      <c r="W7">
+        <v>332</v>
+      </c>
+      <c r="X7">
+        <v>181</v>
+      </c>
+      <c r="Y7">
+        <v>123770</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" t="s">
+        <v>50</v>
+      </c>
+      <c r="G8">
+        <v>201861</v>
+      </c>
+      <c r="H8">
+        <v>299754</v>
+      </c>
+      <c r="I8">
+        <v>219186</v>
+      </c>
+      <c r="J8">
+        <v>470829</v>
+      </c>
+      <c r="K8">
+        <v>427494</v>
+      </c>
+      <c r="L8">
+        <v>12647</v>
+      </c>
+      <c r="M8">
+        <v>16513</v>
+      </c>
+      <c r="N8">
+        <v>155614</v>
+      </c>
+      <c r="O8">
+        <v>14440</v>
+      </c>
+      <c r="P8">
+        <v>17789</v>
+      </c>
+      <c r="Q8">
+        <v>7151</v>
+      </c>
+      <c r="R8">
+        <v>129404</v>
+      </c>
+      <c r="S8">
+        <v>8703</v>
+      </c>
+      <c r="T8">
+        <v>143856</v>
+      </c>
+      <c r="U8">
+        <v>68404</v>
+      </c>
+      <c r="V8">
+        <v>26436</v>
+      </c>
+      <c r="W8">
+        <v>18938</v>
+      </c>
+      <c r="X8">
+        <v>13260</v>
+      </c>
+      <c r="Y8">
+        <v>2252279</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>50</v>
       </c>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="D2">
         <v>44208</v>
       </c>
       <c r="E2">
         <v>41772</v>
       </c>
       <c r="F2">
         <v>40784</v>
       </c>
       <c r="G2">
         <v>19263</v>
       </c>
       <c r="H2">
         <v>45983</v>
       </c>
       <c r="I2">
         <v>9851</v>
       </c>
       <c r="J2">
         <v>201861</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="B3" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C3" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D3">
         <v>9944</v>
       </c>
       <c r="E3">
         <v>2435</v>
       </c>
       <c r="F3">
         <v>11026</v>
       </c>
       <c r="G3">
         <v>6299</v>
       </c>
       <c r="H3">
         <v>4912</v>
       </c>
       <c r="I3">
         <v>1001</v>
       </c>
       <c r="J3">
         <v>35617</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>47</v>
+        <v>225</v>
       </c>
       <c r="C4" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D4">
         <v>7064</v>
       </c>
       <c r="E4">
         <v>38119</v>
       </c>
       <c r="F4">
         <v>8439</v>
       </c>
       <c r="G4">
         <v>5676</v>
       </c>
       <c r="H4">
         <v>36438</v>
       </c>
       <c r="I4">
         <v>7633</v>
       </c>
       <c r="J4">
         <v>103369</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>49</v>
+        <v>226</v>
       </c>
       <c r="C5" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D5">
         <v>2817</v>
       </c>
       <c r="E5">
         <v>326</v>
       </c>
       <c r="F5">
         <v>3937</v>
       </c>
       <c r="G5">
         <v>2229</v>
       </c>
       <c r="H5">
         <v>1241</v>
       </c>
       <c r="I5">
         <v>255</v>
       </c>
       <c r="J5">
         <v>10805</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>50</v>
+        <v>227</v>
       </c>
       <c r="C6" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D6">
         <v>9571</v>
       </c>
       <c r="E6">
         <v>451</v>
       </c>
       <c r="F6">
         <v>4437</v>
       </c>
       <c r="G6">
         <v>1232</v>
       </c>
       <c r="H6">
         <v>1169</v>
       </c>
       <c r="I6">
         <v>696</v>
       </c>
       <c r="J6">
         <v>17556</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>51</v>
+        <v>228</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D7">
         <v>11113</v>
       </c>
       <c r="E7">
         <v>220</v>
       </c>
       <c r="F7">
         <v>8615</v>
       </c>
       <c r="G7">
         <v>2820</v>
       </c>
       <c r="H7">
         <v>1534</v>
       </c>
       <c r="I7">
         <v>79</v>
       </c>
       <c r="J7">
         <v>24381</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>52</v>
+        <v>229</v>
       </c>
       <c r="C8" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D8">
         <v>539</v>
       </c>
       <c r="E8">
         <v>66</v>
       </c>
       <c r="F8">
         <v>866</v>
       </c>
       <c r="G8">
         <v>237</v>
       </c>
       <c r="H8">
         <v>160</v>
       </c>
       <c r="I8">
         <v>56</v>
       </c>
       <c r="J8">
         <v>1924</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>53</v>
+        <v>230</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D9">
         <v>1140</v>
       </c>
       <c r="E9">
         <v>51</v>
       </c>
       <c r="F9">
         <v>1443</v>
       </c>
       <c r="G9">
         <v>369</v>
       </c>
       <c r="H9">
         <v>314</v>
       </c>
       <c r="I9">
         <v>35</v>
       </c>
       <c r="J9">
         <v>3352</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>231</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D10">
         <v>283</v>
       </c>
       <c r="E10">
         <v>44</v>
       </c>
       <c r="F10">
         <v>453</v>
       </c>
       <c r="G10">
         <v>259</v>
       </c>
       <c r="H10">
         <v>145</v>
       </c>
       <c r="I10">
         <v>68</v>
       </c>
       <c r="J10">
         <v>1252</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>55</v>
+        <v>232</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D11">
         <v>1737</v>
       </c>
       <c r="E11">
         <v>60</v>
       </c>
       <c r="F11">
         <v>1568</v>
       </c>
       <c r="G11">
         <v>142</v>
       </c>
       <c r="H11">
         <v>70</v>
       </c>
       <c r="I11">
         <v>28</v>
       </c>
       <c r="J11">
         <v>3605</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="D13">
         <v>68416</v>
       </c>
       <c r="E13">
         <v>8881</v>
       </c>
       <c r="F13">
         <v>123633</v>
       </c>
       <c r="G13">
         <v>58306</v>
       </c>
       <c r="H13">
         <v>29300</v>
       </c>
       <c r="I13">
         <v>11218</v>
       </c>
       <c r="J13">
         <v>299754</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="B14" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C14" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D14">
         <v>19259</v>
       </c>
       <c r="E14">
         <v>2402</v>
       </c>
       <c r="F14">
         <v>28873</v>
       </c>
       <c r="G14">
         <v>14529</v>
       </c>
       <c r="H14">
         <v>7208</v>
       </c>
       <c r="I14">
         <v>1631</v>
       </c>
       <c r="J14">
         <v>73902</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>233</v>
       </c>
       <c r="C15" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D15">
         <v>24448</v>
       </c>
       <c r="E15">
         <v>3929</v>
       </c>
       <c r="F15">
         <v>33668</v>
       </c>
       <c r="G15">
         <v>27227</v>
       </c>
       <c r="H15">
         <v>13011</v>
       </c>
       <c r="I15">
         <v>3596</v>
       </c>
       <c r="J15">
         <v>105879</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>57</v>
+        <v>234</v>
       </c>
       <c r="C16" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D16">
         <v>10869</v>
       </c>
       <c r="E16">
         <v>1010</v>
       </c>
       <c r="F16">
         <v>14708</v>
       </c>
       <c r="G16">
         <v>7674</v>
       </c>
       <c r="H16">
         <v>5651</v>
       </c>
       <c r="I16">
         <v>5225</v>
       </c>
       <c r="J16">
         <v>45137</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>58</v>
+        <v>235</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D17">
         <v>6936</v>
       </c>
       <c r="E17">
         <v>509</v>
       </c>
       <c r="F17">
         <v>36607</v>
       </c>
       <c r="G17">
         <v>4360</v>
       </c>
       <c r="H17">
         <v>1191</v>
       </c>
       <c r="I17">
         <v>257</v>
       </c>
       <c r="J17">
         <v>49860</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>59</v>
+        <v>236</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D18">
         <v>2730</v>
       </c>
       <c r="E18">
         <v>249</v>
       </c>
       <c r="F18">
         <v>4648</v>
       </c>
       <c r="G18">
         <v>2337</v>
       </c>
       <c r="H18">
         <v>823</v>
       </c>
       <c r="I18">
         <v>236</v>
       </c>
       <c r="J18">
         <v>11023</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>60</v>
+        <v>237</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D19">
         <v>1099</v>
       </c>
       <c r="E19">
         <v>526</v>
       </c>
       <c r="F19">
         <v>1783</v>
       </c>
       <c r="G19">
         <v>745</v>
       </c>
       <c r="H19">
         <v>779</v>
       </c>
       <c r="I19">
         <v>107</v>
       </c>
       <c r="J19">
         <v>5039</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>61</v>
+        <v>238</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D20">
         <v>913</v>
       </c>
       <c r="E20">
         <v>123</v>
       </c>
       <c r="F20">
         <v>1486</v>
       </c>
       <c r="G20">
         <v>883</v>
       </c>
       <c r="H20">
         <v>368</v>
       </c>
       <c r="I20">
         <v>82</v>
       </c>
       <c r="J20">
         <v>3855</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>62</v>
+        <v>239</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D21">
         <v>635</v>
       </c>
       <c r="E21">
         <v>38</v>
       </c>
       <c r="F21">
         <v>1058</v>
       </c>
       <c r="G21">
         <v>362</v>
       </c>
       <c r="H21">
         <v>171</v>
       </c>
       <c r="I21">
         <v>52</v>
       </c>
       <c r="J21">
         <v>2316</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>63</v>
+        <v>240</v>
       </c>
       <c r="C22" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D22">
         <v>1527</v>
       </c>
       <c r="E22">
         <v>95</v>
       </c>
       <c r="F22">
         <v>802</v>
       </c>
       <c r="G22">
         <v>189</v>
       </c>
       <c r="H22">
         <v>98</v>
       </c>
       <c r="I22">
         <v>32</v>
       </c>
       <c r="J22">
         <v>2743</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="D24">
         <v>57914</v>
       </c>
       <c r="E24">
         <v>9562</v>
       </c>
       <c r="F24">
         <v>73909</v>
       </c>
       <c r="G24">
         <v>40254</v>
       </c>
       <c r="H24">
         <v>24462</v>
       </c>
       <c r="I24">
         <v>13085</v>
       </c>
       <c r="J24">
         <v>219186</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="B25" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C25" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D25">
         <v>13400</v>
       </c>
       <c r="E25">
         <v>1766</v>
       </c>
       <c r="F25">
         <v>17859</v>
       </c>
       <c r="G25">
         <v>11310</v>
       </c>
       <c r="H25">
         <v>5870</v>
       </c>
       <c r="I25">
         <v>1976</v>
       </c>
       <c r="J25">
         <v>52181</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>64</v>
+        <v>241</v>
       </c>
       <c r="C26" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D26">
         <v>18855</v>
       </c>
       <c r="E26">
         <v>3579</v>
       </c>
       <c r="F26">
         <v>29400</v>
       </c>
       <c r="G26">
         <v>10213</v>
       </c>
       <c r="H26">
         <v>8860</v>
       </c>
       <c r="I26">
         <v>7410</v>
       </c>
       <c r="J26">
         <v>78317</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>65</v>
+        <v>242</v>
       </c>
       <c r="C27" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D27">
         <v>15517</v>
       </c>
       <c r="E27">
         <v>3025</v>
       </c>
       <c r="F27">
         <v>9584</v>
       </c>
       <c r="G27">
         <v>6685</v>
       </c>
       <c r="H27">
         <v>6359</v>
       </c>
       <c r="I27">
         <v>2379</v>
       </c>
       <c r="J27">
         <v>43549</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>66</v>
+        <v>243</v>
       </c>
       <c r="C28" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D28">
         <v>2076</v>
       </c>
       <c r="E28">
         <v>213</v>
       </c>
       <c r="F28">
         <v>2220</v>
       </c>
       <c r="G28">
         <v>3048</v>
       </c>
       <c r="H28">
         <v>983</v>
       </c>
       <c r="I28">
         <v>543</v>
       </c>
       <c r="J28">
         <v>9083</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>67</v>
+        <v>244</v>
       </c>
       <c r="C29" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D29">
         <v>1103</v>
       </c>
       <c r="E29">
         <v>209</v>
       </c>
       <c r="F29">
         <v>3108</v>
       </c>
       <c r="G29">
         <v>1365</v>
       </c>
       <c r="H29">
         <v>681</v>
       </c>
       <c r="I29">
         <v>176</v>
       </c>
       <c r="J29">
         <v>6642</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>68</v>
+        <v>245</v>
       </c>
       <c r="C30" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D30">
         <v>3594</v>
       </c>
       <c r="E30">
         <v>474</v>
       </c>
       <c r="F30">
         <v>6836</v>
       </c>
       <c r="G30">
         <v>3021</v>
       </c>
       <c r="H30">
         <v>797</v>
       </c>
       <c r="I30">
         <v>203</v>
       </c>
       <c r="J30">
         <v>14925</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>69</v>
+        <v>246</v>
       </c>
       <c r="C31" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D31">
         <v>1155</v>
       </c>
       <c r="E31">
         <v>152</v>
       </c>
       <c r="F31">
         <v>1737</v>
       </c>
       <c r="G31">
         <v>2085</v>
       </c>
       <c r="H31">
         <v>416</v>
       </c>
       <c r="I31">
         <v>159</v>
       </c>
       <c r="J31">
         <v>5704</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>70</v>
+        <v>247</v>
       </c>
       <c r="C32" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D32">
         <v>1411</v>
       </c>
       <c r="E32">
         <v>88</v>
       </c>
       <c r="F32">
         <v>1295</v>
       </c>
       <c r="G32">
         <v>2141</v>
       </c>
       <c r="H32">
         <v>332</v>
       </c>
       <c r="I32">
         <v>182</v>
       </c>
       <c r="J32">
         <v>5449</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>71</v>
+        <v>248</v>
       </c>
       <c r="C33" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D33">
         <v>803</v>
       </c>
       <c r="E33">
         <v>56</v>
       </c>
       <c r="F33">
         <v>1870</v>
       </c>
       <c r="G33">
         <v>386</v>
       </c>
       <c r="H33">
         <v>164</v>
       </c>
       <c r="I33">
         <v>57</v>
       </c>
       <c r="J33">
         <v>3336</v>
       </c>
     </row>
     <row r="34"/>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="D35">
         <v>114233</v>
       </c>
       <c r="E35">
         <v>14904</v>
       </c>
       <c r="F35">
         <v>144367</v>
       </c>
       <c r="G35">
         <v>129891</v>
       </c>
       <c r="H35">
         <v>53592</v>
       </c>
       <c r="I35">
         <v>13842</v>
       </c>
       <c r="J35">
         <v>470829</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="B36" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C36" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D36">
         <v>15657</v>
       </c>
       <c r="E36">
         <v>1857</v>
       </c>
       <c r="F36">
         <v>15708</v>
       </c>
       <c r="G36">
         <v>14013</v>
       </c>
       <c r="H36">
         <v>6549</v>
       </c>
       <c r="I36">
         <v>987</v>
       </c>
       <c r="J36">
         <v>54771</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>72</v>
+        <v>249</v>
       </c>
       <c r="C37" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D37">
         <v>50691</v>
       </c>
       <c r="E37">
         <v>1908</v>
       </c>
       <c r="F37">
         <v>49160</v>
       </c>
       <c r="G37">
         <v>69931</v>
       </c>
       <c r="H37">
         <v>11289</v>
       </c>
       <c r="I37">
         <v>2618</v>
       </c>
       <c r="J37">
         <v>185597</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2</v>
       </c>
       <c r="B38" t="s">
-        <v>73</v>
+        <v>250</v>
       </c>
       <c r="C38" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D38">
         <v>26023</v>
       </c>
       <c r="E38">
         <v>1946</v>
       </c>
       <c r="F38">
         <v>32773</v>
       </c>
       <c r="G38">
         <v>6608</v>
       </c>
       <c r="H38">
         <v>6426</v>
       </c>
       <c r="I38">
         <v>297</v>
       </c>
       <c r="J38">
         <v>74073</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>74</v>
+        <v>251</v>
       </c>
       <c r="C39" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D39">
         <v>1675</v>
       </c>
       <c r="E39">
         <v>324</v>
       </c>
       <c r="F39">
         <v>4174</v>
       </c>
       <c r="G39">
         <v>2065</v>
       </c>
       <c r="H39">
         <v>1334</v>
       </c>
       <c r="I39">
         <v>133</v>
       </c>
       <c r="J39">
         <v>9705</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>75</v>
+        <v>252</v>
       </c>
       <c r="C40" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D40">
         <v>15409</v>
       </c>
       <c r="E40">
         <v>7216</v>
       </c>
       <c r="F40">
         <v>36094</v>
       </c>
       <c r="G40">
         <v>32283</v>
       </c>
       <c r="H40">
         <v>25388</v>
       </c>
       <c r="I40">
         <v>6992</v>
       </c>
       <c r="J40">
         <v>123382</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>5</v>
       </c>
       <c r="B41" t="s">
-        <v>76</v>
+        <v>253</v>
       </c>
       <c r="C41" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D41">
         <v>1527</v>
       </c>
       <c r="E41">
         <v>325</v>
       </c>
       <c r="F41">
         <v>2112</v>
       </c>
       <c r="G41">
         <v>1656</v>
       </c>
       <c r="H41">
         <v>1106</v>
       </c>
       <c r="I41">
         <v>112</v>
       </c>
       <c r="J41">
         <v>6838</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>77</v>
+        <v>254</v>
       </c>
       <c r="C42" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D42">
         <v>894</v>
       </c>
       <c r="E42">
         <v>98</v>
       </c>
       <c r="F42">
         <v>1253</v>
       </c>
       <c r="G42">
         <v>2038</v>
       </c>
       <c r="H42">
         <v>343</v>
       </c>
       <c r="I42">
         <v>82</v>
       </c>
       <c r="J42">
         <v>4708</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>78</v>
+        <v>255</v>
       </c>
       <c r="C43" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D43">
         <v>755</v>
       </c>
       <c r="E43">
         <v>244</v>
       </c>
       <c r="F43">
         <v>812</v>
       </c>
       <c r="G43">
         <v>547</v>
       </c>
       <c r="H43">
         <v>513</v>
       </c>
       <c r="I43">
         <v>163</v>
       </c>
       <c r="J43">
         <v>3034</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>79</v>
+        <v>256</v>
       </c>
       <c r="C44" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D44">
         <v>1602</v>
       </c>
       <c r="E44">
         <v>986</v>
       </c>
       <c r="F44">
         <v>2281</v>
       </c>
       <c r="G44">
         <v>750</v>
       </c>
       <c r="H44">
         <v>644</v>
       </c>
       <c r="I44">
         <v>2458</v>
       </c>
       <c r="J44">
         <v>8721</v>
       </c>
     </row>
     <row r="45"/>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="D46">
         <v>74915</v>
       </c>
       <c r="E46">
         <v>38360</v>
       </c>
       <c r="F46">
         <v>176234</v>
       </c>
       <c r="G46">
         <v>28650</v>
       </c>
       <c r="H46">
         <v>52923</v>
       </c>
       <c r="I46">
         <v>56412</v>
       </c>
       <c r="J46">
         <v>427494</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="B47" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C47" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D47">
         <v>7813</v>
       </c>
       <c r="E47">
         <v>1878</v>
       </c>
       <c r="F47">
         <v>17548</v>
       </c>
       <c r="G47">
         <v>3740</v>
       </c>
       <c r="H47">
         <v>2956</v>
       </c>
       <c r="I47">
         <v>1197</v>
       </c>
       <c r="J47">
         <v>35132</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>80</v>
+        <v>257</v>
       </c>
       <c r="C48" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D48">
         <v>36639</v>
       </c>
       <c r="E48">
         <v>34783</v>
       </c>
       <c r="F48">
         <v>94145</v>
       </c>
       <c r="G48">
         <v>16066</v>
       </c>
       <c r="H48">
         <v>45933</v>
       </c>
       <c r="I48">
         <v>53933</v>
       </c>
       <c r="J48">
         <v>281499</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>81</v>
+        <v>258</v>
       </c>
       <c r="C49" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D49">
         <v>2616</v>
       </c>
       <c r="E49">
         <v>423</v>
       </c>
       <c r="F49">
         <v>5445</v>
       </c>
       <c r="G49">
         <v>1126</v>
       </c>
       <c r="H49">
         <v>779</v>
       </c>
       <c r="I49">
         <v>311</v>
       </c>
       <c r="J49">
         <v>10700</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>82</v>
+        <v>259</v>
       </c>
       <c r="C50" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D50">
         <v>1062</v>
       </c>
       <c r="E50">
         <v>93</v>
       </c>
       <c r="F50">
         <v>2395</v>
       </c>
       <c r="G50">
         <v>429</v>
       </c>
       <c r="H50">
         <v>177</v>
       </c>
       <c r="I50">
         <v>93</v>
       </c>
       <c r="J50">
         <v>4249</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>83</v>
+        <v>260</v>
       </c>
       <c r="C51" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D51">
         <v>1533</v>
       </c>
       <c r="E51">
         <v>160</v>
       </c>
       <c r="F51">
         <v>2094</v>
       </c>
       <c r="G51">
         <v>1164</v>
       </c>
       <c r="H51">
         <v>210</v>
       </c>
       <c r="I51">
         <v>58</v>
       </c>
       <c r="J51">
         <v>5219</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>84</v>
+        <v>261</v>
       </c>
       <c r="C52" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D52">
         <v>24323</v>
       </c>
       <c r="E52">
         <v>852</v>
       </c>
       <c r="F52">
         <v>49787</v>
       </c>
       <c r="G52">
         <v>5193</v>
       </c>
       <c r="H52">
         <v>2721</v>
       </c>
       <c r="I52">
         <v>667</v>
       </c>
       <c r="J52">
         <v>83543</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>85</v>
+        <v>262</v>
       </c>
       <c r="C53" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D53">
         <v>218</v>
       </c>
       <c r="E53">
         <v>45</v>
       </c>
       <c r="F53">
         <v>862</v>
       </c>
       <c r="G53">
         <v>345</v>
       </c>
       <c r="H53">
         <v>39</v>
       </c>
       <c r="I53">
         <v>18</v>
       </c>
       <c r="J53">
         <v>1527</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>86</v>
+        <v>263</v>
       </c>
       <c r="C54" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D54">
         <v>227</v>
       </c>
       <c r="E54">
         <v>69</v>
       </c>
       <c r="F54">
         <v>826</v>
       </c>
       <c r="G54">
         <v>203</v>
       </c>
       <c r="H54">
         <v>59</v>
       </c>
       <c r="I54">
         <v>85</v>
       </c>
       <c r="J54">
         <v>1469</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>87</v>
+        <v>264</v>
       </c>
       <c r="C55" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D55">
         <v>484</v>
       </c>
       <c r="E55">
         <v>57</v>
       </c>
       <c r="F55">
         <v>3132</v>
       </c>
       <c r="G55">
         <v>384</v>
       </c>
       <c r="H55">
         <v>49</v>
       </c>
       <c r="I55">
         <v>50</v>
       </c>
       <c r="J55">
         <v>4156</v>
       </c>
     </row>
     <row r="56"/>
     <row r="57">
       <c r="A57">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="D57">
         <v>3153</v>
       </c>
       <c r="E57">
         <v>407</v>
       </c>
       <c r="F57">
         <v>5758</v>
       </c>
       <c r="G57">
         <v>2161</v>
       </c>
       <c r="H57">
         <v>749</v>
       </c>
       <c r="I57">
         <v>419</v>
       </c>
       <c r="J57">
         <v>12647</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="B58" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C58" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D58">
         <v>1205</v>
       </c>
       <c r="E58">
         <v>141</v>
       </c>
       <c r="F58">
         <v>2152</v>
       </c>
       <c r="G58">
         <v>758</v>
       </c>
       <c r="H58">
         <v>222</v>
       </c>
       <c r="I58">
         <v>104</v>
       </c>
       <c r="J58">
         <v>4582</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>88</v>
+        <v>265</v>
       </c>
       <c r="C59" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D59">
         <v>788</v>
       </c>
       <c r="E59">
         <v>128</v>
       </c>
       <c r="F59">
         <v>1121</v>
       </c>
       <c r="G59">
         <v>643</v>
       </c>
       <c r="H59">
         <v>233</v>
       </c>
       <c r="I59">
         <v>155</v>
       </c>
       <c r="J59">
         <v>3068</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>89</v>
+        <v>266</v>
       </c>
       <c r="C60" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D60">
         <v>427</v>
       </c>
       <c r="E60">
         <v>42</v>
       </c>
       <c r="F60">
         <v>1055</v>
       </c>
       <c r="G60">
         <v>255</v>
       </c>
       <c r="H60">
         <v>115</v>
       </c>
       <c r="I60">
         <v>74</v>
       </c>
       <c r="J60">
         <v>1968</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>90</v>
+        <v>267</v>
       </c>
       <c r="C61" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D61">
         <v>205</v>
       </c>
       <c r="E61">
         <v>40</v>
       </c>
       <c r="F61">
         <v>359</v>
       </c>
       <c r="G61">
         <v>138</v>
       </c>
       <c r="H61">
         <v>65</v>
       </c>
       <c r="I61">
         <v>31</v>
       </c>
       <c r="J61">
         <v>838</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>4</v>
       </c>
       <c r="B62" t="s">
-        <v>91</v>
+        <v>268</v>
       </c>
       <c r="C62" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D62">
         <v>188</v>
       </c>
       <c r="E62">
         <v>21</v>
       </c>
       <c r="F62">
         <v>321</v>
       </c>
       <c r="G62">
         <v>154</v>
       </c>
       <c r="H62">
         <v>38</v>
       </c>
       <c r="I62">
         <v>16</v>
       </c>
       <c r="J62">
         <v>738</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>5</v>
       </c>
       <c r="B63" t="s">
-        <v>92</v>
+        <v>269</v>
       </c>
       <c r="C63" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D63">
         <v>105</v>
       </c>
       <c r="E63">
         <v>15</v>
       </c>
       <c r="F63">
         <v>192</v>
       </c>
       <c r="G63">
         <v>54</v>
       </c>
       <c r="H63">
         <v>22</v>
       </c>
       <c r="I63">
         <v>15</v>
       </c>
       <c r="J63">
         <v>403</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>6</v>
       </c>
       <c r="B64" t="s">
-        <v>93</v>
+        <v>270</v>
       </c>
       <c r="C64" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D64">
         <v>106</v>
       </c>
       <c r="E64">
         <v>8</v>
       </c>
       <c r="F64">
         <v>182</v>
       </c>
       <c r="G64">
         <v>80</v>
       </c>
       <c r="H64">
         <v>22</v>
       </c>
       <c r="I64">
         <v>10</v>
       </c>
       <c r="J64">
         <v>408</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>7</v>
       </c>
       <c r="B65" t="s">
-        <v>94</v>
+        <v>271</v>
       </c>
       <c r="C65" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D65">
         <v>42</v>
       </c>
       <c r="E65">
         <v>4</v>
       </c>
       <c r="F65">
         <v>144</v>
       </c>
       <c r="G65">
         <v>37</v>
       </c>
       <c r="H65">
         <v>18</v>
       </c>
       <c r="I65">
         <v>10</v>
       </c>
       <c r="J65">
         <v>255</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>8</v>
       </c>
       <c r="B66" t="s">
-        <v>95</v>
+        <v>272</v>
       </c>
       <c r="C66" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D66">
         <v>87</v>
       </c>
       <c r="E66">
         <v>8</v>
       </c>
       <c r="F66">
         <v>232</v>
       </c>
       <c r="G66">
         <v>42</v>
       </c>
       <c r="H66">
         <v>14</v>
       </c>
       <c r="I66">
         <v>4</v>
       </c>
       <c r="J66">
         <v>387</v>
       </c>
     </row>
     <row r="67"/>
     <row r="68">
       <c r="A68">
         <v>7</v>
       </c>
       <c r="B68" t="s">
         <v>12</v>
       </c>
       <c r="C68" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="D68">
         <v>3446</v>
       </c>
       <c r="E68">
         <v>666</v>
       </c>
       <c r="F68">
         <v>6119</v>
       </c>
       <c r="G68">
         <v>4057</v>
       </c>
       <c r="H68">
         <v>1565</v>
       </c>
       <c r="I68">
         <v>660</v>
       </c>
       <c r="J68">
         <v>16513</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="B69" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C69" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D69">
         <v>1388</v>
       </c>
       <c r="E69">
         <v>239</v>
       </c>
       <c r="F69">
         <v>1935</v>
       </c>
       <c r="G69">
         <v>1414</v>
       </c>
       <c r="H69">
         <v>720</v>
       </c>
       <c r="I69">
         <v>323</v>
       </c>
       <c r="J69">
         <v>6019</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1</v>
       </c>
       <c r="B70" t="s">
-        <v>96</v>
+        <v>273</v>
       </c>
       <c r="C70" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D70">
         <v>817</v>
       </c>
       <c r="E70">
         <v>242</v>
       </c>
       <c r="F70">
         <v>2094</v>
       </c>
       <c r="G70">
         <v>1161</v>
       </c>
       <c r="H70">
         <v>393</v>
       </c>
       <c r="I70">
         <v>176</v>
       </c>
       <c r="J70">
         <v>4883</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2</v>
       </c>
       <c r="B71" t="s">
-        <v>97</v>
+        <v>274</v>
       </c>
       <c r="C71" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D71">
         <v>347</v>
       </c>
       <c r="E71">
         <v>60</v>
       </c>
       <c r="F71">
         <v>609</v>
       </c>
       <c r="G71">
         <v>695</v>
       </c>
       <c r="H71">
         <v>175</v>
       </c>
       <c r="I71">
         <v>60</v>
       </c>
       <c r="J71">
         <v>1946</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>3</v>
       </c>
       <c r="B72" t="s">
-        <v>98</v>
+        <v>275</v>
       </c>
       <c r="C72" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D72">
         <v>500</v>
       </c>
       <c r="E72">
         <v>40</v>
       </c>
       <c r="F72">
         <v>506</v>
       </c>
       <c r="G72">
         <v>304</v>
       </c>
       <c r="H72">
         <v>112</v>
       </c>
       <c r="I72">
         <v>46</v>
       </c>
       <c r="J72">
         <v>1508</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>4</v>
       </c>
       <c r="B73" t="s">
-        <v>99</v>
+        <v>276</v>
       </c>
       <c r="C73" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D73">
         <v>139</v>
       </c>
       <c r="E73">
         <v>41</v>
       </c>
       <c r="F73">
         <v>252</v>
       </c>
       <c r="G73">
         <v>154</v>
       </c>
       <c r="H73">
         <v>63</v>
       </c>
       <c r="I73">
         <v>25</v>
       </c>
       <c r="J73">
         <v>674</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>5</v>
       </c>
       <c r="B74" t="s">
-        <v>100</v>
+        <v>277</v>
       </c>
       <c r="C74" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D74">
         <v>131</v>
       </c>
       <c r="E74">
         <v>28</v>
       </c>
       <c r="F74">
         <v>380</v>
       </c>
       <c r="G74">
         <v>190</v>
       </c>
       <c r="H74">
         <v>60</v>
       </c>
       <c r="I74">
         <v>11</v>
       </c>
       <c r="J74">
         <v>800</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>6</v>
       </c>
       <c r="B75" t="s">
-        <v>101</v>
+        <v>278</v>
       </c>
       <c r="C75" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D75">
         <v>124</v>
       </c>
       <c r="E75">
         <v>16</v>
       </c>
       <c r="F75">
         <v>343</v>
       </c>
       <c r="G75">
         <v>139</v>
       </c>
       <c r="H75">
         <v>42</v>
       </c>
       <c r="I75">
         <v>19</v>
       </c>
       <c r="J75">
         <v>683</v>
       </c>
     </row>
     <row r="76"/>
     <row r="77">
       <c r="A77">
         <v>8</v>
       </c>
       <c r="B77" t="s">
         <v>13</v>
       </c>
       <c r="C77" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="D77">
         <v>26227</v>
       </c>
       <c r="E77">
         <v>5237</v>
       </c>
       <c r="F77">
         <v>94018</v>
       </c>
       <c r="G77">
         <v>16953</v>
       </c>
       <c r="H77">
         <v>9235</v>
       </c>
       <c r="I77">
         <v>3944</v>
       </c>
       <c r="J77">
         <v>155614</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="B78" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C78" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D78">
         <v>6679</v>
       </c>
       <c r="E78">
         <v>1200</v>
       </c>
       <c r="F78">
         <v>23337</v>
       </c>
       <c r="G78">
         <v>3877</v>
       </c>
       <c r="H78">
         <v>1889</v>
       </c>
       <c r="I78">
         <v>548</v>
       </c>
       <c r="J78">
         <v>37530</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1</v>
       </c>
       <c r="B79" t="s">
-        <v>102</v>
+        <v>279</v>
       </c>
       <c r="C79" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D79">
         <v>9411</v>
       </c>
       <c r="E79">
         <v>1587</v>
       </c>
       <c r="F79">
         <v>29079</v>
       </c>
       <c r="G79">
         <v>3932</v>
       </c>
       <c r="H79">
         <v>2385</v>
       </c>
       <c r="I79">
         <v>610</v>
       </c>
       <c r="J79">
         <v>47004</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>103</v>
+        <v>280</v>
       </c>
       <c r="C80" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D80">
         <v>6011</v>
       </c>
       <c r="E80">
         <v>1670</v>
       </c>
       <c r="F80">
         <v>26059</v>
       </c>
       <c r="G80">
         <v>4147</v>
       </c>
       <c r="H80">
         <v>3201</v>
       </c>
       <c r="I80">
         <v>2316</v>
       </c>
       <c r="J80">
         <v>43404</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>104</v>
+        <v>281</v>
       </c>
       <c r="C81" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D81">
         <v>981</v>
       </c>
       <c r="E81">
         <v>163</v>
       </c>
       <c r="F81">
         <v>4681</v>
       </c>
       <c r="G81">
         <v>646</v>
       </c>
       <c r="H81">
         <v>546</v>
       </c>
       <c r="I81">
         <v>91</v>
       </c>
       <c r="J81">
         <v>7108</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>4</v>
       </c>
       <c r="B82" t="s">
-        <v>105</v>
+        <v>282</v>
       </c>
       <c r="C82" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D82">
         <v>988</v>
       </c>
       <c r="E82">
         <v>146</v>
       </c>
       <c r="F82">
         <v>3268</v>
       </c>
       <c r="G82">
         <v>602</v>
       </c>
       <c r="H82">
         <v>314</v>
       </c>
       <c r="I82">
         <v>150</v>
       </c>
       <c r="J82">
         <v>5468</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>5</v>
       </c>
       <c r="B83" t="s">
-        <v>106</v>
+        <v>283</v>
       </c>
       <c r="C83" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D83">
         <v>529</v>
       </c>
       <c r="E83">
         <v>70</v>
       </c>
       <c r="F83">
         <v>1310</v>
       </c>
       <c r="G83">
         <v>2791</v>
       </c>
       <c r="H83">
         <v>142</v>
       </c>
       <c r="I83">
         <v>40</v>
       </c>
       <c r="J83">
         <v>4882</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>6</v>
       </c>
       <c r="B84" t="s">
-        <v>107</v>
+        <v>284</v>
       </c>
       <c r="C84" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D84">
         <v>385</v>
       </c>
       <c r="E84">
         <v>70</v>
       </c>
       <c r="F84">
         <v>1375</v>
       </c>
       <c r="G84">
         <v>303</v>
       </c>
       <c r="H84">
         <v>133</v>
       </c>
       <c r="I84">
         <v>29</v>
       </c>
       <c r="J84">
         <v>2295</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>7</v>
       </c>
       <c r="B85" t="s">
-        <v>108</v>
+        <v>285</v>
       </c>
       <c r="C85" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D85">
         <v>372</v>
       </c>
       <c r="E85">
         <v>208</v>
       </c>
       <c r="F85">
         <v>3594</v>
       </c>
       <c r="G85">
         <v>289</v>
       </c>
       <c r="H85">
         <v>482</v>
       </c>
       <c r="I85">
         <v>75</v>
       </c>
       <c r="J85">
         <v>5020</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>8</v>
       </c>
       <c r="B86" t="s">
-        <v>109</v>
+        <v>286</v>
       </c>
       <c r="C86" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D86">
         <v>871</v>
       </c>
       <c r="E86">
         <v>123</v>
       </c>
       <c r="F86">
         <v>1315</v>
       </c>
       <c r="G86">
         <v>366</v>
       </c>
       <c r="H86">
         <v>143</v>
       </c>
       <c r="I86">
         <v>85</v>
       </c>
       <c r="J86">
         <v>2903</v>
       </c>
     </row>
     <row r="87"/>
     <row r="88">
       <c r="A88">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>14</v>
       </c>
       <c r="C88" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="D88">
         <v>1797</v>
       </c>
       <c r="E88">
         <v>232</v>
       </c>
       <c r="F88">
         <v>3168</v>
       </c>
       <c r="G88">
         <v>8630</v>
       </c>
       <c r="H88">
         <v>538</v>
       </c>
       <c r="I88">
         <v>75</v>
       </c>
       <c r="J88">
         <v>14440</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="B89" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C89" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D89">
         <v>712</v>
       </c>
       <c r="E89">
         <v>157</v>
       </c>
       <c r="F89">
         <v>753</v>
       </c>
       <c r="G89">
         <v>2321</v>
       </c>
       <c r="H89">
         <v>253</v>
       </c>
       <c r="I89">
         <v>15</v>
       </c>
       <c r="J89">
         <v>4211</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1</v>
       </c>
       <c r="B90" t="s">
-        <v>110</v>
+        <v>287</v>
       </c>
       <c r="C90" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D90">
         <v>676</v>
       </c>
       <c r="E90">
         <v>29</v>
       </c>
       <c r="F90">
         <v>989</v>
       </c>
       <c r="G90">
         <v>3275</v>
       </c>
       <c r="H90">
         <v>174</v>
       </c>
       <c r="I90">
         <v>18</v>
       </c>
       <c r="J90">
         <v>5161</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2</v>
       </c>
       <c r="B91" t="s">
-        <v>111</v>
+        <v>288</v>
       </c>
       <c r="C91" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D91">
         <v>112</v>
       </c>
       <c r="E91">
         <v>8</v>
       </c>
       <c r="F91">
         <v>482</v>
       </c>
       <c r="G91">
         <v>692</v>
       </c>
       <c r="H91">
         <v>31</v>
       </c>
       <c r="I91">
         <v>13</v>
       </c>
       <c r="J91">
         <v>1338</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>112</v>
+        <v>289</v>
       </c>
       <c r="C92" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D92">
         <v>48</v>
       </c>
       <c r="E92">
         <v>7</v>
       </c>
       <c r="F92">
         <v>154</v>
       </c>
       <c r="G92">
         <v>656</v>
       </c>
       <c r="H92">
         <v>24</v>
       </c>
       <c r="I92">
         <v>5</v>
       </c>
       <c r="J92">
         <v>894</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>4</v>
       </c>
       <c r="B93" t="s">
-        <v>113</v>
+        <v>290</v>
       </c>
       <c r="C93" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D93">
         <v>62</v>
       </c>
       <c r="E93">
         <v>6</v>
       </c>
       <c r="F93">
         <v>261</v>
       </c>
       <c r="G93">
         <v>321</v>
       </c>
       <c r="H93">
         <v>10</v>
       </c>
       <c r="I93">
         <v>1</v>
       </c>
       <c r="J93">
         <v>661</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>114</v>
+        <v>291</v>
       </c>
       <c r="C94" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D94">
         <v>80</v>
       </c>
       <c r="E94">
         <v>2</v>
       </c>
       <c r="F94">
         <v>158</v>
       </c>
       <c r="G94">
         <v>382</v>
       </c>
       <c r="H94">
         <v>13</v>
       </c>
       <c r="I94">
         <v>7</v>
       </c>
       <c r="J94">
         <v>642</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>6</v>
       </c>
       <c r="B95" t="s">
-        <v>115</v>
+        <v>292</v>
       </c>
       <c r="C95" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D95">
         <v>45</v>
       </c>
       <c r="E95">
         <v>9</v>
       </c>
       <c r="F95">
         <v>95</v>
       </c>
       <c r="G95">
         <v>658</v>
       </c>
       <c r="H95">
         <v>9</v>
       </c>
       <c r="I95">
         <v>3</v>
       </c>
       <c r="J95">
         <v>819</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>7</v>
       </c>
       <c r="B96" t="s">
-        <v>116</v>
+        <v>293</v>
       </c>
       <c r="C96" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D96">
         <v>36</v>
       </c>
       <c r="E96">
         <v>6</v>
       </c>
       <c r="F96">
         <v>149</v>
       </c>
       <c r="G96">
         <v>189</v>
       </c>
       <c r="H96">
         <v>12</v>
       </c>
       <c r="I96">
         <v>6</v>
       </c>
       <c r="J96">
         <v>398</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>8</v>
       </c>
       <c r="B97" t="s">
-        <v>117</v>
+        <v>294</v>
       </c>
       <c r="C97" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D97">
         <v>26</v>
       </c>
       <c r="E97">
         <v>8</v>
       </c>
       <c r="F97">
         <v>127</v>
       </c>
       <c r="G97">
         <v>136</v>
       </c>
       <c r="H97">
         <v>12</v>
       </c>
       <c r="I97">
         <v>7</v>
       </c>
       <c r="J97">
         <v>316</v>
       </c>
     </row>
     <row r="98"/>
     <row r="99">
       <c r="A99">
         <v>10</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="D99">
         <v>5037</v>
       </c>
       <c r="E99">
         <v>570</v>
       </c>
       <c r="F99">
         <v>5295</v>
       </c>
       <c r="G99">
         <v>4904</v>
       </c>
       <c r="H99">
         <v>1001</v>
       </c>
       <c r="I99">
         <v>982</v>
       </c>
       <c r="J99">
         <v>17789</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="B100" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C100" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D100">
         <v>1631</v>
       </c>
       <c r="E100">
         <v>156</v>
       </c>
       <c r="F100">
         <v>1070</v>
       </c>
       <c r="G100">
         <v>1021</v>
       </c>
       <c r="H100">
         <v>320</v>
       </c>
       <c r="I100">
         <v>336</v>
       </c>
       <c r="J100">
         <v>4534</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1</v>
       </c>
       <c r="B101" t="s">
-        <v>118</v>
+        <v>295</v>
       </c>
       <c r="C101" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D101">
         <v>1892</v>
       </c>
       <c r="E101">
         <v>267</v>
       </c>
       <c r="F101">
         <v>2165</v>
       </c>
       <c r="G101">
         <v>2457</v>
       </c>
       <c r="H101">
         <v>386</v>
       </c>
       <c r="I101">
         <v>336</v>
       </c>
       <c r="J101">
         <v>7503</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2</v>
       </c>
       <c r="B102" t="s">
-        <v>119</v>
+        <v>296</v>
       </c>
       <c r="C102" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D102">
         <v>461</v>
       </c>
       <c r="E102">
         <v>48</v>
       </c>
       <c r="F102">
         <v>474</v>
       </c>
       <c r="G102">
         <v>452</v>
       </c>
       <c r="H102">
         <v>98</v>
       </c>
       <c r="I102">
         <v>144</v>
       </c>
       <c r="J102">
         <v>1677</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>3</v>
       </c>
       <c r="B103" t="s">
-        <v>120</v>
+        <v>297</v>
       </c>
       <c r="C103" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D103">
         <v>278</v>
       </c>
       <c r="E103">
         <v>28</v>
       </c>
       <c r="F103">
         <v>274</v>
       </c>
       <c r="G103">
         <v>240</v>
       </c>
       <c r="H103">
         <v>57</v>
       </c>
       <c r="I103">
         <v>43</v>
       </c>
       <c r="J103">
         <v>920</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>4</v>
       </c>
       <c r="B104" t="s">
-        <v>121</v>
+        <v>298</v>
       </c>
       <c r="C104" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D104">
         <v>236</v>
       </c>
       <c r="E104">
         <v>13</v>
       </c>
       <c r="F104">
         <v>388</v>
       </c>
       <c r="G104">
         <v>167</v>
       </c>
       <c r="H104">
         <v>35</v>
       </c>
       <c r="I104">
         <v>30</v>
       </c>
       <c r="J104">
         <v>869</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>5</v>
       </c>
       <c r="B105" t="s">
-        <v>122</v>
+        <v>299</v>
       </c>
       <c r="C105" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D105">
         <v>161</v>
       </c>
       <c r="E105">
         <v>10</v>
       </c>
       <c r="F105">
         <v>171</v>
       </c>
       <c r="G105">
         <v>120</v>
       </c>
       <c r="H105">
         <v>28</v>
       </c>
       <c r="I105">
         <v>50</v>
       </c>
       <c r="J105">
         <v>540</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>6</v>
       </c>
       <c r="B106" t="s">
-        <v>123</v>
+        <v>300</v>
       </c>
       <c r="C106" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D106">
         <v>65</v>
       </c>
       <c r="E106">
         <v>17</v>
       </c>
       <c r="F106">
         <v>137</v>
       </c>
       <c r="G106">
         <v>63</v>
       </c>
       <c r="H106">
         <v>26</v>
       </c>
       <c r="I106">
         <v>5</v>
       </c>
       <c r="J106">
         <v>313</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>7</v>
       </c>
       <c r="B107" t="s">
-        <v>124</v>
+        <v>301</v>
       </c>
       <c r="C107" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D107">
         <v>172</v>
       </c>
       <c r="E107">
         <v>16</v>
       </c>
       <c r="F107">
         <v>187</v>
       </c>
       <c r="G107">
         <v>127</v>
       </c>
       <c r="H107">
         <v>38</v>
       </c>
       <c r="I107">
         <v>28</v>
       </c>
       <c r="J107">
         <v>568</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>8</v>
       </c>
       <c r="B108" t="s">
-        <v>125</v>
+        <v>302</v>
       </c>
       <c r="C108" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D108">
         <v>141</v>
       </c>
       <c r="E108">
         <v>15</v>
       </c>
       <c r="F108">
         <v>429</v>
       </c>
       <c r="G108">
         <v>257</v>
       </c>
       <c r="H108">
         <v>13</v>
       </c>
       <c r="I108">
         <v>10</v>
       </c>
       <c r="J108">
         <v>865</v>
       </c>
     </row>
     <row r="109"/>
     <row r="110">
       <c r="A110">
         <v>11</v>
       </c>
       <c r="B110" t="s">
         <v>16</v>
       </c>
       <c r="C110" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="D110">
         <v>1621</v>
       </c>
       <c r="E110">
         <v>271</v>
       </c>
       <c r="F110">
         <v>2866</v>
       </c>
       <c r="G110">
         <v>1521</v>
       </c>
       <c r="H110">
         <v>579</v>
       </c>
       <c r="I110">
         <v>293</v>
       </c>
       <c r="J110">
         <v>7151</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="B111" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C111" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D111">
         <v>439</v>
       </c>
       <c r="E111">
         <v>74</v>
       </c>
       <c r="F111">
         <v>733</v>
       </c>
       <c r="G111">
         <v>347</v>
       </c>
       <c r="H111">
         <v>145</v>
       </c>
       <c r="I111">
         <v>69</v>
       </c>
       <c r="J111">
         <v>1807</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>126</v>
+        <v>303</v>
       </c>
       <c r="C112" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D112">
         <v>416</v>
       </c>
       <c r="E112">
         <v>82</v>
       </c>
       <c r="F112">
         <v>628</v>
       </c>
       <c r="G112">
         <v>360</v>
       </c>
       <c r="H112">
         <v>173</v>
       </c>
       <c r="I112">
         <v>94</v>
       </c>
       <c r="J112">
         <v>1753</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2</v>
       </c>
       <c r="B113" t="s">
-        <v>127</v>
+        <v>304</v>
       </c>
       <c r="C113" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D113">
         <v>204</v>
       </c>
       <c r="E113">
         <v>26</v>
       </c>
       <c r="F113">
         <v>339</v>
       </c>
       <c r="G113">
         <v>190</v>
       </c>
       <c r="H113">
         <v>63</v>
       </c>
       <c r="I113">
         <v>34</v>
       </c>
       <c r="J113">
         <v>856</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>128</v>
+        <v>305</v>
       </c>
       <c r="C114" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D114">
         <v>240</v>
       </c>
       <c r="E114">
         <v>41</v>
       </c>
       <c r="F114">
         <v>466</v>
       </c>
       <c r="G114">
         <v>313</v>
       </c>
       <c r="H114">
         <v>96</v>
       </c>
       <c r="I114">
         <v>50</v>
       </c>
       <c r="J114">
         <v>1206</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>4</v>
       </c>
       <c r="B115" t="s">
-        <v>129</v>
+        <v>306</v>
       </c>
       <c r="C115" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D115">
         <v>114</v>
       </c>
       <c r="E115">
         <v>15</v>
       </c>
       <c r="F115">
         <v>240</v>
       </c>
       <c r="G115">
         <v>87</v>
       </c>
       <c r="H115">
         <v>34</v>
       </c>
       <c r="I115">
         <v>14</v>
       </c>
       <c r="J115">
         <v>504</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>5</v>
       </c>
       <c r="B116" t="s">
-        <v>130</v>
+        <v>307</v>
       </c>
       <c r="C116" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D116">
         <v>54</v>
       </c>
       <c r="E116">
         <v>12</v>
       </c>
       <c r="F116">
         <v>135</v>
       </c>
       <c r="G116">
         <v>71</v>
       </c>
       <c r="H116">
         <v>21</v>
       </c>
       <c r="I116">
         <v>9</v>
       </c>
       <c r="J116">
         <v>302</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>6</v>
       </c>
       <c r="B117" t="s">
-        <v>131</v>
+        <v>308</v>
       </c>
       <c r="C117" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D117">
         <v>71</v>
       </c>
       <c r="E117">
         <v>7</v>
       </c>
       <c r="F117">
         <v>160</v>
       </c>
       <c r="G117">
         <v>88</v>
       </c>
       <c r="H117">
         <v>26</v>
       </c>
       <c r="I117">
         <v>9</v>
       </c>
       <c r="J117">
         <v>361</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>7</v>
       </c>
       <c r="B118" t="s">
-        <v>132</v>
+        <v>309</v>
       </c>
       <c r="C118" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D118">
         <v>47</v>
       </c>
       <c r="E118">
         <v>8</v>
       </c>
       <c r="F118">
         <v>59</v>
       </c>
       <c r="G118">
         <v>23</v>
       </c>
       <c r="H118">
         <v>13</v>
       </c>
       <c r="I118">
         <v>9</v>
       </c>
       <c r="J118">
         <v>159</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>8</v>
       </c>
       <c r="B119" t="s">
-        <v>133</v>
+        <v>310</v>
       </c>
       <c r="C119" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D119">
         <v>36</v>
       </c>
       <c r="E119">
         <v>6</v>
       </c>
       <c r="F119">
         <v>106</v>
       </c>
       <c r="G119">
         <v>42</v>
       </c>
       <c r="H119">
         <v>8</v>
       </c>
       <c r="I119">
         <v>5</v>
       </c>
       <c r="J119">
         <v>203</v>
       </c>
     </row>
     <row r="120"/>
     <row r="121">
       <c r="A121">
         <v>12</v>
       </c>
       <c r="B121" t="s">
         <v>17</v>
       </c>
       <c r="C121" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="D121">
         <v>23944</v>
       </c>
       <c r="E121">
         <v>2202</v>
       </c>
       <c r="F121">
         <v>64578</v>
       </c>
       <c r="G121">
         <v>24387</v>
       </c>
       <c r="H121">
         <v>8731</v>
       </c>
       <c r="I121">
         <v>5562</v>
       </c>
       <c r="J121">
         <v>129404</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="B122" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C122" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D122">
         <v>2867</v>
       </c>
       <c r="E122">
         <v>321</v>
       </c>
       <c r="F122">
         <v>7105</v>
       </c>
       <c r="G122">
         <v>2880</v>
       </c>
       <c r="H122">
         <v>1690</v>
       </c>
       <c r="I122">
         <v>811</v>
       </c>
       <c r="J122">
         <v>15674</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1</v>
       </c>
       <c r="B123" t="s">
-        <v>134</v>
+        <v>311</v>
       </c>
       <c r="C123" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D123">
         <v>10517</v>
       </c>
       <c r="E123">
         <v>1075</v>
       </c>
       <c r="F123">
         <v>25714</v>
       </c>
       <c r="G123">
         <v>7287</v>
       </c>
       <c r="H123">
         <v>5178</v>
       </c>
       <c r="I123">
         <v>3169</v>
       </c>
       <c r="J123">
         <v>52940</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2</v>
       </c>
       <c r="B124" t="s">
-        <v>135</v>
+        <v>312</v>
       </c>
       <c r="C124" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D124">
         <v>693</v>
       </c>
       <c r="E124">
         <v>92</v>
       </c>
       <c r="F124">
         <v>2735</v>
       </c>
       <c r="G124">
         <v>749</v>
       </c>
       <c r="H124">
         <v>698</v>
       </c>
       <c r="I124">
         <v>217</v>
       </c>
       <c r="J124">
         <v>5184</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>3</v>
       </c>
       <c r="B125" t="s">
-        <v>136</v>
+        <v>313</v>
       </c>
       <c r="C125" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D125">
         <v>429</v>
       </c>
       <c r="E125">
         <v>54</v>
       </c>
       <c r="F125">
         <v>1237</v>
       </c>
       <c r="G125">
         <v>406</v>
       </c>
       <c r="H125">
         <v>190</v>
       </c>
       <c r="I125">
         <v>107</v>
       </c>
       <c r="J125">
         <v>2423</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>4</v>
       </c>
       <c r="B126" t="s">
-        <v>137</v>
+        <v>314</v>
       </c>
       <c r="C126" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D126">
         <v>544</v>
       </c>
       <c r="E126">
         <v>155</v>
       </c>
       <c r="F126">
         <v>1818</v>
       </c>
       <c r="G126">
         <v>618</v>
       </c>
       <c r="H126">
         <v>243</v>
       </c>
       <c r="I126">
         <v>277</v>
       </c>
       <c r="J126">
         <v>3655</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>5</v>
       </c>
       <c r="B127" t="s">
-        <v>138</v>
+        <v>315</v>
       </c>
       <c r="C127" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D127">
         <v>330</v>
       </c>
       <c r="E127">
         <v>60</v>
       </c>
       <c r="F127">
         <v>925</v>
       </c>
       <c r="G127">
         <v>510</v>
       </c>
       <c r="H127">
         <v>107</v>
       </c>
       <c r="I127">
         <v>88</v>
       </c>
       <c r="J127">
         <v>2020</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>6</v>
       </c>
       <c r="B128" t="s">
-        <v>139</v>
+        <v>316</v>
       </c>
       <c r="C128" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D128">
         <v>261</v>
       </c>
       <c r="E128">
         <v>47</v>
       </c>
       <c r="F128">
         <v>1070</v>
       </c>
       <c r="G128">
         <v>771</v>
       </c>
       <c r="H128">
         <v>100</v>
       </c>
       <c r="I128">
         <v>82</v>
       </c>
       <c r="J128">
         <v>2331</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>7</v>
       </c>
       <c r="B129" t="s">
-        <v>140</v>
+        <v>317</v>
       </c>
       <c r="C129" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D129">
         <v>226</v>
       </c>
       <c r="E129">
         <v>56</v>
       </c>
       <c r="F129">
         <v>714</v>
       </c>
       <c r="G129">
         <v>805</v>
       </c>
       <c r="H129">
         <v>187</v>
       </c>
       <c r="I129">
         <v>169</v>
       </c>
       <c r="J129">
         <v>2157</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>8</v>
       </c>
       <c r="B130" t="s">
-        <v>141</v>
+        <v>318</v>
       </c>
       <c r="C130" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D130">
         <v>8077</v>
       </c>
       <c r="E130">
         <v>342</v>
       </c>
       <c r="F130">
         <v>23260</v>
       </c>
       <c r="G130">
         <v>10361</v>
       </c>
       <c r="H130">
         <v>338</v>
       </c>
       <c r="I130">
         <v>642</v>
       </c>
       <c r="J130">
         <v>43020</v>
       </c>
     </row>
     <row r="131"/>
     <row r="132">
       <c r="A132">
         <v>13</v>
       </c>
       <c r="B132" t="s">
         <v>18</v>
       </c>
       <c r="C132" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="D132">
         <v>971</v>
       </c>
       <c r="E132">
         <v>588</v>
       </c>
       <c r="F132">
         <v>4492</v>
       </c>
       <c r="G132">
         <v>742</v>
       </c>
       <c r="H132">
         <v>1417</v>
       </c>
       <c r="I132">
         <v>493</v>
       </c>
       <c r="J132">
         <v>8703</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="B133" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C133" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D133">
         <v>267</v>
       </c>
       <c r="E133">
         <v>201</v>
       </c>
       <c r="F133">
         <v>828</v>
       </c>
       <c r="G133">
         <v>172</v>
       </c>
       <c r="H133">
         <v>527</v>
       </c>
       <c r="I133">
         <v>163</v>
       </c>
       <c r="J133">
         <v>2158</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1</v>
       </c>
       <c r="B134" t="s">
-        <v>142</v>
+        <v>319</v>
       </c>
       <c r="C134" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D134">
         <v>190</v>
       </c>
       <c r="E134">
         <v>199</v>
       </c>
       <c r="F134">
         <v>1907</v>
       </c>
       <c r="G134">
         <v>168</v>
       </c>
       <c r="H134">
         <v>509</v>
       </c>
       <c r="I134">
         <v>188</v>
       </c>
       <c r="J134">
         <v>3161</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>2</v>
       </c>
       <c r="B135" t="s">
-        <v>143</v>
+        <v>320</v>
       </c>
       <c r="C135" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D135">
         <v>179</v>
       </c>
       <c r="E135">
         <v>47</v>
       </c>
       <c r="F135">
         <v>869</v>
       </c>
       <c r="G135">
         <v>136</v>
       </c>
       <c r="H135">
         <v>139</v>
       </c>
       <c r="I135">
         <v>38</v>
       </c>
       <c r="J135">
         <v>1408</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>3</v>
       </c>
       <c r="B136" t="s">
-        <v>144</v>
+        <v>321</v>
       </c>
       <c r="C136" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D136">
         <v>54</v>
       </c>
       <c r="E136">
         <v>16</v>
       </c>
       <c r="F136">
         <v>175</v>
       </c>
       <c r="G136">
         <v>37</v>
       </c>
       <c r="H136">
         <v>56</v>
       </c>
       <c r="I136">
         <v>36</v>
       </c>
       <c r="J136">
         <v>374</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>4</v>
       </c>
       <c r="B137" t="s">
-        <v>145</v>
+        <v>322</v>
       </c>
       <c r="C137" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D137">
         <v>93</v>
       </c>
       <c r="E137">
         <v>65</v>
       </c>
       <c r="F137">
         <v>295</v>
       </c>
       <c r="G137">
         <v>95</v>
       </c>
       <c r="H137">
         <v>81</v>
       </c>
       <c r="I137">
         <v>23</v>
       </c>
       <c r="J137">
         <v>652</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>5</v>
       </c>
       <c r="B138" t="s">
-        <v>146</v>
+        <v>323</v>
       </c>
       <c r="C138" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D138">
         <v>99</v>
       </c>
       <c r="E138">
         <v>17</v>
       </c>
       <c r="F138">
         <v>154</v>
       </c>
       <c r="G138">
         <v>39</v>
       </c>
       <c r="H138">
         <v>36</v>
       </c>
       <c r="I138">
         <v>17</v>
       </c>
       <c r="J138">
         <v>362</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>6</v>
       </c>
       <c r="B139" t="s">
-        <v>147</v>
+        <v>324</v>
       </c>
       <c r="C139" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D139">
         <v>15</v>
       </c>
       <c r="E139">
         <v>12</v>
       </c>
       <c r="F139">
         <v>70</v>
       </c>
       <c r="G139">
         <v>16</v>
       </c>
       <c r="H139">
         <v>15</v>
       </c>
       <c r="I139">
         <v>7</v>
       </c>
       <c r="J139">
         <v>135</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>7</v>
       </c>
       <c r="B140" t="s">
-        <v>148</v>
+        <v>325</v>
       </c>
       <c r="C140" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D140">
         <v>24</v>
       </c>
       <c r="E140">
         <v>16</v>
       </c>
       <c r="F140">
         <v>109</v>
       </c>
       <c r="G140">
         <v>30</v>
       </c>
       <c r="H140">
         <v>32</v>
       </c>
       <c r="I140">
         <v>16</v>
       </c>
       <c r="J140">
         <v>227</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>8</v>
       </c>
       <c r="B141" t="s">
-        <v>149</v>
+        <v>326</v>
       </c>
       <c r="C141" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D141">
         <v>50</v>
       </c>
       <c r="E141">
         <v>15</v>
       </c>
       <c r="F141">
         <v>85</v>
       </c>
       <c r="G141">
         <v>49</v>
       </c>
       <c r="H141">
         <v>22</v>
       </c>
       <c r="I141">
         <v>5</v>
       </c>
       <c r="J141">
         <v>226</v>
       </c>
     </row>
     <row r="142"/>
     <row r="143">
       <c r="A143">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>19</v>
       </c>
       <c r="C143" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="D143">
         <v>43096</v>
       </c>
       <c r="E143">
         <v>2601</v>
       </c>
       <c r="F143">
         <v>76073</v>
       </c>
       <c r="G143">
         <v>8374</v>
       </c>
       <c r="H143">
         <v>8130</v>
       </c>
       <c r="I143">
         <v>5582</v>
       </c>
       <c r="J143">
         <v>143856</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="B144" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C144" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D144">
         <v>6543</v>
       </c>
       <c r="E144">
         <v>677</v>
       </c>
       <c r="F144">
         <v>10907</v>
       </c>
       <c r="G144">
         <v>2104</v>
       </c>
       <c r="H144">
         <v>1569</v>
       </c>
       <c r="I144">
         <v>709</v>
       </c>
       <c r="J144">
         <v>22509</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1</v>
       </c>
       <c r="B145" t="s">
-        <v>150</v>
+        <v>327</v>
       </c>
       <c r="C145" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D145">
         <v>20539</v>
       </c>
       <c r="E145">
         <v>923</v>
       </c>
       <c r="F145">
         <v>44721</v>
       </c>
       <c r="G145">
         <v>3363</v>
       </c>
       <c r="H145">
         <v>3404</v>
       </c>
       <c r="I145">
         <v>3525</v>
       </c>
       <c r="J145">
         <v>76475</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2</v>
       </c>
       <c r="B146" t="s">
-        <v>151</v>
+        <v>328</v>
       </c>
       <c r="C146" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D146">
         <v>5878</v>
       </c>
       <c r="E146">
         <v>259</v>
       </c>
       <c r="F146">
         <v>6655</v>
       </c>
       <c r="G146">
         <v>955</v>
       </c>
       <c r="H146">
         <v>592</v>
       </c>
       <c r="I146">
         <v>770</v>
       </c>
       <c r="J146">
         <v>15109</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>3</v>
       </c>
       <c r="B147" t="s">
-        <v>152</v>
+        <v>329</v>
       </c>
       <c r="C147" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D147">
         <v>717</v>
       </c>
       <c r="E147">
         <v>446</v>
       </c>
       <c r="F147">
         <v>1496</v>
       </c>
       <c r="G147">
         <v>310</v>
       </c>
       <c r="H147">
         <v>1050</v>
       </c>
       <c r="I147">
         <v>178</v>
       </c>
       <c r="J147">
         <v>4197</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>4</v>
       </c>
       <c r="B148" t="s">
-        <v>153</v>
+        <v>330</v>
       </c>
       <c r="C148" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D148">
         <v>4375</v>
       </c>
       <c r="E148">
         <v>89</v>
       </c>
       <c r="F148">
         <v>5300</v>
       </c>
       <c r="G148">
         <v>825</v>
       </c>
       <c r="H148">
         <v>1193</v>
       </c>
       <c r="I148">
         <v>196</v>
       </c>
       <c r="J148">
         <v>11978</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>5</v>
       </c>
       <c r="B149" t="s">
-        <v>154</v>
+        <v>331</v>
       </c>
       <c r="C149" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D149">
         <v>652</v>
       </c>
       <c r="E149">
         <v>35</v>
       </c>
       <c r="F149">
         <v>1968</v>
       </c>
       <c r="G149">
         <v>183</v>
       </c>
       <c r="H149">
         <v>111</v>
       </c>
       <c r="I149">
         <v>40</v>
       </c>
       <c r="J149">
         <v>2989</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>6</v>
       </c>
       <c r="B150" t="s">
-        <v>155</v>
+        <v>332</v>
       </c>
       <c r="C150" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D150">
         <v>339</v>
       </c>
       <c r="E150">
         <v>25</v>
       </c>
       <c r="F150">
         <v>726</v>
       </c>
       <c r="G150">
         <v>96</v>
       </c>
       <c r="H150">
         <v>46</v>
       </c>
       <c r="I150">
         <v>26</v>
       </c>
       <c r="J150">
         <v>1258</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>7</v>
       </c>
       <c r="B151" t="s">
-        <v>156</v>
+        <v>333</v>
       </c>
       <c r="C151" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D151">
         <v>518</v>
       </c>
       <c r="E151">
         <v>44</v>
       </c>
       <c r="F151">
         <v>928</v>
       </c>
       <c r="G151">
         <v>197</v>
       </c>
       <c r="H151">
         <v>118</v>
       </c>
       <c r="I151">
         <v>68</v>
       </c>
       <c r="J151">
         <v>1873</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>8</v>
       </c>
       <c r="B152" t="s">
-        <v>157</v>
+        <v>334</v>
       </c>
       <c r="C152" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D152">
         <v>3535</v>
       </c>
       <c r="E152">
         <v>103</v>
       </c>
       <c r="F152">
         <v>3372</v>
       </c>
       <c r="G152">
         <v>341</v>
       </c>
       <c r="H152">
         <v>47</v>
       </c>
       <c r="I152">
         <v>70</v>
       </c>
       <c r="J152">
         <v>7468</v>
       </c>
     </row>
     <row r="153"/>
     <row r="154">
       <c r="A154">
         <v>15</v>
       </c>
       <c r="B154" t="s">
         <v>20</v>
       </c>
       <c r="C154" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="D154">
         <v>10863</v>
       </c>
       <c r="E154">
         <v>1400</v>
       </c>
       <c r="F154">
         <v>46944</v>
       </c>
       <c r="G154">
         <v>7102</v>
       </c>
       <c r="H154">
         <v>1438</v>
       </c>
       <c r="I154">
         <v>657</v>
       </c>
       <c r="J154">
         <v>68404</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="B155" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C155" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D155">
         <v>2118</v>
       </c>
       <c r="E155">
         <v>239</v>
       </c>
       <c r="F155">
         <v>5684</v>
       </c>
       <c r="G155">
         <v>959</v>
       </c>
       <c r="H155">
         <v>356</v>
       </c>
       <c r="I155">
         <v>115</v>
       </c>
       <c r="J155">
         <v>9471</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1</v>
       </c>
       <c r="B156" t="s">
-        <v>158</v>
+        <v>335</v>
       </c>
       <c r="C156" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D156">
         <v>7842</v>
       </c>
       <c r="E156">
         <v>1045</v>
       </c>
       <c r="F156">
         <v>38465</v>
       </c>
       <c r="G156">
         <v>5400</v>
       </c>
       <c r="H156">
         <v>868</v>
       </c>
       <c r="I156">
         <v>475</v>
       </c>
       <c r="J156">
         <v>54095</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>2</v>
       </c>
       <c r="B157" t="s">
-        <v>159</v>
+        <v>336</v>
       </c>
       <c r="C157" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D157">
         <v>406</v>
       </c>
       <c r="E157">
         <v>35</v>
       </c>
       <c r="F157">
         <v>1128</v>
       </c>
       <c r="G157">
         <v>211</v>
       </c>
       <c r="H157">
         <v>71</v>
       </c>
       <c r="I157">
         <v>28</v>
       </c>
       <c r="J157">
         <v>1879</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>3</v>
       </c>
       <c r="B158" t="s">
-        <v>160</v>
+        <v>337</v>
       </c>
       <c r="C158" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D158">
         <v>186</v>
       </c>
       <c r="E158">
         <v>37</v>
       </c>
       <c r="F158">
         <v>761</v>
       </c>
       <c r="G158">
         <v>228</v>
       </c>
       <c r="H158">
         <v>50</v>
       </c>
       <c r="I158">
         <v>14</v>
       </c>
       <c r="J158">
         <v>1276</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>4</v>
       </c>
       <c r="B159" t="s">
-        <v>161</v>
+        <v>338</v>
       </c>
       <c r="C159" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D159">
         <v>93</v>
       </c>
       <c r="E159">
         <v>10</v>
       </c>
       <c r="F159">
         <v>238</v>
       </c>
       <c r="G159">
         <v>74</v>
       </c>
       <c r="H159">
         <v>27</v>
       </c>
       <c r="I159">
         <v>7</v>
       </c>
       <c r="J159">
         <v>449</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>5</v>
       </c>
       <c r="B160" t="s">
-        <v>162</v>
+        <v>339</v>
       </c>
       <c r="C160" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D160">
         <v>69</v>
       </c>
       <c r="E160">
         <v>10</v>
       </c>
       <c r="F160">
         <v>253</v>
       </c>
       <c r="G160">
         <v>78</v>
       </c>
       <c r="H160">
         <v>25</v>
       </c>
       <c r="I160">
         <v>6</v>
       </c>
       <c r="J160">
         <v>441</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>6</v>
       </c>
       <c r="B161" t="s">
-        <v>163</v>
+        <v>340</v>
       </c>
       <c r="C161" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D161">
         <v>69</v>
       </c>
       <c r="E161">
         <v>6</v>
       </c>
       <c r="F161">
         <v>127</v>
       </c>
       <c r="G161">
         <v>55</v>
       </c>
       <c r="H161">
         <v>16</v>
       </c>
       <c r="I161">
         <v>1</v>
       </c>
       <c r="J161">
         <v>274</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>7</v>
       </c>
       <c r="B162" t="s">
-        <v>164</v>
+        <v>341</v>
       </c>
       <c r="C162" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D162">
         <v>40</v>
       </c>
       <c r="E162">
         <v>10</v>
       </c>
       <c r="F162">
         <v>127</v>
       </c>
       <c r="G162">
         <v>48</v>
       </c>
       <c r="H162">
         <v>9</v>
       </c>
       <c r="I162">
         <v>6</v>
       </c>
       <c r="J162">
         <v>240</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>8</v>
       </c>
       <c r="B163" t="s">
-        <v>165</v>
+        <v>342</v>
       </c>
       <c r="C163" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D163">
         <v>40</v>
       </c>
       <c r="E163">
         <v>8</v>
       </c>
       <c r="F163">
         <v>161</v>
       </c>
       <c r="G163">
         <v>49</v>
       </c>
       <c r="H163">
         <v>16</v>
       </c>
       <c r="I163">
         <v>5</v>
       </c>
       <c r="J163">
         <v>279</v>
       </c>
     </row>
     <row r="164"/>
     <row r="165">
       <c r="A165">
         <v>16</v>
       </c>
       <c r="B165" t="s">
         <v>21</v>
       </c>
       <c r="C165" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="D165">
         <v>7609</v>
       </c>
       <c r="E165">
         <v>276</v>
       </c>
       <c r="F165">
         <v>14040</v>
       </c>
       <c r="G165">
         <v>3829</v>
       </c>
       <c r="H165">
         <v>500</v>
       </c>
       <c r="I165">
         <v>182</v>
       </c>
       <c r="J165">
         <v>26436</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="B166" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C166" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D166">
         <v>1384</v>
       </c>
       <c r="E166">
         <v>59</v>
       </c>
       <c r="F166">
         <v>2385</v>
       </c>
       <c r="G166">
         <v>1022</v>
       </c>
       <c r="H166">
         <v>152</v>
       </c>
       <c r="I166">
         <v>55</v>
       </c>
       <c r="J166">
         <v>5057</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1</v>
       </c>
       <c r="B167" t="s">
-        <v>166</v>
+        <v>343</v>
       </c>
       <c r="C167" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D167">
         <v>5271</v>
       </c>
       <c r="E167">
         <v>130</v>
       </c>
       <c r="F167">
         <v>8679</v>
       </c>
       <c r="G167">
         <v>1669</v>
       </c>
       <c r="H167">
         <v>143</v>
       </c>
       <c r="I167">
         <v>64</v>
       </c>
       <c r="J167">
         <v>15956</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>2</v>
       </c>
       <c r="B168" t="s">
-        <v>167</v>
+        <v>344</v>
       </c>
       <c r="C168" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D168">
         <v>274</v>
       </c>
       <c r="E168">
         <v>16</v>
       </c>
       <c r="F168">
         <v>711</v>
       </c>
       <c r="G168">
         <v>282</v>
       </c>
       <c r="H168">
         <v>64</v>
       </c>
       <c r="I168">
         <v>13</v>
       </c>
       <c r="J168">
         <v>1360</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>3</v>
       </c>
       <c r="B169" t="s">
-        <v>168</v>
+        <v>345</v>
       </c>
       <c r="C169" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D169">
         <v>187</v>
       </c>
       <c r="E169">
         <v>12</v>
       </c>
       <c r="F169">
         <v>514</v>
       </c>
       <c r="G169">
         <v>215</v>
       </c>
       <c r="H169">
         <v>44</v>
       </c>
       <c r="I169">
         <v>11</v>
       </c>
       <c r="J169">
         <v>983</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>4</v>
       </c>
       <c r="B170" t="s">
-        <v>169</v>
+        <v>346</v>
       </c>
       <c r="C170" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D170">
         <v>155</v>
       </c>
       <c r="E170">
         <v>13</v>
       </c>
       <c r="F170">
         <v>576</v>
       </c>
       <c r="G170">
         <v>167</v>
       </c>
       <c r="H170">
         <v>28</v>
       </c>
       <c r="I170">
         <v>3</v>
       </c>
       <c r="J170">
         <v>942</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>5</v>
       </c>
       <c r="B171" t="s">
-        <v>170</v>
+        <v>347</v>
       </c>
       <c r="C171" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D171">
         <v>149</v>
       </c>
       <c r="E171">
         <v>15</v>
       </c>
       <c r="F171">
         <v>389</v>
       </c>
       <c r="G171">
         <v>155</v>
       </c>
       <c r="H171">
         <v>18</v>
       </c>
       <c r="I171">
         <v>19</v>
       </c>
       <c r="J171">
         <v>745</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>6</v>
       </c>
       <c r="B172" t="s">
-        <v>171</v>
+        <v>348</v>
       </c>
       <c r="C172" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D172">
         <v>55</v>
       </c>
       <c r="E172">
         <v>12</v>
       </c>
       <c r="F172">
         <v>485</v>
       </c>
       <c r="G172">
         <v>62</v>
       </c>
       <c r="H172">
         <v>19</v>
       </c>
       <c r="I172">
         <v>5</v>
       </c>
       <c r="J172">
         <v>638</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>7</v>
       </c>
       <c r="B173" t="s">
-        <v>172</v>
+        <v>349</v>
       </c>
       <c r="C173" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D173">
         <v>44</v>
       </c>
       <c r="E173">
         <v>8</v>
       </c>
       <c r="F173">
         <v>101</v>
       </c>
       <c r="G173">
         <v>148</v>
       </c>
       <c r="H173">
         <v>10</v>
       </c>
       <c r="I173">
         <v>4</v>
       </c>
       <c r="J173">
         <v>315</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>8</v>
       </c>
       <c r="B174" t="s">
-        <v>173</v>
+        <v>350</v>
       </c>
       <c r="C174" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D174">
         <v>90</v>
       </c>
       <c r="E174">
         <v>11</v>
       </c>
       <c r="F174">
         <v>200</v>
       </c>
       <c r="G174">
         <v>109</v>
       </c>
       <c r="H174">
         <v>22</v>
       </c>
       <c r="I174">
         <v>8</v>
       </c>
       <c r="J174">
         <v>440</v>
       </c>
     </row>
     <row r="175"/>
     <row r="176">
       <c r="A176">
         <v>17</v>
       </c>
       <c r="B176" t="s">
         <v>22</v>
       </c>
       <c r="C176" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="D176">
         <v>4552</v>
       </c>
       <c r="E176">
         <v>459</v>
       </c>
       <c r="F176">
         <v>9099</v>
       </c>
       <c r="G176">
         <v>3533</v>
       </c>
       <c r="H176">
         <v>963</v>
       </c>
       <c r="I176">
         <v>332</v>
       </c>
       <c r="J176">
         <v>18938</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="B177" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C177" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D177">
         <v>1148</v>
       </c>
       <c r="E177">
         <v>130</v>
       </c>
       <c r="F177">
         <v>2147</v>
       </c>
       <c r="G177">
         <v>1090</v>
       </c>
       <c r="H177">
         <v>295</v>
       </c>
       <c r="I177">
         <v>121</v>
       </c>
       <c r="J177">
         <v>4931</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1</v>
       </c>
       <c r="B178" t="s">
-        <v>174</v>
+        <v>351</v>
       </c>
       <c r="C178" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D178">
         <v>1848</v>
       </c>
       <c r="E178">
         <v>148</v>
       </c>
       <c r="F178">
         <v>1404</v>
       </c>
       <c r="G178">
         <v>979</v>
       </c>
       <c r="H178">
         <v>244</v>
       </c>
       <c r="I178">
         <v>87</v>
       </c>
       <c r="J178">
         <v>4710</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>2</v>
       </c>
       <c r="B179" t="s">
-        <v>175</v>
+        <v>352</v>
       </c>
       <c r="C179" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D179">
         <v>253</v>
       </c>
       <c r="E179">
         <v>60</v>
       </c>
       <c r="F179">
         <v>716</v>
       </c>
       <c r="G179">
         <v>422</v>
       </c>
       <c r="H179">
         <v>141</v>
       </c>
       <c r="I179">
         <v>42</v>
       </c>
       <c r="J179">
         <v>1634</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>3</v>
       </c>
       <c r="B180" t="s">
-        <v>176</v>
+        <v>353</v>
       </c>
       <c r="C180" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D180">
         <v>211</v>
       </c>
       <c r="E180">
         <v>55</v>
       </c>
       <c r="F180">
         <v>756</v>
       </c>
       <c r="G180">
         <v>189</v>
       </c>
       <c r="H180">
         <v>129</v>
       </c>
       <c r="I180">
         <v>24</v>
       </c>
       <c r="J180">
         <v>1364</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>4</v>
       </c>
       <c r="B181" t="s">
-        <v>177</v>
+        <v>354</v>
       </c>
       <c r="C181" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D181">
         <v>276</v>
       </c>
       <c r="E181">
         <v>24</v>
       </c>
       <c r="F181">
         <v>2122</v>
       </c>
       <c r="G181">
         <v>171</v>
       </c>
       <c r="H181">
         <v>50</v>
       </c>
       <c r="I181">
         <v>14</v>
       </c>
       <c r="J181">
         <v>2657</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>5</v>
       </c>
       <c r="B182" t="s">
-        <v>178</v>
+        <v>355</v>
       </c>
       <c r="C182" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D182">
         <v>80</v>
       </c>
       <c r="E182">
         <v>8</v>
       </c>
       <c r="F182">
         <v>256</v>
       </c>
       <c r="G182">
         <v>58</v>
       </c>
       <c r="H182">
         <v>19</v>
       </c>
       <c r="I182">
         <v>8</v>
       </c>
       <c r="J182">
         <v>429</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>6</v>
       </c>
       <c r="B183" t="s">
-        <v>179</v>
+        <v>356</v>
       </c>
       <c r="C183" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D183">
         <v>70</v>
       </c>
       <c r="E183">
         <v>7</v>
       </c>
       <c r="F183">
         <v>395</v>
       </c>
       <c r="G183">
         <v>79</v>
       </c>
       <c r="H183">
         <v>17</v>
       </c>
       <c r="I183">
         <v>4</v>
       </c>
       <c r="J183">
         <v>572</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>7</v>
       </c>
       <c r="B184" t="s">
-        <v>180</v>
+        <v>357</v>
       </c>
       <c r="C184" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D184">
         <v>520</v>
       </c>
       <c r="E184">
         <v>14</v>
       </c>
       <c r="F184">
         <v>681</v>
       </c>
       <c r="G184">
         <v>408</v>
       </c>
       <c r="H184">
         <v>38</v>
       </c>
       <c r="I184">
         <v>17</v>
       </c>
       <c r="J184">
         <v>1678</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>8</v>
       </c>
       <c r="B185" t="s">
-        <v>181</v>
+        <v>358</v>
       </c>
       <c r="C185" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D185">
         <v>146</v>
       </c>
       <c r="E185">
         <v>13</v>
       </c>
       <c r="F185">
         <v>622</v>
       </c>
       <c r="G185">
         <v>137</v>
       </c>
       <c r="H185">
         <v>30</v>
       </c>
       <c r="I185">
         <v>15</v>
       </c>
       <c r="J185">
         <v>963</v>
       </c>
     </row>
     <row r="186"/>
     <row r="187">
       <c r="A187">
         <v>24</v>
       </c>
       <c r="B187" t="s">
         <v>23</v>
       </c>
       <c r="C187" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="D187">
         <v>1281</v>
       </c>
       <c r="E187">
         <v>236</v>
       </c>
       <c r="F187">
         <v>10486</v>
       </c>
       <c r="G187">
         <v>717</v>
       </c>
       <c r="H187">
         <v>359</v>
       </c>
       <c r="I187">
         <v>181</v>
       </c>
       <c r="J187">
         <v>13260</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="B188" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C188" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D188">
         <v>330</v>
       </c>
       <c r="E188">
         <v>65</v>
       </c>
       <c r="F188">
         <v>1758</v>
       </c>
       <c r="G188">
         <v>218</v>
       </c>
       <c r="H188">
         <v>125</v>
       </c>
       <c r="I188">
         <v>24</v>
       </c>
       <c r="J188">
         <v>2520</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1</v>
       </c>
       <c r="B189" t="s">
-        <v>182</v>
+        <v>359</v>
       </c>
       <c r="C189" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D189">
         <v>252</v>
       </c>
       <c r="E189">
         <v>35</v>
       </c>
       <c r="F189">
         <v>2181</v>
       </c>
       <c r="G189">
         <v>130</v>
       </c>
       <c r="H189">
         <v>60</v>
       </c>
       <c r="I189">
         <v>12</v>
       </c>
       <c r="J189">
         <v>2670</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>2</v>
       </c>
       <c r="B190" t="s">
-        <v>183</v>
+        <v>360</v>
       </c>
       <c r="C190" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D190">
         <v>377</v>
       </c>
       <c r="E190">
         <v>67</v>
       </c>
       <c r="F190">
         <v>4262</v>
       </c>
       <c r="G190">
         <v>126</v>
       </c>
       <c r="H190">
         <v>51</v>
       </c>
       <c r="I190">
         <v>14</v>
       </c>
       <c r="J190">
         <v>4897</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>3</v>
       </c>
       <c r="B191" t="s">
-        <v>184</v>
+        <v>361</v>
       </c>
       <c r="C191" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D191">
         <v>36</v>
       </c>
       <c r="E191">
         <v>11</v>
       </c>
       <c r="F191">
         <v>145</v>
       </c>
       <c r="G191">
         <v>27</v>
       </c>
       <c r="H191">
         <v>15</v>
       </c>
       <c r="I191">
         <v>103</v>
       </c>
       <c r="J191">
         <v>337</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>4</v>
       </c>
       <c r="B192" t="s">
-        <v>185</v>
+        <v>362</v>
       </c>
       <c r="C192" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D192">
         <v>73</v>
       </c>
       <c r="E192">
         <v>29</v>
       </c>
       <c r="F192">
         <v>834</v>
       </c>
       <c r="G192">
         <v>53</v>
       </c>
       <c r="H192">
         <v>31</v>
       </c>
       <c r="I192">
         <v>4</v>
       </c>
       <c r="J192">
         <v>1024</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>5</v>
       </c>
       <c r="B193" t="s">
-        <v>186</v>
+        <v>363</v>
       </c>
       <c r="C193" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D193">
         <v>34</v>
       </c>
       <c r="E193">
         <v>7</v>
       </c>
       <c r="F193">
         <v>189</v>
       </c>
       <c r="G193">
         <v>21</v>
       </c>
       <c r="H193">
         <v>13</v>
       </c>
       <c r="I193">
         <v>5</v>
       </c>
       <c r="J193">
         <v>269</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>6</v>
       </c>
       <c r="B194" t="s">
-        <v>187</v>
+        <v>364</v>
       </c>
       <c r="C194" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D194">
         <v>68</v>
       </c>
       <c r="E194">
         <v>7</v>
       </c>
       <c r="F194">
         <v>191</v>
       </c>
       <c r="G194">
         <v>74</v>
       </c>
       <c r="H194">
         <v>27</v>
       </c>
       <c r="I194">
         <v>10</v>
       </c>
       <c r="J194">
         <v>377</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>7</v>
       </c>
       <c r="B195" t="s">
-        <v>188</v>
+        <v>365</v>
       </c>
       <c r="C195" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D195">
         <v>45</v>
       </c>
       <c r="E195">
         <v>0</v>
       </c>
       <c r="F195">
         <v>180</v>
       </c>
       <c r="G195">
         <v>22</v>
       </c>
       <c r="H195">
         <v>12</v>
       </c>
       <c r="I195">
         <v>3</v>
       </c>
       <c r="J195">
         <v>262</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>8</v>
       </c>
       <c r="B196" t="s">
-        <v>189</v>
+        <v>366</v>
       </c>
       <c r="C196" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D196">
         <v>66</v>
       </c>
       <c r="E196">
         <v>15</v>
       </c>
       <c r="F196">
         <v>746</v>
       </c>
       <c r="G196">
         <v>46</v>
       </c>
       <c r="H196">
         <v>25</v>
       </c>
       <c r="I196">
         <v>6</v>
       </c>
       <c r="J196">
         <v>904</v>
-      </c>
-[...10060 lines deleted...]
-        <v>274</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>