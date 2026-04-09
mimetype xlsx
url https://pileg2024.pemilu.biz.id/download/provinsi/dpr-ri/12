--- v0 (2026-02-07)
+++ v1 (2026-04-09)
@@ -8,56 +8,56 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="SUMATERA UTARA II - Partai" sheetId="2" r:id="rId4"/>
-[...4 lines deleted...]
-    <sheet name="SUMATERA UTARA I - Caleg" sheetId="7" r:id="rId10"/>
+    <sheet name="SUMATERA UTARA I - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="SUMATERA UTARA I - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="SUMATERA UTARA II - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="SUMATERA UTARA II - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="SUMATERA UTARA III - Partai" sheetId="6" r:id="rId9"/>
+    <sheet name="SUMATERA UTARA III - Caleg" sheetId="7" r:id="rId10"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="610" uniqueCount="610">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -100,50 +100,620 @@
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>SUMATERA UTARA</t>
   </si>
   <si>
+    <t>1201</t>
+  </si>
+  <si>
+    <t>SUMATERA UTARA I</t>
+  </si>
+  <si>
+    <t>1207</t>
+  </si>
+  <si>
+    <t>DELI SERDANG</t>
+  </si>
+  <si>
+    <t>1271</t>
+  </si>
+  <si>
+    <t>KOTA MEDAN</t>
+  </si>
+  <si>
+    <t>1276</t>
+  </si>
+  <si>
+    <t>KOTA TEBING TINGGI</t>
+  </si>
+  <si>
+    <t>1218</t>
+  </si>
+  <si>
+    <t>SERDANG BEDAGAI</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>ASHARI TAMBUNAN</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>SURYANI PASKAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>SYAHRIANTO, S.H.</t>
+  </si>
+  <si>
+    <t>RANIA ADIBA DASOPANG</t>
+  </si>
+  <si>
+    <t>MIKHAEL BENYAMIN SINAGA</t>
+  </si>
+  <si>
+    <t>BURHANUDDIN</t>
+  </si>
+  <si>
+    <t>MULYADI HARTONO</t>
+  </si>
+  <si>
+    <t>ROBAH MAHZUNI, S.I.Kom.</t>
+  </si>
+  <si>
+    <t>IVANA</t>
+  </si>
+  <si>
+    <t>TOMMY TANTAWI TAN</t>
+  </si>
+  <si>
+    <t>ROMO H. R. MUHAMMAD SYAFII, S.H., M.Hum.</t>
+  </si>
+  <si>
+    <t>ADE JONA PRASETYO</t>
+  </si>
+  <si>
+    <t>NONA GAYATRI NASUTION</t>
+  </si>
+  <si>
+    <t>M. HUSNI, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>MARTIN H. HUTABARAT</t>
+  </si>
+  <si>
+    <t>AGUS SULISTYANINGSIH, S.Sos., M.A.P.</t>
+  </si>
+  <si>
+    <t>RUSLIM ROHIMUN SEMBIRING, S.E.</t>
+  </si>
+  <si>
+    <t>V. CONGGO MELIALA, S.E.</t>
+  </si>
+  <si>
+    <t>SARAH SABIRA</t>
+  </si>
+  <si>
+    <t>ALIM NUR NASUTION</t>
+  </si>
+  <si>
+    <t>Prof. Dr. YASONNA H. LAOLY, S.H., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. SOFYAN TAN</t>
+  </si>
+  <si>
+    <t>SRI MULYANI</t>
+  </si>
+  <si>
+    <t>RUHUT POLTAK SITOMPUL, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. H. MUKTAR EFENDI HARAHAP, M.S.P.</t>
+  </si>
+  <si>
+    <t>ANDIYANAH</t>
+  </si>
+  <si>
+    <t>St. IRWAN TONGARI SIANTURI, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>SUGIANTO MAKMUR</t>
+  </si>
+  <si>
+    <t>YORDANINGSIH</t>
+  </si>
+  <si>
+    <t>PAUL BAJA MARUDUT SIAHAAN</t>
+  </si>
+  <si>
+    <t>H. MUSA RAJEKSHAH</t>
+  </si>
+  <si>
+    <t>MEUTYA HAFID</t>
+  </si>
+  <si>
+    <t>HASRUL BENNY HARAHAP</t>
+  </si>
+  <si>
+    <t>CHATRINE ANGELLA TJUATJA, S.E.</t>
+  </si>
+  <si>
+    <t>Kombes. Pol. (Purn.) Dr. MARULI SIAHAAN, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>H. A. YASYIR RIDHO LOEBIS, M.S.P.</t>
+  </si>
+  <si>
+    <t>ROBINSAR SINAGA, S.E., Ak., CA.</t>
+  </si>
+  <si>
+    <t>Dr. Drs. SONNY WESTERLING MANALU, M.M.</t>
+  </si>
+  <si>
+    <t>FAUJIAH NUR, S.E.</t>
+  </si>
+  <si>
+    <t>SULTAN PASHA DJORGHI</t>
+  </si>
+  <si>
+    <t>PRANANDA SURYA PALOH</t>
+  </si>
+  <si>
+    <t>EDWIN PAMIMPIN SITUMORANG, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>LATIFAH HANUM SOFYAN, S.E.</t>
+  </si>
+  <si>
+    <t>Drs. H. RAHUDMAN HARAHAP, M.M.</t>
+  </si>
+  <si>
+    <t>H. ABDILLAH, S.E., Ak., M.B.A.</t>
+  </si>
+  <si>
+    <t>FILZAH, S.H.</t>
+  </si>
+  <si>
+    <t>Komjen. Pol. (Purn.) OEGROSENO</t>
+  </si>
+  <si>
+    <t>Ir. H. SOEKIRMAN</t>
+  </si>
+  <si>
+    <t>IKA MANDASARI</t>
+  </si>
+  <si>
+    <t>H. SYARWANI, S.H.</t>
+  </si>
+  <si>
+    <t>Drs. Henry Saragih</t>
+  </si>
+  <si>
+    <t>Dra. INDAH SARI BR KARO, M.Hum.</t>
+  </si>
+  <si>
+    <t>Anggiat Pasaribu, S.T.</t>
+  </si>
+  <si>
+    <t>GOLAN BP HASIBUAN, S.H.</t>
+  </si>
+  <si>
+    <t>Devy armita</t>
+  </si>
+  <si>
+    <t>Muhammad Syawal Harahap, S.I.P.</t>
+  </si>
+  <si>
+    <t>Paulus Sihaloho</t>
+  </si>
+  <si>
+    <t>Mardiyah</t>
+  </si>
+  <si>
+    <t>Ridwan Panjaitan</t>
+  </si>
+  <si>
+    <t>Akhmad Fala Qurrohman</t>
+  </si>
+  <si>
+    <t>H. MUHAMMAD HAFEZ, Lc. , M.A.</t>
+  </si>
+  <si>
+    <t>H. SATRYA YUDHA WIBOWO, S.T., M.M.</t>
+  </si>
+  <si>
+    <t>LISA ARFIANTI, S.Psi.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YUSUF FAHMI</t>
+  </si>
+  <si>
+    <t>RAMADHAN SYAHPUTRA</t>
+  </si>
+  <si>
+    <t>FIZA HAIRUNA</t>
+  </si>
+  <si>
+    <t>AKHMAD FAUZI NASUTION</t>
+  </si>
+  <si>
+    <t>HERMANSYAH HARAHAP, S.S.</t>
+  </si>
+  <si>
+    <t>POPO ORIZA, Bd.</t>
+  </si>
+  <si>
+    <t>FANOTONA WARUWU</t>
+  </si>
+  <si>
+    <t>Ir. H. TIFATUL SEMBIRING</t>
+  </si>
+  <si>
+    <t>H. HIDAYATULLAH, S.E.</t>
+  </si>
+  <si>
+    <t>NURAZIZAH, S.S.</t>
+  </si>
+  <si>
+    <t>FIRDAUS FADWA</t>
+  </si>
+  <si>
+    <t>Prof. Dr. EDIWARMAN, S.H., M.Hum.</t>
+  </si>
+  <si>
+    <t>ALWEEN ONG</t>
+  </si>
+  <si>
+    <t>Dr. H. HASNAN SYARIEF PANGGABEAN, M.Pd.</t>
+  </si>
+  <si>
+    <t>JUNAIDI PARAPAT, S.E.</t>
+  </si>
+  <si>
+    <t>SRI RAHAYU, S.S.</t>
+  </si>
+  <si>
+    <t>USTADZ ZULFAHMI HASIBUAN, S.Pd.I., M.Pd.</t>
+  </si>
+  <si>
+    <t>DENNY SITUMORANG, S.E., M.Th.</t>
+  </si>
+  <si>
+    <t>SUPRAPTO, S.H.</t>
+  </si>
+  <si>
+    <t>SIMON BUDI SATRIA UTAMA PANGGABEAN, S.H.</t>
+  </si>
+  <si>
+    <t>JURAINI</t>
+  </si>
+  <si>
+    <t>SULAIMAN</t>
+  </si>
+  <si>
+    <t>ROBY YUSUF BEKULIU</t>
+  </si>
+  <si>
+    <t>HENDRI</t>
+  </si>
+  <si>
+    <t>KODRAT SHAH</t>
+  </si>
+  <si>
+    <t>SAUT TULUS LEONARD SITUMORANG, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>ADE SILVI PUSPA SARI</t>
+  </si>
+  <si>
+    <t>YUSUF PAHOTAN SITOHANG</t>
+  </si>
+  <si>
+    <t>Drs. A.I.M NABABAN, M.M.</t>
+  </si>
+  <si>
+    <t>RENNY FATMA SARI</t>
+  </si>
+  <si>
+    <t>RUDIYANTO</t>
+  </si>
+  <si>
+    <t>RIANTO</t>
+  </si>
+  <si>
+    <t>YULIKA HASANAH, S.Sos.</t>
+  </si>
+  <si>
+    <t>SIGIT PRAWIRO, S.Kom.</t>
+  </si>
+  <si>
+    <t>FAISAL</t>
+  </si>
+  <si>
+    <t>TISSA AYUNINGTYAS BATUBARA</t>
+  </si>
+  <si>
+    <t>MHD. HANAFI</t>
+  </si>
+  <si>
+    <t>NANANG SETYAWAN</t>
+  </si>
+  <si>
+    <t>HINDUN SAHARA</t>
+  </si>
+  <si>
+    <t>MUHAMAD AFRIZAL</t>
+  </si>
+  <si>
+    <t>ANA SUPRIYANA</t>
+  </si>
+  <si>
+    <t>AYU ISLAH</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YUDHA ANDITA</t>
+  </si>
+  <si>
+    <t>NILAM OKTAVIANI</t>
+  </si>
+  <si>
+    <t>MULFACHRI HARAHAP, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>IBRAHIM SAKTI BATUBARA</t>
+  </si>
+  <si>
+    <t>MARIATUN</t>
+  </si>
+  <si>
+    <t>DEDY IRAWAN, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>H. UCU KOHAR, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>YOLANDARI GUSTIRA, S.A.P.</t>
+  </si>
+  <si>
+    <t>Dr. H. FERRY MUHAMMADSYAH SIREGAR, Lc., M.A.</t>
+  </si>
+  <si>
+    <t>Drs. H. BURHANUDIN, M.Ag.</t>
+  </si>
+  <si>
+    <t>GHITA AFRILIANI, S.Pd.</t>
+  </si>
+  <si>
+    <t>Dr. H. IHSAN RAMBE, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Drs. ALI AMRAN TANJUNG, S.H., M.Hum.</t>
+  </si>
+  <si>
+    <t>FERA NOVITA FAHRUDDIN</t>
+  </si>
+  <si>
+    <t>IMAM SUHERIADI</t>
+  </si>
+  <si>
+    <t>NURDINA SARI</t>
+  </si>
+  <si>
+    <t>ZUL EFENDI GULTOM</t>
+  </si>
+  <si>
+    <t>DIVA PRATAMA</t>
+  </si>
+  <si>
+    <t>MUHAMMAD LOKOT NASUTION, S.T.</t>
+  </si>
+  <si>
+    <t>Drs. HENDRIK H. SITOMPUL, M.M.</t>
+  </si>
+  <si>
+    <t>FREE AGUSTINA P. SINAGA, S.Psi., M.Kes.</t>
+  </si>
+  <si>
+    <t>Drs. HERRI ZULKARNAIN, S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>YAN A. HARAHAP</t>
+  </si>
+  <si>
+    <t>dr. PINA YANTI PAKPAHAN</t>
+  </si>
+  <si>
+    <t>Drs. PARLINDUNGAN, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>H. BURHANUDDIN SIREGAR, S.E., M.IP.</t>
+  </si>
+  <si>
+    <t>DORMAULI SILALAHI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Dr. ALI YUSRAN GEA, S.H., M.Kn., M.H.</t>
+  </si>
+  <si>
+    <t>Mohd Nezar Djoeli, S.T.</t>
+  </si>
+  <si>
+    <t>MHD RICKY PANGERAN SIREGAR</t>
+  </si>
+  <si>
+    <t>T. CEICILIA EDI</t>
+  </si>
+  <si>
+    <t>DEMERCIS SIHOTANG, S.E., M.Th.</t>
+  </si>
+  <si>
+    <t>IMELDA MONTES MONIKA SIMANUNGKALIT, S.Si.</t>
+  </si>
+  <si>
+    <t>Ir. RONY TUAH PURBA</t>
+  </si>
+  <si>
+    <t>Sofyan Santo Petrus Simbolon, S.Ked.</t>
+  </si>
+  <si>
+    <t>RIDYARD D.S MARBUN, S.T.</t>
+  </si>
+  <si>
+    <t>MARTHA CHRISTINA, S.T.</t>
+  </si>
+  <si>
+    <t>Ir. BONATUA SIHOMBING</t>
+  </si>
+  <si>
+    <t>Dr. Ir. H. TENGKU ERRY NURADI, M.Si.</t>
+  </si>
+  <si>
+    <t>Mayjen. TNI (Purn.) VICTOR H. SIMATUPANG, M.Bus.</t>
+  </si>
+  <si>
+    <t>LYSIA JESSICA</t>
+  </si>
+  <si>
+    <t>SAMUEL HARTONO TANOESOEDIBJO</t>
+  </si>
+  <si>
+    <t>Mayjen. TNI (Purn.) KAREV MARPAUNG, S.Sos., M.M.</t>
+  </si>
+  <si>
+    <t>MARIANA SIALLAGAN</t>
+  </si>
+  <si>
+    <t>MARNIX SAHATA HUTABARAT</t>
+  </si>
+  <si>
+    <t>THE JENNY</t>
+  </si>
+  <si>
+    <t>HENDRA ETENG</t>
+  </si>
+  <si>
+    <t>DIAN FAJRUL</t>
+  </si>
+  <si>
+    <t>JAFARUDDIN HARAHAP, S.Pd., M.Si.</t>
+  </si>
+  <si>
+    <t>ADE IRFAN PULUNGAN, S.H.</t>
+  </si>
+  <si>
+    <t>Hj. FITRI SISWANINGSIH, S.Ag.</t>
+  </si>
+  <si>
+    <t>H. USMAN EFFENDI SITORUS</t>
+  </si>
+  <si>
+    <t>AHMAD SANI, S.E., M.I.Kom.</t>
+  </si>
+  <si>
+    <t>ELPIANI SIRAIT</t>
+  </si>
+  <si>
+    <t>FATMA</t>
+  </si>
+  <si>
+    <t>SUSWITA JULIANTI</t>
+  </si>
+  <si>
+    <t>M. SARIMAN</t>
+  </si>
+  <si>
+    <t>ZAINUL ANWAR</t>
+  </si>
+  <si>
+    <t>Dr. H. LUKMAN HAKIM, S.Pd.I., M.Pd.</t>
+  </si>
+  <si>
+    <t>Dr. H. MASRI SITANGGANG</t>
+  </si>
+  <si>
+    <t>Dra. MARIYAM</t>
+  </si>
+  <si>
+    <t>SYAMSIR ALAM, S.Ag.</t>
+  </si>
+  <si>
+    <t>Drs. JHON HENDRI, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Dra. TRAWIDA RATNA INAYAT</t>
+  </si>
+  <si>
+    <t>IRWANSYAH, S.H.</t>
+  </si>
+  <si>
+    <t>PURNAMA SAHAR, S.T.</t>
+  </si>
+  <si>
+    <t>NANA FAJAR ROCHANI</t>
+  </si>
+  <si>
     <t>1202</t>
   </si>
   <si>
     <t>SUMATERA UTARA II</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>HUMBANG HASUNDUTAN</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>KOTA GUNUNGSITOLI</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>KOTA PADANG SIDEMPUAN</t>
   </si>
   <si>
     <t>1273</t>
@@ -202,92 +772,65 @@
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>PADANG LAWAS</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>PADANG LAWAS UTARA</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>SAMOSIR</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>TAPANULI SELATAN</t>
   </si>
   <si>
-    <t>1201</t>
-[...1 lines deleted...]
-  <si>
     <t>TAPANULI TENGAH</t>
   </si>
   <si>
     <t>TAPANULI UTARA</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>TOBA</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>H. MARWAN DASOPANG, M.Si.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>ELI MAHRANI LUBIS</t>
   </si>
   <si>
     <t>YONGE LISTON VERWIN SIHOMBING, S.E.</t>
   </si>
   <si>
     <t>TAMRIN HASIBUAN</t>
   </si>
   <si>
     <t>VICKY FAISAL</t>
   </si>
   <si>
     <t>YULINAR HAVSA PASARIBU, S.H.</t>
   </si>
   <si>
     <t>H. MANGAYAT JAGO RITONGA, S.Pd., S.E.</t>
   </si>
   <si>
     <t>MUHAMMAD TAQWA HARAHAP</t>
   </si>
   <si>
     <t>DEWI SARTIKA WATI</t>
   </si>
   <si>
     <t>H. ALI WANSAH</t>
@@ -1307,593 +1850,50 @@
     <t>HASAN BASRI SIRAIT, S.Ag.</t>
   </si>
   <si>
     <t>M.S. KABAN</t>
   </si>
   <si>
     <t>Dr. TB. MASSA DJAAFAR, M.Si.</t>
   </si>
   <si>
     <t>NURSIAH, S.E.</t>
   </si>
   <si>
     <t>ALDIE NUSA PUTRA</t>
   </si>
   <si>
     <t>HAKIM HATTA</t>
   </si>
   <si>
     <t>RINA PRATIWI MUNAWAROH</t>
   </si>
   <si>
     <t>SUPARMI</t>
   </si>
   <si>
     <t>YANUAR RAMADAN</t>
-  </si>
-[...541 lines deleted...]
-    <t>NANA FAJAR ROCHANI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2288,31977 +2288,31977 @@
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2" t="s">
         <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="F2" t="s">
         <v>29</v>
       </c>
       <c r="G2">
-        <v>518</v>
+        <v>113121</v>
       </c>
       <c r="H2">
-        <v>5203</v>
+        <v>118257</v>
       </c>
       <c r="I2">
-        <v>16872</v>
+        <v>188892</v>
       </c>
       <c r="J2">
-        <v>47877</v>
+        <v>174341</v>
       </c>
       <c r="K2">
-        <v>10204</v>
+        <v>99768</v>
       </c>
       <c r="L2">
-        <v>264</v>
+        <v>7239</v>
       </c>
       <c r="M2">
-        <v>226</v>
+        <v>6356</v>
       </c>
       <c r="N2">
-        <v>245</v>
+        <v>93913</v>
       </c>
       <c r="O2">
-        <v>61</v>
+        <v>862</v>
       </c>
       <c r="P2">
-        <v>1326</v>
+        <v>7673</v>
       </c>
       <c r="Q2">
-        <v>152</v>
+        <v>2188</v>
       </c>
       <c r="R2">
-        <v>304</v>
+        <v>49292</v>
       </c>
       <c r="S2">
-        <v>26</v>
+        <v>4058</v>
       </c>
       <c r="T2">
-        <v>8360</v>
+        <v>63495</v>
       </c>
       <c r="U2">
-        <v>867</v>
+        <v>17375</v>
       </c>
       <c r="V2">
-        <v>15891</v>
+        <v>6496</v>
       </c>
       <c r="W2">
-        <v>60</v>
+        <v>17300</v>
       </c>
       <c r="X2">
-        <v>29</v>
+        <v>6568</v>
       </c>
       <c r="Y2">
-        <v>108485</v>
+        <v>977194</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>30</v>
       </c>
       <c r="F3" t="s">
         <v>31</v>
       </c>
       <c r="G3">
-        <v>709</v>
+        <v>32646</v>
       </c>
       <c r="H3">
-        <v>3070</v>
+        <v>178622</v>
       </c>
       <c r="I3">
-        <v>13908</v>
+        <v>251763</v>
       </c>
       <c r="J3">
-        <v>4627</v>
+        <v>207547</v>
       </c>
       <c r="K3">
-        <v>6547</v>
+        <v>97926</v>
       </c>
       <c r="L3">
-        <v>313</v>
+        <v>6835</v>
       </c>
       <c r="M3">
-        <v>291</v>
+        <v>5683</v>
       </c>
       <c r="N3">
-        <v>664</v>
+        <v>197372</v>
       </c>
       <c r="O3">
-        <v>358</v>
+        <v>1779</v>
       </c>
       <c r="P3">
-        <v>875</v>
+        <v>6438</v>
       </c>
       <c r="Q3">
-        <v>291</v>
+        <v>2074</v>
       </c>
       <c r="R3">
-        <v>801</v>
+        <v>46003</v>
       </c>
       <c r="S3">
-        <v>57</v>
+        <v>2744</v>
       </c>
       <c r="T3">
-        <v>21295</v>
+        <v>65630</v>
       </c>
       <c r="U3">
-        <v>893</v>
+        <v>33057</v>
       </c>
       <c r="V3">
-        <v>8075</v>
+        <v>11461</v>
       </c>
       <c r="W3">
-        <v>63</v>
+        <v>11299</v>
       </c>
       <c r="X3">
-        <v>79</v>
+        <v>11911</v>
       </c>
       <c r="Y3">
-        <v>62916</v>
+        <v>1170790</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
       <c r="C4" t="s">
         <v>26</v>
       </c>
       <c r="D4" t="s">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="F4" t="s">
         <v>33</v>
       </c>
       <c r="G4">
-        <v>7380</v>
+        <v>2145</v>
       </c>
       <c r="H4">
-        <v>13998</v>
+        <v>8989</v>
       </c>
       <c r="I4">
-        <v>7682</v>
+        <v>16198</v>
       </c>
       <c r="J4">
-        <v>54732</v>
+        <v>23429</v>
       </c>
       <c r="K4">
-        <v>5389</v>
+        <v>10644</v>
       </c>
       <c r="L4">
-        <v>221</v>
+        <v>299</v>
       </c>
       <c r="M4">
-        <v>256</v>
+        <v>889</v>
       </c>
       <c r="N4">
-        <v>11782</v>
+        <v>9849</v>
       </c>
       <c r="O4">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P4">
-        <v>777</v>
+        <v>615</v>
       </c>
       <c r="Q4">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="R4">
-        <v>5863</v>
+        <v>3521</v>
       </c>
       <c r="S4">
-        <v>325</v>
+        <v>106</v>
       </c>
       <c r="T4">
-        <v>7036</v>
+        <v>8149</v>
       </c>
       <c r="U4">
-        <v>946</v>
+        <v>1380</v>
       </c>
       <c r="V4">
-        <v>887</v>
+        <v>1197</v>
       </c>
       <c r="W4">
-        <v>759</v>
+        <v>950</v>
       </c>
       <c r="X4">
-        <v>384</v>
+        <v>353</v>
       </c>
       <c r="Y4">
-        <v>118597</v>
+        <v>88900</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>25</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>34</v>
       </c>
       <c r="F5" t="s">
         <v>35</v>
       </c>
       <c r="G5">
-        <v>768</v>
+        <v>51704</v>
       </c>
       <c r="H5">
-        <v>7971</v>
+        <v>44714</v>
       </c>
       <c r="I5">
-        <v>5512</v>
+        <v>71228</v>
       </c>
       <c r="J5">
-        <v>9376</v>
+        <v>62593</v>
       </c>
       <c r="K5">
-        <v>13586</v>
+        <v>17586</v>
       </c>
       <c r="L5">
-        <v>160</v>
+        <v>1513</v>
       </c>
       <c r="M5">
-        <v>69</v>
+        <v>2041</v>
       </c>
       <c r="N5">
-        <v>2155</v>
+        <v>19474</v>
       </c>
       <c r="O5">
-        <v>52</v>
+        <v>306</v>
       </c>
       <c r="P5">
-        <v>103</v>
+        <v>3206</v>
       </c>
       <c r="Q5">
-        <v>83</v>
+        <v>618</v>
       </c>
       <c r="R5">
-        <v>256</v>
+        <v>9491</v>
       </c>
       <c r="S5">
-        <v>257</v>
+        <v>587</v>
       </c>
       <c r="T5">
-        <v>7719</v>
+        <v>22213</v>
       </c>
       <c r="U5">
-        <v>836</v>
+        <v>2764</v>
       </c>
       <c r="V5">
-        <v>1005</v>
+        <v>4435</v>
       </c>
       <c r="W5">
-        <v>177</v>
+        <v>14442</v>
       </c>
       <c r="X5">
-        <v>65</v>
+        <v>621</v>
       </c>
       <c r="Y5">
-        <v>50150</v>
+        <v>329536</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6">
-        <v>5</v>
+      <c r="A6" t="s">
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>25</v>
-[...10 lines deleted...]
-      <c r="F6" t="s">
         <v>37</v>
       </c>
       <c r="G6">
-        <v>18885</v>
+        <v>199616</v>
       </c>
       <c r="H6">
-        <v>45685</v>
+        <v>350582</v>
       </c>
       <c r="I6">
-        <v>18318</v>
+        <v>528081</v>
       </c>
       <c r="J6">
-        <v>50448</v>
+        <v>467910</v>
       </c>
       <c r="K6">
-        <v>55294</v>
+        <v>225924</v>
       </c>
       <c r="L6">
-        <v>1438</v>
+        <v>15886</v>
       </c>
       <c r="M6">
-        <v>1027</v>
+        <v>14969</v>
       </c>
       <c r="N6">
-        <v>10215</v>
+        <v>320608</v>
       </c>
       <c r="O6">
-        <v>213</v>
+        <v>3007</v>
       </c>
       <c r="P6">
-        <v>4155</v>
+        <v>17932</v>
       </c>
       <c r="Q6">
-        <v>467</v>
+        <v>5007</v>
       </c>
       <c r="R6">
-        <v>14623</v>
+        <v>108307</v>
       </c>
       <c r="S6">
-        <v>794</v>
+        <v>7495</v>
       </c>
       <c r="T6">
-        <v>7048</v>
+        <v>159487</v>
       </c>
       <c r="U6">
-        <v>1209</v>
+        <v>54576</v>
       </c>
       <c r="V6">
-        <v>9629</v>
+        <v>23589</v>
       </c>
       <c r="W6">
-        <v>1870</v>
+        <v>43991</v>
       </c>
       <c r="X6">
-        <v>757</v>
+        <v>19453</v>
       </c>
       <c r="Y6">
-        <v>242075</v>
-[...1142 lines deleted...]
-        <v>2479617</v>
+        <v>2566420</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>69</v>
+        <v>40</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>37</v>
-      </c>
-[...24945 lines deleted...]
-        <v>66</v>
       </c>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="D2">
         <v>113121</v>
       </c>
       <c r="E2">
         <v>32646</v>
       </c>
       <c r="F2">
         <v>2145</v>
       </c>
       <c r="G2">
         <v>51704</v>
       </c>
       <c r="H2">
         <v>199616</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="D3">
         <v>14840</v>
       </c>
       <c r="E3">
         <v>8933</v>
       </c>
       <c r="F3">
         <v>630</v>
       </c>
       <c r="G3">
         <v>7428</v>
       </c>
       <c r="H3">
         <v>31831</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>438</v>
+        <v>43</v>
       </c>
       <c r="C4" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D4">
         <v>86803</v>
       </c>
       <c r="E4">
         <v>12737</v>
       </c>
       <c r="F4">
         <v>758</v>
       </c>
       <c r="G4">
         <v>33928</v>
       </c>
       <c r="H4">
         <v>134226</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>439</v>
+        <v>45</v>
       </c>
       <c r="C5" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D5">
         <v>1877</v>
       </c>
       <c r="E5">
         <v>1636</v>
       </c>
       <c r="F5">
         <v>138</v>
       </c>
       <c r="G5">
         <v>1260</v>
       </c>
       <c r="H5">
         <v>4911</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>440</v>
+        <v>46</v>
       </c>
       <c r="C6" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D6">
         <v>1586</v>
       </c>
       <c r="E6">
         <v>1364</v>
       </c>
       <c r="F6">
         <v>101</v>
       </c>
       <c r="G6">
         <v>6013</v>
       </c>
       <c r="H6">
         <v>9064</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>441</v>
+        <v>47</v>
       </c>
       <c r="C7" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D7">
         <v>3860</v>
       </c>
       <c r="E7">
         <v>2842</v>
       </c>
       <c r="F7">
         <v>196</v>
       </c>
       <c r="G7">
         <v>1292</v>
       </c>
       <c r="H7">
         <v>8190</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>442</v>
+        <v>48</v>
       </c>
       <c r="C8" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D8">
         <v>1023</v>
       </c>
       <c r="E8">
         <v>677</v>
       </c>
       <c r="F8">
         <v>98</v>
       </c>
       <c r="G8">
         <v>859</v>
       </c>
       <c r="H8">
         <v>2657</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>443</v>
+        <v>49</v>
       </c>
       <c r="C9" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D9">
         <v>1232</v>
       </c>
       <c r="E9">
         <v>1831</v>
       </c>
       <c r="F9">
         <v>60</v>
       </c>
       <c r="G9">
         <v>354</v>
       </c>
       <c r="H9">
         <v>3477</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>444</v>
+        <v>50</v>
       </c>
       <c r="C10" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D10">
         <v>1291</v>
       </c>
       <c r="E10">
         <v>833</v>
       </c>
       <c r="F10">
         <v>108</v>
       </c>
       <c r="G10">
         <v>307</v>
       </c>
       <c r="H10">
         <v>2539</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>445</v>
+        <v>51</v>
       </c>
       <c r="C11" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D11">
         <v>244</v>
       </c>
       <c r="E11">
         <v>256</v>
       </c>
       <c r="F11">
         <v>17</v>
       </c>
       <c r="G11">
         <v>86</v>
       </c>
       <c r="H11">
         <v>603</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>446</v>
+        <v>52</v>
       </c>
       <c r="C12" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D12">
         <v>117</v>
       </c>
       <c r="E12">
         <v>178</v>
       </c>
       <c r="F12">
         <v>17</v>
       </c>
       <c r="G12">
         <v>43</v>
       </c>
       <c r="H12">
         <v>355</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>447</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D13">
         <v>248</v>
       </c>
       <c r="E13">
         <v>1359</v>
       </c>
       <c r="F13">
         <v>22</v>
       </c>
       <c r="G13">
         <v>134</v>
       </c>
       <c r="H13">
         <v>1763</v>
       </c>
     </row>
     <row r="14"/>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="D15">
         <v>118257</v>
       </c>
       <c r="E15">
         <v>178622</v>
       </c>
       <c r="F15">
         <v>8989</v>
       </c>
       <c r="G15">
         <v>44714</v>
       </c>
       <c r="H15">
         <v>350582</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="C16" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="D16">
         <v>26646</v>
       </c>
       <c r="E16">
         <v>27119</v>
       </c>
       <c r="F16">
         <v>1477</v>
       </c>
       <c r="G16">
         <v>7604</v>
       </c>
       <c r="H16">
         <v>62846</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>448</v>
+        <v>54</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D17">
         <v>17078</v>
       </c>
       <c r="E17">
         <v>22382</v>
       </c>
       <c r="F17">
         <v>1335</v>
       </c>
       <c r="G17">
         <v>5398</v>
       </c>
       <c r="H17">
         <v>46193</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>449</v>
+        <v>55</v>
       </c>
       <c r="C18" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D18">
         <v>30049</v>
       </c>
       <c r="E18">
         <v>85078</v>
       </c>
       <c r="F18">
         <v>1918</v>
       </c>
       <c r="G18">
         <v>19040</v>
       </c>
       <c r="H18">
         <v>136085</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>450</v>
+        <v>56</v>
       </c>
       <c r="C19" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D19">
         <v>2599</v>
       </c>
       <c r="E19">
         <v>2808</v>
       </c>
       <c r="F19">
         <v>217</v>
       </c>
       <c r="G19">
         <v>704</v>
       </c>
       <c r="H19">
         <v>6328</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>451</v>
+        <v>57</v>
       </c>
       <c r="C20" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D20">
         <v>22780</v>
       </c>
       <c r="E20">
         <v>26763</v>
       </c>
       <c r="F20">
         <v>3332</v>
       </c>
       <c r="G20">
         <v>8747</v>
       </c>
       <c r="H20">
         <v>61622</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>452</v>
+        <v>58</v>
       </c>
       <c r="C21" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D21">
         <v>3251</v>
       </c>
       <c r="E21">
         <v>3569</v>
       </c>
       <c r="F21">
         <v>203</v>
       </c>
       <c r="G21">
         <v>727</v>
       </c>
       <c r="H21">
         <v>7750</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>453</v>
+        <v>59</v>
       </c>
       <c r="C22" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D22">
         <v>2107</v>
       </c>
       <c r="E22">
         <v>1908</v>
       </c>
       <c r="F22">
         <v>82</v>
       </c>
       <c r="G22">
         <v>322</v>
       </c>
       <c r="H22">
         <v>4419</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>454</v>
+        <v>60</v>
       </c>
       <c r="C23" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D23">
         <v>4302</v>
       </c>
       <c r="E23">
         <v>2745</v>
       </c>
       <c r="F23">
         <v>113</v>
       </c>
       <c r="G23">
         <v>383</v>
       </c>
       <c r="H23">
         <v>7543</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>455</v>
+        <v>61</v>
       </c>
       <c r="C24" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D24">
         <v>6753</v>
       </c>
       <c r="E24">
         <v>2853</v>
       </c>
       <c r="F24">
         <v>103</v>
       </c>
       <c r="G24">
         <v>674</v>
       </c>
       <c r="H24">
         <v>10383</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>456</v>
+        <v>62</v>
       </c>
       <c r="C25" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D25">
         <v>1104</v>
       </c>
       <c r="E25">
         <v>1186</v>
       </c>
       <c r="F25">
         <v>65</v>
       </c>
       <c r="G25">
         <v>190</v>
       </c>
       <c r="H25">
         <v>2545</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>457</v>
+        <v>63</v>
       </c>
       <c r="C26" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D26">
         <v>1588</v>
       </c>
       <c r="E26">
         <v>2211</v>
       </c>
       <c r="F26">
         <v>144</v>
       </c>
       <c r="G26">
         <v>925</v>
       </c>
       <c r="H26">
         <v>4868</v>
       </c>
     </row>
     <row r="27"/>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="D28">
         <v>188892</v>
       </c>
       <c r="E28">
         <v>251763</v>
       </c>
       <c r="F28">
         <v>16198</v>
       </c>
       <c r="G28">
         <v>71228</v>
       </c>
       <c r="H28">
         <v>528081</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="B29" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="C29" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="D29">
         <v>17447</v>
       </c>
       <c r="E29">
         <v>24342</v>
       </c>
       <c r="F29">
         <v>1293</v>
       </c>
       <c r="G29">
         <v>7949</v>
       </c>
       <c r="H29">
         <v>51031</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>458</v>
+        <v>64</v>
       </c>
       <c r="C30" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D30">
         <v>28004</v>
       </c>
       <c r="E30">
         <v>38272</v>
       </c>
       <c r="F30">
         <v>3288</v>
       </c>
       <c r="G30">
         <v>13481</v>
       </c>
       <c r="H30">
         <v>83045</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>459</v>
+        <v>65</v>
       </c>
       <c r="C31" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D31">
         <v>100493</v>
       </c>
       <c r="E31">
         <v>151080</v>
       </c>
       <c r="F31">
         <v>5408</v>
       </c>
       <c r="G31">
         <v>22353</v>
       </c>
       <c r="H31">
         <v>279334</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>460</v>
+        <v>66</v>
       </c>
       <c r="C32" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D32">
         <v>5165</v>
       </c>
       <c r="E32">
         <v>5734</v>
       </c>
       <c r="F32">
         <v>405</v>
       </c>
       <c r="G32">
         <v>3632</v>
       </c>
       <c r="H32">
         <v>14936</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>461</v>
+        <v>67</v>
       </c>
       <c r="C33" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D33">
         <v>3984</v>
       </c>
       <c r="E33">
         <v>7438</v>
       </c>
       <c r="F33">
         <v>623</v>
       </c>
       <c r="G33">
         <v>2506</v>
       </c>
       <c r="H33">
         <v>14551</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>462</v>
+        <v>68</v>
       </c>
       <c r="C34" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D34">
         <v>5773</v>
       </c>
       <c r="E34">
         <v>1986</v>
       </c>
       <c r="F34">
         <v>2973</v>
       </c>
       <c r="G34">
         <v>4050</v>
       </c>
       <c r="H34">
         <v>14782</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>463</v>
+        <v>69</v>
       </c>
       <c r="C35" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D35">
         <v>552</v>
       </c>
       <c r="E35">
         <v>599</v>
       </c>
       <c r="F35">
         <v>40</v>
       </c>
       <c r="G35">
         <v>313</v>
       </c>
       <c r="H35">
         <v>1504</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>464</v>
+        <v>70</v>
       </c>
       <c r="C36" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D36">
         <v>947</v>
       </c>
       <c r="E36">
         <v>1443</v>
       </c>
       <c r="F36">
         <v>147</v>
       </c>
       <c r="G36">
         <v>618</v>
       </c>
       <c r="H36">
         <v>3155</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>465</v>
+        <v>71</v>
       </c>
       <c r="C37" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D37">
         <v>2818</v>
       </c>
       <c r="E37">
         <v>8652</v>
       </c>
       <c r="F37">
         <v>681</v>
       </c>
       <c r="G37">
         <v>1014</v>
       </c>
       <c r="H37">
         <v>13165</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>466</v>
+        <v>72</v>
       </c>
       <c r="C38" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D38">
         <v>221</v>
       </c>
       <c r="E38">
         <v>243</v>
       </c>
       <c r="F38">
         <v>9</v>
       </c>
       <c r="G38">
         <v>193</v>
       </c>
       <c r="H38">
         <v>666</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>467</v>
+        <v>73</v>
       </c>
       <c r="C39" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D39">
         <v>23488</v>
       </c>
       <c r="E39">
         <v>11974</v>
       </c>
       <c r="F39">
         <v>1331</v>
       </c>
       <c r="G39">
         <v>15119</v>
       </c>
       <c r="H39">
         <v>51912</v>
       </c>
     </row>
     <row r="40"/>
     <row r="41">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="D41">
         <v>174341</v>
       </c>
       <c r="E41">
         <v>207547</v>
       </c>
       <c r="F41">
         <v>23429</v>
       </c>
       <c r="G41">
         <v>62593</v>
       </c>
       <c r="H41">
         <v>467910</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="B42" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="C42" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="D42">
         <v>17342</v>
       </c>
       <c r="E42">
         <v>16030</v>
       </c>
       <c r="F42">
         <v>1391</v>
       </c>
       <c r="G42">
         <v>5194</v>
       </c>
       <c r="H42">
         <v>39957</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>468</v>
+        <v>74</v>
       </c>
       <c r="C43" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D43">
         <v>68834</v>
       </c>
       <c r="E43">
         <v>95937</v>
       </c>
       <c r="F43">
         <v>9463</v>
       </c>
       <c r="G43">
         <v>16756</v>
       </c>
       <c r="H43">
         <v>190990</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2</v>
       </c>
       <c r="B44" t="s">
-        <v>469</v>
+        <v>75</v>
       </c>
       <c r="C44" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D44">
         <v>57811</v>
       </c>
       <c r="E44">
         <v>51582</v>
       </c>
       <c r="F44">
         <v>8611</v>
       </c>
       <c r="G44">
         <v>29000</v>
       </c>
       <c r="H44">
         <v>147004</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>470</v>
+        <v>76</v>
       </c>
       <c r="C45" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D45">
         <v>10379</v>
       </c>
       <c r="E45">
         <v>11190</v>
       </c>
       <c r="F45">
         <v>1904</v>
       </c>
       <c r="G45">
         <v>5880</v>
       </c>
       <c r="H45">
         <v>29353</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>471</v>
+        <v>77</v>
       </c>
       <c r="C46" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D46">
         <v>2465</v>
       </c>
       <c r="E46">
         <v>2581</v>
       </c>
       <c r="F46">
         <v>189</v>
       </c>
       <c r="G46">
         <v>793</v>
       </c>
       <c r="H46">
         <v>6028</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
-        <v>472</v>
+        <v>78</v>
       </c>
       <c r="C47" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D47">
         <v>10610</v>
       </c>
       <c r="E47">
         <v>22185</v>
       </c>
       <c r="F47">
         <v>871</v>
       </c>
       <c r="G47">
         <v>2864</v>
       </c>
       <c r="H47">
         <v>36530</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>473</v>
+        <v>79</v>
       </c>
       <c r="C48" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D48">
         <v>2065</v>
       </c>
       <c r="E48">
         <v>2255</v>
       </c>
       <c r="F48">
         <v>287</v>
       </c>
       <c r="G48">
         <v>280</v>
       </c>
       <c r="H48">
         <v>4887</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>474</v>
+        <v>80</v>
       </c>
       <c r="C49" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D49">
         <v>1752</v>
       </c>
       <c r="E49">
         <v>1906</v>
       </c>
       <c r="F49">
         <v>203</v>
       </c>
       <c r="G49">
         <v>894</v>
       </c>
       <c r="H49">
         <v>4755</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>475</v>
+        <v>81</v>
       </c>
       <c r="C50" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D50">
         <v>1535</v>
       </c>
       <c r="E50">
         <v>1967</v>
       </c>
       <c r="F50">
         <v>176</v>
       </c>
       <c r="G50">
         <v>338</v>
       </c>
       <c r="H50">
         <v>4016</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>476</v>
+        <v>82</v>
       </c>
       <c r="C51" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D51">
         <v>588</v>
       </c>
       <c r="E51">
         <v>1062</v>
       </c>
       <c r="F51">
         <v>61</v>
       </c>
       <c r="G51">
         <v>145</v>
       </c>
       <c r="H51">
         <v>1856</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>477</v>
+        <v>83</v>
       </c>
       <c r="C52" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D52">
         <v>960</v>
       </c>
       <c r="E52">
         <v>852</v>
       </c>
       <c r="F52">
         <v>273</v>
       </c>
       <c r="G52">
         <v>449</v>
       </c>
       <c r="H52">
         <v>2534</v>
       </c>
     </row>
     <row r="53"/>
     <row r="54">
       <c r="A54">
         <v>5</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="D54">
         <v>99768</v>
       </c>
       <c r="E54">
         <v>97926</v>
       </c>
       <c r="F54">
         <v>10644</v>
       </c>
       <c r="G54">
         <v>17586</v>
       </c>
       <c r="H54">
         <v>225924</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="B55" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="C55" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="D55">
         <v>12838</v>
       </c>
       <c r="E55">
         <v>12803</v>
       </c>
       <c r="F55">
         <v>1178</v>
       </c>
       <c r="G55">
         <v>2439</v>
       </c>
       <c r="H55">
         <v>29258</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>478</v>
+        <v>84</v>
       </c>
       <c r="C56" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D56">
         <v>55104</v>
       </c>
       <c r="E56">
         <v>38072</v>
       </c>
       <c r="F56">
         <v>5904</v>
       </c>
       <c r="G56">
         <v>3939</v>
       </c>
       <c r="H56">
         <v>103019</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>479</v>
+        <v>85</v>
       </c>
       <c r="C57" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D57">
         <v>19507</v>
       </c>
       <c r="E57">
         <v>15427</v>
       </c>
       <c r="F57">
         <v>1944</v>
       </c>
       <c r="G57">
         <v>6769</v>
       </c>
       <c r="H57">
         <v>43647</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>480</v>
+        <v>86</v>
       </c>
       <c r="C58" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D58">
         <v>1684</v>
       </c>
       <c r="E58">
         <v>1992</v>
       </c>
       <c r="F58">
         <v>147</v>
       </c>
       <c r="G58">
         <v>251</v>
       </c>
       <c r="H58">
         <v>4074</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>481</v>
+        <v>87</v>
       </c>
       <c r="C59" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D59">
         <v>3346</v>
       </c>
       <c r="E59">
         <v>7406</v>
       </c>
       <c r="F59">
         <v>788</v>
       </c>
       <c r="G59">
         <v>580</v>
       </c>
       <c r="H59">
         <v>12120</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>482</v>
+        <v>88</v>
       </c>
       <c r="C60" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D60">
         <v>4651</v>
       </c>
       <c r="E60">
         <v>17834</v>
       </c>
       <c r="F60">
         <v>376</v>
       </c>
       <c r="G60">
         <v>477</v>
       </c>
       <c r="H60">
         <v>23338</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>483</v>
+        <v>89</v>
       </c>
       <c r="C61" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D61">
         <v>330</v>
       </c>
       <c r="E61">
         <v>573</v>
       </c>
       <c r="F61">
         <v>23</v>
       </c>
       <c r="G61">
         <v>48</v>
       </c>
       <c r="H61">
         <v>974</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>484</v>
+        <v>90</v>
       </c>
       <c r="C62" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D62">
         <v>654</v>
       </c>
       <c r="E62">
         <v>1320</v>
       </c>
       <c r="F62">
         <v>59</v>
       </c>
       <c r="G62">
         <v>68</v>
       </c>
       <c r="H62">
         <v>2101</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>485</v>
+        <v>91</v>
       </c>
       <c r="C63" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D63">
         <v>937</v>
       </c>
       <c r="E63">
         <v>1128</v>
       </c>
       <c r="F63">
         <v>186</v>
       </c>
       <c r="G63">
         <v>2874</v>
       </c>
       <c r="H63">
         <v>5125</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>9</v>
       </c>
       <c r="B64" t="s">
-        <v>486</v>
+        <v>92</v>
       </c>
       <c r="C64" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D64">
         <v>216</v>
       </c>
       <c r="E64">
         <v>276</v>
       </c>
       <c r="F64">
         <v>5</v>
       </c>
       <c r="G64">
         <v>27</v>
       </c>
       <c r="H64">
         <v>524</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>487</v>
+        <v>93</v>
       </c>
       <c r="C65" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D65">
         <v>501</v>
       </c>
       <c r="E65">
         <v>1095</v>
       </c>
       <c r="F65">
         <v>34</v>
       </c>
       <c r="G65">
         <v>114</v>
       </c>
       <c r="H65">
         <v>1744</v>
       </c>
     </row>
     <row r="66"/>
     <row r="67">
       <c r="A67">
         <v>6</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="D67">
         <v>7239</v>
       </c>
       <c r="E67">
         <v>6835</v>
       </c>
       <c r="F67">
         <v>299</v>
       </c>
       <c r="G67">
         <v>1513</v>
       </c>
       <c r="H67">
         <v>15886</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="B68" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="C68" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="D68">
         <v>1594</v>
       </c>
       <c r="E68">
         <v>1541</v>
       </c>
       <c r="F68">
         <v>52</v>
       </c>
       <c r="G68">
         <v>350</v>
       </c>
       <c r="H68">
         <v>3537</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
-        <v>488</v>
+        <v>94</v>
       </c>
       <c r="C69" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D69">
         <v>2172</v>
       </c>
       <c r="E69">
         <v>1648</v>
       </c>
       <c r="F69">
         <v>94</v>
       </c>
       <c r="G69">
         <v>583</v>
       </c>
       <c r="H69">
         <v>4497</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>489</v>
+        <v>95</v>
       </c>
       <c r="C70" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D70">
         <v>531</v>
       </c>
       <c r="E70">
         <v>635</v>
       </c>
       <c r="F70">
         <v>26</v>
       </c>
       <c r="G70">
         <v>97</v>
       </c>
       <c r="H70">
         <v>1289</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>490</v>
+        <v>96</v>
       </c>
       <c r="C71" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D71">
         <v>765</v>
       </c>
       <c r="E71">
         <v>1326</v>
       </c>
       <c r="F71">
         <v>50</v>
       </c>
       <c r="G71">
         <v>154</v>
       </c>
       <c r="H71">
         <v>2295</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>4</v>
       </c>
       <c r="B72" t="s">
-        <v>491</v>
+        <v>97</v>
       </c>
       <c r="C72" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D72">
         <v>462</v>
       </c>
       <c r="E72">
         <v>279</v>
       </c>
       <c r="F72">
         <v>15</v>
       </c>
       <c r="G72">
         <v>68</v>
       </c>
       <c r="H72">
         <v>824</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>5</v>
       </c>
       <c r="B73" t="s">
-        <v>492</v>
+        <v>98</v>
       </c>
       <c r="C73" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D73">
         <v>657</v>
       </c>
       <c r="E73">
         <v>297</v>
       </c>
       <c r="F73">
         <v>17</v>
       </c>
       <c r="G73">
         <v>51</v>
       </c>
       <c r="H73">
         <v>1022</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>6</v>
       </c>
       <c r="B74" t="s">
-        <v>493</v>
+        <v>99</v>
       </c>
       <c r="C74" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D74">
         <v>476</v>
       </c>
       <c r="E74">
         <v>442</v>
       </c>
       <c r="F74">
         <v>13</v>
       </c>
       <c r="G74">
         <v>94</v>
       </c>
       <c r="H74">
         <v>1025</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>7</v>
       </c>
       <c r="B75" t="s">
-        <v>494</v>
+        <v>100</v>
       </c>
       <c r="C75" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D75">
         <v>191</v>
       </c>
       <c r="E75">
         <v>266</v>
       </c>
       <c r="F75">
         <v>14</v>
       </c>
       <c r="G75">
         <v>40</v>
       </c>
       <c r="H75">
         <v>511</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>8</v>
       </c>
       <c r="B76" t="s">
-        <v>495</v>
+        <v>101</v>
       </c>
       <c r="C76" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D76">
         <v>121</v>
       </c>
       <c r="E76">
         <v>111</v>
       </c>
       <c r="F76">
         <v>6</v>
       </c>
       <c r="G76">
         <v>21</v>
       </c>
       <c r="H76">
         <v>259</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>9</v>
       </c>
       <c r="B77" t="s">
-        <v>496</v>
+        <v>102</v>
       </c>
       <c r="C77" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D77">
         <v>153</v>
       </c>
       <c r="E77">
         <v>196</v>
       </c>
       <c r="F77">
         <v>8</v>
       </c>
       <c r="G77">
         <v>34</v>
       </c>
       <c r="H77">
         <v>391</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>10</v>
       </c>
       <c r="B78" t="s">
-        <v>497</v>
+        <v>103</v>
       </c>
       <c r="C78" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D78">
         <v>117</v>
       </c>
       <c r="E78">
         <v>94</v>
       </c>
       <c r="F78">
         <v>4</v>
       </c>
       <c r="G78">
         <v>21</v>
       </c>
       <c r="H78">
         <v>236</v>
       </c>
     </row>
     <row r="79"/>
     <row r="80">
       <c r="A80">
         <v>7</v>
       </c>
       <c r="B80" t="s">
         <v>12</v>
       </c>
       <c r="C80" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="D80">
         <v>6356</v>
       </c>
       <c r="E80">
         <v>5683</v>
       </c>
       <c r="F80">
         <v>889</v>
       </c>
       <c r="G80">
         <v>2041</v>
       </c>
       <c r="H80">
         <v>14969</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="B81" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="C81" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="D81">
         <v>2239</v>
       </c>
       <c r="E81">
         <v>1592</v>
       </c>
       <c r="F81">
         <v>211</v>
       </c>
       <c r="G81">
         <v>742</v>
       </c>
       <c r="H81">
         <v>4784</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1</v>
       </c>
       <c r="B82" t="s">
-        <v>498</v>
+        <v>104</v>
       </c>
       <c r="C82" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D82">
         <v>1616</v>
       </c>
       <c r="E82">
         <v>1912</v>
       </c>
       <c r="F82">
         <v>418</v>
       </c>
       <c r="G82">
         <v>612</v>
       </c>
       <c r="H82">
         <v>4558</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>499</v>
+        <v>105</v>
       </c>
       <c r="C83" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D83">
         <v>709</v>
       </c>
       <c r="E83">
         <v>427</v>
       </c>
       <c r="F83">
         <v>100</v>
       </c>
       <c r="G83">
         <v>255</v>
       </c>
       <c r="H83">
         <v>1491</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>500</v>
+        <v>106</v>
       </c>
       <c r="C84" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D84">
         <v>273</v>
       </c>
       <c r="E84">
         <v>244</v>
       </c>
       <c r="F84">
         <v>35</v>
       </c>
       <c r="G84">
         <v>77</v>
       </c>
       <c r="H84">
         <v>629</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>4</v>
       </c>
       <c r="B85" t="s">
-        <v>501</v>
+        <v>107</v>
       </c>
       <c r="C85" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D85">
         <v>423</v>
       </c>
       <c r="E85">
         <v>455</v>
       </c>
       <c r="F85">
         <v>38</v>
       </c>
       <c r="G85">
         <v>126</v>
       </c>
       <c r="H85">
         <v>1042</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>5</v>
       </c>
       <c r="B86" t="s">
-        <v>502</v>
+        <v>108</v>
       </c>
       <c r="C86" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D86">
         <v>269</v>
       </c>
       <c r="E86">
         <v>264</v>
       </c>
       <c r="F86">
         <v>23</v>
       </c>
       <c r="G86">
         <v>63</v>
       </c>
       <c r="H86">
         <v>619</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>6</v>
       </c>
       <c r="B87" t="s">
-        <v>503</v>
+        <v>109</v>
       </c>
       <c r="C87" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D87">
         <v>148</v>
       </c>
       <c r="E87">
         <v>168</v>
       </c>
       <c r="F87">
         <v>17</v>
       </c>
       <c r="G87">
         <v>33</v>
       </c>
       <c r="H87">
         <v>366</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>7</v>
       </c>
       <c r="B88" t="s">
-        <v>504</v>
+        <v>110</v>
       </c>
       <c r="C88" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D88">
         <v>367</v>
       </c>
       <c r="E88">
         <v>380</v>
       </c>
       <c r="F88">
         <v>25</v>
       </c>
       <c r="G88">
         <v>72</v>
       </c>
       <c r="H88">
         <v>844</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>8</v>
       </c>
       <c r="B89" t="s">
-        <v>505</v>
+        <v>111</v>
       </c>
       <c r="C89" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D89">
         <v>184</v>
       </c>
       <c r="E89">
         <v>104</v>
       </c>
       <c r="F89">
         <v>11</v>
       </c>
       <c r="G89">
         <v>36</v>
       </c>
       <c r="H89">
         <v>335</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>9</v>
       </c>
       <c r="B90" t="s">
-        <v>506</v>
+        <v>112</v>
       </c>
       <c r="C90" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D90">
         <v>36</v>
       </c>
       <c r="E90">
         <v>52</v>
       </c>
       <c r="F90">
         <v>4</v>
       </c>
       <c r="G90">
         <v>10</v>
       </c>
       <c r="H90">
         <v>102</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>10</v>
       </c>
       <c r="B91" t="s">
-        <v>507</v>
+        <v>113</v>
       </c>
       <c r="C91" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D91">
         <v>92</v>
       </c>
       <c r="E91">
         <v>85</v>
       </c>
       <c r="F91">
         <v>7</v>
       </c>
       <c r="G91">
         <v>15</v>
       </c>
       <c r="H91">
         <v>199</v>
       </c>
     </row>
     <row r="92"/>
     <row r="93">
       <c r="A93">
         <v>8</v>
       </c>
       <c r="B93" t="s">
         <v>13</v>
       </c>
       <c r="C93" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="D93">
         <v>93913</v>
       </c>
       <c r="E93">
         <v>197372</v>
       </c>
       <c r="F93">
         <v>9849</v>
       </c>
       <c r="G93">
         <v>19474</v>
       </c>
       <c r="H93">
         <v>320608</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="B94" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="C94" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="D94">
         <v>18971</v>
       </c>
       <c r="E94">
         <v>36577</v>
       </c>
       <c r="F94">
         <v>1754</v>
       </c>
       <c r="G94">
         <v>3406</v>
       </c>
       <c r="H94">
         <v>60708</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1</v>
       </c>
       <c r="B95" t="s">
-        <v>508</v>
+        <v>114</v>
       </c>
       <c r="C95" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D95">
         <v>25624</v>
       </c>
       <c r="E95">
         <v>58882</v>
       </c>
       <c r="F95">
         <v>3790</v>
       </c>
       <c r="G95">
         <v>4408</v>
       </c>
       <c r="H95">
         <v>92704</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2</v>
       </c>
       <c r="B96" t="s">
-        <v>509</v>
+        <v>115</v>
       </c>
       <c r="C96" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D96">
         <v>22558</v>
       </c>
       <c r="E96">
         <v>53670</v>
       </c>
       <c r="F96">
         <v>2215</v>
       </c>
       <c r="G96">
         <v>7336</v>
       </c>
       <c r="H96">
         <v>85779</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>3</v>
       </c>
       <c r="B97" t="s">
-        <v>510</v>
+        <v>116</v>
       </c>
       <c r="C97" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D97">
         <v>2492</v>
       </c>
       <c r="E97">
         <v>4874</v>
       </c>
       <c r="F97">
         <v>252</v>
       </c>
       <c r="G97">
         <v>394</v>
       </c>
       <c r="H97">
         <v>8012</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>4</v>
       </c>
       <c r="B98" t="s">
-        <v>511</v>
+        <v>117</v>
       </c>
       <c r="C98" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D98">
         <v>2559</v>
       </c>
       <c r="E98">
         <v>6775</v>
       </c>
       <c r="F98">
         <v>186</v>
       </c>
       <c r="G98">
         <v>315</v>
       </c>
       <c r="H98">
         <v>9835</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>5</v>
       </c>
       <c r="B99" t="s">
-        <v>512</v>
+        <v>118</v>
       </c>
       <c r="C99" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D99">
         <v>2559</v>
       </c>
       <c r="E99">
         <v>6044</v>
       </c>
       <c r="F99">
         <v>172</v>
       </c>
       <c r="G99">
         <v>393</v>
       </c>
       <c r="H99">
         <v>9168</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>6</v>
       </c>
       <c r="B100" t="s">
-        <v>513</v>
+        <v>119</v>
       </c>
       <c r="C100" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D100">
         <v>927</v>
       </c>
       <c r="E100">
         <v>2736</v>
       </c>
       <c r="F100">
         <v>683</v>
       </c>
       <c r="G100">
         <v>1014</v>
       </c>
       <c r="H100">
         <v>5360</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>7</v>
       </c>
       <c r="B101" t="s">
-        <v>514</v>
+        <v>120</v>
       </c>
       <c r="C101" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D101">
         <v>1841</v>
       </c>
       <c r="E101">
         <v>3324</v>
       </c>
       <c r="F101">
         <v>115</v>
       </c>
       <c r="G101">
         <v>191</v>
       </c>
       <c r="H101">
         <v>5471</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>8</v>
       </c>
       <c r="B102" t="s">
-        <v>515</v>
+        <v>121</v>
       </c>
       <c r="C102" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D102">
         <v>6873</v>
       </c>
       <c r="E102">
         <v>5795</v>
       </c>
       <c r="F102">
         <v>145</v>
       </c>
       <c r="G102">
         <v>1104</v>
       </c>
       <c r="H102">
         <v>13917</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>9</v>
       </c>
       <c r="B103" t="s">
-        <v>516</v>
+        <v>122</v>
       </c>
       <c r="C103" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D103">
         <v>1033</v>
       </c>
       <c r="E103">
         <v>2028</v>
       </c>
       <c r="F103">
         <v>44</v>
       </c>
       <c r="G103">
         <v>116</v>
       </c>
       <c r="H103">
         <v>3221</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>10</v>
       </c>
       <c r="B104" t="s">
-        <v>517</v>
+        <v>123</v>
       </c>
       <c r="C104" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D104">
         <v>8476</v>
       </c>
       <c r="E104">
         <v>16667</v>
       </c>
       <c r="F104">
         <v>493</v>
       </c>
       <c r="G104">
         <v>797</v>
       </c>
       <c r="H104">
         <v>26433</v>
       </c>
     </row>
     <row r="105"/>
     <row r="106">
       <c r="A106">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>14</v>
       </c>
       <c r="C106" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="D106">
         <v>862</v>
       </c>
       <c r="E106">
         <v>1779</v>
       </c>
       <c r="F106">
         <v>60</v>
       </c>
       <c r="G106">
         <v>306</v>
       </c>
       <c r="H106">
         <v>3007</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="B107" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="C107" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="D107">
         <v>265</v>
       </c>
       <c r="E107">
         <v>725</v>
       </c>
       <c r="F107">
         <v>17</v>
       </c>
       <c r="G107">
         <v>142</v>
       </c>
       <c r="H107">
         <v>1149</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1</v>
       </c>
       <c r="B108" t="s">
-        <v>518</v>
+        <v>124</v>
       </c>
       <c r="C108" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D108">
         <v>206</v>
       </c>
       <c r="E108">
         <v>376</v>
       </c>
       <c r="F108">
         <v>28</v>
       </c>
       <c r="G108">
         <v>77</v>
       </c>
       <c r="H108">
         <v>687</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2</v>
       </c>
       <c r="B109" t="s">
-        <v>519</v>
+        <v>125</v>
       </c>
       <c r="C109" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D109">
         <v>76</v>
       </c>
       <c r="E109">
         <v>121</v>
       </c>
       <c r="F109">
         <v>3</v>
       </c>
       <c r="G109">
         <v>20</v>
       </c>
       <c r="H109">
         <v>220</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>3</v>
       </c>
       <c r="B110" t="s">
-        <v>520</v>
+        <v>126</v>
       </c>
       <c r="C110" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D110">
         <v>114</v>
       </c>
       <c r="E110">
         <v>240</v>
       </c>
       <c r="F110">
         <v>3</v>
       </c>
       <c r="G110">
         <v>19</v>
       </c>
       <c r="H110">
         <v>376</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>4</v>
       </c>
       <c r="B111" t="s">
-        <v>521</v>
+        <v>127</v>
       </c>
       <c r="C111" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D111">
         <v>45</v>
       </c>
       <c r="E111">
         <v>90</v>
       </c>
       <c r="F111">
         <v>4</v>
       </c>
       <c r="G111">
         <v>14</v>
       </c>
       <c r="H111">
         <v>153</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>5</v>
       </c>
       <c r="B112" t="s">
-        <v>522</v>
+        <v>128</v>
       </c>
       <c r="C112" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D112">
         <v>65</v>
       </c>
       <c r="E112">
         <v>88</v>
       </c>
       <c r="F112">
         <v>4</v>
       </c>
       <c r="G112">
         <v>15</v>
       </c>
       <c r="H112">
         <v>172</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>6</v>
       </c>
       <c r="B113" t="s">
-        <v>523</v>
+        <v>129</v>
       </c>
       <c r="C113" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D113">
         <v>22</v>
       </c>
       <c r="E113">
         <v>38</v>
       </c>
       <c r="F113">
         <v>0</v>
       </c>
       <c r="G113">
         <v>6</v>
       </c>
       <c r="H113">
         <v>66</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>7</v>
       </c>
       <c r="B114" t="s">
-        <v>524</v>
+        <v>130</v>
       </c>
       <c r="C114" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D114">
         <v>69</v>
       </c>
       <c r="E114">
         <v>101</v>
       </c>
       <c r="F114">
         <v>1</v>
       </c>
       <c r="G114">
         <v>13</v>
       </c>
       <c r="H114">
         <v>184</v>
       </c>
     </row>
     <row r="115"/>
     <row r="116">
       <c r="A116">
         <v>10</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="D116">
         <v>7673</v>
       </c>
       <c r="E116">
         <v>6438</v>
       </c>
       <c r="F116">
         <v>615</v>
       </c>
       <c r="G116">
         <v>3206</v>
       </c>
       <c r="H116">
         <v>17932</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="B117" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="C117" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="D117">
         <v>4030</v>
       </c>
       <c r="E117">
         <v>1785</v>
       </c>
       <c r="F117">
         <v>193</v>
       </c>
       <c r="G117">
         <v>1902</v>
       </c>
       <c r="H117">
         <v>7910</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1</v>
       </c>
       <c r="B118" t="s">
-        <v>525</v>
+        <v>131</v>
       </c>
       <c r="C118" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D118">
         <v>0</v>
       </c>
       <c r="E118">
         <v>1770</v>
       </c>
       <c r="F118">
         <v>163</v>
       </c>
       <c r="G118">
         <v>0</v>
       </c>
       <c r="H118">
         <v>1933</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>2</v>
       </c>
       <c r="B119" t="s">
-        <v>526</v>
+        <v>132</v>
       </c>
       <c r="C119" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D119">
         <v>861</v>
       </c>
       <c r="E119">
         <v>704</v>
       </c>
       <c r="F119">
         <v>100</v>
       </c>
       <c r="G119">
         <v>579</v>
       </c>
       <c r="H119">
         <v>2244</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>3</v>
       </c>
       <c r="B120" t="s">
-        <v>527</v>
+        <v>133</v>
       </c>
       <c r="C120" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D120">
         <v>466</v>
       </c>
       <c r="E120">
         <v>398</v>
       </c>
       <c r="F120">
         <v>30</v>
       </c>
       <c r="G120">
         <v>171</v>
       </c>
       <c r="H120">
         <v>1065</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>4</v>
       </c>
       <c r="B121" t="s">
-        <v>528</v>
+        <v>134</v>
       </c>
       <c r="C121" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D121">
         <v>538</v>
       </c>
       <c r="E121">
         <v>427</v>
       </c>
       <c r="F121">
         <v>40</v>
       </c>
       <c r="G121">
         <v>135</v>
       </c>
       <c r="H121">
         <v>1140</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>5</v>
       </c>
       <c r="B122" t="s">
-        <v>529</v>
+        <v>135</v>
       </c>
       <c r="C122" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D122">
         <v>364</v>
       </c>
       <c r="E122">
         <v>264</v>
       </c>
       <c r="F122">
         <v>28</v>
       </c>
       <c r="G122">
         <v>97</v>
       </c>
       <c r="H122">
         <v>753</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>6</v>
       </c>
       <c r="B123" t="s">
-        <v>530</v>
+        <v>136</v>
       </c>
       <c r="C123" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D123">
         <v>353</v>
       </c>
       <c r="E123">
         <v>163</v>
       </c>
       <c r="F123">
         <v>10</v>
       </c>
       <c r="G123">
         <v>63</v>
       </c>
       <c r="H123">
         <v>589</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>7</v>
       </c>
       <c r="B124" t="s">
-        <v>531</v>
+        <v>137</v>
       </c>
       <c r="C124" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D124">
         <v>369</v>
       </c>
       <c r="E124">
         <v>325</v>
       </c>
       <c r="F124">
         <v>13</v>
       </c>
       <c r="G124">
         <v>72</v>
       </c>
       <c r="H124">
         <v>779</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>8</v>
       </c>
       <c r="B125" t="s">
-        <v>532</v>
+        <v>138</v>
       </c>
       <c r="C125" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D125">
         <v>303</v>
       </c>
       <c r="E125">
         <v>171</v>
       </c>
       <c r="F125">
         <v>17</v>
       </c>
       <c r="G125">
         <v>48</v>
       </c>
       <c r="H125">
         <v>539</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>9</v>
       </c>
       <c r="B126" t="s">
-        <v>533</v>
+        <v>139</v>
       </c>
       <c r="C126" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D126">
         <v>92</v>
       </c>
       <c r="E126">
         <v>73</v>
       </c>
       <c r="F126">
         <v>7</v>
       </c>
       <c r="G126">
         <v>35</v>
       </c>
       <c r="H126">
         <v>207</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>10</v>
       </c>
       <c r="B127" t="s">
-        <v>534</v>
+        <v>140</v>
       </c>
       <c r="C127" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D127">
         <v>297</v>
       </c>
       <c r="E127">
         <v>358</v>
       </c>
       <c r="F127">
         <v>14</v>
       </c>
       <c r="G127">
         <v>104</v>
       </c>
       <c r="H127">
         <v>773</v>
       </c>
     </row>
     <row r="128"/>
     <row r="129">
       <c r="A129">
         <v>11</v>
       </c>
       <c r="B129" t="s">
         <v>16</v>
       </c>
       <c r="C129" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="D129">
         <v>2188</v>
       </c>
       <c r="E129">
         <v>2074</v>
       </c>
       <c r="F129">
         <v>127</v>
       </c>
       <c r="G129">
         <v>618</v>
       </c>
       <c r="H129">
         <v>5007</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="B130" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="C130" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="D130">
         <v>671</v>
       </c>
       <c r="E130">
         <v>473</v>
       </c>
       <c r="F130">
         <v>31</v>
       </c>
       <c r="G130">
         <v>256</v>
       </c>
       <c r="H130">
         <v>1431</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1</v>
       </c>
       <c r="B131" t="s">
-        <v>535</v>
+        <v>141</v>
       </c>
       <c r="C131" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D131">
         <v>551</v>
       </c>
       <c r="E131">
         <v>740</v>
       </c>
       <c r="F131">
         <v>47</v>
       </c>
       <c r="G131">
         <v>126</v>
       </c>
       <c r="H131">
         <v>1464</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>2</v>
       </c>
       <c r="B132" t="s">
-        <v>536</v>
+        <v>142</v>
       </c>
       <c r="C132" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D132">
         <v>169</v>
       </c>
       <c r="E132">
         <v>167</v>
       </c>
       <c r="F132">
         <v>18</v>
       </c>
       <c r="G132">
         <v>53</v>
       </c>
       <c r="H132">
         <v>407</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>3</v>
       </c>
       <c r="B133" t="s">
-        <v>537</v>
+        <v>143</v>
       </c>
       <c r="C133" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D133">
         <v>185</v>
       </c>
       <c r="E133">
         <v>196</v>
       </c>
       <c r="F133">
         <v>11</v>
       </c>
       <c r="G133">
         <v>64</v>
       </c>
       <c r="H133">
         <v>456</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>4</v>
       </c>
       <c r="B134" t="s">
-        <v>538</v>
+        <v>144</v>
       </c>
       <c r="C134" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D134">
         <v>135</v>
       </c>
       <c r="E134">
         <v>107</v>
       </c>
       <c r="F134">
         <v>4</v>
       </c>
       <c r="G134">
         <v>28</v>
       </c>
       <c r="H134">
         <v>274</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>5</v>
       </c>
       <c r="B135" t="s">
-        <v>539</v>
+        <v>145</v>
       </c>
       <c r="C135" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D135">
         <v>98</v>
       </c>
       <c r="E135">
         <v>58</v>
       </c>
       <c r="F135">
         <v>3</v>
       </c>
       <c r="G135">
         <v>19</v>
       </c>
       <c r="H135">
         <v>178</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>6</v>
       </c>
       <c r="B136" t="s">
-        <v>540</v>
+        <v>146</v>
       </c>
       <c r="C136" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D136">
         <v>136</v>
       </c>
       <c r="E136">
         <v>121</v>
       </c>
       <c r="F136">
         <v>2</v>
       </c>
       <c r="G136">
         <v>23</v>
       </c>
       <c r="H136">
         <v>282</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>7</v>
       </c>
       <c r="B137" t="s">
-        <v>541</v>
+        <v>147</v>
       </c>
       <c r="C137" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D137">
         <v>55</v>
       </c>
       <c r="E137">
         <v>43</v>
       </c>
       <c r="F137">
         <v>3</v>
       </c>
       <c r="G137">
         <v>11</v>
       </c>
       <c r="H137">
         <v>112</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>8</v>
       </c>
       <c r="B138" t="s">
-        <v>542</v>
+        <v>148</v>
       </c>
       <c r="C138" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D138">
         <v>101</v>
       </c>
       <c r="E138">
         <v>51</v>
       </c>
       <c r="F138">
         <v>1</v>
       </c>
       <c r="G138">
         <v>13</v>
       </c>
       <c r="H138">
         <v>166</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>9</v>
       </c>
       <c r="B139" t="s">
-        <v>543</v>
+        <v>149</v>
       </c>
       <c r="C139" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D139">
         <v>54</v>
       </c>
       <c r="E139">
         <v>58</v>
       </c>
       <c r="F139">
         <v>6</v>
       </c>
       <c r="G139">
         <v>16</v>
       </c>
       <c r="H139">
         <v>134</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>10</v>
       </c>
       <c r="B140" t="s">
-        <v>544</v>
+        <v>150</v>
       </c>
       <c r="C140" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D140">
         <v>33</v>
       </c>
       <c r="E140">
         <v>60</v>
       </c>
       <c r="F140">
         <v>1</v>
       </c>
       <c r="G140">
         <v>9</v>
       </c>
       <c r="H140">
         <v>103</v>
       </c>
     </row>
     <row r="141"/>
     <row r="142">
       <c r="A142">
         <v>12</v>
       </c>
       <c r="B142" t="s">
         <v>17</v>
       </c>
       <c r="C142" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="D142">
         <v>49292</v>
       </c>
       <c r="E142">
         <v>46003</v>
       </c>
       <c r="F142">
         <v>3521</v>
       </c>
       <c r="G142">
         <v>9491</v>
       </c>
       <c r="H142">
         <v>108307</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="B143" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="C143" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="D143">
         <v>7038</v>
       </c>
       <c r="E143">
         <v>7532</v>
       </c>
       <c r="F143">
         <v>417</v>
       </c>
       <c r="G143">
         <v>1673</v>
       </c>
       <c r="H143">
         <v>16660</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1</v>
       </c>
       <c r="B144" t="s">
-        <v>545</v>
+        <v>151</v>
       </c>
       <c r="C144" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D144">
         <v>24952</v>
       </c>
       <c r="E144">
         <v>10608</v>
       </c>
       <c r="F144">
         <v>2394</v>
       </c>
       <c r="G144">
         <v>5130</v>
       </c>
       <c r="H144">
         <v>43084</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>2</v>
       </c>
       <c r="B145" t="s">
-        <v>546</v>
+        <v>152</v>
       </c>
       <c r="C145" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D145">
         <v>3604</v>
       </c>
       <c r="E145">
         <v>5897</v>
       </c>
       <c r="F145">
         <v>254</v>
       </c>
       <c r="G145">
         <v>639</v>
       </c>
       <c r="H145">
         <v>10394</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>3</v>
       </c>
       <c r="B146" t="s">
-        <v>547</v>
+        <v>153</v>
       </c>
       <c r="C146" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D146">
         <v>726</v>
       </c>
       <c r="E146">
         <v>774</v>
       </c>
       <c r="F146">
         <v>38</v>
       </c>
       <c r="G146">
         <v>169</v>
       </c>
       <c r="H146">
         <v>1707</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>4</v>
       </c>
       <c r="B147" t="s">
-        <v>548</v>
+        <v>154</v>
       </c>
       <c r="C147" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D147">
         <v>7007</v>
       </c>
       <c r="E147">
         <v>11529</v>
       </c>
       <c r="F147">
         <v>102</v>
       </c>
       <c r="G147">
         <v>378</v>
       </c>
       <c r="H147">
         <v>19016</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>5</v>
       </c>
       <c r="B148" t="s">
-        <v>549</v>
+        <v>155</v>
       </c>
       <c r="C148" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D148">
         <v>766</v>
       </c>
       <c r="E148">
         <v>974</v>
       </c>
       <c r="F148">
         <v>58</v>
       </c>
       <c r="G148">
         <v>1017</v>
       </c>
       <c r="H148">
         <v>2815</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>6</v>
       </c>
       <c r="B149" t="s">
-        <v>550</v>
+        <v>156</v>
       </c>
       <c r="C149" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D149">
         <v>304</v>
       </c>
       <c r="E149">
         <v>409</v>
       </c>
       <c r="F149">
         <v>11</v>
       </c>
       <c r="G149">
         <v>44</v>
       </c>
       <c r="H149">
         <v>768</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>7</v>
       </c>
       <c r="B150" t="s">
-        <v>551</v>
+        <v>157</v>
       </c>
       <c r="C150" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D150">
         <v>1303</v>
       </c>
       <c r="E150">
         <v>1358</v>
       </c>
       <c r="F150">
         <v>60</v>
       </c>
       <c r="G150">
         <v>141</v>
       </c>
       <c r="H150">
         <v>2862</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>8</v>
       </c>
       <c r="B151" t="s">
-        <v>552</v>
+        <v>158</v>
       </c>
       <c r="C151" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D151">
         <v>864</v>
       </c>
       <c r="E151">
         <v>1380</v>
       </c>
       <c r="F151">
         <v>34</v>
       </c>
       <c r="G151">
         <v>82</v>
       </c>
       <c r="H151">
         <v>2360</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>9</v>
       </c>
       <c r="B152" t="s">
-        <v>553</v>
+        <v>159</v>
       </c>
       <c r="C152" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D152">
         <v>252</v>
       </c>
       <c r="E152">
         <v>344</v>
       </c>
       <c r="F152">
         <v>12</v>
       </c>
       <c r="G152">
         <v>24</v>
       </c>
       <c r="H152">
         <v>632</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>10</v>
       </c>
       <c r="B153" t="s">
-        <v>554</v>
+        <v>160</v>
       </c>
       <c r="C153" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D153">
         <v>2476</v>
       </c>
       <c r="E153">
         <v>5198</v>
       </c>
       <c r="F153">
         <v>141</v>
       </c>
       <c r="G153">
         <v>194</v>
       </c>
       <c r="H153">
         <v>8009</v>
       </c>
     </row>
     <row r="154"/>
     <row r="155">
       <c r="A155">
         <v>13</v>
       </c>
       <c r="B155" t="s">
         <v>18</v>
       </c>
       <c r="C155" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="D155">
         <v>4058</v>
       </c>
       <c r="E155">
         <v>2744</v>
       </c>
       <c r="F155">
         <v>106</v>
       </c>
       <c r="G155">
         <v>587</v>
       </c>
       <c r="H155">
         <v>7495</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="B156" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="C156" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="D156">
         <v>1246</v>
       </c>
       <c r="E156">
         <v>670</v>
       </c>
       <c r="F156">
         <v>24</v>
       </c>
       <c r="G156">
         <v>190</v>
       </c>
       <c r="H156">
         <v>2130</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1</v>
       </c>
       <c r="B157" t="s">
-        <v>555</v>
+        <v>161</v>
       </c>
       <c r="C157" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D157">
         <v>1461</v>
       </c>
       <c r="E157">
         <v>784</v>
       </c>
       <c r="F157">
         <v>44</v>
       </c>
       <c r="G157">
         <v>212</v>
       </c>
       <c r="H157">
         <v>2501</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>2</v>
       </c>
       <c r="B158" t="s">
-        <v>556</v>
+        <v>162</v>
       </c>
       <c r="C158" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D158">
         <v>513</v>
       </c>
       <c r="E158">
         <v>567</v>
       </c>
       <c r="F158">
         <v>5</v>
       </c>
       <c r="G158">
         <v>53</v>
       </c>
       <c r="H158">
         <v>1138</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>3</v>
       </c>
       <c r="B159" t="s">
-        <v>557</v>
+        <v>163</v>
       </c>
       <c r="C159" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D159">
         <v>314</v>
       </c>
       <c r="E159">
         <v>217</v>
       </c>
       <c r="F159">
         <v>16</v>
       </c>
       <c r="G159">
         <v>64</v>
       </c>
       <c r="H159">
         <v>611</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>4</v>
       </c>
       <c r="B160" t="s">
-        <v>558</v>
+        <v>164</v>
       </c>
       <c r="C160" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D160">
         <v>278</v>
       </c>
       <c r="E160">
         <v>103</v>
       </c>
       <c r="F160">
         <v>3</v>
       </c>
       <c r="G160">
         <v>28</v>
       </c>
       <c r="H160">
         <v>412</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>5</v>
       </c>
       <c r="B161" t="s">
-        <v>559</v>
+        <v>165</v>
       </c>
       <c r="C161" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D161">
         <v>176</v>
       </c>
       <c r="E161">
         <v>331</v>
       </c>
       <c r="F161">
         <v>10</v>
       </c>
       <c r="G161">
         <v>30</v>
       </c>
       <c r="H161">
         <v>547</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>6</v>
       </c>
       <c r="B162" t="s">
-        <v>560</v>
+        <v>166</v>
       </c>
       <c r="C162" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D162">
         <v>70</v>
       </c>
       <c r="E162">
         <v>72</v>
       </c>
       <c r="F162">
         <v>4</v>
       </c>
       <c r="G162">
         <v>10</v>
       </c>
       <c r="H162">
         <v>156</v>
       </c>
     </row>
     <row r="163"/>
     <row r="164">
       <c r="A164">
         <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>19</v>
       </c>
       <c r="C164" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="D164">
         <v>63495</v>
       </c>
       <c r="E164">
         <v>65630</v>
       </c>
       <c r="F164">
         <v>8149</v>
       </c>
       <c r="G164">
         <v>22213</v>
       </c>
       <c r="H164">
         <v>159487</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="B165" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="C165" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="D165">
         <v>9318</v>
       </c>
       <c r="E165">
         <v>8078</v>
       </c>
       <c r="F165">
         <v>662</v>
       </c>
       <c r="G165">
         <v>2613</v>
       </c>
       <c r="H165">
         <v>20671</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1</v>
       </c>
       <c r="B166" t="s">
-        <v>561</v>
+        <v>167</v>
       </c>
       <c r="C166" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D166">
         <v>20719</v>
       </c>
       <c r="E166">
         <v>24526</v>
       </c>
       <c r="F166">
         <v>4844</v>
       </c>
       <c r="G166">
         <v>6599</v>
       </c>
       <c r="H166">
         <v>56688</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>2</v>
       </c>
       <c r="B167" t="s">
-        <v>562</v>
+        <v>168</v>
       </c>
       <c r="C167" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D167">
         <v>22767</v>
       </c>
       <c r="E167">
         <v>18271</v>
       </c>
       <c r="F167">
         <v>1895</v>
       </c>
       <c r="G167">
         <v>8408</v>
       </c>
       <c r="H167">
         <v>51341</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>3</v>
       </c>
       <c r="B168" t="s">
-        <v>563</v>
+        <v>169</v>
       </c>
       <c r="C168" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D168">
         <v>1186</v>
       </c>
       <c r="E168">
         <v>1265</v>
       </c>
       <c r="F168">
         <v>108</v>
       </c>
       <c r="G168">
         <v>882</v>
       </c>
       <c r="H168">
         <v>3441</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>4</v>
       </c>
       <c r="B169" t="s">
-        <v>564</v>
+        <v>170</v>
       </c>
       <c r="C169" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D169">
         <v>3410</v>
       </c>
       <c r="E169">
         <v>5578</v>
       </c>
       <c r="F169">
         <v>260</v>
       </c>
       <c r="G169">
         <v>2684</v>
       </c>
       <c r="H169">
         <v>11932</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>5</v>
       </c>
       <c r="B170" t="s">
-        <v>565</v>
+        <v>171</v>
       </c>
       <c r="C170" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D170">
         <v>1499</v>
       </c>
       <c r="E170">
         <v>1317</v>
       </c>
       <c r="F170">
         <v>116</v>
       </c>
       <c r="G170">
         <v>234</v>
       </c>
       <c r="H170">
         <v>3166</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>6</v>
       </c>
       <c r="B171" t="s">
-        <v>566</v>
+        <v>172</v>
       </c>
       <c r="C171" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D171">
         <v>642</v>
       </c>
       <c r="E171">
         <v>736</v>
       </c>
       <c r="F171">
         <v>39</v>
       </c>
       <c r="G171">
         <v>118</v>
       </c>
       <c r="H171">
         <v>1535</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>7</v>
       </c>
       <c r="B172" t="s">
-        <v>567</v>
+        <v>173</v>
       </c>
       <c r="C172" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D172">
         <v>1219</v>
       </c>
       <c r="E172">
         <v>1999</v>
       </c>
       <c r="F172">
         <v>82</v>
       </c>
       <c r="G172">
         <v>201</v>
       </c>
       <c r="H172">
         <v>3501</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>8</v>
       </c>
       <c r="B173" t="s">
-        <v>568</v>
+        <v>174</v>
       </c>
       <c r="C173" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D173">
         <v>1962</v>
       </c>
       <c r="E173">
         <v>2498</v>
       </c>
       <c r="F173">
         <v>84</v>
       </c>
       <c r="G173">
         <v>284</v>
       </c>
       <c r="H173">
         <v>4828</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>9</v>
       </c>
       <c r="B174" t="s">
-        <v>569</v>
+        <v>175</v>
       </c>
       <c r="C174" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D174">
         <v>279</v>
       </c>
       <c r="E174">
         <v>599</v>
       </c>
       <c r="F174">
         <v>27</v>
       </c>
       <c r="G174">
         <v>69</v>
       </c>
       <c r="H174">
         <v>974</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>10</v>
       </c>
       <c r="B175" t="s">
-        <v>570</v>
+        <v>176</v>
       </c>
       <c r="C175" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D175">
         <v>494</v>
       </c>
       <c r="E175">
         <v>763</v>
       </c>
       <c r="F175">
         <v>32</v>
       </c>
       <c r="G175">
         <v>121</v>
       </c>
       <c r="H175">
         <v>1410</v>
       </c>
     </row>
     <row r="176"/>
     <row r="177">
       <c r="A177">
         <v>15</v>
       </c>
       <c r="B177" t="s">
         <v>20</v>
       </c>
       <c r="C177" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="D177">
         <v>17375</v>
       </c>
       <c r="E177">
         <v>33057</v>
       </c>
       <c r="F177">
         <v>1380</v>
       </c>
       <c r="G177">
         <v>2764</v>
       </c>
       <c r="H177">
         <v>54576</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="B178" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="C178" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="D178">
         <v>5390</v>
       </c>
       <c r="E178">
         <v>10009</v>
       </c>
       <c r="F178">
         <v>345</v>
       </c>
       <c r="G178">
         <v>656</v>
       </c>
       <c r="H178">
         <v>16400</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1</v>
       </c>
       <c r="B179" t="s">
-        <v>571</v>
+        <v>177</v>
       </c>
       <c r="C179" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D179">
         <v>3318</v>
       </c>
       <c r="E179">
         <v>6065</v>
       </c>
       <c r="F179">
         <v>215</v>
       </c>
       <c r="G179">
         <v>524</v>
       </c>
       <c r="H179">
         <v>10122</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>2</v>
       </c>
       <c r="B180" t="s">
-        <v>572</v>
+        <v>178</v>
       </c>
       <c r="C180" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D180">
         <v>1078</v>
       </c>
       <c r="E180">
         <v>1529</v>
       </c>
       <c r="F180">
         <v>69</v>
       </c>
       <c r="G180">
         <v>182</v>
       </c>
       <c r="H180">
         <v>2858</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>3</v>
       </c>
       <c r="B181" t="s">
-        <v>573</v>
+        <v>179</v>
       </c>
       <c r="C181" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D181">
         <v>573</v>
       </c>
       <c r="E181">
         <v>2000</v>
       </c>
       <c r="F181">
         <v>68</v>
       </c>
       <c r="G181">
         <v>60</v>
       </c>
       <c r="H181">
         <v>2701</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>4</v>
       </c>
       <c r="B182" t="s">
-        <v>574</v>
+        <v>180</v>
       </c>
       <c r="C182" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D182">
         <v>911</v>
       </c>
       <c r="E182">
         <v>1791</v>
       </c>
       <c r="F182">
         <v>48</v>
       </c>
       <c r="G182">
         <v>66</v>
       </c>
       <c r="H182">
         <v>2816</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>5</v>
       </c>
       <c r="B183" t="s">
-        <v>575</v>
+        <v>181</v>
       </c>
       <c r="C183" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D183">
         <v>635</v>
       </c>
       <c r="E183">
         <v>1620</v>
       </c>
       <c r="F183">
         <v>36</v>
       </c>
       <c r="G183">
         <v>78</v>
       </c>
       <c r="H183">
         <v>2369</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>6</v>
       </c>
       <c r="B184" t="s">
-        <v>576</v>
+        <v>182</v>
       </c>
       <c r="C184" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D184">
         <v>2173</v>
       </c>
       <c r="E184">
         <v>3679</v>
       </c>
       <c r="F184">
         <v>353</v>
       </c>
       <c r="G184">
         <v>866</v>
       </c>
       <c r="H184">
         <v>7071</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>7</v>
       </c>
       <c r="B185" t="s">
-        <v>577</v>
+        <v>183</v>
       </c>
       <c r="C185" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D185">
         <v>1565</v>
       </c>
       <c r="E185">
         <v>2431</v>
       </c>
       <c r="F185">
         <v>57</v>
       </c>
       <c r="G185">
         <v>165</v>
       </c>
       <c r="H185">
         <v>4218</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>8</v>
       </c>
       <c r="B186" t="s">
-        <v>578</v>
+        <v>184</v>
       </c>
       <c r="C186" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D186">
         <v>430</v>
       </c>
       <c r="E186">
         <v>735</v>
       </c>
       <c r="F186">
         <v>15</v>
       </c>
       <c r="G186">
         <v>31</v>
       </c>
       <c r="H186">
         <v>1211</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>9</v>
       </c>
       <c r="B187" t="s">
-        <v>579</v>
+        <v>185</v>
       </c>
       <c r="C187" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D187">
         <v>510</v>
       </c>
       <c r="E187">
         <v>1752</v>
       </c>
       <c r="F187">
         <v>128</v>
       </c>
       <c r="G187">
         <v>62</v>
       </c>
       <c r="H187">
         <v>2452</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>10</v>
       </c>
       <c r="B188" t="s">
-        <v>580</v>
+        <v>186</v>
       </c>
       <c r="C188" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D188">
         <v>792</v>
       </c>
       <c r="E188">
         <v>1446</v>
       </c>
       <c r="F188">
         <v>46</v>
       </c>
       <c r="G188">
         <v>74</v>
       </c>
       <c r="H188">
         <v>2358</v>
       </c>
     </row>
     <row r="189"/>
     <row r="190">
       <c r="A190">
         <v>16</v>
       </c>
       <c r="B190" t="s">
         <v>21</v>
       </c>
       <c r="C190" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="D190">
         <v>6496</v>
       </c>
       <c r="E190">
         <v>11461</v>
       </c>
       <c r="F190">
         <v>1197</v>
       </c>
       <c r="G190">
         <v>4435</v>
       </c>
       <c r="H190">
         <v>23589</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="B191" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="C191" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="D191">
         <v>1352</v>
       </c>
       <c r="E191">
         <v>1806</v>
       </c>
       <c r="F191">
         <v>159</v>
       </c>
       <c r="G191">
         <v>393</v>
       </c>
       <c r="H191">
         <v>3710</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1</v>
       </c>
       <c r="B192" t="s">
-        <v>581</v>
+        <v>187</v>
       </c>
       <c r="C192" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D192">
         <v>2261</v>
       </c>
       <c r="E192">
         <v>4482</v>
       </c>
       <c r="F192">
         <v>547</v>
       </c>
       <c r="G192">
         <v>3339</v>
       </c>
       <c r="H192">
         <v>10629</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>2</v>
       </c>
       <c r="B193" t="s">
-        <v>582</v>
+        <v>188</v>
       </c>
       <c r="C193" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D193">
         <v>565</v>
       </c>
       <c r="E193">
         <v>691</v>
       </c>
       <c r="F193">
         <v>60</v>
       </c>
       <c r="G193">
         <v>93</v>
       </c>
       <c r="H193">
         <v>1409</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>3</v>
       </c>
       <c r="B194" t="s">
-        <v>583</v>
+        <v>189</v>
       </c>
       <c r="C194" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D194">
         <v>270</v>
       </c>
       <c r="E194">
         <v>478</v>
       </c>
       <c r="F194">
         <v>43</v>
       </c>
       <c r="G194">
         <v>62</v>
       </c>
       <c r="H194">
         <v>853</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>4</v>
       </c>
       <c r="B195" t="s">
-        <v>584</v>
+        <v>190</v>
       </c>
       <c r="C195" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D195">
         <v>330</v>
       </c>
       <c r="E195">
         <v>467</v>
       </c>
       <c r="F195">
         <v>26</v>
       </c>
       <c r="G195">
         <v>57</v>
       </c>
       <c r="H195">
         <v>880</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>5</v>
       </c>
       <c r="B196" t="s">
-        <v>585</v>
+        <v>191</v>
       </c>
       <c r="C196" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D196">
         <v>676</v>
       </c>
       <c r="E196">
         <v>1223</v>
       </c>
       <c r="F196">
         <v>252</v>
       </c>
       <c r="G196">
         <v>153</v>
       </c>
       <c r="H196">
         <v>2304</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>6</v>
       </c>
       <c r="B197" t="s">
-        <v>586</v>
+        <v>192</v>
       </c>
       <c r="C197" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D197">
         <v>208</v>
       </c>
       <c r="E197">
         <v>195</v>
       </c>
       <c r="F197">
         <v>12</v>
       </c>
       <c r="G197">
         <v>26</v>
       </c>
       <c r="H197">
         <v>441</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>7</v>
       </c>
       <c r="B198" t="s">
-        <v>587</v>
+        <v>193</v>
       </c>
       <c r="C198" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D198">
         <v>682</v>
       </c>
       <c r="E198">
         <v>1791</v>
       </c>
       <c r="F198">
         <v>75</v>
       </c>
       <c r="G198">
         <v>272</v>
       </c>
       <c r="H198">
         <v>2820</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>8</v>
       </c>
       <c r="B199" t="s">
-        <v>588</v>
+        <v>194</v>
       </c>
       <c r="C199" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D199">
         <v>54</v>
       </c>
       <c r="E199">
         <v>196</v>
       </c>
       <c r="F199">
         <v>13</v>
       </c>
       <c r="G199">
         <v>16</v>
       </c>
       <c r="H199">
         <v>279</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>9</v>
       </c>
       <c r="B200" t="s">
-        <v>589</v>
+        <v>195</v>
       </c>
       <c r="C200" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D200">
         <v>49</v>
       </c>
       <c r="E200">
         <v>73</v>
       </c>
       <c r="F200">
         <v>2</v>
       </c>
       <c r="G200">
         <v>10</v>
       </c>
       <c r="H200">
         <v>134</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>10</v>
       </c>
       <c r="B201" t="s">
-        <v>590</v>
+        <v>196</v>
       </c>
       <c r="C201" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D201">
         <v>49</v>
       </c>
       <c r="E201">
         <v>59</v>
       </c>
       <c r="F201">
         <v>8</v>
       </c>
       <c r="G201">
         <v>14</v>
       </c>
       <c r="H201">
         <v>130</v>
       </c>
     </row>
     <row r="202"/>
     <row r="203">
       <c r="A203">
         <v>17</v>
       </c>
       <c r="B203" t="s">
         <v>22</v>
       </c>
       <c r="C203" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="D203">
         <v>17300</v>
       </c>
       <c r="E203">
         <v>11299</v>
       </c>
       <c r="F203">
         <v>950</v>
       </c>
       <c r="G203">
         <v>14442</v>
       </c>
       <c r="H203">
         <v>43991</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="B204" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="C204" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="D204">
         <v>4257</v>
       </c>
       <c r="E204">
         <v>2716</v>
       </c>
       <c r="F204">
         <v>186</v>
       </c>
       <c r="G204">
         <v>2539</v>
       </c>
       <c r="H204">
         <v>9698</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1</v>
       </c>
       <c r="B205" t="s">
-        <v>591</v>
+        <v>197</v>
       </c>
       <c r="C205" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D205">
         <v>7437</v>
       </c>
       <c r="E205">
         <v>3611</v>
       </c>
       <c r="F205">
         <v>433</v>
       </c>
       <c r="G205">
         <v>6812</v>
       </c>
       <c r="H205">
         <v>18293</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>2</v>
       </c>
       <c r="B206" t="s">
-        <v>592</v>
+        <v>198</v>
       </c>
       <c r="C206" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D206">
         <v>894</v>
       </c>
       <c r="E206">
         <v>913</v>
       </c>
       <c r="F206">
         <v>74</v>
       </c>
       <c r="G206">
         <v>679</v>
       </c>
       <c r="H206">
         <v>2560</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>3</v>
       </c>
       <c r="B207" t="s">
-        <v>593</v>
+        <v>199</v>
       </c>
       <c r="C207" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D207">
         <v>1661</v>
       </c>
       <c r="E207">
         <v>1392</v>
       </c>
       <c r="F207">
         <v>81</v>
       </c>
       <c r="G207">
         <v>555</v>
       </c>
       <c r="H207">
         <v>3689</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>4</v>
       </c>
       <c r="B208" t="s">
-        <v>594</v>
+        <v>200</v>
       </c>
       <c r="C208" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D208">
         <v>1213</v>
       </c>
       <c r="E208">
         <v>964</v>
       </c>
       <c r="F208">
         <v>111</v>
       </c>
       <c r="G208">
         <v>3161</v>
       </c>
       <c r="H208">
         <v>5449</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>5</v>
       </c>
       <c r="B209" t="s">
-        <v>595</v>
+        <v>201</v>
       </c>
       <c r="C209" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D209">
         <v>538</v>
       </c>
       <c r="E209">
         <v>611</v>
       </c>
       <c r="F209">
         <v>13</v>
       </c>
       <c r="G209">
         <v>129</v>
       </c>
       <c r="H209">
         <v>1291</v>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>6</v>
       </c>
       <c r="B210" t="s">
-        <v>596</v>
+        <v>202</v>
       </c>
       <c r="C210" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D210">
         <v>121</v>
       </c>
       <c r="E210">
         <v>138</v>
       </c>
       <c r="F210">
         <v>7</v>
       </c>
       <c r="G210">
         <v>58</v>
       </c>
       <c r="H210">
         <v>324</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>7</v>
       </c>
       <c r="B211" t="s">
-        <v>597</v>
+        <v>203</v>
       </c>
       <c r="C211" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D211">
         <v>269</v>
       </c>
       <c r="E211">
         <v>173</v>
       </c>
       <c r="F211">
         <v>12</v>
       </c>
       <c r="G211">
         <v>125</v>
       </c>
       <c r="H211">
         <v>579</v>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>8</v>
       </c>
       <c r="B212" t="s">
-        <v>598</v>
+        <v>204</v>
       </c>
       <c r="C212" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D212">
         <v>301</v>
       </c>
       <c r="E212">
         <v>142</v>
       </c>
       <c r="F212">
         <v>17</v>
       </c>
       <c r="G212">
         <v>178</v>
       </c>
       <c r="H212">
         <v>638</v>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>9</v>
       </c>
       <c r="B213" t="s">
-        <v>599</v>
+        <v>205</v>
       </c>
       <c r="C213" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D213">
         <v>283</v>
       </c>
       <c r="E213">
         <v>175</v>
       </c>
       <c r="F213">
         <v>10</v>
       </c>
       <c r="G213">
         <v>114</v>
       </c>
       <c r="H213">
         <v>582</v>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>10</v>
       </c>
       <c r="B214" t="s">
-        <v>600</v>
+        <v>206</v>
       </c>
       <c r="C214" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D214">
         <v>326</v>
       </c>
       <c r="E214">
         <v>464</v>
       </c>
       <c r="F214">
         <v>6</v>
       </c>
       <c r="G214">
         <v>92</v>
       </c>
       <c r="H214">
         <v>888</v>
       </c>
     </row>
     <row r="215"/>
     <row r="216">
       <c r="A216">
         <v>24</v>
       </c>
       <c r="B216" t="s">
         <v>23</v>
       </c>
       <c r="C216" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="D216">
         <v>6568</v>
       </c>
       <c r="E216">
         <v>11911</v>
       </c>
       <c r="F216">
         <v>353</v>
       </c>
       <c r="G216">
         <v>621</v>
       </c>
       <c r="H216">
         <v>19453</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="B217" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="C217" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="D217">
         <v>1453</v>
       </c>
       <c r="E217">
         <v>2667</v>
       </c>
       <c r="F217">
         <v>78</v>
       </c>
       <c r="G217">
         <v>174</v>
       </c>
       <c r="H217">
         <v>4372</v>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1</v>
       </c>
       <c r="B218" t="s">
-        <v>601</v>
+        <v>207</v>
       </c>
       <c r="C218" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D218">
         <v>2836</v>
       </c>
       <c r="E218">
         <v>4831</v>
       </c>
       <c r="F218">
         <v>101</v>
       </c>
       <c r="G218">
         <v>250</v>
       </c>
       <c r="H218">
         <v>8018</v>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>2</v>
       </c>
       <c r="B219" t="s">
-        <v>602</v>
+        <v>208</v>
       </c>
       <c r="C219" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D219">
         <v>785</v>
       </c>
       <c r="E219">
         <v>1267</v>
       </c>
       <c r="F219">
         <v>144</v>
       </c>
       <c r="G219">
         <v>54</v>
       </c>
       <c r="H219">
         <v>2250</v>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>3</v>
       </c>
       <c r="B220" t="s">
-        <v>603</v>
+        <v>209</v>
       </c>
       <c r="C220" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D220">
         <v>239</v>
       </c>
       <c r="E220">
         <v>635</v>
       </c>
       <c r="F220">
         <v>3</v>
       </c>
       <c r="G220">
         <v>19</v>
       </c>
       <c r="H220">
         <v>896</v>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>4</v>
       </c>
       <c r="B221" t="s">
-        <v>604</v>
+        <v>210</v>
       </c>
       <c r="C221" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D221">
         <v>637</v>
       </c>
       <c r="E221">
         <v>1142</v>
       </c>
       <c r="F221">
         <v>10</v>
       </c>
       <c r="G221">
         <v>30</v>
       </c>
       <c r="H221">
         <v>1819</v>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>5</v>
       </c>
       <c r="B222" t="s">
-        <v>605</v>
+        <v>211</v>
       </c>
       <c r="C222" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D222">
         <v>122</v>
       </c>
       <c r="E222">
         <v>286</v>
       </c>
       <c r="F222">
         <v>6</v>
       </c>
       <c r="G222">
         <v>54</v>
       </c>
       <c r="H222">
         <v>468</v>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>6</v>
       </c>
       <c r="B223" t="s">
-        <v>606</v>
+        <v>212</v>
       </c>
       <c r="C223" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D223">
         <v>91</v>
       </c>
       <c r="E223">
         <v>368</v>
       </c>
       <c r="F223">
         <v>2</v>
       </c>
       <c r="G223">
         <v>7</v>
       </c>
       <c r="H223">
         <v>468</v>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>7</v>
       </c>
       <c r="B224" t="s">
-        <v>607</v>
+        <v>213</v>
       </c>
       <c r="C224" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D224">
         <v>247</v>
       </c>
       <c r="E224">
         <v>408</v>
       </c>
       <c r="F224">
         <v>4</v>
       </c>
       <c r="G224">
         <v>17</v>
       </c>
       <c r="H224">
         <v>676</v>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>8</v>
       </c>
       <c r="B225" t="s">
-        <v>608</v>
+        <v>214</v>
       </c>
       <c r="C225" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D225">
         <v>86</v>
       </c>
       <c r="E225">
         <v>187</v>
       </c>
       <c r="F225">
         <v>1</v>
       </c>
       <c r="G225">
         <v>11</v>
       </c>
       <c r="H225">
         <v>285</v>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>9</v>
       </c>
       <c r="B226" t="s">
-        <v>609</v>
+        <v>215</v>
       </c>
       <c r="C226" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D226">
         <v>72</v>
       </c>
       <c r="E226">
         <v>120</v>
       </c>
       <c r="F226">
         <v>4</v>
       </c>
       <c r="G226">
         <v>5</v>
       </c>
       <c r="H226">
         <v>201</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>216</v>
+      </c>
+      <c r="D2" t="s">
+        <v>217</v>
+      </c>
+      <c r="E2" t="s">
+        <v>218</v>
+      </c>
+      <c r="F2" t="s">
+        <v>219</v>
+      </c>
+      <c r="G2">
+        <v>518</v>
+      </c>
+      <c r="H2">
+        <v>5203</v>
+      </c>
+      <c r="I2">
+        <v>16872</v>
+      </c>
+      <c r="J2">
+        <v>47877</v>
+      </c>
+      <c r="K2">
+        <v>10204</v>
+      </c>
+      <c r="L2">
+        <v>264</v>
+      </c>
+      <c r="M2">
+        <v>226</v>
+      </c>
+      <c r="N2">
+        <v>245</v>
+      </c>
+      <c r="O2">
+        <v>61</v>
+      </c>
+      <c r="P2">
+        <v>1326</v>
+      </c>
+      <c r="Q2">
+        <v>152</v>
+      </c>
+      <c r="R2">
+        <v>304</v>
+      </c>
+      <c r="S2">
+        <v>26</v>
+      </c>
+      <c r="T2">
+        <v>8360</v>
+      </c>
+      <c r="U2">
+        <v>867</v>
+      </c>
+      <c r="V2">
+        <v>15891</v>
+      </c>
+      <c r="W2">
+        <v>60</v>
+      </c>
+      <c r="X2">
+        <v>29</v>
+      </c>
+      <c r="Y2">
+        <v>108485</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D3" t="s">
+        <v>217</v>
+      </c>
+      <c r="E3" t="s">
+        <v>220</v>
+      </c>
+      <c r="F3" t="s">
+        <v>221</v>
+      </c>
+      <c r="G3">
+        <v>709</v>
+      </c>
+      <c r="H3">
+        <v>3070</v>
+      </c>
+      <c r="I3">
+        <v>13908</v>
+      </c>
+      <c r="J3">
+        <v>4627</v>
+      </c>
+      <c r="K3">
+        <v>6547</v>
+      </c>
+      <c r="L3">
+        <v>313</v>
+      </c>
+      <c r="M3">
+        <v>291</v>
+      </c>
+      <c r="N3">
+        <v>664</v>
+      </c>
+      <c r="O3">
+        <v>358</v>
+      </c>
+      <c r="P3">
+        <v>875</v>
+      </c>
+      <c r="Q3">
+        <v>291</v>
+      </c>
+      <c r="R3">
+        <v>801</v>
+      </c>
+      <c r="S3">
+        <v>57</v>
+      </c>
+      <c r="T3">
+        <v>21295</v>
+      </c>
+      <c r="U3">
+        <v>893</v>
+      </c>
+      <c r="V3">
+        <v>8075</v>
+      </c>
+      <c r="W3">
+        <v>63</v>
+      </c>
+      <c r="X3">
+        <v>79</v>
+      </c>
+      <c r="Y3">
+        <v>62916</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>216</v>
+      </c>
+      <c r="D4" t="s">
+        <v>217</v>
+      </c>
+      <c r="E4" t="s">
+        <v>222</v>
+      </c>
+      <c r="F4" t="s">
+        <v>223</v>
+      </c>
+      <c r="G4">
+        <v>7380</v>
+      </c>
+      <c r="H4">
+        <v>13998</v>
+      </c>
+      <c r="I4">
+        <v>7682</v>
+      </c>
+      <c r="J4">
+        <v>54732</v>
+      </c>
+      <c r="K4">
+        <v>5389</v>
+      </c>
+      <c r="L4">
+        <v>221</v>
+      </c>
+      <c r="M4">
+        <v>256</v>
+      </c>
+      <c r="N4">
+        <v>11782</v>
+      </c>
+      <c r="O4">
+        <v>58</v>
+      </c>
+      <c r="P4">
+        <v>777</v>
+      </c>
+      <c r="Q4">
+        <v>122</v>
+      </c>
+      <c r="R4">
+        <v>5863</v>
+      </c>
+      <c r="S4">
+        <v>325</v>
+      </c>
+      <c r="T4">
+        <v>7036</v>
+      </c>
+      <c r="U4">
+        <v>946</v>
+      </c>
+      <c r="V4">
+        <v>887</v>
+      </c>
+      <c r="W4">
+        <v>759</v>
+      </c>
+      <c r="X4">
+        <v>384</v>
+      </c>
+      <c r="Y4">
+        <v>118597</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" t="s">
+        <v>216</v>
+      </c>
+      <c r="D5" t="s">
+        <v>217</v>
+      </c>
+      <c r="E5" t="s">
+        <v>224</v>
+      </c>
+      <c r="F5" t="s">
+        <v>225</v>
+      </c>
+      <c r="G5">
+        <v>768</v>
+      </c>
+      <c r="H5">
+        <v>7971</v>
+      </c>
+      <c r="I5">
+        <v>5512</v>
+      </c>
+      <c r="J5">
+        <v>9376</v>
+      </c>
+      <c r="K5">
+        <v>13586</v>
+      </c>
+      <c r="L5">
+        <v>160</v>
+      </c>
+      <c r="M5">
+        <v>69</v>
+      </c>
+      <c r="N5">
+        <v>2155</v>
+      </c>
+      <c r="O5">
+        <v>52</v>
+      </c>
+      <c r="P5">
+        <v>103</v>
+      </c>
+      <c r="Q5">
+        <v>83</v>
+      </c>
+      <c r="R5">
+        <v>256</v>
+      </c>
+      <c r="S5">
+        <v>257</v>
+      </c>
+      <c r="T5">
+        <v>7719</v>
+      </c>
+      <c r="U5">
+        <v>836</v>
+      </c>
+      <c r="V5">
+        <v>1005</v>
+      </c>
+      <c r="W5">
+        <v>177</v>
+      </c>
+      <c r="X5">
+        <v>65</v>
+      </c>
+      <c r="Y5">
+        <v>50150</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>5</v>
+      </c>
+      <c r="B6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" t="s">
+        <v>216</v>
+      </c>
+      <c r="D6" t="s">
+        <v>217</v>
+      </c>
+      <c r="E6" t="s">
+        <v>226</v>
+      </c>
+      <c r="F6" t="s">
+        <v>227</v>
+      </c>
+      <c r="G6">
+        <v>18885</v>
+      </c>
+      <c r="H6">
+        <v>45685</v>
+      </c>
+      <c r="I6">
+        <v>18318</v>
+      </c>
+      <c r="J6">
+        <v>50448</v>
+      </c>
+      <c r="K6">
+        <v>55294</v>
+      </c>
+      <c r="L6">
+        <v>1438</v>
+      </c>
+      <c r="M6">
+        <v>1027</v>
+      </c>
+      <c r="N6">
+        <v>10215</v>
+      </c>
+      <c r="O6">
+        <v>213</v>
+      </c>
+      <c r="P6">
+        <v>4155</v>
+      </c>
+      <c r="Q6">
+        <v>467</v>
+      </c>
+      <c r="R6">
+        <v>14623</v>
+      </c>
+      <c r="S6">
+        <v>794</v>
+      </c>
+      <c r="T6">
+        <v>7048</v>
+      </c>
+      <c r="U6">
+        <v>1209</v>
+      </c>
+      <c r="V6">
+        <v>9629</v>
+      </c>
+      <c r="W6">
+        <v>1870</v>
+      </c>
+      <c r="X6">
+        <v>757</v>
+      </c>
+      <c r="Y6">
+        <v>242075</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>6</v>
+      </c>
+      <c r="B7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" t="s">
+        <v>216</v>
+      </c>
+      <c r="D7" t="s">
+        <v>217</v>
+      </c>
+      <c r="E7" t="s">
+        <v>228</v>
+      </c>
+      <c r="F7" t="s">
+        <v>229</v>
+      </c>
+      <c r="G7">
+        <v>11322</v>
+      </c>
+      <c r="H7">
+        <v>41811</v>
+      </c>
+      <c r="I7">
+        <v>16773</v>
+      </c>
+      <c r="J7">
+        <v>22143</v>
+      </c>
+      <c r="K7">
+        <v>18666</v>
+      </c>
+      <c r="L7">
+        <v>461</v>
+      </c>
+      <c r="M7">
+        <v>424</v>
+      </c>
+      <c r="N7">
+        <v>4072</v>
+      </c>
+      <c r="O7">
+        <v>98</v>
+      </c>
+      <c r="P7">
+        <v>1955</v>
+      </c>
+      <c r="Q7">
+        <v>291</v>
+      </c>
+      <c r="R7">
+        <v>24616</v>
+      </c>
+      <c r="S7">
+        <v>146</v>
+      </c>
+      <c r="T7">
+        <v>3513</v>
+      </c>
+      <c r="U7">
+        <v>780</v>
+      </c>
+      <c r="V7">
+        <v>23969</v>
+      </c>
+      <c r="W7">
+        <v>1059</v>
+      </c>
+      <c r="X7">
+        <v>247</v>
+      </c>
+      <c r="Y7">
+        <v>172346</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>7</v>
+      </c>
+      <c r="B8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" t="s">
+        <v>216</v>
+      </c>
+      <c r="D8" t="s">
+        <v>217</v>
+      </c>
+      <c r="E8" t="s">
+        <v>230</v>
+      </c>
+      <c r="F8" t="s">
+        <v>231</v>
+      </c>
+      <c r="G8">
+        <v>16894</v>
+      </c>
+      <c r="H8">
+        <v>18517</v>
+      </c>
+      <c r="I8">
+        <v>16772</v>
+      </c>
+      <c r="J8">
+        <v>103369</v>
+      </c>
+      <c r="K8">
+        <v>19666</v>
+      </c>
+      <c r="L8">
+        <v>1121</v>
+      </c>
+      <c r="M8">
+        <v>328</v>
+      </c>
+      <c r="N8">
+        <v>7154</v>
+      </c>
+      <c r="O8">
+        <v>107</v>
+      </c>
+      <c r="P8">
+        <v>2396</v>
+      </c>
+      <c r="Q8">
+        <v>240</v>
+      </c>
+      <c r="R8">
+        <v>5820</v>
+      </c>
+      <c r="S8">
+        <v>336</v>
+      </c>
+      <c r="T8">
+        <v>3082</v>
+      </c>
+      <c r="U8">
+        <v>569</v>
+      </c>
+      <c r="V8">
+        <v>1719</v>
+      </c>
+      <c r="W8">
+        <v>562</v>
+      </c>
+      <c r="X8">
+        <v>92</v>
+      </c>
+      <c r="Y8">
+        <v>198744</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>8</v>
+      </c>
+      <c r="B9" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" t="s">
+        <v>216</v>
+      </c>
+      <c r="D9" t="s">
+        <v>217</v>
+      </c>
+      <c r="E9" t="s">
+        <v>232</v>
+      </c>
+      <c r="F9" t="s">
+        <v>233</v>
+      </c>
+      <c r="G9">
+        <v>40066</v>
+      </c>
+      <c r="H9">
+        <v>38536</v>
+      </c>
+      <c r="I9">
+        <v>10299</v>
+      </c>
+      <c r="J9">
+        <v>66802</v>
+      </c>
+      <c r="K9">
+        <v>19682</v>
+      </c>
+      <c r="L9">
+        <v>735</v>
+      </c>
+      <c r="M9">
+        <v>768</v>
+      </c>
+      <c r="N9">
+        <v>23612</v>
+      </c>
+      <c r="O9">
+        <v>312</v>
+      </c>
+      <c r="P9">
+        <v>2929</v>
+      </c>
+      <c r="Q9">
+        <v>537</v>
+      </c>
+      <c r="R9">
+        <v>18430</v>
+      </c>
+      <c r="S9">
+        <v>473</v>
+      </c>
+      <c r="T9">
+        <v>13697</v>
+      </c>
+      <c r="U9">
+        <v>769</v>
+      </c>
+      <c r="V9">
+        <v>859</v>
+      </c>
+      <c r="W9">
+        <v>2455</v>
+      </c>
+      <c r="X9">
+        <v>727</v>
+      </c>
+      <c r="Y9">
+        <v>241688</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>9</v>
+      </c>
+      <c r="B10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" t="s">
+        <v>216</v>
+      </c>
+      <c r="D10" t="s">
+        <v>217</v>
+      </c>
+      <c r="E10" t="s">
+        <v>234</v>
+      </c>
+      <c r="F10" t="s">
+        <v>235</v>
+      </c>
+      <c r="G10">
+        <v>814</v>
+      </c>
+      <c r="H10">
+        <v>2526</v>
+      </c>
+      <c r="I10">
+        <v>24991</v>
+      </c>
+      <c r="J10">
+        <v>5069</v>
+      </c>
+      <c r="K10">
+        <v>4668</v>
+      </c>
+      <c r="L10">
+        <v>359</v>
+      </c>
+      <c r="M10">
+        <v>418</v>
+      </c>
+      <c r="N10">
+        <v>168</v>
+      </c>
+      <c r="O10">
+        <v>68</v>
+      </c>
+      <c r="P10">
+        <v>730</v>
+      </c>
+      <c r="Q10">
+        <v>250</v>
+      </c>
+      <c r="R10">
+        <v>872</v>
+      </c>
+      <c r="S10">
+        <v>70</v>
+      </c>
+      <c r="T10">
+        <v>14261</v>
+      </c>
+      <c r="U10">
+        <v>428</v>
+      </c>
+      <c r="V10">
+        <v>3223</v>
+      </c>
+      <c r="W10">
+        <v>119</v>
+      </c>
+      <c r="X10">
+        <v>60</v>
+      </c>
+      <c r="Y10">
+        <v>59094</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>10</v>
+      </c>
+      <c r="B11" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" t="s">
+        <v>216</v>
+      </c>
+      <c r="D11" t="s">
+        <v>217</v>
+      </c>
+      <c r="E11" t="s">
+        <v>236</v>
+      </c>
+      <c r="F11" t="s">
+        <v>237</v>
+      </c>
+      <c r="G11">
+        <v>479</v>
+      </c>
+      <c r="H11">
+        <v>6756</v>
+      </c>
+      <c r="I11">
+        <v>10967</v>
+      </c>
+      <c r="J11">
+        <v>3209</v>
+      </c>
+      <c r="K11">
+        <v>1579</v>
+      </c>
+      <c r="L11">
+        <v>389</v>
+      </c>
+      <c r="M11">
+        <v>246</v>
+      </c>
+      <c r="N11">
+        <v>120</v>
+      </c>
+      <c r="O11">
+        <v>82</v>
+      </c>
+      <c r="P11">
+        <v>1031</v>
+      </c>
+      <c r="Q11">
+        <v>238</v>
+      </c>
+      <c r="R11">
+        <v>139</v>
+      </c>
+      <c r="S11">
+        <v>35</v>
+      </c>
+      <c r="T11">
+        <v>3766</v>
+      </c>
+      <c r="U11">
+        <v>212</v>
+      </c>
+      <c r="V11">
+        <v>6089</v>
+      </c>
+      <c r="W11">
+        <v>43</v>
+      </c>
+      <c r="X11">
+        <v>45</v>
+      </c>
+      <c r="Y11">
+        <v>35425</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>11</v>
+      </c>
+      <c r="B12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" t="s">
+        <v>216</v>
+      </c>
+      <c r="D12" t="s">
+        <v>217</v>
+      </c>
+      <c r="E12" t="s">
+        <v>238</v>
+      </c>
+      <c r="F12" t="s">
+        <v>239</v>
+      </c>
+      <c r="G12">
+        <v>2295</v>
+      </c>
+      <c r="H12">
+        <v>7217</v>
+      </c>
+      <c r="I12">
+        <v>47727</v>
+      </c>
+      <c r="J12">
+        <v>30123</v>
+      </c>
+      <c r="K12">
+        <v>20648</v>
+      </c>
+      <c r="L12">
+        <v>1318</v>
+      </c>
+      <c r="M12">
+        <v>788</v>
+      </c>
+      <c r="N12">
+        <v>480</v>
+      </c>
+      <c r="O12">
+        <v>127</v>
+      </c>
+      <c r="P12">
+        <v>1836</v>
+      </c>
+      <c r="Q12">
+        <v>1005</v>
+      </c>
+      <c r="R12">
+        <v>7117</v>
+      </c>
+      <c r="S12">
+        <v>123</v>
+      </c>
+      <c r="T12">
+        <v>23370</v>
+      </c>
+      <c r="U12">
+        <v>1822</v>
+      </c>
+      <c r="V12">
+        <v>4024</v>
+      </c>
+      <c r="W12">
+        <v>105</v>
+      </c>
+      <c r="X12">
+        <v>108</v>
+      </c>
+      <c r="Y12">
+        <v>150233</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>12</v>
+      </c>
+      <c r="B13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" t="s">
+        <v>216</v>
+      </c>
+      <c r="D13" t="s">
+        <v>217</v>
+      </c>
+      <c r="E13" t="s">
+        <v>240</v>
+      </c>
+      <c r="F13" t="s">
+        <v>241</v>
+      </c>
+      <c r="G13">
+        <v>504</v>
+      </c>
+      <c r="H13">
+        <v>1934</v>
+      </c>
+      <c r="I13">
+        <v>11041</v>
+      </c>
+      <c r="J13">
+        <v>4241</v>
+      </c>
+      <c r="K13">
+        <v>8085</v>
+      </c>
+      <c r="L13">
+        <v>403</v>
+      </c>
+      <c r="M13">
+        <v>332</v>
+      </c>
+      <c r="N13">
+        <v>266</v>
+      </c>
+      <c r="O13">
+        <v>64</v>
+      </c>
+      <c r="P13">
+        <v>1523</v>
+      </c>
+      <c r="Q13">
+        <v>344</v>
+      </c>
+      <c r="R13">
+        <v>7405</v>
+      </c>
+      <c r="S13">
+        <v>56</v>
+      </c>
+      <c r="T13">
+        <v>16519</v>
+      </c>
+      <c r="U13">
+        <v>415</v>
+      </c>
+      <c r="V13">
+        <v>4799</v>
+      </c>
+      <c r="W13">
+        <v>63</v>
+      </c>
+      <c r="X13">
+        <v>66</v>
+      </c>
+      <c r="Y13">
+        <v>58060</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>13</v>
+      </c>
+      <c r="B14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" t="s">
+        <v>216</v>
+      </c>
+      <c r="D14" t="s">
+        <v>217</v>
+      </c>
+      <c r="E14" t="s">
+        <v>242</v>
+      </c>
+      <c r="F14" t="s">
+        <v>243</v>
+      </c>
+      <c r="G14">
+        <v>14464</v>
+      </c>
+      <c r="H14">
+        <v>19377</v>
+      </c>
+      <c r="I14">
+        <v>11941</v>
+      </c>
+      <c r="J14">
+        <v>29475</v>
+      </c>
+      <c r="K14">
+        <v>6675</v>
+      </c>
+      <c r="L14">
+        <v>475</v>
+      </c>
+      <c r="M14">
+        <v>434</v>
+      </c>
+      <c r="N14">
+        <v>18495</v>
+      </c>
+      <c r="O14">
+        <v>194</v>
+      </c>
+      <c r="P14">
+        <v>1274</v>
+      </c>
+      <c r="Q14">
+        <v>326</v>
+      </c>
+      <c r="R14">
+        <v>30160</v>
+      </c>
+      <c r="S14">
+        <v>183</v>
+      </c>
+      <c r="T14">
+        <v>10926</v>
+      </c>
+      <c r="U14">
+        <v>421</v>
+      </c>
+      <c r="V14">
+        <v>537</v>
+      </c>
+      <c r="W14">
+        <v>1274</v>
+      </c>
+      <c r="X14">
+        <v>126</v>
+      </c>
+      <c r="Y14">
+        <v>146757</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" t="s">
+        <v>216</v>
+      </c>
+      <c r="D15" t="s">
+        <v>217</v>
+      </c>
+      <c r="E15" t="s">
+        <v>244</v>
+      </c>
+      <c r="F15" t="s">
+        <v>245</v>
+      </c>
+      <c r="G15">
+        <v>11292</v>
+      </c>
+      <c r="H15">
+        <v>7833</v>
+      </c>
+      <c r="I15">
+        <v>11002</v>
+      </c>
+      <c r="J15">
+        <v>83656</v>
+      </c>
+      <c r="K15">
+        <v>10230</v>
+      </c>
+      <c r="L15">
+        <v>240</v>
+      </c>
+      <c r="M15">
+        <v>248</v>
+      </c>
+      <c r="N15">
+        <v>2950</v>
+      </c>
+      <c r="O15">
+        <v>95</v>
+      </c>
+      <c r="P15">
+        <v>1011</v>
+      </c>
+      <c r="Q15">
+        <v>192</v>
+      </c>
+      <c r="R15">
+        <v>8796</v>
+      </c>
+      <c r="S15">
+        <v>540</v>
+      </c>
+      <c r="T15">
+        <v>4596</v>
+      </c>
+      <c r="U15">
+        <v>432</v>
+      </c>
+      <c r="V15">
+        <v>868</v>
+      </c>
+      <c r="W15">
+        <v>608</v>
+      </c>
+      <c r="X15">
+        <v>93</v>
+      </c>
+      <c r="Y15">
+        <v>144682</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>15</v>
+      </c>
+      <c r="B16" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" t="s">
+        <v>216</v>
+      </c>
+      <c r="D16" t="s">
+        <v>217</v>
+      </c>
+      <c r="E16" t="s">
+        <v>246</v>
+      </c>
+      <c r="F16" t="s">
+        <v>247</v>
+      </c>
+      <c r="G16">
+        <v>694</v>
+      </c>
+      <c r="H16">
+        <v>5051</v>
+      </c>
+      <c r="I16">
+        <v>26163</v>
+      </c>
+      <c r="J16">
+        <v>20773</v>
+      </c>
+      <c r="K16">
+        <v>11967</v>
+      </c>
+      <c r="L16">
+        <v>131</v>
+      </c>
+      <c r="M16">
+        <v>114</v>
+      </c>
+      <c r="N16">
+        <v>57</v>
+      </c>
+      <c r="O16">
+        <v>40</v>
+      </c>
+      <c r="P16">
+        <v>207</v>
+      </c>
+      <c r="Q16">
+        <v>59</v>
+      </c>
+      <c r="R16">
+        <v>76</v>
+      </c>
+      <c r="S16">
+        <v>34</v>
+      </c>
+      <c r="T16">
+        <v>9323</v>
+      </c>
+      <c r="U16">
+        <v>528</v>
+      </c>
+      <c r="V16">
+        <v>2606</v>
+      </c>
+      <c r="W16">
+        <v>40</v>
+      </c>
+      <c r="X16">
+        <v>20</v>
+      </c>
+      <c r="Y16">
+        <v>77883</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>16</v>
+      </c>
+      <c r="B17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" t="s">
+        <v>216</v>
+      </c>
+      <c r="D17" t="s">
+        <v>217</v>
+      </c>
+      <c r="E17" t="s">
+        <v>248</v>
+      </c>
+      <c r="F17" t="s">
+        <v>249</v>
+      </c>
+      <c r="G17">
+        <v>7429</v>
+      </c>
+      <c r="H17">
+        <v>21389</v>
+      </c>
+      <c r="I17">
+        <v>9421</v>
+      </c>
+      <c r="J17">
+        <v>82646</v>
+      </c>
+      <c r="K17">
+        <v>9363</v>
+      </c>
+      <c r="L17">
+        <v>316</v>
+      </c>
+      <c r="M17">
+        <v>512</v>
+      </c>
+      <c r="N17">
+        <v>6743</v>
+      </c>
+      <c r="O17">
+        <v>667</v>
+      </c>
+      <c r="P17">
+        <v>1451</v>
+      </c>
+      <c r="Q17">
+        <v>266</v>
+      </c>
+      <c r="R17">
+        <v>10615</v>
+      </c>
+      <c r="S17">
+        <v>152</v>
+      </c>
+      <c r="T17">
+        <v>15052</v>
+      </c>
+      <c r="U17">
+        <v>1282</v>
+      </c>
+      <c r="V17">
+        <v>872</v>
+      </c>
+      <c r="W17">
+        <v>823</v>
+      </c>
+      <c r="X17">
+        <v>216</v>
+      </c>
+      <c r="Y17">
+        <v>169215</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>17</v>
+      </c>
+      <c r="B18" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" t="s">
+        <v>216</v>
+      </c>
+      <c r="D18" t="s">
+        <v>217</v>
+      </c>
+      <c r="E18" t="s">
+        <v>26</v>
+      </c>
+      <c r="F18" t="s">
+        <v>250</v>
+      </c>
+      <c r="G18">
+        <v>4376</v>
+      </c>
+      <c r="H18">
+        <v>18320</v>
+      </c>
+      <c r="I18">
+        <v>18939</v>
+      </c>
+      <c r="J18">
+        <v>26015</v>
+      </c>
+      <c r="K18">
+        <v>59617</v>
+      </c>
+      <c r="L18">
+        <v>771</v>
+      </c>
+      <c r="M18">
+        <v>752</v>
+      </c>
+      <c r="N18">
+        <v>3642</v>
+      </c>
+      <c r="O18">
+        <v>293</v>
+      </c>
+      <c r="P18">
+        <v>740</v>
+      </c>
+      <c r="Q18">
+        <v>389</v>
+      </c>
+      <c r="R18">
+        <v>2640</v>
+      </c>
+      <c r="S18">
+        <v>294</v>
+      </c>
+      <c r="T18">
+        <v>18028</v>
+      </c>
+      <c r="U18">
+        <v>3654</v>
+      </c>
+      <c r="V18">
+        <v>3458</v>
+      </c>
+      <c r="W18">
+        <v>346</v>
+      </c>
+      <c r="X18">
+        <v>225</v>
+      </c>
+      <c r="Y18">
+        <v>162499</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>18</v>
+      </c>
+      <c r="B19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" t="s">
+        <v>216</v>
+      </c>
+      <c r="D19" t="s">
+        <v>217</v>
+      </c>
+      <c r="E19" t="s">
+        <v>216</v>
+      </c>
+      <c r="F19" t="s">
+        <v>251</v>
+      </c>
+      <c r="G19">
+        <v>1227</v>
+      </c>
+      <c r="H19">
+        <v>13312</v>
+      </c>
+      <c r="I19">
+        <v>42203</v>
+      </c>
+      <c r="J19">
+        <v>39287</v>
+      </c>
+      <c r="K19">
+        <v>15721</v>
+      </c>
+      <c r="L19">
+        <v>363</v>
+      </c>
+      <c r="M19">
+        <v>271</v>
+      </c>
+      <c r="N19">
+        <v>467</v>
+      </c>
+      <c r="O19">
+        <v>111</v>
+      </c>
+      <c r="P19">
+        <v>867</v>
+      </c>
+      <c r="Q19">
+        <v>231</v>
+      </c>
+      <c r="R19">
+        <v>758</v>
+      </c>
+      <c r="S19">
+        <v>57</v>
+      </c>
+      <c r="T19">
+        <v>34035</v>
+      </c>
+      <c r="U19">
+        <v>5102</v>
+      </c>
+      <c r="V19">
+        <v>14431</v>
+      </c>
+      <c r="W19">
+        <v>104</v>
+      </c>
+      <c r="X19">
+        <v>57</v>
+      </c>
+      <c r="Y19">
+        <v>168604</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>19</v>
+      </c>
+      <c r="B20" t="s">
+        <v>25</v>
+      </c>
+      <c r="C20" t="s">
+        <v>216</v>
+      </c>
+      <c r="D20" t="s">
+        <v>217</v>
+      </c>
+      <c r="E20" t="s">
+        <v>252</v>
+      </c>
+      <c r="F20" t="s">
+        <v>253</v>
+      </c>
+      <c r="G20">
+        <v>1028</v>
+      </c>
+      <c r="H20">
+        <v>8019</v>
+      </c>
+      <c r="I20">
+        <v>42993</v>
+      </c>
+      <c r="J20">
+        <v>23973</v>
+      </c>
+      <c r="K20">
+        <v>22197</v>
+      </c>
+      <c r="L20">
+        <v>279</v>
+      </c>
+      <c r="M20">
+        <v>129</v>
+      </c>
+      <c r="N20">
+        <v>295</v>
+      </c>
+      <c r="O20">
+        <v>71</v>
+      </c>
+      <c r="P20">
+        <v>287</v>
+      </c>
+      <c r="Q20">
+        <v>138</v>
+      </c>
+      <c r="R20">
+        <v>415</v>
+      </c>
+      <c r="S20">
+        <v>54</v>
+      </c>
+      <c r="T20">
+        <v>8600</v>
+      </c>
+      <c r="U20">
+        <v>1872</v>
+      </c>
+      <c r="V20">
+        <v>1685</v>
+      </c>
+      <c r="W20">
+        <v>92</v>
+      </c>
+      <c r="X20">
+        <v>37</v>
+      </c>
+      <c r="Y20">
+        <v>112164</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" t="s">
+        <v>37</v>
+      </c>
+      <c r="G21">
+        <v>141144</v>
+      </c>
+      <c r="H21">
+        <v>286525</v>
+      </c>
+      <c r="I21">
+        <v>363524</v>
+      </c>
+      <c r="J21">
+        <v>707841</v>
+      </c>
+      <c r="K21">
+        <v>319784</v>
+      </c>
+      <c r="L21">
+        <v>9757</v>
+      </c>
+      <c r="M21">
+        <v>7633</v>
+      </c>
+      <c r="N21">
+        <v>93582</v>
+      </c>
+      <c r="O21">
+        <v>3071</v>
+      </c>
+      <c r="P21">
+        <v>25473</v>
+      </c>
+      <c r="Q21">
+        <v>5621</v>
+      </c>
+      <c r="R21">
+        <v>139706</v>
+      </c>
+      <c r="S21">
+        <v>4012</v>
+      </c>
+      <c r="T21">
+        <v>230226</v>
+      </c>
+      <c r="U21">
+        <v>23037</v>
+      </c>
+      <c r="V21">
+        <v>104626</v>
+      </c>
+      <c r="W21">
+        <v>10622</v>
+      </c>
+      <c r="X21">
+        <v>3433</v>
+      </c>
+      <c r="Y21">
+        <v>2479617</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2">
+        <v>518</v>
+      </c>
+      <c r="E2">
+        <v>709</v>
+      </c>
+      <c r="F2">
+        <v>7380</v>
+      </c>
+      <c r="G2">
+        <v>768</v>
+      </c>
+      <c r="H2">
+        <v>18885</v>
+      </c>
+      <c r="I2">
+        <v>11322</v>
+      </c>
+      <c r="J2">
+        <v>16894</v>
+      </c>
+      <c r="K2">
+        <v>40066</v>
+      </c>
+      <c r="L2">
+        <v>814</v>
+      </c>
+      <c r="M2">
+        <v>479</v>
+      </c>
+      <c r="N2">
+        <v>2295</v>
+      </c>
+      <c r="O2">
+        <v>504</v>
+      </c>
+      <c r="P2">
+        <v>14464</v>
+      </c>
+      <c r="Q2">
+        <v>11292</v>
+      </c>
+      <c r="R2">
+        <v>694</v>
+      </c>
+      <c r="S2">
+        <v>7429</v>
+      </c>
+      <c r="T2">
+        <v>4376</v>
+      </c>
+      <c r="U2">
+        <v>1227</v>
+      </c>
+      <c r="V2">
+        <v>1028</v>
+      </c>
+      <c r="W2">
+        <v>141144</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D3">
+        <v>218</v>
+      </c>
+      <c r="E3">
+        <v>216</v>
+      </c>
+      <c r="F3">
+        <v>987</v>
+      </c>
+      <c r="G3">
+        <v>168</v>
+      </c>
+      <c r="H3">
+        <v>2529</v>
+      </c>
+      <c r="I3">
+        <v>1435</v>
+      </c>
+      <c r="J3">
+        <v>1737</v>
+      </c>
+      <c r="K3">
+        <v>4323</v>
+      </c>
+      <c r="L3">
+        <v>215</v>
+      </c>
+      <c r="M3">
+        <v>87</v>
+      </c>
+      <c r="N3">
+        <v>672</v>
+      </c>
+      <c r="O3">
+        <v>150</v>
+      </c>
+      <c r="P3">
+        <v>1363</v>
+      </c>
+      <c r="Q3">
+        <v>960</v>
+      </c>
+      <c r="R3">
+        <v>226</v>
+      </c>
+      <c r="S3">
+        <v>1106</v>
+      </c>
+      <c r="T3">
+        <v>1160</v>
+      </c>
+      <c r="U3">
+        <v>362</v>
+      </c>
+      <c r="V3">
+        <v>357</v>
+      </c>
+      <c r="W3">
+        <v>18271</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>254</v>
+      </c>
+      <c r="C4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D4">
+        <v>127</v>
+      </c>
+      <c r="E4">
+        <v>260</v>
+      </c>
+      <c r="F4">
+        <v>3306</v>
+      </c>
+      <c r="G4">
+        <v>173</v>
+      </c>
+      <c r="H4">
+        <v>6385</v>
+      </c>
+      <c r="I4">
+        <v>5651</v>
+      </c>
+      <c r="J4">
+        <v>1732</v>
+      </c>
+      <c r="K4">
+        <v>7961</v>
+      </c>
+      <c r="L4">
+        <v>241</v>
+      </c>
+      <c r="M4">
+        <v>189</v>
+      </c>
+      <c r="N4">
+        <v>824</v>
+      </c>
+      <c r="O4">
+        <v>164</v>
+      </c>
+      <c r="P4">
+        <v>8915</v>
+      </c>
+      <c r="Q4">
+        <v>8076</v>
+      </c>
+      <c r="R4">
+        <v>200</v>
+      </c>
+      <c r="S4">
+        <v>3312</v>
+      </c>
+      <c r="T4">
+        <v>984</v>
+      </c>
+      <c r="U4">
+        <v>359</v>
+      </c>
+      <c r="V4">
+        <v>316</v>
+      </c>
+      <c r="W4">
+        <v>49175</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>255</v>
+      </c>
+      <c r="C5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D5">
+        <v>72</v>
+      </c>
+      <c r="E5">
+        <v>105</v>
+      </c>
+      <c r="F5">
+        <v>1411</v>
+      </c>
+      <c r="G5">
+        <v>122</v>
+      </c>
+      <c r="H5">
+        <v>1027</v>
+      </c>
+      <c r="I5">
+        <v>754</v>
+      </c>
+      <c r="J5">
+        <v>719</v>
+      </c>
+      <c r="K5">
+        <v>24833</v>
+      </c>
+      <c r="L5">
+        <v>241</v>
+      </c>
+      <c r="M5">
+        <v>103</v>
+      </c>
+      <c r="N5">
+        <v>466</v>
+      </c>
+      <c r="O5">
+        <v>108</v>
+      </c>
+      <c r="P5">
+        <v>1992</v>
+      </c>
+      <c r="Q5">
+        <v>1277</v>
+      </c>
+      <c r="R5">
+        <v>67</v>
+      </c>
+      <c r="S5">
+        <v>1572</v>
+      </c>
+      <c r="T5">
+        <v>950</v>
+      </c>
+      <c r="U5">
+        <v>176</v>
+      </c>
+      <c r="V5">
+        <v>126</v>
+      </c>
+      <c r="W5">
+        <v>36121</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>256</v>
+      </c>
+      <c r="C6" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6">
+        <v>37</v>
+      </c>
+      <c r="E6">
+        <v>22</v>
+      </c>
+      <c r="F6">
+        <v>42</v>
+      </c>
+      <c r="G6">
+        <v>16</v>
+      </c>
+      <c r="H6">
+        <v>130</v>
+      </c>
+      <c r="I6">
+        <v>93</v>
+      </c>
+      <c r="J6">
+        <v>56</v>
+      </c>
+      <c r="K6">
+        <v>268</v>
+      </c>
+      <c r="L6">
+        <v>31</v>
+      </c>
+      <c r="M6">
+        <v>20</v>
+      </c>
+      <c r="N6">
+        <v>60</v>
+      </c>
+      <c r="O6">
+        <v>15</v>
+      </c>
+      <c r="P6">
+        <v>63</v>
+      </c>
+      <c r="Q6">
+        <v>48</v>
+      </c>
+      <c r="R6">
+        <v>53</v>
+      </c>
+      <c r="S6">
+        <v>132</v>
+      </c>
+      <c r="T6">
+        <v>110</v>
+      </c>
+      <c r="U6">
+        <v>105</v>
+      </c>
+      <c r="V6">
+        <v>54</v>
+      </c>
+      <c r="W6">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>257</v>
+      </c>
+      <c r="C7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D7">
+        <v>22</v>
+      </c>
+      <c r="E7">
+        <v>22</v>
+      </c>
+      <c r="F7">
+        <v>153</v>
+      </c>
+      <c r="G7">
+        <v>24</v>
+      </c>
+      <c r="H7">
+        <v>225</v>
+      </c>
+      <c r="I7">
+        <v>125</v>
+      </c>
+      <c r="J7">
+        <v>125</v>
+      </c>
+      <c r="K7">
+        <v>554</v>
+      </c>
+      <c r="L7">
+        <v>25</v>
+      </c>
+      <c r="M7">
+        <v>9</v>
+      </c>
+      <c r="N7">
+        <v>40</v>
+      </c>
+      <c r="O7">
+        <v>21</v>
+      </c>
+      <c r="P7">
+        <v>374</v>
+      </c>
+      <c r="Q7">
+        <v>133</v>
+      </c>
+      <c r="R7">
+        <v>33</v>
+      </c>
+      <c r="S7">
+        <v>124</v>
+      </c>
+      <c r="T7">
+        <v>110</v>
+      </c>
+      <c r="U7">
+        <v>48</v>
+      </c>
+      <c r="V7">
+        <v>61</v>
+      </c>
+      <c r="W7">
+        <v>2228</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>258</v>
+      </c>
+      <c r="C8" t="s">
+        <v>44</v>
+      </c>
+      <c r="D8">
+        <v>10</v>
+      </c>
+      <c r="E8">
+        <v>14</v>
+      </c>
+      <c r="F8">
+        <v>35</v>
+      </c>
+      <c r="G8">
+        <v>17</v>
+      </c>
+      <c r="H8">
+        <v>145</v>
+      </c>
+      <c r="I8">
+        <v>87</v>
+      </c>
+      <c r="J8">
+        <v>94</v>
+      </c>
+      <c r="K8">
+        <v>294</v>
+      </c>
+      <c r="L8">
+        <v>19</v>
+      </c>
+      <c r="M8">
+        <v>19</v>
+      </c>
+      <c r="N8">
+        <v>81</v>
+      </c>
+      <c r="O8">
+        <v>11</v>
+      </c>
+      <c r="P8">
+        <v>63</v>
+      </c>
+      <c r="Q8">
+        <v>40</v>
+      </c>
+      <c r="R8">
+        <v>14</v>
+      </c>
+      <c r="S8">
+        <v>47</v>
+      </c>
+      <c r="T8">
+        <v>52</v>
+      </c>
+      <c r="U8">
+        <v>17</v>
+      </c>
+      <c r="V8">
+        <v>21</v>
+      </c>
+      <c r="W8">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>259</v>
+      </c>
+      <c r="C9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9">
+        <v>10</v>
+      </c>
+      <c r="E9">
+        <v>16</v>
+      </c>
+      <c r="F9">
+        <v>47</v>
+      </c>
+      <c r="G9">
+        <v>177</v>
+      </c>
+      <c r="H9">
+        <v>104</v>
+      </c>
+      <c r="I9">
+        <v>60</v>
+      </c>
+      <c r="J9">
+        <v>70</v>
+      </c>
+      <c r="K9">
+        <v>242</v>
+      </c>
+      <c r="L9">
+        <v>15</v>
+      </c>
+      <c r="M9">
+        <v>13</v>
+      </c>
+      <c r="N9">
+        <v>65</v>
+      </c>
+      <c r="O9">
+        <v>8</v>
+      </c>
+      <c r="P9">
+        <v>94</v>
+      </c>
+      <c r="Q9">
+        <v>106</v>
+      </c>
+      <c r="R9">
+        <v>67</v>
+      </c>
+      <c r="S9">
+        <v>55</v>
+      </c>
+      <c r="T9">
+        <v>745</v>
+      </c>
+      <c r="U9">
+        <v>36</v>
+      </c>
+      <c r="V9">
+        <v>28</v>
+      </c>
+      <c r="W9">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>260</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10">
+        <v>4</v>
+      </c>
+      <c r="E10">
+        <v>5</v>
+      </c>
+      <c r="F10">
+        <v>143</v>
+      </c>
+      <c r="G10">
+        <v>12</v>
+      </c>
+      <c r="H10">
+        <v>1031</v>
+      </c>
+      <c r="I10">
+        <v>1397</v>
+      </c>
+      <c r="J10">
+        <v>230</v>
+      </c>
+      <c r="K10">
+        <v>241</v>
+      </c>
+      <c r="L10">
+        <v>2</v>
+      </c>
+      <c r="M10">
+        <v>10</v>
+      </c>
+      <c r="N10">
+        <v>12</v>
+      </c>
+      <c r="O10">
+        <v>3</v>
+      </c>
+      <c r="P10">
+        <v>175</v>
+      </c>
+      <c r="Q10">
+        <v>86</v>
+      </c>
+      <c r="R10">
+        <v>10</v>
+      </c>
+      <c r="S10">
+        <v>116</v>
+      </c>
+      <c r="T10">
+        <v>64</v>
+      </c>
+      <c r="U10">
+        <v>36</v>
+      </c>
+      <c r="V10">
+        <v>14</v>
+      </c>
+      <c r="W10">
+        <v>3591</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>261</v>
+      </c>
+      <c r="C11" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11">
+        <v>14</v>
+      </c>
+      <c r="E11">
+        <v>29</v>
+      </c>
+      <c r="F11">
+        <v>240</v>
+      </c>
+      <c r="G11">
+        <v>30</v>
+      </c>
+      <c r="H11">
+        <v>288</v>
+      </c>
+      <c r="I11">
+        <v>124</v>
+      </c>
+      <c r="J11">
+        <v>89</v>
+      </c>
+      <c r="K11">
+        <v>450</v>
+      </c>
+      <c r="L11">
+        <v>5</v>
+      </c>
+      <c r="M11">
+        <v>9</v>
+      </c>
+      <c r="N11">
+        <v>16</v>
+      </c>
+      <c r="O11">
+        <v>7</v>
+      </c>
+      <c r="P11">
+        <v>205</v>
+      </c>
+      <c r="Q11">
+        <v>158</v>
+      </c>
+      <c r="R11">
+        <v>12</v>
+      </c>
+      <c r="S11">
+        <v>105</v>
+      </c>
+      <c r="T11">
+        <v>123</v>
+      </c>
+      <c r="U11">
+        <v>23</v>
+      </c>
+      <c r="V11">
+        <v>28</v>
+      </c>
+      <c r="W11">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>262</v>
+      </c>
+      <c r="C12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12">
+        <v>4</v>
+      </c>
+      <c r="E12">
+        <v>14</v>
+      </c>
+      <c r="F12">
+        <v>22</v>
+      </c>
+      <c r="G12">
+        <v>18</v>
+      </c>
+      <c r="H12">
+        <v>81</v>
+      </c>
+      <c r="I12">
+        <v>54</v>
+      </c>
+      <c r="J12">
+        <v>44</v>
+      </c>
+      <c r="K12">
+        <v>142</v>
+      </c>
+      <c r="L12">
+        <v>14</v>
+      </c>
+      <c r="M12">
+        <v>17</v>
+      </c>
+      <c r="N12">
+        <v>46</v>
+      </c>
+      <c r="O12">
+        <v>12</v>
+      </c>
+      <c r="P12">
+        <v>55</v>
+      </c>
+      <c r="Q12">
+        <v>21</v>
+      </c>
+      <c r="R12">
+        <v>10</v>
+      </c>
+      <c r="S12">
+        <v>31</v>
+      </c>
+      <c r="T12">
+        <v>40</v>
+      </c>
+      <c r="U12">
+        <v>57</v>
+      </c>
+      <c r="V12">
+        <v>18</v>
+      </c>
+      <c r="W12">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>263</v>
+      </c>
+      <c r="C13" t="s">
+        <v>44</v>
+      </c>
+      <c r="D13">
+        <v>0</v>
+      </c>
+      <c r="E13">
+        <v>6</v>
+      </c>
+      <c r="F13">
+        <v>994</v>
+      </c>
+      <c r="G13">
+        <v>11</v>
+      </c>
+      <c r="H13">
+        <v>6940</v>
+      </c>
+      <c r="I13">
+        <v>1542</v>
+      </c>
+      <c r="J13">
+        <v>11998</v>
+      </c>
+      <c r="K13">
+        <v>758</v>
+      </c>
+      <c r="L13">
+        <v>6</v>
+      </c>
+      <c r="M13">
+        <v>3</v>
+      </c>
+      <c r="N13">
+        <v>13</v>
+      </c>
+      <c r="O13">
+        <v>5</v>
+      </c>
+      <c r="P13">
+        <v>1165</v>
+      </c>
+      <c r="Q13">
+        <v>387</v>
+      </c>
+      <c r="R13">
+        <v>2</v>
+      </c>
+      <c r="S13">
+        <v>829</v>
+      </c>
+      <c r="T13">
+        <v>38</v>
+      </c>
+      <c r="U13">
+        <v>8</v>
+      </c>
+      <c r="V13">
+        <v>5</v>
+      </c>
+      <c r="W13">
+        <v>24710</v>
+      </c>
+    </row>
+    <row r="14"/>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15">
+        <v>5203</v>
+      </c>
+      <c r="E15">
+        <v>3070</v>
+      </c>
+      <c r="F15">
+        <v>13998</v>
+      </c>
+      <c r="G15">
+        <v>7971</v>
+      </c>
+      <c r="H15">
+        <v>45685</v>
+      </c>
+      <c r="I15">
+        <v>41811</v>
+      </c>
+      <c r="J15">
+        <v>18517</v>
+      </c>
+      <c r="K15">
+        <v>38536</v>
+      </c>
+      <c r="L15">
+        <v>2526</v>
+      </c>
+      <c r="M15">
+        <v>6756</v>
+      </c>
+      <c r="N15">
+        <v>7217</v>
+      </c>
+      <c r="O15">
+        <v>1934</v>
+      </c>
+      <c r="P15">
+        <v>19377</v>
+      </c>
+      <c r="Q15">
+        <v>7833</v>
+      </c>
+      <c r="R15">
+        <v>5051</v>
+      </c>
+      <c r="S15">
+        <v>21389</v>
+      </c>
+      <c r="T15">
+        <v>18320</v>
+      </c>
+      <c r="U15">
+        <v>13312</v>
+      </c>
+      <c r="V15">
+        <v>8019</v>
+      </c>
+      <c r="W15">
+        <v>286525</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16">
+        <v>617</v>
+      </c>
+      <c r="E16">
+        <v>750</v>
+      </c>
+      <c r="F16">
+        <v>1191</v>
+      </c>
+      <c r="G16">
+        <v>619</v>
+      </c>
+      <c r="H16">
+        <v>3766</v>
+      </c>
+      <c r="I16">
+        <v>2459</v>
+      </c>
+      <c r="J16">
+        <v>1656</v>
+      </c>
+      <c r="K16">
+        <v>4306</v>
+      </c>
+      <c r="L16">
+        <v>699</v>
+      </c>
+      <c r="M16">
+        <v>507</v>
+      </c>
+      <c r="N16">
+        <v>1288</v>
+      </c>
+      <c r="O16">
+        <v>473</v>
+      </c>
+      <c r="P16">
+        <v>2239</v>
+      </c>
+      <c r="Q16">
+        <v>966</v>
+      </c>
+      <c r="R16">
+        <v>406</v>
+      </c>
+      <c r="S16">
+        <v>2174</v>
+      </c>
+      <c r="T16">
+        <v>3750</v>
+      </c>
+      <c r="U16">
+        <v>830</v>
+      </c>
+      <c r="V16">
+        <v>785</v>
+      </c>
+      <c r="W16">
+        <v>29481</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>1</v>
+      </c>
+      <c r="B17" t="s">
+        <v>264</v>
+      </c>
+      <c r="C17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17">
+        <v>586</v>
+      </c>
+      <c r="E17">
+        <v>798</v>
+      </c>
+      <c r="F17">
+        <v>9310</v>
+      </c>
+      <c r="G17">
+        <v>2456</v>
+      </c>
+      <c r="H17">
+        <v>9874</v>
+      </c>
+      <c r="I17">
+        <v>7222</v>
+      </c>
+      <c r="J17">
+        <v>3596</v>
+      </c>
+      <c r="K17">
+        <v>9460</v>
+      </c>
+      <c r="L17">
+        <v>676</v>
+      </c>
+      <c r="M17">
+        <v>631</v>
+      </c>
+      <c r="N17">
+        <v>3210</v>
+      </c>
+      <c r="O17">
+        <v>563</v>
+      </c>
+      <c r="P17">
+        <v>13510</v>
+      </c>
+      <c r="Q17">
+        <v>3582</v>
+      </c>
+      <c r="R17">
+        <v>361</v>
+      </c>
+      <c r="S17">
+        <v>14660</v>
+      </c>
+      <c r="T17">
+        <v>4914</v>
+      </c>
+      <c r="U17">
+        <v>1375</v>
+      </c>
+      <c r="V17">
+        <v>559</v>
+      </c>
+      <c r="W17">
+        <v>87343</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>265</v>
+      </c>
+      <c r="C18" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18">
+        <v>3281</v>
+      </c>
+      <c r="E18">
+        <v>251</v>
+      </c>
+      <c r="F18">
+        <v>2022</v>
+      </c>
+      <c r="G18">
+        <v>4027</v>
+      </c>
+      <c r="H18">
+        <v>7591</v>
+      </c>
+      <c r="I18">
+        <v>1264</v>
+      </c>
+      <c r="J18">
+        <v>3187</v>
+      </c>
+      <c r="K18">
+        <v>1124</v>
+      </c>
+      <c r="L18">
+        <v>354</v>
+      </c>
+      <c r="M18">
+        <v>4370</v>
+      </c>
+      <c r="N18">
+        <v>478</v>
+      </c>
+      <c r="O18">
+        <v>222</v>
+      </c>
+      <c r="P18">
+        <v>587</v>
+      </c>
+      <c r="Q18">
+        <v>1387</v>
+      </c>
+      <c r="R18">
+        <v>3553</v>
+      </c>
+      <c r="S18">
+        <v>2386</v>
+      </c>
+      <c r="T18">
+        <v>3776</v>
+      </c>
+      <c r="U18">
+        <v>5363</v>
+      </c>
+      <c r="V18">
+        <v>4013</v>
+      </c>
+      <c r="W18">
+        <v>49236</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>3</v>
+      </c>
+      <c r="B19" t="s">
+        <v>266</v>
+      </c>
+      <c r="C19" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19">
+        <v>74</v>
+      </c>
+      <c r="E19">
+        <v>511</v>
+      </c>
+      <c r="F19">
+        <v>108</v>
+      </c>
+      <c r="G19">
+        <v>100</v>
+      </c>
+      <c r="H19">
+        <v>385</v>
+      </c>
+      <c r="I19">
+        <v>270</v>
+      </c>
+      <c r="J19">
+        <v>132</v>
+      </c>
+      <c r="K19">
+        <v>455</v>
+      </c>
+      <c r="L19">
+        <v>329</v>
+      </c>
+      <c r="M19">
+        <v>501</v>
+      </c>
+      <c r="N19">
+        <v>395</v>
+      </c>
+      <c r="O19">
+        <v>379</v>
+      </c>
+      <c r="P19">
+        <v>250</v>
+      </c>
+      <c r="Q19">
+        <v>100</v>
+      </c>
+      <c r="R19">
+        <v>41</v>
+      </c>
+      <c r="S19">
+        <v>223</v>
+      </c>
+      <c r="T19">
+        <v>420</v>
+      </c>
+      <c r="U19">
+        <v>91</v>
+      </c>
+      <c r="V19">
+        <v>84</v>
+      </c>
+      <c r="W19">
+        <v>4848</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>267</v>
+      </c>
+      <c r="C20" t="s">
+        <v>44</v>
+      </c>
+      <c r="D20">
+        <v>47</v>
+      </c>
+      <c r="E20">
+        <v>85</v>
+      </c>
+      <c r="F20">
+        <v>688</v>
+      </c>
+      <c r="G20">
+        <v>83</v>
+      </c>
+      <c r="H20">
+        <v>715</v>
+      </c>
+      <c r="I20">
+        <v>401</v>
+      </c>
+      <c r="J20">
+        <v>245</v>
+      </c>
+      <c r="K20">
+        <v>21405</v>
+      </c>
+      <c r="L20">
+        <v>74</v>
+      </c>
+      <c r="M20">
+        <v>109</v>
+      </c>
+      <c r="N20">
+        <v>165</v>
+      </c>
+      <c r="O20">
+        <v>71</v>
+      </c>
+      <c r="P20">
+        <v>1507</v>
+      </c>
+      <c r="Q20">
+        <v>351</v>
+      </c>
+      <c r="R20">
+        <v>45</v>
+      </c>
+      <c r="S20">
+        <v>964</v>
+      </c>
+      <c r="T20">
+        <v>552</v>
+      </c>
+      <c r="U20">
+        <v>110</v>
+      </c>
+      <c r="V20">
+        <v>73</v>
+      </c>
+      <c r="W20">
+        <v>27690</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>5</v>
+      </c>
+      <c r="B21" t="s">
+        <v>268</v>
+      </c>
+      <c r="C21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D21">
+        <v>162</v>
+      </c>
+      <c r="E21">
+        <v>145</v>
+      </c>
+      <c r="F21">
+        <v>391</v>
+      </c>
+      <c r="G21">
+        <v>102</v>
+      </c>
+      <c r="H21">
+        <v>12609</v>
+      </c>
+      <c r="I21">
+        <v>27303</v>
+      </c>
+      <c r="J21">
+        <v>7310</v>
+      </c>
+      <c r="K21">
+        <v>761</v>
+      </c>
+      <c r="L21">
+        <v>128</v>
+      </c>
+      <c r="M21">
+        <v>193</v>
+      </c>
+      <c r="N21">
+        <v>188</v>
+      </c>
+      <c r="O21">
+        <v>104</v>
+      </c>
+      <c r="P21">
+        <v>460</v>
+      </c>
+      <c r="Q21">
+        <v>666</v>
+      </c>
+      <c r="R21">
+        <v>106</v>
+      </c>
+      <c r="S21">
+        <v>395</v>
+      </c>
+      <c r="T21">
+        <v>482</v>
+      </c>
+      <c r="U21">
+        <v>163</v>
+      </c>
+      <c r="V21">
+        <v>144</v>
+      </c>
+      <c r="W21">
+        <v>51812</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>6</v>
+      </c>
+      <c r="B22" t="s">
+        <v>269</v>
+      </c>
+      <c r="C22" t="s">
+        <v>44</v>
+      </c>
+      <c r="D22">
+        <v>46</v>
+      </c>
+      <c r="E22">
+        <v>60</v>
+      </c>
+      <c r="F22">
+        <v>67</v>
+      </c>
+      <c r="G22">
+        <v>45</v>
+      </c>
+      <c r="H22">
+        <v>242</v>
+      </c>
+      <c r="I22">
+        <v>148</v>
+      </c>
+      <c r="J22">
+        <v>129</v>
+      </c>
+      <c r="K22">
+        <v>291</v>
+      </c>
+      <c r="L22">
+        <v>60</v>
+      </c>
+      <c r="M22">
+        <v>142</v>
+      </c>
+      <c r="N22">
+        <v>178</v>
+      </c>
+      <c r="O22">
+        <v>41</v>
+      </c>
+      <c r="P22">
+        <v>101</v>
+      </c>
+      <c r="Q22">
+        <v>38</v>
+      </c>
+      <c r="R22">
+        <v>47</v>
+      </c>
+      <c r="S22">
+        <v>73</v>
+      </c>
+      <c r="T22">
+        <v>200</v>
+      </c>
+      <c r="U22">
+        <v>80</v>
+      </c>
+      <c r="V22">
+        <v>37</v>
+      </c>
+      <c r="W22">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>7</v>
+      </c>
+      <c r="B23" t="s">
+        <v>270</v>
+      </c>
+      <c r="C23" t="s">
+        <v>44</v>
+      </c>
+      <c r="D23">
+        <v>114</v>
+      </c>
+      <c r="E23">
+        <v>39</v>
+      </c>
+      <c r="F23">
+        <v>76</v>
+      </c>
+      <c r="G23">
+        <v>299</v>
+      </c>
+      <c r="H23">
+        <v>153</v>
+      </c>
+      <c r="I23">
+        <v>94</v>
+      </c>
+      <c r="J23">
+        <v>53</v>
+      </c>
+      <c r="K23">
+        <v>224</v>
+      </c>
+      <c r="L23">
+        <v>30</v>
+      </c>
+      <c r="M23">
+        <v>103</v>
+      </c>
+      <c r="N23">
+        <v>80</v>
+      </c>
+      <c r="O23">
+        <v>29</v>
+      </c>
+      <c r="P23">
+        <v>187</v>
+      </c>
+      <c r="Q23">
+        <v>85</v>
+      </c>
+      <c r="R23">
+        <v>48</v>
+      </c>
+      <c r="S23">
+        <v>148</v>
+      </c>
+      <c r="T23">
+        <v>3509</v>
+      </c>
+      <c r="U23">
+        <v>3537</v>
+      </c>
+      <c r="V23">
+        <v>735</v>
+      </c>
+      <c r="W23">
+        <v>9543</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>271</v>
+      </c>
+      <c r="C24" t="s">
+        <v>44</v>
+      </c>
+      <c r="D24">
+        <v>53</v>
+      </c>
+      <c r="E24">
+        <v>344</v>
+      </c>
+      <c r="F24">
+        <v>69</v>
+      </c>
+      <c r="G24">
+        <v>173</v>
+      </c>
+      <c r="H24">
+        <v>10040</v>
+      </c>
+      <c r="I24">
+        <v>2464</v>
+      </c>
+      <c r="J24">
+        <v>2116</v>
+      </c>
+      <c r="K24">
+        <v>221</v>
+      </c>
+      <c r="L24">
+        <v>113</v>
+      </c>
+      <c r="M24">
+        <v>36</v>
+      </c>
+      <c r="N24">
+        <v>1077</v>
+      </c>
+      <c r="O24">
+        <v>25</v>
+      </c>
+      <c r="P24">
+        <v>258</v>
+      </c>
+      <c r="Q24">
+        <v>564</v>
+      </c>
+      <c r="R24">
+        <v>407</v>
+      </c>
+      <c r="S24">
+        <v>240</v>
+      </c>
+      <c r="T24">
+        <v>509</v>
+      </c>
+      <c r="U24">
+        <v>1687</v>
+      </c>
+      <c r="V24">
+        <v>1541</v>
+      </c>
+      <c r="W24">
+        <v>21937</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>9</v>
+      </c>
+      <c r="B25" t="s">
+        <v>272</v>
+      </c>
+      <c r="C25" t="s">
+        <v>44</v>
+      </c>
+      <c r="D25">
+        <v>37</v>
+      </c>
+      <c r="E25">
+        <v>46</v>
+      </c>
+      <c r="F25">
+        <v>35</v>
+      </c>
+      <c r="G25">
+        <v>37</v>
+      </c>
+      <c r="H25">
+        <v>121</v>
+      </c>
+      <c r="I25">
+        <v>49</v>
+      </c>
+      <c r="J25">
+        <v>43</v>
+      </c>
+      <c r="K25">
+        <v>106</v>
+      </c>
+      <c r="L25">
+        <v>29</v>
+      </c>
+      <c r="M25">
+        <v>92</v>
+      </c>
+      <c r="N25">
+        <v>110</v>
+      </c>
+      <c r="O25">
+        <v>19</v>
+      </c>
+      <c r="P25">
+        <v>91</v>
+      </c>
+      <c r="Q25">
+        <v>26</v>
+      </c>
+      <c r="R25">
+        <v>16</v>
+      </c>
+      <c r="S25">
+        <v>49</v>
+      </c>
+      <c r="T25">
+        <v>129</v>
+      </c>
+      <c r="U25">
+        <v>52</v>
+      </c>
+      <c r="V25">
+        <v>35</v>
+      </c>
+      <c r="W25">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>10</v>
+      </c>
+      <c r="B26" t="s">
+        <v>273</v>
+      </c>
+      <c r="C26" t="s">
+        <v>44</v>
+      </c>
+      <c r="D26">
+        <v>186</v>
+      </c>
+      <c r="E26">
+        <v>41</v>
+      </c>
+      <c r="F26">
+        <v>41</v>
+      </c>
+      <c r="G26">
+        <v>30</v>
+      </c>
+      <c r="H26">
+        <v>189</v>
+      </c>
+      <c r="I26">
+        <v>137</v>
+      </c>
+      <c r="J26">
+        <v>50</v>
+      </c>
+      <c r="K26">
+        <v>183</v>
+      </c>
+      <c r="L26">
+        <v>34</v>
+      </c>
+      <c r="M26">
+        <v>72</v>
+      </c>
+      <c r="N26">
+        <v>48</v>
+      </c>
+      <c r="O26">
+        <v>8</v>
+      </c>
+      <c r="P26">
+        <v>187</v>
+      </c>
+      <c r="Q26">
+        <v>68</v>
+      </c>
+      <c r="R26">
+        <v>21</v>
+      </c>
+      <c r="S26">
+        <v>77</v>
+      </c>
+      <c r="T26">
+        <v>79</v>
+      </c>
+      <c r="U26">
+        <v>24</v>
+      </c>
+      <c r="V26">
+        <v>13</v>
+      </c>
+      <c r="W26">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="27"/>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28">
+        <v>16872</v>
+      </c>
+      <c r="E28">
+        <v>13908</v>
+      </c>
+      <c r="F28">
+        <v>7682</v>
+      </c>
+      <c r="G28">
+        <v>5512</v>
+      </c>
+      <c r="H28">
+        <v>18318</v>
+      </c>
+      <c r="I28">
+        <v>16773</v>
+      </c>
+      <c r="J28">
+        <v>16772</v>
+      </c>
+      <c r="K28">
+        <v>10299</v>
+      </c>
+      <c r="L28">
+        <v>24991</v>
+      </c>
+      <c r="M28">
+        <v>10967</v>
+      </c>
+      <c r="N28">
+        <v>47727</v>
+      </c>
+      <c r="O28">
+        <v>11041</v>
+      </c>
+      <c r="P28">
+        <v>11941</v>
+      </c>
+      <c r="Q28">
+        <v>11002</v>
+      </c>
+      <c r="R28">
+        <v>26163</v>
+      </c>
+      <c r="S28">
+        <v>9421</v>
+      </c>
+      <c r="T28">
+        <v>18939</v>
+      </c>
+      <c r="U28">
+        <v>42203</v>
+      </c>
+      <c r="V28">
+        <v>42993</v>
+      </c>
+      <c r="W28">
+        <v>363524</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>36</v>
+      </c>
+      <c r="B29" t="s">
+        <v>36</v>
+      </c>
+      <c r="C29" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29">
+        <v>1194</v>
+      </c>
+      <c r="E29">
+        <v>1375</v>
+      </c>
+      <c r="F29">
+        <v>667</v>
+      </c>
+      <c r="G29">
+        <v>395</v>
+      </c>
+      <c r="H29">
+        <v>2365</v>
+      </c>
+      <c r="I29">
+        <v>2089</v>
+      </c>
+      <c r="J29">
+        <v>1568</v>
+      </c>
+      <c r="K29">
+        <v>1477</v>
+      </c>
+      <c r="L29">
+        <v>1621</v>
+      </c>
+      <c r="M29">
+        <v>660</v>
+      </c>
+      <c r="N29">
+        <v>2320</v>
+      </c>
+      <c r="O29">
+        <v>747</v>
+      </c>
+      <c r="P29">
+        <v>1412</v>
+      </c>
+      <c r="Q29">
+        <v>793</v>
+      </c>
+      <c r="R29">
+        <v>1457</v>
+      </c>
+      <c r="S29">
+        <v>854</v>
+      </c>
+      <c r="T29">
+        <v>2735</v>
+      </c>
+      <c r="U29">
+        <v>2252</v>
+      </c>
+      <c r="V29">
+        <v>1699</v>
+      </c>
+      <c r="W29">
+        <v>27680</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>1</v>
+      </c>
+      <c r="B30" t="s">
+        <v>274</v>
+      </c>
+      <c r="C30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D30">
+        <v>7662</v>
+      </c>
+      <c r="E30">
+        <v>2278</v>
+      </c>
+      <c r="F30">
+        <v>2671</v>
+      </c>
+      <c r="G30">
+        <v>1582</v>
+      </c>
+      <c r="H30">
+        <v>4190</v>
+      </c>
+      <c r="I30">
+        <v>1709</v>
+      </c>
+      <c r="J30">
+        <v>3878</v>
+      </c>
+      <c r="K30">
+        <v>1949</v>
+      </c>
+      <c r="L30">
+        <v>10735</v>
+      </c>
+      <c r="M30">
+        <v>1780</v>
+      </c>
+      <c r="N30">
+        <v>15956</v>
+      </c>
+      <c r="O30">
+        <v>1515</v>
+      </c>
+      <c r="P30">
+        <v>1989</v>
+      </c>
+      <c r="Q30">
+        <v>770</v>
+      </c>
+      <c r="R30">
+        <v>20087</v>
+      </c>
+      <c r="S30">
+        <v>1829</v>
+      </c>
+      <c r="T30">
+        <v>4103</v>
+      </c>
+      <c r="U30">
+        <v>11020</v>
+      </c>
+      <c r="V30">
+        <v>6843</v>
+      </c>
+      <c r="W30">
+        <v>102546</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>2</v>
+      </c>
+      <c r="B31" t="s">
+        <v>275</v>
+      </c>
+      <c r="C31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D31">
+        <v>2668</v>
+      </c>
+      <c r="E31">
+        <v>1249</v>
+      </c>
+      <c r="F31">
+        <v>944</v>
+      </c>
+      <c r="G31">
+        <v>867</v>
+      </c>
+      <c r="H31">
+        <v>4646</v>
+      </c>
+      <c r="I31">
+        <v>2915</v>
+      </c>
+      <c r="J31">
+        <v>3601</v>
+      </c>
+      <c r="K31">
+        <v>797</v>
+      </c>
+      <c r="L31">
+        <v>1500</v>
+      </c>
+      <c r="M31">
+        <v>1873</v>
+      </c>
+      <c r="N31">
+        <v>4701</v>
+      </c>
+      <c r="O31">
+        <v>1551</v>
+      </c>
+      <c r="P31">
+        <v>1242</v>
+      </c>
+      <c r="Q31">
+        <v>475</v>
+      </c>
+      <c r="R31">
+        <v>2532</v>
+      </c>
+      <c r="S31">
+        <v>989</v>
+      </c>
+      <c r="T31">
+        <v>2899</v>
+      </c>
+      <c r="U31">
+        <v>13464</v>
+      </c>
+      <c r="V31">
+        <v>13388</v>
+      </c>
+      <c r="W31">
+        <v>62301</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>3</v>
+      </c>
+      <c r="B32" t="s">
+        <v>276</v>
+      </c>
+      <c r="C32" t="s">
+        <v>44</v>
+      </c>
+      <c r="D32">
+        <v>315</v>
+      </c>
+      <c r="E32">
+        <v>312</v>
+      </c>
+      <c r="F32">
+        <v>186</v>
+      </c>
+      <c r="G32">
+        <v>172</v>
+      </c>
+      <c r="H32">
+        <v>656</v>
+      </c>
+      <c r="I32">
+        <v>1085</v>
+      </c>
+      <c r="J32">
+        <v>289</v>
+      </c>
+      <c r="K32">
+        <v>218</v>
+      </c>
+      <c r="L32">
+        <v>639</v>
+      </c>
+      <c r="M32">
+        <v>336</v>
+      </c>
+      <c r="N32">
+        <v>770</v>
+      </c>
+      <c r="O32">
+        <v>232</v>
+      </c>
+      <c r="P32">
+        <v>344</v>
+      </c>
+      <c r="Q32">
+        <v>154</v>
+      </c>
+      <c r="R32">
+        <v>123</v>
+      </c>
+      <c r="S32">
+        <v>226</v>
+      </c>
+      <c r="T32">
+        <v>834</v>
+      </c>
+      <c r="U32">
+        <v>1184</v>
+      </c>
+      <c r="V32">
+        <v>676</v>
+      </c>
+      <c r="W32">
+        <v>8751</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>4</v>
+      </c>
+      <c r="B33" t="s">
+        <v>277</v>
+      </c>
+      <c r="C33" t="s">
+        <v>44</v>
+      </c>
+      <c r="D33">
+        <v>3943</v>
+      </c>
+      <c r="E33">
+        <v>1989</v>
+      </c>
+      <c r="F33">
+        <v>1429</v>
+      </c>
+      <c r="G33">
+        <v>1890</v>
+      </c>
+      <c r="H33">
+        <v>3661</v>
+      </c>
+      <c r="I33">
+        <v>2779</v>
+      </c>
+      <c r="J33">
+        <v>5139</v>
+      </c>
+      <c r="K33">
+        <v>1491</v>
+      </c>
+      <c r="L33">
+        <v>4921</v>
+      </c>
+      <c r="M33">
+        <v>1766</v>
+      </c>
+      <c r="N33">
+        <v>7903</v>
+      </c>
+      <c r="O33">
+        <v>2865</v>
+      </c>
+      <c r="P33">
+        <v>1287</v>
+      </c>
+      <c r="Q33">
+        <v>6439</v>
+      </c>
+      <c r="R33">
+        <v>1644</v>
+      </c>
+      <c r="S33">
+        <v>2391</v>
+      </c>
+      <c r="T33">
+        <v>4090</v>
+      </c>
+      <c r="U33">
+        <v>11296</v>
+      </c>
+      <c r="V33">
+        <v>19418</v>
+      </c>
+      <c r="W33">
+        <v>86341</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>278</v>
+      </c>
+      <c r="C34" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34">
+        <v>80</v>
+      </c>
+      <c r="E34">
+        <v>2898</v>
+      </c>
+      <c r="F34">
+        <v>130</v>
+      </c>
+      <c r="G34">
+        <v>147</v>
+      </c>
+      <c r="H34">
+        <v>399</v>
+      </c>
+      <c r="I34">
+        <v>227</v>
+      </c>
+      <c r="J34">
+        <v>221</v>
+      </c>
+      <c r="K34">
+        <v>171</v>
+      </c>
+      <c r="L34">
+        <v>2772</v>
+      </c>
+      <c r="M34">
+        <v>3065</v>
+      </c>
+      <c r="N34">
+        <v>4750</v>
+      </c>
+      <c r="O34">
+        <v>1644</v>
+      </c>
+      <c r="P34">
+        <v>206</v>
+      </c>
+      <c r="Q34">
+        <v>128</v>
+      </c>
+      <c r="R34">
+        <v>84</v>
+      </c>
+      <c r="S34">
+        <v>199</v>
+      </c>
+      <c r="T34">
+        <v>1047</v>
+      </c>
+      <c r="U34">
+        <v>335</v>
+      </c>
+      <c r="V34">
+        <v>242</v>
+      </c>
+      <c r="W34">
+        <v>18745</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>6</v>
+      </c>
+      <c r="B35" t="s">
+        <v>279</v>
+      </c>
+      <c r="C35" t="s">
+        <v>44</v>
+      </c>
+      <c r="D35">
+        <v>206</v>
+      </c>
+      <c r="E35">
+        <v>113</v>
+      </c>
+      <c r="F35">
+        <v>127</v>
+      </c>
+      <c r="G35">
+        <v>73</v>
+      </c>
+      <c r="H35">
+        <v>226</v>
+      </c>
+      <c r="I35">
+        <v>246</v>
+      </c>
+      <c r="J35">
+        <v>170</v>
+      </c>
+      <c r="K35">
+        <v>124</v>
+      </c>
+      <c r="L35">
+        <v>120</v>
+      </c>
+      <c r="M35">
+        <v>73</v>
+      </c>
+      <c r="N35">
+        <v>189</v>
+      </c>
+      <c r="O35">
+        <v>102</v>
+      </c>
+      <c r="P35">
+        <v>200</v>
+      </c>
+      <c r="Q35">
+        <v>111</v>
+      </c>
+      <c r="R35">
+        <v>80</v>
+      </c>
+      <c r="S35">
+        <v>139</v>
+      </c>
+      <c r="T35">
+        <v>639</v>
+      </c>
+      <c r="U35">
+        <v>1381</v>
+      </c>
+      <c r="V35">
+        <v>192</v>
+      </c>
+      <c r="W35">
+        <v>4511</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>7</v>
+      </c>
+      <c r="B36" t="s">
+        <v>280</v>
+      </c>
+      <c r="C36" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36">
+        <v>700</v>
+      </c>
+      <c r="E36">
+        <v>854</v>
+      </c>
+      <c r="F36">
+        <v>1421</v>
+      </c>
+      <c r="G36">
+        <v>272</v>
+      </c>
+      <c r="H36">
+        <v>1858</v>
+      </c>
+      <c r="I36">
+        <v>5524</v>
+      </c>
+      <c r="J36">
+        <v>1767</v>
+      </c>
+      <c r="K36">
+        <v>3916</v>
+      </c>
+      <c r="L36">
+        <v>1109</v>
+      </c>
+      <c r="M36">
+        <v>381</v>
+      </c>
+      <c r="N36">
+        <v>1952</v>
+      </c>
+      <c r="O36">
+        <v>371</v>
+      </c>
+      <c r="P36">
+        <v>5119</v>
+      </c>
+      <c r="Q36">
+        <v>1986</v>
+      </c>
+      <c r="R36">
+        <v>92</v>
+      </c>
+      <c r="S36">
+        <v>2659</v>
+      </c>
+      <c r="T36">
+        <v>1947</v>
+      </c>
+      <c r="U36">
+        <v>796</v>
+      </c>
+      <c r="V36">
+        <v>434</v>
+      </c>
+      <c r="W36">
+        <v>33158</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>8</v>
+      </c>
+      <c r="B37" t="s">
+        <v>281</v>
+      </c>
+      <c r="C37" t="s">
+        <v>44</v>
+      </c>
+      <c r="D37">
+        <v>20</v>
+      </c>
+      <c r="E37">
+        <v>2703</v>
+      </c>
+      <c r="F37">
+        <v>37</v>
+      </c>
+      <c r="G37">
+        <v>38</v>
+      </c>
+      <c r="H37">
+        <v>116</v>
+      </c>
+      <c r="I37">
+        <v>52</v>
+      </c>
+      <c r="J37">
+        <v>43</v>
+      </c>
+      <c r="K37">
+        <v>58</v>
+      </c>
+      <c r="L37">
+        <v>1438</v>
+      </c>
+      <c r="M37">
+        <v>956</v>
+      </c>
+      <c r="N37">
+        <v>8998</v>
+      </c>
+      <c r="O37">
+        <v>1931</v>
+      </c>
+      <c r="P37">
+        <v>49</v>
+      </c>
+      <c r="Q37">
+        <v>29</v>
+      </c>
+      <c r="R37">
+        <v>9</v>
+      </c>
+      <c r="S37">
+        <v>42</v>
+      </c>
+      <c r="T37">
+        <v>266</v>
+      </c>
+      <c r="U37">
+        <v>53</v>
+      </c>
+      <c r="V37">
+        <v>20</v>
+      </c>
+      <c r="W37">
+        <v>16858</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>9</v>
+      </c>
+      <c r="B38" t="s">
+        <v>282</v>
+      </c>
+      <c r="C38" t="s">
+        <v>44</v>
+      </c>
+      <c r="D38">
+        <v>9</v>
+      </c>
+      <c r="E38">
+        <v>35</v>
+      </c>
+      <c r="F38">
+        <v>26</v>
+      </c>
+      <c r="G38">
+        <v>13</v>
+      </c>
+      <c r="H38">
+        <v>72</v>
+      </c>
+      <c r="I38">
+        <v>89</v>
+      </c>
+      <c r="J38">
+        <v>35</v>
+      </c>
+      <c r="K38">
+        <v>40</v>
+      </c>
+      <c r="L38">
+        <v>23</v>
+      </c>
+      <c r="M38">
+        <v>27</v>
+      </c>
+      <c r="N38">
+        <v>69</v>
+      </c>
+      <c r="O38">
+        <v>16</v>
+      </c>
+      <c r="P38">
+        <v>45</v>
+      </c>
+      <c r="Q38">
+        <v>25</v>
+      </c>
+      <c r="R38">
+        <v>3</v>
+      </c>
+      <c r="S38">
+        <v>10</v>
+      </c>
+      <c r="T38">
+        <v>46</v>
+      </c>
+      <c r="U38">
+        <v>42</v>
+      </c>
+      <c r="V38">
+        <v>13</v>
+      </c>
+      <c r="W38">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>10</v>
+      </c>
+      <c r="B39" t="s">
+        <v>283</v>
+      </c>
+      <c r="C39" t="s">
+        <v>44</v>
+      </c>
+      <c r="D39">
+        <v>75</v>
+      </c>
+      <c r="E39">
+        <v>102</v>
+      </c>
+      <c r="F39">
+        <v>44</v>
+      </c>
+      <c r="G39">
+        <v>63</v>
+      </c>
+      <c r="H39">
+        <v>129</v>
+      </c>
+      <c r="I39">
+        <v>58</v>
+      </c>
+      <c r="J39">
+        <v>61</v>
+      </c>
+      <c r="K39">
+        <v>58</v>
+      </c>
+      <c r="L39">
+        <v>113</v>
+      </c>
+      <c r="M39">
+        <v>50</v>
+      </c>
+      <c r="N39">
+        <v>119</v>
+      </c>
+      <c r="O39">
+        <v>67</v>
+      </c>
+      <c r="P39">
+        <v>48</v>
+      </c>
+      <c r="Q39">
+        <v>92</v>
+      </c>
+      <c r="R39">
+        <v>52</v>
+      </c>
+      <c r="S39">
+        <v>83</v>
+      </c>
+      <c r="T39">
+        <v>333</v>
+      </c>
+      <c r="U39">
+        <v>380</v>
+      </c>
+      <c r="V39">
+        <v>68</v>
+      </c>
+      <c r="W39">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="40"/>
+    <row r="41">
+      <c r="A41">
+        <v>4</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>41</v>
+      </c>
+      <c r="D41">
+        <v>47877</v>
+      </c>
+      <c r="E41">
+        <v>4627</v>
+      </c>
+      <c r="F41">
+        <v>54732</v>
+      </c>
+      <c r="G41">
+        <v>9376</v>
+      </c>
+      <c r="H41">
+        <v>50448</v>
+      </c>
+      <c r="I41">
+        <v>22143</v>
+      </c>
+      <c r="J41">
+        <v>103369</v>
+      </c>
+      <c r="K41">
+        <v>66802</v>
+      </c>
+      <c r="L41">
+        <v>5069</v>
+      </c>
+      <c r="M41">
+        <v>3209</v>
+      </c>
+      <c r="N41">
+        <v>30123</v>
+      </c>
+      <c r="O41">
+        <v>4241</v>
+      </c>
+      <c r="P41">
+        <v>29475</v>
+      </c>
+      <c r="Q41">
+        <v>83656</v>
+      </c>
+      <c r="R41">
+        <v>20773</v>
+      </c>
+      <c r="S41">
+        <v>82646</v>
+      </c>
+      <c r="T41">
+        <v>26015</v>
+      </c>
+      <c r="U41">
+        <v>39287</v>
+      </c>
+      <c r="V41">
+        <v>23973</v>
+      </c>
+      <c r="W41">
+        <v>707841</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>36</v>
+      </c>
+      <c r="B42" t="s">
+        <v>36</v>
+      </c>
+      <c r="C42" t="s">
+        <v>42</v>
+      </c>
+      <c r="D42">
+        <v>2288</v>
+      </c>
+      <c r="E42">
+        <v>513</v>
+      </c>
+      <c r="F42">
+        <v>2228</v>
+      </c>
+      <c r="G42">
+        <v>636</v>
+      </c>
+      <c r="H42">
+        <v>3367</v>
+      </c>
+      <c r="I42">
+        <v>1538</v>
+      </c>
+      <c r="J42">
+        <v>4416</v>
+      </c>
+      <c r="K42">
+        <v>4703</v>
+      </c>
+      <c r="L42">
+        <v>535</v>
+      </c>
+      <c r="M42">
+        <v>294</v>
+      </c>
+      <c r="N42">
+        <v>1214</v>
+      </c>
+      <c r="O42">
+        <v>526</v>
+      </c>
+      <c r="P42">
+        <v>1990</v>
+      </c>
+      <c r="Q42">
+        <v>2293</v>
+      </c>
+      <c r="R42">
+        <v>1003</v>
+      </c>
+      <c r="S42">
+        <v>3549</v>
+      </c>
+      <c r="T42">
+        <v>3052</v>
+      </c>
+      <c r="U42">
+        <v>2023</v>
+      </c>
+      <c r="V42">
+        <v>1479</v>
+      </c>
+      <c r="W42">
+        <v>37647</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1</v>
+      </c>
+      <c r="B43" t="s">
+        <v>284</v>
+      </c>
+      <c r="C43" t="s">
+        <v>44</v>
+      </c>
+      <c r="D43">
+        <v>36201</v>
+      </c>
+      <c r="E43">
+        <v>549</v>
+      </c>
+      <c r="F43">
+        <v>2870</v>
+      </c>
+      <c r="G43">
+        <v>4093</v>
+      </c>
+      <c r="H43">
+        <v>7487</v>
+      </c>
+      <c r="I43">
+        <v>8310</v>
+      </c>
+      <c r="J43">
+        <v>3761</v>
+      </c>
+      <c r="K43">
+        <v>3539</v>
+      </c>
+      <c r="L43">
+        <v>580</v>
+      </c>
+      <c r="M43">
+        <v>1443</v>
+      </c>
+      <c r="N43">
+        <v>4518</v>
+      </c>
+      <c r="O43">
+        <v>1809</v>
+      </c>
+      <c r="P43">
+        <v>940</v>
+      </c>
+      <c r="Q43">
+        <v>941</v>
+      </c>
+      <c r="R43">
+        <v>16369</v>
+      </c>
+      <c r="S43">
+        <v>5208</v>
+      </c>
+      <c r="T43">
+        <v>7880</v>
+      </c>
+      <c r="U43">
+        <v>33599</v>
+      </c>
+      <c r="V43">
+        <v>18876</v>
+      </c>
+      <c r="W43">
+        <v>158973</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>2</v>
+      </c>
+      <c r="B44" t="s">
+        <v>285</v>
+      </c>
+      <c r="C44" t="s">
+        <v>44</v>
+      </c>
+      <c r="D44">
+        <v>203</v>
+      </c>
+      <c r="E44">
+        <v>1561</v>
+      </c>
+      <c r="F44">
+        <v>1029</v>
+      </c>
+      <c r="G44">
+        <v>1990</v>
+      </c>
+      <c r="H44">
+        <v>1167</v>
+      </c>
+      <c r="I44">
+        <v>471</v>
+      </c>
+      <c r="J44">
+        <v>2260</v>
+      </c>
+      <c r="K44">
+        <v>7326</v>
+      </c>
+      <c r="L44">
+        <v>1113</v>
+      </c>
+      <c r="M44">
+        <v>215</v>
+      </c>
+      <c r="N44">
+        <v>351</v>
+      </c>
+      <c r="O44">
+        <v>528</v>
+      </c>
+      <c r="P44">
+        <v>1960</v>
+      </c>
+      <c r="Q44">
+        <v>935</v>
+      </c>
+      <c r="R44">
+        <v>46</v>
+      </c>
+      <c r="S44">
+        <v>2534</v>
+      </c>
+      <c r="T44">
+        <v>6969</v>
+      </c>
+      <c r="U44">
+        <v>157</v>
+      </c>
+      <c r="V44">
+        <v>137</v>
+      </c>
+      <c r="W44">
+        <v>30952</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>3</v>
+      </c>
+      <c r="B45" t="s">
+        <v>286</v>
+      </c>
+      <c r="C45" t="s">
+        <v>44</v>
+      </c>
+      <c r="D45">
+        <v>115</v>
+      </c>
+      <c r="E45">
+        <v>117</v>
+      </c>
+      <c r="F45">
+        <v>943</v>
+      </c>
+      <c r="G45">
+        <v>124</v>
+      </c>
+      <c r="H45">
+        <v>12551</v>
+      </c>
+      <c r="I45">
+        <v>3388</v>
+      </c>
+      <c r="J45">
+        <v>2461</v>
+      </c>
+      <c r="K45">
+        <v>2165</v>
+      </c>
+      <c r="L45">
+        <v>261</v>
+      </c>
+      <c r="M45">
+        <v>102</v>
+      </c>
+      <c r="N45">
+        <v>208</v>
+      </c>
+      <c r="O45">
+        <v>112</v>
+      </c>
+      <c r="P45">
+        <v>1626</v>
+      </c>
+      <c r="Q45">
+        <v>1823</v>
+      </c>
+      <c r="R45">
+        <v>156</v>
+      </c>
+      <c r="S45">
+        <v>3875</v>
+      </c>
+      <c r="T45">
+        <v>412</v>
+      </c>
+      <c r="U45">
+        <v>88</v>
+      </c>
+      <c r="V45">
+        <v>92</v>
+      </c>
+      <c r="W45">
+        <v>30619</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>287</v>
+      </c>
+      <c r="C46" t="s">
+        <v>44</v>
+      </c>
+      <c r="D46">
+        <v>339</v>
+      </c>
+      <c r="E46">
+        <v>188</v>
+      </c>
+      <c r="F46">
+        <v>16593</v>
+      </c>
+      <c r="G46">
+        <v>742</v>
+      </c>
+      <c r="H46">
+        <v>6349</v>
+      </c>
+      <c r="I46">
+        <v>2575</v>
+      </c>
+      <c r="J46">
+        <v>1463</v>
+      </c>
+      <c r="K46">
+        <v>13496</v>
+      </c>
+      <c r="L46">
+        <v>190</v>
+      </c>
+      <c r="M46">
+        <v>110</v>
+      </c>
+      <c r="N46">
+        <v>581</v>
+      </c>
+      <c r="O46">
+        <v>114</v>
+      </c>
+      <c r="P46">
+        <v>3854</v>
+      </c>
+      <c r="Q46">
+        <v>3911</v>
+      </c>
+      <c r="R46">
+        <v>115</v>
+      </c>
+      <c r="S46">
+        <v>45530</v>
+      </c>
+      <c r="T46">
+        <v>1855</v>
+      </c>
+      <c r="U46">
+        <v>367</v>
+      </c>
+      <c r="V46">
+        <v>214</v>
+      </c>
+      <c r="W46">
+        <v>98586</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>5</v>
+      </c>
+      <c r="B47" t="s">
+        <v>288</v>
+      </c>
+      <c r="C47" t="s">
+        <v>44</v>
+      </c>
+      <c r="D47">
+        <v>91</v>
+      </c>
+      <c r="E47">
+        <v>1461</v>
+      </c>
+      <c r="F47">
+        <v>206</v>
+      </c>
+      <c r="G47">
+        <v>319</v>
+      </c>
+      <c r="H47">
+        <v>302</v>
+      </c>
+      <c r="I47">
+        <v>200</v>
+      </c>
+      <c r="J47">
+        <v>521</v>
+      </c>
+      <c r="K47">
+        <v>423</v>
+      </c>
+      <c r="L47">
+        <v>2083</v>
+      </c>
+      <c r="M47">
+        <v>924</v>
+      </c>
+      <c r="N47">
+        <v>22958</v>
+      </c>
+      <c r="O47">
+        <v>972</v>
+      </c>
+      <c r="P47">
+        <v>171</v>
+      </c>
+      <c r="Q47">
+        <v>202</v>
+      </c>
+      <c r="R47">
+        <v>36</v>
+      </c>
+      <c r="S47">
+        <v>319</v>
+      </c>
+      <c r="T47">
+        <v>382</v>
+      </c>
+      <c r="U47">
+        <v>86</v>
+      </c>
+      <c r="V47">
+        <v>54</v>
+      </c>
+      <c r="W47">
+        <v>31710</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>6</v>
+      </c>
+      <c r="B48" t="s">
+        <v>289</v>
+      </c>
+      <c r="C48" t="s">
+        <v>44</v>
+      </c>
+      <c r="D48">
+        <v>71</v>
+      </c>
+      <c r="E48">
+        <v>53</v>
+      </c>
+      <c r="F48">
+        <v>272</v>
+      </c>
+      <c r="G48">
+        <v>31</v>
+      </c>
+      <c r="H48">
+        <v>7695</v>
+      </c>
+      <c r="I48">
+        <v>1801</v>
+      </c>
+      <c r="J48">
+        <v>87116</v>
+      </c>
+      <c r="K48">
+        <v>668</v>
+      </c>
+      <c r="L48">
+        <v>37</v>
+      </c>
+      <c r="M48">
+        <v>19</v>
+      </c>
+      <c r="N48">
+        <v>76</v>
+      </c>
+      <c r="O48">
+        <v>64</v>
+      </c>
+      <c r="P48">
+        <v>174</v>
+      </c>
+      <c r="Q48">
+        <v>852</v>
+      </c>
+      <c r="R48">
+        <v>45</v>
+      </c>
+      <c r="S48">
+        <v>154</v>
+      </c>
+      <c r="T48">
+        <v>147</v>
+      </c>
+      <c r="U48">
+        <v>89</v>
+      </c>
+      <c r="V48">
+        <v>55</v>
+      </c>
+      <c r="W48">
+        <v>99419</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>7</v>
+      </c>
+      <c r="B49" t="s">
+        <v>290</v>
+      </c>
+      <c r="C49" t="s">
+        <v>44</v>
+      </c>
+      <c r="D49">
+        <v>8506</v>
+      </c>
+      <c r="E49">
+        <v>65</v>
+      </c>
+      <c r="F49">
+        <v>182</v>
+      </c>
+      <c r="G49">
+        <v>857</v>
+      </c>
+      <c r="H49">
+        <v>113</v>
+      </c>
+      <c r="I49">
+        <v>151</v>
+      </c>
+      <c r="J49">
+        <v>332</v>
+      </c>
+      <c r="K49">
+        <v>294</v>
+      </c>
+      <c r="L49">
+        <v>104</v>
+      </c>
+      <c r="M49">
+        <v>20</v>
+      </c>
+      <c r="N49">
+        <v>57</v>
+      </c>
+      <c r="O49">
+        <v>24</v>
+      </c>
+      <c r="P49">
+        <v>82</v>
+      </c>
+      <c r="Q49">
+        <v>62</v>
+      </c>
+      <c r="R49">
+        <v>2967</v>
+      </c>
+      <c r="S49">
+        <v>290</v>
+      </c>
+      <c r="T49">
+        <v>3882</v>
+      </c>
+      <c r="U49">
+        <v>2722</v>
+      </c>
+      <c r="V49">
+        <v>2962</v>
+      </c>
+      <c r="W49">
+        <v>23672</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>291</v>
+      </c>
+      <c r="C50" t="s">
+        <v>44</v>
+      </c>
+      <c r="D50">
+        <v>38</v>
+      </c>
+      <c r="E50">
+        <v>56</v>
+      </c>
+      <c r="F50">
+        <v>6977</v>
+      </c>
+      <c r="G50">
+        <v>161</v>
+      </c>
+      <c r="H50">
+        <v>6162</v>
+      </c>
+      <c r="I50">
+        <v>83</v>
+      </c>
+      <c r="J50">
+        <v>257</v>
+      </c>
+      <c r="K50">
+        <v>29129</v>
+      </c>
+      <c r="L50">
+        <v>27</v>
+      </c>
+      <c r="M50">
+        <v>14</v>
+      </c>
+      <c r="N50">
+        <v>50</v>
+      </c>
+      <c r="O50">
+        <v>13</v>
+      </c>
+      <c r="P50">
+        <v>5481</v>
+      </c>
+      <c r="Q50">
+        <v>359</v>
+      </c>
+      <c r="R50">
+        <v>18</v>
+      </c>
+      <c r="S50">
+        <v>5602</v>
+      </c>
+      <c r="T50">
+        <v>282</v>
+      </c>
+      <c r="U50">
+        <v>85</v>
+      </c>
+      <c r="V50">
+        <v>37</v>
+      </c>
+      <c r="W50">
+        <v>54831</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>9</v>
+      </c>
+      <c r="B51" t="s">
+        <v>292</v>
+      </c>
+      <c r="C51" t="s">
+        <v>44</v>
+      </c>
+      <c r="D51">
+        <v>10</v>
+      </c>
+      <c r="E51">
+        <v>17</v>
+      </c>
+      <c r="F51">
+        <v>100</v>
+      </c>
+      <c r="G51">
+        <v>33</v>
+      </c>
+      <c r="H51">
+        <v>157</v>
+      </c>
+      <c r="I51">
+        <v>91</v>
+      </c>
+      <c r="J51">
+        <v>105</v>
+      </c>
+      <c r="K51">
+        <v>279</v>
+      </c>
+      <c r="L51">
+        <v>65</v>
+      </c>
+      <c r="M51">
+        <v>25</v>
+      </c>
+      <c r="N51">
+        <v>21</v>
+      </c>
+      <c r="O51">
+        <v>35</v>
+      </c>
+      <c r="P51">
+        <v>87</v>
+      </c>
+      <c r="Q51">
+        <v>152</v>
+      </c>
+      <c r="R51">
+        <v>12</v>
+      </c>
+      <c r="S51">
+        <v>78</v>
+      </c>
+      <c r="T51">
+        <v>61</v>
+      </c>
+      <c r="U51">
+        <v>24</v>
+      </c>
+      <c r="V51">
+        <v>17</v>
+      </c>
+      <c r="W51">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>10</v>
+      </c>
+      <c r="B52" t="s">
+        <v>293</v>
+      </c>
+      <c r="C52" t="s">
+        <v>44</v>
+      </c>
+      <c r="D52">
+        <v>15</v>
+      </c>
+      <c r="E52">
+        <v>47</v>
+      </c>
+      <c r="F52">
+        <v>23332</v>
+      </c>
+      <c r="G52">
+        <v>390</v>
+      </c>
+      <c r="H52">
+        <v>5098</v>
+      </c>
+      <c r="I52">
+        <v>3535</v>
+      </c>
+      <c r="J52">
+        <v>677</v>
+      </c>
+      <c r="K52">
+        <v>4780</v>
+      </c>
+      <c r="L52">
+        <v>74</v>
+      </c>
+      <c r="M52">
+        <v>43</v>
+      </c>
+      <c r="N52">
+        <v>89</v>
+      </c>
+      <c r="O52">
+        <v>44</v>
+      </c>
+      <c r="P52">
+        <v>13110</v>
+      </c>
+      <c r="Q52">
+        <v>72126</v>
+      </c>
+      <c r="R52">
+        <v>6</v>
+      </c>
+      <c r="S52">
+        <v>15507</v>
+      </c>
+      <c r="T52">
+        <v>1093</v>
+      </c>
+      <c r="U52">
+        <v>47</v>
+      </c>
+      <c r="V52">
+        <v>50</v>
+      </c>
+      <c r="W52">
+        <v>140063</v>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54">
+        <v>5</v>
+      </c>
+      <c r="B54" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" t="s">
+        <v>41</v>
+      </c>
+      <c r="D54">
+        <v>10204</v>
+      </c>
+      <c r="E54">
+        <v>6547</v>
+      </c>
+      <c r="F54">
+        <v>5389</v>
+      </c>
+      <c r="G54">
+        <v>13586</v>
+      </c>
+      <c r="H54">
+        <v>55294</v>
+      </c>
+      <c r="I54">
+        <v>18666</v>
+      </c>
+      <c r="J54">
+        <v>19666</v>
+      </c>
+      <c r="K54">
+        <v>19682</v>
+      </c>
+      <c r="L54">
+        <v>4668</v>
+      </c>
+      <c r="M54">
+        <v>1579</v>
+      </c>
+      <c r="N54">
+        <v>20648</v>
+      </c>
+      <c r="O54">
+        <v>8085</v>
+      </c>
+      <c r="P54">
+        <v>6675</v>
+      </c>
+      <c r="Q54">
+        <v>10230</v>
+      </c>
+      <c r="R54">
+        <v>11967</v>
+      </c>
+      <c r="S54">
+        <v>9363</v>
+      </c>
+      <c r="T54">
+        <v>59617</v>
+      </c>
+      <c r="U54">
+        <v>15721</v>
+      </c>
+      <c r="V54">
+        <v>22197</v>
+      </c>
+      <c r="W54">
+        <v>319784</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>36</v>
+      </c>
+      <c r="B55" t="s">
+        <v>36</v>
+      </c>
+      <c r="C55" t="s">
+        <v>42</v>
+      </c>
+      <c r="D55">
+        <v>513</v>
+      </c>
+      <c r="E55">
+        <v>479</v>
+      </c>
+      <c r="F55">
+        <v>605</v>
+      </c>
+      <c r="G55">
+        <v>518</v>
+      </c>
+      <c r="H55">
+        <v>3370</v>
+      </c>
+      <c r="I55">
+        <v>1517</v>
+      </c>
+      <c r="J55">
+        <v>1186</v>
+      </c>
+      <c r="K55">
+        <v>2041</v>
+      </c>
+      <c r="L55">
+        <v>354</v>
+      </c>
+      <c r="M55">
+        <v>121</v>
+      </c>
+      <c r="N55">
+        <v>614</v>
+      </c>
+      <c r="O55">
+        <v>370</v>
+      </c>
+      <c r="P55">
+        <v>677</v>
+      </c>
+      <c r="Q55">
+        <v>407</v>
+      </c>
+      <c r="R55">
+        <v>560</v>
+      </c>
+      <c r="S55">
+        <v>955</v>
+      </c>
+      <c r="T55">
+        <v>4196</v>
+      </c>
+      <c r="U55">
+        <v>799</v>
+      </c>
+      <c r="V55">
+        <v>1028</v>
+      </c>
+      <c r="W55">
+        <v>20310</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1</v>
+      </c>
+      <c r="B56" t="s">
+        <v>294</v>
+      </c>
+      <c r="C56" t="s">
+        <v>44</v>
+      </c>
+      <c r="D56">
+        <v>9382</v>
+      </c>
+      <c r="E56">
+        <v>648</v>
+      </c>
+      <c r="F56">
+        <v>244</v>
+      </c>
+      <c r="G56">
+        <v>3268</v>
+      </c>
+      <c r="H56">
+        <v>16939</v>
+      </c>
+      <c r="I56">
+        <v>9831</v>
+      </c>
+      <c r="J56">
+        <v>12152</v>
+      </c>
+      <c r="K56">
+        <v>841</v>
+      </c>
+      <c r="L56">
+        <v>1185</v>
+      </c>
+      <c r="M56">
+        <v>532</v>
+      </c>
+      <c r="N56">
+        <v>2977</v>
+      </c>
+      <c r="O56">
+        <v>1686</v>
+      </c>
+      <c r="P56">
+        <v>340</v>
+      </c>
+      <c r="Q56">
+        <v>205</v>
+      </c>
+      <c r="R56">
+        <v>11022</v>
+      </c>
+      <c r="S56">
+        <v>852</v>
+      </c>
+      <c r="T56">
+        <v>13504</v>
+      </c>
+      <c r="U56">
+        <v>12961</v>
+      </c>
+      <c r="V56">
+        <v>18080</v>
+      </c>
+      <c r="W56">
+        <v>116649</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>2</v>
+      </c>
+      <c r="B57" t="s">
+        <v>295</v>
+      </c>
+      <c r="C57" t="s">
+        <v>44</v>
+      </c>
+      <c r="D57">
+        <v>139</v>
+      </c>
+      <c r="E57">
+        <v>157</v>
+      </c>
+      <c r="F57">
+        <v>2464</v>
+      </c>
+      <c r="G57">
+        <v>8338</v>
+      </c>
+      <c r="H57">
+        <v>8243</v>
+      </c>
+      <c r="I57">
+        <v>1764</v>
+      </c>
+      <c r="J57">
+        <v>237</v>
+      </c>
+      <c r="K57">
+        <v>7434</v>
+      </c>
+      <c r="L57">
+        <v>236</v>
+      </c>
+      <c r="M57">
+        <v>93</v>
+      </c>
+      <c r="N57">
+        <v>215</v>
+      </c>
+      <c r="O57">
+        <v>138</v>
+      </c>
+      <c r="P57">
+        <v>1268</v>
+      </c>
+      <c r="Q57">
+        <v>958</v>
+      </c>
+      <c r="R57">
+        <v>156</v>
+      </c>
+      <c r="S57">
+        <v>5320</v>
+      </c>
+      <c r="T57">
+        <v>37190</v>
+      </c>
+      <c r="U57">
+        <v>766</v>
+      </c>
+      <c r="V57">
+        <v>129</v>
+      </c>
+      <c r="W57">
+        <v>75245</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>3</v>
+      </c>
+      <c r="B58" t="s">
+        <v>296</v>
+      </c>
+      <c r="C58" t="s">
+        <v>44</v>
+      </c>
+      <c r="D58">
+        <v>31</v>
+      </c>
+      <c r="E58">
+        <v>3441</v>
+      </c>
+      <c r="F58">
+        <v>56</v>
+      </c>
+      <c r="G58">
+        <v>75</v>
+      </c>
+      <c r="H58">
+        <v>322</v>
+      </c>
+      <c r="I58">
+        <v>97</v>
+      </c>
+      <c r="J58">
+        <v>68</v>
+      </c>
+      <c r="K58">
+        <v>185</v>
+      </c>
+      <c r="L58">
+        <v>635</v>
+      </c>
+      <c r="M58">
+        <v>224</v>
+      </c>
+      <c r="N58">
+        <v>976</v>
+      </c>
+      <c r="O58">
+        <v>1288</v>
+      </c>
+      <c r="P58">
+        <v>63</v>
+      </c>
+      <c r="Q58">
+        <v>37</v>
+      </c>
+      <c r="R58">
+        <v>16</v>
+      </c>
+      <c r="S58">
+        <v>207</v>
+      </c>
+      <c r="T58">
+        <v>764</v>
+      </c>
+      <c r="U58">
+        <v>74</v>
+      </c>
+      <c r="V58">
+        <v>44</v>
+      </c>
+      <c r="W58">
+        <v>8603</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>4</v>
+      </c>
+      <c r="B59" t="s">
+        <v>297</v>
+      </c>
+      <c r="C59" t="s">
+        <v>44</v>
+      </c>
+      <c r="D59">
+        <v>23</v>
+      </c>
+      <c r="E59">
+        <v>120</v>
+      </c>
+      <c r="F59">
+        <v>611</v>
+      </c>
+      <c r="G59">
+        <v>128</v>
+      </c>
+      <c r="H59">
+        <v>1275</v>
+      </c>
+      <c r="I59">
+        <v>216</v>
+      </c>
+      <c r="J59">
+        <v>151</v>
+      </c>
+      <c r="K59">
+        <v>2696</v>
+      </c>
+      <c r="L59">
+        <v>138</v>
+      </c>
+      <c r="M59">
+        <v>41</v>
+      </c>
+      <c r="N59">
+        <v>94</v>
+      </c>
+      <c r="O59">
+        <v>43</v>
+      </c>
+      <c r="P59">
+        <v>2899</v>
+      </c>
+      <c r="Q59">
+        <v>162</v>
+      </c>
+      <c r="R59">
+        <v>19</v>
+      </c>
+      <c r="S59">
+        <v>618</v>
+      </c>
+      <c r="T59">
+        <v>398</v>
+      </c>
+      <c r="U59">
+        <v>67</v>
+      </c>
+      <c r="V59">
+        <v>48</v>
+      </c>
+      <c r="W59">
+        <v>9747</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>5</v>
+      </c>
+      <c r="B60" t="s">
+        <v>298</v>
+      </c>
+      <c r="C60" t="s">
+        <v>44</v>
+      </c>
+      <c r="D60">
+        <v>18</v>
+      </c>
+      <c r="E60">
+        <v>618</v>
+      </c>
+      <c r="F60">
+        <v>365</v>
+      </c>
+      <c r="G60">
+        <v>133</v>
+      </c>
+      <c r="H60">
+        <v>1171</v>
+      </c>
+      <c r="I60">
+        <v>2344</v>
+      </c>
+      <c r="J60">
+        <v>1261</v>
+      </c>
+      <c r="K60">
+        <v>705</v>
+      </c>
+      <c r="L60">
+        <v>1271</v>
+      </c>
+      <c r="M60">
+        <v>520</v>
+      </c>
+      <c r="N60">
+        <v>3792</v>
+      </c>
+      <c r="O60">
+        <v>1502</v>
+      </c>
+      <c r="P60">
+        <v>909</v>
+      </c>
+      <c r="Q60">
+        <v>518</v>
+      </c>
+      <c r="R60">
+        <v>23</v>
+      </c>
+      <c r="S60">
+        <v>647</v>
+      </c>
+      <c r="T60">
+        <v>388</v>
+      </c>
+      <c r="U60">
+        <v>102</v>
+      </c>
+      <c r="V60">
+        <v>63</v>
+      </c>
+      <c r="W60">
+        <v>16350</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>6</v>
+      </c>
+      <c r="B61" t="s">
+        <v>299</v>
+      </c>
+      <c r="C61" t="s">
+        <v>44</v>
+      </c>
+      <c r="D61">
+        <v>11</v>
+      </c>
+      <c r="E61">
+        <v>36</v>
+      </c>
+      <c r="F61">
+        <v>151</v>
+      </c>
+      <c r="G61">
+        <v>73</v>
+      </c>
+      <c r="H61">
+        <v>1989</v>
+      </c>
+      <c r="I61">
+        <v>211</v>
+      </c>
+      <c r="J61">
+        <v>385</v>
+      </c>
+      <c r="K61">
+        <v>290</v>
+      </c>
+      <c r="L61">
+        <v>8</v>
+      </c>
+      <c r="M61">
+        <v>19</v>
+      </c>
+      <c r="N61">
+        <v>119</v>
+      </c>
+      <c r="O61">
+        <v>27</v>
+      </c>
+      <c r="P61">
+        <v>135</v>
+      </c>
+      <c r="Q61">
+        <v>115</v>
+      </c>
+      <c r="R61">
+        <v>4</v>
+      </c>
+      <c r="S61">
+        <v>138</v>
+      </c>
+      <c r="T61">
+        <v>322</v>
+      </c>
+      <c r="U61">
+        <v>20</v>
+      </c>
+      <c r="V61">
+        <v>13</v>
+      </c>
+      <c r="W61">
+        <v>4066</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>7</v>
+      </c>
+      <c r="B62" t="s">
+        <v>300</v>
+      </c>
+      <c r="C62" t="s">
+        <v>44</v>
+      </c>
+      <c r="D62">
+        <v>39</v>
+      </c>
+      <c r="E62">
+        <v>19</v>
+      </c>
+      <c r="F62">
+        <v>18</v>
+      </c>
+      <c r="G62">
+        <v>54</v>
+      </c>
+      <c r="H62">
+        <v>84</v>
+      </c>
+      <c r="I62">
+        <v>62</v>
+      </c>
+      <c r="J62">
+        <v>52</v>
+      </c>
+      <c r="K62">
+        <v>77</v>
+      </c>
+      <c r="L62">
+        <v>8</v>
+      </c>
+      <c r="M62">
+        <v>5</v>
+      </c>
+      <c r="N62">
+        <v>57</v>
+      </c>
+      <c r="O62">
+        <v>12</v>
+      </c>
+      <c r="P62">
+        <v>36</v>
+      </c>
+      <c r="Q62">
+        <v>16</v>
+      </c>
+      <c r="R62">
+        <v>55</v>
+      </c>
+      <c r="S62">
+        <v>122</v>
+      </c>
+      <c r="T62">
+        <v>289</v>
+      </c>
+      <c r="U62">
+        <v>343</v>
+      </c>
+      <c r="V62">
+        <v>68</v>
+      </c>
+      <c r="W62">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>8</v>
+      </c>
+      <c r="B63" t="s">
+        <v>301</v>
+      </c>
+      <c r="C63" t="s">
+        <v>44</v>
+      </c>
+      <c r="D63">
+        <v>10</v>
+      </c>
+      <c r="E63">
+        <v>26</v>
+      </c>
+      <c r="F63">
+        <v>91</v>
+      </c>
+      <c r="G63">
+        <v>29</v>
+      </c>
+      <c r="H63">
+        <v>278</v>
+      </c>
+      <c r="I63">
+        <v>112</v>
+      </c>
+      <c r="J63">
+        <v>82</v>
+      </c>
+      <c r="K63">
+        <v>123</v>
+      </c>
+      <c r="L63">
+        <v>11</v>
+      </c>
+      <c r="M63">
+        <v>4</v>
+      </c>
+      <c r="N63">
+        <v>103</v>
+      </c>
+      <c r="O63">
+        <v>9</v>
+      </c>
+      <c r="P63">
+        <v>56</v>
+      </c>
+      <c r="Q63">
+        <v>32</v>
+      </c>
+      <c r="R63">
+        <v>8</v>
+      </c>
+      <c r="S63">
+        <v>79</v>
+      </c>
+      <c r="T63">
+        <v>170</v>
+      </c>
+      <c r="U63">
+        <v>26</v>
+      </c>
+      <c r="V63">
+        <v>12</v>
+      </c>
+      <c r="W63">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>9</v>
+      </c>
+      <c r="B64" t="s">
+        <v>302</v>
+      </c>
+      <c r="C64" t="s">
+        <v>44</v>
+      </c>
+      <c r="D64">
+        <v>7</v>
+      </c>
+      <c r="E64">
+        <v>24</v>
+      </c>
+      <c r="F64">
+        <v>631</v>
+      </c>
+      <c r="G64">
+        <v>64</v>
+      </c>
+      <c r="H64">
+        <v>395</v>
+      </c>
+      <c r="I64">
+        <v>121</v>
+      </c>
+      <c r="J64">
+        <v>76</v>
+      </c>
+      <c r="K64">
+        <v>1801</v>
+      </c>
+      <c r="L64">
+        <v>13</v>
+      </c>
+      <c r="M64">
+        <v>4</v>
+      </c>
+      <c r="N64">
+        <v>26</v>
+      </c>
+      <c r="O64">
+        <v>10</v>
+      </c>
+      <c r="P64">
+        <v>219</v>
+      </c>
+      <c r="Q64">
+        <v>150</v>
+      </c>
+      <c r="R64">
+        <v>23</v>
+      </c>
+      <c r="S64">
+        <v>329</v>
+      </c>
+      <c r="T64">
+        <v>222</v>
+      </c>
+      <c r="U64">
+        <v>56</v>
+      </c>
+      <c r="V64">
+        <v>37</v>
+      </c>
+      <c r="W64">
+        <v>4208</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>10</v>
+      </c>
+      <c r="B65" t="s">
+        <v>303</v>
+      </c>
+      <c r="C65" t="s">
+        <v>44</v>
+      </c>
+      <c r="D65">
+        <v>31</v>
+      </c>
+      <c r="E65">
+        <v>979</v>
+      </c>
+      <c r="F65">
+        <v>153</v>
+      </c>
+      <c r="G65">
+        <v>906</v>
+      </c>
+      <c r="H65">
+        <v>21228</v>
+      </c>
+      <c r="I65">
+        <v>2391</v>
+      </c>
+      <c r="J65">
+        <v>4016</v>
+      </c>
+      <c r="K65">
+        <v>3489</v>
+      </c>
+      <c r="L65">
+        <v>809</v>
+      </c>
+      <c r="M65">
+        <v>16</v>
+      </c>
+      <c r="N65">
+        <v>11675</v>
+      </c>
+      <c r="O65">
+        <v>3000</v>
+      </c>
+      <c r="P65">
+        <v>73</v>
+      </c>
+      <c r="Q65">
+        <v>7630</v>
+      </c>
+      <c r="R65">
+        <v>81</v>
+      </c>
+      <c r="S65">
+        <v>96</v>
+      </c>
+      <c r="T65">
+        <v>2174</v>
+      </c>
+      <c r="U65">
+        <v>507</v>
+      </c>
+      <c r="V65">
+        <v>2675</v>
+      </c>
+      <c r="W65">
+        <v>61929</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>6</v>
+      </c>
+      <c r="B67" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" t="s">
+        <v>41</v>
+      </c>
+      <c r="D67">
+        <v>264</v>
+      </c>
+      <c r="E67">
+        <v>313</v>
+      </c>
+      <c r="F67">
+        <v>221</v>
+      </c>
+      <c r="G67">
+        <v>160</v>
+      </c>
+      <c r="H67">
+        <v>1438</v>
+      </c>
+      <c r="I67">
+        <v>461</v>
+      </c>
+      <c r="J67">
+        <v>1121</v>
+      </c>
+      <c r="K67">
+        <v>735</v>
+      </c>
+      <c r="L67">
+        <v>359</v>
+      </c>
+      <c r="M67">
+        <v>389</v>
+      </c>
+      <c r="N67">
+        <v>1318</v>
+      </c>
+      <c r="O67">
+        <v>403</v>
+      </c>
+      <c r="P67">
+        <v>475</v>
+      </c>
+      <c r="Q67">
+        <v>240</v>
+      </c>
+      <c r="R67">
+        <v>131</v>
+      </c>
+      <c r="S67">
+        <v>316</v>
+      </c>
+      <c r="T67">
+        <v>771</v>
+      </c>
+      <c r="U67">
+        <v>363</v>
+      </c>
+      <c r="V67">
+        <v>279</v>
+      </c>
+      <c r="W67">
+        <v>9757</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>36</v>
+      </c>
+      <c r="B68" t="s">
+        <v>36</v>
+      </c>
+      <c r="C68" t="s">
+        <v>42</v>
+      </c>
+      <c r="D68">
+        <v>83</v>
+      </c>
+      <c r="E68">
+        <v>80</v>
+      </c>
+      <c r="F68">
+        <v>78</v>
+      </c>
+      <c r="G68">
+        <v>50</v>
+      </c>
+      <c r="H68">
+        <v>559</v>
+      </c>
+      <c r="I68">
+        <v>175</v>
+      </c>
+      <c r="J68">
+        <v>537</v>
+      </c>
+      <c r="K68">
+        <v>229</v>
+      </c>
+      <c r="L68">
+        <v>108</v>
+      </c>
+      <c r="M68">
+        <v>98</v>
+      </c>
+      <c r="N68">
+        <v>198</v>
+      </c>
+      <c r="O68">
+        <v>160</v>
+      </c>
+      <c r="P68">
+        <v>123</v>
+      </c>
+      <c r="Q68">
+        <v>68</v>
+      </c>
+      <c r="R68">
+        <v>37</v>
+      </c>
+      <c r="S68">
+        <v>66</v>
+      </c>
+      <c r="T68">
+        <v>275</v>
+      </c>
+      <c r="U68">
+        <v>98</v>
+      </c>
+      <c r="V68">
+        <v>57</v>
+      </c>
+      <c r="W68">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>304</v>
+      </c>
+      <c r="C69" t="s">
+        <v>44</v>
+      </c>
+      <c r="D69">
+        <v>96</v>
+      </c>
+      <c r="E69">
+        <v>83</v>
+      </c>
+      <c r="F69">
+        <v>39</v>
+      </c>
+      <c r="G69">
+        <v>44</v>
+      </c>
+      <c r="H69">
+        <v>284</v>
+      </c>
+      <c r="I69">
+        <v>69</v>
+      </c>
+      <c r="J69">
+        <v>120</v>
+      </c>
+      <c r="K69">
+        <v>149</v>
+      </c>
+      <c r="L69">
+        <v>74</v>
+      </c>
+      <c r="M69">
+        <v>84</v>
+      </c>
+      <c r="N69">
+        <v>180</v>
+      </c>
+      <c r="O69">
+        <v>98</v>
+      </c>
+      <c r="P69">
+        <v>100</v>
+      </c>
+      <c r="Q69">
+        <v>27</v>
+      </c>
+      <c r="R69">
+        <v>36</v>
+      </c>
+      <c r="S69">
+        <v>71</v>
+      </c>
+      <c r="T69">
+        <v>132</v>
+      </c>
+      <c r="U69">
+        <v>86</v>
+      </c>
+      <c r="V69">
+        <v>86</v>
+      </c>
+      <c r="W69">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>305</v>
+      </c>
+      <c r="C70" t="s">
+        <v>44</v>
+      </c>
+      <c r="D70">
+        <v>21</v>
+      </c>
+      <c r="E70">
+        <v>25</v>
+      </c>
+      <c r="F70">
+        <v>17</v>
+      </c>
+      <c r="G70">
+        <v>10</v>
+      </c>
+      <c r="H70">
+        <v>104</v>
+      </c>
+      <c r="I70">
+        <v>32</v>
+      </c>
+      <c r="J70">
+        <v>45</v>
+      </c>
+      <c r="K70">
+        <v>87</v>
+      </c>
+      <c r="L70">
+        <v>40</v>
+      </c>
+      <c r="M70">
+        <v>46</v>
+      </c>
+      <c r="N70">
+        <v>68</v>
+      </c>
+      <c r="O70">
+        <v>41</v>
+      </c>
+      <c r="P70">
+        <v>51</v>
+      </c>
+      <c r="Q70">
+        <v>31</v>
+      </c>
+      <c r="R70">
+        <v>6</v>
+      </c>
+      <c r="S70">
+        <v>38</v>
+      </c>
+      <c r="T70">
+        <v>81</v>
+      </c>
+      <c r="U70">
+        <v>50</v>
+      </c>
+      <c r="V70">
+        <v>44</v>
+      </c>
+      <c r="W70">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>306</v>
+      </c>
+      <c r="C71" t="s">
+        <v>44</v>
+      </c>
+      <c r="D71">
+        <v>17</v>
+      </c>
+      <c r="E71">
+        <v>23</v>
+      </c>
+      <c r="F71">
+        <v>29</v>
+      </c>
+      <c r="G71">
+        <v>12</v>
+      </c>
+      <c r="H71">
+        <v>94</v>
+      </c>
+      <c r="I71">
+        <v>38</v>
+      </c>
+      <c r="J71">
+        <v>22</v>
+      </c>
+      <c r="K71">
+        <v>78</v>
+      </c>
+      <c r="L71">
+        <v>31</v>
+      </c>
+      <c r="M71">
+        <v>20</v>
+      </c>
+      <c r="N71">
+        <v>46</v>
+      </c>
+      <c r="O71">
+        <v>21</v>
+      </c>
+      <c r="P71">
+        <v>109</v>
+      </c>
+      <c r="Q71">
+        <v>38</v>
+      </c>
+      <c r="R71">
+        <v>11</v>
+      </c>
+      <c r="S71">
+        <v>47</v>
+      </c>
+      <c r="T71">
+        <v>72</v>
+      </c>
+      <c r="U71">
+        <v>35</v>
+      </c>
+      <c r="V71">
+        <v>25</v>
+      </c>
+      <c r="W71">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>4</v>
+      </c>
+      <c r="B72" t="s">
+        <v>307</v>
+      </c>
+      <c r="C72" t="s">
+        <v>44</v>
+      </c>
+      <c r="D72">
+        <v>9</v>
+      </c>
+      <c r="E72">
+        <v>38</v>
+      </c>
+      <c r="F72">
+        <v>19</v>
+      </c>
+      <c r="G72">
+        <v>8</v>
+      </c>
+      <c r="H72">
+        <v>57</v>
+      </c>
+      <c r="I72">
+        <v>31</v>
+      </c>
+      <c r="J72">
+        <v>32</v>
+      </c>
+      <c r="K72">
+        <v>40</v>
+      </c>
+      <c r="L72">
+        <v>40</v>
+      </c>
+      <c r="M72">
+        <v>44</v>
+      </c>
+      <c r="N72">
+        <v>722</v>
+      </c>
+      <c r="O72">
+        <v>38</v>
+      </c>
+      <c r="P72">
+        <v>15</v>
+      </c>
+      <c r="Q72">
+        <v>19</v>
+      </c>
+      <c r="R72">
+        <v>7</v>
+      </c>
+      <c r="S72">
+        <v>20</v>
+      </c>
+      <c r="T72">
+        <v>29</v>
+      </c>
+      <c r="U72">
+        <v>14</v>
+      </c>
+      <c r="V72">
+        <v>8</v>
+      </c>
+      <c r="W72">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>5</v>
+      </c>
+      <c r="B73" t="s">
+        <v>308</v>
+      </c>
+      <c r="C73" t="s">
+        <v>44</v>
+      </c>
+      <c r="D73">
+        <v>9</v>
+      </c>
+      <c r="E73">
+        <v>26</v>
+      </c>
+      <c r="F73">
+        <v>13</v>
+      </c>
+      <c r="G73">
+        <v>11</v>
+      </c>
+      <c r="H73">
+        <v>109</v>
+      </c>
+      <c r="I73">
+        <v>33</v>
+      </c>
+      <c r="J73">
+        <v>259</v>
+      </c>
+      <c r="K73">
+        <v>56</v>
+      </c>
+      <c r="L73">
+        <v>28</v>
+      </c>
+      <c r="M73">
+        <v>40</v>
+      </c>
+      <c r="N73">
+        <v>37</v>
+      </c>
+      <c r="O73">
+        <v>14</v>
+      </c>
+      <c r="P73">
+        <v>24</v>
+      </c>
+      <c r="Q73">
+        <v>15</v>
+      </c>
+      <c r="R73">
+        <v>7</v>
+      </c>
+      <c r="S73">
+        <v>8</v>
+      </c>
+      <c r="T73">
+        <v>44</v>
+      </c>
+      <c r="U73">
+        <v>20</v>
+      </c>
+      <c r="V73">
+        <v>11</v>
+      </c>
+      <c r="W73">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>6</v>
+      </c>
+      <c r="B74" t="s">
+        <v>309</v>
+      </c>
+      <c r="C74" t="s">
+        <v>44</v>
+      </c>
+      <c r="D74">
+        <v>13</v>
+      </c>
+      <c r="E74">
+        <v>15</v>
+      </c>
+      <c r="F74">
+        <v>11</v>
+      </c>
+      <c r="G74">
+        <v>10</v>
+      </c>
+      <c r="H74">
+        <v>160</v>
+      </c>
+      <c r="I74">
+        <v>44</v>
+      </c>
+      <c r="J74">
+        <v>77</v>
+      </c>
+      <c r="K74">
+        <v>46</v>
+      </c>
+      <c r="L74">
+        <v>16</v>
+      </c>
+      <c r="M74">
+        <v>15</v>
+      </c>
+      <c r="N74">
+        <v>36</v>
+      </c>
+      <c r="O74">
+        <v>15</v>
+      </c>
+      <c r="P74">
+        <v>26</v>
+      </c>
+      <c r="Q74">
+        <v>14</v>
+      </c>
+      <c r="R74">
+        <v>7</v>
+      </c>
+      <c r="S74">
+        <v>28</v>
+      </c>
+      <c r="T74">
+        <v>48</v>
+      </c>
+      <c r="U74">
+        <v>15</v>
+      </c>
+      <c r="V74">
+        <v>17</v>
+      </c>
+      <c r="W74">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>7</v>
+      </c>
+      <c r="B75" t="s">
+        <v>310</v>
+      </c>
+      <c r="C75" t="s">
+        <v>44</v>
+      </c>
+      <c r="D75">
+        <v>10</v>
+      </c>
+      <c r="E75">
+        <v>10</v>
+      </c>
+      <c r="F75">
+        <v>6</v>
+      </c>
+      <c r="G75">
+        <v>7</v>
+      </c>
+      <c r="H75">
+        <v>20</v>
+      </c>
+      <c r="I75">
+        <v>14</v>
+      </c>
+      <c r="J75">
+        <v>12</v>
+      </c>
+      <c r="K75">
+        <v>16</v>
+      </c>
+      <c r="L75">
+        <v>5</v>
+      </c>
+      <c r="M75">
+        <v>17</v>
+      </c>
+      <c r="N75">
+        <v>11</v>
+      </c>
+      <c r="O75">
+        <v>6</v>
+      </c>
+      <c r="P75">
+        <v>13</v>
+      </c>
+      <c r="Q75">
+        <v>10</v>
+      </c>
+      <c r="R75">
+        <v>13</v>
+      </c>
+      <c r="S75">
+        <v>22</v>
+      </c>
+      <c r="T75">
+        <v>66</v>
+      </c>
+      <c r="U75">
+        <v>25</v>
+      </c>
+      <c r="V75">
+        <v>21</v>
+      </c>
+      <c r="W75">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>8</v>
+      </c>
+      <c r="B76" t="s">
+        <v>311</v>
+      </c>
+      <c r="C76" t="s">
+        <v>44</v>
+      </c>
+      <c r="D76">
+        <v>1</v>
+      </c>
+      <c r="E76">
+        <v>5</v>
+      </c>
+      <c r="F76">
+        <v>4</v>
+      </c>
+      <c r="G76">
+        <v>2</v>
+      </c>
+      <c r="H76">
+        <v>14</v>
+      </c>
+      <c r="I76">
+        <v>6</v>
+      </c>
+      <c r="J76">
+        <v>4</v>
+      </c>
+      <c r="K76">
+        <v>8</v>
+      </c>
+      <c r="L76">
+        <v>8</v>
+      </c>
+      <c r="M76">
+        <v>5</v>
+      </c>
+      <c r="N76">
+        <v>5</v>
+      </c>
+      <c r="O76">
+        <v>3</v>
+      </c>
+      <c r="P76">
+        <v>6</v>
+      </c>
+      <c r="Q76">
+        <v>1</v>
+      </c>
+      <c r="R76">
+        <v>0</v>
+      </c>
+      <c r="S76">
+        <v>6</v>
+      </c>
+      <c r="T76">
+        <v>8</v>
+      </c>
+      <c r="U76">
+        <v>3</v>
+      </c>
+      <c r="V76">
+        <v>3</v>
+      </c>
+      <c r="W76">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>9</v>
+      </c>
+      <c r="B77" t="s">
+        <v>312</v>
+      </c>
+      <c r="C77" t="s">
+        <v>44</v>
+      </c>
+      <c r="D77">
+        <v>1</v>
+      </c>
+      <c r="E77">
+        <v>6</v>
+      </c>
+      <c r="F77">
+        <v>4</v>
+      </c>
+      <c r="G77">
+        <v>2</v>
+      </c>
+      <c r="H77">
+        <v>14</v>
+      </c>
+      <c r="I77">
+        <v>9</v>
+      </c>
+      <c r="J77">
+        <v>4</v>
+      </c>
+      <c r="K77">
+        <v>15</v>
+      </c>
+      <c r="L77">
+        <v>5</v>
+      </c>
+      <c r="M77">
+        <v>6</v>
+      </c>
+      <c r="N77">
+        <v>2</v>
+      </c>
+      <c r="O77">
+        <v>5</v>
+      </c>
+      <c r="P77">
+        <v>4</v>
+      </c>
+      <c r="Q77">
+        <v>2</v>
+      </c>
+      <c r="R77">
+        <v>3</v>
+      </c>
+      <c r="S77">
+        <v>3</v>
+      </c>
+      <c r="T77">
+        <v>8</v>
+      </c>
+      <c r="U77">
+        <v>2</v>
+      </c>
+      <c r="V77">
+        <v>1</v>
+      </c>
+      <c r="W77">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>10</v>
+      </c>
+      <c r="B78" t="s">
+        <v>313</v>
+      </c>
+      <c r="C78" t="s">
+        <v>44</v>
+      </c>
+      <c r="D78">
+        <v>4</v>
+      </c>
+      <c r="E78">
+        <v>2</v>
+      </c>
+      <c r="F78">
+        <v>1</v>
+      </c>
+      <c r="G78">
+        <v>4</v>
+      </c>
+      <c r="H78">
+        <v>23</v>
+      </c>
+      <c r="I78">
+        <v>10</v>
+      </c>
+      <c r="J78">
+        <v>9</v>
+      </c>
+      <c r="K78">
+        <v>11</v>
+      </c>
+      <c r="L78">
+        <v>4</v>
+      </c>
+      <c r="M78">
+        <v>14</v>
+      </c>
+      <c r="N78">
+        <v>13</v>
+      </c>
+      <c r="O78">
+        <v>2</v>
+      </c>
+      <c r="P78">
+        <v>4</v>
+      </c>
+      <c r="Q78">
+        <v>15</v>
+      </c>
+      <c r="R78">
+        <v>4</v>
+      </c>
+      <c r="S78">
+        <v>7</v>
+      </c>
+      <c r="T78">
+        <v>8</v>
+      </c>
+      <c r="U78">
+        <v>15</v>
+      </c>
+      <c r="V78">
+        <v>6</v>
+      </c>
+      <c r="W78">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>7</v>
+      </c>
+      <c r="B80" t="s">
+        <v>12</v>
+      </c>
+      <c r="C80" t="s">
+        <v>41</v>
+      </c>
+      <c r="D80">
+        <v>226</v>
+      </c>
+      <c r="E80">
+        <v>291</v>
+      </c>
+      <c r="F80">
+        <v>256</v>
+      </c>
+      <c r="G80">
+        <v>69</v>
+      </c>
+      <c r="H80">
+        <v>1027</v>
+      </c>
+      <c r="I80">
+        <v>424</v>
+      </c>
+      <c r="J80">
+        <v>328</v>
+      </c>
+      <c r="K80">
+        <v>768</v>
+      </c>
+      <c r="L80">
+        <v>418</v>
+      </c>
+      <c r="M80">
+        <v>246</v>
+      </c>
+      <c r="N80">
+        <v>788</v>
+      </c>
+      <c r="O80">
+        <v>332</v>
+      </c>
+      <c r="P80">
+        <v>434</v>
+      </c>
+      <c r="Q80">
+        <v>248</v>
+      </c>
+      <c r="R80">
+        <v>114</v>
+      </c>
+      <c r="S80">
+        <v>512</v>
+      </c>
+      <c r="T80">
+        <v>752</v>
+      </c>
+      <c r="U80">
+        <v>271</v>
+      </c>
+      <c r="V80">
+        <v>129</v>
+      </c>
+      <c r="W80">
+        <v>7633</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>36</v>
+      </c>
+      <c r="B81" t="s">
+        <v>36</v>
+      </c>
+      <c r="C81" t="s">
+        <v>42</v>
+      </c>
+      <c r="D81">
+        <v>120</v>
+      </c>
+      <c r="E81">
+        <v>121</v>
+      </c>
+      <c r="F81">
+        <v>101</v>
+      </c>
+      <c r="G81">
+        <v>27</v>
+      </c>
+      <c r="H81">
+        <v>415</v>
+      </c>
+      <c r="I81">
+        <v>251</v>
+      </c>
+      <c r="J81">
+        <v>171</v>
+      </c>
+      <c r="K81">
+        <v>394</v>
+      </c>
+      <c r="L81">
+        <v>209</v>
+      </c>
+      <c r="M81">
+        <v>102</v>
+      </c>
+      <c r="N81">
+        <v>303</v>
+      </c>
+      <c r="O81">
+        <v>139</v>
+      </c>
+      <c r="P81">
+        <v>209</v>
+      </c>
+      <c r="Q81">
+        <v>125</v>
+      </c>
+      <c r="R81">
+        <v>61</v>
+      </c>
+      <c r="S81">
+        <v>286</v>
+      </c>
+      <c r="T81">
+        <v>528</v>
+      </c>
+      <c r="U81">
+        <v>155</v>
+      </c>
+      <c r="V81">
+        <v>62</v>
+      </c>
+      <c r="W81">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>314</v>
+      </c>
+      <c r="C82" t="s">
+        <v>44</v>
+      </c>
+      <c r="D82">
+        <v>67</v>
+      </c>
+      <c r="E82">
+        <v>73</v>
+      </c>
+      <c r="F82">
+        <v>83</v>
+      </c>
+      <c r="G82">
+        <v>20</v>
+      </c>
+      <c r="H82">
+        <v>376</v>
+      </c>
+      <c r="I82">
+        <v>97</v>
+      </c>
+      <c r="J82">
+        <v>104</v>
+      </c>
+      <c r="K82">
+        <v>233</v>
+      </c>
+      <c r="L82">
+        <v>87</v>
+      </c>
+      <c r="M82">
+        <v>72</v>
+      </c>
+      <c r="N82">
+        <v>172</v>
+      </c>
+      <c r="O82">
+        <v>103</v>
+      </c>
+      <c r="P82">
+        <v>141</v>
+      </c>
+      <c r="Q82">
+        <v>68</v>
+      </c>
+      <c r="R82">
+        <v>40</v>
+      </c>
+      <c r="S82">
+        <v>123</v>
+      </c>
+      <c r="T82">
+        <v>122</v>
+      </c>
+      <c r="U82">
+        <v>70</v>
+      </c>
+      <c r="V82">
+        <v>35</v>
+      </c>
+      <c r="W82">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>315</v>
+      </c>
+      <c r="C83" t="s">
+        <v>44</v>
+      </c>
+      <c r="D83">
+        <v>14</v>
+      </c>
+      <c r="E83">
+        <v>19</v>
+      </c>
+      <c r="F83">
+        <v>52</v>
+      </c>
+      <c r="G83">
+        <v>3</v>
+      </c>
+      <c r="H83">
+        <v>120</v>
+      </c>
+      <c r="I83">
+        <v>31</v>
+      </c>
+      <c r="J83">
+        <v>18</v>
+      </c>
+      <c r="K83">
+        <v>70</v>
+      </c>
+      <c r="L83">
+        <v>48</v>
+      </c>
+      <c r="M83">
+        <v>21</v>
+      </c>
+      <c r="N83">
+        <v>53</v>
+      </c>
+      <c r="O83">
+        <v>40</v>
+      </c>
+      <c r="P83">
+        <v>38</v>
+      </c>
+      <c r="Q83">
+        <v>24</v>
+      </c>
+      <c r="R83">
+        <v>6</v>
+      </c>
+      <c r="S83">
+        <v>48</v>
+      </c>
+      <c r="T83">
+        <v>46</v>
+      </c>
+      <c r="U83">
+        <v>20</v>
+      </c>
+      <c r="V83">
+        <v>15</v>
+      </c>
+      <c r="W83">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>316</v>
+      </c>
+      <c r="C84" t="s">
+        <v>44</v>
+      </c>
+      <c r="D84">
+        <v>13</v>
+      </c>
+      <c r="E84">
+        <v>24</v>
+      </c>
+      <c r="F84">
+        <v>9</v>
+      </c>
+      <c r="G84">
+        <v>8</v>
+      </c>
+      <c r="H84">
+        <v>59</v>
+      </c>
+      <c r="I84">
+        <v>26</v>
+      </c>
+      <c r="J84">
+        <v>18</v>
+      </c>
+      <c r="K84">
+        <v>38</v>
+      </c>
+      <c r="L84">
+        <v>25</v>
+      </c>
+      <c r="M84">
+        <v>17</v>
+      </c>
+      <c r="N84">
+        <v>31</v>
+      </c>
+      <c r="O84">
+        <v>19</v>
+      </c>
+      <c r="P84">
+        <v>19</v>
+      </c>
+      <c r="Q84">
+        <v>10</v>
+      </c>
+      <c r="R84">
+        <v>5</v>
+      </c>
+      <c r="S84">
+        <v>23</v>
+      </c>
+      <c r="T84">
+        <v>31</v>
+      </c>
+      <c r="U84">
+        <v>16</v>
+      </c>
+      <c r="V84">
+        <v>10</v>
+      </c>
+      <c r="W84">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>317</v>
+      </c>
+      <c r="C85" t="s">
+        <v>44</v>
+      </c>
+      <c r="D85">
+        <v>12</v>
+      </c>
+      <c r="E85">
+        <v>54</v>
+      </c>
+      <c r="F85">
+        <v>11</v>
+      </c>
+      <c r="G85">
+        <v>11</v>
+      </c>
+      <c r="H85">
+        <v>57</v>
+      </c>
+      <c r="I85">
+        <v>19</v>
+      </c>
+      <c r="J85">
+        <v>17</v>
+      </c>
+      <c r="K85">
+        <v>33</v>
+      </c>
+      <c r="L85">
+        <v>49</v>
+      </c>
+      <c r="M85">
+        <v>34</v>
+      </c>
+      <c r="N85">
+        <v>229</v>
+      </c>
+      <c r="O85">
+        <v>31</v>
+      </c>
+      <c r="P85">
+        <v>27</v>
+      </c>
+      <c r="Q85">
+        <v>21</v>
+      </c>
+      <c r="R85">
+        <v>2</v>
+      </c>
+      <c r="S85">
+        <v>32</v>
+      </c>
+      <c r="T85">
+        <v>25</v>
+      </c>
+      <c r="U85">
+        <v>10</v>
+      </c>
+      <c r="V85">
+        <v>7</v>
+      </c>
+      <c r="W85">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="86"/>
+    <row r="87">
+      <c r="A87">
+        <v>8</v>
+      </c>
+      <c r="B87" t="s">
+        <v>13</v>
+      </c>
+      <c r="C87" t="s">
+        <v>41</v>
+      </c>
+      <c r="D87">
+        <v>245</v>
+      </c>
+      <c r="E87">
+        <v>664</v>
+      </c>
+      <c r="F87">
+        <v>11782</v>
+      </c>
+      <c r="G87">
+        <v>2155</v>
+      </c>
+      <c r="H87">
+        <v>10215</v>
+      </c>
+      <c r="I87">
+        <v>4072</v>
+      </c>
+      <c r="J87">
+        <v>7154</v>
+      </c>
+      <c r="K87">
+        <v>23612</v>
+      </c>
+      <c r="L87">
+        <v>168</v>
+      </c>
+      <c r="M87">
+        <v>120</v>
+      </c>
+      <c r="N87">
+        <v>480</v>
+      </c>
+      <c r="O87">
+        <v>266</v>
+      </c>
+      <c r="P87">
+        <v>18495</v>
+      </c>
+      <c r="Q87">
+        <v>2950</v>
+      </c>
+      <c r="R87">
+        <v>57</v>
+      </c>
+      <c r="S87">
+        <v>6743</v>
+      </c>
+      <c r="T87">
+        <v>3642</v>
+      </c>
+      <c r="U87">
+        <v>467</v>
+      </c>
+      <c r="V87">
+        <v>295</v>
+      </c>
+      <c r="W87">
+        <v>93582</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>36</v>
+      </c>
+      <c r="B88" t="s">
+        <v>36</v>
+      </c>
+      <c r="C88" t="s">
+        <v>42</v>
+      </c>
+      <c r="D88">
+        <v>58</v>
+      </c>
+      <c r="E88">
+        <v>219</v>
+      </c>
+      <c r="F88">
+        <v>1935</v>
+      </c>
+      <c r="G88">
+        <v>498</v>
+      </c>
+      <c r="H88">
+        <v>2373</v>
+      </c>
+      <c r="I88">
+        <v>818</v>
+      </c>
+      <c r="J88">
+        <v>1314</v>
+      </c>
+      <c r="K88">
+        <v>3025</v>
+      </c>
+      <c r="L88">
+        <v>53</v>
+      </c>
+      <c r="M88">
+        <v>38</v>
+      </c>
+      <c r="N88">
+        <v>132</v>
+      </c>
+      <c r="O88">
+        <v>67</v>
+      </c>
+      <c r="P88">
+        <v>1006</v>
+      </c>
+      <c r="Q88">
+        <v>509</v>
+      </c>
+      <c r="R88">
+        <v>14</v>
+      </c>
+      <c r="S88">
+        <v>1056</v>
+      </c>
+      <c r="T88">
+        <v>946</v>
+      </c>
+      <c r="U88">
+        <v>105</v>
+      </c>
+      <c r="V88">
+        <v>57</v>
+      </c>
+      <c r="W88">
+        <v>14223</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>1</v>
+      </c>
+      <c r="B89" t="s">
+        <v>318</v>
+      </c>
+      <c r="C89" t="s">
+        <v>44</v>
+      </c>
+      <c r="D89">
+        <v>70</v>
+      </c>
+      <c r="E89">
+        <v>211</v>
+      </c>
+      <c r="F89">
+        <v>3531</v>
+      </c>
+      <c r="G89">
+        <v>611</v>
+      </c>
+      <c r="H89">
+        <v>1992</v>
+      </c>
+      <c r="I89">
+        <v>638</v>
+      </c>
+      <c r="J89">
+        <v>1053</v>
+      </c>
+      <c r="K89">
+        <v>5255</v>
+      </c>
+      <c r="L89">
+        <v>36</v>
+      </c>
+      <c r="M89">
+        <v>29</v>
+      </c>
+      <c r="N89">
+        <v>142</v>
+      </c>
+      <c r="O89">
+        <v>89</v>
+      </c>
+      <c r="P89">
+        <v>1057</v>
+      </c>
+      <c r="Q89">
+        <v>605</v>
+      </c>
+      <c r="R89">
+        <v>13</v>
+      </c>
+      <c r="S89">
+        <v>1618</v>
+      </c>
+      <c r="T89">
+        <v>927</v>
+      </c>
+      <c r="U89">
+        <v>140</v>
+      </c>
+      <c r="V89">
+        <v>94</v>
+      </c>
+      <c r="W89">
+        <v>18111</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>2</v>
+      </c>
+      <c r="B90" t="s">
+        <v>319</v>
+      </c>
+      <c r="C90" t="s">
+        <v>44</v>
+      </c>
+      <c r="D90">
+        <v>41</v>
+      </c>
+      <c r="E90">
+        <v>58</v>
+      </c>
+      <c r="F90">
+        <v>3688</v>
+      </c>
+      <c r="G90">
+        <v>330</v>
+      </c>
+      <c r="H90">
+        <v>3372</v>
+      </c>
+      <c r="I90">
+        <v>735</v>
+      </c>
+      <c r="J90">
+        <v>2456</v>
+      </c>
+      <c r="K90">
+        <v>9784</v>
+      </c>
+      <c r="L90">
+        <v>18</v>
+      </c>
+      <c r="M90">
+        <v>12</v>
+      </c>
+      <c r="N90">
+        <v>40</v>
+      </c>
+      <c r="O90">
+        <v>45</v>
+      </c>
+      <c r="P90">
+        <v>14806</v>
+      </c>
+      <c r="Q90">
+        <v>827</v>
+      </c>
+      <c r="R90">
+        <v>7</v>
+      </c>
+      <c r="S90">
+        <v>2375</v>
+      </c>
+      <c r="T90">
+        <v>732</v>
+      </c>
+      <c r="U90">
+        <v>44</v>
+      </c>
+      <c r="V90">
+        <v>31</v>
+      </c>
+      <c r="W90">
+        <v>39401</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>3</v>
+      </c>
+      <c r="B91" t="s">
+        <v>320</v>
+      </c>
+      <c r="C91" t="s">
+        <v>44</v>
+      </c>
+      <c r="D91">
+        <v>16</v>
+      </c>
+      <c r="E91">
+        <v>63</v>
+      </c>
+      <c r="F91">
+        <v>853</v>
+      </c>
+      <c r="G91">
+        <v>191</v>
+      </c>
+      <c r="H91">
+        <v>658</v>
+      </c>
+      <c r="I91">
+        <v>165</v>
+      </c>
+      <c r="J91">
+        <v>251</v>
+      </c>
+      <c r="K91">
+        <v>479</v>
+      </c>
+      <c r="L91">
+        <v>6</v>
+      </c>
+      <c r="M91">
+        <v>5</v>
+      </c>
+      <c r="N91">
+        <v>21</v>
+      </c>
+      <c r="O91">
+        <v>12</v>
+      </c>
+      <c r="P91">
+        <v>225</v>
+      </c>
+      <c r="Q91">
+        <v>120</v>
+      </c>
+      <c r="R91">
+        <v>4</v>
+      </c>
+      <c r="S91">
+        <v>329</v>
+      </c>
+      <c r="T91">
+        <v>251</v>
+      </c>
+      <c r="U91">
+        <v>28</v>
+      </c>
+      <c r="V91">
+        <v>24</v>
+      </c>
+      <c r="W91">
+        <v>3701</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>4</v>
+      </c>
+      <c r="B92" t="s">
+        <v>321</v>
+      </c>
+      <c r="C92" t="s">
+        <v>44</v>
+      </c>
+      <c r="D92">
+        <v>26</v>
+      </c>
+      <c r="E92">
+        <v>20</v>
+      </c>
+      <c r="F92">
+        <v>291</v>
+      </c>
+      <c r="G92">
+        <v>91</v>
+      </c>
+      <c r="H92">
+        <v>187</v>
+      </c>
+      <c r="I92">
+        <v>68</v>
+      </c>
+      <c r="J92">
+        <v>106</v>
+      </c>
+      <c r="K92">
+        <v>283</v>
+      </c>
+      <c r="L92">
+        <v>6</v>
+      </c>
+      <c r="M92">
+        <v>11</v>
+      </c>
+      <c r="N92">
+        <v>14</v>
+      </c>
+      <c r="O92">
+        <v>18</v>
+      </c>
+      <c r="P92">
+        <v>131</v>
+      </c>
+      <c r="Q92">
+        <v>54</v>
+      </c>
+      <c r="R92">
+        <v>4</v>
+      </c>
+      <c r="S92">
+        <v>250</v>
+      </c>
+      <c r="T92">
+        <v>160</v>
+      </c>
+      <c r="U92">
+        <v>42</v>
+      </c>
+      <c r="V92">
+        <v>20</v>
+      </c>
+      <c r="W92">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>5</v>
+      </c>
+      <c r="B93" t="s">
+        <v>322</v>
+      </c>
+      <c r="C93" t="s">
+        <v>44</v>
+      </c>
+      <c r="D93">
+        <v>11</v>
+      </c>
+      <c r="E93">
+        <v>25</v>
+      </c>
+      <c r="F93">
+        <v>658</v>
+      </c>
+      <c r="G93">
+        <v>145</v>
+      </c>
+      <c r="H93">
+        <v>601</v>
+      </c>
+      <c r="I93">
+        <v>1409</v>
+      </c>
+      <c r="J93">
+        <v>193</v>
+      </c>
+      <c r="K93">
+        <v>578</v>
+      </c>
+      <c r="L93">
+        <v>6</v>
+      </c>
+      <c r="M93">
+        <v>8</v>
+      </c>
+      <c r="N93">
+        <v>23</v>
+      </c>
+      <c r="O93">
+        <v>14</v>
+      </c>
+      <c r="P93">
+        <v>225</v>
+      </c>
+      <c r="Q93">
+        <v>488</v>
+      </c>
+      <c r="R93">
+        <v>3</v>
+      </c>
+      <c r="S93">
+        <v>572</v>
+      </c>
+      <c r="T93">
+        <v>177</v>
+      </c>
+      <c r="U93">
+        <v>21</v>
+      </c>
+      <c r="V93">
+        <v>11</v>
+      </c>
+      <c r="W93">
+        <v>5168</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>6</v>
+      </c>
+      <c r="B94" t="s">
+        <v>323</v>
+      </c>
+      <c r="C94" t="s">
+        <v>44</v>
+      </c>
+      <c r="D94">
+        <v>5</v>
+      </c>
+      <c r="E94">
+        <v>26</v>
+      </c>
+      <c r="F94">
+        <v>282</v>
+      </c>
+      <c r="G94">
+        <v>83</v>
+      </c>
+      <c r="H94">
+        <v>276</v>
+      </c>
+      <c r="I94">
+        <v>71</v>
+      </c>
+      <c r="J94">
+        <v>174</v>
+      </c>
+      <c r="K94">
+        <v>208</v>
+      </c>
+      <c r="L94">
+        <v>4</v>
+      </c>
+      <c r="M94">
+        <v>4</v>
+      </c>
+      <c r="N94">
+        <v>11</v>
+      </c>
+      <c r="O94">
+        <v>7</v>
+      </c>
+      <c r="P94">
+        <v>796</v>
+      </c>
+      <c r="Q94">
+        <v>80</v>
+      </c>
+      <c r="R94">
+        <v>4</v>
+      </c>
+      <c r="S94">
+        <v>117</v>
+      </c>
+      <c r="T94">
+        <v>115</v>
+      </c>
+      <c r="U94">
+        <v>16</v>
+      </c>
+      <c r="V94">
+        <v>5</v>
+      </c>
+      <c r="W94">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>7</v>
+      </c>
+      <c r="B95" t="s">
+        <v>324</v>
+      </c>
+      <c r="C95" t="s">
+        <v>44</v>
+      </c>
+      <c r="D95">
+        <v>11</v>
+      </c>
+      <c r="E95">
+        <v>6</v>
+      </c>
+      <c r="F95">
+        <v>111</v>
+      </c>
+      <c r="G95">
+        <v>50</v>
+      </c>
+      <c r="H95">
+        <v>59</v>
+      </c>
+      <c r="I95">
+        <v>27</v>
+      </c>
+      <c r="J95">
+        <v>36</v>
+      </c>
+      <c r="K95">
+        <v>111</v>
+      </c>
+      <c r="L95">
+        <v>9</v>
+      </c>
+      <c r="M95">
+        <v>4</v>
+      </c>
+      <c r="N95">
+        <v>11</v>
+      </c>
+      <c r="O95">
+        <v>2</v>
+      </c>
+      <c r="P95">
+        <v>52</v>
+      </c>
+      <c r="Q95">
+        <v>63</v>
+      </c>
+      <c r="R95">
+        <v>0</v>
+      </c>
+      <c r="S95">
+        <v>182</v>
+      </c>
+      <c r="T95">
+        <v>109</v>
+      </c>
+      <c r="U95">
+        <v>33</v>
+      </c>
+      <c r="V95">
+        <v>7</v>
+      </c>
+      <c r="W95">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>8</v>
+      </c>
+      <c r="B96" t="s">
+        <v>325</v>
+      </c>
+      <c r="C96" t="s">
+        <v>44</v>
+      </c>
+      <c r="D96">
+        <v>2</v>
+      </c>
+      <c r="E96">
+        <v>28</v>
+      </c>
+      <c r="F96">
+        <v>210</v>
+      </c>
+      <c r="G96">
+        <v>127</v>
+      </c>
+      <c r="H96">
+        <v>524</v>
+      </c>
+      <c r="I96">
+        <v>90</v>
+      </c>
+      <c r="J96">
+        <v>1392</v>
+      </c>
+      <c r="K96">
+        <v>369</v>
+      </c>
+      <c r="L96">
+        <v>24</v>
+      </c>
+      <c r="M96">
+        <v>4</v>
+      </c>
+      <c r="N96">
+        <v>72</v>
+      </c>
+      <c r="O96">
+        <v>6</v>
+      </c>
+      <c r="P96">
+        <v>106</v>
+      </c>
+      <c r="Q96">
+        <v>88</v>
+      </c>
+      <c r="R96">
+        <v>4</v>
+      </c>
+      <c r="S96">
+        <v>136</v>
+      </c>
+      <c r="T96">
+        <v>165</v>
+      </c>
+      <c r="U96">
+        <v>25</v>
+      </c>
+      <c r="V96">
+        <v>18</v>
+      </c>
+      <c r="W96">
+        <v>3390</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>9</v>
+      </c>
+      <c r="B97" t="s">
+        <v>326</v>
+      </c>
+      <c r="C97" t="s">
+        <v>44</v>
+      </c>
+      <c r="D97">
+        <v>2</v>
+      </c>
+      <c r="E97">
+        <v>3</v>
+      </c>
+      <c r="F97">
+        <v>71</v>
+      </c>
+      <c r="G97">
+        <v>8</v>
+      </c>
+      <c r="H97">
+        <v>61</v>
+      </c>
+      <c r="I97">
+        <v>16</v>
+      </c>
+      <c r="J97">
+        <v>134</v>
+      </c>
+      <c r="K97">
+        <v>307</v>
+      </c>
+      <c r="L97">
+        <v>0</v>
+      </c>
+      <c r="M97">
+        <v>3</v>
+      </c>
+      <c r="N97">
+        <v>4</v>
+      </c>
+      <c r="O97">
+        <v>3</v>
+      </c>
+      <c r="P97">
+        <v>21</v>
+      </c>
+      <c r="Q97">
+        <v>12</v>
+      </c>
+      <c r="R97">
+        <v>3</v>
+      </c>
+      <c r="S97">
+        <v>25</v>
+      </c>
+      <c r="T97">
+        <v>27</v>
+      </c>
+      <c r="U97">
+        <v>5</v>
+      </c>
+      <c r="V97">
+        <v>3</v>
+      </c>
+      <c r="W97">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>10</v>
+      </c>
+      <c r="B98" t="s">
+        <v>327</v>
+      </c>
+      <c r="C98" t="s">
+        <v>44</v>
+      </c>
+      <c r="D98">
+        <v>3</v>
+      </c>
+      <c r="E98">
+        <v>5</v>
+      </c>
+      <c r="F98">
+        <v>152</v>
+      </c>
+      <c r="G98">
+        <v>21</v>
+      </c>
+      <c r="H98">
+        <v>112</v>
+      </c>
+      <c r="I98">
+        <v>35</v>
+      </c>
+      <c r="J98">
+        <v>45</v>
+      </c>
+      <c r="K98">
+        <v>3213</v>
+      </c>
+      <c r="L98">
+        <v>6</v>
+      </c>
+      <c r="M98">
+        <v>2</v>
+      </c>
+      <c r="N98">
+        <v>10</v>
+      </c>
+      <c r="O98">
+        <v>3</v>
+      </c>
+      <c r="P98">
+        <v>70</v>
+      </c>
+      <c r="Q98">
+        <v>104</v>
+      </c>
+      <c r="R98">
+        <v>1</v>
+      </c>
+      <c r="S98">
+        <v>83</v>
+      </c>
+      <c r="T98">
+        <v>33</v>
+      </c>
+      <c r="U98">
+        <v>8</v>
+      </c>
+      <c r="V98">
+        <v>25</v>
+      </c>
+      <c r="W98">
+        <v>3931</v>
+      </c>
+    </row>
+    <row r="99"/>
+    <row r="100">
+      <c r="A100">
+        <v>9</v>
+      </c>
+      <c r="B100" t="s">
+        <v>14</v>
+      </c>
+      <c r="C100" t="s">
+        <v>41</v>
+      </c>
+      <c r="D100">
+        <v>61</v>
+      </c>
+      <c r="E100">
+        <v>358</v>
+      </c>
+      <c r="F100">
+        <v>58</v>
+      </c>
+      <c r="G100">
+        <v>52</v>
+      </c>
+      <c r="H100">
+        <v>213</v>
+      </c>
+      <c r="I100">
+        <v>98</v>
+      </c>
+      <c r="J100">
+        <v>107</v>
+      </c>
+      <c r="K100">
+        <v>312</v>
+      </c>
+      <c r="L100">
+        <v>68</v>
+      </c>
+      <c r="M100">
+        <v>82</v>
+      </c>
+      <c r="N100">
+        <v>127</v>
+      </c>
+      <c r="O100">
+        <v>64</v>
+      </c>
+      <c r="P100">
+        <v>194</v>
+      </c>
+      <c r="Q100">
+        <v>95</v>
+      </c>
+      <c r="R100">
+        <v>40</v>
+      </c>
+      <c r="S100">
+        <v>667</v>
+      </c>
+      <c r="T100">
+        <v>293</v>
+      </c>
+      <c r="U100">
+        <v>111</v>
+      </c>
+      <c r="V100">
+        <v>71</v>
+      </c>
+      <c r="W100">
+        <v>3071</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>36</v>
+      </c>
+      <c r="B101" t="s">
+        <v>36</v>
+      </c>
+      <c r="C101" t="s">
+        <v>42</v>
+      </c>
+      <c r="D101">
+        <v>10</v>
+      </c>
+      <c r="E101">
+        <v>126</v>
+      </c>
+      <c r="F101">
+        <v>18</v>
+      </c>
+      <c r="G101">
+        <v>10</v>
+      </c>
+      <c r="H101">
+        <v>45</v>
+      </c>
+      <c r="I101">
+        <v>29</v>
+      </c>
+      <c r="J101">
+        <v>34</v>
+      </c>
+      <c r="K101">
+        <v>136</v>
+      </c>
+      <c r="L101">
+        <v>24</v>
+      </c>
+      <c r="M101">
+        <v>45</v>
+      </c>
+      <c r="N101">
+        <v>37</v>
+      </c>
+      <c r="O101">
+        <v>21</v>
+      </c>
+      <c r="P101">
+        <v>99</v>
+      </c>
+      <c r="Q101">
+        <v>17</v>
+      </c>
+      <c r="R101">
+        <v>9</v>
+      </c>
+      <c r="S101">
+        <v>186</v>
+      </c>
+      <c r="T101">
+        <v>107</v>
+      </c>
+      <c r="U101">
+        <v>19</v>
+      </c>
+      <c r="V101">
+        <v>13</v>
+      </c>
+      <c r="W101">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>1</v>
+      </c>
+      <c r="B102" t="s">
+        <v>328</v>
+      </c>
+      <c r="C102" t="s">
+        <v>44</v>
+      </c>
+      <c r="D102">
+        <v>40</v>
+      </c>
+      <c r="E102">
+        <v>103</v>
+      </c>
+      <c r="F102">
+        <v>13</v>
+      </c>
+      <c r="G102">
+        <v>7</v>
+      </c>
+      <c r="H102">
+        <v>53</v>
+      </c>
+      <c r="I102">
+        <v>17</v>
+      </c>
+      <c r="J102">
+        <v>24</v>
+      </c>
+      <c r="K102">
+        <v>56</v>
+      </c>
+      <c r="L102">
+        <v>27</v>
+      </c>
+      <c r="M102">
+        <v>12</v>
+      </c>
+      <c r="N102">
+        <v>44</v>
+      </c>
+      <c r="O102">
+        <v>17</v>
+      </c>
+      <c r="P102">
+        <v>39</v>
+      </c>
+      <c r="Q102">
+        <v>32</v>
+      </c>
+      <c r="R102">
+        <v>13</v>
+      </c>
+      <c r="S102">
+        <v>180</v>
+      </c>
+      <c r="T102">
+        <v>70</v>
+      </c>
+      <c r="U102">
+        <v>67</v>
+      </c>
+      <c r="V102">
+        <v>39</v>
+      </c>
+      <c r="W102">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>2</v>
+      </c>
+      <c r="B103" t="s">
+        <v>329</v>
+      </c>
+      <c r="C103" t="s">
+        <v>44</v>
+      </c>
+      <c r="D103">
+        <v>2</v>
+      </c>
+      <c r="E103">
+        <v>85</v>
+      </c>
+      <c r="F103">
+        <v>5</v>
+      </c>
+      <c r="G103">
+        <v>5</v>
+      </c>
+      <c r="H103">
+        <v>21</v>
+      </c>
+      <c r="I103">
+        <v>11</v>
+      </c>
+      <c r="J103">
+        <v>15</v>
+      </c>
+      <c r="K103">
+        <v>17</v>
+      </c>
+      <c r="L103">
+        <v>6</v>
+      </c>
+      <c r="M103">
+        <v>7</v>
+      </c>
+      <c r="N103">
+        <v>16</v>
+      </c>
+      <c r="O103">
+        <v>8</v>
+      </c>
+      <c r="P103">
+        <v>16</v>
+      </c>
+      <c r="Q103">
+        <v>15</v>
+      </c>
+      <c r="R103">
+        <v>2</v>
+      </c>
+      <c r="S103">
+        <v>84</v>
+      </c>
+      <c r="T103">
+        <v>15</v>
+      </c>
+      <c r="U103">
+        <v>3</v>
+      </c>
+      <c r="V103">
+        <v>7</v>
+      </c>
+      <c r="W103">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>3</v>
+      </c>
+      <c r="B104" t="s">
+        <v>330</v>
+      </c>
+      <c r="C104" t="s">
+        <v>44</v>
+      </c>
+      <c r="D104">
+        <v>0</v>
+      </c>
+      <c r="E104">
+        <v>15</v>
+      </c>
+      <c r="F104">
+        <v>2</v>
+      </c>
+      <c r="G104">
+        <v>3</v>
+      </c>
+      <c r="H104">
+        <v>14</v>
+      </c>
+      <c r="I104">
+        <v>8</v>
+      </c>
+      <c r="J104">
+        <v>5</v>
+      </c>
+      <c r="K104">
+        <v>15</v>
+      </c>
+      <c r="L104">
+        <v>5</v>
+      </c>
+      <c r="M104">
+        <v>5</v>
+      </c>
+      <c r="N104">
+        <v>13</v>
+      </c>
+      <c r="O104">
+        <v>5</v>
+      </c>
+      <c r="P104">
+        <v>6</v>
+      </c>
+      <c r="Q104">
+        <v>6</v>
+      </c>
+      <c r="R104">
+        <v>0</v>
+      </c>
+      <c r="S104">
+        <v>23</v>
+      </c>
+      <c r="T104">
+        <v>13</v>
+      </c>
+      <c r="U104">
+        <v>1</v>
+      </c>
+      <c r="V104">
+        <v>1</v>
+      </c>
+      <c r="W104">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>4</v>
+      </c>
+      <c r="B105" t="s">
+        <v>331</v>
+      </c>
+      <c r="C105" t="s">
+        <v>44</v>
+      </c>
+      <c r="D105">
+        <v>1</v>
+      </c>
+      <c r="E105">
+        <v>10</v>
+      </c>
+      <c r="F105">
+        <v>9</v>
+      </c>
+      <c r="G105">
+        <v>7</v>
+      </c>
+      <c r="H105">
+        <v>47</v>
+      </c>
+      <c r="I105">
+        <v>15</v>
+      </c>
+      <c r="J105">
+        <v>14</v>
+      </c>
+      <c r="K105">
+        <v>56</v>
+      </c>
+      <c r="L105">
+        <v>1</v>
+      </c>
+      <c r="M105">
+        <v>2</v>
+      </c>
+      <c r="N105">
+        <v>5</v>
+      </c>
+      <c r="O105">
+        <v>3</v>
+      </c>
+      <c r="P105">
+        <v>24</v>
+      </c>
+      <c r="Q105">
+        <v>12</v>
+      </c>
+      <c r="R105">
+        <v>6</v>
+      </c>
+      <c r="S105">
+        <v>64</v>
+      </c>
+      <c r="T105">
+        <v>18</v>
+      </c>
+      <c r="U105">
+        <v>2</v>
+      </c>
+      <c r="V105">
+        <v>4</v>
+      </c>
+      <c r="W105">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>5</v>
+      </c>
+      <c r="B106" t="s">
+        <v>332</v>
+      </c>
+      <c r="C106" t="s">
+        <v>44</v>
+      </c>
+      <c r="D106">
+        <v>1</v>
+      </c>
+      <c r="E106">
+        <v>14</v>
+      </c>
+      <c r="F106">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1</v>
+      </c>
+      <c r="H106">
+        <v>7</v>
+      </c>
+      <c r="I106">
+        <v>6</v>
+      </c>
+      <c r="J106">
+        <v>1</v>
+      </c>
+      <c r="K106">
+        <v>6</v>
+      </c>
+      <c r="L106">
+        <v>3</v>
+      </c>
+      <c r="M106">
+        <v>0</v>
+      </c>
+      <c r="N106">
+        <v>2</v>
+      </c>
+      <c r="O106">
+        <v>6</v>
+      </c>
+      <c r="P106">
+        <v>4</v>
+      </c>
+      <c r="Q106">
+        <v>3</v>
+      </c>
+      <c r="R106">
+        <v>1</v>
+      </c>
+      <c r="S106">
+        <v>16</v>
+      </c>
+      <c r="T106">
+        <v>9</v>
+      </c>
+      <c r="U106">
+        <v>2</v>
+      </c>
+      <c r="V106">
+        <v>1</v>
+      </c>
+      <c r="W106">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>6</v>
+      </c>
+      <c r="B107" t="s">
+        <v>333</v>
+      </c>
+      <c r="C107" t="s">
+        <v>44</v>
+      </c>
+      <c r="D107">
+        <v>1</v>
+      </c>
+      <c r="E107">
+        <v>2</v>
+      </c>
+      <c r="F107">
+        <v>0</v>
+      </c>
+      <c r="G107">
+        <v>2</v>
+      </c>
+      <c r="H107">
+        <v>11</v>
+      </c>
+      <c r="I107">
+        <v>5</v>
+      </c>
+      <c r="J107">
+        <v>6</v>
+      </c>
+      <c r="K107">
+        <v>4</v>
+      </c>
+      <c r="L107">
+        <v>1</v>
+      </c>
+      <c r="M107">
+        <v>4</v>
+      </c>
+      <c r="N107">
+        <v>4</v>
+      </c>
+      <c r="O107">
+        <v>2</v>
+      </c>
+      <c r="P107">
+        <v>2</v>
+      </c>
+      <c r="Q107">
+        <v>1</v>
+      </c>
+      <c r="R107">
+        <v>1</v>
+      </c>
+      <c r="S107">
+        <v>32</v>
+      </c>
+      <c r="T107">
+        <v>15</v>
+      </c>
+      <c r="U107">
+        <v>7</v>
+      </c>
+      <c r="V107">
+        <v>2</v>
+      </c>
+      <c r="W107">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>7</v>
+      </c>
+      <c r="B108" t="s">
+        <v>334</v>
+      </c>
+      <c r="C108" t="s">
+        <v>44</v>
+      </c>
+      <c r="D108">
+        <v>6</v>
+      </c>
+      <c r="E108">
+        <v>3</v>
+      </c>
+      <c r="F108">
+        <v>3</v>
+      </c>
+      <c r="G108">
+        <v>17</v>
+      </c>
+      <c r="H108">
+        <v>15</v>
+      </c>
+      <c r="I108">
+        <v>7</v>
+      </c>
+      <c r="J108">
+        <v>8</v>
+      </c>
+      <c r="K108">
+        <v>22</v>
+      </c>
+      <c r="L108">
+        <v>1</v>
+      </c>
+      <c r="M108">
+        <v>7</v>
+      </c>
+      <c r="N108">
+        <v>6</v>
+      </c>
+      <c r="O108">
+        <v>2</v>
+      </c>
+      <c r="P108">
+        <v>4</v>
+      </c>
+      <c r="Q108">
+        <v>9</v>
+      </c>
+      <c r="R108">
+        <v>8</v>
+      </c>
+      <c r="S108">
+        <v>82</v>
+      </c>
+      <c r="T108">
+        <v>46</v>
+      </c>
+      <c r="U108">
+        <v>10</v>
+      </c>
+      <c r="V108">
+        <v>4</v>
+      </c>
+      <c r="W108">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="109"/>
+    <row r="110">
+      <c r="A110">
+        <v>10</v>
+      </c>
+      <c r="B110" t="s">
+        <v>15</v>
+      </c>
+      <c r="C110" t="s">
+        <v>41</v>
+      </c>
+      <c r="D110">
+        <v>1326</v>
+      </c>
+      <c r="E110">
+        <v>875</v>
+      </c>
+      <c r="F110">
+        <v>777</v>
+      </c>
+      <c r="G110">
+        <v>103</v>
+      </c>
+      <c r="H110">
+        <v>4155</v>
+      </c>
+      <c r="I110">
+        <v>1955</v>
+      </c>
+      <c r="J110">
+        <v>2396</v>
+      </c>
+      <c r="K110">
+        <v>2929</v>
+      </c>
+      <c r="L110">
+        <v>730</v>
+      </c>
+      <c r="M110">
+        <v>1031</v>
+      </c>
+      <c r="N110">
+        <v>1836</v>
+      </c>
+      <c r="O110">
+        <v>1523</v>
+      </c>
+      <c r="P110">
+        <v>1274</v>
+      </c>
+      <c r="Q110">
+        <v>1011</v>
+      </c>
+      <c r="R110">
+        <v>207</v>
+      </c>
+      <c r="S110">
+        <v>1451</v>
+      </c>
+      <c r="T110">
+        <v>740</v>
+      </c>
+      <c r="U110">
+        <v>867</v>
+      </c>
+      <c r="V110">
+        <v>287</v>
+      </c>
+      <c r="W110">
+        <v>25473</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>36</v>
+      </c>
+      <c r="B111" t="s">
+        <v>36</v>
+      </c>
+      <c r="C111" t="s">
+        <v>42</v>
+      </c>
+      <c r="D111">
+        <v>456</v>
+      </c>
+      <c r="E111">
+        <v>294</v>
+      </c>
+      <c r="F111">
+        <v>316</v>
+      </c>
+      <c r="G111">
+        <v>13</v>
+      </c>
+      <c r="H111">
+        <v>1161</v>
+      </c>
+      <c r="I111">
+        <v>653</v>
+      </c>
+      <c r="J111">
+        <v>783</v>
+      </c>
+      <c r="K111">
+        <v>807</v>
+      </c>
+      <c r="L111">
+        <v>252</v>
+      </c>
+      <c r="M111">
+        <v>203</v>
+      </c>
+      <c r="N111">
+        <v>452</v>
+      </c>
+      <c r="O111">
+        <v>408</v>
+      </c>
+      <c r="P111">
+        <v>363</v>
+      </c>
+      <c r="Q111">
+        <v>421</v>
+      </c>
+      <c r="R111">
+        <v>47</v>
+      </c>
+      <c r="S111">
+        <v>413</v>
+      </c>
+      <c r="T111">
+        <v>166</v>
+      </c>
+      <c r="U111">
+        <v>164</v>
+      </c>
+      <c r="V111">
+        <v>57</v>
+      </c>
+      <c r="W111">
+        <v>7429</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>1</v>
+      </c>
+      <c r="B112" t="s">
+        <v>335</v>
+      </c>
+      <c r="C112" t="s">
+        <v>44</v>
+      </c>
+      <c r="D112">
+        <v>511</v>
+      </c>
+      <c r="E112">
+        <v>268</v>
+      </c>
+      <c r="F112">
+        <v>235</v>
+      </c>
+      <c r="G112">
+        <v>27</v>
+      </c>
+      <c r="H112">
+        <v>1739</v>
+      </c>
+      <c r="I112">
+        <v>514</v>
+      </c>
+      <c r="J112">
+        <v>911</v>
+      </c>
+      <c r="K112">
+        <v>1048</v>
+      </c>
+      <c r="L112">
+        <v>235</v>
+      </c>
+      <c r="M112">
+        <v>405</v>
+      </c>
+      <c r="N112">
+        <v>620</v>
+      </c>
+      <c r="O112">
+        <v>671</v>
+      </c>
+      <c r="P112">
+        <v>415</v>
+      </c>
+      <c r="Q112">
+        <v>258</v>
+      </c>
+      <c r="R112">
+        <v>63</v>
+      </c>
+      <c r="S112">
+        <v>490</v>
+      </c>
+      <c r="T112">
+        <v>204</v>
+      </c>
+      <c r="U112">
+        <v>312</v>
+      </c>
+      <c r="V112">
+        <v>70</v>
+      </c>
+      <c r="W112">
+        <v>8996</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>2</v>
+      </c>
+      <c r="B113" t="s">
+        <v>336</v>
+      </c>
+      <c r="C113" t="s">
+        <v>44</v>
+      </c>
+      <c r="D113">
+        <v>152</v>
+      </c>
+      <c r="E113">
+        <v>144</v>
+      </c>
+      <c r="F113">
+        <v>41</v>
+      </c>
+      <c r="G113">
+        <v>26</v>
+      </c>
+      <c r="H113">
+        <v>262</v>
+      </c>
+      <c r="I113">
+        <v>189</v>
+      </c>
+      <c r="J113">
+        <v>189</v>
+      </c>
+      <c r="K113">
+        <v>158</v>
+      </c>
+      <c r="L113">
+        <v>94</v>
+      </c>
+      <c r="M113">
+        <v>117</v>
+      </c>
+      <c r="N113">
+        <v>166</v>
+      </c>
+      <c r="O113">
+        <v>184</v>
+      </c>
+      <c r="P113">
+        <v>157</v>
+      </c>
+      <c r="Q113">
+        <v>63</v>
+      </c>
+      <c r="R113">
+        <v>25</v>
+      </c>
+      <c r="S113">
+        <v>195</v>
+      </c>
+      <c r="T113">
+        <v>152</v>
+      </c>
+      <c r="U113">
+        <v>209</v>
+      </c>
+      <c r="V113">
+        <v>90</v>
+      </c>
+      <c r="W113">
+        <v>2613</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>3</v>
+      </c>
+      <c r="B114" t="s">
+        <v>337</v>
+      </c>
+      <c r="C114" t="s">
+        <v>44</v>
+      </c>
+      <c r="D114">
+        <v>27</v>
+      </c>
+      <c r="E114">
+        <v>36</v>
+      </c>
+      <c r="F114">
+        <v>13</v>
+      </c>
+      <c r="G114">
+        <v>5</v>
+      </c>
+      <c r="H114">
+        <v>98</v>
+      </c>
+      <c r="I114">
+        <v>78</v>
+      </c>
+      <c r="J114">
+        <v>88</v>
+      </c>
+      <c r="K114">
+        <v>73</v>
+      </c>
+      <c r="L114">
+        <v>30</v>
+      </c>
+      <c r="M114">
+        <v>36</v>
+      </c>
+      <c r="N114">
+        <v>245</v>
+      </c>
+      <c r="O114">
+        <v>48</v>
+      </c>
+      <c r="P114">
+        <v>31</v>
+      </c>
+      <c r="Q114">
+        <v>25</v>
+      </c>
+      <c r="R114">
+        <v>3</v>
+      </c>
+      <c r="S114">
+        <v>51</v>
+      </c>
+      <c r="T114">
+        <v>18</v>
+      </c>
+      <c r="U114">
+        <v>27</v>
+      </c>
+      <c r="V114">
+        <v>7</v>
+      </c>
+      <c r="W114">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>4</v>
+      </c>
+      <c r="B115" t="s">
+        <v>338</v>
+      </c>
+      <c r="C115" t="s">
+        <v>44</v>
+      </c>
+      <c r="D115">
+        <v>59</v>
+      </c>
+      <c r="E115">
+        <v>35</v>
+      </c>
+      <c r="F115">
+        <v>66</v>
+      </c>
+      <c r="G115">
+        <v>9</v>
+      </c>
+      <c r="H115">
+        <v>302</v>
+      </c>
+      <c r="I115">
+        <v>145</v>
+      </c>
+      <c r="J115">
+        <v>130</v>
+      </c>
+      <c r="K115">
+        <v>195</v>
+      </c>
+      <c r="L115">
+        <v>25</v>
+      </c>
+      <c r="M115">
+        <v>81</v>
+      </c>
+      <c r="N115">
+        <v>113</v>
+      </c>
+      <c r="O115">
+        <v>52</v>
+      </c>
+      <c r="P115">
+        <v>88</v>
+      </c>
+      <c r="Q115">
+        <v>92</v>
+      </c>
+      <c r="R115">
+        <v>10</v>
+      </c>
+      <c r="S115">
+        <v>88</v>
+      </c>
+      <c r="T115">
+        <v>63</v>
+      </c>
+      <c r="U115">
+        <v>38</v>
+      </c>
+      <c r="V115">
+        <v>23</v>
+      </c>
+      <c r="W115">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>5</v>
+      </c>
+      <c r="B116" t="s">
+        <v>339</v>
+      </c>
+      <c r="C116" t="s">
+        <v>44</v>
+      </c>
+      <c r="D116">
+        <v>18</v>
+      </c>
+      <c r="E116">
+        <v>20</v>
+      </c>
+      <c r="F116">
+        <v>18</v>
+      </c>
+      <c r="G116">
+        <v>4</v>
+      </c>
+      <c r="H116">
+        <v>128</v>
+      </c>
+      <c r="I116">
+        <v>144</v>
+      </c>
+      <c r="J116">
+        <v>77</v>
+      </c>
+      <c r="K116">
+        <v>94</v>
+      </c>
+      <c r="L116">
+        <v>23</v>
+      </c>
+      <c r="M116">
+        <v>38</v>
+      </c>
+      <c r="N116">
+        <v>48</v>
+      </c>
+      <c r="O116">
+        <v>51</v>
+      </c>
+      <c r="P116">
+        <v>89</v>
+      </c>
+      <c r="Q116">
+        <v>38</v>
+      </c>
+      <c r="R116">
+        <v>5</v>
+      </c>
+      <c r="S116">
+        <v>23</v>
+      </c>
+      <c r="T116">
+        <v>25</v>
+      </c>
+      <c r="U116">
+        <v>27</v>
+      </c>
+      <c r="V116">
+        <v>12</v>
+      </c>
+      <c r="W116">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>6</v>
+      </c>
+      <c r="B117" t="s">
+        <v>340</v>
+      </c>
+      <c r="C117" t="s">
+        <v>44</v>
+      </c>
+      <c r="D117">
+        <v>14</v>
+      </c>
+      <c r="E117">
+        <v>25</v>
+      </c>
+      <c r="F117">
+        <v>12</v>
+      </c>
+      <c r="G117">
+        <v>2</v>
+      </c>
+      <c r="H117">
+        <v>51</v>
+      </c>
+      <c r="I117">
+        <v>39</v>
+      </c>
+      <c r="J117">
+        <v>41</v>
+      </c>
+      <c r="K117">
+        <v>39</v>
+      </c>
+      <c r="L117">
+        <v>16</v>
+      </c>
+      <c r="M117">
+        <v>31</v>
+      </c>
+      <c r="N117">
+        <v>57</v>
+      </c>
+      <c r="O117">
+        <v>32</v>
+      </c>
+      <c r="P117">
+        <v>15</v>
+      </c>
+      <c r="Q117">
+        <v>5</v>
+      </c>
+      <c r="R117">
+        <v>8</v>
+      </c>
+      <c r="S117">
+        <v>16</v>
+      </c>
+      <c r="T117">
+        <v>22</v>
+      </c>
+      <c r="U117">
+        <v>12</v>
+      </c>
+      <c r="V117">
+        <v>7</v>
+      </c>
+      <c r="W117">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>7</v>
+      </c>
+      <c r="B118" t="s">
+        <v>341</v>
+      </c>
+      <c r="C118" t="s">
+        <v>44</v>
+      </c>
+      <c r="D118">
+        <v>63</v>
+      </c>
+      <c r="E118">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>5</v>
+      </c>
+      <c r="G118">
+        <v>6</v>
+      </c>
+      <c r="H118">
+        <v>24</v>
+      </c>
+      <c r="I118">
+        <v>34</v>
+      </c>
+      <c r="J118">
+        <v>26</v>
+      </c>
+      <c r="K118">
+        <v>22</v>
+      </c>
+      <c r="L118">
+        <v>16</v>
+      </c>
+      <c r="M118">
+        <v>12</v>
+      </c>
+      <c r="N118">
+        <v>26</v>
+      </c>
+      <c r="O118">
+        <v>13</v>
+      </c>
+      <c r="P118">
+        <v>13</v>
+      </c>
+      <c r="Q118">
+        <v>11</v>
+      </c>
+      <c r="R118">
+        <v>30</v>
+      </c>
+      <c r="S118">
+        <v>26</v>
+      </c>
+      <c r="T118">
+        <v>53</v>
+      </c>
+      <c r="U118">
+        <v>40</v>
+      </c>
+      <c r="V118">
+        <v>12</v>
+      </c>
+      <c r="W118">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>8</v>
+      </c>
+      <c r="B119" t="s">
+        <v>342</v>
+      </c>
+      <c r="C119" t="s">
+        <v>44</v>
+      </c>
+      <c r="D119">
+        <v>9</v>
+      </c>
+      <c r="E119">
+        <v>17</v>
+      </c>
+      <c r="F119">
+        <v>6</v>
+      </c>
+      <c r="G119">
+        <v>1</v>
+      </c>
+      <c r="H119">
+        <v>55</v>
+      </c>
+      <c r="I119">
+        <v>26</v>
+      </c>
+      <c r="J119">
+        <v>27</v>
+      </c>
+      <c r="K119">
+        <v>42</v>
+      </c>
+      <c r="L119">
+        <v>4</v>
+      </c>
+      <c r="M119">
+        <v>34</v>
+      </c>
+      <c r="N119">
+        <v>15</v>
+      </c>
+      <c r="O119">
+        <v>12</v>
+      </c>
+      <c r="P119">
+        <v>15</v>
+      </c>
+      <c r="Q119">
+        <v>8</v>
+      </c>
+      <c r="R119">
+        <v>0</v>
+      </c>
+      <c r="S119">
+        <v>6</v>
+      </c>
+      <c r="T119">
+        <v>6</v>
+      </c>
+      <c r="U119">
+        <v>11</v>
+      </c>
+      <c r="V119">
+        <v>3</v>
+      </c>
+      <c r="W119">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>9</v>
+      </c>
+      <c r="B120" t="s">
+        <v>343</v>
+      </c>
+      <c r="C120" t="s">
+        <v>44</v>
+      </c>
+      <c r="D120">
+        <v>5</v>
+      </c>
+      <c r="E120">
+        <v>3</v>
+      </c>
+      <c r="F120">
+        <v>7</v>
+      </c>
+      <c r="G120">
+        <v>4</v>
+      </c>
+      <c r="H120">
+        <v>41</v>
+      </c>
+      <c r="I120">
+        <v>16</v>
+      </c>
+      <c r="J120">
+        <v>23</v>
+      </c>
+      <c r="K120">
+        <v>147</v>
+      </c>
+      <c r="L120">
+        <v>4</v>
+      </c>
+      <c r="M120">
+        <v>38</v>
+      </c>
+      <c r="N120">
+        <v>10</v>
+      </c>
+      <c r="O120">
+        <v>3</v>
+      </c>
+      <c r="P120">
+        <v>23</v>
+      </c>
+      <c r="Q120">
+        <v>7</v>
+      </c>
+      <c r="R120">
+        <v>12</v>
+      </c>
+      <c r="S120">
+        <v>21</v>
+      </c>
+      <c r="T120">
+        <v>12</v>
+      </c>
+      <c r="U120">
+        <v>15</v>
+      </c>
+      <c r="V120">
+        <v>1</v>
+      </c>
+      <c r="W120">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>10</v>
+      </c>
+      <c r="B121" t="s">
+        <v>344</v>
+      </c>
+      <c r="C121" t="s">
+        <v>44</v>
+      </c>
+      <c r="D121">
+        <v>12</v>
+      </c>
+      <c r="E121">
+        <v>25</v>
+      </c>
+      <c r="F121">
+        <v>58</v>
+      </c>
+      <c r="G121">
+        <v>6</v>
+      </c>
+      <c r="H121">
+        <v>294</v>
+      </c>
+      <c r="I121">
+        <v>117</v>
+      </c>
+      <c r="J121">
+        <v>101</v>
+      </c>
+      <c r="K121">
+        <v>304</v>
+      </c>
+      <c r="L121">
+        <v>31</v>
+      </c>
+      <c r="M121">
+        <v>36</v>
+      </c>
+      <c r="N121">
+        <v>84</v>
+      </c>
+      <c r="O121">
+        <v>49</v>
+      </c>
+      <c r="P121">
+        <v>65</v>
+      </c>
+      <c r="Q121">
+        <v>83</v>
+      </c>
+      <c r="R121">
+        <v>4</v>
+      </c>
+      <c r="S121">
+        <v>122</v>
+      </c>
+      <c r="T121">
+        <v>19</v>
+      </c>
+      <c r="U121">
+        <v>12</v>
+      </c>
+      <c r="V121">
+        <v>5</v>
+      </c>
+      <c r="W121">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="122"/>
+    <row r="123">
+      <c r="A123">
+        <v>11</v>
+      </c>
+      <c r="B123" t="s">
+        <v>16</v>
+      </c>
+      <c r="C123" t="s">
+        <v>41</v>
+      </c>
+      <c r="D123">
+        <v>152</v>
+      </c>
+      <c r="E123">
+        <v>291</v>
+      </c>
+      <c r="F123">
+        <v>122</v>
+      </c>
+      <c r="G123">
+        <v>83</v>
+      </c>
+      <c r="H123">
+        <v>467</v>
+      </c>
+      <c r="I123">
+        <v>291</v>
+      </c>
+      <c r="J123">
+        <v>240</v>
+      </c>
+      <c r="K123">
+        <v>537</v>
+      </c>
+      <c r="L123">
+        <v>250</v>
+      </c>
+      <c r="M123">
+        <v>238</v>
+      </c>
+      <c r="N123">
+        <v>1005</v>
+      </c>
+      <c r="O123">
+        <v>344</v>
+      </c>
+      <c r="P123">
+        <v>326</v>
+      </c>
+      <c r="Q123">
+        <v>192</v>
+      </c>
+      <c r="R123">
+        <v>59</v>
+      </c>
+      <c r="S123">
+        <v>266</v>
+      </c>
+      <c r="T123">
+        <v>389</v>
+      </c>
+      <c r="U123">
+        <v>231</v>
+      </c>
+      <c r="V123">
+        <v>138</v>
+      </c>
+      <c r="W123">
+        <v>5621</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>36</v>
+      </c>
+      <c r="B124" t="s">
+        <v>36</v>
+      </c>
+      <c r="C124" t="s">
+        <v>42</v>
+      </c>
+      <c r="D124">
+        <v>28</v>
+      </c>
+      <c r="E124">
+        <v>118</v>
+      </c>
+      <c r="F124">
+        <v>24</v>
+      </c>
+      <c r="G124">
+        <v>10</v>
+      </c>
+      <c r="H124">
+        <v>79</v>
+      </c>
+      <c r="I124">
+        <v>54</v>
+      </c>
+      <c r="J124">
+        <v>69</v>
+      </c>
+      <c r="K124">
+        <v>134</v>
+      </c>
+      <c r="L124">
+        <v>64</v>
+      </c>
+      <c r="M124">
+        <v>69</v>
+      </c>
+      <c r="N124">
+        <v>359</v>
+      </c>
+      <c r="O124">
+        <v>89</v>
+      </c>
+      <c r="P124">
+        <v>95</v>
+      </c>
+      <c r="Q124">
+        <v>46</v>
+      </c>
+      <c r="R124">
+        <v>9</v>
+      </c>
+      <c r="S124">
+        <v>56</v>
+      </c>
+      <c r="T124">
+        <v>87</v>
+      </c>
+      <c r="U124">
+        <v>36</v>
+      </c>
+      <c r="V124">
+        <v>24</v>
+      </c>
+      <c r="W124">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>1</v>
+      </c>
+      <c r="B125" t="s">
+        <v>345</v>
+      </c>
+      <c r="C125" t="s">
+        <v>44</v>
+      </c>
+      <c r="D125">
+        <v>38</v>
+      </c>
+      <c r="E125">
+        <v>57</v>
+      </c>
+      <c r="F125">
+        <v>33</v>
+      </c>
+      <c r="G125">
+        <v>21</v>
+      </c>
+      <c r="H125">
+        <v>173</v>
+      </c>
+      <c r="I125">
+        <v>96</v>
+      </c>
+      <c r="J125">
+        <v>75</v>
+      </c>
+      <c r="K125">
+        <v>162</v>
+      </c>
+      <c r="L125">
+        <v>60</v>
+      </c>
+      <c r="M125">
+        <v>50</v>
+      </c>
+      <c r="N125">
+        <v>347</v>
+      </c>
+      <c r="O125">
+        <v>98</v>
+      </c>
+      <c r="P125">
+        <v>119</v>
+      </c>
+      <c r="Q125">
+        <v>71</v>
+      </c>
+      <c r="R125">
+        <v>9</v>
+      </c>
+      <c r="S125">
+        <v>77</v>
+      </c>
+      <c r="T125">
+        <v>98</v>
+      </c>
+      <c r="U125">
+        <v>63</v>
+      </c>
+      <c r="V125">
+        <v>40</v>
+      </c>
+      <c r="W125">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>2</v>
+      </c>
+      <c r="B126" t="s">
+        <v>346</v>
+      </c>
+      <c r="C126" t="s">
+        <v>44</v>
+      </c>
+      <c r="D126">
+        <v>18</v>
+      </c>
+      <c r="E126">
+        <v>27</v>
+      </c>
+      <c r="F126">
+        <v>15</v>
+      </c>
+      <c r="G126">
+        <v>10</v>
+      </c>
+      <c r="H126">
+        <v>58</v>
+      </c>
+      <c r="I126">
+        <v>40</v>
+      </c>
+      <c r="J126">
+        <v>24</v>
+      </c>
+      <c r="K126">
+        <v>70</v>
+      </c>
+      <c r="L126">
+        <v>33</v>
+      </c>
+      <c r="M126">
+        <v>20</v>
+      </c>
+      <c r="N126">
+        <v>63</v>
+      </c>
+      <c r="O126">
+        <v>40</v>
+      </c>
+      <c r="P126">
+        <v>31</v>
+      </c>
+      <c r="Q126">
+        <v>23</v>
+      </c>
+      <c r="R126">
+        <v>4</v>
+      </c>
+      <c r="S126">
+        <v>34</v>
+      </c>
+      <c r="T126">
+        <v>45</v>
+      </c>
+      <c r="U126">
+        <v>44</v>
+      </c>
+      <c r="V126">
+        <v>22</v>
+      </c>
+      <c r="W126">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>3</v>
+      </c>
+      <c r="B127" t="s">
+        <v>347</v>
+      </c>
+      <c r="C127" t="s">
+        <v>44</v>
+      </c>
+      <c r="D127">
+        <v>23</v>
+      </c>
+      <c r="E127">
+        <v>12</v>
+      </c>
+      <c r="F127">
+        <v>10</v>
+      </c>
+      <c r="G127">
+        <v>11</v>
+      </c>
+      <c r="H127">
+        <v>29</v>
+      </c>
+      <c r="I127">
+        <v>18</v>
+      </c>
+      <c r="J127">
+        <v>19</v>
+      </c>
+      <c r="K127">
+        <v>38</v>
+      </c>
+      <c r="L127">
+        <v>10</v>
+      </c>
+      <c r="M127">
+        <v>13</v>
+      </c>
+      <c r="N127">
+        <v>48</v>
+      </c>
+      <c r="O127">
+        <v>21</v>
+      </c>
+      <c r="P127">
+        <v>12</v>
+      </c>
+      <c r="Q127">
+        <v>10</v>
+      </c>
+      <c r="R127">
+        <v>12</v>
+      </c>
+      <c r="S127">
+        <v>18</v>
+      </c>
+      <c r="T127">
+        <v>33</v>
+      </c>
+      <c r="U127">
+        <v>28</v>
+      </c>
+      <c r="V127">
+        <v>12</v>
+      </c>
+      <c r="W127">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>4</v>
+      </c>
+      <c r="B128" t="s">
+        <v>348</v>
+      </c>
+      <c r="C128" t="s">
+        <v>44</v>
+      </c>
+      <c r="D128">
+        <v>6</v>
+      </c>
+      <c r="E128">
+        <v>5</v>
+      </c>
+      <c r="F128">
+        <v>7</v>
+      </c>
+      <c r="G128">
+        <v>5</v>
+      </c>
+      <c r="H128">
+        <v>29</v>
+      </c>
+      <c r="I128">
+        <v>28</v>
+      </c>
+      <c r="J128">
+        <v>14</v>
+      </c>
+      <c r="K128">
+        <v>38</v>
+      </c>
+      <c r="L128">
+        <v>17</v>
+      </c>
+      <c r="M128">
+        <v>8</v>
+      </c>
+      <c r="N128">
+        <v>30</v>
+      </c>
+      <c r="O128">
+        <v>15</v>
+      </c>
+      <c r="P128">
+        <v>11</v>
+      </c>
+      <c r="Q128">
+        <v>9</v>
+      </c>
+      <c r="R128">
+        <v>1</v>
+      </c>
+      <c r="S128">
+        <v>6</v>
+      </c>
+      <c r="T128">
+        <v>25</v>
+      </c>
+      <c r="U128">
+        <v>14</v>
+      </c>
+      <c r="V128">
+        <v>12</v>
+      </c>
+      <c r="W128">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>5</v>
+      </c>
+      <c r="B129" t="s">
+        <v>349</v>
+      </c>
+      <c r="C129" t="s">
+        <v>44</v>
+      </c>
+      <c r="D129">
+        <v>10</v>
+      </c>
+      <c r="E129">
+        <v>19</v>
+      </c>
+      <c r="F129">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>3</v>
+      </c>
+      <c r="H129">
+        <v>41</v>
+      </c>
+      <c r="I129">
+        <v>19</v>
+      </c>
+      <c r="J129">
+        <v>19</v>
+      </c>
+      <c r="K129">
+        <v>24</v>
+      </c>
+      <c r="L129">
+        <v>11</v>
+      </c>
+      <c r="M129">
+        <v>10</v>
+      </c>
+      <c r="N129">
+        <v>33</v>
+      </c>
+      <c r="O129">
+        <v>17</v>
+      </c>
+      <c r="P129">
+        <v>17</v>
+      </c>
+      <c r="Q129">
+        <v>3</v>
+      </c>
+      <c r="R129">
+        <v>2</v>
+      </c>
+      <c r="S129">
+        <v>11</v>
+      </c>
+      <c r="T129">
+        <v>19</v>
+      </c>
+      <c r="U129">
+        <v>14</v>
+      </c>
+      <c r="V129">
+        <v>4</v>
+      </c>
+      <c r="W129">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>6</v>
+      </c>
+      <c r="B130" t="s">
+        <v>350</v>
+      </c>
+      <c r="C130" t="s">
+        <v>44</v>
+      </c>
+      <c r="D130">
+        <v>7</v>
+      </c>
+      <c r="E130">
+        <v>39</v>
+      </c>
+      <c r="F130">
+        <v>5</v>
+      </c>
+      <c r="G130">
+        <v>17</v>
+      </c>
+      <c r="H130">
+        <v>13</v>
+      </c>
+      <c r="I130">
+        <v>12</v>
+      </c>
+      <c r="J130">
+        <v>2</v>
+      </c>
+      <c r="K130">
+        <v>17</v>
+      </c>
+      <c r="L130">
+        <v>38</v>
+      </c>
+      <c r="M130">
+        <v>54</v>
+      </c>
+      <c r="N130">
+        <v>83</v>
+      </c>
+      <c r="O130">
+        <v>41</v>
+      </c>
+      <c r="P130">
+        <v>12</v>
+      </c>
+      <c r="Q130">
+        <v>15</v>
+      </c>
+      <c r="R130">
+        <v>3</v>
+      </c>
+      <c r="S130">
+        <v>37</v>
+      </c>
+      <c r="T130">
+        <v>36</v>
+      </c>
+      <c r="U130">
+        <v>6</v>
+      </c>
+      <c r="V130">
+        <v>7</v>
+      </c>
+      <c r="W130">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>7</v>
+      </c>
+      <c r="B131" t="s">
+        <v>351</v>
+      </c>
+      <c r="C131" t="s">
+        <v>44</v>
+      </c>
+      <c r="D131">
+        <v>13</v>
+      </c>
+      <c r="E131">
+        <v>6</v>
+      </c>
+      <c r="F131">
+        <v>4</v>
+      </c>
+      <c r="G131">
+        <v>3</v>
+      </c>
+      <c r="H131">
+        <v>14</v>
+      </c>
+      <c r="I131">
+        <v>6</v>
+      </c>
+      <c r="J131">
+        <v>10</v>
+      </c>
+      <c r="K131">
+        <v>20</v>
+      </c>
+      <c r="L131">
+        <v>5</v>
+      </c>
+      <c r="M131">
+        <v>2</v>
+      </c>
+      <c r="N131">
+        <v>11</v>
+      </c>
+      <c r="O131">
+        <v>8</v>
+      </c>
+      <c r="P131">
+        <v>9</v>
+      </c>
+      <c r="Q131">
+        <v>3</v>
+      </c>
+      <c r="R131">
+        <v>15</v>
+      </c>
+      <c r="S131">
+        <v>8</v>
+      </c>
+      <c r="T131">
+        <v>30</v>
+      </c>
+      <c r="U131">
+        <v>15</v>
+      </c>
+      <c r="V131">
+        <v>10</v>
+      </c>
+      <c r="W131">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>8</v>
+      </c>
+      <c r="B132" t="s">
+        <v>352</v>
+      </c>
+      <c r="C132" t="s">
+        <v>44</v>
+      </c>
+      <c r="D132">
+        <v>1</v>
+      </c>
+      <c r="E132">
+        <v>5</v>
+      </c>
+      <c r="F132">
+        <v>4</v>
+      </c>
+      <c r="G132">
+        <v>1</v>
+      </c>
+      <c r="H132">
+        <v>10</v>
+      </c>
+      <c r="I132">
+        <v>3</v>
+      </c>
+      <c r="J132">
+        <v>3</v>
+      </c>
+      <c r="K132">
+        <v>10</v>
+      </c>
+      <c r="L132">
+        <v>6</v>
+      </c>
+      <c r="M132">
+        <v>1</v>
+      </c>
+      <c r="N132">
+        <v>5</v>
+      </c>
+      <c r="O132">
+        <v>4</v>
+      </c>
+      <c r="P132">
+        <v>2</v>
+      </c>
+      <c r="Q132">
+        <v>2</v>
+      </c>
+      <c r="R132">
+        <v>0</v>
+      </c>
+      <c r="S132">
+        <v>0</v>
+      </c>
+      <c r="T132">
+        <v>1</v>
+      </c>
+      <c r="U132">
+        <v>2</v>
+      </c>
+      <c r="V132">
+        <v>2</v>
+      </c>
+      <c r="W132">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>9</v>
+      </c>
+      <c r="B133" t="s">
+        <v>353</v>
+      </c>
+      <c r="C133" t="s">
+        <v>44</v>
+      </c>
+      <c r="D133">
+        <v>6</v>
+      </c>
+      <c r="E133">
+        <v>2</v>
+      </c>
+      <c r="F133">
+        <v>9</v>
+      </c>
+      <c r="G133">
+        <v>2</v>
+      </c>
+      <c r="H133">
+        <v>8</v>
+      </c>
+      <c r="I133">
+        <v>5</v>
+      </c>
+      <c r="J133">
+        <v>3</v>
+      </c>
+      <c r="K133">
+        <v>15</v>
+      </c>
+      <c r="L133">
+        <v>0</v>
+      </c>
+      <c r="M133">
+        <v>2</v>
+      </c>
+      <c r="N133">
+        <v>9</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="P133">
+        <v>14</v>
+      </c>
+      <c r="Q133">
+        <v>4</v>
+      </c>
+      <c r="R133">
+        <v>3</v>
+      </c>
+      <c r="S133">
+        <v>13</v>
+      </c>
+      <c r="T133">
+        <v>10</v>
+      </c>
+      <c r="U133">
+        <v>7</v>
+      </c>
+      <c r="V133">
+        <v>4</v>
+      </c>
+      <c r="W133">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>10</v>
+      </c>
+      <c r="B134" t="s">
+        <v>354</v>
+      </c>
+      <c r="C134" t="s">
+        <v>44</v>
+      </c>
+      <c r="D134">
+        <v>2</v>
+      </c>
+      <c r="E134">
+        <v>1</v>
+      </c>
+      <c r="F134">
+        <v>3</v>
+      </c>
+      <c r="G134">
+        <v>0</v>
+      </c>
+      <c r="H134">
+        <v>13</v>
+      </c>
+      <c r="I134">
+        <v>10</v>
+      </c>
+      <c r="J134">
+        <v>2</v>
+      </c>
+      <c r="K134">
+        <v>9</v>
+      </c>
+      <c r="L134">
+        <v>6</v>
+      </c>
+      <c r="M134">
+        <v>9</v>
+      </c>
+      <c r="N134">
+        <v>17</v>
+      </c>
+      <c r="O134">
+        <v>10</v>
+      </c>
+      <c r="P134">
+        <v>4</v>
+      </c>
+      <c r="Q134">
+        <v>6</v>
+      </c>
+      <c r="R134">
+        <v>1</v>
+      </c>
+      <c r="S134">
+        <v>6</v>
+      </c>
+      <c r="T134">
+        <v>5</v>
+      </c>
+      <c r="U134">
+        <v>2</v>
+      </c>
+      <c r="V134">
+        <v>1</v>
+      </c>
+      <c r="W134">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="135"/>
+    <row r="136">
+      <c r="A136">
+        <v>12</v>
+      </c>
+      <c r="B136" t="s">
+        <v>17</v>
+      </c>
+      <c r="C136" t="s">
+        <v>41</v>
+      </c>
+      <c r="D136">
+        <v>304</v>
+      </c>
+      <c r="E136">
+        <v>801</v>
+      </c>
+      <c r="F136">
+        <v>5863</v>
+      </c>
+      <c r="G136">
+        <v>256</v>
+      </c>
+      <c r="H136">
+        <v>14623</v>
+      </c>
+      <c r="I136">
+        <v>24616</v>
+      </c>
+      <c r="J136">
+        <v>5820</v>
+      </c>
+      <c r="K136">
+        <v>18430</v>
+      </c>
+      <c r="L136">
+        <v>872</v>
+      </c>
+      <c r="M136">
+        <v>139</v>
+      </c>
+      <c r="N136">
+        <v>7117</v>
+      </c>
+      <c r="O136">
+        <v>7405</v>
+      </c>
+      <c r="P136">
+        <v>30160</v>
+      </c>
+      <c r="Q136">
+        <v>8796</v>
+      </c>
+      <c r="R136">
+        <v>76</v>
+      </c>
+      <c r="S136">
+        <v>10615</v>
+      </c>
+      <c r="T136">
+        <v>2640</v>
+      </c>
+      <c r="U136">
+        <v>758</v>
+      </c>
+      <c r="V136">
+        <v>415</v>
+      </c>
+      <c r="W136">
+        <v>139706</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s">
+        <v>36</v>
+      </c>
+      <c r="B137" t="s">
+        <v>36</v>
+      </c>
+      <c r="C137" t="s">
+        <v>42</v>
+      </c>
+      <c r="D137">
+        <v>64</v>
+      </c>
+      <c r="E137">
+        <v>135</v>
+      </c>
+      <c r="F137">
+        <v>438</v>
+      </c>
+      <c r="G137">
+        <v>36</v>
+      </c>
+      <c r="H137">
+        <v>1139</v>
+      </c>
+      <c r="I137">
+        <v>992</v>
+      </c>
+      <c r="J137">
+        <v>717</v>
+      </c>
+      <c r="K137">
+        <v>1646</v>
+      </c>
+      <c r="L137">
+        <v>148</v>
+      </c>
+      <c r="M137">
+        <v>20</v>
+      </c>
+      <c r="N137">
+        <v>664</v>
+      </c>
+      <c r="O137">
+        <v>1102</v>
+      </c>
+      <c r="P137">
+        <v>1497</v>
+      </c>
+      <c r="Q137">
+        <v>601</v>
+      </c>
+      <c r="R137">
+        <v>11</v>
+      </c>
+      <c r="S137">
+        <v>812</v>
+      </c>
+      <c r="T137">
+        <v>637</v>
+      </c>
+      <c r="U137">
+        <v>62</v>
+      </c>
+      <c r="V137">
+        <v>41</v>
+      </c>
+      <c r="W137">
+        <v>10762</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>1</v>
+      </c>
+      <c r="B138" t="s">
+        <v>355</v>
+      </c>
+      <c r="C138" t="s">
+        <v>44</v>
+      </c>
+      <c r="D138">
+        <v>64</v>
+      </c>
+      <c r="E138">
+        <v>219</v>
+      </c>
+      <c r="F138">
+        <v>3683</v>
+      </c>
+      <c r="G138">
+        <v>64</v>
+      </c>
+      <c r="H138">
+        <v>7636</v>
+      </c>
+      <c r="I138">
+        <v>7095</v>
+      </c>
+      <c r="J138">
+        <v>4287</v>
+      </c>
+      <c r="K138">
+        <v>13109</v>
+      </c>
+      <c r="L138">
+        <v>181</v>
+      </c>
+      <c r="M138">
+        <v>49</v>
+      </c>
+      <c r="N138">
+        <v>821</v>
+      </c>
+      <c r="O138">
+        <v>2027</v>
+      </c>
+      <c r="P138">
+        <v>26135</v>
+      </c>
+      <c r="Q138">
+        <v>5421</v>
+      </c>
+      <c r="R138">
+        <v>11</v>
+      </c>
+      <c r="S138">
+        <v>6285</v>
+      </c>
+      <c r="T138">
+        <v>726</v>
+      </c>
+      <c r="U138">
+        <v>63</v>
+      </c>
+      <c r="V138">
+        <v>38</v>
+      </c>
+      <c r="W138">
+        <v>77914</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>2</v>
+      </c>
+      <c r="B139" t="s">
+        <v>356</v>
+      </c>
+      <c r="C139" t="s">
+        <v>44</v>
+      </c>
+      <c r="D139">
+        <v>18</v>
+      </c>
+      <c r="E139">
+        <v>221</v>
+      </c>
+      <c r="F139">
+        <v>102</v>
+      </c>
+      <c r="G139">
+        <v>5</v>
+      </c>
+      <c r="H139">
+        <v>279</v>
+      </c>
+      <c r="I139">
+        <v>173</v>
+      </c>
+      <c r="J139">
+        <v>91</v>
+      </c>
+      <c r="K139">
+        <v>426</v>
+      </c>
+      <c r="L139">
+        <v>354</v>
+      </c>
+      <c r="M139">
+        <v>32</v>
+      </c>
+      <c r="N139">
+        <v>2659</v>
+      </c>
+      <c r="O139">
+        <v>3236</v>
+      </c>
+      <c r="P139">
+        <v>243</v>
+      </c>
+      <c r="Q139">
+        <v>171</v>
+      </c>
+      <c r="R139">
+        <v>4</v>
+      </c>
+      <c r="S139">
+        <v>219</v>
+      </c>
+      <c r="T139">
+        <v>159</v>
+      </c>
+      <c r="U139">
+        <v>20</v>
+      </c>
+      <c r="V139">
+        <v>12</v>
+      </c>
+      <c r="W139">
+        <v>8424</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>3</v>
+      </c>
+      <c r="B140" t="s">
+        <v>357</v>
+      </c>
+      <c r="C140" t="s">
+        <v>44</v>
+      </c>
+      <c r="D140">
+        <v>26</v>
+      </c>
+      <c r="E140">
+        <v>108</v>
+      </c>
+      <c r="F140">
+        <v>431</v>
+      </c>
+      <c r="G140">
+        <v>14</v>
+      </c>
+      <c r="H140">
+        <v>139</v>
+      </c>
+      <c r="I140">
+        <v>253</v>
+      </c>
+      <c r="J140">
+        <v>84</v>
+      </c>
+      <c r="K140">
+        <v>1099</v>
+      </c>
+      <c r="L140">
+        <v>50</v>
+      </c>
+      <c r="M140">
+        <v>5</v>
+      </c>
+      <c r="N140">
+        <v>436</v>
+      </c>
+      <c r="O140">
+        <v>311</v>
+      </c>
+      <c r="P140">
+        <v>1230</v>
+      </c>
+      <c r="Q140">
+        <v>1392</v>
+      </c>
+      <c r="R140">
+        <v>8</v>
+      </c>
+      <c r="S140">
+        <v>1113</v>
+      </c>
+      <c r="T140">
+        <v>220</v>
+      </c>
+      <c r="U140">
+        <v>488</v>
+      </c>
+      <c r="V140">
+        <v>29</v>
+      </c>
+      <c r="W140">
+        <v>7436</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>4</v>
+      </c>
+      <c r="B141" t="s">
+        <v>358</v>
+      </c>
+      <c r="C141" t="s">
+        <v>44</v>
+      </c>
+      <c r="D141">
+        <v>34</v>
+      </c>
+      <c r="E141">
+        <v>32</v>
+      </c>
+      <c r="F141">
+        <v>174</v>
+      </c>
+      <c r="G141">
+        <v>88</v>
+      </c>
+      <c r="H141">
+        <v>186</v>
+      </c>
+      <c r="I141">
+        <v>487</v>
+      </c>
+      <c r="J141">
+        <v>75</v>
+      </c>
+      <c r="K141">
+        <v>305</v>
+      </c>
+      <c r="L141">
+        <v>17</v>
+      </c>
+      <c r="M141">
+        <v>5</v>
+      </c>
+      <c r="N141">
+        <v>156</v>
+      </c>
+      <c r="O141">
+        <v>224</v>
+      </c>
+      <c r="P141">
+        <v>145</v>
+      </c>
+      <c r="Q141">
+        <v>133</v>
+      </c>
+      <c r="R141">
+        <v>9</v>
+      </c>
+      <c r="S141">
+        <v>188</v>
+      </c>
+      <c r="T141">
+        <v>329</v>
+      </c>
+      <c r="U141">
+        <v>65</v>
+      </c>
+      <c r="V141">
+        <v>240</v>
+      </c>
+      <c r="W141">
+        <v>2892</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>5</v>
+      </c>
+      <c r="B142" t="s">
+        <v>359</v>
+      </c>
+      <c r="C142" t="s">
+        <v>44</v>
+      </c>
+      <c r="D142">
+        <v>11</v>
+      </c>
+      <c r="E142">
+        <v>31</v>
+      </c>
+      <c r="F142">
+        <v>908</v>
+      </c>
+      <c r="G142">
+        <v>19</v>
+      </c>
+      <c r="H142">
+        <v>4797</v>
+      </c>
+      <c r="I142">
+        <v>15097</v>
+      </c>
+      <c r="J142">
+        <v>305</v>
+      </c>
+      <c r="K142">
+        <v>1404</v>
+      </c>
+      <c r="L142">
+        <v>63</v>
+      </c>
+      <c r="M142">
+        <v>3</v>
+      </c>
+      <c r="N142">
+        <v>2227</v>
+      </c>
+      <c r="O142">
+        <v>143</v>
+      </c>
+      <c r="P142">
+        <v>644</v>
+      </c>
+      <c r="Q142">
+        <v>915</v>
+      </c>
+      <c r="R142">
+        <v>4</v>
+      </c>
+      <c r="S142">
+        <v>1782</v>
+      </c>
+      <c r="T142">
+        <v>339</v>
+      </c>
+      <c r="U142">
+        <v>13</v>
+      </c>
+      <c r="V142">
+        <v>16</v>
+      </c>
+      <c r="W142">
+        <v>28721</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>6</v>
+      </c>
+      <c r="B143" t="s">
+        <v>360</v>
+      </c>
+      <c r="C143" t="s">
+        <v>44</v>
+      </c>
+      <c r="D143">
+        <v>6</v>
+      </c>
+      <c r="E143">
+        <v>14</v>
+      </c>
+      <c r="F143">
+        <v>76</v>
+      </c>
+      <c r="G143">
+        <v>5</v>
+      </c>
+      <c r="H143">
+        <v>152</v>
+      </c>
+      <c r="I143">
+        <v>266</v>
+      </c>
+      <c r="J143">
+        <v>74</v>
+      </c>
+      <c r="K143">
+        <v>179</v>
+      </c>
+      <c r="L143">
+        <v>13</v>
+      </c>
+      <c r="M143">
+        <v>9</v>
+      </c>
+      <c r="N143">
+        <v>60</v>
+      </c>
+      <c r="O143">
+        <v>132</v>
+      </c>
+      <c r="P143">
+        <v>129</v>
+      </c>
+      <c r="Q143">
+        <v>97</v>
+      </c>
+      <c r="R143">
+        <v>2</v>
+      </c>
+      <c r="S143">
+        <v>138</v>
+      </c>
+      <c r="T143">
+        <v>49</v>
+      </c>
+      <c r="U143">
+        <v>8</v>
+      </c>
+      <c r="V143">
+        <v>1</v>
+      </c>
+      <c r="W143">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>7</v>
+      </c>
+      <c r="B144" t="s">
+        <v>361</v>
+      </c>
+      <c r="C144" t="s">
+        <v>44</v>
+      </c>
+      <c r="D144">
+        <v>20</v>
+      </c>
+      <c r="E144">
+        <v>7</v>
+      </c>
+      <c r="F144">
+        <v>20</v>
+      </c>
+      <c r="G144">
+        <v>8</v>
+      </c>
+      <c r="H144">
+        <v>31</v>
+      </c>
+      <c r="I144">
+        <v>47</v>
+      </c>
+      <c r="J144">
+        <v>15</v>
+      </c>
+      <c r="K144">
+        <v>71</v>
+      </c>
+      <c r="L144">
+        <v>2</v>
+      </c>
+      <c r="M144">
+        <v>5</v>
+      </c>
+      <c r="N144">
+        <v>33</v>
+      </c>
+      <c r="O144">
+        <v>44</v>
+      </c>
+      <c r="P144">
+        <v>35</v>
+      </c>
+      <c r="Q144">
+        <v>18</v>
+      </c>
+      <c r="R144">
+        <v>4</v>
+      </c>
+      <c r="S144">
+        <v>30</v>
+      </c>
+      <c r="T144">
+        <v>96</v>
+      </c>
+      <c r="U144">
+        <v>6</v>
+      </c>
+      <c r="V144">
+        <v>6</v>
+      </c>
+      <c r="W144">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>8</v>
+      </c>
+      <c r="B145" t="s">
+        <v>362</v>
+      </c>
+      <c r="C145" t="s">
+        <v>44</v>
+      </c>
+      <c r="D145">
+        <v>58</v>
+      </c>
+      <c r="E145">
+        <v>14</v>
+      </c>
+      <c r="F145">
+        <v>10</v>
+      </c>
+      <c r="G145">
+        <v>8</v>
+      </c>
+      <c r="H145">
+        <v>162</v>
+      </c>
+      <c r="I145">
+        <v>124</v>
+      </c>
+      <c r="J145">
+        <v>128</v>
+      </c>
+      <c r="K145">
+        <v>56</v>
+      </c>
+      <c r="L145">
+        <v>20</v>
+      </c>
+      <c r="M145">
+        <v>4</v>
+      </c>
+      <c r="N145">
+        <v>24</v>
+      </c>
+      <c r="O145">
+        <v>115</v>
+      </c>
+      <c r="P145">
+        <v>19</v>
+      </c>
+      <c r="Q145">
+        <v>9</v>
+      </c>
+      <c r="R145">
+        <v>23</v>
+      </c>
+      <c r="S145">
+        <v>15</v>
+      </c>
+      <c r="T145">
+        <v>64</v>
+      </c>
+      <c r="U145">
+        <v>30</v>
+      </c>
+      <c r="V145">
+        <v>30</v>
+      </c>
+      <c r="W145">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>9</v>
+      </c>
+      <c r="B146" t="s">
+        <v>363</v>
+      </c>
+      <c r="C146" t="s">
+        <v>44</v>
+      </c>
+      <c r="D146">
+        <v>3</v>
+      </c>
+      <c r="E146">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>9</v>
+      </c>
+      <c r="G146">
+        <v>2</v>
+      </c>
+      <c r="H146">
+        <v>36</v>
+      </c>
+      <c r="I146">
+        <v>46</v>
+      </c>
+      <c r="J146">
+        <v>32</v>
+      </c>
+      <c r="K146">
+        <v>44</v>
+      </c>
+      <c r="L146">
+        <v>10</v>
+      </c>
+      <c r="M146">
+        <v>4</v>
+      </c>
+      <c r="N146">
+        <v>8</v>
+      </c>
+      <c r="O146">
+        <v>16</v>
+      </c>
+      <c r="P146">
+        <v>46</v>
+      </c>
+      <c r="Q146">
+        <v>8</v>
+      </c>
+      <c r="R146">
+        <v>0</v>
+      </c>
+      <c r="S146">
+        <v>14</v>
+      </c>
+      <c r="T146">
+        <v>7</v>
+      </c>
+      <c r="U146">
+        <v>3</v>
+      </c>
+      <c r="V146">
+        <v>2</v>
+      </c>
+      <c r="W146">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>10</v>
+      </c>
+      <c r="B147" t="s">
+        <v>364</v>
+      </c>
+      <c r="C147" t="s">
+        <v>44</v>
+      </c>
+      <c r="D147">
+        <v>0</v>
+      </c>
+      <c r="E147">
+        <v>12</v>
+      </c>
+      <c r="F147">
+        <v>12</v>
+      </c>
+      <c r="G147">
+        <v>7</v>
+      </c>
+      <c r="H147">
+        <v>66</v>
+      </c>
+      <c r="I147">
+        <v>36</v>
+      </c>
+      <c r="J147">
+        <v>12</v>
+      </c>
+      <c r="K147">
+        <v>91</v>
+      </c>
+      <c r="L147">
+        <v>14</v>
+      </c>
+      <c r="M147">
+        <v>3</v>
+      </c>
+      <c r="N147">
+        <v>29</v>
+      </c>
+      <c r="O147">
+        <v>55</v>
+      </c>
+      <c r="P147">
+        <v>37</v>
+      </c>
+      <c r="Q147">
+        <v>31</v>
+      </c>
+      <c r="R147">
+        <v>0</v>
+      </c>
+      <c r="S147">
+        <v>19</v>
+      </c>
+      <c r="T147">
+        <v>14</v>
+      </c>
+      <c r="U147">
+        <v>0</v>
+      </c>
+      <c r="V147">
+        <v>0</v>
+      </c>
+      <c r="W147">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="148"/>
+    <row r="149">
+      <c r="A149">
+        <v>13</v>
+      </c>
+      <c r="B149" t="s">
+        <v>18</v>
+      </c>
+      <c r="C149" t="s">
+        <v>41</v>
+      </c>
+      <c r="D149">
+        <v>26</v>
+      </c>
+      <c r="E149">
+        <v>57</v>
+      </c>
+      <c r="F149">
+        <v>325</v>
+      </c>
+      <c r="G149">
+        <v>257</v>
+      </c>
+      <c r="H149">
+        <v>794</v>
+      </c>
+      <c r="I149">
+        <v>146</v>
+      </c>
+      <c r="J149">
+        <v>336</v>
+      </c>
+      <c r="K149">
+        <v>473</v>
+      </c>
+      <c r="L149">
+        <v>70</v>
+      </c>
+      <c r="M149">
+        <v>35</v>
+      </c>
+      <c r="N149">
+        <v>123</v>
+      </c>
+      <c r="O149">
+        <v>56</v>
+      </c>
+      <c r="P149">
+        <v>183</v>
+      </c>
+      <c r="Q149">
+        <v>540</v>
+      </c>
+      <c r="R149">
+        <v>34</v>
+      </c>
+      <c r="S149">
+        <v>152</v>
+      </c>
+      <c r="T149">
+        <v>294</v>
+      </c>
+      <c r="U149">
+        <v>57</v>
+      </c>
+      <c r="V149">
+        <v>54</v>
+      </c>
+      <c r="W149">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>36</v>
+      </c>
+      <c r="B150" t="s">
+        <v>36</v>
+      </c>
+      <c r="C150" t="s">
+        <v>42</v>
+      </c>
+      <c r="D150">
+        <v>10</v>
+      </c>
+      <c r="E150">
+        <v>14</v>
+      </c>
+      <c r="F150">
+        <v>102</v>
+      </c>
+      <c r="G150">
+        <v>84</v>
+      </c>
+      <c r="H150">
+        <v>274</v>
+      </c>
+      <c r="I150">
+        <v>49</v>
+      </c>
+      <c r="J150">
+        <v>141</v>
+      </c>
+      <c r="K150">
+        <v>163</v>
+      </c>
+      <c r="L150">
+        <v>36</v>
+      </c>
+      <c r="M150">
+        <v>8</v>
+      </c>
+      <c r="N150">
+        <v>29</v>
+      </c>
+      <c r="O150">
+        <v>15</v>
+      </c>
+      <c r="P150">
+        <v>51</v>
+      </c>
+      <c r="Q150">
+        <v>159</v>
+      </c>
+      <c r="R150">
+        <v>2</v>
+      </c>
+      <c r="S150">
+        <v>47</v>
+      </c>
+      <c r="T150">
+        <v>105</v>
+      </c>
+      <c r="U150">
+        <v>8</v>
+      </c>
+      <c r="V150">
+        <v>9</v>
+      </c>
+      <c r="W150">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>1</v>
+      </c>
+      <c r="B151" t="s">
+        <v>365</v>
+      </c>
+      <c r="C151" t="s">
+        <v>44</v>
+      </c>
+      <c r="D151">
+        <v>8</v>
+      </c>
+      <c r="E151">
+        <v>9</v>
+      </c>
+      <c r="F151">
+        <v>129</v>
+      </c>
+      <c r="G151">
+        <v>107</v>
+      </c>
+      <c r="H151">
+        <v>232</v>
+      </c>
+      <c r="I151">
+        <v>37</v>
+      </c>
+      <c r="J151">
+        <v>110</v>
+      </c>
+      <c r="K151">
+        <v>148</v>
+      </c>
+      <c r="L151">
+        <v>9</v>
+      </c>
+      <c r="M151">
+        <v>6</v>
+      </c>
+      <c r="N151">
+        <v>34</v>
+      </c>
+      <c r="O151">
+        <v>12</v>
+      </c>
+      <c r="P151">
+        <v>70</v>
+      </c>
+      <c r="Q151">
+        <v>175</v>
+      </c>
+      <c r="R151">
+        <v>13</v>
+      </c>
+      <c r="S151">
+        <v>53</v>
+      </c>
+      <c r="T151">
+        <v>93</v>
+      </c>
+      <c r="U151">
+        <v>20</v>
+      </c>
+      <c r="V151">
+        <v>24</v>
+      </c>
+      <c r="W151">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>2</v>
+      </c>
+      <c r="B152" t="s">
+        <v>366</v>
+      </c>
+      <c r="C152" t="s">
+        <v>44</v>
+      </c>
+      <c r="D152">
+        <v>1</v>
+      </c>
+      <c r="E152">
+        <v>23</v>
+      </c>
+      <c r="F152">
+        <v>22</v>
+      </c>
+      <c r="G152">
+        <v>24</v>
+      </c>
+      <c r="H152">
+        <v>84</v>
+      </c>
+      <c r="I152">
+        <v>12</v>
+      </c>
+      <c r="J152">
+        <v>21</v>
+      </c>
+      <c r="K152">
+        <v>43</v>
+      </c>
+      <c r="L152">
+        <v>3</v>
+      </c>
+      <c r="M152">
+        <v>7</v>
+      </c>
+      <c r="N152">
+        <v>10</v>
+      </c>
+      <c r="O152">
+        <v>9</v>
+      </c>
+      <c r="P152">
+        <v>13</v>
+      </c>
+      <c r="Q152">
+        <v>58</v>
+      </c>
+      <c r="R152">
+        <v>2</v>
+      </c>
+      <c r="S152">
+        <v>16</v>
+      </c>
+      <c r="T152">
+        <v>22</v>
+      </c>
+      <c r="U152">
+        <v>6</v>
+      </c>
+      <c r="V152">
+        <v>1</v>
+      </c>
+      <c r="W152">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>3</v>
+      </c>
+      <c r="B153" t="s">
+        <v>367</v>
+      </c>
+      <c r="C153" t="s">
+        <v>44</v>
+      </c>
+      <c r="D153">
+        <v>1</v>
+      </c>
+      <c r="E153">
+        <v>2</v>
+      </c>
+      <c r="F153">
+        <v>9</v>
+      </c>
+      <c r="G153">
+        <v>14</v>
+      </c>
+      <c r="H153">
+        <v>37</v>
+      </c>
+      <c r="I153">
+        <v>12</v>
+      </c>
+      <c r="J153">
+        <v>21</v>
+      </c>
+      <c r="K153">
+        <v>14</v>
+      </c>
+      <c r="L153">
+        <v>0</v>
+      </c>
+      <c r="M153">
+        <v>1</v>
+      </c>
+      <c r="N153">
+        <v>4</v>
+      </c>
+      <c r="O153">
+        <v>5</v>
+      </c>
+      <c r="P153">
+        <v>7</v>
+      </c>
+      <c r="Q153">
+        <v>15</v>
+      </c>
+      <c r="R153">
+        <v>0</v>
+      </c>
+      <c r="S153">
+        <v>5</v>
+      </c>
+      <c r="T153">
+        <v>24</v>
+      </c>
+      <c r="U153">
+        <v>2</v>
+      </c>
+      <c r="V153">
+        <v>1</v>
+      </c>
+      <c r="W153">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>4</v>
+      </c>
+      <c r="B154" t="s">
+        <v>368</v>
+      </c>
+      <c r="C154" t="s">
+        <v>44</v>
+      </c>
+      <c r="D154">
+        <v>4</v>
+      </c>
+      <c r="E154">
+        <v>4</v>
+      </c>
+      <c r="F154">
+        <v>10</v>
+      </c>
+      <c r="G154">
+        <v>8</v>
+      </c>
+      <c r="H154">
+        <v>40</v>
+      </c>
+      <c r="I154">
+        <v>8</v>
+      </c>
+      <c r="J154">
+        <v>17</v>
+      </c>
+      <c r="K154">
+        <v>39</v>
+      </c>
+      <c r="L154">
+        <v>4</v>
+      </c>
+      <c r="M154">
+        <v>7</v>
+      </c>
+      <c r="N154">
+        <v>2</v>
+      </c>
+      <c r="O154">
+        <v>7</v>
+      </c>
+      <c r="P154">
+        <v>8</v>
+      </c>
+      <c r="Q154">
+        <v>32</v>
+      </c>
+      <c r="R154">
+        <v>7</v>
+      </c>
+      <c r="S154">
+        <v>8</v>
+      </c>
+      <c r="T154">
+        <v>19</v>
+      </c>
+      <c r="U154">
+        <v>11</v>
+      </c>
+      <c r="V154">
+        <v>12</v>
+      </c>
+      <c r="W154">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>5</v>
+      </c>
+      <c r="B155" t="s">
+        <v>369</v>
+      </c>
+      <c r="C155" t="s">
+        <v>44</v>
+      </c>
+      <c r="D155">
+        <v>0</v>
+      </c>
+      <c r="E155">
+        <v>5</v>
+      </c>
+      <c r="F155">
+        <v>41</v>
+      </c>
+      <c r="G155">
+        <v>11</v>
+      </c>
+      <c r="H155">
+        <v>110</v>
+      </c>
+      <c r="I155">
+        <v>20</v>
+      </c>
+      <c r="J155">
+        <v>12</v>
+      </c>
+      <c r="K155">
+        <v>48</v>
+      </c>
+      <c r="L155">
+        <v>1</v>
+      </c>
+      <c r="M155">
+        <v>3</v>
+      </c>
+      <c r="N155">
+        <v>7</v>
+      </c>
+      <c r="O155">
+        <v>7</v>
+      </c>
+      <c r="P155">
+        <v>30</v>
+      </c>
+      <c r="Q155">
+        <v>80</v>
+      </c>
+      <c r="R155">
+        <v>1</v>
+      </c>
+      <c r="S155">
+        <v>20</v>
+      </c>
+      <c r="T155">
+        <v>18</v>
+      </c>
+      <c r="U155">
+        <v>3</v>
+      </c>
+      <c r="V155">
+        <v>3</v>
+      </c>
+      <c r="W155">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>6</v>
+      </c>
+      <c r="B156" t="s">
+        <v>370</v>
+      </c>
+      <c r="C156" t="s">
+        <v>44</v>
+      </c>
+      <c r="D156">
+        <v>2</v>
+      </c>
+      <c r="E156">
+        <v>0</v>
+      </c>
+      <c r="F156">
+        <v>12</v>
+      </c>
+      <c r="G156">
+        <v>9</v>
+      </c>
+      <c r="H156">
+        <v>17</v>
+      </c>
+      <c r="I156">
+        <v>8</v>
+      </c>
+      <c r="J156">
+        <v>14</v>
+      </c>
+      <c r="K156">
+        <v>18</v>
+      </c>
+      <c r="L156">
+        <v>17</v>
+      </c>
+      <c r="M156">
+        <v>3</v>
+      </c>
+      <c r="N156">
+        <v>37</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="P156">
+        <v>4</v>
+      </c>
+      <c r="Q156">
+        <v>21</v>
+      </c>
+      <c r="R156">
+        <v>9</v>
+      </c>
+      <c r="S156">
+        <v>3</v>
+      </c>
+      <c r="T156">
+        <v>13</v>
+      </c>
+      <c r="U156">
+        <v>7</v>
+      </c>
+      <c r="V156">
+        <v>4</v>
+      </c>
+      <c r="W156">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="157"/>
+    <row r="158">
+      <c r="A158">
+        <v>14</v>
+      </c>
+      <c r="B158" t="s">
+        <v>19</v>
+      </c>
+      <c r="C158" t="s">
+        <v>41</v>
+      </c>
+      <c r="D158">
+        <v>8360</v>
+      </c>
+      <c r="E158">
+        <v>21295</v>
+      </c>
+      <c r="F158">
+        <v>7036</v>
+      </c>
+      <c r="G158">
+        <v>7719</v>
+      </c>
+      <c r="H158">
+        <v>7048</v>
+      </c>
+      <c r="I158">
+        <v>3513</v>
+      </c>
+      <c r="J158">
+        <v>3082</v>
+      </c>
+      <c r="K158">
+        <v>13697</v>
+      </c>
+      <c r="L158">
+        <v>14261</v>
+      </c>
+      <c r="M158">
+        <v>3766</v>
+      </c>
+      <c r="N158">
+        <v>23370</v>
+      </c>
+      <c r="O158">
+        <v>16519</v>
+      </c>
+      <c r="P158">
+        <v>10926</v>
+      </c>
+      <c r="Q158">
+        <v>4596</v>
+      </c>
+      <c r="R158">
+        <v>9323</v>
+      </c>
+      <c r="S158">
+        <v>15052</v>
+      </c>
+      <c r="T158">
+        <v>18028</v>
+      </c>
+      <c r="U158">
+        <v>34035</v>
+      </c>
+      <c r="V158">
+        <v>8600</v>
+      </c>
+      <c r="W158">
+        <v>230226</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="s">
+        <v>36</v>
+      </c>
+      <c r="B159" t="s">
+        <v>36</v>
+      </c>
+      <c r="C159" t="s">
+        <v>42</v>
+      </c>
+      <c r="D159">
+        <v>180</v>
+      </c>
+      <c r="E159">
+        <v>861</v>
+      </c>
+      <c r="F159">
+        <v>393</v>
+      </c>
+      <c r="G159">
+        <v>248</v>
+      </c>
+      <c r="H159">
+        <v>935</v>
+      </c>
+      <c r="I159">
+        <v>582</v>
+      </c>
+      <c r="J159">
+        <v>483</v>
+      </c>
+      <c r="K159">
+        <v>1676</v>
+      </c>
+      <c r="L159">
+        <v>477</v>
+      </c>
+      <c r="M159">
+        <v>220</v>
+      </c>
+      <c r="N159">
+        <v>670</v>
+      </c>
+      <c r="O159">
+        <v>422</v>
+      </c>
+      <c r="P159">
+        <v>1009</v>
+      </c>
+      <c r="Q159">
+        <v>450</v>
+      </c>
+      <c r="R159">
+        <v>178</v>
+      </c>
+      <c r="S159">
+        <v>558</v>
+      </c>
+      <c r="T159">
+        <v>1053</v>
+      </c>
+      <c r="U159">
+        <v>555</v>
+      </c>
+      <c r="V159">
+        <v>280</v>
+      </c>
+      <c r="W159">
+        <v>11230</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>1</v>
+      </c>
+      <c r="B160" t="s">
+        <v>371</v>
+      </c>
+      <c r="C160" t="s">
+        <v>44</v>
+      </c>
+      <c r="D160">
+        <v>67</v>
+      </c>
+      <c r="E160">
+        <v>14646</v>
+      </c>
+      <c r="F160">
+        <v>1040</v>
+      </c>
+      <c r="G160">
+        <v>1202</v>
+      </c>
+      <c r="H160">
+        <v>781</v>
+      </c>
+      <c r="I160">
+        <v>630</v>
+      </c>
+      <c r="J160">
+        <v>491</v>
+      </c>
+      <c r="K160">
+        <v>3088</v>
+      </c>
+      <c r="L160">
+        <v>7114</v>
+      </c>
+      <c r="M160">
+        <v>2256</v>
+      </c>
+      <c r="N160">
+        <v>9184</v>
+      </c>
+      <c r="O160">
+        <v>13652</v>
+      </c>
+      <c r="P160">
+        <v>1027</v>
+      </c>
+      <c r="Q160">
+        <v>316</v>
+      </c>
+      <c r="R160">
+        <v>66</v>
+      </c>
+      <c r="S160">
+        <v>1568</v>
+      </c>
+      <c r="T160">
+        <v>3341</v>
+      </c>
+      <c r="U160">
+        <v>290</v>
+      </c>
+      <c r="V160">
+        <v>127</v>
+      </c>
+      <c r="W160">
+        <v>60886</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>2</v>
+      </c>
+      <c r="B161" t="s">
+        <v>372</v>
+      </c>
+      <c r="C161" t="s">
+        <v>44</v>
+      </c>
+      <c r="D161">
+        <v>42</v>
+      </c>
+      <c r="E161">
+        <v>299</v>
+      </c>
+      <c r="F161">
+        <v>4592</v>
+      </c>
+      <c r="G161">
+        <v>231</v>
+      </c>
+      <c r="H161">
+        <v>1823</v>
+      </c>
+      <c r="I161">
+        <v>897</v>
+      </c>
+      <c r="J161">
+        <v>201</v>
+      </c>
+      <c r="K161">
+        <v>6262</v>
+      </c>
+      <c r="L161">
+        <v>156</v>
+      </c>
+      <c r="M161">
+        <v>82</v>
+      </c>
+      <c r="N161">
+        <v>1249</v>
+      </c>
+      <c r="O161">
+        <v>668</v>
+      </c>
+      <c r="P161">
+        <v>8246</v>
+      </c>
+      <c r="Q161">
+        <v>3317</v>
+      </c>
+      <c r="R161">
+        <v>36</v>
+      </c>
+      <c r="S161">
+        <v>9350</v>
+      </c>
+      <c r="T161">
+        <v>837</v>
+      </c>
+      <c r="U161">
+        <v>157</v>
+      </c>
+      <c r="V161">
+        <v>51</v>
+      </c>
+      <c r="W161">
+        <v>38496</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>3</v>
+      </c>
+      <c r="B162" t="s">
+        <v>373</v>
+      </c>
+      <c r="C162" t="s">
+        <v>44</v>
+      </c>
+      <c r="D162">
+        <v>19</v>
+      </c>
+      <c r="E162">
+        <v>63</v>
+      </c>
+      <c r="F162">
+        <v>52</v>
+      </c>
+      <c r="G162">
+        <v>65</v>
+      </c>
+      <c r="H162">
+        <v>136</v>
+      </c>
+      <c r="I162">
+        <v>110</v>
+      </c>
+      <c r="J162">
+        <v>80</v>
+      </c>
+      <c r="K162">
+        <v>249</v>
+      </c>
+      <c r="L162">
+        <v>52</v>
+      </c>
+      <c r="M162">
+        <v>36</v>
+      </c>
+      <c r="N162">
+        <v>96</v>
+      </c>
+      <c r="O162">
+        <v>57</v>
+      </c>
+      <c r="P162">
+        <v>142</v>
+      </c>
+      <c r="Q162">
+        <v>77</v>
+      </c>
+      <c r="R162">
+        <v>30</v>
+      </c>
+      <c r="S162">
+        <v>97</v>
+      </c>
+      <c r="T162">
+        <v>211</v>
+      </c>
+      <c r="U162">
+        <v>81</v>
+      </c>
+      <c r="V162">
+        <v>38</v>
+      </c>
+      <c r="W162">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>4</v>
+      </c>
+      <c r="B163" t="s">
+        <v>374</v>
+      </c>
+      <c r="C163" t="s">
+        <v>44</v>
+      </c>
+      <c r="D163">
+        <v>7517</v>
+      </c>
+      <c r="E163">
+        <v>1699</v>
+      </c>
+      <c r="F163">
+        <v>414</v>
+      </c>
+      <c r="G163">
+        <v>1675</v>
+      </c>
+      <c r="H163">
+        <v>2822</v>
+      </c>
+      <c r="I163">
+        <v>908</v>
+      </c>
+      <c r="J163">
+        <v>1547</v>
+      </c>
+      <c r="K163">
+        <v>368</v>
+      </c>
+      <c r="L163">
+        <v>711</v>
+      </c>
+      <c r="M163">
+        <v>526</v>
+      </c>
+      <c r="N163">
+        <v>9956</v>
+      </c>
+      <c r="O163">
+        <v>848</v>
+      </c>
+      <c r="P163">
+        <v>141</v>
+      </c>
+      <c r="Q163">
+        <v>197</v>
+      </c>
+      <c r="R163">
+        <v>5564</v>
+      </c>
+      <c r="S163">
+        <v>2038</v>
+      </c>
+      <c r="T163">
+        <v>4417</v>
+      </c>
+      <c r="U163">
+        <v>21594</v>
+      </c>
+      <c r="V163">
+        <v>7027</v>
+      </c>
+      <c r="W163">
+        <v>69969</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>5</v>
+      </c>
+      <c r="B164" t="s">
+        <v>375</v>
+      </c>
+      <c r="C164" t="s">
+        <v>44</v>
+      </c>
+      <c r="D164">
+        <v>31</v>
+      </c>
+      <c r="E164">
+        <v>242</v>
+      </c>
+      <c r="F164">
+        <v>323</v>
+      </c>
+      <c r="G164">
+        <v>3412</v>
+      </c>
+      <c r="H164">
+        <v>182</v>
+      </c>
+      <c r="I164">
+        <v>120</v>
+      </c>
+      <c r="J164">
+        <v>37</v>
+      </c>
+      <c r="K164">
+        <v>1244</v>
+      </c>
+      <c r="L164">
+        <v>21</v>
+      </c>
+      <c r="M164">
+        <v>17</v>
+      </c>
+      <c r="N164">
+        <v>148</v>
+      </c>
+      <c r="O164">
+        <v>56</v>
+      </c>
+      <c r="P164">
+        <v>112</v>
+      </c>
+      <c r="Q164">
+        <v>69</v>
+      </c>
+      <c r="R164">
+        <v>20</v>
+      </c>
+      <c r="S164">
+        <v>465</v>
+      </c>
+      <c r="T164">
+        <v>6385</v>
+      </c>
+      <c r="U164">
+        <v>172</v>
+      </c>
+      <c r="V164">
+        <v>46</v>
+      </c>
+      <c r="W164">
+        <v>13102</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>6</v>
+      </c>
+      <c r="B165" t="s">
+        <v>376</v>
+      </c>
+      <c r="C165" t="s">
+        <v>44</v>
+      </c>
+      <c r="D165">
+        <v>9</v>
+      </c>
+      <c r="E165">
+        <v>28</v>
+      </c>
+      <c r="F165">
+        <v>14</v>
+      </c>
+      <c r="G165">
+        <v>19</v>
+      </c>
+      <c r="H165">
+        <v>60</v>
+      </c>
+      <c r="I165">
+        <v>36</v>
+      </c>
+      <c r="J165">
+        <v>28</v>
+      </c>
+      <c r="K165">
+        <v>76</v>
+      </c>
+      <c r="L165">
+        <v>19</v>
+      </c>
+      <c r="M165">
+        <v>18</v>
+      </c>
+      <c r="N165">
+        <v>33</v>
+      </c>
+      <c r="O165">
+        <v>24</v>
+      </c>
+      <c r="P165">
+        <v>45</v>
+      </c>
+      <c r="Q165">
+        <v>23</v>
+      </c>
+      <c r="R165">
+        <v>17</v>
+      </c>
+      <c r="S165">
+        <v>19</v>
+      </c>
+      <c r="T165">
+        <v>62</v>
+      </c>
+      <c r="U165">
+        <v>48</v>
+      </c>
+      <c r="V165">
+        <v>11</v>
+      </c>
+      <c r="W165">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>7</v>
+      </c>
+      <c r="B166" t="s">
+        <v>377</v>
+      </c>
+      <c r="C166" t="s">
+        <v>44</v>
+      </c>
+      <c r="D166">
+        <v>439</v>
+      </c>
+      <c r="E166">
+        <v>21</v>
+      </c>
+      <c r="F166">
+        <v>141</v>
+      </c>
+      <c r="G166">
+        <v>654</v>
+      </c>
+      <c r="H166">
+        <v>60</v>
+      </c>
+      <c r="I166">
+        <v>75</v>
+      </c>
+      <c r="J166">
+        <v>158</v>
+      </c>
+      <c r="K166">
+        <v>220</v>
+      </c>
+      <c r="L166">
+        <v>41</v>
+      </c>
+      <c r="M166">
+        <v>161</v>
+      </c>
+      <c r="N166">
+        <v>136</v>
+      </c>
+      <c r="O166">
+        <v>8</v>
+      </c>
+      <c r="P166">
+        <v>39</v>
+      </c>
+      <c r="Q166">
+        <v>32</v>
+      </c>
+      <c r="R166">
+        <v>3291</v>
+      </c>
+      <c r="S166">
+        <v>780</v>
+      </c>
+      <c r="T166">
+        <v>938</v>
+      </c>
+      <c r="U166">
+        <v>10982</v>
+      </c>
+      <c r="V166">
+        <v>928</v>
+      </c>
+      <c r="W166">
+        <v>19104</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>8</v>
+      </c>
+      <c r="B167" t="s">
+        <v>378</v>
+      </c>
+      <c r="C167" t="s">
+        <v>44</v>
+      </c>
+      <c r="D167">
+        <v>6</v>
+      </c>
+      <c r="E167">
+        <v>15</v>
+      </c>
+      <c r="F167">
+        <v>22</v>
+      </c>
+      <c r="G167">
+        <v>11</v>
+      </c>
+      <c r="H167">
+        <v>55</v>
+      </c>
+      <c r="I167">
+        <v>44</v>
+      </c>
+      <c r="J167">
+        <v>14</v>
+      </c>
+      <c r="K167">
+        <v>243</v>
+      </c>
+      <c r="L167">
+        <v>11</v>
+      </c>
+      <c r="M167">
+        <v>7</v>
+      </c>
+      <c r="N167">
+        <v>9</v>
+      </c>
+      <c r="O167">
+        <v>12</v>
+      </c>
+      <c r="P167">
+        <v>69</v>
+      </c>
+      <c r="Q167">
+        <v>34</v>
+      </c>
+      <c r="R167">
+        <v>29</v>
+      </c>
+      <c r="S167">
+        <v>23</v>
+      </c>
+      <c r="T167">
+        <v>43</v>
+      </c>
+      <c r="U167">
+        <v>27</v>
+      </c>
+      <c r="V167">
+        <v>13</v>
+      </c>
+      <c r="W167">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>9</v>
+      </c>
+      <c r="B168" t="s">
+        <v>379</v>
+      </c>
+      <c r="C168" t="s">
+        <v>44</v>
+      </c>
+      <c r="D168">
+        <v>41</v>
+      </c>
+      <c r="E168">
+        <v>42</v>
+      </c>
+      <c r="F168">
+        <v>13</v>
+      </c>
+      <c r="G168">
+        <v>144</v>
+      </c>
+      <c r="H168">
+        <v>135</v>
+      </c>
+      <c r="I168">
+        <v>19</v>
+      </c>
+      <c r="J168">
+        <v>13</v>
+      </c>
+      <c r="K168">
+        <v>148</v>
+      </c>
+      <c r="L168">
+        <v>61</v>
+      </c>
+      <c r="M168">
+        <v>10</v>
+      </c>
+      <c r="N168">
+        <v>18</v>
+      </c>
+      <c r="O168">
+        <v>19</v>
+      </c>
+      <c r="P168">
+        <v>32</v>
+      </c>
+      <c r="Q168">
+        <v>10</v>
+      </c>
+      <c r="R168">
+        <v>91</v>
+      </c>
+      <c r="S168">
+        <v>29</v>
+      </c>
+      <c r="T168">
+        <v>349</v>
+      </c>
+      <c r="U168">
+        <v>119</v>
+      </c>
+      <c r="V168">
+        <v>75</v>
+      </c>
+      <c r="W168">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>10</v>
+      </c>
+      <c r="B169" t="s">
+        <v>380</v>
+      </c>
+      <c r="C169" t="s">
+        <v>44</v>
+      </c>
+      <c r="D169">
+        <v>9</v>
+      </c>
+      <c r="E169">
+        <v>3379</v>
+      </c>
+      <c r="F169">
+        <v>32</v>
+      </c>
+      <c r="G169">
+        <v>58</v>
+      </c>
+      <c r="H169">
+        <v>59</v>
+      </c>
+      <c r="I169">
+        <v>92</v>
+      </c>
+      <c r="J169">
+        <v>30</v>
+      </c>
+      <c r="K169">
+        <v>123</v>
+      </c>
+      <c r="L169">
+        <v>5598</v>
+      </c>
+      <c r="M169">
+        <v>433</v>
+      </c>
+      <c r="N169">
+        <v>1871</v>
+      </c>
+      <c r="O169">
+        <v>753</v>
+      </c>
+      <c r="P169">
+        <v>64</v>
+      </c>
+      <c r="Q169">
+        <v>71</v>
+      </c>
+      <c r="R169">
+        <v>1</v>
+      </c>
+      <c r="S169">
+        <v>125</v>
+      </c>
+      <c r="T169">
+        <v>392</v>
+      </c>
+      <c r="U169">
+        <v>10</v>
+      </c>
+      <c r="V169">
+        <v>4</v>
+      </c>
+      <c r="W169">
+        <v>13104</v>
+      </c>
+    </row>
+    <row r="170"/>
+    <row r="171">
+      <c r="A171">
+        <v>15</v>
+      </c>
+      <c r="B171" t="s">
+        <v>20</v>
+      </c>
+      <c r="C171" t="s">
+        <v>41</v>
+      </c>
+      <c r="D171">
+        <v>867</v>
+      </c>
+      <c r="E171">
+        <v>893</v>
+      </c>
+      <c r="F171">
+        <v>946</v>
+      </c>
+      <c r="G171">
+        <v>836</v>
+      </c>
+      <c r="H171">
+        <v>1209</v>
+      </c>
+      <c r="I171">
+        <v>780</v>
+      </c>
+      <c r="J171">
+        <v>569</v>
+      </c>
+      <c r="K171">
+        <v>769</v>
+      </c>
+      <c r="L171">
+        <v>428</v>
+      </c>
+      <c r="M171">
+        <v>212</v>
+      </c>
+      <c r="N171">
+        <v>1822</v>
+      </c>
+      <c r="O171">
+        <v>415</v>
+      </c>
+      <c r="P171">
+        <v>421</v>
+      </c>
+      <c r="Q171">
+        <v>432</v>
+      </c>
+      <c r="R171">
+        <v>528</v>
+      </c>
+      <c r="S171">
+        <v>1282</v>
+      </c>
+      <c r="T171">
+        <v>3654</v>
+      </c>
+      <c r="U171">
+        <v>5102</v>
+      </c>
+      <c r="V171">
+        <v>1872</v>
+      </c>
+      <c r="W171">
+        <v>23037</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="s">
+        <v>36</v>
+      </c>
+      <c r="B172" t="s">
+        <v>36</v>
+      </c>
+      <c r="C172" t="s">
+        <v>42</v>
+      </c>
+      <c r="D172">
+        <v>169</v>
+      </c>
+      <c r="E172">
+        <v>215</v>
+      </c>
+      <c r="F172">
+        <v>96</v>
+      </c>
+      <c r="G172">
+        <v>166</v>
+      </c>
+      <c r="H172">
+        <v>442</v>
+      </c>
+      <c r="I172">
+        <v>207</v>
+      </c>
+      <c r="J172">
+        <v>253</v>
+      </c>
+      <c r="K172">
+        <v>206</v>
+      </c>
+      <c r="L172">
+        <v>142</v>
+      </c>
+      <c r="M172">
+        <v>45</v>
+      </c>
+      <c r="N172">
+        <v>255</v>
+      </c>
+      <c r="O172">
+        <v>128</v>
+      </c>
+      <c r="P172">
+        <v>105</v>
+      </c>
+      <c r="Q172">
+        <v>66</v>
+      </c>
+      <c r="R172">
+        <v>119</v>
+      </c>
+      <c r="S172">
+        <v>247</v>
+      </c>
+      <c r="T172">
+        <v>575</v>
+      </c>
+      <c r="U172">
+        <v>403</v>
+      </c>
+      <c r="V172">
+        <v>286</v>
+      </c>
+      <c r="W172">
+        <v>4125</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>1</v>
+      </c>
+      <c r="B173" t="s">
+        <v>381</v>
+      </c>
+      <c r="C173" t="s">
+        <v>44</v>
+      </c>
+      <c r="D173">
+        <v>366</v>
+      </c>
+      <c r="E173">
+        <v>546</v>
+      </c>
+      <c r="F173">
+        <v>753</v>
+      </c>
+      <c r="G173">
+        <v>516</v>
+      </c>
+      <c r="H173">
+        <v>489</v>
+      </c>
+      <c r="I173">
+        <v>388</v>
+      </c>
+      <c r="J173">
+        <v>205</v>
+      </c>
+      <c r="K173">
+        <v>346</v>
+      </c>
+      <c r="L173">
+        <v>126</v>
+      </c>
+      <c r="M173">
+        <v>112</v>
+      </c>
+      <c r="N173">
+        <v>1350</v>
+      </c>
+      <c r="O173">
+        <v>157</v>
+      </c>
+      <c r="P173">
+        <v>174</v>
+      </c>
+      <c r="Q173">
+        <v>294</v>
+      </c>
+      <c r="R173">
+        <v>277</v>
+      </c>
+      <c r="S173">
+        <v>615</v>
+      </c>
+      <c r="T173">
+        <v>2079</v>
+      </c>
+      <c r="U173">
+        <v>4184</v>
+      </c>
+      <c r="V173">
+        <v>1252</v>
+      </c>
+      <c r="W173">
+        <v>14229</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>2</v>
+      </c>
+      <c r="B174" t="s">
+        <v>382</v>
+      </c>
+      <c r="C174" t="s">
+        <v>44</v>
+      </c>
+      <c r="D174">
+        <v>199</v>
+      </c>
+      <c r="E174">
+        <v>40</v>
+      </c>
+      <c r="F174">
+        <v>19</v>
+      </c>
+      <c r="G174">
+        <v>52</v>
+      </c>
+      <c r="H174">
+        <v>66</v>
+      </c>
+      <c r="I174">
+        <v>45</v>
+      </c>
+      <c r="J174">
+        <v>25</v>
+      </c>
+      <c r="K174">
+        <v>63</v>
+      </c>
+      <c r="L174">
+        <v>48</v>
+      </c>
+      <c r="M174">
+        <v>13</v>
+      </c>
+      <c r="N174">
+        <v>84</v>
+      </c>
+      <c r="O174">
+        <v>35</v>
+      </c>
+      <c r="P174">
+        <v>36</v>
+      </c>
+      <c r="Q174">
+        <v>22</v>
+      </c>
+      <c r="R174">
+        <v>51</v>
+      </c>
+      <c r="S174">
+        <v>175</v>
+      </c>
+      <c r="T174">
+        <v>254</v>
+      </c>
+      <c r="U174">
+        <v>149</v>
+      </c>
+      <c r="V174">
+        <v>88</v>
+      </c>
+      <c r="W174">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>3</v>
+      </c>
+      <c r="B175" t="s">
+        <v>383</v>
+      </c>
+      <c r="C175" t="s">
+        <v>44</v>
+      </c>
+      <c r="D175">
+        <v>14</v>
+      </c>
+      <c r="E175">
+        <v>19</v>
+      </c>
+      <c r="F175">
+        <v>21</v>
+      </c>
+      <c r="G175">
+        <v>36</v>
+      </c>
+      <c r="H175">
+        <v>23</v>
+      </c>
+      <c r="I175">
+        <v>24</v>
+      </c>
+      <c r="J175">
+        <v>9</v>
+      </c>
+      <c r="K175">
+        <v>30</v>
+      </c>
+      <c r="L175">
+        <v>14</v>
+      </c>
+      <c r="M175">
+        <v>8</v>
+      </c>
+      <c r="N175">
+        <v>33</v>
+      </c>
+      <c r="O175">
+        <v>15</v>
+      </c>
+      <c r="P175">
+        <v>18</v>
+      </c>
+      <c r="Q175">
+        <v>6</v>
+      </c>
+      <c r="R175">
+        <v>6</v>
+      </c>
+      <c r="S175">
+        <v>38</v>
+      </c>
+      <c r="T175">
+        <v>480</v>
+      </c>
+      <c r="U175">
+        <v>67</v>
+      </c>
+      <c r="V175">
+        <v>35</v>
+      </c>
+      <c r="W175">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>4</v>
+      </c>
+      <c r="B176" t="s">
+        <v>384</v>
+      </c>
+      <c r="C176" t="s">
+        <v>44</v>
+      </c>
+      <c r="D176">
+        <v>12</v>
+      </c>
+      <c r="E176">
+        <v>22</v>
+      </c>
+      <c r="F176">
+        <v>6</v>
+      </c>
+      <c r="G176">
+        <v>9</v>
+      </c>
+      <c r="H176">
+        <v>31</v>
+      </c>
+      <c r="I176">
+        <v>20</v>
+      </c>
+      <c r="J176">
+        <v>8</v>
+      </c>
+      <c r="K176">
+        <v>16</v>
+      </c>
+      <c r="L176">
+        <v>26</v>
+      </c>
+      <c r="M176">
+        <v>12</v>
+      </c>
+      <c r="N176">
+        <v>24</v>
+      </c>
+      <c r="O176">
+        <v>27</v>
+      </c>
+      <c r="P176">
+        <v>6</v>
+      </c>
+      <c r="Q176">
+        <v>5</v>
+      </c>
+      <c r="R176">
+        <v>6</v>
+      </c>
+      <c r="S176">
+        <v>63</v>
+      </c>
+      <c r="T176">
+        <v>36</v>
+      </c>
+      <c r="U176">
+        <v>18</v>
+      </c>
+      <c r="V176">
+        <v>14</v>
+      </c>
+      <c r="W176">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>5</v>
+      </c>
+      <c r="B177" t="s">
+        <v>385</v>
+      </c>
+      <c r="C177" t="s">
+        <v>44</v>
+      </c>
+      <c r="D177">
+        <v>55</v>
+      </c>
+      <c r="E177">
+        <v>18</v>
+      </c>
+      <c r="F177">
+        <v>24</v>
+      </c>
+      <c r="G177">
+        <v>24</v>
+      </c>
+      <c r="H177">
+        <v>26</v>
+      </c>
+      <c r="I177">
+        <v>22</v>
+      </c>
+      <c r="J177">
+        <v>23</v>
+      </c>
+      <c r="K177">
+        <v>18</v>
+      </c>
+      <c r="L177">
+        <v>19</v>
+      </c>
+      <c r="M177">
+        <v>5</v>
+      </c>
+      <c r="N177">
+        <v>15</v>
+      </c>
+      <c r="O177">
+        <v>28</v>
+      </c>
+      <c r="P177">
+        <v>31</v>
+      </c>
+      <c r="Q177">
+        <v>9</v>
+      </c>
+      <c r="R177">
+        <v>35</v>
+      </c>
+      <c r="S177">
+        <v>59</v>
+      </c>
+      <c r="T177">
+        <v>84</v>
+      </c>
+      <c r="U177">
+        <v>190</v>
+      </c>
+      <c r="V177">
+        <v>116</v>
+      </c>
+      <c r="W177">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>6</v>
+      </c>
+      <c r="B178" t="s">
+        <v>386</v>
+      </c>
+      <c r="C178" t="s">
+        <v>44</v>
+      </c>
+      <c r="D178">
+        <v>29</v>
+      </c>
+      <c r="E178">
+        <v>14</v>
+      </c>
+      <c r="F178">
+        <v>10</v>
+      </c>
+      <c r="G178">
+        <v>15</v>
+      </c>
+      <c r="H178">
+        <v>16</v>
+      </c>
+      <c r="I178">
+        <v>17</v>
+      </c>
+      <c r="J178">
+        <v>10</v>
+      </c>
+      <c r="K178">
+        <v>17</v>
+      </c>
+      <c r="L178">
+        <v>37</v>
+      </c>
+      <c r="M178">
+        <v>6</v>
+      </c>
+      <c r="N178">
+        <v>33</v>
+      </c>
+      <c r="O178">
+        <v>11</v>
+      </c>
+      <c r="P178">
+        <v>18</v>
+      </c>
+      <c r="Q178">
+        <v>15</v>
+      </c>
+      <c r="R178">
+        <v>21</v>
+      </c>
+      <c r="S178">
+        <v>19</v>
+      </c>
+      <c r="T178">
+        <v>48</v>
+      </c>
+      <c r="U178">
+        <v>36</v>
+      </c>
+      <c r="V178">
+        <v>53</v>
+      </c>
+      <c r="W178">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>7</v>
+      </c>
+      <c r="B179" t="s">
+        <v>387</v>
+      </c>
+      <c r="C179" t="s">
+        <v>44</v>
+      </c>
+      <c r="D179">
+        <v>18</v>
+      </c>
+      <c r="E179">
+        <v>5</v>
+      </c>
+      <c r="F179">
+        <v>6</v>
+      </c>
+      <c r="G179">
+        <v>8</v>
+      </c>
+      <c r="H179">
+        <v>16</v>
+      </c>
+      <c r="I179">
+        <v>16</v>
+      </c>
+      <c r="J179">
+        <v>10</v>
+      </c>
+      <c r="K179">
+        <v>13</v>
+      </c>
+      <c r="L179">
+        <v>7</v>
+      </c>
+      <c r="M179">
+        <v>7</v>
+      </c>
+      <c r="N179">
+        <v>8</v>
+      </c>
+      <c r="O179">
+        <v>8</v>
+      </c>
+      <c r="P179">
+        <v>6</v>
+      </c>
+      <c r="Q179">
+        <v>2</v>
+      </c>
+      <c r="R179">
+        <v>11</v>
+      </c>
+      <c r="S179">
+        <v>23</v>
+      </c>
+      <c r="T179">
+        <v>55</v>
+      </c>
+      <c r="U179">
+        <v>36</v>
+      </c>
+      <c r="V179">
+        <v>18</v>
+      </c>
+      <c r="W179">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>8</v>
+      </c>
+      <c r="B180" t="s">
+        <v>388</v>
+      </c>
+      <c r="C180" t="s">
+        <v>44</v>
+      </c>
+      <c r="D180">
+        <v>2</v>
+      </c>
+      <c r="E180">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>8</v>
+      </c>
+      <c r="H180">
+        <v>37</v>
+      </c>
+      <c r="I180">
+        <v>8</v>
+      </c>
+      <c r="J180">
+        <v>7</v>
+      </c>
+      <c r="K180">
+        <v>13</v>
+      </c>
+      <c r="L180">
+        <v>3</v>
+      </c>
+      <c r="M180">
+        <v>1</v>
+      </c>
+      <c r="N180">
+        <v>7</v>
+      </c>
+      <c r="O180">
+        <v>3</v>
+      </c>
+      <c r="P180">
+        <v>8</v>
+      </c>
+      <c r="Q180">
+        <v>2</v>
+      </c>
+      <c r="R180">
+        <v>1</v>
+      </c>
+      <c r="S180">
+        <v>15</v>
+      </c>
+      <c r="T180">
+        <v>13</v>
+      </c>
+      <c r="U180">
+        <v>9</v>
+      </c>
+      <c r="V180">
+        <v>2</v>
+      </c>
+      <c r="W180">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>9</v>
+      </c>
+      <c r="B181" t="s">
+        <v>389</v>
+      </c>
+      <c r="C181" t="s">
+        <v>44</v>
+      </c>
+      <c r="D181">
+        <v>0</v>
+      </c>
+      <c r="E181">
+        <v>1</v>
+      </c>
+      <c r="F181">
+        <v>1</v>
+      </c>
+      <c r="G181">
+        <v>1</v>
+      </c>
+      <c r="H181">
+        <v>28</v>
+      </c>
+      <c r="I181">
+        <v>10</v>
+      </c>
+      <c r="J181">
+        <v>11</v>
+      </c>
+      <c r="K181">
+        <v>25</v>
+      </c>
+      <c r="L181">
+        <v>3</v>
+      </c>
+      <c r="M181">
+        <v>0</v>
+      </c>
+      <c r="N181">
+        <v>0</v>
+      </c>
+      <c r="O181">
+        <v>0</v>
+      </c>
+      <c r="P181">
+        <v>10</v>
+      </c>
+      <c r="Q181">
+        <v>3</v>
+      </c>
+      <c r="R181">
+        <v>0</v>
+      </c>
+      <c r="S181">
+        <v>13</v>
+      </c>
+      <c r="T181">
+        <v>15</v>
+      </c>
+      <c r="U181">
+        <v>4</v>
+      </c>
+      <c r="V181">
+        <v>4</v>
+      </c>
+      <c r="W181">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>10</v>
+      </c>
+      <c r="B182" t="s">
+        <v>390</v>
+      </c>
+      <c r="C182" t="s">
+        <v>44</v>
+      </c>
+      <c r="D182">
+        <v>3</v>
+      </c>
+      <c r="E182">
+        <v>5</v>
+      </c>
+      <c r="F182">
+        <v>2</v>
+      </c>
+      <c r="G182">
+        <v>1</v>
+      </c>
+      <c r="H182">
+        <v>35</v>
+      </c>
+      <c r="I182">
+        <v>23</v>
+      </c>
+      <c r="J182">
+        <v>8</v>
+      </c>
+      <c r="K182">
+        <v>22</v>
+      </c>
+      <c r="L182">
+        <v>3</v>
+      </c>
+      <c r="M182">
+        <v>3</v>
+      </c>
+      <c r="N182">
+        <v>13</v>
+      </c>
+      <c r="O182">
+        <v>3</v>
+      </c>
+      <c r="P182">
+        <v>9</v>
+      </c>
+      <c r="Q182">
+        <v>8</v>
+      </c>
+      <c r="R182">
+        <v>1</v>
+      </c>
+      <c r="S182">
+        <v>15</v>
+      </c>
+      <c r="T182">
+        <v>15</v>
+      </c>
+      <c r="U182">
+        <v>6</v>
+      </c>
+      <c r="V182">
+        <v>4</v>
+      </c>
+      <c r="W182">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="183"/>
+    <row r="184">
+      <c r="A184">
+        <v>16</v>
+      </c>
+      <c r="B184" t="s">
+        <v>21</v>
+      </c>
+      <c r="C184" t="s">
+        <v>41</v>
+      </c>
+      <c r="D184">
+        <v>15891</v>
+      </c>
+      <c r="E184">
+        <v>8075</v>
+      </c>
+      <c r="F184">
+        <v>887</v>
+      </c>
+      <c r="G184">
+        <v>1005</v>
+      </c>
+      <c r="H184">
+        <v>9629</v>
+      </c>
+      <c r="I184">
+        <v>23969</v>
+      </c>
+      <c r="J184">
+        <v>1719</v>
+      </c>
+      <c r="K184">
+        <v>859</v>
+      </c>
+      <c r="L184">
+        <v>3223</v>
+      </c>
+      <c r="M184">
+        <v>6089</v>
+      </c>
+      <c r="N184">
+        <v>4024</v>
+      </c>
+      <c r="O184">
+        <v>4799</v>
+      </c>
+      <c r="P184">
+        <v>537</v>
+      </c>
+      <c r="Q184">
+        <v>868</v>
+      </c>
+      <c r="R184">
+        <v>2606</v>
+      </c>
+      <c r="S184">
+        <v>872</v>
+      </c>
+      <c r="T184">
+        <v>3458</v>
+      </c>
+      <c r="U184">
+        <v>14431</v>
+      </c>
+      <c r="V184">
+        <v>1685</v>
+      </c>
+      <c r="W184">
+        <v>104626</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="s">
+        <v>36</v>
+      </c>
+      <c r="B185" t="s">
+        <v>36</v>
+      </c>
+      <c r="C185" t="s">
+        <v>42</v>
+      </c>
+      <c r="D185">
+        <v>507</v>
+      </c>
+      <c r="E185">
+        <v>198</v>
+      </c>
+      <c r="F185">
+        <v>270</v>
+      </c>
+      <c r="G185">
+        <v>61</v>
+      </c>
+      <c r="H185">
+        <v>438</v>
+      </c>
+      <c r="I185">
+        <v>517</v>
+      </c>
+      <c r="J185">
+        <v>58</v>
+      </c>
+      <c r="K185">
+        <v>203</v>
+      </c>
+      <c r="L185">
+        <v>82</v>
+      </c>
+      <c r="M185">
+        <v>51</v>
+      </c>
+      <c r="N185">
+        <v>172</v>
+      </c>
+      <c r="O185">
+        <v>90</v>
+      </c>
+      <c r="P185">
+        <v>45</v>
+      </c>
+      <c r="Q185">
+        <v>107</v>
+      </c>
+      <c r="R185">
+        <v>108</v>
+      </c>
+      <c r="S185">
+        <v>41</v>
+      </c>
+      <c r="T185">
+        <v>287</v>
+      </c>
+      <c r="U185">
+        <v>644</v>
+      </c>
+      <c r="V185">
+        <v>201</v>
+      </c>
+      <c r="W185">
+        <v>4080</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>1</v>
+      </c>
+      <c r="B186" t="s">
+        <v>391</v>
+      </c>
+      <c r="C186" t="s">
+        <v>44</v>
+      </c>
+      <c r="D186">
+        <v>11216</v>
+      </c>
+      <c r="E186">
+        <v>165</v>
+      </c>
+      <c r="F186">
+        <v>166</v>
+      </c>
+      <c r="G186">
+        <v>426</v>
+      </c>
+      <c r="H186">
+        <v>377</v>
+      </c>
+      <c r="I186">
+        <v>408</v>
+      </c>
+      <c r="J186">
+        <v>278</v>
+      </c>
+      <c r="K186">
+        <v>306</v>
+      </c>
+      <c r="L186">
+        <v>106</v>
+      </c>
+      <c r="M186">
+        <v>47</v>
+      </c>
+      <c r="N186">
+        <v>620</v>
+      </c>
+      <c r="O186">
+        <v>78</v>
+      </c>
+      <c r="P186">
+        <v>50</v>
+      </c>
+      <c r="Q186">
+        <v>93</v>
+      </c>
+      <c r="R186">
+        <v>1739</v>
+      </c>
+      <c r="S186">
+        <v>433</v>
+      </c>
+      <c r="T186">
+        <v>1327</v>
+      </c>
+      <c r="U186">
+        <v>12001</v>
+      </c>
+      <c r="V186">
+        <v>851</v>
+      </c>
+      <c r="W186">
+        <v>30687</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>2</v>
+      </c>
+      <c r="B187" t="s">
+        <v>392</v>
+      </c>
+      <c r="C187" t="s">
+        <v>44</v>
+      </c>
+      <c r="D187">
+        <v>3877</v>
+      </c>
+      <c r="E187">
+        <v>171</v>
+      </c>
+      <c r="F187">
+        <v>112</v>
+      </c>
+      <c r="G187">
+        <v>227</v>
+      </c>
+      <c r="H187">
+        <v>246</v>
+      </c>
+      <c r="I187">
+        <v>335</v>
+      </c>
+      <c r="J187">
+        <v>25</v>
+      </c>
+      <c r="K187">
+        <v>115</v>
+      </c>
+      <c r="L187">
+        <v>35</v>
+      </c>
+      <c r="M187">
+        <v>71</v>
+      </c>
+      <c r="N187">
+        <v>81</v>
+      </c>
+      <c r="O187">
+        <v>53</v>
+      </c>
+      <c r="P187">
+        <v>43</v>
+      </c>
+      <c r="Q187">
+        <v>65</v>
+      </c>
+      <c r="R187">
+        <v>181</v>
+      </c>
+      <c r="S187">
+        <v>31</v>
+      </c>
+      <c r="T187">
+        <v>461</v>
+      </c>
+      <c r="U187">
+        <v>1053</v>
+      </c>
+      <c r="V187">
+        <v>460</v>
+      </c>
+      <c r="W187">
+        <v>7642</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>3</v>
+      </c>
+      <c r="B188" t="s">
+        <v>393</v>
+      </c>
+      <c r="C188" t="s">
+        <v>44</v>
+      </c>
+      <c r="D188">
+        <v>56</v>
+      </c>
+      <c r="E188">
+        <v>29</v>
+      </c>
+      <c r="F188">
+        <v>24</v>
+      </c>
+      <c r="G188">
+        <v>9</v>
+      </c>
+      <c r="H188">
+        <v>49</v>
+      </c>
+      <c r="I188">
+        <v>61</v>
+      </c>
+      <c r="J188">
+        <v>12</v>
+      </c>
+      <c r="K188">
+        <v>33</v>
+      </c>
+      <c r="L188">
+        <v>19</v>
+      </c>
+      <c r="M188">
+        <v>12</v>
+      </c>
+      <c r="N188">
+        <v>27</v>
+      </c>
+      <c r="O188">
+        <v>113</v>
+      </c>
+      <c r="P188">
+        <v>9</v>
+      </c>
+      <c r="Q188">
+        <v>21</v>
+      </c>
+      <c r="R188">
+        <v>26</v>
+      </c>
+      <c r="S188">
+        <v>9</v>
+      </c>
+      <c r="T188">
+        <v>56</v>
+      </c>
+      <c r="U188">
+        <v>118</v>
+      </c>
+      <c r="V188">
+        <v>65</v>
+      </c>
+      <c r="W188">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>4</v>
+      </c>
+      <c r="B189" t="s">
+        <v>394</v>
+      </c>
+      <c r="C189" t="s">
+        <v>44</v>
+      </c>
+      <c r="D189">
+        <v>57</v>
+      </c>
+      <c r="E189">
+        <v>7246</v>
+      </c>
+      <c r="F189">
+        <v>36</v>
+      </c>
+      <c r="G189">
+        <v>144</v>
+      </c>
+      <c r="H189">
+        <v>29</v>
+      </c>
+      <c r="I189">
+        <v>50</v>
+      </c>
+      <c r="J189">
+        <v>9</v>
+      </c>
+      <c r="K189">
+        <v>55</v>
+      </c>
+      <c r="L189">
+        <v>2835</v>
+      </c>
+      <c r="M189">
+        <v>5800</v>
+      </c>
+      <c r="N189">
+        <v>2643</v>
+      </c>
+      <c r="O189">
+        <v>4362</v>
+      </c>
+      <c r="P189">
+        <v>52</v>
+      </c>
+      <c r="Q189">
+        <v>123</v>
+      </c>
+      <c r="R189">
+        <v>6</v>
+      </c>
+      <c r="S189">
+        <v>182</v>
+      </c>
+      <c r="T189">
+        <v>302</v>
+      </c>
+      <c r="U189">
+        <v>67</v>
+      </c>
+      <c r="V189">
+        <v>7</v>
+      </c>
+      <c r="W189">
+        <v>24005</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>5</v>
+      </c>
+      <c r="B190" t="s">
+        <v>395</v>
+      </c>
+      <c r="C190" t="s">
+        <v>44</v>
+      </c>
+      <c r="D190">
+        <v>17</v>
+      </c>
+      <c r="E190">
+        <v>205</v>
+      </c>
+      <c r="F190">
+        <v>19</v>
+      </c>
+      <c r="G190">
+        <v>18</v>
+      </c>
+      <c r="H190">
+        <v>50</v>
+      </c>
+      <c r="I190">
+        <v>55</v>
+      </c>
+      <c r="J190">
+        <v>1</v>
+      </c>
+      <c r="K190">
+        <v>33</v>
+      </c>
+      <c r="L190">
+        <v>81</v>
+      </c>
+      <c r="M190">
+        <v>61</v>
+      </c>
+      <c r="N190">
+        <v>377</v>
+      </c>
+      <c r="O190">
+        <v>73</v>
+      </c>
+      <c r="P190">
+        <v>6</v>
+      </c>
+      <c r="Q190">
+        <v>15</v>
+      </c>
+      <c r="R190">
+        <v>7</v>
+      </c>
+      <c r="S190">
+        <v>18</v>
+      </c>
+      <c r="T190">
+        <v>42</v>
+      </c>
+      <c r="U190">
+        <v>30</v>
+      </c>
+      <c r="V190">
+        <v>11</v>
+      </c>
+      <c r="W190">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>6</v>
+      </c>
+      <c r="B191" t="s">
+        <v>396</v>
+      </c>
+      <c r="C191" t="s">
+        <v>44</v>
+      </c>
+      <c r="D191">
+        <v>73</v>
+      </c>
+      <c r="E191">
+        <v>18</v>
+      </c>
+      <c r="F191">
+        <v>20</v>
+      </c>
+      <c r="G191">
+        <v>14</v>
+      </c>
+      <c r="H191">
+        <v>29</v>
+      </c>
+      <c r="I191">
+        <v>33</v>
+      </c>
+      <c r="J191">
+        <v>6</v>
+      </c>
+      <c r="K191">
+        <v>14</v>
+      </c>
+      <c r="L191">
+        <v>16</v>
+      </c>
+      <c r="M191">
+        <v>17</v>
+      </c>
+      <c r="N191">
+        <v>25</v>
+      </c>
+      <c r="O191">
+        <v>9</v>
+      </c>
+      <c r="P191">
+        <v>7</v>
+      </c>
+      <c r="Q191">
+        <v>6</v>
+      </c>
+      <c r="R191">
+        <v>17</v>
+      </c>
+      <c r="S191">
+        <v>14</v>
+      </c>
+      <c r="T191">
+        <v>80</v>
+      </c>
+      <c r="U191">
+        <v>82</v>
+      </c>
+      <c r="V191">
+        <v>26</v>
+      </c>
+      <c r="W191">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>7</v>
+      </c>
+      <c r="B192" t="s">
+        <v>397</v>
+      </c>
+      <c r="C192" t="s">
+        <v>44</v>
+      </c>
+      <c r="D192">
+        <v>56</v>
+      </c>
+      <c r="E192">
+        <v>19</v>
+      </c>
+      <c r="F192">
+        <v>10</v>
+      </c>
+      <c r="G192">
+        <v>9</v>
+      </c>
+      <c r="H192">
+        <v>22</v>
+      </c>
+      <c r="I192">
+        <v>61</v>
+      </c>
+      <c r="J192">
+        <v>3</v>
+      </c>
+      <c r="K192">
+        <v>17</v>
+      </c>
+      <c r="L192">
+        <v>32</v>
+      </c>
+      <c r="M192">
+        <v>14</v>
+      </c>
+      <c r="N192">
+        <v>47</v>
+      </c>
+      <c r="O192">
+        <v>11</v>
+      </c>
+      <c r="P192">
+        <v>4</v>
+      </c>
+      <c r="Q192">
+        <v>2</v>
+      </c>
+      <c r="R192">
+        <v>4</v>
+      </c>
+      <c r="S192">
+        <v>2</v>
+      </c>
+      <c r="T192">
+        <v>25</v>
+      </c>
+      <c r="U192">
+        <v>76</v>
+      </c>
+      <c r="V192">
+        <v>5</v>
+      </c>
+      <c r="W192">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>8</v>
+      </c>
+      <c r="B193" t="s">
+        <v>398</v>
+      </c>
+      <c r="C193" t="s">
+        <v>44</v>
+      </c>
+      <c r="D193">
+        <v>4</v>
+      </c>
+      <c r="E193">
+        <v>6</v>
+      </c>
+      <c r="F193">
+        <v>17</v>
+      </c>
+      <c r="G193">
+        <v>6</v>
+      </c>
+      <c r="H193">
+        <v>54</v>
+      </c>
+      <c r="I193">
+        <v>84</v>
+      </c>
+      <c r="J193">
+        <v>2</v>
+      </c>
+      <c r="K193">
+        <v>29</v>
+      </c>
+      <c r="L193">
+        <v>4</v>
+      </c>
+      <c r="M193">
+        <v>1</v>
+      </c>
+      <c r="N193">
+        <v>14</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="P193">
+        <v>9</v>
+      </c>
+      <c r="Q193">
+        <v>10</v>
+      </c>
+      <c r="R193">
+        <v>2</v>
+      </c>
+      <c r="S193">
+        <v>2</v>
+      </c>
+      <c r="T193">
+        <v>13</v>
+      </c>
+      <c r="U193">
+        <v>12</v>
+      </c>
+      <c r="V193">
+        <v>9</v>
+      </c>
+      <c r="W193">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>9</v>
+      </c>
+      <c r="B194" t="s">
+        <v>399</v>
+      </c>
+      <c r="C194" t="s">
+        <v>44</v>
+      </c>
+      <c r="D194">
+        <v>18</v>
+      </c>
+      <c r="E194">
+        <v>6</v>
+      </c>
+      <c r="F194">
+        <v>11</v>
+      </c>
+      <c r="G194">
+        <v>8</v>
+      </c>
+      <c r="H194">
+        <v>32</v>
+      </c>
+      <c r="I194">
+        <v>43</v>
+      </c>
+      <c r="J194">
+        <v>3</v>
+      </c>
+      <c r="K194">
+        <v>10</v>
+      </c>
+      <c r="L194">
+        <v>6</v>
+      </c>
+      <c r="M194">
+        <v>5</v>
+      </c>
+      <c r="N194">
+        <v>6</v>
+      </c>
+      <c r="O194">
+        <v>5</v>
+      </c>
+      <c r="P194">
+        <v>7</v>
+      </c>
+      <c r="Q194">
+        <v>5</v>
+      </c>
+      <c r="R194">
+        <v>25</v>
+      </c>
+      <c r="S194">
+        <v>8</v>
+      </c>
+      <c r="T194">
+        <v>64</v>
+      </c>
+      <c r="U194">
+        <v>30</v>
+      </c>
+      <c r="V194">
+        <v>8</v>
+      </c>
+      <c r="W194">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>10</v>
+      </c>
+      <c r="B195" t="s">
+        <v>400</v>
+      </c>
+      <c r="C195" t="s">
+        <v>44</v>
+      </c>
+      <c r="D195">
+        <v>10</v>
+      </c>
+      <c r="E195">
+        <v>12</v>
+      </c>
+      <c r="F195">
+        <v>202</v>
+      </c>
+      <c r="G195">
+        <v>83</v>
+      </c>
+      <c r="H195">
+        <v>8303</v>
+      </c>
+      <c r="I195">
+        <v>22322</v>
+      </c>
+      <c r="J195">
+        <v>1322</v>
+      </c>
+      <c r="K195">
+        <v>44</v>
+      </c>
+      <c r="L195">
+        <v>7</v>
+      </c>
+      <c r="M195">
+        <v>10</v>
+      </c>
+      <c r="N195">
+        <v>12</v>
+      </c>
+      <c r="O195">
+        <v>4</v>
+      </c>
+      <c r="P195">
+        <v>305</v>
+      </c>
+      <c r="Q195">
+        <v>421</v>
+      </c>
+      <c r="R195">
+        <v>491</v>
+      </c>
+      <c r="S195">
+        <v>132</v>
+      </c>
+      <c r="T195">
+        <v>801</v>
+      </c>
+      <c r="U195">
+        <v>318</v>
+      </c>
+      <c r="V195">
+        <v>42</v>
+      </c>
+      <c r="W195">
+        <v>34841</v>
+      </c>
+    </row>
+    <row r="196"/>
+    <row r="197">
+      <c r="A197">
+        <v>17</v>
+      </c>
+      <c r="B197" t="s">
+        <v>22</v>
+      </c>
+      <c r="C197" t="s">
+        <v>41</v>
+      </c>
+      <c r="D197">
+        <v>60</v>
+      </c>
+      <c r="E197">
+        <v>63</v>
+      </c>
+      <c r="F197">
+        <v>759</v>
+      </c>
+      <c r="G197">
+        <v>177</v>
+      </c>
+      <c r="H197">
+        <v>1870</v>
+      </c>
+      <c r="I197">
+        <v>1059</v>
+      </c>
+      <c r="J197">
+        <v>562</v>
+      </c>
+      <c r="K197">
+        <v>2455</v>
+      </c>
+      <c r="L197">
+        <v>119</v>
+      </c>
+      <c r="M197">
+        <v>43</v>
+      </c>
+      <c r="N197">
+        <v>105</v>
+      </c>
+      <c r="O197">
+        <v>63</v>
+      </c>
+      <c r="P197">
+        <v>1274</v>
+      </c>
+      <c r="Q197">
+        <v>608</v>
+      </c>
+      <c r="R197">
+        <v>40</v>
+      </c>
+      <c r="S197">
+        <v>823</v>
+      </c>
+      <c r="T197">
+        <v>346</v>
+      </c>
+      <c r="U197">
+        <v>104</v>
+      </c>
+      <c r="V197">
+        <v>92</v>
+      </c>
+      <c r="W197">
+        <v>10622</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="s">
+        <v>36</v>
+      </c>
+      <c r="B198" t="s">
+        <v>36</v>
+      </c>
+      <c r="C198" t="s">
+        <v>42</v>
+      </c>
+      <c r="D198">
+        <v>11</v>
+      </c>
+      <c r="E198">
+        <v>16</v>
+      </c>
+      <c r="F198">
+        <v>209</v>
+      </c>
+      <c r="G198">
+        <v>56</v>
+      </c>
+      <c r="H198">
+        <v>538</v>
+      </c>
+      <c r="I198">
+        <v>333</v>
+      </c>
+      <c r="J198">
+        <v>202</v>
+      </c>
+      <c r="K198">
+        <v>683</v>
+      </c>
+      <c r="L198">
+        <v>18</v>
+      </c>
+      <c r="M198">
+        <v>11</v>
+      </c>
+      <c r="N198">
+        <v>32</v>
+      </c>
+      <c r="O198">
+        <v>24</v>
+      </c>
+      <c r="P198">
+        <v>346</v>
+      </c>
+      <c r="Q198">
+        <v>181</v>
+      </c>
+      <c r="R198">
+        <v>9</v>
+      </c>
+      <c r="S198">
+        <v>285</v>
+      </c>
+      <c r="T198">
+        <v>90</v>
+      </c>
+      <c r="U198">
+        <v>22</v>
+      </c>
+      <c r="V198">
+        <v>14</v>
+      </c>
+      <c r="W198">
+        <v>3080</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>1</v>
+      </c>
+      <c r="B199" t="s">
+        <v>401</v>
+      </c>
+      <c r="C199" t="s">
+        <v>44</v>
+      </c>
+      <c r="D199">
+        <v>18</v>
+      </c>
+      <c r="E199">
+        <v>15</v>
+      </c>
+      <c r="F199">
+        <v>319</v>
+      </c>
+      <c r="G199">
+        <v>44</v>
+      </c>
+      <c r="H199">
+        <v>472</v>
+      </c>
+      <c r="I199">
+        <v>308</v>
+      </c>
+      <c r="J199">
+        <v>154</v>
+      </c>
+      <c r="K199">
+        <v>754</v>
+      </c>
+      <c r="L199">
+        <v>15</v>
+      </c>
+      <c r="M199">
+        <v>9</v>
+      </c>
+      <c r="N199">
+        <v>17</v>
+      </c>
+      <c r="O199">
+        <v>10</v>
+      </c>
+      <c r="P199">
+        <v>625</v>
+      </c>
+      <c r="Q199">
+        <v>219</v>
+      </c>
+      <c r="R199">
+        <v>6</v>
+      </c>
+      <c r="S199">
+        <v>292</v>
+      </c>
+      <c r="T199">
+        <v>89</v>
+      </c>
+      <c r="U199">
+        <v>23</v>
+      </c>
+      <c r="V199">
+        <v>26</v>
+      </c>
+      <c r="W199">
+        <v>3415</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>2</v>
+      </c>
+      <c r="B200" t="s">
+        <v>402</v>
+      </c>
+      <c r="C200" t="s">
+        <v>44</v>
+      </c>
+      <c r="D200">
+        <v>14</v>
+      </c>
+      <c r="E200">
+        <v>3</v>
+      </c>
+      <c r="F200">
+        <v>16</v>
+      </c>
+      <c r="G200">
+        <v>12</v>
+      </c>
+      <c r="H200">
+        <v>124</v>
+      </c>
+      <c r="I200">
+        <v>90</v>
+      </c>
+      <c r="J200">
+        <v>29</v>
+      </c>
+      <c r="K200">
+        <v>128</v>
+      </c>
+      <c r="L200">
+        <v>3</v>
+      </c>
+      <c r="M200">
+        <v>2</v>
+      </c>
+      <c r="N200">
+        <v>8</v>
+      </c>
+      <c r="O200">
+        <v>2</v>
+      </c>
+      <c r="P200">
+        <v>51</v>
+      </c>
+      <c r="Q200">
+        <v>37</v>
+      </c>
+      <c r="R200">
+        <v>12</v>
+      </c>
+      <c r="S200">
+        <v>40</v>
+      </c>
+      <c r="T200">
+        <v>39</v>
+      </c>
+      <c r="U200">
+        <v>16</v>
+      </c>
+      <c r="V200">
+        <v>10</v>
+      </c>
+      <c r="W200">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>3</v>
+      </c>
+      <c r="B201" t="s">
+        <v>403</v>
+      </c>
+      <c r="C201" t="s">
+        <v>44</v>
+      </c>
+      <c r="D201">
+        <v>1</v>
+      </c>
+      <c r="E201">
+        <v>2</v>
+      </c>
+      <c r="F201">
+        <v>26</v>
+      </c>
+      <c r="G201">
+        <v>4</v>
+      </c>
+      <c r="H201">
+        <v>120</v>
+      </c>
+      <c r="I201">
+        <v>53</v>
+      </c>
+      <c r="J201">
+        <v>17</v>
+      </c>
+      <c r="K201">
+        <v>82</v>
+      </c>
+      <c r="L201">
+        <v>5</v>
+      </c>
+      <c r="M201">
+        <v>5</v>
+      </c>
+      <c r="N201">
+        <v>6</v>
+      </c>
+      <c r="O201">
+        <v>2</v>
+      </c>
+      <c r="P201">
+        <v>32</v>
+      </c>
+      <c r="Q201">
+        <v>22</v>
+      </c>
+      <c r="R201">
+        <v>2</v>
+      </c>
+      <c r="S201">
+        <v>27</v>
+      </c>
+      <c r="T201">
+        <v>19</v>
+      </c>
+      <c r="U201">
+        <v>8</v>
+      </c>
+      <c r="V201">
+        <v>5</v>
+      </c>
+      <c r="W201">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>4</v>
+      </c>
+      <c r="B202" t="s">
+        <v>404</v>
+      </c>
+      <c r="C202" t="s">
+        <v>44</v>
+      </c>
+      <c r="D202">
+        <v>4</v>
+      </c>
+      <c r="E202">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>103</v>
+      </c>
+      <c r="G202">
+        <v>28</v>
+      </c>
+      <c r="H202">
+        <v>205</v>
+      </c>
+      <c r="I202">
+        <v>107</v>
+      </c>
+      <c r="J202">
+        <v>51</v>
+      </c>
+      <c r="K202">
+        <v>256</v>
+      </c>
+      <c r="L202">
+        <v>22</v>
+      </c>
+      <c r="M202">
+        <v>6</v>
+      </c>
+      <c r="N202">
+        <v>7</v>
+      </c>
+      <c r="O202">
+        <v>0</v>
+      </c>
+      <c r="P202">
+        <v>73</v>
+      </c>
+      <c r="Q202">
+        <v>39</v>
+      </c>
+      <c r="R202">
+        <v>1</v>
+      </c>
+      <c r="S202">
+        <v>84</v>
+      </c>
+      <c r="T202">
+        <v>42</v>
+      </c>
+      <c r="U202">
+        <v>7</v>
+      </c>
+      <c r="V202">
+        <v>13</v>
+      </c>
+      <c r="W202">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>5</v>
+      </c>
+      <c r="B203" t="s">
+        <v>405</v>
+      </c>
+      <c r="C203" t="s">
+        <v>44</v>
+      </c>
+      <c r="D203">
+        <v>3</v>
+      </c>
+      <c r="E203">
+        <v>7</v>
+      </c>
+      <c r="F203">
+        <v>20</v>
+      </c>
+      <c r="G203">
+        <v>12</v>
+      </c>
+      <c r="H203">
+        <v>93</v>
+      </c>
+      <c r="I203">
+        <v>53</v>
+      </c>
+      <c r="J203">
+        <v>32</v>
+      </c>
+      <c r="K203">
+        <v>62</v>
+      </c>
+      <c r="L203">
+        <v>3</v>
+      </c>
+      <c r="M203">
+        <v>2</v>
+      </c>
+      <c r="N203">
+        <v>7</v>
+      </c>
+      <c r="O203">
+        <v>6</v>
+      </c>
+      <c r="P203">
+        <v>45</v>
+      </c>
+      <c r="Q203">
+        <v>18</v>
+      </c>
+      <c r="R203">
+        <v>2</v>
+      </c>
+      <c r="S203">
+        <v>19</v>
+      </c>
+      <c r="T203">
+        <v>12</v>
+      </c>
+      <c r="U203">
+        <v>5</v>
+      </c>
+      <c r="V203">
+        <v>5</v>
+      </c>
+      <c r="W203">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>6</v>
+      </c>
+      <c r="B204" t="s">
+        <v>406</v>
+      </c>
+      <c r="C204" t="s">
+        <v>44</v>
+      </c>
+      <c r="D204">
+        <v>2</v>
+      </c>
+      <c r="E204">
+        <v>4</v>
+      </c>
+      <c r="F204">
+        <v>13</v>
+      </c>
+      <c r="G204">
+        <v>2</v>
+      </c>
+      <c r="H204">
+        <v>62</v>
+      </c>
+      <c r="I204">
+        <v>14</v>
+      </c>
+      <c r="J204">
+        <v>19</v>
+      </c>
+      <c r="K204">
+        <v>43</v>
+      </c>
+      <c r="L204">
+        <v>4</v>
+      </c>
+      <c r="M204">
+        <v>2</v>
+      </c>
+      <c r="N204">
+        <v>8</v>
+      </c>
+      <c r="O204">
+        <v>7</v>
+      </c>
+      <c r="P204">
+        <v>14</v>
+      </c>
+      <c r="Q204">
+        <v>7</v>
+      </c>
+      <c r="R204">
+        <v>4</v>
+      </c>
+      <c r="S204">
+        <v>13</v>
+      </c>
+      <c r="T204">
+        <v>10</v>
+      </c>
+      <c r="U204">
+        <v>3</v>
+      </c>
+      <c r="V204">
+        <v>6</v>
+      </c>
+      <c r="W204">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>7</v>
+      </c>
+      <c r="B205" t="s">
+        <v>407</v>
+      </c>
+      <c r="C205" t="s">
+        <v>44</v>
+      </c>
+      <c r="D205">
+        <v>2</v>
+      </c>
+      <c r="E205">
+        <v>2</v>
+      </c>
+      <c r="F205">
+        <v>10</v>
+      </c>
+      <c r="G205">
+        <v>4</v>
+      </c>
+      <c r="H205">
+        <v>134</v>
+      </c>
+      <c r="I205">
+        <v>34</v>
+      </c>
+      <c r="J205">
+        <v>12</v>
+      </c>
+      <c r="K205">
+        <v>62</v>
+      </c>
+      <c r="L205">
+        <v>4</v>
+      </c>
+      <c r="M205">
+        <v>2</v>
+      </c>
+      <c r="N205">
+        <v>6</v>
+      </c>
+      <c r="O205">
+        <v>2</v>
+      </c>
+      <c r="P205">
+        <v>15</v>
+      </c>
+      <c r="Q205">
+        <v>5</v>
+      </c>
+      <c r="R205">
+        <v>0</v>
+      </c>
+      <c r="S205">
+        <v>16</v>
+      </c>
+      <c r="T205">
+        <v>11</v>
+      </c>
+      <c r="U205">
+        <v>4</v>
+      </c>
+      <c r="V205">
+        <v>2</v>
+      </c>
+      <c r="W205">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>8</v>
+      </c>
+      <c r="B206" t="s">
+        <v>408</v>
+      </c>
+      <c r="C206" t="s">
+        <v>44</v>
+      </c>
+      <c r="D206">
+        <v>0</v>
+      </c>
+      <c r="E206">
+        <v>2</v>
+      </c>
+      <c r="F206">
+        <v>9</v>
+      </c>
+      <c r="G206">
+        <v>3</v>
+      </c>
+      <c r="H206">
+        <v>26</v>
+      </c>
+      <c r="I206">
+        <v>16</v>
+      </c>
+      <c r="J206">
+        <v>12</v>
+      </c>
+      <c r="K206">
+        <v>103</v>
+      </c>
+      <c r="L206">
+        <v>2</v>
+      </c>
+      <c r="M206">
+        <v>1</v>
+      </c>
+      <c r="N206">
+        <v>5</v>
+      </c>
+      <c r="O206">
+        <v>2</v>
+      </c>
+      <c r="P206">
+        <v>28</v>
+      </c>
+      <c r="Q206">
+        <v>43</v>
+      </c>
+      <c r="R206">
+        <v>2</v>
+      </c>
+      <c r="S206">
+        <v>13</v>
+      </c>
+      <c r="T206">
+        <v>11</v>
+      </c>
+      <c r="U206">
+        <v>4</v>
+      </c>
+      <c r="V206">
+        <v>2</v>
+      </c>
+      <c r="W206">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>9</v>
+      </c>
+      <c r="B207" t="s">
+        <v>409</v>
+      </c>
+      <c r="C207" t="s">
+        <v>44</v>
+      </c>
+      <c r="D207">
+        <v>4</v>
+      </c>
+      <c r="E207">
+        <v>2</v>
+      </c>
+      <c r="F207">
+        <v>22</v>
+      </c>
+      <c r="G207">
+        <v>9</v>
+      </c>
+      <c r="H207">
+        <v>59</v>
+      </c>
+      <c r="I207">
+        <v>29</v>
+      </c>
+      <c r="J207">
+        <v>29</v>
+      </c>
+      <c r="K207">
+        <v>110</v>
+      </c>
+      <c r="L207">
+        <v>4</v>
+      </c>
+      <c r="M207">
+        <v>1</v>
+      </c>
+      <c r="N207">
+        <v>7</v>
+      </c>
+      <c r="O207">
+        <v>3</v>
+      </c>
+      <c r="P207">
+        <v>33</v>
+      </c>
+      <c r="Q207">
+        <v>25</v>
+      </c>
+      <c r="R207">
+        <v>1</v>
+      </c>
+      <c r="S207">
+        <v>22</v>
+      </c>
+      <c r="T207">
+        <v>19</v>
+      </c>
+      <c r="U207">
+        <v>7</v>
+      </c>
+      <c r="V207">
+        <v>6</v>
+      </c>
+      <c r="W207">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>10</v>
+      </c>
+      <c r="B208" t="s">
+        <v>410</v>
+      </c>
+      <c r="C208" t="s">
+        <v>44</v>
+      </c>
+      <c r="D208">
+        <v>1</v>
+      </c>
+      <c r="E208">
+        <v>2</v>
+      </c>
+      <c r="F208">
+        <v>12</v>
+      </c>
+      <c r="G208">
+        <v>3</v>
+      </c>
+      <c r="H208">
+        <v>37</v>
+      </c>
+      <c r="I208">
+        <v>22</v>
+      </c>
+      <c r="J208">
+        <v>5</v>
+      </c>
+      <c r="K208">
+        <v>172</v>
+      </c>
+      <c r="L208">
+        <v>39</v>
+      </c>
+      <c r="M208">
+        <v>2</v>
+      </c>
+      <c r="N208">
+        <v>2</v>
+      </c>
+      <c r="O208">
+        <v>5</v>
+      </c>
+      <c r="P208">
+        <v>12</v>
+      </c>
+      <c r="Q208">
+        <v>12</v>
+      </c>
+      <c r="R208">
+        <v>1</v>
+      </c>
+      <c r="S208">
+        <v>12</v>
+      </c>
+      <c r="T208">
+        <v>4</v>
+      </c>
+      <c r="U208">
+        <v>5</v>
+      </c>
+      <c r="V208">
+        <v>3</v>
+      </c>
+      <c r="W208">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="209"/>
+    <row r="210">
+      <c r="A210">
+        <v>24</v>
+      </c>
+      <c r="B210" t="s">
+        <v>23</v>
+      </c>
+      <c r="C210" t="s">
+        <v>41</v>
+      </c>
+      <c r="D210">
+        <v>29</v>
+      </c>
+      <c r="E210">
+        <v>79</v>
+      </c>
+      <c r="F210">
+        <v>384</v>
+      </c>
+      <c r="G210">
+        <v>65</v>
+      </c>
+      <c r="H210">
+        <v>757</v>
+      </c>
+      <c r="I210">
+        <v>247</v>
+      </c>
+      <c r="J210">
+        <v>92</v>
+      </c>
+      <c r="K210">
+        <v>727</v>
+      </c>
+      <c r="L210">
+        <v>60</v>
+      </c>
+      <c r="M210">
+        <v>45</v>
+      </c>
+      <c r="N210">
+        <v>108</v>
+      </c>
+      <c r="O210">
+        <v>66</v>
+      </c>
+      <c r="P210">
+        <v>126</v>
+      </c>
+      <c r="Q210">
+        <v>93</v>
+      </c>
+      <c r="R210">
+        <v>20</v>
+      </c>
+      <c r="S210">
+        <v>216</v>
+      </c>
+      <c r="T210">
+        <v>225</v>
+      </c>
+      <c r="U210">
+        <v>57</v>
+      </c>
+      <c r="V210">
+        <v>37</v>
+      </c>
+      <c r="W210">
+        <v>3433</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="s">
+        <v>36</v>
+      </c>
+      <c r="B211" t="s">
+        <v>36</v>
+      </c>
+      <c r="C211" t="s">
+        <v>42</v>
+      </c>
+      <c r="D211">
+        <v>9</v>
+      </c>
+      <c r="E211">
+        <v>20</v>
+      </c>
+      <c r="F211">
+        <v>58</v>
+      </c>
+      <c r="G211">
+        <v>12</v>
+      </c>
+      <c r="H211">
+        <v>289</v>
+      </c>
+      <c r="I211">
+        <v>96</v>
+      </c>
+      <c r="J211">
+        <v>34</v>
+      </c>
+      <c r="K211">
+        <v>192</v>
+      </c>
+      <c r="L211">
+        <v>24</v>
+      </c>
+      <c r="M211">
+        <v>13</v>
+      </c>
+      <c r="N211">
+        <v>39</v>
+      </c>
+      <c r="O211">
+        <v>23</v>
+      </c>
+      <c r="P211">
+        <v>40</v>
+      </c>
+      <c r="Q211">
+        <v>25</v>
+      </c>
+      <c r="R211">
+        <v>6</v>
+      </c>
+      <c r="S211">
+        <v>56</v>
+      </c>
+      <c r="T211">
+        <v>74</v>
+      </c>
+      <c r="U211">
+        <v>15</v>
+      </c>
+      <c r="V211">
+        <v>4</v>
+      </c>
+      <c r="W211">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212">
+        <v>1</v>
+      </c>
+      <c r="B212" t="s">
+        <v>411</v>
+      </c>
+      <c r="C212" t="s">
+        <v>44</v>
+      </c>
+      <c r="D212">
+        <v>1</v>
+      </c>
+      <c r="E212">
+        <v>32</v>
+      </c>
+      <c r="F212">
+        <v>75</v>
+      </c>
+      <c r="G212">
+        <v>20</v>
+      </c>
+      <c r="H212">
+        <v>258</v>
+      </c>
+      <c r="I212">
+        <v>89</v>
+      </c>
+      <c r="J212">
+        <v>25</v>
+      </c>
+      <c r="K212">
+        <v>202</v>
+      </c>
+      <c r="L212">
+        <v>7</v>
+      </c>
+      <c r="M212">
+        <v>15</v>
+      </c>
+      <c r="N212">
+        <v>15</v>
+      </c>
+      <c r="O212">
+        <v>12</v>
+      </c>
+      <c r="P212">
+        <v>26</v>
+      </c>
+      <c r="Q212">
+        <v>27</v>
+      </c>
+      <c r="R212">
+        <v>3</v>
+      </c>
+      <c r="S212">
+        <v>40</v>
+      </c>
+      <c r="T212">
+        <v>22</v>
+      </c>
+      <c r="U212">
+        <v>12</v>
+      </c>
+      <c r="V212">
+        <v>5</v>
+      </c>
+      <c r="W212">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213">
+        <v>2</v>
+      </c>
+      <c r="B213" t="s">
+        <v>412</v>
+      </c>
+      <c r="C213" t="s">
+        <v>44</v>
+      </c>
+      <c r="D213">
+        <v>4</v>
+      </c>
+      <c r="E213">
+        <v>5</v>
+      </c>
+      <c r="F213">
+        <v>195</v>
+      </c>
+      <c r="G213">
+        <v>14</v>
+      </c>
+      <c r="H213">
+        <v>30</v>
+      </c>
+      <c r="I213">
+        <v>15</v>
+      </c>
+      <c r="J213">
+        <v>4</v>
+      </c>
+      <c r="K213">
+        <v>199</v>
+      </c>
+      <c r="L213">
+        <v>7</v>
+      </c>
+      <c r="M213">
+        <v>4</v>
+      </c>
+      <c r="N213">
+        <v>1</v>
+      </c>
+      <c r="O213">
+        <v>4</v>
+      </c>
+      <c r="P213">
+        <v>13</v>
+      </c>
+      <c r="Q213">
+        <v>13</v>
+      </c>
+      <c r="R213">
+        <v>1</v>
+      </c>
+      <c r="S213">
+        <v>78</v>
+      </c>
+      <c r="T213">
+        <v>28</v>
+      </c>
+      <c r="U213">
+        <v>8</v>
+      </c>
+      <c r="V213">
+        <v>6</v>
+      </c>
+      <c r="W213">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214">
+        <v>3</v>
+      </c>
+      <c r="B214" t="s">
+        <v>413</v>
+      </c>
+      <c r="C214" t="s">
+        <v>44</v>
+      </c>
+      <c r="D214">
+        <v>2</v>
+      </c>
+      <c r="E214">
+        <v>5</v>
+      </c>
+      <c r="F214">
+        <v>28</v>
+      </c>
+      <c r="G214">
+        <v>10</v>
+      </c>
+      <c r="H214">
+        <v>53</v>
+      </c>
+      <c r="I214">
+        <v>10</v>
+      </c>
+      <c r="J214">
+        <v>3</v>
+      </c>
+      <c r="K214">
+        <v>25</v>
+      </c>
+      <c r="L214">
+        <v>4</v>
+      </c>
+      <c r="M214">
+        <v>2</v>
+      </c>
+      <c r="N214">
+        <v>8</v>
+      </c>
+      <c r="O214">
+        <v>3</v>
+      </c>
+      <c r="P214">
+        <v>7</v>
+      </c>
+      <c r="Q214">
+        <v>7</v>
+      </c>
+      <c r="R214">
+        <v>3</v>
+      </c>
+      <c r="S214">
+        <v>11</v>
+      </c>
+      <c r="T214">
+        <v>66</v>
+      </c>
+      <c r="U214">
+        <v>8</v>
+      </c>
+      <c r="V214">
+        <v>1</v>
+      </c>
+      <c r="W214">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215">
+        <v>4</v>
+      </c>
+      <c r="B215" t="s">
+        <v>414</v>
+      </c>
+      <c r="C215" t="s">
+        <v>44</v>
+      </c>
+      <c r="D215">
+        <v>2</v>
+      </c>
+      <c r="E215">
+        <v>4</v>
+      </c>
+      <c r="F215">
+        <v>10</v>
+      </c>
+      <c r="G215">
+        <v>1</v>
+      </c>
+      <c r="H215">
+        <v>43</v>
+      </c>
+      <c r="I215">
+        <v>14</v>
+      </c>
+      <c r="J215">
+        <v>4</v>
+      </c>
+      <c r="K215">
+        <v>31</v>
+      </c>
+      <c r="L215">
+        <v>2</v>
+      </c>
+      <c r="M215">
+        <v>1</v>
+      </c>
+      <c r="N215">
+        <v>4</v>
+      </c>
+      <c r="O215">
+        <v>6</v>
+      </c>
+      <c r="P215">
+        <v>13</v>
+      </c>
+      <c r="Q215">
+        <v>6</v>
+      </c>
+      <c r="R215">
+        <v>1</v>
+      </c>
+      <c r="S215">
+        <v>9</v>
+      </c>
+      <c r="T215">
+        <v>9</v>
+      </c>
+      <c r="U215">
+        <v>2</v>
+      </c>
+      <c r="V215">
+        <v>3</v>
+      </c>
+      <c r="W215">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216">
+        <v>5</v>
+      </c>
+      <c r="B216" t="s">
+        <v>415</v>
+      </c>
+      <c r="C216" t="s">
+        <v>44</v>
+      </c>
+      <c r="D216">
+        <v>1</v>
+      </c>
+      <c r="E216">
+        <v>7</v>
+      </c>
+      <c r="F216">
+        <v>1</v>
+      </c>
+      <c r="G216">
+        <v>1</v>
+      </c>
+      <c r="H216">
+        <v>6</v>
+      </c>
+      <c r="I216">
+        <v>4</v>
+      </c>
+      <c r="J216">
+        <v>2</v>
+      </c>
+      <c r="K216">
+        <v>5</v>
+      </c>
+      <c r="L216">
+        <v>4</v>
+      </c>
+      <c r="M216">
+        <v>2</v>
+      </c>
+      <c r="N216">
+        <v>14</v>
+      </c>
+      <c r="O216">
+        <v>9</v>
+      </c>
+      <c r="P216">
+        <v>3</v>
+      </c>
+      <c r="Q216">
+        <v>2</v>
+      </c>
+      <c r="R216">
+        <v>0</v>
+      </c>
+      <c r="S216">
+        <v>4</v>
+      </c>
+      <c r="T216">
+        <v>7</v>
+      </c>
+      <c r="U216">
+        <v>4</v>
+      </c>
+      <c r="V216">
+        <v>2</v>
+      </c>
+      <c r="W216">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217">
+        <v>6</v>
+      </c>
+      <c r="B217" t="s">
+        <v>416</v>
+      </c>
+      <c r="C217" t="s">
+        <v>44</v>
+      </c>
+      <c r="D217">
+        <v>1</v>
+      </c>
+      <c r="E217">
+        <v>2</v>
+      </c>
+      <c r="F217">
+        <v>2</v>
+      </c>
+      <c r="G217">
+        <v>0</v>
+      </c>
+      <c r="H217">
+        <v>13</v>
+      </c>
+      <c r="I217">
+        <v>3</v>
+      </c>
+      <c r="J217">
+        <v>5</v>
+      </c>
+      <c r="K217">
+        <v>12</v>
+      </c>
+      <c r="L217">
+        <v>0</v>
+      </c>
+      <c r="M217">
+        <v>2</v>
+      </c>
+      <c r="N217">
+        <v>3</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="P217">
+        <v>6</v>
+      </c>
+      <c r="Q217">
+        <v>1</v>
+      </c>
+      <c r="R217">
+        <v>1</v>
+      </c>
+      <c r="S217">
+        <v>1</v>
+      </c>
+      <c r="T217">
+        <v>1</v>
+      </c>
+      <c r="U217">
+        <v>3</v>
+      </c>
+      <c r="V217">
+        <v>2</v>
+      </c>
+      <c r="W217">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218">
+        <v>7</v>
+      </c>
+      <c r="B218" t="s">
+        <v>417</v>
+      </c>
+      <c r="C218" t="s">
+        <v>44</v>
+      </c>
+      <c r="D218">
+        <v>2</v>
+      </c>
+      <c r="E218">
+        <v>2</v>
+      </c>
+      <c r="F218">
+        <v>3</v>
+      </c>
+      <c r="G218">
+        <v>1</v>
+      </c>
+      <c r="H218">
+        <v>24</v>
+      </c>
+      <c r="I218">
+        <v>2</v>
+      </c>
+      <c r="J218">
+        <v>3</v>
+      </c>
+      <c r="K218">
+        <v>19</v>
+      </c>
+      <c r="L218">
+        <v>4</v>
+      </c>
+      <c r="M218">
+        <v>0</v>
+      </c>
+      <c r="N218">
+        <v>2</v>
+      </c>
+      <c r="O218">
+        <v>3</v>
+      </c>
+      <c r="P218">
+        <v>6</v>
+      </c>
+      <c r="Q218">
+        <v>5</v>
+      </c>
+      <c r="R218">
+        <v>1</v>
+      </c>
+      <c r="S218">
+        <v>4</v>
+      </c>
+      <c r="T218">
+        <v>8</v>
+      </c>
+      <c r="U218">
+        <v>0</v>
+      </c>
+      <c r="V218">
+        <v>4</v>
+      </c>
+      <c r="W218">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219">
+        <v>8</v>
+      </c>
+      <c r="B219" t="s">
+        <v>418</v>
+      </c>
+      <c r="C219" t="s">
+        <v>44</v>
+      </c>
+      <c r="D219">
+        <v>7</v>
+      </c>
+      <c r="E219">
+        <v>2</v>
+      </c>
+      <c r="F219">
+        <v>12</v>
+      </c>
+      <c r="G219">
+        <v>6</v>
+      </c>
+      <c r="H219">
+        <v>41</v>
+      </c>
+      <c r="I219">
+        <v>14</v>
+      </c>
+      <c r="J219">
+        <v>12</v>
+      </c>
+      <c r="K219">
+        <v>42</v>
+      </c>
+      <c r="L219">
+        <v>8</v>
+      </c>
+      <c r="M219">
+        <v>6</v>
+      </c>
+      <c r="N219">
+        <v>22</v>
+      </c>
+      <c r="O219">
+        <v>5</v>
+      </c>
+      <c r="P219">
+        <v>12</v>
+      </c>
+      <c r="Q219">
+        <v>7</v>
+      </c>
+      <c r="R219">
+        <v>4</v>
+      </c>
+      <c r="S219">
+        <v>13</v>
+      </c>
+      <c r="T219">
+        <v>10</v>
+      </c>
+      <c r="U219">
+        <v>5</v>
+      </c>
+      <c r="V219">
+        <v>10</v>
+      </c>
+      <c r="W219">
+        <v>238</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>248</v>
+      </c>
+      <c r="D2" t="s">
+        <v>419</v>
+      </c>
+      <c r="E2" t="s">
+        <v>420</v>
+      </c>
+      <c r="F2" t="s">
+        <v>421</v>
+      </c>
+      <c r="G2">
+        <v>12649</v>
+      </c>
+      <c r="H2">
+        <v>82227</v>
+      </c>
+      <c r="I2">
+        <v>46529</v>
+      </c>
+      <c r="J2">
+        <v>67488</v>
+      </c>
+      <c r="K2">
+        <v>33792</v>
+      </c>
+      <c r="L2">
+        <v>1459</v>
+      </c>
+      <c r="M2">
+        <v>4810</v>
+      </c>
+      <c r="N2">
+        <v>29858</v>
+      </c>
+      <c r="O2">
+        <v>236</v>
+      </c>
+      <c r="P2">
+        <v>4245</v>
+      </c>
+      <c r="Q2">
+        <v>1399</v>
+      </c>
+      <c r="R2">
+        <v>20755</v>
+      </c>
+      <c r="S2">
+        <v>530</v>
+      </c>
+      <c r="T2">
+        <v>47618</v>
+      </c>
+      <c r="U2">
+        <v>3970</v>
+      </c>
+      <c r="V2">
+        <v>2544</v>
+      </c>
+      <c r="W2">
+        <v>8717</v>
+      </c>
+      <c r="X2">
+        <v>707</v>
+      </c>
+      <c r="Y2">
+        <v>369533</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>248</v>
+      </c>
+      <c r="D3" t="s">
+        <v>419</v>
+      </c>
+      <c r="E3" t="s">
+        <v>422</v>
+      </c>
+      <c r="F3" t="s">
+        <v>423</v>
+      </c>
+      <c r="G3">
+        <v>11355</v>
+      </c>
+      <c r="H3">
+        <v>30029</v>
+      </c>
+      <c r="I3">
+        <v>26867</v>
+      </c>
+      <c r="J3">
+        <v>34922</v>
+      </c>
+      <c r="K3">
+        <v>24291</v>
+      </c>
+      <c r="L3">
+        <v>949</v>
+      </c>
+      <c r="M3">
+        <v>1214</v>
+      </c>
+      <c r="N3">
+        <v>27350</v>
+      </c>
+      <c r="O3">
+        <v>228</v>
+      </c>
+      <c r="P3">
+        <v>2304</v>
+      </c>
+      <c r="Q3">
+        <v>709</v>
+      </c>
+      <c r="R3">
+        <v>14523</v>
+      </c>
+      <c r="S3">
+        <v>772</v>
+      </c>
+      <c r="T3">
+        <v>14525</v>
+      </c>
+      <c r="U3">
+        <v>1263</v>
+      </c>
+      <c r="V3">
+        <v>2707</v>
+      </c>
+      <c r="W3">
+        <v>7706</v>
+      </c>
+      <c r="X3">
+        <v>377</v>
+      </c>
+      <c r="Y3">
+        <v>202091</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>248</v>
+      </c>
+      <c r="D4" t="s">
+        <v>419</v>
+      </c>
+      <c r="E4" t="s">
+        <v>424</v>
+      </c>
+      <c r="F4" t="s">
+        <v>425</v>
+      </c>
+      <c r="G4">
+        <v>1399</v>
+      </c>
+      <c r="H4">
+        <v>7864</v>
+      </c>
+      <c r="I4">
+        <v>69609</v>
+      </c>
+      <c r="J4">
+        <v>48241</v>
+      </c>
+      <c r="K4">
+        <v>10503</v>
+      </c>
+      <c r="L4">
+        <v>360</v>
+      </c>
+      <c r="M4">
+        <v>395</v>
+      </c>
+      <c r="N4">
+        <v>2281</v>
+      </c>
+      <c r="O4">
+        <v>80</v>
+      </c>
+      <c r="P4">
+        <v>722</v>
+      </c>
+      <c r="Q4">
+        <v>194</v>
+      </c>
+      <c r="R4">
+        <v>2457</v>
+      </c>
+      <c r="S4">
+        <v>75</v>
+      </c>
+      <c r="T4">
+        <v>21569</v>
+      </c>
+      <c r="U4">
+        <v>1765</v>
+      </c>
+      <c r="V4">
+        <v>1202</v>
+      </c>
+      <c r="W4">
+        <v>487</v>
+      </c>
+      <c r="X4">
+        <v>56</v>
+      </c>
+      <c r="Y4">
+        <v>169259</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" t="s">
+        <v>248</v>
+      </c>
+      <c r="D5" t="s">
+        <v>419</v>
+      </c>
+      <c r="E5" t="s">
+        <v>426</v>
+      </c>
+      <c r="F5" t="s">
+        <v>427</v>
+      </c>
+      <c r="G5">
+        <v>5064</v>
+      </c>
+      <c r="H5">
+        <v>17094</v>
+      </c>
+      <c r="I5">
+        <v>116884</v>
+      </c>
+      <c r="J5">
+        <v>23457</v>
+      </c>
+      <c r="K5">
+        <v>32978</v>
+      </c>
+      <c r="L5">
+        <v>869</v>
+      </c>
+      <c r="M5">
+        <v>2125</v>
+      </c>
+      <c r="N5">
+        <v>4590</v>
+      </c>
+      <c r="O5">
+        <v>186</v>
+      </c>
+      <c r="P5">
+        <v>2735</v>
+      </c>
+      <c r="Q5">
+        <v>455</v>
+      </c>
+      <c r="R5">
+        <v>4417</v>
+      </c>
+      <c r="S5">
+        <v>171</v>
+      </c>
+      <c r="T5">
+        <v>3992</v>
+      </c>
+      <c r="U5">
+        <v>3913</v>
+      </c>
+      <c r="V5">
+        <v>2268</v>
+      </c>
+      <c r="W5">
+        <v>435</v>
+      </c>
+      <c r="X5">
+        <v>502</v>
+      </c>
+      <c r="Y5">
+        <v>222135</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>5</v>
+      </c>
+      <c r="B6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" t="s">
+        <v>248</v>
+      </c>
+      <c r="D6" t="s">
+        <v>419</v>
+      </c>
+      <c r="E6" t="s">
+        <v>428</v>
+      </c>
+      <c r="F6" t="s">
+        <v>429</v>
+      </c>
+      <c r="G6">
+        <v>13479</v>
+      </c>
+      <c r="H6">
+        <v>16720</v>
+      </c>
+      <c r="I6">
+        <v>13419</v>
+      </c>
+      <c r="J6">
+        <v>36971</v>
+      </c>
+      <c r="K6">
+        <v>7559</v>
+      </c>
+      <c r="L6">
+        <v>539</v>
+      </c>
+      <c r="M6">
+        <v>1498</v>
+      </c>
+      <c r="N6">
+        <v>22227</v>
+      </c>
+      <c r="O6">
+        <v>92</v>
+      </c>
+      <c r="P6">
+        <v>729</v>
+      </c>
+      <c r="Q6">
+        <v>417</v>
+      </c>
+      <c r="R6">
+        <v>7389</v>
+      </c>
+      <c r="S6">
+        <v>733</v>
+      </c>
+      <c r="T6">
+        <v>15589</v>
+      </c>
+      <c r="U6">
+        <v>2673</v>
+      </c>
+      <c r="V6">
+        <v>1482</v>
+      </c>
+      <c r="W6">
+        <v>3205</v>
+      </c>
+      <c r="X6">
+        <v>2392</v>
+      </c>
+      <c r="Y6">
+        <v>147113</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>6</v>
+      </c>
+      <c r="B7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" t="s">
+        <v>248</v>
+      </c>
+      <c r="D7" t="s">
+        <v>419</v>
+      </c>
+      <c r="E7" t="s">
+        <v>430</v>
+      </c>
+      <c r="F7" t="s">
+        <v>431</v>
+      </c>
+      <c r="G7">
+        <v>3619</v>
+      </c>
+      <c r="H7">
+        <v>13444</v>
+      </c>
+      <c r="I7">
+        <v>37249</v>
+      </c>
+      <c r="J7">
+        <v>34940</v>
+      </c>
+      <c r="K7">
+        <v>9466</v>
+      </c>
+      <c r="L7">
+        <v>608</v>
+      </c>
+      <c r="M7">
+        <v>608</v>
+      </c>
+      <c r="N7">
+        <v>12692</v>
+      </c>
+      <c r="O7">
+        <v>113</v>
+      </c>
+      <c r="P7">
+        <v>4436</v>
+      </c>
+      <c r="Q7">
+        <v>271</v>
+      </c>
+      <c r="R7">
+        <v>5651</v>
+      </c>
+      <c r="S7">
+        <v>192</v>
+      </c>
+      <c r="T7">
+        <v>8624</v>
+      </c>
+      <c r="U7">
+        <v>2787</v>
+      </c>
+      <c r="V7">
+        <v>5610</v>
+      </c>
+      <c r="W7">
+        <v>871</v>
+      </c>
+      <c r="X7">
+        <v>221</v>
+      </c>
+      <c r="Y7">
+        <v>141402</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>7</v>
+      </c>
+      <c r="B8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" t="s">
+        <v>248</v>
+      </c>
+      <c r="D8" t="s">
+        <v>419</v>
+      </c>
+      <c r="E8" t="s">
+        <v>432</v>
+      </c>
+      <c r="F8" t="s">
+        <v>433</v>
+      </c>
+      <c r="G8">
+        <v>4545</v>
+      </c>
+      <c r="H8">
+        <v>6563</v>
+      </c>
+      <c r="I8">
+        <v>8925</v>
+      </c>
+      <c r="J8">
+        <v>19186</v>
+      </c>
+      <c r="K8">
+        <v>3924</v>
+      </c>
+      <c r="L8">
+        <v>356</v>
+      </c>
+      <c r="M8">
+        <v>955</v>
+      </c>
+      <c r="N8">
+        <v>16673</v>
+      </c>
+      <c r="O8">
+        <v>127</v>
+      </c>
+      <c r="P8">
+        <v>2101</v>
+      </c>
+      <c r="Q8">
+        <v>211</v>
+      </c>
+      <c r="R8">
+        <v>3984</v>
+      </c>
+      <c r="S8">
+        <v>517</v>
+      </c>
+      <c r="T8">
+        <v>6763</v>
+      </c>
+      <c r="U8">
+        <v>697</v>
+      </c>
+      <c r="V8">
+        <v>1445</v>
+      </c>
+      <c r="W8">
+        <v>4383</v>
+      </c>
+      <c r="X8">
+        <v>513</v>
+      </c>
+      <c r="Y8">
+        <v>81868</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>8</v>
+      </c>
+      <c r="B9" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" t="s">
+        <v>248</v>
+      </c>
+      <c r="D9" t="s">
+        <v>419</v>
+      </c>
+      <c r="E9" t="s">
+        <v>434</v>
+      </c>
+      <c r="F9" t="s">
+        <v>435</v>
+      </c>
+      <c r="G9">
+        <v>26139</v>
+      </c>
+      <c r="H9">
+        <v>54975</v>
+      </c>
+      <c r="I9">
+        <v>61073</v>
+      </c>
+      <c r="J9">
+        <v>138539</v>
+      </c>
+      <c r="K9">
+        <v>123510</v>
+      </c>
+      <c r="L9">
+        <v>1956</v>
+      </c>
+      <c r="M9">
+        <v>6160</v>
+      </c>
+      <c r="N9">
+        <v>38454</v>
+      </c>
+      <c r="O9">
+        <v>506</v>
+      </c>
+      <c r="P9">
+        <v>2311</v>
+      </c>
+      <c r="Q9">
+        <v>1398</v>
+      </c>
+      <c r="R9">
+        <v>37494</v>
+      </c>
+      <c r="S9">
+        <v>3245</v>
+      </c>
+      <c r="T9">
+        <v>13772</v>
+      </c>
+      <c r="U9">
+        <v>4049</v>
+      </c>
+      <c r="V9">
+        <v>3254</v>
+      </c>
+      <c r="W9">
+        <v>8106</v>
+      </c>
+      <c r="X9">
+        <v>5323</v>
+      </c>
+      <c r="Y9">
+        <v>530264</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>9</v>
+      </c>
+      <c r="B10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" t="s">
+        <v>248</v>
+      </c>
+      <c r="D10" t="s">
+        <v>419</v>
+      </c>
+      <c r="E10" t="s">
+        <v>436</v>
+      </c>
+      <c r="F10" t="s">
+        <v>437</v>
+      </c>
+      <c r="G10">
+        <v>1389</v>
+      </c>
+      <c r="H10">
+        <v>1236</v>
+      </c>
+      <c r="I10">
+        <v>7910</v>
+      </c>
+      <c r="J10">
+        <v>10407</v>
+      </c>
+      <c r="K10">
+        <v>1035</v>
+      </c>
+      <c r="L10">
+        <v>74</v>
+      </c>
+      <c r="M10">
+        <v>118</v>
+      </c>
+      <c r="N10">
+        <v>1147</v>
+      </c>
+      <c r="O10">
+        <v>25</v>
+      </c>
+      <c r="P10">
+        <v>193</v>
+      </c>
+      <c r="Q10">
+        <v>50</v>
+      </c>
+      <c r="R10">
+        <v>2586</v>
+      </c>
+      <c r="S10">
+        <v>35</v>
+      </c>
+      <c r="T10">
+        <v>1327</v>
+      </c>
+      <c r="U10">
+        <v>467</v>
+      </c>
+      <c r="V10">
+        <v>551</v>
+      </c>
+      <c r="W10">
+        <v>167</v>
+      </c>
+      <c r="X10">
+        <v>18</v>
+      </c>
+      <c r="Y10">
+        <v>28735</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>10</v>
+      </c>
+      <c r="B11" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" t="s">
+        <v>248</v>
+      </c>
+      <c r="D11" t="s">
+        <v>419</v>
+      </c>
+      <c r="E11" t="s">
+        <v>438</v>
+      </c>
+      <c r="F11" t="s">
+        <v>439</v>
+      </c>
+      <c r="G11">
+        <v>13764</v>
+      </c>
+      <c r="H11">
+        <v>48353</v>
+      </c>
+      <c r="I11">
+        <v>102979</v>
+      </c>
+      <c r="J11">
+        <v>122172</v>
+      </c>
+      <c r="K11">
+        <v>55069</v>
+      </c>
+      <c r="L11">
+        <v>2143</v>
+      </c>
+      <c r="M11">
+        <v>3918</v>
+      </c>
+      <c r="N11">
+        <v>33369</v>
+      </c>
+      <c r="O11">
+        <v>310</v>
+      </c>
+      <c r="P11">
+        <v>8724</v>
+      </c>
+      <c r="Q11">
+        <v>1091</v>
+      </c>
+      <c r="R11">
+        <v>12220</v>
+      </c>
+      <c r="S11">
+        <v>485</v>
+      </c>
+      <c r="T11">
+        <v>28369</v>
+      </c>
+      <c r="U11">
+        <v>5538</v>
+      </c>
+      <c r="V11">
+        <v>26766</v>
+      </c>
+      <c r="W11">
+        <v>4348</v>
+      </c>
+      <c r="X11">
+        <v>525</v>
+      </c>
+      <c r="Y11">
+        <v>470143</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" t="s">
+        <v>37</v>
+      </c>
+      <c r="G12">
+        <v>93402</v>
+      </c>
+      <c r="H12">
+        <v>278505</v>
+      </c>
+      <c r="I12">
+        <v>491444</v>
+      </c>
+      <c r="J12">
+        <v>536323</v>
+      </c>
+      <c r="K12">
+        <v>302127</v>
+      </c>
+      <c r="L12">
+        <v>9313</v>
+      </c>
+      <c r="M12">
+        <v>21801</v>
+      </c>
+      <c r="N12">
+        <v>188641</v>
+      </c>
+      <c r="O12">
+        <v>1903</v>
+      </c>
+      <c r="P12">
+        <v>28500</v>
+      </c>
+      <c r="Q12">
+        <v>6195</v>
+      </c>
+      <c r="R12">
+        <v>111476</v>
+      </c>
+      <c r="S12">
+        <v>6755</v>
+      </c>
+      <c r="T12">
+        <v>162148</v>
+      </c>
+      <c r="U12">
+        <v>27122</v>
+      </c>
+      <c r="V12">
+        <v>47829</v>
+      </c>
+      <c r="W12">
+        <v>38425</v>
+      </c>
+      <c r="X12">
+        <v>10634</v>
+      </c>
+      <c r="Y12">
+        <v>2362543</v>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2">
+        <v>12649</v>
+      </c>
+      <c r="E2">
+        <v>11355</v>
+      </c>
+      <c r="F2">
+        <v>1399</v>
+      </c>
+      <c r="G2">
+        <v>5064</v>
+      </c>
+      <c r="H2">
+        <v>13479</v>
+      </c>
+      <c r="I2">
+        <v>3619</v>
+      </c>
+      <c r="J2">
+        <v>4545</v>
+      </c>
+      <c r="K2">
+        <v>26139</v>
+      </c>
+      <c r="L2">
+        <v>1389</v>
+      </c>
+      <c r="M2">
+        <v>13764</v>
+      </c>
+      <c r="N2">
+        <v>93402</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D3">
+        <v>3506</v>
+      </c>
+      <c r="E3">
+        <v>3231</v>
+      </c>
+      <c r="F3">
+        <v>286</v>
+      </c>
+      <c r="G3">
+        <v>1311</v>
+      </c>
+      <c r="H3">
+        <v>1848</v>
+      </c>
+      <c r="I3">
+        <v>573</v>
+      </c>
+      <c r="J3">
+        <v>1209</v>
+      </c>
+      <c r="K3">
+        <v>6300</v>
+      </c>
+      <c r="L3">
+        <v>107</v>
+      </c>
+      <c r="M3">
+        <v>3090</v>
+      </c>
+      <c r="N3">
+        <v>21461</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>440</v>
+      </c>
+      <c r="C4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D4">
+        <v>2943</v>
+      </c>
+      <c r="E4">
+        <v>3045</v>
+      </c>
+      <c r="F4">
+        <v>218</v>
+      </c>
+      <c r="G4">
+        <v>829</v>
+      </c>
+      <c r="H4">
+        <v>9674</v>
+      </c>
+      <c r="I4">
+        <v>924</v>
+      </c>
+      <c r="J4">
+        <v>1988</v>
+      </c>
+      <c r="K4">
+        <v>5964</v>
+      </c>
+      <c r="L4">
+        <v>188</v>
+      </c>
+      <c r="M4">
+        <v>2539</v>
+      </c>
+      <c r="N4">
+        <v>28312</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>441</v>
+      </c>
+      <c r="C5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D5">
+        <v>3683</v>
+      </c>
+      <c r="E5">
+        <v>3331</v>
+      </c>
+      <c r="F5">
+        <v>433</v>
+      </c>
+      <c r="G5">
+        <v>2241</v>
+      </c>
+      <c r="H5">
+        <v>488</v>
+      </c>
+      <c r="I5">
+        <v>475</v>
+      </c>
+      <c r="J5">
+        <v>618</v>
+      </c>
+      <c r="K5">
+        <v>1433</v>
+      </c>
+      <c r="L5">
+        <v>591</v>
+      </c>
+      <c r="M5">
+        <v>1746</v>
+      </c>
+      <c r="N5">
+        <v>15039</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>442</v>
+      </c>
+      <c r="C6" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6">
+        <v>346</v>
+      </c>
+      <c r="E6">
+        <v>216</v>
+      </c>
+      <c r="F6">
+        <v>46</v>
+      </c>
+      <c r="G6">
+        <v>118</v>
+      </c>
+      <c r="H6">
+        <v>111</v>
+      </c>
+      <c r="I6">
+        <v>106</v>
+      </c>
+      <c r="J6">
+        <v>141</v>
+      </c>
+      <c r="K6">
+        <v>299</v>
+      </c>
+      <c r="L6">
+        <v>27</v>
+      </c>
+      <c r="M6">
+        <v>283</v>
+      </c>
+      <c r="N6">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>443</v>
+      </c>
+      <c r="C7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D7">
+        <v>469</v>
+      </c>
+      <c r="E7">
+        <v>470</v>
+      </c>
+      <c r="F7">
+        <v>46</v>
+      </c>
+      <c r="G7">
+        <v>88</v>
+      </c>
+      <c r="H7">
+        <v>181</v>
+      </c>
+      <c r="I7">
+        <v>688</v>
+      </c>
+      <c r="J7">
+        <v>128</v>
+      </c>
+      <c r="K7">
+        <v>661</v>
+      </c>
+      <c r="L7">
+        <v>7</v>
+      </c>
+      <c r="M7">
+        <v>1041</v>
+      </c>
+      <c r="N7">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>444</v>
+      </c>
+      <c r="C8" t="s">
+        <v>44</v>
+      </c>
+      <c r="D8">
+        <v>221</v>
+      </c>
+      <c r="E8">
+        <v>190</v>
+      </c>
+      <c r="F8">
+        <v>54</v>
+      </c>
+      <c r="G8">
+        <v>82</v>
+      </c>
+      <c r="H8">
+        <v>78</v>
+      </c>
+      <c r="I8">
+        <v>75</v>
+      </c>
+      <c r="J8">
+        <v>78</v>
+      </c>
+      <c r="K8">
+        <v>205</v>
+      </c>
+      <c r="L8">
+        <v>15</v>
+      </c>
+      <c r="M8">
+        <v>299</v>
+      </c>
+      <c r="N8">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>445</v>
+      </c>
+      <c r="C9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9">
+        <v>166</v>
+      </c>
+      <c r="E9">
+        <v>107</v>
+      </c>
+      <c r="F9">
+        <v>26</v>
+      </c>
+      <c r="G9">
+        <v>51</v>
+      </c>
+      <c r="H9">
+        <v>61</v>
+      </c>
+      <c r="I9">
+        <v>53</v>
+      </c>
+      <c r="J9">
+        <v>136</v>
+      </c>
+      <c r="K9">
+        <v>149</v>
+      </c>
+      <c r="L9">
+        <v>10</v>
+      </c>
+      <c r="M9">
+        <v>162</v>
+      </c>
+      <c r="N9">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>446</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10">
+        <v>369</v>
+      </c>
+      <c r="E10">
+        <v>168</v>
+      </c>
+      <c r="F10">
+        <v>30</v>
+      </c>
+      <c r="G10">
+        <v>182</v>
+      </c>
+      <c r="H10">
+        <v>146</v>
+      </c>
+      <c r="I10">
+        <v>47</v>
+      </c>
+      <c r="J10">
+        <v>105</v>
+      </c>
+      <c r="K10">
+        <v>1337</v>
+      </c>
+      <c r="L10">
+        <v>166</v>
+      </c>
+      <c r="M10">
+        <v>134</v>
+      </c>
+      <c r="N10">
+        <v>2684</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>447</v>
+      </c>
+      <c r="C11" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11">
+        <v>183</v>
+      </c>
+      <c r="E11">
+        <v>102</v>
+      </c>
+      <c r="F11">
+        <v>184</v>
+      </c>
+      <c r="G11">
+        <v>100</v>
+      </c>
+      <c r="H11">
+        <v>70</v>
+      </c>
+      <c r="I11">
+        <v>296</v>
+      </c>
+      <c r="J11">
+        <v>77</v>
+      </c>
+      <c r="K11">
+        <v>102</v>
+      </c>
+      <c r="L11">
+        <v>34</v>
+      </c>
+      <c r="M11">
+        <v>626</v>
+      </c>
+      <c r="N11">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>448</v>
+      </c>
+      <c r="C12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12">
+        <v>33</v>
+      </c>
+      <c r="E12">
+        <v>32</v>
+      </c>
+      <c r="F12">
+        <v>65</v>
+      </c>
+      <c r="G12">
+        <v>39</v>
+      </c>
+      <c r="H12">
+        <v>10</v>
+      </c>
+      <c r="I12">
+        <v>12</v>
+      </c>
+      <c r="J12">
+        <v>8</v>
+      </c>
+      <c r="K12">
+        <v>53</v>
+      </c>
+      <c r="L12">
+        <v>224</v>
+      </c>
+      <c r="M12">
+        <v>67</v>
+      </c>
+      <c r="N12">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>449</v>
+      </c>
+      <c r="C13" t="s">
+        <v>44</v>
+      </c>
+      <c r="D13">
+        <v>730</v>
+      </c>
+      <c r="E13">
+        <v>463</v>
+      </c>
+      <c r="F13">
+        <v>11</v>
+      </c>
+      <c r="G13">
+        <v>23</v>
+      </c>
+      <c r="H13">
+        <v>812</v>
+      </c>
+      <c r="I13">
+        <v>370</v>
+      </c>
+      <c r="J13">
+        <v>57</v>
+      </c>
+      <c r="K13">
+        <v>9636</v>
+      </c>
+      <c r="L13">
+        <v>20</v>
+      </c>
+      <c r="M13">
+        <v>3777</v>
+      </c>
+      <c r="N13">
+        <v>15899</v>
+      </c>
+    </row>
+    <row r="14"/>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15">
+        <v>82227</v>
+      </c>
+      <c r="E15">
+        <v>30029</v>
+      </c>
+      <c r="F15">
+        <v>7864</v>
+      </c>
+      <c r="G15">
+        <v>17094</v>
+      </c>
+      <c r="H15">
+        <v>16720</v>
+      </c>
+      <c r="I15">
+        <v>13444</v>
+      </c>
+      <c r="J15">
+        <v>6563</v>
+      </c>
+      <c r="K15">
+        <v>54975</v>
+      </c>
+      <c r="L15">
+        <v>1236</v>
+      </c>
+      <c r="M15">
+        <v>48353</v>
+      </c>
+      <c r="N15">
+        <v>278505</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16">
+        <v>8692</v>
+      </c>
+      <c r="E16">
+        <v>5049</v>
+      </c>
+      <c r="F16">
+        <v>978</v>
+      </c>
+      <c r="G16">
+        <v>3741</v>
+      </c>
+      <c r="H16">
+        <v>3700</v>
+      </c>
+      <c r="I16">
+        <v>1895</v>
+      </c>
+      <c r="J16">
+        <v>1455</v>
+      </c>
+      <c r="K16">
+        <v>11981</v>
+      </c>
+      <c r="L16">
+        <v>192</v>
+      </c>
+      <c r="M16">
+        <v>8526</v>
+      </c>
+      <c r="N16">
+        <v>46209</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>1</v>
+      </c>
+      <c r="B17" t="s">
+        <v>450</v>
+      </c>
+      <c r="C17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17">
+        <v>9505</v>
+      </c>
+      <c r="E17">
+        <v>9405</v>
+      </c>
+      <c r="F17">
+        <v>896</v>
+      </c>
+      <c r="G17">
+        <v>3368</v>
+      </c>
+      <c r="H17">
+        <v>6376</v>
+      </c>
+      <c r="I17">
+        <v>3360</v>
+      </c>
+      <c r="J17">
+        <v>1696</v>
+      </c>
+      <c r="K17">
+        <v>15145</v>
+      </c>
+      <c r="L17">
+        <v>343</v>
+      </c>
+      <c r="M17">
+        <v>8132</v>
+      </c>
+      <c r="N17">
+        <v>58226</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>451</v>
+      </c>
+      <c r="C18" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18">
+        <v>2244</v>
+      </c>
+      <c r="E18">
+        <v>2162</v>
+      </c>
+      <c r="F18">
+        <v>3234</v>
+      </c>
+      <c r="G18">
+        <v>1618</v>
+      </c>
+      <c r="H18">
+        <v>742</v>
+      </c>
+      <c r="I18">
+        <v>1297</v>
+      </c>
+      <c r="J18">
+        <v>389</v>
+      </c>
+      <c r="K18">
+        <v>2052</v>
+      </c>
+      <c r="L18">
+        <v>137</v>
+      </c>
+      <c r="M18">
+        <v>3099</v>
+      </c>
+      <c r="N18">
+        <v>16974</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>3</v>
+      </c>
+      <c r="B19" t="s">
+        <v>452</v>
+      </c>
+      <c r="C19" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19">
+        <v>5575</v>
+      </c>
+      <c r="E19">
+        <v>2346</v>
+      </c>
+      <c r="F19">
+        <v>120</v>
+      </c>
+      <c r="G19">
+        <v>430</v>
+      </c>
+      <c r="H19">
+        <v>601</v>
+      </c>
+      <c r="I19">
+        <v>460</v>
+      </c>
+      <c r="J19">
+        <v>676</v>
+      </c>
+      <c r="K19">
+        <v>2011</v>
+      </c>
+      <c r="L19">
+        <v>48</v>
+      </c>
+      <c r="M19">
+        <v>2156</v>
+      </c>
+      <c r="N19">
+        <v>14423</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>453</v>
+      </c>
+      <c r="C20" t="s">
+        <v>44</v>
+      </c>
+      <c r="D20">
+        <v>2108</v>
+      </c>
+      <c r="E20">
+        <v>1048</v>
+      </c>
+      <c r="F20">
+        <v>228</v>
+      </c>
+      <c r="G20">
+        <v>521</v>
+      </c>
+      <c r="H20">
+        <v>1070</v>
+      </c>
+      <c r="I20">
+        <v>418</v>
+      </c>
+      <c r="J20">
+        <v>478</v>
+      </c>
+      <c r="K20">
+        <v>14190</v>
+      </c>
+      <c r="L20">
+        <v>89</v>
+      </c>
+      <c r="M20">
+        <v>1789</v>
+      </c>
+      <c r="N20">
+        <v>21939</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>5</v>
+      </c>
+      <c r="B21" t="s">
+        <v>454</v>
+      </c>
+      <c r="C21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D21">
+        <v>34726</v>
+      </c>
+      <c r="E21">
+        <v>2952</v>
+      </c>
+      <c r="F21">
+        <v>119</v>
+      </c>
+      <c r="G21">
+        <v>1273</v>
+      </c>
+      <c r="H21">
+        <v>935</v>
+      </c>
+      <c r="I21">
+        <v>645</v>
+      </c>
+      <c r="J21">
+        <v>1039</v>
+      </c>
+      <c r="K21">
+        <v>2011</v>
+      </c>
+      <c r="L21">
+        <v>47</v>
+      </c>
+      <c r="M21">
+        <v>4220</v>
+      </c>
+      <c r="N21">
+        <v>47967</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>6</v>
+      </c>
+      <c r="B22" t="s">
+        <v>455</v>
+      </c>
+      <c r="C22" t="s">
+        <v>44</v>
+      </c>
+      <c r="D22">
+        <v>579</v>
+      </c>
+      <c r="E22">
+        <v>573</v>
+      </c>
+      <c r="F22">
+        <v>114</v>
+      </c>
+      <c r="G22">
+        <v>313</v>
+      </c>
+      <c r="H22">
+        <v>312</v>
+      </c>
+      <c r="I22">
+        <v>325</v>
+      </c>
+      <c r="J22">
+        <v>229</v>
+      </c>
+      <c r="K22">
+        <v>729</v>
+      </c>
+      <c r="L22">
+        <v>38</v>
+      </c>
+      <c r="M22">
+        <v>757</v>
+      </c>
+      <c r="N22">
+        <v>3969</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>7</v>
+      </c>
+      <c r="B23" t="s">
+        <v>456</v>
+      </c>
+      <c r="C23" t="s">
+        <v>44</v>
+      </c>
+      <c r="D23">
+        <v>1227</v>
+      </c>
+      <c r="E23">
+        <v>2453</v>
+      </c>
+      <c r="F23">
+        <v>580</v>
+      </c>
+      <c r="G23">
+        <v>919</v>
+      </c>
+      <c r="H23">
+        <v>561</v>
+      </c>
+      <c r="I23">
+        <v>3235</v>
+      </c>
+      <c r="J23">
+        <v>179</v>
+      </c>
+      <c r="K23">
+        <v>1239</v>
+      </c>
+      <c r="L23">
+        <v>177</v>
+      </c>
+      <c r="M23">
+        <v>13906</v>
+      </c>
+      <c r="N23">
+        <v>24476</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>457</v>
+      </c>
+      <c r="C24" t="s">
+        <v>44</v>
+      </c>
+      <c r="D24">
+        <v>686</v>
+      </c>
+      <c r="E24">
+        <v>593</v>
+      </c>
+      <c r="F24">
+        <v>220</v>
+      </c>
+      <c r="G24">
+        <v>2314</v>
+      </c>
+      <c r="H24">
+        <v>141</v>
+      </c>
+      <c r="I24">
+        <v>779</v>
+      </c>
+      <c r="J24">
+        <v>94</v>
+      </c>
+      <c r="K24">
+        <v>403</v>
+      </c>
+      <c r="L24">
+        <v>51</v>
+      </c>
+      <c r="M24">
+        <v>3267</v>
+      </c>
+      <c r="N24">
+        <v>8548</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>9</v>
+      </c>
+      <c r="B25" t="s">
+        <v>458</v>
+      </c>
+      <c r="C25" t="s">
+        <v>44</v>
+      </c>
+      <c r="D25">
+        <v>335</v>
+      </c>
+      <c r="E25">
+        <v>282</v>
+      </c>
+      <c r="F25">
+        <v>45</v>
+      </c>
+      <c r="G25">
+        <v>113</v>
+      </c>
+      <c r="H25">
+        <v>169</v>
+      </c>
+      <c r="I25">
+        <v>87</v>
+      </c>
+      <c r="J25">
+        <v>148</v>
+      </c>
+      <c r="K25">
+        <v>349</v>
+      </c>
+      <c r="L25">
+        <v>8</v>
+      </c>
+      <c r="M25">
+        <v>226</v>
+      </c>
+      <c r="N25">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>10</v>
+      </c>
+      <c r="B26" t="s">
+        <v>459</v>
+      </c>
+      <c r="C26" t="s">
+        <v>44</v>
+      </c>
+      <c r="D26">
+        <v>16550</v>
+      </c>
+      <c r="E26">
+        <v>3166</v>
+      </c>
+      <c r="F26">
+        <v>1330</v>
+      </c>
+      <c r="G26">
+        <v>2484</v>
+      </c>
+      <c r="H26">
+        <v>2113</v>
+      </c>
+      <c r="I26">
+        <v>943</v>
+      </c>
+      <c r="J26">
+        <v>180</v>
+      </c>
+      <c r="K26">
+        <v>4865</v>
+      </c>
+      <c r="L26">
+        <v>106</v>
+      </c>
+      <c r="M26">
+        <v>2275</v>
+      </c>
+      <c r="N26">
+        <v>34012</v>
+      </c>
+    </row>
+    <row r="27"/>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28">
+        <v>46529</v>
+      </c>
+      <c r="E28">
+        <v>26867</v>
+      </c>
+      <c r="F28">
+        <v>69609</v>
+      </c>
+      <c r="G28">
+        <v>116884</v>
+      </c>
+      <c r="H28">
+        <v>13419</v>
+      </c>
+      <c r="I28">
+        <v>37249</v>
+      </c>
+      <c r="J28">
+        <v>8925</v>
+      </c>
+      <c r="K28">
+        <v>61073</v>
+      </c>
+      <c r="L28">
+        <v>7910</v>
+      </c>
+      <c r="M28">
+        <v>102979</v>
+      </c>
+      <c r="N28">
+        <v>491444</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>36</v>
+      </c>
+      <c r="B29" t="s">
+        <v>36</v>
+      </c>
+      <c r="C29" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29">
+        <v>6319</v>
+      </c>
+      <c r="E29">
+        <v>3770</v>
+      </c>
+      <c r="F29">
+        <v>2551</v>
+      </c>
+      <c r="G29">
+        <v>7111</v>
+      </c>
+      <c r="H29">
+        <v>2235</v>
+      </c>
+      <c r="I29">
+        <v>2237</v>
+      </c>
+      <c r="J29">
+        <v>1182</v>
+      </c>
+      <c r="K29">
+        <v>7856</v>
+      </c>
+      <c r="L29">
+        <v>328</v>
+      </c>
+      <c r="M29">
+        <v>8744</v>
+      </c>
+      <c r="N29">
+        <v>42333</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>1</v>
+      </c>
+      <c r="B30" t="s">
+        <v>460</v>
+      </c>
+      <c r="C30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D30">
+        <v>10494</v>
+      </c>
+      <c r="E30">
+        <v>4611</v>
+      </c>
+      <c r="F30">
+        <v>2014</v>
+      </c>
+      <c r="G30">
+        <v>7385</v>
+      </c>
+      <c r="H30">
+        <v>3997</v>
+      </c>
+      <c r="I30">
+        <v>4891</v>
+      </c>
+      <c r="J30">
+        <v>3300</v>
+      </c>
+      <c r="K30">
+        <v>7866</v>
+      </c>
+      <c r="L30">
+        <v>440</v>
+      </c>
+      <c r="M30">
+        <v>9368</v>
+      </c>
+      <c r="N30">
+        <v>54366</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>2</v>
+      </c>
+      <c r="B31" t="s">
+        <v>461</v>
+      </c>
+      <c r="C31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D31">
+        <v>11498</v>
+      </c>
+      <c r="E31">
+        <v>4105</v>
+      </c>
+      <c r="F31">
+        <v>15893</v>
+      </c>
+      <c r="G31">
+        <v>5283</v>
+      </c>
+      <c r="H31">
+        <v>2394</v>
+      </c>
+      <c r="I31">
+        <v>14208</v>
+      </c>
+      <c r="J31">
+        <v>921</v>
+      </c>
+      <c r="K31">
+        <v>5971</v>
+      </c>
+      <c r="L31">
+        <v>1905</v>
+      </c>
+      <c r="M31">
+        <v>28991</v>
+      </c>
+      <c r="N31">
+        <v>91169</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>3</v>
+      </c>
+      <c r="B32" t="s">
+        <v>462</v>
+      </c>
+      <c r="C32" t="s">
+        <v>44</v>
+      </c>
+      <c r="D32">
+        <v>1431</v>
+      </c>
+      <c r="E32">
+        <v>1288</v>
+      </c>
+      <c r="F32">
+        <v>615</v>
+      </c>
+      <c r="G32">
+        <v>12428</v>
+      </c>
+      <c r="H32">
+        <v>666</v>
+      </c>
+      <c r="I32">
+        <v>334</v>
+      </c>
+      <c r="J32">
+        <v>201</v>
+      </c>
+      <c r="K32">
+        <v>2213</v>
+      </c>
+      <c r="L32">
+        <v>100</v>
+      </c>
+      <c r="M32">
+        <v>1320</v>
+      </c>
+      <c r="N32">
+        <v>20596</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>4</v>
+      </c>
+      <c r="B33" t="s">
+        <v>463</v>
+      </c>
+      <c r="C33" t="s">
+        <v>44</v>
+      </c>
+      <c r="D33">
+        <v>1837</v>
+      </c>
+      <c r="E33">
+        <v>922</v>
+      </c>
+      <c r="F33">
+        <v>1616</v>
+      </c>
+      <c r="G33">
+        <v>1162</v>
+      </c>
+      <c r="H33">
+        <v>453</v>
+      </c>
+      <c r="I33">
+        <v>690</v>
+      </c>
+      <c r="J33">
+        <v>218</v>
+      </c>
+      <c r="K33">
+        <v>2142</v>
+      </c>
+      <c r="L33">
+        <v>292</v>
+      </c>
+      <c r="M33">
+        <v>3410</v>
+      </c>
+      <c r="N33">
+        <v>12742</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>5</v>
+      </c>
+      <c r="B34" t="s">
+        <v>464</v>
+      </c>
+      <c r="C34" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34">
+        <v>3543</v>
+      </c>
+      <c r="E34">
+        <v>4543</v>
+      </c>
+      <c r="F34">
+        <v>24853</v>
+      </c>
+      <c r="G34">
+        <v>9453</v>
+      </c>
+      <c r="H34">
+        <v>816</v>
+      </c>
+      <c r="I34">
+        <v>4253</v>
+      </c>
+      <c r="J34">
+        <v>834</v>
+      </c>
+      <c r="K34">
+        <v>2414</v>
+      </c>
+      <c r="L34">
+        <v>1578</v>
+      </c>
+      <c r="M34">
+        <v>23114</v>
+      </c>
+      <c r="N34">
+        <v>75401</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>6</v>
+      </c>
+      <c r="B35" t="s">
+        <v>465</v>
+      </c>
+      <c r="C35" t="s">
+        <v>44</v>
+      </c>
+      <c r="D35">
+        <v>2707</v>
+      </c>
+      <c r="E35">
+        <v>4292</v>
+      </c>
+      <c r="F35">
+        <v>719</v>
+      </c>
+      <c r="G35">
+        <v>5160</v>
+      </c>
+      <c r="H35">
+        <v>254</v>
+      </c>
+      <c r="I35">
+        <v>561</v>
+      </c>
+      <c r="J35">
+        <v>121</v>
+      </c>
+      <c r="K35">
+        <v>9616</v>
+      </c>
+      <c r="L35">
+        <v>150</v>
+      </c>
+      <c r="M35">
+        <v>934</v>
+      </c>
+      <c r="N35">
+        <v>24514</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>7</v>
+      </c>
+      <c r="B36" t="s">
+        <v>466</v>
+      </c>
+      <c r="C36" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36">
+        <v>2043</v>
+      </c>
+      <c r="E36">
+        <v>2472</v>
+      </c>
+      <c r="F36">
+        <v>4415</v>
+      </c>
+      <c r="G36">
+        <v>11898</v>
+      </c>
+      <c r="H36">
+        <v>551</v>
+      </c>
+      <c r="I36">
+        <v>6651</v>
+      </c>
+      <c r="J36">
+        <v>526</v>
+      </c>
+      <c r="K36">
+        <v>3610</v>
+      </c>
+      <c r="L36">
+        <v>1703</v>
+      </c>
+      <c r="M36">
+        <v>18653</v>
+      </c>
+      <c r="N36">
+        <v>52522</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>8</v>
+      </c>
+      <c r="B37" t="s">
+        <v>467</v>
+      </c>
+      <c r="C37" t="s">
+        <v>44</v>
+      </c>
+      <c r="D37">
+        <v>4661</v>
+      </c>
+      <c r="E37">
+        <v>506</v>
+      </c>
+      <c r="F37">
+        <v>4644</v>
+      </c>
+      <c r="G37">
+        <v>614</v>
+      </c>
+      <c r="H37">
+        <v>258</v>
+      </c>
+      <c r="I37">
+        <v>3127</v>
+      </c>
+      <c r="J37">
+        <v>1377</v>
+      </c>
+      <c r="K37">
+        <v>2084</v>
+      </c>
+      <c r="L37">
+        <v>112</v>
+      </c>
+      <c r="M37">
+        <v>4216</v>
+      </c>
+      <c r="N37">
+        <v>21599</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>9</v>
+      </c>
+      <c r="B38" t="s">
+        <v>468</v>
+      </c>
+      <c r="C38" t="s">
+        <v>44</v>
+      </c>
+      <c r="D38">
+        <v>187</v>
+      </c>
+      <c r="E38">
+        <v>198</v>
+      </c>
+      <c r="F38">
+        <v>95</v>
+      </c>
+      <c r="G38">
+        <v>257</v>
+      </c>
+      <c r="H38">
+        <v>122</v>
+      </c>
+      <c r="I38">
+        <v>100</v>
+      </c>
+      <c r="J38">
+        <v>79</v>
+      </c>
+      <c r="K38">
+        <v>331</v>
+      </c>
+      <c r="L38">
+        <v>25</v>
+      </c>
+      <c r="M38">
+        <v>187</v>
+      </c>
+      <c r="N38">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>10</v>
+      </c>
+      <c r="B39" t="s">
+        <v>469</v>
+      </c>
+      <c r="C39" t="s">
+        <v>44</v>
+      </c>
+      <c r="D39">
+        <v>1809</v>
+      </c>
+      <c r="E39">
+        <v>160</v>
+      </c>
+      <c r="F39">
+        <v>12194</v>
+      </c>
+      <c r="G39">
+        <v>56133</v>
+      </c>
+      <c r="H39">
+        <v>1673</v>
+      </c>
+      <c r="I39">
+        <v>197</v>
+      </c>
+      <c r="J39">
+        <v>166</v>
+      </c>
+      <c r="K39">
+        <v>16970</v>
+      </c>
+      <c r="L39">
+        <v>1277</v>
+      </c>
+      <c r="M39">
+        <v>4042</v>
+      </c>
+      <c r="N39">
+        <v>94621</v>
+      </c>
+    </row>
+    <row r="40"/>
+    <row r="41">
+      <c r="A41">
+        <v>4</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>41</v>
+      </c>
+      <c r="D41">
+        <v>67488</v>
+      </c>
+      <c r="E41">
+        <v>34922</v>
+      </c>
+      <c r="F41">
+        <v>48241</v>
+      </c>
+      <c r="G41">
+        <v>23457</v>
+      </c>
+      <c r="H41">
+        <v>36971</v>
+      </c>
+      <c r="I41">
+        <v>34940</v>
+      </c>
+      <c r="J41">
+        <v>19186</v>
+      </c>
+      <c r="K41">
+        <v>138539</v>
+      </c>
+      <c r="L41">
+        <v>10407</v>
+      </c>
+      <c r="M41">
+        <v>122172</v>
+      </c>
+      <c r="N41">
+        <v>536323</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>36</v>
+      </c>
+      <c r="B42" t="s">
+        <v>36</v>
+      </c>
+      <c r="C42" t="s">
+        <v>42</v>
+      </c>
+      <c r="D42">
+        <v>7088</v>
+      </c>
+      <c r="E42">
+        <v>3377</v>
+      </c>
+      <c r="F42">
+        <v>2487</v>
+      </c>
+      <c r="G42">
+        <v>2676</v>
+      </c>
+      <c r="H42">
+        <v>3509</v>
+      </c>
+      <c r="I42">
+        <v>1844</v>
+      </c>
+      <c r="J42">
+        <v>2177</v>
+      </c>
+      <c r="K42">
+        <v>11491</v>
+      </c>
+      <c r="L42">
+        <v>427</v>
+      </c>
+      <c r="M42">
+        <v>13319</v>
+      </c>
+      <c r="N42">
+        <v>48395</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1</v>
+      </c>
+      <c r="B43" t="s">
+        <v>470</v>
+      </c>
+      <c r="C43" t="s">
+        <v>44</v>
+      </c>
+      <c r="D43">
+        <v>31001</v>
+      </c>
+      <c r="E43">
+        <v>12874</v>
+      </c>
+      <c r="F43">
+        <v>12148</v>
+      </c>
+      <c r="G43">
+        <v>3374</v>
+      </c>
+      <c r="H43">
+        <v>6416</v>
+      </c>
+      <c r="I43">
+        <v>7149</v>
+      </c>
+      <c r="J43">
+        <v>12913</v>
+      </c>
+      <c r="K43">
+        <v>24956</v>
+      </c>
+      <c r="L43">
+        <v>3237</v>
+      </c>
+      <c r="M43">
+        <v>27778</v>
+      </c>
+      <c r="N43">
+        <v>141846</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>2</v>
+      </c>
+      <c r="B44" t="s">
+        <v>471</v>
+      </c>
+      <c r="C44" t="s">
+        <v>44</v>
+      </c>
+      <c r="D44">
+        <v>2368</v>
+      </c>
+      <c r="E44">
+        <v>715</v>
+      </c>
+      <c r="F44">
+        <v>962</v>
+      </c>
+      <c r="G44">
+        <v>7570</v>
+      </c>
+      <c r="H44">
+        <v>17587</v>
+      </c>
+      <c r="I44">
+        <v>598</v>
+      </c>
+      <c r="J44">
+        <v>583</v>
+      </c>
+      <c r="K44">
+        <v>84549</v>
+      </c>
+      <c r="L44">
+        <v>554</v>
+      </c>
+      <c r="M44">
+        <v>3561</v>
+      </c>
+      <c r="N44">
+        <v>119047</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>3</v>
+      </c>
+      <c r="B45" t="s">
+        <v>472</v>
+      </c>
+      <c r="C45" t="s">
+        <v>44</v>
+      </c>
+      <c r="D45">
+        <v>4205</v>
+      </c>
+      <c r="E45">
+        <v>2362</v>
+      </c>
+      <c r="F45">
+        <v>3029</v>
+      </c>
+      <c r="G45">
+        <v>635</v>
+      </c>
+      <c r="H45">
+        <v>502</v>
+      </c>
+      <c r="I45">
+        <v>4793</v>
+      </c>
+      <c r="J45">
+        <v>447</v>
+      </c>
+      <c r="K45">
+        <v>2300</v>
+      </c>
+      <c r="L45">
+        <v>227</v>
+      </c>
+      <c r="M45">
+        <v>12933</v>
+      </c>
+      <c r="N45">
+        <v>31433</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>473</v>
+      </c>
+      <c r="C46" t="s">
+        <v>44</v>
+      </c>
+      <c r="D46">
+        <v>952</v>
+      </c>
+      <c r="E46">
+        <v>532</v>
+      </c>
+      <c r="F46">
+        <v>916</v>
+      </c>
+      <c r="G46">
+        <v>425</v>
+      </c>
+      <c r="H46">
+        <v>824</v>
+      </c>
+      <c r="I46">
+        <v>357</v>
+      </c>
+      <c r="J46">
+        <v>455</v>
+      </c>
+      <c r="K46">
+        <v>1751</v>
+      </c>
+      <c r="L46">
+        <v>302</v>
+      </c>
+      <c r="M46">
+        <v>2730</v>
+      </c>
+      <c r="N46">
+        <v>9244</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>5</v>
+      </c>
+      <c r="B47" t="s">
+        <v>474</v>
+      </c>
+      <c r="C47" t="s">
+        <v>44</v>
+      </c>
+      <c r="D47">
+        <v>1126</v>
+      </c>
+      <c r="E47">
+        <v>778</v>
+      </c>
+      <c r="F47">
+        <v>296</v>
+      </c>
+      <c r="G47">
+        <v>239</v>
+      </c>
+      <c r="H47">
+        <v>478</v>
+      </c>
+      <c r="I47">
+        <v>318</v>
+      </c>
+      <c r="J47">
+        <v>232</v>
+      </c>
+      <c r="K47">
+        <v>1136</v>
+      </c>
+      <c r="L47">
+        <v>82</v>
+      </c>
+      <c r="M47">
+        <v>2830</v>
+      </c>
+      <c r="N47">
+        <v>7515</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>6</v>
+      </c>
+      <c r="B48" t="s">
+        <v>475</v>
+      </c>
+      <c r="C48" t="s">
+        <v>44</v>
+      </c>
+      <c r="D48">
+        <v>360</v>
+      </c>
+      <c r="E48">
+        <v>196</v>
+      </c>
+      <c r="F48">
+        <v>392</v>
+      </c>
+      <c r="G48">
+        <v>158</v>
+      </c>
+      <c r="H48">
+        <v>200</v>
+      </c>
+      <c r="I48">
+        <v>298</v>
+      </c>
+      <c r="J48">
+        <v>118</v>
+      </c>
+      <c r="K48">
+        <v>394</v>
+      </c>
+      <c r="L48">
+        <v>53</v>
+      </c>
+      <c r="M48">
+        <v>1483</v>
+      </c>
+      <c r="N48">
+        <v>3652</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>7</v>
+      </c>
+      <c r="B49" t="s">
+        <v>476</v>
+      </c>
+      <c r="C49" t="s">
+        <v>44</v>
+      </c>
+      <c r="D49">
+        <v>12524</v>
+      </c>
+      <c r="E49">
+        <v>9052</v>
+      </c>
+      <c r="F49">
+        <v>24071</v>
+      </c>
+      <c r="G49">
+        <v>4492</v>
+      </c>
+      <c r="H49">
+        <v>5695</v>
+      </c>
+      <c r="I49">
+        <v>11591</v>
+      </c>
+      <c r="J49">
+        <v>656</v>
+      </c>
+      <c r="K49">
+        <v>8819</v>
+      </c>
+      <c r="L49">
+        <v>4556</v>
+      </c>
+      <c r="M49">
+        <v>34635</v>
+      </c>
+      <c r="N49">
+        <v>116091</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>477</v>
+      </c>
+      <c r="C50" t="s">
+        <v>44</v>
+      </c>
+      <c r="D50">
+        <v>6753</v>
+      </c>
+      <c r="E50">
+        <v>4618</v>
+      </c>
+      <c r="F50">
+        <v>3729</v>
+      </c>
+      <c r="G50">
+        <v>3664</v>
+      </c>
+      <c r="H50">
+        <v>1172</v>
+      </c>
+      <c r="I50">
+        <v>7801</v>
+      </c>
+      <c r="J50">
+        <v>1236</v>
+      </c>
+      <c r="K50">
+        <v>1815</v>
+      </c>
+      <c r="L50">
+        <v>919</v>
+      </c>
+      <c r="M50">
+        <v>21908</v>
+      </c>
+      <c r="N50">
+        <v>53615</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>9</v>
+      </c>
+      <c r="B51" t="s">
+        <v>478</v>
+      </c>
+      <c r="C51" t="s">
+        <v>44</v>
+      </c>
+      <c r="D51">
+        <v>235</v>
+      </c>
+      <c r="E51">
+        <v>119</v>
+      </c>
+      <c r="F51">
+        <v>63</v>
+      </c>
+      <c r="G51">
+        <v>54</v>
+      </c>
+      <c r="H51">
+        <v>141</v>
+      </c>
+      <c r="I51">
+        <v>44</v>
+      </c>
+      <c r="J51">
+        <v>102</v>
+      </c>
+      <c r="K51">
+        <v>331</v>
+      </c>
+      <c r="L51">
+        <v>12</v>
+      </c>
+      <c r="M51">
+        <v>313</v>
+      </c>
+      <c r="N51">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>10</v>
+      </c>
+      <c r="B52" t="s">
+        <v>479</v>
+      </c>
+      <c r="C52" t="s">
+        <v>44</v>
+      </c>
+      <c r="D52">
+        <v>876</v>
+      </c>
+      <c r="E52">
+        <v>299</v>
+      </c>
+      <c r="F52">
+        <v>148</v>
+      </c>
+      <c r="G52">
+        <v>170</v>
+      </c>
+      <c r="H52">
+        <v>447</v>
+      </c>
+      <c r="I52">
+        <v>147</v>
+      </c>
+      <c r="J52">
+        <v>267</v>
+      </c>
+      <c r="K52">
+        <v>997</v>
+      </c>
+      <c r="L52">
+        <v>38</v>
+      </c>
+      <c r="M52">
+        <v>682</v>
+      </c>
+      <c r="N52">
+        <v>4071</v>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54">
+        <v>5</v>
+      </c>
+      <c r="B54" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" t="s">
+        <v>41</v>
+      </c>
+      <c r="D54">
+        <v>33792</v>
+      </c>
+      <c r="E54">
+        <v>24291</v>
+      </c>
+      <c r="F54">
+        <v>10503</v>
+      </c>
+      <c r="G54">
+        <v>32978</v>
+      </c>
+      <c r="H54">
+        <v>7559</v>
+      </c>
+      <c r="I54">
+        <v>9466</v>
+      </c>
+      <c r="J54">
+        <v>3924</v>
+      </c>
+      <c r="K54">
+        <v>123510</v>
+      </c>
+      <c r="L54">
+        <v>1035</v>
+      </c>
+      <c r="M54">
+        <v>55069</v>
+      </c>
+      <c r="N54">
+        <v>302127</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>36</v>
+      </c>
+      <c r="B55" t="s">
+        <v>36</v>
+      </c>
+      <c r="C55" t="s">
+        <v>42</v>
+      </c>
+      <c r="D55">
+        <v>3277</v>
+      </c>
+      <c r="E55">
+        <v>2580</v>
+      </c>
+      <c r="F55">
+        <v>635</v>
+      </c>
+      <c r="G55">
+        <v>1960</v>
+      </c>
+      <c r="H55">
+        <v>1616</v>
+      </c>
+      <c r="I55">
+        <v>596</v>
+      </c>
+      <c r="J55">
+        <v>569</v>
+      </c>
+      <c r="K55">
+        <v>9446</v>
+      </c>
+      <c r="L55">
+        <v>78</v>
+      </c>
+      <c r="M55">
+        <v>3975</v>
+      </c>
+      <c r="N55">
+        <v>24732</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1</v>
+      </c>
+      <c r="B56" t="s">
+        <v>480</v>
+      </c>
+      <c r="C56" t="s">
+        <v>44</v>
+      </c>
+      <c r="D56">
+        <v>11310</v>
+      </c>
+      <c r="E56">
+        <v>1326</v>
+      </c>
+      <c r="F56">
+        <v>535</v>
+      </c>
+      <c r="G56">
+        <v>1474</v>
+      </c>
+      <c r="H56">
+        <v>3558</v>
+      </c>
+      <c r="I56">
+        <v>365</v>
+      </c>
+      <c r="J56">
+        <v>441</v>
+      </c>
+      <c r="K56">
+        <v>80819</v>
+      </c>
+      <c r="L56">
+        <v>90</v>
+      </c>
+      <c r="M56">
+        <v>3469</v>
+      </c>
+      <c r="N56">
+        <v>103387</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>2</v>
+      </c>
+      <c r="B57" t="s">
+        <v>481</v>
+      </c>
+      <c r="C57" t="s">
+        <v>44</v>
+      </c>
+      <c r="D57">
+        <v>1319</v>
+      </c>
+      <c r="E57">
+        <v>17416</v>
+      </c>
+      <c r="F57">
+        <v>148</v>
+      </c>
+      <c r="G57">
+        <v>339</v>
+      </c>
+      <c r="H57">
+        <v>1105</v>
+      </c>
+      <c r="I57">
+        <v>397</v>
+      </c>
+      <c r="J57">
+        <v>254</v>
+      </c>
+      <c r="K57">
+        <v>24355</v>
+      </c>
+      <c r="L57">
+        <v>53</v>
+      </c>
+      <c r="M57">
+        <v>1048</v>
+      </c>
+      <c r="N57">
+        <v>46434</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>3</v>
+      </c>
+      <c r="B58" t="s">
+        <v>482</v>
+      </c>
+      <c r="C58" t="s">
+        <v>44</v>
+      </c>
+      <c r="D58">
+        <v>12632</v>
+      </c>
+      <c r="E58">
+        <v>1574</v>
+      </c>
+      <c r="F58">
+        <v>63</v>
+      </c>
+      <c r="G58">
+        <v>114</v>
+      </c>
+      <c r="H58">
+        <v>324</v>
+      </c>
+      <c r="I58">
+        <v>146</v>
+      </c>
+      <c r="J58">
+        <v>1109</v>
+      </c>
+      <c r="K58">
+        <v>805</v>
+      </c>
+      <c r="L58">
+        <v>13</v>
+      </c>
+      <c r="M58">
+        <v>1660</v>
+      </c>
+      <c r="N58">
+        <v>18440</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>4</v>
+      </c>
+      <c r="B59" t="s">
+        <v>483</v>
+      </c>
+      <c r="C59" t="s">
+        <v>44</v>
+      </c>
+      <c r="D59">
+        <v>896</v>
+      </c>
+      <c r="E59">
+        <v>527</v>
+      </c>
+      <c r="F59">
+        <v>119</v>
+      </c>
+      <c r="G59">
+        <v>369</v>
+      </c>
+      <c r="H59">
+        <v>163</v>
+      </c>
+      <c r="I59">
+        <v>103</v>
+      </c>
+      <c r="J59">
+        <v>142</v>
+      </c>
+      <c r="K59">
+        <v>1601</v>
+      </c>
+      <c r="L59">
+        <v>19</v>
+      </c>
+      <c r="M59">
+        <v>647</v>
+      </c>
+      <c r="N59">
+        <v>4586</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>5</v>
+      </c>
+      <c r="B60" t="s">
+        <v>484</v>
+      </c>
+      <c r="C60" t="s">
+        <v>44</v>
+      </c>
+      <c r="D60">
+        <v>3089</v>
+      </c>
+      <c r="E60">
+        <v>432</v>
+      </c>
+      <c r="F60">
+        <v>8545</v>
+      </c>
+      <c r="G60">
+        <v>27849</v>
+      </c>
+      <c r="H60">
+        <v>401</v>
+      </c>
+      <c r="I60">
+        <v>7631</v>
+      </c>
+      <c r="J60">
+        <v>119</v>
+      </c>
+      <c r="K60">
+        <v>3030</v>
+      </c>
+      <c r="L60">
+        <v>726</v>
+      </c>
+      <c r="M60">
+        <v>43393</v>
+      </c>
+      <c r="N60">
+        <v>95215</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>6</v>
+      </c>
+      <c r="B61" t="s">
+        <v>485</v>
+      </c>
+      <c r="C61" t="s">
+        <v>44</v>
+      </c>
+      <c r="D61">
+        <v>202</v>
+      </c>
+      <c r="E61">
+        <v>133</v>
+      </c>
+      <c r="F61">
+        <v>28</v>
+      </c>
+      <c r="G61">
+        <v>110</v>
+      </c>
+      <c r="H61">
+        <v>91</v>
+      </c>
+      <c r="I61">
+        <v>31</v>
+      </c>
+      <c r="J61">
+        <v>69</v>
+      </c>
+      <c r="K61">
+        <v>251</v>
+      </c>
+      <c r="L61">
+        <v>6</v>
+      </c>
+      <c r="M61">
+        <v>194</v>
+      </c>
+      <c r="N61">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>7</v>
+      </c>
+      <c r="B62" t="s">
+        <v>486</v>
+      </c>
+      <c r="C62" t="s">
+        <v>44</v>
+      </c>
+      <c r="D62">
+        <v>738</v>
+      </c>
+      <c r="E62">
+        <v>155</v>
+      </c>
+      <c r="F62">
+        <v>53</v>
+      </c>
+      <c r="G62">
+        <v>60</v>
+      </c>
+      <c r="H62">
+        <v>91</v>
+      </c>
+      <c r="I62">
+        <v>82</v>
+      </c>
+      <c r="J62">
+        <v>1163</v>
+      </c>
+      <c r="K62">
+        <v>276</v>
+      </c>
+      <c r="L62">
+        <v>11</v>
+      </c>
+      <c r="M62">
+        <v>253</v>
+      </c>
+      <c r="N62">
+        <v>2882</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>8</v>
+      </c>
+      <c r="B63" t="s">
+        <v>487</v>
+      </c>
+      <c r="C63" t="s">
+        <v>44</v>
+      </c>
+      <c r="D63">
+        <v>146</v>
+      </c>
+      <c r="E63">
+        <v>76</v>
+      </c>
+      <c r="F63">
+        <v>14</v>
+      </c>
+      <c r="G63">
+        <v>24</v>
+      </c>
+      <c r="H63">
+        <v>79</v>
+      </c>
+      <c r="I63">
+        <v>24</v>
+      </c>
+      <c r="J63">
+        <v>16</v>
+      </c>
+      <c r="K63">
+        <v>338</v>
+      </c>
+      <c r="L63">
+        <v>2</v>
+      </c>
+      <c r="M63">
+        <v>79</v>
+      </c>
+      <c r="N63">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>9</v>
+      </c>
+      <c r="B64" t="s">
+        <v>488</v>
+      </c>
+      <c r="C64" t="s">
+        <v>44</v>
+      </c>
+      <c r="D64">
+        <v>109</v>
+      </c>
+      <c r="E64">
+        <v>40</v>
+      </c>
+      <c r="F64">
+        <v>342</v>
+      </c>
+      <c r="G64">
+        <v>650</v>
+      </c>
+      <c r="H64">
+        <v>60</v>
+      </c>
+      <c r="I64">
+        <v>27</v>
+      </c>
+      <c r="J64">
+        <v>24</v>
+      </c>
+      <c r="K64">
+        <v>206</v>
+      </c>
+      <c r="L64">
+        <v>36</v>
+      </c>
+      <c r="M64">
+        <v>131</v>
+      </c>
+      <c r="N64">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>10</v>
+      </c>
+      <c r="B65" t="s">
+        <v>489</v>
+      </c>
+      <c r="C65" t="s">
+        <v>44</v>
+      </c>
+      <c r="D65">
+        <v>74</v>
+      </c>
+      <c r="E65">
+        <v>32</v>
+      </c>
+      <c r="F65">
+        <v>21</v>
+      </c>
+      <c r="G65">
+        <v>29</v>
+      </c>
+      <c r="H65">
+        <v>71</v>
+      </c>
+      <c r="I65">
+        <v>64</v>
+      </c>
+      <c r="J65">
+        <v>18</v>
+      </c>
+      <c r="K65">
+        <v>2383</v>
+      </c>
+      <c r="L65">
+        <v>1</v>
+      </c>
+      <c r="M65">
+        <v>220</v>
+      </c>
+      <c r="N65">
+        <v>2913</v>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67">
+        <v>6</v>
+      </c>
+      <c r="B67" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" t="s">
+        <v>41</v>
+      </c>
+      <c r="D67">
+        <v>1459</v>
+      </c>
+      <c r="E67">
+        <v>949</v>
+      </c>
+      <c r="F67">
+        <v>360</v>
+      </c>
+      <c r="G67">
+        <v>869</v>
+      </c>
+      <c r="H67">
+        <v>539</v>
+      </c>
+      <c r="I67">
+        <v>608</v>
+      </c>
+      <c r="J67">
+        <v>356</v>
+      </c>
+      <c r="K67">
+        <v>1956</v>
+      </c>
+      <c r="L67">
+        <v>74</v>
+      </c>
+      <c r="M67">
+        <v>2143</v>
+      </c>
+      <c r="N67">
+        <v>9313</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>36</v>
+      </c>
+      <c r="B68" t="s">
+        <v>36</v>
+      </c>
+      <c r="C68" t="s">
+        <v>42</v>
+      </c>
+      <c r="D68">
+        <v>377</v>
+      </c>
+      <c r="E68">
+        <v>332</v>
+      </c>
+      <c r="F68">
+        <v>60</v>
+      </c>
+      <c r="G68">
+        <v>287</v>
+      </c>
+      <c r="H68">
+        <v>181</v>
+      </c>
+      <c r="I68">
+        <v>149</v>
+      </c>
+      <c r="J68">
+        <v>86</v>
+      </c>
+      <c r="K68">
+        <v>673</v>
+      </c>
+      <c r="L68">
+        <v>4</v>
+      </c>
+      <c r="M68">
+        <v>462</v>
+      </c>
+      <c r="N68">
+        <v>2611</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>490</v>
+      </c>
+      <c r="C69" t="s">
+        <v>44</v>
+      </c>
+      <c r="D69">
+        <v>319</v>
+      </c>
+      <c r="E69">
+        <v>187</v>
+      </c>
+      <c r="F69">
+        <v>138</v>
+      </c>
+      <c r="G69">
+        <v>247</v>
+      </c>
+      <c r="H69">
+        <v>116</v>
+      </c>
+      <c r="I69">
+        <v>251</v>
+      </c>
+      <c r="J69">
+        <v>97</v>
+      </c>
+      <c r="K69">
+        <v>294</v>
+      </c>
+      <c r="L69">
+        <v>26</v>
+      </c>
+      <c r="M69">
+        <v>804</v>
+      </c>
+      <c r="N69">
+        <v>2479</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>491</v>
+      </c>
+      <c r="C70" t="s">
+        <v>44</v>
+      </c>
+      <c r="D70">
+        <v>370</v>
+      </c>
+      <c r="E70">
+        <v>133</v>
+      </c>
+      <c r="F70">
+        <v>48</v>
+      </c>
+      <c r="G70">
+        <v>92</v>
+      </c>
+      <c r="H70">
+        <v>68</v>
+      </c>
+      <c r="I70">
+        <v>69</v>
+      </c>
+      <c r="J70">
+        <v>50</v>
+      </c>
+      <c r="K70">
+        <v>356</v>
+      </c>
+      <c r="L70">
+        <v>19</v>
+      </c>
+      <c r="M70">
+        <v>320</v>
+      </c>
+      <c r="N70">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>492</v>
+      </c>
+      <c r="C71" t="s">
+        <v>44</v>
+      </c>
+      <c r="D71">
+        <v>86</v>
+      </c>
+      <c r="E71">
+        <v>84</v>
+      </c>
+      <c r="F71">
+        <v>19</v>
+      </c>
+      <c r="G71">
+        <v>53</v>
+      </c>
+      <c r="H71">
+        <v>42</v>
+      </c>
+      <c r="I71">
+        <v>36</v>
+      </c>
+      <c r="J71">
+        <v>31</v>
+      </c>
+      <c r="K71">
+        <v>178</v>
+      </c>
+      <c r="L71">
+        <v>5</v>
+      </c>
+      <c r="M71">
+        <v>164</v>
+      </c>
+      <c r="N71">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>4</v>
+      </c>
+      <c r="B72" t="s">
+        <v>493</v>
+      </c>
+      <c r="C72" t="s">
+        <v>44</v>
+      </c>
+      <c r="D72">
+        <v>55</v>
+      </c>
+      <c r="E72">
+        <v>47</v>
+      </c>
+      <c r="F72">
+        <v>19</v>
+      </c>
+      <c r="G72">
+        <v>52</v>
+      </c>
+      <c r="H72">
+        <v>26</v>
+      </c>
+      <c r="I72">
+        <v>9</v>
+      </c>
+      <c r="J72">
+        <v>14</v>
+      </c>
+      <c r="K72">
+        <v>98</v>
+      </c>
+      <c r="L72">
+        <v>1</v>
+      </c>
+      <c r="M72">
+        <v>90</v>
+      </c>
+      <c r="N72">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>5</v>
+      </c>
+      <c r="B73" t="s">
+        <v>494</v>
+      </c>
+      <c r="C73" t="s">
+        <v>44</v>
+      </c>
+      <c r="D73">
+        <v>72</v>
+      </c>
+      <c r="E73">
+        <v>27</v>
+      </c>
+      <c r="F73">
+        <v>16</v>
+      </c>
+      <c r="G73">
+        <v>28</v>
+      </c>
+      <c r="H73">
+        <v>22</v>
+      </c>
+      <c r="I73">
+        <v>21</v>
+      </c>
+      <c r="J73">
+        <v>14</v>
+      </c>
+      <c r="K73">
+        <v>107</v>
+      </c>
+      <c r="L73">
+        <v>8</v>
+      </c>
+      <c r="M73">
+        <v>80</v>
+      </c>
+      <c r="N73">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>6</v>
+      </c>
+      <c r="B74" t="s">
+        <v>495</v>
+      </c>
+      <c r="C74" t="s">
+        <v>44</v>
+      </c>
+      <c r="D74">
+        <v>63</v>
+      </c>
+      <c r="E74">
+        <v>81</v>
+      </c>
+      <c r="F74">
+        <v>39</v>
+      </c>
+      <c r="G74">
+        <v>62</v>
+      </c>
+      <c r="H74">
+        <v>27</v>
+      </c>
+      <c r="I74">
+        <v>48</v>
+      </c>
+      <c r="J74">
+        <v>25</v>
+      </c>
+      <c r="K74">
+        <v>80</v>
+      </c>
+      <c r="L74">
+        <v>6</v>
+      </c>
+      <c r="M74">
+        <v>104</v>
+      </c>
+      <c r="N74">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>7</v>
+      </c>
+      <c r="B75" t="s">
+        <v>496</v>
+      </c>
+      <c r="C75" t="s">
+        <v>44</v>
+      </c>
+      <c r="D75">
+        <v>41</v>
+      </c>
+      <c r="E75">
+        <v>30</v>
+      </c>
+      <c r="F75">
+        <v>4</v>
+      </c>
+      <c r="G75">
+        <v>15</v>
+      </c>
+      <c r="H75">
+        <v>18</v>
+      </c>
+      <c r="I75">
+        <v>10</v>
+      </c>
+      <c r="J75">
+        <v>13</v>
+      </c>
+      <c r="K75">
+        <v>82</v>
+      </c>
+      <c r="L75">
+        <v>1</v>
+      </c>
+      <c r="M75">
+        <v>45</v>
+      </c>
+      <c r="N75">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>8</v>
+      </c>
+      <c r="B76" t="s">
+        <v>497</v>
+      </c>
+      <c r="C76" t="s">
+        <v>44</v>
+      </c>
+      <c r="D76">
+        <v>25</v>
+      </c>
+      <c r="E76">
+        <v>15</v>
+      </c>
+      <c r="F76">
+        <v>5</v>
+      </c>
+      <c r="G76">
+        <v>8</v>
+      </c>
+      <c r="H76">
+        <v>16</v>
+      </c>
+      <c r="I76">
+        <v>6</v>
+      </c>
+      <c r="J76">
+        <v>14</v>
+      </c>
+      <c r="K76">
+        <v>24</v>
+      </c>
+      <c r="L76">
+        <v>2</v>
+      </c>
+      <c r="M76">
+        <v>32</v>
+      </c>
+      <c r="N76">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>9</v>
+      </c>
+      <c r="B77" t="s">
+        <v>498</v>
+      </c>
+      <c r="C77" t="s">
+        <v>44</v>
+      </c>
+      <c r="D77">
+        <v>14</v>
+      </c>
+      <c r="E77">
+        <v>4</v>
+      </c>
+      <c r="F77">
+        <v>3</v>
+      </c>
+      <c r="G77">
+        <v>12</v>
+      </c>
+      <c r="H77">
+        <v>6</v>
+      </c>
+      <c r="I77">
+        <v>3</v>
+      </c>
+      <c r="J77">
+        <v>6</v>
+      </c>
+      <c r="K77">
+        <v>23</v>
+      </c>
+      <c r="L77">
+        <v>1</v>
+      </c>
+      <c r="M77">
+        <v>17</v>
+      </c>
+      <c r="N77">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>10</v>
+      </c>
+      <c r="B78" t="s">
+        <v>499</v>
+      </c>
+      <c r="C78" t="s">
+        <v>44</v>
+      </c>
+      <c r="D78">
+        <v>37</v>
+      </c>
+      <c r="E78">
+        <v>9</v>
+      </c>
+      <c r="F78">
+        <v>9</v>
+      </c>
+      <c r="G78">
+        <v>13</v>
+      </c>
+      <c r="H78">
+        <v>17</v>
+      </c>
+      <c r="I78">
+        <v>6</v>
+      </c>
+      <c r="J78">
+        <v>6</v>
+      </c>
+      <c r="K78">
+        <v>41</v>
+      </c>
+      <c r="L78">
+        <v>1</v>
+      </c>
+      <c r="M78">
+        <v>25</v>
+      </c>
+      <c r="N78">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="79"/>
+    <row r="80">
+      <c r="A80">
+        <v>7</v>
+      </c>
+      <c r="B80" t="s">
+        <v>12</v>
+      </c>
+      <c r="C80" t="s">
+        <v>41</v>
+      </c>
+      <c r="D80">
+        <v>4810</v>
+      </c>
+      <c r="E80">
+        <v>1214</v>
+      </c>
+      <c r="F80">
+        <v>395</v>
+      </c>
+      <c r="G80">
+        <v>2125</v>
+      </c>
+      <c r="H80">
+        <v>1498</v>
+      </c>
+      <c r="I80">
+        <v>608</v>
+      </c>
+      <c r="J80">
+        <v>955</v>
+      </c>
+      <c r="K80">
+        <v>6160</v>
+      </c>
+      <c r="L80">
+        <v>118</v>
+      </c>
+      <c r="M80">
+        <v>3918</v>
+      </c>
+      <c r="N80">
+        <v>21801</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>36</v>
+      </c>
+      <c r="B81" t="s">
+        <v>36</v>
+      </c>
+      <c r="C81" t="s">
+        <v>42</v>
+      </c>
+      <c r="D81">
+        <v>881</v>
+      </c>
+      <c r="E81">
+        <v>451</v>
+      </c>
+      <c r="F81">
+        <v>128</v>
+      </c>
+      <c r="G81">
+        <v>821</v>
+      </c>
+      <c r="H81">
+        <v>280</v>
+      </c>
+      <c r="I81">
+        <v>172</v>
+      </c>
+      <c r="J81">
+        <v>173</v>
+      </c>
+      <c r="K81">
+        <v>2151</v>
+      </c>
+      <c r="L81">
+        <v>47</v>
+      </c>
+      <c r="M81">
+        <v>1565</v>
+      </c>
+      <c r="N81">
+        <v>6669</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>500</v>
+      </c>
+      <c r="C82" t="s">
+        <v>44</v>
+      </c>
+      <c r="D82">
+        <v>248</v>
+      </c>
+      <c r="E82">
+        <v>124</v>
+      </c>
+      <c r="F82">
+        <v>43</v>
+      </c>
+      <c r="G82">
+        <v>527</v>
+      </c>
+      <c r="H82">
+        <v>894</v>
+      </c>
+      <c r="I82">
+        <v>144</v>
+      </c>
+      <c r="J82">
+        <v>66</v>
+      </c>
+      <c r="K82">
+        <v>1677</v>
+      </c>
+      <c r="L82">
+        <v>14</v>
+      </c>
+      <c r="M82">
+        <v>676</v>
+      </c>
+      <c r="N82">
+        <v>4413</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>501</v>
+      </c>
+      <c r="C83" t="s">
+        <v>44</v>
+      </c>
+      <c r="D83">
+        <v>2885</v>
+      </c>
+      <c r="E83">
+        <v>214</v>
+      </c>
+      <c r="F83">
+        <v>58</v>
+      </c>
+      <c r="G83">
+        <v>264</v>
+      </c>
+      <c r="H83">
+        <v>81</v>
+      </c>
+      <c r="I83">
+        <v>65</v>
+      </c>
+      <c r="J83">
+        <v>506</v>
+      </c>
+      <c r="K83">
+        <v>685</v>
+      </c>
+      <c r="L83">
+        <v>16</v>
+      </c>
+      <c r="M83">
+        <v>351</v>
+      </c>
+      <c r="N83">
+        <v>5125</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>3</v>
+      </c>
+      <c r="B84" t="s">
+        <v>502</v>
+      </c>
+      <c r="C84" t="s">
+        <v>44</v>
+      </c>
+      <c r="D84">
+        <v>172</v>
+      </c>
+      <c r="E84">
+        <v>82</v>
+      </c>
+      <c r="F84">
+        <v>33</v>
+      </c>
+      <c r="G84">
+        <v>125</v>
+      </c>
+      <c r="H84">
+        <v>50</v>
+      </c>
+      <c r="I84">
+        <v>43</v>
+      </c>
+      <c r="J84">
+        <v>37</v>
+      </c>
+      <c r="K84">
+        <v>310</v>
+      </c>
+      <c r="L84">
+        <v>8</v>
+      </c>
+      <c r="M84">
+        <v>295</v>
+      </c>
+      <c r="N84">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>503</v>
+      </c>
+      <c r="C85" t="s">
+        <v>44</v>
+      </c>
+      <c r="D85">
+        <v>158</v>
+      </c>
+      <c r="E85">
+        <v>87</v>
+      </c>
+      <c r="F85">
+        <v>22</v>
+      </c>
+      <c r="G85">
+        <v>83</v>
+      </c>
+      <c r="H85">
+        <v>52</v>
+      </c>
+      <c r="I85">
+        <v>50</v>
+      </c>
+      <c r="J85">
+        <v>55</v>
+      </c>
+      <c r="K85">
+        <v>426</v>
+      </c>
+      <c r="L85">
+        <v>6</v>
+      </c>
+      <c r="M85">
+        <v>285</v>
+      </c>
+      <c r="N85">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>5</v>
+      </c>
+      <c r="B86" t="s">
+        <v>504</v>
+      </c>
+      <c r="C86" t="s">
+        <v>44</v>
+      </c>
+      <c r="D86">
+        <v>187</v>
+      </c>
+      <c r="E86">
+        <v>97</v>
+      </c>
+      <c r="F86">
+        <v>65</v>
+      </c>
+      <c r="G86">
+        <v>109</v>
+      </c>
+      <c r="H86">
+        <v>35</v>
+      </c>
+      <c r="I86">
+        <v>49</v>
+      </c>
+      <c r="J86">
+        <v>47</v>
+      </c>
+      <c r="K86">
+        <v>180</v>
+      </c>
+      <c r="L86">
+        <v>11</v>
+      </c>
+      <c r="M86">
+        <v>196</v>
+      </c>
+      <c r="N86">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>6</v>
+      </c>
+      <c r="B87" t="s">
+        <v>505</v>
+      </c>
+      <c r="C87" t="s">
+        <v>44</v>
+      </c>
+      <c r="D87">
+        <v>45</v>
+      </c>
+      <c r="E87">
+        <v>30</v>
+      </c>
+      <c r="F87">
+        <v>11</v>
+      </c>
+      <c r="G87">
+        <v>37</v>
+      </c>
+      <c r="H87">
+        <v>12</v>
+      </c>
+      <c r="I87">
+        <v>26</v>
+      </c>
+      <c r="J87">
+        <v>9</v>
+      </c>
+      <c r="K87">
+        <v>108</v>
+      </c>
+      <c r="L87">
+        <v>1</v>
+      </c>
+      <c r="M87">
+        <v>90</v>
+      </c>
+      <c r="N87">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>7</v>
+      </c>
+      <c r="B88" t="s">
+        <v>506</v>
+      </c>
+      <c r="C88" t="s">
+        <v>44</v>
+      </c>
+      <c r="D88">
+        <v>165</v>
+      </c>
+      <c r="E88">
+        <v>69</v>
+      </c>
+      <c r="F88">
+        <v>18</v>
+      </c>
+      <c r="G88">
+        <v>102</v>
+      </c>
+      <c r="H88">
+        <v>55</v>
+      </c>
+      <c r="I88">
+        <v>42</v>
+      </c>
+      <c r="J88">
+        <v>40</v>
+      </c>
+      <c r="K88">
+        <v>443</v>
+      </c>
+      <c r="L88">
+        <v>13</v>
+      </c>
+      <c r="M88">
+        <v>375</v>
+      </c>
+      <c r="N88">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>8</v>
+      </c>
+      <c r="B89" t="s">
+        <v>507</v>
+      </c>
+      <c r="C89" t="s">
+        <v>44</v>
+      </c>
+      <c r="D89">
+        <v>69</v>
+      </c>
+      <c r="E89">
+        <v>60</v>
+      </c>
+      <c r="F89">
+        <v>17</v>
+      </c>
+      <c r="G89">
+        <v>57</v>
+      </c>
+      <c r="H89">
+        <v>39</v>
+      </c>
+      <c r="I89">
+        <v>17</v>
+      </c>
+      <c r="J89">
+        <v>22</v>
+      </c>
+      <c r="K89">
+        <v>180</v>
+      </c>
+      <c r="L89">
+        <v>2</v>
+      </c>
+      <c r="M89">
+        <v>85</v>
+      </c>
+      <c r="N89">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="90"/>
+    <row r="91">
+      <c r="A91">
+        <v>8</v>
+      </c>
+      <c r="B91" t="s">
+        <v>13</v>
+      </c>
+      <c r="C91" t="s">
+        <v>41</v>
+      </c>
+      <c r="D91">
+        <v>29858</v>
+      </c>
+      <c r="E91">
+        <v>27350</v>
+      </c>
+      <c r="F91">
+        <v>2281</v>
+      </c>
+      <c r="G91">
+        <v>4590</v>
+      </c>
+      <c r="H91">
+        <v>22227</v>
+      </c>
+      <c r="I91">
+        <v>12692</v>
+      </c>
+      <c r="J91">
+        <v>16673</v>
+      </c>
+      <c r="K91">
+        <v>38454</v>
+      </c>
+      <c r="L91">
+        <v>1147</v>
+      </c>
+      <c r="M91">
+        <v>33369</v>
+      </c>
+      <c r="N91">
+        <v>188641</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>36</v>
+      </c>
+      <c r="B92" t="s">
+        <v>36</v>
+      </c>
+      <c r="C92" t="s">
+        <v>42</v>
+      </c>
+      <c r="D92">
+        <v>5170</v>
+      </c>
+      <c r="E92">
+        <v>4791</v>
+      </c>
+      <c r="F92">
+        <v>332</v>
+      </c>
+      <c r="G92">
+        <v>751</v>
+      </c>
+      <c r="H92">
+        <v>5033</v>
+      </c>
+      <c r="I92">
+        <v>1959</v>
+      </c>
+      <c r="J92">
+        <v>2534</v>
+      </c>
+      <c r="K92">
+        <v>7587</v>
+      </c>
+      <c r="L92">
+        <v>134</v>
+      </c>
+      <c r="M92">
+        <v>4156</v>
+      </c>
+      <c r="N92">
+        <v>32447</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>1</v>
+      </c>
+      <c r="B93" t="s">
+        <v>508</v>
+      </c>
+      <c r="C93" t="s">
+        <v>44</v>
+      </c>
+      <c r="D93">
+        <v>5514</v>
+      </c>
+      <c r="E93">
+        <v>5173</v>
+      </c>
+      <c r="F93">
+        <v>359</v>
+      </c>
+      <c r="G93">
+        <v>1861</v>
+      </c>
+      <c r="H93">
+        <v>6094</v>
+      </c>
+      <c r="I93">
+        <v>3034</v>
+      </c>
+      <c r="J93">
+        <v>3746</v>
+      </c>
+      <c r="K93">
+        <v>10604</v>
+      </c>
+      <c r="L93">
+        <v>227</v>
+      </c>
+      <c r="M93">
+        <v>4396</v>
+      </c>
+      <c r="N93">
+        <v>41008</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>2</v>
+      </c>
+      <c r="B94" t="s">
+        <v>509</v>
+      </c>
+      <c r="C94" t="s">
+        <v>44</v>
+      </c>
+      <c r="D94">
+        <v>15227</v>
+      </c>
+      <c r="E94">
+        <v>13030</v>
+      </c>
+      <c r="F94">
+        <v>451</v>
+      </c>
+      <c r="G94">
+        <v>1079</v>
+      </c>
+      <c r="H94">
+        <v>8109</v>
+      </c>
+      <c r="I94">
+        <v>4114</v>
+      </c>
+      <c r="J94">
+        <v>6806</v>
+      </c>
+      <c r="K94">
+        <v>12722</v>
+      </c>
+      <c r="L94">
+        <v>262</v>
+      </c>
+      <c r="M94">
+        <v>4936</v>
+      </c>
+      <c r="N94">
+        <v>66736</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>3</v>
+      </c>
+      <c r="B95" t="s">
+        <v>510</v>
+      </c>
+      <c r="C95" t="s">
+        <v>44</v>
+      </c>
+      <c r="D95">
+        <v>477</v>
+      </c>
+      <c r="E95">
+        <v>603</v>
+      </c>
+      <c r="F95">
+        <v>68</v>
+      </c>
+      <c r="G95">
+        <v>103</v>
+      </c>
+      <c r="H95">
+        <v>485</v>
+      </c>
+      <c r="I95">
+        <v>162</v>
+      </c>
+      <c r="J95">
+        <v>301</v>
+      </c>
+      <c r="K95">
+        <v>1136</v>
+      </c>
+      <c r="L95">
+        <v>22</v>
+      </c>
+      <c r="M95">
+        <v>593</v>
+      </c>
+      <c r="N95">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>4</v>
+      </c>
+      <c r="B96" t="s">
+        <v>511</v>
+      </c>
+      <c r="C96" t="s">
+        <v>44</v>
+      </c>
+      <c r="D96">
+        <v>1204</v>
+      </c>
+      <c r="E96">
+        <v>1348</v>
+      </c>
+      <c r="F96">
+        <v>717</v>
+      </c>
+      <c r="G96">
+        <v>137</v>
+      </c>
+      <c r="H96">
+        <v>1067</v>
+      </c>
+      <c r="I96">
+        <v>2814</v>
+      </c>
+      <c r="J96">
+        <v>632</v>
+      </c>
+      <c r="K96">
+        <v>1876</v>
+      </c>
+      <c r="L96">
+        <v>171</v>
+      </c>
+      <c r="M96">
+        <v>17859</v>
+      </c>
+      <c r="N96">
+        <v>27825</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>5</v>
+      </c>
+      <c r="B97" t="s">
+        <v>512</v>
+      </c>
+      <c r="C97" t="s">
+        <v>44</v>
+      </c>
+      <c r="D97">
+        <v>301</v>
+      </c>
+      <c r="E97">
+        <v>321</v>
+      </c>
+      <c r="F97">
+        <v>187</v>
+      </c>
+      <c r="G97">
+        <v>85</v>
+      </c>
+      <c r="H97">
+        <v>252</v>
+      </c>
+      <c r="I97">
+        <v>159</v>
+      </c>
+      <c r="J97">
+        <v>199</v>
+      </c>
+      <c r="K97">
+        <v>2407</v>
+      </c>
+      <c r="L97">
+        <v>290</v>
+      </c>
+      <c r="M97">
+        <v>313</v>
+      </c>
+      <c r="N97">
+        <v>4514</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>6</v>
+      </c>
+      <c r="B98" t="s">
+        <v>513</v>
+      </c>
+      <c r="C98" t="s">
+        <v>44</v>
+      </c>
+      <c r="D98">
+        <v>576</v>
+      </c>
+      <c r="E98">
+        <v>181</v>
+      </c>
+      <c r="F98">
+        <v>23</v>
+      </c>
+      <c r="G98">
+        <v>29</v>
+      </c>
+      <c r="H98">
+        <v>411</v>
+      </c>
+      <c r="I98">
+        <v>65</v>
+      </c>
+      <c r="J98">
+        <v>142</v>
+      </c>
+      <c r="K98">
+        <v>500</v>
+      </c>
+      <c r="L98">
+        <v>9</v>
+      </c>
+      <c r="M98">
+        <v>196</v>
+      </c>
+      <c r="N98">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>7</v>
+      </c>
+      <c r="B99" t="s">
+        <v>514</v>
+      </c>
+      <c r="C99" t="s">
+        <v>44</v>
+      </c>
+      <c r="D99">
+        <v>582</v>
+      </c>
+      <c r="E99">
+        <v>255</v>
+      </c>
+      <c r="F99">
+        <v>16</v>
+      </c>
+      <c r="G99">
+        <v>39</v>
+      </c>
+      <c r="H99">
+        <v>190</v>
+      </c>
+      <c r="I99">
+        <v>83</v>
+      </c>
+      <c r="J99">
+        <v>1847</v>
+      </c>
+      <c r="K99">
+        <v>411</v>
+      </c>
+      <c r="L99">
+        <v>11</v>
+      </c>
+      <c r="M99">
+        <v>286</v>
+      </c>
+      <c r="N99">
+        <v>3720</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>8</v>
+      </c>
+      <c r="B100" t="s">
+        <v>515</v>
+      </c>
+      <c r="C100" t="s">
+        <v>44</v>
+      </c>
+      <c r="D100">
+        <v>260</v>
+      </c>
+      <c r="E100">
+        <v>218</v>
+      </c>
+      <c r="F100">
+        <v>95</v>
+      </c>
+      <c r="G100">
+        <v>437</v>
+      </c>
+      <c r="H100">
+        <v>234</v>
+      </c>
+      <c r="I100">
+        <v>82</v>
+      </c>
+      <c r="J100">
+        <v>134</v>
+      </c>
+      <c r="K100">
+        <v>581</v>
+      </c>
+      <c r="L100">
+        <v>11</v>
+      </c>
+      <c r="M100">
+        <v>353</v>
+      </c>
+      <c r="N100">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>9</v>
+      </c>
+      <c r="B101" t="s">
+        <v>516</v>
+      </c>
+      <c r="C101" t="s">
+        <v>44</v>
+      </c>
+      <c r="D101">
+        <v>108</v>
+      </c>
+      <c r="E101">
+        <v>933</v>
+      </c>
+      <c r="F101">
+        <v>12</v>
+      </c>
+      <c r="G101">
+        <v>23</v>
+      </c>
+      <c r="H101">
+        <v>107</v>
+      </c>
+      <c r="I101">
+        <v>37</v>
+      </c>
+      <c r="J101">
+        <v>72</v>
+      </c>
+      <c r="K101">
+        <v>190</v>
+      </c>
+      <c r="L101">
+        <v>5</v>
+      </c>
+      <c r="M101">
+        <v>150</v>
+      </c>
+      <c r="N101">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>10</v>
+      </c>
+      <c r="B102" t="s">
+        <v>517</v>
+      </c>
+      <c r="C102" t="s">
+        <v>44</v>
+      </c>
+      <c r="D102">
+        <v>439</v>
+      </c>
+      <c r="E102">
+        <v>497</v>
+      </c>
+      <c r="F102">
+        <v>21</v>
+      </c>
+      <c r="G102">
+        <v>46</v>
+      </c>
+      <c r="H102">
+        <v>245</v>
+      </c>
+      <c r="I102">
+        <v>183</v>
+      </c>
+      <c r="J102">
+        <v>260</v>
+      </c>
+      <c r="K102">
+        <v>440</v>
+      </c>
+      <c r="L102">
+        <v>5</v>
+      </c>
+      <c r="M102">
+        <v>131</v>
+      </c>
+      <c r="N102">
+        <v>2267</v>
+      </c>
+    </row>
+    <row r="103"/>
+    <row r="104">
+      <c r="A104">
+        <v>9</v>
+      </c>
+      <c r="B104" t="s">
+        <v>14</v>
+      </c>
+      <c r="C104" t="s">
+        <v>41</v>
+      </c>
+      <c r="D104">
+        <v>236</v>
+      </c>
+      <c r="E104">
+        <v>228</v>
+      </c>
+      <c r="F104">
+        <v>80</v>
+      </c>
+      <c r="G104">
+        <v>186</v>
+      </c>
+      <c r="H104">
+        <v>92</v>
+      </c>
+      <c r="I104">
+        <v>113</v>
+      </c>
+      <c r="J104">
+        <v>127</v>
+      </c>
+      <c r="K104">
+        <v>506</v>
+      </c>
+      <c r="L104">
+        <v>25</v>
+      </c>
+      <c r="M104">
+        <v>310</v>
+      </c>
+      <c r="N104">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>36</v>
+      </c>
+      <c r="B105" t="s">
+        <v>36</v>
+      </c>
+      <c r="C105" t="s">
+        <v>42</v>
+      </c>
+      <c r="D105">
+        <v>67</v>
+      </c>
+      <c r="E105">
+        <v>88</v>
+      </c>
+      <c r="F105">
+        <v>20</v>
+      </c>
+      <c r="G105">
+        <v>37</v>
+      </c>
+      <c r="H105">
+        <v>31</v>
+      </c>
+      <c r="I105">
+        <v>27</v>
+      </c>
+      <c r="J105">
+        <v>38</v>
+      </c>
+      <c r="K105">
+        <v>238</v>
+      </c>
+      <c r="L105">
+        <v>5</v>
+      </c>
+      <c r="M105">
+        <v>70</v>
+      </c>
+      <c r="N105">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>1</v>
+      </c>
+      <c r="B106" t="s">
+        <v>518</v>
+      </c>
+      <c r="C106" t="s">
+        <v>44</v>
+      </c>
+      <c r="D106">
+        <v>56</v>
+      </c>
+      <c r="E106">
+        <v>37</v>
+      </c>
+      <c r="F106">
+        <v>14</v>
+      </c>
+      <c r="G106">
+        <v>20</v>
+      </c>
+      <c r="H106">
+        <v>16</v>
+      </c>
+      <c r="I106">
+        <v>30</v>
+      </c>
+      <c r="J106">
+        <v>49</v>
+      </c>
+      <c r="K106">
+        <v>64</v>
+      </c>
+      <c r="L106">
+        <v>6</v>
+      </c>
+      <c r="M106">
+        <v>65</v>
+      </c>
+      <c r="N106">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>2</v>
+      </c>
+      <c r="B107" t="s">
+        <v>519</v>
+      </c>
+      <c r="C107" t="s">
+        <v>44</v>
+      </c>
+      <c r="D107">
+        <v>19</v>
+      </c>
+      <c r="E107">
+        <v>33</v>
+      </c>
+      <c r="F107">
+        <v>0</v>
+      </c>
+      <c r="G107">
+        <v>38</v>
+      </c>
+      <c r="H107">
+        <v>6</v>
+      </c>
+      <c r="I107">
+        <v>8</v>
+      </c>
+      <c r="J107">
+        <v>16</v>
+      </c>
+      <c r="K107">
+        <v>58</v>
+      </c>
+      <c r="L107">
+        <v>2</v>
+      </c>
+      <c r="M107">
+        <v>20</v>
+      </c>
+      <c r="N107">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>3</v>
+      </c>
+      <c r="B108" t="s">
+        <v>520</v>
+      </c>
+      <c r="C108" t="s">
+        <v>44</v>
+      </c>
+      <c r="D108">
+        <v>23</v>
+      </c>
+      <c r="E108">
+        <v>15</v>
+      </c>
+      <c r="F108">
+        <v>5</v>
+      </c>
+      <c r="G108">
+        <v>7</v>
+      </c>
+      <c r="H108">
+        <v>10</v>
+      </c>
+      <c r="I108">
+        <v>9</v>
+      </c>
+      <c r="J108">
+        <v>9</v>
+      </c>
+      <c r="K108">
+        <v>41</v>
+      </c>
+      <c r="L108">
+        <v>1</v>
+      </c>
+      <c r="M108">
+        <v>21</v>
+      </c>
+      <c r="N108">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>4</v>
+      </c>
+      <c r="B109" t="s">
+        <v>521</v>
+      </c>
+      <c r="C109" t="s">
+        <v>44</v>
+      </c>
+      <c r="D109">
+        <v>21</v>
+      </c>
+      <c r="E109">
+        <v>17</v>
+      </c>
+      <c r="F109">
+        <v>27</v>
+      </c>
+      <c r="G109">
+        <v>56</v>
+      </c>
+      <c r="H109">
+        <v>10</v>
+      </c>
+      <c r="I109">
+        <v>16</v>
+      </c>
+      <c r="J109">
+        <v>4</v>
+      </c>
+      <c r="K109">
+        <v>24</v>
+      </c>
+      <c r="L109">
+        <v>7</v>
+      </c>
+      <c r="M109">
+        <v>67</v>
+      </c>
+      <c r="N109">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>5</v>
+      </c>
+      <c r="B110" t="s">
+        <v>522</v>
+      </c>
+      <c r="C110" t="s">
+        <v>44</v>
+      </c>
+      <c r="D110">
+        <v>22</v>
+      </c>
+      <c r="E110">
+        <v>21</v>
+      </c>
+      <c r="F110">
+        <v>10</v>
+      </c>
+      <c r="G110">
+        <v>18</v>
+      </c>
+      <c r="H110">
+        <v>4</v>
+      </c>
+      <c r="I110">
+        <v>13</v>
+      </c>
+      <c r="J110">
+        <v>6</v>
+      </c>
+      <c r="K110">
+        <v>20</v>
+      </c>
+      <c r="L110">
+        <v>2</v>
+      </c>
+      <c r="M110">
+        <v>51</v>
+      </c>
+      <c r="N110">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>6</v>
+      </c>
+      <c r="B111" t="s">
+        <v>523</v>
+      </c>
+      <c r="C111" t="s">
+        <v>44</v>
+      </c>
+      <c r="D111">
+        <v>10</v>
+      </c>
+      <c r="E111">
+        <v>10</v>
+      </c>
+      <c r="F111">
+        <v>1</v>
+      </c>
+      <c r="G111">
+        <v>4</v>
+      </c>
+      <c r="H111">
+        <v>7</v>
+      </c>
+      <c r="I111">
+        <v>1</v>
+      </c>
+      <c r="J111">
+        <v>1</v>
+      </c>
+      <c r="K111">
+        <v>33</v>
+      </c>
+      <c r="L111">
+        <v>0</v>
+      </c>
+      <c r="M111">
+        <v>9</v>
+      </c>
+      <c r="N111">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>7</v>
+      </c>
+      <c r="B112" t="s">
+        <v>524</v>
+      </c>
+      <c r="C112" t="s">
+        <v>44</v>
+      </c>
+      <c r="D112">
+        <v>18</v>
+      </c>
+      <c r="E112">
+        <v>7</v>
+      </c>
+      <c r="F112">
+        <v>3</v>
+      </c>
+      <c r="G112">
+        <v>6</v>
+      </c>
+      <c r="H112">
+        <v>8</v>
+      </c>
+      <c r="I112">
+        <v>9</v>
+      </c>
+      <c r="J112">
+        <v>4</v>
+      </c>
+      <c r="K112">
+        <v>28</v>
+      </c>
+      <c r="L112">
+        <v>2</v>
+      </c>
+      <c r="M112">
+        <v>7</v>
+      </c>
+      <c r="N112">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="113"/>
+    <row r="114">
+      <c r="A114">
+        <v>10</v>
+      </c>
+      <c r="B114" t="s">
+        <v>15</v>
+      </c>
+      <c r="C114" t="s">
+        <v>41</v>
+      </c>
+      <c r="D114">
+        <v>4245</v>
+      </c>
+      <c r="E114">
+        <v>2304</v>
+      </c>
+      <c r="F114">
+        <v>722</v>
+      </c>
+      <c r="G114">
+        <v>2735</v>
+      </c>
+      <c r="H114">
+        <v>729</v>
+      </c>
+      <c r="I114">
+        <v>4436</v>
+      </c>
+      <c r="J114">
+        <v>2101</v>
+      </c>
+      <c r="K114">
+        <v>2311</v>
+      </c>
+      <c r="L114">
+        <v>193</v>
+      </c>
+      <c r="M114">
+        <v>8724</v>
+      </c>
+      <c r="N114">
+        <v>28500</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>36</v>
+      </c>
+      <c r="B115" t="s">
+        <v>36</v>
+      </c>
+      <c r="C115" t="s">
+        <v>42</v>
+      </c>
+      <c r="D115">
+        <v>1194</v>
+      </c>
+      <c r="E115">
+        <v>644</v>
+      </c>
+      <c r="F115">
+        <v>203</v>
+      </c>
+      <c r="G115">
+        <v>869</v>
+      </c>
+      <c r="H115">
+        <v>177</v>
+      </c>
+      <c r="I115">
+        <v>486</v>
+      </c>
+      <c r="J115">
+        <v>372</v>
+      </c>
+      <c r="K115">
+        <v>937</v>
+      </c>
+      <c r="L115">
+        <v>49</v>
+      </c>
+      <c r="M115">
+        <v>1266</v>
+      </c>
+      <c r="N115">
+        <v>6197</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>1</v>
+      </c>
+      <c r="B116" t="s">
+        <v>525</v>
+      </c>
+      <c r="C116" t="s">
+        <v>44</v>
+      </c>
+      <c r="D116">
+        <v>1519</v>
+      </c>
+      <c r="E116">
+        <v>991</v>
+      </c>
+      <c r="F116">
+        <v>159</v>
+      </c>
+      <c r="G116">
+        <v>957</v>
+      </c>
+      <c r="H116">
+        <v>294</v>
+      </c>
+      <c r="I116">
+        <v>3233</v>
+      </c>
+      <c r="J116">
+        <v>1241</v>
+      </c>
+      <c r="K116">
+        <v>613</v>
+      </c>
+      <c r="L116">
+        <v>55</v>
+      </c>
+      <c r="M116">
+        <v>5312</v>
+      </c>
+      <c r="N116">
+        <v>14374</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>2</v>
+      </c>
+      <c r="B117" t="s">
+        <v>526</v>
+      </c>
+      <c r="C117" t="s">
+        <v>44</v>
+      </c>
+      <c r="D117">
+        <v>329</v>
+      </c>
+      <c r="E117">
+        <v>140</v>
+      </c>
+      <c r="F117">
+        <v>65</v>
+      </c>
+      <c r="G117">
+        <v>114</v>
+      </c>
+      <c r="H117">
+        <v>64</v>
+      </c>
+      <c r="I117">
+        <v>102</v>
+      </c>
+      <c r="J117">
+        <v>99</v>
+      </c>
+      <c r="K117">
+        <v>135</v>
+      </c>
+      <c r="L117">
+        <v>9</v>
+      </c>
+      <c r="M117">
+        <v>528</v>
+      </c>
+      <c r="N117">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>3</v>
+      </c>
+      <c r="B118" t="s">
+        <v>527</v>
+      </c>
+      <c r="C118" t="s">
+        <v>44</v>
+      </c>
+      <c r="D118">
+        <v>283</v>
+      </c>
+      <c r="E118">
+        <v>110</v>
+      </c>
+      <c r="F118">
+        <v>84</v>
+      </c>
+      <c r="G118">
+        <v>130</v>
+      </c>
+      <c r="H118">
+        <v>26</v>
+      </c>
+      <c r="I118">
+        <v>144</v>
+      </c>
+      <c r="J118">
+        <v>81</v>
+      </c>
+      <c r="K118">
+        <v>89</v>
+      </c>
+      <c r="L118">
+        <v>19</v>
+      </c>
+      <c r="M118">
+        <v>275</v>
+      </c>
+      <c r="N118">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>4</v>
+      </c>
+      <c r="B119" t="s">
+        <v>528</v>
+      </c>
+      <c r="C119" t="s">
+        <v>44</v>
+      </c>
+      <c r="D119">
+        <v>396</v>
+      </c>
+      <c r="E119">
+        <v>156</v>
+      </c>
+      <c r="F119">
+        <v>102</v>
+      </c>
+      <c r="G119">
+        <v>133</v>
+      </c>
+      <c r="H119">
+        <v>70</v>
+      </c>
+      <c r="I119">
+        <v>287</v>
+      </c>
+      <c r="J119">
+        <v>124</v>
+      </c>
+      <c r="K119">
+        <v>183</v>
+      </c>
+      <c r="L119">
+        <v>24</v>
+      </c>
+      <c r="M119">
+        <v>791</v>
+      </c>
+      <c r="N119">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>5</v>
+      </c>
+      <c r="B120" t="s">
+        <v>529</v>
+      </c>
+      <c r="C120" t="s">
+        <v>44</v>
+      </c>
+      <c r="D120">
+        <v>140</v>
+      </c>
+      <c r="E120">
+        <v>62</v>
+      </c>
+      <c r="F120">
+        <v>34</v>
+      </c>
+      <c r="G120">
+        <v>84</v>
+      </c>
+      <c r="H120">
+        <v>20</v>
+      </c>
+      <c r="I120">
+        <v>67</v>
+      </c>
+      <c r="J120">
+        <v>37</v>
+      </c>
+      <c r="K120">
+        <v>68</v>
+      </c>
+      <c r="L120">
+        <v>15</v>
+      </c>
+      <c r="M120">
+        <v>202</v>
+      </c>
+      <c r="N120">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>6</v>
+      </c>
+      <c r="B121" t="s">
+        <v>530</v>
+      </c>
+      <c r="C121" t="s">
+        <v>44</v>
+      </c>
+      <c r="D121">
+        <v>44</v>
+      </c>
+      <c r="E121">
+        <v>44</v>
+      </c>
+      <c r="F121">
+        <v>11</v>
+      </c>
+      <c r="G121">
+        <v>32</v>
+      </c>
+      <c r="H121">
+        <v>15</v>
+      </c>
+      <c r="I121">
+        <v>27</v>
+      </c>
+      <c r="J121">
+        <v>25</v>
+      </c>
+      <c r="K121">
+        <v>45</v>
+      </c>
+      <c r="L121">
+        <v>3</v>
+      </c>
+      <c r="M121">
+        <v>60</v>
+      </c>
+      <c r="N121">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>7</v>
+      </c>
+      <c r="B122" t="s">
+        <v>531</v>
+      </c>
+      <c r="C122" t="s">
+        <v>44</v>
+      </c>
+      <c r="D122">
+        <v>60</v>
+      </c>
+      <c r="E122">
+        <v>19</v>
+      </c>
+      <c r="F122">
+        <v>19</v>
+      </c>
+      <c r="G122">
+        <v>289</v>
+      </c>
+      <c r="H122">
+        <v>17</v>
+      </c>
+      <c r="I122">
+        <v>38</v>
+      </c>
+      <c r="J122">
+        <v>14</v>
+      </c>
+      <c r="K122">
+        <v>68</v>
+      </c>
+      <c r="L122">
+        <v>4</v>
+      </c>
+      <c r="M122">
+        <v>103</v>
+      </c>
+      <c r="N122">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>8</v>
+      </c>
+      <c r="B123" t="s">
+        <v>532</v>
+      </c>
+      <c r="C123" t="s">
+        <v>44</v>
+      </c>
+      <c r="D123">
+        <v>45</v>
+      </c>
+      <c r="E123">
+        <v>32</v>
+      </c>
+      <c r="F123">
+        <v>22</v>
+      </c>
+      <c r="G123">
+        <v>27</v>
+      </c>
+      <c r="H123">
+        <v>15</v>
+      </c>
+      <c r="I123">
+        <v>25</v>
+      </c>
+      <c r="J123">
+        <v>20</v>
+      </c>
+      <c r="K123">
+        <v>44</v>
+      </c>
+      <c r="L123">
+        <v>6</v>
+      </c>
+      <c r="M123">
+        <v>76</v>
+      </c>
+      <c r="N123">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>9</v>
+      </c>
+      <c r="B124" t="s">
+        <v>533</v>
+      </c>
+      <c r="C124" t="s">
+        <v>44</v>
+      </c>
+      <c r="D124">
+        <v>25</v>
+      </c>
+      <c r="E124">
+        <v>16</v>
+      </c>
+      <c r="F124">
+        <v>2</v>
+      </c>
+      <c r="G124">
+        <v>13</v>
+      </c>
+      <c r="H124">
+        <v>11</v>
+      </c>
+      <c r="I124">
+        <v>8</v>
+      </c>
+      <c r="J124">
+        <v>12</v>
+      </c>
+      <c r="K124">
+        <v>17</v>
+      </c>
+      <c r="L124">
+        <v>5</v>
+      </c>
+      <c r="M124">
+        <v>34</v>
+      </c>
+      <c r="N124">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>10</v>
+      </c>
+      <c r="B125" t="s">
+        <v>534</v>
+      </c>
+      <c r="C125" t="s">
+        <v>44</v>
+      </c>
+      <c r="D125">
+        <v>210</v>
+      </c>
+      <c r="E125">
+        <v>90</v>
+      </c>
+      <c r="F125">
+        <v>21</v>
+      </c>
+      <c r="G125">
+        <v>87</v>
+      </c>
+      <c r="H125">
+        <v>20</v>
+      </c>
+      <c r="I125">
+        <v>19</v>
+      </c>
+      <c r="J125">
+        <v>76</v>
+      </c>
+      <c r="K125">
+        <v>112</v>
+      </c>
+      <c r="L125">
+        <v>4</v>
+      </c>
+      <c r="M125">
+        <v>77</v>
+      </c>
+      <c r="N125">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="126"/>
+    <row r="127">
+      <c r="A127">
+        <v>11</v>
+      </c>
+      <c r="B127" t="s">
+        <v>16</v>
+      </c>
+      <c r="C127" t="s">
+        <v>41</v>
+      </c>
+      <c r="D127">
+        <v>1399</v>
+      </c>
+      <c r="E127">
+        <v>709</v>
+      </c>
+      <c r="F127">
+        <v>194</v>
+      </c>
+      <c r="G127">
+        <v>455</v>
+      </c>
+      <c r="H127">
+        <v>417</v>
+      </c>
+      <c r="I127">
+        <v>271</v>
+      </c>
+      <c r="J127">
+        <v>211</v>
+      </c>
+      <c r="K127">
+        <v>1398</v>
+      </c>
+      <c r="L127">
+        <v>50</v>
+      </c>
+      <c r="M127">
+        <v>1091</v>
+      </c>
+      <c r="N127">
+        <v>6195</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>36</v>
+      </c>
+      <c r="B128" t="s">
+        <v>36</v>
+      </c>
+      <c r="C128" t="s">
+        <v>42</v>
+      </c>
+      <c r="D128">
+        <v>316</v>
+      </c>
+      <c r="E128">
+        <v>104</v>
+      </c>
+      <c r="F128">
+        <v>44</v>
+      </c>
+      <c r="G128">
+        <v>125</v>
+      </c>
+      <c r="H128">
+        <v>73</v>
+      </c>
+      <c r="I128">
+        <v>71</v>
+      </c>
+      <c r="J128">
+        <v>38</v>
+      </c>
+      <c r="K128">
+        <v>356</v>
+      </c>
+      <c r="L128">
+        <v>12</v>
+      </c>
+      <c r="M128">
+        <v>225</v>
+      </c>
+      <c r="N128">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>1</v>
+      </c>
+      <c r="B129" t="s">
+        <v>535</v>
+      </c>
+      <c r="C129" t="s">
+        <v>44</v>
+      </c>
+      <c r="D129">
+        <v>586</v>
+      </c>
+      <c r="E129">
+        <v>177</v>
+      </c>
+      <c r="F129">
+        <v>40</v>
+      </c>
+      <c r="G129">
+        <v>122</v>
+      </c>
+      <c r="H129">
+        <v>120</v>
+      </c>
+      <c r="I129">
+        <v>68</v>
+      </c>
+      <c r="J129">
+        <v>62</v>
+      </c>
+      <c r="K129">
+        <v>367</v>
+      </c>
+      <c r="L129">
+        <v>18</v>
+      </c>
+      <c r="M129">
+        <v>303</v>
+      </c>
+      <c r="N129">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>2</v>
+      </c>
+      <c r="B130" t="s">
+        <v>536</v>
+      </c>
+      <c r="C130" t="s">
+        <v>44</v>
+      </c>
+      <c r="D130">
+        <v>209</v>
+      </c>
+      <c r="E130">
+        <v>286</v>
+      </c>
+      <c r="F130">
+        <v>12</v>
+      </c>
+      <c r="G130">
+        <v>39</v>
+      </c>
+      <c r="H130">
+        <v>60</v>
+      </c>
+      <c r="I130">
+        <v>28</v>
+      </c>
+      <c r="J130">
+        <v>43</v>
+      </c>
+      <c r="K130">
+        <v>274</v>
+      </c>
+      <c r="L130">
+        <v>1</v>
+      </c>
+      <c r="M130">
+        <v>135</v>
+      </c>
+      <c r="N130">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>3</v>
+      </c>
+      <c r="B131" t="s">
+        <v>537</v>
+      </c>
+      <c r="C131" t="s">
+        <v>44</v>
+      </c>
+      <c r="D131">
+        <v>50</v>
+      </c>
+      <c r="E131">
+        <v>27</v>
+      </c>
+      <c r="F131">
+        <v>18</v>
+      </c>
+      <c r="G131">
+        <v>33</v>
+      </c>
+      <c r="H131">
+        <v>77</v>
+      </c>
+      <c r="I131">
+        <v>14</v>
+      </c>
+      <c r="J131">
+        <v>21</v>
+      </c>
+      <c r="K131">
+        <v>65</v>
+      </c>
+      <c r="L131">
+        <v>3</v>
+      </c>
+      <c r="M131">
+        <v>63</v>
+      </c>
+      <c r="N131">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>4</v>
+      </c>
+      <c r="B132" t="s">
+        <v>538</v>
+      </c>
+      <c r="C132" t="s">
+        <v>44</v>
+      </c>
+      <c r="D132">
+        <v>55</v>
+      </c>
+      <c r="E132">
+        <v>22</v>
+      </c>
+      <c r="F132">
+        <v>37</v>
+      </c>
+      <c r="G132">
+        <v>38</v>
+      </c>
+      <c r="H132">
+        <v>28</v>
+      </c>
+      <c r="I132">
+        <v>18</v>
+      </c>
+      <c r="J132">
+        <v>13</v>
+      </c>
+      <c r="K132">
+        <v>94</v>
+      </c>
+      <c r="L132">
+        <v>2</v>
+      </c>
+      <c r="M132">
+        <v>107</v>
+      </c>
+      <c r="N132">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>5</v>
+      </c>
+      <c r="B133" t="s">
+        <v>539</v>
+      </c>
+      <c r="C133" t="s">
+        <v>44</v>
+      </c>
+      <c r="D133">
+        <v>84</v>
+      </c>
+      <c r="E133">
+        <v>35</v>
+      </c>
+      <c r="F133">
+        <v>24</v>
+      </c>
+      <c r="G133">
+        <v>40</v>
+      </c>
+      <c r="H133">
+        <v>19</v>
+      </c>
+      <c r="I133">
+        <v>44</v>
+      </c>
+      <c r="J133">
+        <v>11</v>
+      </c>
+      <c r="K133">
+        <v>67</v>
+      </c>
+      <c r="L133">
+        <v>9</v>
+      </c>
+      <c r="M133">
+        <v>151</v>
+      </c>
+      <c r="N133">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>6</v>
+      </c>
+      <c r="B134" t="s">
+        <v>540</v>
+      </c>
+      <c r="C134" t="s">
+        <v>44</v>
+      </c>
+      <c r="D134">
+        <v>27</v>
+      </c>
+      <c r="E134">
+        <v>13</v>
+      </c>
+      <c r="F134">
+        <v>4</v>
+      </c>
+      <c r="G134">
+        <v>18</v>
+      </c>
+      <c r="H134">
+        <v>9</v>
+      </c>
+      <c r="I134">
+        <v>12</v>
+      </c>
+      <c r="J134">
+        <v>10</v>
+      </c>
+      <c r="K134">
+        <v>56</v>
+      </c>
+      <c r="L134">
+        <v>2</v>
+      </c>
+      <c r="M134">
+        <v>40</v>
+      </c>
+      <c r="N134">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>7</v>
+      </c>
+      <c r="B135" t="s">
+        <v>541</v>
+      </c>
+      <c r="C135" t="s">
+        <v>44</v>
+      </c>
+      <c r="D135">
+        <v>38</v>
+      </c>
+      <c r="E135">
+        <v>22</v>
+      </c>
+      <c r="F135">
+        <v>5</v>
+      </c>
+      <c r="G135">
+        <v>9</v>
+      </c>
+      <c r="H135">
+        <v>9</v>
+      </c>
+      <c r="I135">
+        <v>6</v>
+      </c>
+      <c r="J135">
+        <v>1</v>
+      </c>
+      <c r="K135">
+        <v>47</v>
+      </c>
+      <c r="L135">
+        <v>1</v>
+      </c>
+      <c r="M135">
+        <v>26</v>
+      </c>
+      <c r="N135">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>8</v>
+      </c>
+      <c r="B136" t="s">
+        <v>542</v>
+      </c>
+      <c r="C136" t="s">
+        <v>44</v>
+      </c>
+      <c r="D136">
+        <v>16</v>
+      </c>
+      <c r="E136">
+        <v>9</v>
+      </c>
+      <c r="F136">
+        <v>3</v>
+      </c>
+      <c r="G136">
+        <v>13</v>
+      </c>
+      <c r="H136">
+        <v>5</v>
+      </c>
+      <c r="I136">
+        <v>3</v>
+      </c>
+      <c r="J136">
+        <v>5</v>
+      </c>
+      <c r="K136">
+        <v>21</v>
+      </c>
+      <c r="L136">
+        <v>1</v>
+      </c>
+      <c r="M136">
+        <v>18</v>
+      </c>
+      <c r="N136">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>9</v>
+      </c>
+      <c r="B137" t="s">
+        <v>543</v>
+      </c>
+      <c r="C137" t="s">
+        <v>44</v>
+      </c>
+      <c r="D137">
+        <v>6</v>
+      </c>
+      <c r="E137">
+        <v>9</v>
+      </c>
+      <c r="F137">
+        <v>6</v>
+      </c>
+      <c r="G137">
+        <v>3</v>
+      </c>
+      <c r="H137">
+        <v>6</v>
+      </c>
+      <c r="I137">
+        <v>3</v>
+      </c>
+      <c r="J137">
+        <v>1</v>
+      </c>
+      <c r="K137">
+        <v>17</v>
+      </c>
+      <c r="L137">
+        <v>0</v>
+      </c>
+      <c r="M137">
+        <v>15</v>
+      </c>
+      <c r="N137">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>10</v>
+      </c>
+      <c r="B138" t="s">
+        <v>544</v>
+      </c>
+      <c r="C138" t="s">
+        <v>44</v>
+      </c>
+      <c r="D138">
+        <v>12</v>
+      </c>
+      <c r="E138">
+        <v>5</v>
+      </c>
+      <c r="F138">
+        <v>1</v>
+      </c>
+      <c r="G138">
+        <v>15</v>
+      </c>
+      <c r="H138">
+        <v>11</v>
+      </c>
+      <c r="I138">
+        <v>4</v>
+      </c>
+      <c r="J138">
+        <v>6</v>
+      </c>
+      <c r="K138">
+        <v>34</v>
+      </c>
+      <c r="L138">
+        <v>1</v>
+      </c>
+      <c r="M138">
+        <v>8</v>
+      </c>
+      <c r="N138">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="139"/>
+    <row r="140">
+      <c r="A140">
+        <v>12</v>
+      </c>
+      <c r="B140" t="s">
+        <v>17</v>
+      </c>
+      <c r="C140" t="s">
+        <v>41</v>
+      </c>
+      <c r="D140">
+        <v>20755</v>
+      </c>
+      <c r="E140">
+        <v>14523</v>
+      </c>
+      <c r="F140">
+        <v>2457</v>
+      </c>
+      <c r="G140">
+        <v>4417</v>
+      </c>
+      <c r="H140">
+        <v>7389</v>
+      </c>
+      <c r="I140">
+        <v>5651</v>
+      </c>
+      <c r="J140">
+        <v>3984</v>
+      </c>
+      <c r="K140">
+        <v>37494</v>
+      </c>
+      <c r="L140">
+        <v>2586</v>
+      </c>
+      <c r="M140">
+        <v>12220</v>
+      </c>
+      <c r="N140">
+        <v>111476</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>36</v>
+      </c>
+      <c r="B141" t="s">
+        <v>36</v>
+      </c>
+      <c r="C141" t="s">
+        <v>42</v>
+      </c>
+      <c r="D141">
+        <v>2758</v>
+      </c>
+      <c r="E141">
+        <v>2116</v>
+      </c>
+      <c r="F141">
+        <v>136</v>
+      </c>
+      <c r="G141">
+        <v>808</v>
+      </c>
+      <c r="H141">
+        <v>1091</v>
+      </c>
+      <c r="I141">
+        <v>639</v>
+      </c>
+      <c r="J141">
+        <v>389</v>
+      </c>
+      <c r="K141">
+        <v>5773</v>
+      </c>
+      <c r="L141">
+        <v>71</v>
+      </c>
+      <c r="M141">
+        <v>1342</v>
+      </c>
+      <c r="N141">
+        <v>15123</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>1</v>
+      </c>
+      <c r="B142" t="s">
+        <v>545</v>
+      </c>
+      <c r="C142" t="s">
+        <v>44</v>
+      </c>
+      <c r="D142">
+        <v>14286</v>
+      </c>
+      <c r="E142">
+        <v>6170</v>
+      </c>
+      <c r="F142">
+        <v>412</v>
+      </c>
+      <c r="G142">
+        <v>2495</v>
+      </c>
+      <c r="H142">
+        <v>4807</v>
+      </c>
+      <c r="I142">
+        <v>2503</v>
+      </c>
+      <c r="J142">
+        <v>2742</v>
+      </c>
+      <c r="K142">
+        <v>20525</v>
+      </c>
+      <c r="L142">
+        <v>303</v>
+      </c>
+      <c r="M142">
+        <v>5704</v>
+      </c>
+      <c r="N142">
+        <v>59947</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>2</v>
+      </c>
+      <c r="B143" t="s">
+        <v>546</v>
+      </c>
+      <c r="C143" t="s">
+        <v>44</v>
+      </c>
+      <c r="D143">
+        <v>391</v>
+      </c>
+      <c r="E143">
+        <v>346</v>
+      </c>
+      <c r="F143">
+        <v>1645</v>
+      </c>
+      <c r="G143">
+        <v>216</v>
+      </c>
+      <c r="H143">
+        <v>171</v>
+      </c>
+      <c r="I143">
+        <v>104</v>
+      </c>
+      <c r="J143">
+        <v>79</v>
+      </c>
+      <c r="K143">
+        <v>1018</v>
+      </c>
+      <c r="L143">
+        <v>2149</v>
+      </c>
+      <c r="M143">
+        <v>298</v>
+      </c>
+      <c r="N143">
+        <v>6417</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>3</v>
+      </c>
+      <c r="B144" t="s">
+        <v>547</v>
+      </c>
+      <c r="C144" t="s">
+        <v>44</v>
+      </c>
+      <c r="D144">
+        <v>800</v>
+      </c>
+      <c r="E144">
+        <v>550</v>
+      </c>
+      <c r="F144">
+        <v>30</v>
+      </c>
+      <c r="G144">
+        <v>154</v>
+      </c>
+      <c r="H144">
+        <v>362</v>
+      </c>
+      <c r="I144">
+        <v>249</v>
+      </c>
+      <c r="J144">
+        <v>211</v>
+      </c>
+      <c r="K144">
+        <v>1344</v>
+      </c>
+      <c r="L144">
+        <v>20</v>
+      </c>
+      <c r="M144">
+        <v>530</v>
+      </c>
+      <c r="N144">
+        <v>4250</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>4</v>
+      </c>
+      <c r="B145" t="s">
+        <v>548</v>
+      </c>
+      <c r="C145" t="s">
+        <v>44</v>
+      </c>
+      <c r="D145">
+        <v>342</v>
+      </c>
+      <c r="E145">
+        <v>205</v>
+      </c>
+      <c r="F145">
+        <v>34</v>
+      </c>
+      <c r="G145">
+        <v>119</v>
+      </c>
+      <c r="H145">
+        <v>110</v>
+      </c>
+      <c r="I145">
+        <v>198</v>
+      </c>
+      <c r="J145">
+        <v>67</v>
+      </c>
+      <c r="K145">
+        <v>696</v>
+      </c>
+      <c r="L145">
+        <v>11</v>
+      </c>
+      <c r="M145">
+        <v>2282</v>
+      </c>
+      <c r="N145">
+        <v>4064</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>5</v>
+      </c>
+      <c r="B146" t="s">
+        <v>549</v>
+      </c>
+      <c r="C146" t="s">
+        <v>44</v>
+      </c>
+      <c r="D146">
+        <v>269</v>
+      </c>
+      <c r="E146">
+        <v>243</v>
+      </c>
+      <c r="F146">
+        <v>80</v>
+      </c>
+      <c r="G146">
+        <v>370</v>
+      </c>
+      <c r="H146">
+        <v>190</v>
+      </c>
+      <c r="I146">
+        <v>435</v>
+      </c>
+      <c r="J146">
+        <v>53</v>
+      </c>
+      <c r="K146">
+        <v>900</v>
+      </c>
+      <c r="L146">
+        <v>6</v>
+      </c>
+      <c r="M146">
+        <v>684</v>
+      </c>
+      <c r="N146">
+        <v>3230</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>6</v>
+      </c>
+      <c r="B147" t="s">
+        <v>550</v>
+      </c>
+      <c r="C147" t="s">
+        <v>44</v>
+      </c>
+      <c r="D147">
+        <v>531</v>
+      </c>
+      <c r="E147">
+        <v>161</v>
+      </c>
+      <c r="F147">
+        <v>10</v>
+      </c>
+      <c r="G147">
+        <v>53</v>
+      </c>
+      <c r="H147">
+        <v>134</v>
+      </c>
+      <c r="I147">
+        <v>77</v>
+      </c>
+      <c r="J147">
+        <v>73</v>
+      </c>
+      <c r="K147">
+        <v>561</v>
+      </c>
+      <c r="L147">
+        <v>7</v>
+      </c>
+      <c r="M147">
+        <v>139</v>
+      </c>
+      <c r="N147">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>7</v>
+      </c>
+      <c r="B148" t="s">
+        <v>551</v>
+      </c>
+      <c r="C148" t="s">
+        <v>44</v>
+      </c>
+      <c r="D148">
+        <v>179</v>
+      </c>
+      <c r="E148">
+        <v>170</v>
+      </c>
+      <c r="F148">
+        <v>18</v>
+      </c>
+      <c r="G148">
+        <v>70</v>
+      </c>
+      <c r="H148">
+        <v>68</v>
+      </c>
+      <c r="I148">
+        <v>58</v>
+      </c>
+      <c r="J148">
+        <v>60</v>
+      </c>
+      <c r="K148">
+        <v>269</v>
+      </c>
+      <c r="L148">
+        <v>4</v>
+      </c>
+      <c r="M148">
+        <v>114</v>
+      </c>
+      <c r="N148">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>8</v>
+      </c>
+      <c r="B149" t="s">
+        <v>552</v>
+      </c>
+      <c r="C149" t="s">
+        <v>44</v>
+      </c>
+      <c r="D149">
+        <v>87</v>
+      </c>
+      <c r="E149">
+        <v>65</v>
+      </c>
+      <c r="F149">
+        <v>5</v>
+      </c>
+      <c r="G149">
+        <v>22</v>
+      </c>
+      <c r="H149">
+        <v>77</v>
+      </c>
+      <c r="I149">
+        <v>11</v>
+      </c>
+      <c r="J149">
+        <v>239</v>
+      </c>
+      <c r="K149">
+        <v>269</v>
+      </c>
+      <c r="L149">
+        <v>4</v>
+      </c>
+      <c r="M149">
+        <v>70</v>
+      </c>
+      <c r="N149">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>9</v>
+      </c>
+      <c r="B150" t="s">
+        <v>553</v>
+      </c>
+      <c r="C150" t="s">
+        <v>44</v>
+      </c>
+      <c r="D150">
+        <v>84</v>
+      </c>
+      <c r="E150">
+        <v>39</v>
+      </c>
+      <c r="F150">
+        <v>8</v>
+      </c>
+      <c r="G150">
+        <v>53</v>
+      </c>
+      <c r="H150">
+        <v>40</v>
+      </c>
+      <c r="I150">
+        <v>36</v>
+      </c>
+      <c r="J150">
+        <v>18</v>
+      </c>
+      <c r="K150">
+        <v>252</v>
+      </c>
+      <c r="L150">
+        <v>1</v>
+      </c>
+      <c r="M150">
+        <v>33</v>
+      </c>
+      <c r="N150">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>10</v>
+      </c>
+      <c r="B151" t="s">
+        <v>554</v>
+      </c>
+      <c r="C151" t="s">
+        <v>44</v>
+      </c>
+      <c r="D151">
+        <v>1028</v>
+      </c>
+      <c r="E151">
+        <v>4458</v>
+      </c>
+      <c r="F151">
+        <v>79</v>
+      </c>
+      <c r="G151">
+        <v>57</v>
+      </c>
+      <c r="H151">
+        <v>339</v>
+      </c>
+      <c r="I151">
+        <v>1341</v>
+      </c>
+      <c r="J151">
+        <v>53</v>
+      </c>
+      <c r="K151">
+        <v>5887</v>
+      </c>
+      <c r="L151">
+        <v>10</v>
+      </c>
+      <c r="M151">
+        <v>1024</v>
+      </c>
+      <c r="N151">
+        <v>14276</v>
+      </c>
+    </row>
+    <row r="152"/>
+    <row r="153">
+      <c r="A153">
+        <v>13</v>
+      </c>
+      <c r="B153" t="s">
+        <v>18</v>
+      </c>
+      <c r="C153" t="s">
+        <v>41</v>
+      </c>
+      <c r="D153">
+        <v>530</v>
+      </c>
+      <c r="E153">
+        <v>772</v>
+      </c>
+      <c r="F153">
+        <v>75</v>
+      </c>
+      <c r="G153">
+        <v>171</v>
+      </c>
+      <c r="H153">
+        <v>733</v>
+      </c>
+      <c r="I153">
+        <v>192</v>
+      </c>
+      <c r="J153">
+        <v>517</v>
+      </c>
+      <c r="K153">
+        <v>3245</v>
+      </c>
+      <c r="L153">
+        <v>35</v>
+      </c>
+      <c r="M153">
+        <v>485</v>
+      </c>
+      <c r="N153">
+        <v>6755</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="s">
+        <v>36</v>
+      </c>
+      <c r="B154" t="s">
+        <v>36</v>
+      </c>
+      <c r="C154" t="s">
+        <v>42</v>
+      </c>
+      <c r="D154">
+        <v>162</v>
+      </c>
+      <c r="E154">
+        <v>275</v>
+      </c>
+      <c r="F154">
+        <v>16</v>
+      </c>
+      <c r="G154">
+        <v>39</v>
+      </c>
+      <c r="H154">
+        <v>215</v>
+      </c>
+      <c r="I154">
+        <v>48</v>
+      </c>
+      <c r="J154">
+        <v>168</v>
+      </c>
+      <c r="K154">
+        <v>1299</v>
+      </c>
+      <c r="L154">
+        <v>14</v>
+      </c>
+      <c r="M154">
+        <v>125</v>
+      </c>
+      <c r="N154">
+        <v>2361</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>1</v>
+      </c>
+      <c r="B155" t="s">
+        <v>555</v>
+      </c>
+      <c r="C155" t="s">
+        <v>44</v>
+      </c>
+      <c r="D155">
+        <v>145</v>
+      </c>
+      <c r="E155">
+        <v>232</v>
+      </c>
+      <c r="F155">
+        <v>16</v>
+      </c>
+      <c r="G155">
+        <v>49</v>
+      </c>
+      <c r="H155">
+        <v>227</v>
+      </c>
+      <c r="I155">
+        <v>48</v>
+      </c>
+      <c r="J155">
+        <v>186</v>
+      </c>
+      <c r="K155">
+        <v>935</v>
+      </c>
+      <c r="L155">
+        <v>13</v>
+      </c>
+      <c r="M155">
+        <v>134</v>
+      </c>
+      <c r="N155">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>2</v>
+      </c>
+      <c r="B156" t="s">
+        <v>556</v>
+      </c>
+      <c r="C156" t="s">
+        <v>44</v>
+      </c>
+      <c r="D156">
+        <v>66</v>
+      </c>
+      <c r="E156">
+        <v>86</v>
+      </c>
+      <c r="F156">
+        <v>6</v>
+      </c>
+      <c r="G156">
+        <v>13</v>
+      </c>
+      <c r="H156">
+        <v>53</v>
+      </c>
+      <c r="I156">
+        <v>25</v>
+      </c>
+      <c r="J156">
+        <v>48</v>
+      </c>
+      <c r="K156">
+        <v>386</v>
+      </c>
+      <c r="L156">
+        <v>2</v>
+      </c>
+      <c r="M156">
+        <v>48</v>
+      </c>
+      <c r="N156">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>3</v>
+      </c>
+      <c r="B157" t="s">
+        <v>557</v>
+      </c>
+      <c r="C157" t="s">
+        <v>44</v>
+      </c>
+      <c r="D157">
+        <v>54</v>
+      </c>
+      <c r="E157">
+        <v>50</v>
+      </c>
+      <c r="F157">
+        <v>1</v>
+      </c>
+      <c r="G157">
+        <v>14</v>
+      </c>
+      <c r="H157">
+        <v>108</v>
+      </c>
+      <c r="I157">
+        <v>30</v>
+      </c>
+      <c r="J157">
+        <v>41</v>
+      </c>
+      <c r="K157">
+        <v>262</v>
+      </c>
+      <c r="L157">
+        <v>2</v>
+      </c>
+      <c r="M157">
+        <v>57</v>
+      </c>
+      <c r="N157">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>4</v>
+      </c>
+      <c r="B158" t="s">
+        <v>558</v>
+      </c>
+      <c r="C158" t="s">
+        <v>44</v>
+      </c>
+      <c r="D158">
+        <v>36</v>
+      </c>
+      <c r="E158">
+        <v>33</v>
+      </c>
+      <c r="F158">
+        <v>12</v>
+      </c>
+      <c r="G158">
+        <v>19</v>
+      </c>
+      <c r="H158">
+        <v>28</v>
+      </c>
+      <c r="I158">
+        <v>17</v>
+      </c>
+      <c r="J158">
+        <v>26</v>
+      </c>
+      <c r="K158">
+        <v>121</v>
+      </c>
+      <c r="L158">
+        <v>2</v>
+      </c>
+      <c r="M158">
+        <v>50</v>
+      </c>
+      <c r="N158">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>5</v>
+      </c>
+      <c r="B159" t="s">
+        <v>559</v>
+      </c>
+      <c r="C159" t="s">
+        <v>44</v>
+      </c>
+      <c r="D159">
+        <v>20</v>
+      </c>
+      <c r="E159">
+        <v>24</v>
+      </c>
+      <c r="F159">
+        <v>3</v>
+      </c>
+      <c r="G159">
+        <v>3</v>
+      </c>
+      <c r="H159">
+        <v>26</v>
+      </c>
+      <c r="I159">
+        <v>4</v>
+      </c>
+      <c r="J159">
+        <v>6</v>
+      </c>
+      <c r="K159">
+        <v>72</v>
+      </c>
+      <c r="L159">
+        <v>0</v>
+      </c>
+      <c r="M159">
+        <v>17</v>
+      </c>
+      <c r="N159">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>6</v>
+      </c>
+      <c r="B160" t="s">
+        <v>560</v>
+      </c>
+      <c r="C160" t="s">
+        <v>44</v>
+      </c>
+      <c r="D160">
+        <v>12</v>
+      </c>
+      <c r="E160">
+        <v>21</v>
+      </c>
+      <c r="F160">
+        <v>1</v>
+      </c>
+      <c r="G160">
+        <v>5</v>
+      </c>
+      <c r="H160">
+        <v>19</v>
+      </c>
+      <c r="I160">
+        <v>5</v>
+      </c>
+      <c r="J160">
+        <v>18</v>
+      </c>
+      <c r="K160">
+        <v>55</v>
+      </c>
+      <c r="L160">
+        <v>1</v>
+      </c>
+      <c r="M160">
+        <v>26</v>
+      </c>
+      <c r="N160">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>7</v>
+      </c>
+      <c r="B161" t="s">
+        <v>561</v>
+      </c>
+      <c r="C161" t="s">
+        <v>44</v>
+      </c>
+      <c r="D161">
+        <v>20</v>
+      </c>
+      <c r="E161">
+        <v>38</v>
+      </c>
+      <c r="F161">
+        <v>19</v>
+      </c>
+      <c r="G161">
+        <v>25</v>
+      </c>
+      <c r="H161">
+        <v>19</v>
+      </c>
+      <c r="I161">
+        <v>13</v>
+      </c>
+      <c r="J161">
+        <v>13</v>
+      </c>
+      <c r="K161">
+        <v>57</v>
+      </c>
+      <c r="L161">
+        <v>0</v>
+      </c>
+      <c r="M161">
+        <v>20</v>
+      </c>
+      <c r="N161">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>8</v>
+      </c>
+      <c r="B162" t="s">
+        <v>562</v>
+      </c>
+      <c r="C162" t="s">
+        <v>44</v>
+      </c>
+      <c r="D162">
+        <v>15</v>
+      </c>
+      <c r="E162">
+        <v>13</v>
+      </c>
+      <c r="F162">
+        <v>1</v>
+      </c>
+      <c r="G162">
+        <v>4</v>
+      </c>
+      <c r="H162">
+        <v>38</v>
+      </c>
+      <c r="I162">
+        <v>2</v>
+      </c>
+      <c r="J162">
+        <v>11</v>
+      </c>
+      <c r="K162">
+        <v>58</v>
+      </c>
+      <c r="L162">
+        <v>1</v>
+      </c>
+      <c r="M162">
+        <v>8</v>
+      </c>
+      <c r="N162">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="163"/>
+    <row r="164">
+      <c r="A164">
+        <v>14</v>
+      </c>
+      <c r="B164" t="s">
+        <v>19</v>
+      </c>
+      <c r="C164" t="s">
+        <v>41</v>
+      </c>
+      <c r="D164">
+        <v>47618</v>
+      </c>
+      <c r="E164">
+        <v>14525</v>
+      </c>
+      <c r="F164">
+        <v>21569</v>
+      </c>
+      <c r="G164">
+        <v>3992</v>
+      </c>
+      <c r="H164">
+        <v>15589</v>
+      </c>
+      <c r="I164">
+        <v>8624</v>
+      </c>
+      <c r="J164">
+        <v>6763</v>
+      </c>
+      <c r="K164">
+        <v>13772</v>
+      </c>
+      <c r="L164">
+        <v>1327</v>
+      </c>
+      <c r="M164">
+        <v>28369</v>
+      </c>
+      <c r="N164">
+        <v>162148</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s">
+        <v>36</v>
+      </c>
+      <c r="B165" t="s">
+        <v>36</v>
+      </c>
+      <c r="C165" t="s">
+        <v>42</v>
+      </c>
+      <c r="D165">
+        <v>4108</v>
+      </c>
+      <c r="E165">
+        <v>1885</v>
+      </c>
+      <c r="F165">
+        <v>908</v>
+      </c>
+      <c r="G165">
+        <v>824</v>
+      </c>
+      <c r="H165">
+        <v>2315</v>
+      </c>
+      <c r="I165">
+        <v>608</v>
+      </c>
+      <c r="J165">
+        <v>580</v>
+      </c>
+      <c r="K165">
+        <v>3346</v>
+      </c>
+      <c r="L165">
+        <v>84</v>
+      </c>
+      <c r="M165">
+        <v>2855</v>
+      </c>
+      <c r="N165">
+        <v>17513</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>1</v>
+      </c>
+      <c r="B166" t="s">
+        <v>563</v>
+      </c>
+      <c r="C166" t="s">
+        <v>44</v>
+      </c>
+      <c r="D166">
+        <v>18676</v>
+      </c>
+      <c r="E166">
+        <v>3998</v>
+      </c>
+      <c r="F166">
+        <v>16382</v>
+      </c>
+      <c r="G166">
+        <v>1749</v>
+      </c>
+      <c r="H166">
+        <v>8933</v>
+      </c>
+      <c r="I166">
+        <v>4123</v>
+      </c>
+      <c r="J166">
+        <v>3083</v>
+      </c>
+      <c r="K166">
+        <v>4010</v>
+      </c>
+      <c r="L166">
+        <v>297</v>
+      </c>
+      <c r="M166">
+        <v>13124</v>
+      </c>
+      <c r="N166">
+        <v>74375</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>2</v>
+      </c>
+      <c r="B167" t="s">
+        <v>564</v>
+      </c>
+      <c r="C167" t="s">
+        <v>44</v>
+      </c>
+      <c r="D167">
+        <v>1832</v>
+      </c>
+      <c r="E167">
+        <v>591</v>
+      </c>
+      <c r="F167">
+        <v>2097</v>
+      </c>
+      <c r="G167">
+        <v>600</v>
+      </c>
+      <c r="H167">
+        <v>718</v>
+      </c>
+      <c r="I167">
+        <v>976</v>
+      </c>
+      <c r="J167">
+        <v>454</v>
+      </c>
+      <c r="K167">
+        <v>1348</v>
+      </c>
+      <c r="L167">
+        <v>364</v>
+      </c>
+      <c r="M167">
+        <v>3481</v>
+      </c>
+      <c r="N167">
+        <v>12461</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>3</v>
+      </c>
+      <c r="B168" t="s">
+        <v>565</v>
+      </c>
+      <c r="C168" t="s">
+        <v>44</v>
+      </c>
+      <c r="D168">
+        <v>552</v>
+      </c>
+      <c r="E168">
+        <v>263</v>
+      </c>
+      <c r="F168">
+        <v>72</v>
+      </c>
+      <c r="G168">
+        <v>154</v>
+      </c>
+      <c r="H168">
+        <v>278</v>
+      </c>
+      <c r="I168">
+        <v>85</v>
+      </c>
+      <c r="J168">
+        <v>97</v>
+      </c>
+      <c r="K168">
+        <v>520</v>
+      </c>
+      <c r="L168">
+        <v>23</v>
+      </c>
+      <c r="M168">
+        <v>404</v>
+      </c>
+      <c r="N168">
+        <v>2448</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>4</v>
+      </c>
+      <c r="B169" t="s">
+        <v>566</v>
+      </c>
+      <c r="C169" t="s">
+        <v>44</v>
+      </c>
+      <c r="D169">
+        <v>773</v>
+      </c>
+      <c r="E169">
+        <v>415</v>
+      </c>
+      <c r="F169">
+        <v>79</v>
+      </c>
+      <c r="G169">
+        <v>113</v>
+      </c>
+      <c r="H169">
+        <v>1302</v>
+      </c>
+      <c r="I169">
+        <v>69</v>
+      </c>
+      <c r="J169">
+        <v>186</v>
+      </c>
+      <c r="K169">
+        <v>1096</v>
+      </c>
+      <c r="L169">
+        <v>10</v>
+      </c>
+      <c r="M169">
+        <v>453</v>
+      </c>
+      <c r="N169">
+        <v>4496</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>5</v>
+      </c>
+      <c r="B170" t="s">
+        <v>567</v>
+      </c>
+      <c r="C170" t="s">
+        <v>44</v>
+      </c>
+      <c r="D170">
+        <v>14255</v>
+      </c>
+      <c r="E170">
+        <v>3143</v>
+      </c>
+      <c r="F170">
+        <v>271</v>
+      </c>
+      <c r="G170">
+        <v>90</v>
+      </c>
+      <c r="H170">
+        <v>600</v>
+      </c>
+      <c r="I170">
+        <v>1044</v>
+      </c>
+      <c r="J170">
+        <v>1105</v>
+      </c>
+      <c r="K170">
+        <v>1261</v>
+      </c>
+      <c r="L170">
+        <v>203</v>
+      </c>
+      <c r="M170">
+        <v>2695</v>
+      </c>
+      <c r="N170">
+        <v>24667</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>6</v>
+      </c>
+      <c r="B171" t="s">
+        <v>354</v>
+      </c>
+      <c r="C171" t="s">
+        <v>44</v>
+      </c>
+      <c r="D171">
+        <v>282</v>
+      </c>
+      <c r="E171">
+        <v>178</v>
+      </c>
+      <c r="F171">
+        <v>26</v>
+      </c>
+      <c r="G171">
+        <v>56</v>
+      </c>
+      <c r="H171">
+        <v>139</v>
+      </c>
+      <c r="I171">
+        <v>30</v>
+      </c>
+      <c r="J171">
+        <v>54</v>
+      </c>
+      <c r="K171">
+        <v>239</v>
+      </c>
+      <c r="L171">
+        <v>5</v>
+      </c>
+      <c r="M171">
+        <v>187</v>
+      </c>
+      <c r="N171">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>7</v>
+      </c>
+      <c r="B172" t="s">
+        <v>568</v>
+      </c>
+      <c r="C172" t="s">
+        <v>44</v>
+      </c>
+      <c r="D172">
+        <v>471</v>
+      </c>
+      <c r="E172">
+        <v>255</v>
+      </c>
+      <c r="F172">
+        <v>1547</v>
+      </c>
+      <c r="G172">
+        <v>280</v>
+      </c>
+      <c r="H172">
+        <v>169</v>
+      </c>
+      <c r="I172">
+        <v>1527</v>
+      </c>
+      <c r="J172">
+        <v>190</v>
+      </c>
+      <c r="K172">
+        <v>134</v>
+      </c>
+      <c r="L172">
+        <v>312</v>
+      </c>
+      <c r="M172">
+        <v>4488</v>
+      </c>
+      <c r="N172">
+        <v>9373</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>8</v>
+      </c>
+      <c r="B173" t="s">
+        <v>569</v>
+      </c>
+      <c r="C173" t="s">
+        <v>44</v>
+      </c>
+      <c r="D173">
+        <v>3654</v>
+      </c>
+      <c r="E173">
+        <v>3545</v>
+      </c>
+      <c r="F173">
+        <v>155</v>
+      </c>
+      <c r="G173">
+        <v>72</v>
+      </c>
+      <c r="H173">
+        <v>804</v>
+      </c>
+      <c r="I173">
+        <v>102</v>
+      </c>
+      <c r="J173">
+        <v>736</v>
+      </c>
+      <c r="K173">
+        <v>1501</v>
+      </c>
+      <c r="L173">
+        <v>16</v>
+      </c>
+      <c r="M173">
+        <v>494</v>
+      </c>
+      <c r="N173">
+        <v>11079</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>9</v>
+      </c>
+      <c r="B174" t="s">
+        <v>570</v>
+      </c>
+      <c r="C174" t="s">
+        <v>44</v>
+      </c>
+      <c r="D174">
+        <v>174</v>
+      </c>
+      <c r="E174">
+        <v>115</v>
+      </c>
+      <c r="F174">
+        <v>11</v>
+      </c>
+      <c r="G174">
+        <v>27</v>
+      </c>
+      <c r="H174">
+        <v>167</v>
+      </c>
+      <c r="I174">
+        <v>24</v>
+      </c>
+      <c r="J174">
+        <v>64</v>
+      </c>
+      <c r="K174">
+        <v>197</v>
+      </c>
+      <c r="L174">
+        <v>5</v>
+      </c>
+      <c r="M174">
+        <v>81</v>
+      </c>
+      <c r="N174">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>10</v>
+      </c>
+      <c r="B175" t="s">
+        <v>571</v>
+      </c>
+      <c r="C175" t="s">
+        <v>44</v>
+      </c>
+      <c r="D175">
+        <v>2841</v>
+      </c>
+      <c r="E175">
+        <v>137</v>
+      </c>
+      <c r="F175">
+        <v>21</v>
+      </c>
+      <c r="G175">
+        <v>27</v>
+      </c>
+      <c r="H175">
+        <v>164</v>
+      </c>
+      <c r="I175">
+        <v>36</v>
+      </c>
+      <c r="J175">
+        <v>214</v>
+      </c>
+      <c r="K175">
+        <v>120</v>
+      </c>
+      <c r="L175">
+        <v>8</v>
+      </c>
+      <c r="M175">
+        <v>107</v>
+      </c>
+      <c r="N175">
+        <v>3675</v>
+      </c>
+    </row>
+    <row r="176"/>
+    <row r="177">
+      <c r="A177">
+        <v>15</v>
+      </c>
+      <c r="B177" t="s">
+        <v>20</v>
+      </c>
+      <c r="C177" t="s">
+        <v>41</v>
+      </c>
+      <c r="D177">
+        <v>3970</v>
+      </c>
+      <c r="E177">
+        <v>1263</v>
+      </c>
+      <c r="F177">
+        <v>1765</v>
+      </c>
+      <c r="G177">
+        <v>3913</v>
+      </c>
+      <c r="H177">
+        <v>2673</v>
+      </c>
+      <c r="I177">
+        <v>2787</v>
+      </c>
+      <c r="J177">
+        <v>697</v>
+      </c>
+      <c r="K177">
+        <v>4049</v>
+      </c>
+      <c r="L177">
+        <v>467</v>
+      </c>
+      <c r="M177">
+        <v>5538</v>
+      </c>
+      <c r="N177">
+        <v>27122</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="s">
+        <v>36</v>
+      </c>
+      <c r="B178" t="s">
+        <v>36</v>
+      </c>
+      <c r="C178" t="s">
+        <v>42</v>
+      </c>
+      <c r="D178">
+        <v>2458</v>
+      </c>
+      <c r="E178">
+        <v>480</v>
+      </c>
+      <c r="F178">
+        <v>516</v>
+      </c>
+      <c r="G178">
+        <v>1299</v>
+      </c>
+      <c r="H178">
+        <v>1352</v>
+      </c>
+      <c r="I178">
+        <v>983</v>
+      </c>
+      <c r="J178">
+        <v>287</v>
+      </c>
+      <c r="K178">
+        <v>2095</v>
+      </c>
+      <c r="L178">
+        <v>57</v>
+      </c>
+      <c r="M178">
+        <v>1843</v>
+      </c>
+      <c r="N178">
+        <v>11370</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>1</v>
+      </c>
+      <c r="B179" t="s">
+        <v>572</v>
+      </c>
+      <c r="C179" t="s">
+        <v>44</v>
+      </c>
+      <c r="D179">
+        <v>590</v>
+      </c>
+      <c r="E179">
+        <v>330</v>
+      </c>
+      <c r="F179">
+        <v>204</v>
+      </c>
+      <c r="G179">
+        <v>766</v>
+      </c>
+      <c r="H179">
+        <v>419</v>
+      </c>
+      <c r="I179">
+        <v>266</v>
+      </c>
+      <c r="J179">
+        <v>146</v>
+      </c>
+      <c r="K179">
+        <v>892</v>
+      </c>
+      <c r="L179">
+        <v>25</v>
+      </c>
+      <c r="M179">
+        <v>1573</v>
+      </c>
+      <c r="N179">
+        <v>5211</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>2</v>
+      </c>
+      <c r="B180" t="s">
+        <v>573</v>
+      </c>
+      <c r="C180" t="s">
+        <v>44</v>
+      </c>
+      <c r="D180">
+        <v>288</v>
+      </c>
+      <c r="E180">
+        <v>104</v>
+      </c>
+      <c r="F180">
+        <v>521</v>
+      </c>
+      <c r="G180">
+        <v>851</v>
+      </c>
+      <c r="H180">
+        <v>123</v>
+      </c>
+      <c r="I180">
+        <v>357</v>
+      </c>
+      <c r="J180">
+        <v>44</v>
+      </c>
+      <c r="K180">
+        <v>185</v>
+      </c>
+      <c r="L180">
+        <v>276</v>
+      </c>
+      <c r="M180">
+        <v>792</v>
+      </c>
+      <c r="N180">
+        <v>3541</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>3</v>
+      </c>
+      <c r="B181" t="s">
+        <v>574</v>
+      </c>
+      <c r="C181" t="s">
+        <v>44</v>
+      </c>
+      <c r="D181">
+        <v>98</v>
+      </c>
+      <c r="E181">
+        <v>55</v>
+      </c>
+      <c r="F181">
+        <v>22</v>
+      </c>
+      <c r="G181">
+        <v>79</v>
+      </c>
+      <c r="H181">
+        <v>81</v>
+      </c>
+      <c r="I181">
+        <v>64</v>
+      </c>
+      <c r="J181">
+        <v>26</v>
+      </c>
+      <c r="K181">
+        <v>161</v>
+      </c>
+      <c r="L181">
+        <v>40</v>
+      </c>
+      <c r="M181">
+        <v>134</v>
+      </c>
+      <c r="N181">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>4</v>
+      </c>
+      <c r="B182" t="s">
+        <v>575</v>
+      </c>
+      <c r="C182" t="s">
+        <v>44</v>
+      </c>
+      <c r="D182">
+        <v>142</v>
+      </c>
+      <c r="E182">
+        <v>105</v>
+      </c>
+      <c r="F182">
+        <v>301</v>
+      </c>
+      <c r="G182">
+        <v>258</v>
+      </c>
+      <c r="H182">
+        <v>129</v>
+      </c>
+      <c r="I182">
+        <v>373</v>
+      </c>
+      <c r="J182">
+        <v>59</v>
+      </c>
+      <c r="K182">
+        <v>197</v>
+      </c>
+      <c r="L182">
+        <v>37</v>
+      </c>
+      <c r="M182">
+        <v>342</v>
+      </c>
+      <c r="N182">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>5</v>
+      </c>
+      <c r="B183" t="s">
+        <v>576</v>
+      </c>
+      <c r="C183" t="s">
+        <v>44</v>
+      </c>
+      <c r="D183">
+        <v>96</v>
+      </c>
+      <c r="E183">
+        <v>47</v>
+      </c>
+      <c r="F183">
+        <v>86</v>
+      </c>
+      <c r="G183">
+        <v>289</v>
+      </c>
+      <c r="H183">
+        <v>269</v>
+      </c>
+      <c r="I183">
+        <v>165</v>
+      </c>
+      <c r="J183">
+        <v>27</v>
+      </c>
+      <c r="K183">
+        <v>168</v>
+      </c>
+      <c r="L183">
+        <v>11</v>
+      </c>
+      <c r="M183">
+        <v>310</v>
+      </c>
+      <c r="N183">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>6</v>
+      </c>
+      <c r="B184" t="s">
+        <v>577</v>
+      </c>
+      <c r="C184" t="s">
+        <v>44</v>
+      </c>
+      <c r="D184">
+        <v>74</v>
+      </c>
+      <c r="E184">
+        <v>28</v>
+      </c>
+      <c r="F184">
+        <v>37</v>
+      </c>
+      <c r="G184">
+        <v>96</v>
+      </c>
+      <c r="H184">
+        <v>136</v>
+      </c>
+      <c r="I184">
+        <v>139</v>
+      </c>
+      <c r="J184">
+        <v>37</v>
+      </c>
+      <c r="K184">
+        <v>99</v>
+      </c>
+      <c r="L184">
+        <v>3</v>
+      </c>
+      <c r="M184">
+        <v>79</v>
+      </c>
+      <c r="N184">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>7</v>
+      </c>
+      <c r="B185" t="s">
+        <v>578</v>
+      </c>
+      <c r="C185" t="s">
+        <v>44</v>
+      </c>
+      <c r="D185">
+        <v>48</v>
+      </c>
+      <c r="E185">
+        <v>36</v>
+      </c>
+      <c r="F185">
+        <v>7</v>
+      </c>
+      <c r="G185">
+        <v>30</v>
+      </c>
+      <c r="H185">
+        <v>57</v>
+      </c>
+      <c r="I185">
+        <v>112</v>
+      </c>
+      <c r="J185">
+        <v>14</v>
+      </c>
+      <c r="K185">
+        <v>85</v>
+      </c>
+      <c r="L185">
+        <v>2</v>
+      </c>
+      <c r="M185">
+        <v>76</v>
+      </c>
+      <c r="N185">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>8</v>
+      </c>
+      <c r="B186" t="s">
+        <v>579</v>
+      </c>
+      <c r="C186" t="s">
+        <v>44</v>
+      </c>
+      <c r="D186">
+        <v>91</v>
+      </c>
+      <c r="E186">
+        <v>31</v>
+      </c>
+      <c r="F186">
+        <v>40</v>
+      </c>
+      <c r="G186">
+        <v>117</v>
+      </c>
+      <c r="H186">
+        <v>54</v>
+      </c>
+      <c r="I186">
+        <v>228</v>
+      </c>
+      <c r="J186">
+        <v>40</v>
+      </c>
+      <c r="K186">
+        <v>76</v>
+      </c>
+      <c r="L186">
+        <v>10</v>
+      </c>
+      <c r="M186">
+        <v>210</v>
+      </c>
+      <c r="N186">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>9</v>
+      </c>
+      <c r="B187" t="s">
+        <v>580</v>
+      </c>
+      <c r="C187" t="s">
+        <v>44</v>
+      </c>
+      <c r="D187">
+        <v>30</v>
+      </c>
+      <c r="E187">
+        <v>19</v>
+      </c>
+      <c r="F187">
+        <v>2</v>
+      </c>
+      <c r="G187">
+        <v>21</v>
+      </c>
+      <c r="H187">
+        <v>24</v>
+      </c>
+      <c r="I187">
+        <v>33</v>
+      </c>
+      <c r="J187">
+        <v>10</v>
+      </c>
+      <c r="K187">
+        <v>48</v>
+      </c>
+      <c r="L187">
+        <v>1</v>
+      </c>
+      <c r="M187">
+        <v>30</v>
+      </c>
+      <c r="N187">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>10</v>
+      </c>
+      <c r="B188" t="s">
+        <v>581</v>
+      </c>
+      <c r="C188" t="s">
+        <v>44</v>
+      </c>
+      <c r="D188">
+        <v>55</v>
+      </c>
+      <c r="E188">
+        <v>28</v>
+      </c>
+      <c r="F188">
+        <v>29</v>
+      </c>
+      <c r="G188">
+        <v>107</v>
+      </c>
+      <c r="H188">
+        <v>29</v>
+      </c>
+      <c r="I188">
+        <v>67</v>
+      </c>
+      <c r="J188">
+        <v>7</v>
+      </c>
+      <c r="K188">
+        <v>43</v>
+      </c>
+      <c r="L188">
+        <v>5</v>
+      </c>
+      <c r="M188">
+        <v>149</v>
+      </c>
+      <c r="N188">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="189"/>
+    <row r="190">
+      <c r="A190">
+        <v>16</v>
+      </c>
+      <c r="B190" t="s">
+        <v>21</v>
+      </c>
+      <c r="C190" t="s">
+        <v>41</v>
+      </c>
+      <c r="D190">
+        <v>2544</v>
+      </c>
+      <c r="E190">
+        <v>2707</v>
+      </c>
+      <c r="F190">
+        <v>1202</v>
+      </c>
+      <c r="G190">
+        <v>2268</v>
+      </c>
+      <c r="H190">
+        <v>1482</v>
+      </c>
+      <c r="I190">
+        <v>5610</v>
+      </c>
+      <c r="J190">
+        <v>1445</v>
+      </c>
+      <c r="K190">
+        <v>3254</v>
+      </c>
+      <c r="L190">
+        <v>551</v>
+      </c>
+      <c r="M190">
+        <v>26766</v>
+      </c>
+      <c r="N190">
+        <v>47829</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="s">
+        <v>36</v>
+      </c>
+      <c r="B191" t="s">
+        <v>36</v>
+      </c>
+      <c r="C191" t="s">
+        <v>42</v>
+      </c>
+      <c r="D191">
+        <v>359</v>
+      </c>
+      <c r="E191">
+        <v>313</v>
+      </c>
+      <c r="F191">
+        <v>112</v>
+      </c>
+      <c r="G191">
+        <v>298</v>
+      </c>
+      <c r="H191">
+        <v>176</v>
+      </c>
+      <c r="I191">
+        <v>196</v>
+      </c>
+      <c r="J191">
+        <v>123</v>
+      </c>
+      <c r="K191">
+        <v>615</v>
+      </c>
+      <c r="L191">
+        <v>11</v>
+      </c>
+      <c r="M191">
+        <v>1423</v>
+      </c>
+      <c r="N191">
+        <v>3626</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>1</v>
+      </c>
+      <c r="B192" t="s">
+        <v>582</v>
+      </c>
+      <c r="C192" t="s">
+        <v>44</v>
+      </c>
+      <c r="D192">
+        <v>1265</v>
+      </c>
+      <c r="E192">
+        <v>1940</v>
+      </c>
+      <c r="F192">
+        <v>299</v>
+      </c>
+      <c r="G192">
+        <v>1309</v>
+      </c>
+      <c r="H192">
+        <v>1030</v>
+      </c>
+      <c r="I192">
+        <v>4845</v>
+      </c>
+      <c r="J192">
+        <v>932</v>
+      </c>
+      <c r="K192">
+        <v>1805</v>
+      </c>
+      <c r="L192">
+        <v>18</v>
+      </c>
+      <c r="M192">
+        <v>24052</v>
+      </c>
+      <c r="N192">
+        <v>37495</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>2</v>
+      </c>
+      <c r="B193" t="s">
+        <v>583</v>
+      </c>
+      <c r="C193" t="s">
+        <v>44</v>
+      </c>
+      <c r="D193">
+        <v>609</v>
+      </c>
+      <c r="E193">
+        <v>174</v>
+      </c>
+      <c r="F193">
+        <v>47</v>
+      </c>
+      <c r="G193">
+        <v>148</v>
+      </c>
+      <c r="H193">
+        <v>96</v>
+      </c>
+      <c r="I193">
+        <v>423</v>
+      </c>
+      <c r="J193">
+        <v>300</v>
+      </c>
+      <c r="K193">
+        <v>297</v>
+      </c>
+      <c r="L193">
+        <v>2</v>
+      </c>
+      <c r="M193">
+        <v>398</v>
+      </c>
+      <c r="N193">
+        <v>2494</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>3</v>
+      </c>
+      <c r="B194" t="s">
+        <v>584</v>
+      </c>
+      <c r="C194" t="s">
+        <v>44</v>
+      </c>
+      <c r="D194">
+        <v>40</v>
+      </c>
+      <c r="E194">
+        <v>43</v>
+      </c>
+      <c r="F194">
+        <v>42</v>
+      </c>
+      <c r="G194">
+        <v>276</v>
+      </c>
+      <c r="H194">
+        <v>32</v>
+      </c>
+      <c r="I194">
+        <v>21</v>
+      </c>
+      <c r="J194">
+        <v>10</v>
+      </c>
+      <c r="K194">
+        <v>115</v>
+      </c>
+      <c r="L194">
+        <v>3</v>
+      </c>
+      <c r="M194">
+        <v>136</v>
+      </c>
+      <c r="N194">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>4</v>
+      </c>
+      <c r="B195" t="s">
+        <v>585</v>
+      </c>
+      <c r="C195" t="s">
+        <v>44</v>
+      </c>
+      <c r="D195">
+        <v>47</v>
+      </c>
+      <c r="E195">
+        <v>48</v>
+      </c>
+      <c r="F195">
+        <v>637</v>
+      </c>
+      <c r="G195">
+        <v>124</v>
+      </c>
+      <c r="H195">
+        <v>22</v>
+      </c>
+      <c r="I195">
+        <v>19</v>
+      </c>
+      <c r="J195">
+        <v>12</v>
+      </c>
+      <c r="K195">
+        <v>94</v>
+      </c>
+      <c r="L195">
+        <v>513</v>
+      </c>
+      <c r="M195">
+        <v>203</v>
+      </c>
+      <c r="N195">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>5</v>
+      </c>
+      <c r="B196" t="s">
+        <v>586</v>
+      </c>
+      <c r="C196" t="s">
+        <v>44</v>
+      </c>
+      <c r="D196">
+        <v>61</v>
+      </c>
+      <c r="E196">
+        <v>50</v>
+      </c>
+      <c r="F196">
+        <v>9</v>
+      </c>
+      <c r="G196">
+        <v>24</v>
+      </c>
+      <c r="H196">
+        <v>49</v>
+      </c>
+      <c r="I196">
+        <v>14</v>
+      </c>
+      <c r="J196">
+        <v>14</v>
+      </c>
+      <c r="K196">
+        <v>82</v>
+      </c>
+      <c r="L196">
+        <v>1</v>
+      </c>
+      <c r="M196">
+        <v>141</v>
+      </c>
+      <c r="N196">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>6</v>
+      </c>
+      <c r="B197" t="s">
+        <v>587</v>
+      </c>
+      <c r="C197" t="s">
+        <v>44</v>
+      </c>
+      <c r="D197">
+        <v>35</v>
+      </c>
+      <c r="E197">
+        <v>24</v>
+      </c>
+      <c r="F197">
+        <v>11</v>
+      </c>
+      <c r="G197">
+        <v>9</v>
+      </c>
+      <c r="H197">
+        <v>24</v>
+      </c>
+      <c r="I197">
+        <v>13</v>
+      </c>
+      <c r="J197">
+        <v>7</v>
+      </c>
+      <c r="K197">
+        <v>54</v>
+      </c>
+      <c r="L197">
+        <v>0</v>
+      </c>
+      <c r="M197">
+        <v>42</v>
+      </c>
+      <c r="N197">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>7</v>
+      </c>
+      <c r="B198" t="s">
+        <v>588</v>
+      </c>
+      <c r="C198" t="s">
+        <v>44</v>
+      </c>
+      <c r="D198">
+        <v>32</v>
+      </c>
+      <c r="E198">
+        <v>39</v>
+      </c>
+      <c r="F198">
+        <v>26</v>
+      </c>
+      <c r="G198">
+        <v>49</v>
+      </c>
+      <c r="H198">
+        <v>20</v>
+      </c>
+      <c r="I198">
+        <v>33</v>
+      </c>
+      <c r="J198">
+        <v>16</v>
+      </c>
+      <c r="K198">
+        <v>61</v>
+      </c>
+      <c r="L198">
+        <v>2</v>
+      </c>
+      <c r="M198">
+        <v>203</v>
+      </c>
+      <c r="N198">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>8</v>
+      </c>
+      <c r="B199" t="s">
+        <v>589</v>
+      </c>
+      <c r="C199" t="s">
+        <v>44</v>
+      </c>
+      <c r="D199">
+        <v>35</v>
+      </c>
+      <c r="E199">
+        <v>30</v>
+      </c>
+      <c r="F199">
+        <v>13</v>
+      </c>
+      <c r="G199">
+        <v>10</v>
+      </c>
+      <c r="H199">
+        <v>15</v>
+      </c>
+      <c r="I199">
+        <v>20</v>
+      </c>
+      <c r="J199">
+        <v>13</v>
+      </c>
+      <c r="K199">
+        <v>33</v>
+      </c>
+      <c r="L199">
+        <v>0</v>
+      </c>
+      <c r="M199">
+        <v>83</v>
+      </c>
+      <c r="N199">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>9</v>
+      </c>
+      <c r="B200" t="s">
+        <v>590</v>
+      </c>
+      <c r="C200" t="s">
+        <v>44</v>
+      </c>
+      <c r="D200">
+        <v>21</v>
+      </c>
+      <c r="E200">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>3</v>
+      </c>
+      <c r="G200">
+        <v>9</v>
+      </c>
+      <c r="H200">
+        <v>7</v>
+      </c>
+      <c r="I200">
+        <v>15</v>
+      </c>
+      <c r="J200">
+        <v>6</v>
+      </c>
+      <c r="K200">
+        <v>43</v>
+      </c>
+      <c r="L200">
+        <v>0</v>
+      </c>
+      <c r="M200">
+        <v>46</v>
+      </c>
+      <c r="N200">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>10</v>
+      </c>
+      <c r="B201" t="s">
+        <v>591</v>
+      </c>
+      <c r="C201" t="s">
+        <v>44</v>
+      </c>
+      <c r="D201">
+        <v>40</v>
+      </c>
+      <c r="E201">
+        <v>38</v>
+      </c>
+      <c r="F201">
+        <v>3</v>
+      </c>
+      <c r="G201">
+        <v>12</v>
+      </c>
+      <c r="H201">
+        <v>11</v>
+      </c>
+      <c r="I201">
+        <v>11</v>
+      </c>
+      <c r="J201">
+        <v>12</v>
+      </c>
+      <c r="K201">
+        <v>55</v>
+      </c>
+      <c r="L201">
+        <v>1</v>
+      </c>
+      <c r="M201">
+        <v>39</v>
+      </c>
+      <c r="N201">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="202"/>
+    <row r="203">
+      <c r="A203">
+        <v>17</v>
+      </c>
+      <c r="B203" t="s">
+        <v>22</v>
+      </c>
+      <c r="C203" t="s">
+        <v>41</v>
+      </c>
+      <c r="D203">
+        <v>8717</v>
+      </c>
+      <c r="E203">
+        <v>7706</v>
+      </c>
+      <c r="F203">
+        <v>487</v>
+      </c>
+      <c r="G203">
+        <v>435</v>
+      </c>
+      <c r="H203">
+        <v>3205</v>
+      </c>
+      <c r="I203">
+        <v>871</v>
+      </c>
+      <c r="J203">
+        <v>4383</v>
+      </c>
+      <c r="K203">
+        <v>8106</v>
+      </c>
+      <c r="L203">
+        <v>167</v>
+      </c>
+      <c r="M203">
+        <v>4348</v>
+      </c>
+      <c r="N203">
+        <v>38425</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="s">
+        <v>36</v>
+      </c>
+      <c r="B204" t="s">
+        <v>36</v>
+      </c>
+      <c r="C204" t="s">
+        <v>42</v>
+      </c>
+      <c r="D204">
+        <v>1589</v>
+      </c>
+      <c r="E204">
+        <v>1272</v>
+      </c>
+      <c r="F204">
+        <v>48</v>
+      </c>
+      <c r="G204">
+        <v>90</v>
+      </c>
+      <c r="H204">
+        <v>700</v>
+      </c>
+      <c r="I204">
+        <v>151</v>
+      </c>
+      <c r="J204">
+        <v>459</v>
+      </c>
+      <c r="K204">
+        <v>1663</v>
+      </c>
+      <c r="L204">
+        <v>21</v>
+      </c>
+      <c r="M204">
+        <v>898</v>
+      </c>
+      <c r="N204">
+        <v>6891</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>1</v>
+      </c>
+      <c r="B205" t="s">
+        <v>592</v>
+      </c>
+      <c r="C205" t="s">
+        <v>44</v>
+      </c>
+      <c r="D205">
+        <v>5128</v>
+      </c>
+      <c r="E205">
+        <v>5314</v>
+      </c>
+      <c r="F205">
+        <v>93</v>
+      </c>
+      <c r="G205">
+        <v>144</v>
+      </c>
+      <c r="H205">
+        <v>1584</v>
+      </c>
+      <c r="I205">
+        <v>473</v>
+      </c>
+      <c r="J205">
+        <v>3245</v>
+      </c>
+      <c r="K205">
+        <v>2355</v>
+      </c>
+      <c r="L205">
+        <v>45</v>
+      </c>
+      <c r="M205">
+        <v>2140</v>
+      </c>
+      <c r="N205">
+        <v>20521</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>2</v>
+      </c>
+      <c r="B206" t="s">
+        <v>593</v>
+      </c>
+      <c r="C206" t="s">
+        <v>44</v>
+      </c>
+      <c r="D206">
+        <v>547</v>
+      </c>
+      <c r="E206">
+        <v>575</v>
+      </c>
+      <c r="F206">
+        <v>20</v>
+      </c>
+      <c r="G206">
+        <v>83</v>
+      </c>
+      <c r="H206">
+        <v>401</v>
+      </c>
+      <c r="I206">
+        <v>103</v>
+      </c>
+      <c r="J206">
+        <v>241</v>
+      </c>
+      <c r="K206">
+        <v>2339</v>
+      </c>
+      <c r="L206">
+        <v>8</v>
+      </c>
+      <c r="M206">
+        <v>632</v>
+      </c>
+      <c r="N206">
+        <v>4949</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>3</v>
+      </c>
+      <c r="B207" t="s">
+        <v>594</v>
+      </c>
+      <c r="C207" t="s">
+        <v>44</v>
+      </c>
+      <c r="D207">
+        <v>289</v>
+      </c>
+      <c r="E207">
+        <v>124</v>
+      </c>
+      <c r="F207">
+        <v>7</v>
+      </c>
+      <c r="G207">
+        <v>16</v>
+      </c>
+      <c r="H207">
+        <v>92</v>
+      </c>
+      <c r="I207">
+        <v>44</v>
+      </c>
+      <c r="J207">
+        <v>89</v>
+      </c>
+      <c r="K207">
+        <v>227</v>
+      </c>
+      <c r="L207">
+        <v>2</v>
+      </c>
+      <c r="M207">
+        <v>175</v>
+      </c>
+      <c r="N207">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>4</v>
+      </c>
+      <c r="B208" t="s">
+        <v>595</v>
+      </c>
+      <c r="C208" t="s">
+        <v>44</v>
+      </c>
+      <c r="D208">
+        <v>223</v>
+      </c>
+      <c r="E208">
+        <v>88</v>
+      </c>
+      <c r="F208">
+        <v>8</v>
+      </c>
+      <c r="G208">
+        <v>12</v>
+      </c>
+      <c r="H208">
+        <v>150</v>
+      </c>
+      <c r="I208">
+        <v>19</v>
+      </c>
+      <c r="J208">
+        <v>88</v>
+      </c>
+      <c r="K208">
+        <v>281</v>
+      </c>
+      <c r="L208">
+        <v>7</v>
+      </c>
+      <c r="M208">
+        <v>112</v>
+      </c>
+      <c r="N208">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209">
+        <v>5</v>
+      </c>
+      <c r="B209" t="s">
+        <v>596</v>
+      </c>
+      <c r="C209" t="s">
+        <v>44</v>
+      </c>
+      <c r="D209">
+        <v>213</v>
+      </c>
+      <c r="E209">
+        <v>90</v>
+      </c>
+      <c r="F209">
+        <v>5</v>
+      </c>
+      <c r="G209">
+        <v>13</v>
+      </c>
+      <c r="H209">
+        <v>60</v>
+      </c>
+      <c r="I209">
+        <v>4</v>
+      </c>
+      <c r="J209">
+        <v>31</v>
+      </c>
+      <c r="K209">
+        <v>455</v>
+      </c>
+      <c r="L209">
+        <v>3</v>
+      </c>
+      <c r="M209">
+        <v>59</v>
+      </c>
+      <c r="N209">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210">
+        <v>6</v>
+      </c>
+      <c r="B210" t="s">
+        <v>597</v>
+      </c>
+      <c r="C210" t="s">
+        <v>44</v>
+      </c>
+      <c r="D210">
+        <v>313</v>
+      </c>
+      <c r="E210">
+        <v>76</v>
+      </c>
+      <c r="F210">
+        <v>276</v>
+      </c>
+      <c r="G210">
+        <v>26</v>
+      </c>
+      <c r="H210">
+        <v>60</v>
+      </c>
+      <c r="I210">
+        <v>19</v>
+      </c>
+      <c r="J210">
+        <v>96</v>
+      </c>
+      <c r="K210">
+        <v>203</v>
+      </c>
+      <c r="L210">
+        <v>60</v>
+      </c>
+      <c r="M210">
+        <v>74</v>
+      </c>
+      <c r="N210">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211">
+        <v>7</v>
+      </c>
+      <c r="B211" t="s">
+        <v>598</v>
+      </c>
+      <c r="C211" t="s">
+        <v>44</v>
+      </c>
+      <c r="D211">
+        <v>71</v>
+      </c>
+      <c r="E211">
+        <v>39</v>
+      </c>
+      <c r="F211">
+        <v>18</v>
+      </c>
+      <c r="G211">
+        <v>10</v>
+      </c>
+      <c r="H211">
+        <v>38</v>
+      </c>
+      <c r="I211">
+        <v>10</v>
+      </c>
+      <c r="J211">
+        <v>23</v>
+      </c>
+      <c r="K211">
+        <v>91</v>
+      </c>
+      <c r="L211">
+        <v>8</v>
+      </c>
+      <c r="M211">
+        <v>49</v>
+      </c>
+      <c r="N211">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212">
+        <v>8</v>
+      </c>
+      <c r="B212" t="s">
+        <v>599</v>
+      </c>
+      <c r="C212" t="s">
+        <v>44</v>
+      </c>
+      <c r="D212">
+        <v>51</v>
+      </c>
+      <c r="E212">
+        <v>36</v>
+      </c>
+      <c r="F212">
+        <v>5</v>
+      </c>
+      <c r="G212">
+        <v>7</v>
+      </c>
+      <c r="H212">
+        <v>39</v>
+      </c>
+      <c r="I212">
+        <v>9</v>
+      </c>
+      <c r="J212">
+        <v>15</v>
+      </c>
+      <c r="K212">
+        <v>227</v>
+      </c>
+      <c r="L212">
+        <v>9</v>
+      </c>
+      <c r="M212">
+        <v>36</v>
+      </c>
+      <c r="N212">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213">
+        <v>9</v>
+      </c>
+      <c r="B213" t="s">
+        <v>600</v>
+      </c>
+      <c r="C213" t="s">
+        <v>44</v>
+      </c>
+      <c r="D213">
+        <v>50</v>
+      </c>
+      <c r="E213">
+        <v>30</v>
+      </c>
+      <c r="F213">
+        <v>1</v>
+      </c>
+      <c r="G213">
+        <v>14</v>
+      </c>
+      <c r="H213">
+        <v>37</v>
+      </c>
+      <c r="I213">
+        <v>12</v>
+      </c>
+      <c r="J213">
+        <v>23</v>
+      </c>
+      <c r="K213">
+        <v>102</v>
+      </c>
+      <c r="L213">
+        <v>0</v>
+      </c>
+      <c r="M213">
+        <v>75</v>
+      </c>
+      <c r="N213">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214">
+        <v>10</v>
+      </c>
+      <c r="B214" t="s">
+        <v>601</v>
+      </c>
+      <c r="C214" t="s">
+        <v>44</v>
+      </c>
+      <c r="D214">
+        <v>243</v>
+      </c>
+      <c r="E214">
+        <v>62</v>
+      </c>
+      <c r="F214">
+        <v>6</v>
+      </c>
+      <c r="G214">
+        <v>20</v>
+      </c>
+      <c r="H214">
+        <v>44</v>
+      </c>
+      <c r="I214">
+        <v>27</v>
+      </c>
+      <c r="J214">
+        <v>73</v>
+      </c>
+      <c r="K214">
+        <v>163</v>
+      </c>
+      <c r="L214">
+        <v>4</v>
+      </c>
+      <c r="M214">
+        <v>98</v>
+      </c>
+      <c r="N214">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="215"/>
+    <row r="216">
+      <c r="A216">
+        <v>24</v>
+      </c>
+      <c r="B216" t="s">
+        <v>23</v>
+      </c>
+      <c r="C216" t="s">
+        <v>41</v>
+      </c>
+      <c r="D216">
+        <v>707</v>
+      </c>
+      <c r="E216">
+        <v>377</v>
+      </c>
+      <c r="F216">
+        <v>56</v>
+      </c>
+      <c r="G216">
+        <v>502</v>
+      </c>
+      <c r="H216">
+        <v>2392</v>
+      </c>
+      <c r="I216">
+        <v>221</v>
+      </c>
+      <c r="J216">
+        <v>513</v>
+      </c>
+      <c r="K216">
+        <v>5323</v>
+      </c>
+      <c r="L216">
+        <v>18</v>
+      </c>
+      <c r="M216">
+        <v>525</v>
+      </c>
+      <c r="N216">
+        <v>10634</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="s">
+        <v>36</v>
+      </c>
+      <c r="B217" t="s">
+        <v>36</v>
+      </c>
+      <c r="C217" t="s">
+        <v>42</v>
+      </c>
+      <c r="D217">
+        <v>216</v>
+      </c>
+      <c r="E217">
+        <v>123</v>
+      </c>
+      <c r="F217">
+        <v>10</v>
+      </c>
+      <c r="G217">
+        <v>63</v>
+      </c>
+      <c r="H217">
+        <v>305</v>
+      </c>
+      <c r="I217">
+        <v>62</v>
+      </c>
+      <c r="J217">
+        <v>118</v>
+      </c>
+      <c r="K217">
+        <v>664</v>
+      </c>
+      <c r="L217">
+        <v>7</v>
+      </c>
+      <c r="M217">
+        <v>147</v>
+      </c>
+      <c r="N217">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218">
+        <v>1</v>
+      </c>
+      <c r="B218" t="s">
+        <v>602</v>
+      </c>
+      <c r="C218" t="s">
+        <v>44</v>
+      </c>
+      <c r="D218">
+        <v>273</v>
+      </c>
+      <c r="E218">
+        <v>85</v>
+      </c>
+      <c r="F218">
+        <v>18</v>
+      </c>
+      <c r="G218">
+        <v>354</v>
+      </c>
+      <c r="H218">
+        <v>1865</v>
+      </c>
+      <c r="I218">
+        <v>95</v>
+      </c>
+      <c r="J218">
+        <v>302</v>
+      </c>
+      <c r="K218">
+        <v>3493</v>
+      </c>
+      <c r="L218">
+        <v>6</v>
+      </c>
+      <c r="M218">
+        <v>163</v>
+      </c>
+      <c r="N218">
+        <v>6654</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219">
+        <v>2</v>
+      </c>
+      <c r="B219" t="s">
+        <v>603</v>
+      </c>
+      <c r="C219" t="s">
+        <v>44</v>
+      </c>
+      <c r="D219">
+        <v>54</v>
+      </c>
+      <c r="E219">
+        <v>27</v>
+      </c>
+      <c r="F219">
+        <v>0</v>
+      </c>
+      <c r="G219">
+        <v>11</v>
+      </c>
+      <c r="H219">
+        <v>59</v>
+      </c>
+      <c r="I219">
+        <v>14</v>
+      </c>
+      <c r="J219">
+        <v>27</v>
+      </c>
+      <c r="K219">
+        <v>209</v>
+      </c>
+      <c r="L219">
+        <v>1</v>
+      </c>
+      <c r="M219">
+        <v>40</v>
+      </c>
+      <c r="N219">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220">
+        <v>3</v>
+      </c>
+      <c r="B220" t="s">
+        <v>604</v>
+      </c>
+      <c r="C220" t="s">
+        <v>44</v>
+      </c>
+      <c r="D220">
+        <v>48</v>
+      </c>
+      <c r="E220">
+        <v>33</v>
+      </c>
+      <c r="F220">
+        <v>7</v>
+      </c>
+      <c r="G220">
+        <v>9</v>
+      </c>
+      <c r="H220">
+        <v>41</v>
+      </c>
+      <c r="I220">
+        <v>14</v>
+      </c>
+      <c r="J220">
+        <v>25</v>
+      </c>
+      <c r="K220">
+        <v>111</v>
+      </c>
+      <c r="L220">
+        <v>0</v>
+      </c>
+      <c r="M220">
+        <v>42</v>
+      </c>
+      <c r="N220">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221">
+        <v>4</v>
+      </c>
+      <c r="B221" t="s">
+        <v>605</v>
+      </c>
+      <c r="C221" t="s">
+        <v>44</v>
+      </c>
+      <c r="D221">
+        <v>23</v>
+      </c>
+      <c r="E221">
+        <v>32</v>
+      </c>
+      <c r="F221">
+        <v>3</v>
+      </c>
+      <c r="G221">
+        <v>5</v>
+      </c>
+      <c r="H221">
+        <v>17</v>
+      </c>
+      <c r="I221">
+        <v>5</v>
+      </c>
+      <c r="J221">
+        <v>5</v>
+      </c>
+      <c r="K221">
+        <v>138</v>
+      </c>
+      <c r="L221">
+        <v>1</v>
+      </c>
+      <c r="M221">
+        <v>16</v>
+      </c>
+      <c r="N221">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222">
+        <v>5</v>
+      </c>
+      <c r="B222" t="s">
+        <v>606</v>
+      </c>
+      <c r="C222" t="s">
+        <v>44</v>
+      </c>
+      <c r="D222">
+        <v>22</v>
+      </c>
+      <c r="E222">
+        <v>18</v>
+      </c>
+      <c r="F222">
+        <v>2</v>
+      </c>
+      <c r="G222">
+        <v>5</v>
+      </c>
+      <c r="H222">
+        <v>47</v>
+      </c>
+      <c r="I222">
+        <v>5</v>
+      </c>
+      <c r="J222">
+        <v>10</v>
+      </c>
+      <c r="K222">
+        <v>547</v>
+      </c>
+      <c r="L222">
+        <v>0</v>
+      </c>
+      <c r="M222">
+        <v>25</v>
+      </c>
+      <c r="N222">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223">
+        <v>6</v>
+      </c>
+      <c r="B223" t="s">
+        <v>607</v>
+      </c>
+      <c r="C223" t="s">
+        <v>44</v>
+      </c>
+      <c r="D223">
+        <v>17</v>
+      </c>
+      <c r="E223">
+        <v>14</v>
+      </c>
+      <c r="F223">
+        <v>3</v>
+      </c>
+      <c r="G223">
+        <v>11</v>
+      </c>
+      <c r="H223">
+        <v>29</v>
+      </c>
+      <c r="I223">
+        <v>9</v>
+      </c>
+      <c r="J223">
+        <v>4</v>
+      </c>
+      <c r="K223">
+        <v>49</v>
+      </c>
+      <c r="L223">
+        <v>0</v>
+      </c>
+      <c r="M223">
+        <v>14</v>
+      </c>
+      <c r="N223">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224">
+        <v>7</v>
+      </c>
+      <c r="B224" t="s">
+        <v>608</v>
+      </c>
+      <c r="C224" t="s">
+        <v>44</v>
+      </c>
+      <c r="D224">
+        <v>16</v>
+      </c>
+      <c r="E224">
+        <v>13</v>
+      </c>
+      <c r="F224">
+        <v>6</v>
+      </c>
+      <c r="G224">
+        <v>12</v>
+      </c>
+      <c r="H224">
+        <v>8</v>
+      </c>
+      <c r="I224">
+        <v>5</v>
+      </c>
+      <c r="J224">
+        <v>4</v>
+      </c>
+      <c r="K224">
+        <v>30</v>
+      </c>
+      <c r="L224">
+        <v>0</v>
+      </c>
+      <c r="M224">
+        <v>27</v>
+      </c>
+      <c r="N224">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225">
+        <v>8</v>
+      </c>
+      <c r="B225" t="s">
+        <v>609</v>
+      </c>
+      <c r="C225" t="s">
+        <v>44</v>
+      </c>
+      <c r="D225">
+        <v>38</v>
+      </c>
+      <c r="E225">
+        <v>32</v>
+      </c>
+      <c r="F225">
+        <v>7</v>
+      </c>
+      <c r="G225">
+        <v>32</v>
+      </c>
+      <c r="H225">
+        <v>21</v>
+      </c>
+      <c r="I225">
+        <v>12</v>
+      </c>
+      <c r="J225">
+        <v>18</v>
+      </c>
+      <c r="K225">
+        <v>82</v>
+      </c>
+      <c r="L225">
+        <v>3</v>
+      </c>
+      <c r="M225">
+        <v>51</v>
+      </c>
+      <c r="N225">
+        <v>296</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>