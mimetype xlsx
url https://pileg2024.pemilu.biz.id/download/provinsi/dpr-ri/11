--- v0 (2026-02-07)
+++ v1 (2026-08-07)
@@ -6,54 +6,54 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="ACEH I - Partai" sheetId="2" r:id="rId4"/>
-[...2 lines deleted...]
-    <sheet name="ACEH II - Caleg" sheetId="5" r:id="rId8"/>
+    <sheet name="ACEH II - Partai" sheetId="2" r:id="rId4"/>
+    <sheet name="ACEH II - Caleg" sheetId="3" r:id="rId6"/>
+    <sheet name="ACEH I - Partai" sheetId="4" r:id="rId7"/>
+    <sheet name="ACEH I - Caleg" sheetId="5" r:id="rId8"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="313">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KODE DAPIL</t>
   </si>
   <si>
     <t>DAPIL</t>
   </si>
   <si>
     <t>KODE KABUPATEN</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
@@ -96,92 +96,488 @@
   <si>
     <t>PBB</t>
   </si>
   <si>
     <t>DEMOKRAT</t>
   </si>
   <si>
     <t>PSI</t>
   </si>
   <si>
     <t>PERINDO</t>
   </si>
   <si>
     <t>PPP</t>
   </si>
   <si>
     <t>UMMAT</t>
   </si>
   <si>
     <t>TOTAL SUARA</t>
   </si>
   <si>
     <t>ACEH</t>
   </si>
   <si>
+    <t>1102</t>
+  </si>
+  <si>
+    <t>ACEH II</t>
+  </si>
+  <si>
+    <t>1116</t>
+  </si>
+  <si>
+    <t>ACEH TAMIANG</t>
+  </si>
+  <si>
+    <t>1104</t>
+  </si>
+  <si>
+    <t>ACEH TENGAH</t>
+  </si>
+  <si>
+    <t>1103</t>
+  </si>
+  <si>
+    <t>ACEH TIMUR</t>
+  </si>
+  <si>
+    <t>1108</t>
+  </si>
+  <si>
+    <t>ACEH UTARA</t>
+  </si>
+  <si>
+    <t>1117</t>
+  </si>
+  <si>
+    <t>BENER MERIAH</t>
+  </si>
+  <si>
+    <t>1111</t>
+  </si>
+  <si>
+    <t>BIREUEN</t>
+  </si>
+  <si>
+    <t>1174</t>
+  </si>
+  <si>
+    <t>KOTA LANGSA</t>
+  </si>
+  <si>
+    <t>1173</t>
+  </si>
+  <si>
+    <t>KOTA LHOKSEUMAWE</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>NOMOR</t>
+  </si>
+  <si>
+    <t>PARTAI</t>
+  </si>
+  <si>
+    <t>JENIS SUARA</t>
+  </si>
+  <si>
+    <t>SUARA TOTAL</t>
+  </si>
+  <si>
+    <t>SUARA PARTAI</t>
+  </si>
+  <si>
+    <t>H. RUSLAN DAUD (HRD)</t>
+  </si>
+  <si>
+    <t>CALEG</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ADAM, M.Ed.</t>
+  </si>
+  <si>
+    <t>ANA FITRIA SARI PINEM, S.H., M.Kn.</t>
+  </si>
+  <si>
+    <t>H. DARKASYI, S.H.</t>
+  </si>
+  <si>
+    <t>SUMADI ARSYAH</t>
+  </si>
+  <si>
+    <t>ARINI ARISKA, A.Md.Keb</t>
+  </si>
+  <si>
+    <t>Ir. H. T. A. KHALID, M.M.</t>
+  </si>
+  <si>
+    <t>FADLI TRI HARTONO, S.Si., M.P.A.</t>
+  </si>
+  <si>
+    <t>CUT PUTEH</t>
+  </si>
+  <si>
+    <t>H. FACHRUL RAZI, M.I.P.</t>
+  </si>
+  <si>
+    <t>T. ZAINAL ABIDIN, S.Pd.I., M.H.</t>
+  </si>
+  <si>
+    <t>DEWI KARTIKA, S.H.</t>
+  </si>
+  <si>
+    <t>ARWIN MEGA</t>
+  </si>
+  <si>
+    <t>HANAFIAH</t>
+  </si>
+  <si>
+    <t>DWI AYU MARGASARI</t>
+  </si>
+  <si>
+    <t>M. SALADIN AKBAR, S.ST.</t>
+  </si>
+  <si>
+    <t>MAS ADI M</t>
+  </si>
+  <si>
+    <t>DWI KRISTINAWATI</t>
+  </si>
+  <si>
+    <t>H. ILHAM PANGESTU</t>
+  </si>
+  <si>
+    <t>H. SAYED FUAD ZAKARIA, S.E.</t>
+  </si>
+  <si>
+    <t>CUT RIZKA SEPTIANI, S.I.Kom., M.Si.</t>
+  </si>
+  <si>
+    <t>MOHD AMIN</t>
+  </si>
+  <si>
+    <t>drh. NURAINI MAIDA</t>
+  </si>
+  <si>
+    <t>SAMSUL BAHRI TIYONG</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. H. ABDULLAH PUTEH, M.Si.</t>
+  </si>
+  <si>
+    <t>Ir. H. NASARUDDIN, M.M.</t>
+  </si>
+  <si>
+    <t>Hj. ISMANIAR, S.E.</t>
+  </si>
+  <si>
+    <t>AGUS HIDAYAT THAIB, S.E.</t>
+  </si>
+  <si>
+    <t>IRSAN SOSIAWAN, M.B.A.</t>
+  </si>
+  <si>
+    <t>Hj. FATIMAH</t>
+  </si>
+  <si>
+    <t>Drs. Agus Syahputra</t>
+  </si>
+  <si>
+    <t>Fitria Ningsih</t>
+  </si>
+  <si>
+    <t>Marjuki</t>
+  </si>
+  <si>
+    <t>Abdi Hasan Subari</t>
+  </si>
+  <si>
+    <t>Arianingsih</t>
+  </si>
+  <si>
+    <t>Tukimin</t>
+  </si>
+  <si>
+    <t>H. FUADY, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>FAUZI RAMADHAN</t>
+  </si>
+  <si>
+    <t>SARI DEWI, S.E.</t>
+  </si>
+  <si>
+    <t>ZULKIFLI USMAN</t>
+  </si>
+  <si>
+    <t>EGA SURYANINGSIH</t>
+  </si>
+  <si>
+    <t>M. NASIR DJAMIL, M.Si.</t>
+  </si>
+  <si>
+    <t>TENGKU INSYAFUDDIN, S.T.</t>
+  </si>
+  <si>
+    <t>ANANDA FILDZA ALIFA, S.Sos.</t>
+  </si>
+  <si>
+    <t>dr. EDDI JUNAIDI, Sp.OG., S.H., M.Kes.</t>
+  </si>
+  <si>
+    <t>AIDIL FAN</t>
+  </si>
+  <si>
+    <t>FARAH FAADHILAH, S.Ag.</t>
+  </si>
+  <si>
+    <t>ZULFIKAR H.</t>
+  </si>
+  <si>
+    <t>RAZUARDI</t>
+  </si>
+  <si>
+    <t>RINI ANDIYANI</t>
+  </si>
+  <si>
+    <t>URIESSAMADIN, S.Hut.</t>
+  </si>
+  <si>
+    <t>NABILA ARFAH YUANA</t>
+  </si>
+  <si>
+    <t>M. PAISAL AK PUTEH, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. H. ZULNAHAR USMAN</t>
+  </si>
+  <si>
+    <t>USMAN ABDULLAH, S.E.</t>
+  </si>
+  <si>
+    <t>NOVI YUNITA, S.E.</t>
+  </si>
+  <si>
+    <t>KHALID SAPUTRA, S.Kom.</t>
+  </si>
+  <si>
+    <t>CUT MEUTIA, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>NAZAR</t>
+  </si>
+  <si>
+    <t>MAULUDDIN</t>
+  </si>
+  <si>
+    <t>ZIMI ARAMIKO</t>
+  </si>
+  <si>
+    <t>TAMY FATMILA IBRAHIM, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>MUSTAFA ABDULLAH, S.E.</t>
+  </si>
+  <si>
+    <t>ARI YOGA</t>
+  </si>
+  <si>
+    <t>KARYAWATI</t>
+  </si>
+  <si>
+    <t>Ir. H. MAWARDI ALI</t>
+  </si>
+  <si>
+    <t>Dr. H. S MALTHA, S.I.K., S.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Ir. MEUTIA SAFRIDA</t>
+  </si>
+  <si>
+    <t>H. AMINULLAH USMAN, S.E.Ak., M.M.</t>
+  </si>
+  <si>
+    <t>NONONG SAKURA</t>
+  </si>
+  <si>
+    <t>TEUKU HASBULLAH H.D., S.T.</t>
+  </si>
+  <si>
+    <t>RUSLI, S.Sos.I.</t>
+  </si>
+  <si>
+    <t>MAWARDI, S.Pd.</t>
+  </si>
+  <si>
+    <t>Rita Septiana, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>T. MAHYUDDIN A.R.</t>
+  </si>
+  <si>
+    <t>MUZAKKIR</t>
+  </si>
+  <si>
+    <t>Rosda Lyanti</t>
+  </si>
+  <si>
+    <t>MUSLIM, S.H.I., M.M.</t>
+  </si>
+  <si>
+    <t>RIDHWAN ARIFFALAH RUSLI BINTANG, B.Sc., M.A.</t>
+  </si>
+  <si>
+    <t>CUT YANTI NORA</t>
+  </si>
+  <si>
+    <t>HERIYANSYAH</t>
+  </si>
+  <si>
+    <t>HAMZAH TUN, S.H.</t>
+  </si>
+  <si>
+    <t>ADE REZA MEUTIA, S.Tr.Keb.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZUBIR, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>HERIZAL</t>
+  </si>
+  <si>
+    <t>YUNINGSIH, S.E.</t>
+  </si>
+  <si>
+    <t>HAMDANI</t>
+  </si>
+  <si>
+    <t>RIRIN RAHMADHANI, S.T.</t>
+  </si>
+  <si>
+    <t>ZULKHAIRI</t>
+  </si>
+  <si>
+    <t>HUSAINI M. AMIN, S.E.</t>
+  </si>
+  <si>
+    <t>ANDI SYAFRIZAL, S.KH.</t>
+  </si>
+  <si>
+    <t>CUT DINDA APRILIANI</t>
+  </si>
+  <si>
+    <t>dr. ICHSAN</t>
+  </si>
+  <si>
+    <t>NOERFAIZI, S.H.</t>
+  </si>
+  <si>
+    <t>FIEN HERAWATI</t>
+  </si>
+  <si>
+    <t>Drs. H. ANWAR IDRIS</t>
+  </si>
+  <si>
+    <t>Dr. H. TARMIZI A. KARIM</t>
+  </si>
+  <si>
+    <t>CUT SITI MAISYARAH</t>
+  </si>
+  <si>
+    <t>MUNAWAR KHALIL</t>
+  </si>
+  <si>
+    <t>NYA'ZATA AMANI</t>
+  </si>
+  <si>
+    <t>SIKDAM</t>
+  </si>
+  <si>
+    <t>Drs. SAID DJAMALUL ABIDIN</t>
+  </si>
+  <si>
+    <t>M. ARIS, S.Pd.</t>
+  </si>
+  <si>
+    <t>YUSNILAWATI</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YUSUF, S.E.</t>
+  </si>
+  <si>
+    <t>CUT YUMA ASMAHATI</t>
+  </si>
+  <si>
+    <t>Drs. SAID SADIKIN, M.M.</t>
+  </si>
+  <si>
     <t>1101</t>
   </si>
   <si>
     <t>ACEH I</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>ACEH BARAT</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>ACEH BARAT DAYA</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>ACEH BESAR</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>ACEH JAYA</t>
   </si>
   <si>
     <t>ACEH SELATAN</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>ACEH SINGKIL</t>
   </si>
   <si>
-    <t>1102</t>
-[...1 lines deleted...]
-  <si>
     <t>ACEH TENGGARA</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>GAYO LUES</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>KOTA BANDA ACEH</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>KOTA SABANG</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>KOTA SUBULUSSALAM</t>
@@ -189,77 +585,53 @@
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>NAGAN RAYA</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>PIDIE</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>PIDIE JAYA</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>SIMEULUE</t>
   </si>
   <si>
-    <t/>
-[...19 lines deleted...]
-  <si>
     <t>H. IRMAWAN, S.Sos., M.M.</t>
   </si>
   <si>
-    <t>CALEG</t>
-[...1 lines deleted...]
-  <si>
     <t>M. RAMADHANA RUSLI BINTANG</t>
   </si>
   <si>
     <t>MAHDALENA, S.Hut.</t>
   </si>
   <si>
     <t>TEUKU HAMZAH HUSEN, S.E., M.M.</t>
   </si>
   <si>
     <t>Tgk. MUJLISAL, S.Ag.</t>
   </si>
   <si>
     <t>drh. HASNIDAR</t>
   </si>
   <si>
     <t>Tgk. H. SYARIFUDDIN, M.A.</t>
   </si>
   <si>
     <t>FADHLULLAH, S.E.</t>
   </si>
   <si>
     <t>Dra. Hj. ZULHAFAH</t>
   </si>
   <si>
     <t>Drs. HASANUDDIN DARJO, M.M.</t>
@@ -583,422 +955,50 @@
     <t>SAID SAIFUL AL MAHDALI</t>
   </si>
   <si>
     <t>CUT RATNAWATI</t>
   </si>
   <si>
     <t>H. JAMAI SUNI, S.E., M.M.</t>
   </si>
   <si>
     <t>H. ANAS BIDIN NYAK SYECH, S.Ag.</t>
   </si>
   <si>
     <t>CUT EVITA</t>
   </si>
   <si>
     <t>Drs. USTAZ ARSYAD AHJON</t>
   </si>
   <si>
     <t>Drs. SAIFUDDIN SAMIN</t>
   </si>
   <si>
     <t>FARIDAH, S.E.</t>
   </si>
   <si>
     <t>EFFRIDANDA M., S.E.</t>
-  </si>
-[...370 lines deleted...]
-    <t>Drs. SAID SADIKIN, M.M.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1393,10781 +1393,6222 @@
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2" t="s">
         <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="F2" t="s">
         <v>29</v>
       </c>
       <c r="G2">
-        <v>15919</v>
+        <v>8940</v>
       </c>
       <c r="H2">
-        <v>3526</v>
+        <v>16320</v>
       </c>
       <c r="I2">
-        <v>15207</v>
+        <v>2053</v>
       </c>
       <c r="J2">
-        <v>25430</v>
+        <v>42607</v>
       </c>
       <c r="K2">
-        <v>9069</v>
+        <v>19982</v>
       </c>
       <c r="L2">
-        <v>525</v>
+        <v>1031</v>
       </c>
       <c r="M2">
-        <v>645</v>
+        <v>1341</v>
       </c>
       <c r="N2">
-        <v>10148</v>
+        <v>19430</v>
       </c>
       <c r="O2">
-        <v>189</v>
+        <v>238</v>
       </c>
       <c r="P2">
-        <v>429</v>
+        <v>3430</v>
       </c>
       <c r="Q2">
-        <v>277</v>
+        <v>483</v>
       </c>
       <c r="R2">
-        <v>18368</v>
+        <v>7369</v>
       </c>
       <c r="S2">
-        <v>734</v>
+        <v>615</v>
       </c>
       <c r="T2">
-        <v>10723</v>
+        <v>17196</v>
       </c>
       <c r="U2">
-        <v>995</v>
+        <v>704</v>
       </c>
       <c r="V2">
-        <v>221</v>
+        <v>335</v>
       </c>
       <c r="W2">
-        <v>4791</v>
+        <v>2509</v>
       </c>
       <c r="X2">
-        <v>1665</v>
+        <v>665</v>
       </c>
       <c r="Y2">
-        <v>118861</v>
+        <v>145248</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>30</v>
       </c>
       <c r="F3" t="s">
         <v>31</v>
       </c>
       <c r="G3">
-        <v>9719</v>
+        <v>12038</v>
       </c>
       <c r="H3">
-        <v>5138</v>
+        <v>17457</v>
       </c>
       <c r="I3">
-        <v>11627</v>
+        <v>6745</v>
       </c>
       <c r="J3">
-        <v>11013</v>
+        <v>24176</v>
       </c>
       <c r="K3">
-        <v>11609</v>
+        <v>38528</v>
       </c>
       <c r="L3">
-        <v>505</v>
+        <v>515</v>
       </c>
       <c r="M3">
-        <v>1609</v>
+        <v>945</v>
       </c>
       <c r="N3">
-        <v>4124</v>
+        <v>7242</v>
       </c>
       <c r="O3">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="P3">
-        <v>1423</v>
+        <v>979</v>
       </c>
       <c r="Q3">
-        <v>204</v>
+        <v>522</v>
       </c>
       <c r="R3">
-        <v>14343</v>
+        <v>4058</v>
       </c>
       <c r="S3">
-        <v>644</v>
+        <v>1065</v>
       </c>
       <c r="T3">
-        <v>9003</v>
+        <v>4822</v>
       </c>
       <c r="U3">
-        <v>406</v>
+        <v>480</v>
       </c>
       <c r="V3">
-        <v>337</v>
+        <v>271</v>
       </c>
       <c r="W3">
-        <v>4049</v>
+        <v>3807</v>
       </c>
       <c r="X3">
-        <v>607</v>
+        <v>990</v>
       </c>
       <c r="Y3">
-        <v>86527</v>
+        <v>124820</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
       <c r="C4" t="s">
         <v>26</v>
       </c>
       <c r="D4" t="s">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="F4" t="s">
         <v>33</v>
       </c>
       <c r="G4">
-        <v>49376</v>
+        <v>0</v>
       </c>
       <c r="H4">
-        <v>4396</v>
+        <v>0</v>
       </c>
       <c r="I4">
-        <v>7219</v>
+        <v>0</v>
       </c>
       <c r="J4">
-        <v>7554</v>
+        <v>0</v>
       </c>
       <c r="K4">
-        <v>15402</v>
+        <v>0</v>
       </c>
       <c r="L4">
-        <v>867</v>
+        <v>0</v>
       </c>
       <c r="M4">
-        <v>1969</v>
+        <v>0</v>
       </c>
       <c r="N4">
-        <v>24949</v>
+        <v>0</v>
       </c>
       <c r="O4">
-        <v>199</v>
+        <v>0</v>
       </c>
       <c r="P4">
-        <v>1032</v>
+        <v>0</v>
       </c>
       <c r="Q4">
-        <v>408</v>
+        <v>0</v>
       </c>
       <c r="R4">
-        <v>71804</v>
+        <v>0</v>
       </c>
       <c r="S4">
-        <v>2475</v>
+        <v>0</v>
       </c>
       <c r="T4">
-        <v>19405</v>
+        <v>0</v>
       </c>
       <c r="U4">
-        <v>1232</v>
+        <v>0</v>
       </c>
       <c r="V4">
-        <v>545</v>
+        <v>0</v>
       </c>
       <c r="W4">
-        <v>36844</v>
+        <v>0</v>
       </c>
       <c r="X4">
-        <v>1386</v>
+        <v>0</v>
       </c>
       <c r="Y4">
-        <v>247062</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>25</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>34</v>
       </c>
       <c r="F5" t="s">
         <v>35</v>
       </c>
       <c r="G5">
-        <v>13086</v>
+        <v>86253</v>
       </c>
       <c r="H5">
-        <v>2043</v>
+        <v>55886</v>
       </c>
       <c r="I5">
-        <v>4709</v>
+        <v>1848</v>
       </c>
       <c r="J5">
-        <v>5266</v>
+        <v>72423</v>
       </c>
       <c r="K5">
-        <v>3570</v>
+        <v>28484</v>
       </c>
       <c r="L5">
-        <v>339</v>
+        <v>813</v>
       </c>
       <c r="M5">
-        <v>208</v>
+        <v>1684</v>
       </c>
       <c r="N5">
-        <v>2604</v>
+        <v>17611</v>
       </c>
       <c r="O5">
-        <v>84</v>
+        <v>446</v>
       </c>
       <c r="P5">
-        <v>196</v>
+        <v>2855</v>
       </c>
       <c r="Q5">
-        <v>131</v>
+        <v>1681</v>
       </c>
       <c r="R5">
-        <v>10416</v>
+        <v>24479</v>
       </c>
       <c r="S5">
-        <v>1012</v>
+        <v>1442</v>
       </c>
       <c r="T5">
-        <v>5879</v>
+        <v>21267</v>
       </c>
       <c r="U5">
-        <v>479</v>
+        <v>1164</v>
       </c>
       <c r="V5">
-        <v>79</v>
+        <v>981</v>
       </c>
       <c r="W5">
-        <v>6300</v>
+        <v>40065</v>
       </c>
       <c r="X5">
-        <v>307</v>
+        <v>1530</v>
       </c>
       <c r="Y5">
-        <v>56708</v>
+        <v>360912</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6" t="s">
         <v>27</v>
       </c>
       <c r="E6" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="F6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G6">
-        <v>14765</v>
+        <v>11593</v>
       </c>
       <c r="H6">
-        <v>28825</v>
+        <v>12695</v>
       </c>
       <c r="I6">
-        <v>9941</v>
+        <v>5467</v>
       </c>
       <c r="J6">
-        <v>16727</v>
+        <v>19533</v>
       </c>
       <c r="K6">
-        <v>24526</v>
+        <v>16667</v>
       </c>
       <c r="L6">
-        <v>643</v>
+        <v>459</v>
       </c>
       <c r="M6">
-        <v>968</v>
+        <v>711</v>
       </c>
       <c r="N6">
-        <v>10718</v>
+        <v>7390</v>
       </c>
       <c r="O6">
-        <v>190</v>
+        <v>146</v>
       </c>
       <c r="P6">
-        <v>477</v>
+        <v>1977</v>
       </c>
       <c r="Q6">
-        <v>288</v>
+        <v>748</v>
       </c>
       <c r="R6">
-        <v>8047</v>
+        <v>4716</v>
       </c>
       <c r="S6">
-        <v>1508</v>
+        <v>853</v>
       </c>
       <c r="T6">
-        <v>14925</v>
+        <v>4687</v>
       </c>
       <c r="U6">
-        <v>687</v>
+        <v>414</v>
       </c>
       <c r="V6">
-        <v>442</v>
+        <v>289</v>
       </c>
       <c r="W6">
-        <v>6501</v>
+        <v>2918</v>
       </c>
       <c r="X6">
-        <v>2378</v>
+        <v>984</v>
       </c>
       <c r="Y6">
-        <v>142556</v>
+        <v>92247</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G7">
-        <v>14152</v>
+        <v>97872</v>
       </c>
       <c r="H7">
-        <v>3405</v>
+        <v>7459</v>
       </c>
       <c r="I7">
-        <v>5583</v>
+        <v>771</v>
       </c>
       <c r="J7">
-        <v>11672</v>
+        <v>75621</v>
       </c>
       <c r="K7">
-        <v>7515</v>
+        <v>12348</v>
       </c>
       <c r="L7">
-        <v>484</v>
+        <v>1116</v>
       </c>
       <c r="M7">
-        <v>417</v>
+        <v>1268</v>
       </c>
       <c r="N7">
-        <v>3383</v>
+        <v>12576</v>
       </c>
       <c r="O7">
-        <v>129</v>
+        <v>386</v>
       </c>
       <c r="P7">
-        <v>1452</v>
+        <v>1606</v>
       </c>
       <c r="Q7">
-        <v>155</v>
+        <v>456</v>
       </c>
       <c r="R7">
-        <v>1386</v>
+        <v>9849</v>
       </c>
       <c r="S7">
-        <v>745</v>
+        <v>1164</v>
       </c>
       <c r="T7">
-        <v>6125</v>
+        <v>7130</v>
       </c>
       <c r="U7">
-        <v>1047</v>
+        <v>1172</v>
       </c>
       <c r="V7">
-        <v>559</v>
+        <v>1178</v>
       </c>
       <c r="W7">
-        <v>4741</v>
+        <v>18145</v>
       </c>
       <c r="X7">
-        <v>347</v>
+        <v>748</v>
       </c>
       <c r="Y7">
-        <v>63297</v>
+        <v>250865</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G8">
-        <v>0</v>
+        <v>5457</v>
       </c>
       <c r="H8">
-        <v>0</v>
+        <v>5758</v>
       </c>
       <c r="I8">
-        <v>0</v>
+        <v>597</v>
       </c>
       <c r="J8">
-        <v>0</v>
+        <v>30926</v>
       </c>
       <c r="K8">
-        <v>0</v>
+        <v>8000</v>
       </c>
       <c r="L8">
-        <v>0</v>
+        <v>312</v>
       </c>
       <c r="M8">
-        <v>0</v>
+        <v>418</v>
       </c>
       <c r="N8">
-        <v>0</v>
+        <v>11378</v>
       </c>
       <c r="O8">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="P8">
-        <v>0</v>
+        <v>8678</v>
       </c>
       <c r="Q8">
-        <v>0</v>
+        <v>375</v>
       </c>
       <c r="R8">
-        <v>0</v>
+        <v>7306</v>
       </c>
       <c r="S8">
-        <v>0</v>
+        <v>210</v>
       </c>
       <c r="T8">
-        <v>0</v>
+        <v>7119</v>
       </c>
       <c r="U8">
-        <v>0</v>
+        <v>374</v>
       </c>
       <c r="V8">
-        <v>0</v>
+        <v>185</v>
       </c>
       <c r="W8">
-        <v>0</v>
+        <v>2711</v>
       </c>
       <c r="X8">
-        <v>0</v>
+        <v>273</v>
       </c>
       <c r="Y8">
-        <v>0</v>
+        <v>90165</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G9">
-        <v>31965</v>
+        <v>12197</v>
       </c>
       <c r="H9">
-        <v>1077</v>
+        <v>9691</v>
       </c>
       <c r="I9">
-        <v>1965</v>
+        <v>626</v>
       </c>
       <c r="J9">
-        <v>14035</v>
+        <v>14909</v>
       </c>
       <c r="K9">
-        <v>3049</v>
+        <v>16886</v>
       </c>
       <c r="L9">
-        <v>173</v>
+        <v>325</v>
       </c>
       <c r="M9">
-        <v>301</v>
+        <v>579</v>
       </c>
       <c r="N9">
-        <v>783</v>
+        <v>14757</v>
       </c>
       <c r="O9">
+        <v>323</v>
+      </c>
+      <c r="P9">
+        <v>1048</v>
+      </c>
+      <c r="Q9">
+        <v>245</v>
+      </c>
+      <c r="R9">
+        <v>8449</v>
+      </c>
+      <c r="S9">
+        <v>338</v>
+      </c>
+      <c r="T9">
+        <v>5240</v>
+      </c>
+      <c r="U9">
+        <v>411</v>
+      </c>
+      <c r="V9">
+        <v>287</v>
+      </c>
+      <c r="W9">
+        <v>8747</v>
+      </c>
+      <c r="X9">
+        <v>1517</v>
+      </c>
+      <c r="Y9">
+        <v>96575</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
         <v>44</v>
       </c>
-      <c r="P9">
-[...33 lines deleted...]
-      </c>
       <c r="B10" t="s">
-        <v>25</v>
-[...11 lines deleted...]
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G10">
-        <v>11633</v>
+        <v>234350</v>
       </c>
       <c r="H10">
-        <v>3970</v>
+        <v>125266</v>
       </c>
       <c r="I10">
-        <v>5975</v>
+        <v>18107</v>
       </c>
       <c r="J10">
-        <v>4759</v>
+        <v>280195</v>
       </c>
       <c r="K10">
-        <v>15659</v>
+        <v>140895</v>
       </c>
       <c r="L10">
-        <v>611</v>
+        <v>4571</v>
       </c>
       <c r="M10">
-        <v>1065</v>
+        <v>6946</v>
       </c>
       <c r="N10">
-        <v>24072</v>
+        <v>90384</v>
       </c>
       <c r="O10">
-        <v>198</v>
+        <v>1807</v>
       </c>
       <c r="P10">
-        <v>463</v>
+        <v>20573</v>
       </c>
       <c r="Q10">
-        <v>155</v>
+        <v>4510</v>
       </c>
       <c r="R10">
-        <v>23226</v>
+        <v>66226</v>
       </c>
       <c r="S10">
-        <v>1019</v>
+        <v>5687</v>
       </c>
       <c r="T10">
-        <v>11695</v>
+        <v>67461</v>
       </c>
       <c r="U10">
-        <v>909</v>
+        <v>4719</v>
       </c>
       <c r="V10">
-        <v>634</v>
+        <v>3526</v>
       </c>
       <c r="W10">
-        <v>22648</v>
+        <v>78902</v>
       </c>
       <c r="X10">
-        <v>1519</v>
+        <v>6707</v>
       </c>
       <c r="Y10">
-        <v>130210</v>
-[...526 lines deleted...]
-        <v>1520712</v>
+        <v>1160832</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K1" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>44</v>
-[...21 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="D2">
-        <v>15919</v>
+        <v>8940</v>
       </c>
       <c r="E2">
-        <v>9719</v>
+        <v>12038</v>
       </c>
       <c r="F2">
-        <v>49376</v>
+        <v>0</v>
       </c>
       <c r="G2">
-        <v>13086</v>
+        <v>86253</v>
       </c>
       <c r="H2">
-        <v>14765</v>
+        <v>11593</v>
       </c>
       <c r="I2">
-        <v>14152</v>
+        <v>97872</v>
       </c>
       <c r="J2">
-        <v>0</v>
+        <v>5457</v>
       </c>
       <c r="K2">
-        <v>31965</v>
+        <v>12197</v>
       </c>
       <c r="L2">
-        <v>11633</v>
-[...20 lines deleted...]
-        <v>295049</v>
+        <v>234350</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="C3" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="D3">
-        <v>1362</v>
+        <v>1522</v>
       </c>
       <c r="E3">
-        <v>1158</v>
+        <v>1232</v>
       </c>
       <c r="F3">
-        <v>3420</v>
+        <v>0</v>
       </c>
       <c r="G3">
-        <v>962</v>
+        <v>5045</v>
       </c>
       <c r="H3">
-        <v>1264</v>
+        <v>1839</v>
       </c>
       <c r="I3">
-        <v>1061</v>
+        <v>7722</v>
       </c>
       <c r="J3">
-        <v>0</v>
+        <v>792</v>
       </c>
       <c r="K3">
-        <v>2015</v>
+        <v>1559</v>
       </c>
       <c r="L3">
-        <v>1233</v>
-[...20 lines deleted...]
-        <v>19070</v>
+        <v>19711</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="C4" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D4">
-        <v>5235</v>
+        <v>3954</v>
       </c>
       <c r="E4">
-        <v>6192</v>
+        <v>8231</v>
       </c>
       <c r="F4">
-        <v>14522</v>
+        <v>0</v>
       </c>
       <c r="G4">
-        <v>4856</v>
+        <v>15663</v>
       </c>
       <c r="H4">
-        <v>9178</v>
+        <v>7465</v>
       </c>
       <c r="I4">
-        <v>7826</v>
+        <v>82356</v>
       </c>
       <c r="J4">
-        <v>0</v>
+        <v>3255</v>
       </c>
       <c r="K4">
-        <v>29279</v>
+        <v>4804</v>
       </c>
       <c r="L4">
-        <v>3088</v>
-[...20 lines deleted...]
-        <v>102193</v>
+        <v>125728</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="C5" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D5">
-        <v>6133</v>
+        <v>2247</v>
       </c>
       <c r="E5">
-        <v>650</v>
+        <v>777</v>
       </c>
       <c r="F5">
-        <v>26742</v>
+        <v>0</v>
       </c>
       <c r="G5">
-        <v>3988</v>
+        <v>55802</v>
       </c>
       <c r="H5">
-        <v>1279</v>
+        <v>1361</v>
       </c>
       <c r="I5">
-        <v>1214</v>
+        <v>1912</v>
       </c>
       <c r="J5">
-        <v>0</v>
+        <v>730</v>
       </c>
       <c r="K5">
-        <v>308</v>
+        <v>3823</v>
       </c>
       <c r="L5">
-        <v>5282</v>
-[...20 lines deleted...]
-        <v>55141</v>
+        <v>66652</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="C6" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D6">
-        <v>169</v>
+        <v>203</v>
       </c>
       <c r="E6">
-        <v>94</v>
+        <v>799</v>
       </c>
       <c r="F6">
-        <v>559</v>
+        <v>0</v>
       </c>
       <c r="G6">
-        <v>137</v>
+        <v>425</v>
       </c>
       <c r="H6">
-        <v>123</v>
+        <v>421</v>
       </c>
       <c r="I6">
-        <v>106</v>
+        <v>341</v>
       </c>
       <c r="J6">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="K6">
-        <v>70</v>
+        <v>146</v>
       </c>
       <c r="L6">
-        <v>205</v>
-[...20 lines deleted...]
-        <v>2256</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="C7" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D7">
-        <v>429</v>
+        <v>632</v>
       </c>
       <c r="E7">
-        <v>436</v>
+        <v>839</v>
       </c>
       <c r="F7">
-        <v>624</v>
+        <v>0</v>
       </c>
       <c r="G7">
-        <v>234</v>
+        <v>8336</v>
       </c>
       <c r="H7">
-        <v>395</v>
+        <v>319</v>
       </c>
       <c r="I7">
-        <v>414</v>
+        <v>5202</v>
       </c>
       <c r="J7">
-        <v>0</v>
+        <v>531</v>
       </c>
       <c r="K7">
-        <v>79</v>
+        <v>1746</v>
       </c>
       <c r="L7">
-        <v>319</v>
-[...20 lines deleted...]
-        <v>5578</v>
+        <v>17605</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="C8" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D8">
-        <v>2351</v>
+        <v>76</v>
       </c>
       <c r="E8">
-        <v>514</v>
+        <v>93</v>
       </c>
       <c r="F8">
-        <v>2892</v>
+        <v>0</v>
       </c>
       <c r="G8">
-        <v>2735</v>
+        <v>888</v>
       </c>
       <c r="H8">
-        <v>610</v>
+        <v>112</v>
       </c>
       <c r="I8">
-        <v>252</v>
+        <v>211</v>
       </c>
       <c r="J8">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="K8">
-        <v>146</v>
+        <v>76</v>
       </c>
       <c r="L8">
-        <v>1290</v>
-[...20 lines deleted...]
-        <v>94118</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="C9" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D9">
-        <v>53</v>
+        <v>306</v>
       </c>
       <c r="E9">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="F9">
-        <v>122</v>
+        <v>0</v>
       </c>
       <c r="G9">
-        <v>52</v>
+        <v>94</v>
       </c>
       <c r="H9">
-        <v>56</v>
+        <v>76</v>
       </c>
       <c r="I9">
-        <v>83</v>
+        <v>128</v>
       </c>
       <c r="J9">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="K9">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L9">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" t="s">
         <v>49</v>
       </c>
-      <c r="M9">
-[...5 lines deleted...]
-      <c r="O9">
+      <c r="D11">
+        <v>16320</v>
+      </c>
+      <c r="E11">
+        <v>17457</v>
+      </c>
+      <c r="F11">
+        <v>0</v>
+      </c>
+      <c r="G11">
+        <v>55886</v>
+      </c>
+      <c r="H11">
+        <v>12695</v>
+      </c>
+      <c r="I11">
+        <v>7459</v>
+      </c>
+      <c r="J11">
+        <v>5758</v>
+      </c>
+      <c r="K11">
+        <v>9691</v>
+      </c>
+      <c r="L11">
+        <v>125266</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
         <v>44</v>
       </c>
-      <c r="P9">
-[...75 lines deleted...]
-      </c>
       <c r="B12" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="C12" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="D12">
-        <v>3526</v>
+        <v>2733</v>
       </c>
       <c r="E12">
-        <v>5138</v>
+        <v>1381</v>
       </c>
       <c r="F12">
-        <v>4396</v>
+        <v>0</v>
       </c>
       <c r="G12">
-        <v>2043</v>
+        <v>1941</v>
       </c>
       <c r="H12">
-        <v>28825</v>
+        <v>1570</v>
       </c>
       <c r="I12">
-        <v>3405</v>
+        <v>1047</v>
       </c>
       <c r="J12">
-        <v>0</v>
+        <v>848</v>
       </c>
       <c r="K12">
-        <v>1077</v>
+        <v>1158</v>
       </c>
       <c r="L12">
-        <v>3970</v>
-[...20 lines deleted...]
-        <v>102569</v>
+        <v>10678</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s">
-        <v>57</v>
+      <c r="A13">
+        <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C13" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D13">
-        <v>1104</v>
+        <v>3190</v>
       </c>
       <c r="E13">
-        <v>769</v>
+        <v>2140</v>
       </c>
       <c r="F13">
-        <v>1322</v>
+        <v>0</v>
       </c>
       <c r="G13">
-        <v>395</v>
+        <v>42904</v>
       </c>
       <c r="H13">
-        <v>480</v>
+        <v>2599</v>
       </c>
       <c r="I13">
-        <v>974</v>
+        <v>4932</v>
       </c>
       <c r="J13">
-        <v>0</v>
+        <v>1729</v>
       </c>
       <c r="K13">
-        <v>352</v>
+        <v>5498</v>
       </c>
       <c r="L13">
-        <v>1021</v>
-[...20 lines deleted...]
-        <v>9790</v>
+        <v>62992</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D14">
-        <v>1325</v>
+        <v>7333</v>
       </c>
       <c r="E14">
-        <v>1526</v>
+        <v>12706</v>
       </c>
       <c r="F14">
-        <v>1644</v>
+        <v>0</v>
       </c>
       <c r="G14">
-        <v>1092</v>
+        <v>1940</v>
       </c>
       <c r="H14">
-        <v>1288</v>
+        <v>6513</v>
       </c>
       <c r="I14">
-        <v>1161</v>
+        <v>528</v>
       </c>
       <c r="J14">
-        <v>0</v>
+        <v>1010</v>
       </c>
       <c r="K14">
-        <v>447</v>
+        <v>896</v>
       </c>
       <c r="L14">
-        <v>1748</v>
-[...20 lines deleted...]
-        <v>52949</v>
+        <v>30926</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D15">
-        <v>452</v>
+        <v>620</v>
       </c>
       <c r="E15">
-        <v>461</v>
+        <v>425</v>
       </c>
       <c r="F15">
-        <v>577</v>
+        <v>0</v>
       </c>
       <c r="G15">
-        <v>207</v>
+        <v>448</v>
       </c>
       <c r="H15">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="I15">
-        <v>528</v>
+        <v>208</v>
       </c>
       <c r="J15">
-        <v>0</v>
+        <v>142</v>
       </c>
       <c r="K15">
-        <v>142</v>
+        <v>344</v>
       </c>
       <c r="L15">
-        <v>424</v>
-[...20 lines deleted...]
-        <v>5023</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D16">
-        <v>206</v>
+        <v>569</v>
       </c>
       <c r="E16">
-        <v>249</v>
+        <v>407</v>
       </c>
       <c r="F16">
-        <v>283</v>
+        <v>0</v>
       </c>
       <c r="G16">
-        <v>115</v>
+        <v>1512</v>
       </c>
       <c r="H16">
-        <v>128</v>
+        <v>510</v>
       </c>
       <c r="I16">
-        <v>272</v>
+        <v>523</v>
       </c>
       <c r="J16">
-        <v>0</v>
+        <v>410</v>
       </c>
       <c r="K16">
-        <v>45</v>
+        <v>1224</v>
       </c>
       <c r="L16">
-        <v>253</v>
-[...20 lines deleted...]
-        <v>2395</v>
+        <v>5155</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="C17" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D17">
-        <v>173</v>
+        <v>1566</v>
       </c>
       <c r="E17">
-        <v>124</v>
+        <v>266</v>
       </c>
       <c r="F17">
-        <v>174</v>
+        <v>0</v>
       </c>
       <c r="G17">
-        <v>71</v>
+        <v>7040</v>
       </c>
       <c r="H17">
-        <v>84</v>
+        <v>922</v>
       </c>
       <c r="I17">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="J17">
-        <v>0</v>
+        <v>1578</v>
       </c>
       <c r="K17">
-        <v>57</v>
+        <v>494</v>
       </c>
       <c r="L17">
-        <v>233</v>
-[...20 lines deleted...]
-        <v>1568</v>
+        <v>12041</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="C18" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D18">
-        <v>82</v>
+        <v>309</v>
       </c>
       <c r="E18">
-        <v>87</v>
+        <v>132</v>
       </c>
       <c r="F18">
-        <v>123</v>
+        <v>0</v>
       </c>
       <c r="G18">
-        <v>64</v>
+        <v>101</v>
       </c>
       <c r="H18">
-        <v>347</v>
+        <v>130</v>
       </c>
       <c r="I18">
-        <v>89</v>
+        <v>46</v>
       </c>
       <c r="J18">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="K18">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="L18">
-        <v>106</v>
-[...81 lines deleted...]
-    </row>
+        <v>836</v>
+      </c>
+    </row>
+    <row r="19"/>
     <row r="20">
       <c r="A20">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D20">
-        <v>115</v>
+        <v>2053</v>
       </c>
       <c r="E20">
-        <v>1867</v>
+        <v>6745</v>
       </c>
       <c r="F20">
-        <v>197</v>
+        <v>0</v>
       </c>
       <c r="G20">
-        <v>49</v>
+        <v>1848</v>
       </c>
       <c r="H20">
-        <v>26003</v>
+        <v>5467</v>
       </c>
       <c r="I20">
-        <v>142</v>
+        <v>771</v>
       </c>
       <c r="J20">
-        <v>0</v>
+        <v>597</v>
       </c>
       <c r="K20">
-        <v>6</v>
+        <v>626</v>
       </c>
       <c r="L20">
-        <v>98</v>
-[...7 lines deleted...]
-      <c r="O20">
+        <v>18107</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
         <v>44</v>
       </c>
-      <c r="P20">
-[...12 lines deleted...]
-    <row r="21"/>
+      <c r="B21" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" t="s">
+        <v>50</v>
+      </c>
+      <c r="D21">
+        <v>644</v>
+      </c>
+      <c r="E21">
+        <v>757</v>
+      </c>
+      <c r="F21">
+        <v>0</v>
+      </c>
+      <c r="G21">
+        <v>707</v>
+      </c>
+      <c r="H21">
+        <v>726</v>
+      </c>
+      <c r="I21">
+        <v>325</v>
+      </c>
+      <c r="J21">
+        <v>210</v>
+      </c>
+      <c r="K21">
+        <v>242</v>
+      </c>
+      <c r="L21">
+        <v>3611</v>
+      </c>
+    </row>
     <row r="22">
       <c r="A22">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>8</v>
+        <v>64</v>
       </c>
       <c r="C22" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D22">
-        <v>15207</v>
+        <v>519</v>
       </c>
       <c r="E22">
-        <v>11627</v>
+        <v>4958</v>
       </c>
       <c r="F22">
-        <v>7219</v>
+        <v>0</v>
       </c>
       <c r="G22">
-        <v>4709</v>
+        <v>451</v>
       </c>
       <c r="H22">
-        <v>9941</v>
+        <v>3784</v>
       </c>
       <c r="I22">
-        <v>5583</v>
+        <v>167</v>
       </c>
       <c r="J22">
-        <v>0</v>
+        <v>155</v>
       </c>
       <c r="K22">
-        <v>1965</v>
+        <v>165</v>
       </c>
       <c r="L22">
-        <v>5975</v>
-[...20 lines deleted...]
-        <v>129206</v>
+        <v>10199</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" t="s">
-        <v>57</v>
+      <c r="A23">
+        <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="C23" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D23">
-        <v>569</v>
+        <v>426</v>
       </c>
       <c r="E23">
-        <v>309</v>
+        <v>386</v>
       </c>
       <c r="F23">
-        <v>438</v>
+        <v>0</v>
       </c>
       <c r="G23">
-        <v>201</v>
+        <v>283</v>
       </c>
       <c r="H23">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="I23">
-        <v>549</v>
+        <v>95</v>
       </c>
       <c r="J23">
-        <v>0</v>
+        <v>125</v>
       </c>
       <c r="K23">
-        <v>481</v>
+        <v>81</v>
       </c>
       <c r="L23">
-        <v>287</v>
-[...20 lines deleted...]
-        <v>4989</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="C24" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D24">
-        <v>1378</v>
+        <v>223</v>
       </c>
       <c r="E24">
-        <v>608</v>
+        <v>244</v>
       </c>
       <c r="F24">
-        <v>2386</v>
+        <v>0</v>
       </c>
       <c r="G24">
-        <v>1487</v>
+        <v>170</v>
       </c>
       <c r="H24">
-        <v>1428</v>
+        <v>243</v>
       </c>
       <c r="I24">
-        <v>1072</v>
+        <v>74</v>
       </c>
       <c r="J24">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="K24">
-        <v>734</v>
+        <v>64</v>
       </c>
       <c r="L24">
-        <v>4639</v>
-[...20 lines deleted...]
-        <v>33655</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="C25" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D25">
-        <v>6061</v>
+        <v>108</v>
       </c>
       <c r="E25">
-        <v>9804</v>
+        <v>236</v>
       </c>
       <c r="F25">
-        <v>2448</v>
+        <v>0</v>
       </c>
       <c r="G25">
-        <v>1826</v>
+        <v>142</v>
       </c>
       <c r="H25">
-        <v>7426</v>
+        <v>282</v>
       </c>
       <c r="I25">
-        <v>2967</v>
+        <v>55</v>
       </c>
       <c r="J25">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="K25">
-        <v>320</v>
+        <v>29</v>
       </c>
       <c r="L25">
-        <v>521</v>
-[...20 lines deleted...]
-        <v>69958</v>
+        <v>883</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="C26" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D26">
-        <v>136</v>
+        <v>67</v>
       </c>
       <c r="E26">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="F26">
-        <v>102</v>
+        <v>0</v>
       </c>
       <c r="G26">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="H26">
-        <v>110</v>
+        <v>67</v>
       </c>
       <c r="I26">
-        <v>196</v>
+        <v>31</v>
       </c>
       <c r="J26">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="K26">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="L26">
-        <v>76</v>
-[...20 lines deleted...]
-        <v>1394</v>
+        <v>383</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="C27" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D27">
-        <v>103</v>
+        <v>66</v>
       </c>
       <c r="E27">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="F27">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="G27">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="H27">
-        <v>81</v>
+        <v>60</v>
       </c>
       <c r="I27">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="J27">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="K27">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="L27">
-        <v>57</v>
-[...81 lines deleted...]
-    </row>
+        <v>266</v>
+      </c>
+    </row>
+    <row r="28"/>
     <row r="29">
       <c r="A29">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>84</v>
+        <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D29">
-        <v>25</v>
+        <v>42607</v>
       </c>
       <c r="E29">
-        <v>9</v>
+        <v>24176</v>
       </c>
       <c r="F29">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="G29">
-        <v>8</v>
+        <v>72423</v>
       </c>
       <c r="H29">
-        <v>14</v>
+        <v>19533</v>
       </c>
       <c r="I29">
-        <v>37</v>
+        <v>75621</v>
       </c>
       <c r="J29">
-        <v>0</v>
+        <v>30926</v>
       </c>
       <c r="K29">
-        <v>12</v>
+        <v>14909</v>
       </c>
       <c r="L29">
-        <v>29</v>
-[...20 lines deleted...]
-        <v>234</v>
+        <v>280195</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30">
-        <v>7</v>
+      <c r="A30" t="s">
+        <v>44</v>
       </c>
       <c r="B30" t="s">
-        <v>85</v>
+        <v>44</v>
       </c>
       <c r="C30" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D30">
-        <v>355</v>
+        <v>3283</v>
       </c>
       <c r="E30">
-        <v>416</v>
+        <v>1486</v>
       </c>
       <c r="F30">
-        <v>1509</v>
+        <v>0</v>
       </c>
       <c r="G30">
-        <v>336</v>
+        <v>3865</v>
       </c>
       <c r="H30">
-        <v>401</v>
+        <v>1815</v>
       </c>
       <c r="I30">
-        <v>531</v>
+        <v>3648</v>
       </c>
       <c r="J30">
-        <v>0</v>
+        <v>1708</v>
       </c>
       <c r="K30">
-        <v>182</v>
+        <v>1184</v>
       </c>
       <c r="L30">
-        <v>305</v>
-[...23 lines deleted...]
-    <row r="31"/>
+        <v>16989</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>70</v>
+      </c>
+      <c r="C31" t="s">
+        <v>52</v>
+      </c>
+      <c r="D31">
+        <v>33855</v>
+      </c>
+      <c r="E31">
+        <v>17679</v>
+      </c>
+      <c r="F31">
+        <v>0</v>
+      </c>
+      <c r="G31">
+        <v>43274</v>
+      </c>
+      <c r="H31">
+        <v>12371</v>
+      </c>
+      <c r="I31">
+        <v>20411</v>
+      </c>
+      <c r="J31">
+        <v>24879</v>
+      </c>
+      <c r="K31">
+        <v>9624</v>
+      </c>
+      <c r="L31">
+        <v>162093</v>
+      </c>
+    </row>
     <row r="32">
       <c r="A32">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>9</v>
+        <v>71</v>
       </c>
       <c r="C32" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D32">
-        <v>25430</v>
+        <v>1232</v>
       </c>
       <c r="E32">
-        <v>11013</v>
+        <v>596</v>
       </c>
       <c r="F32">
-        <v>7554</v>
+        <v>0</v>
       </c>
       <c r="G32">
-        <v>5266</v>
+        <v>1229</v>
       </c>
       <c r="H32">
-        <v>16727</v>
+        <v>619</v>
       </c>
       <c r="I32">
-        <v>11672</v>
+        <v>951</v>
       </c>
       <c r="J32">
-        <v>0</v>
+        <v>455</v>
       </c>
       <c r="K32">
-        <v>14035</v>
+        <v>452</v>
       </c>
       <c r="L32">
-        <v>4759</v>
-[...20 lines deleted...]
-        <v>189876</v>
+        <v>5534</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" t="s">
-        <v>57</v>
+      <c r="A33">
+        <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="C33" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D33">
-        <v>1585</v>
+        <v>502</v>
       </c>
       <c r="E33">
-        <v>683</v>
+        <v>593</v>
       </c>
       <c r="F33">
-        <v>1172</v>
+        <v>0</v>
       </c>
       <c r="G33">
-        <v>394</v>
+        <v>541</v>
       </c>
       <c r="H33">
-        <v>746</v>
+        <v>773</v>
       </c>
       <c r="I33">
-        <v>1007</v>
+        <v>435</v>
       </c>
       <c r="J33">
-        <v>0</v>
+        <v>184</v>
       </c>
       <c r="K33">
-        <v>802</v>
+        <v>231</v>
       </c>
       <c r="L33">
-        <v>597</v>
-[...20 lines deleted...]
-        <v>12084</v>
+        <v>3259</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="C34" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D34">
-        <v>4045</v>
+        <v>355</v>
       </c>
       <c r="E34">
-        <v>2484</v>
+        <v>463</v>
       </c>
       <c r="F34">
-        <v>3172</v>
+        <v>0</v>
       </c>
       <c r="G34">
-        <v>2181</v>
+        <v>750</v>
       </c>
       <c r="H34">
-        <v>4246</v>
+        <v>1173</v>
       </c>
       <c r="I34">
-        <v>3936</v>
+        <v>780</v>
       </c>
       <c r="J34">
-        <v>0</v>
+        <v>171</v>
       </c>
       <c r="K34">
-        <v>878</v>
+        <v>322</v>
       </c>
       <c r="L34">
-        <v>2601</v>
-[...20 lines deleted...]
-        <v>57483</v>
+        <v>4014</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="C35" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D35">
-        <v>1031</v>
+        <v>223</v>
       </c>
       <c r="E35">
-        <v>721</v>
+        <v>283</v>
       </c>
       <c r="F35">
-        <v>1478</v>
+        <v>0</v>
       </c>
       <c r="G35">
-        <v>336</v>
+        <v>5139</v>
       </c>
       <c r="H35">
-        <v>5471</v>
+        <v>424</v>
       </c>
       <c r="I35">
-        <v>2739</v>
+        <v>1108</v>
       </c>
       <c r="J35">
-        <v>0</v>
+        <v>118</v>
       </c>
       <c r="K35">
-        <v>3308</v>
+        <v>795</v>
       </c>
       <c r="L35">
-        <v>545</v>
-[...20 lines deleted...]
-        <v>23383</v>
+        <v>8090</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="C36" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D36">
-        <v>310</v>
+        <v>3157</v>
       </c>
       <c r="E36">
-        <v>153</v>
+        <v>3076</v>
       </c>
       <c r="F36">
-        <v>262</v>
+        <v>0</v>
       </c>
       <c r="G36">
-        <v>69</v>
+        <v>17625</v>
       </c>
       <c r="H36">
-        <v>449</v>
+        <v>2358</v>
       </c>
       <c r="I36">
-        <v>348</v>
+        <v>48288</v>
       </c>
       <c r="J36">
-        <v>0</v>
+        <v>3411</v>
       </c>
       <c r="K36">
-        <v>153</v>
+        <v>2301</v>
       </c>
       <c r="L36">
-        <v>134</v>
-[...81 lines deleted...]
-    </row>
+        <v>80216</v>
+      </c>
+    </row>
+    <row r="37"/>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D38">
-        <v>138</v>
+        <v>19982</v>
       </c>
       <c r="E38">
-        <v>64</v>
+        <v>38528</v>
       </c>
       <c r="F38">
-        <v>157</v>
+        <v>0</v>
       </c>
       <c r="G38">
-        <v>70</v>
+        <v>28484</v>
       </c>
       <c r="H38">
-        <v>196</v>
+        <v>16667</v>
       </c>
       <c r="I38">
-        <v>96</v>
+        <v>12348</v>
       </c>
       <c r="J38">
-        <v>0</v>
+        <v>8000</v>
       </c>
       <c r="K38">
-        <v>139</v>
+        <v>16886</v>
       </c>
       <c r="L38">
-        <v>101</v>
-[...20 lines deleted...]
-        <v>1551</v>
+        <v>140895</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39">
-        <v>6</v>
+      <c r="A39" t="s">
+        <v>44</v>
       </c>
       <c r="B39" t="s">
-        <v>91</v>
+        <v>44</v>
       </c>
       <c r="C39" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D39">
-        <v>44</v>
+        <v>2059</v>
       </c>
       <c r="E39">
-        <v>15</v>
+        <v>1217</v>
       </c>
       <c r="F39">
-        <v>51</v>
+        <v>0</v>
       </c>
       <c r="G39">
-        <v>14</v>
+        <v>3826</v>
       </c>
       <c r="H39">
-        <v>64</v>
+        <v>1174</v>
       </c>
       <c r="I39">
-        <v>61</v>
+        <v>2515</v>
       </c>
       <c r="J39">
-        <v>0</v>
+        <v>1246</v>
       </c>
       <c r="K39">
-        <v>14</v>
+        <v>2851</v>
       </c>
       <c r="L39">
-        <v>43</v>
-[...20 lines deleted...]
-        <v>577</v>
+        <v>14888</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>92</v>
+        <v>76</v>
       </c>
       <c r="C40" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D40">
-        <v>68</v>
+        <v>3019</v>
       </c>
       <c r="E40">
-        <v>74</v>
+        <v>1533</v>
       </c>
       <c r="F40">
-        <v>199</v>
+        <v>0</v>
       </c>
       <c r="G40">
-        <v>350</v>
+        <v>4280</v>
       </c>
       <c r="H40">
-        <v>70</v>
+        <v>1948</v>
       </c>
       <c r="I40">
-        <v>34</v>
+        <v>2796</v>
       </c>
       <c r="J40">
-        <v>0</v>
+        <v>1906</v>
       </c>
       <c r="K40">
-        <v>13</v>
+        <v>3125</v>
       </c>
       <c r="L40">
-        <v>72</v>
-[...23 lines deleted...]
-    <row r="41"/>
+        <v>18607</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>2</v>
+      </c>
+      <c r="B41" t="s">
+        <v>77</v>
+      </c>
+      <c r="C41" t="s">
+        <v>52</v>
+      </c>
+      <c r="D41">
+        <v>955</v>
+      </c>
+      <c r="E41">
+        <v>27044</v>
+      </c>
+      <c r="F41">
+        <v>0</v>
+      </c>
+      <c r="G41">
+        <v>1624</v>
+      </c>
+      <c r="H41">
+        <v>10522</v>
+      </c>
+      <c r="I41">
+        <v>1340</v>
+      </c>
+      <c r="J41">
+        <v>400</v>
+      </c>
+      <c r="K41">
+        <v>911</v>
+      </c>
+      <c r="L41">
+        <v>42796</v>
+      </c>
+    </row>
     <row r="42">
       <c r="A42">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>10</v>
+        <v>78</v>
       </c>
       <c r="C42" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D42">
-        <v>9069</v>
+        <v>319</v>
       </c>
       <c r="E42">
-        <v>11609</v>
+        <v>712</v>
       </c>
       <c r="F42">
-        <v>15402</v>
+        <v>0</v>
       </c>
       <c r="G42">
-        <v>3570</v>
+        <v>645</v>
       </c>
       <c r="H42">
-        <v>24526</v>
+        <v>665</v>
       </c>
       <c r="I42">
-        <v>7515</v>
+        <v>343</v>
       </c>
       <c r="J42">
-        <v>0</v>
+        <v>168</v>
       </c>
       <c r="K42">
-        <v>3049</v>
+        <v>563</v>
       </c>
       <c r="L42">
-        <v>15659</v>
-[...20 lines deleted...]
-        <v>141395</v>
+        <v>3415</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" t="s">
-        <v>57</v>
+      <c r="A43">
+        <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>57</v>
+        <v>79</v>
       </c>
       <c r="C43" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D43">
-        <v>1776</v>
+        <v>200</v>
       </c>
       <c r="E43">
-        <v>1136</v>
+        <v>222</v>
       </c>
       <c r="F43">
-        <v>2961</v>
+        <v>0</v>
       </c>
       <c r="G43">
-        <v>839</v>
+        <v>810</v>
       </c>
       <c r="H43">
-        <v>1891</v>
+        <v>169</v>
       </c>
       <c r="I43">
-        <v>693</v>
+        <v>226</v>
       </c>
       <c r="J43">
-        <v>0</v>
+        <v>103</v>
       </c>
       <c r="K43">
-        <v>398</v>
+        <v>283</v>
       </c>
       <c r="L43">
-        <v>2567</v>
-[...20 lines deleted...]
-        <v>17866</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="C44" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D44">
-        <v>2004</v>
+        <v>12617</v>
       </c>
       <c r="E44">
-        <v>1374</v>
+        <v>7706</v>
       </c>
       <c r="F44">
-        <v>4229</v>
+        <v>0</v>
       </c>
       <c r="G44">
-        <v>1155</v>
+        <v>16791</v>
       </c>
       <c r="H44">
-        <v>4003</v>
+        <v>1993</v>
       </c>
       <c r="I44">
-        <v>1068</v>
+        <v>4907</v>
       </c>
       <c r="J44">
-        <v>0</v>
+        <v>2811</v>
       </c>
       <c r="K44">
-        <v>577</v>
+        <v>8915</v>
       </c>
       <c r="L44">
-        <v>6000</v>
-[...20 lines deleted...]
-        <v>34217</v>
+        <v>55740</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B45" t="s">
+        <v>81</v>
+      </c>
+      <c r="C45" t="s">
+        <v>52</v>
+      </c>
+      <c r="D45">
+        <v>813</v>
+      </c>
+      <c r="E45">
         <v>94</v>
       </c>
-      <c r="C45" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F45">
-        <v>5552</v>
+        <v>0</v>
       </c>
       <c r="G45">
-        <v>853</v>
+        <v>508</v>
       </c>
       <c r="H45">
-        <v>8273</v>
+        <v>196</v>
       </c>
       <c r="I45">
-        <v>5122</v>
+        <v>221</v>
       </c>
       <c r="J45">
-        <v>0</v>
+        <v>1366</v>
       </c>
       <c r="K45">
-        <v>1887</v>
+        <v>238</v>
       </c>
       <c r="L45">
-        <v>5399</v>
-[...81 lines deleted...]
-    </row>
+        <v>3436</v>
+      </c>
+    </row>
+    <row r="46"/>
     <row r="47">
       <c r="A47">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B47" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D47">
-        <v>630</v>
+        <v>1031</v>
       </c>
       <c r="E47">
-        <v>3206</v>
+        <v>515</v>
       </c>
       <c r="F47">
-        <v>1428</v>
+        <v>0</v>
       </c>
       <c r="G47">
-        <v>320</v>
+        <v>813</v>
       </c>
       <c r="H47">
-        <v>8343</v>
+        <v>459</v>
       </c>
       <c r="I47">
-        <v>186</v>
+        <v>1116</v>
       </c>
       <c r="J47">
-        <v>0</v>
+        <v>312</v>
       </c>
       <c r="K47">
-        <v>51</v>
+        <v>325</v>
       </c>
       <c r="L47">
-        <v>500</v>
-[...20 lines deleted...]
-        <v>19152</v>
+        <v>4571</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48">
-        <v>5</v>
+      <c r="A48" t="s">
+        <v>44</v>
       </c>
       <c r="B48" t="s">
-        <v>97</v>
+        <v>44</v>
       </c>
       <c r="C48" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D48">
-        <v>2035</v>
+        <v>161</v>
       </c>
       <c r="E48">
-        <v>187</v>
+        <v>107</v>
       </c>
       <c r="F48">
-        <v>531</v>
+        <v>0</v>
       </c>
       <c r="G48">
-        <v>194</v>
+        <v>345</v>
       </c>
       <c r="H48">
-        <v>249</v>
+        <v>108</v>
       </c>
       <c r="I48">
-        <v>181</v>
+        <v>562</v>
       </c>
       <c r="J48">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="K48">
-        <v>41</v>
+        <v>111</v>
       </c>
       <c r="L48">
-        <v>460</v>
-[...20 lines deleted...]
-        <v>5051</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="C49" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D49">
-        <v>167</v>
+        <v>642</v>
       </c>
       <c r="E49">
-        <v>104</v>
+        <v>172</v>
       </c>
       <c r="F49">
-        <v>182</v>
+        <v>0</v>
       </c>
       <c r="G49">
-        <v>61</v>
+        <v>176</v>
       </c>
       <c r="H49">
-        <v>466</v>
+        <v>160</v>
       </c>
       <c r="I49">
-        <v>79</v>
+        <v>249</v>
       </c>
       <c r="J49">
-        <v>0</v>
+        <v>153</v>
       </c>
       <c r="K49">
-        <v>12</v>
+        <v>81</v>
       </c>
       <c r="L49">
-        <v>176</v>
-[...20 lines deleted...]
-        <v>1604</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="C50" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D50">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="E50">
-        <v>1986</v>
+        <v>111</v>
       </c>
       <c r="F50">
-        <v>198</v>
+        <v>0</v>
       </c>
       <c r="G50">
-        <v>72</v>
+        <v>98</v>
       </c>
       <c r="H50">
-        <v>1102</v>
+        <v>81</v>
       </c>
       <c r="I50">
-        <v>104</v>
+        <v>89</v>
       </c>
       <c r="J50">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="K50">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="L50">
-        <v>209</v>
-[...4 lines deleted...]
-      <c r="N50">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>3</v>
+      </c>
+      <c r="B51" t="s">
+        <v>84</v>
+      </c>
+      <c r="C51" t="s">
+        <v>52</v>
+      </c>
+      <c r="D51">
+        <v>69</v>
+      </c>
+      <c r="E51">
+        <v>44</v>
+      </c>
+      <c r="F51">
+        <v>0</v>
+      </c>
+      <c r="G51">
+        <v>85</v>
+      </c>
+      <c r="H51">
+        <v>45</v>
+      </c>
+      <c r="I51">
         <v>55</v>
       </c>
-      <c r="O50">
-[...15 lines deleted...]
-    <row r="51"/>
+      <c r="J51">
+        <v>24</v>
+      </c>
+      <c r="K51">
+        <v>39</v>
+      </c>
+      <c r="L51">
+        <v>361</v>
+      </c>
+    </row>
     <row r="52">
       <c r="A52">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="C52" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D52">
-        <v>525</v>
+        <v>34</v>
       </c>
       <c r="E52">
-        <v>505</v>
+        <v>36</v>
       </c>
       <c r="F52">
-        <v>867</v>
+        <v>0</v>
       </c>
       <c r="G52">
-        <v>339</v>
+        <v>45</v>
       </c>
       <c r="H52">
-        <v>643</v>
+        <v>30</v>
       </c>
       <c r="I52">
-        <v>484</v>
+        <v>59</v>
       </c>
       <c r="J52">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="K52">
-        <v>173</v>
+        <v>16</v>
       </c>
       <c r="L52">
-        <v>611</v>
-[...20 lines deleted...]
-        <v>6581</v>
+        <v>230</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53" t="s">
-        <v>57</v>
+      <c r="A53">
+        <v>5</v>
       </c>
       <c r="B53" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="C53" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D53">
-        <v>145</v>
+        <v>12</v>
       </c>
       <c r="E53">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="F53">
-        <v>204</v>
+        <v>0</v>
       </c>
       <c r="G53">
-        <v>82</v>
+        <v>26</v>
       </c>
       <c r="H53">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="I53">
-        <v>83</v>
+        <v>20</v>
       </c>
       <c r="J53">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K53">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="L53">
-        <v>89</v>
-[...20 lines deleted...]
-        <v>1453</v>
+        <v>96</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B54" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="C54" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D54">
-        <v>182</v>
+        <v>32</v>
       </c>
       <c r="E54">
-        <v>265</v>
+        <v>31</v>
       </c>
       <c r="F54">
-        <v>421</v>
+        <v>0</v>
       </c>
       <c r="G54">
-        <v>187</v>
+        <v>38</v>
       </c>
       <c r="H54">
-        <v>389</v>
+        <v>26</v>
       </c>
       <c r="I54">
-        <v>228</v>
+        <v>82</v>
       </c>
       <c r="J54">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="K54">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="L54">
-        <v>349</v>
-[...81 lines deleted...]
-    </row>
+        <v>243</v>
+      </c>
+    </row>
+    <row r="55"/>
     <row r="56">
       <c r="A56">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B56" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="C56" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D56">
-        <v>34</v>
+        <v>1341</v>
       </c>
       <c r="E56">
-        <v>22</v>
+        <v>945</v>
       </c>
       <c r="F56">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="G56">
-        <v>10</v>
+        <v>1684</v>
       </c>
       <c r="H56">
-        <v>36</v>
+        <v>711</v>
       </c>
       <c r="I56">
-        <v>36</v>
+        <v>1268</v>
       </c>
       <c r="J56">
-        <v>0</v>
+        <v>418</v>
       </c>
       <c r="K56">
-        <v>9</v>
+        <v>579</v>
       </c>
       <c r="L56">
-        <v>60</v>
-[...20 lines deleted...]
-        <v>400</v>
+        <v>6946</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57">
-        <v>4</v>
+      <c r="A57" t="s">
+        <v>44</v>
       </c>
       <c r="B57" t="s">
-        <v>103</v>
+        <v>44</v>
       </c>
       <c r="C57" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D57">
-        <v>52</v>
+        <v>293</v>
       </c>
       <c r="E57">
-        <v>36</v>
+        <v>190</v>
       </c>
       <c r="F57">
-        <v>73</v>
+        <v>0</v>
       </c>
       <c r="G57">
-        <v>16</v>
+        <v>575</v>
       </c>
       <c r="H57">
-        <v>20</v>
+        <v>173</v>
       </c>
       <c r="I57">
-        <v>16</v>
+        <v>369</v>
       </c>
       <c r="J57">
-        <v>0</v>
+        <v>122</v>
       </c>
       <c r="K57">
-        <v>6</v>
+        <v>121</v>
       </c>
       <c r="L57">
-        <v>48</v>
-[...20 lines deleted...]
-        <v>470</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="C58" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D58">
-        <v>19</v>
+        <v>652</v>
       </c>
       <c r="E58">
-        <v>9</v>
+        <v>187</v>
       </c>
       <c r="F58">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="G58">
-        <v>13</v>
+        <v>583</v>
       </c>
       <c r="H58">
-        <v>15</v>
+        <v>191</v>
       </c>
       <c r="I58">
-        <v>8</v>
+        <v>357</v>
       </c>
       <c r="J58">
-        <v>0</v>
+        <v>162</v>
       </c>
       <c r="K58">
-        <v>3</v>
+        <v>286</v>
       </c>
       <c r="L58">
-        <v>13</v>
-[...20 lines deleted...]
-        <v>187</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
       <c r="C59" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D59">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="E59">
-        <v>8</v>
+        <v>408</v>
       </c>
       <c r="F59">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="G59">
-        <v>3</v>
+        <v>242</v>
       </c>
       <c r="H59">
-        <v>6</v>
+        <v>216</v>
       </c>
       <c r="I59">
-        <v>7</v>
+        <v>127</v>
       </c>
       <c r="J59">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="K59">
-        <v>6</v>
+        <v>75</v>
       </c>
       <c r="L59">
-        <v>13</v>
-[...20 lines deleted...]
-        <v>131</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>106</v>
+        <v>90</v>
       </c>
       <c r="C60" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D60">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="E60">
-        <v>12</v>
+        <v>67</v>
       </c>
       <c r="F60">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="G60">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="H60">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="I60">
-        <v>14</v>
+        <v>300</v>
       </c>
       <c r="J60">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="K60">
-        <v>2</v>
+        <v>34</v>
       </c>
       <c r="L60">
-        <v>8</v>
-[...23 lines deleted...]
-    <row r="61"/>
+        <v>649</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>91</v>
+      </c>
+      <c r="C61" t="s">
+        <v>52</v>
+      </c>
+      <c r="D61">
+        <v>145</v>
+      </c>
+      <c r="E61">
+        <v>58</v>
+      </c>
+      <c r="F61">
+        <v>0</v>
+      </c>
+      <c r="G61">
+        <v>151</v>
+      </c>
+      <c r="H61">
+        <v>73</v>
+      </c>
+      <c r="I61">
+        <v>89</v>
+      </c>
+      <c r="J61">
+        <v>49</v>
+      </c>
+      <c r="K61">
+        <v>50</v>
+      </c>
+      <c r="L61">
+        <v>615</v>
+      </c>
+    </row>
     <row r="62">
       <c r="A62">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B62" t="s">
+        <v>92</v>
+      </c>
+      <c r="C62" t="s">
+        <v>52</v>
+      </c>
+      <c r="D62">
+        <v>23</v>
+      </c>
+      <c r="E62">
+        <v>35</v>
+      </c>
+      <c r="F62">
+        <v>0</v>
+      </c>
+      <c r="G62">
+        <v>34</v>
+      </c>
+      <c r="H62">
         <v>12</v>
       </c>
-      <c r="C62" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I62">
-        <v>417</v>
+        <v>26</v>
       </c>
       <c r="J62">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="K62">
-        <v>301</v>
+        <v>13</v>
       </c>
       <c r="L62">
-        <v>1065</v>
-[...81 lines deleted...]
-    </row>
+        <v>152</v>
+      </c>
+    </row>
+    <row r="63"/>
     <row r="64">
       <c r="A64">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B64" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="C64" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D64">
-        <v>153</v>
+        <v>19430</v>
       </c>
       <c r="E64">
-        <v>248</v>
+        <v>7242</v>
       </c>
       <c r="F64">
-        <v>891</v>
+        <v>0</v>
       </c>
       <c r="G64">
-        <v>47</v>
+        <v>17611</v>
       </c>
       <c r="H64">
-        <v>346</v>
+        <v>7390</v>
       </c>
       <c r="I64">
-        <v>131</v>
+        <v>12576</v>
       </c>
       <c r="J64">
-        <v>0</v>
+        <v>11378</v>
       </c>
       <c r="K64">
-        <v>95</v>
+        <v>14757</v>
       </c>
       <c r="L64">
-        <v>690</v>
-[...20 lines deleted...]
-        <v>4841</v>
+        <v>90384</v>
       </c>
     </row>
     <row r="65">
-      <c r="A65">
-        <v>2</v>
+      <c r="A65" t="s">
+        <v>44</v>
       </c>
       <c r="B65" t="s">
-        <v>108</v>
+        <v>44</v>
       </c>
       <c r="C65" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D65">
-        <v>111</v>
+        <v>1733</v>
       </c>
       <c r="E65">
-        <v>865</v>
+        <v>872</v>
       </c>
       <c r="F65">
-        <v>175</v>
+        <v>0</v>
       </c>
       <c r="G65">
-        <v>50</v>
+        <v>2965</v>
       </c>
       <c r="H65">
-        <v>223</v>
+        <v>734</v>
       </c>
       <c r="I65">
-        <v>59</v>
+        <v>2051</v>
       </c>
       <c r="J65">
-        <v>0</v>
+        <v>1302</v>
       </c>
       <c r="K65">
-        <v>70</v>
+        <v>2457</v>
       </c>
       <c r="L65">
-        <v>68</v>
-[...20 lines deleted...]
-        <v>2122</v>
+        <v>12114</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B66" t="s">
-        <v>109</v>
+        <v>93</v>
       </c>
       <c r="C66" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D66">
-        <v>29</v>
+        <v>7302</v>
       </c>
       <c r="E66">
-        <v>41</v>
+        <v>3155</v>
       </c>
       <c r="F66">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="G66">
-        <v>11</v>
+        <v>11432</v>
       </c>
       <c r="H66">
-        <v>44</v>
+        <v>3890</v>
       </c>
       <c r="I66">
-        <v>26</v>
+        <v>7567</v>
       </c>
       <c r="J66">
-        <v>0</v>
+        <v>7893</v>
       </c>
       <c r="K66">
-        <v>9</v>
+        <v>9304</v>
       </c>
       <c r="L66">
-        <v>21</v>
-[...20 lines deleted...]
-        <v>354</v>
+        <v>50543</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B67" t="s">
-        <v>110</v>
+        <v>94</v>
       </c>
       <c r="C67" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D67">
-        <v>30</v>
+        <v>7913</v>
       </c>
       <c r="E67">
-        <v>89</v>
+        <v>547</v>
       </c>
       <c r="F67">
-        <v>334</v>
+        <v>0</v>
       </c>
       <c r="G67">
-        <v>15</v>
+        <v>1456</v>
       </c>
       <c r="H67">
-        <v>83</v>
+        <v>676</v>
       </c>
       <c r="I67">
-        <v>29</v>
+        <v>957</v>
       </c>
       <c r="J67">
-        <v>0</v>
+        <v>512</v>
       </c>
       <c r="K67">
-        <v>10</v>
+        <v>754</v>
       </c>
       <c r="L67">
-        <v>52</v>
-[...20 lines deleted...]
-        <v>792</v>
+        <v>12815</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B68" t="s">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="C68" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D68">
-        <v>21</v>
+        <v>190</v>
       </c>
       <c r="E68">
-        <v>31</v>
+        <v>163</v>
       </c>
       <c r="F68">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="G68">
-        <v>4</v>
+        <v>329</v>
       </c>
       <c r="H68">
-        <v>33</v>
+        <v>222</v>
       </c>
       <c r="I68">
-        <v>29</v>
+        <v>640</v>
       </c>
       <c r="J68">
-        <v>0</v>
+        <v>94</v>
       </c>
       <c r="K68">
-        <v>18</v>
+        <v>333</v>
       </c>
       <c r="L68">
-        <v>46</v>
-[...20 lines deleted...]
-        <v>359</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B69" t="s">
-        <v>112</v>
+        <v>96</v>
       </c>
       <c r="C69" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D69">
-        <v>6</v>
+        <v>573</v>
       </c>
       <c r="E69">
-        <v>11</v>
+        <v>2345</v>
       </c>
       <c r="F69">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G69">
-        <v>4</v>
+        <v>754</v>
       </c>
       <c r="H69">
-        <v>8</v>
+        <v>1697</v>
       </c>
       <c r="I69">
-        <v>3</v>
+        <v>873</v>
       </c>
       <c r="J69">
-        <v>0</v>
+        <v>312</v>
       </c>
       <c r="K69">
-        <v>3</v>
+        <v>958</v>
       </c>
       <c r="L69">
-        <v>13</v>
-[...20 lines deleted...]
-        <v>92</v>
+        <v>7512</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B70" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
       <c r="C70" t="s">
+        <v>52</v>
+      </c>
+      <c r="D70">
+        <v>1528</v>
+      </c>
+      <c r="E70">
+        <v>70</v>
+      </c>
+      <c r="F70">
+        <v>0</v>
+      </c>
+      <c r="G70">
+        <v>298</v>
+      </c>
+      <c r="H70">
         <v>65</v>
       </c>
-      <c r="D70">
-[...13 lines deleted...]
-      </c>
       <c r="I70">
-        <v>20</v>
+        <v>135</v>
       </c>
       <c r="J70">
-        <v>0</v>
+        <v>869</v>
       </c>
       <c r="K70">
-        <v>7</v>
+        <v>220</v>
       </c>
       <c r="L70">
-        <v>62</v>
-[...4 lines deleted...]
-      <c r="N70">
+        <v>3185</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>6</v>
+      </c>
+      <c r="B71" t="s">
+        <v>98</v>
+      </c>
+      <c r="C71" t="s">
+        <v>52</v>
+      </c>
+      <c r="D71">
+        <v>191</v>
+      </c>
+      <c r="E71">
+        <v>90</v>
+      </c>
+      <c r="F71">
+        <v>0</v>
+      </c>
+      <c r="G71">
+        <v>377</v>
+      </c>
+      <c r="H71">
+        <v>106</v>
+      </c>
+      <c r="I71">
+        <v>353</v>
+      </c>
+      <c r="J71">
+        <v>396</v>
+      </c>
+      <c r="K71">
+        <v>731</v>
+      </c>
+      <c r="L71">
+        <v>2244</v>
+      </c>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73">
+        <v>9</v>
+      </c>
+      <c r="B73" t="s">
+        <v>14</v>
+      </c>
+      <c r="C73" t="s">
+        <v>49</v>
+      </c>
+      <c r="D73">
+        <v>238</v>
+      </c>
+      <c r="E73">
+        <v>180</v>
+      </c>
+      <c r="F73">
+        <v>0</v>
+      </c>
+      <c r="G73">
+        <v>446</v>
+      </c>
+      <c r="H73">
+        <v>146</v>
+      </c>
+      <c r="I73">
+        <v>386</v>
+      </c>
+      <c r="J73">
+        <v>88</v>
+      </c>
+      <c r="K73">
+        <v>323</v>
+      </c>
+      <c r="L73">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>44</v>
+      </c>
+      <c r="B74" t="s">
+        <v>44</v>
+      </c>
+      <c r="C74" t="s">
+        <v>50</v>
+      </c>
+      <c r="D74">
+        <v>70</v>
+      </c>
+      <c r="E74">
         <v>22</v>
       </c>
-      <c r="O70">
-[...149 lines deleted...]
-      </c>
       <c r="F74">
-        <v>10655</v>
+        <v>0</v>
       </c>
       <c r="G74">
-        <v>403</v>
+        <v>152</v>
       </c>
       <c r="H74">
-        <v>2312</v>
+        <v>21</v>
       </c>
       <c r="I74">
-        <v>718</v>
+        <v>88</v>
       </c>
       <c r="J74">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="K74">
-        <v>316</v>
+        <v>67</v>
       </c>
       <c r="L74">
-        <v>11819</v>
-[...20 lines deleted...]
-        <v>46169</v>
+        <v>430</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B75" t="s">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="C75" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D75">
-        <v>5405</v>
+        <v>81</v>
       </c>
       <c r="E75">
-        <v>1621</v>
+        <v>64</v>
       </c>
       <c r="F75">
-        <v>9212</v>
+        <v>0</v>
       </c>
       <c r="G75">
-        <v>1728</v>
+        <v>156</v>
       </c>
       <c r="H75">
-        <v>7320</v>
+        <v>68</v>
       </c>
       <c r="I75">
-        <v>1631</v>
+        <v>157</v>
       </c>
       <c r="J75">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="K75">
-        <v>176</v>
+        <v>160</v>
       </c>
       <c r="L75">
-        <v>6977</v>
-[...20 lines deleted...]
-        <v>45253</v>
+        <v>716</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B76" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="C76" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D76">
-        <v>110</v>
+        <v>36</v>
       </c>
       <c r="E76">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="F76">
-        <v>319</v>
+        <v>0</v>
       </c>
       <c r="G76">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="H76">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="I76">
-        <v>106</v>
+        <v>72</v>
       </c>
       <c r="J76">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="K76">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="L76">
-        <v>402</v>
-[...20 lines deleted...]
-        <v>1442</v>
+        <v>268</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B77" t="s">
-        <v>117</v>
+        <v>101</v>
       </c>
       <c r="C77" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D77">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="E77">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="F77">
-        <v>205</v>
+        <v>0</v>
       </c>
       <c r="G77">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H77">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="I77">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="J77">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="K77">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="L77">
-        <v>147</v>
-[...20 lines deleted...]
-        <v>1093</v>
+        <v>107</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B78" t="s">
-        <v>118</v>
+        <v>102</v>
       </c>
       <c r="C78" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D78">
-        <v>606</v>
+        <v>13</v>
       </c>
       <c r="E78">
-        <v>299</v>
+        <v>33</v>
       </c>
       <c r="F78">
-        <v>485</v>
+        <v>0</v>
       </c>
       <c r="G78">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="H78">
-        <v>124</v>
+        <v>19</v>
       </c>
       <c r="I78">
-        <v>100</v>
+        <v>23</v>
       </c>
       <c r="J78">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="K78">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="L78">
-        <v>441</v>
-[...20 lines deleted...]
-        <v>6859</v>
+        <v>136</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B79" t="s">
-        <v>119</v>
+        <v>103</v>
       </c>
       <c r="C79" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D79">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="E79">
         <v>14</v>
       </c>
       <c r="F79">
-        <v>223</v>
+        <v>0</v>
       </c>
       <c r="G79">
+        <v>19</v>
+      </c>
+      <c r="H79">
+        <v>8</v>
+      </c>
+      <c r="I79">
+        <v>14</v>
+      </c>
+      <c r="J79">
+        <v>1</v>
+      </c>
+      <c r="K79">
         <v>18</v>
       </c>
-      <c r="H79">
-[...10 lines deleted...]
-      </c>
       <c r="L79">
-        <v>271</v>
-[...20 lines deleted...]
-        <v>891</v>
+        <v>87</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
+        <v>6</v>
+      </c>
+      <c r="B80" t="s">
+        <v>104</v>
+      </c>
+      <c r="C80" t="s">
+        <v>52</v>
+      </c>
+      <c r="D80">
+        <v>4</v>
+      </c>
+      <c r="E80">
+        <v>5</v>
+      </c>
+      <c r="F80">
+        <v>0</v>
+      </c>
+      <c r="G80">
+        <v>19</v>
+      </c>
+      <c r="H80">
         <v>7</v>
       </c>
-      <c r="B80" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I80">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="J80">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K80">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="L80">
-        <v>132</v>
-[...20 lines deleted...]
-        <v>715</v>
+        <v>63</v>
       </c>
     </row>
     <row r="81"/>
     <row r="82">
       <c r="A82">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B82" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="D82">
-        <v>189</v>
+        <v>3430</v>
       </c>
       <c r="E82">
-        <v>167</v>
+        <v>979</v>
       </c>
       <c r="F82">
-        <v>199</v>
+        <v>0</v>
       </c>
       <c r="G82">
-        <v>84</v>
+        <v>2855</v>
       </c>
       <c r="H82">
-        <v>190</v>
+        <v>1977</v>
       </c>
       <c r="I82">
-        <v>129</v>
+        <v>1606</v>
       </c>
       <c r="J82">
-        <v>0</v>
+        <v>8678</v>
       </c>
       <c r="K82">
-        <v>44</v>
+        <v>1048</v>
       </c>
       <c r="L82">
-        <v>198</v>
-[...20 lines deleted...]
-        <v>1795</v>
+        <v>20573</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="B83" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="C83" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="D83">
-        <v>47</v>
+        <v>142</v>
       </c>
       <c r="E83">
-        <v>77</v>
+        <v>159</v>
       </c>
       <c r="F83">
-        <v>51</v>
+        <v>0</v>
       </c>
       <c r="G83">
-        <v>16</v>
+        <v>370</v>
       </c>
       <c r="H83">
-        <v>72</v>
+        <v>433</v>
       </c>
       <c r="I83">
-        <v>30</v>
+        <v>148</v>
       </c>
       <c r="J83">
-        <v>0</v>
+        <v>256</v>
       </c>
       <c r="K83">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="L83">
-        <v>24</v>
-[...20 lines deleted...]
-        <v>578</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1</v>
       </c>
       <c r="B84" t="s">
-        <v>121</v>
+        <v>105</v>
       </c>
       <c r="C84" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D84">
-        <v>51</v>
+        <v>237</v>
       </c>
       <c r="E84">
-        <v>41</v>
+        <v>346</v>
       </c>
       <c r="F84">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="G84">
-        <v>45</v>
+        <v>255</v>
       </c>
       <c r="H84">
-        <v>65</v>
+        <v>849</v>
       </c>
       <c r="I84">
-        <v>49</v>
+        <v>169</v>
       </c>
       <c r="J84">
-        <v>0</v>
+        <v>289</v>
       </c>
       <c r="K84">
-        <v>18</v>
+        <v>131</v>
       </c>
       <c r="L84">
-        <v>119</v>
-[...20 lines deleted...]
-        <v>617</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2</v>
       </c>
       <c r="B85" t="s">
-        <v>122</v>
+        <v>106</v>
       </c>
       <c r="C85" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D85">
-        <v>15</v>
+        <v>2805</v>
       </c>
       <c r="E85">
-        <v>21</v>
+        <v>211</v>
       </c>
       <c r="F85">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="G85">
-        <v>6</v>
+        <v>714</v>
       </c>
       <c r="H85">
-        <v>16</v>
+        <v>353</v>
       </c>
       <c r="I85">
-        <v>15</v>
+        <v>501</v>
       </c>
       <c r="J85">
-        <v>0</v>
+        <v>7817</v>
       </c>
       <c r="K85">
-        <v>8</v>
+        <v>194</v>
       </c>
       <c r="L85">
-        <v>8</v>
-[...20 lines deleted...]
-        <v>179</v>
+        <v>12595</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>3</v>
       </c>
       <c r="B86" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="C86" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D86">
-        <v>56</v>
+        <v>98</v>
       </c>
       <c r="E86">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="F86">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="G86">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="H86">
-        <v>16</v>
+        <v>136</v>
       </c>
       <c r="I86">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="J86">
-        <v>0</v>
+        <v>58</v>
       </c>
       <c r="K86">
-        <v>1</v>
+        <v>63</v>
       </c>
       <c r="L86">
-        <v>24</v>
-[...20 lines deleted...]
-        <v>217</v>
+        <v>567</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>4</v>
       </c>
       <c r="B87" t="s">
-        <v>124</v>
+        <v>108</v>
       </c>
       <c r="C87" t="s">
+        <v>52</v>
+      </c>
+      <c r="D87">
+        <v>53</v>
+      </c>
+      <c r="E87">
         <v>65</v>
       </c>
-      <c r="D87">
-[...4 lines deleted...]
-      </c>
       <c r="F87">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G87">
-        <v>5</v>
+        <v>308</v>
       </c>
       <c r="H87">
-        <v>7</v>
+        <v>72</v>
       </c>
       <c r="I87">
-        <v>7</v>
+        <v>651</v>
       </c>
       <c r="J87">
-        <v>0</v>
+        <v>205</v>
       </c>
       <c r="K87">
-        <v>0</v>
+        <v>143</v>
       </c>
       <c r="L87">
-        <v>9</v>
-[...20 lines deleted...]
-        <v>81</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>5</v>
       </c>
       <c r="B88" t="s">
-        <v>125</v>
+        <v>109</v>
       </c>
       <c r="C88" t="s">
+        <v>52</v>
+      </c>
+      <c r="D88">
+        <v>79</v>
+      </c>
+      <c r="E88">
         <v>65</v>
       </c>
-      <c r="D88">
-[...4 lines deleted...]
-      </c>
       <c r="F88">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G88">
-        <v>2</v>
+        <v>1115</v>
       </c>
       <c r="H88">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="I88">
-        <v>7</v>
+        <v>57</v>
       </c>
       <c r="J88">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="K88">
-        <v>1</v>
+        <v>367</v>
       </c>
       <c r="L88">
-        <v>10</v>
-[...20 lines deleted...]
-        <v>75</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>6</v>
       </c>
       <c r="B89" t="s">
-        <v>126</v>
+        <v>110</v>
       </c>
       <c r="C89" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D89">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="E89">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="F89">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="G89">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="H89">
-        <v>4</v>
+        <v>37</v>
       </c>
       <c r="I89">
-        <v>6</v>
+        <v>39</v>
       </c>
       <c r="J89">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="K89">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="L89">
-        <v>4</v>
-[...20 lines deleted...]
-        <v>48</v>
+        <v>177</v>
       </c>
     </row>
     <row r="90"/>
     <row r="91">
       <c r="A91">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B91" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C91" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="D91">
-        <v>429</v>
+        <v>483</v>
       </c>
       <c r="E91">
-        <v>1423</v>
+        <v>522</v>
       </c>
       <c r="F91">
-        <v>1032</v>
+        <v>0</v>
       </c>
       <c r="G91">
-        <v>196</v>
+        <v>1681</v>
       </c>
       <c r="H91">
-        <v>477</v>
+        <v>748</v>
       </c>
       <c r="I91">
-        <v>1452</v>
+        <v>456</v>
       </c>
       <c r="J91">
-        <v>0</v>
+        <v>375</v>
       </c>
       <c r="K91">
-        <v>575</v>
+        <v>245</v>
       </c>
       <c r="L91">
-        <v>463</v>
-[...20 lines deleted...]
-        <v>27650</v>
+        <v>4510</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="B92" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="C92" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="D92">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="E92">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F92">
-        <v>166</v>
+        <v>0</v>
       </c>
       <c r="G92">
-        <v>48</v>
+        <v>652</v>
       </c>
       <c r="H92">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="I92">
-        <v>353</v>
+        <v>127</v>
       </c>
       <c r="J92">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="K92">
-        <v>160</v>
+        <v>64</v>
       </c>
       <c r="L92">
-        <v>55</v>
-[...20 lines deleted...]
-        <v>2097</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1</v>
       </c>
       <c r="B93" t="s">
+        <v>111</v>
+      </c>
+      <c r="C93" t="s">
+        <v>52</v>
+      </c>
+      <c r="D93">
+        <v>241</v>
+      </c>
+      <c r="E93">
+        <v>180</v>
+      </c>
+      <c r="F93">
+        <v>0</v>
+      </c>
+      <c r="G93">
+        <v>462</v>
+      </c>
+      <c r="H93">
+        <v>154</v>
+      </c>
+      <c r="I93">
         <v>127</v>
       </c>
-      <c r="C93" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J93">
-        <v>0</v>
+        <v>267</v>
       </c>
       <c r="K93">
-        <v>175</v>
+        <v>60</v>
       </c>
       <c r="L93">
-        <v>99</v>
-[...20 lines deleted...]
-        <v>2806</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2</v>
       </c>
       <c r="B94" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="C94" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D94">
-        <v>132</v>
+        <v>50</v>
       </c>
       <c r="E94">
-        <v>125</v>
+        <v>158</v>
       </c>
       <c r="F94">
-        <v>502</v>
+        <v>0</v>
       </c>
       <c r="G94">
-        <v>30</v>
+        <v>133</v>
       </c>
       <c r="H94">
-        <v>101</v>
+        <v>373</v>
       </c>
       <c r="I94">
-        <v>405</v>
+        <v>38</v>
       </c>
       <c r="J94">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="K94">
-        <v>178</v>
+        <v>40</v>
       </c>
       <c r="L94">
-        <v>198</v>
-[...20 lines deleted...]
-        <v>20017</v>
+        <v>807</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>3</v>
       </c>
       <c r="B95" t="s">
-        <v>129</v>
+        <v>113</v>
       </c>
       <c r="C95" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D95">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="E95">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F95">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="G95">
-        <v>18</v>
+        <v>200</v>
       </c>
       <c r="H95">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I95">
-        <v>88</v>
+        <v>44</v>
       </c>
       <c r="J95">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="K95">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="L95">
-        <v>30</v>
-[...20 lines deleted...]
-        <v>520</v>
+        <v>430</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>4</v>
       </c>
       <c r="B96" t="s">
-        <v>130</v>
+        <v>114</v>
       </c>
       <c r="C96" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D96">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="E96">
-        <v>1036</v>
+        <v>34</v>
       </c>
       <c r="F96">
-        <v>51</v>
+        <v>0</v>
       </c>
       <c r="G96">
-        <v>20</v>
+        <v>187</v>
       </c>
       <c r="H96">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="I96">
-        <v>51</v>
+        <v>88</v>
       </c>
       <c r="J96">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="K96">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="L96">
-        <v>27</v>
-[...20 lines deleted...]
-        <v>1581</v>
+        <v>422</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>5</v>
       </c>
       <c r="B97" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="C97" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D97">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="E97">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="F97">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="G97">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="H97">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="I97">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="J97">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="K97">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L97">
-        <v>6</v>
-[...20 lines deleted...]
-        <v>234</v>
+        <v>190</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>6</v>
       </c>
       <c r="B98" t="s">
-        <v>132</v>
+        <v>116</v>
       </c>
       <c r="C98" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D98">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="E98">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F98">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="G98">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="H98">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="I98">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="J98">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K98">
+        <v>8</v>
+      </c>
+      <c r="L98">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="99"/>
+    <row r="100">
+      <c r="A100">
+        <v>12</v>
+      </c>
+      <c r="B100" t="s">
+        <v>17</v>
+      </c>
+      <c r="C100" t="s">
+        <v>49</v>
+      </c>
+      <c r="D100">
+        <v>7369</v>
+      </c>
+      <c r="E100">
+        <v>4058</v>
+      </c>
+      <c r="F100">
+        <v>0</v>
+      </c>
+      <c r="G100">
+        <v>24479</v>
+      </c>
+      <c r="H100">
+        <v>4716</v>
+      </c>
+      <c r="I100">
+        <v>9849</v>
+      </c>
+      <c r="J100">
+        <v>7306</v>
+      </c>
+      <c r="K100">
+        <v>8449</v>
+      </c>
+      <c r="L100">
+        <v>66226</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>44</v>
+      </c>
+      <c r="B101" t="s">
+        <v>44</v>
+      </c>
+      <c r="C101" t="s">
+        <v>50</v>
+      </c>
+      <c r="D101">
+        <v>929</v>
+      </c>
+      <c r="E101">
+        <v>403</v>
+      </c>
+      <c r="F101">
+        <v>0</v>
+      </c>
+      <c r="G101">
+        <v>2124</v>
+      </c>
+      <c r="H101">
+        <v>490</v>
+      </c>
+      <c r="I101">
+        <v>919</v>
+      </c>
+      <c r="J101">
+        <v>639</v>
+      </c>
+      <c r="K101">
+        <v>694</v>
+      </c>
+      <c r="L101">
+        <v>6198</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
         <v>1</v>
       </c>
-      <c r="L98">
-[...146 lines deleted...]
-      </c>
       <c r="B102" t="s">
-        <v>57</v>
+        <v>117</v>
       </c>
       <c r="C102" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D102">
-        <v>76</v>
+        <v>2685</v>
       </c>
       <c r="E102">
-        <v>61</v>
+        <v>1280</v>
       </c>
       <c r="F102">
-        <v>119</v>
+        <v>0</v>
       </c>
       <c r="G102">
-        <v>39</v>
+        <v>8533</v>
       </c>
       <c r="H102">
-        <v>61</v>
+        <v>2536</v>
       </c>
       <c r="I102">
-        <v>37</v>
+        <v>1023</v>
       </c>
       <c r="J102">
-        <v>0</v>
+        <v>3357</v>
       </c>
       <c r="K102">
-        <v>29</v>
+        <v>2239</v>
       </c>
       <c r="L102">
-        <v>38</v>
-[...20 lines deleted...]
-        <v>708</v>
+        <v>21653</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B103" t="s">
-        <v>134</v>
+        <v>118</v>
       </c>
       <c r="C103" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D103">
-        <v>80</v>
+        <v>1010</v>
       </c>
       <c r="E103">
-        <v>85</v>
+        <v>285</v>
       </c>
       <c r="F103">
-        <v>112</v>
+        <v>0</v>
       </c>
       <c r="G103">
-        <v>55</v>
+        <v>1705</v>
       </c>
       <c r="H103">
-        <v>132</v>
+        <v>334</v>
       </c>
       <c r="I103">
-        <v>49</v>
+        <v>721</v>
       </c>
       <c r="J103">
-        <v>0</v>
+        <v>393</v>
       </c>
       <c r="K103">
-        <v>23</v>
+        <v>751</v>
       </c>
       <c r="L103">
-        <v>46</v>
-[...20 lines deleted...]
-        <v>877</v>
+        <v>5199</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B104" t="s">
-        <v>135</v>
+        <v>119</v>
       </c>
       <c r="C104" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D104">
-        <v>49</v>
+        <v>968</v>
       </c>
       <c r="E104">
-        <v>18</v>
+        <v>640</v>
       </c>
       <c r="F104">
-        <v>47</v>
+        <v>0</v>
       </c>
       <c r="G104">
-        <v>8</v>
+        <v>3615</v>
       </c>
       <c r="H104">
-        <v>33</v>
+        <v>270</v>
       </c>
       <c r="I104">
-        <v>24</v>
+        <v>1567</v>
       </c>
       <c r="J104">
-        <v>0</v>
+        <v>276</v>
       </c>
       <c r="K104">
-        <v>15</v>
+        <v>1067</v>
       </c>
       <c r="L104">
-        <v>19</v>
-[...20 lines deleted...]
-        <v>347</v>
+        <v>8403</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B105" t="s">
-        <v>136</v>
+        <v>120</v>
       </c>
       <c r="C105" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D105">
-        <v>17</v>
+        <v>1267</v>
       </c>
       <c r="E105">
-        <v>10</v>
+        <v>1286</v>
       </c>
       <c r="F105">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="G105">
-        <v>10</v>
+        <v>6045</v>
       </c>
       <c r="H105">
-        <v>25</v>
+        <v>895</v>
       </c>
       <c r="I105">
-        <v>15</v>
+        <v>5311</v>
       </c>
       <c r="J105">
-        <v>0</v>
+        <v>2322</v>
       </c>
       <c r="K105">
-        <v>4</v>
+        <v>3383</v>
       </c>
       <c r="L105">
-        <v>11</v>
-[...20 lines deleted...]
-        <v>206</v>
+        <v>20509</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B106" t="s">
-        <v>137</v>
+        <v>121</v>
       </c>
       <c r="C106" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D106">
-        <v>10</v>
+        <v>217</v>
       </c>
       <c r="E106">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="F106">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="G106">
-        <v>8</v>
+        <v>285</v>
       </c>
       <c r="H106">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="I106">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="J106">
-        <v>0</v>
+        <v>182</v>
       </c>
       <c r="K106">
-        <v>4</v>
+        <v>59</v>
       </c>
       <c r="L106">
-        <v>6</v>
-[...20 lines deleted...]
-        <v>124</v>
+        <v>878</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B107" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="C107" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D107">
-        <v>37</v>
+        <v>293</v>
       </c>
       <c r="E107">
-        <v>12</v>
+        <v>126</v>
       </c>
       <c r="F107">
-        <v>69</v>
+        <v>0</v>
       </c>
       <c r="G107">
-        <v>6</v>
+        <v>2172</v>
       </c>
       <c r="H107">
-        <v>17</v>
+        <v>150</v>
       </c>
       <c r="I107">
-        <v>11</v>
+        <v>252</v>
       </c>
       <c r="J107">
-        <v>0</v>
+        <v>137</v>
       </c>
       <c r="K107">
-        <v>8</v>
+        <v>256</v>
       </c>
       <c r="L107">
-        <v>29</v>
-[...60 lines deleted...]
-      <c r="M108">
+        <v>3386</v>
+      </c>
+    </row>
+    <row r="108"/>
+    <row r="109">
+      <c r="A109">
+        <v>13</v>
+      </c>
+      <c r="B109" t="s">
+        <v>18</v>
+      </c>
+      <c r="C109" t="s">
+        <v>49</v>
+      </c>
+      <c r="D109">
+        <v>615</v>
+      </c>
+      <c r="E109">
+        <v>1065</v>
+      </c>
+      <c r="F109">
+        <v>0</v>
+      </c>
+      <c r="G109">
+        <v>1442</v>
+      </c>
+      <c r="H109">
+        <v>853</v>
+      </c>
+      <c r="I109">
+        <v>1164</v>
+      </c>
+      <c r="J109">
+        <v>210</v>
+      </c>
+      <c r="K109">
+        <v>338</v>
+      </c>
+      <c r="L109">
+        <v>5687</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>44</v>
+      </c>
+      <c r="B110" t="s">
+        <v>44</v>
+      </c>
+      <c r="C110" t="s">
+        <v>50</v>
+      </c>
+      <c r="D110">
+        <v>142</v>
+      </c>
+      <c r="E110">
+        <v>261</v>
+      </c>
+      <c r="F110">
+        <v>0</v>
+      </c>
+      <c r="G110">
+        <v>466</v>
+      </c>
+      <c r="H110">
+        <v>176</v>
+      </c>
+      <c r="I110">
+        <v>358</v>
+      </c>
+      <c r="J110">
+        <v>49</v>
+      </c>
+      <c r="K110">
+        <v>107</v>
+      </c>
+      <c r="L110">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
         <v>1</v>
       </c>
-      <c r="N108">
-[...81 lines deleted...]
-      </c>
       <c r="B111" t="s">
-        <v>57</v>
+        <v>123</v>
       </c>
       <c r="C111" t="s">
+        <v>52</v>
+      </c>
+      <c r="D111">
+        <v>241</v>
+      </c>
+      <c r="E111">
+        <v>336</v>
+      </c>
+      <c r="F111">
+        <v>0</v>
+      </c>
+      <c r="G111">
+        <v>314</v>
+      </c>
+      <c r="H111">
+        <v>361</v>
+      </c>
+      <c r="I111">
+        <v>322</v>
+      </c>
+      <c r="J111">
         <v>63</v>
       </c>
-      <c r="D111">
-[...19 lines deleted...]
-      </c>
       <c r="K111">
-        <v>69</v>
+        <v>104</v>
       </c>
       <c r="L111">
-        <v>942</v>
-[...20 lines deleted...]
-        <v>9713</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B112" t="s">
-        <v>140</v>
+        <v>124</v>
       </c>
       <c r="C112" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D112">
-        <v>15005</v>
+        <v>66</v>
       </c>
       <c r="E112">
-        <v>12931</v>
+        <v>214</v>
       </c>
       <c r="F112">
-        <v>49018</v>
+        <v>0</v>
       </c>
       <c r="G112">
-        <v>9044</v>
+        <v>333</v>
       </c>
       <c r="H112">
-        <v>5888</v>
+        <v>157</v>
       </c>
       <c r="I112">
-        <v>846</v>
+        <v>226</v>
       </c>
       <c r="J112">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="K112">
-        <v>181</v>
+        <v>49</v>
       </c>
       <c r="L112">
-        <v>20212</v>
-[...20 lines deleted...]
-        <v>135804</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B113" t="s">
-        <v>141</v>
+        <v>125</v>
       </c>
       <c r="C113" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D113">
-        <v>922</v>
+        <v>28</v>
       </c>
       <c r="E113">
-        <v>231</v>
+        <v>61</v>
       </c>
       <c r="F113">
-        <v>1159</v>
+        <v>0</v>
       </c>
       <c r="G113">
-        <v>304</v>
+        <v>52</v>
       </c>
       <c r="H113">
-        <v>391</v>
+        <v>31</v>
       </c>
       <c r="I113">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="J113">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="K113">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="L113">
-        <v>384</v>
-[...20 lines deleted...]
-        <v>5882</v>
+        <v>228</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B114" t="s">
-        <v>142</v>
+        <v>126</v>
       </c>
       <c r="C114" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D114">
-        <v>188</v>
+        <v>35</v>
       </c>
       <c r="E114">
-        <v>126</v>
+        <v>69</v>
       </c>
       <c r="F114">
-        <v>301</v>
+        <v>0</v>
       </c>
       <c r="G114">
-        <v>53</v>
+        <v>96</v>
       </c>
       <c r="H114">
-        <v>218</v>
+        <v>34</v>
       </c>
       <c r="I114">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="J114">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="K114">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="L114">
-        <v>197</v>
-[...20 lines deleted...]
-        <v>1576</v>
+        <v>351</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B115" t="s">
-        <v>143</v>
+        <v>127</v>
       </c>
       <c r="C115" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D115">
-        <v>230</v>
+        <v>93</v>
       </c>
       <c r="E115">
-        <v>127</v>
+        <v>108</v>
       </c>
       <c r="F115">
-        <v>237</v>
+        <v>0</v>
       </c>
       <c r="G115">
-        <v>32</v>
+        <v>160</v>
       </c>
       <c r="H115">
-        <v>125</v>
+        <v>82</v>
       </c>
       <c r="I115">
-        <v>46</v>
+        <v>147</v>
       </c>
       <c r="J115">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="K115">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="L115">
-        <v>136</v>
-[...20 lines deleted...]
-        <v>1372</v>
+        <v>645</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B116" t="s">
-        <v>144</v>
+        <v>128</v>
       </c>
       <c r="C116" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D116">
-        <v>190</v>
+        <v>10</v>
       </c>
       <c r="E116">
-        <v>159</v>
+        <v>16</v>
       </c>
       <c r="F116">
-        <v>18426</v>
+        <v>0</v>
       </c>
       <c r="G116">
-        <v>426</v>
+        <v>21</v>
       </c>
       <c r="H116">
-        <v>385</v>
+        <v>12</v>
       </c>
       <c r="I116">
-        <v>96</v>
+        <v>12</v>
       </c>
       <c r="J116">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="K116">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L116">
-        <v>1275</v>
-[...81 lines deleted...]
-    </row>
+        <v>84</v>
+      </c>
+    </row>
+    <row r="117"/>
     <row r="118">
       <c r="A118">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B118" t="s">
-        <v>146</v>
+        <v>19</v>
       </c>
       <c r="C118" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D118">
-        <v>91</v>
+        <v>17196</v>
       </c>
       <c r="E118">
-        <v>66</v>
+        <v>4822</v>
       </c>
       <c r="F118">
-        <v>154</v>
+        <v>0</v>
       </c>
       <c r="G118">
-        <v>34</v>
+        <v>21267</v>
       </c>
       <c r="H118">
-        <v>348</v>
+        <v>4687</v>
       </c>
       <c r="I118">
-        <v>97</v>
+        <v>7130</v>
       </c>
       <c r="J118">
-        <v>0</v>
+        <v>7119</v>
       </c>
       <c r="K118">
-        <v>6</v>
+        <v>5240</v>
       </c>
       <c r="L118">
-        <v>56</v>
-[...23 lines deleted...]
-    <row r="119"/>
+        <v>67461</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>44</v>
+      </c>
+      <c r="B119" t="s">
+        <v>44</v>
+      </c>
+      <c r="C119" t="s">
+        <v>50</v>
+      </c>
+      <c r="D119">
+        <v>1620</v>
+      </c>
+      <c r="E119">
+        <v>752</v>
+      </c>
+      <c r="F119">
+        <v>0</v>
+      </c>
+      <c r="G119">
+        <v>2239</v>
+      </c>
+      <c r="H119">
+        <v>807</v>
+      </c>
+      <c r="I119">
+        <v>1448</v>
+      </c>
+      <c r="J119">
+        <v>586</v>
+      </c>
+      <c r="K119">
+        <v>839</v>
+      </c>
+      <c r="L119">
+        <v>8291</v>
+      </c>
+    </row>
     <row r="120">
       <c r="A120">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B120" t="s">
-        <v>18</v>
+        <v>129</v>
       </c>
       <c r="C120" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D120">
-        <v>734</v>
+        <v>9060</v>
       </c>
       <c r="E120">
-        <v>644</v>
+        <v>2360</v>
       </c>
       <c r="F120">
-        <v>2475</v>
+        <v>0</v>
       </c>
       <c r="G120">
-        <v>1012</v>
+        <v>16207</v>
       </c>
       <c r="H120">
-        <v>1508</v>
+        <v>2238</v>
       </c>
       <c r="I120">
-        <v>745</v>
+        <v>4338</v>
       </c>
       <c r="J120">
-        <v>0</v>
+        <v>5548</v>
       </c>
       <c r="K120">
-        <v>264</v>
+        <v>3367</v>
       </c>
       <c r="L120">
-        <v>1019</v>
-[...20 lines deleted...]
-        <v>17965</v>
+        <v>43118</v>
       </c>
     </row>
     <row r="121">
-      <c r="A121" t="s">
-        <v>57</v>
+      <c r="A121">
+        <v>2</v>
       </c>
       <c r="B121" t="s">
-        <v>57</v>
+        <v>130</v>
       </c>
       <c r="C121" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D121">
-        <v>111</v>
+        <v>4634</v>
       </c>
       <c r="E121">
-        <v>65</v>
+        <v>619</v>
       </c>
       <c r="F121">
-        <v>467</v>
+        <v>0</v>
       </c>
       <c r="G121">
-        <v>83</v>
+        <v>1145</v>
       </c>
       <c r="H121">
-        <v>87</v>
+        <v>874</v>
       </c>
       <c r="I121">
-        <v>52</v>
+        <v>412</v>
       </c>
       <c r="J121">
-        <v>0</v>
+        <v>459</v>
       </c>
       <c r="K121">
-        <v>56</v>
+        <v>485</v>
       </c>
       <c r="L121">
-        <v>77</v>
-[...20 lines deleted...]
-        <v>1725</v>
+        <v>8628</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B122" t="s">
-        <v>147</v>
+        <v>131</v>
       </c>
       <c r="C122" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D122">
-        <v>370</v>
+        <v>1443</v>
       </c>
       <c r="E122">
-        <v>421</v>
+        <v>252</v>
       </c>
       <c r="F122">
-        <v>1189</v>
+        <v>0</v>
       </c>
       <c r="G122">
-        <v>736</v>
+        <v>1013</v>
       </c>
       <c r="H122">
-        <v>1025</v>
+        <v>268</v>
       </c>
       <c r="I122">
-        <v>507</v>
+        <v>261</v>
       </c>
       <c r="J122">
-        <v>0</v>
+        <v>192</v>
       </c>
       <c r="K122">
-        <v>159</v>
+        <v>323</v>
       </c>
       <c r="L122">
-        <v>673</v>
-[...20 lines deleted...]
-        <v>12424</v>
+        <v>3752</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B123" t="s">
-        <v>148</v>
+        <v>132</v>
       </c>
       <c r="C123" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D123">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="E123">
-        <v>59</v>
+        <v>158</v>
       </c>
       <c r="F123">
-        <v>392</v>
+        <v>0</v>
       </c>
       <c r="G123">
-        <v>120</v>
+        <v>372</v>
       </c>
       <c r="H123">
-        <v>120</v>
+        <v>131</v>
       </c>
       <c r="I123">
-        <v>105</v>
+        <v>372</v>
       </c>
       <c r="J123">
-        <v>0</v>
+        <v>276</v>
       </c>
       <c r="K123">
-        <v>26</v>
+        <v>137</v>
       </c>
       <c r="L123">
-        <v>102</v>
-[...20 lines deleted...]
-        <v>1872</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B124" t="s">
-        <v>149</v>
+        <v>133</v>
       </c>
       <c r="C124" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D124">
-        <v>22</v>
+        <v>145</v>
       </c>
       <c r="E124">
-        <v>13</v>
+        <v>631</v>
       </c>
       <c r="F124">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="G124">
-        <v>18</v>
+        <v>225</v>
       </c>
       <c r="H124">
-        <v>25</v>
+        <v>341</v>
       </c>
       <c r="I124">
-        <v>21</v>
+        <v>87</v>
       </c>
       <c r="J124">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="K124">
-        <v>5</v>
+        <v>52</v>
       </c>
       <c r="L124">
-        <v>13</v>
-[...20 lines deleted...]
-        <v>391</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B125" t="s">
-        <v>150</v>
+        <v>134</v>
       </c>
       <c r="C125" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D125">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="E125">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="F125">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="G125">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="H125">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I125">
-        <v>14</v>
+        <v>212</v>
       </c>
       <c r="J125">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="K125">
-        <v>6</v>
+        <v>37</v>
       </c>
       <c r="L125">
-        <v>27</v>
-[...81 lines deleted...]
-    </row>
+        <v>502</v>
+      </c>
+    </row>
+    <row r="126"/>
     <row r="127">
       <c r="A127">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B127" t="s">
-        <v>152</v>
+        <v>20</v>
       </c>
       <c r="C127" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D127">
-        <v>12</v>
+        <v>704</v>
       </c>
       <c r="E127">
-        <v>19</v>
+        <v>480</v>
       </c>
       <c r="F127">
-        <v>51</v>
+        <v>0</v>
       </c>
       <c r="G127">
-        <v>10</v>
+        <v>1164</v>
       </c>
       <c r="H127">
-        <v>46</v>
+        <v>414</v>
       </c>
       <c r="I127">
-        <v>14</v>
+        <v>1172</v>
       </c>
       <c r="J127">
-        <v>0</v>
+        <v>374</v>
       </c>
       <c r="K127">
-        <v>3</v>
+        <v>411</v>
       </c>
       <c r="L127">
-        <v>61</v>
-[...20 lines deleted...]
-        <v>329</v>
+        <v>4719</v>
       </c>
     </row>
     <row r="128">
-      <c r="A128">
-        <v>7</v>
+      <c r="A128" t="s">
+        <v>44</v>
       </c>
       <c r="B128" t="s">
-        <v>153</v>
+        <v>44</v>
       </c>
       <c r="C128" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D128">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="E128">
-        <v>15</v>
+        <v>122</v>
       </c>
       <c r="F128">
-        <v>150</v>
+        <v>0</v>
       </c>
       <c r="G128">
-        <v>10</v>
+        <v>367</v>
       </c>
       <c r="H128">
-        <v>14</v>
+        <v>100</v>
       </c>
       <c r="I128">
-        <v>10</v>
+        <v>755</v>
       </c>
       <c r="J128">
-        <v>0</v>
+        <v>204</v>
       </c>
       <c r="K128">
+        <v>140</v>
+      </c>
+      <c r="L128">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
         <v>1</v>
       </c>
-      <c r="L128">
-[...24 lines deleted...]
-    <row r="129"/>
+      <c r="B129" t="s">
+        <v>135</v>
+      </c>
+      <c r="C129" t="s">
+        <v>52</v>
+      </c>
+      <c r="D129">
+        <v>220</v>
+      </c>
+      <c r="E129">
+        <v>178</v>
+      </c>
+      <c r="F129">
+        <v>0</v>
+      </c>
+      <c r="G129">
+        <v>432</v>
+      </c>
+      <c r="H129">
+        <v>163</v>
+      </c>
+      <c r="I129">
+        <v>213</v>
+      </c>
+      <c r="J129">
+        <v>79</v>
+      </c>
+      <c r="K129">
+        <v>124</v>
+      </c>
+      <c r="L129">
+        <v>1409</v>
+      </c>
+    </row>
     <row r="130">
       <c r="A130">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B130" t="s">
-        <v>19</v>
+        <v>136</v>
       </c>
       <c r="C130" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D130">
-        <v>10723</v>
+        <v>97</v>
       </c>
       <c r="E130">
-        <v>9003</v>
+        <v>69</v>
       </c>
       <c r="F130">
-        <v>19405</v>
+        <v>0</v>
       </c>
       <c r="G130">
-        <v>5879</v>
+        <v>154</v>
       </c>
       <c r="H130">
-        <v>14925</v>
+        <v>58</v>
       </c>
       <c r="I130">
-        <v>6125</v>
+        <v>94</v>
       </c>
       <c r="J130">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="K130">
-        <v>3304</v>
+        <v>59</v>
       </c>
       <c r="L130">
-        <v>11695</v>
-[...20 lines deleted...]
-        <v>128620</v>
+        <v>552</v>
       </c>
     </row>
     <row r="131">
-      <c r="A131" t="s">
-        <v>57</v>
+      <c r="A131">
+        <v>3</v>
       </c>
       <c r="B131" t="s">
-        <v>57</v>
+        <v>137</v>
       </c>
       <c r="C131" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D131">
-        <v>1205</v>
+        <v>41</v>
       </c>
       <c r="E131">
-        <v>861</v>
+        <v>36</v>
       </c>
       <c r="F131">
-        <v>1416</v>
+        <v>0</v>
       </c>
       <c r="G131">
-        <v>502</v>
+        <v>50</v>
       </c>
       <c r="H131">
-        <v>1164</v>
+        <v>28</v>
       </c>
       <c r="I131">
-        <v>497</v>
+        <v>25</v>
       </c>
       <c r="J131">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K131">
-        <v>369</v>
+        <v>29</v>
       </c>
       <c r="L131">
-        <v>855</v>
-[...20 lines deleted...]
-        <v>10630</v>
+        <v>221</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B132" t="s">
-        <v>154</v>
+        <v>138</v>
       </c>
       <c r="C132" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D132">
-        <v>4953</v>
+        <v>79</v>
       </c>
       <c r="E132">
-        <v>7197</v>
+        <v>39</v>
       </c>
       <c r="F132">
-        <v>10808</v>
+        <v>0</v>
       </c>
       <c r="G132">
-        <v>4079</v>
+        <v>99</v>
       </c>
       <c r="H132">
-        <v>11713</v>
+        <v>33</v>
       </c>
       <c r="I132">
-        <v>4684</v>
+        <v>52</v>
       </c>
       <c r="J132">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="K132">
-        <v>2025</v>
+        <v>28</v>
       </c>
       <c r="L132">
-        <v>7965</v>
-[...20 lines deleted...]
-        <v>86298</v>
+        <v>364</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B133" t="s">
-        <v>155</v>
+        <v>139</v>
       </c>
       <c r="C133" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D133">
-        <v>790</v>
+        <v>27</v>
       </c>
       <c r="E133">
-        <v>272</v>
+        <v>13</v>
       </c>
       <c r="F133">
-        <v>5546</v>
+        <v>0</v>
       </c>
       <c r="G133">
-        <v>642</v>
+        <v>30</v>
       </c>
       <c r="H133">
-        <v>905</v>
+        <v>20</v>
       </c>
       <c r="I133">
-        <v>267</v>
+        <v>11</v>
       </c>
       <c r="J133">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="K133">
-        <v>279</v>
+        <v>16</v>
       </c>
       <c r="L133">
-        <v>1216</v>
-[...20 lines deleted...]
-        <v>12555</v>
+        <v>128</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B134" t="s">
-        <v>156</v>
+        <v>140</v>
       </c>
       <c r="C134" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D134">
-        <v>396</v>
+        <v>26</v>
       </c>
       <c r="E134">
-        <v>133</v>
+        <v>23</v>
       </c>
       <c r="F134">
-        <v>251</v>
+        <v>0</v>
       </c>
       <c r="G134">
-        <v>105</v>
+        <v>32</v>
       </c>
       <c r="H134">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I134">
-        <v>103</v>
+        <v>22</v>
       </c>
       <c r="J134">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="K134">
-        <v>531</v>
+        <v>15</v>
       </c>
       <c r="L134">
-        <v>162</v>
-[...81 lines deleted...]
-    </row>
+        <v>143</v>
+      </c>
+    </row>
+    <row r="135"/>
     <row r="136">
       <c r="A136">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="B136" t="s">
-        <v>158</v>
+        <v>21</v>
       </c>
       <c r="C136" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D136">
-        <v>2328</v>
+        <v>335</v>
       </c>
       <c r="E136">
-        <v>176</v>
+        <v>271</v>
       </c>
       <c r="F136">
-        <v>225</v>
+        <v>0</v>
       </c>
       <c r="G136">
-        <v>155</v>
+        <v>981</v>
       </c>
       <c r="H136">
-        <v>388</v>
+        <v>289</v>
       </c>
       <c r="I136">
-        <v>53</v>
+        <v>1178</v>
       </c>
       <c r="J136">
-        <v>0</v>
+        <v>185</v>
       </c>
       <c r="K136">
-        <v>27</v>
+        <v>287</v>
       </c>
       <c r="L136">
-        <v>124</v>
-[...20 lines deleted...]
-        <v>4356</v>
+        <v>3526</v>
       </c>
     </row>
     <row r="137">
-      <c r="A137">
-        <v>6</v>
+      <c r="A137" t="s">
+        <v>44</v>
       </c>
       <c r="B137" t="s">
-        <v>159</v>
+        <v>44</v>
       </c>
       <c r="C137" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D137">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="E137">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="F137">
-        <v>302</v>
+        <v>0</v>
       </c>
       <c r="G137">
-        <v>28</v>
+        <v>127</v>
       </c>
       <c r="H137">
-        <v>71</v>
+        <v>38</v>
       </c>
       <c r="I137">
-        <v>19</v>
+        <v>81</v>
       </c>
       <c r="J137">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="K137">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="L137">
-        <v>536</v>
-[...20 lines deleted...]
-        <v>1329</v>
+        <v>413</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B138" t="s">
-        <v>160</v>
+        <v>141</v>
       </c>
       <c r="C138" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D138">
-        <v>710</v>
+        <v>113</v>
       </c>
       <c r="E138">
-        <v>192</v>
+        <v>113</v>
       </c>
       <c r="F138">
-        <v>602</v>
+        <v>0</v>
       </c>
       <c r="G138">
-        <v>303</v>
+        <v>200</v>
       </c>
       <c r="H138">
-        <v>380</v>
+        <v>138</v>
       </c>
       <c r="I138">
-        <v>435</v>
+        <v>876</v>
       </c>
       <c r="J138">
-        <v>0</v>
+        <v>74</v>
       </c>
       <c r="K138">
-        <v>16</v>
+        <v>73</v>
       </c>
       <c r="L138">
-        <v>742</v>
-[...23 lines deleted...]
-    <row r="139"/>
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>2</v>
+      </c>
+      <c r="B139" t="s">
+        <v>142</v>
+      </c>
+      <c r="C139" t="s">
+        <v>52</v>
+      </c>
+      <c r="D139">
+        <v>85</v>
+      </c>
+      <c r="E139">
+        <v>35</v>
+      </c>
+      <c r="F139">
+        <v>0</v>
+      </c>
+      <c r="G139">
+        <v>520</v>
+      </c>
+      <c r="H139">
+        <v>34</v>
+      </c>
+      <c r="I139">
+        <v>32</v>
+      </c>
+      <c r="J139">
+        <v>21</v>
+      </c>
+      <c r="K139">
+        <v>106</v>
+      </c>
+      <c r="L139">
+        <v>833</v>
+      </c>
+    </row>
     <row r="140">
       <c r="A140">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B140" t="s">
-        <v>20</v>
+        <v>143</v>
       </c>
       <c r="C140" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D140">
-        <v>995</v>
+        <v>22</v>
       </c>
       <c r="E140">
-        <v>406</v>
+        <v>28</v>
       </c>
       <c r="F140">
-        <v>1232</v>
+        <v>0</v>
       </c>
       <c r="G140">
-        <v>479</v>
+        <v>45</v>
       </c>
       <c r="H140">
-        <v>687</v>
+        <v>27</v>
       </c>
       <c r="I140">
-        <v>1047</v>
+        <v>23</v>
       </c>
       <c r="J140">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="K140">
-        <v>172</v>
+        <v>18</v>
       </c>
       <c r="L140">
-        <v>909</v>
-[...20 lines deleted...]
-        <v>16421</v>
+        <v>174</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141" t="s">
-        <v>57</v>
+      <c r="A141">
+        <v>4</v>
       </c>
       <c r="B141" t="s">
-        <v>57</v>
+        <v>144</v>
       </c>
       <c r="C141" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D141">
-        <v>180</v>
+        <v>32</v>
       </c>
       <c r="E141">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="F141">
-        <v>330</v>
+        <v>0</v>
       </c>
       <c r="G141">
-        <v>85</v>
+        <v>43</v>
       </c>
       <c r="H141">
-        <v>74</v>
+        <v>16</v>
       </c>
       <c r="I141">
-        <v>176</v>
+        <v>55</v>
       </c>
       <c r="J141">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="K141">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="L141">
-        <v>205</v>
-[...20 lines deleted...]
-        <v>3702</v>
+        <v>223</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B142" t="s">
-        <v>161</v>
+        <v>145</v>
       </c>
       <c r="C142" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D142">
-        <v>632</v>
+        <v>6</v>
       </c>
       <c r="E142">
-        <v>248</v>
+        <v>12</v>
       </c>
       <c r="F142">
-        <v>594</v>
+        <v>0</v>
       </c>
       <c r="G142">
-        <v>228</v>
+        <v>22</v>
       </c>
       <c r="H142">
-        <v>423</v>
+        <v>21</v>
       </c>
       <c r="I142">
-        <v>253</v>
+        <v>87</v>
       </c>
       <c r="J142">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="K142">
-        <v>96</v>
+        <v>18</v>
       </c>
       <c r="L142">
-        <v>477</v>
-[...20 lines deleted...]
-        <v>5353</v>
+        <v>189</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B143" t="s">
-        <v>162</v>
+        <v>146</v>
       </c>
       <c r="C143" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D143">
-        <v>89</v>
+        <v>15</v>
       </c>
       <c r="E143">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="F143">
-        <v>199</v>
+        <v>0</v>
       </c>
       <c r="G143">
-        <v>135</v>
+        <v>24</v>
       </c>
       <c r="H143">
-        <v>137</v>
+        <v>15</v>
       </c>
       <c r="I143">
-        <v>548</v>
+        <v>24</v>
       </c>
       <c r="J143">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="K143">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="L143">
-        <v>125</v>
-[...81 lines deleted...]
-    </row>
+        <v>107</v>
+      </c>
+    </row>
+    <row r="144"/>
     <row r="145">
       <c r="A145">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B145" t="s">
-        <v>164</v>
+        <v>22</v>
       </c>
       <c r="C145" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D145">
-        <v>22</v>
+        <v>2509</v>
       </c>
       <c r="E145">
-        <v>11</v>
+        <v>3807</v>
       </c>
       <c r="F145">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="G145">
-        <v>9</v>
+        <v>40065</v>
       </c>
       <c r="H145">
-        <v>11</v>
+        <v>2918</v>
       </c>
       <c r="I145">
-        <v>18</v>
+        <v>18145</v>
       </c>
       <c r="J145">
-        <v>0</v>
+        <v>2711</v>
       </c>
       <c r="K145">
-        <v>3</v>
+        <v>8747</v>
       </c>
       <c r="L145">
-        <v>30</v>
-[...20 lines deleted...]
-        <v>217</v>
+        <v>78902</v>
       </c>
     </row>
     <row r="146">
-      <c r="A146">
-        <v>5</v>
+      <c r="A146" t="s">
+        <v>44</v>
       </c>
       <c r="B146" t="s">
-        <v>165</v>
+        <v>44</v>
       </c>
       <c r="C146" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D146">
-        <v>22</v>
+        <v>665</v>
       </c>
       <c r="E146">
-        <v>11</v>
+        <v>372</v>
       </c>
       <c r="F146">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="G146">
-        <v>7</v>
+        <v>2758</v>
       </c>
       <c r="H146">
-        <v>18</v>
+        <v>410</v>
       </c>
       <c r="I146">
-        <v>12</v>
+        <v>1910</v>
       </c>
       <c r="J146">
-        <v>0</v>
+        <v>360</v>
       </c>
       <c r="K146">
-        <v>2</v>
+        <v>762</v>
       </c>
       <c r="L146">
-        <v>20</v>
-[...20 lines deleted...]
-        <v>188</v>
+        <v>7237</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B147" t="s">
-        <v>166</v>
+        <v>147</v>
       </c>
       <c r="C147" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D147">
-        <v>16</v>
+        <v>1136</v>
       </c>
       <c r="E147">
-        <v>2</v>
+        <v>2735</v>
       </c>
       <c r="F147">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G147">
-        <v>3</v>
+        <v>10383</v>
       </c>
       <c r="H147">
-        <v>6</v>
+        <v>1973</v>
       </c>
       <c r="I147">
-        <v>8</v>
+        <v>14367</v>
       </c>
       <c r="J147">
-        <v>0</v>
+        <v>1860</v>
       </c>
       <c r="K147">
-        <v>2</v>
+        <v>3184</v>
       </c>
       <c r="L147">
-        <v>14</v>
-[...20 lines deleted...]
-        <v>89</v>
+        <v>35638</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B148" t="s">
-        <v>167</v>
+        <v>148</v>
       </c>
       <c r="C148" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D148">
-        <v>14</v>
+        <v>345</v>
       </c>
       <c r="E148">
-        <v>4</v>
+        <v>290</v>
       </c>
       <c r="F148">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G148">
-        <v>2</v>
+        <v>23694</v>
       </c>
       <c r="H148">
-        <v>4</v>
+        <v>245</v>
       </c>
       <c r="I148">
-        <v>11</v>
+        <v>1336</v>
       </c>
       <c r="J148">
-        <v>0</v>
+        <v>260</v>
       </c>
       <c r="K148">
+        <v>4475</v>
+      </c>
+      <c r="L148">
+        <v>30645</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
         <v>3</v>
       </c>
-      <c r="L148">
-[...24 lines deleted...]
-    <row r="149"/>
+      <c r="B149" t="s">
+        <v>149</v>
+      </c>
+      <c r="C149" t="s">
+        <v>52</v>
+      </c>
+      <c r="D149">
+        <v>192</v>
+      </c>
+      <c r="E149">
+        <v>79</v>
+      </c>
+      <c r="F149">
+        <v>0</v>
+      </c>
+      <c r="G149">
+        <v>334</v>
+      </c>
+      <c r="H149">
+        <v>93</v>
+      </c>
+      <c r="I149">
+        <v>155</v>
+      </c>
+      <c r="J149">
+        <v>89</v>
+      </c>
+      <c r="K149">
+        <v>131</v>
+      </c>
+      <c r="L149">
+        <v>1073</v>
+      </c>
+    </row>
     <row r="150">
       <c r="A150">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="B150" t="s">
+        <v>150</v>
+      </c>
+      <c r="C150" t="s">
+        <v>52</v>
+      </c>
+      <c r="D150">
+        <v>103</v>
+      </c>
+      <c r="E150">
+        <v>218</v>
+      </c>
+      <c r="F150">
+        <v>0</v>
+      </c>
+      <c r="G150">
+        <v>2662</v>
+      </c>
+      <c r="H150">
+        <v>120</v>
+      </c>
+      <c r="I150">
+        <v>309</v>
+      </c>
+      <c r="J150">
+        <v>108</v>
+      </c>
+      <c r="K150">
+        <v>137</v>
+      </c>
+      <c r="L150">
+        <v>3657</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>5</v>
+      </c>
+      <c r="B151" t="s">
+        <v>151</v>
+      </c>
+      <c r="C151" t="s">
+        <v>52</v>
+      </c>
+      <c r="D151">
+        <v>29</v>
+      </c>
+      <c r="E151">
+        <v>19</v>
+      </c>
+      <c r="F151">
+        <v>0</v>
+      </c>
+      <c r="G151">
+        <v>124</v>
+      </c>
+      <c r="H151">
         <v>21</v>
       </c>
-      <c r="C150" t="s">
-[...75 lines deleted...]
-      </c>
       <c r="I151">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="J151">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="K151">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="L151">
-        <v>50</v>
-[...20 lines deleted...]
-        <v>467</v>
+        <v>282</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B152" t="s">
-        <v>168</v>
+        <v>152</v>
       </c>
       <c r="C152" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D152">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="E152">
-        <v>276</v>
+        <v>94</v>
       </c>
       <c r="F152">
-        <v>291</v>
+        <v>0</v>
       </c>
       <c r="G152">
-        <v>27</v>
+        <v>110</v>
       </c>
       <c r="H152">
-        <v>341</v>
+        <v>56</v>
       </c>
       <c r="I152">
-        <v>180</v>
+        <v>28</v>
       </c>
       <c r="J152">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="K152">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L152">
-        <v>435</v>
-[...81 lines deleted...]
-    </row>
+        <v>370</v>
+      </c>
+    </row>
+    <row r="153"/>
     <row r="154">
       <c r="A154">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="B154" t="s">
-        <v>170</v>
+        <v>23</v>
       </c>
       <c r="C154" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D154">
-        <v>19</v>
+        <v>665</v>
       </c>
       <c r="E154">
-        <v>3</v>
+        <v>990</v>
       </c>
       <c r="F154">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="G154">
-        <v>4</v>
+        <v>1530</v>
       </c>
       <c r="H154">
-        <v>6</v>
+        <v>984</v>
       </c>
       <c r="I154">
-        <v>26</v>
+        <v>748</v>
       </c>
       <c r="J154">
-        <v>0</v>
+        <v>273</v>
       </c>
       <c r="K154">
-        <v>2</v>
+        <v>1517</v>
       </c>
       <c r="L154">
-        <v>20</v>
-[...20 lines deleted...]
-        <v>198</v>
+        <v>6707</v>
       </c>
     </row>
     <row r="155">
-      <c r="A155">
-        <v>4</v>
+      <c r="A155" t="s">
+        <v>44</v>
       </c>
       <c r="B155" t="s">
-        <v>171</v>
+        <v>44</v>
       </c>
       <c r="C155" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D155">
-        <v>16</v>
+        <v>192</v>
       </c>
       <c r="E155">
-        <v>6</v>
+        <v>118</v>
       </c>
       <c r="F155">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="G155">
-        <v>3</v>
+        <v>322</v>
       </c>
       <c r="H155">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="I155">
-        <v>8</v>
+        <v>193</v>
       </c>
       <c r="J155">
-        <v>0</v>
+        <v>74</v>
       </c>
       <c r="K155">
-        <v>0</v>
+        <v>238</v>
       </c>
       <c r="L155">
-        <v>42</v>
-[...20 lines deleted...]
-        <v>136</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B156" t="s">
-        <v>172</v>
+        <v>153</v>
       </c>
       <c r="C156" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D156">
-        <v>9</v>
+        <v>232</v>
       </c>
       <c r="E156">
-        <v>2</v>
+        <v>198</v>
       </c>
       <c r="F156">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="G156">
-        <v>0</v>
+        <v>390</v>
       </c>
       <c r="H156">
-        <v>3</v>
+        <v>124</v>
       </c>
       <c r="I156">
-        <v>165</v>
+        <v>333</v>
       </c>
       <c r="J156">
-        <v>0</v>
+        <v>112</v>
       </c>
       <c r="K156">
-        <v>4</v>
+        <v>670</v>
       </c>
       <c r="L156">
-        <v>30</v>
-[...20 lines deleted...]
-        <v>275</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B157" t="s">
-        <v>173</v>
+        <v>154</v>
       </c>
       <c r="C157" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D157">
-        <v>4</v>
+        <v>52</v>
       </c>
       <c r="E157">
-        <v>4</v>
+        <v>418</v>
       </c>
       <c r="F157">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G157">
-        <v>3</v>
+        <v>123</v>
       </c>
       <c r="H157">
-        <v>3</v>
+        <v>614</v>
       </c>
       <c r="I157">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="J157">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="K157">
-        <v>0</v>
+        <v>61</v>
       </c>
       <c r="L157">
-        <v>5</v>
-[...20 lines deleted...]
-        <v>57</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B158" t="s">
-        <v>174</v>
+        <v>155</v>
       </c>
       <c r="C158" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D158">
-        <v>12</v>
+        <v>43</v>
       </c>
       <c r="E158">
-        <v>1</v>
+        <v>54</v>
       </c>
       <c r="F158">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="G158">
-        <v>3</v>
+        <v>120</v>
       </c>
       <c r="H158">
-        <v>7</v>
+        <v>33</v>
       </c>
       <c r="I158">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="J158">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="K158">
-        <v>3</v>
+        <v>397</v>
       </c>
       <c r="L158">
-        <v>10</v>
-[...4 lines deleted...]
-      <c r="N158">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
         <v>4</v>
       </c>
-      <c r="O158">
-[...15 lines deleted...]
-    <row r="159"/>
+      <c r="B159" t="s">
+        <v>156</v>
+      </c>
+      <c r="C159" t="s">
+        <v>52</v>
+      </c>
+      <c r="D159">
+        <v>69</v>
+      </c>
+      <c r="E159">
+        <v>69</v>
+      </c>
+      <c r="F159">
+        <v>0</v>
+      </c>
+      <c r="G159">
+        <v>484</v>
+      </c>
+      <c r="H159">
+        <v>48</v>
+      </c>
+      <c r="I159">
+        <v>70</v>
+      </c>
+      <c r="J159">
+        <v>21</v>
+      </c>
+      <c r="K159">
+        <v>69</v>
+      </c>
+      <c r="L159">
+        <v>830</v>
+      </c>
+    </row>
     <row r="160">
       <c r="A160">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="B160" t="s">
-        <v>22</v>
+        <v>157</v>
       </c>
       <c r="C160" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D160">
-        <v>4791</v>
+        <v>31</v>
       </c>
       <c r="E160">
-        <v>4049</v>
+        <v>26</v>
       </c>
       <c r="F160">
-        <v>36844</v>
+        <v>0</v>
       </c>
       <c r="G160">
-        <v>6300</v>
+        <v>40</v>
       </c>
       <c r="H160">
-        <v>6501</v>
+        <v>27</v>
       </c>
       <c r="I160">
-        <v>4741</v>
+        <v>23</v>
       </c>
       <c r="J160">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="K160">
-        <v>303</v>
+        <v>28</v>
       </c>
       <c r="L160">
-        <v>22648</v>
-[...20 lines deleted...]
-        <v>137661</v>
+        <v>185</v>
       </c>
     </row>
     <row r="161">
-      <c r="A161" t="s">
-        <v>57</v>
+      <c r="A161">
+        <v>6</v>
       </c>
       <c r="B161" t="s">
-        <v>57</v>
+        <v>158</v>
       </c>
       <c r="C161" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D161">
-        <v>919</v>
+        <v>46</v>
       </c>
       <c r="E161">
-        <v>406</v>
+        <v>107</v>
       </c>
       <c r="F161">
-        <v>1109</v>
+        <v>0</v>
       </c>
       <c r="G161">
-        <v>527</v>
+        <v>51</v>
       </c>
       <c r="H161">
-        <v>549</v>
+        <v>52</v>
       </c>
       <c r="I161">
-        <v>239</v>
+        <v>36</v>
       </c>
       <c r="J161">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="K161">
-        <v>109</v>
+        <v>54</v>
       </c>
       <c r="L161">
-        <v>624</v>
-[...965 lines deleted...]
-        <v>211</v>
+        <v>361</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -12222,6229 +7663,10788 @@
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>39</v>
+        <v>159</v>
       </c>
       <c r="D2" t="s">
+        <v>160</v>
+      </c>
+      <c r="E2" t="s">
+        <v>161</v>
+      </c>
+      <c r="F2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G2">
+        <v>15919</v>
+      </c>
+      <c r="H2">
+        <v>3526</v>
+      </c>
+      <c r="I2">
+        <v>15207</v>
+      </c>
+      <c r="J2">
+        <v>25430</v>
+      </c>
+      <c r="K2">
+        <v>9069</v>
+      </c>
+      <c r="L2">
+        <v>525</v>
+      </c>
+      <c r="M2">
+        <v>645</v>
+      </c>
+      <c r="N2">
+        <v>10148</v>
+      </c>
+      <c r="O2">
         <v>189</v>
       </c>
-      <c r="E2" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="P2">
-        <v>3430</v>
+        <v>429</v>
       </c>
       <c r="Q2">
-        <v>483</v>
+        <v>277</v>
       </c>
       <c r="R2">
-        <v>7369</v>
+        <v>18368</v>
       </c>
       <c r="S2">
-        <v>615</v>
+        <v>734</v>
       </c>
       <c r="T2">
-        <v>17196</v>
+        <v>10723</v>
       </c>
       <c r="U2">
-        <v>704</v>
+        <v>995</v>
       </c>
       <c r="V2">
-        <v>335</v>
+        <v>221</v>
       </c>
       <c r="W2">
-        <v>2509</v>
+        <v>4791</v>
       </c>
       <c r="X2">
-        <v>665</v>
+        <v>1665</v>
       </c>
       <c r="Y2">
-        <v>145248</v>
+        <v>118861</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
-        <v>39</v>
+        <v>159</v>
       </c>
       <c r="D3" t="s">
-        <v>189</v>
+        <v>160</v>
       </c>
       <c r="E3" t="s">
-        <v>192</v>
+        <v>163</v>
       </c>
       <c r="F3" t="s">
-        <v>193</v>
+        <v>164</v>
       </c>
       <c r="G3">
-        <v>12038</v>
+        <v>9719</v>
       </c>
       <c r="H3">
-        <v>17457</v>
+        <v>5138</v>
       </c>
       <c r="I3">
-        <v>6745</v>
+        <v>11627</v>
       </c>
       <c r="J3">
-        <v>24176</v>
+        <v>11013</v>
       </c>
       <c r="K3">
-        <v>38528</v>
+        <v>11609</v>
       </c>
       <c r="L3">
-        <v>515</v>
+        <v>505</v>
       </c>
       <c r="M3">
-        <v>945</v>
+        <v>1609</v>
       </c>
       <c r="N3">
-        <v>7242</v>
+        <v>4124</v>
       </c>
       <c r="O3">
-        <v>180</v>
+        <v>167</v>
       </c>
       <c r="P3">
-        <v>979</v>
+        <v>1423</v>
       </c>
       <c r="Q3">
-        <v>522</v>
+        <v>204</v>
       </c>
       <c r="R3">
-        <v>4058</v>
+        <v>14343</v>
       </c>
       <c r="S3">
-        <v>1065</v>
+        <v>644</v>
       </c>
       <c r="T3">
-        <v>4822</v>
+        <v>9003</v>
       </c>
       <c r="U3">
-        <v>480</v>
+        <v>406</v>
       </c>
       <c r="V3">
-        <v>271</v>
+        <v>337</v>
       </c>
       <c r="W3">
-        <v>3807</v>
+        <v>4049</v>
       </c>
       <c r="X3">
-        <v>990</v>
+        <v>607</v>
       </c>
       <c r="Y3">
-        <v>124820</v>
+        <v>86527</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>159</v>
       </c>
       <c r="D4" t="s">
-        <v>189</v>
+        <v>160</v>
       </c>
       <c r="E4" t="s">
-        <v>194</v>
+        <v>165</v>
       </c>
       <c r="F4" t="s">
-        <v>195</v>
+        <v>166</v>
       </c>
       <c r="G4">
-        <v>0</v>
+        <v>49376</v>
       </c>
       <c r="H4">
-        <v>0</v>
+        <v>4396</v>
       </c>
       <c r="I4">
-        <v>0</v>
+        <v>7219</v>
       </c>
       <c r="J4">
-        <v>0</v>
+        <v>7554</v>
       </c>
       <c r="K4">
-        <v>0</v>
+        <v>15402</v>
       </c>
       <c r="L4">
-        <v>0</v>
+        <v>867</v>
       </c>
       <c r="M4">
-        <v>0</v>
+        <v>1969</v>
       </c>
       <c r="N4">
-        <v>0</v>
+        <v>24949</v>
       </c>
       <c r="O4">
-        <v>0</v>
+        <v>199</v>
       </c>
       <c r="P4">
-        <v>0</v>
+        <v>1032</v>
       </c>
       <c r="Q4">
-        <v>0</v>
+        <v>408</v>
       </c>
       <c r="R4">
-        <v>0</v>
+        <v>71804</v>
       </c>
       <c r="S4">
-        <v>0</v>
+        <v>2475</v>
       </c>
       <c r="T4">
-        <v>0</v>
+        <v>19405</v>
       </c>
       <c r="U4">
-        <v>0</v>
+        <v>1232</v>
       </c>
       <c r="V4">
-        <v>0</v>
+        <v>545</v>
       </c>
       <c r="W4">
-        <v>0</v>
+        <v>36844</v>
       </c>
       <c r="X4">
-        <v>0</v>
+        <v>1386</v>
       </c>
       <c r="Y4">
-        <v>0</v>
+        <v>247062</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>25</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>159</v>
       </c>
       <c r="D5" t="s">
-        <v>189</v>
+        <v>160</v>
       </c>
       <c r="E5" t="s">
+        <v>167</v>
+      </c>
+      <c r="F5" t="s">
+        <v>168</v>
+      </c>
+      <c r="G5">
+        <v>13086</v>
+      </c>
+      <c r="H5">
+        <v>2043</v>
+      </c>
+      <c r="I5">
+        <v>4709</v>
+      </c>
+      <c r="J5">
+        <v>5266</v>
+      </c>
+      <c r="K5">
+        <v>3570</v>
+      </c>
+      <c r="L5">
+        <v>339</v>
+      </c>
+      <c r="M5">
+        <v>208</v>
+      </c>
+      <c r="N5">
+        <v>2604</v>
+      </c>
+      <c r="O5">
+        <v>84</v>
+      </c>
+      <c r="P5">
         <v>196</v>
       </c>
-      <c r="F5" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="Q5">
-        <v>1681</v>
+        <v>131</v>
       </c>
       <c r="R5">
-        <v>24479</v>
+        <v>10416</v>
       </c>
       <c r="S5">
-        <v>1442</v>
+        <v>1012</v>
       </c>
       <c r="T5">
-        <v>21267</v>
+        <v>5879</v>
       </c>
       <c r="U5">
-        <v>1164</v>
+        <v>479</v>
       </c>
       <c r="V5">
-        <v>981</v>
+        <v>79</v>
       </c>
       <c r="W5">
-        <v>40065</v>
+        <v>6300</v>
       </c>
       <c r="X5">
-        <v>1530</v>
+        <v>307</v>
       </c>
       <c r="Y5">
-        <v>360912</v>
+        <v>56708</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" t="s">
-        <v>39</v>
+        <v>159</v>
       </c>
       <c r="D6" t="s">
-        <v>189</v>
+        <v>160</v>
       </c>
       <c r="E6" t="s">
-        <v>198</v>
+        <v>159</v>
       </c>
       <c r="F6" t="s">
-        <v>199</v>
+        <v>169</v>
       </c>
       <c r="G6">
-        <v>11593</v>
+        <v>14765</v>
       </c>
       <c r="H6">
-        <v>12695</v>
+        <v>28825</v>
       </c>
       <c r="I6">
-        <v>5467</v>
+        <v>9941</v>
       </c>
       <c r="J6">
-        <v>19533</v>
+        <v>16727</v>
       </c>
       <c r="K6">
-        <v>16667</v>
+        <v>24526</v>
       </c>
       <c r="L6">
-        <v>459</v>
+        <v>643</v>
       </c>
       <c r="M6">
-        <v>711</v>
+        <v>968</v>
       </c>
       <c r="N6">
-        <v>7390</v>
+        <v>10718</v>
       </c>
       <c r="O6">
-        <v>146</v>
+        <v>190</v>
       </c>
       <c r="P6">
-        <v>1977</v>
+        <v>477</v>
       </c>
       <c r="Q6">
-        <v>748</v>
+        <v>288</v>
       </c>
       <c r="R6">
-        <v>4716</v>
+        <v>8047</v>
       </c>
       <c r="S6">
-        <v>853</v>
+        <v>1508</v>
       </c>
       <c r="T6">
-        <v>4687</v>
+        <v>14925</v>
       </c>
       <c r="U6">
-        <v>414</v>
+        <v>687</v>
       </c>
       <c r="V6">
-        <v>289</v>
+        <v>442</v>
       </c>
       <c r="W6">
-        <v>2918</v>
+        <v>6501</v>
       </c>
       <c r="X6">
-        <v>984</v>
+        <v>2378</v>
       </c>
       <c r="Y6">
-        <v>92247</v>
+        <v>142556</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>159</v>
       </c>
       <c r="D7" t="s">
-        <v>189</v>
+        <v>160</v>
       </c>
       <c r="E7" t="s">
-        <v>200</v>
+        <v>170</v>
       </c>
       <c r="F7" t="s">
-        <v>201</v>
+        <v>171</v>
       </c>
       <c r="G7">
-        <v>97872</v>
+        <v>14152</v>
       </c>
       <c r="H7">
-        <v>7459</v>
+        <v>3405</v>
       </c>
       <c r="I7">
-        <v>771</v>
+        <v>5583</v>
       </c>
       <c r="J7">
-        <v>75621</v>
+        <v>11672</v>
       </c>
       <c r="K7">
-        <v>12348</v>
+        <v>7515</v>
       </c>
       <c r="L7">
-        <v>1116</v>
+        <v>484</v>
       </c>
       <c r="M7">
-        <v>1268</v>
+        <v>417</v>
       </c>
       <c r="N7">
-        <v>12576</v>
+        <v>3383</v>
       </c>
       <c r="O7">
-        <v>386</v>
+        <v>129</v>
       </c>
       <c r="P7">
-        <v>1606</v>
+        <v>1452</v>
       </c>
       <c r="Q7">
-        <v>456</v>
+        <v>155</v>
       </c>
       <c r="R7">
-        <v>9849</v>
+        <v>1386</v>
       </c>
       <c r="S7">
-        <v>1164</v>
+        <v>745</v>
       </c>
       <c r="T7">
-        <v>7130</v>
+        <v>6125</v>
       </c>
       <c r="U7">
-        <v>1172</v>
+        <v>1047</v>
       </c>
       <c r="V7">
-        <v>1178</v>
+        <v>559</v>
       </c>
       <c r="W7">
-        <v>18145</v>
+        <v>4741</v>
       </c>
       <c r="X7">
-        <v>748</v>
+        <v>347</v>
       </c>
       <c r="Y7">
-        <v>250865</v>
+        <v>63297</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>159</v>
       </c>
       <c r="D8" t="s">
-        <v>189</v>
+        <v>160</v>
       </c>
       <c r="E8" t="s">
-        <v>202</v>
+        <v>26</v>
       </c>
       <c r="F8" t="s">
-        <v>203</v>
+        <v>172</v>
       </c>
       <c r="G8">
-        <v>5457</v>
+        <v>0</v>
       </c>
       <c r="H8">
-        <v>5758</v>
+        <v>0</v>
       </c>
       <c r="I8">
-        <v>597</v>
+        <v>0</v>
       </c>
       <c r="J8">
-        <v>30926</v>
+        <v>0</v>
       </c>
       <c r="K8">
-        <v>8000</v>
+        <v>0</v>
       </c>
       <c r="L8">
-        <v>312</v>
+        <v>0</v>
       </c>
       <c r="M8">
-        <v>418</v>
+        <v>0</v>
       </c>
       <c r="N8">
-        <v>11378</v>
+        <v>0</v>
       </c>
       <c r="O8">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="P8">
-        <v>8678</v>
+        <v>0</v>
       </c>
       <c r="Q8">
-        <v>375</v>
+        <v>0</v>
       </c>
       <c r="R8">
-        <v>7306</v>
+        <v>0</v>
       </c>
       <c r="S8">
-        <v>210</v>
+        <v>0</v>
       </c>
       <c r="T8">
-        <v>7119</v>
+        <v>0</v>
       </c>
       <c r="U8">
-        <v>374</v>
+        <v>0</v>
       </c>
       <c r="V8">
-        <v>185</v>
+        <v>0</v>
       </c>
       <c r="W8">
-        <v>2711</v>
+        <v>0</v>
       </c>
       <c r="X8">
-        <v>273</v>
+        <v>0</v>
       </c>
       <c r="Y8">
-        <v>90165</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>159</v>
       </c>
       <c r="D9" t="s">
-        <v>189</v>
+        <v>160</v>
       </c>
       <c r="E9" t="s">
-        <v>204</v>
+        <v>173</v>
       </c>
       <c r="F9" t="s">
-        <v>205</v>
+        <v>174</v>
       </c>
       <c r="G9">
-        <v>12197</v>
+        <v>31965</v>
       </c>
       <c r="H9">
-        <v>9691</v>
+        <v>1077</v>
       </c>
       <c r="I9">
-        <v>626</v>
+        <v>1965</v>
       </c>
       <c r="J9">
-        <v>14909</v>
+        <v>14035</v>
       </c>
       <c r="K9">
-        <v>16886</v>
+        <v>3049</v>
       </c>
       <c r="L9">
-        <v>325</v>
+        <v>173</v>
       </c>
       <c r="M9">
-        <v>579</v>
+        <v>301</v>
       </c>
       <c r="N9">
-        <v>14757</v>
+        <v>783</v>
       </c>
       <c r="O9">
-        <v>323</v>
+        <v>44</v>
       </c>
       <c r="P9">
-        <v>1048</v>
+        <v>575</v>
       </c>
       <c r="Q9">
-        <v>245</v>
+        <v>85</v>
       </c>
       <c r="R9">
-        <v>8449</v>
+        <v>339</v>
       </c>
       <c r="S9">
-        <v>338</v>
+        <v>264</v>
       </c>
       <c r="T9">
-        <v>5240</v>
+        <v>3304</v>
       </c>
       <c r="U9">
+        <v>172</v>
+      </c>
+      <c r="V9">
+        <v>62</v>
+      </c>
+      <c r="W9">
+        <v>303</v>
+      </c>
+      <c r="X9">
+        <v>124</v>
+      </c>
+      <c r="Y9">
+        <v>58620</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>9</v>
+      </c>
+      <c r="B10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" t="s">
+        <v>159</v>
+      </c>
+      <c r="D10" t="s">
+        <v>160</v>
+      </c>
+      <c r="E10" t="s">
+        <v>175</v>
+      </c>
+      <c r="F10" t="s">
+        <v>176</v>
+      </c>
+      <c r="G10">
+        <v>11633</v>
+      </c>
+      <c r="H10">
+        <v>3970</v>
+      </c>
+      <c r="I10">
+        <v>5975</v>
+      </c>
+      <c r="J10">
+        <v>4759</v>
+      </c>
+      <c r="K10">
+        <v>15659</v>
+      </c>
+      <c r="L10">
+        <v>611</v>
+      </c>
+      <c r="M10">
+        <v>1065</v>
+      </c>
+      <c r="N10">
+        <v>24072</v>
+      </c>
+      <c r="O10">
+        <v>198</v>
+      </c>
+      <c r="P10">
+        <v>463</v>
+      </c>
+      <c r="Q10">
+        <v>155</v>
+      </c>
+      <c r="R10">
+        <v>23226</v>
+      </c>
+      <c r="S10">
+        <v>1019</v>
+      </c>
+      <c r="T10">
+        <v>11695</v>
+      </c>
+      <c r="U10">
+        <v>909</v>
+      </c>
+      <c r="V10">
+        <v>634</v>
+      </c>
+      <c r="W10">
+        <v>22648</v>
+      </c>
+      <c r="X10">
+        <v>1519</v>
+      </c>
+      <c r="Y10">
+        <v>130210</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>10</v>
+      </c>
+      <c r="B11" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" t="s">
+        <v>159</v>
+      </c>
+      <c r="D11" t="s">
+        <v>160</v>
+      </c>
+      <c r="E11" t="s">
+        <v>177</v>
+      </c>
+      <c r="F11" t="s">
+        <v>178</v>
+      </c>
+      <c r="G11">
+        <v>2748</v>
+      </c>
+      <c r="H11">
+        <v>480</v>
+      </c>
+      <c r="I11">
+        <v>1099</v>
+      </c>
+      <c r="J11">
+        <v>908</v>
+      </c>
+      <c r="K11">
+        <v>1163</v>
+      </c>
+      <c r="L11">
+        <v>75</v>
+      </c>
+      <c r="M11">
+        <v>71</v>
+      </c>
+      <c r="N11">
+        <v>3237</v>
+      </c>
+      <c r="O11">
+        <v>29</v>
+      </c>
+      <c r="P11">
+        <v>472</v>
+      </c>
+      <c r="Q11">
+        <v>37</v>
+      </c>
+      <c r="R11">
+        <v>2335</v>
+      </c>
+      <c r="S11">
         <v>411</v>
       </c>
-      <c r="V9">
+      <c r="T11">
+        <v>4914</v>
+      </c>
+      <c r="U11">
+        <v>221</v>
+      </c>
+      <c r="V11">
+        <v>60</v>
+      </c>
+      <c r="W11">
+        <v>2698</v>
+      </c>
+      <c r="X11">
+        <v>92</v>
+      </c>
+      <c r="Y11">
+        <v>21050</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>11</v>
+      </c>
+      <c r="B12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" t="s">
+        <v>159</v>
+      </c>
+      <c r="D12" t="s">
+        <v>160</v>
+      </c>
+      <c r="E12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F12" t="s">
+        <v>180</v>
+      </c>
+      <c r="G12">
+        <v>13543</v>
+      </c>
+      <c r="H12">
+        <v>2747</v>
+      </c>
+      <c r="I12">
+        <v>3297</v>
+      </c>
+      <c r="J12">
+        <v>5942</v>
+      </c>
+      <c r="K12">
+        <v>8325</v>
+      </c>
+      <c r="L12">
+        <v>333</v>
+      </c>
+      <c r="M12">
+        <v>309</v>
+      </c>
+      <c r="N12">
+        <v>3181</v>
+      </c>
+      <c r="O12">
+        <v>73</v>
+      </c>
+      <c r="P12">
+        <v>1439</v>
+      </c>
+      <c r="Q12">
+        <v>103</v>
+      </c>
+      <c r="R12">
+        <v>2526</v>
+      </c>
+      <c r="S12">
+        <v>478</v>
+      </c>
+      <c r="T12">
+        <v>4512</v>
+      </c>
+      <c r="U12">
+        <v>1013</v>
+      </c>
+      <c r="V12">
+        <v>97</v>
+      </c>
+      <c r="W12">
+        <v>2221</v>
+      </c>
+      <c r="X12">
+        <v>105</v>
+      </c>
+      <c r="Y12">
+        <v>50244</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>12</v>
+      </c>
+      <c r="B13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" t="s">
+        <v>159</v>
+      </c>
+      <c r="D13" t="s">
+        <v>160</v>
+      </c>
+      <c r="E13" t="s">
+        <v>181</v>
+      </c>
+      <c r="F13" t="s">
+        <v>182</v>
+      </c>
+      <c r="G13">
+        <v>5606</v>
+      </c>
+      <c r="H13">
+        <v>2487</v>
+      </c>
+      <c r="I13">
+        <v>21146</v>
+      </c>
+      <c r="J13">
+        <v>46027</v>
+      </c>
+      <c r="K13">
+        <v>3232</v>
+      </c>
+      <c r="L13">
+        <v>785</v>
+      </c>
+      <c r="M13">
+        <v>507</v>
+      </c>
+      <c r="N13">
+        <v>5208</v>
+      </c>
+      <c r="O13">
+        <v>115</v>
+      </c>
+      <c r="P13">
+        <v>238</v>
+      </c>
+      <c r="Q13">
+        <v>160</v>
+      </c>
+      <c r="R13">
+        <v>5152</v>
+      </c>
+      <c r="S13">
+        <v>617</v>
+      </c>
+      <c r="T13">
+        <v>4194</v>
+      </c>
+      <c r="U13">
+        <v>810</v>
+      </c>
+      <c r="V13">
+        <v>66</v>
+      </c>
+      <c r="W13">
+        <v>5740</v>
+      </c>
+      <c r="X13">
+        <v>321</v>
+      </c>
+      <c r="Y13">
+        <v>102411</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>13</v>
+      </c>
+      <c r="B14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" t="s">
+        <v>159</v>
+      </c>
+      <c r="D14" t="s">
+        <v>160</v>
+      </c>
+      <c r="E14" t="s">
+        <v>183</v>
+      </c>
+      <c r="F14" t="s">
+        <v>184</v>
+      </c>
+      <c r="G14">
+        <v>77841</v>
+      </c>
+      <c r="H14">
+        <v>32730</v>
+      </c>
+      <c r="I14">
+        <v>26547</v>
+      </c>
+      <c r="J14">
+        <v>28184</v>
+      </c>
+      <c r="K14">
+        <v>28294</v>
+      </c>
+      <c r="L14">
+        <v>947</v>
+      </c>
+      <c r="M14">
+        <v>1987</v>
+      </c>
+      <c r="N14">
+        <v>17911</v>
+      </c>
+      <c r="O14">
         <v>287</v>
       </c>
-      <c r="W9">
-[...71 lines deleted...]
-        <v>1160832</v>
+      <c r="P14">
+        <v>16760</v>
+      </c>
+      <c r="Q14">
+        <v>450</v>
+      </c>
+      <c r="R14">
+        <v>13236</v>
+      </c>
+      <c r="S14">
+        <v>1408</v>
+      </c>
+      <c r="T14">
+        <v>25831</v>
+      </c>
+      <c r="U14">
+        <v>1262</v>
+      </c>
+      <c r="V14">
+        <v>393</v>
+      </c>
+      <c r="W14">
+        <v>12401</v>
+      </c>
+      <c r="X14">
+        <v>781</v>
+      </c>
+      <c r="Y14">
+        <v>287250</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" t="s">
+        <v>159</v>
+      </c>
+      <c r="D15" t="s">
+        <v>160</v>
+      </c>
+      <c r="E15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F15" t="s">
+        <v>186</v>
+      </c>
+      <c r="G15">
+        <v>27502</v>
+      </c>
+      <c r="H15">
+        <v>10749</v>
+      </c>
+      <c r="I15">
+        <v>11362</v>
+      </c>
+      <c r="J15">
+        <v>10142</v>
+      </c>
+      <c r="K15">
+        <v>8339</v>
+      </c>
+      <c r="L15">
+        <v>134</v>
+      </c>
+      <c r="M15">
+        <v>607</v>
+      </c>
+      <c r="N15">
+        <v>4220</v>
+      </c>
+      <c r="O15">
+        <v>49</v>
+      </c>
+      <c r="P15">
+        <v>2316</v>
+      </c>
+      <c r="Q15">
+        <v>76</v>
+      </c>
+      <c r="R15">
+        <v>5876</v>
+      </c>
+      <c r="S15">
+        <v>339</v>
+      </c>
+      <c r="T15">
+        <v>5335</v>
+      </c>
+      <c r="U15">
+        <v>7041</v>
+      </c>
+      <c r="V15">
+        <v>69</v>
+      </c>
+      <c r="W15">
+        <v>8207</v>
+      </c>
+      <c r="X15">
+        <v>140</v>
+      </c>
+      <c r="Y15">
+        <v>102503</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>15</v>
+      </c>
+      <c r="B16" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" t="s">
+        <v>159</v>
+      </c>
+      <c r="D16" t="s">
+        <v>160</v>
+      </c>
+      <c r="E16" t="s">
+        <v>187</v>
+      </c>
+      <c r="F16" t="s">
+        <v>188</v>
+      </c>
+      <c r="G16">
+        <v>7194</v>
+      </c>
+      <c r="H16">
+        <v>996</v>
+      </c>
+      <c r="I16">
+        <v>3529</v>
+      </c>
+      <c r="J16">
+        <v>2217</v>
+      </c>
+      <c r="K16">
+        <v>1643</v>
+      </c>
+      <c r="L16">
+        <v>160</v>
+      </c>
+      <c r="M16">
+        <v>515</v>
+      </c>
+      <c r="N16">
+        <v>3181</v>
+      </c>
+      <c r="O16">
+        <v>42</v>
+      </c>
+      <c r="P16">
+        <v>378</v>
+      </c>
+      <c r="Q16">
+        <v>96</v>
+      </c>
+      <c r="R16">
+        <v>3108</v>
+      </c>
+      <c r="S16">
+        <v>6311</v>
+      </c>
+      <c r="T16">
+        <v>2775</v>
+      </c>
+      <c r="U16">
+        <v>147</v>
+      </c>
+      <c r="V16">
+        <v>186</v>
+      </c>
+      <c r="W16">
+        <v>20217</v>
+      </c>
+      <c r="X16">
+        <v>718</v>
+      </c>
+      <c r="Y16">
+        <v>53413</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" t="s">
+        <v>45</v>
+      </c>
+      <c r="G17">
+        <v>295049</v>
+      </c>
+      <c r="H17">
+        <v>102569</v>
+      </c>
+      <c r="I17">
+        <v>129206</v>
+      </c>
+      <c r="J17">
+        <v>189876</v>
+      </c>
+      <c r="K17">
+        <v>141395</v>
+      </c>
+      <c r="L17">
+        <v>6581</v>
+      </c>
+      <c r="M17">
+        <v>11178</v>
+      </c>
+      <c r="N17">
+        <v>117719</v>
+      </c>
+      <c r="O17">
+        <v>1795</v>
+      </c>
+      <c r="P17">
+        <v>27650</v>
+      </c>
+      <c r="Q17">
+        <v>2625</v>
+      </c>
+      <c r="R17">
+        <v>180162</v>
+      </c>
+      <c r="S17">
+        <v>17965</v>
+      </c>
+      <c r="T17">
+        <v>128620</v>
+      </c>
+      <c r="U17">
+        <v>16421</v>
+      </c>
+      <c r="V17">
+        <v>3750</v>
+      </c>
+      <c r="W17">
+        <v>137661</v>
+      </c>
+      <c r="X17">
+        <v>10490</v>
+      </c>
+      <c r="Y17">
+        <v>1520712</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>191</v>
+        <v>162</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>193</v>
+        <v>164</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>195</v>
+        <v>166</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>197</v>
+        <v>168</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>199</v>
+        <v>169</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>201</v>
+        <v>171</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>203</v>
+        <v>172</v>
       </c>
       <c r="K1" s="1" t="s">
-        <v>205</v>
+        <v>174</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>58</v>
-[...7 lines deleted...]
-      <c r="S1" s="1"/>
+        <v>176</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>45</v>
+      </c>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="D2">
-        <v>8940</v>
+        <v>15919</v>
       </c>
       <c r="E2">
-        <v>12038</v>
+        <v>9719</v>
       </c>
       <c r="F2">
-        <v>0</v>
+        <v>49376</v>
       </c>
       <c r="G2">
-        <v>86253</v>
+        <v>13086</v>
       </c>
       <c r="H2">
-        <v>11593</v>
+        <v>14765</v>
       </c>
       <c r="I2">
-        <v>97872</v>
+        <v>14152</v>
       </c>
       <c r="J2">
-        <v>5457</v>
+        <v>0</v>
       </c>
       <c r="K2">
-        <v>12197</v>
+        <v>31965</v>
       </c>
       <c r="L2">
-        <v>234350</v>
+        <v>11633</v>
+      </c>
+      <c r="M2">
+        <v>2748</v>
+      </c>
+      <c r="N2">
+        <v>13543</v>
+      </c>
+      <c r="O2">
+        <v>5606</v>
+      </c>
+      <c r="P2">
+        <v>77841</v>
+      </c>
+      <c r="Q2">
+        <v>27502</v>
+      </c>
+      <c r="R2">
+        <v>7194</v>
+      </c>
+      <c r="S2">
+        <v>295049</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="C3" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="D3">
-        <v>1522</v>
+        <v>1362</v>
       </c>
       <c r="E3">
-        <v>1232</v>
+        <v>1158</v>
       </c>
       <c r="F3">
-        <v>0</v>
+        <v>3420</v>
       </c>
       <c r="G3">
-        <v>5045</v>
+        <v>962</v>
       </c>
       <c r="H3">
-        <v>1839</v>
+        <v>1264</v>
       </c>
       <c r="I3">
-        <v>7722</v>
+        <v>1061</v>
       </c>
       <c r="J3">
-        <v>792</v>
+        <v>0</v>
       </c>
       <c r="K3">
-        <v>1559</v>
+        <v>2015</v>
       </c>
       <c r="L3">
-        <v>19711</v>
+        <v>1233</v>
+      </c>
+      <c r="M3">
+        <v>166</v>
+      </c>
+      <c r="N3">
+        <v>587</v>
+      </c>
+      <c r="O3">
+        <v>890</v>
+      </c>
+      <c r="P3">
+        <v>3732</v>
+      </c>
+      <c r="Q3">
+        <v>899</v>
+      </c>
+      <c r="R3">
+        <v>321</v>
+      </c>
+      <c r="S3">
+        <v>19070</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>206</v>
+        <v>189</v>
       </c>
       <c r="C4" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D4">
-        <v>3954</v>
+        <v>5235</v>
       </c>
       <c r="E4">
-        <v>8231</v>
+        <v>6192</v>
       </c>
       <c r="F4">
-        <v>0</v>
+        <v>14522</v>
       </c>
       <c r="G4">
-        <v>15663</v>
+        <v>4856</v>
       </c>
       <c r="H4">
-        <v>7465</v>
+        <v>9178</v>
       </c>
       <c r="I4">
-        <v>82356</v>
+        <v>7826</v>
       </c>
       <c r="J4">
-        <v>3255</v>
+        <v>0</v>
       </c>
       <c r="K4">
-        <v>4804</v>
+        <v>29279</v>
       </c>
       <c r="L4">
-        <v>125728</v>
+        <v>3088</v>
+      </c>
+      <c r="M4">
+        <v>1040</v>
+      </c>
+      <c r="N4">
+        <v>3509</v>
+      </c>
+      <c r="O4">
+        <v>2580</v>
+      </c>
+      <c r="P4">
+        <v>7579</v>
+      </c>
+      <c r="Q4">
+        <v>3816</v>
+      </c>
+      <c r="R4">
+        <v>3493</v>
+      </c>
+      <c r="S4">
+        <v>102193</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>207</v>
+        <v>190</v>
       </c>
       <c r="C5" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D5">
-        <v>2247</v>
+        <v>6133</v>
       </c>
       <c r="E5">
-        <v>777</v>
+        <v>650</v>
       </c>
       <c r="F5">
-        <v>0</v>
+        <v>26742</v>
       </c>
       <c r="G5">
-        <v>55802</v>
+        <v>3988</v>
       </c>
       <c r="H5">
-        <v>1361</v>
+        <v>1279</v>
       </c>
       <c r="I5">
-        <v>1912</v>
+        <v>1214</v>
       </c>
       <c r="J5">
-        <v>730</v>
+        <v>0</v>
       </c>
       <c r="K5">
-        <v>3823</v>
+        <v>308</v>
       </c>
       <c r="L5">
-        <v>66652</v>
+        <v>5282</v>
+      </c>
+      <c r="M5">
+        <v>294</v>
+      </c>
+      <c r="N5">
+        <v>616</v>
+      </c>
+      <c r="O5">
+        <v>439</v>
+      </c>
+      <c r="P5">
+        <v>4883</v>
+      </c>
+      <c r="Q5">
+        <v>536</v>
+      </c>
+      <c r="R5">
+        <v>2777</v>
+      </c>
+      <c r="S5">
+        <v>55141</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>208</v>
+        <v>191</v>
       </c>
       <c r="C6" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D6">
-        <v>203</v>
+        <v>169</v>
       </c>
       <c r="E6">
-        <v>799</v>
+        <v>94</v>
       </c>
       <c r="F6">
-        <v>0</v>
+        <v>559</v>
       </c>
       <c r="G6">
-        <v>425</v>
+        <v>137</v>
       </c>
       <c r="H6">
-        <v>421</v>
+        <v>123</v>
       </c>
       <c r="I6">
-        <v>341</v>
+        <v>106</v>
       </c>
       <c r="J6">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="K6">
-        <v>146</v>
+        <v>70</v>
       </c>
       <c r="L6">
-        <v>2401</v>
+        <v>205</v>
+      </c>
+      <c r="M6">
+        <v>44</v>
+      </c>
+      <c r="N6">
+        <v>107</v>
+      </c>
+      <c r="O6">
+        <v>88</v>
+      </c>
+      <c r="P6">
+        <v>301</v>
+      </c>
+      <c r="Q6">
+        <v>103</v>
+      </c>
+      <c r="R6">
+        <v>150</v>
+      </c>
+      <c r="S6">
+        <v>2256</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>209</v>
+        <v>192</v>
       </c>
       <c r="C7" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D7">
-        <v>632</v>
+        <v>429</v>
       </c>
       <c r="E7">
-        <v>839</v>
+        <v>436</v>
       </c>
       <c r="F7">
-        <v>0</v>
+        <v>624</v>
       </c>
       <c r="G7">
-        <v>8336</v>
+        <v>234</v>
       </c>
       <c r="H7">
+        <v>395</v>
+      </c>
+      <c r="I7">
+        <v>414</v>
+      </c>
+      <c r="J7">
+        <v>0</v>
+      </c>
+      <c r="K7">
+        <v>79</v>
+      </c>
+      <c r="L7">
         <v>319</v>
       </c>
-      <c r="I7">
-[...9 lines deleted...]
-        <v>17605</v>
+      <c r="M7">
+        <v>62</v>
+      </c>
+      <c r="N7">
+        <v>398</v>
+      </c>
+      <c r="O7">
+        <v>638</v>
+      </c>
+      <c r="P7">
+        <v>1047</v>
+      </c>
+      <c r="Q7">
+        <v>351</v>
+      </c>
+      <c r="R7">
+        <v>152</v>
+      </c>
+      <c r="S7">
+        <v>5578</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>210</v>
+        <v>193</v>
       </c>
       <c r="C8" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D8">
-        <v>76</v>
+        <v>2351</v>
       </c>
       <c r="E8">
-        <v>93</v>
+        <v>514</v>
       </c>
       <c r="F8">
-        <v>0</v>
+        <v>2892</v>
       </c>
       <c r="G8">
-        <v>888</v>
+        <v>2735</v>
       </c>
       <c r="H8">
-        <v>112</v>
+        <v>610</v>
       </c>
       <c r="I8">
-        <v>211</v>
+        <v>252</v>
       </c>
       <c r="J8">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="K8">
-        <v>76</v>
+        <v>146</v>
       </c>
       <c r="L8">
-        <v>1499</v>
+        <v>1290</v>
+      </c>
+      <c r="M8">
+        <v>1108</v>
+      </c>
+      <c r="N8">
+        <v>151</v>
+      </c>
+      <c r="O8">
+        <v>833</v>
+      </c>
+      <c r="P8">
+        <v>59467</v>
+      </c>
+      <c r="Q8">
+        <v>21521</v>
+      </c>
+      <c r="R8">
+        <v>248</v>
+      </c>
+      <c r="S8">
+        <v>94118</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>211</v>
+        <v>194</v>
       </c>
       <c r="C9" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D9">
-        <v>306</v>
+        <v>53</v>
       </c>
       <c r="E9">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="F9">
-        <v>0</v>
+        <v>122</v>
       </c>
       <c r="G9">
+        <v>52</v>
+      </c>
+      <c r="H9">
+        <v>56</v>
+      </c>
+      <c r="I9">
+        <v>83</v>
+      </c>
+      <c r="J9">
+        <v>0</v>
+      </c>
+      <c r="K9">
+        <v>15</v>
+      </c>
+      <c r="L9">
+        <v>49</v>
+      </c>
+      <c r="M9">
+        <v>8</v>
+      </c>
+      <c r="N9">
+        <v>109</v>
+      </c>
+      <c r="O9">
+        <v>44</v>
+      </c>
+      <c r="P9">
+        <v>188</v>
+      </c>
+      <c r="Q9">
+        <v>86</v>
+      </c>
+      <c r="R9">
+        <v>27</v>
+      </c>
+      <c r="S9">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>195</v>
+      </c>
+      <c r="C10" t="s">
+        <v>52</v>
+      </c>
+      <c r="D10">
+        <v>187</v>
+      </c>
+      <c r="E10">
+        <v>637</v>
+      </c>
+      <c r="F10">
+        <v>495</v>
+      </c>
+      <c r="G10">
+        <v>122</v>
+      </c>
+      <c r="H10">
+        <v>1860</v>
+      </c>
+      <c r="I10">
+        <v>3196</v>
+      </c>
+      <c r="J10">
+        <v>0</v>
+      </c>
+      <c r="K10">
+        <v>53</v>
+      </c>
+      <c r="L10">
+        <v>167</v>
+      </c>
+      <c r="M10">
+        <v>26</v>
+      </c>
+      <c r="N10">
+        <v>8066</v>
+      </c>
+      <c r="O10">
         <v>94</v>
       </c>
-      <c r="H9">
-[...17 lines deleted...]
-      <c r="A11">
+      <c r="P10">
+        <v>644</v>
+      </c>
+      <c r="Q10">
+        <v>190</v>
+      </c>
+      <c r="R10">
+        <v>26</v>
+      </c>
+      <c r="S10">
+        <v>15763</v>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12">
         <v>2</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B12" t="s">
         <v>7</v>
       </c>
-      <c r="C11" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="C12" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="D12">
-        <v>2733</v>
+        <v>3526</v>
       </c>
       <c r="E12">
-        <v>1381</v>
+        <v>5138</v>
       </c>
       <c r="F12">
-        <v>0</v>
+        <v>4396</v>
       </c>
       <c r="G12">
-        <v>1941</v>
+        <v>2043</v>
       </c>
       <c r="H12">
-        <v>1570</v>
+        <v>28825</v>
       </c>
       <c r="I12">
-        <v>1047</v>
+        <v>3405</v>
       </c>
       <c r="J12">
-        <v>848</v>
+        <v>0</v>
       </c>
       <c r="K12">
-        <v>1158</v>
+        <v>1077</v>
       </c>
       <c r="L12">
-        <v>10678</v>
+        <v>3970</v>
+      </c>
+      <c r="M12">
+        <v>480</v>
+      </c>
+      <c r="N12">
+        <v>2747</v>
+      </c>
+      <c r="O12">
+        <v>2487</v>
+      </c>
+      <c r="P12">
+        <v>32730</v>
+      </c>
+      <c r="Q12">
+        <v>10749</v>
+      </c>
+      <c r="R12">
+        <v>996</v>
+      </c>
+      <c r="S12">
+        <v>102569</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13">
-        <v>1</v>
+      <c r="A13" t="s">
+        <v>44</v>
       </c>
       <c r="B13" t="s">
-        <v>212</v>
+        <v>44</v>
       </c>
       <c r="C13" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D13">
-        <v>3190</v>
+        <v>1104</v>
       </c>
       <c r="E13">
-        <v>2140</v>
+        <v>769</v>
       </c>
       <c r="F13">
-        <v>0</v>
+        <v>1322</v>
       </c>
       <c r="G13">
-        <v>42904</v>
+        <v>395</v>
       </c>
       <c r="H13">
-        <v>2599</v>
+        <v>480</v>
       </c>
       <c r="I13">
-        <v>4932</v>
+        <v>974</v>
       </c>
       <c r="J13">
-        <v>1729</v>
+        <v>0</v>
       </c>
       <c r="K13">
-        <v>5498</v>
+        <v>352</v>
       </c>
       <c r="L13">
-        <v>62992</v>
+        <v>1021</v>
+      </c>
+      <c r="M13">
+        <v>141</v>
+      </c>
+      <c r="N13">
+        <v>584</v>
+      </c>
+      <c r="O13">
+        <v>723</v>
+      </c>
+      <c r="P13">
+        <v>1482</v>
+      </c>
+      <c r="Q13">
+        <v>256</v>
+      </c>
+      <c r="R13">
+        <v>187</v>
+      </c>
+      <c r="S13">
+        <v>9790</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>213</v>
+        <v>196</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D14">
-        <v>7333</v>
+        <v>1325</v>
       </c>
       <c r="E14">
-        <v>12706</v>
+        <v>1526</v>
       </c>
       <c r="F14">
-        <v>0</v>
+        <v>1644</v>
       </c>
       <c r="G14">
-        <v>1940</v>
+        <v>1092</v>
       </c>
       <c r="H14">
-        <v>6513</v>
+        <v>1288</v>
       </c>
       <c r="I14">
-        <v>528</v>
+        <v>1161</v>
       </c>
       <c r="J14">
-        <v>1010</v>
+        <v>0</v>
       </c>
       <c r="K14">
-        <v>896</v>
+        <v>447</v>
       </c>
       <c r="L14">
-        <v>30926</v>
+        <v>1748</v>
+      </c>
+      <c r="M14">
+        <v>212</v>
+      </c>
+      <c r="N14">
+        <v>1159</v>
+      </c>
+      <c r="O14">
+        <v>851</v>
+      </c>
+      <c r="P14">
+        <v>29900</v>
+      </c>
+      <c r="Q14">
+        <v>10171</v>
+      </c>
+      <c r="R14">
+        <v>425</v>
+      </c>
+      <c r="S14">
+        <v>52949</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>214</v>
+        <v>197</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D15">
-        <v>620</v>
+        <v>452</v>
       </c>
       <c r="E15">
-        <v>425</v>
+        <v>461</v>
       </c>
       <c r="F15">
-        <v>0</v>
+        <v>577</v>
       </c>
       <c r="G15">
-        <v>448</v>
+        <v>207</v>
       </c>
       <c r="H15">
-        <v>451</v>
+        <v>441</v>
       </c>
       <c r="I15">
-        <v>208</v>
+        <v>528</v>
       </c>
       <c r="J15">
+        <v>0</v>
+      </c>
+      <c r="K15">
         <v>142</v>
       </c>
-      <c r="K15">
-[...1 lines deleted...]
-      </c>
       <c r="L15">
-        <v>2638</v>
+        <v>424</v>
+      </c>
+      <c r="M15">
+        <v>54</v>
+      </c>
+      <c r="N15">
+        <v>371</v>
+      </c>
+      <c r="O15">
+        <v>447</v>
+      </c>
+      <c r="P15">
+        <v>602</v>
+      </c>
+      <c r="Q15">
+        <v>153</v>
+      </c>
+      <c r="R15">
+        <v>164</v>
+      </c>
+      <c r="S15">
+        <v>5023</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>215</v>
+        <v>198</v>
       </c>
       <c r="C16" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D16">
-        <v>569</v>
+        <v>206</v>
       </c>
       <c r="E16">
-        <v>407</v>
+        <v>249</v>
       </c>
       <c r="F16">
-        <v>0</v>
+        <v>283</v>
       </c>
       <c r="G16">
-        <v>1512</v>
+        <v>115</v>
       </c>
       <c r="H16">
-        <v>510</v>
+        <v>128</v>
       </c>
       <c r="I16">
-        <v>523</v>
+        <v>272</v>
       </c>
       <c r="J16">
-        <v>410</v>
+        <v>0</v>
       </c>
       <c r="K16">
-        <v>1224</v>
+        <v>45</v>
       </c>
       <c r="L16">
-        <v>5155</v>
+        <v>253</v>
+      </c>
+      <c r="M16">
+        <v>27</v>
+      </c>
+      <c r="N16">
+        <v>181</v>
+      </c>
+      <c r="O16">
+        <v>182</v>
+      </c>
+      <c r="P16">
+        <v>299</v>
+      </c>
+      <c r="Q16">
+        <v>77</v>
+      </c>
+      <c r="R16">
+        <v>78</v>
+      </c>
+      <c r="S16">
+        <v>2395</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>216</v>
+        <v>199</v>
       </c>
       <c r="C17" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D17">
-        <v>1566</v>
+        <v>173</v>
       </c>
       <c r="E17">
-        <v>266</v>
+        <v>124</v>
       </c>
       <c r="F17">
-        <v>0</v>
+        <v>174</v>
       </c>
       <c r="G17">
-        <v>7040</v>
+        <v>71</v>
       </c>
       <c r="H17">
-        <v>922</v>
+        <v>84</v>
       </c>
       <c r="I17">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J17">
-        <v>1578</v>
+        <v>0</v>
       </c>
       <c r="K17">
-        <v>494</v>
+        <v>57</v>
       </c>
       <c r="L17">
-        <v>12041</v>
+        <v>233</v>
+      </c>
+      <c r="M17">
+        <v>14</v>
+      </c>
+      <c r="N17">
+        <v>98</v>
+      </c>
+      <c r="O17">
+        <v>109</v>
+      </c>
+      <c r="P17">
+        <v>165</v>
+      </c>
+      <c r="Q17">
+        <v>45</v>
+      </c>
+      <c r="R17">
+        <v>37</v>
+      </c>
+      <c r="S17">
+        <v>1568</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>200</v>
+      </c>
+      <c r="C18" t="s">
+        <v>52</v>
+      </c>
+      <c r="D18">
+        <v>82</v>
+      </c>
+      <c r="E18">
+        <v>87</v>
+      </c>
+      <c r="F18">
+        <v>123</v>
+      </c>
+      <c r="G18">
+        <v>64</v>
+      </c>
+      <c r="H18">
+        <v>347</v>
+      </c>
+      <c r="I18">
+        <v>89</v>
+      </c>
+      <c r="J18">
+        <v>0</v>
+      </c>
+      <c r="K18">
+        <v>17</v>
+      </c>
+      <c r="L18">
+        <v>106</v>
+      </c>
+      <c r="M18">
+        <v>13</v>
+      </c>
+      <c r="N18">
+        <v>39</v>
+      </c>
+      <c r="O18">
+        <v>58</v>
+      </c>
+      <c r="P18">
+        <v>116</v>
+      </c>
+      <c r="Q18">
+        <v>19</v>
+      </c>
+      <c r="R18">
+        <v>32</v>
+      </c>
+      <c r="S18">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
         <v>6</v>
       </c>
-      <c r="B18" t="s">
-[...33 lines deleted...]
-    <row r="19"/>
+      <c r="B19" t="s">
+        <v>201</v>
+      </c>
+      <c r="C19" t="s">
+        <v>52</v>
+      </c>
+      <c r="D19">
+        <v>69</v>
+      </c>
+      <c r="E19">
+        <v>55</v>
+      </c>
+      <c r="F19">
+        <v>76</v>
+      </c>
+      <c r="G19">
+        <v>50</v>
+      </c>
+      <c r="H19">
+        <v>54</v>
+      </c>
+      <c r="I19">
+        <v>55</v>
+      </c>
+      <c r="J19">
+        <v>0</v>
+      </c>
+      <c r="K19">
+        <v>11</v>
+      </c>
+      <c r="L19">
+        <v>87</v>
+      </c>
+      <c r="M19">
+        <v>7</v>
+      </c>
+      <c r="N19">
+        <v>37</v>
+      </c>
+      <c r="O19">
+        <v>73</v>
+      </c>
+      <c r="P19">
+        <v>74</v>
+      </c>
+      <c r="Q19">
+        <v>16</v>
+      </c>
+      <c r="R19">
+        <v>43</v>
+      </c>
+      <c r="S19">
+        <v>707</v>
+      </c>
+    </row>
     <row r="20">
       <c r="A20">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>8</v>
+        <v>202</v>
       </c>
       <c r="C20" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D20">
-        <v>2053</v>
+        <v>115</v>
       </c>
       <c r="E20">
-        <v>6745</v>
+        <v>1867</v>
       </c>
       <c r="F20">
-        <v>0</v>
+        <v>197</v>
       </c>
       <c r="G20">
-        <v>1848</v>
+        <v>49</v>
       </c>
       <c r="H20">
-        <v>5467</v>
+        <v>26003</v>
       </c>
       <c r="I20">
-        <v>771</v>
+        <v>142</v>
       </c>
       <c r="J20">
-        <v>597</v>
+        <v>0</v>
       </c>
       <c r="K20">
-        <v>626</v>
+        <v>6</v>
       </c>
       <c r="L20">
-        <v>18107</v>
-[...39 lines deleted...]
-    </row>
+        <v>98</v>
+      </c>
+      <c r="M20">
+        <v>12</v>
+      </c>
+      <c r="N20">
+        <v>278</v>
+      </c>
+      <c r="O20">
+        <v>44</v>
+      </c>
+      <c r="P20">
+        <v>92</v>
+      </c>
+      <c r="Q20">
+        <v>12</v>
+      </c>
+      <c r="R20">
+        <v>30</v>
+      </c>
+      <c r="S20">
+        <v>28945</v>
+      </c>
+    </row>
+    <row r="21"/>
     <row r="22">
       <c r="A22">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>218</v>
+        <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D22">
-        <v>519</v>
+        <v>15207</v>
       </c>
       <c r="E22">
-        <v>4958</v>
+        <v>11627</v>
       </c>
       <c r="F22">
-        <v>0</v>
+        <v>7219</v>
       </c>
       <c r="G22">
-        <v>451</v>
+        <v>4709</v>
       </c>
       <c r="H22">
-        <v>3784</v>
+        <v>9941</v>
       </c>
       <c r="I22">
-        <v>167</v>
+        <v>5583</v>
       </c>
       <c r="J22">
-        <v>155</v>
+        <v>0</v>
       </c>
       <c r="K22">
-        <v>165</v>
+        <v>1965</v>
       </c>
       <c r="L22">
-        <v>10199</v>
+        <v>5975</v>
+      </c>
+      <c r="M22">
+        <v>1099</v>
+      </c>
+      <c r="N22">
+        <v>3297</v>
+      </c>
+      <c r="O22">
+        <v>21146</v>
+      </c>
+      <c r="P22">
+        <v>26547</v>
+      </c>
+      <c r="Q22">
+        <v>11362</v>
+      </c>
+      <c r="R22">
+        <v>3529</v>
+      </c>
+      <c r="S22">
+        <v>129206</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23">
-        <v>2</v>
+      <c r="A23" t="s">
+        <v>44</v>
       </c>
       <c r="B23" t="s">
-        <v>219</v>
+        <v>44</v>
       </c>
       <c r="C23" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D23">
-        <v>426</v>
+        <v>569</v>
       </c>
       <c r="E23">
-        <v>386</v>
+        <v>309</v>
       </c>
       <c r="F23">
-        <v>0</v>
+        <v>438</v>
       </c>
       <c r="G23">
-        <v>283</v>
+        <v>201</v>
       </c>
       <c r="H23">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="I23">
-        <v>95</v>
+        <v>549</v>
       </c>
       <c r="J23">
-        <v>125</v>
+        <v>0</v>
       </c>
       <c r="K23">
-        <v>81</v>
+        <v>481</v>
       </c>
       <c r="L23">
-        <v>1701</v>
+        <v>287</v>
+      </c>
+      <c r="M23">
+        <v>61</v>
+      </c>
+      <c r="N23">
+        <v>317</v>
+      </c>
+      <c r="O23">
+        <v>622</v>
+      </c>
+      <c r="P23">
+        <v>563</v>
+      </c>
+      <c r="Q23">
+        <v>146</v>
+      </c>
+      <c r="R23">
+        <v>149</v>
+      </c>
+      <c r="S23">
+        <v>4989</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>220</v>
+        <v>203</v>
       </c>
       <c r="C24" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D24">
-        <v>223</v>
+        <v>1378</v>
       </c>
       <c r="E24">
-        <v>244</v>
+        <v>608</v>
       </c>
       <c r="F24">
-        <v>0</v>
+        <v>2386</v>
       </c>
       <c r="G24">
-        <v>170</v>
+        <v>1487</v>
       </c>
       <c r="H24">
-        <v>243</v>
+        <v>1428</v>
       </c>
       <c r="I24">
-        <v>74</v>
+        <v>1072</v>
       </c>
       <c r="J24">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="K24">
-        <v>64</v>
+        <v>734</v>
       </c>
       <c r="L24">
-        <v>1064</v>
+        <v>4639</v>
+      </c>
+      <c r="M24">
+        <v>731</v>
+      </c>
+      <c r="N24">
+        <v>1416</v>
+      </c>
+      <c r="O24">
+        <v>796</v>
+      </c>
+      <c r="P24">
+        <v>6552</v>
+      </c>
+      <c r="Q24">
+        <v>8277</v>
+      </c>
+      <c r="R24">
+        <v>2151</v>
+      </c>
+      <c r="S24">
+        <v>33655</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>221</v>
+        <v>204</v>
       </c>
       <c r="C25" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D25">
-        <v>108</v>
+        <v>6061</v>
       </c>
       <c r="E25">
-        <v>236</v>
+        <v>9804</v>
       </c>
       <c r="F25">
-        <v>0</v>
+        <v>2448</v>
       </c>
       <c r="G25">
-        <v>142</v>
+        <v>1826</v>
       </c>
       <c r="H25">
-        <v>282</v>
+        <v>7426</v>
       </c>
       <c r="I25">
-        <v>55</v>
+        <v>2967</v>
       </c>
       <c r="J25">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="K25">
-        <v>29</v>
+        <v>320</v>
       </c>
       <c r="L25">
-        <v>883</v>
+        <v>521</v>
+      </c>
+      <c r="M25">
+        <v>159</v>
+      </c>
+      <c r="N25">
+        <v>954</v>
+      </c>
+      <c r="O25">
+        <v>18911</v>
+      </c>
+      <c r="P25">
+        <v>17322</v>
+      </c>
+      <c r="Q25">
+        <v>551</v>
+      </c>
+      <c r="R25">
+        <v>688</v>
+      </c>
+      <c r="S25">
+        <v>69958</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>222</v>
+        <v>205</v>
       </c>
       <c r="C26" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D26">
+        <v>136</v>
+      </c>
+      <c r="E26">
+        <v>100</v>
+      </c>
+      <c r="F26">
+        <v>102</v>
+      </c>
+      <c r="G26">
+        <v>56</v>
+      </c>
+      <c r="H26">
+        <v>110</v>
+      </c>
+      <c r="I26">
+        <v>196</v>
+      </c>
+      <c r="J26">
+        <v>0</v>
+      </c>
+      <c r="K26">
         <v>67</v>
       </c>
-      <c r="E26">
-[...19 lines deleted...]
-      </c>
       <c r="L26">
-        <v>383</v>
+        <v>76</v>
+      </c>
+      <c r="M26">
+        <v>24</v>
+      </c>
+      <c r="N26">
+        <v>115</v>
+      </c>
+      <c r="O26">
+        <v>176</v>
+      </c>
+      <c r="P26">
+        <v>132</v>
+      </c>
+      <c r="Q26">
+        <v>21</v>
+      </c>
+      <c r="R26">
+        <v>83</v>
+      </c>
+      <c r="S26">
+        <v>1394</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>223</v>
+        <v>206</v>
       </c>
       <c r="C27" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D27">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="E27">
+        <v>59</v>
+      </c>
+      <c r="F27">
+        <v>72</v>
+      </c>
+      <c r="G27">
+        <v>44</v>
+      </c>
+      <c r="H27">
+        <v>81</v>
+      </c>
+      <c r="I27">
+        <v>79</v>
+      </c>
+      <c r="J27">
+        <v>0</v>
+      </c>
+      <c r="K27">
+        <v>52</v>
+      </c>
+      <c r="L27">
         <v>57</v>
       </c>
-      <c r="F27">
-[...21 lines deleted...]
-    <row r="28"/>
+      <c r="M27">
+        <v>15</v>
+      </c>
+      <c r="N27">
+        <v>64</v>
+      </c>
+      <c r="O27">
+        <v>141</v>
+      </c>
+      <c r="P27">
+        <v>83</v>
+      </c>
+      <c r="Q27">
+        <v>77</v>
+      </c>
+      <c r="R27">
+        <v>43</v>
+      </c>
+      <c r="S27">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>207</v>
+      </c>
+      <c r="C28" t="s">
+        <v>52</v>
+      </c>
+      <c r="D28">
+        <v>6580</v>
+      </c>
+      <c r="E28">
+        <v>322</v>
+      </c>
+      <c r="F28">
+        <v>241</v>
+      </c>
+      <c r="G28">
+        <v>751</v>
+      </c>
+      <c r="H28">
+        <v>184</v>
+      </c>
+      <c r="I28">
+        <v>152</v>
+      </c>
+      <c r="J28">
+        <v>0</v>
+      </c>
+      <c r="K28">
+        <v>117</v>
+      </c>
+      <c r="L28">
+        <v>61</v>
+      </c>
+      <c r="M28">
+        <v>16</v>
+      </c>
+      <c r="N28">
+        <v>47</v>
+      </c>
+      <c r="O28">
+        <v>342</v>
+      </c>
+      <c r="P28">
+        <v>80</v>
+      </c>
+      <c r="Q28">
+        <v>22</v>
+      </c>
+      <c r="R28">
+        <v>124</v>
+      </c>
+      <c r="S28">
+        <v>9039</v>
+      </c>
+    </row>
     <row r="29">
       <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>208</v>
+      </c>
+      <c r="C29" t="s">
+        <v>52</v>
+      </c>
+      <c r="D29">
+        <v>25</v>
+      </c>
+      <c r="E29">
+        <v>9</v>
+      </c>
+      <c r="F29">
+        <v>23</v>
+      </c>
+      <c r="G29">
+        <v>8</v>
+      </c>
+      <c r="H29">
+        <v>14</v>
+      </c>
+      <c r="I29">
+        <v>37</v>
+      </c>
+      <c r="J29">
+        <v>0</v>
+      </c>
+      <c r="K29">
+        <v>12</v>
+      </c>
+      <c r="L29">
+        <v>29</v>
+      </c>
+      <c r="M29">
         <v>4</v>
       </c>
-      <c r="B29" t="s">
-[...30 lines deleted...]
-        <v>280195</v>
+      <c r="N29">
+        <v>18</v>
+      </c>
+      <c r="O29">
+        <v>19</v>
+      </c>
+      <c r="P29">
+        <v>21</v>
+      </c>
+      <c r="Q29">
+        <v>3</v>
+      </c>
+      <c r="R29">
+        <v>12</v>
+      </c>
+      <c r="S29">
+        <v>234</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" t="s">
-        <v>57</v>
+      <c r="A30">
+        <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>57</v>
+        <v>209</v>
       </c>
       <c r="C30" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D30">
-        <v>3283</v>
+        <v>355</v>
       </c>
       <c r="E30">
-        <v>1486</v>
+        <v>416</v>
       </c>
       <c r="F30">
-        <v>0</v>
+        <v>1509</v>
       </c>
       <c r="G30">
-        <v>3865</v>
+        <v>336</v>
       </c>
       <c r="H30">
-        <v>1815</v>
+        <v>401</v>
       </c>
       <c r="I30">
-        <v>3648</v>
+        <v>531</v>
       </c>
       <c r="J30">
-        <v>1708</v>
+        <v>0</v>
       </c>
       <c r="K30">
-        <v>1184</v>
+        <v>182</v>
       </c>
       <c r="L30">
-        <v>16989</v>
-[...39 lines deleted...]
-    </row>
+        <v>305</v>
+      </c>
+      <c r="M30">
+        <v>89</v>
+      </c>
+      <c r="N30">
+        <v>366</v>
+      </c>
+      <c r="O30">
+        <v>139</v>
+      </c>
+      <c r="P30">
+        <v>1794</v>
+      </c>
+      <c r="Q30">
+        <v>2265</v>
+      </c>
+      <c r="R30">
+        <v>279</v>
+      </c>
+      <c r="S30">
+        <v>8967</v>
+      </c>
+    </row>
+    <row r="31"/>
     <row r="32">
       <c r="A32">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>225</v>
+        <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D32">
-        <v>1232</v>
+        <v>25430</v>
       </c>
       <c r="E32">
-        <v>596</v>
+        <v>11013</v>
       </c>
       <c r="F32">
-        <v>0</v>
+        <v>7554</v>
       </c>
       <c r="G32">
-        <v>1229</v>
+        <v>5266</v>
       </c>
       <c r="H32">
-        <v>619</v>
+        <v>16727</v>
       </c>
       <c r="I32">
-        <v>951</v>
+        <v>11672</v>
       </c>
       <c r="J32">
-        <v>455</v>
+        <v>0</v>
       </c>
       <c r="K32">
-        <v>452</v>
+        <v>14035</v>
       </c>
       <c r="L32">
-        <v>5534</v>
+        <v>4759</v>
+      </c>
+      <c r="M32">
+        <v>908</v>
+      </c>
+      <c r="N32">
+        <v>5942</v>
+      </c>
+      <c r="O32">
+        <v>46027</v>
+      </c>
+      <c r="P32">
+        <v>28184</v>
+      </c>
+      <c r="Q32">
+        <v>10142</v>
+      </c>
+      <c r="R32">
+        <v>2217</v>
+      </c>
+      <c r="S32">
+        <v>189876</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33">
-        <v>3</v>
+      <c r="A33" t="s">
+        <v>44</v>
       </c>
       <c r="B33" t="s">
-        <v>226</v>
+        <v>44</v>
       </c>
       <c r="C33" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D33">
-        <v>502</v>
+        <v>1585</v>
       </c>
       <c r="E33">
-        <v>593</v>
+        <v>683</v>
       </c>
       <c r="F33">
-        <v>0</v>
+        <v>1172</v>
       </c>
       <c r="G33">
-        <v>541</v>
+        <v>394</v>
       </c>
       <c r="H33">
-        <v>773</v>
+        <v>746</v>
       </c>
       <c r="I33">
-        <v>435</v>
+        <v>1007</v>
       </c>
       <c r="J33">
-        <v>184</v>
+        <v>0</v>
       </c>
       <c r="K33">
-        <v>231</v>
+        <v>802</v>
       </c>
       <c r="L33">
-        <v>3259</v>
+        <v>597</v>
+      </c>
+      <c r="M33">
+        <v>156</v>
+      </c>
+      <c r="N33">
+        <v>592</v>
+      </c>
+      <c r="O33">
+        <v>1940</v>
+      </c>
+      <c r="P33">
+        <v>1915</v>
+      </c>
+      <c r="Q33">
+        <v>346</v>
+      </c>
+      <c r="R33">
+        <v>149</v>
+      </c>
+      <c r="S33">
+        <v>12084</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>227</v>
+        <v>210</v>
       </c>
       <c r="C34" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D34">
-        <v>355</v>
+        <v>4045</v>
       </c>
       <c r="E34">
-        <v>463</v>
+        <v>2484</v>
       </c>
       <c r="F34">
-        <v>0</v>
+        <v>3172</v>
       </c>
       <c r="G34">
-        <v>750</v>
+        <v>2181</v>
       </c>
       <c r="H34">
-        <v>1173</v>
+        <v>4246</v>
       </c>
       <c r="I34">
-        <v>780</v>
+        <v>3936</v>
       </c>
       <c r="J34">
-        <v>171</v>
+        <v>0</v>
       </c>
       <c r="K34">
-        <v>322</v>
+        <v>878</v>
       </c>
       <c r="L34">
-        <v>4014</v>
+        <v>2601</v>
+      </c>
+      <c r="M34">
+        <v>389</v>
+      </c>
+      <c r="N34">
+        <v>1785</v>
+      </c>
+      <c r="O34">
+        <v>1753</v>
+      </c>
+      <c r="P34">
+        <v>20932</v>
+      </c>
+      <c r="Q34">
+        <v>8523</v>
+      </c>
+      <c r="R34">
+        <v>558</v>
+      </c>
+      <c r="S34">
+        <v>57483</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B35" t="s">
-        <v>228</v>
+        <v>211</v>
       </c>
       <c r="C35" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D35">
-        <v>223</v>
+        <v>1031</v>
       </c>
       <c r="E35">
-        <v>283</v>
+        <v>721</v>
       </c>
       <c r="F35">
-        <v>0</v>
+        <v>1478</v>
       </c>
       <c r="G35">
-        <v>5139</v>
+        <v>336</v>
       </c>
       <c r="H35">
-        <v>424</v>
+        <v>5471</v>
       </c>
       <c r="I35">
-        <v>1108</v>
+        <v>2739</v>
       </c>
       <c r="J35">
-        <v>118</v>
+        <v>0</v>
       </c>
       <c r="K35">
-        <v>795</v>
+        <v>3308</v>
       </c>
       <c r="L35">
-        <v>8090</v>
+        <v>545</v>
+      </c>
+      <c r="M35">
+        <v>130</v>
+      </c>
+      <c r="N35">
+        <v>2113</v>
+      </c>
+      <c r="O35">
+        <v>1473</v>
+      </c>
+      <c r="P35">
+        <v>2168</v>
+      </c>
+      <c r="Q35">
+        <v>993</v>
+      </c>
+      <c r="R35">
+        <v>877</v>
+      </c>
+      <c r="S35">
+        <v>23383</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>229</v>
+        <v>212</v>
       </c>
       <c r="C36" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D36">
-        <v>3157</v>
+        <v>310</v>
       </c>
       <c r="E36">
-        <v>3076</v>
+        <v>153</v>
       </c>
       <c r="F36">
-        <v>0</v>
+        <v>262</v>
       </c>
       <c r="G36">
-        <v>17625</v>
+        <v>69</v>
       </c>
       <c r="H36">
-        <v>2358</v>
+        <v>449</v>
       </c>
       <c r="I36">
-        <v>48288</v>
+        <v>348</v>
       </c>
       <c r="J36">
-        <v>3411</v>
+        <v>0</v>
       </c>
       <c r="K36">
-        <v>2301</v>
+        <v>153</v>
       </c>
       <c r="L36">
-        <v>80216</v>
-[...2 lines deleted...]
-    <row r="37"/>
+        <v>134</v>
+      </c>
+      <c r="M36">
+        <v>40</v>
+      </c>
+      <c r="N36">
+        <v>328</v>
+      </c>
+      <c r="O36">
+        <v>324</v>
+      </c>
+      <c r="P36">
+        <v>455</v>
+      </c>
+      <c r="Q36">
+        <v>97</v>
+      </c>
+      <c r="R36">
+        <v>61</v>
+      </c>
+      <c r="S36">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>213</v>
+      </c>
+      <c r="C37" t="s">
+        <v>52</v>
+      </c>
+      <c r="D37">
+        <v>18209</v>
+      </c>
+      <c r="E37">
+        <v>6819</v>
+      </c>
+      <c r="F37">
+        <v>1063</v>
+      </c>
+      <c r="G37">
+        <v>1852</v>
+      </c>
+      <c r="H37">
+        <v>5485</v>
+      </c>
+      <c r="I37">
+        <v>3451</v>
+      </c>
+      <c r="J37">
+        <v>0</v>
+      </c>
+      <c r="K37">
+        <v>8728</v>
+      </c>
+      <c r="L37">
+        <v>666</v>
+      </c>
+      <c r="M37">
+        <v>152</v>
+      </c>
+      <c r="N37">
+        <v>897</v>
+      </c>
+      <c r="O37">
+        <v>40294</v>
+      </c>
+      <c r="P37">
+        <v>2241</v>
+      </c>
+      <c r="Q37">
+        <v>114</v>
+      </c>
+      <c r="R37">
+        <v>524</v>
+      </c>
+      <c r="S37">
+        <v>90495</v>
+      </c>
+    </row>
     <row r="38">
       <c r="A38">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>10</v>
+        <v>214</v>
       </c>
       <c r="C38" t="s">
+        <v>52</v>
+      </c>
+      <c r="D38">
+        <v>138</v>
+      </c>
+      <c r="E38">
+        <v>64</v>
+      </c>
+      <c r="F38">
+        <v>157</v>
+      </c>
+      <c r="G38">
+        <v>70</v>
+      </c>
+      <c r="H38">
+        <v>196</v>
+      </c>
+      <c r="I38">
+        <v>96</v>
+      </c>
+      <c r="J38">
+        <v>0</v>
+      </c>
+      <c r="K38">
+        <v>139</v>
+      </c>
+      <c r="L38">
+        <v>101</v>
+      </c>
+      <c r="M38">
+        <v>16</v>
+      </c>
+      <c r="N38">
+        <v>101</v>
+      </c>
+      <c r="O38">
+        <v>152</v>
+      </c>
+      <c r="P38">
+        <v>261</v>
+      </c>
+      <c r="Q38">
+        <v>36</v>
+      </c>
+      <c r="R38">
+        <v>24</v>
+      </c>
+      <c r="S38">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>215</v>
+      </c>
+      <c r="C39" t="s">
+        <v>52</v>
+      </c>
+      <c r="D39">
+        <v>44</v>
+      </c>
+      <c r="E39">
+        <v>15</v>
+      </c>
+      <c r="F39">
+        <v>51</v>
+      </c>
+      <c r="G39">
+        <v>14</v>
+      </c>
+      <c r="H39">
+        <v>64</v>
+      </c>
+      <c r="I39">
+        <v>61</v>
+      </c>
+      <c r="J39">
+        <v>0</v>
+      </c>
+      <c r="K39">
+        <v>14</v>
+      </c>
+      <c r="L39">
+        <v>43</v>
+      </c>
+      <c r="M39">
+        <v>14</v>
+      </c>
+      <c r="N39">
         <v>62</v>
       </c>
-      <c r="D38">
-[...62 lines deleted...]
-        <v>14888</v>
+      <c r="O39">
+        <v>61</v>
+      </c>
+      <c r="P39">
+        <v>102</v>
+      </c>
+      <c r="Q39">
+        <v>18</v>
+      </c>
+      <c r="R39">
+        <v>14</v>
+      </c>
+      <c r="S39">
+        <v>577</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="C40" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D40">
-        <v>3019</v>
+        <v>68</v>
       </c>
       <c r="E40">
-        <v>1533</v>
+        <v>74</v>
       </c>
       <c r="F40">
-        <v>0</v>
+        <v>199</v>
       </c>
       <c r="G40">
-        <v>4280</v>
+        <v>350</v>
       </c>
       <c r="H40">
-        <v>1948</v>
+        <v>70</v>
       </c>
       <c r="I40">
-        <v>2796</v>
+        <v>34</v>
       </c>
       <c r="J40">
-        <v>1906</v>
+        <v>0</v>
       </c>
       <c r="K40">
-        <v>3125</v>
+        <v>13</v>
       </c>
       <c r="L40">
-        <v>18607</v>
-[...39 lines deleted...]
-    </row>
+        <v>72</v>
+      </c>
+      <c r="M40">
+        <v>11</v>
+      </c>
+      <c r="N40">
+        <v>64</v>
+      </c>
+      <c r="O40">
+        <v>30</v>
+      </c>
+      <c r="P40">
+        <v>110</v>
+      </c>
+      <c r="Q40">
+        <v>15</v>
+      </c>
+      <c r="R40">
+        <v>10</v>
+      </c>
+      <c r="S40">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="41"/>
     <row r="42">
       <c r="A42">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B42" t="s">
-        <v>232</v>
+        <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D42">
-        <v>319</v>
+        <v>9069</v>
       </c>
       <c r="E42">
-        <v>712</v>
+        <v>11609</v>
       </c>
       <c r="F42">
-        <v>0</v>
+        <v>15402</v>
       </c>
       <c r="G42">
-        <v>645</v>
+        <v>3570</v>
       </c>
       <c r="H42">
-        <v>665</v>
+        <v>24526</v>
       </c>
       <c r="I42">
-        <v>343</v>
+        <v>7515</v>
       </c>
       <c r="J42">
-        <v>168</v>
+        <v>0</v>
       </c>
       <c r="K42">
-        <v>563</v>
+        <v>3049</v>
       </c>
       <c r="L42">
-        <v>3415</v>
+        <v>15659</v>
+      </c>
+      <c r="M42">
+        <v>1163</v>
+      </c>
+      <c r="N42">
+        <v>8325</v>
+      </c>
+      <c r="O42">
+        <v>3232</v>
+      </c>
+      <c r="P42">
+        <v>28294</v>
+      </c>
+      <c r="Q42">
+        <v>8339</v>
+      </c>
+      <c r="R42">
+        <v>1643</v>
+      </c>
+      <c r="S42">
+        <v>141395</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43">
-        <v>4</v>
+      <c r="A43" t="s">
+        <v>44</v>
       </c>
       <c r="B43" t="s">
-        <v>233</v>
+        <v>44</v>
       </c>
       <c r="C43" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D43">
-        <v>200</v>
+        <v>1776</v>
       </c>
       <c r="E43">
-        <v>222</v>
+        <v>1136</v>
       </c>
       <c r="F43">
-        <v>0</v>
+        <v>2961</v>
       </c>
       <c r="G43">
-        <v>810</v>
+        <v>839</v>
       </c>
       <c r="H43">
-        <v>169</v>
+        <v>1891</v>
       </c>
       <c r="I43">
-        <v>226</v>
+        <v>693</v>
       </c>
       <c r="J43">
-        <v>103</v>
+        <v>0</v>
       </c>
       <c r="K43">
+        <v>398</v>
+      </c>
+      <c r="L43">
+        <v>2567</v>
+      </c>
+      <c r="M43">
+        <v>351</v>
+      </c>
+      <c r="N43">
+        <v>259</v>
+      </c>
+      <c r="O43">
+        <v>845</v>
+      </c>
+      <c r="P43">
+        <v>3208</v>
+      </c>
+      <c r="Q43">
+        <v>659</v>
+      </c>
+      <c r="R43">
         <v>283</v>
       </c>
-      <c r="L43">
-        <v>2013</v>
+      <c r="S43">
+        <v>17866</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>234</v>
+        <v>217</v>
       </c>
       <c r="C44" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D44">
-        <v>12617</v>
+        <v>2004</v>
       </c>
       <c r="E44">
-        <v>7706</v>
+        <v>1374</v>
       </c>
       <c r="F44">
-        <v>0</v>
+        <v>4229</v>
       </c>
       <c r="G44">
-        <v>16791</v>
+        <v>1155</v>
       </c>
       <c r="H44">
-        <v>1993</v>
+        <v>4003</v>
       </c>
       <c r="I44">
-        <v>4907</v>
+        <v>1068</v>
       </c>
       <c r="J44">
-        <v>2811</v>
+        <v>0</v>
       </c>
       <c r="K44">
-        <v>8915</v>
+        <v>577</v>
       </c>
       <c r="L44">
-        <v>55740</v>
+        <v>6000</v>
+      </c>
+      <c r="M44">
+        <v>437</v>
+      </c>
+      <c r="N44">
+        <v>400</v>
+      </c>
+      <c r="O44">
+        <v>1002</v>
+      </c>
+      <c r="P44">
+        <v>7630</v>
+      </c>
+      <c r="Q44">
+        <v>3831</v>
+      </c>
+      <c r="R44">
+        <v>507</v>
+      </c>
+      <c r="S44">
+        <v>34217</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B45" t="s">
-        <v>235</v>
+        <v>218</v>
       </c>
       <c r="C45" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D45">
-        <v>813</v>
+        <v>2109</v>
       </c>
       <c r="E45">
-        <v>94</v>
+        <v>3488</v>
       </c>
       <c r="F45">
-        <v>0</v>
+        <v>5552</v>
       </c>
       <c r="G45">
-        <v>508</v>
+        <v>853</v>
       </c>
       <c r="H45">
-        <v>196</v>
+        <v>8273</v>
       </c>
       <c r="I45">
-        <v>221</v>
+        <v>5122</v>
       </c>
       <c r="J45">
-        <v>1366</v>
+        <v>0</v>
       </c>
       <c r="K45">
-        <v>238</v>
+        <v>1887</v>
       </c>
       <c r="L45">
-        <v>3436</v>
-[...2 lines deleted...]
-    <row r="46"/>
+        <v>5399</v>
+      </c>
+      <c r="M45">
+        <v>164</v>
+      </c>
+      <c r="N45">
+        <v>7317</v>
+      </c>
+      <c r="O45">
+        <v>549</v>
+      </c>
+      <c r="P45">
+        <v>15374</v>
+      </c>
+      <c r="Q45">
+        <v>1119</v>
+      </c>
+      <c r="R45">
+        <v>210</v>
+      </c>
+      <c r="S45">
+        <v>57416</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>219</v>
+      </c>
+      <c r="C46" t="s">
+        <v>52</v>
+      </c>
+      <c r="D46">
+        <v>261</v>
+      </c>
+      <c r="E46">
+        <v>128</v>
+      </c>
+      <c r="F46">
+        <v>321</v>
+      </c>
+      <c r="G46">
+        <v>76</v>
+      </c>
+      <c r="H46">
+        <v>199</v>
+      </c>
+      <c r="I46">
+        <v>82</v>
+      </c>
+      <c r="J46">
+        <v>0</v>
+      </c>
+      <c r="K46">
+        <v>61</v>
+      </c>
+      <c r="L46">
+        <v>348</v>
+      </c>
+      <c r="M46">
+        <v>54</v>
+      </c>
+      <c r="N46">
+        <v>45</v>
+      </c>
+      <c r="O46">
+        <v>87</v>
+      </c>
+      <c r="P46">
+        <v>247</v>
+      </c>
+      <c r="Q46">
+        <v>54</v>
+      </c>
+      <c r="R46">
+        <v>96</v>
+      </c>
+      <c r="S46">
+        <v>2059</v>
+      </c>
+    </row>
     <row r="47">
       <c r="A47">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>11</v>
+        <v>220</v>
       </c>
       <c r="C47" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D47">
-        <v>1031</v>
+        <v>630</v>
       </c>
       <c r="E47">
-        <v>515</v>
+        <v>3206</v>
       </c>
       <c r="F47">
-        <v>0</v>
+        <v>1428</v>
       </c>
       <c r="G47">
-        <v>813</v>
+        <v>320</v>
       </c>
       <c r="H47">
-        <v>459</v>
+        <v>8343</v>
       </c>
       <c r="I47">
-        <v>1116</v>
+        <v>186</v>
       </c>
       <c r="J47">
-        <v>312</v>
+        <v>0</v>
       </c>
       <c r="K47">
-        <v>325</v>
+        <v>51</v>
       </c>
       <c r="L47">
-        <v>4571</v>
+        <v>500</v>
+      </c>
+      <c r="M47">
+        <v>87</v>
+      </c>
+      <c r="N47">
+        <v>164</v>
+      </c>
+      <c r="O47">
+        <v>278</v>
+      </c>
+      <c r="P47">
+        <v>1060</v>
+      </c>
+      <c r="Q47">
+        <v>2497</v>
+      </c>
+      <c r="R47">
+        <v>402</v>
+      </c>
+      <c r="S47">
+        <v>19152</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" t="s">
-        <v>57</v>
+      <c r="A48">
+        <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>57</v>
+        <v>221</v>
       </c>
       <c r="C48" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D48">
-        <v>161</v>
+        <v>2035</v>
       </c>
       <c r="E48">
-        <v>107</v>
+        <v>187</v>
       </c>
       <c r="F48">
-        <v>0</v>
+        <v>531</v>
       </c>
       <c r="G48">
-        <v>345</v>
+        <v>194</v>
       </c>
       <c r="H48">
-        <v>108</v>
+        <v>249</v>
       </c>
       <c r="I48">
-        <v>562</v>
+        <v>181</v>
       </c>
       <c r="J48">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="K48">
-        <v>111</v>
+        <v>41</v>
       </c>
       <c r="L48">
-        <v>1476</v>
+        <v>460</v>
+      </c>
+      <c r="M48">
+        <v>21</v>
+      </c>
+      <c r="N48">
+        <v>56</v>
+      </c>
+      <c r="O48">
+        <v>353</v>
+      </c>
+      <c r="P48">
+        <v>527</v>
+      </c>
+      <c r="Q48">
+        <v>133</v>
+      </c>
+      <c r="R48">
+        <v>83</v>
+      </c>
+      <c r="S48">
+        <v>5051</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="C49" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D49">
-        <v>642</v>
+        <v>167</v>
       </c>
       <c r="E49">
+        <v>104</v>
+      </c>
+      <c r="F49">
+        <v>182</v>
+      </c>
+      <c r="G49">
+        <v>61</v>
+      </c>
+      <c r="H49">
+        <v>466</v>
+      </c>
+      <c r="I49">
+        <v>79</v>
+      </c>
+      <c r="J49">
+        <v>0</v>
+      </c>
+      <c r="K49">
+        <v>12</v>
+      </c>
+      <c r="L49">
+        <v>176</v>
+      </c>
+      <c r="M49">
+        <v>33</v>
+      </c>
+      <c r="N49">
+        <v>29</v>
+      </c>
+      <c r="O49">
+        <v>69</v>
+      </c>
+      <c r="P49">
         <v>172</v>
       </c>
-      <c r="F49">
-[...18 lines deleted...]
-        <v>1633</v>
+      <c r="Q49">
+        <v>24</v>
+      </c>
+      <c r="R49">
+        <v>30</v>
+      </c>
+      <c r="S49">
+        <v>1604</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="C50" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D50">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="E50">
-        <v>111</v>
+        <v>1986</v>
       </c>
       <c r="F50">
-        <v>0</v>
+        <v>198</v>
       </c>
       <c r="G50">
-        <v>98</v>
+        <v>72</v>
       </c>
       <c r="H50">
-        <v>81</v>
+        <v>1102</v>
       </c>
       <c r="I50">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="J50">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="K50">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="L50">
-        <v>532</v>
-[...27 lines deleted...]
-      <c r="I51">
+        <v>209</v>
+      </c>
+      <c r="M50">
+        <v>16</v>
+      </c>
+      <c r="N50">
         <v>55</v>
       </c>
-      <c r="J51">
-[...8 lines deleted...]
-    </row>
+      <c r="O50">
+        <v>49</v>
+      </c>
+      <c r="P50">
+        <v>76</v>
+      </c>
+      <c r="Q50">
+        <v>22</v>
+      </c>
+      <c r="R50">
+        <v>32</v>
+      </c>
+      <c r="S50">
+        <v>4030</v>
+      </c>
+    </row>
+    <row r="51"/>
     <row r="52">
       <c r="A52">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B52" t="s">
-        <v>239</v>
+        <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D52">
-        <v>34</v>
+        <v>525</v>
       </c>
       <c r="E52">
-        <v>36</v>
+        <v>505</v>
       </c>
       <c r="F52">
-        <v>0</v>
+        <v>867</v>
       </c>
       <c r="G52">
-        <v>45</v>
+        <v>339</v>
       </c>
       <c r="H52">
-        <v>30</v>
+        <v>643</v>
       </c>
       <c r="I52">
-        <v>59</v>
+        <v>484</v>
       </c>
       <c r="J52">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="K52">
-        <v>16</v>
+        <v>173</v>
       </c>
       <c r="L52">
-        <v>230</v>
+        <v>611</v>
+      </c>
+      <c r="M52">
+        <v>75</v>
+      </c>
+      <c r="N52">
+        <v>333</v>
+      </c>
+      <c r="O52">
+        <v>785</v>
+      </c>
+      <c r="P52">
+        <v>947</v>
+      </c>
+      <c r="Q52">
+        <v>134</v>
+      </c>
+      <c r="R52">
+        <v>160</v>
+      </c>
+      <c r="S52">
+        <v>6581</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53">
-        <v>5</v>
+      <c r="A53" t="s">
+        <v>44</v>
       </c>
       <c r="B53" t="s">
-        <v>240</v>
+        <v>44</v>
       </c>
       <c r="C53" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D53">
-        <v>12</v>
+        <v>145</v>
       </c>
       <c r="E53">
-        <v>14</v>
+        <v>105</v>
       </c>
       <c r="F53">
-        <v>0</v>
+        <v>204</v>
       </c>
       <c r="G53">
-        <v>26</v>
+        <v>82</v>
       </c>
       <c r="H53">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="I53">
-        <v>20</v>
+        <v>83</v>
       </c>
       <c r="J53">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K53">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="L53">
-        <v>96</v>
+        <v>89</v>
+      </c>
+      <c r="M53">
+        <v>15</v>
+      </c>
+      <c r="N53">
+        <v>41</v>
+      </c>
+      <c r="O53">
+        <v>185</v>
+      </c>
+      <c r="P53">
+        <v>288</v>
+      </c>
+      <c r="Q53">
+        <v>39</v>
+      </c>
+      <c r="R53">
+        <v>25</v>
+      </c>
+      <c r="S53">
+        <v>1453</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>241</v>
+        <v>224</v>
       </c>
       <c r="C54" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D54">
-        <v>32</v>
+        <v>182</v>
       </c>
       <c r="E54">
+        <v>265</v>
+      </c>
+      <c r="F54">
+        <v>421</v>
+      </c>
+      <c r="G54">
+        <v>187</v>
+      </c>
+      <c r="H54">
+        <v>389</v>
+      </c>
+      <c r="I54">
+        <v>228</v>
+      </c>
+      <c r="J54">
+        <v>0</v>
+      </c>
+      <c r="K54">
+        <v>68</v>
+      </c>
+      <c r="L54">
+        <v>349</v>
+      </c>
+      <c r="M54">
+        <v>36</v>
+      </c>
+      <c r="N54">
+        <v>186</v>
+      </c>
+      <c r="O54">
+        <v>395</v>
+      </c>
+      <c r="P54">
+        <v>336</v>
+      </c>
+      <c r="Q54">
+        <v>40</v>
+      </c>
+      <c r="R54">
+        <v>70</v>
+      </c>
+      <c r="S54">
+        <v>3152</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>225</v>
+      </c>
+      <c r="C55" t="s">
+        <v>52</v>
+      </c>
+      <c r="D55">
+        <v>66</v>
+      </c>
+      <c r="E55">
+        <v>48</v>
+      </c>
+      <c r="F55">
+        <v>66</v>
+      </c>
+      <c r="G55">
+        <v>22</v>
+      </c>
+      <c r="H55">
+        <v>58</v>
+      </c>
+      <c r="I55">
+        <v>92</v>
+      </c>
+      <c r="J55">
+        <v>0</v>
+      </c>
+      <c r="K55">
+        <v>26</v>
+      </c>
+      <c r="L55">
         <v>31</v>
       </c>
-      <c r="F54">
-[...21 lines deleted...]
-    <row r="55"/>
+      <c r="M55">
+        <v>8</v>
+      </c>
+      <c r="N55">
+        <v>49</v>
+      </c>
+      <c r="O55">
+        <v>70</v>
+      </c>
+      <c r="P55">
+        <v>77</v>
+      </c>
+      <c r="Q55">
+        <v>22</v>
+      </c>
+      <c r="R55">
+        <v>23</v>
+      </c>
+      <c r="S55">
+        <v>658</v>
+      </c>
+    </row>
     <row r="56">
       <c r="A56">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B56" t="s">
+        <v>226</v>
+      </c>
+      <c r="C56" t="s">
+        <v>52</v>
+      </c>
+      <c r="D56">
+        <v>34</v>
+      </c>
+      <c r="E56">
+        <v>22</v>
+      </c>
+      <c r="F56">
+        <v>48</v>
+      </c>
+      <c r="G56">
+        <v>10</v>
+      </c>
+      <c r="H56">
+        <v>36</v>
+      </c>
+      <c r="I56">
+        <v>36</v>
+      </c>
+      <c r="J56">
+        <v>0</v>
+      </c>
+      <c r="K56">
+        <v>9</v>
+      </c>
+      <c r="L56">
+        <v>60</v>
+      </c>
+      <c r="M56">
+        <v>9</v>
+      </c>
+      <c r="N56">
+        <v>22</v>
+      </c>
+      <c r="O56">
+        <v>36</v>
+      </c>
+      <c r="P56">
+        <v>47</v>
+      </c>
+      <c r="Q56">
+        <v>9</v>
+      </c>
+      <c r="R56">
+        <v>22</v>
+      </c>
+      <c r="S56">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>4</v>
+      </c>
+      <c r="B57" t="s">
+        <v>227</v>
+      </c>
+      <c r="C57" t="s">
+        <v>52</v>
+      </c>
+      <c r="D57">
+        <v>52</v>
+      </c>
+      <c r="E57">
+        <v>36</v>
+      </c>
+      <c r="F57">
+        <v>73</v>
+      </c>
+      <c r="G57">
+        <v>16</v>
+      </c>
+      <c r="H57">
+        <v>20</v>
+      </c>
+      <c r="I57">
+        <v>16</v>
+      </c>
+      <c r="J57">
+        <v>0</v>
+      </c>
+      <c r="K57">
+        <v>6</v>
+      </c>
+      <c r="L57">
+        <v>48</v>
+      </c>
+      <c r="M57">
+        <v>3</v>
+      </c>
+      <c r="N57">
         <v>12</v>
       </c>
-      <c r="C56" t="s">
-[...65 lines deleted...]
-        <v>1843</v>
+      <c r="O57">
+        <v>53</v>
+      </c>
+      <c r="P57">
+        <v>112</v>
+      </c>
+      <c r="Q57">
+        <v>13</v>
+      </c>
+      <c r="R57">
+        <v>10</v>
+      </c>
+      <c r="S57">
+        <v>470</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="C58" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D58">
-        <v>652</v>
+        <v>19</v>
       </c>
       <c r="E58">
+        <v>9</v>
+      </c>
+      <c r="F58">
+        <v>28</v>
+      </c>
+      <c r="G58">
+        <v>13</v>
+      </c>
+      <c r="H58">
+        <v>15</v>
+      </c>
+      <c r="I58">
+        <v>8</v>
+      </c>
+      <c r="J58">
+        <v>0</v>
+      </c>
+      <c r="K58">
+        <v>3</v>
+      </c>
+      <c r="L58">
+        <v>13</v>
+      </c>
+      <c r="M58">
+        <v>2</v>
+      </c>
+      <c r="N58">
+        <v>7</v>
+      </c>
+      <c r="O58">
+        <v>15</v>
+      </c>
+      <c r="P58">
+        <v>43</v>
+      </c>
+      <c r="Q58">
+        <v>4</v>
+      </c>
+      <c r="R58">
+        <v>8</v>
+      </c>
+      <c r="S58">
         <v>187</v>
-      </c>
-[...19 lines deleted...]
-        <v>2418</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
+        <v>6</v>
+      </c>
+      <c r="B59" t="s">
+        <v>229</v>
+      </c>
+      <c r="C59" t="s">
+        <v>52</v>
+      </c>
+      <c r="D59">
+        <v>16</v>
+      </c>
+      <c r="E59">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>14</v>
+      </c>
+      <c r="G59">
+        <v>3</v>
+      </c>
+      <c r="H59">
+        <v>6</v>
+      </c>
+      <c r="I59">
+        <v>7</v>
+      </c>
+      <c r="J59">
+        <v>0</v>
+      </c>
+      <c r="K59">
+        <v>6</v>
+      </c>
+      <c r="L59">
+        <v>13</v>
+      </c>
+      <c r="M59">
         <v>2</v>
       </c>
-      <c r="B59" t="s">
-[...30 lines deleted...]
-        <v>1269</v>
+      <c r="N59">
+        <v>10</v>
+      </c>
+      <c r="O59">
+        <v>21</v>
+      </c>
+      <c r="P59">
+        <v>20</v>
+      </c>
+      <c r="Q59">
+        <v>4</v>
+      </c>
+      <c r="R59">
+        <v>1</v>
+      </c>
+      <c r="S59">
+        <v>131</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
+        <v>7</v>
+      </c>
+      <c r="B60" t="s">
+        <v>230</v>
+      </c>
+      <c r="C60" t="s">
+        <v>52</v>
+      </c>
+      <c r="D60">
+        <v>11</v>
+      </c>
+      <c r="E60">
+        <v>12</v>
+      </c>
+      <c r="F60">
+        <v>13</v>
+      </c>
+      <c r="G60">
+        <v>6</v>
+      </c>
+      <c r="H60">
+        <v>20</v>
+      </c>
+      <c r="I60">
+        <v>14</v>
+      </c>
+      <c r="J60">
+        <v>0</v>
+      </c>
+      <c r="K60">
+        <v>2</v>
+      </c>
+      <c r="L60">
+        <v>8</v>
+      </c>
+      <c r="M60">
+        <v>0</v>
+      </c>
+      <c r="N60">
+        <v>6</v>
+      </c>
+      <c r="O60">
+        <v>10</v>
+      </c>
+      <c r="P60">
+        <v>24</v>
+      </c>
+      <c r="Q60">
         <v>3</v>
       </c>
-      <c r="B60" t="s">
-[...70 lines deleted...]
-    </row>
+      <c r="R60">
+        <v>1</v>
+      </c>
+      <c r="S60">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="61"/>
     <row r="62">
       <c r="A62">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="C62" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D62">
-        <v>23</v>
+        <v>645</v>
       </c>
       <c r="E62">
-        <v>35</v>
+        <v>1609</v>
       </c>
       <c r="F62">
-        <v>0</v>
+        <v>1969</v>
       </c>
       <c r="G62">
-        <v>34</v>
+        <v>208</v>
       </c>
       <c r="H62">
-        <v>12</v>
+        <v>968</v>
       </c>
       <c r="I62">
-        <v>26</v>
+        <v>417</v>
       </c>
       <c r="J62">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="K62">
-        <v>13</v>
+        <v>301</v>
       </c>
       <c r="L62">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="63"/>
+        <v>1065</v>
+      </c>
+      <c r="M62">
+        <v>71</v>
+      </c>
+      <c r="N62">
+        <v>309</v>
+      </c>
+      <c r="O62">
+        <v>507</v>
+      </c>
+      <c r="P62">
+        <v>1987</v>
+      </c>
+      <c r="Q62">
+        <v>607</v>
+      </c>
+      <c r="R62">
+        <v>515</v>
+      </c>
+      <c r="S62">
+        <v>11178</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>44</v>
+      </c>
+      <c r="B63" t="s">
+        <v>44</v>
+      </c>
+      <c r="C63" t="s">
+        <v>50</v>
+      </c>
+      <c r="D63">
+        <v>177</v>
+      </c>
+      <c r="E63">
+        <v>279</v>
+      </c>
+      <c r="F63">
+        <v>333</v>
+      </c>
+      <c r="G63">
+        <v>62</v>
+      </c>
+      <c r="H63">
+        <v>202</v>
+      </c>
+      <c r="I63">
+        <v>120</v>
+      </c>
+      <c r="J63">
+        <v>0</v>
+      </c>
+      <c r="K63">
+        <v>89</v>
+      </c>
+      <c r="L63">
+        <v>113</v>
+      </c>
+      <c r="M63">
+        <v>15</v>
+      </c>
+      <c r="N63">
+        <v>95</v>
+      </c>
+      <c r="O63">
+        <v>118</v>
+      </c>
+      <c r="P63">
+        <v>391</v>
+      </c>
+      <c r="Q63">
+        <v>58</v>
+      </c>
+      <c r="R63">
+        <v>74</v>
+      </c>
+      <c r="S63">
+        <v>2126</v>
+      </c>
+    </row>
     <row r="64">
       <c r="A64">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B64" t="s">
-        <v>13</v>
+        <v>231</v>
       </c>
       <c r="C64" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D64">
-        <v>19430</v>
+        <v>153</v>
       </c>
       <c r="E64">
-        <v>7242</v>
+        <v>248</v>
       </c>
       <c r="F64">
-        <v>0</v>
+        <v>891</v>
       </c>
       <c r="G64">
-        <v>17611</v>
+        <v>47</v>
       </c>
       <c r="H64">
-        <v>7390</v>
+        <v>346</v>
       </c>
       <c r="I64">
-        <v>12576</v>
+        <v>131</v>
       </c>
       <c r="J64">
-        <v>11378</v>
+        <v>0</v>
       </c>
       <c r="K64">
-        <v>14757</v>
+        <v>95</v>
       </c>
       <c r="L64">
-        <v>90384</v>
+        <v>690</v>
+      </c>
+      <c r="M64">
+        <v>19</v>
+      </c>
+      <c r="N64">
+        <v>79</v>
+      </c>
+      <c r="O64">
+        <v>175</v>
+      </c>
+      <c r="P64">
+        <v>1189</v>
+      </c>
+      <c r="Q64">
+        <v>479</v>
+      </c>
+      <c r="R64">
+        <v>299</v>
+      </c>
+      <c r="S64">
+        <v>4841</v>
       </c>
     </row>
     <row r="65">
-      <c r="A65" t="s">
-        <v>57</v>
+      <c r="A65">
+        <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>57</v>
+        <v>232</v>
       </c>
       <c r="C65" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D65">
-        <v>1733</v>
+        <v>111</v>
       </c>
       <c r="E65">
-        <v>872</v>
+        <v>865</v>
       </c>
       <c r="F65">
-        <v>0</v>
+        <v>175</v>
       </c>
       <c r="G65">
-        <v>2965</v>
+        <v>50</v>
       </c>
       <c r="H65">
-        <v>734</v>
+        <v>223</v>
       </c>
       <c r="I65">
-        <v>2051</v>
+        <v>59</v>
       </c>
       <c r="J65">
-        <v>1302</v>
+        <v>0</v>
       </c>
       <c r="K65">
-        <v>2457</v>
+        <v>70</v>
       </c>
       <c r="L65">
-        <v>12114</v>
+        <v>68</v>
+      </c>
+      <c r="M65">
+        <v>14</v>
+      </c>
+      <c r="N65">
+        <v>54</v>
+      </c>
+      <c r="O65">
+        <v>103</v>
+      </c>
+      <c r="P65">
+        <v>222</v>
+      </c>
+      <c r="Q65">
+        <v>42</v>
+      </c>
+      <c r="R65">
+        <v>66</v>
+      </c>
+      <c r="S65">
+        <v>2122</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="C66" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D66">
-        <v>7302</v>
+        <v>29</v>
       </c>
       <c r="E66">
-        <v>3155</v>
+        <v>41</v>
       </c>
       <c r="F66">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="G66">
-        <v>11432</v>
+        <v>11</v>
       </c>
       <c r="H66">
-        <v>3890</v>
+        <v>44</v>
       </c>
       <c r="I66">
-        <v>7567</v>
+        <v>26</v>
       </c>
       <c r="J66">
-        <v>7893</v>
+        <v>0</v>
       </c>
       <c r="K66">
-        <v>9304</v>
+        <v>9</v>
       </c>
       <c r="L66">
-        <v>50543</v>
+        <v>21</v>
+      </c>
+      <c r="M66">
+        <v>3</v>
+      </c>
+      <c r="N66">
+        <v>16</v>
+      </c>
+      <c r="O66">
+        <v>21</v>
+      </c>
+      <c r="P66">
+        <v>46</v>
+      </c>
+      <c r="Q66">
+        <v>7</v>
+      </c>
+      <c r="R66">
+        <v>27</v>
+      </c>
+      <c r="S66">
+        <v>354</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="C67" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D67">
-        <v>7913</v>
+        <v>30</v>
       </c>
       <c r="E67">
-        <v>547</v>
+        <v>89</v>
       </c>
       <c r="F67">
-        <v>0</v>
+        <v>334</v>
       </c>
       <c r="G67">
-        <v>1456</v>
+        <v>15</v>
       </c>
       <c r="H67">
-        <v>676</v>
+        <v>83</v>
       </c>
       <c r="I67">
-        <v>957</v>
+        <v>29</v>
       </c>
       <c r="J67">
-        <v>512</v>
+        <v>0</v>
       </c>
       <c r="K67">
-        <v>754</v>
+        <v>10</v>
       </c>
       <c r="L67">
-        <v>12815</v>
+        <v>52</v>
+      </c>
+      <c r="M67">
+        <v>13</v>
+      </c>
+      <c r="N67">
+        <v>10</v>
+      </c>
+      <c r="O67">
+        <v>31</v>
+      </c>
+      <c r="P67">
+        <v>58</v>
+      </c>
+      <c r="Q67">
+        <v>16</v>
+      </c>
+      <c r="R67">
+        <v>22</v>
+      </c>
+      <c r="S67">
+        <v>792</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="C68" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D68">
-        <v>190</v>
+        <v>21</v>
       </c>
       <c r="E68">
-        <v>163</v>
+        <v>31</v>
       </c>
       <c r="F68">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="G68">
-        <v>329</v>
+        <v>4</v>
       </c>
       <c r="H68">
-        <v>222</v>
+        <v>33</v>
       </c>
       <c r="I68">
-        <v>640</v>
+        <v>29</v>
       </c>
       <c r="J68">
-        <v>94</v>
+        <v>0</v>
       </c>
       <c r="K68">
-        <v>333</v>
+        <v>18</v>
       </c>
       <c r="L68">
-        <v>1971</v>
+        <v>46</v>
+      </c>
+      <c r="M68">
+        <v>6</v>
+      </c>
+      <c r="N68">
+        <v>31</v>
+      </c>
+      <c r="O68">
+        <v>28</v>
+      </c>
+      <c r="P68">
+        <v>25</v>
+      </c>
+      <c r="Q68">
+        <v>1</v>
+      </c>
+      <c r="R68">
+        <v>10</v>
+      </c>
+      <c r="S68">
+        <v>359</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
+        <v>6</v>
+      </c>
+      <c r="B69" t="s">
+        <v>236</v>
+      </c>
+      <c r="C69" t="s">
+        <v>52</v>
+      </c>
+      <c r="D69">
+        <v>6</v>
+      </c>
+      <c r="E69">
+        <v>11</v>
+      </c>
+      <c r="F69">
+        <v>10</v>
+      </c>
+      <c r="G69">
         <v>4</v>
       </c>
-      <c r="B69" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H69">
-        <v>1697</v>
+        <v>8</v>
       </c>
       <c r="I69">
-        <v>873</v>
+        <v>3</v>
       </c>
       <c r="J69">
-        <v>312</v>
+        <v>0</v>
       </c>
       <c r="K69">
-        <v>958</v>
+        <v>3</v>
       </c>
       <c r="L69">
-        <v>7512</v>
+        <v>13</v>
+      </c>
+      <c r="M69">
+        <v>1</v>
+      </c>
+      <c r="N69">
+        <v>2</v>
+      </c>
+      <c r="O69">
+        <v>7</v>
+      </c>
+      <c r="P69">
+        <v>20</v>
+      </c>
+      <c r="Q69">
+        <v>0</v>
+      </c>
+      <c r="R69">
+        <v>4</v>
+      </c>
+      <c r="S69">
+        <v>92</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B70" t="s">
-        <v>251</v>
+        <v>237</v>
       </c>
       <c r="C70" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D70">
-        <v>1528</v>
+        <v>118</v>
       </c>
       <c r="E70">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="F70">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="G70">
-        <v>298</v>
+        <v>15</v>
       </c>
       <c r="H70">
-        <v>65</v>
+        <v>29</v>
       </c>
       <c r="I70">
-        <v>135</v>
+        <v>20</v>
       </c>
       <c r="J70">
-        <v>869</v>
+        <v>0</v>
       </c>
       <c r="K70">
-        <v>220</v>
+        <v>7</v>
       </c>
       <c r="L70">
-        <v>3185</v>
-[...40 lines deleted...]
-    <row r="72"/>
+        <v>62</v>
+      </c>
+      <c r="M70">
+        <v>0</v>
+      </c>
+      <c r="N70">
+        <v>22</v>
+      </c>
+      <c r="O70">
+        <v>24</v>
+      </c>
+      <c r="P70">
+        <v>36</v>
+      </c>
+      <c r="Q70">
+        <v>4</v>
+      </c>
+      <c r="R70">
+        <v>13</v>
+      </c>
+      <c r="S70">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="71"/>
+    <row r="72">
+      <c r="A72">
+        <v>8</v>
+      </c>
+      <c r="B72" t="s">
+        <v>13</v>
+      </c>
+      <c r="C72" t="s">
+        <v>49</v>
+      </c>
+      <c r="D72">
+        <v>10148</v>
+      </c>
+      <c r="E72">
+        <v>4124</v>
+      </c>
+      <c r="F72">
+        <v>24949</v>
+      </c>
+      <c r="G72">
+        <v>2604</v>
+      </c>
+      <c r="H72">
+        <v>10718</v>
+      </c>
+      <c r="I72">
+        <v>3383</v>
+      </c>
+      <c r="J72">
+        <v>0</v>
+      </c>
+      <c r="K72">
+        <v>783</v>
+      </c>
+      <c r="L72">
+        <v>24072</v>
+      </c>
+      <c r="M72">
+        <v>3237</v>
+      </c>
+      <c r="N72">
+        <v>3181</v>
+      </c>
+      <c r="O72">
+        <v>5208</v>
+      </c>
+      <c r="P72">
+        <v>17911</v>
+      </c>
+      <c r="Q72">
+        <v>4220</v>
+      </c>
+      <c r="R72">
+        <v>3181</v>
+      </c>
+      <c r="S72">
+        <v>117719</v>
+      </c>
+    </row>
     <row r="73">
-      <c r="A73">
-        <v>9</v>
+      <c r="A73" t="s">
+        <v>44</v>
       </c>
       <c r="B73" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="C73" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="D73">
+        <v>1521</v>
+      </c>
+      <c r="E73">
+        <v>541</v>
+      </c>
+      <c r="F73">
+        <v>3711</v>
+      </c>
+      <c r="G73">
+        <v>306</v>
+      </c>
+      <c r="H73">
+        <v>794</v>
+      </c>
+      <c r="I73">
+        <v>643</v>
+      </c>
+      <c r="J73">
+        <v>0</v>
+      </c>
+      <c r="K73">
+        <v>196</v>
+      </c>
+      <c r="L73">
+        <v>3883</v>
+      </c>
+      <c r="M73">
+        <v>523</v>
+      </c>
+      <c r="N73">
+        <v>490</v>
+      </c>
+      <c r="O73">
+        <v>389</v>
+      </c>
+      <c r="P73">
+        <v>1807</v>
+      </c>
+      <c r="Q73">
+        <v>267</v>
+      </c>
+      <c r="R73">
+        <v>226</v>
+      </c>
+      <c r="S73">
+        <v>15297</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
         <v>238</v>
       </c>
-      <c r="E73">
-[...30 lines deleted...]
-      </c>
       <c r="C74" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D74">
-        <v>70</v>
+        <v>2269</v>
       </c>
       <c r="E74">
-        <v>22</v>
+        <v>1537</v>
       </c>
       <c r="F74">
-        <v>0</v>
+        <v>10655</v>
       </c>
       <c r="G74">
-        <v>152</v>
+        <v>403</v>
       </c>
       <c r="H74">
-        <v>21</v>
+        <v>2312</v>
       </c>
       <c r="I74">
-        <v>88</v>
+        <v>718</v>
       </c>
       <c r="J74">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="K74">
-        <v>67</v>
+        <v>316</v>
       </c>
       <c r="L74">
-        <v>430</v>
+        <v>11819</v>
+      </c>
+      <c r="M74">
+        <v>701</v>
+      </c>
+      <c r="N74">
+        <v>1065</v>
+      </c>
+      <c r="O74">
+        <v>706</v>
+      </c>
+      <c r="P74">
+        <v>9279</v>
+      </c>
+      <c r="Q74">
+        <v>3386</v>
+      </c>
+      <c r="R74">
+        <v>1003</v>
+      </c>
+      <c r="S74">
+        <v>46169</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="C75" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D75">
-        <v>81</v>
+        <v>5405</v>
       </c>
       <c r="E75">
-        <v>64</v>
+        <v>1621</v>
       </c>
       <c r="F75">
-        <v>0</v>
+        <v>9212</v>
       </c>
       <c r="G75">
-        <v>156</v>
+        <v>1728</v>
       </c>
       <c r="H75">
-        <v>68</v>
+        <v>7320</v>
       </c>
       <c r="I75">
-        <v>157</v>
+        <v>1631</v>
       </c>
       <c r="J75">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="K75">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="L75">
-        <v>716</v>
+        <v>6977</v>
+      </c>
+      <c r="M75">
+        <v>1826</v>
+      </c>
+      <c r="N75">
+        <v>1363</v>
+      </c>
+      <c r="O75">
+        <v>899</v>
+      </c>
+      <c r="P75">
+        <v>6196</v>
+      </c>
+      <c r="Q75">
+        <v>476</v>
+      </c>
+      <c r="R75">
+        <v>423</v>
+      </c>
+      <c r="S75">
+        <v>45253</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B76" t="s">
-        <v>254</v>
+        <v>240</v>
       </c>
       <c r="C76" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D76">
-        <v>36</v>
+        <v>110</v>
       </c>
       <c r="E76">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="F76">
-        <v>0</v>
+        <v>319</v>
       </c>
       <c r="G76">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="H76">
-        <v>12</v>
+        <v>60</v>
       </c>
       <c r="I76">
-        <v>72</v>
+        <v>106</v>
       </c>
       <c r="J76">
+        <v>0</v>
+      </c>
+      <c r="K76">
+        <v>19</v>
+      </c>
+      <c r="L76">
+        <v>402</v>
+      </c>
+      <c r="M76">
+        <v>47</v>
+      </c>
+      <c r="N76">
+        <v>53</v>
+      </c>
+      <c r="O76">
+        <v>56</v>
+      </c>
+      <c r="P76">
+        <v>108</v>
+      </c>
+      <c r="Q76">
         <v>9</v>
       </c>
-      <c r="K76">
-[...3 lines deleted...]
-        <v>268</v>
+      <c r="R76">
+        <v>83</v>
+      </c>
+      <c r="S76">
+        <v>1442</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B77" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
       <c r="C77" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D77">
-        <v>21</v>
+        <v>128</v>
       </c>
       <c r="E77">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="F77">
-        <v>0</v>
+        <v>205</v>
       </c>
       <c r="G77">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="H77">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="I77">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="J77">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="K77">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="L77">
-        <v>107</v>
+        <v>147</v>
+      </c>
+      <c r="M77">
+        <v>48</v>
+      </c>
+      <c r="N77">
+        <v>61</v>
+      </c>
+      <c r="O77">
+        <v>81</v>
+      </c>
+      <c r="P77">
+        <v>79</v>
+      </c>
+      <c r="Q77">
+        <v>20</v>
+      </c>
+      <c r="R77">
+        <v>136</v>
+      </c>
+      <c r="S77">
+        <v>1093</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B78" t="s">
-        <v>256</v>
+        <v>242</v>
       </c>
       <c r="C78" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D78">
-        <v>13</v>
+        <v>606</v>
       </c>
       <c r="E78">
-        <v>33</v>
+        <v>299</v>
       </c>
       <c r="F78">
-        <v>0</v>
+        <v>485</v>
       </c>
       <c r="G78">
-        <v>13</v>
+        <v>76</v>
       </c>
       <c r="H78">
-        <v>19</v>
+        <v>124</v>
       </c>
       <c r="I78">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="J78">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="K78">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="L78">
-        <v>136</v>
+        <v>441</v>
+      </c>
+      <c r="M78">
+        <v>51</v>
+      </c>
+      <c r="N78">
+        <v>79</v>
+      </c>
+      <c r="O78">
+        <v>3031</v>
+      </c>
+      <c r="P78">
+        <v>257</v>
+      </c>
+      <c r="Q78">
+        <v>35</v>
+      </c>
+      <c r="R78">
+        <v>1241</v>
+      </c>
+      <c r="S78">
+        <v>6859</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B79" t="s">
-        <v>257</v>
+        <v>243</v>
       </c>
       <c r="C79" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D79">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="E79">
         <v>14</v>
       </c>
       <c r="F79">
-        <v>0</v>
+        <v>223</v>
       </c>
       <c r="G79">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H79">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="I79">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="J79">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K79">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="L79">
-        <v>87</v>
+        <v>271</v>
+      </c>
+      <c r="M79">
+        <v>21</v>
+      </c>
+      <c r="N79">
+        <v>23</v>
+      </c>
+      <c r="O79">
+        <v>23</v>
+      </c>
+      <c r="P79">
+        <v>128</v>
+      </c>
+      <c r="Q79">
+        <v>11</v>
+      </c>
+      <c r="R79">
+        <v>32</v>
+      </c>
+      <c r="S79">
+        <v>891</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B80" t="s">
-        <v>258</v>
+        <v>244</v>
       </c>
       <c r="C80" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D80">
-        <v>4</v>
+        <v>58</v>
       </c>
       <c r="E80">
-        <v>5</v>
+        <v>40</v>
       </c>
       <c r="F80">
-        <v>0</v>
+        <v>139</v>
       </c>
       <c r="G80">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H80">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="I80">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="J80">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K80">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="L80">
-        <v>63</v>
+        <v>132</v>
+      </c>
+      <c r="M80">
+        <v>20</v>
+      </c>
+      <c r="N80">
+        <v>47</v>
+      </c>
+      <c r="O80">
+        <v>23</v>
+      </c>
+      <c r="P80">
+        <v>57</v>
+      </c>
+      <c r="Q80">
+        <v>16</v>
+      </c>
+      <c r="R80">
+        <v>37</v>
+      </c>
+      <c r="S80">
+        <v>715</v>
       </c>
     </row>
     <row r="81"/>
     <row r="82">
       <c r="A82">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B82" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C82" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="D82">
-        <v>3430</v>
+        <v>189</v>
       </c>
       <c r="E82">
-        <v>979</v>
+        <v>167</v>
       </c>
       <c r="F82">
-        <v>0</v>
+        <v>199</v>
       </c>
       <c r="G82">
-        <v>2855</v>
+        <v>84</v>
       </c>
       <c r="H82">
-        <v>1977</v>
+        <v>190</v>
       </c>
       <c r="I82">
-        <v>1606</v>
+        <v>129</v>
       </c>
       <c r="J82">
-        <v>8678</v>
+        <v>0</v>
       </c>
       <c r="K82">
-        <v>1048</v>
+        <v>44</v>
       </c>
       <c r="L82">
-        <v>20573</v>
+        <v>198</v>
+      </c>
+      <c r="M82">
+        <v>29</v>
+      </c>
+      <c r="N82">
+        <v>73</v>
+      </c>
+      <c r="O82">
+        <v>115</v>
+      </c>
+      <c r="P82">
+        <v>287</v>
+      </c>
+      <c r="Q82">
+        <v>49</v>
+      </c>
+      <c r="R82">
+        <v>42</v>
+      </c>
+      <c r="S82">
+        <v>1795</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="B83" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="C83" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="D83">
-        <v>142</v>
+        <v>47</v>
       </c>
       <c r="E83">
-        <v>159</v>
+        <v>77</v>
       </c>
       <c r="F83">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="G83">
-        <v>370</v>
+        <v>16</v>
       </c>
       <c r="H83">
-        <v>433</v>
+        <v>72</v>
       </c>
       <c r="I83">
-        <v>148</v>
+        <v>30</v>
       </c>
       <c r="J83">
-        <v>256</v>
+        <v>0</v>
       </c>
       <c r="K83">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="L83">
-        <v>1635</v>
+        <v>24</v>
+      </c>
+      <c r="M83">
+        <v>10</v>
+      </c>
+      <c r="N83">
+        <v>33</v>
+      </c>
+      <c r="O83">
+        <v>33</v>
+      </c>
+      <c r="P83">
+        <v>145</v>
+      </c>
+      <c r="Q83">
+        <v>21</v>
+      </c>
+      <c r="R83">
+        <v>5</v>
+      </c>
+      <c r="S83">
+        <v>578</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1</v>
       </c>
       <c r="B84" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="C84" t="s">
+        <v>52</v>
+      </c>
+      <c r="D84">
+        <v>51</v>
+      </c>
+      <c r="E84">
+        <v>41</v>
+      </c>
+      <c r="F84">
+        <v>78</v>
+      </c>
+      <c r="G84">
+        <v>45</v>
+      </c>
+      <c r="H84">
         <v>65</v>
       </c>
-      <c r="D84">
-[...13 lines deleted...]
-      </c>
       <c r="I84">
-        <v>169</v>
+        <v>49</v>
       </c>
       <c r="J84">
-        <v>289</v>
+        <v>0</v>
       </c>
       <c r="K84">
-        <v>131</v>
+        <v>18</v>
       </c>
       <c r="L84">
-        <v>2276</v>
+        <v>119</v>
+      </c>
+      <c r="M84">
+        <v>12</v>
+      </c>
+      <c r="N84">
+        <v>18</v>
+      </c>
+      <c r="O84">
+        <v>29</v>
+      </c>
+      <c r="P84">
+        <v>69</v>
+      </c>
+      <c r="Q84">
+        <v>7</v>
+      </c>
+      <c r="R84">
+        <v>16</v>
+      </c>
+      <c r="S84">
+        <v>617</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2</v>
       </c>
       <c r="B85" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="C85" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D85">
-        <v>2805</v>
+        <v>15</v>
       </c>
       <c r="E85">
-        <v>211</v>
+        <v>21</v>
       </c>
       <c r="F85">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="G85">
-        <v>714</v>
+        <v>6</v>
       </c>
       <c r="H85">
-        <v>353</v>
+        <v>16</v>
       </c>
       <c r="I85">
-        <v>501</v>
+        <v>15</v>
       </c>
       <c r="J85">
-        <v>7817</v>
+        <v>0</v>
       </c>
       <c r="K85">
-        <v>194</v>
+        <v>8</v>
       </c>
       <c r="L85">
-        <v>12595</v>
+        <v>8</v>
+      </c>
+      <c r="M85">
+        <v>0</v>
+      </c>
+      <c r="N85">
+        <v>11</v>
+      </c>
+      <c r="O85">
+        <v>12</v>
+      </c>
+      <c r="P85">
+        <v>34</v>
+      </c>
+      <c r="Q85">
+        <v>10</v>
+      </c>
+      <c r="R85">
+        <v>7</v>
+      </c>
+      <c r="S85">
+        <v>179</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>3</v>
       </c>
       <c r="B86" t="s">
-        <v>261</v>
+        <v>247</v>
       </c>
       <c r="C86" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D86">
-        <v>98</v>
+        <v>56</v>
       </c>
       <c r="E86">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="F86">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="G86">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="H86">
-        <v>136</v>
+        <v>16</v>
       </c>
       <c r="I86">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="J86">
-        <v>58</v>
+        <v>0</v>
       </c>
       <c r="K86">
-        <v>63</v>
+        <v>1</v>
       </c>
       <c r="L86">
-        <v>567</v>
+        <v>24</v>
+      </c>
+      <c r="M86">
+        <v>2</v>
+      </c>
+      <c r="N86">
+        <v>6</v>
+      </c>
+      <c r="O86">
+        <v>24</v>
+      </c>
+      <c r="P86">
+        <v>17</v>
+      </c>
+      <c r="Q86">
+        <v>2</v>
+      </c>
+      <c r="R86">
+        <v>8</v>
+      </c>
+      <c r="S86">
+        <v>217</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>4</v>
       </c>
       <c r="B87" t="s">
-        <v>262</v>
+        <v>248</v>
       </c>
       <c r="C87" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D87">
-        <v>53</v>
+        <v>7</v>
       </c>
       <c r="E87">
-        <v>65</v>
+        <v>4</v>
       </c>
       <c r="F87">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G87">
-        <v>308</v>
+        <v>5</v>
       </c>
       <c r="H87">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="I87">
-        <v>651</v>
+        <v>7</v>
       </c>
       <c r="J87">
-        <v>205</v>
+        <v>0</v>
       </c>
       <c r="K87">
-        <v>143</v>
+        <v>0</v>
       </c>
       <c r="L87">
-        <v>1497</v>
+        <v>9</v>
+      </c>
+      <c r="M87">
+        <v>2</v>
+      </c>
+      <c r="N87">
+        <v>1</v>
+      </c>
+      <c r="O87">
+        <v>9</v>
+      </c>
+      <c r="P87">
+        <v>11</v>
+      </c>
+      <c r="Q87">
+        <v>5</v>
+      </c>
+      <c r="R87">
+        <v>2</v>
+      </c>
+      <c r="S87">
+        <v>81</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>5</v>
       </c>
       <c r="B88" t="s">
-        <v>263</v>
+        <v>249</v>
       </c>
       <c r="C88" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D88">
-        <v>79</v>
+        <v>10</v>
       </c>
       <c r="E88">
-        <v>65</v>
+        <v>6</v>
       </c>
       <c r="F88">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G88">
-        <v>1115</v>
+        <v>2</v>
       </c>
       <c r="H88">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="I88">
-        <v>57</v>
+        <v>7</v>
       </c>
       <c r="J88">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="K88">
-        <v>367</v>
+        <v>1</v>
       </c>
       <c r="L88">
-        <v>1826</v>
+        <v>10</v>
+      </c>
+      <c r="M88">
+        <v>1</v>
+      </c>
+      <c r="N88">
+        <v>3</v>
+      </c>
+      <c r="O88">
+        <v>6</v>
+      </c>
+      <c r="P88">
+        <v>8</v>
+      </c>
+      <c r="Q88">
+        <v>3</v>
+      </c>
+      <c r="R88">
+        <v>2</v>
+      </c>
+      <c r="S88">
+        <v>75</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>6</v>
       </c>
       <c r="B89" t="s">
-        <v>264</v>
+        <v>250</v>
       </c>
       <c r="C89" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D89">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="E89">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="F89">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="G89">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="H89">
-        <v>37</v>
+        <v>4</v>
       </c>
       <c r="I89">
-        <v>39</v>
+        <v>6</v>
       </c>
       <c r="J89">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="K89">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="L89">
-        <v>177</v>
+        <v>4</v>
+      </c>
+      <c r="M89">
+        <v>2</v>
+      </c>
+      <c r="N89">
+        <v>1</v>
+      </c>
+      <c r="O89">
+        <v>2</v>
+      </c>
+      <c r="P89">
+        <v>3</v>
+      </c>
+      <c r="Q89">
+        <v>1</v>
+      </c>
+      <c r="R89">
+        <v>2</v>
+      </c>
+      <c r="S89">
+        <v>48</v>
       </c>
     </row>
     <row r="90"/>
     <row r="91">
       <c r="A91">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B91" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="D91">
-        <v>483</v>
+        <v>429</v>
       </c>
       <c r="E91">
-        <v>522</v>
+        <v>1423</v>
       </c>
       <c r="F91">
-        <v>0</v>
+        <v>1032</v>
       </c>
       <c r="G91">
-        <v>1681</v>
+        <v>196</v>
       </c>
       <c r="H91">
-        <v>748</v>
+        <v>477</v>
       </c>
       <c r="I91">
-        <v>456</v>
+        <v>1452</v>
       </c>
       <c r="J91">
-        <v>375</v>
+        <v>0</v>
       </c>
       <c r="K91">
-        <v>245</v>
+        <v>575</v>
       </c>
       <c r="L91">
-        <v>4510</v>
+        <v>463</v>
+      </c>
+      <c r="M91">
+        <v>472</v>
+      </c>
+      <c r="N91">
+        <v>1439</v>
+      </c>
+      <c r="O91">
+        <v>238</v>
+      </c>
+      <c r="P91">
+        <v>16760</v>
+      </c>
+      <c r="Q91">
+        <v>2316</v>
+      </c>
+      <c r="R91">
+        <v>378</v>
+      </c>
+      <c r="S91">
+        <v>27650</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="B92" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="C92" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="D92">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="E92">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="F92">
-        <v>0</v>
+        <v>166</v>
       </c>
       <c r="G92">
-        <v>652</v>
+        <v>48</v>
       </c>
       <c r="H92">
-        <v>79</v>
+        <v>96</v>
       </c>
       <c r="I92">
-        <v>127</v>
+        <v>353</v>
       </c>
       <c r="J92">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="K92">
-        <v>64</v>
+        <v>160</v>
       </c>
       <c r="L92">
-        <v>1089</v>
+        <v>55</v>
+      </c>
+      <c r="M92">
+        <v>17</v>
+      </c>
+      <c r="N92">
+        <v>320</v>
+      </c>
+      <c r="O92">
+        <v>44</v>
+      </c>
+      <c r="P92">
+        <v>492</v>
+      </c>
+      <c r="Q92">
+        <v>75</v>
+      </c>
+      <c r="R92">
+        <v>68</v>
+      </c>
+      <c r="S92">
+        <v>2097</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1</v>
       </c>
       <c r="B93" t="s">
-        <v>265</v>
+        <v>251</v>
       </c>
       <c r="C93" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D93">
-        <v>241</v>
+        <v>109</v>
       </c>
       <c r="E93">
-        <v>180</v>
+        <v>91</v>
       </c>
       <c r="F93">
-        <v>0</v>
+        <v>211</v>
       </c>
       <c r="G93">
-        <v>462</v>
+        <v>64</v>
       </c>
       <c r="H93">
-        <v>154</v>
+        <v>141</v>
       </c>
       <c r="I93">
-        <v>127</v>
+        <v>439</v>
       </c>
       <c r="J93">
-        <v>267</v>
+        <v>0</v>
       </c>
       <c r="K93">
-        <v>60</v>
+        <v>175</v>
       </c>
       <c r="L93">
-        <v>1491</v>
+        <v>99</v>
+      </c>
+      <c r="M93">
+        <v>37</v>
+      </c>
+      <c r="N93">
+        <v>493</v>
+      </c>
+      <c r="O93">
+        <v>56</v>
+      </c>
+      <c r="P93">
+        <v>394</v>
+      </c>
+      <c r="Q93">
+        <v>350</v>
+      </c>
+      <c r="R93">
+        <v>147</v>
+      </c>
+      <c r="S93">
+        <v>2806</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2</v>
       </c>
       <c r="B94" t="s">
-        <v>266</v>
+        <v>252</v>
       </c>
       <c r="C94" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D94">
-        <v>50</v>
+        <v>132</v>
       </c>
       <c r="E94">
-        <v>158</v>
+        <v>125</v>
       </c>
       <c r="F94">
-        <v>0</v>
+        <v>502</v>
       </c>
       <c r="G94">
-        <v>133</v>
+        <v>30</v>
       </c>
       <c r="H94">
-        <v>373</v>
+        <v>101</v>
       </c>
       <c r="I94">
-        <v>38</v>
+        <v>405</v>
       </c>
       <c r="J94">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="K94">
-        <v>40</v>
+        <v>178</v>
       </c>
       <c r="L94">
-        <v>807</v>
+        <v>198</v>
+      </c>
+      <c r="M94">
+        <v>394</v>
+      </c>
+      <c r="N94">
+        <v>325</v>
+      </c>
+      <c r="O94">
+        <v>33</v>
+      </c>
+      <c r="P94">
+        <v>15679</v>
+      </c>
+      <c r="Q94">
+        <v>1852</v>
+      </c>
+      <c r="R94">
+        <v>63</v>
+      </c>
+      <c r="S94">
+        <v>20017</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>3</v>
       </c>
       <c r="B95" t="s">
-        <v>267</v>
+        <v>253</v>
       </c>
       <c r="C95" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D95">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="E95">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F95">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="G95">
-        <v>200</v>
+        <v>18</v>
       </c>
       <c r="H95">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="I95">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="J95">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="K95">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="L95">
-        <v>430</v>
+        <v>30</v>
+      </c>
+      <c r="M95">
+        <v>10</v>
+      </c>
+      <c r="N95">
+        <v>91</v>
+      </c>
+      <c r="O95">
+        <v>14</v>
+      </c>
+      <c r="P95">
+        <v>71</v>
+      </c>
+      <c r="Q95">
+        <v>12</v>
+      </c>
+      <c r="R95">
+        <v>33</v>
+      </c>
+      <c r="S95">
+        <v>520</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>4</v>
       </c>
       <c r="B96" t="s">
-        <v>268</v>
+        <v>254</v>
       </c>
       <c r="C96" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D96">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="E96">
-        <v>34</v>
+        <v>1036</v>
       </c>
       <c r="F96">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="G96">
-        <v>187</v>
+        <v>20</v>
       </c>
       <c r="H96">
+        <v>46</v>
+      </c>
+      <c r="I96">
+        <v>51</v>
+      </c>
+      <c r="J96">
+        <v>0</v>
+      </c>
+      <c r="K96">
+        <v>22</v>
+      </c>
+      <c r="L96">
+        <v>27</v>
+      </c>
+      <c r="M96">
+        <v>3</v>
+      </c>
+      <c r="N96">
+        <v>108</v>
+      </c>
+      <c r="O96">
+        <v>70</v>
+      </c>
+      <c r="P96">
+        <v>58</v>
+      </c>
+      <c r="Q96">
+        <v>14</v>
+      </c>
+      <c r="R96">
         <v>32</v>
       </c>
-      <c r="I96">
-[...9 lines deleted...]
-        <v>422</v>
+      <c r="S96">
+        <v>1581</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>5</v>
       </c>
       <c r="B97" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C97" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D97">
+        <v>17</v>
+      </c>
+      <c r="E97">
+        <v>13</v>
+      </c>
+      <c r="F97">
+        <v>26</v>
+      </c>
+      <c r="G97">
+        <v>8</v>
+      </c>
+      <c r="H97">
         <v>15</v>
       </c>
-      <c r="E97">
-[...10 lines deleted...]
-      </c>
       <c r="I97">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="J97">
+        <v>0</v>
+      </c>
+      <c r="K97">
+        <v>10</v>
+      </c>
+      <c r="L97">
         <v>6</v>
       </c>
-      <c r="K97">
-[...3 lines deleted...]
-        <v>190</v>
+      <c r="M97">
+        <v>2</v>
+      </c>
+      <c r="N97">
+        <v>29</v>
+      </c>
+      <c r="O97">
+        <v>9</v>
+      </c>
+      <c r="P97">
+        <v>29</v>
+      </c>
+      <c r="Q97">
+        <v>8</v>
+      </c>
+      <c r="R97">
+        <v>20</v>
+      </c>
+      <c r="S97">
+        <v>234</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>6</v>
       </c>
       <c r="B98" t="s">
-        <v>270</v>
+        <v>256</v>
       </c>
       <c r="C98" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D98">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="E98">
+        <v>6</v>
+      </c>
+      <c r="F98">
+        <v>28</v>
+      </c>
+      <c r="G98">
+        <v>5</v>
+      </c>
+      <c r="H98">
+        <v>10</v>
+      </c>
+      <c r="I98">
+        <v>57</v>
+      </c>
+      <c r="J98">
+        <v>0</v>
+      </c>
+      <c r="K98">
+        <v>1</v>
+      </c>
+      <c r="L98">
+        <v>24</v>
+      </c>
+      <c r="M98">
+        <v>4</v>
+      </c>
+      <c r="N98">
+        <v>37</v>
+      </c>
+      <c r="O98">
+        <v>7</v>
+      </c>
+      <c r="P98">
+        <v>19</v>
+      </c>
+      <c r="Q98">
+        <v>2</v>
+      </c>
+      <c r="R98">
+        <v>8</v>
+      </c>
+      <c r="S98">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>7</v>
+      </c>
+      <c r="B99" t="s">
+        <v>257</v>
+      </c>
+      <c r="C99" t="s">
+        <v>52</v>
+      </c>
+      <c r="D99">
+        <v>1</v>
+      </c>
+      <c r="E99">
+        <v>14</v>
+      </c>
+      <c r="F99">
+        <v>13</v>
+      </c>
+      <c r="G99">
+        <v>3</v>
+      </c>
+      <c r="H99">
+        <v>29</v>
+      </c>
+      <c r="I99">
+        <v>17</v>
+      </c>
+      <c r="J99">
+        <v>0</v>
+      </c>
+      <c r="K99">
+        <v>6</v>
+      </c>
+      <c r="L99">
+        <v>24</v>
+      </c>
+      <c r="M99">
+        <v>5</v>
+      </c>
+      <c r="N99">
+        <v>36</v>
+      </c>
+      <c r="O99">
+        <v>5</v>
+      </c>
+      <c r="P99">
+        <v>18</v>
+      </c>
+      <c r="Q99">
+        <v>3</v>
+      </c>
+      <c r="R99">
+        <v>7</v>
+      </c>
+      <c r="S99">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="100"/>
+    <row r="101">
+      <c r="A101">
         <v>11</v>
       </c>
-      <c r="F98">
-[...63 lines deleted...]
-      </c>
       <c r="B101" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="C101" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="D101">
-        <v>929</v>
+        <v>277</v>
       </c>
       <c r="E101">
-        <v>403</v>
+        <v>204</v>
       </c>
       <c r="F101">
-        <v>0</v>
+        <v>408</v>
       </c>
       <c r="G101">
-        <v>2124</v>
+        <v>131</v>
       </c>
       <c r="H101">
-        <v>490</v>
+        <v>288</v>
       </c>
       <c r="I101">
-        <v>919</v>
+        <v>155</v>
       </c>
       <c r="J101">
-        <v>639</v>
+        <v>0</v>
       </c>
       <c r="K101">
-        <v>694</v>
+        <v>85</v>
       </c>
       <c r="L101">
-        <v>6198</v>
+        <v>155</v>
+      </c>
+      <c r="M101">
+        <v>37</v>
+      </c>
+      <c r="N101">
+        <v>103</v>
+      </c>
+      <c r="O101">
+        <v>160</v>
+      </c>
+      <c r="P101">
+        <v>450</v>
+      </c>
+      <c r="Q101">
+        <v>76</v>
+      </c>
+      <c r="R101">
+        <v>96</v>
+      </c>
+      <c r="S101">
+        <v>2625</v>
       </c>
     </row>
     <row r="102">
-      <c r="A102">
-        <v>1</v>
+      <c r="A102" t="s">
+        <v>44</v>
       </c>
       <c r="B102" t="s">
-        <v>271</v>
+        <v>44</v>
       </c>
       <c r="C102" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D102">
-        <v>2685</v>
+        <v>76</v>
       </c>
       <c r="E102">
-        <v>1280</v>
+        <v>61</v>
       </c>
       <c r="F102">
-        <v>0</v>
+        <v>119</v>
       </c>
       <c r="G102">
-        <v>8533</v>
+        <v>39</v>
       </c>
       <c r="H102">
-        <v>2536</v>
+        <v>61</v>
       </c>
       <c r="I102">
-        <v>1023</v>
+        <v>37</v>
       </c>
       <c r="J102">
-        <v>3357</v>
+        <v>0</v>
       </c>
       <c r="K102">
-        <v>2239</v>
+        <v>29</v>
       </c>
       <c r="L102">
-        <v>21653</v>
+        <v>38</v>
+      </c>
+      <c r="M102">
+        <v>10</v>
+      </c>
+      <c r="N102">
+        <v>28</v>
+      </c>
+      <c r="O102">
+        <v>35</v>
+      </c>
+      <c r="P102">
+        <v>135</v>
+      </c>
+      <c r="Q102">
+        <v>20</v>
+      </c>
+      <c r="R102">
+        <v>20</v>
+      </c>
+      <c r="S102">
+        <v>708</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B103" t="s">
-        <v>272</v>
+        <v>258</v>
       </c>
       <c r="C103" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D103">
-        <v>1010</v>
+        <v>80</v>
       </c>
       <c r="E103">
-        <v>285</v>
+        <v>85</v>
       </c>
       <c r="F103">
-        <v>0</v>
+        <v>112</v>
       </c>
       <c r="G103">
-        <v>1705</v>
+        <v>55</v>
       </c>
       <c r="H103">
-        <v>334</v>
+        <v>132</v>
       </c>
       <c r="I103">
-        <v>721</v>
+        <v>49</v>
       </c>
       <c r="J103">
-        <v>393</v>
+        <v>0</v>
       </c>
       <c r="K103">
-        <v>751</v>
+        <v>23</v>
       </c>
       <c r="L103">
-        <v>5199</v>
+        <v>46</v>
+      </c>
+      <c r="M103">
+        <v>13</v>
+      </c>
+      <c r="N103">
+        <v>43</v>
+      </c>
+      <c r="O103">
+        <v>55</v>
+      </c>
+      <c r="P103">
+        <v>128</v>
+      </c>
+      <c r="Q103">
+        <v>24</v>
+      </c>
+      <c r="R103">
+        <v>32</v>
+      </c>
+      <c r="S103">
+        <v>877</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
+        <v>2</v>
+      </c>
+      <c r="B104" t="s">
+        <v>259</v>
+      </c>
+      <c r="C104" t="s">
+        <v>52</v>
+      </c>
+      <c r="D104">
+        <v>49</v>
+      </c>
+      <c r="E104">
+        <v>18</v>
+      </c>
+      <c r="F104">
+        <v>47</v>
+      </c>
+      <c r="G104">
+        <v>8</v>
+      </c>
+      <c r="H104">
+        <v>33</v>
+      </c>
+      <c r="I104">
+        <v>24</v>
+      </c>
+      <c r="J104">
+        <v>0</v>
+      </c>
+      <c r="K104">
+        <v>15</v>
+      </c>
+      <c r="L104">
+        <v>19</v>
+      </c>
+      <c r="M104">
         <v>3</v>
       </c>
-      <c r="B104" t="s">
-[...30 lines deleted...]
-        <v>8403</v>
+      <c r="N104">
+        <v>6</v>
+      </c>
+      <c r="O104">
+        <v>32</v>
+      </c>
+      <c r="P104">
+        <v>64</v>
+      </c>
+      <c r="Q104">
+        <v>14</v>
+      </c>
+      <c r="R104">
+        <v>15</v>
+      </c>
+      <c r="S104">
+        <v>347</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
+        <v>3</v>
+      </c>
+      <c r="B105" t="s">
+        <v>260</v>
+      </c>
+      <c r="C105" t="s">
+        <v>52</v>
+      </c>
+      <c r="D105">
+        <v>17</v>
+      </c>
+      <c r="E105">
+        <v>10</v>
+      </c>
+      <c r="F105">
+        <v>28</v>
+      </c>
+      <c r="G105">
+        <v>10</v>
+      </c>
+      <c r="H105">
+        <v>25</v>
+      </c>
+      <c r="I105">
+        <v>15</v>
+      </c>
+      <c r="J105">
+        <v>0</v>
+      </c>
+      <c r="K105">
         <v>4</v>
       </c>
-      <c r="B105" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="L105">
-        <v>20509</v>
+        <v>11</v>
+      </c>
+      <c r="M105">
+        <v>1</v>
+      </c>
+      <c r="N105">
+        <v>7</v>
+      </c>
+      <c r="O105">
+        <v>15</v>
+      </c>
+      <c r="P105">
+        <v>40</v>
+      </c>
+      <c r="Q105">
+        <v>9</v>
+      </c>
+      <c r="R105">
+        <v>14</v>
+      </c>
+      <c r="S105">
+        <v>206</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
+        <v>4</v>
+      </c>
+      <c r="B106" t="s">
+        <v>261</v>
+      </c>
+      <c r="C106" t="s">
+        <v>52</v>
+      </c>
+      <c r="D106">
+        <v>10</v>
+      </c>
+      <c r="E106">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>19</v>
+      </c>
+      <c r="G106">
+        <v>8</v>
+      </c>
+      <c r="H106">
+        <v>13</v>
+      </c>
+      <c r="I106">
+        <v>10</v>
+      </c>
+      <c r="J106">
+        <v>0</v>
+      </c>
+      <c r="K106">
+        <v>4</v>
+      </c>
+      <c r="L106">
+        <v>6</v>
+      </c>
+      <c r="M106">
+        <v>3</v>
+      </c>
+      <c r="N106">
+        <v>7</v>
+      </c>
+      <c r="O106">
+        <v>6</v>
+      </c>
+      <c r="P106">
+        <v>22</v>
+      </c>
+      <c r="Q106">
+        <v>3</v>
+      </c>
+      <c r="R106">
         <v>5</v>
       </c>
-      <c r="B106" t="s">
-[...30 lines deleted...]
-        <v>878</v>
+      <c r="S106">
+        <v>124</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
+        <v>5</v>
+      </c>
+      <c r="B107" t="s">
+        <v>262</v>
+      </c>
+      <c r="C107" t="s">
+        <v>52</v>
+      </c>
+      <c r="D107">
+        <v>37</v>
+      </c>
+      <c r="E107">
+        <v>12</v>
+      </c>
+      <c r="F107">
+        <v>69</v>
+      </c>
+      <c r="G107">
         <v>6</v>
       </c>
-      <c r="B107" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H107">
-        <v>150</v>
+        <v>17</v>
       </c>
       <c r="I107">
-        <v>252</v>
+        <v>11</v>
       </c>
       <c r="J107">
-        <v>137</v>
+        <v>0</v>
       </c>
       <c r="K107">
-        <v>256</v>
+        <v>8</v>
       </c>
       <c r="L107">
-        <v>3386</v>
-[...40 lines deleted...]
-    </row>
+        <v>29</v>
+      </c>
+      <c r="M107">
+        <v>6</v>
+      </c>
+      <c r="N107">
+        <v>7</v>
+      </c>
+      <c r="O107">
+        <v>12</v>
+      </c>
+      <c r="P107">
+        <v>42</v>
+      </c>
+      <c r="Q107">
+        <v>3</v>
+      </c>
+      <c r="R107">
+        <v>9</v>
+      </c>
+      <c r="S107">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>6</v>
+      </c>
+      <c r="B108" t="s">
+        <v>263</v>
+      </c>
+      <c r="C108" t="s">
+        <v>52</v>
+      </c>
+      <c r="D108">
+        <v>8</v>
+      </c>
+      <c r="E108">
+        <v>10</v>
+      </c>
+      <c r="F108">
+        <v>14</v>
+      </c>
+      <c r="G108">
+        <v>5</v>
+      </c>
+      <c r="H108">
+        <v>7</v>
+      </c>
+      <c r="I108">
+        <v>9</v>
+      </c>
+      <c r="J108">
+        <v>0</v>
+      </c>
+      <c r="K108">
+        <v>2</v>
+      </c>
+      <c r="L108">
+        <v>6</v>
+      </c>
+      <c r="M108">
+        <v>1</v>
+      </c>
+      <c r="N108">
+        <v>5</v>
+      </c>
+      <c r="O108">
+        <v>5</v>
+      </c>
+      <c r="P108">
+        <v>19</v>
+      </c>
+      <c r="Q108">
+        <v>3</v>
+      </c>
+      <c r="R108">
+        <v>1</v>
+      </c>
+      <c r="S108">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="109"/>
     <row r="110">
-      <c r="A110" t="s">
-        <v>57</v>
+      <c r="A110">
+        <v>12</v>
       </c>
       <c r="B110" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="C110" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="D110">
-        <v>142</v>
+        <v>18368</v>
       </c>
       <c r="E110">
-        <v>261</v>
+        <v>14343</v>
       </c>
       <c r="F110">
-        <v>0</v>
+        <v>71804</v>
       </c>
       <c r="G110">
-        <v>466</v>
+        <v>10416</v>
       </c>
       <c r="H110">
-        <v>176</v>
+        <v>8047</v>
       </c>
       <c r="I110">
-        <v>358</v>
+        <v>1386</v>
       </c>
       <c r="J110">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="K110">
-        <v>107</v>
+        <v>339</v>
       </c>
       <c r="L110">
-        <v>1559</v>
+        <v>23226</v>
+      </c>
+      <c r="M110">
+        <v>2335</v>
+      </c>
+      <c r="N110">
+        <v>2526</v>
+      </c>
+      <c r="O110">
+        <v>5152</v>
+      </c>
+      <c r="P110">
+        <v>13236</v>
+      </c>
+      <c r="Q110">
+        <v>5876</v>
+      </c>
+      <c r="R110">
+        <v>3108</v>
+      </c>
+      <c r="S110">
+        <v>180162</v>
       </c>
     </row>
     <row r="111">
-      <c r="A111">
-        <v>1</v>
+      <c r="A111" t="s">
+        <v>44</v>
       </c>
       <c r="B111" t="s">
-        <v>277</v>
+        <v>44</v>
       </c>
       <c r="C111" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D111">
-        <v>241</v>
+        <v>1682</v>
       </c>
       <c r="E111">
-        <v>336</v>
+        <v>685</v>
       </c>
       <c r="F111">
-        <v>0</v>
+        <v>2464</v>
       </c>
       <c r="G111">
-        <v>314</v>
+        <v>512</v>
       </c>
       <c r="H111">
-        <v>361</v>
+        <v>665</v>
       </c>
       <c r="I111">
-        <v>322</v>
+        <v>149</v>
       </c>
       <c r="J111">
-        <v>63</v>
+        <v>0</v>
       </c>
       <c r="K111">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="L111">
-        <v>1741</v>
+        <v>942</v>
+      </c>
+      <c r="M111">
+        <v>92</v>
+      </c>
+      <c r="N111">
+        <v>246</v>
+      </c>
+      <c r="O111">
+        <v>414</v>
+      </c>
+      <c r="P111">
+        <v>1243</v>
+      </c>
+      <c r="Q111">
+        <v>401</v>
+      </c>
+      <c r="R111">
+        <v>149</v>
+      </c>
+      <c r="S111">
+        <v>9713</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B112" t="s">
-        <v>278</v>
+        <v>264</v>
       </c>
       <c r="C112" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D112">
-        <v>66</v>
+        <v>15005</v>
       </c>
       <c r="E112">
-        <v>214</v>
+        <v>12931</v>
       </c>
       <c r="F112">
-        <v>0</v>
+        <v>49018</v>
       </c>
       <c r="G112">
-        <v>333</v>
+        <v>9044</v>
       </c>
       <c r="H112">
-        <v>157</v>
+        <v>5888</v>
       </c>
       <c r="I112">
-        <v>226</v>
+        <v>846</v>
       </c>
       <c r="J112">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="K112">
-        <v>49</v>
+        <v>181</v>
       </c>
       <c r="L112">
-        <v>1079</v>
+        <v>20212</v>
+      </c>
+      <c r="M112">
+        <v>1335</v>
+      </c>
+      <c r="N112">
+        <v>1832</v>
+      </c>
+      <c r="O112">
+        <v>2594</v>
+      </c>
+      <c r="P112">
+        <v>9918</v>
+      </c>
+      <c r="Q112">
+        <v>5143</v>
+      </c>
+      <c r="R112">
+        <v>1857</v>
+      </c>
+      <c r="S112">
+        <v>135804</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B113" t="s">
-        <v>279</v>
+        <v>265</v>
       </c>
       <c r="C113" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D113">
-        <v>28</v>
+        <v>922</v>
       </c>
       <c r="E113">
-        <v>61</v>
+        <v>231</v>
       </c>
       <c r="F113">
-        <v>0</v>
+        <v>1159</v>
       </c>
       <c r="G113">
-        <v>52</v>
+        <v>304</v>
       </c>
       <c r="H113">
-        <v>31</v>
+        <v>391</v>
       </c>
       <c r="I113">
-        <v>36</v>
+        <v>89</v>
       </c>
       <c r="J113">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="K113">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="L113">
-        <v>228</v>
+        <v>384</v>
+      </c>
+      <c r="M113">
+        <v>74</v>
+      </c>
+      <c r="N113">
+        <v>106</v>
+      </c>
+      <c r="O113">
+        <v>1546</v>
+      </c>
+      <c r="P113">
+        <v>418</v>
+      </c>
+      <c r="Q113">
+        <v>150</v>
+      </c>
+      <c r="R113">
+        <v>76</v>
+      </c>
+      <c r="S113">
+        <v>5882</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>280</v>
+        <v>266</v>
       </c>
       <c r="C114" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D114">
-        <v>35</v>
+        <v>188</v>
       </c>
       <c r="E114">
-        <v>69</v>
+        <v>126</v>
       </c>
       <c r="F114">
-        <v>0</v>
+        <v>301</v>
       </c>
       <c r="G114">
-        <v>96</v>
+        <v>53</v>
       </c>
       <c r="H114">
-        <v>34</v>
+        <v>218</v>
       </c>
       <c r="I114">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="J114">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="K114">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="L114">
-        <v>351</v>
+        <v>197</v>
+      </c>
+      <c r="M114">
+        <v>17</v>
+      </c>
+      <c r="N114">
+        <v>71</v>
+      </c>
+      <c r="O114">
+        <v>62</v>
+      </c>
+      <c r="P114">
+        <v>179</v>
+      </c>
+      <c r="Q114">
+        <v>39</v>
+      </c>
+      <c r="R114">
+        <v>51</v>
+      </c>
+      <c r="S114">
+        <v>1576</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B115" t="s">
-        <v>281</v>
+        <v>267</v>
       </c>
       <c r="C115" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D115">
-        <v>93</v>
+        <v>230</v>
       </c>
       <c r="E115">
-        <v>108</v>
+        <v>127</v>
       </c>
       <c r="F115">
-        <v>0</v>
+        <v>237</v>
       </c>
       <c r="G115">
-        <v>160</v>
+        <v>32</v>
       </c>
       <c r="H115">
-        <v>82</v>
+        <v>125</v>
       </c>
       <c r="I115">
-        <v>147</v>
+        <v>46</v>
       </c>
       <c r="J115">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="K115">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="L115">
-        <v>645</v>
+        <v>136</v>
+      </c>
+      <c r="M115">
+        <v>22</v>
+      </c>
+      <c r="N115">
+        <v>69</v>
+      </c>
+      <c r="O115">
+        <v>63</v>
+      </c>
+      <c r="P115">
+        <v>188</v>
+      </c>
+      <c r="Q115">
+        <v>27</v>
+      </c>
+      <c r="R115">
+        <v>55</v>
+      </c>
+      <c r="S115">
+        <v>1372</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
+        <v>5</v>
+      </c>
+      <c r="B116" t="s">
+        <v>268</v>
+      </c>
+      <c r="C116" t="s">
+        <v>52</v>
+      </c>
+      <c r="D116">
+        <v>190</v>
+      </c>
+      <c r="E116">
+        <v>159</v>
+      </c>
+      <c r="F116">
+        <v>18426</v>
+      </c>
+      <c r="G116">
+        <v>426</v>
+      </c>
+      <c r="H116">
+        <v>385</v>
+      </c>
+      <c r="I116">
+        <v>96</v>
+      </c>
+      <c r="J116">
+        <v>0</v>
+      </c>
+      <c r="K116">
+        <v>10</v>
+      </c>
+      <c r="L116">
+        <v>1275</v>
+      </c>
+      <c r="M116">
+        <v>775</v>
+      </c>
+      <c r="N116">
+        <v>143</v>
+      </c>
+      <c r="O116">
+        <v>431</v>
+      </c>
+      <c r="P116">
+        <v>1204</v>
+      </c>
+      <c r="Q116">
+        <v>90</v>
+      </c>
+      <c r="R116">
+        <v>886</v>
+      </c>
+      <c r="S116">
+        <v>24496</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
         <v>6</v>
       </c>
-      <c r="B116" t="s">
-[...5 lines deleted...]
-      <c r="D116">
+      <c r="B117" t="s">
+        <v>269</v>
+      </c>
+      <c r="C117" t="s">
+        <v>52</v>
+      </c>
+      <c r="D117">
+        <v>60</v>
+      </c>
+      <c r="E117">
+        <v>18</v>
+      </c>
+      <c r="F117">
+        <v>45</v>
+      </c>
+      <c r="G117">
+        <v>11</v>
+      </c>
+      <c r="H117">
+        <v>27</v>
+      </c>
+      <c r="I117">
         <v>10</v>
       </c>
-      <c r="E116">
-[...8 lines deleted...]
-      <c r="H116">
+      <c r="J117">
+        <v>0</v>
+      </c>
+      <c r="K117">
+        <v>5</v>
+      </c>
+      <c r="L117">
+        <v>24</v>
+      </c>
+      <c r="M117">
         <v>12</v>
       </c>
-      <c r="I116">
+      <c r="N117">
+        <v>11</v>
+      </c>
+      <c r="O117">
+        <v>7</v>
+      </c>
+      <c r="P117">
+        <v>28</v>
+      </c>
+      <c r="Q117">
+        <v>9</v>
+      </c>
+      <c r="R117">
         <v>12</v>
       </c>
-      <c r="J116">
-[...9 lines deleted...]
-    <row r="117"/>
+      <c r="S117">
+        <v>279</v>
+      </c>
+    </row>
     <row r="118">
       <c r="A118">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B118" t="s">
-        <v>19</v>
+        <v>270</v>
       </c>
       <c r="C118" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D118">
-        <v>17196</v>
+        <v>91</v>
       </c>
       <c r="E118">
-        <v>4822</v>
+        <v>66</v>
       </c>
       <c r="F118">
-        <v>0</v>
+        <v>154</v>
       </c>
       <c r="G118">
-        <v>21267</v>
+        <v>34</v>
       </c>
       <c r="H118">
-        <v>4687</v>
+        <v>348</v>
       </c>
       <c r="I118">
-        <v>7130</v>
+        <v>97</v>
       </c>
       <c r="J118">
-        <v>7119</v>
+        <v>0</v>
       </c>
       <c r="K118">
-        <v>5240</v>
+        <v>6</v>
       </c>
       <c r="L118">
-        <v>67461</v>
-[...39 lines deleted...]
-    </row>
+        <v>56</v>
+      </c>
+      <c r="M118">
+        <v>8</v>
+      </c>
+      <c r="N118">
+        <v>48</v>
+      </c>
+      <c r="O118">
+        <v>35</v>
+      </c>
+      <c r="P118">
+        <v>58</v>
+      </c>
+      <c r="Q118">
+        <v>17</v>
+      </c>
+      <c r="R118">
+        <v>22</v>
+      </c>
+      <c r="S118">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="119"/>
     <row r="120">
       <c r="A120">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B120" t="s">
-        <v>283</v>
+        <v>18</v>
       </c>
       <c r="C120" t="s">
+        <v>49</v>
+      </c>
+      <c r="D120">
+        <v>734</v>
+      </c>
+      <c r="E120">
+        <v>644</v>
+      </c>
+      <c r="F120">
+        <v>2475</v>
+      </c>
+      <c r="G120">
+        <v>1012</v>
+      </c>
+      <c r="H120">
+        <v>1508</v>
+      </c>
+      <c r="I120">
+        <v>745</v>
+      </c>
+      <c r="J120">
+        <v>0</v>
+      </c>
+      <c r="K120">
+        <v>264</v>
+      </c>
+      <c r="L120">
+        <v>1019</v>
+      </c>
+      <c r="M120">
+        <v>411</v>
+      </c>
+      <c r="N120">
+        <v>478</v>
+      </c>
+      <c r="O120">
+        <v>617</v>
+      </c>
+      <c r="P120">
+        <v>1408</v>
+      </c>
+      <c r="Q120">
+        <v>339</v>
+      </c>
+      <c r="R120">
+        <v>6311</v>
+      </c>
+      <c r="S120">
+        <v>17965</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>44</v>
+      </c>
+      <c r="B121" t="s">
+        <v>44</v>
+      </c>
+      <c r="C121" t="s">
+        <v>50</v>
+      </c>
+      <c r="D121">
+        <v>111</v>
+      </c>
+      <c r="E121">
         <v>65</v>
       </c>
-      <c r="D120">
-[...42 lines deleted...]
-      </c>
       <c r="F121">
-        <v>0</v>
+        <v>467</v>
       </c>
       <c r="G121">
-        <v>1145</v>
+        <v>83</v>
       </c>
       <c r="H121">
-        <v>874</v>
+        <v>87</v>
       </c>
       <c r="I121">
-        <v>412</v>
+        <v>52</v>
       </c>
       <c r="J121">
-        <v>459</v>
+        <v>0</v>
       </c>
       <c r="K121">
-        <v>485</v>
+        <v>56</v>
       </c>
       <c r="L121">
-        <v>8628</v>
+        <v>77</v>
+      </c>
+      <c r="M121">
+        <v>81</v>
+      </c>
+      <c r="N121">
+        <v>40</v>
+      </c>
+      <c r="O121">
+        <v>122</v>
+      </c>
+      <c r="P121">
+        <v>302</v>
+      </c>
+      <c r="Q121">
+        <v>67</v>
+      </c>
+      <c r="R121">
+        <v>115</v>
+      </c>
+      <c r="S121">
+        <v>1725</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B122" t="s">
-        <v>285</v>
+        <v>271</v>
       </c>
       <c r="C122" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D122">
-        <v>1443</v>
+        <v>370</v>
       </c>
       <c r="E122">
-        <v>252</v>
+        <v>421</v>
       </c>
       <c r="F122">
-        <v>0</v>
+        <v>1189</v>
       </c>
       <c r="G122">
-        <v>1013</v>
+        <v>736</v>
       </c>
       <c r="H122">
-        <v>268</v>
+        <v>1025</v>
       </c>
       <c r="I122">
-        <v>261</v>
+        <v>507</v>
       </c>
       <c r="J122">
-        <v>192</v>
+        <v>0</v>
       </c>
       <c r="K122">
-        <v>323</v>
+        <v>159</v>
       </c>
       <c r="L122">
-        <v>3752</v>
+        <v>673</v>
+      </c>
+      <c r="M122">
+        <v>199</v>
+      </c>
+      <c r="N122">
+        <v>272</v>
+      </c>
+      <c r="O122">
+        <v>289</v>
+      </c>
+      <c r="P122">
+        <v>504</v>
+      </c>
+      <c r="Q122">
+        <v>128</v>
+      </c>
+      <c r="R122">
+        <v>5952</v>
+      </c>
+      <c r="S122">
+        <v>12424</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B123" t="s">
-        <v>286</v>
+        <v>272</v>
       </c>
       <c r="C123" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D123">
-        <v>214</v>
+        <v>167</v>
       </c>
       <c r="E123">
-        <v>158</v>
+        <v>59</v>
       </c>
       <c r="F123">
-        <v>0</v>
+        <v>392</v>
       </c>
       <c r="G123">
-        <v>372</v>
+        <v>120</v>
       </c>
       <c r="H123">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="I123">
-        <v>372</v>
+        <v>105</v>
       </c>
       <c r="J123">
-        <v>276</v>
+        <v>0</v>
       </c>
       <c r="K123">
-        <v>137</v>
+        <v>26</v>
       </c>
       <c r="L123">
-        <v>1660</v>
+        <v>102</v>
+      </c>
+      <c r="M123">
+        <v>69</v>
+      </c>
+      <c r="N123">
+        <v>122</v>
+      </c>
+      <c r="O123">
+        <v>106</v>
+      </c>
+      <c r="P123">
+        <v>323</v>
+      </c>
+      <c r="Q123">
+        <v>78</v>
+      </c>
+      <c r="R123">
+        <v>83</v>
+      </c>
+      <c r="S123">
+        <v>1872</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
+        <v>3</v>
+      </c>
+      <c r="B124" t="s">
+        <v>273</v>
+      </c>
+      <c r="C124" t="s">
+        <v>52</v>
+      </c>
+      <c r="D124">
+        <v>22</v>
+      </c>
+      <c r="E124">
+        <v>13</v>
+      </c>
+      <c r="F124">
+        <v>60</v>
+      </c>
+      <c r="G124">
+        <v>18</v>
+      </c>
+      <c r="H124">
+        <v>25</v>
+      </c>
+      <c r="I124">
+        <v>21</v>
+      </c>
+      <c r="J124">
+        <v>0</v>
+      </c>
+      <c r="K124">
         <v>5</v>
       </c>
-      <c r="B124" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="L124">
-        <v>1510</v>
+        <v>13</v>
+      </c>
+      <c r="M124">
+        <v>16</v>
+      </c>
+      <c r="N124">
+        <v>7</v>
+      </c>
+      <c r="O124">
+        <v>17</v>
+      </c>
+      <c r="P124">
+        <v>53</v>
+      </c>
+      <c r="Q124">
+        <v>17</v>
+      </c>
+      <c r="R124">
+        <v>104</v>
+      </c>
+      <c r="S124">
+        <v>391</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
+        <v>4</v>
+      </c>
+      <c r="B125" t="s">
+        <v>274</v>
+      </c>
+      <c r="C125" t="s">
+        <v>52</v>
+      </c>
+      <c r="D125">
+        <v>18</v>
+      </c>
+      <c r="E125">
+        <v>14</v>
+      </c>
+      <c r="F125">
+        <v>61</v>
+      </c>
+      <c r="G125">
+        <v>12</v>
+      </c>
+      <c r="H125">
+        <v>17</v>
+      </c>
+      <c r="I125">
+        <v>14</v>
+      </c>
+      <c r="J125">
+        <v>0</v>
+      </c>
+      <c r="K125">
         <v>6</v>
       </c>
-      <c r="B125" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="L125">
-        <v>502</v>
-[...2 lines deleted...]
-    <row r="126"/>
+        <v>27</v>
+      </c>
+      <c r="M125">
+        <v>21</v>
+      </c>
+      <c r="N125">
+        <v>7</v>
+      </c>
+      <c r="O125">
+        <v>30</v>
+      </c>
+      <c r="P125">
+        <v>92</v>
+      </c>
+      <c r="Q125">
+        <v>9</v>
+      </c>
+      <c r="R125">
+        <v>30</v>
+      </c>
+      <c r="S125">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>5</v>
+      </c>
+      <c r="B126" t="s">
+        <v>275</v>
+      </c>
+      <c r="C126" t="s">
+        <v>52</v>
+      </c>
+      <c r="D126">
+        <v>21</v>
+      </c>
+      <c r="E126">
+        <v>38</v>
+      </c>
+      <c r="F126">
+        <v>105</v>
+      </c>
+      <c r="G126">
+        <v>23</v>
+      </c>
+      <c r="H126">
+        <v>174</v>
+      </c>
+      <c r="I126">
+        <v>22</v>
+      </c>
+      <c r="J126">
+        <v>0</v>
+      </c>
+      <c r="K126">
+        <v>8</v>
+      </c>
+      <c r="L126">
+        <v>49</v>
+      </c>
+      <c r="M126">
+        <v>14</v>
+      </c>
+      <c r="N126">
+        <v>10</v>
+      </c>
+      <c r="O126">
+        <v>17</v>
+      </c>
+      <c r="P126">
+        <v>86</v>
+      </c>
+      <c r="Q126">
+        <v>11</v>
+      </c>
+      <c r="R126">
+        <v>12</v>
+      </c>
+      <c r="S126">
+        <v>590</v>
+      </c>
+    </row>
     <row r="127">
       <c r="A127">
+        <v>6</v>
+      </c>
+      <c r="B127" t="s">
+        <v>276</v>
+      </c>
+      <c r="C127" t="s">
+        <v>52</v>
+      </c>
+      <c r="D127">
+        <v>12</v>
+      </c>
+      <c r="E127">
+        <v>19</v>
+      </c>
+      <c r="F127">
+        <v>51</v>
+      </c>
+      <c r="G127">
+        <v>10</v>
+      </c>
+      <c r="H127">
+        <v>46</v>
+      </c>
+      <c r="I127">
+        <v>14</v>
+      </c>
+      <c r="J127">
+        <v>0</v>
+      </c>
+      <c r="K127">
+        <v>3</v>
+      </c>
+      <c r="L127">
+        <v>61</v>
+      </c>
+      <c r="M127">
+        <v>6</v>
+      </c>
+      <c r="N127">
+        <v>4</v>
+      </c>
+      <c r="O127">
+        <v>31</v>
+      </c>
+      <c r="P127">
+        <v>32</v>
+      </c>
+      <c r="Q127">
+        <v>27</v>
+      </c>
+      <c r="R127">
+        <v>13</v>
+      </c>
+      <c r="S127">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>7</v>
+      </c>
+      <c r="B128" t="s">
+        <v>277</v>
+      </c>
+      <c r="C128" t="s">
+        <v>52</v>
+      </c>
+      <c r="D128">
+        <v>13</v>
+      </c>
+      <c r="E128">
         <v>15</v>
       </c>
-      <c r="B127" t="s">
-[...48 lines deleted...]
-      </c>
       <c r="F128">
-        <v>0</v>
+        <v>150</v>
       </c>
       <c r="G128">
-        <v>367</v>
+        <v>10</v>
       </c>
       <c r="H128">
-        <v>100</v>
+        <v>14</v>
       </c>
       <c r="I128">
-        <v>755</v>
+        <v>10</v>
       </c>
       <c r="J128">
-        <v>204</v>
+        <v>0</v>
       </c>
       <c r="K128">
-        <v>140</v>
+        <v>1</v>
       </c>
       <c r="L128">
-        <v>1902</v>
-[...39 lines deleted...]
-    </row>
+        <v>17</v>
+      </c>
+      <c r="M128">
+        <v>5</v>
+      </c>
+      <c r="N128">
+        <v>16</v>
+      </c>
+      <c r="O128">
+        <v>5</v>
+      </c>
+      <c r="P128">
+        <v>16</v>
+      </c>
+      <c r="Q128">
+        <v>2</v>
+      </c>
+      <c r="R128">
+        <v>2</v>
+      </c>
+      <c r="S128">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="129"/>
     <row r="130">
       <c r="A130">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="B130" t="s">
-        <v>290</v>
+        <v>19</v>
       </c>
       <c r="C130" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D130">
-        <v>97</v>
+        <v>10723</v>
       </c>
       <c r="E130">
-        <v>69</v>
+        <v>9003</v>
       </c>
       <c r="F130">
-        <v>0</v>
+        <v>19405</v>
       </c>
       <c r="G130">
-        <v>154</v>
+        <v>5879</v>
       </c>
       <c r="H130">
-        <v>58</v>
+        <v>14925</v>
       </c>
       <c r="I130">
-        <v>94</v>
+        <v>6125</v>
       </c>
       <c r="J130">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="K130">
-        <v>59</v>
+        <v>3304</v>
       </c>
       <c r="L130">
-        <v>552</v>
+        <v>11695</v>
+      </c>
+      <c r="M130">
+        <v>4914</v>
+      </c>
+      <c r="N130">
+        <v>4512</v>
+      </c>
+      <c r="O130">
+        <v>4194</v>
+      </c>
+      <c r="P130">
+        <v>25831</v>
+      </c>
+      <c r="Q130">
+        <v>5335</v>
+      </c>
+      <c r="R130">
+        <v>2775</v>
+      </c>
+      <c r="S130">
+        <v>128620</v>
       </c>
     </row>
     <row r="131">
-      <c r="A131">
-        <v>3</v>
+      <c r="A131" t="s">
+        <v>44</v>
       </c>
       <c r="B131" t="s">
-        <v>291</v>
+        <v>44</v>
       </c>
       <c r="C131" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D131">
-        <v>41</v>
+        <v>1205</v>
       </c>
       <c r="E131">
-        <v>36</v>
+        <v>861</v>
       </c>
       <c r="F131">
-        <v>0</v>
+        <v>1416</v>
       </c>
       <c r="G131">
-        <v>50</v>
+        <v>502</v>
       </c>
       <c r="H131">
-        <v>28</v>
+        <v>1164</v>
       </c>
       <c r="I131">
-        <v>25</v>
+        <v>497</v>
       </c>
       <c r="J131">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="K131">
-        <v>29</v>
+        <v>369</v>
       </c>
       <c r="L131">
-        <v>221</v>
+        <v>855</v>
+      </c>
+      <c r="M131">
+        <v>294</v>
+      </c>
+      <c r="N131">
+        <v>392</v>
+      </c>
+      <c r="O131">
+        <v>648</v>
+      </c>
+      <c r="P131">
+        <v>1988</v>
+      </c>
+      <c r="Q131">
+        <v>302</v>
+      </c>
+      <c r="R131">
+        <v>137</v>
+      </c>
+      <c r="S131">
+        <v>10630</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B132" t="s">
-        <v>292</v>
+        <v>278</v>
       </c>
       <c r="C132" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D132">
-        <v>79</v>
+        <v>4953</v>
       </c>
       <c r="E132">
-        <v>39</v>
+        <v>7197</v>
       </c>
       <c r="F132">
-        <v>0</v>
+        <v>10808</v>
       </c>
       <c r="G132">
-        <v>99</v>
+        <v>4079</v>
       </c>
       <c r="H132">
-        <v>33</v>
+        <v>11713</v>
       </c>
       <c r="I132">
-        <v>52</v>
+        <v>4684</v>
       </c>
       <c r="J132">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="K132">
-        <v>28</v>
+        <v>2025</v>
       </c>
       <c r="L132">
-        <v>364</v>
+        <v>7965</v>
+      </c>
+      <c r="M132">
+        <v>4167</v>
+      </c>
+      <c r="N132">
+        <v>3423</v>
+      </c>
+      <c r="O132">
+        <v>2125</v>
+      </c>
+      <c r="P132">
+        <v>17386</v>
+      </c>
+      <c r="Q132">
+        <v>4262</v>
+      </c>
+      <c r="R132">
+        <v>1511</v>
+      </c>
+      <c r="S132">
+        <v>86298</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B133" t="s">
-        <v>293</v>
+        <v>279</v>
       </c>
       <c r="C133" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D133">
-        <v>27</v>
+        <v>790</v>
       </c>
       <c r="E133">
-        <v>13</v>
+        <v>272</v>
       </c>
       <c r="F133">
-        <v>0</v>
+        <v>5546</v>
       </c>
       <c r="G133">
-        <v>30</v>
+        <v>642</v>
       </c>
       <c r="H133">
-        <v>20</v>
+        <v>905</v>
       </c>
       <c r="I133">
-        <v>11</v>
+        <v>267</v>
       </c>
       <c r="J133">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="K133">
-        <v>16</v>
+        <v>279</v>
       </c>
       <c r="L133">
-        <v>128</v>
+        <v>1216</v>
+      </c>
+      <c r="M133">
+        <v>175</v>
+      </c>
+      <c r="N133">
+        <v>238</v>
+      </c>
+      <c r="O133">
+        <v>422</v>
+      </c>
+      <c r="P133">
+        <v>1448</v>
+      </c>
+      <c r="Q133">
+        <v>280</v>
+      </c>
+      <c r="R133">
+        <v>75</v>
+      </c>
+      <c r="S133">
+        <v>12555</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B134" t="s">
-        <v>294</v>
+        <v>280</v>
       </c>
       <c r="C134" t="s">
+        <v>52</v>
+      </c>
+      <c r="D134">
+        <v>396</v>
+      </c>
+      <c r="E134">
+        <v>133</v>
+      </c>
+      <c r="F134">
+        <v>251</v>
+      </c>
+      <c r="G134">
+        <v>105</v>
+      </c>
+      <c r="H134">
+        <v>163</v>
+      </c>
+      <c r="I134">
+        <v>103</v>
+      </c>
+      <c r="J134">
+        <v>0</v>
+      </c>
+      <c r="K134">
+        <v>531</v>
+      </c>
+      <c r="L134">
+        <v>162</v>
+      </c>
+      <c r="M134">
+        <v>53</v>
+      </c>
+      <c r="N134">
+        <v>72</v>
+      </c>
+      <c r="O134">
+        <v>183</v>
+      </c>
+      <c r="P134">
+        <v>327</v>
+      </c>
+      <c r="Q134">
+        <v>45</v>
+      </c>
+      <c r="R134">
+        <v>744</v>
+      </c>
+      <c r="S134">
+        <v>3268</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>4</v>
+      </c>
+      <c r="B135" t="s">
+        <v>281</v>
+      </c>
+      <c r="C135" t="s">
+        <v>52</v>
+      </c>
+      <c r="D135">
+        <v>264</v>
+      </c>
+      <c r="E135">
+        <v>117</v>
+      </c>
+      <c r="F135">
+        <v>255</v>
+      </c>
+      <c r="G135">
         <v>65</v>
       </c>
-      <c r="D134">
+      <c r="H135">
+        <v>141</v>
+      </c>
+      <c r="I135">
+        <v>67</v>
+      </c>
+      <c r="J135">
+        <v>0</v>
+      </c>
+      <c r="K135">
+        <v>52</v>
+      </c>
+      <c r="L135">
+        <v>95</v>
+      </c>
+      <c r="M135">
         <v>26</v>
       </c>
-      <c r="E134">
-[...5 lines deleted...]
-      <c r="G134">
+      <c r="N135">
+        <v>62</v>
+      </c>
+      <c r="O135">
+        <v>131</v>
+      </c>
+      <c r="P135">
+        <v>3774</v>
+      </c>
+      <c r="Q135">
+        <v>159</v>
+      </c>
+      <c r="R135">
         <v>32</v>
       </c>
-      <c r="H134">
-[...15 lines deleted...]
-    <row r="135"/>
+      <c r="S135">
+        <v>5240</v>
+      </c>
+    </row>
     <row r="136">
       <c r="A136">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="B136" t="s">
-        <v>21</v>
+        <v>282</v>
       </c>
       <c r="C136" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D136">
-        <v>335</v>
+        <v>2328</v>
       </c>
       <c r="E136">
-        <v>271</v>
+        <v>176</v>
       </c>
       <c r="F136">
-        <v>0</v>
+        <v>225</v>
       </c>
       <c r="G136">
-        <v>981</v>
+        <v>155</v>
       </c>
       <c r="H136">
-        <v>289</v>
+        <v>388</v>
       </c>
       <c r="I136">
-        <v>1178</v>
+        <v>53</v>
       </c>
       <c r="J136">
-        <v>185</v>
+        <v>0</v>
       </c>
       <c r="K136">
-        <v>287</v>
+        <v>27</v>
       </c>
       <c r="L136">
-        <v>3526</v>
+        <v>124</v>
+      </c>
+      <c r="M136">
+        <v>24</v>
+      </c>
+      <c r="N136">
+        <v>29</v>
+      </c>
+      <c r="O136">
+        <v>535</v>
+      </c>
+      <c r="P136">
+        <v>218</v>
+      </c>
+      <c r="Q136">
+        <v>46</v>
+      </c>
+      <c r="R136">
+        <v>28</v>
+      </c>
+      <c r="S136">
+        <v>4356</v>
       </c>
     </row>
     <row r="137">
-      <c r="A137" t="s">
-        <v>57</v>
+      <c r="A137">
+        <v>6</v>
       </c>
       <c r="B137" t="s">
-        <v>57</v>
+        <v>283</v>
       </c>
       <c r="C137" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D137">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="E137">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="F137">
-        <v>0</v>
+        <v>302</v>
       </c>
       <c r="G137">
-        <v>127</v>
+        <v>28</v>
       </c>
       <c r="H137">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="I137">
-        <v>81</v>
+        <v>19</v>
       </c>
       <c r="J137">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="K137">
-        <v>32</v>
+        <v>5</v>
       </c>
       <c r="L137">
-        <v>413</v>
+        <v>536</v>
+      </c>
+      <c r="M137">
+        <v>35</v>
+      </c>
+      <c r="N137">
+        <v>11</v>
+      </c>
+      <c r="O137">
+        <v>23</v>
+      </c>
+      <c r="P137">
+        <v>135</v>
+      </c>
+      <c r="Q137">
+        <v>26</v>
+      </c>
+      <c r="R137">
+        <v>6</v>
+      </c>
+      <c r="S137">
+        <v>1329</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B138" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="C138" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D138">
-        <v>113</v>
+        <v>710</v>
       </c>
       <c r="E138">
-        <v>113</v>
+        <v>192</v>
       </c>
       <c r="F138">
-        <v>0</v>
+        <v>602</v>
       </c>
       <c r="G138">
-        <v>200</v>
+        <v>303</v>
       </c>
       <c r="H138">
-        <v>138</v>
+        <v>380</v>
       </c>
       <c r="I138">
-        <v>876</v>
+        <v>435</v>
       </c>
       <c r="J138">
-        <v>74</v>
+        <v>0</v>
       </c>
       <c r="K138">
-        <v>73</v>
+        <v>16</v>
       </c>
       <c r="L138">
-        <v>1587</v>
-[...39 lines deleted...]
-    </row>
+        <v>742</v>
+      </c>
+      <c r="M138">
+        <v>140</v>
+      </c>
+      <c r="N138">
+        <v>285</v>
+      </c>
+      <c r="O138">
+        <v>127</v>
+      </c>
+      <c r="P138">
+        <v>555</v>
+      </c>
+      <c r="Q138">
+        <v>215</v>
+      </c>
+      <c r="R138">
+        <v>242</v>
+      </c>
+      <c r="S138">
+        <v>4944</v>
+      </c>
+    </row>
+    <row r="139"/>
     <row r="140">
       <c r="A140">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="B140" t="s">
-        <v>297</v>
+        <v>20</v>
       </c>
       <c r="C140" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D140">
-        <v>22</v>
+        <v>995</v>
       </c>
       <c r="E140">
-        <v>28</v>
+        <v>406</v>
       </c>
       <c r="F140">
-        <v>0</v>
+        <v>1232</v>
       </c>
       <c r="G140">
-        <v>45</v>
+        <v>479</v>
       </c>
       <c r="H140">
-        <v>27</v>
+        <v>687</v>
       </c>
       <c r="I140">
-        <v>23</v>
+        <v>1047</v>
       </c>
       <c r="J140">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="K140">
-        <v>18</v>
+        <v>172</v>
       </c>
       <c r="L140">
-        <v>174</v>
+        <v>909</v>
+      </c>
+      <c r="M140">
+        <v>221</v>
+      </c>
+      <c r="N140">
+        <v>1013</v>
+      </c>
+      <c r="O140">
+        <v>810</v>
+      </c>
+      <c r="P140">
+        <v>1262</v>
+      </c>
+      <c r="Q140">
+        <v>7041</v>
+      </c>
+      <c r="R140">
+        <v>147</v>
+      </c>
+      <c r="S140">
+        <v>16421</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141">
-        <v>4</v>
+      <c r="A141" t="s">
+        <v>44</v>
       </c>
       <c r="B141" t="s">
-        <v>298</v>
+        <v>44</v>
       </c>
       <c r="C141" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D141">
-        <v>32</v>
+        <v>180</v>
       </c>
       <c r="E141">
-        <v>24</v>
+        <v>64</v>
       </c>
       <c r="F141">
-        <v>0</v>
+        <v>330</v>
       </c>
       <c r="G141">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="H141">
-        <v>16</v>
+        <v>74</v>
       </c>
       <c r="I141">
-        <v>55</v>
+        <v>176</v>
       </c>
       <c r="J141">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="K141">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="L141">
-        <v>223</v>
+        <v>205</v>
+      </c>
+      <c r="M141">
+        <v>54</v>
+      </c>
+      <c r="N141">
+        <v>76</v>
+      </c>
+      <c r="O141">
+        <v>80</v>
+      </c>
+      <c r="P141">
+        <v>263</v>
+      </c>
+      <c r="Q141">
+        <v>2026</v>
+      </c>
+      <c r="R141">
+        <v>41</v>
+      </c>
+      <c r="S141">
+        <v>3702</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B142" t="s">
-        <v>299</v>
+        <v>285</v>
       </c>
       <c r="C142" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D142">
-        <v>6</v>
+        <v>632</v>
       </c>
       <c r="E142">
-        <v>12</v>
+        <v>248</v>
       </c>
       <c r="F142">
-        <v>0</v>
+        <v>594</v>
       </c>
       <c r="G142">
-        <v>22</v>
+        <v>228</v>
       </c>
       <c r="H142">
-        <v>21</v>
+        <v>423</v>
       </c>
       <c r="I142">
-        <v>87</v>
+        <v>253</v>
       </c>
       <c r="J142">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="K142">
-        <v>18</v>
+        <v>96</v>
       </c>
       <c r="L142">
-        <v>189</v>
+        <v>477</v>
+      </c>
+      <c r="M142">
+        <v>101</v>
+      </c>
+      <c r="N142">
+        <v>404</v>
+      </c>
+      <c r="O142">
+        <v>397</v>
+      </c>
+      <c r="P142">
+        <v>784</v>
+      </c>
+      <c r="Q142">
+        <v>655</v>
+      </c>
+      <c r="R142">
+        <v>61</v>
+      </c>
+      <c r="S142">
+        <v>5353</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
+        <v>2</v>
+      </c>
+      <c r="B143" t="s">
+        <v>286</v>
+      </c>
+      <c r="C143" t="s">
+        <v>52</v>
+      </c>
+      <c r="D143">
+        <v>89</v>
+      </c>
+      <c r="E143">
+        <v>58</v>
+      </c>
+      <c r="F143">
+        <v>199</v>
+      </c>
+      <c r="G143">
+        <v>135</v>
+      </c>
+      <c r="H143">
+        <v>137</v>
+      </c>
+      <c r="I143">
+        <v>548</v>
+      </c>
+      <c r="J143">
+        <v>0</v>
+      </c>
+      <c r="K143">
+        <v>13</v>
+      </c>
+      <c r="L143">
+        <v>125</v>
+      </c>
+      <c r="M143">
+        <v>41</v>
+      </c>
+      <c r="N143">
+        <v>491</v>
+      </c>
+      <c r="O143">
+        <v>277</v>
+      </c>
+      <c r="P143">
+        <v>93</v>
+      </c>
+      <c r="Q143">
+        <v>4315</v>
+      </c>
+      <c r="R143">
+        <v>20</v>
+      </c>
+      <c r="S143">
+        <v>6541</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>3</v>
+      </c>
+      <c r="B144" t="s">
+        <v>287</v>
+      </c>
+      <c r="C144" t="s">
+        <v>52</v>
+      </c>
+      <c r="D144">
+        <v>20</v>
+      </c>
+      <c r="E144">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>23</v>
+      </c>
+      <c r="G144">
+        <v>10</v>
+      </c>
+      <c r="H144">
+        <v>14</v>
+      </c>
+      <c r="I144">
+        <v>21</v>
+      </c>
+      <c r="J144">
+        <v>0</v>
+      </c>
+      <c r="K144">
+        <v>5</v>
+      </c>
+      <c r="L144">
+        <v>28</v>
+      </c>
+      <c r="M144">
         <v>6</v>
       </c>
-      <c r="B143" t="s">
-[...14 lines deleted...]
-      <c r="G143">
+      <c r="N144">
+        <v>14</v>
+      </c>
+      <c r="O144">
+        <v>20</v>
+      </c>
+      <c r="P144">
+        <v>30</v>
+      </c>
+      <c r="Q144">
         <v>24</v>
       </c>
-      <c r="H143">
-[...15 lines deleted...]
-    <row r="144"/>
+      <c r="R144">
+        <v>12</v>
+      </c>
+      <c r="S144">
+        <v>235</v>
+      </c>
+    </row>
     <row r="145">
       <c r="A145">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="B145" t="s">
+        <v>288</v>
+      </c>
+      <c r="C145" t="s">
+        <v>52</v>
+      </c>
+      <c r="D145">
         <v>22</v>
       </c>
-      <c r="C145" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E145">
-        <v>3807</v>
+        <v>11</v>
       </c>
       <c r="F145">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="G145">
-        <v>40065</v>
+        <v>9</v>
       </c>
       <c r="H145">
-        <v>2918</v>
+        <v>11</v>
       </c>
       <c r="I145">
-        <v>18145</v>
+        <v>18</v>
       </c>
       <c r="J145">
-        <v>2711</v>
+        <v>0</v>
       </c>
       <c r="K145">
-        <v>8747</v>
+        <v>3</v>
       </c>
       <c r="L145">
-        <v>78902</v>
+        <v>30</v>
+      </c>
+      <c r="M145">
+        <v>7</v>
+      </c>
+      <c r="N145">
+        <v>11</v>
+      </c>
+      <c r="O145">
+        <v>10</v>
+      </c>
+      <c r="P145">
+        <v>41</v>
+      </c>
+      <c r="Q145">
+        <v>5</v>
+      </c>
+      <c r="R145">
+        <v>5</v>
+      </c>
+      <c r="S145">
+        <v>217</v>
       </c>
     </row>
     <row r="146">
-      <c r="A146" t="s">
-        <v>57</v>
+      <c r="A146">
+        <v>5</v>
       </c>
       <c r="B146" t="s">
-        <v>57</v>
+        <v>289</v>
       </c>
       <c r="C146" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D146">
-        <v>665</v>
+        <v>22</v>
       </c>
       <c r="E146">
-        <v>372</v>
+        <v>11</v>
       </c>
       <c r="F146">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="G146">
-        <v>2758</v>
+        <v>7</v>
       </c>
       <c r="H146">
-        <v>410</v>
+        <v>18</v>
       </c>
       <c r="I146">
-        <v>1910</v>
+        <v>12</v>
       </c>
       <c r="J146">
-        <v>360</v>
+        <v>0</v>
       </c>
       <c r="K146">
-        <v>762</v>
+        <v>2</v>
       </c>
       <c r="L146">
-        <v>7237</v>
+        <v>20</v>
+      </c>
+      <c r="M146">
+        <v>4</v>
+      </c>
+      <c r="N146">
+        <v>10</v>
+      </c>
+      <c r="O146">
+        <v>15</v>
+      </c>
+      <c r="P146">
+        <v>20</v>
+      </c>
+      <c r="Q146">
+        <v>10</v>
+      </c>
+      <c r="R146">
+        <v>6</v>
+      </c>
+      <c r="S146">
+        <v>188</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B147" t="s">
-        <v>301</v>
+        <v>290</v>
       </c>
       <c r="C147" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D147">
-        <v>1136</v>
+        <v>16</v>
       </c>
       <c r="E147">
-        <v>2735</v>
+        <v>2</v>
       </c>
       <c r="F147">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G147">
-        <v>10383</v>
+        <v>3</v>
       </c>
       <c r="H147">
-        <v>1973</v>
+        <v>6</v>
       </c>
       <c r="I147">
-        <v>14367</v>
+        <v>8</v>
       </c>
       <c r="J147">
-        <v>1860</v>
+        <v>0</v>
       </c>
       <c r="K147">
-        <v>3184</v>
+        <v>2</v>
       </c>
       <c r="L147">
-        <v>35638</v>
+        <v>14</v>
+      </c>
+      <c r="M147">
+        <v>3</v>
+      </c>
+      <c r="N147">
+        <v>5</v>
+      </c>
+      <c r="O147">
+        <v>5</v>
+      </c>
+      <c r="P147">
+        <v>9</v>
+      </c>
+      <c r="Q147">
+        <v>2</v>
+      </c>
+      <c r="R147">
+        <v>2</v>
+      </c>
+      <c r="S147">
+        <v>89</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
+        <v>7</v>
+      </c>
+      <c r="B148" t="s">
+        <v>291</v>
+      </c>
+      <c r="C148" t="s">
+        <v>52</v>
+      </c>
+      <c r="D148">
+        <v>14</v>
+      </c>
+      <c r="E148">
+        <v>4</v>
+      </c>
+      <c r="F148">
+        <v>9</v>
+      </c>
+      <c r="G148">
         <v>2</v>
       </c>
-      <c r="B148" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H148">
-        <v>245</v>
+        <v>4</v>
       </c>
       <c r="I148">
-        <v>1336</v>
+        <v>11</v>
       </c>
       <c r="J148">
-        <v>260</v>
+        <v>0</v>
       </c>
       <c r="K148">
-        <v>4475</v>
+        <v>3</v>
       </c>
       <c r="L148">
-        <v>30645</v>
-[...39 lines deleted...]
-    </row>
+        <v>10</v>
+      </c>
+      <c r="M148">
+        <v>5</v>
+      </c>
+      <c r="N148">
+        <v>2</v>
+      </c>
+      <c r="O148">
+        <v>6</v>
+      </c>
+      <c r="P148">
+        <v>22</v>
+      </c>
+      <c r="Q148">
+        <v>4</v>
+      </c>
+      <c r="R148">
+        <v>0</v>
+      </c>
+      <c r="S148">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="149"/>
     <row r="150">
       <c r="A150">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="B150" t="s">
-        <v>304</v>
+        <v>21</v>
       </c>
       <c r="C150" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D150">
-        <v>103</v>
+        <v>221</v>
       </c>
       <c r="E150">
-        <v>218</v>
+        <v>337</v>
       </c>
       <c r="F150">
-        <v>0</v>
+        <v>545</v>
       </c>
       <c r="G150">
-        <v>2662</v>
+        <v>79</v>
       </c>
       <c r="H150">
-        <v>120</v>
+        <v>442</v>
       </c>
       <c r="I150">
-        <v>309</v>
+        <v>559</v>
       </c>
       <c r="J150">
-        <v>108</v>
+        <v>0</v>
       </c>
       <c r="K150">
-        <v>137</v>
+        <v>62</v>
       </c>
       <c r="L150">
-        <v>3657</v>
+        <v>634</v>
+      </c>
+      <c r="M150">
+        <v>60</v>
+      </c>
+      <c r="N150">
+        <v>97</v>
+      </c>
+      <c r="O150">
+        <v>66</v>
+      </c>
+      <c r="P150">
+        <v>393</v>
+      </c>
+      <c r="Q150">
+        <v>69</v>
+      </c>
+      <c r="R150">
+        <v>186</v>
+      </c>
+      <c r="S150">
+        <v>3750</v>
       </c>
     </row>
     <row r="151">
-      <c r="A151">
+      <c r="A151" t="s">
+        <v>44</v>
+      </c>
+      <c r="B151" t="s">
+        <v>44</v>
+      </c>
+      <c r="C151" t="s">
+        <v>50</v>
+      </c>
+      <c r="D151">
+        <v>30</v>
+      </c>
+      <c r="E151">
+        <v>25</v>
+      </c>
+      <c r="F151">
+        <v>70</v>
+      </c>
+      <c r="G151">
+        <v>11</v>
+      </c>
+      <c r="H151">
+        <v>37</v>
+      </c>
+      <c r="I151">
+        <v>121</v>
+      </c>
+      <c r="J151">
+        <v>0</v>
+      </c>
+      <c r="K151">
+        <v>14</v>
+      </c>
+      <c r="L151">
+        <v>50</v>
+      </c>
+      <c r="M151">
         <v>5</v>
       </c>
-      <c r="B151" t="s">
-[...30 lines deleted...]
-        <v>282</v>
+      <c r="N151">
+        <v>8</v>
+      </c>
+      <c r="O151">
+        <v>14</v>
+      </c>
+      <c r="P151">
+        <v>46</v>
+      </c>
+      <c r="Q151">
+        <v>14</v>
+      </c>
+      <c r="R151">
+        <v>22</v>
+      </c>
+      <c r="S151">
+        <v>467</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B152" t="s">
-        <v>306</v>
+        <v>292</v>
       </c>
       <c r="C152" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D152">
+        <v>81</v>
+      </c>
+      <c r="E152">
+        <v>276</v>
+      </c>
+      <c r="F152">
+        <v>291</v>
+      </c>
+      <c r="G152">
+        <v>27</v>
+      </c>
+      <c r="H152">
+        <v>341</v>
+      </c>
+      <c r="I152">
+        <v>180</v>
+      </c>
+      <c r="J152">
+        <v>0</v>
+      </c>
+      <c r="K152">
+        <v>27</v>
+      </c>
+      <c r="L152">
+        <v>435</v>
+      </c>
+      <c r="M152">
+        <v>35</v>
+      </c>
+      <c r="N152">
+        <v>47</v>
+      </c>
+      <c r="O152">
+        <v>15</v>
+      </c>
+      <c r="P152">
+        <v>87</v>
+      </c>
+      <c r="Q152">
+        <v>17</v>
+      </c>
+      <c r="R152">
+        <v>74</v>
+      </c>
+      <c r="S152">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>2</v>
+      </c>
+      <c r="B153" t="s">
+        <v>293</v>
+      </c>
+      <c r="C153" t="s">
+        <v>52</v>
+      </c>
+      <c r="D153">
+        <v>50</v>
+      </c>
+      <c r="E153">
+        <v>20</v>
+      </c>
+      <c r="F153">
+        <v>83</v>
+      </c>
+      <c r="G153">
+        <v>28</v>
+      </c>
+      <c r="H153">
+        <v>42</v>
+      </c>
+      <c r="I153">
         <v>39</v>
       </c>
-      <c r="E152">
-[...24 lines deleted...]
-    <row r="153"/>
+      <c r="J153">
+        <v>0</v>
+      </c>
+      <c r="K153">
+        <v>12</v>
+      </c>
+      <c r="L153">
+        <v>42</v>
+      </c>
+      <c r="M153">
+        <v>7</v>
+      </c>
+      <c r="N153">
+        <v>19</v>
+      </c>
+      <c r="O153">
+        <v>24</v>
+      </c>
+      <c r="P153">
+        <v>185</v>
+      </c>
+      <c r="Q153">
+        <v>26</v>
+      </c>
+      <c r="R153">
+        <v>20</v>
+      </c>
+      <c r="S153">
+        <v>597</v>
+      </c>
+    </row>
     <row r="154">
       <c r="A154">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="B154" t="s">
+        <v>294</v>
+      </c>
+      <c r="C154" t="s">
+        <v>52</v>
+      </c>
+      <c r="D154">
+        <v>19</v>
+      </c>
+      <c r="E154">
+        <v>3</v>
+      </c>
+      <c r="F154">
+        <v>19</v>
+      </c>
+      <c r="G154">
+        <v>4</v>
+      </c>
+      <c r="H154">
+        <v>6</v>
+      </c>
+      <c r="I154">
+        <v>26</v>
+      </c>
+      <c r="J154">
+        <v>0</v>
+      </c>
+      <c r="K154">
+        <v>2</v>
+      </c>
+      <c r="L154">
+        <v>20</v>
+      </c>
+      <c r="M154">
+        <v>5</v>
+      </c>
+      <c r="N154">
+        <v>3</v>
+      </c>
+      <c r="O154">
+        <v>5</v>
+      </c>
+      <c r="P154">
         <v>23</v>
       </c>
-      <c r="C154" t="s">
-[...27 lines deleted...]
-        <v>6707</v>
+      <c r="Q154">
+        <v>4</v>
+      </c>
+      <c r="R154">
+        <v>59</v>
+      </c>
+      <c r="S154">
+        <v>198</v>
       </c>
     </row>
     <row r="155">
-      <c r="A155" t="s">
-        <v>57</v>
+      <c r="A155">
+        <v>4</v>
       </c>
       <c r="B155" t="s">
-        <v>57</v>
+        <v>295</v>
       </c>
       <c r="C155" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D155">
-        <v>192</v>
+        <v>16</v>
       </c>
       <c r="E155">
-        <v>118</v>
+        <v>6</v>
       </c>
       <c r="F155">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="G155">
-        <v>322</v>
+        <v>3</v>
       </c>
       <c r="H155">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="I155">
-        <v>193</v>
+        <v>8</v>
       </c>
       <c r="J155">
-        <v>74</v>
+        <v>0</v>
       </c>
       <c r="K155">
-        <v>238</v>
+        <v>0</v>
       </c>
       <c r="L155">
-        <v>1223</v>
+        <v>42</v>
+      </c>
+      <c r="M155">
+        <v>2</v>
+      </c>
+      <c r="N155">
+        <v>6</v>
+      </c>
+      <c r="O155">
+        <v>3</v>
+      </c>
+      <c r="P155">
+        <v>15</v>
+      </c>
+      <c r="Q155">
+        <v>2</v>
+      </c>
+      <c r="R155">
+        <v>1</v>
+      </c>
+      <c r="S155">
+        <v>136</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
+        <v>5</v>
+      </c>
+      <c r="B156" t="s">
+        <v>296</v>
+      </c>
+      <c r="C156" t="s">
+        <v>52</v>
+      </c>
+      <c r="D156">
+        <v>9</v>
+      </c>
+      <c r="E156">
+        <v>2</v>
+      </c>
+      <c r="F156">
+        <v>31</v>
+      </c>
+      <c r="G156">
+        <v>0</v>
+      </c>
+      <c r="H156">
+        <v>3</v>
+      </c>
+      <c r="I156">
+        <v>165</v>
+      </c>
+      <c r="J156">
+        <v>0</v>
+      </c>
+      <c r="K156">
+        <v>4</v>
+      </c>
+      <c r="L156">
+        <v>30</v>
+      </c>
+      <c r="M156">
         <v>1</v>
       </c>
-      <c r="B156" t="s">
-[...30 lines deleted...]
-        <v>2059</v>
+      <c r="N156">
+        <v>8</v>
+      </c>
+      <c r="O156">
+        <v>2</v>
+      </c>
+      <c r="P156">
+        <v>15</v>
+      </c>
+      <c r="Q156">
+        <v>2</v>
+      </c>
+      <c r="R156">
+        <v>3</v>
+      </c>
+      <c r="S156">
+        <v>275</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
+        <v>6</v>
+      </c>
+      <c r="B157" t="s">
+        <v>297</v>
+      </c>
+      <c r="C157" t="s">
+        <v>52</v>
+      </c>
+      <c r="D157">
+        <v>4</v>
+      </c>
+      <c r="E157">
+        <v>4</v>
+      </c>
+      <c r="F157">
+        <v>9</v>
+      </c>
+      <c r="G157">
+        <v>3</v>
+      </c>
+      <c r="H157">
+        <v>3</v>
+      </c>
+      <c r="I157">
+        <v>11</v>
+      </c>
+      <c r="J157">
+        <v>0</v>
+      </c>
+      <c r="K157">
+        <v>0</v>
+      </c>
+      <c r="L157">
+        <v>5</v>
+      </c>
+      <c r="M157">
+        <v>3</v>
+      </c>
+      <c r="N157">
         <v>2</v>
       </c>
-      <c r="B157" t="s">
-[...30 lines deleted...]
-        <v>1354</v>
+      <c r="O157">
+        <v>2</v>
+      </c>
+      <c r="P157">
+        <v>8</v>
+      </c>
+      <c r="Q157">
+        <v>3</v>
+      </c>
+      <c r="R157">
+        <v>0</v>
+      </c>
+      <c r="S157">
+        <v>57</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
+        <v>7</v>
+      </c>
+      <c r="B158" t="s">
+        <v>298</v>
+      </c>
+      <c r="C158" t="s">
+        <v>52</v>
+      </c>
+      <c r="D158">
+        <v>12</v>
+      </c>
+      <c r="E158">
+        <v>1</v>
+      </c>
+      <c r="F158">
+        <v>13</v>
+      </c>
+      <c r="G158">
         <v>3</v>
       </c>
-      <c r="B158" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H158">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="I158">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="J158">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="K158">
-        <v>397</v>
+        <v>3</v>
       </c>
       <c r="L158">
-        <v>695</v>
-[...3 lines deleted...]
-      <c r="A159">
+        <v>10</v>
+      </c>
+      <c r="M158">
+        <v>2</v>
+      </c>
+      <c r="N158">
         <v>4</v>
       </c>
-      <c r="B159" t="s">
-[...32 lines deleted...]
-    </row>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="P158">
+        <v>14</v>
+      </c>
+      <c r="Q158">
+        <v>1</v>
+      </c>
+      <c r="R158">
+        <v>7</v>
+      </c>
+      <c r="S158">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="159"/>
     <row r="160">
       <c r="A160">
+        <v>17</v>
+      </c>
+      <c r="B160" t="s">
+        <v>22</v>
+      </c>
+      <c r="C160" t="s">
+        <v>49</v>
+      </c>
+      <c r="D160">
+        <v>4791</v>
+      </c>
+      <c r="E160">
+        <v>4049</v>
+      </c>
+      <c r="F160">
+        <v>36844</v>
+      </c>
+      <c r="G160">
+        <v>6300</v>
+      </c>
+      <c r="H160">
+        <v>6501</v>
+      </c>
+      <c r="I160">
+        <v>4741</v>
+      </c>
+      <c r="J160">
+        <v>0</v>
+      </c>
+      <c r="K160">
+        <v>303</v>
+      </c>
+      <c r="L160">
+        <v>22648</v>
+      </c>
+      <c r="M160">
+        <v>2698</v>
+      </c>
+      <c r="N160">
+        <v>2221</v>
+      </c>
+      <c r="O160">
+        <v>5740</v>
+      </c>
+      <c r="P160">
+        <v>12401</v>
+      </c>
+      <c r="Q160">
+        <v>8207</v>
+      </c>
+      <c r="R160">
+        <v>20217</v>
+      </c>
+      <c r="S160">
+        <v>137661</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s">
+        <v>44</v>
+      </c>
+      <c r="B161" t="s">
+        <v>44</v>
+      </c>
+      <c r="C161" t="s">
+        <v>50</v>
+      </c>
+      <c r="D161">
+        <v>919</v>
+      </c>
+      <c r="E161">
+        <v>406</v>
+      </c>
+      <c r="F161">
+        <v>1109</v>
+      </c>
+      <c r="G161">
+        <v>527</v>
+      </c>
+      <c r="H161">
+        <v>549</v>
+      </c>
+      <c r="I161">
+        <v>239</v>
+      </c>
+      <c r="J161">
+        <v>0</v>
+      </c>
+      <c r="K161">
+        <v>109</v>
+      </c>
+      <c r="L161">
+        <v>624</v>
+      </c>
+      <c r="M161">
+        <v>84</v>
+      </c>
+      <c r="N161">
+        <v>101</v>
+      </c>
+      <c r="O161">
+        <v>651</v>
+      </c>
+      <c r="P161">
+        <v>1286</v>
+      </c>
+      <c r="Q161">
+        <v>363</v>
+      </c>
+      <c r="R161">
+        <v>200</v>
+      </c>
+      <c r="S161">
+        <v>7167</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>1</v>
+      </c>
+      <c r="B162" t="s">
+        <v>299</v>
+      </c>
+      <c r="C162" t="s">
+        <v>52</v>
+      </c>
+      <c r="D162">
+        <v>1124</v>
+      </c>
+      <c r="E162">
+        <v>550</v>
+      </c>
+      <c r="F162">
+        <v>1155</v>
+      </c>
+      <c r="G162">
+        <v>679</v>
+      </c>
+      <c r="H162">
+        <v>1452</v>
+      </c>
+      <c r="I162">
+        <v>497</v>
+      </c>
+      <c r="J162">
+        <v>0</v>
+      </c>
+      <c r="K162">
+        <v>73</v>
+      </c>
+      <c r="L162">
+        <v>1703</v>
+      </c>
+      <c r="M162">
+        <v>130</v>
+      </c>
+      <c r="N162">
+        <v>207</v>
+      </c>
+      <c r="O162">
+        <v>946</v>
+      </c>
+      <c r="P162">
+        <v>2290</v>
+      </c>
+      <c r="Q162">
+        <v>689</v>
+      </c>
+      <c r="R162">
+        <v>332</v>
+      </c>
+      <c r="S162">
+        <v>11827</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>2</v>
+      </c>
+      <c r="B163" t="s">
+        <v>300</v>
+      </c>
+      <c r="C163" t="s">
+        <v>52</v>
+      </c>
+      <c r="D163">
+        <v>2158</v>
+      </c>
+      <c r="E163">
+        <v>2743</v>
+      </c>
+      <c r="F163">
+        <v>33869</v>
+      </c>
+      <c r="G163">
+        <v>4815</v>
+      </c>
+      <c r="H163">
+        <v>3174</v>
+      </c>
+      <c r="I163">
+        <v>3543</v>
+      </c>
+      <c r="J163">
+        <v>0</v>
+      </c>
+      <c r="K163">
+        <v>71</v>
+      </c>
+      <c r="L163">
+        <v>19903</v>
+      </c>
+      <c r="M163">
+        <v>2411</v>
+      </c>
+      <c r="N163">
+        <v>798</v>
+      </c>
+      <c r="O163">
+        <v>3460</v>
+      </c>
+      <c r="P163">
+        <v>8022</v>
+      </c>
+      <c r="Q163">
+        <v>6860</v>
+      </c>
+      <c r="R163">
+        <v>19490</v>
+      </c>
+      <c r="S163">
+        <v>111317</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>3</v>
+      </c>
+      <c r="B164" t="s">
+        <v>301</v>
+      </c>
+      <c r="C164" t="s">
+        <v>52</v>
+      </c>
+      <c r="D164">
+        <v>109</v>
+      </c>
+      <c r="E164">
+        <v>54</v>
+      </c>
+      <c r="F164">
+        <v>226</v>
+      </c>
+      <c r="G164">
+        <v>79</v>
+      </c>
+      <c r="H164">
+        <v>102</v>
+      </c>
+      <c r="I164">
+        <v>67</v>
+      </c>
+      <c r="J164">
+        <v>0</v>
+      </c>
+      <c r="K164">
+        <v>12</v>
+      </c>
+      <c r="L164">
+        <v>154</v>
+      </c>
+      <c r="M164">
+        <v>25</v>
+      </c>
+      <c r="N164">
+        <v>40</v>
+      </c>
+      <c r="O164">
+        <v>142</v>
+      </c>
+      <c r="P164">
+        <v>258</v>
+      </c>
+      <c r="Q164">
+        <v>141</v>
+      </c>
+      <c r="R164">
+        <v>107</v>
+      </c>
+      <c r="S164">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>4</v>
+      </c>
+      <c r="B165" t="s">
+        <v>302</v>
+      </c>
+      <c r="C165" t="s">
+        <v>52</v>
+      </c>
+      <c r="D165">
+        <v>125</v>
+      </c>
+      <c r="E165">
+        <v>42</v>
+      </c>
+      <c r="F165">
+        <v>161</v>
+      </c>
+      <c r="G165">
+        <v>67</v>
+      </c>
+      <c r="H165">
+        <v>58</v>
+      </c>
+      <c r="I165">
+        <v>163</v>
+      </c>
+      <c r="J165">
+        <v>0</v>
+      </c>
+      <c r="K165">
+        <v>7</v>
+      </c>
+      <c r="L165">
+        <v>58</v>
+      </c>
+      <c r="M165">
+        <v>9</v>
+      </c>
+      <c r="N165">
+        <v>995</v>
+      </c>
+      <c r="O165">
+        <v>261</v>
+      </c>
+      <c r="P165">
+        <v>166</v>
+      </c>
+      <c r="Q165">
+        <v>39</v>
+      </c>
+      <c r="R165">
+        <v>23</v>
+      </c>
+      <c r="S165">
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
         <v>5</v>
       </c>
-      <c r="B160" t="s">
+      <c r="B166" t="s">
+        <v>303</v>
+      </c>
+      <c r="C166" t="s">
+        <v>52</v>
+      </c>
+      <c r="D166">
+        <v>63</v>
+      </c>
+      <c r="E166">
+        <v>40</v>
+      </c>
+      <c r="F166">
+        <v>83</v>
+      </c>
+      <c r="G166">
+        <v>41</v>
+      </c>
+      <c r="H166">
+        <v>45</v>
+      </c>
+      <c r="I166">
+        <v>35</v>
+      </c>
+      <c r="J166">
+        <v>0</v>
+      </c>
+      <c r="K166">
+        <v>6</v>
+      </c>
+      <c r="L166">
+        <v>23</v>
+      </c>
+      <c r="M166">
+        <v>7</v>
+      </c>
+      <c r="N166">
+        <v>10</v>
+      </c>
+      <c r="O166">
+        <v>89</v>
+      </c>
+      <c r="P166">
+        <v>76</v>
+      </c>
+      <c r="Q166">
+        <v>35</v>
+      </c>
+      <c r="R166">
+        <v>10</v>
+      </c>
+      <c r="S166">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>6</v>
+      </c>
+      <c r="B167" t="s">
+        <v>304</v>
+      </c>
+      <c r="C167" t="s">
+        <v>52</v>
+      </c>
+      <c r="D167">
+        <v>214</v>
+      </c>
+      <c r="E167">
+        <v>151</v>
+      </c>
+      <c r="F167">
+        <v>139</v>
+      </c>
+      <c r="G167">
+        <v>41</v>
+      </c>
+      <c r="H167">
+        <v>1031</v>
+      </c>
+      <c r="I167">
+        <v>142</v>
+      </c>
+      <c r="J167">
+        <v>0</v>
+      </c>
+      <c r="K167">
+        <v>17</v>
+      </c>
+      <c r="L167">
+        <v>127</v>
+      </c>
+      <c r="M167">
+        <v>17</v>
+      </c>
+      <c r="N167">
+        <v>26</v>
+      </c>
+      <c r="O167">
+        <v>113</v>
+      </c>
+      <c r="P167">
+        <v>173</v>
+      </c>
+      <c r="Q167">
+        <v>51</v>
+      </c>
+      <c r="R167">
+        <v>30</v>
+      </c>
+      <c r="S167">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>7</v>
+      </c>
+      <c r="B168" t="s">
+        <v>305</v>
+      </c>
+      <c r="C168" t="s">
+        <v>52</v>
+      </c>
+      <c r="D168">
+        <v>79</v>
+      </c>
+      <c r="E168">
+        <v>63</v>
+      </c>
+      <c r="F168">
+        <v>102</v>
+      </c>
+      <c r="G168">
+        <v>51</v>
+      </c>
+      <c r="H168">
+        <v>90</v>
+      </c>
+      <c r="I168">
+        <v>55</v>
+      </c>
+      <c r="J168">
+        <v>0</v>
+      </c>
+      <c r="K168">
+        <v>8</v>
+      </c>
+      <c r="L168">
+        <v>56</v>
+      </c>
+      <c r="M168">
+        <v>15</v>
+      </c>
+      <c r="N168">
+        <v>44</v>
+      </c>
+      <c r="O168">
+        <v>78</v>
+      </c>
+      <c r="P168">
+        <v>130</v>
+      </c>
+      <c r="Q168">
+        <v>29</v>
+      </c>
+      <c r="R168">
+        <v>25</v>
+      </c>
+      <c r="S168">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="169"/>
+    <row r="170">
+      <c r="A170">
+        <v>24</v>
+      </c>
+      <c r="B170" t="s">
+        <v>23</v>
+      </c>
+      <c r="C170" t="s">
+        <v>49</v>
+      </c>
+      <c r="D170">
+        <v>1665</v>
+      </c>
+      <c r="E170">
+        <v>607</v>
+      </c>
+      <c r="F170">
+        <v>1386</v>
+      </c>
+      <c r="G170">
+        <v>307</v>
+      </c>
+      <c r="H170">
+        <v>2378</v>
+      </c>
+      <c r="I170">
+        <v>347</v>
+      </c>
+      <c r="J170">
+        <v>0</v>
+      </c>
+      <c r="K170">
+        <v>124</v>
+      </c>
+      <c r="L170">
+        <v>1519</v>
+      </c>
+      <c r="M170">
+        <v>92</v>
+      </c>
+      <c r="N170">
+        <v>105</v>
+      </c>
+      <c r="O170">
+        <v>321</v>
+      </c>
+      <c r="P170">
+        <v>781</v>
+      </c>
+      <c r="Q170">
+        <v>140</v>
+      </c>
+      <c r="R170">
+        <v>718</v>
+      </c>
+      <c r="S170">
+        <v>10490</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="s">
+        <v>44</v>
+      </c>
+      <c r="B171" t="s">
+        <v>44</v>
+      </c>
+      <c r="C171" t="s">
+        <v>50</v>
+      </c>
+      <c r="D171">
+        <v>188</v>
+      </c>
+      <c r="E171">
+        <v>50</v>
+      </c>
+      <c r="F171">
+        <v>333</v>
+      </c>
+      <c r="G171">
+        <v>60</v>
+      </c>
+      <c r="H171">
+        <v>160</v>
+      </c>
+      <c r="I171">
+        <v>27</v>
+      </c>
+      <c r="J171">
+        <v>0</v>
+      </c>
+      <c r="K171">
+        <v>37</v>
+      </c>
+      <c r="L171">
+        <v>303</v>
+      </c>
+      <c r="M171">
+        <v>15</v>
+      </c>
+      <c r="N171">
+        <v>24</v>
+      </c>
+      <c r="O171">
+        <v>53</v>
+      </c>
+      <c r="P171">
+        <v>244</v>
+      </c>
+      <c r="Q171">
+        <v>40</v>
+      </c>
+      <c r="R171">
+        <v>33</v>
+      </c>
+      <c r="S171">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>1</v>
+      </c>
+      <c r="B172" t="s">
+        <v>306</v>
+      </c>
+      <c r="C172" t="s">
+        <v>52</v>
+      </c>
+      <c r="D172">
+        <v>1269</v>
+      </c>
+      <c r="E172">
+        <v>350</v>
+      </c>
+      <c r="F172">
+        <v>467</v>
+      </c>
+      <c r="G172">
+        <v>184</v>
+      </c>
+      <c r="H172">
+        <v>2034</v>
+      </c>
+      <c r="I172">
+        <v>250</v>
+      </c>
+      <c r="J172">
+        <v>0</v>
+      </c>
+      <c r="K172">
+        <v>44</v>
+      </c>
+      <c r="L172">
+        <v>506</v>
+      </c>
+      <c r="M172">
+        <v>23</v>
+      </c>
+      <c r="N172">
+        <v>33</v>
+      </c>
+      <c r="O172">
+        <v>189</v>
+      </c>
+      <c r="P172">
+        <v>235</v>
+      </c>
+      <c r="Q172">
+        <v>41</v>
+      </c>
+      <c r="R172">
+        <v>363</v>
+      </c>
+      <c r="S172">
+        <v>5988</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>2</v>
+      </c>
+      <c r="B173" t="s">
+        <v>307</v>
+      </c>
+      <c r="C173" t="s">
+        <v>52</v>
+      </c>
+      <c r="D173">
+        <v>44</v>
+      </c>
+      <c r="E173">
+        <v>134</v>
+      </c>
+      <c r="F173">
+        <v>163</v>
+      </c>
+      <c r="G173">
+        <v>27</v>
+      </c>
+      <c r="H173">
+        <v>95</v>
+      </c>
+      <c r="I173">
+        <v>18</v>
+      </c>
+      <c r="J173">
+        <v>0</v>
+      </c>
+      <c r="K173">
+        <v>7</v>
+      </c>
+      <c r="L173">
+        <v>234</v>
+      </c>
+      <c r="M173">
+        <v>7</v>
+      </c>
+      <c r="N173">
+        <v>19</v>
+      </c>
+      <c r="O173">
+        <v>25</v>
+      </c>
+      <c r="P173">
+        <v>72</v>
+      </c>
+      <c r="Q173">
+        <v>10</v>
+      </c>
+      <c r="R173">
+        <v>10</v>
+      </c>
+      <c r="S173">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>3</v>
+      </c>
+      <c r="B174" t="s">
+        <v>308</v>
+      </c>
+      <c r="C174" t="s">
+        <v>52</v>
+      </c>
+      <c r="D174">
+        <v>32</v>
+      </c>
+      <c r="E174">
+        <v>18</v>
+      </c>
+      <c r="F174">
+        <v>101</v>
+      </c>
+      <c r="G174">
+        <v>10</v>
+      </c>
+      <c r="H174">
+        <v>27</v>
+      </c>
+      <c r="I174">
+        <v>5</v>
+      </c>
+      <c r="J174">
+        <v>0</v>
+      </c>
+      <c r="K174">
+        <v>11</v>
+      </c>
+      <c r="L174">
+        <v>137</v>
+      </c>
+      <c r="M174">
+        <v>3</v>
+      </c>
+      <c r="N174">
+        <v>5</v>
+      </c>
+      <c r="O174">
+        <v>13</v>
+      </c>
+      <c r="P174">
+        <v>83</v>
+      </c>
+      <c r="Q174">
+        <v>6</v>
+      </c>
+      <c r="R174">
+        <v>3</v>
+      </c>
+      <c r="S174">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>4</v>
+      </c>
+      <c r="B175" t="s">
+        <v>309</v>
+      </c>
+      <c r="C175" t="s">
+        <v>52</v>
+      </c>
+      <c r="D175">
+        <v>48</v>
+      </c>
+      <c r="E175">
+        <v>19</v>
+      </c>
+      <c r="F175">
+        <v>169</v>
+      </c>
+      <c r="G175">
+        <v>16</v>
+      </c>
+      <c r="H175">
+        <v>24</v>
+      </c>
+      <c r="I175">
+        <v>12</v>
+      </c>
+      <c r="J175">
+        <v>0</v>
+      </c>
+      <c r="K175">
+        <v>11</v>
+      </c>
+      <c r="L175">
+        <v>125</v>
+      </c>
+      <c r="M175">
+        <v>25</v>
+      </c>
+      <c r="N175">
+        <v>4</v>
+      </c>
+      <c r="O175">
+        <v>17</v>
+      </c>
+      <c r="P175">
+        <v>65</v>
+      </c>
+      <c r="Q175">
+        <v>35</v>
+      </c>
+      <c r="R175">
+        <v>215</v>
+      </c>
+      <c r="S175">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>5</v>
+      </c>
+      <c r="B176" t="s">
+        <v>310</v>
+      </c>
+      <c r="C176" t="s">
+        <v>52</v>
+      </c>
+      <c r="D176">
+        <v>36</v>
+      </c>
+      <c r="E176">
+        <v>19</v>
+      </c>
+      <c r="F176">
+        <v>50</v>
+      </c>
+      <c r="G176">
+        <v>3</v>
+      </c>
+      <c r="H176">
+        <v>16</v>
+      </c>
+      <c r="I176">
+        <v>30</v>
+      </c>
+      <c r="J176">
+        <v>0</v>
+      </c>
+      <c r="K176">
+        <v>4</v>
+      </c>
+      <c r="L176">
+        <v>80</v>
+      </c>
+      <c r="M176">
+        <v>13</v>
+      </c>
+      <c r="N176">
+        <v>8</v>
+      </c>
+      <c r="O176">
+        <v>5</v>
+      </c>
+      <c r="P176">
+        <v>43</v>
+      </c>
+      <c r="Q176">
+        <v>2</v>
+      </c>
+      <c r="R176">
+        <v>71</v>
+      </c>
+      <c r="S176">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>6</v>
+      </c>
+      <c r="B177" t="s">
         <v>311</v>
       </c>
-      <c r="C160" t="s">
-[...31 lines deleted...]
-      <c r="A161">
+      <c r="C177" t="s">
+        <v>52</v>
+      </c>
+      <c r="D177">
+        <v>29</v>
+      </c>
+      <c r="E177">
+        <v>9</v>
+      </c>
+      <c r="F177">
+        <v>60</v>
+      </c>
+      <c r="G177">
+        <v>4</v>
+      </c>
+      <c r="H177">
+        <v>7</v>
+      </c>
+      <c r="I177">
+        <v>2</v>
+      </c>
+      <c r="J177">
+        <v>0</v>
+      </c>
+      <c r="K177">
+        <v>5</v>
+      </c>
+      <c r="L177">
+        <v>73</v>
+      </c>
+      <c r="M177">
+        <v>2</v>
+      </c>
+      <c r="N177">
         <v>6</v>
       </c>
-      <c r="B161" t="s">
+      <c r="O177">
+        <v>4</v>
+      </c>
+      <c r="P177">
+        <v>24</v>
+      </c>
+      <c r="Q177">
+        <v>4</v>
+      </c>
+      <c r="R177">
+        <v>11</v>
+      </c>
+      <c r="S177">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>7</v>
+      </c>
+      <c r="B178" t="s">
         <v>312</v>
       </c>
-      <c r="C161" t="s">
-[...20 lines deleted...]
-      <c r="J161">
+      <c r="C178" t="s">
+        <v>52</v>
+      </c>
+      <c r="D178">
+        <v>19</v>
+      </c>
+      <c r="E178">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>43</v>
+      </c>
+      <c r="G178">
+        <v>3</v>
+      </c>
+      <c r="H178">
         <v>15</v>
       </c>
-      <c r="K161">
-[...3 lines deleted...]
-        <v>361</v>
+      <c r="I178">
+        <v>3</v>
+      </c>
+      <c r="J178">
+        <v>0</v>
+      </c>
+      <c r="K178">
+        <v>5</v>
+      </c>
+      <c r="L178">
+        <v>61</v>
+      </c>
+      <c r="M178">
+        <v>4</v>
+      </c>
+      <c r="N178">
+        <v>6</v>
+      </c>
+      <c r="O178">
+        <v>15</v>
+      </c>
+      <c r="P178">
+        <v>15</v>
+      </c>
+      <c r="Q178">
+        <v>2</v>
+      </c>
+      <c r="R178">
+        <v>12</v>
+      </c>
+      <c r="S178">
+        <v>211</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>