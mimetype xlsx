--- v0 (2025-12-14)
+++ v1 (2026-04-15)
@@ -601,54 +601,54 @@
   <si>
     <t>9171031016</t>
   </si>
   <si>
     <t>YOBE</t>
   </si>
   <si>
     <t>9171031010</t>
   </si>
   <si>
     <t>HERAM</t>
   </si>
   <si>
     <t>917105</t>
   </si>
   <si>
     <t>HEDAM</t>
   </si>
   <si>
     <t>9171051001</t>
   </si>
   <si>
     <t>WAENA</t>
   </si>
   <si>
+    <t>9171052005</t>
+  </si>
+  <si>
     <t>9171051002</t>
-  </si>
-[...1 lines deleted...]
-    <t>9171052005</t>
   </si>
   <si>
     <t>YABANSAI</t>
   </si>
   <si>
     <t>9171051004</t>
   </si>
   <si>
     <t>YOKA</t>
   </si>
   <si>
     <t>9171052003</t>
   </si>
   <si>
     <t>MUARA TAMI</t>
   </si>
   <si>
     <t>917104</t>
   </si>
   <si>
     <t>HOLTEKAMP</t>
   </si>
   <si>
     <t>9171042006</t>
   </si>
@@ -9430,57 +9430,57 @@
       <c r="D16" s="4" t="s">
         <v>162</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>163</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>164</v>
       </c>
       <c r="G16" s="4" t="s">
         <v>165</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>190</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>191</v>
       </c>
       <c r="J16" s="4" t="s">
         <v>194</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>195</v>
       </c>
       <c r="L16" s="4">
-        <v>56</v>
+        <v>5</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>16</v>
       </c>
       <c r="N16" s="4">
-        <v>15409</v>
+        <v>1270</v>
       </c>
       <c r="O16" s="4">
         <v>0</v>
       </c>
       <c r="P16" s="4">
         <v>0</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="4">
         <v>0</v>
       </c>
       <c r="U16" s="4">
         <v>0</v>
       </c>
       <c r="V16" s="4">
         <v>0</v>
       </c>
@@ -9960,57 +9960,57 @@
       <c r="D17" s="4" t="s">
         <v>162</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>163</v>
       </c>
       <c r="F17" s="4" t="s">
         <v>164</v>
       </c>
       <c r="G17" s="4" t="s">
         <v>165</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>190</v>
       </c>
       <c r="I17" s="4" t="s">
         <v>191</v>
       </c>
       <c r="J17" s="4" t="s">
         <v>194</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>196</v>
       </c>
       <c r="L17" s="4">
-        <v>5</v>
+        <v>56</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>16</v>
       </c>
       <c r="N17" s="4">
-        <v>1270</v>
+        <v>15409</v>
       </c>
       <c r="O17" s="4">
         <v>0</v>
       </c>
       <c r="P17" s="4">
         <v>0</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="4">
         <v>0</v>
       </c>
       <c r="U17" s="4">
         <v>0</v>
       </c>
       <c r="V17" s="4">
         <v>0</v>
       </c>