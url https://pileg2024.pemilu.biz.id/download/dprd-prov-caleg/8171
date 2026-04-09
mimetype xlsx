--- v0 (2026-02-08)
+++ v1 (2026-04-09)
@@ -740,75 +740,75 @@
   <si>
     <t>BENTENG</t>
   </si>
   <si>
     <t>8171011008</t>
   </si>
   <si>
     <t>KUDAMATI</t>
   </si>
   <si>
     <t>8171011009</t>
   </si>
   <si>
     <t>LATUHALAT</t>
   </si>
   <si>
     <t>8171012001</t>
   </si>
   <si>
     <t>MANGGA DUA</t>
   </si>
   <si>
     <t>8171011010</t>
   </si>
   <si>
-    <t>8171011006</t>
+    <t>8171012003</t>
   </si>
   <si>
-    <t>8171012003</t>
+    <t>8171011006</t>
   </si>
   <si>
     <t>SEILALE</t>
   </si>
   <si>
     <t>8171012002</t>
   </si>
   <si>
     <t>SILALE</t>
   </si>
   <si>
     <t>8171011013</t>
   </si>
   <si>
     <t>URIMESSING</t>
   </si>
   <si>
-    <t>8171011011</t>
+    <t>8171012005</t>
   </si>
   <si>
-    <t>8171012005</t>
+    <t>8171011011</t>
   </si>
   <si>
     <t>WAIHAONG</t>
   </si>
   <si>
     <t>8171011012</t>
   </si>
   <si>
     <t>WAINITU</t>
   </si>
   <si>
     <t>8171011007</t>
   </si>
   <si>
     <t>SIRIMAU</t>
   </si>
   <si>
     <t>817102</t>
   </si>
   <si>
     <t>AHUSEN</t>
   </si>
   <si>
     <t>8171021019</t>
   </si>
@@ -15501,1253 +15501,1253 @@
       <c r="D24" s="4" t="s">
         <v>192</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>193</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>194</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>195</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>230</v>
       </c>
       <c r="I24" s="4" t="s">
         <v>231</v>
       </c>
       <c r="J24" s="4" t="s">
         <v>230</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>242</v>
       </c>
       <c r="L24" s="4">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>16</v>
       </c>
       <c r="N24" s="4">
-        <v>2354</v>
+        <v>5798</v>
       </c>
       <c r="O24" s="4">
-        <v>152</v>
+        <v>269</v>
       </c>
       <c r="P24" s="4">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="Q24" s="4">
-        <v>139</v>
+        <v>187</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="S24" s="4">
-        <v>4</v>
+        <v>46</v>
       </c>
       <c r="T24" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="U24" s="4">
         <v>0</v>
       </c>
       <c r="V24" s="4">
         <v>1</v>
       </c>
       <c r="W24" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z24" s="4">
-        <v>277</v>
+        <v>382</v>
       </c>
       <c r="AA24" s="4">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="AB24" s="4">
-        <v>135</v>
+        <v>217</v>
       </c>
       <c r="AC24" s="4">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="AD24" s="4">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="AE24" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AF24" s="4">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="AG24" s="4">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="AH24" s="4">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="AI24" s="4">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="AJ24" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AK24" s="4">
-        <v>240</v>
+        <v>657</v>
       </c>
       <c r="AL24" s="4">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="AM24" s="4">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="AN24" s="4">
-        <v>46</v>
+        <v>371</v>
       </c>
       <c r="AO24" s="4">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="AP24" s="4">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="AQ24" s="4">
-        <v>66</v>
+        <v>45</v>
       </c>
       <c r="AR24" s="4">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="AS24" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AT24" s="4">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="AU24" s="4">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="AV24" s="4">
-        <v>415</v>
+        <v>364</v>
       </c>
       <c r="AW24" s="4">
         <v>12</v>
       </c>
       <c r="AX24" s="4">
-        <v>371</v>
+        <v>213</v>
       </c>
       <c r="AY24" s="4">
+        <v>22</v>
+      </c>
+      <c r="AZ24" s="4">
+        <v>2</v>
+      </c>
+      <c r="BA24" s="4">
+        <v>31</v>
+      </c>
+      <c r="BB24" s="4">
+        <v>19</v>
+      </c>
+      <c r="BC24" s="4">
+        <v>8</v>
+      </c>
+      <c r="BD24" s="4">
+        <v>40</v>
+      </c>
+      <c r="BE24" s="4">
         <v>6</v>
       </c>
-      <c r="AZ24" s="4">
-[...8 lines deleted...]
-      <c r="BC24" s="4">
+      <c r="BF24" s="4">
+        <v>11</v>
+      </c>
+      <c r="BG24" s="4">
+        <v>311</v>
+      </c>
+      <c r="BH24" s="4">
+        <v>7</v>
+      </c>
+      <c r="BI24" s="4">
+        <v>27</v>
+      </c>
+      <c r="BJ24" s="4">
+        <v>113</v>
+      </c>
+      <c r="BK24" s="4">
+        <v>133</v>
+      </c>
+      <c r="BL24" s="4">
+        <v>14</v>
+      </c>
+      <c r="BM24" s="4">
+        <v>6</v>
+      </c>
+      <c r="BN24" s="4">
+        <v>6</v>
+      </c>
+      <c r="BO24" s="4">
         <v>5</v>
       </c>
-      <c r="BD24" s="4">
+      <c r="BP24" s="4">
+        <v>0</v>
+      </c>
+      <c r="BQ24" s="4">
+        <v>0</v>
+      </c>
+      <c r="BR24" s="4">
+        <v>47</v>
+      </c>
+      <c r="BS24" s="4">
+        <v>3</v>
+      </c>
+      <c r="BT24" s="4">
+        <v>15</v>
+      </c>
+      <c r="BU24" s="4">
+        <v>8</v>
+      </c>
+      <c r="BV24" s="4">
+        <v>1</v>
+      </c>
+      <c r="BW24" s="4">
+        <v>2</v>
+      </c>
+      <c r="BX24" s="4">
+        <v>7</v>
+      </c>
+      <c r="BY24" s="4">
+        <v>6</v>
+      </c>
+      <c r="BZ24" s="4">
+        <v>2</v>
+      </c>
+      <c r="CA24" s="4">
+        <v>1</v>
+      </c>
+      <c r="CB24" s="4">
+        <v>2</v>
+      </c>
+      <c r="CC24" s="4">
+        <v>131</v>
+      </c>
+      <c r="CD24" s="4">
+        <v>6</v>
+      </c>
+      <c r="CE24" s="4">
+        <v>12</v>
+      </c>
+      <c r="CF24" s="4">
+        <v>95</v>
+      </c>
+      <c r="CG24" s="4">
+        <v>5</v>
+      </c>
+      <c r="CH24" s="4">
+        <v>5</v>
+      </c>
+      <c r="CI24" s="4">
+        <v>2</v>
+      </c>
+      <c r="CJ24" s="4">
+        <v>2</v>
+      </c>
+      <c r="CK24" s="4">
+        <v>1</v>
+      </c>
+      <c r="CL24" s="4">
+        <v>0</v>
+      </c>
+      <c r="CM24" s="4">
+        <v>3</v>
+      </c>
+      <c r="CN24" s="4">
+        <v>469</v>
+      </c>
+      <c r="CO24" s="4">
+        <v>15</v>
+      </c>
+      <c r="CP24" s="4">
+        <v>272</v>
+      </c>
+      <c r="CQ24" s="4">
+        <v>130</v>
+      </c>
+      <c r="CR24" s="4">
+        <v>28</v>
+      </c>
+      <c r="CS24" s="4">
+        <v>3</v>
+      </c>
+      <c r="CT24" s="4">
+        <v>0</v>
+      </c>
+      <c r="CU24" s="4">
+        <v>0</v>
+      </c>
+      <c r="CV24" s="4">
+        <v>20</v>
+      </c>
+      <c r="CW24" s="4">
+        <v>1</v>
+      </c>
+      <c r="CX24" s="4">
+        <v>0</v>
+      </c>
+      <c r="CY24" s="4">
+        <v>116</v>
+      </c>
+      <c r="CZ24" s="4">
+        <v>4</v>
+      </c>
+      <c r="DA24" s="4">
+        <v>42</v>
+      </c>
+      <c r="DB24" s="4">
+        <v>45</v>
+      </c>
+      <c r="DC24" s="4">
+        <v>5</v>
+      </c>
+      <c r="DD24" s="4">
+        <v>8</v>
+      </c>
+      <c r="DE24" s="4">
+        <v>6</v>
+      </c>
+      <c r="DF24" s="4">
+        <v>0</v>
+      </c>
+      <c r="DG24" s="4">
+        <v>5</v>
+      </c>
+      <c r="DH24" s="4">
+        <v>1</v>
+      </c>
+      <c r="DI24" s="4">
+        <v>0</v>
+      </c>
+      <c r="DJ24" s="4">
+        <v>139</v>
+      </c>
+      <c r="DK24" s="4">
+        <v>2</v>
+      </c>
+      <c r="DL24" s="4">
+        <v>49</v>
+      </c>
+      <c r="DM24" s="4">
+        <v>18</v>
+      </c>
+      <c r="DN24" s="4">
+        <v>6</v>
+      </c>
+      <c r="DO24" s="4">
+        <v>11</v>
+      </c>
+      <c r="DP24" s="4">
+        <v>18</v>
+      </c>
+      <c r="DQ24" s="4">
+        <v>3</v>
+      </c>
+      <c r="DR24" s="4">
+        <v>6</v>
+      </c>
+      <c r="DS24" s="4">
         <v>14</v>
       </c>
-      <c r="BE24" s="4">
-[...20 lines deleted...]
-      <c r="BL24" s="4">
+      <c r="DT24" s="4">
+        <v>12</v>
+      </c>
+      <c r="DU24" s="4">
+        <v>35</v>
+      </c>
+      <c r="DV24" s="4">
+        <v>0</v>
+      </c>
+      <c r="DW24" s="4">
+        <v>31</v>
+      </c>
+      <c r="DX24" s="4">
+        <v>0</v>
+      </c>
+      <c r="DY24" s="4">
+        <v>2</v>
+      </c>
+      <c r="DZ24" s="4">
+        <v>0</v>
+      </c>
+      <c r="EA24" s="4">
+        <v>1</v>
+      </c>
+      <c r="EB24" s="4">
+        <v>0</v>
+      </c>
+      <c r="EC24" s="4">
+        <v>1</v>
+      </c>
+      <c r="ED24" s="4">
+        <v>0</v>
+      </c>
+      <c r="EE24" s="4">
+        <v>321</v>
+      </c>
+      <c r="EF24" s="4">
+        <v>4</v>
+      </c>
+      <c r="EG24" s="4">
+        <v>300</v>
+      </c>
+      <c r="EH24" s="4">
         <v>8</v>
       </c>
-      <c r="BM24" s="4">
-[...53 lines deleted...]
-      <c r="CE24" s="4">
+      <c r="EI24" s="4">
+        <v>2</v>
+      </c>
+      <c r="EJ24" s="4">
+        <v>1</v>
+      </c>
+      <c r="EK24" s="4">
+        <v>2</v>
+      </c>
+      <c r="EL24" s="4">
+        <v>1</v>
+      </c>
+      <c r="EM24" s="4">
+        <v>3</v>
+      </c>
+      <c r="EN24" s="4">
+        <v>0</v>
+      </c>
+      <c r="EO24" s="4">
+        <v>0</v>
+      </c>
+      <c r="EP24" s="4">
+        <v>1</v>
+      </c>
+      <c r="EQ24" s="4">
+        <v>1</v>
+      </c>
+      <c r="ER24" s="4">
+        <v>0</v>
+      </c>
+      <c r="ES24" s="4">
+        <v>0</v>
+      </c>
+      <c r="ET24" s="4">
+        <v>0</v>
+      </c>
+      <c r="EU24" s="4">
+        <v>0</v>
+      </c>
+      <c r="EV24" s="4">
+        <v>151</v>
+      </c>
+      <c r="EW24" s="4">
+        <v>7</v>
+      </c>
+      <c r="EX24" s="4">
+        <v>93</v>
+      </c>
+      <c r="EY24" s="4">
+        <v>4</v>
+      </c>
+      <c r="EZ24" s="4">
+        <v>4</v>
+      </c>
+      <c r="FA24" s="4">
+        <v>30</v>
+      </c>
+      <c r="FB24" s="4">
+        <v>7</v>
+      </c>
+      <c r="FC24" s="4">
+        <v>2</v>
+      </c>
+      <c r="FD24" s="4">
+        <v>0</v>
+      </c>
+      <c r="FE24" s="4">
+        <v>0</v>
+      </c>
+      <c r="FF24" s="4">
+        <v>4</v>
+      </c>
+      <c r="FG24" s="4">
+        <v>108</v>
+      </c>
+      <c r="FH24" s="4">
         <v>6</v>
       </c>
-      <c r="CF24" s="4">
-[...29 lines deleted...]
-      <c r="CP24" s="4">
+      <c r="FI24" s="4">
+        <v>30</v>
+      </c>
+      <c r="FJ24" s="4">
+        <v>36</v>
+      </c>
+      <c r="FK24" s="4">
+        <v>1</v>
+      </c>
+      <c r="FL24" s="4">
+        <v>6</v>
+      </c>
+      <c r="FM24" s="4">
+        <v>5</v>
+      </c>
+      <c r="FN24" s="4">
+        <v>0</v>
+      </c>
+      <c r="FO24" s="4">
+        <v>12</v>
+      </c>
+      <c r="FP24" s="4">
+        <v>0</v>
+      </c>
+      <c r="FQ24" s="4">
+        <v>12</v>
+      </c>
+      <c r="FR24" s="4">
+        <v>264</v>
+      </c>
+      <c r="FS24" s="4">
+        <v>2</v>
+      </c>
+      <c r="FT24" s="4">
+        <v>52</v>
+      </c>
+      <c r="FU24" s="4">
+        <v>137</v>
+      </c>
+      <c r="FV24" s="4">
+        <v>4</v>
+      </c>
+      <c r="FW24" s="4">
+        <v>3</v>
+      </c>
+      <c r="FX24" s="4">
+        <v>17</v>
+      </c>
+      <c r="FY24" s="4">
+        <v>1</v>
+      </c>
+      <c r="FZ24" s="4">
         <v>10</v>
       </c>
-      <c r="CQ24" s="4">
-[...32 lines deleted...]
-      <c r="DB24" s="4">
+      <c r="GA24" s="4">
+        <v>20</v>
+      </c>
+      <c r="GB24" s="4">
         <v>18</v>
       </c>
-      <c r="DC24" s="4">
-[...232 lines deleted...]
-      </c>
       <c r="GC24" s="4">
-        <v>38</v>
+        <v>566</v>
       </c>
       <c r="GD24" s="4">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="GE24" s="4">
-        <v>37</v>
+        <v>526</v>
       </c>
       <c r="GF24" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="GG24" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="GH24" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="GI24" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="GJ24" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="GK24" s="4">
         <v>0</v>
       </c>
       <c r="GL24" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="GM24" s="4">
         <v>0</v>
       </c>
       <c r="GN24" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="GO24" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="GP24" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="GQ24" s="4">
         <v>0</v>
       </c>
       <c r="GR24" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="GS24" s="4">
         <v>0</v>
       </c>
       <c r="GT24" s="4">
         <v>0</v>
       </c>
       <c r="GU24" s="4">
         <v>0</v>
       </c>
       <c r="GV24" s="4">
         <v>0</v>
       </c>
       <c r="GW24" s="4">
         <v>0</v>
       </c>
       <c r="GX24" s="4">
-        <v>1950</v>
+        <v>4333</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4">
         <v>22</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>190</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>191</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>192</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>193</v>
       </c>
       <c r="F25" s="4" t="s">
         <v>194</v>
       </c>
       <c r="G25" s="4" t="s">
         <v>195</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>230</v>
       </c>
       <c r="I25" s="4" t="s">
         <v>231</v>
       </c>
       <c r="J25" s="4" t="s">
         <v>230</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>243</v>
       </c>
       <c r="L25" s="4">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>16</v>
       </c>
       <c r="N25" s="4">
-        <v>5798</v>
+        <v>2354</v>
       </c>
       <c r="O25" s="4">
-        <v>269</v>
+        <v>152</v>
       </c>
       <c r="P25" s="4">
+        <v>8</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>139</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>4</v>
+      </c>
+      <c r="T25" s="4">
+        <v>0</v>
+      </c>
+      <c r="U25" s="4">
+        <v>0</v>
+      </c>
+      <c r="V25" s="4">
+        <v>1</v>
+      </c>
+      <c r="W25" s="4">
+        <v>0</v>
+      </c>
+      <c r="X25" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="4">
+        <v>277</v>
+      </c>
+      <c r="AA25" s="4">
+        <v>10</v>
+      </c>
+      <c r="AB25" s="4">
+        <v>135</v>
+      </c>
+      <c r="AC25" s="4">
+        <v>20</v>
+      </c>
+      <c r="AD25" s="4">
+        <v>2</v>
+      </c>
+      <c r="AE25" s="4">
+        <v>3</v>
+      </c>
+      <c r="AF25" s="4">
+        <v>1</v>
+      </c>
+      <c r="AG25" s="4">
+        <v>104</v>
+      </c>
+      <c r="AH25" s="4">
+        <v>1</v>
+      </c>
+      <c r="AI25" s="4">
+        <v>1</v>
+      </c>
+      <c r="AJ25" s="4">
+        <v>0</v>
+      </c>
+      <c r="AK25" s="4">
+        <v>240</v>
+      </c>
+      <c r="AL25" s="4">
+        <v>15</v>
+      </c>
+      <c r="AM25" s="4">
         <v>23</v>
       </c>
-      <c r="Q25" s="4">
-[...5 lines deleted...]
-      <c r="S25" s="4">
+      <c r="AN25" s="4">
         <v>46</v>
       </c>
-      <c r="T25" s="4">
-[...61 lines deleted...]
-      </c>
       <c r="AO25" s="4">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="AP25" s="4">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="AQ25" s="4">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="AR25" s="4">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="AS25" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AT25" s="4">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="AU25" s="4">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="AV25" s="4">
-        <v>364</v>
+        <v>415</v>
       </c>
       <c r="AW25" s="4">
         <v>12</v>
       </c>
       <c r="AX25" s="4">
-        <v>213</v>
+        <v>371</v>
       </c>
       <c r="AY25" s="4">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="AZ25" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BA25" s="4">
-        <v>31</v>
+        <v>4</v>
       </c>
       <c r="BB25" s="4">
+        <v>1</v>
+      </c>
+      <c r="BC25" s="4">
+        <v>5</v>
+      </c>
+      <c r="BD25" s="4">
+        <v>14</v>
+      </c>
+      <c r="BE25" s="4">
+        <v>1</v>
+      </c>
+      <c r="BF25" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG25" s="4">
+        <v>142</v>
+      </c>
+      <c r="BH25" s="4">
+        <v>3</v>
+      </c>
+      <c r="BI25" s="4">
+        <v>3</v>
+      </c>
+      <c r="BJ25" s="4">
+        <v>16</v>
+      </c>
+      <c r="BK25" s="4">
+        <v>105</v>
+      </c>
+      <c r="BL25" s="4">
+        <v>8</v>
+      </c>
+      <c r="BM25" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN25" s="4">
+        <v>2</v>
+      </c>
+      <c r="BO25" s="4">
+        <v>2</v>
+      </c>
+      <c r="BP25" s="4">
+        <v>1</v>
+      </c>
+      <c r="BQ25" s="4">
+        <v>2</v>
+      </c>
+      <c r="BR25" s="4">
+        <v>79</v>
+      </c>
+      <c r="BS25" s="4">
+        <v>1</v>
+      </c>
+      <c r="BT25" s="4">
+        <v>49</v>
+      </c>
+      <c r="BU25" s="4">
+        <v>3</v>
+      </c>
+      <c r="BV25" s="4">
+        <v>1</v>
+      </c>
+      <c r="BW25" s="4">
+        <v>9</v>
+      </c>
+      <c r="BX25" s="4">
+        <v>3</v>
+      </c>
+      <c r="BY25" s="4">
+        <v>9</v>
+      </c>
+      <c r="BZ25" s="4">
+        <v>2</v>
+      </c>
+      <c r="CA25" s="4">
+        <v>1</v>
+      </c>
+      <c r="CB25" s="4">
+        <v>1</v>
+      </c>
+      <c r="CC25" s="4">
+        <v>53</v>
+      </c>
+      <c r="CD25" s="4">
+        <v>3</v>
+      </c>
+      <c r="CE25" s="4">
+        <v>6</v>
+      </c>
+      <c r="CF25" s="4">
+        <v>3</v>
+      </c>
+      <c r="CG25" s="4">
+        <v>1</v>
+      </c>
+      <c r="CH25" s="4">
+        <v>37</v>
+      </c>
+      <c r="CI25" s="4">
+        <v>0</v>
+      </c>
+      <c r="CJ25" s="4">
+        <v>0</v>
+      </c>
+      <c r="CK25" s="4">
+        <v>2</v>
+      </c>
+      <c r="CL25" s="4">
+        <v>1</v>
+      </c>
+      <c r="CM25" s="4">
+        <v>0</v>
+      </c>
+      <c r="CN25" s="4">
+        <v>15</v>
+      </c>
+      <c r="CO25" s="4">
+        <v>1</v>
+      </c>
+      <c r="CP25" s="4">
+        <v>10</v>
+      </c>
+      <c r="CQ25" s="4">
+        <v>2</v>
+      </c>
+      <c r="CR25" s="4">
+        <v>1</v>
+      </c>
+      <c r="CS25" s="4">
+        <v>0</v>
+      </c>
+      <c r="CT25" s="4">
+        <v>0</v>
+      </c>
+      <c r="CU25" s="4">
+        <v>0</v>
+      </c>
+      <c r="CV25" s="4">
+        <v>0</v>
+      </c>
+      <c r="CW25" s="4">
+        <v>0</v>
+      </c>
+      <c r="CX25" s="4">
+        <v>1</v>
+      </c>
+      <c r="CY25" s="4">
+        <v>32</v>
+      </c>
+      <c r="CZ25" s="4">
+        <v>0</v>
+      </c>
+      <c r="DA25" s="4">
+        <v>9</v>
+      </c>
+      <c r="DB25" s="4">
+        <v>18</v>
+      </c>
+      <c r="DC25" s="4">
+        <v>2</v>
+      </c>
+      <c r="DD25" s="4">
+        <v>1</v>
+      </c>
+      <c r="DE25" s="4">
+        <v>2</v>
+      </c>
+      <c r="DF25" s="4">
+        <v>0</v>
+      </c>
+      <c r="DG25" s="4">
+        <v>0</v>
+      </c>
+      <c r="DH25" s="4">
+        <v>0</v>
+      </c>
+      <c r="DI25" s="4">
+        <v>0</v>
+      </c>
+      <c r="DJ25" s="4">
+        <v>55</v>
+      </c>
+      <c r="DK25" s="4">
+        <v>1</v>
+      </c>
+      <c r="DL25" s="4">
+        <v>6</v>
+      </c>
+      <c r="DM25" s="4">
+        <v>10</v>
+      </c>
+      <c r="DN25" s="4">
+        <v>4</v>
+      </c>
+      <c r="DO25" s="4">
+        <v>6</v>
+      </c>
+      <c r="DP25" s="4">
+        <v>14</v>
+      </c>
+      <c r="DQ25" s="4">
+        <v>1</v>
+      </c>
+      <c r="DR25" s="4">
+        <v>4</v>
+      </c>
+      <c r="DS25" s="4">
+        <v>7</v>
+      </c>
+      <c r="DT25" s="4">
+        <v>2</v>
+      </c>
+      <c r="DU25" s="4">
+        <v>13</v>
+      </c>
+      <c r="DV25" s="4">
+        <v>1</v>
+      </c>
+      <c r="DW25" s="4">
+        <v>2</v>
+      </c>
+      <c r="DX25" s="4">
+        <v>8</v>
+      </c>
+      <c r="DY25" s="4">
+        <v>0</v>
+      </c>
+      <c r="DZ25" s="4">
+        <v>0</v>
+      </c>
+      <c r="EA25" s="4">
+        <v>0</v>
+      </c>
+      <c r="EB25" s="4">
+        <v>0</v>
+      </c>
+      <c r="EC25" s="4">
+        <v>1</v>
+      </c>
+      <c r="ED25" s="4">
+        <v>1</v>
+      </c>
+      <c r="EE25" s="4">
+        <v>16</v>
+      </c>
+      <c r="EF25" s="4">
+        <v>1</v>
+      </c>
+      <c r="EG25" s="4">
+        <v>9</v>
+      </c>
+      <c r="EH25" s="4">
+        <v>2</v>
+      </c>
+      <c r="EI25" s="4">
+        <v>1</v>
+      </c>
+      <c r="EJ25" s="4">
+        <v>1</v>
+      </c>
+      <c r="EK25" s="4">
+        <v>0</v>
+      </c>
+      <c r="EL25" s="4">
+        <v>1</v>
+      </c>
+      <c r="EM25" s="4">
+        <v>1</v>
+      </c>
+      <c r="EN25" s="4">
+        <v>0</v>
+      </c>
+      <c r="EO25" s="4">
+        <v>0</v>
+      </c>
+      <c r="EP25" s="4">
+        <v>1</v>
+      </c>
+      <c r="EQ25" s="4">
+        <v>0</v>
+      </c>
+      <c r="ER25" s="4">
+        <v>1</v>
+      </c>
+      <c r="ES25" s="4">
+        <v>0</v>
+      </c>
+      <c r="ET25" s="4">
+        <v>0</v>
+      </c>
+      <c r="EU25" s="4">
+        <v>0</v>
+      </c>
+      <c r="EV25" s="4">
+        <v>106</v>
+      </c>
+      <c r="EW25" s="4">
+        <v>2</v>
+      </c>
+      <c r="EX25" s="4">
+        <v>79</v>
+      </c>
+      <c r="EY25" s="4">
+        <v>0</v>
+      </c>
+      <c r="EZ25" s="4">
+        <v>1</v>
+      </c>
+      <c r="FA25" s="4">
         <v>19</v>
       </c>
-      <c r="BC25" s="4">
-[...5 lines deleted...]
-      <c r="BE25" s="4">
+      <c r="FB25" s="4">
+        <v>0</v>
+      </c>
+      <c r="FC25" s="4">
+        <v>1</v>
+      </c>
+      <c r="FD25" s="4">
+        <v>1</v>
+      </c>
+      <c r="FE25" s="4">
+        <v>2</v>
+      </c>
+      <c r="FF25" s="4">
+        <v>1</v>
+      </c>
+      <c r="FG25" s="4">
+        <v>176</v>
+      </c>
+      <c r="FH25" s="4">
+        <v>4</v>
+      </c>
+      <c r="FI25" s="4">
         <v>6</v>
       </c>
-      <c r="BF25" s="4">
-[...5 lines deleted...]
-      <c r="BH25" s="4">
+      <c r="FJ25" s="4">
+        <v>120</v>
+      </c>
+      <c r="FK25" s="4">
+        <v>1</v>
+      </c>
+      <c r="FL25" s="4">
+        <v>2</v>
+      </c>
+      <c r="FM25" s="4">
+        <v>42</v>
+      </c>
+      <c r="FN25" s="4">
+        <v>0</v>
+      </c>
+      <c r="FO25" s="4">
+        <v>0</v>
+      </c>
+      <c r="FP25" s="4">
+        <v>1</v>
+      </c>
+      <c r="FQ25" s="4">
+        <v>0</v>
+      </c>
+      <c r="FR25" s="4">
+        <v>137</v>
+      </c>
+      <c r="FS25" s="4">
+        <v>4</v>
+      </c>
+      <c r="FT25" s="4">
+        <v>87</v>
+      </c>
+      <c r="FU25" s="4">
+        <v>4</v>
+      </c>
+      <c r="FV25" s="4">
+        <v>3</v>
+      </c>
+      <c r="FW25" s="4">
+        <v>1</v>
+      </c>
+      <c r="FX25" s="4">
         <v>7</v>
       </c>
-      <c r="BI25" s="4">
+      <c r="FY25" s="4">
+        <v>0</v>
+      </c>
+      <c r="FZ25" s="4">
+        <v>1</v>
+      </c>
+      <c r="GA25" s="4">
+        <v>3</v>
+      </c>
+      <c r="GB25" s="4">
         <v>27</v>
       </c>
-      <c r="BJ25" s="4">
-[...367 lines deleted...]
-      </c>
       <c r="GC25" s="4">
-        <v>566</v>
+        <v>38</v>
       </c>
       <c r="GD25" s="4">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="GE25" s="4">
-        <v>526</v>
+        <v>37</v>
       </c>
       <c r="GF25" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="GG25" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="GH25" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="GI25" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="GJ25" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="GK25" s="4">
         <v>0</v>
       </c>
       <c r="GL25" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="GM25" s="4">
         <v>0</v>
       </c>
       <c r="GN25" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="GO25" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="GP25" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="GQ25" s="4">
         <v>0</v>
       </c>
       <c r="GR25" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="GS25" s="4">
         <v>0</v>
       </c>
       <c r="GT25" s="4">
         <v>0</v>
       </c>
       <c r="GU25" s="4">
         <v>0</v>
       </c>
       <c r="GV25" s="4">
         <v>0</v>
       </c>
       <c r="GW25" s="4">
         <v>0</v>
       </c>
       <c r="GX25" s="4">
-        <v>4333</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4">
         <v>23</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>190</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>191</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>192</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>193</v>
       </c>
       <c r="F26" s="4" t="s">
         <v>194</v>
       </c>
       <c r="G26" s="4" t="s">
         <v>195</v>
       </c>
       <c r="H26" s="4" t="s">
@@ -17981,1253 +17981,1253 @@
       <c r="D28" s="4" t="s">
         <v>192</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>193</v>
       </c>
       <c r="F28" s="4" t="s">
         <v>194</v>
       </c>
       <c r="G28" s="4" t="s">
         <v>195</v>
       </c>
       <c r="H28" s="4" t="s">
         <v>230</v>
       </c>
       <c r="I28" s="4" t="s">
         <v>231</v>
       </c>
       <c r="J28" s="4" t="s">
         <v>248</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>249</v>
       </c>
       <c r="L28" s="4">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>16</v>
       </c>
       <c r="N28" s="4">
-        <v>2494</v>
+        <v>5908</v>
       </c>
       <c r="O28" s="4">
-        <v>71</v>
+        <v>276</v>
       </c>
       <c r="P28" s="4">
+        <v>11</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>220</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>41</v>
+      </c>
+      <c r="T28" s="4">
+        <v>1</v>
+      </c>
+      <c r="U28" s="4">
+        <v>1</v>
+      </c>
+      <c r="V28" s="4">
+        <v>1</v>
+      </c>
+      <c r="W28" s="4">
+        <v>0</v>
+      </c>
+      <c r="X28" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="4">
+        <v>1</v>
+      </c>
+      <c r="Z28" s="4">
+        <v>441</v>
+      </c>
+      <c r="AA28" s="4">
+        <v>24</v>
+      </c>
+      <c r="AB28" s="4">
+        <v>331</v>
+      </c>
+      <c r="AC28" s="4">
+        <v>18</v>
+      </c>
+      <c r="AD28" s="4">
+        <v>2</v>
+      </c>
+      <c r="AE28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="4">
+        <v>3</v>
+      </c>
+      <c r="AG28" s="4">
+        <v>53</v>
+      </c>
+      <c r="AH28" s="4">
         <v>5</v>
       </c>
-      <c r="Q28" s="4">
-[...11 lines deleted...]
-      <c r="U28" s="4">
+      <c r="AI28" s="4">
+        <v>5</v>
+      </c>
+      <c r="AJ28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AK28" s="4">
+        <v>449</v>
+      </c>
+      <c r="AL28" s="4">
+        <v>22</v>
+      </c>
+      <c r="AM28" s="4">
+        <v>63</v>
+      </c>
+      <c r="AN28" s="4">
+        <v>31</v>
+      </c>
+      <c r="AO28" s="4">
         <v>12</v>
       </c>
-      <c r="V28" s="4">
-[...14 lines deleted...]
-      <c r="AA28" s="4">
+      <c r="AP28" s="4">
+        <v>72</v>
+      </c>
+      <c r="AQ28" s="4">
+        <v>115</v>
+      </c>
+      <c r="AR28" s="4">
+        <v>9</v>
+      </c>
+      <c r="AS28" s="4">
+        <v>2</v>
+      </c>
+      <c r="AT28" s="4">
+        <v>118</v>
+      </c>
+      <c r="AU28" s="4">
+        <v>5</v>
+      </c>
+      <c r="AV28" s="4">
+        <v>427</v>
+      </c>
+      <c r="AW28" s="4">
+        <v>11</v>
+      </c>
+      <c r="AX28" s="4">
+        <v>318</v>
+      </c>
+      <c r="AY28" s="4">
+        <v>33</v>
+      </c>
+      <c r="AZ28" s="4">
+        <v>1</v>
+      </c>
+      <c r="BA28" s="4">
+        <v>37</v>
+      </c>
+      <c r="BB28" s="4">
+        <v>4</v>
+      </c>
+      <c r="BC28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD28" s="4">
         <v>16</v>
       </c>
-      <c r="AB28" s="4">
-[...32 lines deleted...]
-      <c r="AM28" s="4">
+      <c r="BE28" s="4">
+        <v>4</v>
+      </c>
+      <c r="BF28" s="4">
+        <v>3</v>
+      </c>
+      <c r="BG28" s="4">
+        <v>421</v>
+      </c>
+      <c r="BH28" s="4">
+        <v>7</v>
+      </c>
+      <c r="BI28" s="4">
+        <v>16</v>
+      </c>
+      <c r="BJ28" s="4">
+        <v>85</v>
+      </c>
+      <c r="BK28" s="4">
+        <v>211</v>
+      </c>
+      <c r="BL28" s="4">
+        <v>13</v>
+      </c>
+      <c r="BM28" s="4">
+        <v>2</v>
+      </c>
+      <c r="BN28" s="4">
+        <v>59</v>
+      </c>
+      <c r="BO28" s="4">
+        <v>8</v>
+      </c>
+      <c r="BP28" s="4">
+        <v>1</v>
+      </c>
+      <c r="BQ28" s="4">
+        <v>19</v>
+      </c>
+      <c r="BR28" s="4">
+        <v>162</v>
+      </c>
+      <c r="BS28" s="4">
+        <v>8</v>
+      </c>
+      <c r="BT28" s="4">
+        <v>26</v>
+      </c>
+      <c r="BU28" s="4">
+        <v>13</v>
+      </c>
+      <c r="BV28" s="4">
         <v>9</v>
       </c>
-      <c r="AN28" s="4">
-[...2 lines deleted...]
-      <c r="AO28" s="4">
+      <c r="BW28" s="4">
         <v>8</v>
       </c>
-      <c r="AP28" s="4">
-[...11 lines deleted...]
-      <c r="AT28" s="4">
+      <c r="BX28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BY28" s="4">
+        <v>6</v>
+      </c>
+      <c r="BZ28" s="4">
+        <v>83</v>
+      </c>
+      <c r="CA28" s="4">
+        <v>7</v>
+      </c>
+      <c r="CB28" s="4">
+        <v>2</v>
+      </c>
+      <c r="CC28" s="4">
+        <v>69</v>
+      </c>
+      <c r="CD28" s="4">
+        <v>3</v>
+      </c>
+      <c r="CE28" s="4">
+        <v>11</v>
+      </c>
+      <c r="CF28" s="4">
+        <v>5</v>
+      </c>
+      <c r="CG28" s="4">
+        <v>5</v>
+      </c>
+      <c r="CH28" s="4">
+        <v>35</v>
+      </c>
+      <c r="CI28" s="4">
+        <v>3</v>
+      </c>
+      <c r="CJ28" s="4">
+        <v>3</v>
+      </c>
+      <c r="CK28" s="4">
+        <v>2</v>
+      </c>
+      <c r="CL28" s="4">
+        <v>0</v>
+      </c>
+      <c r="CM28" s="4">
+        <v>2</v>
+      </c>
+      <c r="CN28" s="4">
+        <v>91</v>
+      </c>
+      <c r="CO28" s="4">
         <v>8</v>
       </c>
-      <c r="AU28" s="4">
-[...53 lines deleted...]
-      <c r="BM28" s="4">
+      <c r="CP28" s="4">
+        <v>75</v>
+      </c>
+      <c r="CQ28" s="4">
+        <v>1</v>
+      </c>
+      <c r="CR28" s="4">
+        <v>1</v>
+      </c>
+      <c r="CS28" s="4">
+        <v>0</v>
+      </c>
+      <c r="CT28" s="4">
+        <v>1</v>
+      </c>
+      <c r="CU28" s="4">
+        <v>0</v>
+      </c>
+      <c r="CV28" s="4">
+        <v>1</v>
+      </c>
+      <c r="CW28" s="4">
+        <v>2</v>
+      </c>
+      <c r="CX28" s="4">
+        <v>2</v>
+      </c>
+      <c r="CY28" s="4">
+        <v>110</v>
+      </c>
+      <c r="CZ28" s="4">
+        <v>3</v>
+      </c>
+      <c r="DA28" s="4">
+        <v>35</v>
+      </c>
+      <c r="DB28" s="4">
+        <v>54</v>
+      </c>
+      <c r="DC28" s="4">
+        <v>1</v>
+      </c>
+      <c r="DD28" s="4">
         <v>9</v>
       </c>
-      <c r="BN28" s="4">
-[...59 lines deleted...]
-      <c r="CH28" s="4">
+      <c r="DE28" s="4">
         <v>7</v>
       </c>
-      <c r="CI28" s="4">
-[...67 lines deleted...]
-      </c>
       <c r="DF28" s="4">
         <v>0</v>
       </c>
       <c r="DG28" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="DH28" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="DI28" s="4">
         <v>0</v>
       </c>
       <c r="DJ28" s="4">
-        <v>97</v>
+        <v>168</v>
       </c>
       <c r="DK28" s="4">
         <v>5</v>
       </c>
       <c r="DL28" s="4">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="DM28" s="4">
+        <v>35</v>
+      </c>
+      <c r="DN28" s="4">
+        <v>3</v>
+      </c>
+      <c r="DO28" s="4">
+        <v>18</v>
+      </c>
+      <c r="DP28" s="4">
+        <v>9</v>
+      </c>
+      <c r="DQ28" s="4">
+        <v>0</v>
+      </c>
+      <c r="DR28" s="4">
+        <v>8</v>
+      </c>
+      <c r="DS28" s="4">
+        <v>37</v>
+      </c>
+      <c r="DT28" s="4">
+        <v>6</v>
+      </c>
+      <c r="DU28" s="4">
+        <v>22</v>
+      </c>
+      <c r="DV28" s="4">
+        <v>1</v>
+      </c>
+      <c r="DW28" s="4">
+        <v>10</v>
+      </c>
+      <c r="DX28" s="4">
+        <v>2</v>
+      </c>
+      <c r="DY28" s="4">
+        <v>3</v>
+      </c>
+      <c r="DZ28" s="4">
+        <v>0</v>
+      </c>
+      <c r="EA28" s="4">
+        <v>1</v>
+      </c>
+      <c r="EB28" s="4">
+        <v>5</v>
+      </c>
+      <c r="EC28" s="4">
+        <v>0</v>
+      </c>
+      <c r="ED28" s="4">
+        <v>0</v>
+      </c>
+      <c r="EE28" s="4">
+        <v>73</v>
+      </c>
+      <c r="EF28" s="4">
+        <v>5</v>
+      </c>
+      <c r="EG28" s="4">
+        <v>64</v>
+      </c>
+      <c r="EH28" s="4">
+        <v>0</v>
+      </c>
+      <c r="EI28" s="4">
+        <v>1</v>
+      </c>
+      <c r="EJ28" s="4">
+        <v>2</v>
+      </c>
+      <c r="EK28" s="4">
+        <v>0</v>
+      </c>
+      <c r="EL28" s="4">
+        <v>0</v>
+      </c>
+      <c r="EM28" s="4">
+        <v>0</v>
+      </c>
+      <c r="EN28" s="4">
+        <v>0</v>
+      </c>
+      <c r="EO28" s="4">
+        <v>1</v>
+      </c>
+      <c r="EP28" s="4">
+        <v>2</v>
+      </c>
+      <c r="EQ28" s="4">
+        <v>0</v>
+      </c>
+      <c r="ER28" s="4">
+        <v>2</v>
+      </c>
+      <c r="ES28" s="4">
+        <v>0</v>
+      </c>
+      <c r="ET28" s="4">
+        <v>0</v>
+      </c>
+      <c r="EU28" s="4">
+        <v>0</v>
+      </c>
+      <c r="EV28" s="4">
+        <v>211</v>
+      </c>
+      <c r="EW28" s="4">
+        <v>13</v>
+      </c>
+      <c r="EX28" s="4">
+        <v>131</v>
+      </c>
+      <c r="EY28" s="4">
+        <v>5</v>
+      </c>
+      <c r="EZ28" s="4">
+        <v>5</v>
+      </c>
+      <c r="FA28" s="4">
+        <v>53</v>
+      </c>
+      <c r="FB28" s="4">
+        <v>3</v>
+      </c>
+      <c r="FC28" s="4">
+        <v>0</v>
+      </c>
+      <c r="FD28" s="4">
+        <v>1</v>
+      </c>
+      <c r="FE28" s="4">
+        <v>0</v>
+      </c>
+      <c r="FF28" s="4">
+        <v>0</v>
+      </c>
+      <c r="FG28" s="4">
+        <v>369</v>
+      </c>
+      <c r="FH28" s="4">
+        <v>8</v>
+      </c>
+      <c r="FI28" s="4">
+        <v>14</v>
+      </c>
+      <c r="FJ28" s="4">
+        <v>251</v>
+      </c>
+      <c r="FK28" s="4">
+        <v>0</v>
+      </c>
+      <c r="FL28" s="4">
         <v>7</v>
       </c>
-      <c r="DN28" s="4">
-[...101 lines deleted...]
-      <c r="EV28" s="4">
+      <c r="FM28" s="4">
+        <v>20</v>
+      </c>
+      <c r="FN28" s="4">
+        <v>2</v>
+      </c>
+      <c r="FO28" s="4">
+        <v>3</v>
+      </c>
+      <c r="FP28" s="4">
+        <v>1</v>
+      </c>
+      <c r="FQ28" s="4">
+        <v>63</v>
+      </c>
+      <c r="FR28" s="4">
+        <v>1339</v>
+      </c>
+      <c r="FS28" s="4">
+        <v>40</v>
+      </c>
+      <c r="FT28" s="4">
+        <v>1163</v>
+      </c>
+      <c r="FU28" s="4">
+        <v>18</v>
+      </c>
+      <c r="FV28" s="4">
+        <v>4</v>
+      </c>
+      <c r="FW28" s="4">
+        <v>1</v>
+      </c>
+      <c r="FX28" s="4">
+        <v>67</v>
+      </c>
+      <c r="FY28" s="4">
+        <v>1</v>
+      </c>
+      <c r="FZ28" s="4">
+        <v>1</v>
+      </c>
+      <c r="GA28" s="4">
+        <v>11</v>
+      </c>
+      <c r="GB28" s="4">
         <v>33</v>
       </c>
-      <c r="EW28" s="4">
-[...94 lines deleted...]
-      </c>
       <c r="GC28" s="4">
-        <v>209</v>
+        <v>121</v>
       </c>
       <c r="GD28" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="GE28" s="4">
-        <v>194</v>
+        <v>110</v>
       </c>
       <c r="GF28" s="4">
         <v>3</v>
       </c>
       <c r="GG28" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="GH28" s="4">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="GI28" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="GJ28" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="GK28" s="4">
         <v>0</v>
       </c>
       <c r="GL28" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="GM28" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="GN28" s="4">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="GO28" s="4">
         <v>0</v>
       </c>
       <c r="GP28" s="4">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="GQ28" s="4">
         <v>0</v>
       </c>
       <c r="GR28" s="4">
         <v>0</v>
       </c>
       <c r="GS28" s="4">
         <v>0</v>
       </c>
       <c r="GT28" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="GU28" s="4">
         <v>0</v>
       </c>
       <c r="GV28" s="4">
         <v>0</v>
       </c>
       <c r="GW28" s="4">
         <v>0</v>
       </c>
       <c r="GX28" s="4">
-        <v>1902</v>
+        <v>4752</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="4">
         <v>26</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>190</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>191</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>192</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>193</v>
       </c>
       <c r="F29" s="4" t="s">
         <v>194</v>
       </c>
       <c r="G29" s="4" t="s">
         <v>195</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>230</v>
       </c>
       <c r="I29" s="4" t="s">
         <v>231</v>
       </c>
       <c r="J29" s="4" t="s">
         <v>248</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>250</v>
       </c>
       <c r="L29" s="4">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>16</v>
       </c>
       <c r="N29" s="4">
-        <v>5908</v>
+        <v>2494</v>
       </c>
       <c r="O29" s="4">
-        <v>276</v>
+        <v>71</v>
       </c>
       <c r="P29" s="4">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="Q29" s="4">
-        <v>220</v>
+        <v>25</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="S29" s="4">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="T29" s="4">
         <v>1</v>
       </c>
       <c r="U29" s="4">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="V29" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W29" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X29" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y29" s="4">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="Z29" s="4">
-        <v>441</v>
+        <v>154</v>
       </c>
       <c r="AA29" s="4">
+        <v>16</v>
+      </c>
+      <c r="AB29" s="4">
+        <v>94</v>
+      </c>
+      <c r="AC29" s="4">
+        <v>10</v>
+      </c>
+      <c r="AD29" s="4">
+        <v>2</v>
+      </c>
+      <c r="AE29" s="4">
+        <v>2</v>
+      </c>
+      <c r="AF29" s="4">
+        <v>2</v>
+      </c>
+      <c r="AG29" s="4">
+        <v>23</v>
+      </c>
+      <c r="AH29" s="4">
+        <v>3</v>
+      </c>
+      <c r="AI29" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="4">
+        <v>2</v>
+      </c>
+      <c r="AK29" s="4">
+        <v>97</v>
+      </c>
+      <c r="AL29" s="4">
+        <v>10</v>
+      </c>
+      <c r="AM29" s="4">
+        <v>9</v>
+      </c>
+      <c r="AN29" s="4">
+        <v>15</v>
+      </c>
+      <c r="AO29" s="4">
+        <v>8</v>
+      </c>
+      <c r="AP29" s="4">
+        <v>22</v>
+      </c>
+      <c r="AQ29" s="4">
+        <v>23</v>
+      </c>
+      <c r="AR29" s="4">
+        <v>2</v>
+      </c>
+      <c r="AS29" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT29" s="4">
+        <v>8</v>
+      </c>
+      <c r="AU29" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV29" s="4">
+        <v>161</v>
+      </c>
+      <c r="AW29" s="4">
+        <v>8</v>
+      </c>
+      <c r="AX29" s="4">
+        <v>98</v>
+      </c>
+      <c r="AY29" s="4">
+        <v>38</v>
+      </c>
+      <c r="AZ29" s="4">
+        <v>5</v>
+      </c>
+      <c r="BA29" s="4">
+        <v>3</v>
+      </c>
+      <c r="BB29" s="4">
+        <v>1</v>
+      </c>
+      <c r="BC29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD29" s="4">
+        <v>1</v>
+      </c>
+      <c r="BE29" s="4">
+        <v>2</v>
+      </c>
+      <c r="BF29" s="4">
+        <v>5</v>
+      </c>
+      <c r="BG29" s="4">
+        <v>95</v>
+      </c>
+      <c r="BH29" s="4">
+        <v>3</v>
+      </c>
+      <c r="BI29" s="4">
+        <v>5</v>
+      </c>
+      <c r="BJ29" s="4">
+        <v>10</v>
+      </c>
+      <c r="BK29" s="4">
+        <v>60</v>
+      </c>
+      <c r="BL29" s="4">
+        <v>5</v>
+      </c>
+      <c r="BM29" s="4">
+        <v>9</v>
+      </c>
+      <c r="BN29" s="4">
+        <v>2</v>
+      </c>
+      <c r="BO29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BP29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BQ29" s="4">
+        <v>1</v>
+      </c>
+      <c r="BR29" s="4">
+        <v>12</v>
+      </c>
+      <c r="BS29" s="4">
+        <v>1</v>
+      </c>
+      <c r="BT29" s="4">
+        <v>1</v>
+      </c>
+      <c r="BU29" s="4">
+        <v>6</v>
+      </c>
+      <c r="BV29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BW29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BX29" s="4">
+        <v>3</v>
+      </c>
+      <c r="BY29" s="4">
+        <v>1</v>
+      </c>
+      <c r="BZ29" s="4">
+        <v>0</v>
+      </c>
+      <c r="CA29" s="4">
+        <v>0</v>
+      </c>
+      <c r="CB29" s="4">
+        <v>0</v>
+      </c>
+      <c r="CC29" s="4">
+        <v>55</v>
+      </c>
+      <c r="CD29" s="4">
+        <v>3</v>
+      </c>
+      <c r="CE29" s="4">
+        <v>6</v>
+      </c>
+      <c r="CF29" s="4">
+        <v>36</v>
+      </c>
+      <c r="CG29" s="4">
+        <v>1</v>
+      </c>
+      <c r="CH29" s="4">
+        <v>7</v>
+      </c>
+      <c r="CI29" s="4">
+        <v>0</v>
+      </c>
+      <c r="CJ29" s="4">
+        <v>1</v>
+      </c>
+      <c r="CK29" s="4">
+        <v>0</v>
+      </c>
+      <c r="CL29" s="4">
+        <v>0</v>
+      </c>
+      <c r="CM29" s="4">
+        <v>1</v>
+      </c>
+      <c r="CN29" s="4">
+        <v>309</v>
+      </c>
+      <c r="CO29" s="4">
+        <v>9</v>
+      </c>
+      <c r="CP29" s="4">
+        <v>197</v>
+      </c>
+      <c r="CQ29" s="4">
+        <v>57</v>
+      </c>
+      <c r="CR29" s="4">
+        <v>22</v>
+      </c>
+      <c r="CS29" s="4">
+        <v>5</v>
+      </c>
+      <c r="CT29" s="4">
+        <v>3</v>
+      </c>
+      <c r="CU29" s="4">
+        <v>7</v>
+      </c>
+      <c r="CV29" s="4">
+        <v>7</v>
+      </c>
+      <c r="CW29" s="4">
+        <v>2</v>
+      </c>
+      <c r="CX29" s="4">
+        <v>0</v>
+      </c>
+      <c r="CY29" s="4">
         <v>24</v>
       </c>
-      <c r="AB29" s="4">
-[...146 lines deleted...]
-      <c r="BY29" s="4">
+      <c r="CZ29" s="4">
+        <v>0</v>
+      </c>
+      <c r="DA29" s="4">
+        <v>14</v>
+      </c>
+      <c r="DB29" s="4">
         <v>6</v>
       </c>
-      <c r="BZ29" s="4">
-[...85 lines deleted...]
-      </c>
       <c r="DC29" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="DD29" s="4">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="DE29" s="4">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="DF29" s="4">
         <v>0</v>
       </c>
       <c r="DG29" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="DH29" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="DI29" s="4">
         <v>0</v>
       </c>
       <c r="DJ29" s="4">
-        <v>168</v>
+        <v>97</v>
       </c>
       <c r="DK29" s="4">
         <v>5</v>
       </c>
       <c r="DL29" s="4">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="DM29" s="4">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="DN29" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="DO29" s="4">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="DP29" s="4">
+        <v>4</v>
+      </c>
+      <c r="DQ29" s="4">
+        <v>0</v>
+      </c>
+      <c r="DR29" s="4">
+        <v>5</v>
+      </c>
+      <c r="DS29" s="4">
+        <v>8</v>
+      </c>
+      <c r="DT29" s="4">
+        <v>0</v>
+      </c>
+      <c r="DU29" s="4">
+        <v>26</v>
+      </c>
+      <c r="DV29" s="4">
+        <v>1</v>
+      </c>
+      <c r="DW29" s="4">
+        <v>7</v>
+      </c>
+      <c r="DX29" s="4">
+        <v>16</v>
+      </c>
+      <c r="DY29" s="4">
+        <v>1</v>
+      </c>
+      <c r="DZ29" s="4">
+        <v>1</v>
+      </c>
+      <c r="EA29" s="4">
+        <v>0</v>
+      </c>
+      <c r="EB29" s="4">
+        <v>0</v>
+      </c>
+      <c r="EC29" s="4">
+        <v>0</v>
+      </c>
+      <c r="ED29" s="4">
+        <v>0</v>
+      </c>
+      <c r="EE29" s="4">
+        <v>389</v>
+      </c>
+      <c r="EF29" s="4">
+        <v>2</v>
+      </c>
+      <c r="EG29" s="4">
+        <v>372</v>
+      </c>
+      <c r="EH29" s="4">
+        <v>7</v>
+      </c>
+      <c r="EI29" s="4">
+        <v>1</v>
+      </c>
+      <c r="EJ29" s="4">
+        <v>1</v>
+      </c>
+      <c r="EK29" s="4">
+        <v>2</v>
+      </c>
+      <c r="EL29" s="4">
+        <v>0</v>
+      </c>
+      <c r="EM29" s="4">
+        <v>1</v>
+      </c>
+      <c r="EN29" s="4">
+        <v>0</v>
+      </c>
+      <c r="EO29" s="4">
+        <v>3</v>
+      </c>
+      <c r="EP29" s="4">
+        <v>2</v>
+      </c>
+      <c r="EQ29" s="4">
+        <v>0</v>
+      </c>
+      <c r="ER29" s="4">
+        <v>0</v>
+      </c>
+      <c r="ES29" s="4">
+        <v>1</v>
+      </c>
+      <c r="ET29" s="4">
+        <v>1</v>
+      </c>
+      <c r="EU29" s="4">
+        <v>0</v>
+      </c>
+      <c r="EV29" s="4">
+        <v>33</v>
+      </c>
+      <c r="EW29" s="4">
+        <v>7</v>
+      </c>
+      <c r="EX29" s="4">
+        <v>13</v>
+      </c>
+      <c r="EY29" s="4">
+        <v>1</v>
+      </c>
+      <c r="EZ29" s="4">
+        <v>2</v>
+      </c>
+      <c r="FA29" s="4">
+        <v>3</v>
+      </c>
+      <c r="FB29" s="4">
+        <v>2</v>
+      </c>
+      <c r="FC29" s="4">
+        <v>4</v>
+      </c>
+      <c r="FD29" s="4">
+        <v>0</v>
+      </c>
+      <c r="FE29" s="4">
+        <v>1</v>
+      </c>
+      <c r="FF29" s="4">
+        <v>0</v>
+      </c>
+      <c r="FG29" s="4">
+        <v>23</v>
+      </c>
+      <c r="FH29" s="4">
+        <v>4</v>
+      </c>
+      <c r="FI29" s="4">
+        <v>3</v>
+      </c>
+      <c r="FJ29" s="4">
         <v>9</v>
       </c>
-      <c r="DQ29" s="4">
-[...2 lines deleted...]
-      <c r="DR29" s="4">
+      <c r="FK29" s="4">
+        <v>0</v>
+      </c>
+      <c r="FL29" s="4">
+        <v>0</v>
+      </c>
+      <c r="FM29" s="4">
+        <v>2</v>
+      </c>
+      <c r="FN29" s="4">
+        <v>1</v>
+      </c>
+      <c r="FO29" s="4">
+        <v>3</v>
+      </c>
+      <c r="FP29" s="4">
+        <v>0</v>
+      </c>
+      <c r="FQ29" s="4">
+        <v>1</v>
+      </c>
+      <c r="FR29" s="4">
+        <v>131</v>
+      </c>
+      <c r="FS29" s="4">
+        <v>3</v>
+      </c>
+      <c r="FT29" s="4">
+        <v>109</v>
+      </c>
+      <c r="FU29" s="4">
+        <v>3</v>
+      </c>
+      <c r="FV29" s="4">
+        <v>1</v>
+      </c>
+      <c r="FW29" s="4">
+        <v>0</v>
+      </c>
+      <c r="FX29" s="4">
+        <v>3</v>
+      </c>
+      <c r="FY29" s="4">
+        <v>0</v>
+      </c>
+      <c r="FZ29" s="4">
+        <v>0</v>
+      </c>
+      <c r="GA29" s="4">
         <v>8</v>
       </c>
-      <c r="DS29" s="4">
-[...2 lines deleted...]
-      <c r="DT29" s="4">
+      <c r="GB29" s="4">
+        <v>4</v>
+      </c>
+      <c r="GC29" s="4">
+        <v>209</v>
+      </c>
+      <c r="GD29" s="4">
+        <v>3</v>
+      </c>
+      <c r="GE29" s="4">
+        <v>194</v>
+      </c>
+      <c r="GF29" s="4">
+        <v>3</v>
+      </c>
+      <c r="GG29" s="4">
+        <v>0</v>
+      </c>
+      <c r="GH29" s="4">
         <v>6</v>
       </c>
-      <c r="DU29" s="4">
-[...119 lines deleted...]
-      <c r="FI29" s="4">
+      <c r="GI29" s="4">
+        <v>1</v>
+      </c>
+      <c r="GJ29" s="4">
+        <v>2</v>
+      </c>
+      <c r="GK29" s="4">
+        <v>0</v>
+      </c>
+      <c r="GL29" s="4">
+        <v>0</v>
+      </c>
+      <c r="GM29" s="4">
+        <v>0</v>
+      </c>
+      <c r="GN29" s="4">
         <v>14</v>
       </c>
-      <c r="FJ29" s="4">
-[...91 lines deleted...]
-      </c>
       <c r="GO29" s="4">
         <v>0</v>
       </c>
       <c r="GP29" s="4">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="GQ29" s="4">
         <v>0</v>
       </c>
       <c r="GR29" s="4">
         <v>0</v>
       </c>
       <c r="GS29" s="4">
         <v>0</v>
       </c>
       <c r="GT29" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="GU29" s="4">
         <v>0</v>
       </c>
       <c r="GV29" s="4">
         <v>0</v>
       </c>
       <c r="GW29" s="4">
         <v>0</v>
       </c>
       <c r="GX29" s="4">
-        <v>4752</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4">
         <v>27</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>190</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>191</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>192</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>193</v>
       </c>
       <c r="F30" s="4" t="s">
         <v>194</v>
       </c>
       <c r="G30" s="4" t="s">
         <v>195</v>
       </c>
       <c r="H30" s="4" t="s">