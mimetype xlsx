--- v1 (2026-04-09)
+++ v2 (2026-10-08)
@@ -761,54 +761,54 @@
   <si>
     <t>8171011010</t>
   </si>
   <si>
     <t>8171012003</t>
   </si>
   <si>
     <t>8171011006</t>
   </si>
   <si>
     <t>SEILALE</t>
   </si>
   <si>
     <t>8171012002</t>
   </si>
   <si>
     <t>SILALE</t>
   </si>
   <si>
     <t>8171011013</t>
   </si>
   <si>
     <t>URIMESSING</t>
   </si>
   <si>
-    <t>8171012005</t>
+    <t>8171011011</t>
   </si>
   <si>
-    <t>8171011011</t>
+    <t>8171012005</t>
   </si>
   <si>
     <t>WAIHAONG</t>
   </si>
   <si>
     <t>8171011012</t>
   </si>
   <si>
     <t>WAINITU</t>
   </si>
   <si>
     <t>8171011007</t>
   </si>
   <si>
     <t>SIRIMAU</t>
   </si>
   <si>
     <t>817102</t>
   </si>
   <si>
     <t>AHUSEN</t>
   </si>
   <si>
     <t>8171021019</t>
   </si>
@@ -17981,1253 +17981,1253 @@
       <c r="D28" s="4" t="s">
         <v>192</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>193</v>
       </c>
       <c r="F28" s="4" t="s">
         <v>194</v>
       </c>
       <c r="G28" s="4" t="s">
         <v>195</v>
       </c>
       <c r="H28" s="4" t="s">
         <v>230</v>
       </c>
       <c r="I28" s="4" t="s">
         <v>231</v>
       </c>
       <c r="J28" s="4" t="s">
         <v>248</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>249</v>
       </c>
       <c r="L28" s="4">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>16</v>
       </c>
       <c r="N28" s="4">
-        <v>5908</v>
+        <v>2494</v>
       </c>
       <c r="O28" s="4">
-        <v>276</v>
+        <v>71</v>
       </c>
       <c r="P28" s="4">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="Q28" s="4">
-        <v>220</v>
+        <v>25</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="S28" s="4">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="U28" s="4">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="V28" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W28" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X28" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y28" s="4">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="Z28" s="4">
-        <v>441</v>
+        <v>154</v>
       </c>
       <c r="AA28" s="4">
+        <v>16</v>
+      </c>
+      <c r="AB28" s="4">
+        <v>94</v>
+      </c>
+      <c r="AC28" s="4">
+        <v>10</v>
+      </c>
+      <c r="AD28" s="4">
+        <v>2</v>
+      </c>
+      <c r="AE28" s="4">
+        <v>2</v>
+      </c>
+      <c r="AF28" s="4">
+        <v>2</v>
+      </c>
+      <c r="AG28" s="4">
+        <v>23</v>
+      </c>
+      <c r="AH28" s="4">
+        <v>3</v>
+      </c>
+      <c r="AI28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ28" s="4">
+        <v>2</v>
+      </c>
+      <c r="AK28" s="4">
+        <v>97</v>
+      </c>
+      <c r="AL28" s="4">
+        <v>10</v>
+      </c>
+      <c r="AM28" s="4">
+        <v>9</v>
+      </c>
+      <c r="AN28" s="4">
+        <v>15</v>
+      </c>
+      <c r="AO28" s="4">
+        <v>8</v>
+      </c>
+      <c r="AP28" s="4">
+        <v>22</v>
+      </c>
+      <c r="AQ28" s="4">
+        <v>23</v>
+      </c>
+      <c r="AR28" s="4">
+        <v>2</v>
+      </c>
+      <c r="AS28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT28" s="4">
+        <v>8</v>
+      </c>
+      <c r="AU28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV28" s="4">
+        <v>161</v>
+      </c>
+      <c r="AW28" s="4">
+        <v>8</v>
+      </c>
+      <c r="AX28" s="4">
+        <v>98</v>
+      </c>
+      <c r="AY28" s="4">
+        <v>38</v>
+      </c>
+      <c r="AZ28" s="4">
+        <v>5</v>
+      </c>
+      <c r="BA28" s="4">
+        <v>3</v>
+      </c>
+      <c r="BB28" s="4">
+        <v>1</v>
+      </c>
+      <c r="BC28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD28" s="4">
+        <v>1</v>
+      </c>
+      <c r="BE28" s="4">
+        <v>2</v>
+      </c>
+      <c r="BF28" s="4">
+        <v>5</v>
+      </c>
+      <c r="BG28" s="4">
+        <v>95</v>
+      </c>
+      <c r="BH28" s="4">
+        <v>3</v>
+      </c>
+      <c r="BI28" s="4">
+        <v>5</v>
+      </c>
+      <c r="BJ28" s="4">
+        <v>10</v>
+      </c>
+      <c r="BK28" s="4">
+        <v>60</v>
+      </c>
+      <c r="BL28" s="4">
+        <v>5</v>
+      </c>
+      <c r="BM28" s="4">
+        <v>9</v>
+      </c>
+      <c r="BN28" s="4">
+        <v>2</v>
+      </c>
+      <c r="BO28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BP28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BQ28" s="4">
+        <v>1</v>
+      </c>
+      <c r="BR28" s="4">
+        <v>12</v>
+      </c>
+      <c r="BS28" s="4">
+        <v>1</v>
+      </c>
+      <c r="BT28" s="4">
+        <v>1</v>
+      </c>
+      <c r="BU28" s="4">
+        <v>6</v>
+      </c>
+      <c r="BV28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BW28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BX28" s="4">
+        <v>3</v>
+      </c>
+      <c r="BY28" s="4">
+        <v>1</v>
+      </c>
+      <c r="BZ28" s="4">
+        <v>0</v>
+      </c>
+      <c r="CA28" s="4">
+        <v>0</v>
+      </c>
+      <c r="CB28" s="4">
+        <v>0</v>
+      </c>
+      <c r="CC28" s="4">
+        <v>55</v>
+      </c>
+      <c r="CD28" s="4">
+        <v>3</v>
+      </c>
+      <c r="CE28" s="4">
+        <v>6</v>
+      </c>
+      <c r="CF28" s="4">
+        <v>36</v>
+      </c>
+      <c r="CG28" s="4">
+        <v>1</v>
+      </c>
+      <c r="CH28" s="4">
+        <v>7</v>
+      </c>
+      <c r="CI28" s="4">
+        <v>0</v>
+      </c>
+      <c r="CJ28" s="4">
+        <v>1</v>
+      </c>
+      <c r="CK28" s="4">
+        <v>0</v>
+      </c>
+      <c r="CL28" s="4">
+        <v>0</v>
+      </c>
+      <c r="CM28" s="4">
+        <v>1</v>
+      </c>
+      <c r="CN28" s="4">
+        <v>309</v>
+      </c>
+      <c r="CO28" s="4">
+        <v>9</v>
+      </c>
+      <c r="CP28" s="4">
+        <v>197</v>
+      </c>
+      <c r="CQ28" s="4">
+        <v>57</v>
+      </c>
+      <c r="CR28" s="4">
+        <v>22</v>
+      </c>
+      <c r="CS28" s="4">
+        <v>5</v>
+      </c>
+      <c r="CT28" s="4">
+        <v>3</v>
+      </c>
+      <c r="CU28" s="4">
+        <v>7</v>
+      </c>
+      <c r="CV28" s="4">
+        <v>7</v>
+      </c>
+      <c r="CW28" s="4">
+        <v>2</v>
+      </c>
+      <c r="CX28" s="4">
+        <v>0</v>
+      </c>
+      <c r="CY28" s="4">
         <v>24</v>
       </c>
-      <c r="AB28" s="4">
-[...146 lines deleted...]
-      <c r="BY28" s="4">
+      <c r="CZ28" s="4">
+        <v>0</v>
+      </c>
+      <c r="DA28" s="4">
+        <v>14</v>
+      </c>
+      <c r="DB28" s="4">
         <v>6</v>
       </c>
-      <c r="BZ28" s="4">
-[...85 lines deleted...]
-      </c>
       <c r="DC28" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="DD28" s="4">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="DE28" s="4">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="DF28" s="4">
         <v>0</v>
       </c>
       <c r="DG28" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="DH28" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="DI28" s="4">
         <v>0</v>
       </c>
       <c r="DJ28" s="4">
-        <v>168</v>
+        <v>97</v>
       </c>
       <c r="DK28" s="4">
         <v>5</v>
       </c>
       <c r="DL28" s="4">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="DM28" s="4">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="DN28" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="DO28" s="4">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="DP28" s="4">
+        <v>4</v>
+      </c>
+      <c r="DQ28" s="4">
+        <v>0</v>
+      </c>
+      <c r="DR28" s="4">
+        <v>5</v>
+      </c>
+      <c r="DS28" s="4">
+        <v>8</v>
+      </c>
+      <c r="DT28" s="4">
+        <v>0</v>
+      </c>
+      <c r="DU28" s="4">
+        <v>26</v>
+      </c>
+      <c r="DV28" s="4">
+        <v>1</v>
+      </c>
+      <c r="DW28" s="4">
+        <v>7</v>
+      </c>
+      <c r="DX28" s="4">
+        <v>16</v>
+      </c>
+      <c r="DY28" s="4">
+        <v>1</v>
+      </c>
+      <c r="DZ28" s="4">
+        <v>1</v>
+      </c>
+      <c r="EA28" s="4">
+        <v>0</v>
+      </c>
+      <c r="EB28" s="4">
+        <v>0</v>
+      </c>
+      <c r="EC28" s="4">
+        <v>0</v>
+      </c>
+      <c r="ED28" s="4">
+        <v>0</v>
+      </c>
+      <c r="EE28" s="4">
+        <v>389</v>
+      </c>
+      <c r="EF28" s="4">
+        <v>2</v>
+      </c>
+      <c r="EG28" s="4">
+        <v>372</v>
+      </c>
+      <c r="EH28" s="4">
+        <v>7</v>
+      </c>
+      <c r="EI28" s="4">
+        <v>1</v>
+      </c>
+      <c r="EJ28" s="4">
+        <v>1</v>
+      </c>
+      <c r="EK28" s="4">
+        <v>2</v>
+      </c>
+      <c r="EL28" s="4">
+        <v>0</v>
+      </c>
+      <c r="EM28" s="4">
+        <v>1</v>
+      </c>
+      <c r="EN28" s="4">
+        <v>0</v>
+      </c>
+      <c r="EO28" s="4">
+        <v>3</v>
+      </c>
+      <c r="EP28" s="4">
+        <v>2</v>
+      </c>
+      <c r="EQ28" s="4">
+        <v>0</v>
+      </c>
+      <c r="ER28" s="4">
+        <v>0</v>
+      </c>
+      <c r="ES28" s="4">
+        <v>1</v>
+      </c>
+      <c r="ET28" s="4">
+        <v>1</v>
+      </c>
+      <c r="EU28" s="4">
+        <v>0</v>
+      </c>
+      <c r="EV28" s="4">
+        <v>33</v>
+      </c>
+      <c r="EW28" s="4">
+        <v>7</v>
+      </c>
+      <c r="EX28" s="4">
+        <v>13</v>
+      </c>
+      <c r="EY28" s="4">
+        <v>1</v>
+      </c>
+      <c r="EZ28" s="4">
+        <v>2</v>
+      </c>
+      <c r="FA28" s="4">
+        <v>3</v>
+      </c>
+      <c r="FB28" s="4">
+        <v>2</v>
+      </c>
+      <c r="FC28" s="4">
+        <v>4</v>
+      </c>
+      <c r="FD28" s="4">
+        <v>0</v>
+      </c>
+      <c r="FE28" s="4">
+        <v>1</v>
+      </c>
+      <c r="FF28" s="4">
+        <v>0</v>
+      </c>
+      <c r="FG28" s="4">
+        <v>23</v>
+      </c>
+      <c r="FH28" s="4">
+        <v>4</v>
+      </c>
+      <c r="FI28" s="4">
+        <v>3</v>
+      </c>
+      <c r="FJ28" s="4">
         <v>9</v>
       </c>
-      <c r="DQ28" s="4">
-[...2 lines deleted...]
-      <c r="DR28" s="4">
+      <c r="FK28" s="4">
+        <v>0</v>
+      </c>
+      <c r="FL28" s="4">
+        <v>0</v>
+      </c>
+      <c r="FM28" s="4">
+        <v>2</v>
+      </c>
+      <c r="FN28" s="4">
+        <v>1</v>
+      </c>
+      <c r="FO28" s="4">
+        <v>3</v>
+      </c>
+      <c r="FP28" s="4">
+        <v>0</v>
+      </c>
+      <c r="FQ28" s="4">
+        <v>1</v>
+      </c>
+      <c r="FR28" s="4">
+        <v>131</v>
+      </c>
+      <c r="FS28" s="4">
+        <v>3</v>
+      </c>
+      <c r="FT28" s="4">
+        <v>109</v>
+      </c>
+      <c r="FU28" s="4">
+        <v>3</v>
+      </c>
+      <c r="FV28" s="4">
+        <v>1</v>
+      </c>
+      <c r="FW28" s="4">
+        <v>0</v>
+      </c>
+      <c r="FX28" s="4">
+        <v>3</v>
+      </c>
+      <c r="FY28" s="4">
+        <v>0</v>
+      </c>
+      <c r="FZ28" s="4">
+        <v>0</v>
+      </c>
+      <c r="GA28" s="4">
         <v>8</v>
       </c>
-      <c r="DS28" s="4">
-[...2 lines deleted...]
-      <c r="DT28" s="4">
+      <c r="GB28" s="4">
+        <v>4</v>
+      </c>
+      <c r="GC28" s="4">
+        <v>209</v>
+      </c>
+      <c r="GD28" s="4">
+        <v>3</v>
+      </c>
+      <c r="GE28" s="4">
+        <v>194</v>
+      </c>
+      <c r="GF28" s="4">
+        <v>3</v>
+      </c>
+      <c r="GG28" s="4">
+        <v>0</v>
+      </c>
+      <c r="GH28" s="4">
         <v>6</v>
       </c>
-      <c r="DU28" s="4">
-[...119 lines deleted...]
-      <c r="FI28" s="4">
+      <c r="GI28" s="4">
+        <v>1</v>
+      </c>
+      <c r="GJ28" s="4">
+        <v>2</v>
+      </c>
+      <c r="GK28" s="4">
+        <v>0</v>
+      </c>
+      <c r="GL28" s="4">
+        <v>0</v>
+      </c>
+      <c r="GM28" s="4">
+        <v>0</v>
+      </c>
+      <c r="GN28" s="4">
         <v>14</v>
       </c>
-      <c r="FJ28" s="4">
-[...91 lines deleted...]
-      </c>
       <c r="GO28" s="4">
         <v>0</v>
       </c>
       <c r="GP28" s="4">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="GQ28" s="4">
         <v>0</v>
       </c>
       <c r="GR28" s="4">
         <v>0</v>
       </c>
       <c r="GS28" s="4">
         <v>0</v>
       </c>
       <c r="GT28" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="GU28" s="4">
         <v>0</v>
       </c>
       <c r="GV28" s="4">
         <v>0</v>
       </c>
       <c r="GW28" s="4">
         <v>0</v>
       </c>
       <c r="GX28" s="4">
-        <v>4752</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="4">
         <v>26</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>190</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>191</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>192</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>193</v>
       </c>
       <c r="F29" s="4" t="s">
         <v>194</v>
       </c>
       <c r="G29" s="4" t="s">
         <v>195</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>230</v>
       </c>
       <c r="I29" s="4" t="s">
         <v>231</v>
       </c>
       <c r="J29" s="4" t="s">
         <v>248</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>250</v>
       </c>
       <c r="L29" s="4">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>16</v>
       </c>
       <c r="N29" s="4">
-        <v>2494</v>
+        <v>5908</v>
       </c>
       <c r="O29" s="4">
-        <v>71</v>
+        <v>276</v>
       </c>
       <c r="P29" s="4">
+        <v>11</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>220</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>41</v>
+      </c>
+      <c r="T29" s="4">
+        <v>1</v>
+      </c>
+      <c r="U29" s="4">
+        <v>1</v>
+      </c>
+      <c r="V29" s="4">
+        <v>1</v>
+      </c>
+      <c r="W29" s="4">
+        <v>0</v>
+      </c>
+      <c r="X29" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="4">
+        <v>1</v>
+      </c>
+      <c r="Z29" s="4">
+        <v>441</v>
+      </c>
+      <c r="AA29" s="4">
+        <v>24</v>
+      </c>
+      <c r="AB29" s="4">
+        <v>331</v>
+      </c>
+      <c r="AC29" s="4">
+        <v>18</v>
+      </c>
+      <c r="AD29" s="4">
+        <v>2</v>
+      </c>
+      <c r="AE29" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="4">
+        <v>3</v>
+      </c>
+      <c r="AG29" s="4">
+        <v>53</v>
+      </c>
+      <c r="AH29" s="4">
         <v>5</v>
       </c>
-      <c r="Q29" s="4">
-[...11 lines deleted...]
-      <c r="U29" s="4">
+      <c r="AI29" s="4">
+        <v>5</v>
+      </c>
+      <c r="AJ29" s="4">
+        <v>0</v>
+      </c>
+      <c r="AK29" s="4">
+        <v>449</v>
+      </c>
+      <c r="AL29" s="4">
+        <v>22</v>
+      </c>
+      <c r="AM29" s="4">
+        <v>63</v>
+      </c>
+      <c r="AN29" s="4">
+        <v>31</v>
+      </c>
+      <c r="AO29" s="4">
         <v>12</v>
       </c>
-      <c r="V29" s="4">
-[...14 lines deleted...]
-      <c r="AA29" s="4">
+      <c r="AP29" s="4">
+        <v>72</v>
+      </c>
+      <c r="AQ29" s="4">
+        <v>115</v>
+      </c>
+      <c r="AR29" s="4">
+        <v>9</v>
+      </c>
+      <c r="AS29" s="4">
+        <v>2</v>
+      </c>
+      <c r="AT29" s="4">
+        <v>118</v>
+      </c>
+      <c r="AU29" s="4">
+        <v>5</v>
+      </c>
+      <c r="AV29" s="4">
+        <v>427</v>
+      </c>
+      <c r="AW29" s="4">
+        <v>11</v>
+      </c>
+      <c r="AX29" s="4">
+        <v>318</v>
+      </c>
+      <c r="AY29" s="4">
+        <v>33</v>
+      </c>
+      <c r="AZ29" s="4">
+        <v>1</v>
+      </c>
+      <c r="BA29" s="4">
+        <v>37</v>
+      </c>
+      <c r="BB29" s="4">
+        <v>4</v>
+      </c>
+      <c r="BC29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD29" s="4">
         <v>16</v>
       </c>
-      <c r="AB29" s="4">
-[...32 lines deleted...]
-      <c r="AM29" s="4">
+      <c r="BE29" s="4">
+        <v>4</v>
+      </c>
+      <c r="BF29" s="4">
+        <v>3</v>
+      </c>
+      <c r="BG29" s="4">
+        <v>421</v>
+      </c>
+      <c r="BH29" s="4">
+        <v>7</v>
+      </c>
+      <c r="BI29" s="4">
+        <v>16</v>
+      </c>
+      <c r="BJ29" s="4">
+        <v>85</v>
+      </c>
+      <c r="BK29" s="4">
+        <v>211</v>
+      </c>
+      <c r="BL29" s="4">
+        <v>13</v>
+      </c>
+      <c r="BM29" s="4">
+        <v>2</v>
+      </c>
+      <c r="BN29" s="4">
+        <v>59</v>
+      </c>
+      <c r="BO29" s="4">
+        <v>8</v>
+      </c>
+      <c r="BP29" s="4">
+        <v>1</v>
+      </c>
+      <c r="BQ29" s="4">
+        <v>19</v>
+      </c>
+      <c r="BR29" s="4">
+        <v>162</v>
+      </c>
+      <c r="BS29" s="4">
+        <v>8</v>
+      </c>
+      <c r="BT29" s="4">
+        <v>26</v>
+      </c>
+      <c r="BU29" s="4">
+        <v>13</v>
+      </c>
+      <c r="BV29" s="4">
         <v>9</v>
       </c>
-      <c r="AN29" s="4">
-[...2 lines deleted...]
-      <c r="AO29" s="4">
+      <c r="BW29" s="4">
         <v>8</v>
       </c>
-      <c r="AP29" s="4">
-[...11 lines deleted...]
-      <c r="AT29" s="4">
+      <c r="BX29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BY29" s="4">
+        <v>6</v>
+      </c>
+      <c r="BZ29" s="4">
+        <v>83</v>
+      </c>
+      <c r="CA29" s="4">
+        <v>7</v>
+      </c>
+      <c r="CB29" s="4">
+        <v>2</v>
+      </c>
+      <c r="CC29" s="4">
+        <v>69</v>
+      </c>
+      <c r="CD29" s="4">
+        <v>3</v>
+      </c>
+      <c r="CE29" s="4">
+        <v>11</v>
+      </c>
+      <c r="CF29" s="4">
+        <v>5</v>
+      </c>
+      <c r="CG29" s="4">
+        <v>5</v>
+      </c>
+      <c r="CH29" s="4">
+        <v>35</v>
+      </c>
+      <c r="CI29" s="4">
+        <v>3</v>
+      </c>
+      <c r="CJ29" s="4">
+        <v>3</v>
+      </c>
+      <c r="CK29" s="4">
+        <v>2</v>
+      </c>
+      <c r="CL29" s="4">
+        <v>0</v>
+      </c>
+      <c r="CM29" s="4">
+        <v>2</v>
+      </c>
+      <c r="CN29" s="4">
+        <v>91</v>
+      </c>
+      <c r="CO29" s="4">
         <v>8</v>
       </c>
-      <c r="AU29" s="4">
-[...53 lines deleted...]
-      <c r="BM29" s="4">
+      <c r="CP29" s="4">
+        <v>75</v>
+      </c>
+      <c r="CQ29" s="4">
+        <v>1</v>
+      </c>
+      <c r="CR29" s="4">
+        <v>1</v>
+      </c>
+      <c r="CS29" s="4">
+        <v>0</v>
+      </c>
+      <c r="CT29" s="4">
+        <v>1</v>
+      </c>
+      <c r="CU29" s="4">
+        <v>0</v>
+      </c>
+      <c r="CV29" s="4">
+        <v>1</v>
+      </c>
+      <c r="CW29" s="4">
+        <v>2</v>
+      </c>
+      <c r="CX29" s="4">
+        <v>2</v>
+      </c>
+      <c r="CY29" s="4">
+        <v>110</v>
+      </c>
+      <c r="CZ29" s="4">
+        <v>3</v>
+      </c>
+      <c r="DA29" s="4">
+        <v>35</v>
+      </c>
+      <c r="DB29" s="4">
+        <v>54</v>
+      </c>
+      <c r="DC29" s="4">
+        <v>1</v>
+      </c>
+      <c r="DD29" s="4">
         <v>9</v>
       </c>
-      <c r="BN29" s="4">
-[...59 lines deleted...]
-      <c r="CH29" s="4">
+      <c r="DE29" s="4">
         <v>7</v>
       </c>
-      <c r="CI29" s="4">
-[...67 lines deleted...]
-      </c>
       <c r="DF29" s="4">
         <v>0</v>
       </c>
       <c r="DG29" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="DH29" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="DI29" s="4">
         <v>0</v>
       </c>
       <c r="DJ29" s="4">
-        <v>97</v>
+        <v>168</v>
       </c>
       <c r="DK29" s="4">
         <v>5</v>
       </c>
       <c r="DL29" s="4">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="DM29" s="4">
+        <v>35</v>
+      </c>
+      <c r="DN29" s="4">
+        <v>3</v>
+      </c>
+      <c r="DO29" s="4">
+        <v>18</v>
+      </c>
+      <c r="DP29" s="4">
+        <v>9</v>
+      </c>
+      <c r="DQ29" s="4">
+        <v>0</v>
+      </c>
+      <c r="DR29" s="4">
+        <v>8</v>
+      </c>
+      <c r="DS29" s="4">
+        <v>37</v>
+      </c>
+      <c r="DT29" s="4">
+        <v>6</v>
+      </c>
+      <c r="DU29" s="4">
+        <v>22</v>
+      </c>
+      <c r="DV29" s="4">
+        <v>1</v>
+      </c>
+      <c r="DW29" s="4">
+        <v>10</v>
+      </c>
+      <c r="DX29" s="4">
+        <v>2</v>
+      </c>
+      <c r="DY29" s="4">
+        <v>3</v>
+      </c>
+      <c r="DZ29" s="4">
+        <v>0</v>
+      </c>
+      <c r="EA29" s="4">
+        <v>1</v>
+      </c>
+      <c r="EB29" s="4">
+        <v>5</v>
+      </c>
+      <c r="EC29" s="4">
+        <v>0</v>
+      </c>
+      <c r="ED29" s="4">
+        <v>0</v>
+      </c>
+      <c r="EE29" s="4">
+        <v>73</v>
+      </c>
+      <c r="EF29" s="4">
+        <v>5</v>
+      </c>
+      <c r="EG29" s="4">
+        <v>64</v>
+      </c>
+      <c r="EH29" s="4">
+        <v>0</v>
+      </c>
+      <c r="EI29" s="4">
+        <v>1</v>
+      </c>
+      <c r="EJ29" s="4">
+        <v>2</v>
+      </c>
+      <c r="EK29" s="4">
+        <v>0</v>
+      </c>
+      <c r="EL29" s="4">
+        <v>0</v>
+      </c>
+      <c r="EM29" s="4">
+        <v>0</v>
+      </c>
+      <c r="EN29" s="4">
+        <v>0</v>
+      </c>
+      <c r="EO29" s="4">
+        <v>1</v>
+      </c>
+      <c r="EP29" s="4">
+        <v>2</v>
+      </c>
+      <c r="EQ29" s="4">
+        <v>0</v>
+      </c>
+      <c r="ER29" s="4">
+        <v>2</v>
+      </c>
+      <c r="ES29" s="4">
+        <v>0</v>
+      </c>
+      <c r="ET29" s="4">
+        <v>0</v>
+      </c>
+      <c r="EU29" s="4">
+        <v>0</v>
+      </c>
+      <c r="EV29" s="4">
+        <v>211</v>
+      </c>
+      <c r="EW29" s="4">
+        <v>13</v>
+      </c>
+      <c r="EX29" s="4">
+        <v>131</v>
+      </c>
+      <c r="EY29" s="4">
+        <v>5</v>
+      </c>
+      <c r="EZ29" s="4">
+        <v>5</v>
+      </c>
+      <c r="FA29" s="4">
+        <v>53</v>
+      </c>
+      <c r="FB29" s="4">
+        <v>3</v>
+      </c>
+      <c r="FC29" s="4">
+        <v>0</v>
+      </c>
+      <c r="FD29" s="4">
+        <v>1</v>
+      </c>
+      <c r="FE29" s="4">
+        <v>0</v>
+      </c>
+      <c r="FF29" s="4">
+        <v>0</v>
+      </c>
+      <c r="FG29" s="4">
+        <v>369</v>
+      </c>
+      <c r="FH29" s="4">
+        <v>8</v>
+      </c>
+      <c r="FI29" s="4">
+        <v>14</v>
+      </c>
+      <c r="FJ29" s="4">
+        <v>251</v>
+      </c>
+      <c r="FK29" s="4">
+        <v>0</v>
+      </c>
+      <c r="FL29" s="4">
         <v>7</v>
       </c>
-      <c r="DN29" s="4">
-[...101 lines deleted...]
-      <c r="EV29" s="4">
+      <c r="FM29" s="4">
+        <v>20</v>
+      </c>
+      <c r="FN29" s="4">
+        <v>2</v>
+      </c>
+      <c r="FO29" s="4">
+        <v>3</v>
+      </c>
+      <c r="FP29" s="4">
+        <v>1</v>
+      </c>
+      <c r="FQ29" s="4">
+        <v>63</v>
+      </c>
+      <c r="FR29" s="4">
+        <v>1339</v>
+      </c>
+      <c r="FS29" s="4">
+        <v>40</v>
+      </c>
+      <c r="FT29" s="4">
+        <v>1163</v>
+      </c>
+      <c r="FU29" s="4">
+        <v>18</v>
+      </c>
+      <c r="FV29" s="4">
+        <v>4</v>
+      </c>
+      <c r="FW29" s="4">
+        <v>1</v>
+      </c>
+      <c r="FX29" s="4">
+        <v>67</v>
+      </c>
+      <c r="FY29" s="4">
+        <v>1</v>
+      </c>
+      <c r="FZ29" s="4">
+        <v>1</v>
+      </c>
+      <c r="GA29" s="4">
+        <v>11</v>
+      </c>
+      <c r="GB29" s="4">
         <v>33</v>
       </c>
-      <c r="EW29" s="4">
-[...94 lines deleted...]
-      </c>
       <c r="GC29" s="4">
-        <v>209</v>
+        <v>121</v>
       </c>
       <c r="GD29" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="GE29" s="4">
-        <v>194</v>
+        <v>110</v>
       </c>
       <c r="GF29" s="4">
         <v>3</v>
       </c>
       <c r="GG29" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="GH29" s="4">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="GI29" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="GJ29" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="GK29" s="4">
         <v>0</v>
       </c>
       <c r="GL29" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="GM29" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="GN29" s="4">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="GO29" s="4">
         <v>0</v>
       </c>
       <c r="GP29" s="4">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="GQ29" s="4">
         <v>0</v>
       </c>
       <c r="GR29" s="4">
         <v>0</v>
       </c>
       <c r="GS29" s="4">
         <v>0</v>
       </c>
       <c r="GT29" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="GU29" s="4">
         <v>0</v>
       </c>
       <c r="GV29" s="4">
         <v>0</v>
       </c>
       <c r="GW29" s="4">
         <v>0</v>
       </c>
       <c r="GX29" s="4">
-        <v>1902</v>
+        <v>4752</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4">
         <v>27</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>190</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>191</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>192</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>193</v>
       </c>
       <c r="F30" s="4" t="s">
         <v>194</v>
       </c>
       <c r="G30" s="4" t="s">
         <v>195</v>
       </c>
       <c r="H30" s="4" t="s">