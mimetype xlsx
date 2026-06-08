--- v0 (2025-12-14)
+++ v1 (2026-06-08)
@@ -626,54 +626,54 @@
   <si>
     <t>527104</t>
   </si>
   <si>
     <t>JEMPONG BARU</t>
   </si>
   <si>
     <t>5271041003</t>
   </si>
   <si>
     <t>KARANG PULE</t>
   </si>
   <si>
     <t>5271041001</t>
   </si>
   <si>
     <t>KEKALIK JAYA</t>
   </si>
   <si>
     <t>5271041005</t>
   </si>
   <si>
     <t>TANJUNG KARANG</t>
   </si>
   <si>
+    <t>5271041002</t>
+  </si>
+  <si>
     <t>5271041004</t>
-  </si>
-[...1 lines deleted...]
-    <t>5271041002</t>
   </si>
   <si>
     <t>SELAPARANG</t>
   </si>
   <si>
     <t>527105</t>
   </si>
   <si>
     <t>DASAN AGUNG</t>
   </si>
   <si>
     <t>5271051002</t>
   </si>
   <si>
     <t>DASAN AGUNG BARU</t>
   </si>
   <si>
     <t>5271051007</t>
   </si>
   <si>
     <t>GOMONG</t>
   </si>
   <si>
     <t>5271051006</t>
   </si>
@@ -16844,767 +16844,767 @@
       <c r="D43" s="4" t="s">
         <v>111</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>112</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>113</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>114</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>195</v>
       </c>
       <c r="I43" s="4" t="s">
         <v>196</v>
       </c>
       <c r="J43" s="4" t="s">
         <v>203</v>
       </c>
       <c r="K43" s="4" t="s">
         <v>204</v>
       </c>
       <c r="L43" s="4">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>16</v>
       </c>
       <c r="N43" s="4">
-        <v>5281</v>
+        <v>6237</v>
       </c>
       <c r="O43" s="4">
-        <v>126</v>
+        <v>260</v>
       </c>
       <c r="P43" s="4">
+        <v>63</v>
+      </c>
+      <c r="Q43" s="4">
+        <v>122</v>
+      </c>
+      <c r="R43" s="4">
+        <v>13</v>
+      </c>
+      <c r="S43" s="4">
+        <v>55</v>
+      </c>
+      <c r="T43" s="4">
+        <v>3</v>
+      </c>
+      <c r="U43" s="4">
+        <v>4</v>
+      </c>
+      <c r="V43" s="4">
+        <v>505</v>
+      </c>
+      <c r="W43" s="4">
+        <v>111</v>
+      </c>
+      <c r="X43" s="4">
+        <v>248</v>
+      </c>
+      <c r="Y43" s="4">
+        <v>66</v>
+      </c>
+      <c r="Z43" s="4">
+        <v>21</v>
+      </c>
+      <c r="AA43" s="4">
+        <v>20</v>
+      </c>
+      <c r="AB43" s="4">
+        <v>39</v>
+      </c>
+      <c r="AC43" s="4">
+        <v>495</v>
+      </c>
+      <c r="AD43" s="4">
+        <v>53</v>
+      </c>
+      <c r="AE43" s="4">
+        <v>370</v>
+      </c>
+      <c r="AF43" s="4">
+        <v>11</v>
+      </c>
+      <c r="AG43" s="4">
         <v>33</v>
       </c>
-      <c r="Q43" s="4">
-[...2 lines deleted...]
-      <c r="R43" s="4">
+      <c r="AH43" s="4">
         <v>20</v>
       </c>
-      <c r="S43" s="4">
+      <c r="AI43" s="4">
+        <v>8</v>
+      </c>
+      <c r="AJ43" s="4">
+        <v>858</v>
+      </c>
+      <c r="AK43" s="4">
+        <v>65</v>
+      </c>
+      <c r="AL43" s="4">
+        <v>306</v>
+      </c>
+      <c r="AM43" s="4">
+        <v>39</v>
+      </c>
+      <c r="AN43" s="4">
+        <v>132</v>
+      </c>
+      <c r="AO43" s="4">
+        <v>228</v>
+      </c>
+      <c r="AP43" s="4">
+        <v>88</v>
+      </c>
+      <c r="AQ43" s="4">
+        <v>211</v>
+      </c>
+      <c r="AR43" s="4">
+        <v>58</v>
+      </c>
+      <c r="AS43" s="4">
+        <v>17</v>
+      </c>
+      <c r="AT43" s="4">
+        <v>72</v>
+      </c>
+      <c r="AU43" s="4">
+        <v>26</v>
+      </c>
+      <c r="AV43" s="4">
+        <v>25</v>
+      </c>
+      <c r="AW43" s="4">
+        <v>13</v>
+      </c>
+      <c r="AX43" s="4">
+        <v>26</v>
+      </c>
+      <c r="AY43" s="4">
         <v>10</v>
       </c>
-      <c r="T43" s="4">
+      <c r="AZ43" s="4">
         <v>11</v>
       </c>
-      <c r="U43" s="4">
-[...71 lines deleted...]
-      <c r="AS43" s="4">
+      <c r="BA43" s="4">
+        <v>1</v>
+      </c>
+      <c r="BB43" s="4">
+        <v>4</v>
+      </c>
+      <c r="BC43" s="4">
+        <v>32</v>
+      </c>
+      <c r="BD43" s="4">
+        <v>7</v>
+      </c>
+      <c r="BE43" s="4">
+        <v>13</v>
+      </c>
+      <c r="BF43" s="4">
+        <v>5</v>
+      </c>
+      <c r="BG43" s="4">
+        <v>3</v>
+      </c>
+      <c r="BH43" s="4">
+        <v>2</v>
+      </c>
+      <c r="BI43" s="4">
+        <v>2</v>
+      </c>
+      <c r="BJ43" s="4">
+        <v>666</v>
+      </c>
+      <c r="BK43" s="4">
+        <v>111</v>
+      </c>
+      <c r="BL43" s="4">
+        <v>315</v>
+      </c>
+      <c r="BM43" s="4">
+        <v>200</v>
+      </c>
+      <c r="BN43" s="4">
+        <v>25</v>
+      </c>
+      <c r="BO43" s="4">
         <v>10</v>
       </c>
-      <c r="AT43" s="4">
-[...14 lines deleted...]
-      <c r="AY43" s="4">
+      <c r="BP43" s="4">
         <v>5</v>
-      </c>
-[...49 lines deleted...]
-        <v>2</v>
       </c>
       <c r="BQ43" s="4">
         <v>6</v>
       </c>
       <c r="BR43" s="4">
         <v>1</v>
       </c>
       <c r="BS43" s="4">
         <v>2</v>
       </c>
       <c r="BT43" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BU43" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BV43" s="4">
         <v>1</v>
       </c>
       <c r="BW43" s="4">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="BX43" s="4">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="BY43" s="4">
+        <v>34</v>
+      </c>
+      <c r="BZ43" s="4">
+        <v>3</v>
+      </c>
+      <c r="CA43" s="4">
+        <v>5</v>
+      </c>
+      <c r="CB43" s="4">
+        <v>3</v>
+      </c>
+      <c r="CC43" s="4">
+        <v>3</v>
+      </c>
+      <c r="CD43" s="4">
+        <v>8</v>
+      </c>
+      <c r="CE43" s="4">
+        <v>8</v>
+      </c>
+      <c r="CF43" s="4">
+        <v>354</v>
+      </c>
+      <c r="CG43" s="4">
+        <v>111</v>
+      </c>
+      <c r="CH43" s="4">
+        <v>179</v>
+      </c>
+      <c r="CI43" s="4">
+        <v>18</v>
+      </c>
+      <c r="CJ43" s="4">
+        <v>20</v>
+      </c>
+      <c r="CK43" s="4">
+        <v>9</v>
+      </c>
+      <c r="CL43" s="4">
         <v>17</v>
       </c>
-      <c r="BZ43" s="4">
-[...11 lines deleted...]
-      <c r="CD43" s="4">
+      <c r="CM43" s="4">
+        <v>11</v>
+      </c>
+      <c r="CN43" s="4">
+        <v>4</v>
+      </c>
+      <c r="CO43" s="4">
+        <v>6</v>
+      </c>
+      <c r="CP43" s="4">
+        <v>0</v>
+      </c>
+      <c r="CQ43" s="4">
+        <v>1</v>
+      </c>
+      <c r="CR43" s="4">
+        <v>269</v>
+      </c>
+      <c r="CS43" s="4">
+        <v>71</v>
+      </c>
+      <c r="CT43" s="4">
+        <v>28</v>
+      </c>
+      <c r="CU43" s="4">
+        <v>58</v>
+      </c>
+      <c r="CV43" s="4">
+        <v>10</v>
+      </c>
+      <c r="CW43" s="4">
+        <v>22</v>
+      </c>
+      <c r="CX43" s="4">
+        <v>80</v>
+      </c>
+      <c r="CY43" s="4">
+        <v>40</v>
+      </c>
+      <c r="CZ43" s="4">
+        <v>21</v>
+      </c>
+      <c r="DA43" s="4">
+        <v>19</v>
+      </c>
+      <c r="DB43" s="4">
+        <v>100</v>
+      </c>
+      <c r="DC43" s="4">
+        <v>35</v>
+      </c>
+      <c r="DD43" s="4">
+        <v>32</v>
+      </c>
+      <c r="DE43" s="4">
+        <v>10</v>
+      </c>
+      <c r="DF43" s="4">
+        <v>10</v>
+      </c>
+      <c r="DG43" s="4">
+        <v>13</v>
+      </c>
+      <c r="DH43" s="4">
+        <v>363</v>
+      </c>
+      <c r="DI43" s="4">
+        <v>25</v>
+      </c>
+      <c r="DJ43" s="4">
+        <v>298</v>
+      </c>
+      <c r="DK43" s="4">
         <v>12</v>
       </c>
-      <c r="CE43" s="4">
-[...23 lines deleted...]
-      <c r="CM43" s="4">
+      <c r="DL43" s="4">
+        <v>23</v>
+      </c>
+      <c r="DM43" s="4">
+        <v>2</v>
+      </c>
+      <c r="DN43" s="4">
+        <v>3</v>
+      </c>
+      <c r="DO43" s="4">
+        <v>19</v>
+      </c>
+      <c r="DP43" s="4">
+        <v>8</v>
+      </c>
+      <c r="DQ43" s="4">
         <v>9</v>
       </c>
-      <c r="CN43" s="4">
-[...88 lines deleted...]
-      </c>
       <c r="DR43" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="DS43" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="DT43" s="4">
         <v>1</v>
       </c>
       <c r="DU43" s="4">
-        <v>4019</v>
+        <v>4283</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="4">
         <v>41</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>110</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>111</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>112</v>
       </c>
       <c r="F44" s="4" t="s">
         <v>113</v>
       </c>
       <c r="G44" s="4" t="s">
         <v>114</v>
       </c>
       <c r="H44" s="4" t="s">
         <v>195</v>
       </c>
       <c r="I44" s="4" t="s">
         <v>196</v>
       </c>
       <c r="J44" s="4" t="s">
         <v>203</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>205</v>
       </c>
       <c r="L44" s="4">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>16</v>
       </c>
       <c r="N44" s="4">
-        <v>6237</v>
+        <v>5281</v>
       </c>
       <c r="O44" s="4">
-        <v>260</v>
+        <v>126</v>
       </c>
       <c r="P44" s="4">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="Q44" s="4">
-        <v>122</v>
+        <v>49</v>
       </c>
       <c r="R44" s="4">
+        <v>20</v>
+      </c>
+      <c r="S44" s="4">
+        <v>10</v>
+      </c>
+      <c r="T44" s="4">
+        <v>11</v>
+      </c>
+      <c r="U44" s="4">
+        <v>3</v>
+      </c>
+      <c r="V44" s="4">
+        <v>542</v>
+      </c>
+      <c r="W44" s="4">
+        <v>127</v>
+      </c>
+      <c r="X44" s="4">
+        <v>288</v>
+      </c>
+      <c r="Y44" s="4">
+        <v>67</v>
+      </c>
+      <c r="Z44" s="4">
+        <v>20</v>
+      </c>
+      <c r="AA44" s="4">
+        <v>16</v>
+      </c>
+      <c r="AB44" s="4">
+        <v>24</v>
+      </c>
+      <c r="AC44" s="4">
+        <v>500</v>
+      </c>
+      <c r="AD44" s="4">
+        <v>62</v>
+      </c>
+      <c r="AE44" s="4">
+        <v>262</v>
+      </c>
+      <c r="AF44" s="4">
+        <v>22</v>
+      </c>
+      <c r="AG44" s="4">
+        <v>86</v>
+      </c>
+      <c r="AH44" s="4">
+        <v>65</v>
+      </c>
+      <c r="AI44" s="4">
+        <v>3</v>
+      </c>
+      <c r="AJ44" s="4">
+        <v>809</v>
+      </c>
+      <c r="AK44" s="4">
+        <v>76</v>
+      </c>
+      <c r="AL44" s="4">
+        <v>290</v>
+      </c>
+      <c r="AM44" s="4">
+        <v>53</v>
+      </c>
+      <c r="AN44" s="4">
+        <v>192</v>
+      </c>
+      <c r="AO44" s="4">
+        <v>113</v>
+      </c>
+      <c r="AP44" s="4">
+        <v>85</v>
+      </c>
+      <c r="AQ44" s="4">
+        <v>324</v>
+      </c>
+      <c r="AR44" s="4">
+        <v>51</v>
+      </c>
+      <c r="AS44" s="4">
+        <v>10</v>
+      </c>
+      <c r="AT44" s="4">
+        <v>197</v>
+      </c>
+      <c r="AU44" s="4">
         <v>13</v>
       </c>
-      <c r="S44" s="4">
-[...38 lines deleted...]
-      <c r="AF44" s="4">
+      <c r="AV44" s="4">
+        <v>28</v>
+      </c>
+      <c r="AW44" s="4">
+        <v>25</v>
+      </c>
+      <c r="AX44" s="4">
         <v>11</v>
       </c>
-      <c r="AG44" s="4">
-[...5 lines deleted...]
-      <c r="AI44" s="4">
+      <c r="AY44" s="4">
+        <v>5</v>
+      </c>
+      <c r="AZ44" s="4">
+        <v>2</v>
+      </c>
+      <c r="BA44" s="4">
+        <v>4</v>
+      </c>
+      <c r="BB44" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC44" s="4">
+        <v>58</v>
+      </c>
+      <c r="BD44" s="4">
         <v>8</v>
       </c>
-      <c r="AJ44" s="4">
-[...61 lines deleted...]
-      </c>
       <c r="BE44" s="4">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="BF44" s="4">
+        <v>19</v>
+      </c>
+      <c r="BG44" s="4">
+        <v>4</v>
+      </c>
+      <c r="BH44" s="4">
         <v>5</v>
       </c>
-      <c r="BG44" s="4">
-[...4 lines deleted...]
-      </c>
       <c r="BI44" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="BJ44" s="4">
-        <v>666</v>
+        <v>534</v>
       </c>
       <c r="BK44" s="4">
-        <v>111</v>
+        <v>126</v>
       </c>
       <c r="BL44" s="4">
-        <v>315</v>
+        <v>224</v>
       </c>
       <c r="BM44" s="4">
-        <v>200</v>
+        <v>142</v>
       </c>
       <c r="BN44" s="4">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="BO44" s="4">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="BP44" s="4">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="BQ44" s="4">
         <v>6</v>
       </c>
       <c r="BR44" s="4">
         <v>1</v>
       </c>
       <c r="BS44" s="4">
         <v>2</v>
       </c>
       <c r="BT44" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BU44" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BV44" s="4">
         <v>1</v>
       </c>
       <c r="BW44" s="4">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="BX44" s="4">
+        <v>1</v>
+      </c>
+      <c r="BY44" s="4">
+        <v>17</v>
+      </c>
+      <c r="BZ44" s="4">
+        <v>3</v>
+      </c>
+      <c r="CA44" s="4">
+        <v>30</v>
+      </c>
+      <c r="CB44" s="4">
+        <v>4</v>
+      </c>
+      <c r="CC44" s="4">
+        <v>1</v>
+      </c>
+      <c r="CD44" s="4">
         <v>12</v>
       </c>
-      <c r="BY44" s="4">
-[...5 lines deleted...]
-      <c r="CA44" s="4">
+      <c r="CE44" s="4">
+        <v>12</v>
+      </c>
+      <c r="CF44" s="4">
+        <v>152</v>
+      </c>
+      <c r="CG44" s="4">
+        <v>22</v>
+      </c>
+      <c r="CH44" s="4">
+        <v>112</v>
+      </c>
+      <c r="CI44" s="4">
+        <v>2</v>
+      </c>
+      <c r="CJ44" s="4">
+        <v>6</v>
+      </c>
+      <c r="CK44" s="4">
+        <v>6</v>
+      </c>
+      <c r="CL44" s="4">
+        <v>4</v>
+      </c>
+      <c r="CM44" s="4">
+        <v>9</v>
+      </c>
+      <c r="CN44" s="4">
+        <v>4</v>
+      </c>
+      <c r="CO44" s="4">
+        <v>4</v>
+      </c>
+      <c r="CP44" s="4">
+        <v>0</v>
+      </c>
+      <c r="CQ44" s="4">
+        <v>1</v>
+      </c>
+      <c r="CR44" s="4">
+        <v>164</v>
+      </c>
+      <c r="CS44" s="4">
+        <v>39</v>
+      </c>
+      <c r="CT44" s="4">
+        <v>17</v>
+      </c>
+      <c r="CU44" s="4">
+        <v>47</v>
+      </c>
+      <c r="CV44" s="4">
+        <v>7</v>
+      </c>
+      <c r="CW44" s="4">
+        <v>29</v>
+      </c>
+      <c r="CX44" s="4">
+        <v>25</v>
+      </c>
+      <c r="CY44" s="4">
+        <v>44</v>
+      </c>
+      <c r="CZ44" s="4">
+        <v>16</v>
+      </c>
+      <c r="DA44" s="4">
+        <v>28</v>
+      </c>
+      <c r="DB44" s="4">
+        <v>108</v>
+      </c>
+      <c r="DC44" s="4">
+        <v>23</v>
+      </c>
+      <c r="DD44" s="4">
+        <v>40</v>
+      </c>
+      <c r="DE44" s="4">
+        <v>6</v>
+      </c>
+      <c r="DF44" s="4">
+        <v>15</v>
+      </c>
+      <c r="DG44" s="4">
+        <v>24</v>
+      </c>
+      <c r="DH44" s="4">
+        <v>550</v>
+      </c>
+      <c r="DI44" s="4">
+        <v>28</v>
+      </c>
+      <c r="DJ44" s="4">
+        <v>481</v>
+      </c>
+      <c r="DK44" s="4">
+        <v>13</v>
+      </c>
+      <c r="DL44" s="4">
+        <v>22</v>
+      </c>
+      <c r="DM44" s="4">
+        <v>3</v>
+      </c>
+      <c r="DN44" s="4">
+        <v>3</v>
+      </c>
+      <c r="DO44" s="4">
+        <v>14</v>
+      </c>
+      <c r="DP44" s="4">
         <v>5</v>
       </c>
-      <c r="CB44" s="4">
-[...38 lines deleted...]
-      <c r="CO44" s="4">
+      <c r="DQ44" s="4">
         <v>6</v>
       </c>
-      <c r="CP44" s="4">
-[...82 lines deleted...]
-      </c>
       <c r="DR44" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="DS44" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="DT44" s="4">
         <v>1</v>
       </c>
       <c r="DU44" s="4">
-        <v>4283</v>
+        <v>4019</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="4">
         <v>42</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>109</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>110</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>111</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>112</v>
       </c>
       <c r="F45" s="4" t="s">
         <v>113</v>
       </c>
       <c r="G45" s="4" t="s">
         <v>114</v>
       </c>
       <c r="H45" s="4" t="s">