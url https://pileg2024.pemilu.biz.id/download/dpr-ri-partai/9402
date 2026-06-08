--- v0 (2026-02-08)
+++ v1 (2026-06-08)
@@ -639,54 +639,54 @@
   <si>
     <t>9402022003</t>
   </si>
   <si>
     <t>POLOGENGGA</t>
   </si>
   <si>
     <t>9402022018</t>
   </si>
   <si>
     <t>PUKY PAKY</t>
   </si>
   <si>
     <t>9402022015</t>
   </si>
   <si>
     <t>PULAU TIMUR</t>
   </si>
   <si>
     <t>9402022007</t>
   </si>
   <si>
     <t>WURAK</t>
   </si>
   <si>
+    <t>9402022001</t>
+  </si>
+  <si>
     <t>9402021021</t>
-  </si>
-[...1 lines deleted...]
-    <t>9402022001</t>
   </si>
   <si>
     <t>IRIMULI</t>
   </si>
   <si>
     <t>940211</t>
   </si>
   <si>
     <t>ANGGUTARI</t>
   </si>
   <si>
     <t>9402112004</t>
   </si>
   <si>
     <t>DONDO</t>
   </si>
   <si>
     <t>9402112006</t>
   </si>
   <si>
     <t>JIGINIKIME</t>
   </si>
   <si>
     <t>9402112002</t>
   </si>
@@ -10603,215 +10603,215 @@
       <c r="D82" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H82" s="2" t="s">
         <v>168</v>
       </c>
       <c r="I82" s="2" t="s">
         <v>169</v>
       </c>
       <c r="J82" s="2" t="s">
         <v>208</v>
       </c>
       <c r="K82" s="2" t="s">
         <v>209</v>
       </c>
       <c r="L82" s="2">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="M82" s="2" t="s">
         <v>41</v>
       </c>
       <c r="N82" s="2">
-        <v>1063</v>
+        <v>2348</v>
       </c>
       <c r="O82" s="2">
         <v>0</v>
       </c>
       <c r="P82" s="2">
         <v>0</v>
       </c>
       <c r="Q82" s="2">
         <v>0</v>
       </c>
       <c r="R82" s="2">
         <v>0</v>
       </c>
       <c r="S82" s="2">
         <v>0</v>
       </c>
       <c r="T82" s="2">
         <v>0</v>
       </c>
       <c r="U82" s="2">
         <v>0</v>
       </c>
       <c r="V82" s="2">
         <v>0</v>
       </c>
       <c r="W82" s="2">
         <v>0</v>
       </c>
       <c r="X82" s="2">
         <v>0</v>
       </c>
       <c r="Y82" s="2">
         <v>0</v>
       </c>
       <c r="Z82" s="2">
-        <v>1063</v>
+        <v>2346</v>
       </c>
       <c r="AA82" s="2">
         <v>0</v>
       </c>
       <c r="AB82" s="2">
         <v>0</v>
       </c>
       <c r="AC82" s="2">
         <v>0</v>
       </c>
       <c r="AD82" s="2">
         <v>0</v>
       </c>
       <c r="AE82" s="2">
         <v>0</v>
       </c>
       <c r="AF82" s="2">
         <v>0</v>
       </c>
       <c r="AG82" s="2">
-        <v>1063</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2">
         <v>82</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H83" s="2" t="s">
         <v>168</v>
       </c>
       <c r="I83" s="2" t="s">
         <v>169</v>
       </c>
       <c r="J83" s="2" t="s">
         <v>208</v>
       </c>
       <c r="K83" s="2" t="s">
         <v>210</v>
       </c>
       <c r="L83" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="M83" s="2" t="s">
         <v>41</v>
       </c>
       <c r="N83" s="2">
-        <v>2348</v>
+        <v>1063</v>
       </c>
       <c r="O83" s="2">
         <v>0</v>
       </c>
       <c r="P83" s="2">
         <v>0</v>
       </c>
       <c r="Q83" s="2">
         <v>0</v>
       </c>
       <c r="R83" s="2">
         <v>0</v>
       </c>
       <c r="S83" s="2">
         <v>0</v>
       </c>
       <c r="T83" s="2">
         <v>0</v>
       </c>
       <c r="U83" s="2">
         <v>0</v>
       </c>
       <c r="V83" s="2">
         <v>0</v>
       </c>
       <c r="W83" s="2">
         <v>0</v>
       </c>
       <c r="X83" s="2">
         <v>0</v>
       </c>
       <c r="Y83" s="2">
         <v>0</v>
       </c>
       <c r="Z83" s="2">
-        <v>2346</v>
+        <v>1063</v>
       </c>
       <c r="AA83" s="2">
         <v>0</v>
       </c>
       <c r="AB83" s="2">
         <v>0</v>
       </c>
       <c r="AC83" s="2">
         <v>0</v>
       </c>
       <c r="AD83" s="2">
         <v>0</v>
       </c>
       <c r="AE83" s="2">
         <v>0</v>
       </c>
       <c r="AF83" s="2">
         <v>0</v>
       </c>
       <c r="AG83" s="2">
-        <v>2346</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2">
         <v>83</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H84" s="2" t="s">