--- v0 (2025-12-14)
+++ v1 (2026-08-08)
@@ -222,54 +222,54 @@
   <si>
     <t>9171031016</t>
   </si>
   <si>
     <t>YOBE</t>
   </si>
   <si>
     <t>9171031010</t>
   </si>
   <si>
     <t>HERAM</t>
   </si>
   <si>
     <t>917105</t>
   </si>
   <si>
     <t>HEDAM</t>
   </si>
   <si>
     <t>9171051001</t>
   </si>
   <si>
     <t>WAENA</t>
   </si>
   <si>
+    <t>9171052005</t>
+  </si>
+  <si>
     <t>9171051002</t>
-  </si>
-[...1 lines deleted...]
-    <t>9171052005</t>
   </si>
   <si>
     <t>YABANSAI</t>
   </si>
   <si>
     <t>9171051004</t>
   </si>
   <si>
     <t>YOKA</t>
   </si>
   <si>
     <t>9171052003</t>
   </si>
   <si>
     <t>JAYAPURA SELATAN</t>
   </si>
   <si>
     <t>917102</t>
   </si>
   <si>
     <t>ARDIPURA</t>
   </si>
   <si>
     <t>9171021002</t>
   </si>
@@ -2091,57 +2091,57 @@
       <c r="D14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>65</v>
       </c>
       <c r="I14" s="2" t="s">
         <v>66</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>69</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>70</v>
       </c>
       <c r="L14" s="2">
-        <v>56</v>
+        <v>5</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N14" s="2">
-        <v>15409</v>
+        <v>1270</v>
       </c>
       <c r="O14" s="2" t="s">
         <v>44</v>
       </c>
       <c r="P14" s="2" t="s">
         <v>44</v>
       </c>
       <c r="Q14" s="2" t="s">
         <v>44</v>
       </c>
       <c r="R14" s="2" t="s">
         <v>44</v>
       </c>
       <c r="S14" s="2" t="s">
         <v>44</v>
       </c>
       <c r="T14" s="2" t="s">
         <v>44</v>
       </c>
       <c r="U14" s="2" t="s">
         <v>44</v>
       </c>
       <c r="V14" s="2" t="s">
         <v>44</v>
       </c>
@@ -2192,57 +2192,57 @@
       <c r="D15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>65</v>
       </c>
       <c r="I15" s="2" t="s">
         <v>66</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>69</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>71</v>
       </c>
       <c r="L15" s="2">
-        <v>5</v>
+        <v>56</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N15" s="2">
-        <v>1270</v>
+        <v>15409</v>
       </c>
       <c r="O15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="P15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="Q15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="R15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="S15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="T15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="U15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="V15" s="2" t="s">
         <v>44</v>
       </c>