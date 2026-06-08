--- v1 (2026-02-08)
+++ v2 (2026-06-08)
@@ -267,54 +267,54 @@
   <si>
     <t>BENTENG</t>
   </si>
   <si>
     <t>8171011008</t>
   </si>
   <si>
     <t>KUDAMATI</t>
   </si>
   <si>
     <t>8171011009</t>
   </si>
   <si>
     <t>LATUHALAT</t>
   </si>
   <si>
     <t>8171012001</t>
   </si>
   <si>
     <t>MANGGA DUA</t>
   </si>
   <si>
     <t>8171011010</t>
   </si>
   <si>
+    <t>8171012003</t>
+  </si>
+  <si>
     <t>8171011006</t>
-  </si>
-[...1 lines deleted...]
-    <t>8171012003</t>
   </si>
   <si>
     <t>SEILALE</t>
   </si>
   <si>
     <t>8171012002</t>
   </si>
   <si>
     <t>SILALE</t>
   </si>
   <si>
     <t>8171011013</t>
   </si>
   <si>
     <t>URIMESSING</t>
   </si>
   <si>
     <t>8171011011</t>
   </si>
   <si>
     <t>8171012005</t>
   </si>
   <si>
     <t>WAIHAONG</t>
   </si>
@@ -2953,215 +2953,215 @@
       <c r="D22" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>73</v>
       </c>
       <c r="I22" s="2" t="s">
         <v>74</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>73</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="L22" s="2">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>42</v>
       </c>
       <c r="N22" s="2">
-        <v>2354</v>
+        <v>5798</v>
       </c>
       <c r="O22" s="2">
-        <v>34</v>
+        <v>141</v>
       </c>
       <c r="P22" s="2">
+        <v>750</v>
+      </c>
+      <c r="Q22" s="2">
         <v>701</v>
       </c>
-      <c r="Q22" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="R22" s="2">
-        <v>54</v>
+        <v>261</v>
       </c>
       <c r="S22" s="2">
-        <v>57</v>
+        <v>266</v>
       </c>
       <c r="T22" s="2">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="U22" s="2">
         <v>5</v>
       </c>
       <c r="V22" s="2">
+        <v>348</v>
+      </c>
+      <c r="W22" s="2">
+        <v>205</v>
+      </c>
+      <c r="X22" s="2">
         <v>16</v>
       </c>
-      <c r="W22" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="Y22" s="2">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="Z22" s="2">
-        <v>65</v>
+        <v>467</v>
       </c>
       <c r="AA22" s="2">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="AB22" s="2">
-        <v>366</v>
+        <v>503</v>
       </c>
       <c r="AC22" s="2">
-        <v>72</v>
+        <v>217</v>
       </c>
       <c r="AD22" s="2">
-        <v>45</v>
+        <v>91</v>
       </c>
       <c r="AE22" s="2">
-        <v>4</v>
+        <v>237</v>
       </c>
       <c r="AF22" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AG22" s="2">
-        <v>1963</v>
+        <v>4278</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>73</v>
       </c>
       <c r="I23" s="2" t="s">
         <v>74</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>73</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>86</v>
       </c>
       <c r="L23" s="2">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>42</v>
       </c>
       <c r="N23" s="2">
-        <v>5798</v>
+        <v>2354</v>
       </c>
       <c r="O23" s="2">
-        <v>141</v>
+        <v>34</v>
       </c>
       <c r="P23" s="2">
-        <v>750</v>
+        <v>701</v>
       </c>
       <c r="Q23" s="2">
-        <v>701</v>
+        <v>480</v>
       </c>
       <c r="R23" s="2">
-        <v>261</v>
+        <v>54</v>
       </c>
       <c r="S23" s="2">
-        <v>266</v>
+        <v>57</v>
       </c>
       <c r="T23" s="2">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="U23" s="2">
         <v>5</v>
       </c>
       <c r="V23" s="2">
-        <v>348</v>
+        <v>16</v>
       </c>
       <c r="W23" s="2">
-        <v>205</v>
+        <v>18</v>
       </c>
       <c r="X23" s="2">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="Y23" s="2">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="Z23" s="2">
-        <v>467</v>
+        <v>65</v>
       </c>
       <c r="AA23" s="2">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="AB23" s="2">
-        <v>503</v>
+        <v>366</v>
       </c>
       <c r="AC23" s="2">
-        <v>217</v>
+        <v>72</v>
       </c>
       <c r="AD23" s="2">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="AE23" s="2">
-        <v>237</v>
+        <v>4</v>
       </c>
       <c r="AF23" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AG23" s="2">
-        <v>4278</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H24" s="2" t="s">