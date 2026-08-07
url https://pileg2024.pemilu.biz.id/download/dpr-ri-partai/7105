--- v0 (2025-12-14)
+++ v1 (2026-08-07)
@@ -216,54 +216,54 @@
   <si>
     <t>7105172007</t>
   </si>
   <si>
     <t>KAPITU</t>
   </si>
   <si>
     <t>7105172001</t>
   </si>
   <si>
     <t>KAWANGKOAN BAWAH</t>
   </si>
   <si>
     <t>7105171002</t>
   </si>
   <si>
     <t>PONDOS</t>
   </si>
   <si>
     <t>7105172006</t>
   </si>
   <si>
     <t>RUMOONG BAWAH</t>
   </si>
   <si>
+    <t>7105171003</t>
+  </si>
+  <si>
     <t>7105172004</t>
-  </si>
-[...1 lines deleted...]
-    <t>7105171003</t>
   </si>
   <si>
     <t>TEEP</t>
   </si>
   <si>
     <t>7105172008</t>
   </si>
   <si>
     <t>TEEP TRANS</t>
   </si>
   <si>
     <t>7105172010</t>
   </si>
   <si>
     <t>TEWASEN</t>
   </si>
   <si>
     <t>7105172005</t>
   </si>
   <si>
     <t>WAKAN</t>
   </si>
   <si>
     <t>7105172009</t>
   </si>
@@ -2967,215 +2967,215 @@
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>57</v>
       </c>
       <c r="I14" s="2" t="s">
         <v>58</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>67</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>68</v>
       </c>
       <c r="L14" s="2">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>42</v>
       </c>
       <c r="N14" s="2">
-        <v>815</v>
+        <v>1906</v>
       </c>
       <c r="O14" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P14" s="2">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="Q14" s="2">
-        <v>115</v>
+        <v>224</v>
       </c>
       <c r="R14" s="2">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="S14" s="2">
-        <v>546</v>
+        <v>1228</v>
       </c>
       <c r="T14" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U14" s="2">
         <v>1</v>
       </c>
       <c r="V14" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W14" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X14" s="2">
         <v>0</v>
       </c>
       <c r="Y14" s="2">
         <v>0</v>
       </c>
       <c r="Z14" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA14" s="2">
         <v>1</v>
       </c>
       <c r="AB14" s="2">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="AC14" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD14" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AE14" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF14" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG14" s="2">
-        <v>742</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="I15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>67</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>69</v>
       </c>
       <c r="L15" s="2">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>42</v>
       </c>
       <c r="N15" s="2">
-        <v>1906</v>
+        <v>815</v>
       </c>
       <c r="O15" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P15" s="2">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="Q15" s="2">
-        <v>224</v>
+        <v>115</v>
       </c>
       <c r="R15" s="2">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="S15" s="2">
-        <v>1228</v>
+        <v>546</v>
       </c>
       <c r="T15" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U15" s="2">
         <v>1</v>
       </c>
       <c r="V15" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W15" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X15" s="2">
         <v>0</v>
       </c>
       <c r="Y15" s="2">
         <v>0</v>
       </c>
       <c r="Z15" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA15" s="2">
         <v>1</v>
       </c>
       <c r="AB15" s="2">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="AC15" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD15" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AE15" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF15" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG15" s="2">
-        <v>1645</v>
+        <v>742</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H16" s="2" t="s">