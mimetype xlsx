--- v0 (2025-12-14)
+++ v1 (2026-08-08)
@@ -972,54 +972,54 @@
   <si>
     <t>5301061003</t>
   </si>
   <si>
     <t>NUNKURUS</t>
   </si>
   <si>
     <t>5301062002</t>
   </si>
   <si>
     <t>OEFAFI</t>
   </si>
   <si>
     <t>5301062007</t>
   </si>
   <si>
     <t>OELATIMO</t>
   </si>
   <si>
     <t>5301062018</t>
   </si>
   <si>
     <t>OESAO</t>
   </si>
   <si>
+    <t>5301062015</t>
+  </si>
+  <si>
     <t>5301061004</t>
-  </si>
-[...1 lines deleted...]
-    <t>5301062015</t>
   </si>
   <si>
     <t>PUKDALE</t>
   </si>
   <si>
     <t>5301062011</t>
   </si>
   <si>
     <t>TANAH PUTIH</t>
   </si>
   <si>
     <t>5301062017</t>
   </si>
   <si>
     <t>TUAPUKAN</t>
   </si>
   <si>
     <t>5301062006</t>
   </si>
   <si>
     <t>TUATUKA</t>
   </si>
   <si>
     <t>5301061008</t>
   </si>
@@ -14036,215 +14036,215 @@
       <c r="D123" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G123" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H123" s="2" t="s">
         <v>303</v>
       </c>
       <c r="I123" s="2" t="s">
         <v>304</v>
       </c>
       <c r="J123" s="2" t="s">
         <v>319</v>
       </c>
       <c r="K123" s="2" t="s">
         <v>320</v>
       </c>
       <c r="L123" s="2">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="M123" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N123" s="2">
-        <v>4259</v>
+        <v>902</v>
       </c>
       <c r="O123" s="2">
-        <v>204</v>
+        <v>10</v>
       </c>
       <c r="P123" s="2">
-        <v>270</v>
+        <v>99</v>
       </c>
       <c r="Q123" s="2">
-        <v>269</v>
+        <v>140</v>
       </c>
       <c r="R123" s="2">
-        <v>485</v>
+        <v>158</v>
       </c>
       <c r="S123" s="2">
-        <v>167</v>
+        <v>21</v>
       </c>
       <c r="T123" s="2">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="U123" s="2">
-        <v>43</v>
+        <v>3</v>
       </c>
       <c r="V123" s="2">
-        <v>32</v>
+        <v>2</v>
       </c>
       <c r="W123" s="2">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="X123" s="2">
-        <v>45</v>
+        <v>6</v>
       </c>
       <c r="Y123" s="2">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="Z123" s="2">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="AA123" s="2">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="AB123" s="2">
-        <v>1392</v>
+        <v>241</v>
       </c>
       <c r="AC123" s="2">
-        <v>156</v>
+        <v>15</v>
       </c>
       <c r="AD123" s="2">
-        <v>126</v>
+        <v>16</v>
       </c>
       <c r="AE123" s="2">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="AF123" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG123" s="2">
-        <v>3390</v>
+        <v>748</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2">
         <v>123</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D124" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G124" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H124" s="2" t="s">
         <v>303</v>
       </c>
       <c r="I124" s="2" t="s">
         <v>304</v>
       </c>
       <c r="J124" s="2" t="s">
         <v>319</v>
       </c>
       <c r="K124" s="2" t="s">
         <v>321</v>
       </c>
       <c r="L124" s="2">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="M124" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N124" s="2">
-        <v>902</v>
+        <v>4259</v>
       </c>
       <c r="O124" s="2">
-        <v>10</v>
+        <v>204</v>
       </c>
       <c r="P124" s="2">
-        <v>99</v>
+        <v>270</v>
       </c>
       <c r="Q124" s="2">
-        <v>140</v>
+        <v>269</v>
       </c>
       <c r="R124" s="2">
-        <v>158</v>
+        <v>485</v>
       </c>
       <c r="S124" s="2">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="T124" s="2">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="U124" s="2">
-        <v>3</v>
+        <v>43</v>
       </c>
       <c r="V124" s="2">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="W124" s="2">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="X124" s="2">
-        <v>6</v>
+        <v>45</v>
       </c>
       <c r="Y124" s="2">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="Z124" s="2">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="AA124" s="2">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="AB124" s="2">
-        <v>241</v>
+        <v>1392</v>
       </c>
       <c r="AC124" s="2">
-        <v>15</v>
+        <v>156</v>
       </c>
       <c r="AD124" s="2">
-        <v>16</v>
+        <v>126</v>
       </c>
       <c r="AE124" s="2">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="AF124" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG124" s="2">
-        <v>748</v>
+        <v>3390</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2">
         <v>124</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G125" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H125" s="2" t="s">