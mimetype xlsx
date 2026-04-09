--- v0 (2025-12-14)
+++ v1 (2026-04-09)
@@ -399,54 +399,54 @@
   <si>
     <t>527104</t>
   </si>
   <si>
     <t>JEMPONG BARU</t>
   </si>
   <si>
     <t>5271041003</t>
   </si>
   <si>
     <t>KARANG PULE</t>
   </si>
   <si>
     <t>5271041001</t>
   </si>
   <si>
     <t>KEKALIK JAYA</t>
   </si>
   <si>
     <t>5271041005</t>
   </si>
   <si>
     <t>TANJUNG KARANG</t>
   </si>
   <si>
+    <t>5271041002</t>
+  </si>
+  <si>
     <t>5271041004</t>
-  </si>
-[...1 lines deleted...]
-    <t>5271041002</t>
   </si>
   <si>
     <t>SELAPARANG</t>
   </si>
   <si>
     <t>527105</t>
   </si>
   <si>
     <t>DASAN AGUNG</t>
   </si>
   <si>
     <t>5271051002</t>
   </si>
   <si>
     <t>DASAN AGUNG BARU</t>
   </si>
   <si>
     <t>5271051007</t>
   </si>
   <si>
     <t>GOMONG</t>
   </si>
   <si>
     <t>5271051006</t>
   </si>
@@ -4887,215 +4887,215 @@
       <c r="D41" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>120</v>
       </c>
       <c r="I41" s="2" t="s">
         <v>121</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>128</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>129</v>
       </c>
       <c r="L41" s="2">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N41" s="2">
-        <v>5281</v>
+        <v>6237</v>
       </c>
       <c r="O41" s="2">
+        <v>159</v>
+      </c>
+      <c r="P41" s="2">
+        <v>392</v>
+      </c>
+      <c r="Q41" s="2">
+        <v>288</v>
+      </c>
+      <c r="R41" s="2">
+        <v>603</v>
+      </c>
+      <c r="S41" s="2">
+        <v>197</v>
+      </c>
+      <c r="T41" s="2">
+        <v>21</v>
+      </c>
+      <c r="U41" s="2">
+        <v>26</v>
+      </c>
+      <c r="V41" s="2">
+        <v>515</v>
+      </c>
+      <c r="W41" s="2">
+        <v>22</v>
+      </c>
+      <c r="X41" s="2">
+        <v>54</v>
+      </c>
+      <c r="Y41" s="2">
+        <v>22</v>
+      </c>
+      <c r="Z41" s="2">
+        <v>350</v>
+      </c>
+      <c r="AA41" s="2">
+        <v>10</v>
+      </c>
+      <c r="AB41" s="2">
+        <v>305</v>
+      </c>
+      <c r="AC41" s="2">
+        <v>61</v>
+      </c>
+      <c r="AD41" s="2">
         <v>270</v>
       </c>
-      <c r="P41" s="2">
-[...43 lines deleted...]
-      </c>
       <c r="AE41" s="2">
-        <v>381</v>
+        <v>631</v>
       </c>
       <c r="AF41" s="2">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="AG41" s="2">
-        <v>3962</v>
+        <v>3940</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>120</v>
       </c>
       <c r="I42" s="2" t="s">
         <v>121</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>128</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>130</v>
       </c>
       <c r="L42" s="2">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N42" s="2">
-        <v>6237</v>
+        <v>5281</v>
       </c>
       <c r="O42" s="2">
-        <v>159</v>
+        <v>270</v>
       </c>
       <c r="P42" s="2">
-        <v>392</v>
+        <v>472</v>
       </c>
       <c r="Q42" s="2">
-        <v>288</v>
+        <v>369</v>
       </c>
       <c r="R42" s="2">
-        <v>603</v>
+        <v>642</v>
       </c>
       <c r="S42" s="2">
-        <v>197</v>
+        <v>245</v>
       </c>
       <c r="T42" s="2">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="U42" s="2">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="V42" s="2">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="W42" s="2">
+        <v>110</v>
+      </c>
+      <c r="X42" s="2">
+        <v>43</v>
+      </c>
+      <c r="Y42" s="2">
+        <v>12</v>
+      </c>
+      <c r="Z42" s="2">
+        <v>128</v>
+      </c>
+      <c r="AA42" s="2">
+        <v>16</v>
+      </c>
+      <c r="AB42" s="2">
+        <v>295</v>
+      </c>
+      <c r="AC42" s="2">
+        <v>59</v>
+      </c>
+      <c r="AD42" s="2">
+        <v>323</v>
+      </c>
+      <c r="AE42" s="2">
+        <v>381</v>
+      </c>
+      <c r="AF42" s="2">
         <v>22</v>
       </c>
-      <c r="X42" s="2">
-[...25 lines deleted...]
-      </c>
       <c r="AG42" s="2">
-        <v>3940</v>
+        <v>3962</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H43" s="2" t="s">