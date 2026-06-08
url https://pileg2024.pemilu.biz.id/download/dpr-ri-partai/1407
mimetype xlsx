--- v0 (2025-12-14)
+++ v1 (2026-06-08)
@@ -732,54 +732,54 @@
   <si>
     <t>1407152004</t>
   </si>
   <si>
     <t>TELUKNILAP</t>
   </si>
   <si>
     <t>1407152002</t>
   </si>
   <si>
     <t>TELUKNILAP JAYA</t>
   </si>
   <si>
     <t>1407152010</t>
   </si>
   <si>
     <t>PASIR LIMAU KAPAS</t>
   </si>
   <si>
     <t>140706</t>
   </si>
   <si>
     <t>PANIPAHAN</t>
   </si>
   <si>
+    <t>1407061007</t>
+  </si>
+  <si>
     <t>1407062001</t>
-  </si>
-[...1 lines deleted...]
-    <t>1407061007</t>
   </si>
   <si>
     <t>PANIPAHAN DARAT</t>
   </si>
   <si>
     <t>1407062005</t>
   </si>
   <si>
     <t>PANIPAHAN LAUT</t>
   </si>
   <si>
     <t>1407062006</t>
   </si>
   <si>
     <t>1407062003</t>
   </si>
   <si>
     <t>PULAUJEMUR</t>
   </si>
   <si>
     <t>1407062008</t>
   </si>
   <si>
     <t>SUNGAI DAUN</t>
   </si>
@@ -11077,215 +11077,215 @@
       <c r="D94" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H94" s="2" t="s">
         <v>237</v>
       </c>
       <c r="I94" s="2" t="s">
         <v>238</v>
       </c>
       <c r="J94" s="2" t="s">
         <v>239</v>
       </c>
       <c r="K94" s="2" t="s">
         <v>240</v>
       </c>
       <c r="L94" s="2">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="M94" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N94" s="2">
-        <v>1388</v>
+        <v>3632</v>
       </c>
       <c r="O94" s="2">
-        <v>64</v>
+        <v>173</v>
       </c>
       <c r="P94" s="2">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="Q94" s="2">
-        <v>124</v>
+        <v>296</v>
       </c>
       <c r="R94" s="2">
-        <v>277</v>
+        <v>526</v>
       </c>
       <c r="S94" s="2">
-        <v>46</v>
+        <v>189</v>
       </c>
       <c r="T94" s="2">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="U94" s="2">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="V94" s="2">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="W94" s="2">
         <v>5</v>
       </c>
       <c r="X94" s="2">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="Y94" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z94" s="2">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="AA94" s="2">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="AB94" s="2">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="AC94" s="2">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="AD94" s="2">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="AE94" s="2">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="AF94" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AG94" s="2">
-        <v>744</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2">
         <v>94</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G95" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H95" s="2" t="s">
         <v>237</v>
       </c>
       <c r="I95" s="2" t="s">
         <v>238</v>
       </c>
       <c r="J95" s="2" t="s">
         <v>239</v>
       </c>
       <c r="K95" s="2" t="s">
         <v>241</v>
       </c>
       <c r="L95" s="2">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="M95" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N95" s="2">
-        <v>3632</v>
+        <v>1388</v>
       </c>
       <c r="O95" s="2">
-        <v>173</v>
+        <v>64</v>
       </c>
       <c r="P95" s="2">
-        <v>171</v>
+        <v>48</v>
       </c>
       <c r="Q95" s="2">
-        <v>296</v>
+        <v>124</v>
       </c>
       <c r="R95" s="2">
-        <v>526</v>
+        <v>277</v>
       </c>
       <c r="S95" s="2">
-        <v>189</v>
+        <v>46</v>
       </c>
       <c r="T95" s="2">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="U95" s="2">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="V95" s="2">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="W95" s="2">
         <v>5</v>
       </c>
       <c r="X95" s="2">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="Y95" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z95" s="2">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="AA95" s="2">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="AB95" s="2">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="AC95" s="2">
-        <v>99</v>
+        <v>22</v>
       </c>
       <c r="AD95" s="2">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="AE95" s="2">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="AF95" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AG95" s="2">
-        <v>1842</v>
+        <v>744</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2">
         <v>95</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G96" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H96" s="2" t="s">