--- v0 (2026-04-09)
+++ v1 (2026-10-07)
@@ -591,54 +591,54 @@
   <si>
     <t>BENTENG</t>
   </si>
   <si>
     <t>8171011008</t>
   </si>
   <si>
     <t>KUDAMATI</t>
   </si>
   <si>
     <t>8171011009</t>
   </si>
   <si>
     <t>LATUHALAT</t>
   </si>
   <si>
     <t>8171012001</t>
   </si>
   <si>
     <t>MANGGA DUA</t>
   </si>
   <si>
     <t>8171011010</t>
   </si>
   <si>
+    <t>8171012003</t>
+  </si>
+  <si>
     <t>8171011006</t>
-  </si>
-[...1 lines deleted...]
-    <t>8171012003</t>
   </si>
   <si>
     <t>SEILALE</t>
   </si>
   <si>
     <t>8171012002</t>
   </si>
   <si>
     <t>SILALE</t>
   </si>
   <si>
     <t>8171011013</t>
   </si>
   <si>
     <t>URIMESSING</t>
   </si>
   <si>
     <t>8171011011</t>
   </si>
   <si>
     <t>8171012005</t>
   </si>
   <si>
     <t>WAIHAONG</t>
   </si>
@@ -9323,743 +9323,743 @@
       <c r="D24" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>146</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I24" s="2" t="s">
         <v>182</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>181</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>193</v>
       </c>
       <c r="L24" s="2">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>16</v>
       </c>
       <c r="N24" s="2">
-        <v>2354</v>
+        <v>5798</v>
       </c>
       <c r="O24" s="2">
+        <v>141</v>
+      </c>
+      <c r="P24" s="2">
+        <v>14</v>
+      </c>
+      <c r="Q24" s="2">
+        <v>54</v>
+      </c>
+      <c r="R24" s="2">
+        <v>1</v>
+      </c>
+      <c r="S24" s="2">
+        <v>2</v>
+      </c>
+      <c r="T24" s="2">
+        <v>70</v>
+      </c>
+      <c r="U24" s="2">
+        <v>750</v>
+      </c>
+      <c r="V24" s="2">
+        <v>41</v>
+      </c>
+      <c r="W24" s="2">
+        <v>621</v>
+      </c>
+      <c r="X24" s="2">
+        <v>70</v>
+      </c>
+      <c r="Y24" s="2">
+        <v>13</v>
+      </c>
+      <c r="Z24" s="2">
+        <v>5</v>
+      </c>
+      <c r="AA24" s="2">
+        <v>701</v>
+      </c>
+      <c r="AB24" s="2">
         <v>34</v>
       </c>
-      <c r="P24" s="2">
-[...2 lines deleted...]
-      <c r="Q24" s="2">
+      <c r="AC24" s="2">
+        <v>539</v>
+      </c>
+      <c r="AD24" s="2">
+        <v>98</v>
+      </c>
+      <c r="AE24" s="2">
         <v>6</v>
       </c>
-      <c r="R24" s="2">
-[...35 lines deleted...]
-      <c r="AD24" s="2">
+      <c r="AF24" s="2">
+        <v>24</v>
+      </c>
+      <c r="AG24" s="2">
+        <v>261</v>
+      </c>
+      <c r="AH24" s="2">
+        <v>6</v>
+      </c>
+      <c r="AI24" s="2">
+        <v>75</v>
+      </c>
+      <c r="AJ24" s="2">
+        <v>106</v>
+      </c>
+      <c r="AK24" s="2">
+        <v>12</v>
+      </c>
+      <c r="AL24" s="2">
+        <v>62</v>
+      </c>
+      <c r="AM24" s="2">
+        <v>266</v>
+      </c>
+      <c r="AN24" s="2">
         <v>19</v>
       </c>
-      <c r="AE24" s="2">
-[...23 lines deleted...]
-      <c r="AM24" s="2">
+      <c r="AO24" s="2">
         <v>57</v>
       </c>
-      <c r="AN24" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="AP24" s="2">
-        <v>18</v>
+        <v>152</v>
       </c>
       <c r="AQ24" s="2">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="AR24" s="2">
         <v>15</v>
       </c>
       <c r="AS24" s="2">
+        <v>44</v>
+      </c>
+      <c r="AT24" s="2">
+        <v>6</v>
+      </c>
+      <c r="AU24" s="2">
         <v>24</v>
       </c>
-      <c r="AT24" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="AV24" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AW24" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AX24" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AY24" s="2">
         <v>5</v>
       </c>
       <c r="AZ24" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BA24" s="2">
         <v>3</v>
       </c>
       <c r="BB24" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BC24" s="2">
         <v>0</v>
       </c>
       <c r="BD24" s="2">
+        <v>348</v>
+      </c>
+      <c r="BE24" s="2">
+        <v>14</v>
+      </c>
+      <c r="BF24" s="2">
+        <v>206</v>
+      </c>
+      <c r="BG24" s="2">
+        <v>126</v>
+      </c>
+      <c r="BH24" s="2">
+        <v>2</v>
+      </c>
+      <c r="BI24" s="2">
+        <v>0</v>
+      </c>
+      <c r="BJ24" s="2">
+        <v>205</v>
+      </c>
+      <c r="BK24" s="2">
+        <v>1</v>
+      </c>
+      <c r="BL24" s="2">
+        <v>24</v>
+      </c>
+      <c r="BM24" s="2">
+        <v>7</v>
+      </c>
+      <c r="BN24" s="2">
+        <v>1</v>
+      </c>
+      <c r="BO24" s="2">
+        <v>172</v>
+      </c>
+      <c r="BP24" s="2">
         <v>16</v>
       </c>
-      <c r="BE24" s="2">
-[...5 lines deleted...]
-      <c r="BG24" s="2">
+      <c r="BQ24" s="2">
+        <v>1</v>
+      </c>
+      <c r="BR24" s="2">
+        <v>7</v>
+      </c>
+      <c r="BS24" s="2">
+        <v>0</v>
+      </c>
+      <c r="BT24" s="2">
+        <v>6</v>
+      </c>
+      <c r="BU24" s="2">
+        <v>2</v>
+      </c>
+      <c r="BV24" s="2">
+        <v>11</v>
+      </c>
+      <c r="BW24" s="2">
+        <v>3</v>
+      </c>
+      <c r="BX24" s="2">
+        <v>4</v>
+      </c>
+      <c r="BY24" s="2">
+        <v>1</v>
+      </c>
+      <c r="BZ24" s="2">
+        <v>2</v>
+      </c>
+      <c r="CA24" s="2">
+        <v>1</v>
+      </c>
+      <c r="CB24" s="2">
+        <v>467</v>
+      </c>
+      <c r="CC24" s="2">
+        <v>13</v>
+      </c>
+      <c r="CD24" s="2">
+        <v>422</v>
+      </c>
+      <c r="CE24" s="2">
+        <v>24</v>
+      </c>
+      <c r="CF24" s="2">
+        <v>4</v>
+      </c>
+      <c r="CG24" s="2">
+        <v>4</v>
+      </c>
+      <c r="CH24" s="2">
         <v>12</v>
       </c>
-      <c r="BH24" s="2">
-[...5 lines deleted...]
-      <c r="BJ24" s="2">
+      <c r="CI24" s="2">
+        <v>0</v>
+      </c>
+      <c r="CJ24" s="2">
+        <v>3</v>
+      </c>
+      <c r="CK24" s="2">
+        <v>5</v>
+      </c>
+      <c r="CL24" s="2">
+        <v>2</v>
+      </c>
+      <c r="CM24" s="2">
+        <v>2</v>
+      </c>
+      <c r="CN24" s="2">
+        <v>503</v>
+      </c>
+      <c r="CO24" s="2">
+        <v>19</v>
+      </c>
+      <c r="CP24" s="2">
+        <v>438</v>
+      </c>
+      <c r="CQ24" s="2">
+        <v>37</v>
+      </c>
+      <c r="CR24" s="2">
+        <v>1</v>
+      </c>
+      <c r="CS24" s="2">
+        <v>8</v>
+      </c>
+      <c r="CT24" s="2">
+        <v>217</v>
+      </c>
+      <c r="CU24" s="2">
+        <v>8</v>
+      </c>
+      <c r="CV24" s="2">
+        <v>196</v>
+      </c>
+      <c r="CW24" s="2">
+        <v>7</v>
+      </c>
+      <c r="CX24" s="2">
+        <v>6</v>
+      </c>
+      <c r="CY24" s="2">
+        <v>0</v>
+      </c>
+      <c r="CZ24" s="2">
+        <v>91</v>
+      </c>
+      <c r="DA24" s="2">
+        <v>5</v>
+      </c>
+      <c r="DB24" s="2">
+        <v>37</v>
+      </c>
+      <c r="DC24" s="2">
+        <v>42</v>
+      </c>
+      <c r="DD24" s="2">
+        <v>3</v>
+      </c>
+      <c r="DE24" s="2">
+        <v>4</v>
+      </c>
+      <c r="DF24" s="2">
+        <v>237</v>
+      </c>
+      <c r="DG24" s="2">
+        <v>20</v>
+      </c>
+      <c r="DH24" s="2">
         <v>18</v>
       </c>
-      <c r="BK24" s="2">
-[...11 lines deleted...]
-      <c r="BO24" s="2">
+      <c r="DI24" s="2">
+        <v>179</v>
+      </c>
+      <c r="DJ24" s="2">
+        <v>9</v>
+      </c>
+      <c r="DK24" s="2">
         <v>11</v>
       </c>
-      <c r="BP24" s="2">
-[...142 lines deleted...]
-      </c>
       <c r="DL24" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="DM24" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="DN24" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="DO24" s="2">
         <v>0</v>
       </c>
       <c r="DP24" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="DQ24" s="2">
-        <v>1963</v>
+        <v>4278</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>142</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>143</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>146</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I25" s="2" t="s">
         <v>182</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>181</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>194</v>
       </c>
       <c r="L25" s="2">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="N25" s="2">
-        <v>5798</v>
+        <v>2354</v>
       </c>
       <c r="O25" s="2">
-        <v>141</v>
+        <v>34</v>
       </c>
       <c r="P25" s="2">
+        <v>2</v>
+      </c>
+      <c r="Q25" s="2">
+        <v>6</v>
+      </c>
+      <c r="R25" s="2">
+        <v>1</v>
+      </c>
+      <c r="S25" s="2">
+        <v>4</v>
+      </c>
+      <c r="T25" s="2">
+        <v>21</v>
+      </c>
+      <c r="U25" s="2">
+        <v>701</v>
+      </c>
+      <c r="V25" s="2">
+        <v>21</v>
+      </c>
+      <c r="W25" s="2">
+        <v>661</v>
+      </c>
+      <c r="X25" s="2">
+        <v>15</v>
+      </c>
+      <c r="Y25" s="2">
+        <v>3</v>
+      </c>
+      <c r="Z25" s="2">
+        <v>1</v>
+      </c>
+      <c r="AA25" s="2">
+        <v>480</v>
+      </c>
+      <c r="AB25" s="2">
+        <v>30</v>
+      </c>
+      <c r="AC25" s="2">
+        <v>426</v>
+      </c>
+      <c r="AD25" s="2">
+        <v>19</v>
+      </c>
+      <c r="AE25" s="2">
+        <v>2</v>
+      </c>
+      <c r="AF25" s="2">
+        <v>3</v>
+      </c>
+      <c r="AG25" s="2">
+        <v>54</v>
+      </c>
+      <c r="AH25" s="2">
+        <v>2</v>
+      </c>
+      <c r="AI25" s="2">
+        <v>5</v>
+      </c>
+      <c r="AJ25" s="2">
+        <v>33</v>
+      </c>
+      <c r="AK25" s="2">
+        <v>0</v>
+      </c>
+      <c r="AL25" s="2">
         <v>14</v>
       </c>
-      <c r="Q25" s="2">
-[...41 lines deleted...]
-      <c r="AE25" s="2">
+      <c r="AM25" s="2">
+        <v>57</v>
+      </c>
+      <c r="AN25" s="2">
+        <v>2</v>
+      </c>
+      <c r="AO25" s="2">
+        <v>16</v>
+      </c>
+      <c r="AP25" s="2">
+        <v>18</v>
+      </c>
+      <c r="AQ25" s="2">
         <v>6</v>
-      </c>
-[...34 lines deleted...]
-        <v>23</v>
       </c>
       <c r="AR25" s="2">
         <v>15</v>
       </c>
       <c r="AS25" s="2">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="AT25" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="AU25" s="2">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="AV25" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="AW25" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="AX25" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AY25" s="2">
         <v>5</v>
       </c>
       <c r="AZ25" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BA25" s="2">
         <v>3</v>
       </c>
       <c r="BB25" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BC25" s="2">
         <v>0</v>
       </c>
       <c r="BD25" s="2">
-        <v>348</v>
+        <v>16</v>
       </c>
       <c r="BE25" s="2">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="BF25" s="2">
-        <v>206</v>
+        <v>4</v>
       </c>
       <c r="BG25" s="2">
-        <v>126</v>
+        <v>12</v>
       </c>
       <c r="BH25" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="BI25" s="2">
         <v>0</v>
       </c>
       <c r="BJ25" s="2">
-        <v>205</v>
+        <v>18</v>
       </c>
       <c r="BK25" s="2">
         <v>1</v>
       </c>
       <c r="BL25" s="2">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="BM25" s="2">
+        <v>0</v>
+      </c>
+      <c r="BN25" s="2">
+        <v>0</v>
+      </c>
+      <c r="BO25" s="2">
+        <v>11</v>
+      </c>
+      <c r="BP25" s="2">
+        <v>15</v>
+      </c>
+      <c r="BQ25" s="2">
+        <v>0</v>
+      </c>
+      <c r="BR25" s="2">
+        <v>9</v>
+      </c>
+      <c r="BS25" s="2">
+        <v>2</v>
+      </c>
+      <c r="BT25" s="2">
+        <v>3</v>
+      </c>
+      <c r="BU25" s="2">
+        <v>1</v>
+      </c>
+      <c r="BV25" s="2">
         <v>7</v>
       </c>
-      <c r="BN25" s="2">
-[...11 lines deleted...]
-      <c r="BR25" s="2">
+      <c r="BW25" s="2">
+        <v>0</v>
+      </c>
+      <c r="BX25" s="2">
+        <v>2</v>
+      </c>
+      <c r="BY25" s="2">
+        <v>3</v>
+      </c>
+      <c r="BZ25" s="2">
+        <v>1</v>
+      </c>
+      <c r="CA25" s="2">
+        <v>1</v>
+      </c>
+      <c r="CB25" s="2">
+        <v>65</v>
+      </c>
+      <c r="CC25" s="2">
+        <v>2</v>
+      </c>
+      <c r="CD25" s="2">
+        <v>51</v>
+      </c>
+      <c r="CE25" s="2">
+        <v>0</v>
+      </c>
+      <c r="CF25" s="2">
+        <v>5</v>
+      </c>
+      <c r="CG25" s="2">
         <v>7</v>
       </c>
-      <c r="BS25" s="2">
-[...8 lines deleted...]
-      <c r="BV25" s="2">
+      <c r="CH25" s="2">
+        <v>0</v>
+      </c>
+      <c r="CI25" s="2">
+        <v>0</v>
+      </c>
+      <c r="CJ25" s="2">
+        <v>0</v>
+      </c>
+      <c r="CK25" s="2">
+        <v>0</v>
+      </c>
+      <c r="CL25" s="2">
+        <v>0</v>
+      </c>
+      <c r="CM25" s="2">
+        <v>0</v>
+      </c>
+      <c r="CN25" s="2">
+        <v>366</v>
+      </c>
+      <c r="CO25" s="2">
         <v>11</v>
       </c>
-      <c r="BW25" s="2">
-[...55 lines deleted...]
-      </c>
       <c r="CP25" s="2">
-        <v>438</v>
+        <v>351</v>
       </c>
       <c r="CQ25" s="2">
-        <v>37</v>
+        <v>3</v>
       </c>
       <c r="CR25" s="2">
         <v>1</v>
       </c>
       <c r="CS25" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="CT25" s="2">
-        <v>217</v>
+        <v>72</v>
       </c>
       <c r="CU25" s="2">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="CV25" s="2">
-        <v>196</v>
+        <v>64</v>
       </c>
       <c r="CW25" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="CX25" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="CY25" s="2">
         <v>0</v>
       </c>
       <c r="CZ25" s="2">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="DA25" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="DB25" s="2">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="DC25" s="2">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="DD25" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="DE25" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="DF25" s="2">
-        <v>237</v>
+        <v>4</v>
       </c>
       <c r="DG25" s="2">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="DH25" s="2">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="DI25" s="2">
-        <v>179</v>
+        <v>0</v>
       </c>
       <c r="DJ25" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="DK25" s="2">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="DL25" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="DM25" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="DN25" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="DO25" s="2">
         <v>0</v>
       </c>
       <c r="DP25" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="DQ25" s="2">
-        <v>4278</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>142</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>143</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>146</v>
       </c>
       <c r="H26" s="2" t="s">