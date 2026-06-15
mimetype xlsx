--- v0 (2026-02-08)
+++ v1 (2026-06-15)
@@ -933,54 +933,54 @@
   <si>
     <t>527104</t>
   </si>
   <si>
     <t>JEMPONG BARU</t>
   </si>
   <si>
     <t>5271041003</t>
   </si>
   <si>
     <t>KARANG PULE</t>
   </si>
   <si>
     <t>5271041001</t>
   </si>
   <si>
     <t>KEKALIK JAYA</t>
   </si>
   <si>
     <t>5271041005</t>
   </si>
   <si>
     <t>TANJUNG KARANG</t>
   </si>
   <si>
+    <t>5271041002</t>
+  </si>
+  <si>
     <t>5271041004</t>
-  </si>
-[...1 lines deleted...]
-    <t>5271041002</t>
   </si>
   <si>
     <t>SELAPARANG</t>
   </si>
   <si>
     <t>527105</t>
   </si>
   <si>
     <t>DASAN AGUNG</t>
   </si>
   <si>
     <t>5271051002</t>
   </si>
   <si>
     <t>DASAN AGUNG BARU</t>
   </si>
   <si>
     <t>5271051007</t>
   </si>
   <si>
     <t>GOMONG</t>
   </si>
   <si>
     <t>5271051006</t>
   </si>
@@ -25287,1169 +25287,1169 @@
       <c r="D43" s="2" t="s">
         <v>215</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>215</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>217</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>298</v>
       </c>
       <c r="I43" s="2" t="s">
         <v>299</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>306</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>307</v>
       </c>
       <c r="L43" s="2">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>16</v>
       </c>
       <c r="N43" s="2">
-        <v>5281</v>
+        <v>6237</v>
       </c>
       <c r="O43" s="2">
-        <v>270</v>
+        <v>159</v>
       </c>
       <c r="P43" s="2">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="Q43" s="2">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="R43" s="2">
+        <v>10</v>
+      </c>
+      <c r="S43" s="2">
+        <v>5</v>
+      </c>
+      <c r="T43" s="2">
+        <v>8</v>
+      </c>
+      <c r="U43" s="2">
+        <v>5</v>
+      </c>
+      <c r="V43" s="2">
+        <v>1</v>
+      </c>
+      <c r="W43" s="2">
+        <v>16</v>
+      </c>
+      <c r="X43" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="2">
+        <v>392</v>
+      </c>
+      <c r="Z43" s="2">
+        <v>126</v>
+      </c>
+      <c r="AA43" s="2">
+        <v>129</v>
+      </c>
+      <c r="AB43" s="2">
+        <v>43</v>
+      </c>
+      <c r="AC43" s="2">
+        <v>15</v>
+      </c>
+      <c r="AD43" s="2">
+        <v>2</v>
+      </c>
+      <c r="AE43" s="2">
+        <v>15</v>
+      </c>
+      <c r="AF43" s="2">
+        <v>5</v>
+      </c>
+      <c r="AG43" s="2">
+        <v>5</v>
+      </c>
+      <c r="AH43" s="2">
+        <v>52</v>
+      </c>
+      <c r="AI43" s="2">
+        <v>288</v>
+      </c>
+      <c r="AJ43" s="2">
+        <v>72</v>
+      </c>
+      <c r="AK43" s="2">
+        <v>139</v>
+      </c>
+      <c r="AL43" s="2">
+        <v>8</v>
+      </c>
+      <c r="AM43" s="2">
+        <v>13</v>
+      </c>
+      <c r="AN43" s="2">
+        <v>22</v>
+      </c>
+      <c r="AO43" s="2">
+        <v>8</v>
+      </c>
+      <c r="AP43" s="2">
+        <v>9</v>
+      </c>
+      <c r="AQ43" s="2">
+        <v>3</v>
+      </c>
+      <c r="AR43" s="2">
+        <v>14</v>
+      </c>
+      <c r="AS43" s="2">
+        <v>603</v>
+      </c>
+      <c r="AT43" s="2">
+        <v>76</v>
+      </c>
+      <c r="AU43" s="2">
+        <v>304</v>
+      </c>
+      <c r="AV43" s="2">
+        <v>21</v>
+      </c>
+      <c r="AW43" s="2">
+        <v>29</v>
+      </c>
+      <c r="AX43" s="2">
+        <v>118</v>
+      </c>
+      <c r="AY43" s="2">
+        <v>9</v>
+      </c>
+      <c r="AZ43" s="2">
+        <v>7</v>
+      </c>
+      <c r="BA43" s="2">
+        <v>10</v>
+      </c>
+      <c r="BB43" s="2">
+        <v>29</v>
+      </c>
+      <c r="BC43" s="2">
+        <v>197</v>
+      </c>
+      <c r="BD43" s="2">
+        <v>52</v>
+      </c>
+      <c r="BE43" s="2">
+        <v>57</v>
+      </c>
+      <c r="BF43" s="2">
+        <v>21</v>
+      </c>
+      <c r="BG43" s="2">
+        <v>7</v>
+      </c>
+      <c r="BH43" s="2">
+        <v>1</v>
+      </c>
+      <c r="BI43" s="2">
+        <v>20</v>
+      </c>
+      <c r="BJ43" s="2">
+        <v>2</v>
+      </c>
+      <c r="BK43" s="2">
+        <v>19</v>
+      </c>
+      <c r="BL43" s="2">
+        <v>18</v>
+      </c>
+      <c r="BM43" s="2">
+        <v>21</v>
+      </c>
+      <c r="BN43" s="2">
+        <v>7</v>
+      </c>
+      <c r="BO43" s="2">
+        <v>10</v>
+      </c>
+      <c r="BP43" s="2">
+        <v>2</v>
+      </c>
+      <c r="BQ43" s="2">
+        <v>1</v>
+      </c>
+      <c r="BR43" s="2">
+        <v>0</v>
+      </c>
+      <c r="BS43" s="2">
+        <v>0</v>
+      </c>
+      <c r="BT43" s="2">
+        <v>0</v>
+      </c>
+      <c r="BU43" s="2">
+        <v>0</v>
+      </c>
+      <c r="BV43" s="2">
+        <v>1</v>
+      </c>
+      <c r="BW43" s="2">
+        <v>26</v>
+      </c>
+      <c r="BX43" s="2">
+        <v>4</v>
+      </c>
+      <c r="BY43" s="2">
+        <v>7</v>
+      </c>
+      <c r="BZ43" s="2">
+        <v>5</v>
+      </c>
+      <c r="CA43" s="2">
+        <v>2</v>
+      </c>
+      <c r="CB43" s="2">
+        <v>2</v>
+      </c>
+      <c r="CC43" s="2">
+        <v>4</v>
+      </c>
+      <c r="CD43" s="2">
+        <v>1</v>
+      </c>
+      <c r="CE43" s="2">
+        <v>1</v>
+      </c>
+      <c r="CF43" s="2">
+        <v>0</v>
+      </c>
+      <c r="CG43" s="2">
+        <v>515</v>
+      </c>
+      <c r="CH43" s="2">
+        <v>125</v>
+      </c>
+      <c r="CI43" s="2">
+        <v>206</v>
+      </c>
+      <c r="CJ43" s="2">
+        <v>93</v>
+      </c>
+      <c r="CK43" s="2">
+        <v>39</v>
+      </c>
+      <c r="CL43" s="2">
         <v>11</v>
       </c>
-      <c r="S43" s="2">
+      <c r="CM43" s="2">
+        <v>11</v>
+      </c>
+      <c r="CN43" s="2">
+        <v>7</v>
+      </c>
+      <c r="CO43" s="2">
+        <v>8</v>
+      </c>
+      <c r="CP43" s="2">
+        <v>15</v>
+      </c>
+      <c r="CQ43" s="2">
+        <v>22</v>
+      </c>
+      <c r="CR43" s="2">
+        <v>0</v>
+      </c>
+      <c r="CS43" s="2">
+        <v>2</v>
+      </c>
+      <c r="CT43" s="2">
+        <v>17</v>
+      </c>
+      <c r="CU43" s="2">
+        <v>1</v>
+      </c>
+      <c r="CV43" s="2">
+        <v>1</v>
+      </c>
+      <c r="CW43" s="2">
+        <v>1</v>
+      </c>
+      <c r="CX43" s="2">
+        <v>0</v>
+      </c>
+      <c r="CY43" s="2">
+        <v>0</v>
+      </c>
+      <c r="CZ43" s="2">
+        <v>54</v>
+      </c>
+      <c r="DA43" s="2">
+        <v>12</v>
+      </c>
+      <c r="DB43" s="2">
+        <v>26</v>
+      </c>
+      <c r="DC43" s="2">
+        <v>2</v>
+      </c>
+      <c r="DD43" s="2">
+        <v>1</v>
+      </c>
+      <c r="DE43" s="2">
+        <v>9</v>
+      </c>
+      <c r="DF43" s="2">
+        <v>0</v>
+      </c>
+      <c r="DG43" s="2">
+        <v>0</v>
+      </c>
+      <c r="DH43" s="2">
+        <v>1</v>
+      </c>
+      <c r="DI43" s="2">
+        <v>3</v>
+      </c>
+      <c r="DJ43" s="2">
+        <v>22</v>
+      </c>
+      <c r="DK43" s="2">
+        <v>4</v>
+      </c>
+      <c r="DL43" s="2">
         <v>6</v>
       </c>
-      <c r="T43" s="2">
-[...32 lines deleted...]
-      <c r="AE43" s="2">
+      <c r="DM43" s="2">
+        <v>1</v>
+      </c>
+      <c r="DN43" s="2">
+        <v>2</v>
+      </c>
+      <c r="DO43" s="2">
+        <v>4</v>
+      </c>
+      <c r="DP43" s="2">
+        <v>3</v>
+      </c>
+      <c r="DQ43" s="2">
+        <v>0</v>
+      </c>
+      <c r="DR43" s="2">
+        <v>0</v>
+      </c>
+      <c r="DS43" s="2">
+        <v>2</v>
+      </c>
+      <c r="DT43" s="2">
+        <v>350</v>
+      </c>
+      <c r="DU43" s="2">
+        <v>103</v>
+      </c>
+      <c r="DV43" s="2">
+        <v>110</v>
+      </c>
+      <c r="DW43" s="2">
+        <v>48</v>
+      </c>
+      <c r="DX43" s="2">
+        <v>15</v>
+      </c>
+      <c r="DY43" s="2">
+        <v>20</v>
+      </c>
+      <c r="DZ43" s="2">
         <v>31</v>
       </c>
-      <c r="AF43" s="2">
+      <c r="EA43" s="2">
+        <v>5</v>
+      </c>
+      <c r="EB43" s="2">
+        <v>7</v>
+      </c>
+      <c r="EC43" s="2">
         <v>11</v>
       </c>
-      <c r="AG43" s="2">
-[...301 lines deleted...]
-      </c>
       <c r="ED43" s="2">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="EE43" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="EF43" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="EG43" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="EH43" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="EI43" s="2">
         <v>0</v>
       </c>
       <c r="EJ43" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="EK43" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="EL43" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="EM43" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="EN43" s="2">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="EO43" s="2">
-        <v>45</v>
+        <v>80</v>
       </c>
       <c r="EP43" s="2">
-        <v>191</v>
+        <v>106</v>
       </c>
       <c r="EQ43" s="2">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="ER43" s="2">
         <v>9</v>
       </c>
       <c r="ES43" s="2">
+        <v>18</v>
+      </c>
+      <c r="ET43" s="2">
+        <v>23</v>
+      </c>
+      <c r="EU43" s="2">
+        <v>6</v>
+      </c>
+      <c r="EV43" s="2">
+        <v>7</v>
+      </c>
+      <c r="EW43" s="2">
         <v>20</v>
       </c>
-      <c r="ET43" s="2">
-[...10 lines deleted...]
-      </c>
       <c r="EX43" s="2">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="EY43" s="2">
+        <v>35</v>
+      </c>
+      <c r="EZ43" s="2">
+        <v>6</v>
+      </c>
+      <c r="FA43" s="2">
+        <v>4</v>
+      </c>
+      <c r="FB43" s="2">
+        <v>9</v>
+      </c>
+      <c r="FC43" s="2">
+        <v>4</v>
+      </c>
+      <c r="FD43" s="2">
+        <v>0</v>
+      </c>
+      <c r="FE43" s="2">
+        <v>1</v>
+      </c>
+      <c r="FF43" s="2">
+        <v>1</v>
+      </c>
+      <c r="FG43" s="2">
+        <v>1</v>
+      </c>
+      <c r="FH43" s="2">
+        <v>270</v>
+      </c>
+      <c r="FI43" s="2">
+        <v>35</v>
+      </c>
+      <c r="FJ43" s="2">
+        <v>183</v>
+      </c>
+      <c r="FK43" s="2">
         <v>25</v>
       </c>
-      <c r="EZ43" s="2">
+      <c r="FL43" s="2">
+        <v>19</v>
+      </c>
+      <c r="FM43" s="2">
+        <v>2</v>
+      </c>
+      <c r="FN43" s="2">
+        <v>1</v>
+      </c>
+      <c r="FO43" s="2">
+        <v>2</v>
+      </c>
+      <c r="FP43" s="2">
+        <v>0</v>
+      </c>
+      <c r="FQ43" s="2">
+        <v>3</v>
+      </c>
+      <c r="FR43" s="2">
+        <v>631</v>
+      </c>
+      <c r="FS43" s="2">
+        <v>25</v>
+      </c>
+      <c r="FT43" s="2">
+        <v>35</v>
+      </c>
+      <c r="FU43" s="2">
+        <v>512</v>
+      </c>
+      <c r="FV43" s="2">
+        <v>35</v>
+      </c>
+      <c r="FW43" s="2">
+        <v>7</v>
+      </c>
+      <c r="FX43" s="2">
+        <v>0</v>
+      </c>
+      <c r="FY43" s="2">
+        <v>0</v>
+      </c>
+      <c r="FZ43" s="2">
+        <v>1</v>
+      </c>
+      <c r="GA43" s="2">
+        <v>16</v>
+      </c>
+      <c r="GB43" s="2">
         <v>14</v>
       </c>
-      <c r="FA43" s="2">
-[...82 lines deleted...]
-      </c>
       <c r="GC43" s="2">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="GD43" s="2">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="GE43" s="2">
         <v>2</v>
       </c>
       <c r="GF43" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="GG43" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="GH43" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="GI43" s="2">
         <v>0</v>
       </c>
       <c r="GJ43" s="2">
-        <v>3962</v>
+        <v>3940</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>213</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>214</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>215</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>215</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>217</v>
       </c>
       <c r="H44" s="2" t="s">
         <v>298</v>
       </c>
       <c r="I44" s="2" t="s">
         <v>299</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>306</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>308</v>
       </c>
       <c r="L44" s="2">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>16</v>
       </c>
       <c r="N44" s="2">
-        <v>6237</v>
+        <v>5281</v>
       </c>
       <c r="O44" s="2">
-        <v>159</v>
+        <v>270</v>
       </c>
       <c r="P44" s="2">
-        <v>68</v>
+        <v>35</v>
       </c>
       <c r="Q44" s="2">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="R44" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="S44" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="T44" s="2">
+        <v>2</v>
+      </c>
+      <c r="U44" s="2">
+        <v>6</v>
+      </c>
+      <c r="V44" s="2">
+        <v>0</v>
+      </c>
+      <c r="W44" s="2">
+        <v>172</v>
+      </c>
+      <c r="X44" s="2">
+        <v>3</v>
+      </c>
+      <c r="Y44" s="2">
+        <v>472</v>
+      </c>
+      <c r="Z44" s="2">
+        <v>138</v>
+      </c>
+      <c r="AA44" s="2">
+        <v>112</v>
+      </c>
+      <c r="AB44" s="2">
+        <v>75</v>
+      </c>
+      <c r="AC44" s="2">
+        <v>32</v>
+      </c>
+      <c r="AD44" s="2">
         <v>8</v>
       </c>
-      <c r="U44" s="2">
-[...5 lines deleted...]
-      <c r="W44" s="2">
+      <c r="AE44" s="2">
+        <v>31</v>
+      </c>
+      <c r="AF44" s="2">
+        <v>11</v>
+      </c>
+      <c r="AG44" s="2">
+        <v>3</v>
+      </c>
+      <c r="AH44" s="2">
+        <v>62</v>
+      </c>
+      <c r="AI44" s="2">
+        <v>369</v>
+      </c>
+      <c r="AJ44" s="2">
+        <v>61</v>
+      </c>
+      <c r="AK44" s="2">
+        <v>213</v>
+      </c>
+      <c r="AL44" s="2">
+        <v>7</v>
+      </c>
+      <c r="AM44" s="2">
+        <v>19</v>
+      </c>
+      <c r="AN44" s="2">
+        <v>44</v>
+      </c>
+      <c r="AO44" s="2">
+        <v>2</v>
+      </c>
+      <c r="AP44" s="2">
+        <v>5</v>
+      </c>
+      <c r="AQ44" s="2">
+        <v>13</v>
+      </c>
+      <c r="AR44" s="2">
+        <v>5</v>
+      </c>
+      <c r="AS44" s="2">
+        <v>642</v>
+      </c>
+      <c r="AT44" s="2">
+        <v>86</v>
+      </c>
+      <c r="AU44" s="2">
+        <v>364</v>
+      </c>
+      <c r="AV44" s="2">
+        <v>15</v>
+      </c>
+      <c r="AW44" s="2">
+        <v>17</v>
+      </c>
+      <c r="AX44" s="2">
+        <v>101</v>
+      </c>
+      <c r="AY44" s="2">
+        <v>5</v>
+      </c>
+      <c r="AZ44" s="2">
+        <v>32</v>
+      </c>
+      <c r="BA44" s="2">
+        <v>9</v>
+      </c>
+      <c r="BB44" s="2">
+        <v>13</v>
+      </c>
+      <c r="BC44" s="2">
+        <v>245</v>
+      </c>
+      <c r="BD44" s="2">
+        <v>51</v>
+      </c>
+      <c r="BE44" s="2">
+        <v>48</v>
+      </c>
+      <c r="BF44" s="2">
+        <v>63</v>
+      </c>
+      <c r="BG44" s="2">
+        <v>8</v>
+      </c>
+      <c r="BH44" s="2">
+        <v>1</v>
+      </c>
+      <c r="BI44" s="2">
+        <v>35</v>
+      </c>
+      <c r="BJ44" s="2">
+        <v>4</v>
+      </c>
+      <c r="BK44" s="2">
+        <v>12</v>
+      </c>
+      <c r="BL44" s="2">
+        <v>23</v>
+      </c>
+      <c r="BM44" s="2">
+        <v>15</v>
+      </c>
+      <c r="BN44" s="2">
+        <v>2</v>
+      </c>
+      <c r="BO44" s="2">
+        <v>7</v>
+      </c>
+      <c r="BP44" s="2">
+        <v>5</v>
+      </c>
+      <c r="BQ44" s="2">
+        <v>0</v>
+      </c>
+      <c r="BR44" s="2">
+        <v>1</v>
+      </c>
+      <c r="BS44" s="2">
+        <v>0</v>
+      </c>
+      <c r="BT44" s="2">
+        <v>0</v>
+      </c>
+      <c r="BU44" s="2">
+        <v>0</v>
+      </c>
+      <c r="BV44" s="2">
+        <v>0</v>
+      </c>
+      <c r="BW44" s="2">
+        <v>44</v>
+      </c>
+      <c r="BX44" s="2">
+        <v>8</v>
+      </c>
+      <c r="BY44" s="2">
+        <v>17</v>
+      </c>
+      <c r="BZ44" s="2">
+        <v>9</v>
+      </c>
+      <c r="CA44" s="2">
+        <v>4</v>
+      </c>
+      <c r="CB44" s="2">
+        <v>1</v>
+      </c>
+      <c r="CC44" s="2">
+        <v>1</v>
+      </c>
+      <c r="CD44" s="2">
+        <v>0</v>
+      </c>
+      <c r="CE44" s="2">
+        <v>1</v>
+      </c>
+      <c r="CF44" s="2">
+        <v>3</v>
+      </c>
+      <c r="CG44" s="2">
+        <v>516</v>
+      </c>
+      <c r="CH44" s="2">
+        <v>119</v>
+      </c>
+      <c r="CI44" s="2">
+        <v>128</v>
+      </c>
+      <c r="CJ44" s="2">
+        <v>123</v>
+      </c>
+      <c r="CK44" s="2">
+        <v>86</v>
+      </c>
+      <c r="CL44" s="2">
+        <v>19</v>
+      </c>
+      <c r="CM44" s="2">
+        <v>3</v>
+      </c>
+      <c r="CN44" s="2">
+        <v>13</v>
+      </c>
+      <c r="CO44" s="2">
+        <v>5</v>
+      </c>
+      <c r="CP44" s="2">
+        <v>20</v>
+      </c>
+      <c r="CQ44" s="2">
+        <v>110</v>
+      </c>
+      <c r="CR44" s="2">
+        <v>8</v>
+      </c>
+      <c r="CS44" s="2">
+        <v>89</v>
+      </c>
+      <c r="CT44" s="2">
+        <v>9</v>
+      </c>
+      <c r="CU44" s="2">
+        <v>0</v>
+      </c>
+      <c r="CV44" s="2">
+        <v>0</v>
+      </c>
+      <c r="CW44" s="2">
+        <v>2</v>
+      </c>
+      <c r="CX44" s="2">
+        <v>2</v>
+      </c>
+      <c r="CY44" s="2">
+        <v>0</v>
+      </c>
+      <c r="CZ44" s="2">
+        <v>43</v>
+      </c>
+      <c r="DA44" s="2">
+        <v>3</v>
+      </c>
+      <c r="DB44" s="2">
+        <v>9</v>
+      </c>
+      <c r="DC44" s="2">
         <v>16</v>
       </c>
-      <c r="X44" s="2">
-[...47 lines deleted...]
-      <c r="AN44" s="2">
+      <c r="DD44" s="2">
+        <v>3</v>
+      </c>
+      <c r="DE44" s="2">
+        <v>0</v>
+      </c>
+      <c r="DF44" s="2">
+        <v>4</v>
+      </c>
+      <c r="DG44" s="2">
+        <v>5</v>
+      </c>
+      <c r="DH44" s="2">
+        <v>0</v>
+      </c>
+      <c r="DI44" s="2">
+        <v>3</v>
+      </c>
+      <c r="DJ44" s="2">
+        <v>12</v>
+      </c>
+      <c r="DK44" s="2">
+        <v>3</v>
+      </c>
+      <c r="DL44" s="2">
+        <v>1</v>
+      </c>
+      <c r="DM44" s="2">
+        <v>1</v>
+      </c>
+      <c r="DN44" s="2">
+        <v>3</v>
+      </c>
+      <c r="DO44" s="2">
+        <v>3</v>
+      </c>
+      <c r="DP44" s="2">
+        <v>1</v>
+      </c>
+      <c r="DQ44" s="2">
+        <v>0</v>
+      </c>
+      <c r="DR44" s="2">
+        <v>0</v>
+      </c>
+      <c r="DS44" s="2">
+        <v>0</v>
+      </c>
+      <c r="DT44" s="2">
+        <v>128</v>
+      </c>
+      <c r="DU44" s="2">
         <v>22</v>
       </c>
-      <c r="AO44" s="2">
-[...8 lines deleted...]
-      <c r="AR44" s="2">
+      <c r="DV44" s="2">
+        <v>31</v>
+      </c>
+      <c r="DW44" s="2">
+        <v>25</v>
+      </c>
+      <c r="DX44" s="2">
+        <v>21</v>
+      </c>
+      <c r="DY44" s="2">
         <v>14</v>
       </c>
-      <c r="AS44" s="2">
-[...212 lines deleted...]
-      <c r="DL44" s="2">
+      <c r="DZ44" s="2">
         <v>6</v>
       </c>
-      <c r="DM44" s="2">
-[...40 lines deleted...]
-      </c>
       <c r="EA44" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="EB44" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="EC44" s="2">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="ED44" s="2">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="EE44" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="EF44" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="EG44" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="EH44" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="EI44" s="2">
         <v>0</v>
       </c>
       <c r="EJ44" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="EK44" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="EL44" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="EM44" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="EN44" s="2">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="EO44" s="2">
-        <v>80</v>
+        <v>45</v>
       </c>
       <c r="EP44" s="2">
-        <v>106</v>
+        <v>191</v>
       </c>
       <c r="EQ44" s="2">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="ER44" s="2">
         <v>9</v>
       </c>
       <c r="ES44" s="2">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="ET44" s="2">
+        <v>3</v>
+      </c>
+      <c r="EU44" s="2">
+        <v>2</v>
+      </c>
+      <c r="EV44" s="2">
+        <v>1</v>
+      </c>
+      <c r="EW44" s="2">
+        <v>10</v>
+      </c>
+      <c r="EX44" s="2">
+        <v>59</v>
+      </c>
+      <c r="EY44" s="2">
+        <v>25</v>
+      </c>
+      <c r="EZ44" s="2">
+        <v>14</v>
+      </c>
+      <c r="FA44" s="2">
+        <v>0</v>
+      </c>
+      <c r="FB44" s="2">
+        <v>13</v>
+      </c>
+      <c r="FC44" s="2">
+        <v>2</v>
+      </c>
+      <c r="FD44" s="2">
+        <v>0</v>
+      </c>
+      <c r="FE44" s="2">
+        <v>4</v>
+      </c>
+      <c r="FF44" s="2">
+        <v>0</v>
+      </c>
+      <c r="FG44" s="2">
+        <v>1</v>
+      </c>
+      <c r="FH44" s="2">
+        <v>323</v>
+      </c>
+      <c r="FI44" s="2">
+        <v>22</v>
+      </c>
+      <c r="FJ44" s="2">
+        <v>238</v>
+      </c>
+      <c r="FK44" s="2">
+        <v>28</v>
+      </c>
+      <c r="FL44" s="2">
+        <v>32</v>
+      </c>
+      <c r="FM44" s="2">
+        <v>2</v>
+      </c>
+      <c r="FN44" s="2">
+        <v>0</v>
+      </c>
+      <c r="FO44" s="2">
+        <v>0</v>
+      </c>
+      <c r="FP44" s="2">
+        <v>0</v>
+      </c>
+      <c r="FQ44" s="2">
+        <v>1</v>
+      </c>
+      <c r="FR44" s="2">
+        <v>381</v>
+      </c>
+      <c r="FS44" s="2">
         <v>23</v>
       </c>
-      <c r="EU44" s="2">
-[...73 lines deleted...]
-      </c>
       <c r="FT44" s="2">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="FU44" s="2">
-        <v>512</v>
+        <v>301</v>
       </c>
       <c r="FV44" s="2">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="FW44" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="FX44" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="FY44" s="2">
         <v>0</v>
       </c>
       <c r="FZ44" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="GA44" s="2">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="GB44" s="2">
+        <v>22</v>
+      </c>
+      <c r="GC44" s="2">
+        <v>3</v>
+      </c>
+      <c r="GD44" s="2">
         <v>14</v>
       </c>
-      <c r="GC44" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="GE44" s="2">
         <v>2</v>
       </c>
       <c r="GF44" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="GG44" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="GH44" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="GI44" s="2">
         <v>0</v>
       </c>
       <c r="GJ44" s="2">
-        <v>3940</v>
+        <v>3962</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2">
         <v>42</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>213</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>214</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>215</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>215</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>217</v>
       </c>
       <c r="H45" s="2" t="s">